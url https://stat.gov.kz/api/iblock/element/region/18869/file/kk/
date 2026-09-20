--- v3 (2026-08-11)
+++ v4 (2026-09-20)
@@ -1,61 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28710" windowHeight="12240"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28710" windowHeight="12240" activeTab="1"/>
   </bookViews>
   <sheets>
-    <sheet name="Барлық халық" sheetId="1" r:id="rId1"/>
+    <sheet name="Метадеректер" sheetId="3" r:id="rId1"/>
+    <sheet name="Шартты белгілер" sheetId="2" r:id="rId2"/>
+    <sheet name="Көрсеткіш" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="21">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="73" uniqueCount="63">
   <si>
     <t>1 мамыр</t>
   </si>
   <si>
     <t>1 маусым</t>
   </si>
   <si>
     <t>1 шілде</t>
   </si>
   <si>
     <t>1 тамыз</t>
   </si>
   <si>
     <t>1 қыркүйек</t>
   </si>
   <si>
     <t>1 қазан</t>
   </si>
   <si>
     <t>1 ақпан</t>
   </si>
   <si>
     <t>1 наурыз</t>
   </si>
   <si>
@@ -74,60 +78,186 @@
     <t>адам</t>
   </si>
   <si>
     <t>1 қаңтар</t>
   </si>
   <si>
     <t>*Ағымдағы есеп бойынша.</t>
   </si>
   <si>
     <t xml:space="preserve">Еңбекші </t>
   </si>
   <si>
     <t xml:space="preserve">Қаратау </t>
   </si>
   <si>
     <t>Шымкент қаласы</t>
   </si>
   <si>
     <t>Шымкент қаласының халық саны*</t>
   </si>
   <si>
     <t>Тұран</t>
   </si>
   <si>
     <t xml:space="preserve">Әл Фараби </t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің коды</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>СКК қысқаша атауы</t>
+  </si>
+  <si>
+    <t>Көрсеткіш тарихы</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің анықтамасы</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдісі</t>
+  </si>
+  <si>
+    <t>Есептік</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің дереккөзі</t>
+  </si>
+  <si>
+    <t>Ескертпе</t>
+  </si>
+  <si>
+    <t>Классификаторлар</t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер:</t>
+  </si>
+  <si>
+    <t>Байланысты жарияланымдар:</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтеме:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соңғы жаңарту күні: </t>
+  </si>
+  <si>
+    <t>Келесі жаңарту күні:</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Байланыс телефоны:</t>
+  </si>
+  <si>
+    <t>Электрондық почта</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>Нартаева Айдана Джурабаевна</t>
+  </si>
+  <si>
+    <t>+7 7252 395076</t>
+  </si>
+  <si>
+    <t>кезең басына халық саны</t>
+  </si>
+  <si>
+    <t>2024 жылдан бастап</t>
+  </si>
+  <si>
+    <t>Белгілі бір кезеңде осы аумақта тұратын адамдар саны</t>
+  </si>
+  <si>
+    <t>Жылдың басына ағымдағы бағалар жыл сайын туылғандар мен сол аумаққа келгендер саны қосылатын жəне өлгендер мен сол аумақтан кеткендердің саны алып тасталатын соңғы халық санағы қорытындыларының негізінде есептеледі</t>
+  </si>
+  <si>
+    <t>Елдің және оның өңірлерінің халық саны туралы ақпараттың негізгі дереккөздері ұлттық санақтар өткізудің қорытындылары бойынша алынған деректер болып табылады, санақ аралығындағы кезеңде елдің және оның өңірлерінің халық саны табиғи (туғандар және өлгендер туралы деректер) және көші-қон (тұрақты тіркелген жері бойынша келгендер және кеткендер туралы деректер) өсімі (кемуі) есебінен өзгереді</t>
+  </si>
+  <si>
+    <t>жоқ</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/173/wl1yl7u2m0onwzkoj11wthws14vlrs8g.rar</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>«-»  құбылыс жоқ</t>
+  </si>
+  <si>
+    <t>«0,0» – болмашы шама</t>
+  </si>
+  <si>
+    <t>«х» – деректер құпия</t>
+  </si>
+  <si>
+    <t>«...» – деректер жоқ</t>
+  </si>
+  <si>
+    <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/region/shymkent/dynamic-tables/4482/</t>
+  </si>
+  <si>
+    <t>Әлеуметтік және демографиялық  статистика бөлімі</t>
+  </si>
+  <si>
+    <t>a.nartaeva@aspire.gov.kz</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="10">
+  <fonts count="26">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -145,61 +275,162 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="7.5"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Arial Cyr"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="9"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="7">
+  <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
@@ -225,56 +456,80 @@
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="31">
+  <cellXfs count="73">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
@@ -284,98 +539,206 @@
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="16" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="6" xfId="4" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="4" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="7" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="7" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="7" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="7" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="12" fillId="0" borderId="7" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="6" applyFont="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="6" applyFont="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="6" applyFont="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="6" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="5" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="7" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="7" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="7" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="24" fillId="0" borderId="7" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="25" fillId="0" borderId="7" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...8 lines deleted...]
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="5" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="8">
+    <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2 2 2" xfId="4"/>
+    <cellStyle name="Обычный 2 4 2" xfId="2"/>
+    <cellStyle name="Обычный 2 5" xfId="5"/>
+    <cellStyle name="Обычный 3" xfId="6"/>
+    <cellStyle name="Обычный 4 2" xfId="7"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -618,611 +981,1533 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/region/shymkent/dynamic-tables/4482/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.nartaeva@aspire.gov.kz" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:AK22"/>
+  <dimension ref="A1:C28"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B28" sqref="B28"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="44.28515625" style="28" customWidth="1"/>
+    <col min="2" max="2" width="94.7109375" style="28" customWidth="1"/>
+    <col min="3" max="5" width="9.140625" style="28"/>
+    <col min="6" max="6" width="9.85546875" style="28" bestFit="1" customWidth="1"/>
+    <col min="7" max="256" width="9.140625" style="28"/>
+    <col min="257" max="257" width="44.28515625" style="28" customWidth="1"/>
+    <col min="258" max="258" width="94.7109375" style="28" customWidth="1"/>
+    <col min="259" max="512" width="9.140625" style="28"/>
+    <col min="513" max="513" width="44.28515625" style="28" customWidth="1"/>
+    <col min="514" max="514" width="94.7109375" style="28" customWidth="1"/>
+    <col min="515" max="768" width="9.140625" style="28"/>
+    <col min="769" max="769" width="44.28515625" style="28" customWidth="1"/>
+    <col min="770" max="770" width="94.7109375" style="28" customWidth="1"/>
+    <col min="771" max="1024" width="9.140625" style="28"/>
+    <col min="1025" max="1025" width="44.28515625" style="28" customWidth="1"/>
+    <col min="1026" max="1026" width="94.7109375" style="28" customWidth="1"/>
+    <col min="1027" max="1280" width="9.140625" style="28"/>
+    <col min="1281" max="1281" width="44.28515625" style="28" customWidth="1"/>
+    <col min="1282" max="1282" width="94.7109375" style="28" customWidth="1"/>
+    <col min="1283" max="1536" width="9.140625" style="28"/>
+    <col min="1537" max="1537" width="44.28515625" style="28" customWidth="1"/>
+    <col min="1538" max="1538" width="94.7109375" style="28" customWidth="1"/>
+    <col min="1539" max="1792" width="9.140625" style="28"/>
+    <col min="1793" max="1793" width="44.28515625" style="28" customWidth="1"/>
+    <col min="1794" max="1794" width="94.7109375" style="28" customWidth="1"/>
+    <col min="1795" max="2048" width="9.140625" style="28"/>
+    <col min="2049" max="2049" width="44.28515625" style="28" customWidth="1"/>
+    <col min="2050" max="2050" width="94.7109375" style="28" customWidth="1"/>
+    <col min="2051" max="2304" width="9.140625" style="28"/>
+    <col min="2305" max="2305" width="44.28515625" style="28" customWidth="1"/>
+    <col min="2306" max="2306" width="94.7109375" style="28" customWidth="1"/>
+    <col min="2307" max="2560" width="9.140625" style="28"/>
+    <col min="2561" max="2561" width="44.28515625" style="28" customWidth="1"/>
+    <col min="2562" max="2562" width="94.7109375" style="28" customWidth="1"/>
+    <col min="2563" max="2816" width="9.140625" style="28"/>
+    <col min="2817" max="2817" width="44.28515625" style="28" customWidth="1"/>
+    <col min="2818" max="2818" width="94.7109375" style="28" customWidth="1"/>
+    <col min="2819" max="3072" width="9.140625" style="28"/>
+    <col min="3073" max="3073" width="44.28515625" style="28" customWidth="1"/>
+    <col min="3074" max="3074" width="94.7109375" style="28" customWidth="1"/>
+    <col min="3075" max="3328" width="9.140625" style="28"/>
+    <col min="3329" max="3329" width="44.28515625" style="28" customWidth="1"/>
+    <col min="3330" max="3330" width="94.7109375" style="28" customWidth="1"/>
+    <col min="3331" max="3584" width="9.140625" style="28"/>
+    <col min="3585" max="3585" width="44.28515625" style="28" customWidth="1"/>
+    <col min="3586" max="3586" width="94.7109375" style="28" customWidth="1"/>
+    <col min="3587" max="3840" width="9.140625" style="28"/>
+    <col min="3841" max="3841" width="44.28515625" style="28" customWidth="1"/>
+    <col min="3842" max="3842" width="94.7109375" style="28" customWidth="1"/>
+    <col min="3843" max="4096" width="9.140625" style="28"/>
+    <col min="4097" max="4097" width="44.28515625" style="28" customWidth="1"/>
+    <col min="4098" max="4098" width="94.7109375" style="28" customWidth="1"/>
+    <col min="4099" max="4352" width="9.140625" style="28"/>
+    <col min="4353" max="4353" width="44.28515625" style="28" customWidth="1"/>
+    <col min="4354" max="4354" width="94.7109375" style="28" customWidth="1"/>
+    <col min="4355" max="4608" width="9.140625" style="28"/>
+    <col min="4609" max="4609" width="44.28515625" style="28" customWidth="1"/>
+    <col min="4610" max="4610" width="94.7109375" style="28" customWidth="1"/>
+    <col min="4611" max="4864" width="9.140625" style="28"/>
+    <col min="4865" max="4865" width="44.28515625" style="28" customWidth="1"/>
+    <col min="4866" max="4866" width="94.7109375" style="28" customWidth="1"/>
+    <col min="4867" max="5120" width="9.140625" style="28"/>
+    <col min="5121" max="5121" width="44.28515625" style="28" customWidth="1"/>
+    <col min="5122" max="5122" width="94.7109375" style="28" customWidth="1"/>
+    <col min="5123" max="5376" width="9.140625" style="28"/>
+    <col min="5377" max="5377" width="44.28515625" style="28" customWidth="1"/>
+    <col min="5378" max="5378" width="94.7109375" style="28" customWidth="1"/>
+    <col min="5379" max="5632" width="9.140625" style="28"/>
+    <col min="5633" max="5633" width="44.28515625" style="28" customWidth="1"/>
+    <col min="5634" max="5634" width="94.7109375" style="28" customWidth="1"/>
+    <col min="5635" max="5888" width="9.140625" style="28"/>
+    <col min="5889" max="5889" width="44.28515625" style="28" customWidth="1"/>
+    <col min="5890" max="5890" width="94.7109375" style="28" customWidth="1"/>
+    <col min="5891" max="6144" width="9.140625" style="28"/>
+    <col min="6145" max="6145" width="44.28515625" style="28" customWidth="1"/>
+    <col min="6146" max="6146" width="94.7109375" style="28" customWidth="1"/>
+    <col min="6147" max="6400" width="9.140625" style="28"/>
+    <col min="6401" max="6401" width="44.28515625" style="28" customWidth="1"/>
+    <col min="6402" max="6402" width="94.7109375" style="28" customWidth="1"/>
+    <col min="6403" max="6656" width="9.140625" style="28"/>
+    <col min="6657" max="6657" width="44.28515625" style="28" customWidth="1"/>
+    <col min="6658" max="6658" width="94.7109375" style="28" customWidth="1"/>
+    <col min="6659" max="6912" width="9.140625" style="28"/>
+    <col min="6913" max="6913" width="44.28515625" style="28" customWidth="1"/>
+    <col min="6914" max="6914" width="94.7109375" style="28" customWidth="1"/>
+    <col min="6915" max="7168" width="9.140625" style="28"/>
+    <col min="7169" max="7169" width="44.28515625" style="28" customWidth="1"/>
+    <col min="7170" max="7170" width="94.7109375" style="28" customWidth="1"/>
+    <col min="7171" max="7424" width="9.140625" style="28"/>
+    <col min="7425" max="7425" width="44.28515625" style="28" customWidth="1"/>
+    <col min="7426" max="7426" width="94.7109375" style="28" customWidth="1"/>
+    <col min="7427" max="7680" width="9.140625" style="28"/>
+    <col min="7681" max="7681" width="44.28515625" style="28" customWidth="1"/>
+    <col min="7682" max="7682" width="94.7109375" style="28" customWidth="1"/>
+    <col min="7683" max="7936" width="9.140625" style="28"/>
+    <col min="7937" max="7937" width="44.28515625" style="28" customWidth="1"/>
+    <col min="7938" max="7938" width="94.7109375" style="28" customWidth="1"/>
+    <col min="7939" max="8192" width="9.140625" style="28"/>
+    <col min="8193" max="8193" width="44.28515625" style="28" customWidth="1"/>
+    <col min="8194" max="8194" width="94.7109375" style="28" customWidth="1"/>
+    <col min="8195" max="8448" width="9.140625" style="28"/>
+    <col min="8449" max="8449" width="44.28515625" style="28" customWidth="1"/>
+    <col min="8450" max="8450" width="94.7109375" style="28" customWidth="1"/>
+    <col min="8451" max="8704" width="9.140625" style="28"/>
+    <col min="8705" max="8705" width="44.28515625" style="28" customWidth="1"/>
+    <col min="8706" max="8706" width="94.7109375" style="28" customWidth="1"/>
+    <col min="8707" max="8960" width="9.140625" style="28"/>
+    <col min="8961" max="8961" width="44.28515625" style="28" customWidth="1"/>
+    <col min="8962" max="8962" width="94.7109375" style="28" customWidth="1"/>
+    <col min="8963" max="9216" width="9.140625" style="28"/>
+    <col min="9217" max="9217" width="44.28515625" style="28" customWidth="1"/>
+    <col min="9218" max="9218" width="94.7109375" style="28" customWidth="1"/>
+    <col min="9219" max="9472" width="9.140625" style="28"/>
+    <col min="9473" max="9473" width="44.28515625" style="28" customWidth="1"/>
+    <col min="9474" max="9474" width="94.7109375" style="28" customWidth="1"/>
+    <col min="9475" max="9728" width="9.140625" style="28"/>
+    <col min="9729" max="9729" width="44.28515625" style="28" customWidth="1"/>
+    <col min="9730" max="9730" width="94.7109375" style="28" customWidth="1"/>
+    <col min="9731" max="9984" width="9.140625" style="28"/>
+    <col min="9985" max="9985" width="44.28515625" style="28" customWidth="1"/>
+    <col min="9986" max="9986" width="94.7109375" style="28" customWidth="1"/>
+    <col min="9987" max="10240" width="9.140625" style="28"/>
+    <col min="10241" max="10241" width="44.28515625" style="28" customWidth="1"/>
+    <col min="10242" max="10242" width="94.7109375" style="28" customWidth="1"/>
+    <col min="10243" max="10496" width="9.140625" style="28"/>
+    <col min="10497" max="10497" width="44.28515625" style="28" customWidth="1"/>
+    <col min="10498" max="10498" width="94.7109375" style="28" customWidth="1"/>
+    <col min="10499" max="10752" width="9.140625" style="28"/>
+    <col min="10753" max="10753" width="44.28515625" style="28" customWidth="1"/>
+    <col min="10754" max="10754" width="94.7109375" style="28" customWidth="1"/>
+    <col min="10755" max="11008" width="9.140625" style="28"/>
+    <col min="11009" max="11009" width="44.28515625" style="28" customWidth="1"/>
+    <col min="11010" max="11010" width="94.7109375" style="28" customWidth="1"/>
+    <col min="11011" max="11264" width="9.140625" style="28"/>
+    <col min="11265" max="11265" width="44.28515625" style="28" customWidth="1"/>
+    <col min="11266" max="11266" width="94.7109375" style="28" customWidth="1"/>
+    <col min="11267" max="11520" width="9.140625" style="28"/>
+    <col min="11521" max="11521" width="44.28515625" style="28" customWidth="1"/>
+    <col min="11522" max="11522" width="94.7109375" style="28" customWidth="1"/>
+    <col min="11523" max="11776" width="9.140625" style="28"/>
+    <col min="11777" max="11777" width="44.28515625" style="28" customWidth="1"/>
+    <col min="11778" max="11778" width="94.7109375" style="28" customWidth="1"/>
+    <col min="11779" max="12032" width="9.140625" style="28"/>
+    <col min="12033" max="12033" width="44.28515625" style="28" customWidth="1"/>
+    <col min="12034" max="12034" width="94.7109375" style="28" customWidth="1"/>
+    <col min="12035" max="12288" width="9.140625" style="28"/>
+    <col min="12289" max="12289" width="44.28515625" style="28" customWidth="1"/>
+    <col min="12290" max="12290" width="94.7109375" style="28" customWidth="1"/>
+    <col min="12291" max="12544" width="9.140625" style="28"/>
+    <col min="12545" max="12545" width="44.28515625" style="28" customWidth="1"/>
+    <col min="12546" max="12546" width="94.7109375" style="28" customWidth="1"/>
+    <col min="12547" max="12800" width="9.140625" style="28"/>
+    <col min="12801" max="12801" width="44.28515625" style="28" customWidth="1"/>
+    <col min="12802" max="12802" width="94.7109375" style="28" customWidth="1"/>
+    <col min="12803" max="13056" width="9.140625" style="28"/>
+    <col min="13057" max="13057" width="44.28515625" style="28" customWidth="1"/>
+    <col min="13058" max="13058" width="94.7109375" style="28" customWidth="1"/>
+    <col min="13059" max="13312" width="9.140625" style="28"/>
+    <col min="13313" max="13313" width="44.28515625" style="28" customWidth="1"/>
+    <col min="13314" max="13314" width="94.7109375" style="28" customWidth="1"/>
+    <col min="13315" max="13568" width="9.140625" style="28"/>
+    <col min="13569" max="13569" width="44.28515625" style="28" customWidth="1"/>
+    <col min="13570" max="13570" width="94.7109375" style="28" customWidth="1"/>
+    <col min="13571" max="13824" width="9.140625" style="28"/>
+    <col min="13825" max="13825" width="44.28515625" style="28" customWidth="1"/>
+    <col min="13826" max="13826" width="94.7109375" style="28" customWidth="1"/>
+    <col min="13827" max="14080" width="9.140625" style="28"/>
+    <col min="14081" max="14081" width="44.28515625" style="28" customWidth="1"/>
+    <col min="14082" max="14082" width="94.7109375" style="28" customWidth="1"/>
+    <col min="14083" max="14336" width="9.140625" style="28"/>
+    <col min="14337" max="14337" width="44.28515625" style="28" customWidth="1"/>
+    <col min="14338" max="14338" width="94.7109375" style="28" customWidth="1"/>
+    <col min="14339" max="14592" width="9.140625" style="28"/>
+    <col min="14593" max="14593" width="44.28515625" style="28" customWidth="1"/>
+    <col min="14594" max="14594" width="94.7109375" style="28" customWidth="1"/>
+    <col min="14595" max="14848" width="9.140625" style="28"/>
+    <col min="14849" max="14849" width="44.28515625" style="28" customWidth="1"/>
+    <col min="14850" max="14850" width="94.7109375" style="28" customWidth="1"/>
+    <col min="14851" max="15104" width="9.140625" style="28"/>
+    <col min="15105" max="15105" width="44.28515625" style="28" customWidth="1"/>
+    <col min="15106" max="15106" width="94.7109375" style="28" customWidth="1"/>
+    <col min="15107" max="15360" width="9.140625" style="28"/>
+    <col min="15361" max="15361" width="44.28515625" style="28" customWidth="1"/>
+    <col min="15362" max="15362" width="94.7109375" style="28" customWidth="1"/>
+    <col min="15363" max="15616" width="9.140625" style="28"/>
+    <col min="15617" max="15617" width="44.28515625" style="28" customWidth="1"/>
+    <col min="15618" max="15618" width="94.7109375" style="28" customWidth="1"/>
+    <col min="15619" max="15872" width="9.140625" style="28"/>
+    <col min="15873" max="15873" width="44.28515625" style="28" customWidth="1"/>
+    <col min="15874" max="15874" width="94.7109375" style="28" customWidth="1"/>
+    <col min="15875" max="16128" width="9.140625" style="28"/>
+    <col min="16129" max="16129" width="44.28515625" style="28" customWidth="1"/>
+    <col min="16130" max="16130" width="94.7109375" style="28" customWidth="1"/>
+    <col min="16131" max="16384" width="9.140625" style="28"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:3" ht="13.5" customHeight="1">
+      <c r="A1" s="62"/>
+      <c r="B1" s="62"/>
+      <c r="C1" s="27"/>
+    </row>
+    <row r="2" spans="1:3" ht="15" customHeight="1">
+      <c r="A2" s="31" t="s">
+        <v>21</v>
+      </c>
+      <c r="B2" s="32">
+        <v>611101</v>
+      </c>
+      <c r="C2" s="27"/>
+    </row>
+    <row r="3" spans="1:3" ht="13.5" customHeight="1">
+      <c r="A3" s="31" t="s">
+        <v>22</v>
+      </c>
+      <c r="B3" s="33" t="s">
+        <v>45</v>
+      </c>
+      <c r="C3" s="27"/>
+    </row>
+    <row r="4" spans="1:3" ht="15" customHeight="1">
+      <c r="A4" s="31" t="s">
+        <v>23</v>
+      </c>
+      <c r="B4" s="34" t="s">
+        <v>12</v>
+      </c>
+      <c r="C4" s="27"/>
+    </row>
+    <row r="5" spans="1:3" ht="14.25" customHeight="1">
+      <c r="A5" s="35" t="s">
+        <v>24</v>
+      </c>
+      <c r="B5" s="33" t="s">
+        <v>45</v>
+      </c>
+      <c r="C5" s="27"/>
+    </row>
+    <row r="6" spans="1:3" ht="13.5" customHeight="1">
+      <c r="A6" s="35" t="s">
+        <v>25</v>
+      </c>
+      <c r="B6" s="36" t="s">
+        <v>46</v>
+      </c>
+      <c r="C6" s="27"/>
+    </row>
+    <row r="7" spans="1:3" ht="15" customHeight="1">
+      <c r="A7" s="35" t="s">
+        <v>26</v>
+      </c>
+      <c r="B7" s="36" t="s">
+        <v>47</v>
+      </c>
+      <c r="C7" s="27"/>
+    </row>
+    <row r="8" spans="1:3" ht="15.75" customHeight="1">
+      <c r="A8" s="31" t="s">
+        <v>27</v>
+      </c>
+      <c r="B8" s="32" t="s">
+        <v>28</v>
+      </c>
+      <c r="C8" s="27"/>
+    </row>
+    <row r="9" spans="1:3" ht="38.25">
+      <c r="A9" s="31" t="s">
+        <v>29</v>
+      </c>
+      <c r="B9" s="26" t="s">
+        <v>48</v>
+      </c>
+      <c r="C9" s="27"/>
+    </row>
+    <row r="10" spans="1:3" ht="73.5" customHeight="1">
+      <c r="A10" s="31" t="s">
+        <v>30</v>
+      </c>
+      <c r="B10" s="26" t="s">
+        <v>49</v>
+      </c>
+      <c r="C10" s="27"/>
+    </row>
+    <row r="11" spans="1:3">
+      <c r="A11" s="31" t="s">
+        <v>31</v>
+      </c>
+      <c r="B11" s="37" t="s">
+        <v>50</v>
+      </c>
+      <c r="C11" s="27"/>
+    </row>
+    <row r="12" spans="1:3" ht="21" customHeight="1">
+      <c r="A12" s="31" t="s">
+        <v>32</v>
+      </c>
+      <c r="B12" s="57" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3" ht="21" customHeight="1">
+      <c r="A13" s="38" t="s">
+        <v>33</v>
+      </c>
+      <c r="B13" s="58" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3" ht="21" customHeight="1">
+      <c r="A14" s="38" t="s">
+        <v>34</v>
+      </c>
+      <c r="B14" s="59" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3" ht="21" customHeight="1">
+      <c r="A15" s="38" t="s">
+        <v>35</v>
+      </c>
+      <c r="B15" s="58" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3" s="29" customFormat="1" ht="21" customHeight="1">
+      <c r="A16" s="39" t="s">
+        <v>36</v>
+      </c>
+      <c r="B16" s="40">
+        <v>46238</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" s="29" customFormat="1" ht="21" customHeight="1">
+      <c r="A17" s="39" t="s">
+        <v>37</v>
+      </c>
+      <c r="B17" s="40">
+        <v>46273</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" ht="21" customHeight="1">
+      <c r="A18" s="31" t="s">
+        <v>38</v>
+      </c>
+      <c r="B18" s="55" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" ht="21" customHeight="1">
+      <c r="A19" s="31" t="s">
+        <v>39</v>
+      </c>
+      <c r="B19" s="56" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" ht="21" customHeight="1">
+      <c r="A20" s="31" t="s">
+        <v>40</v>
+      </c>
+      <c r="B20" s="60" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2" ht="21" customHeight="1">
+      <c r="A21" s="31" t="s">
+        <v>41</v>
+      </c>
+      <c r="B21" s="61" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2">
+      <c r="A22" s="30"/>
+      <c r="B22" s="30"/>
+    </row>
+    <row r="23" spans="1:2">
+      <c r="A23" s="30"/>
+      <c r="B23" s="30"/>
+    </row>
+    <row r="24" spans="1:2">
+      <c r="A24" s="30"/>
+      <c r="B24" s="30"/>
+    </row>
+    <row r="25" spans="1:2">
+      <c r="A25" s="30"/>
+      <c r="B25" s="30"/>
+    </row>
+    <row r="26" spans="1:2">
+      <c r="A26" s="30"/>
+      <c r="B26" s="30"/>
+    </row>
+    <row r="27" spans="1:2">
+      <c r="A27" s="30"/>
+      <c r="B27" s="30"/>
+    </row>
+    <row r="28" spans="1:2">
+      <c r="A28" s="30"/>
+      <c r="B28" s="30"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A1:B1"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="B15" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B14" r:id="rId3"/>
+    <hyperlink ref="B21" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:X20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="E19" sqref="E19"/>
+      <selection activeCell="B15" sqref="B15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="22.28515625" style="1" customWidth="1"/>
+    <col min="1" max="1" width="4.5703125" style="42" customWidth="1"/>
+    <col min="2" max="2" width="104.28515625" style="42" customWidth="1"/>
+    <col min="3" max="3" width="9.140625" style="42"/>
+    <col min="4" max="4" width="51.7109375" style="42" customWidth="1"/>
+    <col min="5" max="256" width="9.140625" style="43"/>
+    <col min="257" max="257" width="4.5703125" style="43" customWidth="1"/>
+    <col min="258" max="258" width="51.7109375" style="43" customWidth="1"/>
+    <col min="259" max="259" width="9.140625" style="43"/>
+    <col min="260" max="260" width="51.7109375" style="43" customWidth="1"/>
+    <col min="261" max="512" width="9.140625" style="43"/>
+    <col min="513" max="513" width="4.5703125" style="43" customWidth="1"/>
+    <col min="514" max="514" width="51.7109375" style="43" customWidth="1"/>
+    <col min="515" max="515" width="9.140625" style="43"/>
+    <col min="516" max="516" width="51.7109375" style="43" customWidth="1"/>
+    <col min="517" max="768" width="9.140625" style="43"/>
+    <col min="769" max="769" width="4.5703125" style="43" customWidth="1"/>
+    <col min="770" max="770" width="51.7109375" style="43" customWidth="1"/>
+    <col min="771" max="771" width="9.140625" style="43"/>
+    <col min="772" max="772" width="51.7109375" style="43" customWidth="1"/>
+    <col min="773" max="1024" width="9.140625" style="43"/>
+    <col min="1025" max="1025" width="4.5703125" style="43" customWidth="1"/>
+    <col min="1026" max="1026" width="51.7109375" style="43" customWidth="1"/>
+    <col min="1027" max="1027" width="9.140625" style="43"/>
+    <col min="1028" max="1028" width="51.7109375" style="43" customWidth="1"/>
+    <col min="1029" max="1280" width="9.140625" style="43"/>
+    <col min="1281" max="1281" width="4.5703125" style="43" customWidth="1"/>
+    <col min="1282" max="1282" width="51.7109375" style="43" customWidth="1"/>
+    <col min="1283" max="1283" width="9.140625" style="43"/>
+    <col min="1284" max="1284" width="51.7109375" style="43" customWidth="1"/>
+    <col min="1285" max="1536" width="9.140625" style="43"/>
+    <col min="1537" max="1537" width="4.5703125" style="43" customWidth="1"/>
+    <col min="1538" max="1538" width="51.7109375" style="43" customWidth="1"/>
+    <col min="1539" max="1539" width="9.140625" style="43"/>
+    <col min="1540" max="1540" width="51.7109375" style="43" customWidth="1"/>
+    <col min="1541" max="1792" width="9.140625" style="43"/>
+    <col min="1793" max="1793" width="4.5703125" style="43" customWidth="1"/>
+    <col min="1794" max="1794" width="51.7109375" style="43" customWidth="1"/>
+    <col min="1795" max="1795" width="9.140625" style="43"/>
+    <col min="1796" max="1796" width="51.7109375" style="43" customWidth="1"/>
+    <col min="1797" max="2048" width="9.140625" style="43"/>
+    <col min="2049" max="2049" width="4.5703125" style="43" customWidth="1"/>
+    <col min="2050" max="2050" width="51.7109375" style="43" customWidth="1"/>
+    <col min="2051" max="2051" width="9.140625" style="43"/>
+    <col min="2052" max="2052" width="51.7109375" style="43" customWidth="1"/>
+    <col min="2053" max="2304" width="9.140625" style="43"/>
+    <col min="2305" max="2305" width="4.5703125" style="43" customWidth="1"/>
+    <col min="2306" max="2306" width="51.7109375" style="43" customWidth="1"/>
+    <col min="2307" max="2307" width="9.140625" style="43"/>
+    <col min="2308" max="2308" width="51.7109375" style="43" customWidth="1"/>
+    <col min="2309" max="2560" width="9.140625" style="43"/>
+    <col min="2561" max="2561" width="4.5703125" style="43" customWidth="1"/>
+    <col min="2562" max="2562" width="51.7109375" style="43" customWidth="1"/>
+    <col min="2563" max="2563" width="9.140625" style="43"/>
+    <col min="2564" max="2564" width="51.7109375" style="43" customWidth="1"/>
+    <col min="2565" max="2816" width="9.140625" style="43"/>
+    <col min="2817" max="2817" width="4.5703125" style="43" customWidth="1"/>
+    <col min="2818" max="2818" width="51.7109375" style="43" customWidth="1"/>
+    <col min="2819" max="2819" width="9.140625" style="43"/>
+    <col min="2820" max="2820" width="51.7109375" style="43" customWidth="1"/>
+    <col min="2821" max="3072" width="9.140625" style="43"/>
+    <col min="3073" max="3073" width="4.5703125" style="43" customWidth="1"/>
+    <col min="3074" max="3074" width="51.7109375" style="43" customWidth="1"/>
+    <col min="3075" max="3075" width="9.140625" style="43"/>
+    <col min="3076" max="3076" width="51.7109375" style="43" customWidth="1"/>
+    <col min="3077" max="3328" width="9.140625" style="43"/>
+    <col min="3329" max="3329" width="4.5703125" style="43" customWidth="1"/>
+    <col min="3330" max="3330" width="51.7109375" style="43" customWidth="1"/>
+    <col min="3331" max="3331" width="9.140625" style="43"/>
+    <col min="3332" max="3332" width="51.7109375" style="43" customWidth="1"/>
+    <col min="3333" max="3584" width="9.140625" style="43"/>
+    <col min="3585" max="3585" width="4.5703125" style="43" customWidth="1"/>
+    <col min="3586" max="3586" width="51.7109375" style="43" customWidth="1"/>
+    <col min="3587" max="3587" width="9.140625" style="43"/>
+    <col min="3588" max="3588" width="51.7109375" style="43" customWidth="1"/>
+    <col min="3589" max="3840" width="9.140625" style="43"/>
+    <col min="3841" max="3841" width="4.5703125" style="43" customWidth="1"/>
+    <col min="3842" max="3842" width="51.7109375" style="43" customWidth="1"/>
+    <col min="3843" max="3843" width="9.140625" style="43"/>
+    <col min="3844" max="3844" width="51.7109375" style="43" customWidth="1"/>
+    <col min="3845" max="4096" width="9.140625" style="43"/>
+    <col min="4097" max="4097" width="4.5703125" style="43" customWidth="1"/>
+    <col min="4098" max="4098" width="51.7109375" style="43" customWidth="1"/>
+    <col min="4099" max="4099" width="9.140625" style="43"/>
+    <col min="4100" max="4100" width="51.7109375" style="43" customWidth="1"/>
+    <col min="4101" max="4352" width="9.140625" style="43"/>
+    <col min="4353" max="4353" width="4.5703125" style="43" customWidth="1"/>
+    <col min="4354" max="4354" width="51.7109375" style="43" customWidth="1"/>
+    <col min="4355" max="4355" width="9.140625" style="43"/>
+    <col min="4356" max="4356" width="51.7109375" style="43" customWidth="1"/>
+    <col min="4357" max="4608" width="9.140625" style="43"/>
+    <col min="4609" max="4609" width="4.5703125" style="43" customWidth="1"/>
+    <col min="4610" max="4610" width="51.7109375" style="43" customWidth="1"/>
+    <col min="4611" max="4611" width="9.140625" style="43"/>
+    <col min="4612" max="4612" width="51.7109375" style="43" customWidth="1"/>
+    <col min="4613" max="4864" width="9.140625" style="43"/>
+    <col min="4865" max="4865" width="4.5703125" style="43" customWidth="1"/>
+    <col min="4866" max="4866" width="51.7109375" style="43" customWidth="1"/>
+    <col min="4867" max="4867" width="9.140625" style="43"/>
+    <col min="4868" max="4868" width="51.7109375" style="43" customWidth="1"/>
+    <col min="4869" max="5120" width="9.140625" style="43"/>
+    <col min="5121" max="5121" width="4.5703125" style="43" customWidth="1"/>
+    <col min="5122" max="5122" width="51.7109375" style="43" customWidth="1"/>
+    <col min="5123" max="5123" width="9.140625" style="43"/>
+    <col min="5124" max="5124" width="51.7109375" style="43" customWidth="1"/>
+    <col min="5125" max="5376" width="9.140625" style="43"/>
+    <col min="5377" max="5377" width="4.5703125" style="43" customWidth="1"/>
+    <col min="5378" max="5378" width="51.7109375" style="43" customWidth="1"/>
+    <col min="5379" max="5379" width="9.140625" style="43"/>
+    <col min="5380" max="5380" width="51.7109375" style="43" customWidth="1"/>
+    <col min="5381" max="5632" width="9.140625" style="43"/>
+    <col min="5633" max="5633" width="4.5703125" style="43" customWidth="1"/>
+    <col min="5634" max="5634" width="51.7109375" style="43" customWidth="1"/>
+    <col min="5635" max="5635" width="9.140625" style="43"/>
+    <col min="5636" max="5636" width="51.7109375" style="43" customWidth="1"/>
+    <col min="5637" max="5888" width="9.140625" style="43"/>
+    <col min="5889" max="5889" width="4.5703125" style="43" customWidth="1"/>
+    <col min="5890" max="5890" width="51.7109375" style="43" customWidth="1"/>
+    <col min="5891" max="5891" width="9.140625" style="43"/>
+    <col min="5892" max="5892" width="51.7109375" style="43" customWidth="1"/>
+    <col min="5893" max="6144" width="9.140625" style="43"/>
+    <col min="6145" max="6145" width="4.5703125" style="43" customWidth="1"/>
+    <col min="6146" max="6146" width="51.7109375" style="43" customWidth="1"/>
+    <col min="6147" max="6147" width="9.140625" style="43"/>
+    <col min="6148" max="6148" width="51.7109375" style="43" customWidth="1"/>
+    <col min="6149" max="6400" width="9.140625" style="43"/>
+    <col min="6401" max="6401" width="4.5703125" style="43" customWidth="1"/>
+    <col min="6402" max="6402" width="51.7109375" style="43" customWidth="1"/>
+    <col min="6403" max="6403" width="9.140625" style="43"/>
+    <col min="6404" max="6404" width="51.7109375" style="43" customWidth="1"/>
+    <col min="6405" max="6656" width="9.140625" style="43"/>
+    <col min="6657" max="6657" width="4.5703125" style="43" customWidth="1"/>
+    <col min="6658" max="6658" width="51.7109375" style="43" customWidth="1"/>
+    <col min="6659" max="6659" width="9.140625" style="43"/>
+    <col min="6660" max="6660" width="51.7109375" style="43" customWidth="1"/>
+    <col min="6661" max="6912" width="9.140625" style="43"/>
+    <col min="6913" max="6913" width="4.5703125" style="43" customWidth="1"/>
+    <col min="6914" max="6914" width="51.7109375" style="43" customWidth="1"/>
+    <col min="6915" max="6915" width="9.140625" style="43"/>
+    <col min="6916" max="6916" width="51.7109375" style="43" customWidth="1"/>
+    <col min="6917" max="7168" width="9.140625" style="43"/>
+    <col min="7169" max="7169" width="4.5703125" style="43" customWidth="1"/>
+    <col min="7170" max="7170" width="51.7109375" style="43" customWidth="1"/>
+    <col min="7171" max="7171" width="9.140625" style="43"/>
+    <col min="7172" max="7172" width="51.7109375" style="43" customWidth="1"/>
+    <col min="7173" max="7424" width="9.140625" style="43"/>
+    <col min="7425" max="7425" width="4.5703125" style="43" customWidth="1"/>
+    <col min="7426" max="7426" width="51.7109375" style="43" customWidth="1"/>
+    <col min="7427" max="7427" width="9.140625" style="43"/>
+    <col min="7428" max="7428" width="51.7109375" style="43" customWidth="1"/>
+    <col min="7429" max="7680" width="9.140625" style="43"/>
+    <col min="7681" max="7681" width="4.5703125" style="43" customWidth="1"/>
+    <col min="7682" max="7682" width="51.7109375" style="43" customWidth="1"/>
+    <col min="7683" max="7683" width="9.140625" style="43"/>
+    <col min="7684" max="7684" width="51.7109375" style="43" customWidth="1"/>
+    <col min="7685" max="7936" width="9.140625" style="43"/>
+    <col min="7937" max="7937" width="4.5703125" style="43" customWidth="1"/>
+    <col min="7938" max="7938" width="51.7109375" style="43" customWidth="1"/>
+    <col min="7939" max="7939" width="9.140625" style="43"/>
+    <col min="7940" max="7940" width="51.7109375" style="43" customWidth="1"/>
+    <col min="7941" max="8192" width="9.140625" style="43"/>
+    <col min="8193" max="8193" width="4.5703125" style="43" customWidth="1"/>
+    <col min="8194" max="8194" width="51.7109375" style="43" customWidth="1"/>
+    <col min="8195" max="8195" width="9.140625" style="43"/>
+    <col min="8196" max="8196" width="51.7109375" style="43" customWidth="1"/>
+    <col min="8197" max="8448" width="9.140625" style="43"/>
+    <col min="8449" max="8449" width="4.5703125" style="43" customWidth="1"/>
+    <col min="8450" max="8450" width="51.7109375" style="43" customWidth="1"/>
+    <col min="8451" max="8451" width="9.140625" style="43"/>
+    <col min="8452" max="8452" width="51.7109375" style="43" customWidth="1"/>
+    <col min="8453" max="8704" width="9.140625" style="43"/>
+    <col min="8705" max="8705" width="4.5703125" style="43" customWidth="1"/>
+    <col min="8706" max="8706" width="51.7109375" style="43" customWidth="1"/>
+    <col min="8707" max="8707" width="9.140625" style="43"/>
+    <col min="8708" max="8708" width="51.7109375" style="43" customWidth="1"/>
+    <col min="8709" max="8960" width="9.140625" style="43"/>
+    <col min="8961" max="8961" width="4.5703125" style="43" customWidth="1"/>
+    <col min="8962" max="8962" width="51.7109375" style="43" customWidth="1"/>
+    <col min="8963" max="8963" width="9.140625" style="43"/>
+    <col min="8964" max="8964" width="51.7109375" style="43" customWidth="1"/>
+    <col min="8965" max="9216" width="9.140625" style="43"/>
+    <col min="9217" max="9217" width="4.5703125" style="43" customWidth="1"/>
+    <col min="9218" max="9218" width="51.7109375" style="43" customWidth="1"/>
+    <col min="9219" max="9219" width="9.140625" style="43"/>
+    <col min="9220" max="9220" width="51.7109375" style="43" customWidth="1"/>
+    <col min="9221" max="9472" width="9.140625" style="43"/>
+    <col min="9473" max="9473" width="4.5703125" style="43" customWidth="1"/>
+    <col min="9474" max="9474" width="51.7109375" style="43" customWidth="1"/>
+    <col min="9475" max="9475" width="9.140625" style="43"/>
+    <col min="9476" max="9476" width="51.7109375" style="43" customWidth="1"/>
+    <col min="9477" max="9728" width="9.140625" style="43"/>
+    <col min="9729" max="9729" width="4.5703125" style="43" customWidth="1"/>
+    <col min="9730" max="9730" width="51.7109375" style="43" customWidth="1"/>
+    <col min="9731" max="9731" width="9.140625" style="43"/>
+    <col min="9732" max="9732" width="51.7109375" style="43" customWidth="1"/>
+    <col min="9733" max="9984" width="9.140625" style="43"/>
+    <col min="9985" max="9985" width="4.5703125" style="43" customWidth="1"/>
+    <col min="9986" max="9986" width="51.7109375" style="43" customWidth="1"/>
+    <col min="9987" max="9987" width="9.140625" style="43"/>
+    <col min="9988" max="9988" width="51.7109375" style="43" customWidth="1"/>
+    <col min="9989" max="10240" width="9.140625" style="43"/>
+    <col min="10241" max="10241" width="4.5703125" style="43" customWidth="1"/>
+    <col min="10242" max="10242" width="51.7109375" style="43" customWidth="1"/>
+    <col min="10243" max="10243" width="9.140625" style="43"/>
+    <col min="10244" max="10244" width="51.7109375" style="43" customWidth="1"/>
+    <col min="10245" max="10496" width="9.140625" style="43"/>
+    <col min="10497" max="10497" width="4.5703125" style="43" customWidth="1"/>
+    <col min="10498" max="10498" width="51.7109375" style="43" customWidth="1"/>
+    <col min="10499" max="10499" width="9.140625" style="43"/>
+    <col min="10500" max="10500" width="51.7109375" style="43" customWidth="1"/>
+    <col min="10501" max="10752" width="9.140625" style="43"/>
+    <col min="10753" max="10753" width="4.5703125" style="43" customWidth="1"/>
+    <col min="10754" max="10754" width="51.7109375" style="43" customWidth="1"/>
+    <col min="10755" max="10755" width="9.140625" style="43"/>
+    <col min="10756" max="10756" width="51.7109375" style="43" customWidth="1"/>
+    <col min="10757" max="11008" width="9.140625" style="43"/>
+    <col min="11009" max="11009" width="4.5703125" style="43" customWidth="1"/>
+    <col min="11010" max="11010" width="51.7109375" style="43" customWidth="1"/>
+    <col min="11011" max="11011" width="9.140625" style="43"/>
+    <col min="11012" max="11012" width="51.7109375" style="43" customWidth="1"/>
+    <col min="11013" max="11264" width="9.140625" style="43"/>
+    <col min="11265" max="11265" width="4.5703125" style="43" customWidth="1"/>
+    <col min="11266" max="11266" width="51.7109375" style="43" customWidth="1"/>
+    <col min="11267" max="11267" width="9.140625" style="43"/>
+    <col min="11268" max="11268" width="51.7109375" style="43" customWidth="1"/>
+    <col min="11269" max="11520" width="9.140625" style="43"/>
+    <col min="11521" max="11521" width="4.5703125" style="43" customWidth="1"/>
+    <col min="11522" max="11522" width="51.7109375" style="43" customWidth="1"/>
+    <col min="11523" max="11523" width="9.140625" style="43"/>
+    <col min="11524" max="11524" width="51.7109375" style="43" customWidth="1"/>
+    <col min="11525" max="11776" width="9.140625" style="43"/>
+    <col min="11777" max="11777" width="4.5703125" style="43" customWidth="1"/>
+    <col min="11778" max="11778" width="51.7109375" style="43" customWidth="1"/>
+    <col min="11779" max="11779" width="9.140625" style="43"/>
+    <col min="11780" max="11780" width="51.7109375" style="43" customWidth="1"/>
+    <col min="11781" max="12032" width="9.140625" style="43"/>
+    <col min="12033" max="12033" width="4.5703125" style="43" customWidth="1"/>
+    <col min="12034" max="12034" width="51.7109375" style="43" customWidth="1"/>
+    <col min="12035" max="12035" width="9.140625" style="43"/>
+    <col min="12036" max="12036" width="51.7109375" style="43" customWidth="1"/>
+    <col min="12037" max="12288" width="9.140625" style="43"/>
+    <col min="12289" max="12289" width="4.5703125" style="43" customWidth="1"/>
+    <col min="12290" max="12290" width="51.7109375" style="43" customWidth="1"/>
+    <col min="12291" max="12291" width="9.140625" style="43"/>
+    <col min="12292" max="12292" width="51.7109375" style="43" customWidth="1"/>
+    <col min="12293" max="12544" width="9.140625" style="43"/>
+    <col min="12545" max="12545" width="4.5703125" style="43" customWidth="1"/>
+    <col min="12546" max="12546" width="51.7109375" style="43" customWidth="1"/>
+    <col min="12547" max="12547" width="9.140625" style="43"/>
+    <col min="12548" max="12548" width="51.7109375" style="43" customWidth="1"/>
+    <col min="12549" max="12800" width="9.140625" style="43"/>
+    <col min="12801" max="12801" width="4.5703125" style="43" customWidth="1"/>
+    <col min="12802" max="12802" width="51.7109375" style="43" customWidth="1"/>
+    <col min="12803" max="12803" width="9.140625" style="43"/>
+    <col min="12804" max="12804" width="51.7109375" style="43" customWidth="1"/>
+    <col min="12805" max="13056" width="9.140625" style="43"/>
+    <col min="13057" max="13057" width="4.5703125" style="43" customWidth="1"/>
+    <col min="13058" max="13058" width="51.7109375" style="43" customWidth="1"/>
+    <col min="13059" max="13059" width="9.140625" style="43"/>
+    <col min="13060" max="13060" width="51.7109375" style="43" customWidth="1"/>
+    <col min="13061" max="13312" width="9.140625" style="43"/>
+    <col min="13313" max="13313" width="4.5703125" style="43" customWidth="1"/>
+    <col min="13314" max="13314" width="51.7109375" style="43" customWidth="1"/>
+    <col min="13315" max="13315" width="9.140625" style="43"/>
+    <col min="13316" max="13316" width="51.7109375" style="43" customWidth="1"/>
+    <col min="13317" max="13568" width="9.140625" style="43"/>
+    <col min="13569" max="13569" width="4.5703125" style="43" customWidth="1"/>
+    <col min="13570" max="13570" width="51.7109375" style="43" customWidth="1"/>
+    <col min="13571" max="13571" width="9.140625" style="43"/>
+    <col min="13572" max="13572" width="51.7109375" style="43" customWidth="1"/>
+    <col min="13573" max="13824" width="9.140625" style="43"/>
+    <col min="13825" max="13825" width="4.5703125" style="43" customWidth="1"/>
+    <col min="13826" max="13826" width="51.7109375" style="43" customWidth="1"/>
+    <col min="13827" max="13827" width="9.140625" style="43"/>
+    <col min="13828" max="13828" width="51.7109375" style="43" customWidth="1"/>
+    <col min="13829" max="14080" width="9.140625" style="43"/>
+    <col min="14081" max="14081" width="4.5703125" style="43" customWidth="1"/>
+    <col min="14082" max="14082" width="51.7109375" style="43" customWidth="1"/>
+    <col min="14083" max="14083" width="9.140625" style="43"/>
+    <col min="14084" max="14084" width="51.7109375" style="43" customWidth="1"/>
+    <col min="14085" max="14336" width="9.140625" style="43"/>
+    <col min="14337" max="14337" width="4.5703125" style="43" customWidth="1"/>
+    <col min="14338" max="14338" width="51.7109375" style="43" customWidth="1"/>
+    <col min="14339" max="14339" width="9.140625" style="43"/>
+    <col min="14340" max="14340" width="51.7109375" style="43" customWidth="1"/>
+    <col min="14341" max="14592" width="9.140625" style="43"/>
+    <col min="14593" max="14593" width="4.5703125" style="43" customWidth="1"/>
+    <col min="14594" max="14594" width="51.7109375" style="43" customWidth="1"/>
+    <col min="14595" max="14595" width="9.140625" style="43"/>
+    <col min="14596" max="14596" width="51.7109375" style="43" customWidth="1"/>
+    <col min="14597" max="14848" width="9.140625" style="43"/>
+    <col min="14849" max="14849" width="4.5703125" style="43" customWidth="1"/>
+    <col min="14850" max="14850" width="51.7109375" style="43" customWidth="1"/>
+    <col min="14851" max="14851" width="9.140625" style="43"/>
+    <col min="14852" max="14852" width="51.7109375" style="43" customWidth="1"/>
+    <col min="14853" max="15104" width="9.140625" style="43"/>
+    <col min="15105" max="15105" width="4.5703125" style="43" customWidth="1"/>
+    <col min="15106" max="15106" width="51.7109375" style="43" customWidth="1"/>
+    <col min="15107" max="15107" width="9.140625" style="43"/>
+    <col min="15108" max="15108" width="51.7109375" style="43" customWidth="1"/>
+    <col min="15109" max="15360" width="9.140625" style="43"/>
+    <col min="15361" max="15361" width="4.5703125" style="43" customWidth="1"/>
+    <col min="15362" max="15362" width="51.7109375" style="43" customWidth="1"/>
+    <col min="15363" max="15363" width="9.140625" style="43"/>
+    <col min="15364" max="15364" width="51.7109375" style="43" customWidth="1"/>
+    <col min="15365" max="15616" width="9.140625" style="43"/>
+    <col min="15617" max="15617" width="4.5703125" style="43" customWidth="1"/>
+    <col min="15618" max="15618" width="51.7109375" style="43" customWidth="1"/>
+    <col min="15619" max="15619" width="9.140625" style="43"/>
+    <col min="15620" max="15620" width="51.7109375" style="43" customWidth="1"/>
+    <col min="15621" max="15872" width="9.140625" style="43"/>
+    <col min="15873" max="15873" width="4.5703125" style="43" customWidth="1"/>
+    <col min="15874" max="15874" width="51.7109375" style="43" customWidth="1"/>
+    <col min="15875" max="15875" width="9.140625" style="43"/>
+    <col min="15876" max="15876" width="51.7109375" style="43" customWidth="1"/>
+    <col min="15877" max="16128" width="9.140625" style="43"/>
+    <col min="16129" max="16129" width="4.5703125" style="43" customWidth="1"/>
+    <col min="16130" max="16130" width="51.7109375" style="43" customWidth="1"/>
+    <col min="16131" max="16131" width="9.140625" style="43"/>
+    <col min="16132" max="16132" width="51.7109375" style="43" customWidth="1"/>
+    <col min="16133" max="16384" width="9.140625" style="43"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:24">
+      <c r="A1" s="41"/>
+      <c r="B1" s="41"/>
+      <c r="C1" s="41"/>
+    </row>
+    <row r="2" spans="1:24">
+      <c r="A2" s="41"/>
+      <c r="B2" s="41"/>
+      <c r="C2" s="41"/>
+    </row>
+    <row r="3" spans="1:24">
+      <c r="A3" s="44"/>
+      <c r="B3" s="45"/>
+      <c r="C3" s="45"/>
+      <c r="D3" s="46"/>
+    </row>
+    <row r="4" spans="1:24">
+      <c r="A4" s="44"/>
+      <c r="C4" s="45"/>
+      <c r="D4" s="47"/>
+    </row>
+    <row r="5" spans="1:24">
+      <c r="A5" s="44"/>
+      <c r="B5" s="48" t="s">
+        <v>53</v>
+      </c>
+      <c r="C5" s="51"/>
+    </row>
+    <row r="6" spans="1:24">
+      <c r="A6" s="44"/>
+      <c r="B6" s="48" t="s">
+        <v>54</v>
+      </c>
+      <c r="C6" s="51"/>
+    </row>
+    <row r="7" spans="1:24">
+      <c r="A7" s="44"/>
+      <c r="B7" s="48" t="s">
+        <v>55</v>
+      </c>
+      <c r="C7" s="51"/>
+    </row>
+    <row r="8" spans="1:24">
+      <c r="A8" s="44"/>
+      <c r="B8" s="48" t="s">
+        <v>56</v>
+      </c>
+      <c r="C8" s="51"/>
+    </row>
+    <row r="9" spans="1:24">
+      <c r="A9" s="44"/>
+      <c r="B9" s="48" t="s">
+        <v>57</v>
+      </c>
+      <c r="C9" s="51"/>
+    </row>
+    <row r="10" spans="1:24">
+      <c r="A10" s="44"/>
+      <c r="B10" s="41"/>
+      <c r="C10" s="51"/>
+      <c r="D10" s="52"/>
+    </row>
+    <row r="11" spans="1:24" ht="51.75">
+      <c r="A11" s="44"/>
+      <c r="B11" s="49" t="s">
+        <v>58</v>
+      </c>
+      <c r="C11" s="51"/>
+      <c r="D11" s="52"/>
+    </row>
+    <row r="12" spans="1:24">
+      <c r="A12" s="44"/>
+      <c r="B12" s="41"/>
+      <c r="C12" s="51"/>
+      <c r="D12" s="52"/>
+    </row>
+    <row r="13" spans="1:24">
+      <c r="A13" s="44"/>
+      <c r="B13" s="41"/>
+      <c r="C13" s="51"/>
+      <c r="D13" s="52"/>
+    </row>
+    <row r="14" spans="1:24">
+      <c r="A14" s="44"/>
+      <c r="B14" s="41"/>
+      <c r="C14" s="41"/>
+      <c r="D14" s="52"/>
+    </row>
+    <row r="15" spans="1:24">
+      <c r="B15" s="72" t="s">
+        <v>59</v>
+      </c>
+      <c r="C15" s="53"/>
+      <c r="D15" s="53"/>
+    </row>
+    <row r="16" spans="1:24">
+      <c r="A16" s="46"/>
+      <c r="B16" s="54"/>
+      <c r="D16" s="54"/>
+      <c r="X16" s="50"/>
+    </row>
+    <row r="17" spans="1:4">
+      <c r="A17" s="46"/>
+      <c r="B17" s="46"/>
+      <c r="C17" s="46"/>
+      <c r="D17" s="46"/>
+    </row>
+    <row r="18" spans="1:4">
+      <c r="A18" s="46"/>
+      <c r="B18" s="46"/>
+      <c r="C18" s="46"/>
+      <c r="D18" s="46"/>
+    </row>
+    <row r="19" spans="1:4">
+      <c r="A19" s="46"/>
+      <c r="B19" s="46"/>
+      <c r="C19" s="46"/>
+      <c r="D19" s="46"/>
+    </row>
+    <row r="20" spans="1:4">
+      <c r="A20" s="63"/>
+      <c r="B20" s="63"/>
+      <c r="C20" s="63"/>
+      <c r="D20" s="63"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A20:D20"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:AK20"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="E32" sqref="E32"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="22" style="1" customWidth="1"/>
     <col min="2" max="2" width="10" style="1" customWidth="1"/>
     <col min="3" max="9" width="9.140625" style="1"/>
     <col min="10" max="10" width="10.5703125" style="1" customWidth="1"/>
     <col min="11" max="12" width="9.140625" style="1"/>
     <col min="13" max="13" width="10" style="1" customWidth="1"/>
     <col min="14" max="24" width="9.140625" style="1"/>
     <col min="25" max="25" width="9.5703125" style="1" customWidth="1"/>
     <col min="26" max="36" width="9.140625" style="1"/>
     <col min="37" max="37" width="10.5703125" style="1" customWidth="1"/>
     <col min="38" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
+    <row r="1" spans="1:37" s="24" customFormat="1">
+      <c r="A1" s="70" t="s">
+        <v>18</v>
+      </c>
+      <c r="B1" s="71"/>
+      <c r="C1" s="71"/>
+      <c r="D1" s="25"/>
+      <c r="E1" s="25"/>
+      <c r="F1" s="25"/>
+      <c r="G1" s="25"/>
+      <c r="H1" s="25"/>
+      <c r="I1" s="25"/>
+      <c r="J1" s="25"/>
+      <c r="K1" s="25"/>
+      <c r="L1" s="25"/>
+      <c r="M1" s="25"/>
+      <c r="N1" s="25"/>
+      <c r="O1" s="25"/>
+      <c r="P1" s="25"/>
+      <c r="Q1" s="25"/>
+      <c r="R1" s="25"/>
+      <c r="S1" s="25"/>
+      <c r="T1" s="25"/>
+    </row>
+    <row r="2" spans="1:37">
+      <c r="A2" s="2"/>
+      <c r="B2" s="3"/>
+      <c r="F2" s="3"/>
+      <c r="U2" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="Y2" s="3"/>
+      <c r="AK2" s="4"/>
+    </row>
     <row r="3" spans="1:37">
-      <c r="A3" s="27" t="s">
-[...30 lines deleted...]
-      <c r="AK4" s="4"/>
+      <c r="A3" s="68"/>
+      <c r="B3" s="64">
+        <v>2025</v>
+      </c>
+      <c r="C3" s="65"/>
+      <c r="D3" s="65"/>
+      <c r="E3" s="65"/>
+      <c r="F3" s="65"/>
+      <c r="G3" s="65"/>
+      <c r="H3" s="65"/>
+      <c r="I3" s="65"/>
+      <c r="J3" s="65"/>
+      <c r="K3" s="65"/>
+      <c r="L3" s="65"/>
+      <c r="M3" s="65"/>
+      <c r="N3" s="64">
+        <v>2026</v>
+      </c>
+      <c r="O3" s="65"/>
+      <c r="P3" s="65"/>
+      <c r="Q3" s="65"/>
+      <c r="R3" s="65"/>
+      <c r="S3" s="65"/>
+      <c r="T3" s="65"/>
+      <c r="U3" s="65"/>
+    </row>
+    <row r="4" spans="1:37" ht="25.5" customHeight="1">
+      <c r="A4" s="69"/>
+      <c r="B4" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="C4" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="D4" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="E4" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="G4" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="H4" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="I4" s="16" t="s">
+        <v>3</v>
+      </c>
+      <c r="J4" s="16" t="s">
+        <v>4</v>
+      </c>
+      <c r="K4" s="16" t="s">
+        <v>5</v>
+      </c>
+      <c r="L4" s="17" t="s">
+        <v>9</v>
+      </c>
+      <c r="M4" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="N4" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O4" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="P4" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="Q4" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="R4" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="S4" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="T4" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="U4" s="16" t="s">
+        <v>3</v>
+      </c>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="25"/>
-[...81 lines deleted...]
-        <v>2</v>
+      <c r="A5" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="B5" s="11">
+        <v>1256263</v>
+      </c>
+      <c r="C5" s="14">
+        <v>1258878</v>
+      </c>
+      <c r="D5" s="11">
+        <v>1261709</v>
+      </c>
+      <c r="E5" s="13">
+        <v>1264492</v>
+      </c>
+      <c r="F5" s="11">
+        <v>1271228</v>
+      </c>
+      <c r="G5" s="11">
+        <v>1274296</v>
+      </c>
+      <c r="H5" s="14">
+        <v>1277743</v>
+      </c>
+      <c r="I5" s="14">
+        <v>1281223</v>
+      </c>
+      <c r="J5" s="14">
+        <v>1284129</v>
+      </c>
+      <c r="K5" s="13">
+        <v>1286087</v>
+      </c>
+      <c r="L5" s="14">
+        <v>1289091</v>
+      </c>
+      <c r="M5" s="13">
+        <v>1291011</v>
+      </c>
+      <c r="N5" s="18">
+        <v>1294050</v>
+      </c>
+      <c r="O5" s="13">
+        <v>1298279</v>
+      </c>
+      <c r="P5" s="19">
+        <v>1300357</v>
+      </c>
+      <c r="Q5" s="18">
+        <v>1302868</v>
+      </c>
+      <c r="R5" s="18">
+        <v>1305620</v>
+      </c>
+      <c r="S5" s="19">
+        <v>1308120</v>
+      </c>
+      <c r="T5" s="21">
+        <v>1310681</v>
+      </c>
+      <c r="U5" s="19">
+        <v>1313348</v>
+      </c>
+    </row>
+    <row r="6" spans="1:37">
+      <c r="A6" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="B6" s="11">
+        <v>238174</v>
+      </c>
+      <c r="C6" s="14">
+        <v>240265</v>
+      </c>
+      <c r="D6" s="11">
+        <v>241864</v>
+      </c>
+      <c r="E6" s="14">
+        <v>243383</v>
+      </c>
+      <c r="F6" s="11">
+        <v>245921</v>
+      </c>
+      <c r="G6" s="11">
+        <v>247434</v>
+      </c>
+      <c r="H6" s="14">
+        <v>249254</v>
+      </c>
+      <c r="I6" s="14">
+        <v>251622</v>
+      </c>
+      <c r="J6" s="14">
+        <v>253190</v>
+      </c>
+      <c r="K6" s="14">
+        <v>254439</v>
+      </c>
+      <c r="L6" s="14">
+        <v>256072</v>
+      </c>
+      <c r="M6" s="14">
+        <v>257503</v>
+      </c>
+      <c r="N6" s="19">
+        <v>259325</v>
+      </c>
+      <c r="O6" s="14">
+        <v>262105</v>
+      </c>
+      <c r="P6" s="19">
+        <v>263724</v>
+      </c>
+      <c r="Q6" s="19">
+        <v>265615</v>
+      </c>
+      <c r="R6" s="19">
+        <v>267620</v>
+      </c>
+      <c r="S6" s="19">
+        <v>269413</v>
+      </c>
+      <c r="T6" s="22">
+        <v>270671</v>
+      </c>
+      <c r="U6" s="19">
+        <v>272522</v>
       </c>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="7" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="B7" s="11">
-        <v>1256263</v>
+        <v>266825</v>
       </c>
       <c r="C7" s="14">
-        <v>1258878</v>
+        <v>266027</v>
       </c>
       <c r="D7" s="11">
-        <v>1261709</v>
-[...2 lines deleted...]
-        <v>1264492</v>
+        <v>265696</v>
+      </c>
+      <c r="E7" s="14">
+        <v>265488</v>
       </c>
       <c r="F7" s="11">
-        <v>1271228</v>
+        <v>265680</v>
       </c>
       <c r="G7" s="11">
-        <v>1274296</v>
+        <v>265133</v>
       </c>
       <c r="H7" s="14">
-        <v>1277743</v>
+        <v>264724</v>
       </c>
       <c r="I7" s="14">
-        <v>1281223</v>
+        <v>264294</v>
       </c>
       <c r="J7" s="14">
-        <v>1284129</v>
-[...2 lines deleted...]
-        <v>1286087</v>
+        <v>264038</v>
+      </c>
+      <c r="K7" s="14">
+        <v>263514</v>
       </c>
       <c r="L7" s="14">
-        <v>1289091</v>
-[...8 lines deleted...]
-        <v>1298279</v>
+        <v>263187</v>
+      </c>
+      <c r="M7" s="14">
+        <v>262927</v>
+      </c>
+      <c r="N7" s="19">
+        <v>262566</v>
+      </c>
+      <c r="O7" s="14">
+        <v>262131</v>
       </c>
       <c r="P7" s="19">
-        <v>1300357</v>
-[...5 lines deleted...]
-        <v>1305620</v>
+        <v>261652</v>
+      </c>
+      <c r="Q7" s="19">
+        <v>261126</v>
+      </c>
+      <c r="R7" s="19">
+        <v>260897</v>
       </c>
       <c r="S7" s="19">
-        <v>1308120</v>
-[...2 lines deleted...]
-        <v>1310681</v>
+        <v>260727</v>
+      </c>
+      <c r="T7" s="22">
+        <v>260856</v>
+      </c>
+      <c r="U7" s="19">
+        <v>260354</v>
       </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="7" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="B8" s="11">
-        <v>238174</v>
+        <v>206998</v>
       </c>
       <c r="C8" s="14">
-        <v>240265</v>
+        <v>206551</v>
       </c>
       <c r="D8" s="11">
-        <v>241864</v>
+        <v>206397</v>
       </c>
       <c r="E8" s="14">
-        <v>243383</v>
+        <v>206401</v>
       </c>
       <c r="F8" s="11">
-        <v>245921</v>
+        <v>206712</v>
       </c>
       <c r="G8" s="11">
-        <v>247434</v>
+        <v>206704</v>
       </c>
       <c r="H8" s="14">
-        <v>249254</v>
+        <v>206715</v>
       </c>
       <c r="I8" s="14">
-        <v>251622</v>
+        <v>206711</v>
       </c>
       <c r="J8" s="14">
-        <v>253190</v>
+        <v>206568</v>
       </c>
       <c r="K8" s="14">
-        <v>254439</v>
+        <v>206542</v>
       </c>
       <c r="L8" s="14">
-        <v>256072</v>
+        <v>206604</v>
       </c>
       <c r="M8" s="14">
-        <v>257503</v>
+        <v>206600</v>
       </c>
       <c r="N8" s="19">
-        <v>259325</v>
+        <v>206679</v>
       </c>
       <c r="O8" s="14">
-        <v>262105</v>
+        <v>206636</v>
       </c>
       <c r="P8" s="19">
-        <v>263724</v>
+        <v>206688</v>
       </c>
       <c r="Q8" s="19">
-        <v>265615</v>
+        <v>206856</v>
       </c>
       <c r="R8" s="19">
-        <v>267620</v>
+        <v>206680</v>
       </c>
       <c r="S8" s="19">
-        <v>269413</v>
-[...2 lines deleted...]
-        <v>270671</v>
+        <v>206643</v>
+      </c>
+      <c r="T8" s="22">
+        <v>206438</v>
+      </c>
+      <c r="U8" s="19">
+        <v>206425</v>
       </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="7" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="B9" s="11">
-        <v>266825</v>
+        <v>311653</v>
       </c>
       <c r="C9" s="14">
-        <v>266027</v>
+        <v>313880</v>
       </c>
       <c r="D9" s="11">
-        <v>265696</v>
+        <v>315819</v>
       </c>
       <c r="E9" s="14">
-        <v>265488</v>
+        <v>317390</v>
       </c>
       <c r="F9" s="11">
-        <v>265680</v>
+        <v>320343</v>
       </c>
       <c r="G9" s="11">
-        <v>265133</v>
+        <v>322372</v>
       </c>
       <c r="H9" s="14">
-        <v>264724</v>
+        <v>324457</v>
       </c>
       <c r="I9" s="14">
-        <v>264294</v>
+        <v>326338</v>
       </c>
       <c r="J9" s="14">
-        <v>264038</v>
+        <v>328110</v>
       </c>
       <c r="K9" s="14">
-        <v>263514</v>
+        <v>329627</v>
       </c>
       <c r="L9" s="14">
-        <v>263187</v>
+        <v>331301</v>
       </c>
       <c r="M9" s="14">
-        <v>262927</v>
+        <v>332570</v>
       </c>
       <c r="N9" s="19">
-        <v>262566</v>
+        <v>334139</v>
       </c>
       <c r="O9" s="14">
-        <v>262131</v>
+        <v>335952</v>
       </c>
       <c r="P9" s="19">
-        <v>261652</v>
+        <v>337039</v>
       </c>
       <c r="Q9" s="19">
-        <v>261126</v>
+        <v>338086</v>
       </c>
       <c r="R9" s="19">
-        <v>260897</v>
+        <v>339400</v>
       </c>
       <c r="S9" s="19">
-        <v>260727</v>
-[...2 lines deleted...]
-        <v>260856</v>
+        <v>340273</v>
+      </c>
+      <c r="T9" s="22">
+        <v>341618</v>
+      </c>
+      <c r="U9" s="19">
+        <v>343064</v>
       </c>
     </row>
     <row r="10" spans="1:37">
-      <c r="A10" s="7" t="s">
-[...57 lines deleted...]
-        <v>206438</v>
+      <c r="A10" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="B10" s="12">
+        <v>232613</v>
+      </c>
+      <c r="C10" s="12">
+        <v>232155</v>
+      </c>
+      <c r="D10" s="12">
+        <v>231933</v>
+      </c>
+      <c r="E10" s="12">
+        <v>231830</v>
+      </c>
+      <c r="F10" s="12">
+        <v>232572</v>
+      </c>
+      <c r="G10" s="12">
+        <v>232653</v>
+      </c>
+      <c r="H10" s="12">
+        <v>232593</v>
+      </c>
+      <c r="I10" s="12">
+        <v>232258</v>
+      </c>
+      <c r="J10" s="12">
+        <v>232223</v>
+      </c>
+      <c r="K10" s="12">
+        <v>231965</v>
+      </c>
+      <c r="L10" s="12">
+        <v>231927</v>
+      </c>
+      <c r="M10" s="12">
+        <v>231411</v>
+      </c>
+      <c r="N10" s="20">
+        <v>231341</v>
+      </c>
+      <c r="O10" s="12">
+        <v>231455</v>
+      </c>
+      <c r="P10" s="20">
+        <v>231254</v>
+      </c>
+      <c r="Q10" s="20">
+        <v>231185</v>
+      </c>
+      <c r="R10" s="20">
+        <v>231023</v>
+      </c>
+      <c r="S10" s="20">
+        <v>231064</v>
+      </c>
+      <c r="T10" s="23">
+        <v>231098</v>
+      </c>
+      <c r="U10" s="20">
+        <v>230983</v>
       </c>
     </row>
     <row r="11" spans="1:37">
-      <c r="A11" s="7" t="s">
-[...58 lines deleted...]
-      </c>
+      <c r="A11" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="AD11" s="3"/>
     </row>
     <row r="12" spans="1:37">
-      <c r="A12" s="8" t="s">
-[...63 lines deleted...]
-      </c>
+      <c r="A12" s="66"/>
+      <c r="AD12" s="3"/>
+    </row>
+    <row r="13" spans="1:37" ht="11.25" customHeight="1">
+      <c r="A13" s="67"/>
       <c r="AD13" s="3"/>
     </row>
-    <row r="14" spans="1:37">
-[...8 lines deleted...]
-      <c r="AA22" s="3"/>
+    <row r="20" spans="27:27">
+      <c r="AA20" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="5">
-    <mergeCell ref="B5:M5"/>
-[...3 lines deleted...]
-    <mergeCell ref="A3:T3"/>
+    <mergeCell ref="B3:M3"/>
+    <mergeCell ref="A12:A13"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="N3:U3"/>
+    <mergeCell ref="A1:C1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Барлық халық</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Метадеректер</vt:lpstr>
+      <vt:lpstr>Шартты белгілер</vt:lpstr>
+      <vt:lpstr>Көрсеткіш</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>g.aigozina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>