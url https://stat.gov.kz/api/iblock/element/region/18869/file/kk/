--- v4 (2026-09-20)
+++ v5 (2026-10-30)
@@ -3,63 +3,63 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28710" windowHeight="12240" activeTab="1"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28710" windowHeight="12240"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="3" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="2" r:id="rId2"/>
     <sheet name="Көрсеткіш" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="73" uniqueCount="63">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="74" uniqueCount="63">
   <si>
     <t>1 мамыр</t>
   </si>
   <si>
     <t>1 маусым</t>
   </si>
   <si>
     <t>1 шілде</t>
   </si>
   <si>
     <t>1 тамыз</t>
   </si>
   <si>
     <t>1 қыркүйек</t>
   </si>
   <si>
     <t>1 қазан</t>
   </si>
   <si>
     <t>1 ақпан</t>
   </si>
   <si>
     <t>1 наурыз</t>
   </si>
   <si>
@@ -638,80 +638,80 @@
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="5" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="7" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="7" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="7" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="24" fillId="0" borderId="7" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="25" fillId="0" borderId="7" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="5" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="8">
     <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2 2" xfId="4"/>
     <cellStyle name="Обычный 2 4 2" xfId="2"/>
     <cellStyle name="Обычный 2 5" xfId="5"/>
     <cellStyle name="Обычный 3" xfId="6"/>
     <cellStyle name="Обычный 4 2" xfId="7"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
@@ -996,52 +996,52 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/region/shymkent/dynamic-tables/4482/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.nartaeva@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:C28"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="B28" sqref="B28"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="A29" sqref="A29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="44.28515625" style="28" customWidth="1"/>
     <col min="2" max="2" width="94.7109375" style="28" customWidth="1"/>
     <col min="3" max="5" width="9.140625" style="28"/>
     <col min="6" max="6" width="9.85546875" style="28" bestFit="1" customWidth="1"/>
     <col min="7" max="256" width="9.140625" style="28"/>
     <col min="257" max="257" width="44.28515625" style="28" customWidth="1"/>
     <col min="258" max="258" width="94.7109375" style="28" customWidth="1"/>
     <col min="259" max="512" width="9.140625" style="28"/>
     <col min="513" max="513" width="44.28515625" style="28" customWidth="1"/>
     <col min="514" max="514" width="94.7109375" style="28" customWidth="1"/>
     <col min="515" max="768" width="9.140625" style="28"/>
     <col min="769" max="769" width="44.28515625" style="28" customWidth="1"/>
     <col min="770" max="770" width="94.7109375" style="28" customWidth="1"/>
     <col min="771" max="1024" width="9.140625" style="28"/>
     <col min="1025" max="1025" width="44.28515625" style="28" customWidth="1"/>
     <col min="1026" max="1026" width="94.7109375" style="28" customWidth="1"/>
     <col min="1027" max="1280" width="9.140625" style="28"/>
     <col min="1281" max="1281" width="44.28515625" style="28" customWidth="1"/>
     <col min="1282" max="1282" width="94.7109375" style="28" customWidth="1"/>
     <col min="1283" max="1536" width="9.140625" style="28"/>
     <col min="1537" max="1537" width="44.28515625" style="28" customWidth="1"/>
@@ -1199,52 +1199,52 @@
     <col min="14339" max="14592" width="9.140625" style="28"/>
     <col min="14593" max="14593" width="44.28515625" style="28" customWidth="1"/>
     <col min="14594" max="14594" width="94.7109375" style="28" customWidth="1"/>
     <col min="14595" max="14848" width="9.140625" style="28"/>
     <col min="14849" max="14849" width="44.28515625" style="28" customWidth="1"/>
     <col min="14850" max="14850" width="94.7109375" style="28" customWidth="1"/>
     <col min="14851" max="15104" width="9.140625" style="28"/>
     <col min="15105" max="15105" width="44.28515625" style="28" customWidth="1"/>
     <col min="15106" max="15106" width="94.7109375" style="28" customWidth="1"/>
     <col min="15107" max="15360" width="9.140625" style="28"/>
     <col min="15361" max="15361" width="44.28515625" style="28" customWidth="1"/>
     <col min="15362" max="15362" width="94.7109375" style="28" customWidth="1"/>
     <col min="15363" max="15616" width="9.140625" style="28"/>
     <col min="15617" max="15617" width="44.28515625" style="28" customWidth="1"/>
     <col min="15618" max="15618" width="94.7109375" style="28" customWidth="1"/>
     <col min="15619" max="15872" width="9.140625" style="28"/>
     <col min="15873" max="15873" width="44.28515625" style="28" customWidth="1"/>
     <col min="15874" max="15874" width="94.7109375" style="28" customWidth="1"/>
     <col min="15875" max="16128" width="9.140625" style="28"/>
     <col min="16129" max="16129" width="44.28515625" style="28" customWidth="1"/>
     <col min="16130" max="16130" width="94.7109375" style="28" customWidth="1"/>
     <col min="16131" max="16384" width="9.140625" style="28"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="13.5" customHeight="1">
-      <c r="A1" s="62"/>
-      <c r="B1" s="62"/>
+      <c r="A1" s="63"/>
+      <c r="B1" s="63"/>
       <c r="C1" s="27"/>
     </row>
     <row r="2" spans="1:3" ht="15" customHeight="1">
       <c r="A2" s="31" t="s">
         <v>21</v>
       </c>
       <c r="B2" s="32">
         <v>611101</v>
       </c>
       <c r="C2" s="27"/>
     </row>
     <row r="3" spans="1:3" ht="13.5" customHeight="1">
       <c r="A3" s="31" t="s">
         <v>22</v>
       </c>
       <c r="B3" s="33" t="s">
         <v>45</v>
       </c>
       <c r="C3" s="27"/>
     </row>
     <row r="4" spans="1:3" ht="15" customHeight="1">
       <c r="A4" s="31" t="s">
         <v>23</v>
       </c>
       <c r="B4" s="34" t="s">
@@ -1330,59 +1330,59 @@
       <c r="B13" s="58" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="14" spans="1:3" ht="21" customHeight="1">
       <c r="A14" s="38" t="s">
         <v>34</v>
       </c>
       <c r="B14" s="59" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="15" spans="1:3" ht="21" customHeight="1">
       <c r="A15" s="38" t="s">
         <v>35</v>
       </c>
       <c r="B15" s="58" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="16" spans="1:3" s="29" customFormat="1" ht="21" customHeight="1">
       <c r="A16" s="39" t="s">
         <v>36</v>
       </c>
       <c r="B16" s="40">
-        <v>46238</v>
+        <v>46303</v>
       </c>
     </row>
     <row r="17" spans="1:2" s="29" customFormat="1" ht="21" customHeight="1">
       <c r="A17" s="39" t="s">
         <v>37</v>
       </c>
       <c r="B17" s="40">
-        <v>46273</v>
+        <v>46335</v>
       </c>
     </row>
     <row r="18" spans="1:2" ht="21" customHeight="1">
       <c r="A18" s="31" t="s">
         <v>38</v>
       </c>
       <c r="B18" s="55" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="21" customHeight="1">
       <c r="A19" s="31" t="s">
         <v>39</v>
       </c>
       <c r="B19" s="56" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="20" spans="1:2" ht="21" customHeight="1">
       <c r="A20" s="31" t="s">
         <v>40</v>
       </c>
       <c r="B20" s="60" t="s">
         <v>44</v>
       </c>
@@ -1420,51 +1420,51 @@
       <c r="B27" s="30"/>
     </row>
     <row r="28" spans="1:2">
       <c r="A28" s="30"/>
       <c r="B28" s="30"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:B1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B14" r:id="rId3"/>
     <hyperlink ref="B21" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:X20"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="B15" sqref="B15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4.5703125" style="42" customWidth="1"/>
     <col min="2" max="2" width="104.28515625" style="42" customWidth="1"/>
     <col min="3" max="3" width="9.140625" style="42"/>
     <col min="4" max="4" width="51.7109375" style="42" customWidth="1"/>
     <col min="5" max="256" width="9.140625" style="43"/>
     <col min="257" max="257" width="4.5703125" style="43" customWidth="1"/>
     <col min="258" max="258" width="51.7109375" style="43" customWidth="1"/>
     <col min="259" max="259" width="9.140625" style="43"/>
     <col min="260" max="260" width="51.7109375" style="43" customWidth="1"/>
     <col min="261" max="512" width="9.140625" style="43"/>
     <col min="513" max="513" width="4.5703125" style="43" customWidth="1"/>
     <col min="514" max="514" width="51.7109375" style="43" customWidth="1"/>
     <col min="515" max="515" width="9.140625" style="43"/>
     <col min="516" max="516" width="51.7109375" style="43" customWidth="1"/>
     <col min="517" max="768" width="9.140625" style="43"/>
     <col min="769" max="769" width="4.5703125" style="43" customWidth="1"/>
     <col min="770" max="770" width="51.7109375" style="43" customWidth="1"/>
     <col min="771" max="771" width="9.140625" style="43"/>
     <col min="772" max="772" width="51.7109375" style="43" customWidth="1"/>
     <col min="773" max="1024" width="9.140625" style="43"/>
@@ -1810,209 +1810,210 @@
       <c r="B7" s="48" t="s">
         <v>55</v>
       </c>
       <c r="C7" s="51"/>
     </row>
     <row r="8" spans="1:24">
       <c r="A8" s="44"/>
       <c r="B8" s="48" t="s">
         <v>56</v>
       </c>
       <c r="C8" s="51"/>
     </row>
     <row r="9" spans="1:24">
       <c r="A9" s="44"/>
       <c r="B9" s="48" t="s">
         <v>57</v>
       </c>
       <c r="C9" s="51"/>
     </row>
     <row r="10" spans="1:24">
       <c r="A10" s="44"/>
       <c r="B10" s="41"/>
       <c r="C10" s="51"/>
       <c r="D10" s="52"/>
     </row>
-    <row r="11" spans="1:24" ht="51.75">
+    <row r="11" spans="1:24" ht="26.25">
       <c r="A11" s="44"/>
       <c r="B11" s="49" t="s">
         <v>58</v>
       </c>
       <c r="C11" s="51"/>
       <c r="D11" s="52"/>
     </row>
     <row r="12" spans="1:24">
       <c r="A12" s="44"/>
       <c r="B12" s="41"/>
       <c r="C12" s="51"/>
       <c r="D12" s="52"/>
     </row>
     <row r="13" spans="1:24">
       <c r="A13" s="44"/>
       <c r="B13" s="41"/>
       <c r="C13" s="51"/>
       <c r="D13" s="52"/>
     </row>
     <row r="14" spans="1:24">
       <c r="A14" s="44"/>
       <c r="B14" s="41"/>
       <c r="C14" s="41"/>
       <c r="D14" s="52"/>
     </row>
     <row r="15" spans="1:24">
-      <c r="B15" s="72" t="s">
+      <c r="B15" s="62" t="s">
         <v>59</v>
       </c>
       <c r="C15" s="53"/>
       <c r="D15" s="53"/>
     </row>
     <row r="16" spans="1:24">
       <c r="A16" s="46"/>
       <c r="B16" s="54"/>
       <c r="D16" s="54"/>
       <c r="X16" s="50"/>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="46"/>
       <c r="B17" s="46"/>
       <c r="C17" s="46"/>
       <c r="D17" s="46"/>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="46"/>
       <c r="B18" s="46"/>
       <c r="C18" s="46"/>
       <c r="D18" s="46"/>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="46"/>
       <c r="B19" s="46"/>
       <c r="C19" s="46"/>
       <c r="D19" s="46"/>
     </row>
     <row r="20" spans="1:4">
-      <c r="A20" s="63"/>
-[...2 lines deleted...]
-      <c r="D20" s="63"/>
+      <c r="A20" s="64"/>
+      <c r="B20" s="64"/>
+      <c r="C20" s="64"/>
+      <c r="D20" s="64"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A20:D20"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="E32" sqref="E32"/>
+      <selection pane="bottomLeft" activeCell="K16" sqref="K16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22" style="1" customWidth="1"/>
     <col min="2" max="2" width="10" style="1" customWidth="1"/>
     <col min="3" max="9" width="9.140625" style="1"/>
     <col min="10" max="10" width="10.5703125" style="1" customWidth="1"/>
     <col min="11" max="12" width="9.140625" style="1"/>
     <col min="13" max="13" width="10" style="1" customWidth="1"/>
     <col min="14" max="24" width="9.140625" style="1"/>
     <col min="25" max="25" width="9.5703125" style="1" customWidth="1"/>
     <col min="26" max="36" width="9.140625" style="1"/>
     <col min="37" max="37" width="10.5703125" style="1" customWidth="1"/>
     <col min="38" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" s="24" customFormat="1">
-      <c r="A1" s="70" t="s">
+      <c r="A1" s="71" t="s">
         <v>18</v>
       </c>
-      <c r="B1" s="71"/>
-      <c r="C1" s="71"/>
+      <c r="B1" s="72"/>
+      <c r="C1" s="72"/>
       <c r="D1" s="25"/>
       <c r="E1" s="25"/>
       <c r="F1" s="25"/>
       <c r="G1" s="25"/>
       <c r="H1" s="25"/>
       <c r="I1" s="25"/>
       <c r="J1" s="25"/>
       <c r="K1" s="25"/>
       <c r="L1" s="25"/>
       <c r="M1" s="25"/>
       <c r="N1" s="25"/>
       <c r="O1" s="25"/>
       <c r="P1" s="25"/>
       <c r="Q1" s="25"/>
       <c r="R1" s="25"/>
       <c r="S1" s="25"/>
       <c r="T1" s="25"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="2"/>
       <c r="B2" s="3"/>
       <c r="F2" s="3"/>
-      <c r="U2" s="15" t="s">
+      <c r="V2" s="15" t="s">
         <v>12</v>
       </c>
       <c r="Y2" s="3"/>
       <c r="AK2" s="4"/>
     </row>
     <row r="3" spans="1:37">
-      <c r="A3" s="68"/>
-      <c r="B3" s="64">
+      <c r="A3" s="69"/>
+      <c r="B3" s="65">
         <v>2025</v>
       </c>
-      <c r="C3" s="65"/>
-[...10 lines deleted...]
-      <c r="N3" s="64">
+      <c r="C3" s="66"/>
+      <c r="D3" s="66"/>
+      <c r="E3" s="66"/>
+      <c r="F3" s="66"/>
+      <c r="G3" s="66"/>
+      <c r="H3" s="66"/>
+      <c r="I3" s="66"/>
+      <c r="J3" s="66"/>
+      <c r="K3" s="66"/>
+      <c r="L3" s="66"/>
+      <c r="M3" s="66"/>
+      <c r="N3" s="65">
         <v>2026</v>
       </c>
-      <c r="O3" s="65"/>
-[...5 lines deleted...]
-      <c r="U3" s="65"/>
+      <c r="O3" s="66"/>
+      <c r="P3" s="66"/>
+      <c r="Q3" s="66"/>
+      <c r="R3" s="66"/>
+      <c r="S3" s="66"/>
+      <c r="T3" s="66"/>
+      <c r="U3" s="66"/>
+      <c r="V3" s="66"/>
     </row>
     <row r="4" spans="1:37" ht="25.5" customHeight="1">
-      <c r="A4" s="69"/>
+      <c r="A4" s="70"/>
       <c r="B4" s="17" t="s">
         <v>13</v>
       </c>
       <c r="C4" s="6" t="s">
         <v>6</v>
       </c>
       <c r="D4" s="10" t="s">
         <v>7</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>8</v>
       </c>
       <c r="F4" s="5" t="s">
         <v>0</v>
       </c>
       <c r="G4" s="5" t="s">
         <v>1</v>
       </c>
       <c r="H4" s="5" t="s">
         <v>2</v>
       </c>
       <c r="I4" s="16" t="s">
         <v>3</v>
       </c>
       <c r="J4" s="16" t="s">
@@ -2028,50 +2029,53 @@
         <v>10</v>
       </c>
       <c r="N4" s="17" t="s">
         <v>13</v>
       </c>
       <c r="O4" s="6" t="s">
         <v>6</v>
       </c>
       <c r="P4" s="10" t="s">
         <v>7</v>
       </c>
       <c r="Q4" s="10" t="s">
         <v>8</v>
       </c>
       <c r="R4" s="5" t="s">
         <v>0</v>
       </c>
       <c r="S4" s="5" t="s">
         <v>1</v>
       </c>
       <c r="T4" s="5" t="s">
         <v>2</v>
       </c>
       <c r="U4" s="16" t="s">
         <v>3</v>
+      </c>
+      <c r="V4" s="16" t="s">
+        <v>4</v>
       </c>
     </row>
     <row r="5" spans="1:37">
       <c r="A5" s="7" t="s">
         <v>17</v>
       </c>
       <c r="B5" s="11">
         <v>1256263</v>
       </c>
       <c r="C5" s="14">
         <v>1258878</v>
       </c>
       <c r="D5" s="11">
         <v>1261709</v>
       </c>
       <c r="E5" s="13">
         <v>1264492</v>
       </c>
       <c r="F5" s="11">
         <v>1271228</v>
       </c>
       <c r="G5" s="11">
         <v>1274296</v>
       </c>
       <c r="H5" s="14">
@@ -2094,50 +2098,53 @@
       </c>
       <c r="N5" s="18">
         <v>1294050</v>
       </c>
       <c r="O5" s="13">
         <v>1298279</v>
       </c>
       <c r="P5" s="19">
         <v>1300357</v>
       </c>
       <c r="Q5" s="18">
         <v>1302868</v>
       </c>
       <c r="R5" s="18">
         <v>1305620</v>
       </c>
       <c r="S5" s="19">
         <v>1308120</v>
       </c>
       <c r="T5" s="21">
         <v>1310681</v>
       </c>
       <c r="U5" s="19">
         <v>1313348</v>
       </c>
+      <c r="V5" s="19">
+        <v>1316888</v>
+      </c>
     </row>
     <row r="6" spans="1:37">
       <c r="A6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="B6" s="11">
         <v>238174</v>
       </c>
       <c r="C6" s="14">
         <v>240265</v>
       </c>
       <c r="D6" s="11">
         <v>241864</v>
       </c>
       <c r="E6" s="14">
         <v>243383</v>
       </c>
       <c r="F6" s="11">
         <v>245921</v>
       </c>
       <c r="G6" s="11">
         <v>247434</v>
       </c>
       <c r="H6" s="14">
         <v>249254</v>
@@ -2159,50 +2166,53 @@
       </c>
       <c r="N6" s="19">
         <v>259325</v>
       </c>
       <c r="O6" s="14">
         <v>262105</v>
       </c>
       <c r="P6" s="19">
         <v>263724</v>
       </c>
       <c r="Q6" s="19">
         <v>265615</v>
       </c>
       <c r="R6" s="19">
         <v>267620</v>
       </c>
       <c r="S6" s="19">
         <v>269413</v>
       </c>
       <c r="T6" s="22">
         <v>270671</v>
       </c>
       <c r="U6" s="19">
         <v>272522</v>
       </c>
+      <c r="V6" s="19">
+        <v>274906</v>
+      </c>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="11">
         <v>266825</v>
       </c>
       <c r="C7" s="14">
         <v>266027</v>
       </c>
       <c r="D7" s="11">
         <v>265696</v>
       </c>
       <c r="E7" s="14">
         <v>265488</v>
       </c>
       <c r="F7" s="11">
         <v>265680</v>
       </c>
       <c r="G7" s="11">
         <v>265133</v>
       </c>
       <c r="H7" s="14">
         <v>264724</v>
@@ -2224,50 +2234,53 @@
       </c>
       <c r="N7" s="19">
         <v>262566</v>
       </c>
       <c r="O7" s="14">
         <v>262131</v>
       </c>
       <c r="P7" s="19">
         <v>261652</v>
       </c>
       <c r="Q7" s="19">
         <v>261126</v>
       </c>
       <c r="R7" s="19">
         <v>260897</v>
       </c>
       <c r="S7" s="19">
         <v>260727</v>
       </c>
       <c r="T7" s="22">
         <v>260856</v>
       </c>
       <c r="U7" s="19">
         <v>260354</v>
       </c>
+      <c r="V7" s="19">
+        <v>260099</v>
+      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="7" t="s">
         <v>15</v>
       </c>
       <c r="B8" s="11">
         <v>206998</v>
       </c>
       <c r="C8" s="14">
         <v>206551</v>
       </c>
       <c r="D8" s="11">
         <v>206397</v>
       </c>
       <c r="E8" s="14">
         <v>206401</v>
       </c>
       <c r="F8" s="11">
         <v>206712</v>
       </c>
       <c r="G8" s="11">
         <v>206704</v>
       </c>
       <c r="H8" s="14">
         <v>206715</v>
@@ -2289,50 +2302,53 @@
       </c>
       <c r="N8" s="19">
         <v>206679</v>
       </c>
       <c r="O8" s="14">
         <v>206636</v>
       </c>
       <c r="P8" s="19">
         <v>206688</v>
       </c>
       <c r="Q8" s="19">
         <v>206856</v>
       </c>
       <c r="R8" s="19">
         <v>206680</v>
       </c>
       <c r="S8" s="19">
         <v>206643</v>
       </c>
       <c r="T8" s="22">
         <v>206438</v>
       </c>
       <c r="U8" s="19">
         <v>206425</v>
       </c>
+      <c r="V8" s="19">
+        <v>206347</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="11">
         <v>311653</v>
       </c>
       <c r="C9" s="14">
         <v>313880</v>
       </c>
       <c r="D9" s="11">
         <v>315819</v>
       </c>
       <c r="E9" s="14">
         <v>317390</v>
       </c>
       <c r="F9" s="11">
         <v>320343</v>
       </c>
       <c r="G9" s="11">
         <v>322372</v>
       </c>
       <c r="H9" s="14">
         <v>324457</v>
@@ -2354,50 +2370,53 @@
       </c>
       <c r="N9" s="19">
         <v>334139</v>
       </c>
       <c r="O9" s="14">
         <v>335952</v>
       </c>
       <c r="P9" s="19">
         <v>337039</v>
       </c>
       <c r="Q9" s="19">
         <v>338086</v>
       </c>
       <c r="R9" s="19">
         <v>339400</v>
       </c>
       <c r="S9" s="19">
         <v>340273</v>
       </c>
       <c r="T9" s="22">
         <v>341618</v>
       </c>
       <c r="U9" s="19">
         <v>343064</v>
       </c>
+      <c r="V9" s="19">
+        <v>344813</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="8" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="12">
         <v>232613</v>
       </c>
       <c r="C10" s="12">
         <v>232155</v>
       </c>
       <c r="D10" s="12">
         <v>231933</v>
       </c>
       <c r="E10" s="12">
         <v>231830</v>
       </c>
       <c r="F10" s="12">
         <v>232572</v>
       </c>
       <c r="G10" s="12">
         <v>232653</v>
       </c>
       <c r="H10" s="12">
         <v>232593</v>
@@ -2419,75 +2438,78 @@
       </c>
       <c r="N10" s="20">
         <v>231341</v>
       </c>
       <c r="O10" s="12">
         <v>231455</v>
       </c>
       <c r="P10" s="20">
         <v>231254</v>
       </c>
       <c r="Q10" s="20">
         <v>231185</v>
       </c>
       <c r="R10" s="20">
         <v>231023</v>
       </c>
       <c r="S10" s="20">
         <v>231064</v>
       </c>
       <c r="T10" s="23">
         <v>231098</v>
       </c>
       <c r="U10" s="20">
         <v>230983</v>
       </c>
+      <c r="V10" s="20">
+        <v>230723</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="9" t="s">
         <v>14</v>
       </c>
       <c r="AD11" s="3"/>
     </row>
     <row r="12" spans="1:37">
-      <c r="A12" s="66"/>
+      <c r="A12" s="67"/>
       <c r="AD12" s="3"/>
     </row>
     <row r="13" spans="1:37" ht="11.25" customHeight="1">
-      <c r="A13" s="67"/>
+      <c r="A13" s="68"/>
       <c r="AD13" s="3"/>
     </row>
     <row r="20" spans="27:27">
       <c r="AA20" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="A12:A13"/>
     <mergeCell ref="A3:A4"/>
-    <mergeCell ref="N3:U3"/>
     <mergeCell ref="A1:C1"/>
+    <mergeCell ref="N3:V3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метадеректер</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>