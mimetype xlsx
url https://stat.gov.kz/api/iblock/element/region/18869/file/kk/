--- v0 (2026-04-22)
+++ v1 (2026-06-29)
@@ -11,51 +11,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28710" windowHeight="12240"/>
   </bookViews>
   <sheets>
     <sheet name="Барлық халық" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="21">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="21">
   <si>
     <t>1 мамыр</t>
   </si>
   <si>
     <t>1 маусым</t>
   </si>
   <si>
     <t>1 шілде</t>
   </si>
   <si>
     <t>1 тамыз</t>
   </si>
   <si>
     <t>1 қыркүйек</t>
   </si>
   <si>
     <t>1 қазан</t>
   </si>
   <si>
     <t>1 ақпан</t>
   </si>
   <si>
     <t>1 наурыз</t>
   </si>
   <si>
@@ -610,492 +610,538 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A3:AK22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="I26" sqref="I26"/>
+      <selection pane="bottomLeft" activeCell="G27" sqref="G27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="10" style="1" customWidth="1"/>
     <col min="3" max="9" width="9.140625" style="1"/>
     <col min="10" max="10" width="10.5703125" style="1" customWidth="1"/>
     <col min="11" max="12" width="9.140625" style="1"/>
     <col min="13" max="13" width="10" style="1" customWidth="1"/>
     <col min="14" max="24" width="9.140625" style="1"/>
     <col min="25" max="25" width="9.5703125" style="1" customWidth="1"/>
     <col min="26" max="36" width="9.140625" style="1"/>
     <col min="37" max="37" width="10.5703125" style="1" customWidth="1"/>
     <col min="38" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:37">
       <c r="A3" s="27" t="s">
         <v>18</v>
       </c>
       <c r="B3" s="27"/>
       <c r="C3" s="27"/>
       <c r="D3" s="27"/>
       <c r="E3" s="27"/>
       <c r="F3" s="27"/>
       <c r="G3" s="27"/>
       <c r="H3" s="27"/>
       <c r="I3" s="27"/>
       <c r="J3" s="27"/>
       <c r="K3" s="27"/>
       <c r="L3" s="27"/>
       <c r="M3" s="27"/>
       <c r="N3" s="27"/>
       <c r="O3" s="27"/>
       <c r="P3" s="27"/>
+      <c r="Q3" s="27"/>
+      <c r="R3" s="27"/>
     </row>
     <row r="4" spans="1:37">
       <c r="A4" s="2"/>
       <c r="B4" s="3"/>
       <c r="F4" s="3"/>
-      <c r="P4" s="15" t="s">
+      <c r="R4" s="15" t="s">
         <v>12</v>
       </c>
       <c r="Y4" s="3"/>
       <c r="AK4" s="4"/>
     </row>
     <row r="5" spans="1:37">
       <c r="A5" s="25"/>
       <c r="B5" s="21">
         <v>2025</v>
       </c>
       <c r="C5" s="22"/>
       <c r="D5" s="22"/>
       <c r="E5" s="22"/>
       <c r="F5" s="22"/>
       <c r="G5" s="22"/>
       <c r="H5" s="22"/>
       <c r="I5" s="22"/>
       <c r="J5" s="22"/>
       <c r="K5" s="22"/>
       <c r="L5" s="22"/>
       <c r="M5" s="22"/>
       <c r="N5" s="21">
         <v>2026</v>
       </c>
       <c r="O5" s="22"/>
       <c r="P5" s="22"/>
+      <c r="Q5" s="22"/>
+      <c r="R5" s="22"/>
     </row>
     <row r="6" spans="1:37" ht="25.5" customHeight="1">
       <c r="A6" s="26"/>
       <c r="B6" s="17" t="s">
         <v>13</v>
       </c>
       <c r="C6" s="6" t="s">
         <v>6</v>
       </c>
       <c r="D6" s="10" t="s">
         <v>7</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>8</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>0</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>1</v>
       </c>
       <c r="H6" s="5" t="s">
         <v>2</v>
       </c>
       <c r="I6" s="16" t="s">
         <v>3</v>
       </c>
       <c r="J6" s="16" t="s">
         <v>4</v>
       </c>
       <c r="K6" s="16" t="s">
         <v>5</v>
       </c>
       <c r="L6" s="17" t="s">
         <v>9</v>
       </c>
       <c r="M6" s="5" t="s">
         <v>10</v>
       </c>
       <c r="N6" s="17" t="s">
         <v>13</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>6</v>
       </c>
       <c r="P6" s="10" t="s">
         <v>7</v>
       </c>
+      <c r="Q6" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="R6" s="5" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="7" t="s">
         <v>17</v>
       </c>
       <c r="B7" s="11">
         <v>1256263</v>
       </c>
       <c r="C7" s="14">
         <v>1258878</v>
       </c>
       <c r="D7" s="11">
         <v>1261709</v>
       </c>
       <c r="E7" s="13">
         <v>1264492</v>
       </c>
       <c r="F7" s="11">
         <v>1271228</v>
       </c>
       <c r="G7" s="11">
         <v>1274296</v>
       </c>
       <c r="H7" s="14">
         <v>1277743</v>
       </c>
       <c r="I7" s="14">
         <v>1281223</v>
       </c>
       <c r="J7" s="14">
         <v>1284129</v>
       </c>
       <c r="K7" s="13">
         <v>1286087</v>
       </c>
       <c r="L7" s="14">
         <v>1289091</v>
       </c>
       <c r="M7" s="13">
         <v>1291011</v>
       </c>
       <c r="N7" s="18">
         <v>1294050</v>
       </c>
       <c r="O7" s="13">
         <v>1298279</v>
       </c>
       <c r="P7" s="19">
         <v>1300357</v>
       </c>
+      <c r="Q7" s="18">
+        <v>1302868</v>
+      </c>
+      <c r="R7" s="18">
+        <v>1305620</v>
+      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="B8" s="11">
         <v>238174</v>
       </c>
       <c r="C8" s="14">
         <v>240265</v>
       </c>
       <c r="D8" s="11">
         <v>241864</v>
       </c>
       <c r="E8" s="14">
         <v>243383</v>
       </c>
       <c r="F8" s="11">
         <v>245921</v>
       </c>
       <c r="G8" s="11">
         <v>247434</v>
       </c>
       <c r="H8" s="14">
         <v>249254</v>
       </c>
       <c r="I8" s="14">
         <v>251622</v>
       </c>
       <c r="J8" s="14">
         <v>253190</v>
       </c>
       <c r="K8" s="14">
         <v>254439</v>
       </c>
       <c r="L8" s="14">
         <v>256072</v>
       </c>
       <c r="M8" s="14">
         <v>257503</v>
       </c>
       <c r="N8" s="19">
         <v>259325</v>
       </c>
       <c r="O8" s="14">
         <v>262105</v>
       </c>
       <c r="P8" s="19">
         <v>263724</v>
       </c>
+      <c r="Q8" s="19">
+        <v>265615</v>
+      </c>
+      <c r="R8" s="19">
+        <v>267620</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="11">
         <v>266825</v>
       </c>
       <c r="C9" s="14">
         <v>266027</v>
       </c>
       <c r="D9" s="11">
         <v>265696</v>
       </c>
       <c r="E9" s="14">
         <v>265488</v>
       </c>
       <c r="F9" s="11">
         <v>265680</v>
       </c>
       <c r="G9" s="11">
         <v>265133</v>
       </c>
       <c r="H9" s="14">
         <v>264724</v>
       </c>
       <c r="I9" s="14">
         <v>264294</v>
       </c>
       <c r="J9" s="14">
         <v>264038</v>
       </c>
       <c r="K9" s="14">
         <v>263514</v>
       </c>
       <c r="L9" s="14">
         <v>263187</v>
       </c>
       <c r="M9" s="14">
         <v>262927</v>
       </c>
       <c r="N9" s="19">
         <v>262566</v>
       </c>
       <c r="O9" s="14">
         <v>262131</v>
       </c>
       <c r="P9" s="19">
         <v>261652</v>
       </c>
+      <c r="Q9" s="19">
+        <v>261126</v>
+      </c>
+      <c r="R9" s="19">
+        <v>260897</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="7" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="11">
         <v>206998</v>
       </c>
       <c r="C10" s="14">
         <v>206551</v>
       </c>
       <c r="D10" s="11">
         <v>206397</v>
       </c>
       <c r="E10" s="14">
         <v>206401</v>
       </c>
       <c r="F10" s="11">
         <v>206712</v>
       </c>
       <c r="G10" s="11">
         <v>206704</v>
       </c>
       <c r="H10" s="14">
         <v>206715</v>
       </c>
       <c r="I10" s="14">
         <v>206711</v>
       </c>
       <c r="J10" s="14">
         <v>206568</v>
       </c>
       <c r="K10" s="14">
         <v>206542</v>
       </c>
       <c r="L10" s="14">
         <v>206604</v>
       </c>
       <c r="M10" s="14">
         <v>206600</v>
       </c>
       <c r="N10" s="19">
         <v>206679</v>
       </c>
       <c r="O10" s="14">
         <v>206636</v>
       </c>
       <c r="P10" s="19">
         <v>206688</v>
       </c>
+      <c r="Q10" s="19">
+        <v>206856</v>
+      </c>
+      <c r="R10" s="19">
+        <v>206680</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="11">
         <v>311653</v>
       </c>
       <c r="C11" s="14">
         <v>313880</v>
       </c>
       <c r="D11" s="11">
         <v>315819</v>
       </c>
       <c r="E11" s="14">
         <v>317390</v>
       </c>
       <c r="F11" s="11">
         <v>320343</v>
       </c>
       <c r="G11" s="11">
         <v>322372</v>
       </c>
       <c r="H11" s="14">
         <v>324457</v>
       </c>
       <c r="I11" s="14">
         <v>326338</v>
       </c>
       <c r="J11" s="14">
         <v>328110</v>
       </c>
       <c r="K11" s="14">
         <v>329627</v>
       </c>
       <c r="L11" s="14">
         <v>331301</v>
       </c>
       <c r="M11" s="14">
         <v>332570</v>
       </c>
       <c r="N11" s="19">
         <v>334139</v>
       </c>
       <c r="O11" s="14">
         <v>335952</v>
       </c>
       <c r="P11" s="19">
         <v>337039</v>
       </c>
+      <c r="Q11" s="19">
+        <v>338086</v>
+      </c>
+      <c r="R11" s="19">
+        <v>339400</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="8" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="12">
         <v>232613</v>
       </c>
       <c r="C12" s="12">
         <v>232155</v>
       </c>
       <c r="D12" s="12">
         <v>231933</v>
       </c>
       <c r="E12" s="12">
         <v>231830</v>
       </c>
       <c r="F12" s="12">
         <v>232572</v>
       </c>
       <c r="G12" s="12">
         <v>232653</v>
       </c>
       <c r="H12" s="12">
         <v>232593</v>
       </c>
       <c r="I12" s="12">
         <v>232258</v>
       </c>
       <c r="J12" s="12">
         <v>232223</v>
       </c>
       <c r="K12" s="12">
         <v>231965</v>
       </c>
       <c r="L12" s="12">
         <v>231927</v>
       </c>
       <c r="M12" s="12">
         <v>231411</v>
       </c>
       <c r="N12" s="20">
         <v>231341</v>
       </c>
       <c r="O12" s="12">
         <v>231455</v>
       </c>
       <c r="P12" s="20">
         <v>231254</v>
+      </c>
+      <c r="Q12" s="20">
+        <v>231185</v>
+      </c>
+      <c r="R12" s="20">
+        <v>231023</v>
       </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="9" t="s">
         <v>14</v>
       </c>
       <c r="AD13" s="3"/>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="23"/>
       <c r="AD14" s="3"/>
     </row>
     <row r="15" spans="1:37" ht="11.25" customHeight="1">
       <c r="A15" s="24"/>
       <c r="AD15" s="3"/>
     </row>
     <row r="22" spans="27:27">
       <c r="AA22" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="A14:A15"/>
     <mergeCell ref="A5:A6"/>
-    <mergeCell ref="N5:P5"/>
-    <mergeCell ref="A3:P3"/>
+    <mergeCell ref="N5:R5"/>
+    <mergeCell ref="A3:R3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Барлық халық</vt:lpstr>
     </vt:vector>