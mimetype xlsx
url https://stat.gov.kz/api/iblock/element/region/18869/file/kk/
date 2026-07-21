--- v1 (2026-06-29)
+++ v2 (2026-07-21)
@@ -11,51 +11,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28710" windowHeight="12240"/>
   </bookViews>
   <sheets>
     <sheet name="Барлық халық" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="21">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="21">
   <si>
     <t>1 мамыр</t>
   </si>
   <si>
     <t>1 маусым</t>
   </si>
   <si>
     <t>1 шілде</t>
   </si>
   <si>
     <t>1 тамыз</t>
   </si>
   <si>
     <t>1 қыркүйек</t>
   </si>
   <si>
     <t>1 қазан</t>
   </si>
   <si>
     <t>1 ақпан</t>
   </si>
   <si>
     <t>1 наурыз</t>
   </si>
   <si>
@@ -610,123 +610,125 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A3:AK22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="G27" sqref="G27"/>
+      <selection pane="bottomLeft" activeCell="O21" sqref="O21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="10" style="1" customWidth="1"/>
     <col min="3" max="9" width="9.140625" style="1"/>
     <col min="10" max="10" width="10.5703125" style="1" customWidth="1"/>
     <col min="11" max="12" width="9.140625" style="1"/>
     <col min="13" max="13" width="10" style="1" customWidth="1"/>
     <col min="14" max="24" width="9.140625" style="1"/>
     <col min="25" max="25" width="9.5703125" style="1" customWidth="1"/>
     <col min="26" max="36" width="9.140625" style="1"/>
     <col min="37" max="37" width="10.5703125" style="1" customWidth="1"/>
     <col min="38" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:37">
       <c r="A3" s="27" t="s">
         <v>18</v>
       </c>
       <c r="B3" s="27"/>
       <c r="C3" s="27"/>
       <c r="D3" s="27"/>
       <c r="E3" s="27"/>
       <c r="F3" s="27"/>
       <c r="G3" s="27"/>
       <c r="H3" s="27"/>
       <c r="I3" s="27"/>
       <c r="J3" s="27"/>
       <c r="K3" s="27"/>
       <c r="L3" s="27"/>
       <c r="M3" s="27"/>
       <c r="N3" s="27"/>
       <c r="O3" s="27"/>
       <c r="P3" s="27"/>
       <c r="Q3" s="27"/>
       <c r="R3" s="27"/>
+      <c r="S3" s="27"/>
     </row>
     <row r="4" spans="1:37">
       <c r="A4" s="2"/>
       <c r="B4" s="3"/>
       <c r="F4" s="3"/>
-      <c r="R4" s="15" t="s">
+      <c r="S4" s="15" t="s">
         <v>12</v>
       </c>
       <c r="Y4" s="3"/>
       <c r="AK4" s="4"/>
     </row>
     <row r="5" spans="1:37">
       <c r="A5" s="25"/>
       <c r="B5" s="21">
         <v>2025</v>
       </c>
       <c r="C5" s="22"/>
       <c r="D5" s="22"/>
       <c r="E5" s="22"/>
       <c r="F5" s="22"/>
       <c r="G5" s="22"/>
       <c r="H5" s="22"/>
       <c r="I5" s="22"/>
       <c r="J5" s="22"/>
       <c r="K5" s="22"/>
       <c r="L5" s="22"/>
       <c r="M5" s="22"/>
       <c r="N5" s="21">
         <v>2026</v>
       </c>
       <c r="O5" s="22"/>
       <c r="P5" s="22"/>
       <c r="Q5" s="22"/>
       <c r="R5" s="22"/>
+      <c r="S5" s="22"/>
     </row>
     <row r="6" spans="1:37" ht="25.5" customHeight="1">
       <c r="A6" s="26"/>
       <c r="B6" s="17" t="s">
         <v>13</v>
       </c>
       <c r="C6" s="6" t="s">
         <v>6</v>
       </c>
       <c r="D6" s="10" t="s">
         <v>7</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>8</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>0</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>1</v>
       </c>
       <c r="H6" s="5" t="s">
         <v>2</v>
       </c>
       <c r="I6" s="16" t="s">
@@ -737,50 +739,53 @@
       </c>
       <c r="K6" s="16" t="s">
         <v>5</v>
       </c>
       <c r="L6" s="17" t="s">
         <v>9</v>
       </c>
       <c r="M6" s="5" t="s">
         <v>10</v>
       </c>
       <c r="N6" s="17" t="s">
         <v>13</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>6</v>
       </c>
       <c r="P6" s="10" t="s">
         <v>7</v>
       </c>
       <c r="Q6" s="10" t="s">
         <v>8</v>
       </c>
       <c r="R6" s="5" t="s">
         <v>0</v>
       </c>
+      <c r="S6" s="5" t="s">
+        <v>1</v>
+      </c>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="7" t="s">
         <v>17</v>
       </c>
       <c r="B7" s="11">
         <v>1256263</v>
       </c>
       <c r="C7" s="14">
         <v>1258878</v>
       </c>
       <c r="D7" s="11">
         <v>1261709</v>
       </c>
       <c r="E7" s="13">
         <v>1264492</v>
       </c>
       <c r="F7" s="11">
         <v>1271228</v>
       </c>
       <c r="G7" s="11">
         <v>1274296</v>
       </c>
       <c r="H7" s="14">
         <v>1277743</v>
@@ -793,50 +798,53 @@
       </c>
       <c r="K7" s="13">
         <v>1286087</v>
       </c>
       <c r="L7" s="14">
         <v>1289091</v>
       </c>
       <c r="M7" s="13">
         <v>1291011</v>
       </c>
       <c r="N7" s="18">
         <v>1294050</v>
       </c>
       <c r="O7" s="13">
         <v>1298279</v>
       </c>
       <c r="P7" s="19">
         <v>1300357</v>
       </c>
       <c r="Q7" s="18">
         <v>1302868</v>
       </c>
       <c r="R7" s="18">
         <v>1305620</v>
       </c>
+      <c r="S7" s="19">
+        <v>1308120</v>
+      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="B8" s="11">
         <v>238174</v>
       </c>
       <c r="C8" s="14">
         <v>240265</v>
       </c>
       <c r="D8" s="11">
         <v>241864</v>
       </c>
       <c r="E8" s="14">
         <v>243383</v>
       </c>
       <c r="F8" s="11">
         <v>245921</v>
       </c>
       <c r="G8" s="11">
         <v>247434</v>
       </c>
       <c r="H8" s="14">
         <v>249254</v>
@@ -849,50 +857,53 @@
       </c>
       <c r="K8" s="14">
         <v>254439</v>
       </c>
       <c r="L8" s="14">
         <v>256072</v>
       </c>
       <c r="M8" s="14">
         <v>257503</v>
       </c>
       <c r="N8" s="19">
         <v>259325</v>
       </c>
       <c r="O8" s="14">
         <v>262105</v>
       </c>
       <c r="P8" s="19">
         <v>263724</v>
       </c>
       <c r="Q8" s="19">
         <v>265615</v>
       </c>
       <c r="R8" s="19">
         <v>267620</v>
       </c>
+      <c r="S8" s="19">
+        <v>269413</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="11">
         <v>266825</v>
       </c>
       <c r="C9" s="14">
         <v>266027</v>
       </c>
       <c r="D9" s="11">
         <v>265696</v>
       </c>
       <c r="E9" s="14">
         <v>265488</v>
       </c>
       <c r="F9" s="11">
         <v>265680</v>
       </c>
       <c r="G9" s="11">
         <v>265133</v>
       </c>
       <c r="H9" s="14">
         <v>264724</v>
@@ -905,50 +916,53 @@
       </c>
       <c r="K9" s="14">
         <v>263514</v>
       </c>
       <c r="L9" s="14">
         <v>263187</v>
       </c>
       <c r="M9" s="14">
         <v>262927</v>
       </c>
       <c r="N9" s="19">
         <v>262566</v>
       </c>
       <c r="O9" s="14">
         <v>262131</v>
       </c>
       <c r="P9" s="19">
         <v>261652</v>
       </c>
       <c r="Q9" s="19">
         <v>261126</v>
       </c>
       <c r="R9" s="19">
         <v>260897</v>
       </c>
+      <c r="S9" s="19">
+        <v>260727</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="7" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="11">
         <v>206998</v>
       </c>
       <c r="C10" s="14">
         <v>206551</v>
       </c>
       <c r="D10" s="11">
         <v>206397</v>
       </c>
       <c r="E10" s="14">
         <v>206401</v>
       </c>
       <c r="F10" s="11">
         <v>206712</v>
       </c>
       <c r="G10" s="11">
         <v>206704</v>
       </c>
       <c r="H10" s="14">
         <v>206715</v>
@@ -961,50 +975,53 @@
       </c>
       <c r="K10" s="14">
         <v>206542</v>
       </c>
       <c r="L10" s="14">
         <v>206604</v>
       </c>
       <c r="M10" s="14">
         <v>206600</v>
       </c>
       <c r="N10" s="19">
         <v>206679</v>
       </c>
       <c r="O10" s="14">
         <v>206636</v>
       </c>
       <c r="P10" s="19">
         <v>206688</v>
       </c>
       <c r="Q10" s="19">
         <v>206856</v>
       </c>
       <c r="R10" s="19">
         <v>206680</v>
       </c>
+      <c r="S10" s="19">
+        <v>206643</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="11">
         <v>311653</v>
       </c>
       <c r="C11" s="14">
         <v>313880</v>
       </c>
       <c r="D11" s="11">
         <v>315819</v>
       </c>
       <c r="E11" s="14">
         <v>317390</v>
       </c>
       <c r="F11" s="11">
         <v>320343</v>
       </c>
       <c r="G11" s="11">
         <v>322372</v>
       </c>
       <c r="H11" s="14">
         <v>324457</v>
@@ -1017,50 +1034,53 @@
       </c>
       <c r="K11" s="14">
         <v>329627</v>
       </c>
       <c r="L11" s="14">
         <v>331301</v>
       </c>
       <c r="M11" s="14">
         <v>332570</v>
       </c>
       <c r="N11" s="19">
         <v>334139</v>
       </c>
       <c r="O11" s="14">
         <v>335952</v>
       </c>
       <c r="P11" s="19">
         <v>337039</v>
       </c>
       <c r="Q11" s="19">
         <v>338086</v>
       </c>
       <c r="R11" s="19">
         <v>339400</v>
       </c>
+      <c r="S11" s="19">
+        <v>340273</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="8" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="12">
         <v>232613</v>
       </c>
       <c r="C12" s="12">
         <v>232155</v>
       </c>
       <c r="D12" s="12">
         <v>231933</v>
       </c>
       <c r="E12" s="12">
         <v>231830</v>
       </c>
       <c r="F12" s="12">
         <v>232572</v>
       </c>
       <c r="G12" s="12">
         <v>232653</v>
       </c>
       <c r="H12" s="12">
         <v>232593</v>
@@ -1072,76 +1092,79 @@
         <v>232223</v>
       </c>
       <c r="K12" s="12">
         <v>231965</v>
       </c>
       <c r="L12" s="12">
         <v>231927</v>
       </c>
       <c r="M12" s="12">
         <v>231411</v>
       </c>
       <c r="N12" s="20">
         <v>231341</v>
       </c>
       <c r="O12" s="12">
         <v>231455</v>
       </c>
       <c r="P12" s="20">
         <v>231254</v>
       </c>
       <c r="Q12" s="20">
         <v>231185</v>
       </c>
       <c r="R12" s="20">
         <v>231023</v>
+      </c>
+      <c r="S12" s="20">
+        <v>231064</v>
       </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="9" t="s">
         <v>14</v>
       </c>
       <c r="AD13" s="3"/>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="23"/>
       <c r="AD14" s="3"/>
     </row>
     <row r="15" spans="1:37" ht="11.25" customHeight="1">
       <c r="A15" s="24"/>
       <c r="AD15" s="3"/>
     </row>
     <row r="22" spans="27:27">
       <c r="AA22" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="A14:A15"/>
     <mergeCell ref="A5:A6"/>
-    <mergeCell ref="N5:R5"/>
-    <mergeCell ref="A3:R3"/>
+    <mergeCell ref="N5:S5"/>
+    <mergeCell ref="A3:S3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Барлық халық</vt:lpstr>
     </vt:vector>