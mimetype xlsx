--- v2 (2026-07-21)
+++ v3 (2026-08-11)
@@ -11,51 +11,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28710" windowHeight="12240"/>
   </bookViews>
   <sheets>
     <sheet name="Барлық халық" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="21">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="21">
   <si>
     <t>1 мамыр</t>
   </si>
   <si>
     <t>1 маусым</t>
   </si>
   <si>
     <t>1 шілде</t>
   </si>
   <si>
     <t>1 тамыз</t>
   </si>
   <si>
     <t>1 қыркүйек</t>
   </si>
   <si>
     <t>1 қазан</t>
   </si>
   <si>
     <t>1 ақпан</t>
   </si>
   <si>
     <t>1 наурыз</t>
   </si>
   <si>
@@ -80,51 +80,54 @@
     <t>*Ағымдағы есеп бойынша.</t>
   </si>
   <si>
     <t xml:space="preserve">Еңбекші </t>
   </si>
   <si>
     <t xml:space="preserve">Қаратау </t>
   </si>
   <si>
     <t>Шымкент қаласы</t>
   </si>
   <si>
     <t>Шымкент қаласының халық саны*</t>
   </si>
   <si>
     <t>Тұран</t>
   </si>
   <si>
     <t xml:space="preserve">Әл Фараби </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="9">
+  <numFmts count="1">
+    <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
+  </numFmts>
+  <fonts count="10">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -137,50 +140,55 @@
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="7.5"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
@@ -222,51 +230,51 @@
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="28">
+  <cellXfs count="31">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
@@ -294,50 +302,59 @@
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -610,125 +627,127 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A3:AK22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="O21" sqref="O21"/>
+      <selection pane="bottomLeft" activeCell="E19" sqref="E19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="10" style="1" customWidth="1"/>
     <col min="3" max="9" width="9.140625" style="1"/>
     <col min="10" max="10" width="10.5703125" style="1" customWidth="1"/>
     <col min="11" max="12" width="9.140625" style="1"/>
     <col min="13" max="13" width="10" style="1" customWidth="1"/>
     <col min="14" max="24" width="9.140625" style="1"/>
     <col min="25" max="25" width="9.5703125" style="1" customWidth="1"/>
     <col min="26" max="36" width="9.140625" style="1"/>
     <col min="37" max="37" width="10.5703125" style="1" customWidth="1"/>
     <col min="38" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:37">
       <c r="A3" s="27" t="s">
         <v>18</v>
       </c>
       <c r="B3" s="27"/>
       <c r="C3" s="27"/>
       <c r="D3" s="27"/>
       <c r="E3" s="27"/>
       <c r="F3" s="27"/>
       <c r="G3" s="27"/>
       <c r="H3" s="27"/>
       <c r="I3" s="27"/>
       <c r="J3" s="27"/>
       <c r="K3" s="27"/>
       <c r="L3" s="27"/>
       <c r="M3" s="27"/>
       <c r="N3" s="27"/>
       <c r="O3" s="27"/>
       <c r="P3" s="27"/>
       <c r="Q3" s="27"/>
       <c r="R3" s="27"/>
       <c r="S3" s="27"/>
+      <c r="T3" s="27"/>
     </row>
     <row r="4" spans="1:37">
       <c r="A4" s="2"/>
       <c r="B4" s="3"/>
       <c r="F4" s="3"/>
-      <c r="S4" s="15" t="s">
+      <c r="T4" s="15" t="s">
         <v>12</v>
       </c>
       <c r="Y4" s="3"/>
       <c r="AK4" s="4"/>
     </row>
     <row r="5" spans="1:37">
       <c r="A5" s="25"/>
       <c r="B5" s="21">
         <v>2025</v>
       </c>
       <c r="C5" s="22"/>
       <c r="D5" s="22"/>
       <c r="E5" s="22"/>
       <c r="F5" s="22"/>
       <c r="G5" s="22"/>
       <c r="H5" s="22"/>
       <c r="I5" s="22"/>
       <c r="J5" s="22"/>
       <c r="K5" s="22"/>
       <c r="L5" s="22"/>
       <c r="M5" s="22"/>
       <c r="N5" s="21">
         <v>2026</v>
       </c>
       <c r="O5" s="22"/>
       <c r="P5" s="22"/>
       <c r="Q5" s="22"/>
       <c r="R5" s="22"/>
       <c r="S5" s="22"/>
+      <c r="T5" s="22"/>
     </row>
     <row r="6" spans="1:37" ht="25.5" customHeight="1">
       <c r="A6" s="26"/>
       <c r="B6" s="17" t="s">
         <v>13</v>
       </c>
       <c r="C6" s="6" t="s">
         <v>6</v>
       </c>
       <c r="D6" s="10" t="s">
         <v>7</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>8</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>0</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>1</v>
       </c>
       <c r="H6" s="5" t="s">
         <v>2</v>
       </c>
       <c r="I6" s="16" t="s">
@@ -742,50 +761,53 @@
       </c>
       <c r="L6" s="17" t="s">
         <v>9</v>
       </c>
       <c r="M6" s="5" t="s">
         <v>10</v>
       </c>
       <c r="N6" s="17" t="s">
         <v>13</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>6</v>
       </c>
       <c r="P6" s="10" t="s">
         <v>7</v>
       </c>
       <c r="Q6" s="10" t="s">
         <v>8</v>
       </c>
       <c r="R6" s="5" t="s">
         <v>0</v>
       </c>
       <c r="S6" s="5" t="s">
         <v>1</v>
       </c>
+      <c r="T6" s="5" t="s">
+        <v>2</v>
+      </c>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="7" t="s">
         <v>17</v>
       </c>
       <c r="B7" s="11">
         <v>1256263</v>
       </c>
       <c r="C7" s="14">
         <v>1258878</v>
       </c>
       <c r="D7" s="11">
         <v>1261709</v>
       </c>
       <c r="E7" s="13">
         <v>1264492</v>
       </c>
       <c r="F7" s="11">
         <v>1271228</v>
       </c>
       <c r="G7" s="11">
         <v>1274296</v>
       </c>
       <c r="H7" s="14">
         <v>1277743</v>
@@ -801,50 +823,53 @@
       </c>
       <c r="L7" s="14">
         <v>1289091</v>
       </c>
       <c r="M7" s="13">
         <v>1291011</v>
       </c>
       <c r="N7" s="18">
         <v>1294050</v>
       </c>
       <c r="O7" s="13">
         <v>1298279</v>
       </c>
       <c r="P7" s="19">
         <v>1300357</v>
       </c>
       <c r="Q7" s="18">
         <v>1302868</v>
       </c>
       <c r="R7" s="18">
         <v>1305620</v>
       </c>
       <c r="S7" s="19">
         <v>1308120</v>
       </c>
+      <c r="T7" s="28">
+        <v>1310681</v>
+      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="B8" s="11">
         <v>238174</v>
       </c>
       <c r="C8" s="14">
         <v>240265</v>
       </c>
       <c r="D8" s="11">
         <v>241864</v>
       </c>
       <c r="E8" s="14">
         <v>243383</v>
       </c>
       <c r="F8" s="11">
         <v>245921</v>
       </c>
       <c r="G8" s="11">
         <v>247434</v>
       </c>
       <c r="H8" s="14">
         <v>249254</v>
@@ -860,50 +885,53 @@
       </c>
       <c r="L8" s="14">
         <v>256072</v>
       </c>
       <c r="M8" s="14">
         <v>257503</v>
       </c>
       <c r="N8" s="19">
         <v>259325</v>
       </c>
       <c r="O8" s="14">
         <v>262105</v>
       </c>
       <c r="P8" s="19">
         <v>263724</v>
       </c>
       <c r="Q8" s="19">
         <v>265615</v>
       </c>
       <c r="R8" s="19">
         <v>267620</v>
       </c>
       <c r="S8" s="19">
         <v>269413</v>
       </c>
+      <c r="T8" s="29">
+        <v>270671</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="11">
         <v>266825</v>
       </c>
       <c r="C9" s="14">
         <v>266027</v>
       </c>
       <c r="D9" s="11">
         <v>265696</v>
       </c>
       <c r="E9" s="14">
         <v>265488</v>
       </c>
       <c r="F9" s="11">
         <v>265680</v>
       </c>
       <c r="G9" s="11">
         <v>265133</v>
       </c>
       <c r="H9" s="14">
         <v>264724</v>
@@ -919,50 +947,53 @@
       </c>
       <c r="L9" s="14">
         <v>263187</v>
       </c>
       <c r="M9" s="14">
         <v>262927</v>
       </c>
       <c r="N9" s="19">
         <v>262566</v>
       </c>
       <c r="O9" s="14">
         <v>262131</v>
       </c>
       <c r="P9" s="19">
         <v>261652</v>
       </c>
       <c r="Q9" s="19">
         <v>261126</v>
       </c>
       <c r="R9" s="19">
         <v>260897</v>
       </c>
       <c r="S9" s="19">
         <v>260727</v>
       </c>
+      <c r="T9" s="29">
+        <v>260856</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="7" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="11">
         <v>206998</v>
       </c>
       <c r="C10" s="14">
         <v>206551</v>
       </c>
       <c r="D10" s="11">
         <v>206397</v>
       </c>
       <c r="E10" s="14">
         <v>206401</v>
       </c>
       <c r="F10" s="11">
         <v>206712</v>
       </c>
       <c r="G10" s="11">
         <v>206704</v>
       </c>
       <c r="H10" s="14">
         <v>206715</v>
@@ -978,50 +1009,53 @@
       </c>
       <c r="L10" s="14">
         <v>206604</v>
       </c>
       <c r="M10" s="14">
         <v>206600</v>
       </c>
       <c r="N10" s="19">
         <v>206679</v>
       </c>
       <c r="O10" s="14">
         <v>206636</v>
       </c>
       <c r="P10" s="19">
         <v>206688</v>
       </c>
       <c r="Q10" s="19">
         <v>206856</v>
       </c>
       <c r="R10" s="19">
         <v>206680</v>
       </c>
       <c r="S10" s="19">
         <v>206643</v>
       </c>
+      <c r="T10" s="29">
+        <v>206438</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="11">
         <v>311653</v>
       </c>
       <c r="C11" s="14">
         <v>313880</v>
       </c>
       <c r="D11" s="11">
         <v>315819</v>
       </c>
       <c r="E11" s="14">
         <v>317390</v>
       </c>
       <c r="F11" s="11">
         <v>320343</v>
       </c>
       <c r="G11" s="11">
         <v>322372</v>
       </c>
       <c r="H11" s="14">
         <v>324457</v>
@@ -1037,50 +1071,53 @@
       </c>
       <c r="L11" s="14">
         <v>331301</v>
       </c>
       <c r="M11" s="14">
         <v>332570</v>
       </c>
       <c r="N11" s="19">
         <v>334139</v>
       </c>
       <c r="O11" s="14">
         <v>335952</v>
       </c>
       <c r="P11" s="19">
         <v>337039</v>
       </c>
       <c r="Q11" s="19">
         <v>338086</v>
       </c>
       <c r="R11" s="19">
         <v>339400</v>
       </c>
       <c r="S11" s="19">
         <v>340273</v>
       </c>
+      <c r="T11" s="29">
+        <v>341618</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="8" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="12">
         <v>232613</v>
       </c>
       <c r="C12" s="12">
         <v>232155</v>
       </c>
       <c r="D12" s="12">
         <v>231933</v>
       </c>
       <c r="E12" s="12">
         <v>231830</v>
       </c>
       <c r="F12" s="12">
         <v>232572</v>
       </c>
       <c r="G12" s="12">
         <v>232653</v>
       </c>
       <c r="H12" s="12">
         <v>232593</v>
@@ -1095,76 +1132,79 @@
         <v>231965</v>
       </c>
       <c r="L12" s="12">
         <v>231927</v>
       </c>
       <c r="M12" s="12">
         <v>231411</v>
       </c>
       <c r="N12" s="20">
         <v>231341</v>
       </c>
       <c r="O12" s="12">
         <v>231455</v>
       </c>
       <c r="P12" s="20">
         <v>231254</v>
       </c>
       <c r="Q12" s="20">
         <v>231185</v>
       </c>
       <c r="R12" s="20">
         <v>231023</v>
       </c>
       <c r="S12" s="20">
         <v>231064</v>
+      </c>
+      <c r="T12" s="30">
+        <v>231098</v>
       </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="9" t="s">
         <v>14</v>
       </c>
       <c r="AD13" s="3"/>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="23"/>
       <c r="AD14" s="3"/>
     </row>
     <row r="15" spans="1:37" ht="11.25" customHeight="1">
       <c r="A15" s="24"/>
       <c r="AD15" s="3"/>
     </row>
     <row r="22" spans="27:27">
       <c r="AA22" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="A14:A15"/>
     <mergeCell ref="A5:A6"/>
-    <mergeCell ref="N5:S5"/>
-    <mergeCell ref="A3:S3"/>
+    <mergeCell ref="N5:T5"/>
+    <mergeCell ref="A3:T3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Барлық халық</vt:lpstr>
     </vt:vector>