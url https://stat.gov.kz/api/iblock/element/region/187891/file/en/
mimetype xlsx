--- v0 (2026-04-25)
+++ v1 (2026-05-23)
@@ -11,51 +11,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="3576" yWindow="780" windowWidth="21012" windowHeight="9024"/>
   </bookViews>
   <sheets>
     <sheet name="CPI" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="77" uniqueCount="23">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="78" uniqueCount="23">
   <si>
     <t>products</t>
   </si>
   <si>
     <t>products and services</t>
   </si>
   <si>
     <t>food</t>
   </si>
   <si>
     <t>non-food</t>
   </si>
   <si>
     <t>paid services</t>
   </si>
   <si>
     <t>To the previous month</t>
   </si>
   <si>
     <t>By December of the previous year</t>
   </si>
   <si>
     <t>By the corresponding month of the previous year</t>
   </si>
   <si>
@@ -261,84 +261,84 @@
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="22">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
-[...4 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -597,235 +597,235 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:R61"/>
+  <dimension ref="A1:R62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection sqref="A1:Q1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
     <col min="2" max="2" width="7.6640625" customWidth="1"/>
     <col min="3" max="5" width="7.21875" customWidth="1"/>
     <col min="6" max="6" width="7.5546875" customWidth="1"/>
     <col min="7" max="9" width="7.77734375" customWidth="1"/>
     <col min="11" max="12" width="7.77734375" customWidth="1"/>
     <col min="13" max="13" width="8" customWidth="1"/>
     <col min="15" max="16" width="8" customWidth="1"/>
     <col min="17" max="17" width="7.21875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17">
-      <c r="A1" s="16" t="s">
+      <c r="A1" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="B1" s="16"/>
-[...14 lines deleted...]
-      <c r="Q1" s="16"/>
+      <c r="B1" s="13"/>
+      <c r="C1" s="13"/>
+      <c r="D1" s="13"/>
+      <c r="E1" s="13"/>
+      <c r="F1" s="13"/>
+      <c r="G1" s="13"/>
+      <c r="H1" s="13"/>
+      <c r="I1" s="13"/>
+      <c r="J1" s="13"/>
+      <c r="K1" s="13"/>
+      <c r="L1" s="13"/>
+      <c r="M1" s="13"/>
+      <c r="N1" s="13"/>
+      <c r="O1" s="13"/>
+      <c r="P1" s="13"/>
+      <c r="Q1" s="13"/>
     </row>
     <row r="2" spans="1:17">
-      <c r="A2" s="17" t="s">
+      <c r="A2" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="B2" s="17"/>
-[...14 lines deleted...]
-      <c r="Q2" s="17"/>
+      <c r="B2" s="14"/>
+      <c r="C2" s="14"/>
+      <c r="D2" s="14"/>
+      <c r="E2" s="14"/>
+      <c r="F2" s="14"/>
+      <c r="G2" s="14"/>
+      <c r="H2" s="14"/>
+      <c r="I2" s="14"/>
+      <c r="J2" s="14"/>
+      <c r="K2" s="14"/>
+      <c r="L2" s="14"/>
+      <c r="M2" s="14"/>
+      <c r="N2" s="14"/>
+      <c r="O2" s="14"/>
+      <c r="P2" s="14"/>
+      <c r="Q2" s="14"/>
     </row>
     <row r="3" spans="1:17">
-      <c r="A3" s="18"/>
-      <c r="B3" s="13" t="s">
+      <c r="A3" s="15"/>
+      <c r="B3" s="11" t="s">
         <v>5</v>
       </c>
-      <c r="C3" s="13"/>
-[...2 lines deleted...]
-      <c r="F3" s="19" t="s">
+      <c r="C3" s="11"/>
+      <c r="D3" s="11"/>
+      <c r="E3" s="11"/>
+      <c r="F3" s="18" t="s">
         <v>6</v>
       </c>
-      <c r="G3" s="20"/>
-[...2 lines deleted...]
-      <c r="J3" s="13" t="s">
+      <c r="G3" s="19"/>
+      <c r="H3" s="19"/>
+      <c r="I3" s="20"/>
+      <c r="J3" s="11" t="s">
         <v>7</v>
       </c>
-      <c r="K3" s="13"/>
-[...2 lines deleted...]
-      <c r="N3" s="13" t="s">
+      <c r="K3" s="11"/>
+      <c r="L3" s="11"/>
+      <c r="M3" s="11"/>
+      <c r="N3" s="11" t="s">
         <v>8</v>
       </c>
-      <c r="O3" s="13"/>
-[...1 lines deleted...]
-      <c r="Q3" s="13"/>
+      <c r="O3" s="11"/>
+      <c r="P3" s="11"/>
+      <c r="Q3" s="11"/>
     </row>
     <row r="4" spans="1:17" ht="14.4" customHeight="1">
-      <c r="A4" s="18"/>
-      <c r="B4" s="11" t="s">
+      <c r="A4" s="15"/>
+      <c r="B4" s="16" t="s">
         <v>1</v>
       </c>
-      <c r="C4" s="13" t="s">
+      <c r="C4" s="11" t="s">
         <v>0</v>
       </c>
-      <c r="D4" s="13"/>
-      <c r="E4" s="11" t="s">
+      <c r="D4" s="11"/>
+      <c r="E4" s="16" t="s">
         <v>4</v>
       </c>
-      <c r="F4" s="11" t="s">
+      <c r="F4" s="16" t="s">
         <v>1</v>
       </c>
-      <c r="G4" s="13" t="s">
+      <c r="G4" s="11" t="s">
         <v>0</v>
       </c>
-      <c r="H4" s="13"/>
-      <c r="I4" s="11" t="s">
+      <c r="H4" s="11"/>
+      <c r="I4" s="16" t="s">
         <v>4</v>
       </c>
-      <c r="J4" s="11" t="s">
+      <c r="J4" s="16" t="s">
         <v>1</v>
       </c>
-      <c r="K4" s="13" t="s">
+      <c r="K4" s="11" t="s">
         <v>0</v>
       </c>
-      <c r="L4" s="13"/>
-      <c r="M4" s="11" t="s">
+      <c r="L4" s="11"/>
+      <c r="M4" s="16" t="s">
         <v>4</v>
       </c>
-      <c r="N4" s="11" t="s">
+      <c r="N4" s="16" t="s">
         <v>1</v>
       </c>
-      <c r="O4" s="13" t="s">
+      <c r="O4" s="11" t="s">
         <v>0</v>
       </c>
-      <c r="P4" s="13"/>
-      <c r="Q4" s="11" t="s">
+      <c r="P4" s="11"/>
+      <c r="Q4" s="16" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="5" spans="1:17" ht="36" customHeight="1">
-      <c r="A5" s="18"/>
-      <c r="B5" s="12"/>
+      <c r="A5" s="15"/>
+      <c r="B5" s="17"/>
       <c r="C5" s="6" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="E5" s="12"/>
-      <c r="F5" s="12"/>
+      <c r="E5" s="17"/>
+      <c r="F5" s="17"/>
       <c r="G5" s="6" t="s">
         <v>2</v>
       </c>
       <c r="H5" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="I5" s="12"/>
-      <c r="J5" s="12"/>
+      <c r="I5" s="17"/>
+      <c r="J5" s="17"/>
       <c r="K5" s="6" t="s">
         <v>2</v>
       </c>
       <c r="L5" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="M5" s="12"/>
-      <c r="N5" s="12"/>
+      <c r="M5" s="17"/>
+      <c r="N5" s="17"/>
       <c r="O5" s="6" t="s">
         <v>2</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="Q5" s="12"/>
+      <c r="Q5" s="17"/>
     </row>
     <row r="6" spans="1:17">
-      <c r="A6" s="15">
+      <c r="A6" s="12">
         <v>2022</v>
       </c>
-      <c r="B6" s="15"/>
-[...14 lines deleted...]
-      <c r="Q6" s="15"/>
+      <c r="B6" s="12"/>
+      <c r="C6" s="12"/>
+      <c r="D6" s="12"/>
+      <c r="E6" s="12"/>
+      <c r="F6" s="12"/>
+      <c r="G6" s="12"/>
+      <c r="H6" s="12"/>
+      <c r="I6" s="12"/>
+      <c r="J6" s="12"/>
+      <c r="K6" s="12"/>
+      <c r="L6" s="12"/>
+      <c r="M6" s="12"/>
+      <c r="N6" s="12"/>
+      <c r="O6" s="12"/>
+      <c r="P6" s="12"/>
+      <c r="Q6" s="12"/>
     </row>
     <row r="7" spans="1:17">
       <c r="A7" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B7" s="2">
         <v>100.9</v>
       </c>
       <c r="C7" s="2">
         <v>101.3</v>
       </c>
       <c r="D7" s="2">
         <v>100.3</v>
       </c>
       <c r="E7" s="2">
         <v>101</v>
       </c>
       <c r="F7" s="2">
         <v>100.9</v>
       </c>
       <c r="G7" s="2">
         <v>101.3</v>
       </c>
       <c r="H7" s="2">
         <v>100.3</v>
@@ -1420,69 +1420,69 @@
         <v>120.7</v>
       </c>
       <c r="K18" s="4">
         <v>125.4</v>
       </c>
       <c r="L18" s="4">
         <v>118.5</v>
       </c>
       <c r="M18" s="4">
         <v>116.4</v>
       </c>
       <c r="N18" s="5">
         <v>115.5</v>
       </c>
       <c r="O18" s="5">
         <v>118.6</v>
       </c>
       <c r="P18" s="5">
         <v>115</v>
       </c>
       <c r="Q18" s="5">
         <v>111.7</v>
       </c>
     </row>
     <row r="19" spans="1:17">
-      <c r="A19" s="14">
+      <c r="A19" s="10">
         <v>2023</v>
       </c>
-      <c r="B19" s="14"/>
-[...14 lines deleted...]
-      <c r="Q19" s="14"/>
+      <c r="B19" s="10"/>
+      <c r="C19" s="10"/>
+      <c r="D19" s="10"/>
+      <c r="E19" s="10"/>
+      <c r="F19" s="10"/>
+      <c r="G19" s="10"/>
+      <c r="H19" s="10"/>
+      <c r="I19" s="10"/>
+      <c r="J19" s="10"/>
+      <c r="K19" s="10"/>
+      <c r="L19" s="10"/>
+      <c r="M19" s="10"/>
+      <c r="N19" s="10"/>
+      <c r="O19" s="10"/>
+      <c r="P19" s="10"/>
+      <c r="Q19" s="10"/>
     </row>
     <row r="20" spans="1:17">
       <c r="A20" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B20" s="5">
         <v>100.8</v>
       </c>
       <c r="C20" s="5">
         <v>101.2</v>
       </c>
       <c r="D20" s="5">
         <v>100.8</v>
       </c>
       <c r="E20" s="5">
         <v>100.2</v>
       </c>
       <c r="F20" s="5">
         <v>100.8</v>
       </c>
       <c r="G20" s="5">
         <v>101.2</v>
       </c>
       <c r="H20" s="5">
         <v>100.8</v>
@@ -2077,69 +2077,69 @@
         <v>111.1</v>
       </c>
       <c r="K31" s="5">
         <v>108.4</v>
       </c>
       <c r="L31" s="5">
         <v>110.4</v>
       </c>
       <c r="M31" s="5">
         <v>115.2</v>
       </c>
       <c r="N31" s="5">
         <v>114.8</v>
       </c>
       <c r="O31" s="5">
         <v>115.4</v>
       </c>
       <c r="P31" s="5">
         <v>114</v>
       </c>
       <c r="Q31" s="5">
         <v>114.7</v>
       </c>
     </row>
     <row r="32" spans="1:17">
-      <c r="A32" s="14">
+      <c r="A32" s="10">
         <v>2024</v>
       </c>
-      <c r="B32" s="14"/>
-[...14 lines deleted...]
-      <c r="Q32" s="14"/>
+      <c r="B32" s="10"/>
+      <c r="C32" s="10"/>
+      <c r="D32" s="10"/>
+      <c r="E32" s="10"/>
+      <c r="F32" s="10"/>
+      <c r="G32" s="10"/>
+      <c r="H32" s="10"/>
+      <c r="I32" s="10"/>
+      <c r="J32" s="10"/>
+      <c r="K32" s="10"/>
+      <c r="L32" s="10"/>
+      <c r="M32" s="10"/>
+      <c r="N32" s="10"/>
+      <c r="O32" s="10"/>
+      <c r="P32" s="10"/>
+      <c r="Q32" s="10"/>
     </row>
     <row r="33" spans="1:18">
       <c r="A33" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B33" s="5">
         <v>101</v>
       </c>
       <c r="C33" s="5">
         <v>101.5</v>
       </c>
       <c r="D33" s="5">
         <v>100.7</v>
       </c>
       <c r="E33" s="5">
         <v>100.6</v>
       </c>
       <c r="F33" s="5">
         <v>101</v>
       </c>
       <c r="G33" s="5">
         <v>101.5</v>
       </c>
       <c r="H33" s="5">
         <v>100.7</v>
@@ -2735,69 +2735,69 @@
         <v>109.6</v>
       </c>
       <c r="K44" s="5">
         <v>106.4</v>
       </c>
       <c r="L44" s="5">
         <v>108.7</v>
       </c>
       <c r="M44" s="5">
         <v>114.1</v>
       </c>
       <c r="N44" s="5">
         <v>110.1</v>
       </c>
       <c r="O44" s="5">
         <v>105.9</v>
       </c>
       <c r="P44" s="5">
         <v>109.3</v>
       </c>
       <c r="Q44" s="5">
         <v>116</v>
       </c>
     </row>
     <row r="45" spans="1:18">
-      <c r="A45" s="14">
+      <c r="A45" s="10">
         <v>2025</v>
       </c>
-      <c r="B45" s="14"/>
-[...14 lines deleted...]
-      <c r="Q45" s="14"/>
+      <c r="B45" s="10"/>
+      <c r="C45" s="10"/>
+      <c r="D45" s="10"/>
+      <c r="E45" s="10"/>
+      <c r="F45" s="10"/>
+      <c r="G45" s="10"/>
+      <c r="H45" s="10"/>
+      <c r="I45" s="10"/>
+      <c r="J45" s="10"/>
+      <c r="K45" s="10"/>
+      <c r="L45" s="10"/>
+      <c r="M45" s="10"/>
+      <c r="N45" s="10"/>
+      <c r="O45" s="10"/>
+      <c r="P45" s="10"/>
+      <c r="Q45" s="10"/>
     </row>
     <row r="46" spans="1:18">
       <c r="A46" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B46" s="5">
         <v>101.2</v>
       </c>
       <c r="C46" s="5">
         <v>102</v>
       </c>
       <c r="D46" s="5">
         <v>100.7</v>
       </c>
       <c r="E46" s="5">
         <v>100.9</v>
       </c>
       <c r="F46" s="5">
         <v>101.2</v>
       </c>
       <c r="G46" s="5">
         <v>102</v>
       </c>
       <c r="H46" s="5">
         <v>100.7</v>
@@ -3392,69 +3392,69 @@
         <v>113.1</v>
       </c>
       <c r="K57" s="5">
         <v>113.4</v>
       </c>
       <c r="L57" s="5">
         <v>111.3</v>
       </c>
       <c r="M57" s="5">
         <v>114.3</v>
       </c>
       <c r="N57" s="5">
         <v>112.9</v>
       </c>
       <c r="O57" s="5">
         <v>111.9</v>
       </c>
       <c r="P57" s="5">
         <v>110.5</v>
       </c>
       <c r="Q57" s="5">
         <v>116.2</v>
       </c>
     </row>
     <row r="58" spans="1:17">
-      <c r="A58" s="14">
+      <c r="A58" s="10">
         <v>2025</v>
       </c>
-      <c r="B58" s="14"/>
-[...14 lines deleted...]
-      <c r="Q58" s="14"/>
+      <c r="B58" s="10"/>
+      <c r="C58" s="10"/>
+      <c r="D58" s="10"/>
+      <c r="E58" s="10"/>
+      <c r="F58" s="10"/>
+      <c r="G58" s="10"/>
+      <c r="H58" s="10"/>
+      <c r="I58" s="10"/>
+      <c r="J58" s="10"/>
+      <c r="K58" s="10"/>
+      <c r="L58" s="10"/>
+      <c r="M58" s="10"/>
+      <c r="N58" s="10"/>
+      <c r="O58" s="10"/>
+      <c r="P58" s="10"/>
+      <c r="Q58" s="10"/>
     </row>
     <row r="59" spans="1:17" s="7" customFormat="1">
       <c r="A59" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B59" s="5">
         <v>100.9</v>
       </c>
       <c r="C59" s="5">
         <v>101</v>
       </c>
       <c r="D59" s="5">
         <v>101</v>
       </c>
       <c r="E59" s="5">
         <v>100.6</v>
       </c>
       <c r="F59" s="5">
         <v>100.9</v>
       </c>
       <c r="G59" s="5">
         <v>101</v>
       </c>
       <c r="H59" s="5">
         <v>101</v>
@@ -3519,128 +3519,181 @@
         <v>111.8</v>
       </c>
       <c r="K60" s="5">
         <v>110.8</v>
       </c>
       <c r="L60" s="5">
         <v>110.9</v>
       </c>
       <c r="M60" s="5">
         <v>113.4</v>
       </c>
       <c r="N60" s="5">
         <v>112.2</v>
       </c>
       <c r="O60" s="5">
         <v>111.5</v>
       </c>
       <c r="P60" s="5">
         <v>111.3</v>
       </c>
       <c r="Q60" s="5">
         <v>113.7</v>
       </c>
     </row>
     <row r="61" spans="1:17">
-      <c r="A61" s="10" t="s">
+      <c r="A61" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="B61" s="9">
+      <c r="B61" s="5">
         <v>100.4</v>
       </c>
-      <c r="C61" s="9">
+      <c r="C61" s="5">
         <v>100.5</v>
       </c>
-      <c r="D61" s="9">
+      <c r="D61" s="5">
         <v>100.7</v>
       </c>
-      <c r="E61" s="9">
+      <c r="E61" s="5">
         <v>100</v>
       </c>
-      <c r="F61" s="9">
+      <c r="F61" s="5">
         <v>102.3</v>
       </c>
-      <c r="G61" s="9">
+      <c r="G61" s="5">
         <v>102.6</v>
       </c>
-      <c r="H61" s="9">
+      <c r="H61" s="5">
         <v>102.5</v>
       </c>
-      <c r="I61" s="9">
+      <c r="I61" s="5">
         <v>101.9</v>
       </c>
-      <c r="J61" s="9">
+      <c r="J61" s="5">
         <v>109.6</v>
       </c>
-      <c r="K61" s="9">
+      <c r="K61" s="5">
         <v>109.1</v>
       </c>
-      <c r="L61" s="9">
+      <c r="L61" s="5">
         <v>110.4</v>
       </c>
-      <c r="M61" s="9">
+      <c r="M61" s="5">
         <v>109.4</v>
       </c>
-      <c r="N61" s="9">
+      <c r="N61" s="5">
         <v>111.4</v>
       </c>
-      <c r="O61" s="9">
+      <c r="O61" s="5">
         <v>110.7</v>
       </c>
-      <c r="P61" s="9">
+      <c r="P61" s="5">
         <v>111</v>
       </c>
-      <c r="Q61" s="9">
+      <c r="Q61" s="5">
         <v>112.2</v>
+      </c>
+    </row>
+    <row r="62" spans="1:17">
+      <c r="A62" s="21" t="s">
+        <v>12</v>
+      </c>
+      <c r="B62" s="9">
+        <v>100.7</v>
+      </c>
+      <c r="C62" s="9">
+        <v>100.7</v>
+      </c>
+      <c r="D62" s="9">
+        <v>101</v>
+      </c>
+      <c r="E62" s="9">
+        <v>100.4</v>
+      </c>
+      <c r="F62" s="9">
+        <v>103</v>
+      </c>
+      <c r="G62" s="9">
+        <v>103.3</v>
+      </c>
+      <c r="H62" s="9">
+        <v>103.5</v>
+      </c>
+      <c r="I62" s="9">
+        <v>102.4</v>
+      </c>
+      <c r="J62" s="9">
+        <v>109.1</v>
+      </c>
+      <c r="K62" s="9">
+        <v>108.9</v>
+      </c>
+      <c r="L62" s="9">
+        <v>110.9</v>
+      </c>
+      <c r="M62" s="9">
+        <v>107.7</v>
+      </c>
+      <c r="N62" s="9">
+        <v>110.8</v>
+      </c>
+      <c r="O62" s="9">
+        <v>110.3</v>
+      </c>
+      <c r="P62" s="9">
+        <v>110.9</v>
+      </c>
+      <c r="Q62" s="9">
+        <v>111</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="24">
+    <mergeCell ref="F4:F5"/>
+    <mergeCell ref="G4:H4"/>
+    <mergeCell ref="A32:Q32"/>
+    <mergeCell ref="A19:Q19"/>
+    <mergeCell ref="N4:N5"/>
+    <mergeCell ref="O4:P4"/>
+    <mergeCell ref="Q4:Q5"/>
+    <mergeCell ref="I4:I5"/>
     <mergeCell ref="A58:Q58"/>
     <mergeCell ref="A45:Q45"/>
     <mergeCell ref="N3:Q3"/>
     <mergeCell ref="A6:Q6"/>
     <mergeCell ref="A1:Q1"/>
     <mergeCell ref="A2:Q2"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="J3:M3"/>
     <mergeCell ref="J4:J5"/>
     <mergeCell ref="K4:L4"/>
     <mergeCell ref="M4:M5"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="F3:I3"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:E5"/>
-    <mergeCell ref="F4:F5"/>
-[...6 lines deleted...]
-    <mergeCell ref="I4:I5"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="96" orientation="landscape" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>CPI</vt:lpstr>
     </vt:vector>