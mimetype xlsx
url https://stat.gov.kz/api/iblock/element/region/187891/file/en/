--- v1 (2026-05-23)
+++ v2 (2026-06-12)
@@ -11,51 +11,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="3576" yWindow="780" windowWidth="21012" windowHeight="9024"/>
   </bookViews>
   <sheets>
     <sheet name="CPI" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="78" uniqueCount="23">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="23">
   <si>
     <t>products</t>
   </si>
   <si>
     <t>products and services</t>
   </si>
   <si>
     <t>food</t>
   </si>
   <si>
     <t>non-food</t>
   </si>
   <si>
     <t>paid services</t>
   </si>
   <si>
     <t>To the previous month</t>
   </si>
   <si>
     <t>By December of the previous year</t>
   </si>
   <si>
     <t>By the corresponding month of the previous year</t>
   </si>
   <si>
@@ -260,85 +260,85 @@
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="22">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -597,54 +597,54 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:R62"/>
+  <dimension ref="A1:R63"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection sqref="A1:Q1"/>
+    <sheetView tabSelected="1" topLeftCell="A40" workbookViewId="0">
+      <selection activeCell="T60" sqref="T60"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
     <col min="2" max="2" width="7.6640625" customWidth="1"/>
     <col min="3" max="5" width="7.21875" customWidth="1"/>
     <col min="6" max="6" width="7.5546875" customWidth="1"/>
     <col min="7" max="9" width="7.77734375" customWidth="1"/>
     <col min="11" max="12" width="7.77734375" customWidth="1"/>
     <col min="13" max="13" width="8" customWidth="1"/>
     <col min="15" max="16" width="8" customWidth="1"/>
     <col min="17" max="17" width="7.21875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17">
       <c r="A1" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B1" s="13"/>
       <c r="C1" s="13"/>
       <c r="D1" s="13"/>
       <c r="E1" s="13"/>
       <c r="F1" s="13"/>
       <c r="G1" s="13"/>
       <c r="H1" s="13"/>
@@ -3572,100 +3572,153 @@
         <v>109.6</v>
       </c>
       <c r="K61" s="5">
         <v>109.1</v>
       </c>
       <c r="L61" s="5">
         <v>110.4</v>
       </c>
       <c r="M61" s="5">
         <v>109.4</v>
       </c>
       <c r="N61" s="5">
         <v>111.4</v>
       </c>
       <c r="O61" s="5">
         <v>110.7</v>
       </c>
       <c r="P61" s="5">
         <v>111</v>
       </c>
       <c r="Q61" s="5">
         <v>112.2</v>
       </c>
     </row>
     <row r="62" spans="1:17">
-      <c r="A62" s="21" t="s">
+      <c r="A62" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="B62" s="9">
+      <c r="B62" s="5">
         <v>100.7</v>
       </c>
-      <c r="C62" s="9">
+      <c r="C62" s="5">
         <v>100.7</v>
       </c>
-      <c r="D62" s="9">
+      <c r="D62" s="5">
         <v>101</v>
       </c>
-      <c r="E62" s="9">
+      <c r="E62" s="5">
         <v>100.4</v>
       </c>
-      <c r="F62" s="9">
+      <c r="F62" s="5">
         <v>103</v>
       </c>
-      <c r="G62" s="9">
+      <c r="G62" s="5">
         <v>103.3</v>
       </c>
-      <c r="H62" s="9">
+      <c r="H62" s="5">
         <v>103.5</v>
       </c>
-      <c r="I62" s="9">
+      <c r="I62" s="5">
         <v>102.4</v>
       </c>
-      <c r="J62" s="9">
+      <c r="J62" s="5">
         <v>109.1</v>
       </c>
-      <c r="K62" s="9">
+      <c r="K62" s="5">
         <v>108.9</v>
       </c>
-      <c r="L62" s="9">
+      <c r="L62" s="5">
         <v>110.9</v>
       </c>
-      <c r="M62" s="9">
+      <c r="M62" s="5">
         <v>107.7</v>
       </c>
-      <c r="N62" s="9">
+      <c r="N62" s="5">
         <v>110.8</v>
       </c>
-      <c r="O62" s="9">
+      <c r="O62" s="5">
         <v>110.3</v>
       </c>
-      <c r="P62" s="9">
+      <c r="P62" s="5">
         <v>110.9</v>
       </c>
-      <c r="Q62" s="9">
+      <c r="Q62" s="5">
         <v>111</v>
+      </c>
+    </row>
+    <row r="63" spans="1:17">
+      <c r="A63" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="B63" s="21">
+        <v>100.6</v>
+      </c>
+      <c r="C63" s="21">
+        <v>100.1</v>
+      </c>
+      <c r="D63" s="21">
+        <v>100.6</v>
+      </c>
+      <c r="E63" s="21">
+        <v>101</v>
+      </c>
+      <c r="F63" s="21">
+        <v>103.6</v>
+      </c>
+      <c r="G63" s="21">
+        <v>103.5</v>
+      </c>
+      <c r="H63" s="21">
+        <v>104.1</v>
+      </c>
+      <c r="I63" s="21">
+        <v>103.4</v>
+      </c>
+      <c r="J63" s="21">
+        <v>109.4</v>
+      </c>
+      <c r="K63" s="21">
+        <v>109.1</v>
+      </c>
+      <c r="L63" s="21">
+        <v>111</v>
+      </c>
+      <c r="M63" s="21">
+        <v>108.5</v>
+      </c>
+      <c r="N63" s="21">
+        <v>110.5</v>
+      </c>
+      <c r="O63" s="21">
+        <v>110</v>
+      </c>
+      <c r="P63" s="21">
+        <v>111</v>
+      </c>
+      <c r="Q63" s="21">
+        <v>110.5</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="24">
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="G4:H4"/>
     <mergeCell ref="A32:Q32"/>
     <mergeCell ref="A19:Q19"/>
     <mergeCell ref="N4:N5"/>
     <mergeCell ref="O4:P4"/>
     <mergeCell ref="Q4:Q5"/>
     <mergeCell ref="I4:I5"/>
     <mergeCell ref="A58:Q58"/>
     <mergeCell ref="A45:Q45"/>
     <mergeCell ref="N3:Q3"/>
     <mergeCell ref="A6:Q6"/>
     <mergeCell ref="A1:Q1"/>
     <mergeCell ref="A2:Q2"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="J3:M3"/>
     <mergeCell ref="J4:J5"/>
     <mergeCell ref="K4:L4"/>
     <mergeCell ref="M4:M5"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="F3:I3"/>