--- v2 (2026-06-12)
+++ v3 (2026-07-02)
@@ -11,51 +11,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="3576" yWindow="780" windowWidth="21012" windowHeight="9024"/>
   </bookViews>
   <sheets>
     <sheet name="CPI" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="23">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="80" uniqueCount="23">
   <si>
     <t>products</t>
   </si>
   <si>
     <t>products and services</t>
   </si>
   <si>
     <t>food</t>
   </si>
   <si>
     <t>non-food</t>
   </si>
   <si>
     <t>paid services</t>
   </si>
   <si>
     <t>To the previous month</t>
   </si>
   <si>
     <t>By December of the previous year</t>
   </si>
   <si>
     <t>By the corresponding month of the previous year</t>
   </si>
   <si>
@@ -261,84 +261,84 @@
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="22">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -597,235 +597,235 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:R63"/>
+  <dimension ref="A1:R64"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A40" workbookViewId="0">
-      <selection activeCell="T60" sqref="T60"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection sqref="A1:Q1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
     <col min="2" max="2" width="7.6640625" customWidth="1"/>
     <col min="3" max="5" width="7.21875" customWidth="1"/>
     <col min="6" max="6" width="7.5546875" customWidth="1"/>
     <col min="7" max="9" width="7.77734375" customWidth="1"/>
     <col min="11" max="12" width="7.77734375" customWidth="1"/>
     <col min="13" max="13" width="8" customWidth="1"/>
     <col min="15" max="16" width="8" customWidth="1"/>
     <col min="17" max="17" width="7.21875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17">
-      <c r="A1" s="13" t="s">
+      <c r="A1" s="14" t="s">
         <v>22</v>
       </c>
-      <c r="B1" s="13"/>
-[...14 lines deleted...]
-      <c r="Q1" s="13"/>
+      <c r="B1" s="14"/>
+      <c r="C1" s="14"/>
+      <c r="D1" s="14"/>
+      <c r="E1" s="14"/>
+      <c r="F1" s="14"/>
+      <c r="G1" s="14"/>
+      <c r="H1" s="14"/>
+      <c r="I1" s="14"/>
+      <c r="J1" s="14"/>
+      <c r="K1" s="14"/>
+      <c r="L1" s="14"/>
+      <c r="M1" s="14"/>
+      <c r="N1" s="14"/>
+      <c r="O1" s="14"/>
+      <c r="P1" s="14"/>
+      <c r="Q1" s="14"/>
     </row>
     <row r="2" spans="1:17">
-      <c r="A2" s="14" t="s">
+      <c r="A2" s="15" t="s">
         <v>21</v>
       </c>
-      <c r="B2" s="14"/>
-[...14 lines deleted...]
-      <c r="Q2" s="14"/>
+      <c r="B2" s="15"/>
+      <c r="C2" s="15"/>
+      <c r="D2" s="15"/>
+      <c r="E2" s="15"/>
+      <c r="F2" s="15"/>
+      <c r="G2" s="15"/>
+      <c r="H2" s="15"/>
+      <c r="I2" s="15"/>
+      <c r="J2" s="15"/>
+      <c r="K2" s="15"/>
+      <c r="L2" s="15"/>
+      <c r="M2" s="15"/>
+      <c r="N2" s="15"/>
+      <c r="O2" s="15"/>
+      <c r="P2" s="15"/>
+      <c r="Q2" s="15"/>
     </row>
     <row r="3" spans="1:17">
-      <c r="A3" s="15"/>
-      <c r="B3" s="11" t="s">
+      <c r="A3" s="16"/>
+      <c r="B3" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="C3" s="11"/>
-[...2 lines deleted...]
-      <c r="F3" s="18" t="s">
+      <c r="C3" s="12"/>
+      <c r="D3" s="12"/>
+      <c r="E3" s="12"/>
+      <c r="F3" s="19" t="s">
         <v>6</v>
       </c>
-      <c r="G3" s="19"/>
-[...2 lines deleted...]
-      <c r="J3" s="11" t="s">
+      <c r="G3" s="20"/>
+      <c r="H3" s="20"/>
+      <c r="I3" s="21"/>
+      <c r="J3" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="K3" s="11"/>
-[...2 lines deleted...]
-      <c r="N3" s="11" t="s">
+      <c r="K3" s="12"/>
+      <c r="L3" s="12"/>
+      <c r="M3" s="12"/>
+      <c r="N3" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="O3" s="11"/>
-[...1 lines deleted...]
-      <c r="Q3" s="11"/>
+      <c r="O3" s="12"/>
+      <c r="P3" s="12"/>
+      <c r="Q3" s="12"/>
     </row>
     <row r="4" spans="1:17" ht="14.4" customHeight="1">
-      <c r="A4" s="15"/>
-      <c r="B4" s="16" t="s">
+      <c r="A4" s="16"/>
+      <c r="B4" s="17" t="s">
         <v>1</v>
       </c>
-      <c r="C4" s="11" t="s">
+      <c r="C4" s="12" t="s">
         <v>0</v>
       </c>
-      <c r="D4" s="11"/>
-      <c r="E4" s="16" t="s">
+      <c r="D4" s="12"/>
+      <c r="E4" s="17" t="s">
         <v>4</v>
       </c>
-      <c r="F4" s="16" t="s">
+      <c r="F4" s="17" t="s">
         <v>1</v>
       </c>
-      <c r="G4" s="11" t="s">
+      <c r="G4" s="12" t="s">
         <v>0</v>
       </c>
-      <c r="H4" s="11"/>
-      <c r="I4" s="16" t="s">
+      <c r="H4" s="12"/>
+      <c r="I4" s="17" t="s">
         <v>4</v>
       </c>
-      <c r="J4" s="16" t="s">
+      <c r="J4" s="17" t="s">
         <v>1</v>
       </c>
-      <c r="K4" s="11" t="s">
+      <c r="K4" s="12" t="s">
         <v>0</v>
       </c>
-      <c r="L4" s="11"/>
-      <c r="M4" s="16" t="s">
+      <c r="L4" s="12"/>
+      <c r="M4" s="17" t="s">
         <v>4</v>
       </c>
-      <c r="N4" s="16" t="s">
+      <c r="N4" s="17" t="s">
         <v>1</v>
       </c>
-      <c r="O4" s="11" t="s">
+      <c r="O4" s="12" t="s">
         <v>0</v>
       </c>
-      <c r="P4" s="11"/>
-      <c r="Q4" s="16" t="s">
+      <c r="P4" s="12"/>
+      <c r="Q4" s="17" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="5" spans="1:17" ht="36" customHeight="1">
-      <c r="A5" s="15"/>
-      <c r="B5" s="17"/>
+      <c r="A5" s="16"/>
+      <c r="B5" s="18"/>
       <c r="C5" s="6" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="E5" s="17"/>
-      <c r="F5" s="17"/>
+      <c r="E5" s="18"/>
+      <c r="F5" s="18"/>
       <c r="G5" s="6" t="s">
         <v>2</v>
       </c>
       <c r="H5" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="I5" s="17"/>
-      <c r="J5" s="17"/>
+      <c r="I5" s="18"/>
+      <c r="J5" s="18"/>
       <c r="K5" s="6" t="s">
         <v>2</v>
       </c>
       <c r="L5" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="M5" s="17"/>
-      <c r="N5" s="17"/>
+      <c r="M5" s="18"/>
+      <c r="N5" s="18"/>
       <c r="O5" s="6" t="s">
         <v>2</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="Q5" s="17"/>
+      <c r="Q5" s="18"/>
     </row>
     <row r="6" spans="1:17">
-      <c r="A6" s="12">
+      <c r="A6" s="13">
         <v>2022</v>
       </c>
-      <c r="B6" s="12"/>
-[...14 lines deleted...]
-      <c r="Q6" s="12"/>
+      <c r="B6" s="13"/>
+      <c r="C6" s="13"/>
+      <c r="D6" s="13"/>
+      <c r="E6" s="13"/>
+      <c r="F6" s="13"/>
+      <c r="G6" s="13"/>
+      <c r="H6" s="13"/>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
+      <c r="K6" s="13"/>
+      <c r="L6" s="13"/>
+      <c r="M6" s="13"/>
+      <c r="N6" s="13"/>
+      <c r="O6" s="13"/>
+      <c r="P6" s="13"/>
+      <c r="Q6" s="13"/>
     </row>
     <row r="7" spans="1:17">
       <c r="A7" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B7" s="2">
         <v>100.9</v>
       </c>
       <c r="C7" s="2">
         <v>101.3</v>
       </c>
       <c r="D7" s="2">
         <v>100.3</v>
       </c>
       <c r="E7" s="2">
         <v>101</v>
       </c>
       <c r="F7" s="2">
         <v>100.9</v>
       </c>
       <c r="G7" s="2">
         <v>101.3</v>
       </c>
       <c r="H7" s="2">
         <v>100.3</v>
@@ -1420,69 +1420,69 @@
         <v>120.7</v>
       </c>
       <c r="K18" s="4">
         <v>125.4</v>
       </c>
       <c r="L18" s="4">
         <v>118.5</v>
       </c>
       <c r="M18" s="4">
         <v>116.4</v>
       </c>
       <c r="N18" s="5">
         <v>115.5</v>
       </c>
       <c r="O18" s="5">
         <v>118.6</v>
       </c>
       <c r="P18" s="5">
         <v>115</v>
       </c>
       <c r="Q18" s="5">
         <v>111.7</v>
       </c>
     </row>
     <row r="19" spans="1:17">
-      <c r="A19" s="10">
+      <c r="A19" s="11">
         <v>2023</v>
       </c>
-      <c r="B19" s="10"/>
-[...14 lines deleted...]
-      <c r="Q19" s="10"/>
+      <c r="B19" s="11"/>
+      <c r="C19" s="11"/>
+      <c r="D19" s="11"/>
+      <c r="E19" s="11"/>
+      <c r="F19" s="11"/>
+      <c r="G19" s="11"/>
+      <c r="H19" s="11"/>
+      <c r="I19" s="11"/>
+      <c r="J19" s="11"/>
+      <c r="K19" s="11"/>
+      <c r="L19" s="11"/>
+      <c r="M19" s="11"/>
+      <c r="N19" s="11"/>
+      <c r="O19" s="11"/>
+      <c r="P19" s="11"/>
+      <c r="Q19" s="11"/>
     </row>
     <row r="20" spans="1:17">
       <c r="A20" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B20" s="5">
         <v>100.8</v>
       </c>
       <c r="C20" s="5">
         <v>101.2</v>
       </c>
       <c r="D20" s="5">
         <v>100.8</v>
       </c>
       <c r="E20" s="5">
         <v>100.2</v>
       </c>
       <c r="F20" s="5">
         <v>100.8</v>
       </c>
       <c r="G20" s="5">
         <v>101.2</v>
       </c>
       <c r="H20" s="5">
         <v>100.8</v>
@@ -2077,69 +2077,69 @@
         <v>111.1</v>
       </c>
       <c r="K31" s="5">
         <v>108.4</v>
       </c>
       <c r="L31" s="5">
         <v>110.4</v>
       </c>
       <c r="M31" s="5">
         <v>115.2</v>
       </c>
       <c r="N31" s="5">
         <v>114.8</v>
       </c>
       <c r="O31" s="5">
         <v>115.4</v>
       </c>
       <c r="P31" s="5">
         <v>114</v>
       </c>
       <c r="Q31" s="5">
         <v>114.7</v>
       </c>
     </row>
     <row r="32" spans="1:17">
-      <c r="A32" s="10">
+      <c r="A32" s="11">
         <v>2024</v>
       </c>
-      <c r="B32" s="10"/>
-[...14 lines deleted...]
-      <c r="Q32" s="10"/>
+      <c r="B32" s="11"/>
+      <c r="C32" s="11"/>
+      <c r="D32" s="11"/>
+      <c r="E32" s="11"/>
+      <c r="F32" s="11"/>
+      <c r="G32" s="11"/>
+      <c r="H32" s="11"/>
+      <c r="I32" s="11"/>
+      <c r="J32" s="11"/>
+      <c r="K32" s="11"/>
+      <c r="L32" s="11"/>
+      <c r="M32" s="11"/>
+      <c r="N32" s="11"/>
+      <c r="O32" s="11"/>
+      <c r="P32" s="11"/>
+      <c r="Q32" s="11"/>
     </row>
     <row r="33" spans="1:18">
       <c r="A33" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B33" s="5">
         <v>101</v>
       </c>
       <c r="C33" s="5">
         <v>101.5</v>
       </c>
       <c r="D33" s="5">
         <v>100.7</v>
       </c>
       <c r="E33" s="5">
         <v>100.6</v>
       </c>
       <c r="F33" s="5">
         <v>101</v>
       </c>
       <c r="G33" s="5">
         <v>101.5</v>
       </c>
       <c r="H33" s="5">
         <v>100.7</v>
@@ -2735,69 +2735,69 @@
         <v>109.6</v>
       </c>
       <c r="K44" s="5">
         <v>106.4</v>
       </c>
       <c r="L44" s="5">
         <v>108.7</v>
       </c>
       <c r="M44" s="5">
         <v>114.1</v>
       </c>
       <c r="N44" s="5">
         <v>110.1</v>
       </c>
       <c r="O44" s="5">
         <v>105.9</v>
       </c>
       <c r="P44" s="5">
         <v>109.3</v>
       </c>
       <c r="Q44" s="5">
         <v>116</v>
       </c>
     </row>
     <row r="45" spans="1:18">
-      <c r="A45" s="10">
+      <c r="A45" s="11">
         <v>2025</v>
       </c>
-      <c r="B45" s="10"/>
-[...14 lines deleted...]
-      <c r="Q45" s="10"/>
+      <c r="B45" s="11"/>
+      <c r="C45" s="11"/>
+      <c r="D45" s="11"/>
+      <c r="E45" s="11"/>
+      <c r="F45" s="11"/>
+      <c r="G45" s="11"/>
+      <c r="H45" s="11"/>
+      <c r="I45" s="11"/>
+      <c r="J45" s="11"/>
+      <c r="K45" s="11"/>
+      <c r="L45" s="11"/>
+      <c r="M45" s="11"/>
+      <c r="N45" s="11"/>
+      <c r="O45" s="11"/>
+      <c r="P45" s="11"/>
+      <c r="Q45" s="11"/>
     </row>
     <row r="46" spans="1:18">
       <c r="A46" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B46" s="5">
         <v>101.2</v>
       </c>
       <c r="C46" s="5">
         <v>102</v>
       </c>
       <c r="D46" s="5">
         <v>100.7</v>
       </c>
       <c r="E46" s="5">
         <v>100.9</v>
       </c>
       <c r="F46" s="5">
         <v>101.2</v>
       </c>
       <c r="G46" s="5">
         <v>102</v>
       </c>
       <c r="H46" s="5">
         <v>100.7</v>
@@ -3392,69 +3392,69 @@
         <v>113.1</v>
       </c>
       <c r="K57" s="5">
         <v>113.4</v>
       </c>
       <c r="L57" s="5">
         <v>111.3</v>
       </c>
       <c r="M57" s="5">
         <v>114.3</v>
       </c>
       <c r="N57" s="5">
         <v>112.9</v>
       </c>
       <c r="O57" s="5">
         <v>111.9</v>
       </c>
       <c r="P57" s="5">
         <v>110.5</v>
       </c>
       <c r="Q57" s="5">
         <v>116.2</v>
       </c>
     </row>
     <row r="58" spans="1:17">
-      <c r="A58" s="10">
+      <c r="A58" s="11">
         <v>2025</v>
       </c>
-      <c r="B58" s="10"/>
-[...14 lines deleted...]
-      <c r="Q58" s="10"/>
+      <c r="B58" s="11"/>
+      <c r="C58" s="11"/>
+      <c r="D58" s="11"/>
+      <c r="E58" s="11"/>
+      <c r="F58" s="11"/>
+      <c r="G58" s="11"/>
+      <c r="H58" s="11"/>
+      <c r="I58" s="11"/>
+      <c r="J58" s="11"/>
+      <c r="K58" s="11"/>
+      <c r="L58" s="11"/>
+      <c r="M58" s="11"/>
+      <c r="N58" s="11"/>
+      <c r="O58" s="11"/>
+      <c r="P58" s="11"/>
+      <c r="Q58" s="11"/>
     </row>
     <row r="59" spans="1:17" s="7" customFormat="1">
       <c r="A59" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B59" s="5">
         <v>100.9</v>
       </c>
       <c r="C59" s="5">
         <v>101</v>
       </c>
       <c r="D59" s="5">
         <v>101</v>
       </c>
       <c r="E59" s="5">
         <v>100.6</v>
       </c>
       <c r="F59" s="5">
         <v>100.9</v>
       </c>
       <c r="G59" s="5">
         <v>101</v>
       </c>
       <c r="H59" s="5">
         <v>101</v>
@@ -3625,100 +3625,153 @@
         <v>109.1</v>
       </c>
       <c r="K62" s="5">
         <v>108.9</v>
       </c>
       <c r="L62" s="5">
         <v>110.9</v>
       </c>
       <c r="M62" s="5">
         <v>107.7</v>
       </c>
       <c r="N62" s="5">
         <v>110.8</v>
       </c>
       <c r="O62" s="5">
         <v>110.3</v>
       </c>
       <c r="P62" s="5">
         <v>110.9</v>
       </c>
       <c r="Q62" s="5">
         <v>111</v>
       </c>
     </row>
     <row r="63" spans="1:17">
-      <c r="A63" s="9" t="s">
+      <c r="A63" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="B63" s="21">
+      <c r="B63" s="5">
         <v>100.6</v>
       </c>
-      <c r="C63" s="21">
+      <c r="C63" s="5">
         <v>100.1</v>
       </c>
-      <c r="D63" s="21">
+      <c r="D63" s="5">
         <v>100.6</v>
       </c>
-      <c r="E63" s="21">
+      <c r="E63" s="5">
         <v>101</v>
       </c>
-      <c r="F63" s="21">
+      <c r="F63" s="5">
         <v>103.6</v>
       </c>
-      <c r="G63" s="21">
+      <c r="G63" s="5">
         <v>103.5</v>
       </c>
-      <c r="H63" s="21">
+      <c r="H63" s="5">
         <v>104.1</v>
       </c>
-      <c r="I63" s="21">
+      <c r="I63" s="5">
         <v>103.4</v>
       </c>
-      <c r="J63" s="21">
+      <c r="J63" s="5">
         <v>109.4</v>
       </c>
-      <c r="K63" s="21">
+      <c r="K63" s="5">
         <v>109.1</v>
       </c>
-      <c r="L63" s="21">
+      <c r="L63" s="5">
         <v>111</v>
       </c>
-      <c r="M63" s="21">
+      <c r="M63" s="5">
         <v>108.5</v>
       </c>
-      <c r="N63" s="21">
+      <c r="N63" s="5">
         <v>110.5</v>
       </c>
-      <c r="O63" s="21">
+      <c r="O63" s="5">
         <v>110</v>
       </c>
-      <c r="P63" s="21">
+      <c r="P63" s="5">
         <v>111</v>
       </c>
-      <c r="Q63" s="21">
+      <c r="Q63" s="5">
         <v>110.5</v>
+      </c>
+    </row>
+    <row r="64" spans="1:17">
+      <c r="A64" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B64" s="10">
+        <v>101</v>
+      </c>
+      <c r="C64" s="10">
+        <v>100.6</v>
+      </c>
+      <c r="D64" s="10">
+        <v>101</v>
+      </c>
+      <c r="E64" s="10">
+        <v>101.3</v>
+      </c>
+      <c r="F64" s="10">
+        <v>104.6</v>
+      </c>
+      <c r="G64" s="10">
+        <v>104.1</v>
+      </c>
+      <c r="H64" s="10">
+        <v>105.1</v>
+      </c>
+      <c r="I64" s="10">
+        <v>104.7</v>
+      </c>
+      <c r="J64" s="10">
+        <v>109.1</v>
+      </c>
+      <c r="K64" s="10">
+        <v>108.9</v>
+      </c>
+      <c r="L64" s="10">
+        <v>110.8</v>
+      </c>
+      <c r="M64" s="10">
+        <v>108.1</v>
+      </c>
+      <c r="N64" s="10">
+        <v>110.3</v>
+      </c>
+      <c r="O64" s="10">
+        <v>109.8</v>
+      </c>
+      <c r="P64" s="10">
+        <v>110.9</v>
+      </c>
+      <c r="Q64" s="10">
+        <v>110.1</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="24">
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="G4:H4"/>
     <mergeCell ref="A32:Q32"/>
     <mergeCell ref="A19:Q19"/>
     <mergeCell ref="N4:N5"/>
     <mergeCell ref="O4:P4"/>
     <mergeCell ref="Q4:Q5"/>
     <mergeCell ref="I4:I5"/>
     <mergeCell ref="A58:Q58"/>
     <mergeCell ref="A45:Q45"/>
     <mergeCell ref="N3:Q3"/>
     <mergeCell ref="A6:Q6"/>
     <mergeCell ref="A1:Q1"/>
     <mergeCell ref="A2:Q2"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="J3:M3"/>
     <mergeCell ref="J4:J5"/>
     <mergeCell ref="K4:L4"/>
     <mergeCell ref="M4:M5"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="F3:I3"/>