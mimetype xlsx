--- v0 (2026-09-07)
+++ v1 (2026-09-27)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="12165" yWindow="1110" windowWidth="15480" windowHeight="10665" firstSheet="2" activeTab="4"/>
+    <workbookView xWindow="12165" yWindow="1110" windowWidth="15480" windowHeight="10665" activeTab="4"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata163502" sheetId="10" r:id="rId1"/>
     <sheet name="Metadata163504" sheetId="12" r:id="rId2"/>
     <sheet name="Metadata163506" sheetId="14" r:id="rId3"/>
     <sheet name="Metadata163508" sheetId="16" r:id="rId4"/>
     <sheet name="163502,163504,163506,163508" sheetId="17" r:id="rId5"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="172" uniqueCount="59">
   <si>
     <t>places</t>
   </si>
   <si>
     <t>beds</t>
   </si>
   <si>
     <t>visits per shift</t>
   </si>
   <si>
     <t>Statistical indicator code</t>
@@ -156,93 +156,93 @@
   <si>
     <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701973?keyword=</t>
   </si>
   <si>
     <t>Total number of beds in commissioned hospitals</t>
   </si>
   <si>
     <t>Number of visits per shift in commissioned outpatient clinics</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701975?keyword=</t>
   </si>
   <si>
     <t>Total number of visits per shift in commissioned outpatient clinics</t>
   </si>
   <si>
     <t>Main social and cultural facilities functioning start</t>
   </si>
   <si>
     <t>Information is provided by legal entities and their structural and separate  subdivisions, carrying out in the reporting period the commissioning of facilities into operation regardless of the number of employees, as well as structural subdivisions of local executive bodies carrying out functions in the fiels of architecture and urban planning</t>
   </si>
   <si>
     <t>Since January 2026</t>
   </si>
   <si>
-    <t>18.08.2026y.</t>
-[...7 lines deleted...]
-  <si>
     <t>Comprehensive  schools</t>
   </si>
   <si>
     <t>Pre-school institutions</t>
   </si>
   <si>
     <t>Hospitals</t>
   </si>
   <si>
     <t>Out-patient and dispensary institution</t>
   </si>
   <si>
     <t>pupils places</t>
   </si>
   <si>
     <t>In % to the corresponding period of the previous year</t>
   </si>
   <si>
     <t>...</t>
   </si>
   <si>
     <t>https://stat.gov.kz/en/region/atyrau/spreadsheets/?industry=28263&amp;year=2026&amp;name=85895&amp;period=&amp;type=</t>
   </si>
   <si>
     <t>Division of Production and Environment statistics</t>
   </si>
   <si>
-    <t>Kussainova Botagoz Talgatovna</t>
-[...1 lines deleted...]
-  <si>
     <t>+7 712 2328427</t>
   </si>
   <si>
-    <t>B.Kussainova@aspire.gov.kz</t>
+    <t>Abisheva Kunpaiat</t>
+  </si>
+  <si>
+    <t>K.Abisheva@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>January-August 2026</t>
+  </si>
+  <si>
+    <t>17.09.2026г.</t>
+  </si>
+  <si>
+    <t>16.10.2026г.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="17">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
@@ -452,91 +452,91 @@
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...28 lines deleted...]
-      <alignment vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2" xfId="3"/>
     <cellStyle name="Обычный 3" xfId="4"/>
     <cellStyle name="Обычный 4 2" xfId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -801,75 +801,75 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701969?keyword=" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:O.Edel@aspire.gov.kz" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701969?keyword=" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:K.Abisheva@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701971?keyword=" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:O.Edel@aspire.gov.kz" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701971?keyword=" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:K.Abisheva@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701973?keyword=" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:O.Edel@aspire.gov.kz" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701973?keyword=" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:K.Abisheva@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701975?keyword=" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:O.Edel@aspire.gov.kz" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701975?keyword=" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:K.Abisheva@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="B2" sqref="B2:B21"/>
+      <selection activeCell="B16" sqref="B16:B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="16" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="3">
         <v>163502</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B3" s="3" t="s">
@@ -921,170 +921,170 @@
         <v>11</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="4" customFormat="1" ht="57.75" customHeight="1">
       <c r="A10" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="4" customFormat="1" ht="34.5" customHeight="1">
       <c r="A11" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="8"/>
       <c r="M11" s="9"/>
     </row>
     <row r="12" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1">
       <c r="A12" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="B12" s="39" t="s">
+      <c r="B12" s="35" t="s">
         <v>16</v>
       </c>
       <c r="M12" s="9"/>
     </row>
     <row r="13" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A13" s="10" t="s">
         <v>17</v>
       </c>
-      <c r="B13" s="35" t="s">
+      <c r="B13" s="32" t="s">
         <v>18</v>
       </c>
       <c r="M13" s="9"/>
     </row>
     <row r="14" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A14" s="10" t="s">
         <v>19</v>
       </c>
-      <c r="B14" s="35" t="s">
-        <v>54</v>
+      <c r="B14" s="32" t="s">
+        <v>51</v>
       </c>
       <c r="M14" s="9"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="10" t="s">
         <v>20</v>
       </c>
-      <c r="B15" s="35" t="s">
+      <c r="B15" s="32" t="s">
         <v>29</v>
       </c>
       <c r="M15" s="9"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="11" t="s">
-        <v>44</v>
+        <v>57</v>
       </c>
       <c r="M16" s="12"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="11" t="s">
-        <v>45</v>
+        <v>58</v>
       </c>
       <c r="M17" s="13"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="B18" s="36" t="s">
-        <v>55</v>
+      <c r="B18" s="33" t="s">
+        <v>52</v>
       </c>
       <c r="M18" s="12"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="M19" s="13"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="B20" s="37" t="s">
-        <v>57</v>
+      <c r="B20" s="34" t="s">
+        <v>53</v>
       </c>
       <c r="M20" s="12"/>
     </row>
     <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A21" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="B21" s="38" t="s">
-        <v>58</v>
+      <c r="B21" s="36" t="s">
+        <v>55</v>
       </c>
       <c r="M21" s="13"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="14"/>
       <c r="B22" s="15"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="13"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="12"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="13"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="12"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
-    <hyperlink ref="B21" r:id="rId4" display="O.Edel@aspire.gov.kz"/>
+    <hyperlink ref="B21" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="B2" sqref="B2:B21"/>
+      <selection activeCell="B16" sqref="B16:B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="16" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="3">
         <v>163504</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B3" s="3" t="s">
@@ -1136,170 +1136,170 @@
         <v>11</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="4" customFormat="1" ht="57.75" customHeight="1">
       <c r="A10" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="4" customFormat="1" ht="34.5" customHeight="1">
       <c r="A11" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="8"/>
       <c r="M11" s="9"/>
     </row>
     <row r="12" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1">
       <c r="A12" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="B12" s="39" t="s">
+      <c r="B12" s="35" t="s">
         <v>16</v>
       </c>
       <c r="M12" s="9"/>
     </row>
     <row r="13" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A13" s="10" t="s">
         <v>17</v>
       </c>
-      <c r="B13" s="35" t="s">
+      <c r="B13" s="32" t="s">
         <v>18</v>
       </c>
       <c r="M13" s="9"/>
     </row>
     <row r="14" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A14" s="10" t="s">
         <v>19</v>
       </c>
-      <c r="B14" s="35" t="s">
-        <v>54</v>
+      <c r="B14" s="32" t="s">
+        <v>51</v>
       </c>
       <c r="M14" s="9"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="10" t="s">
         <v>20</v>
       </c>
-      <c r="B15" s="35" t="s">
+      <c r="B15" s="32" t="s">
         <v>33</v>
       </c>
       <c r="M15" s="9"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="11" t="s">
-        <v>44</v>
+        <v>57</v>
       </c>
       <c r="M16" s="12"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="11" t="s">
-        <v>45</v>
+        <v>58</v>
       </c>
       <c r="M17" s="13"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="B18" s="36" t="s">
-        <v>55</v>
+      <c r="B18" s="33" t="s">
+        <v>52</v>
       </c>
       <c r="M18" s="12"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="M19" s="13"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="B20" s="37" t="s">
-        <v>57</v>
+      <c r="B20" s="34" t="s">
+        <v>53</v>
       </c>
       <c r="M20" s="12"/>
     </row>
     <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A21" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="B21" s="38" t="s">
-        <v>58</v>
+      <c r="B21" s="36" t="s">
+        <v>55</v>
       </c>
       <c r="M21" s="13"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="14"/>
       <c r="B22" s="15"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="13"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="12"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="13"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="12"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
-    <hyperlink ref="B21" r:id="rId4" display="O.Edel@aspire.gov.kz"/>
+    <hyperlink ref="B21" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="B2" sqref="B2:B21"/>
+      <selection activeCell="B16" sqref="B16:B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="16" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="3">
         <v>163506</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B3" s="3" t="s">
@@ -1351,170 +1351,170 @@
         <v>11</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="4" customFormat="1" ht="57.75" customHeight="1">
       <c r="A10" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="4" customFormat="1" ht="34.5" customHeight="1">
       <c r="A11" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="8"/>
       <c r="M11" s="9"/>
     </row>
     <row r="12" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1">
       <c r="A12" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="B12" s="39" t="s">
+      <c r="B12" s="35" t="s">
         <v>16</v>
       </c>
       <c r="M12" s="9"/>
     </row>
     <row r="13" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A13" s="10" t="s">
         <v>17</v>
       </c>
-      <c r="B13" s="35" t="s">
+      <c r="B13" s="32" t="s">
         <v>18</v>
       </c>
       <c r="M13" s="9"/>
     </row>
     <row r="14" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A14" s="10" t="s">
         <v>19</v>
       </c>
-      <c r="B14" s="35" t="s">
-        <v>54</v>
+      <c r="B14" s="32" t="s">
+        <v>51</v>
       </c>
       <c r="M14" s="9"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="10" t="s">
         <v>20</v>
       </c>
-      <c r="B15" s="35" t="s">
+      <c r="B15" s="32" t="s">
         <v>36</v>
       </c>
       <c r="M15" s="9"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="11" t="s">
-        <v>44</v>
+        <v>57</v>
       </c>
       <c r="M16" s="12"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="11" t="s">
-        <v>45</v>
+        <v>58</v>
       </c>
       <c r="M17" s="13"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="B18" s="36" t="s">
-        <v>55</v>
+      <c r="B18" s="33" t="s">
+        <v>52</v>
       </c>
       <c r="M18" s="12"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="M19" s="13"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="B20" s="37" t="s">
-        <v>57</v>
+      <c r="B20" s="34" t="s">
+        <v>53</v>
       </c>
       <c r="M20" s="12"/>
     </row>
     <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A21" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="B21" s="38" t="s">
-        <v>58</v>
+      <c r="B21" s="36" t="s">
+        <v>55</v>
       </c>
       <c r="M21" s="13"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="14"/>
       <c r="B22" s="15"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="13"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="12"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="13"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="12"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
-    <hyperlink ref="B21" r:id="rId4" display="O.Edel@aspire.gov.kz"/>
+    <hyperlink ref="B21" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="B2" sqref="B2:B21"/>
+      <selection activeCell="B21" sqref="B21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="16" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="3">
         <v>163508</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B3" s="3" t="s">
@@ -1566,158 +1566,158 @@
         <v>11</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="4" customFormat="1" ht="57.75" customHeight="1">
       <c r="A10" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="4" customFormat="1" ht="34.5" customHeight="1">
       <c r="A11" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="8"/>
       <c r="M11" s="9"/>
     </row>
     <row r="12" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1">
       <c r="A12" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="B12" s="39" t="s">
+      <c r="B12" s="35" t="s">
         <v>16</v>
       </c>
       <c r="M12" s="9"/>
     </row>
     <row r="13" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A13" s="10" t="s">
         <v>17</v>
       </c>
-      <c r="B13" s="35" t="s">
+      <c r="B13" s="32" t="s">
         <v>18</v>
       </c>
       <c r="M13" s="9"/>
     </row>
     <row r="14" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A14" s="10" t="s">
         <v>19</v>
       </c>
-      <c r="B14" s="35" t="s">
-        <v>54</v>
+      <c r="B14" s="32" t="s">
+        <v>51</v>
       </c>
       <c r="M14" s="9"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="10" t="s">
         <v>20</v>
       </c>
-      <c r="B15" s="35" t="s">
+      <c r="B15" s="32" t="s">
         <v>39</v>
       </c>
       <c r="M15" s="9"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="11" t="s">
-        <v>44</v>
+        <v>57</v>
       </c>
       <c r="M16" s="12"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="11" t="s">
-        <v>45</v>
+        <v>58</v>
       </c>
       <c r="M17" s="13"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="B18" s="36" t="s">
-        <v>55</v>
+      <c r="B18" s="33" t="s">
+        <v>52</v>
       </c>
       <c r="M18" s="12"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="M19" s="13"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="B20" s="37" t="s">
-        <v>57</v>
+      <c r="B20" s="34" t="s">
+        <v>53</v>
       </c>
       <c r="M20" s="12"/>
     </row>
     <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A21" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="B21" s="38" t="s">
-        <v>58</v>
+      <c r="B21" s="36" t="s">
+        <v>55</v>
       </c>
       <c r="M21" s="13"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="14"/>
       <c r="B22" s="15"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="13"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="12"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="13"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="12"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
-    <hyperlink ref="B21" r:id="rId4" display="O.Edel@aspire.gov.kz"/>
+    <hyperlink ref="B21" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="E18" sqref="E18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="11.42578125" customWidth="1"/>
     <col min="2" max="2" width="19.42578125" customWidth="1"/>
     <col min="3" max="3" width="16.42578125" customWidth="1"/>
     <col min="4" max="4" width="15.42578125" customWidth="1"/>
     <col min="5" max="5" width="20.7109375" customWidth="1"/>
     <col min="253" max="253" width="11.42578125" customWidth="1"/>
     <col min="254" max="254" width="14" customWidth="1"/>
     <col min="255" max="255" width="16.85546875" customWidth="1"/>
     <col min="256" max="256" width="12.140625" customWidth="1"/>
@@ -2275,146 +2275,146 @@
     <col min="15875" max="15875" width="16.85546875" customWidth="1"/>
     <col min="15876" max="15876" width="15.7109375" customWidth="1"/>
     <col min="15877" max="15877" width="15.42578125" customWidth="1"/>
     <col min="16125" max="16125" width="11.42578125" customWidth="1"/>
     <col min="16126" max="16126" width="14" customWidth="1"/>
     <col min="16127" max="16127" width="16.85546875" customWidth="1"/>
     <col min="16128" max="16128" width="12.140625" customWidth="1"/>
     <col min="16129" max="16129" width="16.28515625" customWidth="1"/>
     <col min="16130" max="16130" width="13" customWidth="1"/>
     <col min="16131" max="16131" width="16.85546875" customWidth="1"/>
     <col min="16132" max="16132" width="15.7109375" customWidth="1"/>
     <col min="16133" max="16133" width="15.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="18"/>
       <c r="B1" s="19"/>
       <c r="C1" s="20"/>
       <c r="D1" s="20"/>
       <c r="E1" s="20"/>
       <c r="F1" s="17"/>
       <c r="G1" s="17"/>
       <c r="H1" s="17"/>
     </row>
     <row r="2" spans="1:9">
-      <c r="A2" s="26" t="s">
+      <c r="A2" s="37" t="s">
         <v>41</v>
       </c>
-      <c r="B2" s="26"/>
-[...6 lines deleted...]
-      <c r="I2" s="26"/>
+      <c r="B2" s="37"/>
+      <c r="C2" s="37"/>
+      <c r="D2" s="37"/>
+      <c r="E2" s="37"/>
+      <c r="F2" s="37"/>
+      <c r="G2" s="37"/>
+      <c r="H2" s="37"/>
+      <c r="I2" s="37"/>
     </row>
     <row r="3" spans="1:9">
-      <c r="A3" s="27"/>
-[...7 lines deleted...]
-      <c r="I3" s="27"/>
+      <c r="A3" s="26"/>
+      <c r="B3" s="26"/>
+      <c r="C3" s="26"/>
+      <c r="D3" s="26"/>
+      <c r="E3" s="26"/>
+      <c r="F3" s="26"/>
+      <c r="G3" s="26"/>
+      <c r="H3" s="26"/>
+      <c r="I3" s="26"/>
     </row>
     <row r="4" spans="1:9">
-      <c r="A4" s="28"/>
-      <c r="B4" s="29" t="s">
+      <c r="A4" s="38"/>
+      <c r="B4" s="39" t="s">
+        <v>44</v>
+      </c>
+      <c r="C4" s="39"/>
+      <c r="D4" s="39" t="s">
+        <v>45</v>
+      </c>
+      <c r="E4" s="39"/>
+      <c r="F4" s="39" t="s">
+        <v>46</v>
+      </c>
+      <c r="G4" s="39"/>
+      <c r="H4" s="39" t="s">
         <v>47</v>
       </c>
-      <c r="C4" s="29"/>
-      <c r="D4" s="29" t="s">
+      <c r="I4" s="39"/>
+    </row>
+    <row r="5" spans="1:9" ht="67.5">
+      <c r="A5" s="38"/>
+      <c r="B5" s="27" t="s">
         <v>48</v>
       </c>
-      <c r="E4" s="29"/>
-      <c r="F4" s="29" t="s">
+      <c r="C5" s="27" t="s">
         <v>49</v>
       </c>
-      <c r="G4" s="29"/>
-      <c r="H4" s="29" t="s">
+      <c r="D5" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="E5" s="27" t="s">
+        <v>49</v>
+      </c>
+      <c r="F5" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="G5" s="27" t="s">
+        <v>49</v>
+      </c>
+      <c r="H5" s="27" t="s">
+        <v>2</v>
+      </c>
+      <c r="I5" s="27" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9" ht="22.5">
+      <c r="A6" s="28" t="s">
+        <v>56</v>
+      </c>
+      <c r="B6" s="29">
+        <v>5</v>
+      </c>
+      <c r="C6" s="30">
+        <v>4980</v>
+      </c>
+      <c r="D6" s="31" t="s">
         <v>50</v>
       </c>
-      <c r="I4" s="29"/>
-[...54 lines deleted...]
-        <v>53</v>
+      <c r="E6" s="31" t="s">
+        <v>50</v>
+      </c>
+      <c r="F6" s="31" t="s">
+        <v>50</v>
+      </c>
+      <c r="G6" s="31" t="s">
+        <v>50</v>
+      </c>
+      <c r="H6" s="31" t="s">
+        <v>50</v>
+      </c>
+      <c r="I6" s="31" t="s">
+        <v>50</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="18"/>
       <c r="B7" s="19"/>
       <c r="C7" s="20"/>
       <c r="D7" s="20"/>
       <c r="E7" s="20"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="18"/>
       <c r="B8" s="19"/>
       <c r="C8" s="20"/>
       <c r="D8" s="20"/>
       <c r="E8" s="20"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="18"/>
       <c r="B9" s="19"/>
       <c r="C9" s="19"/>
       <c r="D9" s="20"/>
       <c r="E9" s="20"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="18"/>
@@ -2485,146 +2485,146 @@
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="F4:G4"/>
     <mergeCell ref="H4:I4"/>
   </mergeCells>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100B6C29D06B6C43E4194D95EC13A43DC43" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="3293f761624001c1f8ba8df8ffc098ef">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B5918A65-F917-45C9-BCD0-7E3349D1A66D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4DC2678E-A3AA-43F6-B683-BD956F36C31A}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7B3F805A-C5FC-4F7B-86EE-7CAF718994D8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4DC2678E-A3AA-43F6-B683-BD956F36C31A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B5918A65-F917-45C9-BCD0-7E3349D1A66D}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Metadata163502</vt:lpstr>
       <vt:lpstr>Metadata163504</vt:lpstr>
       <vt:lpstr>Metadata163506</vt:lpstr>
       <vt:lpstr>Metadata163508</vt:lpstr>