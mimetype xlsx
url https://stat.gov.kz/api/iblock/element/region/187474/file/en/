--- v1 (2026-09-27)
+++ v2 (2026-10-17)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="12165" yWindow="1110" windowWidth="15480" windowHeight="10665" activeTab="4"/>
+    <workbookView xWindow="12165" yWindow="1110" windowWidth="15480" windowHeight="10665" activeTab="3"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata163502" sheetId="10" r:id="rId1"/>
     <sheet name="Metadata163504" sheetId="12" r:id="rId2"/>
     <sheet name="Metadata163506" sheetId="14" r:id="rId3"/>
     <sheet name="Metadata163508" sheetId="16" r:id="rId4"/>
     <sheet name="163502,163504,163506,163508" sheetId="17" r:id="rId5"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="172" uniqueCount="59">
   <si>
     <t>places</t>
   </si>
   <si>
     <t>beds</t>
   </si>
   <si>
     <t>visits per shift</t>
   </si>
   <si>
     <t>Statistical indicator code</t>
@@ -186,63 +186,63 @@
   <si>
     <t>Hospitals</t>
   </si>
   <si>
     <t>Out-patient and dispensary institution</t>
   </si>
   <si>
     <t>pupils places</t>
   </si>
   <si>
     <t>In % to the corresponding period of the previous year</t>
   </si>
   <si>
     <t>...</t>
   </si>
   <si>
     <t>https://stat.gov.kz/en/region/atyrau/spreadsheets/?industry=28263&amp;year=2026&amp;name=85895&amp;period=&amp;type=</t>
   </si>
   <si>
     <t>Division of Production and Environment statistics</t>
   </si>
   <si>
     <t>+7 712 2328427</t>
   </si>
   <si>
-    <t>Abisheva Kunpaiat</t>
-[...11 lines deleted...]
-    <t>16.10.2026г.</t>
+    <t>January-September 2026</t>
+  </si>
+  <si>
+    <t>Kussainova Botagoz Talgatovna</t>
+  </si>
+  <si>
+    <t>B.Kussainova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>16.10.2026y.</t>
+  </si>
+  <si>
+    <t>18.11.2026y.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="17">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
@@ -482,51 +482,51 @@
     </xf>
     <xf numFmtId="3" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="7" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2" xfId="3"/>
     <cellStyle name="Обычный 3" xfId="4"/>
     <cellStyle name="Обычный 4 2" xfId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
@@ -801,63 +801,63 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701969?keyword=" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:K.Abisheva@aspire.gov.kz" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701969?keyword=" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:O.Edel@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701971?keyword=" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:K.Abisheva@aspire.gov.kz" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701971?keyword=" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:O.Edel@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701973?keyword=" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:K.Abisheva@aspire.gov.kz" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701973?keyword=" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:O.Edel@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701975?keyword=" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:K.Abisheva@aspire.gov.kz" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701975?keyword=" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:O.Edel@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
       <selection activeCell="B16" sqref="B16:B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="16" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
@@ -985,94 +985,94 @@
       <c r="M16" s="12"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="11" t="s">
         <v>58</v>
       </c>
       <c r="M17" s="13"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B18" s="33" t="s">
         <v>52</v>
       </c>
       <c r="M18" s="12"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="M19" s="13"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B20" s="34" t="s">
         <v>53</v>
       </c>
       <c r="M20" s="12"/>
     </row>
     <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A21" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B21" s="36" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="M21" s="13"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="14"/>
       <c r="B22" s="15"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="13"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="12"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="13"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="12"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
-    <hyperlink ref="B21" r:id="rId4"/>
+    <hyperlink ref="B21" r:id="rId4" display="O.Edel@aspire.gov.kz"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
       <selection activeCell="B16" sqref="B16:B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="16" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
@@ -1200,94 +1200,94 @@
       <c r="M16" s="12"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="11" t="s">
         <v>58</v>
       </c>
       <c r="M17" s="13"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B18" s="33" t="s">
         <v>52</v>
       </c>
       <c r="M18" s="12"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="M19" s="13"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B20" s="34" t="s">
         <v>53</v>
       </c>
       <c r="M20" s="12"/>
     </row>
     <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A21" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B21" s="36" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="M21" s="13"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="14"/>
       <c r="B22" s="15"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="13"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="12"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="13"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="12"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
-    <hyperlink ref="B21" r:id="rId4"/>
+    <hyperlink ref="B21" r:id="rId4" display="O.Edel@aspire.gov.kz"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
       <selection activeCell="B16" sqref="B16:B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="16" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
@@ -1415,106 +1415,106 @@
       <c r="M16" s="12"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="11" t="s">
         <v>58</v>
       </c>
       <c r="M17" s="13"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B18" s="33" t="s">
         <v>52</v>
       </c>
       <c r="M18" s="12"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="M19" s="13"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B20" s="34" t="s">
         <v>53</v>
       </c>
       <c r="M20" s="12"/>
     </row>
     <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A21" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B21" s="36" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="M21" s="13"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="14"/>
       <c r="B22" s="15"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="13"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="12"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="13"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="12"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
-    <hyperlink ref="B21" r:id="rId4"/>
+    <hyperlink ref="B21" r:id="rId4" display="O.Edel@aspire.gov.kz"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="B21" sqref="B21"/>
+    <sheetView tabSelected="1" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
+      <selection activeCell="B26" sqref="B26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="16" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="3">
         <v>163508</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B3" s="3" t="s">
@@ -1630,106 +1630,106 @@
       <c r="M16" s="12"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="11" t="s">
         <v>58</v>
       </c>
       <c r="M17" s="13"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B18" s="33" t="s">
         <v>52</v>
       </c>
       <c r="M18" s="12"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="M19" s="13"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B20" s="34" t="s">
         <v>53</v>
       </c>
       <c r="M20" s="12"/>
     </row>
     <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A21" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B21" s="36" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="M21" s="13"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="14"/>
       <c r="B22" s="15"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="13"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="12"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="13"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="12"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
-    <hyperlink ref="B21" r:id="rId4"/>
+    <hyperlink ref="B21" r:id="rId4" display="O.Edel@aspire.gov.kz"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I18"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="E18" sqref="E18"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="D17" sqref="D17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="11.42578125" customWidth="1"/>
     <col min="2" max="2" width="19.42578125" customWidth="1"/>
     <col min="3" max="3" width="16.42578125" customWidth="1"/>
     <col min="4" max="4" width="15.42578125" customWidth="1"/>
     <col min="5" max="5" width="20.7109375" customWidth="1"/>
     <col min="253" max="253" width="11.42578125" customWidth="1"/>
     <col min="254" max="254" width="14" customWidth="1"/>
     <col min="255" max="255" width="16.85546875" customWidth="1"/>
     <col min="256" max="256" width="12.140625" customWidth="1"/>
     <col min="257" max="257" width="16.28515625" customWidth="1"/>
     <col min="258" max="258" width="13" customWidth="1"/>
     <col min="259" max="259" width="16.85546875" customWidth="1"/>
     <col min="260" max="260" width="15.7109375" customWidth="1"/>
     <col min="261" max="261" width="15.42578125" customWidth="1"/>
     <col min="509" max="509" width="11.42578125" customWidth="1"/>
     <col min="510" max="510" width="14" customWidth="1"/>
     <col min="511" max="511" width="16.85546875" customWidth="1"/>
     <col min="512" max="512" width="12.140625" customWidth="1"/>
     <col min="513" max="513" width="16.28515625" customWidth="1"/>
     <col min="514" max="514" width="13" customWidth="1"/>
     <col min="515" max="515" width="16.85546875" customWidth="1"/>
@@ -2344,53 +2344,53 @@
       <c r="B5" s="27" t="s">
         <v>48</v>
       </c>
       <c r="C5" s="27" t="s">
         <v>49</v>
       </c>
       <c r="D5" s="27" t="s">
         <v>0</v>
       </c>
       <c r="E5" s="27" t="s">
         <v>49</v>
       </c>
       <c r="F5" s="27" t="s">
         <v>1</v>
       </c>
       <c r="G5" s="27" t="s">
         <v>49</v>
       </c>
       <c r="H5" s="27" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="27" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="6" spans="1:9" ht="22.5">
+    <row r="6" spans="1:9" ht="33.75">
       <c r="A6" s="28" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="B6" s="29">
         <v>5</v>
       </c>
       <c r="C6" s="30">
         <v>4980</v>
       </c>
       <c r="D6" s="31" t="s">
         <v>50</v>
       </c>
       <c r="E6" s="31" t="s">
         <v>50</v>
       </c>
       <c r="F6" s="31" t="s">
         <v>50</v>
       </c>
       <c r="G6" s="31" t="s">
         <v>50</v>
       </c>
       <c r="H6" s="31" t="s">
         <v>50</v>
       </c>
       <c r="I6" s="31" t="s">
         <v>50</v>
       </c>