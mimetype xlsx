--- v0 (2026-09-20)
+++ v1 (2026-10-30)
@@ -131,105 +131,105 @@
   <si>
     <t>Жинақталған</t>
   </si>
   <si>
     <t>Пайдалануға берілген жалпы білім беретін мектептердегі оқушы орындарының саны</t>
   </si>
   <si>
     <t>Оқушы орны</t>
   </si>
   <si>
     <t>Пайдалануға берілген білім беретін мектептердегі оқушы орындарының жалпы саны</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701969?keyword=</t>
   </si>
   <si>
     <t xml:space="preserve">Әлеуметтік сала объектілерін пайдалануға беру </t>
   </si>
   <si>
     <t>Мәліметтерді заңды тұлғалар және олардың құрылымдық және оқшауланған бөлімшелері есепті кезеңде объектілерді пайдалануға беру жүзеге асыратын,жұмыс істейтіндердің санына қарамастан,сондай-ақ жергілікті атқарушы органдарының сәулет және қала құрылысы саласында функцияларын атқаратын құрылымдық бөлімшелер</t>
   </si>
   <si>
     <t>2026 жылғы қаңтардан бастап</t>
   </si>
   <si>
-    <t>17.09.2026г.</t>
-[...1 lines deleted...]
-  <si>
     <t>Жалпы білім беретін мектептер</t>
   </si>
   <si>
     <t>Мектепке дейінгі мекемелер</t>
   </si>
   <si>
     <t>Ауруханалар</t>
   </si>
   <si>
     <t>Амбулаториялық-емханалық мекемелер</t>
   </si>
   <si>
     <t>оқушылар орны</t>
   </si>
   <si>
     <t>Өткен жылғы тиісті кезеңге                                       %-бен</t>
   </si>
   <si>
     <t>орны</t>
   </si>
   <si>
     <t>төсек-орын</t>
   </si>
   <si>
     <t>ауысымда келіп-кету</t>
   </si>
   <si>
     <t>...</t>
   </si>
   <si>
     <t>Өндіріс және қоршаған орта статистикасы бөлімі</t>
   </si>
   <si>
     <t>+7 712 2328427</t>
   </si>
   <si>
     <t>https://stat.gov.kz/region/atyrau/spreadsheets/?industry=4492&amp;year=2026&amp;name=12884&amp;period=&amp;type=</t>
   </si>
   <si>
     <t xml:space="preserve">                          © Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
   </si>
   <si>
-    <t>Абишева Кунпаят Рахметжановна</t>
-[...8 lines deleted...]
-    <t>16.10.2026г.</t>
+    <t>Кусайнова Ботагоз Талгатовна</t>
+  </si>
+  <si>
+    <t>B.Kussainova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>2026 ж. қаңтар-қыркүйек</t>
+  </si>
+  <si>
+    <t>16.10.2026ж.</t>
+  </si>
+  <si>
+    <t>18.11.2026ж.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="21">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
@@ -485,76 +485,76 @@
     </xf>
     <xf numFmtId="3" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="18" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="17" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="17" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="49" fontId="9" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="20" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2" xfId="4"/>
@@ -836,51 +836,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701969?keyword=" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:K.Abisheva@aspire.gov.kz" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701969?keyword=" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:O.Edel@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="B16" sqref="B16:B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="17" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="17" customWidth="1"/>
     <col min="257" max="257" width="42.28515625" customWidth="1"/>
     <col min="258" max="258" width="97.7109375" customWidth="1"/>
     <col min="513" max="513" width="42.28515625" customWidth="1"/>
@@ -1074,158 +1074,158 @@
         <v>7</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="5" customFormat="1" ht="57.75" customHeight="1">
       <c r="A10" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="5" customFormat="1" ht="34.5" customHeight="1">
       <c r="A11" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="6"/>
       <c r="M11" s="9"/>
     </row>
     <row r="12" spans="1:13" s="5" customFormat="1" ht="23.25" customHeight="1">
       <c r="A12" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="B12" s="42" t="s">
+      <c r="B12" s="41" t="s">
         <v>12</v>
       </c>
       <c r="M12" s="9"/>
     </row>
     <row r="13" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A13" s="10" t="s">
         <v>13</v>
       </c>
-      <c r="B13" s="43" t="s">
+      <c r="B13" s="42" t="s">
         <v>14</v>
       </c>
       <c r="M13" s="9"/>
     </row>
     <row r="14" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A14" s="10" t="s">
         <v>15</v>
       </c>
-      <c r="B14" s="43" t="s">
-        <v>50</v>
+      <c r="B14" s="42" t="s">
+        <v>49</v>
       </c>
       <c r="M14" s="9"/>
     </row>
     <row r="15" spans="1:13" s="5" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="10" t="s">
         <v>16</v>
       </c>
-      <c r="B15" s="43" t="s">
+      <c r="B15" s="42" t="s">
         <v>33</v>
       </c>
       <c r="M15" s="9"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B16" s="11" t="s">
-        <v>37</v>
+        <v>54</v>
       </c>
       <c r="M16" s="12"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="3" t="s">
         <v>18</v>
       </c>
       <c r="B17" s="11" t="s">
         <v>55</v>
       </c>
       <c r="M17" s="13"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B18" s="14" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="M18" s="12"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="B19" s="40" t="s">
-        <v>52</v>
+      <c r="B19" s="39" t="s">
+        <v>51</v>
       </c>
       <c r="M19" s="13"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="B20" s="41" t="s">
-        <v>49</v>
+      <c r="B20" s="40" t="s">
+        <v>48</v>
       </c>
       <c r="M20" s="12"/>
     </row>
     <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A21" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="B21" s="44" t="s">
-        <v>53</v>
+      <c r="B21" s="43" t="s">
+        <v>52</v>
       </c>
       <c r="M21" s="13"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="15"/>
       <c r="B22" s="16"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="13"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="12"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="13"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="12"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
-    <hyperlink ref="B21" r:id="rId4"/>
+    <hyperlink ref="B21" r:id="rId4" display="O.Edel@aspire.gov.kz"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:C18"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="E27" sqref="E27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="19" customWidth="1"/>
     <col min="2" max="2" width="113.5703125" style="19" customWidth="1"/>
     <col min="3" max="256" width="9.140625" style="19"/>
     <col min="257" max="257" width="4.42578125" style="19" customWidth="1"/>
     <col min="258" max="258" width="113.5703125" style="19" customWidth="1"/>
     <col min="259" max="512" width="9.140625" style="19"/>
     <col min="513" max="513" width="4.42578125" style="19" customWidth="1"/>
     <col min="514" max="514" width="113.5703125" style="19" customWidth="1"/>
     <col min="515" max="768" width="9.140625" style="19"/>
@@ -1471,88 +1471,88 @@
     </row>
     <row r="10" spans="1:3" ht="25.5">
       <c r="A10" s="18"/>
       <c r="B10" s="22" t="s">
         <v>28</v>
       </c>
       <c r="C10" s="20"/>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="18"/>
       <c r="B11" s="18"/>
       <c r="C11" s="20"/>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="18"/>
       <c r="B12" s="18"/>
       <c r="C12" s="20"/>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="18"/>
       <c r="B13" s="18"/>
       <c r="C13" s="18"/>
     </row>
     <row r="14" spans="1:3" ht="15">
       <c r="A14" s="45" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="B14" s="46"/>
       <c r="C14" s="46"/>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="18"/>
       <c r="B15" s="18"/>
       <c r="C15" s="18"/>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="18"/>
       <c r="B16" s="18"/>
       <c r="C16" s="18"/>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="18"/>
       <c r="B17" s="18"/>
       <c r="C17" s="18"/>
     </row>
     <row r="18" spans="1:3">
       <c r="B18" s="23"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A14:C14"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="K22" sqref="K22"/>
+      <selection activeCell="D18" sqref="D18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="22.42578125" style="1" customWidth="1"/>
     <col min="2" max="2" width="24" style="1" customWidth="1"/>
     <col min="3" max="3" width="25.5703125" style="1" customWidth="1"/>
     <col min="4" max="4" width="19.42578125" style="1" customWidth="1"/>
     <col min="5" max="5" width="22.42578125" style="1" customWidth="1"/>
     <col min="6" max="252" width="8.85546875" style="1"/>
     <col min="253" max="253" width="13.140625" style="1" customWidth="1"/>
     <col min="254" max="254" width="14" style="1" customWidth="1"/>
     <col min="255" max="255" width="13.7109375" style="1" customWidth="1"/>
     <col min="256" max="256" width="12.140625" style="1" customWidth="1"/>
     <col min="257" max="257" width="13.140625" style="1" customWidth="1"/>
     <col min="258" max="258" width="12.7109375" style="1" customWidth="1"/>
     <col min="259" max="259" width="13.140625" style="1" customWidth="1"/>
     <col min="260" max="260" width="11.7109375" style="1" customWidth="1"/>
     <col min="261" max="261" width="13.140625" style="1" customWidth="1"/>
     <col min="262" max="508" width="8.85546875" style="1"/>
     <col min="509" max="509" width="13.140625" style="1" customWidth="1"/>
     <col min="510" max="510" width="14" style="1" customWidth="1"/>
     <col min="511" max="511" width="13.7109375" style="1" customWidth="1"/>
     <col min="512" max="512" width="12.140625" style="1" customWidth="1"/>
     <col min="513" max="513" width="13.140625" style="1" customWidth="1"/>
@@ -2187,120 +2187,120 @@
         <v>34</v>
       </c>
       <c r="B2" s="47"/>
       <c r="C2" s="47"/>
       <c r="D2" s="47"/>
       <c r="E2" s="47"/>
       <c r="F2" s="47"/>
       <c r="G2" s="47"/>
       <c r="H2" s="47"/>
       <c r="I2" s="47"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="33"/>
       <c r="B3" s="33"/>
       <c r="C3" s="33"/>
       <c r="D3" s="33"/>
       <c r="E3" s="33"/>
       <c r="F3" s="33"/>
       <c r="G3" s="33"/>
       <c r="H3" s="33"/>
       <c r="I3" s="33"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="48"/>
       <c r="B4" s="49" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="C4" s="49"/>
       <c r="D4" s="49" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E4" s="49"/>
       <c r="F4" s="49" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="G4" s="49"/>
       <c r="H4" s="48" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="I4" s="50"/>
     </row>
     <row r="5" spans="1:9" ht="56.25">
       <c r="A5" s="48"/>
       <c r="B5" s="34" t="s">
+        <v>41</v>
+      </c>
+      <c r="C5" s="35" t="s">
         <v>42</v>
       </c>
-      <c r="C5" s="35" t="s">
+      <c r="D5" s="34" t="s">
         <v>43</v>
       </c>
-      <c r="D5" s="34" t="s">
+      <c r="E5" s="35" t="s">
+        <v>42</v>
+      </c>
+      <c r="F5" s="34" t="s">
         <v>44</v>
       </c>
-      <c r="E5" s="35" t="s">
-[...2 lines deleted...]
-      <c r="F5" s="34" t="s">
+      <c r="G5" s="35" t="s">
+        <v>42</v>
+      </c>
+      <c r="H5" s="34" t="s">
         <v>45</v>
       </c>
-      <c r="G5" s="35" t="s">
-[...2 lines deleted...]
-      <c r="H5" s="34" t="s">
+      <c r="I5" s="35" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9">
+      <c r="A6" s="44" t="s">
+        <v>53</v>
+      </c>
+      <c r="B6" s="36">
+        <v>5</v>
+      </c>
+      <c r="C6" s="37">
+        <v>4980</v>
+      </c>
+      <c r="D6" s="38" t="s">
         <v>46</v>
       </c>
-      <c r="I5" s="35" t="s">
-[...29 lines deleted...]
-        <v>47</v>
+      <c r="E6" s="38" t="s">
+        <v>46</v>
+      </c>
+      <c r="F6" s="38" t="s">
+        <v>46</v>
+      </c>
+      <c r="G6" s="38" t="s">
+        <v>46</v>
+      </c>
+      <c r="H6" s="38" t="s">
+        <v>46</v>
+      </c>
+      <c r="I6" s="38" t="s">
+        <v>46</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="25"/>
       <c r="B7" s="26"/>
       <c r="C7" s="26"/>
       <c r="D7" s="27"/>
       <c r="E7" s="27"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="25"/>
       <c r="B8" s="26"/>
       <c r="C8" s="27"/>
       <c r="D8" s="27"/>
       <c r="E8" s="26"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="25"/>
       <c r="B9" s="26"/>
       <c r="C9" s="27"/>
       <c r="D9" s="27"/>
       <c r="E9" s="27"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="25"/>
@@ -2385,138 +2385,138 @@
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="F4:G4"/>
     <mergeCell ref="H4:I4"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Құжат" ma:contentTypeID="0x0101007ADCE4694D4D0D4CA05F14D10ED64C7C" ma:contentTypeVersion="0" ma:contentTypeDescription="Жаңа құжат жасау." ma:contentTypeScope="" ma:versionID="44426daeed329d84809263c33be87a2f">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3c0155d2cd5dce572d3de8309e44211c">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Мазмұн түрі" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Тақырып"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EBDC1DC5-BE52-4FAC-8A7E-4426D9F748A4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4B660B0C-E75F-4E68-B08A-006D8E912B3E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
-  </ds:schemaRefs>
-[...12 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FC1DE173-693A-4A14-9A9F-0C3F081C5A1F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>