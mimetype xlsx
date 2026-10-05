--- v0 (2026-04-14)
+++ v1 (2026-10-05)
@@ -1,426 +1,659 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
-  <workbookPr defaultThemeVersion="124226"/>
+  <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="120" yWindow="120" windowWidth="28695" windowHeight="12525"/>
+    <workbookView xWindow="32760" yWindow="32760" windowWidth="28800" windowHeight="12345" tabRatio="950"/>
   </bookViews>
   <sheets>
-    <sheet name="All popul" sheetId="1" r:id="rId1"/>
-    <sheet name="Women" sheetId="4" r:id="rId2"/>
+    <sheet name="Metadata" sheetId="4" r:id="rId1"/>
+    <sheet name="Conventions" sheetId="2" r:id="rId2"/>
+    <sheet name="Indicator" sheetId="31" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="25">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="74" uniqueCount="67">
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
+  </si>
+  <si>
+    <t>Unit of Measurement</t>
+  </si>
+  <si>
+    <t>Responsible Officer</t>
+  </si>
+  <si>
+    <t>© Agency for Strategic planning and reforms of the Republic of Kazakhstan Bureau of National statistics</t>
+  </si>
+  <si>
+    <t>Conventional designations:</t>
+  </si>
+  <si>
+    <t>«-» - no case</t>
+  </si>
+  <si>
+    <t>«0.0» - insignificant value</t>
+  </si>
+  <si>
+    <t>«X» - data is confidential</t>
+  </si>
+  <si>
+    <t>«...» - no data available</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
+  </si>
+  <si>
+    <t>SIC code</t>
+  </si>
+  <si>
+    <t>CATU code</t>
+  </si>
+  <si>
+    <t>Data Processing Method</t>
+  </si>
+  <si>
+    <t>Methodological Explanations:</t>
+  </si>
+  <si>
+    <t>Related Publications:</t>
+  </si>
+  <si>
+    <t>Useful Links:</t>
+  </si>
+  <si>
+    <t>Code of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>History of the Indicator</t>
+  </si>
+  <si>
+    <t>Definition of the Indicator</t>
+  </si>
+  <si>
+    <t>Methodology for Calculation</t>
+  </si>
+  <si>
+    <t>Source of the Indicator</t>
+  </si>
+  <si>
+    <t>Classifications</t>
+  </si>
+  <si>
+    <t>Date of Last Update:</t>
+  </si>
+  <si>
+    <t>Date of Next Update:</t>
+  </si>
+  <si>
+    <t>Responsible Structural Division</t>
+  </si>
+  <si>
+    <t>Telephone Number:</t>
+  </si>
+  <si>
+    <t>E-mail:</t>
+  </si>
+  <si>
+    <t>Name of the Statistical Indicator</t>
+  </si>
+  <si>
+    <r>
+      <t>Abbreviated Title of the Statistical Indicator</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Arial Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Notes</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Arial Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>Methodological provisions on statistics in 2018</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/industries/social-statistics/stat-medicine/publications/382907/</t>
+  </si>
+  <si>
+    <t>CATU</t>
+  </si>
+  <si>
+    <t>Almaty city</t>
+  </si>
+  <si>
+    <t>Number of deaths in work-related accidents</t>
+  </si>
+  <si>
+    <t>aggregation</t>
+  </si>
+  <si>
+    <t>Going black to 2014</t>
+  </si>
+  <si>
+    <t>Tokhtakhunova Dilfuza Nurakhmetovna</t>
+  </si>
+  <si>
+    <t>+7 7272775556</t>
+  </si>
+  <si>
+    <t>di.tokhtakhunova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>751110000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Almaly </t>
+  </si>
+  <si>
+    <t>751210000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Alatau </t>
+  </si>
+  <si>
+    <t>751310000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Auezov </t>
+  </si>
+  <si>
+    <t>751410000</t>
+  </si>
+  <si>
+    <t>Bostandyk</t>
+  </si>
+  <si>
+    <t>751510000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zhetisu </t>
+  </si>
+  <si>
+    <t>751710000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Medeu </t>
+  </si>
+  <si>
+    <t>751810000</t>
+  </si>
+  <si>
+    <t>Nauryzbay</t>
+  </si>
+  <si>
+    <t>751910000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Turksib </t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Almaty city</t>
+    <t>22</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>5</t>
   </si>
   <si>
     <t>people</t>
   </si>
   <si>
-    <t>27</t>
-[...62 lines deleted...]
-    <t xml:space="preserve">Zhetisu </t>
+    <t>Division of Social and Demographic Statistics</t>
+  </si>
+  <si>
+    <t>On work-related injuries and occupational diseases in the city of Almaty</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
-    <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="182" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="12">
+  <fonts count="22">
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="1"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+    </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="1"/>
+    </font>
+    <font>
+      <b/>
       <sz val="10"/>
       <color theme="1"/>
-      <name val="Calibri"/>
-      <family val="2"/>
+      <name val="Arial Cyr"/>
       <charset val="204"/>
-      <scheme val="minor"/>
-[...9 lines deleted...]
-      <sz val="11"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="9"/>
-[...4 lines deleted...]
-    <font>
       <sz val="8"/>
-      <color theme="1"/>
-[...4 lines deleted...]
-      <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="8"/>
-[...6 lines deleted...]
-      <sz val="8"/>
+      <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
-    <font>
-[...3 lines deleted...]
-    </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="7">
+  <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
-      <top style="thin">
-[...1 lines deleted...]
-      </top>
+      <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
-      <top/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...1 lines deleted...]
-      <top style="thin">
+      <left style="thin">
         <color indexed="64"/>
-      </top>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...11 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="37">
+  <cellXfs count="56">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="20" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="3" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="4" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="182" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="182" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...6 lines deleted...]
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="182" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="182" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment vertical="center"/>
-[...71 lines deleted...]
-    </xf>
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="5">
+    <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2" xfId="2"/>
+    <cellStyle name="Обычный 3" xfId="3"/>
+    <cellStyle name="Обычный 4" xfId="4"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -663,1022 +896,1024 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:di.tokhtakhunova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:M16"/>
+  <sheetPr codeName="Лист4"/>
+  <dimension ref="A1:D29"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B8" sqref="B8"/>
+    <sheetView tabSelected="1" zoomScale="145" zoomScaleNormal="145" workbookViewId="0">
+      <selection activeCell="B23" sqref="B23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="21.140625" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="9.140625" customWidth="1"/>
+    <col min="1" max="1" width="44.28515625" style="5" customWidth="1"/>
+    <col min="2" max="2" width="94.7109375" style="5" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
-      <c r="A1" s="35" t="s">
+    <row r="1" spans="1:4" ht="13.5" customHeight="1">
+      <c r="A1" s="54"/>
+      <c r="B1" s="54"/>
+    </row>
+    <row r="2" spans="1:4" ht="15" customHeight="1">
+      <c r="A2" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="B2" s="17">
+        <v>634103</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4" ht="15" customHeight="1">
+      <c r="A3" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="B3" t="s">
+        <v>35</v>
+      </c>
+      <c r="D3"/>
+    </row>
+    <row r="4" spans="1:4" ht="15" customHeight="1">
+      <c r="A4" s="13" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="52" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" ht="15" customHeight="1">
+      <c r="A5" s="13" t="s">
+        <v>29</v>
+      </c>
+      <c r="B5" t="s">
+        <v>35</v>
+      </c>
+      <c r="D5"/>
+    </row>
+    <row r="6" spans="1:4" ht="15" customHeight="1">
+      <c r="A6" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="B6" s="25" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" ht="12" customHeight="1">
+      <c r="A7" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="B7" s="33" t="s">
+        <v>35</v>
+      </c>
+      <c r="D7"/>
+    </row>
+    <row r="8" spans="1:4" ht="13.5" customHeight="1">
+      <c r="A8" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="B8" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4">
+      <c r="A9" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="B9" s="25" t="s">
+        <v>31</v>
+      </c>
+      <c r="D9"/>
+    </row>
+    <row r="10" spans="1:4">
+      <c r="A10" s="13" t="s">
+        <v>21</v>
+      </c>
+      <c r="B10" s="55" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4">
+      <c r="A11" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="B11" s="19"/>
+      <c r="D11"/>
+    </row>
+    <row r="12" spans="1:4" ht="14.25" customHeight="1">
+      <c r="A12" s="13" t="s">
+        <v>22</v>
+      </c>
+      <c r="B12" s="20" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" ht="14.25" customHeight="1">
+      <c r="A13" s="13" t="s">
         <v>14</v>
       </c>
-      <c r="B1" s="35"/>
-[...63 lines deleted...]
-      <c r="A4" s="14" t="s">
+      <c r="B13" s="21"/>
+      <c r="D13"/>
+    </row>
+    <row r="14" spans="1:4" ht="14.25" customHeight="1">
+      <c r="A14" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="B14" s="21" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" ht="14.25" customHeight="1">
+      <c r="A15" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="B15" s="21" t="s">
         <v>1</v>
       </c>
-      <c r="B4" s="15">
-[...41 lines deleted...]
-      <c r="C5" s="18" t="s">
+      <c r="D15"/>
+    </row>
+    <row r="16" spans="1:4" ht="14.25" customHeight="1">
+      <c r="A16" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="B16" s="22">
+        <v>46166</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4" ht="14.25" customHeight="1">
+      <c r="A17" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="B17" s="22">
+        <v>46531</v>
+      </c>
+      <c r="D17"/>
+    </row>
+    <row r="18" spans="1:4" ht="14.25" customHeight="1">
+      <c r="A18" s="53" t="s">
+        <v>25</v>
+      </c>
+      <c r="B18" s="18" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" ht="14.25" customHeight="1">
+      <c r="A19" s="13" t="s">
         <v>3</v>
       </c>
-      <c r="D5" s="19">
-[...8 lines deleted...]
-      <c r="G5" s="8">
+      <c r="B19" s="18" t="s">
         <v>38</v>
       </c>
-      <c r="H5" s="8">
-[...149 lines deleted...]
-      <c r="F9" s="8">
+      <c r="D19"/>
+    </row>
+    <row r="20" spans="1:4" ht="14.25" customHeight="1">
+      <c r="A20" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="B20" s="23" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4" ht="14.25" customHeight="1">
+      <c r="A21" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="G9" s="8">
-[...165 lines deleted...]
-    <row r="16" spans="1:13" ht="37.5" customHeight="1"/>
+      <c r="B21" s="24" t="s">
+        <v>40</v>
+      </c>
+      <c r="D21"/>
+    </row>
+    <row r="22" spans="1:4">
+      <c r="A22" s="7"/>
+      <c r="B22" s="7"/>
+    </row>
+    <row r="23" spans="1:4">
+      <c r="A23" s="7"/>
+      <c r="B23" s="7"/>
+      <c r="D23"/>
+    </row>
+    <row r="24" spans="1:4">
+      <c r="A24" s="7"/>
+      <c r="B24" s="7"/>
+    </row>
+    <row r="25" spans="1:4">
+      <c r="A25" s="7"/>
+      <c r="B25" s="7"/>
+    </row>
+    <row r="26" spans="1:4">
+      <c r="A26" s="7"/>
+      <c r="B26" s="7"/>
+    </row>
+    <row r="27" spans="1:4">
+      <c r="A27" s="7"/>
+      <c r="B27" s="7"/>
+      <c r="D27"/>
+    </row>
+    <row r="28" spans="1:4">
+      <c r="A28" s="7"/>
+      <c r="B28" s="7"/>
+    </row>
+    <row r="29" spans="1:4">
+      <c r="A29" s="8"/>
+      <c r="B29" s="8"/>
+    </row>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="A1:L1"/>
+    <mergeCell ref="A1:B1"/>
   </mergeCells>
-  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+  <hyperlinks>
+    <hyperlink ref="B15" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B21" r:id="rId3"/>
+  </hyperlinks>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId4"/>
+  <headerFooter>
+    <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
+  </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:M17"/>
+  <sheetPr codeName="Лист2"/>
+  <dimension ref="B2:D19"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="A18" sqref="A18"/>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="B42" sqref="B42"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="24.28515625" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="12" max="12" width="9.5703125" customWidth="1"/>
+    <col min="1" max="1" width="4.42578125" style="2" customWidth="1"/>
+    <col min="2" max="2" width="88.42578125" style="2" customWidth="1"/>
+    <col min="3" max="3" width="37.85546875" style="2" customWidth="1"/>
+    <col min="4" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
-      <c r="A1" s="35" t="s">
+    <row r="2" spans="2:2" ht="15">
+      <c r="B2" s="3"/>
+    </row>
+    <row r="5" spans="2:2">
+      <c r="B5" s="11" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="11" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="11" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="11" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="11" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2" ht="25.5">
+      <c r="B10" s="12" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2">
+      <c r="B11" s="4"/>
+    </row>
+    <row r="12" spans="2:2">
+      <c r="B12" s="4"/>
+    </row>
+    <row r="19" spans="2:4">
+      <c r="B19" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="C19" s="1"/>
+      <c r="D19" s="1"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A2:AE13"/>
+  <sheetViews>
+    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="O21" sqref="O21"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="11.25"/>
+  <cols>
+    <col min="1" max="1" width="13.140625" style="10" customWidth="1"/>
+    <col min="2" max="2" width="32.7109375" style="10" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="10"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:31" s="9" customFormat="1" ht="15.75">
+      <c r="A2" s="14" t="s">
+        <v>11</v>
+      </c>
+      <c r="B2" s="14">
+        <v>634103</v>
+      </c>
+    </row>
+    <row r="3" spans="1:31">
+      <c r="A3" s="15"/>
+      <c r="B3" s="15"/>
+    </row>
+    <row r="4" spans="1:31" s="2" customFormat="1" ht="26.25" customHeight="1">
+      <c r="A4" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="16" t="s">
+        <v>33</v>
+      </c>
+      <c r="C4" s="29">
+        <v>2014</v>
+      </c>
+      <c r="D4" s="29">
+        <v>2015</v>
+      </c>
+      <c r="E4" s="30">
+        <v>2016</v>
+      </c>
+      <c r="F4" s="29">
+        <v>2017</v>
+      </c>
+      <c r="G4" s="29">
+        <v>2018</v>
+      </c>
+      <c r="H4" s="30">
+        <v>2019</v>
+      </c>
+      <c r="I4" s="29">
+        <v>2020</v>
+      </c>
+      <c r="J4" s="31">
+        <v>2021</v>
+      </c>
+      <c r="K4" s="31">
+        <v>2022</v>
+      </c>
+      <c r="L4" s="31">
+        <v>2023</v>
+      </c>
+      <c r="M4" s="31">
+        <v>2024</v>
+      </c>
+      <c r="N4" s="31">
+        <v>2025</v>
+      </c>
+      <c r="O4" s="28"/>
+      <c r="P4" s="28"/>
+      <c r="Q4" s="28"/>
+      <c r="R4" s="28"/>
+      <c r="S4" s="28"/>
+      <c r="T4" s="28"/>
+      <c r="U4" s="28"/>
+      <c r="V4" s="28"/>
+      <c r="W4" s="28"/>
+      <c r="X4" s="28"/>
+      <c r="Y4" s="28"/>
+      <c r="Z4" s="28"/>
+      <c r="AA4" s="28"/>
+      <c r="AB4" s="28"/>
+      <c r="AC4" s="28"/>
+      <c r="AD4" s="28"/>
+      <c r="AE4" s="28"/>
+    </row>
+    <row r="5" spans="1:31" s="2" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A5" s="26">
+        <v>750000000</v>
+      </c>
+      <c r="B5" s="34" t="s">
+        <v>34</v>
+      </c>
+      <c r="C5" s="37">
+        <v>156</v>
+      </c>
+      <c r="D5" s="37">
+        <v>193</v>
+      </c>
+      <c r="E5" s="37">
+        <v>175</v>
+      </c>
+      <c r="F5" s="37">
+        <v>167</v>
+      </c>
+      <c r="G5" s="37">
+        <v>171</v>
+      </c>
+      <c r="H5" s="37">
+        <v>163</v>
+      </c>
+      <c r="I5" s="37">
+        <v>134</v>
+      </c>
+      <c r="J5" s="37">
+        <v>134</v>
+      </c>
+      <c r="K5" s="38">
+        <v>176</v>
+      </c>
+      <c r="L5" s="39">
+        <v>181</v>
+      </c>
+      <c r="M5" s="39">
+        <v>193</v>
+      </c>
+      <c r="N5" s="40">
+        <v>168</v>
+      </c>
+      <c r="O5" s="28"/>
+      <c r="P5" s="28"/>
+      <c r="Q5" s="28"/>
+      <c r="R5" s="28"/>
+      <c r="S5" s="28"/>
+      <c r="T5" s="28"/>
+      <c r="U5" s="28"/>
+      <c r="V5" s="28"/>
+      <c r="W5" s="28"/>
+      <c r="X5" s="28"/>
+      <c r="Y5" s="28"/>
+      <c r="Z5" s="28"/>
+      <c r="AA5" s="28"/>
+      <c r="AB5" s="28"/>
+      <c r="AC5" s="28"/>
+      <c r="AD5" s="28"/>
+      <c r="AE5" s="28"/>
+    </row>
+    <row r="6" spans="1:31" s="2" customFormat="1" ht="12.75">
+      <c r="A6" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="B6" s="35" t="s">
+        <v>42</v>
+      </c>
+      <c r="C6" s="41">
+        <v>49</v>
+      </c>
+      <c r="D6" s="42" t="s">
+        <v>57</v>
+      </c>
+      <c r="E6" s="43">
+        <v>42</v>
+      </c>
+      <c r="F6" s="39">
+        <v>34</v>
+      </c>
+      <c r="G6" s="39">
+        <v>36</v>
+      </c>
+      <c r="H6" s="39">
+        <v>38</v>
+      </c>
+      <c r="I6" s="39">
+        <v>32</v>
+      </c>
+      <c r="J6" s="39">
+        <v>28</v>
+      </c>
+      <c r="K6" s="39">
+        <v>61</v>
+      </c>
+      <c r="L6" s="39">
+        <v>48</v>
+      </c>
+      <c r="M6" s="39">
+        <v>47</v>
+      </c>
+      <c r="N6" s="40">
+        <v>31</v>
+      </c>
+      <c r="O6" s="28"/>
+      <c r="P6" s="28"/>
+      <c r="Q6" s="28"/>
+      <c r="R6" s="28"/>
+      <c r="S6" s="28"/>
+      <c r="T6" s="28"/>
+      <c r="U6" s="28"/>
+      <c r="V6" s="28"/>
+      <c r="W6" s="28"/>
+      <c r="X6" s="28"/>
+      <c r="Y6" s="28"/>
+      <c r="Z6" s="28"/>
+      <c r="AA6" s="28"/>
+      <c r="AB6" s="28"/>
+      <c r="AC6" s="28"/>
+      <c r="AD6" s="28"/>
+      <c r="AE6" s="28"/>
+    </row>
+    <row r="7" spans="1:31" s="2" customFormat="1" ht="12.75">
+      <c r="A7" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="B7" s="35" t="s">
+        <v>44</v>
+      </c>
+      <c r="C7" s="41">
+        <v>1</v>
+      </c>
+      <c r="D7" s="42" t="s">
+        <v>58</v>
+      </c>
+      <c r="E7" s="43">
+        <v>3</v>
+      </c>
+      <c r="F7" s="39">
+        <v>3</v>
+      </c>
+      <c r="G7" s="39">
+        <v>9</v>
+      </c>
+      <c r="H7" s="39">
+        <v>6</v>
+      </c>
+      <c r="I7" s="39">
+        <v>7</v>
+      </c>
+      <c r="J7" s="39">
+        <v>4</v>
+      </c>
+      <c r="K7" s="39">
+        <v>4</v>
+      </c>
+      <c r="L7" s="39">
+        <v>10</v>
+      </c>
+      <c r="M7" s="39">
         <v>14</v>
       </c>
-      <c r="B1" s="35"/>
-[...22 lines deleted...]
-      <c r="L2" s="7" t="s">
+      <c r="N7" s="40">
+        <v>16</v>
+      </c>
+      <c r="O7" s="28"/>
+      <c r="P7" s="28"/>
+      <c r="Q7" s="28"/>
+      <c r="R7" s="28"/>
+      <c r="S7" s="28"/>
+      <c r="T7" s="28"/>
+      <c r="U7" s="28"/>
+      <c r="V7" s="28"/>
+      <c r="W7" s="28"/>
+      <c r="X7" s="28"/>
+      <c r="Y7" s="28"/>
+      <c r="Z7" s="28"/>
+      <c r="AA7" s="28"/>
+      <c r="AB7" s="28"/>
+      <c r="AC7" s="28"/>
+      <c r="AD7" s="28"/>
+      <c r="AE7" s="28"/>
+    </row>
+    <row r="8" spans="1:31">
+      <c r="A8" s="26" t="s">
+        <v>45</v>
+      </c>
+      <c r="B8" s="35" t="s">
+        <v>46</v>
+      </c>
+      <c r="C8" s="41">
+        <v>12</v>
+      </c>
+      <c r="D8" s="42" t="s">
+        <v>59</v>
+      </c>
+      <c r="E8" s="43">
+        <v>22</v>
+      </c>
+      <c r="F8" s="39">
+        <v>18</v>
+      </c>
+      <c r="G8" s="39">
+        <v>18</v>
+      </c>
+      <c r="H8" s="39">
+        <v>16</v>
+      </c>
+      <c r="I8" s="39">
+        <v>14</v>
+      </c>
+      <c r="J8" s="39">
+        <v>15</v>
+      </c>
+      <c r="K8" s="39">
+        <v>10</v>
+      </c>
+      <c r="L8" s="39">
+        <v>11</v>
+      </c>
+      <c r="M8" s="39">
+        <v>18</v>
+      </c>
+      <c r="N8" s="40">
+        <v>9</v>
+      </c>
+      <c r="O8" s="32"/>
+      <c r="P8" s="32"/>
+      <c r="Q8" s="32"/>
+      <c r="R8" s="32"/>
+      <c r="S8" s="32"/>
+      <c r="T8" s="32"/>
+      <c r="U8" s="32"/>
+      <c r="V8" s="32"/>
+      <c r="W8" s="32"/>
+      <c r="X8" s="32"/>
+      <c r="Y8" s="32"/>
+      <c r="Z8" s="32"/>
+      <c r="AA8" s="32"/>
+      <c r="AB8" s="32"/>
+      <c r="AC8" s="32"/>
+      <c r="AD8" s="32"/>
+      <c r="AE8" s="32"/>
+    </row>
+    <row r="9" spans="1:31">
+      <c r="A9" s="26" t="s">
+        <v>47</v>
+      </c>
+      <c r="B9" s="35" t="s">
+        <v>48</v>
+      </c>
+      <c r="C9" s="41">
+        <v>16</v>
+      </c>
+      <c r="D9" s="42" t="s">
+        <v>60</v>
+      </c>
+      <c r="E9" s="43">
+        <v>22</v>
+      </c>
+      <c r="F9" s="39">
+        <v>20</v>
+      </c>
+      <c r="G9" s="39">
+        <v>17</v>
+      </c>
+      <c r="H9" s="39">
+        <v>25</v>
+      </c>
+      <c r="I9" s="39">
+        <v>16</v>
+      </c>
+      <c r="J9" s="39">
+        <v>17</v>
+      </c>
+      <c r="K9" s="39">
+        <v>22</v>
+      </c>
+      <c r="L9" s="39">
+        <v>25</v>
+      </c>
+      <c r="M9" s="39">
+        <v>21</v>
+      </c>
+      <c r="N9" s="40">
+        <v>34</v>
+      </c>
+      <c r="O9" s="32"/>
+      <c r="P9" s="32"/>
+      <c r="Q9" s="32"/>
+      <c r="R9" s="32"/>
+      <c r="S9" s="32"/>
+      <c r="T9" s="32"/>
+      <c r="U9" s="32"/>
+      <c r="V9" s="32"/>
+      <c r="W9" s="32"/>
+      <c r="X9" s="32"/>
+      <c r="Y9" s="32"/>
+      <c r="Z9" s="32"/>
+      <c r="AA9" s="32"/>
+      <c r="AB9" s="32"/>
+      <c r="AC9" s="32"/>
+      <c r="AD9" s="32"/>
+      <c r="AE9" s="32"/>
+    </row>
+    <row r="10" spans="1:31">
+      <c r="A10" s="26" t="s">
+        <v>49</v>
+      </c>
+      <c r="B10" s="35" t="s">
+        <v>50</v>
+      </c>
+      <c r="C10" s="41">
+        <v>29</v>
+      </c>
+      <c r="D10" s="42" t="s">
+        <v>61</v>
+      </c>
+      <c r="E10" s="43">
+        <v>34</v>
+      </c>
+      <c r="F10" s="39">
+        <v>36</v>
+      </c>
+      <c r="G10" s="39">
+        <v>27</v>
+      </c>
+      <c r="H10" s="39">
+        <v>23</v>
+      </c>
+      <c r="I10" s="39">
+        <v>18</v>
+      </c>
+      <c r="J10" s="39">
+        <v>22</v>
+      </c>
+      <c r="K10" s="39">
+        <v>25</v>
+      </c>
+      <c r="L10" s="39">
+        <v>25</v>
+      </c>
+      <c r="M10" s="39">
+        <v>25</v>
+      </c>
+      <c r="N10" s="40">
+        <v>23</v>
+      </c>
+      <c r="O10" s="32"/>
+      <c r="P10" s="32"/>
+      <c r="Q10" s="32"/>
+      <c r="R10" s="32"/>
+      <c r="S10" s="32"/>
+      <c r="T10" s="32"/>
+      <c r="U10" s="32"/>
+      <c r="V10" s="32"/>
+      <c r="W10" s="32"/>
+      <c r="X10" s="32"/>
+      <c r="Y10" s="32"/>
+      <c r="Z10" s="32"/>
+      <c r="AA10" s="32"/>
+      <c r="AB10" s="32"/>
+      <c r="AC10" s="32"/>
+      <c r="AD10" s="32"/>
+      <c r="AE10" s="32"/>
+    </row>
+    <row r="11" spans="1:31">
+      <c r="A11" s="26" t="s">
+        <v>51</v>
+      </c>
+      <c r="B11" s="35" t="s">
+        <v>52</v>
+      </c>
+      <c r="C11" s="41">
+        <v>17</v>
+      </c>
+      <c r="D11" s="42" t="s">
+        <v>62</v>
+      </c>
+      <c r="E11" s="43">
+        <v>14</v>
+      </c>
+      <c r="F11" s="39">
+        <v>15</v>
+      </c>
+      <c r="G11" s="39">
+        <v>21</v>
+      </c>
+      <c r="H11" s="39">
+        <v>13</v>
+      </c>
+      <c r="I11" s="39">
+        <v>18</v>
+      </c>
+      <c r="J11" s="39">
+        <v>9</v>
+      </c>
+      <c r="K11" s="39">
+        <v>11</v>
+      </c>
+      <c r="L11" s="39">
+        <v>12</v>
+      </c>
+      <c r="M11" s="39">
+        <v>19</v>
+      </c>
+      <c r="N11" s="40">
+        <v>20</v>
+      </c>
+      <c r="O11" s="32"/>
+      <c r="P11" s="32"/>
+      <c r="Q11" s="32"/>
+      <c r="R11" s="32"/>
+      <c r="S11" s="32"/>
+      <c r="T11" s="32"/>
+      <c r="U11" s="32"/>
+      <c r="V11" s="32"/>
+      <c r="W11" s="32"/>
+      <c r="X11" s="32"/>
+      <c r="Y11" s="32"/>
+      <c r="Z11" s="32"/>
+      <c r="AA11" s="32"/>
+      <c r="AB11" s="32"/>
+      <c r="AC11" s="32"/>
+      <c r="AD11" s="32"/>
+      <c r="AE11" s="32"/>
+    </row>
+    <row r="12" spans="1:31">
+      <c r="A12" s="26" t="s">
+        <v>53</v>
+      </c>
+      <c r="B12" s="35" t="s">
+        <v>54</v>
+      </c>
+      <c r="C12" s="44" t="s">
+        <v>58</v>
+      </c>
+      <c r="D12" s="45" t="s">
+        <v>63</v>
+      </c>
+      <c r="E12" s="43" t="s">
+        <v>58</v>
+      </c>
+      <c r="F12" s="46" t="s">
+        <v>58</v>
+      </c>
+      <c r="G12" s="39">
         <v>2</v>
       </c>
-    </row>
-[...58 lines deleted...]
-      <c r="H4" s="29">
+      <c r="H12" s="46" t="s">
+        <v>58</v>
+      </c>
+      <c r="I12" s="46" t="s">
+        <v>58</v>
+      </c>
+      <c r="J12" s="39">
+        <v>2</v>
+      </c>
+      <c r="K12" s="39">
+        <v>2</v>
+      </c>
+      <c r="L12" s="39">
+        <v>2</v>
+      </c>
+      <c r="M12" s="39">
+        <v>2</v>
+      </c>
+      <c r="N12" s="40">
+        <v>2</v>
+      </c>
+      <c r="O12" s="32"/>
+      <c r="P12" s="32"/>
+      <c r="Q12" s="32"/>
+      <c r="R12" s="32"/>
+      <c r="S12" s="32"/>
+      <c r="T12" s="32"/>
+      <c r="U12" s="32"/>
+      <c r="V12" s="32"/>
+      <c r="W12" s="32"/>
+      <c r="X12" s="32"/>
+      <c r="Y12" s="32"/>
+      <c r="Z12" s="32"/>
+      <c r="AA12" s="32"/>
+      <c r="AB12" s="32"/>
+      <c r="AC12" s="32"/>
+      <c r="AD12" s="32"/>
+      <c r="AE12" s="32"/>
+    </row>
+    <row r="13" spans="1:31">
+      <c r="A13" s="27" t="s">
+        <v>55</v>
+      </c>
+      <c r="B13" s="36" t="s">
+        <v>56</v>
+      </c>
+      <c r="C13" s="47">
+        <v>32</v>
+      </c>
+      <c r="D13" s="48">
+        <v>37</v>
+      </c>
+      <c r="E13" s="49">
+        <v>38</v>
+      </c>
+      <c r="F13" s="50">
         <v>41</v>
       </c>
-      <c r="I4" s="29">
-[...355 lines deleted...]
-    <row r="17" ht="15" customHeight="1"/>
+      <c r="G13" s="50">
+        <v>41</v>
+      </c>
+      <c r="H13" s="50">
+        <v>42</v>
+      </c>
+      <c r="I13" s="50">
+        <v>29</v>
+      </c>
+      <c r="J13" s="50">
+        <v>37</v>
+      </c>
+      <c r="K13" s="50">
+        <v>41</v>
+      </c>
+      <c r="L13" s="50">
+        <v>48</v>
+      </c>
+      <c r="M13" s="50">
+        <v>47</v>
+      </c>
+      <c r="N13" s="51">
+        <v>33</v>
+      </c>
+      <c r="O13" s="32"/>
+      <c r="P13" s="32"/>
+      <c r="Q13" s="32"/>
+      <c r="R13" s="32"/>
+      <c r="S13" s="32"/>
+      <c r="T13" s="32"/>
+      <c r="U13" s="32"/>
+      <c r="V13" s="32"/>
+      <c r="W13" s="32"/>
+      <c r="X13" s="32"/>
+      <c r="Y13" s="32"/>
+      <c r="Z13" s="32"/>
+      <c r="AA13" s="32"/>
+      <c r="AB13" s="32"/>
+      <c r="AC13" s="32"/>
+      <c r="AD13" s="32"/>
+      <c r="AE13" s="32"/>
+    </row>
   </sheetData>
-  <mergeCells count="2">
-[...4 lines deleted...]
-  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>Women</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Conventions</vt:lpstr>
+      <vt:lpstr>Indicator</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Hewlett-Packard Company</Company>
+  <Company>nsa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>g.aigozina</dc:creator>
+  <dc:creator>M.Bigalimov</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>