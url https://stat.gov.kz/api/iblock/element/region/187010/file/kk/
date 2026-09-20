--- v2 (2026-08-11)
+++ v3 (2026-09-20)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="2595" yWindow="990" windowWidth="16125" windowHeight="10875"/>
   </bookViews>
   <sheets>
     <sheet name="ТО" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">ТО!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="63" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="64" uniqueCount="38">
   <si>
     <t/>
   </si>
   <si>
     <t>Табиғи су, мың текше метр</t>
   </si>
   <si>
     <t xml:space="preserve">Ауыз су, мың текше метр          </t>
   </si>
   <si>
     <t xml:space="preserve">Ішуге жарамсыз су, мың текше метр         </t>
   </si>
   <si>
     <t>* - жедел деректер</t>
   </si>
   <si>
     <t>Х-құпия деректер</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>қаңтар-ақпан</t>
   </si>
   <si>
@@ -663,51 +663,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AA52"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="G6" sqref="G6:G49"/>
+      <selection activeCell="H6" sqref="H6:H49"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="19.140625" style="29" customWidth="1"/>
     <col min="2" max="8" width="10.140625" style="29" customWidth="1"/>
     <col min="9" max="9" width="11.140625" style="29" customWidth="1"/>
     <col min="10" max="10" width="13.42578125" style="29" customWidth="1"/>
     <col min="11" max="11" width="11.5703125" style="29" customWidth="1"/>
     <col min="12" max="12" width="11.85546875" style="29" customWidth="1"/>
     <col min="13" max="13" width="13.42578125" style="29" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="30"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13" s="5" customFormat="1" ht="19.5" customHeight="1">
       <c r="A2" s="41" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="41"/>
       <c r="C2" s="41"/>
       <c r="D2" s="41"/>
       <c r="E2" s="41"/>
       <c r="F2" s="41"/>
       <c r="G2" s="41"/>
       <c r="H2" s="41"/>
@@ -790,544 +790,580 @@
       <c r="L5" s="9"/>
       <c r="M5" s="9"/>
     </row>
     <row r="6" spans="1:13" s="21" customFormat="1">
       <c r="A6" s="20" t="s">
         <v>35</v>
       </c>
       <c r="B6" s="38">
         <v>5148.5</v>
       </c>
       <c r="C6" s="38">
         <v>11631.1</v>
       </c>
       <c r="D6" s="38">
         <v>18541.3</v>
       </c>
       <c r="E6" s="38">
         <v>25510.5</v>
       </c>
       <c r="F6" s="39">
         <v>33060.300000000003</v>
       </c>
       <c r="G6" s="38">
         <v>40078</v>
       </c>
-      <c r="H6" s="1"/>
+      <c r="H6" s="38">
+        <v>47349.8</v>
+      </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="32"/>
       <c r="M6" s="1"/>
     </row>
     <row r="7" spans="1:13" s="19" customFormat="1">
       <c r="A7" s="22" t="s">
         <v>34</v>
       </c>
       <c r="B7" s="1">
         <v>956.7</v>
       </c>
       <c r="C7" s="1">
         <v>2289</v>
       </c>
       <c r="D7" s="1">
         <v>4217.3</v>
       </c>
       <c r="E7" s="1">
         <v>5999.7</v>
       </c>
       <c r="F7" s="10">
         <v>7863.7</v>
       </c>
       <c r="G7" s="1">
         <v>9661.7000000000007</v>
       </c>
-      <c r="H7" s="1"/>
+      <c r="H7" s="1">
+        <v>11514.7</v>
+      </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="32"/>
       <c r="M7" s="1"/>
     </row>
     <row r="8" spans="1:13" s="19" customFormat="1">
       <c r="A8" s="22" t="s">
         <v>18</v>
       </c>
       <c r="B8" s="1">
         <v>120.9</v>
       </c>
       <c r="C8" s="1">
         <v>239.9</v>
       </c>
       <c r="D8" s="1">
         <v>371.3</v>
       </c>
       <c r="E8" s="1">
         <v>505.7</v>
       </c>
       <c r="F8" s="10">
         <v>642.6</v>
       </c>
       <c r="G8" s="1">
         <v>783.5</v>
       </c>
-      <c r="H8" s="1"/>
+      <c r="H8" s="1">
+        <v>925.4</v>
+      </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="32"/>
       <c r="M8" s="1"/>
     </row>
     <row r="9" spans="1:13" s="19" customFormat="1">
       <c r="A9" s="22" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="1">
         <v>1309</v>
       </c>
       <c r="C9" s="1">
         <v>2635</v>
       </c>
       <c r="D9" s="1">
         <v>3823</v>
       </c>
       <c r="E9" s="1">
         <v>5152</v>
       </c>
       <c r="F9" s="10">
         <v>6793</v>
       </c>
       <c r="G9" s="1">
         <v>8588</v>
       </c>
-      <c r="H9" s="1"/>
+      <c r="H9" s="1">
+        <v>10466.5</v>
+      </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="32"/>
       <c r="M9" s="1"/>
     </row>
     <row r="10" spans="1:13" s="19" customFormat="1">
       <c r="A10" s="22" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="1">
         <v>22.7</v>
       </c>
       <c r="C10" s="1">
         <v>121.3</v>
       </c>
       <c r="D10" s="1">
         <v>220</v>
       </c>
       <c r="E10" s="1">
         <v>318.7</v>
       </c>
       <c r="F10" s="10">
         <v>357.7</v>
       </c>
       <c r="G10" s="1">
         <v>396.7</v>
       </c>
-      <c r="H10" s="1"/>
+      <c r="H10" s="1">
+        <v>435.7</v>
+      </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="32"/>
       <c r="M10" s="1"/>
     </row>
     <row r="11" spans="1:13" s="19" customFormat="1">
       <c r="A11" s="22" t="s">
         <v>21</v>
       </c>
       <c r="B11" s="1">
         <v>387.7</v>
       </c>
       <c r="C11" s="1">
         <v>1075.3</v>
       </c>
       <c r="D11" s="1">
         <v>1763</v>
       </c>
       <c r="E11" s="1">
         <v>2451.1999999999998</v>
       </c>
       <c r="F11" s="10">
         <v>3083.5</v>
       </c>
       <c r="G11" s="1">
         <v>3718.8</v>
       </c>
-      <c r="H11" s="1"/>
+      <c r="H11" s="1">
+        <v>4362.1000000000004</v>
+      </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
       <c r="K11" s="1"/>
       <c r="L11" s="32"/>
       <c r="M11" s="1"/>
     </row>
     <row r="12" spans="1:13" s="19" customFormat="1">
       <c r="A12" s="22" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="1">
         <v>52</v>
       </c>
       <c r="C12" s="1">
         <v>296.39999999999998</v>
       </c>
       <c r="D12" s="1">
         <v>546.79999999999995</v>
       </c>
       <c r="E12" s="1">
         <v>798.3</v>
       </c>
       <c r="F12" s="10">
         <v>1604.3</v>
       </c>
       <c r="G12" s="1">
         <v>1672.3</v>
       </c>
-      <c r="H12" s="1"/>
+      <c r="H12" s="1">
+        <v>1744.3</v>
+      </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1"/>
       <c r="K12" s="1"/>
       <c r="L12" s="32"/>
       <c r="M12" s="1"/>
     </row>
     <row r="13" spans="1:13" s="19" customFormat="1" ht="13.5" customHeight="1">
       <c r="A13" s="22" t="s">
         <v>23</v>
       </c>
       <c r="B13" s="1">
         <v>311.60000000000002</v>
       </c>
       <c r="C13" s="1">
         <v>625.1</v>
       </c>
       <c r="D13" s="1">
         <v>841.6</v>
       </c>
       <c r="E13" s="1">
         <v>1063.0999999999999</v>
       </c>
       <c r="F13" s="10">
         <v>1282.5</v>
       </c>
       <c r="G13" s="1">
         <v>1585.8</v>
       </c>
-      <c r="H13" s="1"/>
+      <c r="H13" s="1">
+        <v>1943.1</v>
+      </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1"/>
       <c r="K13" s="1"/>
       <c r="L13" s="32"/>
       <c r="M13" s="1"/>
     </row>
     <row r="14" spans="1:13" s="19" customFormat="1" ht="13.5" customHeight="1">
       <c r="A14" s="22" t="s">
         <v>24</v>
       </c>
       <c r="B14" s="1">
         <v>264.3</v>
       </c>
       <c r="C14" s="1">
         <v>533.4</v>
       </c>
       <c r="D14" s="1">
         <v>802.6</v>
       </c>
       <c r="E14" s="1">
         <v>1071.8</v>
       </c>
       <c r="F14" s="10">
         <v>1347</v>
       </c>
       <c r="G14" s="1">
         <v>1622.2</v>
       </c>
-      <c r="H14" s="1"/>
+      <c r="H14" s="1">
+        <v>1897.5</v>
+      </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="32"/>
       <c r="M14" s="1"/>
     </row>
     <row r="15" spans="1:13" s="19" customFormat="1">
       <c r="A15" s="22" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="1">
         <v>163.69999999999999</v>
       </c>
       <c r="C15" s="1">
         <v>428</v>
       </c>
       <c r="D15" s="1">
         <v>700.3</v>
       </c>
       <c r="E15" s="1">
         <v>974.7</v>
       </c>
       <c r="F15" s="10">
         <v>1233.3</v>
       </c>
       <c r="G15" s="1">
         <v>1494</v>
       </c>
-      <c r="H15" s="1"/>
+      <c r="H15" s="1">
+        <v>1757.7</v>
+      </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1"/>
       <c r="K15" s="1"/>
       <c r="L15" s="32"/>
       <c r="M15" s="1"/>
     </row>
     <row r="16" spans="1:13" s="19" customFormat="1">
       <c r="A16" s="22" t="s">
         <v>26</v>
       </c>
       <c r="B16" s="1">
         <v>114.3</v>
       </c>
       <c r="C16" s="1">
         <v>228.6</v>
       </c>
       <c r="D16" s="1">
         <v>349.4</v>
       </c>
       <c r="E16" s="1">
         <v>478.3</v>
       </c>
       <c r="F16" s="10">
         <v>588.5</v>
       </c>
       <c r="G16" s="1">
         <v>702.7</v>
       </c>
-      <c r="H16" s="1"/>
+      <c r="H16" s="1">
+        <v>822.9</v>
+      </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1"/>
       <c r="K16" s="1"/>
       <c r="L16" s="32"/>
       <c r="M16" s="1"/>
     </row>
     <row r="17" spans="1:13" s="19" customFormat="1">
       <c r="A17" s="22" t="s">
         <v>27</v>
       </c>
       <c r="B17" s="1">
         <v>449.4</v>
       </c>
       <c r="C17" s="1">
         <v>1051.0999999999999</v>
       </c>
       <c r="D17" s="1">
         <v>1652.7</v>
       </c>
       <c r="E17" s="1">
         <v>2254.3000000000002</v>
       </c>
       <c r="F17" s="10">
         <v>2698.7</v>
       </c>
       <c r="G17" s="1">
         <v>3143</v>
       </c>
-      <c r="H17" s="1"/>
+      <c r="H17" s="1">
+        <v>3587.3</v>
+      </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1"/>
       <c r="K17" s="1"/>
       <c r="L17" s="32"/>
       <c r="M17" s="1"/>
     </row>
     <row r="18" spans="1:13" s="19" customFormat="1">
       <c r="A18" s="22" t="s">
         <v>28</v>
       </c>
       <c r="B18" s="1">
         <v>318.39999999999998</v>
       </c>
       <c r="C18" s="1">
         <v>664.1</v>
       </c>
       <c r="D18" s="1">
         <v>1039.9000000000001</v>
       </c>
       <c r="E18" s="1">
         <v>1417.8</v>
       </c>
       <c r="F18" s="10">
         <v>1750.5</v>
       </c>
       <c r="G18" s="1">
         <v>2084.4</v>
       </c>
-      <c r="H18" s="1"/>
+      <c r="H18" s="1">
+        <v>2419.6</v>
+      </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1"/>
       <c r="K18" s="1"/>
       <c r="L18" s="32"/>
       <c r="M18" s="1"/>
     </row>
     <row r="19" spans="1:13" s="19" customFormat="1">
       <c r="A19" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B19" s="1">
         <v>116.8</v>
       </c>
       <c r="C19" s="1">
         <v>233.7</v>
       </c>
       <c r="D19" s="1">
         <v>350.5</v>
       </c>
       <c r="E19" s="1">
         <v>467.3</v>
       </c>
       <c r="F19" s="10">
         <v>584.20000000000005</v>
       </c>
       <c r="G19" s="1">
         <v>701</v>
       </c>
-      <c r="H19" s="1"/>
+      <c r="H19" s="1">
+        <v>817.8</v>
+      </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1"/>
       <c r="K19" s="1"/>
       <c r="L19" s="32"/>
       <c r="M19" s="1"/>
     </row>
     <row r="20" spans="1:13" s="19" customFormat="1">
       <c r="A20" s="22" t="s">
         <v>30</v>
       </c>
       <c r="B20" s="1">
         <v>99.8</v>
       </c>
       <c r="C20" s="1">
         <v>190.4</v>
       </c>
       <c r="D20" s="1">
         <v>284.7</v>
       </c>
       <c r="E20" s="1">
         <v>421.3</v>
       </c>
       <c r="F20" s="10">
         <v>582.29999999999995</v>
       </c>
       <c r="G20" s="1">
         <v>762.9</v>
       </c>
-      <c r="H20" s="1"/>
+      <c r="H20" s="1">
+        <v>981.8</v>
+      </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1"/>
       <c r="K20" s="1"/>
       <c r="L20" s="32"/>
       <c r="M20" s="1"/>
     </row>
     <row r="21" spans="1:13" s="19" customFormat="1">
       <c r="A21" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B21" s="1">
         <v>185</v>
       </c>
       <c r="C21" s="1">
         <v>432</v>
       </c>
       <c r="D21" s="1">
         <v>679</v>
       </c>
       <c r="E21" s="1">
         <v>926</v>
       </c>
       <c r="F21" s="10">
         <v>1125.7</v>
       </c>
       <c r="G21" s="1">
         <v>1325.3</v>
       </c>
-      <c r="H21" s="1"/>
+      <c r="H21" s="1">
+        <v>1525</v>
+      </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1"/>
       <c r="K21" s="1"/>
       <c r="L21" s="32"/>
       <c r="M21" s="1"/>
     </row>
     <row r="22" spans="1:13" s="19" customFormat="1">
       <c r="A22" s="22" t="s">
         <v>32</v>
       </c>
       <c r="B22" s="1">
         <v>153</v>
       </c>
       <c r="C22" s="1">
         <v>341</v>
       </c>
       <c r="D22" s="1">
         <v>529</v>
       </c>
       <c r="E22" s="1">
         <v>717</v>
       </c>
       <c r="F22" s="10">
         <v>903</v>
       </c>
       <c r="G22" s="1">
         <v>1089.0999999999999</v>
       </c>
-      <c r="H22" s="1"/>
+      <c r="H22" s="1">
+        <v>1275.0999999999999</v>
+      </c>
       <c r="I22" s="1"/>
       <c r="J22" s="1"/>
       <c r="K22" s="1"/>
       <c r="L22" s="32"/>
       <c r="M22" s="1"/>
     </row>
     <row r="23" spans="1:13" s="19" customFormat="1">
       <c r="A23" s="22" t="s">
         <v>33</v>
       </c>
       <c r="B23" s="1">
         <v>123.3</v>
       </c>
       <c r="C23" s="1">
         <v>246.7</v>
       </c>
       <c r="D23" s="1">
         <v>370</v>
       </c>
       <c r="E23" s="1">
         <v>493.3</v>
       </c>
       <c r="F23" s="10">
         <v>620</v>
       </c>
       <c r="G23" s="1">
         <v>746.7</v>
       </c>
-      <c r="H23" s="1"/>
+      <c r="H23" s="1">
+        <v>873.3</v>
+      </c>
       <c r="I23" s="1"/>
       <c r="J23" s="1"/>
       <c r="K23" s="1"/>
       <c r="L23" s="32"/>
       <c r="M23" s="1"/>
     </row>
     <row r="24" spans="1:13" s="19" customFormat="1">
       <c r="A24" s="23"/>
       <c r="B24" s="10"/>
       <c r="C24" s="2"/>
       <c r="D24" s="2"/>
       <c r="E24" s="2"/>
       <c r="F24" s="2"/>
       <c r="G24" s="2"/>
       <c r="H24" s="2"/>
       <c r="I24" s="2"/>
       <c r="J24" s="2"/>
       <c r="K24" s="2"/>
       <c r="L24" s="2"/>
       <c r="M24" s="2"/>
     </row>
     <row r="25" spans="1:13" s="19" customFormat="1" ht="23.25">
       <c r="A25" s="20" t="s">
         <v>2</v>
       </c>
@@ -1344,544 +1380,580 @@
       <c r="L25" s="2"/>
       <c r="M25" s="2"/>
     </row>
     <row r="26" spans="1:13" s="21" customFormat="1">
       <c r="A26" s="20" t="s">
         <v>35</v>
       </c>
       <c r="B26" s="38">
         <v>5104.5</v>
       </c>
       <c r="C26" s="38">
         <v>11542.2</v>
       </c>
       <c r="D26" s="38">
         <v>18414.8</v>
       </c>
       <c r="E26" s="38">
         <v>25337.8</v>
       </c>
       <c r="F26" s="39">
         <v>32834.5</v>
       </c>
       <c r="G26" s="38">
         <v>39796.5</v>
       </c>
-      <c r="H26" s="1"/>
+      <c r="H26" s="38">
+        <v>47014.8</v>
+      </c>
       <c r="I26" s="1"/>
       <c r="J26" s="1"/>
       <c r="K26" s="1"/>
       <c r="L26" s="32"/>
       <c r="M26" s="1"/>
     </row>
     <row r="27" spans="1:13" s="19" customFormat="1">
       <c r="A27" s="22" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="1">
         <v>956.7</v>
       </c>
       <c r="C27" s="1">
         <v>2289</v>
       </c>
       <c r="D27" s="1">
         <v>4217.3</v>
       </c>
       <c r="E27" s="1">
         <v>5999.7</v>
       </c>
       <c r="F27" s="10">
         <v>7863.7</v>
       </c>
       <c r="G27" s="1">
         <v>9661.7000000000007</v>
       </c>
-      <c r="H27" s="1"/>
+      <c r="H27" s="1">
+        <v>11514.7</v>
+      </c>
       <c r="I27" s="1"/>
       <c r="J27" s="1"/>
       <c r="K27" s="1"/>
       <c r="L27" s="32"/>
       <c r="M27" s="1"/>
     </row>
     <row r="28" spans="1:13" s="19" customFormat="1">
       <c r="A28" s="22" t="s">
         <v>18</v>
       </c>
       <c r="B28" s="1">
         <v>120.9</v>
       </c>
       <c r="C28" s="1">
         <v>239.9</v>
       </c>
       <c r="D28" s="1">
         <v>371.3</v>
       </c>
       <c r="E28" s="1">
         <v>505.7</v>
       </c>
       <c r="F28" s="10">
         <v>642.6</v>
       </c>
       <c r="G28" s="1">
         <v>783.5</v>
       </c>
-      <c r="H28" s="1"/>
+      <c r="H28" s="1">
+        <v>925.4</v>
+      </c>
       <c r="I28" s="1"/>
       <c r="J28" s="1"/>
       <c r="K28" s="1"/>
       <c r="L28" s="32"/>
       <c r="M28" s="1"/>
     </row>
     <row r="29" spans="1:13" s="19" customFormat="1">
       <c r="A29" s="22" t="s">
         <v>19</v>
       </c>
       <c r="B29" s="1">
         <v>1309</v>
       </c>
       <c r="C29" s="1">
         <v>2635</v>
       </c>
       <c r="D29" s="1">
         <v>3823</v>
       </c>
       <c r="E29" s="1">
         <v>5152</v>
       </c>
       <c r="F29" s="10">
         <v>6793</v>
       </c>
       <c r="G29" s="1">
         <v>8588</v>
       </c>
-      <c r="H29" s="1"/>
+      <c r="H29" s="1">
+        <v>10466.5</v>
+      </c>
       <c r="I29" s="1"/>
       <c r="J29" s="1"/>
       <c r="K29" s="1"/>
       <c r="L29" s="32"/>
       <c r="M29" s="1"/>
     </row>
     <row r="30" spans="1:13" s="19" customFormat="1">
       <c r="A30" s="22" t="s">
         <v>20</v>
       </c>
       <c r="B30" s="1">
         <v>22.7</v>
       </c>
       <c r="C30" s="1">
         <v>121.3</v>
       </c>
       <c r="D30" s="1">
         <v>220</v>
       </c>
       <c r="E30" s="1">
         <v>318.7</v>
       </c>
       <c r="F30" s="10">
         <v>357.7</v>
       </c>
       <c r="G30" s="1">
         <v>396.7</v>
       </c>
-      <c r="H30" s="1"/>
+      <c r="H30" s="1">
+        <v>435.7</v>
+      </c>
       <c r="I30" s="1"/>
       <c r="J30" s="1"/>
       <c r="K30" s="1"/>
       <c r="L30" s="32"/>
       <c r="M30" s="1"/>
     </row>
     <row r="31" spans="1:13" s="19" customFormat="1">
       <c r="A31" s="22" t="s">
         <v>21</v>
       </c>
       <c r="B31" s="1">
         <v>387.7</v>
       </c>
       <c r="C31" s="1">
         <v>1075.3</v>
       </c>
       <c r="D31" s="1">
         <v>1763</v>
       </c>
       <c r="E31" s="1">
         <v>2451.1999999999998</v>
       </c>
       <c r="F31" s="10">
         <v>3083.5</v>
       </c>
       <c r="G31" s="1">
         <v>3718.8</v>
       </c>
-      <c r="H31" s="1"/>
+      <c r="H31" s="1">
+        <v>4362.1000000000004</v>
+      </c>
       <c r="I31" s="1"/>
       <c r="J31" s="1"/>
       <c r="K31" s="1"/>
       <c r="L31" s="32"/>
       <c r="M31" s="1"/>
     </row>
     <row r="32" spans="1:13" s="19" customFormat="1">
       <c r="A32" s="22" t="s">
         <v>22</v>
       </c>
       <c r="B32" s="1">
         <v>52</v>
       </c>
       <c r="C32" s="1">
         <v>296.39999999999998</v>
       </c>
       <c r="D32" s="1">
         <v>546.79999999999995</v>
       </c>
       <c r="E32" s="1">
         <v>798.3</v>
       </c>
       <c r="F32" s="10">
         <v>1604.3</v>
       </c>
       <c r="G32" s="1">
         <v>1672.3</v>
       </c>
-      <c r="H32" s="1"/>
+      <c r="H32" s="1">
+        <v>1744.3</v>
+      </c>
       <c r="I32" s="1"/>
       <c r="J32" s="1"/>
       <c r="K32" s="1"/>
       <c r="L32" s="32"/>
       <c r="M32" s="1"/>
     </row>
     <row r="33" spans="1:13" s="19" customFormat="1">
       <c r="A33" s="22" t="s">
         <v>23</v>
       </c>
       <c r="B33" s="1">
         <v>311.60000000000002</v>
       </c>
       <c r="C33" s="1">
         <v>625.1</v>
       </c>
       <c r="D33" s="1">
         <v>841.6</v>
       </c>
       <c r="E33" s="1">
         <v>1063.0999999999999</v>
       </c>
       <c r="F33" s="10">
         <v>1282.5</v>
       </c>
       <c r="G33" s="1">
         <v>1585.8</v>
       </c>
-      <c r="H33" s="1"/>
+      <c r="H33" s="1">
+        <v>1943.1</v>
+      </c>
       <c r="I33" s="1"/>
       <c r="J33" s="1"/>
       <c r="K33" s="1"/>
       <c r="L33" s="32"/>
       <c r="M33" s="1"/>
     </row>
     <row r="34" spans="1:13" s="19" customFormat="1">
       <c r="A34" s="22" t="s">
         <v>24</v>
       </c>
       <c r="B34" s="1">
         <v>264.3</v>
       </c>
       <c r="C34" s="1">
         <v>533.4</v>
       </c>
       <c r="D34" s="1">
         <v>802.6</v>
       </c>
       <c r="E34" s="1">
         <v>1071.8</v>
       </c>
       <c r="F34" s="10">
         <v>1347</v>
       </c>
       <c r="G34" s="1">
         <v>1622.2</v>
       </c>
-      <c r="H34" s="1"/>
+      <c r="H34" s="1">
+        <v>1897.5</v>
+      </c>
       <c r="I34" s="1"/>
       <c r="J34" s="1"/>
       <c r="K34" s="1"/>
       <c r="L34" s="32"/>
       <c r="M34" s="1"/>
     </row>
     <row r="35" spans="1:13" s="19" customFormat="1">
       <c r="A35" s="22" t="s">
         <v>25</v>
       </c>
       <c r="B35" s="1">
         <v>163.69999999999999</v>
       </c>
       <c r="C35" s="1">
         <v>428</v>
       </c>
       <c r="D35" s="1">
         <v>700.3</v>
       </c>
       <c r="E35" s="1">
         <v>974.7</v>
       </c>
       <c r="F35" s="10">
         <v>1233.3</v>
       </c>
       <c r="G35" s="1">
         <v>1494</v>
       </c>
-      <c r="H35" s="1"/>
+      <c r="H35" s="1">
+        <v>1757.7</v>
+      </c>
       <c r="I35" s="1"/>
       <c r="J35" s="1"/>
       <c r="K35" s="1"/>
       <c r="L35" s="32"/>
       <c r="M35" s="1"/>
     </row>
     <row r="36" spans="1:13" s="19" customFormat="1">
       <c r="A36" s="22" t="s">
         <v>26</v>
       </c>
       <c r="B36" s="1">
         <v>109.3</v>
       </c>
       <c r="C36" s="1">
         <v>217.6</v>
       </c>
       <c r="D36" s="1">
         <v>333.4</v>
       </c>
       <c r="E36" s="1">
         <v>456.3</v>
       </c>
       <c r="F36" s="10">
         <v>560.5</v>
       </c>
       <c r="G36" s="1">
         <v>668.7</v>
       </c>
-      <c r="H36" s="1"/>
+      <c r="H36" s="1">
+        <v>782.9</v>
+      </c>
       <c r="I36" s="1"/>
       <c r="J36" s="1"/>
       <c r="K36" s="1"/>
       <c r="L36" s="32"/>
       <c r="M36" s="1"/>
     </row>
     <row r="37" spans="1:13" s="19" customFormat="1">
       <c r="A37" s="22" t="s">
         <v>27</v>
       </c>
       <c r="B37" s="1">
         <v>449.4</v>
       </c>
       <c r="C37" s="1">
         <v>1051.0999999999999</v>
       </c>
       <c r="D37" s="1">
         <v>1652.7</v>
       </c>
       <c r="E37" s="1">
         <v>2254.3000000000002</v>
       </c>
       <c r="F37" s="10">
         <v>2698.7</v>
       </c>
       <c r="G37" s="1">
         <v>3143</v>
       </c>
-      <c r="H37" s="1"/>
+      <c r="H37" s="1">
+        <v>3587.3</v>
+      </c>
       <c r="I37" s="1"/>
       <c r="J37" s="1"/>
       <c r="K37" s="1"/>
       <c r="L37" s="32"/>
       <c r="M37" s="1"/>
     </row>
     <row r="38" spans="1:13" s="19" customFormat="1">
       <c r="A38" s="22" t="s">
         <v>28</v>
       </c>
       <c r="B38" s="1">
         <v>318.39999999999998</v>
       </c>
       <c r="C38" s="1">
         <v>664.1</v>
       </c>
       <c r="D38" s="1">
         <v>1039.9000000000001</v>
       </c>
       <c r="E38" s="1">
         <v>1417.8</v>
       </c>
       <c r="F38" s="10">
         <v>1750.5</v>
       </c>
       <c r="G38" s="1">
         <v>2084.4</v>
       </c>
-      <c r="H38" s="1"/>
+      <c r="H38" s="1">
+        <v>2419.6</v>
+      </c>
       <c r="I38" s="1"/>
       <c r="J38" s="1"/>
       <c r="K38" s="1"/>
       <c r="L38" s="32"/>
       <c r="M38" s="1"/>
     </row>
     <row r="39" spans="1:13" s="19" customFormat="1">
       <c r="A39" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B39" s="1">
         <v>116.8</v>
       </c>
       <c r="C39" s="1">
         <v>233.7</v>
       </c>
       <c r="D39" s="1">
         <v>350.5</v>
       </c>
       <c r="E39" s="1">
         <v>467.3</v>
       </c>
       <c r="F39" s="10">
         <v>584.20000000000005</v>
       </c>
       <c r="G39" s="1">
         <v>701</v>
       </c>
-      <c r="H39" s="1"/>
+      <c r="H39" s="1">
+        <v>817.8</v>
+      </c>
       <c r="I39" s="1"/>
       <c r="J39" s="1"/>
       <c r="K39" s="1"/>
       <c r="L39" s="32"/>
       <c r="M39" s="1"/>
     </row>
     <row r="40" spans="1:13" s="19" customFormat="1">
       <c r="A40" s="22" t="s">
         <v>30</v>
       </c>
       <c r="B40" s="1">
         <v>60.8</v>
       </c>
       <c r="C40" s="1">
         <v>112.5</v>
       </c>
       <c r="D40" s="1">
         <v>174.2</v>
       </c>
       <c r="E40" s="1">
         <v>270.60000000000002</v>
       </c>
       <c r="F40" s="10">
         <v>384.5</v>
       </c>
       <c r="G40" s="1">
         <v>515.4</v>
       </c>
-      <c r="H40" s="1"/>
+      <c r="H40" s="1">
+        <v>686.8</v>
+      </c>
       <c r="I40" s="1"/>
       <c r="J40" s="1"/>
       <c r="K40" s="1"/>
       <c r="L40" s="32"/>
       <c r="M40" s="1"/>
     </row>
     <row r="41" spans="1:13" s="19" customFormat="1">
       <c r="A41" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B41" s="1">
         <v>185</v>
       </c>
       <c r="C41" s="1">
         <v>432</v>
       </c>
       <c r="D41" s="1">
         <v>679</v>
       </c>
       <c r="E41" s="1">
         <v>926</v>
       </c>
       <c r="F41" s="10">
         <v>1125.7</v>
       </c>
       <c r="G41" s="1">
         <v>1325.3</v>
       </c>
-      <c r="H41" s="1"/>
+      <c r="H41" s="1">
+        <v>1525</v>
+      </c>
       <c r="I41" s="1"/>
       <c r="J41" s="1"/>
       <c r="K41" s="1"/>
       <c r="L41" s="32"/>
       <c r="M41" s="1"/>
     </row>
     <row r="42" spans="1:13" s="19" customFormat="1">
       <c r="A42" s="22" t="s">
         <v>32</v>
       </c>
       <c r="B42" s="1">
         <v>153</v>
       </c>
       <c r="C42" s="1">
         <v>341</v>
       </c>
       <c r="D42" s="1">
         <v>529</v>
       </c>
       <c r="E42" s="1">
         <v>717</v>
       </c>
       <c r="F42" s="10">
         <v>903</v>
       </c>
       <c r="G42" s="1">
         <v>1089.0999999999999</v>
       </c>
-      <c r="H42" s="1"/>
+      <c r="H42" s="1">
+        <v>1275.0999999999999</v>
+      </c>
       <c r="I42" s="1"/>
       <c r="J42" s="1"/>
       <c r="K42" s="1"/>
       <c r="L42" s="32"/>
       <c r="M42" s="1"/>
     </row>
     <row r="43" spans="1:13" s="19" customFormat="1">
       <c r="A43" s="22" t="s">
         <v>33</v>
       </c>
       <c r="B43" s="1">
         <v>123.3</v>
       </c>
       <c r="C43" s="1">
         <v>246.7</v>
       </c>
       <c r="D43" s="1">
         <v>370</v>
       </c>
       <c r="E43" s="1">
         <v>493.3</v>
       </c>
       <c r="F43" s="10">
         <v>620</v>
       </c>
       <c r="G43" s="1">
         <v>746.7</v>
       </c>
-      <c r="H43" s="1"/>
+      <c r="H43" s="1">
+        <v>873.3</v>
+      </c>
       <c r="I43" s="1"/>
       <c r="J43" s="1"/>
       <c r="K43" s="1"/>
       <c r="L43" s="32"/>
       <c r="M43" s="1"/>
     </row>
     <row r="44" spans="1:13" s="19" customFormat="1">
       <c r="A44" s="23"/>
       <c r="B44" s="10"/>
       <c r="C44" s="2"/>
       <c r="D44" s="2"/>
       <c r="E44" s="2"/>
       <c r="F44" s="2"/>
       <c r="G44" s="2"/>
       <c r="H44" s="2"/>
       <c r="I44" s="2"/>
       <c r="J44" s="2"/>
       <c r="K44" s="2"/>
       <c r="L44" s="2"/>
       <c r="M44" s="2"/>
     </row>
     <row r="45" spans="1:13" s="19" customFormat="1" ht="23.25">
       <c r="A45" s="20" t="s">
         <v>3</v>
       </c>
@@ -1898,134 +1970,142 @@
       <c r="L45" s="3"/>
       <c r="M45" s="3"/>
     </row>
     <row r="46" spans="1:13" s="21" customFormat="1">
       <c r="A46" s="24" t="s">
         <v>35</v>
       </c>
       <c r="B46" s="38">
         <v>44</v>
       </c>
       <c r="C46" s="38">
         <v>88.9</v>
       </c>
       <c r="D46" s="38">
         <v>126.5</v>
       </c>
       <c r="E46" s="38">
         <v>172.7</v>
       </c>
       <c r="F46" s="39">
         <v>225.8</v>
       </c>
       <c r="G46" s="38">
         <v>281.5</v>
       </c>
-      <c r="H46" s="1"/>
+      <c r="H46" s="1">
+        <v>335</v>
+      </c>
       <c r="I46" s="1"/>
       <c r="J46" s="1"/>
       <c r="K46" s="1"/>
       <c r="L46" s="35"/>
       <c r="M46" s="1"/>
     </row>
     <row r="47" spans="1:13" s="19" customFormat="1">
       <c r="A47" s="22" t="s">
         <v>18</v>
       </c>
       <c r="B47" s="33"/>
       <c r="C47" s="34"/>
       <c r="D47" s="34" t="s">
         <v>37</v>
       </c>
       <c r="E47" s="34" t="s">
         <v>37</v>
       </c>
       <c r="F47" s="34" t="s">
         <v>37</v>
       </c>
       <c r="G47" s="34" t="s">
         <v>37</v>
       </c>
-      <c r="H47" s="34"/>
+      <c r="H47" s="34" t="s">
+        <v>37</v>
+      </c>
       <c r="I47" s="34"/>
       <c r="J47" s="34"/>
       <c r="K47" s="33"/>
       <c r="L47" s="36"/>
       <c r="M47" s="36"/>
     </row>
     <row r="48" spans="1:13" s="19" customFormat="1">
       <c r="A48" s="22" t="s">
         <v>26</v>
       </c>
       <c r="B48" s="1">
         <v>5</v>
       </c>
       <c r="C48" s="1">
         <v>11</v>
       </c>
       <c r="D48" s="1">
         <v>16</v>
       </c>
       <c r="E48" s="1">
         <v>22</v>
       </c>
       <c r="F48" s="10">
         <v>28</v>
       </c>
       <c r="G48" s="1">
         <v>34</v>
       </c>
-      <c r="H48" s="1"/>
+      <c r="H48" s="1">
+        <v>40</v>
+      </c>
       <c r="I48" s="1"/>
       <c r="J48" s="1"/>
       <c r="K48" s="1"/>
       <c r="L48" s="35"/>
       <c r="M48" s="1"/>
     </row>
     <row r="49" spans="1:27" s="19" customFormat="1">
       <c r="A49" s="25" t="s">
         <v>30</v>
       </c>
       <c r="B49" s="4">
         <v>39</v>
       </c>
       <c r="C49" s="4">
         <v>77.900000000000006</v>
       </c>
       <c r="D49" s="4">
         <v>110.5</v>
       </c>
       <c r="E49" s="4">
         <v>150.69999999999999</v>
       </c>
       <c r="F49" s="40">
         <v>197.8</v>
       </c>
       <c r="G49" s="4">
         <v>247.5</v>
       </c>
-      <c r="H49" s="4"/>
+      <c r="H49" s="4">
+        <v>295</v>
+      </c>
       <c r="I49" s="4"/>
       <c r="J49" s="4"/>
       <c r="K49" s="4"/>
       <c r="L49" s="37"/>
       <c r="M49" s="4"/>
     </row>
     <row r="50" spans="1:27" s="19" customFormat="1">
       <c r="A50" s="22"/>
       <c r="B50" s="26"/>
       <c r="C50" s="26"/>
       <c r="D50" s="27"/>
       <c r="E50" s="28"/>
       <c r="F50" s="28"/>
       <c r="G50" s="27"/>
       <c r="H50" s="28"/>
       <c r="I50" s="28"/>
       <c r="J50" s="28"/>
       <c r="K50" s="28"/>
       <c r="L50" s="28"/>
       <c r="M50" s="28"/>
     </row>
     <row r="51" spans="1:27" s="5" customFormat="1" ht="12.75">
       <c r="A51" s="11" t="s">
         <v>4</v>
       </c>