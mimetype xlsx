--- v3 (2026-09-20)
+++ v4 (2026-10-13)
@@ -1,64 +1,69 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="2595" yWindow="990" windowWidth="16125" windowHeight="10875"/>
+    <workbookView xWindow="11835" yWindow="480" windowWidth="16125" windowHeight="10875"/>
   </bookViews>
   <sheets>
-    <sheet name="ТО" sheetId="1" r:id="rId1"/>
+    <sheet name="Әдіснама" sheetId="3" r:id="rId1"/>
+    <sheet name="Шартты белгілер" sheetId="2" r:id="rId2"/>
+    <sheet name="Көрсеткіштер" sheetId="1" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">ТО!#REF!</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="2">Көрсеткіштер!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="64" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="109" uniqueCount="82">
   <si>
     <t/>
   </si>
   <si>
     <t>Табиғи су, мың текше метр</t>
   </si>
   <si>
     <t xml:space="preserve">Ауыз су, мың текше метр          </t>
   </si>
   <si>
     <t xml:space="preserve">Ішуге жарамсыз су, мың текше метр         </t>
   </si>
   <si>
     <t>* - жедел деректер</t>
   </si>
   <si>
     <t>Х-құпия деректер</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>қаңтар-ақпан</t>
   </si>
   <si>
@@ -128,61 +133,195 @@
     <t>Сауран</t>
   </si>
   <si>
     <t xml:space="preserve">Созақ </t>
   </si>
   <si>
     <t>Төлеби</t>
   </si>
   <si>
     <t>Түлкібас</t>
   </si>
   <si>
     <t>Шардара</t>
   </si>
   <si>
     <t>Түркістан қ.</t>
   </si>
   <si>
     <t>Түркістан облысы</t>
   </si>
   <si>
     <t>2026 жылғы Түркістан облысындағы сумен жабдықтау; қалдықтарды жинау, өңдеу және жою, ластануды жою бойынша қызмет секциясында өнеркәсіп өнімдерін өндіру*</t>
   </si>
   <si>
     <t>-</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіш коды</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>ПИК қысқаша атауы</t>
+  </si>
+  <si>
+    <t>Заттай көріністегі өндірілген өнім</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің тарихы</t>
+  </si>
+  <si>
+    <t>2000 жылдан бастап</t>
+  </si>
+  <si>
+    <t>Көрсеткіш анықтамасы</t>
+  </si>
+  <si>
+    <t>осы кәсіпорынның ішінде (зауытішілік айналымға) және өңделме шикізаттан өндірілген өнеркәсіптік-өндірістік мұқтаждарына жұмсалған өнім есепке алынып көрсетіледі</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдісі</t>
+  </si>
+  <si>
+    <t>Есепті</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Өнеркәсіптік өнімдердің (тауарлардың, көрсетілетін қызметтердің) көрсеткіштерін қалыптастыру және жалпы шығарылымын есептеу жөніндегі әдістеме. Қазақстан Республикасы Ұлттық экономика министрлігінің cтатистика комитеті төрағасының 2017 жылғы «20» желтоқсандағы № 202 бұйрығымен бекітілді.</t>
+  </si>
+  <si>
+    <t>Көрсеткіш көзі</t>
+  </si>
+  <si>
+    <t>Статистикалық байқау нысандары</t>
+  </si>
+  <si>
+    <t>Ескерту</t>
+  </si>
+  <si>
+    <t>Жіктеуіштер</t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/17/</t>
+  </si>
+  <si>
+    <t>Қатысты басылымдар:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/industries/business-statistics/stat-industrial-production/spreadsheets/?year=&amp;name=158709&amp;period=&amp;type=spreadsheets</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтемелер:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701608</t>
+  </si>
+  <si>
+    <t>Соңғы жаңартылған күні:</t>
+  </si>
+  <si>
+    <t>Келесі өзектендіру күні:</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше:</t>
+  </si>
+  <si>
+    <t>Өнеркәсіп және қоршаған орта статистикасы басқармасы</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы:</t>
+  </si>
+  <si>
+    <t>Телефон нөмірі :</t>
+  </si>
+  <si>
+    <t>Электрондық пошта</t>
+  </si>
+  <si>
+    <t xml:space="preserve">g.medetbekova@aspire.gov.kz </t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>«х» – Құпия ақпарат</t>
+  </si>
+  <si>
+    <t>Кейбір жағдайларда жиынтық пен шарттардың қосындысы арасындағы шамалы сәйкессіздіктер деректердің дөңгелектенуімен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>+7 7252 39-01-79</t>
+  </si>
+  <si>
+    <t>«-» - құбылыс жоқ</t>
+  </si>
+  <si>
+    <t>«0,0» – Шамалы шама</t>
+  </si>
+  <si>
+    <t>«*» -  Жедел деректер</t>
+  </si>
+  <si>
+    <t>«...» – Деректер жоқ</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>мың текше метр</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/23/</t>
+  </si>
+  <si>
+    <t>Түркістан облысындағы сумен жабдықтау; су бұру; қалдықтарды жинау, өңдеу және жою, ластануды жою бойынша қызмет бойынша қызмет секциясында өнеркәсіп өнімдерін өндіру</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Медетбекова Гулжан Калжигитовна</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="2">
+  <numFmts count="4">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
+    <numFmt numFmtId="166" formatCode="#"/>
+    <numFmt numFmtId="167" formatCode="s&quot;tan&quot;d&quot;aR&quot;d"/>
   </numFmts>
-  <fonts count="9">
+  <fonts count="27">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
@@ -191,96 +330,231 @@
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Roboto1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="3">
+  <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right style="thin">
+        <color indexed="8"/>
+      </right>
+      <top style="thin">
+        <color indexed="8"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="164" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="42">
+  <cellXfs count="78">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -350,69 +624,164 @@
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="3" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="21" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="22" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="5" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="5" applyFont="1"/>
+    <xf numFmtId="167" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="6">
+    <cellStyle name="Excel Built-in Normal" xfId="5"/>
+    <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2" xfId="3"/>
+    <cellStyle name="Обычный 2 2" xfId="4"/>
+    <cellStyle name="Обычный 3 3" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -655,89 +1024,455 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/17/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/business-statistics/stat-industrial-production/spreadsheets/?year=&amp;name=158709&amp;period=&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:g.medetbekova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/17/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/817/61hokzhe3nkav618nktm9pwxj7gh7hwh/%D0%9E%D0%9A%D0%AD%D0%94.XLSX" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/business-statistics/stat-industrial-production/spreadsheets/?year=&amp;name=158709&amp;period=&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:g.medetbekova@aspire.gov.kz" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:M26"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B23" sqref="B23:B24"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="32.7109375" style="51" customWidth="1"/>
+    <col min="2" max="2" width="72.5703125" style="52" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="42"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13">
+      <c r="A1" s="41"/>
+      <c r="B1" s="54"/>
+    </row>
+    <row r="2" spans="1:13" s="44" customFormat="1">
+      <c r="A2" s="43" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2" s="70">
+        <v>151102</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="44" customFormat="1" ht="38.25">
+      <c r="A3" s="43" t="s">
+        <v>39</v>
+      </c>
+      <c r="B3" s="71" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="44" customFormat="1">
+      <c r="A4" s="43" t="s">
+        <v>40</v>
+      </c>
+      <c r="B4" s="72" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="44" customFormat="1">
+      <c r="A5" s="45" t="s">
+        <v>41</v>
+      </c>
+      <c r="B5" s="70" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="44" customFormat="1">
+      <c r="A6" s="45" t="s">
+        <v>43</v>
+      </c>
+      <c r="B6" s="70" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="44" customFormat="1" ht="38.25">
+      <c r="A7" s="43" t="s">
+        <v>45</v>
+      </c>
+      <c r="B7" s="73" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="44" customFormat="1">
+      <c r="A8" s="43" t="s">
+        <v>47</v>
+      </c>
+      <c r="B8" s="72" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="44" customFormat="1" ht="63.75">
+      <c r="A9" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="B9" s="73" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="44" customFormat="1">
+      <c r="A10" s="43" t="s">
+        <v>51</v>
+      </c>
+      <c r="B10" s="73" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="44" customFormat="1">
+      <c r="A11" s="43" t="s">
+        <v>53</v>
+      </c>
+      <c r="B11" s="71"/>
+      <c r="M11" s="46"/>
+    </row>
+    <row r="12" spans="1:13" s="44" customFormat="1">
+      <c r="A12" s="43" t="s">
+        <v>54</v>
+      </c>
+      <c r="B12" s="74" t="s">
+        <v>79</v>
+      </c>
+      <c r="M12" s="46"/>
+    </row>
+    <row r="13" spans="1:13" s="44" customFormat="1">
+      <c r="A13" s="47" t="s">
+        <v>55</v>
+      </c>
+      <c r="B13" s="75" t="s">
+        <v>56</v>
+      </c>
+      <c r="M13" s="46"/>
+    </row>
+    <row r="14" spans="1:13" s="44" customFormat="1" ht="25.5">
+      <c r="A14" s="47" t="s">
+        <v>57</v>
+      </c>
+      <c r="B14" s="75" t="s">
+        <v>58</v>
+      </c>
+      <c r="M14" s="46"/>
+    </row>
+    <row r="15" spans="1:13" s="44" customFormat="1">
+      <c r="A15" s="47" t="s">
+        <v>59</v>
+      </c>
+      <c r="B15" s="76" t="s">
+        <v>60</v>
+      </c>
+      <c r="M15" s="46"/>
+    </row>
+    <row r="16" spans="1:13">
+      <c r="A16" s="43" t="s">
+        <v>61</v>
+      </c>
+      <c r="B16" s="56">
+        <v>46283</v>
+      </c>
+      <c r="M16" s="48"/>
+    </row>
+    <row r="17" spans="1:13">
+      <c r="A17" s="43" t="s">
+        <v>62</v>
+      </c>
+      <c r="B17" s="56">
+        <v>46314</v>
+      </c>
+      <c r="M17" s="49"/>
+    </row>
+    <row r="18" spans="1:13">
+      <c r="A18" s="43" t="s">
+        <v>63</v>
+      </c>
+      <c r="B18" s="77" t="s">
+        <v>64</v>
+      </c>
+      <c r="M18" s="48"/>
+    </row>
+    <row r="19" spans="1:13">
+      <c r="A19" s="43" t="s">
+        <v>65</v>
+      </c>
+      <c r="B19" s="55" t="s">
+        <v>81</v>
+      </c>
+      <c r="M19" s="49"/>
+    </row>
+    <row r="20" spans="1:13">
+      <c r="A20" s="43" t="s">
+        <v>66</v>
+      </c>
+      <c r="B20" s="57" t="s">
+        <v>72</v>
+      </c>
+      <c r="M20" s="48"/>
+    </row>
+    <row r="21" spans="1:13">
+      <c r="A21" s="43" t="s">
+        <v>67</v>
+      </c>
+      <c r="B21" s="58" t="s">
+        <v>68</v>
+      </c>
+      <c r="M21" s="49"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="50"/>
+      <c r="B22" s="59"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="B23" s="60"/>
+      <c r="M23" s="49"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="M24" s="48"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="M25" s="49"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="M26" s="48"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B21" r:id="rId1"/>
+    <hyperlink ref="B14" r:id="rId2"/>
+    <hyperlink ref="B13" r:id="rId3"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId4"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:AD23"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B15" sqref="B15"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.7109375" defaultRowHeight="14.25"/>
+  <cols>
+    <col min="1" max="1" width="5" style="63" customWidth="1"/>
+    <col min="2" max="2" width="104.5703125" style="63" customWidth="1"/>
+    <col min="3" max="13" width="16" style="63" customWidth="1"/>
+    <col min="14" max="30" width="9.7109375" style="63"/>
+    <col min="31" max="16384" width="9.7109375" style="64"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:4">
+      <c r="A1" s="61"/>
+      <c r="B1" s="62"/>
+    </row>
+    <row r="2" spans="1:4" ht="15">
+      <c r="A2" s="65"/>
+      <c r="B2" s="65"/>
+    </row>
+    <row r="3" spans="1:4" ht="15">
+      <c r="A3" s="65"/>
+      <c r="B3" s="65"/>
+    </row>
+    <row r="4" spans="1:4" ht="15">
+      <c r="A4" s="65"/>
+      <c r="B4" s="65"/>
+    </row>
+    <row r="5" spans="1:4" ht="15">
+      <c r="A5" s="65"/>
+      <c r="B5" s="65"/>
+    </row>
+    <row r="6" spans="1:4" ht="15">
+      <c r="A6" s="65"/>
+      <c r="B6" s="66" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" ht="15">
+      <c r="A7" s="65"/>
+      <c r="B7" s="66" t="s">
+        <v>73</v>
+      </c>
+      <c r="C7" s="67"/>
+    </row>
+    <row r="8" spans="1:4" ht="15">
+      <c r="A8" s="65"/>
+      <c r="B8" s="67" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" ht="15">
+      <c r="A9" s="65"/>
+      <c r="B9" s="52" t="s">
+        <v>75</v>
+      </c>
+      <c r="C9" s="65"/>
+      <c r="D9" s="65"/>
+    </row>
+    <row r="10" spans="1:4" ht="15">
+      <c r="A10" s="65"/>
+      <c r="B10" s="66" t="s">
+        <v>70</v>
+      </c>
+      <c r="C10" s="67"/>
+    </row>
+    <row r="11" spans="1:4" ht="15">
+      <c r="A11" s="65"/>
+      <c r="B11" s="67" t="s">
+        <v>76</v>
+      </c>
+      <c r="C11" s="67"/>
+    </row>
+    <row r="12" spans="1:4" ht="15">
+      <c r="A12" s="65"/>
+      <c r="B12" s="66"/>
+      <c r="C12" s="65"/>
+    </row>
+    <row r="13" spans="1:4" ht="25.5">
+      <c r="A13" s="65"/>
+      <c r="B13" s="53" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" ht="15">
+      <c r="A14" s="65"/>
+      <c r="B14" s="66"/>
+    </row>
+    <row r="15" spans="1:4" ht="15">
+      <c r="A15" s="65"/>
+      <c r="B15" s="52"/>
+    </row>
+    <row r="16" spans="1:4" ht="17.850000000000001" customHeight="1">
+      <c r="A16" s="65"/>
+      <c r="B16" s="52"/>
+    </row>
+    <row r="17" spans="1:2" ht="15">
+      <c r="A17" s="65"/>
+      <c r="B17" s="52"/>
+    </row>
+    <row r="18" spans="1:2" ht="15">
+      <c r="A18" s="65"/>
+      <c r="B18" s="52"/>
+    </row>
+    <row r="19" spans="1:2" ht="15">
+      <c r="A19" s="65"/>
+      <c r="B19" s="68" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" ht="15">
+      <c r="A20" s="65"/>
+      <c r="B20" s="65"/>
+    </row>
+    <row r="21" spans="1:2" ht="15">
+      <c r="A21" s="65"/>
+      <c r="B21" s="65"/>
+    </row>
+    <row r="22" spans="1:2" ht="15">
+      <c r="A22" s="65"/>
+      <c r="B22" s="65"/>
+    </row>
+    <row r="23" spans="1:2" ht="15">
+      <c r="A23" s="65"/>
+      <c r="B23" s="65"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B14" r:id="rId1" display="https://stat.gov.kz/ru/industries/business-statistics/stat-industrial-production/spreadsheets/?year=&amp;name=158709&amp;period=&amp;type=spreadsheets"/>
+    <hyperlink ref="B12" r:id="rId2" display="https://stat.gov.kz/upload/iblock/817/61hokzhe3nkav618nktm9pwxj7gh7hwh/%D0%9E%D0%9A%D0%AD%D0%94.XLSX"/>
+    <hyperlink ref="B13" r:id="rId3" display="https://stat.gov.kz/ru/methodology/17/"/>
+    <hyperlink ref="B21" r:id="rId4" display="g.medetbekova@aspire.gov.kz "/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AA52"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="H6" sqref="H6:H49"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="Q34" sqref="Q34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="19.140625" style="29" customWidth="1"/>
     <col min="2" max="8" width="10.140625" style="29" customWidth="1"/>
     <col min="9" max="9" width="11.140625" style="29" customWidth="1"/>
     <col min="10" max="10" width="13.42578125" style="29" customWidth="1"/>
     <col min="11" max="11" width="11.5703125" style="29" customWidth="1"/>
     <col min="12" max="12" width="11.85546875" style="29" customWidth="1"/>
     <col min="13" max="13" width="13.42578125" style="29" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="30"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13" s="5" customFormat="1" ht="19.5" customHeight="1">
-      <c r="A2" s="41" t="s">
+      <c r="A2" s="69" t="s">
         <v>36</v>
       </c>
-      <c r="B2" s="41"/>
-[...10 lines deleted...]
-      <c r="M2" s="41"/>
+      <c r="B2" s="69"/>
+      <c r="C2" s="69"/>
+      <c r="D2" s="69"/>
+      <c r="E2" s="69"/>
+      <c r="F2" s="69"/>
+      <c r="G2" s="69"/>
+      <c r="H2" s="69"/>
+      <c r="I2" s="69"/>
+      <c r="J2" s="69"/>
+      <c r="K2" s="69"/>
+      <c r="L2" s="69"/>
+      <c r="M2" s="69"/>
     </row>
     <row r="3" spans="1:13" s="19" customFormat="1">
       <c r="A3" s="18"/>
       <c r="B3" s="18"/>
       <c r="C3" s="18"/>
       <c r="D3" s="18"/>
       <c r="E3" s="18"/>
       <c r="F3" s="18"/>
       <c r="G3" s="18"/>
       <c r="H3" s="18"/>
       <c r="I3" s="18"/>
       <c r="J3" s="18"/>
       <c r="K3" s="18"/>
       <c r="L3" s="18"/>
       <c r="M3" s="18"/>
     </row>
     <row r="4" spans="1:13" s="5" customFormat="1" ht="29.25" customHeight="1">
       <c r="A4" s="6"/>
       <c r="B4" s="7" t="s">
         <v>6</v>
       </c>
       <c r="C4" s="8" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="8" t="s">
@@ -793,578 +1528,614 @@
     <row r="6" spans="1:13" s="21" customFormat="1">
       <c r="A6" s="20" t="s">
         <v>35</v>
       </c>
       <c r="B6" s="38">
         <v>5148.5</v>
       </c>
       <c r="C6" s="38">
         <v>11631.1</v>
       </c>
       <c r="D6" s="38">
         <v>18541.3</v>
       </c>
       <c r="E6" s="38">
         <v>25510.5</v>
       </c>
       <c r="F6" s="39">
         <v>33060.300000000003</v>
       </c>
       <c r="G6" s="38">
         <v>40078</v>
       </c>
       <c r="H6" s="38">
         <v>47349.8</v>
       </c>
-      <c r="I6" s="1"/>
+      <c r="I6" s="38">
+        <v>54642.400000000001</v>
+      </c>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="32"/>
       <c r="M6" s="1"/>
     </row>
     <row r="7" spans="1:13" s="19" customFormat="1">
       <c r="A7" s="22" t="s">
         <v>34</v>
       </c>
       <c r="B7" s="1">
         <v>956.7</v>
       </c>
       <c r="C7" s="1">
         <v>2289</v>
       </c>
       <c r="D7" s="1">
         <v>4217.3</v>
       </c>
       <c r="E7" s="1">
         <v>5999.7</v>
       </c>
       <c r="F7" s="10">
         <v>7863.7</v>
       </c>
       <c r="G7" s="1">
         <v>9661.7000000000007</v>
       </c>
       <c r="H7" s="1">
         <v>11514.7</v>
       </c>
-      <c r="I7" s="1"/>
+      <c r="I7" s="1">
+        <v>12974.3</v>
+      </c>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="32"/>
       <c r="M7" s="1"/>
     </row>
     <row r="8" spans="1:13" s="19" customFormat="1">
       <c r="A8" s="22" t="s">
         <v>18</v>
       </c>
       <c r="B8" s="1">
         <v>120.9</v>
       </c>
       <c r="C8" s="1">
         <v>239.9</v>
       </c>
       <c r="D8" s="1">
         <v>371.3</v>
       </c>
       <c r="E8" s="1">
         <v>505.7</v>
       </c>
       <c r="F8" s="10">
         <v>642.6</v>
       </c>
       <c r="G8" s="1">
         <v>783.5</v>
       </c>
       <c r="H8" s="1">
         <v>925.4</v>
       </c>
-      <c r="I8" s="1"/>
+      <c r="I8" s="1">
+        <v>1076.3</v>
+      </c>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="32"/>
       <c r="M8" s="1"/>
     </row>
     <row r="9" spans="1:13" s="19" customFormat="1">
       <c r="A9" s="22" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="1">
         <v>1309</v>
       </c>
       <c r="C9" s="1">
         <v>2635</v>
       </c>
       <c r="D9" s="1">
         <v>3823</v>
       </c>
       <c r="E9" s="1">
         <v>5152</v>
       </c>
       <c r="F9" s="10">
         <v>6793</v>
       </c>
       <c r="G9" s="1">
         <v>8588</v>
       </c>
       <c r="H9" s="1">
         <v>10466.5</v>
       </c>
-      <c r="I9" s="1"/>
+      <c r="I9" s="1">
+        <v>12630.5</v>
+      </c>
       <c r="J9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="32"/>
       <c r="M9" s="1"/>
     </row>
     <row r="10" spans="1:13" s="19" customFormat="1">
       <c r="A10" s="22" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="1">
         <v>22.7</v>
       </c>
       <c r="C10" s="1">
         <v>121.3</v>
       </c>
       <c r="D10" s="1">
         <v>220</v>
       </c>
       <c r="E10" s="1">
         <v>318.7</v>
       </c>
       <c r="F10" s="10">
         <v>357.7</v>
       </c>
       <c r="G10" s="1">
         <v>396.7</v>
       </c>
       <c r="H10" s="1">
         <v>435.7</v>
       </c>
-      <c r="I10" s="1"/>
+      <c r="I10" s="1">
+        <v>522.70000000000005</v>
+      </c>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="32"/>
       <c r="M10" s="1"/>
     </row>
     <row r="11" spans="1:13" s="19" customFormat="1">
       <c r="A11" s="22" t="s">
         <v>21</v>
       </c>
       <c r="B11" s="1">
         <v>387.7</v>
       </c>
       <c r="C11" s="1">
         <v>1075.3</v>
       </c>
       <c r="D11" s="1">
         <v>1763</v>
       </c>
       <c r="E11" s="1">
         <v>2451.1999999999998</v>
       </c>
       <c r="F11" s="10">
         <v>3083.5</v>
       </c>
       <c r="G11" s="1">
         <v>3718.8</v>
       </c>
       <c r="H11" s="1">
         <v>4362.1000000000004</v>
       </c>
-      <c r="I11" s="1"/>
+      <c r="I11" s="1">
+        <v>5026</v>
+      </c>
       <c r="J11" s="1"/>
       <c r="K11" s="1"/>
       <c r="L11" s="32"/>
       <c r="M11" s="1"/>
     </row>
     <row r="12" spans="1:13" s="19" customFormat="1">
       <c r="A12" s="22" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="1">
         <v>52</v>
       </c>
       <c r="C12" s="1">
         <v>296.39999999999998</v>
       </c>
       <c r="D12" s="1">
         <v>546.79999999999995</v>
       </c>
       <c r="E12" s="1">
         <v>798.3</v>
       </c>
       <c r="F12" s="10">
         <v>1604.3</v>
       </c>
       <c r="G12" s="1">
         <v>1672.3</v>
       </c>
       <c r="H12" s="1">
         <v>1744.3</v>
       </c>
-      <c r="I12" s="1"/>
+      <c r="I12" s="1">
+        <v>1819.3</v>
+      </c>
       <c r="J12" s="1"/>
       <c r="K12" s="1"/>
       <c r="L12" s="32"/>
       <c r="M12" s="1"/>
     </row>
     <row r="13" spans="1:13" s="19" customFormat="1" ht="13.5" customHeight="1">
       <c r="A13" s="22" t="s">
         <v>23</v>
       </c>
       <c r="B13" s="1">
         <v>311.60000000000002</v>
       </c>
       <c r="C13" s="1">
         <v>625.1</v>
       </c>
       <c r="D13" s="1">
         <v>841.6</v>
       </c>
       <c r="E13" s="1">
         <v>1063.0999999999999</v>
       </c>
       <c r="F13" s="10">
         <v>1282.5</v>
       </c>
       <c r="G13" s="1">
         <v>1585.8</v>
       </c>
       <c r="H13" s="1">
         <v>1943.1</v>
       </c>
-      <c r="I13" s="1"/>
+      <c r="I13" s="1">
+        <v>2155.9</v>
+      </c>
       <c r="J13" s="1"/>
       <c r="K13" s="1"/>
       <c r="L13" s="32"/>
       <c r="M13" s="1"/>
     </row>
     <row r="14" spans="1:13" s="19" customFormat="1" ht="13.5" customHeight="1">
       <c r="A14" s="22" t="s">
         <v>24</v>
       </c>
       <c r="B14" s="1">
         <v>264.3</v>
       </c>
       <c r="C14" s="1">
         <v>533.4</v>
       </c>
       <c r="D14" s="1">
         <v>802.6</v>
       </c>
       <c r="E14" s="1">
         <v>1071.8</v>
       </c>
       <c r="F14" s="10">
         <v>1347</v>
       </c>
       <c r="G14" s="1">
         <v>1622.2</v>
       </c>
       <c r="H14" s="1">
         <v>1897.5</v>
       </c>
-      <c r="I14" s="1"/>
+      <c r="I14" s="1">
+        <v>2266.1</v>
+      </c>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="32"/>
       <c r="M14" s="1"/>
     </row>
     <row r="15" spans="1:13" s="19" customFormat="1">
       <c r="A15" s="22" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="1">
         <v>163.69999999999999</v>
       </c>
       <c r="C15" s="1">
         <v>428</v>
       </c>
       <c r="D15" s="1">
         <v>700.3</v>
       </c>
       <c r="E15" s="1">
         <v>974.7</v>
       </c>
       <c r="F15" s="10">
         <v>1233.3</v>
       </c>
       <c r="G15" s="1">
         <v>1494</v>
       </c>
       <c r="H15" s="1">
         <v>1757.7</v>
       </c>
-      <c r="I15" s="1"/>
+      <c r="I15" s="1">
+        <v>1976.7</v>
+      </c>
       <c r="J15" s="1"/>
       <c r="K15" s="1"/>
       <c r="L15" s="32"/>
       <c r="M15" s="1"/>
     </row>
     <row r="16" spans="1:13" s="19" customFormat="1">
       <c r="A16" s="22" t="s">
         <v>26</v>
       </c>
       <c r="B16" s="1">
         <v>114.3</v>
       </c>
       <c r="C16" s="1">
         <v>228.6</v>
       </c>
       <c r="D16" s="1">
         <v>349.4</v>
       </c>
       <c r="E16" s="1">
         <v>478.3</v>
       </c>
       <c r="F16" s="10">
         <v>588.5</v>
       </c>
       <c r="G16" s="1">
         <v>702.7</v>
       </c>
       <c r="H16" s="1">
         <v>822.9</v>
       </c>
-      <c r="I16" s="1"/>
+      <c r="I16" s="1">
+        <v>975.6</v>
+      </c>
       <c r="J16" s="1"/>
       <c r="K16" s="1"/>
       <c r="L16" s="32"/>
       <c r="M16" s="1"/>
     </row>
     <row r="17" spans="1:13" s="19" customFormat="1">
       <c r="A17" s="22" t="s">
         <v>27</v>
       </c>
       <c r="B17" s="1">
         <v>449.4</v>
       </c>
       <c r="C17" s="1">
         <v>1051.0999999999999</v>
       </c>
       <c r="D17" s="1">
         <v>1652.7</v>
       </c>
       <c r="E17" s="1">
         <v>2254.3000000000002</v>
       </c>
       <c r="F17" s="10">
         <v>2698.7</v>
       </c>
       <c r="G17" s="1">
         <v>3143</v>
       </c>
       <c r="H17" s="1">
         <v>3587.3</v>
       </c>
-      <c r="I17" s="1"/>
+      <c r="I17" s="1">
+        <v>4091.6</v>
+      </c>
       <c r="J17" s="1"/>
       <c r="K17" s="1"/>
       <c r="L17" s="32"/>
       <c r="M17" s="1"/>
     </row>
     <row r="18" spans="1:13" s="19" customFormat="1">
       <c r="A18" s="22" t="s">
         <v>28</v>
       </c>
       <c r="B18" s="1">
         <v>318.39999999999998</v>
       </c>
       <c r="C18" s="1">
         <v>664.1</v>
       </c>
       <c r="D18" s="1">
         <v>1039.9000000000001</v>
       </c>
       <c r="E18" s="1">
         <v>1417.8</v>
       </c>
       <c r="F18" s="10">
         <v>1750.5</v>
       </c>
       <c r="G18" s="1">
         <v>2084.4</v>
       </c>
       <c r="H18" s="1">
         <v>2419.6</v>
       </c>
-      <c r="I18" s="1"/>
+      <c r="I18" s="1">
+        <v>2803.8</v>
+      </c>
       <c r="J18" s="1"/>
       <c r="K18" s="1"/>
       <c r="L18" s="32"/>
       <c r="M18" s="1"/>
     </row>
     <row r="19" spans="1:13" s="19" customFormat="1">
       <c r="A19" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B19" s="1">
         <v>116.8</v>
       </c>
       <c r="C19" s="1">
         <v>233.7</v>
       </c>
       <c r="D19" s="1">
         <v>350.5</v>
       </c>
       <c r="E19" s="1">
         <v>467.3</v>
       </c>
       <c r="F19" s="10">
         <v>584.20000000000005</v>
       </c>
       <c r="G19" s="1">
         <v>701</v>
       </c>
       <c r="H19" s="1">
         <v>817.8</v>
       </c>
-      <c r="I19" s="1"/>
+      <c r="I19" s="1">
+        <v>934.7</v>
+      </c>
       <c r="J19" s="1"/>
       <c r="K19" s="1"/>
       <c r="L19" s="32"/>
       <c r="M19" s="1"/>
     </row>
     <row r="20" spans="1:13" s="19" customFormat="1">
       <c r="A20" s="22" t="s">
         <v>30</v>
       </c>
       <c r="B20" s="1">
         <v>99.8</v>
       </c>
       <c r="C20" s="1">
         <v>190.4</v>
       </c>
       <c r="D20" s="1">
         <v>284.7</v>
       </c>
       <c r="E20" s="1">
         <v>421.3</v>
       </c>
       <c r="F20" s="10">
         <v>582.29999999999995</v>
       </c>
       <c r="G20" s="1">
         <v>762.9</v>
       </c>
       <c r="H20" s="1">
         <v>981.8</v>
       </c>
-      <c r="I20" s="1"/>
+      <c r="I20" s="1">
+        <v>1165.9000000000001</v>
+      </c>
       <c r="J20" s="1"/>
       <c r="K20" s="1"/>
       <c r="L20" s="32"/>
       <c r="M20" s="1"/>
     </row>
     <row r="21" spans="1:13" s="19" customFormat="1">
       <c r="A21" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B21" s="1">
         <v>185</v>
       </c>
       <c r="C21" s="1">
         <v>432</v>
       </c>
       <c r="D21" s="1">
         <v>679</v>
       </c>
       <c r="E21" s="1">
         <v>926</v>
       </c>
       <c r="F21" s="10">
         <v>1125.7</v>
       </c>
       <c r="G21" s="1">
         <v>1325.3</v>
       </c>
       <c r="H21" s="1">
         <v>1525</v>
       </c>
-      <c r="I21" s="1"/>
+      <c r="I21" s="1">
+        <v>1714.7</v>
+      </c>
       <c r="J21" s="1"/>
       <c r="K21" s="1"/>
       <c r="L21" s="32"/>
       <c r="M21" s="1"/>
     </row>
     <row r="22" spans="1:13" s="19" customFormat="1">
       <c r="A22" s="22" t="s">
         <v>32</v>
       </c>
       <c r="B22" s="1">
         <v>153</v>
       </c>
       <c r="C22" s="1">
         <v>341</v>
       </c>
       <c r="D22" s="1">
         <v>529</v>
       </c>
       <c r="E22" s="1">
         <v>717</v>
       </c>
       <c r="F22" s="10">
         <v>903</v>
       </c>
       <c r="G22" s="1">
         <v>1089.0999999999999</v>
       </c>
       <c r="H22" s="1">
         <v>1275.0999999999999</v>
       </c>
-      <c r="I22" s="1"/>
+      <c r="I22" s="1">
+        <v>1508.4</v>
+      </c>
       <c r="J22" s="1"/>
       <c r="K22" s="1"/>
       <c r="L22" s="32"/>
       <c r="M22" s="1"/>
     </row>
     <row r="23" spans="1:13" s="19" customFormat="1">
       <c r="A23" s="22" t="s">
         <v>33</v>
       </c>
       <c r="B23" s="1">
         <v>123.3</v>
       </c>
       <c r="C23" s="1">
         <v>246.7</v>
       </c>
       <c r="D23" s="1">
         <v>370</v>
       </c>
       <c r="E23" s="1">
         <v>493.3</v>
       </c>
       <c r="F23" s="10">
         <v>620</v>
       </c>
       <c r="G23" s="1">
         <v>746.7</v>
       </c>
       <c r="H23" s="1">
         <v>873.3</v>
       </c>
-      <c r="I23" s="1"/>
+      <c r="I23" s="1">
+        <v>1000</v>
+      </c>
       <c r="J23" s="1"/>
       <c r="K23" s="1"/>
       <c r="L23" s="32"/>
       <c r="M23" s="1"/>
     </row>
     <row r="24" spans="1:13" s="19" customFormat="1">
       <c r="A24" s="23"/>
       <c r="B24" s="10"/>
       <c r="C24" s="2"/>
       <c r="D24" s="2"/>
       <c r="E24" s="2"/>
       <c r="F24" s="2"/>
       <c r="G24" s="2"/>
       <c r="H24" s="2"/>
       <c r="I24" s="2"/>
       <c r="J24" s="2"/>
       <c r="K24" s="2"/>
       <c r="L24" s="2"/>
       <c r="M24" s="2"/>
     </row>
     <row r="25" spans="1:13" s="19" customFormat="1" ht="23.25">
       <c r="A25" s="20" t="s">
         <v>2</v>
       </c>
       <c r="B25" s="31"/>
@@ -1383,578 +2154,614 @@
     <row r="26" spans="1:13" s="21" customFormat="1">
       <c r="A26" s="20" t="s">
         <v>35</v>
       </c>
       <c r="B26" s="38">
         <v>5104.5</v>
       </c>
       <c r="C26" s="38">
         <v>11542.2</v>
       </c>
       <c r="D26" s="38">
         <v>18414.8</v>
       </c>
       <c r="E26" s="38">
         <v>25337.8</v>
       </c>
       <c r="F26" s="39">
         <v>32834.5</v>
       </c>
       <c r="G26" s="38">
         <v>39796.5</v>
       </c>
       <c r="H26" s="38">
         <v>47014.8</v>
       </c>
-      <c r="I26" s="1"/>
+      <c r="I26" s="38">
+        <v>54256</v>
+      </c>
       <c r="J26" s="1"/>
       <c r="K26" s="1"/>
       <c r="L26" s="32"/>
       <c r="M26" s="1"/>
     </row>
     <row r="27" spans="1:13" s="19" customFormat="1">
       <c r="A27" s="22" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="1">
         <v>956.7</v>
       </c>
       <c r="C27" s="1">
         <v>2289</v>
       </c>
       <c r="D27" s="1">
         <v>4217.3</v>
       </c>
       <c r="E27" s="1">
         <v>5999.7</v>
       </c>
       <c r="F27" s="10">
         <v>7863.7</v>
       </c>
       <c r="G27" s="1">
         <v>9661.7000000000007</v>
       </c>
       <c r="H27" s="1">
         <v>11514.7</v>
       </c>
-      <c r="I27" s="1"/>
+      <c r="I27" s="1">
+        <v>12974.3</v>
+      </c>
       <c r="J27" s="1"/>
       <c r="K27" s="1"/>
       <c r="L27" s="32"/>
       <c r="M27" s="1"/>
     </row>
     <row r="28" spans="1:13" s="19" customFormat="1">
       <c r="A28" s="22" t="s">
         <v>18</v>
       </c>
       <c r="B28" s="1">
         <v>120.9</v>
       </c>
       <c r="C28" s="1">
         <v>239.9</v>
       </c>
       <c r="D28" s="1">
         <v>371.3</v>
       </c>
       <c r="E28" s="1">
         <v>505.7</v>
       </c>
       <c r="F28" s="10">
         <v>642.6</v>
       </c>
       <c r="G28" s="1">
         <v>783.5</v>
       </c>
       <c r="H28" s="1">
         <v>925.4</v>
       </c>
-      <c r="I28" s="1"/>
+      <c r="I28" s="1">
+        <v>1076.3</v>
+      </c>
       <c r="J28" s="1"/>
       <c r="K28" s="1"/>
       <c r="L28" s="32"/>
       <c r="M28" s="1"/>
     </row>
     <row r="29" spans="1:13" s="19" customFormat="1">
       <c r="A29" s="22" t="s">
         <v>19</v>
       </c>
       <c r="B29" s="1">
         <v>1309</v>
       </c>
       <c r="C29" s="1">
         <v>2635</v>
       </c>
       <c r="D29" s="1">
         <v>3823</v>
       </c>
       <c r="E29" s="1">
         <v>5152</v>
       </c>
       <c r="F29" s="10">
         <v>6793</v>
       </c>
       <c r="G29" s="1">
         <v>8588</v>
       </c>
       <c r="H29" s="1">
         <v>10466.5</v>
       </c>
-      <c r="I29" s="1"/>
+      <c r="I29" s="1">
+        <v>12630.5</v>
+      </c>
       <c r="J29" s="1"/>
       <c r="K29" s="1"/>
       <c r="L29" s="32"/>
       <c r="M29" s="1"/>
     </row>
     <row r="30" spans="1:13" s="19" customFormat="1">
       <c r="A30" s="22" t="s">
         <v>20</v>
       </c>
       <c r="B30" s="1">
         <v>22.7</v>
       </c>
       <c r="C30" s="1">
         <v>121.3</v>
       </c>
       <c r="D30" s="1">
         <v>220</v>
       </c>
       <c r="E30" s="1">
         <v>318.7</v>
       </c>
       <c r="F30" s="10">
         <v>357.7</v>
       </c>
       <c r="G30" s="1">
         <v>396.7</v>
       </c>
       <c r="H30" s="1">
         <v>435.7</v>
       </c>
-      <c r="I30" s="1"/>
+      <c r="I30" s="1">
+        <v>522.70000000000005</v>
+      </c>
       <c r="J30" s="1"/>
       <c r="K30" s="1"/>
       <c r="L30" s="32"/>
       <c r="M30" s="1"/>
     </row>
     <row r="31" spans="1:13" s="19" customFormat="1">
       <c r="A31" s="22" t="s">
         <v>21</v>
       </c>
       <c r="B31" s="1">
         <v>387.7</v>
       </c>
       <c r="C31" s="1">
         <v>1075.3</v>
       </c>
       <c r="D31" s="1">
         <v>1763</v>
       </c>
       <c r="E31" s="1">
         <v>2451.1999999999998</v>
       </c>
       <c r="F31" s="10">
         <v>3083.5</v>
       </c>
       <c r="G31" s="1">
         <v>3718.8</v>
       </c>
       <c r="H31" s="1">
         <v>4362.1000000000004</v>
       </c>
-      <c r="I31" s="1"/>
+      <c r="I31" s="1">
+        <v>5026</v>
+      </c>
       <c r="J31" s="1"/>
       <c r="K31" s="1"/>
       <c r="L31" s="32"/>
       <c r="M31" s="1"/>
     </row>
     <row r="32" spans="1:13" s="19" customFormat="1">
       <c r="A32" s="22" t="s">
         <v>22</v>
       </c>
       <c r="B32" s="1">
         <v>52</v>
       </c>
       <c r="C32" s="1">
         <v>296.39999999999998</v>
       </c>
       <c r="D32" s="1">
         <v>546.79999999999995</v>
       </c>
       <c r="E32" s="1">
         <v>798.3</v>
       </c>
       <c r="F32" s="10">
         <v>1604.3</v>
       </c>
       <c r="G32" s="1">
         <v>1672.3</v>
       </c>
       <c r="H32" s="1">
         <v>1744.3</v>
       </c>
-      <c r="I32" s="1"/>
+      <c r="I32" s="1">
+        <v>1819.3</v>
+      </c>
       <c r="J32" s="1"/>
       <c r="K32" s="1"/>
       <c r="L32" s="32"/>
       <c r="M32" s="1"/>
     </row>
     <row r="33" spans="1:13" s="19" customFormat="1">
       <c r="A33" s="22" t="s">
         <v>23</v>
       </c>
       <c r="B33" s="1">
         <v>311.60000000000002</v>
       </c>
       <c r="C33" s="1">
         <v>625.1</v>
       </c>
       <c r="D33" s="1">
         <v>841.6</v>
       </c>
       <c r="E33" s="1">
         <v>1063.0999999999999</v>
       </c>
       <c r="F33" s="10">
         <v>1282.5</v>
       </c>
       <c r="G33" s="1">
         <v>1585.8</v>
       </c>
       <c r="H33" s="1">
         <v>1943.1</v>
       </c>
-      <c r="I33" s="1"/>
+      <c r="I33" s="1">
+        <v>2155.9</v>
+      </c>
       <c r="J33" s="1"/>
       <c r="K33" s="1"/>
       <c r="L33" s="32"/>
       <c r="M33" s="1"/>
     </row>
     <row r="34" spans="1:13" s="19" customFormat="1">
       <c r="A34" s="22" t="s">
         <v>24</v>
       </c>
       <c r="B34" s="1">
         <v>264.3</v>
       </c>
       <c r="C34" s="1">
         <v>533.4</v>
       </c>
       <c r="D34" s="1">
         <v>802.6</v>
       </c>
       <c r="E34" s="1">
         <v>1071.8</v>
       </c>
       <c r="F34" s="10">
         <v>1347</v>
       </c>
       <c r="G34" s="1">
         <v>1622.2</v>
       </c>
       <c r="H34" s="1">
         <v>1897.5</v>
       </c>
-      <c r="I34" s="1"/>
+      <c r="I34" s="1">
+        <v>2266.1</v>
+      </c>
       <c r="J34" s="1"/>
       <c r="K34" s="1"/>
       <c r="L34" s="32"/>
       <c r="M34" s="1"/>
     </row>
     <row r="35" spans="1:13" s="19" customFormat="1">
       <c r="A35" s="22" t="s">
         <v>25</v>
       </c>
       <c r="B35" s="1">
         <v>163.69999999999999</v>
       </c>
       <c r="C35" s="1">
         <v>428</v>
       </c>
       <c r="D35" s="1">
         <v>700.3</v>
       </c>
       <c r="E35" s="1">
         <v>974.7</v>
       </c>
       <c r="F35" s="10">
         <v>1233.3</v>
       </c>
       <c r="G35" s="1">
         <v>1494</v>
       </c>
       <c r="H35" s="1">
         <v>1757.7</v>
       </c>
-      <c r="I35" s="1"/>
+      <c r="I35" s="1">
+        <v>1976.7</v>
+      </c>
       <c r="J35" s="1"/>
       <c r="K35" s="1"/>
       <c r="L35" s="32"/>
       <c r="M35" s="1"/>
     </row>
     <row r="36" spans="1:13" s="19" customFormat="1">
       <c r="A36" s="22" t="s">
         <v>26</v>
       </c>
       <c r="B36" s="1">
         <v>109.3</v>
       </c>
       <c r="C36" s="1">
         <v>217.6</v>
       </c>
       <c r="D36" s="1">
         <v>333.4</v>
       </c>
       <c r="E36" s="1">
         <v>456.3</v>
       </c>
       <c r="F36" s="10">
         <v>560.5</v>
       </c>
       <c r="G36" s="1">
         <v>668.7</v>
       </c>
       <c r="H36" s="1">
         <v>782.9</v>
       </c>
-      <c r="I36" s="1"/>
+      <c r="I36" s="1">
+        <v>929.6</v>
+      </c>
       <c r="J36" s="1"/>
       <c r="K36" s="1"/>
       <c r="L36" s="32"/>
       <c r="M36" s="1"/>
     </row>
     <row r="37" spans="1:13" s="19" customFormat="1">
       <c r="A37" s="22" t="s">
         <v>27</v>
       </c>
       <c r="B37" s="1">
         <v>449.4</v>
       </c>
       <c r="C37" s="1">
         <v>1051.0999999999999</v>
       </c>
       <c r="D37" s="1">
         <v>1652.7</v>
       </c>
       <c r="E37" s="1">
         <v>2254.3000000000002</v>
       </c>
       <c r="F37" s="10">
         <v>2698.7</v>
       </c>
       <c r="G37" s="1">
         <v>3143</v>
       </c>
       <c r="H37" s="1">
         <v>3587.3</v>
       </c>
-      <c r="I37" s="1"/>
+      <c r="I37" s="1">
+        <v>4091.6</v>
+      </c>
       <c r="J37" s="1"/>
       <c r="K37" s="1"/>
       <c r="L37" s="32"/>
       <c r="M37" s="1"/>
     </row>
     <row r="38" spans="1:13" s="19" customFormat="1">
       <c r="A38" s="22" t="s">
         <v>28</v>
       </c>
       <c r="B38" s="1">
         <v>318.39999999999998</v>
       </c>
       <c r="C38" s="1">
         <v>664.1</v>
       </c>
       <c r="D38" s="1">
         <v>1039.9000000000001</v>
       </c>
       <c r="E38" s="1">
         <v>1417.8</v>
       </c>
       <c r="F38" s="10">
         <v>1750.5</v>
       </c>
       <c r="G38" s="1">
         <v>2084.4</v>
       </c>
       <c r="H38" s="1">
         <v>2419.6</v>
       </c>
-      <c r="I38" s="1"/>
+      <c r="I38" s="1">
+        <v>2803.8</v>
+      </c>
       <c r="J38" s="1"/>
       <c r="K38" s="1"/>
       <c r="L38" s="32"/>
       <c r="M38" s="1"/>
     </row>
     <row r="39" spans="1:13" s="19" customFormat="1">
       <c r="A39" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B39" s="1">
         <v>116.8</v>
       </c>
       <c r="C39" s="1">
         <v>233.7</v>
       </c>
       <c r="D39" s="1">
         <v>350.5</v>
       </c>
       <c r="E39" s="1">
         <v>467.3</v>
       </c>
       <c r="F39" s="10">
         <v>584.20000000000005</v>
       </c>
       <c r="G39" s="1">
         <v>701</v>
       </c>
       <c r="H39" s="1">
         <v>817.8</v>
       </c>
-      <c r="I39" s="1"/>
+      <c r="I39" s="1">
+        <v>934.7</v>
+      </c>
       <c r="J39" s="1"/>
       <c r="K39" s="1"/>
       <c r="L39" s="32"/>
       <c r="M39" s="1"/>
     </row>
     <row r="40" spans="1:13" s="19" customFormat="1">
       <c r="A40" s="22" t="s">
         <v>30</v>
       </c>
       <c r="B40" s="1">
         <v>60.8</v>
       </c>
       <c r="C40" s="1">
         <v>112.5</v>
       </c>
       <c r="D40" s="1">
         <v>174.2</v>
       </c>
       <c r="E40" s="1">
         <v>270.60000000000002</v>
       </c>
       <c r="F40" s="10">
         <v>384.5</v>
       </c>
       <c r="G40" s="1">
         <v>515.4</v>
       </c>
       <c r="H40" s="1">
         <v>686.8</v>
       </c>
-      <c r="I40" s="1"/>
+      <c r="I40" s="1">
+        <v>825.5</v>
+      </c>
       <c r="J40" s="1"/>
       <c r="K40" s="1"/>
       <c r="L40" s="32"/>
       <c r="M40" s="1"/>
     </row>
     <row r="41" spans="1:13" s="19" customFormat="1">
       <c r="A41" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B41" s="1">
         <v>185</v>
       </c>
       <c r="C41" s="1">
         <v>432</v>
       </c>
       <c r="D41" s="1">
         <v>679</v>
       </c>
       <c r="E41" s="1">
         <v>926</v>
       </c>
       <c r="F41" s="10">
         <v>1125.7</v>
       </c>
       <c r="G41" s="1">
         <v>1325.3</v>
       </c>
       <c r="H41" s="1">
         <v>1525</v>
       </c>
-      <c r="I41" s="1"/>
+      <c r="I41" s="1">
+        <v>1714.7</v>
+      </c>
       <c r="J41" s="1"/>
       <c r="K41" s="1"/>
       <c r="L41" s="32"/>
       <c r="M41" s="1"/>
     </row>
     <row r="42" spans="1:13" s="19" customFormat="1">
       <c r="A42" s="22" t="s">
         <v>32</v>
       </c>
       <c r="B42" s="1">
         <v>153</v>
       </c>
       <c r="C42" s="1">
         <v>341</v>
       </c>
       <c r="D42" s="1">
         <v>529</v>
       </c>
       <c r="E42" s="1">
         <v>717</v>
       </c>
       <c r="F42" s="10">
         <v>903</v>
       </c>
       <c r="G42" s="1">
         <v>1089.0999999999999</v>
       </c>
       <c r="H42" s="1">
         <v>1275.0999999999999</v>
       </c>
-      <c r="I42" s="1"/>
+      <c r="I42" s="1">
+        <v>1508.4</v>
+      </c>
       <c r="J42" s="1"/>
       <c r="K42" s="1"/>
       <c r="L42" s="32"/>
       <c r="M42" s="1"/>
     </row>
     <row r="43" spans="1:13" s="19" customFormat="1">
       <c r="A43" s="22" t="s">
         <v>33</v>
       </c>
       <c r="B43" s="1">
         <v>123.3</v>
       </c>
       <c r="C43" s="1">
         <v>246.7</v>
       </c>
       <c r="D43" s="1">
         <v>370</v>
       </c>
       <c r="E43" s="1">
         <v>493.3</v>
       </c>
       <c r="F43" s="10">
         <v>620</v>
       </c>
       <c r="G43" s="1">
         <v>746.7</v>
       </c>
       <c r="H43" s="1">
         <v>873.3</v>
       </c>
-      <c r="I43" s="1"/>
+      <c r="I43" s="1">
+        <v>1000</v>
+      </c>
       <c r="J43" s="1"/>
       <c r="K43" s="1"/>
       <c r="L43" s="32"/>
       <c r="M43" s="1"/>
     </row>
     <row r="44" spans="1:13" s="19" customFormat="1">
       <c r="A44" s="23"/>
       <c r="B44" s="10"/>
       <c r="C44" s="2"/>
       <c r="D44" s="2"/>
       <c r="E44" s="2"/>
       <c r="F44" s="2"/>
       <c r="G44" s="2"/>
       <c r="H44" s="2"/>
       <c r="I44" s="2"/>
       <c r="J44" s="2"/>
       <c r="K44" s="2"/>
       <c r="L44" s="2"/>
       <c r="M44" s="2"/>
     </row>
     <row r="45" spans="1:13" s="19" customFormat="1" ht="23.25">
       <c r="A45" s="20" t="s">
         <v>3</v>
       </c>
       <c r="B45" s="3"/>
@@ -1973,140 +2780,148 @@
     <row r="46" spans="1:13" s="21" customFormat="1">
       <c r="A46" s="24" t="s">
         <v>35</v>
       </c>
       <c r="B46" s="38">
         <v>44</v>
       </c>
       <c r="C46" s="38">
         <v>88.9</v>
       </c>
       <c r="D46" s="38">
         <v>126.5</v>
       </c>
       <c r="E46" s="38">
         <v>172.7</v>
       </c>
       <c r="F46" s="39">
         <v>225.8</v>
       </c>
       <c r="G46" s="38">
         <v>281.5</v>
       </c>
       <c r="H46" s="1">
         <v>335</v>
       </c>
-      <c r="I46" s="1"/>
+      <c r="I46" s="38">
+        <v>386.4</v>
+      </c>
       <c r="J46" s="1"/>
       <c r="K46" s="1"/>
       <c r="L46" s="35"/>
       <c r="M46" s="1"/>
     </row>
     <row r="47" spans="1:13" s="19" customFormat="1">
       <c r="A47" s="22" t="s">
         <v>18</v>
       </c>
       <c r="B47" s="33"/>
       <c r="C47" s="34"/>
       <c r="D47" s="34" t="s">
         <v>37</v>
       </c>
       <c r="E47" s="34" t="s">
         <v>37</v>
       </c>
       <c r="F47" s="34" t="s">
         <v>37</v>
       </c>
       <c r="G47" s="34" t="s">
         <v>37</v>
       </c>
       <c r="H47" s="34" t="s">
         <v>37</v>
       </c>
-      <c r="I47" s="34"/>
+      <c r="I47" s="34" t="s">
+        <v>37</v>
+      </c>
       <c r="J47" s="34"/>
       <c r="K47" s="33"/>
       <c r="L47" s="36"/>
       <c r="M47" s="36"/>
     </row>
     <row r="48" spans="1:13" s="19" customFormat="1">
       <c r="A48" s="22" t="s">
         <v>26</v>
       </c>
       <c r="B48" s="1">
         <v>5</v>
       </c>
       <c r="C48" s="1">
         <v>11</v>
       </c>
       <c r="D48" s="1">
         <v>16</v>
       </c>
       <c r="E48" s="1">
         <v>22</v>
       </c>
       <c r="F48" s="10">
         <v>28</v>
       </c>
       <c r="G48" s="1">
         <v>34</v>
       </c>
       <c r="H48" s="1">
         <v>40</v>
       </c>
-      <c r="I48" s="1"/>
+      <c r="I48" s="1">
+        <v>46</v>
+      </c>
       <c r="J48" s="1"/>
       <c r="K48" s="1"/>
       <c r="L48" s="35"/>
       <c r="M48" s="1"/>
     </row>
     <row r="49" spans="1:27" s="19" customFormat="1">
       <c r="A49" s="25" t="s">
         <v>30</v>
       </c>
       <c r="B49" s="4">
         <v>39</v>
       </c>
       <c r="C49" s="4">
         <v>77.900000000000006</v>
       </c>
       <c r="D49" s="4">
         <v>110.5</v>
       </c>
       <c r="E49" s="4">
         <v>150.69999999999999</v>
       </c>
       <c r="F49" s="40">
         <v>197.8</v>
       </c>
       <c r="G49" s="4">
         <v>247.5</v>
       </c>
       <c r="H49" s="4">
         <v>295</v>
       </c>
-      <c r="I49" s="4"/>
+      <c r="I49" s="4">
+        <v>340.4</v>
+      </c>
       <c r="J49" s="4"/>
       <c r="K49" s="4"/>
       <c r="L49" s="37"/>
       <c r="M49" s="4"/>
     </row>
     <row r="50" spans="1:27" s="19" customFormat="1">
       <c r="A50" s="22"/>
       <c r="B50" s="26"/>
       <c r="C50" s="26"/>
       <c r="D50" s="27"/>
       <c r="E50" s="28"/>
       <c r="F50" s="28"/>
       <c r="G50" s="27"/>
       <c r="H50" s="28"/>
       <c r="I50" s="28"/>
       <c r="J50" s="28"/>
       <c r="K50" s="28"/>
       <c r="L50" s="28"/>
       <c r="M50" s="28"/>
     </row>
     <row r="51" spans="1:27" s="5" customFormat="1" ht="12.75">
       <c r="A51" s="11" t="s">
         <v>4</v>
       </c>
       <c r="B51" s="12"/>
@@ -2166,49 +2981,51 @@
       <c r="Y52" s="16"/>
       <c r="Z52" s="14"/>
       <c r="AA52" s="16"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.78739999999999999" right="0.39369999999999999" top="0.39369999999999999" bottom="0.39369999999999999" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>ТО</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Әдіснама</vt:lpstr>
+      <vt:lpstr>Шартты белгілер</vt:lpstr>
+      <vt:lpstr>Көрсеткіштер</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Apache POI</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>