--- v0 (2026-04-14)
+++ v1 (2026-05-08)
@@ -14,106 +14,106 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11760" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Immigrants" sheetId="6" r:id="rId1"/>
     <sheet name="Emigrants" sheetId="3" r:id="rId2"/>
     <sheet name="The net migration" sheetId="7" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="124519"/>
+  <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="479" uniqueCount="17">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="504" uniqueCount="17">
   <si>
     <t>…</t>
-  </si>
-[...1 lines deleted...]
-    <t>The net external migration of the population of the Atyrau region</t>
   </si>
   <si>
     <t>people</t>
   </si>
   <si>
     <t>All population</t>
   </si>
   <si>
     <t>Urban population</t>
   </si>
   <si>
     <t>Rural population</t>
-  </si>
-[...4 lines deleted...]
-    <t>The number of people who left the of Atyrau region</t>
   </si>
   <si>
     <t>Atyrau region</t>
   </si>
   <si>
     <t>Atyrau g.a</t>
   </si>
   <si>
     <t>Zhylyoi</t>
   </si>
   <si>
     <t>Inder</t>
   </si>
   <si>
     <t>Isatai</t>
   </si>
   <si>
     <t>Kurmangazy</t>
   </si>
   <si>
     <t>Kyzylkoga</t>
   </si>
   <si>
     <t>Makat</t>
   </si>
   <si>
     <t>Machambet</t>
+  </si>
+  <si>
+    <t>External migration for all flows - arrival to the Atyrau region</t>
+  </si>
+  <si>
+    <t>External migration for all flows-departure of the Atyrau region</t>
+  </si>
+  <si>
+    <t>Balance of external migration for all flows of the Atyrau region</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="53">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
@@ -940,51 +940,51 @@
         <color rgb="FFB2B2B2"/>
       </left>
       <right style="thin">
         <color rgb="FFB2B2B2"/>
       </right>
       <top style="thin">
         <color rgb="FFB2B2B2"/>
       </top>
       <bottom style="thin">
         <color rgb="FFB2B2B2"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color theme="4"/>
       </top>
       <bottom style="double">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="20914">
+  <cellStyleXfs count="20932">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
@@ -21885,52 +21885,70 @@
     <xf numFmtId="0" fontId="42" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="42" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="42" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="42" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="42" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="42" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="42" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="42" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="76">
+  <cellXfs count="85">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="35" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="49" fontId="35" fillId="0" borderId="5" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
@@ -21944,64 +21962,50 @@
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="34" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...12 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="35" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="35" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="35" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="35" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="35" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="35" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="35" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="35" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
@@ -22052,85 +22056,126 @@
     </xf>
     <xf numFmtId="3" fontId="35" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="35" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="1" fontId="35" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="35" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="35" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="35" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="35" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="35" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="36" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="35" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="35" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="35" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="35" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="35" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="35" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="35" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="1" fontId="35" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="35" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="1" fontId="35" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="35" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="35" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="35" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="35" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="1" fontId="35" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="3" fontId="35" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="35" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="35" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="20914">
+  <cellStyles count="20932">
     <cellStyle name="20% - Акцент1 10" xfId="13161"/>
     <cellStyle name="20% - Акцент1 100" xfId="9323"/>
     <cellStyle name="20% - Акцент1 101" xfId="9281"/>
     <cellStyle name="20% - Акцент1 102" xfId="9239"/>
     <cellStyle name="20% - Акцент1 103" xfId="9197"/>
     <cellStyle name="20% - Акцент1 104" xfId="9156"/>
     <cellStyle name="20% - Акцент1 105" xfId="9113"/>
     <cellStyle name="20% - Акцент1 106" xfId="9071"/>
     <cellStyle name="20% - Акцент1 107" xfId="9029"/>
     <cellStyle name="20% - Акцент1 108" xfId="8987"/>
     <cellStyle name="20% - Акцент1 109" xfId="8945"/>
     <cellStyle name="20% - Акцент1 11" xfId="13119"/>
     <cellStyle name="20% - Акцент1 110" xfId="8904"/>
     <cellStyle name="20% - Акцент1 111" xfId="8862"/>
     <cellStyle name="20% - Акцент1 112" xfId="8820"/>
     <cellStyle name="20% - Акцент1 113" xfId="8779"/>
     <cellStyle name="20% - Акцент1 114" xfId="8736"/>
     <cellStyle name="20% - Акцент1 115" xfId="8694"/>
     <cellStyle name="20% - Акцент1 116" xfId="8652"/>
     <cellStyle name="20% - Акцент1 117" xfId="8610"/>
     <cellStyle name="20% - Акцент1 118" xfId="8568"/>
     <cellStyle name="20% - Акцент1 119" xfId="8526"/>
     <cellStyle name="20% - Акцент1 12" xfId="13077"/>
     <cellStyle name="20% - Акцент1 120" xfId="8484"/>
     <cellStyle name="20% - Акцент1 121" xfId="8442"/>
@@ -29865,50 +29910,53 @@
     <cellStyle name="Название 13" xfId="13003"/>
     <cellStyle name="Название 130" xfId="13499"/>
     <cellStyle name="Название 131" xfId="8032"/>
     <cellStyle name="Название 132" xfId="7991"/>
     <cellStyle name="Название 133" xfId="7950"/>
     <cellStyle name="Название 134" xfId="7909"/>
     <cellStyle name="Название 135" xfId="7867"/>
     <cellStyle name="Название 14" xfId="12962"/>
     <cellStyle name="Название 15" xfId="12920"/>
     <cellStyle name="Название 16" xfId="12878"/>
     <cellStyle name="Название 17" xfId="12836"/>
     <cellStyle name="Название 18" xfId="12794"/>
     <cellStyle name="Название 19" xfId="12752"/>
     <cellStyle name="Название 2" xfId="13461"/>
     <cellStyle name="Название 2 10" xfId="20814"/>
     <cellStyle name="Название 2 11" xfId="20873"/>
     <cellStyle name="Название 2 12" xfId="20870"/>
     <cellStyle name="Название 2 13" xfId="20867"/>
     <cellStyle name="Название 2 14" xfId="20869"/>
     <cellStyle name="Название 2 15" xfId="20863"/>
     <cellStyle name="Название 2 16" xfId="20862"/>
     <cellStyle name="Название 2 17" xfId="20865"/>
     <cellStyle name="Название 2 18" xfId="20861"/>
     <cellStyle name="Название 2 19" xfId="20868"/>
     <cellStyle name="Название 2 2" xfId="20819"/>
+    <cellStyle name="Название 2 20" xfId="20919"/>
+    <cellStyle name="Название 2 21" xfId="20916"/>
+    <cellStyle name="Название 2 22" xfId="20915"/>
     <cellStyle name="Название 2 3" xfId="20816"/>
     <cellStyle name="Название 2 4" xfId="20813"/>
     <cellStyle name="Название 2 5" xfId="20815"/>
     <cellStyle name="Название 2 6" xfId="20809"/>
     <cellStyle name="Название 2 7" xfId="20808"/>
     <cellStyle name="Название 2 8" xfId="20811"/>
     <cellStyle name="Название 2 9" xfId="20807"/>
     <cellStyle name="Название 20" xfId="12710"/>
     <cellStyle name="Название 21" xfId="12668"/>
     <cellStyle name="Название 22" xfId="12626"/>
     <cellStyle name="Название 23" xfId="12584"/>
     <cellStyle name="Название 24" xfId="12542"/>
     <cellStyle name="Название 25" xfId="12500"/>
     <cellStyle name="Название 26" xfId="12458"/>
     <cellStyle name="Название 27" xfId="12415"/>
     <cellStyle name="Название 28" xfId="12373"/>
     <cellStyle name="Название 29" xfId="12331"/>
     <cellStyle name="Название 3" xfId="13419"/>
     <cellStyle name="Название 30" xfId="12289"/>
     <cellStyle name="Название 31" xfId="12247"/>
     <cellStyle name="Название 32" xfId="12205"/>
     <cellStyle name="Название 33" xfId="12163"/>
     <cellStyle name="Название 34" xfId="12121"/>
     <cellStyle name="Название 35" xfId="12079"/>
     <cellStyle name="Название 36" xfId="12037"/>
@@ -30018,50 +30066,53 @@
     <cellStyle name="Нейтральный 13" xfId="13002"/>
     <cellStyle name="Нейтральный 130" xfId="7649"/>
     <cellStyle name="Нейтральный 131" xfId="8031"/>
     <cellStyle name="Нейтральный 132" xfId="7990"/>
     <cellStyle name="Нейтральный 133" xfId="7949"/>
     <cellStyle name="Нейтральный 134" xfId="7908"/>
     <cellStyle name="Нейтральный 135" xfId="7866"/>
     <cellStyle name="Нейтральный 14" xfId="12961"/>
     <cellStyle name="Нейтральный 15" xfId="12919"/>
     <cellStyle name="Нейтральный 16" xfId="12877"/>
     <cellStyle name="Нейтральный 17" xfId="12835"/>
     <cellStyle name="Нейтральный 18" xfId="12793"/>
     <cellStyle name="Нейтральный 19" xfId="12751"/>
     <cellStyle name="Нейтральный 2" xfId="13460"/>
     <cellStyle name="Нейтральный 2 10" xfId="20856"/>
     <cellStyle name="Нейтральный 2 11" xfId="20874"/>
     <cellStyle name="Нейтральный 2 12" xfId="20879"/>
     <cellStyle name="Нейтральный 2 13" xfId="20884"/>
     <cellStyle name="Нейтральный 2 14" xfId="20889"/>
     <cellStyle name="Нейтральный 2 15" xfId="20894"/>
     <cellStyle name="Нейтральный 2 16" xfId="20898"/>
     <cellStyle name="Нейтральный 2 17" xfId="20902"/>
     <cellStyle name="Нейтральный 2 18" xfId="20906"/>
     <cellStyle name="Нейтральный 2 19" xfId="20910"/>
     <cellStyle name="Нейтральный 2 2" xfId="20820"/>
+    <cellStyle name="Нейтральный 2 20" xfId="20920"/>
+    <cellStyle name="Нейтральный 2 21" xfId="20924"/>
+    <cellStyle name="Нейтральный 2 22" xfId="20928"/>
     <cellStyle name="Нейтральный 2 3" xfId="20825"/>
     <cellStyle name="Нейтральный 2 4" xfId="20830"/>
     <cellStyle name="Нейтральный 2 5" xfId="20835"/>
     <cellStyle name="Нейтральный 2 6" xfId="20840"/>
     <cellStyle name="Нейтральный 2 7" xfId="20844"/>
     <cellStyle name="Нейтральный 2 8" xfId="20848"/>
     <cellStyle name="Нейтральный 2 9" xfId="20852"/>
     <cellStyle name="Нейтральный 20" xfId="12709"/>
     <cellStyle name="Нейтральный 21" xfId="12667"/>
     <cellStyle name="Нейтральный 22" xfId="12625"/>
     <cellStyle name="Нейтральный 23" xfId="12583"/>
     <cellStyle name="Нейтральный 24" xfId="12541"/>
     <cellStyle name="Нейтральный 25" xfId="12499"/>
     <cellStyle name="Нейтральный 26" xfId="12457"/>
     <cellStyle name="Нейтральный 27" xfId="12414"/>
     <cellStyle name="Нейтральный 28" xfId="12372"/>
     <cellStyle name="Нейтральный 29" xfId="12330"/>
     <cellStyle name="Нейтральный 3" xfId="13418"/>
     <cellStyle name="Нейтральный 30" xfId="12288"/>
     <cellStyle name="Нейтральный 31" xfId="12246"/>
     <cellStyle name="Нейтральный 32" xfId="12204"/>
     <cellStyle name="Нейтральный 33" xfId="12162"/>
     <cellStyle name="Нейтральный 34" xfId="12120"/>
     <cellStyle name="Нейтральный 35" xfId="12078"/>
     <cellStyle name="Нейтральный 36" xfId="12036"/>
@@ -33420,50 +33471,51 @@
     <cellStyle name="Обычный 2 16 2" xfId="14693"/>
     <cellStyle name="Обычный 2 16 3" xfId="17926"/>
     <cellStyle name="Обычный 2 16 4" xfId="15021"/>
     <cellStyle name="Обычный 2 16 5" xfId="16965"/>
     <cellStyle name="Обычный 2 16 6" xfId="14502"/>
     <cellStyle name="Обычный 2 17" xfId="7622"/>
     <cellStyle name="Обычный 2 17 2" xfId="15376"/>
     <cellStyle name="Обычный 2 17 3" xfId="17136"/>
     <cellStyle name="Обычный 2 17 4" xfId="15019"/>
     <cellStyle name="Обычный 2 17 5" xfId="17539"/>
     <cellStyle name="Обычный 2 17 6" xfId="14648"/>
     <cellStyle name="Обычный 2 18" xfId="7609"/>
     <cellStyle name="Обычный 2 18 2" xfId="16878"/>
     <cellStyle name="Обычный 2 18 3" xfId="17720"/>
     <cellStyle name="Обычный 2 18 4" xfId="17047"/>
     <cellStyle name="Обычный 2 18 5" xfId="17384"/>
     <cellStyle name="Обычный 2 18 6" xfId="14557"/>
     <cellStyle name="Обычный 2 19" xfId="7624"/>
     <cellStyle name="Обычный 2 19 2" xfId="15371"/>
     <cellStyle name="Обычный 2 19 3" xfId="15166"/>
     <cellStyle name="Обычный 2 19 4" xfId="15018"/>
     <cellStyle name="Обычный 2 19 5" xfId="18255"/>
     <cellStyle name="Обычный 2 19 6" xfId="18016"/>
     <cellStyle name="Обычный 2 2" xfId="5"/>
     <cellStyle name="Обычный 2 2 10" xfId="2155"/>
+    <cellStyle name="Обычный 2 2 100" xfId="20930"/>
     <cellStyle name="Обычный 2 2 11" xfId="2156"/>
     <cellStyle name="Обычный 2 2 12" xfId="2157"/>
     <cellStyle name="Обычный 2 2 13" xfId="2158"/>
     <cellStyle name="Обычный 2 2 14" xfId="2159"/>
     <cellStyle name="Обычный 2 2 15" xfId="2160"/>
     <cellStyle name="Обычный 2 2 16" xfId="2161"/>
     <cellStyle name="Обычный 2 2 17" xfId="2162"/>
     <cellStyle name="Обычный 2 2 18" xfId="2163"/>
     <cellStyle name="Обычный 2 2 19" xfId="2164"/>
     <cellStyle name="Обычный 2 2 2" xfId="2153"/>
     <cellStyle name="Обычный 2 2 2 10" xfId="20772"/>
     <cellStyle name="Обычный 2 2 2 11" xfId="20785"/>
     <cellStyle name="Обычный 2 2 2 2" xfId="2154"/>
     <cellStyle name="Обычный 2 2 2 2 10" xfId="20777"/>
     <cellStyle name="Обычный 2 2 2 2 2" xfId="2165"/>
     <cellStyle name="Обычный 2 2 2 2 2 10" xfId="20784"/>
     <cellStyle name="Обычный 2 2 2 2 2 2" xfId="14850"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2" xfId="14851"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3" xfId="20780"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4" xfId="20783"/>
     <cellStyle name="Обычный 2 2 2 2 2 3" xfId="16615"/>
     <cellStyle name="Обычный 2 2 2 2 2 4" xfId="14947"/>
     <cellStyle name="Обычный 2 2 2 2 2 5" xfId="16552"/>
     <cellStyle name="Обычный 2 2 2 2 2 6" xfId="15014"/>
     <cellStyle name="Обычный 2 2 2 2 2 7" xfId="16425"/>
@@ -33546,50 +33598,52 @@
     <cellStyle name="Обычный 2 2 75" xfId="15498"/>
     <cellStyle name="Обычный 2 2 76" xfId="15063"/>
     <cellStyle name="Обычный 2 2 77" xfId="14492"/>
     <cellStyle name="Обычный 2 2 78" xfId="20771"/>
     <cellStyle name="Обычный 2 2 79" xfId="20782"/>
     <cellStyle name="Обычный 2 2 8" xfId="2193"/>
     <cellStyle name="Обычный 2 2 80" xfId="20823"/>
     <cellStyle name="Обычный 2 2 81" xfId="20828"/>
     <cellStyle name="Обычный 2 2 82" xfId="20833"/>
     <cellStyle name="Обычный 2 2 83" xfId="20838"/>
     <cellStyle name="Обычный 2 2 84" xfId="20842"/>
     <cellStyle name="Обычный 2 2 85" xfId="20846"/>
     <cellStyle name="Обычный 2 2 86" xfId="20850"/>
     <cellStyle name="Обычный 2 2 87" xfId="20854"/>
     <cellStyle name="Обычный 2 2 88" xfId="20858"/>
     <cellStyle name="Обычный 2 2 89" xfId="20877"/>
     <cellStyle name="Обычный 2 2 9" xfId="2194"/>
     <cellStyle name="Обычный 2 2 90" xfId="20882"/>
     <cellStyle name="Обычный 2 2 91" xfId="20887"/>
     <cellStyle name="Обычный 2 2 92" xfId="20892"/>
     <cellStyle name="Обычный 2 2 93" xfId="20896"/>
     <cellStyle name="Обычный 2 2 94" xfId="20900"/>
     <cellStyle name="Обычный 2 2 95" xfId="20904"/>
     <cellStyle name="Обычный 2 2 96" xfId="20908"/>
     <cellStyle name="Обычный 2 2 97" xfId="20912"/>
+    <cellStyle name="Обычный 2 2 98" xfId="20922"/>
+    <cellStyle name="Обычный 2 2 99" xfId="20926"/>
     <cellStyle name="Обычный 2 20" xfId="7607"/>
     <cellStyle name="Обычный 2 20 2" xfId="15368"/>
     <cellStyle name="Обычный 2 20 3" xfId="15164"/>
     <cellStyle name="Обычный 2 20 4" xfId="15016"/>
     <cellStyle name="Обычный 2 20 5" xfId="16974"/>
     <cellStyle name="Обычный 2 20 6" xfId="17845"/>
     <cellStyle name="Обычный 2 21" xfId="7626"/>
     <cellStyle name="Обычный 2 21 2" xfId="17209"/>
     <cellStyle name="Обычный 2 21 3" xfId="18130"/>
     <cellStyle name="Обычный 2 21 4" xfId="18192"/>
     <cellStyle name="Обычный 2 21 5" xfId="14865"/>
     <cellStyle name="Обычный 2 21 6" xfId="17555"/>
     <cellStyle name="Обычный 2 22" xfId="7605"/>
     <cellStyle name="Обычный 2 22 2" xfId="15364"/>
     <cellStyle name="Обычный 2 22 3" xfId="15161"/>
     <cellStyle name="Обычный 2 22 4" xfId="18282"/>
     <cellStyle name="Обычный 2 22 5" xfId="14877"/>
     <cellStyle name="Обычный 2 22 6" xfId="17851"/>
     <cellStyle name="Обычный 2 23" xfId="7628"/>
     <cellStyle name="Обычный 2 23 2" xfId="14892"/>
     <cellStyle name="Обычный 2 23 3" xfId="17832"/>
     <cellStyle name="Обычный 2 23 4" xfId="14472"/>
     <cellStyle name="Обычный 2 23 5" xfId="17450"/>
     <cellStyle name="Обычный 2 23 6" xfId="14732"/>
     <cellStyle name="Обычный 2 24" xfId="7603"/>
@@ -33720,50 +33774,53 @@
     <cellStyle name="Обычный 2 4 17" xfId="20822"/>
     <cellStyle name="Обычный 2 4 18" xfId="20827"/>
     <cellStyle name="Обычный 2 4 19" xfId="20832"/>
     <cellStyle name="Обычный 2 4 2" xfId="7857"/>
     <cellStyle name="Обычный 2 4 2 10" xfId="18305"/>
     <cellStyle name="Обычный 2 4 2 11" xfId="17339"/>
     <cellStyle name="Обычный 2 4 2 2" xfId="7824"/>
     <cellStyle name="Обычный 2 4 2 3" xfId="14032"/>
     <cellStyle name="Обычный 2 4 2 4" xfId="14109"/>
     <cellStyle name="Обычный 2 4 2 5" xfId="14183"/>
     <cellStyle name="Обычный 2 4 2 6" xfId="14260"/>
     <cellStyle name="Обычный 2 4 2 7" xfId="15393"/>
     <cellStyle name="Обычный 2 4 2 8" xfId="15182"/>
     <cellStyle name="Обычный 2 4 2 9" xfId="16620"/>
     <cellStyle name="Обычный 2 4 20" xfId="20837"/>
     <cellStyle name="Обычный 2 4 21" xfId="20872"/>
     <cellStyle name="Обычный 2 4 22" xfId="20871"/>
     <cellStyle name="Обычный 2 4 23" xfId="20866"/>
     <cellStyle name="Обычный 2 4 24" xfId="20860"/>
     <cellStyle name="Обычный 2 4 25" xfId="20864"/>
     <cellStyle name="Обычный 2 4 26" xfId="20876"/>
     <cellStyle name="Обычный 2 4 27" xfId="20881"/>
     <cellStyle name="Обычный 2 4 28" xfId="20886"/>
     <cellStyle name="Обычный 2 4 29" xfId="20891"/>
     <cellStyle name="Обычный 2 4 3" xfId="14000"/>
+    <cellStyle name="Обычный 2 4 30" xfId="20918"/>
+    <cellStyle name="Обычный 2 4 31" xfId="20917"/>
+    <cellStyle name="Обычный 2 4 32" xfId="20914"/>
     <cellStyle name="Обычный 2 4 4" xfId="14077"/>
     <cellStyle name="Обычный 2 4 5" xfId="14151"/>
     <cellStyle name="Обычный 2 4 6" xfId="14228"/>
     <cellStyle name="Обычный 2 4 7" xfId="15418"/>
     <cellStyle name="Обычный 2 4 8" xfId="15207"/>
     <cellStyle name="Обычный 2 4 9" xfId="18011"/>
     <cellStyle name="Обычный 2 40" xfId="14315"/>
     <cellStyle name="Обычный 2 40 2" xfId="14760"/>
     <cellStyle name="Обычный 2 40 3" xfId="18202"/>
     <cellStyle name="Обычный 2 40 4" xfId="17019"/>
     <cellStyle name="Обычный 2 40 5" xfId="16728"/>
     <cellStyle name="Обычный 2 40 6" xfId="17273"/>
     <cellStyle name="Обычный 2 41" xfId="14316"/>
     <cellStyle name="Обычный 2 41 2" xfId="16735"/>
     <cellStyle name="Обычный 2 41 3" xfId="16718"/>
     <cellStyle name="Обычный 2 41 4" xfId="17781"/>
     <cellStyle name="Обычный 2 41 5" xfId="18057"/>
     <cellStyle name="Обычный 2 41 6" xfId="18090"/>
     <cellStyle name="Обычный 2 42" xfId="14321"/>
     <cellStyle name="Обычный 2 42 2" xfId="14349"/>
     <cellStyle name="Обычный 2 42 3" xfId="18211"/>
     <cellStyle name="Обычный 2 42 4" xfId="18048"/>
     <cellStyle name="Обычный 2 42 5" xfId="16826"/>
     <cellStyle name="Обычный 2 42 6" xfId="18103"/>
     <cellStyle name="Обычный 2 43" xfId="14322"/>
@@ -35023,50 +35080,53 @@
     <cellStyle name="Обычный 4 10 4" xfId="15022"/>
     <cellStyle name="Обычный 4 10 5" xfId="17982"/>
     <cellStyle name="Обычный 4 10 6" xfId="17654"/>
     <cellStyle name="Обычный 4 100" xfId="20834"/>
     <cellStyle name="Обычный 4 101" xfId="20839"/>
     <cellStyle name="Обычный 4 102" xfId="20843"/>
     <cellStyle name="Обычный 4 103" xfId="20847"/>
     <cellStyle name="Обычный 4 104" xfId="20851"/>
     <cellStyle name="Обычный 4 105" xfId="20855"/>
     <cellStyle name="Обычный 4 106" xfId="20859"/>
     <cellStyle name="Обычный 4 107" xfId="20878"/>
     <cellStyle name="Обычный 4 108" xfId="20883"/>
     <cellStyle name="Обычный 4 109" xfId="20888"/>
     <cellStyle name="Обычный 4 11" xfId="7672"/>
     <cellStyle name="Обычный 4 11 2" xfId="15374"/>
     <cellStyle name="Обычный 4 11 3" xfId="15167"/>
     <cellStyle name="Обычный 4 11 4" xfId="14612"/>
     <cellStyle name="Обычный 4 11 5" xfId="14848"/>
     <cellStyle name="Обычный 4 11 6" xfId="17409"/>
     <cellStyle name="Обычный 4 110" xfId="20893"/>
     <cellStyle name="Обычный 4 111" xfId="20897"/>
     <cellStyle name="Обычный 4 112" xfId="20901"/>
     <cellStyle name="Обычный 4 113" xfId="20905"/>
     <cellStyle name="Обычный 4 114" xfId="20909"/>
     <cellStyle name="Обычный 4 115" xfId="20913"/>
+    <cellStyle name="Обычный 4 116" xfId="20923"/>
+    <cellStyle name="Обычный 4 117" xfId="20927"/>
+    <cellStyle name="Обычный 4 118" xfId="20931"/>
     <cellStyle name="Обычный 4 12" xfId="14298"/>
     <cellStyle name="Обычный 4 12 2" xfId="15372"/>
     <cellStyle name="Обычный 4 12 3" xfId="17723"/>
     <cellStyle name="Обычный 4 12 4" xfId="17500"/>
     <cellStyle name="Обычный 4 12 5" xfId="16967"/>
     <cellStyle name="Обычный 4 12 6" xfId="17275"/>
     <cellStyle name="Обычный 4 13" xfId="14301"/>
     <cellStyle name="Обычный 4 13 2" xfId="15369"/>
     <cellStyle name="Обычный 4 13 3" xfId="15165"/>
     <cellStyle name="Обычный 4 13 4" xfId="15017"/>
     <cellStyle name="Обычный 4 13 5" xfId="16975"/>
     <cellStyle name="Обычный 4 13 6" xfId="14785"/>
     <cellStyle name="Обычный 4 14" xfId="14304"/>
     <cellStyle name="Обычный 4 14 2" xfId="17963"/>
     <cellStyle name="Обычный 4 14 3" xfId="18374"/>
     <cellStyle name="Обычный 4 14 4" xfId="15015"/>
     <cellStyle name="Обычный 4 14 5" xfId="17221"/>
     <cellStyle name="Обычный 4 14 6" xfId="17736"/>
     <cellStyle name="Обычный 4 15" xfId="14307"/>
     <cellStyle name="Обычный 4 15 2" xfId="15367"/>
     <cellStyle name="Обычный 4 15 3" xfId="17183"/>
     <cellStyle name="Обычный 4 15 4" xfId="15013"/>
     <cellStyle name="Обычный 4 15 5" xfId="17362"/>
     <cellStyle name="Обычный 4 15 6" xfId="18497"/>
     <cellStyle name="Обычный 4 16" xfId="14310"/>
@@ -41436,50 +41496,53 @@
     <cellStyle name="Примечание 19 3 3" xfId="19346"/>
     <cellStyle name="Примечание 19 4" xfId="14994"/>
     <cellStyle name="Примечание 19 4 2" xfId="20008"/>
     <cellStyle name="Примечание 19 4 3" xfId="19291"/>
     <cellStyle name="Примечание 19 5" xfId="16833"/>
     <cellStyle name="Примечание 19 5 2" xfId="20340"/>
     <cellStyle name="Примечание 19 5 3" xfId="19762"/>
     <cellStyle name="Примечание 2" xfId="13457"/>
     <cellStyle name="Примечание 2 10" xfId="20841"/>
     <cellStyle name="Примечание 2 11" xfId="20845"/>
     <cellStyle name="Примечание 2 12" xfId="20849"/>
     <cellStyle name="Примечание 2 13" xfId="20853"/>
     <cellStyle name="Примечание 2 14" xfId="20857"/>
     <cellStyle name="Примечание 2 15" xfId="20875"/>
     <cellStyle name="Примечание 2 16" xfId="20880"/>
     <cellStyle name="Примечание 2 17" xfId="20885"/>
     <cellStyle name="Примечание 2 18" xfId="20890"/>
     <cellStyle name="Примечание 2 19" xfId="20895"/>
     <cellStyle name="Примечание 2 2" xfId="14444"/>
     <cellStyle name="Примечание 2 2 2" xfId="19913"/>
     <cellStyle name="Примечание 2 2 3" xfId="19210"/>
     <cellStyle name="Примечание 2 20" xfId="20899"/>
     <cellStyle name="Примечание 2 21" xfId="20903"/>
     <cellStyle name="Примечание 2 22" xfId="20907"/>
     <cellStyle name="Примечание 2 23" xfId="20911"/>
+    <cellStyle name="Примечание 2 24" xfId="20921"/>
+    <cellStyle name="Примечание 2 25" xfId="20925"/>
+    <cellStyle name="Примечание 2 26" xfId="20929"/>
     <cellStyle name="Примечание 2 3" xfId="16617"/>
     <cellStyle name="Примечание 2 3 2" xfId="20304"/>
     <cellStyle name="Примечание 2 3 3" xfId="19319"/>
     <cellStyle name="Примечание 2 4" xfId="16547"/>
     <cellStyle name="Примечание 2 4 2" xfId="20291"/>
     <cellStyle name="Примечание 2 4 3" xfId="18832"/>
     <cellStyle name="Примечание 2 5" xfId="14739"/>
     <cellStyle name="Примечание 2 5 2" xfId="19963"/>
     <cellStyle name="Примечание 2 5 3" xfId="19388"/>
     <cellStyle name="Примечание 2 6" xfId="20821"/>
     <cellStyle name="Примечание 2 7" xfId="20826"/>
     <cellStyle name="Примечание 2 8" xfId="20831"/>
     <cellStyle name="Примечание 2 9" xfId="20836"/>
     <cellStyle name="Примечание 20" xfId="12705"/>
     <cellStyle name="Примечание 20 2" xfId="15736"/>
     <cellStyle name="Примечание 20 2 2" xfId="20107"/>
     <cellStyle name="Примечание 20 2 3" xfId="18823"/>
     <cellStyle name="Примечание 20 3" xfId="15125"/>
     <cellStyle name="Примечание 20 3 2" xfId="20033"/>
     <cellStyle name="Примечание 20 3 3" xfId="19260"/>
     <cellStyle name="Примечание 20 4" xfId="17487"/>
     <cellStyle name="Примечание 20 4 2" xfId="20443"/>
     <cellStyle name="Примечание 20 4 3" xfId="19725"/>
     <cellStyle name="Примечание 20 5" xfId="18315"/>
     <cellStyle name="Примечание 20 5 2" xfId="20582"/>
@@ -43040,182 +43103,191 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:rowOff>85724</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>2</xdr:col>
-      <xdr:colOff>457200</xdr:colOff>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>285750</xdr:colOff>
       <xdr:row>1</xdr:row>
-      <xdr:rowOff>775606</xdr:rowOff>
+      <xdr:rowOff>700537</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="4" name="Рисунок 3" descr="C:\Users\a.naurzbekova\Desktop\2023 НОВЫЙ ЛОГОТИП БНС\2 шаг новый вариант логотипа во всех форматах\Group 56.png"/>
+        <xdr:cNvPr id="3" name="Рисунок 2" descr="F:\НАУРЗБЕКОВА АСЕЛЬ (каб 824)\2018-2025 МОИ ДОКУМЕНТЫ\10) 2018-2026 ПЕРЕПИСКА\2026\ВНУТРЕННЯЯ БНС\Хат СП по измен. лого\2 вариант заново\Приложение\логотип\ЛОГО АНГ по левому краю.png"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="0" y="190500"/>
-          <a:ext cx="2695575" cy="775606"/>
+          <a:off x="0" y="276224"/>
+          <a:ext cx="3133725" cy="614813"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
-        <a:ln w="9525">
+        <a:ln>
           <a:noFill/>
-          <a:miter lim="800000"/>
-[...1 lines deleted...]
-          <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>136071</xdr:colOff>
+      <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
-      <xdr:rowOff>1</xdr:rowOff>
+      <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>2</xdr:col>
-      <xdr:colOff>447676</xdr:colOff>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>285750</xdr:colOff>
       <xdr:row>1</xdr:row>
-      <xdr:rowOff>775607</xdr:rowOff>
+      <xdr:rowOff>700538</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="4" name="Рисунок 3" descr="C:\Users\a.naurzbekova\Desktop\2023 НОВЫЙ ЛОГОТИП БНС\2 шаг новый вариант логотипа во всех форматах\Group 56.png"/>
+        <xdr:cNvPr id="3" name="Рисунок 2" descr="F:\НАУРЗБЕКОВА АСЕЛЬ (каб 824)\2018-2025 МОИ ДОКУМЕНТЫ\10) 2018-2026 ПЕРЕПИСКА\2026\ВНУТРЕННЯЯ БНС\Хат СП по измен. лого\2 вариант заново\Приложение\логотип\ЛОГО АНГ по левому краю.png"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="136071" y="190501"/>
-          <a:ext cx="2549980" cy="775606"/>
+          <a:off x="0" y="228600"/>
+          <a:ext cx="3133725" cy="662438"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
-        <a:ln w="9525">
+        <a:ln>
           <a:noFill/>
-          <a:miter lim="800000"/>
-[...1 lines deleted...]
-          <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>28575</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>161925</xdr:rowOff>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>104774</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>2</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>25852</xdr:rowOff>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>285750</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>700537</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="Рисунок 2" descr="C:\Users\a.naurzbekova\Desktop\2023 НОВЫЙ ЛОГОТИП БНС\2 шаг новый вариант логотипа во всех форматах\Group 56.png"/>
+        <xdr:cNvPr id="4" name="Рисунок 3" descr="F:\НАУРЗБЕКОВА АСЕЛЬ (каб 824)\2018-2025 МОИ ДОКУМЕНТЫ\10) 2018-2026 ПЕРЕПИСКА\2026\ВНУТРЕННЯЯ БНС\Хат СП по измен. лого\2 вариант заново\Приложение\логотип\ЛОГО АНГ по левому краю.png"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="28575" y="161925"/>
-          <a:ext cx="2790824" cy="778327"/>
+          <a:off x="0" y="295274"/>
+          <a:ext cx="3133725" cy="595763"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
-        <a:ln w="9525">
+        <a:ln>
           <a:noFill/>
-          <a:miter lim="800000"/>
-[...1 lines deleted...]
-          <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
@@ -43477,1356 +43549,1427 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:Q42"/>
+  <dimension ref="A2:R42"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="O36" sqref="O36"/>
+      <selection activeCell="C10" sqref="C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="24.42578125" customWidth="1"/>
     <col min="10" max="10" width="9.140625" style="2"/>
+    <col min="18" max="18" width="9.140625" style="11"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:17" ht="64.5" customHeight="1">
-[...3 lines deleted...]
-      <c r="D2" s="29"/>
+    <row r="2" spans="1:18" ht="64.5" customHeight="1">
+      <c r="A2" s="79"/>
+      <c r="B2" s="79"/>
+      <c r="C2" s="79"/>
+      <c r="D2" s="79"/>
     </row>
-    <row r="4" spans="1:17" ht="15" customHeight="1">
-[...18 lines deleted...]
-      <c r="Q4" s="11"/>
+    <row r="4" spans="1:18" ht="15" customHeight="1">
+      <c r="A4" s="80" t="s">
+        <v>14</v>
+      </c>
+      <c r="B4" s="80"/>
+      <c r="C4" s="80"/>
+      <c r="D4" s="80"/>
+      <c r="E4" s="80"/>
+      <c r="F4" s="80"/>
+      <c r="G4" s="80"/>
+      <c r="H4" s="80"/>
+      <c r="I4" s="80"/>
+      <c r="J4" s="80"/>
+      <c r="K4" s="80"/>
+      <c r="L4" s="80"/>
+      <c r="M4" s="80"/>
+      <c r="N4" s="80"/>
+      <c r="O4" s="80"/>
+      <c r="P4" s="80"/>
+      <c r="Q4" s="80"/>
+      <c r="R4" s="80"/>
     </row>
-    <row r="5" spans="1:17">
+    <row r="5" spans="1:18">
       <c r="A5" s="11"/>
       <c r="B5" s="11"/>
       <c r="C5" s="11"/>
       <c r="D5" s="11"/>
       <c r="E5" s="11"/>
       <c r="F5" s="11"/>
       <c r="G5" s="11"/>
       <c r="H5" s="11"/>
       <c r="I5" s="11"/>
       <c r="J5" s="14"/>
       <c r="K5" s="11"/>
       <c r="L5" s="11"/>
       <c r="M5" s="11"/>
       <c r="N5" s="16"/>
       <c r="O5" s="16"/>
-      <c r="Q5" s="25" t="s">
-        <v>2</v>
+      <c r="R5" s="25" t="s">
+        <v>1</v>
       </c>
     </row>
-    <row r="6" spans="1:17" s="10" customFormat="1" ht="12">
+    <row r="6" spans="1:18" s="10" customFormat="1" ht="12">
       <c r="A6" s="17"/>
       <c r="B6" s="18">
         <v>2009</v>
       </c>
       <c r="C6" s="18">
         <v>2010</v>
       </c>
       <c r="D6" s="18">
         <v>2011</v>
       </c>
       <c r="E6" s="18">
         <v>2012</v>
       </c>
       <c r="F6" s="18">
         <v>2013</v>
       </c>
       <c r="G6" s="18">
         <v>2014</v>
       </c>
-      <c r="H6" s="75">
+      <c r="H6" s="68">
         <v>2015</v>
       </c>
       <c r="I6" s="19">
         <v>2016</v>
       </c>
       <c r="J6" s="20">
         <v>2017</v>
       </c>
       <c r="K6" s="18">
         <v>2018</v>
       </c>
       <c r="L6" s="21">
         <v>2019</v>
       </c>
       <c r="M6" s="22">
         <v>2020</v>
       </c>
       <c r="N6" s="22">
         <v>2021</v>
       </c>
       <c r="O6" s="26">
         <v>2022</v>
       </c>
       <c r="P6" s="23">
         <v>2023</v>
       </c>
       <c r="Q6" s="27">
         <v>2024</v>
       </c>
+      <c r="R6" s="26">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="7" spans="1:17" s="5" customFormat="1" ht="17.25" customHeight="1">
-      <c r="A7" s="30" t="s">
+    <row r="7" spans="1:18" s="5" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A7" s="81" t="s">
+        <v>2</v>
+      </c>
+      <c r="B7" s="81"/>
+      <c r="C7" s="81"/>
+      <c r="D7" s="81"/>
+      <c r="E7" s="81"/>
+      <c r="F7" s="81"/>
+      <c r="G7" s="81"/>
+      <c r="H7" s="81"/>
+      <c r="I7" s="81"/>
+      <c r="J7" s="81"/>
+      <c r="K7" s="81"/>
+      <c r="L7" s="81"/>
+      <c r="M7" s="81"/>
+      <c r="N7" s="81"/>
+      <c r="O7" s="81"/>
+      <c r="P7" s="81"/>
+      <c r="Q7" s="81"/>
+      <c r="R7" s="81"/>
+    </row>
+    <row r="8" spans="1:18" s="4" customFormat="1" ht="12.75">
+      <c r="A8" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="B8" s="31">
+        <v>1618</v>
+      </c>
+      <c r="C8" s="28">
+        <v>2007</v>
+      </c>
+      <c r="D8" s="28">
+        <v>554</v>
+      </c>
+      <c r="E8" s="28">
+        <v>512</v>
+      </c>
+      <c r="F8" s="28">
+        <v>436</v>
+      </c>
+      <c r="G8" s="28">
+        <v>515</v>
+      </c>
+      <c r="H8" s="28">
+        <v>389</v>
+      </c>
+      <c r="I8" s="28">
+        <v>384</v>
+      </c>
+      <c r="J8" s="28">
+        <v>314</v>
+      </c>
+      <c r="K8" s="28">
+        <v>280</v>
+      </c>
+      <c r="L8" s="28">
+        <v>277</v>
+      </c>
+      <c r="M8" s="28">
+        <v>254</v>
+      </c>
+      <c r="N8" s="28">
+        <v>401</v>
+      </c>
+      <c r="O8" s="28">
+        <v>462</v>
+      </c>
+      <c r="P8" s="30">
+        <v>628</v>
+      </c>
+      <c r="Q8" s="30">
+        <v>739</v>
+      </c>
+      <c r="R8" s="70">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="9" spans="1:18" s="4" customFormat="1" ht="12.75">
+      <c r="A9" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B9" s="31">
+        <v>1407</v>
+      </c>
+      <c r="C9" s="28">
+        <v>1375</v>
+      </c>
+      <c r="D9" s="28">
+        <v>544</v>
+      </c>
+      <c r="E9" s="28">
+        <v>509</v>
+      </c>
+      <c r="F9" s="28">
+        <v>433</v>
+      </c>
+      <c r="G9" s="28">
+        <v>439</v>
+      </c>
+      <c r="H9" s="28">
+        <v>327</v>
+      </c>
+      <c r="I9" s="28">
+        <v>340</v>
+      </c>
+      <c r="J9" s="28">
+        <v>266</v>
+      </c>
+      <c r="K9" s="28">
+        <v>246</v>
+      </c>
+      <c r="L9" s="28">
+        <v>241</v>
+      </c>
+      <c r="M9" s="28">
+        <v>227</v>
+      </c>
+      <c r="N9" s="28">
+        <v>349</v>
+      </c>
+      <c r="O9" s="28">
+        <v>416</v>
+      </c>
+      <c r="P9" s="30">
+        <v>541</v>
+      </c>
+      <c r="Q9" s="30">
+        <v>688</v>
+      </c>
+      <c r="R9" s="70">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18" s="4" customFormat="1" ht="12.75">
+      <c r="A10" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B10" s="31">
+        <v>204</v>
+      </c>
+      <c r="C10" s="28">
+        <v>625</v>
+      </c>
+      <c r="D10" s="28">
+        <v>10</v>
+      </c>
+      <c r="E10" s="28">
+        <v>1</v>
+      </c>
+      <c r="F10" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="G10" s="28">
+        <v>62</v>
+      </c>
+      <c r="H10" s="28">
+        <v>58</v>
+      </c>
+      <c r="I10" s="28">
+        <v>35</v>
+      </c>
+      <c r="J10" s="28">
+        <v>35</v>
+      </c>
+      <c r="K10" s="28">
+        <v>28</v>
+      </c>
+      <c r="L10" s="28">
+        <v>20</v>
+      </c>
+      <c r="M10" s="28">
+        <v>16</v>
+      </c>
+      <c r="N10" s="28">
+        <v>30</v>
+      </c>
+      <c r="O10" s="28">
+        <v>25</v>
+      </c>
+      <c r="P10" s="30">
+        <v>15</v>
+      </c>
+      <c r="Q10" s="30">
+        <v>28</v>
+      </c>
+      <c r="R10" s="70">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18" s="4" customFormat="1" ht="12.75">
+      <c r="A11" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="B11" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="C11" s="28">
+        <v>2</v>
+      </c>
+      <c r="D11" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="E11" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="F11" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="G11" s="28">
+        <v>4</v>
+      </c>
+      <c r="H11" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="I11" s="28">
+        <v>1</v>
+      </c>
+      <c r="J11" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="K11" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="L11" s="28">
+        <v>1</v>
+      </c>
+      <c r="M11" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="N11" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="O11" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="P11" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="30">
+        <v>1</v>
+      </c>
+      <c r="R11" s="69" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18" s="4" customFormat="1" ht="12.75">
+      <c r="A12" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B12" s="31">
+        <v>1</v>
+      </c>
+      <c r="C12" s="28">
+        <v>4</v>
+      </c>
+      <c r="D12" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="E12" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="F12" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="G12" s="28">
+        <v>0</v>
+      </c>
+      <c r="H12" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="I12" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="J12" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="K12" s="28">
+        <v>1</v>
+      </c>
+      <c r="L12" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="M12" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="N12" s="28">
+        <v>2</v>
+      </c>
+      <c r="O12" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="P12" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="R12" s="70">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18" s="4" customFormat="1" ht="12.75">
+      <c r="A13" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="B13" s="31">
+        <v>4</v>
+      </c>
+      <c r="C13" s="28">
+        <v>1</v>
+      </c>
+      <c r="D13" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="E13" s="28">
+        <v>2</v>
+      </c>
+      <c r="F13" s="28">
         <v>3</v>
       </c>
-      <c r="B7" s="30"/>
-[...14 lines deleted...]
-      <c r="Q7" s="30"/>
+      <c r="G13" s="28">
+        <v>10</v>
+      </c>
+      <c r="H13" s="28">
+        <v>4</v>
+      </c>
+      <c r="I13" s="28">
+        <v>8</v>
+      </c>
+      <c r="J13" s="28">
+        <v>13</v>
+      </c>
+      <c r="K13" s="28">
+        <v>5</v>
+      </c>
+      <c r="L13" s="28">
+        <v>13</v>
+      </c>
+      <c r="M13" s="28">
+        <v>10</v>
+      </c>
+      <c r="N13" s="28">
+        <v>19</v>
+      </c>
+      <c r="O13" s="28">
+        <v>21</v>
+      </c>
+      <c r="P13" s="30">
+        <v>70</v>
+      </c>
+      <c r="Q13" s="30">
+        <v>22</v>
+      </c>
+      <c r="R13" s="70">
+        <v>19</v>
+      </c>
     </row>
-    <row r="8" spans="1:17" s="4" customFormat="1" ht="12.75">
-      <c r="A8" s="12" t="s">
+    <row r="14" spans="1:18" s="4" customFormat="1" ht="12.75">
+      <c r="A14" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="B14" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="C14" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="D14" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="E14" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="F14" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="G14" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="H14" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="I14" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="J14" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="K14" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="L14" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="M14" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="N14" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="O14" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="P14" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q14" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="R14" s="69" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18" s="5" customFormat="1" ht="12.75">
+      <c r="A15" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="B15" s="31">
+        <v>2</v>
+      </c>
+      <c r="C15" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="D15" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="E15" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="F15" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="G15" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="H15" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="I15" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="J15" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="K15" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="L15" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="M15" s="28">
+        <v>1</v>
+      </c>
+      <c r="N15" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="O15" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="P15" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="R15" s="69" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:18" s="5" customFormat="1" ht="12.75">
+      <c r="A16" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="B16" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="C16" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="D16" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="E16" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="F16" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="G16" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="H16" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="I16" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="J16" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="K16" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="L16" s="28">
+        <v>2</v>
+      </c>
+      <c r="M16" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="N16" s="28">
+        <v>1</v>
+      </c>
+      <c r="O16" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="P16" s="30">
+        <v>2</v>
+      </c>
+      <c r="Q16" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="R16" s="70">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="17" spans="1:18" s="1" customFormat="1" ht="16.5" customHeight="1">
+      <c r="A17" s="82" t="s">
+        <v>3</v>
+      </c>
+      <c r="B17" s="82"/>
+      <c r="C17" s="82"/>
+      <c r="D17" s="82"/>
+      <c r="E17" s="82"/>
+      <c r="F17" s="82"/>
+      <c r="G17" s="82"/>
+      <c r="H17" s="82"/>
+      <c r="I17" s="82"/>
+      <c r="J17" s="82"/>
+      <c r="K17" s="82"/>
+      <c r="L17" s="82"/>
+      <c r="M17" s="82"/>
+      <c r="N17" s="82"/>
+      <c r="O17" s="82"/>
+      <c r="P17" s="82"/>
+      <c r="Q17" s="82"/>
+      <c r="R17" s="82"/>
+    </row>
+    <row r="18" spans="1:18" s="5" customFormat="1" ht="12.75">
+      <c r="A18" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="B18" s="34">
+        <v>1599</v>
+      </c>
+      <c r="C18" s="32">
+        <v>1732</v>
+      </c>
+      <c r="D18" s="32">
+        <v>481</v>
+      </c>
+      <c r="E18" s="32">
+        <v>415</v>
+      </c>
+      <c r="F18" s="32">
+        <v>355</v>
+      </c>
+      <c r="G18" s="32">
+        <v>404</v>
+      </c>
+      <c r="H18" s="32">
+        <v>283</v>
+      </c>
+      <c r="I18" s="32">
+        <v>285</v>
+      </c>
+      <c r="J18" s="32">
+        <v>250</v>
+      </c>
+      <c r="K18" s="32">
+        <v>217</v>
+      </c>
+      <c r="L18" s="32">
+        <v>229</v>
+      </c>
+      <c r="M18" s="32">
+        <v>222</v>
+      </c>
+      <c r="N18" s="32">
+        <v>317</v>
+      </c>
+      <c r="O18" s="32">
+        <v>373</v>
+      </c>
+      <c r="P18" s="33">
+        <v>469</v>
+      </c>
+      <c r="Q18" s="33">
+        <v>571</v>
+      </c>
+      <c r="R18" s="70">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18" s="5" customFormat="1" ht="12.75">
+      <c r="A19" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B19" s="34">
+        <v>1398</v>
+      </c>
+      <c r="C19" s="32">
+        <v>1109</v>
+      </c>
+      <c r="D19" s="32">
+        <v>471</v>
+      </c>
+      <c r="E19" s="32">
+        <v>414</v>
+      </c>
+      <c r="F19" s="32">
+        <v>355</v>
+      </c>
+      <c r="G19" s="32">
+        <v>345</v>
+      </c>
+      <c r="H19" s="32">
+        <v>230</v>
+      </c>
+      <c r="I19" s="32">
+        <v>250</v>
+      </c>
+      <c r="J19" s="32">
+        <v>216</v>
+      </c>
+      <c r="K19" s="32">
+        <v>192</v>
+      </c>
+      <c r="L19" s="32">
+        <v>217</v>
+      </c>
+      <c r="M19" s="32">
+        <v>208</v>
+      </c>
+      <c r="N19" s="32">
+        <v>288</v>
+      </c>
+      <c r="O19" s="32">
+        <v>348</v>
+      </c>
+      <c r="P19" s="33">
+        <v>454</v>
+      </c>
+      <c r="Q19" s="33">
+        <v>543</v>
+      </c>
+      <c r="R19" s="70">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="20" spans="1:18" s="5" customFormat="1" ht="12.75">
+      <c r="A20" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B20" s="34">
+        <v>201</v>
+      </c>
+      <c r="C20" s="32">
+        <v>623</v>
+      </c>
+      <c r="D20" s="32">
+        <v>10</v>
+      </c>
+      <c r="E20" s="32">
+        <v>1</v>
+      </c>
+      <c r="F20" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="G20" s="32">
+        <v>59</v>
+      </c>
+      <c r="H20" s="32">
+        <v>53</v>
+      </c>
+      <c r="I20" s="32">
+        <v>35</v>
+      </c>
+      <c r="J20" s="32">
+        <v>34</v>
+      </c>
+      <c r="K20" s="32">
+        <v>25</v>
+      </c>
+      <c r="L20" s="32">
+        <v>12</v>
+      </c>
+      <c r="M20" s="32">
+        <v>14</v>
+      </c>
+      <c r="N20" s="32">
+        <v>29</v>
+      </c>
+      <c r="O20" s="32">
+        <v>25</v>
+      </c>
+      <c r="P20" s="33">
+        <v>15</v>
+      </c>
+      <c r="Q20" s="33">
+        <v>28</v>
+      </c>
+      <c r="R20" s="70">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18" s="1" customFormat="1" ht="15" customHeight="1">
+      <c r="A21" s="82" t="s">
+        <v>4</v>
+      </c>
+      <c r="B21" s="82"/>
+      <c r="C21" s="82"/>
+      <c r="D21" s="82"/>
+      <c r="E21" s="82"/>
+      <c r="F21" s="82"/>
+      <c r="G21" s="82"/>
+      <c r="H21" s="82"/>
+      <c r="I21" s="82"/>
+      <c r="J21" s="82"/>
+      <c r="K21" s="82"/>
+      <c r="L21" s="82"/>
+      <c r="M21" s="82"/>
+      <c r="N21" s="82"/>
+      <c r="O21" s="82"/>
+      <c r="P21" s="82"/>
+      <c r="Q21" s="82"/>
+      <c r="R21" s="82"/>
+    </row>
+    <row r="22" spans="1:18" s="5" customFormat="1" ht="12.75">
+      <c r="A22" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="B22" s="38">
+        <v>19</v>
+      </c>
+      <c r="C22" s="35">
+        <v>275</v>
+      </c>
+      <c r="D22" s="35">
+        <v>73</v>
+      </c>
+      <c r="E22" s="35">
+        <v>97</v>
+      </c>
+      <c r="F22" s="35">
+        <v>81</v>
+      </c>
+      <c r="G22" s="35">
+        <v>111</v>
+      </c>
+      <c r="H22" s="35">
+        <v>106</v>
+      </c>
+      <c r="I22" s="35">
+        <v>99</v>
+      </c>
+      <c r="J22" s="35">
+        <v>64</v>
+      </c>
+      <c r="K22" s="35">
+        <v>63</v>
+      </c>
+      <c r="L22" s="35">
+        <v>48</v>
+      </c>
+      <c r="M22" s="35">
+        <v>32</v>
+      </c>
+      <c r="N22" s="35">
+        <v>84</v>
+      </c>
+      <c r="O22" s="35">
+        <v>89</v>
+      </c>
+      <c r="P22" s="37">
+        <v>159</v>
+      </c>
+      <c r="Q22" s="37">
+        <v>168</v>
+      </c>
+      <c r="R22" s="70">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="23" spans="1:18" s="5" customFormat="1" ht="12.75">
+      <c r="A23" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B23" s="38">
+        <v>9</v>
+      </c>
+      <c r="C23" s="35">
+        <v>266</v>
+      </c>
+      <c r="D23" s="35">
+        <v>73</v>
+      </c>
+      <c r="E23" s="35">
+        <v>95</v>
+      </c>
+      <c r="F23" s="35">
+        <v>78</v>
+      </c>
+      <c r="G23" s="35">
+        <v>94</v>
+      </c>
+      <c r="H23" s="35">
+        <v>97</v>
+      </c>
+      <c r="I23" s="35">
+        <v>90</v>
+      </c>
+      <c r="J23" s="35">
+        <v>50</v>
+      </c>
+      <c r="K23" s="35">
+        <v>54</v>
+      </c>
+      <c r="L23" s="35">
+        <v>24</v>
+      </c>
+      <c r="M23" s="35">
+        <v>19</v>
+      </c>
+      <c r="N23" s="35">
+        <v>61</v>
+      </c>
+      <c r="O23" s="35">
+        <v>68</v>
+      </c>
+      <c r="P23" s="37">
+        <v>87</v>
+      </c>
+      <c r="Q23" s="37">
+        <v>145</v>
+      </c>
+      <c r="R23" s="70">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18" s="5" customFormat="1" ht="12.75">
+      <c r="A24" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B24" s="38">
+        <v>3</v>
+      </c>
+      <c r="C24" s="35">
+        <v>2</v>
+      </c>
+      <c r="D24" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="E24" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="F24" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="G24" s="35">
+        <v>3</v>
+      </c>
+      <c r="H24" s="35">
+        <v>5</v>
+      </c>
+      <c r="I24" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="J24" s="35">
+        <v>1</v>
+      </c>
+      <c r="K24" s="35">
+        <v>3</v>
+      </c>
+      <c r="L24" s="35">
         <v>8</v>
       </c>
-      <c r="B8" s="37">
-[...45 lines deleted...]
-        <v>739</v>
+      <c r="M24" s="35">
+        <v>2</v>
+      </c>
+      <c r="N24" s="35">
+        <v>1</v>
+      </c>
+      <c r="O24" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="P24" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q24" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="R24" s="69" t="s">
+        <v>0</v>
       </c>
     </row>
-    <row r="9" spans="1:17" s="4" customFormat="1" ht="12.75">
-      <c r="A9" s="12" t="s">
+    <row r="25" spans="1:18" s="5" customFormat="1" ht="12.75">
+      <c r="A25" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="B25" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="C25" s="35">
+        <v>2</v>
+      </c>
+      <c r="D25" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="E25" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="F25" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="G25" s="35">
+        <v>4</v>
+      </c>
+      <c r="H25" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="I25" s="35">
+        <v>1</v>
+      </c>
+      <c r="J25" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="K25" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="L25" s="35">
+        <v>1</v>
+      </c>
+      <c r="M25" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="N25" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="O25" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="P25" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q25" s="37">
+        <v>1</v>
+      </c>
+      <c r="R25" s="69" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:18" s="5" customFormat="1" ht="12.75">
+      <c r="A26" s="12" t="s">
         <v>9</v>
       </c>
-      <c r="B9" s="37">
-[...45 lines deleted...]
-        <v>688</v>
+      <c r="B26" s="38">
+        <v>1</v>
+      </c>
+      <c r="C26" s="35">
+        <v>4</v>
+      </c>
+      <c r="D26" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="E26" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="F26" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="G26" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="H26" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="I26" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="J26" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="K26" s="35">
+        <v>1</v>
+      </c>
+      <c r="L26" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="M26" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="N26" s="35">
+        <v>2</v>
+      </c>
+      <c r="O26" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="P26" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q26" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="R26" s="70">
+        <v>1</v>
       </c>
     </row>
-    <row r="10" spans="1:17" s="4" customFormat="1" ht="12.75">
-      <c r="A10" s="12" t="s">
+    <row r="27" spans="1:18" s="5" customFormat="1" ht="12.75">
+      <c r="A27" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="B10" s="37">
-[...5 lines deleted...]
-      <c r="D10" s="34">
+      <c r="B27" s="38">
+        <v>4</v>
+      </c>
+      <c r="C27" s="35">
+        <v>1</v>
+      </c>
+      <c r="D27" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="E27" s="35">
+        <v>2</v>
+      </c>
+      <c r="F27" s="35">
+        <v>3</v>
+      </c>
+      <c r="G27" s="35">
         <v>10</v>
       </c>
-      <c r="E10" s="34">
+      <c r="H27" s="35">
+        <v>4</v>
+      </c>
+      <c r="I27" s="35">
+        <v>8</v>
+      </c>
+      <c r="J27" s="35">
+        <v>13</v>
+      </c>
+      <c r="K27" s="35">
+        <v>5</v>
+      </c>
+      <c r="L27" s="35">
+        <v>13</v>
+      </c>
+      <c r="M27" s="35">
+        <v>10</v>
+      </c>
+      <c r="N27" s="35">
+        <v>19</v>
+      </c>
+      <c r="O27" s="35">
+        <v>21</v>
+      </c>
+      <c r="P27" s="37">
+        <v>70</v>
+      </c>
+      <c r="Q27" s="37">
+        <v>22</v>
+      </c>
+      <c r="R27" s="70">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18" s="5" customFormat="1" ht="12.75">
+      <c r="A28" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="B28" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="C28" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="D28" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="E28" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="F28" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="G28" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="H28" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="I28" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="J28" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="K28" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="L28" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="M28" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="N28" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="O28" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="P28" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q28" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="R28" s="69" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18" s="5" customFormat="1" ht="12.75">
+      <c r="A29" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="B29" s="38">
+        <v>2</v>
+      </c>
+      <c r="C29" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="D29" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="E29" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="F29" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="G29" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="H29" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="I29" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="J29" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="K29" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="L29" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="M29" s="35">
         <v>1</v>
       </c>
-      <c r="F10" s="37" t="s">
+      <c r="N29" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="G10" s="34">
-[...30 lines deleted...]
-        <v>28</v>
+      <c r="O29" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="P29" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q29" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="R29" s="69" t="s">
+        <v>0</v>
       </c>
     </row>
-    <row r="11" spans="1:17" s="4" customFormat="1" ht="12.75">
-[...3 lines deleted...]
-      <c r="B11" s="37" t="s">
+    <row r="30" spans="1:18" s="5" customFormat="1" ht="12.75">
+      <c r="A30" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="B30" s="41" t="s">
         <v>0</v>
       </c>
-      <c r="C11" s="34">
+      <c r="C30" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="D30" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="E30" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="F30" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="G30" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="H30" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="I30" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="J30" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="K30" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="L30" s="40">
         <v>2</v>
       </c>
-      <c r="D11" s="37" t="s">
+      <c r="M30" s="41" t="s">
         <v>0</v>
       </c>
-      <c r="E11" s="37" t="s">
+      <c r="N30" s="40">
+        <v>1</v>
+      </c>
+      <c r="O30" s="39" t="s">
         <v>0</v>
       </c>
-      <c r="F11" s="37" t="s">
+      <c r="P30" s="40">
+        <v>2</v>
+      </c>
+      <c r="Q30" s="39" t="s">
         <v>0</v>
       </c>
-      <c r="G11" s="34">
-[...30 lines deleted...]
-        <v>1</v>
+      <c r="R30" s="71">
+        <v>3</v>
       </c>
     </row>
-    <row r="12" spans="1:17" s="4" customFormat="1" ht="12.75">
-[...942 lines deleted...]
-    <row r="31" spans="1:17">
+    <row r="31" spans="1:18">
       <c r="A31" s="11"/>
       <c r="B31" s="11"/>
       <c r="C31" s="11"/>
       <c r="D31" s="11"/>
       <c r="E31" s="11"/>
       <c r="F31" s="11"/>
       <c r="G31" s="11"/>
       <c r="H31" s="11"/>
       <c r="I31" s="11"/>
       <c r="J31" s="14"/>
       <c r="K31" s="11"/>
       <c r="L31" s="11"/>
       <c r="M31" s="11"/>
       <c r="N31" s="11"/>
       <c r="O31" s="11"/>
       <c r="P31" s="11"/>
       <c r="Q31" s="11"/>
     </row>
-    <row r="32" spans="1:17">
+    <row r="32" spans="1:18">
       <c r="A32" s="11"/>
       <c r="B32" s="11"/>
       <c r="C32" s="11"/>
       <c r="D32" s="11"/>
       <c r="E32" s="11"/>
       <c r="F32" s="11"/>
       <c r="G32" s="11"/>
       <c r="H32" s="11"/>
       <c r="I32" s="11"/>
       <c r="J32" s="14"/>
       <c r="K32" s="11"/>
       <c r="L32" s="11"/>
       <c r="M32" s="11"/>
       <c r="N32" s="11"/>
       <c r="O32" s="11"/>
       <c r="P32" s="11"/>
       <c r="Q32" s="11"/>
     </row>
     <row r="33" spans="1:17">
       <c r="A33" s="11"/>
       <c r="B33" s="11"/>
       <c r="C33" s="11"/>
       <c r="D33" s="11"/>
       <c r="E33" s="11"/>
       <c r="F33" s="11"/>
@@ -44882,1377 +45025,1421 @@
     </row>
     <row r="36" spans="1:17">
       <c r="G36" s="6"/>
     </row>
     <row r="37" spans="1:17">
       <c r="F37" s="3"/>
       <c r="G37" s="6"/>
     </row>
     <row r="38" spans="1:17">
       <c r="G38" s="7"/>
     </row>
     <row r="39" spans="1:17">
       <c r="G39" s="6"/>
     </row>
     <row r="40" spans="1:17">
       <c r="G40" s="7"/>
     </row>
     <row r="41" spans="1:17">
       <c r="G41" s="6"/>
     </row>
     <row r="42" spans="1:17">
       <c r="G42" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="5">
-    <mergeCell ref="A4:N4"/>
     <mergeCell ref="A2:D2"/>
-    <mergeCell ref="A7:Q7"/>
-[...1 lines deleted...]
-    <mergeCell ref="A21:Q21"/>
+    <mergeCell ref="A4:R4"/>
+    <mergeCell ref="A7:R7"/>
+    <mergeCell ref="A17:R17"/>
+    <mergeCell ref="A21:R21"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="1200" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:R35"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="D35" sqref="D35"/>
+      <selection activeCell="G2" sqref="G2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="24.42578125" customWidth="1"/>
     <col min="10" max="10" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:18" ht="65.25" customHeight="1">
-      <c r="A2" s="29"/>
-[...2 lines deleted...]
-      <c r="D2" s="29"/>
+      <c r="A2" s="79"/>
+      <c r="B2" s="79"/>
+      <c r="C2" s="79"/>
+      <c r="D2" s="79"/>
     </row>
     <row r="4" spans="1:18" ht="15" customHeight="1">
-      <c r="A4" s="28" t="s">
-[...18 lines deleted...]
-      <c r="R4" s="11"/>
+      <c r="A4" s="80" t="s">
+        <v>15</v>
+      </c>
+      <c r="B4" s="80"/>
+      <c r="C4" s="80"/>
+      <c r="D4" s="80"/>
+      <c r="E4" s="80"/>
+      <c r="F4" s="80"/>
+      <c r="G4" s="80"/>
+      <c r="H4" s="80"/>
+      <c r="I4" s="80"/>
+      <c r="J4" s="80"/>
+      <c r="K4" s="80"/>
+      <c r="L4" s="80"/>
+      <c r="M4" s="80"/>
+      <c r="N4" s="80"/>
+      <c r="O4" s="80"/>
+      <c r="P4" s="80"/>
+      <c r="Q4" s="80"/>
+      <c r="R4" s="80"/>
     </row>
     <row r="5" spans="1:18">
       <c r="A5" s="11"/>
       <c r="B5" s="11"/>
       <c r="C5" s="11"/>
       <c r="D5" s="11"/>
       <c r="E5" s="11"/>
       <c r="F5" s="11"/>
       <c r="G5" s="11"/>
       <c r="H5" s="11"/>
       <c r="I5" s="11"/>
       <c r="J5" s="14"/>
       <c r="K5" s="11"/>
       <c r="L5" s="11"/>
       <c r="M5" s="11"/>
       <c r="N5" s="16"/>
       <c r="O5" s="16"/>
       <c r="P5" s="16"/>
-      <c r="Q5" s="25" t="s">
-[...2 lines deleted...]
-      <c r="R5" s="11"/>
+      <c r="Q5" s="25"/>
+      <c r="R5" s="25" t="s">
+        <v>1</v>
+      </c>
     </row>
     <row r="6" spans="1:18" s="10" customFormat="1" ht="12">
       <c r="A6" s="17"/>
       <c r="B6" s="18">
         <v>2009</v>
       </c>
       <c r="C6" s="18">
         <v>2010</v>
       </c>
       <c r="D6" s="18">
         <v>2011</v>
       </c>
       <c r="E6" s="18">
         <v>2012</v>
       </c>
       <c r="F6" s="18">
         <v>2013</v>
       </c>
       <c r="G6" s="18">
         <v>2014</v>
       </c>
-      <c r="H6" s="75">
+      <c r="H6" s="68">
         <v>2015</v>
       </c>
       <c r="I6" s="19">
         <v>2016</v>
       </c>
       <c r="J6" s="20">
         <v>2017</v>
       </c>
       <c r="K6" s="18">
         <v>2018</v>
       </c>
       <c r="L6" s="21">
         <v>2019</v>
       </c>
       <c r="M6" s="22">
         <v>2020</v>
       </c>
       <c r="N6" s="22">
         <v>2021</v>
       </c>
       <c r="O6" s="22">
         <v>2022</v>
       </c>
       <c r="P6" s="23">
         <v>2023</v>
       </c>
       <c r="Q6" s="26">
         <v>2024</v>
       </c>
-      <c r="R6" s="11"/>
+      <c r="R6" s="26">
+        <v>2025</v>
+      </c>
     </row>
     <row r="7" spans="1:18" ht="17.25" customHeight="1">
-      <c r="A7" s="30" t="s">
-[...18 lines deleted...]
-      <c r="R7" s="11"/>
+      <c r="A7" s="81" t="s">
+        <v>2</v>
+      </c>
+      <c r="B7" s="81"/>
+      <c r="C7" s="81"/>
+      <c r="D7" s="81"/>
+      <c r="E7" s="81"/>
+      <c r="F7" s="81"/>
+      <c r="G7" s="81"/>
+      <c r="H7" s="81"/>
+      <c r="I7" s="81"/>
+      <c r="J7" s="81"/>
+      <c r="K7" s="81"/>
+      <c r="L7" s="81"/>
+      <c r="M7" s="81"/>
+      <c r="N7" s="81"/>
+      <c r="O7" s="81"/>
+      <c r="P7" s="81"/>
+      <c r="Q7" s="81"/>
+      <c r="R7" s="81"/>
     </row>
     <row r="8" spans="1:18" s="4" customFormat="1" ht="12.75">
       <c r="A8" s="12" t="s">
-        <v>8</v>
-[...1 lines deleted...]
-      <c r="B8" s="49">
+        <v>5</v>
+      </c>
+      <c r="B8" s="43">
         <v>249</v>
       </c>
-      <c r="C8" s="49">
+      <c r="C8" s="43">
         <v>181</v>
       </c>
-      <c r="D8" s="49">
+      <c r="D8" s="43">
         <v>163</v>
       </c>
-      <c r="E8" s="49">
+      <c r="E8" s="43">
         <v>105</v>
       </c>
-      <c r="F8" s="49">
+      <c r="F8" s="43">
         <v>169</v>
       </c>
-      <c r="G8" s="49">
+      <c r="G8" s="43">
         <v>145</v>
       </c>
-      <c r="H8" s="48">
+      <c r="H8" s="42">
         <v>170</v>
       </c>
-      <c r="I8" s="49">
+      <c r="I8" s="43">
         <v>146</v>
       </c>
-      <c r="J8" s="49">
+      <c r="J8" s="43">
         <v>129</v>
       </c>
-      <c r="K8" s="49">
+      <c r="K8" s="43">
         <v>244</v>
       </c>
-      <c r="L8" s="49">
+      <c r="L8" s="43">
         <v>345</v>
       </c>
-      <c r="M8" s="49">
+      <c r="M8" s="43">
         <v>256</v>
       </c>
-      <c r="N8" s="49">
+      <c r="N8" s="43">
         <v>289</v>
       </c>
-      <c r="O8" s="49">
+      <c r="O8" s="43">
         <v>225</v>
       </c>
-      <c r="P8" s="49">
+      <c r="P8" s="43">
         <v>128</v>
       </c>
-      <c r="Q8" s="50">
+      <c r="Q8" s="44">
         <v>62</v>
       </c>
-      <c r="R8" s="14"/>
+      <c r="R8" s="72">
+        <v>38</v>
+      </c>
     </row>
     <row r="9" spans="1:18" s="4" customFormat="1" ht="12.75">
       <c r="A9" s="12" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="B9" s="49">
+        <v>6</v>
+      </c>
+      <c r="B9" s="43">
         <v>147</v>
       </c>
-      <c r="C9" s="49">
+      <c r="C9" s="43">
         <v>119</v>
       </c>
-      <c r="D9" s="49">
+      <c r="D9" s="43">
         <v>130</v>
       </c>
-      <c r="E9" s="49">
+      <c r="E9" s="43">
         <v>75</v>
       </c>
-      <c r="F9" s="49">
+      <c r="F9" s="43">
         <v>139</v>
       </c>
-      <c r="G9" s="49">
+      <c r="G9" s="43">
         <v>130</v>
       </c>
-      <c r="H9" s="48">
+      <c r="H9" s="42">
         <v>140</v>
       </c>
-      <c r="I9" s="49">
+      <c r="I9" s="43">
         <v>125</v>
       </c>
-      <c r="J9" s="49">
+      <c r="J9" s="43">
         <v>115</v>
       </c>
-      <c r="K9" s="49">
+      <c r="K9" s="43">
         <v>236</v>
       </c>
-      <c r="L9" s="49">
+      <c r="L9" s="43">
         <v>325</v>
       </c>
-      <c r="M9" s="49">
+      <c r="M9" s="43">
         <v>237</v>
       </c>
-      <c r="N9" s="49">
+      <c r="N9" s="43">
         <v>271</v>
       </c>
-      <c r="O9" s="49">
+      <c r="O9" s="43">
         <v>199</v>
       </c>
-      <c r="P9" s="49">
+      <c r="P9" s="43">
         <v>115</v>
       </c>
-      <c r="Q9" s="50">
+      <c r="Q9" s="44">
         <v>60</v>
       </c>
-      <c r="R9" s="14"/>
+      <c r="R9" s="72">
+        <v>37</v>
+      </c>
     </row>
     <row r="10" spans="1:18" s="4" customFormat="1" ht="12.75">
       <c r="A10" s="12" t="s">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="B10" s="49">
+        <v>7</v>
+      </c>
+      <c r="B10" s="43">
         <v>19</v>
       </c>
-      <c r="C10" s="49">
+      <c r="C10" s="43">
         <v>8</v>
       </c>
-      <c r="D10" s="49">
+      <c r="D10" s="43">
         <v>2</v>
       </c>
-      <c r="E10" s="49" t="s">
+      <c r="E10" s="43" t="s">
         <v>0</v>
       </c>
-      <c r="F10" s="49" t="s">
+      <c r="F10" s="43" t="s">
         <v>0</v>
       </c>
-      <c r="G10" s="49">
+      <c r="G10" s="43">
         <v>2</v>
       </c>
-      <c r="H10" s="48">
+      <c r="H10" s="42">
         <v>8</v>
       </c>
-      <c r="I10" s="49">
+      <c r="I10" s="43">
         <v>4</v>
       </c>
-      <c r="J10" s="49">
+      <c r="J10" s="43">
         <v>2</v>
       </c>
-      <c r="K10" s="49" t="s">
+      <c r="K10" s="43" t="s">
         <v>0</v>
       </c>
-      <c r="L10" s="49" t="s">
+      <c r="L10" s="43" t="s">
         <v>0</v>
       </c>
-      <c r="M10" s="49">
+      <c r="M10" s="43">
         <v>1</v>
       </c>
-      <c r="N10" s="49">
+      <c r="N10" s="43">
         <v>3</v>
       </c>
-      <c r="O10" s="49">
+      <c r="O10" s="43">
         <v>9</v>
       </c>
-      <c r="P10" s="49">
+      <c r="P10" s="43">
         <v>3</v>
       </c>
-      <c r="Q10" s="50">
+      <c r="Q10" s="44">
         <v>1</v>
       </c>
-      <c r="R10" s="14"/>
+      <c r="R10" s="73" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="11" spans="1:18" s="4" customFormat="1" ht="12.75">
       <c r="A11" s="12" t="s">
-        <v>11</v>
-[...1 lines deleted...]
-      <c r="B11" s="49">
+        <v>8</v>
+      </c>
+      <c r="B11" s="43">
         <v>7</v>
       </c>
-      <c r="C11" s="49">
+      <c r="C11" s="43">
         <v>2</v>
       </c>
-      <c r="D11" s="49">
+      <c r="D11" s="43">
         <v>4</v>
       </c>
-      <c r="E11" s="49">
+      <c r="E11" s="43">
         <v>3</v>
       </c>
-      <c r="F11" s="49">
+      <c r="F11" s="43">
         <v>1</v>
       </c>
-      <c r="G11" s="49" t="s">
+      <c r="G11" s="43" t="s">
         <v>0</v>
       </c>
-      <c r="H11" s="49" t="s">
+      <c r="H11" s="43" t="s">
         <v>0</v>
       </c>
-      <c r="I11" s="49" t="s">
+      <c r="I11" s="43" t="s">
         <v>0</v>
       </c>
-      <c r="J11" s="49" t="s">
+      <c r="J11" s="43" t="s">
         <v>0</v>
       </c>
-      <c r="K11" s="49" t="s">
+      <c r="K11" s="43" t="s">
         <v>0</v>
       </c>
-      <c r="L11" s="49">
+      <c r="L11" s="43">
         <v>3</v>
       </c>
-      <c r="M11" s="49" t="s">
+      <c r="M11" s="43" t="s">
         <v>0</v>
       </c>
-      <c r="N11" s="49">
+      <c r="N11" s="43">
         <v>1</v>
       </c>
-      <c r="O11" s="49">
+      <c r="O11" s="43">
         <v>1</v>
       </c>
-      <c r="P11" s="49">
+      <c r="P11" s="43">
         <v>1</v>
       </c>
-      <c r="Q11" s="51" t="s">
+      <c r="Q11" s="45" t="s">
         <v>0</v>
       </c>
-      <c r="R11" s="14"/>
+      <c r="R11" s="72">
+        <v>1</v>
+      </c>
     </row>
     <row r="12" spans="1:18" s="4" customFormat="1" ht="12.75">
       <c r="A12" s="12" t="s">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="B12" s="49" t="s">
+        <v>9</v>
+      </c>
+      <c r="B12" s="43" t="s">
         <v>0</v>
       </c>
-      <c r="C12" s="49" t="s">
+      <c r="C12" s="43" t="s">
         <v>0</v>
       </c>
-      <c r="D12" s="49" t="s">
+      <c r="D12" s="43" t="s">
         <v>0</v>
       </c>
-      <c r="E12" s="49" t="s">
+      <c r="E12" s="43" t="s">
         <v>0</v>
       </c>
-      <c r="F12" s="49" t="s">
+      <c r="F12" s="43" t="s">
         <v>0</v>
       </c>
-      <c r="G12" s="49" t="s">
+      <c r="G12" s="43" t="s">
         <v>0</v>
       </c>
-      <c r="H12" s="49" t="s">
+      <c r="H12" s="43" t="s">
         <v>0</v>
       </c>
-      <c r="I12" s="49" t="s">
+      <c r="I12" s="43" t="s">
         <v>0</v>
       </c>
-      <c r="J12" s="49" t="s">
+      <c r="J12" s="43" t="s">
         <v>0</v>
       </c>
-      <c r="K12" s="49" t="s">
+      <c r="K12" s="43" t="s">
         <v>0</v>
       </c>
-      <c r="L12" s="49" t="s">
+      <c r="L12" s="43" t="s">
         <v>0</v>
       </c>
-      <c r="M12" s="49" t="s">
+      <c r="M12" s="43" t="s">
         <v>0</v>
       </c>
-      <c r="N12" s="49" t="s">
+      <c r="N12" s="43" t="s">
         <v>0</v>
       </c>
-      <c r="O12" s="51" t="s">
+      <c r="O12" s="45" t="s">
         <v>0</v>
       </c>
-      <c r="P12" s="51" t="s">
+      <c r="P12" s="45" t="s">
         <v>0</v>
       </c>
-      <c r="Q12" s="51" t="s">
+      <c r="Q12" s="45" t="s">
         <v>0</v>
       </c>
-      <c r="R12" s="14"/>
+      <c r="R12" s="73" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="13" spans="1:18" s="4" customFormat="1" ht="12.75">
       <c r="A13" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="B13" s="43">
+        <v>70</v>
+      </c>
+      <c r="C13" s="43">
+        <v>34</v>
+      </c>
+      <c r="D13" s="43">
+        <v>24</v>
+      </c>
+      <c r="E13" s="43">
+        <v>20</v>
+      </c>
+      <c r="F13" s="43">
+        <v>23</v>
+      </c>
+      <c r="G13" s="43">
         <v>13</v>
       </c>
-      <c r="B13" s="49">
-[...17 lines deleted...]
-      <c r="H13" s="48">
+      <c r="H13" s="42">
         <v>22</v>
       </c>
-      <c r="I13" s="49">
+      <c r="I13" s="43">
         <v>17</v>
       </c>
-      <c r="J13" s="49">
+      <c r="J13" s="43">
         <v>11</v>
       </c>
-      <c r="K13" s="49">
+      <c r="K13" s="43">
         <v>8</v>
       </c>
-      <c r="L13" s="49">
+      <c r="L13" s="43">
         <v>17</v>
       </c>
-      <c r="M13" s="49">
+      <c r="M13" s="43">
         <v>17</v>
       </c>
-      <c r="N13" s="49">
+      <c r="N13" s="43">
         <v>10</v>
       </c>
-      <c r="O13" s="49">
+      <c r="O13" s="43">
         <v>15</v>
       </c>
-      <c r="P13" s="49">
+      <c r="P13" s="43">
         <v>8</v>
       </c>
-      <c r="Q13" s="51" t="s">
+      <c r="Q13" s="45" t="s">
         <v>0</v>
       </c>
-      <c r="R13" s="14"/>
+      <c r="R13" s="73" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="14" spans="1:18" s="4" customFormat="1" ht="12.75">
       <c r="A14" s="12" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="B14" s="49" t="s">
+        <v>11</v>
+      </c>
+      <c r="B14" s="43" t="s">
         <v>0</v>
       </c>
-      <c r="C14" s="49">
+      <c r="C14" s="43">
         <v>4</v>
       </c>
-      <c r="D14" s="49" t="s">
+      <c r="D14" s="43" t="s">
         <v>0</v>
       </c>
-      <c r="E14" s="49" t="s">
+      <c r="E14" s="43" t="s">
         <v>0</v>
       </c>
-      <c r="F14" s="49" t="s">
+      <c r="F14" s="43" t="s">
         <v>0</v>
       </c>
-      <c r="G14" s="49" t="s">
+      <c r="G14" s="43" t="s">
         <v>0</v>
       </c>
-      <c r="H14" s="49" t="s">
+      <c r="H14" s="43" t="s">
         <v>0</v>
       </c>
-      <c r="I14" s="49" t="s">
+      <c r="I14" s="43" t="s">
         <v>0</v>
       </c>
-      <c r="J14" s="49" t="s">
+      <c r="J14" s="43" t="s">
         <v>0</v>
       </c>
-      <c r="K14" s="49" t="s">
+      <c r="K14" s="43" t="s">
         <v>0</v>
       </c>
-      <c r="L14" s="49" t="s">
+      <c r="L14" s="43" t="s">
         <v>0</v>
       </c>
-      <c r="M14" s="49" t="s">
+      <c r="M14" s="43" t="s">
         <v>0</v>
       </c>
-      <c r="N14" s="49" t="s">
+      <c r="N14" s="43" t="s">
         <v>0</v>
       </c>
-      <c r="O14" s="51" t="s">
+      <c r="O14" s="45" t="s">
         <v>0</v>
       </c>
-      <c r="P14" s="51" t="s">
+      <c r="P14" s="45" t="s">
         <v>0</v>
       </c>
-      <c r="Q14" s="51" t="s">
+      <c r="Q14" s="45" t="s">
         <v>0</v>
       </c>
-      <c r="R14" s="14"/>
+      <c r="R14" s="73" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="15" spans="1:18" s="5" customFormat="1" ht="12.75">
       <c r="A15" s="12" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="B15" s="49">
+        <v>12</v>
+      </c>
+      <c r="B15" s="43">
         <v>6</v>
       </c>
-      <c r="C15" s="49">
+      <c r="C15" s="43">
         <v>14</v>
       </c>
-      <c r="D15" s="49">
+      <c r="D15" s="43">
         <v>3</v>
       </c>
-      <c r="E15" s="49">
+      <c r="E15" s="43">
         <v>7</v>
       </c>
-      <c r="F15" s="49">
+      <c r="F15" s="43">
         <v>6</v>
       </c>
-      <c r="G15" s="49" t="s">
+      <c r="G15" s="43" t="s">
         <v>0</v>
       </c>
-      <c r="H15" s="49" t="s">
+      <c r="H15" s="43" t="s">
         <v>0</v>
       </c>
-      <c r="I15" s="49" t="s">
+      <c r="I15" s="43" t="s">
         <v>0</v>
       </c>
-      <c r="J15" s="49" t="s">
+      <c r="J15" s="43" t="s">
         <v>0</v>
       </c>
-      <c r="K15" s="49" t="s">
+      <c r="K15" s="43" t="s">
         <v>0</v>
       </c>
-      <c r="L15" s="49" t="s">
+      <c r="L15" s="43" t="s">
         <v>0</v>
       </c>
-      <c r="M15" s="49">
+      <c r="M15" s="43">
         <v>1</v>
       </c>
-      <c r="N15" s="49">
+      <c r="N15" s="43">
         <v>3</v>
       </c>
-      <c r="O15" s="49">
+      <c r="O15" s="43">
         <v>1</v>
       </c>
-      <c r="P15" s="49">
+      <c r="P15" s="43">
         <v>1</v>
       </c>
-      <c r="Q15" s="51" t="s">
+      <c r="Q15" s="45" t="s">
         <v>0</v>
       </c>
-      <c r="R15" s="11"/>
+      <c r="R15" s="73" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="16" spans="1:18" s="5" customFormat="1" ht="12.75">
       <c r="A16" s="12" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="B16" s="49" t="s">
+        <v>13</v>
+      </c>
+      <c r="B16" s="43" t="s">
         <v>0</v>
       </c>
-      <c r="C16" s="49" t="s">
+      <c r="C16" s="43" t="s">
         <v>0</v>
       </c>
-      <c r="D16" s="49" t="s">
+      <c r="D16" s="43" t="s">
         <v>0</v>
       </c>
-      <c r="E16" s="49" t="s">
+      <c r="E16" s="43" t="s">
         <v>0</v>
       </c>
-      <c r="F16" s="49" t="s">
+      <c r="F16" s="43" t="s">
         <v>0</v>
       </c>
-      <c r="G16" s="49" t="s">
+      <c r="G16" s="43" t="s">
         <v>0</v>
       </c>
-      <c r="H16" s="49" t="s">
+      <c r="H16" s="43" t="s">
         <v>0</v>
       </c>
-      <c r="I16" s="49" t="s">
+      <c r="I16" s="43" t="s">
         <v>0</v>
       </c>
-      <c r="J16" s="49">
+      <c r="J16" s="43">
         <v>1</v>
       </c>
-      <c r="K16" s="49" t="s">
+      <c r="K16" s="43" t="s">
         <v>0</v>
       </c>
-      <c r="L16" s="49" t="s">
+      <c r="L16" s="43" t="s">
         <v>0</v>
       </c>
-      <c r="M16" s="49" t="s">
+      <c r="M16" s="43" t="s">
         <v>0</v>
       </c>
-      <c r="N16" s="49">
+      <c r="N16" s="43">
         <v>1</v>
       </c>
-      <c r="O16" s="51" t="s">
+      <c r="O16" s="45" t="s">
         <v>0</v>
       </c>
-      <c r="P16" s="51" t="s">
+      <c r="P16" s="45" t="s">
         <v>0</v>
       </c>
-      <c r="Q16" s="50">
+      <c r="Q16" s="44">
         <v>1</v>
       </c>
-      <c r="R16" s="11"/>
+      <c r="R16" s="73" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="17" spans="1:18" ht="16.5" customHeight="1">
-      <c r="A17" s="31" t="s">
-[...18 lines deleted...]
-      <c r="R17" s="11"/>
+      <c r="A17" s="82" t="s">
+        <v>3</v>
+      </c>
+      <c r="B17" s="82"/>
+      <c r="C17" s="82"/>
+      <c r="D17" s="82"/>
+      <c r="E17" s="82"/>
+      <c r="F17" s="82"/>
+      <c r="G17" s="82"/>
+      <c r="H17" s="82"/>
+      <c r="I17" s="82"/>
+      <c r="J17" s="82"/>
+      <c r="K17" s="82"/>
+      <c r="L17" s="82"/>
+      <c r="M17" s="82"/>
+      <c r="N17" s="82"/>
+      <c r="O17" s="82"/>
+      <c r="P17" s="82"/>
+      <c r="Q17" s="82"/>
+      <c r="R17" s="82"/>
     </row>
     <row r="18" spans="1:18" s="5" customFormat="1" ht="12.75">
       <c r="A18" s="12" t="s">
-        <v>8</v>
-[...1 lines deleted...]
-      <c r="B18" s="53">
+        <v>5</v>
+      </c>
+      <c r="B18" s="47">
         <v>163</v>
       </c>
-      <c r="C18" s="53">
+      <c r="C18" s="47">
         <v>127</v>
       </c>
-      <c r="D18" s="53">
+      <c r="D18" s="47">
         <v>131</v>
       </c>
-      <c r="E18" s="53">
+      <c r="E18" s="47">
         <v>75</v>
       </c>
-      <c r="F18" s="53">
+      <c r="F18" s="47">
         <v>139</v>
       </c>
-      <c r="G18" s="53">
+      <c r="G18" s="47">
         <v>132</v>
       </c>
-      <c r="H18" s="52">
+      <c r="H18" s="46">
         <v>143</v>
       </c>
-      <c r="I18" s="53">
+      <c r="I18" s="47">
         <v>125</v>
       </c>
-      <c r="J18" s="53">
+      <c r="J18" s="47">
         <v>117</v>
       </c>
-      <c r="K18" s="53">
+      <c r="K18" s="47">
         <v>233</v>
       </c>
-      <c r="L18" s="53">
+      <c r="L18" s="47">
         <v>319</v>
       </c>
-      <c r="M18" s="53">
+      <c r="M18" s="47">
         <v>231</v>
       </c>
-      <c r="N18" s="53">
+      <c r="N18" s="47">
         <v>267</v>
       </c>
-      <c r="O18" s="53">
+      <c r="O18" s="47">
         <v>197</v>
       </c>
-      <c r="P18" s="53">
+      <c r="P18" s="47">
         <v>118</v>
       </c>
-      <c r="Q18" s="54">
+      <c r="Q18" s="48">
         <v>60</v>
       </c>
-      <c r="R18" s="11"/>
+      <c r="R18" s="72">
+        <v>35</v>
+      </c>
     </row>
     <row r="19" spans="1:18" s="5" customFormat="1" ht="12.75">
       <c r="A19" s="12" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="B19" s="53">
+        <v>6</v>
+      </c>
+      <c r="B19" s="47">
         <v>147</v>
       </c>
-      <c r="C19" s="53">
+      <c r="C19" s="47">
         <v>119</v>
       </c>
-      <c r="D19" s="53">
+      <c r="D19" s="47">
         <v>129</v>
       </c>
-      <c r="E19" s="53">
+      <c r="E19" s="47">
         <v>75</v>
       </c>
-      <c r="F19" s="53">
+      <c r="F19" s="47">
         <v>139</v>
       </c>
-      <c r="G19" s="53">
+      <c r="G19" s="47">
         <v>130</v>
       </c>
-      <c r="H19" s="52">
+      <c r="H19" s="46">
         <v>135</v>
       </c>
-      <c r="I19" s="53">
+      <c r="I19" s="47">
         <v>121</v>
       </c>
-      <c r="J19" s="53">
+      <c r="J19" s="47">
         <v>115</v>
       </c>
-      <c r="K19" s="53">
+      <c r="K19" s="47">
         <v>233</v>
       </c>
-      <c r="L19" s="53">
+      <c r="L19" s="47">
         <v>319</v>
       </c>
-      <c r="M19" s="53">
+      <c r="M19" s="47">
         <v>230</v>
       </c>
-      <c r="N19" s="53">
+      <c r="N19" s="47">
         <v>264</v>
       </c>
-      <c r="O19" s="53">
+      <c r="O19" s="47">
         <v>189</v>
       </c>
-      <c r="P19" s="53">
+      <c r="P19" s="47">
         <v>115</v>
       </c>
-      <c r="Q19" s="54">
+      <c r="Q19" s="48">
         <v>59</v>
       </c>
-      <c r="R19" s="11"/>
+      <c r="R19" s="72">
+        <v>35</v>
+      </c>
     </row>
     <row r="20" spans="1:18" s="5" customFormat="1" ht="12.75">
       <c r="A20" s="12" t="s">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="B20" s="53">
+        <v>7</v>
+      </c>
+      <c r="B20" s="47">
         <v>16</v>
       </c>
-      <c r="C20" s="53">
+      <c r="C20" s="47">
         <v>8</v>
       </c>
-      <c r="D20" s="53">
+      <c r="D20" s="47">
         <v>2</v>
       </c>
-      <c r="E20" s="53" t="s">
+      <c r="E20" s="47" t="s">
         <v>0</v>
       </c>
-      <c r="F20" s="53" t="s">
+      <c r="F20" s="47" t="s">
         <v>0</v>
       </c>
-      <c r="G20" s="53">
+      <c r="G20" s="47">
         <v>2</v>
       </c>
-      <c r="H20" s="52">
+      <c r="H20" s="46">
         <v>8</v>
       </c>
-      <c r="I20" s="53">
+      <c r="I20" s="47">
         <v>4</v>
       </c>
-      <c r="J20" s="53">
+      <c r="J20" s="47">
         <v>2</v>
       </c>
-      <c r="K20" s="53" t="s">
+      <c r="K20" s="47" t="s">
         <v>0</v>
       </c>
-      <c r="L20" s="53" t="s">
+      <c r="L20" s="47" t="s">
         <v>0</v>
       </c>
-      <c r="M20" s="53">
+      <c r="M20" s="47">
         <v>1</v>
       </c>
-      <c r="N20" s="53">
+      <c r="N20" s="47">
         <v>3</v>
       </c>
-      <c r="O20" s="53">
+      <c r="O20" s="47">
         <v>8</v>
       </c>
-      <c r="P20" s="53">
+      <c r="P20" s="47">
         <v>3</v>
       </c>
-      <c r="Q20" s="54">
+      <c r="Q20" s="48">
         <v>1</v>
       </c>
-      <c r="R20" s="11"/>
+      <c r="R20" s="73" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="21" spans="1:18" ht="16.5" customHeight="1">
-      <c r="A21" s="31" t="s">
-[...18 lines deleted...]
-      <c r="R21" s="11"/>
+      <c r="A21" s="82" t="s">
+        <v>4</v>
+      </c>
+      <c r="B21" s="82"/>
+      <c r="C21" s="82"/>
+      <c r="D21" s="82"/>
+      <c r="E21" s="82"/>
+      <c r="F21" s="82"/>
+      <c r="G21" s="82"/>
+      <c r="H21" s="82"/>
+      <c r="I21" s="82"/>
+      <c r="J21" s="82"/>
+      <c r="K21" s="82"/>
+      <c r="L21" s="82"/>
+      <c r="M21" s="82"/>
+      <c r="N21" s="82"/>
+      <c r="O21" s="82"/>
+      <c r="P21" s="82"/>
+      <c r="Q21" s="82"/>
+      <c r="R21" s="82"/>
     </row>
     <row r="22" spans="1:18" s="5" customFormat="1" ht="12.75">
       <c r="A22" s="12" t="s">
-        <v>8</v>
-[...1 lines deleted...]
-      <c r="B22" s="56">
+        <v>5</v>
+      </c>
+      <c r="B22" s="50">
         <v>86</v>
       </c>
-      <c r="C22" s="56">
+      <c r="C22" s="50">
         <v>54</v>
       </c>
-      <c r="D22" s="56">
+      <c r="D22" s="50">
         <v>32</v>
       </c>
-      <c r="E22" s="56">
+      <c r="E22" s="50">
         <v>30</v>
       </c>
-      <c r="F22" s="56">
+      <c r="F22" s="50">
         <v>30</v>
       </c>
-      <c r="G22" s="56">
+      <c r="G22" s="50">
         <v>13</v>
       </c>
-      <c r="H22" s="55">
+      <c r="H22" s="49">
         <v>27</v>
       </c>
-      <c r="I22" s="56">
+      <c r="I22" s="50">
         <v>21</v>
       </c>
-      <c r="J22" s="56">
+      <c r="J22" s="50">
         <v>12</v>
       </c>
-      <c r="K22" s="56">
+      <c r="K22" s="50">
         <v>11</v>
       </c>
-      <c r="L22" s="56">
+      <c r="L22" s="50">
         <v>26</v>
       </c>
-      <c r="M22" s="56">
+      <c r="M22" s="50">
         <v>25</v>
       </c>
-      <c r="N22" s="56">
+      <c r="N22" s="50">
         <v>22</v>
       </c>
-      <c r="O22" s="57">
+      <c r="O22" s="51">
         <v>28</v>
       </c>
-      <c r="P22" s="56">
+      <c r="P22" s="50">
         <v>10</v>
       </c>
-      <c r="Q22" s="57">
+      <c r="Q22" s="51">
         <v>2</v>
       </c>
-      <c r="R22" s="11"/>
+      <c r="R22" s="72">
+        <v>3</v>
+      </c>
     </row>
     <row r="23" spans="1:18" s="5" customFormat="1" ht="12.75">
       <c r="A23" s="12" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="B23" s="56" t="s">
+        <v>6</v>
+      </c>
+      <c r="B23" s="50" t="s">
         <v>0</v>
       </c>
-      <c r="C23" s="56" t="s">
+      <c r="C23" s="50" t="s">
         <v>0</v>
       </c>
-      <c r="D23" s="56">
+      <c r="D23" s="50">
         <v>1</v>
       </c>
-      <c r="E23" s="56" t="s">
+      <c r="E23" s="50" t="s">
         <v>0</v>
       </c>
-      <c r="F23" s="56" t="s">
+      <c r="F23" s="50" t="s">
         <v>0</v>
       </c>
-      <c r="G23" s="56" t="s">
+      <c r="G23" s="50" t="s">
         <v>0</v>
       </c>
-      <c r="H23" s="55">
+      <c r="H23" s="49">
         <v>5</v>
       </c>
-      <c r="I23" s="56">
+      <c r="I23" s="50">
         <v>4</v>
       </c>
-      <c r="J23" s="56">
+      <c r="J23" s="50">
         <v>0</v>
       </c>
-      <c r="K23" s="56">
+      <c r="K23" s="50">
         <v>3</v>
       </c>
-      <c r="L23" s="56">
+      <c r="L23" s="50">
         <v>6</v>
       </c>
-      <c r="M23" s="56">
+      <c r="M23" s="50">
         <v>7</v>
       </c>
-      <c r="N23" s="56">
+      <c r="N23" s="50">
         <v>7</v>
       </c>
-      <c r="O23" s="57">
+      <c r="O23" s="51">
         <v>10</v>
       </c>
-      <c r="P23" s="58" t="s">
+      <c r="P23" s="52" t="s">
         <v>0</v>
       </c>
-      <c r="Q23" s="57">
+      <c r="Q23" s="51">
         <v>1</v>
       </c>
-      <c r="R23" s="11"/>
+      <c r="R23" s="72">
+        <v>2</v>
+      </c>
     </row>
     <row r="24" spans="1:18" s="5" customFormat="1" ht="12.75">
       <c r="A24" s="12" t="s">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="B24" s="56">
+        <v>7</v>
+      </c>
+      <c r="B24" s="50">
         <v>3</v>
       </c>
-      <c r="C24" s="56" t="s">
+      <c r="C24" s="50" t="s">
         <v>0</v>
       </c>
-      <c r="D24" s="56" t="s">
+      <c r="D24" s="50" t="s">
         <v>0</v>
       </c>
-      <c r="E24" s="56" t="s">
+      <c r="E24" s="50" t="s">
         <v>0</v>
       </c>
-      <c r="F24" s="56" t="s">
+      <c r="F24" s="50" t="s">
         <v>0</v>
       </c>
-      <c r="G24" s="56" t="s">
+      <c r="G24" s="50" t="s">
         <v>0</v>
       </c>
-      <c r="H24" s="56" t="s">
+      <c r="H24" s="50" t="s">
         <v>0</v>
       </c>
-      <c r="I24" s="56" t="s">
+      <c r="I24" s="50" t="s">
         <v>0</v>
       </c>
-      <c r="J24" s="56" t="s">
+      <c r="J24" s="50" t="s">
         <v>0</v>
       </c>
-      <c r="K24" s="56" t="s">
+      <c r="K24" s="50" t="s">
         <v>0</v>
       </c>
-      <c r="L24" s="56" t="s">
+      <c r="L24" s="50" t="s">
         <v>0</v>
       </c>
-      <c r="M24" s="56" t="s">
+      <c r="M24" s="50" t="s">
         <v>0</v>
       </c>
-      <c r="N24" s="56" t="s">
+      <c r="N24" s="50" t="s">
         <v>0</v>
       </c>
-      <c r="O24" s="57">
+      <c r="O24" s="51">
         <v>1</v>
       </c>
-      <c r="P24" s="58" t="s">
+      <c r="P24" s="52" t="s">
         <v>0</v>
       </c>
-      <c r="Q24" s="58" t="s">
+      <c r="Q24" s="52" t="s">
         <v>0</v>
       </c>
-      <c r="R24" s="11"/>
+      <c r="R24" s="73" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="25" spans="1:18" s="5" customFormat="1" ht="12.75">
       <c r="A25" s="12" t="s">
-        <v>11</v>
-[...1 lines deleted...]
-      <c r="B25" s="56">
+        <v>8</v>
+      </c>
+      <c r="B25" s="50">
         <v>7</v>
       </c>
-      <c r="C25" s="56">
+      <c r="C25" s="50">
         <v>2</v>
       </c>
-      <c r="D25" s="56">
+      <c r="D25" s="50">
         <v>4</v>
       </c>
-      <c r="E25" s="56">
+      <c r="E25" s="50">
         <v>3</v>
       </c>
-      <c r="F25" s="56">
+      <c r="F25" s="50">
         <v>1</v>
       </c>
-      <c r="G25" s="56" t="s">
+      <c r="G25" s="50" t="s">
         <v>0</v>
       </c>
-      <c r="H25" s="56" t="s">
+      <c r="H25" s="50" t="s">
         <v>0</v>
       </c>
-      <c r="I25" s="56" t="s">
+      <c r="I25" s="50" t="s">
         <v>0</v>
       </c>
-      <c r="J25" s="56" t="s">
+      <c r="J25" s="50" t="s">
         <v>0</v>
       </c>
-      <c r="K25" s="56" t="s">
+      <c r="K25" s="50" t="s">
         <v>0</v>
       </c>
-      <c r="L25" s="56">
+      <c r="L25" s="50">
         <v>3</v>
       </c>
-      <c r="M25" s="56" t="s">
+      <c r="M25" s="50" t="s">
         <v>0</v>
       </c>
-      <c r="N25" s="56">
+      <c r="N25" s="50">
         <v>1</v>
       </c>
-      <c r="O25" s="57">
+      <c r="O25" s="51">
         <v>1</v>
       </c>
-      <c r="P25" s="56">
+      <c r="P25" s="50">
         <v>1</v>
       </c>
-      <c r="Q25" s="58" t="s">
+      <c r="Q25" s="52" t="s">
         <v>0</v>
       </c>
-      <c r="R25" s="11"/>
+      <c r="R25" s="72">
+        <v>1</v>
+      </c>
     </row>
     <row r="26" spans="1:18" s="5" customFormat="1" ht="12.75">
       <c r="A26" s="12" t="s">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="B26" s="56" t="s">
+        <v>9</v>
+      </c>
+      <c r="B26" s="50" t="s">
         <v>0</v>
       </c>
-      <c r="C26" s="56" t="s">
+      <c r="C26" s="50" t="s">
         <v>0</v>
       </c>
-      <c r="D26" s="56" t="s">
+      <c r="D26" s="50" t="s">
         <v>0</v>
       </c>
-      <c r="E26" s="56" t="s">
+      <c r="E26" s="50" t="s">
         <v>0</v>
       </c>
-      <c r="F26" s="56" t="s">
+      <c r="F26" s="50" t="s">
         <v>0</v>
       </c>
-      <c r="G26" s="56" t="s">
+      <c r="G26" s="50" t="s">
         <v>0</v>
       </c>
-      <c r="H26" s="56" t="s">
+      <c r="H26" s="50" t="s">
         <v>0</v>
       </c>
-      <c r="I26" s="56" t="s">
+      <c r="I26" s="50" t="s">
         <v>0</v>
       </c>
-      <c r="J26" s="56" t="s">
+      <c r="J26" s="50" t="s">
         <v>0</v>
       </c>
-      <c r="K26" s="56" t="s">
+      <c r="K26" s="50" t="s">
         <v>0</v>
       </c>
-      <c r="L26" s="56" t="s">
+      <c r="L26" s="50" t="s">
         <v>0</v>
       </c>
-      <c r="M26" s="56" t="s">
+      <c r="M26" s="50" t="s">
         <v>0</v>
       </c>
-      <c r="N26" s="56" t="s">
+      <c r="N26" s="50" t="s">
         <v>0</v>
       </c>
-      <c r="O26" s="56" t="s">
+      <c r="O26" s="50" t="s">
         <v>0</v>
       </c>
-      <c r="P26" s="56" t="s">
+      <c r="P26" s="50" t="s">
         <v>0</v>
       </c>
-      <c r="Q26" s="56" t="s">
+      <c r="Q26" s="50" t="s">
         <v>0</v>
       </c>
-      <c r="R26" s="11"/>
+      <c r="R26" s="73" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="27" spans="1:18" s="5" customFormat="1" ht="12.75">
       <c r="A27" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="B27" s="50">
+        <v>70</v>
+      </c>
+      <c r="C27" s="50">
+        <v>34</v>
+      </c>
+      <c r="D27" s="50">
+        <v>24</v>
+      </c>
+      <c r="E27" s="50">
+        <v>20</v>
+      </c>
+      <c r="F27" s="50">
+        <v>23</v>
+      </c>
+      <c r="G27" s="50">
         <v>13</v>
       </c>
-      <c r="B27" s="56">
-[...17 lines deleted...]
-      <c r="H27" s="55">
+      <c r="H27" s="49">
         <v>22</v>
       </c>
-      <c r="I27" s="56">
+      <c r="I27" s="50">
         <v>17</v>
       </c>
-      <c r="J27" s="56">
+      <c r="J27" s="50">
         <v>11</v>
       </c>
-      <c r="K27" s="56">
+      <c r="K27" s="50">
         <v>8</v>
       </c>
-      <c r="L27" s="56">
+      <c r="L27" s="50">
         <v>17</v>
       </c>
-      <c r="M27" s="56">
+      <c r="M27" s="50">
         <v>17</v>
       </c>
-      <c r="N27" s="56">
+      <c r="N27" s="50">
         <v>10</v>
       </c>
-      <c r="O27" s="57">
+      <c r="O27" s="51">
         <v>15</v>
       </c>
-      <c r="P27" s="56">
+      <c r="P27" s="50">
         <v>8</v>
       </c>
-      <c r="Q27" s="58" t="s">
+      <c r="Q27" s="52" t="s">
         <v>0</v>
       </c>
-      <c r="R27" s="11"/>
+      <c r="R27" s="73" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="28" spans="1:18" s="5" customFormat="1" ht="12.75">
       <c r="A28" s="12" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="B28" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="B28" s="50" t="s">
         <v>0</v>
       </c>
-      <c r="C28" s="56">
+      <c r="C28" s="50">
         <v>4</v>
       </c>
-      <c r="D28" s="56" t="s">
+      <c r="D28" s="50" t="s">
         <v>0</v>
       </c>
-      <c r="E28" s="56" t="s">
+      <c r="E28" s="50" t="s">
         <v>0</v>
       </c>
-      <c r="F28" s="56" t="s">
+      <c r="F28" s="50" t="s">
         <v>0</v>
       </c>
-      <c r="G28" s="56" t="s">
+      <c r="G28" s="50" t="s">
         <v>0</v>
       </c>
-      <c r="H28" s="56" t="s">
+      <c r="H28" s="50" t="s">
         <v>0</v>
       </c>
-      <c r="I28" s="56" t="s">
+      <c r="I28" s="50" t="s">
         <v>0</v>
       </c>
-      <c r="J28" s="56" t="s">
+      <c r="J28" s="50" t="s">
         <v>0</v>
       </c>
-      <c r="K28" s="56" t="s">
+      <c r="K28" s="50" t="s">
         <v>0</v>
       </c>
-      <c r="L28" s="56" t="s">
+      <c r="L28" s="50" t="s">
         <v>0</v>
       </c>
-      <c r="M28" s="56" t="s">
+      <c r="M28" s="50" t="s">
         <v>0</v>
       </c>
-      <c r="N28" s="56" t="s">
+      <c r="N28" s="50" t="s">
         <v>0</v>
       </c>
-      <c r="O28" s="58" t="s">
+      <c r="O28" s="52" t="s">
         <v>0</v>
       </c>
-      <c r="P28" s="58" t="s">
+      <c r="P28" s="52" t="s">
         <v>0</v>
       </c>
-      <c r="Q28" s="58" t="s">
+      <c r="Q28" s="52" t="s">
         <v>0</v>
       </c>
-      <c r="R28" s="11"/>
+      <c r="R28" s="73" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="29" spans="1:18" s="5" customFormat="1" ht="12.75">
       <c r="A29" s="12" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="B29" s="56">
+        <v>12</v>
+      </c>
+      <c r="B29" s="50">
         <v>6</v>
       </c>
-      <c r="C29" s="56">
+      <c r="C29" s="50">
         <v>14</v>
       </c>
-      <c r="D29" s="56">
+      <c r="D29" s="50">
         <v>3</v>
       </c>
-      <c r="E29" s="56">
+      <c r="E29" s="50">
         <v>7</v>
       </c>
-      <c r="F29" s="56">
+      <c r="F29" s="50">
         <v>6</v>
       </c>
-      <c r="G29" s="56" t="s">
+      <c r="G29" s="50" t="s">
         <v>0</v>
       </c>
-      <c r="H29" s="56" t="s">
+      <c r="H29" s="50" t="s">
         <v>0</v>
       </c>
-      <c r="I29" s="56" t="s">
+      <c r="I29" s="50" t="s">
         <v>0</v>
       </c>
-      <c r="J29" s="56" t="s">
+      <c r="J29" s="50" t="s">
         <v>0</v>
       </c>
-      <c r="K29" s="56" t="s">
+      <c r="K29" s="50" t="s">
         <v>0</v>
       </c>
-      <c r="L29" s="56" t="s">
+      <c r="L29" s="50" t="s">
         <v>0</v>
       </c>
-      <c r="M29" s="56">
+      <c r="M29" s="50">
         <v>1</v>
       </c>
-      <c r="N29" s="56">
+      <c r="N29" s="50">
         <v>3</v>
       </c>
-      <c r="O29" s="57">
+      <c r="O29" s="51">
         <v>1</v>
       </c>
-      <c r="P29" s="56">
+      <c r="P29" s="50">
         <v>1</v>
       </c>
-      <c r="Q29" s="58" t="s">
+      <c r="Q29" s="52" t="s">
         <v>0</v>
       </c>
-      <c r="R29" s="11"/>
+      <c r="R29" s="73" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="30" spans="1:18" s="5" customFormat="1" ht="12.75">
       <c r="A30" s="15" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="B30" s="60" t="s">
+        <v>13</v>
+      </c>
+      <c r="B30" s="54" t="s">
         <v>0</v>
       </c>
-      <c r="C30" s="60" t="s">
+      <c r="C30" s="54" t="s">
         <v>0</v>
       </c>
-      <c r="D30" s="60" t="s">
+      <c r="D30" s="54" t="s">
         <v>0</v>
       </c>
-      <c r="E30" s="60" t="s">
+      <c r="E30" s="54" t="s">
         <v>0</v>
       </c>
-      <c r="F30" s="60" t="s">
+      <c r="F30" s="54" t="s">
         <v>0</v>
       </c>
-      <c r="G30" s="60" t="s">
+      <c r="G30" s="54" t="s">
         <v>0</v>
       </c>
-      <c r="H30" s="60" t="s">
+      <c r="H30" s="54" t="s">
         <v>0</v>
       </c>
-      <c r="I30" s="60" t="s">
+      <c r="I30" s="54" t="s">
         <v>0</v>
       </c>
-      <c r="J30" s="60">
+      <c r="J30" s="54">
         <v>1</v>
       </c>
-      <c r="K30" s="60" t="s">
+      <c r="K30" s="54" t="s">
         <v>0</v>
       </c>
-      <c r="L30" s="60" t="s">
+      <c r="L30" s="54" t="s">
         <v>0</v>
       </c>
-      <c r="M30" s="60" t="s">
+      <c r="M30" s="54" t="s">
         <v>0</v>
       </c>
-      <c r="N30" s="60">
+      <c r="N30" s="54">
         <v>1</v>
       </c>
-      <c r="O30" s="59" t="s">
+      <c r="O30" s="53" t="s">
         <v>0</v>
       </c>
-      <c r="P30" s="59" t="s">
+      <c r="P30" s="53" t="s">
         <v>0</v>
       </c>
-      <c r="Q30" s="60">
+      <c r="Q30" s="54">
         <v>1</v>
       </c>
-      <c r="R30" s="11"/>
+      <c r="R30" s="74" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="31" spans="1:18">
       <c r="A31" s="11"/>
       <c r="B31" s="11"/>
       <c r="C31" s="11"/>
       <c r="D31" s="11"/>
       <c r="E31" s="11"/>
       <c r="F31" s="24"/>
       <c r="G31" s="11"/>
       <c r="H31" s="11"/>
       <c r="I31" s="11"/>
       <c r="J31" s="14"/>
       <c r="K31" s="11"/>
       <c r="L31" s="11"/>
       <c r="M31" s="11"/>
       <c r="N31" s="11"/>
       <c r="O31" s="11"/>
       <c r="P31" s="11"/>
       <c r="Q31" s="11"/>
       <c r="R31" s="11"/>
     </row>
     <row r="32" spans="1:18">
       <c r="A32" s="11"/>
       <c r="B32" s="11"/>
       <c r="C32" s="11"/>
@@ -46261,1368 +46448,1439 @@
       <c r="F32" s="24"/>
       <c r="G32" s="11"/>
       <c r="H32" s="11"/>
       <c r="I32" s="11"/>
       <c r="J32" s="14"/>
       <c r="K32" s="11"/>
       <c r="L32" s="11"/>
       <c r="M32" s="11"/>
       <c r="N32" s="11"/>
       <c r="O32" s="11"/>
       <c r="P32" s="11"/>
       <c r="Q32" s="11"/>
       <c r="R32" s="11"/>
     </row>
     <row r="33" spans="10:10">
       <c r="J33"/>
     </row>
     <row r="34" spans="10:10">
       <c r="J34"/>
     </row>
     <row r="35" spans="10:10">
       <c r="J35"/>
     </row>
   </sheetData>
   <mergeCells count="5">
-    <mergeCell ref="A4:N4"/>
     <mergeCell ref="A2:D2"/>
-    <mergeCell ref="A7:Q7"/>
-[...1 lines deleted...]
-    <mergeCell ref="A21:Q21"/>
+    <mergeCell ref="A4:R4"/>
+    <mergeCell ref="A7:R7"/>
+    <mergeCell ref="A17:R17"/>
+    <mergeCell ref="A21:R21"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:Q35"/>
+  <dimension ref="A2:R35"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="I35" sqref="I35"/>
+      <selection activeCell="G2" sqref="G2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="24.42578125" customWidth="1"/>
     <col min="10" max="10" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:17" ht="57" customHeight="1">
-[...3 lines deleted...]
-      <c r="D2" s="29"/>
+    <row r="2" spans="1:18" ht="57" customHeight="1">
+      <c r="A2" s="79"/>
+      <c r="B2" s="79"/>
+      <c r="C2" s="79"/>
+      <c r="D2" s="79"/>
     </row>
-    <row r="4" spans="1:17" ht="15" customHeight="1">
-[...17 lines deleted...]
-      <c r="P4" s="11"/>
+    <row r="4" spans="1:18" ht="15" customHeight="1">
+      <c r="A4" s="80" t="s">
+        <v>16</v>
+      </c>
+      <c r="B4" s="80"/>
+      <c r="C4" s="80"/>
+      <c r="D4" s="80"/>
+      <c r="E4" s="80"/>
+      <c r="F4" s="80"/>
+      <c r="G4" s="80"/>
+      <c r="H4" s="80"/>
+      <c r="I4" s="80"/>
+      <c r="J4" s="80"/>
+      <c r="K4" s="80"/>
+      <c r="L4" s="80"/>
+      <c r="M4" s="80"/>
+      <c r="N4" s="80"/>
+      <c r="O4" s="80"/>
+      <c r="P4" s="80"/>
+      <c r="Q4" s="80"/>
+      <c r="R4" s="80"/>
     </row>
-    <row r="5" spans="1:17">
+    <row r="5" spans="1:18">
       <c r="A5" s="11"/>
       <c r="B5" s="11"/>
       <c r="C5" s="11"/>
       <c r="D5" s="11"/>
       <c r="E5" s="11"/>
       <c r="F5" s="11"/>
       <c r="G5" s="11"/>
       <c r="H5" s="11"/>
       <c r="I5" s="11"/>
       <c r="J5" s="14"/>
       <c r="K5" s="11"/>
       <c r="L5" s="11"/>
       <c r="M5" s="11"/>
       <c r="N5" s="11"/>
       <c r="P5" s="16"/>
-      <c r="Q5" s="25" t="s">
-        <v>2</v>
+      <c r="Q5" s="25"/>
+      <c r="R5" s="25" t="s">
+        <v>1</v>
       </c>
     </row>
-    <row r="6" spans="1:17" s="10" customFormat="1" ht="12">
+    <row r="6" spans="1:18" s="10" customFormat="1" ht="12">
       <c r="A6" s="17"/>
       <c r="B6" s="18">
         <v>2009</v>
       </c>
       <c r="C6" s="18">
         <v>2010</v>
       </c>
       <c r="D6" s="18">
         <v>2011</v>
       </c>
       <c r="E6" s="18">
         <v>2012</v>
       </c>
       <c r="F6" s="18">
         <v>2013</v>
       </c>
       <c r="G6" s="18">
         <v>2014</v>
       </c>
-      <c r="H6" s="75">
+      <c r="H6" s="68">
         <v>2015</v>
       </c>
       <c r="I6" s="19">
         <v>2016</v>
       </c>
       <c r="J6" s="20">
         <v>2017</v>
       </c>
       <c r="K6" s="18">
         <v>2018</v>
       </c>
       <c r="L6" s="21">
         <v>2019</v>
       </c>
       <c r="M6" s="22">
         <v>2020</v>
       </c>
       <c r="N6" s="22">
         <v>2021</v>
       </c>
       <c r="O6" s="26">
         <v>2022</v>
       </c>
       <c r="P6" s="23">
         <v>2023</v>
       </c>
       <c r="Q6" s="27">
         <v>2024</v>
       </c>
+      <c r="R6" s="26">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="7" spans="1:17" s="8" customFormat="1" ht="17.25" customHeight="1">
-      <c r="A7" s="65" t="s">
+    <row r="7" spans="1:18" s="8" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A7" s="83" t="s">
+        <v>2</v>
+      </c>
+      <c r="B7" s="83"/>
+      <c r="C7" s="83"/>
+      <c r="D7" s="83"/>
+      <c r="E7" s="83"/>
+      <c r="F7" s="83"/>
+      <c r="G7" s="83"/>
+      <c r="H7" s="83"/>
+      <c r="I7" s="83"/>
+      <c r="J7" s="83"/>
+      <c r="K7" s="83"/>
+      <c r="L7" s="83"/>
+      <c r="M7" s="83"/>
+      <c r="N7" s="83"/>
+      <c r="O7" s="83"/>
+      <c r="P7" s="83"/>
+      <c r="Q7" s="83"/>
+    </row>
+    <row r="8" spans="1:18" s="9" customFormat="1" ht="11.25">
+      <c r="A8" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="B8" s="56">
+        <v>1369</v>
+      </c>
+      <c r="C8" s="56">
+        <v>1826</v>
+      </c>
+      <c r="D8" s="56">
+        <v>391</v>
+      </c>
+      <c r="E8" s="56">
+        <v>407</v>
+      </c>
+      <c r="F8" s="56">
+        <v>267</v>
+      </c>
+      <c r="G8" s="56">
+        <v>370</v>
+      </c>
+      <c r="H8" s="55">
+        <v>219</v>
+      </c>
+      <c r="I8" s="56">
+        <v>238</v>
+      </c>
+      <c r="J8" s="56">
+        <v>185</v>
+      </c>
+      <c r="K8" s="56">
+        <v>36</v>
+      </c>
+      <c r="L8" s="56">
+        <v>-68</v>
+      </c>
+      <c r="M8" s="56">
+        <v>-2</v>
+      </c>
+      <c r="N8" s="56">
+        <v>112</v>
+      </c>
+      <c r="O8" s="56">
+        <v>237</v>
+      </c>
+      <c r="P8" s="56">
+        <v>500</v>
+      </c>
+      <c r="Q8" s="57">
+        <v>677</v>
+      </c>
+      <c r="R8" s="76">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="9" spans="1:18" s="9" customFormat="1" ht="11.25">
+      <c r="A9" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B9" s="56">
+        <v>1260</v>
+      </c>
+      <c r="C9" s="56">
+        <v>1256</v>
+      </c>
+      <c r="D9" s="56">
+        <v>414</v>
+      </c>
+      <c r="E9" s="56">
+        <v>434</v>
+      </c>
+      <c r="F9" s="56">
+        <v>294</v>
+      </c>
+      <c r="G9" s="56">
+        <v>309</v>
+      </c>
+      <c r="H9" s="55">
+        <v>187</v>
+      </c>
+      <c r="I9" s="56">
+        <v>215</v>
+      </c>
+      <c r="J9" s="56">
+        <v>151</v>
+      </c>
+      <c r="K9" s="56">
+        <v>10</v>
+      </c>
+      <c r="L9" s="56">
+        <v>-84</v>
+      </c>
+      <c r="M9" s="56">
+        <v>-10</v>
+      </c>
+      <c r="N9" s="56">
+        <v>78</v>
+      </c>
+      <c r="O9" s="56">
+        <v>217</v>
+      </c>
+      <c r="P9" s="56">
+        <v>426</v>
+      </c>
+      <c r="Q9" s="57">
+        <v>628</v>
+      </c>
+      <c r="R9" s="76">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18" s="9" customFormat="1" ht="11.25">
+      <c r="A10" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B10" s="56">
+        <v>185</v>
+      </c>
+      <c r="C10" s="56">
+        <v>617</v>
+      </c>
+      <c r="D10" s="56">
+        <v>8</v>
+      </c>
+      <c r="E10" s="56">
+        <v>1</v>
+      </c>
+      <c r="F10" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="G10" s="56">
+        <v>60</v>
+      </c>
+      <c r="H10" s="55">
+        <v>50</v>
+      </c>
+      <c r="I10" s="56">
+        <v>31</v>
+      </c>
+      <c r="J10" s="56">
+        <v>33</v>
+      </c>
+      <c r="K10" s="56">
+        <v>28</v>
+      </c>
+      <c r="L10" s="56">
+        <v>20</v>
+      </c>
+      <c r="M10" s="56">
+        <v>15</v>
+      </c>
+      <c r="N10" s="56">
+        <v>27</v>
+      </c>
+      <c r="O10" s="56">
+        <v>16</v>
+      </c>
+      <c r="P10" s="56">
+        <v>12</v>
+      </c>
+      <c r="Q10" s="57">
+        <v>27</v>
+      </c>
+      <c r="R10" s="76">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18" s="9" customFormat="1" ht="11.25">
+      <c r="A11" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="B11" s="56">
+        <v>-7</v>
+      </c>
+      <c r="C11" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="D11" s="56">
+        <v>-4</v>
+      </c>
+      <c r="E11" s="56">
+        <v>-3</v>
+      </c>
+      <c r="F11" s="56">
+        <v>-1</v>
+      </c>
+      <c r="G11" s="56">
+        <v>4</v>
+      </c>
+      <c r="H11" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="I11" s="56">
+        <v>1</v>
+      </c>
+      <c r="J11" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="K11" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="L11" s="56">
+        <v>-2</v>
+      </c>
+      <c r="M11" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="N11" s="56">
+        <v>-1</v>
+      </c>
+      <c r="O11" s="56">
+        <v>-1</v>
+      </c>
+      <c r="P11" s="56">
+        <v>-1</v>
+      </c>
+      <c r="Q11" s="57">
+        <v>1</v>
+      </c>
+      <c r="R11" s="76">
+        <v>-1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18" s="9" customFormat="1" ht="11.25">
+      <c r="A12" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B12" s="56">
+        <v>1</v>
+      </c>
+      <c r="C12" s="56">
+        <v>4</v>
+      </c>
+      <c r="D12" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="E12" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="F12" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="G12" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="H12" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="I12" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="J12" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="K12" s="56">
+        <v>1</v>
+      </c>
+      <c r="L12" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="M12" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="N12" s="56">
+        <v>2</v>
+      </c>
+      <c r="O12" s="58" t="s">
+        <v>0</v>
+      </c>
+      <c r="P12" s="58" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="58" t="s">
+        <v>0</v>
+      </c>
+      <c r="R12" s="76">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18" s="9" customFormat="1" ht="11.25">
+      <c r="A13" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="B13" s="56">
+        <v>-66</v>
+      </c>
+      <c r="C13" s="56">
+        <v>-33</v>
+      </c>
+      <c r="D13" s="56">
+        <v>-24</v>
+      </c>
+      <c r="E13" s="56">
+        <v>-18</v>
+      </c>
+      <c r="F13" s="56">
+        <v>-20</v>
+      </c>
+      <c r="G13" s="56">
+        <v>-3</v>
+      </c>
+      <c r="H13" s="55">
+        <v>-18</v>
+      </c>
+      <c r="I13" s="56">
+        <v>-9</v>
+      </c>
+      <c r="J13" s="56">
+        <v>2</v>
+      </c>
+      <c r="K13" s="56">
+        <v>-3</v>
+      </c>
+      <c r="L13" s="56">
+        <v>-4</v>
+      </c>
+      <c r="M13" s="56">
+        <v>-7</v>
+      </c>
+      <c r="N13" s="56">
+        <v>9</v>
+      </c>
+      <c r="O13" s="56">
+        <v>6</v>
+      </c>
+      <c r="P13" s="56">
+        <v>62</v>
+      </c>
+      <c r="Q13" s="57">
+        <v>22</v>
+      </c>
+      <c r="R13" s="76">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18" s="9" customFormat="1" ht="11.25">
+      <c r="A14" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="B14" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="C14" s="56">
+        <v>-4</v>
+      </c>
+      <c r="D14" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="E14" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="F14" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="G14" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="H14" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="I14" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="J14" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="K14" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="L14" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="M14" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="N14" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="O14" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="P14" s="58" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q14" s="58" t="s">
+        <v>0</v>
+      </c>
+      <c r="R14" s="78" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18" s="8" customFormat="1" ht="11.25">
+      <c r="A15" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="B15" s="56">
+        <v>-4</v>
+      </c>
+      <c r="C15" s="56">
+        <v>-14</v>
+      </c>
+      <c r="D15" s="56">
+        <v>-3</v>
+      </c>
+      <c r="E15" s="56">
+        <v>-7</v>
+      </c>
+      <c r="F15" s="56">
+        <v>-6</v>
+      </c>
+      <c r="G15" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="H15" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="I15" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="J15" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="K15" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="L15" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="M15" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="N15" s="56">
+        <v>-3</v>
+      </c>
+      <c r="O15" s="56">
+        <v>-1</v>
+      </c>
+      <c r="P15" s="56">
+        <v>-1</v>
+      </c>
+      <c r="Q15" s="58" t="s">
+        <v>0</v>
+      </c>
+      <c r="R15" s="78" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:18" s="8" customFormat="1" ht="11.25">
+      <c r="A16" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="B16" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="C16" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="D16" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="E16" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="F16" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="G16" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="H16" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="I16" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="J16" s="56">
+        <v>-1</v>
+      </c>
+      <c r="K16" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="L16" s="56">
+        <v>2</v>
+      </c>
+      <c r="M16" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="N16" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="O16" s="58" t="s">
+        <v>0</v>
+      </c>
+      <c r="P16" s="56">
+        <v>2</v>
+      </c>
+      <c r="Q16" s="57">
+        <v>-1</v>
+      </c>
+      <c r="R16" s="76">
         <v>3</v>
       </c>
-      <c r="B7" s="65"/>
-[...14 lines deleted...]
-      <c r="Q7" s="65"/>
     </row>
-    <row r="8" spans="1:17" s="9" customFormat="1" ht="11.25">
-      <c r="A8" s="12" t="s">
+    <row r="17" spans="1:18" s="10" customFormat="1" ht="16.5" customHeight="1">
+      <c r="A17" s="84" t="s">
+        <v>3</v>
+      </c>
+      <c r="B17" s="84"/>
+      <c r="C17" s="84"/>
+      <c r="D17" s="84"/>
+      <c r="E17" s="84"/>
+      <c r="F17" s="84"/>
+      <c r="G17" s="84"/>
+      <c r="H17" s="84"/>
+      <c r="I17" s="84"/>
+      <c r="J17" s="84"/>
+      <c r="K17" s="84"/>
+      <c r="L17" s="84"/>
+      <c r="M17" s="84"/>
+      <c r="N17" s="84"/>
+      <c r="O17" s="84"/>
+      <c r="P17" s="84"/>
+      <c r="Q17" s="84"/>
+      <c r="R17" s="75"/>
+    </row>
+    <row r="18" spans="1:18" s="8" customFormat="1" ht="11.25">
+      <c r="A18" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="B18" s="60">
+        <v>1436</v>
+      </c>
+      <c r="C18" s="60">
+        <v>1605</v>
+      </c>
+      <c r="D18" s="60">
+        <v>350</v>
+      </c>
+      <c r="E18" s="60">
+        <v>340</v>
+      </c>
+      <c r="F18" s="60">
+        <v>216</v>
+      </c>
+      <c r="G18" s="60">
+        <v>272</v>
+      </c>
+      <c r="H18" s="59">
+        <v>140</v>
+      </c>
+      <c r="I18" s="60">
+        <v>160</v>
+      </c>
+      <c r="J18" s="60">
+        <v>133</v>
+      </c>
+      <c r="K18" s="60">
+        <v>-16</v>
+      </c>
+      <c r="L18" s="60">
+        <v>-90</v>
+      </c>
+      <c r="M18" s="60">
+        <v>-9</v>
+      </c>
+      <c r="N18" s="60">
+        <v>50</v>
+      </c>
+      <c r="O18" s="60">
+        <v>176</v>
+      </c>
+      <c r="P18" s="60">
+        <v>351</v>
+      </c>
+      <c r="Q18" s="61">
+        <v>511</v>
+      </c>
+      <c r="R18" s="76">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18" s="8" customFormat="1" ht="11.25">
+      <c r="A19" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B19" s="60">
+        <v>1251</v>
+      </c>
+      <c r="C19" s="60">
+        <v>990</v>
+      </c>
+      <c r="D19" s="60">
+        <v>342</v>
+      </c>
+      <c r="E19" s="60">
+        <v>339</v>
+      </c>
+      <c r="F19" s="60">
+        <v>216</v>
+      </c>
+      <c r="G19" s="60">
+        <v>215</v>
+      </c>
+      <c r="H19" s="59">
+        <v>95</v>
+      </c>
+      <c r="I19" s="60">
+        <v>129</v>
+      </c>
+      <c r="J19" s="60">
+        <v>101</v>
+      </c>
+      <c r="K19" s="60">
+        <v>-41</v>
+      </c>
+      <c r="L19" s="60">
+        <v>-102</v>
+      </c>
+      <c r="M19" s="60">
+        <v>-22</v>
+      </c>
+      <c r="N19" s="60">
+        <v>24</v>
+      </c>
+      <c r="O19" s="60">
+        <v>159</v>
+      </c>
+      <c r="P19" s="60">
+        <v>339</v>
+      </c>
+      <c r="Q19" s="61">
+        <v>484</v>
+      </c>
+      <c r="R19" s="76">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="20" spans="1:18" s="8" customFormat="1" ht="11.25">
+      <c r="A20" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B20" s="60">
+        <v>185</v>
+      </c>
+      <c r="C20" s="60">
+        <v>615</v>
+      </c>
+      <c r="D20" s="60">
         <v>8</v>
       </c>
-      <c r="B8" s="62">
-[...32 lines deleted...]
-      <c r="M8" s="62">
+      <c r="E20" s="60">
+        <v>1</v>
+      </c>
+      <c r="F20" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="G20" s="60">
+        <v>57</v>
+      </c>
+      <c r="H20" s="59">
+        <v>45</v>
+      </c>
+      <c r="I20" s="60">
+        <v>31</v>
+      </c>
+      <c r="J20" s="60">
+        <v>32</v>
+      </c>
+      <c r="K20" s="60">
+        <v>25</v>
+      </c>
+      <c r="L20" s="60">
+        <v>12</v>
+      </c>
+      <c r="M20" s="60">
+        <v>13</v>
+      </c>
+      <c r="N20" s="60">
+        <v>26</v>
+      </c>
+      <c r="O20" s="60">
+        <v>17</v>
+      </c>
+      <c r="P20" s="60">
+        <v>12</v>
+      </c>
+      <c r="Q20" s="61">
+        <v>27</v>
+      </c>
+      <c r="R20" s="76">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18" s="10" customFormat="1" ht="16.5" customHeight="1">
+      <c r="A21" s="84" t="s">
+        <v>4</v>
+      </c>
+      <c r="B21" s="84"/>
+      <c r="C21" s="84"/>
+      <c r="D21" s="84"/>
+      <c r="E21" s="84"/>
+      <c r="F21" s="84"/>
+      <c r="G21" s="84"/>
+      <c r="H21" s="84"/>
+      <c r="I21" s="84"/>
+      <c r="J21" s="84"/>
+      <c r="K21" s="84"/>
+      <c r="L21" s="84"/>
+      <c r="M21" s="84"/>
+      <c r="N21" s="84"/>
+      <c r="O21" s="84"/>
+      <c r="P21" s="84"/>
+      <c r="Q21" s="84"/>
+      <c r="R21" s="75"/>
+    </row>
+    <row r="22" spans="1:18" s="8" customFormat="1" ht="11.25">
+      <c r="A22" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="B22" s="63">
+        <v>-67</v>
+      </c>
+      <c r="C22" s="63">
+        <v>221</v>
+      </c>
+      <c r="D22" s="63">
+        <v>41</v>
+      </c>
+      <c r="E22" s="63">
+        <v>67</v>
+      </c>
+      <c r="F22" s="63">
+        <v>51</v>
+      </c>
+      <c r="G22" s="63">
+        <v>98</v>
+      </c>
+      <c r="H22" s="62">
+        <v>79</v>
+      </c>
+      <c r="I22" s="63">
+        <v>78</v>
+      </c>
+      <c r="J22" s="63">
+        <v>52</v>
+      </c>
+      <c r="K22" s="63">
+        <v>52</v>
+      </c>
+      <c r="L22" s="63">
+        <v>22</v>
+      </c>
+      <c r="M22" s="63">
+        <v>7</v>
+      </c>
+      <c r="N22" s="63">
+        <v>62</v>
+      </c>
+      <c r="O22" s="63">
+        <v>61</v>
+      </c>
+      <c r="P22" s="63">
+        <v>149</v>
+      </c>
+      <c r="Q22" s="64">
+        <v>166</v>
+      </c>
+      <c r="R22" s="76">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="23" spans="1:18" s="8" customFormat="1" ht="11.25">
+      <c r="A23" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B23" s="63">
+        <v>9</v>
+      </c>
+      <c r="C23" s="63">
+        <v>266</v>
+      </c>
+      <c r="D23" s="63">
+        <v>72</v>
+      </c>
+      <c r="E23" s="63">
+        <v>95</v>
+      </c>
+      <c r="F23" s="63">
+        <v>78</v>
+      </c>
+      <c r="G23" s="63">
+        <v>94</v>
+      </c>
+      <c r="H23" s="62">
+        <v>92</v>
+      </c>
+      <c r="I23" s="63">
+        <v>86</v>
+      </c>
+      <c r="J23" s="63">
+        <v>50</v>
+      </c>
+      <c r="K23" s="63">
+        <v>51</v>
+      </c>
+      <c r="L23" s="63">
+        <v>18</v>
+      </c>
+      <c r="M23" s="63">
+        <v>12</v>
+      </c>
+      <c r="N23" s="63">
+        <v>54</v>
+      </c>
+      <c r="O23" s="63">
+        <v>58</v>
+      </c>
+      <c r="P23" s="63">
+        <v>87</v>
+      </c>
+      <c r="Q23" s="64">
+        <v>144</v>
+      </c>
+      <c r="R23" s="76">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18" s="8" customFormat="1" ht="11.25">
+      <c r="A24" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B24" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="C24" s="63">
+        <v>2</v>
+      </c>
+      <c r="D24" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="E24" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="F24" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="G24" s="63">
+        <v>3</v>
+      </c>
+      <c r="H24" s="62">
+        <v>5</v>
+      </c>
+      <c r="I24" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="J24" s="63">
+        <v>1</v>
+      </c>
+      <c r="K24" s="63">
+        <v>3</v>
+      </c>
+      <c r="L24" s="63">
+        <v>8</v>
+      </c>
+      <c r="M24" s="63">
+        <v>2</v>
+      </c>
+      <c r="N24" s="63">
+        <v>1</v>
+      </c>
+      <c r="O24" s="63">
+        <v>-1</v>
+      </c>
+      <c r="P24" s="65" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q24" s="65" t="s">
+        <v>0</v>
+      </c>
+      <c r="R24" s="78" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18" s="8" customFormat="1" ht="11.25">
+      <c r="A25" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="B25" s="63">
+        <v>-7</v>
+      </c>
+      <c r="C25" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="D25" s="63">
+        <v>-4</v>
+      </c>
+      <c r="E25" s="63">
+        <v>-3</v>
+      </c>
+      <c r="F25" s="63">
+        <v>-1</v>
+      </c>
+      <c r="G25" s="63">
+        <v>4</v>
+      </c>
+      <c r="H25" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="I25" s="63">
+        <v>1</v>
+      </c>
+      <c r="J25" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="K25" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="L25" s="63">
         <v>-2</v>
       </c>
-      <c r="N8" s="62">
-[...9 lines deleted...]
-        <v>677</v>
+      <c r="M25" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="N25" s="63">
+        <v>-1</v>
+      </c>
+      <c r="O25" s="63">
+        <v>-1</v>
+      </c>
+      <c r="P25" s="63">
+        <v>-1</v>
+      </c>
+      <c r="Q25" s="64">
+        <v>1</v>
+      </c>
+      <c r="R25" s="76">
+        <v>-1</v>
       </c>
     </row>
-    <row r="9" spans="1:17" s="9" customFormat="1" ht="11.25">
-      <c r="A9" s="12" t="s">
+    <row r="26" spans="1:18" s="8" customFormat="1" ht="11.25">
+      <c r="A26" s="12" t="s">
         <v>9</v>
       </c>
-      <c r="B9" s="62">
-[...26 lines deleted...]
-      <c r="K9" s="62">
+      <c r="B26" s="63">
+        <v>1</v>
+      </c>
+      <c r="C26" s="63">
+        <v>4</v>
+      </c>
+      <c r="D26" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="E26" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="F26" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="G26" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="H26" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="I26" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="J26" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="K26" s="63">
+        <v>1</v>
+      </c>
+      <c r="L26" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="M26" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="N26" s="63">
+        <v>2</v>
+      </c>
+      <c r="O26" s="65" t="s">
+        <v>0</v>
+      </c>
+      <c r="P26" s="65" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q26" s="65" t="s">
+        <v>0</v>
+      </c>
+      <c r="R26" s="76">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:18" s="8" customFormat="1" ht="11.25">
+      <c r="A27" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="L9" s="62">
-[...15 lines deleted...]
-        <v>628</v>
+      <c r="B27" s="63">
+        <v>-66</v>
+      </c>
+      <c r="C27" s="63">
+        <v>-33</v>
+      </c>
+      <c r="D27" s="63">
+        <v>-24</v>
+      </c>
+      <c r="E27" s="63">
+        <v>-18</v>
+      </c>
+      <c r="F27" s="63">
+        <v>-20</v>
+      </c>
+      <c r="G27" s="63">
+        <v>-3</v>
+      </c>
+      <c r="H27" s="62">
+        <v>-18</v>
+      </c>
+      <c r="I27" s="63">
+        <v>-9</v>
+      </c>
+      <c r="J27" s="63">
+        <v>2</v>
+      </c>
+      <c r="K27" s="63">
+        <v>-3</v>
+      </c>
+      <c r="L27" s="63">
+        <v>-4</v>
+      </c>
+      <c r="M27" s="63">
+        <v>-7</v>
+      </c>
+      <c r="N27" s="63">
+        <v>9</v>
+      </c>
+      <c r="O27" s="63">
+        <v>6</v>
+      </c>
+      <c r="P27" s="63">
+        <v>62</v>
+      </c>
+      <c r="Q27" s="64">
+        <v>22</v>
+      </c>
+      <c r="R27" s="76">
+        <v>19</v>
       </c>
     </row>
-    <row r="10" spans="1:17" s="9" customFormat="1" ht="11.25">
-[...15 lines deleted...]
-      <c r="F10" s="62" t="s">
+    <row r="28" spans="1:18" s="8" customFormat="1" ht="11.25">
+      <c r="A28" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="B28" s="63" t="s">
         <v>0</v>
       </c>
-      <c r="G10" s="62">
-[...26 lines deleted...]
-      <c r="P10" s="62">
+      <c r="C28" s="63">
+        <v>-4</v>
+      </c>
+      <c r="D28" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="E28" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="F28" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="G28" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="H28" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="I28" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="J28" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="K28" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="L28" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="M28" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="N28" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="O28" s="65" t="s">
+        <v>0</v>
+      </c>
+      <c r="P28" s="65" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q28" s="65" t="s">
+        <v>0</v>
+      </c>
+      <c r="R28" s="78" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18" s="8" customFormat="1" ht="11.25">
+      <c r="A29" s="12" t="s">
         <v>12</v>
       </c>
-      <c r="Q10" s="63">
-        <v>27</v>
+      <c r="B29" s="63">
+        <v>-4</v>
+      </c>
+      <c r="C29" s="63">
+        <v>-14</v>
+      </c>
+      <c r="D29" s="63">
+        <v>-3</v>
+      </c>
+      <c r="E29" s="63">
+        <v>-7</v>
+      </c>
+      <c r="F29" s="63">
+        <v>-6</v>
+      </c>
+      <c r="G29" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="H29" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="I29" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="J29" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="K29" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="L29" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="M29" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="N29" s="63">
+        <v>-3</v>
+      </c>
+      <c r="O29" s="63">
+        <v>-1</v>
+      </c>
+      <c r="P29" s="63">
+        <v>-1</v>
+      </c>
+      <c r="Q29" s="65" t="s">
+        <v>0</v>
+      </c>
+      <c r="R29" s="78" t="s">
+        <v>0</v>
       </c>
     </row>
-    <row r="11" spans="1:17" s="9" customFormat="1" ht="11.25">
-[...6 lines deleted...]
-      <c r="C11" s="62" t="s">
+    <row r="30" spans="1:18" s="8" customFormat="1" ht="11.25">
+      <c r="A30" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="B30" s="67" t="s">
         <v>0</v>
       </c>
-      <c r="D11" s="62">
-[...5 lines deleted...]
-      <c r="F11" s="62">
+      <c r="C30" s="67" t="s">
+        <v>0</v>
+      </c>
+      <c r="D30" s="67" t="s">
+        <v>0</v>
+      </c>
+      <c r="E30" s="67" t="s">
+        <v>0</v>
+      </c>
+      <c r="F30" s="67" t="s">
+        <v>0</v>
+      </c>
+      <c r="G30" s="67" t="s">
+        <v>0</v>
+      </c>
+      <c r="H30" s="67" t="s">
+        <v>0</v>
+      </c>
+      <c r="I30" s="67" t="s">
+        <v>0</v>
+      </c>
+      <c r="J30" s="67">
         <v>-1</v>
       </c>
-      <c r="G11" s="62">
-[...2 lines deleted...]
-      <c r="H11" s="62" t="s">
+      <c r="K30" s="67" t="s">
         <v>0</v>
       </c>
-      <c r="I11" s="62">
-[...2 lines deleted...]
-      <c r="J11" s="62" t="s">
+      <c r="L30" s="67">
+        <v>2</v>
+      </c>
+      <c r="M30" s="67" t="s">
         <v>0</v>
       </c>
-      <c r="K11" s="62" t="s">
+      <c r="N30" s="67" t="s">
         <v>0</v>
       </c>
-      <c r="L11" s="62">
-[...2 lines deleted...]
-      <c r="M11" s="62" t="s">
+      <c r="O30" s="66" t="s">
         <v>0</v>
       </c>
-      <c r="N11" s="62">
+      <c r="P30" s="67">
+        <v>2</v>
+      </c>
+      <c r="Q30" s="67">
         <v>-1</v>
       </c>
-      <c r="O11" s="62">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="R30" s="77">
+        <v>3</v>
       </c>
     </row>
-    <row r="12" spans="1:17" s="9" customFormat="1" ht="11.25">
-[...942 lines deleted...]
-    <row r="31" spans="1:17">
+    <row r="31" spans="1:18">
       <c r="A31" s="11"/>
       <c r="B31" s="11"/>
       <c r="C31" s="11"/>
       <c r="D31" s="11"/>
       <c r="E31" s="11"/>
       <c r="F31" s="11"/>
       <c r="G31" s="11"/>
       <c r="H31" s="11"/>
       <c r="I31" s="11"/>
       <c r="J31" s="14"/>
       <c r="K31" s="11"/>
       <c r="L31" s="11"/>
       <c r="M31" s="11"/>
       <c r="N31" s="11"/>
       <c r="O31" s="11"/>
       <c r="P31" s="11"/>
     </row>
-    <row r="32" spans="1:17">
+    <row r="32" spans="1:18">
       <c r="A32" s="11"/>
       <c r="B32" s="11"/>
       <c r="C32" s="11"/>
       <c r="D32" s="11"/>
       <c r="E32" s="11"/>
       <c r="F32" s="11"/>
       <c r="G32" s="11"/>
       <c r="H32" s="11"/>
       <c r="I32" s="11"/>
       <c r="J32" s="14"/>
       <c r="K32" s="11"/>
       <c r="L32" s="11"/>
       <c r="M32" s="11"/>
       <c r="N32" s="11"/>
       <c r="O32" s="11"/>
       <c r="P32" s="11"/>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" s="11"/>
       <c r="B33" s="11"/>
       <c r="C33" s="11"/>
       <c r="D33" s="11"/>
       <c r="E33" s="11"/>
       <c r="F33" s="11"/>
       <c r="G33" s="11"/>
@@ -47637,55 +47895,55 @@
       <c r="P33" s="11"/>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" s="11"/>
       <c r="B34" s="11"/>
       <c r="C34" s="11"/>
       <c r="D34" s="11"/>
       <c r="E34" s="11"/>
       <c r="F34" s="11"/>
       <c r="G34" s="11"/>
       <c r="H34" s="11"/>
       <c r="I34" s="11"/>
       <c r="J34" s="11"/>
       <c r="K34" s="11"/>
       <c r="L34" s="11"/>
       <c r="M34" s="11"/>
       <c r="N34" s="11"/>
       <c r="O34" s="11"/>
       <c r="P34" s="11"/>
     </row>
     <row r="35" spans="1:16">
       <c r="J35"/>
     </row>
   </sheetData>
   <mergeCells count="5">
-    <mergeCell ref="A4:N4"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A7:Q7"/>
     <mergeCell ref="A17:Q17"/>
     <mergeCell ref="A21:Q21"/>
+    <mergeCell ref="A4:R4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Immigrants</vt:lpstr>