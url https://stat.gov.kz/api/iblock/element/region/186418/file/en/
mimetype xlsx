--- v0 (2026-04-14)
+++ v1 (2026-05-08)
@@ -1,111 +1,123 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11760"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11760" activeTab="2"/>
   </bookViews>
   <sheets>
-    <sheet name="All population" sheetId="3" r:id="rId1"/>
+    <sheet name="Immigrants" sheetId="3" r:id="rId1"/>
+    <sheet name="Emigrants" sheetId="4" r:id="rId2"/>
+    <sheet name="The net migration" sheetId="5" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="124519"/>
+  <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="14">
-[...2 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="78" uniqueCount="16">
   <si>
     <t>people</t>
   </si>
   <si>
     <t>All population</t>
   </si>
   <si>
     <t>Urban population</t>
   </si>
   <si>
     <t>Rural population</t>
   </si>
   <si>
     <t>Atyrau region</t>
   </si>
   <si>
     <t>Atyrau g.a</t>
   </si>
   <si>
     <t>Zhylyoi</t>
   </si>
   <si>
     <t>Inder</t>
   </si>
   <si>
     <t>Isatai</t>
   </si>
   <si>
     <t>Kurmangazy</t>
   </si>
   <si>
     <t>Kyzylkoga</t>
   </si>
   <si>
     <t>Makat</t>
   </si>
   <si>
     <t>Machambet</t>
   </si>
+  <si>
+    <t>Arrival of migrants in streams of the Atyrau region</t>
+  </si>
+  <si>
+    <t>Balance of migration for all flows  of the Atyrau region</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Departure of migrants in all flows of the Atyrau region</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="33">
+  <fonts count="53">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="MS Sans Serif"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
@@ -292,52 +304,218 @@
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <color theme="3"/>
+      <name val="Cambria"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="major"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="15"/>
+      <color theme="3"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="13"/>
+      <color theme="3"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="3"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF006100"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF9C0006"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF9C6500"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF3F3F76"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FF3F3F3F"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FFFA7D00"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFA7D00"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="0"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <color rgb="FF7F7F7F"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="0"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <color theme="3"/>
+      <name val="Cambria"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
-  <fills count="24">
+  <fills count="37">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="31"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="45"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="42"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="46"/>
       </patternFill>
@@ -410,52 +588,117 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="53"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="22"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="55"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="43"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="26"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFC6EFCE"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFC7CE"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFEB9C"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFCC99"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFF2F2F2"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFA5A5A5"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFFCC"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="14">
+  <borders count="24">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
@@ -570,52 +813,172 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="22"/>
       </left>
       <right style="thin">
         <color indexed="22"/>
       </right>
       <top style="thin">
         <color indexed="22"/>
       </top>
       <bottom style="thin">
         <color indexed="22"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="double">
         <color indexed="52"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color theme="4"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color theme="4" tint="0.499984740745262"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color theme="4" tint="0.39997558519241921"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF7F7F7F"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF7F7F7F"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF7F7F7F"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF7F7F7F"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF3F3F3F"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF3F3F3F"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF3F3F3F"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF3F3F3F"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="double">
+        <color rgb="FFFF8001"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color rgb="FF3F3F3F"/>
+      </left>
+      <right style="double">
+        <color rgb="FF3F3F3F"/>
+      </right>
+      <top style="double">
+        <color rgb="FF3F3F3F"/>
+      </top>
+      <bottom style="double">
+        <color rgb="FF3F3F3F"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFB2B2B2"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFB2B2B2"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFB2B2B2"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFB2B2B2"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color theme="4"/>
+      </top>
+      <bottom style="double">
+        <color theme="4"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="20971">
+  <cellStyleXfs count="23883">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
@@ -21573,130 +21936,3025 @@
     <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="27" borderId="18" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="28" borderId="19" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="28" borderId="18" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="20" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="29" borderId="21" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="23" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="33" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="34" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="39" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="74">
+  <cellXfs count="203">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="49" fontId="31" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="31" fillId="0" borderId="4" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
-    </xf>
-[...5 lines deleted...]
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="31" fillId="0" borderId="0" xfId="20771" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="31" fillId="0" borderId="0" xfId="20785" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="31" fillId="0" borderId="0" xfId="20803" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="31" fillId="0" borderId="0" xfId="20813" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="31" fillId="0" borderId="0" xfId="20833" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="31" fillId="0" borderId="0" xfId="20853" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="31" fillId="0" borderId="0" xfId="20869" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="31" fillId="0" borderId="0" xfId="20884" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="31" fillId="0" borderId="0" xfId="20907" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="31" fillId="0" borderId="0" xfId="20924" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="31" fillId="0" borderId="0" xfId="20936" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
-    </xf>
-[...8 lines deleted...]
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="31" fillId="0" borderId="0" xfId="20927" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="31" fillId="0" borderId="0" xfId="20770" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="31" fillId="0" borderId="0" xfId="20872" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="31" fillId="0" borderId="0" xfId="20776" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="31" fillId="0" borderId="0" xfId="20799" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="31" fillId="0" borderId="0" xfId="20857" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="31" fillId="0" borderId="0" xfId="20910" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="31" fillId="0" borderId="0" xfId="20955" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
@@ -21766,190 +25024,824 @@
     </xf>
     <xf numFmtId="3" fontId="31" fillId="0" borderId="4" xfId="20901" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="31" fillId="0" borderId="4" xfId="20899" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="31" fillId="0" borderId="4" xfId="20950" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="31" fillId="0" borderId="4" xfId="20911" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="31" fillId="0" borderId="4" xfId="20909" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="31" fillId="0" borderId="4" xfId="20794" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="31" fillId="0" borderId="4" xfId="20949" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="31" fillId="0" borderId="4" xfId="20948" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="1" fontId="30" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="31" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="31" fillId="0" borderId="0" xfId="21026" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="31" fillId="0" borderId="0" xfId="21056" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="31" fillId="0" borderId="0" xfId="21087" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="31" fillId="0" borderId="0" xfId="21111" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="31" fillId="0" borderId="0" xfId="21132" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="31" fillId="0" borderId="0" xfId="21160" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="31" fillId="0" borderId="0" xfId="21194" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="31" fillId="0" borderId="0" xfId="21229" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="51" fillId="0" borderId="0" xfId="23320" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="31" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="31" fillId="0" borderId="0" xfId="21281" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="31" fillId="0" borderId="0" xfId="21309" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="31" fillId="0" borderId="0" xfId="23187" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="31" fillId="0" borderId="0" xfId="23214" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="31" fillId="0" borderId="0" xfId="23246" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="51" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="31" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="31" fillId="0" borderId="0" xfId="21138" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="31" fillId="0" borderId="0" xfId="21135" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="31" fillId="0" borderId="0" xfId="21060" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="31" fillId="0" borderId="0" xfId="20998" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="31" fillId="0" borderId="0" xfId="21179" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="31" fillId="0" borderId="0" xfId="21210" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="31" fillId="0" borderId="0" xfId="21245" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="31" fillId="0" borderId="0" xfId="21010" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="31" fillId="0" borderId="0" xfId="21297" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="31" fillId="0" borderId="0" xfId="23237" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="51" fillId="0" borderId="0" xfId="23720" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="31" fillId="0" borderId="0" xfId="23749" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="31" fillId="0" borderId="0" xfId="23762" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="31" fillId="0" borderId="0" xfId="23777" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="31" fillId="0" borderId="0" xfId="23794" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="31" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="31" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="31" fillId="0" borderId="0" xfId="21214" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="31" fillId="0" borderId="0" xfId="23750" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="31" fillId="0" borderId="0" xfId="23785" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="31" fillId="0" borderId="0" xfId="23808" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="31" fillId="0" borderId="0" xfId="21315" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="31" fillId="0" borderId="0" xfId="23212" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="31" fillId="0" borderId="0" xfId="23262" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="31" fillId="0" borderId="0" xfId="23669" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="31" fillId="0" borderId="4" xfId="21214" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="31" fillId="0" borderId="4" xfId="23750" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="31" fillId="0" borderId="4" xfId="23785" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="31" fillId="0" borderId="4" xfId="23808" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="31" fillId="0" borderId="4" xfId="21315" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="31" fillId="0" borderId="4" xfId="23212" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="31" fillId="0" borderId="4" xfId="23262" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="31" fillId="0" borderId="4" xfId="23669" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="31" fillId="0" borderId="0" xfId="23660" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="51" fillId="0" borderId="0" xfId="23235" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="31" fillId="0" borderId="0" xfId="21120" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="31" fillId="0" borderId="0" xfId="21250" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="31" fillId="0" borderId="0" xfId="21240" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="31" fillId="0" borderId="0" xfId="21049" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="31" fillId="0" borderId="0" xfId="21029" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="31" fillId="0" borderId="4" xfId="23660" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="31" fillId="0" borderId="4" xfId="21120" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="31" fillId="0" borderId="4" xfId="21250" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="31" fillId="0" borderId="4" xfId="21240" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="31" fillId="0" borderId="4" xfId="21029" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="31" fillId="0" borderId="4" xfId="21049" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="31" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="31" fillId="0" borderId="0" xfId="23569" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="31" fillId="0" borderId="0" xfId="23179" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="31" fillId="0" borderId="0" xfId="23735" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="31" fillId="0" borderId="0" xfId="21012" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="31" fillId="0" borderId="0" xfId="21218" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="31" fillId="0" borderId="0" xfId="21141" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="31" fillId="0" borderId="0" xfId="20995" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="31" fillId="0" borderId="0" xfId="23220" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="31" fillId="0" borderId="0" xfId="23801" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="31" fillId="0" borderId="0" xfId="21022" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="31" fillId="0" borderId="0" xfId="23561" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="31" fillId="0" borderId="0" xfId="23731" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="31" fillId="0" borderId="0" xfId="23628" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="31" fillId="0" borderId="0" xfId="23633" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="51" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="52" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="31" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="31" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="31" fillId="0" borderId="0" xfId="23868" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="31" fillId="0" borderId="0" xfId="21216" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="31" fillId="0" borderId="0" xfId="23559" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="31" fillId="0" borderId="0" xfId="23206" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="31" fillId="0" borderId="0" xfId="23539" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="31" fillId="0" borderId="0" xfId="21098" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="31" fillId="0" borderId="0" xfId="23241" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="31" fillId="0" borderId="0" xfId="21078" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="31" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="31" fillId="0" borderId="0" xfId="23629" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="31" fillId="0" borderId="0" xfId="21067" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="31" fillId="0" borderId="0" xfId="23519" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="31" fillId="0" borderId="0" xfId="21077" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="31" fillId="0" borderId="0" xfId="23869" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="51" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="52" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="52" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="31" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="31" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="31" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="31" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="31" fillId="0" borderId="0" xfId="23753" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="31" fillId="0" borderId="0" xfId="23656" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="31" fillId="0" borderId="0" xfId="21189" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="31" fillId="0" borderId="0" xfId="21318" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="31" fillId="0" borderId="0" xfId="21313" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="31" fillId="0" borderId="0" xfId="23585" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="31" fillId="0" borderId="0" xfId="23269" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="31" fillId="0" borderId="0" xfId="21156" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="31" fillId="0" borderId="0" xfId="23800" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="31" fillId="0" borderId="0" xfId="23196" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="31" fillId="0" borderId="0" xfId="23873" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="31" fillId="0" borderId="0" xfId="23807" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="31" fillId="0" borderId="0" xfId="23768" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="31" fillId="0" borderId="0" xfId="21057" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="51" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="31" fillId="0" borderId="4" xfId="21189" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="31" fillId="0" borderId="4" xfId="21318" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="31" fillId="0" borderId="4" xfId="21313" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="31" fillId="0" borderId="4" xfId="23585" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="31" fillId="0" borderId="4" xfId="23269" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="31" fillId="0" borderId="4" xfId="21156" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="31" fillId="0" borderId="4" xfId="23800" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="31" fillId="0" borderId="4" xfId="23196" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="31" fillId="0" borderId="4" xfId="23753" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="31" fillId="0" borderId="4" xfId="23656" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="31" fillId="0" borderId="4" xfId="23873" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="31" fillId="0" borderId="4" xfId="23807" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="31" fillId="0" borderId="4" xfId="23768" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="31" fillId="0" borderId="4" xfId="21057" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1"/>
-    <xf numFmtId="1" fontId="30" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="20971">
+  <cellStyles count="23883">
     <cellStyle name="20% - Акцент1 10" xfId="13160"/>
     <cellStyle name="20% - Акцент1 100" xfId="9322"/>
     <cellStyle name="20% - Акцент1 101" xfId="9280"/>
     <cellStyle name="20% - Акцент1 102" xfId="9238"/>
     <cellStyle name="20% - Акцент1 103" xfId="9196"/>
     <cellStyle name="20% - Акцент1 104" xfId="9155"/>
     <cellStyle name="20% - Акцент1 105" xfId="9112"/>
     <cellStyle name="20% - Акцент1 106" xfId="9070"/>
     <cellStyle name="20% - Акцент1 107" xfId="9028"/>
     <cellStyle name="20% - Акцент1 108" xfId="8986"/>
     <cellStyle name="20% - Акцент1 109" xfId="8944"/>
     <cellStyle name="20% - Акцент1 11" xfId="13118"/>
     <cellStyle name="20% - Акцент1 110" xfId="8903"/>
     <cellStyle name="20% - Акцент1 111" xfId="8861"/>
     <cellStyle name="20% - Акцент1 112" xfId="8819"/>
     <cellStyle name="20% - Акцент1 113" xfId="8778"/>
     <cellStyle name="20% - Акцент1 114" xfId="8735"/>
     <cellStyle name="20% - Акцент1 115" xfId="8693"/>
     <cellStyle name="20% - Акцент1 116" xfId="8651"/>
     <cellStyle name="20% - Акцент1 117" xfId="8609"/>
     <cellStyle name="20% - Акцент1 118" xfId="8567"/>
     <cellStyle name="20% - Акцент1 119" xfId="8525"/>
     <cellStyle name="20% - Акцент1 12" xfId="13076"/>
     <cellStyle name="20% - Акцент1 120" xfId="8483"/>
     <cellStyle name="20% - Акцент1 121" xfId="8441"/>
     <cellStyle name="20% - Акцент1 122" xfId="8399"/>
     <cellStyle name="20% - Акцент1 123" xfId="8358"/>
     <cellStyle name="20% - Акцент1 124" xfId="8316"/>
     <cellStyle name="20% - Акцент1 125" xfId="8274"/>
     <cellStyle name="20% - Акцент1 126" xfId="8232"/>
     <cellStyle name="20% - Акцент1 127" xfId="8190"/>
     <cellStyle name="20% - Акцент1 128" xfId="8150"/>
     <cellStyle name="20% - Акцент1 129" xfId="13533"/>
     <cellStyle name="20% - Акцент1 13" xfId="13035"/>
     <cellStyle name="20% - Акцент1 130" xfId="8094"/>
     <cellStyle name="20% - Акцент1 131" xfId="8064"/>
     <cellStyle name="20% - Акцент1 132" xfId="8023"/>
     <cellStyle name="20% - Акцент1 133" xfId="7981"/>
     <cellStyle name="20% - Акцент1 134" xfId="7940"/>
     <cellStyle name="20% - Акцент1 135" xfId="7899"/>
     <cellStyle name="20% - Акцент1 14" xfId="12994"/>
     <cellStyle name="20% - Акцент1 15" xfId="12952"/>
     <cellStyle name="20% - Акцент1 16" xfId="12910"/>
     <cellStyle name="20% - Акцент1 17" xfId="12868"/>
     <cellStyle name="20% - Акцент1 18" xfId="12826"/>
     <cellStyle name="20% - Акцент1 19" xfId="12784"/>
     <cellStyle name="20% - Акцент1 2" xfId="13494"/>
+    <cellStyle name="20% - Акцент1 2 10" xfId="21342"/>
+    <cellStyle name="20% - Акцент1 2 11" xfId="21343"/>
+    <cellStyle name="20% - Акцент1 2 12" xfId="21344"/>
+    <cellStyle name="20% - Акцент1 2 13" xfId="21345"/>
+    <cellStyle name="20% - Акцент1 2 14" xfId="21346"/>
+    <cellStyle name="20% - Акцент1 2 15" xfId="21347"/>
+    <cellStyle name="20% - Акцент1 2 16" xfId="21348"/>
+    <cellStyle name="20% - Акцент1 2 17" xfId="21349"/>
+    <cellStyle name="20% - Акцент1 2 18" xfId="21350"/>
+    <cellStyle name="20% - Акцент1 2 19" xfId="21351"/>
+    <cellStyle name="20% - Акцент1 2 2" xfId="21341"/>
+    <cellStyle name="20% - Акцент1 2 20" xfId="21352"/>
+    <cellStyle name="20% - Акцент1 2 21" xfId="21353"/>
+    <cellStyle name="20% - Акцент1 2 22" xfId="21354"/>
+    <cellStyle name="20% - Акцент1 2 23" xfId="21355"/>
+    <cellStyle name="20% - Акцент1 2 24" xfId="21356"/>
+    <cellStyle name="20% - Акцент1 2 25" xfId="21357"/>
+    <cellStyle name="20% - Акцент1 2 26" xfId="23051"/>
+    <cellStyle name="20% - Акцент1 2 27" xfId="23327"/>
+    <cellStyle name="20% - Акцент1 2 28" xfId="23042"/>
+    <cellStyle name="20% - Акцент1 2 29" xfId="23460"/>
+    <cellStyle name="20% - Акцент1 2 3" xfId="21358"/>
+    <cellStyle name="20% - Акцент1 2 30" xfId="23049"/>
+    <cellStyle name="20% - Акцент1 2 31" xfId="22999"/>
+    <cellStyle name="20% - Акцент1 2 4" xfId="21359"/>
+    <cellStyle name="20% - Акцент1 2 5" xfId="21360"/>
+    <cellStyle name="20% - Акцент1 2 6" xfId="21361"/>
+    <cellStyle name="20% - Акцент1 2 7" xfId="21362"/>
+    <cellStyle name="20% - Акцент1 2 8" xfId="21363"/>
+    <cellStyle name="20% - Акцент1 2 9" xfId="21364"/>
     <cellStyle name="20% - Акцент1 20" xfId="12742"/>
     <cellStyle name="20% - Акцент1 21" xfId="12700"/>
     <cellStyle name="20% - Акцент1 22" xfId="12658"/>
     <cellStyle name="20% - Акцент1 23" xfId="12616"/>
     <cellStyle name="20% - Акцент1 24" xfId="12574"/>
     <cellStyle name="20% - Акцент1 25" xfId="12532"/>
     <cellStyle name="20% - Акцент1 26" xfId="12490"/>
     <cellStyle name="20% - Акцент1 27" xfId="12449"/>
     <cellStyle name="20% - Акцент1 28" xfId="12405"/>
     <cellStyle name="20% - Акцент1 29" xfId="12363"/>
     <cellStyle name="20% - Акцент1 3" xfId="13451"/>
+    <cellStyle name="20% - Акцент1 3 10" xfId="21366"/>
+    <cellStyle name="20% - Акцент1 3 11" xfId="21367"/>
+    <cellStyle name="20% - Акцент1 3 12" xfId="21368"/>
+    <cellStyle name="20% - Акцент1 3 13" xfId="21369"/>
+    <cellStyle name="20% - Акцент1 3 14" xfId="21370"/>
+    <cellStyle name="20% - Акцент1 3 15" xfId="21371"/>
+    <cellStyle name="20% - Акцент1 3 16" xfId="21372"/>
+    <cellStyle name="20% - Акцент1 3 17" xfId="21373"/>
+    <cellStyle name="20% - Акцент1 3 18" xfId="21374"/>
+    <cellStyle name="20% - Акцент1 3 19" xfId="21375"/>
+    <cellStyle name="20% - Акцент1 3 2" xfId="21365"/>
+    <cellStyle name="20% - Акцент1 3 20" xfId="21376"/>
+    <cellStyle name="20% - Акцент1 3 21" xfId="21377"/>
+    <cellStyle name="20% - Акцент1 3 22" xfId="21378"/>
+    <cellStyle name="20% - Акцент1 3 23" xfId="21379"/>
+    <cellStyle name="20% - Акцент1 3 24" xfId="21380"/>
+    <cellStyle name="20% - Акцент1 3 25" xfId="21381"/>
+    <cellStyle name="20% - Акцент1 3 26" xfId="23107"/>
+    <cellStyle name="20% - Акцент1 3 27" xfId="23464"/>
+    <cellStyle name="20% - Акцент1 3 28" xfId="23136"/>
+    <cellStyle name="20% - Акцент1 3 29" xfId="23499"/>
+    <cellStyle name="20% - Акцент1 3 3" xfId="21382"/>
+    <cellStyle name="20% - Акцент1 3 30" xfId="23493"/>
+    <cellStyle name="20% - Акцент1 3 31" xfId="23463"/>
+    <cellStyle name="20% - Акцент1 3 4" xfId="21383"/>
+    <cellStyle name="20% - Акцент1 3 5" xfId="21384"/>
+    <cellStyle name="20% - Акцент1 3 6" xfId="21385"/>
+    <cellStyle name="20% - Акцент1 3 7" xfId="21386"/>
+    <cellStyle name="20% - Акцент1 3 8" xfId="21387"/>
+    <cellStyle name="20% - Акцент1 3 9" xfId="21388"/>
     <cellStyle name="20% - Акцент1 30" xfId="12321"/>
     <cellStyle name="20% - Акцент1 31" xfId="12279"/>
     <cellStyle name="20% - Акцент1 32" xfId="12237"/>
     <cellStyle name="20% - Акцент1 33" xfId="12195"/>
     <cellStyle name="20% - Акцент1 34" xfId="12153"/>
     <cellStyle name="20% - Акцент1 35" xfId="12111"/>
     <cellStyle name="20% - Акцент1 36" xfId="12069"/>
     <cellStyle name="20% - Акцент1 37" xfId="12027"/>
     <cellStyle name="20% - Акцент1 38" xfId="11986"/>
     <cellStyle name="20% - Акцент1 39" xfId="11943"/>
     <cellStyle name="20% - Акцент1 4" xfId="13409"/>
+    <cellStyle name="20% - Акцент1 4 10" xfId="21390"/>
+    <cellStyle name="20% - Акцент1 4 11" xfId="21391"/>
+    <cellStyle name="20% - Акцент1 4 12" xfId="21392"/>
+    <cellStyle name="20% - Акцент1 4 13" xfId="21393"/>
+    <cellStyle name="20% - Акцент1 4 14" xfId="21394"/>
+    <cellStyle name="20% - Акцент1 4 15" xfId="21395"/>
+    <cellStyle name="20% - Акцент1 4 16" xfId="21396"/>
+    <cellStyle name="20% - Акцент1 4 17" xfId="21397"/>
+    <cellStyle name="20% - Акцент1 4 18" xfId="21398"/>
+    <cellStyle name="20% - Акцент1 4 19" xfId="21399"/>
+    <cellStyle name="20% - Акцент1 4 2" xfId="21389"/>
+    <cellStyle name="20% - Акцент1 4 20" xfId="21400"/>
+    <cellStyle name="20% - Акцент1 4 21" xfId="21401"/>
+    <cellStyle name="20% - Акцент1 4 22" xfId="21402"/>
+    <cellStyle name="20% - Акцент1 4 23" xfId="21403"/>
+    <cellStyle name="20% - Акцент1 4 24" xfId="21404"/>
+    <cellStyle name="20% - Акцент1 4 25" xfId="21405"/>
+    <cellStyle name="20% - Акцент1 4 26" xfId="23157"/>
+    <cellStyle name="20% - Акцент1 4 27" xfId="23376"/>
+    <cellStyle name="20% - Акцент1 4 28" xfId="23111"/>
+    <cellStyle name="20% - Акцент1 4 29" xfId="23449"/>
+    <cellStyle name="20% - Акцент1 4 3" xfId="21406"/>
+    <cellStyle name="20% - Акцент1 4 30" xfId="23450"/>
+    <cellStyle name="20% - Акцент1 4 31" xfId="23436"/>
+    <cellStyle name="20% - Акцент1 4 4" xfId="21407"/>
+    <cellStyle name="20% - Акцент1 4 5" xfId="21408"/>
+    <cellStyle name="20% - Акцент1 4 6" xfId="21409"/>
+    <cellStyle name="20% - Акцент1 4 7" xfId="21410"/>
+    <cellStyle name="20% - Акцент1 4 8" xfId="21411"/>
+    <cellStyle name="20% - Акцент1 4 9" xfId="21412"/>
     <cellStyle name="20% - Акцент1 40" xfId="11901"/>
     <cellStyle name="20% - Акцент1 41" xfId="11860"/>
     <cellStyle name="20% - Акцент1 42" xfId="11817"/>
     <cellStyle name="20% - Акцент1 43" xfId="11775"/>
     <cellStyle name="20% - Акцент1 44" xfId="11733"/>
     <cellStyle name="20% - Акцент1 45" xfId="11691"/>
     <cellStyle name="20% - Акцент1 46" xfId="11649"/>
     <cellStyle name="20% - Акцент1 47" xfId="11607"/>
     <cellStyle name="20% - Акцент1 48" xfId="11565"/>
     <cellStyle name="20% - Акцент1 49" xfId="11523"/>
     <cellStyle name="20% - Акцент1 5" xfId="13368"/>
+    <cellStyle name="20% - Акцент1 5 10" xfId="21414"/>
+    <cellStyle name="20% - Акцент1 5 11" xfId="21415"/>
+    <cellStyle name="20% - Акцент1 5 12" xfId="21416"/>
+    <cellStyle name="20% - Акцент1 5 13" xfId="21417"/>
+    <cellStyle name="20% - Акцент1 5 14" xfId="21418"/>
+    <cellStyle name="20% - Акцент1 5 15" xfId="21419"/>
+    <cellStyle name="20% - Акцент1 5 16" xfId="21420"/>
+    <cellStyle name="20% - Акцент1 5 17" xfId="21421"/>
+    <cellStyle name="20% - Акцент1 5 18" xfId="21422"/>
+    <cellStyle name="20% - Акцент1 5 19" xfId="21423"/>
+    <cellStyle name="20% - Акцент1 5 2" xfId="21413"/>
+    <cellStyle name="20% - Акцент1 5 20" xfId="21424"/>
+    <cellStyle name="20% - Акцент1 5 21" xfId="21425"/>
+    <cellStyle name="20% - Акцент1 5 22" xfId="21426"/>
+    <cellStyle name="20% - Акцент1 5 23" xfId="21427"/>
+    <cellStyle name="20% - Акцент1 5 24" xfId="21428"/>
+    <cellStyle name="20% - Акцент1 5 25" xfId="21429"/>
+    <cellStyle name="20% - Акцент1 5 26" xfId="23001"/>
+    <cellStyle name="20% - Акцент1 5 27" xfId="23333"/>
+    <cellStyle name="20% - Акцент1 5 28" xfId="23022"/>
+    <cellStyle name="20% - Акцент1 5 29" xfId="23351"/>
+    <cellStyle name="20% - Акцент1 5 3" xfId="21430"/>
+    <cellStyle name="20% - Акцент1 5 30" xfId="23028"/>
+    <cellStyle name="20% - Акцент1 5 31" xfId="23309"/>
+    <cellStyle name="20% - Акцент1 5 4" xfId="21431"/>
+    <cellStyle name="20% - Акцент1 5 5" xfId="21432"/>
+    <cellStyle name="20% - Акцент1 5 6" xfId="21433"/>
+    <cellStyle name="20% - Акцент1 5 7" xfId="21434"/>
+    <cellStyle name="20% - Акцент1 5 8" xfId="21435"/>
+    <cellStyle name="20% - Акцент1 5 9" xfId="21436"/>
     <cellStyle name="20% - Акцент1 50" xfId="11480"/>
     <cellStyle name="20% - Акцент1 51" xfId="11439"/>
     <cellStyle name="20% - Акцент1 52" xfId="11397"/>
     <cellStyle name="20% - Акцент1 53" xfId="11356"/>
     <cellStyle name="20% - Акцент1 54" xfId="11315"/>
     <cellStyle name="20% - Акцент1 55" xfId="11273"/>
     <cellStyle name="20% - Акцент1 56" xfId="11231"/>
     <cellStyle name="20% - Акцент1 57" xfId="11189"/>
     <cellStyle name="20% - Акцент1 58" xfId="11147"/>
     <cellStyle name="20% - Акцент1 59" xfId="11105"/>
     <cellStyle name="20% - Акцент1 6" xfId="13327"/>
+    <cellStyle name="20% - Акцент1 6 10" xfId="21438"/>
+    <cellStyle name="20% - Акцент1 6 11" xfId="21439"/>
+    <cellStyle name="20% - Акцент1 6 12" xfId="21440"/>
+    <cellStyle name="20% - Акцент1 6 13" xfId="21441"/>
+    <cellStyle name="20% - Акцент1 6 14" xfId="21442"/>
+    <cellStyle name="20% - Акцент1 6 15" xfId="21443"/>
+    <cellStyle name="20% - Акцент1 6 16" xfId="21444"/>
+    <cellStyle name="20% - Акцент1 6 17" xfId="21445"/>
+    <cellStyle name="20% - Акцент1 6 18" xfId="21446"/>
+    <cellStyle name="20% - Акцент1 6 19" xfId="21447"/>
+    <cellStyle name="20% - Акцент1 6 2" xfId="21437"/>
+    <cellStyle name="20% - Акцент1 6 20" xfId="21448"/>
+    <cellStyle name="20% - Акцент1 6 21" xfId="21449"/>
+    <cellStyle name="20% - Акцент1 6 22" xfId="21450"/>
+    <cellStyle name="20% - Акцент1 6 23" xfId="21451"/>
+    <cellStyle name="20% - Акцент1 6 24" xfId="21452"/>
+    <cellStyle name="20% - Акцент1 6 25" xfId="21453"/>
+    <cellStyle name="20% - Акцент1 6 26" xfId="23044"/>
+    <cellStyle name="20% - Акцент1 6 27" xfId="23337"/>
+    <cellStyle name="20% - Акцент1 6 28" xfId="23004"/>
+    <cellStyle name="20% - Акцент1 6 29" xfId="23190"/>
+    <cellStyle name="20% - Акцент1 6 3" xfId="21454"/>
+    <cellStyle name="20% - Акцент1 6 30" xfId="23340"/>
+    <cellStyle name="20% - Акцент1 6 31" xfId="23027"/>
+    <cellStyle name="20% - Акцент1 6 4" xfId="21455"/>
+    <cellStyle name="20% - Акцент1 6 5" xfId="21456"/>
+    <cellStyle name="20% - Акцент1 6 6" xfId="21457"/>
+    <cellStyle name="20% - Акцент1 6 7" xfId="21458"/>
+    <cellStyle name="20% - Акцент1 6 8" xfId="21459"/>
+    <cellStyle name="20% - Акцент1 6 9" xfId="21460"/>
     <cellStyle name="20% - Акцент1 60" xfId="11063"/>
     <cellStyle name="20% - Акцент1 61" xfId="11021"/>
     <cellStyle name="20% - Акцент1 62" xfId="10979"/>
     <cellStyle name="20% - Акцент1 63" xfId="10937"/>
     <cellStyle name="20% - Акцент1 64" xfId="10895"/>
     <cellStyle name="20% - Акцент1 65" xfId="10854"/>
     <cellStyle name="20% - Акцент1 66" xfId="10811"/>
     <cellStyle name="20% - Акцент1 67" xfId="10769"/>
     <cellStyle name="20% - Акцент1 68" xfId="10727"/>
     <cellStyle name="20% - Акцент1 69" xfId="10685"/>
     <cellStyle name="20% - Акцент1 7" xfId="13285"/>
+    <cellStyle name="20% - Акцент1 7 10" xfId="21462"/>
+    <cellStyle name="20% - Акцент1 7 11" xfId="21463"/>
+    <cellStyle name="20% - Акцент1 7 12" xfId="21464"/>
+    <cellStyle name="20% - Акцент1 7 13" xfId="21465"/>
+    <cellStyle name="20% - Акцент1 7 14" xfId="21466"/>
+    <cellStyle name="20% - Акцент1 7 15" xfId="21467"/>
+    <cellStyle name="20% - Акцент1 7 16" xfId="21468"/>
+    <cellStyle name="20% - Акцент1 7 17" xfId="21469"/>
+    <cellStyle name="20% - Акцент1 7 18" xfId="21470"/>
+    <cellStyle name="20% - Акцент1 7 19" xfId="21471"/>
+    <cellStyle name="20% - Акцент1 7 2" xfId="21461"/>
+    <cellStyle name="20% - Акцент1 7 20" xfId="21472"/>
+    <cellStyle name="20% - Акцент1 7 21" xfId="21473"/>
+    <cellStyle name="20% - Акцент1 7 22" xfId="21474"/>
+    <cellStyle name="20% - Акцент1 7 23" xfId="21475"/>
+    <cellStyle name="20% - Акцент1 7 24" xfId="21476"/>
+    <cellStyle name="20% - Акцент1 7 25" xfId="21477"/>
+    <cellStyle name="20% - Акцент1 7 26" xfId="23109"/>
+    <cellStyle name="20% - Акцент1 7 27" xfId="23316"/>
+    <cellStyle name="20% - Акцент1 7 28" xfId="23069"/>
+    <cellStyle name="20% - Акцент1 7 29" xfId="23447"/>
+    <cellStyle name="20% - Акцент1 7 3" xfId="21478"/>
+    <cellStyle name="20% - Акцент1 7 30" xfId="23038"/>
+    <cellStyle name="20% - Акцент1 7 31" xfId="23358"/>
+    <cellStyle name="20% - Акцент1 7 4" xfId="21479"/>
+    <cellStyle name="20% - Акцент1 7 5" xfId="21480"/>
+    <cellStyle name="20% - Акцент1 7 6" xfId="21481"/>
+    <cellStyle name="20% - Акцент1 7 7" xfId="21482"/>
+    <cellStyle name="20% - Акцент1 7 8" xfId="21483"/>
+    <cellStyle name="20% - Акцент1 7 9" xfId="21484"/>
     <cellStyle name="20% - Акцент1 70" xfId="10643"/>
     <cellStyle name="20% - Акцент1 71" xfId="10602"/>
     <cellStyle name="20% - Акцент1 72" xfId="10559"/>
     <cellStyle name="20% - Акцент1 73" xfId="10517"/>
     <cellStyle name="20% - Акцент1 74" xfId="10475"/>
     <cellStyle name="20% - Акцент1 75" xfId="10433"/>
     <cellStyle name="20% - Акцент1 76" xfId="10391"/>
     <cellStyle name="20% - Акцент1 77" xfId="10349"/>
     <cellStyle name="20% - Акцент1 78" xfId="10307"/>
     <cellStyle name="20% - Акцент1 79" xfId="13536"/>
     <cellStyle name="20% - Акцент1 8" xfId="13243"/>
+    <cellStyle name="20% - Акцент1 8 10" xfId="21486"/>
+    <cellStyle name="20% - Акцент1 8 11" xfId="21487"/>
+    <cellStyle name="20% - Акцент1 8 12" xfId="21488"/>
+    <cellStyle name="20% - Акцент1 8 13" xfId="21489"/>
+    <cellStyle name="20% - Акцент1 8 14" xfId="21490"/>
+    <cellStyle name="20% - Акцент1 8 15" xfId="21491"/>
+    <cellStyle name="20% - Акцент1 8 16" xfId="21492"/>
+    <cellStyle name="20% - Акцент1 8 17" xfId="21493"/>
+    <cellStyle name="20% - Акцент1 8 18" xfId="21494"/>
+    <cellStyle name="20% - Акцент1 8 19" xfId="21495"/>
+    <cellStyle name="20% - Акцент1 8 2" xfId="21485"/>
+    <cellStyle name="20% - Акцент1 8 20" xfId="21496"/>
+    <cellStyle name="20% - Акцент1 8 21" xfId="21497"/>
+    <cellStyle name="20% - Акцент1 8 22" xfId="21498"/>
+    <cellStyle name="20% - Акцент1 8 23" xfId="21499"/>
+    <cellStyle name="20% - Акцент1 8 24" xfId="21500"/>
+    <cellStyle name="20% - Акцент1 8 25" xfId="21501"/>
+    <cellStyle name="20% - Акцент1 8 26" xfId="23163"/>
+    <cellStyle name="20% - Акцент1 8 27" xfId="23438"/>
+    <cellStyle name="20% - Акцент1 8 28" xfId="23350"/>
+    <cellStyle name="20% - Акцент1 8 29" xfId="23122"/>
+    <cellStyle name="20% - Акцент1 8 3" xfId="21502"/>
+    <cellStyle name="20% - Акцент1 8 30" xfId="22994"/>
+    <cellStyle name="20% - Акцент1 8 31" xfId="23485"/>
+    <cellStyle name="20% - Акцент1 8 4" xfId="21503"/>
+    <cellStyle name="20% - Акцент1 8 5" xfId="21504"/>
+    <cellStyle name="20% - Акцент1 8 6" xfId="21505"/>
+    <cellStyle name="20% - Акцент1 8 7" xfId="21506"/>
+    <cellStyle name="20% - Акцент1 8 8" xfId="21507"/>
+    <cellStyle name="20% - Акцент1 8 9" xfId="21508"/>
     <cellStyle name="20% - Акцент1 80" xfId="10224"/>
     <cellStyle name="20% - Акцент1 81" xfId="10182"/>
     <cellStyle name="20% - Акцент1 82" xfId="10140"/>
     <cellStyle name="20% - Акцент1 82 2" xfId="10033"/>
     <cellStyle name="20% - Акцент1 83" xfId="10098"/>
     <cellStyle name="20% - Акцент1 84" xfId="9991"/>
     <cellStyle name="20% - Акцент1 85" xfId="9949"/>
     <cellStyle name="20% - Акцент1 86" xfId="9907"/>
     <cellStyle name="20% - Акцент1 87" xfId="9865"/>
     <cellStyle name="20% - Акцент1 88" xfId="9824"/>
     <cellStyle name="20% - Акцент1 89" xfId="9782"/>
     <cellStyle name="20% - Акцент1 9" xfId="13202"/>
+    <cellStyle name="20% - Акцент1 9 10" xfId="21510"/>
+    <cellStyle name="20% - Акцент1 9 11" xfId="21511"/>
+    <cellStyle name="20% - Акцент1 9 12" xfId="21512"/>
+    <cellStyle name="20% - Акцент1 9 13" xfId="21513"/>
+    <cellStyle name="20% - Акцент1 9 14" xfId="21514"/>
+    <cellStyle name="20% - Акцент1 9 15" xfId="21515"/>
+    <cellStyle name="20% - Акцент1 9 16" xfId="21516"/>
+    <cellStyle name="20% - Акцент1 9 17" xfId="21517"/>
+    <cellStyle name="20% - Акцент1 9 18" xfId="21518"/>
+    <cellStyle name="20% - Акцент1 9 19" xfId="21519"/>
+    <cellStyle name="20% - Акцент1 9 2" xfId="21509"/>
+    <cellStyle name="20% - Акцент1 9 20" xfId="21520"/>
+    <cellStyle name="20% - Акцент1 9 21" xfId="21521"/>
+    <cellStyle name="20% - Акцент1 9 22" xfId="21522"/>
+    <cellStyle name="20% - Акцент1 9 23" xfId="21523"/>
+    <cellStyle name="20% - Акцент1 9 24" xfId="21524"/>
+    <cellStyle name="20% - Акцент1 9 25" xfId="21525"/>
+    <cellStyle name="20% - Акцент1 9 26" xfId="23277"/>
+    <cellStyle name="20% - Акцент1 9 27" xfId="23311"/>
+    <cellStyle name="20% - Акцент1 9 28" xfId="23080"/>
+    <cellStyle name="20% - Акцент1 9 29" xfId="23432"/>
+    <cellStyle name="20% - Акцент1 9 3" xfId="21526"/>
+    <cellStyle name="20% - Акцент1 9 30" xfId="23191"/>
+    <cellStyle name="20% - Акцент1 9 31" xfId="23330"/>
+    <cellStyle name="20% - Акцент1 9 4" xfId="21527"/>
+    <cellStyle name="20% - Акцент1 9 5" xfId="21528"/>
+    <cellStyle name="20% - Акцент1 9 6" xfId="21529"/>
+    <cellStyle name="20% - Акцент1 9 7" xfId="21530"/>
+    <cellStyle name="20% - Акцент1 9 8" xfId="21531"/>
+    <cellStyle name="20% - Акцент1 9 9" xfId="21532"/>
     <cellStyle name="20% - Акцент1 90" xfId="9740"/>
     <cellStyle name="20% - Акцент1 91" xfId="9698"/>
     <cellStyle name="20% - Акцент1 92" xfId="9656"/>
     <cellStyle name="20% - Акцент1 93" xfId="9614"/>
     <cellStyle name="20% - Акцент1 94" xfId="9572"/>
     <cellStyle name="20% - Акцент1 95" xfId="9530"/>
     <cellStyle name="20% - Акцент1 96" xfId="9488"/>
     <cellStyle name="20% - Акцент1 97" xfId="9446"/>
     <cellStyle name="20% - Акцент1 98" xfId="9404"/>
     <cellStyle name="20% - Акцент1 99" xfId="9363"/>
     <cellStyle name="20% - Акцент2 10" xfId="13159"/>
     <cellStyle name="20% - Акцент2 100" xfId="9321"/>
     <cellStyle name="20% - Акцент2 101" xfId="9279"/>
     <cellStyle name="20% - Акцент2 102" xfId="9237"/>
     <cellStyle name="20% - Акцент2 103" xfId="9195"/>
     <cellStyle name="20% - Акцент2 104" xfId="9153"/>
     <cellStyle name="20% - Акцент2 105" xfId="9111"/>
     <cellStyle name="20% - Акцент2 106" xfId="9069"/>
     <cellStyle name="20% - Акцент2 107" xfId="9027"/>
     <cellStyle name="20% - Акцент2 108" xfId="8985"/>
     <cellStyle name="20% - Акцент2 109" xfId="8943"/>
     <cellStyle name="20% - Акцент2 11" xfId="13117"/>
     <cellStyle name="20% - Акцент2 110" xfId="8902"/>
     <cellStyle name="20% - Акцент2 111" xfId="8860"/>
     <cellStyle name="20% - Акцент2 112" xfId="8818"/>
@@ -21963,128 +25855,368 @@
     <cellStyle name="20% - Акцент2 12" xfId="13075"/>
     <cellStyle name="20% - Акцент2 120" xfId="8482"/>
     <cellStyle name="20% - Акцент2 121" xfId="8440"/>
     <cellStyle name="20% - Акцент2 122" xfId="8398"/>
     <cellStyle name="20% - Акцент2 123" xfId="8357"/>
     <cellStyle name="20% - Акцент2 124" xfId="8315"/>
     <cellStyle name="20% - Акцент2 125" xfId="8273"/>
     <cellStyle name="20% - Акцент2 126" xfId="8231"/>
     <cellStyle name="20% - Акцент2 127" xfId="8189"/>
     <cellStyle name="20% - Акцент2 128" xfId="8149"/>
     <cellStyle name="20% - Акцент2 129" xfId="13506"/>
     <cellStyle name="20% - Акцент2 13" xfId="13034"/>
     <cellStyle name="20% - Акцент2 130" xfId="8093"/>
     <cellStyle name="20% - Акцент2 131" xfId="8063"/>
     <cellStyle name="20% - Акцент2 132" xfId="8022"/>
     <cellStyle name="20% - Акцент2 133" xfId="13542"/>
     <cellStyle name="20% - Акцент2 134" xfId="7939"/>
     <cellStyle name="20% - Акцент2 135" xfId="7898"/>
     <cellStyle name="20% - Акцент2 14" xfId="12993"/>
     <cellStyle name="20% - Акцент2 15" xfId="12951"/>
     <cellStyle name="20% - Акцент2 16" xfId="12909"/>
     <cellStyle name="20% - Акцент2 17" xfId="12867"/>
     <cellStyle name="20% - Акцент2 18" xfId="12825"/>
     <cellStyle name="20% - Акцент2 19" xfId="12783"/>
     <cellStyle name="20% - Акцент2 2" xfId="13492"/>
+    <cellStyle name="20% - Акцент2 2 10" xfId="21534"/>
+    <cellStyle name="20% - Акцент2 2 11" xfId="21535"/>
+    <cellStyle name="20% - Акцент2 2 12" xfId="21536"/>
+    <cellStyle name="20% - Акцент2 2 13" xfId="21537"/>
+    <cellStyle name="20% - Акцент2 2 14" xfId="21538"/>
+    <cellStyle name="20% - Акцент2 2 15" xfId="21539"/>
+    <cellStyle name="20% - Акцент2 2 16" xfId="21540"/>
+    <cellStyle name="20% - Акцент2 2 17" xfId="21541"/>
+    <cellStyle name="20% - Акцент2 2 18" xfId="21542"/>
+    <cellStyle name="20% - Акцент2 2 19" xfId="21543"/>
+    <cellStyle name="20% - Акцент2 2 2" xfId="21533"/>
+    <cellStyle name="20% - Акцент2 2 20" xfId="21544"/>
+    <cellStyle name="20% - Акцент2 2 21" xfId="21545"/>
+    <cellStyle name="20% - Акцент2 2 22" xfId="21546"/>
+    <cellStyle name="20% - Акцент2 2 23" xfId="21547"/>
+    <cellStyle name="20% - Акцент2 2 24" xfId="21548"/>
+    <cellStyle name="20% - Акцент2 2 25" xfId="21549"/>
+    <cellStyle name="20% - Акцент2 2 26" xfId="23061"/>
+    <cellStyle name="20% - Акцент2 2 27" xfId="23308"/>
+    <cellStyle name="20% - Акцент2 2 28" xfId="23154"/>
+    <cellStyle name="20% - Акцент2 2 29" xfId="23365"/>
+    <cellStyle name="20% - Акцент2 2 3" xfId="21550"/>
+    <cellStyle name="20% - Акцент2 2 30" xfId="23186"/>
+    <cellStyle name="20% - Акцент2 2 31" xfId="23097"/>
+    <cellStyle name="20% - Акцент2 2 4" xfId="21551"/>
+    <cellStyle name="20% - Акцент2 2 5" xfId="21552"/>
+    <cellStyle name="20% - Акцент2 2 6" xfId="21553"/>
+    <cellStyle name="20% - Акцент2 2 7" xfId="21554"/>
+    <cellStyle name="20% - Акцент2 2 8" xfId="21555"/>
+    <cellStyle name="20% - Акцент2 2 9" xfId="21556"/>
     <cellStyle name="20% - Акцент2 20" xfId="12741"/>
     <cellStyle name="20% - Акцент2 21" xfId="12699"/>
     <cellStyle name="20% - Акцент2 22" xfId="12657"/>
     <cellStyle name="20% - Акцент2 23" xfId="12615"/>
     <cellStyle name="20% - Акцент2 24" xfId="12573"/>
     <cellStyle name="20% - Акцент2 25" xfId="12531"/>
     <cellStyle name="20% - Акцент2 26" xfId="12489"/>
     <cellStyle name="20% - Акцент2 27" xfId="12446"/>
     <cellStyle name="20% - Акцент2 28" xfId="12404"/>
     <cellStyle name="20% - Акцент2 29" xfId="12362"/>
     <cellStyle name="20% - Акцент2 3" xfId="13450"/>
+    <cellStyle name="20% - Акцент2 3 10" xfId="21558"/>
+    <cellStyle name="20% - Акцент2 3 11" xfId="21559"/>
+    <cellStyle name="20% - Акцент2 3 12" xfId="21560"/>
+    <cellStyle name="20% - Акцент2 3 13" xfId="21561"/>
+    <cellStyle name="20% - Акцент2 3 14" xfId="21562"/>
+    <cellStyle name="20% - Акцент2 3 15" xfId="21563"/>
+    <cellStyle name="20% - Акцент2 3 16" xfId="21564"/>
+    <cellStyle name="20% - Акцент2 3 17" xfId="21565"/>
+    <cellStyle name="20% - Акцент2 3 18" xfId="21566"/>
+    <cellStyle name="20% - Акцент2 3 19" xfId="21567"/>
+    <cellStyle name="20% - Акцент2 3 2" xfId="21557"/>
+    <cellStyle name="20% - Акцент2 3 20" xfId="21568"/>
+    <cellStyle name="20% - Акцент2 3 21" xfId="21569"/>
+    <cellStyle name="20% - Акцент2 3 22" xfId="21570"/>
+    <cellStyle name="20% - Акцент2 3 23" xfId="21571"/>
+    <cellStyle name="20% - Акцент2 3 24" xfId="21572"/>
+    <cellStyle name="20% - Акцент2 3 25" xfId="21573"/>
+    <cellStyle name="20% - Акцент2 3 26" xfId="23133"/>
+    <cellStyle name="20% - Акцент2 3 27" xfId="23336"/>
+    <cellStyle name="20% - Акцент2 3 28" xfId="22997"/>
+    <cellStyle name="20% - Акцент2 3 29" xfId="23445"/>
+    <cellStyle name="20% - Акцент2 3 3" xfId="21574"/>
+    <cellStyle name="20% - Акцент2 3 30" xfId="23505"/>
+    <cellStyle name="20% - Акцент2 3 31" xfId="23334"/>
+    <cellStyle name="20% - Акцент2 3 4" xfId="21575"/>
+    <cellStyle name="20% - Акцент2 3 5" xfId="21576"/>
+    <cellStyle name="20% - Акцент2 3 6" xfId="21577"/>
+    <cellStyle name="20% - Акцент2 3 7" xfId="21578"/>
+    <cellStyle name="20% - Акцент2 3 8" xfId="21579"/>
+    <cellStyle name="20% - Акцент2 3 9" xfId="21580"/>
     <cellStyle name="20% - Акцент2 30" xfId="12320"/>
     <cellStyle name="20% - Акцент2 31" xfId="12278"/>
     <cellStyle name="20% - Акцент2 32" xfId="12236"/>
     <cellStyle name="20% - Акцент2 33" xfId="12194"/>
     <cellStyle name="20% - Акцент2 34" xfId="12152"/>
     <cellStyle name="20% - Акцент2 35" xfId="12110"/>
     <cellStyle name="20% - Акцент2 36" xfId="12068"/>
     <cellStyle name="20% - Акцент2 37" xfId="12026"/>
     <cellStyle name="20% - Акцент2 38" xfId="11984"/>
     <cellStyle name="20% - Акцент2 39" xfId="11942"/>
     <cellStyle name="20% - Акцент2 4" xfId="13408"/>
+    <cellStyle name="20% - Акцент2 4 10" xfId="21582"/>
+    <cellStyle name="20% - Акцент2 4 11" xfId="21583"/>
+    <cellStyle name="20% - Акцент2 4 12" xfId="21584"/>
+    <cellStyle name="20% - Акцент2 4 13" xfId="21585"/>
+    <cellStyle name="20% - Акцент2 4 14" xfId="21586"/>
+    <cellStyle name="20% - Акцент2 4 15" xfId="21587"/>
+    <cellStyle name="20% - Акцент2 4 16" xfId="21588"/>
+    <cellStyle name="20% - Акцент2 4 17" xfId="21589"/>
+    <cellStyle name="20% - Акцент2 4 18" xfId="21590"/>
+    <cellStyle name="20% - Акцент2 4 19" xfId="21591"/>
+    <cellStyle name="20% - Акцент2 4 2" xfId="21581"/>
+    <cellStyle name="20% - Акцент2 4 20" xfId="21592"/>
+    <cellStyle name="20% - Акцент2 4 21" xfId="21593"/>
+    <cellStyle name="20% - Акцент2 4 22" xfId="21594"/>
+    <cellStyle name="20% - Акцент2 4 23" xfId="21595"/>
+    <cellStyle name="20% - Акцент2 4 24" xfId="21596"/>
+    <cellStyle name="20% - Акцент2 4 25" xfId="21597"/>
+    <cellStyle name="20% - Акцент2 4 26" xfId="23182"/>
+    <cellStyle name="20% - Акцент2 4 27" xfId="23391"/>
+    <cellStyle name="20% - Акцент2 4 28" xfId="23361"/>
+    <cellStyle name="20% - Акцент2 4 29" xfId="23497"/>
+    <cellStyle name="20% - Акцент2 4 3" xfId="21598"/>
+    <cellStyle name="20% - Акцент2 4 30" xfId="23322"/>
+    <cellStyle name="20% - Акцент2 4 31" xfId="23156"/>
+    <cellStyle name="20% - Акцент2 4 4" xfId="21599"/>
+    <cellStyle name="20% - Акцент2 4 5" xfId="21600"/>
+    <cellStyle name="20% - Акцент2 4 6" xfId="21601"/>
+    <cellStyle name="20% - Акцент2 4 7" xfId="21602"/>
+    <cellStyle name="20% - Акцент2 4 8" xfId="21603"/>
+    <cellStyle name="20% - Акцент2 4 9" xfId="21604"/>
     <cellStyle name="20% - Акцент2 40" xfId="11900"/>
     <cellStyle name="20% - Акцент2 41" xfId="11858"/>
     <cellStyle name="20% - Акцент2 42" xfId="11816"/>
     <cellStyle name="20% - Акцент2 43" xfId="11774"/>
     <cellStyle name="20% - Акцент2 44" xfId="11732"/>
     <cellStyle name="20% - Акцент2 45" xfId="11690"/>
     <cellStyle name="20% - Акцент2 46" xfId="11648"/>
     <cellStyle name="20% - Акцент2 47" xfId="11606"/>
     <cellStyle name="20% - Акцент2 48" xfId="11564"/>
     <cellStyle name="20% - Акцент2 49" xfId="11522"/>
     <cellStyle name="20% - Акцент2 5" xfId="13367"/>
+    <cellStyle name="20% - Акцент2 5 10" xfId="21606"/>
+    <cellStyle name="20% - Акцент2 5 11" xfId="21607"/>
+    <cellStyle name="20% - Акцент2 5 12" xfId="21608"/>
+    <cellStyle name="20% - Акцент2 5 13" xfId="21609"/>
+    <cellStyle name="20% - Акцент2 5 14" xfId="21610"/>
+    <cellStyle name="20% - Акцент2 5 15" xfId="21611"/>
+    <cellStyle name="20% - Акцент2 5 16" xfId="21612"/>
+    <cellStyle name="20% - Акцент2 5 17" xfId="21613"/>
+    <cellStyle name="20% - Акцент2 5 18" xfId="21614"/>
+    <cellStyle name="20% - Акцент2 5 19" xfId="21615"/>
+    <cellStyle name="20% - Акцент2 5 2" xfId="21605"/>
+    <cellStyle name="20% - Акцент2 5 20" xfId="21617"/>
+    <cellStyle name="20% - Акцент2 5 21" xfId="21618"/>
+    <cellStyle name="20% - Акцент2 5 22" xfId="21619"/>
+    <cellStyle name="20% - Акцент2 5 23" xfId="21620"/>
+    <cellStyle name="20% - Акцент2 5 24" xfId="21621"/>
+    <cellStyle name="20% - Акцент2 5 25" xfId="21622"/>
+    <cellStyle name="20% - Акцент2 5 26" xfId="23039"/>
+    <cellStyle name="20% - Акцент2 5 27" xfId="23451"/>
+    <cellStyle name="20% - Акцент2 5 28" xfId="23011"/>
+    <cellStyle name="20% - Акцент2 5 29" xfId="23112"/>
+    <cellStyle name="20% - Акцент2 5 3" xfId="21623"/>
+    <cellStyle name="20% - Акцент2 5 30" xfId="22149"/>
+    <cellStyle name="20% - Акцент2 5 31" xfId="23469"/>
+    <cellStyle name="20% - Акцент2 5 4" xfId="21624"/>
+    <cellStyle name="20% - Акцент2 5 5" xfId="21625"/>
+    <cellStyle name="20% - Акцент2 5 6" xfId="21626"/>
+    <cellStyle name="20% - Акцент2 5 7" xfId="21627"/>
+    <cellStyle name="20% - Акцент2 5 8" xfId="21628"/>
+    <cellStyle name="20% - Акцент2 5 9" xfId="21629"/>
     <cellStyle name="20% - Акцент2 50" xfId="11479"/>
     <cellStyle name="20% - Акцент2 51" xfId="11438"/>
     <cellStyle name="20% - Акцент2 52" xfId="11396"/>
     <cellStyle name="20% - Акцент2 53" xfId="11355"/>
     <cellStyle name="20% - Акцент2 54" xfId="11314"/>
     <cellStyle name="20% - Акцент2 55" xfId="11272"/>
     <cellStyle name="20% - Акцент2 56" xfId="11230"/>
     <cellStyle name="20% - Акцент2 57" xfId="11188"/>
     <cellStyle name="20% - Акцент2 58" xfId="11146"/>
     <cellStyle name="20% - Акцент2 59" xfId="11104"/>
     <cellStyle name="20% - Акцент2 6" xfId="13326"/>
+    <cellStyle name="20% - Акцент2 6 10" xfId="21631"/>
+    <cellStyle name="20% - Акцент2 6 11" xfId="21632"/>
+    <cellStyle name="20% - Акцент2 6 12" xfId="21633"/>
+    <cellStyle name="20% - Акцент2 6 13" xfId="21634"/>
+    <cellStyle name="20% - Акцент2 6 14" xfId="21635"/>
+    <cellStyle name="20% - Акцент2 6 15" xfId="21636"/>
+    <cellStyle name="20% - Акцент2 6 16" xfId="21637"/>
+    <cellStyle name="20% - Акцент2 6 17" xfId="21638"/>
+    <cellStyle name="20% - Акцент2 6 18" xfId="21639"/>
+    <cellStyle name="20% - Акцент2 6 19" xfId="21640"/>
+    <cellStyle name="20% - Акцент2 6 2" xfId="21630"/>
+    <cellStyle name="20% - Акцент2 6 20" xfId="21642"/>
+    <cellStyle name="20% - Акцент2 6 21" xfId="21643"/>
+    <cellStyle name="20% - Акцент2 6 22" xfId="21644"/>
+    <cellStyle name="20% - Акцент2 6 23" xfId="21645"/>
+    <cellStyle name="20% - Акцент2 6 24" xfId="21646"/>
+    <cellStyle name="20% - Акцент2 6 25" xfId="21647"/>
+    <cellStyle name="20% - Акцент2 6 26" xfId="22982"/>
+    <cellStyle name="20% - Акцент2 6 27" xfId="23360"/>
+    <cellStyle name="20% - Акцент2 6 28" xfId="23189"/>
+    <cellStyle name="20% - Акцент2 6 29" xfId="23395"/>
+    <cellStyle name="20% - Акцент2 6 3" xfId="21648"/>
+    <cellStyle name="20% - Акцент2 6 30" xfId="21332"/>
+    <cellStyle name="20% - Акцент2 6 31" xfId="23507"/>
+    <cellStyle name="20% - Акцент2 6 4" xfId="21649"/>
+    <cellStyle name="20% - Акцент2 6 5" xfId="21650"/>
+    <cellStyle name="20% - Акцент2 6 6" xfId="21651"/>
+    <cellStyle name="20% - Акцент2 6 7" xfId="21652"/>
+    <cellStyle name="20% - Акцент2 6 8" xfId="21653"/>
+    <cellStyle name="20% - Акцент2 6 9" xfId="21654"/>
     <cellStyle name="20% - Акцент2 60" xfId="11062"/>
     <cellStyle name="20% - Акцент2 61" xfId="11020"/>
     <cellStyle name="20% - Акцент2 62" xfId="10978"/>
     <cellStyle name="20% - Акцент2 63" xfId="10936"/>
     <cellStyle name="20% - Акцент2 64" xfId="10894"/>
     <cellStyle name="20% - Акцент2 65" xfId="10852"/>
     <cellStyle name="20% - Акцент2 66" xfId="10810"/>
     <cellStyle name="20% - Акцент2 67" xfId="10768"/>
     <cellStyle name="20% - Акцент2 68" xfId="10726"/>
     <cellStyle name="20% - Акцент2 69" xfId="10684"/>
     <cellStyle name="20% - Акцент2 7" xfId="13284"/>
+    <cellStyle name="20% - Акцент2 7 10" xfId="21656"/>
+    <cellStyle name="20% - Акцент2 7 11" xfId="21657"/>
+    <cellStyle name="20% - Акцент2 7 12" xfId="21658"/>
+    <cellStyle name="20% - Акцент2 7 13" xfId="21659"/>
+    <cellStyle name="20% - Акцент2 7 14" xfId="21660"/>
+    <cellStyle name="20% - Акцент2 7 15" xfId="21661"/>
+    <cellStyle name="20% - Акцент2 7 16" xfId="21662"/>
+    <cellStyle name="20% - Акцент2 7 17" xfId="21663"/>
+    <cellStyle name="20% - Акцент2 7 18" xfId="21664"/>
+    <cellStyle name="20% - Акцент2 7 19" xfId="21665"/>
+    <cellStyle name="20% - Акцент2 7 2" xfId="21655"/>
+    <cellStyle name="20% - Акцент2 7 20" xfId="21666"/>
+    <cellStyle name="20% - Акцент2 7 21" xfId="21667"/>
+    <cellStyle name="20% - Акцент2 7 22" xfId="21668"/>
+    <cellStyle name="20% - Акцент2 7 23" xfId="21669"/>
+    <cellStyle name="20% - Акцент2 7 24" xfId="21670"/>
+    <cellStyle name="20% - Акцент2 7 25" xfId="21671"/>
+    <cellStyle name="20% - Акцент2 7 26" xfId="23153"/>
+    <cellStyle name="20% - Акцент2 7 27" xfId="23431"/>
+    <cellStyle name="20% - Акцент2 7 28" xfId="22990"/>
+    <cellStyle name="20% - Акцент2 7 29" xfId="23386"/>
+    <cellStyle name="20% - Акцент2 7 3" xfId="21672"/>
+    <cellStyle name="20% - Акцент2 7 30" xfId="23457"/>
+    <cellStyle name="20% - Акцент2 7 31" xfId="23384"/>
+    <cellStyle name="20% - Акцент2 7 4" xfId="21673"/>
+    <cellStyle name="20% - Акцент2 7 5" xfId="21674"/>
+    <cellStyle name="20% - Акцент2 7 6" xfId="21675"/>
+    <cellStyle name="20% - Акцент2 7 7" xfId="21676"/>
+    <cellStyle name="20% - Акцент2 7 8" xfId="21677"/>
+    <cellStyle name="20% - Акцент2 7 9" xfId="21678"/>
     <cellStyle name="20% - Акцент2 70" xfId="10642"/>
     <cellStyle name="20% - Акцент2 71" xfId="10600"/>
     <cellStyle name="20% - Акцент2 72" xfId="10558"/>
     <cellStyle name="20% - Акцент2 73" xfId="10516"/>
     <cellStyle name="20% - Акцент2 74" xfId="10474"/>
     <cellStyle name="20% - Акцент2 75" xfId="10432"/>
     <cellStyle name="20% - Акцент2 76" xfId="10390"/>
     <cellStyle name="20% - Акцент2 77" xfId="10348"/>
     <cellStyle name="20% - Акцент2 78" xfId="10306"/>
     <cellStyle name="20% - Акцент2 79" xfId="10265"/>
     <cellStyle name="20% - Акцент2 8" xfId="13242"/>
+    <cellStyle name="20% - Акцент2 8 10" xfId="21680"/>
+    <cellStyle name="20% - Акцент2 8 11" xfId="21681"/>
+    <cellStyle name="20% - Акцент2 8 12" xfId="21682"/>
+    <cellStyle name="20% - Акцент2 8 13" xfId="21683"/>
+    <cellStyle name="20% - Акцент2 8 14" xfId="21684"/>
+    <cellStyle name="20% - Акцент2 8 15" xfId="21685"/>
+    <cellStyle name="20% - Акцент2 8 16" xfId="21686"/>
+    <cellStyle name="20% - Акцент2 8 17" xfId="21687"/>
+    <cellStyle name="20% - Акцент2 8 18" xfId="21688"/>
+    <cellStyle name="20% - Акцент2 8 19" xfId="21689"/>
+    <cellStyle name="20% - Акцент2 8 2" xfId="21679"/>
+    <cellStyle name="20% - Акцент2 8 20" xfId="21690"/>
+    <cellStyle name="20% - Акцент2 8 21" xfId="21691"/>
+    <cellStyle name="20% - Акцент2 8 22" xfId="21692"/>
+    <cellStyle name="20% - Акцент2 8 23" xfId="21693"/>
+    <cellStyle name="20% - Акцент2 8 24" xfId="21694"/>
+    <cellStyle name="20% - Акцент2 8 25" xfId="21695"/>
+    <cellStyle name="20% - Акцент2 8 26" xfId="23010"/>
+    <cellStyle name="20% - Акцент2 8 27" xfId="23352"/>
+    <cellStyle name="20% - Акцент2 8 28" xfId="23413"/>
+    <cellStyle name="20% - Акцент2 8 29" xfId="23035"/>
+    <cellStyle name="20% - Акцент2 8 3" xfId="21696"/>
+    <cellStyle name="20% - Акцент2 8 30" xfId="23043"/>
+    <cellStyle name="20% - Акцент2 8 31" xfId="23131"/>
+    <cellStyle name="20% - Акцент2 8 4" xfId="21697"/>
+    <cellStyle name="20% - Акцент2 8 5" xfId="21698"/>
+    <cellStyle name="20% - Акцент2 8 6" xfId="21699"/>
+    <cellStyle name="20% - Акцент2 8 7" xfId="21700"/>
+    <cellStyle name="20% - Акцент2 8 8" xfId="21701"/>
+    <cellStyle name="20% - Акцент2 8 9" xfId="21702"/>
     <cellStyle name="20% - Акцент2 80" xfId="10223"/>
     <cellStyle name="20% - Акцент2 81" xfId="10181"/>
     <cellStyle name="20% - Акцент2 82" xfId="10139"/>
     <cellStyle name="20% - Акцент2 82 2" xfId="10032"/>
     <cellStyle name="20% - Акцент2 83" xfId="10097"/>
     <cellStyle name="20% - Акцент2 84" xfId="9990"/>
     <cellStyle name="20% - Акцент2 85" xfId="9948"/>
     <cellStyle name="20% - Акцент2 86" xfId="9906"/>
     <cellStyle name="20% - Акцент2 87" xfId="9864"/>
     <cellStyle name="20% - Акцент2 88" xfId="9823"/>
     <cellStyle name="20% - Акцент2 89" xfId="9781"/>
     <cellStyle name="20% - Акцент2 9" xfId="13201"/>
+    <cellStyle name="20% - Акцент2 9 10" xfId="21704"/>
+    <cellStyle name="20% - Акцент2 9 11" xfId="21705"/>
+    <cellStyle name="20% - Акцент2 9 12" xfId="21706"/>
+    <cellStyle name="20% - Акцент2 9 13" xfId="21707"/>
+    <cellStyle name="20% - Акцент2 9 14" xfId="21708"/>
+    <cellStyle name="20% - Акцент2 9 15" xfId="21709"/>
+    <cellStyle name="20% - Акцент2 9 16" xfId="21710"/>
+    <cellStyle name="20% - Акцент2 9 17" xfId="21711"/>
+    <cellStyle name="20% - Акцент2 9 18" xfId="21712"/>
+    <cellStyle name="20% - Акцент2 9 19" xfId="21713"/>
+    <cellStyle name="20% - Акцент2 9 2" xfId="21703"/>
+    <cellStyle name="20% - Акцент2 9 20" xfId="21714"/>
+    <cellStyle name="20% - Акцент2 9 21" xfId="21715"/>
+    <cellStyle name="20% - Акцент2 9 22" xfId="21716"/>
+    <cellStyle name="20% - Акцент2 9 23" xfId="21717"/>
+    <cellStyle name="20% - Акцент2 9 24" xfId="21718"/>
+    <cellStyle name="20% - Акцент2 9 25" xfId="21719"/>
+    <cellStyle name="20% - Акцент2 9 26" xfId="23075"/>
+    <cellStyle name="20% - Акцент2 9 27" xfId="23435"/>
+    <cellStyle name="20% - Акцент2 9 28" xfId="23132"/>
+    <cellStyle name="20% - Акцент2 9 29" xfId="23059"/>
+    <cellStyle name="20% - Акцент2 9 3" xfId="21720"/>
+    <cellStyle name="20% - Акцент2 9 30" xfId="22978"/>
+    <cellStyle name="20% - Акцент2 9 31" xfId="23367"/>
+    <cellStyle name="20% - Акцент2 9 4" xfId="21721"/>
+    <cellStyle name="20% - Акцент2 9 5" xfId="21722"/>
+    <cellStyle name="20% - Акцент2 9 6" xfId="21723"/>
+    <cellStyle name="20% - Акцент2 9 7" xfId="21724"/>
+    <cellStyle name="20% - Акцент2 9 8" xfId="21725"/>
+    <cellStyle name="20% - Акцент2 9 9" xfId="21726"/>
     <cellStyle name="20% - Акцент2 90" xfId="9739"/>
     <cellStyle name="20% - Акцент2 91" xfId="9697"/>
     <cellStyle name="20% - Акцент2 92" xfId="9655"/>
     <cellStyle name="20% - Акцент2 93" xfId="9613"/>
     <cellStyle name="20% - Акцент2 94" xfId="9571"/>
     <cellStyle name="20% - Акцент2 95" xfId="9529"/>
     <cellStyle name="20% - Акцент2 96" xfId="9487"/>
     <cellStyle name="20% - Акцент2 97" xfId="9445"/>
     <cellStyle name="20% - Акцент2 98" xfId="9403"/>
     <cellStyle name="20% - Акцент2 99" xfId="9362"/>
     <cellStyle name="20% - Акцент3 10" xfId="13158"/>
     <cellStyle name="20% - Акцент3 100" xfId="9320"/>
     <cellStyle name="20% - Акцент3 101" xfId="9278"/>
     <cellStyle name="20% - Акцент3 102" xfId="9236"/>
     <cellStyle name="20% - Акцент3 103" xfId="9194"/>
     <cellStyle name="20% - Акцент3 104" xfId="9152"/>
     <cellStyle name="20% - Акцент3 105" xfId="9110"/>
     <cellStyle name="20% - Акцент3 106" xfId="9068"/>
     <cellStyle name="20% - Акцент3 107" xfId="9026"/>
     <cellStyle name="20% - Акцент3 108" xfId="8984"/>
     <cellStyle name="20% - Акцент3 109" xfId="8942"/>
     <cellStyle name="20% - Акцент3 11" xfId="13116"/>
     <cellStyle name="20% - Акцент3 110" xfId="8901"/>
     <cellStyle name="20% - Акцент3 111" xfId="8859"/>
     <cellStyle name="20% - Акцент3 112" xfId="8817"/>
@@ -22098,128 +26230,368 @@
     <cellStyle name="20% - Акцент3 12" xfId="13074"/>
     <cellStyle name="20% - Акцент3 120" xfId="8481"/>
     <cellStyle name="20% - Акцент3 121" xfId="8439"/>
     <cellStyle name="20% - Акцент3 122" xfId="8397"/>
     <cellStyle name="20% - Акцент3 123" xfId="8356"/>
     <cellStyle name="20% - Акцент3 124" xfId="8314"/>
     <cellStyle name="20% - Акцент3 125" xfId="8272"/>
     <cellStyle name="20% - Акцент3 126" xfId="8230"/>
     <cellStyle name="20% - Акцент3 127" xfId="8188"/>
     <cellStyle name="20% - Акцент3 128" xfId="8148"/>
     <cellStyle name="20% - Акцент3 129" xfId="13531"/>
     <cellStyle name="20% - Акцент3 13" xfId="13033"/>
     <cellStyle name="20% - Акцент3 130" xfId="8092"/>
     <cellStyle name="20% - Акцент3 131" xfId="8062"/>
     <cellStyle name="20% - Акцент3 132" xfId="8021"/>
     <cellStyle name="20% - Акцент3 133" xfId="7980"/>
     <cellStyle name="20% - Акцент3 134" xfId="7938"/>
     <cellStyle name="20% - Акцент3 135" xfId="7897"/>
     <cellStyle name="20% - Акцент3 14" xfId="12992"/>
     <cellStyle name="20% - Акцент3 15" xfId="12950"/>
     <cellStyle name="20% - Акцент3 16" xfId="12908"/>
     <cellStyle name="20% - Акцент3 17" xfId="12866"/>
     <cellStyle name="20% - Акцент3 18" xfId="12824"/>
     <cellStyle name="20% - Акцент3 19" xfId="12782"/>
     <cellStyle name="20% - Акцент3 2" xfId="13491"/>
+    <cellStyle name="20% - Акцент3 2 10" xfId="21728"/>
+    <cellStyle name="20% - Акцент3 2 11" xfId="21729"/>
+    <cellStyle name="20% - Акцент3 2 12" xfId="21730"/>
+    <cellStyle name="20% - Акцент3 2 13" xfId="21731"/>
+    <cellStyle name="20% - Акцент3 2 14" xfId="21732"/>
+    <cellStyle name="20% - Акцент3 2 15" xfId="21733"/>
+    <cellStyle name="20% - Акцент3 2 16" xfId="21734"/>
+    <cellStyle name="20% - Акцент3 2 17" xfId="21735"/>
+    <cellStyle name="20% - Акцент3 2 18" xfId="21736"/>
+    <cellStyle name="20% - Акцент3 2 19" xfId="21737"/>
+    <cellStyle name="20% - Акцент3 2 2" xfId="21727"/>
+    <cellStyle name="20% - Акцент3 2 20" xfId="21739"/>
+    <cellStyle name="20% - Акцент3 2 21" xfId="21740"/>
+    <cellStyle name="20% - Акцент3 2 22" xfId="21741"/>
+    <cellStyle name="20% - Акцент3 2 23" xfId="21742"/>
+    <cellStyle name="20% - Акцент3 2 24" xfId="21743"/>
+    <cellStyle name="20% - Акцент3 2 25" xfId="21744"/>
+    <cellStyle name="20% - Акцент3 2 26" xfId="23119"/>
+    <cellStyle name="20% - Акцент3 2 27" xfId="23347"/>
+    <cellStyle name="20% - Акцент3 2 28" xfId="23437"/>
+    <cellStyle name="20% - Акцент3 2 29" xfId="23009"/>
+    <cellStyle name="20% - Акцент3 2 3" xfId="21745"/>
+    <cellStyle name="20% - Акцент3 2 30" xfId="23511"/>
+    <cellStyle name="20% - Акцент3 2 31" xfId="23513"/>
+    <cellStyle name="20% - Акцент3 2 4" xfId="21746"/>
+    <cellStyle name="20% - Акцент3 2 5" xfId="21747"/>
+    <cellStyle name="20% - Акцент3 2 6" xfId="21748"/>
+    <cellStyle name="20% - Акцент3 2 7" xfId="21749"/>
+    <cellStyle name="20% - Акцент3 2 8" xfId="21750"/>
+    <cellStyle name="20% - Акцент3 2 9" xfId="21751"/>
     <cellStyle name="20% - Акцент3 20" xfId="12740"/>
     <cellStyle name="20% - Акцент3 21" xfId="12698"/>
     <cellStyle name="20% - Акцент3 22" xfId="12656"/>
     <cellStyle name="20% - Акцент3 23" xfId="12614"/>
     <cellStyle name="20% - Акцент3 24" xfId="12572"/>
     <cellStyle name="20% - Акцент3 25" xfId="12530"/>
     <cellStyle name="20% - Акцент3 26" xfId="12488"/>
     <cellStyle name="20% - Акцент3 27" xfId="12445"/>
     <cellStyle name="20% - Акцент3 28" xfId="12403"/>
     <cellStyle name="20% - Акцент3 29" xfId="12361"/>
     <cellStyle name="20% - Акцент3 3" xfId="13449"/>
+    <cellStyle name="20% - Акцент3 3 10" xfId="21753"/>
+    <cellStyle name="20% - Акцент3 3 11" xfId="21754"/>
+    <cellStyle name="20% - Акцент3 3 12" xfId="21755"/>
+    <cellStyle name="20% - Акцент3 3 13" xfId="21756"/>
+    <cellStyle name="20% - Акцент3 3 14" xfId="21757"/>
+    <cellStyle name="20% - Акцент3 3 15" xfId="21758"/>
+    <cellStyle name="20% - Акцент3 3 16" xfId="21759"/>
+    <cellStyle name="20% - Акцент3 3 17" xfId="21760"/>
+    <cellStyle name="20% - Акцент3 3 18" xfId="21761"/>
+    <cellStyle name="20% - Акцент3 3 19" xfId="21762"/>
+    <cellStyle name="20% - Акцент3 3 2" xfId="21752"/>
+    <cellStyle name="20% - Акцент3 3 20" xfId="21763"/>
+    <cellStyle name="20% - Акцент3 3 21" xfId="21764"/>
+    <cellStyle name="20% - Акцент3 3 22" xfId="21765"/>
+    <cellStyle name="20% - Акцент3 3 23" xfId="21766"/>
+    <cellStyle name="20% - Акцент3 3 24" xfId="21767"/>
+    <cellStyle name="20% - Акцент3 3 25" xfId="21768"/>
+    <cellStyle name="20% - Акцент3 3 26" xfId="23173"/>
+    <cellStyle name="20% - Акцент3 3 27" xfId="23415"/>
+    <cellStyle name="20% - Акцент3 3 28" xfId="23416"/>
+    <cellStyle name="20% - Акцент3 3 29" xfId="23441"/>
+    <cellStyle name="20% - Акцент3 3 3" xfId="21769"/>
+    <cellStyle name="20% - Акцент3 3 30" xfId="23389"/>
+    <cellStyle name="20% - Акцент3 3 31" xfId="23338"/>
+    <cellStyle name="20% - Акцент3 3 4" xfId="21770"/>
+    <cellStyle name="20% - Акцент3 3 5" xfId="21771"/>
+    <cellStyle name="20% - Акцент3 3 6" xfId="21772"/>
+    <cellStyle name="20% - Акцент3 3 7" xfId="21773"/>
+    <cellStyle name="20% - Акцент3 3 8" xfId="21774"/>
+    <cellStyle name="20% - Акцент3 3 9" xfId="21775"/>
     <cellStyle name="20% - Акцент3 30" xfId="12319"/>
     <cellStyle name="20% - Акцент3 31" xfId="12277"/>
     <cellStyle name="20% - Акцент3 32" xfId="12235"/>
     <cellStyle name="20% - Акцент3 33" xfId="12193"/>
     <cellStyle name="20% - Акцент3 34" xfId="12151"/>
     <cellStyle name="20% - Акцент3 35" xfId="12109"/>
     <cellStyle name="20% - Акцент3 36" xfId="12067"/>
     <cellStyle name="20% - Акцент3 37" xfId="12025"/>
     <cellStyle name="20% - Акцент3 38" xfId="11983"/>
     <cellStyle name="20% - Акцент3 39" xfId="11941"/>
     <cellStyle name="20% - Акцент3 4" xfId="13407"/>
+    <cellStyle name="20% - Акцент3 4 10" xfId="21777"/>
+    <cellStyle name="20% - Акцент3 4 11" xfId="21778"/>
+    <cellStyle name="20% - Акцент3 4 12" xfId="21779"/>
+    <cellStyle name="20% - Акцент3 4 13" xfId="21780"/>
+    <cellStyle name="20% - Акцент3 4 14" xfId="21781"/>
+    <cellStyle name="20% - Акцент3 4 15" xfId="21782"/>
+    <cellStyle name="20% - Акцент3 4 16" xfId="21783"/>
+    <cellStyle name="20% - Акцент3 4 17" xfId="21784"/>
+    <cellStyle name="20% - Акцент3 4 18" xfId="21785"/>
+    <cellStyle name="20% - Акцент3 4 19" xfId="21786"/>
+    <cellStyle name="20% - Акцент3 4 2" xfId="21776"/>
+    <cellStyle name="20% - Акцент3 4 20" xfId="21787"/>
+    <cellStyle name="20% - Акцент3 4 21" xfId="21788"/>
+    <cellStyle name="20% - Акцент3 4 22" xfId="21789"/>
+    <cellStyle name="20% - Акцент3 4 23" xfId="21790"/>
+    <cellStyle name="20% - Акцент3 4 24" xfId="21791"/>
+    <cellStyle name="20% - Акцент3 4 25" xfId="21792"/>
+    <cellStyle name="20% - Акцент3 4 26" xfId="23037"/>
+    <cellStyle name="20% - Акцент3 4 27" xfId="23471"/>
+    <cellStyle name="20% - Акцент3 4 28" xfId="23012"/>
+    <cellStyle name="20% - Акцент3 4 29" xfId="22977"/>
+    <cellStyle name="20% - Акцент3 4 3" xfId="21793"/>
+    <cellStyle name="20% - Акцент3 4 30" xfId="23500"/>
+    <cellStyle name="20% - Акцент3 4 31" xfId="23426"/>
+    <cellStyle name="20% - Акцент3 4 4" xfId="21794"/>
+    <cellStyle name="20% - Акцент3 4 5" xfId="21795"/>
+    <cellStyle name="20% - Акцент3 4 6" xfId="21796"/>
+    <cellStyle name="20% - Акцент3 4 7" xfId="21797"/>
+    <cellStyle name="20% - Акцент3 4 8" xfId="21798"/>
+    <cellStyle name="20% - Акцент3 4 9" xfId="21799"/>
     <cellStyle name="20% - Акцент3 40" xfId="11899"/>
     <cellStyle name="20% - Акцент3 41" xfId="11857"/>
     <cellStyle name="20% - Акцент3 42" xfId="11815"/>
     <cellStyle name="20% - Акцент3 43" xfId="11773"/>
     <cellStyle name="20% - Акцент3 44" xfId="11731"/>
     <cellStyle name="20% - Акцент3 45" xfId="11689"/>
     <cellStyle name="20% - Акцент3 46" xfId="11647"/>
     <cellStyle name="20% - Акцент3 47" xfId="11605"/>
     <cellStyle name="20% - Акцент3 48" xfId="11563"/>
     <cellStyle name="20% - Акцент3 49" xfId="11521"/>
     <cellStyle name="20% - Акцент3 5" xfId="13366"/>
+    <cellStyle name="20% - Акцент3 5 10" xfId="21801"/>
+    <cellStyle name="20% - Акцент3 5 11" xfId="21802"/>
+    <cellStyle name="20% - Акцент3 5 12" xfId="21803"/>
+    <cellStyle name="20% - Акцент3 5 13" xfId="21804"/>
+    <cellStyle name="20% - Акцент3 5 14" xfId="21805"/>
+    <cellStyle name="20% - Акцент3 5 15" xfId="21806"/>
+    <cellStyle name="20% - Акцент3 5 16" xfId="21807"/>
+    <cellStyle name="20% - Акцент3 5 17" xfId="21808"/>
+    <cellStyle name="20% - Акцент3 5 18" xfId="21809"/>
+    <cellStyle name="20% - Акцент3 5 19" xfId="21810"/>
+    <cellStyle name="20% - Акцент3 5 2" xfId="21800"/>
+    <cellStyle name="20% - Акцент3 5 20" xfId="21811"/>
+    <cellStyle name="20% - Акцент3 5 21" xfId="21812"/>
+    <cellStyle name="20% - Акцент3 5 22" xfId="21813"/>
+    <cellStyle name="20% - Акцент3 5 23" xfId="21814"/>
+    <cellStyle name="20% - Акцент3 5 24" xfId="21815"/>
+    <cellStyle name="20% - Акцент3 5 25" xfId="21816"/>
+    <cellStyle name="20% - Акцент3 5 26" xfId="22981"/>
+    <cellStyle name="20% - Акцент3 5 27" xfId="23387"/>
+    <cellStyle name="20% - Акцент3 5 28" xfId="23381"/>
+    <cellStyle name="20% - Акцент3 5 29" xfId="23484"/>
+    <cellStyle name="20% - Акцент3 5 3" xfId="21817"/>
+    <cellStyle name="20% - Акцент3 5 30" xfId="23433"/>
+    <cellStyle name="20% - Акцент3 5 31" xfId="23288"/>
+    <cellStyle name="20% - Акцент3 5 4" xfId="21818"/>
+    <cellStyle name="20% - Акцент3 5 5" xfId="21819"/>
+    <cellStyle name="20% - Акцент3 5 6" xfId="21820"/>
+    <cellStyle name="20% - Акцент3 5 7" xfId="21821"/>
+    <cellStyle name="20% - Акцент3 5 8" xfId="21822"/>
+    <cellStyle name="20% - Акцент3 5 9" xfId="21823"/>
     <cellStyle name="20% - Акцент3 50" xfId="11478"/>
     <cellStyle name="20% - Акцент3 51" xfId="11437"/>
     <cellStyle name="20% - Акцент3 52" xfId="11395"/>
     <cellStyle name="20% - Акцент3 53" xfId="11354"/>
     <cellStyle name="20% - Акцент3 54" xfId="11313"/>
     <cellStyle name="20% - Акцент3 55" xfId="11271"/>
     <cellStyle name="20% - Акцент3 56" xfId="11229"/>
     <cellStyle name="20% - Акцент3 57" xfId="11187"/>
     <cellStyle name="20% - Акцент3 58" xfId="11145"/>
     <cellStyle name="20% - Акцент3 59" xfId="11103"/>
     <cellStyle name="20% - Акцент3 6" xfId="13325"/>
+    <cellStyle name="20% - Акцент3 6 10" xfId="21825"/>
+    <cellStyle name="20% - Акцент3 6 11" xfId="21826"/>
+    <cellStyle name="20% - Акцент3 6 12" xfId="21827"/>
+    <cellStyle name="20% - Акцент3 6 13" xfId="21828"/>
+    <cellStyle name="20% - Акцент3 6 14" xfId="21829"/>
+    <cellStyle name="20% - Акцент3 6 15" xfId="21830"/>
+    <cellStyle name="20% - Акцент3 6 16" xfId="21831"/>
+    <cellStyle name="20% - Акцент3 6 17" xfId="21832"/>
+    <cellStyle name="20% - Акцент3 6 18" xfId="21833"/>
+    <cellStyle name="20% - Акцент3 6 19" xfId="21834"/>
+    <cellStyle name="20% - Акцент3 6 2" xfId="21824"/>
+    <cellStyle name="20% - Акцент3 6 20" xfId="21835"/>
+    <cellStyle name="20% - Акцент3 6 21" xfId="21836"/>
+    <cellStyle name="20% - Акцент3 6 22" xfId="21837"/>
+    <cellStyle name="20% - Акцент3 6 23" xfId="21838"/>
+    <cellStyle name="20% - Акцент3 6 24" xfId="21839"/>
+    <cellStyle name="20% - Акцент3 6 25" xfId="21840"/>
+    <cellStyle name="20% - Акцент3 6 26" xfId="23152"/>
+    <cellStyle name="20% - Акцент3 6 27" xfId="23446"/>
+    <cellStyle name="20% - Акцент3 6 28" xfId="23144"/>
+    <cellStyle name="20% - Акцент3 6 29" xfId="23490"/>
+    <cellStyle name="20% - Акцент3 6 3" xfId="21841"/>
+    <cellStyle name="20% - Акцент3 6 30" xfId="23407"/>
+    <cellStyle name="20% - Акцент3 6 31" xfId="23453"/>
+    <cellStyle name="20% - Акцент3 6 4" xfId="21842"/>
+    <cellStyle name="20% - Акцент3 6 5" xfId="21843"/>
+    <cellStyle name="20% - Акцент3 6 6" xfId="21844"/>
+    <cellStyle name="20% - Акцент3 6 7" xfId="21845"/>
+    <cellStyle name="20% - Акцент3 6 8" xfId="21846"/>
+    <cellStyle name="20% - Акцент3 6 9" xfId="21847"/>
     <cellStyle name="20% - Акцент3 60" xfId="11061"/>
     <cellStyle name="20% - Акцент3 61" xfId="11019"/>
     <cellStyle name="20% - Акцент3 62" xfId="10977"/>
     <cellStyle name="20% - Акцент3 63" xfId="10935"/>
     <cellStyle name="20% - Акцент3 64" xfId="10893"/>
     <cellStyle name="20% - Акцент3 65" xfId="10851"/>
     <cellStyle name="20% - Акцент3 66" xfId="10809"/>
     <cellStyle name="20% - Акцент3 67" xfId="10767"/>
     <cellStyle name="20% - Акцент3 68" xfId="10725"/>
     <cellStyle name="20% - Акцент3 69" xfId="10683"/>
     <cellStyle name="20% - Акцент3 7" xfId="13283"/>
+    <cellStyle name="20% - Акцент3 7 10" xfId="21849"/>
+    <cellStyle name="20% - Акцент3 7 11" xfId="21850"/>
+    <cellStyle name="20% - Акцент3 7 12" xfId="21851"/>
+    <cellStyle name="20% - Акцент3 7 13" xfId="21852"/>
+    <cellStyle name="20% - Акцент3 7 14" xfId="21853"/>
+    <cellStyle name="20% - Акцент3 7 15" xfId="21854"/>
+    <cellStyle name="20% - Акцент3 7 16" xfId="21855"/>
+    <cellStyle name="20% - Акцент3 7 17" xfId="21856"/>
+    <cellStyle name="20% - Акцент3 7 18" xfId="21857"/>
+    <cellStyle name="20% - Акцент3 7 19" xfId="21858"/>
+    <cellStyle name="20% - Акцент3 7 2" xfId="21848"/>
+    <cellStyle name="20% - Акцент3 7 20" xfId="21859"/>
+    <cellStyle name="20% - Акцент3 7 21" xfId="21860"/>
+    <cellStyle name="20% - Акцент3 7 22" xfId="21861"/>
+    <cellStyle name="20% - Акцент3 7 23" xfId="21862"/>
+    <cellStyle name="20% - Акцент3 7 24" xfId="21863"/>
+    <cellStyle name="20% - Акцент3 7 25" xfId="21864"/>
+    <cellStyle name="20% - Акцент3 7 26" xfId="23008"/>
+    <cellStyle name="20% - Акцент3 7 27" xfId="23135"/>
+    <cellStyle name="20% - Акцент3 7 28" xfId="23452"/>
+    <cellStyle name="20% - Акцент3 7 29" xfId="23349"/>
+    <cellStyle name="20% - Акцент3 7 3" xfId="21865"/>
+    <cellStyle name="20% - Акцент3 7 30" xfId="23312"/>
+    <cellStyle name="20% - Акцент3 7 31" xfId="23016"/>
+    <cellStyle name="20% - Акцент3 7 4" xfId="21866"/>
+    <cellStyle name="20% - Акцент3 7 5" xfId="21867"/>
+    <cellStyle name="20% - Акцент3 7 6" xfId="21868"/>
+    <cellStyle name="20% - Акцент3 7 7" xfId="21869"/>
+    <cellStyle name="20% - Акцент3 7 8" xfId="21870"/>
+    <cellStyle name="20% - Акцент3 7 9" xfId="21871"/>
     <cellStyle name="20% - Акцент3 70" xfId="10641"/>
     <cellStyle name="20% - Акцент3 71" xfId="10599"/>
     <cellStyle name="20% - Акцент3 72" xfId="10557"/>
     <cellStyle name="20% - Акцент3 73" xfId="10515"/>
     <cellStyle name="20% - Акцент3 74" xfId="10473"/>
     <cellStyle name="20% - Акцент3 75" xfId="10431"/>
     <cellStyle name="20% - Акцент3 76" xfId="10389"/>
     <cellStyle name="20% - Акцент3 77" xfId="10347"/>
     <cellStyle name="20% - Акцент3 78" xfId="10305"/>
     <cellStyle name="20% - Акцент3 79" xfId="10264"/>
     <cellStyle name="20% - Акцент3 8" xfId="13241"/>
+    <cellStyle name="20% - Акцент3 8 10" xfId="21873"/>
+    <cellStyle name="20% - Акцент3 8 11" xfId="21874"/>
+    <cellStyle name="20% - Акцент3 8 12" xfId="21875"/>
+    <cellStyle name="20% - Акцент3 8 13" xfId="21876"/>
+    <cellStyle name="20% - Акцент3 8 14" xfId="21877"/>
+    <cellStyle name="20% - Акцент3 8 15" xfId="21878"/>
+    <cellStyle name="20% - Акцент3 8 16" xfId="21879"/>
+    <cellStyle name="20% - Акцент3 8 17" xfId="21880"/>
+    <cellStyle name="20% - Акцент3 8 18" xfId="21881"/>
+    <cellStyle name="20% - Акцент3 8 19" xfId="21882"/>
+    <cellStyle name="20% - Акцент3 8 2" xfId="21872"/>
+    <cellStyle name="20% - Акцент3 8 20" xfId="21883"/>
+    <cellStyle name="20% - Акцент3 8 21" xfId="21884"/>
+    <cellStyle name="20% - Акцент3 8 22" xfId="21885"/>
+    <cellStyle name="20% - Акцент3 8 23" xfId="21886"/>
+    <cellStyle name="20% - Акцент3 8 24" xfId="21887"/>
+    <cellStyle name="20% - Акцент3 8 25" xfId="21888"/>
+    <cellStyle name="20% - Акцент3 8 26" xfId="23073"/>
+    <cellStyle name="20% - Акцент3 8 27" xfId="23428"/>
+    <cellStyle name="20% - Акцент3 8 28" xfId="22980"/>
+    <cellStyle name="20% - Акцент3 8 29" xfId="23134"/>
+    <cellStyle name="20% - Акцент3 8 3" xfId="21889"/>
+    <cellStyle name="20% - Акцент3 8 30" xfId="23369"/>
+    <cellStyle name="20% - Акцент3 8 31" xfId="23124"/>
+    <cellStyle name="20% - Акцент3 8 4" xfId="21890"/>
+    <cellStyle name="20% - Акцент3 8 5" xfId="21891"/>
+    <cellStyle name="20% - Акцент3 8 6" xfId="21892"/>
+    <cellStyle name="20% - Акцент3 8 7" xfId="21893"/>
+    <cellStyle name="20% - Акцент3 8 8" xfId="21894"/>
+    <cellStyle name="20% - Акцент3 8 9" xfId="21895"/>
     <cellStyle name="20% - Акцент3 80" xfId="10222"/>
     <cellStyle name="20% - Акцент3 81" xfId="10180"/>
     <cellStyle name="20% - Акцент3 82" xfId="10138"/>
     <cellStyle name="20% - Акцент3 82 2" xfId="10031"/>
     <cellStyle name="20% - Акцент3 83" xfId="10096"/>
     <cellStyle name="20% - Акцент3 84" xfId="9989"/>
     <cellStyle name="20% - Акцент3 85" xfId="9947"/>
     <cellStyle name="20% - Акцент3 86" xfId="9905"/>
     <cellStyle name="20% - Акцент3 87" xfId="9863"/>
     <cellStyle name="20% - Акцент3 88" xfId="9822"/>
     <cellStyle name="20% - Акцент3 89" xfId="9780"/>
     <cellStyle name="20% - Акцент3 9" xfId="13200"/>
+    <cellStyle name="20% - Акцент3 9 10" xfId="21897"/>
+    <cellStyle name="20% - Акцент3 9 11" xfId="21898"/>
+    <cellStyle name="20% - Акцент3 9 12" xfId="21899"/>
+    <cellStyle name="20% - Акцент3 9 13" xfId="21900"/>
+    <cellStyle name="20% - Акцент3 9 14" xfId="21901"/>
+    <cellStyle name="20% - Акцент3 9 15" xfId="21902"/>
+    <cellStyle name="20% - Акцент3 9 16" xfId="21903"/>
+    <cellStyle name="20% - Акцент3 9 17" xfId="21904"/>
+    <cellStyle name="20% - Акцент3 9 18" xfId="21905"/>
+    <cellStyle name="20% - Акцент3 9 19" xfId="21906"/>
+    <cellStyle name="20% - Акцент3 9 2" xfId="21896"/>
+    <cellStyle name="20% - Акцент3 9 20" xfId="21908"/>
+    <cellStyle name="20% - Акцент3 9 21" xfId="21909"/>
+    <cellStyle name="20% - Акцент3 9 22" xfId="21910"/>
+    <cellStyle name="20% - Акцент3 9 23" xfId="21911"/>
+    <cellStyle name="20% - Акцент3 9 24" xfId="21912"/>
+    <cellStyle name="20% - Акцент3 9 25" xfId="21913"/>
+    <cellStyle name="20% - Акцент3 9 26" xfId="23117"/>
+    <cellStyle name="20% - Акцент3 9 27" xfId="23482"/>
+    <cellStyle name="20% - Акцент3 9 28" xfId="23489"/>
+    <cellStyle name="20% - Акцент3 9 29" xfId="23397"/>
+    <cellStyle name="20% - Акцент3 9 3" xfId="21914"/>
+    <cellStyle name="20% - Акцент3 9 30" xfId="23417"/>
+    <cellStyle name="20% - Акцент3 9 31" xfId="23355"/>
+    <cellStyle name="20% - Акцент3 9 4" xfId="21915"/>
+    <cellStyle name="20% - Акцент3 9 5" xfId="21916"/>
+    <cellStyle name="20% - Акцент3 9 6" xfId="21917"/>
+    <cellStyle name="20% - Акцент3 9 7" xfId="21918"/>
+    <cellStyle name="20% - Акцент3 9 8" xfId="21919"/>
+    <cellStyle name="20% - Акцент3 9 9" xfId="21920"/>
     <cellStyle name="20% - Акцент3 90" xfId="9738"/>
     <cellStyle name="20% - Акцент3 91" xfId="9696"/>
     <cellStyle name="20% - Акцент3 92" xfId="9654"/>
     <cellStyle name="20% - Акцент3 93" xfId="9612"/>
     <cellStyle name="20% - Акцент3 94" xfId="9570"/>
     <cellStyle name="20% - Акцент3 95" xfId="9528"/>
     <cellStyle name="20% - Акцент3 96" xfId="9486"/>
     <cellStyle name="20% - Акцент3 97" xfId="9444"/>
     <cellStyle name="20% - Акцент3 98" xfId="9402"/>
     <cellStyle name="20% - Акцент3 99" xfId="9361"/>
     <cellStyle name="20% - Акцент4 10" xfId="13157"/>
     <cellStyle name="20% - Акцент4 100" xfId="9319"/>
     <cellStyle name="20% - Акцент4 101" xfId="9277"/>
     <cellStyle name="20% - Акцент4 102" xfId="9235"/>
     <cellStyle name="20% - Акцент4 103" xfId="9193"/>
     <cellStyle name="20% - Акцент4 104" xfId="9151"/>
     <cellStyle name="20% - Акцент4 105" xfId="9109"/>
     <cellStyle name="20% - Акцент4 106" xfId="9067"/>
     <cellStyle name="20% - Акцент4 107" xfId="9025"/>
     <cellStyle name="20% - Акцент4 108" xfId="8983"/>
     <cellStyle name="20% - Акцент4 109" xfId="8941"/>
     <cellStyle name="20% - Акцент4 11" xfId="13115"/>
     <cellStyle name="20% - Акцент4 110" xfId="8900"/>
     <cellStyle name="20% - Акцент4 111" xfId="8858"/>
     <cellStyle name="20% - Акцент4 112" xfId="8816"/>
@@ -22233,128 +26605,368 @@
     <cellStyle name="20% - Акцент4 12" xfId="13073"/>
     <cellStyle name="20% - Акцент4 120" xfId="8480"/>
     <cellStyle name="20% - Акцент4 121" xfId="8438"/>
     <cellStyle name="20% - Акцент4 122" xfId="8396"/>
     <cellStyle name="20% - Акцент4 123" xfId="8355"/>
     <cellStyle name="20% - Акцент4 124" xfId="8313"/>
     <cellStyle name="20% - Акцент4 125" xfId="8271"/>
     <cellStyle name="20% - Акцент4 126" xfId="8229"/>
     <cellStyle name="20% - Акцент4 127" xfId="8187"/>
     <cellStyle name="20% - Акцент4 128" xfId="8147"/>
     <cellStyle name="20% - Акцент4 129" xfId="13508"/>
     <cellStyle name="20% - Акцент4 13" xfId="13032"/>
     <cellStyle name="20% - Акцент4 130" xfId="8091"/>
     <cellStyle name="20% - Акцент4 131" xfId="8061"/>
     <cellStyle name="20% - Акцент4 132" xfId="8020"/>
     <cellStyle name="20% - Акцент4 133" xfId="7979"/>
     <cellStyle name="20% - Акцент4 134" xfId="7937"/>
     <cellStyle name="20% - Акцент4 135" xfId="7896"/>
     <cellStyle name="20% - Акцент4 14" xfId="12991"/>
     <cellStyle name="20% - Акцент4 15" xfId="12949"/>
     <cellStyle name="20% - Акцент4 16" xfId="12907"/>
     <cellStyle name="20% - Акцент4 17" xfId="12865"/>
     <cellStyle name="20% - Акцент4 18" xfId="12823"/>
     <cellStyle name="20% - Акцент4 19" xfId="12781"/>
     <cellStyle name="20% - Акцент4 2" xfId="13490"/>
+    <cellStyle name="20% - Акцент4 2 10" xfId="21922"/>
+    <cellStyle name="20% - Акцент4 2 11" xfId="21923"/>
+    <cellStyle name="20% - Акцент4 2 12" xfId="21924"/>
+    <cellStyle name="20% - Акцент4 2 13" xfId="21925"/>
+    <cellStyle name="20% - Акцент4 2 14" xfId="21926"/>
+    <cellStyle name="20% - Акцент4 2 15" xfId="21927"/>
+    <cellStyle name="20% - Акцент4 2 16" xfId="21928"/>
+    <cellStyle name="20% - Акцент4 2 17" xfId="21929"/>
+    <cellStyle name="20% - Акцент4 2 18" xfId="21930"/>
+    <cellStyle name="20% - Акцент4 2 19" xfId="21931"/>
+    <cellStyle name="20% - Акцент4 2 2" xfId="21921"/>
+    <cellStyle name="20% - Акцент4 2 20" xfId="21932"/>
+    <cellStyle name="20% - Акцент4 2 21" xfId="21933"/>
+    <cellStyle name="20% - Акцент4 2 22" xfId="21934"/>
+    <cellStyle name="20% - Акцент4 2 23" xfId="21935"/>
+    <cellStyle name="20% - Акцент4 2 24" xfId="21936"/>
+    <cellStyle name="20% - Акцент4 2 25" xfId="21937"/>
+    <cellStyle name="20% - Акцент4 2 26" xfId="23172"/>
+    <cellStyle name="20% - Акцент4 2 27" xfId="23325"/>
+    <cellStyle name="20% - Акцент4 2 28" xfId="23473"/>
+    <cellStyle name="20% - Акцент4 2 29" xfId="23089"/>
+    <cellStyle name="20% - Акцент4 2 3" xfId="21938"/>
+    <cellStyle name="20% - Акцент4 2 30" xfId="23184"/>
+    <cellStyle name="20% - Акцент4 2 31" xfId="23374"/>
+    <cellStyle name="20% - Акцент4 2 4" xfId="21939"/>
+    <cellStyle name="20% - Акцент4 2 5" xfId="21940"/>
+    <cellStyle name="20% - Акцент4 2 6" xfId="21941"/>
+    <cellStyle name="20% - Акцент4 2 7" xfId="21942"/>
+    <cellStyle name="20% - Акцент4 2 8" xfId="21943"/>
+    <cellStyle name="20% - Акцент4 2 9" xfId="21944"/>
     <cellStyle name="20% - Акцент4 20" xfId="12739"/>
     <cellStyle name="20% - Акцент4 21" xfId="12697"/>
     <cellStyle name="20% - Акцент4 22" xfId="12655"/>
     <cellStyle name="20% - Акцент4 23" xfId="12613"/>
     <cellStyle name="20% - Акцент4 24" xfId="12571"/>
     <cellStyle name="20% - Акцент4 25" xfId="12529"/>
     <cellStyle name="20% - Акцент4 26" xfId="12487"/>
     <cellStyle name="20% - Акцент4 27" xfId="12444"/>
     <cellStyle name="20% - Акцент4 28" xfId="12402"/>
     <cellStyle name="20% - Акцент4 29" xfId="12360"/>
     <cellStyle name="20% - Акцент4 3" xfId="13448"/>
+    <cellStyle name="20% - Акцент4 3 10" xfId="21946"/>
+    <cellStyle name="20% - Акцент4 3 11" xfId="21947"/>
+    <cellStyle name="20% - Акцент4 3 12" xfId="21948"/>
+    <cellStyle name="20% - Акцент4 3 13" xfId="21949"/>
+    <cellStyle name="20% - Акцент4 3 14" xfId="21950"/>
+    <cellStyle name="20% - Акцент4 3 15" xfId="21951"/>
+    <cellStyle name="20% - Акцент4 3 16" xfId="21952"/>
+    <cellStyle name="20% - Акцент4 3 17" xfId="21953"/>
+    <cellStyle name="20% - Акцент4 3 18" xfId="21954"/>
+    <cellStyle name="20% - Акцент4 3 19" xfId="21955"/>
+    <cellStyle name="20% - Акцент4 3 2" xfId="21945"/>
+    <cellStyle name="20% - Акцент4 3 20" xfId="21957"/>
+    <cellStyle name="20% - Акцент4 3 21" xfId="21958"/>
+    <cellStyle name="20% - Акцент4 3 22" xfId="21959"/>
+    <cellStyle name="20% - Акцент4 3 23" xfId="21960"/>
+    <cellStyle name="20% - Акцент4 3 24" xfId="21961"/>
+    <cellStyle name="20% - Акцент4 3 25" xfId="21962"/>
+    <cellStyle name="20% - Акцент4 3 26" xfId="23036"/>
+    <cellStyle name="20% - Акцент4 3 27" xfId="23462"/>
+    <cellStyle name="20% - Акцент4 3 28" xfId="23079"/>
+    <cellStyle name="20% - Акцент4 3 29" xfId="23181"/>
+    <cellStyle name="20% - Акцент4 3 3" xfId="21963"/>
+    <cellStyle name="20% - Акцент4 3 30" xfId="23096"/>
+    <cellStyle name="20% - Акцент4 3 31" xfId="23076"/>
+    <cellStyle name="20% - Акцент4 3 4" xfId="21964"/>
+    <cellStyle name="20% - Акцент4 3 5" xfId="21965"/>
+    <cellStyle name="20% - Акцент4 3 6" xfId="21966"/>
+    <cellStyle name="20% - Акцент4 3 7" xfId="21967"/>
+    <cellStyle name="20% - Акцент4 3 8" xfId="21968"/>
+    <cellStyle name="20% - Акцент4 3 9" xfId="21969"/>
     <cellStyle name="20% - Акцент4 30" xfId="12318"/>
     <cellStyle name="20% - Акцент4 31" xfId="12276"/>
     <cellStyle name="20% - Акцент4 32" xfId="12234"/>
     <cellStyle name="20% - Акцент4 33" xfId="12192"/>
     <cellStyle name="20% - Акцент4 34" xfId="12150"/>
     <cellStyle name="20% - Акцент4 35" xfId="12108"/>
     <cellStyle name="20% - Акцент4 36" xfId="12066"/>
     <cellStyle name="20% - Акцент4 37" xfId="12024"/>
     <cellStyle name="20% - Акцент4 38" xfId="11982"/>
     <cellStyle name="20% - Акцент4 39" xfId="11940"/>
     <cellStyle name="20% - Акцент4 4" xfId="13406"/>
+    <cellStyle name="20% - Акцент4 4 10" xfId="21971"/>
+    <cellStyle name="20% - Акцент4 4 11" xfId="21972"/>
+    <cellStyle name="20% - Акцент4 4 12" xfId="21973"/>
+    <cellStyle name="20% - Акцент4 4 13" xfId="21974"/>
+    <cellStyle name="20% - Акцент4 4 14" xfId="21975"/>
+    <cellStyle name="20% - Акцент4 4 15" xfId="21976"/>
+    <cellStyle name="20% - Акцент4 4 16" xfId="21977"/>
+    <cellStyle name="20% - Акцент4 4 17" xfId="21978"/>
+    <cellStyle name="20% - Акцент4 4 18" xfId="21979"/>
+    <cellStyle name="20% - Акцент4 4 19" xfId="21980"/>
+    <cellStyle name="20% - Акцент4 4 2" xfId="21970"/>
+    <cellStyle name="20% - Акцент4 4 20" xfId="21981"/>
+    <cellStyle name="20% - Акцент4 4 21" xfId="21982"/>
+    <cellStyle name="20% - Акцент4 4 22" xfId="21983"/>
+    <cellStyle name="20% - Акцент4 4 23" xfId="21984"/>
+    <cellStyle name="20% - Акцент4 4 24" xfId="21985"/>
+    <cellStyle name="20% - Акцент4 4 25" xfId="21986"/>
+    <cellStyle name="20% - Акцент4 4 26" xfId="22979"/>
+    <cellStyle name="20% - Акцент4 4 27" xfId="23373"/>
+    <cellStyle name="20% - Акцент4 4 28" xfId="23057"/>
+    <cellStyle name="20% - Акцент4 4 29" xfId="23388"/>
+    <cellStyle name="20% - Акцент4 4 3" xfId="21987"/>
+    <cellStyle name="20% - Акцент4 4 30" xfId="23483"/>
+    <cellStyle name="20% - Акцент4 4 31" xfId="23278"/>
+    <cellStyle name="20% - Акцент4 4 4" xfId="21988"/>
+    <cellStyle name="20% - Акцент4 4 5" xfId="21989"/>
+    <cellStyle name="20% - Акцент4 4 6" xfId="21990"/>
+    <cellStyle name="20% - Акцент4 4 7" xfId="21991"/>
+    <cellStyle name="20% - Акцент4 4 8" xfId="21992"/>
+    <cellStyle name="20% - Акцент4 4 9" xfId="21993"/>
     <cellStyle name="20% - Акцент4 40" xfId="11898"/>
     <cellStyle name="20% - Акцент4 41" xfId="11856"/>
     <cellStyle name="20% - Акцент4 42" xfId="11814"/>
     <cellStyle name="20% - Акцент4 43" xfId="11772"/>
     <cellStyle name="20% - Акцент4 44" xfId="11730"/>
     <cellStyle name="20% - Акцент4 45" xfId="11688"/>
     <cellStyle name="20% - Акцент4 46" xfId="11646"/>
     <cellStyle name="20% - Акцент4 47" xfId="11604"/>
     <cellStyle name="20% - Акцент4 48" xfId="11562"/>
     <cellStyle name="20% - Акцент4 49" xfId="11520"/>
     <cellStyle name="20% - Акцент4 5" xfId="13365"/>
+    <cellStyle name="20% - Акцент4 5 10" xfId="21995"/>
+    <cellStyle name="20% - Акцент4 5 11" xfId="21996"/>
+    <cellStyle name="20% - Акцент4 5 12" xfId="21997"/>
+    <cellStyle name="20% - Акцент4 5 13" xfId="21998"/>
+    <cellStyle name="20% - Акцент4 5 14" xfId="21999"/>
+    <cellStyle name="20% - Акцент4 5 15" xfId="22000"/>
+    <cellStyle name="20% - Акцент4 5 16" xfId="22001"/>
+    <cellStyle name="20% - Акцент4 5 17" xfId="22002"/>
+    <cellStyle name="20% - Акцент4 5 18" xfId="22003"/>
+    <cellStyle name="20% - Акцент4 5 19" xfId="22004"/>
+    <cellStyle name="20% - Акцент4 5 2" xfId="21994"/>
+    <cellStyle name="20% - Акцент4 5 20" xfId="22005"/>
+    <cellStyle name="20% - Акцент4 5 21" xfId="22006"/>
+    <cellStyle name="20% - Акцент4 5 22" xfId="22007"/>
+    <cellStyle name="20% - Акцент4 5 23" xfId="22008"/>
+    <cellStyle name="20% - Акцент4 5 24" xfId="22009"/>
+    <cellStyle name="20% - Акцент4 5 25" xfId="22010"/>
+    <cellStyle name="20% - Акцент4 5 26" xfId="23150"/>
+    <cellStyle name="20% - Акцент4 5 27" xfId="23331"/>
+    <cellStyle name="20% - Акцент4 5 28" xfId="23418"/>
+    <cellStyle name="20% - Акцент4 5 29" xfId="23162"/>
+    <cellStyle name="20% - Акцент4 5 3" xfId="22011"/>
+    <cellStyle name="20% - Акцент4 5 30" xfId="23033"/>
+    <cellStyle name="20% - Акцент4 5 31" xfId="23098"/>
+    <cellStyle name="20% - Акцент4 5 4" xfId="22012"/>
+    <cellStyle name="20% - Акцент4 5 5" xfId="22013"/>
+    <cellStyle name="20% - Акцент4 5 6" xfId="22014"/>
+    <cellStyle name="20% - Акцент4 5 7" xfId="22015"/>
+    <cellStyle name="20% - Акцент4 5 8" xfId="22016"/>
+    <cellStyle name="20% - Акцент4 5 9" xfId="22017"/>
     <cellStyle name="20% - Акцент4 50" xfId="11477"/>
     <cellStyle name="20% - Акцент4 51" xfId="11436"/>
     <cellStyle name="20% - Акцент4 52" xfId="11394"/>
     <cellStyle name="20% - Акцент4 53" xfId="11353"/>
     <cellStyle name="20% - Акцент4 54" xfId="11312"/>
     <cellStyle name="20% - Акцент4 55" xfId="11270"/>
     <cellStyle name="20% - Акцент4 56" xfId="11228"/>
     <cellStyle name="20% - Акцент4 57" xfId="11186"/>
     <cellStyle name="20% - Акцент4 58" xfId="11144"/>
     <cellStyle name="20% - Акцент4 59" xfId="11102"/>
     <cellStyle name="20% - Акцент4 6" xfId="13324"/>
+    <cellStyle name="20% - Акцент4 6 10" xfId="22019"/>
+    <cellStyle name="20% - Акцент4 6 11" xfId="22020"/>
+    <cellStyle name="20% - Акцент4 6 12" xfId="22021"/>
+    <cellStyle name="20% - Акцент4 6 13" xfId="22022"/>
+    <cellStyle name="20% - Акцент4 6 14" xfId="22023"/>
+    <cellStyle name="20% - Акцент4 6 15" xfId="22024"/>
+    <cellStyle name="20% - Акцент4 6 16" xfId="22025"/>
+    <cellStyle name="20% - Акцент4 6 17" xfId="22026"/>
+    <cellStyle name="20% - Акцент4 6 18" xfId="22027"/>
+    <cellStyle name="20% - Акцент4 6 19" xfId="22028"/>
+    <cellStyle name="20% - Акцент4 6 2" xfId="22018"/>
+    <cellStyle name="20% - Акцент4 6 20" xfId="22029"/>
+    <cellStyle name="20% - Акцент4 6 21" xfId="22030"/>
+    <cellStyle name="20% - Акцент4 6 22" xfId="22031"/>
+    <cellStyle name="20% - Акцент4 6 23" xfId="22032"/>
+    <cellStyle name="20% - Акцент4 6 24" xfId="22033"/>
+    <cellStyle name="20% - Акцент4 6 25" xfId="22034"/>
+    <cellStyle name="20% - Акцент4 6 26" xfId="23007"/>
+    <cellStyle name="20% - Акцент4 6 27" xfId="23357"/>
+    <cellStyle name="20% - Акцент4 6 28" xfId="23466"/>
+    <cellStyle name="20% - Акцент4 6 29" xfId="23405"/>
+    <cellStyle name="20% - Акцент4 6 3" xfId="22035"/>
+    <cellStyle name="20% - Акцент4 6 30" xfId="23476"/>
+    <cellStyle name="20% - Акцент4 6 31" xfId="23501"/>
+    <cellStyle name="20% - Акцент4 6 4" xfId="22036"/>
+    <cellStyle name="20% - Акцент4 6 5" xfId="22037"/>
+    <cellStyle name="20% - Акцент4 6 6" xfId="22038"/>
+    <cellStyle name="20% - Акцент4 6 7" xfId="22039"/>
+    <cellStyle name="20% - Акцент4 6 8" xfId="22040"/>
+    <cellStyle name="20% - Акцент4 6 9" xfId="22041"/>
     <cellStyle name="20% - Акцент4 60" xfId="11060"/>
     <cellStyle name="20% - Акцент4 61" xfId="11018"/>
     <cellStyle name="20% - Акцент4 62" xfId="10976"/>
     <cellStyle name="20% - Акцент4 63" xfId="10934"/>
     <cellStyle name="20% - Акцент4 64" xfId="10892"/>
     <cellStyle name="20% - Акцент4 65" xfId="10850"/>
     <cellStyle name="20% - Акцент4 66" xfId="10808"/>
     <cellStyle name="20% - Акцент4 67" xfId="10766"/>
     <cellStyle name="20% - Акцент4 68" xfId="10724"/>
     <cellStyle name="20% - Акцент4 69" xfId="10682"/>
     <cellStyle name="20% - Акцент4 7" xfId="13282"/>
+    <cellStyle name="20% - Акцент4 7 10" xfId="22043"/>
+    <cellStyle name="20% - Акцент4 7 11" xfId="22044"/>
+    <cellStyle name="20% - Акцент4 7 12" xfId="22045"/>
+    <cellStyle name="20% - Акцент4 7 13" xfId="22046"/>
+    <cellStyle name="20% - Акцент4 7 14" xfId="22047"/>
+    <cellStyle name="20% - Акцент4 7 15" xfId="22048"/>
+    <cellStyle name="20% - Акцент4 7 16" xfId="22049"/>
+    <cellStyle name="20% - Акцент4 7 17" xfId="22050"/>
+    <cellStyle name="20% - Акцент4 7 18" xfId="22051"/>
+    <cellStyle name="20% - Акцент4 7 19" xfId="22052"/>
+    <cellStyle name="20% - Акцент4 7 2" xfId="22042"/>
+    <cellStyle name="20% - Акцент4 7 20" xfId="22053"/>
+    <cellStyle name="20% - Акцент4 7 21" xfId="22054"/>
+    <cellStyle name="20% - Акцент4 7 22" xfId="22055"/>
+    <cellStyle name="20% - Акцент4 7 23" xfId="22056"/>
+    <cellStyle name="20% - Акцент4 7 24" xfId="22057"/>
+    <cellStyle name="20% - Акцент4 7 25" xfId="22058"/>
+    <cellStyle name="20% - Акцент4 7 26" xfId="23071"/>
+    <cellStyle name="20% - Акцент4 7 27" xfId="23422"/>
+    <cellStyle name="20% - Акцент4 7 28" xfId="23023"/>
+    <cellStyle name="20% - Акцент4 7 29" xfId="23495"/>
+    <cellStyle name="20% - Акцент4 7 3" xfId="22059"/>
+    <cellStyle name="20% - Акцент4 7 30" xfId="23165"/>
+    <cellStyle name="20% - Акцент4 7 31" xfId="23479"/>
+    <cellStyle name="20% - Акцент4 7 4" xfId="22060"/>
+    <cellStyle name="20% - Акцент4 7 5" xfId="22061"/>
+    <cellStyle name="20% - Акцент4 7 6" xfId="22062"/>
+    <cellStyle name="20% - Акцент4 7 7" xfId="22063"/>
+    <cellStyle name="20% - Акцент4 7 8" xfId="22064"/>
+    <cellStyle name="20% - Акцент4 7 9" xfId="22065"/>
     <cellStyle name="20% - Акцент4 70" xfId="10640"/>
     <cellStyle name="20% - Акцент4 71" xfId="10598"/>
     <cellStyle name="20% - Акцент4 72" xfId="10556"/>
     <cellStyle name="20% - Акцент4 73" xfId="10514"/>
     <cellStyle name="20% - Акцент4 74" xfId="10472"/>
     <cellStyle name="20% - Акцент4 75" xfId="10430"/>
     <cellStyle name="20% - Акцент4 76" xfId="10388"/>
     <cellStyle name="20% - Акцент4 77" xfId="10346"/>
     <cellStyle name="20% - Акцент4 78" xfId="10304"/>
     <cellStyle name="20% - Акцент4 79" xfId="10263"/>
     <cellStyle name="20% - Акцент4 8" xfId="13240"/>
+    <cellStyle name="20% - Акцент4 8 10" xfId="22067"/>
+    <cellStyle name="20% - Акцент4 8 11" xfId="22068"/>
+    <cellStyle name="20% - Акцент4 8 12" xfId="22069"/>
+    <cellStyle name="20% - Акцент4 8 13" xfId="22070"/>
+    <cellStyle name="20% - Акцент4 8 14" xfId="22071"/>
+    <cellStyle name="20% - Акцент4 8 15" xfId="22072"/>
+    <cellStyle name="20% - Акцент4 8 16" xfId="22073"/>
+    <cellStyle name="20% - Акцент4 8 17" xfId="22074"/>
+    <cellStyle name="20% - Акцент4 8 18" xfId="22075"/>
+    <cellStyle name="20% - Акцент4 8 19" xfId="22076"/>
+    <cellStyle name="20% - Акцент4 8 2" xfId="22066"/>
+    <cellStyle name="20% - Акцент4 8 20" xfId="22077"/>
+    <cellStyle name="20% - Акцент4 8 21" xfId="22078"/>
+    <cellStyle name="20% - Акцент4 8 22" xfId="22079"/>
+    <cellStyle name="20% - Акцент4 8 23" xfId="22080"/>
+    <cellStyle name="20% - Акцент4 8 24" xfId="22081"/>
+    <cellStyle name="20% - Акцент4 8 25" xfId="22082"/>
+    <cellStyle name="20% - Акцент4 8 26" xfId="23116"/>
+    <cellStyle name="20% - Акцент4 8 27" xfId="23478"/>
+    <cellStyle name="20% - Акцент4 8 28" xfId="23158"/>
+    <cellStyle name="20% - Акцент4 8 29" xfId="23366"/>
+    <cellStyle name="20% - Акцент4 8 3" xfId="22083"/>
+    <cellStyle name="20% - Акцент4 8 30" xfId="23504"/>
+    <cellStyle name="20% - Акцент4 8 31" xfId="23502"/>
+    <cellStyle name="20% - Акцент4 8 4" xfId="22084"/>
+    <cellStyle name="20% - Акцент4 8 5" xfId="22085"/>
+    <cellStyle name="20% - Акцент4 8 6" xfId="22086"/>
+    <cellStyle name="20% - Акцент4 8 7" xfId="22087"/>
+    <cellStyle name="20% - Акцент4 8 8" xfId="22088"/>
+    <cellStyle name="20% - Акцент4 8 9" xfId="22089"/>
     <cellStyle name="20% - Акцент4 80" xfId="10221"/>
     <cellStyle name="20% - Акцент4 81" xfId="10179"/>
     <cellStyle name="20% - Акцент4 82" xfId="10137"/>
     <cellStyle name="20% - Акцент4 82 2" xfId="10030"/>
     <cellStyle name="20% - Акцент4 83" xfId="10095"/>
     <cellStyle name="20% - Акцент4 84" xfId="9988"/>
     <cellStyle name="20% - Акцент4 85" xfId="9946"/>
     <cellStyle name="20% - Акцент4 86" xfId="9904"/>
     <cellStyle name="20% - Акцент4 87" xfId="9862"/>
     <cellStyle name="20% - Акцент4 88" xfId="9821"/>
     <cellStyle name="20% - Акцент4 89" xfId="9779"/>
     <cellStyle name="20% - Акцент4 9" xfId="13199"/>
+    <cellStyle name="20% - Акцент4 9 10" xfId="22091"/>
+    <cellStyle name="20% - Акцент4 9 11" xfId="22092"/>
+    <cellStyle name="20% - Акцент4 9 12" xfId="22093"/>
+    <cellStyle name="20% - Акцент4 9 13" xfId="22094"/>
+    <cellStyle name="20% - Акцент4 9 14" xfId="22095"/>
+    <cellStyle name="20% - Акцент4 9 15" xfId="22096"/>
+    <cellStyle name="20% - Акцент4 9 16" xfId="22097"/>
+    <cellStyle name="20% - Акцент4 9 17" xfId="22098"/>
+    <cellStyle name="20% - Акцент4 9 18" xfId="22099"/>
+    <cellStyle name="20% - Акцент4 9 19" xfId="22100"/>
+    <cellStyle name="20% - Акцент4 9 2" xfId="22090"/>
+    <cellStyle name="20% - Акцент4 9 20" xfId="22101"/>
+    <cellStyle name="20% - Акцент4 9 21" xfId="22102"/>
+    <cellStyle name="20% - Акцент4 9 22" xfId="22103"/>
+    <cellStyle name="20% - Акцент4 9 23" xfId="22104"/>
+    <cellStyle name="20% - Акцент4 9 24" xfId="22105"/>
+    <cellStyle name="20% - Акцент4 9 25" xfId="22106"/>
+    <cellStyle name="20% - Акцент4 9 26" xfId="23171"/>
+    <cellStyle name="20% - Акцент4 9 27" xfId="23394"/>
+    <cellStyle name="20% - Акцент4 9 28" xfId="23401"/>
+    <cellStyle name="20% - Акцент4 9 29" xfId="23403"/>
+    <cellStyle name="20% - Акцент4 9 3" xfId="22107"/>
+    <cellStyle name="20% - Акцент4 9 30" xfId="23408"/>
+    <cellStyle name="20% - Акцент4 9 31" xfId="23174"/>
+    <cellStyle name="20% - Акцент4 9 4" xfId="22108"/>
+    <cellStyle name="20% - Акцент4 9 5" xfId="22109"/>
+    <cellStyle name="20% - Акцент4 9 6" xfId="22110"/>
+    <cellStyle name="20% - Акцент4 9 7" xfId="22111"/>
+    <cellStyle name="20% - Акцент4 9 8" xfId="22112"/>
+    <cellStyle name="20% - Акцент4 9 9" xfId="22113"/>
     <cellStyle name="20% - Акцент4 90" xfId="9737"/>
     <cellStyle name="20% - Акцент4 91" xfId="9695"/>
     <cellStyle name="20% - Акцент4 92" xfId="9653"/>
     <cellStyle name="20% - Акцент4 93" xfId="9611"/>
     <cellStyle name="20% - Акцент4 94" xfId="9569"/>
     <cellStyle name="20% - Акцент4 95" xfId="9527"/>
     <cellStyle name="20% - Акцент4 96" xfId="9485"/>
     <cellStyle name="20% - Акцент4 97" xfId="9443"/>
     <cellStyle name="20% - Акцент4 98" xfId="9401"/>
     <cellStyle name="20% - Акцент4 99" xfId="9360"/>
     <cellStyle name="20% - Акцент5 10" xfId="13156"/>
     <cellStyle name="20% - Акцент5 100" xfId="9318"/>
     <cellStyle name="20% - Акцент5 101" xfId="9276"/>
     <cellStyle name="20% - Акцент5 102" xfId="9234"/>
     <cellStyle name="20% - Акцент5 103" xfId="9192"/>
     <cellStyle name="20% - Акцент5 104" xfId="9150"/>
     <cellStyle name="20% - Акцент5 105" xfId="9108"/>
     <cellStyle name="20% - Акцент5 106" xfId="9066"/>
     <cellStyle name="20% - Акцент5 107" xfId="9024"/>
     <cellStyle name="20% - Акцент5 108" xfId="8982"/>
     <cellStyle name="20% - Акцент5 109" xfId="8940"/>
     <cellStyle name="20% - Акцент5 11" xfId="13114"/>
     <cellStyle name="20% - Акцент5 110" xfId="8899"/>
     <cellStyle name="20% - Акцент5 111" xfId="8857"/>
     <cellStyle name="20% - Акцент5 112" xfId="8815"/>
@@ -22908,128 +27520,368 @@
     <cellStyle name="40% - Акцент3 12" xfId="13068"/>
     <cellStyle name="40% - Акцент3 120" xfId="8475"/>
     <cellStyle name="40% - Акцент3 121" xfId="8433"/>
     <cellStyle name="40% - Акцент3 122" xfId="8391"/>
     <cellStyle name="40% - Акцент3 123" xfId="8350"/>
     <cellStyle name="40% - Акцент3 124" xfId="8308"/>
     <cellStyle name="40% - Акцент3 125" xfId="8266"/>
     <cellStyle name="40% - Акцент3 126" xfId="8224"/>
     <cellStyle name="40% - Акцент3 127" xfId="8182"/>
     <cellStyle name="40% - Акцент3 128" xfId="8142"/>
     <cellStyle name="40% - Акцент3 129" xfId="8110"/>
     <cellStyle name="40% - Акцент3 13" xfId="13027"/>
     <cellStyle name="40% - Акцент3 130" xfId="8086"/>
     <cellStyle name="40% - Акцент3 131" xfId="8056"/>
     <cellStyle name="40% - Акцент3 132" xfId="8015"/>
     <cellStyle name="40% - Акцент3 133" xfId="7974"/>
     <cellStyle name="40% - Акцент3 134" xfId="7932"/>
     <cellStyle name="40% - Акцент3 135" xfId="7891"/>
     <cellStyle name="40% - Акцент3 14" xfId="12986"/>
     <cellStyle name="40% - Акцент3 15" xfId="12944"/>
     <cellStyle name="40% - Акцент3 16" xfId="12902"/>
     <cellStyle name="40% - Акцент3 17" xfId="12860"/>
     <cellStyle name="40% - Акцент3 18" xfId="12818"/>
     <cellStyle name="40% - Акцент3 19" xfId="12776"/>
     <cellStyle name="40% - Акцент3 2" xfId="13485"/>
+    <cellStyle name="40% - Акцент3 2 10" xfId="22115"/>
+    <cellStyle name="40% - Акцент3 2 11" xfId="22116"/>
+    <cellStyle name="40% - Акцент3 2 12" xfId="22117"/>
+    <cellStyle name="40% - Акцент3 2 13" xfId="22118"/>
+    <cellStyle name="40% - Акцент3 2 14" xfId="22119"/>
+    <cellStyle name="40% - Акцент3 2 15" xfId="22120"/>
+    <cellStyle name="40% - Акцент3 2 16" xfId="22121"/>
+    <cellStyle name="40% - Акцент3 2 17" xfId="22122"/>
+    <cellStyle name="40% - Акцент3 2 18" xfId="22123"/>
+    <cellStyle name="40% - Акцент3 2 19" xfId="22124"/>
+    <cellStyle name="40% - Акцент3 2 2" xfId="22114"/>
+    <cellStyle name="40% - Акцент3 2 20" xfId="22125"/>
+    <cellStyle name="40% - Акцент3 2 21" xfId="22126"/>
+    <cellStyle name="40% - Акцент3 2 22" xfId="22127"/>
+    <cellStyle name="40% - Акцент3 2 23" xfId="22128"/>
+    <cellStyle name="40% - Акцент3 2 24" xfId="22129"/>
+    <cellStyle name="40% - Акцент3 2 25" xfId="22130"/>
+    <cellStyle name="40% - Акцент3 2 26" xfId="23034"/>
+    <cellStyle name="40% - Акцент3 2 27" xfId="23459"/>
+    <cellStyle name="40% - Акцент3 2 28" xfId="23400"/>
+    <cellStyle name="40% - Акцент3 2 29" xfId="23018"/>
+    <cellStyle name="40% - Акцент3 2 3" xfId="22131"/>
+    <cellStyle name="40% - Акцент3 2 30" xfId="23031"/>
+    <cellStyle name="40% - Акцент3 2 31" xfId="23077"/>
+    <cellStyle name="40% - Акцент3 2 4" xfId="22132"/>
+    <cellStyle name="40% - Акцент3 2 5" xfId="22133"/>
+    <cellStyle name="40% - Акцент3 2 6" xfId="22134"/>
+    <cellStyle name="40% - Акцент3 2 7" xfId="22135"/>
+    <cellStyle name="40% - Акцент3 2 8" xfId="22136"/>
+    <cellStyle name="40% - Акцент3 2 9" xfId="22137"/>
     <cellStyle name="40% - Акцент3 20" xfId="12734"/>
     <cellStyle name="40% - Акцент3 21" xfId="12692"/>
     <cellStyle name="40% - Акцент3 22" xfId="12650"/>
     <cellStyle name="40% - Акцент3 23" xfId="12608"/>
     <cellStyle name="40% - Акцент3 24" xfId="12566"/>
     <cellStyle name="40% - Акцент3 25" xfId="12524"/>
     <cellStyle name="40% - Акцент3 26" xfId="12482"/>
     <cellStyle name="40% - Акцент3 27" xfId="12439"/>
     <cellStyle name="40% - Акцент3 28" xfId="12397"/>
     <cellStyle name="40% - Акцент3 29" xfId="12355"/>
     <cellStyle name="40% - Акцент3 3" xfId="13443"/>
+    <cellStyle name="40% - Акцент3 3 10" xfId="22139"/>
+    <cellStyle name="40% - Акцент3 3 11" xfId="22140"/>
+    <cellStyle name="40% - Акцент3 3 12" xfId="22141"/>
+    <cellStyle name="40% - Акцент3 3 13" xfId="22142"/>
+    <cellStyle name="40% - Акцент3 3 14" xfId="22143"/>
+    <cellStyle name="40% - Акцент3 3 15" xfId="22144"/>
+    <cellStyle name="40% - Акцент3 3 16" xfId="22145"/>
+    <cellStyle name="40% - Акцент3 3 17" xfId="22146"/>
+    <cellStyle name="40% - Акцент3 3 18" xfId="22147"/>
+    <cellStyle name="40% - Акцент3 3 19" xfId="22148"/>
+    <cellStyle name="40% - Акцент3 3 2" xfId="22138"/>
+    <cellStyle name="40% - Акцент3 3 20" xfId="22150"/>
+    <cellStyle name="40% - Акцент3 3 21" xfId="22151"/>
+    <cellStyle name="40% - Акцент3 3 22" xfId="22152"/>
+    <cellStyle name="40% - Акцент3 3 23" xfId="22153"/>
+    <cellStyle name="40% - Акцент3 3 24" xfId="22154"/>
+    <cellStyle name="40% - Акцент3 3 25" xfId="22155"/>
+    <cellStyle name="40% - Акцент3 3 26" xfId="22705"/>
+    <cellStyle name="40% - Акцент3 3 27" xfId="23368"/>
+    <cellStyle name="40% - Акцент3 3 28" xfId="22987"/>
+    <cellStyle name="40% - Акцент3 3 29" xfId="23474"/>
+    <cellStyle name="40% - Акцент3 3 3" xfId="22156"/>
+    <cellStyle name="40% - Акцент3 3 30" xfId="23066"/>
+    <cellStyle name="40% - Акцент3 3 31" xfId="23506"/>
+    <cellStyle name="40% - Акцент3 3 4" xfId="22157"/>
+    <cellStyle name="40% - Акцент3 3 5" xfId="22158"/>
+    <cellStyle name="40% - Акцент3 3 6" xfId="22159"/>
+    <cellStyle name="40% - Акцент3 3 7" xfId="22160"/>
+    <cellStyle name="40% - Акцент3 3 8" xfId="22161"/>
+    <cellStyle name="40% - Акцент3 3 9" xfId="22162"/>
     <cellStyle name="40% - Акцент3 30" xfId="12313"/>
     <cellStyle name="40% - Акцент3 31" xfId="12271"/>
     <cellStyle name="40% - Акцент3 32" xfId="12229"/>
     <cellStyle name="40% - Акцент3 33" xfId="12187"/>
     <cellStyle name="40% - Акцент3 34" xfId="12145"/>
     <cellStyle name="40% - Акцент3 35" xfId="12103"/>
     <cellStyle name="40% - Акцент3 36" xfId="12061"/>
     <cellStyle name="40% - Акцент3 37" xfId="12019"/>
     <cellStyle name="40% - Акцент3 38" xfId="11977"/>
     <cellStyle name="40% - Акцент3 39" xfId="11935"/>
     <cellStyle name="40% - Акцент3 4" xfId="13401"/>
+    <cellStyle name="40% - Акцент3 4 10" xfId="22164"/>
+    <cellStyle name="40% - Акцент3 4 11" xfId="22165"/>
+    <cellStyle name="40% - Акцент3 4 12" xfId="22166"/>
+    <cellStyle name="40% - Акцент3 4 13" xfId="22167"/>
+    <cellStyle name="40% - Акцент3 4 14" xfId="22168"/>
+    <cellStyle name="40% - Акцент3 4 15" xfId="22169"/>
+    <cellStyle name="40% - Акцент3 4 16" xfId="22170"/>
+    <cellStyle name="40% - Акцент3 4 17" xfId="22171"/>
+    <cellStyle name="40% - Акцент3 4 18" xfId="22172"/>
+    <cellStyle name="40% - Акцент3 4 19" xfId="22173"/>
+    <cellStyle name="40% - Акцент3 4 2" xfId="22163"/>
+    <cellStyle name="40% - Акцент3 4 20" xfId="22174"/>
+    <cellStyle name="40% - Акцент3 4 21" xfId="22175"/>
+    <cellStyle name="40% - Акцент3 4 22" xfId="22176"/>
+    <cellStyle name="40% - Акцент3 4 23" xfId="22177"/>
+    <cellStyle name="40% - Акцент3 4 24" xfId="22178"/>
+    <cellStyle name="40% - Акцент3 4 25" xfId="22179"/>
+    <cellStyle name="40% - Акцент3 4 26" xfId="23141"/>
+    <cellStyle name="40% - Акцент3 4 27" xfId="23434"/>
+    <cellStyle name="40% - Акцент3 4 28" xfId="23081"/>
+    <cellStyle name="40% - Акцент3 4 29" xfId="23290"/>
+    <cellStyle name="40% - Акцент3 4 3" xfId="22180"/>
+    <cellStyle name="40% - Акцент3 4 30" xfId="23414"/>
+    <cellStyle name="40% - Акцент3 4 31" xfId="23496"/>
+    <cellStyle name="40% - Акцент3 4 4" xfId="22181"/>
+    <cellStyle name="40% - Акцент3 4 5" xfId="22182"/>
+    <cellStyle name="40% - Акцент3 4 6" xfId="22183"/>
+    <cellStyle name="40% - Акцент3 4 7" xfId="22184"/>
+    <cellStyle name="40% - Акцент3 4 8" xfId="22185"/>
+    <cellStyle name="40% - Акцент3 4 9" xfId="22186"/>
     <cellStyle name="40% - Акцент3 40" xfId="11893"/>
     <cellStyle name="40% - Акцент3 41" xfId="11851"/>
     <cellStyle name="40% - Акцент3 42" xfId="11809"/>
     <cellStyle name="40% - Акцент3 43" xfId="11767"/>
     <cellStyle name="40% - Акцент3 44" xfId="11725"/>
     <cellStyle name="40% - Акцент3 45" xfId="11683"/>
     <cellStyle name="40% - Акцент3 46" xfId="11641"/>
     <cellStyle name="40% - Акцент3 47" xfId="11599"/>
     <cellStyle name="40% - Акцент3 48" xfId="11557"/>
     <cellStyle name="40% - Акцент3 49" xfId="11515"/>
     <cellStyle name="40% - Акцент3 5" xfId="13360"/>
+    <cellStyle name="40% - Акцент3 5 10" xfId="22188"/>
+    <cellStyle name="40% - Акцент3 5 11" xfId="22189"/>
+    <cellStyle name="40% - Акцент3 5 12" xfId="22190"/>
+    <cellStyle name="40% - Акцент3 5 13" xfId="22191"/>
+    <cellStyle name="40% - Акцент3 5 14" xfId="22192"/>
+    <cellStyle name="40% - Акцент3 5 15" xfId="22193"/>
+    <cellStyle name="40% - Акцент3 5 16" xfId="22194"/>
+    <cellStyle name="40% - Акцент3 5 17" xfId="22195"/>
+    <cellStyle name="40% - Акцент3 5 18" xfId="22196"/>
+    <cellStyle name="40% - Акцент3 5 19" xfId="22197"/>
+    <cellStyle name="40% - Акцент3 5 2" xfId="22187"/>
+    <cellStyle name="40% - Акцент3 5 20" xfId="22198"/>
+    <cellStyle name="40% - Акцент3 5 21" xfId="22199"/>
+    <cellStyle name="40% - Акцент3 5 22" xfId="22200"/>
+    <cellStyle name="40% - Акцент3 5 23" xfId="22201"/>
+    <cellStyle name="40% - Акцент3 5 24" xfId="22202"/>
+    <cellStyle name="40% - Акцент3 5 25" xfId="22203"/>
+    <cellStyle name="40% - Акцент3 5 26" xfId="22560"/>
+    <cellStyle name="40% - Акцент3 5 27" xfId="23346"/>
+    <cellStyle name="40% - Акцент3 5 28" xfId="23472"/>
+    <cellStyle name="40% - Акцент3 5 29" xfId="23454"/>
+    <cellStyle name="40% - Акцент3 5 3" xfId="22204"/>
+    <cellStyle name="40% - Акцент3 5 30" xfId="23509"/>
+    <cellStyle name="40% - Акцент3 5 31" xfId="23512"/>
+    <cellStyle name="40% - Акцент3 5 4" xfId="22205"/>
+    <cellStyle name="40% - Акцент3 5 5" xfId="22206"/>
+    <cellStyle name="40% - Акцент3 5 6" xfId="22207"/>
+    <cellStyle name="40% - Акцент3 5 7" xfId="22208"/>
+    <cellStyle name="40% - Акцент3 5 8" xfId="22209"/>
+    <cellStyle name="40% - Акцент3 5 9" xfId="22210"/>
     <cellStyle name="40% - Акцент3 50" xfId="11472"/>
     <cellStyle name="40% - Акцент3 51" xfId="11431"/>
     <cellStyle name="40% - Акцент3 52" xfId="11389"/>
     <cellStyle name="40% - Акцент3 53" xfId="11348"/>
     <cellStyle name="40% - Акцент3 54" xfId="11307"/>
     <cellStyle name="40% - Акцент3 55" xfId="11265"/>
     <cellStyle name="40% - Акцент3 56" xfId="11223"/>
     <cellStyle name="40% - Акцент3 57" xfId="11181"/>
     <cellStyle name="40% - Акцент3 58" xfId="11139"/>
     <cellStyle name="40% - Акцент3 59" xfId="11097"/>
     <cellStyle name="40% - Акцент3 6" xfId="13319"/>
+    <cellStyle name="40% - Акцент3 6 10" xfId="22212"/>
+    <cellStyle name="40% - Акцент3 6 11" xfId="22213"/>
+    <cellStyle name="40% - Акцент3 6 12" xfId="22214"/>
+    <cellStyle name="40% - Акцент3 6 13" xfId="22215"/>
+    <cellStyle name="40% - Акцент3 6 14" xfId="22216"/>
+    <cellStyle name="40% - Акцент3 6 15" xfId="22217"/>
+    <cellStyle name="40% - Акцент3 6 16" xfId="22218"/>
+    <cellStyle name="40% - Акцент3 6 17" xfId="22219"/>
+    <cellStyle name="40% - Акцент3 6 18" xfId="22220"/>
+    <cellStyle name="40% - Акцент3 6 19" xfId="22221"/>
+    <cellStyle name="40% - Акцент3 6 2" xfId="22211"/>
+    <cellStyle name="40% - Акцент3 6 20" xfId="22223"/>
+    <cellStyle name="40% - Акцент3 6 21" xfId="22224"/>
+    <cellStyle name="40% - Акцент3 6 22" xfId="22225"/>
+    <cellStyle name="40% - Акцент3 6 23" xfId="22226"/>
+    <cellStyle name="40% - Акцент3 6 24" xfId="22227"/>
+    <cellStyle name="40% - Акцент3 6 25" xfId="22228"/>
+    <cellStyle name="40% - Акцент3 6 26" xfId="22998"/>
+    <cellStyle name="40% - Акцент3 6 27" xfId="23410"/>
+    <cellStyle name="40% - Акцент3 6 28" xfId="23086"/>
+    <cellStyle name="40% - Акцент3 6 29" xfId="23284"/>
+    <cellStyle name="40% - Акцент3 6 3" xfId="22229"/>
+    <cellStyle name="40% - Акцент3 6 30" xfId="23448"/>
+    <cellStyle name="40% - Акцент3 6 31" xfId="23127"/>
+    <cellStyle name="40% - Акцент3 6 4" xfId="22230"/>
+    <cellStyle name="40% - Акцент3 6 5" xfId="22231"/>
+    <cellStyle name="40% - Акцент3 6 6" xfId="22232"/>
+    <cellStyle name="40% - Акцент3 6 7" xfId="22233"/>
+    <cellStyle name="40% - Акцент3 6 8" xfId="22234"/>
+    <cellStyle name="40% - Акцент3 6 9" xfId="22235"/>
     <cellStyle name="40% - Акцент3 60" xfId="11055"/>
     <cellStyle name="40% - Акцент3 61" xfId="11013"/>
     <cellStyle name="40% - Акцент3 62" xfId="10971"/>
     <cellStyle name="40% - Акцент3 63" xfId="10929"/>
     <cellStyle name="40% - Акцент3 64" xfId="10887"/>
     <cellStyle name="40% - Акцент3 65" xfId="10845"/>
     <cellStyle name="40% - Акцент3 66" xfId="10803"/>
     <cellStyle name="40% - Акцент3 67" xfId="10761"/>
     <cellStyle name="40% - Акцент3 68" xfId="10719"/>
     <cellStyle name="40% - Акцент3 69" xfId="10677"/>
     <cellStyle name="40% - Акцент3 7" xfId="13277"/>
+    <cellStyle name="40% - Акцент3 7 10" xfId="22237"/>
+    <cellStyle name="40% - Акцент3 7 11" xfId="22238"/>
+    <cellStyle name="40% - Акцент3 7 12" xfId="22239"/>
+    <cellStyle name="40% - Акцент3 7 13" xfId="22240"/>
+    <cellStyle name="40% - Акцент3 7 14" xfId="22241"/>
+    <cellStyle name="40% - Акцент3 7 15" xfId="22242"/>
+    <cellStyle name="40% - Акцент3 7 16" xfId="22243"/>
+    <cellStyle name="40% - Акцент3 7 17" xfId="22244"/>
+    <cellStyle name="40% - Акцент3 7 18" xfId="22245"/>
+    <cellStyle name="40% - Акцент3 7 19" xfId="22246"/>
+    <cellStyle name="40% - Акцент3 7 2" xfId="22236"/>
+    <cellStyle name="40% - Акцент3 7 20" xfId="22248"/>
+    <cellStyle name="40% - Акцент3 7 21" xfId="22249"/>
+    <cellStyle name="40% - Акцент3 7 22" xfId="22250"/>
+    <cellStyle name="40% - Акцент3 7 23" xfId="22251"/>
+    <cellStyle name="40% - Акцент3 7 24" xfId="22252"/>
+    <cellStyle name="40% - Акцент3 7 25" xfId="22253"/>
+    <cellStyle name="40% - Акцент3 7 26" xfId="23056"/>
+    <cellStyle name="40% - Акцент3 7 27" xfId="23470"/>
+    <cellStyle name="40% - Акцент3 7 28" xfId="22995"/>
+    <cellStyle name="40% - Акцент3 7 29" xfId="23000"/>
+    <cellStyle name="40% - Акцент3 7 3" xfId="22254"/>
+    <cellStyle name="40% - Акцент3 7 30" xfId="23383"/>
+    <cellStyle name="40% - Акцент3 7 31" xfId="23072"/>
+    <cellStyle name="40% - Акцент3 7 4" xfId="22255"/>
+    <cellStyle name="40% - Акцент3 7 5" xfId="22256"/>
+    <cellStyle name="40% - Акцент3 7 6" xfId="22257"/>
+    <cellStyle name="40% - Акцент3 7 7" xfId="22258"/>
+    <cellStyle name="40% - Акцент3 7 8" xfId="22259"/>
+    <cellStyle name="40% - Акцент3 7 9" xfId="22260"/>
     <cellStyle name="40% - Акцент3 70" xfId="10635"/>
     <cellStyle name="40% - Акцент3 71" xfId="10593"/>
     <cellStyle name="40% - Акцент3 72" xfId="10551"/>
     <cellStyle name="40% - Акцент3 73" xfId="10509"/>
     <cellStyle name="40% - Акцент3 74" xfId="10467"/>
     <cellStyle name="40% - Акцент3 75" xfId="10425"/>
     <cellStyle name="40% - Акцент3 76" xfId="10383"/>
     <cellStyle name="40% - Акцент3 77" xfId="10341"/>
     <cellStyle name="40% - Акцент3 78" xfId="10299"/>
     <cellStyle name="40% - Акцент3 79" xfId="10258"/>
     <cellStyle name="40% - Акцент3 8" xfId="13546"/>
+    <cellStyle name="40% - Акцент3 8 10" xfId="22262"/>
+    <cellStyle name="40% - Акцент3 8 11" xfId="22263"/>
+    <cellStyle name="40% - Акцент3 8 12" xfId="22264"/>
+    <cellStyle name="40% - Акцент3 8 13" xfId="22265"/>
+    <cellStyle name="40% - Акцент3 8 14" xfId="22266"/>
+    <cellStyle name="40% - Акцент3 8 15" xfId="22267"/>
+    <cellStyle name="40% - Акцент3 8 16" xfId="22268"/>
+    <cellStyle name="40% - Акцент3 8 17" xfId="22269"/>
+    <cellStyle name="40% - Акцент3 8 18" xfId="22270"/>
+    <cellStyle name="40% - Акцент3 8 19" xfId="22271"/>
+    <cellStyle name="40% - Акцент3 8 2" xfId="22261"/>
+    <cellStyle name="40% - Акцент3 8 20" xfId="22272"/>
+    <cellStyle name="40% - Акцент3 8 21" xfId="22273"/>
+    <cellStyle name="40% - Акцент3 8 22" xfId="22274"/>
+    <cellStyle name="40% - Акцент3 8 23" xfId="22275"/>
+    <cellStyle name="40% - Акцент3 8 24" xfId="22276"/>
+    <cellStyle name="40% - Акцент3 8 25" xfId="22277"/>
+    <cellStyle name="40% - Акцент3 8 26" xfId="22986"/>
+    <cellStyle name="40% - Акцент3 8 27" xfId="23385"/>
+    <cellStyle name="40% - Акцент3 8 28" xfId="23420"/>
+    <cellStyle name="40% - Акцент3 8 29" xfId="23281"/>
+    <cellStyle name="40% - Акцент3 8 3" xfId="22278"/>
+    <cellStyle name="40% - Акцент3 8 30" xfId="23393"/>
+    <cellStyle name="40% - Акцент3 8 31" xfId="23461"/>
+    <cellStyle name="40% - Акцент3 8 4" xfId="22279"/>
+    <cellStyle name="40% - Акцент3 8 5" xfId="22280"/>
+    <cellStyle name="40% - Акцент3 8 6" xfId="22281"/>
+    <cellStyle name="40% - Акцент3 8 7" xfId="22282"/>
+    <cellStyle name="40% - Акцент3 8 8" xfId="22283"/>
+    <cellStyle name="40% - Акцент3 8 9" xfId="22284"/>
     <cellStyle name="40% - Акцент3 80" xfId="10216"/>
     <cellStyle name="40% - Акцент3 81" xfId="10174"/>
     <cellStyle name="40% - Акцент3 82" xfId="10132"/>
     <cellStyle name="40% - Акцент3 82 2" xfId="10025"/>
     <cellStyle name="40% - Акцент3 83" xfId="10090"/>
     <cellStyle name="40% - Акцент3 84" xfId="9983"/>
     <cellStyle name="40% - Акцент3 85" xfId="9941"/>
     <cellStyle name="40% - Акцент3 86" xfId="9899"/>
     <cellStyle name="40% - Акцент3 87" xfId="9857"/>
     <cellStyle name="40% - Акцент3 88" xfId="9816"/>
     <cellStyle name="40% - Акцент3 89" xfId="9774"/>
     <cellStyle name="40% - Акцент3 9" xfId="13194"/>
+    <cellStyle name="40% - Акцент3 9 10" xfId="22286"/>
+    <cellStyle name="40% - Акцент3 9 11" xfId="22287"/>
+    <cellStyle name="40% - Акцент3 9 12" xfId="22288"/>
+    <cellStyle name="40% - Акцент3 9 13" xfId="22289"/>
+    <cellStyle name="40% - Акцент3 9 14" xfId="22290"/>
+    <cellStyle name="40% - Акцент3 9 15" xfId="22291"/>
+    <cellStyle name="40% - Акцент3 9 16" xfId="22292"/>
+    <cellStyle name="40% - Акцент3 9 17" xfId="22293"/>
+    <cellStyle name="40% - Акцент3 9 18" xfId="22294"/>
+    <cellStyle name="40% - Акцент3 9 19" xfId="22295"/>
+    <cellStyle name="40% - Акцент3 9 2" xfId="22285"/>
+    <cellStyle name="40% - Акцент3 9 20" xfId="22296"/>
+    <cellStyle name="40% - Акцент3 9 21" xfId="22297"/>
+    <cellStyle name="40% - Акцент3 9 22" xfId="22298"/>
+    <cellStyle name="40% - Акцент3 9 23" xfId="22299"/>
+    <cellStyle name="40% - Акцент3 9 24" xfId="22300"/>
+    <cellStyle name="40% - Акцент3 9 25" xfId="22301"/>
+    <cellStyle name="40% - Акцент3 9 26" xfId="23005"/>
+    <cellStyle name="40% - Акцент3 9 27" xfId="23444"/>
+    <cellStyle name="40% - Акцент3 9 28" xfId="23088"/>
+    <cellStyle name="40% - Акцент3 9 29" xfId="23402"/>
+    <cellStyle name="40% - Акцент3 9 3" xfId="22302"/>
+    <cellStyle name="40% - Акцент3 9 30" xfId="23019"/>
+    <cellStyle name="40% - Акцент3 9 31" xfId="22993"/>
+    <cellStyle name="40% - Акцент3 9 4" xfId="22303"/>
+    <cellStyle name="40% - Акцент3 9 5" xfId="22304"/>
+    <cellStyle name="40% - Акцент3 9 6" xfId="22305"/>
+    <cellStyle name="40% - Акцент3 9 7" xfId="22306"/>
+    <cellStyle name="40% - Акцент3 9 8" xfId="22307"/>
+    <cellStyle name="40% - Акцент3 9 9" xfId="22308"/>
     <cellStyle name="40% - Акцент3 90" xfId="9732"/>
     <cellStyle name="40% - Акцент3 91" xfId="9690"/>
     <cellStyle name="40% - Акцент3 92" xfId="9648"/>
     <cellStyle name="40% - Акцент3 93" xfId="9606"/>
     <cellStyle name="40% - Акцент3 94" xfId="9564"/>
     <cellStyle name="40% - Акцент3 95" xfId="9522"/>
     <cellStyle name="40% - Акцент3 96" xfId="9480"/>
     <cellStyle name="40% - Акцент3 97" xfId="9438"/>
     <cellStyle name="40% - Акцент3 98" xfId="9396"/>
     <cellStyle name="40% - Акцент3 99" xfId="9355"/>
     <cellStyle name="40% - Акцент4 10" xfId="13151"/>
     <cellStyle name="40% - Акцент4 100" xfId="9313"/>
     <cellStyle name="40% - Акцент4 101" xfId="9271"/>
     <cellStyle name="40% - Акцент4 102" xfId="9229"/>
     <cellStyle name="40% - Акцент4 103" xfId="9187"/>
     <cellStyle name="40% - Акцент4 104" xfId="9145"/>
     <cellStyle name="40% - Акцент4 105" xfId="9103"/>
     <cellStyle name="40% - Акцент4 106" xfId="9061"/>
     <cellStyle name="40% - Акцент4 107" xfId="9019"/>
     <cellStyle name="40% - Акцент4 108" xfId="8977"/>
     <cellStyle name="40% - Акцент4 109" xfId="8935"/>
     <cellStyle name="40% - Акцент4 11" xfId="13109"/>
     <cellStyle name="40% - Акцент4 110" xfId="8894"/>
     <cellStyle name="40% - Акцент4 111" xfId="8852"/>
     <cellStyle name="40% - Акцент4 112" xfId="8810"/>
@@ -23718,128 +28570,368 @@
     <cellStyle name="60% - Акцент3 12" xfId="13062"/>
     <cellStyle name="60% - Акцент3 120" xfId="8469"/>
     <cellStyle name="60% - Акцент3 121" xfId="8427"/>
     <cellStyle name="60% - Акцент3 122" xfId="8385"/>
     <cellStyle name="60% - Акцент3 123" xfId="8344"/>
     <cellStyle name="60% - Акцент3 124" xfId="8302"/>
     <cellStyle name="60% - Акцент3 125" xfId="8260"/>
     <cellStyle name="60% - Акцент3 126" xfId="8218"/>
     <cellStyle name="60% - Акцент3 127" xfId="8176"/>
     <cellStyle name="60% - Акцент3 128" xfId="8136"/>
     <cellStyle name="60% - Акцент3 129" xfId="13530"/>
     <cellStyle name="60% - Акцент3 13" xfId="13021"/>
     <cellStyle name="60% - Акцент3 130" xfId="8081"/>
     <cellStyle name="60% - Акцент3 131" xfId="8050"/>
     <cellStyle name="60% - Акцент3 132" xfId="8009"/>
     <cellStyle name="60% - Акцент3 133" xfId="7968"/>
     <cellStyle name="60% - Акцент3 134" xfId="7926"/>
     <cellStyle name="60% - Акцент3 135" xfId="7885"/>
     <cellStyle name="60% - Акцент3 14" xfId="12980"/>
     <cellStyle name="60% - Акцент3 15" xfId="12938"/>
     <cellStyle name="60% - Акцент3 16" xfId="12896"/>
     <cellStyle name="60% - Акцент3 17" xfId="12854"/>
     <cellStyle name="60% - Акцент3 18" xfId="12812"/>
     <cellStyle name="60% - Акцент3 19" xfId="12770"/>
     <cellStyle name="60% - Акцент3 2" xfId="13479"/>
+    <cellStyle name="60% - Акцент3 2 10" xfId="22310"/>
+    <cellStyle name="60% - Акцент3 2 11" xfId="22311"/>
+    <cellStyle name="60% - Акцент3 2 12" xfId="22312"/>
+    <cellStyle name="60% - Акцент3 2 13" xfId="22313"/>
+    <cellStyle name="60% - Акцент3 2 14" xfId="22314"/>
+    <cellStyle name="60% - Акцент3 2 15" xfId="22315"/>
+    <cellStyle name="60% - Акцент3 2 16" xfId="22316"/>
+    <cellStyle name="60% - Акцент3 2 17" xfId="22317"/>
+    <cellStyle name="60% - Акцент3 2 18" xfId="22318"/>
+    <cellStyle name="60% - Акцент3 2 19" xfId="22319"/>
+    <cellStyle name="60% - Акцент3 2 2" xfId="22309"/>
+    <cellStyle name="60% - Акцент3 2 20" xfId="22320"/>
+    <cellStyle name="60% - Акцент3 2 21" xfId="22321"/>
+    <cellStyle name="60% - Акцент3 2 22" xfId="22322"/>
+    <cellStyle name="60% - Акцент3 2 23" xfId="22323"/>
+    <cellStyle name="60% - Акцент3 2 24" xfId="22324"/>
+    <cellStyle name="60% - Акцент3 2 25" xfId="22325"/>
+    <cellStyle name="60% - Акцент3 2 26" xfId="23070"/>
+    <cellStyle name="60% - Акцент3 2 27" xfId="23113"/>
+    <cellStyle name="60% - Акцент3 2 28" xfId="23439"/>
+    <cellStyle name="60% - Акцент3 2 29" xfId="23024"/>
+    <cellStyle name="60% - Акцент3 2 3" xfId="22326"/>
+    <cellStyle name="60% - Акцент3 2 30" xfId="23475"/>
+    <cellStyle name="60% - Акцент3 2 31" xfId="23510"/>
+    <cellStyle name="60% - Акцент3 2 4" xfId="22327"/>
+    <cellStyle name="60% - Акцент3 2 5" xfId="22328"/>
+    <cellStyle name="60% - Акцент3 2 6" xfId="22329"/>
+    <cellStyle name="60% - Акцент3 2 7" xfId="22330"/>
+    <cellStyle name="60% - Акцент3 2 8" xfId="22331"/>
+    <cellStyle name="60% - Акцент3 2 9" xfId="22332"/>
     <cellStyle name="60% - Акцент3 20" xfId="12728"/>
     <cellStyle name="60% - Акцент3 21" xfId="12686"/>
     <cellStyle name="60% - Акцент3 22" xfId="12644"/>
     <cellStyle name="60% - Акцент3 23" xfId="12602"/>
     <cellStyle name="60% - Акцент3 24" xfId="12560"/>
     <cellStyle name="60% - Акцент3 25" xfId="12518"/>
     <cellStyle name="60% - Акцент3 26" xfId="12476"/>
     <cellStyle name="60% - Акцент3 27" xfId="12433"/>
     <cellStyle name="60% - Акцент3 28" xfId="12391"/>
     <cellStyle name="60% - Акцент3 29" xfId="12349"/>
     <cellStyle name="60% - Акцент3 3" xfId="13437"/>
+    <cellStyle name="60% - Акцент3 3 10" xfId="22334"/>
+    <cellStyle name="60% - Акцент3 3 11" xfId="22335"/>
+    <cellStyle name="60% - Акцент3 3 12" xfId="22336"/>
+    <cellStyle name="60% - Акцент3 3 13" xfId="22337"/>
+    <cellStyle name="60% - Акцент3 3 14" xfId="22338"/>
+    <cellStyle name="60% - Акцент3 3 15" xfId="22339"/>
+    <cellStyle name="60% - Акцент3 3 16" xfId="22340"/>
+    <cellStyle name="60% - Акцент3 3 17" xfId="22341"/>
+    <cellStyle name="60% - Акцент3 3 18" xfId="22342"/>
+    <cellStyle name="60% - Акцент3 3 19" xfId="22343"/>
+    <cellStyle name="60% - Акцент3 3 2" xfId="22333"/>
+    <cellStyle name="60% - Акцент3 3 20" xfId="22344"/>
+    <cellStyle name="60% - Акцент3 3 21" xfId="22345"/>
+    <cellStyle name="60% - Акцент3 3 22" xfId="22346"/>
+    <cellStyle name="60% - Акцент3 3 23" xfId="22347"/>
+    <cellStyle name="60% - Акцент3 3 24" xfId="22348"/>
+    <cellStyle name="60% - Акцент3 3 25" xfId="22349"/>
+    <cellStyle name="60% - Акцент3 3 26" xfId="23110"/>
+    <cellStyle name="60% - Акцент3 3 27" xfId="23427"/>
+    <cellStyle name="60% - Акцент3 3 28" xfId="23026"/>
+    <cellStyle name="60% - Акцент3 3 29" xfId="23354"/>
+    <cellStyle name="60% - Акцент3 3 3" xfId="22350"/>
+    <cellStyle name="60% - Акцент3 3 30" xfId="23440"/>
+    <cellStyle name="60% - Акцент3 3 31" xfId="23411"/>
+    <cellStyle name="60% - Акцент3 3 4" xfId="22351"/>
+    <cellStyle name="60% - Акцент3 3 5" xfId="22352"/>
+    <cellStyle name="60% - Акцент3 3 6" xfId="22353"/>
+    <cellStyle name="60% - Акцент3 3 7" xfId="22354"/>
+    <cellStyle name="60% - Акцент3 3 8" xfId="22355"/>
+    <cellStyle name="60% - Акцент3 3 9" xfId="22356"/>
     <cellStyle name="60% - Акцент3 30" xfId="12307"/>
     <cellStyle name="60% - Акцент3 31" xfId="12265"/>
     <cellStyle name="60% - Акцент3 32" xfId="12223"/>
     <cellStyle name="60% - Акцент3 33" xfId="12181"/>
     <cellStyle name="60% - Акцент3 34" xfId="12139"/>
     <cellStyle name="60% - Акцент3 35" xfId="12097"/>
     <cellStyle name="60% - Акцент3 36" xfId="12055"/>
     <cellStyle name="60% - Акцент3 37" xfId="12013"/>
     <cellStyle name="60% - Акцент3 38" xfId="11971"/>
     <cellStyle name="60% - Акцент3 39" xfId="11929"/>
     <cellStyle name="60% - Акцент3 4" xfId="13395"/>
+    <cellStyle name="60% - Акцент3 4 10" xfId="22358"/>
+    <cellStyle name="60% - Акцент3 4 11" xfId="22359"/>
+    <cellStyle name="60% - Акцент3 4 12" xfId="22360"/>
+    <cellStyle name="60% - Акцент3 4 13" xfId="22361"/>
+    <cellStyle name="60% - Акцент3 4 14" xfId="22362"/>
+    <cellStyle name="60% - Акцент3 4 15" xfId="22363"/>
+    <cellStyle name="60% - Акцент3 4 16" xfId="22364"/>
+    <cellStyle name="60% - Акцент3 4 17" xfId="22365"/>
+    <cellStyle name="60% - Акцент3 4 18" xfId="22366"/>
+    <cellStyle name="60% - Акцент3 4 19" xfId="22367"/>
+    <cellStyle name="60% - Акцент3 4 2" xfId="22357"/>
+    <cellStyle name="60% - Акцент3 4 20" xfId="22368"/>
+    <cellStyle name="60% - Акцент3 4 21" xfId="22369"/>
+    <cellStyle name="60% - Акцент3 4 22" xfId="22370"/>
+    <cellStyle name="60% - Акцент3 4 23" xfId="22371"/>
+    <cellStyle name="60% - Акцент3 4 24" xfId="22372"/>
+    <cellStyle name="60% - Акцент3 4 25" xfId="22373"/>
+    <cellStyle name="60% - Акцент3 4 26" xfId="23160"/>
+    <cellStyle name="60% - Акцент3 4 27" xfId="23481"/>
+    <cellStyle name="60% - Акцент3 4 28" xfId="23487"/>
+    <cellStyle name="60% - Акцент3 4 29" xfId="23443"/>
+    <cellStyle name="60% - Акцент3 4 3" xfId="22374"/>
+    <cellStyle name="60% - Акцент3 4 30" xfId="23356"/>
+    <cellStyle name="60% - Акцент3 4 31" xfId="23176"/>
+    <cellStyle name="60% - Акцент3 4 4" xfId="22375"/>
+    <cellStyle name="60% - Акцент3 4 5" xfId="22376"/>
+    <cellStyle name="60% - Акцент3 4 6" xfId="22377"/>
+    <cellStyle name="60% - Акцент3 4 7" xfId="22378"/>
+    <cellStyle name="60% - Акцент3 4 8" xfId="22379"/>
+    <cellStyle name="60% - Акцент3 4 9" xfId="22380"/>
     <cellStyle name="60% - Акцент3 40" xfId="11887"/>
     <cellStyle name="60% - Акцент3 41" xfId="11845"/>
     <cellStyle name="60% - Акцент3 42" xfId="11803"/>
     <cellStyle name="60% - Акцент3 43" xfId="11761"/>
     <cellStyle name="60% - Акцент3 44" xfId="11719"/>
     <cellStyle name="60% - Акцент3 45" xfId="11677"/>
     <cellStyle name="60% - Акцент3 46" xfId="11635"/>
     <cellStyle name="60% - Акцент3 47" xfId="11593"/>
     <cellStyle name="60% - Акцент3 48" xfId="11551"/>
     <cellStyle name="60% - Акцент3 49" xfId="11509"/>
     <cellStyle name="60% - Акцент3 5" xfId="13354"/>
+    <cellStyle name="60% - Акцент3 5 10" xfId="22382"/>
+    <cellStyle name="60% - Акцент3 5 11" xfId="22383"/>
+    <cellStyle name="60% - Акцент3 5 12" xfId="22384"/>
+    <cellStyle name="60% - Акцент3 5 13" xfId="22385"/>
+    <cellStyle name="60% - Акцент3 5 14" xfId="22386"/>
+    <cellStyle name="60% - Акцент3 5 15" xfId="22387"/>
+    <cellStyle name="60% - Акцент3 5 16" xfId="22388"/>
+    <cellStyle name="60% - Акцент3 5 17" xfId="22389"/>
+    <cellStyle name="60% - Акцент3 5 18" xfId="22390"/>
+    <cellStyle name="60% - Акцент3 5 19" xfId="22391"/>
+    <cellStyle name="60% - Акцент3 5 2" xfId="22381"/>
+    <cellStyle name="60% - Акцент3 5 20" xfId="22392"/>
+    <cellStyle name="60% - Акцент3 5 21" xfId="22393"/>
+    <cellStyle name="60% - Акцент3 5 22" xfId="22394"/>
+    <cellStyle name="60% - Акцент3 5 23" xfId="22395"/>
+    <cellStyle name="60% - Акцент3 5 24" xfId="22396"/>
+    <cellStyle name="60% - Акцент3 5 25" xfId="22397"/>
+    <cellStyle name="60% - Акцент3 5 26" xfId="23021"/>
+    <cellStyle name="60% - Акцент3 5 27" xfId="23324"/>
+    <cellStyle name="60% - Акцент3 5 28" xfId="23155"/>
+    <cellStyle name="60% - Акцент3 5 29" xfId="23370"/>
+    <cellStyle name="60% - Акцент3 5 3" xfId="22398"/>
+    <cellStyle name="60% - Акцент3 5 30" xfId="23087"/>
+    <cellStyle name="60% - Акцент3 5 31" xfId="23118"/>
+    <cellStyle name="60% - Акцент3 5 4" xfId="22399"/>
+    <cellStyle name="60% - Акцент3 5 5" xfId="22400"/>
+    <cellStyle name="60% - Акцент3 5 6" xfId="22401"/>
+    <cellStyle name="60% - Акцент3 5 7" xfId="22402"/>
+    <cellStyle name="60% - Акцент3 5 8" xfId="22403"/>
+    <cellStyle name="60% - Акцент3 5 9" xfId="22404"/>
     <cellStyle name="60% - Акцент3 50" xfId="11466"/>
     <cellStyle name="60% - Акцент3 51" xfId="11425"/>
     <cellStyle name="60% - Акцент3 52" xfId="11383"/>
     <cellStyle name="60% - Акцент3 53" xfId="11342"/>
     <cellStyle name="60% - Акцент3 54" xfId="11301"/>
     <cellStyle name="60% - Акцент3 55" xfId="11259"/>
     <cellStyle name="60% - Акцент3 56" xfId="11217"/>
     <cellStyle name="60% - Акцент3 57" xfId="11175"/>
     <cellStyle name="60% - Акцент3 58" xfId="11133"/>
     <cellStyle name="60% - Акцент3 59" xfId="11091"/>
     <cellStyle name="60% - Акцент3 6" xfId="13313"/>
+    <cellStyle name="60% - Акцент3 6 10" xfId="22406"/>
+    <cellStyle name="60% - Акцент3 6 11" xfId="22407"/>
+    <cellStyle name="60% - Акцент3 6 12" xfId="22408"/>
+    <cellStyle name="60% - Акцент3 6 13" xfId="22409"/>
+    <cellStyle name="60% - Акцент3 6 14" xfId="22410"/>
+    <cellStyle name="60% - Акцент3 6 15" xfId="22411"/>
+    <cellStyle name="60% - Акцент3 6 16" xfId="22412"/>
+    <cellStyle name="60% - Акцент3 6 17" xfId="22413"/>
+    <cellStyle name="60% - Акцент3 6 18" xfId="22414"/>
+    <cellStyle name="60% - Акцент3 6 19" xfId="22415"/>
+    <cellStyle name="60% - Акцент3 6 2" xfId="22405"/>
+    <cellStyle name="60% - Акцент3 6 20" xfId="22416"/>
+    <cellStyle name="60% - Акцент3 6 21" xfId="22417"/>
+    <cellStyle name="60% - Акцент3 6 22" xfId="22418"/>
+    <cellStyle name="60% - Акцент3 6 23" xfId="22419"/>
+    <cellStyle name="60% - Акцент3 6 24" xfId="22420"/>
+    <cellStyle name="60% - Акцент3 6 25" xfId="22421"/>
+    <cellStyle name="60% - Акцент3 6 26" xfId="23083"/>
+    <cellStyle name="60% - Акцент3 6 27" xfId="23305"/>
+    <cellStyle name="60% - Акцент3 6 28" xfId="23085"/>
+    <cellStyle name="60% - Акцент3 6 29" xfId="23398"/>
+    <cellStyle name="60% - Акцент3 6 3" xfId="22422"/>
+    <cellStyle name="60% - Акцент3 6 30" xfId="23359"/>
+    <cellStyle name="60% - Акцент3 6 31" xfId="23147"/>
+    <cellStyle name="60% - Акцент3 6 4" xfId="22423"/>
+    <cellStyle name="60% - Акцент3 6 5" xfId="22424"/>
+    <cellStyle name="60% - Акцент3 6 6" xfId="22425"/>
+    <cellStyle name="60% - Акцент3 6 7" xfId="22426"/>
+    <cellStyle name="60% - Акцент3 6 8" xfId="22427"/>
+    <cellStyle name="60% - Акцент3 6 9" xfId="22428"/>
     <cellStyle name="60% - Акцент3 60" xfId="11049"/>
     <cellStyle name="60% - Акцент3 61" xfId="11007"/>
     <cellStyle name="60% - Акцент3 62" xfId="10965"/>
     <cellStyle name="60% - Акцент3 63" xfId="10923"/>
     <cellStyle name="60% - Акцент3 64" xfId="10881"/>
     <cellStyle name="60% - Акцент3 65" xfId="10839"/>
     <cellStyle name="60% - Акцент3 66" xfId="10797"/>
     <cellStyle name="60% - Акцент3 67" xfId="10755"/>
     <cellStyle name="60% - Акцент3 68" xfId="10713"/>
     <cellStyle name="60% - Акцент3 69" xfId="10671"/>
     <cellStyle name="60% - Акцент3 7" xfId="13271"/>
+    <cellStyle name="60% - Акцент3 7 10" xfId="22430"/>
+    <cellStyle name="60% - Акцент3 7 11" xfId="22431"/>
+    <cellStyle name="60% - Акцент3 7 12" xfId="22432"/>
+    <cellStyle name="60% - Акцент3 7 13" xfId="22433"/>
+    <cellStyle name="60% - Акцент3 7 14" xfId="22434"/>
+    <cellStyle name="60% - Акцент3 7 15" xfId="22435"/>
+    <cellStyle name="60% - Акцент3 7 16" xfId="22436"/>
+    <cellStyle name="60% - Акцент3 7 17" xfId="22437"/>
+    <cellStyle name="60% - Акцент3 7 18" xfId="22438"/>
+    <cellStyle name="60% - Акцент3 7 19" xfId="22439"/>
+    <cellStyle name="60% - Акцент3 7 2" xfId="22429"/>
+    <cellStyle name="60% - Акцент3 7 20" xfId="22440"/>
+    <cellStyle name="60% - Акцент3 7 21" xfId="22441"/>
+    <cellStyle name="60% - Акцент3 7 22" xfId="22442"/>
+    <cellStyle name="60% - Акцент3 7 23" xfId="22443"/>
+    <cellStyle name="60% - Акцент3 7 24" xfId="22444"/>
+    <cellStyle name="60% - Акцент3 7 25" xfId="22445"/>
+    <cellStyle name="60% - Акцент3 7 26" xfId="23082"/>
+    <cellStyle name="60% - Акцент3 7 27" xfId="23299"/>
+    <cellStyle name="60% - Акцент3 7 28" xfId="23378"/>
+    <cellStyle name="60% - Акцент3 7 29" xfId="23068"/>
+    <cellStyle name="60% - Акцент3 7 3" xfId="22446"/>
+    <cellStyle name="60% - Акцент3 7 30" xfId="23364"/>
+    <cellStyle name="60% - Акцент3 7 31" xfId="23468"/>
+    <cellStyle name="60% - Акцент3 7 4" xfId="22447"/>
+    <cellStyle name="60% - Акцент3 7 5" xfId="22448"/>
+    <cellStyle name="60% - Акцент3 7 6" xfId="22449"/>
+    <cellStyle name="60% - Акцент3 7 7" xfId="22450"/>
+    <cellStyle name="60% - Акцент3 7 8" xfId="22451"/>
+    <cellStyle name="60% - Акцент3 7 9" xfId="22452"/>
     <cellStyle name="60% - Акцент3 70" xfId="10629"/>
     <cellStyle name="60% - Акцент3 71" xfId="10587"/>
     <cellStyle name="60% - Акцент3 72" xfId="10545"/>
     <cellStyle name="60% - Акцент3 73" xfId="10503"/>
     <cellStyle name="60% - Акцент3 74" xfId="10461"/>
     <cellStyle name="60% - Акцент3 75" xfId="10419"/>
     <cellStyle name="60% - Акцент3 76" xfId="10377"/>
     <cellStyle name="60% - Акцент3 77" xfId="10335"/>
     <cellStyle name="60% - Акцент3 78" xfId="10293"/>
     <cellStyle name="60% - Акцент3 79" xfId="10252"/>
     <cellStyle name="60% - Акцент3 8" xfId="13230"/>
+    <cellStyle name="60% - Акцент3 8 10" xfId="22454"/>
+    <cellStyle name="60% - Акцент3 8 11" xfId="22455"/>
+    <cellStyle name="60% - Акцент3 8 12" xfId="22456"/>
+    <cellStyle name="60% - Акцент3 8 13" xfId="22457"/>
+    <cellStyle name="60% - Акцент3 8 14" xfId="22458"/>
+    <cellStyle name="60% - Акцент3 8 15" xfId="22459"/>
+    <cellStyle name="60% - Акцент3 8 16" xfId="22460"/>
+    <cellStyle name="60% - Акцент3 8 17" xfId="22461"/>
+    <cellStyle name="60% - Акцент3 8 18" xfId="22462"/>
+    <cellStyle name="60% - Акцент3 8 19" xfId="22463"/>
+    <cellStyle name="60% - Акцент3 8 2" xfId="22453"/>
+    <cellStyle name="60% - Акцент3 8 20" xfId="22464"/>
+    <cellStyle name="60% - Акцент3 8 21" xfId="22465"/>
+    <cellStyle name="60% - Акцент3 8 22" xfId="22466"/>
+    <cellStyle name="60% - Акцент3 8 23" xfId="22467"/>
+    <cellStyle name="60% - Акцент3 8 24" xfId="22468"/>
+    <cellStyle name="60% - Акцент3 8 25" xfId="22469"/>
+    <cellStyle name="60% - Акцент3 8 26" xfId="23168"/>
+    <cellStyle name="60% - Акцент3 8 27" xfId="23296"/>
+    <cellStyle name="60% - Акцент3 8 28" xfId="23025"/>
+    <cellStyle name="60% - Акцент3 8 29" xfId="23029"/>
+    <cellStyle name="60% - Акцент3 8 3" xfId="22470"/>
+    <cellStyle name="60% - Акцент3 8 30" xfId="23101"/>
+    <cellStyle name="60% - Акцент3 8 31" xfId="23017"/>
+    <cellStyle name="60% - Акцент3 8 4" xfId="22471"/>
+    <cellStyle name="60% - Акцент3 8 5" xfId="22472"/>
+    <cellStyle name="60% - Акцент3 8 6" xfId="22473"/>
+    <cellStyle name="60% - Акцент3 8 7" xfId="22474"/>
+    <cellStyle name="60% - Акцент3 8 8" xfId="22475"/>
+    <cellStyle name="60% - Акцент3 8 9" xfId="22476"/>
     <cellStyle name="60% - Акцент3 80" xfId="10210"/>
     <cellStyle name="60% - Акцент3 81" xfId="10168"/>
     <cellStyle name="60% - Акцент3 82" xfId="10126"/>
     <cellStyle name="60% - Акцент3 82 2" xfId="10019"/>
     <cellStyle name="60% - Акцент3 83" xfId="10084"/>
     <cellStyle name="60% - Акцент3 84" xfId="9977"/>
     <cellStyle name="60% - Акцент3 85" xfId="9935"/>
     <cellStyle name="60% - Акцент3 86" xfId="9893"/>
     <cellStyle name="60% - Акцент3 87" xfId="9852"/>
     <cellStyle name="60% - Акцент3 88" xfId="9810"/>
     <cellStyle name="60% - Акцент3 89" xfId="9768"/>
     <cellStyle name="60% - Акцент3 9" xfId="13188"/>
+    <cellStyle name="60% - Акцент3 9 10" xfId="22478"/>
+    <cellStyle name="60% - Акцент3 9 11" xfId="22479"/>
+    <cellStyle name="60% - Акцент3 9 12" xfId="22480"/>
+    <cellStyle name="60% - Акцент3 9 13" xfId="22481"/>
+    <cellStyle name="60% - Акцент3 9 14" xfId="22482"/>
+    <cellStyle name="60% - Акцент3 9 15" xfId="22483"/>
+    <cellStyle name="60% - Акцент3 9 16" xfId="22484"/>
+    <cellStyle name="60% - Акцент3 9 17" xfId="22485"/>
+    <cellStyle name="60% - Акцент3 9 18" xfId="22486"/>
+    <cellStyle name="60% - Акцент3 9 19" xfId="22487"/>
+    <cellStyle name="60% - Акцент3 9 2" xfId="22477"/>
+    <cellStyle name="60% - Акцент3 9 20" xfId="22488"/>
+    <cellStyle name="60% - Акцент3 9 21" xfId="22489"/>
+    <cellStyle name="60% - Акцент3 9 22" xfId="22490"/>
+    <cellStyle name="60% - Акцент3 9 23" xfId="22491"/>
+    <cellStyle name="60% - Акцент3 9 24" xfId="22492"/>
+    <cellStyle name="60% - Акцент3 9 25" xfId="22493"/>
+    <cellStyle name="60% - Акцент3 9 26" xfId="23030"/>
+    <cellStyle name="60% - Акцент3 9 27" xfId="23293"/>
+    <cellStyle name="60% - Акцент3 9 28" xfId="23121"/>
+    <cellStyle name="60% - Акцент3 9 29" xfId="23339"/>
+    <cellStyle name="60% - Акцент3 9 3" xfId="22494"/>
+    <cellStyle name="60% - Акцент3 9 30" xfId="23106"/>
+    <cellStyle name="60% - Акцент3 9 31" xfId="23093"/>
+    <cellStyle name="60% - Акцент3 9 4" xfId="22495"/>
+    <cellStyle name="60% - Акцент3 9 5" xfId="22496"/>
+    <cellStyle name="60% - Акцент3 9 6" xfId="22497"/>
+    <cellStyle name="60% - Акцент3 9 7" xfId="22498"/>
+    <cellStyle name="60% - Акцент3 9 8" xfId="22499"/>
+    <cellStyle name="60% - Акцент3 9 9" xfId="22500"/>
     <cellStyle name="60% - Акцент3 90" xfId="9726"/>
     <cellStyle name="60% - Акцент3 91" xfId="9684"/>
     <cellStyle name="60% - Акцент3 92" xfId="9642"/>
     <cellStyle name="60% - Акцент3 93" xfId="9600"/>
     <cellStyle name="60% - Акцент3 94" xfId="9558"/>
     <cellStyle name="60% - Акцент3 95" xfId="9516"/>
     <cellStyle name="60% - Акцент3 96" xfId="9474"/>
     <cellStyle name="60% - Акцент3 97" xfId="9432"/>
     <cellStyle name="60% - Акцент3 98" xfId="9390"/>
     <cellStyle name="60% - Акцент3 99" xfId="9349"/>
     <cellStyle name="60% - Акцент4 10" xfId="13145"/>
     <cellStyle name="60% - Акцент4 100" xfId="9307"/>
     <cellStyle name="60% - Акцент4 101" xfId="9265"/>
     <cellStyle name="60% - Акцент4 102" xfId="9223"/>
     <cellStyle name="60% - Акцент4 103" xfId="9181"/>
     <cellStyle name="60% - Акцент4 104" xfId="9139"/>
     <cellStyle name="60% - Акцент4 105" xfId="9097"/>
     <cellStyle name="60% - Акцент4 106" xfId="9055"/>
     <cellStyle name="60% - Акцент4 107" xfId="9013"/>
     <cellStyle name="60% - Акцент4 108" xfId="8971"/>
     <cellStyle name="60% - Акцент4 109" xfId="8929"/>
     <cellStyle name="60% - Акцент4 11" xfId="13103"/>
     <cellStyle name="60% - Акцент4 110" xfId="8888"/>
     <cellStyle name="60% - Акцент4 111" xfId="8846"/>
     <cellStyle name="60% - Акцент4 112" xfId="8804"/>
@@ -23853,128 +28945,368 @@
     <cellStyle name="60% - Акцент4 12" xfId="13061"/>
     <cellStyle name="60% - Акцент4 120" xfId="8468"/>
     <cellStyle name="60% - Акцент4 121" xfId="8426"/>
     <cellStyle name="60% - Акцент4 122" xfId="8384"/>
     <cellStyle name="60% - Акцент4 123" xfId="8343"/>
     <cellStyle name="60% - Акцент4 124" xfId="8301"/>
     <cellStyle name="60% - Акцент4 125" xfId="8259"/>
     <cellStyle name="60% - Акцент4 126" xfId="8217"/>
     <cellStyle name="60% - Акцент4 127" xfId="8175"/>
     <cellStyle name="60% - Акцент4 128" xfId="8135"/>
     <cellStyle name="60% - Акцент4 129" xfId="13509"/>
     <cellStyle name="60% - Акцент4 13" xfId="13020"/>
     <cellStyle name="60% - Акцент4 130" xfId="8080"/>
     <cellStyle name="60% - Акцент4 131" xfId="8049"/>
     <cellStyle name="60% - Акцент4 132" xfId="8008"/>
     <cellStyle name="60% - Акцент4 133" xfId="7967"/>
     <cellStyle name="60% - Акцент4 134" xfId="7925"/>
     <cellStyle name="60% - Акцент4 135" xfId="7884"/>
     <cellStyle name="60% - Акцент4 14" xfId="12979"/>
     <cellStyle name="60% - Акцент4 15" xfId="12937"/>
     <cellStyle name="60% - Акцент4 16" xfId="12895"/>
     <cellStyle name="60% - Акцент4 17" xfId="12853"/>
     <cellStyle name="60% - Акцент4 18" xfId="12811"/>
     <cellStyle name="60% - Акцент4 19" xfId="12769"/>
     <cellStyle name="60% - Акцент4 2" xfId="13478"/>
+    <cellStyle name="60% - Акцент4 2 10" xfId="22502"/>
+    <cellStyle name="60% - Акцент4 2 11" xfId="22503"/>
+    <cellStyle name="60% - Акцент4 2 12" xfId="22504"/>
+    <cellStyle name="60% - Акцент4 2 13" xfId="22505"/>
+    <cellStyle name="60% - Акцент4 2 14" xfId="22506"/>
+    <cellStyle name="60% - Акцент4 2 15" xfId="22507"/>
+    <cellStyle name="60% - Акцент4 2 16" xfId="22508"/>
+    <cellStyle name="60% - Акцент4 2 17" xfId="22509"/>
+    <cellStyle name="60% - Акцент4 2 18" xfId="22510"/>
+    <cellStyle name="60% - Акцент4 2 19" xfId="22511"/>
+    <cellStyle name="60% - Акцент4 2 2" xfId="22501"/>
+    <cellStyle name="60% - Акцент4 2 20" xfId="22512"/>
+    <cellStyle name="60% - Акцент4 2 21" xfId="22513"/>
+    <cellStyle name="60% - Акцент4 2 22" xfId="22514"/>
+    <cellStyle name="60% - Акцент4 2 23" xfId="22515"/>
+    <cellStyle name="60% - Акцент4 2 24" xfId="22516"/>
+    <cellStyle name="60% - Акцент4 2 25" xfId="22517"/>
+    <cellStyle name="60% - Акцент4 2 26" xfId="23095"/>
+    <cellStyle name="60% - Акцент4 2 27" xfId="23289"/>
+    <cellStyle name="60% - Акцент4 2 28" xfId="23040"/>
+    <cellStyle name="60% - Акцент4 2 29" xfId="22983"/>
+    <cellStyle name="60% - Акцент4 2 3" xfId="22518"/>
+    <cellStyle name="60% - Акцент4 2 30" xfId="23328"/>
+    <cellStyle name="60% - Акцент4 2 31" xfId="22976"/>
+    <cellStyle name="60% - Акцент4 2 4" xfId="22519"/>
+    <cellStyle name="60% - Акцент4 2 5" xfId="22520"/>
+    <cellStyle name="60% - Акцент4 2 6" xfId="22521"/>
+    <cellStyle name="60% - Акцент4 2 7" xfId="22522"/>
+    <cellStyle name="60% - Акцент4 2 8" xfId="22523"/>
+    <cellStyle name="60% - Акцент4 2 9" xfId="22524"/>
     <cellStyle name="60% - Акцент4 20" xfId="12727"/>
     <cellStyle name="60% - Акцент4 21" xfId="12685"/>
     <cellStyle name="60% - Акцент4 22" xfId="12643"/>
     <cellStyle name="60% - Акцент4 23" xfId="12601"/>
     <cellStyle name="60% - Акцент4 24" xfId="12559"/>
     <cellStyle name="60% - Акцент4 25" xfId="12517"/>
     <cellStyle name="60% - Акцент4 26" xfId="12475"/>
     <cellStyle name="60% - Акцент4 27" xfId="12432"/>
     <cellStyle name="60% - Акцент4 28" xfId="12390"/>
     <cellStyle name="60% - Акцент4 29" xfId="12348"/>
     <cellStyle name="60% - Акцент4 3" xfId="13436"/>
+    <cellStyle name="60% - Акцент4 3 10" xfId="22526"/>
+    <cellStyle name="60% - Акцент4 3 11" xfId="22527"/>
+    <cellStyle name="60% - Акцент4 3 12" xfId="22528"/>
+    <cellStyle name="60% - Акцент4 3 13" xfId="22529"/>
+    <cellStyle name="60% - Акцент4 3 14" xfId="22530"/>
+    <cellStyle name="60% - Акцент4 3 15" xfId="22531"/>
+    <cellStyle name="60% - Акцент4 3 16" xfId="22532"/>
+    <cellStyle name="60% - Акцент4 3 17" xfId="22533"/>
+    <cellStyle name="60% - Акцент4 3 18" xfId="22534"/>
+    <cellStyle name="60% - Акцент4 3 19" xfId="22535"/>
+    <cellStyle name="60% - Акцент4 3 2" xfId="22525"/>
+    <cellStyle name="60% - Акцент4 3 20" xfId="22536"/>
+    <cellStyle name="60% - Акцент4 3 21" xfId="22537"/>
+    <cellStyle name="60% - Акцент4 3 22" xfId="22538"/>
+    <cellStyle name="60% - Акцент4 3 23" xfId="22539"/>
+    <cellStyle name="60% - Акцент4 3 24" xfId="22540"/>
+    <cellStyle name="60% - Акцент4 3 25" xfId="22541"/>
+    <cellStyle name="60% - Акцент4 3 26" xfId="23137"/>
+    <cellStyle name="60% - Акцент4 3 27" xfId="23286"/>
+    <cellStyle name="60% - Акцент4 3 28" xfId="23100"/>
+    <cellStyle name="60% - Акцент4 3 29" xfId="22975"/>
+    <cellStyle name="60% - Акцент4 3 3" xfId="22542"/>
+    <cellStyle name="60% - Акцент4 3 30" xfId="23323"/>
+    <cellStyle name="60% - Акцент4 3 31" xfId="23074"/>
+    <cellStyle name="60% - Акцент4 3 4" xfId="22543"/>
+    <cellStyle name="60% - Акцент4 3 5" xfId="22544"/>
+    <cellStyle name="60% - Акцент4 3 6" xfId="22545"/>
+    <cellStyle name="60% - Акцент4 3 7" xfId="22546"/>
+    <cellStyle name="60% - Акцент4 3 8" xfId="22547"/>
+    <cellStyle name="60% - Акцент4 3 9" xfId="22548"/>
     <cellStyle name="60% - Акцент4 30" xfId="12306"/>
     <cellStyle name="60% - Акцент4 31" xfId="12264"/>
     <cellStyle name="60% - Акцент4 32" xfId="12222"/>
     <cellStyle name="60% - Акцент4 33" xfId="12180"/>
     <cellStyle name="60% - Акцент4 34" xfId="12138"/>
     <cellStyle name="60% - Акцент4 35" xfId="12096"/>
     <cellStyle name="60% - Акцент4 36" xfId="12054"/>
     <cellStyle name="60% - Акцент4 37" xfId="12012"/>
     <cellStyle name="60% - Акцент4 38" xfId="11970"/>
     <cellStyle name="60% - Акцент4 39" xfId="11928"/>
     <cellStyle name="60% - Акцент4 4" xfId="13394"/>
+    <cellStyle name="60% - Акцент4 4 10" xfId="22550"/>
+    <cellStyle name="60% - Акцент4 4 11" xfId="22551"/>
+    <cellStyle name="60% - Акцент4 4 12" xfId="22552"/>
+    <cellStyle name="60% - Акцент4 4 13" xfId="22553"/>
+    <cellStyle name="60% - Акцент4 4 14" xfId="22554"/>
+    <cellStyle name="60% - Акцент4 4 15" xfId="22555"/>
+    <cellStyle name="60% - Акцент4 4 16" xfId="22556"/>
+    <cellStyle name="60% - Акцент4 4 17" xfId="22557"/>
+    <cellStyle name="60% - Акцент4 4 18" xfId="22558"/>
+    <cellStyle name="60% - Акцент4 4 19" xfId="22559"/>
+    <cellStyle name="60% - Акцент4 4 2" xfId="22549"/>
+    <cellStyle name="60% - Акцент4 4 20" xfId="22561"/>
+    <cellStyle name="60% - Акцент4 4 21" xfId="22562"/>
+    <cellStyle name="60% - Акцент4 4 22" xfId="22563"/>
+    <cellStyle name="60% - Акцент4 4 23" xfId="22564"/>
+    <cellStyle name="60% - Акцент4 4 24" xfId="22565"/>
+    <cellStyle name="60% - Акцент4 4 25" xfId="22566"/>
+    <cellStyle name="60% - Акцент4 4 26" xfId="23188"/>
+    <cellStyle name="60% - Акцент4 4 27" xfId="23419"/>
+    <cellStyle name="60% - Акцент4 4 28" xfId="21333"/>
+    <cellStyle name="60% - Акцент4 4 29" xfId="23314"/>
+    <cellStyle name="60% - Акцент4 4 3" xfId="22567"/>
+    <cellStyle name="60% - Акцент4 4 30" xfId="23054"/>
+    <cellStyle name="60% - Акцент4 4 31" xfId="23053"/>
+    <cellStyle name="60% - Акцент4 4 4" xfId="22568"/>
+    <cellStyle name="60% - Акцент4 4 5" xfId="22569"/>
+    <cellStyle name="60% - Акцент4 4 6" xfId="22570"/>
+    <cellStyle name="60% - Акцент4 4 7" xfId="22571"/>
+    <cellStyle name="60% - Акцент4 4 8" xfId="22572"/>
+    <cellStyle name="60% - Акцент4 4 9" xfId="22573"/>
     <cellStyle name="60% - Акцент4 40" xfId="11886"/>
     <cellStyle name="60% - Акцент4 41" xfId="11844"/>
     <cellStyle name="60% - Акцент4 42" xfId="11802"/>
     <cellStyle name="60% - Акцент4 43" xfId="11760"/>
     <cellStyle name="60% - Акцент4 44" xfId="11718"/>
     <cellStyle name="60% - Акцент4 45" xfId="11676"/>
     <cellStyle name="60% - Акцент4 46" xfId="11634"/>
     <cellStyle name="60% - Акцент4 47" xfId="11592"/>
     <cellStyle name="60% - Акцент4 48" xfId="11550"/>
     <cellStyle name="60% - Акцент4 49" xfId="11508"/>
     <cellStyle name="60% - Акцент4 5" xfId="13353"/>
+    <cellStyle name="60% - Акцент4 5 10" xfId="22575"/>
+    <cellStyle name="60% - Акцент4 5 11" xfId="22576"/>
+    <cellStyle name="60% - Акцент4 5 12" xfId="22577"/>
+    <cellStyle name="60% - Акцент4 5 13" xfId="22578"/>
+    <cellStyle name="60% - Акцент4 5 14" xfId="22579"/>
+    <cellStyle name="60% - Акцент4 5 15" xfId="22580"/>
+    <cellStyle name="60% - Акцент4 5 16" xfId="22581"/>
+    <cellStyle name="60% - Акцент4 5 17" xfId="22582"/>
+    <cellStyle name="60% - Акцент4 5 18" xfId="22583"/>
+    <cellStyle name="60% - Акцент4 5 19" xfId="22584"/>
+    <cellStyle name="60% - Акцент4 5 2" xfId="22574"/>
+    <cellStyle name="60% - Акцент4 5 20" xfId="22585"/>
+    <cellStyle name="60% - Акцент4 5 21" xfId="22586"/>
+    <cellStyle name="60% - Акцент4 5 22" xfId="22587"/>
+    <cellStyle name="60% - Акцент4 5 23" xfId="22588"/>
+    <cellStyle name="60% - Акцент4 5 24" xfId="22589"/>
+    <cellStyle name="60% - Акцент4 5 25" xfId="22590"/>
+    <cellStyle name="60% - Акцент4 5 26" xfId="23047"/>
+    <cellStyle name="60% - Акцент4 5 27" xfId="23280"/>
+    <cellStyle name="60% - Акцент4 5 28" xfId="23052"/>
+    <cellStyle name="60% - Акцент4 5 29" xfId="21907"/>
+    <cellStyle name="60% - Акцент4 5 3" xfId="22591"/>
+    <cellStyle name="60% - Акцент4 5 30" xfId="23185"/>
+    <cellStyle name="60% - Акцент4 5 31" xfId="23380"/>
+    <cellStyle name="60% - Акцент4 5 4" xfId="22592"/>
+    <cellStyle name="60% - Акцент4 5 5" xfId="22593"/>
+    <cellStyle name="60% - Акцент4 5 6" xfId="22594"/>
+    <cellStyle name="60% - Акцент4 5 7" xfId="22595"/>
+    <cellStyle name="60% - Акцент4 5 8" xfId="22596"/>
+    <cellStyle name="60% - Акцент4 5 9" xfId="22597"/>
     <cellStyle name="60% - Акцент4 50" xfId="11465"/>
     <cellStyle name="60% - Акцент4 51" xfId="11424"/>
     <cellStyle name="60% - Акцент4 52" xfId="11382"/>
     <cellStyle name="60% - Акцент4 53" xfId="11341"/>
     <cellStyle name="60% - Акцент4 54" xfId="11300"/>
     <cellStyle name="60% - Акцент4 55" xfId="11258"/>
     <cellStyle name="60% - Акцент4 56" xfId="11216"/>
     <cellStyle name="60% - Акцент4 57" xfId="11174"/>
     <cellStyle name="60% - Акцент4 58" xfId="11132"/>
     <cellStyle name="60% - Акцент4 59" xfId="11090"/>
     <cellStyle name="60% - Акцент4 6" xfId="13312"/>
+    <cellStyle name="60% - Акцент4 6 10" xfId="22599"/>
+    <cellStyle name="60% - Акцент4 6 11" xfId="22600"/>
+    <cellStyle name="60% - Акцент4 6 12" xfId="22601"/>
+    <cellStyle name="60% - Акцент4 6 13" xfId="22602"/>
+    <cellStyle name="60% - Акцент4 6 14" xfId="22603"/>
+    <cellStyle name="60% - Акцент4 6 15" xfId="22604"/>
+    <cellStyle name="60% - Акцент4 6 16" xfId="22605"/>
+    <cellStyle name="60% - Акцент4 6 17" xfId="22606"/>
+    <cellStyle name="60% - Акцент4 6 18" xfId="22607"/>
+    <cellStyle name="60% - Акцент4 6 19" xfId="22608"/>
+    <cellStyle name="60% - Акцент4 6 2" xfId="22598"/>
+    <cellStyle name="60% - Акцент4 6 20" xfId="22609"/>
+    <cellStyle name="60% - Акцент4 6 21" xfId="22610"/>
+    <cellStyle name="60% - Акцент4 6 22" xfId="22611"/>
+    <cellStyle name="60% - Акцент4 6 23" xfId="22612"/>
+    <cellStyle name="60% - Акцент4 6 24" xfId="22613"/>
+    <cellStyle name="60% - Акцент4 6 25" xfId="22614"/>
+    <cellStyle name="60% - Акцент4 6 26" xfId="23046"/>
+    <cellStyle name="60% - Акцент4 6 27" xfId="22991"/>
+    <cellStyle name="60% - Акцент4 6 28" xfId="21641"/>
+    <cellStyle name="60% - Акцент4 6 29" xfId="23020"/>
+    <cellStyle name="60% - Акцент4 6 3" xfId="22615"/>
+    <cellStyle name="60% - Акцент4 6 30" xfId="23048"/>
+    <cellStyle name="60% - Акцент4 6 31" xfId="23363"/>
+    <cellStyle name="60% - Акцент4 6 4" xfId="22616"/>
+    <cellStyle name="60% - Акцент4 6 5" xfId="22617"/>
+    <cellStyle name="60% - Акцент4 6 6" xfId="22618"/>
+    <cellStyle name="60% - Акцент4 6 7" xfId="22619"/>
+    <cellStyle name="60% - Акцент4 6 8" xfId="22620"/>
+    <cellStyle name="60% - Акцент4 6 9" xfId="22621"/>
     <cellStyle name="60% - Акцент4 60" xfId="11048"/>
     <cellStyle name="60% - Акцент4 61" xfId="11006"/>
     <cellStyle name="60% - Акцент4 62" xfId="10964"/>
     <cellStyle name="60% - Акцент4 63" xfId="10922"/>
     <cellStyle name="60% - Акцент4 64" xfId="10880"/>
     <cellStyle name="60% - Акцент4 65" xfId="10838"/>
     <cellStyle name="60% - Акцент4 66" xfId="10796"/>
     <cellStyle name="60% - Акцент4 67" xfId="10754"/>
     <cellStyle name="60% - Акцент4 68" xfId="10712"/>
     <cellStyle name="60% - Акцент4 69" xfId="10670"/>
     <cellStyle name="60% - Акцент4 7" xfId="13270"/>
+    <cellStyle name="60% - Акцент4 7 10" xfId="22623"/>
+    <cellStyle name="60% - Акцент4 7 11" xfId="22624"/>
+    <cellStyle name="60% - Акцент4 7 12" xfId="22625"/>
+    <cellStyle name="60% - Акцент4 7 13" xfId="22626"/>
+    <cellStyle name="60% - Акцент4 7 14" xfId="22627"/>
+    <cellStyle name="60% - Акцент4 7 15" xfId="22628"/>
+    <cellStyle name="60% - Акцент4 7 16" xfId="22629"/>
+    <cellStyle name="60% - Акцент4 7 17" xfId="22630"/>
+    <cellStyle name="60% - Акцент4 7 18" xfId="22631"/>
+    <cellStyle name="60% - Акцент4 7 19" xfId="22632"/>
+    <cellStyle name="60% - Акцент4 7 2" xfId="22622"/>
+    <cellStyle name="60% - Акцент4 7 20" xfId="22633"/>
+    <cellStyle name="60% - Акцент4 7 21" xfId="22634"/>
+    <cellStyle name="60% - Акцент4 7 22" xfId="22635"/>
+    <cellStyle name="60% - Акцент4 7 23" xfId="22636"/>
+    <cellStyle name="60% - Акцент4 7 24" xfId="22637"/>
+    <cellStyle name="60% - Акцент4 7 25" xfId="22638"/>
+    <cellStyle name="60% - Акцент4 7 26" xfId="23105"/>
+    <cellStyle name="60% - Акцент4 7 27" xfId="23343"/>
+    <cellStyle name="60% - Акцент4 7 28" xfId="23348"/>
+    <cellStyle name="60% - Акцент4 7 29" xfId="21956"/>
+    <cellStyle name="60% - Акцент4 7 3" xfId="22639"/>
+    <cellStyle name="60% - Акцент4 7 30" xfId="23508"/>
+    <cellStyle name="60% - Акцент4 7 31" xfId="23425"/>
+    <cellStyle name="60% - Акцент4 7 4" xfId="22640"/>
+    <cellStyle name="60% - Акцент4 7 5" xfId="22641"/>
+    <cellStyle name="60% - Акцент4 7 6" xfId="22642"/>
+    <cellStyle name="60% - Акцент4 7 7" xfId="22643"/>
+    <cellStyle name="60% - Акцент4 7 8" xfId="22644"/>
+    <cellStyle name="60% - Акцент4 7 9" xfId="22645"/>
     <cellStyle name="60% - Акцент4 70" xfId="10628"/>
     <cellStyle name="60% - Акцент4 71" xfId="10586"/>
     <cellStyle name="60% - Акцент4 72" xfId="10544"/>
     <cellStyle name="60% - Акцент4 73" xfId="10502"/>
     <cellStyle name="60% - Акцент4 74" xfId="10460"/>
     <cellStyle name="60% - Акцент4 75" xfId="10418"/>
     <cellStyle name="60% - Акцент4 76" xfId="10376"/>
     <cellStyle name="60% - Акцент4 77" xfId="10334"/>
     <cellStyle name="60% - Акцент4 78" xfId="10292"/>
     <cellStyle name="60% - Акцент4 79" xfId="10251"/>
     <cellStyle name="60% - Акцент4 8" xfId="13229"/>
+    <cellStyle name="60% - Акцент4 8 10" xfId="22647"/>
+    <cellStyle name="60% - Акцент4 8 11" xfId="22648"/>
+    <cellStyle name="60% - Акцент4 8 12" xfId="22649"/>
+    <cellStyle name="60% - Акцент4 8 13" xfId="22650"/>
+    <cellStyle name="60% - Акцент4 8 14" xfId="22651"/>
+    <cellStyle name="60% - Акцент4 8 15" xfId="22652"/>
+    <cellStyle name="60% - Акцент4 8 16" xfId="22653"/>
+    <cellStyle name="60% - Акцент4 8 17" xfId="22654"/>
+    <cellStyle name="60% - Акцент4 8 18" xfId="22655"/>
+    <cellStyle name="60% - Акцент4 8 19" xfId="22656"/>
+    <cellStyle name="60% - Акцент4 8 2" xfId="22646"/>
+    <cellStyle name="60% - Акцент4 8 20" xfId="22657"/>
+    <cellStyle name="60% - Акцент4 8 21" xfId="22658"/>
+    <cellStyle name="60% - Акцент4 8 22" xfId="22659"/>
+    <cellStyle name="60% - Акцент4 8 23" xfId="22660"/>
+    <cellStyle name="60% - Акцент4 8 24" xfId="22661"/>
+    <cellStyle name="60% - Акцент4 8 25" xfId="22662"/>
+    <cellStyle name="60% - Акцент4 8 26" xfId="21616"/>
+    <cellStyle name="60% - Акцент4 8 27" xfId="23404"/>
+    <cellStyle name="60% - Акцент4 8 28" xfId="23006"/>
+    <cellStyle name="60% - Акцент4 8 29" xfId="23377"/>
+    <cellStyle name="60% - Акцент4 8 3" xfId="22663"/>
+    <cellStyle name="60% - Акцент4 8 30" xfId="22985"/>
+    <cellStyle name="60% - Акцент4 8 31" xfId="23335"/>
+    <cellStyle name="60% - Акцент4 8 4" xfId="22664"/>
+    <cellStyle name="60% - Акцент4 8 5" xfId="22665"/>
+    <cellStyle name="60% - Акцент4 8 6" xfId="22666"/>
+    <cellStyle name="60% - Акцент4 8 7" xfId="22667"/>
+    <cellStyle name="60% - Акцент4 8 8" xfId="22668"/>
+    <cellStyle name="60% - Акцент4 8 9" xfId="22669"/>
     <cellStyle name="60% - Акцент4 80" xfId="10209"/>
     <cellStyle name="60% - Акцент4 81" xfId="10167"/>
     <cellStyle name="60% - Акцент4 82" xfId="10125"/>
     <cellStyle name="60% - Акцент4 82 2" xfId="10018"/>
     <cellStyle name="60% - Акцент4 83" xfId="10083"/>
     <cellStyle name="60% - Акцент4 84" xfId="9976"/>
     <cellStyle name="60% - Акцент4 85" xfId="9934"/>
     <cellStyle name="60% - Акцент4 86" xfId="9892"/>
     <cellStyle name="60% - Акцент4 87" xfId="9851"/>
     <cellStyle name="60% - Акцент4 88" xfId="9809"/>
     <cellStyle name="60% - Акцент4 89" xfId="9767"/>
     <cellStyle name="60% - Акцент4 9" xfId="13187"/>
+    <cellStyle name="60% - Акцент4 9 10" xfId="22671"/>
+    <cellStyle name="60% - Акцент4 9 11" xfId="22672"/>
+    <cellStyle name="60% - Акцент4 9 12" xfId="22673"/>
+    <cellStyle name="60% - Акцент4 9 13" xfId="22674"/>
+    <cellStyle name="60% - Акцент4 9 14" xfId="22675"/>
+    <cellStyle name="60% - Акцент4 9 15" xfId="22676"/>
+    <cellStyle name="60% - Акцент4 9 16" xfId="22677"/>
+    <cellStyle name="60% - Акцент4 9 17" xfId="22678"/>
+    <cellStyle name="60% - Акцент4 9 18" xfId="22679"/>
+    <cellStyle name="60% - Акцент4 9 19" xfId="22680"/>
+    <cellStyle name="60% - Акцент4 9 2" xfId="22670"/>
+    <cellStyle name="60% - Акцент4 9 20" xfId="22681"/>
+    <cellStyle name="60% - Акцент4 9 21" xfId="22682"/>
+    <cellStyle name="60% - Акцент4 9 22" xfId="22683"/>
+    <cellStyle name="60% - Акцент4 9 23" xfId="22684"/>
+    <cellStyle name="60% - Акцент4 9 24" xfId="22685"/>
+    <cellStyle name="60% - Акцент4 9 25" xfId="22686"/>
+    <cellStyle name="60% - Акцент4 9 26" xfId="23003"/>
+    <cellStyle name="60% - Акцент4 9 27" xfId="23128"/>
+    <cellStyle name="60% - Акцент4 9 28" xfId="23013"/>
+    <cellStyle name="60% - Акцент4 9 29" xfId="23094"/>
+    <cellStyle name="60% - Акцент4 9 3" xfId="22687"/>
+    <cellStyle name="60% - Акцент4 9 30" xfId="23140"/>
+    <cellStyle name="60% - Акцент4 9 31" xfId="23491"/>
+    <cellStyle name="60% - Акцент4 9 4" xfId="22688"/>
+    <cellStyle name="60% - Акцент4 9 5" xfId="22689"/>
+    <cellStyle name="60% - Акцент4 9 6" xfId="22690"/>
+    <cellStyle name="60% - Акцент4 9 7" xfId="22691"/>
+    <cellStyle name="60% - Акцент4 9 8" xfId="22692"/>
+    <cellStyle name="60% - Акцент4 9 9" xfId="22693"/>
     <cellStyle name="60% - Акцент4 90" xfId="9725"/>
     <cellStyle name="60% - Акцент4 91" xfId="9683"/>
     <cellStyle name="60% - Акцент4 92" xfId="9641"/>
     <cellStyle name="60% - Акцент4 93" xfId="9599"/>
     <cellStyle name="60% - Акцент4 94" xfId="9557"/>
     <cellStyle name="60% - Акцент4 95" xfId="9515"/>
     <cellStyle name="60% - Акцент4 96" xfId="9473"/>
     <cellStyle name="60% - Акцент4 97" xfId="9431"/>
     <cellStyle name="60% - Акцент4 98" xfId="9389"/>
     <cellStyle name="60% - Акцент4 99" xfId="9348"/>
     <cellStyle name="60% - Акцент5 10" xfId="13144"/>
     <cellStyle name="60% - Акцент5 100" xfId="9306"/>
     <cellStyle name="60% - Акцент5 101" xfId="9264"/>
     <cellStyle name="60% - Акцент5 102" xfId="9222"/>
     <cellStyle name="60% - Акцент5 103" xfId="9180"/>
     <cellStyle name="60% - Акцент5 104" xfId="9138"/>
     <cellStyle name="60% - Акцент5 105" xfId="9096"/>
     <cellStyle name="60% - Акцент5 106" xfId="9054"/>
     <cellStyle name="60% - Акцент5 107" xfId="9012"/>
     <cellStyle name="60% - Акцент5 108" xfId="8970"/>
     <cellStyle name="60% - Акцент5 109" xfId="8928"/>
     <cellStyle name="60% - Акцент5 11" xfId="13102"/>
     <cellStyle name="60% - Акцент5 110" xfId="8887"/>
     <cellStyle name="60% - Акцент5 111" xfId="8845"/>
     <cellStyle name="60% - Акцент5 112" xfId="8803"/>
@@ -24123,138 +29455,379 @@
     <cellStyle name="60% - Акцент6 12" xfId="13059"/>
     <cellStyle name="60% - Акцент6 120" xfId="8466"/>
     <cellStyle name="60% - Акцент6 121" xfId="8424"/>
     <cellStyle name="60% - Акцент6 122" xfId="8382"/>
     <cellStyle name="60% - Акцент6 123" xfId="8341"/>
     <cellStyle name="60% - Акцент6 124" xfId="8299"/>
     <cellStyle name="60% - Акцент6 125" xfId="8257"/>
     <cellStyle name="60% - Акцент6 126" xfId="8215"/>
     <cellStyle name="60% - Акцент6 127" xfId="8173"/>
     <cellStyle name="60% - Акцент6 128" xfId="8133"/>
     <cellStyle name="60% - Акцент6 129" xfId="13511"/>
     <cellStyle name="60% - Акцент6 13" xfId="13018"/>
     <cellStyle name="60% - Акцент6 130" xfId="8078"/>
     <cellStyle name="60% - Акцент6 131" xfId="8047"/>
     <cellStyle name="60% - Акцент6 132" xfId="8006"/>
     <cellStyle name="60% - Акцент6 133" xfId="7965"/>
     <cellStyle name="60% - Акцент6 134" xfId="7923"/>
     <cellStyle name="60% - Акцент6 135" xfId="7882"/>
     <cellStyle name="60% - Акцент6 14" xfId="12977"/>
     <cellStyle name="60% - Акцент6 15" xfId="12935"/>
     <cellStyle name="60% - Акцент6 16" xfId="12893"/>
     <cellStyle name="60% - Акцент6 17" xfId="12851"/>
     <cellStyle name="60% - Акцент6 18" xfId="12809"/>
     <cellStyle name="60% - Акцент6 19" xfId="12767"/>
     <cellStyle name="60% - Акцент6 2" xfId="13476"/>
+    <cellStyle name="60% - Акцент6 2 10" xfId="22695"/>
+    <cellStyle name="60% - Акцент6 2 11" xfId="22696"/>
+    <cellStyle name="60% - Акцент6 2 12" xfId="22697"/>
+    <cellStyle name="60% - Акцент6 2 13" xfId="22698"/>
+    <cellStyle name="60% - Акцент6 2 14" xfId="22699"/>
+    <cellStyle name="60% - Акцент6 2 15" xfId="22700"/>
+    <cellStyle name="60% - Акцент6 2 16" xfId="22701"/>
+    <cellStyle name="60% - Акцент6 2 17" xfId="22702"/>
+    <cellStyle name="60% - Акцент6 2 18" xfId="22703"/>
+    <cellStyle name="60% - Акцент6 2 19" xfId="22704"/>
+    <cellStyle name="60% - Акцент6 2 2" xfId="22694"/>
+    <cellStyle name="60% - Акцент6 2 20" xfId="22706"/>
+    <cellStyle name="60% - Акцент6 2 21" xfId="22707"/>
+    <cellStyle name="60% - Акцент6 2 22" xfId="22708"/>
+    <cellStyle name="60% - Акцент6 2 23" xfId="22709"/>
+    <cellStyle name="60% - Акцент6 2 24" xfId="22710"/>
+    <cellStyle name="60% - Акцент6 2 25" xfId="22711"/>
+    <cellStyle name="60% - Акцент6 2 26" xfId="23062"/>
+    <cellStyle name="60% - Акцент6 2 27" xfId="23092"/>
+    <cellStyle name="60% - Акцент6 2 28" xfId="23362"/>
+    <cellStyle name="60% - Акцент6 2 29" xfId="23409"/>
+    <cellStyle name="60% - Акцент6 2 3" xfId="22712"/>
+    <cellStyle name="60% - Акцент6 2 30" xfId="23477"/>
+    <cellStyle name="60% - Акцент6 2 31" xfId="23353"/>
+    <cellStyle name="60% - Акцент6 2 4" xfId="22713"/>
+    <cellStyle name="60% - Акцент6 2 5" xfId="22714"/>
+    <cellStyle name="60% - Акцент6 2 6" xfId="22715"/>
+    <cellStyle name="60% - Акцент6 2 7" xfId="22716"/>
+    <cellStyle name="60% - Акцент6 2 8" xfId="22717"/>
+    <cellStyle name="60% - Акцент6 2 9" xfId="22718"/>
     <cellStyle name="60% - Акцент6 20" xfId="12725"/>
     <cellStyle name="60% - Акцент6 21" xfId="12683"/>
     <cellStyle name="60% - Акцент6 22" xfId="12641"/>
     <cellStyle name="60% - Акцент6 23" xfId="12599"/>
     <cellStyle name="60% - Акцент6 24" xfId="12557"/>
     <cellStyle name="60% - Акцент6 25" xfId="12515"/>
     <cellStyle name="60% - Акцент6 26" xfId="12473"/>
     <cellStyle name="60% - Акцент6 27" xfId="12430"/>
     <cellStyle name="60% - Акцент6 28" xfId="12388"/>
     <cellStyle name="60% - Акцент6 29" xfId="12346"/>
     <cellStyle name="60% - Акцент6 3" xfId="13434"/>
+    <cellStyle name="60% - Акцент6 3 10" xfId="22720"/>
+    <cellStyle name="60% - Акцент6 3 11" xfId="22721"/>
+    <cellStyle name="60% - Акцент6 3 12" xfId="22722"/>
+    <cellStyle name="60% - Акцент6 3 13" xfId="22723"/>
+    <cellStyle name="60% - Акцент6 3 14" xfId="22724"/>
+    <cellStyle name="60% - Акцент6 3 15" xfId="22725"/>
+    <cellStyle name="60% - Акцент6 3 16" xfId="22726"/>
+    <cellStyle name="60% - Акцент6 3 17" xfId="22727"/>
+    <cellStyle name="60% - Акцент6 3 18" xfId="22728"/>
+    <cellStyle name="60% - Акцент6 3 19" xfId="22729"/>
+    <cellStyle name="60% - Акцент6 3 2" xfId="22719"/>
+    <cellStyle name="60% - Акцент6 3 20" xfId="22730"/>
+    <cellStyle name="60% - Акцент6 3 21" xfId="22731"/>
+    <cellStyle name="60% - Акцент6 3 22" xfId="22732"/>
+    <cellStyle name="60% - Акцент6 3 23" xfId="22733"/>
+    <cellStyle name="60% - Акцент6 3 24" xfId="22734"/>
+    <cellStyle name="60% - Акцент6 3 25" xfId="22735"/>
+    <cellStyle name="60% - Акцент6 3 26" xfId="23279"/>
+    <cellStyle name="60% - Акцент6 3 27" xfId="21738"/>
+    <cellStyle name="60% - Акцент6 3 28" xfId="23458"/>
+    <cellStyle name="60% - Акцент6 3 29" xfId="23392"/>
+    <cellStyle name="60% - Акцент6 3 3" xfId="22736"/>
+    <cellStyle name="60% - Акцент6 3 30" xfId="23104"/>
+    <cellStyle name="60% - Акцент6 3 31" xfId="23344"/>
+    <cellStyle name="60% - Акцент6 3 4" xfId="22737"/>
+    <cellStyle name="60% - Акцент6 3 5" xfId="22738"/>
+    <cellStyle name="60% - Акцент6 3 6" xfId="22739"/>
+    <cellStyle name="60% - Акцент6 3 7" xfId="22740"/>
+    <cellStyle name="60% - Акцент6 3 8" xfId="22741"/>
+    <cellStyle name="60% - Акцент6 3 9" xfId="22742"/>
     <cellStyle name="60% - Акцент6 30" xfId="12304"/>
     <cellStyle name="60% - Акцент6 31" xfId="12262"/>
     <cellStyle name="60% - Акцент6 32" xfId="12220"/>
     <cellStyle name="60% - Акцент6 33" xfId="12178"/>
     <cellStyle name="60% - Акцент6 34" xfId="12136"/>
     <cellStyle name="60% - Акцент6 35" xfId="12094"/>
     <cellStyle name="60% - Акцент6 36" xfId="12052"/>
     <cellStyle name="60% - Акцент6 37" xfId="12010"/>
     <cellStyle name="60% - Акцент6 38" xfId="11968"/>
     <cellStyle name="60% - Акцент6 39" xfId="11926"/>
     <cellStyle name="60% - Акцент6 4" xfId="13392"/>
+    <cellStyle name="60% - Акцент6 4 10" xfId="22744"/>
+    <cellStyle name="60% - Акцент6 4 11" xfId="22745"/>
+    <cellStyle name="60% - Акцент6 4 12" xfId="22746"/>
+    <cellStyle name="60% - Акцент6 4 13" xfId="22747"/>
+    <cellStyle name="60% - Акцент6 4 14" xfId="22748"/>
+    <cellStyle name="60% - Акцент6 4 15" xfId="22749"/>
+    <cellStyle name="60% - Акцент6 4 16" xfId="22750"/>
+    <cellStyle name="60% - Акцент6 4 17" xfId="22751"/>
+    <cellStyle name="60% - Акцент6 4 18" xfId="22752"/>
+    <cellStyle name="60% - Акцент6 4 19" xfId="22753"/>
+    <cellStyle name="60% - Акцент6 4 2" xfId="22743"/>
+    <cellStyle name="60% - Акцент6 4 20" xfId="22754"/>
+    <cellStyle name="60% - Акцент6 4 21" xfId="22755"/>
+    <cellStyle name="60% - Акцент6 4 22" xfId="22756"/>
+    <cellStyle name="60% - Акцент6 4 23" xfId="22757"/>
+    <cellStyle name="60% - Акцент6 4 24" xfId="22758"/>
+    <cellStyle name="60% - Акцент6 4 25" xfId="22759"/>
+    <cellStyle name="60% - Акцент6 4 26" xfId="23283"/>
+    <cellStyle name="60% - Акцент6 4 27" xfId="22992"/>
+    <cellStyle name="60% - Акцент6 4 28" xfId="23045"/>
+    <cellStyle name="60% - Акцент6 4 29" xfId="23063"/>
+    <cellStyle name="60% - Акцент6 4 3" xfId="22760"/>
+    <cellStyle name="60% - Акцент6 4 30" xfId="23480"/>
+    <cellStyle name="60% - Акцент6 4 31" xfId="22996"/>
+    <cellStyle name="60% - Акцент6 4 4" xfId="22761"/>
+    <cellStyle name="60% - Акцент6 4 5" xfId="22762"/>
+    <cellStyle name="60% - Акцент6 4 6" xfId="22763"/>
+    <cellStyle name="60% - Акцент6 4 7" xfId="22764"/>
+    <cellStyle name="60% - Акцент6 4 8" xfId="22765"/>
+    <cellStyle name="60% - Акцент6 4 9" xfId="22766"/>
     <cellStyle name="60% - Акцент6 40" xfId="11884"/>
     <cellStyle name="60% - Акцент6 41" xfId="11842"/>
     <cellStyle name="60% - Акцент6 42" xfId="11800"/>
     <cellStyle name="60% - Акцент6 43" xfId="11758"/>
     <cellStyle name="60% - Акцент6 44" xfId="11716"/>
     <cellStyle name="60% - Акцент6 45" xfId="11674"/>
     <cellStyle name="60% - Акцент6 46" xfId="11632"/>
     <cellStyle name="60% - Акцент6 47" xfId="11590"/>
     <cellStyle name="60% - Акцент6 48" xfId="11548"/>
     <cellStyle name="60% - Акцент6 49" xfId="11506"/>
     <cellStyle name="60% - Акцент6 5" xfId="13351"/>
+    <cellStyle name="60% - Акцент6 5 10" xfId="22768"/>
+    <cellStyle name="60% - Акцент6 5 11" xfId="22769"/>
+    <cellStyle name="60% - Акцент6 5 12" xfId="22770"/>
+    <cellStyle name="60% - Акцент6 5 13" xfId="22771"/>
+    <cellStyle name="60% - Акцент6 5 14" xfId="22772"/>
+    <cellStyle name="60% - Акцент6 5 15" xfId="22773"/>
+    <cellStyle name="60% - Акцент6 5 16" xfId="22774"/>
+    <cellStyle name="60% - Акцент6 5 17" xfId="22775"/>
+    <cellStyle name="60% - Акцент6 5 18" xfId="22776"/>
+    <cellStyle name="60% - Акцент6 5 19" xfId="22777"/>
+    <cellStyle name="60% - Акцент6 5 2" xfId="22767"/>
+    <cellStyle name="60% - Акцент6 5 20" xfId="22778"/>
+    <cellStyle name="60% - Акцент6 5 21" xfId="22779"/>
+    <cellStyle name="60% - Акцент6 5 22" xfId="22780"/>
+    <cellStyle name="60% - Акцент6 5 23" xfId="22781"/>
+    <cellStyle name="60% - Акцент6 5 24" xfId="22782"/>
+    <cellStyle name="60% - Акцент6 5 25" xfId="22783"/>
+    <cellStyle name="60% - Акцент6 5 26" xfId="23287"/>
+    <cellStyle name="60% - Акцент6 5 27" xfId="23129"/>
+    <cellStyle name="60% - Акцент6 5 28" xfId="23371"/>
+    <cellStyle name="60% - Акцент6 5 29" xfId="23123"/>
+    <cellStyle name="60% - Акцент6 5 3" xfId="22784"/>
+    <cellStyle name="60% - Акцент6 5 30" xfId="23142"/>
+    <cellStyle name="60% - Акцент6 5 31" xfId="23498"/>
+    <cellStyle name="60% - Акцент6 5 4" xfId="22785"/>
+    <cellStyle name="60% - Акцент6 5 5" xfId="22786"/>
+    <cellStyle name="60% - Акцент6 5 6" xfId="22787"/>
+    <cellStyle name="60% - Акцент6 5 7" xfId="22788"/>
+    <cellStyle name="60% - Акцент6 5 8" xfId="22789"/>
+    <cellStyle name="60% - Акцент6 5 9" xfId="22790"/>
     <cellStyle name="60% - Акцент6 50" xfId="11463"/>
     <cellStyle name="60% - Акцент6 51" xfId="11422"/>
     <cellStyle name="60% - Акцент6 52" xfId="11380"/>
     <cellStyle name="60% - Акцент6 53" xfId="11339"/>
     <cellStyle name="60% - Акцент6 54" xfId="11298"/>
     <cellStyle name="60% - Акцент6 55" xfId="11256"/>
     <cellStyle name="60% - Акцент6 56" xfId="11214"/>
     <cellStyle name="60% - Акцент6 57" xfId="11172"/>
     <cellStyle name="60% - Акцент6 58" xfId="11130"/>
     <cellStyle name="60% - Акцент6 59" xfId="11088"/>
     <cellStyle name="60% - Акцент6 6" xfId="13310"/>
+    <cellStyle name="60% - Акцент6 6 10" xfId="22792"/>
+    <cellStyle name="60% - Акцент6 6 11" xfId="22793"/>
+    <cellStyle name="60% - Акцент6 6 12" xfId="22794"/>
+    <cellStyle name="60% - Акцент6 6 13" xfId="22795"/>
+    <cellStyle name="60% - Акцент6 6 14" xfId="22796"/>
+    <cellStyle name="60% - Акцент6 6 15" xfId="22797"/>
+    <cellStyle name="60% - Акцент6 6 16" xfId="22798"/>
+    <cellStyle name="60% - Акцент6 6 17" xfId="22799"/>
+    <cellStyle name="60% - Акцент6 6 18" xfId="22800"/>
+    <cellStyle name="60% - Акцент6 6 19" xfId="22801"/>
+    <cellStyle name="60% - Акцент6 6 2" xfId="22791"/>
+    <cellStyle name="60% - Акцент6 6 20" xfId="22802"/>
+    <cellStyle name="60% - Акцент6 6 21" xfId="22803"/>
+    <cellStyle name="60% - Акцент6 6 22" xfId="22804"/>
+    <cellStyle name="60% - Акцент6 6 23" xfId="22805"/>
+    <cellStyle name="60% - Акцент6 6 24" xfId="22806"/>
+    <cellStyle name="60% - Акцент6 6 25" xfId="22807"/>
+    <cellStyle name="60% - Акцент6 6 26" xfId="23292"/>
+    <cellStyle name="60% - Акцент6 6 27" xfId="23084"/>
+    <cellStyle name="60% - Акцент6 6 28" xfId="23282"/>
+    <cellStyle name="60% - Акцент6 6 29" xfId="22984"/>
+    <cellStyle name="60% - Акцент6 6 3" xfId="22808"/>
+    <cellStyle name="60% - Акцент6 6 30" xfId="23114"/>
+    <cellStyle name="60% - Акцент6 6 31" xfId="23146"/>
+    <cellStyle name="60% - Акцент6 6 4" xfId="22809"/>
+    <cellStyle name="60% - Акцент6 6 5" xfId="22810"/>
+    <cellStyle name="60% - Акцент6 6 6" xfId="22811"/>
+    <cellStyle name="60% - Акцент6 6 7" xfId="22812"/>
+    <cellStyle name="60% - Акцент6 6 8" xfId="22813"/>
+    <cellStyle name="60% - Акцент6 6 9" xfId="22814"/>
     <cellStyle name="60% - Акцент6 60" xfId="11046"/>
     <cellStyle name="60% - Акцент6 61" xfId="11004"/>
     <cellStyle name="60% - Акцент6 62" xfId="10962"/>
     <cellStyle name="60% - Акцент6 63" xfId="10920"/>
     <cellStyle name="60% - Акцент6 64" xfId="10878"/>
     <cellStyle name="60% - Акцент6 65" xfId="10836"/>
     <cellStyle name="60% - Акцент6 66" xfId="10794"/>
     <cellStyle name="60% - Акцент6 67" xfId="10752"/>
     <cellStyle name="60% - Акцент6 68" xfId="10710"/>
     <cellStyle name="60% - Акцент6 69" xfId="10668"/>
     <cellStyle name="60% - Акцент6 7" xfId="13268"/>
+    <cellStyle name="60% - Акцент6 7 10" xfId="22816"/>
+    <cellStyle name="60% - Акцент6 7 11" xfId="22817"/>
+    <cellStyle name="60% - Акцент6 7 12" xfId="22818"/>
+    <cellStyle name="60% - Акцент6 7 13" xfId="22819"/>
+    <cellStyle name="60% - Акцент6 7 14" xfId="22820"/>
+    <cellStyle name="60% - Акцент6 7 15" xfId="22821"/>
+    <cellStyle name="60% - Акцент6 7 16" xfId="22822"/>
+    <cellStyle name="60% - Акцент6 7 17" xfId="22823"/>
+    <cellStyle name="60% - Акцент6 7 18" xfId="22824"/>
+    <cellStyle name="60% - Акцент6 7 19" xfId="22825"/>
+    <cellStyle name="60% - Акцент6 7 2" xfId="22815"/>
+    <cellStyle name="60% - Акцент6 7 20" xfId="22826"/>
+    <cellStyle name="60% - Акцент6 7 21" xfId="22827"/>
+    <cellStyle name="60% - Акцент6 7 22" xfId="22828"/>
+    <cellStyle name="60% - Акцент6 7 23" xfId="22829"/>
+    <cellStyle name="60% - Акцент6 7 24" xfId="22830"/>
+    <cellStyle name="60% - Акцент6 7 25" xfId="22831"/>
+    <cellStyle name="60% - Акцент6 7 26" xfId="23295"/>
+    <cellStyle name="60% - Акцент6 7 27" xfId="23421"/>
+    <cellStyle name="60% - Акцент6 7 28" xfId="23345"/>
+    <cellStyle name="60% - Акцент6 7 29" xfId="23342"/>
+    <cellStyle name="60% - Акцент6 7 3" xfId="22832"/>
+    <cellStyle name="60% - Акцент6 7 30" xfId="23164"/>
+    <cellStyle name="60% - Акцент6 7 31" xfId="23423"/>
+    <cellStyle name="60% - Акцент6 7 4" xfId="22833"/>
+    <cellStyle name="60% - Акцент6 7 5" xfId="22834"/>
+    <cellStyle name="60% - Акцент6 7 6" xfId="22835"/>
+    <cellStyle name="60% - Акцент6 7 7" xfId="22836"/>
+    <cellStyle name="60% - Акцент6 7 8" xfId="22837"/>
+    <cellStyle name="60% - Акцент6 7 9" xfId="22838"/>
     <cellStyle name="60% - Акцент6 70" xfId="10626"/>
     <cellStyle name="60% - Акцент6 71" xfId="10584"/>
     <cellStyle name="60% - Акцент6 72" xfId="10542"/>
     <cellStyle name="60% - Акцент6 73" xfId="10500"/>
     <cellStyle name="60% - Акцент6 74" xfId="10458"/>
     <cellStyle name="60% - Акцент6 75" xfId="10416"/>
     <cellStyle name="60% - Акцент6 76" xfId="10374"/>
     <cellStyle name="60% - Акцент6 77" xfId="10332"/>
     <cellStyle name="60% - Акцент6 78" xfId="10290"/>
     <cellStyle name="60% - Акцент6 79" xfId="10249"/>
     <cellStyle name="60% - Акцент6 8" xfId="13227"/>
+    <cellStyle name="60% - Акцент6 8 10" xfId="22840"/>
+    <cellStyle name="60% - Акцент6 8 11" xfId="22841"/>
+    <cellStyle name="60% - Акцент6 8 12" xfId="22842"/>
+    <cellStyle name="60% - Акцент6 8 13" xfId="22843"/>
+    <cellStyle name="60% - Акцент6 8 14" xfId="22844"/>
+    <cellStyle name="60% - Акцент6 8 15" xfId="22845"/>
+    <cellStyle name="60% - Акцент6 8 16" xfId="22846"/>
+    <cellStyle name="60% - Акцент6 8 17" xfId="22847"/>
+    <cellStyle name="60% - Акцент6 8 18" xfId="22848"/>
+    <cellStyle name="60% - Акцент6 8 19" xfId="22849"/>
+    <cellStyle name="60% - Акцент6 8 2" xfId="22839"/>
+    <cellStyle name="60% - Акцент6 8 20" xfId="22850"/>
+    <cellStyle name="60% - Акцент6 8 21" xfId="22851"/>
+    <cellStyle name="60% - Акцент6 8 22" xfId="22852"/>
+    <cellStyle name="60% - Акцент6 8 23" xfId="22853"/>
+    <cellStyle name="60% - Акцент6 8 24" xfId="22854"/>
+    <cellStyle name="60% - Акцент6 8 25" xfId="22855"/>
+    <cellStyle name="60% - Акцент6 8 26" xfId="23298"/>
+    <cellStyle name="60% - Акцент6 8 27" xfId="23115"/>
+    <cellStyle name="60% - Акцент6 8 28" xfId="23285"/>
+    <cellStyle name="60% - Акцент6 8 29" xfId="23139"/>
+    <cellStyle name="60% - Акцент6 8 3" xfId="22856"/>
+    <cellStyle name="60% - Акцент6 8 30" xfId="23002"/>
+    <cellStyle name="60% - Акцент6 8 31" xfId="23321"/>
+    <cellStyle name="60% - Акцент6 8 4" xfId="22857"/>
+    <cellStyle name="60% - Акцент6 8 5" xfId="22858"/>
+    <cellStyle name="60% - Акцент6 8 6" xfId="22859"/>
+    <cellStyle name="60% - Акцент6 8 7" xfId="22860"/>
+    <cellStyle name="60% - Акцент6 8 8" xfId="22861"/>
+    <cellStyle name="60% - Акцент6 8 9" xfId="22862"/>
     <cellStyle name="60% - Акцент6 80" xfId="10207"/>
     <cellStyle name="60% - Акцент6 81" xfId="10165"/>
     <cellStyle name="60% - Акцент6 82" xfId="10123"/>
     <cellStyle name="60% - Акцент6 82 2" xfId="10016"/>
     <cellStyle name="60% - Акцент6 83" xfId="10081"/>
     <cellStyle name="60% - Акцент6 84" xfId="9974"/>
     <cellStyle name="60% - Акцент6 85" xfId="9932"/>
     <cellStyle name="60% - Акцент6 86" xfId="9890"/>
     <cellStyle name="60% - Акцент6 87" xfId="9849"/>
     <cellStyle name="60% - Акцент6 88" xfId="9807"/>
     <cellStyle name="60% - Акцент6 89" xfId="9765"/>
     <cellStyle name="60% - Акцент6 9" xfId="13185"/>
+    <cellStyle name="60% - Акцент6 9 10" xfId="22864"/>
+    <cellStyle name="60% - Акцент6 9 11" xfId="22865"/>
+    <cellStyle name="60% - Акцент6 9 12" xfId="22866"/>
+    <cellStyle name="60% - Акцент6 9 13" xfId="22867"/>
+    <cellStyle name="60% - Акцент6 9 14" xfId="22868"/>
+    <cellStyle name="60% - Акцент6 9 15" xfId="22869"/>
+    <cellStyle name="60% - Акцент6 9 16" xfId="22870"/>
+    <cellStyle name="60% - Акцент6 9 17" xfId="22871"/>
+    <cellStyle name="60% - Акцент6 9 18" xfId="22872"/>
+    <cellStyle name="60% - Акцент6 9 19" xfId="22873"/>
+    <cellStyle name="60% - Акцент6 9 2" xfId="22863"/>
+    <cellStyle name="60% - Акцент6 9 20" xfId="22874"/>
+    <cellStyle name="60% - Акцент6 9 21" xfId="22875"/>
+    <cellStyle name="60% - Акцент6 9 22" xfId="22876"/>
+    <cellStyle name="60% - Акцент6 9 23" xfId="22877"/>
+    <cellStyle name="60% - Акцент6 9 24" xfId="22878"/>
+    <cellStyle name="60% - Акцент6 9 25" xfId="22879"/>
+    <cellStyle name="60% - Акцент6 9 26" xfId="23301"/>
+    <cellStyle name="60% - Акцент6 9 27" xfId="23014"/>
+    <cellStyle name="60% - Акцент6 9 28" xfId="23467"/>
+    <cellStyle name="60% - Акцент6 9 29" xfId="23488"/>
+    <cellStyle name="60% - Акцент6 9 3" xfId="22880"/>
+    <cellStyle name="60% - Акцент6 9 30" xfId="23138"/>
+    <cellStyle name="60% - Акцент6 9 31" xfId="23503"/>
+    <cellStyle name="60% - Акцент6 9 4" xfId="22881"/>
+    <cellStyle name="60% - Акцент6 9 5" xfId="22882"/>
+    <cellStyle name="60% - Акцент6 9 6" xfId="22883"/>
+    <cellStyle name="60% - Акцент6 9 7" xfId="22884"/>
+    <cellStyle name="60% - Акцент6 9 8" xfId="22885"/>
+    <cellStyle name="60% - Акцент6 9 9" xfId="22886"/>
     <cellStyle name="60% - Акцент6 90" xfId="9723"/>
     <cellStyle name="60% - Акцент6 91" xfId="9681"/>
     <cellStyle name="60% - Акцент6 92" xfId="9639"/>
     <cellStyle name="60% - Акцент6 93" xfId="9597"/>
     <cellStyle name="60% - Акцент6 94" xfId="9555"/>
     <cellStyle name="60% - Акцент6 95" xfId="9513"/>
     <cellStyle name="60% - Акцент6 96" xfId="9471"/>
     <cellStyle name="60% - Акцент6 97" xfId="9429"/>
     <cellStyle name="60% - Акцент6 98" xfId="9387"/>
     <cellStyle name="60% - Акцент6 99" xfId="9346"/>
+    <cellStyle name="Акцент1" xfId="20986" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Акцент1 10" xfId="13142"/>
     <cellStyle name="Акцент1 100" xfId="9304"/>
     <cellStyle name="Акцент1 101" xfId="9262"/>
     <cellStyle name="Акцент1 102" xfId="9220"/>
     <cellStyle name="Акцент1 103" xfId="9178"/>
     <cellStyle name="Акцент1 104" xfId="9136"/>
     <cellStyle name="Акцент1 105" xfId="9094"/>
     <cellStyle name="Акцент1 106" xfId="9052"/>
     <cellStyle name="Акцент1 107" xfId="9010"/>
     <cellStyle name="Акцент1 108" xfId="8968"/>
     <cellStyle name="Акцент1 109" xfId="8926"/>
     <cellStyle name="Акцент1 11" xfId="13100"/>
     <cellStyle name="Акцент1 110" xfId="8885"/>
     <cellStyle name="Акцент1 111" xfId="8843"/>
     <cellStyle name="Акцент1 112" xfId="8801"/>
     <cellStyle name="Акцент1 113" xfId="8759"/>
     <cellStyle name="Акцент1 114" xfId="8717"/>
     <cellStyle name="Акцент1 115" xfId="8675"/>
     <cellStyle name="Акцент1 116" xfId="8633"/>
     <cellStyle name="Акцент1 117" xfId="8591"/>
     <cellStyle name="Акцент1 118" xfId="8549"/>
     <cellStyle name="Акцент1 119" xfId="8507"/>
     <cellStyle name="Акцент1 12" xfId="13058"/>
     <cellStyle name="Акцент1 120" xfId="8465"/>
     <cellStyle name="Акцент1 121" xfId="8423"/>
@@ -24346,50 +29919,51 @@
     <cellStyle name="Акцент1 78" xfId="10289"/>
     <cellStyle name="Акцент1 79" xfId="10248"/>
     <cellStyle name="Акцент1 8" xfId="13226"/>
     <cellStyle name="Акцент1 80" xfId="10206"/>
     <cellStyle name="Акцент1 81" xfId="10164"/>
     <cellStyle name="Акцент1 82" xfId="10122"/>
     <cellStyle name="Акцент1 82 2" xfId="10015"/>
     <cellStyle name="Акцент1 83" xfId="10080"/>
     <cellStyle name="Акцент1 84" xfId="9973"/>
     <cellStyle name="Акцент1 85" xfId="9931"/>
     <cellStyle name="Акцент1 86" xfId="9889"/>
     <cellStyle name="Акцент1 87" xfId="9848"/>
     <cellStyle name="Акцент1 88" xfId="9806"/>
     <cellStyle name="Акцент1 89" xfId="9764"/>
     <cellStyle name="Акцент1 9" xfId="13184"/>
     <cellStyle name="Акцент1 90" xfId="9722"/>
     <cellStyle name="Акцент1 91" xfId="9680"/>
     <cellStyle name="Акцент1 92" xfId="9638"/>
     <cellStyle name="Акцент1 93" xfId="9596"/>
     <cellStyle name="Акцент1 94" xfId="9554"/>
     <cellStyle name="Акцент1 95" xfId="9512"/>
     <cellStyle name="Акцент1 96" xfId="9470"/>
     <cellStyle name="Акцент1 97" xfId="9428"/>
     <cellStyle name="Акцент1 98" xfId="9386"/>
     <cellStyle name="Акцент1 99" xfId="9345"/>
+    <cellStyle name="Акцент2" xfId="20987" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Акцент2 10" xfId="13141"/>
     <cellStyle name="Акцент2 100" xfId="9303"/>
     <cellStyle name="Акцент2 101" xfId="9261"/>
     <cellStyle name="Акцент2 102" xfId="9219"/>
     <cellStyle name="Акцент2 103" xfId="9177"/>
     <cellStyle name="Акцент2 104" xfId="9135"/>
     <cellStyle name="Акцент2 105" xfId="9093"/>
     <cellStyle name="Акцент2 106" xfId="9051"/>
     <cellStyle name="Акцент2 107" xfId="9009"/>
     <cellStyle name="Акцент2 108" xfId="8967"/>
     <cellStyle name="Акцент2 109" xfId="8925"/>
     <cellStyle name="Акцент2 11" xfId="13099"/>
     <cellStyle name="Акцент2 110" xfId="8884"/>
     <cellStyle name="Акцент2 111" xfId="8842"/>
     <cellStyle name="Акцент2 112" xfId="8800"/>
     <cellStyle name="Акцент2 113" xfId="8758"/>
     <cellStyle name="Акцент2 114" xfId="8716"/>
     <cellStyle name="Акцент2 115" xfId="8674"/>
     <cellStyle name="Акцент2 116" xfId="8632"/>
     <cellStyle name="Акцент2 117" xfId="8590"/>
     <cellStyle name="Акцент2 118" xfId="8548"/>
     <cellStyle name="Акцент2 119" xfId="8506"/>
     <cellStyle name="Акцент2 12" xfId="13057"/>
     <cellStyle name="Акцент2 120" xfId="8464"/>
     <cellStyle name="Акцент2 121" xfId="8422"/>
@@ -24481,50 +30055,51 @@
     <cellStyle name="Акцент2 78" xfId="10288"/>
     <cellStyle name="Акцент2 79" xfId="10247"/>
     <cellStyle name="Акцент2 8" xfId="13225"/>
     <cellStyle name="Акцент2 80" xfId="10205"/>
     <cellStyle name="Акцент2 81" xfId="10163"/>
     <cellStyle name="Акцент2 82" xfId="10121"/>
     <cellStyle name="Акцент2 82 2" xfId="10014"/>
     <cellStyle name="Акцент2 83" xfId="10079"/>
     <cellStyle name="Акцент2 84" xfId="9972"/>
     <cellStyle name="Акцент2 85" xfId="9930"/>
     <cellStyle name="Акцент2 86" xfId="9888"/>
     <cellStyle name="Акцент2 87" xfId="9847"/>
     <cellStyle name="Акцент2 88" xfId="9805"/>
     <cellStyle name="Акцент2 89" xfId="9763"/>
     <cellStyle name="Акцент2 9" xfId="13183"/>
     <cellStyle name="Акцент2 90" xfId="9721"/>
     <cellStyle name="Акцент2 91" xfId="9679"/>
     <cellStyle name="Акцент2 92" xfId="9637"/>
     <cellStyle name="Акцент2 93" xfId="9595"/>
     <cellStyle name="Акцент2 94" xfId="9553"/>
     <cellStyle name="Акцент2 95" xfId="9511"/>
     <cellStyle name="Акцент2 96" xfId="9469"/>
     <cellStyle name="Акцент2 97" xfId="9427"/>
     <cellStyle name="Акцент2 98" xfId="9385"/>
     <cellStyle name="Акцент2 99" xfId="9344"/>
+    <cellStyle name="Акцент3" xfId="20988" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Акцент3 10" xfId="13140"/>
     <cellStyle name="Акцент3 100" xfId="9302"/>
     <cellStyle name="Акцент3 101" xfId="9260"/>
     <cellStyle name="Акцент3 102" xfId="9218"/>
     <cellStyle name="Акцент3 103" xfId="9176"/>
     <cellStyle name="Акцент3 104" xfId="9134"/>
     <cellStyle name="Акцент3 105" xfId="9092"/>
     <cellStyle name="Акцент3 106" xfId="9050"/>
     <cellStyle name="Акцент3 107" xfId="9008"/>
     <cellStyle name="Акцент3 108" xfId="8966"/>
     <cellStyle name="Акцент3 109" xfId="8924"/>
     <cellStyle name="Акцент3 11" xfId="13098"/>
     <cellStyle name="Акцент3 110" xfId="8883"/>
     <cellStyle name="Акцент3 111" xfId="8841"/>
     <cellStyle name="Акцент3 112" xfId="8799"/>
     <cellStyle name="Акцент3 113" xfId="8757"/>
     <cellStyle name="Акцент3 114" xfId="8715"/>
     <cellStyle name="Акцент3 115" xfId="8673"/>
     <cellStyle name="Акцент3 116" xfId="8631"/>
     <cellStyle name="Акцент3 117" xfId="8589"/>
     <cellStyle name="Акцент3 118" xfId="8547"/>
     <cellStyle name="Акцент3 119" xfId="8505"/>
     <cellStyle name="Акцент3 12" xfId="13056"/>
     <cellStyle name="Акцент3 120" xfId="8463"/>
     <cellStyle name="Акцент3 121" xfId="8421"/>
@@ -24616,50 +30191,51 @@
     <cellStyle name="Акцент3 78" xfId="10287"/>
     <cellStyle name="Акцент3 79" xfId="10246"/>
     <cellStyle name="Акцент3 8" xfId="13224"/>
     <cellStyle name="Акцент3 80" xfId="10204"/>
     <cellStyle name="Акцент3 81" xfId="10162"/>
     <cellStyle name="Акцент3 82" xfId="10120"/>
     <cellStyle name="Акцент3 82 2" xfId="10013"/>
     <cellStyle name="Акцент3 83" xfId="10078"/>
     <cellStyle name="Акцент3 84" xfId="9971"/>
     <cellStyle name="Акцент3 85" xfId="9929"/>
     <cellStyle name="Акцент3 86" xfId="9887"/>
     <cellStyle name="Акцент3 87" xfId="9846"/>
     <cellStyle name="Акцент3 88" xfId="9804"/>
     <cellStyle name="Акцент3 89" xfId="9762"/>
     <cellStyle name="Акцент3 9" xfId="13182"/>
     <cellStyle name="Акцент3 90" xfId="9720"/>
     <cellStyle name="Акцент3 91" xfId="9678"/>
     <cellStyle name="Акцент3 92" xfId="9636"/>
     <cellStyle name="Акцент3 93" xfId="9594"/>
     <cellStyle name="Акцент3 94" xfId="9552"/>
     <cellStyle name="Акцент3 95" xfId="9510"/>
     <cellStyle name="Акцент3 96" xfId="9468"/>
     <cellStyle name="Акцент3 97" xfId="9426"/>
     <cellStyle name="Акцент3 98" xfId="9384"/>
     <cellStyle name="Акцент3 99" xfId="9343"/>
+    <cellStyle name="Акцент4" xfId="20989" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Акцент4 10" xfId="13139"/>
     <cellStyle name="Акцент4 100" xfId="9301"/>
     <cellStyle name="Акцент4 101" xfId="9259"/>
     <cellStyle name="Акцент4 102" xfId="9217"/>
     <cellStyle name="Акцент4 103" xfId="9175"/>
     <cellStyle name="Акцент4 104" xfId="9133"/>
     <cellStyle name="Акцент4 105" xfId="9091"/>
     <cellStyle name="Акцент4 106" xfId="9049"/>
     <cellStyle name="Акцент4 107" xfId="9007"/>
     <cellStyle name="Акцент4 108" xfId="8965"/>
     <cellStyle name="Акцент4 109" xfId="8923"/>
     <cellStyle name="Акцент4 11" xfId="13097"/>
     <cellStyle name="Акцент4 110" xfId="8882"/>
     <cellStyle name="Акцент4 111" xfId="8840"/>
     <cellStyle name="Акцент4 112" xfId="8798"/>
     <cellStyle name="Акцент4 113" xfId="8756"/>
     <cellStyle name="Акцент4 114" xfId="8714"/>
     <cellStyle name="Акцент4 115" xfId="8672"/>
     <cellStyle name="Акцент4 116" xfId="8630"/>
     <cellStyle name="Акцент4 117" xfId="8588"/>
     <cellStyle name="Акцент4 118" xfId="8546"/>
     <cellStyle name="Акцент4 119" xfId="8504"/>
     <cellStyle name="Акцент4 12" xfId="13055"/>
     <cellStyle name="Акцент4 120" xfId="8462"/>
     <cellStyle name="Акцент4 121" xfId="8420"/>
@@ -24751,50 +30327,51 @@
     <cellStyle name="Акцент4 78" xfId="10286"/>
     <cellStyle name="Акцент4 79" xfId="10245"/>
     <cellStyle name="Акцент4 8" xfId="13223"/>
     <cellStyle name="Акцент4 80" xfId="10203"/>
     <cellStyle name="Акцент4 81" xfId="10161"/>
     <cellStyle name="Акцент4 82" xfId="10119"/>
     <cellStyle name="Акцент4 82 2" xfId="10012"/>
     <cellStyle name="Акцент4 83" xfId="10077"/>
     <cellStyle name="Акцент4 84" xfId="9970"/>
     <cellStyle name="Акцент4 85" xfId="9928"/>
     <cellStyle name="Акцент4 86" xfId="9886"/>
     <cellStyle name="Акцент4 87" xfId="9845"/>
     <cellStyle name="Акцент4 88" xfId="9803"/>
     <cellStyle name="Акцент4 89" xfId="9761"/>
     <cellStyle name="Акцент4 9" xfId="13181"/>
     <cellStyle name="Акцент4 90" xfId="9719"/>
     <cellStyle name="Акцент4 91" xfId="9677"/>
     <cellStyle name="Акцент4 92" xfId="9635"/>
     <cellStyle name="Акцент4 93" xfId="9593"/>
     <cellStyle name="Акцент4 94" xfId="9551"/>
     <cellStyle name="Акцент4 95" xfId="9509"/>
     <cellStyle name="Акцент4 96" xfId="9467"/>
     <cellStyle name="Акцент4 97" xfId="9425"/>
     <cellStyle name="Акцент4 98" xfId="9383"/>
     <cellStyle name="Акцент4 99" xfId="9342"/>
+    <cellStyle name="Акцент5" xfId="20990" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Акцент5 10" xfId="13138"/>
     <cellStyle name="Акцент5 100" xfId="9300"/>
     <cellStyle name="Акцент5 101" xfId="9258"/>
     <cellStyle name="Акцент5 102" xfId="9216"/>
     <cellStyle name="Акцент5 103" xfId="9174"/>
     <cellStyle name="Акцент5 104" xfId="9132"/>
     <cellStyle name="Акцент5 105" xfId="9090"/>
     <cellStyle name="Акцент5 106" xfId="9048"/>
     <cellStyle name="Акцент5 107" xfId="9006"/>
     <cellStyle name="Акцент5 108" xfId="8964"/>
     <cellStyle name="Акцент5 109" xfId="8922"/>
     <cellStyle name="Акцент5 11" xfId="13096"/>
     <cellStyle name="Акцент5 110" xfId="8881"/>
     <cellStyle name="Акцент5 111" xfId="8839"/>
     <cellStyle name="Акцент5 112" xfId="8797"/>
     <cellStyle name="Акцент5 113" xfId="8755"/>
     <cellStyle name="Акцент5 114" xfId="8713"/>
     <cellStyle name="Акцент5 115" xfId="8671"/>
     <cellStyle name="Акцент5 116" xfId="8629"/>
     <cellStyle name="Акцент5 117" xfId="8587"/>
     <cellStyle name="Акцент5 118" xfId="8545"/>
     <cellStyle name="Акцент5 119" xfId="8503"/>
     <cellStyle name="Акцент5 12" xfId="13054"/>
     <cellStyle name="Акцент5 120" xfId="8461"/>
     <cellStyle name="Акцент5 121" xfId="8419"/>
@@ -24886,50 +30463,51 @@
     <cellStyle name="Акцент5 78" xfId="10285"/>
     <cellStyle name="Акцент5 79" xfId="10244"/>
     <cellStyle name="Акцент5 8" xfId="13222"/>
     <cellStyle name="Акцент5 80" xfId="10202"/>
     <cellStyle name="Акцент5 81" xfId="10160"/>
     <cellStyle name="Акцент5 82" xfId="10118"/>
     <cellStyle name="Акцент5 82 2" xfId="10011"/>
     <cellStyle name="Акцент5 83" xfId="10076"/>
     <cellStyle name="Акцент5 84" xfId="9969"/>
     <cellStyle name="Акцент5 85" xfId="9927"/>
     <cellStyle name="Акцент5 86" xfId="9885"/>
     <cellStyle name="Акцент5 87" xfId="9844"/>
     <cellStyle name="Акцент5 88" xfId="9802"/>
     <cellStyle name="Акцент5 89" xfId="9760"/>
     <cellStyle name="Акцент5 9" xfId="13180"/>
     <cellStyle name="Акцент5 90" xfId="9718"/>
     <cellStyle name="Акцент5 91" xfId="9676"/>
     <cellStyle name="Акцент5 92" xfId="9634"/>
     <cellStyle name="Акцент5 93" xfId="9592"/>
     <cellStyle name="Акцент5 94" xfId="9550"/>
     <cellStyle name="Акцент5 95" xfId="9508"/>
     <cellStyle name="Акцент5 96" xfId="9466"/>
     <cellStyle name="Акцент5 97" xfId="9424"/>
     <cellStyle name="Акцент5 98" xfId="13502"/>
     <cellStyle name="Акцент5 99" xfId="9341"/>
+    <cellStyle name="Акцент6" xfId="20991" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Акцент6 10" xfId="13137"/>
     <cellStyle name="Акцент6 100" xfId="9299"/>
     <cellStyle name="Акцент6 101" xfId="9257"/>
     <cellStyle name="Акцент6 102" xfId="9215"/>
     <cellStyle name="Акцент6 103" xfId="9173"/>
     <cellStyle name="Акцент6 104" xfId="9131"/>
     <cellStyle name="Акцент6 105" xfId="9089"/>
     <cellStyle name="Акцент6 106" xfId="9047"/>
     <cellStyle name="Акцент6 107" xfId="9005"/>
     <cellStyle name="Акцент6 108" xfId="8963"/>
     <cellStyle name="Акцент6 109" xfId="8921"/>
     <cellStyle name="Акцент6 11" xfId="13095"/>
     <cellStyle name="Акцент6 110" xfId="8880"/>
     <cellStyle name="Акцент6 111" xfId="8838"/>
     <cellStyle name="Акцент6 112" xfId="8796"/>
     <cellStyle name="Акцент6 113" xfId="8754"/>
     <cellStyle name="Акцент6 114" xfId="8712"/>
     <cellStyle name="Акцент6 115" xfId="8670"/>
     <cellStyle name="Акцент6 116" xfId="8628"/>
     <cellStyle name="Акцент6 117" xfId="8586"/>
     <cellStyle name="Акцент6 118" xfId="8544"/>
     <cellStyle name="Акцент6 119" xfId="8502"/>
     <cellStyle name="Акцент6 12" xfId="13053"/>
     <cellStyle name="Акцент6 120" xfId="8460"/>
     <cellStyle name="Акцент6 121" xfId="8418"/>
@@ -25021,50 +30599,51 @@
     <cellStyle name="Акцент6 78" xfId="10284"/>
     <cellStyle name="Акцент6 79" xfId="10243"/>
     <cellStyle name="Акцент6 8" xfId="13221"/>
     <cellStyle name="Акцент6 80" xfId="10201"/>
     <cellStyle name="Акцент6 81" xfId="10159"/>
     <cellStyle name="Акцент6 82" xfId="10117"/>
     <cellStyle name="Акцент6 82 2" xfId="10010"/>
     <cellStyle name="Акцент6 83" xfId="10075"/>
     <cellStyle name="Акцент6 84" xfId="9968"/>
     <cellStyle name="Акцент6 85" xfId="9926"/>
     <cellStyle name="Акцент6 86" xfId="9884"/>
     <cellStyle name="Акцент6 87" xfId="9843"/>
     <cellStyle name="Акцент6 88" xfId="9801"/>
     <cellStyle name="Акцент6 89" xfId="9759"/>
     <cellStyle name="Акцент6 9" xfId="13179"/>
     <cellStyle name="Акцент6 90" xfId="9717"/>
     <cellStyle name="Акцент6 91" xfId="9675"/>
     <cellStyle name="Акцент6 92" xfId="9633"/>
     <cellStyle name="Акцент6 93" xfId="9591"/>
     <cellStyle name="Акцент6 94" xfId="9549"/>
     <cellStyle name="Акцент6 95" xfId="9507"/>
     <cellStyle name="Акцент6 96" xfId="9465"/>
     <cellStyle name="Акцент6 97" xfId="9423"/>
     <cellStyle name="Акцент6 98" xfId="9382"/>
     <cellStyle name="Акцент6 99" xfId="9340"/>
+    <cellStyle name="Ввод " xfId="20978" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Ввод  10" xfId="13136"/>
     <cellStyle name="Ввод  10 2" xfId="15446"/>
     <cellStyle name="Ввод  10 3" xfId="17505"/>
     <cellStyle name="Ввод  10 4" xfId="17456"/>
     <cellStyle name="Ввод  10 5" xfId="17311"/>
     <cellStyle name="Ввод  10 6" xfId="19776"/>
     <cellStyle name="Ввод  10 7" xfId="20396"/>
     <cellStyle name="Ввод  100" xfId="9298"/>
     <cellStyle name="Ввод  100 2" xfId="15491"/>
     <cellStyle name="Ввод  100 3" xfId="18575"/>
     <cellStyle name="Ввод  100 4" xfId="17545"/>
     <cellStyle name="Ввод  100 5" xfId="16858"/>
     <cellStyle name="Ввод  100 6" xfId="19086"/>
     <cellStyle name="Ввод  100 7" xfId="20501"/>
     <cellStyle name="Ввод  101" xfId="9256"/>
     <cellStyle name="Ввод  101 2" xfId="15863"/>
     <cellStyle name="Ввод  101 3" xfId="16493"/>
     <cellStyle name="Ввод  101 4" xfId="17313"/>
     <cellStyle name="Ввод  101 5" xfId="14932"/>
     <cellStyle name="Ввод  101 6" xfId="19078"/>
     <cellStyle name="Ввод  101 7" xfId="19880"/>
     <cellStyle name="Ввод  102" xfId="9214"/>
     <cellStyle name="Ввод  102 2" xfId="16305"/>
     <cellStyle name="Ввод  102 3" xfId="14544"/>
     <cellStyle name="Ввод  102 4" xfId="16852"/>
@@ -25966,50 +31545,51 @@
     <cellStyle name="Ввод  96 4" xfId="16873"/>
     <cellStyle name="Ввод  96 5" xfId="16040"/>
     <cellStyle name="Ввод  96 6" xfId="19114"/>
     <cellStyle name="Ввод  96 7" xfId="18725"/>
     <cellStyle name="Ввод  97" xfId="9422"/>
     <cellStyle name="Ввод  97 2" xfId="15598"/>
     <cellStyle name="Ввод  97 3" xfId="15479"/>
     <cellStyle name="Ввод  97 4" xfId="18001"/>
     <cellStyle name="Ввод  97 5" xfId="17869"/>
     <cellStyle name="Ввод  97 6" xfId="19108"/>
     <cellStyle name="Ввод  97 7" xfId="19126"/>
     <cellStyle name="Ввод  98" xfId="9381"/>
     <cellStyle name="Ввод  98 2" xfId="17050"/>
     <cellStyle name="Ввод  98 3" xfId="15529"/>
     <cellStyle name="Ввод  98 4" xfId="15067"/>
     <cellStyle name="Ввод  98 5" xfId="17993"/>
     <cellStyle name="Ввод  98 6" xfId="19101"/>
     <cellStyle name="Ввод  98 7" xfId="18728"/>
     <cellStyle name="Ввод  99" xfId="9339"/>
     <cellStyle name="Ввод  99 2" xfId="16387"/>
     <cellStyle name="Ввод  99 3" xfId="14498"/>
     <cellStyle name="Ввод  99 4" xfId="17684"/>
     <cellStyle name="Ввод  99 5" xfId="17832"/>
     <cellStyle name="Ввод  99 6" xfId="19094"/>
     <cellStyle name="Ввод  99 7" xfId="18732"/>
+    <cellStyle name="Вывод" xfId="20979" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Вывод 10" xfId="13135"/>
     <cellStyle name="Вывод 10 2" xfId="16885"/>
     <cellStyle name="Вывод 10 3" xfId="16718"/>
     <cellStyle name="Вывод 10 4" xfId="17588"/>
     <cellStyle name="Вывод 10 5" xfId="17306"/>
     <cellStyle name="Вывод 10 6" xfId="19775"/>
     <cellStyle name="Вывод 10 7" xfId="19927"/>
     <cellStyle name="Вывод 100" xfId="9297"/>
     <cellStyle name="Вывод 100 2" xfId="14400"/>
     <cellStyle name="Вывод 100 3" xfId="17099"/>
     <cellStyle name="Вывод 100 4" xfId="15540"/>
     <cellStyle name="Вывод 100 5" xfId="15840"/>
     <cellStyle name="Вывод 100 6" xfId="19085"/>
     <cellStyle name="Вывод 100 7" xfId="20040"/>
     <cellStyle name="Вывод 101" xfId="9255"/>
     <cellStyle name="Вывод 101 2" xfId="15874"/>
     <cellStyle name="Вывод 101 3" xfId="16135"/>
     <cellStyle name="Вывод 101 4" xfId="18276"/>
     <cellStyle name="Вывод 101 5" xfId="17559"/>
     <cellStyle name="Вывод 101 6" xfId="19077"/>
     <cellStyle name="Вывод 101 7" xfId="19885"/>
     <cellStyle name="Вывод 102" xfId="9213"/>
     <cellStyle name="Вывод 102 2" xfId="16321"/>
     <cellStyle name="Вывод 102 3" xfId="17592"/>
     <cellStyle name="Вывод 102 4" xfId="16141"/>
@@ -26911,50 +32491,51 @@
     <cellStyle name="Вывод 96 4" xfId="15539"/>
     <cellStyle name="Вывод 96 5" xfId="15488"/>
     <cellStyle name="Вывод 96 6" xfId="19113"/>
     <cellStyle name="Вывод 96 7" xfId="18726"/>
     <cellStyle name="Вывод 97" xfId="9421"/>
     <cellStyle name="Вывод 97 2" xfId="15611"/>
     <cellStyle name="Вывод 97 3" xfId="16038"/>
     <cellStyle name="Вывод 97 4" xfId="14638"/>
     <cellStyle name="Вывод 97 5" xfId="14846"/>
     <cellStyle name="Вывод 97 6" xfId="19107"/>
     <cellStyle name="Вывод 97 7" xfId="19868"/>
     <cellStyle name="Вывод 98" xfId="9380"/>
     <cellStyle name="Вывод 98 2" xfId="15964"/>
     <cellStyle name="Вывод 98 3" xfId="16417"/>
     <cellStyle name="Вывод 98 4" xfId="17085"/>
     <cellStyle name="Вывод 98 5" xfId="14964"/>
     <cellStyle name="Вывод 98 6" xfId="19100"/>
     <cellStyle name="Вывод 98 7" xfId="18729"/>
     <cellStyle name="Вывод 99" xfId="9338"/>
     <cellStyle name="Вывод 99 2" xfId="16401"/>
     <cellStyle name="Вывод 99 3" xfId="17807"/>
     <cellStyle name="Вывод 99 4" xfId="16547"/>
     <cellStyle name="Вывод 99 5" xfId="16232"/>
     <cellStyle name="Вывод 99 6" xfId="19093"/>
     <cellStyle name="Вывод 99 7" xfId="18733"/>
+    <cellStyle name="Вычисление" xfId="20980" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Вычисление 10" xfId="13134"/>
     <cellStyle name="Вычисление 10 2" xfId="15465"/>
     <cellStyle name="Вычисление 10 3" xfId="16249"/>
     <cellStyle name="Вычисление 10 4" xfId="18195"/>
     <cellStyle name="Вычисление 10 5" xfId="15075"/>
     <cellStyle name="Вычисление 10 6" xfId="19774"/>
     <cellStyle name="Вычисление 10 7" xfId="20272"/>
     <cellStyle name="Вычисление 100" xfId="9296"/>
     <cellStyle name="Вычисление 100 2" xfId="16639"/>
     <cellStyle name="Вычисление 100 3" xfId="14371"/>
     <cellStyle name="Вычисление 100 4" xfId="18121"/>
     <cellStyle name="Вычисление 100 5" xfId="15752"/>
     <cellStyle name="Вычисление 100 6" xfId="19084"/>
     <cellStyle name="Вычисление 100 7" xfId="19989"/>
     <cellStyle name="Вычисление 101" xfId="9254"/>
     <cellStyle name="Вычисление 101 2" xfId="17643"/>
     <cellStyle name="Вычисление 101 3" xfId="17280"/>
     <cellStyle name="Вычисление 101 4" xfId="16819"/>
     <cellStyle name="Вычисление 101 5" xfId="14444"/>
     <cellStyle name="Вычисление 101 6" xfId="19076"/>
     <cellStyle name="Вычисление 101 7" xfId="19889"/>
     <cellStyle name="Вычисление 102" xfId="9212"/>
     <cellStyle name="Вычисление 102 2" xfId="16332"/>
     <cellStyle name="Вычисление 102 3" xfId="15954"/>
     <cellStyle name="Вычисление 102 4" xfId="17587"/>
@@ -27856,60 +33437,62 @@
     <cellStyle name="Вычисление 96 4" xfId="15528"/>
     <cellStyle name="Вычисление 96 5" xfId="16698"/>
     <cellStyle name="Вычисление 96 6" xfId="19112"/>
     <cellStyle name="Вычисление 96 7" xfId="18727"/>
     <cellStyle name="Вычисление 97" xfId="9420"/>
     <cellStyle name="Вычисление 97 2" xfId="17288"/>
     <cellStyle name="Вычисление 97 3" xfId="17110"/>
     <cellStyle name="Вычисление 97 4" xfId="16765"/>
     <cellStyle name="Вычисление 97 5" xfId="16581"/>
     <cellStyle name="Вычисление 97 6" xfId="19106"/>
     <cellStyle name="Вычисление 97 7" xfId="19869"/>
     <cellStyle name="Вычисление 98" xfId="9379"/>
     <cellStyle name="Вычисление 98 2" xfId="18037"/>
     <cellStyle name="Вычисление 98 3" xfId="16030"/>
     <cellStyle name="Вычисление 98 4" xfId="18252"/>
     <cellStyle name="Вычисление 98 5" xfId="17413"/>
     <cellStyle name="Вычисление 98 6" xfId="19099"/>
     <cellStyle name="Вычисление 98 7" xfId="18730"/>
     <cellStyle name="Вычисление 99" xfId="9337"/>
     <cellStyle name="Вычисление 99 2" xfId="18050"/>
     <cellStyle name="Вычисление 99 3" xfId="15631"/>
     <cellStyle name="Вычисление 99 4" xfId="16889"/>
     <cellStyle name="Вычисление 99 5" xfId="16153"/>
     <cellStyle name="Вычисление 99 6" xfId="19092"/>
     <cellStyle name="Вычисление 99 7" xfId="18734"/>
+    <cellStyle name="Гиперссылка 2" xfId="22887"/>
     <cellStyle name="Гиперссылка 2 10" xfId="17894"/>
     <cellStyle name="Гиперссылка 2 11" xfId="16826"/>
     <cellStyle name="Гиперссылка 2 2" xfId="7814"/>
     <cellStyle name="Гиперссылка 2 3" xfId="14040"/>
     <cellStyle name="Гиперссылка 2 4" xfId="14117"/>
     <cellStyle name="Гиперссылка 2 5" xfId="14191"/>
     <cellStyle name="Гиперссылка 2 6" xfId="14268"/>
     <cellStyle name="Гиперссылка 2 7" xfId="15385"/>
     <cellStyle name="Гиперссылка 2 8" xfId="14408"/>
     <cellStyle name="Гиперссылка 2 9" xfId="17027"/>
+    <cellStyle name="Заголовок 1" xfId="20971" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Заголовок 1 10" xfId="13133"/>
     <cellStyle name="Заголовок 1 100" xfId="9295"/>
     <cellStyle name="Заголовок 1 101" xfId="9253"/>
     <cellStyle name="Заголовок 1 102" xfId="9211"/>
     <cellStyle name="Заголовок 1 103" xfId="9169"/>
     <cellStyle name="Заголовок 1 104" xfId="9127"/>
     <cellStyle name="Заголовок 1 105" xfId="9085"/>
     <cellStyle name="Заголовок 1 106" xfId="9043"/>
     <cellStyle name="Заголовок 1 107" xfId="9001"/>
     <cellStyle name="Заголовок 1 108" xfId="8959"/>
     <cellStyle name="Заголовок 1 109" xfId="8917"/>
     <cellStyle name="Заголовок 1 11" xfId="13091"/>
     <cellStyle name="Заголовок 1 110" xfId="8876"/>
     <cellStyle name="Заголовок 1 111" xfId="8834"/>
     <cellStyle name="Заголовок 1 112" xfId="8792"/>
     <cellStyle name="Заголовок 1 113" xfId="8750"/>
     <cellStyle name="Заголовок 1 114" xfId="8708"/>
     <cellStyle name="Заголовок 1 115" xfId="8666"/>
     <cellStyle name="Заголовок 1 116" xfId="8624"/>
     <cellStyle name="Заголовок 1 117" xfId="8582"/>
     <cellStyle name="Заголовок 1 118" xfId="8540"/>
     <cellStyle name="Заголовок 1 119" xfId="8498"/>
     <cellStyle name="Заголовок 1 12" xfId="13049"/>
     <cellStyle name="Заголовок 1 120" xfId="8456"/>
     <cellStyle name="Заголовок 1 121" xfId="8414"/>
@@ -28001,50 +33584,51 @@
     <cellStyle name="Заголовок 1 78" xfId="10280"/>
     <cellStyle name="Заголовок 1 79" xfId="10239"/>
     <cellStyle name="Заголовок 1 8" xfId="13217"/>
     <cellStyle name="Заголовок 1 80" xfId="10197"/>
     <cellStyle name="Заголовок 1 81" xfId="10155"/>
     <cellStyle name="Заголовок 1 82" xfId="10113"/>
     <cellStyle name="Заголовок 1 82 2" xfId="10006"/>
     <cellStyle name="Заголовок 1 83" xfId="10071"/>
     <cellStyle name="Заголовок 1 84" xfId="9964"/>
     <cellStyle name="Заголовок 1 85" xfId="9922"/>
     <cellStyle name="Заголовок 1 86" xfId="9880"/>
     <cellStyle name="Заголовок 1 87" xfId="9839"/>
     <cellStyle name="Заголовок 1 88" xfId="9797"/>
     <cellStyle name="Заголовок 1 89" xfId="9755"/>
     <cellStyle name="Заголовок 1 9" xfId="13175"/>
     <cellStyle name="Заголовок 1 90" xfId="9713"/>
     <cellStyle name="Заголовок 1 91" xfId="9671"/>
     <cellStyle name="Заголовок 1 92" xfId="9629"/>
     <cellStyle name="Заголовок 1 93" xfId="9587"/>
     <cellStyle name="Заголовок 1 94" xfId="9545"/>
     <cellStyle name="Заголовок 1 95" xfId="9503"/>
     <cellStyle name="Заголовок 1 96" xfId="9461"/>
     <cellStyle name="Заголовок 1 97" xfId="9419"/>
     <cellStyle name="Заголовок 1 98" xfId="9378"/>
     <cellStyle name="Заголовок 1 99" xfId="9336"/>
+    <cellStyle name="Заголовок 2" xfId="20972" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Заголовок 2 10" xfId="13132"/>
     <cellStyle name="Заголовок 2 100" xfId="9294"/>
     <cellStyle name="Заголовок 2 101" xfId="9252"/>
     <cellStyle name="Заголовок 2 102" xfId="9210"/>
     <cellStyle name="Заголовок 2 103" xfId="9168"/>
     <cellStyle name="Заголовок 2 104" xfId="9126"/>
     <cellStyle name="Заголовок 2 105" xfId="9084"/>
     <cellStyle name="Заголовок 2 106" xfId="9042"/>
     <cellStyle name="Заголовок 2 107" xfId="9000"/>
     <cellStyle name="Заголовок 2 108" xfId="8958"/>
     <cellStyle name="Заголовок 2 109" xfId="8916"/>
     <cellStyle name="Заголовок 2 11" xfId="13090"/>
     <cellStyle name="Заголовок 2 110" xfId="8875"/>
     <cellStyle name="Заголовок 2 111" xfId="8833"/>
     <cellStyle name="Заголовок 2 112" xfId="8791"/>
     <cellStyle name="Заголовок 2 113" xfId="8749"/>
     <cellStyle name="Заголовок 2 114" xfId="8707"/>
     <cellStyle name="Заголовок 2 115" xfId="8665"/>
     <cellStyle name="Заголовок 2 116" xfId="8623"/>
     <cellStyle name="Заголовок 2 117" xfId="8581"/>
     <cellStyle name="Заголовок 2 118" xfId="8539"/>
     <cellStyle name="Заголовок 2 119" xfId="8497"/>
     <cellStyle name="Заголовок 2 12" xfId="13048"/>
     <cellStyle name="Заголовок 2 120" xfId="8455"/>
     <cellStyle name="Заголовок 2 121" xfId="8413"/>
@@ -28136,50 +33720,51 @@
     <cellStyle name="Заголовок 2 78" xfId="10279"/>
     <cellStyle name="Заголовок 2 79" xfId="10238"/>
     <cellStyle name="Заголовок 2 8" xfId="13216"/>
     <cellStyle name="Заголовок 2 80" xfId="10196"/>
     <cellStyle name="Заголовок 2 81" xfId="10154"/>
     <cellStyle name="Заголовок 2 82" xfId="10112"/>
     <cellStyle name="Заголовок 2 82 2" xfId="10005"/>
     <cellStyle name="Заголовок 2 83" xfId="10070"/>
     <cellStyle name="Заголовок 2 84" xfId="9963"/>
     <cellStyle name="Заголовок 2 85" xfId="9921"/>
     <cellStyle name="Заголовок 2 86" xfId="9879"/>
     <cellStyle name="Заголовок 2 87" xfId="9838"/>
     <cellStyle name="Заголовок 2 88" xfId="9796"/>
     <cellStyle name="Заголовок 2 89" xfId="9754"/>
     <cellStyle name="Заголовок 2 9" xfId="13174"/>
     <cellStyle name="Заголовок 2 90" xfId="9712"/>
     <cellStyle name="Заголовок 2 91" xfId="9670"/>
     <cellStyle name="Заголовок 2 92" xfId="9628"/>
     <cellStyle name="Заголовок 2 93" xfId="9586"/>
     <cellStyle name="Заголовок 2 94" xfId="9544"/>
     <cellStyle name="Заголовок 2 95" xfId="9502"/>
     <cellStyle name="Заголовок 2 96" xfId="9460"/>
     <cellStyle name="Заголовок 2 97" xfId="9418"/>
     <cellStyle name="Заголовок 2 98" xfId="9377"/>
     <cellStyle name="Заголовок 2 99" xfId="9335"/>
+    <cellStyle name="Заголовок 3" xfId="20973" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Заголовок 3 10" xfId="13131"/>
     <cellStyle name="Заголовок 3 100" xfId="9293"/>
     <cellStyle name="Заголовок 3 101" xfId="9251"/>
     <cellStyle name="Заголовок 3 102" xfId="9209"/>
     <cellStyle name="Заголовок 3 103" xfId="9167"/>
     <cellStyle name="Заголовок 3 104" xfId="9125"/>
     <cellStyle name="Заголовок 3 105" xfId="9083"/>
     <cellStyle name="Заголовок 3 106" xfId="9041"/>
     <cellStyle name="Заголовок 3 107" xfId="8999"/>
     <cellStyle name="Заголовок 3 108" xfId="8957"/>
     <cellStyle name="Заголовок 3 109" xfId="8915"/>
     <cellStyle name="Заголовок 3 11" xfId="13089"/>
     <cellStyle name="Заголовок 3 110" xfId="8874"/>
     <cellStyle name="Заголовок 3 111" xfId="8832"/>
     <cellStyle name="Заголовок 3 112" xfId="8790"/>
     <cellStyle name="Заголовок 3 113" xfId="8748"/>
     <cellStyle name="Заголовок 3 114" xfId="8706"/>
     <cellStyle name="Заголовок 3 115" xfId="8664"/>
     <cellStyle name="Заголовок 3 116" xfId="8622"/>
     <cellStyle name="Заголовок 3 117" xfId="8580"/>
     <cellStyle name="Заголовок 3 118" xfId="8538"/>
     <cellStyle name="Заголовок 3 119" xfId="8496"/>
     <cellStyle name="Заголовок 3 12" xfId="13047"/>
     <cellStyle name="Заголовок 3 120" xfId="8454"/>
     <cellStyle name="Заголовок 3 121" xfId="8412"/>
@@ -28271,50 +33856,51 @@
     <cellStyle name="Заголовок 3 78" xfId="10278"/>
     <cellStyle name="Заголовок 3 79" xfId="10237"/>
     <cellStyle name="Заголовок 3 8" xfId="13215"/>
     <cellStyle name="Заголовок 3 80" xfId="10195"/>
     <cellStyle name="Заголовок 3 81" xfId="10153"/>
     <cellStyle name="Заголовок 3 82" xfId="10111"/>
     <cellStyle name="Заголовок 3 82 2" xfId="10004"/>
     <cellStyle name="Заголовок 3 83" xfId="10069"/>
     <cellStyle name="Заголовок 3 84" xfId="9962"/>
     <cellStyle name="Заголовок 3 85" xfId="9920"/>
     <cellStyle name="Заголовок 3 86" xfId="9878"/>
     <cellStyle name="Заголовок 3 87" xfId="9837"/>
     <cellStyle name="Заголовок 3 88" xfId="9795"/>
     <cellStyle name="Заголовок 3 89" xfId="9753"/>
     <cellStyle name="Заголовок 3 9" xfId="13173"/>
     <cellStyle name="Заголовок 3 90" xfId="9711"/>
     <cellStyle name="Заголовок 3 91" xfId="9669"/>
     <cellStyle name="Заголовок 3 92" xfId="9627"/>
     <cellStyle name="Заголовок 3 93" xfId="9585"/>
     <cellStyle name="Заголовок 3 94" xfId="9543"/>
     <cellStyle name="Заголовок 3 95" xfId="9501"/>
     <cellStyle name="Заголовок 3 96" xfId="9459"/>
     <cellStyle name="Заголовок 3 97" xfId="9417"/>
     <cellStyle name="Заголовок 3 98" xfId="9376"/>
     <cellStyle name="Заголовок 3 99" xfId="9334"/>
+    <cellStyle name="Заголовок 4" xfId="20974" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Заголовок 4 10" xfId="13130"/>
     <cellStyle name="Заголовок 4 100" xfId="9292"/>
     <cellStyle name="Заголовок 4 101" xfId="9250"/>
     <cellStyle name="Заголовок 4 102" xfId="9208"/>
     <cellStyle name="Заголовок 4 103" xfId="9166"/>
     <cellStyle name="Заголовок 4 104" xfId="9124"/>
     <cellStyle name="Заголовок 4 105" xfId="9082"/>
     <cellStyle name="Заголовок 4 106" xfId="9040"/>
     <cellStyle name="Заголовок 4 107" xfId="8998"/>
     <cellStyle name="Заголовок 4 108" xfId="8956"/>
     <cellStyle name="Заголовок 4 109" xfId="8914"/>
     <cellStyle name="Заголовок 4 11" xfId="13088"/>
     <cellStyle name="Заголовок 4 110" xfId="8873"/>
     <cellStyle name="Заголовок 4 111" xfId="8831"/>
     <cellStyle name="Заголовок 4 112" xfId="8789"/>
     <cellStyle name="Заголовок 4 113" xfId="8747"/>
     <cellStyle name="Заголовок 4 114" xfId="8705"/>
     <cellStyle name="Заголовок 4 115" xfId="8663"/>
     <cellStyle name="Заголовок 4 116" xfId="8621"/>
     <cellStyle name="Заголовок 4 117" xfId="8579"/>
     <cellStyle name="Заголовок 4 118" xfId="8537"/>
     <cellStyle name="Заголовок 4 119" xfId="8495"/>
     <cellStyle name="Заголовок 4 12" xfId="13046"/>
     <cellStyle name="Заголовок 4 120" xfId="8453"/>
     <cellStyle name="Заголовок 4 121" xfId="8411"/>
@@ -28406,50 +33992,51 @@
     <cellStyle name="Заголовок 4 78" xfId="10277"/>
     <cellStyle name="Заголовок 4 79" xfId="10236"/>
     <cellStyle name="Заголовок 4 8" xfId="13214"/>
     <cellStyle name="Заголовок 4 80" xfId="10194"/>
     <cellStyle name="Заголовок 4 81" xfId="10152"/>
     <cellStyle name="Заголовок 4 82" xfId="10110"/>
     <cellStyle name="Заголовок 4 82 2" xfId="10003"/>
     <cellStyle name="Заголовок 4 83" xfId="10068"/>
     <cellStyle name="Заголовок 4 84" xfId="9961"/>
     <cellStyle name="Заголовок 4 85" xfId="9919"/>
     <cellStyle name="Заголовок 4 86" xfId="9877"/>
     <cellStyle name="Заголовок 4 87" xfId="9836"/>
     <cellStyle name="Заголовок 4 88" xfId="9794"/>
     <cellStyle name="Заголовок 4 89" xfId="9752"/>
     <cellStyle name="Заголовок 4 9" xfId="13172"/>
     <cellStyle name="Заголовок 4 90" xfId="9710"/>
     <cellStyle name="Заголовок 4 91" xfId="9668"/>
     <cellStyle name="Заголовок 4 92" xfId="9626"/>
     <cellStyle name="Заголовок 4 93" xfId="9584"/>
     <cellStyle name="Заголовок 4 94" xfId="9542"/>
     <cellStyle name="Заголовок 4 95" xfId="9500"/>
     <cellStyle name="Заголовок 4 96" xfId="9458"/>
     <cellStyle name="Заголовок 4 97" xfId="9416"/>
     <cellStyle name="Заголовок 4 98" xfId="9375"/>
     <cellStyle name="Заголовок 4 99" xfId="9333"/>
+    <cellStyle name="Итог" xfId="20985" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Итог 10" xfId="13129"/>
     <cellStyle name="Итог 10 2" xfId="15521"/>
     <cellStyle name="Итог 10 3" xfId="16677"/>
     <cellStyle name="Итог 10 4" xfId="15090"/>
     <cellStyle name="Итог 10 5" xfId="17171"/>
     <cellStyle name="Итог 10 6" xfId="19772"/>
     <cellStyle name="Итог 10 7" xfId="20131"/>
     <cellStyle name="Итог 100" xfId="9291"/>
     <cellStyle name="Итог 100 2" xfId="15570"/>
     <cellStyle name="Итог 100 3" xfId="17144"/>
     <cellStyle name="Итог 100 4" xfId="16806"/>
     <cellStyle name="Итог 100 5" xfId="16242"/>
     <cellStyle name="Итог 100 6" xfId="19082"/>
     <cellStyle name="Итог 100 7" xfId="18736"/>
     <cellStyle name="Итог 101" xfId="9249"/>
     <cellStyle name="Итог 101 2" xfId="16575"/>
     <cellStyle name="Итог 101 3" xfId="16956"/>
     <cellStyle name="Итог 101 4" xfId="17712"/>
     <cellStyle name="Итог 101 5" xfId="17115"/>
     <cellStyle name="Итог 101 6" xfId="19074"/>
     <cellStyle name="Итог 101 7" xfId="18737"/>
     <cellStyle name="Итог 102" xfId="9207"/>
     <cellStyle name="Итог 102 2" xfId="17028"/>
     <cellStyle name="Итог 102 3" xfId="15678"/>
     <cellStyle name="Итог 102 4" xfId="17766"/>
@@ -29351,50 +34938,51 @@
     <cellStyle name="Итог 96 4" xfId="17017"/>
     <cellStyle name="Итог 96 5" xfId="14842"/>
     <cellStyle name="Итог 96 6" xfId="19111"/>
     <cellStyle name="Итог 96 7" xfId="19879"/>
     <cellStyle name="Итог 97" xfId="9415"/>
     <cellStyle name="Итог 97 2" xfId="15666"/>
     <cellStyle name="Итог 97 3" xfId="16222"/>
     <cellStyle name="Итог 97 4" xfId="16339"/>
     <cellStyle name="Итог 97 5" xfId="18088"/>
     <cellStyle name="Итог 97 6" xfId="19105"/>
     <cellStyle name="Итог 97 7" xfId="20127"/>
     <cellStyle name="Итог 98" xfId="9374"/>
     <cellStyle name="Итог 98 2" xfId="16579"/>
     <cellStyle name="Итог 98 3" xfId="17496"/>
     <cellStyle name="Итог 98 4" xfId="17038"/>
     <cellStyle name="Итог 98 5" xfId="14978"/>
     <cellStyle name="Итог 98 6" xfId="19097"/>
     <cellStyle name="Итог 98 7" xfId="18731"/>
     <cellStyle name="Итог 99" xfId="9332"/>
     <cellStyle name="Итог 99 2" xfId="18196"/>
     <cellStyle name="Итог 99 3" xfId="15761"/>
     <cellStyle name="Итог 99 4" xfId="15838"/>
     <cellStyle name="Итог 99 5" xfId="15959"/>
     <cellStyle name="Итог 99 6" xfId="19091"/>
     <cellStyle name="Итог 99 7" xfId="18735"/>
+    <cellStyle name="Контрольная ячейка" xfId="20982" builtinId="23" customBuiltin="1"/>
     <cellStyle name="Контрольная ячейка 10" xfId="13128"/>
     <cellStyle name="Контрольная ячейка 100" xfId="9290"/>
     <cellStyle name="Контрольная ячейка 101" xfId="9248"/>
     <cellStyle name="Контрольная ячейка 102" xfId="9206"/>
     <cellStyle name="Контрольная ячейка 103" xfId="9164"/>
     <cellStyle name="Контрольная ячейка 104" xfId="9122"/>
     <cellStyle name="Контрольная ячейка 105" xfId="9080"/>
     <cellStyle name="Контрольная ячейка 106" xfId="9038"/>
     <cellStyle name="Контрольная ячейка 107" xfId="8996"/>
     <cellStyle name="Контрольная ячейка 108" xfId="8954"/>
     <cellStyle name="Контрольная ячейка 109" xfId="8912"/>
     <cellStyle name="Контрольная ячейка 11" xfId="13086"/>
     <cellStyle name="Контрольная ячейка 110" xfId="8871"/>
     <cellStyle name="Контрольная ячейка 111" xfId="8829"/>
     <cellStyle name="Контрольная ячейка 112" xfId="8787"/>
     <cellStyle name="Контрольная ячейка 113" xfId="8745"/>
     <cellStyle name="Контрольная ячейка 114" xfId="8703"/>
     <cellStyle name="Контрольная ячейка 115" xfId="8661"/>
     <cellStyle name="Контрольная ячейка 116" xfId="8619"/>
     <cellStyle name="Контрольная ячейка 117" xfId="8577"/>
     <cellStyle name="Контрольная ячейка 118" xfId="8535"/>
     <cellStyle name="Контрольная ячейка 119" xfId="8493"/>
     <cellStyle name="Контрольная ячейка 12" xfId="13044"/>
     <cellStyle name="Контрольная ячейка 120" xfId="8451"/>
     <cellStyle name="Контрольная ячейка 121" xfId="8409"/>
@@ -29533,50 +35121,64 @@
     <cellStyle name="Название 12" xfId="13043"/>
     <cellStyle name="Название 120" xfId="8450"/>
     <cellStyle name="Название 121" xfId="8408"/>
     <cellStyle name="Название 122" xfId="8366"/>
     <cellStyle name="Название 123" xfId="8325"/>
     <cellStyle name="Название 124" xfId="8283"/>
     <cellStyle name="Название 125" xfId="8241"/>
     <cellStyle name="Название 126" xfId="8199"/>
     <cellStyle name="Название 127" xfId="8158"/>
     <cellStyle name="Название 128" xfId="8118"/>
     <cellStyle name="Название 129" xfId="8103"/>
     <cellStyle name="Название 13" xfId="13002"/>
     <cellStyle name="Название 130" xfId="13498"/>
     <cellStyle name="Название 131" xfId="8031"/>
     <cellStyle name="Название 132" xfId="7990"/>
     <cellStyle name="Название 133" xfId="7949"/>
     <cellStyle name="Название 134" xfId="7908"/>
     <cellStyle name="Название 135" xfId="7866"/>
     <cellStyle name="Название 14" xfId="12961"/>
     <cellStyle name="Название 15" xfId="12919"/>
     <cellStyle name="Название 16" xfId="12877"/>
     <cellStyle name="Название 17" xfId="12835"/>
     <cellStyle name="Название 18" xfId="12793"/>
     <cellStyle name="Название 19" xfId="12751"/>
     <cellStyle name="Название 2" xfId="13460"/>
+    <cellStyle name="Название 2 2" xfId="21335"/>
+    <cellStyle name="Название 2 2 2" xfId="22969"/>
+    <cellStyle name="Название 2 2 3" xfId="23317"/>
+    <cellStyle name="Название 2 2 4" xfId="22222"/>
+    <cellStyle name="Название 2 2 5" xfId="23300"/>
+    <cellStyle name="Название 2 2 6" xfId="23494"/>
+    <cellStyle name="Название 2 2 7" xfId="23455"/>
+    <cellStyle name="Название 2 2 8" xfId="23126"/>
+    <cellStyle name="Название 2 3" xfId="23099"/>
+    <cellStyle name="Название 2 4" xfId="23430"/>
+    <cellStyle name="Название 2 5" xfId="23151"/>
+    <cellStyle name="Название 2 6" xfId="23332"/>
+    <cellStyle name="Название 2 7" xfId="23143"/>
+    <cellStyle name="Название 2 8" xfId="23180"/>
     <cellStyle name="Название 20" xfId="12709"/>
     <cellStyle name="Название 21" xfId="12667"/>
     <cellStyle name="Название 22" xfId="12625"/>
     <cellStyle name="Название 23" xfId="12583"/>
     <cellStyle name="Название 24" xfId="12541"/>
     <cellStyle name="Название 25" xfId="12499"/>
     <cellStyle name="Название 26" xfId="12457"/>
     <cellStyle name="Название 27" xfId="12414"/>
     <cellStyle name="Название 28" xfId="12372"/>
     <cellStyle name="Название 29" xfId="12330"/>
     <cellStyle name="Название 3" xfId="13418"/>
     <cellStyle name="Название 30" xfId="12288"/>
     <cellStyle name="Название 31" xfId="12246"/>
     <cellStyle name="Название 32" xfId="12204"/>
     <cellStyle name="Название 33" xfId="12162"/>
     <cellStyle name="Название 34" xfId="12120"/>
     <cellStyle name="Название 35" xfId="12078"/>
     <cellStyle name="Название 36" xfId="12036"/>
     <cellStyle name="Название 37" xfId="11994"/>
     <cellStyle name="Название 38" xfId="11952"/>
     <cellStyle name="Название 39" xfId="11910"/>
     <cellStyle name="Название 4" xfId="13376"/>
     <cellStyle name="Название 40" xfId="11868"/>
     <cellStyle name="Название 41" xfId="11826"/>
     <cellStyle name="Название 42" xfId="11784"/>
@@ -29621,97 +35223,105 @@
     <cellStyle name="Название 78" xfId="10274"/>
     <cellStyle name="Название 79" xfId="10233"/>
     <cellStyle name="Название 8" xfId="13211"/>
     <cellStyle name="Название 80" xfId="10191"/>
     <cellStyle name="Название 81" xfId="10149"/>
     <cellStyle name="Название 82" xfId="10107"/>
     <cellStyle name="Название 82 2" xfId="10000"/>
     <cellStyle name="Название 83" xfId="10065"/>
     <cellStyle name="Название 84" xfId="9958"/>
     <cellStyle name="Название 85" xfId="9916"/>
     <cellStyle name="Название 86" xfId="9874"/>
     <cellStyle name="Название 87" xfId="9833"/>
     <cellStyle name="Название 88" xfId="9791"/>
     <cellStyle name="Название 89" xfId="9749"/>
     <cellStyle name="Название 9" xfId="13169"/>
     <cellStyle name="Название 90" xfId="9707"/>
     <cellStyle name="Название 91" xfId="9665"/>
     <cellStyle name="Название 92" xfId="9623"/>
     <cellStyle name="Название 93" xfId="9581"/>
     <cellStyle name="Название 94" xfId="9539"/>
     <cellStyle name="Название 95" xfId="9497"/>
     <cellStyle name="Название 96" xfId="9455"/>
     <cellStyle name="Название 97" xfId="9413"/>
     <cellStyle name="Название 98" xfId="9372"/>
     <cellStyle name="Название 99" xfId="9330"/>
+    <cellStyle name="Нейтральный" xfId="20977" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Нейтральный 10" xfId="13126"/>
     <cellStyle name="Нейтральный 100" xfId="9288"/>
     <cellStyle name="Нейтральный 101" xfId="9246"/>
     <cellStyle name="Нейтральный 102" xfId="9204"/>
     <cellStyle name="Нейтральный 103" xfId="9162"/>
     <cellStyle name="Нейтральный 104" xfId="9120"/>
     <cellStyle name="Нейтральный 105" xfId="9078"/>
     <cellStyle name="Нейтральный 106" xfId="9036"/>
     <cellStyle name="Нейтральный 107" xfId="8994"/>
     <cellStyle name="Нейтральный 108" xfId="8952"/>
     <cellStyle name="Нейтральный 109" xfId="13497"/>
     <cellStyle name="Нейтральный 11" xfId="13084"/>
     <cellStyle name="Нейтральный 110" xfId="8869"/>
     <cellStyle name="Нейтральный 111" xfId="8827"/>
     <cellStyle name="Нейтральный 112" xfId="8785"/>
     <cellStyle name="Нейтральный 113" xfId="8743"/>
     <cellStyle name="Нейтральный 114" xfId="8701"/>
     <cellStyle name="Нейтральный 115" xfId="8659"/>
     <cellStyle name="Нейтральный 116" xfId="8617"/>
     <cellStyle name="Нейтральный 117" xfId="8575"/>
     <cellStyle name="Нейтральный 118" xfId="8533"/>
     <cellStyle name="Нейтральный 119" xfId="8491"/>
     <cellStyle name="Нейтральный 12" xfId="13042"/>
     <cellStyle name="Нейтральный 120" xfId="8449"/>
     <cellStyle name="Нейтральный 121" xfId="8407"/>
     <cellStyle name="Нейтральный 122" xfId="8365"/>
     <cellStyle name="Нейтральный 123" xfId="8324"/>
     <cellStyle name="Нейтральный 124" xfId="8282"/>
     <cellStyle name="Нейтральный 125" xfId="8240"/>
     <cellStyle name="Нейтральный 126" xfId="8198"/>
     <cellStyle name="Нейтральный 127" xfId="8157"/>
     <cellStyle name="Нейтральный 128" xfId="8117"/>
     <cellStyle name="Нейтральный 129" xfId="8102"/>
     <cellStyle name="Нейтральный 13" xfId="13001"/>
     <cellStyle name="Нейтральный 130" xfId="7648"/>
     <cellStyle name="Нейтральный 131" xfId="8030"/>
     <cellStyle name="Нейтральный 132" xfId="7989"/>
     <cellStyle name="Нейтральный 133" xfId="7948"/>
     <cellStyle name="Нейтральный 134" xfId="7907"/>
     <cellStyle name="Нейтральный 135" xfId="7865"/>
     <cellStyle name="Нейтральный 14" xfId="12960"/>
     <cellStyle name="Нейтральный 15" xfId="12918"/>
     <cellStyle name="Нейтральный 16" xfId="12876"/>
     <cellStyle name="Нейтральный 17" xfId="12834"/>
     <cellStyle name="Нейтральный 18" xfId="12792"/>
     <cellStyle name="Нейтральный 19" xfId="12750"/>
     <cellStyle name="Нейтральный 2" xfId="13459"/>
+    <cellStyle name="Нейтральный 2 2" xfId="21336"/>
+    <cellStyle name="Нейтральный 2 3" xfId="23091"/>
+    <cellStyle name="Нейтральный 2 4" xfId="23424"/>
+    <cellStyle name="Нейтральный 2 5" xfId="23103"/>
+    <cellStyle name="Нейтральный 2 6" xfId="23442"/>
+    <cellStyle name="Нейтральный 2 7" xfId="23175"/>
+    <cellStyle name="Нейтральный 2 8" xfId="23465"/>
     <cellStyle name="Нейтральный 20" xfId="12708"/>
     <cellStyle name="Нейтральный 21" xfId="12666"/>
     <cellStyle name="Нейтральный 22" xfId="12624"/>
     <cellStyle name="Нейтральный 23" xfId="12582"/>
     <cellStyle name="Нейтральный 24" xfId="12540"/>
     <cellStyle name="Нейтральный 25" xfId="12498"/>
     <cellStyle name="Нейтральный 26" xfId="12456"/>
     <cellStyle name="Нейтральный 27" xfId="12413"/>
     <cellStyle name="Нейтральный 28" xfId="12371"/>
     <cellStyle name="Нейтральный 29" xfId="12329"/>
     <cellStyle name="Нейтральный 3" xfId="13417"/>
     <cellStyle name="Нейтральный 30" xfId="12287"/>
     <cellStyle name="Нейтральный 31" xfId="12245"/>
     <cellStyle name="Нейтральный 32" xfId="12203"/>
     <cellStyle name="Нейтральный 33" xfId="12161"/>
     <cellStyle name="Нейтральный 34" xfId="12119"/>
     <cellStyle name="Нейтральный 35" xfId="12077"/>
     <cellStyle name="Нейтральный 36" xfId="12035"/>
     <cellStyle name="Нейтральный 37" xfId="11993"/>
     <cellStyle name="Нейтральный 38" xfId="11951"/>
     <cellStyle name="Нейтральный 39" xfId="11909"/>
     <cellStyle name="Нейтральный 4" xfId="13375"/>
     <cellStyle name="Нейтральный 40" xfId="11867"/>
     <cellStyle name="Нейтральный 41" xfId="11825"/>
     <cellStyle name="Нейтральный 42" xfId="11783"/>
@@ -29806,50 +35416,56 @@
     <cellStyle name="Обычный 10 2 21" xfId="19"/>
     <cellStyle name="Обычный 10 2 22" xfId="20"/>
     <cellStyle name="Обычный 10 2 23" xfId="21"/>
     <cellStyle name="Обычный 10 2 24" xfId="22"/>
     <cellStyle name="Обычный 10 2 25" xfId="23"/>
     <cellStyle name="Обычный 10 2 26" xfId="24"/>
     <cellStyle name="Обычный 10 2 27" xfId="25"/>
     <cellStyle name="Обычный 10 2 28" xfId="26"/>
     <cellStyle name="Обычный 10 2 29" xfId="27"/>
     <cellStyle name="Обычный 10 2 3" xfId="28"/>
     <cellStyle name="Обычный 10 2 30" xfId="29"/>
     <cellStyle name="Обычный 10 2 31" xfId="30"/>
     <cellStyle name="Обычный 10 2 32" xfId="31"/>
     <cellStyle name="Обычный 10 2 33" xfId="32"/>
     <cellStyle name="Обычный 10 2 34" xfId="33"/>
     <cellStyle name="Обычный 10 2 35" xfId="34"/>
     <cellStyle name="Обычный 10 2 36" xfId="35"/>
     <cellStyle name="Обычный 10 2 37" xfId="36"/>
     <cellStyle name="Обычный 10 2 38" xfId="7721"/>
     <cellStyle name="Обычный 10 2 4" xfId="37"/>
     <cellStyle name="Обычный 10 2 5" xfId="38"/>
     <cellStyle name="Обычный 10 2 6" xfId="39"/>
     <cellStyle name="Обычный 10 2 7" xfId="40"/>
     <cellStyle name="Обычный 10 2 8" xfId="41"/>
     <cellStyle name="Обычный 10 2 9" xfId="42"/>
+    <cellStyle name="Обычный 10 20" xfId="21062"/>
+    <cellStyle name="Обычный 10 21" xfId="20998"/>
+    <cellStyle name="Обычный 10 22" xfId="21162"/>
+    <cellStyle name="Обычный 10 23" xfId="23194"/>
+    <cellStyle name="Обычный 10 24" xfId="23621"/>
+    <cellStyle name="Обычный 10 25" xfId="21318"/>
     <cellStyle name="Обычный 10 3" xfId="43"/>
     <cellStyle name="Обычный 10 4" xfId="44"/>
     <cellStyle name="Обычный 10 5" xfId="45"/>
     <cellStyle name="Обычный 10 6" xfId="46"/>
     <cellStyle name="Обычный 10 7" xfId="13540"/>
     <cellStyle name="Обычный 10 8" xfId="13996"/>
     <cellStyle name="Обычный 10 9" xfId="14073"/>
     <cellStyle name="Обычный 100" xfId="47"/>
     <cellStyle name="Обычный 100 10" xfId="48"/>
     <cellStyle name="Обычный 100 11" xfId="49"/>
     <cellStyle name="Обычный 100 12" xfId="50"/>
     <cellStyle name="Обычный 100 13" xfId="51"/>
     <cellStyle name="Обычный 100 14" xfId="52"/>
     <cellStyle name="Обычный 100 15" xfId="53"/>
     <cellStyle name="Обычный 100 16" xfId="54"/>
     <cellStyle name="Обычный 100 17" xfId="55"/>
     <cellStyle name="Обычный 100 18" xfId="56"/>
     <cellStyle name="Обычный 100 19" xfId="57"/>
     <cellStyle name="Обычный 100 2" xfId="58"/>
     <cellStyle name="Обычный 100 20" xfId="59"/>
     <cellStyle name="Обычный 100 21" xfId="60"/>
     <cellStyle name="Обычный 100 22" xfId="61"/>
     <cellStyle name="Обычный 100 23" xfId="62"/>
     <cellStyle name="Обычный 100 24" xfId="63"/>
     <cellStyle name="Обычный 100 25" xfId="64"/>
@@ -30402,50 +36018,56 @@
     <cellStyle name="Обычный 11 2 21" xfId="420"/>
     <cellStyle name="Обычный 11 2 22" xfId="421"/>
     <cellStyle name="Обычный 11 2 23" xfId="422"/>
     <cellStyle name="Обычный 11 2 24" xfId="423"/>
     <cellStyle name="Обычный 11 2 25" xfId="424"/>
     <cellStyle name="Обычный 11 2 26" xfId="425"/>
     <cellStyle name="Обычный 11 2 27" xfId="426"/>
     <cellStyle name="Обычный 11 2 28" xfId="427"/>
     <cellStyle name="Обычный 11 2 29" xfId="428"/>
     <cellStyle name="Обычный 11 2 3" xfId="429"/>
     <cellStyle name="Обычный 11 2 30" xfId="430"/>
     <cellStyle name="Обычный 11 2 31" xfId="431"/>
     <cellStyle name="Обычный 11 2 32" xfId="432"/>
     <cellStyle name="Обычный 11 2 33" xfId="433"/>
     <cellStyle name="Обычный 11 2 34" xfId="434"/>
     <cellStyle name="Обычный 11 2 35" xfId="435"/>
     <cellStyle name="Обычный 11 2 36" xfId="436"/>
     <cellStyle name="Обычный 11 2 37" xfId="437"/>
     <cellStyle name="Обычный 11 2 38" xfId="13578"/>
     <cellStyle name="Обычный 11 2 4" xfId="438"/>
     <cellStyle name="Обычный 11 2 5" xfId="439"/>
     <cellStyle name="Обычный 11 2 6" xfId="440"/>
     <cellStyle name="Обычный 11 2 7" xfId="441"/>
     <cellStyle name="Обычный 11 2 8" xfId="442"/>
     <cellStyle name="Обычный 11 2 9" xfId="443"/>
+    <cellStyle name="Обычный 11 20" xfId="21075"/>
+    <cellStyle name="Обычный 11 21" xfId="20997"/>
+    <cellStyle name="Обычный 11 22" xfId="23750"/>
+    <cellStyle name="Обычный 11 23" xfId="21218"/>
+    <cellStyle name="Обычный 11 24" xfId="23736"/>
+    <cellStyle name="Обычный 11 25" xfId="23518"/>
     <cellStyle name="Обычный 11 3" xfId="444"/>
     <cellStyle name="Обычный 11 4" xfId="445"/>
     <cellStyle name="Обычный 11 5" xfId="446"/>
     <cellStyle name="Обычный 11 6" xfId="447"/>
     <cellStyle name="Обычный 11 7" xfId="11985"/>
     <cellStyle name="Обычный 11 8" xfId="7663"/>
     <cellStyle name="Обычный 11 9" xfId="13934"/>
     <cellStyle name="Обычный 110" xfId="448"/>
     <cellStyle name="Обычный 110 10" xfId="449"/>
     <cellStyle name="Обычный 110 11" xfId="450"/>
     <cellStyle name="Обычный 110 12" xfId="451"/>
     <cellStyle name="Обычный 110 13" xfId="452"/>
     <cellStyle name="Обычный 110 14" xfId="453"/>
     <cellStyle name="Обычный 110 15" xfId="454"/>
     <cellStyle name="Обычный 110 16" xfId="455"/>
     <cellStyle name="Обычный 110 17" xfId="456"/>
     <cellStyle name="Обычный 110 18" xfId="457"/>
     <cellStyle name="Обычный 110 19" xfId="458"/>
     <cellStyle name="Обычный 110 2" xfId="459"/>
     <cellStyle name="Обычный 110 20" xfId="460"/>
     <cellStyle name="Обычный 110 21" xfId="461"/>
     <cellStyle name="Обычный 110 22" xfId="462"/>
     <cellStyle name="Обычный 110 23" xfId="463"/>
     <cellStyle name="Обычный 110 24" xfId="464"/>
     <cellStyle name="Обычный 110 25" xfId="465"/>
@@ -30888,50 +36510,56 @@
     <cellStyle name="Обычный 12 2 21" xfId="821"/>
     <cellStyle name="Обычный 12 2 22" xfId="822"/>
     <cellStyle name="Обычный 12 2 23" xfId="823"/>
     <cellStyle name="Обычный 12 2 24" xfId="824"/>
     <cellStyle name="Обычный 12 2 25" xfId="825"/>
     <cellStyle name="Обычный 12 2 26" xfId="826"/>
     <cellStyle name="Обычный 12 2 27" xfId="827"/>
     <cellStyle name="Обычный 12 2 28" xfId="828"/>
     <cellStyle name="Обычный 12 2 29" xfId="829"/>
     <cellStyle name="Обычный 12 2 3" xfId="830"/>
     <cellStyle name="Обычный 12 2 30" xfId="831"/>
     <cellStyle name="Обычный 12 2 31" xfId="832"/>
     <cellStyle name="Обычный 12 2 32" xfId="833"/>
     <cellStyle name="Обычный 12 2 33" xfId="834"/>
     <cellStyle name="Обычный 12 2 34" xfId="835"/>
     <cellStyle name="Обычный 12 2 35" xfId="836"/>
     <cellStyle name="Обычный 12 2 36" xfId="837"/>
     <cellStyle name="Обычный 12 2 37" xfId="838"/>
     <cellStyle name="Обычный 12 2 38" xfId="13870"/>
     <cellStyle name="Обычный 12 2 4" xfId="839"/>
     <cellStyle name="Обычный 12 2 5" xfId="840"/>
     <cellStyle name="Обычный 12 2 6" xfId="841"/>
     <cellStyle name="Обычный 12 2 7" xfId="842"/>
     <cellStyle name="Обычный 12 2 8" xfId="843"/>
     <cellStyle name="Обычный 12 2 9" xfId="844"/>
+    <cellStyle name="Обычный 12 20" xfId="21087"/>
+    <cellStyle name="Обычный 12 21" xfId="21169"/>
+    <cellStyle name="Обычный 12 22" xfId="21139"/>
+    <cellStyle name="Обычный 12 23" xfId="23671"/>
+    <cellStyle name="Обычный 12 24" xfId="23559"/>
+    <cellStyle name="Обычный 12 25" xfId="21252"/>
     <cellStyle name="Обычный 12 3" xfId="845"/>
     <cellStyle name="Обычный 12 4" xfId="846"/>
     <cellStyle name="Обычный 12 5" xfId="847"/>
     <cellStyle name="Обычный 12 6" xfId="848"/>
     <cellStyle name="Обычный 12 7" xfId="11944"/>
     <cellStyle name="Обычный 12 8" xfId="7658"/>
     <cellStyle name="Обычный 12 9" xfId="13718"/>
     <cellStyle name="Обычный 120" xfId="849"/>
     <cellStyle name="Обычный 120 10" xfId="850"/>
     <cellStyle name="Обычный 120 11" xfId="851"/>
     <cellStyle name="Обычный 120 12" xfId="852"/>
     <cellStyle name="Обычный 120 13" xfId="853"/>
     <cellStyle name="Обычный 120 14" xfId="854"/>
     <cellStyle name="Обычный 120 15" xfId="855"/>
     <cellStyle name="Обычный 120 16" xfId="856"/>
     <cellStyle name="Обычный 120 17" xfId="857"/>
     <cellStyle name="Обычный 120 18" xfId="858"/>
     <cellStyle name="Обычный 120 19" xfId="859"/>
     <cellStyle name="Обычный 120 2" xfId="860"/>
     <cellStyle name="Обычный 120 20" xfId="861"/>
     <cellStyle name="Обычный 120 21" xfId="862"/>
     <cellStyle name="Обычный 120 22" xfId="863"/>
     <cellStyle name="Обычный 120 23" xfId="864"/>
     <cellStyle name="Обычный 120 24" xfId="865"/>
     <cellStyle name="Обычный 120 25" xfId="866"/>
@@ -31464,50 +37092,56 @@
     <cellStyle name="Обычный 13 2 21" xfId="1222"/>
     <cellStyle name="Обычный 13 2 22" xfId="1223"/>
     <cellStyle name="Обычный 13 2 23" xfId="1224"/>
     <cellStyle name="Обычный 13 2 24" xfId="1225"/>
     <cellStyle name="Обычный 13 2 25" xfId="1226"/>
     <cellStyle name="Обычный 13 2 26" xfId="1227"/>
     <cellStyle name="Обычный 13 2 27" xfId="1228"/>
     <cellStyle name="Обычный 13 2 28" xfId="1229"/>
     <cellStyle name="Обычный 13 2 29" xfId="1230"/>
     <cellStyle name="Обычный 13 2 3" xfId="1231"/>
     <cellStyle name="Обычный 13 2 30" xfId="1232"/>
     <cellStyle name="Обычный 13 2 31" xfId="1233"/>
     <cellStyle name="Обычный 13 2 32" xfId="1234"/>
     <cellStyle name="Обычный 13 2 33" xfId="1235"/>
     <cellStyle name="Обычный 13 2 34" xfId="1236"/>
     <cellStyle name="Обычный 13 2 35" xfId="1237"/>
     <cellStyle name="Обычный 13 2 36" xfId="1238"/>
     <cellStyle name="Обычный 13 2 37" xfId="1239"/>
     <cellStyle name="Обычный 13 2 38" xfId="7668"/>
     <cellStyle name="Обычный 13 2 4" xfId="1240"/>
     <cellStyle name="Обычный 13 2 5" xfId="1241"/>
     <cellStyle name="Обычный 13 2 6" xfId="1242"/>
     <cellStyle name="Обычный 13 2 7" xfId="1243"/>
     <cellStyle name="Обычный 13 2 8" xfId="1244"/>
     <cellStyle name="Обычный 13 2 9" xfId="1245"/>
+    <cellStyle name="Обычный 13 20" xfId="21094"/>
+    <cellStyle name="Обычный 13 21" xfId="21179"/>
+    <cellStyle name="Обычный 13 22" xfId="21124"/>
+    <cellStyle name="Обычный 13 23" xfId="21254"/>
+    <cellStyle name="Обычный 13 24" xfId="21015"/>
+    <cellStyle name="Обычный 13 25" xfId="21313"/>
     <cellStyle name="Обычный 13 3" xfId="1246"/>
     <cellStyle name="Обычный 13 4" xfId="1247"/>
     <cellStyle name="Обычный 13 5" xfId="1248"/>
     <cellStyle name="Обычный 13 6" xfId="1249"/>
     <cellStyle name="Обычный 13 7" xfId="11902"/>
     <cellStyle name="Обычный 13 8" xfId="7651"/>
     <cellStyle name="Обычный 13 9" xfId="13553"/>
     <cellStyle name="Обычный 130" xfId="1250"/>
     <cellStyle name="Обычный 130 10" xfId="1251"/>
     <cellStyle name="Обычный 130 11" xfId="1252"/>
     <cellStyle name="Обычный 130 12" xfId="1253"/>
     <cellStyle name="Обычный 130 13" xfId="1254"/>
     <cellStyle name="Обычный 130 14" xfId="1255"/>
     <cellStyle name="Обычный 130 15" xfId="1256"/>
     <cellStyle name="Обычный 130 16" xfId="1257"/>
     <cellStyle name="Обычный 130 17" xfId="1258"/>
     <cellStyle name="Обычный 130 18" xfId="1259"/>
     <cellStyle name="Обычный 130 19" xfId="1260"/>
     <cellStyle name="Обычный 130 2" xfId="1261"/>
     <cellStyle name="Обычный 130 2 10" xfId="17703"/>
     <cellStyle name="Обычный 130 2 11" xfId="18174"/>
     <cellStyle name="Обычный 130 2 2" xfId="7806"/>
     <cellStyle name="Обычный 130 2 3" xfId="14048"/>
     <cellStyle name="Обычный 130 2 4" xfId="14125"/>
     <cellStyle name="Обычный 130 2 5" xfId="14199"/>
@@ -32110,50 +37744,56 @@
     <cellStyle name="Обычный 14 2 30" xfId="1633"/>
     <cellStyle name="Обычный 14 2 31" xfId="1634"/>
     <cellStyle name="Обычный 14 2 32" xfId="1635"/>
     <cellStyle name="Обычный 14 2 33" xfId="1636"/>
     <cellStyle name="Обычный 14 2 34" xfId="1637"/>
     <cellStyle name="Обычный 14 2 35" xfId="1638"/>
     <cellStyle name="Обычный 14 2 36" xfId="1639"/>
     <cellStyle name="Обычный 14 2 37" xfId="1640"/>
     <cellStyle name="Обычный 14 2 38" xfId="7798"/>
     <cellStyle name="Обычный 14 2 39" xfId="14057"/>
     <cellStyle name="Обычный 14 2 4" xfId="1641"/>
     <cellStyle name="Обычный 14 2 40" xfId="14134"/>
     <cellStyle name="Обычный 14 2 41" xfId="14208"/>
     <cellStyle name="Обычный 14 2 42" xfId="14285"/>
     <cellStyle name="Обычный 14 2 43" xfId="13949"/>
     <cellStyle name="Обычный 14 2 44" xfId="15378"/>
     <cellStyle name="Обычный 14 2 45" xfId="18197"/>
     <cellStyle name="Обычный 14 2 46" xfId="15033"/>
     <cellStyle name="Обычный 14 2 47" xfId="17216"/>
     <cellStyle name="Обычный 14 2 48" xfId="16981"/>
     <cellStyle name="Обычный 14 2 5" xfId="1642"/>
     <cellStyle name="Обычный 14 2 6" xfId="1643"/>
     <cellStyle name="Обычный 14 2 7" xfId="1644"/>
     <cellStyle name="Обычный 14 2 8" xfId="1645"/>
     <cellStyle name="Обычный 14 2 9" xfId="1646"/>
+    <cellStyle name="Обычный 14 20" xfId="21103"/>
+    <cellStyle name="Обычный 14 21" xfId="21191"/>
+    <cellStyle name="Обычный 14 22" xfId="23785"/>
+    <cellStyle name="Обычный 14 23" xfId="21141"/>
+    <cellStyle name="Обычный 14 24" xfId="21226"/>
+    <cellStyle name="Обычный 14 25" xfId="21277"/>
     <cellStyle name="Обычный 14 3" xfId="1647"/>
     <cellStyle name="Обычный 14 3 10" xfId="17815"/>
     <cellStyle name="Обычный 14 3 11" xfId="17883"/>
     <cellStyle name="Обычный 14 3 2" xfId="7835"/>
     <cellStyle name="Обычный 14 3 3" xfId="14019"/>
     <cellStyle name="Обычный 14 3 4" xfId="14096"/>
     <cellStyle name="Обычный 14 3 5" xfId="14170"/>
     <cellStyle name="Обычный 14 3 6" xfId="14247"/>
     <cellStyle name="Обычный 14 3 7" xfId="15399"/>
     <cellStyle name="Обычный 14 3 8" xfId="15191"/>
     <cellStyle name="Обычный 14 3 9" xfId="17378"/>
     <cellStyle name="Обычный 14 4" xfId="1648"/>
     <cellStyle name="Обычный 14 5" xfId="1649"/>
     <cellStyle name="Обычный 14 6" xfId="1650"/>
     <cellStyle name="Обычный 14 7" xfId="9287"/>
     <cellStyle name="Обычный 14 8" xfId="13861"/>
     <cellStyle name="Обычный 14 9" xfId="13918"/>
     <cellStyle name="Обычный 140" xfId="7988"/>
     <cellStyle name="Обычный 140 10" xfId="1651"/>
     <cellStyle name="Обычный 140 11" xfId="1652"/>
     <cellStyle name="Обычный 140 12" xfId="1653"/>
     <cellStyle name="Обычный 140 13" xfId="1654"/>
     <cellStyle name="Обычный 140 14" xfId="1655"/>
     <cellStyle name="Обычный 140 15" xfId="1656"/>
     <cellStyle name="Обычный 140 16" xfId="1657"/>
@@ -32474,50 +38114,56 @@
     <cellStyle name="Обычный 15 2 21" xfId="1894"/>
     <cellStyle name="Обычный 15 2 22" xfId="1895"/>
     <cellStyle name="Обычный 15 2 23" xfId="1896"/>
     <cellStyle name="Обычный 15 2 24" xfId="1897"/>
     <cellStyle name="Обычный 15 2 25" xfId="1898"/>
     <cellStyle name="Обычный 15 2 26" xfId="1899"/>
     <cellStyle name="Обычный 15 2 27" xfId="1900"/>
     <cellStyle name="Обычный 15 2 28" xfId="1901"/>
     <cellStyle name="Обычный 15 2 29" xfId="1902"/>
     <cellStyle name="Обычный 15 2 3" xfId="1903"/>
     <cellStyle name="Обычный 15 2 30" xfId="1904"/>
     <cellStyle name="Обычный 15 2 31" xfId="1905"/>
     <cellStyle name="Обычный 15 2 32" xfId="1906"/>
     <cellStyle name="Обычный 15 2 33" xfId="1907"/>
     <cellStyle name="Обычный 15 2 34" xfId="1908"/>
     <cellStyle name="Обычный 15 2 35" xfId="1909"/>
     <cellStyle name="Обычный 15 2 36" xfId="1910"/>
     <cellStyle name="Обычный 15 2 37" xfId="1911"/>
     <cellStyle name="Обычный 15 2 38" xfId="13891"/>
     <cellStyle name="Обычный 15 2 4" xfId="1912"/>
     <cellStyle name="Обычный 15 2 5" xfId="1913"/>
     <cellStyle name="Обычный 15 2 6" xfId="1914"/>
     <cellStyle name="Обычный 15 2 7" xfId="1915"/>
     <cellStyle name="Обычный 15 2 8" xfId="1916"/>
     <cellStyle name="Обычный 15 2 9" xfId="1917"/>
+    <cellStyle name="Обычный 15 20" xfId="21111"/>
+    <cellStyle name="Обычный 15 21" xfId="21199"/>
+    <cellStyle name="Обычный 15 22" xfId="23791"/>
+    <cellStyle name="Обычный 15 23" xfId="23760"/>
+    <cellStyle name="Обычный 15 24" xfId="23206"/>
+    <cellStyle name="Обычный 15 25" xfId="23622"/>
     <cellStyle name="Обычный 15 3" xfId="1918"/>
     <cellStyle name="Обычный 15 4" xfId="1919"/>
     <cellStyle name="Обычный 15 5" xfId="1920"/>
     <cellStyle name="Обычный 15 6" xfId="1921"/>
     <cellStyle name="Обычный 15 7" xfId="9245"/>
     <cellStyle name="Обычный 15 8" xfId="13865"/>
     <cellStyle name="Обычный 15 9" xfId="13701"/>
     <cellStyle name="Обычный 150" xfId="1922"/>
     <cellStyle name="Обычный 151" xfId="1923"/>
     <cellStyle name="Обычный 151 10" xfId="14926"/>
     <cellStyle name="Обычный 151 11" xfId="14568"/>
     <cellStyle name="Обычный 151 12" xfId="18441"/>
     <cellStyle name="Обычный 151 2" xfId="1924"/>
     <cellStyle name="Обычный 151 3" xfId="9154"/>
     <cellStyle name="Обычный 151 4" xfId="13873"/>
     <cellStyle name="Обычный 151 5" xfId="13928"/>
     <cellStyle name="Обычный 151 6" xfId="13556"/>
     <cellStyle name="Обычный 151 7" xfId="13920"/>
     <cellStyle name="Обычный 151 8" xfId="17574"/>
     <cellStyle name="Обычный 151 9" xfId="14799"/>
     <cellStyle name="Обычный 152" xfId="1925"/>
     <cellStyle name="Обычный 152 10" xfId="15731"/>
     <cellStyle name="Обычный 152 11" xfId="16096"/>
     <cellStyle name="Обычный 152 12" xfId="16816"/>
     <cellStyle name="Обычный 152 2" xfId="1926"/>
@@ -32639,50 +38285,56 @@
     <cellStyle name="Обычный 16 2 21" xfId="1954"/>
     <cellStyle name="Обычный 16 2 22" xfId="1955"/>
     <cellStyle name="Обычный 16 2 23" xfId="1956"/>
     <cellStyle name="Обычный 16 2 24" xfId="1957"/>
     <cellStyle name="Обычный 16 2 25" xfId="1958"/>
     <cellStyle name="Обычный 16 2 26" xfId="1959"/>
     <cellStyle name="Обычный 16 2 27" xfId="1960"/>
     <cellStyle name="Обычный 16 2 28" xfId="1961"/>
     <cellStyle name="Обычный 16 2 29" xfId="1962"/>
     <cellStyle name="Обычный 16 2 3" xfId="1963"/>
     <cellStyle name="Обычный 16 2 30" xfId="1964"/>
     <cellStyle name="Обычный 16 2 31" xfId="1965"/>
     <cellStyle name="Обычный 16 2 32" xfId="1966"/>
     <cellStyle name="Обычный 16 2 33" xfId="1967"/>
     <cellStyle name="Обычный 16 2 34" xfId="1968"/>
     <cellStyle name="Обычный 16 2 35" xfId="1969"/>
     <cellStyle name="Обычный 16 2 36" xfId="1970"/>
     <cellStyle name="Обычный 16 2 37" xfId="1971"/>
     <cellStyle name="Обычный 16 2 38" xfId="7750"/>
     <cellStyle name="Обычный 16 2 4" xfId="1972"/>
     <cellStyle name="Обычный 16 2 5" xfId="1973"/>
     <cellStyle name="Обычный 16 2 6" xfId="1974"/>
     <cellStyle name="Обычный 16 2 7" xfId="1975"/>
     <cellStyle name="Обычный 16 2 8" xfId="1976"/>
     <cellStyle name="Обычный 16 2 9" xfId="1977"/>
+    <cellStyle name="Обычный 16 20" xfId="21118"/>
+    <cellStyle name="Обычный 16 21" xfId="21210"/>
+    <cellStyle name="Обычный 16 22" xfId="23799"/>
+    <cellStyle name="Обычный 16 23" xfId="23195"/>
+    <cellStyle name="Обычный 16 24" xfId="23636"/>
+    <cellStyle name="Обычный 16 25" xfId="23585"/>
     <cellStyle name="Обычный 16 3" xfId="1978"/>
     <cellStyle name="Обычный 16 4" xfId="1979"/>
     <cellStyle name="Обычный 16 5" xfId="1980"/>
     <cellStyle name="Обычный 16 6" xfId="1981"/>
     <cellStyle name="Обычный 16 7" xfId="9203"/>
     <cellStyle name="Обычный 16 8" xfId="13868"/>
     <cellStyle name="Обычный 16 9" xfId="7656"/>
     <cellStyle name="Обычный 160" xfId="1982"/>
     <cellStyle name="Обычный 160 10" xfId="14761"/>
     <cellStyle name="Обычный 160 11" xfId="14399"/>
     <cellStyle name="Обычный 160 12" xfId="17626"/>
     <cellStyle name="Обычный 160 2" xfId="1983"/>
     <cellStyle name="Обычный 160 3" xfId="8777"/>
     <cellStyle name="Обычный 160 4" xfId="13912"/>
     <cellStyle name="Обычный 160 5" xfId="7728"/>
     <cellStyle name="Обычный 160 6" xfId="13549"/>
     <cellStyle name="Обычный 160 7" xfId="14068"/>
     <cellStyle name="Обычный 160 8" xfId="15686"/>
     <cellStyle name="Обычный 160 9" xfId="14843"/>
     <cellStyle name="Обычный 161" xfId="1984"/>
     <cellStyle name="Обычный 161 10" xfId="15756"/>
     <cellStyle name="Обычный 161 11" xfId="16255"/>
     <cellStyle name="Обычный 161 12" xfId="16471"/>
     <cellStyle name="Обычный 161 2" xfId="1985"/>
     <cellStyle name="Обычный 161 3" xfId="8742"/>
@@ -32825,50 +38477,56 @@
     <cellStyle name="Обычный 17 2 30" xfId="2025"/>
     <cellStyle name="Обычный 17 2 31" xfId="2026"/>
     <cellStyle name="Обычный 17 2 32" xfId="2027"/>
     <cellStyle name="Обычный 17 2 33" xfId="2028"/>
     <cellStyle name="Обычный 17 2 34" xfId="2029"/>
     <cellStyle name="Обычный 17 2 35" xfId="2030"/>
     <cellStyle name="Обычный 17 2 36" xfId="2031"/>
     <cellStyle name="Обычный 17 2 37" xfId="2032"/>
     <cellStyle name="Обычный 17 2 38" xfId="7818"/>
     <cellStyle name="Обычный 17 2 39" xfId="14036"/>
     <cellStyle name="Обычный 17 2 4" xfId="2033"/>
     <cellStyle name="Обычный 17 2 40" xfId="14113"/>
     <cellStyle name="Обычный 17 2 41" xfId="14187"/>
     <cellStyle name="Обычный 17 2 42" xfId="14264"/>
     <cellStyle name="Обычный 17 2 43" xfId="13804"/>
     <cellStyle name="Обычный 17 2 44" xfId="18340"/>
     <cellStyle name="Обычный 17 2 45" xfId="15177"/>
     <cellStyle name="Обычный 17 2 46" xfId="15035"/>
     <cellStyle name="Обычный 17 2 47" xfId="17646"/>
     <cellStyle name="Обычный 17 2 48" xfId="18249"/>
     <cellStyle name="Обычный 17 2 5" xfId="2034"/>
     <cellStyle name="Обычный 17 2 6" xfId="2035"/>
     <cellStyle name="Обычный 17 2 7" xfId="2036"/>
     <cellStyle name="Обычный 17 2 8" xfId="2037"/>
     <cellStyle name="Обычный 17 2 9" xfId="2038"/>
+    <cellStyle name="Обычный 17 20" xfId="21126"/>
+    <cellStyle name="Обычный 17 21" xfId="21222"/>
+    <cellStyle name="Обычный 17 22" xfId="23808"/>
+    <cellStyle name="Обычный 17 23" xfId="20995"/>
+    <cellStyle name="Обычный 17 24" xfId="23639"/>
+    <cellStyle name="Обычный 17 25" xfId="23732"/>
     <cellStyle name="Обычный 17 3" xfId="2039"/>
     <cellStyle name="Обычный 17 3 10" xfId="16662"/>
     <cellStyle name="Обычный 17 3 11" xfId="17064"/>
     <cellStyle name="Обычный 17 3 2" xfId="7851"/>
     <cellStyle name="Обычный 17 3 3" xfId="14003"/>
     <cellStyle name="Обычный 17 3 4" xfId="14080"/>
     <cellStyle name="Обычный 17 3 5" xfId="14154"/>
     <cellStyle name="Обычный 17 3 6" xfId="14231"/>
     <cellStyle name="Обычный 17 3 7" xfId="18137"/>
     <cellStyle name="Обычный 17 3 8" xfId="17367"/>
     <cellStyle name="Обычный 17 3 9" xfId="17912"/>
     <cellStyle name="Обычный 17 4" xfId="2040"/>
     <cellStyle name="Обычный 17 5" xfId="2041"/>
     <cellStyle name="Обычный 17 6" xfId="2042"/>
     <cellStyle name="Обычный 17 7" xfId="9992"/>
     <cellStyle name="Обычный 17 8" xfId="13764"/>
     <cellStyle name="Обычный 17 9" xfId="7712"/>
     <cellStyle name="Обычный 170" xfId="2043"/>
     <cellStyle name="Обычный 170 2" xfId="2044"/>
     <cellStyle name="Обычный 171" xfId="2045"/>
     <cellStyle name="Обычный 171 2" xfId="2046"/>
     <cellStyle name="Обычный 172" xfId="2047"/>
     <cellStyle name="Обычный 172 2" xfId="2048"/>
     <cellStyle name="Обычный 173" xfId="2049"/>
     <cellStyle name="Обычный 173 2" xfId="2050"/>
@@ -32921,50 +38579,56 @@
     <cellStyle name="Обычный 18 2 30" xfId="2086"/>
     <cellStyle name="Обычный 18 2 31" xfId="2087"/>
     <cellStyle name="Обычный 18 2 32" xfId="2088"/>
     <cellStyle name="Обычный 18 2 33" xfId="2089"/>
     <cellStyle name="Обычный 18 2 34" xfId="2090"/>
     <cellStyle name="Обычный 18 2 35" xfId="2091"/>
     <cellStyle name="Обычный 18 2 36" xfId="2092"/>
     <cellStyle name="Обычный 18 2 37" xfId="2093"/>
     <cellStyle name="Обычный 18 2 38" xfId="7817"/>
     <cellStyle name="Обычный 18 2 39" xfId="14037"/>
     <cellStyle name="Обычный 18 2 4" xfId="2094"/>
     <cellStyle name="Обычный 18 2 40" xfId="14114"/>
     <cellStyle name="Обычный 18 2 41" xfId="14188"/>
     <cellStyle name="Обычный 18 2 42" xfId="14265"/>
     <cellStyle name="Обычный 18 2 43" xfId="14219"/>
     <cellStyle name="Обычный 18 2 44" xfId="15388"/>
     <cellStyle name="Обычный 18 2 45" xfId="15176"/>
     <cellStyle name="Обычный 18 2 46" xfId="15034"/>
     <cellStyle name="Обычный 18 2 47" xfId="16745"/>
     <cellStyle name="Обычный 18 2 48" xfId="16999"/>
     <cellStyle name="Обычный 18 2 5" xfId="2095"/>
     <cellStyle name="Обычный 18 2 6" xfId="2096"/>
     <cellStyle name="Обычный 18 2 7" xfId="2097"/>
     <cellStyle name="Обычный 18 2 8" xfId="2098"/>
     <cellStyle name="Обычный 18 2 9" xfId="2099"/>
+    <cellStyle name="Обычный 18 20" xfId="21132"/>
+    <cellStyle name="Обычный 18 21" xfId="21233"/>
+    <cellStyle name="Обычный 18 22" xfId="21170"/>
+    <cellStyle name="Обычный 18 23" xfId="23695"/>
+    <cellStyle name="Обычный 18 24" xfId="23539"/>
+    <cellStyle name="Обычный 18 25" xfId="23845"/>
     <cellStyle name="Обычный 18 3" xfId="2100"/>
     <cellStyle name="Обычный 18 3 10" xfId="14942"/>
     <cellStyle name="Обычный 18 3 11" xfId="17098"/>
     <cellStyle name="Обычный 18 3 2" xfId="7850"/>
     <cellStyle name="Обычный 18 3 3" xfId="14004"/>
     <cellStyle name="Обычный 18 3 4" xfId="14081"/>
     <cellStyle name="Обычный 18 3 5" xfId="14155"/>
     <cellStyle name="Обычный 18 3 6" xfId="14232"/>
     <cellStyle name="Обычный 18 3 7" xfId="15413"/>
     <cellStyle name="Обычный 18 3 8" xfId="18371"/>
     <cellStyle name="Обычный 18 3 9" xfId="14527"/>
     <cellStyle name="Обычный 18 4" xfId="2101"/>
     <cellStyle name="Обычный 18 5" xfId="2102"/>
     <cellStyle name="Обычный 18 6" xfId="2103"/>
     <cellStyle name="Обычный 18 7" xfId="9956"/>
     <cellStyle name="Обычный 18 8" xfId="13769"/>
     <cellStyle name="Обычный 18 9" xfId="13907"/>
     <cellStyle name="Обычный 180" xfId="2104"/>
     <cellStyle name="Обычный 180 2" xfId="2105"/>
     <cellStyle name="Обычный 181" xfId="2106"/>
     <cellStyle name="Обычный 181 2" xfId="2107"/>
     <cellStyle name="Обычный 182" xfId="2108"/>
     <cellStyle name="Обычный 182 2" xfId="2109"/>
     <cellStyle name="Обычный 183" xfId="2110"/>
     <cellStyle name="Обычный 183 2" xfId="2111"/>
@@ -33009,50 +38673,56 @@
     <cellStyle name="Обычный 19 2 30" xfId="2135"/>
     <cellStyle name="Обычный 19 2 31" xfId="2136"/>
     <cellStyle name="Обычный 19 2 32" xfId="2137"/>
     <cellStyle name="Обычный 19 2 33" xfId="2138"/>
     <cellStyle name="Обычный 19 2 34" xfId="2139"/>
     <cellStyle name="Обычный 19 2 35" xfId="2140"/>
     <cellStyle name="Обычный 19 2 36" xfId="2141"/>
     <cellStyle name="Обычный 19 2 37" xfId="2142"/>
     <cellStyle name="Обычный 19 2 38" xfId="7816"/>
     <cellStyle name="Обычный 19 2 39" xfId="14038"/>
     <cellStyle name="Обычный 19 2 4" xfId="2143"/>
     <cellStyle name="Обычный 19 2 40" xfId="14115"/>
     <cellStyle name="Обычный 19 2 41" xfId="14189"/>
     <cellStyle name="Обычный 19 2 42" xfId="14266"/>
     <cellStyle name="Обычный 19 2 43" xfId="7669"/>
     <cellStyle name="Обычный 19 2 44" xfId="15387"/>
     <cellStyle name="Обычный 19 2 45" xfId="14713"/>
     <cellStyle name="Обычный 19 2 46" xfId="14539"/>
     <cellStyle name="Обычный 19 2 47" xfId="16739"/>
     <cellStyle name="Обычный 19 2 48" xfId="14483"/>
     <cellStyle name="Обычный 19 2 5" xfId="2144"/>
     <cellStyle name="Обычный 19 2 6" xfId="2145"/>
     <cellStyle name="Обычный 19 2 7" xfId="2146"/>
     <cellStyle name="Обычный 19 2 8" xfId="2147"/>
     <cellStyle name="Обычный 19 2 9" xfId="2148"/>
+    <cellStyle name="Обычный 19 20" xfId="21145"/>
+    <cellStyle name="Обычный 19 21" xfId="21245"/>
+    <cellStyle name="Обычный 19 22" xfId="21291"/>
+    <cellStyle name="Обычный 19 23" xfId="23200"/>
+    <cellStyle name="Обычный 19 24" xfId="23270"/>
+    <cellStyle name="Обычный 19 25" xfId="23269"/>
     <cellStyle name="Обычный 19 3" xfId="2149"/>
     <cellStyle name="Обычный 19 3 10" xfId="14941"/>
     <cellStyle name="Обычный 19 3 11" xfId="16753"/>
     <cellStyle name="Обычный 19 3 2" xfId="7849"/>
     <cellStyle name="Обычный 19 3 3" xfId="14005"/>
     <cellStyle name="Обычный 19 3 4" xfId="14082"/>
     <cellStyle name="Обычный 19 3 5" xfId="14156"/>
     <cellStyle name="Обычный 19 3 6" xfId="14233"/>
     <cellStyle name="Обычный 19 3 7" xfId="15412"/>
     <cellStyle name="Обычный 19 3 8" xfId="15202"/>
     <cellStyle name="Обычный 19 3 9" xfId="17458"/>
     <cellStyle name="Обычный 19 4" xfId="2150"/>
     <cellStyle name="Обычный 19 5" xfId="2151"/>
     <cellStyle name="Обычный 19 6" xfId="2152"/>
     <cellStyle name="Обычный 19 7" xfId="9914"/>
     <cellStyle name="Обычный 19 8" xfId="13773"/>
     <cellStyle name="Обычный 19 9" xfId="13686"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 10" xfId="7594"/>
     <cellStyle name="Обычный 2 10 2" xfId="18609"/>
     <cellStyle name="Обычный 2 10 3" xfId="14646"/>
     <cellStyle name="Обычный 2 10 4" xfId="15028"/>
     <cellStyle name="Обычный 2 10 5" xfId="18021"/>
     <cellStyle name="Обычный 2 10 6" xfId="14684"/>
     <cellStyle name="Обычный 2 100" xfId="16992"/>
@@ -33187,51 +38857,57 @@
     <cellStyle name="Обычный 2 2 55" xfId="7626"/>
     <cellStyle name="Обычный 2 2 56" xfId="7603"/>
     <cellStyle name="Обычный 2 2 57" xfId="7628"/>
     <cellStyle name="Обычный 2 2 58" xfId="7601"/>
     <cellStyle name="Обычный 2 2 59" xfId="7630"/>
     <cellStyle name="Обычный 2 2 6" xfId="2191"/>
     <cellStyle name="Обычный 2 2 60" xfId="10057"/>
     <cellStyle name="Обычный 2 2 61" xfId="13738"/>
     <cellStyle name="Обычный 2 2 62" xfId="13724"/>
     <cellStyle name="Обычный 2 2 63" xfId="13575"/>
     <cellStyle name="Обычный 2 2 64" xfId="13587"/>
     <cellStyle name="Обычный 2 2 65" xfId="13643"/>
     <cellStyle name="Обычный 2 2 66" xfId="14339"/>
     <cellStyle name="Обычный 2 2 67" xfId="17519"/>
     <cellStyle name="Обычный 2 2 68" xfId="17188"/>
     <cellStyle name="Обычный 2 2 69" xfId="18145"/>
     <cellStyle name="Обычный 2 2 7" xfId="2192"/>
     <cellStyle name="Обычный 2 2 70" xfId="17884"/>
     <cellStyle name="Обычный 2 2 71" xfId="14546"/>
     <cellStyle name="Обычный 2 2 72" xfId="14595"/>
     <cellStyle name="Обычный 2 2 73" xfId="15985"/>
     <cellStyle name="Обычный 2 2 74" xfId="15920"/>
     <cellStyle name="Обычный 2 2 75" xfId="15497"/>
     <cellStyle name="Обычный 2 2 76" xfId="15062"/>
     <cellStyle name="Обычный 2 2 77" xfId="14491"/>
+    <cellStyle name="Обычный 2 2 78" xfId="21337"/>
+    <cellStyle name="Обычный 2 2 79" xfId="21019"/>
     <cellStyle name="Обычный 2 2 8" xfId="2193"/>
+    <cellStyle name="Обычный 2 2 80" xfId="23649"/>
+    <cellStyle name="Обычный 2 2 81" xfId="23576"/>
+    <cellStyle name="Обычный 2 2 82" xfId="21082"/>
+    <cellStyle name="Обычный 2 2 83" xfId="23745"/>
     <cellStyle name="Обычный 2 2 9" xfId="2194"/>
     <cellStyle name="Обычный 2 20" xfId="7606"/>
     <cellStyle name="Обычный 2 20 2" xfId="15367"/>
     <cellStyle name="Обычный 2 20 3" xfId="15163"/>
     <cellStyle name="Обычный 2 20 4" xfId="15015"/>
     <cellStyle name="Обычный 2 20 5" xfId="16973"/>
     <cellStyle name="Обычный 2 20 6" xfId="17844"/>
     <cellStyle name="Обычный 2 21" xfId="7625"/>
     <cellStyle name="Обычный 2 21 2" xfId="17208"/>
     <cellStyle name="Обычный 2 21 3" xfId="18129"/>
     <cellStyle name="Обычный 2 21 4" xfId="18191"/>
     <cellStyle name="Обычный 2 21 5" xfId="14864"/>
     <cellStyle name="Обычный 2 21 6" xfId="17554"/>
     <cellStyle name="Обычный 2 22" xfId="7604"/>
     <cellStyle name="Обычный 2 22 2" xfId="15363"/>
     <cellStyle name="Обычный 2 22 3" xfId="15160"/>
     <cellStyle name="Обычный 2 22 4" xfId="18281"/>
     <cellStyle name="Обычный 2 22 5" xfId="14876"/>
     <cellStyle name="Обычный 2 22 6" xfId="17850"/>
     <cellStyle name="Обычный 2 23" xfId="7627"/>
     <cellStyle name="Обычный 2 23 2" xfId="14891"/>
     <cellStyle name="Обычный 2 23 3" xfId="17831"/>
     <cellStyle name="Обычный 2 23 4" xfId="14471"/>
     <cellStyle name="Обычный 2 23 5" xfId="17449"/>
     <cellStyle name="Обычный 2 23 6" xfId="14731"/>
@@ -33333,50 +39009,56 @@
     <cellStyle name="Обычный 2 36 3" xfId="14385"/>
     <cellStyle name="Обычный 2 36 4" xfId="17397"/>
     <cellStyle name="Обычный 2 36 5" xfId="17980"/>
     <cellStyle name="Обычный 2 36 6" xfId="17217"/>
     <cellStyle name="Обычный 2 37" xfId="14305"/>
     <cellStyle name="Обычный 2 37 2" xfId="18262"/>
     <cellStyle name="Обычный 2 37 3" xfId="15149"/>
     <cellStyle name="Обычный 2 37 4" xfId="17066"/>
     <cellStyle name="Обычный 2 37 5" xfId="17262"/>
     <cellStyle name="Обычный 2 37 6" xfId="17438"/>
     <cellStyle name="Обычный 2 38" xfId="14308"/>
     <cellStyle name="Обычный 2 38 2" xfId="15353"/>
     <cellStyle name="Обычный 2 38 3" xfId="17302"/>
     <cellStyle name="Обычный 2 38 4" xfId="17235"/>
     <cellStyle name="Обычный 2 38 5" xfId="14344"/>
     <cellStyle name="Обычный 2 38 6" xfId="17795"/>
     <cellStyle name="Обычный 2 39" xfId="14311"/>
     <cellStyle name="Обычный 2 39 2" xfId="18306"/>
     <cellStyle name="Обычный 2 39 3" xfId="18162"/>
     <cellStyle name="Обычный 2 39 4" xfId="18338"/>
     <cellStyle name="Обычный 2 39 5" xfId="14793"/>
     <cellStyle name="Обычный 2 39 6" xfId="17305"/>
     <cellStyle name="Обычный 2 4" xfId="2196"/>
     <cellStyle name="Обычный 2 4 10" xfId="14944"/>
     <cellStyle name="Обычный 2 4 11" xfId="17839"/>
+    <cellStyle name="Обычный 2 4 12" xfId="21334"/>
+    <cellStyle name="Обычный 2 4 13" xfId="23257"/>
+    <cellStyle name="Обычный 2 4 14" xfId="23263"/>
+    <cellStyle name="Обычный 2 4 15" xfId="21187"/>
+    <cellStyle name="Обычный 2 4 16" xfId="21080"/>
+    <cellStyle name="Обычный 2 4 17" xfId="21002"/>
     <cellStyle name="Обычный 2 4 2" xfId="7856"/>
     <cellStyle name="Обычный 2 4 2 10" xfId="18304"/>
     <cellStyle name="Обычный 2 4 2 11" xfId="17338"/>
     <cellStyle name="Обычный 2 4 2 2" xfId="7823"/>
     <cellStyle name="Обычный 2 4 2 3" xfId="14031"/>
     <cellStyle name="Обычный 2 4 2 4" xfId="14108"/>
     <cellStyle name="Обычный 2 4 2 5" xfId="14182"/>
     <cellStyle name="Обычный 2 4 2 6" xfId="14259"/>
     <cellStyle name="Обычный 2 4 2 7" xfId="15392"/>
     <cellStyle name="Обычный 2 4 2 8" xfId="15181"/>
     <cellStyle name="Обычный 2 4 2 9" xfId="16619"/>
     <cellStyle name="Обычный 2 4 3" xfId="13999"/>
     <cellStyle name="Обычный 2 4 4" xfId="14076"/>
     <cellStyle name="Обычный 2 4 5" xfId="14150"/>
     <cellStyle name="Обычный 2 4 6" xfId="14227"/>
     <cellStyle name="Обычный 2 4 7" xfId="15417"/>
     <cellStyle name="Обычный 2 4 8" xfId="15206"/>
     <cellStyle name="Обычный 2 4 9" xfId="18010"/>
     <cellStyle name="Обычный 2 40" xfId="14314"/>
     <cellStyle name="Обычный 2 40 2" xfId="14759"/>
     <cellStyle name="Обычный 2 40 3" xfId="18201"/>
     <cellStyle name="Обычный 2 40 4" xfId="17018"/>
     <cellStyle name="Обычный 2 40 5" xfId="16727"/>
     <cellStyle name="Обычный 2 40 6" xfId="17272"/>
     <cellStyle name="Обычный 2 41" xfId="14315"/>
@@ -33414,50 +39096,56 @@
     <cellStyle name="Обычный 2 46 3" xfId="14863"/>
     <cellStyle name="Обычный 2 46 4" xfId="16716"/>
     <cellStyle name="Обычный 2 46 5" xfId="16803"/>
     <cellStyle name="Обычный 2 46 6" xfId="17639"/>
     <cellStyle name="Обычный 2 47" xfId="14334"/>
     <cellStyle name="Обычный 2 47 2" xfId="15342"/>
     <cellStyle name="Обычный 2 47 3" xfId="17218"/>
     <cellStyle name="Обычный 2 47 4" xfId="14998"/>
     <cellStyle name="Обычный 2 47 5" xfId="17889"/>
     <cellStyle name="Обычный 2 47 6" xfId="17303"/>
     <cellStyle name="Обычный 2 48" xfId="14337"/>
     <cellStyle name="Обычный 2 48 2" xfId="15339"/>
     <cellStyle name="Обычный 2 48 3" xfId="15143"/>
     <cellStyle name="Обычный 2 48 4" xfId="14997"/>
     <cellStyle name="Обычный 2 48 5" xfId="18287"/>
     <cellStyle name="Обычный 2 48 6" xfId="16777"/>
     <cellStyle name="Обычный 2 49" xfId="17473"/>
     <cellStyle name="Обычный 2 49 2" xfId="17801"/>
     <cellStyle name="Обычный 2 49 3" xfId="15142"/>
     <cellStyle name="Обычный 2 49 4" xfId="16856"/>
     <cellStyle name="Обычный 2 49 5" xfId="18178"/>
     <cellStyle name="Обычный 2 49 6" xfId="17172"/>
     <cellStyle name="Обычный 2 5" xfId="2197"/>
     <cellStyle name="Обычный 2 5 10" xfId="17245"/>
     <cellStyle name="Обычный 2 5 11" xfId="16606"/>
+    <cellStyle name="Обычный 2 5 12" xfId="22973"/>
+    <cellStyle name="Обычный 2 5 13" xfId="23709"/>
+    <cellStyle name="Обычный 2 5 14" xfId="23759"/>
+    <cellStyle name="Обычный 2 5 15" xfId="23719"/>
+    <cellStyle name="Обычный 2 5 16" xfId="23527"/>
+    <cellStyle name="Обычный 2 5 17" xfId="23748"/>
     <cellStyle name="Обычный 2 5 2" xfId="7853"/>
     <cellStyle name="Обычный 2 5 2 10" xfId="14429"/>
     <cellStyle name="Обычный 2 5 2 11" xfId="18271"/>
     <cellStyle name="Обычный 2 5 2 2" xfId="7801"/>
     <cellStyle name="Обычный 2 5 2 3" xfId="14053"/>
     <cellStyle name="Обычный 2 5 2 4" xfId="14130"/>
     <cellStyle name="Обычный 2 5 2 5" xfId="14204"/>
     <cellStyle name="Обычный 2 5 2 6" xfId="14281"/>
     <cellStyle name="Обычный 2 5 2 7" xfId="14497"/>
     <cellStyle name="Обычный 2 5 2 8" xfId="16780"/>
     <cellStyle name="Обычный 2 5 2 9" xfId="16627"/>
     <cellStyle name="Обычный 2 5 3" xfId="14002"/>
     <cellStyle name="Обычный 2 5 4" xfId="14079"/>
     <cellStyle name="Обычный 2 5 5" xfId="14153"/>
     <cellStyle name="Обычный 2 5 6" xfId="14230"/>
     <cellStyle name="Обычный 2 5 7" xfId="15414"/>
     <cellStyle name="Обычный 2 5 8" xfId="15204"/>
     <cellStyle name="Обычный 2 5 9" xfId="17420"/>
     <cellStyle name="Обычный 2 50" xfId="17737"/>
     <cellStyle name="Обычный 2 50 2" xfId="15335"/>
     <cellStyle name="Обычный 2 50 3" xfId="15140"/>
     <cellStyle name="Обычный 2 50 4" xfId="14916"/>
     <cellStyle name="Обычный 2 50 5" xfId="18242"/>
     <cellStyle name="Обычный 2 50 6" xfId="18467"/>
     <cellStyle name="Обычный 2 51" xfId="18268"/>
@@ -33610,50 +39298,56 @@
     <cellStyle name="Обычный 20 2 30" xfId="2225"/>
     <cellStyle name="Обычный 20 2 31" xfId="2226"/>
     <cellStyle name="Обычный 20 2 32" xfId="2227"/>
     <cellStyle name="Обычный 20 2 33" xfId="2228"/>
     <cellStyle name="Обычный 20 2 34" xfId="2229"/>
     <cellStyle name="Обычный 20 2 35" xfId="2230"/>
     <cellStyle name="Обычный 20 2 36" xfId="2231"/>
     <cellStyle name="Обычный 20 2 37" xfId="2232"/>
     <cellStyle name="Обычный 20 2 38" xfId="7815"/>
     <cellStyle name="Обычный 20 2 39" xfId="14039"/>
     <cellStyle name="Обычный 20 2 4" xfId="2233"/>
     <cellStyle name="Обычный 20 2 40" xfId="14116"/>
     <cellStyle name="Обычный 20 2 41" xfId="14190"/>
     <cellStyle name="Обычный 20 2 42" xfId="14267"/>
     <cellStyle name="Обычный 20 2 43" xfId="13737"/>
     <cellStyle name="Обычный 20 2 44" xfId="15386"/>
     <cellStyle name="Обычный 20 2 45" xfId="17049"/>
     <cellStyle name="Обычный 20 2 46" xfId="16589"/>
     <cellStyle name="Обычный 20 2 47" xfId="16737"/>
     <cellStyle name="Обычный 20 2 48" xfId="18184"/>
     <cellStyle name="Обычный 20 2 5" xfId="2234"/>
     <cellStyle name="Обычный 20 2 6" xfId="2235"/>
     <cellStyle name="Обычный 20 2 7" xfId="2236"/>
     <cellStyle name="Обычный 20 2 8" xfId="2237"/>
     <cellStyle name="Обычный 20 2 9" xfId="2238"/>
+    <cellStyle name="Обычный 20 20" xfId="21153"/>
+    <cellStyle name="Обычный 20 21" xfId="21253"/>
+    <cellStyle name="Обычный 20 22" xfId="21315"/>
+    <cellStyle name="Обычный 20 23" xfId="23220"/>
+    <cellStyle name="Обычный 20 24" xfId="21068"/>
+    <cellStyle name="Обычный 20 25" xfId="21283"/>
     <cellStyle name="Обычный 20 3" xfId="2239"/>
     <cellStyle name="Обычный 20 3 10" xfId="14940"/>
     <cellStyle name="Обычный 20 3 11" xfId="14717"/>
     <cellStyle name="Обычный 20 3 2" xfId="7848"/>
     <cellStyle name="Обычный 20 3 3" xfId="14006"/>
     <cellStyle name="Обычный 20 3 4" xfId="14083"/>
     <cellStyle name="Обычный 20 3 5" xfId="14157"/>
     <cellStyle name="Обычный 20 3 6" xfId="14234"/>
     <cellStyle name="Обычный 20 3 7" xfId="15411"/>
     <cellStyle name="Обычный 20 3 8" xfId="15201"/>
     <cellStyle name="Обычный 20 3 9" xfId="16800"/>
     <cellStyle name="Обычный 20 4" xfId="2240"/>
     <cellStyle name="Обычный 20 5" xfId="2241"/>
     <cellStyle name="Обычный 20 6" xfId="2242"/>
     <cellStyle name="Обычный 20 7" xfId="9872"/>
     <cellStyle name="Обычный 20 8" xfId="13780"/>
     <cellStyle name="Обычный 20 9" xfId="7665"/>
     <cellStyle name="Обычный 21" xfId="7646"/>
     <cellStyle name="Обычный 21 10" xfId="13988"/>
     <cellStyle name="Обычный 21 11" xfId="13616"/>
     <cellStyle name="Обычный 21 12" xfId="15906"/>
     <cellStyle name="Обычный 21 13" xfId="15554"/>
     <cellStyle name="Обычный 21 14" xfId="16383"/>
     <cellStyle name="Обычный 21 15" xfId="15851"/>
     <cellStyle name="Обычный 21 16" xfId="15456"/>
@@ -33686,69 +39380,81 @@
     <cellStyle name="Обычный 21 2 30" xfId="2266"/>
     <cellStyle name="Обычный 21 2 31" xfId="2267"/>
     <cellStyle name="Обычный 21 2 32" xfId="2268"/>
     <cellStyle name="Обычный 21 2 33" xfId="2269"/>
     <cellStyle name="Обычный 21 2 34" xfId="2270"/>
     <cellStyle name="Обычный 21 2 35" xfId="2271"/>
     <cellStyle name="Обычный 21 2 36" xfId="2272"/>
     <cellStyle name="Обычный 21 2 37" xfId="2273"/>
     <cellStyle name="Обычный 21 2 38" xfId="7813"/>
     <cellStyle name="Обычный 21 2 39" xfId="14041"/>
     <cellStyle name="Обычный 21 2 4" xfId="2274"/>
     <cellStyle name="Обычный 21 2 40" xfId="14118"/>
     <cellStyle name="Обычный 21 2 41" xfId="14192"/>
     <cellStyle name="Обычный 21 2 42" xfId="14269"/>
     <cellStyle name="Обычный 21 2 43" xfId="13849"/>
     <cellStyle name="Обычный 21 2 44" xfId="15384"/>
     <cellStyle name="Обычный 21 2 45" xfId="14732"/>
     <cellStyle name="Обычный 21 2 46" xfId="18119"/>
     <cellStyle name="Обычный 21 2 47" xfId="14349"/>
     <cellStyle name="Обычный 21 2 48" xfId="16812"/>
     <cellStyle name="Обычный 21 2 5" xfId="2275"/>
     <cellStyle name="Обычный 21 2 6" xfId="2276"/>
     <cellStyle name="Обычный 21 2 7" xfId="2277"/>
     <cellStyle name="Обычный 21 2 8" xfId="2278"/>
     <cellStyle name="Обычный 21 2 9" xfId="2279"/>
+    <cellStyle name="Обычный 21 20" xfId="21160"/>
+    <cellStyle name="Обычный 21 21" xfId="21264"/>
+    <cellStyle name="Обычный 21 22" xfId="21322"/>
+    <cellStyle name="Обычный 21 23" xfId="21273"/>
+    <cellStyle name="Обычный 21 24" xfId="21098"/>
+    <cellStyle name="Обычный 21 25" xfId="21282"/>
     <cellStyle name="Обычный 21 3" xfId="2280"/>
     <cellStyle name="Обычный 21 3 10" xfId="17225"/>
     <cellStyle name="Обычный 21 3 11" xfId="17674"/>
     <cellStyle name="Обычный 21 3 2" xfId="7847"/>
     <cellStyle name="Обычный 21 3 3" xfId="14007"/>
     <cellStyle name="Обычный 21 3 4" xfId="14084"/>
     <cellStyle name="Обычный 21 3 5" xfId="14158"/>
     <cellStyle name="Обычный 21 3 6" xfId="14235"/>
     <cellStyle name="Обычный 21 3 7" xfId="18214"/>
     <cellStyle name="Обычный 21 3 8" xfId="15200"/>
     <cellStyle name="Обычный 21 3 9" xfId="16601"/>
     <cellStyle name="Обычный 21 4" xfId="2281"/>
     <cellStyle name="Обычный 21 5" xfId="2282"/>
     <cellStyle name="Обычный 21 6" xfId="2283"/>
     <cellStyle name="Обычный 21 7" xfId="9831"/>
     <cellStyle name="Обычный 21 8" xfId="13787"/>
     <cellStyle name="Обычный 21 9" xfId="7746"/>
     <cellStyle name="Обычный 217" xfId="15246"/>
     <cellStyle name="Обычный 22" xfId="9789"/>
+    <cellStyle name="Обычный 22 10" xfId="21173"/>
+    <cellStyle name="Обычный 22 11" xfId="21010"/>
+    <cellStyle name="Обычный 22 12" xfId="21154"/>
+    <cellStyle name="Обычный 22 13" xfId="23653"/>
+    <cellStyle name="Обычный 22 14" xfId="23573"/>
+    <cellStyle name="Обычный 22 15" xfId="21156"/>
     <cellStyle name="Обычный 22 2" xfId="2284"/>
     <cellStyle name="Обычный 22 2 10" xfId="2285"/>
     <cellStyle name="Обычный 22 2 11" xfId="2286"/>
     <cellStyle name="Обычный 22 2 12" xfId="2287"/>
     <cellStyle name="Обычный 22 2 13" xfId="2288"/>
     <cellStyle name="Обычный 22 2 14" xfId="2289"/>
     <cellStyle name="Обычный 22 2 15" xfId="2290"/>
     <cellStyle name="Обычный 22 2 16" xfId="2291"/>
     <cellStyle name="Обычный 22 2 17" xfId="2292"/>
     <cellStyle name="Обычный 22 2 18" xfId="2293"/>
     <cellStyle name="Обычный 22 2 19" xfId="2294"/>
     <cellStyle name="Обычный 22 2 2" xfId="2295"/>
     <cellStyle name="Обычный 22 2 20" xfId="2296"/>
     <cellStyle name="Обычный 22 2 21" xfId="2297"/>
     <cellStyle name="Обычный 22 2 22" xfId="2298"/>
     <cellStyle name="Обычный 22 2 23" xfId="2299"/>
     <cellStyle name="Обычный 22 2 24" xfId="2300"/>
     <cellStyle name="Обычный 22 2 25" xfId="2301"/>
     <cellStyle name="Обычный 22 2 26" xfId="2302"/>
     <cellStyle name="Обычный 22 2 27" xfId="2303"/>
     <cellStyle name="Обычный 22 2 28" xfId="2304"/>
     <cellStyle name="Обычный 22 2 29" xfId="2305"/>
     <cellStyle name="Обычный 22 2 3" xfId="2306"/>
     <cellStyle name="Обычный 22 2 30" xfId="2307"/>
     <cellStyle name="Обычный 22 2 31" xfId="2308"/>
@@ -33771,188 +39477,212 @@
     <cellStyle name="Обычный 22 2 47" xfId="17299"/>
     <cellStyle name="Обычный 22 2 48" xfId="17579"/>
     <cellStyle name="Обычный 22 2 5" xfId="2316"/>
     <cellStyle name="Обычный 22 2 6" xfId="2317"/>
     <cellStyle name="Обычный 22 2 7" xfId="2318"/>
     <cellStyle name="Обычный 22 2 8" xfId="2319"/>
     <cellStyle name="Обычный 22 2 9" xfId="2320"/>
     <cellStyle name="Обычный 22 3" xfId="2321"/>
     <cellStyle name="Обычный 22 3 10" xfId="17961"/>
     <cellStyle name="Обычный 22 3 11" xfId="14395"/>
     <cellStyle name="Обычный 22 3 2" xfId="7846"/>
     <cellStyle name="Обычный 22 3 3" xfId="14008"/>
     <cellStyle name="Обычный 22 3 4" xfId="14085"/>
     <cellStyle name="Обычный 22 3 5" xfId="14159"/>
     <cellStyle name="Обычный 22 3 6" xfId="14236"/>
     <cellStyle name="Обычный 22 3 7" xfId="15410"/>
     <cellStyle name="Обычный 22 3 8" xfId="17059"/>
     <cellStyle name="Обычный 22 3 9" xfId="17907"/>
     <cellStyle name="Обычный 22 4" xfId="2322"/>
     <cellStyle name="Обычный 22 5" xfId="2323"/>
     <cellStyle name="Обычный 22 6" xfId="2324"/>
     <cellStyle name="Обычный 22 7" xfId="20874"/>
     <cellStyle name="Обычный 22 8" xfId="20910"/>
     <cellStyle name="Обычный 22 9" xfId="20780"/>
     <cellStyle name="Обычный 23" xfId="10980"/>
+    <cellStyle name="Обычный 23 10" xfId="21185"/>
+    <cellStyle name="Обычный 23 11" xfId="21275"/>
+    <cellStyle name="Обычный 23 12" xfId="23212"/>
+    <cellStyle name="Обычный 23 13" xfId="23801"/>
+    <cellStyle name="Обычный 23 14" xfId="23225"/>
+    <cellStyle name="Обычный 23 15" xfId="23637"/>
     <cellStyle name="Обычный 23 2" xfId="2325"/>
     <cellStyle name="Обычный 23 2 10" xfId="2326"/>
     <cellStyle name="Обычный 23 2 11" xfId="2327"/>
     <cellStyle name="Обычный 23 2 12" xfId="2328"/>
     <cellStyle name="Обычный 23 2 13" xfId="2329"/>
     <cellStyle name="Обычный 23 2 14" xfId="2330"/>
     <cellStyle name="Обычный 23 2 15" xfId="2331"/>
     <cellStyle name="Обычный 23 2 16" xfId="2332"/>
     <cellStyle name="Обычный 23 2 17" xfId="2333"/>
     <cellStyle name="Обычный 23 2 18" xfId="2334"/>
     <cellStyle name="Обычный 23 2 19" xfId="2335"/>
     <cellStyle name="Обычный 23 2 2" xfId="2336"/>
     <cellStyle name="Обычный 23 2 20" xfId="2337"/>
     <cellStyle name="Обычный 23 2 21" xfId="2338"/>
     <cellStyle name="Обычный 23 2 22" xfId="2339"/>
     <cellStyle name="Обычный 23 2 23" xfId="2340"/>
     <cellStyle name="Обычный 23 2 24" xfId="2341"/>
     <cellStyle name="Обычный 23 2 25" xfId="2342"/>
     <cellStyle name="Обычный 23 2 26" xfId="2343"/>
     <cellStyle name="Обычный 23 2 27" xfId="2344"/>
     <cellStyle name="Обычный 23 2 28" xfId="2345"/>
     <cellStyle name="Обычный 23 2 29" xfId="2346"/>
     <cellStyle name="Обычный 23 2 3" xfId="2347"/>
     <cellStyle name="Обычный 23 2 30" xfId="2348"/>
     <cellStyle name="Обычный 23 2 31" xfId="2349"/>
     <cellStyle name="Обычный 23 2 32" xfId="2350"/>
     <cellStyle name="Обычный 23 2 33" xfId="2351"/>
     <cellStyle name="Обычный 23 2 34" xfId="2352"/>
     <cellStyle name="Обычный 23 2 35" xfId="2353"/>
     <cellStyle name="Обычный 23 2 36" xfId="2354"/>
     <cellStyle name="Обычный 23 2 37" xfId="2355"/>
     <cellStyle name="Обычный 23 2 38" xfId="13602"/>
     <cellStyle name="Обычный 23 2 4" xfId="2356"/>
     <cellStyle name="Обычный 23 2 5" xfId="2357"/>
     <cellStyle name="Обычный 23 2 6" xfId="2358"/>
     <cellStyle name="Обычный 23 2 7" xfId="2359"/>
     <cellStyle name="Обычный 23 2 8" xfId="2360"/>
     <cellStyle name="Обычный 23 2 9" xfId="2361"/>
     <cellStyle name="Обычный 23 3" xfId="2362"/>
     <cellStyle name="Обычный 23 4" xfId="2363"/>
     <cellStyle name="Обычный 23 5" xfId="2364"/>
     <cellStyle name="Обычный 23 6" xfId="2365"/>
     <cellStyle name="Обычный 23 7" xfId="20878"/>
     <cellStyle name="Обычный 23 8" xfId="20865"/>
     <cellStyle name="Обычный 23 9" xfId="20911"/>
     <cellStyle name="Обычный 24" xfId="10944"/>
+    <cellStyle name="Обычный 24 10" xfId="21194"/>
+    <cellStyle name="Обычный 24 11" xfId="21285"/>
+    <cellStyle name="Обычный 24 12" xfId="23232"/>
+    <cellStyle name="Обычный 24 13" xfId="23203"/>
+    <cellStyle name="Обычный 24 14" xfId="23241"/>
+    <cellStyle name="Обычный 24 15" xfId="21144"/>
     <cellStyle name="Обычный 24 2" xfId="2366"/>
     <cellStyle name="Обычный 24 2 10" xfId="2367"/>
     <cellStyle name="Обычный 24 2 11" xfId="2368"/>
     <cellStyle name="Обычный 24 2 12" xfId="2369"/>
     <cellStyle name="Обычный 24 2 13" xfId="2370"/>
     <cellStyle name="Обычный 24 2 14" xfId="2371"/>
     <cellStyle name="Обычный 24 2 15" xfId="2372"/>
     <cellStyle name="Обычный 24 2 16" xfId="2373"/>
     <cellStyle name="Обычный 24 2 17" xfId="2374"/>
     <cellStyle name="Обычный 24 2 18" xfId="2375"/>
     <cellStyle name="Обычный 24 2 19" xfId="2376"/>
     <cellStyle name="Обычный 24 2 2" xfId="2377"/>
     <cellStyle name="Обычный 24 2 20" xfId="2378"/>
     <cellStyle name="Обычный 24 2 21" xfId="2379"/>
     <cellStyle name="Обычный 24 2 22" xfId="2380"/>
     <cellStyle name="Обычный 24 2 23" xfId="2381"/>
     <cellStyle name="Обычный 24 2 24" xfId="2382"/>
     <cellStyle name="Обычный 24 2 25" xfId="2383"/>
     <cellStyle name="Обычный 24 2 26" xfId="2384"/>
     <cellStyle name="Обычный 24 2 27" xfId="2385"/>
     <cellStyle name="Обычный 24 2 28" xfId="2386"/>
     <cellStyle name="Обычный 24 2 29" xfId="2387"/>
     <cellStyle name="Обычный 24 2 3" xfId="2388"/>
     <cellStyle name="Обычный 24 2 30" xfId="2389"/>
     <cellStyle name="Обычный 24 2 31" xfId="2390"/>
     <cellStyle name="Обычный 24 2 32" xfId="2391"/>
     <cellStyle name="Обычный 24 2 33" xfId="2392"/>
     <cellStyle name="Обычный 24 2 34" xfId="2393"/>
     <cellStyle name="Обычный 24 2 35" xfId="2394"/>
     <cellStyle name="Обычный 24 2 36" xfId="2395"/>
     <cellStyle name="Обычный 24 2 37" xfId="2396"/>
     <cellStyle name="Обычный 24 2 38" xfId="13864"/>
     <cellStyle name="Обычный 24 2 4" xfId="2397"/>
     <cellStyle name="Обычный 24 2 5" xfId="2398"/>
     <cellStyle name="Обычный 24 2 6" xfId="2399"/>
     <cellStyle name="Обычный 24 2 7" xfId="2400"/>
     <cellStyle name="Обычный 24 2 8" xfId="2401"/>
     <cellStyle name="Обычный 24 2 9" xfId="2402"/>
     <cellStyle name="Обычный 24 3" xfId="2403"/>
     <cellStyle name="Обычный 24 4" xfId="2404"/>
     <cellStyle name="Обычный 24 5" xfId="2405"/>
     <cellStyle name="Обычный 24 6" xfId="2406"/>
     <cellStyle name="Обычный 24 7" xfId="20884"/>
     <cellStyle name="Обычный 24 8" xfId="20815"/>
     <cellStyle name="Обычный 24 9" xfId="20887"/>
     <cellStyle name="Обычный 25" xfId="10902"/>
+    <cellStyle name="Обычный 25 10" xfId="21206"/>
+    <cellStyle name="Обычный 25 11" xfId="21297"/>
+    <cellStyle name="Обычный 25 12" xfId="23243"/>
+    <cellStyle name="Обычный 25 13" xfId="21110"/>
+    <cellStyle name="Обычный 25 14" xfId="21211"/>
+    <cellStyle name="Обычный 25 15" xfId="23800"/>
     <cellStyle name="Обычный 25 2" xfId="2407"/>
     <cellStyle name="Обычный 25 2 10" xfId="2408"/>
     <cellStyle name="Обычный 25 2 11" xfId="2409"/>
     <cellStyle name="Обычный 25 2 12" xfId="2410"/>
     <cellStyle name="Обычный 25 2 13" xfId="2411"/>
     <cellStyle name="Обычный 25 2 14" xfId="2412"/>
     <cellStyle name="Обычный 25 2 15" xfId="2413"/>
     <cellStyle name="Обычный 25 2 16" xfId="2414"/>
     <cellStyle name="Обычный 25 2 17" xfId="2415"/>
     <cellStyle name="Обычный 25 2 18" xfId="2416"/>
     <cellStyle name="Обычный 25 2 19" xfId="2417"/>
     <cellStyle name="Обычный 25 2 2" xfId="2418"/>
     <cellStyle name="Обычный 25 2 20" xfId="2419"/>
     <cellStyle name="Обычный 25 2 21" xfId="2420"/>
     <cellStyle name="Обычный 25 2 22" xfId="2421"/>
     <cellStyle name="Обычный 25 2 23" xfId="2422"/>
     <cellStyle name="Обычный 25 2 24" xfId="2423"/>
     <cellStyle name="Обычный 25 2 25" xfId="2424"/>
     <cellStyle name="Обычный 25 2 26" xfId="2425"/>
     <cellStyle name="Обычный 25 2 27" xfId="2426"/>
     <cellStyle name="Обычный 25 2 28" xfId="2427"/>
     <cellStyle name="Обычный 25 2 29" xfId="2428"/>
     <cellStyle name="Обычный 25 2 3" xfId="2429"/>
     <cellStyle name="Обычный 25 2 30" xfId="2430"/>
     <cellStyle name="Обычный 25 2 31" xfId="2431"/>
     <cellStyle name="Обычный 25 2 32" xfId="2432"/>
     <cellStyle name="Обычный 25 2 33" xfId="2433"/>
     <cellStyle name="Обычный 25 2 34" xfId="2434"/>
     <cellStyle name="Обычный 25 2 35" xfId="2435"/>
     <cellStyle name="Обычный 25 2 36" xfId="2436"/>
     <cellStyle name="Обычный 25 2 37" xfId="2437"/>
     <cellStyle name="Обычный 25 2 38" xfId="13992"/>
     <cellStyle name="Обычный 25 2 4" xfId="2438"/>
     <cellStyle name="Обычный 25 2 5" xfId="2439"/>
     <cellStyle name="Обычный 25 2 6" xfId="2440"/>
     <cellStyle name="Обычный 25 2 7" xfId="2441"/>
     <cellStyle name="Обычный 25 2 8" xfId="2442"/>
     <cellStyle name="Обычный 25 2 9" xfId="2443"/>
     <cellStyle name="Обычный 25 3" xfId="2444"/>
     <cellStyle name="Обычный 25 4" xfId="2445"/>
     <cellStyle name="Обычный 25 5" xfId="2446"/>
     <cellStyle name="Обычный 25 6" xfId="2447"/>
     <cellStyle name="Обычный 25 7" xfId="20890"/>
     <cellStyle name="Обычный 25 8" xfId="20955"/>
     <cellStyle name="Обычный 25 9" xfId="20965"/>
     <cellStyle name="Обычный 26" xfId="10141"/>
+    <cellStyle name="Обычный 26 10" xfId="21217"/>
+    <cellStyle name="Обычный 26 11" xfId="23166"/>
+    <cellStyle name="Обычный 26 12" xfId="23262"/>
+    <cellStyle name="Обычный 26 13" xfId="21022"/>
+    <cellStyle name="Обычный 26 14" xfId="21184"/>
+    <cellStyle name="Обычный 26 15" xfId="21286"/>
     <cellStyle name="Обычный 26 2" xfId="2448"/>
     <cellStyle name="Обычный 26 2 10" xfId="2449"/>
     <cellStyle name="Обычный 26 2 11" xfId="2450"/>
     <cellStyle name="Обычный 26 2 12" xfId="2451"/>
     <cellStyle name="Обычный 26 2 13" xfId="2452"/>
     <cellStyle name="Обычный 26 2 14" xfId="2453"/>
     <cellStyle name="Обычный 26 2 15" xfId="2454"/>
     <cellStyle name="Обычный 26 2 16" xfId="2455"/>
     <cellStyle name="Обычный 26 2 17" xfId="2456"/>
     <cellStyle name="Обычный 26 2 18" xfId="2457"/>
     <cellStyle name="Обычный 26 2 19" xfId="2458"/>
     <cellStyle name="Обычный 26 2 2" xfId="2459"/>
     <cellStyle name="Обычный 26 2 20" xfId="2460"/>
     <cellStyle name="Обычный 26 2 21" xfId="2461"/>
     <cellStyle name="Обычный 26 2 22" xfId="2462"/>
     <cellStyle name="Обычный 26 2 23" xfId="2463"/>
     <cellStyle name="Обычный 26 2 24" xfId="2464"/>
     <cellStyle name="Обычный 26 2 25" xfId="2465"/>
     <cellStyle name="Обычный 26 2 26" xfId="2466"/>
     <cellStyle name="Обычный 26 2 27" xfId="2467"/>
     <cellStyle name="Обычный 26 2 28" xfId="2468"/>
     <cellStyle name="Обычный 26 2 29" xfId="2469"/>
     <cellStyle name="Обычный 26 2 3" xfId="2470"/>
     <cellStyle name="Обычный 26 2 30" xfId="2471"/>
     <cellStyle name="Обычный 26 2 31" xfId="2472"/>
@@ -33965,103 +39695,115 @@
     <cellStyle name="Обычный 26 2 38" xfId="10034"/>
     <cellStyle name="Обычный 26 2 39" xfId="13761"/>
     <cellStyle name="Обычный 26 2 4" xfId="2479"/>
     <cellStyle name="Обычный 26 2 40" xfId="13621"/>
     <cellStyle name="Обычный 26 2 41" xfId="13956"/>
     <cellStyle name="Обычный 26 2 42" xfId="7736"/>
     <cellStyle name="Обычный 26 2 43" xfId="7753"/>
     <cellStyle name="Обычный 26 2 44" xfId="15967"/>
     <cellStyle name="Обычный 26 2 45" xfId="17094"/>
     <cellStyle name="Обычный 26 2 46" xfId="16105"/>
     <cellStyle name="Обычный 26 2 47" xfId="18076"/>
     <cellStyle name="Обычный 26 2 48" xfId="15562"/>
     <cellStyle name="Обычный 26 2 5" xfId="2480"/>
     <cellStyle name="Обычный 26 2 6" xfId="2481"/>
     <cellStyle name="Обычный 26 2 7" xfId="2482"/>
     <cellStyle name="Обычный 26 2 8" xfId="2483"/>
     <cellStyle name="Обычный 26 2 9" xfId="2484"/>
     <cellStyle name="Обычный 26 3" xfId="2485"/>
     <cellStyle name="Обычный 26 4" xfId="2486"/>
     <cellStyle name="Обычный 26 5" xfId="2487"/>
     <cellStyle name="Обычный 26 6" xfId="2488"/>
     <cellStyle name="Обычный 26 7" xfId="20897"/>
     <cellStyle name="Обычный 26 8" xfId="20920"/>
     <cellStyle name="Обычный 26 9" xfId="20909"/>
     <cellStyle name="Обычный 27" xfId="10105"/>
+    <cellStyle name="Обычный 27 10" xfId="21229"/>
+    <cellStyle name="Обычный 27 11" xfId="23238"/>
+    <cellStyle name="Обычный 27 12" xfId="21033"/>
+    <cellStyle name="Обычный 27 13" xfId="23258"/>
+    <cellStyle name="Обычный 27 14" xfId="21078"/>
+    <cellStyle name="Обычный 27 15" xfId="21205"/>
     <cellStyle name="Обычный 27 2" xfId="2489"/>
     <cellStyle name="Обычный 27 2 10" xfId="2490"/>
     <cellStyle name="Обычный 27 2 11" xfId="2491"/>
     <cellStyle name="Обычный 27 2 12" xfId="2492"/>
     <cellStyle name="Обычный 27 2 13" xfId="2493"/>
     <cellStyle name="Обычный 27 2 14" xfId="2494"/>
     <cellStyle name="Обычный 27 2 15" xfId="2495"/>
     <cellStyle name="Обычный 27 2 16" xfId="2496"/>
     <cellStyle name="Обычный 27 2 17" xfId="2497"/>
     <cellStyle name="Обычный 27 2 18" xfId="2498"/>
     <cellStyle name="Обычный 27 2 19" xfId="2499"/>
     <cellStyle name="Обычный 27 2 2" xfId="2500"/>
     <cellStyle name="Обычный 27 2 20" xfId="2501"/>
     <cellStyle name="Обычный 27 2 21" xfId="2502"/>
     <cellStyle name="Обычный 27 2 22" xfId="2503"/>
     <cellStyle name="Обычный 27 2 23" xfId="2504"/>
     <cellStyle name="Обычный 27 2 24" xfId="2505"/>
     <cellStyle name="Обычный 27 2 25" xfId="2506"/>
     <cellStyle name="Обычный 27 2 26" xfId="2507"/>
     <cellStyle name="Обычный 27 2 27" xfId="2508"/>
     <cellStyle name="Обычный 27 2 28" xfId="2509"/>
     <cellStyle name="Обычный 27 2 29" xfId="2510"/>
     <cellStyle name="Обычный 27 2 3" xfId="2511"/>
     <cellStyle name="Обычный 27 2 30" xfId="2512"/>
     <cellStyle name="Обычный 27 2 31" xfId="2513"/>
     <cellStyle name="Обычный 27 2 32" xfId="2514"/>
     <cellStyle name="Обычный 27 2 33" xfId="2515"/>
     <cellStyle name="Обычный 27 2 34" xfId="2516"/>
     <cellStyle name="Обычный 27 2 35" xfId="2517"/>
     <cellStyle name="Обычный 27 2 36" xfId="2518"/>
     <cellStyle name="Обычный 27 2 37" xfId="2519"/>
     <cellStyle name="Обычный 27 2 38" xfId="7770"/>
     <cellStyle name="Обычный 27 2 4" xfId="2520"/>
     <cellStyle name="Обычный 27 2 5" xfId="2521"/>
     <cellStyle name="Обычный 27 2 6" xfId="2522"/>
     <cellStyle name="Обычный 27 2 7" xfId="2523"/>
     <cellStyle name="Обычный 27 2 8" xfId="2524"/>
     <cellStyle name="Обычный 27 2 9" xfId="2525"/>
     <cellStyle name="Обычный 27 3" xfId="2526"/>
     <cellStyle name="Обычный 27 4" xfId="2527"/>
     <cellStyle name="Обычный 27 5" xfId="2528"/>
     <cellStyle name="Обычный 27 6" xfId="2529"/>
     <cellStyle name="Обычный 27 7" xfId="20907"/>
     <cellStyle name="Обычный 27 8" xfId="20870"/>
     <cellStyle name="Обычный 27 9" xfId="20886"/>
     <cellStyle name="Обычный 28" xfId="12448"/>
+    <cellStyle name="Обычный 28 10" xfId="23237"/>
+    <cellStyle name="Обычный 28 11" xfId="21052"/>
+    <cellStyle name="Обычный 28 12" xfId="21107"/>
+    <cellStyle name="Обычный 28 13" xfId="21188"/>
+    <cellStyle name="Обычный 28 14" xfId="23196"/>
     <cellStyle name="Обычный 28 2" xfId="2530"/>
     <cellStyle name="Обычный 28 3" xfId="2531"/>
     <cellStyle name="Обычный 28 4" xfId="2532"/>
     <cellStyle name="Обычный 28 5" xfId="2533"/>
     <cellStyle name="Обычный 28 6" xfId="20914"/>
     <cellStyle name="Обычный 28 7" xfId="20824"/>
     <cellStyle name="Обычный 28 8" xfId="20827"/>
+    <cellStyle name="Обычный 28 9" xfId="21238"/>
     <cellStyle name="Обычный 29" xfId="14295"/>
     <cellStyle name="Обычный 29 10" xfId="17603"/>
     <cellStyle name="Обычный 29 11" xfId="17895"/>
     <cellStyle name="Обычный 29 12" xfId="16736"/>
     <cellStyle name="Обычный 29 13" xfId="16748"/>
     <cellStyle name="Обычный 29 14" xfId="17088"/>
     <cellStyle name="Обычный 29 15" xfId="17232"/>
     <cellStyle name="Обычный 29 16" xfId="15031"/>
     <cellStyle name="Обычный 29 17" xfId="17995"/>
     <cellStyle name="Обычный 29 18" xfId="14750"/>
     <cellStyle name="Обычный 29 19" xfId="20918"/>
     <cellStyle name="Обычный 29 2" xfId="2534"/>
     <cellStyle name="Обычный 29 2 10" xfId="2535"/>
     <cellStyle name="Обычный 29 2 11" xfId="2536"/>
     <cellStyle name="Обычный 29 2 12" xfId="2537"/>
     <cellStyle name="Обычный 29 2 13" xfId="2538"/>
     <cellStyle name="Обычный 29 2 14" xfId="2539"/>
     <cellStyle name="Обычный 29 2 15" xfId="2540"/>
     <cellStyle name="Обычный 29 2 16" xfId="2541"/>
     <cellStyle name="Обычный 29 2 17" xfId="2542"/>
     <cellStyle name="Обычный 29 2 18" xfId="2543"/>
     <cellStyle name="Обычный 29 2 19" xfId="2544"/>
     <cellStyle name="Обычный 29 2 2" xfId="2545"/>
     <cellStyle name="Обычный 29 2 20" xfId="2546"/>
     <cellStyle name="Обычный 29 2 21" xfId="2547"/>
@@ -34069,176 +39811,272 @@
     <cellStyle name="Обычный 29 2 23" xfId="2549"/>
     <cellStyle name="Обычный 29 2 24" xfId="2550"/>
     <cellStyle name="Обычный 29 2 25" xfId="2551"/>
     <cellStyle name="Обычный 29 2 26" xfId="2552"/>
     <cellStyle name="Обычный 29 2 27" xfId="2553"/>
     <cellStyle name="Обычный 29 2 28" xfId="2554"/>
     <cellStyle name="Обычный 29 2 29" xfId="2555"/>
     <cellStyle name="Обычный 29 2 3" xfId="2556"/>
     <cellStyle name="Обычный 29 2 30" xfId="2557"/>
     <cellStyle name="Обычный 29 2 31" xfId="2558"/>
     <cellStyle name="Обычный 29 2 32" xfId="2559"/>
     <cellStyle name="Обычный 29 2 33" xfId="2560"/>
     <cellStyle name="Обычный 29 2 34" xfId="2561"/>
     <cellStyle name="Обычный 29 2 35" xfId="2562"/>
     <cellStyle name="Обычный 29 2 36" xfId="2563"/>
     <cellStyle name="Обычный 29 2 37" xfId="2564"/>
     <cellStyle name="Обычный 29 2 38" xfId="13675"/>
     <cellStyle name="Обычный 29 2 4" xfId="2565"/>
     <cellStyle name="Обычный 29 2 5" xfId="2566"/>
     <cellStyle name="Обычный 29 2 6" xfId="2567"/>
     <cellStyle name="Обычный 29 2 7" xfId="2568"/>
     <cellStyle name="Обычный 29 2 8" xfId="2569"/>
     <cellStyle name="Обычный 29 2 9" xfId="2570"/>
     <cellStyle name="Обычный 29 20" xfId="20787"/>
     <cellStyle name="Обычный 29 21" xfId="20794"/>
+    <cellStyle name="Обычный 29 22" xfId="21249"/>
+    <cellStyle name="Обычный 29 23" xfId="21066"/>
+    <cellStyle name="Обычный 29 24" xfId="23669"/>
+    <cellStyle name="Обычный 29 25" xfId="23561"/>
+    <cellStyle name="Обычный 29 26" xfId="21121"/>
+    <cellStyle name="Обычный 29 27" xfId="23159"/>
     <cellStyle name="Обычный 29 3" xfId="2571"/>
     <cellStyle name="Обычный 29 4" xfId="2572"/>
     <cellStyle name="Обычный 29 5" xfId="2573"/>
     <cellStyle name="Обычный 29 6" xfId="2574"/>
     <cellStyle name="Обычный 29 7" xfId="18487"/>
     <cellStyle name="Обычный 29 8" xfId="17281"/>
     <cellStyle name="Обычный 29 9" xfId="17532"/>
     <cellStyle name="Обычный 3" xfId="2575"/>
     <cellStyle name="Обычный 3 10" xfId="15369"/>
     <cellStyle name="Обычный 3 11" xfId="17990"/>
     <cellStyle name="Обычный 3 12" xfId="17887"/>
     <cellStyle name="Обычный 3 13" xfId="18279"/>
     <cellStyle name="Обычный 3 14" xfId="17007"/>
     <cellStyle name="Обычный 3 15" xfId="15364"/>
     <cellStyle name="Обычный 3 16" xfId="15361"/>
     <cellStyle name="Обычный 3 17" xfId="18091"/>
     <cellStyle name="Обычный 3 18" xfId="18597"/>
     <cellStyle name="Обычный 3 19" xfId="18593"/>
     <cellStyle name="Обычный 3 2" xfId="2576"/>
     <cellStyle name="Обычный 3 2 10" xfId="14598"/>
     <cellStyle name="Обычный 3 2 11" xfId="17814"/>
+    <cellStyle name="Обычный 3 2 12" xfId="22971"/>
+    <cellStyle name="Обычный 3 2 13" xfId="23707"/>
+    <cellStyle name="Обычный 3 2 14" xfId="23772"/>
+    <cellStyle name="Обычный 3 2 15" xfId="21004"/>
+    <cellStyle name="Обычный 3 2 16" xfId="23626"/>
+    <cellStyle name="Обычный 3 2 17" xfId="21122"/>
     <cellStyle name="Обычный 3 2 2" xfId="7822"/>
+    <cellStyle name="Обычный 3 2 2 2" xfId="22970"/>
+    <cellStyle name="Обычный 3 2 2 3" xfId="23706"/>
+    <cellStyle name="Обычный 3 2 2 4" xfId="23778"/>
+    <cellStyle name="Обычный 3 2 2 5" xfId="21232"/>
+    <cellStyle name="Обычный 3 2 2 6" xfId="21203"/>
+    <cellStyle name="Обычный 3 2 2 7" xfId="23683"/>
     <cellStyle name="Обычный 3 2 3" xfId="14032"/>
+    <cellStyle name="Обычный 3 2 3 2" xfId="23318"/>
+    <cellStyle name="Обычный 3 2 3 3" xfId="23827"/>
+    <cellStyle name="Обычный 3 2 3 4" xfId="23275"/>
+    <cellStyle name="Обычный 3 2 3 5" xfId="23814"/>
+    <cellStyle name="Обычный 3 2 3 6" xfId="21259"/>
+    <cellStyle name="Обычный 3 2 3 7" xfId="23641"/>
     <cellStyle name="Обычный 3 2 4" xfId="14109"/>
+    <cellStyle name="Обычный 3 2 4 2" xfId="22247"/>
+    <cellStyle name="Обычный 3 2 4 3" xfId="23597"/>
+    <cellStyle name="Обычный 3 2 4 4" xfId="23594"/>
+    <cellStyle name="Обычный 3 2 4 5" xfId="23596"/>
+    <cellStyle name="Обычный 3 2 4 6" xfId="23595"/>
+    <cellStyle name="Обычный 3 2 4 7" xfId="23850"/>
     <cellStyle name="Обычный 3 2 5" xfId="14183"/>
+    <cellStyle name="Обычный 3 2 5 2" xfId="23302"/>
+    <cellStyle name="Обычный 3 2 5 3" xfId="23819"/>
+    <cellStyle name="Обычный 3 2 5 4" xfId="23226"/>
+    <cellStyle name="Обычный 3 2 5 5" xfId="23643"/>
+    <cellStyle name="Обычный 3 2 5 6" xfId="22889"/>
+    <cellStyle name="Обычный 3 2 5 7" xfId="23812"/>
     <cellStyle name="Обычный 3 2 6" xfId="14260"/>
+    <cellStyle name="Обычный 3 2 6 2" xfId="23341"/>
+    <cellStyle name="Обычный 3 2 6 3" xfId="23831"/>
+    <cellStyle name="Обычный 3 2 6 4" xfId="23724"/>
+    <cellStyle name="Обычный 3 2 6 5" xfId="23208"/>
+    <cellStyle name="Обычный 3 2 6 6" xfId="23271"/>
+    <cellStyle name="Обычный 3 2 6 7" xfId="21021"/>
     <cellStyle name="Обычный 3 2 7" xfId="15391"/>
+    <cellStyle name="Обычный 3 2 7 2" xfId="23064"/>
+    <cellStyle name="Обычный 3 2 7 3" xfId="23729"/>
+    <cellStyle name="Обычный 3 2 7 4" xfId="23521"/>
+    <cellStyle name="Обычный 3 2 7 5" xfId="23616"/>
+    <cellStyle name="Обычный 3 2 7 6" xfId="21065"/>
+    <cellStyle name="Обычный 3 2 7 7" xfId="23657"/>
     <cellStyle name="Обычный 3 2 8" xfId="15180"/>
+    <cellStyle name="Обычный 3 2 8 2" xfId="23492"/>
+    <cellStyle name="Обычный 3 2 8 3" xfId="23849"/>
+    <cellStyle name="Обычный 3 2 8 4" xfId="23863"/>
+    <cellStyle name="Обычный 3 2 8 5" xfId="23872"/>
+    <cellStyle name="Обычный 3 2 8 6" xfId="23880"/>
+    <cellStyle name="Обычный 3 2 8 7" xfId="23882"/>
     <cellStyle name="Обычный 3 2 9" xfId="16628"/>
     <cellStyle name="Обычный 3 20" xfId="18589"/>
     <cellStyle name="Обычный 3 21" xfId="14394"/>
     <cellStyle name="Обычный 3 22" xfId="18219"/>
     <cellStyle name="Обычный 3 23" xfId="15357"/>
     <cellStyle name="Обычный 3 24" xfId="15355"/>
     <cellStyle name="Обычный 3 25" xfId="17498"/>
     <cellStyle name="Обычный 3 26" xfId="14808"/>
     <cellStyle name="Обычный 3 27" xfId="17429"/>
     <cellStyle name="Обычный 3 28" xfId="17298"/>
     <cellStyle name="Обычный 3 29" xfId="18337"/>
     <cellStyle name="Обычный 3 3" xfId="2577"/>
+    <cellStyle name="Обычный 3 3 10" xfId="21129"/>
+    <cellStyle name="Обычный 3 3 11" xfId="23662"/>
+    <cellStyle name="Обычный 3 3 12" xfId="23567"/>
+    <cellStyle name="Обычный 3 3 13" xfId="21105"/>
     <cellStyle name="Обычный 3 3 2" xfId="2578"/>
     <cellStyle name="Обычный 3 3 3" xfId="18607"/>
     <cellStyle name="Обычный 3 3 4" xfId="16795"/>
     <cellStyle name="Обычный 3 3 5" xfId="15027"/>
     <cellStyle name="Обычный 3 3 6" xfId="17437"/>
     <cellStyle name="Обычный 3 3 7" xfId="17422"/>
+    <cellStyle name="Обычный 3 3 8" xfId="23319"/>
+    <cellStyle name="Обычный 3 3 9" xfId="23828"/>
     <cellStyle name="Обычный 3 30" xfId="17345"/>
     <cellStyle name="Обычный 3 31" xfId="17202"/>
     <cellStyle name="Обычный 3 32" xfId="18372"/>
     <cellStyle name="Обычный 3 33" xfId="18313"/>
     <cellStyle name="Обычный 3 34" xfId="17945"/>
     <cellStyle name="Обычный 3 35" xfId="15349"/>
     <cellStyle name="Обычный 3 36" xfId="17250"/>
     <cellStyle name="Обычный 3 37" xfId="15344"/>
     <cellStyle name="Обычный 3 38" xfId="15341"/>
     <cellStyle name="Обычный 3 39" xfId="15338"/>
     <cellStyle name="Обычный 3 4" xfId="2579"/>
+    <cellStyle name="Обычный 3 4 10" xfId="23529"/>
+    <cellStyle name="Обычный 3 4 11" xfId="23248"/>
+    <cellStyle name="Обычный 3 4 12" xfId="23738"/>
+    <cellStyle name="Обычный 3 4 13" xfId="21198"/>
     <cellStyle name="Обычный 3 4 2" xfId="2580"/>
     <cellStyle name="Обычный 3 4 3" xfId="18603"/>
     <cellStyle name="Обычный 3 4 4" xfId="18542"/>
     <cellStyle name="Обычный 3 4 5" xfId="18435"/>
     <cellStyle name="Обычный 3 4 6" xfId="17992"/>
     <cellStyle name="Обычный 3 4 7" xfId="17581"/>
+    <cellStyle name="Обычный 3 4 8" xfId="23032"/>
+    <cellStyle name="Обычный 3 4 9" xfId="23717"/>
     <cellStyle name="Обычный 3 40" xfId="15336"/>
     <cellStyle name="Обычный 3 41" xfId="15334"/>
     <cellStyle name="Обычный 3 42" xfId="15331"/>
     <cellStyle name="Обычный 3 43" xfId="15328"/>
     <cellStyle name="Обычный 3 44" xfId="18209"/>
     <cellStyle name="Обычный 3 45" xfId="17813"/>
     <cellStyle name="Обычный 3 46" xfId="14353"/>
     <cellStyle name="Обычный 3 47" xfId="14393"/>
     <cellStyle name="Обычный 3 48" xfId="17677"/>
     <cellStyle name="Обычный 3 49" xfId="14622"/>
     <cellStyle name="Обычный 3 5" xfId="2581"/>
+    <cellStyle name="Обычный 3 5 10" xfId="23644"/>
+    <cellStyle name="Обычный 3 5 11" xfId="23581"/>
+    <cellStyle name="Обычный 3 5 12" xfId="21324"/>
     <cellStyle name="Обычный 3 5 2" xfId="14816"/>
     <cellStyle name="Обычный 3 5 3" xfId="17920"/>
     <cellStyle name="Обычный 3 5 4" xfId="15025"/>
     <cellStyle name="Обычный 3 5 5" xfId="17405"/>
     <cellStyle name="Обычный 3 5 6" xfId="17783"/>
+    <cellStyle name="Обычный 3 5 7" xfId="23303"/>
+    <cellStyle name="Обычный 3 5 8" xfId="23820"/>
+    <cellStyle name="Обычный 3 5 9" xfId="21018"/>
     <cellStyle name="Обычный 3 50" xfId="14681"/>
     <cellStyle name="Обычный 3 51" xfId="15325"/>
     <cellStyle name="Обычный 3 52" xfId="15322"/>
     <cellStyle name="Обычный 3 53" xfId="17284"/>
     <cellStyle name="Обычный 3 54" xfId="16963"/>
     <cellStyle name="Обычный 3 55" xfId="15317"/>
     <cellStyle name="Обычный 3 56" xfId="15314"/>
     <cellStyle name="Обычный 3 57" xfId="15311"/>
     <cellStyle name="Обычный 3 58" xfId="15308"/>
     <cellStyle name="Обычный 3 59" xfId="15305"/>
     <cellStyle name="Обычный 3 6" xfId="15377"/>
+    <cellStyle name="Обычный 3 6 2" xfId="23326"/>
+    <cellStyle name="Обычный 3 6 3" xfId="23830"/>
+    <cellStyle name="Обычный 3 6 4" xfId="21009"/>
+    <cellStyle name="Обычный 3 6 5" xfId="21041"/>
+    <cellStyle name="Обычный 3 6 6" xfId="23652"/>
+    <cellStyle name="Обычный 3 6 7" xfId="23574"/>
     <cellStyle name="Обычный 3 60" xfId="15302"/>
     <cellStyle name="Обычный 3 61" xfId="15299"/>
     <cellStyle name="Обычный 3 62" xfId="15296"/>
     <cellStyle name="Обычный 3 63" xfId="16901"/>
     <cellStyle name="Обычный 3 64" xfId="18136"/>
     <cellStyle name="Обычный 3 65" xfId="15292"/>
     <cellStyle name="Обычный 3 66" xfId="15290"/>
     <cellStyle name="Обычный 3 67" xfId="15288"/>
     <cellStyle name="Обычный 3 68" xfId="16634"/>
     <cellStyle name="Обычный 3 69" xfId="15284"/>
     <cellStyle name="Обычный 3 7" xfId="17773"/>
+    <cellStyle name="Обычный 3 7 2" xfId="23090"/>
+    <cellStyle name="Обычный 3 7 3" xfId="23737"/>
+    <cellStyle name="Обычный 3 7 4" xfId="21221"/>
+    <cellStyle name="Обычный 3 7 5" xfId="21192"/>
+    <cellStyle name="Обычный 3 7 6" xfId="23696"/>
+    <cellStyle name="Обычный 3 7 7" xfId="23818"/>
     <cellStyle name="Обычный 3 70" xfId="16760"/>
     <cellStyle name="Обычный 3 71" xfId="15281"/>
     <cellStyle name="Обычный 3 72" xfId="15279"/>
     <cellStyle name="Обычный 3 73" xfId="15276"/>
     <cellStyle name="Обычный 3 74" xfId="15273"/>
     <cellStyle name="Обычный 3 75" xfId="15270"/>
     <cellStyle name="Обычный 3 76" xfId="15267"/>
     <cellStyle name="Обычный 3 77" xfId="15264"/>
     <cellStyle name="Обычный 3 78" xfId="15262"/>
     <cellStyle name="Обычный 3 79" xfId="15260"/>
     <cellStyle name="Обычный 3 8" xfId="15374"/>
+    <cellStyle name="Обычный 3 8 2" xfId="23486"/>
+    <cellStyle name="Обычный 3 8 3" xfId="23847"/>
+    <cellStyle name="Обычный 3 8 4" xfId="23861"/>
+    <cellStyle name="Обычный 3 8 5" xfId="23871"/>
+    <cellStyle name="Обычный 3 8 6" xfId="23879"/>
+    <cellStyle name="Обычный 3 8 7" xfId="23881"/>
     <cellStyle name="Обычный 3 80" xfId="17053"/>
     <cellStyle name="Обычный 3 81" xfId="15257"/>
     <cellStyle name="Обычный 3 82" xfId="15255"/>
     <cellStyle name="Обычный 3 83" xfId="14878"/>
     <cellStyle name="Обычный 3 84" xfId="15249"/>
     <cellStyle name="Обычный 3 85" xfId="18348"/>
     <cellStyle name="Обычный 3 86" xfId="15245"/>
     <cellStyle name="Обычный 3 87" xfId="15243"/>
     <cellStyle name="Обычный 3 88" xfId="15241"/>
     <cellStyle name="Обычный 3 89" xfId="17743"/>
     <cellStyle name="Обычный 3 9" xfId="15372"/>
     <cellStyle name="Обычный 3 90" xfId="20771"/>
     <cellStyle name="Обычный 3 91" xfId="20784"/>
     <cellStyle name="Обычный 3 92" xfId="20848"/>
+    <cellStyle name="Обычный 3 93" xfId="20993"/>
+    <cellStyle name="Обычный 3 94" xfId="23276"/>
+    <cellStyle name="Обычный 3 95" xfId="23815"/>
+    <cellStyle name="Обычный 3 96" xfId="21005"/>
+    <cellStyle name="Обычный 3 97" xfId="23642"/>
+    <cellStyle name="Обычный 3 98" xfId="23582"/>
     <cellStyle name="Обычный 30" xfId="4"/>
     <cellStyle name="Обычный 30 2" xfId="7852"/>
     <cellStyle name="Обычный 30 2 10" xfId="2583"/>
     <cellStyle name="Обычный 30 2 11" xfId="2584"/>
     <cellStyle name="Обычный 30 2 12" xfId="2585"/>
     <cellStyle name="Обычный 30 2 13" xfId="2586"/>
     <cellStyle name="Обычный 30 2 14" xfId="2587"/>
     <cellStyle name="Обычный 30 2 15" xfId="2588"/>
     <cellStyle name="Обычный 30 2 16" xfId="2589"/>
     <cellStyle name="Обычный 30 2 17" xfId="2590"/>
     <cellStyle name="Обычный 30 2 18" xfId="2591"/>
     <cellStyle name="Обычный 30 2 19" xfId="2592"/>
     <cellStyle name="Обычный 30 2 2" xfId="2582"/>
     <cellStyle name="Обычный 30 2 20" xfId="2593"/>
     <cellStyle name="Обычный 30 2 21" xfId="2594"/>
     <cellStyle name="Обычный 30 2 22" xfId="2595"/>
     <cellStyle name="Обычный 30 2 23" xfId="2596"/>
     <cellStyle name="Обычный 30 2 24" xfId="2597"/>
     <cellStyle name="Обычный 30 2 25" xfId="2598"/>
     <cellStyle name="Обычный 30 2 26" xfId="2599"/>
     <cellStyle name="Обычный 30 2 27" xfId="2600"/>
     <cellStyle name="Обычный 30 2 28" xfId="2601"/>
     <cellStyle name="Обычный 30 2 29" xfId="2602"/>
     <cellStyle name="Обычный 30 2 3" xfId="2603"/>
     <cellStyle name="Обычный 30 2 30" xfId="2604"/>
@@ -34246,478 +40084,538 @@
     <cellStyle name="Обычный 30 2 32" xfId="2606"/>
     <cellStyle name="Обычный 30 2 33" xfId="2607"/>
     <cellStyle name="Обычный 30 2 34" xfId="2608"/>
     <cellStyle name="Обычный 30 2 35" xfId="2609"/>
     <cellStyle name="Обычный 30 2 36" xfId="2610"/>
     <cellStyle name="Обычный 30 2 37" xfId="2611"/>
     <cellStyle name="Обычный 30 2 38" xfId="13976"/>
     <cellStyle name="Обычный 30 2 4" xfId="2612"/>
     <cellStyle name="Обычный 30 2 5" xfId="2613"/>
     <cellStyle name="Обычный 30 2 6" xfId="2614"/>
     <cellStyle name="Обычный 30 2 7" xfId="2615"/>
     <cellStyle name="Обычный 30 2 8" xfId="2616"/>
     <cellStyle name="Обычный 30 2 9" xfId="2617"/>
     <cellStyle name="Обычный 30 3" xfId="2618"/>
     <cellStyle name="Обычный 30 4" xfId="2619"/>
     <cellStyle name="Обычный 30 5" xfId="2620"/>
     <cellStyle name="Обычный 30 6" xfId="2621"/>
     <cellStyle name="Обычный 31" xfId="14298"/>
     <cellStyle name="Обычный 31 10" xfId="16989"/>
     <cellStyle name="Обычный 31 11" xfId="14474"/>
     <cellStyle name="Обычный 31 12" xfId="18182"/>
     <cellStyle name="Обычный 31 13" xfId="14473"/>
     <cellStyle name="Обычный 31 14" xfId="20924"/>
     <cellStyle name="Обычный 31 15" xfId="20774"/>
     <cellStyle name="Обычный 31 16" xfId="20883"/>
+    <cellStyle name="Обычный 31 17" xfId="21257"/>
+    <cellStyle name="Обычный 31 18" xfId="21138"/>
+    <cellStyle name="Обычный 31 19" xfId="23663"/>
     <cellStyle name="Обычный 31 2" xfId="2622"/>
     <cellStyle name="Обычный 31 2 10" xfId="2623"/>
     <cellStyle name="Обычный 31 2 11" xfId="2624"/>
     <cellStyle name="Обычный 31 2 12" xfId="2625"/>
     <cellStyle name="Обычный 31 2 13" xfId="2626"/>
     <cellStyle name="Обычный 31 2 14" xfId="2627"/>
     <cellStyle name="Обычный 31 2 15" xfId="2628"/>
     <cellStyle name="Обычный 31 2 16" xfId="2629"/>
     <cellStyle name="Обычный 31 2 17" xfId="2630"/>
     <cellStyle name="Обычный 31 2 18" xfId="2631"/>
     <cellStyle name="Обычный 31 2 19" xfId="2632"/>
     <cellStyle name="Обычный 31 2 2" xfId="2633"/>
     <cellStyle name="Обычный 31 2 20" xfId="2634"/>
     <cellStyle name="Обычный 31 2 21" xfId="2635"/>
     <cellStyle name="Обычный 31 2 22" xfId="2636"/>
     <cellStyle name="Обычный 31 2 23" xfId="2637"/>
     <cellStyle name="Обычный 31 2 24" xfId="2638"/>
     <cellStyle name="Обычный 31 2 25" xfId="2639"/>
     <cellStyle name="Обычный 31 2 26" xfId="2640"/>
     <cellStyle name="Обычный 31 2 27" xfId="2641"/>
     <cellStyle name="Обычный 31 2 28" xfId="2642"/>
     <cellStyle name="Обычный 31 2 29" xfId="2643"/>
     <cellStyle name="Обычный 31 2 3" xfId="2644"/>
     <cellStyle name="Обычный 31 2 30" xfId="2645"/>
     <cellStyle name="Обычный 31 2 31" xfId="2646"/>
     <cellStyle name="Обычный 31 2 32" xfId="2647"/>
     <cellStyle name="Обычный 31 2 33" xfId="2648"/>
     <cellStyle name="Обычный 31 2 34" xfId="2649"/>
     <cellStyle name="Обычный 31 2 35" xfId="2650"/>
     <cellStyle name="Обычный 31 2 36" xfId="2651"/>
     <cellStyle name="Обычный 31 2 37" xfId="2652"/>
     <cellStyle name="Обычный 31 2 38" xfId="13562"/>
     <cellStyle name="Обычный 31 2 4" xfId="2653"/>
     <cellStyle name="Обычный 31 2 5" xfId="2654"/>
     <cellStyle name="Обычный 31 2 6" xfId="2655"/>
     <cellStyle name="Обычный 31 2 7" xfId="2656"/>
     <cellStyle name="Обычный 31 2 8" xfId="2657"/>
     <cellStyle name="Обычный 31 2 9" xfId="2658"/>
+    <cellStyle name="Обычный 31 20" xfId="23566"/>
+    <cellStyle name="Обычный 31 21" xfId="23765"/>
+    <cellStyle name="Обычный 31 22" xfId="23753"/>
     <cellStyle name="Обычный 31 3" xfId="2659"/>
     <cellStyle name="Обычный 31 4" xfId="2660"/>
     <cellStyle name="Обычный 31 5" xfId="2661"/>
     <cellStyle name="Обычный 31 6" xfId="2662"/>
     <cellStyle name="Обычный 31 7" xfId="18488"/>
     <cellStyle name="Обычный 31 8" xfId="18221"/>
     <cellStyle name="Обычный 31 9" xfId="18343"/>
     <cellStyle name="Обычный 32" xfId="14301"/>
     <cellStyle name="Обычный 32 10" xfId="17210"/>
     <cellStyle name="Обычный 32 11" xfId="17689"/>
     <cellStyle name="Обычный 32 12" xfId="14360"/>
     <cellStyle name="Обычный 32 13" xfId="14767"/>
     <cellStyle name="Обычный 32 14" xfId="20928"/>
     <cellStyle name="Обычный 32 15" xfId="20879"/>
     <cellStyle name="Обычный 32 16" xfId="20825"/>
+    <cellStyle name="Обычный 32 17" xfId="21269"/>
+    <cellStyle name="Обычный 32 18" xfId="21137"/>
+    <cellStyle name="Обычный 32 19" xfId="23660"/>
     <cellStyle name="Обычный 32 2" xfId="2663"/>
     <cellStyle name="Обычный 32 2 10" xfId="2664"/>
     <cellStyle name="Обычный 32 2 11" xfId="2665"/>
     <cellStyle name="Обычный 32 2 12" xfId="2666"/>
     <cellStyle name="Обычный 32 2 13" xfId="2667"/>
     <cellStyle name="Обычный 32 2 14" xfId="2668"/>
     <cellStyle name="Обычный 32 2 15" xfId="2669"/>
     <cellStyle name="Обычный 32 2 16" xfId="2670"/>
     <cellStyle name="Обычный 32 2 17" xfId="2671"/>
     <cellStyle name="Обычный 32 2 18" xfId="2672"/>
     <cellStyle name="Обычный 32 2 19" xfId="2673"/>
     <cellStyle name="Обычный 32 2 2" xfId="2674"/>
     <cellStyle name="Обычный 32 2 20" xfId="2675"/>
     <cellStyle name="Обычный 32 2 21" xfId="2676"/>
     <cellStyle name="Обычный 32 2 22" xfId="2677"/>
     <cellStyle name="Обычный 32 2 23" xfId="2678"/>
     <cellStyle name="Обычный 32 2 24" xfId="2679"/>
     <cellStyle name="Обычный 32 2 25" xfId="2680"/>
     <cellStyle name="Обычный 32 2 26" xfId="2681"/>
     <cellStyle name="Обычный 32 2 27" xfId="2682"/>
     <cellStyle name="Обычный 32 2 28" xfId="2683"/>
     <cellStyle name="Обычный 32 2 29" xfId="2684"/>
     <cellStyle name="Обычный 32 2 3" xfId="2685"/>
     <cellStyle name="Обычный 32 2 30" xfId="2686"/>
     <cellStyle name="Обычный 32 2 31" xfId="2687"/>
     <cellStyle name="Обычный 32 2 32" xfId="2688"/>
     <cellStyle name="Обычный 32 2 33" xfId="2689"/>
     <cellStyle name="Обычный 32 2 34" xfId="2690"/>
     <cellStyle name="Обычный 32 2 35" xfId="2691"/>
     <cellStyle name="Обычный 32 2 36" xfId="2692"/>
     <cellStyle name="Обычный 32 2 37" xfId="2693"/>
     <cellStyle name="Обычный 32 2 38" xfId="13863"/>
     <cellStyle name="Обычный 32 2 4" xfId="2694"/>
     <cellStyle name="Обычный 32 2 5" xfId="2695"/>
     <cellStyle name="Обычный 32 2 6" xfId="2696"/>
     <cellStyle name="Обычный 32 2 7" xfId="2697"/>
     <cellStyle name="Обычный 32 2 8" xfId="2698"/>
     <cellStyle name="Обычный 32 2 9" xfId="2699"/>
+    <cellStyle name="Обычный 32 20" xfId="23569"/>
+    <cellStyle name="Обычный 32 21" xfId="21293"/>
+    <cellStyle name="Обычный 32 22" xfId="21146"/>
     <cellStyle name="Обычный 32 3" xfId="2700"/>
     <cellStyle name="Обычный 32 4" xfId="2701"/>
     <cellStyle name="Обычный 32 5" xfId="2702"/>
     <cellStyle name="Обычный 32 6" xfId="2703"/>
     <cellStyle name="Обычный 32 7" xfId="18490"/>
     <cellStyle name="Обычный 32 8" xfId="18508"/>
     <cellStyle name="Обычный 32 9" xfId="14424"/>
     <cellStyle name="Обычный 33" xfId="14304"/>
     <cellStyle name="Обычный 33 10" xfId="17751"/>
     <cellStyle name="Обычный 33 11" xfId="17768"/>
     <cellStyle name="Обычный 33 12" xfId="14456"/>
     <cellStyle name="Обычный 33 13" xfId="16808"/>
     <cellStyle name="Обычный 33 14" xfId="20930"/>
     <cellStyle name="Обычный 33 15" xfId="20841"/>
     <cellStyle name="Обычный 33 16" xfId="20949"/>
+    <cellStyle name="Обычный 33 17" xfId="21281"/>
+    <cellStyle name="Обычный 33 18" xfId="21136"/>
+    <cellStyle name="Обычный 33 19" xfId="23773"/>
     <cellStyle name="Обычный 33 2" xfId="2704"/>
     <cellStyle name="Обычный 33 2 10" xfId="2705"/>
     <cellStyle name="Обычный 33 2 11" xfId="2706"/>
     <cellStyle name="Обычный 33 2 12" xfId="2707"/>
     <cellStyle name="Обычный 33 2 13" xfId="2708"/>
     <cellStyle name="Обычный 33 2 14" xfId="2709"/>
     <cellStyle name="Обычный 33 2 15" xfId="2710"/>
     <cellStyle name="Обычный 33 2 16" xfId="2711"/>
     <cellStyle name="Обычный 33 2 17" xfId="2712"/>
     <cellStyle name="Обычный 33 2 18" xfId="2713"/>
     <cellStyle name="Обычный 33 2 19" xfId="2714"/>
     <cellStyle name="Обычный 33 2 2" xfId="2715"/>
     <cellStyle name="Обычный 33 2 20" xfId="2716"/>
     <cellStyle name="Обычный 33 2 21" xfId="2717"/>
     <cellStyle name="Обычный 33 2 22" xfId="2718"/>
     <cellStyle name="Обычный 33 2 23" xfId="2719"/>
     <cellStyle name="Обычный 33 2 24" xfId="2720"/>
     <cellStyle name="Обычный 33 2 25" xfId="2721"/>
     <cellStyle name="Обычный 33 2 26" xfId="2722"/>
     <cellStyle name="Обычный 33 2 27" xfId="2723"/>
     <cellStyle name="Обычный 33 2 28" xfId="2724"/>
     <cellStyle name="Обычный 33 2 29" xfId="2725"/>
     <cellStyle name="Обычный 33 2 3" xfId="2726"/>
     <cellStyle name="Обычный 33 2 30" xfId="2727"/>
     <cellStyle name="Обычный 33 2 31" xfId="2728"/>
     <cellStyle name="Обычный 33 2 32" xfId="2729"/>
     <cellStyle name="Обычный 33 2 33" xfId="2730"/>
     <cellStyle name="Обычный 33 2 34" xfId="2731"/>
     <cellStyle name="Обычный 33 2 35" xfId="2732"/>
     <cellStyle name="Обычный 33 2 36" xfId="2733"/>
     <cellStyle name="Обычный 33 2 37" xfId="2734"/>
     <cellStyle name="Обычный 33 2 38" xfId="7773"/>
     <cellStyle name="Обычный 33 2 4" xfId="2735"/>
     <cellStyle name="Обычный 33 2 5" xfId="2736"/>
     <cellStyle name="Обычный 33 2 6" xfId="2737"/>
     <cellStyle name="Обычный 33 2 7" xfId="2738"/>
     <cellStyle name="Обычный 33 2 8" xfId="2739"/>
     <cellStyle name="Обычный 33 2 9" xfId="2740"/>
+    <cellStyle name="Обычный 33 20" xfId="21310"/>
+    <cellStyle name="Обычный 33 21" xfId="23629"/>
+    <cellStyle name="Обычный 33 22" xfId="23764"/>
     <cellStyle name="Обычный 33 3" xfId="2741"/>
     <cellStyle name="Обычный 33 4" xfId="2742"/>
     <cellStyle name="Обычный 33 5" xfId="2743"/>
     <cellStyle name="Обычный 33 6" xfId="2744"/>
     <cellStyle name="Обычный 33 7" xfId="18492"/>
     <cellStyle name="Обычный 33 8" xfId="18509"/>
     <cellStyle name="Обычный 33 9" xfId="14403"/>
     <cellStyle name="Обычный 34" xfId="13493"/>
+    <cellStyle name="Обычный 34 10" xfId="21294"/>
+    <cellStyle name="Обычный 34 11" xfId="21135"/>
+    <cellStyle name="Обычный 34 12" xfId="23219"/>
+    <cellStyle name="Обычный 34 13" xfId="23228"/>
+    <cellStyle name="Обычный 34 14" xfId="21064"/>
+    <cellStyle name="Обычный 34 15" xfId="23656"/>
     <cellStyle name="Обычный 34 2" xfId="2745"/>
     <cellStyle name="Обычный 34 2 10" xfId="2746"/>
     <cellStyle name="Обычный 34 2 11" xfId="2747"/>
     <cellStyle name="Обычный 34 2 12" xfId="2748"/>
     <cellStyle name="Обычный 34 2 13" xfId="2749"/>
     <cellStyle name="Обычный 34 2 14" xfId="2750"/>
     <cellStyle name="Обычный 34 2 15" xfId="2751"/>
     <cellStyle name="Обычный 34 2 16" xfId="2752"/>
     <cellStyle name="Обычный 34 2 17" xfId="2753"/>
     <cellStyle name="Обычный 34 2 18" xfId="2754"/>
     <cellStyle name="Обычный 34 2 19" xfId="2755"/>
     <cellStyle name="Обычный 34 2 2" xfId="2756"/>
     <cellStyle name="Обычный 34 2 20" xfId="2757"/>
     <cellStyle name="Обычный 34 2 21" xfId="2758"/>
     <cellStyle name="Обычный 34 2 22" xfId="2759"/>
     <cellStyle name="Обычный 34 2 23" xfId="2760"/>
     <cellStyle name="Обычный 34 2 24" xfId="2761"/>
     <cellStyle name="Обычный 34 2 25" xfId="2762"/>
     <cellStyle name="Обычный 34 2 26" xfId="2763"/>
     <cellStyle name="Обычный 34 2 27" xfId="2764"/>
     <cellStyle name="Обычный 34 2 28" xfId="2765"/>
     <cellStyle name="Обычный 34 2 29" xfId="2766"/>
     <cellStyle name="Обычный 34 2 3" xfId="2767"/>
     <cellStyle name="Обычный 34 2 30" xfId="2768"/>
     <cellStyle name="Обычный 34 2 31" xfId="2769"/>
     <cellStyle name="Обычный 34 2 32" xfId="2770"/>
     <cellStyle name="Обычный 34 2 33" xfId="2771"/>
     <cellStyle name="Обычный 34 2 34" xfId="2772"/>
     <cellStyle name="Обычный 34 2 35" xfId="2773"/>
     <cellStyle name="Обычный 34 2 36" xfId="2774"/>
     <cellStyle name="Обычный 34 2 37" xfId="2775"/>
     <cellStyle name="Обычный 34 2 38" xfId="13684"/>
     <cellStyle name="Обычный 34 2 4" xfId="2776"/>
     <cellStyle name="Обычный 34 2 5" xfId="2777"/>
     <cellStyle name="Обычный 34 2 6" xfId="2778"/>
     <cellStyle name="Обычный 34 2 7" xfId="2779"/>
     <cellStyle name="Обычный 34 2 8" xfId="2780"/>
     <cellStyle name="Обычный 34 2 9" xfId="2781"/>
     <cellStyle name="Обычный 34 3" xfId="2782"/>
     <cellStyle name="Обычный 34 4" xfId="2783"/>
     <cellStyle name="Обычный 34 5" xfId="2784"/>
     <cellStyle name="Обычный 34 6" xfId="2785"/>
     <cellStyle name="Обычный 34 7" xfId="20936"/>
     <cellStyle name="Обычный 34 8" xfId="20797"/>
     <cellStyle name="Обычный 34 9" xfId="20937"/>
     <cellStyle name="Обычный 35" xfId="13452"/>
+    <cellStyle name="Обычный 35 10" xfId="21303"/>
+    <cellStyle name="Обычный 35 11" xfId="21134"/>
+    <cellStyle name="Обычный 35 12" xfId="21120"/>
+    <cellStyle name="Обычный 35 13" xfId="23179"/>
+    <cellStyle name="Обычный 35 14" xfId="21020"/>
+    <cellStyle name="Обычный 35 15" xfId="23832"/>
     <cellStyle name="Обычный 35 2" xfId="2786"/>
     <cellStyle name="Обычный 35 2 10" xfId="2787"/>
     <cellStyle name="Обычный 35 2 11" xfId="2788"/>
     <cellStyle name="Обычный 35 2 12" xfId="2789"/>
     <cellStyle name="Обычный 35 2 13" xfId="2790"/>
     <cellStyle name="Обычный 35 2 14" xfId="2791"/>
     <cellStyle name="Обычный 35 2 15" xfId="2792"/>
     <cellStyle name="Обычный 35 2 16" xfId="2793"/>
     <cellStyle name="Обычный 35 2 17" xfId="2794"/>
     <cellStyle name="Обычный 35 2 18" xfId="2795"/>
     <cellStyle name="Обычный 35 2 19" xfId="2796"/>
     <cellStyle name="Обычный 35 2 2" xfId="2797"/>
     <cellStyle name="Обычный 35 2 20" xfId="2798"/>
     <cellStyle name="Обычный 35 2 21" xfId="2799"/>
     <cellStyle name="Обычный 35 2 22" xfId="2800"/>
     <cellStyle name="Обычный 35 2 23" xfId="2801"/>
     <cellStyle name="Обычный 35 2 24" xfId="2802"/>
     <cellStyle name="Обычный 35 2 25" xfId="2803"/>
     <cellStyle name="Обычный 35 2 26" xfId="2804"/>
     <cellStyle name="Обычный 35 2 27" xfId="2805"/>
     <cellStyle name="Обычный 35 2 28" xfId="2806"/>
     <cellStyle name="Обычный 35 2 29" xfId="2807"/>
     <cellStyle name="Обычный 35 2 3" xfId="2808"/>
     <cellStyle name="Обычный 35 2 30" xfId="2809"/>
     <cellStyle name="Обычный 35 2 31" xfId="2810"/>
     <cellStyle name="Обычный 35 2 32" xfId="2811"/>
     <cellStyle name="Обычный 35 2 33" xfId="2812"/>
     <cellStyle name="Обычный 35 2 34" xfId="2813"/>
     <cellStyle name="Обычный 35 2 35" xfId="2814"/>
     <cellStyle name="Обычный 35 2 36" xfId="2815"/>
     <cellStyle name="Обычный 35 2 37" xfId="2816"/>
     <cellStyle name="Обычный 35 2 38" xfId="13592"/>
     <cellStyle name="Обычный 35 2 4" xfId="2817"/>
     <cellStyle name="Обычный 35 2 5" xfId="2818"/>
     <cellStyle name="Обычный 35 2 6" xfId="2819"/>
     <cellStyle name="Обычный 35 2 7" xfId="2820"/>
     <cellStyle name="Обычный 35 2 8" xfId="2821"/>
     <cellStyle name="Обычный 35 2 9" xfId="2822"/>
     <cellStyle name="Обычный 35 3" xfId="2823"/>
     <cellStyle name="Обычный 35 4" xfId="2824"/>
     <cellStyle name="Обычный 35 5" xfId="2825"/>
     <cellStyle name="Обычный 35 6" xfId="2826"/>
     <cellStyle name="Обычный 35 7" xfId="20940"/>
     <cellStyle name="Обычный 35 8" xfId="20931"/>
     <cellStyle name="Обычный 35 9" xfId="20823"/>
     <cellStyle name="Обычный 36" xfId="13410"/>
+    <cellStyle name="Обычный 36 10" xfId="21309"/>
+    <cellStyle name="Обычный 36 11" xfId="21133"/>
+    <cellStyle name="Обычный 36 12" xfId="21034"/>
+    <cellStyle name="Обычный 36 13" xfId="23239"/>
+    <cellStyle name="Обычный 36 14" xfId="21067"/>
+    <cellStyle name="Обычный 36 15" xfId="21296"/>
     <cellStyle name="Обычный 36 2" xfId="2827"/>
     <cellStyle name="Обычный 36 2 10" xfId="2828"/>
     <cellStyle name="Обычный 36 2 11" xfId="2829"/>
     <cellStyle name="Обычный 36 2 12" xfId="2830"/>
     <cellStyle name="Обычный 36 2 13" xfId="2831"/>
     <cellStyle name="Обычный 36 2 14" xfId="2832"/>
     <cellStyle name="Обычный 36 2 15" xfId="2833"/>
     <cellStyle name="Обычный 36 2 16" xfId="2834"/>
     <cellStyle name="Обычный 36 2 17" xfId="2835"/>
     <cellStyle name="Обычный 36 2 18" xfId="2836"/>
     <cellStyle name="Обычный 36 2 19" xfId="2837"/>
     <cellStyle name="Обычный 36 2 2" xfId="2838"/>
     <cellStyle name="Обычный 36 2 20" xfId="2839"/>
     <cellStyle name="Обычный 36 2 21" xfId="2840"/>
     <cellStyle name="Обычный 36 2 22" xfId="2841"/>
     <cellStyle name="Обычный 36 2 23" xfId="2842"/>
     <cellStyle name="Обычный 36 2 24" xfId="2843"/>
     <cellStyle name="Обычный 36 2 25" xfId="2844"/>
     <cellStyle name="Обычный 36 2 26" xfId="2845"/>
     <cellStyle name="Обычный 36 2 27" xfId="2846"/>
     <cellStyle name="Обычный 36 2 28" xfId="2847"/>
     <cellStyle name="Обычный 36 2 29" xfId="2848"/>
     <cellStyle name="Обычный 36 2 3" xfId="2849"/>
     <cellStyle name="Обычный 36 2 30" xfId="2850"/>
     <cellStyle name="Обычный 36 2 31" xfId="2851"/>
     <cellStyle name="Обычный 36 2 32" xfId="2852"/>
     <cellStyle name="Обычный 36 2 33" xfId="2853"/>
     <cellStyle name="Обычный 36 2 34" xfId="2854"/>
     <cellStyle name="Обычный 36 2 35" xfId="2855"/>
     <cellStyle name="Обычный 36 2 36" xfId="2856"/>
     <cellStyle name="Обычный 36 2 37" xfId="2857"/>
     <cellStyle name="Обычный 36 2 38" xfId="13941"/>
     <cellStyle name="Обычный 36 2 4" xfId="2858"/>
     <cellStyle name="Обычный 36 2 5" xfId="2859"/>
     <cellStyle name="Обычный 36 2 6" xfId="2860"/>
     <cellStyle name="Обычный 36 2 7" xfId="2861"/>
     <cellStyle name="Обычный 36 2 8" xfId="2862"/>
     <cellStyle name="Обычный 36 2 9" xfId="2863"/>
     <cellStyle name="Обычный 36 3" xfId="2864"/>
     <cellStyle name="Обычный 36 4" xfId="2865"/>
     <cellStyle name="Обычный 36 5" xfId="2866"/>
     <cellStyle name="Обычный 36 6" xfId="2867"/>
     <cellStyle name="Обычный 36 7" xfId="20947"/>
     <cellStyle name="Обычный 36 8" xfId="20891"/>
     <cellStyle name="Обычный 36 9" xfId="20948"/>
     <cellStyle name="Обычный 37" xfId="10853"/>
+    <cellStyle name="Обычный 37 10" xfId="23852"/>
+    <cellStyle name="Обычный 37 11" xfId="23865"/>
+    <cellStyle name="Обычный 37 12" xfId="23873"/>
     <cellStyle name="Обычный 37 2" xfId="2868"/>
     <cellStyle name="Обычный 37 2 10" xfId="2869"/>
     <cellStyle name="Обычный 37 2 11" xfId="2870"/>
     <cellStyle name="Обычный 37 2 12" xfId="2871"/>
     <cellStyle name="Обычный 37 2 13" xfId="2872"/>
     <cellStyle name="Обычный 37 2 14" xfId="2873"/>
     <cellStyle name="Обычный 37 2 15" xfId="2874"/>
     <cellStyle name="Обычный 37 2 16" xfId="2875"/>
     <cellStyle name="Обычный 37 2 17" xfId="2876"/>
     <cellStyle name="Обычный 37 2 18" xfId="2877"/>
     <cellStyle name="Обычный 37 2 19" xfId="2878"/>
     <cellStyle name="Обычный 37 2 2" xfId="2879"/>
     <cellStyle name="Обычный 37 2 20" xfId="2880"/>
     <cellStyle name="Обычный 37 2 21" xfId="2881"/>
     <cellStyle name="Обычный 37 2 22" xfId="2882"/>
     <cellStyle name="Обычный 37 2 23" xfId="2883"/>
     <cellStyle name="Обычный 37 2 24" xfId="2884"/>
     <cellStyle name="Обычный 37 2 25" xfId="2885"/>
     <cellStyle name="Обычный 37 2 26" xfId="2886"/>
     <cellStyle name="Обычный 37 2 27" xfId="2887"/>
     <cellStyle name="Обычный 37 2 28" xfId="2888"/>
     <cellStyle name="Обычный 37 2 29" xfId="2889"/>
     <cellStyle name="Обычный 37 2 3" xfId="2890"/>
     <cellStyle name="Обычный 37 2 30" xfId="2891"/>
     <cellStyle name="Обычный 37 2 31" xfId="2892"/>
     <cellStyle name="Обычный 37 2 32" xfId="2893"/>
     <cellStyle name="Обычный 37 2 33" xfId="2894"/>
     <cellStyle name="Обычный 37 2 34" xfId="2895"/>
     <cellStyle name="Обычный 37 2 35" xfId="2896"/>
     <cellStyle name="Обычный 37 2 36" xfId="2897"/>
     <cellStyle name="Обычный 37 2 37" xfId="2898"/>
     <cellStyle name="Обычный 37 2 38" xfId="14222"/>
     <cellStyle name="Обычный 37 2 4" xfId="2899"/>
     <cellStyle name="Обычный 37 2 5" xfId="2900"/>
     <cellStyle name="Обычный 37 2 6" xfId="2901"/>
     <cellStyle name="Обычный 37 2 7" xfId="2902"/>
     <cellStyle name="Обычный 37 2 8" xfId="2903"/>
     <cellStyle name="Обычный 37 2 9" xfId="2904"/>
     <cellStyle name="Обычный 37 3" xfId="2905"/>
     <cellStyle name="Обычный 37 4" xfId="2906"/>
     <cellStyle name="Обычный 37 5" xfId="2907"/>
     <cellStyle name="Обычный 37 6" xfId="2908"/>
+    <cellStyle name="Обычный 37 7" xfId="23167"/>
+    <cellStyle name="Обычный 37 8" xfId="23749"/>
+    <cellStyle name="Обычный 37 9" xfId="23834"/>
     <cellStyle name="Обычный 38" xfId="10812"/>
+    <cellStyle name="Обычный 38 10" xfId="23731"/>
+    <cellStyle name="Обычный 38 11" xfId="23713"/>
+    <cellStyle name="Обычный 38 12" xfId="23746"/>
     <cellStyle name="Обычный 38 2" xfId="2909"/>
     <cellStyle name="Обычный 38 2 10" xfId="2910"/>
     <cellStyle name="Обычный 38 2 11" xfId="2911"/>
     <cellStyle name="Обычный 38 2 12" xfId="2912"/>
     <cellStyle name="Обычный 38 2 13" xfId="2913"/>
     <cellStyle name="Обычный 38 2 14" xfId="2914"/>
     <cellStyle name="Обычный 38 2 15" xfId="2915"/>
     <cellStyle name="Обычный 38 2 16" xfId="2916"/>
     <cellStyle name="Обычный 38 2 17" xfId="2917"/>
     <cellStyle name="Обычный 38 2 18" xfId="2918"/>
     <cellStyle name="Обычный 38 2 19" xfId="2919"/>
     <cellStyle name="Обычный 38 2 2" xfId="2920"/>
     <cellStyle name="Обычный 38 2 20" xfId="2921"/>
     <cellStyle name="Обычный 38 2 21" xfId="2922"/>
     <cellStyle name="Обычный 38 2 22" xfId="2923"/>
     <cellStyle name="Обычный 38 2 23" xfId="2924"/>
     <cellStyle name="Обычный 38 2 24" xfId="2925"/>
     <cellStyle name="Обычный 38 2 25" xfId="2926"/>
     <cellStyle name="Обычный 38 2 26" xfId="2927"/>
     <cellStyle name="Обычный 38 2 27" xfId="2928"/>
     <cellStyle name="Обычный 38 2 28" xfId="2929"/>
     <cellStyle name="Обычный 38 2 29" xfId="2930"/>
     <cellStyle name="Обычный 38 2 3" xfId="2931"/>
     <cellStyle name="Обычный 38 2 30" xfId="2932"/>
     <cellStyle name="Обычный 38 2 31" xfId="2933"/>
     <cellStyle name="Обычный 38 2 32" xfId="2934"/>
     <cellStyle name="Обычный 38 2 33" xfId="2935"/>
     <cellStyle name="Обычный 38 2 34" xfId="2936"/>
     <cellStyle name="Обычный 38 2 35" xfId="2937"/>
     <cellStyle name="Обычный 38 2 36" xfId="2938"/>
     <cellStyle name="Обычный 38 2 37" xfId="2939"/>
     <cellStyle name="Обычный 38 2 38" xfId="13734"/>
     <cellStyle name="Обычный 38 2 4" xfId="2940"/>
     <cellStyle name="Обычный 38 2 5" xfId="2941"/>
     <cellStyle name="Обычный 38 2 6" xfId="2942"/>
     <cellStyle name="Обычный 38 2 7" xfId="2943"/>
     <cellStyle name="Обычный 38 2 8" xfId="2944"/>
     <cellStyle name="Обычный 38 2 9" xfId="2945"/>
     <cellStyle name="Обычный 38 3" xfId="2946"/>
     <cellStyle name="Обычный 38 4" xfId="2947"/>
     <cellStyle name="Обычный 38 5" xfId="2948"/>
     <cellStyle name="Обычный 38 6" xfId="2949"/>
+    <cellStyle name="Обычный 38 7" xfId="23178"/>
+    <cellStyle name="Обычный 38 8" xfId="23752"/>
+    <cellStyle name="Обычный 38 9" xfId="21250"/>
     <cellStyle name="Обычный 39" xfId="13292"/>
+    <cellStyle name="Обычный 39 10" xfId="23757"/>
+    <cellStyle name="Обычный 39 11" xfId="23740"/>
+    <cellStyle name="Обычный 39 12" xfId="23734"/>
+    <cellStyle name="Обычный 39 13" xfId="23519"/>
+    <cellStyle name="Обычный 39 14" xfId="23846"/>
     <cellStyle name="Обычный 39 2" xfId="2950"/>
     <cellStyle name="Обычный 39 2 10" xfId="2951"/>
     <cellStyle name="Обычный 39 2 11" xfId="2952"/>
     <cellStyle name="Обычный 39 2 12" xfId="2953"/>
     <cellStyle name="Обычный 39 2 13" xfId="2954"/>
     <cellStyle name="Обычный 39 2 14" xfId="2955"/>
     <cellStyle name="Обычный 39 2 15" xfId="2956"/>
     <cellStyle name="Обычный 39 2 16" xfId="2957"/>
     <cellStyle name="Обычный 39 2 17" xfId="2958"/>
     <cellStyle name="Обычный 39 2 18" xfId="2959"/>
     <cellStyle name="Обычный 39 2 19" xfId="2960"/>
     <cellStyle name="Обычный 39 2 2" xfId="2961"/>
     <cellStyle name="Обычный 39 2 20" xfId="2962"/>
     <cellStyle name="Обычный 39 2 21" xfId="2963"/>
     <cellStyle name="Обычный 39 2 22" xfId="2964"/>
     <cellStyle name="Обычный 39 2 23" xfId="2965"/>
     <cellStyle name="Обычный 39 2 24" xfId="2966"/>
     <cellStyle name="Обычный 39 2 25" xfId="2967"/>
     <cellStyle name="Обычный 39 2 26" xfId="2968"/>
     <cellStyle name="Обычный 39 2 27" xfId="2969"/>
     <cellStyle name="Обычный 39 2 28" xfId="2970"/>
     <cellStyle name="Обычный 39 2 29" xfId="2971"/>
     <cellStyle name="Обычный 39 2 3" xfId="2972"/>
     <cellStyle name="Обычный 39 2 30" xfId="2973"/>
     <cellStyle name="Обычный 39 2 31" xfId="2974"/>
     <cellStyle name="Обычный 39 2 32" xfId="2975"/>
     <cellStyle name="Обычный 39 2 33" xfId="2976"/>
     <cellStyle name="Обычный 39 2 34" xfId="2977"/>
     <cellStyle name="Обычный 39 2 35" xfId="2978"/>
     <cellStyle name="Обычный 39 2 36" xfId="2979"/>
     <cellStyle name="Обычный 39 2 37" xfId="2980"/>
     <cellStyle name="Обычный 39 2 38" xfId="13811"/>
     <cellStyle name="Обычный 39 2 4" xfId="2981"/>
     <cellStyle name="Обычный 39 2 5" xfId="2982"/>
     <cellStyle name="Обычный 39 2 6" xfId="2983"/>
     <cellStyle name="Обычный 39 2 7" xfId="2984"/>
     <cellStyle name="Обычный 39 2 8" xfId="2985"/>
     <cellStyle name="Обычный 39 2 9" xfId="2986"/>
     <cellStyle name="Обычный 39 3" xfId="2987"/>
     <cellStyle name="Обычный 39 4" xfId="2988"/>
     <cellStyle name="Обычный 39 5" xfId="2989"/>
     <cellStyle name="Обычный 39 6" xfId="2990"/>
     <cellStyle name="Обычный 39 7" xfId="2991"/>
     <cellStyle name="Обычный 39 8" xfId="2992"/>
+    <cellStyle name="Обычный 39 9" xfId="23187"/>
     <cellStyle name="Обычный 4" xfId="7593"/>
     <cellStyle name="Обычный 4 10" xfId="13767"/>
     <cellStyle name="Обычный 4 10 2" xfId="14851"/>
     <cellStyle name="Обычный 4 10 3" xfId="15167"/>
     <cellStyle name="Обычный 4 10 4" xfId="15021"/>
     <cellStyle name="Обычный 4 10 5" xfId="17981"/>
     <cellStyle name="Обычный 4 10 6" xfId="17653"/>
     <cellStyle name="Обычный 4 100" xfId="20892"/>
+    <cellStyle name="Обычный 4 101" xfId="21003"/>
+    <cellStyle name="Обычный 4 102" xfId="21037"/>
+    <cellStyle name="Обычный 4 103" xfId="21331"/>
+    <cellStyle name="Обычный 4 104" xfId="23730"/>
+    <cellStyle name="Обычный 4 105" xfId="23520"/>
+    <cellStyle name="Обычный 4 106" xfId="23617"/>
     <cellStyle name="Обычный 4 11" xfId="7671"/>
     <cellStyle name="Обычный 4 11 2" xfId="15373"/>
     <cellStyle name="Обычный 4 11 3" xfId="15166"/>
     <cellStyle name="Обычный 4 11 4" xfId="14611"/>
     <cellStyle name="Обычный 4 11 5" xfId="14847"/>
     <cellStyle name="Обычный 4 11 6" xfId="17408"/>
     <cellStyle name="Обычный 4 12" xfId="14297"/>
     <cellStyle name="Обычный 4 12 2" xfId="15371"/>
     <cellStyle name="Обычный 4 12 3" xfId="17722"/>
     <cellStyle name="Обычный 4 12 4" xfId="17499"/>
     <cellStyle name="Обычный 4 12 5" xfId="16966"/>
     <cellStyle name="Обычный 4 12 6" xfId="17274"/>
     <cellStyle name="Обычный 4 13" xfId="14300"/>
     <cellStyle name="Обычный 4 13 2" xfId="15368"/>
     <cellStyle name="Обычный 4 13 3" xfId="15164"/>
     <cellStyle name="Обычный 4 13 4" xfId="15016"/>
     <cellStyle name="Обычный 4 13 5" xfId="16974"/>
     <cellStyle name="Обычный 4 13 6" xfId="14784"/>
     <cellStyle name="Обычный 4 14" xfId="14303"/>
     <cellStyle name="Обычный 4 14 2" xfId="17962"/>
     <cellStyle name="Обычный 4 14 3" xfId="18373"/>
     <cellStyle name="Обычный 4 14 4" xfId="15014"/>
     <cellStyle name="Обычный 4 14 5" xfId="17220"/>
     <cellStyle name="Обычный 4 14 6" xfId="17735"/>
     <cellStyle name="Обычный 4 15" xfId="14306"/>
@@ -34771,51 +40669,57 @@
     <cellStyle name="Обычный 4 2 26" xfId="3011"/>
     <cellStyle name="Обычный 4 2 27" xfId="3012"/>
     <cellStyle name="Обычный 4 2 28" xfId="3013"/>
     <cellStyle name="Обычный 4 2 29" xfId="3014"/>
     <cellStyle name="Обычный 4 2 3" xfId="3015"/>
     <cellStyle name="Обычный 4 2 30" xfId="3016"/>
     <cellStyle name="Обычный 4 2 31" xfId="3017"/>
     <cellStyle name="Обычный 4 2 32" xfId="3018"/>
     <cellStyle name="Обычный 4 2 33" xfId="3019"/>
     <cellStyle name="Обычный 4 2 34" xfId="3020"/>
     <cellStyle name="Обычный 4 2 35" xfId="3021"/>
     <cellStyle name="Обычный 4 2 36" xfId="3022"/>
     <cellStyle name="Обычный 4 2 37" xfId="3023"/>
     <cellStyle name="Обычный 4 2 38" xfId="7857"/>
     <cellStyle name="Обычный 4 2 39" xfId="13998"/>
     <cellStyle name="Обычный 4 2 4" xfId="3024"/>
     <cellStyle name="Обычный 4 2 40" xfId="14075"/>
     <cellStyle name="Обычный 4 2 41" xfId="14149"/>
     <cellStyle name="Обычный 4 2 42" xfId="14226"/>
     <cellStyle name="Обычный 4 2 43" xfId="7724"/>
     <cellStyle name="Обычный 4 2 44" xfId="15418"/>
     <cellStyle name="Обычный 4 2 45" xfId="15207"/>
     <cellStyle name="Обычный 4 2 46" xfId="14550"/>
     <cellStyle name="Обычный 4 2 47" xfId="14945"/>
     <cellStyle name="Обычный 4 2 48" xfId="17919"/>
+    <cellStyle name="Обычный 4 2 49" xfId="22974"/>
     <cellStyle name="Обычный 4 2 5" xfId="3025"/>
+    <cellStyle name="Обычный 4 2 50" xfId="23710"/>
+    <cellStyle name="Обычный 4 2 51" xfId="23754"/>
+    <cellStyle name="Обычный 4 2 52" xfId="21270"/>
+    <cellStyle name="Обычный 4 2 53" xfId="23844"/>
+    <cellStyle name="Обычный 4 2 54" xfId="23860"/>
     <cellStyle name="Обычный 4 2 6" xfId="3026"/>
     <cellStyle name="Обычный 4 2 7" xfId="3027"/>
     <cellStyle name="Обычный 4 2 8" xfId="3028"/>
     <cellStyle name="Обычный 4 2 9" xfId="3029"/>
     <cellStyle name="Обычный 4 20" xfId="14323"/>
     <cellStyle name="Обычный 4 20 2" xfId="16701"/>
     <cellStyle name="Обычный 4 20 3" xfId="15155"/>
     <cellStyle name="Обычный 4 20 4" xfId="15009"/>
     <cellStyle name="Обычный 4 20 5" xfId="14795"/>
     <cellStyle name="Обычный 4 20 6" xfId="17546"/>
     <cellStyle name="Обычный 4 21" xfId="14324"/>
     <cellStyle name="Обычный 4 21 2" xfId="18595"/>
     <cellStyle name="Обычный 4 21 3" xfId="15153"/>
     <cellStyle name="Обычный 4 21 4" xfId="17892"/>
     <cellStyle name="Обычный 4 21 5" xfId="17810"/>
     <cellStyle name="Обычный 4 21 6" xfId="14859"/>
     <cellStyle name="Обычный 4 22" xfId="14328"/>
     <cellStyle name="Обычный 4 22 2" xfId="18591"/>
     <cellStyle name="Обычный 4 22 3" xfId="15152"/>
     <cellStyle name="Обычный 4 22 4" xfId="14822"/>
     <cellStyle name="Обычный 4 22 5" xfId="18224"/>
     <cellStyle name="Обычный 4 22 6" xfId="16811"/>
     <cellStyle name="Обычный 4 23" xfId="14330"/>
     <cellStyle name="Обычный 4 23 2" xfId="17478"/>
     <cellStyle name="Обычный 4 23 3" xfId="14490"/>
@@ -34979,180 +40883,198 @@
     <cellStyle name="Обычный 4 82" xfId="15259"/>
     <cellStyle name="Обычный 4 83" xfId="14747"/>
     <cellStyle name="Обычный 4 84" xfId="15256"/>
     <cellStyle name="Обычный 4 85" xfId="15253"/>
     <cellStyle name="Обычный 4 86" xfId="15251"/>
     <cellStyle name="Обычный 4 87" xfId="15248"/>
     <cellStyle name="Обычный 4 88" xfId="18148"/>
     <cellStyle name="Обычный 4 89" xfId="15250"/>
     <cellStyle name="Обычный 4 9" xfId="13763"/>
     <cellStyle name="Обычный 4 9 2" xfId="16853"/>
     <cellStyle name="Обычный 4 9 3" xfId="15169"/>
     <cellStyle name="Обычный 4 9 4" xfId="15023"/>
     <cellStyle name="Обычный 4 9 5" xfId="18298"/>
     <cellStyle name="Обычный 4 9 6" xfId="18409"/>
     <cellStyle name="Обычный 4 90" xfId="15242"/>
     <cellStyle name="Обычный 4 91" xfId="15239"/>
     <cellStyle name="Обычный 4 92" xfId="18308"/>
     <cellStyle name="Обычный 4 93" xfId="16103"/>
     <cellStyle name="Обычный 4 94" xfId="14414"/>
     <cellStyle name="Обычный 4 95" xfId="15792"/>
     <cellStyle name="Обычный 4 96" xfId="14986"/>
     <cellStyle name="Обычный 4 97" xfId="17134"/>
     <cellStyle name="Обычный 4 98" xfId="20773"/>
     <cellStyle name="Обычный 4 99" xfId="20927"/>
     <cellStyle name="Обычный 40" xfId="13244"/>
+    <cellStyle name="Обычный 40 10" xfId="23762"/>
+    <cellStyle name="Обычный 40 11" xfId="21027"/>
+    <cellStyle name="Обычный 40 12" xfId="23624"/>
+    <cellStyle name="Обычный 40 13" xfId="21209"/>
+    <cellStyle name="Обычный 40 14" xfId="23807"/>
     <cellStyle name="Обычный 40 2" xfId="3034"/>
     <cellStyle name="Обычный 40 2 10" xfId="3035"/>
     <cellStyle name="Обычный 40 2 11" xfId="3036"/>
     <cellStyle name="Обычный 40 2 12" xfId="3037"/>
     <cellStyle name="Обычный 40 2 13" xfId="3038"/>
     <cellStyle name="Обычный 40 2 14" xfId="3039"/>
     <cellStyle name="Обычный 40 2 15" xfId="3040"/>
     <cellStyle name="Обычный 40 2 16" xfId="3041"/>
     <cellStyle name="Обычный 40 2 17" xfId="3042"/>
     <cellStyle name="Обычный 40 2 18" xfId="3043"/>
     <cellStyle name="Обычный 40 2 19" xfId="3044"/>
     <cellStyle name="Обычный 40 2 2" xfId="3045"/>
     <cellStyle name="Обычный 40 2 20" xfId="3046"/>
     <cellStyle name="Обычный 40 2 21" xfId="3047"/>
     <cellStyle name="Обычный 40 2 22" xfId="3048"/>
     <cellStyle name="Обычный 40 2 23" xfId="3049"/>
     <cellStyle name="Обычный 40 2 24" xfId="3050"/>
     <cellStyle name="Обычный 40 2 25" xfId="3051"/>
     <cellStyle name="Обычный 40 2 26" xfId="3052"/>
     <cellStyle name="Обычный 40 2 27" xfId="3053"/>
     <cellStyle name="Обычный 40 2 28" xfId="3054"/>
     <cellStyle name="Обычный 40 2 29" xfId="3055"/>
     <cellStyle name="Обычный 40 2 3" xfId="3056"/>
     <cellStyle name="Обычный 40 2 30" xfId="3057"/>
     <cellStyle name="Обычный 40 2 31" xfId="3058"/>
     <cellStyle name="Обычный 40 2 32" xfId="3059"/>
     <cellStyle name="Обычный 40 2 33" xfId="3060"/>
     <cellStyle name="Обычный 40 2 34" xfId="3061"/>
     <cellStyle name="Обычный 40 2 35" xfId="3062"/>
     <cellStyle name="Обычный 40 2 36" xfId="3063"/>
     <cellStyle name="Обычный 40 2 37" xfId="3064"/>
     <cellStyle name="Обычный 40 2 38" xfId="13552"/>
     <cellStyle name="Обычный 40 2 4" xfId="3065"/>
     <cellStyle name="Обычный 40 2 5" xfId="3066"/>
     <cellStyle name="Обычный 40 2 6" xfId="3067"/>
     <cellStyle name="Обычный 40 2 7" xfId="3068"/>
     <cellStyle name="Обычный 40 2 8" xfId="3069"/>
     <cellStyle name="Обычный 40 2 9" xfId="3070"/>
     <cellStyle name="Обычный 40 3" xfId="3071"/>
     <cellStyle name="Обычный 40 4" xfId="3072"/>
     <cellStyle name="Обычный 40 5" xfId="3073"/>
     <cellStyle name="Обычный 40 6" xfId="3074"/>
     <cellStyle name="Обычный 40 7" xfId="3075"/>
     <cellStyle name="Обычный 40 8" xfId="3076"/>
+    <cellStyle name="Обычный 40 9" xfId="23193"/>
     <cellStyle name="Обычный 41" xfId="13203"/>
+    <cellStyle name="Обычный 41 10" xfId="23628"/>
+    <cellStyle name="Обычный 41 11" xfId="23796"/>
+    <cellStyle name="Обычный 41 12" xfId="21161"/>
     <cellStyle name="Обычный 41 2" xfId="3077"/>
     <cellStyle name="Обычный 41 2 10" xfId="3078"/>
     <cellStyle name="Обычный 41 2 11" xfId="3079"/>
     <cellStyle name="Обычный 41 2 12" xfId="3080"/>
     <cellStyle name="Обычный 41 2 13" xfId="3081"/>
     <cellStyle name="Обычный 41 2 14" xfId="3082"/>
     <cellStyle name="Обычный 41 2 15" xfId="3083"/>
     <cellStyle name="Обычный 41 2 16" xfId="3084"/>
     <cellStyle name="Обычный 41 2 17" xfId="3085"/>
     <cellStyle name="Обычный 41 2 18" xfId="3086"/>
     <cellStyle name="Обычный 41 2 19" xfId="3087"/>
     <cellStyle name="Обычный 41 2 2" xfId="3088"/>
     <cellStyle name="Обычный 41 2 20" xfId="3089"/>
     <cellStyle name="Обычный 41 2 21" xfId="3090"/>
     <cellStyle name="Обычный 41 2 22" xfId="3091"/>
     <cellStyle name="Обычный 41 2 23" xfId="3092"/>
     <cellStyle name="Обычный 41 2 24" xfId="3093"/>
     <cellStyle name="Обычный 41 2 25" xfId="3094"/>
     <cellStyle name="Обычный 41 2 26" xfId="3095"/>
     <cellStyle name="Обычный 41 2 27" xfId="3096"/>
     <cellStyle name="Обычный 41 2 28" xfId="3097"/>
     <cellStyle name="Обычный 41 2 29" xfId="3098"/>
     <cellStyle name="Обычный 41 2 3" xfId="3099"/>
     <cellStyle name="Обычный 41 2 30" xfId="3100"/>
     <cellStyle name="Обычный 41 2 31" xfId="3101"/>
     <cellStyle name="Обычный 41 2 32" xfId="3102"/>
     <cellStyle name="Обычный 41 2 33" xfId="3103"/>
     <cellStyle name="Обычный 41 2 34" xfId="3104"/>
     <cellStyle name="Обычный 41 2 35" xfId="3105"/>
     <cellStyle name="Обычный 41 2 36" xfId="3106"/>
     <cellStyle name="Обычный 41 2 37" xfId="3107"/>
     <cellStyle name="Обычный 41 2 38" xfId="7652"/>
     <cellStyle name="Обычный 41 2 4" xfId="3108"/>
     <cellStyle name="Обычный 41 2 5" xfId="3109"/>
     <cellStyle name="Обычный 41 2 6" xfId="3110"/>
     <cellStyle name="Обычный 41 2 7" xfId="3111"/>
     <cellStyle name="Обычный 41 2 8" xfId="3112"/>
     <cellStyle name="Обычный 41 2 9" xfId="3113"/>
     <cellStyle name="Обычный 41 3" xfId="3114"/>
     <cellStyle name="Обычный 41 4" xfId="3115"/>
     <cellStyle name="Обычный 41 5" xfId="3116"/>
     <cellStyle name="Обычный 41 6" xfId="3117"/>
+    <cellStyle name="Обычный 41 7" xfId="23205"/>
+    <cellStyle name="Обычный 41 8" xfId="23771"/>
+    <cellStyle name="Обычный 41 9" xfId="21240"/>
     <cellStyle name="Обычный 42" xfId="13161"/>
+    <cellStyle name="Обычный 42 10" xfId="21053"/>
+    <cellStyle name="Обычный 42 11" xfId="21077"/>
+    <cellStyle name="Обычный 42 12" xfId="21096"/>
     <cellStyle name="Обычный 42 2" xfId="3118"/>
     <cellStyle name="Обычный 42 2 10" xfId="3119"/>
     <cellStyle name="Обычный 42 2 11" xfId="3120"/>
     <cellStyle name="Обычный 42 2 12" xfId="3121"/>
     <cellStyle name="Обычный 42 2 13" xfId="3122"/>
     <cellStyle name="Обычный 42 2 14" xfId="3123"/>
     <cellStyle name="Обычный 42 2 15" xfId="3124"/>
     <cellStyle name="Обычный 42 2 16" xfId="3125"/>
     <cellStyle name="Обычный 42 2 17" xfId="3126"/>
     <cellStyle name="Обычный 42 2 18" xfId="3127"/>
     <cellStyle name="Обычный 42 2 19" xfId="3128"/>
     <cellStyle name="Обычный 42 2 2" xfId="3129"/>
     <cellStyle name="Обычный 42 2 20" xfId="3130"/>
     <cellStyle name="Обычный 42 2 21" xfId="3131"/>
     <cellStyle name="Обычный 42 2 22" xfId="3132"/>
     <cellStyle name="Обычный 42 2 23" xfId="3133"/>
     <cellStyle name="Обычный 42 2 24" xfId="3134"/>
     <cellStyle name="Обычный 42 2 25" xfId="3135"/>
     <cellStyle name="Обычный 42 2 26" xfId="3136"/>
     <cellStyle name="Обычный 42 2 27" xfId="3137"/>
     <cellStyle name="Обычный 42 2 28" xfId="3138"/>
     <cellStyle name="Обычный 42 2 29" xfId="3139"/>
     <cellStyle name="Обычный 42 2 3" xfId="3140"/>
     <cellStyle name="Обычный 42 2 30" xfId="3141"/>
     <cellStyle name="Обычный 42 2 31" xfId="3142"/>
     <cellStyle name="Обычный 42 2 32" xfId="3143"/>
     <cellStyle name="Обычный 42 2 33" xfId="3144"/>
     <cellStyle name="Обычный 42 2 34" xfId="3145"/>
     <cellStyle name="Обычный 42 2 35" xfId="3146"/>
     <cellStyle name="Обычный 42 2 36" xfId="3147"/>
     <cellStyle name="Обычный 42 2 37" xfId="3148"/>
     <cellStyle name="Обычный 42 2 38" xfId="7691"/>
     <cellStyle name="Обычный 42 2 4" xfId="3149"/>
     <cellStyle name="Обычный 42 2 5" xfId="3150"/>
     <cellStyle name="Обычный 42 2 6" xfId="3151"/>
     <cellStyle name="Обычный 42 2 7" xfId="3152"/>
     <cellStyle name="Обычный 42 2 8" xfId="3153"/>
     <cellStyle name="Обычный 42 2 9" xfId="3154"/>
     <cellStyle name="Обычный 42 3" xfId="3155"/>
     <cellStyle name="Обычный 42 4" xfId="3156"/>
     <cellStyle name="Обычный 42 5" xfId="3157"/>
     <cellStyle name="Обычный 42 6" xfId="3158"/>
+    <cellStyle name="Обычный 42 7" xfId="23214"/>
+    <cellStyle name="Обычный 42 8" xfId="23775"/>
+    <cellStyle name="Обычный 42 9" xfId="21028"/>
     <cellStyle name="Обычный 43" xfId="13119"/>
     <cellStyle name="Обычный 43 10" xfId="3159"/>
     <cellStyle name="Обычный 43 11" xfId="3160"/>
     <cellStyle name="Обычный 43 12" xfId="3161"/>
     <cellStyle name="Обычный 43 13" xfId="3162"/>
     <cellStyle name="Обычный 43 14" xfId="3163"/>
     <cellStyle name="Обычный 43 15" xfId="3164"/>
     <cellStyle name="Обычный 43 16" xfId="3165"/>
     <cellStyle name="Обычный 43 17" xfId="3166"/>
     <cellStyle name="Обычный 43 18" xfId="3167"/>
     <cellStyle name="Обычный 43 19" xfId="3168"/>
     <cellStyle name="Обычный 43 2" xfId="3169"/>
     <cellStyle name="Обычный 43 2 10" xfId="3170"/>
     <cellStyle name="Обычный 43 2 11" xfId="3171"/>
     <cellStyle name="Обычный 43 2 12" xfId="3172"/>
     <cellStyle name="Обычный 43 2 13" xfId="3173"/>
     <cellStyle name="Обычный 43 2 14" xfId="3174"/>
     <cellStyle name="Обычный 43 2 15" xfId="3175"/>
     <cellStyle name="Обычный 43 2 16" xfId="3176"/>
     <cellStyle name="Обычный 43 2 17" xfId="3177"/>
     <cellStyle name="Обычный 43 2 18" xfId="3178"/>
     <cellStyle name="Обычный 43 2 19" xfId="3179"/>
     <cellStyle name="Обычный 43 2 2" xfId="3180"/>
     <cellStyle name="Обычный 43 2 20" xfId="3181"/>
     <cellStyle name="Обычный 43 2 21" xfId="3182"/>
@@ -35170,228 +41092,258 @@
     <cellStyle name="Обычный 43 2 32" xfId="3194"/>
     <cellStyle name="Обычный 43 2 33" xfId="3195"/>
     <cellStyle name="Обычный 43 2 34" xfId="3196"/>
     <cellStyle name="Обычный 43 2 35" xfId="3197"/>
     <cellStyle name="Обычный 43 2 36" xfId="3198"/>
     <cellStyle name="Обычный 43 2 37" xfId="3199"/>
     <cellStyle name="Обычный 43 2 38" xfId="13637"/>
     <cellStyle name="Обычный 43 2 4" xfId="3200"/>
     <cellStyle name="Обычный 43 2 5" xfId="3201"/>
     <cellStyle name="Обычный 43 2 6" xfId="3202"/>
     <cellStyle name="Обычный 43 2 7" xfId="3203"/>
     <cellStyle name="Обычный 43 2 8" xfId="3204"/>
     <cellStyle name="Обычный 43 2 9" xfId="3205"/>
     <cellStyle name="Обычный 43 20" xfId="3206"/>
     <cellStyle name="Обычный 43 21" xfId="3207"/>
     <cellStyle name="Обычный 43 22" xfId="3208"/>
     <cellStyle name="Обычный 43 23" xfId="3209"/>
     <cellStyle name="Обычный 43 24" xfId="3210"/>
     <cellStyle name="Обычный 43 25" xfId="3211"/>
     <cellStyle name="Обычный 43 26" xfId="3212"/>
     <cellStyle name="Обычный 43 27" xfId="3213"/>
     <cellStyle name="Обычный 43 28" xfId="3214"/>
     <cellStyle name="Обычный 43 29" xfId="3215"/>
     <cellStyle name="Обычный 43 3" xfId="3216"/>
     <cellStyle name="Обычный 43 30" xfId="7755"/>
+    <cellStyle name="Обычный 43 31" xfId="23224"/>
+    <cellStyle name="Обычный 43 32" xfId="23777"/>
+    <cellStyle name="Обычный 43 33" xfId="21241"/>
+    <cellStyle name="Обычный 43 34" xfId="23632"/>
+    <cellStyle name="Обычный 43 35" xfId="21147"/>
+    <cellStyle name="Обычный 43 36" xfId="23768"/>
     <cellStyle name="Обычный 43 4" xfId="3217"/>
     <cellStyle name="Обычный 43 5" xfId="3218"/>
     <cellStyle name="Обычный 43 6" xfId="3219"/>
     <cellStyle name="Обычный 43 7" xfId="3220"/>
     <cellStyle name="Обычный 43 8" xfId="3221"/>
     <cellStyle name="Обычный 43 9" xfId="3222"/>
     <cellStyle name="Обычный 44" xfId="13077"/>
+    <cellStyle name="Обычный 44 10" xfId="23633"/>
+    <cellStyle name="Обычный 44 11" xfId="23588"/>
+    <cellStyle name="Обычный 44 12" xfId="23601"/>
     <cellStyle name="Обычный 44 2" xfId="3223"/>
     <cellStyle name="Обычный 44 2 10" xfId="3224"/>
     <cellStyle name="Обычный 44 2 11" xfId="3225"/>
     <cellStyle name="Обычный 44 2 12" xfId="3226"/>
     <cellStyle name="Обычный 44 2 13" xfId="3227"/>
     <cellStyle name="Обычный 44 2 14" xfId="3228"/>
     <cellStyle name="Обычный 44 2 15" xfId="3229"/>
     <cellStyle name="Обычный 44 2 16" xfId="3230"/>
     <cellStyle name="Обычный 44 2 17" xfId="3231"/>
     <cellStyle name="Обычный 44 2 18" xfId="3232"/>
     <cellStyle name="Обычный 44 2 19" xfId="3233"/>
     <cellStyle name="Обычный 44 2 2" xfId="3234"/>
     <cellStyle name="Обычный 44 2 20" xfId="3235"/>
     <cellStyle name="Обычный 44 2 21" xfId="3236"/>
     <cellStyle name="Обычный 44 2 22" xfId="3237"/>
     <cellStyle name="Обычный 44 2 23" xfId="3238"/>
     <cellStyle name="Обычный 44 2 24" xfId="3239"/>
     <cellStyle name="Обычный 44 2 25" xfId="3240"/>
     <cellStyle name="Обычный 44 2 26" xfId="3241"/>
     <cellStyle name="Обычный 44 2 27" xfId="3242"/>
     <cellStyle name="Обычный 44 2 28" xfId="3243"/>
     <cellStyle name="Обычный 44 2 29" xfId="3244"/>
     <cellStyle name="Обычный 44 2 3" xfId="3245"/>
     <cellStyle name="Обычный 44 2 30" xfId="3246"/>
     <cellStyle name="Обычный 44 2 31" xfId="3247"/>
     <cellStyle name="Обычный 44 2 32" xfId="3248"/>
     <cellStyle name="Обычный 44 2 33" xfId="3249"/>
     <cellStyle name="Обычный 44 2 34" xfId="3250"/>
     <cellStyle name="Обычный 44 2 35" xfId="3251"/>
     <cellStyle name="Обычный 44 2 36" xfId="3252"/>
     <cellStyle name="Обычный 44 2 37" xfId="3253"/>
     <cellStyle name="Обычный 44 2 38" xfId="13813"/>
     <cellStyle name="Обычный 44 2 4" xfId="3254"/>
     <cellStyle name="Обычный 44 2 5" xfId="3255"/>
     <cellStyle name="Обычный 44 2 6" xfId="3256"/>
     <cellStyle name="Обычный 44 2 7" xfId="3257"/>
     <cellStyle name="Обычный 44 2 8" xfId="3258"/>
     <cellStyle name="Обычный 44 2 9" xfId="3259"/>
     <cellStyle name="Обычный 44 3" xfId="3260"/>
     <cellStyle name="Обычный 44 4" xfId="3261"/>
     <cellStyle name="Обычный 44 5" xfId="3262"/>
     <cellStyle name="Обычный 44 6" xfId="3263"/>
+    <cellStyle name="Обычный 44 7" xfId="23234"/>
+    <cellStyle name="Обычный 44 8" xfId="23783"/>
+    <cellStyle name="Обычный 44 9" xfId="21029"/>
     <cellStyle name="Обычный 45" xfId="10770"/>
+    <cellStyle name="Обычный 45 10" xfId="23869"/>
+    <cellStyle name="Обычный 45 11" xfId="23877"/>
     <cellStyle name="Обычный 45 2" xfId="3264"/>
     <cellStyle name="Обычный 45 2 2" xfId="3265"/>
     <cellStyle name="Обычный 45 2 2 10" xfId="3266"/>
     <cellStyle name="Обычный 45 2 2 11" xfId="3267"/>
     <cellStyle name="Обычный 45 2 2 12" xfId="3268"/>
     <cellStyle name="Обычный 45 2 2 13" xfId="3269"/>
     <cellStyle name="Обычный 45 2 2 14" xfId="3270"/>
     <cellStyle name="Обычный 45 2 2 15" xfId="3271"/>
     <cellStyle name="Обычный 45 2 2 16" xfId="3272"/>
     <cellStyle name="Обычный 45 2 2 17" xfId="3273"/>
     <cellStyle name="Обычный 45 2 2 18" xfId="3274"/>
     <cellStyle name="Обычный 45 2 2 19" xfId="3275"/>
     <cellStyle name="Обычный 45 2 2 2" xfId="3276"/>
     <cellStyle name="Обычный 45 2 2 20" xfId="3277"/>
     <cellStyle name="Обычный 45 2 2 21" xfId="3278"/>
     <cellStyle name="Обычный 45 2 2 22" xfId="3279"/>
     <cellStyle name="Обычный 45 2 2 23" xfId="3280"/>
     <cellStyle name="Обычный 45 2 2 24" xfId="3281"/>
     <cellStyle name="Обычный 45 2 2 25" xfId="3282"/>
     <cellStyle name="Обычный 45 2 2 26" xfId="3283"/>
     <cellStyle name="Обычный 45 2 2 27" xfId="3284"/>
     <cellStyle name="Обычный 45 2 2 28" xfId="3285"/>
     <cellStyle name="Обычный 45 2 2 29" xfId="3286"/>
     <cellStyle name="Обычный 45 2 2 3" xfId="3287"/>
     <cellStyle name="Обычный 45 2 2 30" xfId="3288"/>
     <cellStyle name="Обычный 45 2 2 31" xfId="3289"/>
     <cellStyle name="Обычный 45 2 2 32" xfId="3290"/>
     <cellStyle name="Обычный 45 2 2 33" xfId="3291"/>
     <cellStyle name="Обычный 45 2 2 34" xfId="3292"/>
     <cellStyle name="Обычный 45 2 2 35" xfId="3293"/>
     <cellStyle name="Обычный 45 2 2 36" xfId="3294"/>
     <cellStyle name="Обычный 45 2 2 37" xfId="3295"/>
     <cellStyle name="Обычный 45 2 2 38" xfId="7696"/>
     <cellStyle name="Обычный 45 2 2 4" xfId="3296"/>
     <cellStyle name="Обычный 45 2 2 5" xfId="3297"/>
     <cellStyle name="Обычный 45 2 2 6" xfId="3298"/>
     <cellStyle name="Обычный 45 2 2 7" xfId="3299"/>
     <cellStyle name="Обычный 45 2 2 8" xfId="3300"/>
     <cellStyle name="Обычный 45 2 2 9" xfId="3301"/>
     <cellStyle name="Обычный 45 3" xfId="3302"/>
     <cellStyle name="Обычный 45 4" xfId="3303"/>
     <cellStyle name="Обычный 45 5" xfId="3304"/>
+    <cellStyle name="Обычный 45 6" xfId="23246"/>
+    <cellStyle name="Обычный 45 7" xfId="23787"/>
+    <cellStyle name="Обычный 45 8" xfId="23841"/>
+    <cellStyle name="Обычный 45 9" xfId="23857"/>
     <cellStyle name="Обычный 46" xfId="13000"/>
+    <cellStyle name="Обычный 46 10" xfId="23725"/>
+    <cellStyle name="Обычный 46 11" xfId="21008"/>
+    <cellStyle name="Обычный 46 12" xfId="21057"/>
     <cellStyle name="Обычный 46 2" xfId="3305"/>
     <cellStyle name="Обычный 46 2 10" xfId="3306"/>
     <cellStyle name="Обычный 46 2 11" xfId="3307"/>
     <cellStyle name="Обычный 46 2 12" xfId="3308"/>
     <cellStyle name="Обычный 46 2 13" xfId="3309"/>
     <cellStyle name="Обычный 46 2 14" xfId="3310"/>
     <cellStyle name="Обычный 46 2 15" xfId="3311"/>
     <cellStyle name="Обычный 46 2 16" xfId="3312"/>
     <cellStyle name="Обычный 46 2 17" xfId="3313"/>
     <cellStyle name="Обычный 46 2 18" xfId="3314"/>
     <cellStyle name="Обычный 46 2 19" xfId="3315"/>
     <cellStyle name="Обычный 46 2 2" xfId="3316"/>
     <cellStyle name="Обычный 46 2 20" xfId="3317"/>
     <cellStyle name="Обычный 46 2 21" xfId="3318"/>
     <cellStyle name="Обычный 46 2 22" xfId="3319"/>
     <cellStyle name="Обычный 46 2 23" xfId="3320"/>
     <cellStyle name="Обычный 46 2 24" xfId="3321"/>
     <cellStyle name="Обычный 46 2 25" xfId="3322"/>
     <cellStyle name="Обычный 46 2 26" xfId="3323"/>
     <cellStyle name="Обычный 46 2 27" xfId="3324"/>
     <cellStyle name="Обычный 46 2 28" xfId="3325"/>
     <cellStyle name="Обычный 46 2 29" xfId="3326"/>
     <cellStyle name="Обычный 46 2 3" xfId="3327"/>
     <cellStyle name="Обычный 46 2 30" xfId="3328"/>
     <cellStyle name="Обычный 46 2 31" xfId="3329"/>
     <cellStyle name="Обычный 46 2 32" xfId="3330"/>
     <cellStyle name="Обычный 46 2 33" xfId="3331"/>
     <cellStyle name="Обычный 46 2 34" xfId="3332"/>
     <cellStyle name="Обычный 46 2 35" xfId="3333"/>
     <cellStyle name="Обычный 46 2 36" xfId="3334"/>
     <cellStyle name="Обычный 46 2 37" xfId="3335"/>
     <cellStyle name="Обычный 46 2 38" xfId="13965"/>
     <cellStyle name="Обычный 46 2 4" xfId="3336"/>
     <cellStyle name="Обычный 46 2 5" xfId="3337"/>
     <cellStyle name="Обычный 46 2 6" xfId="3338"/>
     <cellStyle name="Обычный 46 2 7" xfId="3339"/>
     <cellStyle name="Обычный 46 2 8" xfId="3340"/>
     <cellStyle name="Обычный 46 2 9" xfId="3341"/>
     <cellStyle name="Обычный 46 3" xfId="3342"/>
     <cellStyle name="Обычный 46 4" xfId="3343"/>
     <cellStyle name="Обычный 46 5" xfId="3344"/>
     <cellStyle name="Обычный 46 6" xfId="3345"/>
+    <cellStyle name="Обычный 46 7" xfId="23255"/>
+    <cellStyle name="Обычный 46 8" xfId="23794"/>
+    <cellStyle name="Обычный 46 9" xfId="21127"/>
     <cellStyle name="Обычный 47" xfId="10734"/>
+    <cellStyle name="Обычный 47 10" xfId="23638"/>
+    <cellStyle name="Обычный 47 11" xfId="23584"/>
+    <cellStyle name="Обычный 47 12" xfId="21099"/>
     <cellStyle name="Обычный 47 2" xfId="3346"/>
     <cellStyle name="Обычный 47 2 10" xfId="3347"/>
     <cellStyle name="Обычный 47 2 11" xfId="3348"/>
     <cellStyle name="Обычный 47 2 12" xfId="3349"/>
     <cellStyle name="Обычный 47 2 13" xfId="3350"/>
     <cellStyle name="Обычный 47 2 14" xfId="3351"/>
     <cellStyle name="Обычный 47 2 15" xfId="3352"/>
     <cellStyle name="Обычный 47 2 16" xfId="3353"/>
     <cellStyle name="Обычный 47 2 17" xfId="3354"/>
     <cellStyle name="Обычный 47 2 18" xfId="3355"/>
     <cellStyle name="Обычный 47 2 19" xfId="3356"/>
     <cellStyle name="Обычный 47 2 2" xfId="3357"/>
     <cellStyle name="Обычный 47 2 20" xfId="3358"/>
     <cellStyle name="Обычный 47 2 21" xfId="3359"/>
     <cellStyle name="Обычный 47 2 22" xfId="3360"/>
     <cellStyle name="Обычный 47 2 23" xfId="3361"/>
     <cellStyle name="Обычный 47 2 24" xfId="3362"/>
     <cellStyle name="Обычный 47 2 25" xfId="3363"/>
     <cellStyle name="Обычный 47 2 26" xfId="3364"/>
     <cellStyle name="Обычный 47 2 27" xfId="3365"/>
     <cellStyle name="Обычный 47 2 28" xfId="3366"/>
     <cellStyle name="Обычный 47 2 29" xfId="3367"/>
     <cellStyle name="Обычный 47 2 3" xfId="3368"/>
     <cellStyle name="Обычный 47 2 30" xfId="3369"/>
     <cellStyle name="Обычный 47 2 31" xfId="3370"/>
     <cellStyle name="Обычный 47 2 32" xfId="3371"/>
     <cellStyle name="Обычный 47 2 33" xfId="3372"/>
     <cellStyle name="Обычный 47 2 34" xfId="3373"/>
     <cellStyle name="Обычный 47 2 35" xfId="3374"/>
     <cellStyle name="Обычный 47 2 36" xfId="3375"/>
     <cellStyle name="Обычный 47 2 37" xfId="3376"/>
     <cellStyle name="Обычный 47 2 38" xfId="13908"/>
     <cellStyle name="Обычный 47 2 4" xfId="3377"/>
     <cellStyle name="Обычный 47 2 5" xfId="3378"/>
     <cellStyle name="Обычный 47 2 6" xfId="3379"/>
     <cellStyle name="Обычный 47 2 7" xfId="3380"/>
     <cellStyle name="Обычный 47 2 8" xfId="3381"/>
     <cellStyle name="Обычный 47 2 9" xfId="3382"/>
     <cellStyle name="Обычный 47 3" xfId="3383"/>
     <cellStyle name="Обычный 47 4" xfId="3384"/>
     <cellStyle name="Обычный 47 5" xfId="3385"/>
     <cellStyle name="Обычный 47 6" xfId="3386"/>
+    <cellStyle name="Обычный 47 7" xfId="23266"/>
+    <cellStyle name="Обычный 47 8" xfId="23804"/>
+    <cellStyle name="Обычный 47 9" xfId="21049"/>
     <cellStyle name="Обычный 48" xfId="10686"/>
     <cellStyle name="Обычный 48 2" xfId="3387"/>
     <cellStyle name="Обычный 48 2 10" xfId="3388"/>
     <cellStyle name="Обычный 48 2 11" xfId="3389"/>
     <cellStyle name="Обычный 48 2 12" xfId="3390"/>
     <cellStyle name="Обычный 48 2 13" xfId="3391"/>
     <cellStyle name="Обычный 48 2 14" xfId="3392"/>
     <cellStyle name="Обычный 48 2 15" xfId="3393"/>
     <cellStyle name="Обычный 48 2 16" xfId="3394"/>
     <cellStyle name="Обычный 48 2 17" xfId="3395"/>
     <cellStyle name="Обычный 48 2 18" xfId="3396"/>
     <cellStyle name="Обычный 48 2 19" xfId="3397"/>
     <cellStyle name="Обычный 48 2 2" xfId="3398"/>
     <cellStyle name="Обычный 48 2 20" xfId="3399"/>
     <cellStyle name="Обычный 48 2 21" xfId="3400"/>
     <cellStyle name="Обычный 48 2 22" xfId="3401"/>
     <cellStyle name="Обычный 48 2 23" xfId="3402"/>
     <cellStyle name="Обычный 48 2 24" xfId="3403"/>
     <cellStyle name="Обычный 48 2 25" xfId="3404"/>
     <cellStyle name="Обычный 48 2 26" xfId="3405"/>
     <cellStyle name="Обычный 48 2 27" xfId="3406"/>
     <cellStyle name="Обычный 48 2 28" xfId="3407"/>
     <cellStyle name="Обычный 48 2 29" xfId="3408"/>
     <cellStyle name="Обычный 48 2 3" xfId="3409"/>
     <cellStyle name="Обычный 48 2 30" xfId="3410"/>
@@ -35474,83 +41426,113 @@
     <cellStyle name="Обычный 5 2 16" xfId="3483"/>
     <cellStyle name="Обычный 5 2 17" xfId="3484"/>
     <cellStyle name="Обычный 5 2 18" xfId="3485"/>
     <cellStyle name="Обычный 5 2 19" xfId="3486"/>
     <cellStyle name="Обычный 5 2 2" xfId="3487"/>
     <cellStyle name="Обычный 5 2 20" xfId="3488"/>
     <cellStyle name="Обычный 5 2 21" xfId="3489"/>
     <cellStyle name="Обычный 5 2 22" xfId="3490"/>
     <cellStyle name="Обычный 5 2 23" xfId="3491"/>
     <cellStyle name="Обычный 5 2 24" xfId="3492"/>
     <cellStyle name="Обычный 5 2 25" xfId="3493"/>
     <cellStyle name="Обычный 5 2 26" xfId="3494"/>
     <cellStyle name="Обычный 5 2 27" xfId="3495"/>
     <cellStyle name="Обычный 5 2 28" xfId="3496"/>
     <cellStyle name="Обычный 5 2 29" xfId="3497"/>
     <cellStyle name="Обычный 5 2 3" xfId="3498"/>
     <cellStyle name="Обычный 5 2 30" xfId="3499"/>
     <cellStyle name="Обычный 5 2 31" xfId="3500"/>
     <cellStyle name="Обычный 5 2 32" xfId="3501"/>
     <cellStyle name="Обычный 5 2 33" xfId="3502"/>
     <cellStyle name="Обычный 5 2 34" xfId="3503"/>
     <cellStyle name="Обычный 5 2 35" xfId="3504"/>
     <cellStyle name="Обычный 5 2 36" xfId="3505"/>
     <cellStyle name="Обычный 5 2 37" xfId="3506"/>
     <cellStyle name="Обычный 5 2 38" xfId="13967"/>
+    <cellStyle name="Обычный 5 2 39" xfId="22972"/>
     <cellStyle name="Обычный 5 2 4" xfId="3507"/>
+    <cellStyle name="Обычный 5 2 40" xfId="23708"/>
+    <cellStyle name="Обычный 5 2 41" xfId="23763"/>
+    <cellStyle name="Обычный 5 2 42" xfId="21039"/>
+    <cellStyle name="Обычный 5 2 43" xfId="23625"/>
+    <cellStyle name="Обычный 5 2 44" xfId="21190"/>
     <cellStyle name="Обычный 5 2 5" xfId="3508"/>
     <cellStyle name="Обычный 5 2 6" xfId="3509"/>
     <cellStyle name="Обычный 5 2 7" xfId="3510"/>
     <cellStyle name="Обычный 5 2 8" xfId="3511"/>
     <cellStyle name="Обычный 5 2 9" xfId="3512"/>
     <cellStyle name="Обычный 5 20" xfId="3513"/>
     <cellStyle name="Обычный 5 21" xfId="3514"/>
     <cellStyle name="Обычный 5 22" xfId="3515"/>
     <cellStyle name="Обычный 5 23" xfId="3516"/>
     <cellStyle name="Обычный 5 24" xfId="3517"/>
     <cellStyle name="Обычный 5 25" xfId="3518"/>
     <cellStyle name="Обычный 5 26" xfId="3519"/>
     <cellStyle name="Обычный 5 27" xfId="3520"/>
     <cellStyle name="Обычный 5 28" xfId="3521"/>
     <cellStyle name="Обычный 5 29" xfId="3522"/>
     <cellStyle name="Обычный 5 3" xfId="3523"/>
+    <cellStyle name="Обычный 5 3 2" xfId="23320"/>
+    <cellStyle name="Обычный 5 3 3" xfId="23829"/>
+    <cellStyle name="Обычный 5 3 4" xfId="21058"/>
+    <cellStyle name="Обычный 5 3 5" xfId="23668"/>
+    <cellStyle name="Обычный 5 3 6" xfId="23562"/>
+    <cellStyle name="Обычный 5 3 7" xfId="21116"/>
     <cellStyle name="Обычный 5 30" xfId="11482"/>
     <cellStyle name="Обычный 5 31" xfId="13579"/>
     <cellStyle name="Обычный 5 32" xfId="7690"/>
     <cellStyle name="Обычный 5 33" xfId="13819"/>
     <cellStyle name="Обычный 5 34" xfId="13560"/>
     <cellStyle name="Обычный 5 35" xfId="13682"/>
     <cellStyle name="Обычный 5 36" xfId="16354"/>
     <cellStyle name="Обычный 5 37" xfId="14442"/>
     <cellStyle name="Обычный 5 38" xfId="14770"/>
     <cellStyle name="Обычный 5 39" xfId="15541"/>
     <cellStyle name="Обычный 5 4" xfId="3524"/>
+    <cellStyle name="Обычный 5 4 2" xfId="23041"/>
+    <cellStyle name="Обычный 5 4 3" xfId="23720"/>
+    <cellStyle name="Обычный 5 4 4" xfId="23526"/>
+    <cellStyle name="Обычный 5 4 5" xfId="23613"/>
+    <cellStyle name="Обычный 5 4 6" xfId="23805"/>
+    <cellStyle name="Обычный 5 4 7" xfId="23758"/>
     <cellStyle name="Обычный 5 40" xfId="15511"/>
     <cellStyle name="Обычный 5 41" xfId="20778"/>
     <cellStyle name="Обычный 5 42" xfId="20877"/>
     <cellStyle name="Обычный 5 43" xfId="20875"/>
+    <cellStyle name="Обычный 5 44" xfId="21017"/>
+    <cellStyle name="Обычный 5 45" xfId="21046"/>
+    <cellStyle name="Обычный 5 46" xfId="21091"/>
+    <cellStyle name="Обычный 5 47" xfId="23735"/>
+    <cellStyle name="Обычный 5 48" xfId="23517"/>
+    <cellStyle name="Обычный 5 49" xfId="23755"/>
     <cellStyle name="Обычный 5 5" xfId="3525"/>
+    <cellStyle name="Обычный 5 5 2" xfId="23304"/>
+    <cellStyle name="Обычный 5 5 3" xfId="23821"/>
+    <cellStyle name="Обычный 5 5 4" xfId="23235"/>
+    <cellStyle name="Обычный 5 5 5" xfId="23722"/>
+    <cellStyle name="Обычный 5 5 6" xfId="23524"/>
+    <cellStyle name="Обычный 5 5 7" xfId="23614"/>
     <cellStyle name="Обычный 5 6" xfId="3526"/>
     <cellStyle name="Обычный 5 7" xfId="3527"/>
     <cellStyle name="Обычный 5 8" xfId="3528"/>
     <cellStyle name="Обычный 5 9" xfId="3529"/>
     <cellStyle name="Обычный 50" xfId="14307"/>
     <cellStyle name="Обычный 50 10" xfId="17750"/>
     <cellStyle name="Обычный 50 11" xfId="17224"/>
     <cellStyle name="Обычный 50 12" xfId="14542"/>
     <cellStyle name="Обычный 50 13" xfId="18590"/>
     <cellStyle name="Обычный 50 14" xfId="18022"/>
     <cellStyle name="Обычный 50 15" xfId="15168"/>
     <cellStyle name="Обычный 50 16" xfId="15022"/>
     <cellStyle name="Обычный 50 17" xfId="16893"/>
     <cellStyle name="Обычный 50 18" xfId="17023"/>
     <cellStyle name="Обычный 50 2" xfId="3530"/>
     <cellStyle name="Обычный 50 2 10" xfId="3531"/>
     <cellStyle name="Обычный 50 2 11" xfId="3532"/>
     <cellStyle name="Обычный 50 2 12" xfId="3533"/>
     <cellStyle name="Обычный 50 2 13" xfId="3534"/>
     <cellStyle name="Обычный 50 2 14" xfId="3535"/>
     <cellStyle name="Обычный 50 2 15" xfId="3536"/>
     <cellStyle name="Обычный 50 2 16" xfId="3537"/>
     <cellStyle name="Обычный 50 2 17" xfId="3538"/>
     <cellStyle name="Обычный 50 2 18" xfId="3539"/>
     <cellStyle name="Обычный 50 2 19" xfId="3540"/>
@@ -36075,50 +42057,56 @@
     <cellStyle name="Обычный 6 2 30" xfId="3963"/>
     <cellStyle name="Обычный 6 2 31" xfId="3964"/>
     <cellStyle name="Обычный 6 2 32" xfId="3965"/>
     <cellStyle name="Обычный 6 2 33" xfId="3966"/>
     <cellStyle name="Обычный 6 2 34" xfId="3967"/>
     <cellStyle name="Обычный 6 2 35" xfId="3968"/>
     <cellStyle name="Обычный 6 2 36" xfId="3969"/>
     <cellStyle name="Обычный 6 2 37" xfId="3970"/>
     <cellStyle name="Обычный 6 2 38" xfId="7811"/>
     <cellStyle name="Обычный 6 2 39" xfId="14043"/>
     <cellStyle name="Обычный 6 2 4" xfId="3971"/>
     <cellStyle name="Обычный 6 2 40" xfId="14120"/>
     <cellStyle name="Обычный 6 2 41" xfId="14194"/>
     <cellStyle name="Обычный 6 2 42" xfId="14271"/>
     <cellStyle name="Обычный 6 2 43" xfId="13855"/>
     <cellStyle name="Обычный 6 2 44" xfId="18159"/>
     <cellStyle name="Обычный 6 2 45" xfId="18478"/>
     <cellStyle name="Обычный 6 2 46" xfId="14766"/>
     <cellStyle name="Обычный 6 2 47" xfId="17201"/>
     <cellStyle name="Обычный 6 2 48" xfId="16841"/>
     <cellStyle name="Обычный 6 2 5" xfId="3972"/>
     <cellStyle name="Обычный 6 2 6" xfId="3973"/>
     <cellStyle name="Обычный 6 2 7" xfId="3974"/>
     <cellStyle name="Обычный 6 2 8" xfId="3975"/>
     <cellStyle name="Обычный 6 2 9" xfId="3976"/>
+    <cellStyle name="Обычный 6 20" xfId="21026"/>
+    <cellStyle name="Обычный 6 21" xfId="21054"/>
+    <cellStyle name="Обычный 6 22" xfId="23839"/>
+    <cellStyle name="Обычный 6 23" xfId="23856"/>
+    <cellStyle name="Обычный 6 24" xfId="23868"/>
+    <cellStyle name="Обычный 6 25" xfId="23876"/>
     <cellStyle name="Обычный 6 3" xfId="3977"/>
     <cellStyle name="Обычный 6 3 10" xfId="16622"/>
     <cellStyle name="Обычный 6 3 11" xfId="16943"/>
     <cellStyle name="Обычный 6 3 12" xfId="18058"/>
     <cellStyle name="Обычный 6 3 2" xfId="7800"/>
     <cellStyle name="Обычный 6 3 3" xfId="14054"/>
     <cellStyle name="Обычный 6 3 4" xfId="14131"/>
     <cellStyle name="Обычный 6 3 5" xfId="14205"/>
     <cellStyle name="Обычный 6 3 6" xfId="14282"/>
     <cellStyle name="Обычный 6 3 7" xfId="7729"/>
     <cellStyle name="Обычный 6 3 8" xfId="16592"/>
     <cellStyle name="Обычный 6 3 9" xfId="17323"/>
     <cellStyle name="Обычный 6 4" xfId="3978"/>
     <cellStyle name="Обычный 6 4 10" xfId="14744"/>
     <cellStyle name="Обычный 6 4 11" xfId="14902"/>
     <cellStyle name="Обычный 6 4 12" xfId="16612"/>
     <cellStyle name="Обычный 6 4 2" xfId="7845"/>
     <cellStyle name="Обычный 6 4 3" xfId="14009"/>
     <cellStyle name="Обычный 6 4 4" xfId="14086"/>
     <cellStyle name="Обычный 6 4 5" xfId="14160"/>
     <cellStyle name="Обычный 6 4 6" xfId="14237"/>
     <cellStyle name="Обычный 6 4 7" xfId="13806"/>
     <cellStyle name="Обычный 6 4 8" xfId="15409"/>
     <cellStyle name="Обычный 6 4 9" xfId="15199"/>
     <cellStyle name="Обычный 6 5" xfId="3979"/>
@@ -36559,50 +42547,56 @@
     <cellStyle name="Обычный 7 2 30" xfId="4373"/>
     <cellStyle name="Обычный 7 2 31" xfId="4374"/>
     <cellStyle name="Обычный 7 2 32" xfId="4375"/>
     <cellStyle name="Обычный 7 2 33" xfId="4376"/>
     <cellStyle name="Обычный 7 2 34" xfId="4377"/>
     <cellStyle name="Обычный 7 2 35" xfId="4378"/>
     <cellStyle name="Обычный 7 2 36" xfId="4379"/>
     <cellStyle name="Обычный 7 2 37" xfId="4380"/>
     <cellStyle name="Обычный 7 2 38" xfId="7804"/>
     <cellStyle name="Обычный 7 2 39" xfId="14050"/>
     <cellStyle name="Обычный 7 2 4" xfId="4381"/>
     <cellStyle name="Обычный 7 2 40" xfId="14127"/>
     <cellStyle name="Обычный 7 2 41" xfId="14201"/>
     <cellStyle name="Обычный 7 2 42" xfId="14278"/>
     <cellStyle name="Обычный 7 2 43" xfId="13942"/>
     <cellStyle name="Обычный 7 2 44" xfId="14433"/>
     <cellStyle name="Обычный 7 2 45" xfId="17031"/>
     <cellStyle name="Обычный 7 2 46" xfId="16618"/>
     <cellStyle name="Обычный 7 2 47" xfId="17465"/>
     <cellStyle name="Обычный 7 2 48" xfId="17104"/>
     <cellStyle name="Обычный 7 2 5" xfId="4382"/>
     <cellStyle name="Обычный 7 2 6" xfId="4383"/>
     <cellStyle name="Обычный 7 2 7" xfId="4384"/>
     <cellStyle name="Обычный 7 2 8" xfId="4385"/>
     <cellStyle name="Обычный 7 2 9" xfId="4386"/>
+    <cellStyle name="Обычный 7 20" xfId="21038"/>
+    <cellStyle name="Обычный 7 21" xfId="21060"/>
+    <cellStyle name="Обычный 7 22" xfId="23687"/>
+    <cellStyle name="Обычный 7 23" xfId="23547"/>
+    <cellStyle name="Обычный 7 24" xfId="23602"/>
+    <cellStyle name="Обычный 7 25" xfId="21189"/>
     <cellStyle name="Обычный 7 3" xfId="4387"/>
     <cellStyle name="Обычный 7 3 10" xfId="15172"/>
     <cellStyle name="Обычный 7 3 11" xfId="17268"/>
     <cellStyle name="Обычный 7 3 12" xfId="14505"/>
     <cellStyle name="Обычный 7 3 13" xfId="14860"/>
     <cellStyle name="Обычный 7 3 2" xfId="4388"/>
     <cellStyle name="Обычный 7 3 3" xfId="7799"/>
     <cellStyle name="Обычный 7 3 4" xfId="14056"/>
     <cellStyle name="Обычный 7 3 5" xfId="14133"/>
     <cellStyle name="Обычный 7 3 6" xfId="14207"/>
     <cellStyle name="Обычный 7 3 7" xfId="14284"/>
     <cellStyle name="Обычный 7 3 8" xfId="13664"/>
     <cellStyle name="Обычный 7 3 9" xfId="15379"/>
     <cellStyle name="Обычный 7 4" xfId="4389"/>
     <cellStyle name="Обычный 7 4 10" xfId="15193"/>
     <cellStyle name="Обычный 7 4 11" xfId="18393"/>
     <cellStyle name="Обычный 7 4 12" xfId="14621"/>
     <cellStyle name="Обычный 7 4 13" xfId="18293"/>
     <cellStyle name="Обычный 7 4 2" xfId="4390"/>
     <cellStyle name="Обычный 7 4 3" xfId="7838"/>
     <cellStyle name="Обычный 7 4 4" xfId="14016"/>
     <cellStyle name="Обычный 7 4 5" xfId="14093"/>
     <cellStyle name="Обычный 7 4 6" xfId="14167"/>
     <cellStyle name="Обычный 7 4 7" xfId="14244"/>
     <cellStyle name="Обычный 7 4 8" xfId="13945"/>
@@ -37944,50 +43938,56 @@
     <cellStyle name="Обычный 8 2 30" xfId="5560"/>
     <cellStyle name="Обычный 8 2 31" xfId="5561"/>
     <cellStyle name="Обычный 8 2 32" xfId="5562"/>
     <cellStyle name="Обычный 8 2 33" xfId="5563"/>
     <cellStyle name="Обычный 8 2 34" xfId="5564"/>
     <cellStyle name="Обычный 8 2 35" xfId="5565"/>
     <cellStyle name="Обычный 8 2 36" xfId="5566"/>
     <cellStyle name="Обычный 8 2 37" xfId="5567"/>
     <cellStyle name="Обычный 8 2 38" xfId="7803"/>
     <cellStyle name="Обычный 8 2 39" xfId="14051"/>
     <cellStyle name="Обычный 8 2 4" xfId="5568"/>
     <cellStyle name="Обычный 8 2 40" xfId="14128"/>
     <cellStyle name="Обычный 8 2 41" xfId="14202"/>
     <cellStyle name="Обычный 8 2 42" xfId="14279"/>
     <cellStyle name="Обычный 8 2 43" xfId="13880"/>
     <cellStyle name="Обычный 8 2 44" xfId="18014"/>
     <cellStyle name="Обычный 8 2 45" xfId="14410"/>
     <cellStyle name="Обычный 8 2 46" xfId="16629"/>
     <cellStyle name="Обычный 8 2 47" xfId="14938"/>
     <cellStyle name="Обычный 8 2 48" xfId="14569"/>
     <cellStyle name="Обычный 8 2 5" xfId="5569"/>
     <cellStyle name="Обычный 8 2 6" xfId="5570"/>
     <cellStyle name="Обычный 8 2 7" xfId="5571"/>
     <cellStyle name="Обычный 8 2 8" xfId="5572"/>
     <cellStyle name="Обычный 8 2 9" xfId="5573"/>
+    <cellStyle name="Обычный 8 20" xfId="21048"/>
+    <cellStyle name="Обычный 8 21" xfId="20992"/>
+    <cellStyle name="Обычный 8 22" xfId="21214"/>
+    <cellStyle name="Обычный 8 23" xfId="21012"/>
+    <cellStyle name="Обычный 8 24" xfId="21278"/>
+    <cellStyle name="Обычный 8 25" xfId="21102"/>
     <cellStyle name="Обычный 8 3" xfId="5574"/>
     <cellStyle name="Обычный 8 3 10" xfId="16988"/>
     <cellStyle name="Обычный 8 3 11" xfId="16617"/>
     <cellStyle name="Обычный 8 3 12" xfId="17127"/>
     <cellStyle name="Обычный 8 3 13" xfId="16860"/>
     <cellStyle name="Обычный 8 3 2" xfId="5575"/>
     <cellStyle name="Обычный 8 3 3" xfId="7825"/>
     <cellStyle name="Обычный 8 3 4" xfId="14029"/>
     <cellStyle name="Обычный 8 3 5" xfId="14106"/>
     <cellStyle name="Обычный 8 3 6" xfId="14180"/>
     <cellStyle name="Обычный 8 3 7" xfId="14257"/>
     <cellStyle name="Обычный 8 3 8" xfId="13725"/>
     <cellStyle name="Обычный 8 3 9" xfId="15394"/>
     <cellStyle name="Обычный 8 4" xfId="5576"/>
     <cellStyle name="Обычный 8 4 10" xfId="14558"/>
     <cellStyle name="Обычный 8 4 11" xfId="18238"/>
     <cellStyle name="Обычный 8 4 12" xfId="16935"/>
     <cellStyle name="Обычный 8 4 13" xfId="17039"/>
     <cellStyle name="Обычный 8 4 2" xfId="5577"/>
     <cellStyle name="Обычный 8 4 3" xfId="7837"/>
     <cellStyle name="Обычный 8 4 4" xfId="14017"/>
     <cellStyle name="Обычный 8 4 5" xfId="14094"/>
     <cellStyle name="Обычный 8 4 6" xfId="14168"/>
     <cellStyle name="Обычный 8 4 7" xfId="14245"/>
     <cellStyle name="Обычный 8 4 8" xfId="13726"/>
@@ -39608,50 +45608,56 @@
     <cellStyle name="Обычный 9 2 32" xfId="7105"/>
     <cellStyle name="Обычный 9 2 33" xfId="7106"/>
     <cellStyle name="Обычный 9 2 34" xfId="7107"/>
     <cellStyle name="Обычный 9 2 35" xfId="7108"/>
     <cellStyle name="Обычный 9 2 36" xfId="7109"/>
     <cellStyle name="Обычный 9 2 37" xfId="7110"/>
     <cellStyle name="Обычный 9 2 38" xfId="7802"/>
     <cellStyle name="Обычный 9 2 39" xfId="14052"/>
     <cellStyle name="Обычный 9 2 4" xfId="7111"/>
     <cellStyle name="Обычный 9 2 40" xfId="14129"/>
     <cellStyle name="Обычный 9 2 41" xfId="14203"/>
     <cellStyle name="Обычный 9 2 42" xfId="14280"/>
     <cellStyle name="Обычный 9 2 43" xfId="13690"/>
     <cellStyle name="Обычный 9 2 44" xfId="17223"/>
     <cellStyle name="Обычный 9 2 45" xfId="17091"/>
     <cellStyle name="Обычный 9 2 46" xfId="16620"/>
     <cellStyle name="Обычный 9 2 47" xfId="17775"/>
     <cellStyle name="Обычный 9 2 48" xfId="14751"/>
     <cellStyle name="Обычный 9 2 5" xfId="7112"/>
     <cellStyle name="Обычный 9 2 6" xfId="7113"/>
     <cellStyle name="Обычный 9 2 7" xfId="7114"/>
     <cellStyle name="Обычный 9 2 8" xfId="7115"/>
     <cellStyle name="Обычный 9 2 9" xfId="7116"/>
     <cellStyle name="Обычный 9 20" xfId="20922"/>
     <cellStyle name="Обычный 9 21" xfId="20793"/>
+    <cellStyle name="Обычный 9 22" xfId="21056"/>
+    <cellStyle name="Обычный 9 23" xfId="21149"/>
+    <cellStyle name="Обычный 9 24" xfId="21225"/>
+    <cellStyle name="Обычный 9 25" xfId="23230"/>
+    <cellStyle name="Обычный 9 26" xfId="21216"/>
+    <cellStyle name="Обычный 9 27" xfId="23170"/>
     <cellStyle name="Обычный 9 3" xfId="7117"/>
     <cellStyle name="Обычный 9 3 10" xfId="15179"/>
     <cellStyle name="Обычный 9 3 11" xfId="16621"/>
     <cellStyle name="Обычный 9 3 12" xfId="17461"/>
     <cellStyle name="Обычный 9 3 13" xfId="16719"/>
     <cellStyle name="Обычный 9 3 2" xfId="7118"/>
     <cellStyle name="Обычный 9 3 3" xfId="7821"/>
     <cellStyle name="Обычный 9 3 4" xfId="14033"/>
     <cellStyle name="Обычный 9 3 5" xfId="14110"/>
     <cellStyle name="Обычный 9 3 6" xfId="14184"/>
     <cellStyle name="Обычный 9 3 7" xfId="14261"/>
     <cellStyle name="Обычный 9 3 8" xfId="7715"/>
     <cellStyle name="Обычный 9 3 9" xfId="15390"/>
     <cellStyle name="Обычный 9 4" xfId="7119"/>
     <cellStyle name="Обычный 9 4 10" xfId="15192"/>
     <cellStyle name="Обычный 9 4 11" xfId="18317"/>
     <cellStyle name="Обычный 9 4 12" xfId="18408"/>
     <cellStyle name="Обычный 9 4 13" xfId="14565"/>
     <cellStyle name="Обычный 9 4 2" xfId="7120"/>
     <cellStyle name="Обычный 9 4 3" xfId="7836"/>
     <cellStyle name="Обычный 9 4 4" xfId="14018"/>
     <cellStyle name="Обычный 9 4 5" xfId="14095"/>
     <cellStyle name="Обычный 9 4 6" xfId="14169"/>
     <cellStyle name="Обычный 9 4 7" xfId="14246"/>
     <cellStyle name="Обычный 9 4 8" xfId="13931"/>
@@ -40220,50 +46226,51 @@
     <cellStyle name="Обычный 99 31" xfId="7581"/>
     <cellStyle name="Обычный 99 32" xfId="7582"/>
     <cellStyle name="Обычный 99 33" xfId="7583"/>
     <cellStyle name="Обычный 99 34" xfId="7584"/>
     <cellStyle name="Обычный 99 35" xfId="7585"/>
     <cellStyle name="Обычный 99 36" xfId="7586"/>
     <cellStyle name="Обычный 99 37" xfId="10566"/>
     <cellStyle name="Обычный 99 38" xfId="13666"/>
     <cellStyle name="Обычный 99 39" xfId="13597"/>
     <cellStyle name="Обычный 99 4" xfId="7587"/>
     <cellStyle name="Обычный 99 40" xfId="13975"/>
     <cellStyle name="Обычный 99 41" xfId="13558"/>
     <cellStyle name="Обычный 99 42" xfId="13799"/>
     <cellStyle name="Обычный 99 43" xfId="17975"/>
     <cellStyle name="Обычный 99 44" xfId="17741"/>
     <cellStyle name="Обычный 99 45" xfId="16320"/>
     <cellStyle name="Обычный 99 46" xfId="15913"/>
     <cellStyle name="Обычный 99 47" xfId="16168"/>
     <cellStyle name="Обычный 99 5" xfId="7588"/>
     <cellStyle name="Обычный 99 6" xfId="7589"/>
     <cellStyle name="Обычный 99 7" xfId="7590"/>
     <cellStyle name="Обычный 99 8" xfId="7591"/>
     <cellStyle name="Обычный 99 9" xfId="7592"/>
     <cellStyle name="Обычный_05_19" xfId="3"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
+    <cellStyle name="Плохой" xfId="20976" builtinId="27" customBuiltin="1"/>
     <cellStyle name="Плохой 10" xfId="13125"/>
     <cellStyle name="Плохой 100" xfId="9286"/>
     <cellStyle name="Плохой 101" xfId="9244"/>
     <cellStyle name="Плохой 102" xfId="9202"/>
     <cellStyle name="Плохой 103" xfId="9161"/>
     <cellStyle name="Плохой 104" xfId="9118"/>
     <cellStyle name="Плохой 105" xfId="9076"/>
     <cellStyle name="Плохой 106" xfId="9034"/>
     <cellStyle name="Плохой 107" xfId="8992"/>
     <cellStyle name="Плохой 108" xfId="8950"/>
     <cellStyle name="Плохой 109" xfId="8909"/>
     <cellStyle name="Плохой 11" xfId="13083"/>
     <cellStyle name="Плохой 110" xfId="8867"/>
     <cellStyle name="Плохой 111" xfId="8825"/>
     <cellStyle name="Плохой 112" xfId="8784"/>
     <cellStyle name="Плохой 113" xfId="8741"/>
     <cellStyle name="Плохой 114" xfId="8699"/>
     <cellStyle name="Плохой 115" xfId="8657"/>
     <cellStyle name="Плохой 116" xfId="8615"/>
     <cellStyle name="Плохой 117" xfId="8573"/>
     <cellStyle name="Плохой 118" xfId="8531"/>
     <cellStyle name="Плохой 119" xfId="8489"/>
     <cellStyle name="Плохой 12" xfId="13041"/>
     <cellStyle name="Плохой 120" xfId="8447"/>
     <cellStyle name="Плохой 121" xfId="8405"/>
@@ -40355,50 +46362,51 @@
     <cellStyle name="Плохой 78" xfId="10271"/>
     <cellStyle name="Плохой 79" xfId="10230"/>
     <cellStyle name="Плохой 8" xfId="13209"/>
     <cellStyle name="Плохой 80" xfId="10188"/>
     <cellStyle name="Плохой 81" xfId="10147"/>
     <cellStyle name="Плохой 82" xfId="10104"/>
     <cellStyle name="Плохой 82 2" xfId="9998"/>
     <cellStyle name="Плохой 83" xfId="10063"/>
     <cellStyle name="Плохой 84" xfId="9955"/>
     <cellStyle name="Плохой 85" xfId="9913"/>
     <cellStyle name="Плохой 86" xfId="9871"/>
     <cellStyle name="Плохой 87" xfId="9830"/>
     <cellStyle name="Плохой 88" xfId="9788"/>
     <cellStyle name="Плохой 89" xfId="9747"/>
     <cellStyle name="Плохой 9" xfId="13167"/>
     <cellStyle name="Плохой 90" xfId="9705"/>
     <cellStyle name="Плохой 91" xfId="9662"/>
     <cellStyle name="Плохой 92" xfId="9620"/>
     <cellStyle name="Плохой 93" xfId="9578"/>
     <cellStyle name="Плохой 94" xfId="9536"/>
     <cellStyle name="Плохой 95" xfId="9494"/>
     <cellStyle name="Плохой 96" xfId="9453"/>
     <cellStyle name="Плохой 97" xfId="9410"/>
     <cellStyle name="Плохой 98" xfId="9369"/>
     <cellStyle name="Плохой 99" xfId="9328"/>
+    <cellStyle name="Пояснение" xfId="20984" builtinId="53" customBuiltin="1"/>
     <cellStyle name="Пояснение 10" xfId="13124"/>
     <cellStyle name="Пояснение 100" xfId="9285"/>
     <cellStyle name="Пояснение 101" xfId="9243"/>
     <cellStyle name="Пояснение 102" xfId="9201"/>
     <cellStyle name="Пояснение 103" xfId="9160"/>
     <cellStyle name="Пояснение 104" xfId="9117"/>
     <cellStyle name="Пояснение 105" xfId="9075"/>
     <cellStyle name="Пояснение 106" xfId="9033"/>
     <cellStyle name="Пояснение 107" xfId="8991"/>
     <cellStyle name="Пояснение 108" xfId="8949"/>
     <cellStyle name="Пояснение 109" xfId="8908"/>
     <cellStyle name="Пояснение 11" xfId="13082"/>
     <cellStyle name="Пояснение 110" xfId="8866"/>
     <cellStyle name="Пояснение 111" xfId="8824"/>
     <cellStyle name="Пояснение 112" xfId="8783"/>
     <cellStyle name="Пояснение 113" xfId="8740"/>
     <cellStyle name="Пояснение 114" xfId="8698"/>
     <cellStyle name="Пояснение 115" xfId="8656"/>
     <cellStyle name="Пояснение 116" xfId="8614"/>
     <cellStyle name="Пояснение 117" xfId="8572"/>
     <cellStyle name="Пояснение 118" xfId="8530"/>
     <cellStyle name="Пояснение 119" xfId="8488"/>
     <cellStyle name="Пояснение 12" xfId="13040"/>
     <cellStyle name="Пояснение 120" xfId="8446"/>
     <cellStyle name="Пояснение 121" xfId="8404"/>
@@ -40491,65 +46499,71 @@
     <cellStyle name="Пояснение 79" xfId="10229"/>
     <cellStyle name="Пояснение 8" xfId="13208"/>
     <cellStyle name="Пояснение 80" xfId="10187"/>
     <cellStyle name="Пояснение 81" xfId="10146"/>
     <cellStyle name="Пояснение 82" xfId="10103"/>
     <cellStyle name="Пояснение 82 2" xfId="9997"/>
     <cellStyle name="Пояснение 83" xfId="10062"/>
     <cellStyle name="Пояснение 84" xfId="9954"/>
     <cellStyle name="Пояснение 85" xfId="9912"/>
     <cellStyle name="Пояснение 86" xfId="9870"/>
     <cellStyle name="Пояснение 87" xfId="9829"/>
     <cellStyle name="Пояснение 88" xfId="9787"/>
     <cellStyle name="Пояснение 89" xfId="9746"/>
     <cellStyle name="Пояснение 9" xfId="13166"/>
     <cellStyle name="Пояснение 90" xfId="9704"/>
     <cellStyle name="Пояснение 91" xfId="9661"/>
     <cellStyle name="Пояснение 92" xfId="9619"/>
     <cellStyle name="Пояснение 93" xfId="9577"/>
     <cellStyle name="Пояснение 94" xfId="9535"/>
     <cellStyle name="Пояснение 95" xfId="9493"/>
     <cellStyle name="Пояснение 96" xfId="9452"/>
     <cellStyle name="Пояснение 97" xfId="9409"/>
     <cellStyle name="Пояснение 98" xfId="9368"/>
     <cellStyle name="Пояснение 99" xfId="9327"/>
     <cellStyle name="Примечание 10" xfId="13123"/>
+    <cellStyle name="Примечание 10 10" xfId="21212"/>
+    <cellStyle name="Примечание 10 11" xfId="21208"/>
+    <cellStyle name="Примечание 10 12" xfId="23659"/>
+    <cellStyle name="Примечание 10 13" xfId="23570"/>
+    <cellStyle name="Примечание 10 14" xfId="23789"/>
     <cellStyle name="Примечание 10 2" xfId="15594"/>
     <cellStyle name="Примечание 10 2 2" xfId="20087"/>
     <cellStyle name="Примечание 10 2 3" xfId="19703"/>
     <cellStyle name="Примечание 10 3" xfId="18437"/>
     <cellStyle name="Примечание 10 3 2" xfId="20611"/>
     <cellStyle name="Примечание 10 3 3" xfId="20749"/>
     <cellStyle name="Примечание 10 4" xfId="17827"/>
     <cellStyle name="Примечание 10 4 2" xfId="20494"/>
     <cellStyle name="Примечание 10 4 3" xfId="20672"/>
     <cellStyle name="Примечание 10 5" xfId="17120"/>
     <cellStyle name="Примечание 10 5 2" xfId="20385"/>
     <cellStyle name="Примечание 10 5 3" xfId="19064"/>
     <cellStyle name="Примечание 10 6" xfId="20812"/>
     <cellStyle name="Примечание 10 7" xfId="20808"/>
     <cellStyle name="Примечание 10 8" xfId="20904"/>
+    <cellStyle name="Примечание 10 9" xfId="21084"/>
     <cellStyle name="Примечание 100" xfId="9284"/>
     <cellStyle name="Примечание 100 2" xfId="15635"/>
     <cellStyle name="Примечание 100 2 2" xfId="20093"/>
     <cellStyle name="Примечание 100 2 3" xfId="19062"/>
     <cellStyle name="Примечание 100 3" xfId="16123"/>
     <cellStyle name="Примечание 100 3 2" xfId="20195"/>
     <cellStyle name="Примечание 100 3 3" xfId="19623"/>
     <cellStyle name="Примечание 100 4" xfId="16728"/>
     <cellStyle name="Примечание 100 4 2" xfId="20322"/>
     <cellStyle name="Примечание 100 4 3" xfId="19156"/>
     <cellStyle name="Примечание 100 5" xfId="15880"/>
     <cellStyle name="Примечание 100 5 2" xfId="20140"/>
     <cellStyle name="Примечание 100 5 3" xfId="18890"/>
     <cellStyle name="Примечание 101" xfId="9242"/>
     <cellStyle name="Примечание 101 2" xfId="16026"/>
     <cellStyle name="Примечание 101 2 2" xfId="20173"/>
     <cellStyle name="Примечание 101 2 3" xfId="18961"/>
     <cellStyle name="Примечание 101 3" xfId="16097"/>
     <cellStyle name="Примечание 101 3 2" xfId="20191"/>
     <cellStyle name="Примечание 101 3 3" xfId="19451"/>
     <cellStyle name="Примечание 101 4" xfId="15097"/>
     <cellStyle name="Примечание 101 4 2" xfId="20025"/>
     <cellStyle name="Примечание 101 4 3" xfId="19080"/>
     <cellStyle name="Примечание 101 5" xfId="14972"/>
     <cellStyle name="Примечание 101 5 2" xfId="20003"/>
@@ -40637,65 +46651,71 @@
     <cellStyle name="Примечание 108 2 2" xfId="20624"/>
     <cellStyle name="Примечание 108 2 3" xfId="20759"/>
     <cellStyle name="Примечание 108 3" xfId="17368"/>
     <cellStyle name="Примечание 108 3 2" xfId="20429"/>
     <cellStyle name="Примечание 108 3 3" xfId="18913"/>
     <cellStyle name="Примечание 108 4" xfId="16277"/>
     <cellStyle name="Примечание 108 4 2" xfId="20230"/>
     <cellStyle name="Примечание 108 4 3" xfId="18840"/>
     <cellStyle name="Примечание 108 5" xfId="15914"/>
     <cellStyle name="Примечание 108 5 2" xfId="20149"/>
     <cellStyle name="Примечание 108 5 3" xfId="19122"/>
     <cellStyle name="Примечание 109" xfId="8907"/>
     <cellStyle name="Примечание 109 2" xfId="16603"/>
     <cellStyle name="Примечание 109 2 2" xfId="20300"/>
     <cellStyle name="Примечание 109 2 3" xfId="19212"/>
     <cellStyle name="Примечание 109 3" xfId="17267"/>
     <cellStyle name="Примечание 109 3 2" xfId="20413"/>
     <cellStyle name="Примечание 109 3 3" xfId="19147"/>
     <cellStyle name="Примечание 109 4" xfId="14352"/>
     <cellStyle name="Примечание 109 4 2" xfId="19898"/>
     <cellStyle name="Примечание 109 4 3" xfId="19511"/>
     <cellStyle name="Примечание 109 5" xfId="16838"/>
     <cellStyle name="Примечание 109 5 2" xfId="20340"/>
     <cellStyle name="Примечание 109 5 3" xfId="18977"/>
     <cellStyle name="Примечание 11" xfId="13081"/>
+    <cellStyle name="Примечание 11 10" xfId="21224"/>
+    <cellStyle name="Примечание 11 11" xfId="23810"/>
+    <cellStyle name="Примечание 11 12" xfId="21186"/>
+    <cellStyle name="Примечание 11 13" xfId="23798"/>
+    <cellStyle name="Примечание 11 14" xfId="21258"/>
     <cellStyle name="Примечание 11 2" xfId="15987"/>
     <cellStyle name="Примечание 11 2 2" xfId="20162"/>
     <cellStyle name="Примечание 11 2 3" xfId="19833"/>
     <cellStyle name="Примечание 11 3" xfId="16101"/>
     <cellStyle name="Примечание 11 3 2" xfId="20192"/>
     <cellStyle name="Примечание 11 3 3" xfId="19470"/>
     <cellStyle name="Примечание 11 4" xfId="18523"/>
     <cellStyle name="Примечание 11 4 2" xfId="20629"/>
     <cellStyle name="Примечание 11 4 3" xfId="20764"/>
     <cellStyle name="Примечание 11 5" xfId="16203"/>
     <cellStyle name="Примечание 11 5 2" xfId="20212"/>
     <cellStyle name="Примечание 11 5 3" xfId="19249"/>
     <cellStyle name="Примечание 11 6" xfId="20818"/>
     <cellStyle name="Примечание 11 7" xfId="20944"/>
     <cellStyle name="Примечание 11 8" xfId="20786"/>
+    <cellStyle name="Примечание 11 9" xfId="21093"/>
     <cellStyle name="Примечание 110" xfId="8865"/>
     <cellStyle name="Примечание 110 2" xfId="16642"/>
     <cellStyle name="Примечание 110 2 2" xfId="20305"/>
     <cellStyle name="Примечание 110 2 3" xfId="19480"/>
     <cellStyle name="Примечание 110 3" xfId="14503"/>
     <cellStyle name="Примечание 110 3 2" xfId="19922"/>
     <cellStyle name="Примечание 110 3 3" xfId="19622"/>
     <cellStyle name="Примечание 110 4" xfId="15917"/>
     <cellStyle name="Примечание 110 4 2" xfId="20150"/>
     <cellStyle name="Примечание 110 4 3" xfId="19146"/>
     <cellStyle name="Примечание 110 5" xfId="15437"/>
     <cellStyle name="Примечание 110 5 2" xfId="20055"/>
     <cellStyle name="Примечание 110 5 3" xfId="19544"/>
     <cellStyle name="Примечание 111" xfId="8823"/>
     <cellStyle name="Примечание 111 2" xfId="18339"/>
     <cellStyle name="Примечание 111 2 2" xfId="20586"/>
     <cellStyle name="Примечание 111 2 3" xfId="20730"/>
     <cellStyle name="Примечание 111 3" xfId="17943"/>
     <cellStyle name="Примечание 111 3 2" xfId="20512"/>
     <cellStyle name="Примечание 111 3 3" xfId="20684"/>
     <cellStyle name="Примечание 111 4" xfId="17695"/>
     <cellStyle name="Примечание 111 4 2" xfId="20470"/>
     <cellStyle name="Примечание 111 4 3" xfId="20652"/>
     <cellStyle name="Примечание 111 5" xfId="15127"/>
     <cellStyle name="Примечание 111 5 2" xfId="20034"/>
@@ -40783,65 +46803,71 @@
     <cellStyle name="Примечание 118 2 2" xfId="20635"/>
     <cellStyle name="Примечание 118 2 3" xfId="20768"/>
     <cellStyle name="Примечание 118 3" xfId="15580"/>
     <cellStyle name="Примечание 118 3 2" xfId="20082"/>
     <cellStyle name="Примечание 118 3 3" xfId="19604"/>
     <cellStyle name="Примечание 118 4" xfId="16768"/>
     <cellStyle name="Примечание 118 4 2" xfId="20326"/>
     <cellStyle name="Примечание 118 4 3" xfId="19420"/>
     <cellStyle name="Примечание 118 5" xfId="15087"/>
     <cellStyle name="Примечание 118 5 2" xfId="20020"/>
     <cellStyle name="Примечание 118 5 3" xfId="19000"/>
     <cellStyle name="Примечание 119" xfId="8487"/>
     <cellStyle name="Примечание 119 2" xfId="18206"/>
     <cellStyle name="Примечание 119 2 2" xfId="20554"/>
     <cellStyle name="Примечание 119 2 3" xfId="20710"/>
     <cellStyle name="Примечание 119 3" xfId="14636"/>
     <cellStyle name="Примечание 119 3 2" xfId="19947"/>
     <cellStyle name="Примечание 119 3 3" xfId="19613"/>
     <cellStyle name="Примечание 119 4" xfId="15458"/>
     <cellStyle name="Примечание 119 4 2" xfId="20061"/>
     <cellStyle name="Примечание 119 4 3" xfId="19840"/>
     <cellStyle name="Примечание 119 5" xfId="16009"/>
     <cellStyle name="Примечание 119 5 2" xfId="20169"/>
     <cellStyle name="Примечание 119 5 3" xfId="18857"/>
     <cellStyle name="Примечание 12" xfId="13039"/>
+    <cellStyle name="Примечание 12 10" xfId="21235"/>
+    <cellStyle name="Примечание 12 11" xfId="21142"/>
+    <cellStyle name="Примечание 12 12" xfId="23694"/>
+    <cellStyle name="Примечание 12 13" xfId="23540"/>
+    <cellStyle name="Примечание 12 14" xfId="23741"/>
     <cellStyle name="Примечание 12 2" xfId="16380"/>
     <cellStyle name="Примечание 12 2 2" xfId="20251"/>
     <cellStyle name="Примечание 12 2 3" xfId="19535"/>
     <cellStyle name="Примечание 12 3" xfId="16334"/>
     <cellStyle name="Примечание 12 3 2" xfId="20242"/>
     <cellStyle name="Примечание 12 3 3" xfId="19226"/>
     <cellStyle name="Примечание 12 4" xfId="16253"/>
     <cellStyle name="Примечание 12 4 2" xfId="20224"/>
     <cellStyle name="Примечание 12 4 3" xfId="19588"/>
     <cellStyle name="Примечание 12 5" xfId="17776"/>
     <cellStyle name="Примечание 12 5 2" xfId="20486"/>
     <cellStyle name="Примечание 12 5 3" xfId="20666"/>
     <cellStyle name="Примечание 12 6" xfId="20821"/>
     <cellStyle name="Примечание 12 7" xfId="20912"/>
     <cellStyle name="Примечание 12 8" xfId="20915"/>
+    <cellStyle name="Примечание 12 9" xfId="21101"/>
     <cellStyle name="Примечание 120" xfId="8445"/>
     <cellStyle name="Примечание 120 2" xfId="16779"/>
     <cellStyle name="Примечание 120 2 2" xfId="20330"/>
     <cellStyle name="Примечание 120 2 3" xfId="19493"/>
     <cellStyle name="Примечание 120 3" xfId="16412"/>
     <cellStyle name="Примечание 120 3 2" xfId="20256"/>
     <cellStyle name="Примечание 120 3 3" xfId="18841"/>
     <cellStyle name="Примечание 120 4" xfId="16593"/>
     <cellStyle name="Примечание 120 4 2" xfId="20298"/>
     <cellStyle name="Примечание 120 4 3" xfId="19155"/>
     <cellStyle name="Примечание 120 5" xfId="16738"/>
     <cellStyle name="Примечание 120 5 2" xfId="20323"/>
     <cellStyle name="Примечание 120 5 3" xfId="19213"/>
     <cellStyle name="Примечание 121" xfId="8403"/>
     <cellStyle name="Примечание 121 2" xfId="16340"/>
     <cellStyle name="Примечание 121 2 2" xfId="20244"/>
     <cellStyle name="Примечание 121 2 3" xfId="19269"/>
     <cellStyle name="Примечание 121 3" xfId="17187"/>
     <cellStyle name="Примечание 121 3 2" xfId="20397"/>
     <cellStyle name="Примечание 121 3 3" xfId="19514"/>
     <cellStyle name="Примечание 121 4" xfId="16647"/>
     <cellStyle name="Примечание 121 4 2" xfId="20306"/>
     <cellStyle name="Примечание 121 4 3" xfId="19513"/>
     <cellStyle name="Примечание 121 5" xfId="17122"/>
     <cellStyle name="Примечание 121 5 2" xfId="20386"/>
@@ -40929,65 +46955,71 @@
     <cellStyle name="Примечание 128 2 2" xfId="20278"/>
     <cellStyle name="Примечание 128 2 3" xfId="19380"/>
     <cellStyle name="Примечание 128 3" xfId="15069"/>
     <cellStyle name="Примечание 128 3 2" xfId="20015"/>
     <cellStyle name="Примечание 128 3 3" xfId="18880"/>
     <cellStyle name="Примечание 128 4" xfId="14961"/>
     <cellStyle name="Примечание 128 4 2" xfId="20000"/>
     <cellStyle name="Примечание 128 4 3" xfId="19071"/>
     <cellStyle name="Примечание 128 5" xfId="16676"/>
     <cellStyle name="Примечание 128 5 2" xfId="20312"/>
     <cellStyle name="Примечание 128 5 3" xfId="19722"/>
     <cellStyle name="Примечание 129" xfId="8098"/>
     <cellStyle name="Примечание 129 2" xfId="18402"/>
     <cellStyle name="Примечание 129 2 2" xfId="20602"/>
     <cellStyle name="Примечание 129 2 3" xfId="20740"/>
     <cellStyle name="Примечание 129 3" xfId="14504"/>
     <cellStyle name="Примечание 129 3 2" xfId="19923"/>
     <cellStyle name="Примечание 129 3 3" xfId="19629"/>
     <cellStyle name="Примечание 129 4" xfId="14954"/>
     <cellStyle name="Примечание 129 4 2" xfId="19998"/>
     <cellStyle name="Примечание 129 4 3" xfId="19010"/>
     <cellStyle name="Примечание 129 5" xfId="16830"/>
     <cellStyle name="Примечание 129 5 2" xfId="20338"/>
     <cellStyle name="Примечание 129 5 3" xfId="18927"/>
     <cellStyle name="Примечание 13" xfId="12997"/>
+    <cellStyle name="Примечание 13 10" xfId="21246"/>
+    <cellStyle name="Примечание 13 11" xfId="21158"/>
+    <cellStyle name="Примечание 13 12" xfId="23742"/>
+    <cellStyle name="Примечание 13 13" xfId="23516"/>
+    <cellStyle name="Примечание 13 14" xfId="23618"/>
     <cellStyle name="Примечание 13 2" xfId="16690"/>
     <cellStyle name="Примечание 13 2 2" xfId="20314"/>
     <cellStyle name="Примечание 13 2 3" xfId="18891"/>
     <cellStyle name="Примечание 13 3" xfId="18300"/>
     <cellStyle name="Примечание 13 3 2" xfId="20578"/>
     <cellStyle name="Примечание 13 3 3" xfId="20723"/>
     <cellStyle name="Примечание 13 4" xfId="14515"/>
     <cellStyle name="Примечание 13 4 2" xfId="19928"/>
     <cellStyle name="Примечание 13 4 3" xfId="19711"/>
     <cellStyle name="Примечание 13 5" xfId="14962"/>
     <cellStyle name="Примечание 13 5 2" xfId="20001"/>
     <cellStyle name="Примечание 13 5 3" xfId="19079"/>
     <cellStyle name="Примечание 13 6" xfId="20831"/>
     <cellStyle name="Примечание 13 7" xfId="20866"/>
     <cellStyle name="Примечание 13 8" xfId="20856"/>
+    <cellStyle name="Примечание 13 9" xfId="21108"/>
     <cellStyle name="Примечание 130" xfId="8068"/>
     <cellStyle name="Примечание 130 2" xfId="16912"/>
     <cellStyle name="Примечание 130 2 2" xfId="20352"/>
     <cellStyle name="Примечание 130 2 3" xfId="19481"/>
     <cellStyle name="Примечание 130 3" xfId="17409"/>
     <cellStyle name="Примечание 130 3 2" xfId="20433"/>
     <cellStyle name="Примечание 130 3 3" xfId="19187"/>
     <cellStyle name="Примечание 130 4" xfId="18267"/>
     <cellStyle name="Примечание 130 4 2" xfId="20569"/>
     <cellStyle name="Примечание 130 4 3" xfId="20717"/>
     <cellStyle name="Примечание 130 5" xfId="16914"/>
     <cellStyle name="Примечание 130 5 2" xfId="20353"/>
     <cellStyle name="Примечание 130 5 3" xfId="19494"/>
     <cellStyle name="Примечание 131" xfId="8027"/>
     <cellStyle name="Примечание 131 2" xfId="16419"/>
     <cellStyle name="Примечание 131 2 2" xfId="20260"/>
     <cellStyle name="Примечание 131 2 3" xfId="18882"/>
     <cellStyle name="Примечание 131 3" xfId="18133"/>
     <cellStyle name="Примечание 131 3 2" xfId="20544"/>
     <cellStyle name="Примечание 131 3 3" xfId="20706"/>
     <cellStyle name="Примечание 131 4" xfId="14631"/>
     <cellStyle name="Примечание 131 4 2" xfId="19943"/>
     <cellStyle name="Примечание 131 4 3" xfId="19571"/>
     <cellStyle name="Примечание 131 5" xfId="17706"/>
     <cellStyle name="Примечание 131 5 2" xfId="20472"/>
@@ -41023,647 +47055,1152 @@
     <cellStyle name="Примечание 134 2 2" xfId="20045"/>
     <cellStyle name="Примечание 134 2 3" xfId="18988"/>
     <cellStyle name="Примечание 134 3" xfId="17439"/>
     <cellStyle name="Примечание 134 3 2" xfId="20437"/>
     <cellStyle name="Примечание 134 3 3" xfId="19809"/>
     <cellStyle name="Примечание 134 4" xfId="16744"/>
     <cellStyle name="Примечание 134 4 2" xfId="20325"/>
     <cellStyle name="Примечание 134 4 3" xfId="19260"/>
     <cellStyle name="Примечание 134 5" xfId="18311"/>
     <cellStyle name="Примечание 134 5 2" xfId="20580"/>
     <cellStyle name="Примечание 134 5 3" xfId="20725"/>
     <cellStyle name="Примечание 135" xfId="7862"/>
     <cellStyle name="Примечание 135 2" xfId="15210"/>
     <cellStyle name="Примечание 135 2 2" xfId="20042"/>
     <cellStyle name="Примечание 135 2 3" xfId="18925"/>
     <cellStyle name="Примечание 135 3" xfId="17738"/>
     <cellStyle name="Примечание 135 3 2" xfId="20479"/>
     <cellStyle name="Примечание 135 3 3" xfId="20659"/>
     <cellStyle name="Примечание 135 4" xfId="14948"/>
     <cellStyle name="Примечание 135 4 2" xfId="19997"/>
     <cellStyle name="Примечание 135 4 3" xfId="18974"/>
     <cellStyle name="Примечание 135 5" xfId="14810"/>
     <cellStyle name="Примечание 135 5 2" xfId="19980"/>
     <cellStyle name="Примечание 135 5 3" xfId="18952"/>
     <cellStyle name="Примечание 14" xfId="12957"/>
+    <cellStyle name="Примечание 14 10" xfId="21255"/>
+    <cellStyle name="Примечание 14 11" xfId="21267"/>
+    <cellStyle name="Примечание 14 12" xfId="21326"/>
+    <cellStyle name="Примечание 14 13" xfId="21174"/>
+    <cellStyle name="Примечание 14 14" xfId="23836"/>
     <cellStyle name="Примечание 14 2" xfId="14892"/>
     <cellStyle name="Примечание 14 2 2" xfId="19993"/>
     <cellStyle name="Примечание 14 2 3" xfId="19512"/>
     <cellStyle name="Примечание 14 3" xfId="17744"/>
     <cellStyle name="Примечание 14 3 2" xfId="20480"/>
     <cellStyle name="Примечание 14 3 3" xfId="20660"/>
     <cellStyle name="Примечание 14 4" xfId="15740"/>
     <cellStyle name="Примечание 14 4 2" xfId="20107"/>
     <cellStyle name="Примечание 14 4 3" xfId="18861"/>
     <cellStyle name="Примечание 14 5" xfId="15605"/>
     <cellStyle name="Примечание 14 5 2" xfId="20089"/>
     <cellStyle name="Примечание 14 5 3" xfId="18860"/>
     <cellStyle name="Примечание 14 6" xfId="20838"/>
     <cellStyle name="Примечание 14 7" xfId="20816"/>
     <cellStyle name="Примечание 14 8" xfId="20836"/>
+    <cellStyle name="Примечание 14 9" xfId="21117"/>
     <cellStyle name="Примечание 15" xfId="12914"/>
+    <cellStyle name="Примечание 15 10" xfId="21265"/>
+    <cellStyle name="Примечание 15 11" xfId="21290"/>
+    <cellStyle name="Примечание 15 12" xfId="23201"/>
+    <cellStyle name="Примечание 15 13" xfId="23260"/>
+    <cellStyle name="Примечание 15 14" xfId="23259"/>
     <cellStyle name="Примечание 15 2" xfId="16311"/>
     <cellStyle name="Примечание 15 2 2" xfId="20236"/>
     <cellStyle name="Примечание 15 2 3" xfId="19072"/>
     <cellStyle name="Примечание 15 3" xfId="15672"/>
     <cellStyle name="Примечание 15 3 2" xfId="20097"/>
     <cellStyle name="Примечание 15 3 3" xfId="19324"/>
     <cellStyle name="Примечание 15 4" xfId="16318"/>
     <cellStyle name="Примечание 15 4 2" xfId="20239"/>
     <cellStyle name="Примечание 15 4 3" xfId="19115"/>
     <cellStyle name="Примечание 15 5" xfId="15958"/>
     <cellStyle name="Примечание 15 5 2" xfId="20157"/>
     <cellStyle name="Примечание 15 5 3" xfId="19418"/>
     <cellStyle name="Примечание 15 6" xfId="20849"/>
     <cellStyle name="Примечание 15 7" xfId="20958"/>
     <cellStyle name="Примечание 15 8" xfId="20966"/>
+    <cellStyle name="Примечание 15 9" xfId="21123"/>
     <cellStyle name="Примечание 16" xfId="12872"/>
+    <cellStyle name="Примечание 16 10" xfId="21011"/>
+    <cellStyle name="Примечание 16 11" xfId="21301"/>
+    <cellStyle name="Примечание 16 12" xfId="21197"/>
+    <cellStyle name="Примечание 16 13" xfId="23658"/>
+    <cellStyle name="Примечание 16 14" xfId="23571"/>
     <cellStyle name="Примечание 16 2" xfId="17991"/>
     <cellStyle name="Примечание 16 2 2" xfId="20518"/>
     <cellStyle name="Примечание 16 2 3" xfId="20688"/>
     <cellStyle name="Примечание 16 3" xfId="16007"/>
     <cellStyle name="Примечание 16 3 2" xfId="20168"/>
     <cellStyle name="Примечание 16 3 3" xfId="18839"/>
     <cellStyle name="Примечание 16 4" xfId="15569"/>
     <cellStyle name="Примечание 16 4 2" xfId="20080"/>
     <cellStyle name="Примечание 16 4 3" xfId="19525"/>
     <cellStyle name="Примечание 16 5" xfId="16335"/>
     <cellStyle name="Примечание 16 5 2" xfId="20243"/>
     <cellStyle name="Примечание 16 5 3" xfId="19234"/>
     <cellStyle name="Примечание 16 6" xfId="20852"/>
     <cellStyle name="Примечание 16 7" xfId="20921"/>
     <cellStyle name="Примечание 16 8" xfId="20854"/>
+    <cellStyle name="Примечание 16 9" xfId="21131"/>
     <cellStyle name="Примечание 17" xfId="12830"/>
+    <cellStyle name="Примечание 17 10" xfId="21276"/>
+    <cellStyle name="Примечание 17 11" xfId="21219"/>
+    <cellStyle name="Примечание 17 12" xfId="23711"/>
+    <cellStyle name="Примечание 17 13" xfId="23531"/>
+    <cellStyle name="Примечание 17 14" xfId="23612"/>
     <cellStyle name="Примечание 17 2" xfId="16683"/>
     <cellStyle name="Примечание 17 2 2" xfId="20313"/>
     <cellStyle name="Примечание 17 2 3" xfId="18850"/>
     <cellStyle name="Примечание 17 3" xfId="15745"/>
     <cellStyle name="Примечание 17 3 2" xfId="20110"/>
     <cellStyle name="Примечание 17 3 3" xfId="18889"/>
     <cellStyle name="Примечание 17 4" xfId="15506"/>
     <cellStyle name="Примечание 17 4 2" xfId="20068"/>
     <cellStyle name="Примечание 17 4 3" xfId="19102"/>
     <cellStyle name="Примечание 17 5" xfId="14834"/>
     <cellStyle name="Примечание 17 5 2" xfId="19983"/>
     <cellStyle name="Примечание 17 5 3" xfId="19121"/>
     <cellStyle name="Примечание 17 6" xfId="20859"/>
     <cellStyle name="Примечание 17 7" xfId="20871"/>
     <cellStyle name="Примечание 17 8" xfId="20834"/>
+    <cellStyle name="Примечание 17 9" xfId="21143"/>
     <cellStyle name="Примечание 18" xfId="12788"/>
+    <cellStyle name="Примечание 18 10" xfId="21288"/>
+    <cellStyle name="Примечание 18 11" xfId="21321"/>
+    <cellStyle name="Примечание 18 12" xfId="21299"/>
+    <cellStyle name="Примечание 18 13" xfId="21300"/>
+    <cellStyle name="Примечание 18 14" xfId="21013"/>
     <cellStyle name="Примечание 18 2" xfId="16221"/>
     <cellStyle name="Примечание 18 2 2" xfId="20217"/>
     <cellStyle name="Примечание 18 2 3" xfId="19373"/>
     <cellStyle name="Примечание 18 3" xfId="17102"/>
     <cellStyle name="Примечание 18 3 2" xfId="20380"/>
     <cellStyle name="Примечание 18 3 3" xfId="19762"/>
     <cellStyle name="Примечание 18 4" xfId="16430"/>
     <cellStyle name="Примечание 18 4 2" xfId="20264"/>
     <cellStyle name="Примечание 18 4 3" xfId="18953"/>
     <cellStyle name="Примечание 18 5" xfId="15226"/>
     <cellStyle name="Примечание 18 5 2" xfId="20047"/>
     <cellStyle name="Примечание 18 5 3" xfId="19030"/>
     <cellStyle name="Примечание 18 6" xfId="20862"/>
     <cellStyle name="Примечание 18 7" xfId="20826"/>
     <cellStyle name="Примечание 18 8" xfId="20959"/>
+    <cellStyle name="Примечание 18 9" xfId="21151"/>
     <cellStyle name="Примечание 19" xfId="12746"/>
+    <cellStyle name="Примечание 19 10" xfId="21298"/>
+    <cellStyle name="Примечание 19 11" xfId="23210"/>
+    <cellStyle name="Примечание 19 12" xfId="21314"/>
+    <cellStyle name="Примечание 19 13" xfId="21320"/>
+    <cellStyle name="Примечание 19 14" xfId="21306"/>
     <cellStyle name="Примечание 19 2" xfId="17325"/>
     <cellStyle name="Примечание 19 2 2" xfId="20419"/>
     <cellStyle name="Примечание 19 2 3" xfId="19538"/>
     <cellStyle name="Примечание 19 3" xfId="15136"/>
     <cellStyle name="Примечание 19 3 2" xfId="20036"/>
     <cellStyle name="Примечание 19 3 3" xfId="19345"/>
     <cellStyle name="Примечание 19 4" xfId="14993"/>
     <cellStyle name="Примечание 19 4 2" xfId="20007"/>
     <cellStyle name="Примечание 19 4 3" xfId="19290"/>
     <cellStyle name="Примечание 19 5" xfId="16832"/>
     <cellStyle name="Примечание 19 5 2" xfId="20339"/>
     <cellStyle name="Примечание 19 5 3" xfId="19761"/>
     <cellStyle name="Примечание 19 6" xfId="20868"/>
     <cellStyle name="Примечание 19 7" xfId="20789"/>
     <cellStyle name="Примечание 19 8" xfId="20925"/>
+    <cellStyle name="Примечание 19 9" xfId="21159"/>
     <cellStyle name="Примечание 2" xfId="13456"/>
+    <cellStyle name="Примечание 2 10" xfId="22890"/>
+    <cellStyle name="Примечание 2 11" xfId="23078"/>
+    <cellStyle name="Примечание 2 12" xfId="23412"/>
+    <cellStyle name="Примечание 2 13" xfId="23456"/>
+    <cellStyle name="Примечание 2 14" xfId="23120"/>
+    <cellStyle name="Примечание 2 15" xfId="23050"/>
+    <cellStyle name="Примечание 2 16" xfId="22988"/>
+    <cellStyle name="Примечание 2 17" xfId="21074"/>
+    <cellStyle name="Примечание 2 18" xfId="21181"/>
+    <cellStyle name="Примечание 2 19" xfId="23202"/>
     <cellStyle name="Примечание 2 2" xfId="14443"/>
+    <cellStyle name="Примечание 2 2 10" xfId="23648"/>
+    <cellStyle name="Примечание 2 2 11" xfId="23577"/>
+    <cellStyle name="Примечание 2 2 12" xfId="21329"/>
+    <cellStyle name="Примечание 2 2 13" xfId="21289"/>
     <cellStyle name="Примечание 2 2 2" xfId="19912"/>
+    <cellStyle name="Примечание 2 2 2 2" xfId="22891"/>
+    <cellStyle name="Примечание 2 2 2 3" xfId="23675"/>
+    <cellStyle name="Примечание 2 2 2 4" xfId="23557"/>
+    <cellStyle name="Примечание 2 2 2 5" xfId="23797"/>
+    <cellStyle name="Примечание 2 2 2 6" xfId="21242"/>
+    <cellStyle name="Примечание 2 2 2 7" xfId="23766"/>
     <cellStyle name="Примечание 2 2 3" xfId="19209"/>
+    <cellStyle name="Примечание 2 2 3 2" xfId="23307"/>
+    <cellStyle name="Примечание 2 2 3 3" xfId="23822"/>
+    <cellStyle name="Примечание 2 2 3 4" xfId="21112"/>
+    <cellStyle name="Примечание 2 2 3 5" xfId="23244"/>
+    <cellStyle name="Примечание 2 2 3 6" xfId="21175"/>
+    <cellStyle name="Примечание 2 2 3 7" xfId="23161"/>
+    <cellStyle name="Примечание 2 2 4" xfId="21338"/>
+    <cellStyle name="Примечание 2 2 4 2" xfId="23130"/>
+    <cellStyle name="Примечание 2 2 4 3" xfId="23743"/>
+    <cellStyle name="Примечание 2 2 4 4" xfId="21148"/>
+    <cellStyle name="Примечание 2 2 4 5" xfId="21047"/>
+    <cellStyle name="Примечание 2 2 4 6" xfId="21327"/>
+    <cellStyle name="Примечание 2 2 4 7" xfId="21213"/>
+    <cellStyle name="Примечание 2 2 5" xfId="23291"/>
+    <cellStyle name="Примечание 2 2 6" xfId="23313"/>
+    <cellStyle name="Примечание 2 2 7" xfId="23125"/>
+    <cellStyle name="Примечание 2 2 8" xfId="23065"/>
+    <cellStyle name="Примечание 2 2 9" xfId="23227"/>
+    <cellStyle name="Примечание 2 20" xfId="23252"/>
+    <cellStyle name="Примечание 2 21" xfId="23251"/>
     <cellStyle name="Примечание 2 3" xfId="16616"/>
     <cellStyle name="Примечание 2 3 2" xfId="20303"/>
     <cellStyle name="Примечание 2 3 3" xfId="19318"/>
+    <cellStyle name="Примечание 2 3 4" xfId="22892"/>
+    <cellStyle name="Примечание 2 3 5" xfId="23676"/>
+    <cellStyle name="Примечание 2 3 6" xfId="23550"/>
+    <cellStyle name="Примечание 2 3 7" xfId="21325"/>
+    <cellStyle name="Примечание 2 3 8" xfId="21244"/>
+    <cellStyle name="Примечание 2 3 9" xfId="23664"/>
     <cellStyle name="Примечание 2 4" xfId="16546"/>
     <cellStyle name="Примечание 2 4 2" xfId="20290"/>
     <cellStyle name="Примечание 2 4 3" xfId="18831"/>
+    <cellStyle name="Примечание 2 4 4" xfId="22893"/>
+    <cellStyle name="Примечание 2 4 5" xfId="23677"/>
+    <cellStyle name="Примечание 2 4 6" xfId="23556"/>
+    <cellStyle name="Примечание 2 4 7" xfId="23806"/>
+    <cellStyle name="Примечание 2 4 8" xfId="21088"/>
+    <cellStyle name="Примечание 2 4 9" xfId="23816"/>
     <cellStyle name="Примечание 2 5" xfId="14738"/>
     <cellStyle name="Примечание 2 5 2" xfId="19962"/>
     <cellStyle name="Примечание 2 5 3" xfId="19387"/>
+    <cellStyle name="Примечание 2 5 4" xfId="22894"/>
+    <cellStyle name="Примечание 2 5 5" xfId="23678"/>
+    <cellStyle name="Примечание 2 5 6" xfId="23555"/>
+    <cellStyle name="Примечание 2 5 7" xfId="21307"/>
+    <cellStyle name="Примечание 2 5 8" xfId="23698"/>
+    <cellStyle name="Примечание 2 5 9" xfId="23537"/>
     <cellStyle name="Примечание 2 6" xfId="20772"/>
+    <cellStyle name="Примечание 2 6 2" xfId="22895"/>
+    <cellStyle name="Примечание 2 6 3" xfId="23679"/>
+    <cellStyle name="Примечание 2 6 4" xfId="23554"/>
+    <cellStyle name="Примечание 2 6 5" xfId="21316"/>
+    <cellStyle name="Примечание 2 6 6" xfId="23685"/>
+    <cellStyle name="Примечание 2 6 7" xfId="23549"/>
     <cellStyle name="Примечание 2 7" xfId="20939"/>
+    <cellStyle name="Примечание 2 7 2" xfId="22896"/>
+    <cellStyle name="Примечание 2 7 3" xfId="23680"/>
+    <cellStyle name="Примечание 2 7 4" xfId="23553"/>
+    <cellStyle name="Примечание 2 7 5" xfId="23264"/>
+    <cellStyle name="Примечание 2 7 6" xfId="21261"/>
+    <cellStyle name="Примечание 2 7 7" xfId="21081"/>
     <cellStyle name="Примечание 2 8" xfId="20941"/>
+    <cellStyle name="Примечание 2 8 2" xfId="22897"/>
+    <cellStyle name="Примечание 2 8 3" xfId="23681"/>
+    <cellStyle name="Примечание 2 8 4" xfId="23552"/>
+    <cellStyle name="Примечание 2 8 5" xfId="21035"/>
+    <cellStyle name="Примечание 2 8 6" xfId="21272"/>
+    <cellStyle name="Примечание 2 8 7" xfId="23655"/>
+    <cellStyle name="Примечание 2 9" xfId="21000"/>
+    <cellStyle name="Примечание 2 9 2" xfId="22898"/>
+    <cellStyle name="Примечание 2 9 3" xfId="23682"/>
+    <cellStyle name="Примечание 2 9 4" xfId="23551"/>
+    <cellStyle name="Примечание 2 9 5" xfId="21044"/>
+    <cellStyle name="Примечание 2 9 6" xfId="23811"/>
+    <cellStyle name="Примечание 2 9 7" xfId="21207"/>
     <cellStyle name="Примечание 20" xfId="12704"/>
+    <cellStyle name="Примечание 20 10" xfId="21305"/>
+    <cellStyle name="Примечание 20 11" xfId="23231"/>
+    <cellStyle name="Примечание 20 12" xfId="23209"/>
+    <cellStyle name="Примечание 20 13" xfId="23240"/>
+    <cellStyle name="Примечание 20 14" xfId="21152"/>
     <cellStyle name="Примечание 20 2" xfId="15735"/>
     <cellStyle name="Примечание 20 2 2" xfId="20106"/>
     <cellStyle name="Примечание 20 2 3" xfId="18822"/>
     <cellStyle name="Примечание 20 3" xfId="15124"/>
     <cellStyle name="Примечание 20 3 2" xfId="20032"/>
     <cellStyle name="Примечание 20 3 3" xfId="19259"/>
     <cellStyle name="Примечание 20 4" xfId="17486"/>
     <cellStyle name="Примечание 20 4 2" xfId="20442"/>
     <cellStyle name="Примечание 20 4 3" xfId="19724"/>
     <cellStyle name="Примечание 20 5" xfId="18314"/>
     <cellStyle name="Примечание 20 5 2" xfId="20581"/>
     <cellStyle name="Примечание 20 5 3" xfId="20726"/>
     <cellStyle name="Примечание 20 6" xfId="20873"/>
     <cellStyle name="Примечание 20 7" xfId="20775"/>
     <cellStyle name="Примечание 20 8" xfId="20832"/>
+    <cellStyle name="Примечание 20 9" xfId="21171"/>
     <cellStyle name="Примечание 21" xfId="12662"/>
+    <cellStyle name="Примечание 21 10" xfId="21312"/>
+    <cellStyle name="Примечание 21 11" xfId="23242"/>
+    <cellStyle name="Примечание 21 12" xfId="21125"/>
+    <cellStyle name="Примечание 21 13" xfId="21234"/>
+    <cellStyle name="Примечание 21 14" xfId="20999"/>
     <cellStyle name="Примечание 21 2" xfId="17019"/>
     <cellStyle name="Примечание 21 2 2" xfId="20368"/>
     <cellStyle name="Примечание 21 2 3" xfId="19300"/>
     <cellStyle name="Примечание 21 3" xfId="15148"/>
     <cellStyle name="Примечание 21 3 2" xfId="20038"/>
     <cellStyle name="Примечание 21 3 3" xfId="19417"/>
     <cellStyle name="Примечание 21 4" xfId="15001"/>
     <cellStyle name="Примечание 21 4 2" xfId="20008"/>
     <cellStyle name="Примечание 21 4 3" xfId="19344"/>
     <cellStyle name="Примечание 21 5" xfId="18470"/>
     <cellStyle name="Примечание 21 5 2" xfId="20622"/>
     <cellStyle name="Примечание 21 5 3" xfId="20757"/>
     <cellStyle name="Примечание 21 6" xfId="20876"/>
     <cellStyle name="Примечание 21 7" xfId="20880"/>
     <cellStyle name="Примечание 21 8" xfId="20956"/>
+    <cellStyle name="Примечание 21 9" xfId="21183"/>
     <cellStyle name="Примечание 22" xfId="12620"/>
+    <cellStyle name="Примечание 22 10" xfId="21319"/>
+    <cellStyle name="Примечание 22 11" xfId="23261"/>
+    <cellStyle name="Примечание 22 12" xfId="23250"/>
+    <cellStyle name="Примечание 22 13" xfId="21059"/>
+    <cellStyle name="Примечание 22 14" xfId="21230"/>
     <cellStyle name="Примечание 22 2" xfId="15912"/>
     <cellStyle name="Примечание 22 2 2" xfId="20148"/>
     <cellStyle name="Примечание 22 2 3" xfId="19110"/>
     <cellStyle name="Примечание 22 3" xfId="15121"/>
     <cellStyle name="Примечание 22 3 2" xfId="20031"/>
     <cellStyle name="Примечание 22 3 3" xfId="19240"/>
     <cellStyle name="Примечание 22 4" xfId="14983"/>
     <cellStyle name="Примечание 22 4 2" xfId="20006"/>
     <cellStyle name="Примечание 22 4 3" xfId="19210"/>
     <cellStyle name="Примечание 22 5" xfId="16570"/>
     <cellStyle name="Примечание 22 5 2" xfId="20294"/>
     <cellStyle name="Примечание 22 5 3" xfId="18989"/>
     <cellStyle name="Примечание 22 6" xfId="20882"/>
     <cellStyle name="Примечание 22 7" xfId="20844"/>
     <cellStyle name="Примечание 22 8" xfId="20902"/>
+    <cellStyle name="Примечание 22 9" xfId="21193"/>
     <cellStyle name="Примечание 23" xfId="12578"/>
+    <cellStyle name="Примечание 23 10" xfId="23199"/>
+    <cellStyle name="Примечание 23 11" xfId="21032"/>
+    <cellStyle name="Примечание 23 12" xfId="21031"/>
+    <cellStyle name="Примечание 23 13" xfId="21095"/>
+    <cellStyle name="Примечание 23 14" xfId="23197"/>
     <cellStyle name="Примечание 23 2" xfId="18065"/>
     <cellStyle name="Примечание 23 2 2" xfId="20533"/>
     <cellStyle name="Примечание 23 2 3" xfId="20699"/>
     <cellStyle name="Примечание 23 3" xfId="15901"/>
     <cellStyle name="Примечание 23 3 2" xfId="20144"/>
     <cellStyle name="Примечание 23 3 3" xfId="19031"/>
     <cellStyle name="Примечание 23 4" xfId="15425"/>
     <cellStyle name="Примечание 23 4 2" xfId="20050"/>
     <cellStyle name="Примечание 23 4 3" xfId="19815"/>
     <cellStyle name="Примечание 23 5" xfId="14482"/>
     <cellStyle name="Примечание 23 5 2" xfId="19919"/>
     <cellStyle name="Примечание 23 5 3" xfId="19476"/>
     <cellStyle name="Примечание 23 6" xfId="20889"/>
     <cellStyle name="Примечание 23 7" xfId="20798"/>
     <cellStyle name="Примечание 23 8" xfId="20888"/>
+    <cellStyle name="Примечание 23 9" xfId="21204"/>
     <cellStyle name="Примечание 24" xfId="12536"/>
+    <cellStyle name="Примечание 24 10" xfId="23198"/>
+    <cellStyle name="Примечание 24 11" xfId="21051"/>
+    <cellStyle name="Примечание 24 12" xfId="21119"/>
+    <cellStyle name="Примечание 24 13" xfId="21007"/>
+    <cellStyle name="Примечание 24 14" xfId="23673"/>
     <cellStyle name="Примечание 24 2" xfId="18387"/>
     <cellStyle name="Примечание 24 2 2" xfId="20595"/>
     <cellStyle name="Примечание 24 2 3" xfId="20735"/>
     <cellStyle name="Примечание 24 3" xfId="15577"/>
     <cellStyle name="Примечание 24 3 2" xfId="20081"/>
     <cellStyle name="Примечание 24 3 3" xfId="19579"/>
     <cellStyle name="Примечание 24 4" xfId="17753"/>
     <cellStyle name="Примечание 24 4 2" xfId="20482"/>
     <cellStyle name="Примечание 24 4 3" xfId="20662"/>
     <cellStyle name="Примечание 24 5" xfId="14771"/>
     <cellStyle name="Примечание 24 5 2" xfId="19968"/>
     <cellStyle name="Примечание 24 5 3" xfId="19614"/>
     <cellStyle name="Примечание 24 6" xfId="20896"/>
     <cellStyle name="Примечание 24 7" xfId="20932"/>
     <cellStyle name="Примечание 24 8" xfId="20954"/>
+    <cellStyle name="Примечание 24 9" xfId="21215"/>
     <cellStyle name="Примечание 25" xfId="12494"/>
+    <cellStyle name="Примечание 25 10" xfId="21030"/>
+    <cellStyle name="Примечание 25 11" xfId="21069"/>
+    <cellStyle name="Примечание 25 12" xfId="21274"/>
+    <cellStyle name="Примечание 25 13" xfId="23666"/>
+    <cellStyle name="Примечание 25 14" xfId="23564"/>
     <cellStyle name="Примечание 25 2" xfId="15832"/>
     <cellStyle name="Примечание 25 2 2" xfId="20128"/>
     <cellStyle name="Примечание 25 2 3" xfId="19478"/>
     <cellStyle name="Примечание 25 3" xfId="15222"/>
     <cellStyle name="Примечание 25 3 2" xfId="20046"/>
     <cellStyle name="Примечание 25 3 3" xfId="19001"/>
     <cellStyle name="Примечание 25 4" xfId="17260"/>
     <cellStyle name="Примечание 25 4 2" xfId="20412"/>
     <cellStyle name="Примечание 25 4 3" xfId="19096"/>
     <cellStyle name="Примечание 25 5" xfId="18012"/>
     <cellStyle name="Примечание 25 5 2" xfId="20520"/>
     <cellStyle name="Примечание 25 5 3" xfId="20689"/>
     <cellStyle name="Примечание 25 6" xfId="20905"/>
     <cellStyle name="Примечание 25 7" xfId="20893"/>
     <cellStyle name="Примечание 25 8" xfId="20900"/>
+    <cellStyle name="Примечание 25 9" xfId="21228"/>
     <cellStyle name="Примечание 26" xfId="12453"/>
+    <cellStyle name="Примечание 26 10" xfId="23268"/>
+    <cellStyle name="Примечание 26 11" xfId="21079"/>
+    <cellStyle name="Примечание 26 12" xfId="21172"/>
+    <cellStyle name="Примечание 26 13" xfId="21287"/>
+    <cellStyle name="Примечание 26 14" xfId="23211"/>
     <cellStyle name="Примечание 26 2" xfId="16259"/>
     <cellStyle name="Примечание 26 2 2" xfId="20227"/>
     <cellStyle name="Примечание 26 2 3" xfId="19631"/>
     <cellStyle name="Примечание 26 3" xfId="14537"/>
     <cellStyle name="Примечание 26 3 2" xfId="19934"/>
     <cellStyle name="Примечание 26 3 3" xfId="19756"/>
     <cellStyle name="Примечание 26 4" xfId="17582"/>
     <cellStyle name="Примечание 26 4 2" xfId="20459"/>
     <cellStyle name="Примечание 26 4 3" xfId="20646"/>
     <cellStyle name="Примечание 26 5" xfId="17936"/>
     <cellStyle name="Примечание 26 5 2" xfId="20511"/>
     <cellStyle name="Примечание 26 5 3" xfId="20683"/>
     <cellStyle name="Примечание 26 6" xfId="20913"/>
     <cellStyle name="Примечание 26 7" xfId="20855"/>
     <cellStyle name="Примечание 26 8" xfId="20845"/>
+    <cellStyle name="Примечание 26 9" xfId="21237"/>
     <cellStyle name="Примечание 27" xfId="12409"/>
+    <cellStyle name="Примечание 27 10" xfId="21106"/>
+    <cellStyle name="Примечание 27 11" xfId="23670"/>
+    <cellStyle name="Примечание 27 12" xfId="23560"/>
+    <cellStyle name="Примечание 27 13" xfId="21140"/>
+    <cellStyle name="Примечание 27 14" xfId="23767"/>
     <cellStyle name="Примечание 27 2" xfId="18275"/>
     <cellStyle name="Примечание 27 2 2" xfId="20572"/>
     <cellStyle name="Примечание 27 2 3" xfId="20720"/>
     <cellStyle name="Примечание 27 3" xfId="16174"/>
     <cellStyle name="Примечание 27 3 2" xfId="20207"/>
     <cellStyle name="Примечание 27 3 3" xfId="19055"/>
     <cellStyle name="Примечание 27 4" xfId="16154"/>
     <cellStyle name="Примечание 27 4 2" xfId="20203"/>
     <cellStyle name="Примечание 27 4 3" xfId="18918"/>
     <cellStyle name="Примечание 27 5" xfId="16554"/>
     <cellStyle name="Примечание 27 5 2" xfId="20293"/>
     <cellStyle name="Примечание 27 5 3" xfId="18883"/>
     <cellStyle name="Примечание 27 6" xfId="20917"/>
     <cellStyle name="Примечание 27 7" xfId="20806"/>
     <cellStyle name="Примечание 27 8" xfId="20829"/>
+    <cellStyle name="Примечание 27 9" xfId="21248"/>
     <cellStyle name="Примечание 28" xfId="12367"/>
+    <cellStyle name="Примечание 28 10" xfId="21168"/>
+    <cellStyle name="Примечание 28 11" xfId="23838"/>
+    <cellStyle name="Примечание 28 12" xfId="23855"/>
+    <cellStyle name="Примечание 28 13" xfId="23867"/>
+    <cellStyle name="Примечание 28 14" xfId="23875"/>
     <cellStyle name="Примечание 28 2" xfId="18303"/>
     <cellStyle name="Примечание 28 2 2" xfId="20579"/>
     <cellStyle name="Примечание 28 2 3" xfId="20724"/>
     <cellStyle name="Примечание 28 3" xfId="17817"/>
     <cellStyle name="Примечание 28 3 2" xfId="20493"/>
     <cellStyle name="Примечание 28 3 3" xfId="20671"/>
     <cellStyle name="Примечание 28 4" xfId="16878"/>
     <cellStyle name="Примечание 28 4 2" xfId="20347"/>
     <cellStyle name="Примечание 28 4 3" xfId="19250"/>
     <cellStyle name="Примечание 28 5" xfId="15119"/>
     <cellStyle name="Примечание 28 5 2" xfId="20030"/>
     <cellStyle name="Примечание 28 5 3" xfId="19225"/>
     <cellStyle name="Примечание 28 6" xfId="20923"/>
     <cellStyle name="Примечание 28 7" xfId="20942"/>
     <cellStyle name="Примечание 28 8" xfId="20898"/>
+    <cellStyle name="Примечание 28 9" xfId="21256"/>
     <cellStyle name="Примечание 29" xfId="12325"/>
+    <cellStyle name="Примечание 29 10" xfId="21167"/>
+    <cellStyle name="Примечание 29 11" xfId="23661"/>
+    <cellStyle name="Примечание 29 12" xfId="23568"/>
+    <cellStyle name="Примечание 29 13" xfId="20996"/>
+    <cellStyle name="Примечание 29 14" xfId="23780"/>
     <cellStyle name="Примечание 29 2" xfId="17174"/>
     <cellStyle name="Примечание 29 2 2" xfId="20394"/>
     <cellStyle name="Примечание 29 2 3" xfId="19428"/>
     <cellStyle name="Примечание 29 3" xfId="15492"/>
     <cellStyle name="Примечание 29 3 2" xfId="20066"/>
     <cellStyle name="Примечание 29 3 3" xfId="19002"/>
     <cellStyle name="Примечание 29 4" xfId="17462"/>
     <cellStyle name="Примечание 29 4 2" xfId="20439"/>
     <cellStyle name="Примечание 29 4 3" xfId="19546"/>
     <cellStyle name="Примечание 29 5" xfId="15564"/>
     <cellStyle name="Примечание 29 5 2" xfId="20079"/>
     <cellStyle name="Примечание 29 5 3" xfId="19492"/>
     <cellStyle name="Примечание 29 6" xfId="20926"/>
     <cellStyle name="Примечание 29 7" xfId="20908"/>
     <cellStyle name="Примечание 29 8" xfId="20842"/>
+    <cellStyle name="Примечание 29 9" xfId="21268"/>
     <cellStyle name="Примечание 3" xfId="13414"/>
+    <cellStyle name="Примечание 3 10" xfId="22900"/>
+    <cellStyle name="Примечание 3 11" xfId="22901"/>
+    <cellStyle name="Примечание 3 12" xfId="22902"/>
+    <cellStyle name="Примечание 3 13" xfId="22903"/>
+    <cellStyle name="Примечание 3 14" xfId="22904"/>
+    <cellStyle name="Примечание 3 15" xfId="22905"/>
+    <cellStyle name="Примечание 3 16" xfId="22906"/>
+    <cellStyle name="Примечание 3 17" xfId="22907"/>
+    <cellStyle name="Примечание 3 18" xfId="22908"/>
+    <cellStyle name="Примечание 3 19" xfId="22909"/>
     <cellStyle name="Примечание 3 2" xfId="17621"/>
+    <cellStyle name="Примечание 3 2 10" xfId="23647"/>
+    <cellStyle name="Примечание 3 2 11" xfId="23578"/>
+    <cellStyle name="Примечание 3 2 12" xfId="21083"/>
+    <cellStyle name="Примечание 3 2 13" xfId="21236"/>
     <cellStyle name="Примечание 3 2 2" xfId="20463"/>
+    <cellStyle name="Примечание 3 2 2 2" xfId="22910"/>
+    <cellStyle name="Примечание 3 2 2 3" xfId="23684"/>
+    <cellStyle name="Примечание 3 2 2 4" xfId="23842"/>
+    <cellStyle name="Примечание 3 2 2 5" xfId="23858"/>
+    <cellStyle name="Примечание 3 2 2 6" xfId="23870"/>
+    <cellStyle name="Примечание 3 2 2 7" xfId="23878"/>
     <cellStyle name="Примечание 3 2 3" xfId="20649"/>
+    <cellStyle name="Примечание 3 2 3 2" xfId="23310"/>
+    <cellStyle name="Примечание 3 2 3 3" xfId="23823"/>
+    <cellStyle name="Примечание 3 2 3 4" xfId="21040"/>
+    <cellStyle name="Примечание 3 2 3 5" xfId="23723"/>
+    <cellStyle name="Примечание 3 2 3 6" xfId="23254"/>
+    <cellStyle name="Примечание 3 2 3 7" xfId="23793"/>
+    <cellStyle name="Примечание 3 2 4" xfId="21339"/>
+    <cellStyle name="Примечание 3 2 4 2" xfId="23055"/>
+    <cellStyle name="Примечание 3 2 4 3" xfId="23726"/>
+    <cellStyle name="Примечание 3 2 4 4" xfId="21263"/>
+    <cellStyle name="Примечание 3 2 4 5" xfId="23222"/>
+    <cellStyle name="Примечание 3 2 4 6" xfId="23769"/>
+    <cellStyle name="Примечание 3 2 4 7" xfId="21271"/>
+    <cellStyle name="Примечание 3 2 5" xfId="23294"/>
+    <cellStyle name="Примечание 3 2 6" xfId="23306"/>
+    <cellStyle name="Примечание 3 2 7" xfId="23329"/>
+    <cellStyle name="Примечание 3 2 8" xfId="23382"/>
+    <cellStyle name="Примечание 3 2 9" xfId="23218"/>
+    <cellStyle name="Примечание 3 20" xfId="22911"/>
+    <cellStyle name="Примечание 3 21" xfId="22912"/>
+    <cellStyle name="Примечание 3 22" xfId="22913"/>
+    <cellStyle name="Примечание 3 23" xfId="22914"/>
+    <cellStyle name="Примечание 3 24" xfId="22915"/>
+    <cellStyle name="Примечание 3 25" xfId="22916"/>
+    <cellStyle name="Примечание 3 26" xfId="22917"/>
+    <cellStyle name="Примечание 3 27" xfId="22918"/>
+    <cellStyle name="Примечание 3 28" xfId="22919"/>
+    <cellStyle name="Примечание 3 29" xfId="22920"/>
     <cellStyle name="Примечание 3 3" xfId="17358"/>
     <cellStyle name="Примечание 3 3 2" xfId="20427"/>
     <cellStyle name="Примечание 3 3 3" xfId="18852"/>
+    <cellStyle name="Примечание 3 3 4" xfId="22921"/>
+    <cellStyle name="Примечание 3 3 5" xfId="23686"/>
+    <cellStyle name="Примечание 3 3 6" xfId="23548"/>
+    <cellStyle name="Примечание 3 3 7" xfId="23603"/>
+    <cellStyle name="Примечание 3 3 8" xfId="23593"/>
+    <cellStyle name="Примечание 3 3 9" xfId="23712"/>
+    <cellStyle name="Примечание 3 30" xfId="22922"/>
+    <cellStyle name="Примечание 3 31" xfId="22923"/>
+    <cellStyle name="Примечание 3 32" xfId="22924"/>
+    <cellStyle name="Примечание 3 33" xfId="22925"/>
+    <cellStyle name="Примечание 3 34" xfId="22926"/>
+    <cellStyle name="Примечание 3 35" xfId="22927"/>
+    <cellStyle name="Примечание 3 36" xfId="22899"/>
+    <cellStyle name="Примечание 3 37" xfId="23067"/>
+    <cellStyle name="Примечание 3 38" xfId="23406"/>
+    <cellStyle name="Примечание 3 39" xfId="23149"/>
     <cellStyle name="Примечание 3 4" xfId="15116"/>
     <cellStyle name="Примечание 3 4 2" xfId="20029"/>
     <cellStyle name="Примечание 3 4 3" xfId="19203"/>
+    <cellStyle name="Примечание 3 4 4" xfId="22928"/>
+    <cellStyle name="Примечание 3 4 5" xfId="23688"/>
+    <cellStyle name="Примечание 3 4 6" xfId="23546"/>
+    <cellStyle name="Примечание 3 4 7" xfId="23604"/>
+    <cellStyle name="Примечание 3 4 8" xfId="23592"/>
+    <cellStyle name="Примечание 3 4 9" xfId="23733"/>
+    <cellStyle name="Примечание 3 40" xfId="23390"/>
+    <cellStyle name="Примечание 3 41" xfId="23058"/>
+    <cellStyle name="Примечание 3 42" xfId="22989"/>
+    <cellStyle name="Примечание 3 43" xfId="21330"/>
+    <cellStyle name="Примечание 3 44" xfId="21113"/>
+    <cellStyle name="Примечание 3 45" xfId="23650"/>
+    <cellStyle name="Примечание 3 46" xfId="23795"/>
+    <cellStyle name="Примечание 3 47" xfId="20994"/>
     <cellStyle name="Примечание 3 5" xfId="14980"/>
     <cellStyle name="Примечание 3 5 2" xfId="20005"/>
     <cellStyle name="Примечание 3 5 3" xfId="19194"/>
+    <cellStyle name="Примечание 3 5 4" xfId="22929"/>
+    <cellStyle name="Примечание 3 5 5" xfId="23689"/>
+    <cellStyle name="Примечание 3 5 6" xfId="23545"/>
+    <cellStyle name="Примечание 3 5 7" xfId="23605"/>
+    <cellStyle name="Примечание 3 5 8" xfId="23716"/>
+    <cellStyle name="Примечание 3 5 9" xfId="23530"/>
     <cellStyle name="Примечание 3 6" xfId="20777"/>
+    <cellStyle name="Примечание 3 6 2" xfId="22930"/>
+    <cellStyle name="Примечание 3 6 3" xfId="23690"/>
+    <cellStyle name="Примечание 3 6 4" xfId="23544"/>
+    <cellStyle name="Примечание 3 6 5" xfId="23606"/>
+    <cellStyle name="Примечание 3 6 6" xfId="23835"/>
+    <cellStyle name="Примечание 3 6 7" xfId="23853"/>
     <cellStyle name="Примечание 3 7" xfId="20906"/>
+    <cellStyle name="Примечание 3 7 2" xfId="22931"/>
+    <cellStyle name="Примечание 3 7 3" xfId="23691"/>
+    <cellStyle name="Примечание 3 7 4" xfId="23543"/>
+    <cellStyle name="Примечание 3 7 5" xfId="23607"/>
+    <cellStyle name="Примечание 3 7 6" xfId="23843"/>
+    <cellStyle name="Примечание 3 7 7" xfId="23859"/>
     <cellStyle name="Примечание 3 8" xfId="20885"/>
+    <cellStyle name="Примечание 3 8 2" xfId="22932"/>
+    <cellStyle name="Примечание 3 8 3" xfId="23692"/>
+    <cellStyle name="Примечание 3 8 4" xfId="23542"/>
+    <cellStyle name="Примечание 3 8 5" xfId="23608"/>
+    <cellStyle name="Примечание 3 8 6" xfId="23718"/>
+    <cellStyle name="Примечание 3 8 7" xfId="23528"/>
+    <cellStyle name="Примечание 3 9" xfId="21016"/>
+    <cellStyle name="Примечание 3 9 2" xfId="22933"/>
+    <cellStyle name="Примечание 3 9 3" xfId="23693"/>
+    <cellStyle name="Примечание 3 9 4" xfId="23541"/>
+    <cellStyle name="Примечание 3 9 5" xfId="23609"/>
+    <cellStyle name="Примечание 3 9 6" xfId="23591"/>
+    <cellStyle name="Примечание 3 9 7" xfId="23598"/>
     <cellStyle name="Примечание 30" xfId="12283"/>
+    <cellStyle name="Примечание 30 10" xfId="21166"/>
+    <cellStyle name="Примечание 30 11" xfId="23790"/>
+    <cellStyle name="Примечание 30 12" xfId="23217"/>
+    <cellStyle name="Примечание 30 13" xfId="23634"/>
+    <cellStyle name="Примечание 30 14" xfId="23587"/>
     <cellStyle name="Примечание 30 2" xfId="18551"/>
     <cellStyle name="Примечание 30 2 2" xfId="20633"/>
     <cellStyle name="Примечание 30 2 3" xfId="20766"/>
     <cellStyle name="Примечание 30 3" xfId="14688"/>
     <cellStyle name="Примечание 30 3 2" xfId="19955"/>
     <cellStyle name="Примечание 30 3 3" xfId="19044"/>
     <cellStyle name="Примечание 30 4" xfId="14857"/>
     <cellStyle name="Примечание 30 4 2" xfId="19988"/>
     <cellStyle name="Примечание 30 4 3" xfId="19282"/>
     <cellStyle name="Примечание 30 5" xfId="17530"/>
     <cellStyle name="Примечание 30 5 2" xfId="20448"/>
     <cellStyle name="Примечание 30 5 3" xfId="20637"/>
     <cellStyle name="Примечание 30 6" xfId="20929"/>
     <cellStyle name="Примечание 30 7" xfId="20864"/>
     <cellStyle name="Примечание 30 8" xfId="20781"/>
+    <cellStyle name="Примечание 30 9" xfId="21279"/>
     <cellStyle name="Примечание 31" xfId="12241"/>
+    <cellStyle name="Примечание 31 10" xfId="21165"/>
+    <cellStyle name="Примечание 31 11" xfId="23747"/>
+    <cellStyle name="Примечание 31 12" xfId="23514"/>
+    <cellStyle name="Примечание 31 13" xfId="23620"/>
+    <cellStyle name="Примечание 31 14" xfId="21231"/>
     <cellStyle name="Примечание 31 2" xfId="17249"/>
     <cellStyle name="Примечание 31 2 2" xfId="20409"/>
     <cellStyle name="Примечание 31 2 3" xfId="19016"/>
     <cellStyle name="Примечание 31 3" xfId="18064"/>
     <cellStyle name="Примечание 31 3 2" xfId="20532"/>
     <cellStyle name="Примечание 31 3 3" xfId="20698"/>
     <cellStyle name="Примечание 31 4" xfId="15994"/>
     <cellStyle name="Примечание 31 4 2" xfId="20163"/>
     <cellStyle name="Примечание 31 4 3" xfId="19672"/>
     <cellStyle name="Примечание 31 5" xfId="15520"/>
     <cellStyle name="Примечание 31 5 2" xfId="20070"/>
     <cellStyle name="Примечание 31 5 3" xfId="19195"/>
     <cellStyle name="Примечание 31 6" xfId="20935"/>
     <cellStyle name="Примечание 31 7" xfId="20814"/>
     <cellStyle name="Примечание 31 8" xfId="20945"/>
+    <cellStyle name="Примечание 31 9" xfId="21292"/>
     <cellStyle name="Примечание 32" xfId="12199"/>
+    <cellStyle name="Примечание 32 10" xfId="21164"/>
+    <cellStyle name="Примечание 32 11" xfId="21284"/>
+    <cellStyle name="Примечание 32 12" xfId="23714"/>
+    <cellStyle name="Примечание 32 13" xfId="21114"/>
+    <cellStyle name="Примечание 32 14" xfId="21097"/>
     <cellStyle name="Примечание 32 2" xfId="14789"/>
     <cellStyle name="Примечание 32 2 2" xfId="19975"/>
     <cellStyle name="Примечание 32 2 3" xfId="19744"/>
     <cellStyle name="Примечание 32 3" xfId="16121"/>
     <cellStyle name="Примечание 32 3 2" xfId="20194"/>
     <cellStyle name="Примечание 32 3 3" xfId="19615"/>
     <cellStyle name="Примечание 32 4" xfId="18273"/>
     <cellStyle name="Примечание 32 4 2" xfId="20571"/>
     <cellStyle name="Примечание 32 4 3" xfId="20719"/>
     <cellStyle name="Примечание 32 5" xfId="16670"/>
     <cellStyle name="Примечание 32 5 2" xfId="20311"/>
     <cellStyle name="Примечание 32 5 3" xfId="19684"/>
     <cellStyle name="Примечание 32 6" xfId="20938"/>
     <cellStyle name="Примечание 32 7" xfId="20953"/>
     <cellStyle name="Примечание 32 8" xfId="20964"/>
+    <cellStyle name="Примечание 32 9" xfId="21302"/>
     <cellStyle name="Примечание 33" xfId="12157"/>
+    <cellStyle name="Примечание 33 10" xfId="21163"/>
+    <cellStyle name="Примечание 33 11" xfId="21070"/>
+    <cellStyle name="Примечание 33 12" xfId="21177"/>
+    <cellStyle name="Примечание 33 13" xfId="23672"/>
+    <cellStyle name="Примечание 33 14" xfId="23558"/>
     <cellStyle name="Примечание 33 2" xfId="17477"/>
     <cellStyle name="Примечание 33 2 2" xfId="20441"/>
     <cellStyle name="Примечание 33 2 3" xfId="19657"/>
     <cellStyle name="Примечание 33 3" xfId="16114"/>
     <cellStyle name="Примечание 33 3 2" xfId="20193"/>
     <cellStyle name="Примечание 33 3 3" xfId="19558"/>
     <cellStyle name="Примечание 33 4" xfId="17916"/>
     <cellStyle name="Примечание 33 4 2" xfId="20508"/>
     <cellStyle name="Примечание 33 4 3" xfId="20680"/>
     <cellStyle name="Примечание 33 5" xfId="16166"/>
     <cellStyle name="Примечание 33 5 2" xfId="20205"/>
     <cellStyle name="Примечание 33 5 3" xfId="18995"/>
     <cellStyle name="Примечание 33 6" xfId="20946"/>
     <cellStyle name="Примечание 33 7" xfId="20919"/>
     <cellStyle name="Примечание 33 8" xfId="20779"/>
+    <cellStyle name="Примечание 33 9" xfId="21308"/>
     <cellStyle name="Примечание 34" xfId="12115"/>
+    <cellStyle name="Примечание 34 10" xfId="21251"/>
+    <cellStyle name="Примечание 34 11" xfId="21328"/>
+    <cellStyle name="Примечание 34 12" xfId="21262"/>
+    <cellStyle name="Примечание 34 13" xfId="23665"/>
+    <cellStyle name="Примечание 34 14" xfId="23565"/>
     <cellStyle name="Примечание 34 2" xfId="17541"/>
     <cellStyle name="Примечание 34 2 2" xfId="20452"/>
     <cellStyle name="Примечание 34 2 3" xfId="20640"/>
     <cellStyle name="Примечание 34 3" xfId="18123"/>
     <cellStyle name="Примечание 34 3 2" xfId="20543"/>
     <cellStyle name="Примечание 34 3 3" xfId="20705"/>
     <cellStyle name="Примечание 34 4" xfId="17197"/>
     <cellStyle name="Примечание 34 4 2" xfId="20400"/>
     <cellStyle name="Примечание 34 4 3" xfId="19580"/>
     <cellStyle name="Примечание 34 5" xfId="18417"/>
     <cellStyle name="Примечание 34 5 2" xfId="20604"/>
     <cellStyle name="Примечание 34 5 3" xfId="20742"/>
     <cellStyle name="Примечание 34 6" xfId="20951"/>
     <cellStyle name="Примечание 34 7" xfId="20963"/>
     <cellStyle name="Примечание 34 8" xfId="20969"/>
+    <cellStyle name="Примечание 34 9" xfId="21317"/>
     <cellStyle name="Примечание 35" xfId="12073"/>
+    <cellStyle name="Примечание 35 10" xfId="21260"/>
+    <cellStyle name="Примечание 35 11" xfId="23654"/>
+    <cellStyle name="Примечание 35 12" xfId="23572"/>
+    <cellStyle name="Примечание 35 13" xfId="21042"/>
+    <cellStyle name="Примечание 35 14" xfId="23784"/>
     <cellStyle name="Примечание 35 2" xfId="16022"/>
     <cellStyle name="Примечание 35 2 2" xfId="20172"/>
     <cellStyle name="Примечание 35 2 3" xfId="19759"/>
     <cellStyle name="Примечание 35 3" xfId="17351"/>
     <cellStyle name="Примечание 35 3 2" xfId="20426"/>
     <cellStyle name="Примечание 35 3 3" xfId="19723"/>
     <cellStyle name="Примечание 35 4" xfId="15093"/>
     <cellStyle name="Примечание 35 4 2" xfId="20024"/>
     <cellStyle name="Примечание 35 4 3" xfId="19046"/>
     <cellStyle name="Примечание 35 5" xfId="17758"/>
     <cellStyle name="Примечание 35 5 2" xfId="20484"/>
     <cellStyle name="Примечание 35 5 3" xfId="20664"/>
     <cellStyle name="Примечание 35 6" xfId="20962"/>
     <cellStyle name="Примечание 35 7" xfId="20968"/>
     <cellStyle name="Примечание 35 8" xfId="20970"/>
+    <cellStyle name="Примечание 35 9" xfId="21323"/>
     <cellStyle name="Примечание 36" xfId="12031"/>
+    <cellStyle name="Примечание 36 10" xfId="23851"/>
+    <cellStyle name="Примечание 36 11" xfId="23864"/>
     <cellStyle name="Примечание 36 2" xfId="16413"/>
     <cellStyle name="Примечание 36 2 2" xfId="20257"/>
     <cellStyle name="Примечание 36 2 3" xfId="18849"/>
     <cellStyle name="Примечание 36 3" xfId="15429"/>
     <cellStyle name="Примечание 36 3 2" xfId="20051"/>
     <cellStyle name="Примечание 36 3 3" xfId="19491"/>
     <cellStyle name="Примечание 36 4" xfId="16225"/>
     <cellStyle name="Примечание 36 4 2" xfId="20218"/>
     <cellStyle name="Примечание 36 4 3" xfId="19398"/>
     <cellStyle name="Примечание 36 5" xfId="15822"/>
     <cellStyle name="Примечание 36 5 2" xfId="20125"/>
     <cellStyle name="Примечание 36 5 3" xfId="19410"/>
+    <cellStyle name="Примечание 36 6" xfId="23177"/>
+    <cellStyle name="Примечание 36 7" xfId="23751"/>
+    <cellStyle name="Примечание 36 8" xfId="21239"/>
+    <cellStyle name="Примечание 36 9" xfId="23833"/>
     <cellStyle name="Примечание 37" xfId="11990"/>
+    <cellStyle name="Примечание 37 10" xfId="21006"/>
+    <cellStyle name="Примечание 37 11" xfId="21090"/>
     <cellStyle name="Примечание 37 2" xfId="17791"/>
     <cellStyle name="Примечание 37 2 2" xfId="20488"/>
     <cellStyle name="Примечание 37 2 3" xfId="20667"/>
     <cellStyle name="Примечание 37 3" xfId="16087"/>
     <cellStyle name="Примечание 37 3 2" xfId="20187"/>
     <cellStyle name="Примечание 37 3 3" xfId="19379"/>
     <cellStyle name="Примечание 37 4" xfId="17013"/>
     <cellStyle name="Примечание 37 4 2" xfId="20367"/>
     <cellStyle name="Примечание 37 4 3" xfId="19251"/>
     <cellStyle name="Примечание 37 5" xfId="17304"/>
     <cellStyle name="Примечание 37 5 2" xfId="20416"/>
     <cellStyle name="Примечание 37 5 3" xfId="19808"/>
+    <cellStyle name="Примечание 37 6" xfId="23183"/>
+    <cellStyle name="Примечание 37 7" xfId="23756"/>
+    <cellStyle name="Примечание 37 8" xfId="23145"/>
+    <cellStyle name="Примечание 37 9" xfId="23272"/>
     <cellStyle name="Примечание 38" xfId="11948"/>
+    <cellStyle name="Примечание 38 10" xfId="21220"/>
+    <cellStyle name="Примечание 38 11" xfId="21227"/>
     <cellStyle name="Примечание 38 2" xfId="15887"/>
     <cellStyle name="Примечание 38 2 2" xfId="20142"/>
     <cellStyle name="Примечание 38 2 3" xfId="19758"/>
     <cellStyle name="Примечание 38 3" xfId="16574"/>
     <cellStyle name="Примечание 38 3 2" xfId="20295"/>
     <cellStyle name="Примечание 38 3 3" xfId="19013"/>
     <cellStyle name="Примечание 38 4" xfId="17222"/>
     <cellStyle name="Примечание 38 4 2" xfId="20405"/>
     <cellStyle name="Примечание 38 4 3" xfId="18843"/>
     <cellStyle name="Примечание 38 5" xfId="16741"/>
     <cellStyle name="Примечание 38 5 2" xfId="20324"/>
     <cellStyle name="Примечание 38 5 3" xfId="19242"/>
+    <cellStyle name="Примечание 38 6" xfId="23192"/>
+    <cellStyle name="Примечание 38 7" xfId="23761"/>
+    <cellStyle name="Примечание 38 8" xfId="23247"/>
+    <cellStyle name="Примечание 38 9" xfId="23623"/>
     <cellStyle name="Примечание 39" xfId="11906"/>
+    <cellStyle name="Примечание 39 10" xfId="22888"/>
+    <cellStyle name="Примечание 39 11" xfId="23802"/>
     <cellStyle name="Примечание 39 2" xfId="16342"/>
     <cellStyle name="Примечание 39 2 2" xfId="20245"/>
     <cellStyle name="Примечание 39 2 3" xfId="19284"/>
     <cellStyle name="Примечание 39 3" xfId="17329"/>
     <cellStyle name="Примечание 39 3 2" xfId="20421"/>
     <cellStyle name="Примечание 39 3 3" xfId="19560"/>
     <cellStyle name="Примечание 39 4" xfId="15858"/>
     <cellStyle name="Примечание 39 4 2" xfId="20134"/>
     <cellStyle name="Примечание 39 4 3" xfId="19664"/>
     <cellStyle name="Примечание 39 5" xfId="17149"/>
     <cellStyle name="Примечание 39 5 2" xfId="20389"/>
     <cellStyle name="Примечание 39 5 3" xfId="19261"/>
+    <cellStyle name="Примечание 39 6" xfId="23204"/>
+    <cellStyle name="Примечание 39 7" xfId="23770"/>
+    <cellStyle name="Примечание 39 8" xfId="21195"/>
+    <cellStyle name="Примечание 39 9" xfId="23627"/>
     <cellStyle name="Примечание 4" xfId="13372"/>
+    <cellStyle name="Примечание 4 10" xfId="22935"/>
+    <cellStyle name="Примечание 4 11" xfId="22936"/>
+    <cellStyle name="Примечание 4 12" xfId="22937"/>
+    <cellStyle name="Примечание 4 13" xfId="22938"/>
+    <cellStyle name="Примечание 4 14" xfId="22939"/>
+    <cellStyle name="Примечание 4 15" xfId="22940"/>
+    <cellStyle name="Примечание 4 16" xfId="22941"/>
+    <cellStyle name="Примечание 4 17" xfId="22942"/>
+    <cellStyle name="Примечание 4 18" xfId="22943"/>
+    <cellStyle name="Примечание 4 19" xfId="22944"/>
     <cellStyle name="Примечание 4 2" xfId="17828"/>
+    <cellStyle name="Примечание 4 2 10" xfId="23646"/>
+    <cellStyle name="Примечание 4 2 11" xfId="23579"/>
+    <cellStyle name="Примечание 4 2 12" xfId="21071"/>
+    <cellStyle name="Примечание 4 2 13" xfId="23781"/>
     <cellStyle name="Примечание 4 2 2" xfId="20495"/>
+    <cellStyle name="Примечание 4 2 2 2" xfId="22945"/>
+    <cellStyle name="Примечание 4 2 2 3" xfId="23697"/>
+    <cellStyle name="Примечание 4 2 2 4" xfId="23538"/>
+    <cellStyle name="Примечание 4 2 2 5" xfId="23610"/>
+    <cellStyle name="Примечание 4 2 2 6" xfId="23590"/>
+    <cellStyle name="Примечание 4 2 2 7" xfId="23599"/>
     <cellStyle name="Примечание 4 2 3" xfId="20673"/>
+    <cellStyle name="Примечание 4 2 3 2" xfId="23315"/>
+    <cellStyle name="Примечание 4 2 3 3" xfId="23826"/>
+    <cellStyle name="Примечание 4 2 3 4" xfId="21089"/>
+    <cellStyle name="Примечание 4 2 3 5" xfId="23645"/>
+    <cellStyle name="Примечание 4 2 3 6" xfId="23580"/>
+    <cellStyle name="Примечание 4 2 3 7" xfId="21050"/>
+    <cellStyle name="Примечание 4 2 4" xfId="21340"/>
+    <cellStyle name="Примечание 4 2 4 2" xfId="23015"/>
+    <cellStyle name="Примечание 4 2 4 3" xfId="23715"/>
+    <cellStyle name="Примечание 4 2 4 4" xfId="21115"/>
+    <cellStyle name="Примечание 4 2 4 5" xfId="23229"/>
+    <cellStyle name="Примечание 4 2 4 6" xfId="23817"/>
+    <cellStyle name="Примечание 4 2 4 7" xfId="21128"/>
+    <cellStyle name="Примечание 4 2 5" xfId="23297"/>
+    <cellStyle name="Примечание 4 2 6" xfId="23375"/>
+    <cellStyle name="Примечание 4 2 7" xfId="23108"/>
+    <cellStyle name="Примечание 4 2 8" xfId="23379"/>
+    <cellStyle name="Примечание 4 2 9" xfId="23207"/>
+    <cellStyle name="Примечание 4 20" xfId="22946"/>
+    <cellStyle name="Примечание 4 21" xfId="22947"/>
+    <cellStyle name="Примечание 4 22" xfId="22948"/>
+    <cellStyle name="Примечание 4 23" xfId="22949"/>
+    <cellStyle name="Примечание 4 24" xfId="22950"/>
+    <cellStyle name="Примечание 4 25" xfId="22951"/>
+    <cellStyle name="Примечание 4 26" xfId="22952"/>
+    <cellStyle name="Примечание 4 27" xfId="22953"/>
+    <cellStyle name="Примечание 4 28" xfId="22954"/>
+    <cellStyle name="Примечание 4 29" xfId="22955"/>
     <cellStyle name="Примечание 4 3" xfId="14835"/>
     <cellStyle name="Примечание 4 3 2" xfId="19984"/>
     <cellStyle name="Примечание 4 3 3" xfId="19131"/>
+    <cellStyle name="Примечание 4 3 4" xfId="22956"/>
+    <cellStyle name="Примечание 4 3 5" xfId="23699"/>
+    <cellStyle name="Примечание 4 3 6" xfId="23532"/>
+    <cellStyle name="Примечание 4 3 7" xfId="23611"/>
+    <cellStyle name="Примечание 4 3 8" xfId="23589"/>
+    <cellStyle name="Примечание 4 3 9" xfId="23600"/>
+    <cellStyle name="Примечание 4 30" xfId="22957"/>
+    <cellStyle name="Примечание 4 31" xfId="22958"/>
+    <cellStyle name="Примечание 4 32" xfId="22959"/>
+    <cellStyle name="Примечание 4 33" xfId="22960"/>
+    <cellStyle name="Примечание 4 34" xfId="22961"/>
+    <cellStyle name="Примечание 4 35" xfId="22962"/>
+    <cellStyle name="Примечание 4 36" xfId="22934"/>
+    <cellStyle name="Примечание 4 37" xfId="23060"/>
+    <cellStyle name="Примечание 4 38" xfId="23399"/>
+    <cellStyle name="Примечание 4 39" xfId="23102"/>
     <cellStyle name="Примечание 4 4" xfId="15720"/>
     <cellStyle name="Примечание 4 4 2" xfId="20103"/>
     <cellStyle name="Примечание 4 4 3" xfId="19639"/>
+    <cellStyle name="Примечание 4 4 4" xfId="22963"/>
+    <cellStyle name="Примечание 4 4 5" xfId="23700"/>
+    <cellStyle name="Примечание 4 4 6" xfId="23536"/>
+    <cellStyle name="Примечание 4 4 7" xfId="21311"/>
+    <cellStyle name="Примечание 4 4 8" xfId="23674"/>
+    <cellStyle name="Примечание 4 4 9" xfId="23824"/>
+    <cellStyle name="Примечание 4 40" xfId="23429"/>
+    <cellStyle name="Примечание 4 41" xfId="23396"/>
+    <cellStyle name="Примечание 4 42" xfId="23372"/>
+    <cellStyle name="Примечание 4 43" xfId="21085"/>
+    <cellStyle name="Примечание 4 44" xfId="21200"/>
+    <cellStyle name="Примечание 4 45" xfId="21109"/>
+    <cellStyle name="Примечание 4 46" xfId="21223"/>
+    <cellStyle name="Примечание 4 47" xfId="23809"/>
     <cellStyle name="Примечание 4 5" xfId="15113"/>
     <cellStyle name="Примечание 4 5 2" xfId="20028"/>
     <cellStyle name="Примечание 4 5 3" xfId="19179"/>
+    <cellStyle name="Примечание 4 5 4" xfId="22964"/>
+    <cellStyle name="Примечание 4 5 5" xfId="23701"/>
+    <cellStyle name="Примечание 4 5 6" xfId="23535"/>
+    <cellStyle name="Примечание 4 5 7" xfId="23169"/>
+    <cellStyle name="Примечание 4 5 8" xfId="23667"/>
+    <cellStyle name="Примечание 4 5 9" xfId="23563"/>
     <cellStyle name="Примечание 4 6" xfId="20783"/>
+    <cellStyle name="Примечание 4 6 2" xfId="22965"/>
+    <cellStyle name="Примечание 4 6 3" xfId="23702"/>
+    <cellStyle name="Примечание 4 6 4" xfId="23534"/>
+    <cellStyle name="Примечание 4 6 5" xfId="23249"/>
+    <cellStyle name="Примечание 4 6 6" xfId="21023"/>
+    <cellStyle name="Примечание 4 6 7" xfId="21176"/>
     <cellStyle name="Примечание 4 7" xfId="20861"/>
+    <cellStyle name="Примечание 4 7 2" xfId="22966"/>
+    <cellStyle name="Примечание 4 7 3" xfId="23703"/>
+    <cellStyle name="Примечание 4 7 4" xfId="23533"/>
+    <cellStyle name="Примечание 4 7 5" xfId="21280"/>
+    <cellStyle name="Примечание 4 7 6" xfId="21155"/>
+    <cellStyle name="Примечание 4 7 7" xfId="23779"/>
     <cellStyle name="Примечание 4 8" xfId="20835"/>
+    <cellStyle name="Примечание 4 8 2" xfId="22967"/>
+    <cellStyle name="Примечание 4 8 3" xfId="23704"/>
+    <cellStyle name="Примечание 4 8 4" xfId="23273"/>
+    <cellStyle name="Примечание 4 8 5" xfId="23728"/>
+    <cellStyle name="Примечание 4 8 6" xfId="23522"/>
+    <cellStyle name="Примечание 4 8 7" xfId="23615"/>
+    <cellStyle name="Примечание 4 9" xfId="21024"/>
+    <cellStyle name="Примечание 4 9 2" xfId="22968"/>
+    <cellStyle name="Примечание 4 9 3" xfId="23705"/>
+    <cellStyle name="Примечание 4 9 4" xfId="23788"/>
+    <cellStyle name="Примечание 4 9 5" xfId="23739"/>
+    <cellStyle name="Примечание 4 9 6" xfId="23727"/>
+    <cellStyle name="Примечание 4 9 7" xfId="23523"/>
     <cellStyle name="Примечание 40" xfId="11864"/>
+    <cellStyle name="Примечание 40 10" xfId="21025"/>
+    <cellStyle name="Примечание 40 11" xfId="21072"/>
     <cellStyle name="Примечание 40 2" xfId="15421"/>
     <cellStyle name="Примечание 40 2 2" xfId="20049"/>
     <cellStyle name="Примечание 40 2 3" xfId="19441"/>
     <cellStyle name="Примечание 40 3" xfId="17446"/>
     <cellStyle name="Примечание 40 3 2" xfId="20438"/>
     <cellStyle name="Примечание 40 3 3" xfId="19444"/>
     <cellStyle name="Примечание 40 4" xfId="18476"/>
     <cellStyle name="Примечание 40 4 2" xfId="20623"/>
     <cellStyle name="Примечание 40 4 3" xfId="20758"/>
     <cellStyle name="Примечание 40 5" xfId="17083"/>
     <cellStyle name="Примечание 40 5 2" xfId="20378"/>
     <cellStyle name="Примечание 40 5 3" xfId="19737"/>
+    <cellStyle name="Примечание 40 6" xfId="23213"/>
+    <cellStyle name="Примечание 40 7" xfId="23774"/>
+    <cellStyle name="Примечание 40 8" xfId="23215"/>
+    <cellStyle name="Примечание 40 9" xfId="23630"/>
     <cellStyle name="Примечание 41" xfId="11821"/>
+    <cellStyle name="Примечание 41 10" xfId="21178"/>
+    <cellStyle name="Примечание 41 11" xfId="21001"/>
     <cellStyle name="Примечание 41 2" xfId="14801"/>
     <cellStyle name="Примечание 41 2 2" xfId="19978"/>
     <cellStyle name="Примечание 41 2 3" xfId="18899"/>
     <cellStyle name="Примечание 41 3" xfId="17802"/>
     <cellStyle name="Примечание 41 3 2" xfId="20489"/>
     <cellStyle name="Примечание 41 3 3" xfId="20668"/>
     <cellStyle name="Примечание 41 4" xfId="18453"/>
     <cellStyle name="Примечание 41 4 2" xfId="20616"/>
     <cellStyle name="Примечание 41 4 3" xfId="20753"/>
     <cellStyle name="Примечание 41 5" xfId="17867"/>
     <cellStyle name="Примечание 41 5 2" xfId="20502"/>
     <cellStyle name="Примечание 41 5 3" xfId="20677"/>
+    <cellStyle name="Примечание 41 6" xfId="23223"/>
+    <cellStyle name="Примечание 41 7" xfId="23776"/>
+    <cellStyle name="Примечание 41 8" xfId="21196"/>
+    <cellStyle name="Примечание 41 9" xfId="23631"/>
     <cellStyle name="Примечание 42" xfId="11779"/>
+    <cellStyle name="Примечание 42 10" xfId="23848"/>
+    <cellStyle name="Примечание 42 11" xfId="23862"/>
     <cellStyle name="Примечание 42 2" xfId="18023"/>
     <cellStyle name="Примечание 42 2 2" xfId="20522"/>
     <cellStyle name="Примечание 42 2 3" xfId="20690"/>
     <cellStyle name="Примечание 42 3" xfId="17193"/>
     <cellStyle name="Примечание 42 3 2" xfId="20398"/>
     <cellStyle name="Примечание 42 3 3" xfId="19552"/>
     <cellStyle name="Примечание 42 4" xfId="14580"/>
     <cellStyle name="Примечание 42 4 2" xfId="19939"/>
     <cellStyle name="Примечание 42 4 3" xfId="19232"/>
     <cellStyle name="Примечание 42 5" xfId="17525"/>
     <cellStyle name="Примечание 42 5 2" xfId="20447"/>
     <cellStyle name="Примечание 42 5 3" xfId="19066"/>
+    <cellStyle name="Примечание 42 6" xfId="23233"/>
+    <cellStyle name="Примечание 42 7" xfId="23782"/>
+    <cellStyle name="Примечание 42 8" xfId="23216"/>
+    <cellStyle name="Примечание 42 9" xfId="21304"/>
     <cellStyle name="Примечание 43" xfId="11737"/>
+    <cellStyle name="Примечание 43 10" xfId="23721"/>
+    <cellStyle name="Примечание 43 11" xfId="23525"/>
     <cellStyle name="Примечание 43 2" xfId="17803"/>
     <cellStyle name="Примечание 43 2 2" xfId="20490"/>
     <cellStyle name="Примечание 43 2 3" xfId="20669"/>
     <cellStyle name="Примечание 43 3" xfId="18063"/>
     <cellStyle name="Примечание 43 3 2" xfId="20531"/>
     <cellStyle name="Примечание 43 3 3" xfId="20697"/>
     <cellStyle name="Примечание 43 4" xfId="16205"/>
     <cellStyle name="Примечание 43 4 2" xfId="20213"/>
     <cellStyle name="Примечание 43 4 3" xfId="19268"/>
     <cellStyle name="Примечание 43 5" xfId="16980"/>
     <cellStyle name="Примечание 43 5 2" xfId="20361"/>
     <cellStyle name="Примечание 43 5 3" xfId="19024"/>
+    <cellStyle name="Примечание 43 6" xfId="23245"/>
+    <cellStyle name="Примечание 43 7" xfId="23786"/>
+    <cellStyle name="Примечание 43 8" xfId="21295"/>
+    <cellStyle name="Примечание 43 9" xfId="23236"/>
     <cellStyle name="Примечание 44" xfId="11695"/>
+    <cellStyle name="Примечание 44 10" xfId="23651"/>
+    <cellStyle name="Примечание 44 11" xfId="23575"/>
     <cellStyle name="Примечание 44 2" xfId="15758"/>
     <cellStyle name="Примечание 44 2 2" xfId="20113"/>
     <cellStyle name="Примечание 44 2 3" xfId="18975"/>
     <cellStyle name="Примечание 44 3" xfId="15805"/>
     <cellStyle name="Примечание 44 3 2" xfId="20120"/>
     <cellStyle name="Примечание 44 3 3" xfId="19308"/>
     <cellStyle name="Примечание 44 4" xfId="14644"/>
     <cellStyle name="Примечание 44 4 2" xfId="19948"/>
     <cellStyle name="Примечание 44 4 3" xfId="19671"/>
     <cellStyle name="Примечание 44 5" xfId="16163"/>
     <cellStyle name="Примечание 44 5 2" xfId="20204"/>
     <cellStyle name="Примечание 44 5 3" xfId="18976"/>
+    <cellStyle name="Примечание 44 6" xfId="23253"/>
+    <cellStyle name="Примечание 44 7" xfId="23792"/>
+    <cellStyle name="Примечание 44 8" xfId="21104"/>
+    <cellStyle name="Примечание 44 9" xfId="23267"/>
     <cellStyle name="Примечание 45" xfId="11653"/>
+    <cellStyle name="Примечание 45 10" xfId="23586"/>
+    <cellStyle name="Примечание 45 11" xfId="23840"/>
     <cellStyle name="Примечание 45 2" xfId="17733"/>
     <cellStyle name="Примечание 45 2 2" xfId="20478"/>
     <cellStyle name="Примечание 45 2 3" xfId="20658"/>
     <cellStyle name="Примечание 45 3" xfId="14845"/>
     <cellStyle name="Примечание 45 3 2" xfId="19986"/>
     <cellStyle name="Примечание 45 3 3" xfId="19193"/>
     <cellStyle name="Примечание 45 4" xfId="17756"/>
     <cellStyle name="Примечание 45 4 2" xfId="20483"/>
     <cellStyle name="Примечание 45 4 3" xfId="20663"/>
     <cellStyle name="Примечание 45 5" xfId="15455"/>
     <cellStyle name="Примечание 45 5 2" xfId="20060"/>
     <cellStyle name="Примечание 45 5 3" xfId="19680"/>
+    <cellStyle name="Примечание 45 6" xfId="23265"/>
+    <cellStyle name="Примечание 45 7" xfId="23803"/>
+    <cellStyle name="Примечание 45 8" xfId="23256"/>
+    <cellStyle name="Примечание 45 9" xfId="23635"/>
     <cellStyle name="Примечание 46" xfId="11611"/>
+    <cellStyle name="Примечание 46 10" xfId="23583"/>
+    <cellStyle name="Примечание 46 11" xfId="21157"/>
     <cellStyle name="Примечание 46 2" xfId="16516"/>
     <cellStyle name="Примечание 46 2 2" xfId="20285"/>
     <cellStyle name="Примечание 46 2 3" xfId="19824"/>
     <cellStyle name="Примечание 46 3" xfId="14689"/>
     <cellStyle name="Примечание 46 3 2" xfId="19956"/>
     <cellStyle name="Примечание 46 3 3" xfId="19053"/>
     <cellStyle name="Примечание 46 4" xfId="16195"/>
     <cellStyle name="Примечание 46 4 2" xfId="20211"/>
     <cellStyle name="Примечание 46 4 3" xfId="19197"/>
     <cellStyle name="Примечание 46 5" xfId="15110"/>
     <cellStyle name="Примечание 46 5 2" xfId="20027"/>
     <cellStyle name="Примечание 46 5 3" xfId="19783"/>
+    <cellStyle name="Примечание 46 6" xfId="23274"/>
+    <cellStyle name="Примечание 46 7" xfId="23813"/>
+    <cellStyle name="Примечание 46 8" xfId="21243"/>
+    <cellStyle name="Примечание 46 9" xfId="23640"/>
     <cellStyle name="Примечание 47" xfId="11569"/>
     <cellStyle name="Примечание 47 2" xfId="14820"/>
     <cellStyle name="Примечание 47 2 2" xfId="19981"/>
     <cellStyle name="Примечание 47 2 3" xfId="19022"/>
     <cellStyle name="Примечание 47 3" xfId="18297"/>
     <cellStyle name="Примечание 47 3 2" xfId="20577"/>
     <cellStyle name="Примечание 47 3 3" xfId="20722"/>
     <cellStyle name="Примечание 47 4" xfId="16129"/>
     <cellStyle name="Примечание 47 4 2" xfId="20198"/>
     <cellStyle name="Примечание 47 4 3" xfId="19673"/>
     <cellStyle name="Примечание 47 5" xfId="17433"/>
     <cellStyle name="Примечание 47 5 2" xfId="20436"/>
     <cellStyle name="Примечание 47 5 3" xfId="19356"/>
     <cellStyle name="Примечание 48" xfId="11527"/>
     <cellStyle name="Примечание 48 2" xfId="16088"/>
     <cellStyle name="Примечание 48 2 2" xfId="20188"/>
     <cellStyle name="Примечание 48 2 3" xfId="19389"/>
     <cellStyle name="Примечание 48 3" xfId="15908"/>
     <cellStyle name="Примечание 48 3 2" xfId="20147"/>
     <cellStyle name="Примечание 48 3 3" xfId="19088"/>
     <cellStyle name="Примечание 48 4" xfId="15961"/>
     <cellStyle name="Примечание 48 4 2" xfId="20159"/>
     <cellStyle name="Примечание 48 4 3" xfId="19442"/>
     <cellStyle name="Примечание 48 5" xfId="14470"/>
     <cellStyle name="Примечание 48 5 2" xfId="19917"/>
     <cellStyle name="Примечание 48 5 3" xfId="19395"/>
     <cellStyle name="Примечание 49" xfId="11486"/>
     <cellStyle name="Примечание 49 2" xfId="16451"/>
     <cellStyle name="Примечание 49 2 2" xfId="20271"/>
     <cellStyle name="Примечание 49 2 3" xfId="19104"/>
     <cellStyle name="Примечание 49 3" xfId="17926"/>
     <cellStyle name="Примечание 49 3 2" xfId="20509"/>
     <cellStyle name="Примечание 49 3 3" xfId="20681"/>
     <cellStyle name="Примечание 49 4" xfId="16610"/>
     <cellStyle name="Примечание 49 4 2" xfId="20301"/>
     <cellStyle name="Примечание 49 4 3" xfId="19270"/>
     <cellStyle name="Примечание 49 5" xfId="17005"/>
     <cellStyle name="Примечание 49 5 2" xfId="20364"/>
     <cellStyle name="Примечание 49 5 3" xfId="19198"/>
     <cellStyle name="Примечание 5" xfId="13331"/>
+    <cellStyle name="Примечание 5 10" xfId="21092"/>
+    <cellStyle name="Примечание 5 11" xfId="23744"/>
+    <cellStyle name="Примечание 5 12" xfId="23515"/>
+    <cellStyle name="Примечание 5 13" xfId="23619"/>
+    <cellStyle name="Примечание 5 14" xfId="21076"/>
     <cellStyle name="Примечание 5 2" xfId="18587"/>
     <cellStyle name="Примечание 5 2 2" xfId="20636"/>
     <cellStyle name="Примечание 5 2 3" xfId="20769"/>
     <cellStyle name="Примечание 5 3" xfId="18457"/>
     <cellStyle name="Примечание 5 3 2" xfId="20619"/>
     <cellStyle name="Примечание 5 3 3" xfId="20754"/>
     <cellStyle name="Примечание 5 4" xfId="15844"/>
     <cellStyle name="Примечание 5 4 2" xfId="20130"/>
     <cellStyle name="Примечание 5 4 3" xfId="19557"/>
     <cellStyle name="Примечание 5 5" xfId="16859"/>
     <cellStyle name="Примечание 5 5 2" xfId="20344"/>
     <cellStyle name="Примечание 5 5 3" xfId="19125"/>
     <cellStyle name="Примечание 5 6" xfId="20791"/>
     <cellStyle name="Примечание 5 7" xfId="20811"/>
     <cellStyle name="Примечание 5 8" xfId="20817"/>
+    <cellStyle name="Примечание 5 9" xfId="21036"/>
     <cellStyle name="Примечание 50" xfId="11443"/>
     <cellStyle name="Примечание 50 2" xfId="18118"/>
     <cellStyle name="Примечание 50 2 2" xfId="20542"/>
     <cellStyle name="Примечание 50 2 3" xfId="20704"/>
     <cellStyle name="Примечание 50 3" xfId="16598"/>
     <cellStyle name="Примечание 50 3 2" xfId="20299"/>
     <cellStyle name="Примечание 50 3 3" xfId="19181"/>
     <cellStyle name="Примечание 50 4" xfId="17276"/>
     <cellStyle name="Примечание 50 4 2" xfId="20414"/>
     <cellStyle name="Примечание 50 4 3" xfId="19204"/>
     <cellStyle name="Примечание 50 5" xfId="18462"/>
     <cellStyle name="Примечание 50 5 2" xfId="20620"/>
     <cellStyle name="Примечание 50 5 3" xfId="20755"/>
     <cellStyle name="Примечание 51" xfId="11401"/>
     <cellStyle name="Примечание 51 2" xfId="15998"/>
     <cellStyle name="Примечание 51 2 2" xfId="20165"/>
     <cellStyle name="Примечание 51 2 3" xfId="19841"/>
     <cellStyle name="Примечание 51 3" xfId="16667"/>
     <cellStyle name="Примечание 51 3 2" xfId="20310"/>
     <cellStyle name="Примечание 51 3 3" xfId="19656"/>
     <cellStyle name="Примечание 51 4" xfId="15077"/>
     <cellStyle name="Примечание 51 4 2" xfId="20017"/>
     <cellStyle name="Примечание 51 4 3" xfId="19757"/>
     <cellStyle name="Примечание 51 5" xfId="14755"/>
     <cellStyle name="Примечание 51 5 2" xfId="19966"/>
@@ -41751,65 +48288,71 @@
     <cellStyle name="Примечание 58 2 2" xfId="20219"/>
     <cellStyle name="Примечание 58 2 3" xfId="19419"/>
     <cellStyle name="Примечание 58 3" xfId="14710"/>
     <cellStyle name="Примечание 58 3 2" xfId="19957"/>
     <cellStyle name="Примечание 58 3 3" xfId="19192"/>
     <cellStyle name="Примечание 58 4" xfId="16271"/>
     <cellStyle name="Примечание 58 4 2" xfId="20228"/>
     <cellStyle name="Примечание 58 4 3" xfId="19721"/>
     <cellStyle name="Примечание 58 5" xfId="14381"/>
     <cellStyle name="Примечание 58 5 2" xfId="19904"/>
     <cellStyle name="Примечание 58 5 3" xfId="19720"/>
     <cellStyle name="Примечание 59" xfId="11067"/>
     <cellStyle name="Примечание 59 2" xfId="14780"/>
     <cellStyle name="Примечание 59 2 2" xfId="19971"/>
     <cellStyle name="Примечание 59 2 3" xfId="19679"/>
     <cellStyle name="Примечание 59 3" xfId="18341"/>
     <cellStyle name="Примечание 59 3 2" xfId="20587"/>
     <cellStyle name="Примечание 59 3 3" xfId="20731"/>
     <cellStyle name="Примечание 59 4" xfId="15433"/>
     <cellStyle name="Примечание 59 4 2" xfId="20053"/>
     <cellStyle name="Примечание 59 4 3" xfId="19519"/>
     <cellStyle name="Примечание 59 5" xfId="15068"/>
     <cellStyle name="Примечание 59 5 2" xfId="20014"/>
     <cellStyle name="Примечание 59 5 3" xfId="18870"/>
     <cellStyle name="Примечание 6" xfId="13289"/>
+    <cellStyle name="Примечание 6 10" xfId="21100"/>
+    <cellStyle name="Примечание 6 11" xfId="23837"/>
+    <cellStyle name="Примечание 6 12" xfId="23854"/>
+    <cellStyle name="Примечание 6 13" xfId="23866"/>
+    <cellStyle name="Примечание 6 14" xfId="23874"/>
     <cellStyle name="Примечание 6 2" xfId="16515"/>
     <cellStyle name="Примечание 6 2 2" xfId="20284"/>
     <cellStyle name="Примечание 6 2 3" xfId="19536"/>
     <cellStyle name="Примечание 6 3" xfId="17238"/>
     <cellStyle name="Примечание 6 3 2" xfId="20408"/>
     <cellStyle name="Примечание 6 3 3" xfId="18938"/>
     <cellStyle name="Примечание 6 4" xfId="16611"/>
     <cellStyle name="Примечание 6 4 2" xfId="20302"/>
     <cellStyle name="Примечание 6 4 3" xfId="19277"/>
     <cellStyle name="Примечание 6 5" xfId="18232"/>
     <cellStyle name="Примечание 6 5 2" xfId="20560"/>
     <cellStyle name="Примечание 6 5 3" xfId="20713"/>
     <cellStyle name="Примечание 6 6" xfId="20795"/>
     <cellStyle name="Примечание 6 7" xfId="20800"/>
     <cellStyle name="Примечание 6 8" xfId="20960"/>
+    <cellStyle name="Примечание 6 9" xfId="21045"/>
     <cellStyle name="Примечание 60" xfId="11025"/>
     <cellStyle name="Примечание 60 2" xfId="15742"/>
     <cellStyle name="Примечание 60 2 2" xfId="20108"/>
     <cellStyle name="Примечание 60 2 3" xfId="19843"/>
     <cellStyle name="Примечание 60 3" xfId="14386"/>
     <cellStyle name="Примечание 60 3 2" xfId="19906"/>
     <cellStyle name="Примечание 60 3 3" xfId="18828"/>
     <cellStyle name="Примечание 60 4" xfId="14522"/>
     <cellStyle name="Примечание 60 4 2" xfId="19930"/>
     <cellStyle name="Примечание 60 4 3" xfId="18838"/>
     <cellStyle name="Примечание 60 5" xfId="16483"/>
     <cellStyle name="Примечание 60 5 2" xfId="20276"/>
     <cellStyle name="Примечание 60 5 3" xfId="19801"/>
     <cellStyle name="Примечание 61" xfId="10984"/>
     <cellStyle name="Примечание 61 2" xfId="16125"/>
     <cellStyle name="Примечание 61 2 2" xfId="20196"/>
     <cellStyle name="Примечание 61 2 3" xfId="19640"/>
     <cellStyle name="Примечание 61 3" xfId="15599"/>
     <cellStyle name="Примечание 61 3 2" xfId="20088"/>
     <cellStyle name="Примечание 61 3 3" xfId="19745"/>
     <cellStyle name="Примечание 61 4" xfId="18436"/>
     <cellStyle name="Примечание 61 4 2" xfId="20610"/>
     <cellStyle name="Примечание 61 4 3" xfId="20748"/>
     <cellStyle name="Примечание 61 5" xfId="16379"/>
     <cellStyle name="Примечание 61 5 2" xfId="20250"/>
@@ -41897,65 +48440,71 @@
     <cellStyle name="Примечание 68 2 2" xfId="20351"/>
     <cellStyle name="Примечание 68 2 3" xfId="19421"/>
     <cellStyle name="Примечание 68 3" xfId="17125"/>
     <cellStyle name="Примечание 68 3 2" xfId="20387"/>
     <cellStyle name="Примечание 68 3 3" xfId="19095"/>
     <cellStyle name="Примечание 68 4" xfId="16049"/>
     <cellStyle name="Примечание 68 4 2" xfId="20178"/>
     <cellStyle name="Примечание 68 4 3" xfId="19123"/>
     <cellStyle name="Примечание 68 5" xfId="16066"/>
     <cellStyle name="Примечание 68 5 2" xfId="20181"/>
     <cellStyle name="Примечание 68 5 3" xfId="19241"/>
     <cellStyle name="Примечание 69" xfId="10648"/>
     <cellStyle name="Примечание 69 2" xfId="18031"/>
     <cellStyle name="Примечание 69 2 2" xfId="20524"/>
     <cellStyle name="Примечание 69 2 3" xfId="20692"/>
     <cellStyle name="Примечание 69 3" xfId="17871"/>
     <cellStyle name="Примечание 69 3 2" xfId="20504"/>
     <cellStyle name="Примечание 69 3 3" xfId="20678"/>
     <cellStyle name="Примечание 69 4" xfId="17295"/>
     <cellStyle name="Примечание 69 4 2" xfId="20415"/>
     <cellStyle name="Примечание 69 4 3" xfId="19339"/>
     <cellStyle name="Примечание 69 5" xfId="14746"/>
     <cellStyle name="Примечание 69 5 2" xfId="19964"/>
     <cellStyle name="Примечание 69 5 3" xfId="19440"/>
     <cellStyle name="Примечание 7" xfId="13248"/>
+    <cellStyle name="Примечание 7 10" xfId="21182"/>
+    <cellStyle name="Примечание 7 11" xfId="21247"/>
+    <cellStyle name="Примечание 7 12" xfId="21150"/>
+    <cellStyle name="Примечание 7 13" xfId="23825"/>
+    <cellStyle name="Примечание 7 14" xfId="21063"/>
     <cellStyle name="Примечание 7 2" xfId="18323"/>
     <cellStyle name="Примечание 7 2 2" xfId="20584"/>
     <cellStyle name="Примечание 7 2 3" xfId="20728"/>
     <cellStyle name="Примечание 7 3" xfId="18382"/>
     <cellStyle name="Примечание 7 3 2" xfId="20594"/>
     <cellStyle name="Примечание 7 3 3" xfId="20734"/>
     <cellStyle name="Примечание 7 4" xfId="14508"/>
     <cellStyle name="Примечание 7 4 2" xfId="19925"/>
     <cellStyle name="Примечание 7 4 3" xfId="19663"/>
     <cellStyle name="Примечание 7 5" xfId="18179"/>
     <cellStyle name="Примечание 7 5 2" xfId="20550"/>
     <cellStyle name="Примечание 7 5 3" xfId="20709"/>
     <cellStyle name="Примечание 7 6" xfId="20801"/>
     <cellStyle name="Примечание 7 7" xfId="20934"/>
     <cellStyle name="Примечание 7 8" xfId="20851"/>
+    <cellStyle name="Примечание 7 9" xfId="21055"/>
     <cellStyle name="Примечание 70" xfId="10606"/>
     <cellStyle name="Примечание 70 2" xfId="17159"/>
     <cellStyle name="Примечание 70 2 2" xfId="20392"/>
     <cellStyle name="Примечание 70 2 3" xfId="19333"/>
     <cellStyle name="Примечание 70 3" xfId="15214"/>
     <cellStyle name="Примечание 70 3 2" xfId="20043"/>
     <cellStyle name="Примечание 70 3 3" xfId="18944"/>
     <cellStyle name="Примечание 70 4" xfId="15125"/>
     <cellStyle name="Примечание 70 4 2" xfId="20033"/>
     <cellStyle name="Примечание 70 4 3" xfId="19267"/>
     <cellStyle name="Примечание 70 5" xfId="18208"/>
     <cellStyle name="Примечание 70 5 2" xfId="20556"/>
     <cellStyle name="Примечание 70 5 3" xfId="20711"/>
     <cellStyle name="Примечание 71" xfId="10563"/>
     <cellStyle name="Примечание 71 2" xfId="16276"/>
     <cellStyle name="Примечание 71 2 2" xfId="20229"/>
     <cellStyle name="Примечание 71 2 3" xfId="18830"/>
     <cellStyle name="Примечание 71 3" xfId="17989"/>
     <cellStyle name="Примечание 71 3 2" xfId="20517"/>
     <cellStyle name="Примечание 71 3 3" xfId="20687"/>
     <cellStyle name="Примечание 71 4" xfId="14448"/>
     <cellStyle name="Примечание 71 4 2" xfId="19913"/>
     <cellStyle name="Примечание 71 4 3" xfId="19248"/>
     <cellStyle name="Примечание 71 5" xfId="15128"/>
     <cellStyle name="Примечание 71 5 2" xfId="20035"/>
@@ -42043,65 +48592,71 @@
     <cellStyle name="Примечание 78 2 2" xfId="20467"/>
     <cellStyle name="Примечание 78 2 3" xfId="20650"/>
     <cellStyle name="Примечание 78 3" xfId="17113"/>
     <cellStyle name="Примечание 78 3 2" xfId="20383"/>
     <cellStyle name="Примечание 78 3 3" xfId="19771"/>
     <cellStyle name="Примечание 78 4" xfId="18370"/>
     <cellStyle name="Примечание 78 4 2" xfId="20593"/>
     <cellStyle name="Примечание 78 4 3" xfId="20733"/>
     <cellStyle name="Примечание 78 5" xfId="15938"/>
     <cellStyle name="Примечание 78 5 2" xfId="20155"/>
     <cellStyle name="Примечание 78 5 3" xfId="19292"/>
     <cellStyle name="Примечание 79" xfId="10228"/>
     <cellStyle name="Примечание 79 2" xfId="15626"/>
     <cellStyle name="Примечание 79 2 2" xfId="20091"/>
     <cellStyle name="Примечание 79 2 3" xfId="18994"/>
     <cellStyle name="Примечание 79 3" xfId="14782"/>
     <cellStyle name="Примечание 79 3 2" xfId="19972"/>
     <cellStyle name="Примечание 79 3 3" xfId="19695"/>
     <cellStyle name="Примечание 79 4" xfId="16651"/>
     <cellStyle name="Примечание 79 4 2" xfId="20308"/>
     <cellStyle name="Примечание 79 4 3" xfId="19825"/>
     <cellStyle name="Примечание 79 5" xfId="17056"/>
     <cellStyle name="Примечание 79 5 2" xfId="20374"/>
     <cellStyle name="Примечание 79 5 3" xfId="19826"/>
     <cellStyle name="Примечание 8" xfId="13207"/>
+    <cellStyle name="Примечание 8 10" xfId="21202"/>
+    <cellStyle name="Примечание 8 11" xfId="21266"/>
+    <cellStyle name="Примечание 8 12" xfId="21014"/>
+    <cellStyle name="Примечание 8 13" xfId="21086"/>
+    <cellStyle name="Примечание 8 14" xfId="21180"/>
     <cellStyle name="Примечание 8 2" xfId="14434"/>
     <cellStyle name="Примечание 8 2 2" xfId="19911"/>
     <cellStyle name="Примечание 8 2 3" xfId="19162"/>
     <cellStyle name="Примечание 8 3" xfId="15460"/>
     <cellStyle name="Примечание 8 3 2" xfId="20062"/>
     <cellStyle name="Примечание 8 3 3" xfId="19713"/>
     <cellStyle name="Примечание 8 4" xfId="16535"/>
     <cellStyle name="Примечание 8 4 2" xfId="20288"/>
     <cellStyle name="Примечание 8 4 3" xfId="19683"/>
     <cellStyle name="Примечание 8 5" xfId="16092"/>
     <cellStyle name="Примечание 8 5 2" xfId="20190"/>
     <cellStyle name="Примечание 8 5 3" xfId="19411"/>
     <cellStyle name="Примечание 8 6" xfId="20804"/>
     <cellStyle name="Примечание 8 7" xfId="20895"/>
     <cellStyle name="Примечание 8 8" xfId="20788"/>
+    <cellStyle name="Примечание 8 9" xfId="21061"/>
     <cellStyle name="Примечание 80" xfId="10186"/>
     <cellStyle name="Примечание 80 2" xfId="16012"/>
     <cellStyle name="Примечание 80 2 2" xfId="20170"/>
     <cellStyle name="Примечание 80 2 3" xfId="19842"/>
     <cellStyle name="Примечание 80 3" xfId="16772"/>
     <cellStyle name="Примечание 80 3 2" xfId="20327"/>
     <cellStyle name="Примечание 80 3 3" xfId="19452"/>
     <cellStyle name="Примечание 80 4" xfId="15085"/>
     <cellStyle name="Примечание 80 4 2" xfId="20019"/>
     <cellStyle name="Примечание 80 4 3" xfId="18987"/>
     <cellStyle name="Примечание 80 5" xfId="17255"/>
     <cellStyle name="Примечание 80 5 2" xfId="20411"/>
     <cellStyle name="Примечание 80 5 3" xfId="19065"/>
     <cellStyle name="Примечание 81" xfId="10145"/>
     <cellStyle name="Примечание 81 2" xfId="16715"/>
     <cellStyle name="Примечание 81 2 2" xfId="20320"/>
     <cellStyle name="Примечание 81 2 3" xfId="19063"/>
     <cellStyle name="Примечание 81 3" xfId="15693"/>
     <cellStyle name="Примечание 81 3 2" xfId="20099"/>
     <cellStyle name="Примечание 81 3 3" xfId="19458"/>
     <cellStyle name="Примечание 81 4" xfId="16952"/>
     <cellStyle name="Примечание 81 4 2" xfId="20356"/>
     <cellStyle name="Примечание 81 4 3" xfId="18842"/>
     <cellStyle name="Примечание 81 5" xfId="17350"/>
     <cellStyle name="Примечание 81 5 2" xfId="20425"/>
@@ -42202,65 +48757,71 @@
     <cellStyle name="Примечание 88 2 2" xfId="20156"/>
     <cellStyle name="Примечание 88 2 3" xfId="19388"/>
     <cellStyle name="Примечание 88 3" xfId="15923"/>
     <cellStyle name="Примечание 88 3 2" xfId="20153"/>
     <cellStyle name="Примечание 88 3 3" xfId="19180"/>
     <cellStyle name="Примечание 88 4" xfId="16254"/>
     <cellStyle name="Примечание 88 4 2" xfId="20225"/>
     <cellStyle name="Примечание 88 4 3" xfId="19596"/>
     <cellStyle name="Примечание 88 5" xfId="16707"/>
     <cellStyle name="Примечание 88 5 2" xfId="20318"/>
     <cellStyle name="Примечание 88 5 3" xfId="19004"/>
     <cellStyle name="Примечание 89" xfId="9745"/>
     <cellStyle name="Примечание 89 2" xfId="18332"/>
     <cellStyle name="Примечание 89 2 2" xfId="20585"/>
     <cellStyle name="Примечание 89 2 3" xfId="20729"/>
     <cellStyle name="Примечание 89 3" xfId="17105"/>
     <cellStyle name="Примечание 89 3 2" xfId="20381"/>
     <cellStyle name="Примечание 89 3 3" xfId="18955"/>
     <cellStyle name="Примечание 89 4" xfId="17726"/>
     <cellStyle name="Примечание 89 4 2" xfId="20477"/>
     <cellStyle name="Примечание 89 4 3" xfId="20657"/>
     <cellStyle name="Примечание 89 5" xfId="15088"/>
     <cellStyle name="Примечание 89 5 2" xfId="20021"/>
     <cellStyle name="Примечание 89 5 3" xfId="19769"/>
     <cellStyle name="Примечание 9" xfId="13165"/>
+    <cellStyle name="Примечание 9 10" xfId="21201"/>
+    <cellStyle name="Примечание 9 11" xfId="23221"/>
+    <cellStyle name="Примечание 9 12" xfId="21043"/>
+    <cellStyle name="Примечание 9 13" xfId="21130"/>
+    <cellStyle name="Примечание 9 14" xfId="23148"/>
     <cellStyle name="Примечание 9 2" xfId="16448"/>
     <cellStyle name="Примечание 9 2 2" xfId="20269"/>
     <cellStyle name="Примечание 9 2 3" xfId="19090"/>
     <cellStyle name="Примечание 9 3" xfId="14392"/>
     <cellStyle name="Примечание 9 3 2" xfId="19907"/>
     <cellStyle name="Примечание 9 3 3" xfId="19849"/>
     <cellStyle name="Примечание 9 4" xfId="16346"/>
     <cellStyle name="Примечание 9 4 2" xfId="20246"/>
     <cellStyle name="Примечание 9 4 3" xfId="19317"/>
     <cellStyle name="Примечание 9 5" xfId="16931"/>
     <cellStyle name="Примечание 9 5 2" xfId="20355"/>
     <cellStyle name="Примечание 9 5 3" xfId="19617"/>
     <cellStyle name="Примечание 9 6" xfId="20809"/>
     <cellStyle name="Примечание 9 7" xfId="20858"/>
     <cellStyle name="Примечание 9 8" xfId="20916"/>
+    <cellStyle name="Примечание 9 9" xfId="21073"/>
     <cellStyle name="Примечание 90" xfId="9703"/>
     <cellStyle name="Примечание 90 2" xfId="15475"/>
     <cellStyle name="Примечание 90 2 2" xfId="20065"/>
     <cellStyle name="Примечание 90 2 3" xfId="18888"/>
     <cellStyle name="Примечание 90 3" xfId="15867"/>
     <cellStyle name="Примечание 90 3 2" xfId="20136"/>
     <cellStyle name="Примечание 90 3 3" xfId="19731"/>
     <cellStyle name="Примечание 90 4" xfId="16805"/>
     <cellStyle name="Примечание 90 4 2" xfId="20332"/>
     <cellStyle name="Примечание 90 4 3" xfId="19685"/>
     <cellStyle name="Примечание 90 5" xfId="17931"/>
     <cellStyle name="Примечание 90 5 2" xfId="20510"/>
     <cellStyle name="Примечание 90 5 3" xfId="20682"/>
     <cellStyle name="Примечание 91" xfId="9660"/>
     <cellStyle name="Примечание 91 2" xfId="15862"/>
     <cellStyle name="Примечание 91 2 2" xfId="20135"/>
     <cellStyle name="Примечание 91 2 3" xfId="19696"/>
     <cellStyle name="Примечание 91 3" xfId="16514"/>
     <cellStyle name="Примечание 91 3 2" xfId="20283"/>
     <cellStyle name="Примечание 91 3 3" xfId="19527"/>
     <cellStyle name="Примечание 91 4" xfId="15996"/>
     <cellStyle name="Примечание 91 4 2" xfId="20164"/>
     <cellStyle name="Примечание 91 4 3" xfId="19690"/>
     <cellStyle name="Примечание 91 5" xfId="16206"/>
     <cellStyle name="Примечание 91 5 2" xfId="20214"/>
@@ -42347,50 +48908,51 @@
     <cellStyle name="Примечание 98 2" xfId="16130"/>
     <cellStyle name="Примечание 98 2 2" xfId="20199"/>
     <cellStyle name="Примечание 98 2 3" xfId="19682"/>
     <cellStyle name="Примечание 98 3" xfId="15462"/>
     <cellStyle name="Примечание 98 3 2" xfId="20063"/>
     <cellStyle name="Примечание 98 3 3" xfId="19730"/>
     <cellStyle name="Примечание 98 4" xfId="16478"/>
     <cellStyle name="Примечание 98 4 2" xfId="20275"/>
     <cellStyle name="Примечание 98 4 3" xfId="19293"/>
     <cellStyle name="Примечание 98 5" xfId="14540"/>
     <cellStyle name="Примечание 98 5 2" xfId="19935"/>
     <cellStyle name="Примечание 98 5 3" xfId="18951"/>
     <cellStyle name="Примечание 99" xfId="9326"/>
     <cellStyle name="Примечание 99 2" xfId="18272"/>
     <cellStyle name="Примечание 99 2 2" xfId="20570"/>
     <cellStyle name="Примечание 99 2 3" xfId="20718"/>
     <cellStyle name="Примечание 99 3" xfId="15850"/>
     <cellStyle name="Примечание 99 3 2" xfId="20133"/>
     <cellStyle name="Примечание 99 3 3" xfId="19605"/>
     <cellStyle name="Примечание 99 4" xfId="14837"/>
     <cellStyle name="Примечание 99 4 2" xfId="19985"/>
     <cellStyle name="Примечание 99 4 3" xfId="19144"/>
     <cellStyle name="Примечание 99 5" xfId="17716"/>
     <cellStyle name="Примечание 99 5 2" xfId="20476"/>
     <cellStyle name="Примечание 99 5 3" xfId="20656"/>
+    <cellStyle name="Связанная ячейка" xfId="20981" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Связанная ячейка 10" xfId="13122"/>
     <cellStyle name="Связанная ячейка 100" xfId="9283"/>
     <cellStyle name="Связанная ячейка 101" xfId="9241"/>
     <cellStyle name="Связанная ячейка 102" xfId="9199"/>
     <cellStyle name="Связанная ячейка 103" xfId="9158"/>
     <cellStyle name="Связанная ячейка 104" xfId="9115"/>
     <cellStyle name="Связанная ячейка 105" xfId="9073"/>
     <cellStyle name="Связанная ячейка 106" xfId="9031"/>
     <cellStyle name="Связанная ячейка 107" xfId="8989"/>
     <cellStyle name="Связанная ячейка 108" xfId="8947"/>
     <cellStyle name="Связанная ячейка 109" xfId="8906"/>
     <cellStyle name="Связанная ячейка 11" xfId="13080"/>
     <cellStyle name="Связанная ячейка 110" xfId="8864"/>
     <cellStyle name="Связанная ячейка 111" xfId="8822"/>
     <cellStyle name="Связанная ячейка 112" xfId="8781"/>
     <cellStyle name="Связанная ячейка 113" xfId="8738"/>
     <cellStyle name="Связанная ячейка 114" xfId="8696"/>
     <cellStyle name="Связанная ячейка 115" xfId="8654"/>
     <cellStyle name="Связанная ячейка 116" xfId="8612"/>
     <cellStyle name="Связанная ячейка 117" xfId="8570"/>
     <cellStyle name="Связанная ячейка 118" xfId="8528"/>
     <cellStyle name="Связанная ячейка 119" xfId="8486"/>
     <cellStyle name="Связанная ячейка 12" xfId="13038"/>
     <cellStyle name="Связанная ячейка 120" xfId="8444"/>
     <cellStyle name="Связанная ячейка 121" xfId="8402"/>
@@ -42482,50 +49044,51 @@
     <cellStyle name="Связанная ячейка 78" xfId="10268"/>
     <cellStyle name="Связанная ячейка 79" xfId="10227"/>
     <cellStyle name="Связанная ячейка 8" xfId="13206"/>
     <cellStyle name="Связанная ячейка 80" xfId="10185"/>
     <cellStyle name="Связанная ячейка 81" xfId="10144"/>
     <cellStyle name="Связанная ячейка 82" xfId="10101"/>
     <cellStyle name="Связанная ячейка 82 2" xfId="9995"/>
     <cellStyle name="Связанная ячейка 83" xfId="10060"/>
     <cellStyle name="Связанная ячейка 84" xfId="9952"/>
     <cellStyle name="Связанная ячейка 85" xfId="9910"/>
     <cellStyle name="Связанная ячейка 86" xfId="9868"/>
     <cellStyle name="Связанная ячейка 87" xfId="9827"/>
     <cellStyle name="Связанная ячейка 88" xfId="9785"/>
     <cellStyle name="Связанная ячейка 89" xfId="9744"/>
     <cellStyle name="Связанная ячейка 9" xfId="13164"/>
     <cellStyle name="Связанная ячейка 90" xfId="9702"/>
     <cellStyle name="Связанная ячейка 91" xfId="9659"/>
     <cellStyle name="Связанная ячейка 92" xfId="9617"/>
     <cellStyle name="Связанная ячейка 93" xfId="9575"/>
     <cellStyle name="Связанная ячейка 94" xfId="9533"/>
     <cellStyle name="Связанная ячейка 95" xfId="9491"/>
     <cellStyle name="Связанная ячейка 96" xfId="9450"/>
     <cellStyle name="Связанная ячейка 97" xfId="9407"/>
     <cellStyle name="Связанная ячейка 98" xfId="9366"/>
     <cellStyle name="Связанная ячейка 99" xfId="9325"/>
+    <cellStyle name="Текст предупреждения" xfId="20983" builtinId="11" customBuiltin="1"/>
     <cellStyle name="Текст предупреждения 10" xfId="13121"/>
     <cellStyle name="Текст предупреждения 100" xfId="9282"/>
     <cellStyle name="Текст предупреждения 101" xfId="9240"/>
     <cellStyle name="Текст предупреждения 102" xfId="9198"/>
     <cellStyle name="Текст предупреждения 103" xfId="9157"/>
     <cellStyle name="Текст предупреждения 104" xfId="9114"/>
     <cellStyle name="Текст предупреждения 105" xfId="9072"/>
     <cellStyle name="Текст предупреждения 106" xfId="9030"/>
     <cellStyle name="Текст предупреждения 107" xfId="8988"/>
     <cellStyle name="Текст предупреждения 108" xfId="8946"/>
     <cellStyle name="Текст предупреждения 109" xfId="8905"/>
     <cellStyle name="Текст предупреждения 11" xfId="13079"/>
     <cellStyle name="Текст предупреждения 110" xfId="8863"/>
     <cellStyle name="Текст предупреждения 111" xfId="8821"/>
     <cellStyle name="Текст предупреждения 112" xfId="8780"/>
     <cellStyle name="Текст предупреждения 113" xfId="8737"/>
     <cellStyle name="Текст предупреждения 114" xfId="8695"/>
     <cellStyle name="Текст предупреждения 115" xfId="8653"/>
     <cellStyle name="Текст предупреждения 116" xfId="8611"/>
     <cellStyle name="Текст предупреждения 117" xfId="8569"/>
     <cellStyle name="Текст предупреждения 118" xfId="8527"/>
     <cellStyle name="Текст предупреждения 119" xfId="8485"/>
     <cellStyle name="Текст предупреждения 12" xfId="13037"/>
     <cellStyle name="Текст предупреждения 120" xfId="8443"/>
     <cellStyle name="Текст предупреждения 121" xfId="8401"/>
@@ -42617,50 +49180,51 @@
     <cellStyle name="Текст предупреждения 78" xfId="10267"/>
     <cellStyle name="Текст предупреждения 79" xfId="10226"/>
     <cellStyle name="Текст предупреждения 8" xfId="13205"/>
     <cellStyle name="Текст предупреждения 80" xfId="10184"/>
     <cellStyle name="Текст предупреждения 81" xfId="10143"/>
     <cellStyle name="Текст предупреждения 82" xfId="10100"/>
     <cellStyle name="Текст предупреждения 82 2" xfId="9994"/>
     <cellStyle name="Текст предупреждения 83" xfId="10059"/>
     <cellStyle name="Текст предупреждения 84" xfId="9951"/>
     <cellStyle name="Текст предупреждения 85" xfId="9909"/>
     <cellStyle name="Текст предупреждения 86" xfId="9867"/>
     <cellStyle name="Текст предупреждения 87" xfId="9826"/>
     <cellStyle name="Текст предупреждения 88" xfId="9784"/>
     <cellStyle name="Текст предупреждения 89" xfId="9743"/>
     <cellStyle name="Текст предупреждения 9" xfId="13163"/>
     <cellStyle name="Текст предупреждения 90" xfId="9701"/>
     <cellStyle name="Текст предупреждения 91" xfId="9658"/>
     <cellStyle name="Текст предупреждения 92" xfId="9616"/>
     <cellStyle name="Текст предупреждения 93" xfId="9574"/>
     <cellStyle name="Текст предупреждения 94" xfId="9532"/>
     <cellStyle name="Текст предупреждения 95" xfId="9490"/>
     <cellStyle name="Текст предупреждения 96" xfId="9449"/>
     <cellStyle name="Текст предупреждения 97" xfId="9406"/>
     <cellStyle name="Текст предупреждения 98" xfId="9365"/>
     <cellStyle name="Текст предупреждения 99" xfId="9324"/>
+    <cellStyle name="Хороший" xfId="20975" builtinId="26" customBuiltin="1"/>
     <cellStyle name="Хороший 10" xfId="13120"/>
     <cellStyle name="Хороший 100" xfId="9281"/>
     <cellStyle name="Хороший 101" xfId="9239"/>
     <cellStyle name="Хороший 102" xfId="9197"/>
     <cellStyle name="Хороший 103" xfId="9156"/>
     <cellStyle name="Хороший 104" xfId="9113"/>
     <cellStyle name="Хороший 105" xfId="9071"/>
     <cellStyle name="Хороший 106" xfId="9029"/>
     <cellStyle name="Хороший 107" xfId="8987"/>
     <cellStyle name="Хороший 108" xfId="8945"/>
     <cellStyle name="Хороший 109" xfId="8904"/>
     <cellStyle name="Хороший 11" xfId="13078"/>
     <cellStyle name="Хороший 110" xfId="8862"/>
     <cellStyle name="Хороший 111" xfId="8820"/>
     <cellStyle name="Хороший 112" xfId="8779"/>
     <cellStyle name="Хороший 113" xfId="8736"/>
     <cellStyle name="Хороший 114" xfId="8694"/>
     <cellStyle name="Хороший 115" xfId="8652"/>
     <cellStyle name="Хороший 116" xfId="8610"/>
     <cellStyle name="Хороший 117" xfId="8568"/>
     <cellStyle name="Хороший 118" xfId="8526"/>
     <cellStyle name="Хороший 119" xfId="8484"/>
     <cellStyle name="Хороший 12" xfId="13036"/>
     <cellStyle name="Хороший 120" xfId="8442"/>
     <cellStyle name="Хороший 121" xfId="8400"/>
@@ -42769,98 +49333,213 @@
     <cellStyle name="Хороший 92" xfId="9615"/>
     <cellStyle name="Хороший 93" xfId="9573"/>
     <cellStyle name="Хороший 94" xfId="9531"/>
     <cellStyle name="Хороший 95" xfId="9489"/>
     <cellStyle name="Хороший 96" xfId="9448"/>
     <cellStyle name="Хороший 97" xfId="9405"/>
     <cellStyle name="Хороший 98" xfId="9364"/>
     <cellStyle name="Хороший 99" xfId="9323"/>
   </cellStyles>
   <dxfs count="1">
     <dxf>
       <font>
         <strike val="0"/>
       </font>
     </dxf>
   </dxfs>
   <tableStyles count="1" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16">
     <tableStyle name="Стиль сводной таблицы 1" table="0" count="1">
       <tableStyleElement type="wholeTable" dxfId="0"/>
     </tableStyle>
   </tableStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>119063</xdr:colOff>
+      <xdr:colOff>1</xdr:colOff>
       <xdr:row>1</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:rowOff>57150</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
-      <xdr:colOff>38101</xdr:colOff>
+      <xdr:colOff>19051</xdr:colOff>
       <xdr:row>1</xdr:row>
-      <xdr:rowOff>762000</xdr:rowOff>
+      <xdr:rowOff>700538</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="4" name="Рисунок 3" descr="C:\Users\a.naurzbekova\Desktop\2023 НОВЫЙ ЛОГОТИП БНС\2 шаг новый вариант логотипа во всех форматах\Group 56.png"/>
+        <xdr:cNvPr id="3" name="Рисунок 2" descr="F:\НАУРЗБЕКОВА АСЕЛЬ (каб 824)\2018-2025 МОИ ДОКУМЕНТЫ\10) 2018-2026 ПЕРЕПИСКА\2026\ВНУТРЕННЯЯ БНС\Хат СП по измен. лого\2 вариант заново\Приложение\логотип\ЛОГО АНГ по левому краю.png"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="119063" y="190500"/>
-          <a:ext cx="2738438" cy="762000"/>
+          <a:off x="1" y="247650"/>
+          <a:ext cx="2838450" cy="643388"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
-        <a:ln w="9525">
+        <a:ln>
           <a:noFill/>
-          <a:miter lim="800000"/>
-[...1 lines deleted...]
-          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>314325</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>700538</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="Рисунок 2" descr="F:\НАУРЗБЕКОВА АСЕЛЬ (каб 824)\2018-2025 МОИ ДОКУМЕНТЫ\10) 2018-2026 ПЕРЕПИСКА\2026\ВНУТРЕННЯЯ БНС\Хат СП по измен. лого\2 вариант заново\Приложение\логотип\ЛОГО АНГ по левому краю.png"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="0" y="285750"/>
+          <a:ext cx="3133725" cy="605288"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>57150</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>28575</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>700538</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="Рисунок 2" descr="F:\НАУРЗБЕКОВА АСЕЛЬ (каб 824)\2018-2025 МОИ ДОКУМЕНТЫ\10) 2018-2026 ПЕРЕПИСКА\2026\ВНУТРЕННЯЯ БНС\Хат СП по измен. лого\2 вариант заново\Приложение\логотип\ЛОГО АНГ по левому краю.png"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="0" y="247650"/>
+          <a:ext cx="2847975" cy="643388"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
@@ -43112,1367 +49791,4184 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:S31"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="N36" sqref="N36"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="G2" sqref="G2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="14.85546875" style="1" customWidth="1"/>
     <col min="2" max="12" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:19" ht="63" customHeight="1">
-      <c r="A2" s="72"/>
-[...2 lines deleted...]
-      <c r="D2" s="72"/>
+      <c r="A2" s="202"/>
+      <c r="B2" s="202"/>
+      <c r="C2" s="202"/>
+      <c r="D2" s="202"/>
     </row>
     <row r="5" spans="1:19" ht="15" customHeight="1">
-      <c r="A5" s="71" t="s">
-[...14 lines deleted...]
-      <c r="N5" s="71"/>
+      <c r="A5" s="201" t="s">
+        <v>13</v>
+      </c>
+      <c r="B5" s="201"/>
+      <c r="C5" s="201"/>
+      <c r="D5" s="201"/>
+      <c r="E5" s="201"/>
+      <c r="F5" s="201"/>
+      <c r="G5" s="201"/>
+      <c r="H5" s="201"/>
+      <c r="I5" s="201"/>
+      <c r="J5" s="201"/>
+      <c r="K5" s="201"/>
+      <c r="L5" s="201"/>
+      <c r="M5" s="201"/>
+      <c r="N5" s="201"/>
       <c r="O5" s="4"/>
       <c r="P5" s="4"/>
       <c r="Q5" s="4"/>
       <c r="R5" s="4"/>
       <c r="S5" s="4"/>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" s="2"/>
       <c r="B6" s="2"/>
       <c r="C6" s="2"/>
       <c r="D6" s="2"/>
       <c r="E6" s="2"/>
       <c r="F6" s="2"/>
       <c r="G6" s="2"/>
       <c r="H6" s="2"/>
       <c r="I6" s="2"/>
       <c r="J6" s="2"/>
       <c r="K6" s="2"/>
       <c r="L6" s="2"/>
       <c r="M6" s="4"/>
       <c r="N6" s="4"/>
       <c r="O6" s="4"/>
-      <c r="Q6" s="9" t="s">
-[...2 lines deleted...]
-      <c r="R6" s="4"/>
+      <c r="R6" s="9" t="s">
+        <v>0</v>
+      </c>
       <c r="S6" s="4"/>
     </row>
     <row r="7" spans="1:19" s="4" customFormat="1" ht="11.25">
       <c r="A7" s="6"/>
       <c r="B7" s="7">
         <v>2009</v>
       </c>
       <c r="C7" s="7">
         <v>2010</v>
       </c>
       <c r="D7" s="7">
         <v>2011</v>
       </c>
       <c r="E7" s="7">
         <v>2012</v>
       </c>
       <c r="F7" s="7">
         <v>2013</v>
       </c>
       <c r="G7" s="7">
         <v>2014</v>
       </c>
       <c r="H7" s="7">
         <v>2015</v>
       </c>
       <c r="I7" s="8">
         <v>2016</v>
       </c>
       <c r="J7" s="7">
         <v>2017</v>
       </c>
       <c r="K7" s="7">
         <v>2018</v>
       </c>
       <c r="L7" s="8">
         <v>2019</v>
       </c>
-      <c r="M7" s="73">
+      <c r="M7" s="62">
         <v>2020</v>
       </c>
-      <c r="N7" s="73">
+      <c r="N7" s="62">
         <v>2021</v>
       </c>
       <c r="O7" s="10">
         <v>2022</v>
       </c>
       <c r="P7" s="10">
         <v>2023</v>
       </c>
       <c r="Q7" s="11">
         <v>2024</v>
       </c>
+      <c r="R7" s="63">
+        <v>2025</v>
+      </c>
     </row>
     <row r="8" spans="1:19" s="4" customFormat="1" ht="11.25">
-      <c r="A8" s="69" t="s">
-[...17 lines deleted...]
-      <c r="Q8" s="69"/>
+      <c r="A8" s="199" t="s">
+        <v>1</v>
+      </c>
+      <c r="B8" s="199"/>
+      <c r="C8" s="199"/>
+      <c r="D8" s="199"/>
+      <c r="E8" s="199"/>
+      <c r="F8" s="199"/>
+      <c r="G8" s="199"/>
+      <c r="H8" s="199"/>
+      <c r="I8" s="199"/>
+      <c r="J8" s="199"/>
+      <c r="K8" s="199"/>
+      <c r="L8" s="199"/>
+      <c r="M8" s="199"/>
+      <c r="N8" s="199"/>
+      <c r="O8" s="199"/>
+      <c r="P8" s="199"/>
+      <c r="Q8" s="199"/>
     </row>
     <row r="9" spans="1:19" s="4" customFormat="1" ht="11.25">
       <c r="A9" s="3" t="s">
-        <v>5</v>
-[...47 lines deleted...]
-        <v>-4688</v>
+        <v>4</v>
+      </c>
+      <c r="B9" s="80">
+        <v>9859</v>
+      </c>
+      <c r="C9" s="80">
+        <v>9690</v>
+      </c>
+      <c r="D9" s="80">
+        <v>8101</v>
+      </c>
+      <c r="E9" s="80">
+        <v>8424</v>
+      </c>
+      <c r="F9" s="80">
+        <v>8318</v>
+      </c>
+      <c r="G9" s="80">
+        <v>11452</v>
+      </c>
+      <c r="H9" s="80">
+        <v>12088</v>
+      </c>
+      <c r="I9" s="80">
+        <v>14880</v>
+      </c>
+      <c r="J9" s="80">
+        <v>24184</v>
+      </c>
+      <c r="K9" s="80">
+        <v>19610</v>
+      </c>
+      <c r="L9" s="80">
+        <v>25020</v>
+      </c>
+      <c r="M9" s="80">
+        <v>20540</v>
+      </c>
+      <c r="N9" s="80">
+        <v>18511</v>
+      </c>
+      <c r="O9" s="80">
+        <v>19124</v>
+      </c>
+      <c r="P9" s="80">
+        <v>28978</v>
+      </c>
+      <c r="Q9" s="73">
+        <v>39550</v>
+      </c>
+      <c r="R9" s="64">
+        <v>40704</v>
       </c>
     </row>
     <row r="10" spans="1:19" s="4" customFormat="1" ht="11.25">
       <c r="A10" s="3" t="s">
-        <v>6</v>
-[...47 lines deleted...]
-        <v>3450</v>
+        <v>5</v>
+      </c>
+      <c r="B10" s="65">
+        <v>6081</v>
+      </c>
+      <c r="C10" s="66">
+        <v>5270</v>
+      </c>
+      <c r="D10" s="67">
+        <v>4872</v>
+      </c>
+      <c r="E10" s="68">
+        <v>5051</v>
+      </c>
+      <c r="F10" s="69">
+        <v>5200</v>
+      </c>
+      <c r="G10" s="70">
+        <v>7520</v>
+      </c>
+      <c r="H10" s="71">
+        <v>8543</v>
+      </c>
+      <c r="I10" s="72">
+        <v>10145</v>
+      </c>
+      <c r="J10" s="74">
+        <v>17153</v>
+      </c>
+      <c r="K10" s="75">
+        <v>13088</v>
+      </c>
+      <c r="L10" s="76">
+        <v>16130</v>
+      </c>
+      <c r="M10" s="77">
+        <v>13580</v>
+      </c>
+      <c r="N10" s="78">
+        <v>13135</v>
+      </c>
+      <c r="O10" s="79">
+        <v>13808</v>
+      </c>
+      <c r="P10" s="64">
+        <v>21548</v>
+      </c>
+      <c r="Q10" s="64">
+        <v>28669</v>
+      </c>
+      <c r="R10" s="64">
+        <v>29947</v>
       </c>
     </row>
     <row r="11" spans="1:19" s="4" customFormat="1" ht="11.25">
       <c r="A11" s="3" t="s">
-        <v>7</v>
-[...47 lines deleted...]
-        <v>-3662</v>
+        <v>6</v>
+      </c>
+      <c r="B11" s="65">
+        <v>877</v>
+      </c>
+      <c r="C11" s="66">
+        <v>1363</v>
+      </c>
+      <c r="D11" s="67">
+        <v>506</v>
+      </c>
+      <c r="E11" s="68">
+        <v>577</v>
+      </c>
+      <c r="F11" s="69">
+        <v>500</v>
+      </c>
+      <c r="G11" s="70">
+        <v>913</v>
+      </c>
+      <c r="H11" s="71">
+        <v>776</v>
+      </c>
+      <c r="I11" s="72">
+        <v>1328</v>
+      </c>
+      <c r="J11" s="74">
+        <v>2182</v>
+      </c>
+      <c r="K11" s="75">
+        <v>2050</v>
+      </c>
+      <c r="L11" s="76">
+        <v>2875</v>
+      </c>
+      <c r="M11" s="77">
+        <v>1872</v>
+      </c>
+      <c r="N11" s="78">
+        <v>1747</v>
+      </c>
+      <c r="O11" s="79">
+        <v>1887</v>
+      </c>
+      <c r="P11" s="64">
+        <v>2389</v>
+      </c>
+      <c r="Q11" s="64">
+        <v>3642</v>
+      </c>
+      <c r="R11" s="64">
+        <v>3553</v>
       </c>
     </row>
     <row r="12" spans="1:19" s="4" customFormat="1" ht="11.25">
       <c r="A12" s="3" t="s">
-        <v>8</v>
-[...47 lines deleted...]
-        <v>-580</v>
+        <v>7</v>
+      </c>
+      <c r="B12" s="65">
+        <v>358</v>
+      </c>
+      <c r="C12" s="66">
+        <v>309</v>
+      </c>
+      <c r="D12" s="67">
+        <v>300</v>
+      </c>
+      <c r="E12" s="68">
+        <v>361</v>
+      </c>
+      <c r="F12" s="69">
+        <v>257</v>
+      </c>
+      <c r="G12" s="70">
+        <v>414</v>
+      </c>
+      <c r="H12" s="71">
+        <v>398</v>
+      </c>
+      <c r="I12" s="72">
+        <v>526</v>
+      </c>
+      <c r="J12" s="74">
+        <v>827</v>
+      </c>
+      <c r="K12" s="75">
+        <v>741</v>
+      </c>
+      <c r="L12" s="76">
+        <v>864</v>
+      </c>
+      <c r="M12" s="77">
+        <v>839</v>
+      </c>
+      <c r="N12" s="78">
+        <v>608</v>
+      </c>
+      <c r="O12" s="79">
+        <v>477</v>
+      </c>
+      <c r="P12" s="64">
+        <v>650</v>
+      </c>
+      <c r="Q12" s="64">
+        <v>1265</v>
+      </c>
+      <c r="R12" s="64">
+        <v>1050</v>
       </c>
     </row>
     <row r="13" spans="1:19" s="4" customFormat="1" ht="11.25">
       <c r="A13" s="3" t="s">
-        <v>9</v>
-[...47 lines deleted...]
-        <v>-559</v>
+        <v>8</v>
+      </c>
+      <c r="B13" s="65">
+        <v>396</v>
+      </c>
+      <c r="C13" s="66">
+        <v>445</v>
+      </c>
+      <c r="D13" s="67">
+        <v>155</v>
+      </c>
+      <c r="E13" s="68">
+        <v>42</v>
+      </c>
+      <c r="F13" s="69">
+        <v>176</v>
+      </c>
+      <c r="G13" s="70">
+        <v>285</v>
+      </c>
+      <c r="H13" s="71">
+        <v>243</v>
+      </c>
+      <c r="I13" s="72">
+        <v>331</v>
+      </c>
+      <c r="J13" s="74">
+        <v>552</v>
+      </c>
+      <c r="K13" s="75">
+        <v>432</v>
+      </c>
+      <c r="L13" s="76">
+        <v>553</v>
+      </c>
+      <c r="M13" s="77">
+        <v>537</v>
+      </c>
+      <c r="N13" s="78">
+        <v>385</v>
+      </c>
+      <c r="O13" s="79">
+        <v>380</v>
+      </c>
+      <c r="P13" s="64">
+        <v>671</v>
+      </c>
+      <c r="Q13" s="64">
+        <v>933</v>
+      </c>
+      <c r="R13" s="64">
+        <v>901</v>
       </c>
     </row>
     <row r="14" spans="1:19" s="4" customFormat="1" ht="11.25">
       <c r="A14" s="3" t="s">
-        <v>10</v>
-[...47 lines deleted...]
-        <v>-1309</v>
+        <v>9</v>
+      </c>
+      <c r="B14" s="65">
+        <v>901</v>
+      </c>
+      <c r="C14" s="66">
+        <v>1005</v>
+      </c>
+      <c r="D14" s="67">
+        <v>948</v>
+      </c>
+      <c r="E14" s="68">
+        <v>1121</v>
+      </c>
+      <c r="F14" s="69">
+        <v>1012</v>
+      </c>
+      <c r="G14" s="70">
+        <v>998</v>
+      </c>
+      <c r="H14" s="71">
+        <v>1053</v>
+      </c>
+      <c r="I14" s="72">
+        <v>1244</v>
+      </c>
+      <c r="J14" s="74">
+        <v>1532</v>
+      </c>
+      <c r="K14" s="75">
+        <v>1533</v>
+      </c>
+      <c r="L14" s="76">
+        <v>2205</v>
+      </c>
+      <c r="M14" s="77">
+        <v>1484</v>
+      </c>
+      <c r="N14" s="78">
+        <v>1067</v>
+      </c>
+      <c r="O14" s="79">
+        <v>989</v>
+      </c>
+      <c r="P14" s="64">
+        <v>1419</v>
+      </c>
+      <c r="Q14" s="64">
+        <v>2123</v>
+      </c>
+      <c r="R14" s="64">
+        <v>2088</v>
       </c>
     </row>
     <row r="15" spans="1:19" s="4" customFormat="1" ht="11.25">
       <c r="A15" s="3" t="s">
-        <v>11</v>
-[...47 lines deleted...]
-        <v>-646</v>
+        <v>10</v>
+      </c>
+      <c r="B15" s="65">
+        <v>289</v>
+      </c>
+      <c r="C15" s="66">
+        <v>234</v>
+      </c>
+      <c r="D15" s="67">
+        <v>350</v>
+      </c>
+      <c r="E15" s="68">
+        <v>330</v>
+      </c>
+      <c r="F15" s="69">
+        <v>336</v>
+      </c>
+      <c r="G15" s="70">
+        <v>280</v>
+      </c>
+      <c r="H15" s="71">
+        <v>215</v>
+      </c>
+      <c r="I15" s="72">
+        <v>314</v>
+      </c>
+      <c r="J15" s="74">
+        <v>461</v>
+      </c>
+      <c r="K15" s="75">
+        <v>421</v>
+      </c>
+      <c r="L15" s="76">
+        <v>607</v>
+      </c>
+      <c r="M15" s="77">
+        <v>805</v>
+      </c>
+      <c r="N15" s="78">
+        <v>520</v>
+      </c>
+      <c r="O15" s="79">
+        <v>509</v>
+      </c>
+      <c r="P15" s="64">
+        <v>735</v>
+      </c>
+      <c r="Q15" s="64">
+        <v>870</v>
+      </c>
+      <c r="R15" s="64">
+        <v>1014</v>
       </c>
     </row>
     <row r="16" spans="1:19" s="4" customFormat="1" ht="11.25">
       <c r="A16" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B16" s="65">
+        <v>363</v>
+      </c>
+      <c r="C16" s="66">
+        <v>346</v>
+      </c>
+      <c r="D16" s="67">
+        <v>306</v>
+      </c>
+      <c r="E16" s="68">
+        <v>289</v>
+      </c>
+      <c r="F16" s="69">
+        <v>224</v>
+      </c>
+      <c r="G16" s="70">
+        <v>361</v>
+      </c>
+      <c r="H16" s="71">
+        <v>344</v>
+      </c>
+      <c r="I16" s="72">
+        <v>357</v>
+      </c>
+      <c r="J16" s="74">
+        <v>667</v>
+      </c>
+      <c r="K16" s="75">
+        <v>568</v>
+      </c>
+      <c r="L16" s="76">
+        <v>748</v>
+      </c>
+      <c r="M16" s="77">
+        <v>615</v>
+      </c>
+      <c r="N16" s="78">
+        <v>444</v>
+      </c>
+      <c r="O16" s="79">
+        <v>482</v>
+      </c>
+      <c r="P16" s="64">
+        <v>852</v>
+      </c>
+      <c r="Q16" s="64">
+        <v>916</v>
+      </c>
+      <c r="R16" s="64">
+        <v>1027</v>
+      </c>
+    </row>
+    <row r="17" spans="1:18" s="4" customFormat="1" ht="11.25">
+      <c r="A17" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="B16" s="16">
-[...45 lines deleted...]
-        <v>-707</v>
+      <c r="B17" s="65">
+        <v>594</v>
+      </c>
+      <c r="C17" s="66">
+        <v>718</v>
+      </c>
+      <c r="D17" s="67">
+        <v>664</v>
+      </c>
+      <c r="E17" s="68">
+        <v>653</v>
+      </c>
+      <c r="F17" s="69">
+        <v>613</v>
+      </c>
+      <c r="G17" s="70">
+        <v>681</v>
+      </c>
+      <c r="H17" s="71">
+        <v>516</v>
+      </c>
+      <c r="I17" s="72">
+        <v>635</v>
+      </c>
+      <c r="J17" s="74">
+        <v>810</v>
+      </c>
+      <c r="K17" s="75">
+        <v>777</v>
+      </c>
+      <c r="L17" s="76">
+        <v>1038</v>
+      </c>
+      <c r="M17" s="77">
+        <v>808</v>
+      </c>
+      <c r="N17" s="78">
+        <v>605</v>
+      </c>
+      <c r="O17" s="79">
+        <v>592</v>
+      </c>
+      <c r="P17" s="64">
+        <v>714</v>
+      </c>
+      <c r="Q17" s="64">
+        <v>1132</v>
+      </c>
+      <c r="R17" s="64">
+        <v>1124</v>
       </c>
     </row>
-    <row r="17" spans="1:17" s="4" customFormat="1" ht="11.25">
-[...50 lines deleted...]
-      </c>
+    <row r="18" spans="1:18" s="4" customFormat="1" ht="11.25">
+      <c r="A18" s="200" t="s">
+        <v>2</v>
+      </c>
+      <c r="B18" s="200"/>
+      <c r="C18" s="200"/>
+      <c r="D18" s="200"/>
+      <c r="E18" s="200"/>
+      <c r="F18" s="200"/>
+      <c r="G18" s="200"/>
+      <c r="H18" s="200"/>
+      <c r="I18" s="200"/>
+      <c r="J18" s="200"/>
+      <c r="K18" s="200"/>
+      <c r="L18" s="200"/>
+      <c r="M18" s="200"/>
+      <c r="N18" s="200"/>
+      <c r="O18" s="200"/>
+      <c r="P18" s="200"/>
+      <c r="Q18" s="200"/>
     </row>
-    <row r="18" spans="1:17" s="4" customFormat="1" ht="11.25">
-      <c r="A18" s="70" t="s">
+    <row r="19" spans="1:18" s="4" customFormat="1" ht="11.25">
+      <c r="A19" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B19" s="92">
+        <v>6613</v>
+      </c>
+      <c r="C19" s="92">
+        <v>6027</v>
+      </c>
+      <c r="D19" s="92">
+        <v>5061</v>
+      </c>
+      <c r="E19" s="92">
+        <v>5231</v>
+      </c>
+      <c r="F19" s="92">
+        <v>5277</v>
+      </c>
+      <c r="G19" s="92">
+        <v>7768</v>
+      </c>
+      <c r="H19" s="92">
+        <v>8239</v>
+      </c>
+      <c r="I19" s="92">
+        <v>9213</v>
+      </c>
+      <c r="J19" s="92">
+        <v>12213</v>
+      </c>
+      <c r="K19" s="92">
+        <v>9289</v>
+      </c>
+      <c r="L19" s="92">
+        <v>10840</v>
+      </c>
+      <c r="M19" s="92">
+        <v>9114</v>
+      </c>
+      <c r="N19" s="92">
+        <v>8843</v>
+      </c>
+      <c r="O19" s="92">
+        <v>9521</v>
+      </c>
+      <c r="P19" s="92">
+        <v>15642</v>
+      </c>
+      <c r="Q19" s="92">
+        <v>19268</v>
+      </c>
+      <c r="R19" s="81">
+        <v>20794</v>
+      </c>
+    </row>
+    <row r="20" spans="1:18" s="4" customFormat="1" ht="11.25">
+      <c r="A20" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B20" s="84">
+        <v>5847</v>
+      </c>
+      <c r="C20" s="85">
+        <v>4764</v>
+      </c>
+      <c r="D20" s="86">
+        <v>4627</v>
+      </c>
+      <c r="E20" s="87">
+        <v>4735</v>
+      </c>
+      <c r="F20" s="88">
+        <v>4871</v>
+      </c>
+      <c r="G20" s="89">
+        <v>7008</v>
+      </c>
+      <c r="H20" s="90">
+        <v>7573</v>
+      </c>
+      <c r="I20" s="91">
+        <v>8130</v>
+      </c>
+      <c r="J20" s="82">
+        <v>10495</v>
+      </c>
+      <c r="K20" s="83">
+        <v>7802</v>
+      </c>
+      <c r="L20" s="93">
+        <v>8773</v>
+      </c>
+      <c r="M20" s="94">
+        <v>7777</v>
+      </c>
+      <c r="N20" s="95">
+        <v>7531</v>
+      </c>
+      <c r="O20" s="96">
+        <v>8075</v>
+      </c>
+      <c r="P20" s="81">
+        <v>13862</v>
+      </c>
+      <c r="Q20" s="81">
+        <v>16510</v>
+      </c>
+      <c r="R20" s="81">
+        <v>18122</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18" s="4" customFormat="1" ht="11.25">
+      <c r="A21" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B21" s="84">
+        <v>766</v>
+      </c>
+      <c r="C21" s="85">
+        <v>1263</v>
+      </c>
+      <c r="D21" s="86">
+        <v>434</v>
+      </c>
+      <c r="E21" s="87">
+        <v>496</v>
+      </c>
+      <c r="F21" s="88">
+        <v>406</v>
+      </c>
+      <c r="G21" s="89">
+        <v>760</v>
+      </c>
+      <c r="H21" s="90">
+        <v>666</v>
+      </c>
+      <c r="I21" s="91">
+        <v>1083</v>
+      </c>
+      <c r="J21" s="82">
+        <v>1718</v>
+      </c>
+      <c r="K21" s="83">
+        <v>1487</v>
+      </c>
+      <c r="L21" s="93">
+        <v>2067</v>
+      </c>
+      <c r="M21" s="94">
+        <v>1337</v>
+      </c>
+      <c r="N21" s="95">
+        <v>1312</v>
+      </c>
+      <c r="O21" s="96">
+        <v>1446</v>
+      </c>
+      <c r="P21" s="81">
+        <v>1780</v>
+      </c>
+      <c r="Q21" s="81">
+        <v>2758</v>
+      </c>
+      <c r="R21" s="81">
+        <v>2672</v>
+      </c>
+    </row>
+    <row r="22" spans="1:18" s="4" customFormat="1" ht="11.25">
+      <c r="A22" s="200" t="s">
         <v>3</v>
       </c>
-      <c r="B18" s="70"/>
-[...14 lines deleted...]
-      <c r="Q18" s="70"/>
+      <c r="B22" s="200"/>
+      <c r="C22" s="200"/>
+      <c r="D22" s="200"/>
+      <c r="E22" s="200"/>
+      <c r="F22" s="200"/>
+      <c r="G22" s="200"/>
+      <c r="H22" s="200"/>
+      <c r="I22" s="200"/>
+      <c r="J22" s="200"/>
+      <c r="K22" s="200"/>
+      <c r="L22" s="200"/>
+      <c r="M22" s="200"/>
+      <c r="N22" s="200"/>
+      <c r="O22" s="200"/>
+      <c r="P22" s="200"/>
+      <c r="Q22" s="200"/>
     </row>
-    <row r="19" spans="1:17" s="4" customFormat="1" ht="11.25">
-      <c r="A19" s="3" t="s">
+    <row r="23" spans="1:18" s="4" customFormat="1" ht="11.25">
+      <c r="A23" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B23" s="116">
+        <v>3246</v>
+      </c>
+      <c r="C23" s="116">
+        <v>3663</v>
+      </c>
+      <c r="D23" s="116">
+        <v>3040</v>
+      </c>
+      <c r="E23" s="116">
+        <v>3193</v>
+      </c>
+      <c r="F23" s="116">
+        <v>3041</v>
+      </c>
+      <c r="G23" s="116">
+        <v>3684</v>
+      </c>
+      <c r="H23" s="116">
+        <v>3849</v>
+      </c>
+      <c r="I23" s="116">
+        <v>5667</v>
+      </c>
+      <c r="J23" s="116">
+        <v>11971</v>
+      </c>
+      <c r="K23" s="116">
+        <v>10321</v>
+      </c>
+      <c r="L23" s="116">
+        <v>14180</v>
+      </c>
+      <c r="M23" s="116">
+        <v>11426</v>
+      </c>
+      <c r="N23" s="116">
+        <v>9668</v>
+      </c>
+      <c r="O23" s="116">
+        <v>9603</v>
+      </c>
+      <c r="P23" s="116">
+        <v>13336</v>
+      </c>
+      <c r="Q23" s="116">
+        <v>20282</v>
+      </c>
+      <c r="R23" s="97">
+        <v>19910</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18" s="4" customFormat="1" ht="11.25">
+      <c r="A24" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="B19" s="31">
-[...45 lines deleted...]
-        <v>-4962</v>
+      <c r="B24" s="99">
+        <v>234</v>
+      </c>
+      <c r="C24" s="100">
+        <v>506</v>
+      </c>
+      <c r="D24" s="101">
+        <v>245</v>
+      </c>
+      <c r="E24" s="102">
+        <v>316</v>
+      </c>
+      <c r="F24" s="103">
+        <v>329</v>
+      </c>
+      <c r="G24" s="104">
+        <v>512</v>
+      </c>
+      <c r="H24" s="105">
+        <v>970</v>
+      </c>
+      <c r="I24" s="106">
+        <v>2015</v>
+      </c>
+      <c r="J24" s="115">
+        <v>6658</v>
+      </c>
+      <c r="K24" s="117">
+        <v>5286</v>
+      </c>
+      <c r="L24" s="118">
+        <v>7357</v>
+      </c>
+      <c r="M24" s="119">
+        <v>5803</v>
+      </c>
+      <c r="N24" s="121">
+        <v>5604</v>
+      </c>
+      <c r="O24" s="120">
+        <v>5733</v>
+      </c>
+      <c r="P24" s="97">
+        <v>7686</v>
+      </c>
+      <c r="Q24" s="97">
+        <v>12159</v>
+      </c>
+      <c r="R24" s="97">
+        <v>11825</v>
       </c>
     </row>
-    <row r="20" spans="1:17" s="4" customFormat="1" ht="11.25">
-      <c r="A20" s="3" t="s">
+    <row r="25" spans="1:18" s="4" customFormat="1" ht="11.25">
+      <c r="A25" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="B20" s="31">
-[...45 lines deleted...]
-        <v>-1992</v>
+      <c r="B25" s="99">
+        <v>111</v>
+      </c>
+      <c r="C25" s="100">
+        <v>100</v>
+      </c>
+      <c r="D25" s="101">
+        <v>72</v>
+      </c>
+      <c r="E25" s="102">
+        <v>81</v>
+      </c>
+      <c r="F25" s="103">
+        <v>94</v>
+      </c>
+      <c r="G25" s="104">
+        <v>153</v>
+      </c>
+      <c r="H25" s="105">
+        <v>110</v>
+      </c>
+      <c r="I25" s="106">
+        <v>245</v>
+      </c>
+      <c r="J25" s="115">
+        <v>464</v>
+      </c>
+      <c r="K25" s="117">
+        <v>563</v>
+      </c>
+      <c r="L25" s="118">
+        <v>808</v>
+      </c>
+      <c r="M25" s="119">
+        <v>535</v>
+      </c>
+      <c r="N25" s="121">
+        <v>435</v>
+      </c>
+      <c r="O25" s="120">
+        <v>441</v>
+      </c>
+      <c r="P25" s="97">
+        <v>609</v>
+      </c>
+      <c r="Q25" s="97">
+        <v>884</v>
+      </c>
+      <c r="R25" s="97">
+        <v>881</v>
       </c>
     </row>
-    <row r="21" spans="1:17" s="4" customFormat="1" ht="11.25">
-      <c r="A21" s="3" t="s">
+    <row r="26" spans="1:18" s="4" customFormat="1" ht="11.25">
+      <c r="A26" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="B21" s="31">
-[...45 lines deleted...]
-        <v>-2970</v>
+      <c r="B26" s="99">
+        <v>358</v>
+      </c>
+      <c r="C26" s="100">
+        <v>309</v>
+      </c>
+      <c r="D26" s="101">
+        <v>300</v>
+      </c>
+      <c r="E26" s="102">
+        <v>361</v>
+      </c>
+      <c r="F26" s="103">
+        <v>257</v>
+      </c>
+      <c r="G26" s="104">
+        <v>414</v>
+      </c>
+      <c r="H26" s="105">
+        <v>398</v>
+      </c>
+      <c r="I26" s="106">
+        <v>526</v>
+      </c>
+      <c r="J26" s="115">
+        <v>827</v>
+      </c>
+      <c r="K26" s="117">
+        <v>741</v>
+      </c>
+      <c r="L26" s="118">
+        <v>864</v>
+      </c>
+      <c r="M26" s="119">
+        <v>839</v>
+      </c>
+      <c r="N26" s="121">
+        <v>608</v>
+      </c>
+      <c r="O26" s="120">
+        <v>477</v>
+      </c>
+      <c r="P26" s="97">
+        <v>650</v>
+      </c>
+      <c r="Q26" s="97">
+        <v>1265</v>
+      </c>
+      <c r="R26" s="97">
+        <v>1050</v>
       </c>
     </row>
-    <row r="22" spans="1:17" s="4" customFormat="1" ht="11.25">
-[...18 lines deleted...]
-      <c r="Q22" s="70"/>
+    <row r="27" spans="1:18" s="4" customFormat="1" ht="11.25">
+      <c r="A27" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="B27" s="99">
+        <v>396</v>
+      </c>
+      <c r="C27" s="100">
+        <v>445</v>
+      </c>
+      <c r="D27" s="101">
+        <v>155</v>
+      </c>
+      <c r="E27" s="102">
+        <v>42</v>
+      </c>
+      <c r="F27" s="103">
+        <v>176</v>
+      </c>
+      <c r="G27" s="104">
+        <v>285</v>
+      </c>
+      <c r="H27" s="105">
+        <v>243</v>
+      </c>
+      <c r="I27" s="106">
+        <v>331</v>
+      </c>
+      <c r="J27" s="115">
+        <v>552</v>
+      </c>
+      <c r="K27" s="117">
+        <v>432</v>
+      </c>
+      <c r="L27" s="118">
+        <v>553</v>
+      </c>
+      <c r="M27" s="119">
+        <v>537</v>
+      </c>
+      <c r="N27" s="121">
+        <v>385</v>
+      </c>
+      <c r="O27" s="120">
+        <v>380</v>
+      </c>
+      <c r="P27" s="97">
+        <v>671</v>
+      </c>
+      <c r="Q27" s="97">
+        <v>933</v>
+      </c>
+      <c r="R27" s="97">
+        <v>901</v>
+      </c>
     </row>
-    <row r="23" spans="1:17" s="4" customFormat="1" ht="11.25">
-[...49 lines deleted...]
-        <v>274</v>
+    <row r="28" spans="1:18" s="4" customFormat="1" ht="11.25">
+      <c r="A28" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B28" s="99">
+        <v>901</v>
+      </c>
+      <c r="C28" s="100">
+        <v>1005</v>
+      </c>
+      <c r="D28" s="101">
+        <v>948</v>
+      </c>
+      <c r="E28" s="102">
+        <v>1121</v>
+      </c>
+      <c r="F28" s="103">
+        <v>1012</v>
+      </c>
+      <c r="G28" s="104">
+        <v>998</v>
+      </c>
+      <c r="H28" s="105">
+        <v>1053</v>
+      </c>
+      <c r="I28" s="106">
+        <v>1244</v>
+      </c>
+      <c r="J28" s="115">
+        <v>1532</v>
+      </c>
+      <c r="K28" s="117">
+        <v>1533</v>
+      </c>
+      <c r="L28" s="118">
+        <v>2205</v>
+      </c>
+      <c r="M28" s="119">
+        <v>1484</v>
+      </c>
+      <c r="N28" s="121">
+        <v>1067</v>
+      </c>
+      <c r="O28" s="120">
+        <v>989</v>
+      </c>
+      <c r="P28" s="97">
+        <v>1419</v>
+      </c>
+      <c r="Q28" s="97">
+        <v>2123</v>
+      </c>
+      <c r="R28" s="97">
+        <v>2088</v>
       </c>
     </row>
-    <row r="24" spans="1:17" s="4" customFormat="1" ht="11.25">
-[...49 lines deleted...]
-        <v>5442</v>
+    <row r="29" spans="1:18" s="4" customFormat="1" ht="11.25">
+      <c r="A29" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B29" s="99">
+        <v>289</v>
+      </c>
+      <c r="C29" s="100">
+        <v>234</v>
+      </c>
+      <c r="D29" s="101">
+        <v>350</v>
+      </c>
+      <c r="E29" s="102">
+        <v>330</v>
+      </c>
+      <c r="F29" s="103">
+        <v>336</v>
+      </c>
+      <c r="G29" s="104">
+        <v>280</v>
+      </c>
+      <c r="H29" s="105">
+        <v>215</v>
+      </c>
+      <c r="I29" s="106">
+        <v>314</v>
+      </c>
+      <c r="J29" s="115">
+        <v>461</v>
+      </c>
+      <c r="K29" s="117">
+        <v>421</v>
+      </c>
+      <c r="L29" s="118">
+        <v>607</v>
+      </c>
+      <c r="M29" s="119">
+        <v>805</v>
+      </c>
+      <c r="N29" s="121">
+        <v>520</v>
+      </c>
+      <c r="O29" s="120">
+        <v>509</v>
+      </c>
+      <c r="P29" s="97">
+        <v>735</v>
+      </c>
+      <c r="Q29" s="97">
+        <v>870</v>
+      </c>
+      <c r="R29" s="97">
+        <v>1014</v>
       </c>
     </row>
-    <row r="25" spans="1:17" s="4" customFormat="1" ht="11.25">
-[...49 lines deleted...]
-        <v>-692</v>
+    <row r="30" spans="1:18" s="4" customFormat="1" ht="11.25">
+      <c r="A30" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B30" s="99">
+        <v>363</v>
+      </c>
+      <c r="C30" s="100">
+        <v>346</v>
+      </c>
+      <c r="D30" s="101">
+        <v>306</v>
+      </c>
+      <c r="E30" s="102">
+        <v>289</v>
+      </c>
+      <c r="F30" s="103">
+        <v>224</v>
+      </c>
+      <c r="G30" s="104">
+        <v>361</v>
+      </c>
+      <c r="H30" s="105">
+        <v>344</v>
+      </c>
+      <c r="I30" s="106">
+        <v>357</v>
+      </c>
+      <c r="J30" s="115">
+        <v>667</v>
+      </c>
+      <c r="K30" s="117">
+        <v>568</v>
+      </c>
+      <c r="L30" s="118">
+        <v>748</v>
+      </c>
+      <c r="M30" s="119">
+        <v>615</v>
+      </c>
+      <c r="N30" s="121">
+        <v>444</v>
+      </c>
+      <c r="O30" s="120">
+        <v>482</v>
+      </c>
+      <c r="P30" s="97">
+        <v>852</v>
+      </c>
+      <c r="Q30" s="97">
+        <v>916</v>
+      </c>
+      <c r="R30" s="97">
+        <v>1027</v>
       </c>
     </row>
-    <row r="26" spans="1:17" s="4" customFormat="1" ht="11.25">
-[...212 lines deleted...]
-      <c r="A30" s="3" t="s">
+    <row r="31" spans="1:18" s="4" customFormat="1" ht="11.25">
+      <c r="A31" s="5" t="s">
         <v>12</v>
       </c>
-      <c r="B30" s="47">
-[...98 lines deleted...]
-        <v>-675</v>
+      <c r="B31" s="107">
+        <v>594</v>
+      </c>
+      <c r="C31" s="108">
+        <v>718</v>
+      </c>
+      <c r="D31" s="109">
+        <v>664</v>
+      </c>
+      <c r="E31" s="110">
+        <v>653</v>
+      </c>
+      <c r="F31" s="111">
+        <v>613</v>
+      </c>
+      <c r="G31" s="112">
+        <v>681</v>
+      </c>
+      <c r="H31" s="113">
+        <v>516</v>
+      </c>
+      <c r="I31" s="114">
+        <v>635</v>
+      </c>
+      <c r="J31" s="122">
+        <v>810</v>
+      </c>
+      <c r="K31" s="123">
+        <v>777</v>
+      </c>
+      <c r="L31" s="124">
+        <v>1038</v>
+      </c>
+      <c r="M31" s="125">
+        <v>808</v>
+      </c>
+      <c r="N31" s="126">
+        <v>605</v>
+      </c>
+      <c r="O31" s="127">
+        <v>592</v>
+      </c>
+      <c r="P31" s="98">
+        <v>714</v>
+      </c>
+      <c r="Q31" s="98">
+        <v>1132</v>
+      </c>
+      <c r="R31" s="98">
+        <v>1124</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A8:Q8"/>
     <mergeCell ref="A18:Q18"/>
     <mergeCell ref="A22:Q22"/>
     <mergeCell ref="A5:N5"/>
     <mergeCell ref="A2:D2"/>
+  </mergeCells>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A2:S31"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="I2" sqref="I2"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="14.85546875" style="1" customWidth="1"/>
+    <col min="2" max="12" width="9.140625" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:19" ht="63" customHeight="1">
+      <c r="A2" s="202"/>
+      <c r="B2" s="202"/>
+      <c r="C2" s="202"/>
+      <c r="D2" s="202"/>
+    </row>
+    <row r="5" spans="1:19" ht="15" customHeight="1">
+      <c r="A5" s="201" t="s">
+        <v>15</v>
+      </c>
+      <c r="B5" s="201"/>
+      <c r="C5" s="201"/>
+      <c r="D5" s="201"/>
+      <c r="E5" s="201"/>
+      <c r="F5" s="201"/>
+      <c r="G5" s="201"/>
+      <c r="H5" s="201"/>
+      <c r="I5" s="201"/>
+      <c r="J5" s="201"/>
+      <c r="K5" s="201"/>
+      <c r="L5" s="201"/>
+      <c r="M5" s="201"/>
+      <c r="N5" s="201"/>
+      <c r="O5" s="4"/>
+      <c r="P5" s="4"/>
+      <c r="Q5" s="4"/>
+      <c r="R5" s="4"/>
+      <c r="S5" s="4"/>
+    </row>
+    <row r="6" spans="1:19">
+      <c r="A6" s="2"/>
+      <c r="B6" s="2"/>
+      <c r="C6" s="2"/>
+      <c r="D6" s="2"/>
+      <c r="E6" s="2"/>
+      <c r="F6" s="2"/>
+      <c r="G6" s="2"/>
+      <c r="H6" s="2"/>
+      <c r="I6" s="2"/>
+      <c r="J6" s="2"/>
+      <c r="K6" s="2"/>
+      <c r="L6" s="2"/>
+      <c r="M6" s="4"/>
+      <c r="N6" s="4"/>
+      <c r="O6" s="4"/>
+      <c r="R6" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="S6" s="4"/>
+    </row>
+    <row r="7" spans="1:19" s="4" customFormat="1" ht="11.25">
+      <c r="A7" s="6"/>
+      <c r="B7" s="7">
+        <v>2009</v>
+      </c>
+      <c r="C7" s="7">
+        <v>2010</v>
+      </c>
+      <c r="D7" s="7">
+        <v>2011</v>
+      </c>
+      <c r="E7" s="7">
+        <v>2012</v>
+      </c>
+      <c r="F7" s="7">
+        <v>2013</v>
+      </c>
+      <c r="G7" s="7">
+        <v>2014</v>
+      </c>
+      <c r="H7" s="7">
+        <v>2015</v>
+      </c>
+      <c r="I7" s="8">
+        <v>2016</v>
+      </c>
+      <c r="J7" s="7">
+        <v>2017</v>
+      </c>
+      <c r="K7" s="7">
+        <v>2018</v>
+      </c>
+      <c r="L7" s="8">
+        <v>2019</v>
+      </c>
+      <c r="M7" s="62">
+        <v>2020</v>
+      </c>
+      <c r="N7" s="62">
+        <v>2021</v>
+      </c>
+      <c r="O7" s="10">
+        <v>2022</v>
+      </c>
+      <c r="P7" s="10">
+        <v>2023</v>
+      </c>
+      <c r="Q7" s="11">
+        <v>2024</v>
+      </c>
+      <c r="R7" s="63">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="8" spans="1:19" s="4" customFormat="1" ht="11.25">
+      <c r="A8" s="199" t="s">
+        <v>1</v>
+      </c>
+      <c r="B8" s="199"/>
+      <c r="C8" s="199"/>
+      <c r="D8" s="199"/>
+      <c r="E8" s="199"/>
+      <c r="F8" s="199"/>
+      <c r="G8" s="199"/>
+      <c r="H8" s="199"/>
+      <c r="I8" s="199"/>
+      <c r="J8" s="199"/>
+      <c r="K8" s="199"/>
+      <c r="L8" s="199"/>
+      <c r="M8" s="199"/>
+      <c r="N8" s="199"/>
+      <c r="O8" s="199"/>
+      <c r="P8" s="199"/>
+      <c r="Q8" s="199"/>
+    </row>
+    <row r="9" spans="1:19" s="4" customFormat="1" ht="11.25">
+      <c r="A9" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B9" s="145">
+        <v>8273</v>
+      </c>
+      <c r="C9" s="145">
+        <v>9498</v>
+      </c>
+      <c r="D9" s="145">
+        <v>8603</v>
+      </c>
+      <c r="E9" s="145">
+        <v>7899</v>
+      </c>
+      <c r="F9" s="145">
+        <v>8132</v>
+      </c>
+      <c r="G9" s="128">
+        <v>10726</v>
+      </c>
+      <c r="H9" s="128">
+        <v>11900</v>
+      </c>
+      <c r="I9" s="128">
+        <v>14842</v>
+      </c>
+      <c r="J9" s="145">
+        <v>24015</v>
+      </c>
+      <c r="K9" s="128">
+        <v>19989</v>
+      </c>
+      <c r="L9" s="145">
+        <v>26910</v>
+      </c>
+      <c r="M9" s="145">
+        <v>21984</v>
+      </c>
+      <c r="N9" s="146">
+        <v>20947</v>
+      </c>
+      <c r="O9" s="146">
+        <v>20878</v>
+      </c>
+      <c r="P9" s="146">
+        <v>31034</v>
+      </c>
+      <c r="Q9" s="144">
+        <v>44238</v>
+      </c>
+      <c r="R9" s="129">
+        <v>45719</v>
+      </c>
+    </row>
+    <row r="10" spans="1:19" s="4" customFormat="1" ht="11.25">
+      <c r="A10" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B10" s="132">
+        <v>2925</v>
+      </c>
+      <c r="C10" s="133">
+        <v>3446</v>
+      </c>
+      <c r="D10" s="134">
+        <v>3231</v>
+      </c>
+      <c r="E10" s="135">
+        <v>3007</v>
+      </c>
+      <c r="F10" s="136">
+        <v>3074</v>
+      </c>
+      <c r="G10" s="137">
+        <v>3979</v>
+      </c>
+      <c r="H10" s="138">
+        <v>4279</v>
+      </c>
+      <c r="I10" s="139">
+        <v>5794</v>
+      </c>
+      <c r="J10" s="140">
+        <v>10788</v>
+      </c>
+      <c r="K10" s="130">
+        <v>9755</v>
+      </c>
+      <c r="L10" s="131">
+        <v>13311</v>
+      </c>
+      <c r="M10" s="141">
+        <v>11228</v>
+      </c>
+      <c r="N10" s="142">
+        <v>11579</v>
+      </c>
+      <c r="O10" s="143">
+        <v>11897</v>
+      </c>
+      <c r="P10" s="129">
+        <v>18723</v>
+      </c>
+      <c r="Q10" s="129">
+        <v>25219</v>
+      </c>
+      <c r="R10" s="129">
+        <v>27619</v>
+      </c>
+    </row>
+    <row r="11" spans="1:19" s="4" customFormat="1" ht="11.25">
+      <c r="A11" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B11" s="132">
+        <v>1214</v>
+      </c>
+      <c r="C11" s="133">
+        <v>1564</v>
+      </c>
+      <c r="D11" s="134">
+        <v>1283</v>
+      </c>
+      <c r="E11" s="135">
+        <v>1032</v>
+      </c>
+      <c r="F11" s="136">
+        <v>1099</v>
+      </c>
+      <c r="G11" s="137">
+        <v>1437</v>
+      </c>
+      <c r="H11" s="138">
+        <v>1441</v>
+      </c>
+      <c r="I11" s="139">
+        <v>1925</v>
+      </c>
+      <c r="J11" s="140">
+        <v>3085</v>
+      </c>
+      <c r="K11" s="130">
+        <v>2834</v>
+      </c>
+      <c r="L11" s="131">
+        <v>4288</v>
+      </c>
+      <c r="M11" s="141">
+        <v>3028</v>
+      </c>
+      <c r="N11" s="142">
+        <v>2902</v>
+      </c>
+      <c r="O11" s="143">
+        <v>2705</v>
+      </c>
+      <c r="P11" s="129">
+        <v>3683</v>
+      </c>
+      <c r="Q11" s="129">
+        <v>7304</v>
+      </c>
+      <c r="R11" s="129">
+        <v>5787</v>
+      </c>
+    </row>
+    <row r="12" spans="1:19" s="4" customFormat="1" ht="11.25">
+      <c r="A12" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B12" s="132">
+        <v>523</v>
+      </c>
+      <c r="C12" s="133">
+        <v>573</v>
+      </c>
+      <c r="D12" s="134">
+        <v>609</v>
+      </c>
+      <c r="E12" s="135">
+        <v>476</v>
+      </c>
+      <c r="F12" s="136">
+        <v>531</v>
+      </c>
+      <c r="G12" s="137">
+        <v>750</v>
+      </c>
+      <c r="H12" s="138">
+        <v>935</v>
+      </c>
+      <c r="I12" s="139">
+        <v>1140</v>
+      </c>
+      <c r="J12" s="140">
+        <v>1564</v>
+      </c>
+      <c r="K12" s="130">
+        <v>1039</v>
+      </c>
+      <c r="L12" s="131">
+        <v>1365</v>
+      </c>
+      <c r="M12" s="141">
+        <v>1199</v>
+      </c>
+      <c r="N12" s="142">
+        <v>858</v>
+      </c>
+      <c r="O12" s="143">
+        <v>875</v>
+      </c>
+      <c r="P12" s="129">
+        <v>1265</v>
+      </c>
+      <c r="Q12" s="129">
+        <v>1845</v>
+      </c>
+      <c r="R12" s="129">
+        <v>1673</v>
+      </c>
+    </row>
+    <row r="13" spans="1:19" s="4" customFormat="1" ht="11.25">
+      <c r="A13" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="B13" s="132">
+        <v>497</v>
+      </c>
+      <c r="C13" s="133">
+        <v>515</v>
+      </c>
+      <c r="D13" s="134">
+        <v>396</v>
+      </c>
+      <c r="E13" s="135">
+        <v>331</v>
+      </c>
+      <c r="F13" s="136">
+        <v>393</v>
+      </c>
+      <c r="G13" s="137">
+        <v>557</v>
+      </c>
+      <c r="H13" s="138">
+        <v>616</v>
+      </c>
+      <c r="I13" s="139">
+        <v>823</v>
+      </c>
+      <c r="J13" s="140">
+        <v>1079</v>
+      </c>
+      <c r="K13" s="130">
+        <v>864</v>
+      </c>
+      <c r="L13" s="131">
+        <v>1034</v>
+      </c>
+      <c r="M13" s="141">
+        <v>969</v>
+      </c>
+      <c r="N13" s="142">
+        <v>907</v>
+      </c>
+      <c r="O13" s="143">
+        <v>832</v>
+      </c>
+      <c r="P13" s="129">
+        <v>1280</v>
+      </c>
+      <c r="Q13" s="129">
+        <v>1492</v>
+      </c>
+      <c r="R13" s="129">
+        <v>1601</v>
+      </c>
+    </row>
+    <row r="14" spans="1:19" s="4" customFormat="1" ht="11.25">
+      <c r="A14" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B14" s="132">
+        <v>1396</v>
+      </c>
+      <c r="C14" s="133">
+        <v>1446</v>
+      </c>
+      <c r="D14" s="134">
+        <v>1374</v>
+      </c>
+      <c r="E14" s="135">
+        <v>1379</v>
+      </c>
+      <c r="F14" s="136">
+        <v>1312</v>
+      </c>
+      <c r="G14" s="137">
+        <v>1616</v>
+      </c>
+      <c r="H14" s="138">
+        <v>1773</v>
+      </c>
+      <c r="I14" s="139">
+        <v>2193</v>
+      </c>
+      <c r="J14" s="140">
+        <v>2938</v>
+      </c>
+      <c r="K14" s="130">
+        <v>2397</v>
+      </c>
+      <c r="L14" s="131">
+        <v>3034</v>
+      </c>
+      <c r="M14" s="141">
+        <v>2241</v>
+      </c>
+      <c r="N14" s="142">
+        <v>1840</v>
+      </c>
+      <c r="O14" s="143">
+        <v>1791</v>
+      </c>
+      <c r="P14" s="129">
+        <v>2348</v>
+      </c>
+      <c r="Q14" s="129">
+        <v>3432</v>
+      </c>
+      <c r="R14" s="129">
+        <v>3348</v>
+      </c>
+    </row>
+    <row r="15" spans="1:19" s="4" customFormat="1" ht="11.25">
+      <c r="A15" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B15" s="132">
+        <v>641</v>
+      </c>
+      <c r="C15" s="133">
+        <v>799</v>
+      </c>
+      <c r="D15" s="134">
+        <v>595</v>
+      </c>
+      <c r="E15" s="135">
+        <v>564</v>
+      </c>
+      <c r="F15" s="136">
+        <v>547</v>
+      </c>
+      <c r="G15" s="137">
+        <v>778</v>
+      </c>
+      <c r="H15" s="138">
+        <v>998</v>
+      </c>
+      <c r="I15" s="139">
+        <v>1011</v>
+      </c>
+      <c r="J15" s="140">
+        <v>1614</v>
+      </c>
+      <c r="K15" s="130">
+        <v>1085</v>
+      </c>
+      <c r="L15" s="131">
+        <v>1237</v>
+      </c>
+      <c r="M15" s="141">
+        <v>1250</v>
+      </c>
+      <c r="N15" s="142">
+        <v>922</v>
+      </c>
+      <c r="O15" s="143">
+        <v>947</v>
+      </c>
+      <c r="P15" s="129">
+        <v>1171</v>
+      </c>
+      <c r="Q15" s="129">
+        <v>1516</v>
+      </c>
+      <c r="R15" s="129">
+        <v>1847</v>
+      </c>
+    </row>
+    <row r="16" spans="1:19" s="4" customFormat="1" ht="11.25">
+      <c r="A16" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B16" s="132">
+        <v>443</v>
+      </c>
+      <c r="C16" s="133">
+        <v>560</v>
+      </c>
+      <c r="D16" s="134">
+        <v>501</v>
+      </c>
+      <c r="E16" s="135">
+        <v>497</v>
+      </c>
+      <c r="F16" s="136">
+        <v>646</v>
+      </c>
+      <c r="G16" s="137">
+        <v>844</v>
+      </c>
+      <c r="H16" s="138">
+        <v>872</v>
+      </c>
+      <c r="I16" s="139">
+        <v>880</v>
+      </c>
+      <c r="J16" s="140">
+        <v>1312</v>
+      </c>
+      <c r="K16" s="130">
+        <v>955</v>
+      </c>
+      <c r="L16" s="131">
+        <v>1188</v>
+      </c>
+      <c r="M16" s="141">
+        <v>1039</v>
+      </c>
+      <c r="N16" s="142">
+        <v>1066</v>
+      </c>
+      <c r="O16" s="143">
+        <v>1010</v>
+      </c>
+      <c r="P16" s="129">
+        <v>1365</v>
+      </c>
+      <c r="Q16" s="129">
+        <v>1623</v>
+      </c>
+      <c r="R16" s="129">
+        <v>1783</v>
+      </c>
+    </row>
+    <row r="17" spans="1:18" s="4" customFormat="1" ht="11.25">
+      <c r="A17" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="B17" s="132">
+        <v>634</v>
+      </c>
+      <c r="C17" s="133">
+        <v>595</v>
+      </c>
+      <c r="D17" s="134">
+        <v>614</v>
+      </c>
+      <c r="E17" s="135">
+        <v>613</v>
+      </c>
+      <c r="F17" s="136">
+        <v>530</v>
+      </c>
+      <c r="G17" s="137">
+        <v>765</v>
+      </c>
+      <c r="H17" s="138">
+        <v>986</v>
+      </c>
+      <c r="I17" s="139">
+        <v>1076</v>
+      </c>
+      <c r="J17" s="140">
+        <v>1635</v>
+      </c>
+      <c r="K17" s="130">
+        <v>1060</v>
+      </c>
+      <c r="L17" s="131">
+        <v>1453</v>
+      </c>
+      <c r="M17" s="141">
+        <v>1030</v>
+      </c>
+      <c r="N17" s="142">
+        <v>873</v>
+      </c>
+      <c r="O17" s="143">
+        <v>821</v>
+      </c>
+      <c r="P17" s="129">
+        <v>1199</v>
+      </c>
+      <c r="Q17" s="129">
+        <v>1807</v>
+      </c>
+      <c r="R17" s="129">
+        <v>2061</v>
+      </c>
+    </row>
+    <row r="18" spans="1:18" s="4" customFormat="1" ht="11.25">
+      <c r="A18" s="200" t="s">
+        <v>2</v>
+      </c>
+      <c r="B18" s="200"/>
+      <c r="C18" s="200"/>
+      <c r="D18" s="200"/>
+      <c r="E18" s="200"/>
+      <c r="F18" s="200"/>
+      <c r="G18" s="200"/>
+      <c r="H18" s="200"/>
+      <c r="I18" s="200"/>
+      <c r="J18" s="200"/>
+      <c r="K18" s="200"/>
+      <c r="L18" s="200"/>
+      <c r="M18" s="200"/>
+      <c r="N18" s="200"/>
+      <c r="O18" s="200"/>
+      <c r="P18" s="200"/>
+      <c r="Q18" s="200"/>
+    </row>
+    <row r="19" spans="1:18" s="4" customFormat="1" ht="11.25">
+      <c r="A19" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B19" s="165">
+        <v>3851</v>
+      </c>
+      <c r="C19" s="165">
+        <v>4694</v>
+      </c>
+      <c r="D19" s="165">
+        <v>4207</v>
+      </c>
+      <c r="E19" s="165">
+        <v>3751</v>
+      </c>
+      <c r="F19" s="165">
+        <v>3903</v>
+      </c>
+      <c r="G19" s="148">
+        <v>5036</v>
+      </c>
+      <c r="H19" s="148">
+        <v>5281</v>
+      </c>
+      <c r="I19" s="148">
+        <v>6813</v>
+      </c>
+      <c r="J19" s="164">
+        <v>11481</v>
+      </c>
+      <c r="K19" s="148">
+        <v>11067</v>
+      </c>
+      <c r="L19" s="165">
+        <v>13986</v>
+      </c>
+      <c r="M19" s="148">
+        <v>10666</v>
+      </c>
+      <c r="N19" s="166">
+        <v>10815</v>
+      </c>
+      <c r="O19" s="166">
+        <v>10725</v>
+      </c>
+      <c r="P19" s="166">
+        <v>15205</v>
+      </c>
+      <c r="Q19" s="163">
+        <v>24230</v>
+      </c>
+      <c r="R19" s="147">
+        <v>24250</v>
+      </c>
+    </row>
+    <row r="20" spans="1:18" s="4" customFormat="1" ht="11.25">
+      <c r="A20" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B20" s="149">
+        <v>2788</v>
+      </c>
+      <c r="C20" s="150">
+        <v>3308</v>
+      </c>
+      <c r="D20" s="151">
+        <v>3084</v>
+      </c>
+      <c r="E20" s="152">
+        <v>2861</v>
+      </c>
+      <c r="F20" s="153">
+        <v>2936</v>
+      </c>
+      <c r="G20" s="154">
+        <v>3766</v>
+      </c>
+      <c r="H20" s="155">
+        <v>4052</v>
+      </c>
+      <c r="I20" s="156">
+        <v>5320</v>
+      </c>
+      <c r="J20" s="157">
+        <v>9348</v>
+      </c>
+      <c r="K20" s="158">
+        <v>8908</v>
+      </c>
+      <c r="L20" s="159">
+        <v>11462</v>
+      </c>
+      <c r="M20" s="160">
+        <v>8661</v>
+      </c>
+      <c r="N20" s="161">
+        <v>8914</v>
+      </c>
+      <c r="O20" s="162">
+        <v>8934</v>
+      </c>
+      <c r="P20" s="147">
+        <v>12699</v>
+      </c>
+      <c r="Q20" s="147">
+        <v>18502</v>
+      </c>
+      <c r="R20" s="147">
+        <v>20025</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18" s="4" customFormat="1" ht="11.25">
+      <c r="A21" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B21" s="149">
+        <v>1063</v>
+      </c>
+      <c r="C21" s="150">
+        <v>1386</v>
+      </c>
+      <c r="D21" s="151">
+        <v>1123</v>
+      </c>
+      <c r="E21" s="152">
+        <v>890</v>
+      </c>
+      <c r="F21" s="153">
+        <v>967</v>
+      </c>
+      <c r="G21" s="154">
+        <v>1270</v>
+      </c>
+      <c r="H21" s="155">
+        <v>1229</v>
+      </c>
+      <c r="I21" s="156">
+        <v>1493</v>
+      </c>
+      <c r="J21" s="157">
+        <v>2133</v>
+      </c>
+      <c r="K21" s="158">
+        <v>2159</v>
+      </c>
+      <c r="L21" s="159">
+        <v>2524</v>
+      </c>
+      <c r="M21" s="160">
+        <v>2005</v>
+      </c>
+      <c r="N21" s="161">
+        <v>1901</v>
+      </c>
+      <c r="O21" s="162">
+        <v>1791</v>
+      </c>
+      <c r="P21" s="147">
+        <v>2506</v>
+      </c>
+      <c r="Q21" s="147">
+        <v>5728</v>
+      </c>
+      <c r="R21" s="147">
+        <v>4225</v>
+      </c>
+    </row>
+    <row r="22" spans="1:18" s="4" customFormat="1" ht="11.25">
+      <c r="A22" s="200" t="s">
+        <v>3</v>
+      </c>
+      <c r="B22" s="200"/>
+      <c r="C22" s="200"/>
+      <c r="D22" s="200"/>
+      <c r="E22" s="200"/>
+      <c r="F22" s="200"/>
+      <c r="G22" s="200"/>
+      <c r="H22" s="200"/>
+      <c r="I22" s="200"/>
+      <c r="J22" s="200"/>
+      <c r="K22" s="200"/>
+      <c r="L22" s="200"/>
+      <c r="M22" s="200"/>
+      <c r="N22" s="200"/>
+      <c r="O22" s="200"/>
+      <c r="P22" s="200"/>
+      <c r="Q22" s="200"/>
+    </row>
+    <row r="23" spans="1:18" s="4" customFormat="1" ht="11.25">
+      <c r="A23" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B23" s="184">
+        <v>4422</v>
+      </c>
+      <c r="C23" s="184">
+        <v>4804</v>
+      </c>
+      <c r="D23" s="184">
+        <v>4396</v>
+      </c>
+      <c r="E23" s="184">
+        <v>4148</v>
+      </c>
+      <c r="F23" s="184">
+        <v>4229</v>
+      </c>
+      <c r="G23" s="184">
+        <v>5690</v>
+      </c>
+      <c r="H23" s="184">
+        <v>6619</v>
+      </c>
+      <c r="I23" s="184">
+        <v>8029</v>
+      </c>
+      <c r="J23" s="184">
+        <v>12534</v>
+      </c>
+      <c r="K23" s="184">
+        <v>8922</v>
+      </c>
+      <c r="L23" s="184">
+        <v>12924</v>
+      </c>
+      <c r="M23" s="184">
+        <v>11318</v>
+      </c>
+      <c r="N23" s="184">
+        <v>10132</v>
+      </c>
+      <c r="O23" s="184">
+        <v>10153</v>
+      </c>
+      <c r="P23" s="184">
+        <v>15829</v>
+      </c>
+      <c r="Q23" s="184">
+        <v>20008</v>
+      </c>
+      <c r="R23" s="167">
+        <v>21469</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18" s="4" customFormat="1" ht="11.25">
+      <c r="A24" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B24" s="172">
+        <v>137</v>
+      </c>
+      <c r="C24" s="173">
+        <v>138</v>
+      </c>
+      <c r="D24" s="174">
+        <v>147</v>
+      </c>
+      <c r="E24" s="175">
+        <v>146</v>
+      </c>
+      <c r="F24" s="176">
+        <v>138</v>
+      </c>
+      <c r="G24" s="177">
+        <v>213</v>
+      </c>
+      <c r="H24" s="178">
+        <v>227</v>
+      </c>
+      <c r="I24" s="179">
+        <v>474</v>
+      </c>
+      <c r="J24" s="170">
+        <v>1440</v>
+      </c>
+      <c r="K24" s="171">
+        <v>847</v>
+      </c>
+      <c r="L24" s="180">
+        <v>1849</v>
+      </c>
+      <c r="M24" s="181">
+        <v>2567</v>
+      </c>
+      <c r="N24" s="182">
+        <v>2665</v>
+      </c>
+      <c r="O24" s="183">
+        <v>2963</v>
+      </c>
+      <c r="P24" s="167">
+        <v>6024</v>
+      </c>
+      <c r="Q24" s="167">
+        <v>6717</v>
+      </c>
+      <c r="R24" s="167">
+        <v>7594</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18" s="4" customFormat="1" ht="11.25">
+      <c r="A25" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B25" s="172">
+        <v>151</v>
+      </c>
+      <c r="C25" s="173">
+        <v>178</v>
+      </c>
+      <c r="D25" s="174">
+        <v>160</v>
+      </c>
+      <c r="E25" s="175">
+        <v>142</v>
+      </c>
+      <c r="F25" s="176">
+        <v>132</v>
+      </c>
+      <c r="G25" s="177">
+        <v>167</v>
+      </c>
+      <c r="H25" s="178">
+        <v>212</v>
+      </c>
+      <c r="I25" s="179">
+        <v>432</v>
+      </c>
+      <c r="J25" s="170">
+        <v>952</v>
+      </c>
+      <c r="K25" s="171">
+        <v>675</v>
+      </c>
+      <c r="L25" s="180">
+        <v>1764</v>
+      </c>
+      <c r="M25" s="181">
+        <v>1023</v>
+      </c>
+      <c r="N25" s="182">
+        <v>1001</v>
+      </c>
+      <c r="O25" s="183">
+        <v>914</v>
+      </c>
+      <c r="P25" s="167">
+        <v>1177</v>
+      </c>
+      <c r="Q25" s="167">
+        <v>1576</v>
+      </c>
+      <c r="R25" s="167">
+        <v>1562</v>
+      </c>
+    </row>
+    <row r="26" spans="1:18" s="4" customFormat="1" ht="11.25">
+      <c r="A26" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B26" s="172">
+        <v>523</v>
+      </c>
+      <c r="C26" s="173">
+        <v>573</v>
+      </c>
+      <c r="D26" s="174">
+        <v>609</v>
+      </c>
+      <c r="E26" s="175">
+        <v>476</v>
+      </c>
+      <c r="F26" s="176">
+        <v>531</v>
+      </c>
+      <c r="G26" s="177">
+        <v>750</v>
+      </c>
+      <c r="H26" s="178">
+        <v>935</v>
+      </c>
+      <c r="I26" s="179">
+        <v>1140</v>
+      </c>
+      <c r="J26" s="170">
+        <v>1564</v>
+      </c>
+      <c r="K26" s="171">
+        <v>1039</v>
+      </c>
+      <c r="L26" s="180">
+        <v>1365</v>
+      </c>
+      <c r="M26" s="181">
+        <v>1199</v>
+      </c>
+      <c r="N26" s="182">
+        <v>858</v>
+      </c>
+      <c r="O26" s="183">
+        <v>875</v>
+      </c>
+      <c r="P26" s="167">
+        <v>1265</v>
+      </c>
+      <c r="Q26" s="167">
+        <v>1845</v>
+      </c>
+      <c r="R26" s="167">
+        <v>1673</v>
+      </c>
+    </row>
+    <row r="27" spans="1:18" s="4" customFormat="1" ht="11.25">
+      <c r="A27" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="B27" s="172">
+        <v>497</v>
+      </c>
+      <c r="C27" s="173">
+        <v>515</v>
+      </c>
+      <c r="D27" s="174">
+        <v>396</v>
+      </c>
+      <c r="E27" s="175">
+        <v>331</v>
+      </c>
+      <c r="F27" s="176">
+        <v>393</v>
+      </c>
+      <c r="G27" s="177">
+        <v>557</v>
+      </c>
+      <c r="H27" s="178">
+        <v>616</v>
+      </c>
+      <c r="I27" s="179">
+        <v>823</v>
+      </c>
+      <c r="J27" s="170">
+        <v>1079</v>
+      </c>
+      <c r="K27" s="171">
+        <v>864</v>
+      </c>
+      <c r="L27" s="180">
+        <v>1034</v>
+      </c>
+      <c r="M27" s="181">
+        <v>969</v>
+      </c>
+      <c r="N27" s="182">
+        <v>907</v>
+      </c>
+      <c r="O27" s="183">
+        <v>832</v>
+      </c>
+      <c r="P27" s="167">
+        <v>1280</v>
+      </c>
+      <c r="Q27" s="167">
+        <v>1492</v>
+      </c>
+      <c r="R27" s="167">
+        <v>1601</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18" s="4" customFormat="1" ht="11.25">
+      <c r="A28" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B28" s="172">
+        <v>1396</v>
+      </c>
+      <c r="C28" s="173">
+        <v>1446</v>
+      </c>
+      <c r="D28" s="174">
+        <v>1374</v>
+      </c>
+      <c r="E28" s="175">
+        <v>1379</v>
+      </c>
+      <c r="F28" s="176">
+        <v>1312</v>
+      </c>
+      <c r="G28" s="177">
+        <v>1616</v>
+      </c>
+      <c r="H28" s="178">
+        <v>1773</v>
+      </c>
+      <c r="I28" s="179">
+        <v>2193</v>
+      </c>
+      <c r="J28" s="170">
+        <v>2938</v>
+      </c>
+      <c r="K28" s="171">
+        <v>2397</v>
+      </c>
+      <c r="L28" s="180">
+        <v>3034</v>
+      </c>
+      <c r="M28" s="181">
+        <v>2241</v>
+      </c>
+      <c r="N28" s="182">
+        <v>1840</v>
+      </c>
+      <c r="O28" s="183">
+        <v>1791</v>
+      </c>
+      <c r="P28" s="167">
+        <v>2348</v>
+      </c>
+      <c r="Q28" s="167">
+        <v>3432</v>
+      </c>
+      <c r="R28" s="167">
+        <v>3348</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18" s="4" customFormat="1" ht="11.25">
+      <c r="A29" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B29" s="172">
+        <v>641</v>
+      </c>
+      <c r="C29" s="173">
+        <v>799</v>
+      </c>
+      <c r="D29" s="174">
+        <v>595</v>
+      </c>
+      <c r="E29" s="175">
+        <v>564</v>
+      </c>
+      <c r="F29" s="176">
+        <v>547</v>
+      </c>
+      <c r="G29" s="177">
+        <v>778</v>
+      </c>
+      <c r="H29" s="178">
+        <v>998</v>
+      </c>
+      <c r="I29" s="179">
+        <v>1011</v>
+      </c>
+      <c r="J29" s="170">
+        <v>1614</v>
+      </c>
+      <c r="K29" s="171">
+        <v>1085</v>
+      </c>
+      <c r="L29" s="180">
+        <v>1237</v>
+      </c>
+      <c r="M29" s="181">
+        <v>1250</v>
+      </c>
+      <c r="N29" s="182">
+        <v>922</v>
+      </c>
+      <c r="O29" s="183">
+        <v>947</v>
+      </c>
+      <c r="P29" s="167">
+        <v>1171</v>
+      </c>
+      <c r="Q29" s="167">
+        <v>1516</v>
+      </c>
+      <c r="R29" s="167">
+        <v>1847</v>
+      </c>
+    </row>
+    <row r="30" spans="1:18" s="4" customFormat="1" ht="11.25">
+      <c r="A30" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B30" s="172">
+        <v>443</v>
+      </c>
+      <c r="C30" s="173">
+        <v>560</v>
+      </c>
+      <c r="D30" s="174">
+        <v>501</v>
+      </c>
+      <c r="E30" s="175">
+        <v>497</v>
+      </c>
+      <c r="F30" s="176">
+        <v>646</v>
+      </c>
+      <c r="G30" s="177">
+        <v>844</v>
+      </c>
+      <c r="H30" s="178">
+        <v>872</v>
+      </c>
+      <c r="I30" s="179">
+        <v>880</v>
+      </c>
+      <c r="J30" s="170">
+        <v>1312</v>
+      </c>
+      <c r="K30" s="171">
+        <v>955</v>
+      </c>
+      <c r="L30" s="180">
+        <v>1188</v>
+      </c>
+      <c r="M30" s="181">
+        <v>1039</v>
+      </c>
+      <c r="N30" s="182">
+        <v>1066</v>
+      </c>
+      <c r="O30" s="183">
+        <v>1010</v>
+      </c>
+      <c r="P30" s="167">
+        <v>1365</v>
+      </c>
+      <c r="Q30" s="167">
+        <v>1623</v>
+      </c>
+      <c r="R30" s="168">
+        <v>1783</v>
+      </c>
+    </row>
+    <row r="31" spans="1:18" s="4" customFormat="1" ht="11.25">
+      <c r="A31" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="B31" s="185">
+        <v>634</v>
+      </c>
+      <c r="C31" s="186">
+        <v>595</v>
+      </c>
+      <c r="D31" s="187">
+        <v>614</v>
+      </c>
+      <c r="E31" s="188">
+        <v>613</v>
+      </c>
+      <c r="F31" s="189">
+        <v>530</v>
+      </c>
+      <c r="G31" s="190">
+        <v>765</v>
+      </c>
+      <c r="H31" s="191">
+        <v>986</v>
+      </c>
+      <c r="I31" s="192">
+        <v>1076</v>
+      </c>
+      <c r="J31" s="193">
+        <v>1635</v>
+      </c>
+      <c r="K31" s="194">
+        <v>1060</v>
+      </c>
+      <c r="L31" s="195">
+        <v>1453</v>
+      </c>
+      <c r="M31" s="196">
+        <v>1030</v>
+      </c>
+      <c r="N31" s="197">
+        <v>873</v>
+      </c>
+      <c r="O31" s="198">
+        <v>821</v>
+      </c>
+      <c r="P31" s="169">
+        <v>1199</v>
+      </c>
+      <c r="Q31" s="169">
+        <v>1807</v>
+      </c>
+      <c r="R31" s="169">
+        <v>2061</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="5">
+    <mergeCell ref="A2:D2"/>
+    <mergeCell ref="A5:N5"/>
+    <mergeCell ref="A8:Q8"/>
+    <mergeCell ref="A18:Q18"/>
+    <mergeCell ref="A22:Q22"/>
+  </mergeCells>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A2:S31"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="G2" sqref="G2"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="14.85546875" style="1" customWidth="1"/>
+    <col min="2" max="12" width="9.140625" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:19" ht="63" customHeight="1">
+      <c r="A2" s="202"/>
+      <c r="B2" s="202"/>
+      <c r="C2" s="202"/>
+      <c r="D2" s="202"/>
+    </row>
+    <row r="5" spans="1:19" ht="15" customHeight="1">
+      <c r="A5" s="201" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" s="201"/>
+      <c r="C5" s="201"/>
+      <c r="D5" s="201"/>
+      <c r="E5" s="201"/>
+      <c r="F5" s="201"/>
+      <c r="G5" s="201"/>
+      <c r="H5" s="201"/>
+      <c r="I5" s="201"/>
+      <c r="J5" s="201"/>
+      <c r="K5" s="201"/>
+      <c r="L5" s="201"/>
+      <c r="M5" s="201"/>
+      <c r="N5" s="201"/>
+      <c r="O5" s="4"/>
+      <c r="P5" s="4"/>
+      <c r="Q5" s="4"/>
+      <c r="R5" s="4"/>
+      <c r="S5" s="4"/>
+    </row>
+    <row r="6" spans="1:19">
+      <c r="A6" s="2"/>
+      <c r="B6" s="2"/>
+      <c r="C6" s="2"/>
+      <c r="D6" s="2"/>
+      <c r="E6" s="2"/>
+      <c r="F6" s="2"/>
+      <c r="G6" s="2"/>
+      <c r="H6" s="2"/>
+      <c r="I6" s="2"/>
+      <c r="J6" s="2"/>
+      <c r="K6" s="2"/>
+      <c r="L6" s="2"/>
+      <c r="M6" s="4"/>
+      <c r="N6" s="4"/>
+      <c r="O6" s="4"/>
+      <c r="R6" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="S6" s="4"/>
+    </row>
+    <row r="7" spans="1:19" s="4" customFormat="1" ht="11.25">
+      <c r="A7" s="6"/>
+      <c r="B7" s="7">
+        <v>2009</v>
+      </c>
+      <c r="C7" s="7">
+        <v>2010</v>
+      </c>
+      <c r="D7" s="7">
+        <v>2011</v>
+      </c>
+      <c r="E7" s="7">
+        <v>2012</v>
+      </c>
+      <c r="F7" s="7">
+        <v>2013</v>
+      </c>
+      <c r="G7" s="7">
+        <v>2014</v>
+      </c>
+      <c r="H7" s="7">
+        <v>2015</v>
+      </c>
+      <c r="I7" s="8">
+        <v>2016</v>
+      </c>
+      <c r="J7" s="7">
+        <v>2017</v>
+      </c>
+      <c r="K7" s="7">
+        <v>2018</v>
+      </c>
+      <c r="L7" s="8">
+        <v>2019</v>
+      </c>
+      <c r="M7" s="62">
+        <v>2020</v>
+      </c>
+      <c r="N7" s="62">
+        <v>2021</v>
+      </c>
+      <c r="O7" s="10">
+        <v>2022</v>
+      </c>
+      <c r="P7" s="10">
+        <v>2023</v>
+      </c>
+      <c r="Q7" s="11">
+        <v>2024</v>
+      </c>
+      <c r="R7" s="63">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="8" spans="1:19" s="4" customFormat="1" ht="11.25">
+      <c r="A8" s="199" t="s">
+        <v>1</v>
+      </c>
+      <c r="B8" s="199"/>
+      <c r="C8" s="199"/>
+      <c r="D8" s="199"/>
+      <c r="E8" s="199"/>
+      <c r="F8" s="199"/>
+      <c r="G8" s="199"/>
+      <c r="H8" s="199"/>
+      <c r="I8" s="199"/>
+      <c r="J8" s="199"/>
+      <c r="K8" s="199"/>
+      <c r="L8" s="199"/>
+      <c r="M8" s="199"/>
+      <c r="N8" s="199"/>
+      <c r="O8" s="199"/>
+      <c r="P8" s="199"/>
+      <c r="Q8" s="199"/>
+    </row>
+    <row r="9" spans="1:19" s="4" customFormat="1" ht="11.25">
+      <c r="A9" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B9" s="13">
+        <v>1586</v>
+      </c>
+      <c r="C9" s="14">
+        <v>192</v>
+      </c>
+      <c r="D9" s="15">
+        <v>-502</v>
+      </c>
+      <c r="E9" s="16">
+        <v>525</v>
+      </c>
+      <c r="F9" s="17">
+        <v>186</v>
+      </c>
+      <c r="G9" s="18">
+        <v>726</v>
+      </c>
+      <c r="H9" s="19">
+        <v>188</v>
+      </c>
+      <c r="I9" s="20">
+        <v>38</v>
+      </c>
+      <c r="J9" s="21">
+        <v>169</v>
+      </c>
+      <c r="K9" s="22">
+        <v>-379</v>
+      </c>
+      <c r="L9" s="23">
+        <v>-1890</v>
+      </c>
+      <c r="M9" s="12">
+        <v>-1444</v>
+      </c>
+      <c r="N9" s="35">
+        <v>-2436</v>
+      </c>
+      <c r="O9" s="36">
+        <v>-1754</v>
+      </c>
+      <c r="P9" s="36">
+        <v>-2056</v>
+      </c>
+      <c r="Q9" s="38">
+        <v>-4688</v>
+      </c>
+      <c r="R9" s="36">
+        <v>-5015</v>
+      </c>
+    </row>
+    <row r="10" spans="1:19" s="4" customFormat="1" ht="11.25">
+      <c r="A10" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B10" s="13">
+        <v>3156</v>
+      </c>
+      <c r="C10" s="14">
+        <v>1824</v>
+      </c>
+      <c r="D10" s="15">
+        <v>1641</v>
+      </c>
+      <c r="E10" s="16">
+        <v>2044</v>
+      </c>
+      <c r="F10" s="17">
+        <v>2126</v>
+      </c>
+      <c r="G10" s="18">
+        <v>3541</v>
+      </c>
+      <c r="H10" s="19">
+        <v>4264</v>
+      </c>
+      <c r="I10" s="20">
+        <v>4351</v>
+      </c>
+      <c r="J10" s="21">
+        <v>6365</v>
+      </c>
+      <c r="K10" s="22">
+        <v>3333</v>
+      </c>
+      <c r="L10" s="23">
+        <v>2819</v>
+      </c>
+      <c r="M10" s="36">
+        <v>2352</v>
+      </c>
+      <c r="N10" s="36">
+        <v>1556</v>
+      </c>
+      <c r="O10" s="36">
+        <v>1911</v>
+      </c>
+      <c r="P10" s="36">
+        <v>2825</v>
+      </c>
+      <c r="Q10" s="38">
+        <v>3450</v>
+      </c>
+      <c r="R10" s="36">
+        <v>2328</v>
+      </c>
+    </row>
+    <row r="11" spans="1:19" s="4" customFormat="1" ht="11.25">
+      <c r="A11" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B11" s="13">
+        <v>-337</v>
+      </c>
+      <c r="C11" s="14">
+        <v>-201</v>
+      </c>
+      <c r="D11" s="15">
+        <v>-777</v>
+      </c>
+      <c r="E11" s="16">
+        <v>-455</v>
+      </c>
+      <c r="F11" s="17">
+        <v>-599</v>
+      </c>
+      <c r="G11" s="18">
+        <v>-524</v>
+      </c>
+      <c r="H11" s="19">
+        <v>-665</v>
+      </c>
+      <c r="I11" s="20">
+        <v>-597</v>
+      </c>
+      <c r="J11" s="21">
+        <v>-903</v>
+      </c>
+      <c r="K11" s="22">
+        <v>-784</v>
+      </c>
+      <c r="L11" s="23">
+        <v>-1413</v>
+      </c>
+      <c r="M11" s="36">
+        <v>-1156</v>
+      </c>
+      <c r="N11" s="36">
+        <v>-1155</v>
+      </c>
+      <c r="O11" s="36">
+        <v>-818</v>
+      </c>
+      <c r="P11" s="36">
+        <v>-1294</v>
+      </c>
+      <c r="Q11" s="38">
+        <v>-3662</v>
+      </c>
+      <c r="R11" s="36">
+        <v>-2234</v>
+      </c>
+    </row>
+    <row r="12" spans="1:19" s="4" customFormat="1" ht="11.25">
+      <c r="A12" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B12" s="13">
+        <v>-165</v>
+      </c>
+      <c r="C12" s="14">
+        <v>-264</v>
+      </c>
+      <c r="D12" s="15">
+        <v>-309</v>
+      </c>
+      <c r="E12" s="16">
+        <v>-115</v>
+      </c>
+      <c r="F12" s="17">
+        <v>-274</v>
+      </c>
+      <c r="G12" s="18">
+        <v>-336</v>
+      </c>
+      <c r="H12" s="19">
+        <v>-537</v>
+      </c>
+      <c r="I12" s="20">
+        <v>-614</v>
+      </c>
+      <c r="J12" s="21">
+        <v>-737</v>
+      </c>
+      <c r="K12" s="22">
+        <v>-298</v>
+      </c>
+      <c r="L12" s="23">
+        <v>-501</v>
+      </c>
+      <c r="M12" s="36">
+        <v>-360</v>
+      </c>
+      <c r="N12" s="36">
+        <v>-250</v>
+      </c>
+      <c r="O12" s="36">
+        <v>-398</v>
+      </c>
+      <c r="P12" s="36">
+        <v>-615</v>
+      </c>
+      <c r="Q12" s="38">
+        <v>-580</v>
+      </c>
+      <c r="R12" s="36">
+        <v>-623</v>
+      </c>
+    </row>
+    <row r="13" spans="1:19" s="4" customFormat="1" ht="11.25">
+      <c r="A13" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="B13" s="13">
+        <v>-101</v>
+      </c>
+      <c r="C13" s="14">
+        <v>-70</v>
+      </c>
+      <c r="D13" s="15">
+        <v>-241</v>
+      </c>
+      <c r="E13" s="16">
+        <v>-289</v>
+      </c>
+      <c r="F13" s="17">
+        <v>-217</v>
+      </c>
+      <c r="G13" s="18">
+        <v>-272</v>
+      </c>
+      <c r="H13" s="19">
+        <v>-373</v>
+      </c>
+      <c r="I13" s="20">
+        <v>-492</v>
+      </c>
+      <c r="J13" s="21">
+        <v>-527</v>
+      </c>
+      <c r="K13" s="22">
+        <v>-432</v>
+      </c>
+      <c r="L13" s="23">
+        <v>-481</v>
+      </c>
+      <c r="M13" s="36">
+        <v>-432</v>
+      </c>
+      <c r="N13" s="36">
+        <v>-522</v>
+      </c>
+      <c r="O13" s="36">
+        <v>-452</v>
+      </c>
+      <c r="P13" s="36">
+        <v>-609</v>
+      </c>
+      <c r="Q13" s="38">
+        <v>-559</v>
+      </c>
+      <c r="R13" s="36">
+        <v>-700</v>
+      </c>
+    </row>
+    <row r="14" spans="1:19" s="4" customFormat="1" ht="11.25">
+      <c r="A14" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B14" s="13">
+        <v>-495</v>
+      </c>
+      <c r="C14" s="14">
+        <v>-441</v>
+      </c>
+      <c r="D14" s="15">
+        <v>-426</v>
+      </c>
+      <c r="E14" s="16">
+        <v>-258</v>
+      </c>
+      <c r="F14" s="17">
+        <v>-300</v>
+      </c>
+      <c r="G14" s="18">
+        <v>-618</v>
+      </c>
+      <c r="H14" s="19">
+        <v>-720</v>
+      </c>
+      <c r="I14" s="20">
+        <v>-949</v>
+      </c>
+      <c r="J14" s="21">
+        <v>-1406</v>
+      </c>
+      <c r="K14" s="22">
+        <v>-864</v>
+      </c>
+      <c r="L14" s="23">
+        <v>-829</v>
+      </c>
+      <c r="M14" s="36">
+        <v>-757</v>
+      </c>
+      <c r="N14" s="36">
+        <v>-773</v>
+      </c>
+      <c r="O14" s="36">
+        <v>-802</v>
+      </c>
+      <c r="P14" s="36">
+        <v>-929</v>
+      </c>
+      <c r="Q14" s="38">
+        <v>-1309</v>
+      </c>
+      <c r="R14" s="36">
+        <v>-1260</v>
+      </c>
+    </row>
+    <row r="15" spans="1:19" s="4" customFormat="1" ht="11.25">
+      <c r="A15" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B15" s="13">
+        <v>-352</v>
+      </c>
+      <c r="C15" s="14">
+        <v>-565</v>
+      </c>
+      <c r="D15" s="15">
+        <v>-245</v>
+      </c>
+      <c r="E15" s="16">
+        <v>-234</v>
+      </c>
+      <c r="F15" s="17">
+        <v>-211</v>
+      </c>
+      <c r="G15" s="18">
+        <v>-498</v>
+      </c>
+      <c r="H15" s="19">
+        <v>-783</v>
+      </c>
+      <c r="I15" s="20">
+        <v>-697</v>
+      </c>
+      <c r="J15" s="21">
+        <v>-1153</v>
+      </c>
+      <c r="K15" s="22">
+        <v>-664</v>
+      </c>
+      <c r="L15" s="23">
+        <v>-630</v>
+      </c>
+      <c r="M15" s="36">
+        <v>-445</v>
+      </c>
+      <c r="N15" s="36">
+        <v>-402</v>
+      </c>
+      <c r="O15" s="36">
+        <v>-438</v>
+      </c>
+      <c r="P15" s="36">
+        <v>-436</v>
+      </c>
+      <c r="Q15" s="38">
+        <v>-646</v>
+      </c>
+      <c r="R15" s="36">
+        <v>-833</v>
+      </c>
+    </row>
+    <row r="16" spans="1:19" s="4" customFormat="1" ht="11.25">
+      <c r="A16" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B16" s="13">
+        <v>-80</v>
+      </c>
+      <c r="C16" s="14">
+        <v>-214</v>
+      </c>
+      <c r="D16" s="15">
+        <v>-195</v>
+      </c>
+      <c r="E16" s="16">
+        <v>-208</v>
+      </c>
+      <c r="F16" s="17">
+        <v>-422</v>
+      </c>
+      <c r="G16" s="18">
+        <v>-483</v>
+      </c>
+      <c r="H16" s="19">
+        <v>-528</v>
+      </c>
+      <c r="I16" s="20">
+        <v>-523</v>
+      </c>
+      <c r="J16" s="21">
+        <v>-645</v>
+      </c>
+      <c r="K16" s="22">
+        <v>-387</v>
+      </c>
+      <c r="L16" s="23">
+        <v>-440</v>
+      </c>
+      <c r="M16" s="36">
+        <v>-424</v>
+      </c>
+      <c r="N16" s="36">
+        <v>-622</v>
+      </c>
+      <c r="O16" s="36">
+        <v>-528</v>
+      </c>
+      <c r="P16" s="36">
+        <v>-513</v>
+      </c>
+      <c r="Q16" s="38">
+        <v>-707</v>
+      </c>
+      <c r="R16" s="36">
+        <v>-756</v>
+      </c>
+    </row>
+    <row r="17" spans="1:18" s="4" customFormat="1" ht="11.25">
+      <c r="A17" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="B17" s="13">
+        <v>-40</v>
+      </c>
+      <c r="C17" s="14">
+        <v>123</v>
+      </c>
+      <c r="D17" s="15">
+        <v>50</v>
+      </c>
+      <c r="E17" s="16">
+        <v>40</v>
+      </c>
+      <c r="F17" s="17">
+        <v>83</v>
+      </c>
+      <c r="G17" s="18">
+        <v>-84</v>
+      </c>
+      <c r="H17" s="19">
+        <v>-470</v>
+      </c>
+      <c r="I17" s="20">
+        <v>-441</v>
+      </c>
+      <c r="J17" s="21">
+        <v>-825</v>
+      </c>
+      <c r="K17" s="22">
+        <v>-283</v>
+      </c>
+      <c r="L17" s="23">
+        <v>-415</v>
+      </c>
+      <c r="M17" s="36">
+        <v>-222</v>
+      </c>
+      <c r="N17" s="36">
+        <v>-268</v>
+      </c>
+      <c r="O17" s="36">
+        <v>-229</v>
+      </c>
+      <c r="P17" s="36">
+        <v>-485</v>
+      </c>
+      <c r="Q17" s="38">
+        <v>-675</v>
+      </c>
+      <c r="R17" s="36">
+        <v>-937</v>
+      </c>
+    </row>
+    <row r="18" spans="1:18" s="4" customFormat="1" ht="11.25">
+      <c r="A18" s="200" t="s">
+        <v>2</v>
+      </c>
+      <c r="B18" s="200"/>
+      <c r="C18" s="200"/>
+      <c r="D18" s="200"/>
+      <c r="E18" s="200"/>
+      <c r="F18" s="200"/>
+      <c r="G18" s="200"/>
+      <c r="H18" s="200"/>
+      <c r="I18" s="200"/>
+      <c r="J18" s="200"/>
+      <c r="K18" s="200"/>
+      <c r="L18" s="200"/>
+      <c r="M18" s="200"/>
+      <c r="N18" s="200"/>
+      <c r="O18" s="200"/>
+      <c r="P18" s="200"/>
+      <c r="Q18" s="200"/>
+    </row>
+    <row r="19" spans="1:18" s="4" customFormat="1" ht="11.25">
+      <c r="A19" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B19" s="24">
+        <v>2762</v>
+      </c>
+      <c r="C19" s="25">
+        <v>1333</v>
+      </c>
+      <c r="D19" s="26">
+        <v>854</v>
+      </c>
+      <c r="E19" s="27">
+        <v>1480</v>
+      </c>
+      <c r="F19" s="28">
+        <v>1374</v>
+      </c>
+      <c r="G19" s="29">
+        <v>2732</v>
+      </c>
+      <c r="H19" s="30">
+        <v>2958</v>
+      </c>
+      <c r="I19" s="31">
+        <v>2400</v>
+      </c>
+      <c r="J19" s="32">
+        <v>732</v>
+      </c>
+      <c r="K19" s="33">
+        <v>-1778</v>
+      </c>
+      <c r="L19" s="34">
+        <v>-3146</v>
+      </c>
+      <c r="M19" s="37">
+        <v>-1552</v>
+      </c>
+      <c r="N19" s="35">
+        <v>-1972</v>
+      </c>
+      <c r="O19" s="36">
+        <v>-1204</v>
+      </c>
+      <c r="P19" s="36">
+        <v>437</v>
+      </c>
+      <c r="Q19" s="38">
+        <v>-4962</v>
+      </c>
+      <c r="R19" s="36">
+        <v>-3456</v>
+      </c>
+    </row>
+    <row r="20" spans="1:18" s="4" customFormat="1" ht="11.25">
+      <c r="A20" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B20" s="24">
+        <v>3059</v>
+      </c>
+      <c r="C20" s="25">
+        <v>1456</v>
+      </c>
+      <c r="D20" s="26">
+        <v>1543</v>
+      </c>
+      <c r="E20" s="27">
+        <v>1874</v>
+      </c>
+      <c r="F20" s="28">
+        <v>1935</v>
+      </c>
+      <c r="G20" s="29">
+        <v>3242</v>
+      </c>
+      <c r="H20" s="30">
+        <v>3521</v>
+      </c>
+      <c r="I20" s="31">
+        <v>2810</v>
+      </c>
+      <c r="J20" s="32">
+        <v>1147</v>
+      </c>
+      <c r="K20" s="33">
+        <v>-1106</v>
+      </c>
+      <c r="L20" s="34">
+        <v>-2689</v>
+      </c>
+      <c r="M20" s="37">
+        <v>-884</v>
+      </c>
+      <c r="N20" s="36">
+        <v>-1383</v>
+      </c>
+      <c r="O20" s="36">
+        <v>-859</v>
+      </c>
+      <c r="P20" s="36">
+        <v>1163</v>
+      </c>
+      <c r="Q20" s="38">
+        <v>-1992</v>
+      </c>
+      <c r="R20" s="36">
+        <v>-1903</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18" s="4" customFormat="1" ht="11.25">
+      <c r="A21" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B21" s="24">
+        <v>-297</v>
+      </c>
+      <c r="C21" s="25">
+        <v>-123</v>
+      </c>
+      <c r="D21" s="26">
+        <v>-689</v>
+      </c>
+      <c r="E21" s="27">
+        <v>-394</v>
+      </c>
+      <c r="F21" s="28">
+        <v>-561</v>
+      </c>
+      <c r="G21" s="29">
+        <v>-510</v>
+      </c>
+      <c r="H21" s="30">
+        <v>-563</v>
+      </c>
+      <c r="I21" s="31">
+        <v>-410</v>
+      </c>
+      <c r="J21" s="32">
+        <v>-415</v>
+      </c>
+      <c r="K21" s="33">
+        <v>-672</v>
+      </c>
+      <c r="L21" s="34">
+        <v>-457</v>
+      </c>
+      <c r="M21" s="37">
+        <v>-668</v>
+      </c>
+      <c r="N21" s="36">
+        <v>-589</v>
+      </c>
+      <c r="O21" s="36">
+        <v>-345</v>
+      </c>
+      <c r="P21" s="36">
+        <v>-726</v>
+      </c>
+      <c r="Q21" s="38">
+        <v>-2970</v>
+      </c>
+      <c r="R21" s="36">
+        <v>-1553</v>
+      </c>
+    </row>
+    <row r="22" spans="1:18" s="4" customFormat="1" ht="11.25">
+      <c r="A22" s="200" t="s">
+        <v>3</v>
+      </c>
+      <c r="B22" s="200"/>
+      <c r="C22" s="200"/>
+      <c r="D22" s="200"/>
+      <c r="E22" s="200"/>
+      <c r="F22" s="200"/>
+      <c r="G22" s="200"/>
+      <c r="H22" s="200"/>
+      <c r="I22" s="200"/>
+      <c r="J22" s="200"/>
+      <c r="K22" s="200"/>
+      <c r="L22" s="200"/>
+      <c r="M22" s="200"/>
+      <c r="N22" s="200"/>
+      <c r="O22" s="200"/>
+      <c r="P22" s="200"/>
+      <c r="Q22" s="200"/>
+    </row>
+    <row r="23" spans="1:18" s="4" customFormat="1" ht="11.25">
+      <c r="A23" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B23" s="40">
+        <v>-1176</v>
+      </c>
+      <c r="C23" s="41">
+        <v>-1141</v>
+      </c>
+      <c r="D23" s="42">
+        <v>-1356</v>
+      </c>
+      <c r="E23" s="43">
+        <v>-955</v>
+      </c>
+      <c r="F23" s="44">
+        <v>-1188</v>
+      </c>
+      <c r="G23" s="45">
+        <v>-2006</v>
+      </c>
+      <c r="H23" s="46">
+        <v>-2770</v>
+      </c>
+      <c r="I23" s="47">
+        <v>-2362</v>
+      </c>
+      <c r="J23" s="48">
+        <v>-563</v>
+      </c>
+      <c r="K23" s="49">
+        <v>1399</v>
+      </c>
+      <c r="L23" s="50">
+        <v>1256</v>
+      </c>
+      <c r="M23" s="37">
+        <v>108</v>
+      </c>
+      <c r="N23" s="35">
+        <v>-464</v>
+      </c>
+      <c r="O23" s="38">
+        <v>-550</v>
+      </c>
+      <c r="P23" s="36">
+        <v>-2493</v>
+      </c>
+      <c r="Q23" s="38">
+        <v>274</v>
+      </c>
+      <c r="R23" s="36">
+        <v>-1559</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18" s="4" customFormat="1" ht="11.25">
+      <c r="A24" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B24" s="40">
+        <v>97</v>
+      </c>
+      <c r="C24" s="41">
+        <v>368</v>
+      </c>
+      <c r="D24" s="42">
+        <v>98</v>
+      </c>
+      <c r="E24" s="43">
+        <v>170</v>
+      </c>
+      <c r="F24" s="44">
+        <v>191</v>
+      </c>
+      <c r="G24" s="45">
+        <v>299</v>
+      </c>
+      <c r="H24" s="46">
+        <v>743</v>
+      </c>
+      <c r="I24" s="47">
+        <v>1541</v>
+      </c>
+      <c r="J24" s="48">
+        <v>5218</v>
+      </c>
+      <c r="K24" s="49">
+        <v>4439</v>
+      </c>
+      <c r="L24" s="50">
+        <v>5508</v>
+      </c>
+      <c r="M24" s="36">
+        <v>3236</v>
+      </c>
+      <c r="N24" s="36">
+        <v>2939</v>
+      </c>
+      <c r="O24" s="38">
+        <v>2770</v>
+      </c>
+      <c r="P24" s="36">
+        <v>1662</v>
+      </c>
+      <c r="Q24" s="38">
+        <v>5442</v>
+      </c>
+      <c r="R24" s="36">
+        <v>4231</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18" s="4" customFormat="1" ht="11.25">
+      <c r="A25" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B25" s="40">
+        <v>-40</v>
+      </c>
+      <c r="C25" s="41">
+        <v>-78</v>
+      </c>
+      <c r="D25" s="42">
+        <v>-88</v>
+      </c>
+      <c r="E25" s="43">
+        <v>-61</v>
+      </c>
+      <c r="F25" s="44">
+        <v>-38</v>
+      </c>
+      <c r="G25" s="45">
+        <v>-14</v>
+      </c>
+      <c r="H25" s="46">
+        <v>-102</v>
+      </c>
+      <c r="I25" s="47">
+        <v>-187</v>
+      </c>
+      <c r="J25" s="48">
+        <v>-488</v>
+      </c>
+      <c r="K25" s="49">
+        <v>-112</v>
+      </c>
+      <c r="L25" s="50">
+        <v>-956</v>
+      </c>
+      <c r="M25" s="36">
+        <v>-488</v>
+      </c>
+      <c r="N25" s="36">
+        <v>-566</v>
+      </c>
+      <c r="O25" s="38">
+        <v>-473</v>
+      </c>
+      <c r="P25" s="36">
+        <v>-568</v>
+      </c>
+      <c r="Q25" s="38">
+        <v>-692</v>
+      </c>
+      <c r="R25" s="36">
+        <v>-681</v>
+      </c>
+    </row>
+    <row r="26" spans="1:18" s="4" customFormat="1" ht="11.25">
+      <c r="A26" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B26" s="40">
+        <v>-165</v>
+      </c>
+      <c r="C26" s="41">
+        <v>-264</v>
+      </c>
+      <c r="D26" s="42">
+        <v>-309</v>
+      </c>
+      <c r="E26" s="43">
+        <v>-115</v>
+      </c>
+      <c r="F26" s="44">
+        <v>-274</v>
+      </c>
+      <c r="G26" s="45">
+        <v>-336</v>
+      </c>
+      <c r="H26" s="46">
+        <v>-537</v>
+      </c>
+      <c r="I26" s="47">
+        <v>-614</v>
+      </c>
+      <c r="J26" s="48">
+        <v>-737</v>
+      </c>
+      <c r="K26" s="49">
+        <v>-298</v>
+      </c>
+      <c r="L26" s="50">
+        <v>-501</v>
+      </c>
+      <c r="M26" s="36">
+        <v>-360</v>
+      </c>
+      <c r="N26" s="36">
+        <v>-250</v>
+      </c>
+      <c r="O26" s="38">
+        <v>-398</v>
+      </c>
+      <c r="P26" s="36">
+        <v>-615</v>
+      </c>
+      <c r="Q26" s="38">
+        <v>-580</v>
+      </c>
+      <c r="R26" s="36">
+        <v>-623</v>
+      </c>
+    </row>
+    <row r="27" spans="1:18" s="4" customFormat="1" ht="11.25">
+      <c r="A27" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="B27" s="40">
+        <v>-101</v>
+      </c>
+      <c r="C27" s="41">
+        <v>-70</v>
+      </c>
+      <c r="D27" s="42">
+        <v>-241</v>
+      </c>
+      <c r="E27" s="43">
+        <v>-289</v>
+      </c>
+      <c r="F27" s="44">
+        <v>-217</v>
+      </c>
+      <c r="G27" s="45">
+        <v>-272</v>
+      </c>
+      <c r="H27" s="46">
+        <v>-373</v>
+      </c>
+      <c r="I27" s="47">
+        <v>-492</v>
+      </c>
+      <c r="J27" s="48">
+        <v>-527</v>
+      </c>
+      <c r="K27" s="49">
+        <v>-432</v>
+      </c>
+      <c r="L27" s="50">
+        <v>-481</v>
+      </c>
+      <c r="M27" s="36">
+        <v>-432</v>
+      </c>
+      <c r="N27" s="36">
+        <v>-522</v>
+      </c>
+      <c r="O27" s="38">
+        <v>-452</v>
+      </c>
+      <c r="P27" s="36">
+        <v>-609</v>
+      </c>
+      <c r="Q27" s="38">
+        <v>-559</v>
+      </c>
+      <c r="R27" s="36">
+        <v>-700</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18" s="4" customFormat="1" ht="11.25">
+      <c r="A28" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B28" s="40">
+        <v>-495</v>
+      </c>
+      <c r="C28" s="41">
+        <v>-441</v>
+      </c>
+      <c r="D28" s="42">
+        <v>-426</v>
+      </c>
+      <c r="E28" s="43">
+        <v>-258</v>
+      </c>
+      <c r="F28" s="44">
+        <v>-300</v>
+      </c>
+      <c r="G28" s="45">
+        <v>-618</v>
+      </c>
+      <c r="H28" s="46">
+        <v>-720</v>
+      </c>
+      <c r="I28" s="47">
+        <v>-949</v>
+      </c>
+      <c r="J28" s="48">
+        <v>-1406</v>
+      </c>
+      <c r="K28" s="49">
+        <v>-864</v>
+      </c>
+      <c r="L28" s="50">
+        <v>-829</v>
+      </c>
+      <c r="M28" s="36">
+        <v>-757</v>
+      </c>
+      <c r="N28" s="36">
+        <v>-773</v>
+      </c>
+      <c r="O28" s="38">
+        <v>-802</v>
+      </c>
+      <c r="P28" s="36">
+        <v>-929</v>
+      </c>
+      <c r="Q28" s="38">
+        <v>-1309</v>
+      </c>
+      <c r="R28" s="36">
+        <v>-1260</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18" s="4" customFormat="1" ht="11.25">
+      <c r="A29" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B29" s="40">
+        <v>-352</v>
+      </c>
+      <c r="C29" s="41">
+        <v>-565</v>
+      </c>
+      <c r="D29" s="42">
+        <v>-245</v>
+      </c>
+      <c r="E29" s="43">
+        <v>-234</v>
+      </c>
+      <c r="F29" s="44">
+        <v>-211</v>
+      </c>
+      <c r="G29" s="45">
+        <v>-498</v>
+      </c>
+      <c r="H29" s="46">
+        <v>-783</v>
+      </c>
+      <c r="I29" s="47">
+        <v>-697</v>
+      </c>
+      <c r="J29" s="48">
+        <v>-1153</v>
+      </c>
+      <c r="K29" s="49">
+        <v>-664</v>
+      </c>
+      <c r="L29" s="50">
+        <v>-630</v>
+      </c>
+      <c r="M29" s="36">
+        <v>-445</v>
+      </c>
+      <c r="N29" s="36">
+        <v>-402</v>
+      </c>
+      <c r="O29" s="38">
+        <v>-438</v>
+      </c>
+      <c r="P29" s="36">
+        <v>-436</v>
+      </c>
+      <c r="Q29" s="38">
+        <v>-646</v>
+      </c>
+      <c r="R29" s="36">
+        <v>-833</v>
+      </c>
+    </row>
+    <row r="30" spans="1:18" s="4" customFormat="1" ht="11.25">
+      <c r="A30" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B30" s="40">
+        <v>-80</v>
+      </c>
+      <c r="C30" s="41">
+        <v>-214</v>
+      </c>
+      <c r="D30" s="42">
+        <v>-195</v>
+      </c>
+      <c r="E30" s="43">
+        <v>-208</v>
+      </c>
+      <c r="F30" s="44">
+        <v>-422</v>
+      </c>
+      <c r="G30" s="45">
+        <v>-483</v>
+      </c>
+      <c r="H30" s="46">
+        <v>-528</v>
+      </c>
+      <c r="I30" s="47">
+        <v>-523</v>
+      </c>
+      <c r="J30" s="48">
+        <v>-645</v>
+      </c>
+      <c r="K30" s="49">
+        <v>-387</v>
+      </c>
+      <c r="L30" s="50">
+        <v>-440</v>
+      </c>
+      <c r="M30" s="36">
+        <v>-424</v>
+      </c>
+      <c r="N30" s="36">
+        <v>-622</v>
+      </c>
+      <c r="O30" s="38">
+        <v>-528</v>
+      </c>
+      <c r="P30" s="36">
+        <v>-513</v>
+      </c>
+      <c r="Q30" s="38">
+        <v>-707</v>
+      </c>
+      <c r="R30" s="36">
+        <v>-756</v>
+      </c>
+    </row>
+    <row r="31" spans="1:18" s="4" customFormat="1" ht="11.25">
+      <c r="A31" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="B31" s="51">
+        <v>-40</v>
+      </c>
+      <c r="C31" s="52">
+        <v>123</v>
+      </c>
+      <c r="D31" s="53">
+        <v>50</v>
+      </c>
+      <c r="E31" s="54">
+        <v>40</v>
+      </c>
+      <c r="F31" s="55">
+        <v>83</v>
+      </c>
+      <c r="G31" s="56">
+        <v>-84</v>
+      </c>
+      <c r="H31" s="57">
+        <v>-470</v>
+      </c>
+      <c r="I31" s="58">
+        <v>-441</v>
+      </c>
+      <c r="J31" s="59">
+        <v>-825</v>
+      </c>
+      <c r="K31" s="60">
+        <v>-283</v>
+      </c>
+      <c r="L31" s="61">
+        <v>-415</v>
+      </c>
+      <c r="M31" s="39">
+        <v>-222</v>
+      </c>
+      <c r="N31" s="39">
+        <v>-268</v>
+      </c>
+      <c r="O31" s="39">
+        <v>-229</v>
+      </c>
+      <c r="P31" s="39">
+        <v>-485</v>
+      </c>
+      <c r="Q31" s="39">
+        <v>-675</v>
+      </c>
+      <c r="R31" s="39">
+        <v>-937</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="5">
+    <mergeCell ref="A2:D2"/>
+    <mergeCell ref="A5:N5"/>
+    <mergeCell ref="A8:Q8"/>
+    <mergeCell ref="A18:Q18"/>
+    <mergeCell ref="A22:Q22"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>All population</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Immigrants</vt:lpstr>
+      <vt:lpstr>Emigrants</vt:lpstr>
+      <vt:lpstr>The net migration</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>G.Aigozina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>