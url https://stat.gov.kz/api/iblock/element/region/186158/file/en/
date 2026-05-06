--- v0 (2026-04-14)
+++ v1 (2026-05-06)
@@ -15,67 +15,67 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="23250" windowHeight="13170" tabRatio="572" activeTab="1"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="23250" windowHeight="13170" tabRatio="572" firstSheet="4" activeTab="6"/>
   </bookViews>
   <sheets>
     <sheet name="All population" sheetId="1" r:id="rId1"/>
     <sheet name="All population 2023 " sheetId="6" r:id="rId2"/>
     <sheet name="All population 2024-2026" sheetId="8" r:id="rId3"/>
     <sheet name="General fertility rate" sheetId="5" r:id="rId4"/>
     <sheet name="General fert-ty rate 2024-2026" sheetId="9" r:id="rId5"/>
     <sheet name=" Born by gender" sheetId="7" r:id="rId6"/>
     <sheet name=" Born by gender 2024-2026" sheetId="10" r:id="rId7"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="709" uniqueCount="85">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="704" uniqueCount="88">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -270,76 +270,85 @@
   <si>
     <t>Girls</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>people</t>
   </si>
   <si>
     <t>Born by gender*</t>
   </si>
   <si>
     <t>Uskemen c.a.</t>
   </si>
   <si>
     <t>Ridder c.a.</t>
   </si>
   <si>
     <t>Glubokoe district</t>
   </si>
   <si>
     <t>Kurchum district</t>
   </si>
   <si>
-    <t>district Markakol</t>
-[...4 lines deleted...]
-  <si>
     <t>Tarbagatay district</t>
   </si>
   <si>
     <t>Ulan district</t>
   </si>
   <si>
-    <t>district Ulken Naryn</t>
+    <t>Shemonaikhi district</t>
   </si>
   <si>
-    <t>Shemonaikhi district</t>
+    <t>Ust-Kamenogorsk city administration</t>
+  </si>
+  <si>
+    <t>Ridder city administration</t>
+  </si>
+  <si>
+    <t>Altay district</t>
+  </si>
+  <si>
+    <t>Markakol district</t>
+  </si>
+  <si>
+    <t>Ulken Naryn district</t>
+  </si>
+  <si>
+    <t>Shemonaykha district</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00_р_."/>
   </numFmts>
-  <fonts count="13">
+  <fonts count="15">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -374,50 +383,63 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Poboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="кщ"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Poboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <name val="Poboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
@@ -501,51 +523,51 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="93">
+  <cellXfs count="94">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
@@ -676,145 +698,148 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="4" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="2" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="1" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="1" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>13</xdr:col>
       <xdr:colOff>121920</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>7620</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2049" name="Picture 2"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -885,277 +910,277 @@
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>0</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>7620</xdr:rowOff>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>236220</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>121920</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="4097" name="Picture 2"/>
+        <xdr:cNvPr id="1025" name="Рисунок 2"/>
         <xdr:cNvPicPr>
-          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1821180" cy="647700"/>
+          <a:ext cx="3169920" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>13</xdr:col>
       <xdr:colOff>175260</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>106680</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="5121" name="Picture 2"/>
+        <xdr:cNvPr id="4097" name="Picture 2"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2065020" cy="716280"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>0</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>38100</xdr:rowOff>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>236220</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>121920</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="6145" name="Picture 2"/>
+        <xdr:cNvPr id="5121" name="Рисунок 2"/>
         <xdr:cNvPicPr>
-          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1821180" cy="647700"/>
+          <a:ext cx="3169920" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1935480</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="7169" name="Picture 2"/>
+        <xdr:cNvPr id="6145" name="Picture 2"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1935480" cy="579120"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing7.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>0</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>30480</xdr:rowOff>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>236220</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>152400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="1025" name="Picture 2"/>
+        <xdr:cNvPr id="7169" name="Рисунок 2"/>
         <xdr:cNvPicPr>
-          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1821180" cy="647700"/>
+          <a:ext cx="3169920" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1457,111 +1482,111 @@
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A5:S83"/>
   <sheetViews>
     <sheetView topLeftCell="A28" workbookViewId="0">
       <selection activeCell="A43" sqref="A43:A60"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="27.42578125" style="4" customWidth="1"/>
     <col min="2" max="13" width="0" style="4" hidden="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
     <row r="5" spans="1:19">
-      <c r="A5" s="77" t="s">
+      <c r="A5" s="76" t="s">
         <v>66</v>
       </c>
-      <c r="B5" s="77"/>
-[...16 lines deleted...]
-      <c r="S5" s="77"/>
+      <c r="B5" s="76"/>
+      <c r="C5" s="76"/>
+      <c r="D5" s="76"/>
+      <c r="E5" s="76"/>
+      <c r="F5" s="76"/>
+      <c r="G5" s="76"/>
+      <c r="H5" s="76"/>
+      <c r="I5" s="76"/>
+      <c r="J5" s="76"/>
+      <c r="K5" s="76"/>
+      <c r="L5" s="76"/>
+      <c r="M5" s="76"/>
+      <c r="N5" s="76"/>
+      <c r="O5" s="76"/>
+      <c r="P5" s="76"/>
+      <c r="Q5" s="76"/>
+      <c r="R5" s="76"/>
+      <c r="S5" s="76"/>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" s="2"/>
       <c r="C6" s="3"/>
       <c r="N6" s="56"/>
       <c r="O6" s="56"/>
       <c r="P6" s="56"/>
       <c r="Q6" s="56"/>
       <c r="R6" s="56"/>
       <c r="S6" s="3" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="7" spans="1:19" s="2" customFormat="1" ht="11.25">
-      <c r="A7" s="80"/>
-      <c r="B7" s="82">
+      <c r="A7" s="79"/>
+      <c r="B7" s="81">
         <v>2021</v>
       </c>
-      <c r="C7" s="83"/>
-[...10 lines deleted...]
-      <c r="N7" s="82">
+      <c r="C7" s="82"/>
+      <c r="D7" s="82"/>
+      <c r="E7" s="82"/>
+      <c r="F7" s="82"/>
+      <c r="G7" s="82"/>
+      <c r="H7" s="82"/>
+      <c r="I7" s="82"/>
+      <c r="J7" s="82"/>
+      <c r="K7" s="82"/>
+      <c r="L7" s="82"/>
+      <c r="M7" s="82"/>
+      <c r="N7" s="81">
         <v>2022</v>
       </c>
-      <c r="O7" s="83"/>
-[...3 lines deleted...]
-      <c r="S7" s="83"/>
+      <c r="O7" s="82"/>
+      <c r="P7" s="82"/>
+      <c r="Q7" s="82"/>
+      <c r="R7" s="82"/>
+      <c r="S7" s="82"/>
     </row>
     <row r="8" spans="1:19" s="2" customFormat="1" ht="11.25">
-      <c r="A8" s="81"/>
+      <c r="A8" s="80"/>
       <c r="B8" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C8" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>7</v>
       </c>
       <c r="E8" s="5" t="s">
         <v>8</v>
       </c>
       <c r="F8" s="5" t="s">
         <v>0</v>
       </c>
       <c r="G8" s="5" t="s">
         <v>1</v>
       </c>
       <c r="H8" s="5" t="s">
         <v>2</v>
       </c>
       <c r="I8" s="6" t="s">
         <v>3</v>
       </c>
       <c r="J8" s="6" t="s">
@@ -1574,71 +1599,71 @@
         <v>18</v>
       </c>
       <c r="M8" s="6" t="s">
         <v>21</v>
       </c>
       <c r="N8" s="19" t="s">
         <v>24</v>
       </c>
       <c r="O8" s="19" t="s">
         <v>25</v>
       </c>
       <c r="P8" s="20" t="s">
         <v>26</v>
       </c>
       <c r="Q8" s="19" t="s">
         <v>27</v>
       </c>
       <c r="R8" s="19" t="s">
         <v>28</v>
       </c>
       <c r="S8" s="19" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:19" s="2" customFormat="1" ht="11.25">
-      <c r="A9" s="78" t="s">
+      <c r="A9" s="77" t="s">
         <v>63</v>
       </c>
-      <c r="B9" s="78"/>
-[...16 lines deleted...]
-      <c r="S9" s="78"/>
+      <c r="B9" s="77"/>
+      <c r="C9" s="77"/>
+      <c r="D9" s="77"/>
+      <c r="E9" s="77"/>
+      <c r="F9" s="77"/>
+      <c r="G9" s="77"/>
+      <c r="H9" s="77"/>
+      <c r="I9" s="77"/>
+      <c r="J9" s="77"/>
+      <c r="K9" s="77"/>
+      <c r="L9" s="77"/>
+      <c r="M9" s="77"/>
+      <c r="N9" s="77"/>
+      <c r="O9" s="77"/>
+      <c r="P9" s="77"/>
+      <c r="Q9" s="77"/>
+      <c r="R9" s="77"/>
+      <c r="S9" s="77"/>
     </row>
     <row r="10" spans="1:19" s="2" customFormat="1" ht="11.25">
       <c r="A10" s="21" t="s">
         <v>47</v>
       </c>
       <c r="B10" s="22"/>
       <c r="C10" s="22"/>
       <c r="D10" s="22"/>
       <c r="E10" s="22"/>
       <c r="F10" s="22"/>
       <c r="G10" s="22"/>
       <c r="H10" s="22"/>
       <c r="I10" s="22"/>
       <c r="J10" s="22"/>
       <c r="K10" s="22"/>
       <c r="L10" s="22"/>
       <c r="M10" s="22"/>
       <c r="N10" s="28">
         <v>1595</v>
       </c>
       <c r="O10" s="28">
         <v>1588</v>
       </c>
       <c r="P10" s="28">
         <v>1640</v>
@@ -2158,86 +2183,86 @@
       <c r="J25" s="27"/>
       <c r="K25" s="26"/>
       <c r="L25" s="26"/>
       <c r="M25" s="26"/>
       <c r="N25" s="23">
         <v>13</v>
       </c>
       <c r="O25" s="23">
         <v>26</v>
       </c>
       <c r="P25" s="23">
         <v>23</v>
       </c>
       <c r="Q25" s="23">
         <v>12</v>
       </c>
       <c r="R25" s="23">
         <v>22</v>
       </c>
       <c r="S25" s="23">
         <v>19</v>
       </c>
     </row>
     <row r="26" spans="1:19" s="2" customFormat="1" ht="11.25">
       <c r="A26" s="2" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="B26" s="24"/>
       <c r="C26" s="24"/>
       <c r="D26" s="25"/>
       <c r="E26" s="25"/>
       <c r="F26" s="25"/>
       <c r="G26" s="25"/>
       <c r="H26" s="26"/>
       <c r="I26" s="25"/>
       <c r="J26" s="27"/>
       <c r="K26" s="26"/>
       <c r="L26" s="26"/>
       <c r="M26" s="26"/>
       <c r="N26" s="23">
         <v>60</v>
       </c>
       <c r="O26" s="23">
         <v>66</v>
       </c>
       <c r="P26" s="23">
         <v>72</v>
       </c>
       <c r="Q26" s="23">
         <v>41</v>
       </c>
       <c r="R26" s="23">
         <v>55</v>
       </c>
       <c r="S26" s="23">
         <v>67</v>
       </c>
     </row>
     <row r="27" spans="1:19" s="2" customFormat="1" ht="11.25">
       <c r="A27" s="37" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="B27" s="24"/>
       <c r="C27" s="24"/>
       <c r="D27" s="25"/>
       <c r="E27" s="25"/>
       <c r="F27" s="25"/>
       <c r="G27" s="25"/>
       <c r="H27" s="26"/>
       <c r="I27" s="25"/>
       <c r="J27" s="27"/>
       <c r="K27" s="26"/>
       <c r="L27" s="26"/>
       <c r="M27" s="26"/>
       <c r="N27" s="23">
         <v>38</v>
       </c>
       <c r="O27" s="23">
         <v>36</v>
       </c>
       <c r="P27" s="23">
         <v>48</v>
       </c>
       <c r="Q27" s="23">
         <v>45</v>
       </c>
@@ -2263,105 +2288,105 @@
       <c r="J28" s="27"/>
       <c r="K28" s="26"/>
       <c r="L28" s="26"/>
       <c r="M28" s="26"/>
       <c r="N28" s="23">
         <v>87</v>
       </c>
       <c r="O28" s="23">
         <v>92</v>
       </c>
       <c r="P28" s="23">
         <v>104</v>
       </c>
       <c r="Q28" s="23">
         <v>97</v>
       </c>
       <c r="R28" s="23">
         <v>97</v>
       </c>
       <c r="S28" s="23">
         <v>102</v>
       </c>
     </row>
     <row r="29" spans="1:19" s="2" customFormat="1" ht="11.25">
       <c r="A29" s="37" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="B29" s="24"/>
       <c r="C29" s="24"/>
       <c r="D29" s="25"/>
       <c r="E29" s="25"/>
       <c r="F29" s="25"/>
       <c r="G29" s="25"/>
       <c r="H29" s="26"/>
       <c r="I29" s="25"/>
       <c r="J29" s="27"/>
       <c r="K29" s="26"/>
       <c r="L29" s="26"/>
       <c r="M29" s="26"/>
       <c r="N29" s="23">
         <v>36</v>
       </c>
       <c r="O29" s="23">
         <v>36</v>
       </c>
       <c r="P29" s="23">
         <v>32</v>
       </c>
       <c r="Q29" s="23">
         <v>27</v>
       </c>
       <c r="R29" s="23">
         <v>32</v>
       </c>
       <c r="S29" s="23">
         <v>42</v>
       </c>
     </row>
     <row r="30" spans="1:19" s="2" customFormat="1" ht="11.25">
-      <c r="A30" s="79" t="s">
+      <c r="A30" s="78" t="s">
         <v>61</v>
       </c>
-      <c r="B30" s="79"/>
-[...16 lines deleted...]
-      <c r="S30" s="79"/>
+      <c r="B30" s="78"/>
+      <c r="C30" s="78"/>
+      <c r="D30" s="78"/>
+      <c r="E30" s="78"/>
+      <c r="F30" s="78"/>
+      <c r="G30" s="78"/>
+      <c r="H30" s="78"/>
+      <c r="I30" s="78"/>
+      <c r="J30" s="78"/>
+      <c r="K30" s="78"/>
+      <c r="L30" s="78"/>
+      <c r="M30" s="78"/>
+      <c r="N30" s="78"/>
+      <c r="O30" s="78"/>
+      <c r="P30" s="78"/>
+      <c r="Q30" s="78"/>
+      <c r="R30" s="78"/>
+      <c r="S30" s="78"/>
     </row>
     <row r="31" spans="1:19" s="2" customFormat="1" ht="11.25">
       <c r="A31" s="21" t="s">
         <v>47</v>
       </c>
       <c r="B31" s="24"/>
       <c r="C31" s="24"/>
       <c r="D31" s="25"/>
       <c r="E31" s="25"/>
       <c r="F31" s="25"/>
       <c r="G31" s="25"/>
       <c r="H31" s="26"/>
       <c r="I31" s="25"/>
       <c r="J31" s="26"/>
       <c r="K31" s="26"/>
       <c r="L31" s="26"/>
       <c r="M31" s="26"/>
       <c r="N31" s="28">
         <v>1036</v>
       </c>
       <c r="O31" s="28">
         <v>1025</v>
       </c>
       <c r="P31" s="28">
         <v>1032</v>
@@ -2636,105 +2661,105 @@
       <c r="J39" s="26"/>
       <c r="K39" s="26"/>
       <c r="L39" s="26"/>
       <c r="M39" s="26"/>
       <c r="N39" s="23">
         <v>28</v>
       </c>
       <c r="O39" s="23">
         <v>25</v>
       </c>
       <c r="P39" s="23">
         <v>44</v>
       </c>
       <c r="Q39" s="23">
         <v>44</v>
       </c>
       <c r="R39" s="23">
         <v>34</v>
       </c>
       <c r="S39" s="23">
         <v>34</v>
       </c>
     </row>
     <row r="40" spans="1:19" s="2" customFormat="1" ht="11.25">
       <c r="A40" s="37" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="B40" s="24"/>
       <c r="C40" s="24"/>
       <c r="D40" s="25"/>
       <c r="E40" s="25"/>
       <c r="F40" s="25"/>
       <c r="G40" s="25"/>
       <c r="H40" s="26"/>
       <c r="I40" s="25"/>
       <c r="J40" s="26"/>
       <c r="K40" s="26"/>
       <c r="L40" s="26"/>
       <c r="M40" s="26"/>
       <c r="N40" s="23">
         <v>15</v>
       </c>
       <c r="O40" s="23">
         <v>17</v>
       </c>
       <c r="P40" s="23">
         <v>21</v>
       </c>
       <c r="Q40" s="23">
         <v>27</v>
       </c>
       <c r="R40" s="23">
         <v>13</v>
       </c>
       <c r="S40" s="23">
         <v>19</v>
       </c>
     </row>
     <row r="41" spans="1:19" s="2" customFormat="1" ht="11.25">
-      <c r="A41" s="78" t="s">
+      <c r="A41" s="77" t="s">
         <v>60</v>
       </c>
-      <c r="B41" s="78"/>
-[...16 lines deleted...]
-      <c r="S41" s="78"/>
+      <c r="B41" s="77"/>
+      <c r="C41" s="77"/>
+      <c r="D41" s="77"/>
+      <c r="E41" s="77"/>
+      <c r="F41" s="77"/>
+      <c r="G41" s="77"/>
+      <c r="H41" s="77"/>
+      <c r="I41" s="77"/>
+      <c r="J41" s="77"/>
+      <c r="K41" s="77"/>
+      <c r="L41" s="77"/>
+      <c r="M41" s="77"/>
+      <c r="N41" s="77"/>
+      <c r="O41" s="77"/>
+      <c r="P41" s="77"/>
+      <c r="Q41" s="77"/>
+      <c r="R41" s="77"/>
+      <c r="S41" s="77"/>
     </row>
     <row r="42" spans="1:19" s="2" customFormat="1" ht="11.25">
       <c r="A42" s="21" t="s">
         <v>47</v>
       </c>
       <c r="B42" s="24"/>
       <c r="C42" s="24"/>
       <c r="D42" s="25"/>
       <c r="E42" s="25"/>
       <c r="F42" s="25"/>
       <c r="G42" s="25"/>
       <c r="H42" s="26"/>
       <c r="I42" s="25"/>
       <c r="J42" s="29"/>
       <c r="K42" s="26"/>
       <c r="L42" s="26"/>
       <c r="M42" s="26"/>
       <c r="N42" s="23">
         <v>559</v>
       </c>
       <c r="O42" s="23">
         <v>56</v>
       </c>
       <c r="P42" s="23">
         <v>608</v>
@@ -3219,86 +3244,86 @@
       <c r="J56" s="24"/>
       <c r="K56" s="24"/>
       <c r="L56" s="24"/>
       <c r="M56" s="24"/>
       <c r="N56" s="23">
         <v>13</v>
       </c>
       <c r="O56" s="23">
         <v>2</v>
       </c>
       <c r="P56" s="23">
         <v>23</v>
       </c>
       <c r="Q56" s="23">
         <v>12</v>
       </c>
       <c r="R56" s="23">
         <v>22</v>
       </c>
       <c r="S56" s="23">
         <v>19</v>
       </c>
     </row>
     <row r="57" spans="1:19" s="2" customFormat="1" ht="11.25">
       <c r="A57" s="2" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="B57" s="24"/>
       <c r="C57" s="24"/>
       <c r="D57" s="25"/>
       <c r="E57" s="25"/>
       <c r="F57" s="25"/>
       <c r="G57" s="25"/>
       <c r="H57" s="26"/>
       <c r="I57" s="25"/>
       <c r="J57" s="29"/>
       <c r="K57" s="26"/>
       <c r="L57" s="26"/>
       <c r="M57" s="26"/>
       <c r="N57" s="23">
         <v>60</v>
       </c>
       <c r="O57" s="23">
         <v>32</v>
       </c>
       <c r="P57" s="23">
         <v>72</v>
       </c>
       <c r="Q57" s="23">
         <v>41</v>
       </c>
       <c r="R57" s="23">
         <v>55</v>
       </c>
       <c r="S57" s="23">
         <v>67</v>
       </c>
     </row>
     <row r="58" spans="1:19" s="2" customFormat="1" ht="11.25">
       <c r="A58" s="37" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="B58" s="24"/>
       <c r="C58" s="24"/>
       <c r="D58" s="25"/>
       <c r="E58" s="25"/>
       <c r="F58" s="25"/>
       <c r="G58" s="25"/>
       <c r="H58" s="26"/>
       <c r="I58" s="25"/>
       <c r="J58" s="29"/>
       <c r="K58" s="26"/>
       <c r="L58" s="26"/>
       <c r="M58" s="26"/>
       <c r="N58" s="23">
         <v>38</v>
       </c>
       <c r="O58" s="23">
         <v>1</v>
       </c>
       <c r="P58" s="23">
         <v>48</v>
       </c>
       <c r="Q58" s="23">
         <v>45</v>
       </c>
@@ -3324,51 +3349,51 @@
       <c r="J59" s="29"/>
       <c r="K59" s="26"/>
       <c r="L59" s="26"/>
       <c r="M59" s="26"/>
       <c r="N59" s="23">
         <v>87</v>
       </c>
       <c r="O59" s="23">
         <v>37</v>
       </c>
       <c r="P59" s="23">
         <v>104</v>
       </c>
       <c r="Q59" s="23">
         <v>97</v>
       </c>
       <c r="R59" s="23">
         <v>97</v>
       </c>
       <c r="S59" s="23">
         <v>102</v>
       </c>
     </row>
     <row r="60" spans="1:19" s="2" customFormat="1" ht="11.25">
       <c r="A60" s="30" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="B60" s="31"/>
       <c r="C60" s="31"/>
       <c r="D60" s="31"/>
       <c r="E60" s="31"/>
       <c r="F60" s="31"/>
       <c r="G60" s="31"/>
       <c r="H60" s="32"/>
       <c r="I60" s="31"/>
       <c r="J60" s="32"/>
       <c r="K60" s="32"/>
       <c r="L60" s="32"/>
       <c r="M60" s="32"/>
       <c r="N60" s="33">
         <v>21</v>
       </c>
       <c r="O60" s="33">
         <v>-25</v>
       </c>
       <c r="P60" s="33">
         <v>11</v>
       </c>
       <c r="Q60" s="33" t="s">
         <v>72</v>
       </c>
@@ -3405,163 +3430,163 @@
     <row r="80" s="2" customFormat="1" ht="11.25"/>
     <row r="81" s="2" customFormat="1" ht="11.25"/>
     <row r="82" s="2" customFormat="1" ht="11.25"/>
     <row r="83" s="2" customFormat="1" ht="11.25"/>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A5:S5"/>
     <mergeCell ref="A9:S9"/>
     <mergeCell ref="A30:S30"/>
     <mergeCell ref="A41:S41"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:M7"/>
     <mergeCell ref="N7:S7"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A5:AK42"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A31" sqref="A31:A41"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A5" sqref="A5:AK5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="27.5703125" style="7" customWidth="1"/>
     <col min="2" max="13" width="0" style="7" hidden="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="7"/>
   </cols>
   <sheetData>
     <row r="5" spans="1:37" ht="12.75">
-      <c r="A5" s="77" t="s">
+      <c r="A5" s="76" t="s">
         <v>66</v>
       </c>
-      <c r="B5" s="77"/>
-[...34 lines deleted...]
-      <c r="AK5" s="77"/>
+      <c r="B5" s="76"/>
+      <c r="C5" s="76"/>
+      <c r="D5" s="76"/>
+      <c r="E5" s="76"/>
+      <c r="F5" s="76"/>
+      <c r="G5" s="76"/>
+      <c r="H5" s="76"/>
+      <c r="I5" s="76"/>
+      <c r="J5" s="76"/>
+      <c r="K5" s="76"/>
+      <c r="L5" s="76"/>
+      <c r="M5" s="76"/>
+      <c r="N5" s="76"/>
+      <c r="O5" s="76"/>
+      <c r="P5" s="76"/>
+      <c r="Q5" s="76"/>
+      <c r="R5" s="76"/>
+      <c r="S5" s="76"/>
+      <c r="T5" s="76"/>
+      <c r="U5" s="76"/>
+      <c r="V5" s="76"/>
+      <c r="W5" s="76"/>
+      <c r="X5" s="76"/>
+      <c r="Y5" s="76"/>
+      <c r="Z5" s="76"/>
+      <c r="AA5" s="76"/>
+      <c r="AB5" s="76"/>
+      <c r="AC5" s="76"/>
+      <c r="AD5" s="76"/>
+      <c r="AE5" s="76"/>
+      <c r="AF5" s="76"/>
+      <c r="AG5" s="76"/>
+      <c r="AH5" s="76"/>
+      <c r="AI5" s="76"/>
+      <c r="AJ5" s="76"/>
+      <c r="AK5" s="76"/>
     </row>
     <row r="6" spans="1:37">
       <c r="C6" s="9"/>
       <c r="N6" s="15"/>
       <c r="O6" s="15"/>
       <c r="P6" s="15"/>
       <c r="Q6" s="15"/>
       <c r="R6" s="15"/>
       <c r="S6" s="15"/>
       <c r="AK6" s="3" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="7" spans="1:37" s="2" customFormat="1" ht="11.25">
-      <c r="A7" s="80"/>
-      <c r="B7" s="82">
+      <c r="A7" s="79"/>
+      <c r="B7" s="81">
         <v>2021</v>
       </c>
-      <c r="C7" s="83"/>
-[...10 lines deleted...]
-      <c r="N7" s="84">
+      <c r="C7" s="82"/>
+      <c r="D7" s="82"/>
+      <c r="E7" s="82"/>
+      <c r="F7" s="82"/>
+      <c r="G7" s="82"/>
+      <c r="H7" s="82"/>
+      <c r="I7" s="82"/>
+      <c r="J7" s="82"/>
+      <c r="K7" s="82"/>
+      <c r="L7" s="82"/>
+      <c r="M7" s="82"/>
+      <c r="N7" s="85">
         <v>2022</v>
       </c>
-      <c r="O7" s="85"/>
-[...4 lines deleted...]
-      <c r="T7" s="86">
+      <c r="O7" s="86"/>
+      <c r="P7" s="86"/>
+      <c r="Q7" s="86"/>
+      <c r="R7" s="86"/>
+      <c r="S7" s="86"/>
+      <c r="T7" s="83">
         <v>2023</v>
       </c>
-      <c r="U7" s="86"/>
-[...10 lines deleted...]
-      <c r="AF7" s="82">
+      <c r="U7" s="83"/>
+      <c r="V7" s="83"/>
+      <c r="W7" s="83"/>
+      <c r="X7" s="83"/>
+      <c r="Y7" s="83"/>
+      <c r="Z7" s="83"/>
+      <c r="AA7" s="83"/>
+      <c r="AB7" s="83"/>
+      <c r="AC7" s="83"/>
+      <c r="AD7" s="83"/>
+      <c r="AE7" s="81"/>
+      <c r="AF7" s="81">
         <v>2024</v>
       </c>
-      <c r="AG7" s="83"/>
-[...3 lines deleted...]
-      <c r="AK7" s="83"/>
+      <c r="AG7" s="82"/>
+      <c r="AH7" s="82"/>
+      <c r="AI7" s="82"/>
+      <c r="AJ7" s="82"/>
+      <c r="AK7" s="82"/>
     </row>
     <row r="8" spans="1:37" s="2" customFormat="1" ht="11.25">
-      <c r="A8" s="81"/>
+      <c r="A8" s="80"/>
       <c r="B8" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C8" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>7</v>
       </c>
       <c r="E8" s="5" t="s">
         <v>8</v>
       </c>
       <c r="F8" s="5" t="s">
         <v>0</v>
       </c>
       <c r="G8" s="5" t="s">
         <v>1</v>
       </c>
       <c r="H8" s="5" t="s">
         <v>2</v>
       </c>
       <c r="I8" s="6" t="s">
         <v>3</v>
       </c>
       <c r="J8" s="6" t="s">
@@ -3628,89 +3653,89 @@
         <v>45</v>
       </c>
       <c r="AE8" s="6" t="s">
         <v>46</v>
       </c>
       <c r="AF8" s="55" t="s">
         <v>24</v>
       </c>
       <c r="AG8" s="55" t="s">
         <v>25</v>
       </c>
       <c r="AH8" s="57" t="s">
         <v>26</v>
       </c>
       <c r="AI8" s="55" t="s">
         <v>27</v>
       </c>
       <c r="AJ8" s="55" t="s">
         <v>28</v>
       </c>
       <c r="AK8" s="55" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:37" s="2" customFormat="1" ht="11.25">
-      <c r="A9" s="87" t="s">
+      <c r="A9" s="84" t="s">
         <v>63</v>
       </c>
-      <c r="B9" s="87"/>
-[...34 lines deleted...]
-      <c r="AK9" s="87"/>
+      <c r="B9" s="84"/>
+      <c r="C9" s="84"/>
+      <c r="D9" s="84"/>
+      <c r="E9" s="84"/>
+      <c r="F9" s="84"/>
+      <c r="G9" s="84"/>
+      <c r="H9" s="84"/>
+      <c r="I9" s="84"/>
+      <c r="J9" s="84"/>
+      <c r="K9" s="84"/>
+      <c r="L9" s="84"/>
+      <c r="M9" s="84"/>
+      <c r="N9" s="84"/>
+      <c r="O9" s="84"/>
+      <c r="P9" s="84"/>
+      <c r="Q9" s="84"/>
+      <c r="R9" s="84"/>
+      <c r="S9" s="84"/>
+      <c r="T9" s="84"/>
+      <c r="U9" s="84"/>
+      <c r="V9" s="84"/>
+      <c r="W9" s="84"/>
+      <c r="X9" s="84"/>
+      <c r="Y9" s="84"/>
+      <c r="Z9" s="84"/>
+      <c r="AA9" s="84"/>
+      <c r="AB9" s="84"/>
+      <c r="AC9" s="84"/>
+      <c r="AD9" s="84"/>
+      <c r="AE9" s="84"/>
+      <c r="AF9" s="84"/>
+      <c r="AG9" s="84"/>
+      <c r="AH9" s="84"/>
+      <c r="AI9" s="84"/>
+      <c r="AJ9" s="84"/>
+      <c r="AK9" s="84"/>
     </row>
     <row r="10" spans="1:37" s="2" customFormat="1" ht="11.25">
       <c r="A10" s="21" t="s">
         <v>47</v>
       </c>
       <c r="B10" s="22"/>
       <c r="C10" s="22"/>
       <c r="D10" s="22"/>
       <c r="E10" s="22"/>
       <c r="F10" s="22"/>
       <c r="G10" s="22"/>
       <c r="H10" s="22"/>
       <c r="I10" s="22"/>
       <c r="J10" s="22"/>
       <c r="K10" s="22"/>
       <c r="L10" s="22"/>
       <c r="M10" s="22"/>
       <c r="N10" s="23">
         <v>806</v>
       </c>
       <c r="O10" s="23">
         <v>853</v>
       </c>
       <c r="P10" s="23">
         <v>916</v>
@@ -4471,51 +4496,51 @@
       </c>
       <c r="AE18" s="28">
         <v>11</v>
       </c>
       <c r="AF18" s="28">
         <v>12</v>
       </c>
       <c r="AG18" s="28">
         <v>10</v>
       </c>
       <c r="AH18" s="28">
         <v>6</v>
       </c>
       <c r="AI18" s="28">
         <v>15</v>
       </c>
       <c r="AJ18" s="28">
         <v>13</v>
       </c>
       <c r="AK18" s="28">
         <v>14</v>
       </c>
     </row>
     <row r="19" spans="1:37" s="2" customFormat="1" ht="11.25">
       <c r="A19" s="2" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="B19" s="24"/>
       <c r="C19" s="24"/>
       <c r="D19" s="25"/>
       <c r="E19" s="25"/>
       <c r="F19" s="25"/>
       <c r="G19" s="25"/>
       <c r="H19" s="26"/>
       <c r="I19" s="25"/>
       <c r="J19" s="27"/>
       <c r="K19" s="26"/>
       <c r="L19" s="26"/>
       <c r="M19" s="26"/>
       <c r="N19" s="23">
         <v>23</v>
       </c>
       <c r="O19" s="23">
         <v>42</v>
       </c>
       <c r="P19" s="23">
         <v>35</v>
       </c>
       <c r="Q19" s="23">
         <v>29</v>
       </c>
@@ -4560,51 +4585,51 @@
       </c>
       <c r="AE19" s="28">
         <v>23</v>
       </c>
       <c r="AF19" s="28">
         <v>31</v>
       </c>
       <c r="AG19" s="28">
         <v>21</v>
       </c>
       <c r="AH19" s="28">
         <v>28</v>
       </c>
       <c r="AI19" s="28">
         <v>20</v>
       </c>
       <c r="AJ19" s="28">
         <v>28</v>
       </c>
       <c r="AK19" s="28">
         <v>18</v>
       </c>
     </row>
     <row r="20" spans="1:37" s="2" customFormat="1" ht="11.25">
       <c r="A20" s="37" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="B20" s="24"/>
       <c r="C20" s="24"/>
       <c r="D20" s="25"/>
       <c r="E20" s="25"/>
       <c r="F20" s="25"/>
       <c r="G20" s="25"/>
       <c r="H20" s="26"/>
       <c r="I20" s="25"/>
       <c r="J20" s="27"/>
       <c r="K20" s="26"/>
       <c r="L20" s="26"/>
       <c r="M20" s="26"/>
       <c r="N20" s="23">
         <v>48</v>
       </c>
       <c r="O20" s="23">
         <v>46</v>
       </c>
       <c r="P20" s="23">
         <v>47</v>
       </c>
       <c r="Q20" s="23">
         <v>42</v>
       </c>
@@ -4649,51 +4674,51 @@
       </c>
       <c r="AE20" s="28">
         <v>38</v>
       </c>
       <c r="AF20" s="28">
         <v>41</v>
       </c>
       <c r="AG20" s="28">
         <v>41</v>
       </c>
       <c r="AH20" s="28">
         <v>35</v>
       </c>
       <c r="AI20" s="28">
         <v>42</v>
       </c>
       <c r="AJ20" s="28">
         <v>39</v>
       </c>
       <c r="AK20" s="28">
         <v>41</v>
       </c>
     </row>
     <row r="21" spans="1:37" s="2" customFormat="1" ht="11.25">
       <c r="A21" s="37" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="B21" s="24"/>
       <c r="C21" s="24"/>
       <c r="D21" s="25"/>
       <c r="E21" s="25"/>
       <c r="F21" s="25"/>
       <c r="G21" s="25"/>
       <c r="H21" s="26"/>
       <c r="I21" s="25"/>
       <c r="J21" s="27"/>
       <c r="K21" s="26"/>
       <c r="L21" s="26"/>
       <c r="M21" s="26"/>
       <c r="N21" s="23">
         <v>43</v>
       </c>
       <c r="O21" s="23">
         <v>28</v>
       </c>
       <c r="P21" s="23">
         <v>44</v>
       </c>
       <c r="Q21" s="23">
         <v>34</v>
       </c>
@@ -4737,89 +4762,89 @@
         <v>33</v>
       </c>
       <c r="AE21" s="28">
         <v>38</v>
       </c>
       <c r="AF21" s="28">
         <v>32</v>
       </c>
       <c r="AG21" s="28">
         <v>19</v>
       </c>
       <c r="AH21" s="28">
         <v>25</v>
       </c>
       <c r="AI21" s="28">
         <v>28</v>
       </c>
       <c r="AJ21" s="28">
         <v>18</v>
       </c>
       <c r="AK21" s="28">
         <v>19</v>
       </c>
     </row>
     <row r="22" spans="1:37" s="2" customFormat="1" ht="11.25">
-      <c r="A22" s="79" t="s">
+      <c r="A22" s="78" t="s">
         <v>61</v>
       </c>
-      <c r="B22" s="79"/>
-[...34 lines deleted...]
-      <c r="AK22" s="79"/>
+      <c r="B22" s="78"/>
+      <c r="C22" s="78"/>
+      <c r="D22" s="78"/>
+      <c r="E22" s="78"/>
+      <c r="F22" s="78"/>
+      <c r="G22" s="78"/>
+      <c r="H22" s="78"/>
+      <c r="I22" s="78"/>
+      <c r="J22" s="78"/>
+      <c r="K22" s="78"/>
+      <c r="L22" s="78"/>
+      <c r="M22" s="78"/>
+      <c r="N22" s="78"/>
+      <c r="O22" s="78"/>
+      <c r="P22" s="78"/>
+      <c r="Q22" s="78"/>
+      <c r="R22" s="78"/>
+      <c r="S22" s="78"/>
+      <c r="T22" s="78"/>
+      <c r="U22" s="78"/>
+      <c r="V22" s="78"/>
+      <c r="W22" s="78"/>
+      <c r="X22" s="78"/>
+      <c r="Y22" s="78"/>
+      <c r="Z22" s="78"/>
+      <c r="AA22" s="78"/>
+      <c r="AB22" s="78"/>
+      <c r="AC22" s="78"/>
+      <c r="AD22" s="78"/>
+      <c r="AE22" s="78"/>
+      <c r="AF22" s="78"/>
+      <c r="AG22" s="78"/>
+      <c r="AH22" s="78"/>
+      <c r="AI22" s="78"/>
+      <c r="AJ22" s="78"/>
+      <c r="AK22" s="78"/>
     </row>
     <row r="23" spans="1:37" s="2" customFormat="1" ht="11.25">
       <c r="A23" s="21" t="s">
         <v>47</v>
       </c>
       <c r="B23" s="24"/>
       <c r="C23" s="24"/>
       <c r="D23" s="25"/>
       <c r="E23" s="25"/>
       <c r="F23" s="25"/>
       <c r="G23" s="25"/>
       <c r="H23" s="26"/>
       <c r="I23" s="25"/>
       <c r="J23" s="26"/>
       <c r="K23" s="26"/>
       <c r="L23" s="26"/>
       <c r="M23" s="26"/>
       <c r="N23" s="23">
         <v>594</v>
       </c>
       <c r="O23" s="23">
         <v>563</v>
       </c>
       <c r="P23" s="23">
         <v>586</v>
@@ -5224,51 +5249,51 @@
       </c>
       <c r="AE27" s="28">
         <v>29</v>
       </c>
       <c r="AF27" s="28">
         <v>33</v>
       </c>
       <c r="AG27" s="28">
         <v>33</v>
       </c>
       <c r="AH27" s="28">
         <v>30</v>
       </c>
       <c r="AI27" s="28">
         <v>32</v>
       </c>
       <c r="AJ27" s="28">
         <v>23</v>
       </c>
       <c r="AK27" s="28">
         <v>27</v>
       </c>
     </row>
     <row r="28" spans="1:37" s="2" customFormat="1" ht="11.25">
       <c r="A28" s="37" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="B28" s="24"/>
       <c r="C28" s="24"/>
       <c r="D28" s="25"/>
       <c r="E28" s="25"/>
       <c r="F28" s="25"/>
       <c r="G28" s="25"/>
       <c r="H28" s="26"/>
       <c r="I28" s="25"/>
       <c r="J28" s="26"/>
       <c r="K28" s="26"/>
       <c r="L28" s="26"/>
       <c r="M28" s="26"/>
       <c r="N28" s="23">
         <v>27</v>
       </c>
       <c r="O28" s="23">
         <v>11</v>
       </c>
       <c r="P28" s="23">
         <v>22</v>
       </c>
       <c r="Q28" s="23">
         <v>18</v>
       </c>
@@ -5312,89 +5337,89 @@
         <v>17</v>
       </c>
       <c r="AE28" s="28">
         <v>15</v>
       </c>
       <c r="AF28" s="28">
         <v>12</v>
       </c>
       <c r="AG28" s="28">
         <v>12</v>
       </c>
       <c r="AH28" s="28">
         <v>10</v>
       </c>
       <c r="AI28" s="28">
         <v>13</v>
       </c>
       <c r="AJ28" s="28">
         <v>8</v>
       </c>
       <c r="AK28" s="28">
         <v>7</v>
       </c>
     </row>
     <row r="29" spans="1:37" s="2" customFormat="1" ht="11.25">
-      <c r="A29" s="78" t="s">
+      <c r="A29" s="77" t="s">
         <v>60</v>
       </c>
-      <c r="B29" s="78"/>
-[...34 lines deleted...]
-      <c r="AK29" s="78"/>
+      <c r="B29" s="77"/>
+      <c r="C29" s="77"/>
+      <c r="D29" s="77"/>
+      <c r="E29" s="77"/>
+      <c r="F29" s="77"/>
+      <c r="G29" s="77"/>
+      <c r="H29" s="77"/>
+      <c r="I29" s="77"/>
+      <c r="J29" s="77"/>
+      <c r="K29" s="77"/>
+      <c r="L29" s="77"/>
+      <c r="M29" s="77"/>
+      <c r="N29" s="77"/>
+      <c r="O29" s="77"/>
+      <c r="P29" s="77"/>
+      <c r="Q29" s="77"/>
+      <c r="R29" s="77"/>
+      <c r="S29" s="77"/>
+      <c r="T29" s="77"/>
+      <c r="U29" s="77"/>
+      <c r="V29" s="77"/>
+      <c r="W29" s="77"/>
+      <c r="X29" s="77"/>
+      <c r="Y29" s="77"/>
+      <c r="Z29" s="77"/>
+      <c r="AA29" s="77"/>
+      <c r="AB29" s="77"/>
+      <c r="AC29" s="77"/>
+      <c r="AD29" s="77"/>
+      <c r="AE29" s="77"/>
+      <c r="AF29" s="77"/>
+      <c r="AG29" s="77"/>
+      <c r="AH29" s="77"/>
+      <c r="AI29" s="77"/>
+      <c r="AJ29" s="77"/>
+      <c r="AK29" s="77"/>
     </row>
     <row r="30" spans="1:37" s="2" customFormat="1" ht="11.25">
       <c r="A30" s="35" t="s">
         <v>47</v>
       </c>
       <c r="B30" s="24"/>
       <c r="C30" s="24"/>
       <c r="D30" s="25"/>
       <c r="E30" s="25"/>
       <c r="F30" s="25"/>
       <c r="G30" s="25"/>
       <c r="H30" s="26"/>
       <c r="I30" s="25"/>
       <c r="J30" s="29"/>
       <c r="K30" s="26"/>
       <c r="L30" s="26"/>
       <c r="M30" s="26"/>
       <c r="N30" s="23">
         <v>212</v>
       </c>
       <c r="O30" s="23">
         <v>290</v>
       </c>
       <c r="P30" s="23">
         <v>330</v>
@@ -6149,51 +6174,51 @@
       </c>
       <c r="AE38" s="36">
         <v>11</v>
       </c>
       <c r="AF38" s="36">
         <v>12</v>
       </c>
       <c r="AG38" s="36">
         <v>10</v>
       </c>
       <c r="AH38" s="36">
         <v>6</v>
       </c>
       <c r="AI38" s="36">
         <v>15</v>
       </c>
       <c r="AJ38" s="36">
         <v>13</v>
       </c>
       <c r="AK38" s="28">
         <v>14</v>
       </c>
     </row>
     <row r="39" spans="1:37" s="2" customFormat="1" ht="11.25">
       <c r="A39" s="2" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="B39" s="24"/>
       <c r="C39" s="24"/>
       <c r="D39" s="25"/>
       <c r="E39" s="25"/>
       <c r="F39" s="25"/>
       <c r="G39" s="25"/>
       <c r="H39" s="26"/>
       <c r="I39" s="25"/>
       <c r="J39" s="29"/>
       <c r="K39" s="26"/>
       <c r="L39" s="26"/>
       <c r="M39" s="26"/>
       <c r="N39" s="23">
         <v>23</v>
       </c>
       <c r="O39" s="23">
         <v>42</v>
       </c>
       <c r="P39" s="23">
         <v>35</v>
       </c>
       <c r="Q39" s="23">
         <v>29</v>
       </c>
@@ -6238,51 +6263,51 @@
       </c>
       <c r="AE39" s="36">
         <v>23</v>
       </c>
       <c r="AF39" s="36">
         <v>31</v>
       </c>
       <c r="AG39" s="36">
         <v>21</v>
       </c>
       <c r="AH39" s="36">
         <v>28</v>
       </c>
       <c r="AI39" s="36">
         <v>20</v>
       </c>
       <c r="AJ39" s="36">
         <v>28</v>
       </c>
       <c r="AK39" s="28">
         <v>18</v>
       </c>
     </row>
     <row r="40" spans="1:37" s="2" customFormat="1" ht="11.25">
       <c r="A40" s="37" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="B40" s="24"/>
       <c r="C40" s="24"/>
       <c r="D40" s="25"/>
       <c r="E40" s="25"/>
       <c r="F40" s="25"/>
       <c r="G40" s="25"/>
       <c r="H40" s="26"/>
       <c r="I40" s="25"/>
       <c r="J40" s="29"/>
       <c r="K40" s="26"/>
       <c r="L40" s="26"/>
       <c r="M40" s="26"/>
       <c r="N40" s="23">
         <v>48</v>
       </c>
       <c r="O40" s="23">
         <v>46</v>
       </c>
       <c r="P40" s="23">
         <v>47</v>
       </c>
       <c r="Q40" s="23">
         <v>42</v>
       </c>
@@ -6327,51 +6352,51 @@
       </c>
       <c r="AE40" s="36">
         <v>38</v>
       </c>
       <c r="AF40" s="36">
         <v>41</v>
       </c>
       <c r="AG40" s="36">
         <v>41</v>
       </c>
       <c r="AH40" s="36">
         <v>35</v>
       </c>
       <c r="AI40" s="36">
         <v>42</v>
       </c>
       <c r="AJ40" s="36">
         <v>39</v>
       </c>
       <c r="AK40" s="28">
         <v>41</v>
       </c>
     </row>
     <row r="41" spans="1:37" s="2" customFormat="1" ht="11.25">
       <c r="A41" s="30" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="B41" s="31"/>
       <c r="C41" s="31"/>
       <c r="D41" s="31"/>
       <c r="E41" s="31"/>
       <c r="F41" s="31"/>
       <c r="G41" s="31"/>
       <c r="H41" s="32"/>
       <c r="I41" s="31"/>
       <c r="J41" s="32"/>
       <c r="K41" s="32"/>
       <c r="L41" s="32"/>
       <c r="M41" s="32"/>
       <c r="N41" s="33">
         <v>16</v>
       </c>
       <c r="O41" s="33">
         <v>17</v>
       </c>
       <c r="P41" s="33">
         <v>22</v>
       </c>
       <c r="Q41" s="33">
         <v>16</v>
       </c>
@@ -6440,159 +6465,153 @@
       <c r="A42" s="8" t="s">
         <v>65</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A5:AK5"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:M7"/>
     <mergeCell ref="N7:S7"/>
     <mergeCell ref="A29:AK29"/>
     <mergeCell ref="AF7:AK7"/>
     <mergeCell ref="T7:AE7"/>
     <mergeCell ref="A9:AK9"/>
     <mergeCell ref="A22:AK22"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A4:AQ47"/>
+  <dimension ref="A5:AQ47"/>
   <sheetViews>
-    <sheetView topLeftCell="AF1" workbookViewId="0">
-      <selection activeCell="AH28" sqref="AH28"/>
+    <sheetView topLeftCell="U1" workbookViewId="0">
+      <selection activeCell="AH10" sqref="AH10:AH45"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12"/>
   <cols>
-    <col min="1" max="1" width="27.5703125" style="7" customWidth="1"/>
+    <col min="1" max="1" width="24.5703125" style="7" customWidth="1"/>
     <col min="2" max="13" width="0" style="7" hidden="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="7"/>
   </cols>
   <sheetData>
-    <row r="4" spans="1:43" ht="14.45" customHeight="1">
-      <c r="N4" s="77" t="s">
+    <row r="5" spans="1:43" ht="14.45" customHeight="1">
+      <c r="T5" s="76" t="s">
         <v>66</v>
       </c>
-      <c r="O4" s="77"/>
-[...27 lines deleted...]
-      <c r="AQ4" s="77"/>
+      <c r="U5" s="76"/>
+      <c r="V5" s="76"/>
+      <c r="W5" s="76"/>
+      <c r="X5" s="76"/>
+      <c r="Y5" s="76"/>
+      <c r="Z5" s="76"/>
+      <c r="AA5" s="76"/>
+      <c r="AB5" s="76"/>
+      <c r="AC5" s="76"/>
+      <c r="AD5" s="76"/>
+      <c r="AE5" s="76"/>
+      <c r="AF5" s="76"/>
+      <c r="AG5" s="76"/>
+      <c r="AH5" s="76"/>
+      <c r="AI5" s="76"/>
+      <c r="AJ5" s="76"/>
+      <c r="AK5" s="76"/>
+      <c r="AL5" s="76"/>
+      <c r="AM5" s="76"/>
+      <c r="AN5" s="76"/>
+      <c r="AO5" s="76"/>
+      <c r="AP5" s="76"/>
+      <c r="AQ5" s="76"/>
     </row>
     <row r="6" spans="1:43">
       <c r="C6" s="9"/>
       <c r="AE6" s="3"/>
       <c r="AQ6" s="3" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="7" spans="1:43" s="2" customFormat="1" ht="11.25">
-      <c r="A7" s="80"/>
-      <c r="B7" s="82">
+      <c r="A7" s="79"/>
+      <c r="B7" s="81">
         <v>2021</v>
       </c>
-      <c r="C7" s="83"/>
-[...10 lines deleted...]
-      <c r="N7" s="83">
+      <c r="C7" s="82"/>
+      <c r="D7" s="82"/>
+      <c r="E7" s="82"/>
+      <c r="F7" s="82"/>
+      <c r="G7" s="82"/>
+      <c r="H7" s="82"/>
+      <c r="I7" s="82"/>
+      <c r="J7" s="82"/>
+      <c r="K7" s="82"/>
+      <c r="L7" s="82"/>
+      <c r="M7" s="82"/>
+      <c r="N7" s="82">
         <v>2024</v>
       </c>
-      <c r="O7" s="83"/>
-[...4 lines deleted...]
-      <c r="T7" s="86">
+      <c r="O7" s="82"/>
+      <c r="P7" s="82"/>
+      <c r="Q7" s="82"/>
+      <c r="R7" s="82"/>
+      <c r="S7" s="82"/>
+      <c r="T7" s="83">
         <v>2025</v>
       </c>
-      <c r="U7" s="86"/>
-[...10 lines deleted...]
-      <c r="AF7" s="86">
+      <c r="U7" s="83"/>
+      <c r="V7" s="83"/>
+      <c r="W7" s="83"/>
+      <c r="X7" s="83"/>
+      <c r="Y7" s="83"/>
+      <c r="Z7" s="83"/>
+      <c r="AA7" s="83"/>
+      <c r="AB7" s="83"/>
+      <c r="AC7" s="83"/>
+      <c r="AD7" s="83"/>
+      <c r="AE7" s="81"/>
+      <c r="AF7" s="83">
         <v>2026</v>
       </c>
-      <c r="AG7" s="86"/>
-[...12 lines deleted...]
-      <c r="A8" s="81"/>
+      <c r="AG7" s="83"/>
+      <c r="AH7" s="83"/>
+      <c r="AI7" s="83"/>
+      <c r="AJ7" s="83"/>
+      <c r="AK7" s="83"/>
+      <c r="AL7" s="83"/>
+      <c r="AM7" s="83"/>
+      <c r="AN7" s="83"/>
+      <c r="AO7" s="83"/>
+      <c r="AP7" s="83"/>
+      <c r="AQ7" s="81"/>
+    </row>
+    <row r="8" spans="1:43" s="2" customFormat="1" ht="18" customHeight="1">
+      <c r="A8" s="80"/>
       <c r="B8" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C8" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>7</v>
       </c>
       <c r="E8" s="5" t="s">
         <v>8</v>
       </c>
       <c r="F8" s="5" t="s">
         <v>0</v>
       </c>
       <c r="G8" s="5" t="s">
         <v>1</v>
       </c>
       <c r="H8" s="5" t="s">
         <v>2</v>
       </c>
       <c r="I8" s="6" t="s">
         <v>3</v>
       </c>
       <c r="J8" s="6" t="s">
@@ -6676,88 +6695,98 @@
       <c r="AJ8" s="6" t="s">
         <v>28</v>
       </c>
       <c r="AK8" s="6" t="s">
         <v>29</v>
       </c>
       <c r="AL8" s="6" t="s">
         <v>30</v>
       </c>
       <c r="AM8" s="6" t="s">
         <v>42</v>
       </c>
       <c r="AN8" s="5" t="s">
         <v>43</v>
       </c>
       <c r="AO8" s="6" t="s">
         <v>44</v>
       </c>
       <c r="AP8" s="6" t="s">
         <v>45</v>
       </c>
       <c r="AQ8" s="6" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="9" spans="1:43" s="2" customFormat="1" ht="11.25">
-      <c r="A9" s="87" t="s">
+    <row r="9" spans="1:43" s="2" customFormat="1" ht="14.45" customHeight="1">
+      <c r="A9" s="70"/>
+      <c r="B9" s="70"/>
+      <c r="C9" s="70"/>
+      <c r="D9" s="70"/>
+      <c r="E9" s="70"/>
+      <c r="F9" s="70"/>
+      <c r="G9" s="70"/>
+      <c r="H9" s="70"/>
+      <c r="I9" s="70"/>
+      <c r="J9" s="70"/>
+      <c r="K9" s="70"/>
+      <c r="L9" s="70"/>
+      <c r="M9" s="70"/>
+      <c r="N9" s="70"/>
+      <c r="O9" s="70"/>
+      <c r="P9" s="70"/>
+      <c r="Q9" s="70"/>
+      <c r="R9" s="70"/>
+      <c r="S9" s="70"/>
+      <c r="T9" s="84" t="s">
         <v>63</v>
       </c>
-      <c r="B9" s="87"/>
-[...32 lines deleted...]
-    <row r="10" spans="1:43" s="2" customFormat="1" ht="11.25">
+      <c r="U9" s="84"/>
+      <c r="V9" s="84"/>
+      <c r="W9" s="84"/>
+      <c r="X9" s="84"/>
+      <c r="Y9" s="84"/>
+      <c r="Z9" s="84"/>
+      <c r="AA9" s="84"/>
+      <c r="AB9" s="84"/>
+      <c r="AC9" s="84"/>
+      <c r="AD9" s="84"/>
+      <c r="AE9" s="84"/>
+      <c r="AF9" s="84"/>
+      <c r="AG9" s="84"/>
+      <c r="AH9" s="70"/>
+      <c r="AI9" s="70"/>
+      <c r="AJ9" s="70"/>
+      <c r="AK9" s="70"/>
+      <c r="AL9" s="70"/>
+      <c r="AM9" s="70"/>
+      <c r="AN9" s="70"/>
+      <c r="AO9" s="70"/>
+      <c r="AP9" s="70"/>
+      <c r="AQ9" s="70"/>
+    </row>
+    <row r="10" spans="1:43" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A10" s="21" t="s">
         <v>47</v>
       </c>
       <c r="B10" s="22"/>
       <c r="C10" s="22"/>
       <c r="D10" s="22"/>
       <c r="E10" s="22"/>
       <c r="F10" s="22"/>
       <c r="G10" s="22"/>
       <c r="H10" s="22"/>
       <c r="I10" s="22"/>
       <c r="J10" s="22"/>
       <c r="K10" s="22"/>
       <c r="L10" s="22"/>
       <c r="M10" s="22"/>
       <c r="N10" s="2">
         <v>751</v>
       </c>
       <c r="O10" s="28">
         <v>646</v>
       </c>
       <c r="P10" s="2">
         <v>690</v>
       </c>
       <c r="Q10" s="28">
@@ -6789,54 +6818,57 @@
       </c>
       <c r="Z10" s="28">
         <v>682</v>
       </c>
       <c r="AA10" s="28">
         <v>670</v>
       </c>
       <c r="AB10" s="28">
         <v>662</v>
       </c>
       <c r="AC10" s="28">
         <v>607</v>
       </c>
       <c r="AD10" s="28">
         <v>555</v>
       </c>
       <c r="AE10" s="28">
         <v>633</v>
       </c>
       <c r="AF10" s="28">
         <v>566</v>
       </c>
       <c r="AG10" s="28">
         <v>485</v>
       </c>
-    </row>
-    <row r="11" spans="1:43" s="2" customFormat="1" ht="11.25">
+      <c r="AH10" s="28">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="11" spans="1:43" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A11" s="2" t="s">
-        <v>75</v>
+        <v>82</v>
       </c>
       <c r="B11" s="24"/>
       <c r="C11" s="24"/>
       <c r="D11" s="25"/>
       <c r="E11" s="25"/>
       <c r="F11" s="25"/>
       <c r="G11" s="25"/>
       <c r="H11" s="26"/>
       <c r="I11" s="25"/>
       <c r="J11" s="27"/>
       <c r="K11" s="26"/>
       <c r="L11" s="26"/>
       <c r="M11" s="26"/>
       <c r="N11" s="2">
         <v>388</v>
       </c>
       <c r="O11" s="28">
         <v>357</v>
       </c>
       <c r="P11" s="2">
         <v>376</v>
       </c>
       <c r="Q11" s="28">
         <v>361</v>
       </c>
@@ -6866,54 +6898,57 @@
       </c>
       <c r="Z11" s="28">
         <v>376</v>
       </c>
       <c r="AA11" s="28">
         <v>420</v>
       </c>
       <c r="AB11" s="28">
         <v>370</v>
       </c>
       <c r="AC11" s="28">
         <v>330</v>
       </c>
       <c r="AD11" s="28">
         <v>313</v>
       </c>
       <c r="AE11" s="28">
         <v>350</v>
       </c>
       <c r="AF11" s="28">
         <v>305</v>
       </c>
       <c r="AG11" s="28">
         <v>286</v>
       </c>
-    </row>
-    <row r="12" spans="1:43" s="2" customFormat="1" ht="11.25">
+      <c r="AH11" s="28">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="12" spans="1:43" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A12" s="2" t="s">
-        <v>76</v>
+        <v>83</v>
       </c>
       <c r="B12" s="24"/>
       <c r="C12" s="24"/>
       <c r="D12" s="25"/>
       <c r="E12" s="25"/>
       <c r="F12" s="25"/>
       <c r="G12" s="25"/>
       <c r="H12" s="26"/>
       <c r="I12" s="25"/>
       <c r="J12" s="27"/>
       <c r="K12" s="26"/>
       <c r="L12" s="26"/>
       <c r="M12" s="26"/>
       <c r="N12" s="2">
         <v>51</v>
       </c>
       <c r="O12" s="28">
         <v>32</v>
       </c>
       <c r="P12" s="2">
         <v>31</v>
       </c>
       <c r="Q12" s="28">
         <v>38</v>
       </c>
@@ -6943,52 +6978,55 @@
       </c>
       <c r="Z12" s="28">
         <v>41</v>
       </c>
       <c r="AA12" s="28">
         <v>31</v>
       </c>
       <c r="AB12" s="28">
         <v>31</v>
       </c>
       <c r="AC12" s="28">
         <v>32</v>
       </c>
       <c r="AD12" s="28">
         <v>35</v>
       </c>
       <c r="AE12" s="28">
         <v>37</v>
       </c>
       <c r="AF12" s="28">
         <v>36</v>
       </c>
       <c r="AG12" s="28">
         <v>24</v>
       </c>
-    </row>
-    <row r="13" spans="1:43" s="2" customFormat="1" ht="11.25">
+      <c r="AH12" s="28">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="13" spans="1:43" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A13" s="2" t="s">
         <v>77</v>
       </c>
       <c r="B13" s="24"/>
       <c r="C13" s="24"/>
       <c r="D13" s="25"/>
       <c r="E13" s="25"/>
       <c r="F13" s="25"/>
       <c r="G13" s="25"/>
       <c r="H13" s="26"/>
       <c r="I13" s="25"/>
       <c r="J13" s="27"/>
       <c r="K13" s="26"/>
       <c r="L13" s="26"/>
       <c r="M13" s="26"/>
       <c r="N13" s="2">
         <v>45</v>
       </c>
       <c r="O13" s="28">
         <v>38</v>
       </c>
       <c r="P13" s="2">
         <v>38</v>
       </c>
       <c r="Q13" s="28">
@@ -7020,52 +7058,55 @@
       </c>
       <c r="Z13" s="28">
         <v>36</v>
       </c>
       <c r="AA13" s="28">
         <v>44</v>
       </c>
       <c r="AB13" s="28">
         <v>36</v>
       </c>
       <c r="AC13" s="28">
         <v>39</v>
       </c>
       <c r="AD13" s="28">
         <v>32</v>
       </c>
       <c r="AE13" s="28">
         <v>37</v>
       </c>
       <c r="AF13" s="28">
         <v>29</v>
       </c>
       <c r="AG13" s="28">
         <v>36</v>
       </c>
-    </row>
-    <row r="14" spans="1:43" s="2" customFormat="1" ht="11.25">
+      <c r="AH13" s="28">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="14" spans="1:43" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A14" s="2" t="s">
         <v>55</v>
       </c>
       <c r="B14" s="24"/>
       <c r="C14" s="24"/>
       <c r="D14" s="25"/>
       <c r="E14" s="25"/>
       <c r="F14" s="25"/>
       <c r="G14" s="25"/>
       <c r="H14" s="26"/>
       <c r="I14" s="25"/>
       <c r="J14" s="27"/>
       <c r="K14" s="26"/>
       <c r="L14" s="26"/>
       <c r="M14" s="26"/>
       <c r="N14" s="2">
         <v>61</v>
       </c>
       <c r="O14" s="28">
         <v>35</v>
       </c>
       <c r="P14" s="2">
         <v>60</v>
       </c>
       <c r="Q14" s="28">
@@ -7097,54 +7138,57 @@
       </c>
       <c r="Z14" s="28">
         <v>41</v>
       </c>
       <c r="AA14" s="28">
         <v>34</v>
       </c>
       <c r="AB14" s="28">
         <v>53</v>
       </c>
       <c r="AC14" s="28">
         <v>49</v>
       </c>
       <c r="AD14" s="28">
         <v>26</v>
       </c>
       <c r="AE14" s="28">
         <v>46</v>
       </c>
       <c r="AF14" s="28">
         <v>31</v>
       </c>
       <c r="AG14" s="28">
         <v>29</v>
       </c>
-    </row>
-    <row r="15" spans="1:43" s="2" customFormat="1" ht="11.25">
+      <c r="AH14" s="28">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="15" spans="1:43" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A15" s="2" t="s">
-        <v>56</v>
+        <v>84</v>
       </c>
       <c r="B15" s="24"/>
       <c r="C15" s="24"/>
       <c r="D15" s="25"/>
       <c r="E15" s="25"/>
       <c r="F15" s="25"/>
       <c r="G15" s="25"/>
       <c r="H15" s="26"/>
       <c r="I15" s="25"/>
       <c r="J15" s="27"/>
       <c r="K15" s="26"/>
       <c r="L15" s="26"/>
       <c r="M15" s="26"/>
       <c r="N15" s="2">
         <v>53</v>
       </c>
       <c r="O15" s="28">
         <v>34</v>
       </c>
       <c r="P15" s="2">
         <v>52</v>
       </c>
       <c r="Q15" s="28">
         <v>41</v>
       </c>
@@ -7174,52 +7218,55 @@
       </c>
       <c r="Z15" s="28">
         <v>54</v>
       </c>
       <c r="AA15" s="28">
         <v>38</v>
       </c>
       <c r="AB15" s="28">
         <v>37</v>
       </c>
       <c r="AC15" s="28">
         <v>43</v>
       </c>
       <c r="AD15" s="28">
         <v>37</v>
       </c>
       <c r="AE15" s="28">
         <v>39</v>
       </c>
       <c r="AF15" s="28">
         <v>42</v>
       </c>
       <c r="AG15" s="28">
         <v>23</v>
       </c>
-    </row>
-    <row r="16" spans="1:43" s="2" customFormat="1" ht="11.25">
+      <c r="AH15" s="28">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="16" spans="1:43" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A16" s="2" t="s">
         <v>78</v>
       </c>
       <c r="B16" s="24"/>
       <c r="C16" s="24"/>
       <c r="D16" s="25"/>
       <c r="E16" s="25"/>
       <c r="F16" s="25"/>
       <c r="G16" s="25"/>
       <c r="H16" s="26"/>
       <c r="I16" s="25"/>
       <c r="J16" s="27"/>
       <c r="K16" s="26"/>
       <c r="L16" s="26"/>
       <c r="M16" s="26"/>
       <c r="N16" s="2">
         <v>21</v>
       </c>
       <c r="O16" s="28">
         <v>18</v>
       </c>
       <c r="P16" s="2">
         <v>15</v>
       </c>
       <c r="Q16" s="28">
@@ -7251,52 +7298,55 @@
       </c>
       <c r="Z16" s="28">
         <v>11</v>
       </c>
       <c r="AA16" s="28">
         <v>12</v>
       </c>
       <c r="AB16" s="28">
         <v>15</v>
       </c>
       <c r="AC16" s="28">
         <v>12</v>
       </c>
       <c r="AD16" s="28">
         <v>12</v>
       </c>
       <c r="AE16" s="28">
         <v>11</v>
       </c>
       <c r="AF16" s="28">
         <v>6</v>
       </c>
       <c r="AG16" s="28">
         <v>6</v>
       </c>
-    </row>
-    <row r="17" spans="1:43" s="2" customFormat="1" ht="11.25">
+      <c r="AH16" s="28">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="17" spans="1:43" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A17" s="2" t="s">
         <v>58</v>
       </c>
       <c r="B17" s="24"/>
       <c r="C17" s="24"/>
       <c r="D17" s="25"/>
       <c r="E17" s="25"/>
       <c r="F17" s="25"/>
       <c r="G17" s="25"/>
       <c r="H17" s="26"/>
       <c r="I17" s="25"/>
       <c r="J17" s="27"/>
       <c r="K17" s="26"/>
       <c r="L17" s="26"/>
       <c r="M17" s="26"/>
       <c r="N17" s="2">
         <v>4</v>
       </c>
       <c r="O17" s="28">
         <v>3</v>
       </c>
       <c r="P17" s="2">
         <v>11</v>
       </c>
       <c r="Q17" s="28">
@@ -7328,54 +7378,57 @@
       </c>
       <c r="Z17" s="28">
         <v>9</v>
       </c>
       <c r="AA17" s="28">
         <v>13</v>
       </c>
       <c r="AB17" s="28">
         <v>6</v>
       </c>
       <c r="AC17" s="28">
         <v>13</v>
       </c>
       <c r="AD17" s="28">
         <v>3</v>
       </c>
       <c r="AE17" s="28">
         <v>7</v>
       </c>
       <c r="AF17" s="28">
         <v>14</v>
       </c>
       <c r="AG17" s="28">
         <v>5</v>
       </c>
-    </row>
-    <row r="18" spans="1:43" s="2" customFormat="1" ht="11.25">
+      <c r="AH17" s="28">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="18" spans="1:43" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A18" s="2" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="B18" s="24"/>
       <c r="C18" s="24"/>
       <c r="D18" s="25"/>
       <c r="E18" s="25"/>
       <c r="F18" s="25"/>
       <c r="G18" s="25"/>
       <c r="H18" s="26"/>
       <c r="I18" s="25"/>
       <c r="J18" s="27"/>
       <c r="K18" s="26"/>
       <c r="L18" s="26"/>
       <c r="M18" s="26"/>
       <c r="N18" s="2">
         <v>5</v>
       </c>
       <c r="O18" s="28">
         <v>8</v>
       </c>
       <c r="P18" s="2">
         <v>5</v>
       </c>
       <c r="Q18" s="28">
         <v>5</v>
       </c>
@@ -7405,54 +7458,57 @@
       </c>
       <c r="Z18" s="28">
         <v>2</v>
       </c>
       <c r="AA18" s="28">
         <v>3</v>
       </c>
       <c r="AB18" s="28">
         <v>6</v>
       </c>
       <c r="AC18" s="28">
         <v>7</v>
       </c>
       <c r="AD18" s="28">
         <v>8</v>
       </c>
       <c r="AE18" s="28">
         <v>5</v>
       </c>
       <c r="AF18" s="28">
         <v>9</v>
       </c>
       <c r="AG18" s="28">
         <v>4</v>
       </c>
-    </row>
-    <row r="19" spans="1:43" s="2" customFormat="1" ht="11.25">
+      <c r="AH18" s="28">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="19" spans="1:43" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A19" s="2" t="s">
-        <v>80</v>
+        <v>62</v>
       </c>
       <c r="B19" s="24"/>
       <c r="C19" s="24"/>
       <c r="D19" s="25"/>
       <c r="E19" s="25"/>
       <c r="F19" s="25"/>
       <c r="G19" s="25"/>
       <c r="H19" s="26"/>
       <c r="I19" s="25"/>
       <c r="J19" s="27"/>
       <c r="K19" s="26"/>
       <c r="L19" s="26"/>
       <c r="M19" s="26"/>
       <c r="N19" s="2">
         <v>11</v>
       </c>
       <c r="O19" s="28">
         <v>10</v>
       </c>
       <c r="P19" s="2">
         <v>12</v>
       </c>
       <c r="Q19" s="28">
         <v>13</v>
       </c>
@@ -7482,54 +7538,57 @@
       </c>
       <c r="Z19" s="28">
         <v>9</v>
       </c>
       <c r="AA19" s="28">
         <v>9</v>
       </c>
       <c r="AB19" s="28">
         <v>5</v>
       </c>
       <c r="AC19" s="28">
         <v>7</v>
       </c>
       <c r="AD19" s="28">
         <v>11</v>
       </c>
       <c r="AE19" s="28">
         <v>9</v>
       </c>
       <c r="AF19" s="28">
         <v>10</v>
       </c>
       <c r="AG19" s="28">
         <v>7</v>
       </c>
-    </row>
-    <row r="20" spans="1:43" s="2" customFormat="1" ht="11.25">
+      <c r="AH19" s="28">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="20" spans="1:43" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A20" s="2" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="B20" s="24"/>
       <c r="C20" s="24"/>
       <c r="D20" s="25"/>
       <c r="E20" s="25"/>
       <c r="F20" s="25"/>
       <c r="G20" s="25"/>
       <c r="H20" s="26"/>
       <c r="I20" s="25"/>
       <c r="J20" s="27"/>
       <c r="K20" s="26"/>
       <c r="L20" s="26"/>
       <c r="M20" s="26"/>
       <c r="N20" s="2">
         <v>26</v>
       </c>
       <c r="O20" s="28">
         <v>36</v>
       </c>
       <c r="P20" s="2">
         <v>18</v>
       </c>
       <c r="Q20" s="28">
         <v>29</v>
       </c>
@@ -7559,54 +7618,57 @@
       </c>
       <c r="Z20" s="28">
         <v>30</v>
       </c>
       <c r="AA20" s="28">
         <v>19</v>
       </c>
       <c r="AB20" s="28">
         <v>31</v>
       </c>
       <c r="AC20" s="28">
         <v>18</v>
       </c>
       <c r="AD20" s="28">
         <v>19</v>
       </c>
       <c r="AE20" s="28">
         <v>18</v>
       </c>
       <c r="AF20" s="28">
         <v>16</v>
       </c>
       <c r="AG20" s="28">
         <v>15</v>
       </c>
-    </row>
-    <row r="21" spans="1:43" s="2" customFormat="1" ht="11.25">
+      <c r="AH20" s="28">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="21" spans="1:43" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A21" s="2" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="B21" s="24"/>
       <c r="C21" s="24"/>
       <c r="D21" s="25"/>
       <c r="E21" s="25"/>
       <c r="F21" s="25"/>
       <c r="G21" s="25"/>
       <c r="H21" s="26"/>
       <c r="I21" s="25"/>
       <c r="J21" s="27"/>
       <c r="K21" s="26"/>
       <c r="L21" s="26"/>
       <c r="M21" s="26"/>
       <c r="N21" s="2">
         <v>40</v>
       </c>
       <c r="O21" s="28">
         <v>32</v>
       </c>
       <c r="P21" s="2">
         <v>33</v>
       </c>
       <c r="Q21" s="28">
         <v>44</v>
       </c>
@@ -7636,54 +7698,57 @@
       </c>
       <c r="Z21" s="28">
         <v>38</v>
       </c>
       <c r="AA21" s="28">
         <v>22</v>
       </c>
       <c r="AB21" s="28">
         <v>42</v>
       </c>
       <c r="AC21" s="28">
         <v>21</v>
       </c>
       <c r="AD21" s="28">
         <v>30</v>
       </c>
       <c r="AE21" s="28">
         <v>31</v>
       </c>
       <c r="AF21" s="28">
         <v>36</v>
       </c>
       <c r="AG21" s="28">
         <v>25</v>
       </c>
-    </row>
-    <row r="22" spans="1:43" s="2" customFormat="1" ht="11.25">
+      <c r="AH21" s="28">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="22" spans="1:43" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A22" s="2" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="B22" s="24"/>
       <c r="C22" s="24"/>
       <c r="D22" s="25"/>
       <c r="E22" s="25"/>
       <c r="F22" s="25"/>
       <c r="G22" s="25"/>
       <c r="H22" s="26"/>
       <c r="I22" s="25"/>
       <c r="J22" s="27"/>
       <c r="K22" s="26"/>
       <c r="L22" s="26"/>
       <c r="M22" s="26"/>
       <c r="N22" s="2">
         <v>14</v>
       </c>
       <c r="O22" s="28">
         <v>11</v>
       </c>
       <c r="P22" s="2">
         <v>12</v>
       </c>
       <c r="Q22" s="28">
         <v>11</v>
       </c>
@@ -7713,54 +7778,57 @@
       </c>
       <c r="Z22" s="28">
         <v>8</v>
       </c>
       <c r="AA22" s="28">
         <v>3</v>
       </c>
       <c r="AB22" s="28">
         <v>7</v>
       </c>
       <c r="AC22" s="28">
         <v>6</v>
       </c>
       <c r="AD22" s="28">
         <v>6</v>
       </c>
       <c r="AE22" s="28">
         <v>10</v>
       </c>
       <c r="AF22" s="28">
         <v>6</v>
       </c>
       <c r="AG22" s="28">
         <v>8</v>
       </c>
-    </row>
-    <row r="23" spans="1:43" s="2" customFormat="1" ht="11.25">
+      <c r="AH22" s="28">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="23" spans="1:43" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A23" s="2" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="B23" s="24"/>
       <c r="C23" s="24"/>
       <c r="D23" s="25"/>
       <c r="E23" s="25"/>
       <c r="F23" s="25"/>
       <c r="G23" s="25"/>
       <c r="H23" s="26"/>
       <c r="I23" s="25"/>
       <c r="J23" s="27"/>
       <c r="K23" s="26"/>
       <c r="L23" s="26"/>
       <c r="M23" s="26"/>
       <c r="N23" s="2">
         <v>32</v>
       </c>
       <c r="O23" s="28">
         <v>32</v>
       </c>
       <c r="P23" s="2">
         <v>27</v>
       </c>
       <c r="Q23" s="28">
         <v>33</v>
       </c>
@@ -7790,88 +7858,100 @@
       </c>
       <c r="Z23" s="28">
         <v>27</v>
       </c>
       <c r="AA23" s="28">
         <v>22</v>
       </c>
       <c r="AB23" s="28">
         <v>23</v>
       </c>
       <c r="AC23" s="28">
         <v>30</v>
       </c>
       <c r="AD23" s="28">
         <v>23</v>
       </c>
       <c r="AE23" s="28">
         <v>33</v>
       </c>
       <c r="AF23" s="28">
         <v>26</v>
       </c>
       <c r="AG23" s="28">
         <v>17</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="79" t="s">
+      <c r="AH23" s="28">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="24" spans="1:43" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="A24"/>
+      <c r="B24" s="71"/>
+      <c r="C24" s="71"/>
+      <c r="D24" s="71"/>
+      <c r="E24" s="71"/>
+      <c r="F24" s="71"/>
+      <c r="G24" s="71"/>
+      <c r="H24" s="71"/>
+      <c r="I24" s="71"/>
+      <c r="J24" s="71"/>
+      <c r="K24" s="71"/>
+      <c r="L24" s="71"/>
+      <c r="M24" s="71"/>
+      <c r="N24" s="71"/>
+      <c r="O24" s="71"/>
+      <c r="P24" s="71"/>
+      <c r="Q24" s="71"/>
+      <c r="R24" s="71"/>
+      <c r="S24" s="71"/>
+      <c r="T24" s="78" t="s">
         <v>61</v>
       </c>
-      <c r="B24" s="79"/>
-[...17 lines deleted...]
-      <c r="AG24" s="71"/>
+      <c r="U24" s="78"/>
+      <c r="V24" s="78"/>
+      <c r="W24" s="78"/>
+      <c r="X24" s="78"/>
+      <c r="Y24" s="78"/>
+      <c r="Z24" s="78"/>
+      <c r="AA24" s="78"/>
+      <c r="AB24" s="78"/>
+      <c r="AC24" s="78"/>
+      <c r="AD24" s="78"/>
+      <c r="AE24" s="78"/>
+      <c r="AF24" s="78"/>
+      <c r="AG24" s="78"/>
       <c r="AH24" s="71"/>
       <c r="AI24" s="71"/>
       <c r="AJ24" s="71"/>
-      <c r="AK24" s="79" t="s">
-[...2 lines deleted...]
-      <c r="AL24" s="79"/>
       <c r="AM24" s="71"/>
       <c r="AN24" s="71"/>
       <c r="AO24" s="71"/>
       <c r="AP24" s="71"/>
       <c r="AQ24" s="71"/>
     </row>
-    <row r="25" spans="1:43" s="2" customFormat="1" ht="11.25">
+    <row r="25" spans="1:43" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A25" s="21" t="s">
         <v>47</v>
       </c>
       <c r="B25" s="24"/>
       <c r="C25" s="24"/>
       <c r="D25" s="25"/>
       <c r="E25" s="25"/>
       <c r="F25" s="25"/>
       <c r="G25" s="25"/>
       <c r="H25" s="26"/>
       <c r="I25" s="25"/>
       <c r="J25" s="26"/>
       <c r="K25" s="26"/>
       <c r="L25" s="26"/>
       <c r="M25" s="26"/>
       <c r="N25" s="2">
         <v>495</v>
       </c>
       <c r="O25" s="28">
         <v>422</v>
       </c>
       <c r="P25" s="2">
         <v>467</v>
       </c>
       <c r="Q25" s="28">
@@ -7903,54 +7983,57 @@
       </c>
       <c r="Z25" s="28">
         <v>467</v>
       </c>
       <c r="AA25" s="28">
         <v>495</v>
       </c>
       <c r="AB25" s="28">
         <v>452</v>
       </c>
       <c r="AC25" s="28">
         <v>404</v>
       </c>
       <c r="AD25" s="28">
         <v>392</v>
       </c>
       <c r="AE25" s="28">
         <v>432</v>
       </c>
       <c r="AF25" s="28">
         <v>381</v>
       </c>
       <c r="AG25" s="28">
         <v>332</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>75</v>
+      <c r="AH25" s="28">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="26" spans="1:43" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="A26" s="2" t="s">
+        <v>82</v>
       </c>
       <c r="B26" s="24"/>
       <c r="C26" s="24"/>
       <c r="D26" s="25"/>
       <c r="E26" s="25"/>
       <c r="F26" s="25"/>
       <c r="G26" s="25"/>
       <c r="H26" s="26"/>
       <c r="I26" s="25"/>
       <c r="J26" s="26"/>
       <c r="K26" s="26"/>
       <c r="L26" s="26"/>
       <c r="M26" s="26"/>
       <c r="N26" s="2">
         <v>364</v>
       </c>
       <c r="O26" s="28">
         <v>335</v>
       </c>
       <c r="P26" s="2">
         <v>354</v>
       </c>
       <c r="Q26" s="28">
         <v>335</v>
       </c>
@@ -7980,54 +8063,57 @@
       </c>
       <c r="Z26" s="28">
         <v>353</v>
       </c>
       <c r="AA26" s="28">
         <v>405</v>
       </c>
       <c r="AB26" s="28">
         <v>357</v>
       </c>
       <c r="AC26" s="28">
         <v>303</v>
       </c>
       <c r="AD26" s="28">
         <v>304</v>
       </c>
       <c r="AE26" s="28">
         <v>325</v>
       </c>
       <c r="AF26" s="28">
         <v>288</v>
       </c>
       <c r="AG26" s="28">
         <v>273</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>76</v>
+      <c r="AH26" s="28">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="27" spans="1:43" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="A27" s="2" t="s">
+        <v>83</v>
       </c>
       <c r="B27" s="24"/>
       <c r="C27" s="24"/>
       <c r="D27" s="25"/>
       <c r="E27" s="25"/>
       <c r="F27" s="25"/>
       <c r="G27" s="25"/>
       <c r="H27" s="26"/>
       <c r="I27" s="25"/>
       <c r="J27" s="26"/>
       <c r="K27" s="26"/>
       <c r="L27" s="26"/>
       <c r="M27" s="26"/>
       <c r="N27" s="2">
         <v>46</v>
       </c>
       <c r="O27" s="28">
         <v>31</v>
       </c>
       <c r="P27" s="2">
         <v>30</v>
       </c>
       <c r="Q27" s="28">
         <v>38</v>
       </c>
@@ -8057,52 +8143,55 @@
       </c>
       <c r="Z27" s="28">
         <v>40</v>
       </c>
       <c r="AA27" s="28">
         <v>31</v>
       </c>
       <c r="AB27" s="28">
         <v>30</v>
       </c>
       <c r="AC27" s="28">
         <v>31</v>
       </c>
       <c r="AD27" s="28">
         <v>31</v>
       </c>
       <c r="AE27" s="28">
         <v>36</v>
       </c>
       <c r="AF27" s="28">
         <v>35</v>
       </c>
       <c r="AG27" s="28">
         <v>24</v>
       </c>
-    </row>
-    <row r="28" spans="1:43" s="2" customFormat="1" ht="11.25">
+      <c r="AH27" s="28">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="28" spans="1:43" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A28" s="2" t="s">
         <v>55</v>
       </c>
       <c r="B28" s="24"/>
       <c r="C28" s="24"/>
       <c r="D28" s="25"/>
       <c r="E28" s="25"/>
       <c r="F28" s="25"/>
       <c r="G28" s="25"/>
       <c r="H28" s="26"/>
       <c r="I28" s="25"/>
       <c r="J28" s="26"/>
       <c r="K28" s="26"/>
       <c r="L28" s="26"/>
       <c r="M28" s="26"/>
       <c r="N28" s="2">
         <v>27</v>
       </c>
       <c r="O28" s="28">
         <v>18</v>
       </c>
       <c r="P28" s="2">
         <v>34</v>
       </c>
       <c r="Q28" s="28">
@@ -8134,54 +8223,57 @@
       </c>
       <c r="Z28" s="28">
         <v>21</v>
       </c>
       <c r="AA28" s="28">
         <v>23</v>
       </c>
       <c r="AB28" s="28">
         <v>30</v>
       </c>
       <c r="AC28" s="28">
         <v>29</v>
       </c>
       <c r="AD28" s="28">
         <v>18</v>
       </c>
       <c r="AE28" s="28">
         <v>30</v>
       </c>
       <c r="AF28" s="28">
         <v>16</v>
       </c>
       <c r="AG28" s="28">
         <v>14</v>
       </c>
-    </row>
-    <row r="29" spans="1:43" s="2" customFormat="1" ht="11.25">
+      <c r="AH28" s="28">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="29" spans="1:43" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A29" s="2" t="s">
-        <v>56</v>
+        <v>84</v>
       </c>
       <c r="B29" s="24"/>
       <c r="C29" s="24"/>
       <c r="D29" s="25"/>
       <c r="E29" s="25"/>
       <c r="F29" s="25"/>
       <c r="G29" s="25"/>
       <c r="H29" s="26"/>
       <c r="I29" s="25"/>
       <c r="J29" s="26"/>
       <c r="K29" s="26"/>
       <c r="L29" s="26"/>
       <c r="M29" s="26"/>
       <c r="N29" s="2">
         <v>42</v>
       </c>
       <c r="O29" s="28">
         <v>24</v>
       </c>
       <c r="P29" s="2">
         <v>38</v>
       </c>
       <c r="Q29" s="28">
         <v>32</v>
       </c>
@@ -8211,54 +8303,57 @@
       </c>
       <c r="Z29" s="28">
         <v>37</v>
       </c>
       <c r="AA29" s="28">
         <v>26</v>
       </c>
       <c r="AB29" s="28">
         <v>26</v>
       </c>
       <c r="AC29" s="28">
         <v>27</v>
       </c>
       <c r="AD29" s="28">
         <v>28</v>
       </c>
       <c r="AE29" s="28">
         <v>25</v>
       </c>
       <c r="AF29" s="28">
         <v>25</v>
       </c>
       <c r="AG29" s="28">
         <v>15</v>
       </c>
-    </row>
-    <row r="30" spans="1:43" s="2" customFormat="1" ht="11.25">
+      <c r="AH29" s="28">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="30" spans="1:43" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A30" s="2" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="B30" s="24"/>
       <c r="C30" s="24"/>
       <c r="D30" s="25"/>
       <c r="E30" s="25"/>
       <c r="F30" s="25"/>
       <c r="G30" s="25"/>
       <c r="H30" s="26"/>
       <c r="I30" s="25"/>
       <c r="J30" s="26"/>
       <c r="K30" s="26"/>
       <c r="L30" s="26"/>
       <c r="M30" s="26"/>
       <c r="N30" s="2">
         <v>16</v>
       </c>
       <c r="O30" s="28">
         <v>14</v>
       </c>
       <c r="P30" s="2">
         <v>11</v>
       </c>
       <c r="Q30" s="28">
         <v>17</v>
       </c>
@@ -8288,89 +8383,101 @@
       </c>
       <c r="Z30" s="28">
         <v>16</v>
       </c>
       <c r="AA30" s="28">
         <v>10</v>
       </c>
       <c r="AB30" s="28">
         <v>9</v>
       </c>
       <c r="AC30" s="28">
         <v>14</v>
       </c>
       <c r="AD30" s="28">
         <v>11</v>
       </c>
       <c r="AE30" s="28">
         <v>16</v>
       </c>
       <c r="AF30" s="28">
         <v>17</v>
       </c>
       <c r="AG30" s="28">
         <v>6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A31" s="78" t="s">
+      <c r="AH30" s="28">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="31" spans="1:43" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="A31" s="72"/>
+      <c r="B31" s="72"/>
+      <c r="C31" s="72"/>
+      <c r="D31" s="72"/>
+      <c r="E31" s="72"/>
+      <c r="F31" s="72"/>
+      <c r="G31" s="72"/>
+      <c r="H31" s="72"/>
+      <c r="I31" s="72"/>
+      <c r="J31" s="72"/>
+      <c r="K31" s="72"/>
+      <c r="L31" s="72"/>
+      <c r="M31" s="72"/>
+      <c r="N31" s="72"/>
+      <c r="O31" s="72"/>
+      <c r="P31" s="72"/>
+      <c r="Q31" s="72"/>
+      <c r="R31" s="72"/>
+      <c r="S31" s="72"/>
+      <c r="T31" s="77" t="s">
         <v>60</v>
       </c>
-      <c r="B31" s="78"/>
-[...17 lines deleted...]
-      <c r="AG31" s="72"/>
+      <c r="U31" s="77"/>
+      <c r="V31" s="77"/>
+      <c r="W31" s="77"/>
+      <c r="X31" s="77"/>
+      <c r="Y31" s="77"/>
+      <c r="Z31" s="77"/>
+      <c r="AA31" s="77"/>
+      <c r="AB31" s="77"/>
+      <c r="AC31" s="77"/>
+      <c r="AD31" s="77"/>
+      <c r="AE31" s="77"/>
+      <c r="AF31" s="77"/>
+      <c r="AG31" s="77"/>
       <c r="AH31" s="72"/>
       <c r="AI31" s="72"/>
       <c r="AJ31" s="72"/>
-      <c r="AK31" s="78" t="s">
-[...2 lines deleted...]
-      <c r="AL31" s="78"/>
       <c r="AM31" s="72"/>
       <c r="AN31" s="72"/>
       <c r="AO31" s="72"/>
       <c r="AP31" s="72"/>
       <c r="AQ31" s="72"/>
     </row>
-    <row r="32" spans="1:43" s="2" customFormat="1" ht="11.25">
-      <c r="A32" s="35" t="s">
+    <row r="32" spans="1:43" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="A32" s="21" t="s">
         <v>47</v>
       </c>
       <c r="B32" s="24"/>
       <c r="C32" s="24"/>
       <c r="D32" s="25"/>
       <c r="E32" s="25"/>
       <c r="F32" s="25"/>
       <c r="G32" s="25"/>
       <c r="H32" s="26"/>
       <c r="I32" s="25"/>
       <c r="J32" s="29"/>
       <c r="K32" s="26"/>
       <c r="L32" s="26"/>
       <c r="M32" s="26"/>
       <c r="N32" s="2">
         <v>256</v>
       </c>
       <c r="O32" s="36">
         <v>224</v>
       </c>
       <c r="P32" s="2">
         <v>223</v>
       </c>
       <c r="Q32" s="36">
         <v>237</v>
@@ -8401,54 +8508,57 @@
       </c>
       <c r="Z32" s="36">
         <v>215</v>
       </c>
       <c r="AA32" s="36">
         <v>175</v>
       </c>
       <c r="AB32" s="36">
         <v>210</v>
       </c>
       <c r="AC32" s="36">
         <v>203</v>
       </c>
       <c r="AD32" s="36">
         <v>163</v>
       </c>
       <c r="AE32" s="36">
         <v>201</v>
       </c>
       <c r="AF32" s="28">
         <v>185</v>
       </c>
       <c r="AG32" s="28">
         <v>153</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>75</v>
+      <c r="AH32" s="36">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="33" spans="1:34" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="A33" s="2" t="s">
+        <v>82</v>
       </c>
       <c r="B33" s="24"/>
       <c r="C33" s="24"/>
       <c r="D33" s="25"/>
       <c r="E33" s="25"/>
       <c r="F33" s="25"/>
       <c r="G33" s="25"/>
       <c r="H33" s="26"/>
       <c r="I33" s="25"/>
       <c r="J33" s="29"/>
       <c r="K33" s="26"/>
       <c r="L33" s="26"/>
       <c r="M33" s="26"/>
       <c r="N33" s="2">
         <v>24</v>
       </c>
       <c r="O33" s="36">
         <v>22</v>
       </c>
       <c r="P33" s="2">
         <v>22</v>
       </c>
       <c r="Q33" s="36">
         <v>26</v>
       </c>
@@ -8478,54 +8588,57 @@
       </c>
       <c r="Z33" s="36">
         <v>23</v>
       </c>
       <c r="AA33" s="36">
         <v>15</v>
       </c>
       <c r="AB33" s="36">
         <v>13</v>
       </c>
       <c r="AC33" s="36">
         <v>27</v>
       </c>
       <c r="AD33" s="36">
         <v>9</v>
       </c>
       <c r="AE33" s="36">
         <v>25</v>
       </c>
       <c r="AF33" s="28">
         <v>17</v>
       </c>
       <c r="AG33" s="28">
         <v>13</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>76</v>
+      <c r="AH33" s="36">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="34" spans="1:34" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="A34" s="2" t="s">
+        <v>83</v>
       </c>
       <c r="B34" s="24"/>
       <c r="C34" s="24"/>
       <c r="D34" s="25"/>
       <c r="E34" s="25"/>
       <c r="F34" s="25"/>
       <c r="G34" s="25"/>
       <c r="H34" s="26"/>
       <c r="I34" s="25"/>
       <c r="J34" s="29"/>
       <c r="K34" s="26"/>
       <c r="L34" s="26"/>
       <c r="M34" s="26"/>
       <c r="N34" s="2">
         <v>5</v>
       </c>
       <c r="O34" s="36">
         <v>1</v>
       </c>
       <c r="P34" s="2">
         <v>1</v>
       </c>
       <c r="Q34" s="36" t="s">
         <v>72</v>
       </c>
@@ -8550,54 +8663,59 @@
       <c r="X34" s="36">
         <v>2</v>
       </c>
       <c r="Y34" s="36">
         <v>2</v>
       </c>
       <c r="Z34" s="36">
         <v>1</v>
       </c>
       <c r="AA34" s="36"/>
       <c r="AB34" s="36">
         <v>1</v>
       </c>
       <c r="AC34" s="36">
         <v>1</v>
       </c>
       <c r="AD34" s="36">
         <v>4</v>
       </c>
       <c r="AE34" s="36">
         <v>1</v>
       </c>
       <c r="AF34" s="28">
         <v>1</v>
       </c>
-      <c r="AG34" s="28"/>
-[...2 lines deleted...]
-      <c r="A35" s="37" t="s">
+      <c r="AG34" s="28" t="s">
+        <v>72</v>
+      </c>
+      <c r="AH34" s="36">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="35" spans="1:34" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="A35" s="2" t="s">
         <v>77</v>
       </c>
       <c r="B35" s="24"/>
       <c r="C35" s="24"/>
       <c r="D35" s="25"/>
       <c r="E35" s="25"/>
       <c r="F35" s="25"/>
       <c r="G35" s="25"/>
       <c r="H35" s="26"/>
       <c r="I35" s="25"/>
       <c r="J35" s="29"/>
       <c r="K35" s="26"/>
       <c r="L35" s="26"/>
       <c r="M35" s="26"/>
       <c r="N35" s="2">
         <v>45</v>
       </c>
       <c r="O35" s="36">
         <v>38</v>
       </c>
       <c r="P35" s="2">
         <v>38</v>
       </c>
       <c r="Q35" s="36">
         <v>35</v>
@@ -8628,53 +8746,56 @@
       </c>
       <c r="Z35" s="36">
         <v>36</v>
       </c>
       <c r="AA35" s="36">
         <v>44</v>
       </c>
       <c r="AB35" s="36">
         <v>36</v>
       </c>
       <c r="AC35" s="36">
         <v>39</v>
       </c>
       <c r="AD35" s="36">
         <v>32</v>
       </c>
       <c r="AE35" s="36">
         <v>37</v>
       </c>
       <c r="AF35" s="28">
         <v>29</v>
       </c>
       <c r="AG35" s="28">
         <v>36</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A36" s="37" t="s">
+      <c r="AH35" s="36">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="36" spans="1:34" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="A36" s="2" t="s">
         <v>55</v>
       </c>
       <c r="B36" s="24"/>
       <c r="C36" s="24"/>
       <c r="D36" s="25"/>
       <c r="E36" s="25"/>
       <c r="F36" s="25"/>
       <c r="G36" s="25"/>
       <c r="H36" s="26"/>
       <c r="I36" s="25"/>
       <c r="J36" s="29"/>
       <c r="K36" s="26"/>
       <c r="L36" s="26"/>
       <c r="M36" s="26"/>
       <c r="N36" s="2">
         <v>34</v>
       </c>
       <c r="O36" s="36">
         <v>17</v>
       </c>
       <c r="P36" s="2">
         <v>26</v>
       </c>
       <c r="Q36" s="36">
         <v>25</v>
@@ -8705,54 +8826,57 @@
       </c>
       <c r="Z36" s="36">
         <v>20</v>
       </c>
       <c r="AA36" s="36">
         <v>11</v>
       </c>
       <c r="AB36" s="36">
         <v>23</v>
       </c>
       <c r="AC36" s="36">
         <v>20</v>
       </c>
       <c r="AD36" s="36">
         <v>8</v>
       </c>
       <c r="AE36" s="36">
         <v>16</v>
       </c>
       <c r="AF36" s="28">
         <v>15</v>
       </c>
       <c r="AG36" s="28">
         <v>15</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>56</v>
+      <c r="AH36" s="36">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="37" spans="1:34" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="A37" s="2" t="s">
+        <v>84</v>
       </c>
       <c r="B37" s="24"/>
       <c r="C37" s="24"/>
       <c r="D37" s="25"/>
       <c r="E37" s="25"/>
       <c r="F37" s="25"/>
       <c r="G37" s="25"/>
       <c r="H37" s="26"/>
       <c r="I37" s="25"/>
       <c r="J37" s="29"/>
       <c r="K37" s="26"/>
       <c r="L37" s="26"/>
       <c r="M37" s="26"/>
       <c r="N37" s="2">
         <v>11</v>
       </c>
       <c r="O37" s="36">
         <v>10</v>
       </c>
       <c r="P37" s="2">
         <v>14</v>
       </c>
       <c r="Q37" s="36">
         <v>9</v>
       </c>
@@ -8782,53 +8906,56 @@
       </c>
       <c r="Z37" s="36">
         <v>17</v>
       </c>
       <c r="AA37" s="36">
         <v>12</v>
       </c>
       <c r="AB37" s="36">
         <v>11</v>
       </c>
       <c r="AC37" s="36">
         <v>16</v>
       </c>
       <c r="AD37" s="36">
         <v>9</v>
       </c>
       <c r="AE37" s="36">
         <v>14</v>
       </c>
       <c r="AF37" s="28">
         <v>17</v>
       </c>
       <c r="AG37" s="28">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="37" t="s">
+      <c r="AH37" s="36">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="38" spans="1:34" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="A38" s="2" t="s">
         <v>78</v>
       </c>
       <c r="B38" s="24"/>
       <c r="C38" s="24"/>
       <c r="D38" s="25"/>
       <c r="E38" s="25"/>
       <c r="F38" s="25"/>
       <c r="G38" s="25"/>
       <c r="H38" s="26"/>
       <c r="I38" s="25"/>
       <c r="J38" s="29"/>
       <c r="K38" s="26"/>
       <c r="L38" s="26"/>
       <c r="M38" s="26"/>
       <c r="N38" s="2">
         <v>21</v>
       </c>
       <c r="O38" s="36">
         <v>18</v>
       </c>
       <c r="P38" s="2">
         <v>15</v>
       </c>
       <c r="Q38" s="36">
         <v>18</v>
@@ -8859,53 +8986,56 @@
       </c>
       <c r="Z38" s="36">
         <v>11</v>
       </c>
       <c r="AA38" s="36">
         <v>12</v>
       </c>
       <c r="AB38" s="36">
         <v>15</v>
       </c>
       <c r="AC38" s="36">
         <v>12</v>
       </c>
       <c r="AD38" s="36">
         <v>12</v>
       </c>
       <c r="AE38" s="36">
         <v>11</v>
       </c>
       <c r="AF38" s="28">
         <v>6</v>
       </c>
       <c r="AG38" s="28">
         <v>6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A39" s="37" t="s">
+      <c r="AH38" s="36">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="39" spans="1:34" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="A39" s="2" t="s">
         <v>58</v>
       </c>
       <c r="B39" s="24"/>
       <c r="C39" s="24"/>
       <c r="D39" s="24"/>
       <c r="E39" s="24"/>
       <c r="F39" s="24"/>
       <c r="G39" s="24"/>
       <c r="H39" s="24"/>
       <c r="I39" s="24"/>
       <c r="J39" s="24"/>
       <c r="K39" s="24"/>
       <c r="L39" s="24"/>
       <c r="M39" s="24"/>
       <c r="N39" s="2">
         <v>4</v>
       </c>
       <c r="O39" s="36">
         <v>3</v>
       </c>
       <c r="P39" s="2">
         <v>11</v>
       </c>
       <c r="Q39" s="36">
         <v>6</v>
@@ -8936,54 +9066,57 @@
       </c>
       <c r="Z39" s="36">
         <v>9</v>
       </c>
       <c r="AA39" s="36">
         <v>13</v>
       </c>
       <c r="AB39" s="36">
         <v>6</v>
       </c>
       <c r="AC39" s="36">
         <v>13</v>
       </c>
       <c r="AD39" s="36">
         <v>3</v>
       </c>
       <c r="AE39" s="36">
         <v>7</v>
       </c>
       <c r="AF39" s="28">
         <v>14</v>
       </c>
       <c r="AG39" s="28">
         <v>5</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>79</v>
+      <c r="AH39" s="36">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="40" spans="1:34" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="A40" s="2" t="s">
+        <v>85</v>
       </c>
       <c r="B40" s="24"/>
       <c r="C40" s="24"/>
       <c r="D40" s="24"/>
       <c r="E40" s="24"/>
       <c r="F40" s="24"/>
       <c r="G40" s="24"/>
       <c r="H40" s="24"/>
       <c r="I40" s="24"/>
       <c r="J40" s="24"/>
       <c r="K40" s="24"/>
       <c r="L40" s="24"/>
       <c r="M40" s="24"/>
       <c r="N40" s="2">
         <v>5</v>
       </c>
       <c r="O40" s="36">
         <v>8</v>
       </c>
       <c r="P40" s="2">
         <v>5</v>
       </c>
       <c r="Q40" s="36">
         <v>5</v>
       </c>
@@ -9013,54 +9146,57 @@
       </c>
       <c r="Z40" s="36">
         <v>2</v>
       </c>
       <c r="AA40" s="36">
         <v>3</v>
       </c>
       <c r="AB40" s="36">
         <v>6</v>
       </c>
       <c r="AC40" s="36">
         <v>7</v>
       </c>
       <c r="AD40" s="36">
         <v>8</v>
       </c>
       <c r="AE40" s="36">
         <v>5</v>
       </c>
       <c r="AF40" s="28">
         <v>9</v>
       </c>
       <c r="AG40" s="28">
         <v>4</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>80</v>
+      <c r="AH40" s="36">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="41" spans="1:34" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="A41" s="2" t="s">
+        <v>62</v>
       </c>
       <c r="B41" s="24"/>
       <c r="C41" s="24"/>
       <c r="D41" s="25"/>
       <c r="E41" s="25"/>
       <c r="F41" s="25"/>
       <c r="G41" s="25"/>
       <c r="H41" s="26"/>
       <c r="I41" s="25"/>
       <c r="J41" s="29"/>
       <c r="K41" s="26"/>
       <c r="L41" s="26"/>
       <c r="M41" s="26"/>
       <c r="N41" s="2">
         <v>11</v>
       </c>
       <c r="O41" s="36">
         <v>10</v>
       </c>
       <c r="P41" s="2">
         <v>12</v>
       </c>
       <c r="Q41" s="36">
         <v>13</v>
       </c>
@@ -9090,54 +9226,57 @@
       </c>
       <c r="Z41" s="36">
         <v>9</v>
       </c>
       <c r="AA41" s="36">
         <v>9</v>
       </c>
       <c r="AB41" s="36">
         <v>5</v>
       </c>
       <c r="AC41" s="36">
         <v>7</v>
       </c>
       <c r="AD41" s="36">
         <v>11</v>
       </c>
       <c r="AE41" s="36">
         <v>9</v>
       </c>
       <c r="AF41" s="28">
         <v>10</v>
       </c>
       <c r="AG41" s="28">
         <v>7</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>81</v>
+      <c r="AH41" s="36">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="42" spans="1:34" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="A42" s="2" t="s">
+        <v>79</v>
       </c>
       <c r="B42" s="24"/>
       <c r="C42" s="24"/>
       <c r="D42" s="25"/>
       <c r="E42" s="25"/>
       <c r="F42" s="25"/>
       <c r="G42" s="25"/>
       <c r="H42" s="26"/>
       <c r="I42" s="25"/>
       <c r="J42" s="29"/>
       <c r="K42" s="26"/>
       <c r="L42" s="26"/>
       <c r="M42" s="26"/>
       <c r="N42" s="2">
         <v>26</v>
       </c>
       <c r="O42" s="36">
         <v>36</v>
       </c>
       <c r="P42" s="2">
         <v>18</v>
       </c>
       <c r="Q42" s="36">
         <v>29</v>
       </c>
@@ -9167,54 +9306,57 @@
       </c>
       <c r="Z42" s="36">
         <v>30</v>
       </c>
       <c r="AA42" s="36">
         <v>19</v>
       </c>
       <c r="AB42" s="36">
         <v>31</v>
       </c>
       <c r="AC42" s="36">
         <v>18</v>
       </c>
       <c r="AD42" s="36">
         <v>19</v>
       </c>
       <c r="AE42" s="36">
         <v>18</v>
       </c>
       <c r="AF42" s="28">
         <v>16</v>
       </c>
       <c r="AG42" s="28">
         <v>15</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>82</v>
+      <c r="AH42" s="36">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="43" spans="1:34" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="A43" s="2" t="s">
+        <v>80</v>
       </c>
       <c r="B43" s="24"/>
       <c r="C43" s="24"/>
       <c r="D43" s="25"/>
       <c r="E43" s="25"/>
       <c r="F43" s="25"/>
       <c r="G43" s="25"/>
       <c r="H43" s="26"/>
       <c r="I43" s="25"/>
       <c r="J43" s="29"/>
       <c r="K43" s="26"/>
       <c r="L43" s="26"/>
       <c r="M43" s="26"/>
       <c r="N43" s="2">
         <v>40</v>
       </c>
       <c r="O43" s="36">
         <v>32</v>
       </c>
       <c r="P43" s="2">
         <v>33</v>
       </c>
       <c r="Q43" s="36">
         <v>44</v>
       </c>
@@ -9244,54 +9386,57 @@
       </c>
       <c r="Z43" s="36">
         <v>38</v>
       </c>
       <c r="AA43" s="36">
         <v>22</v>
       </c>
       <c r="AB43" s="36">
         <v>42</v>
       </c>
       <c r="AC43" s="36">
         <v>21</v>
       </c>
       <c r="AD43" s="36">
         <v>30</v>
       </c>
       <c r="AE43" s="36">
         <v>31</v>
       </c>
       <c r="AF43" s="28">
         <v>36</v>
       </c>
       <c r="AG43" s="28">
         <v>25</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>83</v>
+      <c r="AH43" s="36">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="44" spans="1:34" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="A44" s="2" t="s">
+        <v>86</v>
       </c>
       <c r="B44" s="24"/>
       <c r="C44" s="24"/>
       <c r="D44" s="25"/>
       <c r="E44" s="25"/>
       <c r="F44" s="25"/>
       <c r="G44" s="25"/>
       <c r="H44" s="26"/>
       <c r="I44" s="25"/>
       <c r="J44" s="29"/>
       <c r="K44" s="26"/>
       <c r="L44" s="26"/>
       <c r="M44" s="26"/>
       <c r="N44" s="2">
         <v>14</v>
       </c>
       <c r="O44" s="36">
         <v>11</v>
       </c>
       <c r="P44" s="2">
         <v>12</v>
       </c>
       <c r="Q44" s="36">
         <v>11</v>
       </c>
@@ -9321,54 +9466,57 @@
       </c>
       <c r="Z44" s="36">
         <v>8</v>
       </c>
       <c r="AA44" s="36">
         <v>3</v>
       </c>
       <c r="AB44" s="36">
         <v>7</v>
       </c>
       <c r="AC44" s="36">
         <v>6</v>
       </c>
       <c r="AD44" s="36">
         <v>6</v>
       </c>
       <c r="AE44" s="36">
         <v>10</v>
       </c>
       <c r="AF44" s="28">
         <v>6</v>
       </c>
       <c r="AG44" s="28">
         <v>8</v>
       </c>
-    </row>
-    <row r="45" spans="1:33" s="2" customFormat="1" ht="11.25">
+      <c r="AH44" s="36">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="45" spans="1:34" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A45" s="30" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="B45" s="31"/>
       <c r="C45" s="31"/>
       <c r="D45" s="31"/>
       <c r="E45" s="31"/>
       <c r="F45" s="31"/>
       <c r="G45" s="31"/>
       <c r="H45" s="32"/>
       <c r="I45" s="31"/>
       <c r="J45" s="32"/>
       <c r="K45" s="32"/>
       <c r="L45" s="32"/>
       <c r="M45" s="32"/>
       <c r="N45" s="30">
         <v>16</v>
       </c>
       <c r="O45" s="34">
         <v>18</v>
       </c>
       <c r="P45" s="30">
         <v>16</v>
       </c>
       <c r="Q45" s="34">
         <v>16</v>
       </c>
@@ -9398,230 +9546,228 @@
       </c>
       <c r="Z45" s="34">
         <v>11</v>
       </c>
       <c r="AA45" s="34">
         <v>12</v>
       </c>
       <c r="AB45" s="34">
         <v>14</v>
       </c>
       <c r="AC45" s="34">
         <v>16</v>
       </c>
       <c r="AD45" s="34">
         <v>12</v>
       </c>
       <c r="AE45" s="34">
         <v>17</v>
       </c>
       <c r="AF45" s="34">
         <v>9</v>
       </c>
       <c r="AG45" s="34">
         <v>11</v>
       </c>
-    </row>
-[...5 lines deleted...]
-    <row r="47" spans="1:33">
+      <c r="AH45" s="34">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="46" spans="1:34" s="2" customFormat="1" ht="15">
+      <c r="A46"/>
+    </row>
+    <row r="47" spans="1:34">
       <c r="AD47" s="2"/>
     </row>
   </sheetData>
-  <mergeCells count="12">
-[...3 lines deleted...]
-    <mergeCell ref="AF7:AQ7"/>
+  <mergeCells count="9">
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:M7"/>
-    <mergeCell ref="A24:S24"/>
     <mergeCell ref="T7:AE7"/>
     <mergeCell ref="N7:S7"/>
-    <mergeCell ref="A9:S9"/>
-[...1 lines deleted...]
-    <mergeCell ref="AK24:AL24"/>
+    <mergeCell ref="T31:AG31"/>
+    <mergeCell ref="T5:AQ5"/>
+    <mergeCell ref="T9:AG9"/>
+    <mergeCell ref="T24:AG24"/>
+    <mergeCell ref="AF7:AQ7"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A5:AQ42"/>
   <sheetViews>
     <sheetView topLeftCell="A7" workbookViewId="0">
       <selection activeCell="N43" sqref="N43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="27.5703125" style="7" customWidth="1"/>
     <col min="2" max="3" width="0" style="7" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="8.42578125" style="7" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="0" style="7" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="8.28515625" style="7" hidden="1" customWidth="1"/>
     <col min="7" max="13" width="0" style="7" hidden="1" customWidth="1"/>
     <col min="14" max="15" width="9.140625" style="7"/>
     <col min="16" max="16" width="8.85546875" style="7" customWidth="1"/>
     <col min="17" max="17" width="9.140625" style="7"/>
     <col min="18" max="18" width="8.42578125" style="7" customWidth="1"/>
     <col min="19" max="19" width="8" style="7" customWidth="1"/>
     <col min="20" max="25" width="9.140625" style="7"/>
     <col min="26" max="27" width="9.140625" style="13"/>
     <col min="28" max="28" width="8.42578125" style="7" customWidth="1"/>
     <col min="29" max="16384" width="9.140625" style="7"/>
   </cols>
   <sheetData>
     <row r="5" spans="1:43" ht="12.75">
-      <c r="A5" s="77" t="s">
+      <c r="A5" s="76" t="s">
         <v>67</v>
       </c>
-      <c r="B5" s="77"/>
-[...40 lines deleted...]
-      <c r="AQ5" s="77"/>
+      <c r="B5" s="76"/>
+      <c r="C5" s="76"/>
+      <c r="D5" s="76"/>
+      <c r="E5" s="76"/>
+      <c r="F5" s="76"/>
+      <c r="G5" s="76"/>
+      <c r="H5" s="76"/>
+      <c r="I5" s="76"/>
+      <c r="J5" s="76"/>
+      <c r="K5" s="76"/>
+      <c r="L5" s="76"/>
+      <c r="M5" s="76"/>
+      <c r="N5" s="76"/>
+      <c r="O5" s="76"/>
+      <c r="P5" s="76"/>
+      <c r="Q5" s="76"/>
+      <c r="R5" s="76"/>
+      <c r="S5" s="76"/>
+      <c r="T5" s="76"/>
+      <c r="U5" s="76"/>
+      <c r="V5" s="76"/>
+      <c r="W5" s="76"/>
+      <c r="X5" s="76"/>
+      <c r="Y5" s="76"/>
+      <c r="Z5" s="76"/>
+      <c r="AA5" s="76"/>
+      <c r="AB5" s="76"/>
+      <c r="AC5" s="76"/>
+      <c r="AD5" s="76"/>
+      <c r="AE5" s="76"/>
+      <c r="AF5" s="76"/>
+      <c r="AG5" s="76"/>
+      <c r="AH5" s="76"/>
+      <c r="AI5" s="76"/>
+      <c r="AJ5" s="76"/>
+      <c r="AK5" s="76"/>
+      <c r="AL5" s="76"/>
+      <c r="AM5" s="76"/>
+      <c r="AN5" s="76"/>
+      <c r="AO5" s="76"/>
+      <c r="AP5" s="76"/>
+      <c r="AQ5" s="76"/>
     </row>
     <row r="6" spans="1:43">
       <c r="N6" s="14"/>
       <c r="O6" s="15"/>
       <c r="P6" s="14"/>
       <c r="Q6" s="15"/>
       <c r="R6" s="15"/>
       <c r="S6" s="15"/>
       <c r="T6" s="15"/>
       <c r="U6" s="15"/>
       <c r="V6" s="15"/>
       <c r="W6" s="14"/>
       <c r="X6" s="14"/>
       <c r="Y6" s="15"/>
       <c r="Z6" s="7"/>
       <c r="AA6" s="7"/>
       <c r="AQ6" s="60" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="7" spans="1:43" s="2" customFormat="1" ht="11.25">
-      <c r="A7" s="88"/>
-      <c r="B7" s="82">
+      <c r="A7" s="87"/>
+      <c r="B7" s="81">
         <v>2021</v>
       </c>
-      <c r="C7" s="83"/>
-[...10 lines deleted...]
-      <c r="N7" s="84">
+      <c r="C7" s="82"/>
+      <c r="D7" s="82"/>
+      <c r="E7" s="82"/>
+      <c r="F7" s="82"/>
+      <c r="G7" s="82"/>
+      <c r="H7" s="82"/>
+      <c r="I7" s="82"/>
+      <c r="J7" s="82"/>
+      <c r="K7" s="82"/>
+      <c r="L7" s="82"/>
+      <c r="M7" s="82"/>
+      <c r="N7" s="85">
         <v>2022</v>
       </c>
-      <c r="O7" s="85"/>
-[...10 lines deleted...]
-      <c r="Z7" s="86">
+      <c r="O7" s="86"/>
+      <c r="P7" s="86"/>
+      <c r="Q7" s="86"/>
+      <c r="R7" s="86"/>
+      <c r="S7" s="86"/>
+      <c r="T7" s="86"/>
+      <c r="U7" s="86"/>
+      <c r="V7" s="86"/>
+      <c r="W7" s="86"/>
+      <c r="X7" s="86"/>
+      <c r="Y7" s="86"/>
+      <c r="Z7" s="83">
         <v>2023</v>
       </c>
-      <c r="AA7" s="86"/>
-[...10 lines deleted...]
-      <c r="AL7" s="82">
+      <c r="AA7" s="83"/>
+      <c r="AB7" s="83"/>
+      <c r="AC7" s="83"/>
+      <c r="AD7" s="83"/>
+      <c r="AE7" s="83"/>
+      <c r="AF7" s="83"/>
+      <c r="AG7" s="83"/>
+      <c r="AH7" s="83"/>
+      <c r="AI7" s="83"/>
+      <c r="AJ7" s="83"/>
+      <c r="AK7" s="81"/>
+      <c r="AL7" s="81">
         <v>2024</v>
       </c>
-      <c r="AM7" s="83"/>
-[...3 lines deleted...]
-      <c r="AQ7" s="83"/>
+      <c r="AM7" s="82"/>
+      <c r="AN7" s="82"/>
+      <c r="AO7" s="82"/>
+      <c r="AP7" s="82"/>
+      <c r="AQ7" s="82"/>
     </row>
     <row r="8" spans="1:43" s="2" customFormat="1" ht="24.75" customHeight="1">
-      <c r="A8" s="89"/>
+      <c r="A8" s="88"/>
       <c r="B8" s="38" t="s">
         <v>5</v>
       </c>
       <c r="C8" s="38" t="s">
         <v>14</v>
       </c>
       <c r="D8" s="20" t="s">
         <v>15</v>
       </c>
       <c r="E8" s="20" t="s">
         <v>16</v>
       </c>
       <c r="F8" s="20" t="s">
         <v>9</v>
       </c>
       <c r="G8" s="20" t="s">
         <v>10</v>
       </c>
       <c r="H8" s="20" t="s">
         <v>11</v>
       </c>
       <c r="I8" s="19" t="s">
         <v>12</v>
       </c>
       <c r="J8" s="19" t="s">
@@ -9706,95 +9852,95 @@
         <v>45</v>
       </c>
       <c r="AK8" s="6" t="s">
         <v>46</v>
       </c>
       <c r="AL8" s="55" t="s">
         <v>24</v>
       </c>
       <c r="AM8" s="55" t="s">
         <v>25</v>
       </c>
       <c r="AN8" s="57" t="s">
         <v>26</v>
       </c>
       <c r="AO8" s="55" t="s">
         <v>27</v>
       </c>
       <c r="AP8" s="55" t="s">
         <v>28</v>
       </c>
       <c r="AQ8" s="55" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:43" s="2" customFormat="1" ht="11.25">
-      <c r="A9" s="87" t="s">
+      <c r="A9" s="84" t="s">
         <v>63</v>
       </c>
-      <c r="B9" s="87"/>
-[...40 lines deleted...]
-      <c r="AQ9" s="87"/>
+      <c r="B9" s="84"/>
+      <c r="C9" s="84"/>
+      <c r="D9" s="84"/>
+      <c r="E9" s="84"/>
+      <c r="F9" s="84"/>
+      <c r="G9" s="84"/>
+      <c r="H9" s="84"/>
+      <c r="I9" s="84"/>
+      <c r="J9" s="84"/>
+      <c r="K9" s="84"/>
+      <c r="L9" s="84"/>
+      <c r="M9" s="84"/>
+      <c r="N9" s="84"/>
+      <c r="O9" s="84"/>
+      <c r="P9" s="84"/>
+      <c r="Q9" s="84"/>
+      <c r="R9" s="84"/>
+      <c r="S9" s="84"/>
+      <c r="T9" s="84"/>
+      <c r="U9" s="84"/>
+      <c r="V9" s="84"/>
+      <c r="W9" s="84"/>
+      <c r="X9" s="84"/>
+      <c r="Y9" s="84"/>
+      <c r="Z9" s="84"/>
+      <c r="AA9" s="84"/>
+      <c r="AB9" s="84"/>
+      <c r="AC9" s="84"/>
+      <c r="AD9" s="84"/>
+      <c r="AE9" s="84"/>
+      <c r="AF9" s="84"/>
+      <c r="AG9" s="84"/>
+      <c r="AH9" s="84"/>
+      <c r="AI9" s="84"/>
+      <c r="AJ9" s="84"/>
+      <c r="AK9" s="84"/>
+      <c r="AL9" s="84"/>
+      <c r="AM9" s="84"/>
+      <c r="AN9" s="84"/>
+      <c r="AO9" s="84"/>
+      <c r="AP9" s="84"/>
+      <c r="AQ9" s="84"/>
     </row>
     <row r="10" spans="1:43" s="2" customFormat="1" ht="11.25">
       <c r="A10" s="21" t="s">
         <v>47</v>
       </c>
       <c r="B10" s="40"/>
       <c r="C10" s="40"/>
       <c r="D10" s="41"/>
       <c r="E10" s="42"/>
       <c r="F10" s="42"/>
       <c r="G10" s="42"/>
       <c r="H10" s="43"/>
       <c r="I10" s="42"/>
       <c r="J10" s="43"/>
       <c r="K10" s="43"/>
       <c r="L10" s="43"/>
       <c r="M10" s="44"/>
       <c r="N10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="O10" s="45">
         <v>12.21</v>
       </c>
       <c r="P10" s="45">
         <v>12.39</v>
@@ -10717,51 +10863,51 @@
       </c>
       <c r="AK18" s="16">
         <v>0.93</v>
       </c>
       <c r="AL18" s="16">
         <v>12.08</v>
       </c>
       <c r="AM18" s="16">
         <v>5.17</v>
       </c>
       <c r="AN18" s="16">
         <v>2.06</v>
       </c>
       <c r="AO18" s="16">
         <v>3.88</v>
       </c>
       <c r="AP18" s="16">
         <v>2.68</v>
       </c>
       <c r="AQ18" s="16">
         <v>2.42</v>
       </c>
     </row>
     <row r="19" spans="1:43" s="2" customFormat="1" ht="11.25">
       <c r="A19" s="2" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="B19" s="40"/>
       <c r="C19" s="40"/>
       <c r="D19" s="41"/>
       <c r="E19" s="42"/>
       <c r="F19" s="42"/>
       <c r="G19" s="42"/>
       <c r="H19" s="43"/>
       <c r="I19" s="42"/>
       <c r="J19" s="43"/>
       <c r="K19" s="43"/>
       <c r="L19" s="43"/>
       <c r="M19" s="44"/>
       <c r="N19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="O19" s="45">
         <v>18.309999999999999</v>
       </c>
       <c r="P19" s="45">
         <v>18.579999999999998</v>
       </c>
       <c r="Q19" s="45">
         <v>15.84</v>
       </c>
@@ -10824,51 +10970,51 @@
       </c>
       <c r="AK19" s="16">
         <v>1.21</v>
       </c>
       <c r="AL19" s="16">
         <v>19.71</v>
       </c>
       <c r="AM19" s="16">
         <v>6.9</v>
       </c>
       <c r="AN19" s="16">
         <v>6.04</v>
       </c>
       <c r="AO19" s="16">
         <v>3.24</v>
       </c>
       <c r="AP19" s="16">
         <v>3.6</v>
       </c>
       <c r="AQ19" s="16">
         <v>1.93</v>
       </c>
     </row>
     <row r="20" spans="1:43" s="2" customFormat="1" ht="11.25">
       <c r="A20" s="37" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="B20" s="40"/>
       <c r="C20" s="40"/>
       <c r="D20" s="41"/>
       <c r="E20" s="42"/>
       <c r="F20" s="42"/>
       <c r="G20" s="42"/>
       <c r="H20" s="43"/>
       <c r="I20" s="42"/>
       <c r="J20" s="43"/>
       <c r="K20" s="43"/>
       <c r="L20" s="43"/>
       <c r="M20" s="44"/>
       <c r="N20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="O20" s="45">
         <v>12.92</v>
       </c>
       <c r="P20" s="45">
         <v>14.18</v>
       </c>
       <c r="Q20" s="45">
         <v>13.67</v>
       </c>
@@ -10931,51 +11077,51 @@
       </c>
       <c r="AK20" s="16">
         <v>1.1200000000000001</v>
       </c>
       <c r="AL20" s="16">
         <v>14.51</v>
       </c>
       <c r="AM20" s="16">
         <v>7.48</v>
       </c>
       <c r="AN20" s="16">
         <v>4.21</v>
       </c>
       <c r="AO20" s="16">
         <v>3.79</v>
       </c>
       <c r="AP20" s="16">
         <v>2.8</v>
       </c>
       <c r="AQ20" s="16">
         <v>2.46</v>
       </c>
     </row>
     <row r="21" spans="1:43" s="2" customFormat="1" ht="11.25">
       <c r="A21" s="37" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="B21" s="40"/>
       <c r="C21" s="40"/>
       <c r="D21" s="41"/>
       <c r="E21" s="42"/>
       <c r="F21" s="42"/>
       <c r="G21" s="42"/>
       <c r="H21" s="43"/>
       <c r="I21" s="42"/>
       <c r="J21" s="43"/>
       <c r="K21" s="43"/>
       <c r="L21" s="43"/>
       <c r="M21" s="44"/>
       <c r="N21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="O21" s="45">
         <v>10.4</v>
       </c>
       <c r="P21" s="45">
         <v>9.7799999999999994</v>
       </c>
       <c r="Q21" s="45">
         <v>9.07</v>
       </c>
@@ -11037,95 +11183,95 @@
         <v>0.86</v>
       </c>
       <c r="AK21" s="16">
         <v>0.91</v>
       </c>
       <c r="AL21" s="16">
         <v>9.2100000000000009</v>
       </c>
       <c r="AM21" s="16">
         <v>2.82</v>
       </c>
       <c r="AN21" s="16">
         <v>2.4500000000000002</v>
       </c>
       <c r="AO21" s="16">
         <v>2.0499999999999998</v>
       </c>
       <c r="AP21" s="16">
         <v>1.05</v>
       </c>
       <c r="AQ21" s="16">
         <v>0.93</v>
       </c>
     </row>
     <row r="22" spans="1:43" s="2" customFormat="1" ht="11.25">
-      <c r="A22" s="79" t="s">
+      <c r="A22" s="78" t="s">
         <v>61</v>
       </c>
-      <c r="B22" s="79"/>
-[...40 lines deleted...]
-      <c r="AQ22" s="79"/>
+      <c r="B22" s="78"/>
+      <c r="C22" s="78"/>
+      <c r="D22" s="78"/>
+      <c r="E22" s="78"/>
+      <c r="F22" s="78"/>
+      <c r="G22" s="78"/>
+      <c r="H22" s="78"/>
+      <c r="I22" s="78"/>
+      <c r="J22" s="78"/>
+      <c r="K22" s="78"/>
+      <c r="L22" s="78"/>
+      <c r="M22" s="78"/>
+      <c r="N22" s="78"/>
+      <c r="O22" s="78"/>
+      <c r="P22" s="78"/>
+      <c r="Q22" s="78"/>
+      <c r="R22" s="78"/>
+      <c r="S22" s="78"/>
+      <c r="T22" s="78"/>
+      <c r="U22" s="78"/>
+      <c r="V22" s="78"/>
+      <c r="W22" s="78"/>
+      <c r="X22" s="78"/>
+      <c r="Y22" s="78"/>
+      <c r="Z22" s="78"/>
+      <c r="AA22" s="78"/>
+      <c r="AB22" s="78"/>
+      <c r="AC22" s="78"/>
+      <c r="AD22" s="78"/>
+      <c r="AE22" s="78"/>
+      <c r="AF22" s="78"/>
+      <c r="AG22" s="78"/>
+      <c r="AH22" s="78"/>
+      <c r="AI22" s="78"/>
+      <c r="AJ22" s="78"/>
+      <c r="AK22" s="78"/>
+      <c r="AL22" s="78"/>
+      <c r="AM22" s="78"/>
+      <c r="AN22" s="78"/>
+      <c r="AO22" s="78"/>
+      <c r="AP22" s="78"/>
+      <c r="AQ22" s="78"/>
     </row>
     <row r="23" spans="1:43" s="2" customFormat="1" ht="11.25">
       <c r="A23" s="21" t="s">
         <v>47</v>
       </c>
       <c r="B23" s="40"/>
       <c r="C23" s="40"/>
       <c r="D23" s="41"/>
       <c r="E23" s="42"/>
       <c r="F23" s="42"/>
       <c r="G23" s="42"/>
       <c r="H23" s="43"/>
       <c r="I23" s="42"/>
       <c r="J23" s="43"/>
       <c r="K23" s="43"/>
       <c r="L23" s="43"/>
       <c r="M23" s="44"/>
       <c r="N23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="O23" s="45">
         <v>11.95</v>
       </c>
       <c r="P23" s="45">
         <v>12.27</v>
@@ -11620,51 +11766,51 @@
       </c>
       <c r="AK27" s="16">
         <v>0.67</v>
       </c>
       <c r="AL27" s="16">
         <v>9.1999999999999993</v>
       </c>
       <c r="AM27" s="16">
         <v>4.75</v>
       </c>
       <c r="AN27" s="16">
         <v>2.84</v>
       </c>
       <c r="AO27" s="16">
         <v>2.2799999999999998</v>
       </c>
       <c r="AP27" s="16">
         <v>1.3</v>
       </c>
       <c r="AQ27" s="16">
         <v>1.28</v>
       </c>
     </row>
     <row r="28" spans="1:43" s="2" customFormat="1" ht="11.25">
       <c r="A28" s="37" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="B28" s="40"/>
       <c r="C28" s="40"/>
       <c r="D28" s="41"/>
       <c r="E28" s="42"/>
       <c r="F28" s="42"/>
       <c r="G28" s="42"/>
       <c r="H28" s="43"/>
       <c r="I28" s="42"/>
       <c r="J28" s="43"/>
       <c r="K28" s="43"/>
       <c r="L28" s="43"/>
       <c r="M28" s="44"/>
       <c r="N28" s="3" t="s">
         <v>23</v>
       </c>
       <c r="O28" s="45">
         <v>10.66</v>
       </c>
       <c r="P28" s="45">
         <v>11.58</v>
       </c>
       <c r="Q28" s="45">
         <v>9.99</v>
       </c>
@@ -11726,95 +11872,95 @@
         <v>1</v>
       </c>
       <c r="AK28" s="16">
         <v>0.81</v>
       </c>
       <c r="AL28" s="16">
         <v>7.77</v>
       </c>
       <c r="AM28" s="16">
         <v>4.0199999999999996</v>
       </c>
       <c r="AN28" s="16">
         <v>2.21</v>
       </c>
       <c r="AO28" s="16">
         <v>2.16</v>
       </c>
       <c r="AP28" s="16">
         <v>1.05</v>
       </c>
       <c r="AQ28" s="16">
         <v>0.77</v>
       </c>
     </row>
     <row r="29" spans="1:43" s="2" customFormat="1" ht="11.25">
-      <c r="A29" s="78" t="s">
+      <c r="A29" s="77" t="s">
         <v>60</v>
       </c>
-      <c r="B29" s="78"/>
-[...40 lines deleted...]
-      <c r="AQ29" s="78"/>
+      <c r="B29" s="77"/>
+      <c r="C29" s="77"/>
+      <c r="D29" s="77"/>
+      <c r="E29" s="77"/>
+      <c r="F29" s="77"/>
+      <c r="G29" s="77"/>
+      <c r="H29" s="77"/>
+      <c r="I29" s="77"/>
+      <c r="J29" s="77"/>
+      <c r="K29" s="77"/>
+      <c r="L29" s="77"/>
+      <c r="M29" s="77"/>
+      <c r="N29" s="77"/>
+      <c r="O29" s="77"/>
+      <c r="P29" s="77"/>
+      <c r="Q29" s="77"/>
+      <c r="R29" s="77"/>
+      <c r="S29" s="77"/>
+      <c r="T29" s="77"/>
+      <c r="U29" s="77"/>
+      <c r="V29" s="77"/>
+      <c r="W29" s="77"/>
+      <c r="X29" s="77"/>
+      <c r="Y29" s="77"/>
+      <c r="Z29" s="77"/>
+      <c r="AA29" s="77"/>
+      <c r="AB29" s="77"/>
+      <c r="AC29" s="77"/>
+      <c r="AD29" s="77"/>
+      <c r="AE29" s="77"/>
+      <c r="AF29" s="77"/>
+      <c r="AG29" s="77"/>
+      <c r="AH29" s="77"/>
+      <c r="AI29" s="77"/>
+      <c r="AJ29" s="77"/>
+      <c r="AK29" s="77"/>
+      <c r="AL29" s="77"/>
+      <c r="AM29" s="77"/>
+      <c r="AN29" s="77"/>
+      <c r="AO29" s="77"/>
+      <c r="AP29" s="77"/>
+      <c r="AQ29" s="77"/>
     </row>
     <row r="30" spans="1:43" s="2" customFormat="1" ht="11.25">
       <c r="A30" s="35" t="s">
         <v>47</v>
       </c>
       <c r="B30" s="40"/>
       <c r="C30" s="40"/>
       <c r="D30" s="41"/>
       <c r="E30" s="42"/>
       <c r="F30" s="42"/>
       <c r="G30" s="42"/>
       <c r="H30" s="43"/>
       <c r="I30" s="42"/>
       <c r="J30" s="46"/>
       <c r="K30" s="43"/>
       <c r="L30" s="46"/>
       <c r="M30" s="44"/>
       <c r="N30" s="3" t="s">
         <v>23</v>
       </c>
       <c r="O30" s="45">
         <v>12.71</v>
       </c>
       <c r="P30" s="45">
         <v>12.62</v>
@@ -12731,51 +12877,51 @@
       </c>
       <c r="AK38" s="17">
         <v>0.93</v>
       </c>
       <c r="AL38" s="17">
         <v>12.08</v>
       </c>
       <c r="AM38" s="17">
         <v>5.17</v>
       </c>
       <c r="AN38" s="17">
         <v>2.06</v>
       </c>
       <c r="AO38" s="17">
         <v>3.88</v>
       </c>
       <c r="AP38" s="17">
         <v>2.68</v>
       </c>
       <c r="AQ38" s="16">
         <v>2.42</v>
       </c>
     </row>
     <row r="39" spans="1:43" s="2" customFormat="1" ht="11.25">
       <c r="A39" s="2" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="B39" s="40"/>
       <c r="C39" s="40"/>
       <c r="D39" s="41"/>
       <c r="E39" s="42"/>
       <c r="F39" s="42"/>
       <c r="G39" s="42"/>
       <c r="H39" s="43"/>
       <c r="I39" s="42"/>
       <c r="J39" s="46"/>
       <c r="K39" s="43"/>
       <c r="L39" s="46"/>
       <c r="M39" s="44"/>
       <c r="N39" s="3" t="s">
         <v>23</v>
       </c>
       <c r="O39" s="45">
         <v>18.309999999999999</v>
       </c>
       <c r="P39" s="45">
         <v>18.579999999999998</v>
       </c>
       <c r="Q39" s="45">
         <v>15.84</v>
       </c>
@@ -12838,51 +12984,51 @@
       </c>
       <c r="AK39" s="17">
         <v>1.21</v>
       </c>
       <c r="AL39" s="17">
         <v>19.71</v>
       </c>
       <c r="AM39" s="17">
         <v>6.9</v>
       </c>
       <c r="AN39" s="17">
         <v>6.04</v>
       </c>
       <c r="AO39" s="17">
         <v>3.24</v>
       </c>
       <c r="AP39" s="17">
         <v>3.6</v>
       </c>
       <c r="AQ39" s="16">
         <v>1.93</v>
       </c>
     </row>
     <row r="40" spans="1:43" s="2" customFormat="1" ht="11.25">
       <c r="A40" s="37" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="B40" s="40"/>
       <c r="C40" s="40"/>
       <c r="D40" s="41"/>
       <c r="E40" s="42"/>
       <c r="F40" s="42"/>
       <c r="G40" s="42"/>
       <c r="H40" s="43"/>
       <c r="I40" s="42"/>
       <c r="J40" s="46"/>
       <c r="K40" s="43"/>
       <c r="L40" s="46"/>
       <c r="M40" s="44"/>
       <c r="N40" s="3" t="s">
         <v>23</v>
       </c>
       <c r="O40" s="45">
         <v>12.92</v>
       </c>
       <c r="P40" s="45">
         <v>14.18</v>
       </c>
       <c r="Q40" s="45">
         <v>13.67</v>
       </c>
@@ -12945,51 +13091,51 @@
       </c>
       <c r="AK40" s="17">
         <v>1.1200000000000001</v>
       </c>
       <c r="AL40" s="17">
         <v>14.51</v>
       </c>
       <c r="AM40" s="17">
         <v>7.48</v>
       </c>
       <c r="AN40" s="17">
         <v>4.21</v>
       </c>
       <c r="AO40" s="17">
         <v>3.79</v>
       </c>
       <c r="AP40" s="17">
         <v>2.8</v>
       </c>
       <c r="AQ40" s="16">
         <v>2.46</v>
       </c>
     </row>
     <row r="41" spans="1:43" s="2" customFormat="1" ht="11.25">
       <c r="A41" s="30" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="B41" s="47"/>
       <c r="C41" s="47"/>
       <c r="D41" s="48"/>
       <c r="E41" s="47"/>
       <c r="F41" s="47"/>
       <c r="G41" s="47"/>
       <c r="H41" s="49"/>
       <c r="I41" s="47"/>
       <c r="J41" s="49"/>
       <c r="K41" s="49"/>
       <c r="L41" s="49"/>
       <c r="M41" s="50"/>
       <c r="N41" s="1" t="s">
         <v>23</v>
       </c>
       <c r="O41" s="51">
         <v>10.19</v>
       </c>
       <c r="P41" s="51">
         <v>8.3800000000000008</v>
       </c>
       <c r="Q41" s="51">
         <v>8.34</v>
       </c>
@@ -13077,154 +13223,167 @@
       <c r="AA42" s="45"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A5:AQ5"/>
     <mergeCell ref="A9:AQ9"/>
     <mergeCell ref="A22:AQ22"/>
     <mergeCell ref="A29:AQ29"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:M7"/>
     <mergeCell ref="N7:Y7"/>
     <mergeCell ref="Z7:AK7"/>
     <mergeCell ref="AL7:AQ7"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A5:AZ46"/>
   <sheetViews>
-    <sheetView topLeftCell="X4" workbookViewId="0">
-      <selection activeCell="A39" sqref="A39"/>
+    <sheetView topLeftCell="U1" workbookViewId="0">
+      <selection activeCell="AH10" sqref="AH10:AH45"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12"/>
   <cols>
-    <col min="1" max="1" width="27.5703125" style="7" customWidth="1"/>
+    <col min="1" max="1" width="24.5703125" style="7" customWidth="1"/>
     <col min="2" max="3" width="0" style="7" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="8.42578125" style="7" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="0" style="7" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="8.28515625" style="7" hidden="1" customWidth="1"/>
     <col min="7" max="13" width="0" style="7" hidden="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="7"/>
   </cols>
   <sheetData>
     <row r="5" spans="1:52" ht="14.45" customHeight="1">
-      <c r="AG5" s="69" t="s">
+      <c r="T5" s="76" t="s">
         <v>67</v>
       </c>
-      <c r="AH5" s="69"/>
-[...8 lines deleted...]
-      <c r="AQ5" s="69"/>
+      <c r="U5" s="76"/>
+      <c r="V5" s="76"/>
+      <c r="W5" s="76"/>
+      <c r="X5" s="76"/>
+      <c r="Y5" s="76"/>
+      <c r="Z5" s="76"/>
+      <c r="AA5" s="76"/>
+      <c r="AB5" s="76"/>
+      <c r="AC5" s="76"/>
+      <c r="AD5" s="76"/>
+      <c r="AE5" s="76"/>
+      <c r="AF5" s="76"/>
+      <c r="AG5" s="76"/>
+      <c r="AH5" s="76"/>
+      <c r="AI5" s="76"/>
+      <c r="AJ5" s="76"/>
+      <c r="AK5" s="76"/>
+      <c r="AL5" s="76"/>
+      <c r="AM5" s="76"/>
+      <c r="AN5" s="76"/>
+      <c r="AO5" s="76"/>
+      <c r="AP5" s="76"/>
+      <c r="AQ5" s="76"/>
       <c r="AR5" s="69"/>
       <c r="AS5" s="69"/>
       <c r="AT5" s="69"/>
       <c r="AU5" s="69"/>
       <c r="AV5" s="69"/>
       <c r="AW5" s="69"/>
       <c r="AX5" s="69"/>
       <c r="AY5" s="69"/>
       <c r="AZ5" s="69"/>
     </row>
     <row r="6" spans="1:52">
       <c r="N6" s="58"/>
       <c r="O6" s="59"/>
-      <c r="AD6" s="90"/>
-[...1 lines deleted...]
-      <c r="AP6" s="90" t="s">
+      <c r="AD6" s="89"/>
+      <c r="AE6" s="89"/>
+      <c r="AP6" s="89" t="s">
         <v>64</v>
       </c>
-      <c r="AQ6" s="90"/>
+      <c r="AQ6" s="89"/>
     </row>
     <row r="7" spans="1:52" s="2" customFormat="1" ht="11.25">
-      <c r="A7" s="80"/>
-      <c r="B7" s="82">
+      <c r="A7" s="79"/>
+      <c r="B7" s="81">
         <v>2021</v>
       </c>
-      <c r="C7" s="83"/>
-[...10 lines deleted...]
-      <c r="N7" s="83">
+      <c r="C7" s="82"/>
+      <c r="D7" s="82"/>
+      <c r="E7" s="82"/>
+      <c r="F7" s="82"/>
+      <c r="G7" s="82"/>
+      <c r="H7" s="82"/>
+      <c r="I7" s="82"/>
+      <c r="J7" s="82"/>
+      <c r="K7" s="82"/>
+      <c r="L7" s="82"/>
+      <c r="M7" s="82"/>
+      <c r="N7" s="82">
         <v>2024</v>
       </c>
-      <c r="O7" s="83"/>
-[...4 lines deleted...]
-      <c r="T7" s="86">
+      <c r="O7" s="82"/>
+      <c r="P7" s="82"/>
+      <c r="Q7" s="82"/>
+      <c r="R7" s="82"/>
+      <c r="S7" s="82"/>
+      <c r="T7" s="83">
         <v>2025</v>
       </c>
-      <c r="U7" s="86"/>
-[...10 lines deleted...]
-      <c r="AF7" s="86">
+      <c r="U7" s="83"/>
+      <c r="V7" s="83"/>
+      <c r="W7" s="83"/>
+      <c r="X7" s="83"/>
+      <c r="Y7" s="83"/>
+      <c r="Z7" s="83"/>
+      <c r="AA7" s="83"/>
+      <c r="AB7" s="83"/>
+      <c r="AC7" s="83"/>
+      <c r="AD7" s="83"/>
+      <c r="AE7" s="81"/>
+      <c r="AF7" s="83">
         <v>2026</v>
       </c>
-      <c r="AG7" s="86"/>
-[...12 lines deleted...]
-      <c r="A8" s="81"/>
+      <c r="AG7" s="83"/>
+      <c r="AH7" s="83"/>
+      <c r="AI7" s="83"/>
+      <c r="AJ7" s="83"/>
+      <c r="AK7" s="83"/>
+      <c r="AL7" s="83"/>
+      <c r="AM7" s="83"/>
+      <c r="AN7" s="83"/>
+      <c r="AO7" s="83"/>
+      <c r="AP7" s="83"/>
+      <c r="AQ7" s="81"/>
+    </row>
+    <row r="8" spans="1:52" s="2" customFormat="1" ht="18" customHeight="1">
+      <c r="A8" s="80"/>
       <c r="B8" s="38" t="s">
         <v>5</v>
       </c>
       <c r="C8" s="38" t="s">
         <v>14</v>
       </c>
       <c r="D8" s="20" t="s">
         <v>15</v>
       </c>
       <c r="E8" s="20" t="s">
         <v>16</v>
       </c>
       <c r="F8" s="20" t="s">
         <v>9</v>
       </c>
       <c r="G8" s="20" t="s">
         <v>10</v>
       </c>
       <c r="H8" s="20" t="s">
         <v>11</v>
       </c>
       <c r="I8" s="19" t="s">
         <v>12</v>
       </c>
       <c r="J8" s="19" t="s">
@@ -13308,95 +13467,105 @@
       <c r="AJ8" s="6" t="s">
         <v>28</v>
       </c>
       <c r="AK8" s="6" t="s">
         <v>29</v>
       </c>
       <c r="AL8" s="6" t="s">
         <v>30</v>
       </c>
       <c r="AM8" s="6" t="s">
         <v>42</v>
       </c>
       <c r="AN8" s="5" t="s">
         <v>43</v>
       </c>
       <c r="AO8" s="6" t="s">
         <v>44</v>
       </c>
       <c r="AP8" s="6" t="s">
         <v>45</v>
       </c>
       <c r="AQ8" s="6" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="9" spans="1:52" s="2" customFormat="1" ht="11.25">
-      <c r="A9" s="87" t="s">
+    <row r="9" spans="1:52" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="A9" s="70"/>
+      <c r="B9" s="70"/>
+      <c r="C9" s="70"/>
+      <c r="D9" s="70"/>
+      <c r="E9" s="70"/>
+      <c r="F9" s="70"/>
+      <c r="G9" s="70"/>
+      <c r="H9" s="70"/>
+      <c r="I9" s="70"/>
+      <c r="J9" s="70"/>
+      <c r="K9" s="70"/>
+      <c r="L9" s="70"/>
+      <c r="M9" s="70"/>
+      <c r="N9" s="70"/>
+      <c r="O9" s="70"/>
+      <c r="P9" s="70"/>
+      <c r="Q9" s="70"/>
+      <c r="R9" s="70"/>
+      <c r="S9" s="70"/>
+      <c r="T9" s="84" t="s">
         <v>63</v>
       </c>
-      <c r="B9" s="87"/>
-[...30 lines deleted...]
-      <c r="AQ9" s="87"/>
+      <c r="U9" s="84"/>
+      <c r="V9" s="84"/>
+      <c r="W9" s="84"/>
+      <c r="X9" s="84"/>
+      <c r="Y9" s="84"/>
+      <c r="Z9" s="84"/>
+      <c r="AA9" s="84"/>
+      <c r="AB9" s="84"/>
+      <c r="AC9" s="84"/>
+      <c r="AD9" s="84"/>
+      <c r="AE9" s="84"/>
+      <c r="AF9" s="84"/>
+      <c r="AG9" s="84"/>
+      <c r="AH9" s="70"/>
+      <c r="AI9" s="70"/>
+      <c r="AJ9" s="70"/>
+      <c r="AK9" s="70"/>
+      <c r="AL9" s="70"/>
+      <c r="AM9" s="70"/>
+      <c r="AN9" s="70"/>
+      <c r="AO9" s="70"/>
+      <c r="AP9" s="70"/>
+      <c r="AQ9" s="70"/>
       <c r="AR9" s="70"/>
       <c r="AS9" s="70"/>
       <c r="AT9" s="70"/>
       <c r="AU9" s="70"/>
       <c r="AV9" s="70"/>
       <c r="AW9" s="70"/>
       <c r="AX9" s="70"/>
     </row>
-    <row r="10" spans="1:52" s="2" customFormat="1" ht="11.25">
+    <row r="10" spans="1:52" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A10" s="21" t="s">
         <v>47</v>
       </c>
       <c r="B10" s="22"/>
       <c r="C10" s="22"/>
       <c r="D10" s="22"/>
       <c r="E10" s="22"/>
       <c r="F10" s="22"/>
       <c r="G10" s="22"/>
       <c r="H10" s="22"/>
       <c r="I10" s="22"/>
       <c r="J10" s="22"/>
       <c r="K10" s="22"/>
       <c r="L10" s="22"/>
       <c r="M10" s="22"/>
       <c r="N10" s="61">
         <v>1.78</v>
       </c>
       <c r="O10" s="16">
         <v>1.34</v>
       </c>
       <c r="P10" s="63">
         <v>1.27</v>
       </c>
       <c r="Q10" s="16">
@@ -13428,54 +13597,57 @@
       </c>
       <c r="Z10" s="16">
         <v>1.63</v>
       </c>
       <c r="AA10" s="16">
         <v>1.39</v>
       </c>
       <c r="AB10" s="16">
         <v>1.23</v>
       </c>
       <c r="AC10" s="16">
         <v>1.01</v>
       </c>
       <c r="AD10" s="16">
         <v>0.84</v>
       </c>
       <c r="AE10" s="16">
         <v>0.88</v>
       </c>
       <c r="AF10" s="16">
         <v>9.31</v>
       </c>
       <c r="AG10" s="16">
         <v>4.1900000000000004</v>
       </c>
-    </row>
-    <row r="11" spans="1:52" s="2" customFormat="1" ht="11.25">
+      <c r="AH10" s="16">
+        <v>2.92</v>
+      </c>
+    </row>
+    <row r="11" spans="1:52" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A11" s="2" t="s">
-        <v>75</v>
+        <v>82</v>
       </c>
       <c r="B11" s="24"/>
       <c r="C11" s="24"/>
       <c r="D11" s="25"/>
       <c r="E11" s="25"/>
       <c r="F11" s="25"/>
       <c r="G11" s="25"/>
       <c r="H11" s="26"/>
       <c r="I11" s="25"/>
       <c r="J11" s="27"/>
       <c r="K11" s="26"/>
       <c r="L11" s="26"/>
       <c r="M11" s="26"/>
       <c r="N11" s="61">
         <v>1.77</v>
       </c>
       <c r="O11" s="16">
         <v>1.42</v>
       </c>
       <c r="P11" s="63">
         <v>1.34</v>
       </c>
       <c r="Q11" s="16">
         <v>1.1499999999999999</v>
       </c>
@@ -13505,54 +13677,57 @@
       </c>
       <c r="Z11" s="16">
         <v>1.7</v>
       </c>
       <c r="AA11" s="16">
         <v>1.66</v>
       </c>
       <c r="AB11" s="16">
         <v>1.3</v>
       </c>
       <c r="AC11" s="16">
         <v>1.04</v>
       </c>
       <c r="AD11" s="16">
         <v>0.9</v>
       </c>
       <c r="AE11" s="16">
         <v>0.92</v>
       </c>
       <c r="AF11" s="16">
         <v>9.43</v>
       </c>
       <c r="AG11" s="16">
         <v>4.6500000000000004</v>
       </c>
-    </row>
-    <row r="12" spans="1:52" s="2" customFormat="1" ht="11.25">
+      <c r="AH11" s="16">
+        <v>2.91</v>
+      </c>
+    </row>
+    <row r="12" spans="1:52" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A12" s="2" t="s">
-        <v>76</v>
+        <v>83</v>
       </c>
       <c r="B12" s="24"/>
       <c r="C12" s="24"/>
       <c r="D12" s="25"/>
       <c r="E12" s="25"/>
       <c r="F12" s="25"/>
       <c r="G12" s="25"/>
       <c r="H12" s="26"/>
       <c r="I12" s="25"/>
       <c r="J12" s="27"/>
       <c r="K12" s="26"/>
       <c r="L12" s="26"/>
       <c r="M12" s="26"/>
       <c r="N12" s="61">
         <v>1.71</v>
       </c>
       <c r="O12" s="16">
         <v>0.94</v>
       </c>
       <c r="P12" s="63">
         <v>0.81</v>
       </c>
       <c r="Q12" s="16">
         <v>0.89</v>
       </c>
@@ -13582,52 +13757,55 @@
       </c>
       <c r="Z12" s="16">
         <v>1.39</v>
       </c>
       <c r="AA12" s="16">
         <v>0.92</v>
       </c>
       <c r="AB12" s="16">
         <v>0.82</v>
       </c>
       <c r="AC12" s="16">
         <v>0.76</v>
       </c>
       <c r="AD12" s="16">
         <v>0.76</v>
       </c>
       <c r="AE12" s="16">
         <v>0.73</v>
       </c>
       <c r="AF12" s="16">
         <v>8.5</v>
       </c>
       <c r="AG12" s="16">
         <v>2.97</v>
       </c>
-    </row>
-    <row r="13" spans="1:52" s="2" customFormat="1" ht="11.25">
+      <c r="AH12" s="16">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="13" spans="1:52" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A13" s="2" t="s">
         <v>77</v>
       </c>
       <c r="B13" s="24"/>
       <c r="C13" s="24"/>
       <c r="D13" s="25"/>
       <c r="E13" s="25"/>
       <c r="F13" s="25"/>
       <c r="G13" s="25"/>
       <c r="H13" s="26"/>
       <c r="I13" s="25"/>
       <c r="J13" s="27"/>
       <c r="K13" s="26"/>
       <c r="L13" s="26"/>
       <c r="M13" s="26"/>
       <c r="N13" s="61">
         <v>1.37</v>
       </c>
       <c r="O13" s="16">
         <v>1.01</v>
       </c>
       <c r="P13" s="64">
         <v>0.9</v>
       </c>
       <c r="Q13" s="16">
@@ -13659,52 +13837,55 @@
       </c>
       <c r="Z13" s="16">
         <v>1.1200000000000001</v>
       </c>
       <c r="AA13" s="16">
         <v>1.19</v>
       </c>
       <c r="AB13" s="16">
         <v>0.87</v>
       </c>
       <c r="AC13" s="16">
         <v>0.84</v>
       </c>
       <c r="AD13" s="16">
         <v>0.63</v>
       </c>
       <c r="AE13" s="16">
         <v>0.67</v>
       </c>
       <c r="AF13" s="16">
         <v>6.25</v>
       </c>
       <c r="AG13" s="16">
         <v>4.0599999999999996</v>
       </c>
-    </row>
-    <row r="14" spans="1:52" s="2" customFormat="1" ht="11.25">
+      <c r="AH13" s="16">
+        <v>2.37</v>
+      </c>
+    </row>
+    <row r="14" spans="1:52" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A14" s="2" t="s">
         <v>55</v>
       </c>
       <c r="B14" s="24"/>
       <c r="C14" s="24"/>
       <c r="D14" s="25"/>
       <c r="E14" s="25"/>
       <c r="F14" s="25"/>
       <c r="G14" s="25"/>
       <c r="H14" s="26"/>
       <c r="I14" s="25"/>
       <c r="J14" s="27"/>
       <c r="K14" s="26"/>
       <c r="L14" s="26"/>
       <c r="M14" s="26"/>
       <c r="N14" s="61">
         <v>2.96</v>
       </c>
       <c r="O14" s="16">
         <v>1.49</v>
       </c>
       <c r="P14" s="63">
         <v>2.27</v>
       </c>
       <c r="Q14" s="16">
@@ -13736,54 +13917,57 @@
       </c>
       <c r="Z14" s="16">
         <v>2.0299999999999998</v>
       </c>
       <c r="AA14" s="16">
         <v>1.47</v>
       </c>
       <c r="AB14" s="16">
         <v>2.04</v>
       </c>
       <c r="AC14" s="16">
         <v>1.69</v>
       </c>
       <c r="AD14" s="16">
         <v>0.82</v>
       </c>
       <c r="AE14" s="16">
         <v>1.32</v>
       </c>
       <c r="AF14" s="16">
         <v>10.75</v>
       </c>
       <c r="AG14" s="16">
         <v>5.27</v>
       </c>
-    </row>
-    <row r="15" spans="1:52" s="2" customFormat="1" ht="11.25">
+      <c r="AH14" s="16">
+        <v>3.92</v>
+      </c>
+    </row>
+    <row r="15" spans="1:52" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A15" s="2" t="s">
-        <v>56</v>
+        <v>84</v>
       </c>
       <c r="B15" s="24"/>
       <c r="C15" s="24"/>
       <c r="D15" s="25"/>
       <c r="E15" s="25"/>
       <c r="F15" s="25"/>
       <c r="G15" s="25"/>
       <c r="H15" s="26"/>
       <c r="I15" s="25"/>
       <c r="J15" s="27"/>
       <c r="K15" s="26"/>
       <c r="L15" s="26"/>
       <c r="M15" s="26"/>
       <c r="N15" s="61">
         <v>1.52</v>
       </c>
       <c r="O15" s="16">
         <v>0.85</v>
       </c>
       <c r="P15" s="63">
         <v>1.1599999999999999</v>
       </c>
       <c r="Q15" s="16">
         <v>0.82</v>
       </c>
@@ -13813,52 +13997,55 @@
       </c>
       <c r="Z15" s="16">
         <v>1.58</v>
       </c>
       <c r="AA15" s="16">
         <v>0.97</v>
       </c>
       <c r="AB15" s="16">
         <v>0.84</v>
       </c>
       <c r="AC15" s="16">
         <v>0.88</v>
       </c>
       <c r="AD15" s="16">
         <v>0.69</v>
       </c>
       <c r="AE15" s="16">
         <v>0.66</v>
       </c>
       <c r="AF15" s="16">
         <v>8.58</v>
       </c>
       <c r="AG15" s="16">
         <v>2.46</v>
       </c>
-    </row>
-    <row r="16" spans="1:52" s="2" customFormat="1" ht="11.25">
+      <c r="AH15" s="16">
+        <v>2.59</v>
+      </c>
+    </row>
+    <row r="16" spans="1:52" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A16" s="2" t="s">
         <v>78</v>
       </c>
       <c r="B16" s="24"/>
       <c r="C16" s="24"/>
       <c r="D16" s="25"/>
       <c r="E16" s="25"/>
       <c r="F16" s="25"/>
       <c r="G16" s="25"/>
       <c r="H16" s="26"/>
       <c r="I16" s="25"/>
       <c r="J16" s="27"/>
       <c r="K16" s="26"/>
       <c r="L16" s="26"/>
       <c r="M16" s="26"/>
       <c r="N16" s="61">
         <v>2.4900000000000002</v>
       </c>
       <c r="O16" s="16">
         <v>1.87</v>
       </c>
       <c r="P16" s="63">
         <v>1.39</v>
       </c>
       <c r="Q16" s="16">
@@ -13890,52 +14077,55 @@
       </c>
       <c r="Z16" s="16">
         <v>1.36</v>
       </c>
       <c r="AA16" s="16">
         <v>1.3</v>
       </c>
       <c r="AB16" s="16">
         <v>1.44</v>
       </c>
       <c r="AC16" s="16">
         <v>1.03</v>
       </c>
       <c r="AD16" s="16">
         <v>0.94</v>
       </c>
       <c r="AE16" s="16">
         <v>0.79</v>
       </c>
       <c r="AF16" s="16">
         <v>5.3</v>
       </c>
       <c r="AG16" s="16">
         <v>2.75</v>
       </c>
-    </row>
-    <row r="17" spans="1:50" s="2" customFormat="1" ht="11.25">
+      <c r="AH16" s="16">
+        <v>2.68</v>
+      </c>
+    </row>
+    <row r="17" spans="1:50" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A17" s="2" t="s">
         <v>58</v>
       </c>
       <c r="B17" s="24"/>
       <c r="C17" s="24"/>
       <c r="D17" s="25"/>
       <c r="E17" s="25"/>
       <c r="F17" s="25"/>
       <c r="G17" s="25"/>
       <c r="H17" s="26"/>
       <c r="I17" s="25"/>
       <c r="J17" s="27"/>
       <c r="K17" s="26"/>
       <c r="L17" s="26"/>
       <c r="M17" s="26"/>
       <c r="N17" s="61">
         <v>0.73</v>
       </c>
       <c r="O17" s="16">
         <v>0.48</v>
       </c>
       <c r="P17" s="63">
         <v>1.56</v>
       </c>
       <c r="Q17" s="16">
@@ -13967,54 +14157,57 @@
       </c>
       <c r="Z17" s="16">
         <v>1.7</v>
       </c>
       <c r="AA17" s="16">
         <v>2.15</v>
       </c>
       <c r="AB17" s="16">
         <v>0.88</v>
       </c>
       <c r="AC17" s="16">
         <v>1.71</v>
       </c>
       <c r="AD17" s="16">
         <v>0.36</v>
       </c>
       <c r="AE17" s="16">
         <v>0.77</v>
       </c>
       <c r="AF17" s="16">
         <v>18.04</v>
       </c>
       <c r="AG17" s="16">
         <v>3.4</v>
       </c>
-    </row>
-    <row r="18" spans="1:50" s="2" customFormat="1" ht="11.25">
+      <c r="AH17" s="16">
+        <v>3.58</v>
+      </c>
+    </row>
+    <row r="18" spans="1:50" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A18" s="2" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="B18" s="24"/>
       <c r="C18" s="24"/>
       <c r="D18" s="25"/>
       <c r="E18" s="25"/>
       <c r="F18" s="25"/>
       <c r="G18" s="25"/>
       <c r="H18" s="26"/>
       <c r="I18" s="25"/>
       <c r="J18" s="27"/>
       <c r="K18" s="26"/>
       <c r="L18" s="26"/>
       <c r="M18" s="26"/>
       <c r="N18" s="61">
         <v>1.23</v>
       </c>
       <c r="O18" s="16">
         <v>1.72</v>
       </c>
       <c r="P18" s="63">
         <v>0.96</v>
       </c>
       <c r="Q18" s="16">
         <v>0.86</v>
       </c>
@@ -14044,54 +14237,57 @@
       </c>
       <c r="Z18" s="16">
         <v>0.53</v>
       </c>
       <c r="AA18" s="16">
         <v>0.69</v>
       </c>
       <c r="AB18" s="16">
         <v>1.22</v>
       </c>
       <c r="AC18" s="16">
         <v>1.28</v>
       </c>
       <c r="AD18" s="16">
         <v>1.33</v>
       </c>
       <c r="AE18" s="16">
         <v>0.76</v>
       </c>
       <c r="AF18" s="16">
         <v>16.850000000000001</v>
       </c>
       <c r="AG18" s="16">
         <v>3.95</v>
       </c>
-    </row>
-    <row r="19" spans="1:50" s="2" customFormat="1" ht="11.25">
+      <c r="AH18" s="16">
+        <v>0.65</v>
+      </c>
+    </row>
+    <row r="19" spans="1:50" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A19" s="2" t="s">
-        <v>80</v>
+        <v>62</v>
       </c>
       <c r="B19" s="24"/>
       <c r="C19" s="24"/>
       <c r="D19" s="25"/>
       <c r="E19" s="25"/>
       <c r="F19" s="25"/>
       <c r="G19" s="25"/>
       <c r="H19" s="26"/>
       <c r="I19" s="25"/>
       <c r="J19" s="27"/>
       <c r="K19" s="26"/>
       <c r="L19" s="26"/>
       <c r="M19" s="26"/>
       <c r="N19" s="61">
         <v>1.63</v>
       </c>
       <c r="O19" s="16">
         <v>1.29</v>
       </c>
       <c r="P19" s="63">
         <v>1.38</v>
       </c>
       <c r="Q19" s="16">
         <v>1.35</v>
       </c>
@@ -14121,54 +14317,57 @@
       </c>
       <c r="Z19" s="16">
         <v>1.37</v>
       </c>
       <c r="AA19" s="16">
         <v>1.2</v>
       </c>
       <c r="AB19" s="16">
         <v>0.6</v>
       </c>
       <c r="AC19" s="16">
         <v>0.75</v>
       </c>
       <c r="AD19" s="16">
         <v>1.07</v>
       </c>
       <c r="AE19" s="16">
         <v>0.8</v>
       </c>
       <c r="AF19" s="16">
         <v>10.69</v>
       </c>
       <c r="AG19" s="16">
         <v>3.94</v>
       </c>
-    </row>
-    <row r="20" spans="1:50" s="2" customFormat="1" ht="11.25">
+      <c r="AH19" s="16">
+        <v>1.83</v>
+      </c>
+    </row>
+    <row r="20" spans="1:50" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A20" s="2" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="B20" s="24"/>
       <c r="C20" s="24"/>
       <c r="D20" s="25"/>
       <c r="E20" s="25"/>
       <c r="F20" s="25"/>
       <c r="G20" s="25"/>
       <c r="H20" s="26"/>
       <c r="I20" s="25"/>
       <c r="J20" s="27"/>
       <c r="K20" s="26"/>
       <c r="L20" s="26"/>
       <c r="M20" s="26"/>
       <c r="N20" s="61">
         <v>2.39</v>
       </c>
       <c r="O20" s="16">
         <v>2.88</v>
       </c>
       <c r="P20" s="63">
         <v>1.29</v>
       </c>
       <c r="Q20" s="16">
         <v>1.86</v>
       </c>
@@ -14198,54 +14397,57 @@
       </c>
       <c r="Z20" s="16">
         <v>2.88</v>
       </c>
       <c r="AA20" s="16">
         <v>1.59</v>
       </c>
       <c r="AB20" s="16">
         <v>2.31</v>
       </c>
       <c r="AC20" s="16">
         <v>1.2</v>
       </c>
       <c r="AD20" s="16">
         <v>1.1599999999999999</v>
       </c>
       <c r="AE20" s="16">
         <v>1</v>
       </c>
       <c r="AF20" s="16">
         <v>10.99</v>
       </c>
       <c r="AG20" s="16">
         <v>5.36</v>
       </c>
-    </row>
-    <row r="21" spans="1:50" s="2" customFormat="1" ht="11.25">
+      <c r="AH20" s="16">
+        <v>5.12</v>
+      </c>
+    </row>
+    <row r="21" spans="1:50" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A21" s="2" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="B21" s="24"/>
       <c r="C21" s="24"/>
       <c r="D21" s="25"/>
       <c r="E21" s="25"/>
       <c r="F21" s="25"/>
       <c r="G21" s="25"/>
       <c r="H21" s="26"/>
       <c r="I21" s="25"/>
       <c r="J21" s="27"/>
       <c r="K21" s="26"/>
       <c r="L21" s="26"/>
       <c r="M21" s="26"/>
       <c r="N21" s="61">
         <v>2.06</v>
       </c>
       <c r="O21" s="16">
         <v>1.44</v>
       </c>
       <c r="P21" s="63">
         <v>1.32</v>
       </c>
       <c r="Q21" s="16">
         <v>1.58</v>
       </c>
@@ -14275,54 +14477,57 @@
       </c>
       <c r="Z21" s="16">
         <v>2.0099999999999998</v>
       </c>
       <c r="AA21" s="16">
         <v>1.01</v>
       </c>
       <c r="AB21" s="16">
         <v>1.72</v>
       </c>
       <c r="AC21" s="16">
         <v>0.77</v>
       </c>
       <c r="AD21" s="16">
         <v>1</v>
       </c>
       <c r="AE21" s="16">
         <v>0.95</v>
       </c>
       <c r="AF21" s="16">
         <v>13.15</v>
       </c>
       <c r="AG21" s="16">
         <v>4.82</v>
       </c>
-    </row>
-    <row r="22" spans="1:50" s="2" customFormat="1" ht="11.25">
+      <c r="AH21" s="16">
+        <v>3.03</v>
+      </c>
+    </row>
+    <row r="22" spans="1:50" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A22" s="2" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="B22" s="24"/>
       <c r="C22" s="24"/>
       <c r="D22" s="25"/>
       <c r="E22" s="25"/>
       <c r="F22" s="25"/>
       <c r="G22" s="25"/>
       <c r="H22" s="26"/>
       <c r="I22" s="25"/>
       <c r="J22" s="27"/>
       <c r="K22" s="26"/>
       <c r="L22" s="26"/>
       <c r="M22" s="26"/>
       <c r="N22" s="61">
         <v>2.2000000000000002</v>
       </c>
       <c r="O22" s="16">
         <v>1.51</v>
       </c>
       <c r="P22" s="63">
         <v>1.47</v>
       </c>
       <c r="Q22" s="16">
         <v>1.21</v>
       </c>
@@ -14352,54 +14557,57 @@
       </c>
       <c r="Z22" s="16">
         <v>1.33</v>
       </c>
       <c r="AA22" s="16">
         <v>0.43</v>
       </c>
       <c r="AB22" s="16">
         <v>0.9</v>
       </c>
       <c r="AC22" s="16">
         <v>0.69</v>
       </c>
       <c r="AD22" s="16">
         <v>0.63</v>
       </c>
       <c r="AE22" s="16">
         <v>0.96</v>
       </c>
       <c r="AF22" s="16">
         <v>7.12</v>
       </c>
       <c r="AG22" s="16">
         <v>4.93</v>
       </c>
-    </row>
-    <row r="23" spans="1:50" s="2" customFormat="1" ht="11.25">
+      <c r="AH22" s="16">
+        <v>6.48</v>
+      </c>
+    </row>
+    <row r="23" spans="1:50" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A23" s="2" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="B23" s="24"/>
       <c r="C23" s="24"/>
       <c r="D23" s="25"/>
       <c r="E23" s="25"/>
       <c r="F23" s="25"/>
       <c r="G23" s="25"/>
       <c r="H23" s="26"/>
       <c r="I23" s="25"/>
       <c r="J23" s="27"/>
       <c r="K23" s="26"/>
       <c r="L23" s="26"/>
       <c r="M23" s="26"/>
       <c r="N23" s="61">
         <v>1.33</v>
       </c>
       <c r="O23" s="16">
         <v>1.1599999999999999</v>
       </c>
       <c r="P23" s="63">
         <v>0.87</v>
       </c>
       <c r="Q23" s="16">
         <v>0.96</v>
       </c>
@@ -14429,95 +14637,107 @@
       </c>
       <c r="Z23" s="16">
         <v>1.1499999999999999</v>
       </c>
       <c r="AA23" s="16">
         <v>0.82</v>
       </c>
       <c r="AB23" s="16">
         <v>0.76</v>
       </c>
       <c r="AC23" s="16">
         <v>0.89</v>
       </c>
       <c r="AD23" s="16">
         <v>0.62</v>
       </c>
       <c r="AE23" s="16">
         <v>0.81</v>
       </c>
       <c r="AF23" s="16">
         <v>7.69</v>
       </c>
       <c r="AG23" s="16">
         <v>2.64</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="79" t="s">
+      <c r="AH23" s="16">
+        <v>1.93</v>
+      </c>
+    </row>
+    <row r="24" spans="1:50" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="A24" s="71"/>
+      <c r="B24" s="71"/>
+      <c r="C24" s="71"/>
+      <c r="D24" s="71"/>
+      <c r="E24" s="71"/>
+      <c r="F24" s="71"/>
+      <c r="G24" s="71"/>
+      <c r="H24" s="71"/>
+      <c r="I24" s="71"/>
+      <c r="J24" s="71"/>
+      <c r="K24" s="71"/>
+      <c r="L24" s="71"/>
+      <c r="M24" s="71"/>
+      <c r="N24" s="71"/>
+      <c r="O24" s="71"/>
+      <c r="P24" s="71"/>
+      <c r="Q24" s="71"/>
+      <c r="R24" s="71"/>
+      <c r="S24" s="71"/>
+      <c r="T24" s="78" t="s">
         <v>61</v>
       </c>
-      <c r="B24" s="79"/>
-[...18 lines deleted...]
-      <c r="AH24" s="71"/>
+      <c r="U24" s="78"/>
+      <c r="V24" s="78"/>
+      <c r="W24" s="78"/>
+      <c r="X24" s="78"/>
+      <c r="Y24" s="78"/>
+      <c r="Z24" s="78"/>
+      <c r="AA24" s="78"/>
+      <c r="AB24" s="78"/>
+      <c r="AC24" s="78"/>
+      <c r="AD24" s="78"/>
+      <c r="AE24" s="78"/>
+      <c r="AF24" s="78"/>
+      <c r="AG24" s="78"/>
+      <c r="AH24" s="92"/>
       <c r="AI24" s="71"/>
       <c r="AJ24" s="71"/>
-      <c r="AK24" s="79" t="s">
-[...2 lines deleted...]
-      <c r="AL24" s="79"/>
       <c r="AM24" s="71"/>
       <c r="AN24" s="71"/>
       <c r="AO24" s="71"/>
       <c r="AP24" s="71"/>
       <c r="AQ24" s="71"/>
       <c r="AR24" s="71"/>
       <c r="AS24" s="71"/>
       <c r="AT24" s="71"/>
       <c r="AU24" s="71"/>
       <c r="AV24" s="71"/>
       <c r="AW24" s="71"/>
       <c r="AX24" s="71"/>
     </row>
-    <row r="25" spans="1:50" s="2" customFormat="1" ht="11.25">
+    <row r="25" spans="1:50" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A25" s="21" t="s">
         <v>47</v>
       </c>
       <c r="B25" s="24"/>
       <c r="C25" s="24"/>
       <c r="D25" s="25"/>
       <c r="E25" s="25"/>
       <c r="F25" s="25"/>
       <c r="G25" s="25"/>
       <c r="H25" s="26"/>
       <c r="I25" s="25"/>
       <c r="J25" s="26"/>
       <c r="K25" s="26"/>
       <c r="L25" s="26"/>
       <c r="M25" s="26"/>
       <c r="N25" s="61">
         <v>1.76</v>
       </c>
       <c r="O25" s="16">
         <v>1.31</v>
       </c>
       <c r="P25" s="63">
         <v>1.29</v>
       </c>
       <c r="Q25" s="16">
@@ -14549,54 +14769,57 @@
       </c>
       <c r="Z25" s="16">
         <v>1.65</v>
       </c>
       <c r="AA25" s="16">
         <v>1.53</v>
       </c>
       <c r="AB25" s="16">
         <v>1.24</v>
       </c>
       <c r="AC25" s="16">
         <v>1</v>
       </c>
       <c r="AD25" s="16">
         <v>0.88</v>
       </c>
       <c r="AE25" s="16">
         <v>0.89</v>
       </c>
       <c r="AF25" s="16">
         <v>9.2200000000000006</v>
       </c>
       <c r="AG25" s="16">
         <v>4.2300000000000004</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>75</v>
+      <c r="AH25" s="16">
+        <v>2.84</v>
+      </c>
+    </row>
+    <row r="26" spans="1:50" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="A26" s="2" t="s">
+        <v>82</v>
       </c>
       <c r="B26" s="24"/>
       <c r="C26" s="24"/>
       <c r="D26" s="25"/>
       <c r="E26" s="25"/>
       <c r="F26" s="25"/>
       <c r="G26" s="25"/>
       <c r="H26" s="26"/>
       <c r="I26" s="25"/>
       <c r="J26" s="26"/>
       <c r="K26" s="26"/>
       <c r="L26" s="26"/>
       <c r="M26" s="26"/>
       <c r="N26" s="61">
         <v>1.76</v>
       </c>
       <c r="O26" s="16">
         <v>1.41</v>
       </c>
       <c r="P26" s="63">
         <v>1.33</v>
       </c>
       <c r="Q26" s="16">
         <v>1.1299999999999999</v>
       </c>
@@ -14626,54 +14849,57 @@
       </c>
       <c r="Z26" s="16">
         <v>1.69</v>
       </c>
       <c r="AA26" s="16">
         <v>1.69</v>
       </c>
       <c r="AB26" s="16">
         <v>1.33</v>
       </c>
       <c r="AC26" s="16">
         <v>1.01</v>
       </c>
       <c r="AD26" s="16">
         <v>0.92</v>
       </c>
       <c r="AE26" s="16">
         <v>0.9</v>
       </c>
       <c r="AF26" s="16">
         <v>9.39</v>
       </c>
       <c r="AG26" s="16">
         <v>4.6900000000000004</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>76</v>
+      <c r="AH26" s="16">
+        <v>2.85</v>
+      </c>
+    </row>
+    <row r="27" spans="1:50" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="A27" s="2" t="s">
+        <v>83</v>
       </c>
       <c r="B27" s="24"/>
       <c r="C27" s="24"/>
       <c r="D27" s="25"/>
       <c r="E27" s="25"/>
       <c r="F27" s="25"/>
       <c r="G27" s="25"/>
       <c r="H27" s="26"/>
       <c r="I27" s="25"/>
       <c r="J27" s="26"/>
       <c r="K27" s="26"/>
       <c r="L27" s="26"/>
       <c r="M27" s="26"/>
       <c r="N27" s="61">
         <v>1.6</v>
       </c>
       <c r="O27" s="16">
         <v>0.94</v>
       </c>
       <c r="P27" s="63">
         <v>0.81</v>
       </c>
       <c r="Q27" s="16">
         <v>0.92</v>
       </c>
@@ -14703,52 +14929,55 @@
       </c>
       <c r="Z27" s="16">
         <v>1.41</v>
       </c>
       <c r="AA27" s="16">
         <v>0.95</v>
       </c>
       <c r="AB27" s="16">
         <v>0.82</v>
       </c>
       <c r="AC27" s="16">
         <v>0.76</v>
       </c>
       <c r="AD27" s="16">
         <v>0.69</v>
       </c>
       <c r="AE27" s="16">
         <v>0.74</v>
       </c>
       <c r="AF27" s="16">
         <v>8.5399999999999991</v>
       </c>
       <c r="AG27" s="16">
         <v>3.07</v>
       </c>
-    </row>
-    <row r="28" spans="1:50" s="2" customFormat="1" ht="11.25">
+      <c r="AH27" s="16">
+        <v>3.02</v>
+      </c>
+    </row>
+    <row r="28" spans="1:50" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A28" s="2" t="s">
         <v>55</v>
       </c>
       <c r="B28" s="24"/>
       <c r="C28" s="24"/>
       <c r="D28" s="25"/>
       <c r="E28" s="25"/>
       <c r="F28" s="25"/>
       <c r="G28" s="25"/>
       <c r="H28" s="26"/>
       <c r="I28" s="25"/>
       <c r="J28" s="26"/>
       <c r="K28" s="26"/>
       <c r="L28" s="26"/>
       <c r="M28" s="26"/>
       <c r="N28" s="61">
         <v>2.54</v>
       </c>
       <c r="O28" s="16">
         <v>1.48</v>
       </c>
       <c r="P28" s="63">
         <v>2.4900000000000002</v>
       </c>
       <c r="Q28" s="16">
@@ -14780,54 +15009,57 @@
       </c>
       <c r="Z28" s="16">
         <v>2.0099999999999998</v>
       </c>
       <c r="AA28" s="16">
         <v>1.92</v>
       </c>
       <c r="AB28" s="16">
         <v>2.23</v>
       </c>
       <c r="AC28" s="16">
         <v>1.94</v>
       </c>
       <c r="AD28" s="16">
         <v>1.0900000000000001</v>
       </c>
       <c r="AE28" s="16">
         <v>1.67</v>
       </c>
       <c r="AF28" s="16">
         <v>10.68</v>
       </c>
       <c r="AG28" s="16">
         <v>4.8899999999999997</v>
       </c>
-    </row>
-    <row r="29" spans="1:50" s="2" customFormat="1" ht="11.25">
+      <c r="AH28" s="16">
+        <v>3.65</v>
+      </c>
+    </row>
+    <row r="29" spans="1:50" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A29" s="2" t="s">
-        <v>56</v>
+        <v>84</v>
       </c>
       <c r="B29" s="24"/>
       <c r="C29" s="24"/>
       <c r="D29" s="25"/>
       <c r="E29" s="25"/>
       <c r="F29" s="25"/>
       <c r="G29" s="25"/>
       <c r="H29" s="26"/>
       <c r="I29" s="25"/>
       <c r="J29" s="26"/>
       <c r="K29" s="26"/>
       <c r="L29" s="26"/>
       <c r="M29" s="26"/>
       <c r="N29" s="61">
         <v>1.69</v>
       </c>
       <c r="O29" s="16">
         <v>0.85</v>
       </c>
       <c r="P29" s="63">
         <v>1.19</v>
       </c>
       <c r="Q29" s="16">
         <v>0.9</v>
       </c>
@@ -14857,54 +15089,57 @@
       </c>
       <c r="Z29" s="16">
         <v>1.51</v>
       </c>
       <c r="AA29" s="16">
         <v>0.93</v>
       </c>
       <c r="AB29" s="16">
         <v>0.83</v>
       </c>
       <c r="AC29" s="16">
         <v>0.77</v>
       </c>
       <c r="AD29" s="16">
         <v>0.73</v>
       </c>
       <c r="AE29" s="16">
         <v>0.59</v>
       </c>
       <c r="AF29" s="16">
         <v>7.1</v>
       </c>
       <c r="AG29" s="16">
         <v>2.23</v>
       </c>
-    </row>
-    <row r="30" spans="1:50" s="2" customFormat="1" ht="11.25">
+      <c r="AH29" s="16">
+        <v>2.5299999999999998</v>
+      </c>
+    </row>
+    <row r="30" spans="1:50" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A30" s="2" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="B30" s="24"/>
       <c r="C30" s="24"/>
       <c r="D30" s="25"/>
       <c r="E30" s="25"/>
       <c r="F30" s="25"/>
       <c r="G30" s="25"/>
       <c r="H30" s="26"/>
       <c r="I30" s="25"/>
       <c r="J30" s="26"/>
       <c r="K30" s="26"/>
       <c r="L30" s="26"/>
       <c r="M30" s="26"/>
       <c r="N30" s="61">
         <v>1.5</v>
       </c>
       <c r="O30" s="16">
         <v>1.1499999999999999</v>
       </c>
       <c r="P30" s="64">
         <v>0.8</v>
       </c>
       <c r="Q30" s="16">
         <v>1.1200000000000001</v>
       </c>
@@ -14934,96 +15169,108 @@
       </c>
       <c r="Z30" s="16">
         <v>1.53</v>
       </c>
       <c r="AA30" s="16">
         <v>0.83</v>
       </c>
       <c r="AB30" s="16">
         <v>0.67</v>
       </c>
       <c r="AC30" s="16">
         <v>0.93</v>
       </c>
       <c r="AD30" s="16">
         <v>0.67</v>
       </c>
       <c r="AE30" s="16">
         <v>0.89</v>
       </c>
       <c r="AF30" s="16">
         <v>11.12</v>
       </c>
       <c r="AG30" s="16">
         <v>2.08</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A31" s="78" t="s">
+      <c r="AH30" s="16">
+        <v>2.0499999999999998</v>
+      </c>
+    </row>
+    <row r="31" spans="1:50" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="A31" s="72"/>
+      <c r="B31" s="72"/>
+      <c r="C31" s="72"/>
+      <c r="D31" s="72"/>
+      <c r="E31" s="72"/>
+      <c r="F31" s="72"/>
+      <c r="G31" s="72"/>
+      <c r="H31" s="72"/>
+      <c r="I31" s="72"/>
+      <c r="J31" s="72"/>
+      <c r="K31" s="72"/>
+      <c r="L31" s="72"/>
+      <c r="M31" s="72"/>
+      <c r="N31" s="72"/>
+      <c r="O31" s="72"/>
+      <c r="P31" s="72"/>
+      <c r="Q31" s="72"/>
+      <c r="R31" s="72"/>
+      <c r="S31" s="72"/>
+      <c r="T31" s="77" t="s">
         <v>60</v>
       </c>
-      <c r="B31" s="78"/>
-[...18 lines deleted...]
-      <c r="AH31" s="72"/>
+      <c r="U31" s="77"/>
+      <c r="V31" s="77"/>
+      <c r="W31" s="77"/>
+      <c r="X31" s="77"/>
+      <c r="Y31" s="77"/>
+      <c r="Z31" s="77"/>
+      <c r="AA31" s="77"/>
+      <c r="AB31" s="77"/>
+      <c r="AC31" s="77"/>
+      <c r="AD31" s="77"/>
+      <c r="AE31" s="77"/>
+      <c r="AF31" s="77"/>
+      <c r="AG31" s="77"/>
+      <c r="AH31" s="93"/>
       <c r="AI31" s="72"/>
       <c r="AJ31" s="72"/>
-      <c r="AK31" s="78" t="s">
-[...2 lines deleted...]
-      <c r="AL31" s="78"/>
       <c r="AM31" s="72"/>
       <c r="AN31" s="72"/>
       <c r="AO31" s="72"/>
       <c r="AP31" s="72"/>
       <c r="AQ31" s="72"/>
       <c r="AR31" s="72"/>
       <c r="AS31" s="72"/>
       <c r="AT31" s="72"/>
       <c r="AU31" s="72"/>
       <c r="AV31" s="72"/>
       <c r="AW31" s="72"/>
       <c r="AX31" s="72"/>
     </row>
-    <row r="32" spans="1:50" s="2" customFormat="1" ht="11.25">
-      <c r="A32" s="35" t="s">
+    <row r="32" spans="1:50" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="A32" s="21" t="s">
         <v>47</v>
       </c>
       <c r="B32" s="24"/>
       <c r="C32" s="24"/>
       <c r="D32" s="25"/>
       <c r="E32" s="25"/>
       <c r="F32" s="25"/>
       <c r="G32" s="25"/>
       <c r="H32" s="26"/>
       <c r="I32" s="25"/>
       <c r="J32" s="29"/>
       <c r="K32" s="26"/>
       <c r="L32" s="26"/>
       <c r="M32" s="26"/>
       <c r="N32" s="61">
         <v>1.82</v>
       </c>
       <c r="O32" s="17">
         <v>1.39</v>
       </c>
       <c r="P32" s="63">
         <v>1.24</v>
       </c>
       <c r="Q32" s="16">
         <v>1.18</v>
@@ -15054,54 +15301,57 @@
       </c>
       <c r="Z32" s="17">
         <v>1.57</v>
       </c>
       <c r="AA32" s="17">
         <v>1.1200000000000001</v>
       </c>
       <c r="AB32" s="17">
         <v>1.19</v>
       </c>
       <c r="AC32" s="17">
         <v>1.04</v>
       </c>
       <c r="AD32" s="17">
         <v>0.76</v>
       </c>
       <c r="AE32" s="17">
         <v>0.85</v>
       </c>
       <c r="AF32" s="17">
         <v>9.5</v>
       </c>
       <c r="AG32" s="17">
         <v>4.1100000000000003</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>75</v>
+      <c r="AH32" s="17">
+        <v>3.09</v>
+      </c>
+    </row>
+    <row r="33" spans="1:34" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="A33" s="2" t="s">
+        <v>82</v>
       </c>
       <c r="B33" s="24"/>
       <c r="C33" s="24"/>
       <c r="D33" s="25"/>
       <c r="E33" s="25"/>
       <c r="F33" s="25"/>
       <c r="G33" s="25"/>
       <c r="H33" s="26"/>
       <c r="I33" s="25"/>
       <c r="J33" s="29"/>
       <c r="K33" s="26"/>
       <c r="L33" s="26"/>
       <c r="M33" s="26"/>
       <c r="N33" s="61">
         <v>2.06</v>
       </c>
       <c r="O33" s="17">
         <v>1.65</v>
       </c>
       <c r="P33" s="63">
         <v>1.47</v>
       </c>
       <c r="Q33" s="16">
         <v>1.56</v>
       </c>
@@ -15131,54 +15381,57 @@
       </c>
       <c r="Z33" s="17">
         <v>1.97</v>
       </c>
       <c r="AA33" s="17">
         <v>1.1200000000000001</v>
       </c>
       <c r="AB33" s="17">
         <v>0.86</v>
       </c>
       <c r="AC33" s="17">
         <v>1.61</v>
       </c>
       <c r="AD33" s="17">
         <v>0.49</v>
       </c>
       <c r="AE33" s="17">
         <v>1.24</v>
       </c>
       <c r="AF33" s="17">
         <v>10.16</v>
       </c>
       <c r="AG33" s="17">
         <v>4.05</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>76</v>
+      <c r="AH33" s="17">
+        <v>4.0599999999999996</v>
+      </c>
+    </row>
+    <row r="34" spans="1:34" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="A34" s="2" t="s">
+        <v>83</v>
       </c>
       <c r="B34" s="24"/>
       <c r="C34" s="24"/>
       <c r="D34" s="25"/>
       <c r="E34" s="25"/>
       <c r="F34" s="25"/>
       <c r="G34" s="25"/>
       <c r="H34" s="26"/>
       <c r="I34" s="25"/>
       <c r="J34" s="29"/>
       <c r="K34" s="26"/>
       <c r="L34" s="26"/>
       <c r="M34" s="26"/>
       <c r="N34" s="61">
         <v>4.7</v>
       </c>
       <c r="O34" s="17">
         <v>0.83</v>
       </c>
       <c r="P34" s="63">
         <v>0.74</v>
       </c>
       <c r="Q34" s="16" t="s">
         <v>72</v>
       </c>
@@ -15203,54 +15456,59 @@
       <c r="X34" s="17">
         <v>2.79</v>
       </c>
       <c r="Y34" s="17">
         <v>2.31</v>
       </c>
       <c r="Z34" s="17">
         <v>0.99</v>
       </c>
       <c r="AA34" s="17"/>
       <c r="AB34" s="17">
         <v>0.77</v>
       </c>
       <c r="AC34" s="17">
         <v>0.7</v>
       </c>
       <c r="AD34" s="17">
         <v>2.5299999999999998</v>
       </c>
       <c r="AE34" s="17">
         <v>0.57999999999999996</v>
       </c>
       <c r="AF34" s="17">
         <v>7.38</v>
       </c>
-      <c r="AG34" s="17"/>
-[...2 lines deleted...]
-      <c r="A35" s="37" t="s">
+      <c r="AG34" s="17" t="s">
+        <v>72</v>
+      </c>
+      <c r="AH34" s="17">
+        <v>2.4700000000000002</v>
+      </c>
+    </row>
+    <row r="35" spans="1:34" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="A35" s="2" t="s">
         <v>77</v>
       </c>
       <c r="B35" s="24"/>
       <c r="C35" s="24"/>
       <c r="D35" s="25"/>
       <c r="E35" s="25"/>
       <c r="F35" s="25"/>
       <c r="G35" s="25"/>
       <c r="H35" s="26"/>
       <c r="I35" s="25"/>
       <c r="J35" s="29"/>
       <c r="K35" s="26"/>
       <c r="L35" s="26"/>
       <c r="M35" s="26"/>
       <c r="N35" s="61">
         <v>1.37</v>
       </c>
       <c r="O35" s="17">
         <v>1.01</v>
       </c>
       <c r="P35" s="64">
         <v>0.9</v>
       </c>
       <c r="Q35" s="16">
         <v>0.75</v>
@@ -15281,53 +15539,56 @@
       </c>
       <c r="Z35" s="17">
         <v>1.1200000000000001</v>
       </c>
       <c r="AA35" s="17">
         <v>1.19</v>
       </c>
       <c r="AB35" s="17">
         <v>0.87</v>
       </c>
       <c r="AC35" s="17">
         <v>0.84</v>
       </c>
       <c r="AD35" s="17">
         <v>0.63</v>
       </c>
       <c r="AE35" s="17">
         <v>0.67</v>
       </c>
       <c r="AF35" s="17">
         <v>6.25</v>
       </c>
       <c r="AG35" s="17">
         <v>4.0599999999999996</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A36" s="37" t="s">
+      <c r="AH35" s="17">
+        <v>2.37</v>
+      </c>
+    </row>
+    <row r="36" spans="1:34" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="A36" s="2" t="s">
         <v>55</v>
       </c>
       <c r="B36" s="24"/>
       <c r="C36" s="24"/>
       <c r="D36" s="25"/>
       <c r="E36" s="25"/>
       <c r="F36" s="25"/>
       <c r="G36" s="25"/>
       <c r="H36" s="26"/>
       <c r="I36" s="25"/>
       <c r="J36" s="29"/>
       <c r="K36" s="26"/>
       <c r="L36" s="26"/>
       <c r="M36" s="26"/>
       <c r="N36" s="61">
         <v>3.42</v>
       </c>
       <c r="O36" s="17">
         <v>1.49</v>
       </c>
       <c r="P36" s="63">
         <v>2.04</v>
       </c>
       <c r="Q36" s="16">
         <v>1.76</v>
@@ -15358,54 +15619,57 @@
       </c>
       <c r="Z36" s="17">
         <v>2.0499999999999998</v>
       </c>
       <c r="AA36" s="17">
         <v>0.99</v>
       </c>
       <c r="AB36" s="17">
         <v>1.84</v>
       </c>
       <c r="AC36" s="17">
         <v>1.43</v>
       </c>
       <c r="AD36" s="17">
         <v>0.52</v>
       </c>
       <c r="AE36" s="17">
         <v>0.95</v>
       </c>
       <c r="AF36" s="17">
         <v>10.81</v>
       </c>
       <c r="AG36" s="17">
         <v>5.69</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>56</v>
+      <c r="AH36" s="17">
+        <v>4.2</v>
+      </c>
+    </row>
+    <row r="37" spans="1:34" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="A37" s="2" t="s">
+        <v>84</v>
       </c>
       <c r="B37" s="24"/>
       <c r="C37" s="24"/>
       <c r="D37" s="25"/>
       <c r="E37" s="25"/>
       <c r="F37" s="25"/>
       <c r="G37" s="25"/>
       <c r="H37" s="26"/>
       <c r="I37" s="25"/>
       <c r="J37" s="29"/>
       <c r="K37" s="26"/>
       <c r="L37" s="26"/>
       <c r="M37" s="26"/>
       <c r="N37" s="61">
         <v>1.08</v>
       </c>
       <c r="O37" s="17">
         <v>0.86</v>
       </c>
       <c r="P37" s="63">
         <v>1.07</v>
       </c>
       <c r="Q37" s="16">
         <v>0.62</v>
       </c>
@@ -15435,53 +15699,56 @@
       </c>
       <c r="Z37" s="17">
         <v>1.74</v>
       </c>
       <c r="AA37" s="17">
         <v>1.07</v>
       </c>
       <c r="AB37" s="17">
         <v>0.87</v>
       </c>
       <c r="AC37" s="17">
         <v>1.1399999999999999</v>
       </c>
       <c r="AD37" s="17">
         <v>0.57999999999999996</v>
       </c>
       <c r="AE37" s="17">
         <v>0.83</v>
       </c>
       <c r="AF37" s="17">
         <v>12.38</v>
       </c>
       <c r="AG37" s="17">
         <v>3.05</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="37" t="s">
+      <c r="AH37" s="17">
+        <v>2.74</v>
+      </c>
+    </row>
+    <row r="38" spans="1:34" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="A38" s="2" t="s">
         <v>78</v>
       </c>
       <c r="B38" s="24"/>
       <c r="C38" s="24"/>
       <c r="D38" s="25"/>
       <c r="E38" s="25"/>
       <c r="F38" s="25"/>
       <c r="G38" s="25"/>
       <c r="H38" s="26"/>
       <c r="I38" s="25"/>
       <c r="J38" s="29"/>
       <c r="K38" s="26"/>
       <c r="L38" s="26"/>
       <c r="M38" s="26"/>
       <c r="N38" s="61">
         <v>2.4900000000000002</v>
       </c>
       <c r="O38" s="17">
         <v>1.87</v>
       </c>
       <c r="P38" s="63">
         <v>1.39</v>
       </c>
       <c r="Q38" s="16">
         <v>1.5</v>
@@ -15512,53 +15779,56 @@
       </c>
       <c r="Z38" s="17">
         <v>1.36</v>
       </c>
       <c r="AA38" s="17">
         <v>1.3</v>
       </c>
       <c r="AB38" s="17">
         <v>1.44</v>
       </c>
       <c r="AC38" s="17">
         <v>1.03</v>
       </c>
       <c r="AD38" s="17">
         <v>0.94</v>
       </c>
       <c r="AE38" s="17">
         <v>0.79</v>
       </c>
       <c r="AF38" s="17">
         <v>5.3</v>
       </c>
       <c r="AG38" s="17">
         <v>2.75</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A39" s="37" t="s">
+      <c r="AH38" s="17">
+        <v>2.68</v>
+      </c>
+    </row>
+    <row r="39" spans="1:34" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="A39" s="2" t="s">
         <v>58</v>
       </c>
       <c r="B39" s="24"/>
       <c r="C39" s="24"/>
       <c r="D39" s="24"/>
       <c r="E39" s="24"/>
       <c r="F39" s="24"/>
       <c r="G39" s="24"/>
       <c r="H39" s="24"/>
       <c r="I39" s="24"/>
       <c r="J39" s="24"/>
       <c r="K39" s="24"/>
       <c r="L39" s="24"/>
       <c r="M39" s="24"/>
       <c r="N39" s="61">
         <v>0.73</v>
       </c>
       <c r="O39" s="17">
         <v>0.48</v>
       </c>
       <c r="P39" s="63">
         <v>1.56</v>
       </c>
       <c r="Q39" s="16">
         <v>0.77</v>
@@ -15589,54 +15859,57 @@
       </c>
       <c r="Z39" s="17">
         <v>1.7</v>
       </c>
       <c r="AA39" s="17">
         <v>2.15</v>
       </c>
       <c r="AB39" s="17">
         <v>0.88</v>
       </c>
       <c r="AC39" s="17">
         <v>1.71</v>
       </c>
       <c r="AD39" s="17">
         <v>0.36</v>
       </c>
       <c r="AE39" s="17">
         <v>0.77</v>
       </c>
       <c r="AF39" s="17">
         <v>18.04</v>
       </c>
       <c r="AG39" s="17">
         <v>3.4</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>79</v>
+      <c r="AH39" s="17">
+        <v>3.58</v>
+      </c>
+    </row>
+    <row r="40" spans="1:34" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="A40" s="2" t="s">
+        <v>85</v>
       </c>
       <c r="B40" s="24"/>
       <c r="C40" s="24"/>
       <c r="D40" s="24"/>
       <c r="E40" s="24"/>
       <c r="F40" s="24"/>
       <c r="G40" s="24"/>
       <c r="H40" s="24"/>
       <c r="I40" s="24"/>
       <c r="J40" s="24"/>
       <c r="K40" s="24"/>
       <c r="L40" s="24"/>
       <c r="M40" s="24"/>
       <c r="N40" s="61">
         <v>1.23</v>
       </c>
       <c r="O40" s="17">
         <v>1.72</v>
       </c>
       <c r="P40" s="63">
         <v>0.96</v>
       </c>
       <c r="Q40" s="16">
         <v>0.86</v>
       </c>
@@ -15666,54 +15939,57 @@
       </c>
       <c r="Z40" s="17">
         <v>0.53</v>
       </c>
       <c r="AA40" s="17">
         <v>0.69</v>
       </c>
       <c r="AB40" s="17">
         <v>1.22</v>
       </c>
       <c r="AC40" s="17">
         <v>1.28</v>
       </c>
       <c r="AD40" s="17">
         <v>1.33</v>
       </c>
       <c r="AE40" s="17">
         <v>0.76</v>
       </c>
       <c r="AF40" s="17">
         <v>16.850000000000001</v>
       </c>
       <c r="AG40" s="17">
         <v>3.95</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>80</v>
+      <c r="AH40" s="17">
+        <v>0.65</v>
+      </c>
+    </row>
+    <row r="41" spans="1:34" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="A41" s="2" t="s">
+        <v>62</v>
       </c>
       <c r="B41" s="24"/>
       <c r="C41" s="24"/>
       <c r="D41" s="25"/>
       <c r="E41" s="25"/>
       <c r="F41" s="25"/>
       <c r="G41" s="25"/>
       <c r="H41" s="26"/>
       <c r="I41" s="25"/>
       <c r="J41" s="29"/>
       <c r="K41" s="26"/>
       <c r="L41" s="26"/>
       <c r="M41" s="26"/>
       <c r="N41" s="61">
         <v>1.63</v>
       </c>
       <c r="O41" s="17">
         <v>1.29</v>
       </c>
       <c r="P41" s="63">
         <v>1.38</v>
       </c>
       <c r="Q41" s="16">
         <v>1.35</v>
       </c>
@@ -15743,54 +16019,57 @@
       </c>
       <c r="Z41" s="17">
         <v>1.37</v>
       </c>
       <c r="AA41" s="17">
         <v>1.2</v>
       </c>
       <c r="AB41" s="17">
         <v>0.6</v>
       </c>
       <c r="AC41" s="17">
         <v>0.75</v>
       </c>
       <c r="AD41" s="17">
         <v>1.07</v>
       </c>
       <c r="AE41" s="17">
         <v>0.8</v>
       </c>
       <c r="AF41" s="17">
         <v>10.69</v>
       </c>
       <c r="AG41" s="17">
         <v>3.94</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>81</v>
+      <c r="AH41" s="17">
+        <v>1.83</v>
+      </c>
+    </row>
+    <row r="42" spans="1:34" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="A42" s="2" t="s">
+        <v>79</v>
       </c>
       <c r="B42" s="24"/>
       <c r="C42" s="24"/>
       <c r="D42" s="25"/>
       <c r="E42" s="25"/>
       <c r="F42" s="25"/>
       <c r="G42" s="25"/>
       <c r="H42" s="26"/>
       <c r="I42" s="25"/>
       <c r="J42" s="29"/>
       <c r="K42" s="26"/>
       <c r="L42" s="26"/>
       <c r="M42" s="26"/>
       <c r="N42" s="61">
         <v>2.39</v>
       </c>
       <c r="O42" s="17">
         <v>2.88</v>
       </c>
       <c r="P42" s="63">
         <v>1.29</v>
       </c>
       <c r="Q42" s="16">
         <v>1.86</v>
       </c>
@@ -15820,54 +16099,57 @@
       </c>
       <c r="Z42" s="17">
         <v>2.88</v>
       </c>
       <c r="AA42" s="17">
         <v>1.59</v>
       </c>
       <c r="AB42" s="17">
         <v>2.31</v>
       </c>
       <c r="AC42" s="17">
         <v>1.2</v>
       </c>
       <c r="AD42" s="17">
         <v>1.1599999999999999</v>
       </c>
       <c r="AE42" s="17">
         <v>1</v>
       </c>
       <c r="AF42" s="17">
         <v>10.99</v>
       </c>
       <c r="AG42" s="17">
         <v>5.36</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>82</v>
+      <c r="AH42" s="17">
+        <v>5.12</v>
+      </c>
+    </row>
+    <row r="43" spans="1:34" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="A43" s="2" t="s">
+        <v>80</v>
       </c>
       <c r="B43" s="24"/>
       <c r="C43" s="24"/>
       <c r="D43" s="25"/>
       <c r="E43" s="25"/>
       <c r="F43" s="25"/>
       <c r="G43" s="25"/>
       <c r="H43" s="26"/>
       <c r="I43" s="25"/>
       <c r="J43" s="29"/>
       <c r="K43" s="26"/>
       <c r="L43" s="26"/>
       <c r="M43" s="26"/>
       <c r="N43" s="61">
         <v>2.06</v>
       </c>
       <c r="O43" s="17">
         <v>1.44</v>
       </c>
       <c r="P43" s="63">
         <v>1.32</v>
       </c>
       <c r="Q43" s="16">
         <v>1.58</v>
       </c>
@@ -15897,54 +16179,57 @@
       </c>
       <c r="Z43" s="17">
         <v>2.0099999999999998</v>
       </c>
       <c r="AA43" s="17">
         <v>1.01</v>
       </c>
       <c r="AB43" s="17">
         <v>1.72</v>
       </c>
       <c r="AC43" s="17">
         <v>0.77</v>
       </c>
       <c r="AD43" s="17">
         <v>1</v>
       </c>
       <c r="AE43" s="17">
         <v>0.95</v>
       </c>
       <c r="AF43" s="17">
         <v>13.15</v>
       </c>
       <c r="AG43" s="17">
         <v>4.82</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>83</v>
+      <c r="AH43" s="17">
+        <v>3.03</v>
+      </c>
+    </row>
+    <row r="44" spans="1:34" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="A44" s="2" t="s">
+        <v>86</v>
       </c>
       <c r="B44" s="24"/>
       <c r="C44" s="24"/>
       <c r="D44" s="25"/>
       <c r="E44" s="25"/>
       <c r="F44" s="25"/>
       <c r="G44" s="25"/>
       <c r="H44" s="26"/>
       <c r="I44" s="25"/>
       <c r="J44" s="29"/>
       <c r="K44" s="26"/>
       <c r="L44" s="26"/>
       <c r="M44" s="26"/>
       <c r="N44" s="61">
         <v>2.2000000000000002</v>
       </c>
       <c r="O44" s="17">
         <v>1.51</v>
       </c>
       <c r="P44" s="63">
         <v>1.47</v>
       </c>
       <c r="Q44" s="16">
         <v>1.21</v>
       </c>
@@ -15974,54 +16259,57 @@
       </c>
       <c r="Z44" s="17">
         <v>1.33</v>
       </c>
       <c r="AA44" s="17">
         <v>0.43</v>
       </c>
       <c r="AB44" s="17">
         <v>0.9</v>
       </c>
       <c r="AC44" s="17">
         <v>0.69</v>
       </c>
       <c r="AD44" s="17">
         <v>0.63</v>
       </c>
       <c r="AE44" s="17">
         <v>0.96</v>
       </c>
       <c r="AF44" s="17">
         <v>7.12</v>
       </c>
       <c r="AG44" s="17">
         <v>4.93</v>
       </c>
-    </row>
-    <row r="45" spans="1:33" s="2" customFormat="1" ht="11.25">
+      <c r="AH44" s="17">
+        <v>6.48</v>
+      </c>
+    </row>
+    <row r="45" spans="1:34" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A45" s="30" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="B45" s="31"/>
       <c r="C45" s="31"/>
       <c r="D45" s="31"/>
       <c r="E45" s="31"/>
       <c r="F45" s="31"/>
       <c r="G45" s="31"/>
       <c r="H45" s="32"/>
       <c r="I45" s="31"/>
       <c r="J45" s="32"/>
       <c r="K45" s="32"/>
       <c r="L45" s="32"/>
       <c r="M45" s="32"/>
       <c r="N45" s="62">
         <v>1.2</v>
       </c>
       <c r="O45" s="18">
         <v>1.17</v>
       </c>
       <c r="P45" s="65">
         <v>0.93</v>
       </c>
       <c r="Q45" s="18">
         <v>0.83</v>
       </c>
@@ -16051,176 +16339,177 @@
       </c>
       <c r="Z45" s="18">
         <v>0.84</v>
       </c>
       <c r="AA45" s="18">
         <v>0.8</v>
       </c>
       <c r="AB45" s="18">
         <v>0.83</v>
       </c>
       <c r="AC45" s="18">
         <v>0.85</v>
       </c>
       <c r="AD45" s="18">
         <v>0.57999999999999996</v>
       </c>
       <c r="AE45" s="18">
         <v>0.76</v>
       </c>
       <c r="AF45" s="18">
         <v>4.8600000000000003</v>
       </c>
       <c r="AG45" s="18">
         <v>3.09</v>
       </c>
-    </row>
-    <row r="46" spans="1:33">
+      <c r="AH45" s="18">
+        <v>1.84</v>
+      </c>
+    </row>
+    <row r="46" spans="1:34">
       <c r="AD46" s="2"/>
     </row>
   </sheetData>
-  <mergeCells count="13">
+  <mergeCells count="11">
+    <mergeCell ref="T5:AQ5"/>
     <mergeCell ref="AD6:AE6"/>
-    <mergeCell ref="AF9:AQ9"/>
-[...1 lines deleted...]
-    <mergeCell ref="AK31:AL31"/>
+    <mergeCell ref="T9:AG9"/>
+    <mergeCell ref="T24:AG24"/>
     <mergeCell ref="AP6:AQ6"/>
     <mergeCell ref="AF7:AQ7"/>
-    <mergeCell ref="A31:S31"/>
+    <mergeCell ref="T31:AG31"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:M7"/>
     <mergeCell ref="N7:S7"/>
     <mergeCell ref="T7:AE7"/>
-    <mergeCell ref="A9:S9"/>
-    <mergeCell ref="A24:S24"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A3:AE48"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="O31" sqref="O31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="30" style="7" customWidth="1"/>
     <col min="2" max="12" width="0" style="7" hidden="1" customWidth="1"/>
     <col min="13" max="13" width="6.5703125" style="7" hidden="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="7"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:31" ht="12.75" customHeight="1">
-      <c r="A3" s="77" t="s">
+      <c r="A3" s="76" t="s">
         <v>74</v>
       </c>
-      <c r="B3" s="77"/>
-[...28 lines deleted...]
-      <c r="AE3" s="77"/>
+      <c r="B3" s="76"/>
+      <c r="C3" s="76"/>
+      <c r="D3" s="76"/>
+      <c r="E3" s="76"/>
+      <c r="F3" s="76"/>
+      <c r="G3" s="76"/>
+      <c r="H3" s="76"/>
+      <c r="I3" s="76"/>
+      <c r="J3" s="76"/>
+      <c r="K3" s="76"/>
+      <c r="L3" s="76"/>
+      <c r="M3" s="76"/>
+      <c r="N3" s="76"/>
+      <c r="O3" s="76"/>
+      <c r="P3" s="76"/>
+      <c r="Q3" s="76"/>
+      <c r="R3" s="76"/>
+      <c r="S3" s="76"/>
+      <c r="T3" s="76"/>
+      <c r="U3" s="76"/>
+      <c r="V3" s="76"/>
+      <c r="W3" s="76"/>
+      <c r="X3" s="76"/>
+      <c r="Y3" s="76"/>
+      <c r="Z3" s="76"/>
+      <c r="AA3" s="76"/>
+      <c r="AB3" s="76"/>
+      <c r="AC3" s="76"/>
+      <c r="AD3" s="76"/>
+      <c r="AE3" s="76"/>
     </row>
     <row r="4" spans="1:31">
       <c r="C4" s="9"/>
       <c r="AE4" s="3" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="5" spans="1:31" s="2" customFormat="1" ht="11.25">
-      <c r="A5" s="80"/>
-      <c r="B5" s="82">
+      <c r="A5" s="79"/>
+      <c r="B5" s="81">
         <v>2021</v>
       </c>
-      <c r="C5" s="83"/>
-[...10 lines deleted...]
-      <c r="N5" s="86">
+      <c r="C5" s="82"/>
+      <c r="D5" s="82"/>
+      <c r="E5" s="82"/>
+      <c r="F5" s="82"/>
+      <c r="G5" s="82"/>
+      <c r="H5" s="82"/>
+      <c r="I5" s="82"/>
+      <c r="J5" s="82"/>
+      <c r="K5" s="82"/>
+      <c r="L5" s="82"/>
+      <c r="M5" s="82"/>
+      <c r="N5" s="83">
         <v>2023</v>
       </c>
-      <c r="O5" s="86"/>
-[...10 lines deleted...]
-      <c r="Z5" s="82">
+      <c r="O5" s="83"/>
+      <c r="P5" s="83"/>
+      <c r="Q5" s="83"/>
+      <c r="R5" s="83"/>
+      <c r="S5" s="83"/>
+      <c r="T5" s="83"/>
+      <c r="U5" s="83"/>
+      <c r="V5" s="83"/>
+      <c r="W5" s="83"/>
+      <c r="X5" s="83"/>
+      <c r="Y5" s="81"/>
+      <c r="Z5" s="81">
         <v>2024</v>
       </c>
-      <c r="AA5" s="83"/>
-[...3 lines deleted...]
-      <c r="AE5" s="83"/>
+      <c r="AA5" s="82"/>
+      <c r="AB5" s="82"/>
+      <c r="AC5" s="82"/>
+      <c r="AD5" s="82"/>
+      <c r="AE5" s="82"/>
     </row>
     <row r="6" spans="1:31" s="2" customFormat="1" ht="11.25">
-      <c r="A6" s="81"/>
+      <c r="A6" s="80"/>
       <c r="B6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>7</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>8</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>0</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>1</v>
       </c>
       <c r="H6" s="5" t="s">
         <v>2</v>
       </c>
       <c r="I6" s="6" t="s">
         <v>3</v>
       </c>
       <c r="J6" s="6" t="s">
@@ -16269,83 +16558,83 @@
         <v>45</v>
       </c>
       <c r="Y6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Z6" s="55" t="s">
         <v>24</v>
       </c>
       <c r="AA6" s="55" t="s">
         <v>25</v>
       </c>
       <c r="AB6" s="57" t="s">
         <v>26</v>
       </c>
       <c r="AC6" s="55" t="s">
         <v>27</v>
       </c>
       <c r="AD6" s="55" t="s">
         <v>28</v>
       </c>
       <c r="AE6" s="55" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:31" s="2" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A7" s="87" t="s">
+      <c r="A7" s="84" t="s">
         <v>63</v>
       </c>
-      <c r="B7" s="87"/>
-[...28 lines deleted...]
-      <c r="AE7" s="87"/>
+      <c r="B7" s="84"/>
+      <c r="C7" s="84"/>
+      <c r="D7" s="84"/>
+      <c r="E7" s="84"/>
+      <c r="F7" s="84"/>
+      <c r="G7" s="84"/>
+      <c r="H7" s="84"/>
+      <c r="I7" s="84"/>
+      <c r="J7" s="84"/>
+      <c r="K7" s="84"/>
+      <c r="L7" s="84"/>
+      <c r="M7" s="84"/>
+      <c r="N7" s="84"/>
+      <c r="O7" s="84"/>
+      <c r="P7" s="84"/>
+      <c r="Q7" s="84"/>
+      <c r="R7" s="84"/>
+      <c r="S7" s="84"/>
+      <c r="T7" s="84"/>
+      <c r="U7" s="84"/>
+      <c r="V7" s="84"/>
+      <c r="W7" s="84"/>
+      <c r="X7" s="84"/>
+      <c r="Y7" s="84"/>
+      <c r="Z7" s="84"/>
+      <c r="AA7" s="84"/>
+      <c r="AB7" s="84"/>
+      <c r="AC7" s="84"/>
+      <c r="AD7" s="84"/>
+      <c r="AE7" s="84"/>
     </row>
     <row r="8" spans="1:31" s="2" customFormat="1" ht="11.25">
       <c r="A8" s="35" t="s">
         <v>47</v>
       </c>
       <c r="B8" s="22"/>
       <c r="C8" s="22"/>
       <c r="D8" s="22"/>
       <c r="E8" s="22"/>
       <c r="F8" s="22"/>
       <c r="G8" s="22"/>
       <c r="H8" s="22"/>
       <c r="I8" s="22"/>
       <c r="J8" s="22"/>
       <c r="K8" s="22"/>
       <c r="L8" s="22"/>
       <c r="M8" s="22"/>
       <c r="N8" s="23">
         <v>790</v>
       </c>
       <c r="O8" s="23">
         <v>639</v>
       </c>
       <c r="P8" s="23">
         <v>687</v>
@@ -16944,51 +17233,51 @@
       </c>
       <c r="Y16" s="28">
         <v>11</v>
       </c>
       <c r="Z16" s="28">
         <v>12</v>
       </c>
       <c r="AA16" s="28">
         <v>10</v>
       </c>
       <c r="AB16" s="28">
         <v>6</v>
       </c>
       <c r="AC16" s="28">
         <v>15</v>
       </c>
       <c r="AD16" s="28">
         <v>13</v>
       </c>
       <c r="AE16" s="28">
         <v>14</v>
       </c>
     </row>
     <row r="17" spans="1:31" s="2" customFormat="1" ht="11.25">
       <c r="A17" s="2" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="B17" s="24"/>
       <c r="C17" s="24"/>
       <c r="D17" s="24"/>
       <c r="E17" s="24"/>
       <c r="F17" s="24"/>
       <c r="G17" s="24"/>
       <c r="H17" s="29"/>
       <c r="I17" s="24"/>
       <c r="J17" s="53"/>
       <c r="K17" s="29"/>
       <c r="L17" s="29"/>
       <c r="M17" s="29"/>
       <c r="N17" s="23">
         <v>27</v>
       </c>
       <c r="O17" s="23">
         <v>17</v>
       </c>
       <c r="P17" s="23">
         <v>24</v>
       </c>
       <c r="Q17" s="23">
         <v>19</v>
       </c>
@@ -17015,51 +17304,51 @@
       </c>
       <c r="Y17" s="28">
         <v>23</v>
       </c>
       <c r="Z17" s="28">
         <v>31</v>
       </c>
       <c r="AA17" s="28">
         <v>21</v>
       </c>
       <c r="AB17" s="28">
         <v>28</v>
       </c>
       <c r="AC17" s="28">
         <v>20</v>
       </c>
       <c r="AD17" s="28">
         <v>28</v>
       </c>
       <c r="AE17" s="28">
         <v>18</v>
       </c>
     </row>
     <row r="18" spans="1:31" s="2" customFormat="1" ht="11.25">
       <c r="A18" s="37" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="B18" s="24"/>
       <c r="C18" s="24"/>
       <c r="D18" s="24"/>
       <c r="E18" s="24"/>
       <c r="F18" s="24"/>
       <c r="G18" s="24"/>
       <c r="H18" s="29"/>
       <c r="I18" s="24"/>
       <c r="J18" s="53"/>
       <c r="K18" s="29"/>
       <c r="L18" s="29"/>
       <c r="M18" s="29"/>
       <c r="N18" s="23">
         <v>33</v>
       </c>
       <c r="O18" s="23">
         <v>37</v>
       </c>
       <c r="P18" s="23">
         <v>34</v>
       </c>
       <c r="Q18" s="23">
         <v>34</v>
       </c>
@@ -17086,51 +17375,51 @@
       </c>
       <c r="Y18" s="28">
         <v>38</v>
       </c>
       <c r="Z18" s="28">
         <v>41</v>
       </c>
       <c r="AA18" s="28">
         <v>41</v>
       </c>
       <c r="AB18" s="28">
         <v>35</v>
       </c>
       <c r="AC18" s="28">
         <v>42</v>
       </c>
       <c r="AD18" s="28">
         <v>39</v>
       </c>
       <c r="AE18" s="28">
         <v>41</v>
       </c>
     </row>
     <row r="19" spans="1:31" s="2" customFormat="1" ht="11.25">
       <c r="A19" s="37" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="B19" s="24"/>
       <c r="C19" s="24"/>
       <c r="D19" s="24"/>
       <c r="E19" s="24"/>
       <c r="F19" s="24"/>
       <c r="G19" s="24"/>
       <c r="H19" s="29"/>
       <c r="I19" s="24"/>
       <c r="J19" s="53"/>
       <c r="K19" s="29"/>
       <c r="L19" s="29"/>
       <c r="M19" s="29"/>
       <c r="N19" s="23">
         <v>28</v>
       </c>
       <c r="O19" s="23">
         <v>31</v>
       </c>
       <c r="P19" s="23">
         <v>32</v>
       </c>
       <c r="Q19" s="23">
         <v>34</v>
       </c>
@@ -17156,83 +17445,83 @@
         <v>33</v>
       </c>
       <c r="Y19" s="28">
         <v>38</v>
       </c>
       <c r="Z19" s="28">
         <v>32</v>
       </c>
       <c r="AA19" s="28">
         <v>19</v>
       </c>
       <c r="AB19" s="28">
         <v>25</v>
       </c>
       <c r="AC19" s="28">
         <v>28</v>
       </c>
       <c r="AD19" s="28">
         <v>18</v>
       </c>
       <c r="AE19" s="28">
         <v>19</v>
       </c>
     </row>
     <row r="20" spans="1:31" s="2" customFormat="1" ht="12" customHeight="1">
-      <c r="A20" s="91" t="s">
+      <c r="A20" s="90" t="s">
         <v>70</v>
       </c>
-      <c r="B20" s="91"/>
-[...28 lines deleted...]
-      <c r="AE20" s="91"/>
+      <c r="B20" s="90"/>
+      <c r="C20" s="90"/>
+      <c r="D20" s="90"/>
+      <c r="E20" s="90"/>
+      <c r="F20" s="90"/>
+      <c r="G20" s="90"/>
+      <c r="H20" s="90"/>
+      <c r="I20" s="90"/>
+      <c r="J20" s="90"/>
+      <c r="K20" s="90"/>
+      <c r="L20" s="90"/>
+      <c r="M20" s="90"/>
+      <c r="N20" s="90"/>
+      <c r="O20" s="90"/>
+      <c r="P20" s="90"/>
+      <c r="Q20" s="90"/>
+      <c r="R20" s="90"/>
+      <c r="S20" s="90"/>
+      <c r="T20" s="90"/>
+      <c r="U20" s="90"/>
+      <c r="V20" s="90"/>
+      <c r="W20" s="90"/>
+      <c r="X20" s="90"/>
+      <c r="Y20" s="90"/>
+      <c r="Z20" s="90"/>
+      <c r="AA20" s="90"/>
+      <c r="AB20" s="90"/>
+      <c r="AC20" s="90"/>
+      <c r="AD20" s="90"/>
+      <c r="AE20" s="90"/>
     </row>
     <row r="21" spans="1:31" s="2" customFormat="1" ht="11.25">
       <c r="A21" s="35" t="s">
         <v>47</v>
       </c>
       <c r="B21" s="24"/>
       <c r="C21" s="24"/>
       <c r="D21" s="24"/>
       <c r="E21" s="24"/>
       <c r="F21" s="24"/>
       <c r="G21" s="24"/>
       <c r="H21" s="29"/>
       <c r="I21" s="24"/>
       <c r="J21" s="29"/>
       <c r="K21" s="29"/>
       <c r="L21" s="29"/>
       <c r="M21" s="29"/>
       <c r="N21" s="10">
         <v>398</v>
       </c>
       <c r="O21" s="10">
         <v>332</v>
       </c>
       <c r="P21" s="10">
         <v>354</v>
@@ -17831,51 +18120,51 @@
       </c>
       <c r="Y29" s="10">
         <v>6</v>
       </c>
       <c r="Z29" s="10">
         <v>7</v>
       </c>
       <c r="AA29" s="28">
         <v>6</v>
       </c>
       <c r="AB29" s="28">
         <v>1</v>
       </c>
       <c r="AC29" s="28">
         <v>11</v>
       </c>
       <c r="AD29" s="10">
         <v>6</v>
       </c>
       <c r="AE29" s="28">
         <v>5</v>
       </c>
     </row>
     <row r="30" spans="1:31" s="2" customFormat="1" ht="11.25">
       <c r="A30" s="2" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="B30" s="24"/>
       <c r="C30" s="24"/>
       <c r="D30" s="24"/>
       <c r="E30" s="24"/>
       <c r="F30" s="24"/>
       <c r="G30" s="24"/>
       <c r="H30" s="29"/>
       <c r="I30" s="24"/>
       <c r="J30" s="29"/>
       <c r="K30" s="29"/>
       <c r="L30" s="29"/>
       <c r="M30" s="29"/>
       <c r="N30" s="10">
         <v>16</v>
       </c>
       <c r="O30" s="10">
         <v>11</v>
       </c>
       <c r="P30" s="10">
         <v>11</v>
       </c>
       <c r="Q30" s="10">
         <v>9</v>
       </c>
@@ -17902,51 +18191,51 @@
       </c>
       <c r="Y30" s="10">
         <v>13</v>
       </c>
       <c r="Z30" s="10">
         <v>17</v>
       </c>
       <c r="AA30" s="28">
         <v>10</v>
       </c>
       <c r="AB30" s="28">
         <v>18</v>
       </c>
       <c r="AC30" s="28">
         <v>10</v>
       </c>
       <c r="AD30" s="10">
         <v>11</v>
       </c>
       <c r="AE30" s="28">
         <v>11</v>
       </c>
     </row>
     <row r="31" spans="1:31" s="2" customFormat="1" ht="11.25">
       <c r="A31" s="37" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="B31" s="54" t="s">
         <v>68</v>
       </c>
       <c r="C31" s="54" t="s">
         <v>68</v>
       </c>
       <c r="D31" s="54" t="s">
         <v>68</v>
       </c>
       <c r="E31" s="54" t="s">
         <v>68</v>
       </c>
       <c r="F31" s="54" t="s">
         <v>68</v>
       </c>
       <c r="G31" s="54" t="s">
         <v>68</v>
       </c>
       <c r="H31" s="54" t="s">
         <v>68</v>
       </c>
       <c r="I31" s="54" t="s">
         <v>68</v>
       </c>
@@ -17997,51 +18286,51 @@
       </c>
       <c r="Y31" s="10">
         <v>24</v>
       </c>
       <c r="Z31" s="10">
         <v>22</v>
       </c>
       <c r="AA31" s="28">
         <v>29</v>
       </c>
       <c r="AB31" s="28">
         <v>15</v>
       </c>
       <c r="AC31" s="28">
         <v>26</v>
       </c>
       <c r="AD31" s="10">
         <v>17</v>
       </c>
       <c r="AE31" s="28">
         <v>20</v>
       </c>
     </row>
     <row r="32" spans="1:31" s="2" customFormat="1" ht="11.25">
       <c r="A32" s="37" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="B32" s="54" t="s">
         <v>69</v>
       </c>
       <c r="C32" s="54" t="s">
         <v>69</v>
       </c>
       <c r="D32" s="54" t="s">
         <v>69</v>
       </c>
       <c r="E32" s="54" t="s">
         <v>69</v>
       </c>
       <c r="F32" s="54" t="s">
         <v>69</v>
       </c>
       <c r="G32" s="54" t="s">
         <v>69</v>
       </c>
       <c r="H32" s="54" t="s">
         <v>69</v>
       </c>
       <c r="I32" s="54" t="s">
         <v>69</v>
       </c>
@@ -18091,83 +18380,83 @@
         <v>19</v>
       </c>
       <c r="Y32" s="10">
         <v>14</v>
       </c>
       <c r="Z32" s="10">
         <v>19</v>
       </c>
       <c r="AA32" s="28">
         <v>8</v>
       </c>
       <c r="AB32" s="28">
         <v>11</v>
       </c>
       <c r="AC32" s="28">
         <v>13</v>
       </c>
       <c r="AD32" s="10">
         <v>8</v>
       </c>
       <c r="AE32" s="28">
         <v>8</v>
       </c>
     </row>
     <row r="33" spans="1:31" s="2" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A33" s="92" t="s">
+      <c r="A33" s="91" t="s">
         <v>71</v>
       </c>
-      <c r="B33" s="92"/>
-[...28 lines deleted...]
-      <c r="AE33" s="92"/>
+      <c r="B33" s="91"/>
+      <c r="C33" s="91"/>
+      <c r="D33" s="91"/>
+      <c r="E33" s="91"/>
+      <c r="F33" s="91"/>
+      <c r="G33" s="91"/>
+      <c r="H33" s="91"/>
+      <c r="I33" s="91"/>
+      <c r="J33" s="91"/>
+      <c r="K33" s="91"/>
+      <c r="L33" s="91"/>
+      <c r="M33" s="91"/>
+      <c r="N33" s="91"/>
+      <c r="O33" s="91"/>
+      <c r="P33" s="91"/>
+      <c r="Q33" s="91"/>
+      <c r="R33" s="91"/>
+      <c r="S33" s="91"/>
+      <c r="T33" s="91"/>
+      <c r="U33" s="91"/>
+      <c r="V33" s="91"/>
+      <c r="W33" s="91"/>
+      <c r="X33" s="91"/>
+      <c r="Y33" s="91"/>
+      <c r="Z33" s="91"/>
+      <c r="AA33" s="91"/>
+      <c r="AB33" s="91"/>
+      <c r="AC33" s="91"/>
+      <c r="AD33" s="91"/>
+      <c r="AE33" s="91"/>
     </row>
     <row r="34" spans="1:31" s="2" customFormat="1" ht="11.25">
       <c r="A34" s="35" t="s">
         <v>47</v>
       </c>
       <c r="B34" s="24"/>
       <c r="C34" s="24"/>
       <c r="D34" s="24"/>
       <c r="E34" s="24"/>
       <c r="F34" s="24"/>
       <c r="G34" s="24"/>
       <c r="H34" s="29"/>
       <c r="I34" s="24"/>
       <c r="J34" s="29"/>
       <c r="K34" s="29"/>
       <c r="L34" s="29"/>
       <c r="M34" s="29"/>
       <c r="N34" s="11">
         <v>392</v>
       </c>
       <c r="O34" s="11">
         <v>307</v>
       </c>
       <c r="P34" s="11">
         <v>333</v>
@@ -18766,51 +19055,51 @@
       </c>
       <c r="Y42" s="11">
         <v>5</v>
       </c>
       <c r="Z42" s="11">
         <v>5</v>
       </c>
       <c r="AA42" s="36">
         <v>4</v>
       </c>
       <c r="AB42" s="36">
         <v>5</v>
       </c>
       <c r="AC42" s="28">
         <v>4</v>
       </c>
       <c r="AD42" s="11">
         <v>7</v>
       </c>
       <c r="AE42" s="28">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:31" s="2" customFormat="1" ht="11.25">
       <c r="A43" s="37" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="B43" s="24"/>
       <c r="C43" s="24"/>
       <c r="D43" s="24"/>
       <c r="E43" s="24"/>
       <c r="F43" s="24"/>
       <c r="G43" s="24"/>
       <c r="H43" s="29"/>
       <c r="I43" s="24"/>
       <c r="J43" s="29"/>
       <c r="K43" s="29"/>
       <c r="L43" s="29"/>
       <c r="M43" s="29"/>
       <c r="N43" s="11">
         <v>11</v>
       </c>
       <c r="O43" s="11">
         <v>6</v>
       </c>
       <c r="P43" s="11">
         <v>13</v>
       </c>
       <c r="Q43" s="11">
         <v>10</v>
       </c>
@@ -18837,51 +19126,51 @@
       </c>
       <c r="Y43" s="11">
         <v>10</v>
       </c>
       <c r="Z43" s="11">
         <v>14</v>
       </c>
       <c r="AA43" s="36">
         <v>11</v>
       </c>
       <c r="AB43" s="36">
         <v>10</v>
       </c>
       <c r="AC43" s="28">
         <v>10</v>
       </c>
       <c r="AD43" s="11">
         <v>17</v>
       </c>
       <c r="AE43" s="28">
         <v>7</v>
       </c>
     </row>
     <row r="44" spans="1:31" s="2" customFormat="1" ht="11.25">
       <c r="A44" s="37" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="B44" s="24"/>
       <c r="C44" s="24"/>
       <c r="D44" s="24"/>
       <c r="E44" s="24"/>
       <c r="F44" s="24"/>
       <c r="G44" s="24"/>
       <c r="H44" s="29"/>
       <c r="I44" s="24"/>
       <c r="J44" s="29"/>
       <c r="K44" s="29"/>
       <c r="L44" s="29"/>
       <c r="M44" s="29"/>
       <c r="N44" s="11">
         <v>17</v>
       </c>
       <c r="O44" s="11">
         <v>16</v>
       </c>
       <c r="P44" s="11">
         <v>17</v>
       </c>
       <c r="Q44" s="11">
         <v>18</v>
       </c>
@@ -18908,51 +19197,51 @@
       </c>
       <c r="Y44" s="11">
         <v>14</v>
       </c>
       <c r="Z44" s="11">
         <v>19</v>
       </c>
       <c r="AA44" s="36">
         <v>12</v>
       </c>
       <c r="AB44" s="36">
         <v>20</v>
       </c>
       <c r="AC44" s="28">
         <v>16</v>
       </c>
       <c r="AD44" s="11">
         <v>22</v>
       </c>
       <c r="AE44" s="28">
         <v>21</v>
       </c>
     </row>
     <row r="45" spans="1:31" s="2" customFormat="1" ht="11.25">
       <c r="A45" s="30" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="B45" s="31"/>
       <c r="C45" s="31"/>
       <c r="D45" s="31"/>
       <c r="E45" s="31"/>
       <c r="F45" s="31"/>
       <c r="G45" s="31"/>
       <c r="H45" s="32"/>
       <c r="I45" s="31"/>
       <c r="J45" s="32"/>
       <c r="K45" s="32"/>
       <c r="L45" s="32"/>
       <c r="M45" s="32"/>
       <c r="N45" s="12">
         <v>11</v>
       </c>
       <c r="O45" s="12">
         <v>17</v>
       </c>
       <c r="P45" s="12">
         <v>14</v>
       </c>
       <c r="Q45" s="12">
         <v>17</v>
       </c>
@@ -19003,3675 +19292,3833 @@
       <c r="A46" s="8" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="47" spans="1:31" s="2" customFormat="1" ht="11.25"/>
     <row r="48" spans="1:31" s="2" customFormat="1" ht="11.25"/>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A3:AE3"/>
     <mergeCell ref="A7:AE7"/>
     <mergeCell ref="A20:AE20"/>
     <mergeCell ref="A33:AE33"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="N5:Y5"/>
     <mergeCell ref="Z5:AE5"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:BH54"/>
+  <dimension ref="A6:BH57"/>
   <sheetViews>
-    <sheetView topLeftCell="S1" workbookViewId="0">
-      <selection activeCell="O56" sqref="O56"/>
+    <sheetView tabSelected="1" topLeftCell="Z1" workbookViewId="0">
+      <selection activeCell="AK26" sqref="AK26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12"/>
   <cols>
-    <col min="1" max="1" width="30" style="7" customWidth="1"/>
+    <col min="1" max="1" width="24.5703125" style="7" customWidth="1"/>
     <col min="2" max="12" width="0" style="7" hidden="1" customWidth="1"/>
     <col min="13" max="13" width="6.5703125" style="7" hidden="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="7"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:60" ht="12.75" customHeight="1">
-[...13 lines deleted...]
-      <c r="AF3" s="69" t="s">
+    <row r="6" spans="1:60" ht="12.75" customHeight="1">
+      <c r="Q6" s="73"/>
+      <c r="R6" s="73"/>
+      <c r="S6" s="73"/>
+      <c r="T6" s="76" t="s">
         <v>74</v>
       </c>
-      <c r="AG3" s="69"/>
-[...30 lines deleted...]
-      <c r="AE4" s="3" t="s">
+      <c r="U6" s="76"/>
+      <c r="V6" s="76"/>
+      <c r="W6" s="76"/>
+      <c r="X6" s="76"/>
+      <c r="Y6" s="76"/>
+      <c r="Z6" s="76"/>
+      <c r="AA6" s="76"/>
+      <c r="AB6" s="76"/>
+      <c r="AC6" s="76"/>
+      <c r="AD6" s="76"/>
+      <c r="AE6" s="76"/>
+      <c r="AF6" s="76"/>
+      <c r="AG6" s="76"/>
+      <c r="AH6" s="76"/>
+      <c r="AI6" s="76"/>
+      <c r="AJ6" s="76"/>
+      <c r="AK6" s="76"/>
+      <c r="AL6" s="76"/>
+      <c r="AM6" s="76"/>
+      <c r="AN6" s="76"/>
+      <c r="AO6" s="76"/>
+      <c r="AP6" s="76"/>
+      <c r="AQ6" s="76"/>
+      <c r="AR6" s="69"/>
+      <c r="AS6" s="69"/>
+      <c r="AT6" s="69"/>
+      <c r="AU6" s="69"/>
+      <c r="AV6" s="69"/>
+      <c r="AW6" s="69"/>
+      <c r="AX6" s="69"/>
+      <c r="AY6" s="69"/>
+      <c r="AZ6" s="69"/>
+      <c r="BA6" s="69"/>
+      <c r="BB6" s="69"/>
+      <c r="BC6" s="69"/>
+      <c r="BD6" s="69"/>
+      <c r="BE6" s="69"/>
+      <c r="BF6" s="69"/>
+      <c r="BG6" s="69"/>
+      <c r="BH6" s="69"/>
+    </row>
+    <row r="7" spans="1:60">
+      <c r="C7" s="9"/>
+      <c r="AE7" s="3"/>
+      <c r="AQ7" s="3" t="s">
         <v>73</v>
       </c>
-      <c r="AQ4" s="3" t="s">
-[...5 lines deleted...]
-      <c r="B5" s="82">
+    </row>
+    <row r="8" spans="1:60" s="2" customFormat="1" ht="11.25">
+      <c r="A8" s="79"/>
+      <c r="B8" s="81">
         <v>2021</v>
       </c>
-      <c r="C5" s="83"/>
-[...10 lines deleted...]
-      <c r="N5" s="83">
+      <c r="C8" s="82"/>
+      <c r="D8" s="82"/>
+      <c r="E8" s="82"/>
+      <c r="F8" s="82"/>
+      <c r="G8" s="82"/>
+      <c r="H8" s="82"/>
+      <c r="I8" s="82"/>
+      <c r="J8" s="82"/>
+      <c r="K8" s="82"/>
+      <c r="L8" s="82"/>
+      <c r="M8" s="82"/>
+      <c r="N8" s="82">
         <v>2024</v>
       </c>
-      <c r="O5" s="83"/>
-[...4 lines deleted...]
-      <c r="T5" s="86">
+      <c r="O8" s="82"/>
+      <c r="P8" s="82"/>
+      <c r="Q8" s="82"/>
+      <c r="R8" s="82"/>
+      <c r="S8" s="82"/>
+      <c r="T8" s="83">
         <v>2025</v>
       </c>
-      <c r="U5" s="86"/>
-[...10 lines deleted...]
-      <c r="AF5" s="86">
+      <c r="U8" s="83"/>
+      <c r="V8" s="83"/>
+      <c r="W8" s="83"/>
+      <c r="X8" s="83"/>
+      <c r="Y8" s="83"/>
+      <c r="Z8" s="83"/>
+      <c r="AA8" s="83"/>
+      <c r="AB8" s="83"/>
+      <c r="AC8" s="83"/>
+      <c r="AD8" s="83"/>
+      <c r="AE8" s="81"/>
+      <c r="AF8" s="83">
         <v>2026</v>
       </c>
-      <c r="AG5" s="86"/>
-[...13 lines deleted...]
-      <c r="B6" s="5" t="s">
+      <c r="AG8" s="83"/>
+      <c r="AH8" s="83"/>
+      <c r="AI8" s="83"/>
+      <c r="AJ8" s="83"/>
+      <c r="AK8" s="83"/>
+      <c r="AL8" s="83"/>
+      <c r="AM8" s="83"/>
+      <c r="AN8" s="83"/>
+      <c r="AO8" s="83"/>
+      <c r="AP8" s="83"/>
+      <c r="AQ8" s="81"/>
+    </row>
+    <row r="9" spans="1:60" s="2" customFormat="1" ht="18" customHeight="1">
+      <c r="A9" s="80"/>
+      <c r="B9" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="C6" s="5" t="s">
+      <c r="C9" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D6" s="5" t="s">
+      <c r="D9" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="E6" s="5" t="s">
+      <c r="E9" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="F6" s="5" t="s">
+      <c r="F9" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="G6" s="5" t="s">
+      <c r="G9" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="H6" s="5" t="s">
+      <c r="H9" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="I6" s="6" t="s">
+      <c r="I9" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="J6" s="6" t="s">
+      <c r="J9" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="K6" s="6" t="s">
+      <c r="K9" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="L6" s="6" t="s">
+      <c r="L9" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="M6" s="6" t="s">
+      <c r="M9" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="N6" s="55" t="s">
+      <c r="N9" s="55" t="s">
         <v>30</v>
       </c>
-      <c r="O6" s="55" t="s">
+      <c r="O9" s="55" t="s">
         <v>42</v>
       </c>
-      <c r="P6" s="57" t="s">
+      <c r="P9" s="57" t="s">
         <v>43</v>
       </c>
-      <c r="Q6" s="55" t="s">
+      <c r="Q9" s="55" t="s">
         <v>44</v>
       </c>
-      <c r="R6" s="55" t="s">
+      <c r="R9" s="55" t="s">
         <v>45</v>
       </c>
-      <c r="S6" s="55" t="s">
+      <c r="S9" s="55" t="s">
         <v>46</v>
       </c>
-      <c r="T6" s="6" t="s">
+      <c r="T9" s="6" t="s">
         <v>24</v>
       </c>
-      <c r="U6" s="6" t="s">
+      <c r="U9" s="6" t="s">
         <v>25</v>
       </c>
-      <c r="V6" s="5" t="s">
+      <c r="V9" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="W6" s="6" t="s">
+      <c r="W9" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="X6" s="6" t="s">
+      <c r="X9" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="Y6" s="6" t="s">
+      <c r="Y9" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="Z6" s="6" t="s">
+      <c r="Z9" s="6" t="s">
         <v>30</v>
       </c>
-      <c r="AA6" s="6" t="s">
+      <c r="AA9" s="6" t="s">
         <v>42</v>
       </c>
-      <c r="AB6" s="5" t="s">
+      <c r="AB9" s="5" t="s">
         <v>43</v>
       </c>
-      <c r="AC6" s="6" t="s">
+      <c r="AC9" s="6" t="s">
         <v>44</v>
       </c>
-      <c r="AD6" s="6" t="s">
+      <c r="AD9" s="6" t="s">
         <v>45</v>
       </c>
-      <c r="AE6" s="6" t="s">
+      <c r="AE9" s="6" t="s">
         <v>46</v>
       </c>
-      <c r="AF6" s="6" t="s">
+      <c r="AF9" s="6" t="s">
         <v>24</v>
       </c>
-      <c r="AG6" s="6" t="s">
+      <c r="AG9" s="6" t="s">
         <v>25</v>
       </c>
-      <c r="AH6" s="5" t="s">
+      <c r="AH9" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="AI6" s="6" t="s">
+      <c r="AI9" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="AJ6" s="6" t="s">
+      <c r="AJ9" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="AK6" s="6" t="s">
+      <c r="AK9" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="AL6" s="6" t="s">
+      <c r="AL9" s="6" t="s">
         <v>30</v>
       </c>
-      <c r="AM6" s="6" t="s">
+      <c r="AM9" s="6" t="s">
         <v>42</v>
       </c>
-      <c r="AN6" s="5" t="s">
+      <c r="AN9" s="5" t="s">
         <v>43</v>
       </c>
-      <c r="AO6" s="6" t="s">
+      <c r="AO9" s="6" t="s">
         <v>44</v>
       </c>
-      <c r="AP6" s="6" t="s">
+      <c r="AP9" s="6" t="s">
         <v>45</v>
       </c>
-      <c r="AQ6" s="6" t="s">
+      <c r="AQ9" s="6" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="7" spans="1:60" s="2" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A7" s="87" t="s">
+    <row r="10" spans="1:60" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="B10" s="70"/>
+      <c r="C10" s="70"/>
+      <c r="D10" s="70"/>
+      <c r="E10" s="70"/>
+      <c r="F10" s="70"/>
+      <c r="G10" s="70"/>
+      <c r="H10" s="70"/>
+      <c r="I10" s="70"/>
+      <c r="J10" s="70"/>
+      <c r="K10" s="70"/>
+      <c r="L10" s="70"/>
+      <c r="M10" s="70"/>
+      <c r="N10" s="70"/>
+      <c r="O10" s="70"/>
+      <c r="P10" s="70"/>
+      <c r="Q10" s="70"/>
+      <c r="R10" s="70"/>
+      <c r="S10" s="70"/>
+      <c r="T10" s="84" t="s">
         <v>63</v>
       </c>
-      <c r="B7" s="87"/>
-[...19 lines deleted...]
-      <c r="A8" s="21" t="s">
+      <c r="U10" s="84"/>
+      <c r="V10" s="84"/>
+      <c r="W10" s="84"/>
+      <c r="X10" s="84"/>
+      <c r="Y10" s="84"/>
+      <c r="Z10" s="84"/>
+      <c r="AA10" s="84"/>
+      <c r="AB10" s="84"/>
+      <c r="AC10" s="84"/>
+      <c r="AD10" s="84"/>
+      <c r="AE10" s="84"/>
+      <c r="AF10" s="84"/>
+      <c r="AG10" s="84"/>
+    </row>
+    <row r="11" spans="1:60" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="A11" s="21" t="s">
         <v>47</v>
       </c>
-      <c r="B8" s="22"/>
-[...11 lines deleted...]
-      <c r="N8" s="2">
+      <c r="B11" s="22"/>
+      <c r="C11" s="22"/>
+      <c r="D11" s="22"/>
+      <c r="E11" s="22"/>
+      <c r="F11" s="22"/>
+      <c r="G11" s="22"/>
+      <c r="H11" s="22"/>
+      <c r="I11" s="22"/>
+      <c r="J11" s="22"/>
+      <c r="K11" s="22"/>
+      <c r="L11" s="22"/>
+      <c r="M11" s="22"/>
+      <c r="N11" s="2">
         <v>751</v>
       </c>
-      <c r="O8" s="10">
+      <c r="O11" s="10">
         <v>646</v>
       </c>
-      <c r="P8" s="2">
+      <c r="P11" s="2">
         <v>690</v>
       </c>
-      <c r="Q8" s="10">
+      <c r="Q11" s="10">
         <v>686</v>
       </c>
-      <c r="R8" s="28">
+      <c r="R11" s="28">
         <v>717</v>
       </c>
-      <c r="S8" s="28">
+      <c r="S11" s="28">
         <v>726</v>
       </c>
-      <c r="T8" s="28">
+      <c r="T11" s="28">
         <v>562</v>
       </c>
-      <c r="U8" s="28">
+      <c r="U11" s="28">
         <v>564</v>
       </c>
-      <c r="V8" s="28">
+      <c r="V11" s="28">
         <v>583</v>
       </c>
-      <c r="W8" s="67">
+      <c r="W11" s="67">
         <v>688</v>
       </c>
-      <c r="X8" s="28">
+      <c r="X11" s="28">
         <v>612</v>
       </c>
-      <c r="Y8" s="10">
+      <c r="Y11" s="10">
         <v>633</v>
       </c>
-      <c r="Z8" s="28">
+      <c r="Z11" s="28">
         <v>682</v>
       </c>
-      <c r="AA8" s="28">
+      <c r="AA11" s="28">
         <v>670</v>
       </c>
-      <c r="AB8" s="28">
+      <c r="AB11" s="28">
         <v>662</v>
       </c>
-      <c r="AC8" s="10">
+      <c r="AC11" s="10">
         <v>607</v>
       </c>
-      <c r="AD8" s="28">
+      <c r="AD11" s="28">
         <v>555</v>
       </c>
-      <c r="AE8" s="28">
+      <c r="AE11" s="28">
         <v>633</v>
       </c>
-      <c r="AF8" s="10">
+      <c r="AF11" s="10">
         <v>566</v>
       </c>
-      <c r="AG8" s="10">
+      <c r="AG11" s="10">
         <v>485</v>
       </c>
-    </row>
-[...231 lines deleted...]
-    <row r="12" spans="1:60" s="2" customFormat="1" ht="11.25">
+      <c r="AH11" s="10">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="12" spans="1:60" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A12" s="2" t="s">
-        <v>55</v>
+        <v>82</v>
       </c>
       <c r="B12" s="24"/>
       <c r="C12" s="24"/>
       <c r="D12" s="24"/>
       <c r="E12" s="24"/>
       <c r="F12" s="24"/>
       <c r="G12" s="24"/>
       <c r="H12" s="29"/>
       <c r="I12" s="24"/>
       <c r="J12" s="53"/>
       <c r="K12" s="29"/>
       <c r="L12" s="29"/>
       <c r="M12" s="29"/>
       <c r="N12" s="2">
-        <v>61</v>
+        <v>388</v>
       </c>
       <c r="O12" s="10">
-        <v>35</v>
+        <v>357</v>
       </c>
       <c r="P12" s="2">
-        <v>60</v>
+        <v>376</v>
       </c>
       <c r="Q12" s="10">
-        <v>52</v>
+        <v>361</v>
       </c>
       <c r="R12" s="28">
-        <v>50</v>
+        <v>385</v>
       </c>
       <c r="S12" s="28">
-        <v>53</v>
+        <v>388</v>
       </c>
       <c r="T12" s="28">
-        <v>31</v>
+        <v>310</v>
       </c>
       <c r="U12" s="28">
-        <v>53</v>
+        <v>292</v>
       </c>
       <c r="V12" s="28">
-        <v>39</v>
+        <v>308</v>
       </c>
       <c r="W12" s="67">
-        <v>49</v>
+        <v>353</v>
       </c>
       <c r="X12" s="28">
-        <v>47</v>
+        <v>327</v>
       </c>
       <c r="Y12" s="10">
-        <v>55</v>
+        <v>324</v>
       </c>
       <c r="Z12" s="28">
-        <v>41</v>
+        <v>376</v>
       </c>
       <c r="AA12" s="28">
-        <v>34</v>
+        <v>420</v>
       </c>
       <c r="AB12" s="28">
-        <v>53</v>
+        <v>370</v>
       </c>
       <c r="AC12" s="10">
-        <v>49</v>
+        <v>330</v>
       </c>
       <c r="AD12" s="28">
-        <v>26</v>
+        <v>313</v>
       </c>
       <c r="AE12" s="28">
-        <v>46</v>
+        <v>350</v>
       </c>
       <c r="AF12" s="10">
-        <v>31</v>
+        <v>305</v>
       </c>
       <c r="AG12" s="10">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:60" s="2" customFormat="1" ht="11.25">
+        <v>286</v>
+      </c>
+      <c r="AH12" s="10">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="13" spans="1:60" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A13" s="2" t="s">
-        <v>56</v>
+        <v>83</v>
       </c>
       <c r="B13" s="24"/>
       <c r="C13" s="24"/>
       <c r="D13" s="24"/>
       <c r="E13" s="24"/>
       <c r="F13" s="24"/>
       <c r="G13" s="24"/>
       <c r="H13" s="29"/>
       <c r="I13" s="24"/>
       <c r="J13" s="53"/>
       <c r="K13" s="29"/>
       <c r="L13" s="29"/>
       <c r="M13" s="29"/>
       <c r="N13" s="2">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="O13" s="10">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="P13" s="2">
-        <v>52</v>
+        <v>31</v>
       </c>
       <c r="Q13" s="10">
+        <v>38</v>
+      </c>
+      <c r="R13" s="28">
+        <v>48</v>
+      </c>
+      <c r="S13" s="28">
         <v>41</v>
       </c>
-      <c r="R13" s="28">
-[...4 lines deleted...]
-      </c>
       <c r="T13" s="28">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="U13" s="28">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="V13" s="28">
+        <v>31</v>
+      </c>
+      <c r="W13" s="67">
+        <v>35</v>
+      </c>
+      <c r="X13" s="28">
+        <v>31</v>
+      </c>
+      <c r="Y13" s="10">
+        <v>35</v>
+      </c>
+      <c r="Z13" s="28">
+        <v>41</v>
+      </c>
+      <c r="AA13" s="28">
+        <v>31</v>
+      </c>
+      <c r="AB13" s="28">
+        <v>31</v>
+      </c>
+      <c r="AC13" s="10">
+        <v>32</v>
+      </c>
+      <c r="AD13" s="28">
+        <v>35</v>
+      </c>
+      <c r="AE13" s="28">
+        <v>37</v>
+      </c>
+      <c r="AF13" s="10">
         <v>36</v>
       </c>
-      <c r="W13" s="67">
-[...14 lines deleted...]
-      <c r="AB13" s="28">
+      <c r="AG13" s="10">
+        <v>24</v>
+      </c>
+      <c r="AH13" s="10">
         <v>37</v>
       </c>
-      <c r="AC13" s="10">
-[...15 lines deleted...]
-    <row r="14" spans="1:60" s="2" customFormat="1" ht="11.25">
+    </row>
+    <row r="14" spans="1:60" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A14" s="2" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="B14" s="24"/>
       <c r="C14" s="24"/>
       <c r="D14" s="24"/>
       <c r="E14" s="24"/>
       <c r="F14" s="24"/>
       <c r="G14" s="24"/>
       <c r="H14" s="29"/>
       <c r="I14" s="24"/>
       <c r="J14" s="53"/>
       <c r="K14" s="29"/>
       <c r="L14" s="29"/>
       <c r="M14" s="29"/>
       <c r="N14" s="2">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="O14" s="10">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="P14" s="2">
-        <v>15</v>
+        <v>38</v>
       </c>
       <c r="Q14" s="10">
-        <v>18</v>
+        <v>35</v>
       </c>
       <c r="R14" s="28">
-        <v>22</v>
+        <v>38</v>
       </c>
       <c r="S14" s="28">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="T14" s="28">
-        <v>9</v>
+        <v>43</v>
       </c>
       <c r="U14" s="28">
-        <v>7</v>
+        <v>43</v>
       </c>
       <c r="V14" s="28">
-        <v>19</v>
+        <v>33</v>
       </c>
       <c r="W14" s="67">
-        <v>15</v>
+        <v>60</v>
       </c>
       <c r="X14" s="28">
-        <v>9</v>
+        <v>31</v>
       </c>
       <c r="Y14" s="10">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="Z14" s="28">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="AA14" s="28">
-        <v>12</v>
+        <v>44</v>
       </c>
       <c r="AB14" s="28">
-        <v>15</v>
+        <v>36</v>
       </c>
       <c r="AC14" s="10">
-        <v>12</v>
+        <v>39</v>
       </c>
       <c r="AD14" s="28">
-        <v>12</v>
+        <v>32</v>
       </c>
       <c r="AE14" s="28">
-        <v>11</v>
+        <v>37</v>
       </c>
       <c r="AF14" s="10">
-        <v>6</v>
+        <v>29</v>
       </c>
       <c r="AG14" s="10">
-        <v>6</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:60" s="2" customFormat="1" ht="11.25">
+        <v>36</v>
+      </c>
+      <c r="AH14" s="10">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="15" spans="1:60" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A15" s="2" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="B15" s="24"/>
       <c r="C15" s="24"/>
       <c r="D15" s="24"/>
       <c r="E15" s="24"/>
       <c r="F15" s="24"/>
       <c r="G15" s="24"/>
       <c r="H15" s="29"/>
       <c r="I15" s="24"/>
       <c r="J15" s="53"/>
       <c r="K15" s="29"/>
       <c r="L15" s="29"/>
       <c r="M15" s="29"/>
       <c r="N15" s="2">
-        <v>4</v>
+        <v>61</v>
       </c>
       <c r="O15" s="10">
-        <v>3</v>
+        <v>35</v>
       </c>
       <c r="P15" s="2">
-        <v>11</v>
+        <v>60</v>
       </c>
       <c r="Q15" s="10">
-        <v>6</v>
+        <v>52</v>
       </c>
       <c r="R15" s="28">
-        <v>10</v>
+        <v>50</v>
       </c>
       <c r="S15" s="28">
-        <v>11</v>
+        <v>53</v>
       </c>
       <c r="T15" s="28">
-        <v>7</v>
+        <v>31</v>
       </c>
       <c r="U15" s="28">
-        <v>5</v>
+        <v>53</v>
       </c>
       <c r="V15" s="28">
-        <v>8</v>
+        <v>39</v>
       </c>
       <c r="W15" s="67">
-        <v>9</v>
+        <v>49</v>
       </c>
       <c r="X15" s="28">
-        <v>5</v>
+        <v>47</v>
       </c>
       <c r="Y15" s="10">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="Z15" s="28">
-        <v>9</v>
+        <v>41</v>
       </c>
       <c r="AA15" s="28">
-        <v>13</v>
+        <v>34</v>
       </c>
       <c r="AB15" s="28">
-        <v>6</v>
+        <v>53</v>
       </c>
       <c r="AC15" s="10">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="AD15" s="28">
-        <v>3</v>
+        <v>26</v>
       </c>
       <c r="AE15" s="28">
-        <v>7</v>
+        <v>46</v>
       </c>
       <c r="AF15" s="10">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="AG15" s="10">
-        <v>5</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:60" s="2" customFormat="1" ht="11.25">
+        <v>29</v>
+      </c>
+      <c r="AH15" s="10">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="16" spans="1:60" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A16" s="2" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="B16" s="24"/>
       <c r="C16" s="24"/>
       <c r="D16" s="24"/>
       <c r="E16" s="24"/>
       <c r="F16" s="24"/>
       <c r="G16" s="24"/>
       <c r="H16" s="29"/>
       <c r="I16" s="24"/>
       <c r="J16" s="53"/>
       <c r="K16" s="29"/>
       <c r="L16" s="29"/>
       <c r="M16" s="29"/>
       <c r="N16" s="2">
-        <v>5</v>
+        <v>53</v>
       </c>
       <c r="O16" s="10">
-        <v>8</v>
+        <v>34</v>
       </c>
       <c r="P16" s="2">
-        <v>5</v>
+        <v>52</v>
       </c>
       <c r="Q16" s="10">
-        <v>5</v>
+        <v>41</v>
       </c>
       <c r="R16" s="28">
-        <v>5</v>
+        <v>39</v>
       </c>
       <c r="S16" s="28">
-        <v>8</v>
+        <v>58</v>
       </c>
       <c r="T16" s="28">
-        <v>2</v>
+        <v>38</v>
       </c>
       <c r="U16" s="28">
-        <v>5</v>
+        <v>30</v>
       </c>
       <c r="V16" s="28">
-        <v>10</v>
+        <v>36</v>
       </c>
       <c r="W16" s="67">
-        <v>8</v>
+        <v>40</v>
       </c>
       <c r="X16" s="28">
-        <v>3</v>
+        <v>48</v>
       </c>
       <c r="Y16" s="10">
-        <v>11</v>
+        <v>42</v>
       </c>
       <c r="Z16" s="28">
-        <v>2</v>
+        <v>54</v>
       </c>
       <c r="AA16" s="28">
-        <v>3</v>
+        <v>38</v>
       </c>
       <c r="AB16" s="28">
-        <v>6</v>
+        <v>37</v>
       </c>
       <c r="AC16" s="10">
-        <v>7</v>
+        <v>43</v>
       </c>
       <c r="AD16" s="28">
-        <v>8</v>
+        <v>37</v>
       </c>
       <c r="AE16" s="28">
-        <v>5</v>
+        <v>39</v>
       </c>
       <c r="AF16" s="10">
-        <v>9</v>
+        <v>42</v>
       </c>
       <c r="AG16" s="10">
-        <v>4</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:33" s="2" customFormat="1" ht="11.25">
+        <v>23</v>
+      </c>
+      <c r="AH16" s="10">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="17" spans="1:34" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A17" s="2" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="B17" s="24"/>
       <c r="C17" s="24"/>
       <c r="D17" s="24"/>
       <c r="E17" s="24"/>
       <c r="F17" s="24"/>
       <c r="G17" s="24"/>
       <c r="H17" s="29"/>
       <c r="I17" s="24"/>
       <c r="J17" s="53"/>
       <c r="K17" s="29"/>
       <c r="L17" s="29"/>
       <c r="M17" s="29"/>
       <c r="N17" s="2">
+        <v>21</v>
+      </c>
+      <c r="O17" s="10">
+        <v>18</v>
+      </c>
+      <c r="P17" s="2">
+        <v>15</v>
+      </c>
+      <c r="Q17" s="10">
+        <v>18</v>
+      </c>
+      <c r="R17" s="28">
+        <v>22</v>
+      </c>
+      <c r="S17" s="28">
+        <v>15</v>
+      </c>
+      <c r="T17" s="28">
+        <v>9</v>
+      </c>
+      <c r="U17" s="28">
+        <v>7</v>
+      </c>
+      <c r="V17" s="28">
+        <v>19</v>
+      </c>
+      <c r="W17" s="67">
+        <v>15</v>
+      </c>
+      <c r="X17" s="28">
+        <v>9</v>
+      </c>
+      <c r="Y17" s="10">
         <v>11</v>
       </c>
-      <c r="O17" s="10">
-[...2 lines deleted...]
-      <c r="P17" s="2">
+      <c r="Z17" s="28">
+        <v>11</v>
+      </c>
+      <c r="AA17" s="28">
         <v>12</v>
       </c>
-      <c r="Q17" s="10">
-[...2 lines deleted...]
-      <c r="R17" s="28">
+      <c r="AB17" s="28">
+        <v>15</v>
+      </c>
+      <c r="AC17" s="10">
         <v>12</v>
       </c>
-      <c r="S17" s="28">
+      <c r="AD17" s="28">
+        <v>12</v>
+      </c>
+      <c r="AE17" s="28">
+        <v>11</v>
+      </c>
+      <c r="AF17" s="10">
+        <v>6</v>
+      </c>
+      <c r="AG17" s="10">
+        <v>6</v>
+      </c>
+      <c r="AH17" s="10">
         <v>9</v>
       </c>
-      <c r="T17" s="28">
-[...42 lines deleted...]
-    <row r="18" spans="1:33" s="2" customFormat="1" ht="11.25">
+    </row>
+    <row r="18" spans="1:34" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A18" s="2" t="s">
-        <v>81</v>
+        <v>58</v>
       </c>
       <c r="B18" s="24"/>
       <c r="C18" s="24"/>
       <c r="D18" s="24"/>
       <c r="E18" s="24"/>
       <c r="F18" s="24"/>
       <c r="G18" s="24"/>
       <c r="H18" s="29"/>
       <c r="I18" s="24"/>
       <c r="J18" s="53"/>
       <c r="K18" s="29"/>
       <c r="L18" s="29"/>
       <c r="M18" s="29"/>
       <c r="N18" s="2">
-        <v>26</v>
+        <v>4</v>
       </c>
       <c r="O18" s="10">
-        <v>36</v>
+        <v>3</v>
       </c>
       <c r="P18" s="2">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="Q18" s="10">
-        <v>29</v>
+        <v>6</v>
       </c>
       <c r="R18" s="28">
-        <v>32</v>
+        <v>10</v>
       </c>
       <c r="S18" s="28">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="T18" s="28">
-        <v>31</v>
+        <v>7</v>
       </c>
       <c r="U18" s="28">
-        <v>23</v>
+        <v>5</v>
       </c>
       <c r="V18" s="28">
-        <v>24</v>
+        <v>8</v>
       </c>
       <c r="W18" s="67">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="X18" s="28">
-        <v>22</v>
+        <v>5</v>
       </c>
       <c r="Y18" s="10">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="Z18" s="28">
-        <v>30</v>
+        <v>9</v>
       </c>
       <c r="AA18" s="28">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="AB18" s="28">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="AC18" s="10">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="AD18" s="28">
-        <v>19</v>
+        <v>3</v>
       </c>
       <c r="AE18" s="28">
-        <v>18</v>
+        <v>7</v>
       </c>
       <c r="AF18" s="10">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="AG18" s="10">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:33" s="2" customFormat="1" ht="11.25">
+        <v>5</v>
+      </c>
+      <c r="AH18" s="10">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="19" spans="1:34" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A19" s="2" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="B19" s="24"/>
       <c r="C19" s="24"/>
       <c r="D19" s="24"/>
       <c r="E19" s="24"/>
       <c r="F19" s="24"/>
       <c r="G19" s="24"/>
       <c r="H19" s="29"/>
       <c r="I19" s="24"/>
       <c r="J19" s="53"/>
       <c r="K19" s="29"/>
       <c r="L19" s="29"/>
       <c r="M19" s="29"/>
       <c r="N19" s="2">
-        <v>40</v>
+        <v>5</v>
       </c>
       <c r="O19" s="10">
-        <v>32</v>
+        <v>8</v>
       </c>
       <c r="P19" s="2">
-        <v>33</v>
+        <v>5</v>
       </c>
       <c r="Q19" s="10">
-        <v>44</v>
+        <v>5</v>
       </c>
       <c r="R19" s="28">
-        <v>38</v>
+        <v>5</v>
       </c>
       <c r="S19" s="28">
-        <v>38</v>
+        <v>8</v>
       </c>
       <c r="T19" s="28">
-        <v>27</v>
+        <v>2</v>
       </c>
       <c r="U19" s="28">
-        <v>33</v>
+        <v>5</v>
       </c>
       <c r="V19" s="28">
-        <v>27</v>
+        <v>10</v>
       </c>
       <c r="W19" s="67">
-        <v>44</v>
+        <v>8</v>
       </c>
       <c r="X19" s="28">
-        <v>46</v>
+        <v>3</v>
       </c>
       <c r="Y19" s="10">
-        <v>31</v>
+        <v>11</v>
       </c>
       <c r="Z19" s="28">
-        <v>38</v>
+        <v>2</v>
       </c>
       <c r="AA19" s="28">
-        <v>22</v>
+        <v>3</v>
       </c>
       <c r="AB19" s="28">
-        <v>42</v>
+        <v>6</v>
       </c>
       <c r="AC19" s="10">
-        <v>21</v>
+        <v>7</v>
       </c>
       <c r="AD19" s="28">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="AE19" s="28">
-        <v>31</v>
+        <v>5</v>
       </c>
       <c r="AF19" s="10">
-        <v>36</v>
+        <v>9</v>
       </c>
       <c r="AG19" s="10">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:33" s="2" customFormat="1" ht="11.25">
+        <v>4</v>
+      </c>
+      <c r="AH19" s="10">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:34" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A20" s="2" t="s">
-        <v>83</v>
+        <v>62</v>
       </c>
       <c r="B20" s="24"/>
       <c r="C20" s="24"/>
       <c r="D20" s="24"/>
       <c r="E20" s="24"/>
       <c r="F20" s="24"/>
       <c r="G20" s="24"/>
       <c r="H20" s="29"/>
       <c r="I20" s="24"/>
       <c r="J20" s="53"/>
       <c r="K20" s="29"/>
       <c r="L20" s="29"/>
       <c r="M20" s="29"/>
       <c r="N20" s="2">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="O20" s="10">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="P20" s="2">
         <v>12</v>
       </c>
       <c r="Q20" s="10">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="R20" s="28">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="S20" s="28">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="T20" s="28">
         <v>5</v>
       </c>
       <c r="U20" s="28">
+        <v>8</v>
+      </c>
+      <c r="V20" s="28">
+        <v>10</v>
+      </c>
+      <c r="W20" s="67">
+        <v>9</v>
+      </c>
+      <c r="X20" s="28">
+        <v>4</v>
+      </c>
+      <c r="Y20" s="10">
+        <v>9</v>
+      </c>
+      <c r="Z20" s="28">
+        <v>9</v>
+      </c>
+      <c r="AA20" s="28">
+        <v>9</v>
+      </c>
+      <c r="AB20" s="28">
+        <v>5</v>
+      </c>
+      <c r="AC20" s="10">
+        <v>7</v>
+      </c>
+      <c r="AD20" s="28">
         <v>11</v>
       </c>
-      <c r="V20" s="28">
-[...5 lines deleted...]
-      <c r="X20" s="28">
+      <c r="AE20" s="28">
         <v>9</v>
       </c>
-      <c r="Y20" s="10">
-[...8 lines deleted...]
-      <c r="AB20" s="28">
+      <c r="AF20" s="10">
+        <v>10</v>
+      </c>
+      <c r="AG20" s="10">
         <v>7</v>
       </c>
-      <c r="AC20" s="10">
-[...15 lines deleted...]
-    <row r="21" spans="1:33" s="2" customFormat="1" ht="11.25">
+      <c r="AH20" s="10">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="21" spans="1:34" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A21" s="2" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="B21" s="24"/>
       <c r="C21" s="24"/>
       <c r="D21" s="24"/>
       <c r="E21" s="24"/>
       <c r="F21" s="24"/>
       <c r="G21" s="24"/>
       <c r="H21" s="29"/>
       <c r="I21" s="24"/>
       <c r="J21" s="53"/>
       <c r="K21" s="29"/>
       <c r="L21" s="29"/>
       <c r="M21" s="29"/>
       <c r="N21" s="2">
+        <v>26</v>
+      </c>
+      <c r="O21" s="10">
+        <v>36</v>
+      </c>
+      <c r="P21" s="2">
+        <v>18</v>
+      </c>
+      <c r="Q21" s="10">
+        <v>29</v>
+      </c>
+      <c r="R21" s="28">
         <v>32</v>
       </c>
-      <c r="O21" s="10">
+      <c r="S21" s="28">
+        <v>29</v>
+      </c>
+      <c r="T21" s="28">
+        <v>31</v>
+      </c>
+      <c r="U21" s="28">
+        <v>23</v>
+      </c>
+      <c r="V21" s="28">
+        <v>24</v>
+      </c>
+      <c r="W21" s="67">
+        <v>22</v>
+      </c>
+      <c r="X21" s="28">
+        <v>22</v>
+      </c>
+      <c r="Y21" s="10">
+        <v>21</v>
+      </c>
+      <c r="Z21" s="28">
+        <v>30</v>
+      </c>
+      <c r="AA21" s="28">
+        <v>19</v>
+      </c>
+      <c r="AB21" s="28">
+        <v>31</v>
+      </c>
+      <c r="AC21" s="10">
+        <v>18</v>
+      </c>
+      <c r="AD21" s="28">
+        <v>19</v>
+      </c>
+      <c r="AE21" s="28">
+        <v>18</v>
+      </c>
+      <c r="AF21" s="10">
+        <v>16</v>
+      </c>
+      <c r="AG21" s="10">
+        <v>15</v>
+      </c>
+      <c r="AH21" s="10">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="22" spans="1:34" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="A22" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="B22" s="24"/>
+      <c r="C22" s="24"/>
+      <c r="D22" s="24"/>
+      <c r="E22" s="24"/>
+      <c r="F22" s="24"/>
+      <c r="G22" s="24"/>
+      <c r="H22" s="29"/>
+      <c r="I22" s="24"/>
+      <c r="J22" s="53"/>
+      <c r="K22" s="29"/>
+      <c r="L22" s="29"/>
+      <c r="M22" s="29"/>
+      <c r="N22" s="2">
+        <v>40</v>
+      </c>
+      <c r="O22" s="10">
         <v>32</v>
       </c>
-      <c r="P21" s="2">
+      <c r="P22" s="2">
+        <v>33</v>
+      </c>
+      <c r="Q22" s="10">
+        <v>44</v>
+      </c>
+      <c r="R22" s="28">
+        <v>38</v>
+      </c>
+      <c r="S22" s="28">
+        <v>38</v>
+      </c>
+      <c r="T22" s="28">
         <v>27</v>
       </c>
-      <c r="Q21" s="10">
+      <c r="U22" s="28">
         <v>33</v>
       </c>
-      <c r="R21" s="28">
-[...2 lines deleted...]
-      <c r="S21" s="28">
+      <c r="V22" s="28">
+        <v>27</v>
+      </c>
+      <c r="W22" s="67">
+        <v>44</v>
+      </c>
+      <c r="X22" s="28">
+        <v>46</v>
+      </c>
+      <c r="Y22" s="10">
+        <v>31</v>
+      </c>
+      <c r="Z22" s="28">
+        <v>38</v>
+      </c>
+      <c r="AA22" s="28">
+        <v>22</v>
+      </c>
+      <c r="AB22" s="28">
+        <v>42</v>
+      </c>
+      <c r="AC22" s="10">
+        <v>21</v>
+      </c>
+      <c r="AD22" s="28">
         <v>30</v>
       </c>
-      <c r="T21" s="28">
-[...71 lines deleted...]
-        <v>47</v>
+      <c r="AE22" s="28">
+        <v>31</v>
+      </c>
+      <c r="AF22" s="10">
+        <v>36</v>
+      </c>
+      <c r="AG22" s="10">
+        <v>25</v>
+      </c>
+      <c r="AH22" s="10">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="23" spans="1:34" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="A23" s="2" t="s">
+        <v>86</v>
       </c>
       <c r="B23" s="24"/>
       <c r="C23" s="24"/>
       <c r="D23" s="24"/>
       <c r="E23" s="24"/>
       <c r="F23" s="24"/>
       <c r="G23" s="24"/>
       <c r="H23" s="29"/>
       <c r="I23" s="24"/>
-      <c r="J23" s="29"/>
+      <c r="J23" s="53"/>
       <c r="K23" s="29"/>
       <c r="L23" s="29"/>
       <c r="M23" s="29"/>
       <c r="N23" s="2">
-        <v>407</v>
+        <v>14</v>
       </c>
       <c r="O23" s="10">
-        <v>342</v>
+        <v>11</v>
       </c>
       <c r="P23" s="2">
-        <v>351</v>
+        <v>12</v>
       </c>
       <c r="Q23" s="10">
-        <v>318</v>
+        <v>11</v>
       </c>
       <c r="R23" s="28">
-        <v>391</v>
+        <v>10</v>
       </c>
       <c r="S23" s="28">
-        <v>380</v>
-[...2 lines deleted...]
-        <v>275</v>
+        <v>3</v>
+      </c>
+      <c r="T23" s="28">
+        <v>5</v>
       </c>
       <c r="U23" s="28">
-        <v>293</v>
-[...2 lines deleted...]
-        <v>309</v>
+        <v>11</v>
+      </c>
+      <c r="V23" s="28">
+        <v>8</v>
       </c>
       <c r="W23" s="67">
-        <v>359</v>
-[...2 lines deleted...]
-        <v>309</v>
+        <v>12</v>
+      </c>
+      <c r="X23" s="28">
+        <v>9</v>
       </c>
       <c r="Y23" s="10">
-        <v>359</v>
-[...8 lines deleted...]
-        <v>346</v>
+        <v>11</v>
+      </c>
+      <c r="Z23" s="28">
+        <v>8</v>
+      </c>
+      <c r="AA23" s="28">
+        <v>3</v>
+      </c>
+      <c r="AB23" s="28">
+        <v>7</v>
       </c>
       <c r="AC23" s="10">
-        <v>316</v>
-[...5 lines deleted...]
-        <v>319</v>
+        <v>6</v>
+      </c>
+      <c r="AD23" s="28">
+        <v>6</v>
+      </c>
+      <c r="AE23" s="28">
+        <v>10</v>
       </c>
       <c r="AF23" s="10">
-        <v>300</v>
+        <v>6</v>
       </c>
       <c r="AG23" s="10">
-        <v>248</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:33" s="2" customFormat="1" ht="11.25">
+        <v>8</v>
+      </c>
+      <c r="AH23" s="10">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="24" spans="1:34" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A24" s="2" t="s">
-        <v>75</v>
+        <v>87</v>
       </c>
       <c r="B24" s="24"/>
       <c r="C24" s="24"/>
       <c r="D24" s="24"/>
       <c r="E24" s="24"/>
       <c r="F24" s="24"/>
       <c r="G24" s="24"/>
       <c r="H24" s="29"/>
       <c r="I24" s="24"/>
-      <c r="J24" s="29"/>
+      <c r="J24" s="53"/>
       <c r="K24" s="29"/>
       <c r="L24" s="29"/>
       <c r="M24" s="29"/>
       <c r="N24" s="2">
-        <v>209</v>
+        <v>32</v>
       </c>
       <c r="O24" s="10">
-        <v>191</v>
+        <v>32</v>
       </c>
       <c r="P24" s="2">
-        <v>184</v>
+        <v>27</v>
       </c>
       <c r="Q24" s="10">
-        <v>167</v>
+        <v>33</v>
       </c>
       <c r="R24" s="28">
-        <v>208</v>
+        <v>28</v>
       </c>
       <c r="S24" s="28">
-        <v>203</v>
-[...2 lines deleted...]
-        <v>160</v>
+        <v>30</v>
+      </c>
+      <c r="T24" s="28">
+        <v>26</v>
       </c>
       <c r="U24" s="28">
-        <v>153</v>
-[...2 lines deleted...]
-        <v>176</v>
+        <v>21</v>
+      </c>
+      <c r="V24" s="28">
+        <v>30</v>
       </c>
       <c r="W24" s="67">
-        <v>181</v>
-[...2 lines deleted...]
-        <v>165</v>
+        <v>32</v>
+      </c>
+      <c r="X24" s="28">
+        <v>30</v>
       </c>
       <c r="Y24" s="10">
-        <v>181</v>
-[...8 lines deleted...]
-        <v>191</v>
+        <v>28</v>
+      </c>
+      <c r="Z24" s="28">
+        <v>27</v>
+      </c>
+      <c r="AA24" s="28">
+        <v>22</v>
+      </c>
+      <c r="AB24" s="28">
+        <v>23</v>
       </c>
       <c r="AC24" s="10">
-        <v>169</v>
-[...5 lines deleted...]
-        <v>166</v>
+        <v>30</v>
+      </c>
+      <c r="AD24" s="28">
+        <v>23</v>
+      </c>
+      <c r="AE24" s="28">
+        <v>33</v>
       </c>
       <c r="AF24" s="10">
-        <v>166</v>
+        <v>26</v>
       </c>
       <c r="AG24" s="10">
-        <v>149</v>
-[...51 lines deleted...]
-      <c r="Y25" s="10">
         <v>17</v>
       </c>
-      <c r="Z25" s="10">
-[...26 lines deleted...]
-        <v>77</v>
+      <c r="AH24" s="10">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="25" spans="1:34" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="B25" s="74"/>
+      <c r="C25" s="74"/>
+      <c r="D25" s="74"/>
+      <c r="E25" s="74"/>
+      <c r="F25" s="74"/>
+      <c r="G25" s="74"/>
+      <c r="H25" s="74"/>
+      <c r="I25" s="74"/>
+      <c r="J25" s="74"/>
+      <c r="K25" s="74"/>
+      <c r="L25" s="74"/>
+      <c r="M25" s="74"/>
+      <c r="N25" s="74"/>
+      <c r="O25" s="74"/>
+      <c r="P25" s="74"/>
+      <c r="Q25" s="74"/>
+      <c r="R25" s="74"/>
+      <c r="S25" s="74"/>
+      <c r="T25" s="90" t="s">
+        <v>70</v>
+      </c>
+      <c r="U25" s="90"/>
+      <c r="V25" s="90"/>
+      <c r="W25" s="90"/>
+      <c r="X25" s="90"/>
+      <c r="Y25" s="90"/>
+      <c r="Z25" s="90"/>
+      <c r="AA25" s="90"/>
+      <c r="AB25" s="90"/>
+      <c r="AC25" s="90"/>
+      <c r="AD25" s="90"/>
+      <c r="AE25" s="90"/>
+      <c r="AF25" s="90"/>
+      <c r="AG25" s="90"/>
+      <c r="AH25" s="74"/>
+    </row>
+    <row r="26" spans="1:34" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="A26" s="21" t="s">
+        <v>47</v>
       </c>
       <c r="B26" s="24"/>
       <c r="C26" s="24"/>
       <c r="D26" s="24"/>
       <c r="E26" s="24"/>
       <c r="F26" s="24"/>
       <c r="G26" s="24"/>
       <c r="H26" s="29"/>
       <c r="I26" s="24"/>
       <c r="J26" s="29"/>
       <c r="K26" s="29"/>
       <c r="L26" s="29"/>
       <c r="M26" s="29"/>
       <c r="N26" s="2">
-        <v>18</v>
+        <v>407</v>
       </c>
       <c r="O26" s="10">
-        <v>25</v>
+        <v>342</v>
       </c>
       <c r="P26" s="2">
-        <v>22</v>
+        <v>351</v>
       </c>
       <c r="Q26" s="10">
-        <v>16</v>
+        <v>318</v>
       </c>
       <c r="R26" s="28">
-        <v>24</v>
+        <v>391</v>
       </c>
       <c r="S26" s="28">
-        <v>21</v>
+        <v>380</v>
       </c>
       <c r="T26" s="36">
-        <v>19</v>
+        <v>275</v>
       </c>
       <c r="U26" s="28">
-        <v>24</v>
+        <v>293</v>
       </c>
       <c r="V26" s="66">
-        <v>18</v>
+        <v>309</v>
       </c>
       <c r="W26" s="67">
-        <v>28</v>
+        <v>359</v>
       </c>
       <c r="X26" s="10">
-        <v>17</v>
+        <v>309</v>
       </c>
       <c r="Y26" s="10">
-        <v>30</v>
+        <v>359</v>
       </c>
       <c r="Z26" s="10">
-        <v>18</v>
+        <v>361</v>
       </c>
       <c r="AA26" s="10">
-        <v>19</v>
+        <v>321</v>
       </c>
       <c r="AB26" s="10">
-        <v>21</v>
+        <v>346</v>
       </c>
       <c r="AC26" s="10">
-        <v>23</v>
+        <v>316</v>
       </c>
       <c r="AD26" s="10">
-        <v>17</v>
+        <v>272</v>
       </c>
       <c r="AE26" s="10">
-        <v>21</v>
+        <v>319</v>
       </c>
       <c r="AF26" s="10">
-        <v>14</v>
+        <v>300</v>
       </c>
       <c r="AG26" s="10">
-        <v>18</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:33" s="2" customFormat="1" ht="11.25">
+        <v>248</v>
+      </c>
+      <c r="AH26" s="10">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="27" spans="1:34" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A27" s="2" t="s">
-        <v>55</v>
+        <v>82</v>
       </c>
       <c r="B27" s="24"/>
       <c r="C27" s="24"/>
       <c r="D27" s="24"/>
       <c r="E27" s="24"/>
       <c r="F27" s="24"/>
       <c r="G27" s="24"/>
       <c r="H27" s="29"/>
       <c r="I27" s="24"/>
       <c r="J27" s="29"/>
       <c r="K27" s="29"/>
       <c r="L27" s="29"/>
       <c r="M27" s="29"/>
       <c r="N27" s="2">
-        <v>32</v>
+        <v>209</v>
       </c>
       <c r="O27" s="10">
-        <v>11</v>
+        <v>191</v>
       </c>
       <c r="P27" s="2">
-        <v>34</v>
+        <v>184</v>
       </c>
       <c r="Q27" s="10">
-        <v>22</v>
+        <v>167</v>
       </c>
       <c r="R27" s="28">
-        <v>23</v>
+        <v>208</v>
       </c>
       <c r="S27" s="28">
-        <v>29</v>
+        <v>203</v>
       </c>
       <c r="T27" s="36">
-        <v>14</v>
+        <v>160</v>
       </c>
       <c r="U27" s="28">
-        <v>25</v>
+        <v>153</v>
       </c>
       <c r="V27" s="66">
-        <v>17</v>
+        <v>176</v>
       </c>
       <c r="W27" s="67">
-        <v>29</v>
+        <v>181</v>
       </c>
       <c r="X27" s="10">
-        <v>27</v>
+        <v>165</v>
       </c>
       <c r="Y27" s="10">
-        <v>33</v>
+        <v>181</v>
       </c>
       <c r="Z27" s="10">
-        <v>22</v>
+        <v>195</v>
       </c>
       <c r="AA27" s="10">
-        <v>14</v>
+        <v>204</v>
       </c>
       <c r="AB27" s="10">
-        <v>27</v>
+        <v>191</v>
       </c>
       <c r="AC27" s="10">
-        <v>26</v>
+        <v>169</v>
       </c>
       <c r="AD27" s="10">
-        <v>18</v>
+        <v>154</v>
       </c>
       <c r="AE27" s="10">
-        <v>25</v>
+        <v>166</v>
       </c>
       <c r="AF27" s="10">
-        <v>17</v>
+        <v>166</v>
       </c>
       <c r="AG27" s="10">
-        <v>12</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:33" s="2" customFormat="1" ht="11.25">
+        <v>149</v>
+      </c>
+      <c r="AH27" s="10">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="28" spans="1:34" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A28" s="2" t="s">
-        <v>56</v>
+        <v>83</v>
       </c>
       <c r="B28" s="24"/>
       <c r="C28" s="24"/>
       <c r="D28" s="24"/>
       <c r="E28" s="24"/>
       <c r="F28" s="24"/>
       <c r="G28" s="24"/>
       <c r="H28" s="29"/>
       <c r="I28" s="24"/>
       <c r="J28" s="29"/>
       <c r="K28" s="29"/>
       <c r="L28" s="29"/>
       <c r="M28" s="29"/>
       <c r="N28" s="2">
+        <v>34</v>
+      </c>
+      <c r="O28" s="10">
+        <v>15</v>
+      </c>
+      <c r="P28" s="2">
+        <v>13</v>
+      </c>
+      <c r="Q28" s="10">
+        <v>20</v>
+      </c>
+      <c r="R28" s="28">
         <v>25</v>
       </c>
-      <c r="O28" s="10">
-[...8 lines deleted...]
-      <c r="R28" s="28">
+      <c r="S28" s="28">
+        <v>15</v>
+      </c>
+      <c r="T28" s="36">
+        <v>15</v>
+      </c>
+      <c r="U28" s="28">
+        <v>21</v>
+      </c>
+      <c r="V28" s="66">
+        <v>12</v>
+      </c>
+      <c r="W28" s="67">
+        <v>24</v>
+      </c>
+      <c r="X28" s="10">
+        <v>18</v>
+      </c>
+      <c r="Y28" s="10">
+        <v>17</v>
+      </c>
+      <c r="Z28" s="10">
         <v>20</v>
       </c>
-      <c r="S28" s="28">
-[...8 lines deleted...]
-      <c r="V28" s="66">
+      <c r="AA28" s="10">
+        <v>12</v>
+      </c>
+      <c r="AB28" s="10">
+        <v>17</v>
+      </c>
+      <c r="AC28" s="10">
         <v>20</v>
       </c>
-      <c r="W28" s="67">
-[...11 lines deleted...]
-      <c r="AA28" s="10">
+      <c r="AD28" s="10">
+        <v>15</v>
+      </c>
+      <c r="AE28" s="10">
+        <v>20</v>
+      </c>
+      <c r="AF28" s="10">
         <v>18</v>
       </c>
-      <c r="AB28" s="10">
-[...13 lines deleted...]
-      </c>
       <c r="AG28" s="10">
-        <v>11</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:33" s="2" customFormat="1" ht="11.25">
+        <v>12</v>
+      </c>
+      <c r="AH28" s="10">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="29" spans="1:34" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A29" s="2" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="B29" s="24"/>
       <c r="C29" s="24"/>
       <c r="D29" s="24"/>
       <c r="E29" s="24"/>
       <c r="F29" s="24"/>
       <c r="G29" s="24"/>
       <c r="H29" s="29"/>
       <c r="I29" s="24"/>
       <c r="J29" s="29"/>
       <c r="K29" s="29"/>
       <c r="L29" s="29"/>
       <c r="M29" s="29"/>
       <c r="N29" s="2">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="O29" s="10">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="P29" s="2">
-        <v>5</v>
+        <v>22</v>
       </c>
       <c r="Q29" s="10">
-        <v>5</v>
+        <v>16</v>
       </c>
       <c r="R29" s="28">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="S29" s="28">
-        <v>7</v>
+        <v>21</v>
       </c>
       <c r="T29" s="36">
-        <v>3</v>
+        <v>19</v>
       </c>
       <c r="U29" s="28">
-        <v>3</v>
+        <v>24</v>
       </c>
       <c r="V29" s="66">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="W29" s="67">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="X29" s="10">
-        <v>3</v>
+        <v>17</v>
       </c>
       <c r="Y29" s="10">
-        <v>6</v>
+        <v>30</v>
       </c>
       <c r="Z29" s="10">
-        <v>7</v>
+        <v>18</v>
       </c>
       <c r="AA29" s="10">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="AB29" s="10">
-        <v>6</v>
+        <v>21</v>
       </c>
       <c r="AC29" s="10">
-        <v>7</v>
+        <v>23</v>
       </c>
       <c r="AD29" s="10">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="AE29" s="10">
-        <v>5</v>
+        <v>21</v>
       </c>
       <c r="AF29" s="10">
-        <v>3</v>
+        <v>14</v>
       </c>
       <c r="AG29" s="10">
-        <v>3</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:33" s="2" customFormat="1" ht="11.25">
+        <v>18</v>
+      </c>
+      <c r="AH29" s="10">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="30" spans="1:34" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A30" s="2" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="B30" s="24"/>
       <c r="C30" s="24"/>
       <c r="D30" s="24"/>
       <c r="E30" s="24"/>
       <c r="F30" s="24"/>
       <c r="G30" s="24"/>
       <c r="H30" s="29"/>
       <c r="I30" s="24"/>
       <c r="J30" s="29"/>
       <c r="K30" s="29"/>
       <c r="L30" s="29"/>
       <c r="M30" s="29"/>
       <c r="N30" s="2">
-        <v>3</v>
+        <v>32</v>
       </c>
       <c r="O30" s="10">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="P30" s="2">
-        <v>7</v>
+        <v>34</v>
       </c>
       <c r="Q30" s="10">
-        <v>3</v>
+        <v>22</v>
       </c>
       <c r="R30" s="28">
-        <v>3</v>
+        <v>23</v>
       </c>
       <c r="S30" s="28">
-        <v>9</v>
+        <v>29</v>
       </c>
       <c r="T30" s="36">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="U30" s="28">
-        <v>2</v>
+        <v>25</v>
       </c>
       <c r="V30" s="66">
-        <v>2</v>
+        <v>17</v>
       </c>
       <c r="W30" s="67">
-        <v>6</v>
+        <v>29</v>
       </c>
       <c r="X30" s="10">
-        <v>2</v>
+        <v>27</v>
       </c>
       <c r="Y30" s="10">
-        <v>5</v>
+        <v>33</v>
       </c>
       <c r="Z30" s="10">
-        <v>5</v>
+        <v>22</v>
       </c>
       <c r="AA30" s="10">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="AB30" s="10">
-        <v>4</v>
+        <v>27</v>
       </c>
       <c r="AC30" s="10">
-        <v>7</v>
+        <v>26</v>
       </c>
       <c r="AD30" s="10">
-        <v>1</v>
+        <v>18</v>
       </c>
       <c r="AE30" s="10">
-        <v>3</v>
+        <v>25</v>
       </c>
       <c r="AF30" s="10">
-        <v>6</v>
+        <v>17</v>
       </c>
       <c r="AG30" s="10">
-        <v>5</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:33" s="2" customFormat="1" ht="11.25">
+        <v>12</v>
+      </c>
+      <c r="AH30" s="10">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="31" spans="1:34" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A31" s="2" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="B31" s="24"/>
       <c r="C31" s="24"/>
       <c r="D31" s="24"/>
       <c r="E31" s="24"/>
       <c r="F31" s="24"/>
       <c r="G31" s="24"/>
       <c r="H31" s="29"/>
       <c r="I31" s="24"/>
       <c r="J31" s="29"/>
       <c r="K31" s="29"/>
       <c r="L31" s="29"/>
       <c r="M31" s="29"/>
       <c r="N31" s="2">
-        <v>2</v>
+        <v>25</v>
       </c>
       <c r="O31" s="10">
-        <v>3</v>
+        <v>19</v>
       </c>
       <c r="P31" s="2">
-        <v>1</v>
+        <v>23</v>
       </c>
       <c r="Q31" s="10">
-        <v>3</v>
+        <v>23</v>
       </c>
       <c r="R31" s="28">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="S31" s="28">
-        <v>5</v>
+        <v>34</v>
       </c>
       <c r="T31" s="36">
-        <v>1</v>
+        <v>22</v>
       </c>
       <c r="U31" s="28">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="V31" s="66">
-        <v>5</v>
+        <v>20</v>
       </c>
       <c r="W31" s="67">
-        <v>5</v>
+        <v>25</v>
       </c>
       <c r="X31" s="10">
-        <v>1</v>
+        <v>24</v>
       </c>
       <c r="Y31" s="10">
-        <v>4</v>
+        <v>24</v>
       </c>
       <c r="Z31" s="10">
-        <v>1</v>
+        <v>27</v>
       </c>
       <c r="AA31" s="10">
-        <v>1</v>
+        <v>18</v>
       </c>
       <c r="AB31" s="10">
-        <v>3</v>
+        <v>18</v>
       </c>
       <c r="AC31" s="10">
-        <v>3</v>
+        <v>18</v>
       </c>
       <c r="AD31" s="10">
-        <v>4</v>
+        <v>14</v>
       </c>
       <c r="AE31" s="10">
-        <v>3</v>
+        <v>21</v>
       </c>
       <c r="AF31" s="10">
-        <v>4</v>
+        <v>23</v>
       </c>
       <c r="AG31" s="10">
-        <v>2</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:33" s="2" customFormat="1" ht="11.25">
+        <v>11</v>
+      </c>
+      <c r="AH31" s="10">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="32" spans="1:34" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A32" s="2" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="B32" s="24"/>
       <c r="C32" s="24"/>
       <c r="D32" s="24"/>
       <c r="E32" s="24"/>
       <c r="F32" s="24"/>
       <c r="G32" s="24"/>
       <c r="H32" s="29"/>
       <c r="I32" s="24"/>
       <c r="J32" s="29"/>
       <c r="K32" s="29"/>
       <c r="L32" s="29"/>
       <c r="M32" s="29"/>
       <c r="N32" s="2">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="O32" s="10">
-        <v>5</v>
+        <v>13</v>
       </c>
       <c r="P32" s="2">
         <v>5</v>
       </c>
       <c r="Q32" s="10">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="R32" s="28">
+        <v>10</v>
+      </c>
+      <c r="S32" s="28">
         <v>7</v>
       </c>
-      <c r="S32" s="28">
-[...1 lines deleted...]
-      </c>
       <c r="T32" s="36">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="U32" s="28">
         <v>3</v>
       </c>
       <c r="V32" s="66">
+        <v>9</v>
+      </c>
+      <c r="W32" s="67">
         <v>8</v>
       </c>
-      <c r="W32" s="67">
+      <c r="X32" s="10">
         <v>3</v>
       </c>
-      <c r="X32" s="10">
-[...1 lines deleted...]
-      </c>
       <c r="Y32" s="10">
+        <v>6</v>
+      </c>
+      <c r="Z32" s="10">
+        <v>7</v>
+      </c>
+      <c r="AA32" s="10">
+        <v>8</v>
+      </c>
+      <c r="AB32" s="10">
+        <v>6</v>
+      </c>
+      <c r="AC32" s="10">
+        <v>7</v>
+      </c>
+      <c r="AD32" s="10">
+        <v>9</v>
+      </c>
+      <c r="AE32" s="10">
+        <v>5</v>
+      </c>
+      <c r="AF32" s="10">
         <v>3</v>
-      </c>
-[...19 lines deleted...]
-        <v>6</v>
       </c>
       <c r="AG32" s="10">
         <v>3</v>
       </c>
-    </row>
-    <row r="33" spans="1:33" s="2" customFormat="1" ht="11.25">
+      <c r="AH32" s="10">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="33" spans="1:34" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A33" s="2" t="s">
-        <v>81</v>
+        <v>58</v>
       </c>
       <c r="B33" s="24"/>
       <c r="C33" s="24"/>
       <c r="D33" s="24"/>
       <c r="E33" s="24"/>
       <c r="F33" s="24"/>
       <c r="G33" s="24"/>
       <c r="H33" s="29"/>
       <c r="I33" s="24"/>
       <c r="J33" s="29"/>
       <c r="K33" s="29"/>
       <c r="L33" s="29"/>
       <c r="M33" s="29"/>
       <c r="N33" s="2">
-        <v>18</v>
+        <v>3</v>
       </c>
       <c r="O33" s="10">
-        <v>17</v>
+        <v>1</v>
       </c>
       <c r="P33" s="2">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="Q33" s="10">
-        <v>13</v>
+        <v>3</v>
       </c>
       <c r="R33" s="28">
-        <v>23</v>
+        <v>3</v>
       </c>
       <c r="S33" s="28">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="T33" s="36">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="U33" s="28">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="V33" s="66">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="W33" s="67">
+        <v>6</v>
+      </c>
+      <c r="X33" s="10">
+        <v>2</v>
+      </c>
+      <c r="Y33" s="10">
+        <v>5</v>
+      </c>
+      <c r="Z33" s="10">
+        <v>5</v>
+      </c>
+      <c r="AA33" s="10">
         <v>7</v>
       </c>
-      <c r="X33" s="10">
-[...10 lines deleted...]
-      </c>
       <c r="AB33" s="10">
-        <v>13</v>
+        <v>4</v>
       </c>
       <c r="AC33" s="10">
         <v>7</v>
       </c>
       <c r="AD33" s="10">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="AE33" s="10">
+        <v>3</v>
+      </c>
+      <c r="AF33" s="10">
+        <v>6</v>
+      </c>
+      <c r="AG33" s="10">
         <v>5</v>
       </c>
-      <c r="AF33" s="10">
-[...6 lines deleted...]
-    <row r="34" spans="1:33" s="2" customFormat="1" ht="11.25">
+      <c r="AH33" s="10">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="34" spans="1:34" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A34" s="2" t="s">
-        <v>82</v>
-[...36 lines deleted...]
-      </c>
+        <v>85</v>
+      </c>
+      <c r="B34" s="24"/>
+      <c r="C34" s="24"/>
+      <c r="D34" s="24"/>
+      <c r="E34" s="24"/>
+      <c r="F34" s="24"/>
+      <c r="G34" s="24"/>
+      <c r="H34" s="29"/>
+      <c r="I34" s="24"/>
+      <c r="J34" s="29"/>
+      <c r="K34" s="29"/>
+      <c r="L34" s="29"/>
+      <c r="M34" s="29"/>
       <c r="N34" s="2">
-        <v>23</v>
+        <v>2</v>
       </c>
       <c r="O34" s="10">
-        <v>20</v>
+        <v>3</v>
       </c>
       <c r="P34" s="2">
-        <v>19</v>
+        <v>1</v>
       </c>
       <c r="Q34" s="10">
-        <v>20</v>
+        <v>3</v>
       </c>
       <c r="R34" s="28">
-        <v>21</v>
+        <v>1</v>
       </c>
       <c r="S34" s="28">
-        <v>17</v>
+        <v>5</v>
       </c>
       <c r="T34" s="36">
-        <v>13</v>
+        <v>1</v>
       </c>
       <c r="U34" s="28">
-        <v>17</v>
+        <v>1</v>
       </c>
       <c r="V34" s="66">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="W34" s="67">
-        <v>23</v>
+        <v>5</v>
       </c>
       <c r="X34" s="10">
-        <v>24</v>
+        <v>1</v>
       </c>
       <c r="Y34" s="10">
-        <v>22</v>
+        <v>4</v>
       </c>
       <c r="Z34" s="10">
-        <v>23</v>
+        <v>1</v>
       </c>
       <c r="AA34" s="10">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="AB34" s="10">
-        <v>25</v>
+        <v>3</v>
       </c>
       <c r="AC34" s="10">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="AD34" s="10">
-        <v>14</v>
+        <v>4</v>
       </c>
       <c r="AE34" s="10">
-        <v>17</v>
+        <v>3</v>
       </c>
       <c r="AF34" s="10">
-        <v>16</v>
+        <v>4</v>
       </c>
       <c r="AG34" s="10">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:33" s="2" customFormat="1" ht="11.25">
+        <v>2</v>
+      </c>
+      <c r="AH34" s="10"/>
+    </row>
+    <row r="35" spans="1:34" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A35" s="2" t="s">
-        <v>83</v>
-[...12 lines deleted...]
-      <c r="M35" s="54"/>
+        <v>62</v>
+      </c>
+      <c r="B35" s="24"/>
+      <c r="C35" s="24"/>
+      <c r="D35" s="24"/>
+      <c r="E35" s="24"/>
+      <c r="F35" s="24"/>
+      <c r="G35" s="24"/>
+      <c r="H35" s="29"/>
+      <c r="I35" s="24"/>
+      <c r="J35" s="29"/>
+      <c r="K35" s="29"/>
+      <c r="L35" s="29"/>
+      <c r="M35" s="29"/>
       <c r="N35" s="2">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="O35" s="10">
         <v>5</v>
       </c>
       <c r="P35" s="2">
         <v>5</v>
       </c>
       <c r="Q35" s="10">
         <v>6</v>
       </c>
       <c r="R35" s="28">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>72</v>
+        <v>7</v>
+      </c>
+      <c r="S35" s="28">
+        <v>5</v>
       </c>
       <c r="T35" s="36">
         <v>1</v>
       </c>
       <c r="U35" s="28">
+        <v>3</v>
+      </c>
+      <c r="V35" s="66">
         <v>8</v>
       </c>
-      <c r="V35" s="66">
+      <c r="W35" s="67">
+        <v>3</v>
+      </c>
+      <c r="X35" s="10">
         <v>2</v>
       </c>
-      <c r="W35" s="67">
+      <c r="Y35" s="10">
+        <v>3</v>
+      </c>
+      <c r="Z35" s="10">
+        <v>3</v>
+      </c>
+      <c r="AA35" s="10">
         <v>6</v>
       </c>
-      <c r="X35" s="10">
-[...2 lines deleted...]
-      <c r="Y35" s="10">
+      <c r="AB35" s="10">
+        <v>2</v>
+      </c>
+      <c r="AC35" s="10">
+        <v>4</v>
+      </c>
+      <c r="AD35" s="10">
+        <v>4</v>
+      </c>
+      <c r="AE35" s="10">
         <v>6</v>
       </c>
-      <c r="Z35" s="10">
-[...2 lines deleted...]
-      <c r="AA35" s="10">
+      <c r="AF35" s="10">
+        <v>6</v>
+      </c>
+      <c r="AG35" s="10">
+        <v>3</v>
+      </c>
+      <c r="AH35" s="10">
         <v>2</v>
       </c>
-      <c r="AB35" s="10">
-[...18 lines deleted...]
-    <row r="36" spans="1:33" s="2" customFormat="1" ht="11.25">
+    </row>
+    <row r="36" spans="1:34" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A36" s="2" t="s">
-        <v>84</v>
-[...36 lines deleted...]
-      </c>
+        <v>79</v>
+      </c>
+      <c r="B36" s="24"/>
+      <c r="C36" s="24"/>
+      <c r="D36" s="24"/>
+      <c r="E36" s="24"/>
+      <c r="F36" s="24"/>
+      <c r="G36" s="24"/>
+      <c r="H36" s="29"/>
+      <c r="I36" s="24"/>
+      <c r="J36" s="29"/>
+      <c r="K36" s="29"/>
+      <c r="L36" s="29"/>
+      <c r="M36" s="29"/>
       <c r="N36" s="2">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="O36" s="10">
         <v>17</v>
       </c>
       <c r="P36" s="2">
+        <v>15</v>
+      </c>
+      <c r="Q36" s="10">
+        <v>13</v>
+      </c>
+      <c r="R36" s="28">
+        <v>23</v>
+      </c>
+      <c r="S36" s="28">
+        <v>15</v>
+      </c>
+      <c r="T36" s="36">
+        <v>10</v>
+      </c>
+      <c r="U36" s="28">
+        <v>12</v>
+      </c>
+      <c r="V36" s="66">
+        <v>8</v>
+      </c>
+      <c r="W36" s="67">
+        <v>7</v>
+      </c>
+      <c r="X36" s="10">
+        <v>11</v>
+      </c>
+      <c r="Y36" s="10">
+        <v>10</v>
+      </c>
+      <c r="Z36" s="10">
+        <v>19</v>
+      </c>
+      <c r="AA36" s="10">
+        <v>8</v>
+      </c>
+      <c r="AB36" s="10">
+        <v>13</v>
+      </c>
+      <c r="AC36" s="10">
+        <v>7</v>
+      </c>
+      <c r="AD36" s="10">
+        <v>8</v>
+      </c>
+      <c r="AE36" s="10">
+        <v>5</v>
+      </c>
+      <c r="AF36" s="10">
+        <v>11</v>
+      </c>
+      <c r="AG36" s="10">
+        <v>7</v>
+      </c>
+      <c r="AH36" s="10">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="37" spans="1:34" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="A37" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="B37" s="54" t="s">
+        <v>68</v>
+      </c>
+      <c r="C37" s="54" t="s">
+        <v>68</v>
+      </c>
+      <c r="D37" s="54" t="s">
+        <v>68</v>
+      </c>
+      <c r="E37" s="54" t="s">
+        <v>68</v>
+      </c>
+      <c r="F37" s="54" t="s">
+        <v>68</v>
+      </c>
+      <c r="G37" s="54" t="s">
+        <v>68</v>
+      </c>
+      <c r="H37" s="54" t="s">
+        <v>68</v>
+      </c>
+      <c r="I37" s="54" t="s">
+        <v>68</v>
+      </c>
+      <c r="J37" s="54" t="s">
+        <v>68</v>
+      </c>
+      <c r="K37" s="54" t="s">
+        <v>68</v>
+      </c>
+      <c r="L37" s="54" t="s">
+        <v>68</v>
+      </c>
+      <c r="M37" s="54" t="s">
+        <v>68</v>
+      </c>
+      <c r="N37" s="2">
+        <v>23</v>
+      </c>
+      <c r="O37" s="10">
+        <v>20</v>
+      </c>
+      <c r="P37" s="2">
+        <v>19</v>
+      </c>
+      <c r="Q37" s="10">
+        <v>20</v>
+      </c>
+      <c r="R37" s="28">
+        <v>21</v>
+      </c>
+      <c r="S37" s="28">
+        <v>17</v>
+      </c>
+      <c r="T37" s="36">
+        <v>13</v>
+      </c>
+      <c r="U37" s="28">
+        <v>17</v>
+      </c>
+      <c r="V37" s="66">
+        <v>11</v>
+      </c>
+      <c r="W37" s="67">
+        <v>23</v>
+      </c>
+      <c r="X37" s="10">
+        <v>24</v>
+      </c>
+      <c r="Y37" s="10">
+        <v>22</v>
+      </c>
+      <c r="Z37" s="10">
+        <v>23</v>
+      </c>
+      <c r="AA37" s="10">
+        <v>11</v>
+      </c>
+      <c r="AB37" s="10">
+        <v>25</v>
+      </c>
+      <c r="AC37" s="10">
+        <v>12</v>
+      </c>
+      <c r="AD37" s="10">
+        <v>14</v>
+      </c>
+      <c r="AE37" s="10">
+        <v>17</v>
+      </c>
+      <c r="AF37" s="10">
+        <v>16</v>
+      </c>
+      <c r="AG37" s="10">
+        <v>14</v>
+      </c>
+      <c r="AH37" s="10">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="38" spans="1:34" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="A38" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="B38" s="54"/>
+      <c r="C38" s="54"/>
+      <c r="D38" s="54"/>
+      <c r="E38" s="54"/>
+      <c r="F38" s="54"/>
+      <c r="G38" s="54"/>
+      <c r="H38" s="54"/>
+      <c r="I38" s="54"/>
+      <c r="J38" s="54"/>
+      <c r="K38" s="54"/>
+      <c r="L38" s="54"/>
+      <c r="M38" s="54"/>
+      <c r="N38" s="2">
+        <v>6</v>
+      </c>
+      <c r="O38" s="10">
+        <v>5</v>
+      </c>
+      <c r="P38" s="2">
+        <v>5</v>
+      </c>
+      <c r="Q38" s="10">
+        <v>6</v>
+      </c>
+      <c r="R38" s="28">
+        <v>8</v>
+      </c>
+      <c r="S38" s="28" t="s">
+        <v>72</v>
+      </c>
+      <c r="T38" s="36">
+        <v>1</v>
+      </c>
+      <c r="U38" s="28">
+        <v>8</v>
+      </c>
+      <c r="V38" s="66">
+        <v>2</v>
+      </c>
+      <c r="W38" s="67">
+        <v>6</v>
+      </c>
+      <c r="X38" s="10">
+        <v>5</v>
+      </c>
+      <c r="Y38" s="10">
+        <v>6</v>
+      </c>
+      <c r="Z38" s="10">
+        <v>5</v>
+      </c>
+      <c r="AA38" s="10">
+        <v>2</v>
+      </c>
+      <c r="AB38" s="10">
+        <v>5</v>
+      </c>
+      <c r="AC38" s="10">
+        <v>5</v>
+      </c>
+      <c r="AD38" s="10">
+        <v>3</v>
+      </c>
+      <c r="AE38" s="10">
+        <v>7</v>
+      </c>
+      <c r="AF38" s="10">
+        <v>1</v>
+      </c>
+      <c r="AG38" s="10">
+        <v>1</v>
+      </c>
+      <c r="AH38" s="10">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="39" spans="1:34" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="A39" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B39" s="54" t="s">
+        <v>69</v>
+      </c>
+      <c r="C39" s="54" t="s">
+        <v>69</v>
+      </c>
+      <c r="D39" s="54" t="s">
+        <v>69</v>
+      </c>
+      <c r="E39" s="54" t="s">
+        <v>69</v>
+      </c>
+      <c r="F39" s="54" t="s">
+        <v>69</v>
+      </c>
+      <c r="G39" s="54" t="s">
+        <v>69</v>
+      </c>
+      <c r="H39" s="54" t="s">
+        <v>69</v>
+      </c>
+      <c r="I39" s="54" t="s">
+        <v>69</v>
+      </c>
+      <c r="J39" s="54" t="s">
+        <v>69</v>
+      </c>
+      <c r="K39" s="54" t="s">
+        <v>69</v>
+      </c>
+      <c r="L39" s="54" t="s">
+        <v>69</v>
+      </c>
+      <c r="M39" s="54" t="s">
+        <v>69</v>
+      </c>
+      <c r="N39" s="2">
+        <v>23</v>
+      </c>
+      <c r="O39" s="10">
+        <v>17</v>
+      </c>
+      <c r="P39" s="2">
         <v>18</v>
       </c>
-      <c r="Q36" s="10">
+      <c r="Q39" s="10">
         <v>14</v>
       </c>
-      <c r="R36" s="28">
+      <c r="R39" s="28">
         <v>18</v>
       </c>
-      <c r="S36" s="28">
+      <c r="S39" s="28">
         <v>20</v>
       </c>
-      <c r="T36" s="36">
+      <c r="T39" s="36">
         <v>15</v>
       </c>
-      <c r="U36" s="28">
+      <c r="U39" s="28">
         <v>11</v>
       </c>
-      <c r="V36" s="66">
+      <c r="V39" s="66">
         <v>21</v>
       </c>
-      <c r="W36" s="67">
+      <c r="W39" s="67">
         <v>14</v>
       </c>
-      <c r="X36" s="10">
+      <c r="X39" s="10">
         <v>10</v>
       </c>
-      <c r="Y36" s="10">
+      <c r="Y39" s="10">
         <v>18</v>
       </c>
-      <c r="Z36" s="10">
+      <c r="Z39" s="10">
         <v>16</v>
       </c>
-      <c r="AA36" s="10">
+      <c r="AA39" s="10">
         <v>11</v>
       </c>
-      <c r="AB36" s="10">
+      <c r="AB39" s="10">
         <v>14</v>
       </c>
-      <c r="AC36" s="10">
+      <c r="AC39" s="10">
         <v>15</v>
       </c>
-      <c r="AD36" s="10">
+      <c r="AD39" s="10">
         <v>11</v>
       </c>
-      <c r="AE36" s="10">
+      <c r="AE39" s="10">
         <v>20</v>
       </c>
-      <c r="AF36" s="10">
+      <c r="AF39" s="10">
         <v>15</v>
       </c>
-      <c r="AG36" s="10">
+      <c r="AG39" s="10">
         <v>11</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A37" s="92" t="s">
+      <c r="AH39" s="10">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="40" spans="1:34" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="B40" s="75"/>
+      <c r="C40" s="75"/>
+      <c r="D40" s="75"/>
+      <c r="E40" s="75"/>
+      <c r="F40" s="75"/>
+      <c r="G40" s="75"/>
+      <c r="H40" s="75"/>
+      <c r="I40" s="75"/>
+      <c r="J40" s="75"/>
+      <c r="K40" s="75"/>
+      <c r="L40" s="75"/>
+      <c r="M40" s="75"/>
+      <c r="N40" s="75"/>
+      <c r="O40" s="75"/>
+      <c r="P40" s="75"/>
+      <c r="Q40" s="75"/>
+      <c r="R40" s="75"/>
+      <c r="S40" s="75"/>
+      <c r="T40" s="91" t="s">
         <v>71</v>
       </c>
-      <c r="B37" s="92"/>
-[...23 lines deleted...]
-      <c r="A38" s="35" t="s">
+      <c r="U40" s="91"/>
+      <c r="V40" s="91"/>
+      <c r="W40" s="91"/>
+      <c r="X40" s="91"/>
+      <c r="Y40" s="91"/>
+      <c r="Z40" s="91"/>
+      <c r="AA40" s="91"/>
+      <c r="AB40" s="91"/>
+      <c r="AC40" s="91"/>
+      <c r="AD40" s="91"/>
+      <c r="AE40" s="91"/>
+      <c r="AF40" s="91"/>
+      <c r="AG40" s="91"/>
+      <c r="AH40" s="75"/>
+    </row>
+    <row r="41" spans="1:34" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="A41" s="21" t="s">
         <v>47</v>
-      </c>
-[...229 lines deleted...]
-        <v>77</v>
       </c>
       <c r="B41" s="24"/>
       <c r="C41" s="24"/>
       <c r="D41" s="24"/>
       <c r="E41" s="24"/>
       <c r="F41" s="24"/>
       <c r="G41" s="24"/>
       <c r="H41" s="29"/>
       <c r="I41" s="24"/>
       <c r="J41" s="29"/>
       <c r="K41" s="29"/>
       <c r="L41" s="29"/>
       <c r="M41" s="29"/>
       <c r="N41" s="2">
-        <v>27</v>
+        <v>344</v>
       </c>
       <c r="O41" s="11">
-        <v>13</v>
+        <v>304</v>
       </c>
       <c r="P41" s="2">
-        <v>16</v>
+        <v>339</v>
       </c>
       <c r="Q41" s="11">
-        <v>19</v>
+        <v>368</v>
       </c>
       <c r="R41" s="36">
-        <v>14</v>
+        <v>326</v>
       </c>
       <c r="S41" s="36">
-        <v>22</v>
+        <v>346</v>
       </c>
       <c r="T41" s="36">
-        <v>24</v>
+        <v>287</v>
       </c>
       <c r="U41" s="36">
-        <v>19</v>
+        <v>271</v>
       </c>
       <c r="V41" s="67">
-        <v>15</v>
+        <v>274</v>
       </c>
       <c r="W41" s="67">
-        <v>32</v>
+        <v>329</v>
       </c>
       <c r="X41" s="11">
-        <v>14</v>
+        <v>303</v>
       </c>
       <c r="Y41" s="11">
-        <v>14</v>
+        <v>274</v>
       </c>
       <c r="Z41" s="11">
-        <v>18</v>
+        <v>321</v>
       </c>
       <c r="AA41" s="11">
-        <v>25</v>
+        <v>349</v>
       </c>
       <c r="AB41" s="11">
-        <v>15</v>
+        <v>316</v>
       </c>
       <c r="AC41" s="11">
-        <v>16</v>
+        <v>291</v>
       </c>
       <c r="AD41" s="11">
-        <v>15</v>
+        <v>283</v>
       </c>
       <c r="AE41" s="11">
-        <v>16</v>
+        <v>314</v>
       </c>
       <c r="AF41" s="10">
-        <v>15</v>
+        <v>266</v>
       </c>
       <c r="AG41" s="11">
-        <v>18</v>
-[...4 lines deleted...]
-        <v>55</v>
+        <v>237</v>
+      </c>
+      <c r="AH41" s="11">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="42" spans="1:34" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="A42" s="2" t="s">
+        <v>82</v>
       </c>
       <c r="B42" s="24"/>
       <c r="C42" s="24"/>
       <c r="D42" s="24"/>
       <c r="E42" s="24"/>
       <c r="F42" s="24"/>
       <c r="G42" s="24"/>
       <c r="H42" s="29"/>
       <c r="I42" s="24"/>
       <c r="J42" s="29"/>
       <c r="K42" s="29"/>
       <c r="L42" s="29"/>
       <c r="M42" s="29"/>
       <c r="N42" s="2">
-        <v>29</v>
+        <v>179</v>
       </c>
       <c r="O42" s="11">
-        <v>24</v>
+        <v>166</v>
       </c>
       <c r="P42" s="2">
-        <v>26</v>
+        <v>192</v>
       </c>
       <c r="Q42" s="11">
-        <v>30</v>
+        <v>194</v>
       </c>
       <c r="R42" s="36">
-        <v>27</v>
+        <v>177</v>
       </c>
       <c r="S42" s="36">
-        <v>24</v>
+        <v>185</v>
       </c>
       <c r="T42" s="36">
-        <v>17</v>
+        <v>150</v>
       </c>
       <c r="U42" s="36">
-        <v>28</v>
+        <v>139</v>
       </c>
       <c r="V42" s="67">
-        <v>22</v>
+        <v>132</v>
       </c>
       <c r="W42" s="67">
-        <v>20</v>
+        <v>172</v>
       </c>
       <c r="X42" s="11">
-        <v>20</v>
+        <v>162</v>
       </c>
       <c r="Y42" s="11">
-        <v>22</v>
+        <v>143</v>
       </c>
       <c r="Z42" s="11">
-        <v>19</v>
+        <v>181</v>
       </c>
       <c r="AA42" s="11">
-        <v>20</v>
+        <v>216</v>
       </c>
       <c r="AB42" s="11">
-        <v>26</v>
+        <v>179</v>
       </c>
       <c r="AC42" s="11">
-        <v>23</v>
+        <v>161</v>
       </c>
       <c r="AD42" s="11">
-        <v>8</v>
+        <v>159</v>
       </c>
       <c r="AE42" s="11">
-        <v>21</v>
+        <v>184</v>
       </c>
       <c r="AF42" s="10">
-        <v>14</v>
+        <v>139</v>
       </c>
       <c r="AG42" s="11">
-        <v>17</v>
-[...4 lines deleted...]
-        <v>56</v>
+        <v>137</v>
+      </c>
+      <c r="AH42" s="11">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="43" spans="1:34" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="A43" s="2" t="s">
+        <v>83</v>
       </c>
       <c r="B43" s="24"/>
       <c r="C43" s="24"/>
       <c r="D43" s="24"/>
       <c r="E43" s="24"/>
       <c r="F43" s="24"/>
       <c r="G43" s="24"/>
       <c r="H43" s="29"/>
       <c r="I43" s="24"/>
       <c r="J43" s="29"/>
       <c r="K43" s="29"/>
       <c r="L43" s="29"/>
       <c r="M43" s="29"/>
       <c r="N43" s="2">
-        <v>28</v>
+        <v>17</v>
       </c>
       <c r="O43" s="11">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="P43" s="2">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="Q43" s="11">
         <v>18</v>
       </c>
       <c r="R43" s="36">
+        <v>23</v>
+      </c>
+      <c r="S43" s="36">
+        <v>26</v>
+      </c>
+      <c r="T43" s="36">
+        <v>13</v>
+      </c>
+      <c r="U43" s="36">
+        <v>12</v>
+      </c>
+      <c r="V43" s="67">
         <v>19</v>
       </c>
-      <c r="S43" s="36">
-[...10 lines deleted...]
-      </c>
       <c r="W43" s="67">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="X43" s="11">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="Y43" s="11">
         <v>18</v>
       </c>
       <c r="Z43" s="11">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="AA43" s="11">
+        <v>19</v>
+      </c>
+      <c r="AB43" s="11">
+        <v>14</v>
+      </c>
+      <c r="AC43" s="11">
+        <v>12</v>
+      </c>
+      <c r="AD43" s="11">
         <v>20</v>
       </c>
-      <c r="AB43" s="11">
-[...7 lines deleted...]
-      </c>
       <c r="AE43" s="11">
+        <v>17</v>
+      </c>
+      <c r="AF43" s="10">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
       <c r="AG43" s="11">
         <v>12</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>78</v>
+      <c r="AH43" s="11">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="44" spans="1:34" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="A44" s="2" t="s">
+        <v>77</v>
       </c>
       <c r="B44" s="24"/>
       <c r="C44" s="24"/>
       <c r="D44" s="24"/>
       <c r="E44" s="24"/>
       <c r="F44" s="24"/>
       <c r="G44" s="24"/>
       <c r="H44" s="29"/>
       <c r="I44" s="24"/>
       <c r="J44" s="29"/>
       <c r="K44" s="29"/>
       <c r="L44" s="29"/>
       <c r="M44" s="29"/>
       <c r="N44" s="2">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="O44" s="11">
-        <v>5</v>
+        <v>13</v>
       </c>
       <c r="P44" s="2">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="Q44" s="11">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="R44" s="36">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="S44" s="36">
-        <v>8</v>
+        <v>22</v>
       </c>
       <c r="T44" s="36">
-        <v>6</v>
+        <v>24</v>
       </c>
       <c r="U44" s="36">
-        <v>4</v>
+        <v>19</v>
       </c>
       <c r="V44" s="67">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="W44" s="67">
-        <v>7</v>
+        <v>32</v>
       </c>
       <c r="X44" s="11">
-        <v>6</v>
+        <v>14</v>
       </c>
       <c r="Y44" s="11">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="Z44" s="11">
-        <v>4</v>
+        <v>18</v>
       </c>
       <c r="AA44" s="11">
-        <v>4</v>
+        <v>25</v>
       </c>
       <c r="AB44" s="11">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="AC44" s="11">
-        <v>5</v>
+        <v>16</v>
       </c>
       <c r="AD44" s="11">
-        <v>3</v>
+        <v>15</v>
       </c>
       <c r="AE44" s="11">
-        <v>6</v>
+        <v>16</v>
       </c>
       <c r="AF44" s="10">
-        <v>3</v>
+        <v>15</v>
       </c>
       <c r="AG44" s="11">
-        <v>3</v>
-[...4 lines deleted...]
-        <v>58</v>
+        <v>18</v>
+      </c>
+      <c r="AH44" s="11">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="45" spans="1:34" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="A45" s="2" t="s">
+        <v>55</v>
       </c>
       <c r="B45" s="24"/>
       <c r="C45" s="24"/>
       <c r="D45" s="24"/>
       <c r="E45" s="24"/>
       <c r="F45" s="24"/>
       <c r="G45" s="24"/>
       <c r="H45" s="29"/>
       <c r="I45" s="24"/>
       <c r="J45" s="29"/>
       <c r="K45" s="29"/>
       <c r="L45" s="29"/>
       <c r="M45" s="29"/>
       <c r="N45" s="2">
-        <v>1</v>
+        <v>29</v>
       </c>
       <c r="O45" s="11">
-        <v>2</v>
+        <v>24</v>
       </c>
       <c r="P45" s="2">
-        <v>4</v>
+        <v>26</v>
       </c>
       <c r="Q45" s="11">
-        <v>3</v>
+        <v>30</v>
       </c>
       <c r="R45" s="36">
-        <v>7</v>
+        <v>27</v>
       </c>
       <c r="S45" s="36">
-        <v>2</v>
+        <v>24</v>
       </c>
       <c r="T45" s="36">
-        <v>6</v>
+        <v>17</v>
       </c>
       <c r="U45" s="36">
-        <v>3</v>
+        <v>28</v>
       </c>
       <c r="V45" s="67">
-        <v>6</v>
+        <v>22</v>
       </c>
       <c r="W45" s="67">
-        <v>3</v>
+        <v>20</v>
       </c>
       <c r="X45" s="11">
-        <v>3</v>
+        <v>20</v>
       </c>
       <c r="Y45" s="11">
-        <v>6</v>
+        <v>22</v>
       </c>
       <c r="Z45" s="11">
-        <v>4</v>
+        <v>19</v>
       </c>
       <c r="AA45" s="11">
-        <v>6</v>
+        <v>20</v>
       </c>
       <c r="AB45" s="11">
-        <v>2</v>
+        <v>26</v>
       </c>
       <c r="AC45" s="11">
-        <v>6</v>
+        <v>23</v>
       </c>
       <c r="AD45" s="11">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="AE45" s="11">
-        <v>4</v>
+        <v>21</v>
       </c>
       <c r="AF45" s="10">
-        <v>8</v>
-[...5 lines deleted...]
-        <v>79</v>
+        <v>14</v>
+      </c>
+      <c r="AG45" s="11">
+        <v>17</v>
+      </c>
+      <c r="AH45" s="11">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="46" spans="1:34" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="A46" s="2" t="s">
+        <v>84</v>
       </c>
       <c r="B46" s="24"/>
       <c r="C46" s="24"/>
       <c r="D46" s="24"/>
       <c r="E46" s="24"/>
       <c r="F46" s="24"/>
       <c r="G46" s="24"/>
       <c r="H46" s="29"/>
       <c r="I46" s="24"/>
       <c r="J46" s="29"/>
       <c r="K46" s="29"/>
       <c r="L46" s="29"/>
       <c r="M46" s="29"/>
       <c r="N46" s="2">
-        <v>3</v>
+        <v>28</v>
       </c>
       <c r="O46" s="11">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="P46" s="2">
-        <v>4</v>
+        <v>29</v>
       </c>
       <c r="Q46" s="11">
-        <v>2</v>
+        <v>18</v>
       </c>
       <c r="R46" s="36">
-        <v>4</v>
+        <v>19</v>
       </c>
       <c r="S46" s="36">
-        <v>3</v>
+        <v>24</v>
       </c>
       <c r="T46" s="36">
-        <v>1</v>
+        <v>16</v>
       </c>
       <c r="U46" s="36">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="V46" s="67">
-        <v>5</v>
+        <v>16</v>
       </c>
       <c r="W46" s="67">
-        <v>3</v>
+        <v>15</v>
       </c>
       <c r="X46" s="11">
-        <v>2</v>
+        <v>24</v>
       </c>
       <c r="Y46" s="11">
-        <v>7</v>
+        <v>18</v>
       </c>
       <c r="Z46" s="11">
-        <v>1</v>
+        <v>27</v>
       </c>
       <c r="AA46" s="11">
-        <v>2</v>
+        <v>20</v>
       </c>
       <c r="AB46" s="11">
-        <v>3</v>
+        <v>19</v>
       </c>
       <c r="AC46" s="11">
-        <v>4</v>
+        <v>25</v>
       </c>
       <c r="AD46" s="11">
-        <v>4</v>
+        <v>23</v>
       </c>
       <c r="AE46" s="11">
-        <v>2</v>
+        <v>18</v>
       </c>
       <c r="AF46" s="10">
-        <v>5</v>
+        <v>19</v>
       </c>
       <c r="AG46" s="11">
-        <v>2</v>
-[...4 lines deleted...]
-        <v>80</v>
+        <v>12</v>
+      </c>
+      <c r="AH46" s="11">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="47" spans="1:34" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="A47" s="2" t="s">
+        <v>78</v>
       </c>
       <c r="B47" s="24"/>
       <c r="C47" s="24"/>
       <c r="D47" s="24"/>
       <c r="E47" s="24"/>
       <c r="F47" s="24"/>
       <c r="G47" s="24"/>
       <c r="H47" s="29"/>
       <c r="I47" s="24"/>
       <c r="J47" s="29"/>
       <c r="K47" s="29"/>
       <c r="L47" s="29"/>
       <c r="M47" s="29"/>
       <c r="N47" s="2">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="O47" s="11">
         <v>5</v>
       </c>
       <c r="P47" s="2">
+        <v>10</v>
+      </c>
+      <c r="Q47" s="11">
+        <v>13</v>
+      </c>
+      <c r="R47" s="36">
+        <v>12</v>
+      </c>
+      <c r="S47" s="36">
+        <v>8</v>
+      </c>
+      <c r="T47" s="36">
+        <v>6</v>
+      </c>
+      <c r="U47" s="36">
+        <v>4</v>
+      </c>
+      <c r="V47" s="67">
+        <v>10</v>
+      </c>
+      <c r="W47" s="67">
         <v>7</v>
       </c>
-      <c r="Q47" s="11">
-[...2 lines deleted...]
-      <c r="R47" s="36">
+      <c r="X47" s="11">
+        <v>6</v>
+      </c>
+      <c r="Y47" s="11">
         <v>5</v>
       </c>
-      <c r="S47" s="36">
+      <c r="Z47" s="11">
         <v>4</v>
       </c>
-      <c r="T47" s="36">
+      <c r="AA47" s="11">
         <v>4</v>
       </c>
-      <c r="U47" s="36">
+      <c r="AB47" s="11">
+        <v>9</v>
+      </c>
+      <c r="AC47" s="11">
         <v>5</v>
       </c>
-      <c r="V47" s="67">
-[...2 lines deleted...]
-      <c r="W47" s="67">
+      <c r="AD47" s="11">
+        <v>3</v>
+      </c>
+      <c r="AE47" s="11">
         <v>6</v>
       </c>
-      <c r="X47" s="11">
-[...8 lines deleted...]
-      <c r="AA47" s="11">
+      <c r="AF47" s="10">
         <v>3</v>
       </c>
-      <c r="AB47" s="11">
+      <c r="AG47" s="11">
         <v>3</v>
       </c>
-      <c r="AC47" s="11">
-[...17 lines deleted...]
-        <v>81</v>
+      <c r="AH47" s="11"/>
+    </row>
+    <row r="48" spans="1:34" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="A48" s="2" t="s">
+        <v>58</v>
       </c>
       <c r="B48" s="24"/>
       <c r="C48" s="24"/>
       <c r="D48" s="24"/>
       <c r="E48" s="24"/>
       <c r="F48" s="24"/>
       <c r="G48" s="24"/>
       <c r="H48" s="29"/>
       <c r="I48" s="24"/>
       <c r="J48" s="29"/>
       <c r="K48" s="29"/>
       <c r="L48" s="29"/>
       <c r="M48" s="29"/>
       <c r="N48" s="2">
+        <v>1</v>
+      </c>
+      <c r="O48" s="11">
+        <v>2</v>
+      </c>
+      <c r="P48" s="2">
+        <v>4</v>
+      </c>
+      <c r="Q48" s="11">
+        <v>3</v>
+      </c>
+      <c r="R48" s="36">
+        <v>7</v>
+      </c>
+      <c r="S48" s="36">
+        <v>2</v>
+      </c>
+      <c r="T48" s="36">
+        <v>6</v>
+      </c>
+      <c r="U48" s="36">
+        <v>3</v>
+      </c>
+      <c r="V48" s="67">
+        <v>6</v>
+      </c>
+      <c r="W48" s="67">
+        <v>3</v>
+      </c>
+      <c r="X48" s="11">
+        <v>3</v>
+      </c>
+      <c r="Y48" s="11">
+        <v>6</v>
+      </c>
+      <c r="Z48" s="11">
+        <v>4</v>
+      </c>
+      <c r="AA48" s="11">
+        <v>6</v>
+      </c>
+      <c r="AB48" s="11">
+        <v>2</v>
+      </c>
+      <c r="AC48" s="11">
+        <v>6</v>
+      </c>
+      <c r="AD48" s="11">
+        <v>2</v>
+      </c>
+      <c r="AE48" s="11">
+        <v>4</v>
+      </c>
+      <c r="AF48" s="10">
         <v>8</v>
       </c>
-      <c r="O48" s="11">
-[...59 lines deleted...]
-        <v>82</v>
+      <c r="AG48" s="36" t="s">
+        <v>72</v>
+      </c>
+      <c r="AH48" s="11">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="49" spans="1:34" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="A49" s="2" t="s">
+        <v>85</v>
       </c>
       <c r="B49" s="24"/>
       <c r="C49" s="24"/>
       <c r="D49" s="24"/>
       <c r="E49" s="24"/>
       <c r="F49" s="24"/>
       <c r="G49" s="24"/>
       <c r="H49" s="29"/>
       <c r="I49" s="24"/>
       <c r="J49" s="29"/>
       <c r="K49" s="29"/>
       <c r="L49" s="29"/>
       <c r="M49" s="29"/>
-      <c r="N49" s="37">
-        <v>17</v>
+      <c r="N49" s="2">
+        <v>3</v>
       </c>
       <c r="O49" s="11">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>5</v>
+      </c>
+      <c r="P49" s="2">
+        <v>4</v>
       </c>
       <c r="Q49" s="11">
-        <v>24</v>
+        <v>2</v>
       </c>
       <c r="R49" s="36">
-        <v>17</v>
+        <v>4</v>
       </c>
       <c r="S49" s="36">
-        <v>21</v>
+        <v>3</v>
       </c>
       <c r="T49" s="36">
-        <v>14</v>
+        <v>1</v>
       </c>
       <c r="U49" s="36">
-        <v>16</v>
+        <v>4</v>
       </c>
       <c r="V49" s="67">
-        <v>16</v>
+        <v>5</v>
       </c>
       <c r="W49" s="67">
-        <v>21</v>
+        <v>3</v>
       </c>
       <c r="X49" s="11">
-        <v>22</v>
+        <v>2</v>
       </c>
       <c r="Y49" s="11">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="Z49" s="11">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="AA49" s="11">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="AB49" s="11">
-        <v>17</v>
+        <v>3</v>
       </c>
       <c r="AC49" s="11">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="AD49" s="11">
-        <v>16</v>
+        <v>4</v>
       </c>
       <c r="AE49" s="11">
-        <v>14</v>
+        <v>2</v>
       </c>
       <c r="AF49" s="10">
-        <v>20</v>
+        <v>5</v>
       </c>
       <c r="AG49" s="11">
-        <v>11</v>
-[...4 lines deleted...]
-        <v>83</v>
+        <v>2</v>
+      </c>
+      <c r="AH49" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="50" spans="1:34" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="A50" s="2" t="s">
+        <v>62</v>
       </c>
       <c r="B50" s="24"/>
       <c r="C50" s="24"/>
       <c r="D50" s="24"/>
       <c r="E50" s="24"/>
       <c r="F50" s="24"/>
       <c r="G50" s="24"/>
       <c r="H50" s="29"/>
       <c r="I50" s="24"/>
       <c r="J50" s="29"/>
       <c r="K50" s="29"/>
       <c r="L50" s="29"/>
       <c r="M50" s="29"/>
-      <c r="N50" s="37">
-        <v>8</v>
+      <c r="N50" s="2">
+        <v>6</v>
       </c>
       <c r="O50" s="11">
-        <v>6</v>
-[...1 lines deleted...]
-      <c r="P50" s="37">
+        <v>5</v>
+      </c>
+      <c r="P50" s="2">
         <v>7</v>
       </c>
       <c r="Q50" s="11">
+        <v>7</v>
+      </c>
+      <c r="R50" s="36">
         <v>5</v>
       </c>
-      <c r="R50" s="36">
-[...1 lines deleted...]
-      </c>
       <c r="S50" s="36">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="T50" s="36">
         <v>4</v>
       </c>
       <c r="U50" s="36">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="V50" s="67">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="W50" s="67">
         <v>6</v>
       </c>
       <c r="X50" s="11">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="Y50" s="11">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="Z50" s="11">
+        <v>6</v>
+      </c>
+      <c r="AA50" s="11">
         <v>3</v>
       </c>
-      <c r="AA50" s="11">
-[...1 lines deleted...]
-      </c>
       <c r="AB50" s="11">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="AC50" s="11">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="AD50" s="11">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="AE50" s="11">
         <v>3</v>
       </c>
       <c r="AF50" s="10">
+        <v>4</v>
+      </c>
+      <c r="AG50" s="11">
+        <v>4</v>
+      </c>
+      <c r="AH50" s="11">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="51" spans="1:34" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="A51" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="B51" s="24"/>
+      <c r="C51" s="24"/>
+      <c r="D51" s="24"/>
+      <c r="E51" s="24"/>
+      <c r="F51" s="24"/>
+      <c r="G51" s="24"/>
+      <c r="H51" s="29"/>
+      <c r="I51" s="24"/>
+      <c r="J51" s="29"/>
+      <c r="K51" s="29"/>
+      <c r="L51" s="29"/>
+      <c r="M51" s="29"/>
+      <c r="N51" s="2">
+        <v>8</v>
+      </c>
+      <c r="O51" s="11">
+        <v>19</v>
+      </c>
+      <c r="P51" s="2">
+        <v>3</v>
+      </c>
+      <c r="Q51" s="11">
+        <v>16</v>
+      </c>
+      <c r="R51" s="36">
+        <v>9</v>
+      </c>
+      <c r="S51" s="36">
+        <v>14</v>
+      </c>
+      <c r="T51" s="36">
+        <v>21</v>
+      </c>
+      <c r="U51" s="36">
+        <v>11</v>
+      </c>
+      <c r="V51" s="67">
+        <v>16</v>
+      </c>
+      <c r="W51" s="67">
+        <v>15</v>
+      </c>
+      <c r="X51" s="11">
+        <v>11</v>
+      </c>
+      <c r="Y51" s="11">
+        <v>11</v>
+      </c>
+      <c r="Z51" s="11">
+        <v>11</v>
+      </c>
+      <c r="AA51" s="11">
+        <v>11</v>
+      </c>
+      <c r="AB51" s="11">
+        <v>18</v>
+      </c>
+      <c r="AC51" s="11">
+        <v>11</v>
+      </c>
+      <c r="AD51" s="11">
+        <v>11</v>
+      </c>
+      <c r="AE51" s="11">
+        <v>13</v>
+      </c>
+      <c r="AF51" s="10">
         <v>5</v>
       </c>
-      <c r="AG50" s="11">
+      <c r="AG51" s="11">
+        <v>8</v>
+      </c>
+      <c r="AH51" s="11">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="52" spans="1:34" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="A52" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="B52" s="24"/>
+      <c r="C52" s="24"/>
+      <c r="D52" s="24"/>
+      <c r="E52" s="24"/>
+      <c r="F52" s="24"/>
+      <c r="G52" s="24"/>
+      <c r="H52" s="29"/>
+      <c r="I52" s="24"/>
+      <c r="J52" s="29"/>
+      <c r="K52" s="29"/>
+      <c r="L52" s="29"/>
+      <c r="M52" s="29"/>
+      <c r="N52" s="37">
+        <v>17</v>
+      </c>
+      <c r="O52" s="11">
+        <v>12</v>
+      </c>
+      <c r="P52" s="37">
+        <v>14</v>
+      </c>
+      <c r="Q52" s="11">
+        <v>24</v>
+      </c>
+      <c r="R52" s="36">
+        <v>17</v>
+      </c>
+      <c r="S52" s="36">
+        <v>21</v>
+      </c>
+      <c r="T52" s="36">
+        <v>14</v>
+      </c>
+      <c r="U52" s="36">
+        <v>16</v>
+      </c>
+      <c r="V52" s="67">
+        <v>16</v>
+      </c>
+      <c r="W52" s="67">
+        <v>21</v>
+      </c>
+      <c r="X52" s="11">
+        <v>22</v>
+      </c>
+      <c r="Y52" s="11">
+        <v>9</v>
+      </c>
+      <c r="Z52" s="11">
+        <v>15</v>
+      </c>
+      <c r="AA52" s="11">
+        <v>11</v>
+      </c>
+      <c r="AB52" s="11">
+        <v>17</v>
+      </c>
+      <c r="AC52" s="11">
+        <v>9</v>
+      </c>
+      <c r="AD52" s="11">
+        <v>16</v>
+      </c>
+      <c r="AE52" s="11">
+        <v>14</v>
+      </c>
+      <c r="AF52" s="10">
+        <v>20</v>
+      </c>
+      <c r="AG52" s="11">
+        <v>11</v>
+      </c>
+      <c r="AH52" s="11">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="53" spans="1:34" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="A53" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="B53" s="24"/>
+      <c r="C53" s="24"/>
+      <c r="D53" s="24"/>
+      <c r="E53" s="24"/>
+      <c r="F53" s="24"/>
+      <c r="G53" s="24"/>
+      <c r="H53" s="29"/>
+      <c r="I53" s="24"/>
+      <c r="J53" s="29"/>
+      <c r="K53" s="29"/>
+      <c r="L53" s="29"/>
+      <c r="M53" s="29"/>
+      <c r="N53" s="37">
+        <v>8</v>
+      </c>
+      <c r="O53" s="11">
+        <v>6</v>
+      </c>
+      <c r="P53" s="37">
         <v>7</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="N51" s="30">
+      <c r="Q53" s="11">
+        <v>5</v>
+      </c>
+      <c r="R53" s="36">
+        <v>2</v>
+      </c>
+      <c r="S53" s="36">
+        <v>3</v>
+      </c>
+      <c r="T53" s="36">
+        <v>4</v>
+      </c>
+      <c r="U53" s="36">
+        <v>3</v>
+      </c>
+      <c r="V53" s="67">
+        <v>6</v>
+      </c>
+      <c r="W53" s="67">
+        <v>6</v>
+      </c>
+      <c r="X53" s="11">
+        <v>4</v>
+      </c>
+      <c r="Y53" s="11">
+        <v>5</v>
+      </c>
+      <c r="Z53" s="11">
+        <v>3</v>
+      </c>
+      <c r="AA53" s="11">
+        <v>1</v>
+      </c>
+      <c r="AB53" s="11">
+        <v>2</v>
+      </c>
+      <c r="AC53" s="11">
+        <v>1</v>
+      </c>
+      <c r="AD53" s="11">
+        <v>3</v>
+      </c>
+      <c r="AE53" s="11">
+        <v>3</v>
+      </c>
+      <c r="AF53" s="10">
+        <v>5</v>
+      </c>
+      <c r="AG53" s="11">
+        <v>7</v>
+      </c>
+      <c r="AH53" s="11">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="54" spans="1:34" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="A54" s="30" t="s">
+        <v>87</v>
+      </c>
+      <c r="B54" s="31"/>
+      <c r="C54" s="31"/>
+      <c r="D54" s="31"/>
+      <c r="E54" s="31"/>
+      <c r="F54" s="31"/>
+      <c r="G54" s="31"/>
+      <c r="H54" s="32"/>
+      <c r="I54" s="31"/>
+      <c r="J54" s="32"/>
+      <c r="K54" s="32"/>
+      <c r="L54" s="32"/>
+      <c r="M54" s="32"/>
+      <c r="N54" s="30">
         <v>9</v>
       </c>
-      <c r="O51" s="12">
+      <c r="O54" s="12">
         <v>15</v>
       </c>
-      <c r="P51" s="30">
+      <c r="P54" s="30">
         <v>9</v>
       </c>
-      <c r="Q51" s="12">
+      <c r="Q54" s="12">
         <v>19</v>
       </c>
-      <c r="R51" s="34">
+      <c r="R54" s="34">
         <v>10</v>
       </c>
-      <c r="S51" s="34">
+      <c r="S54" s="34">
         <v>10</v>
       </c>
-      <c r="T51" s="34">
+      <c r="T54" s="34">
         <v>11</v>
       </c>
-      <c r="U51" s="34">
+      <c r="U54" s="34">
         <v>10</v>
       </c>
-      <c r="V51" s="68">
+      <c r="V54" s="68">
         <v>9</v>
       </c>
-      <c r="W51" s="68">
+      <c r="W54" s="68">
         <v>18</v>
       </c>
-      <c r="X51" s="12">
+      <c r="X54" s="12">
         <v>20</v>
       </c>
-      <c r="Y51" s="12">
+      <c r="Y54" s="12">
         <v>10</v>
       </c>
-      <c r="Z51" s="12">
+      <c r="Z54" s="12">
         <v>11</v>
       </c>
-      <c r="AA51" s="12">
+      <c r="AA54" s="12">
         <v>11</v>
       </c>
-      <c r="AB51" s="12">
+      <c r="AB54" s="12">
         <v>9</v>
       </c>
-      <c r="AC51" s="12">
+      <c r="AC54" s="12">
         <v>15</v>
       </c>
-      <c r="AD51" s="12">
+      <c r="AD54" s="12">
         <v>12</v>
       </c>
-      <c r="AE51" s="12">
+      <c r="AE54" s="12">
         <v>13</v>
       </c>
-      <c r="AF51" s="12">
+      <c r="AF54" s="12">
         <v>11</v>
       </c>
-      <c r="AG51" s="12">
+      <c r="AG54" s="12">
         <v>6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A52" s="8" t="s">
+      <c r="AH54" s="12">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="55" spans="1:34" s="2" customFormat="1" ht="11.25">
+      <c r="A55" s="8" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="53" spans="1:33" s="2" customFormat="1" ht="11.25"/>
-    <row r="54" spans="1:33" s="2" customFormat="1" ht="11.25"/>
+    <row r="56" spans="1:34" s="2" customFormat="1" ht="11.25"/>
+    <row r="57" spans="1:34" s="2" customFormat="1" ht="11.25"/>
   </sheetData>
-  <mergeCells count="8">
-[...7 lines deleted...]
-    <mergeCell ref="A22:S22"/>
+  <mergeCells count="9">
+    <mergeCell ref="A8:A9"/>
+    <mergeCell ref="B8:M8"/>
+    <mergeCell ref="N8:S8"/>
+    <mergeCell ref="T8:AE8"/>
+    <mergeCell ref="T10:AG10"/>
+    <mergeCell ref="T25:AG25"/>
+    <mergeCell ref="T40:AG40"/>
+    <mergeCell ref="T6:AQ6"/>
+    <mergeCell ref="AF8:AQ8"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>7</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>