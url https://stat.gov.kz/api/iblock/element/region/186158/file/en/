--- v1 (2026-05-06)
+++ v2 (2026-06-24)
@@ -12,70 +12,70 @@
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="23250" windowHeight="13170" tabRatio="572" firstSheet="4" activeTab="6"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="23256" windowHeight="13176" tabRatio="572" firstSheet="2" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="All population" sheetId="1" r:id="rId1"/>
     <sheet name="All population 2023 " sheetId="6" r:id="rId2"/>
     <sheet name="All population 2024-2026" sheetId="8" r:id="rId3"/>
     <sheet name="General fertility rate" sheetId="5" r:id="rId4"/>
     <sheet name="General fert-ty rate 2024-2026" sheetId="9" r:id="rId5"/>
     <sheet name=" Born by gender" sheetId="7" r:id="rId6"/>
     <sheet name=" Born by gender 2024-2026" sheetId="10" r:id="rId7"/>
   </sheets>
-  <calcPr calcId="125725"/>
+  <calcPr calcId="114210"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="704" uniqueCount="88">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="706" uniqueCount="88">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -523,51 +523,51 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="94">
+  <cellXfs count="95">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
@@ -702,103 +702,104 @@
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="2" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="1" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="1" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
@@ -821,426 +822,426 @@
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>13</xdr:col>
       <xdr:colOff>121920</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>7620</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2049" name="Picture 2"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2004060" cy="739140"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>13</xdr:col>
       <xdr:colOff>121920</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>83820</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3073" name="Picture 2"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2011680" cy="693420"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>15</xdr:col>
       <xdr:colOff>236220</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>121920</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1025" name="Рисунок 2"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3169920" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>13</xdr:col>
       <xdr:colOff>175260</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>106680</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4097" name="Picture 2"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2065020" cy="716280"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>15</xdr:col>
       <xdr:colOff>236220</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>121920</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5121" name="Рисунок 2"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3169920" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1935480</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="6145" name="Picture 2"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1935480" cy="579120"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing7.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>15</xdr:col>
       <xdr:colOff>236220</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>152400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7169" name="Рисунок 2"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3169920" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Стандартная">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Стандартная">
+    <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -1266,51 +1267,51 @@
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1474,119 +1475,119 @@
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A5:S83"/>
   <sheetViews>
     <sheetView topLeftCell="A28" workbookViewId="0">
       <selection activeCell="A43" sqref="A43:A60"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4"/>
   <cols>
-    <col min="1" max="1" width="27.42578125" style="4" customWidth="1"/>
+    <col min="1" max="1" width="27.44140625" style="4" customWidth="1"/>
     <col min="2" max="13" width="0" style="4" hidden="1" customWidth="1"/>
-    <col min="14" max="16384" width="9.140625" style="4"/>
+    <col min="14" max="16384" width="9.109375" style="4"/>
   </cols>
   <sheetData>
     <row r="5" spans="1:19">
-      <c r="A5" s="76" t="s">
+      <c r="A5" s="79" t="s">
         <v>66</v>
       </c>
-      <c r="B5" s="76"/>
-[...16 lines deleted...]
-      <c r="S5" s="76"/>
+      <c r="B5" s="79"/>
+      <c r="C5" s="79"/>
+      <c r="D5" s="79"/>
+      <c r="E5" s="79"/>
+      <c r="F5" s="79"/>
+      <c r="G5" s="79"/>
+      <c r="H5" s="79"/>
+      <c r="I5" s="79"/>
+      <c r="J5" s="79"/>
+      <c r="K5" s="79"/>
+      <c r="L5" s="79"/>
+      <c r="M5" s="79"/>
+      <c r="N5" s="79"/>
+      <c r="O5" s="79"/>
+      <c r="P5" s="79"/>
+      <c r="Q5" s="79"/>
+      <c r="R5" s="79"/>
+      <c r="S5" s="79"/>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" s="2"/>
       <c r="C6" s="3"/>
       <c r="N6" s="56"/>
       <c r="O6" s="56"/>
       <c r="P6" s="56"/>
       <c r="Q6" s="56"/>
       <c r="R6" s="56"/>
       <c r="S6" s="3" t="s">
         <v>73</v>
       </c>
     </row>
-    <row r="7" spans="1:19" s="2" customFormat="1" ht="11.25">
-[...1 lines deleted...]
-      <c r="B7" s="81">
+    <row r="7" spans="1:19" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="A7" s="82"/>
+      <c r="B7" s="84">
         <v>2021</v>
       </c>
-      <c r="C7" s="82"/>
-[...10 lines deleted...]
-      <c r="N7" s="81">
+      <c r="C7" s="85"/>
+      <c r="D7" s="85"/>
+      <c r="E7" s="85"/>
+      <c r="F7" s="85"/>
+      <c r="G7" s="85"/>
+      <c r="H7" s="85"/>
+      <c r="I7" s="85"/>
+      <c r="J7" s="85"/>
+      <c r="K7" s="85"/>
+      <c r="L7" s="85"/>
+      <c r="M7" s="85"/>
+      <c r="N7" s="84">
         <v>2022</v>
       </c>
-      <c r="O7" s="82"/>
-[...6 lines deleted...]
-      <c r="A8" s="80"/>
+      <c r="O7" s="85"/>
+      <c r="P7" s="85"/>
+      <c r="Q7" s="85"/>
+      <c r="R7" s="85"/>
+      <c r="S7" s="85"/>
+    </row>
+    <row r="8" spans="1:19" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="A8" s="83"/>
       <c r="B8" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C8" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>7</v>
       </c>
       <c r="E8" s="5" t="s">
         <v>8</v>
       </c>
       <c r="F8" s="5" t="s">
         <v>0</v>
       </c>
       <c r="G8" s="5" t="s">
         <v>1</v>
       </c>
       <c r="H8" s="5" t="s">
         <v>2</v>
       </c>
       <c r="I8" s="6" t="s">
         <v>3</v>
       </c>
       <c r="J8" s="6" t="s">
@@ -1598,1995 +1599,1995 @@
       <c r="L8" s="6" t="s">
         <v>18</v>
       </c>
       <c r="M8" s="6" t="s">
         <v>21</v>
       </c>
       <c r="N8" s="19" t="s">
         <v>24</v>
       </c>
       <c r="O8" s="19" t="s">
         <v>25</v>
       </c>
       <c r="P8" s="20" t="s">
         <v>26</v>
       </c>
       <c r="Q8" s="19" t="s">
         <v>27</v>
       </c>
       <c r="R8" s="19" t="s">
         <v>28</v>
       </c>
       <c r="S8" s="19" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="9" spans="1:19" s="2" customFormat="1" ht="11.25">
-      <c r="A9" s="77" t="s">
+    <row r="9" spans="1:19" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="A9" s="80" t="s">
         <v>63</v>
       </c>
-      <c r="B9" s="77"/>
-[...18 lines deleted...]
-    <row r="10" spans="1:19" s="2" customFormat="1" ht="11.25">
+      <c r="B9" s="80"/>
+      <c r="C9" s="80"/>
+      <c r="D9" s="80"/>
+      <c r="E9" s="80"/>
+      <c r="F9" s="80"/>
+      <c r="G9" s="80"/>
+      <c r="H9" s="80"/>
+      <c r="I9" s="80"/>
+      <c r="J9" s="80"/>
+      <c r="K9" s="80"/>
+      <c r="L9" s="80"/>
+      <c r="M9" s="80"/>
+      <c r="N9" s="80"/>
+      <c r="O9" s="80"/>
+      <c r="P9" s="80"/>
+      <c r="Q9" s="80"/>
+      <c r="R9" s="80"/>
+      <c r="S9" s="80"/>
+    </row>
+    <row r="10" spans="1:19" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A10" s="21" t="s">
         <v>47</v>
       </c>
       <c r="B10" s="22"/>
       <c r="C10" s="22"/>
       <c r="D10" s="22"/>
       <c r="E10" s="22"/>
       <c r="F10" s="22"/>
       <c r="G10" s="22"/>
       <c r="H10" s="22"/>
       <c r="I10" s="22"/>
       <c r="J10" s="22"/>
       <c r="K10" s="22"/>
       <c r="L10" s="22"/>
       <c r="M10" s="22"/>
       <c r="N10" s="28">
         <v>1595</v>
       </c>
       <c r="O10" s="28">
         <v>1588</v>
       </c>
       <c r="P10" s="28">
         <v>1640</v>
       </c>
       <c r="Q10" s="28">
         <v>1593</v>
       </c>
       <c r="R10" s="28">
         <v>1719</v>
       </c>
       <c r="S10" s="28">
         <v>1804</v>
       </c>
     </row>
-    <row r="11" spans="1:19" s="2" customFormat="1" ht="11.25">
+    <row r="11" spans="1:19" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A11" s="37" t="s">
         <v>75</v>
       </c>
       <c r="B11" s="24"/>
       <c r="C11" s="24"/>
       <c r="D11" s="25"/>
       <c r="E11" s="25"/>
       <c r="F11" s="25"/>
       <c r="G11" s="25"/>
       <c r="H11" s="26"/>
       <c r="I11" s="25"/>
       <c r="J11" s="27"/>
       <c r="K11" s="26"/>
       <c r="L11" s="26"/>
       <c r="M11" s="26"/>
       <c r="N11" s="28">
         <v>365</v>
       </c>
       <c r="O11" s="28">
         <v>373</v>
       </c>
       <c r="P11" s="28">
         <v>412</v>
       </c>
       <c r="Q11" s="28">
         <v>414</v>
       </c>
       <c r="R11" s="28">
         <v>459</v>
       </c>
       <c r="S11" s="28">
         <v>454</v>
       </c>
     </row>
-    <row r="12" spans="1:19" s="2" customFormat="1" ht="11.25">
+    <row r="12" spans="1:19" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A12" s="2" t="s">
         <v>48</v>
       </c>
       <c r="B12" s="24"/>
       <c r="C12" s="24"/>
       <c r="D12" s="25"/>
       <c r="E12" s="25"/>
       <c r="F12" s="25"/>
       <c r="G12" s="25"/>
       <c r="H12" s="26"/>
       <c r="I12" s="25"/>
       <c r="J12" s="27"/>
       <c r="K12" s="26"/>
       <c r="L12" s="26"/>
       <c r="M12" s="26"/>
       <c r="N12" s="28">
         <v>23</v>
       </c>
       <c r="O12" s="28">
         <v>12</v>
       </c>
       <c r="P12" s="28">
         <v>12</v>
       </c>
       <c r="Q12" s="28">
         <v>11</v>
       </c>
       <c r="R12" s="28">
         <v>20</v>
       </c>
       <c r="S12" s="28">
         <v>14</v>
       </c>
     </row>
-    <row r="13" spans="1:19" s="2" customFormat="1" ht="11.25">
+    <row r="13" spans="1:19" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A13" s="37" t="s">
         <v>76</v>
       </c>
       <c r="B13" s="24"/>
       <c r="C13" s="24"/>
       <c r="D13" s="25"/>
       <c r="E13" s="25"/>
       <c r="F13" s="25"/>
       <c r="G13" s="25"/>
       <c r="H13" s="26"/>
       <c r="I13" s="25"/>
       <c r="J13" s="27"/>
       <c r="K13" s="26"/>
       <c r="L13" s="26"/>
       <c r="M13" s="26"/>
       <c r="N13" s="28">
         <v>39</v>
       </c>
       <c r="O13" s="28">
         <v>53</v>
       </c>
       <c r="P13" s="28">
         <v>35</v>
       </c>
       <c r="Q13" s="28">
         <v>51</v>
       </c>
       <c r="R13" s="28">
         <v>34</v>
       </c>
       <c r="S13" s="28">
         <v>58</v>
       </c>
     </row>
-    <row r="14" spans="1:19" s="2" customFormat="1" ht="11.25">
+    <row r="14" spans="1:19" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A14" s="2" t="s">
         <v>49</v>
       </c>
       <c r="B14" s="24"/>
       <c r="C14" s="24"/>
       <c r="D14" s="25"/>
       <c r="E14" s="25"/>
       <c r="F14" s="25"/>
       <c r="G14" s="25"/>
       <c r="H14" s="26"/>
       <c r="I14" s="25"/>
       <c r="J14" s="27"/>
       <c r="K14" s="26"/>
       <c r="L14" s="26"/>
       <c r="M14" s="26"/>
       <c r="N14" s="23">
         <v>482</v>
       </c>
       <c r="O14" s="23">
         <v>450</v>
       </c>
       <c r="P14" s="23">
         <v>423</v>
       </c>
       <c r="Q14" s="23">
         <v>445</v>
       </c>
       <c r="R14" s="23">
         <v>507</v>
       </c>
       <c r="S14" s="23">
         <v>513</v>
       </c>
     </row>
-    <row r="15" spans="1:19" s="2" customFormat="1" ht="11.25">
+    <row r="15" spans="1:19" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A15" s="2" t="s">
         <v>50</v>
       </c>
       <c r="B15" s="24"/>
       <c r="C15" s="24"/>
       <c r="D15" s="25"/>
       <c r="E15" s="25"/>
       <c r="F15" s="25"/>
       <c r="G15" s="25"/>
       <c r="H15" s="26"/>
       <c r="I15" s="25"/>
       <c r="J15" s="27"/>
       <c r="K15" s="26"/>
       <c r="L15" s="26"/>
       <c r="M15" s="26"/>
       <c r="N15" s="23">
         <v>18</v>
       </c>
       <c r="O15" s="23">
         <v>21</v>
       </c>
       <c r="P15" s="23">
         <v>15</v>
       </c>
       <c r="Q15" s="23">
         <v>20</v>
       </c>
       <c r="R15" s="23">
         <v>22</v>
       </c>
       <c r="S15" s="23">
         <v>21</v>
       </c>
     </row>
-    <row r="16" spans="1:19" s="2" customFormat="1" ht="11.25">
+    <row r="16" spans="1:19" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A16" s="2" t="s">
         <v>51</v>
       </c>
       <c r="B16" s="24"/>
       <c r="C16" s="24"/>
       <c r="D16" s="25"/>
       <c r="E16" s="25"/>
       <c r="F16" s="25"/>
       <c r="G16" s="25"/>
       <c r="H16" s="26"/>
       <c r="I16" s="25"/>
       <c r="J16" s="27"/>
       <c r="K16" s="26"/>
       <c r="L16" s="26"/>
       <c r="M16" s="26"/>
       <c r="N16" s="23">
         <v>98</v>
       </c>
       <c r="O16" s="23">
         <v>129</v>
       </c>
       <c r="P16" s="23">
         <v>114</v>
       </c>
       <c r="Q16" s="23">
         <v>142</v>
       </c>
       <c r="R16" s="23">
         <v>94</v>
       </c>
       <c r="S16" s="23">
         <v>133</v>
       </c>
     </row>
-    <row r="17" spans="1:19" s="2" customFormat="1" ht="11.25">
+    <row r="17" spans="1:19" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A17" s="2" t="s">
         <v>52</v>
       </c>
       <c r="B17" s="24"/>
       <c r="C17" s="24"/>
       <c r="D17" s="25"/>
       <c r="E17" s="25"/>
       <c r="F17" s="25"/>
       <c r="G17" s="25"/>
       <c r="H17" s="26"/>
       <c r="I17" s="25"/>
       <c r="J17" s="27"/>
       <c r="K17" s="26"/>
       <c r="L17" s="26"/>
       <c r="M17" s="26"/>
       <c r="N17" s="23">
         <v>17</v>
       </c>
       <c r="O17" s="23">
         <v>22</v>
       </c>
       <c r="P17" s="23">
         <v>21</v>
       </c>
       <c r="Q17" s="23">
         <v>18</v>
       </c>
       <c r="R17" s="23">
         <v>16</v>
       </c>
       <c r="S17" s="23">
         <v>22</v>
       </c>
     </row>
-    <row r="18" spans="1:19" s="2" customFormat="1" ht="11.25">
+    <row r="18" spans="1:19" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A18" s="2" t="s">
         <v>53</v>
       </c>
       <c r="B18" s="24"/>
       <c r="C18" s="24"/>
       <c r="D18" s="25"/>
       <c r="E18" s="25"/>
       <c r="F18" s="25"/>
       <c r="G18" s="25"/>
       <c r="H18" s="26"/>
       <c r="I18" s="25"/>
       <c r="J18" s="27"/>
       <c r="K18" s="26"/>
       <c r="L18" s="26"/>
       <c r="M18" s="26"/>
       <c r="N18" s="23">
         <v>44</v>
       </c>
       <c r="O18" s="23">
         <v>25</v>
       </c>
       <c r="P18" s="23">
         <v>35</v>
       </c>
       <c r="Q18" s="23">
         <v>24</v>
       </c>
       <c r="R18" s="23">
         <v>40</v>
       </c>
       <c r="S18" s="23">
         <v>38</v>
       </c>
     </row>
-    <row r="19" spans="1:19" s="2" customFormat="1" ht="11.25">
+    <row r="19" spans="1:19" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A19" s="37" t="s">
         <v>77</v>
       </c>
       <c r="B19" s="24"/>
       <c r="C19" s="24"/>
       <c r="D19" s="25"/>
       <c r="E19" s="25"/>
       <c r="F19" s="25"/>
       <c r="G19" s="25"/>
       <c r="H19" s="26"/>
       <c r="I19" s="25"/>
       <c r="J19" s="27"/>
       <c r="K19" s="26"/>
       <c r="L19" s="26"/>
       <c r="M19" s="26"/>
       <c r="N19" s="23">
         <v>43</v>
       </c>
       <c r="O19" s="23">
         <v>42</v>
       </c>
       <c r="P19" s="23">
         <v>49</v>
       </c>
       <c r="Q19" s="23">
         <v>36</v>
       </c>
       <c r="R19" s="23">
         <v>53</v>
       </c>
       <c r="S19" s="23">
         <v>43</v>
       </c>
     </row>
-    <row r="20" spans="1:19" s="2" customFormat="1" ht="11.25">
+    <row r="20" spans="1:19" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A20" s="2" t="s">
         <v>54</v>
       </c>
       <c r="B20" s="24"/>
       <c r="C20" s="24"/>
       <c r="D20" s="25"/>
       <c r="E20" s="25"/>
       <c r="F20" s="25"/>
       <c r="G20" s="25"/>
       <c r="H20" s="26"/>
       <c r="I20" s="25"/>
       <c r="J20" s="27"/>
       <c r="K20" s="26"/>
       <c r="L20" s="26"/>
       <c r="M20" s="26"/>
       <c r="N20" s="23">
         <v>59</v>
       </c>
       <c r="O20" s="23">
         <v>39</v>
       </c>
       <c r="P20" s="23">
         <v>60</v>
       </c>
       <c r="Q20" s="23">
         <v>50</v>
       </c>
       <c r="R20" s="23">
         <v>54</v>
       </c>
       <c r="S20" s="23">
         <v>56</v>
       </c>
     </row>
-    <row r="21" spans="1:19" s="2" customFormat="1" ht="11.25">
+    <row r="21" spans="1:19" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A21" s="2" t="s">
         <v>55</v>
       </c>
       <c r="B21" s="24"/>
       <c r="C21" s="24"/>
       <c r="D21" s="25"/>
       <c r="E21" s="25"/>
       <c r="F21" s="25"/>
       <c r="G21" s="25"/>
       <c r="H21" s="26"/>
       <c r="I21" s="25"/>
       <c r="J21" s="27"/>
       <c r="K21" s="26"/>
       <c r="L21" s="26"/>
       <c r="M21" s="26"/>
       <c r="N21" s="23">
         <v>62</v>
       </c>
       <c r="O21" s="23">
         <v>66</v>
       </c>
       <c r="P21" s="23">
         <v>57</v>
       </c>
       <c r="Q21" s="23">
         <v>65</v>
       </c>
       <c r="R21" s="23">
         <v>50</v>
       </c>
       <c r="S21" s="23">
         <v>67</v>
       </c>
     </row>
-    <row r="22" spans="1:19" s="2" customFormat="1" ht="11.25">
+    <row r="22" spans="1:19" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A22" s="2" t="s">
         <v>56</v>
       </c>
       <c r="B22" s="24"/>
       <c r="C22" s="24"/>
       <c r="D22" s="25"/>
       <c r="E22" s="25"/>
       <c r="F22" s="25"/>
       <c r="G22" s="25"/>
       <c r="H22" s="26"/>
       <c r="I22" s="25"/>
       <c r="J22" s="27"/>
       <c r="K22" s="26"/>
       <c r="L22" s="26"/>
       <c r="M22" s="26"/>
       <c r="N22" s="23">
         <v>56</v>
       </c>
       <c r="O22" s="23">
         <v>37</v>
       </c>
       <c r="P22" s="23">
         <v>55</v>
       </c>
       <c r="Q22" s="23">
         <v>44</v>
       </c>
       <c r="R22" s="23">
         <v>59</v>
       </c>
       <c r="S22" s="23">
         <v>49</v>
       </c>
     </row>
-    <row r="23" spans="1:19" s="2" customFormat="1" ht="11.25">
+    <row r="23" spans="1:19" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A23" s="2" t="s">
         <v>57</v>
       </c>
       <c r="B23" s="24"/>
       <c r="C23" s="24"/>
       <c r="D23" s="24"/>
       <c r="E23" s="24"/>
       <c r="F23" s="24"/>
       <c r="G23" s="24"/>
       <c r="H23" s="24"/>
       <c r="I23" s="24"/>
       <c r="J23" s="24"/>
       <c r="K23" s="24"/>
       <c r="L23" s="24"/>
       <c r="M23" s="24"/>
       <c r="N23" s="23">
         <v>29</v>
       </c>
       <c r="O23" s="23">
         <v>29</v>
       </c>
       <c r="P23" s="23">
         <v>37</v>
       </c>
       <c r="Q23" s="23">
         <v>25</v>
       </c>
       <c r="R23" s="23">
         <v>31</v>
       </c>
       <c r="S23" s="23">
         <v>30</v>
       </c>
     </row>
-    <row r="24" spans="1:19" s="2" customFormat="1" ht="11.25">
+    <row r="24" spans="1:19" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A24" s="2" t="s">
         <v>78</v>
       </c>
       <c r="B24" s="24"/>
       <c r="C24" s="24"/>
       <c r="D24" s="25"/>
       <c r="E24" s="25"/>
       <c r="F24" s="25"/>
       <c r="G24" s="25"/>
       <c r="H24" s="26"/>
       <c r="I24" s="25"/>
       <c r="J24" s="27"/>
       <c r="K24" s="26"/>
       <c r="L24" s="26"/>
       <c r="M24" s="26"/>
       <c r="N24" s="23">
         <v>26</v>
       </c>
       <c r="O24" s="23">
         <v>34</v>
       </c>
       <c r="P24" s="23">
         <v>36</v>
       </c>
       <c r="Q24" s="23">
         <v>26</v>
       </c>
       <c r="R24" s="23">
         <v>31</v>
       </c>
       <c r="S24" s="23">
         <v>37</v>
       </c>
     </row>
-    <row r="25" spans="1:19" s="2" customFormat="1" ht="11.25">
+    <row r="25" spans="1:19" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A25" s="2" t="s">
         <v>58</v>
       </c>
       <c r="B25" s="24"/>
       <c r="C25" s="24"/>
       <c r="D25" s="25"/>
       <c r="E25" s="25"/>
       <c r="F25" s="25"/>
       <c r="G25" s="25"/>
       <c r="H25" s="26"/>
       <c r="I25" s="25"/>
       <c r="J25" s="27"/>
       <c r="K25" s="26"/>
       <c r="L25" s="26"/>
       <c r="M25" s="26"/>
       <c r="N25" s="23">
         <v>13</v>
       </c>
       <c r="O25" s="23">
         <v>26</v>
       </c>
       <c r="P25" s="23">
         <v>23</v>
       </c>
       <c r="Q25" s="23">
         <v>12</v>
       </c>
       <c r="R25" s="23">
         <v>22</v>
       </c>
       <c r="S25" s="23">
         <v>19</v>
       </c>
     </row>
-    <row r="26" spans="1:19" s="2" customFormat="1" ht="11.25">
+    <row r="26" spans="1:19" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A26" s="2" t="s">
         <v>79</v>
       </c>
       <c r="B26" s="24"/>
       <c r="C26" s="24"/>
       <c r="D26" s="25"/>
       <c r="E26" s="25"/>
       <c r="F26" s="25"/>
       <c r="G26" s="25"/>
       <c r="H26" s="26"/>
       <c r="I26" s="25"/>
       <c r="J26" s="27"/>
       <c r="K26" s="26"/>
       <c r="L26" s="26"/>
       <c r="M26" s="26"/>
       <c r="N26" s="23">
         <v>60</v>
       </c>
       <c r="O26" s="23">
         <v>66</v>
       </c>
       <c r="P26" s="23">
         <v>72</v>
       </c>
       <c r="Q26" s="23">
         <v>41</v>
       </c>
       <c r="R26" s="23">
         <v>55</v>
       </c>
       <c r="S26" s="23">
         <v>67</v>
       </c>
     </row>
-    <row r="27" spans="1:19" s="2" customFormat="1" ht="11.25">
+    <row r="27" spans="1:19" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A27" s="37" t="s">
         <v>80</v>
       </c>
       <c r="B27" s="24"/>
       <c r="C27" s="24"/>
       <c r="D27" s="25"/>
       <c r="E27" s="25"/>
       <c r="F27" s="25"/>
       <c r="G27" s="25"/>
       <c r="H27" s="26"/>
       <c r="I27" s="25"/>
       <c r="J27" s="27"/>
       <c r="K27" s="26"/>
       <c r="L27" s="26"/>
       <c r="M27" s="26"/>
       <c r="N27" s="23">
         <v>38</v>
       </c>
       <c r="O27" s="23">
         <v>36</v>
       </c>
       <c r="P27" s="23">
         <v>48</v>
       </c>
       <c r="Q27" s="23">
         <v>45</v>
       </c>
       <c r="R27" s="23">
         <v>43</v>
       </c>
       <c r="S27" s="23">
         <v>39</v>
       </c>
     </row>
-    <row r="28" spans="1:19" s="2" customFormat="1" ht="11.25">
+    <row r="28" spans="1:19" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A28" s="2" t="s">
         <v>59</v>
       </c>
       <c r="B28" s="24"/>
       <c r="C28" s="24"/>
       <c r="D28" s="25"/>
       <c r="E28" s="25"/>
       <c r="F28" s="25"/>
       <c r="G28" s="25"/>
       <c r="H28" s="26"/>
       <c r="I28" s="25"/>
       <c r="J28" s="27"/>
       <c r="K28" s="26"/>
       <c r="L28" s="26"/>
       <c r="M28" s="26"/>
       <c r="N28" s="23">
         <v>87</v>
       </c>
       <c r="O28" s="23">
         <v>92</v>
       </c>
       <c r="P28" s="23">
         <v>104</v>
       </c>
       <c r="Q28" s="23">
         <v>97</v>
       </c>
       <c r="R28" s="23">
         <v>97</v>
       </c>
       <c r="S28" s="23">
         <v>102</v>
       </c>
     </row>
-    <row r="29" spans="1:19" s="2" customFormat="1" ht="11.25">
+    <row r="29" spans="1:19" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A29" s="37" t="s">
         <v>81</v>
       </c>
       <c r="B29" s="24"/>
       <c r="C29" s="24"/>
       <c r="D29" s="25"/>
       <c r="E29" s="25"/>
       <c r="F29" s="25"/>
       <c r="G29" s="25"/>
       <c r="H29" s="26"/>
       <c r="I29" s="25"/>
       <c r="J29" s="27"/>
       <c r="K29" s="26"/>
       <c r="L29" s="26"/>
       <c r="M29" s="26"/>
       <c r="N29" s="23">
         <v>36</v>
       </c>
       <c r="O29" s="23">
         <v>36</v>
       </c>
       <c r="P29" s="23">
         <v>32</v>
       </c>
       <c r="Q29" s="23">
         <v>27</v>
       </c>
       <c r="R29" s="23">
         <v>32</v>
       </c>
       <c r="S29" s="23">
         <v>42</v>
       </c>
     </row>
-    <row r="30" spans="1:19" s="2" customFormat="1" ht="11.25">
-      <c r="A30" s="78" t="s">
+    <row r="30" spans="1:19" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="A30" s="81" t="s">
         <v>61</v>
       </c>
-      <c r="B30" s="78"/>
-[...18 lines deleted...]
-    <row r="31" spans="1:19" s="2" customFormat="1" ht="11.25">
+      <c r="B30" s="81"/>
+      <c r="C30" s="81"/>
+      <c r="D30" s="81"/>
+      <c r="E30" s="81"/>
+      <c r="F30" s="81"/>
+      <c r="G30" s="81"/>
+      <c r="H30" s="81"/>
+      <c r="I30" s="81"/>
+      <c r="J30" s="81"/>
+      <c r="K30" s="81"/>
+      <c r="L30" s="81"/>
+      <c r="M30" s="81"/>
+      <c r="N30" s="81"/>
+      <c r="O30" s="81"/>
+      <c r="P30" s="81"/>
+      <c r="Q30" s="81"/>
+      <c r="R30" s="81"/>
+      <c r="S30" s="81"/>
+    </row>
+    <row r="31" spans="1:19" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A31" s="21" t="s">
         <v>47</v>
       </c>
       <c r="B31" s="24"/>
       <c r="C31" s="24"/>
       <c r="D31" s="25"/>
       <c r="E31" s="25"/>
       <c r="F31" s="25"/>
       <c r="G31" s="25"/>
       <c r="H31" s="26"/>
       <c r="I31" s="25"/>
       <c r="J31" s="26"/>
       <c r="K31" s="26"/>
       <c r="L31" s="26"/>
       <c r="M31" s="26"/>
       <c r="N31" s="28">
         <v>1036</v>
       </c>
       <c r="O31" s="28">
         <v>1025</v>
       </c>
       <c r="P31" s="28">
         <v>1032</v>
       </c>
       <c r="Q31" s="28">
         <v>1249</v>
       </c>
       <c r="R31" s="28">
         <v>1124</v>
       </c>
       <c r="S31" s="28">
         <v>1179</v>
       </c>
     </row>
-    <row r="32" spans="1:19" s="2" customFormat="1" ht="11.25">
+    <row r="32" spans="1:19" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A32" s="37" t="s">
         <v>75</v>
       </c>
       <c r="B32" s="24"/>
       <c r="C32" s="24"/>
       <c r="D32" s="25"/>
       <c r="E32" s="25"/>
       <c r="F32" s="25"/>
       <c r="G32" s="25"/>
       <c r="H32" s="26"/>
       <c r="I32" s="25"/>
       <c r="J32" s="26"/>
       <c r="K32" s="26"/>
       <c r="L32" s="26"/>
       <c r="M32" s="26"/>
       <c r="N32" s="28">
         <v>346</v>
       </c>
       <c r="O32" s="28">
         <v>348</v>
       </c>
       <c r="P32" s="28">
         <v>398</v>
       </c>
       <c r="Q32" s="28">
         <v>414</v>
       </c>
       <c r="R32" s="28">
         <v>429</v>
       </c>
       <c r="S32" s="28">
         <v>424</v>
       </c>
     </row>
-    <row r="33" spans="1:19" s="2" customFormat="1" ht="11.25">
+    <row r="33" spans="1:19" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A33" s="2" t="s">
         <v>48</v>
       </c>
       <c r="B33" s="24"/>
       <c r="C33" s="24"/>
       <c r="D33" s="25"/>
       <c r="E33" s="25"/>
       <c r="F33" s="25"/>
       <c r="G33" s="25"/>
       <c r="H33" s="26"/>
       <c r="I33" s="25"/>
       <c r="J33" s="26"/>
       <c r="K33" s="26"/>
       <c r="L33" s="26"/>
       <c r="M33" s="26"/>
       <c r="N33" s="28">
         <v>23</v>
       </c>
       <c r="O33" s="28">
         <v>12</v>
       </c>
       <c r="P33" s="28">
         <v>12</v>
       </c>
       <c r="Q33" s="28">
         <v>11</v>
       </c>
       <c r="R33" s="28">
         <v>20</v>
       </c>
       <c r="S33" s="28">
         <v>14</v>
       </c>
     </row>
-    <row r="34" spans="1:19" s="2" customFormat="1" ht="11.25">
+    <row r="34" spans="1:19" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A34" s="37" t="s">
         <v>76</v>
       </c>
       <c r="B34" s="24"/>
       <c r="C34" s="24"/>
       <c r="D34" s="25"/>
       <c r="E34" s="25"/>
       <c r="F34" s="25"/>
       <c r="G34" s="25"/>
       <c r="H34" s="26"/>
       <c r="I34" s="25"/>
       <c r="J34" s="26"/>
       <c r="K34" s="26"/>
       <c r="L34" s="26"/>
       <c r="M34" s="26"/>
       <c r="N34" s="23">
         <v>37</v>
       </c>
       <c r="O34" s="23">
         <v>50</v>
       </c>
       <c r="P34" s="23">
         <v>34</v>
       </c>
       <c r="Q34" s="23">
         <v>51</v>
       </c>
       <c r="R34" s="23">
         <v>33</v>
       </c>
       <c r="S34" s="23">
         <v>56</v>
       </c>
     </row>
-    <row r="35" spans="1:19" s="2" customFormat="1" ht="11.25">
+    <row r="35" spans="1:19" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A35" s="2" t="s">
         <v>49</v>
       </c>
       <c r="B35" s="24"/>
       <c r="C35" s="24"/>
       <c r="D35" s="25"/>
       <c r="E35" s="25"/>
       <c r="F35" s="25"/>
       <c r="G35" s="25"/>
       <c r="H35" s="26"/>
       <c r="I35" s="25"/>
       <c r="J35" s="26"/>
       <c r="K35" s="26"/>
       <c r="L35" s="26"/>
       <c r="M35" s="26"/>
       <c r="N35" s="23">
         <v>465</v>
       </c>
       <c r="O35" s="23">
         <v>430</v>
       </c>
       <c r="P35" s="23">
         <v>400</v>
       </c>
       <c r="Q35" s="23">
         <v>445</v>
       </c>
       <c r="R35" s="23">
         <v>486</v>
       </c>
       <c r="S35" s="23">
         <v>486</v>
       </c>
     </row>
-    <row r="36" spans="1:19" s="2" customFormat="1" ht="11.25">
+    <row r="36" spans="1:19" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A36" s="2" t="s">
         <v>51</v>
       </c>
       <c r="B36" s="24"/>
       <c r="C36" s="24"/>
       <c r="D36" s="25"/>
       <c r="E36" s="25"/>
       <c r="F36" s="25"/>
       <c r="G36" s="25"/>
       <c r="H36" s="26"/>
       <c r="I36" s="25"/>
       <c r="J36" s="26"/>
       <c r="K36" s="26"/>
       <c r="L36" s="26"/>
       <c r="M36" s="26"/>
       <c r="N36" s="23">
         <v>74</v>
       </c>
       <c r="O36" s="23">
         <v>95</v>
       </c>
       <c r="P36" s="23">
         <v>81</v>
       </c>
       <c r="Q36" s="23">
         <v>142</v>
       </c>
       <c r="R36" s="23">
         <v>70</v>
       </c>
       <c r="S36" s="23">
         <v>98</v>
       </c>
     </row>
-    <row r="37" spans="1:19" s="2" customFormat="1" ht="11.25">
+    <row r="37" spans="1:19" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A37" s="2" t="s">
         <v>54</v>
       </c>
       <c r="B37" s="24"/>
       <c r="C37" s="24"/>
       <c r="D37" s="25"/>
       <c r="E37" s="25"/>
       <c r="F37" s="25"/>
       <c r="G37" s="25"/>
       <c r="H37" s="26"/>
       <c r="I37" s="25"/>
       <c r="J37" s="26"/>
       <c r="K37" s="26"/>
       <c r="L37" s="26"/>
       <c r="M37" s="26"/>
       <c r="N37" s="23">
         <v>11</v>
       </c>
       <c r="O37" s="23">
         <v>9</v>
       </c>
       <c r="P37" s="23">
         <v>9</v>
       </c>
       <c r="Q37" s="23">
         <v>50</v>
       </c>
       <c r="R37" s="23">
         <v>10</v>
       </c>
       <c r="S37" s="23">
         <v>10</v>
       </c>
     </row>
-    <row r="38" spans="1:19" s="2" customFormat="1" ht="11.25">
+    <row r="38" spans="1:19" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A38" s="2" t="s">
         <v>55</v>
       </c>
       <c r="B38" s="24"/>
       <c r="C38" s="24"/>
       <c r="D38" s="24"/>
       <c r="E38" s="24"/>
       <c r="F38" s="24"/>
       <c r="G38" s="24"/>
       <c r="H38" s="24"/>
       <c r="I38" s="24"/>
       <c r="J38" s="24"/>
       <c r="K38" s="24"/>
       <c r="L38" s="24"/>
       <c r="M38" s="24"/>
       <c r="N38" s="23">
         <v>37</v>
       </c>
       <c r="O38" s="23">
         <v>39</v>
       </c>
       <c r="P38" s="23">
         <v>33</v>
       </c>
       <c r="Q38" s="23">
         <v>65</v>
       </c>
       <c r="R38" s="23">
         <v>29</v>
       </c>
       <c r="S38" s="23">
         <v>38</v>
       </c>
     </row>
-    <row r="39" spans="1:19" s="2" customFormat="1" ht="11.25">
+    <row r="39" spans="1:19" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A39" s="2" t="s">
         <v>56</v>
       </c>
       <c r="B39" s="24"/>
       <c r="C39" s="24"/>
       <c r="D39" s="25"/>
       <c r="E39" s="25"/>
       <c r="F39" s="25"/>
       <c r="G39" s="25"/>
       <c r="H39" s="26"/>
       <c r="I39" s="25"/>
       <c r="J39" s="26"/>
       <c r="K39" s="26"/>
       <c r="L39" s="26"/>
       <c r="M39" s="26"/>
       <c r="N39" s="23">
         <v>28</v>
       </c>
       <c r="O39" s="23">
         <v>25</v>
       </c>
       <c r="P39" s="23">
         <v>44</v>
       </c>
       <c r="Q39" s="23">
         <v>44</v>
       </c>
       <c r="R39" s="23">
         <v>34</v>
       </c>
       <c r="S39" s="23">
         <v>34</v>
       </c>
     </row>
-    <row r="40" spans="1:19" s="2" customFormat="1" ht="11.25">
+    <row r="40" spans="1:19" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A40" s="37" t="s">
         <v>81</v>
       </c>
       <c r="B40" s="24"/>
       <c r="C40" s="24"/>
       <c r="D40" s="25"/>
       <c r="E40" s="25"/>
       <c r="F40" s="25"/>
       <c r="G40" s="25"/>
       <c r="H40" s="26"/>
       <c r="I40" s="25"/>
       <c r="J40" s="26"/>
       <c r="K40" s="26"/>
       <c r="L40" s="26"/>
       <c r="M40" s="26"/>
       <c r="N40" s="23">
         <v>15</v>
       </c>
       <c r="O40" s="23">
         <v>17</v>
       </c>
       <c r="P40" s="23">
         <v>21</v>
       </c>
       <c r="Q40" s="23">
         <v>27</v>
       </c>
       <c r="R40" s="23">
         <v>13</v>
       </c>
       <c r="S40" s="23">
         <v>19</v>
       </c>
     </row>
-    <row r="41" spans="1:19" s="2" customFormat="1" ht="11.25">
-      <c r="A41" s="77" t="s">
+    <row r="41" spans="1:19" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="A41" s="80" t="s">
         <v>60</v>
       </c>
-      <c r="B41" s="77"/>
-[...18 lines deleted...]
-    <row r="42" spans="1:19" s="2" customFormat="1" ht="11.25">
+      <c r="B41" s="80"/>
+      <c r="C41" s="80"/>
+      <c r="D41" s="80"/>
+      <c r="E41" s="80"/>
+      <c r="F41" s="80"/>
+      <c r="G41" s="80"/>
+      <c r="H41" s="80"/>
+      <c r="I41" s="80"/>
+      <c r="J41" s="80"/>
+      <c r="K41" s="80"/>
+      <c r="L41" s="80"/>
+      <c r="M41" s="80"/>
+      <c r="N41" s="80"/>
+      <c r="O41" s="80"/>
+      <c r="P41" s="80"/>
+      <c r="Q41" s="80"/>
+      <c r="R41" s="80"/>
+      <c r="S41" s="80"/>
+    </row>
+    <row r="42" spans="1:19" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A42" s="21" t="s">
         <v>47</v>
       </c>
       <c r="B42" s="24"/>
       <c r="C42" s="24"/>
       <c r="D42" s="25"/>
       <c r="E42" s="25"/>
       <c r="F42" s="25"/>
       <c r="G42" s="25"/>
       <c r="H42" s="26"/>
       <c r="I42" s="25"/>
       <c r="J42" s="29"/>
       <c r="K42" s="26"/>
       <c r="L42" s="26"/>
       <c r="M42" s="26"/>
       <c r="N42" s="23">
         <v>559</v>
       </c>
       <c r="O42" s="23">
         <v>56</v>
       </c>
       <c r="P42" s="23">
         <v>608</v>
       </c>
       <c r="Q42" s="23">
         <v>344</v>
       </c>
       <c r="R42" s="23">
         <v>595</v>
       </c>
       <c r="S42" s="23">
         <v>625</v>
       </c>
     </row>
-    <row r="43" spans="1:19" s="2" customFormat="1" ht="11.25">
+    <row r="43" spans="1:19" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A43" s="37" t="s">
         <v>75</v>
       </c>
       <c r="B43" s="24"/>
       <c r="C43" s="24"/>
       <c r="D43" s="25"/>
       <c r="E43" s="25"/>
       <c r="F43" s="25"/>
       <c r="G43" s="25"/>
       <c r="H43" s="26"/>
       <c r="I43" s="25"/>
       <c r="J43" s="29"/>
       <c r="K43" s="26"/>
       <c r="L43" s="26"/>
       <c r="M43" s="26"/>
       <c r="N43" s="23">
         <v>19</v>
       </c>
       <c r="O43" s="23">
         <v>16</v>
       </c>
       <c r="P43" s="23">
         <v>14</v>
       </c>
       <c r="Q43" s="23" t="s">
         <v>72</v>
       </c>
       <c r="R43" s="23">
         <v>30</v>
       </c>
       <c r="S43" s="23">
         <v>30</v>
       </c>
     </row>
-    <row r="44" spans="1:19" s="2" customFormat="1" ht="11.25">
+    <row r="44" spans="1:19" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A44" s="37" t="s">
         <v>76</v>
       </c>
       <c r="B44" s="24"/>
       <c r="C44" s="24"/>
       <c r="D44" s="25"/>
       <c r="E44" s="25"/>
       <c r="F44" s="25"/>
       <c r="G44" s="25"/>
       <c r="H44" s="26"/>
       <c r="I44" s="25"/>
       <c r="J44" s="29"/>
       <c r="K44" s="26"/>
       <c r="L44" s="26"/>
       <c r="M44" s="26"/>
       <c r="N44" s="23">
         <v>2</v>
       </c>
       <c r="O44" s="23">
         <v>-1</v>
       </c>
       <c r="P44" s="23">
         <v>1</v>
       </c>
       <c r="Q44" s="23" t="s">
         <v>72</v>
       </c>
       <c r="R44" s="23">
         <v>1</v>
       </c>
       <c r="S44" s="23">
         <v>2</v>
       </c>
     </row>
-    <row r="45" spans="1:19" s="2" customFormat="1" ht="11.25">
+    <row r="45" spans="1:19" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A45" s="2" t="s">
         <v>49</v>
       </c>
       <c r="B45" s="24"/>
       <c r="C45" s="24"/>
       <c r="D45" s="25"/>
       <c r="E45" s="25"/>
       <c r="F45" s="25"/>
       <c r="G45" s="25"/>
       <c r="H45" s="26"/>
       <c r="I45" s="25"/>
       <c r="J45" s="29"/>
       <c r="K45" s="26"/>
       <c r="L45" s="26"/>
       <c r="M45" s="26"/>
       <c r="N45" s="23">
         <v>17</v>
       </c>
       <c r="O45" s="23">
         <v>5</v>
       </c>
       <c r="P45" s="23">
         <v>23</v>
       </c>
       <c r="Q45" s="23" t="s">
         <v>72</v>
       </c>
       <c r="R45" s="23">
         <v>21</v>
       </c>
       <c r="S45" s="23">
         <v>27</v>
       </c>
     </row>
-    <row r="46" spans="1:19" s="2" customFormat="1" ht="11.25">
+    <row r="46" spans="1:19" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A46" s="2" t="s">
         <v>50</v>
       </c>
       <c r="B46" s="24"/>
       <c r="C46" s="24"/>
       <c r="D46" s="25"/>
       <c r="E46" s="25"/>
       <c r="F46" s="25"/>
       <c r="G46" s="25"/>
       <c r="H46" s="26"/>
       <c r="I46" s="25"/>
       <c r="J46" s="29"/>
       <c r="K46" s="26"/>
       <c r="L46" s="26"/>
       <c r="M46" s="26"/>
       <c r="N46" s="23">
         <v>18</v>
       </c>
       <c r="O46" s="23">
         <v>15</v>
       </c>
       <c r="P46" s="23">
         <v>15</v>
       </c>
       <c r="Q46" s="23">
         <v>20</v>
       </c>
       <c r="R46" s="23">
         <v>22</v>
       </c>
       <c r="S46" s="23">
         <v>21</v>
       </c>
     </row>
-    <row r="47" spans="1:19" s="2" customFormat="1" ht="11.25">
+    <row r="47" spans="1:19" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A47" s="2" t="s">
         <v>51</v>
       </c>
       <c r="B47" s="24"/>
       <c r="C47" s="24"/>
       <c r="D47" s="25"/>
       <c r="E47" s="25"/>
       <c r="F47" s="25"/>
       <c r="G47" s="25"/>
       <c r="H47" s="26"/>
       <c r="I47" s="25"/>
       <c r="J47" s="29"/>
       <c r="K47" s="26"/>
       <c r="L47" s="26"/>
       <c r="M47" s="26"/>
       <c r="N47" s="23">
         <v>24</v>
       </c>
       <c r="O47" s="23">
         <v>17</v>
       </c>
       <c r="P47" s="23">
         <v>33</v>
       </c>
       <c r="Q47" s="23" t="s">
         <v>72</v>
       </c>
       <c r="R47" s="23">
         <v>24</v>
       </c>
       <c r="S47" s="23">
         <v>35</v>
       </c>
     </row>
-    <row r="48" spans="1:19" s="2" customFormat="1" ht="11.25">
+    <row r="48" spans="1:19" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A48" s="2" t="s">
         <v>52</v>
       </c>
       <c r="B48" s="24"/>
       <c r="C48" s="24"/>
       <c r="D48" s="25"/>
       <c r="E48" s="25"/>
       <c r="F48" s="25"/>
       <c r="G48" s="25"/>
       <c r="H48" s="26"/>
       <c r="I48" s="25"/>
       <c r="J48" s="29"/>
       <c r="K48" s="26"/>
       <c r="L48" s="26"/>
       <c r="M48" s="26"/>
       <c r="N48" s="23">
         <v>17</v>
       </c>
       <c r="O48" s="23">
         <v>1</v>
       </c>
       <c r="P48" s="23">
         <v>21</v>
       </c>
       <c r="Q48" s="23">
         <v>18</v>
       </c>
       <c r="R48" s="23">
         <v>16</v>
       </c>
       <c r="S48" s="23">
         <v>22</v>
       </c>
     </row>
-    <row r="49" spans="1:19" s="2" customFormat="1" ht="11.25">
+    <row r="49" spans="1:19" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A49" s="2" t="s">
         <v>53</v>
       </c>
       <c r="B49" s="24"/>
       <c r="C49" s="24"/>
       <c r="D49" s="24"/>
       <c r="E49" s="24"/>
       <c r="F49" s="24"/>
       <c r="G49" s="24"/>
       <c r="H49" s="24"/>
       <c r="I49" s="24"/>
       <c r="J49" s="24"/>
       <c r="K49" s="24"/>
       <c r="L49" s="24"/>
       <c r="M49" s="24"/>
       <c r="N49" s="23">
         <v>44</v>
       </c>
       <c r="O49" s="23">
         <v>-18</v>
       </c>
       <c r="P49" s="23">
         <v>35</v>
       </c>
       <c r="Q49" s="23">
         <v>24</v>
       </c>
       <c r="R49" s="23">
         <v>40</v>
       </c>
       <c r="S49" s="23">
         <v>38</v>
       </c>
     </row>
-    <row r="50" spans="1:19" s="2" customFormat="1" ht="11.25">
+    <row r="50" spans="1:19" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A50" s="37" t="s">
         <v>77</v>
       </c>
       <c r="B50" s="24"/>
       <c r="C50" s="24"/>
       <c r="D50" s="25"/>
       <c r="E50" s="25"/>
       <c r="F50" s="25"/>
       <c r="G50" s="25"/>
       <c r="H50" s="26"/>
       <c r="I50" s="25"/>
       <c r="J50" s="29"/>
       <c r="K50" s="26"/>
       <c r="L50" s="26"/>
       <c r="M50" s="26"/>
       <c r="N50" s="23">
         <v>43</v>
       </c>
       <c r="O50" s="23">
         <v>-42</v>
       </c>
       <c r="P50" s="23">
         <v>49</v>
       </c>
       <c r="Q50" s="23">
         <v>36</v>
       </c>
       <c r="R50" s="23">
         <v>53</v>
       </c>
       <c r="S50" s="23">
         <v>43</v>
       </c>
     </row>
-    <row r="51" spans="1:19" s="2" customFormat="1" ht="11.25">
+    <row r="51" spans="1:19" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A51" s="2" t="s">
         <v>54</v>
       </c>
       <c r="B51" s="24"/>
       <c r="C51" s="24"/>
       <c r="D51" s="25"/>
       <c r="E51" s="25"/>
       <c r="F51" s="25"/>
       <c r="G51" s="25"/>
       <c r="H51" s="26"/>
       <c r="I51" s="25"/>
       <c r="J51" s="29"/>
       <c r="K51" s="26"/>
       <c r="L51" s="26"/>
       <c r="M51" s="26"/>
       <c r="N51" s="23">
         <v>48</v>
       </c>
       <c r="O51" s="23">
         <v>-4</v>
       </c>
       <c r="P51" s="23">
         <v>51</v>
       </c>
       <c r="Q51" s="23" t="s">
         <v>72</v>
       </c>
       <c r="R51" s="23">
         <v>44</v>
       </c>
       <c r="S51" s="23">
         <v>46</v>
       </c>
     </row>
-    <row r="52" spans="1:19" s="2" customFormat="1" ht="11.25">
+    <row r="52" spans="1:19" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A52" s="2" t="s">
         <v>55</v>
       </c>
       <c r="B52" s="24"/>
       <c r="C52" s="24"/>
       <c r="D52" s="25"/>
       <c r="E52" s="25"/>
       <c r="F52" s="25"/>
       <c r="G52" s="25"/>
       <c r="H52" s="26"/>
       <c r="I52" s="25"/>
       <c r="J52" s="29"/>
       <c r="K52" s="26"/>
       <c r="L52" s="26"/>
       <c r="M52" s="26"/>
       <c r="N52" s="23">
         <v>25</v>
       </c>
       <c r="O52" s="23">
         <v>17</v>
       </c>
       <c r="P52" s="23">
         <v>24</v>
       </c>
       <c r="Q52" s="23" t="s">
         <v>72</v>
       </c>
       <c r="R52" s="23">
         <v>21</v>
       </c>
       <c r="S52" s="23">
         <v>29</v>
       </c>
     </row>
-    <row r="53" spans="1:19" s="2" customFormat="1" ht="11.25">
+    <row r="53" spans="1:19" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A53" s="2" t="s">
         <v>56</v>
       </c>
       <c r="B53" s="24"/>
       <c r="C53" s="24"/>
       <c r="D53" s="25"/>
       <c r="E53" s="25"/>
       <c r="F53" s="25"/>
       <c r="G53" s="25"/>
       <c r="H53" s="26"/>
       <c r="I53" s="25"/>
       <c r="J53" s="29"/>
       <c r="K53" s="26"/>
       <c r="L53" s="26"/>
       <c r="M53" s="26"/>
       <c r="N53" s="23">
         <v>28</v>
       </c>
       <c r="O53" s="23">
         <v>-21</v>
       </c>
       <c r="P53" s="23">
         <v>11</v>
       </c>
       <c r="Q53" s="23" t="s">
         <v>72</v>
       </c>
       <c r="R53" s="23">
         <v>25</v>
       </c>
       <c r="S53" s="23">
         <v>15</v>
       </c>
     </row>
-    <row r="54" spans="1:19" s="2" customFormat="1" ht="11.25">
+    <row r="54" spans="1:19" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A54" s="2" t="s">
         <v>57</v>
       </c>
       <c r="B54" s="24"/>
       <c r="C54" s="24"/>
       <c r="D54" s="25"/>
       <c r="E54" s="25"/>
       <c r="F54" s="25"/>
       <c r="G54" s="25"/>
       <c r="H54" s="26"/>
       <c r="I54" s="25"/>
       <c r="J54" s="29"/>
       <c r="K54" s="26"/>
       <c r="L54" s="26"/>
       <c r="M54" s="26"/>
       <c r="N54" s="23">
         <v>29</v>
       </c>
       <c r="O54" s="23">
         <v>15</v>
       </c>
       <c r="P54" s="23">
         <v>37</v>
       </c>
       <c r="Q54" s="23">
         <v>25</v>
       </c>
       <c r="R54" s="23">
         <v>31</v>
       </c>
       <c r="S54" s="23">
         <v>30</v>
       </c>
     </row>
-    <row r="55" spans="1:19" s="2" customFormat="1" ht="11.25">
+    <row r="55" spans="1:19" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A55" s="2" t="s">
         <v>78</v>
       </c>
       <c r="B55" s="24"/>
       <c r="C55" s="24"/>
       <c r="D55" s="25"/>
       <c r="E55" s="25"/>
       <c r="F55" s="25"/>
       <c r="G55" s="25"/>
       <c r="H55" s="26"/>
       <c r="I55" s="25"/>
       <c r="J55" s="29"/>
       <c r="K55" s="26"/>
       <c r="L55" s="26"/>
       <c r="M55" s="26"/>
       <c r="N55" s="23">
         <v>26</v>
       </c>
       <c r="O55" s="23">
         <v>9</v>
       </c>
       <c r="P55" s="23">
         <v>36</v>
       </c>
       <c r="Q55" s="23">
         <v>26</v>
       </c>
       <c r="R55" s="23">
         <v>31</v>
       </c>
       <c r="S55" s="23">
         <v>37</v>
       </c>
     </row>
-    <row r="56" spans="1:19" s="2" customFormat="1" ht="11.25">
+    <row r="56" spans="1:19" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A56" s="2" t="s">
         <v>58</v>
       </c>
       <c r="B56" s="24"/>
       <c r="C56" s="24"/>
       <c r="D56" s="24"/>
       <c r="E56" s="24"/>
       <c r="F56" s="24"/>
       <c r="G56" s="24"/>
       <c r="H56" s="24"/>
       <c r="I56" s="24"/>
       <c r="J56" s="24"/>
       <c r="K56" s="24"/>
       <c r="L56" s="24"/>
       <c r="M56" s="24"/>
       <c r="N56" s="23">
         <v>13</v>
       </c>
       <c r="O56" s="23">
         <v>2</v>
       </c>
       <c r="P56" s="23">
         <v>23</v>
       </c>
       <c r="Q56" s="23">
         <v>12</v>
       </c>
       <c r="R56" s="23">
         <v>22</v>
       </c>
       <c r="S56" s="23">
         <v>19</v>
       </c>
     </row>
-    <row r="57" spans="1:19" s="2" customFormat="1" ht="11.25">
+    <row r="57" spans="1:19" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A57" s="2" t="s">
         <v>79</v>
       </c>
       <c r="B57" s="24"/>
       <c r="C57" s="24"/>
       <c r="D57" s="25"/>
       <c r="E57" s="25"/>
       <c r="F57" s="25"/>
       <c r="G57" s="25"/>
       <c r="H57" s="26"/>
       <c r="I57" s="25"/>
       <c r="J57" s="29"/>
       <c r="K57" s="26"/>
       <c r="L57" s="26"/>
       <c r="M57" s="26"/>
       <c r="N57" s="23">
         <v>60</v>
       </c>
       <c r="O57" s="23">
         <v>32</v>
       </c>
       <c r="P57" s="23">
         <v>72</v>
       </c>
       <c r="Q57" s="23">
         <v>41</v>
       </c>
       <c r="R57" s="23">
         <v>55</v>
       </c>
       <c r="S57" s="23">
         <v>67</v>
       </c>
     </row>
-    <row r="58" spans="1:19" s="2" customFormat="1" ht="11.25">
+    <row r="58" spans="1:19" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A58" s="37" t="s">
         <v>80</v>
       </c>
       <c r="B58" s="24"/>
       <c r="C58" s="24"/>
       <c r="D58" s="25"/>
       <c r="E58" s="25"/>
       <c r="F58" s="25"/>
       <c r="G58" s="25"/>
       <c r="H58" s="26"/>
       <c r="I58" s="25"/>
       <c r="J58" s="29"/>
       <c r="K58" s="26"/>
       <c r="L58" s="26"/>
       <c r="M58" s="26"/>
       <c r="N58" s="23">
         <v>38</v>
       </c>
       <c r="O58" s="23">
         <v>1</v>
       </c>
       <c r="P58" s="23">
         <v>48</v>
       </c>
       <c r="Q58" s="23">
         <v>45</v>
       </c>
       <c r="R58" s="23">
         <v>43</v>
       </c>
       <c r="S58" s="23">
         <v>39</v>
       </c>
     </row>
-    <row r="59" spans="1:19" s="2" customFormat="1" ht="11.25">
+    <row r="59" spans="1:19" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A59" s="2" t="s">
         <v>59</v>
       </c>
       <c r="B59" s="24"/>
       <c r="C59" s="24"/>
       <c r="D59" s="25"/>
       <c r="E59" s="25"/>
       <c r="F59" s="25"/>
       <c r="G59" s="25"/>
       <c r="H59" s="26"/>
       <c r="I59" s="25"/>
       <c r="J59" s="29"/>
       <c r="K59" s="26"/>
       <c r="L59" s="26"/>
       <c r="M59" s="26"/>
       <c r="N59" s="23">
         <v>87</v>
       </c>
       <c r="O59" s="23">
         <v>37</v>
       </c>
       <c r="P59" s="23">
         <v>104</v>
       </c>
       <c r="Q59" s="23">
         <v>97</v>
       </c>
       <c r="R59" s="23">
         <v>97</v>
       </c>
       <c r="S59" s="23">
         <v>102</v>
       </c>
     </row>
-    <row r="60" spans="1:19" s="2" customFormat="1" ht="11.25">
+    <row r="60" spans="1:19" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A60" s="30" t="s">
         <v>81</v>
       </c>
       <c r="B60" s="31"/>
       <c r="C60" s="31"/>
       <c r="D60" s="31"/>
       <c r="E60" s="31"/>
       <c r="F60" s="31"/>
       <c r="G60" s="31"/>
       <c r="H60" s="32"/>
       <c r="I60" s="31"/>
       <c r="J60" s="32"/>
       <c r="K60" s="32"/>
       <c r="L60" s="32"/>
       <c r="M60" s="32"/>
       <c r="N60" s="33">
         <v>21</v>
       </c>
       <c r="O60" s="33">
         <v>-25</v>
       </c>
       <c r="P60" s="33">
         <v>11</v>
       </c>
       <c r="Q60" s="33" t="s">
         <v>72</v>
       </c>
       <c r="R60" s="33">
         <v>19</v>
       </c>
       <c r="S60" s="33">
         <v>23</v>
       </c>
     </row>
-    <row r="61" spans="1:19" s="2" customFormat="1" ht="11.25">
+    <row r="61" spans="1:19" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A61" s="8" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="62" spans="1:19" s="2" customFormat="1" ht="11.25"/>
-[...20 lines deleted...]
-    <row r="83" s="2" customFormat="1" ht="11.25"/>
+    <row r="62" spans="1:19" s="2" customFormat="1" ht="10.199999999999999"/>
+    <row r="63" spans="1:19" s="2" customFormat="1" ht="10.199999999999999"/>
+    <row r="64" spans="1:19" s="2" customFormat="1" ht="10.199999999999999"/>
+    <row r="65" s="2" customFormat="1" ht="10.199999999999999"/>
+    <row r="66" s="2" customFormat="1" ht="10.199999999999999"/>
+    <row r="67" s="2" customFormat="1" ht="10.199999999999999"/>
+    <row r="68" s="2" customFormat="1" ht="10.199999999999999"/>
+    <row r="69" s="2" customFormat="1" ht="10.199999999999999"/>
+    <row r="70" s="2" customFormat="1" ht="10.199999999999999"/>
+    <row r="71" s="2" customFormat="1" ht="10.199999999999999"/>
+    <row r="72" s="2" customFormat="1" ht="10.199999999999999"/>
+    <row r="73" s="2" customFormat="1" ht="10.199999999999999"/>
+    <row r="74" s="2" customFormat="1" ht="10.199999999999999"/>
+    <row r="75" s="2" customFormat="1" ht="10.199999999999999"/>
+    <row r="76" s="2" customFormat="1" ht="10.199999999999999"/>
+    <row r="77" s="2" customFormat="1" ht="10.199999999999999"/>
+    <row r="78" s="2" customFormat="1" ht="10.199999999999999"/>
+    <row r="79" s="2" customFormat="1" ht="10.199999999999999"/>
+    <row r="80" s="2" customFormat="1" ht="10.199999999999999"/>
+    <row r="81" s="2" customFormat="1" ht="10.199999999999999"/>
+    <row r="82" s="2" customFormat="1" ht="10.199999999999999"/>
+    <row r="83" s="2" customFormat="1" ht="10.199999999999999"/>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A5:S5"/>
     <mergeCell ref="A9:S9"/>
     <mergeCell ref="A30:S30"/>
     <mergeCell ref="A41:S41"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:M7"/>
     <mergeCell ref="N7:S7"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A5:AK42"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A5" sqref="A5:AK5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="12"/>
   <cols>
-    <col min="1" max="1" width="27.5703125" style="7" customWidth="1"/>
+    <col min="1" max="1" width="27.5546875" style="7" customWidth="1"/>
     <col min="2" max="13" width="0" style="7" hidden="1" customWidth="1"/>
-    <col min="14" max="16384" width="9.140625" style="7"/>
+    <col min="14" max="16384" width="9.109375" style="7"/>
   </cols>
   <sheetData>
-    <row r="5" spans="1:37" ht="12.75">
-      <c r="A5" s="76" t="s">
+    <row r="5" spans="1:37" ht="13.2">
+      <c r="A5" s="79" t="s">
         <v>66</v>
       </c>
-      <c r="B5" s="76"/>
-[...34 lines deleted...]
-      <c r="AK5" s="76"/>
+      <c r="B5" s="79"/>
+      <c r="C5" s="79"/>
+      <c r="D5" s="79"/>
+      <c r="E5" s="79"/>
+      <c r="F5" s="79"/>
+      <c r="G5" s="79"/>
+      <c r="H5" s="79"/>
+      <c r="I5" s="79"/>
+      <c r="J5" s="79"/>
+      <c r="K5" s="79"/>
+      <c r="L5" s="79"/>
+      <c r="M5" s="79"/>
+      <c r="N5" s="79"/>
+      <c r="O5" s="79"/>
+      <c r="P5" s="79"/>
+      <c r="Q5" s="79"/>
+      <c r="R5" s="79"/>
+      <c r="S5" s="79"/>
+      <c r="T5" s="79"/>
+      <c r="U5" s="79"/>
+      <c r="V5" s="79"/>
+      <c r="W5" s="79"/>
+      <c r="X5" s="79"/>
+      <c r="Y5" s="79"/>
+      <c r="Z5" s="79"/>
+      <c r="AA5" s="79"/>
+      <c r="AB5" s="79"/>
+      <c r="AC5" s="79"/>
+      <c r="AD5" s="79"/>
+      <c r="AE5" s="79"/>
+      <c r="AF5" s="79"/>
+      <c r="AG5" s="79"/>
+      <c r="AH5" s="79"/>
+      <c r="AI5" s="79"/>
+      <c r="AJ5" s="79"/>
+      <c r="AK5" s="79"/>
     </row>
     <row r="6" spans="1:37">
       <c r="C6" s="9"/>
       <c r="N6" s="15"/>
       <c r="O6" s="15"/>
       <c r="P6" s="15"/>
       <c r="Q6" s="15"/>
       <c r="R6" s="15"/>
       <c r="S6" s="15"/>
       <c r="AK6" s="3" t="s">
         <v>73</v>
       </c>
     </row>
-    <row r="7" spans="1:37" s="2" customFormat="1" ht="11.25">
-[...1 lines deleted...]
-      <c r="B7" s="81">
+    <row r="7" spans="1:37" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="A7" s="82"/>
+      <c r="B7" s="84">
         <v>2021</v>
       </c>
-      <c r="C7" s="82"/>
-[...10 lines deleted...]
-      <c r="N7" s="85">
+      <c r="C7" s="85"/>
+      <c r="D7" s="85"/>
+      <c r="E7" s="85"/>
+      <c r="F7" s="85"/>
+      <c r="G7" s="85"/>
+      <c r="H7" s="85"/>
+      <c r="I7" s="85"/>
+      <c r="J7" s="85"/>
+      <c r="K7" s="85"/>
+      <c r="L7" s="85"/>
+      <c r="M7" s="85"/>
+      <c r="N7" s="88">
         <v>2022</v>
       </c>
-      <c r="O7" s="86"/>
-[...4 lines deleted...]
-      <c r="T7" s="83">
+      <c r="O7" s="89"/>
+      <c r="P7" s="89"/>
+      <c r="Q7" s="89"/>
+      <c r="R7" s="89"/>
+      <c r="S7" s="89"/>
+      <c r="T7" s="86">
         <v>2023</v>
       </c>
-      <c r="U7" s="83"/>
-[...10 lines deleted...]
-      <c r="AF7" s="81">
+      <c r="U7" s="86"/>
+      <c r="V7" s="86"/>
+      <c r="W7" s="86"/>
+      <c r="X7" s="86"/>
+      <c r="Y7" s="86"/>
+      <c r="Z7" s="86"/>
+      <c r="AA7" s="86"/>
+      <c r="AB7" s="86"/>
+      <c r="AC7" s="86"/>
+      <c r="AD7" s="86"/>
+      <c r="AE7" s="84"/>
+      <c r="AF7" s="84">
         <v>2024</v>
       </c>
-      <c r="AG7" s="82"/>
-[...6 lines deleted...]
-      <c r="A8" s="80"/>
+      <c r="AG7" s="85"/>
+      <c r="AH7" s="85"/>
+      <c r="AI7" s="85"/>
+      <c r="AJ7" s="85"/>
+      <c r="AK7" s="85"/>
+    </row>
+    <row r="8" spans="1:37" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="A8" s="83"/>
       <c r="B8" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C8" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>7</v>
       </c>
       <c r="E8" s="5" t="s">
         <v>8</v>
       </c>
       <c r="F8" s="5" t="s">
         <v>0</v>
       </c>
       <c r="G8" s="5" t="s">
         <v>1</v>
       </c>
       <c r="H8" s="5" t="s">
         <v>2</v>
       </c>
       <c r="I8" s="6" t="s">
         <v>3</v>
       </c>
       <c r="J8" s="6" t="s">
@@ -3652,92 +3653,92 @@
       <c r="AD8" s="6" t="s">
         <v>45</v>
       </c>
       <c r="AE8" s="6" t="s">
         <v>46</v>
       </c>
       <c r="AF8" s="55" t="s">
         <v>24</v>
       </c>
       <c r="AG8" s="55" t="s">
         <v>25</v>
       </c>
       <c r="AH8" s="57" t="s">
         <v>26</v>
       </c>
       <c r="AI8" s="55" t="s">
         <v>27</v>
       </c>
       <c r="AJ8" s="55" t="s">
         <v>28</v>
       </c>
       <c r="AK8" s="55" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="9" spans="1:37" s="2" customFormat="1" ht="11.25">
-      <c r="A9" s="84" t="s">
+    <row r="9" spans="1:37" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="A9" s="87" t="s">
         <v>63</v>
       </c>
-      <c r="B9" s="84"/>
-[...36 lines deleted...]
-    <row r="10" spans="1:37" s="2" customFormat="1" ht="11.25">
+      <c r="B9" s="87"/>
+      <c r="C9" s="87"/>
+      <c r="D9" s="87"/>
+      <c r="E9" s="87"/>
+      <c r="F9" s="87"/>
+      <c r="G9" s="87"/>
+      <c r="H9" s="87"/>
+      <c r="I9" s="87"/>
+      <c r="J9" s="87"/>
+      <c r="K9" s="87"/>
+      <c r="L9" s="87"/>
+      <c r="M9" s="87"/>
+      <c r="N9" s="87"/>
+      <c r="O9" s="87"/>
+      <c r="P9" s="87"/>
+      <c r="Q9" s="87"/>
+      <c r="R9" s="87"/>
+      <c r="S9" s="87"/>
+      <c r="T9" s="87"/>
+      <c r="U9" s="87"/>
+      <c r="V9" s="87"/>
+      <c r="W9" s="87"/>
+      <c r="X9" s="87"/>
+      <c r="Y9" s="87"/>
+      <c r="Z9" s="87"/>
+      <c r="AA9" s="87"/>
+      <c r="AB9" s="87"/>
+      <c r="AC9" s="87"/>
+      <c r="AD9" s="87"/>
+      <c r="AE9" s="87"/>
+      <c r="AF9" s="87"/>
+      <c r="AG9" s="87"/>
+      <c r="AH9" s="87"/>
+      <c r="AI9" s="87"/>
+      <c r="AJ9" s="87"/>
+      <c r="AK9" s="87"/>
+    </row>
+    <row r="10" spans="1:37" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A10" s="21" t="s">
         <v>47</v>
       </c>
       <c r="B10" s="22"/>
       <c r="C10" s="22"/>
       <c r="D10" s="22"/>
       <c r="E10" s="22"/>
       <c r="F10" s="22"/>
       <c r="G10" s="22"/>
       <c r="H10" s="22"/>
       <c r="I10" s="22"/>
       <c r="J10" s="22"/>
       <c r="K10" s="22"/>
       <c r="L10" s="22"/>
       <c r="M10" s="22"/>
       <c r="N10" s="23">
         <v>806</v>
       </c>
       <c r="O10" s="23">
         <v>853</v>
       </c>
       <c r="P10" s="23">
         <v>916</v>
       </c>
       <c r="Q10" s="23">
@@ -3782,51 +3783,51 @@
       <c r="AD10" s="28">
         <v>692</v>
       </c>
       <c r="AE10" s="28">
         <v>676</v>
       </c>
       <c r="AF10" s="28">
         <v>762</v>
       </c>
       <c r="AG10" s="28">
         <v>695</v>
       </c>
       <c r="AH10" s="28">
         <v>661</v>
       </c>
       <c r="AI10" s="28">
         <v>795</v>
       </c>
       <c r="AJ10" s="28">
         <v>697</v>
       </c>
       <c r="AK10" s="28">
         <v>676</v>
       </c>
     </row>
-    <row r="11" spans="1:37" s="2" customFormat="1" ht="11.25">
+    <row r="11" spans="1:37" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A11" s="37" t="s">
         <v>75</v>
       </c>
       <c r="B11" s="24"/>
       <c r="C11" s="24"/>
       <c r="D11" s="25"/>
       <c r="E11" s="25"/>
       <c r="F11" s="25"/>
       <c r="G11" s="25"/>
       <c r="H11" s="26"/>
       <c r="I11" s="25"/>
       <c r="J11" s="27"/>
       <c r="K11" s="26"/>
       <c r="L11" s="26"/>
       <c r="M11" s="26"/>
       <c r="N11" s="23">
         <v>439</v>
       </c>
       <c r="O11" s="23">
         <v>464</v>
       </c>
       <c r="P11" s="23">
         <v>461</v>
       </c>
       <c r="Q11" s="23">
@@ -3871,51 +3872,51 @@
       <c r="AD11" s="28">
         <v>378</v>
       </c>
       <c r="AE11" s="28">
         <v>366</v>
       </c>
       <c r="AF11" s="28">
         <v>424</v>
       </c>
       <c r="AG11" s="28">
         <v>390</v>
       </c>
       <c r="AH11" s="28">
         <v>356</v>
       </c>
       <c r="AI11" s="28">
         <v>451</v>
       </c>
       <c r="AJ11" s="28">
         <v>384</v>
       </c>
       <c r="AK11" s="28">
         <v>373</v>
       </c>
     </row>
-    <row r="12" spans="1:37" s="2" customFormat="1" ht="11.25">
+    <row r="12" spans="1:37" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A12" s="37" t="s">
         <v>76</v>
       </c>
       <c r="B12" s="24"/>
       <c r="C12" s="24"/>
       <c r="D12" s="25"/>
       <c r="E12" s="25"/>
       <c r="F12" s="25"/>
       <c r="G12" s="25"/>
       <c r="H12" s="26"/>
       <c r="I12" s="25"/>
       <c r="J12" s="27"/>
       <c r="K12" s="26"/>
       <c r="L12" s="26"/>
       <c r="M12" s="26"/>
       <c r="N12" s="23">
         <v>64</v>
       </c>
       <c r="O12" s="23">
         <v>58</v>
       </c>
       <c r="P12" s="23">
         <v>51</v>
       </c>
       <c r="Q12" s="23">
@@ -3960,51 +3961,51 @@
       <c r="AD12" s="28">
         <v>40</v>
       </c>
       <c r="AE12" s="28">
         <v>39</v>
       </c>
       <c r="AF12" s="28">
         <v>43</v>
       </c>
       <c r="AG12" s="28">
         <v>28</v>
       </c>
       <c r="AH12" s="28">
         <v>35</v>
       </c>
       <c r="AI12" s="28">
         <v>55</v>
       </c>
       <c r="AJ12" s="28">
         <v>41</v>
       </c>
       <c r="AK12" s="28">
         <v>48</v>
       </c>
     </row>
-    <row r="13" spans="1:37" s="2" customFormat="1" ht="11.25">
+    <row r="13" spans="1:37" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A13" s="37" t="s">
         <v>77</v>
       </c>
       <c r="B13" s="24"/>
       <c r="C13" s="24"/>
       <c r="D13" s="25"/>
       <c r="E13" s="25"/>
       <c r="F13" s="25"/>
       <c r="G13" s="25"/>
       <c r="H13" s="26"/>
       <c r="I13" s="25"/>
       <c r="J13" s="27"/>
       <c r="K13" s="26"/>
       <c r="L13" s="26"/>
       <c r="M13" s="26"/>
       <c r="N13" s="23">
         <v>40</v>
       </c>
       <c r="O13" s="23">
         <v>60</v>
       </c>
       <c r="P13" s="23">
         <v>58</v>
       </c>
       <c r="Q13" s="23">
@@ -4049,51 +4050,51 @@
       <c r="AD13" s="28">
         <v>31</v>
       </c>
       <c r="AE13" s="28">
         <v>33</v>
       </c>
       <c r="AF13" s="28">
         <v>48</v>
       </c>
       <c r="AG13" s="28">
         <v>46</v>
       </c>
       <c r="AH13" s="28">
         <v>44</v>
       </c>
       <c r="AI13" s="28">
         <v>41</v>
       </c>
       <c r="AJ13" s="28">
         <v>38</v>
       </c>
       <c r="AK13" s="28">
         <v>38</v>
       </c>
     </row>
-    <row r="14" spans="1:37" s="2" customFormat="1" ht="11.25">
+    <row r="14" spans="1:37" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A14" s="2" t="s">
         <v>55</v>
       </c>
       <c r="B14" s="24"/>
       <c r="C14" s="24"/>
       <c r="D14" s="25"/>
       <c r="E14" s="25"/>
       <c r="F14" s="25"/>
       <c r="G14" s="25"/>
       <c r="H14" s="26"/>
       <c r="I14" s="25"/>
       <c r="J14" s="27"/>
       <c r="K14" s="26"/>
       <c r="L14" s="26"/>
       <c r="M14" s="26"/>
       <c r="N14" s="23">
         <v>48</v>
       </c>
       <c r="O14" s="23">
         <v>55</v>
       </c>
       <c r="P14" s="23">
         <v>77</v>
       </c>
       <c r="Q14" s="23">
@@ -4138,51 +4139,51 @@
       <c r="AD14" s="28">
         <v>56</v>
       </c>
       <c r="AE14" s="28">
         <v>45</v>
       </c>
       <c r="AF14" s="28">
         <v>45</v>
       </c>
       <c r="AG14" s="28">
         <v>50</v>
       </c>
       <c r="AH14" s="28">
         <v>59</v>
       </c>
       <c r="AI14" s="28">
         <v>53</v>
       </c>
       <c r="AJ14" s="28">
         <v>59</v>
       </c>
       <c r="AK14" s="28">
         <v>48</v>
       </c>
     </row>
-    <row r="15" spans="1:37" s="2" customFormat="1" ht="11.25">
+    <row r="15" spans="1:37" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A15" s="2" t="s">
         <v>56</v>
       </c>
       <c r="B15" s="24"/>
       <c r="C15" s="24"/>
       <c r="D15" s="25"/>
       <c r="E15" s="25"/>
       <c r="F15" s="25"/>
       <c r="G15" s="25"/>
       <c r="H15" s="26"/>
       <c r="I15" s="25"/>
       <c r="J15" s="27"/>
       <c r="K15" s="26"/>
       <c r="L15" s="26"/>
       <c r="M15" s="26"/>
       <c r="N15" s="23">
         <v>59</v>
       </c>
       <c r="O15" s="23">
         <v>49</v>
       </c>
       <c r="P15" s="23">
         <v>57</v>
       </c>
       <c r="Q15" s="23">
@@ -4227,51 +4228,51 @@
       <c r="AD15" s="28">
         <v>52</v>
       </c>
       <c r="AE15" s="28">
         <v>41</v>
       </c>
       <c r="AF15" s="28">
         <v>46</v>
       </c>
       <c r="AG15" s="28">
         <v>51</v>
       </c>
       <c r="AH15" s="28">
         <v>40</v>
       </c>
       <c r="AI15" s="28">
         <v>39</v>
       </c>
       <c r="AJ15" s="28">
         <v>35</v>
       </c>
       <c r="AK15" s="28">
         <v>36</v>
       </c>
     </row>
-    <row r="16" spans="1:37" s="2" customFormat="1" ht="11.25">
+    <row r="16" spans="1:37" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A16" s="2" t="s">
         <v>78</v>
       </c>
       <c r="B16" s="24"/>
       <c r="C16" s="24"/>
       <c r="D16" s="25"/>
       <c r="E16" s="25"/>
       <c r="F16" s="25"/>
       <c r="G16" s="25"/>
       <c r="H16" s="26"/>
       <c r="I16" s="25"/>
       <c r="J16" s="27"/>
       <c r="K16" s="26"/>
       <c r="L16" s="26"/>
       <c r="M16" s="26"/>
       <c r="N16" s="23">
         <v>15</v>
       </c>
       <c r="O16" s="23">
         <v>25</v>
       </c>
       <c r="P16" s="23">
         <v>33</v>
       </c>
       <c r="Q16" s="23">
@@ -4316,51 +4317,51 @@
       <c r="AD16" s="28">
         <v>22</v>
       </c>
       <c r="AE16" s="28">
         <v>29</v>
       </c>
       <c r="AF16" s="28">
         <v>30</v>
       </c>
       <c r="AG16" s="28">
         <v>28</v>
       </c>
       <c r="AH16" s="28">
         <v>14</v>
       </c>
       <c r="AI16" s="28">
         <v>27</v>
       </c>
       <c r="AJ16" s="28">
         <v>22</v>
       </c>
       <c r="AK16" s="28">
         <v>22</v>
       </c>
     </row>
-    <row r="17" spans="1:37" s="2" customFormat="1" ht="11.25">
+    <row r="17" spans="1:37" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A17" s="2" t="s">
         <v>58</v>
       </c>
       <c r="B17" s="24"/>
       <c r="C17" s="24"/>
       <c r="D17" s="25"/>
       <c r="E17" s="25"/>
       <c r="F17" s="25"/>
       <c r="G17" s="25"/>
       <c r="H17" s="26"/>
       <c r="I17" s="25"/>
       <c r="J17" s="27"/>
       <c r="K17" s="26"/>
       <c r="L17" s="26"/>
       <c r="M17" s="26"/>
       <c r="N17" s="23">
         <v>24</v>
       </c>
       <c r="O17" s="23">
         <v>16</v>
       </c>
       <c r="P17" s="23">
         <v>36</v>
       </c>
       <c r="Q17" s="23">
@@ -4405,51 +4406,51 @@
       <c r="AD17" s="28">
         <v>12</v>
       </c>
       <c r="AE17" s="28">
         <v>13</v>
       </c>
       <c r="AF17" s="28">
         <v>10</v>
       </c>
       <c r="AG17" s="28">
         <v>11</v>
       </c>
       <c r="AH17" s="28">
         <v>19</v>
       </c>
       <c r="AI17" s="28">
         <v>24</v>
       </c>
       <c r="AJ17" s="28">
         <v>20</v>
       </c>
       <c r="AK17" s="28">
         <v>19</v>
       </c>
     </row>
-    <row r="18" spans="1:37" s="2" customFormat="1" ht="11.25">
+    <row r="18" spans="1:37" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A18" s="2" t="s">
         <v>62</v>
       </c>
       <c r="B18" s="24"/>
       <c r="C18" s="24"/>
       <c r="D18" s="25"/>
       <c r="E18" s="25"/>
       <c r="F18" s="25"/>
       <c r="G18" s="25"/>
       <c r="H18" s="26"/>
       <c r="I18" s="25"/>
       <c r="J18" s="27"/>
       <c r="K18" s="26"/>
       <c r="L18" s="26"/>
       <c r="M18" s="26"/>
       <c r="N18" s="23">
         <v>3</v>
       </c>
       <c r="O18" s="23">
         <v>10</v>
       </c>
       <c r="P18" s="23">
         <v>17</v>
       </c>
       <c r="Q18" s="23">
@@ -4494,51 +4495,51 @@
       <c r="AD18" s="28">
         <v>11</v>
       </c>
       <c r="AE18" s="28">
         <v>11</v>
       </c>
       <c r="AF18" s="28">
         <v>12</v>
       </c>
       <c r="AG18" s="28">
         <v>10</v>
       </c>
       <c r="AH18" s="28">
         <v>6</v>
       </c>
       <c r="AI18" s="28">
         <v>15</v>
       </c>
       <c r="AJ18" s="28">
         <v>13</v>
       </c>
       <c r="AK18" s="28">
         <v>14</v>
       </c>
     </row>
-    <row r="19" spans="1:37" s="2" customFormat="1" ht="11.25">
+    <row r="19" spans="1:37" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A19" s="2" t="s">
         <v>79</v>
       </c>
       <c r="B19" s="24"/>
       <c r="C19" s="24"/>
       <c r="D19" s="25"/>
       <c r="E19" s="25"/>
       <c r="F19" s="25"/>
       <c r="G19" s="25"/>
       <c r="H19" s="26"/>
       <c r="I19" s="25"/>
       <c r="J19" s="27"/>
       <c r="K19" s="26"/>
       <c r="L19" s="26"/>
       <c r="M19" s="26"/>
       <c r="N19" s="23">
         <v>23</v>
       </c>
       <c r="O19" s="23">
         <v>42</v>
       </c>
       <c r="P19" s="23">
         <v>35</v>
       </c>
       <c r="Q19" s="23">
@@ -4583,51 +4584,51 @@
       <c r="AD19" s="28">
         <v>20</v>
       </c>
       <c r="AE19" s="28">
         <v>23</v>
       </c>
       <c r="AF19" s="28">
         <v>31</v>
       </c>
       <c r="AG19" s="28">
         <v>21</v>
       </c>
       <c r="AH19" s="28">
         <v>28</v>
       </c>
       <c r="AI19" s="28">
         <v>20</v>
       </c>
       <c r="AJ19" s="28">
         <v>28</v>
       </c>
       <c r="AK19" s="28">
         <v>18</v>
       </c>
     </row>
-    <row r="20" spans="1:37" s="2" customFormat="1" ht="11.25">
+    <row r="20" spans="1:37" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A20" s="37" t="s">
         <v>80</v>
       </c>
       <c r="B20" s="24"/>
       <c r="C20" s="24"/>
       <c r="D20" s="25"/>
       <c r="E20" s="25"/>
       <c r="F20" s="25"/>
       <c r="G20" s="25"/>
       <c r="H20" s="26"/>
       <c r="I20" s="25"/>
       <c r="J20" s="27"/>
       <c r="K20" s="26"/>
       <c r="L20" s="26"/>
       <c r="M20" s="26"/>
       <c r="N20" s="23">
         <v>48</v>
       </c>
       <c r="O20" s="23">
         <v>46</v>
       </c>
       <c r="P20" s="23">
         <v>47</v>
       </c>
       <c r="Q20" s="23">
@@ -4672,51 +4673,51 @@
       <c r="AD20" s="28">
         <v>37</v>
       </c>
       <c r="AE20" s="28">
         <v>38</v>
       </c>
       <c r="AF20" s="28">
         <v>41</v>
       </c>
       <c r="AG20" s="28">
         <v>41</v>
       </c>
       <c r="AH20" s="28">
         <v>35</v>
       </c>
       <c r="AI20" s="28">
         <v>42</v>
       </c>
       <c r="AJ20" s="28">
         <v>39</v>
       </c>
       <c r="AK20" s="28">
         <v>41</v>
       </c>
     </row>
-    <row r="21" spans="1:37" s="2" customFormat="1" ht="11.25">
+    <row r="21" spans="1:37" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A21" s="37" t="s">
         <v>81</v>
       </c>
       <c r="B21" s="24"/>
       <c r="C21" s="24"/>
       <c r="D21" s="25"/>
       <c r="E21" s="25"/>
       <c r="F21" s="25"/>
       <c r="G21" s="25"/>
       <c r="H21" s="26"/>
       <c r="I21" s="25"/>
       <c r="J21" s="27"/>
       <c r="K21" s="26"/>
       <c r="L21" s="26"/>
       <c r="M21" s="26"/>
       <c r="N21" s="23">
         <v>43</v>
       </c>
       <c r="O21" s="23">
         <v>28</v>
       </c>
       <c r="P21" s="23">
         <v>44</v>
       </c>
       <c r="Q21" s="23">
@@ -4761,92 +4762,92 @@
       <c r="AD21" s="28">
         <v>33</v>
       </c>
       <c r="AE21" s="28">
         <v>38</v>
       </c>
       <c r="AF21" s="28">
         <v>32</v>
       </c>
       <c r="AG21" s="28">
         <v>19</v>
       </c>
       <c r="AH21" s="28">
         <v>25</v>
       </c>
       <c r="AI21" s="28">
         <v>28</v>
       </c>
       <c r="AJ21" s="28">
         <v>18</v>
       </c>
       <c r="AK21" s="28">
         <v>19</v>
       </c>
     </row>
-    <row r="22" spans="1:37" s="2" customFormat="1" ht="11.25">
-      <c r="A22" s="78" t="s">
+    <row r="22" spans="1:37" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="A22" s="81" t="s">
         <v>61</v>
       </c>
-      <c r="B22" s="78"/>
-[...36 lines deleted...]
-    <row r="23" spans="1:37" s="2" customFormat="1" ht="11.25">
+      <c r="B22" s="81"/>
+      <c r="C22" s="81"/>
+      <c r="D22" s="81"/>
+      <c r="E22" s="81"/>
+      <c r="F22" s="81"/>
+      <c r="G22" s="81"/>
+      <c r="H22" s="81"/>
+      <c r="I22" s="81"/>
+      <c r="J22" s="81"/>
+      <c r="K22" s="81"/>
+      <c r="L22" s="81"/>
+      <c r="M22" s="81"/>
+      <c r="N22" s="81"/>
+      <c r="O22" s="81"/>
+      <c r="P22" s="81"/>
+      <c r="Q22" s="81"/>
+      <c r="R22" s="81"/>
+      <c r="S22" s="81"/>
+      <c r="T22" s="81"/>
+      <c r="U22" s="81"/>
+      <c r="V22" s="81"/>
+      <c r="W22" s="81"/>
+      <c r="X22" s="81"/>
+      <c r="Y22" s="81"/>
+      <c r="Z22" s="81"/>
+      <c r="AA22" s="81"/>
+      <c r="AB22" s="81"/>
+      <c r="AC22" s="81"/>
+      <c r="AD22" s="81"/>
+      <c r="AE22" s="81"/>
+      <c r="AF22" s="81"/>
+      <c r="AG22" s="81"/>
+      <c r="AH22" s="81"/>
+      <c r="AI22" s="81"/>
+      <c r="AJ22" s="81"/>
+      <c r="AK22" s="81"/>
+    </row>
+    <row r="23" spans="1:37" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A23" s="21" t="s">
         <v>47</v>
       </c>
       <c r="B23" s="24"/>
       <c r="C23" s="24"/>
       <c r="D23" s="25"/>
       <c r="E23" s="25"/>
       <c r="F23" s="25"/>
       <c r="G23" s="25"/>
       <c r="H23" s="26"/>
       <c r="I23" s="25"/>
       <c r="J23" s="26"/>
       <c r="K23" s="26"/>
       <c r="L23" s="26"/>
       <c r="M23" s="26"/>
       <c r="N23" s="23">
         <v>594</v>
       </c>
       <c r="O23" s="23">
         <v>563</v>
       </c>
       <c r="P23" s="23">
         <v>586</v>
       </c>
       <c r="Q23" s="23">
@@ -4891,51 +4892,51 @@
       <c r="AD23" s="28">
         <v>463</v>
       </c>
       <c r="AE23" s="28">
         <v>447</v>
       </c>
       <c r="AF23" s="28">
         <v>511</v>
       </c>
       <c r="AG23" s="28">
         <v>466</v>
       </c>
       <c r="AH23" s="28">
         <v>453</v>
       </c>
       <c r="AI23" s="28">
         <v>551</v>
       </c>
       <c r="AJ23" s="28">
         <v>476</v>
       </c>
       <c r="AK23" s="28">
         <v>464</v>
       </c>
     </row>
-    <row r="24" spans="1:37" s="2" customFormat="1" ht="11.25">
+    <row r="24" spans="1:37" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A24" s="37" t="s">
         <v>75</v>
       </c>
       <c r="B24" s="24"/>
       <c r="C24" s="24"/>
       <c r="D24" s="25"/>
       <c r="E24" s="25"/>
       <c r="F24" s="25"/>
       <c r="G24" s="25"/>
       <c r="H24" s="26"/>
       <c r="I24" s="25"/>
       <c r="J24" s="26"/>
       <c r="K24" s="26"/>
       <c r="L24" s="26"/>
       <c r="M24" s="26"/>
       <c r="N24" s="23">
         <v>438</v>
       </c>
       <c r="O24" s="23">
         <v>434</v>
       </c>
       <c r="P24" s="23">
         <v>440</v>
       </c>
       <c r="Q24" s="23">
@@ -4980,51 +4981,51 @@
       <c r="AD24" s="28">
         <v>354</v>
       </c>
       <c r="AE24" s="28">
         <v>336</v>
       </c>
       <c r="AF24" s="28">
         <v>400</v>
       </c>
       <c r="AG24" s="28">
         <v>369</v>
       </c>
       <c r="AH24" s="28">
         <v>341</v>
       </c>
       <c r="AI24" s="28">
         <v>425</v>
       </c>
       <c r="AJ24" s="28">
         <v>363</v>
       </c>
       <c r="AK24" s="28">
         <v>357</v>
       </c>
     </row>
-    <row r="25" spans="1:37" s="2" customFormat="1" ht="11.25">
+    <row r="25" spans="1:37" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A25" s="37" t="s">
         <v>76</v>
       </c>
       <c r="B25" s="24"/>
       <c r="C25" s="24"/>
       <c r="D25" s="25"/>
       <c r="E25" s="25"/>
       <c r="F25" s="25"/>
       <c r="G25" s="25"/>
       <c r="H25" s="26"/>
       <c r="I25" s="25"/>
       <c r="J25" s="26"/>
       <c r="K25" s="26"/>
       <c r="L25" s="26"/>
       <c r="M25" s="26"/>
       <c r="N25" s="23">
         <v>64</v>
       </c>
       <c r="O25" s="23">
         <v>58</v>
       </c>
       <c r="P25" s="23">
         <v>47</v>
       </c>
       <c r="Q25" s="23">
@@ -5069,51 +5070,51 @@
       <c r="AD25" s="28">
         <v>39</v>
       </c>
       <c r="AE25" s="28">
         <v>38</v>
       </c>
       <c r="AF25" s="28">
         <v>41</v>
       </c>
       <c r="AG25" s="28">
         <v>28</v>
       </c>
       <c r="AH25" s="28">
         <v>35</v>
       </c>
       <c r="AI25" s="28">
         <v>53</v>
       </c>
       <c r="AJ25" s="28">
         <v>40</v>
       </c>
       <c r="AK25" s="28">
         <v>45</v>
       </c>
     </row>
-    <row r="26" spans="1:37" s="2" customFormat="1" ht="11.25">
+    <row r="26" spans="1:37" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A26" s="2" t="s">
         <v>55</v>
       </c>
       <c r="B26" s="24"/>
       <c r="C26" s="24"/>
       <c r="D26" s="25"/>
       <c r="E26" s="25"/>
       <c r="F26" s="25"/>
       <c r="G26" s="25"/>
       <c r="H26" s="26"/>
       <c r="I26" s="25"/>
       <c r="J26" s="26"/>
       <c r="K26" s="26"/>
       <c r="L26" s="26"/>
       <c r="M26" s="26"/>
       <c r="N26" s="23">
         <v>28</v>
       </c>
       <c r="O26" s="23">
         <v>31</v>
       </c>
       <c r="P26" s="23">
         <v>43</v>
       </c>
       <c r="Q26" s="23">
@@ -5158,51 +5159,51 @@
       <c r="AD26" s="28">
         <v>21</v>
       </c>
       <c r="AE26" s="28">
         <v>29</v>
       </c>
       <c r="AF26" s="28">
         <v>25</v>
       </c>
       <c r="AG26" s="28">
         <v>24</v>
       </c>
       <c r="AH26" s="28">
         <v>37</v>
       </c>
       <c r="AI26" s="28">
         <v>28</v>
       </c>
       <c r="AJ26" s="28">
         <v>42</v>
       </c>
       <c r="AK26" s="28">
         <v>28</v>
       </c>
     </row>
-    <row r="27" spans="1:37" s="2" customFormat="1" ht="11.25">
+    <row r="27" spans="1:37" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A27" s="2" t="s">
         <v>56</v>
       </c>
       <c r="B27" s="24"/>
       <c r="C27" s="24"/>
       <c r="D27" s="25"/>
       <c r="E27" s="25"/>
       <c r="F27" s="25"/>
       <c r="G27" s="25"/>
       <c r="H27" s="26"/>
       <c r="I27" s="25"/>
       <c r="J27" s="26"/>
       <c r="K27" s="26"/>
       <c r="L27" s="26"/>
       <c r="M27" s="26"/>
       <c r="N27" s="23">
         <v>37</v>
       </c>
       <c r="O27" s="23">
         <v>29</v>
       </c>
       <c r="P27" s="23">
         <v>34</v>
       </c>
       <c r="Q27" s="23">
@@ -5247,51 +5248,51 @@
       <c r="AD27" s="28">
         <v>32</v>
       </c>
       <c r="AE27" s="28">
         <v>29</v>
       </c>
       <c r="AF27" s="28">
         <v>33</v>
       </c>
       <c r="AG27" s="28">
         <v>33</v>
       </c>
       <c r="AH27" s="28">
         <v>30</v>
       </c>
       <c r="AI27" s="28">
         <v>32</v>
       </c>
       <c r="AJ27" s="28">
         <v>23</v>
       </c>
       <c r="AK27" s="28">
         <v>27</v>
       </c>
     </row>
-    <row r="28" spans="1:37" s="2" customFormat="1" ht="11.25">
+    <row r="28" spans="1:37" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A28" s="37" t="s">
         <v>81</v>
       </c>
       <c r="B28" s="24"/>
       <c r="C28" s="24"/>
       <c r="D28" s="25"/>
       <c r="E28" s="25"/>
       <c r="F28" s="25"/>
       <c r="G28" s="25"/>
       <c r="H28" s="26"/>
       <c r="I28" s="25"/>
       <c r="J28" s="26"/>
       <c r="K28" s="26"/>
       <c r="L28" s="26"/>
       <c r="M28" s="26"/>
       <c r="N28" s="23">
         <v>27</v>
       </c>
       <c r="O28" s="23">
         <v>11</v>
       </c>
       <c r="P28" s="23">
         <v>22</v>
       </c>
       <c r="Q28" s="23">
@@ -5336,92 +5337,92 @@
       <c r="AD28" s="28">
         <v>17</v>
       </c>
       <c r="AE28" s="28">
         <v>15</v>
       </c>
       <c r="AF28" s="28">
         <v>12</v>
       </c>
       <c r="AG28" s="28">
         <v>12</v>
       </c>
       <c r="AH28" s="28">
         <v>10</v>
       </c>
       <c r="AI28" s="28">
         <v>13</v>
       </c>
       <c r="AJ28" s="28">
         <v>8</v>
       </c>
       <c r="AK28" s="28">
         <v>7</v>
       </c>
     </row>
-    <row r="29" spans="1:37" s="2" customFormat="1" ht="11.25">
-      <c r="A29" s="77" t="s">
+    <row r="29" spans="1:37" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="A29" s="80" t="s">
         <v>60</v>
       </c>
-      <c r="B29" s="77"/>
-[...36 lines deleted...]
-    <row r="30" spans="1:37" s="2" customFormat="1" ht="11.25">
+      <c r="B29" s="80"/>
+      <c r="C29" s="80"/>
+      <c r="D29" s="80"/>
+      <c r="E29" s="80"/>
+      <c r="F29" s="80"/>
+      <c r="G29" s="80"/>
+      <c r="H29" s="80"/>
+      <c r="I29" s="80"/>
+      <c r="J29" s="80"/>
+      <c r="K29" s="80"/>
+      <c r="L29" s="80"/>
+      <c r="M29" s="80"/>
+      <c r="N29" s="80"/>
+      <c r="O29" s="80"/>
+      <c r="P29" s="80"/>
+      <c r="Q29" s="80"/>
+      <c r="R29" s="80"/>
+      <c r="S29" s="80"/>
+      <c r="T29" s="80"/>
+      <c r="U29" s="80"/>
+      <c r="V29" s="80"/>
+      <c r="W29" s="80"/>
+      <c r="X29" s="80"/>
+      <c r="Y29" s="80"/>
+      <c r="Z29" s="80"/>
+      <c r="AA29" s="80"/>
+      <c r="AB29" s="80"/>
+      <c r="AC29" s="80"/>
+      <c r="AD29" s="80"/>
+      <c r="AE29" s="80"/>
+      <c r="AF29" s="80"/>
+      <c r="AG29" s="80"/>
+      <c r="AH29" s="80"/>
+      <c r="AI29" s="80"/>
+      <c r="AJ29" s="80"/>
+      <c r="AK29" s="80"/>
+    </row>
+    <row r="30" spans="1:37" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A30" s="35" t="s">
         <v>47</v>
       </c>
       <c r="B30" s="24"/>
       <c r="C30" s="24"/>
       <c r="D30" s="25"/>
       <c r="E30" s="25"/>
       <c r="F30" s="25"/>
       <c r="G30" s="25"/>
       <c r="H30" s="26"/>
       <c r="I30" s="25"/>
       <c r="J30" s="29"/>
       <c r="K30" s="26"/>
       <c r="L30" s="26"/>
       <c r="M30" s="26"/>
       <c r="N30" s="23">
         <v>212</v>
       </c>
       <c r="O30" s="23">
         <v>290</v>
       </c>
       <c r="P30" s="23">
         <v>330</v>
       </c>
       <c r="Q30" s="23">
@@ -5466,51 +5467,51 @@
       <c r="AD30" s="36">
         <v>229</v>
       </c>
       <c r="AE30" s="36">
         <v>229</v>
       </c>
       <c r="AF30" s="36">
         <v>251</v>
       </c>
       <c r="AG30" s="36">
         <v>229</v>
       </c>
       <c r="AH30" s="36">
         <v>208</v>
       </c>
       <c r="AI30" s="36">
         <v>244</v>
       </c>
       <c r="AJ30" s="36">
         <v>221</v>
       </c>
       <c r="AK30" s="28">
         <v>212</v>
       </c>
     </row>
-    <row r="31" spans="1:37" s="2" customFormat="1" ht="11.25">
+    <row r="31" spans="1:37" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A31" s="37" t="s">
         <v>75</v>
       </c>
       <c r="B31" s="24"/>
       <c r="C31" s="24"/>
       <c r="D31" s="25"/>
       <c r="E31" s="25"/>
       <c r="F31" s="25"/>
       <c r="G31" s="25"/>
       <c r="H31" s="26"/>
       <c r="I31" s="25"/>
       <c r="J31" s="29"/>
       <c r="K31" s="26"/>
       <c r="L31" s="26"/>
       <c r="M31" s="26"/>
       <c r="N31" s="23">
         <v>1</v>
       </c>
       <c r="O31" s="23">
         <v>30</v>
       </c>
       <c r="P31" s="23">
         <v>21</v>
       </c>
       <c r="Q31" s="23">
@@ -5555,51 +5556,51 @@
       <c r="AD31" s="36">
         <v>24</v>
       </c>
       <c r="AE31" s="36">
         <v>30</v>
       </c>
       <c r="AF31" s="36">
         <v>24</v>
       </c>
       <c r="AG31" s="36">
         <v>21</v>
       </c>
       <c r="AH31" s="36">
         <v>15</v>
       </c>
       <c r="AI31" s="36">
         <v>26</v>
       </c>
       <c r="AJ31" s="36">
         <v>21</v>
       </c>
       <c r="AK31" s="28">
         <v>16</v>
       </c>
     </row>
-    <row r="32" spans="1:37" s="2" customFormat="1" ht="11.25">
+    <row r="32" spans="1:37" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A32" s="37" t="s">
         <v>76</v>
       </c>
       <c r="B32" s="24"/>
       <c r="C32" s="24"/>
       <c r="D32" s="25"/>
       <c r="E32" s="25"/>
       <c r="F32" s="25"/>
       <c r="G32" s="25"/>
       <c r="H32" s="26"/>
       <c r="I32" s="25"/>
       <c r="J32" s="29"/>
       <c r="K32" s="26"/>
       <c r="L32" s="26"/>
       <c r="M32" s="26"/>
       <c r="N32" s="23" t="s">
         <v>72</v>
       </c>
       <c r="O32" s="23" t="s">
         <v>72</v>
       </c>
       <c r="P32" s="23">
         <v>4</v>
       </c>
       <c r="Q32" s="23">
@@ -5638,51 +5639,51 @@
       </c>
       <c r="AC32" s="36">
         <v>1</v>
       </c>
       <c r="AD32" s="36">
         <v>1</v>
       </c>
       <c r="AE32" s="36">
         <v>1</v>
       </c>
       <c r="AF32" s="36">
         <v>2</v>
       </c>
       <c r="AG32" s="36"/>
       <c r="AH32" s="36"/>
       <c r="AI32" s="36">
         <v>2</v>
       </c>
       <c r="AJ32" s="36">
         <v>1</v>
       </c>
       <c r="AK32" s="28">
         <v>3</v>
       </c>
     </row>
-    <row r="33" spans="1:37" s="2" customFormat="1" ht="11.25">
+    <row r="33" spans="1:37" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A33" s="37" t="s">
         <v>77</v>
       </c>
       <c r="B33" s="24"/>
       <c r="C33" s="24"/>
       <c r="D33" s="25"/>
       <c r="E33" s="25"/>
       <c r="F33" s="25"/>
       <c r="G33" s="25"/>
       <c r="H33" s="26"/>
       <c r="I33" s="25"/>
       <c r="J33" s="29"/>
       <c r="K33" s="26"/>
       <c r="L33" s="26"/>
       <c r="M33" s="26"/>
       <c r="N33" s="23">
         <v>40</v>
       </c>
       <c r="O33" s="23">
         <v>60</v>
       </c>
       <c r="P33" s="23">
         <v>58</v>
       </c>
       <c r="Q33" s="23">
@@ -5727,51 +5728,51 @@
       <c r="AD33" s="36">
         <v>31</v>
       </c>
       <c r="AE33" s="36">
         <v>33</v>
       </c>
       <c r="AF33" s="36">
         <v>48</v>
       </c>
       <c r="AG33" s="36">
         <v>46</v>
       </c>
       <c r="AH33" s="36">
         <v>44</v>
       </c>
       <c r="AI33" s="36">
         <v>41</v>
       </c>
       <c r="AJ33" s="36">
         <v>38</v>
       </c>
       <c r="AK33" s="28">
         <v>38</v>
       </c>
     </row>
-    <row r="34" spans="1:37" s="2" customFormat="1" ht="11.25">
+    <row r="34" spans="1:37" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A34" s="37" t="s">
         <v>55</v>
       </c>
       <c r="B34" s="24"/>
       <c r="C34" s="24"/>
       <c r="D34" s="25"/>
       <c r="E34" s="25"/>
       <c r="F34" s="25"/>
       <c r="G34" s="25"/>
       <c r="H34" s="26"/>
       <c r="I34" s="25"/>
       <c r="J34" s="29"/>
       <c r="K34" s="26"/>
       <c r="L34" s="26"/>
       <c r="M34" s="26"/>
       <c r="N34" s="23">
         <v>20</v>
       </c>
       <c r="O34" s="23">
         <v>24</v>
       </c>
       <c r="P34" s="23">
         <v>34</v>
       </c>
       <c r="Q34" s="23">
@@ -5816,51 +5817,51 @@
       <c r="AD34" s="36">
         <v>35</v>
       </c>
       <c r="AE34" s="36">
         <v>16</v>
       </c>
       <c r="AF34" s="36">
         <v>20</v>
       </c>
       <c r="AG34" s="36">
         <v>26</v>
       </c>
       <c r="AH34" s="36">
         <v>22</v>
       </c>
       <c r="AI34" s="36">
         <v>25</v>
       </c>
       <c r="AJ34" s="36">
         <v>17</v>
       </c>
       <c r="AK34" s="28">
         <v>20</v>
       </c>
     </row>
-    <row r="35" spans="1:37" s="2" customFormat="1" ht="11.25">
+    <row r="35" spans="1:37" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A35" s="37" t="s">
         <v>56</v>
       </c>
       <c r="B35" s="24"/>
       <c r="C35" s="24"/>
       <c r="D35" s="25"/>
       <c r="E35" s="25"/>
       <c r="F35" s="25"/>
       <c r="G35" s="25"/>
       <c r="H35" s="26"/>
       <c r="I35" s="25"/>
       <c r="J35" s="29"/>
       <c r="K35" s="26"/>
       <c r="L35" s="26"/>
       <c r="M35" s="26"/>
       <c r="N35" s="23">
         <v>22</v>
       </c>
       <c r="O35" s="23">
         <v>20</v>
       </c>
       <c r="P35" s="23">
         <v>23</v>
       </c>
       <c r="Q35" s="23">
@@ -5905,51 +5906,51 @@
       <c r="AD35" s="36">
         <v>20</v>
       </c>
       <c r="AE35" s="36">
         <v>12</v>
       </c>
       <c r="AF35" s="36">
         <v>13</v>
       </c>
       <c r="AG35" s="36">
         <v>18</v>
       </c>
       <c r="AH35" s="36">
         <v>10</v>
       </c>
       <c r="AI35" s="36">
         <v>7</v>
       </c>
       <c r="AJ35" s="36">
         <v>12</v>
       </c>
       <c r="AK35" s="28">
         <v>9</v>
       </c>
     </row>
-    <row r="36" spans="1:37" s="2" customFormat="1" ht="11.25">
+    <row r="36" spans="1:37" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A36" s="2" t="s">
         <v>78</v>
       </c>
       <c r="B36" s="24"/>
       <c r="C36" s="24"/>
       <c r="D36" s="25"/>
       <c r="E36" s="25"/>
       <c r="F36" s="25"/>
       <c r="G36" s="25"/>
       <c r="H36" s="26"/>
       <c r="I36" s="25"/>
       <c r="J36" s="29"/>
       <c r="K36" s="26"/>
       <c r="L36" s="26"/>
       <c r="M36" s="26"/>
       <c r="N36" s="23">
         <v>15</v>
       </c>
       <c r="O36" s="23">
         <v>25</v>
       </c>
       <c r="P36" s="23">
         <v>33</v>
       </c>
       <c r="Q36" s="23">
@@ -5994,51 +5995,51 @@
       <c r="AD36" s="36">
         <v>22</v>
       </c>
       <c r="AE36" s="36">
         <v>29</v>
       </c>
       <c r="AF36" s="36">
         <v>30</v>
       </c>
       <c r="AG36" s="36">
         <v>28</v>
       </c>
       <c r="AH36" s="36">
         <v>14</v>
       </c>
       <c r="AI36" s="36">
         <v>27</v>
       </c>
       <c r="AJ36" s="36">
         <v>22</v>
       </c>
       <c r="AK36" s="28">
         <v>22</v>
       </c>
     </row>
-    <row r="37" spans="1:37" s="2" customFormat="1" ht="11.25">
+    <row r="37" spans="1:37" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A37" s="37" t="s">
         <v>58</v>
       </c>
       <c r="B37" s="24"/>
       <c r="C37" s="24"/>
       <c r="D37" s="24"/>
       <c r="E37" s="24"/>
       <c r="F37" s="24"/>
       <c r="G37" s="24"/>
       <c r="H37" s="24"/>
       <c r="I37" s="24"/>
       <c r="J37" s="24"/>
       <c r="K37" s="24"/>
       <c r="L37" s="24"/>
       <c r="M37" s="24"/>
       <c r="N37" s="23">
         <v>24</v>
       </c>
       <c r="O37" s="23">
         <v>16</v>
       </c>
       <c r="P37" s="23">
         <v>36</v>
       </c>
       <c r="Q37" s="23">
@@ -6083,51 +6084,51 @@
       <c r="AD37" s="36">
         <v>12</v>
       </c>
       <c r="AE37" s="36">
         <v>13</v>
       </c>
       <c r="AF37" s="36">
         <v>10</v>
       </c>
       <c r="AG37" s="36">
         <v>11</v>
       </c>
       <c r="AH37" s="36">
         <v>19</v>
       </c>
       <c r="AI37" s="36">
         <v>24</v>
       </c>
       <c r="AJ37" s="36">
         <v>20</v>
       </c>
       <c r="AK37" s="28">
         <v>19</v>
       </c>
     </row>
-    <row r="38" spans="1:37" s="2" customFormat="1" ht="11.25">
+    <row r="38" spans="1:37" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A38" s="37" t="s">
         <v>62</v>
       </c>
       <c r="B38" s="24"/>
       <c r="C38" s="24"/>
       <c r="D38" s="25"/>
       <c r="E38" s="25"/>
       <c r="F38" s="25"/>
       <c r="G38" s="25"/>
       <c r="H38" s="26"/>
       <c r="I38" s="25"/>
       <c r="J38" s="29"/>
       <c r="K38" s="26"/>
       <c r="L38" s="26"/>
       <c r="M38" s="26"/>
       <c r="N38" s="23">
         <v>3</v>
       </c>
       <c r="O38" s="23">
         <v>10</v>
       </c>
       <c r="P38" s="23">
         <v>17</v>
       </c>
       <c r="Q38" s="23">
@@ -6172,51 +6173,51 @@
       <c r="AD38" s="36">
         <v>11</v>
       </c>
       <c r="AE38" s="36">
         <v>11</v>
       </c>
       <c r="AF38" s="36">
         <v>12</v>
       </c>
       <c r="AG38" s="36">
         <v>10</v>
       </c>
       <c r="AH38" s="36">
         <v>6</v>
       </c>
       <c r="AI38" s="36">
         <v>15</v>
       </c>
       <c r="AJ38" s="36">
         <v>13</v>
       </c>
       <c r="AK38" s="28">
         <v>14</v>
       </c>
     </row>
-    <row r="39" spans="1:37" s="2" customFormat="1" ht="11.25">
+    <row r="39" spans="1:37" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A39" s="2" t="s">
         <v>79</v>
       </c>
       <c r="B39" s="24"/>
       <c r="C39" s="24"/>
       <c r="D39" s="25"/>
       <c r="E39" s="25"/>
       <c r="F39" s="25"/>
       <c r="G39" s="25"/>
       <c r="H39" s="26"/>
       <c r="I39" s="25"/>
       <c r="J39" s="29"/>
       <c r="K39" s="26"/>
       <c r="L39" s="26"/>
       <c r="M39" s="26"/>
       <c r="N39" s="23">
         <v>23</v>
       </c>
       <c r="O39" s="23">
         <v>42</v>
       </c>
       <c r="P39" s="23">
         <v>35</v>
       </c>
       <c r="Q39" s="23">
@@ -6261,51 +6262,51 @@
       <c r="AD39" s="36">
         <v>20</v>
       </c>
       <c r="AE39" s="36">
         <v>23</v>
       </c>
       <c r="AF39" s="36">
         <v>31</v>
       </c>
       <c r="AG39" s="36">
         <v>21</v>
       </c>
       <c r="AH39" s="36">
         <v>28</v>
       </c>
       <c r="AI39" s="36">
         <v>20</v>
       </c>
       <c r="AJ39" s="36">
         <v>28</v>
       </c>
       <c r="AK39" s="28">
         <v>18</v>
       </c>
     </row>
-    <row r="40" spans="1:37" s="2" customFormat="1" ht="11.25">
+    <row r="40" spans="1:37" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A40" s="37" t="s">
         <v>80</v>
       </c>
       <c r="B40" s="24"/>
       <c r="C40" s="24"/>
       <c r="D40" s="25"/>
       <c r="E40" s="25"/>
       <c r="F40" s="25"/>
       <c r="G40" s="25"/>
       <c r="H40" s="26"/>
       <c r="I40" s="25"/>
       <c r="J40" s="29"/>
       <c r="K40" s="26"/>
       <c r="L40" s="26"/>
       <c r="M40" s="26"/>
       <c r="N40" s="23">
         <v>48</v>
       </c>
       <c r="O40" s="23">
         <v>46</v>
       </c>
       <c r="P40" s="23">
         <v>47</v>
       </c>
       <c r="Q40" s="23">
@@ -6350,51 +6351,51 @@
       <c r="AD40" s="36">
         <v>37</v>
       </c>
       <c r="AE40" s="36">
         <v>38</v>
       </c>
       <c r="AF40" s="36">
         <v>41</v>
       </c>
       <c r="AG40" s="36">
         <v>41</v>
       </c>
       <c r="AH40" s="36">
         <v>35</v>
       </c>
       <c r="AI40" s="36">
         <v>42</v>
       </c>
       <c r="AJ40" s="36">
         <v>39</v>
       </c>
       <c r="AK40" s="28">
         <v>41</v>
       </c>
     </row>
-    <row r="41" spans="1:37" s="2" customFormat="1" ht="11.25">
+    <row r="41" spans="1:37" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A41" s="30" t="s">
         <v>81</v>
       </c>
       <c r="B41" s="31"/>
       <c r="C41" s="31"/>
       <c r="D41" s="31"/>
       <c r="E41" s="31"/>
       <c r="F41" s="31"/>
       <c r="G41" s="31"/>
       <c r="H41" s="32"/>
       <c r="I41" s="31"/>
       <c r="J41" s="32"/>
       <c r="K41" s="32"/>
       <c r="L41" s="32"/>
       <c r="M41" s="32"/>
       <c r="N41" s="33">
         <v>16</v>
       </c>
       <c r="O41" s="33">
         <v>17</v>
       </c>
       <c r="P41" s="33">
         <v>22</v>
       </c>
       <c r="Q41" s="33">
@@ -6439,179 +6440,179 @@
       <c r="AD41" s="34">
         <v>16</v>
       </c>
       <c r="AE41" s="34">
         <v>23</v>
       </c>
       <c r="AF41" s="34">
         <v>20</v>
       </c>
       <c r="AG41" s="34">
         <v>7</v>
       </c>
       <c r="AH41" s="34">
         <v>15</v>
       </c>
       <c r="AI41" s="34">
         <v>15</v>
       </c>
       <c r="AJ41" s="34">
         <v>10</v>
       </c>
       <c r="AK41" s="34">
         <v>12</v>
       </c>
     </row>
-    <row r="42" spans="1:37" s="2" customFormat="1" ht="11.25">
+    <row r="42" spans="1:37" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A42" s="8" t="s">
         <v>65</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="9">
-    <mergeCell ref="A5:AK5"/>
-[...2 lines deleted...]
-    <mergeCell ref="N7:S7"/>
     <mergeCell ref="A29:AK29"/>
     <mergeCell ref="AF7:AK7"/>
     <mergeCell ref="T7:AE7"/>
     <mergeCell ref="A9:AK9"/>
     <mergeCell ref="A22:AK22"/>
+    <mergeCell ref="A5:AK5"/>
+    <mergeCell ref="A7:A8"/>
+    <mergeCell ref="B7:M7"/>
+    <mergeCell ref="N7:S7"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A5:AQ47"/>
   <sheetViews>
-    <sheetView topLeftCell="U1" workbookViewId="0">
-      <selection activeCell="AH10" sqref="AH10:AH45"/>
+    <sheetView tabSelected="1" topLeftCell="U4" workbookViewId="0">
+      <selection activeCell="T5" sqref="T5:AQ5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="12"/>
   <cols>
-    <col min="1" max="1" width="24.5703125" style="7" customWidth="1"/>
+    <col min="1" max="1" width="24.5546875" style="7" customWidth="1"/>
     <col min="2" max="13" width="0" style="7" hidden="1" customWidth="1"/>
-    <col min="14" max="16384" width="9.140625" style="7"/>
+    <col min="14" max="16384" width="9.109375" style="7"/>
   </cols>
   <sheetData>
-    <row r="5" spans="1:43" ht="14.45" customHeight="1">
-      <c r="T5" s="76" t="s">
+    <row r="5" spans="1:43" ht="14.4" customHeight="1">
+      <c r="T5" s="79" t="s">
         <v>66</v>
       </c>
-      <c r="U5" s="76"/>
-[...21 lines deleted...]
-      <c r="AQ5" s="76"/>
+      <c r="U5" s="79"/>
+      <c r="V5" s="79"/>
+      <c r="W5" s="79"/>
+      <c r="X5" s="79"/>
+      <c r="Y5" s="79"/>
+      <c r="Z5" s="79"/>
+      <c r="AA5" s="79"/>
+      <c r="AB5" s="79"/>
+      <c r="AC5" s="79"/>
+      <c r="AD5" s="79"/>
+      <c r="AE5" s="79"/>
+      <c r="AF5" s="79"/>
+      <c r="AG5" s="79"/>
+      <c r="AH5" s="79"/>
+      <c r="AI5" s="79"/>
+      <c r="AJ5" s="79"/>
+      <c r="AK5" s="79"/>
+      <c r="AL5" s="79"/>
+      <c r="AM5" s="79"/>
+      <c r="AN5" s="79"/>
+      <c r="AO5" s="79"/>
+      <c r="AP5" s="79"/>
+      <c r="AQ5" s="79"/>
     </row>
     <row r="6" spans="1:43">
       <c r="C6" s="9"/>
       <c r="AE6" s="3"/>
       <c r="AQ6" s="3" t="s">
         <v>73</v>
       </c>
     </row>
-    <row r="7" spans="1:43" s="2" customFormat="1" ht="11.25">
-[...1 lines deleted...]
-      <c r="B7" s="81">
+    <row r="7" spans="1:43" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="A7" s="82"/>
+      <c r="B7" s="84">
         <v>2021</v>
       </c>
-      <c r="C7" s="82"/>
-[...10 lines deleted...]
-      <c r="N7" s="82">
+      <c r="C7" s="85"/>
+      <c r="D7" s="85"/>
+      <c r="E7" s="85"/>
+      <c r="F7" s="85"/>
+      <c r="G7" s="85"/>
+      <c r="H7" s="85"/>
+      <c r="I7" s="85"/>
+      <c r="J7" s="85"/>
+      <c r="K7" s="85"/>
+      <c r="L7" s="85"/>
+      <c r="M7" s="85"/>
+      <c r="N7" s="85">
         <v>2024</v>
       </c>
-      <c r="O7" s="82"/>
-[...4 lines deleted...]
-      <c r="T7" s="83">
+      <c r="O7" s="85"/>
+      <c r="P7" s="85"/>
+      <c r="Q7" s="85"/>
+      <c r="R7" s="85"/>
+      <c r="S7" s="85"/>
+      <c r="T7" s="86">
         <v>2025</v>
       </c>
-      <c r="U7" s="83"/>
-[...10 lines deleted...]
-      <c r="AF7" s="83">
+      <c r="U7" s="86"/>
+      <c r="V7" s="86"/>
+      <c r="W7" s="86"/>
+      <c r="X7" s="86"/>
+      <c r="Y7" s="86"/>
+      <c r="Z7" s="86"/>
+      <c r="AA7" s="86"/>
+      <c r="AB7" s="86"/>
+      <c r="AC7" s="86"/>
+      <c r="AD7" s="86"/>
+      <c r="AE7" s="84"/>
+      <c r="AF7" s="86">
         <v>2026</v>
       </c>
-      <c r="AG7" s="83"/>
-[...9 lines deleted...]
-      <c r="AQ7" s="81"/>
+      <c r="AG7" s="86"/>
+      <c r="AH7" s="86"/>
+      <c r="AI7" s="86"/>
+      <c r="AJ7" s="86"/>
+      <c r="AK7" s="86"/>
+      <c r="AL7" s="86"/>
+      <c r="AM7" s="86"/>
+      <c r="AN7" s="86"/>
+      <c r="AO7" s="86"/>
+      <c r="AP7" s="86"/>
+      <c r="AQ7" s="84"/>
     </row>
     <row r="8" spans="1:43" s="2" customFormat="1" ht="18" customHeight="1">
-      <c r="A8" s="80"/>
+      <c r="A8" s="83"/>
       <c r="B8" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C8" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>7</v>
       </c>
       <c r="E8" s="5" t="s">
         <v>8</v>
       </c>
       <c r="F8" s="5" t="s">
         <v>0</v>
       </c>
       <c r="G8" s="5" t="s">
         <v>1</v>
       </c>
       <c r="H8" s="5" t="s">
         <v>2</v>
       </c>
       <c r="I8" s="6" t="s">
         <v>3</v>
       </c>
       <c r="J8" s="6" t="s">
@@ -6695,86 +6696,86 @@
       <c r="AJ8" s="6" t="s">
         <v>28</v>
       </c>
       <c r="AK8" s="6" t="s">
         <v>29</v>
       </c>
       <c r="AL8" s="6" t="s">
         <v>30</v>
       </c>
       <c r="AM8" s="6" t="s">
         <v>42</v>
       </c>
       <c r="AN8" s="5" t="s">
         <v>43</v>
       </c>
       <c r="AO8" s="6" t="s">
         <v>44</v>
       </c>
       <c r="AP8" s="6" t="s">
         <v>45</v>
       </c>
       <c r="AQ8" s="6" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="9" spans="1:43" s="2" customFormat="1" ht="14.45" customHeight="1">
+    <row r="9" spans="1:43" s="2" customFormat="1" ht="14.4" customHeight="1">
       <c r="A9" s="70"/>
       <c r="B9" s="70"/>
       <c r="C9" s="70"/>
       <c r="D9" s="70"/>
       <c r="E9" s="70"/>
       <c r="F9" s="70"/>
       <c r="G9" s="70"/>
       <c r="H9" s="70"/>
       <c r="I9" s="70"/>
       <c r="J9" s="70"/>
       <c r="K9" s="70"/>
       <c r="L9" s="70"/>
       <c r="M9" s="70"/>
       <c r="N9" s="70"/>
       <c r="O9" s="70"/>
       <c r="P9" s="70"/>
       <c r="Q9" s="70"/>
       <c r="R9" s="70"/>
       <c r="S9" s="70"/>
-      <c r="T9" s="84" t="s">
+      <c r="T9" s="87" t="s">
         <v>63</v>
       </c>
-      <c r="U9" s="84"/>
-[...11 lines deleted...]
-      <c r="AG9" s="84"/>
+      <c r="U9" s="87"/>
+      <c r="V9" s="87"/>
+      <c r="W9" s="87"/>
+      <c r="X9" s="87"/>
+      <c r="Y9" s="87"/>
+      <c r="Z9" s="87"/>
+      <c r="AA9" s="87"/>
+      <c r="AB9" s="87"/>
+      <c r="AC9" s="87"/>
+      <c r="AD9" s="87"/>
+      <c r="AE9" s="87"/>
+      <c r="AF9" s="87"/>
+      <c r="AG9" s="87"/>
       <c r="AH9" s="70"/>
       <c r="AI9" s="70"/>
       <c r="AJ9" s="70"/>
       <c r="AK9" s="70"/>
       <c r="AL9" s="70"/>
       <c r="AM9" s="70"/>
       <c r="AN9" s="70"/>
       <c r="AO9" s="70"/>
       <c r="AP9" s="70"/>
       <c r="AQ9" s="70"/>
     </row>
     <row r="10" spans="1:43" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A10" s="21" t="s">
         <v>47</v>
       </c>
       <c r="B10" s="22"/>
       <c r="C10" s="22"/>
       <c r="D10" s="22"/>
       <c r="E10" s="22"/>
       <c r="F10" s="22"/>
       <c r="G10" s="22"/>
       <c r="H10" s="22"/>
       <c r="I10" s="22"/>
       <c r="J10" s="22"/>
       <c r="K10" s="22"/>
@@ -6821,50 +6822,53 @@
       </c>
       <c r="AA10" s="28">
         <v>670</v>
       </c>
       <c r="AB10" s="28">
         <v>662</v>
       </c>
       <c r="AC10" s="28">
         <v>607</v>
       </c>
       <c r="AD10" s="28">
         <v>555</v>
       </c>
       <c r="AE10" s="28">
         <v>633</v>
       </c>
       <c r="AF10" s="28">
         <v>566</v>
       </c>
       <c r="AG10" s="28">
         <v>485</v>
       </c>
       <c r="AH10" s="28">
         <v>516</v>
       </c>
+      <c r="AI10" s="78">
+        <v>608</v>
+      </c>
     </row>
     <row r="11" spans="1:43" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A11" s="2" t="s">
         <v>82</v>
       </c>
       <c r="B11" s="24"/>
       <c r="C11" s="24"/>
       <c r="D11" s="25"/>
       <c r="E11" s="25"/>
       <c r="F11" s="25"/>
       <c r="G11" s="25"/>
       <c r="H11" s="26"/>
       <c r="I11" s="25"/>
       <c r="J11" s="27"/>
       <c r="K11" s="26"/>
       <c r="L11" s="26"/>
       <c r="M11" s="26"/>
       <c r="N11" s="2">
         <v>388</v>
       </c>
       <c r="O11" s="28">
         <v>357</v>
       </c>
       <c r="P11" s="2">
         <v>376</v>
@@ -6901,50 +6905,53 @@
       </c>
       <c r="AA11" s="28">
         <v>420</v>
       </c>
       <c r="AB11" s="28">
         <v>370</v>
       </c>
       <c r="AC11" s="28">
         <v>330</v>
       </c>
       <c r="AD11" s="28">
         <v>313</v>
       </c>
       <c r="AE11" s="28">
         <v>350</v>
       </c>
       <c r="AF11" s="28">
         <v>305</v>
       </c>
       <c r="AG11" s="28">
         <v>286</v>
       </c>
       <c r="AH11" s="28">
         <v>273</v>
       </c>
+      <c r="AI11" s="78">
+        <v>351</v>
+      </c>
     </row>
     <row r="12" spans="1:43" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A12" s="2" t="s">
         <v>83</v>
       </c>
       <c r="B12" s="24"/>
       <c r="C12" s="24"/>
       <c r="D12" s="25"/>
       <c r="E12" s="25"/>
       <c r="F12" s="25"/>
       <c r="G12" s="25"/>
       <c r="H12" s="26"/>
       <c r="I12" s="25"/>
       <c r="J12" s="27"/>
       <c r="K12" s="26"/>
       <c r="L12" s="26"/>
       <c r="M12" s="26"/>
       <c r="N12" s="2">
         <v>51</v>
       </c>
       <c r="O12" s="28">
         <v>32</v>
       </c>
       <c r="P12" s="2">
         <v>31</v>
@@ -6981,50 +6988,53 @@
       </c>
       <c r="AA12" s="28">
         <v>31</v>
       </c>
       <c r="AB12" s="28">
         <v>31</v>
       </c>
       <c r="AC12" s="28">
         <v>32</v>
       </c>
       <c r="AD12" s="28">
         <v>35</v>
       </c>
       <c r="AE12" s="28">
         <v>37</v>
       </c>
       <c r="AF12" s="28">
         <v>36</v>
       </c>
       <c r="AG12" s="28">
         <v>24</v>
       </c>
       <c r="AH12" s="28">
         <v>37</v>
       </c>
+      <c r="AI12" s="10">
+        <v>28</v>
+      </c>
     </row>
     <row r="13" spans="1:43" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A13" s="2" t="s">
         <v>77</v>
       </c>
       <c r="B13" s="24"/>
       <c r="C13" s="24"/>
       <c r="D13" s="25"/>
       <c r="E13" s="25"/>
       <c r="F13" s="25"/>
       <c r="G13" s="25"/>
       <c r="H13" s="26"/>
       <c r="I13" s="25"/>
       <c r="J13" s="27"/>
       <c r="K13" s="26"/>
       <c r="L13" s="26"/>
       <c r="M13" s="26"/>
       <c r="N13" s="2">
         <v>45</v>
       </c>
       <c r="O13" s="28">
         <v>38</v>
       </c>
       <c r="P13" s="2">
         <v>38</v>
@@ -7061,50 +7071,53 @@
       </c>
       <c r="AA13" s="28">
         <v>44</v>
       </c>
       <c r="AB13" s="28">
         <v>36</v>
       </c>
       <c r="AC13" s="28">
         <v>39</v>
       </c>
       <c r="AD13" s="28">
         <v>32</v>
       </c>
       <c r="AE13" s="28">
         <v>37</v>
       </c>
       <c r="AF13" s="28">
         <v>29</v>
       </c>
       <c r="AG13" s="28">
         <v>36</v>
       </c>
       <c r="AH13" s="28">
         <v>32</v>
       </c>
+      <c r="AI13" s="10">
+        <v>36</v>
+      </c>
     </row>
     <row r="14" spans="1:43" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A14" s="2" t="s">
         <v>55</v>
       </c>
       <c r="B14" s="24"/>
       <c r="C14" s="24"/>
       <c r="D14" s="25"/>
       <c r="E14" s="25"/>
       <c r="F14" s="25"/>
       <c r="G14" s="25"/>
       <c r="H14" s="26"/>
       <c r="I14" s="25"/>
       <c r="J14" s="27"/>
       <c r="K14" s="26"/>
       <c r="L14" s="26"/>
       <c r="M14" s="26"/>
       <c r="N14" s="2">
         <v>61</v>
       </c>
       <c r="O14" s="28">
         <v>35</v>
       </c>
       <c r="P14" s="2">
         <v>60</v>
@@ -7141,50 +7154,53 @@
       </c>
       <c r="AA14" s="28">
         <v>34</v>
       </c>
       <c r="AB14" s="28">
         <v>53</v>
       </c>
       <c r="AC14" s="28">
         <v>49</v>
       </c>
       <c r="AD14" s="28">
         <v>26</v>
       </c>
       <c r="AE14" s="28">
         <v>46</v>
       </c>
       <c r="AF14" s="28">
         <v>31</v>
       </c>
       <c r="AG14" s="28">
         <v>29</v>
       </c>
       <c r="AH14" s="28">
         <v>33</v>
       </c>
+      <c r="AI14" s="10">
+        <v>37</v>
+      </c>
     </row>
     <row r="15" spans="1:43" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A15" s="2" t="s">
         <v>84</v>
       </c>
       <c r="B15" s="24"/>
       <c r="C15" s="24"/>
       <c r="D15" s="25"/>
       <c r="E15" s="25"/>
       <c r="F15" s="25"/>
       <c r="G15" s="25"/>
       <c r="H15" s="26"/>
       <c r="I15" s="25"/>
       <c r="J15" s="27"/>
       <c r="K15" s="26"/>
       <c r="L15" s="26"/>
       <c r="M15" s="26"/>
       <c r="N15" s="2">
         <v>53</v>
       </c>
       <c r="O15" s="28">
         <v>34</v>
       </c>
       <c r="P15" s="2">
         <v>52</v>
@@ -7221,50 +7237,53 @@
       </c>
       <c r="AA15" s="28">
         <v>38</v>
       </c>
       <c r="AB15" s="28">
         <v>37</v>
       </c>
       <c r="AC15" s="28">
         <v>43</v>
       </c>
       <c r="AD15" s="28">
         <v>37</v>
       </c>
       <c r="AE15" s="28">
         <v>39</v>
       </c>
       <c r="AF15" s="28">
         <v>42</v>
       </c>
       <c r="AG15" s="28">
         <v>23</v>
       </c>
       <c r="AH15" s="28">
         <v>37</v>
       </c>
+      <c r="AI15" s="10">
+        <v>41</v>
+      </c>
     </row>
     <row r="16" spans="1:43" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A16" s="2" t="s">
         <v>78</v>
       </c>
       <c r="B16" s="24"/>
       <c r="C16" s="24"/>
       <c r="D16" s="25"/>
       <c r="E16" s="25"/>
       <c r="F16" s="25"/>
       <c r="G16" s="25"/>
       <c r="H16" s="26"/>
       <c r="I16" s="25"/>
       <c r="J16" s="27"/>
       <c r="K16" s="26"/>
       <c r="L16" s="26"/>
       <c r="M16" s="26"/>
       <c r="N16" s="2">
         <v>21</v>
       </c>
       <c r="O16" s="28">
         <v>18</v>
       </c>
       <c r="P16" s="2">
         <v>15</v>
@@ -7301,50 +7320,53 @@
       </c>
       <c r="AA16" s="28">
         <v>12</v>
       </c>
       <c r="AB16" s="28">
         <v>15</v>
       </c>
       <c r="AC16" s="28">
         <v>12</v>
       </c>
       <c r="AD16" s="28">
         <v>12</v>
       </c>
       <c r="AE16" s="28">
         <v>11</v>
       </c>
       <c r="AF16" s="28">
         <v>6</v>
       </c>
       <c r="AG16" s="28">
         <v>6</v>
       </c>
       <c r="AH16" s="28">
         <v>9</v>
       </c>
+      <c r="AI16" s="10">
+        <v>14</v>
+      </c>
     </row>
     <row r="17" spans="1:43" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A17" s="2" t="s">
         <v>58</v>
       </c>
       <c r="B17" s="24"/>
       <c r="C17" s="24"/>
       <c r="D17" s="25"/>
       <c r="E17" s="25"/>
       <c r="F17" s="25"/>
       <c r="G17" s="25"/>
       <c r="H17" s="26"/>
       <c r="I17" s="25"/>
       <c r="J17" s="27"/>
       <c r="K17" s="26"/>
       <c r="L17" s="26"/>
       <c r="M17" s="26"/>
       <c r="N17" s="2">
         <v>4</v>
       </c>
       <c r="O17" s="28">
         <v>3</v>
       </c>
       <c r="P17" s="2">
         <v>11</v>
@@ -7381,50 +7403,53 @@
       </c>
       <c r="AA17" s="28">
         <v>13</v>
       </c>
       <c r="AB17" s="28">
         <v>6</v>
       </c>
       <c r="AC17" s="28">
         <v>13</v>
       </c>
       <c r="AD17" s="28">
         <v>3</v>
       </c>
       <c r="AE17" s="28">
         <v>7</v>
       </c>
       <c r="AF17" s="28">
         <v>14</v>
       </c>
       <c r="AG17" s="28">
         <v>5</v>
       </c>
       <c r="AH17" s="28">
         <v>8</v>
       </c>
+      <c r="AI17" s="10">
+        <v>10</v>
+      </c>
     </row>
     <row r="18" spans="1:43" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A18" s="2" t="s">
         <v>85</v>
       </c>
       <c r="B18" s="24"/>
       <c r="C18" s="24"/>
       <c r="D18" s="25"/>
       <c r="E18" s="25"/>
       <c r="F18" s="25"/>
       <c r="G18" s="25"/>
       <c r="H18" s="26"/>
       <c r="I18" s="25"/>
       <c r="J18" s="27"/>
       <c r="K18" s="26"/>
       <c r="L18" s="26"/>
       <c r="M18" s="26"/>
       <c r="N18" s="2">
         <v>5</v>
       </c>
       <c r="O18" s="28">
         <v>8</v>
       </c>
       <c r="P18" s="2">
         <v>5</v>
@@ -7461,50 +7486,53 @@
       </c>
       <c r="AA18" s="28">
         <v>3</v>
       </c>
       <c r="AB18" s="28">
         <v>6</v>
       </c>
       <c r="AC18" s="28">
         <v>7</v>
       </c>
       <c r="AD18" s="28">
         <v>8</v>
       </c>
       <c r="AE18" s="28">
         <v>5</v>
       </c>
       <c r="AF18" s="28">
         <v>9</v>
       </c>
       <c r="AG18" s="28">
         <v>4</v>
       </c>
       <c r="AH18" s="28">
         <v>1</v>
       </c>
+      <c r="AI18" s="10">
+        <v>5</v>
+      </c>
     </row>
     <row r="19" spans="1:43" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A19" s="2" t="s">
         <v>62</v>
       </c>
       <c r="B19" s="24"/>
       <c r="C19" s="24"/>
       <c r="D19" s="25"/>
       <c r="E19" s="25"/>
       <c r="F19" s="25"/>
       <c r="G19" s="25"/>
       <c r="H19" s="26"/>
       <c r="I19" s="25"/>
       <c r="J19" s="27"/>
       <c r="K19" s="26"/>
       <c r="L19" s="26"/>
       <c r="M19" s="26"/>
       <c r="N19" s="2">
         <v>11</v>
       </c>
       <c r="O19" s="28">
         <v>10</v>
       </c>
       <c r="P19" s="2">
         <v>12</v>
@@ -7541,50 +7569,53 @@
       </c>
       <c r="AA19" s="28">
         <v>9</v>
       </c>
       <c r="AB19" s="28">
         <v>5</v>
       </c>
       <c r="AC19" s="28">
         <v>7</v>
       </c>
       <c r="AD19" s="28">
         <v>11</v>
       </c>
       <c r="AE19" s="28">
         <v>9</v>
       </c>
       <c r="AF19" s="28">
         <v>10</v>
       </c>
       <c r="AG19" s="28">
         <v>7</v>
       </c>
       <c r="AH19" s="28">
         <v>5</v>
       </c>
+      <c r="AI19" s="10">
+        <v>5</v>
+      </c>
     </row>
     <row r="20" spans="1:43" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A20" s="2" t="s">
         <v>79</v>
       </c>
       <c r="B20" s="24"/>
       <c r="C20" s="24"/>
       <c r="D20" s="25"/>
       <c r="E20" s="25"/>
       <c r="F20" s="25"/>
       <c r="G20" s="25"/>
       <c r="H20" s="26"/>
       <c r="I20" s="25"/>
       <c r="J20" s="27"/>
       <c r="K20" s="26"/>
       <c r="L20" s="26"/>
       <c r="M20" s="26"/>
       <c r="N20" s="2">
         <v>26</v>
       </c>
       <c r="O20" s="28">
         <v>36</v>
       </c>
       <c r="P20" s="2">
         <v>18</v>
@@ -7621,50 +7652,53 @@
       </c>
       <c r="AA20" s="28">
         <v>19</v>
       </c>
       <c r="AB20" s="28">
         <v>31</v>
       </c>
       <c r="AC20" s="28">
         <v>18</v>
       </c>
       <c r="AD20" s="28">
         <v>19</v>
       </c>
       <c r="AE20" s="28">
         <v>18</v>
       </c>
       <c r="AF20" s="28">
         <v>16</v>
       </c>
       <c r="AG20" s="28">
         <v>15</v>
       </c>
       <c r="AH20" s="28">
         <v>22</v>
       </c>
+      <c r="AI20" s="10">
+        <v>19</v>
+      </c>
     </row>
     <row r="21" spans="1:43" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A21" s="2" t="s">
         <v>80</v>
       </c>
       <c r="B21" s="24"/>
       <c r="C21" s="24"/>
       <c r="D21" s="25"/>
       <c r="E21" s="25"/>
       <c r="F21" s="25"/>
       <c r="G21" s="25"/>
       <c r="H21" s="26"/>
       <c r="I21" s="25"/>
       <c r="J21" s="27"/>
       <c r="K21" s="26"/>
       <c r="L21" s="26"/>
       <c r="M21" s="26"/>
       <c r="N21" s="2">
         <v>40</v>
       </c>
       <c r="O21" s="28">
         <v>32</v>
       </c>
       <c r="P21" s="2">
         <v>33</v>
@@ -7701,50 +7735,53 @@
       </c>
       <c r="AA21" s="28">
         <v>22</v>
       </c>
       <c r="AB21" s="28">
         <v>42</v>
       </c>
       <c r="AC21" s="28">
         <v>21</v>
       </c>
       <c r="AD21" s="28">
         <v>30</v>
       </c>
       <c r="AE21" s="28">
         <v>31</v>
       </c>
       <c r="AF21" s="28">
         <v>36</v>
       </c>
       <c r="AG21" s="28">
         <v>25</v>
       </c>
       <c r="AH21" s="28">
         <v>24</v>
       </c>
+      <c r="AI21" s="10">
+        <v>32</v>
+      </c>
     </row>
     <row r="22" spans="1:43" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A22" s="2" t="s">
         <v>86</v>
       </c>
       <c r="B22" s="24"/>
       <c r="C22" s="24"/>
       <c r="D22" s="25"/>
       <c r="E22" s="25"/>
       <c r="F22" s="25"/>
       <c r="G22" s="25"/>
       <c r="H22" s="26"/>
       <c r="I22" s="25"/>
       <c r="J22" s="27"/>
       <c r="K22" s="26"/>
       <c r="L22" s="26"/>
       <c r="M22" s="26"/>
       <c r="N22" s="2">
         <v>14</v>
       </c>
       <c r="O22" s="28">
         <v>11</v>
       </c>
       <c r="P22" s="2">
         <v>12</v>
@@ -7781,50 +7818,53 @@
       </c>
       <c r="AA22" s="28">
         <v>3</v>
       </c>
       <c r="AB22" s="28">
         <v>7</v>
       </c>
       <c r="AC22" s="28">
         <v>6</v>
       </c>
       <c r="AD22" s="28">
         <v>6</v>
       </c>
       <c r="AE22" s="28">
         <v>10</v>
       </c>
       <c r="AF22" s="28">
         <v>6</v>
       </c>
       <c r="AG22" s="28">
         <v>8</v>
       </c>
       <c r="AH22" s="28">
         <v>16</v>
       </c>
+      <c r="AI22" s="10">
+        <v>7</v>
+      </c>
     </row>
     <row r="23" spans="1:43" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A23" s="2" t="s">
         <v>87</v>
       </c>
       <c r="B23" s="24"/>
       <c r="C23" s="24"/>
       <c r="D23" s="25"/>
       <c r="E23" s="25"/>
       <c r="F23" s="25"/>
       <c r="G23" s="25"/>
       <c r="H23" s="26"/>
       <c r="I23" s="25"/>
       <c r="J23" s="27"/>
       <c r="K23" s="26"/>
       <c r="L23" s="26"/>
       <c r="M23" s="26"/>
       <c r="N23" s="2">
         <v>32</v>
       </c>
       <c r="O23" s="28">
         <v>32</v>
       </c>
       <c r="P23" s="2">
         <v>27</v>
@@ -7860,88 +7900,91 @@
         <v>27</v>
       </c>
       <c r="AA23" s="28">
         <v>22</v>
       </c>
       <c r="AB23" s="28">
         <v>23</v>
       </c>
       <c r="AC23" s="28">
         <v>30</v>
       </c>
       <c r="AD23" s="28">
         <v>23</v>
       </c>
       <c r="AE23" s="28">
         <v>33</v>
       </c>
       <c r="AF23" s="28">
         <v>26</v>
       </c>
       <c r="AG23" s="28">
         <v>17</v>
       </c>
       <c r="AH23" s="28">
         <v>19</v>
+      </c>
+      <c r="AI23" s="10">
+        <v>23</v>
       </c>
     </row>
     <row r="24" spans="1:43" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A24"/>
       <c r="B24" s="71"/>
       <c r="C24" s="71"/>
       <c r="D24" s="71"/>
       <c r="E24" s="71"/>
       <c r="F24" s="71"/>
       <c r="G24" s="71"/>
       <c r="H24" s="71"/>
       <c r="I24" s="71"/>
       <c r="J24" s="71"/>
       <c r="K24" s="71"/>
       <c r="L24" s="71"/>
       <c r="M24" s="71"/>
       <c r="N24" s="71"/>
       <c r="O24" s="71"/>
       <c r="P24" s="71"/>
       <c r="Q24" s="71"/>
       <c r="R24" s="71"/>
       <c r="S24" s="71"/>
-      <c r="T24" s="78" t="s">
+      <c r="T24" s="81" t="s">
         <v>61</v>
       </c>
-      <c r="U24" s="78"/>
-[...11 lines deleted...]
-      <c r="AG24" s="78"/>
+      <c r="U24" s="81"/>
+      <c r="V24" s="81"/>
+      <c r="W24" s="81"/>
+      <c r="X24" s="81"/>
+      <c r="Y24" s="81"/>
+      <c r="Z24" s="81"/>
+      <c r="AA24" s="81"/>
+      <c r="AB24" s="81"/>
+      <c r="AC24" s="81"/>
+      <c r="AD24" s="81"/>
+      <c r="AE24" s="81"/>
+      <c r="AF24" s="81"/>
+      <c r="AG24" s="81"/>
       <c r="AH24" s="71"/>
       <c r="AI24" s="71"/>
       <c r="AJ24" s="71"/>
       <c r="AM24" s="71"/>
       <c r="AN24" s="71"/>
       <c r="AO24" s="71"/>
       <c r="AP24" s="71"/>
       <c r="AQ24" s="71"/>
     </row>
     <row r="25" spans="1:43" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A25" s="21" t="s">
         <v>47</v>
       </c>
       <c r="B25" s="24"/>
       <c r="C25" s="24"/>
       <c r="D25" s="25"/>
       <c r="E25" s="25"/>
       <c r="F25" s="25"/>
       <c r="G25" s="25"/>
       <c r="H25" s="26"/>
       <c r="I25" s="25"/>
       <c r="J25" s="26"/>
       <c r="K25" s="26"/>
       <c r="L25" s="26"/>
       <c r="M25" s="26"/>
@@ -7986,50 +8029,53 @@
       </c>
       <c r="AA25" s="28">
         <v>495</v>
       </c>
       <c r="AB25" s="28">
         <v>452</v>
       </c>
       <c r="AC25" s="28">
         <v>404</v>
       </c>
       <c r="AD25" s="28">
         <v>392</v>
       </c>
       <c r="AE25" s="28">
         <v>432</v>
       </c>
       <c r="AF25" s="28">
         <v>381</v>
       </c>
       <c r="AG25" s="28">
         <v>332</v>
       </c>
       <c r="AH25" s="28">
         <v>340</v>
       </c>
+      <c r="AI25" s="10">
+        <v>419</v>
+      </c>
     </row>
     <row r="26" spans="1:43" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A26" s="2" t="s">
         <v>82</v>
       </c>
       <c r="B26" s="24"/>
       <c r="C26" s="24"/>
       <c r="D26" s="25"/>
       <c r="E26" s="25"/>
       <c r="F26" s="25"/>
       <c r="G26" s="25"/>
       <c r="H26" s="26"/>
       <c r="I26" s="25"/>
       <c r="J26" s="26"/>
       <c r="K26" s="26"/>
       <c r="L26" s="26"/>
       <c r="M26" s="26"/>
       <c r="N26" s="2">
         <v>364</v>
       </c>
       <c r="O26" s="28">
         <v>335</v>
       </c>
       <c r="P26" s="2">
         <v>354</v>
@@ -8066,50 +8112,53 @@
       </c>
       <c r="AA26" s="28">
         <v>405</v>
       </c>
       <c r="AB26" s="28">
         <v>357</v>
       </c>
       <c r="AC26" s="28">
         <v>303</v>
       </c>
       <c r="AD26" s="28">
         <v>304</v>
       </c>
       <c r="AE26" s="28">
         <v>325</v>
       </c>
       <c r="AF26" s="28">
         <v>288</v>
       </c>
       <c r="AG26" s="28">
         <v>273</v>
       </c>
       <c r="AH26" s="28">
         <v>253</v>
       </c>
+      <c r="AI26" s="10">
+        <v>337</v>
+      </c>
     </row>
     <row r="27" spans="1:43" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A27" s="2" t="s">
         <v>83</v>
       </c>
       <c r="B27" s="24"/>
       <c r="C27" s="24"/>
       <c r="D27" s="25"/>
       <c r="E27" s="25"/>
       <c r="F27" s="25"/>
       <c r="G27" s="25"/>
       <c r="H27" s="26"/>
       <c r="I27" s="25"/>
       <c r="J27" s="26"/>
       <c r="K27" s="26"/>
       <c r="L27" s="26"/>
       <c r="M27" s="26"/>
       <c r="N27" s="2">
         <v>46</v>
       </c>
       <c r="O27" s="28">
         <v>31</v>
       </c>
       <c r="P27" s="2">
         <v>30</v>
@@ -8146,50 +8195,53 @@
       </c>
       <c r="AA27" s="28">
         <v>31</v>
       </c>
       <c r="AB27" s="28">
         <v>30</v>
       </c>
       <c r="AC27" s="28">
         <v>31</v>
       </c>
       <c r="AD27" s="28">
         <v>31</v>
       </c>
       <c r="AE27" s="28">
         <v>36</v>
       </c>
       <c r="AF27" s="28">
         <v>35</v>
       </c>
       <c r="AG27" s="28">
         <v>24</v>
       </c>
       <c r="AH27" s="28">
         <v>36</v>
       </c>
+      <c r="AI27" s="10">
+        <v>27</v>
+      </c>
     </row>
     <row r="28" spans="1:43" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A28" s="2" t="s">
         <v>55</v>
       </c>
       <c r="B28" s="24"/>
       <c r="C28" s="24"/>
       <c r="D28" s="25"/>
       <c r="E28" s="25"/>
       <c r="F28" s="25"/>
       <c r="G28" s="25"/>
       <c r="H28" s="26"/>
       <c r="I28" s="25"/>
       <c r="J28" s="26"/>
       <c r="K28" s="26"/>
       <c r="L28" s="26"/>
       <c r="M28" s="26"/>
       <c r="N28" s="2">
         <v>27</v>
       </c>
       <c r="O28" s="28">
         <v>18</v>
       </c>
       <c r="P28" s="2">
         <v>34</v>
@@ -8226,50 +8278,53 @@
       </c>
       <c r="AA28" s="28">
         <v>23</v>
       </c>
       <c r="AB28" s="28">
         <v>30</v>
       </c>
       <c r="AC28" s="28">
         <v>29</v>
       </c>
       <c r="AD28" s="28">
         <v>18</v>
       </c>
       <c r="AE28" s="28">
         <v>30</v>
       </c>
       <c r="AF28" s="28">
         <v>16</v>
       </c>
       <c r="AG28" s="28">
         <v>14</v>
       </c>
       <c r="AH28" s="28">
         <v>16</v>
       </c>
+      <c r="AI28" s="10">
+        <v>19</v>
+      </c>
     </row>
     <row r="29" spans="1:43" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A29" s="2" t="s">
         <v>84</v>
       </c>
       <c r="B29" s="24"/>
       <c r="C29" s="24"/>
       <c r="D29" s="25"/>
       <c r="E29" s="25"/>
       <c r="F29" s="25"/>
       <c r="G29" s="25"/>
       <c r="H29" s="26"/>
       <c r="I29" s="25"/>
       <c r="J29" s="26"/>
       <c r="K29" s="26"/>
       <c r="L29" s="26"/>
       <c r="M29" s="26"/>
       <c r="N29" s="2">
         <v>42</v>
       </c>
       <c r="O29" s="28">
         <v>24</v>
       </c>
       <c r="P29" s="2">
         <v>38</v>
@@ -8306,50 +8361,53 @@
       </c>
       <c r="AA29" s="28">
         <v>26</v>
       </c>
       <c r="AB29" s="28">
         <v>26</v>
       </c>
       <c r="AC29" s="28">
         <v>27</v>
       </c>
       <c r="AD29" s="28">
         <v>28</v>
       </c>
       <c r="AE29" s="28">
         <v>25</v>
       </c>
       <c r="AF29" s="28">
         <v>25</v>
       </c>
       <c r="AG29" s="28">
         <v>15</v>
       </c>
       <c r="AH29" s="28">
         <v>26</v>
       </c>
+      <c r="AI29" s="10">
+        <v>27</v>
+      </c>
     </row>
     <row r="30" spans="1:43" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A30" s="2" t="s">
         <v>87</v>
       </c>
       <c r="B30" s="24"/>
       <c r="C30" s="24"/>
       <c r="D30" s="25"/>
       <c r="E30" s="25"/>
       <c r="F30" s="25"/>
       <c r="G30" s="25"/>
       <c r="H30" s="26"/>
       <c r="I30" s="25"/>
       <c r="J30" s="26"/>
       <c r="K30" s="26"/>
       <c r="L30" s="26"/>
       <c r="M30" s="26"/>
       <c r="N30" s="2">
         <v>16</v>
       </c>
       <c r="O30" s="28">
         <v>14</v>
       </c>
       <c r="P30" s="2">
         <v>11</v>
@@ -8384,89 +8442,92 @@
       <c r="Z30" s="28">
         <v>16</v>
       </c>
       <c r="AA30" s="28">
         <v>10</v>
       </c>
       <c r="AB30" s="28">
         <v>9</v>
       </c>
       <c r="AC30" s="28">
         <v>14</v>
       </c>
       <c r="AD30" s="28">
         <v>11</v>
       </c>
       <c r="AE30" s="28">
         <v>16</v>
       </c>
       <c r="AF30" s="28">
         <v>17</v>
       </c>
       <c r="AG30" s="28">
         <v>6</v>
       </c>
       <c r="AH30" s="28">
+        <v>9</v>
+      </c>
+      <c r="AI30" s="10">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:43" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A31" s="72"/>
       <c r="B31" s="72"/>
       <c r="C31" s="72"/>
       <c r="D31" s="72"/>
       <c r="E31" s="72"/>
       <c r="F31" s="72"/>
       <c r="G31" s="72"/>
       <c r="H31" s="72"/>
       <c r="I31" s="72"/>
       <c r="J31" s="72"/>
       <c r="K31" s="72"/>
       <c r="L31" s="72"/>
       <c r="M31" s="72"/>
       <c r="N31" s="72"/>
       <c r="O31" s="72"/>
       <c r="P31" s="72"/>
       <c r="Q31" s="72"/>
       <c r="R31" s="72"/>
       <c r="S31" s="72"/>
-      <c r="T31" s="77" t="s">
+      <c r="T31" s="80" t="s">
         <v>60</v>
       </c>
-      <c r="U31" s="77"/>
-[...11 lines deleted...]
-      <c r="AG31" s="77"/>
+      <c r="U31" s="80"/>
+      <c r="V31" s="80"/>
+      <c r="W31" s="80"/>
+      <c r="X31" s="80"/>
+      <c r="Y31" s="80"/>
+      <c r="Z31" s="80"/>
+      <c r="AA31" s="80"/>
+      <c r="AB31" s="80"/>
+      <c r="AC31" s="80"/>
+      <c r="AD31" s="80"/>
+      <c r="AE31" s="80"/>
+      <c r="AF31" s="80"/>
+      <c r="AG31" s="80"/>
       <c r="AH31" s="72"/>
       <c r="AI31" s="72"/>
       <c r="AJ31" s="72"/>
       <c r="AM31" s="72"/>
       <c r="AN31" s="72"/>
       <c r="AO31" s="72"/>
       <c r="AP31" s="72"/>
       <c r="AQ31" s="72"/>
     </row>
     <row r="32" spans="1:43" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A32" s="21" t="s">
         <v>47</v>
       </c>
       <c r="B32" s="24"/>
       <c r="C32" s="24"/>
       <c r="D32" s="25"/>
       <c r="E32" s="25"/>
       <c r="F32" s="25"/>
       <c r="G32" s="25"/>
       <c r="H32" s="26"/>
       <c r="I32" s="25"/>
       <c r="J32" s="29"/>
       <c r="K32" s="26"/>
       <c r="L32" s="26"/>
       <c r="M32" s="26"/>
@@ -8511,52 +8572,55 @@
       </c>
       <c r="AA32" s="36">
         <v>175</v>
       </c>
       <c r="AB32" s="36">
         <v>210</v>
       </c>
       <c r="AC32" s="36">
         <v>203</v>
       </c>
       <c r="AD32" s="36">
         <v>163</v>
       </c>
       <c r="AE32" s="36">
         <v>201</v>
       </c>
       <c r="AF32" s="28">
         <v>185</v>
       </c>
       <c r="AG32" s="28">
         <v>153</v>
       </c>
       <c r="AH32" s="36">
         <v>176</v>
       </c>
-    </row>
-    <row r="33" spans="1:34" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="AI32" s="11">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="33" spans="1:35" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A33" s="2" t="s">
         <v>82</v>
       </c>
       <c r="B33" s="24"/>
       <c r="C33" s="24"/>
       <c r="D33" s="25"/>
       <c r="E33" s="25"/>
       <c r="F33" s="25"/>
       <c r="G33" s="25"/>
       <c r="H33" s="26"/>
       <c r="I33" s="25"/>
       <c r="J33" s="29"/>
       <c r="K33" s="26"/>
       <c r="L33" s="26"/>
       <c r="M33" s="26"/>
       <c r="N33" s="2">
         <v>24</v>
       </c>
       <c r="O33" s="36">
         <v>22</v>
       </c>
       <c r="P33" s="2">
         <v>22</v>
       </c>
       <c r="Q33" s="36">
@@ -8591,52 +8655,55 @@
       </c>
       <c r="AA33" s="36">
         <v>15</v>
       </c>
       <c r="AB33" s="36">
         <v>13</v>
       </c>
       <c r="AC33" s="36">
         <v>27</v>
       </c>
       <c r="AD33" s="36">
         <v>9</v>
       </c>
       <c r="AE33" s="36">
         <v>25</v>
       </c>
       <c r="AF33" s="28">
         <v>17</v>
       </c>
       <c r="AG33" s="28">
         <v>13</v>
       </c>
       <c r="AH33" s="36">
         <v>20</v>
       </c>
-    </row>
-    <row r="34" spans="1:34" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="AI33" s="11">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="34" spans="1:35" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A34" s="2" t="s">
         <v>83</v>
       </c>
       <c r="B34" s="24"/>
       <c r="C34" s="24"/>
       <c r="D34" s="25"/>
       <c r="E34" s="25"/>
       <c r="F34" s="25"/>
       <c r="G34" s="25"/>
       <c r="H34" s="26"/>
       <c r="I34" s="25"/>
       <c r="J34" s="29"/>
       <c r="K34" s="26"/>
       <c r="L34" s="26"/>
       <c r="M34" s="26"/>
       <c r="N34" s="2">
         <v>5</v>
       </c>
       <c r="O34" s="36">
         <v>1</v>
       </c>
       <c r="P34" s="2">
         <v>1</v>
       </c>
       <c r="Q34" s="36" t="s">
@@ -8669,52 +8736,55 @@
       <c r="Z34" s="36">
         <v>1</v>
       </c>
       <c r="AA34" s="36"/>
       <c r="AB34" s="36">
         <v>1</v>
       </c>
       <c r="AC34" s="36">
         <v>1</v>
       </c>
       <c r="AD34" s="36">
         <v>4</v>
       </c>
       <c r="AE34" s="36">
         <v>1</v>
       </c>
       <c r="AF34" s="28">
         <v>1</v>
       </c>
       <c r="AG34" s="28" t="s">
         <v>72</v>
       </c>
       <c r="AH34" s="36">
         <v>1</v>
       </c>
-    </row>
-    <row r="35" spans="1:34" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="AI34" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="35" spans="1:35" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A35" s="2" t="s">
         <v>77</v>
       </c>
       <c r="B35" s="24"/>
       <c r="C35" s="24"/>
       <c r="D35" s="25"/>
       <c r="E35" s="25"/>
       <c r="F35" s="25"/>
       <c r="G35" s="25"/>
       <c r="H35" s="26"/>
       <c r="I35" s="25"/>
       <c r="J35" s="29"/>
       <c r="K35" s="26"/>
       <c r="L35" s="26"/>
       <c r="M35" s="26"/>
       <c r="N35" s="2">
         <v>45</v>
       </c>
       <c r="O35" s="36">
         <v>38</v>
       </c>
       <c r="P35" s="2">
         <v>38</v>
       </c>
       <c r="Q35" s="36">
@@ -8749,52 +8819,55 @@
       </c>
       <c r="AA35" s="36">
         <v>44</v>
       </c>
       <c r="AB35" s="36">
         <v>36</v>
       </c>
       <c r="AC35" s="36">
         <v>39</v>
       </c>
       <c r="AD35" s="36">
         <v>32</v>
       </c>
       <c r="AE35" s="36">
         <v>37</v>
       </c>
       <c r="AF35" s="28">
         <v>29</v>
       </c>
       <c r="AG35" s="28">
         <v>36</v>
       </c>
       <c r="AH35" s="36">
         <v>32</v>
       </c>
-    </row>
-    <row r="36" spans="1:34" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="AI35" s="11">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="36" spans="1:35" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A36" s="2" t="s">
         <v>55</v>
       </c>
       <c r="B36" s="24"/>
       <c r="C36" s="24"/>
       <c r="D36" s="25"/>
       <c r="E36" s="25"/>
       <c r="F36" s="25"/>
       <c r="G36" s="25"/>
       <c r="H36" s="26"/>
       <c r="I36" s="25"/>
       <c r="J36" s="29"/>
       <c r="K36" s="26"/>
       <c r="L36" s="26"/>
       <c r="M36" s="26"/>
       <c r="N36" s="2">
         <v>34</v>
       </c>
       <c r="O36" s="36">
         <v>17</v>
       </c>
       <c r="P36" s="2">
         <v>26</v>
       </c>
       <c r="Q36" s="36">
@@ -8829,52 +8902,55 @@
       </c>
       <c r="AA36" s="36">
         <v>11</v>
       </c>
       <c r="AB36" s="36">
         <v>23</v>
       </c>
       <c r="AC36" s="36">
         <v>20</v>
       </c>
       <c r="AD36" s="36">
         <v>8</v>
       </c>
       <c r="AE36" s="36">
         <v>16</v>
       </c>
       <c r="AF36" s="28">
         <v>15</v>
       </c>
       <c r="AG36" s="28">
         <v>15</v>
       </c>
       <c r="AH36" s="36">
         <v>17</v>
       </c>
-    </row>
-    <row r="37" spans="1:34" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="AI36" s="11">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="37" spans="1:35" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A37" s="2" t="s">
         <v>84</v>
       </c>
       <c r="B37" s="24"/>
       <c r="C37" s="24"/>
       <c r="D37" s="25"/>
       <c r="E37" s="25"/>
       <c r="F37" s="25"/>
       <c r="G37" s="25"/>
       <c r="H37" s="26"/>
       <c r="I37" s="25"/>
       <c r="J37" s="29"/>
       <c r="K37" s="26"/>
       <c r="L37" s="26"/>
       <c r="M37" s="26"/>
       <c r="N37" s="2">
         <v>11</v>
       </c>
       <c r="O37" s="36">
         <v>10</v>
       </c>
       <c r="P37" s="2">
         <v>14</v>
       </c>
       <c r="Q37" s="36">
@@ -8909,52 +8985,55 @@
       </c>
       <c r="AA37" s="36">
         <v>12</v>
       </c>
       <c r="AB37" s="36">
         <v>11</v>
       </c>
       <c r="AC37" s="36">
         <v>16</v>
       </c>
       <c r="AD37" s="36">
         <v>9</v>
       </c>
       <c r="AE37" s="36">
         <v>14</v>
       </c>
       <c r="AF37" s="28">
         <v>17</v>
       </c>
       <c r="AG37" s="28">
         <v>8</v>
       </c>
       <c r="AH37" s="36">
         <v>11</v>
       </c>
-    </row>
-    <row r="38" spans="1:34" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="AI37" s="11">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="38" spans="1:35" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A38" s="2" t="s">
         <v>78</v>
       </c>
       <c r="B38" s="24"/>
       <c r="C38" s="24"/>
       <c r="D38" s="25"/>
       <c r="E38" s="25"/>
       <c r="F38" s="25"/>
       <c r="G38" s="25"/>
       <c r="H38" s="26"/>
       <c r="I38" s="25"/>
       <c r="J38" s="29"/>
       <c r="K38" s="26"/>
       <c r="L38" s="26"/>
       <c r="M38" s="26"/>
       <c r="N38" s="2">
         <v>21</v>
       </c>
       <c r="O38" s="36">
         <v>18</v>
       </c>
       <c r="P38" s="2">
         <v>15</v>
       </c>
       <c r="Q38" s="36">
@@ -8989,52 +9068,55 @@
       </c>
       <c r="AA38" s="36">
         <v>12</v>
       </c>
       <c r="AB38" s="36">
         <v>15</v>
       </c>
       <c r="AC38" s="36">
         <v>12</v>
       </c>
       <c r="AD38" s="36">
         <v>12</v>
       </c>
       <c r="AE38" s="36">
         <v>11</v>
       </c>
       <c r="AF38" s="28">
         <v>6</v>
       </c>
       <c r="AG38" s="28">
         <v>6</v>
       </c>
       <c r="AH38" s="36">
         <v>9</v>
       </c>
-    </row>
-    <row r="39" spans="1:34" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="AI38" s="11">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="39" spans="1:35" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A39" s="2" t="s">
         <v>58</v>
       </c>
       <c r="B39" s="24"/>
       <c r="C39" s="24"/>
       <c r="D39" s="24"/>
       <c r="E39" s="24"/>
       <c r="F39" s="24"/>
       <c r="G39" s="24"/>
       <c r="H39" s="24"/>
       <c r="I39" s="24"/>
       <c r="J39" s="24"/>
       <c r="K39" s="24"/>
       <c r="L39" s="24"/>
       <c r="M39" s="24"/>
       <c r="N39" s="2">
         <v>4</v>
       </c>
       <c r="O39" s="36">
         <v>3</v>
       </c>
       <c r="P39" s="2">
         <v>11</v>
       </c>
       <c r="Q39" s="36">
@@ -9069,52 +9151,55 @@
       </c>
       <c r="AA39" s="36">
         <v>13</v>
       </c>
       <c r="AB39" s="36">
         <v>6</v>
       </c>
       <c r="AC39" s="36">
         <v>13</v>
       </c>
       <c r="AD39" s="36">
         <v>3</v>
       </c>
       <c r="AE39" s="36">
         <v>7</v>
       </c>
       <c r="AF39" s="28">
         <v>14</v>
       </c>
       <c r="AG39" s="28">
         <v>5</v>
       </c>
       <c r="AH39" s="36">
         <v>8</v>
       </c>
-    </row>
-    <row r="40" spans="1:34" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="AI39" s="11">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="40" spans="1:35" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A40" s="2" t="s">
         <v>85</v>
       </c>
       <c r="B40" s="24"/>
       <c r="C40" s="24"/>
       <c r="D40" s="24"/>
       <c r="E40" s="24"/>
       <c r="F40" s="24"/>
       <c r="G40" s="24"/>
       <c r="H40" s="24"/>
       <c r="I40" s="24"/>
       <c r="J40" s="24"/>
       <c r="K40" s="24"/>
       <c r="L40" s="24"/>
       <c r="M40" s="24"/>
       <c r="N40" s="2">
         <v>5</v>
       </c>
       <c r="O40" s="36">
         <v>8</v>
       </c>
       <c r="P40" s="2">
         <v>5</v>
       </c>
       <c r="Q40" s="36">
@@ -9149,52 +9234,55 @@
       </c>
       <c r="AA40" s="36">
         <v>3</v>
       </c>
       <c r="AB40" s="36">
         <v>6</v>
       </c>
       <c r="AC40" s="36">
         <v>7</v>
       </c>
       <c r="AD40" s="36">
         <v>8</v>
       </c>
       <c r="AE40" s="36">
         <v>5</v>
       </c>
       <c r="AF40" s="28">
         <v>9</v>
       </c>
       <c r="AG40" s="28">
         <v>4</v>
       </c>
       <c r="AH40" s="36">
         <v>1</v>
       </c>
-    </row>
-    <row r="41" spans="1:34" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="AI40" s="11">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="41" spans="1:35" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A41" s="2" t="s">
         <v>62</v>
       </c>
       <c r="B41" s="24"/>
       <c r="C41" s="24"/>
       <c r="D41" s="25"/>
       <c r="E41" s="25"/>
       <c r="F41" s="25"/>
       <c r="G41" s="25"/>
       <c r="H41" s="26"/>
       <c r="I41" s="25"/>
       <c r="J41" s="29"/>
       <c r="K41" s="26"/>
       <c r="L41" s="26"/>
       <c r="M41" s="26"/>
       <c r="N41" s="2">
         <v>11</v>
       </c>
       <c r="O41" s="36">
         <v>10</v>
       </c>
       <c r="P41" s="2">
         <v>12</v>
       </c>
       <c r="Q41" s="36">
@@ -9229,52 +9317,55 @@
       </c>
       <c r="AA41" s="36">
         <v>9</v>
       </c>
       <c r="AB41" s="36">
         <v>5</v>
       </c>
       <c r="AC41" s="36">
         <v>7</v>
       </c>
       <c r="AD41" s="36">
         <v>11</v>
       </c>
       <c r="AE41" s="36">
         <v>9</v>
       </c>
       <c r="AF41" s="28">
         <v>10</v>
       </c>
       <c r="AG41" s="28">
         <v>7</v>
       </c>
       <c r="AH41" s="36">
         <v>5</v>
       </c>
-    </row>
-    <row r="42" spans="1:34" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="AI41" s="11">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="42" spans="1:35" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A42" s="2" t="s">
         <v>79</v>
       </c>
       <c r="B42" s="24"/>
       <c r="C42" s="24"/>
       <c r="D42" s="25"/>
       <c r="E42" s="25"/>
       <c r="F42" s="25"/>
       <c r="G42" s="25"/>
       <c r="H42" s="26"/>
       <c r="I42" s="25"/>
       <c r="J42" s="29"/>
       <c r="K42" s="26"/>
       <c r="L42" s="26"/>
       <c r="M42" s="26"/>
       <c r="N42" s="2">
         <v>26</v>
       </c>
       <c r="O42" s="36">
         <v>36</v>
       </c>
       <c r="P42" s="2">
         <v>18</v>
       </c>
       <c r="Q42" s="36">
@@ -9309,52 +9400,55 @@
       </c>
       <c r="AA42" s="36">
         <v>19</v>
       </c>
       <c r="AB42" s="36">
         <v>31</v>
       </c>
       <c r="AC42" s="36">
         <v>18</v>
       </c>
       <c r="AD42" s="36">
         <v>19</v>
       </c>
       <c r="AE42" s="36">
         <v>18</v>
       </c>
       <c r="AF42" s="28">
         <v>16</v>
       </c>
       <c r="AG42" s="28">
         <v>15</v>
       </c>
       <c r="AH42" s="36">
         <v>22</v>
       </c>
-    </row>
-    <row r="43" spans="1:34" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="AI42" s="11">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="43" spans="1:35" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A43" s="2" t="s">
         <v>80</v>
       </c>
       <c r="B43" s="24"/>
       <c r="C43" s="24"/>
       <c r="D43" s="25"/>
       <c r="E43" s="25"/>
       <c r="F43" s="25"/>
       <c r="G43" s="25"/>
       <c r="H43" s="26"/>
       <c r="I43" s="25"/>
       <c r="J43" s="29"/>
       <c r="K43" s="26"/>
       <c r="L43" s="26"/>
       <c r="M43" s="26"/>
       <c r="N43" s="2">
         <v>40</v>
       </c>
       <c r="O43" s="36">
         <v>32</v>
       </c>
       <c r="P43" s="2">
         <v>33</v>
       </c>
       <c r="Q43" s="36">
@@ -9389,52 +9483,55 @@
       </c>
       <c r="AA43" s="36">
         <v>22</v>
       </c>
       <c r="AB43" s="36">
         <v>42</v>
       </c>
       <c r="AC43" s="36">
         <v>21</v>
       </c>
       <c r="AD43" s="36">
         <v>30</v>
       </c>
       <c r="AE43" s="36">
         <v>31</v>
       </c>
       <c r="AF43" s="28">
         <v>36</v>
       </c>
       <c r="AG43" s="28">
         <v>25</v>
       </c>
       <c r="AH43" s="36">
         <v>24</v>
       </c>
-    </row>
-    <row r="44" spans="1:34" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="AI43" s="11">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="44" spans="1:35" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A44" s="2" t="s">
         <v>86</v>
       </c>
       <c r="B44" s="24"/>
       <c r="C44" s="24"/>
       <c r="D44" s="25"/>
       <c r="E44" s="25"/>
       <c r="F44" s="25"/>
       <c r="G44" s="25"/>
       <c r="H44" s="26"/>
       <c r="I44" s="25"/>
       <c r="J44" s="29"/>
       <c r="K44" s="26"/>
       <c r="L44" s="26"/>
       <c r="M44" s="26"/>
       <c r="N44" s="2">
         <v>14</v>
       </c>
       <c r="O44" s="36">
         <v>11</v>
       </c>
       <c r="P44" s="2">
         <v>12</v>
       </c>
       <c r="Q44" s="36">
@@ -9469,52 +9566,55 @@
       </c>
       <c r="AA44" s="36">
         <v>3</v>
       </c>
       <c r="AB44" s="36">
         <v>7</v>
       </c>
       <c r="AC44" s="36">
         <v>6</v>
       </c>
       <c r="AD44" s="36">
         <v>6</v>
       </c>
       <c r="AE44" s="36">
         <v>10</v>
       </c>
       <c r="AF44" s="28">
         <v>6</v>
       </c>
       <c r="AG44" s="28">
         <v>8</v>
       </c>
       <c r="AH44" s="36">
         <v>16</v>
       </c>
-    </row>
-    <row r="45" spans="1:34" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="AI44" s="11">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="45" spans="1:35" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A45" s="30" t="s">
         <v>87</v>
       </c>
       <c r="B45" s="31"/>
       <c r="C45" s="31"/>
       <c r="D45" s="31"/>
       <c r="E45" s="31"/>
       <c r="F45" s="31"/>
       <c r="G45" s="31"/>
       <c r="H45" s="32"/>
       <c r="I45" s="31"/>
       <c r="J45" s="32"/>
       <c r="K45" s="32"/>
       <c r="L45" s="32"/>
       <c r="M45" s="32"/>
       <c r="N45" s="30">
         <v>16</v>
       </c>
       <c r="O45" s="34">
         <v>18</v>
       </c>
       <c r="P45" s="30">
         <v>16</v>
       </c>
       <c r="Q45" s="34">
@@ -9549,225 +9649,228 @@
       </c>
       <c r="AA45" s="34">
         <v>12</v>
       </c>
       <c r="AB45" s="34">
         <v>14</v>
       </c>
       <c r="AC45" s="34">
         <v>16</v>
       </c>
       <c r="AD45" s="34">
         <v>12</v>
       </c>
       <c r="AE45" s="34">
         <v>17</v>
       </c>
       <c r="AF45" s="34">
         <v>9</v>
       </c>
       <c r="AG45" s="34">
         <v>11</v>
       </c>
       <c r="AH45" s="34">
         <v>10</v>
       </c>
-    </row>
-    <row r="46" spans="1:34" s="2" customFormat="1" ht="15">
+      <c r="AI45" s="12">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="46" spans="1:35" s="2" customFormat="1" ht="14.4">
       <c r="A46"/>
     </row>
-    <row r="47" spans="1:34">
+    <row r="47" spans="1:35">
       <c r="AD47" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="9">
+    <mergeCell ref="T31:AG31"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:M7"/>
     <mergeCell ref="T7:AE7"/>
     <mergeCell ref="N7:S7"/>
-    <mergeCell ref="T31:AG31"/>
     <mergeCell ref="T5:AQ5"/>
     <mergeCell ref="T9:AG9"/>
     <mergeCell ref="T24:AG24"/>
     <mergeCell ref="AF7:AQ7"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A5:AQ42"/>
   <sheetViews>
     <sheetView topLeftCell="A7" workbookViewId="0">
       <selection activeCell="N43" sqref="N43"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="12"/>
   <cols>
-    <col min="1" max="1" width="27.5703125" style="7" customWidth="1"/>
+    <col min="1" max="1" width="27.5546875" style="7" customWidth="1"/>
     <col min="2" max="3" width="0" style="7" hidden="1" customWidth="1"/>
-    <col min="4" max="4" width="8.42578125" style="7" hidden="1" customWidth="1"/>
+    <col min="4" max="4" width="8.44140625" style="7" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="0" style="7" hidden="1" customWidth="1"/>
-    <col min="6" max="6" width="8.28515625" style="7" hidden="1" customWidth="1"/>
+    <col min="6" max="6" width="8.33203125" style="7" hidden="1" customWidth="1"/>
     <col min="7" max="13" width="0" style="7" hidden="1" customWidth="1"/>
-    <col min="14" max="15" width="9.140625" style="7"/>
-[...2 lines deleted...]
-    <col min="18" max="18" width="8.42578125" style="7" customWidth="1"/>
+    <col min="14" max="15" width="9.109375" style="7"/>
+    <col min="16" max="16" width="8.88671875" style="7" customWidth="1"/>
+    <col min="17" max="17" width="9.109375" style="7"/>
+    <col min="18" max="18" width="8.44140625" style="7" customWidth="1"/>
     <col min="19" max="19" width="8" style="7" customWidth="1"/>
-    <col min="20" max="25" width="9.140625" style="7"/>
-[...2 lines deleted...]
-    <col min="29" max="16384" width="9.140625" style="7"/>
+    <col min="20" max="25" width="9.109375" style="7"/>
+    <col min="26" max="27" width="9.109375" style="13"/>
+    <col min="28" max="28" width="8.44140625" style="7" customWidth="1"/>
+    <col min="29" max="16384" width="9.109375" style="7"/>
   </cols>
   <sheetData>
-    <row r="5" spans="1:43" ht="12.75">
-      <c r="A5" s="76" t="s">
+    <row r="5" spans="1:43" ht="13.2">
+      <c r="A5" s="79" t="s">
         <v>67</v>
       </c>
-      <c r="B5" s="76"/>
-[...40 lines deleted...]
-      <c r="AQ5" s="76"/>
+      <c r="B5" s="79"/>
+      <c r="C5" s="79"/>
+      <c r="D5" s="79"/>
+      <c r="E5" s="79"/>
+      <c r="F5" s="79"/>
+      <c r="G5" s="79"/>
+      <c r="H5" s="79"/>
+      <c r="I5" s="79"/>
+      <c r="J5" s="79"/>
+      <c r="K5" s="79"/>
+      <c r="L5" s="79"/>
+      <c r="M5" s="79"/>
+      <c r="N5" s="79"/>
+      <c r="O5" s="79"/>
+      <c r="P5" s="79"/>
+      <c r="Q5" s="79"/>
+      <c r="R5" s="79"/>
+      <c r="S5" s="79"/>
+      <c r="T5" s="79"/>
+      <c r="U5" s="79"/>
+      <c r="V5" s="79"/>
+      <c r="W5" s="79"/>
+      <c r="X5" s="79"/>
+      <c r="Y5" s="79"/>
+      <c r="Z5" s="79"/>
+      <c r="AA5" s="79"/>
+      <c r="AB5" s="79"/>
+      <c r="AC5" s="79"/>
+      <c r="AD5" s="79"/>
+      <c r="AE5" s="79"/>
+      <c r="AF5" s="79"/>
+      <c r="AG5" s="79"/>
+      <c r="AH5" s="79"/>
+      <c r="AI5" s="79"/>
+      <c r="AJ5" s="79"/>
+      <c r="AK5" s="79"/>
+      <c r="AL5" s="79"/>
+      <c r="AM5" s="79"/>
+      <c r="AN5" s="79"/>
+      <c r="AO5" s="79"/>
+      <c r="AP5" s="79"/>
+      <c r="AQ5" s="79"/>
     </row>
     <row r="6" spans="1:43">
       <c r="N6" s="14"/>
       <c r="O6" s="15"/>
       <c r="P6" s="14"/>
       <c r="Q6" s="15"/>
       <c r="R6" s="15"/>
       <c r="S6" s="15"/>
       <c r="T6" s="15"/>
       <c r="U6" s="15"/>
       <c r="V6" s="15"/>
       <c r="W6" s="14"/>
       <c r="X6" s="14"/>
       <c r="Y6" s="15"/>
       <c r="Z6" s="7"/>
       <c r="AA6" s="7"/>
       <c r="AQ6" s="60" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="7" spans="1:43" s="2" customFormat="1" ht="11.25">
-[...1 lines deleted...]
-      <c r="B7" s="81">
+    <row r="7" spans="1:43" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="A7" s="90"/>
+      <c r="B7" s="84">
         <v>2021</v>
       </c>
-      <c r="C7" s="82"/>
-[...10 lines deleted...]
-      <c r="N7" s="85">
+      <c r="C7" s="85"/>
+      <c r="D7" s="85"/>
+      <c r="E7" s="85"/>
+      <c r="F7" s="85"/>
+      <c r="G7" s="85"/>
+      <c r="H7" s="85"/>
+      <c r="I7" s="85"/>
+      <c r="J7" s="85"/>
+      <c r="K7" s="85"/>
+      <c r="L7" s="85"/>
+      <c r="M7" s="85"/>
+      <c r="N7" s="88">
         <v>2022</v>
       </c>
-      <c r="O7" s="86"/>
-[...10 lines deleted...]
-      <c r="Z7" s="83">
+      <c r="O7" s="89"/>
+      <c r="P7" s="89"/>
+      <c r="Q7" s="89"/>
+      <c r="R7" s="89"/>
+      <c r="S7" s="89"/>
+      <c r="T7" s="89"/>
+      <c r="U7" s="89"/>
+      <c r="V7" s="89"/>
+      <c r="W7" s="89"/>
+      <c r="X7" s="89"/>
+      <c r="Y7" s="89"/>
+      <c r="Z7" s="86">
         <v>2023</v>
       </c>
-      <c r="AA7" s="83"/>
-[...10 lines deleted...]
-      <c r="AL7" s="81">
+      <c r="AA7" s="86"/>
+      <c r="AB7" s="86"/>
+      <c r="AC7" s="86"/>
+      <c r="AD7" s="86"/>
+      <c r="AE7" s="86"/>
+      <c r="AF7" s="86"/>
+      <c r="AG7" s="86"/>
+      <c r="AH7" s="86"/>
+      <c r="AI7" s="86"/>
+      <c r="AJ7" s="86"/>
+      <c r="AK7" s="84"/>
+      <c r="AL7" s="84">
         <v>2024</v>
       </c>
-      <c r="AM7" s="82"/>
-[...3 lines deleted...]
-      <c r="AQ7" s="82"/>
+      <c r="AM7" s="85"/>
+      <c r="AN7" s="85"/>
+      <c r="AO7" s="85"/>
+      <c r="AP7" s="85"/>
+      <c r="AQ7" s="85"/>
     </row>
     <row r="8" spans="1:43" s="2" customFormat="1" ht="24.75" customHeight="1">
-      <c r="A8" s="88"/>
+      <c r="A8" s="91"/>
       <c r="B8" s="38" t="s">
         <v>5</v>
       </c>
       <c r="C8" s="38" t="s">
         <v>14</v>
       </c>
       <c r="D8" s="20" t="s">
         <v>15</v>
       </c>
       <c r="E8" s="20" t="s">
         <v>16</v>
       </c>
       <c r="F8" s="20" t="s">
         <v>9</v>
       </c>
       <c r="G8" s="20" t="s">
         <v>10</v>
       </c>
       <c r="H8" s="20" t="s">
         <v>11</v>
       </c>
       <c r="I8" s="19" t="s">
         <v>12</v>
       </c>
       <c r="J8" s="19" t="s">
@@ -9851,98 +9954,98 @@
       <c r="AJ8" s="6" t="s">
         <v>45</v>
       </c>
       <c r="AK8" s="6" t="s">
         <v>46</v>
       </c>
       <c r="AL8" s="55" t="s">
         <v>24</v>
       </c>
       <c r="AM8" s="55" t="s">
         <v>25</v>
       </c>
       <c r="AN8" s="57" t="s">
         <v>26</v>
       </c>
       <c r="AO8" s="55" t="s">
         <v>27</v>
       </c>
       <c r="AP8" s="55" t="s">
         <v>28</v>
       </c>
       <c r="AQ8" s="55" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="9" spans="1:43" s="2" customFormat="1" ht="11.25">
-      <c r="A9" s="84" t="s">
+    <row r="9" spans="1:43" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="A9" s="87" t="s">
         <v>63</v>
       </c>
-      <c r="B9" s="84"/>
-[...42 lines deleted...]
-    <row r="10" spans="1:43" s="2" customFormat="1" ht="11.25">
+      <c r="B9" s="87"/>
+      <c r="C9" s="87"/>
+      <c r="D9" s="87"/>
+      <c r="E9" s="87"/>
+      <c r="F9" s="87"/>
+      <c r="G9" s="87"/>
+      <c r="H9" s="87"/>
+      <c r="I9" s="87"/>
+      <c r="J9" s="87"/>
+      <c r="K9" s="87"/>
+      <c r="L9" s="87"/>
+      <c r="M9" s="87"/>
+      <c r="N9" s="87"/>
+      <c r="O9" s="87"/>
+      <c r="P9" s="87"/>
+      <c r="Q9" s="87"/>
+      <c r="R9" s="87"/>
+      <c r="S9" s="87"/>
+      <c r="T9" s="87"/>
+      <c r="U9" s="87"/>
+      <c r="V9" s="87"/>
+      <c r="W9" s="87"/>
+      <c r="X9" s="87"/>
+      <c r="Y9" s="87"/>
+      <c r="Z9" s="87"/>
+      <c r="AA9" s="87"/>
+      <c r="AB9" s="87"/>
+      <c r="AC9" s="87"/>
+      <c r="AD9" s="87"/>
+      <c r="AE9" s="87"/>
+      <c r="AF9" s="87"/>
+      <c r="AG9" s="87"/>
+      <c r="AH9" s="87"/>
+      <c r="AI9" s="87"/>
+      <c r="AJ9" s="87"/>
+      <c r="AK9" s="87"/>
+      <c r="AL9" s="87"/>
+      <c r="AM9" s="87"/>
+      <c r="AN9" s="87"/>
+      <c r="AO9" s="87"/>
+      <c r="AP9" s="87"/>
+      <c r="AQ9" s="87"/>
+    </row>
+    <row r="10" spans="1:43" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A10" s="21" t="s">
         <v>47</v>
       </c>
       <c r="B10" s="40"/>
       <c r="C10" s="40"/>
       <c r="D10" s="41"/>
       <c r="E10" s="42"/>
       <c r="F10" s="42"/>
       <c r="G10" s="42"/>
       <c r="H10" s="43"/>
       <c r="I10" s="42"/>
       <c r="J10" s="43"/>
       <c r="K10" s="43"/>
       <c r="L10" s="43"/>
       <c r="M10" s="44"/>
       <c r="N10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="O10" s="45">
         <v>12.21</v>
       </c>
       <c r="P10" s="45">
         <v>12.39</v>
       </c>
       <c r="Q10" s="45">
@@ -10005,51 +10108,51 @@
       <c r="AJ10" s="16">
         <v>1.04</v>
       </c>
       <c r="AK10" s="16">
         <v>0.93</v>
       </c>
       <c r="AL10" s="16">
         <v>12.41</v>
       </c>
       <c r="AM10" s="16">
         <v>5.84</v>
       </c>
       <c r="AN10" s="16">
         <v>3.66</v>
       </c>
       <c r="AO10" s="16">
         <v>3.31</v>
       </c>
       <c r="AP10" s="16">
         <v>2.31</v>
       </c>
       <c r="AQ10" s="16">
         <v>1.87</v>
       </c>
     </row>
-    <row r="11" spans="1:43" s="2" customFormat="1" ht="11.25">
+    <row r="11" spans="1:43" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A11" s="37" t="s">
         <v>75</v>
       </c>
       <c r="B11" s="40"/>
       <c r="C11" s="40"/>
       <c r="D11" s="40"/>
       <c r="E11" s="40"/>
       <c r="F11" s="40"/>
       <c r="G11" s="40"/>
       <c r="H11" s="40"/>
       <c r="I11" s="40"/>
       <c r="J11" s="40"/>
       <c r="K11" s="40"/>
       <c r="L11" s="40"/>
       <c r="M11" s="40"/>
       <c r="N11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="O11" s="45">
         <v>12.24</v>
       </c>
       <c r="P11" s="45">
         <v>12.5</v>
       </c>
       <c r="Q11" s="45">
@@ -10112,51 +10215,51 @@
       <c r="AJ11" s="16">
         <v>1.1100000000000001</v>
       </c>
       <c r="AK11" s="16">
         <v>0.98</v>
       </c>
       <c r="AL11" s="16">
         <v>13.31</v>
       </c>
       <c r="AM11" s="16">
         <v>6.33</v>
       </c>
       <c r="AN11" s="16">
         <v>3.81</v>
       </c>
       <c r="AO11" s="16">
         <v>3.63</v>
       </c>
       <c r="AP11" s="16">
         <v>2.46</v>
       </c>
       <c r="AQ11" s="16">
         <v>2</v>
       </c>
     </row>
-    <row r="12" spans="1:43" s="2" customFormat="1" ht="11.25">
+    <row r="12" spans="1:43" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A12" s="37" t="s">
         <v>76</v>
       </c>
       <c r="B12" s="40"/>
       <c r="C12" s="40"/>
       <c r="D12" s="41"/>
       <c r="E12" s="42"/>
       <c r="F12" s="42"/>
       <c r="G12" s="42"/>
       <c r="H12" s="43"/>
       <c r="I12" s="42"/>
       <c r="J12" s="43"/>
       <c r="K12" s="43"/>
       <c r="L12" s="43"/>
       <c r="M12" s="44"/>
       <c r="N12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="O12" s="45">
         <v>10.64</v>
       </c>
       <c r="P12" s="45">
         <v>9.69</v>
       </c>
       <c r="Q12" s="45">
@@ -10219,51 +10322,51 @@
       <c r="AJ12" s="16">
         <v>0.84</v>
       </c>
       <c r="AK12" s="16">
         <v>0.75</v>
       </c>
       <c r="AL12" s="16">
         <v>9.93</v>
       </c>
       <c r="AM12" s="16">
         <v>3.32</v>
       </c>
       <c r="AN12" s="16">
         <v>2.74</v>
       </c>
       <c r="AO12" s="16">
         <v>3.24</v>
       </c>
       <c r="AP12" s="16">
         <v>1.92</v>
       </c>
       <c r="AQ12" s="16">
         <v>1.88</v>
       </c>
     </row>
-    <row r="13" spans="1:43" s="2" customFormat="1" ht="11.25">
+    <row r="13" spans="1:43" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A13" s="37" t="s">
         <v>77</v>
       </c>
       <c r="B13" s="40"/>
       <c r="C13" s="40"/>
       <c r="D13" s="41"/>
       <c r="E13" s="42"/>
       <c r="F13" s="42"/>
       <c r="G13" s="42"/>
       <c r="H13" s="43"/>
       <c r="I13" s="42"/>
       <c r="J13" s="43"/>
       <c r="K13" s="43"/>
       <c r="L13" s="43"/>
       <c r="M13" s="44"/>
       <c r="N13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="O13" s="45">
         <v>9.09</v>
       </c>
       <c r="P13" s="45">
         <v>9.43</v>
       </c>
       <c r="Q13" s="45">
@@ -10326,51 +10429,51 @@
       <c r="AJ13" s="16">
         <v>0.6</v>
       </c>
       <c r="AK13" s="16">
         <v>0.57999999999999996</v>
       </c>
       <c r="AL13" s="16">
         <v>10.07</v>
       </c>
       <c r="AM13" s="16">
         <v>4.9800000000000004</v>
       </c>
       <c r="AN13" s="16">
         <v>3.14</v>
       </c>
       <c r="AO13" s="16">
         <v>2.2000000000000002</v>
       </c>
       <c r="AP13" s="16">
         <v>1.63</v>
       </c>
       <c r="AQ13" s="16">
         <v>1.36</v>
       </c>
     </row>
-    <row r="14" spans="1:43" s="2" customFormat="1" ht="11.25">
+    <row r="14" spans="1:43" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A14" s="2" t="s">
         <v>55</v>
       </c>
       <c r="B14" s="40"/>
       <c r="C14" s="40"/>
       <c r="D14" s="41"/>
       <c r="E14" s="42"/>
       <c r="F14" s="42"/>
       <c r="G14" s="42"/>
       <c r="H14" s="43"/>
       <c r="I14" s="42"/>
       <c r="J14" s="43"/>
       <c r="K14" s="43"/>
       <c r="L14" s="43"/>
       <c r="M14" s="44"/>
       <c r="N14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="O14" s="45">
         <v>21.37</v>
       </c>
       <c r="P14" s="45">
         <v>20.420000000000002</v>
       </c>
       <c r="Q14" s="45">
@@ -10433,51 +10536,51 @@
       <c r="AJ14" s="16">
         <v>1.72</v>
       </c>
       <c r="AK14" s="16">
         <v>1.26</v>
       </c>
       <c r="AL14" s="16">
         <v>15.06</v>
       </c>
       <c r="AM14" s="16">
         <v>8.66</v>
       </c>
       <c r="AN14" s="16">
         <v>6.72</v>
       </c>
       <c r="AO14" s="16">
         <v>4.54</v>
       </c>
       <c r="AP14" s="16">
         <v>4.0199999999999996</v>
       </c>
       <c r="AQ14" s="16">
         <v>2.73</v>
       </c>
     </row>
-    <row r="15" spans="1:43" s="2" customFormat="1" ht="11.25">
+    <row r="15" spans="1:43" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A15" s="2" t="s">
         <v>56</v>
       </c>
       <c r="B15" s="40"/>
       <c r="C15" s="40"/>
       <c r="D15" s="41"/>
       <c r="E15" s="42"/>
       <c r="F15" s="42"/>
       <c r="G15" s="42"/>
       <c r="H15" s="43"/>
       <c r="I15" s="42"/>
       <c r="J15" s="43"/>
       <c r="K15" s="43"/>
       <c r="L15" s="43"/>
       <c r="M15" s="44"/>
       <c r="N15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="O15" s="45">
         <v>8.94</v>
       </c>
       <c r="P15" s="45">
         <v>9.4700000000000006</v>
       </c>
       <c r="Q15" s="45">
@@ -10540,51 +10643,51 @@
       <c r="AJ15" s="16">
         <v>0.93</v>
       </c>
       <c r="AK15" s="16">
         <v>0.67</v>
       </c>
       <c r="AL15" s="16">
         <v>9.07</v>
       </c>
       <c r="AM15" s="16">
         <v>5.19</v>
       </c>
       <c r="AN15" s="16">
         <v>2.68</v>
       </c>
       <c r="AO15" s="16">
         <v>1.96</v>
       </c>
       <c r="AP15" s="16">
         <v>1.4</v>
       </c>
       <c r="AQ15" s="16">
         <v>1.21</v>
       </c>
     </row>
-    <row r="16" spans="1:43" s="2" customFormat="1" ht="11.25">
+    <row r="16" spans="1:43" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A16" s="2" t="s">
         <v>78</v>
       </c>
       <c r="B16" s="40"/>
       <c r="C16" s="40"/>
       <c r="D16" s="41"/>
       <c r="E16" s="42"/>
       <c r="F16" s="42"/>
       <c r="G16" s="42"/>
       <c r="H16" s="43"/>
       <c r="I16" s="42"/>
       <c r="J16" s="43"/>
       <c r="K16" s="43"/>
       <c r="L16" s="43"/>
       <c r="M16" s="44"/>
       <c r="N16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="O16" s="45">
         <v>16.309999999999999</v>
       </c>
       <c r="P16" s="45">
         <v>17.11</v>
       </c>
       <c r="Q16" s="45">
@@ -10647,51 +10750,51 @@
       <c r="AJ16" s="16">
         <v>1.0900000000000001</v>
       </c>
       <c r="AK16" s="16">
         <v>1.32</v>
       </c>
       <c r="AL16" s="16">
         <v>16.489999999999998</v>
       </c>
       <c r="AM16" s="16">
         <v>7.92</v>
       </c>
       <c r="AN16" s="16">
         <v>2.61</v>
       </c>
       <c r="AO16" s="16">
         <v>3.78</v>
       </c>
       <c r="AP16" s="16">
         <v>2.46</v>
       </c>
       <c r="AQ16" s="16">
         <v>2.06</v>
       </c>
     </row>
-    <row r="17" spans="1:43" s="2" customFormat="1" ht="11.25">
+    <row r="17" spans="1:43" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A17" s="2" t="s">
         <v>58</v>
       </c>
       <c r="B17" s="40"/>
       <c r="C17" s="40"/>
       <c r="D17" s="41"/>
       <c r="E17" s="42"/>
       <c r="F17" s="42"/>
       <c r="G17" s="42"/>
       <c r="H17" s="43"/>
       <c r="I17" s="42"/>
       <c r="J17" s="43"/>
       <c r="K17" s="43"/>
       <c r="L17" s="43"/>
       <c r="M17" s="44"/>
       <c r="N17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="O17" s="45">
         <v>11.19</v>
       </c>
       <c r="P17" s="45">
         <v>11.66</v>
       </c>
       <c r="Q17" s="45">
@@ -10754,51 +10857,51 @@
       <c r="AJ17" s="16">
         <v>0.63</v>
       </c>
       <c r="AK17" s="16">
         <v>0.62</v>
       </c>
       <c r="AL17" s="16">
         <v>5.87</v>
       </c>
       <c r="AM17" s="16">
         <v>3.29</v>
       </c>
       <c r="AN17" s="16">
         <v>3.75</v>
       </c>
       <c r="AO17" s="16">
         <v>3.56</v>
       </c>
       <c r="AP17" s="16">
         <v>2.36</v>
       </c>
       <c r="AQ17" s="16">
         <v>1.88</v>
       </c>
     </row>
-    <row r="18" spans="1:43" s="2" customFormat="1" ht="11.25">
+    <row r="18" spans="1:43" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A18" s="2" t="s">
         <v>62</v>
       </c>
       <c r="B18" s="40"/>
       <c r="C18" s="40"/>
       <c r="D18" s="40"/>
       <c r="E18" s="40"/>
       <c r="F18" s="40"/>
       <c r="G18" s="40"/>
       <c r="H18" s="40"/>
       <c r="I18" s="40"/>
       <c r="J18" s="40"/>
       <c r="K18" s="40"/>
       <c r="L18" s="40"/>
       <c r="M18" s="40"/>
       <c r="N18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="O18" s="45">
         <v>10.79</v>
       </c>
       <c r="P18" s="45">
         <v>12.11</v>
       </c>
       <c r="Q18" s="45">
@@ -10861,51 +10964,51 @@
       <c r="AJ18" s="16">
         <v>1.02</v>
       </c>
       <c r="AK18" s="16">
         <v>0.93</v>
       </c>
       <c r="AL18" s="16">
         <v>12.08</v>
       </c>
       <c r="AM18" s="16">
         <v>5.17</v>
       </c>
       <c r="AN18" s="16">
         <v>2.06</v>
       </c>
       <c r="AO18" s="16">
         <v>3.88</v>
       </c>
       <c r="AP18" s="16">
         <v>2.68</v>
       </c>
       <c r="AQ18" s="16">
         <v>2.42</v>
       </c>
     </row>
-    <row r="19" spans="1:43" s="2" customFormat="1" ht="11.25">
+    <row r="19" spans="1:43" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A19" s="2" t="s">
         <v>79</v>
       </c>
       <c r="B19" s="40"/>
       <c r="C19" s="40"/>
       <c r="D19" s="41"/>
       <c r="E19" s="42"/>
       <c r="F19" s="42"/>
       <c r="G19" s="42"/>
       <c r="H19" s="43"/>
       <c r="I19" s="42"/>
       <c r="J19" s="43"/>
       <c r="K19" s="43"/>
       <c r="L19" s="43"/>
       <c r="M19" s="44"/>
       <c r="N19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="O19" s="45">
         <v>18.309999999999999</v>
       </c>
       <c r="P19" s="45">
         <v>18.579999999999998</v>
       </c>
       <c r="Q19" s="45">
@@ -10968,51 +11071,51 @@
       <c r="AJ19" s="16">
         <v>1.1499999999999999</v>
       </c>
       <c r="AK19" s="16">
         <v>1.21</v>
       </c>
       <c r="AL19" s="16">
         <v>19.71</v>
       </c>
       <c r="AM19" s="16">
         <v>6.9</v>
       </c>
       <c r="AN19" s="16">
         <v>6.04</v>
       </c>
       <c r="AO19" s="16">
         <v>3.24</v>
       </c>
       <c r="AP19" s="16">
         <v>3.6</v>
       </c>
       <c r="AQ19" s="16">
         <v>1.93</v>
       </c>
     </row>
-    <row r="20" spans="1:43" s="2" customFormat="1" ht="11.25">
+    <row r="20" spans="1:43" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A20" s="37" t="s">
         <v>80</v>
       </c>
       <c r="B20" s="40"/>
       <c r="C20" s="40"/>
       <c r="D20" s="41"/>
       <c r="E20" s="42"/>
       <c r="F20" s="42"/>
       <c r="G20" s="42"/>
       <c r="H20" s="43"/>
       <c r="I20" s="42"/>
       <c r="J20" s="43"/>
       <c r="K20" s="43"/>
       <c r="L20" s="43"/>
       <c r="M20" s="44"/>
       <c r="N20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="O20" s="45">
         <v>12.92</v>
       </c>
       <c r="P20" s="45">
         <v>14.18</v>
       </c>
       <c r="Q20" s="45">
@@ -11075,51 +11178,51 @@
       <c r="AJ20" s="16">
         <v>1.19</v>
       </c>
       <c r="AK20" s="16">
         <v>1.1200000000000001</v>
       </c>
       <c r="AL20" s="16">
         <v>14.51</v>
       </c>
       <c r="AM20" s="16">
         <v>7.48</v>
       </c>
       <c r="AN20" s="16">
         <v>4.21</v>
       </c>
       <c r="AO20" s="16">
         <v>3.79</v>
       </c>
       <c r="AP20" s="16">
         <v>2.8</v>
       </c>
       <c r="AQ20" s="16">
         <v>2.46</v>
       </c>
     </row>
-    <row r="21" spans="1:43" s="2" customFormat="1" ht="11.25">
+    <row r="21" spans="1:43" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A21" s="37" t="s">
         <v>81</v>
       </c>
       <c r="B21" s="40"/>
       <c r="C21" s="40"/>
       <c r="D21" s="41"/>
       <c r="E21" s="42"/>
       <c r="F21" s="42"/>
       <c r="G21" s="42"/>
       <c r="H21" s="43"/>
       <c r="I21" s="42"/>
       <c r="J21" s="43"/>
       <c r="K21" s="43"/>
       <c r="L21" s="43"/>
       <c r="M21" s="44"/>
       <c r="N21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="O21" s="45">
         <v>10.4</v>
       </c>
       <c r="P21" s="45">
         <v>9.7799999999999994</v>
       </c>
       <c r="Q21" s="45">
@@ -11182,98 +11285,98 @@
       <c r="AJ21" s="16">
         <v>0.86</v>
       </c>
       <c r="AK21" s="16">
         <v>0.91</v>
       </c>
       <c r="AL21" s="16">
         <v>9.2100000000000009</v>
       </c>
       <c r="AM21" s="16">
         <v>2.82</v>
       </c>
       <c r="AN21" s="16">
         <v>2.4500000000000002</v>
       </c>
       <c r="AO21" s="16">
         <v>2.0499999999999998</v>
       </c>
       <c r="AP21" s="16">
         <v>1.05</v>
       </c>
       <c r="AQ21" s="16">
         <v>0.93</v>
       </c>
     </row>
-    <row r="22" spans="1:43" s="2" customFormat="1" ht="11.25">
-      <c r="A22" s="78" t="s">
+    <row r="22" spans="1:43" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="A22" s="81" t="s">
         <v>61</v>
       </c>
-      <c r="B22" s="78"/>
-[...42 lines deleted...]
-    <row r="23" spans="1:43" s="2" customFormat="1" ht="11.25">
+      <c r="B22" s="81"/>
+      <c r="C22" s="81"/>
+      <c r="D22" s="81"/>
+      <c r="E22" s="81"/>
+      <c r="F22" s="81"/>
+      <c r="G22" s="81"/>
+      <c r="H22" s="81"/>
+      <c r="I22" s="81"/>
+      <c r="J22" s="81"/>
+      <c r="K22" s="81"/>
+      <c r="L22" s="81"/>
+      <c r="M22" s="81"/>
+      <c r="N22" s="81"/>
+      <c r="O22" s="81"/>
+      <c r="P22" s="81"/>
+      <c r="Q22" s="81"/>
+      <c r="R22" s="81"/>
+      <c r="S22" s="81"/>
+      <c r="T22" s="81"/>
+      <c r="U22" s="81"/>
+      <c r="V22" s="81"/>
+      <c r="W22" s="81"/>
+      <c r="X22" s="81"/>
+      <c r="Y22" s="81"/>
+      <c r="Z22" s="81"/>
+      <c r="AA22" s="81"/>
+      <c r="AB22" s="81"/>
+      <c r="AC22" s="81"/>
+      <c r="AD22" s="81"/>
+      <c r="AE22" s="81"/>
+      <c r="AF22" s="81"/>
+      <c r="AG22" s="81"/>
+      <c r="AH22" s="81"/>
+      <c r="AI22" s="81"/>
+      <c r="AJ22" s="81"/>
+      <c r="AK22" s="81"/>
+      <c r="AL22" s="81"/>
+      <c r="AM22" s="81"/>
+      <c r="AN22" s="81"/>
+      <c r="AO22" s="81"/>
+      <c r="AP22" s="81"/>
+      <c r="AQ22" s="81"/>
+    </row>
+    <row r="23" spans="1:43" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A23" s="21" t="s">
         <v>47</v>
       </c>
       <c r="B23" s="40"/>
       <c r="C23" s="40"/>
       <c r="D23" s="41"/>
       <c r="E23" s="42"/>
       <c r="F23" s="42"/>
       <c r="G23" s="42"/>
       <c r="H23" s="43"/>
       <c r="I23" s="42"/>
       <c r="J23" s="43"/>
       <c r="K23" s="43"/>
       <c r="L23" s="43"/>
       <c r="M23" s="44"/>
       <c r="N23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="O23" s="45">
         <v>11.95</v>
       </c>
       <c r="P23" s="45">
         <v>12.27</v>
       </c>
       <c r="Q23" s="45">
@@ -11336,51 +11439,51 @@
       <c r="AJ23" s="16">
         <v>1.05</v>
       </c>
       <c r="AK23" s="16">
         <v>0.92</v>
       </c>
       <c r="AL23" s="16">
         <v>12.47</v>
       </c>
       <c r="AM23" s="16">
         <v>5.87</v>
       </c>
       <c r="AN23" s="16">
         <v>3.76</v>
       </c>
       <c r="AO23" s="16">
         <v>3.44</v>
       </c>
       <c r="AP23" s="16">
         <v>2.37</v>
       </c>
       <c r="AQ23" s="16">
         <v>1.93</v>
       </c>
     </row>
-    <row r="24" spans="1:43" s="2" customFormat="1" ht="11.25">
+    <row r="24" spans="1:43" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A24" s="37" t="s">
         <v>75</v>
       </c>
       <c r="B24" s="40"/>
       <c r="C24" s="40"/>
       <c r="D24" s="40"/>
       <c r="E24" s="40"/>
       <c r="F24" s="40"/>
       <c r="G24" s="40"/>
       <c r="H24" s="40"/>
       <c r="I24" s="40"/>
       <c r="J24" s="40"/>
       <c r="K24" s="40"/>
       <c r="L24" s="40"/>
       <c r="M24" s="40"/>
       <c r="N24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="O24" s="45">
         <v>12.15</v>
       </c>
       <c r="P24" s="45">
         <v>12.52</v>
       </c>
       <c r="Q24" s="45">
@@ -11443,51 +11546,51 @@
       <c r="AJ24" s="16">
         <v>1.1000000000000001</v>
       </c>
       <c r="AK24" s="16">
         <v>0.95</v>
       </c>
       <c r="AL24" s="16">
         <v>13.27</v>
       </c>
       <c r="AM24" s="16">
         <v>6.33</v>
       </c>
       <c r="AN24" s="16">
         <v>3.86</v>
       </c>
       <c r="AO24" s="16">
         <v>3.61</v>
       </c>
       <c r="AP24" s="16">
         <v>2.46</v>
       </c>
       <c r="AQ24" s="16">
         <v>2.02</v>
       </c>
     </row>
-    <row r="25" spans="1:43" s="2" customFormat="1" ht="11.25">
+    <row r="25" spans="1:43" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A25" s="37" t="s">
         <v>76</v>
       </c>
       <c r="B25" s="40"/>
       <c r="C25" s="40"/>
       <c r="D25" s="41"/>
       <c r="E25" s="42"/>
       <c r="F25" s="42"/>
       <c r="G25" s="42"/>
       <c r="H25" s="43"/>
       <c r="I25" s="42"/>
       <c r="J25" s="43"/>
       <c r="K25" s="43"/>
       <c r="L25" s="43"/>
       <c r="M25" s="44"/>
       <c r="N25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="O25" s="45">
         <v>10.43</v>
       </c>
       <c r="P25" s="45">
         <v>9.58</v>
       </c>
       <c r="Q25" s="45">
@@ -11550,51 +11653,51 @@
       <c r="AJ25" s="16">
         <v>0.85</v>
       </c>
       <c r="AK25" s="16">
         <v>0.76</v>
       </c>
       <c r="AL25" s="16">
         <v>9.81</v>
       </c>
       <c r="AM25" s="16">
         <v>3.45</v>
       </c>
       <c r="AN25" s="16">
         <v>2.84</v>
       </c>
       <c r="AO25" s="16">
         <v>3.23</v>
       </c>
       <c r="AP25" s="16">
         <v>1.94</v>
       </c>
       <c r="AQ25" s="16">
         <v>1.83</v>
       </c>
     </row>
-    <row r="26" spans="1:43" s="2" customFormat="1" ht="11.25">
+    <row r="26" spans="1:43" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A26" s="2" t="s">
         <v>55</v>
       </c>
       <c r="B26" s="40"/>
       <c r="C26" s="40"/>
       <c r="D26" s="41"/>
       <c r="E26" s="42"/>
       <c r="F26" s="42"/>
       <c r="G26" s="42"/>
       <c r="H26" s="43"/>
       <c r="I26" s="42"/>
       <c r="J26" s="43"/>
       <c r="K26" s="43"/>
       <c r="L26" s="43"/>
       <c r="M26" s="44"/>
       <c r="N26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="O26" s="45">
         <v>25.3</v>
       </c>
       <c r="P26" s="45">
         <v>23.84</v>
       </c>
       <c r="Q26" s="45">
@@ -11657,51 +11760,51 @@
       <c r="AJ26" s="16">
         <v>1.25</v>
       </c>
       <c r="AK26" s="16">
         <v>1.58</v>
       </c>
       <c r="AL26" s="16">
         <v>16.329999999999998</v>
       </c>
       <c r="AM26" s="16">
         <v>8.07</v>
       </c>
       <c r="AN26" s="16">
         <v>8.17</v>
       </c>
       <c r="AO26" s="16">
         <v>4.6500000000000004</v>
       </c>
       <c r="AP26" s="16">
         <v>5.53</v>
       </c>
       <c r="AQ26" s="16">
         <v>3.08</v>
       </c>
     </row>
-    <row r="27" spans="1:43" s="2" customFormat="1" ht="11.25">
+    <row r="27" spans="1:43" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A27" s="2" t="s">
         <v>56</v>
       </c>
       <c r="B27" s="40"/>
       <c r="C27" s="40"/>
       <c r="D27" s="41"/>
       <c r="E27" s="42"/>
       <c r="F27" s="42"/>
       <c r="G27" s="42"/>
       <c r="H27" s="43"/>
       <c r="I27" s="42"/>
       <c r="J27" s="43"/>
       <c r="K27" s="43"/>
       <c r="L27" s="43"/>
       <c r="M27" s="44"/>
       <c r="N27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="O27" s="45">
         <v>7</v>
       </c>
       <c r="P27" s="45">
         <v>8.6999999999999993</v>
       </c>
       <c r="Q27" s="45">
@@ -11764,51 +11867,51 @@
       <c r="AJ27" s="16">
         <v>0.81</v>
       </c>
       <c r="AK27" s="16">
         <v>0.67</v>
       </c>
       <c r="AL27" s="16">
         <v>9.1999999999999993</v>
       </c>
       <c r="AM27" s="16">
         <v>4.75</v>
       </c>
       <c r="AN27" s="16">
         <v>2.84</v>
       </c>
       <c r="AO27" s="16">
         <v>2.2799999999999998</v>
       </c>
       <c r="AP27" s="16">
         <v>1.3</v>
       </c>
       <c r="AQ27" s="16">
         <v>1.28</v>
       </c>
     </row>
-    <row r="28" spans="1:43" s="2" customFormat="1" ht="11.25">
+    <row r="28" spans="1:43" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A28" s="37" t="s">
         <v>81</v>
       </c>
       <c r="B28" s="40"/>
       <c r="C28" s="40"/>
       <c r="D28" s="41"/>
       <c r="E28" s="42"/>
       <c r="F28" s="42"/>
       <c r="G28" s="42"/>
       <c r="H28" s="43"/>
       <c r="I28" s="42"/>
       <c r="J28" s="43"/>
       <c r="K28" s="43"/>
       <c r="L28" s="43"/>
       <c r="M28" s="44"/>
       <c r="N28" s="3" t="s">
         <v>23</v>
       </c>
       <c r="O28" s="45">
         <v>10.66</v>
       </c>
       <c r="P28" s="45">
         <v>11.58</v>
       </c>
       <c r="Q28" s="45">
@@ -11871,98 +11974,98 @@
       <c r="AJ28" s="16">
         <v>1</v>
       </c>
       <c r="AK28" s="16">
         <v>0.81</v>
       </c>
       <c r="AL28" s="16">
         <v>7.77</v>
       </c>
       <c r="AM28" s="16">
         <v>4.0199999999999996</v>
       </c>
       <c r="AN28" s="16">
         <v>2.21</v>
       </c>
       <c r="AO28" s="16">
         <v>2.16</v>
       </c>
       <c r="AP28" s="16">
         <v>1.05</v>
       </c>
       <c r="AQ28" s="16">
         <v>0.77</v>
       </c>
     </row>
-    <row r="29" spans="1:43" s="2" customFormat="1" ht="11.25">
-      <c r="A29" s="77" t="s">
+    <row r="29" spans="1:43" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="A29" s="80" t="s">
         <v>60</v>
       </c>
-      <c r="B29" s="77"/>
-[...42 lines deleted...]
-    <row r="30" spans="1:43" s="2" customFormat="1" ht="11.25">
+      <c r="B29" s="80"/>
+      <c r="C29" s="80"/>
+      <c r="D29" s="80"/>
+      <c r="E29" s="80"/>
+      <c r="F29" s="80"/>
+      <c r="G29" s="80"/>
+      <c r="H29" s="80"/>
+      <c r="I29" s="80"/>
+      <c r="J29" s="80"/>
+      <c r="K29" s="80"/>
+      <c r="L29" s="80"/>
+      <c r="M29" s="80"/>
+      <c r="N29" s="80"/>
+      <c r="O29" s="80"/>
+      <c r="P29" s="80"/>
+      <c r="Q29" s="80"/>
+      <c r="R29" s="80"/>
+      <c r="S29" s="80"/>
+      <c r="T29" s="80"/>
+      <c r="U29" s="80"/>
+      <c r="V29" s="80"/>
+      <c r="W29" s="80"/>
+      <c r="X29" s="80"/>
+      <c r="Y29" s="80"/>
+      <c r="Z29" s="80"/>
+      <c r="AA29" s="80"/>
+      <c r="AB29" s="80"/>
+      <c r="AC29" s="80"/>
+      <c r="AD29" s="80"/>
+      <c r="AE29" s="80"/>
+      <c r="AF29" s="80"/>
+      <c r="AG29" s="80"/>
+      <c r="AH29" s="80"/>
+      <c r="AI29" s="80"/>
+      <c r="AJ29" s="80"/>
+      <c r="AK29" s="80"/>
+      <c r="AL29" s="80"/>
+      <c r="AM29" s="80"/>
+      <c r="AN29" s="80"/>
+      <c r="AO29" s="80"/>
+      <c r="AP29" s="80"/>
+      <c r="AQ29" s="80"/>
+    </row>
+    <row r="30" spans="1:43" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A30" s="35" t="s">
         <v>47</v>
       </c>
       <c r="B30" s="40"/>
       <c r="C30" s="40"/>
       <c r="D30" s="41"/>
       <c r="E30" s="42"/>
       <c r="F30" s="42"/>
       <c r="G30" s="42"/>
       <c r="H30" s="43"/>
       <c r="I30" s="42"/>
       <c r="J30" s="46"/>
       <c r="K30" s="43"/>
       <c r="L30" s="46"/>
       <c r="M30" s="44"/>
       <c r="N30" s="3" t="s">
         <v>23</v>
       </c>
       <c r="O30" s="45">
         <v>12.71</v>
       </c>
       <c r="P30" s="45">
         <v>12.62</v>
       </c>
       <c r="Q30" s="45">
@@ -12025,51 +12128,51 @@
       <c r="AJ30" s="16">
         <v>1.02</v>
       </c>
       <c r="AK30" s="17">
         <v>0.93</v>
       </c>
       <c r="AL30" s="17">
         <v>12.29</v>
       </c>
       <c r="AM30" s="17">
         <v>5.78</v>
       </c>
       <c r="AN30" s="17">
         <v>3.46</v>
       </c>
       <c r="AO30" s="17">
         <v>3.05</v>
       </c>
       <c r="AP30" s="17">
         <v>2.2000000000000002</v>
       </c>
       <c r="AQ30" s="16">
         <v>1.77</v>
       </c>
     </row>
-    <row r="31" spans="1:43" s="2" customFormat="1" ht="11.25">
+    <row r="31" spans="1:43" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A31" s="37" t="s">
         <v>75</v>
       </c>
       <c r="B31" s="40"/>
       <c r="C31" s="40"/>
       <c r="D31" s="40"/>
       <c r="E31" s="40"/>
       <c r="F31" s="40"/>
       <c r="G31" s="40"/>
       <c r="H31" s="40"/>
       <c r="I31" s="40"/>
       <c r="J31" s="40"/>
       <c r="K31" s="40"/>
       <c r="L31" s="40"/>
       <c r="M31" s="40"/>
       <c r="N31" s="3" t="s">
         <v>23</v>
       </c>
       <c r="O31" s="45">
         <v>13.9</v>
       </c>
       <c r="P31" s="45">
         <v>12.02</v>
       </c>
       <c r="Q31" s="45">
@@ -12132,51 +12235,51 @@
       <c r="AJ31" s="16">
         <v>1.32</v>
       </c>
       <c r="AK31" s="17">
         <v>1.51</v>
       </c>
       <c r="AL31" s="17">
         <v>13.95</v>
       </c>
       <c r="AM31" s="17">
         <v>6.32</v>
       </c>
       <c r="AN31" s="17">
         <v>2.99</v>
       </c>
       <c r="AO31" s="17">
         <v>3.91</v>
       </c>
       <c r="AP31" s="17">
         <v>2.5299999999999998</v>
       </c>
       <c r="AQ31" s="16">
         <v>1.61</v>
       </c>
     </row>
-    <row r="32" spans="1:43" s="2" customFormat="1" ht="11.25">
+    <row r="32" spans="1:43" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A32" s="37" t="s">
         <v>76</v>
       </c>
       <c r="B32" s="40"/>
       <c r="C32" s="40"/>
       <c r="D32" s="41"/>
       <c r="E32" s="42"/>
       <c r="F32" s="42"/>
       <c r="G32" s="42"/>
       <c r="H32" s="43"/>
       <c r="I32" s="42"/>
       <c r="J32" s="46"/>
       <c r="K32" s="43"/>
       <c r="L32" s="46"/>
       <c r="M32" s="44"/>
       <c r="N32" s="3" t="s">
         <v>23</v>
       </c>
       <c r="O32" s="45">
         <v>16.05</v>
       </c>
       <c r="P32" s="45">
         <v>12.69</v>
       </c>
       <c r="Q32" s="45">
@@ -12233,51 +12336,51 @@
       </c>
       <c r="AI32" s="16">
         <v>0.64</v>
       </c>
       <c r="AJ32" s="16">
         <v>0.57999999999999996</v>
       </c>
       <c r="AK32" s="17">
         <v>0.53</v>
       </c>
       <c r="AL32" s="17">
         <v>13.06</v>
       </c>
       <c r="AM32" s="17"/>
       <c r="AN32" s="17"/>
       <c r="AO32" s="17">
         <v>3.32</v>
       </c>
       <c r="AP32" s="17">
         <v>1.32</v>
       </c>
       <c r="AQ32" s="16">
         <v>3.3</v>
       </c>
     </row>
-    <row r="33" spans="1:43" s="2" customFormat="1" ht="11.25">
+    <row r="33" spans="1:43" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A33" s="37" t="s">
         <v>77</v>
       </c>
       <c r="B33" s="40"/>
       <c r="C33" s="40"/>
       <c r="D33" s="41"/>
       <c r="E33" s="42"/>
       <c r="F33" s="42"/>
       <c r="G33" s="42"/>
       <c r="H33" s="43"/>
       <c r="I33" s="42"/>
       <c r="J33" s="46"/>
       <c r="K33" s="43"/>
       <c r="L33" s="46"/>
       <c r="M33" s="44"/>
       <c r="N33" s="3" t="s">
         <v>23</v>
       </c>
       <c r="O33" s="45">
         <v>9.09</v>
       </c>
       <c r="P33" s="45">
         <v>9.43</v>
       </c>
       <c r="Q33" s="45">
@@ -12340,51 +12443,51 @@
       <c r="AJ33" s="16">
         <v>0.6</v>
       </c>
       <c r="AK33" s="17">
         <v>0.57999999999999996</v>
       </c>
       <c r="AL33" s="17">
         <v>10.07</v>
       </c>
       <c r="AM33" s="17">
         <v>4.9800000000000004</v>
       </c>
       <c r="AN33" s="17">
         <v>3.14</v>
       </c>
       <c r="AO33" s="17">
         <v>2.2000000000000002</v>
       </c>
       <c r="AP33" s="17">
         <v>1.63</v>
       </c>
       <c r="AQ33" s="16">
         <v>1.36</v>
       </c>
     </row>
-    <row r="34" spans="1:43" s="2" customFormat="1" ht="11.25">
+    <row r="34" spans="1:43" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A34" s="37" t="s">
         <v>55</v>
       </c>
       <c r="B34" s="40"/>
       <c r="C34" s="40"/>
       <c r="D34" s="41"/>
       <c r="E34" s="42"/>
       <c r="F34" s="42"/>
       <c r="G34" s="42"/>
       <c r="H34" s="43"/>
       <c r="I34" s="42"/>
       <c r="J34" s="46"/>
       <c r="K34" s="43"/>
       <c r="L34" s="46"/>
       <c r="M34" s="44"/>
       <c r="N34" s="3" t="s">
         <v>23</v>
       </c>
       <c r="O34" s="45">
         <v>17.23</v>
       </c>
       <c r="P34" s="45">
         <v>16.82</v>
       </c>
       <c r="Q34" s="45">
@@ -12447,51 +12550,51 @@
       <c r="AJ34" s="16">
         <v>2.21</v>
       </c>
       <c r="AK34" s="17">
         <v>0.92</v>
       </c>
       <c r="AL34" s="17">
         <v>13.73</v>
       </c>
       <c r="AM34" s="17">
         <v>9.2799999999999994</v>
       </c>
       <c r="AN34" s="17">
         <v>5.18</v>
       </c>
       <c r="AO34" s="17">
         <v>4.43</v>
       </c>
       <c r="AP34" s="17">
         <v>2.4</v>
       </c>
       <c r="AQ34" s="16">
         <v>2.35</v>
       </c>
     </row>
-    <row r="35" spans="1:43" s="2" customFormat="1" ht="11.25">
+    <row r="35" spans="1:43" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A35" s="37" t="s">
         <v>56</v>
       </c>
       <c r="B35" s="40"/>
       <c r="C35" s="40"/>
       <c r="D35" s="41"/>
       <c r="E35" s="42"/>
       <c r="F35" s="42"/>
       <c r="G35" s="42"/>
       <c r="H35" s="43"/>
       <c r="I35" s="42"/>
       <c r="J35" s="46"/>
       <c r="K35" s="43"/>
       <c r="L35" s="46"/>
       <c r="M35" s="44"/>
       <c r="N35" s="3" t="s">
         <v>23</v>
       </c>
       <c r="O35" s="45">
         <v>13.52</v>
       </c>
       <c r="P35" s="45">
         <v>11.28</v>
       </c>
       <c r="Q35" s="45">
@@ -12554,51 +12657,51 @@
       <c r="AJ35" s="16">
         <v>1.21</v>
       </c>
       <c r="AK35" s="17">
         <v>0.67</v>
       </c>
       <c r="AL35" s="17">
         <v>8.76</v>
       </c>
       <c r="AM35" s="17">
         <v>6.26</v>
       </c>
       <c r="AN35" s="17">
         <v>2.29</v>
       </c>
       <c r="AO35" s="17">
         <v>1.21</v>
       </c>
       <c r="AP35" s="17">
         <v>1.64</v>
       </c>
       <c r="AQ35" s="16">
         <v>1.03</v>
       </c>
     </row>
-    <row r="36" spans="1:43" s="2" customFormat="1" ht="11.25">
+    <row r="36" spans="1:43" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A36" s="2" t="s">
         <v>78</v>
       </c>
       <c r="B36" s="40"/>
       <c r="C36" s="40"/>
       <c r="D36" s="41"/>
       <c r="E36" s="42"/>
       <c r="F36" s="42"/>
       <c r="G36" s="42"/>
       <c r="H36" s="43"/>
       <c r="I36" s="42"/>
       <c r="J36" s="46"/>
       <c r="K36" s="43"/>
       <c r="L36" s="46"/>
       <c r="M36" s="44"/>
       <c r="N36" s="3" t="s">
         <v>23</v>
       </c>
       <c r="O36" s="45">
         <v>16.309999999999999</v>
       </c>
       <c r="P36" s="45">
         <v>17.11</v>
       </c>
       <c r="Q36" s="45">
@@ -12661,51 +12764,51 @@
       <c r="AJ36" s="16">
         <v>1.0900000000000001</v>
       </c>
       <c r="AK36" s="17">
         <v>1.32</v>
       </c>
       <c r="AL36" s="17">
         <v>16.489999999999998</v>
       </c>
       <c r="AM36" s="17">
         <v>7.92</v>
       </c>
       <c r="AN36" s="17">
         <v>2.61</v>
       </c>
       <c r="AO36" s="17">
         <v>3.78</v>
       </c>
       <c r="AP36" s="17">
         <v>2.46</v>
       </c>
       <c r="AQ36" s="16">
         <v>2.06</v>
       </c>
     </row>
-    <row r="37" spans="1:43" s="2" customFormat="1" ht="11.25">
+    <row r="37" spans="1:43" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A37" s="37" t="s">
         <v>58</v>
       </c>
       <c r="B37" s="40"/>
       <c r="C37" s="40"/>
       <c r="D37" s="41"/>
       <c r="E37" s="42"/>
       <c r="F37" s="42"/>
       <c r="G37" s="42"/>
       <c r="H37" s="43"/>
       <c r="I37" s="42"/>
       <c r="J37" s="46"/>
       <c r="K37" s="43"/>
       <c r="L37" s="46"/>
       <c r="M37" s="44"/>
       <c r="N37" s="3" t="s">
         <v>23</v>
       </c>
       <c r="O37" s="45">
         <v>11.19</v>
       </c>
       <c r="P37" s="45">
         <v>11.66</v>
       </c>
       <c r="Q37" s="45">
@@ -12768,51 +12871,51 @@
       <c r="AJ37" s="16">
         <v>0.63</v>
       </c>
       <c r="AK37" s="17">
         <v>0.62</v>
       </c>
       <c r="AL37" s="17">
         <v>5.87</v>
       </c>
       <c r="AM37" s="17">
         <v>3.29</v>
       </c>
       <c r="AN37" s="17">
         <v>3.75</v>
       </c>
       <c r="AO37" s="17">
         <v>3.56</v>
       </c>
       <c r="AP37" s="17">
         <v>2.36</v>
       </c>
       <c r="AQ37" s="16">
         <v>1.88</v>
       </c>
     </row>
-    <row r="38" spans="1:43" s="2" customFormat="1" ht="11.25">
+    <row r="38" spans="1:43" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A38" s="37" t="s">
         <v>62</v>
       </c>
       <c r="B38" s="40"/>
       <c r="C38" s="40"/>
       <c r="D38" s="40"/>
       <c r="E38" s="40"/>
       <c r="F38" s="40"/>
       <c r="G38" s="40"/>
       <c r="H38" s="40"/>
       <c r="I38" s="40"/>
       <c r="J38" s="40"/>
       <c r="K38" s="40"/>
       <c r="L38" s="40"/>
       <c r="M38" s="40"/>
       <c r="N38" s="3" t="s">
         <v>23</v>
       </c>
       <c r="O38" s="45">
         <v>10.79</v>
       </c>
       <c r="P38" s="45">
         <v>12.11</v>
       </c>
       <c r="Q38" s="45">
@@ -12875,51 +12978,51 @@
       <c r="AJ38" s="16">
         <v>1.02</v>
       </c>
       <c r="AK38" s="17">
         <v>0.93</v>
       </c>
       <c r="AL38" s="17">
         <v>12.08</v>
       </c>
       <c r="AM38" s="17">
         <v>5.17</v>
       </c>
       <c r="AN38" s="17">
         <v>2.06</v>
       </c>
       <c r="AO38" s="17">
         <v>3.88</v>
       </c>
       <c r="AP38" s="17">
         <v>2.68</v>
       </c>
       <c r="AQ38" s="16">
         <v>2.42</v>
       </c>
     </row>
-    <row r="39" spans="1:43" s="2" customFormat="1" ht="11.25">
+    <row r="39" spans="1:43" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A39" s="2" t="s">
         <v>79</v>
       </c>
       <c r="B39" s="40"/>
       <c r="C39" s="40"/>
       <c r="D39" s="41"/>
       <c r="E39" s="42"/>
       <c r="F39" s="42"/>
       <c r="G39" s="42"/>
       <c r="H39" s="43"/>
       <c r="I39" s="42"/>
       <c r="J39" s="46"/>
       <c r="K39" s="43"/>
       <c r="L39" s="46"/>
       <c r="M39" s="44"/>
       <c r="N39" s="3" t="s">
         <v>23</v>
       </c>
       <c r="O39" s="45">
         <v>18.309999999999999</v>
       </c>
       <c r="P39" s="45">
         <v>18.579999999999998</v>
       </c>
       <c r="Q39" s="45">
@@ -12982,51 +13085,51 @@
       <c r="AJ39" s="16">
         <v>1.1499999999999999</v>
       </c>
       <c r="AK39" s="17">
         <v>1.21</v>
       </c>
       <c r="AL39" s="17">
         <v>19.71</v>
       </c>
       <c r="AM39" s="17">
         <v>6.9</v>
       </c>
       <c r="AN39" s="17">
         <v>6.04</v>
       </c>
       <c r="AO39" s="17">
         <v>3.24</v>
       </c>
       <c r="AP39" s="17">
         <v>3.6</v>
       </c>
       <c r="AQ39" s="16">
         <v>1.93</v>
       </c>
     </row>
-    <row r="40" spans="1:43" s="2" customFormat="1" ht="11.25">
+    <row r="40" spans="1:43" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A40" s="37" t="s">
         <v>80</v>
       </c>
       <c r="B40" s="40"/>
       <c r="C40" s="40"/>
       <c r="D40" s="41"/>
       <c r="E40" s="42"/>
       <c r="F40" s="42"/>
       <c r="G40" s="42"/>
       <c r="H40" s="43"/>
       <c r="I40" s="42"/>
       <c r="J40" s="46"/>
       <c r="K40" s="43"/>
       <c r="L40" s="46"/>
       <c r="M40" s="44"/>
       <c r="N40" s="3" t="s">
         <v>23</v>
       </c>
       <c r="O40" s="45">
         <v>12.92</v>
       </c>
       <c r="P40" s="45">
         <v>14.18</v>
       </c>
       <c r="Q40" s="45">
@@ -13089,51 +13192,51 @@
       <c r="AJ40" s="16">
         <v>1.19</v>
       </c>
       <c r="AK40" s="17">
         <v>1.1200000000000001</v>
       </c>
       <c r="AL40" s="17">
         <v>14.51</v>
       </c>
       <c r="AM40" s="17">
         <v>7.48</v>
       </c>
       <c r="AN40" s="17">
         <v>4.21</v>
       </c>
       <c r="AO40" s="17">
         <v>3.79</v>
       </c>
       <c r="AP40" s="17">
         <v>2.8</v>
       </c>
       <c r="AQ40" s="16">
         <v>2.46</v>
       </c>
     </row>
-    <row r="41" spans="1:43" s="2" customFormat="1" ht="11.25">
+    <row r="41" spans="1:43" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A41" s="30" t="s">
         <v>81</v>
       </c>
       <c r="B41" s="47"/>
       <c r="C41" s="47"/>
       <c r="D41" s="48"/>
       <c r="E41" s="47"/>
       <c r="F41" s="47"/>
       <c r="G41" s="47"/>
       <c r="H41" s="49"/>
       <c r="I41" s="47"/>
       <c r="J41" s="49"/>
       <c r="K41" s="49"/>
       <c r="L41" s="49"/>
       <c r="M41" s="50"/>
       <c r="N41" s="1" t="s">
         <v>23</v>
       </c>
       <c r="O41" s="51">
         <v>10.19</v>
       </c>
       <c r="P41" s="51">
         <v>8.3800000000000008</v>
       </c>
       <c r="Q41" s="51">
@@ -13196,194 +13299,194 @@
       <c r="AJ41" s="18">
         <v>0.75</v>
       </c>
       <c r="AK41" s="18">
         <v>0.98</v>
       </c>
       <c r="AL41" s="18">
         <v>10.36</v>
       </c>
       <c r="AM41" s="18">
         <v>1.87</v>
       </c>
       <c r="AN41" s="18">
         <v>2.63</v>
       </c>
       <c r="AO41" s="18">
         <v>1.97</v>
       </c>
       <c r="AP41" s="18">
         <v>1.05</v>
       </c>
       <c r="AQ41" s="18">
         <v>1.05</v>
       </c>
     </row>
-    <row r="42" spans="1:43" s="2" customFormat="1" ht="11.25">
+    <row r="42" spans="1:43" s="2" customFormat="1" ht="10.199999999999999">
       <c r="Z42" s="52"/>
       <c r="AA42" s="45"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A5:AQ5"/>
     <mergeCell ref="A9:AQ9"/>
     <mergeCell ref="A22:AQ22"/>
     <mergeCell ref="A29:AQ29"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:M7"/>
     <mergeCell ref="N7:Y7"/>
     <mergeCell ref="Z7:AK7"/>
     <mergeCell ref="AL7:AQ7"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A5:AZ46"/>
   <sheetViews>
     <sheetView topLeftCell="U1" workbookViewId="0">
-      <selection activeCell="AH10" sqref="AH10:AH45"/>
+      <selection activeCell="T5" sqref="T5:AQ5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="12"/>
   <cols>
-    <col min="1" max="1" width="24.5703125" style="7" customWidth="1"/>
+    <col min="1" max="1" width="24.5546875" style="7" customWidth="1"/>
     <col min="2" max="3" width="0" style="7" hidden="1" customWidth="1"/>
-    <col min="4" max="4" width="8.42578125" style="7" hidden="1" customWidth="1"/>
+    <col min="4" max="4" width="8.44140625" style="7" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="0" style="7" hidden="1" customWidth="1"/>
-    <col min="6" max="6" width="8.28515625" style="7" hidden="1" customWidth="1"/>
+    <col min="6" max="6" width="8.33203125" style="7" hidden="1" customWidth="1"/>
     <col min="7" max="13" width="0" style="7" hidden="1" customWidth="1"/>
-    <col min="14" max="16384" width="9.140625" style="7"/>
+    <col min="14" max="16384" width="9.109375" style="7"/>
   </cols>
   <sheetData>
-    <row r="5" spans="1:52" ht="14.45" customHeight="1">
-      <c r="T5" s="76" t="s">
+    <row r="5" spans="1:52" ht="14.4" customHeight="1">
+      <c r="T5" s="79" t="s">
         <v>67</v>
       </c>
-      <c r="U5" s="76"/>
-[...21 lines deleted...]
-      <c r="AQ5" s="76"/>
+      <c r="U5" s="79"/>
+      <c r="V5" s="79"/>
+      <c r="W5" s="79"/>
+      <c r="X5" s="79"/>
+      <c r="Y5" s="79"/>
+      <c r="Z5" s="79"/>
+      <c r="AA5" s="79"/>
+      <c r="AB5" s="79"/>
+      <c r="AC5" s="79"/>
+      <c r="AD5" s="79"/>
+      <c r="AE5" s="79"/>
+      <c r="AF5" s="79"/>
+      <c r="AG5" s="79"/>
+      <c r="AH5" s="79"/>
+      <c r="AI5" s="79"/>
+      <c r="AJ5" s="79"/>
+      <c r="AK5" s="79"/>
+      <c r="AL5" s="79"/>
+      <c r="AM5" s="79"/>
+      <c r="AN5" s="79"/>
+      <c r="AO5" s="79"/>
+      <c r="AP5" s="79"/>
+      <c r="AQ5" s="79"/>
       <c r="AR5" s="69"/>
       <c r="AS5" s="69"/>
       <c r="AT5" s="69"/>
       <c r="AU5" s="69"/>
       <c r="AV5" s="69"/>
       <c r="AW5" s="69"/>
       <c r="AX5" s="69"/>
       <c r="AY5" s="69"/>
       <c r="AZ5" s="69"/>
     </row>
     <row r="6" spans="1:52">
       <c r="N6" s="58"/>
       <c r="O6" s="59"/>
-      <c r="AD6" s="89"/>
-[...1 lines deleted...]
-      <c r="AP6" s="89" t="s">
+      <c r="AD6" s="92"/>
+      <c r="AE6" s="92"/>
+      <c r="AP6" s="92" t="s">
         <v>64</v>
       </c>
-      <c r="AQ6" s="89"/>
-[...3 lines deleted...]
-      <c r="B7" s="81">
+      <c r="AQ6" s="92"/>
+    </row>
+    <row r="7" spans="1:52" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="A7" s="82"/>
+      <c r="B7" s="84">
         <v>2021</v>
       </c>
-      <c r="C7" s="82"/>
-[...10 lines deleted...]
-      <c r="N7" s="82">
+      <c r="C7" s="85"/>
+      <c r="D7" s="85"/>
+      <c r="E7" s="85"/>
+      <c r="F7" s="85"/>
+      <c r="G7" s="85"/>
+      <c r="H7" s="85"/>
+      <c r="I7" s="85"/>
+      <c r="J7" s="85"/>
+      <c r="K7" s="85"/>
+      <c r="L7" s="85"/>
+      <c r="M7" s="85"/>
+      <c r="N7" s="85">
         <v>2024</v>
       </c>
-      <c r="O7" s="82"/>
-[...4 lines deleted...]
-      <c r="T7" s="83">
+      <c r="O7" s="85"/>
+      <c r="P7" s="85"/>
+      <c r="Q7" s="85"/>
+      <c r="R7" s="85"/>
+      <c r="S7" s="85"/>
+      <c r="T7" s="86">
         <v>2025</v>
       </c>
-      <c r="U7" s="83"/>
-[...10 lines deleted...]
-      <c r="AF7" s="83">
+      <c r="U7" s="86"/>
+      <c r="V7" s="86"/>
+      <c r="W7" s="86"/>
+      <c r="X7" s="86"/>
+      <c r="Y7" s="86"/>
+      <c r="Z7" s="86"/>
+      <c r="AA7" s="86"/>
+      <c r="AB7" s="86"/>
+      <c r="AC7" s="86"/>
+      <c r="AD7" s="86"/>
+      <c r="AE7" s="84"/>
+      <c r="AF7" s="86">
         <v>2026</v>
       </c>
-      <c r="AG7" s="83"/>
-[...9 lines deleted...]
-      <c r="AQ7" s="81"/>
+      <c r="AG7" s="86"/>
+      <c r="AH7" s="86"/>
+      <c r="AI7" s="86"/>
+      <c r="AJ7" s="86"/>
+      <c r="AK7" s="86"/>
+      <c r="AL7" s="86"/>
+      <c r="AM7" s="86"/>
+      <c r="AN7" s="86"/>
+      <c r="AO7" s="86"/>
+      <c r="AP7" s="86"/>
+      <c r="AQ7" s="84"/>
     </row>
     <row r="8" spans="1:52" s="2" customFormat="1" ht="18" customHeight="1">
-      <c r="A8" s="80"/>
+      <c r="A8" s="83"/>
       <c r="B8" s="38" t="s">
         <v>5</v>
       </c>
       <c r="C8" s="38" t="s">
         <v>14</v>
       </c>
       <c r="D8" s="20" t="s">
         <v>15</v>
       </c>
       <c r="E8" s="20" t="s">
         <v>16</v>
       </c>
       <c r="F8" s="20" t="s">
         <v>9</v>
       </c>
       <c r="G8" s="20" t="s">
         <v>10</v>
       </c>
       <c r="H8" s="20" t="s">
         <v>11</v>
       </c>
       <c r="I8" s="19" t="s">
         <v>12</v>
       </c>
       <c r="J8" s="19" t="s">
@@ -13487,66 +13590,66 @@
       </c>
       <c r="AQ8" s="6" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="9" spans="1:52" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A9" s="70"/>
       <c r="B9" s="70"/>
       <c r="C9" s="70"/>
       <c r="D9" s="70"/>
       <c r="E9" s="70"/>
       <c r="F9" s="70"/>
       <c r="G9" s="70"/>
       <c r="H9" s="70"/>
       <c r="I9" s="70"/>
       <c r="J9" s="70"/>
       <c r="K9" s="70"/>
       <c r="L9" s="70"/>
       <c r="M9" s="70"/>
       <c r="N9" s="70"/>
       <c r="O9" s="70"/>
       <c r="P9" s="70"/>
       <c r="Q9" s="70"/>
       <c r="R9" s="70"/>
       <c r="S9" s="70"/>
-      <c r="T9" s="84" t="s">
+      <c r="T9" s="87" t="s">
         <v>63</v>
       </c>
-      <c r="U9" s="84"/>
-[...11 lines deleted...]
-      <c r="AG9" s="84"/>
+      <c r="U9" s="87"/>
+      <c r="V9" s="87"/>
+      <c r="W9" s="87"/>
+      <c r="X9" s="87"/>
+      <c r="Y9" s="87"/>
+      <c r="Z9" s="87"/>
+      <c r="AA9" s="87"/>
+      <c r="AB9" s="87"/>
+      <c r="AC9" s="87"/>
+      <c r="AD9" s="87"/>
+      <c r="AE9" s="87"/>
+      <c r="AF9" s="87"/>
+      <c r="AG9" s="87"/>
       <c r="AH9" s="70"/>
       <c r="AI9" s="70"/>
       <c r="AJ9" s="70"/>
       <c r="AK9" s="70"/>
       <c r="AL9" s="70"/>
       <c r="AM9" s="70"/>
       <c r="AN9" s="70"/>
       <c r="AO9" s="70"/>
       <c r="AP9" s="70"/>
       <c r="AQ9" s="70"/>
       <c r="AR9" s="70"/>
       <c r="AS9" s="70"/>
       <c r="AT9" s="70"/>
       <c r="AU9" s="70"/>
       <c r="AV9" s="70"/>
       <c r="AW9" s="70"/>
       <c r="AX9" s="70"/>
     </row>
     <row r="10" spans="1:52" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A10" s="21" t="s">
         <v>47</v>
       </c>
       <c r="B10" s="22"/>
       <c r="C10" s="22"/>
       <c r="D10" s="22"/>
@@ -13600,50 +13703,53 @@
       </c>
       <c r="AA10" s="16">
         <v>1.39</v>
       </c>
       <c r="AB10" s="16">
         <v>1.23</v>
       </c>
       <c r="AC10" s="16">
         <v>1.01</v>
       </c>
       <c r="AD10" s="16">
         <v>0.84</v>
       </c>
       <c r="AE10" s="16">
         <v>0.88</v>
       </c>
       <c r="AF10" s="16">
         <v>9.31</v>
       </c>
       <c r="AG10" s="16">
         <v>4.1900000000000004</v>
       </c>
       <c r="AH10" s="16">
         <v>2.92</v>
       </c>
+      <c r="AI10" s="16">
+        <v>2.58</v>
+      </c>
     </row>
     <row r="11" spans="1:52" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A11" s="2" t="s">
         <v>82</v>
       </c>
       <c r="B11" s="24"/>
       <c r="C11" s="24"/>
       <c r="D11" s="25"/>
       <c r="E11" s="25"/>
       <c r="F11" s="25"/>
       <c r="G11" s="25"/>
       <c r="H11" s="26"/>
       <c r="I11" s="25"/>
       <c r="J11" s="27"/>
       <c r="K11" s="26"/>
       <c r="L11" s="26"/>
       <c r="M11" s="26"/>
       <c r="N11" s="61">
         <v>1.77</v>
       </c>
       <c r="O11" s="16">
         <v>1.42</v>
       </c>
       <c r="P11" s="63">
         <v>1.34</v>
@@ -13680,50 +13786,53 @@
       </c>
       <c r="AA11" s="16">
         <v>1.66</v>
       </c>
       <c r="AB11" s="16">
         <v>1.3</v>
       </c>
       <c r="AC11" s="16">
         <v>1.04</v>
       </c>
       <c r="AD11" s="16">
         <v>0.9</v>
       </c>
       <c r="AE11" s="16">
         <v>0.92</v>
       </c>
       <c r="AF11" s="16">
         <v>9.43</v>
       </c>
       <c r="AG11" s="16">
         <v>4.6500000000000004</v>
       </c>
       <c r="AH11" s="16">
         <v>2.91</v>
       </c>
+      <c r="AI11" s="16">
+        <v>2.8</v>
+      </c>
     </row>
     <row r="12" spans="1:52" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A12" s="2" t="s">
         <v>83</v>
       </c>
       <c r="B12" s="24"/>
       <c r="C12" s="24"/>
       <c r="D12" s="25"/>
       <c r="E12" s="25"/>
       <c r="F12" s="25"/>
       <c r="G12" s="25"/>
       <c r="H12" s="26"/>
       <c r="I12" s="25"/>
       <c r="J12" s="27"/>
       <c r="K12" s="26"/>
       <c r="L12" s="26"/>
       <c r="M12" s="26"/>
       <c r="N12" s="61">
         <v>1.71</v>
       </c>
       <c r="O12" s="16">
         <v>0.94</v>
       </c>
       <c r="P12" s="63">
         <v>0.81</v>
@@ -13760,50 +13869,53 @@
       </c>
       <c r="AA12" s="16">
         <v>0.92</v>
       </c>
       <c r="AB12" s="16">
         <v>0.82</v>
       </c>
       <c r="AC12" s="16">
         <v>0.76</v>
       </c>
       <c r="AD12" s="16">
         <v>0.76</v>
       </c>
       <c r="AE12" s="16">
         <v>0.73</v>
       </c>
       <c r="AF12" s="16">
         <v>8.5</v>
       </c>
       <c r="AG12" s="16">
         <v>2.97</v>
       </c>
       <c r="AH12" s="16">
         <v>3</v>
       </c>
+      <c r="AI12" s="16">
+        <v>1.71</v>
+      </c>
     </row>
     <row r="13" spans="1:52" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A13" s="2" t="s">
         <v>77</v>
       </c>
       <c r="B13" s="24"/>
       <c r="C13" s="24"/>
       <c r="D13" s="25"/>
       <c r="E13" s="25"/>
       <c r="F13" s="25"/>
       <c r="G13" s="25"/>
       <c r="H13" s="26"/>
       <c r="I13" s="25"/>
       <c r="J13" s="27"/>
       <c r="K13" s="26"/>
       <c r="L13" s="26"/>
       <c r="M13" s="26"/>
       <c r="N13" s="61">
         <v>1.37</v>
       </c>
       <c r="O13" s="16">
         <v>1.01</v>
       </c>
       <c r="P13" s="64">
         <v>0.9</v>
@@ -13840,50 +13952,53 @@
       </c>
       <c r="AA13" s="16">
         <v>1.19</v>
       </c>
       <c r="AB13" s="16">
         <v>0.87</v>
       </c>
       <c r="AC13" s="16">
         <v>0.84</v>
       </c>
       <c r="AD13" s="16">
         <v>0.63</v>
       </c>
       <c r="AE13" s="16">
         <v>0.67</v>
       </c>
       <c r="AF13" s="16">
         <v>6.25</v>
       </c>
       <c r="AG13" s="16">
         <v>4.0599999999999996</v>
       </c>
       <c r="AH13" s="16">
         <v>2.37</v>
       </c>
+      <c r="AI13" s="16">
+        <v>2</v>
+      </c>
     </row>
     <row r="14" spans="1:52" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A14" s="2" t="s">
         <v>55</v>
       </c>
       <c r="B14" s="24"/>
       <c r="C14" s="24"/>
       <c r="D14" s="25"/>
       <c r="E14" s="25"/>
       <c r="F14" s="25"/>
       <c r="G14" s="25"/>
       <c r="H14" s="26"/>
       <c r="I14" s="25"/>
       <c r="J14" s="27"/>
       <c r="K14" s="26"/>
       <c r="L14" s="26"/>
       <c r="M14" s="26"/>
       <c r="N14" s="61">
         <v>2.96</v>
       </c>
       <c r="O14" s="16">
         <v>1.49</v>
       </c>
       <c r="P14" s="63">
         <v>2.27</v>
@@ -13920,50 +14035,53 @@
       </c>
       <c r="AA14" s="16">
         <v>1.47</v>
       </c>
       <c r="AB14" s="16">
         <v>2.04</v>
       </c>
       <c r="AC14" s="16">
         <v>1.69</v>
       </c>
       <c r="AD14" s="16">
         <v>0.82</v>
       </c>
       <c r="AE14" s="16">
         <v>1.32</v>
       </c>
       <c r="AF14" s="16">
         <v>10.75</v>
       </c>
       <c r="AG14" s="16">
         <v>5.27</v>
       </c>
       <c r="AH14" s="16">
         <v>3.92</v>
       </c>
+      <c r="AI14" s="16">
+        <v>3.28</v>
+      </c>
     </row>
     <row r="15" spans="1:52" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A15" s="2" t="s">
         <v>84</v>
       </c>
       <c r="B15" s="24"/>
       <c r="C15" s="24"/>
       <c r="D15" s="25"/>
       <c r="E15" s="25"/>
       <c r="F15" s="25"/>
       <c r="G15" s="25"/>
       <c r="H15" s="26"/>
       <c r="I15" s="25"/>
       <c r="J15" s="27"/>
       <c r="K15" s="26"/>
       <c r="L15" s="26"/>
       <c r="M15" s="26"/>
       <c r="N15" s="61">
         <v>1.52</v>
       </c>
       <c r="O15" s="16">
         <v>0.85</v>
       </c>
       <c r="P15" s="63">
         <v>1.1599999999999999</v>
@@ -14000,50 +14118,53 @@
       </c>
       <c r="AA15" s="16">
         <v>0.97</v>
       </c>
       <c r="AB15" s="16">
         <v>0.84</v>
       </c>
       <c r="AC15" s="16">
         <v>0.88</v>
       </c>
       <c r="AD15" s="16">
         <v>0.69</v>
       </c>
       <c r="AE15" s="16">
         <v>0.66</v>
       </c>
       <c r="AF15" s="16">
         <v>8.58</v>
       </c>
       <c r="AG15" s="16">
         <v>2.46</v>
       </c>
       <c r="AH15" s="16">
         <v>2.59</v>
       </c>
+      <c r="AI15" s="16">
+        <v>2.16</v>
+      </c>
     </row>
     <row r="16" spans="1:52" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A16" s="2" t="s">
         <v>78</v>
       </c>
       <c r="B16" s="24"/>
       <c r="C16" s="24"/>
       <c r="D16" s="25"/>
       <c r="E16" s="25"/>
       <c r="F16" s="25"/>
       <c r="G16" s="25"/>
       <c r="H16" s="26"/>
       <c r="I16" s="25"/>
       <c r="J16" s="27"/>
       <c r="K16" s="26"/>
       <c r="L16" s="26"/>
       <c r="M16" s="26"/>
       <c r="N16" s="61">
         <v>2.4900000000000002</v>
       </c>
       <c r="O16" s="16">
         <v>1.87</v>
       </c>
       <c r="P16" s="63">
         <v>1.39</v>
@@ -14080,50 +14201,53 @@
       </c>
       <c r="AA16" s="16">
         <v>1.3</v>
       </c>
       <c r="AB16" s="16">
         <v>1.44</v>
       </c>
       <c r="AC16" s="16">
         <v>1.03</v>
       </c>
       <c r="AD16" s="16">
         <v>0.94</v>
       </c>
       <c r="AE16" s="16">
         <v>0.79</v>
       </c>
       <c r="AF16" s="16">
         <v>5.3</v>
       </c>
       <c r="AG16" s="16">
         <v>2.75</v>
       </c>
       <c r="AH16" s="16">
         <v>2.68</v>
       </c>
+      <c r="AI16" s="16">
+        <v>3.13</v>
+      </c>
     </row>
     <row r="17" spans="1:50" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A17" s="2" t="s">
         <v>58</v>
       </c>
       <c r="B17" s="24"/>
       <c r="C17" s="24"/>
       <c r="D17" s="25"/>
       <c r="E17" s="25"/>
       <c r="F17" s="25"/>
       <c r="G17" s="25"/>
       <c r="H17" s="26"/>
       <c r="I17" s="25"/>
       <c r="J17" s="27"/>
       <c r="K17" s="26"/>
       <c r="L17" s="26"/>
       <c r="M17" s="26"/>
       <c r="N17" s="61">
         <v>0.73</v>
       </c>
       <c r="O17" s="16">
         <v>0.48</v>
       </c>
       <c r="P17" s="63">
         <v>1.56</v>
@@ -14160,50 +14284,53 @@
       </c>
       <c r="AA17" s="16">
         <v>2.15</v>
       </c>
       <c r="AB17" s="16">
         <v>0.88</v>
       </c>
       <c r="AC17" s="16">
         <v>1.71</v>
       </c>
       <c r="AD17" s="16">
         <v>0.36</v>
       </c>
       <c r="AE17" s="16">
         <v>0.77</v>
       </c>
       <c r="AF17" s="16">
         <v>18.04</v>
       </c>
       <c r="AG17" s="16">
         <v>3.4</v>
       </c>
       <c r="AH17" s="16">
         <v>3.58</v>
       </c>
+      <c r="AI17" s="16">
+        <v>3.34</v>
+      </c>
     </row>
     <row r="18" spans="1:50" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A18" s="2" t="s">
         <v>85</v>
       </c>
       <c r="B18" s="24"/>
       <c r="C18" s="24"/>
       <c r="D18" s="25"/>
       <c r="E18" s="25"/>
       <c r="F18" s="25"/>
       <c r="G18" s="25"/>
       <c r="H18" s="26"/>
       <c r="I18" s="25"/>
       <c r="J18" s="27"/>
       <c r="K18" s="26"/>
       <c r="L18" s="26"/>
       <c r="M18" s="26"/>
       <c r="N18" s="61">
         <v>1.23</v>
       </c>
       <c r="O18" s="16">
         <v>1.72</v>
       </c>
       <c r="P18" s="63">
         <v>0.96</v>
@@ -14240,50 +14367,53 @@
       </c>
       <c r="AA18" s="16">
         <v>0.69</v>
       </c>
       <c r="AB18" s="16">
         <v>1.22</v>
       </c>
       <c r="AC18" s="16">
         <v>1.28</v>
       </c>
       <c r="AD18" s="16">
         <v>1.33</v>
       </c>
       <c r="AE18" s="16">
         <v>0.76</v>
       </c>
       <c r="AF18" s="16">
         <v>16.850000000000001</v>
       </c>
       <c r="AG18" s="16">
         <v>3.95</v>
       </c>
       <c r="AH18" s="16">
         <v>0.65</v>
       </c>
+      <c r="AI18" s="16">
+        <v>2.42</v>
+      </c>
     </row>
     <row r="19" spans="1:50" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A19" s="2" t="s">
         <v>62</v>
       </c>
       <c r="B19" s="24"/>
       <c r="C19" s="24"/>
       <c r="D19" s="25"/>
       <c r="E19" s="25"/>
       <c r="F19" s="25"/>
       <c r="G19" s="25"/>
       <c r="H19" s="26"/>
       <c r="I19" s="25"/>
       <c r="J19" s="27"/>
       <c r="K19" s="26"/>
       <c r="L19" s="26"/>
       <c r="M19" s="26"/>
       <c r="N19" s="61">
         <v>1.63</v>
       </c>
       <c r="O19" s="16">
         <v>1.29</v>
       </c>
       <c r="P19" s="63">
         <v>1.38</v>
@@ -14320,50 +14450,53 @@
       </c>
       <c r="AA19" s="16">
         <v>1.2</v>
       </c>
       <c r="AB19" s="16">
         <v>0.6</v>
       </c>
       <c r="AC19" s="16">
         <v>0.75</v>
       </c>
       <c r="AD19" s="16">
         <v>1.07</v>
       </c>
       <c r="AE19" s="16">
         <v>0.8</v>
       </c>
       <c r="AF19" s="16">
         <v>10.69</v>
       </c>
       <c r="AG19" s="16">
         <v>3.94</v>
       </c>
       <c r="AH19" s="16">
         <v>1.83</v>
       </c>
+      <c r="AI19" s="16">
+        <v>1.37</v>
+      </c>
     </row>
     <row r="20" spans="1:50" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A20" s="2" t="s">
         <v>79</v>
       </c>
       <c r="B20" s="24"/>
       <c r="C20" s="24"/>
       <c r="D20" s="25"/>
       <c r="E20" s="25"/>
       <c r="F20" s="25"/>
       <c r="G20" s="25"/>
       <c r="H20" s="26"/>
       <c r="I20" s="25"/>
       <c r="J20" s="27"/>
       <c r="K20" s="26"/>
       <c r="L20" s="26"/>
       <c r="M20" s="26"/>
       <c r="N20" s="61">
         <v>2.39</v>
       </c>
       <c r="O20" s="16">
         <v>2.88</v>
       </c>
       <c r="P20" s="63">
         <v>1.29</v>
@@ -14400,50 +14533,53 @@
       </c>
       <c r="AA20" s="16">
         <v>1.59</v>
       </c>
       <c r="AB20" s="16">
         <v>2.31</v>
       </c>
       <c r="AC20" s="16">
         <v>1.2</v>
       </c>
       <c r="AD20" s="16">
         <v>1.1599999999999999</v>
       </c>
       <c r="AE20" s="16">
         <v>1</v>
       </c>
       <c r="AF20" s="16">
         <v>10.99</v>
       </c>
       <c r="AG20" s="16">
         <v>5.36</v>
       </c>
       <c r="AH20" s="16">
         <v>5.12</v>
       </c>
+      <c r="AI20" s="16">
+        <v>3.3</v>
+      </c>
     </row>
     <row r="21" spans="1:50" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A21" s="2" t="s">
         <v>80</v>
       </c>
       <c r="B21" s="24"/>
       <c r="C21" s="24"/>
       <c r="D21" s="25"/>
       <c r="E21" s="25"/>
       <c r="F21" s="25"/>
       <c r="G21" s="25"/>
       <c r="H21" s="26"/>
       <c r="I21" s="25"/>
       <c r="J21" s="27"/>
       <c r="K21" s="26"/>
       <c r="L21" s="26"/>
       <c r="M21" s="26"/>
       <c r="N21" s="61">
         <v>2.06</v>
       </c>
       <c r="O21" s="16">
         <v>1.44</v>
       </c>
       <c r="P21" s="63">
         <v>1.32</v>
@@ -14480,50 +14616,53 @@
       </c>
       <c r="AA21" s="16">
         <v>1.01</v>
       </c>
       <c r="AB21" s="16">
         <v>1.72</v>
       </c>
       <c r="AC21" s="16">
         <v>0.77</v>
       </c>
       <c r="AD21" s="16">
         <v>1</v>
       </c>
       <c r="AE21" s="16">
         <v>0.95</v>
       </c>
       <c r="AF21" s="16">
         <v>13.15</v>
       </c>
       <c r="AG21" s="16">
         <v>4.82</v>
       </c>
       <c r="AH21" s="16">
         <v>3.03</v>
       </c>
+      <c r="AI21" s="16">
+        <v>3.03</v>
+      </c>
     </row>
     <row r="22" spans="1:50" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A22" s="2" t="s">
         <v>86</v>
       </c>
       <c r="B22" s="24"/>
       <c r="C22" s="24"/>
       <c r="D22" s="25"/>
       <c r="E22" s="25"/>
       <c r="F22" s="25"/>
       <c r="G22" s="25"/>
       <c r="H22" s="26"/>
       <c r="I22" s="25"/>
       <c r="J22" s="27"/>
       <c r="K22" s="26"/>
       <c r="L22" s="26"/>
       <c r="M22" s="26"/>
       <c r="N22" s="61">
         <v>2.2000000000000002</v>
       </c>
       <c r="O22" s="16">
         <v>1.51</v>
       </c>
       <c r="P22" s="63">
         <v>1.47</v>
@@ -14560,50 +14699,53 @@
       </c>
       <c r="AA22" s="16">
         <v>0.43</v>
       </c>
       <c r="AB22" s="16">
         <v>0.9</v>
       </c>
       <c r="AC22" s="16">
         <v>0.69</v>
       </c>
       <c r="AD22" s="16">
         <v>0.63</v>
       </c>
       <c r="AE22" s="16">
         <v>0.96</v>
       </c>
       <c r="AF22" s="16">
         <v>7.12</v>
       </c>
       <c r="AG22" s="16">
         <v>4.93</v>
       </c>
       <c r="AH22" s="16">
         <v>6.48</v>
       </c>
+      <c r="AI22" s="16">
+        <v>2.13</v>
+      </c>
     </row>
     <row r="23" spans="1:50" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A23" s="2" t="s">
         <v>87</v>
       </c>
       <c r="B23" s="24"/>
       <c r="C23" s="24"/>
       <c r="D23" s="25"/>
       <c r="E23" s="25"/>
       <c r="F23" s="25"/>
       <c r="G23" s="25"/>
       <c r="H23" s="26"/>
       <c r="I23" s="25"/>
       <c r="J23" s="27"/>
       <c r="K23" s="26"/>
       <c r="L23" s="26"/>
       <c r="M23" s="26"/>
       <c r="N23" s="61">
         <v>1.33</v>
       </c>
       <c r="O23" s="16">
         <v>1.1599999999999999</v>
       </c>
       <c r="P23" s="63">
         <v>0.87</v>
@@ -14639,90 +14781,93 @@
         <v>1.1499999999999999</v>
       </c>
       <c r="AA23" s="16">
         <v>0.82</v>
       </c>
       <c r="AB23" s="16">
         <v>0.76</v>
       </c>
       <c r="AC23" s="16">
         <v>0.89</v>
       </c>
       <c r="AD23" s="16">
         <v>0.62</v>
       </c>
       <c r="AE23" s="16">
         <v>0.81</v>
       </c>
       <c r="AF23" s="16">
         <v>7.69</v>
       </c>
       <c r="AG23" s="16">
         <v>2.64</v>
       </c>
       <c r="AH23" s="16">
         <v>1.93</v>
+      </c>
+      <c r="AI23" s="16">
+        <v>1.75</v>
       </c>
     </row>
     <row r="24" spans="1:50" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A24" s="71"/>
       <c r="B24" s="71"/>
       <c r="C24" s="71"/>
       <c r="D24" s="71"/>
       <c r="E24" s="71"/>
       <c r="F24" s="71"/>
       <c r="G24" s="71"/>
       <c r="H24" s="71"/>
       <c r="I24" s="71"/>
       <c r="J24" s="71"/>
       <c r="K24" s="71"/>
       <c r="L24" s="71"/>
       <c r="M24" s="71"/>
       <c r="N24" s="71"/>
       <c r="O24" s="71"/>
       <c r="P24" s="71"/>
       <c r="Q24" s="71"/>
       <c r="R24" s="71"/>
       <c r="S24" s="71"/>
-      <c r="T24" s="78" t="s">
+      <c r="T24" s="81" t="s">
         <v>61</v>
       </c>
-      <c r="U24" s="78"/>
-[...13 lines deleted...]
-      <c r="AI24" s="71"/>
+      <c r="U24" s="81"/>
+      <c r="V24" s="81"/>
+      <c r="W24" s="81"/>
+      <c r="X24" s="81"/>
+      <c r="Y24" s="81"/>
+      <c r="Z24" s="81"/>
+      <c r="AA24" s="81"/>
+      <c r="AB24" s="81"/>
+      <c r="AC24" s="81"/>
+      <c r="AD24" s="81"/>
+      <c r="AE24" s="81"/>
+      <c r="AF24" s="81"/>
+      <c r="AG24" s="81"/>
+      <c r="AH24" s="76"/>
+      <c r="AI24" s="76"/>
       <c r="AJ24" s="71"/>
       <c r="AM24" s="71"/>
       <c r="AN24" s="71"/>
       <c r="AO24" s="71"/>
       <c r="AP24" s="71"/>
       <c r="AQ24" s="71"/>
       <c r="AR24" s="71"/>
       <c r="AS24" s="71"/>
       <c r="AT24" s="71"/>
       <c r="AU24" s="71"/>
       <c r="AV24" s="71"/>
       <c r="AW24" s="71"/>
       <c r="AX24" s="71"/>
     </row>
     <row r="25" spans="1:50" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A25" s="21" t="s">
         <v>47</v>
       </c>
       <c r="B25" s="24"/>
       <c r="C25" s="24"/>
       <c r="D25" s="25"/>
       <c r="E25" s="25"/>
       <c r="F25" s="25"/>
       <c r="G25" s="25"/>
       <c r="H25" s="26"/>
@@ -14772,50 +14917,53 @@
       </c>
       <c r="AA25" s="16">
         <v>1.53</v>
       </c>
       <c r="AB25" s="16">
         <v>1.24</v>
       </c>
       <c r="AC25" s="16">
         <v>1</v>
       </c>
       <c r="AD25" s="16">
         <v>0.88</v>
       </c>
       <c r="AE25" s="16">
         <v>0.89</v>
       </c>
       <c r="AF25" s="16">
         <v>9.2200000000000006</v>
       </c>
       <c r="AG25" s="16">
         <v>4.2300000000000004</v>
       </c>
       <c r="AH25" s="16">
         <v>2.84</v>
       </c>
+      <c r="AI25" s="16">
+        <v>2.62</v>
+      </c>
     </row>
     <row r="26" spans="1:50" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A26" s="2" t="s">
         <v>82</v>
       </c>
       <c r="B26" s="24"/>
       <c r="C26" s="24"/>
       <c r="D26" s="25"/>
       <c r="E26" s="25"/>
       <c r="F26" s="25"/>
       <c r="G26" s="25"/>
       <c r="H26" s="26"/>
       <c r="I26" s="25"/>
       <c r="J26" s="26"/>
       <c r="K26" s="26"/>
       <c r="L26" s="26"/>
       <c r="M26" s="26"/>
       <c r="N26" s="61">
         <v>1.76</v>
       </c>
       <c r="O26" s="16">
         <v>1.41</v>
       </c>
       <c r="P26" s="63">
         <v>1.33</v>
@@ -14852,50 +15000,53 @@
       </c>
       <c r="AA26" s="16">
         <v>1.69</v>
       </c>
       <c r="AB26" s="16">
         <v>1.33</v>
       </c>
       <c r="AC26" s="16">
         <v>1.01</v>
       </c>
       <c r="AD26" s="16">
         <v>0.92</v>
       </c>
       <c r="AE26" s="16">
         <v>0.9</v>
       </c>
       <c r="AF26" s="16">
         <v>9.39</v>
       </c>
       <c r="AG26" s="16">
         <v>4.6900000000000004</v>
       </c>
       <c r="AH26" s="16">
         <v>2.85</v>
       </c>
+      <c r="AI26" s="16">
+        <v>2.84</v>
+      </c>
     </row>
     <row r="27" spans="1:50" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A27" s="2" t="s">
         <v>83</v>
       </c>
       <c r="B27" s="24"/>
       <c r="C27" s="24"/>
       <c r="D27" s="25"/>
       <c r="E27" s="25"/>
       <c r="F27" s="25"/>
       <c r="G27" s="25"/>
       <c r="H27" s="26"/>
       <c r="I27" s="25"/>
       <c r="J27" s="26"/>
       <c r="K27" s="26"/>
       <c r="L27" s="26"/>
       <c r="M27" s="26"/>
       <c r="N27" s="61">
         <v>1.6</v>
       </c>
       <c r="O27" s="16">
         <v>0.94</v>
       </c>
       <c r="P27" s="63">
         <v>0.81</v>
@@ -14932,50 +15083,53 @@
       </c>
       <c r="AA27" s="16">
         <v>0.95</v>
       </c>
       <c r="AB27" s="16">
         <v>0.82</v>
       </c>
       <c r="AC27" s="16">
         <v>0.76</v>
       </c>
       <c r="AD27" s="16">
         <v>0.69</v>
       </c>
       <c r="AE27" s="16">
         <v>0.74</v>
       </c>
       <c r="AF27" s="16">
         <v>8.5399999999999991</v>
       </c>
       <c r="AG27" s="16">
         <v>3.07</v>
       </c>
       <c r="AH27" s="16">
         <v>3.02</v>
       </c>
+      <c r="AI27" s="16">
+        <v>1.7</v>
+      </c>
     </row>
     <row r="28" spans="1:50" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A28" s="2" t="s">
         <v>55</v>
       </c>
       <c r="B28" s="24"/>
       <c r="C28" s="24"/>
       <c r="D28" s="25"/>
       <c r="E28" s="25"/>
       <c r="F28" s="25"/>
       <c r="G28" s="25"/>
       <c r="H28" s="26"/>
       <c r="I28" s="25"/>
       <c r="J28" s="26"/>
       <c r="K28" s="26"/>
       <c r="L28" s="26"/>
       <c r="M28" s="26"/>
       <c r="N28" s="61">
         <v>2.54</v>
       </c>
       <c r="O28" s="16">
         <v>1.48</v>
       </c>
       <c r="P28" s="63">
         <v>2.4900000000000002</v>
@@ -15012,50 +15166,53 @@
       </c>
       <c r="AA28" s="16">
         <v>1.92</v>
       </c>
       <c r="AB28" s="16">
         <v>2.23</v>
       </c>
       <c r="AC28" s="16">
         <v>1.94</v>
       </c>
       <c r="AD28" s="16">
         <v>1.0900000000000001</v>
       </c>
       <c r="AE28" s="16">
         <v>1.67</v>
       </c>
       <c r="AF28" s="16">
         <v>10.68</v>
       </c>
       <c r="AG28" s="16">
         <v>4.8899999999999997</v>
       </c>
       <c r="AH28" s="16">
         <v>3.65</v>
       </c>
+      <c r="AI28" s="16">
+        <v>3.24</v>
+      </c>
     </row>
     <row r="29" spans="1:50" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A29" s="2" t="s">
         <v>84</v>
       </c>
       <c r="B29" s="24"/>
       <c r="C29" s="24"/>
       <c r="D29" s="25"/>
       <c r="E29" s="25"/>
       <c r="F29" s="25"/>
       <c r="G29" s="25"/>
       <c r="H29" s="26"/>
       <c r="I29" s="25"/>
       <c r="J29" s="26"/>
       <c r="K29" s="26"/>
       <c r="L29" s="26"/>
       <c r="M29" s="26"/>
       <c r="N29" s="61">
         <v>1.69</v>
       </c>
       <c r="O29" s="16">
         <v>0.85</v>
       </c>
       <c r="P29" s="63">
         <v>1.19</v>
@@ -15092,50 +15249,53 @@
       </c>
       <c r="AA29" s="16">
         <v>0.93</v>
       </c>
       <c r="AB29" s="16">
         <v>0.83</v>
       </c>
       <c r="AC29" s="16">
         <v>0.77</v>
       </c>
       <c r="AD29" s="16">
         <v>0.73</v>
       </c>
       <c r="AE29" s="16">
         <v>0.59</v>
       </c>
       <c r="AF29" s="16">
         <v>7.1</v>
       </c>
       <c r="AG29" s="16">
         <v>2.23</v>
       </c>
       <c r="AH29" s="16">
         <v>2.5299999999999998</v>
       </c>
+      <c r="AI29" s="16">
+        <v>1.97</v>
+      </c>
     </row>
     <row r="30" spans="1:50" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A30" s="2" t="s">
         <v>87</v>
       </c>
       <c r="B30" s="24"/>
       <c r="C30" s="24"/>
       <c r="D30" s="25"/>
       <c r="E30" s="25"/>
       <c r="F30" s="25"/>
       <c r="G30" s="25"/>
       <c r="H30" s="26"/>
       <c r="I30" s="25"/>
       <c r="J30" s="26"/>
       <c r="K30" s="26"/>
       <c r="L30" s="26"/>
       <c r="M30" s="26"/>
       <c r="N30" s="61">
         <v>1.5</v>
       </c>
       <c r="O30" s="16">
         <v>1.1499999999999999</v>
       </c>
       <c r="P30" s="64">
         <v>0.8</v>
@@ -15171,90 +15331,93 @@
         <v>1.53</v>
       </c>
       <c r="AA30" s="16">
         <v>0.83</v>
       </c>
       <c r="AB30" s="16">
         <v>0.67</v>
       </c>
       <c r="AC30" s="16">
         <v>0.93</v>
       </c>
       <c r="AD30" s="16">
         <v>0.67</v>
       </c>
       <c r="AE30" s="16">
         <v>0.89</v>
       </c>
       <c r="AF30" s="16">
         <v>11.12</v>
       </c>
       <c r="AG30" s="16">
         <v>2.08</v>
       </c>
       <c r="AH30" s="16">
         <v>2.0499999999999998</v>
+      </c>
+      <c r="AI30" s="16">
+        <v>1.54</v>
       </c>
     </row>
     <row r="31" spans="1:50" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A31" s="72"/>
       <c r="B31" s="72"/>
       <c r="C31" s="72"/>
       <c r="D31" s="72"/>
       <c r="E31" s="72"/>
       <c r="F31" s="72"/>
       <c r="G31" s="72"/>
       <c r="H31" s="72"/>
       <c r="I31" s="72"/>
       <c r="J31" s="72"/>
       <c r="K31" s="72"/>
       <c r="L31" s="72"/>
       <c r="M31" s="72"/>
       <c r="N31" s="72"/>
       <c r="O31" s="72"/>
       <c r="P31" s="72"/>
       <c r="Q31" s="72"/>
       <c r="R31" s="72"/>
       <c r="S31" s="72"/>
-      <c r="T31" s="77" t="s">
+      <c r="T31" s="80" t="s">
         <v>60</v>
       </c>
-      <c r="U31" s="77"/>
-[...13 lines deleted...]
-      <c r="AI31" s="72"/>
+      <c r="U31" s="80"/>
+      <c r="V31" s="80"/>
+      <c r="W31" s="80"/>
+      <c r="X31" s="80"/>
+      <c r="Y31" s="80"/>
+      <c r="Z31" s="80"/>
+      <c r="AA31" s="80"/>
+      <c r="AB31" s="80"/>
+      <c r="AC31" s="80"/>
+      <c r="AD31" s="80"/>
+      <c r="AE31" s="80"/>
+      <c r="AF31" s="80"/>
+      <c r="AG31" s="80"/>
+      <c r="AH31" s="77"/>
+      <c r="AI31" s="77"/>
       <c r="AJ31" s="72"/>
       <c r="AM31" s="72"/>
       <c r="AN31" s="72"/>
       <c r="AO31" s="72"/>
       <c r="AP31" s="72"/>
       <c r="AQ31" s="72"/>
       <c r="AR31" s="72"/>
       <c r="AS31" s="72"/>
       <c r="AT31" s="72"/>
       <c r="AU31" s="72"/>
       <c r="AV31" s="72"/>
       <c r="AW31" s="72"/>
       <c r="AX31" s="72"/>
     </row>
     <row r="32" spans="1:50" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A32" s="21" t="s">
         <v>47</v>
       </c>
       <c r="B32" s="24"/>
       <c r="C32" s="24"/>
       <c r="D32" s="25"/>
       <c r="E32" s="25"/>
       <c r="F32" s="25"/>
       <c r="G32" s="25"/>
       <c r="H32" s="26"/>
@@ -15304,52 +15467,55 @@
       </c>
       <c r="AA32" s="17">
         <v>1.1200000000000001</v>
       </c>
       <c r="AB32" s="17">
         <v>1.19</v>
       </c>
       <c r="AC32" s="17">
         <v>1.04</v>
       </c>
       <c r="AD32" s="17">
         <v>0.76</v>
       </c>
       <c r="AE32" s="17">
         <v>0.85</v>
       </c>
       <c r="AF32" s="17">
         <v>9.5</v>
       </c>
       <c r="AG32" s="17">
         <v>4.1100000000000003</v>
       </c>
       <c r="AH32" s="17">
         <v>3.09</v>
       </c>
-    </row>
-    <row r="33" spans="1:34" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="AI32" s="16">
+        <v>2.4900000000000002</v>
+      </c>
+    </row>
+    <row r="33" spans="1:35" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A33" s="2" t="s">
         <v>82</v>
       </c>
       <c r="B33" s="24"/>
       <c r="C33" s="24"/>
       <c r="D33" s="25"/>
       <c r="E33" s="25"/>
       <c r="F33" s="25"/>
       <c r="G33" s="25"/>
       <c r="H33" s="26"/>
       <c r="I33" s="25"/>
       <c r="J33" s="29"/>
       <c r="K33" s="26"/>
       <c r="L33" s="26"/>
       <c r="M33" s="26"/>
       <c r="N33" s="61">
         <v>2.06</v>
       </c>
       <c r="O33" s="17">
         <v>1.65</v>
       </c>
       <c r="P33" s="63">
         <v>1.47</v>
       </c>
       <c r="Q33" s="16">
@@ -15384,52 +15550,55 @@
       </c>
       <c r="AA33" s="17">
         <v>1.1200000000000001</v>
       </c>
       <c r="AB33" s="17">
         <v>0.86</v>
       </c>
       <c r="AC33" s="17">
         <v>1.61</v>
       </c>
       <c r="AD33" s="17">
         <v>0.49</v>
       </c>
       <c r="AE33" s="17">
         <v>1.24</v>
       </c>
       <c r="AF33" s="17">
         <v>10.16</v>
       </c>
       <c r="AG33" s="17">
         <v>4.05</v>
       </c>
       <c r="AH33" s="17">
         <v>4.0599999999999996</v>
       </c>
-    </row>
-    <row r="34" spans="1:34" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="AI33" s="16">
+        <v>2.13</v>
+      </c>
+    </row>
+    <row r="34" spans="1:35" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A34" s="2" t="s">
         <v>83</v>
       </c>
       <c r="B34" s="24"/>
       <c r="C34" s="24"/>
       <c r="D34" s="25"/>
       <c r="E34" s="25"/>
       <c r="F34" s="25"/>
       <c r="G34" s="25"/>
       <c r="H34" s="26"/>
       <c r="I34" s="25"/>
       <c r="J34" s="29"/>
       <c r="K34" s="26"/>
       <c r="L34" s="26"/>
       <c r="M34" s="26"/>
       <c r="N34" s="61">
         <v>4.7</v>
       </c>
       <c r="O34" s="17">
         <v>0.83</v>
       </c>
       <c r="P34" s="63">
         <v>0.74</v>
       </c>
       <c r="Q34" s="16" t="s">
@@ -15462,52 +15631,55 @@
       <c r="Z34" s="17">
         <v>0.99</v>
       </c>
       <c r="AA34" s="17"/>
       <c r="AB34" s="17">
         <v>0.77</v>
       </c>
       <c r="AC34" s="17">
         <v>0.7</v>
       </c>
       <c r="AD34" s="17">
         <v>2.5299999999999998</v>
       </c>
       <c r="AE34" s="17">
         <v>0.57999999999999996</v>
       </c>
       <c r="AF34" s="17">
         <v>7.38</v>
       </c>
       <c r="AG34" s="17" t="s">
         <v>72</v>
       </c>
       <c r="AH34" s="17">
         <v>2.4700000000000002</v>
       </c>
-    </row>
-    <row r="35" spans="1:34" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="AI34" s="16">
+        <v>1.85</v>
+      </c>
+    </row>
+    <row r="35" spans="1:35" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A35" s="2" t="s">
         <v>77</v>
       </c>
       <c r="B35" s="24"/>
       <c r="C35" s="24"/>
       <c r="D35" s="25"/>
       <c r="E35" s="25"/>
       <c r="F35" s="25"/>
       <c r="G35" s="25"/>
       <c r="H35" s="26"/>
       <c r="I35" s="25"/>
       <c r="J35" s="29"/>
       <c r="K35" s="26"/>
       <c r="L35" s="26"/>
       <c r="M35" s="26"/>
       <c r="N35" s="61">
         <v>1.37</v>
       </c>
       <c r="O35" s="17">
         <v>1.01</v>
       </c>
       <c r="P35" s="64">
         <v>0.9</v>
       </c>
       <c r="Q35" s="16">
@@ -15542,52 +15714,55 @@
       </c>
       <c r="AA35" s="17">
         <v>1.19</v>
       </c>
       <c r="AB35" s="17">
         <v>0.87</v>
       </c>
       <c r="AC35" s="17">
         <v>0.84</v>
       </c>
       <c r="AD35" s="17">
         <v>0.63</v>
       </c>
       <c r="AE35" s="17">
         <v>0.67</v>
       </c>
       <c r="AF35" s="17">
         <v>6.25</v>
       </c>
       <c r="AG35" s="17">
         <v>4.0599999999999996</v>
       </c>
       <c r="AH35" s="17">
         <v>2.37</v>
       </c>
-    </row>
-    <row r="36" spans="1:34" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="AI35" s="16">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="36" spans="1:35" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A36" s="2" t="s">
         <v>55</v>
       </c>
       <c r="B36" s="24"/>
       <c r="C36" s="24"/>
       <c r="D36" s="25"/>
       <c r="E36" s="25"/>
       <c r="F36" s="25"/>
       <c r="G36" s="25"/>
       <c r="H36" s="26"/>
       <c r="I36" s="25"/>
       <c r="J36" s="29"/>
       <c r="K36" s="26"/>
       <c r="L36" s="26"/>
       <c r="M36" s="26"/>
       <c r="N36" s="61">
         <v>3.42</v>
       </c>
       <c r="O36" s="17">
         <v>1.49</v>
       </c>
       <c r="P36" s="63">
         <v>2.04</v>
       </c>
       <c r="Q36" s="16">
@@ -15622,52 +15797,55 @@
       </c>
       <c r="AA36" s="17">
         <v>0.99</v>
       </c>
       <c r="AB36" s="17">
         <v>1.84</v>
       </c>
       <c r="AC36" s="17">
         <v>1.43</v>
       </c>
       <c r="AD36" s="17">
         <v>0.52</v>
       </c>
       <c r="AE36" s="17">
         <v>0.95</v>
       </c>
       <c r="AF36" s="17">
         <v>10.81</v>
       </c>
       <c r="AG36" s="17">
         <v>5.69</v>
       </c>
       <c r="AH36" s="17">
         <v>4.2</v>
       </c>
-    </row>
-    <row r="37" spans="1:34" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="AI36" s="16">
+        <v>3.33</v>
+      </c>
+    </row>
+    <row r="37" spans="1:35" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A37" s="2" t="s">
         <v>84</v>
       </c>
       <c r="B37" s="24"/>
       <c r="C37" s="24"/>
       <c r="D37" s="25"/>
       <c r="E37" s="25"/>
       <c r="F37" s="25"/>
       <c r="G37" s="25"/>
       <c r="H37" s="26"/>
       <c r="I37" s="25"/>
       <c r="J37" s="29"/>
       <c r="K37" s="26"/>
       <c r="L37" s="26"/>
       <c r="M37" s="26"/>
       <c r="N37" s="61">
         <v>1.08</v>
       </c>
       <c r="O37" s="17">
         <v>0.86</v>
       </c>
       <c r="P37" s="63">
         <v>1.07</v>
       </c>
       <c r="Q37" s="16">
@@ -15702,52 +15880,55 @@
       </c>
       <c r="AA37" s="17">
         <v>1.07</v>
       </c>
       <c r="AB37" s="17">
         <v>0.87</v>
       </c>
       <c r="AC37" s="17">
         <v>1.1399999999999999</v>
       </c>
       <c r="AD37" s="17">
         <v>0.57999999999999996</v>
       </c>
       <c r="AE37" s="17">
         <v>0.83</v>
       </c>
       <c r="AF37" s="17">
         <v>12.38</v>
       </c>
       <c r="AG37" s="17">
         <v>3.05</v>
       </c>
       <c r="AH37" s="17">
         <v>2.74</v>
       </c>
-    </row>
-    <row r="38" spans="1:34" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="AI37" s="16">
+        <v>2.62</v>
+      </c>
+    </row>
+    <row r="38" spans="1:35" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A38" s="2" t="s">
         <v>78</v>
       </c>
       <c r="B38" s="24"/>
       <c r="C38" s="24"/>
       <c r="D38" s="25"/>
       <c r="E38" s="25"/>
       <c r="F38" s="25"/>
       <c r="G38" s="25"/>
       <c r="H38" s="26"/>
       <c r="I38" s="25"/>
       <c r="J38" s="29"/>
       <c r="K38" s="26"/>
       <c r="L38" s="26"/>
       <c r="M38" s="26"/>
       <c r="N38" s="61">
         <v>2.4900000000000002</v>
       </c>
       <c r="O38" s="17">
         <v>1.87</v>
       </c>
       <c r="P38" s="63">
         <v>1.39</v>
       </c>
       <c r="Q38" s="16">
@@ -15782,52 +15963,55 @@
       </c>
       <c r="AA38" s="17">
         <v>1.3</v>
       </c>
       <c r="AB38" s="17">
         <v>1.44</v>
       </c>
       <c r="AC38" s="17">
         <v>1.03</v>
       </c>
       <c r="AD38" s="17">
         <v>0.94</v>
       </c>
       <c r="AE38" s="17">
         <v>0.79</v>
       </c>
       <c r="AF38" s="17">
         <v>5.3</v>
       </c>
       <c r="AG38" s="17">
         <v>2.75</v>
       </c>
       <c r="AH38" s="17">
         <v>2.68</v>
       </c>
-    </row>
-    <row r="39" spans="1:34" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="AI38" s="16">
+        <v>3.13</v>
+      </c>
+    </row>
+    <row r="39" spans="1:35" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A39" s="2" t="s">
         <v>58</v>
       </c>
       <c r="B39" s="24"/>
       <c r="C39" s="24"/>
       <c r="D39" s="24"/>
       <c r="E39" s="24"/>
       <c r="F39" s="24"/>
       <c r="G39" s="24"/>
       <c r="H39" s="24"/>
       <c r="I39" s="24"/>
       <c r="J39" s="24"/>
       <c r="K39" s="24"/>
       <c r="L39" s="24"/>
       <c r="M39" s="24"/>
       <c r="N39" s="61">
         <v>0.73</v>
       </c>
       <c r="O39" s="17">
         <v>0.48</v>
       </c>
       <c r="P39" s="63">
         <v>1.56</v>
       </c>
       <c r="Q39" s="16">
@@ -15862,52 +16046,55 @@
       </c>
       <c r="AA39" s="17">
         <v>2.15</v>
       </c>
       <c r="AB39" s="17">
         <v>0.88</v>
       </c>
       <c r="AC39" s="17">
         <v>1.71</v>
       </c>
       <c r="AD39" s="17">
         <v>0.36</v>
       </c>
       <c r="AE39" s="17">
         <v>0.77</v>
       </c>
       <c r="AF39" s="17">
         <v>18.04</v>
       </c>
       <c r="AG39" s="17">
         <v>3.4</v>
       </c>
       <c r="AH39" s="17">
         <v>3.58</v>
       </c>
-    </row>
-    <row r="40" spans="1:34" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="AI39" s="16">
+        <v>3.34</v>
+      </c>
+    </row>
+    <row r="40" spans="1:35" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A40" s="2" t="s">
         <v>85</v>
       </c>
       <c r="B40" s="24"/>
       <c r="C40" s="24"/>
       <c r="D40" s="24"/>
       <c r="E40" s="24"/>
       <c r="F40" s="24"/>
       <c r="G40" s="24"/>
       <c r="H40" s="24"/>
       <c r="I40" s="24"/>
       <c r="J40" s="24"/>
       <c r="K40" s="24"/>
       <c r="L40" s="24"/>
       <c r="M40" s="24"/>
       <c r="N40" s="61">
         <v>1.23</v>
       </c>
       <c r="O40" s="17">
         <v>1.72</v>
       </c>
       <c r="P40" s="63">
         <v>0.96</v>
       </c>
       <c r="Q40" s="16">
@@ -15942,52 +16129,55 @@
       </c>
       <c r="AA40" s="17">
         <v>0.69</v>
       </c>
       <c r="AB40" s="17">
         <v>1.22</v>
       </c>
       <c r="AC40" s="17">
         <v>1.28</v>
       </c>
       <c r="AD40" s="17">
         <v>1.33</v>
       </c>
       <c r="AE40" s="17">
         <v>0.76</v>
       </c>
       <c r="AF40" s="17">
         <v>16.850000000000001</v>
       </c>
       <c r="AG40" s="17">
         <v>3.95</v>
       </c>
       <c r="AH40" s="17">
         <v>0.65</v>
       </c>
-    </row>
-    <row r="41" spans="1:34" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="AI40" s="16">
+        <v>2.42</v>
+      </c>
+    </row>
+    <row r="41" spans="1:35" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A41" s="2" t="s">
         <v>62</v>
       </c>
       <c r="B41" s="24"/>
       <c r="C41" s="24"/>
       <c r="D41" s="25"/>
       <c r="E41" s="25"/>
       <c r="F41" s="25"/>
       <c r="G41" s="25"/>
       <c r="H41" s="26"/>
       <c r="I41" s="25"/>
       <c r="J41" s="29"/>
       <c r="K41" s="26"/>
       <c r="L41" s="26"/>
       <c r="M41" s="26"/>
       <c r="N41" s="61">
         <v>1.63</v>
       </c>
       <c r="O41" s="17">
         <v>1.29</v>
       </c>
       <c r="P41" s="63">
         <v>1.38</v>
       </c>
       <c r="Q41" s="16">
@@ -16022,52 +16212,55 @@
       </c>
       <c r="AA41" s="17">
         <v>1.2</v>
       </c>
       <c r="AB41" s="17">
         <v>0.6</v>
       </c>
       <c r="AC41" s="17">
         <v>0.75</v>
       </c>
       <c r="AD41" s="17">
         <v>1.07</v>
       </c>
       <c r="AE41" s="17">
         <v>0.8</v>
       </c>
       <c r="AF41" s="17">
         <v>10.69</v>
       </c>
       <c r="AG41" s="17">
         <v>3.94</v>
       </c>
       <c r="AH41" s="17">
         <v>1.83</v>
       </c>
-    </row>
-    <row r="42" spans="1:34" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="AI41" s="16">
+        <v>1.37</v>
+      </c>
+    </row>
+    <row r="42" spans="1:35" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A42" s="2" t="s">
         <v>79</v>
       </c>
       <c r="B42" s="24"/>
       <c r="C42" s="24"/>
       <c r="D42" s="25"/>
       <c r="E42" s="25"/>
       <c r="F42" s="25"/>
       <c r="G42" s="25"/>
       <c r="H42" s="26"/>
       <c r="I42" s="25"/>
       <c r="J42" s="29"/>
       <c r="K42" s="26"/>
       <c r="L42" s="26"/>
       <c r="M42" s="26"/>
       <c r="N42" s="61">
         <v>2.39</v>
       </c>
       <c r="O42" s="17">
         <v>2.88</v>
       </c>
       <c r="P42" s="63">
         <v>1.29</v>
       </c>
       <c r="Q42" s="16">
@@ -16102,52 +16295,55 @@
       </c>
       <c r="AA42" s="17">
         <v>1.59</v>
       </c>
       <c r="AB42" s="17">
         <v>2.31</v>
       </c>
       <c r="AC42" s="17">
         <v>1.2</v>
       </c>
       <c r="AD42" s="17">
         <v>1.1599999999999999</v>
       </c>
       <c r="AE42" s="17">
         <v>1</v>
       </c>
       <c r="AF42" s="17">
         <v>10.99</v>
       </c>
       <c r="AG42" s="17">
         <v>5.36</v>
       </c>
       <c r="AH42" s="17">
         <v>5.12</v>
       </c>
-    </row>
-    <row r="43" spans="1:34" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="AI42" s="16">
+        <v>3.3</v>
+      </c>
+    </row>
+    <row r="43" spans="1:35" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A43" s="2" t="s">
         <v>80</v>
       </c>
       <c r="B43" s="24"/>
       <c r="C43" s="24"/>
       <c r="D43" s="25"/>
       <c r="E43" s="25"/>
       <c r="F43" s="25"/>
       <c r="G43" s="25"/>
       <c r="H43" s="26"/>
       <c r="I43" s="25"/>
       <c r="J43" s="29"/>
       <c r="K43" s="26"/>
       <c r="L43" s="26"/>
       <c r="M43" s="26"/>
       <c r="N43" s="61">
         <v>2.06</v>
       </c>
       <c r="O43" s="17">
         <v>1.44</v>
       </c>
       <c r="P43" s="63">
         <v>1.32</v>
       </c>
       <c r="Q43" s="16">
@@ -16182,52 +16378,55 @@
       </c>
       <c r="AA43" s="17">
         <v>1.01</v>
       </c>
       <c r="AB43" s="17">
         <v>1.72</v>
       </c>
       <c r="AC43" s="17">
         <v>0.77</v>
       </c>
       <c r="AD43" s="17">
         <v>1</v>
       </c>
       <c r="AE43" s="17">
         <v>0.95</v>
       </c>
       <c r="AF43" s="17">
         <v>13.15</v>
       </c>
       <c r="AG43" s="17">
         <v>4.82</v>
       </c>
       <c r="AH43" s="17">
         <v>3.03</v>
       </c>
-    </row>
-    <row r="44" spans="1:34" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="AI43" s="16">
+        <v>3.03</v>
+      </c>
+    </row>
+    <row r="44" spans="1:35" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A44" s="2" t="s">
         <v>86</v>
       </c>
       <c r="B44" s="24"/>
       <c r="C44" s="24"/>
       <c r="D44" s="25"/>
       <c r="E44" s="25"/>
       <c r="F44" s="25"/>
       <c r="G44" s="25"/>
       <c r="H44" s="26"/>
       <c r="I44" s="25"/>
       <c r="J44" s="29"/>
       <c r="K44" s="26"/>
       <c r="L44" s="26"/>
       <c r="M44" s="26"/>
       <c r="N44" s="61">
         <v>2.2000000000000002</v>
       </c>
       <c r="O44" s="17">
         <v>1.51</v>
       </c>
       <c r="P44" s="63">
         <v>1.47</v>
       </c>
       <c r="Q44" s="16">
@@ -16262,52 +16461,55 @@
       </c>
       <c r="AA44" s="17">
         <v>0.43</v>
       </c>
       <c r="AB44" s="17">
         <v>0.9</v>
       </c>
       <c r="AC44" s="17">
         <v>0.69</v>
       </c>
       <c r="AD44" s="17">
         <v>0.63</v>
       </c>
       <c r="AE44" s="17">
         <v>0.96</v>
       </c>
       <c r="AF44" s="17">
         <v>7.12</v>
       </c>
       <c r="AG44" s="17">
         <v>4.93</v>
       </c>
       <c r="AH44" s="17">
         <v>6.48</v>
       </c>
-    </row>
-    <row r="45" spans="1:34" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="AI44" s="16">
+        <v>2.13</v>
+      </c>
+    </row>
+    <row r="45" spans="1:35" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A45" s="30" t="s">
         <v>87</v>
       </c>
       <c r="B45" s="31"/>
       <c r="C45" s="31"/>
       <c r="D45" s="31"/>
       <c r="E45" s="31"/>
       <c r="F45" s="31"/>
       <c r="G45" s="31"/>
       <c r="H45" s="32"/>
       <c r="I45" s="31"/>
       <c r="J45" s="32"/>
       <c r="K45" s="32"/>
       <c r="L45" s="32"/>
       <c r="M45" s="32"/>
       <c r="N45" s="62">
         <v>1.2</v>
       </c>
       <c r="O45" s="18">
         <v>1.17</v>
       </c>
       <c r="P45" s="65">
         <v>0.93</v>
       </c>
       <c r="Q45" s="18">
@@ -16342,174 +16544,177 @@
       </c>
       <c r="AA45" s="18">
         <v>0.8</v>
       </c>
       <c r="AB45" s="18">
         <v>0.83</v>
       </c>
       <c r="AC45" s="18">
         <v>0.85</v>
       </c>
       <c r="AD45" s="18">
         <v>0.57999999999999996</v>
       </c>
       <c r="AE45" s="18">
         <v>0.76</v>
       </c>
       <c r="AF45" s="18">
         <v>4.8600000000000003</v>
       </c>
       <c r="AG45" s="18">
         <v>3.09</v>
       </c>
       <c r="AH45" s="18">
         <v>1.84</v>
       </c>
-    </row>
-    <row r="46" spans="1:34">
+      <c r="AI45" s="18">
+        <v>1.93</v>
+      </c>
+    </row>
+    <row r="46" spans="1:35">
       <c r="AD46" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="11">
-    <mergeCell ref="T5:AQ5"/>
-[...3 lines deleted...]
-    <mergeCell ref="AP6:AQ6"/>
     <mergeCell ref="AF7:AQ7"/>
     <mergeCell ref="T31:AG31"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:M7"/>
     <mergeCell ref="N7:S7"/>
     <mergeCell ref="T7:AE7"/>
+    <mergeCell ref="T5:AQ5"/>
+    <mergeCell ref="AD6:AE6"/>
+    <mergeCell ref="T9:AG9"/>
+    <mergeCell ref="T24:AG24"/>
+    <mergeCell ref="AP6:AQ6"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A3:AE48"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="O31" sqref="O31"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="30" style="7" customWidth="1"/>
     <col min="2" max="12" width="0" style="7" hidden="1" customWidth="1"/>
-    <col min="13" max="13" width="6.5703125" style="7" hidden="1" customWidth="1"/>
-    <col min="14" max="16384" width="9.140625" style="7"/>
+    <col min="13" max="13" width="6.5546875" style="7" hidden="1" customWidth="1"/>
+    <col min="14" max="16384" width="9.109375" style="7"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:31" ht="12.75" customHeight="1">
-      <c r="A3" s="76" t="s">
+      <c r="A3" s="79" t="s">
         <v>74</v>
       </c>
-      <c r="B3" s="76"/>
-[...28 lines deleted...]
-      <c r="AE3" s="76"/>
+      <c r="B3" s="79"/>
+      <c r="C3" s="79"/>
+      <c r="D3" s="79"/>
+      <c r="E3" s="79"/>
+      <c r="F3" s="79"/>
+      <c r="G3" s="79"/>
+      <c r="H3" s="79"/>
+      <c r="I3" s="79"/>
+      <c r="J3" s="79"/>
+      <c r="K3" s="79"/>
+      <c r="L3" s="79"/>
+      <c r="M3" s="79"/>
+      <c r="N3" s="79"/>
+      <c r="O3" s="79"/>
+      <c r="P3" s="79"/>
+      <c r="Q3" s="79"/>
+      <c r="R3" s="79"/>
+      <c r="S3" s="79"/>
+      <c r="T3" s="79"/>
+      <c r="U3" s="79"/>
+      <c r="V3" s="79"/>
+      <c r="W3" s="79"/>
+      <c r="X3" s="79"/>
+      <c r="Y3" s="79"/>
+      <c r="Z3" s="79"/>
+      <c r="AA3" s="79"/>
+      <c r="AB3" s="79"/>
+      <c r="AC3" s="79"/>
+      <c r="AD3" s="79"/>
+      <c r="AE3" s="79"/>
     </row>
     <row r="4" spans="1:31">
       <c r="C4" s="9"/>
       <c r="AE4" s="3" t="s">
         <v>73</v>
       </c>
     </row>
-    <row r="5" spans="1:31" s="2" customFormat="1" ht="11.25">
-[...1 lines deleted...]
-      <c r="B5" s="81">
+    <row r="5" spans="1:31" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="A5" s="82"/>
+      <c r="B5" s="84">
         <v>2021</v>
       </c>
-      <c r="C5" s="82"/>
-[...10 lines deleted...]
-      <c r="N5" s="83">
+      <c r="C5" s="85"/>
+      <c r="D5" s="85"/>
+      <c r="E5" s="85"/>
+      <c r="F5" s="85"/>
+      <c r="G5" s="85"/>
+      <c r="H5" s="85"/>
+      <c r="I5" s="85"/>
+      <c r="J5" s="85"/>
+      <c r="K5" s="85"/>
+      <c r="L5" s="85"/>
+      <c r="M5" s="85"/>
+      <c r="N5" s="86">
         <v>2023</v>
       </c>
-      <c r="O5" s="83"/>
-[...10 lines deleted...]
-      <c r="Z5" s="81">
+      <c r="O5" s="86"/>
+      <c r="P5" s="86"/>
+      <c r="Q5" s="86"/>
+      <c r="R5" s="86"/>
+      <c r="S5" s="86"/>
+      <c r="T5" s="86"/>
+      <c r="U5" s="86"/>
+      <c r="V5" s="86"/>
+      <c r="W5" s="86"/>
+      <c r="X5" s="86"/>
+      <c r="Y5" s="84"/>
+      <c r="Z5" s="84">
         <v>2024</v>
       </c>
-      <c r="AA5" s="82"/>
-[...6 lines deleted...]
-      <c r="A6" s="80"/>
+      <c r="AA5" s="85"/>
+      <c r="AB5" s="85"/>
+      <c r="AC5" s="85"/>
+      <c r="AD5" s="85"/>
+      <c r="AE5" s="85"/>
+    </row>
+    <row r="6" spans="1:31" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="A6" s="83"/>
       <c r="B6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>7</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>8</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>0</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>1</v>
       </c>
       <c r="H6" s="5" t="s">
         <v>2</v>
       </c>
       <c r="I6" s="6" t="s">
         <v>3</v>
       </c>
       <c r="J6" s="6" t="s">
@@ -16558,85 +16763,85 @@
         <v>45</v>
       </c>
       <c r="Y6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Z6" s="55" t="s">
         <v>24</v>
       </c>
       <c r="AA6" s="55" t="s">
         <v>25</v>
       </c>
       <c r="AB6" s="57" t="s">
         <v>26</v>
       </c>
       <c r="AC6" s="55" t="s">
         <v>27</v>
       </c>
       <c r="AD6" s="55" t="s">
         <v>28</v>
       </c>
       <c r="AE6" s="55" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:31" s="2" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A7" s="84" t="s">
+      <c r="A7" s="87" t="s">
         <v>63</v>
       </c>
-      <c r="B7" s="84"/>
-[...30 lines deleted...]
-    <row r="8" spans="1:31" s="2" customFormat="1" ht="11.25">
+      <c r="B7" s="87"/>
+      <c r="C7" s="87"/>
+      <c r="D7" s="87"/>
+      <c r="E7" s="87"/>
+      <c r="F7" s="87"/>
+      <c r="G7" s="87"/>
+      <c r="H7" s="87"/>
+      <c r="I7" s="87"/>
+      <c r="J7" s="87"/>
+      <c r="K7" s="87"/>
+      <c r="L7" s="87"/>
+      <c r="M7" s="87"/>
+      <c r="N7" s="87"/>
+      <c r="O7" s="87"/>
+      <c r="P7" s="87"/>
+      <c r="Q7" s="87"/>
+      <c r="R7" s="87"/>
+      <c r="S7" s="87"/>
+      <c r="T7" s="87"/>
+      <c r="U7" s="87"/>
+      <c r="V7" s="87"/>
+      <c r="W7" s="87"/>
+      <c r="X7" s="87"/>
+      <c r="Y7" s="87"/>
+      <c r="Z7" s="87"/>
+      <c r="AA7" s="87"/>
+      <c r="AB7" s="87"/>
+      <c r="AC7" s="87"/>
+      <c r="AD7" s="87"/>
+      <c r="AE7" s="87"/>
+    </row>
+    <row r="8" spans="1:31" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A8" s="35" t="s">
         <v>47</v>
       </c>
       <c r="B8" s="22"/>
       <c r="C8" s="22"/>
       <c r="D8" s="22"/>
       <c r="E8" s="22"/>
       <c r="F8" s="22"/>
       <c r="G8" s="22"/>
       <c r="H8" s="22"/>
       <c r="I8" s="22"/>
       <c r="J8" s="22"/>
       <c r="K8" s="22"/>
       <c r="L8" s="22"/>
       <c r="M8" s="22"/>
       <c r="N8" s="23">
         <v>790</v>
       </c>
       <c r="O8" s="23">
         <v>639</v>
       </c>
       <c r="P8" s="23">
         <v>687</v>
       </c>
       <c r="Q8" s="23">
@@ -16663,51 +16868,51 @@
       <c r="X8" s="28">
         <v>692</v>
       </c>
       <c r="Y8" s="28">
         <v>676</v>
       </c>
       <c r="Z8" s="28">
         <v>762</v>
       </c>
       <c r="AA8" s="28">
         <v>695</v>
       </c>
       <c r="AB8" s="28">
         <v>661</v>
       </c>
       <c r="AC8" s="28">
         <v>795</v>
       </c>
       <c r="AD8" s="28">
         <v>697</v>
       </c>
       <c r="AE8" s="28">
         <v>676</v>
       </c>
     </row>
-    <row r="9" spans="1:31" s="2" customFormat="1" ht="11.25">
+    <row r="9" spans="1:31" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A9" s="37" t="s">
         <v>75</v>
       </c>
       <c r="B9" s="24"/>
       <c r="C9" s="24"/>
       <c r="D9" s="24"/>
       <c r="E9" s="24"/>
       <c r="F9" s="24"/>
       <c r="G9" s="24"/>
       <c r="H9" s="29"/>
       <c r="I9" s="24"/>
       <c r="J9" s="53"/>
       <c r="K9" s="29"/>
       <c r="L9" s="29"/>
       <c r="M9" s="29"/>
       <c r="N9" s="23">
         <v>435</v>
       </c>
       <c r="O9" s="23">
         <v>340</v>
       </c>
       <c r="P9" s="23">
         <v>378</v>
       </c>
       <c r="Q9" s="23">
@@ -16734,51 +16939,51 @@
       <c r="X9" s="28">
         <v>378</v>
       </c>
       <c r="Y9" s="28">
         <v>366</v>
       </c>
       <c r="Z9" s="28">
         <v>424</v>
       </c>
       <c r="AA9" s="28">
         <v>390</v>
       </c>
       <c r="AB9" s="28">
         <v>356</v>
       </c>
       <c r="AC9" s="28">
         <v>451</v>
       </c>
       <c r="AD9" s="28">
         <v>384</v>
       </c>
       <c r="AE9" s="28">
         <v>373</v>
       </c>
     </row>
-    <row r="10" spans="1:31" s="2" customFormat="1" ht="11.25">
+    <row r="10" spans="1:31" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A10" s="37" t="s">
         <v>76</v>
       </c>
       <c r="B10" s="24"/>
       <c r="C10" s="24"/>
       <c r="D10" s="24"/>
       <c r="E10" s="24"/>
       <c r="F10" s="24"/>
       <c r="G10" s="24"/>
       <c r="H10" s="29"/>
       <c r="I10" s="24"/>
       <c r="J10" s="53"/>
       <c r="K10" s="29"/>
       <c r="L10" s="29"/>
       <c r="M10" s="29"/>
       <c r="N10" s="23">
         <v>52</v>
       </c>
       <c r="O10" s="23">
         <v>33</v>
       </c>
       <c r="P10" s="23">
         <v>28</v>
       </c>
       <c r="Q10" s="23">
@@ -16805,51 +17010,51 @@
       <c r="X10" s="28">
         <v>40</v>
       </c>
       <c r="Y10" s="28">
         <v>39</v>
       </c>
       <c r="Z10" s="28">
         <v>43</v>
       </c>
       <c r="AA10" s="28">
         <v>28</v>
       </c>
       <c r="AB10" s="28">
         <v>35</v>
       </c>
       <c r="AC10" s="28">
         <v>55</v>
       </c>
       <c r="AD10" s="28">
         <v>41</v>
       </c>
       <c r="AE10" s="28">
         <v>48</v>
       </c>
     </row>
-    <row r="11" spans="1:31" s="2" customFormat="1" ht="11.25">
+    <row r="11" spans="1:31" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A11" s="37" t="s">
         <v>77</v>
       </c>
       <c r="B11" s="24"/>
       <c r="C11" s="24"/>
       <c r="D11" s="24"/>
       <c r="E11" s="24"/>
       <c r="F11" s="24"/>
       <c r="G11" s="24"/>
       <c r="H11" s="29"/>
       <c r="I11" s="24"/>
       <c r="J11" s="53"/>
       <c r="K11" s="29"/>
       <c r="L11" s="29"/>
       <c r="M11" s="29"/>
       <c r="N11" s="23">
         <v>49</v>
       </c>
       <c r="O11" s="23">
         <v>34</v>
       </c>
       <c r="P11" s="23">
         <v>44</v>
       </c>
       <c r="Q11" s="23">
@@ -16876,51 +17081,51 @@
       <c r="X11" s="28">
         <v>31</v>
       </c>
       <c r="Y11" s="28">
         <v>33</v>
       </c>
       <c r="Z11" s="28">
         <v>48</v>
       </c>
       <c r="AA11" s="28">
         <v>46</v>
       </c>
       <c r="AB11" s="28">
         <v>44</v>
       </c>
       <c r="AC11" s="28">
         <v>41</v>
       </c>
       <c r="AD11" s="28">
         <v>38</v>
       </c>
       <c r="AE11" s="28">
         <v>38</v>
       </c>
     </row>
-    <row r="12" spans="1:31" s="2" customFormat="1" ht="11.25">
+    <row r="12" spans="1:31" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A12" s="2" t="s">
         <v>55</v>
       </c>
       <c r="B12" s="24"/>
       <c r="C12" s="24"/>
       <c r="D12" s="24"/>
       <c r="E12" s="24"/>
       <c r="F12" s="24"/>
       <c r="G12" s="24"/>
       <c r="H12" s="29"/>
       <c r="I12" s="24"/>
       <c r="J12" s="53"/>
       <c r="K12" s="29"/>
       <c r="L12" s="29"/>
       <c r="M12" s="29"/>
       <c r="N12" s="23">
         <v>57</v>
       </c>
       <c r="O12" s="23">
         <v>44</v>
       </c>
       <c r="P12" s="23">
         <v>40</v>
       </c>
       <c r="Q12" s="23">
@@ -16947,51 +17152,51 @@
       <c r="X12" s="28">
         <v>56</v>
       </c>
       <c r="Y12" s="28">
         <v>45</v>
       </c>
       <c r="Z12" s="28">
         <v>45</v>
       </c>
       <c r="AA12" s="28">
         <v>50</v>
       </c>
       <c r="AB12" s="28">
         <v>59</v>
       </c>
       <c r="AC12" s="28">
         <v>53</v>
       </c>
       <c r="AD12" s="28">
         <v>59</v>
       </c>
       <c r="AE12" s="28">
         <v>48</v>
       </c>
     </row>
-    <row r="13" spans="1:31" s="2" customFormat="1" ht="11.25">
+    <row r="13" spans="1:31" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A13" s="2" t="s">
         <v>56</v>
       </c>
       <c r="B13" s="24"/>
       <c r="C13" s="24"/>
       <c r="D13" s="24"/>
       <c r="E13" s="24"/>
       <c r="F13" s="24"/>
       <c r="G13" s="24"/>
       <c r="H13" s="29"/>
       <c r="I13" s="24"/>
       <c r="J13" s="53"/>
       <c r="K13" s="29"/>
       <c r="L13" s="29"/>
       <c r="M13" s="29"/>
       <c r="N13" s="23">
         <v>48</v>
       </c>
       <c r="O13" s="23">
         <v>53</v>
       </c>
       <c r="P13" s="23">
         <v>55</v>
       </c>
       <c r="Q13" s="23">
@@ -17018,51 +17223,51 @@
       <c r="X13" s="28">
         <v>52</v>
       </c>
       <c r="Y13" s="28">
         <v>41</v>
       </c>
       <c r="Z13" s="28">
         <v>46</v>
       </c>
       <c r="AA13" s="28">
         <v>51</v>
       </c>
       <c r="AB13" s="28">
         <v>40</v>
       </c>
       <c r="AC13" s="28">
         <v>39</v>
       </c>
       <c r="AD13" s="28">
         <v>35</v>
       </c>
       <c r="AE13" s="28">
         <v>36</v>
       </c>
     </row>
-    <row r="14" spans="1:31" s="2" customFormat="1" ht="11.25">
+    <row r="14" spans="1:31" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A14" s="2" t="s">
         <v>78</v>
       </c>
       <c r="B14" s="24"/>
       <c r="C14" s="24"/>
       <c r="D14" s="24"/>
       <c r="E14" s="24"/>
       <c r="F14" s="24"/>
       <c r="G14" s="24"/>
       <c r="H14" s="29"/>
       <c r="I14" s="24"/>
       <c r="J14" s="53"/>
       <c r="K14" s="29"/>
       <c r="L14" s="29"/>
       <c r="M14" s="29"/>
       <c r="N14" s="23">
         <v>33</v>
       </c>
       <c r="O14" s="23">
         <v>19</v>
       </c>
       <c r="P14" s="23">
         <v>30</v>
       </c>
       <c r="Q14" s="23">
@@ -17089,51 +17294,51 @@
       <c r="X14" s="28">
         <v>22</v>
       </c>
       <c r="Y14" s="28">
         <v>29</v>
       </c>
       <c r="Z14" s="28">
         <v>30</v>
       </c>
       <c r="AA14" s="28">
         <v>28</v>
       </c>
       <c r="AB14" s="28">
         <v>14</v>
       </c>
       <c r="AC14" s="28">
         <v>27</v>
       </c>
       <c r="AD14" s="28">
         <v>22</v>
       </c>
       <c r="AE14" s="28">
         <v>22</v>
       </c>
     </row>
-    <row r="15" spans="1:31" s="2" customFormat="1" ht="11.25">
+    <row r="15" spans="1:31" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A15" s="2" t="s">
         <v>58</v>
       </c>
       <c r="B15" s="24"/>
       <c r="C15" s="24"/>
       <c r="D15" s="24"/>
       <c r="E15" s="24"/>
       <c r="F15" s="24"/>
       <c r="G15" s="24"/>
       <c r="H15" s="29"/>
       <c r="I15" s="24"/>
       <c r="J15" s="53"/>
       <c r="K15" s="29"/>
       <c r="L15" s="29"/>
       <c r="M15" s="29"/>
       <c r="N15" s="23">
         <v>21</v>
       </c>
       <c r="O15" s="23">
         <v>18</v>
       </c>
       <c r="P15" s="23">
         <v>12</v>
       </c>
       <c r="Q15" s="23">
@@ -17160,51 +17365,51 @@
       <c r="X15" s="28">
         <v>12</v>
       </c>
       <c r="Y15" s="28">
         <v>13</v>
       </c>
       <c r="Z15" s="28">
         <v>10</v>
       </c>
       <c r="AA15" s="28">
         <v>11</v>
       </c>
       <c r="AB15" s="28">
         <v>19</v>
       </c>
       <c r="AC15" s="28">
         <v>24</v>
       </c>
       <c r="AD15" s="28">
         <v>20</v>
       </c>
       <c r="AE15" s="28">
         <v>19</v>
       </c>
     </row>
-    <row r="16" spans="1:31" s="2" customFormat="1" ht="11.25">
+    <row r="16" spans="1:31" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A16" s="2" t="s">
         <v>62</v>
       </c>
       <c r="B16" s="24"/>
       <c r="C16" s="24"/>
       <c r="D16" s="24"/>
       <c r="E16" s="24"/>
       <c r="F16" s="24"/>
       <c r="G16" s="24"/>
       <c r="H16" s="29"/>
       <c r="I16" s="24"/>
       <c r="J16" s="53"/>
       <c r="K16" s="29"/>
       <c r="L16" s="29"/>
       <c r="M16" s="29"/>
       <c r="N16" s="23">
         <v>7</v>
       </c>
       <c r="O16" s="23">
         <v>13</v>
       </c>
       <c r="P16" s="23">
         <v>10</v>
       </c>
       <c r="Q16" s="23">
@@ -17231,51 +17436,51 @@
       <c r="X16" s="28">
         <v>11</v>
       </c>
       <c r="Y16" s="28">
         <v>11</v>
       </c>
       <c r="Z16" s="28">
         <v>12</v>
       </c>
       <c r="AA16" s="28">
         <v>10</v>
       </c>
       <c r="AB16" s="28">
         <v>6</v>
       </c>
       <c r="AC16" s="28">
         <v>15</v>
       </c>
       <c r="AD16" s="28">
         <v>13</v>
       </c>
       <c r="AE16" s="28">
         <v>14</v>
       </c>
     </row>
-    <row r="17" spans="1:31" s="2" customFormat="1" ht="11.25">
+    <row r="17" spans="1:31" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A17" s="2" t="s">
         <v>79</v>
       </c>
       <c r="B17" s="24"/>
       <c r="C17" s="24"/>
       <c r="D17" s="24"/>
       <c r="E17" s="24"/>
       <c r="F17" s="24"/>
       <c r="G17" s="24"/>
       <c r="H17" s="29"/>
       <c r="I17" s="24"/>
       <c r="J17" s="53"/>
       <c r="K17" s="29"/>
       <c r="L17" s="29"/>
       <c r="M17" s="29"/>
       <c r="N17" s="23">
         <v>27</v>
       </c>
       <c r="O17" s="23">
         <v>17</v>
       </c>
       <c r="P17" s="23">
         <v>24</v>
       </c>
       <c r="Q17" s="23">
@@ -17302,51 +17507,51 @@
       <c r="X17" s="28">
         <v>20</v>
       </c>
       <c r="Y17" s="28">
         <v>23</v>
       </c>
       <c r="Z17" s="28">
         <v>31</v>
       </c>
       <c r="AA17" s="28">
         <v>21</v>
       </c>
       <c r="AB17" s="28">
         <v>28</v>
       </c>
       <c r="AC17" s="28">
         <v>20</v>
       </c>
       <c r="AD17" s="28">
         <v>28</v>
       </c>
       <c r="AE17" s="28">
         <v>18</v>
       </c>
     </row>
-    <row r="18" spans="1:31" s="2" customFormat="1" ht="11.25">
+    <row r="18" spans="1:31" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A18" s="37" t="s">
         <v>80</v>
       </c>
       <c r="B18" s="24"/>
       <c r="C18" s="24"/>
       <c r="D18" s="24"/>
       <c r="E18" s="24"/>
       <c r="F18" s="24"/>
       <c r="G18" s="24"/>
       <c r="H18" s="29"/>
       <c r="I18" s="24"/>
       <c r="J18" s="53"/>
       <c r="K18" s="29"/>
       <c r="L18" s="29"/>
       <c r="M18" s="29"/>
       <c r="N18" s="23">
         <v>33</v>
       </c>
       <c r="O18" s="23">
         <v>37</v>
       </c>
       <c r="P18" s="23">
         <v>34</v>
       </c>
       <c r="Q18" s="23">
@@ -17373,51 +17578,51 @@
       <c r="X18" s="28">
         <v>37</v>
       </c>
       <c r="Y18" s="28">
         <v>38</v>
       </c>
       <c r="Z18" s="28">
         <v>41</v>
       </c>
       <c r="AA18" s="28">
         <v>41</v>
       </c>
       <c r="AB18" s="28">
         <v>35</v>
       </c>
       <c r="AC18" s="28">
         <v>42</v>
       </c>
       <c r="AD18" s="28">
         <v>39</v>
       </c>
       <c r="AE18" s="28">
         <v>41</v>
       </c>
     </row>
-    <row r="19" spans="1:31" s="2" customFormat="1" ht="11.25">
+    <row r="19" spans="1:31" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A19" s="37" t="s">
         <v>81</v>
       </c>
       <c r="B19" s="24"/>
       <c r="C19" s="24"/>
       <c r="D19" s="24"/>
       <c r="E19" s="24"/>
       <c r="F19" s="24"/>
       <c r="G19" s="24"/>
       <c r="H19" s="29"/>
       <c r="I19" s="24"/>
       <c r="J19" s="53"/>
       <c r="K19" s="29"/>
       <c r="L19" s="29"/>
       <c r="M19" s="29"/>
       <c r="N19" s="23">
         <v>28</v>
       </c>
       <c r="O19" s="23">
         <v>31</v>
       </c>
       <c r="P19" s="23">
         <v>32</v>
       </c>
       <c r="Q19" s="23">
@@ -17445,85 +17650,85 @@
         <v>33</v>
       </c>
       <c r="Y19" s="28">
         <v>38</v>
       </c>
       <c r="Z19" s="28">
         <v>32</v>
       </c>
       <c r="AA19" s="28">
         <v>19</v>
       </c>
       <c r="AB19" s="28">
         <v>25</v>
       </c>
       <c r="AC19" s="28">
         <v>28</v>
       </c>
       <c r="AD19" s="28">
         <v>18</v>
       </c>
       <c r="AE19" s="28">
         <v>19</v>
       </c>
     </row>
     <row r="20" spans="1:31" s="2" customFormat="1" ht="12" customHeight="1">
-      <c r="A20" s="90" t="s">
+      <c r="A20" s="93" t="s">
         <v>70</v>
       </c>
-      <c r="B20" s="90"/>
-[...30 lines deleted...]
-    <row r="21" spans="1:31" s="2" customFormat="1" ht="11.25">
+      <c r="B20" s="93"/>
+      <c r="C20" s="93"/>
+      <c r="D20" s="93"/>
+      <c r="E20" s="93"/>
+      <c r="F20" s="93"/>
+      <c r="G20" s="93"/>
+      <c r="H20" s="93"/>
+      <c r="I20" s="93"/>
+      <c r="J20" s="93"/>
+      <c r="K20" s="93"/>
+      <c r="L20" s="93"/>
+      <c r="M20" s="93"/>
+      <c r="N20" s="93"/>
+      <c r="O20" s="93"/>
+      <c r="P20" s="93"/>
+      <c r="Q20" s="93"/>
+      <c r="R20" s="93"/>
+      <c r="S20" s="93"/>
+      <c r="T20" s="93"/>
+      <c r="U20" s="93"/>
+      <c r="V20" s="93"/>
+      <c r="W20" s="93"/>
+      <c r="X20" s="93"/>
+      <c r="Y20" s="93"/>
+      <c r="Z20" s="93"/>
+      <c r="AA20" s="93"/>
+      <c r="AB20" s="93"/>
+      <c r="AC20" s="93"/>
+      <c r="AD20" s="93"/>
+      <c r="AE20" s="93"/>
+    </row>
+    <row r="21" spans="1:31" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A21" s="35" t="s">
         <v>47</v>
       </c>
       <c r="B21" s="24"/>
       <c r="C21" s="24"/>
       <c r="D21" s="24"/>
       <c r="E21" s="24"/>
       <c r="F21" s="24"/>
       <c r="G21" s="24"/>
       <c r="H21" s="29"/>
       <c r="I21" s="24"/>
       <c r="J21" s="29"/>
       <c r="K21" s="29"/>
       <c r="L21" s="29"/>
       <c r="M21" s="29"/>
       <c r="N21" s="10">
         <v>398</v>
       </c>
       <c r="O21" s="10">
         <v>332</v>
       </c>
       <c r="P21" s="10">
         <v>354</v>
       </c>
       <c r="Q21" s="10">
@@ -17550,51 +17755,51 @@
       <c r="X21" s="10">
         <v>346</v>
       </c>
       <c r="Y21" s="10">
         <v>349</v>
       </c>
       <c r="Z21" s="10">
         <v>407</v>
       </c>
       <c r="AA21" s="28">
         <v>394</v>
       </c>
       <c r="AB21" s="28">
         <v>343</v>
       </c>
       <c r="AC21" s="28">
         <v>424</v>
       </c>
       <c r="AD21" s="10">
         <v>355</v>
       </c>
       <c r="AE21" s="28">
         <v>333</v>
       </c>
     </row>
-    <row r="22" spans="1:31" s="2" customFormat="1" ht="11.25">
+    <row r="22" spans="1:31" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A22" s="37" t="s">
         <v>75</v>
       </c>
       <c r="B22" s="24"/>
       <c r="C22" s="24"/>
       <c r="D22" s="24"/>
       <c r="E22" s="24"/>
       <c r="F22" s="24"/>
       <c r="G22" s="24"/>
       <c r="H22" s="29"/>
       <c r="I22" s="24"/>
       <c r="J22" s="29"/>
       <c r="K22" s="29"/>
       <c r="L22" s="29"/>
       <c r="M22" s="29"/>
       <c r="N22" s="10">
         <v>212</v>
       </c>
       <c r="O22" s="10">
         <v>172</v>
       </c>
       <c r="P22" s="10">
         <v>206</v>
       </c>
       <c r="Q22" s="10">
@@ -17621,51 +17826,51 @@
       <c r="X22" s="10">
         <v>176</v>
       </c>
       <c r="Y22" s="10">
         <v>194</v>
       </c>
       <c r="Z22" s="10">
         <v>223</v>
       </c>
       <c r="AA22" s="28">
         <v>218</v>
       </c>
       <c r="AB22" s="28">
         <v>188</v>
       </c>
       <c r="AC22" s="28">
         <v>237</v>
       </c>
       <c r="AD22" s="10">
         <v>188</v>
       </c>
       <c r="AE22" s="28">
         <v>193</v>
       </c>
     </row>
-    <row r="23" spans="1:31" s="2" customFormat="1" ht="11.25">
+    <row r="23" spans="1:31" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A23" s="37" t="s">
         <v>76</v>
       </c>
       <c r="B23" s="24"/>
       <c r="C23" s="24"/>
       <c r="D23" s="24"/>
       <c r="E23" s="24"/>
       <c r="F23" s="24"/>
       <c r="G23" s="24"/>
       <c r="H23" s="29"/>
       <c r="I23" s="24"/>
       <c r="J23" s="29"/>
       <c r="K23" s="29"/>
       <c r="L23" s="29"/>
       <c r="M23" s="29"/>
       <c r="N23" s="10">
         <v>26</v>
       </c>
       <c r="O23" s="10">
         <v>13</v>
       </c>
       <c r="P23" s="10">
         <v>10</v>
       </c>
       <c r="Q23" s="10">
@@ -17692,51 +17897,51 @@
       <c r="X23" s="10">
         <v>26</v>
       </c>
       <c r="Y23" s="10">
         <v>20</v>
       </c>
       <c r="Z23" s="10">
         <v>22</v>
       </c>
       <c r="AA23" s="28">
         <v>20</v>
       </c>
       <c r="AB23" s="28">
         <v>14</v>
       </c>
       <c r="AC23" s="28">
         <v>36</v>
       </c>
       <c r="AD23" s="10">
         <v>25</v>
       </c>
       <c r="AE23" s="28">
         <v>25</v>
       </c>
     </row>
-    <row r="24" spans="1:31" s="2" customFormat="1" ht="11.25">
+    <row r="24" spans="1:31" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A24" s="37" t="s">
         <v>77</v>
       </c>
       <c r="B24" s="24"/>
       <c r="C24" s="24"/>
       <c r="D24" s="24"/>
       <c r="E24" s="24"/>
       <c r="F24" s="24"/>
       <c r="G24" s="24"/>
       <c r="H24" s="29"/>
       <c r="I24" s="24"/>
       <c r="J24" s="29"/>
       <c r="K24" s="29"/>
       <c r="L24" s="29"/>
       <c r="M24" s="29"/>
       <c r="N24" s="10">
         <v>27</v>
       </c>
       <c r="O24" s="10">
         <v>23</v>
       </c>
       <c r="P24" s="10">
         <v>15</v>
       </c>
       <c r="Q24" s="10">
@@ -17763,51 +17968,51 @@
       <c r="X24" s="10">
         <v>14</v>
       </c>
       <c r="Y24" s="10">
         <v>17</v>
       </c>
       <c r="Z24" s="10">
         <v>25</v>
       </c>
       <c r="AA24" s="28">
         <v>26</v>
       </c>
       <c r="AB24" s="28">
         <v>21</v>
       </c>
       <c r="AC24" s="28">
         <v>23</v>
       </c>
       <c r="AD24" s="10">
         <v>22</v>
       </c>
       <c r="AE24" s="28">
         <v>11</v>
       </c>
     </row>
-    <row r="25" spans="1:31" s="2" customFormat="1" ht="11.25">
+    <row r="25" spans="1:31" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A25" s="2" t="s">
         <v>55</v>
       </c>
       <c r="B25" s="24"/>
       <c r="C25" s="24"/>
       <c r="D25" s="24"/>
       <c r="E25" s="24"/>
       <c r="F25" s="24"/>
       <c r="G25" s="24"/>
       <c r="H25" s="29"/>
       <c r="I25" s="24"/>
       <c r="J25" s="29"/>
       <c r="K25" s="29"/>
       <c r="L25" s="29"/>
       <c r="M25" s="29"/>
       <c r="N25" s="10">
         <v>31</v>
       </c>
       <c r="O25" s="10">
         <v>25</v>
       </c>
       <c r="P25" s="10">
         <v>23</v>
       </c>
       <c r="Q25" s="10">
@@ -17834,51 +18039,51 @@
       <c r="X25" s="10">
         <v>31</v>
       </c>
       <c r="Y25" s="10">
         <v>22</v>
       </c>
       <c r="Z25" s="10">
         <v>27</v>
       </c>
       <c r="AA25" s="28">
         <v>32</v>
       </c>
       <c r="AB25" s="28">
         <v>34</v>
       </c>
       <c r="AC25" s="28">
         <v>29</v>
       </c>
       <c r="AD25" s="10">
         <v>38</v>
       </c>
       <c r="AE25" s="28">
         <v>18</v>
       </c>
     </row>
-    <row r="26" spans="1:31" s="2" customFormat="1" ht="11.25">
+    <row r="26" spans="1:31" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A26" s="2" t="s">
         <v>56</v>
       </c>
       <c r="B26" s="24"/>
       <c r="C26" s="24"/>
       <c r="D26" s="24"/>
       <c r="E26" s="24"/>
       <c r="F26" s="24"/>
       <c r="G26" s="24"/>
       <c r="H26" s="29"/>
       <c r="I26" s="24"/>
       <c r="J26" s="29"/>
       <c r="K26" s="29"/>
       <c r="L26" s="29"/>
       <c r="M26" s="29"/>
       <c r="N26" s="10">
         <v>22</v>
       </c>
       <c r="O26" s="10">
         <v>25</v>
       </c>
       <c r="P26" s="10">
         <v>25</v>
       </c>
       <c r="Q26" s="10">
@@ -17905,51 +18110,51 @@
       <c r="X26" s="10">
         <v>28</v>
       </c>
       <c r="Y26" s="10">
         <v>20</v>
       </c>
       <c r="Z26" s="10">
         <v>17</v>
       </c>
       <c r="AA26" s="28">
         <v>30</v>
       </c>
       <c r="AB26" s="28">
         <v>22</v>
       </c>
       <c r="AC26" s="28">
         <v>17</v>
       </c>
       <c r="AD26" s="10">
         <v>16</v>
       </c>
       <c r="AE26" s="28">
         <v>18</v>
       </c>
     </row>
-    <row r="27" spans="1:31" s="2" customFormat="1" ht="11.25">
+    <row r="27" spans="1:31" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A27" s="2" t="s">
         <v>78</v>
       </c>
       <c r="B27" s="24"/>
       <c r="C27" s="24"/>
       <c r="D27" s="24"/>
       <c r="E27" s="24"/>
       <c r="F27" s="24"/>
       <c r="G27" s="24"/>
       <c r="H27" s="29"/>
       <c r="I27" s="24"/>
       <c r="J27" s="29"/>
       <c r="K27" s="29"/>
       <c r="L27" s="29"/>
       <c r="M27" s="29"/>
       <c r="N27" s="10">
         <v>16</v>
       </c>
       <c r="O27" s="10">
         <v>12</v>
       </c>
       <c r="P27" s="10">
         <v>16</v>
       </c>
       <c r="Q27" s="10">
@@ -17976,51 +18181,51 @@
       <c r="X27" s="10">
         <v>7</v>
       </c>
       <c r="Y27" s="10">
         <v>14</v>
       </c>
       <c r="Z27" s="10">
         <v>19</v>
       </c>
       <c r="AA27" s="28">
         <v>11</v>
       </c>
       <c r="AB27" s="28">
         <v>8</v>
       </c>
       <c r="AC27" s="28">
         <v>14</v>
       </c>
       <c r="AD27" s="10">
         <v>13</v>
       </c>
       <c r="AE27" s="28">
         <v>14</v>
       </c>
     </row>
-    <row r="28" spans="1:31" s="2" customFormat="1" ht="11.25">
+    <row r="28" spans="1:31" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A28" s="2" t="s">
         <v>58</v>
       </c>
       <c r="B28" s="24"/>
       <c r="C28" s="24"/>
       <c r="D28" s="24"/>
       <c r="E28" s="24"/>
       <c r="F28" s="24"/>
       <c r="G28" s="24"/>
       <c r="H28" s="29"/>
       <c r="I28" s="24"/>
       <c r="J28" s="29"/>
       <c r="K28" s="29"/>
       <c r="L28" s="29"/>
       <c r="M28" s="29"/>
       <c r="N28" s="10">
         <v>13</v>
       </c>
       <c r="O28" s="10">
         <v>8</v>
       </c>
       <c r="P28" s="10">
         <v>6</v>
       </c>
       <c r="Q28" s="10">
@@ -18047,51 +18252,51 @@
       <c r="X28" s="10">
         <v>5</v>
       </c>
       <c r="Y28" s="10">
         <v>5</v>
       </c>
       <c r="Z28" s="10">
         <v>9</v>
       </c>
       <c r="AA28" s="28">
         <v>4</v>
       </c>
       <c r="AB28" s="28">
         <v>11</v>
       </c>
       <c r="AC28" s="28">
         <v>8</v>
       </c>
       <c r="AD28" s="10">
         <v>11</v>
       </c>
       <c r="AE28" s="28">
         <v>10</v>
       </c>
     </row>
-    <row r="29" spans="1:31" s="2" customFormat="1" ht="11.25">
+    <row r="29" spans="1:31" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A29" s="2" t="s">
         <v>62</v>
       </c>
       <c r="B29" s="24"/>
       <c r="C29" s="24"/>
       <c r="D29" s="24"/>
       <c r="E29" s="24"/>
       <c r="F29" s="24"/>
       <c r="G29" s="24"/>
       <c r="H29" s="29"/>
       <c r="I29" s="24"/>
       <c r="J29" s="29"/>
       <c r="K29" s="29"/>
       <c r="L29" s="29"/>
       <c r="M29" s="29"/>
       <c r="N29" s="10">
         <v>2</v>
       </c>
       <c r="O29" s="10">
         <v>8</v>
       </c>
       <c r="P29" s="10">
         <v>7</v>
       </c>
       <c r="Q29" s="10">
@@ -18118,51 +18323,51 @@
       <c r="X29" s="10">
         <v>6</v>
       </c>
       <c r="Y29" s="10">
         <v>6</v>
       </c>
       <c r="Z29" s="10">
         <v>7</v>
       </c>
       <c r="AA29" s="28">
         <v>6</v>
       </c>
       <c r="AB29" s="28">
         <v>1</v>
       </c>
       <c r="AC29" s="28">
         <v>11</v>
       </c>
       <c r="AD29" s="10">
         <v>6</v>
       </c>
       <c r="AE29" s="28">
         <v>5</v>
       </c>
     </row>
-    <row r="30" spans="1:31" s="2" customFormat="1" ht="11.25">
+    <row r="30" spans="1:31" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A30" s="2" t="s">
         <v>79</v>
       </c>
       <c r="B30" s="24"/>
       <c r="C30" s="24"/>
       <c r="D30" s="24"/>
       <c r="E30" s="24"/>
       <c r="F30" s="24"/>
       <c r="G30" s="24"/>
       <c r="H30" s="29"/>
       <c r="I30" s="24"/>
       <c r="J30" s="29"/>
       <c r="K30" s="29"/>
       <c r="L30" s="29"/>
       <c r="M30" s="29"/>
       <c r="N30" s="10">
         <v>16</v>
       </c>
       <c r="O30" s="10">
         <v>11</v>
       </c>
       <c r="P30" s="10">
         <v>11</v>
       </c>
       <c r="Q30" s="10">
@@ -18189,51 +18394,51 @@
       <c r="X30" s="10">
         <v>14</v>
       </c>
       <c r="Y30" s="10">
         <v>13</v>
       </c>
       <c r="Z30" s="10">
         <v>17</v>
       </c>
       <c r="AA30" s="28">
         <v>10</v>
       </c>
       <c r="AB30" s="28">
         <v>18</v>
       </c>
       <c r="AC30" s="28">
         <v>10</v>
       </c>
       <c r="AD30" s="10">
         <v>11</v>
       </c>
       <c r="AE30" s="28">
         <v>11</v>
       </c>
     </row>
-    <row r="31" spans="1:31" s="2" customFormat="1" ht="11.25">
+    <row r="31" spans="1:31" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A31" s="37" t="s">
         <v>80</v>
       </c>
       <c r="B31" s="54" t="s">
         <v>68</v>
       </c>
       <c r="C31" s="54" t="s">
         <v>68</v>
       </c>
       <c r="D31" s="54" t="s">
         <v>68</v>
       </c>
       <c r="E31" s="54" t="s">
         <v>68</v>
       </c>
       <c r="F31" s="54" t="s">
         <v>68</v>
       </c>
       <c r="G31" s="54" t="s">
         <v>68</v>
       </c>
       <c r="H31" s="54" t="s">
         <v>68</v>
       </c>
       <c r="I31" s="54" t="s">
@@ -18284,51 +18489,51 @@
       <c r="X31" s="10">
         <v>20</v>
       </c>
       <c r="Y31" s="10">
         <v>24</v>
       </c>
       <c r="Z31" s="10">
         <v>22</v>
       </c>
       <c r="AA31" s="28">
         <v>29</v>
       </c>
       <c r="AB31" s="28">
         <v>15</v>
       </c>
       <c r="AC31" s="28">
         <v>26</v>
       </c>
       <c r="AD31" s="10">
         <v>17</v>
       </c>
       <c r="AE31" s="28">
         <v>20</v>
       </c>
     </row>
-    <row r="32" spans="1:31" s="2" customFormat="1" ht="11.25">
+    <row r="32" spans="1:31" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A32" s="37" t="s">
         <v>81</v>
       </c>
       <c r="B32" s="54" t="s">
         <v>69</v>
       </c>
       <c r="C32" s="54" t="s">
         <v>69</v>
       </c>
       <c r="D32" s="54" t="s">
         <v>69</v>
       </c>
       <c r="E32" s="54" t="s">
         <v>69</v>
       </c>
       <c r="F32" s="54" t="s">
         <v>69</v>
       </c>
       <c r="G32" s="54" t="s">
         <v>69</v>
       </c>
       <c r="H32" s="54" t="s">
         <v>69</v>
       </c>
       <c r="I32" s="54" t="s">
@@ -18380,85 +18585,85 @@
         <v>19</v>
       </c>
       <c r="Y32" s="10">
         <v>14</v>
       </c>
       <c r="Z32" s="10">
         <v>19</v>
       </c>
       <c r="AA32" s="28">
         <v>8</v>
       </c>
       <c r="AB32" s="28">
         <v>11</v>
       </c>
       <c r="AC32" s="28">
         <v>13</v>
       </c>
       <c r="AD32" s="10">
         <v>8</v>
       </c>
       <c r="AE32" s="28">
         <v>8</v>
       </c>
     </row>
     <row r="33" spans="1:31" s="2" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A33" s="91" t="s">
+      <c r="A33" s="94" t="s">
         <v>71</v>
       </c>
-      <c r="B33" s="91"/>
-[...30 lines deleted...]
-    <row r="34" spans="1:31" s="2" customFormat="1" ht="11.25">
+      <c r="B33" s="94"/>
+      <c r="C33" s="94"/>
+      <c r="D33" s="94"/>
+      <c r="E33" s="94"/>
+      <c r="F33" s="94"/>
+      <c r="G33" s="94"/>
+      <c r="H33" s="94"/>
+      <c r="I33" s="94"/>
+      <c r="J33" s="94"/>
+      <c r="K33" s="94"/>
+      <c r="L33" s="94"/>
+      <c r="M33" s="94"/>
+      <c r="N33" s="94"/>
+      <c r="O33" s="94"/>
+      <c r="P33" s="94"/>
+      <c r="Q33" s="94"/>
+      <c r="R33" s="94"/>
+      <c r="S33" s="94"/>
+      <c r="T33" s="94"/>
+      <c r="U33" s="94"/>
+      <c r="V33" s="94"/>
+      <c r="W33" s="94"/>
+      <c r="X33" s="94"/>
+      <c r="Y33" s="94"/>
+      <c r="Z33" s="94"/>
+      <c r="AA33" s="94"/>
+      <c r="AB33" s="94"/>
+      <c r="AC33" s="94"/>
+      <c r="AD33" s="94"/>
+      <c r="AE33" s="94"/>
+    </row>
+    <row r="34" spans="1:31" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A34" s="35" t="s">
         <v>47</v>
       </c>
       <c r="B34" s="24"/>
       <c r="C34" s="24"/>
       <c r="D34" s="24"/>
       <c r="E34" s="24"/>
       <c r="F34" s="24"/>
       <c r="G34" s="24"/>
       <c r="H34" s="29"/>
       <c r="I34" s="24"/>
       <c r="J34" s="29"/>
       <c r="K34" s="29"/>
       <c r="L34" s="29"/>
       <c r="M34" s="29"/>
       <c r="N34" s="11">
         <v>392</v>
       </c>
       <c r="O34" s="11">
         <v>307</v>
       </c>
       <c r="P34" s="11">
         <v>333</v>
       </c>
       <c r="Q34" s="11">
@@ -18485,51 +18690,51 @@
       <c r="X34" s="11">
         <v>346</v>
       </c>
       <c r="Y34" s="11">
         <v>327</v>
       </c>
       <c r="Z34" s="11">
         <v>355</v>
       </c>
       <c r="AA34" s="36">
         <v>301</v>
       </c>
       <c r="AB34" s="36">
         <v>318</v>
       </c>
       <c r="AC34" s="28">
         <v>371</v>
       </c>
       <c r="AD34" s="11">
         <v>342</v>
       </c>
       <c r="AE34" s="28">
         <v>343</v>
       </c>
     </row>
-    <row r="35" spans="1:31" s="2" customFormat="1" ht="11.25">
+    <row r="35" spans="1:31" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A35" s="37" t="s">
         <v>75</v>
       </c>
       <c r="B35" s="24"/>
       <c r="C35" s="24"/>
       <c r="D35" s="24"/>
       <c r="E35" s="24"/>
       <c r="F35" s="24"/>
       <c r="G35" s="24"/>
       <c r="H35" s="29"/>
       <c r="I35" s="24"/>
       <c r="J35" s="29"/>
       <c r="K35" s="29"/>
       <c r="L35" s="29"/>
       <c r="M35" s="29"/>
       <c r="N35" s="11">
         <v>223</v>
       </c>
       <c r="O35" s="11">
         <v>168</v>
       </c>
       <c r="P35" s="11">
         <v>172</v>
       </c>
       <c r="Q35" s="11">
@@ -18556,51 +18761,51 @@
       <c r="X35" s="11">
         <v>202</v>
       </c>
       <c r="Y35" s="11">
         <v>172</v>
       </c>
       <c r="Z35" s="11">
         <v>201</v>
       </c>
       <c r="AA35" s="36">
         <v>172</v>
       </c>
       <c r="AB35" s="36">
         <v>168</v>
       </c>
       <c r="AC35" s="28">
         <v>214</v>
       </c>
       <c r="AD35" s="11">
         <v>196</v>
       </c>
       <c r="AE35" s="28">
         <v>180</v>
       </c>
     </row>
-    <row r="36" spans="1:31" s="2" customFormat="1" ht="11.25">
+    <row r="36" spans="1:31" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A36" s="37" t="s">
         <v>76</v>
       </c>
       <c r="B36" s="24"/>
       <c r="C36" s="24"/>
       <c r="D36" s="24"/>
       <c r="E36" s="24"/>
       <c r="F36" s="24"/>
       <c r="G36" s="24"/>
       <c r="H36" s="29"/>
       <c r="I36" s="24"/>
       <c r="J36" s="29"/>
       <c r="K36" s="29"/>
       <c r="L36" s="29"/>
       <c r="M36" s="29"/>
       <c r="N36" s="11">
         <v>26</v>
       </c>
       <c r="O36" s="11">
         <v>20</v>
       </c>
       <c r="P36" s="11">
         <v>18</v>
       </c>
       <c r="Q36" s="11">
@@ -18627,51 +18832,51 @@
       <c r="X36" s="11">
         <v>14</v>
       </c>
       <c r="Y36" s="11">
         <v>19</v>
       </c>
       <c r="Z36" s="11">
         <v>21</v>
       </c>
       <c r="AA36" s="36">
         <v>8</v>
       </c>
       <c r="AB36" s="36">
         <v>21</v>
       </c>
       <c r="AC36" s="28">
         <v>19</v>
       </c>
       <c r="AD36" s="11">
         <v>16</v>
       </c>
       <c r="AE36" s="28">
         <v>23</v>
       </c>
     </row>
-    <row r="37" spans="1:31" s="2" customFormat="1" ht="11.25">
+    <row r="37" spans="1:31" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A37" s="37" t="s">
         <v>77</v>
       </c>
       <c r="B37" s="24"/>
       <c r="C37" s="24"/>
       <c r="D37" s="24"/>
       <c r="E37" s="24"/>
       <c r="F37" s="24"/>
       <c r="G37" s="24"/>
       <c r="H37" s="29"/>
       <c r="I37" s="24"/>
       <c r="J37" s="29"/>
       <c r="K37" s="29"/>
       <c r="L37" s="29"/>
       <c r="M37" s="29"/>
       <c r="N37" s="11">
         <v>22</v>
       </c>
       <c r="O37" s="11">
         <v>11</v>
       </c>
       <c r="P37" s="11">
         <v>29</v>
       </c>
       <c r="Q37" s="11">
@@ -18698,51 +18903,51 @@
       <c r="X37" s="11">
         <v>17</v>
       </c>
       <c r="Y37" s="11">
         <v>16</v>
       </c>
       <c r="Z37" s="11">
         <v>23</v>
       </c>
       <c r="AA37" s="36">
         <v>20</v>
       </c>
       <c r="AB37" s="36">
         <v>23</v>
       </c>
       <c r="AC37" s="28">
         <v>18</v>
       </c>
       <c r="AD37" s="11">
         <v>16</v>
       </c>
       <c r="AE37" s="28">
         <v>27</v>
       </c>
     </row>
-    <row r="38" spans="1:31" s="2" customFormat="1" ht="11.25">
+    <row r="38" spans="1:31" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A38" s="37" t="s">
         <v>55</v>
       </c>
       <c r="B38" s="24"/>
       <c r="C38" s="24"/>
       <c r="D38" s="24"/>
       <c r="E38" s="24"/>
       <c r="F38" s="24"/>
       <c r="G38" s="24"/>
       <c r="H38" s="29"/>
       <c r="I38" s="24"/>
       <c r="J38" s="29"/>
       <c r="K38" s="29"/>
       <c r="L38" s="29"/>
       <c r="M38" s="29"/>
       <c r="N38" s="11">
         <v>26</v>
       </c>
       <c r="O38" s="11">
         <v>19</v>
       </c>
       <c r="P38" s="11">
         <v>17</v>
       </c>
       <c r="Q38" s="11">
@@ -18769,51 +18974,51 @@
       <c r="X38" s="11">
         <v>25</v>
       </c>
       <c r="Y38" s="11">
         <v>23</v>
       </c>
       <c r="Z38" s="11">
         <v>18</v>
       </c>
       <c r="AA38" s="36">
         <v>18</v>
       </c>
       <c r="AB38" s="36">
         <v>25</v>
       </c>
       <c r="AC38" s="28">
         <v>24</v>
       </c>
       <c r="AD38" s="11">
         <v>21</v>
       </c>
       <c r="AE38" s="28">
         <v>30</v>
       </c>
     </row>
-    <row r="39" spans="1:31" s="2" customFormat="1" ht="11.25">
+    <row r="39" spans="1:31" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A39" s="37" t="s">
         <v>56</v>
       </c>
       <c r="B39" s="24"/>
       <c r="C39" s="24"/>
       <c r="D39" s="24"/>
       <c r="E39" s="24"/>
       <c r="F39" s="24"/>
       <c r="G39" s="24"/>
       <c r="H39" s="29"/>
       <c r="I39" s="24"/>
       <c r="J39" s="29"/>
       <c r="K39" s="29"/>
       <c r="L39" s="29"/>
       <c r="M39" s="29"/>
       <c r="N39" s="11">
         <v>26</v>
       </c>
       <c r="O39" s="11">
         <v>28</v>
       </c>
       <c r="P39" s="11">
         <v>30</v>
       </c>
       <c r="Q39" s="11">
@@ -18840,51 +19045,51 @@
       <c r="X39" s="11">
         <v>24</v>
       </c>
       <c r="Y39" s="11">
         <v>21</v>
       </c>
       <c r="Z39" s="11">
         <v>29</v>
       </c>
       <c r="AA39" s="36">
         <v>21</v>
       </c>
       <c r="AB39" s="36">
         <v>18</v>
       </c>
       <c r="AC39" s="28">
         <v>22</v>
       </c>
       <c r="AD39" s="11">
         <v>19</v>
       </c>
       <c r="AE39" s="28">
         <v>18</v>
       </c>
     </row>
-    <row r="40" spans="1:31" s="2" customFormat="1" ht="11.25">
+    <row r="40" spans="1:31" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A40" s="37" t="s">
         <v>78</v>
       </c>
       <c r="B40" s="24"/>
       <c r="C40" s="24"/>
       <c r="D40" s="24"/>
       <c r="E40" s="24"/>
       <c r="F40" s="24"/>
       <c r="G40" s="24"/>
       <c r="H40" s="29"/>
       <c r="I40" s="24"/>
       <c r="J40" s="29"/>
       <c r="K40" s="29"/>
       <c r="L40" s="29"/>
       <c r="M40" s="29"/>
       <c r="N40" s="11">
         <v>17</v>
       </c>
       <c r="O40" s="11">
         <v>7</v>
       </c>
       <c r="P40" s="11">
         <v>14</v>
       </c>
       <c r="Q40" s="11">
@@ -18911,51 +19116,51 @@
       <c r="X40" s="11">
         <v>15</v>
       </c>
       <c r="Y40" s="11">
         <v>15</v>
       </c>
       <c r="Z40" s="11">
         <v>11</v>
       </c>
       <c r="AA40" s="36">
         <v>17</v>
       </c>
       <c r="AB40" s="36">
         <v>6</v>
       </c>
       <c r="AC40" s="28">
         <v>13</v>
       </c>
       <c r="AD40" s="11">
         <v>9</v>
       </c>
       <c r="AE40" s="28">
         <v>8</v>
       </c>
     </row>
-    <row r="41" spans="1:31" s="2" customFormat="1" ht="11.25">
+    <row r="41" spans="1:31" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A41" s="37" t="s">
         <v>58</v>
       </c>
       <c r="B41" s="24"/>
       <c r="C41" s="24"/>
       <c r="D41" s="24"/>
       <c r="E41" s="24"/>
       <c r="F41" s="24"/>
       <c r="G41" s="24"/>
       <c r="H41" s="29"/>
       <c r="I41" s="24"/>
       <c r="J41" s="29"/>
       <c r="K41" s="29"/>
       <c r="L41" s="29"/>
       <c r="M41" s="29"/>
       <c r="N41" s="11">
         <v>8</v>
       </c>
       <c r="O41" s="11">
         <v>10</v>
       </c>
       <c r="P41" s="11">
         <v>6</v>
       </c>
       <c r="Q41" s="11">
@@ -18982,51 +19187,51 @@
       <c r="X41" s="11">
         <v>7</v>
       </c>
       <c r="Y41" s="11">
         <v>8</v>
       </c>
       <c r="Z41" s="11">
         <v>1</v>
       </c>
       <c r="AA41" s="36">
         <v>7</v>
       </c>
       <c r="AB41" s="36">
         <v>8</v>
       </c>
       <c r="AC41" s="28">
         <v>16</v>
       </c>
       <c r="AD41" s="11">
         <v>9</v>
       </c>
       <c r="AE41" s="28">
         <v>9</v>
       </c>
     </row>
-    <row r="42" spans="1:31" s="2" customFormat="1" ht="11.25">
+    <row r="42" spans="1:31" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A42" s="37" t="s">
         <v>62</v>
       </c>
       <c r="B42" s="24"/>
       <c r="C42" s="24"/>
       <c r="D42" s="24"/>
       <c r="E42" s="24"/>
       <c r="F42" s="24"/>
       <c r="G42" s="24"/>
       <c r="H42" s="29"/>
       <c r="I42" s="24"/>
       <c r="J42" s="29"/>
       <c r="K42" s="29"/>
       <c r="L42" s="29"/>
       <c r="M42" s="29"/>
       <c r="N42" s="11">
         <v>5</v>
       </c>
       <c r="O42" s="11">
         <v>5</v>
       </c>
       <c r="P42" s="11">
         <v>3</v>
       </c>
       <c r="Q42" s="11">
@@ -19053,51 +19258,51 @@
       <c r="X42" s="11">
         <v>5</v>
       </c>
       <c r="Y42" s="11">
         <v>5</v>
       </c>
       <c r="Z42" s="11">
         <v>5</v>
       </c>
       <c r="AA42" s="36">
         <v>4</v>
       </c>
       <c r="AB42" s="36">
         <v>5</v>
       </c>
       <c r="AC42" s="28">
         <v>4</v>
       </c>
       <c r="AD42" s="11">
         <v>7</v>
       </c>
       <c r="AE42" s="28">
         <v>9</v>
       </c>
     </row>
-    <row r="43" spans="1:31" s="2" customFormat="1" ht="11.25">
+    <row r="43" spans="1:31" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A43" s="37" t="s">
         <v>79</v>
       </c>
       <c r="B43" s="24"/>
       <c r="C43" s="24"/>
       <c r="D43" s="24"/>
       <c r="E43" s="24"/>
       <c r="F43" s="24"/>
       <c r="G43" s="24"/>
       <c r="H43" s="29"/>
       <c r="I43" s="24"/>
       <c r="J43" s="29"/>
       <c r="K43" s="29"/>
       <c r="L43" s="29"/>
       <c r="M43" s="29"/>
       <c r="N43" s="11">
         <v>11</v>
       </c>
       <c r="O43" s="11">
         <v>6</v>
       </c>
       <c r="P43" s="11">
         <v>13</v>
       </c>
       <c r="Q43" s="11">
@@ -19124,51 +19329,51 @@
       <c r="X43" s="11">
         <v>6</v>
       </c>
       <c r="Y43" s="11">
         <v>10</v>
       </c>
       <c r="Z43" s="11">
         <v>14</v>
       </c>
       <c r="AA43" s="36">
         <v>11</v>
       </c>
       <c r="AB43" s="36">
         <v>10</v>
       </c>
       <c r="AC43" s="28">
         <v>10</v>
       </c>
       <c r="AD43" s="11">
         <v>17</v>
       </c>
       <c r="AE43" s="28">
         <v>7</v>
       </c>
     </row>
-    <row r="44" spans="1:31" s="2" customFormat="1" ht="11.25">
+    <row r="44" spans="1:31" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A44" s="37" t="s">
         <v>80</v>
       </c>
       <c r="B44" s="24"/>
       <c r="C44" s="24"/>
       <c r="D44" s="24"/>
       <c r="E44" s="24"/>
       <c r="F44" s="24"/>
       <c r="G44" s="24"/>
       <c r="H44" s="29"/>
       <c r="I44" s="24"/>
       <c r="J44" s="29"/>
       <c r="K44" s="29"/>
       <c r="L44" s="29"/>
       <c r="M44" s="29"/>
       <c r="N44" s="11">
         <v>17</v>
       </c>
       <c r="O44" s="11">
         <v>16</v>
       </c>
       <c r="P44" s="11">
         <v>17</v>
       </c>
       <c r="Q44" s="11">
@@ -19195,51 +19400,51 @@
       <c r="X44" s="11">
         <v>17</v>
       </c>
       <c r="Y44" s="11">
         <v>14</v>
       </c>
       <c r="Z44" s="11">
         <v>19</v>
       </c>
       <c r="AA44" s="36">
         <v>12</v>
       </c>
       <c r="AB44" s="36">
         <v>20</v>
       </c>
       <c r="AC44" s="28">
         <v>16</v>
       </c>
       <c r="AD44" s="11">
         <v>22</v>
       </c>
       <c r="AE44" s="28">
         <v>21</v>
       </c>
     </row>
-    <row r="45" spans="1:31" s="2" customFormat="1" ht="11.25">
+    <row r="45" spans="1:31" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A45" s="30" t="s">
         <v>81</v>
       </c>
       <c r="B45" s="31"/>
       <c r="C45" s="31"/>
       <c r="D45" s="31"/>
       <c r="E45" s="31"/>
       <c r="F45" s="31"/>
       <c r="G45" s="31"/>
       <c r="H45" s="32"/>
       <c r="I45" s="31"/>
       <c r="J45" s="32"/>
       <c r="K45" s="32"/>
       <c r="L45" s="32"/>
       <c r="M45" s="32"/>
       <c r="N45" s="12">
         <v>11</v>
       </c>
       <c r="O45" s="12">
         <v>17</v>
       </c>
       <c r="P45" s="12">
         <v>14</v>
       </c>
       <c r="Q45" s="12">
@@ -19266,200 +19471,200 @@
       <c r="X45" s="12">
         <v>14</v>
       </c>
       <c r="Y45" s="12">
         <v>24</v>
       </c>
       <c r="Z45" s="12">
         <v>13</v>
       </c>
       <c r="AA45" s="34">
         <v>11</v>
       </c>
       <c r="AB45" s="34">
         <v>14</v>
       </c>
       <c r="AC45" s="34">
         <v>15</v>
       </c>
       <c r="AD45" s="12">
         <v>10</v>
       </c>
       <c r="AE45" s="34">
         <v>11</v>
       </c>
     </row>
-    <row r="46" spans="1:31" s="2" customFormat="1" ht="11.25">
+    <row r="46" spans="1:31" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A46" s="8" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="47" spans="1:31" s="2" customFormat="1" ht="11.25"/>
-    <row r="48" spans="1:31" s="2" customFormat="1" ht="11.25"/>
+    <row r="47" spans="1:31" s="2" customFormat="1" ht="10.199999999999999"/>
+    <row r="48" spans="1:31" s="2" customFormat="1" ht="10.199999999999999"/>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A3:AE3"/>
     <mergeCell ref="A7:AE7"/>
     <mergeCell ref="A20:AE20"/>
     <mergeCell ref="A33:AE33"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="N5:Y5"/>
     <mergeCell ref="Z5:AE5"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A6:BH57"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="Z1" workbookViewId="0">
-      <selection activeCell="AK26" sqref="AK26"/>
+    <sheetView topLeftCell="U13" workbookViewId="0">
+      <selection activeCell="T6" sqref="T6:AQ6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="12"/>
   <cols>
-    <col min="1" max="1" width="24.5703125" style="7" customWidth="1"/>
+    <col min="1" max="1" width="24.5546875" style="7" customWidth="1"/>
     <col min="2" max="12" width="0" style="7" hidden="1" customWidth="1"/>
-    <col min="13" max="13" width="6.5703125" style="7" hidden="1" customWidth="1"/>
-    <col min="14" max="16384" width="9.140625" style="7"/>
+    <col min="13" max="13" width="6.5546875" style="7" hidden="1" customWidth="1"/>
+    <col min="14" max="16384" width="9.109375" style="7"/>
   </cols>
   <sheetData>
     <row r="6" spans="1:60" ht="12.75" customHeight="1">
       <c r="Q6" s="73"/>
       <c r="R6" s="73"/>
       <c r="S6" s="73"/>
-      <c r="T6" s="76" t="s">
+      <c r="T6" s="79" t="s">
         <v>74</v>
       </c>
-      <c r="U6" s="76"/>
-[...21 lines deleted...]
-      <c r="AQ6" s="76"/>
+      <c r="U6" s="79"/>
+      <c r="V6" s="79"/>
+      <c r="W6" s="79"/>
+      <c r="X6" s="79"/>
+      <c r="Y6" s="79"/>
+      <c r="Z6" s="79"/>
+      <c r="AA6" s="79"/>
+      <c r="AB6" s="79"/>
+      <c r="AC6" s="79"/>
+      <c r="AD6" s="79"/>
+      <c r="AE6" s="79"/>
+      <c r="AF6" s="79"/>
+      <c r="AG6" s="79"/>
+      <c r="AH6" s="79"/>
+      <c r="AI6" s="79"/>
+      <c r="AJ6" s="79"/>
+      <c r="AK6" s="79"/>
+      <c r="AL6" s="79"/>
+      <c r="AM6" s="79"/>
+      <c r="AN6" s="79"/>
+      <c r="AO6" s="79"/>
+      <c r="AP6" s="79"/>
+      <c r="AQ6" s="79"/>
       <c r="AR6" s="69"/>
       <c r="AS6" s="69"/>
       <c r="AT6" s="69"/>
       <c r="AU6" s="69"/>
       <c r="AV6" s="69"/>
       <c r="AW6" s="69"/>
       <c r="AX6" s="69"/>
       <c r="AY6" s="69"/>
       <c r="AZ6" s="69"/>
       <c r="BA6" s="69"/>
       <c r="BB6" s="69"/>
       <c r="BC6" s="69"/>
       <c r="BD6" s="69"/>
       <c r="BE6" s="69"/>
       <c r="BF6" s="69"/>
       <c r="BG6" s="69"/>
       <c r="BH6" s="69"/>
     </row>
     <row r="7" spans="1:60">
       <c r="C7" s="9"/>
       <c r="AE7" s="3"/>
       <c r="AQ7" s="3" t="s">
         <v>73</v>
       </c>
     </row>
-    <row r="8" spans="1:60" s="2" customFormat="1" ht="11.25">
-[...1 lines deleted...]
-      <c r="B8" s="81">
+    <row r="8" spans="1:60" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="A8" s="82"/>
+      <c r="B8" s="84">
         <v>2021</v>
       </c>
-      <c r="C8" s="82"/>
-[...10 lines deleted...]
-      <c r="N8" s="82">
+      <c r="C8" s="85"/>
+      <c r="D8" s="85"/>
+      <c r="E8" s="85"/>
+      <c r="F8" s="85"/>
+      <c r="G8" s="85"/>
+      <c r="H8" s="85"/>
+      <c r="I8" s="85"/>
+      <c r="J8" s="85"/>
+      <c r="K8" s="85"/>
+      <c r="L8" s="85"/>
+      <c r="M8" s="85"/>
+      <c r="N8" s="85">
         <v>2024</v>
       </c>
-      <c r="O8" s="82"/>
-[...4 lines deleted...]
-      <c r="T8" s="83">
+      <c r="O8" s="85"/>
+      <c r="P8" s="85"/>
+      <c r="Q8" s="85"/>
+      <c r="R8" s="85"/>
+      <c r="S8" s="85"/>
+      <c r="T8" s="86">
         <v>2025</v>
       </c>
-      <c r="U8" s="83"/>
-[...10 lines deleted...]
-      <c r="AF8" s="83">
+      <c r="U8" s="86"/>
+      <c r="V8" s="86"/>
+      <c r="W8" s="86"/>
+      <c r="X8" s="86"/>
+      <c r="Y8" s="86"/>
+      <c r="Z8" s="86"/>
+      <c r="AA8" s="86"/>
+      <c r="AB8" s="86"/>
+      <c r="AC8" s="86"/>
+      <c r="AD8" s="86"/>
+      <c r="AE8" s="84"/>
+      <c r="AF8" s="86">
         <v>2026</v>
       </c>
-      <c r="AG8" s="83"/>
-[...9 lines deleted...]
-      <c r="AQ8" s="81"/>
+      <c r="AG8" s="86"/>
+      <c r="AH8" s="86"/>
+      <c r="AI8" s="86"/>
+      <c r="AJ8" s="86"/>
+      <c r="AK8" s="86"/>
+      <c r="AL8" s="86"/>
+      <c r="AM8" s="86"/>
+      <c r="AN8" s="86"/>
+      <c r="AO8" s="86"/>
+      <c r="AP8" s="86"/>
+      <c r="AQ8" s="84"/>
     </row>
     <row r="9" spans="1:60" s="2" customFormat="1" ht="18" customHeight="1">
-      <c r="A9" s="80"/>
+      <c r="A9" s="83"/>
       <c r="B9" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>7</v>
       </c>
       <c r="E9" s="5" t="s">
         <v>8</v>
       </c>
       <c r="F9" s="5" t="s">
         <v>0</v>
       </c>
       <c r="G9" s="5" t="s">
         <v>1</v>
       </c>
       <c r="H9" s="5" t="s">
         <v>2</v>
       </c>
       <c r="I9" s="6" t="s">
         <v>3</v>
       </c>
       <c r="J9" s="6" t="s">
@@ -19562,66 +19767,66 @@
         <v>45</v>
       </c>
       <c r="AQ9" s="6" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="10" spans="1:60" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="B10" s="70"/>
       <c r="C10" s="70"/>
       <c r="D10" s="70"/>
       <c r="E10" s="70"/>
       <c r="F10" s="70"/>
       <c r="G10" s="70"/>
       <c r="H10" s="70"/>
       <c r="I10" s="70"/>
       <c r="J10" s="70"/>
       <c r="K10" s="70"/>
       <c r="L10" s="70"/>
       <c r="M10" s="70"/>
       <c r="N10" s="70"/>
       <c r="O10" s="70"/>
       <c r="P10" s="70"/>
       <c r="Q10" s="70"/>
       <c r="R10" s="70"/>
       <c r="S10" s="70"/>
-      <c r="T10" s="84" t="s">
+      <c r="T10" s="87" t="s">
         <v>63</v>
       </c>
-      <c r="U10" s="84"/>
-[...11 lines deleted...]
-      <c r="AG10" s="84"/>
+      <c r="U10" s="87"/>
+      <c r="V10" s="87"/>
+      <c r="W10" s="87"/>
+      <c r="X10" s="87"/>
+      <c r="Y10" s="87"/>
+      <c r="Z10" s="87"/>
+      <c r="AA10" s="87"/>
+      <c r="AB10" s="87"/>
+      <c r="AC10" s="87"/>
+      <c r="AD10" s="87"/>
+      <c r="AE10" s="87"/>
+      <c r="AF10" s="87"/>
+      <c r="AG10" s="87"/>
     </row>
     <row r="11" spans="1:60" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A11" s="21" t="s">
         <v>47</v>
       </c>
       <c r="B11" s="22"/>
       <c r="C11" s="22"/>
       <c r="D11" s="22"/>
       <c r="E11" s="22"/>
       <c r="F11" s="22"/>
       <c r="G11" s="22"/>
       <c r="H11" s="22"/>
       <c r="I11" s="22"/>
       <c r="J11" s="22"/>
       <c r="K11" s="22"/>
       <c r="L11" s="22"/>
       <c r="M11" s="22"/>
       <c r="N11" s="2">
         <v>751</v>
       </c>
       <c r="O11" s="10">
         <v>646</v>
       </c>
       <c r="P11" s="2">
         <v>690</v>
@@ -19658,50 +19863,53 @@
       </c>
       <c r="AA11" s="28">
         <v>670</v>
       </c>
       <c r="AB11" s="28">
         <v>662</v>
       </c>
       <c r="AC11" s="10">
         <v>607</v>
       </c>
       <c r="AD11" s="28">
         <v>555</v>
       </c>
       <c r="AE11" s="28">
         <v>633</v>
       </c>
       <c r="AF11" s="10">
         <v>566</v>
       </c>
       <c r="AG11" s="10">
         <v>485</v>
       </c>
       <c r="AH11" s="10">
         <v>516</v>
       </c>
+      <c r="AI11" s="10">
+        <v>608</v>
+      </c>
     </row>
     <row r="12" spans="1:60" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A12" s="2" t="s">
         <v>82</v>
       </c>
       <c r="B12" s="24"/>
       <c r="C12" s="24"/>
       <c r="D12" s="24"/>
       <c r="E12" s="24"/>
       <c r="F12" s="24"/>
       <c r="G12" s="24"/>
       <c r="H12" s="29"/>
       <c r="I12" s="24"/>
       <c r="J12" s="53"/>
       <c r="K12" s="29"/>
       <c r="L12" s="29"/>
       <c r="M12" s="29"/>
       <c r="N12" s="2">
         <v>388</v>
       </c>
       <c r="O12" s="10">
         <v>357</v>
       </c>
       <c r="P12" s="2">
         <v>376</v>
@@ -19738,50 +19946,53 @@
       </c>
       <c r="AA12" s="28">
         <v>420</v>
       </c>
       <c r="AB12" s="28">
         <v>370</v>
       </c>
       <c r="AC12" s="10">
         <v>330</v>
       </c>
       <c r="AD12" s="28">
         <v>313</v>
       </c>
       <c r="AE12" s="28">
         <v>350</v>
       </c>
       <c r="AF12" s="10">
         <v>305</v>
       </c>
       <c r="AG12" s="10">
         <v>286</v>
       </c>
       <c r="AH12" s="10">
         <v>273</v>
       </c>
+      <c r="AI12" s="10">
+        <v>351</v>
+      </c>
     </row>
     <row r="13" spans="1:60" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A13" s="2" t="s">
         <v>83</v>
       </c>
       <c r="B13" s="24"/>
       <c r="C13" s="24"/>
       <c r="D13" s="24"/>
       <c r="E13" s="24"/>
       <c r="F13" s="24"/>
       <c r="G13" s="24"/>
       <c r="H13" s="29"/>
       <c r="I13" s="24"/>
       <c r="J13" s="53"/>
       <c r="K13" s="29"/>
       <c r="L13" s="29"/>
       <c r="M13" s="29"/>
       <c r="N13" s="2">
         <v>51</v>
       </c>
       <c r="O13" s="10">
         <v>32</v>
       </c>
       <c r="P13" s="2">
         <v>31</v>
@@ -19818,50 +20029,53 @@
       </c>
       <c r="AA13" s="28">
         <v>31</v>
       </c>
       <c r="AB13" s="28">
         <v>31</v>
       </c>
       <c r="AC13" s="10">
         <v>32</v>
       </c>
       <c r="AD13" s="28">
         <v>35</v>
       </c>
       <c r="AE13" s="28">
         <v>37</v>
       </c>
       <c r="AF13" s="10">
         <v>36</v>
       </c>
       <c r="AG13" s="10">
         <v>24</v>
       </c>
       <c r="AH13" s="10">
         <v>37</v>
       </c>
+      <c r="AI13" s="10">
+        <v>28</v>
+      </c>
     </row>
     <row r="14" spans="1:60" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A14" s="2" t="s">
         <v>77</v>
       </c>
       <c r="B14" s="24"/>
       <c r="C14" s="24"/>
       <c r="D14" s="24"/>
       <c r="E14" s="24"/>
       <c r="F14" s="24"/>
       <c r="G14" s="24"/>
       <c r="H14" s="29"/>
       <c r="I14" s="24"/>
       <c r="J14" s="53"/>
       <c r="K14" s="29"/>
       <c r="L14" s="29"/>
       <c r="M14" s="29"/>
       <c r="N14" s="2">
         <v>45</v>
       </c>
       <c r="O14" s="10">
         <v>38</v>
       </c>
       <c r="P14" s="2">
         <v>38</v>
@@ -19898,50 +20112,53 @@
       </c>
       <c r="AA14" s="28">
         <v>44</v>
       </c>
       <c r="AB14" s="28">
         <v>36</v>
       </c>
       <c r="AC14" s="10">
         <v>39</v>
       </c>
       <c r="AD14" s="28">
         <v>32</v>
       </c>
       <c r="AE14" s="28">
         <v>37</v>
       </c>
       <c r="AF14" s="10">
         <v>29</v>
       </c>
       <c r="AG14" s="10">
         <v>36</v>
       </c>
       <c r="AH14" s="10">
         <v>32</v>
       </c>
+      <c r="AI14" s="10">
+        <v>36</v>
+      </c>
     </row>
     <row r="15" spans="1:60" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A15" s="2" t="s">
         <v>55</v>
       </c>
       <c r="B15" s="24"/>
       <c r="C15" s="24"/>
       <c r="D15" s="24"/>
       <c r="E15" s="24"/>
       <c r="F15" s="24"/>
       <c r="G15" s="24"/>
       <c r="H15" s="29"/>
       <c r="I15" s="24"/>
       <c r="J15" s="53"/>
       <c r="K15" s="29"/>
       <c r="L15" s="29"/>
       <c r="M15" s="29"/>
       <c r="N15" s="2">
         <v>61</v>
       </c>
       <c r="O15" s="10">
         <v>35</v>
       </c>
       <c r="P15" s="2">
         <v>60</v>
@@ -19978,50 +20195,53 @@
       </c>
       <c r="AA15" s="28">
         <v>34</v>
       </c>
       <c r="AB15" s="28">
         <v>53</v>
       </c>
       <c r="AC15" s="10">
         <v>49</v>
       </c>
       <c r="AD15" s="28">
         <v>26</v>
       </c>
       <c r="AE15" s="28">
         <v>46</v>
       </c>
       <c r="AF15" s="10">
         <v>31</v>
       </c>
       <c r="AG15" s="10">
         <v>29</v>
       </c>
       <c r="AH15" s="10">
         <v>33</v>
       </c>
+      <c r="AI15" s="10">
+        <v>37</v>
+      </c>
     </row>
     <row r="16" spans="1:60" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A16" s="2" t="s">
         <v>84</v>
       </c>
       <c r="B16" s="24"/>
       <c r="C16" s="24"/>
       <c r="D16" s="24"/>
       <c r="E16" s="24"/>
       <c r="F16" s="24"/>
       <c r="G16" s="24"/>
       <c r="H16" s="29"/>
       <c r="I16" s="24"/>
       <c r="J16" s="53"/>
       <c r="K16" s="29"/>
       <c r="L16" s="29"/>
       <c r="M16" s="29"/>
       <c r="N16" s="2">
         <v>53</v>
       </c>
       <c r="O16" s="10">
         <v>34</v>
       </c>
       <c r="P16" s="2">
         <v>52</v>
@@ -20058,52 +20278,55 @@
       </c>
       <c r="AA16" s="28">
         <v>38</v>
       </c>
       <c r="AB16" s="28">
         <v>37</v>
       </c>
       <c r="AC16" s="10">
         <v>43</v>
       </c>
       <c r="AD16" s="28">
         <v>37</v>
       </c>
       <c r="AE16" s="28">
         <v>39</v>
       </c>
       <c r="AF16" s="10">
         <v>42</v>
       </c>
       <c r="AG16" s="10">
         <v>23</v>
       </c>
       <c r="AH16" s="10">
         <v>37</v>
       </c>
-    </row>
-    <row r="17" spans="1:34" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="AI16" s="10">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="17" spans="1:35" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A17" s="2" t="s">
         <v>78</v>
       </c>
       <c r="B17" s="24"/>
       <c r="C17" s="24"/>
       <c r="D17" s="24"/>
       <c r="E17" s="24"/>
       <c r="F17" s="24"/>
       <c r="G17" s="24"/>
       <c r="H17" s="29"/>
       <c r="I17" s="24"/>
       <c r="J17" s="53"/>
       <c r="K17" s="29"/>
       <c r="L17" s="29"/>
       <c r="M17" s="29"/>
       <c r="N17" s="2">
         <v>21</v>
       </c>
       <c r="O17" s="10">
         <v>18</v>
       </c>
       <c r="P17" s="2">
         <v>15</v>
       </c>
       <c r="Q17" s="10">
@@ -20138,52 +20361,55 @@
       </c>
       <c r="AA17" s="28">
         <v>12</v>
       </c>
       <c r="AB17" s="28">
         <v>15</v>
       </c>
       <c r="AC17" s="10">
         <v>12</v>
       </c>
       <c r="AD17" s="28">
         <v>12</v>
       </c>
       <c r="AE17" s="28">
         <v>11</v>
       </c>
       <c r="AF17" s="10">
         <v>6</v>
       </c>
       <c r="AG17" s="10">
         <v>6</v>
       </c>
       <c r="AH17" s="10">
         <v>9</v>
       </c>
-    </row>
-    <row r="18" spans="1:34" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="AI17" s="10">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="18" spans="1:35" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A18" s="2" t="s">
         <v>58</v>
       </c>
       <c r="B18" s="24"/>
       <c r="C18" s="24"/>
       <c r="D18" s="24"/>
       <c r="E18" s="24"/>
       <c r="F18" s="24"/>
       <c r="G18" s="24"/>
       <c r="H18" s="29"/>
       <c r="I18" s="24"/>
       <c r="J18" s="53"/>
       <c r="K18" s="29"/>
       <c r="L18" s="29"/>
       <c r="M18" s="29"/>
       <c r="N18" s="2">
         <v>4</v>
       </c>
       <c r="O18" s="10">
         <v>3</v>
       </c>
       <c r="P18" s="2">
         <v>11</v>
       </c>
       <c r="Q18" s="10">
@@ -20218,52 +20444,55 @@
       </c>
       <c r="AA18" s="28">
         <v>13</v>
       </c>
       <c r="AB18" s="28">
         <v>6</v>
       </c>
       <c r="AC18" s="10">
         <v>13</v>
       </c>
       <c r="AD18" s="28">
         <v>3</v>
       </c>
       <c r="AE18" s="28">
         <v>7</v>
       </c>
       <c r="AF18" s="10">
         <v>14</v>
       </c>
       <c r="AG18" s="10">
         <v>5</v>
       </c>
       <c r="AH18" s="10">
         <v>8</v>
       </c>
-    </row>
-    <row r="19" spans="1:34" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="AI18" s="10">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="19" spans="1:35" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A19" s="2" t="s">
         <v>85</v>
       </c>
       <c r="B19" s="24"/>
       <c r="C19" s="24"/>
       <c r="D19" s="24"/>
       <c r="E19" s="24"/>
       <c r="F19" s="24"/>
       <c r="G19" s="24"/>
       <c r="H19" s="29"/>
       <c r="I19" s="24"/>
       <c r="J19" s="53"/>
       <c r="K19" s="29"/>
       <c r="L19" s="29"/>
       <c r="M19" s="29"/>
       <c r="N19" s="2">
         <v>5</v>
       </c>
       <c r="O19" s="10">
         <v>8</v>
       </c>
       <c r="P19" s="2">
         <v>5</v>
       </c>
       <c r="Q19" s="10">
@@ -20298,52 +20527,55 @@
       </c>
       <c r="AA19" s="28">
         <v>3</v>
       </c>
       <c r="AB19" s="28">
         <v>6</v>
       </c>
       <c r="AC19" s="10">
         <v>7</v>
       </c>
       <c r="AD19" s="28">
         <v>8</v>
       </c>
       <c r="AE19" s="28">
         <v>5</v>
       </c>
       <c r="AF19" s="10">
         <v>9</v>
       </c>
       <c r="AG19" s="10">
         <v>4</v>
       </c>
       <c r="AH19" s="10">
         <v>1</v>
       </c>
-    </row>
-    <row r="20" spans="1:34" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="AI19" s="10">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="20" spans="1:35" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A20" s="2" t="s">
         <v>62</v>
       </c>
       <c r="B20" s="24"/>
       <c r="C20" s="24"/>
       <c r="D20" s="24"/>
       <c r="E20" s="24"/>
       <c r="F20" s="24"/>
       <c r="G20" s="24"/>
       <c r="H20" s="29"/>
       <c r="I20" s="24"/>
       <c r="J20" s="53"/>
       <c r="K20" s="29"/>
       <c r="L20" s="29"/>
       <c r="M20" s="29"/>
       <c r="N20" s="2">
         <v>11</v>
       </c>
       <c r="O20" s="10">
         <v>10</v>
       </c>
       <c r="P20" s="2">
         <v>12</v>
       </c>
       <c r="Q20" s="10">
@@ -20378,52 +20610,55 @@
       </c>
       <c r="AA20" s="28">
         <v>9</v>
       </c>
       <c r="AB20" s="28">
         <v>5</v>
       </c>
       <c r="AC20" s="10">
         <v>7</v>
       </c>
       <c r="AD20" s="28">
         <v>11</v>
       </c>
       <c r="AE20" s="28">
         <v>9</v>
       </c>
       <c r="AF20" s="10">
         <v>10</v>
       </c>
       <c r="AG20" s="10">
         <v>7</v>
       </c>
       <c r="AH20" s="10">
         <v>5</v>
       </c>
-    </row>
-    <row r="21" spans="1:34" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="AI20" s="10">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="21" spans="1:35" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A21" s="2" t="s">
         <v>79</v>
       </c>
       <c r="B21" s="24"/>
       <c r="C21" s="24"/>
       <c r="D21" s="24"/>
       <c r="E21" s="24"/>
       <c r="F21" s="24"/>
       <c r="G21" s="24"/>
       <c r="H21" s="29"/>
       <c r="I21" s="24"/>
       <c r="J21" s="53"/>
       <c r="K21" s="29"/>
       <c r="L21" s="29"/>
       <c r="M21" s="29"/>
       <c r="N21" s="2">
         <v>26</v>
       </c>
       <c r="O21" s="10">
         <v>36</v>
       </c>
       <c r="P21" s="2">
         <v>18</v>
       </c>
       <c r="Q21" s="10">
@@ -20458,52 +20693,55 @@
       </c>
       <c r="AA21" s="28">
         <v>19</v>
       </c>
       <c r="AB21" s="28">
         <v>31</v>
       </c>
       <c r="AC21" s="10">
         <v>18</v>
       </c>
       <c r="AD21" s="28">
         <v>19</v>
       </c>
       <c r="AE21" s="28">
         <v>18</v>
       </c>
       <c r="AF21" s="10">
         <v>16</v>
       </c>
       <c r="AG21" s="10">
         <v>15</v>
       </c>
       <c r="AH21" s="10">
         <v>22</v>
       </c>
-    </row>
-    <row r="22" spans="1:34" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="AI21" s="10">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="22" spans="1:35" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A22" s="2" t="s">
         <v>80</v>
       </c>
       <c r="B22" s="24"/>
       <c r="C22" s="24"/>
       <c r="D22" s="24"/>
       <c r="E22" s="24"/>
       <c r="F22" s="24"/>
       <c r="G22" s="24"/>
       <c r="H22" s="29"/>
       <c r="I22" s="24"/>
       <c r="J22" s="53"/>
       <c r="K22" s="29"/>
       <c r="L22" s="29"/>
       <c r="M22" s="29"/>
       <c r="N22" s="2">
         <v>40</v>
       </c>
       <c r="O22" s="10">
         <v>32</v>
       </c>
       <c r="P22" s="2">
         <v>33</v>
       </c>
       <c r="Q22" s="10">
@@ -20538,52 +20776,55 @@
       </c>
       <c r="AA22" s="28">
         <v>22</v>
       </c>
       <c r="AB22" s="28">
         <v>42</v>
       </c>
       <c r="AC22" s="10">
         <v>21</v>
       </c>
       <c r="AD22" s="28">
         <v>30</v>
       </c>
       <c r="AE22" s="28">
         <v>31</v>
       </c>
       <c r="AF22" s="10">
         <v>36</v>
       </c>
       <c r="AG22" s="10">
         <v>25</v>
       </c>
       <c r="AH22" s="10">
         <v>24</v>
       </c>
-    </row>
-    <row r="23" spans="1:34" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="AI22" s="10">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="23" spans="1:35" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A23" s="2" t="s">
         <v>86</v>
       </c>
       <c r="B23" s="24"/>
       <c r="C23" s="24"/>
       <c r="D23" s="24"/>
       <c r="E23" s="24"/>
       <c r="F23" s="24"/>
       <c r="G23" s="24"/>
       <c r="H23" s="29"/>
       <c r="I23" s="24"/>
       <c r="J23" s="53"/>
       <c r="K23" s="29"/>
       <c r="L23" s="29"/>
       <c r="M23" s="29"/>
       <c r="N23" s="2">
         <v>14</v>
       </c>
       <c r="O23" s="10">
         <v>11</v>
       </c>
       <c r="P23" s="2">
         <v>12</v>
       </c>
       <c r="Q23" s="10">
@@ -20618,52 +20859,55 @@
       </c>
       <c r="AA23" s="28">
         <v>3</v>
       </c>
       <c r="AB23" s="28">
         <v>7</v>
       </c>
       <c r="AC23" s="10">
         <v>6</v>
       </c>
       <c r="AD23" s="28">
         <v>6</v>
       </c>
       <c r="AE23" s="28">
         <v>10</v>
       </c>
       <c r="AF23" s="10">
         <v>6</v>
       </c>
       <c r="AG23" s="10">
         <v>8</v>
       </c>
       <c r="AH23" s="10">
         <v>16</v>
       </c>
-    </row>
-    <row r="24" spans="1:34" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="AI23" s="10">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="24" spans="1:35" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A24" s="2" t="s">
         <v>87</v>
       </c>
       <c r="B24" s="24"/>
       <c r="C24" s="24"/>
       <c r="D24" s="24"/>
       <c r="E24" s="24"/>
       <c r="F24" s="24"/>
       <c r="G24" s="24"/>
       <c r="H24" s="29"/>
       <c r="I24" s="24"/>
       <c r="J24" s="53"/>
       <c r="K24" s="29"/>
       <c r="L24" s="29"/>
       <c r="M24" s="29"/>
       <c r="N24" s="2">
         <v>32</v>
       </c>
       <c r="O24" s="10">
         <v>32</v>
       </c>
       <c r="P24" s="2">
         <v>27</v>
       </c>
       <c r="Q24" s="10">
@@ -20698,89 +20942,93 @@
       </c>
       <c r="AA24" s="28">
         <v>22</v>
       </c>
       <c r="AB24" s="28">
         <v>23</v>
       </c>
       <c r="AC24" s="10">
         <v>30</v>
       </c>
       <c r="AD24" s="28">
         <v>23</v>
       </c>
       <c r="AE24" s="28">
         <v>33</v>
       </c>
       <c r="AF24" s="10">
         <v>26</v>
       </c>
       <c r="AG24" s="10">
         <v>17</v>
       </c>
       <c r="AH24" s="10">
         <v>19</v>
       </c>
-    </row>
-    <row r="25" spans="1:34" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="AI24" s="10">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="25" spans="1:35" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="B25" s="74"/>
       <c r="C25" s="74"/>
       <c r="D25" s="74"/>
       <c r="E25" s="74"/>
       <c r="F25" s="74"/>
       <c r="G25" s="74"/>
       <c r="H25" s="74"/>
       <c r="I25" s="74"/>
       <c r="J25" s="74"/>
       <c r="K25" s="74"/>
       <c r="L25" s="74"/>
       <c r="M25" s="74"/>
       <c r="N25" s="74"/>
       <c r="O25" s="74"/>
       <c r="P25" s="74"/>
       <c r="Q25" s="74"/>
       <c r="R25" s="74"/>
       <c r="S25" s="74"/>
-      <c r="T25" s="90" t="s">
+      <c r="T25" s="93" t="s">
         <v>70</v>
       </c>
-      <c r="U25" s="90"/>
-[...11 lines deleted...]
-      <c r="AG25" s="90"/>
+      <c r="U25" s="93"/>
+      <c r="V25" s="93"/>
+      <c r="W25" s="93"/>
+      <c r="X25" s="93"/>
+      <c r="Y25" s="93"/>
+      <c r="Z25" s="93"/>
+      <c r="AA25" s="93"/>
+      <c r="AB25" s="93"/>
+      <c r="AC25" s="93"/>
+      <c r="AD25" s="93"/>
+      <c r="AE25" s="93"/>
+      <c r="AF25" s="93"/>
+      <c r="AG25" s="93"/>
       <c r="AH25" s="74"/>
-    </row>
-    <row r="26" spans="1:34" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="AI25" s="74"/>
+    </row>
+    <row r="26" spans="1:35" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A26" s="21" t="s">
         <v>47</v>
       </c>
       <c r="B26" s="24"/>
       <c r="C26" s="24"/>
       <c r="D26" s="24"/>
       <c r="E26" s="24"/>
       <c r="F26" s="24"/>
       <c r="G26" s="24"/>
       <c r="H26" s="29"/>
       <c r="I26" s="24"/>
       <c r="J26" s="29"/>
       <c r="K26" s="29"/>
       <c r="L26" s="29"/>
       <c r="M26" s="29"/>
       <c r="N26" s="2">
         <v>407</v>
       </c>
       <c r="O26" s="10">
         <v>342</v>
       </c>
       <c r="P26" s="2">
         <v>351</v>
       </c>
       <c r="Q26" s="10">
@@ -20815,52 +21063,55 @@
       </c>
       <c r="AA26" s="10">
         <v>321</v>
       </c>
       <c r="AB26" s="10">
         <v>346</v>
       </c>
       <c r="AC26" s="10">
         <v>316</v>
       </c>
       <c r="AD26" s="10">
         <v>272</v>
       </c>
       <c r="AE26" s="10">
         <v>319</v>
       </c>
       <c r="AF26" s="10">
         <v>300</v>
       </c>
       <c r="AG26" s="10">
         <v>248</v>
       </c>
       <c r="AH26" s="10">
         <v>264</v>
       </c>
-    </row>
-    <row r="27" spans="1:34" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="AI26" s="10">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="27" spans="1:35" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A27" s="2" t="s">
         <v>82</v>
       </c>
       <c r="B27" s="24"/>
       <c r="C27" s="24"/>
       <c r="D27" s="24"/>
       <c r="E27" s="24"/>
       <c r="F27" s="24"/>
       <c r="G27" s="24"/>
       <c r="H27" s="29"/>
       <c r="I27" s="24"/>
       <c r="J27" s="29"/>
       <c r="K27" s="29"/>
       <c r="L27" s="29"/>
       <c r="M27" s="29"/>
       <c r="N27" s="2">
         <v>209</v>
       </c>
       <c r="O27" s="10">
         <v>191</v>
       </c>
       <c r="P27" s="2">
         <v>184</v>
       </c>
       <c r="Q27" s="10">
@@ -20895,52 +21146,55 @@
       </c>
       <c r="AA27" s="10">
         <v>204</v>
       </c>
       <c r="AB27" s="10">
         <v>191</v>
       </c>
       <c r="AC27" s="10">
         <v>169</v>
       </c>
       <c r="AD27" s="10">
         <v>154</v>
       </c>
       <c r="AE27" s="10">
         <v>166</v>
       </c>
       <c r="AF27" s="10">
         <v>166</v>
       </c>
       <c r="AG27" s="10">
         <v>149</v>
       </c>
       <c r="AH27" s="10">
         <v>139</v>
       </c>
-    </row>
-    <row r="28" spans="1:34" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="AI27" s="10">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="28" spans="1:35" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A28" s="2" t="s">
         <v>83</v>
       </c>
       <c r="B28" s="24"/>
       <c r="C28" s="24"/>
       <c r="D28" s="24"/>
       <c r="E28" s="24"/>
       <c r="F28" s="24"/>
       <c r="G28" s="24"/>
       <c r="H28" s="29"/>
       <c r="I28" s="24"/>
       <c r="J28" s="29"/>
       <c r="K28" s="29"/>
       <c r="L28" s="29"/>
       <c r="M28" s="29"/>
       <c r="N28" s="2">
         <v>34</v>
       </c>
       <c r="O28" s="10">
         <v>15</v>
       </c>
       <c r="P28" s="2">
         <v>13</v>
       </c>
       <c r="Q28" s="10">
@@ -20975,52 +21229,55 @@
       </c>
       <c r="AA28" s="10">
         <v>12</v>
       </c>
       <c r="AB28" s="10">
         <v>17</v>
       </c>
       <c r="AC28" s="10">
         <v>20</v>
       </c>
       <c r="AD28" s="10">
         <v>15</v>
       </c>
       <c r="AE28" s="10">
         <v>20</v>
       </c>
       <c r="AF28" s="10">
         <v>18</v>
       </c>
       <c r="AG28" s="10">
         <v>12</v>
       </c>
       <c r="AH28" s="10">
         <v>16</v>
       </c>
-    </row>
-    <row r="29" spans="1:34" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="AI28" s="10">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="29" spans="1:35" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A29" s="2" t="s">
         <v>77</v>
       </c>
       <c r="B29" s="24"/>
       <c r="C29" s="24"/>
       <c r="D29" s="24"/>
       <c r="E29" s="24"/>
       <c r="F29" s="24"/>
       <c r="G29" s="24"/>
       <c r="H29" s="29"/>
       <c r="I29" s="24"/>
       <c r="J29" s="29"/>
       <c r="K29" s="29"/>
       <c r="L29" s="29"/>
       <c r="M29" s="29"/>
       <c r="N29" s="2">
         <v>18</v>
       </c>
       <c r="O29" s="10">
         <v>25</v>
       </c>
       <c r="P29" s="2">
         <v>22</v>
       </c>
       <c r="Q29" s="10">
@@ -21055,52 +21312,55 @@
       </c>
       <c r="AA29" s="10">
         <v>19</v>
       </c>
       <c r="AB29" s="10">
         <v>21</v>
       </c>
       <c r="AC29" s="10">
         <v>23</v>
       </c>
       <c r="AD29" s="10">
         <v>17</v>
       </c>
       <c r="AE29" s="10">
         <v>21</v>
       </c>
       <c r="AF29" s="10">
         <v>14</v>
       </c>
       <c r="AG29" s="10">
         <v>18</v>
       </c>
       <c r="AH29" s="10">
         <v>17</v>
       </c>
-    </row>
-    <row r="30" spans="1:34" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="AI29" s="10">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="30" spans="1:35" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A30" s="2" t="s">
         <v>55</v>
       </c>
       <c r="B30" s="24"/>
       <c r="C30" s="24"/>
       <c r="D30" s="24"/>
       <c r="E30" s="24"/>
       <c r="F30" s="24"/>
       <c r="G30" s="24"/>
       <c r="H30" s="29"/>
       <c r="I30" s="24"/>
       <c r="J30" s="29"/>
       <c r="K30" s="29"/>
       <c r="L30" s="29"/>
       <c r="M30" s="29"/>
       <c r="N30" s="2">
         <v>32</v>
       </c>
       <c r="O30" s="10">
         <v>11</v>
       </c>
       <c r="P30" s="2">
         <v>34</v>
       </c>
       <c r="Q30" s="10">
@@ -21135,52 +21395,55 @@
       </c>
       <c r="AA30" s="10">
         <v>14</v>
       </c>
       <c r="AB30" s="10">
         <v>27</v>
       </c>
       <c r="AC30" s="10">
         <v>26</v>
       </c>
       <c r="AD30" s="10">
         <v>18</v>
       </c>
       <c r="AE30" s="10">
         <v>25</v>
       </c>
       <c r="AF30" s="10">
         <v>17</v>
       </c>
       <c r="AG30" s="10">
         <v>12</v>
       </c>
       <c r="AH30" s="10">
         <v>18</v>
       </c>
-    </row>
-    <row r="31" spans="1:34" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="AI30" s="10">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="31" spans="1:35" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A31" s="2" t="s">
         <v>84</v>
       </c>
       <c r="B31" s="24"/>
       <c r="C31" s="24"/>
       <c r="D31" s="24"/>
       <c r="E31" s="24"/>
       <c r="F31" s="24"/>
       <c r="G31" s="24"/>
       <c r="H31" s="29"/>
       <c r="I31" s="24"/>
       <c r="J31" s="29"/>
       <c r="K31" s="29"/>
       <c r="L31" s="29"/>
       <c r="M31" s="29"/>
       <c r="N31" s="2">
         <v>25</v>
       </c>
       <c r="O31" s="10">
         <v>19</v>
       </c>
       <c r="P31" s="2">
         <v>23</v>
       </c>
       <c r="Q31" s="10">
@@ -21215,52 +21478,55 @@
       </c>
       <c r="AA31" s="10">
         <v>18</v>
       </c>
       <c r="AB31" s="10">
         <v>18</v>
       </c>
       <c r="AC31" s="10">
         <v>18</v>
       </c>
       <c r="AD31" s="10">
         <v>14</v>
       </c>
       <c r="AE31" s="10">
         <v>21</v>
       </c>
       <c r="AF31" s="10">
         <v>23</v>
       </c>
       <c r="AG31" s="10">
         <v>11</v>
       </c>
       <c r="AH31" s="10">
         <v>23</v>
       </c>
-    </row>
-    <row r="32" spans="1:34" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="AI31" s="10">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="32" spans="1:35" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A32" s="2" t="s">
         <v>78</v>
       </c>
       <c r="B32" s="24"/>
       <c r="C32" s="24"/>
       <c r="D32" s="24"/>
       <c r="E32" s="24"/>
       <c r="F32" s="24"/>
       <c r="G32" s="24"/>
       <c r="H32" s="29"/>
       <c r="I32" s="24"/>
       <c r="J32" s="29"/>
       <c r="K32" s="29"/>
       <c r="L32" s="29"/>
       <c r="M32" s="29"/>
       <c r="N32" s="2">
         <v>9</v>
       </c>
       <c r="O32" s="10">
         <v>13</v>
       </c>
       <c r="P32" s="2">
         <v>5</v>
       </c>
       <c r="Q32" s="10">
@@ -21295,52 +21561,55 @@
       </c>
       <c r="AA32" s="10">
         <v>8</v>
       </c>
       <c r="AB32" s="10">
         <v>6</v>
       </c>
       <c r="AC32" s="10">
         <v>7</v>
       </c>
       <c r="AD32" s="10">
         <v>9</v>
       </c>
       <c r="AE32" s="10">
         <v>5</v>
       </c>
       <c r="AF32" s="10">
         <v>3</v>
       </c>
       <c r="AG32" s="10">
         <v>3</v>
       </c>
       <c r="AH32" s="10">
         <v>9</v>
       </c>
-    </row>
-    <row r="33" spans="1:34" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="AI32" s="10">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="33" spans="1:35" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A33" s="2" t="s">
         <v>58</v>
       </c>
       <c r="B33" s="24"/>
       <c r="C33" s="24"/>
       <c r="D33" s="24"/>
       <c r="E33" s="24"/>
       <c r="F33" s="24"/>
       <c r="G33" s="24"/>
       <c r="H33" s="29"/>
       <c r="I33" s="24"/>
       <c r="J33" s="29"/>
       <c r="K33" s="29"/>
       <c r="L33" s="29"/>
       <c r="M33" s="29"/>
       <c r="N33" s="2">
         <v>3</v>
       </c>
       <c r="O33" s="10">
         <v>1</v>
       </c>
       <c r="P33" s="2">
         <v>7</v>
       </c>
       <c r="Q33" s="10">
@@ -21375,52 +21644,55 @@
       </c>
       <c r="AA33" s="10">
         <v>7</v>
       </c>
       <c r="AB33" s="10">
         <v>4</v>
       </c>
       <c r="AC33" s="10">
         <v>7</v>
       </c>
       <c r="AD33" s="10">
         <v>1</v>
       </c>
       <c r="AE33" s="10">
         <v>3</v>
       </c>
       <c r="AF33" s="10">
         <v>6</v>
       </c>
       <c r="AG33" s="10">
         <v>5</v>
       </c>
       <c r="AH33" s="10">
         <v>4</v>
       </c>
-    </row>
-    <row r="34" spans="1:34" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="AI33" s="10">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="34" spans="1:35" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A34" s="2" t="s">
         <v>85</v>
       </c>
       <c r="B34" s="24"/>
       <c r="C34" s="24"/>
       <c r="D34" s="24"/>
       <c r="E34" s="24"/>
       <c r="F34" s="24"/>
       <c r="G34" s="24"/>
       <c r="H34" s="29"/>
       <c r="I34" s="24"/>
       <c r="J34" s="29"/>
       <c r="K34" s="29"/>
       <c r="L34" s="29"/>
       <c r="M34" s="29"/>
       <c r="N34" s="2">
         <v>2</v>
       </c>
       <c r="O34" s="10">
         <v>3</v>
       </c>
       <c r="P34" s="2">
         <v>1</v>
       </c>
       <c r="Q34" s="10">
@@ -21452,53 +21724,58 @@
       </c>
       <c r="Z34" s="10">
         <v>1</v>
       </c>
       <c r="AA34" s="10">
         <v>1</v>
       </c>
       <c r="AB34" s="10">
         <v>3</v>
       </c>
       <c r="AC34" s="10">
         <v>3</v>
       </c>
       <c r="AD34" s="10">
         <v>4</v>
       </c>
       <c r="AE34" s="10">
         <v>3</v>
       </c>
       <c r="AF34" s="10">
         <v>4</v>
       </c>
       <c r="AG34" s="10">
         <v>2</v>
       </c>
-      <c r="AH34" s="10"/>
-[...1 lines deleted...]
-    <row r="35" spans="1:34" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="AH34" s="28" t="s">
+        <v>72</v>
+      </c>
+      <c r="AI34" s="10">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="35" spans="1:35" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A35" s="2" t="s">
         <v>62</v>
       </c>
       <c r="B35" s="24"/>
       <c r="C35" s="24"/>
       <c r="D35" s="24"/>
       <c r="E35" s="24"/>
       <c r="F35" s="24"/>
       <c r="G35" s="24"/>
       <c r="H35" s="29"/>
       <c r="I35" s="24"/>
       <c r="J35" s="29"/>
       <c r="K35" s="29"/>
       <c r="L35" s="29"/>
       <c r="M35" s="29"/>
       <c r="N35" s="2">
         <v>5</v>
       </c>
       <c r="O35" s="10">
         <v>5</v>
       </c>
       <c r="P35" s="2">
         <v>5</v>
       </c>
       <c r="Q35" s="10">
@@ -21533,52 +21810,55 @@
       </c>
       <c r="AA35" s="10">
         <v>6</v>
       </c>
       <c r="AB35" s="10">
         <v>2</v>
       </c>
       <c r="AC35" s="10">
         <v>4</v>
       </c>
       <c r="AD35" s="10">
         <v>4</v>
       </c>
       <c r="AE35" s="10">
         <v>6</v>
       </c>
       <c r="AF35" s="10">
         <v>6</v>
       </c>
       <c r="AG35" s="10">
         <v>3</v>
       </c>
       <c r="AH35" s="10">
         <v>2</v>
       </c>
-    </row>
-    <row r="36" spans="1:34" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="AI35" s="28" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="36" spans="1:35" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A36" s="2" t="s">
         <v>79</v>
       </c>
       <c r="B36" s="24"/>
       <c r="C36" s="24"/>
       <c r="D36" s="24"/>
       <c r="E36" s="24"/>
       <c r="F36" s="24"/>
       <c r="G36" s="24"/>
       <c r="H36" s="29"/>
       <c r="I36" s="24"/>
       <c r="J36" s="29"/>
       <c r="K36" s="29"/>
       <c r="L36" s="29"/>
       <c r="M36" s="29"/>
       <c r="N36" s="2">
         <v>18</v>
       </c>
       <c r="O36" s="10">
         <v>17</v>
       </c>
       <c r="P36" s="2">
         <v>15</v>
       </c>
       <c r="Q36" s="10">
@@ -21613,52 +21893,55 @@
       </c>
       <c r="AA36" s="10">
         <v>8</v>
       </c>
       <c r="AB36" s="10">
         <v>13</v>
       </c>
       <c r="AC36" s="10">
         <v>7</v>
       </c>
       <c r="AD36" s="10">
         <v>8</v>
       </c>
       <c r="AE36" s="10">
         <v>5</v>
       </c>
       <c r="AF36" s="10">
         <v>11</v>
       </c>
       <c r="AG36" s="10">
         <v>7</v>
       </c>
       <c r="AH36" s="10">
         <v>11</v>
       </c>
-    </row>
-    <row r="37" spans="1:34" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="AI36" s="10">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="37" spans="1:35" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A37" s="2" t="s">
         <v>80</v>
       </c>
       <c r="B37" s="54" t="s">
         <v>68</v>
       </c>
       <c r="C37" s="54" t="s">
         <v>68</v>
       </c>
       <c r="D37" s="54" t="s">
         <v>68</v>
       </c>
       <c r="E37" s="54" t="s">
         <v>68</v>
       </c>
       <c r="F37" s="54" t="s">
         <v>68</v>
       </c>
       <c r="G37" s="54" t="s">
         <v>68</v>
       </c>
       <c r="H37" s="54" t="s">
         <v>68</v>
       </c>
       <c r="I37" s="54" t="s">
@@ -21717,52 +22000,55 @@
       </c>
       <c r="AA37" s="10">
         <v>11</v>
       </c>
       <c r="AB37" s="10">
         <v>25</v>
       </c>
       <c r="AC37" s="10">
         <v>12</v>
       </c>
       <c r="AD37" s="10">
         <v>14</v>
       </c>
       <c r="AE37" s="10">
         <v>17</v>
       </c>
       <c r="AF37" s="10">
         <v>16</v>
       </c>
       <c r="AG37" s="10">
         <v>14</v>
       </c>
       <c r="AH37" s="10">
         <v>10</v>
       </c>
-    </row>
-    <row r="38" spans="1:34" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="AI37" s="10">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="38" spans="1:35" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A38" s="2" t="s">
         <v>86</v>
       </c>
       <c r="B38" s="54"/>
       <c r="C38" s="54"/>
       <c r="D38" s="54"/>
       <c r="E38" s="54"/>
       <c r="F38" s="54"/>
       <c r="G38" s="54"/>
       <c r="H38" s="54"/>
       <c r="I38" s="54"/>
       <c r="J38" s="54"/>
       <c r="K38" s="54"/>
       <c r="L38" s="54"/>
       <c r="M38" s="54"/>
       <c r="N38" s="2">
         <v>6</v>
       </c>
       <c r="O38" s="10">
         <v>5</v>
       </c>
       <c r="P38" s="2">
         <v>5</v>
       </c>
       <c r="Q38" s="10">
@@ -21797,52 +22083,55 @@
       </c>
       <c r="AA38" s="10">
         <v>2</v>
       </c>
       <c r="AB38" s="10">
         <v>5</v>
       </c>
       <c r="AC38" s="10">
         <v>5</v>
       </c>
       <c r="AD38" s="10">
         <v>3</v>
       </c>
       <c r="AE38" s="10">
         <v>7</v>
       </c>
       <c r="AF38" s="10">
         <v>1</v>
       </c>
       <c r="AG38" s="10">
         <v>1</v>
       </c>
       <c r="AH38" s="10">
         <v>9</v>
       </c>
-    </row>
-    <row r="39" spans="1:34" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="AI38" s="10">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="39" spans="1:35" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A39" s="2" t="s">
         <v>87</v>
       </c>
       <c r="B39" s="54" t="s">
         <v>69</v>
       </c>
       <c r="C39" s="54" t="s">
         <v>69</v>
       </c>
       <c r="D39" s="54" t="s">
         <v>69</v>
       </c>
       <c r="E39" s="54" t="s">
         <v>69</v>
       </c>
       <c r="F39" s="54" t="s">
         <v>69</v>
       </c>
       <c r="G39" s="54" t="s">
         <v>69</v>
       </c>
       <c r="H39" s="54" t="s">
         <v>69</v>
       </c>
       <c r="I39" s="54" t="s">
@@ -21901,89 +22190,93 @@
       </c>
       <c r="AA39" s="10">
         <v>11</v>
       </c>
       <c r="AB39" s="10">
         <v>14</v>
       </c>
       <c r="AC39" s="10">
         <v>15</v>
       </c>
       <c r="AD39" s="10">
         <v>11</v>
       </c>
       <c r="AE39" s="10">
         <v>20</v>
       </c>
       <c r="AF39" s="10">
         <v>15</v>
       </c>
       <c r="AG39" s="10">
         <v>11</v>
       </c>
       <c r="AH39" s="10">
         <v>6</v>
       </c>
-    </row>
-    <row r="40" spans="1:34" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="AI39" s="10">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="40" spans="1:35" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="B40" s="75"/>
       <c r="C40" s="75"/>
       <c r="D40" s="75"/>
       <c r="E40" s="75"/>
       <c r="F40" s="75"/>
       <c r="G40" s="75"/>
       <c r="H40" s="75"/>
       <c r="I40" s="75"/>
       <c r="J40" s="75"/>
       <c r="K40" s="75"/>
       <c r="L40" s="75"/>
       <c r="M40" s="75"/>
       <c r="N40" s="75"/>
       <c r="O40" s="75"/>
       <c r="P40" s="75"/>
       <c r="Q40" s="75"/>
       <c r="R40" s="75"/>
       <c r="S40" s="75"/>
-      <c r="T40" s="91" t="s">
+      <c r="T40" s="94" t="s">
         <v>71</v>
       </c>
-      <c r="U40" s="91"/>
-[...11 lines deleted...]
-      <c r="AG40" s="91"/>
+      <c r="U40" s="94"/>
+      <c r="V40" s="94"/>
+      <c r="W40" s="94"/>
+      <c r="X40" s="94"/>
+      <c r="Y40" s="94"/>
+      <c r="Z40" s="94"/>
+      <c r="AA40" s="94"/>
+      <c r="AB40" s="94"/>
+      <c r="AC40" s="94"/>
+      <c r="AD40" s="94"/>
+      <c r="AE40" s="94"/>
+      <c r="AF40" s="94"/>
+      <c r="AG40" s="94"/>
       <c r="AH40" s="75"/>
-    </row>
-    <row r="41" spans="1:34" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="AI40" s="75"/>
+    </row>
+    <row r="41" spans="1:35" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A41" s="21" t="s">
         <v>47</v>
       </c>
       <c r="B41" s="24"/>
       <c r="C41" s="24"/>
       <c r="D41" s="24"/>
       <c r="E41" s="24"/>
       <c r="F41" s="24"/>
       <c r="G41" s="24"/>
       <c r="H41" s="29"/>
       <c r="I41" s="24"/>
       <c r="J41" s="29"/>
       <c r="K41" s="29"/>
       <c r="L41" s="29"/>
       <c r="M41" s="29"/>
       <c r="N41" s="2">
         <v>344</v>
       </c>
       <c r="O41" s="11">
         <v>304</v>
       </c>
       <c r="P41" s="2">
         <v>339</v>
       </c>
       <c r="Q41" s="11">
@@ -22018,52 +22311,55 @@
       </c>
       <c r="AA41" s="11">
         <v>349</v>
       </c>
       <c r="AB41" s="11">
         <v>316</v>
       </c>
       <c r="AC41" s="11">
         <v>291</v>
       </c>
       <c r="AD41" s="11">
         <v>283</v>
       </c>
       <c r="AE41" s="11">
         <v>314</v>
       </c>
       <c r="AF41" s="10">
         <v>266</v>
       </c>
       <c r="AG41" s="11">
         <v>237</v>
       </c>
       <c r="AH41" s="11">
         <v>252</v>
       </c>
-    </row>
-    <row r="42" spans="1:34" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="AI41" s="11">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="42" spans="1:35" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A42" s="2" t="s">
         <v>82</v>
       </c>
       <c r="B42" s="24"/>
       <c r="C42" s="24"/>
       <c r="D42" s="24"/>
       <c r="E42" s="24"/>
       <c r="F42" s="24"/>
       <c r="G42" s="24"/>
       <c r="H42" s="29"/>
       <c r="I42" s="24"/>
       <c r="J42" s="29"/>
       <c r="K42" s="29"/>
       <c r="L42" s="29"/>
       <c r="M42" s="29"/>
       <c r="N42" s="2">
         <v>179</v>
       </c>
       <c r="O42" s="11">
         <v>166</v>
       </c>
       <c r="P42" s="2">
         <v>192</v>
       </c>
       <c r="Q42" s="11">
@@ -22098,52 +22394,55 @@
       </c>
       <c r="AA42" s="11">
         <v>216</v>
       </c>
       <c r="AB42" s="11">
         <v>179</v>
       </c>
       <c r="AC42" s="11">
         <v>161</v>
       </c>
       <c r="AD42" s="11">
         <v>159</v>
       </c>
       <c r="AE42" s="11">
         <v>184</v>
       </c>
       <c r="AF42" s="10">
         <v>139</v>
       </c>
       <c r="AG42" s="11">
         <v>137</v>
       </c>
       <c r="AH42" s="11">
         <v>134</v>
       </c>
-    </row>
-    <row r="43" spans="1:34" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="AI42" s="11">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="43" spans="1:35" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A43" s="2" t="s">
         <v>83</v>
       </c>
       <c r="B43" s="24"/>
       <c r="C43" s="24"/>
       <c r="D43" s="24"/>
       <c r="E43" s="24"/>
       <c r="F43" s="24"/>
       <c r="G43" s="24"/>
       <c r="H43" s="29"/>
       <c r="I43" s="24"/>
       <c r="J43" s="29"/>
       <c r="K43" s="29"/>
       <c r="L43" s="29"/>
       <c r="M43" s="29"/>
       <c r="N43" s="2">
         <v>17</v>
       </c>
       <c r="O43" s="11">
         <v>17</v>
       </c>
       <c r="P43" s="2">
         <v>18</v>
       </c>
       <c r="Q43" s="11">
@@ -22178,52 +22477,55 @@
       </c>
       <c r="AA43" s="11">
         <v>19</v>
       </c>
       <c r="AB43" s="11">
         <v>14</v>
       </c>
       <c r="AC43" s="11">
         <v>12</v>
       </c>
       <c r="AD43" s="11">
         <v>20</v>
       </c>
       <c r="AE43" s="11">
         <v>17</v>
       </c>
       <c r="AF43" s="10">
         <v>18</v>
       </c>
       <c r="AG43" s="11">
         <v>12</v>
       </c>
       <c r="AH43" s="11">
         <v>21</v>
       </c>
-    </row>
-    <row r="44" spans="1:34" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="AI43" s="11">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="44" spans="1:35" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A44" s="2" t="s">
         <v>77</v>
       </c>
       <c r="B44" s="24"/>
       <c r="C44" s="24"/>
       <c r="D44" s="24"/>
       <c r="E44" s="24"/>
       <c r="F44" s="24"/>
       <c r="G44" s="24"/>
       <c r="H44" s="29"/>
       <c r="I44" s="24"/>
       <c r="J44" s="29"/>
       <c r="K44" s="29"/>
       <c r="L44" s="29"/>
       <c r="M44" s="29"/>
       <c r="N44" s="2">
         <v>27</v>
       </c>
       <c r="O44" s="11">
         <v>13</v>
       </c>
       <c r="P44" s="2">
         <v>16</v>
       </c>
       <c r="Q44" s="11">
@@ -22258,52 +22560,55 @@
       </c>
       <c r="AA44" s="11">
         <v>25</v>
       </c>
       <c r="AB44" s="11">
         <v>15</v>
       </c>
       <c r="AC44" s="11">
         <v>16</v>
       </c>
       <c r="AD44" s="11">
         <v>15</v>
       </c>
       <c r="AE44" s="11">
         <v>16</v>
       </c>
       <c r="AF44" s="10">
         <v>15</v>
       </c>
       <c r="AG44" s="11">
         <v>18</v>
       </c>
       <c r="AH44" s="11">
         <v>15</v>
       </c>
-    </row>
-    <row r="45" spans="1:34" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="AI44" s="11">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="45" spans="1:35" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A45" s="2" t="s">
         <v>55</v>
       </c>
       <c r="B45" s="24"/>
       <c r="C45" s="24"/>
       <c r="D45" s="24"/>
       <c r="E45" s="24"/>
       <c r="F45" s="24"/>
       <c r="G45" s="24"/>
       <c r="H45" s="29"/>
       <c r="I45" s="24"/>
       <c r="J45" s="29"/>
       <c r="K45" s="29"/>
       <c r="L45" s="29"/>
       <c r="M45" s="29"/>
       <c r="N45" s="2">
         <v>29</v>
       </c>
       <c r="O45" s="11">
         <v>24</v>
       </c>
       <c r="P45" s="2">
         <v>26</v>
       </c>
       <c r="Q45" s="11">
@@ -22338,52 +22643,55 @@
       </c>
       <c r="AA45" s="11">
         <v>20</v>
       </c>
       <c r="AB45" s="11">
         <v>26</v>
       </c>
       <c r="AC45" s="11">
         <v>23</v>
       </c>
       <c r="AD45" s="11">
         <v>8</v>
       </c>
       <c r="AE45" s="11">
         <v>21</v>
       </c>
       <c r="AF45" s="10">
         <v>14</v>
       </c>
       <c r="AG45" s="11">
         <v>17</v>
       </c>
       <c r="AH45" s="11">
         <v>15</v>
       </c>
-    </row>
-    <row r="46" spans="1:34" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="AI45" s="11">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="46" spans="1:35" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A46" s="2" t="s">
         <v>84</v>
       </c>
       <c r="B46" s="24"/>
       <c r="C46" s="24"/>
       <c r="D46" s="24"/>
       <c r="E46" s="24"/>
       <c r="F46" s="24"/>
       <c r="G46" s="24"/>
       <c r="H46" s="29"/>
       <c r="I46" s="24"/>
       <c r="J46" s="29"/>
       <c r="K46" s="29"/>
       <c r="L46" s="29"/>
       <c r="M46" s="29"/>
       <c r="N46" s="2">
         <v>28</v>
       </c>
       <c r="O46" s="11">
         <v>15</v>
       </c>
       <c r="P46" s="2">
         <v>29</v>
       </c>
       <c r="Q46" s="11">
@@ -22418,52 +22726,55 @@
       </c>
       <c r="AA46" s="11">
         <v>20</v>
       </c>
       <c r="AB46" s="11">
         <v>19</v>
       </c>
       <c r="AC46" s="11">
         <v>25</v>
       </c>
       <c r="AD46" s="11">
         <v>23</v>
       </c>
       <c r="AE46" s="11">
         <v>18</v>
       </c>
       <c r="AF46" s="10">
         <v>19</v>
       </c>
       <c r="AG46" s="11">
         <v>12</v>
       </c>
       <c r="AH46" s="11">
         <v>14</v>
       </c>
-    </row>
-    <row r="47" spans="1:34" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="AI46" s="11">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="47" spans="1:35" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A47" s="2" t="s">
         <v>78</v>
       </c>
       <c r="B47" s="24"/>
       <c r="C47" s="24"/>
       <c r="D47" s="24"/>
       <c r="E47" s="24"/>
       <c r="F47" s="24"/>
       <c r="G47" s="24"/>
       <c r="H47" s="29"/>
       <c r="I47" s="24"/>
       <c r="J47" s="29"/>
       <c r="K47" s="29"/>
       <c r="L47" s="29"/>
       <c r="M47" s="29"/>
       <c r="N47" s="2">
         <v>12</v>
       </c>
       <c r="O47" s="11">
         <v>5</v>
       </c>
       <c r="P47" s="2">
         <v>10</v>
       </c>
       <c r="Q47" s="11">
@@ -22496,52 +22807,55 @@
       <c r="Z47" s="11">
         <v>4</v>
       </c>
       <c r="AA47" s="11">
         <v>4</v>
       </c>
       <c r="AB47" s="11">
         <v>9</v>
       </c>
       <c r="AC47" s="11">
         <v>5</v>
       </c>
       <c r="AD47" s="11">
         <v>3</v>
       </c>
       <c r="AE47" s="11">
         <v>6</v>
       </c>
       <c r="AF47" s="10">
         <v>3</v>
       </c>
       <c r="AG47" s="11">
         <v>3</v>
       </c>
       <c r="AH47" s="11"/>
-    </row>
-    <row r="48" spans="1:34" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="AI47" s="11">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="48" spans="1:35" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A48" s="2" t="s">
         <v>58</v>
       </c>
       <c r="B48" s="24"/>
       <c r="C48" s="24"/>
       <c r="D48" s="24"/>
       <c r="E48" s="24"/>
       <c r="F48" s="24"/>
       <c r="G48" s="24"/>
       <c r="H48" s="29"/>
       <c r="I48" s="24"/>
       <c r="J48" s="29"/>
       <c r="K48" s="29"/>
       <c r="L48" s="29"/>
       <c r="M48" s="29"/>
       <c r="N48" s="2">
         <v>1</v>
       </c>
       <c r="O48" s="11">
         <v>2</v>
       </c>
       <c r="P48" s="2">
         <v>4</v>
       </c>
       <c r="Q48" s="11">
@@ -22576,52 +22890,55 @@
       </c>
       <c r="AA48" s="11">
         <v>6</v>
       </c>
       <c r="AB48" s="11">
         <v>2</v>
       </c>
       <c r="AC48" s="11">
         <v>6</v>
       </c>
       <c r="AD48" s="11">
         <v>2</v>
       </c>
       <c r="AE48" s="11">
         <v>4</v>
       </c>
       <c r="AF48" s="10">
         <v>8</v>
       </c>
       <c r="AG48" s="36" t="s">
         <v>72</v>
       </c>
       <c r="AH48" s="11">
         <v>4</v>
       </c>
-    </row>
-    <row r="49" spans="1:34" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="AI48" s="11">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="49" spans="1:35" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A49" s="2" t="s">
         <v>85</v>
       </c>
       <c r="B49" s="24"/>
       <c r="C49" s="24"/>
       <c r="D49" s="24"/>
       <c r="E49" s="24"/>
       <c r="F49" s="24"/>
       <c r="G49" s="24"/>
       <c r="H49" s="29"/>
       <c r="I49" s="24"/>
       <c r="J49" s="29"/>
       <c r="K49" s="29"/>
       <c r="L49" s="29"/>
       <c r="M49" s="29"/>
       <c r="N49" s="2">
         <v>3</v>
       </c>
       <c r="O49" s="11">
         <v>5</v>
       </c>
       <c r="P49" s="2">
         <v>4</v>
       </c>
       <c r="Q49" s="11">
@@ -22656,52 +22973,55 @@
       </c>
       <c r="AA49" s="11">
         <v>2</v>
       </c>
       <c r="AB49" s="11">
         <v>3</v>
       </c>
       <c r="AC49" s="11">
         <v>4</v>
       </c>
       <c r="AD49" s="11">
         <v>4</v>
       </c>
       <c r="AE49" s="11">
         <v>2</v>
       </c>
       <c r="AF49" s="10">
         <v>5</v>
       </c>
       <c r="AG49" s="11">
         <v>2</v>
       </c>
       <c r="AH49" s="11">
         <v>1</v>
       </c>
-    </row>
-    <row r="50" spans="1:34" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="AI49" s="11">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="50" spans="1:35" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A50" s="2" t="s">
         <v>62</v>
       </c>
       <c r="B50" s="24"/>
       <c r="C50" s="24"/>
       <c r="D50" s="24"/>
       <c r="E50" s="24"/>
       <c r="F50" s="24"/>
       <c r="G50" s="24"/>
       <c r="H50" s="29"/>
       <c r="I50" s="24"/>
       <c r="J50" s="29"/>
       <c r="K50" s="29"/>
       <c r="L50" s="29"/>
       <c r="M50" s="29"/>
       <c r="N50" s="2">
         <v>6</v>
       </c>
       <c r="O50" s="11">
         <v>5</v>
       </c>
       <c r="P50" s="2">
         <v>7</v>
       </c>
       <c r="Q50" s="11">
@@ -22736,52 +23056,55 @@
       </c>
       <c r="AA50" s="11">
         <v>3</v>
       </c>
       <c r="AB50" s="11">
         <v>3</v>
       </c>
       <c r="AC50" s="11">
         <v>3</v>
       </c>
       <c r="AD50" s="11">
         <v>7</v>
       </c>
       <c r="AE50" s="11">
         <v>3</v>
       </c>
       <c r="AF50" s="10">
         <v>4</v>
       </c>
       <c r="AG50" s="11">
         <v>4</v>
       </c>
       <c r="AH50" s="11">
         <v>3</v>
       </c>
-    </row>
-    <row r="51" spans="1:34" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="AI50" s="11">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="51" spans="1:35" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A51" s="2" t="s">
         <v>79</v>
       </c>
       <c r="B51" s="24"/>
       <c r="C51" s="24"/>
       <c r="D51" s="24"/>
       <c r="E51" s="24"/>
       <c r="F51" s="24"/>
       <c r="G51" s="24"/>
       <c r="H51" s="29"/>
       <c r="I51" s="24"/>
       <c r="J51" s="29"/>
       <c r="K51" s="29"/>
       <c r="L51" s="29"/>
       <c r="M51" s="29"/>
       <c r="N51" s="2">
         <v>8</v>
       </c>
       <c r="O51" s="11">
         <v>19</v>
       </c>
       <c r="P51" s="2">
         <v>3</v>
       </c>
       <c r="Q51" s="11">
@@ -22816,52 +23139,55 @@
       </c>
       <c r="AA51" s="11">
         <v>11</v>
       </c>
       <c r="AB51" s="11">
         <v>18</v>
       </c>
       <c r="AC51" s="11">
         <v>11</v>
       </c>
       <c r="AD51" s="11">
         <v>11</v>
       </c>
       <c r="AE51" s="11">
         <v>13</v>
       </c>
       <c r="AF51" s="10">
         <v>5</v>
       </c>
       <c r="AG51" s="11">
         <v>8</v>
       </c>
       <c r="AH51" s="11">
         <v>11</v>
       </c>
-    </row>
-    <row r="52" spans="1:34" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="AI51" s="11">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="52" spans="1:35" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A52" s="2" t="s">
         <v>80</v>
       </c>
       <c r="B52" s="24"/>
       <c r="C52" s="24"/>
       <c r="D52" s="24"/>
       <c r="E52" s="24"/>
       <c r="F52" s="24"/>
       <c r="G52" s="24"/>
       <c r="H52" s="29"/>
       <c r="I52" s="24"/>
       <c r="J52" s="29"/>
       <c r="K52" s="29"/>
       <c r="L52" s="29"/>
       <c r="M52" s="29"/>
       <c r="N52" s="37">
         <v>17</v>
       </c>
       <c r="O52" s="11">
         <v>12</v>
       </c>
       <c r="P52" s="37">
         <v>14</v>
       </c>
       <c r="Q52" s="11">
@@ -22896,52 +23222,55 @@
       </c>
       <c r="AA52" s="11">
         <v>11</v>
       </c>
       <c r="AB52" s="11">
         <v>17</v>
       </c>
       <c r="AC52" s="11">
         <v>9</v>
       </c>
       <c r="AD52" s="11">
         <v>16</v>
       </c>
       <c r="AE52" s="11">
         <v>14</v>
       </c>
       <c r="AF52" s="10">
         <v>20</v>
       </c>
       <c r="AG52" s="11">
         <v>11</v>
       </c>
       <c r="AH52" s="11">
         <v>14</v>
       </c>
-    </row>
-    <row r="53" spans="1:34" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="AI52" s="11">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="53" spans="1:35" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A53" s="2" t="s">
         <v>86</v>
       </c>
       <c r="B53" s="24"/>
       <c r="C53" s="24"/>
       <c r="D53" s="24"/>
       <c r="E53" s="24"/>
       <c r="F53" s="24"/>
       <c r="G53" s="24"/>
       <c r="H53" s="29"/>
       <c r="I53" s="24"/>
       <c r="J53" s="29"/>
       <c r="K53" s="29"/>
       <c r="L53" s="29"/>
       <c r="M53" s="29"/>
       <c r="N53" s="37">
         <v>8</v>
       </c>
       <c r="O53" s="11">
         <v>6</v>
       </c>
       <c r="P53" s="37">
         <v>7</v>
       </c>
       <c r="Q53" s="11">
@@ -22976,52 +23305,55 @@
       </c>
       <c r="AA53" s="11">
         <v>1</v>
       </c>
       <c r="AB53" s="11">
         <v>2</v>
       </c>
       <c r="AC53" s="11">
         <v>1</v>
       </c>
       <c r="AD53" s="11">
         <v>3</v>
       </c>
       <c r="AE53" s="11">
         <v>3</v>
       </c>
       <c r="AF53" s="10">
         <v>5</v>
       </c>
       <c r="AG53" s="11">
         <v>7</v>
       </c>
       <c r="AH53" s="11">
         <v>7</v>
       </c>
-    </row>
-    <row r="54" spans="1:34" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="AI53" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="54" spans="1:35" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A54" s="30" t="s">
         <v>87</v>
       </c>
       <c r="B54" s="31"/>
       <c r="C54" s="31"/>
       <c r="D54" s="31"/>
       <c r="E54" s="31"/>
       <c r="F54" s="31"/>
       <c r="G54" s="31"/>
       <c r="H54" s="32"/>
       <c r="I54" s="31"/>
       <c r="J54" s="32"/>
       <c r="K54" s="32"/>
       <c r="L54" s="32"/>
       <c r="M54" s="32"/>
       <c r="N54" s="30">
         <v>9</v>
       </c>
       <c r="O54" s="12">
         <v>15</v>
       </c>
       <c r="P54" s="30">
         <v>9</v>
       </c>
       <c r="Q54" s="12">
@@ -23056,69 +23388,72 @@
       </c>
       <c r="AA54" s="12">
         <v>11</v>
       </c>
       <c r="AB54" s="12">
         <v>9</v>
       </c>
       <c r="AC54" s="12">
         <v>15</v>
       </c>
       <c r="AD54" s="12">
         <v>12</v>
       </c>
       <c r="AE54" s="12">
         <v>13</v>
       </c>
       <c r="AF54" s="12">
         <v>11</v>
       </c>
       <c r="AG54" s="12">
         <v>6</v>
       </c>
       <c r="AH54" s="12">
         <v>13</v>
       </c>
-    </row>
-    <row r="55" spans="1:34" s="2" customFormat="1" ht="11.25">
+      <c r="AI54" s="12">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="55" spans="1:35" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A55" s="8" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="56" spans="1:34" s="2" customFormat="1" ht="11.25"/>
-    <row r="57" spans="1:34" s="2" customFormat="1" ht="11.25"/>
+    <row r="56" spans="1:35" s="2" customFormat="1" ht="10.199999999999999"/>
+    <row r="57" spans="1:35" s="2" customFormat="1" ht="10.199999999999999"/>
   </sheetData>
   <mergeCells count="9">
+    <mergeCell ref="T6:AQ6"/>
+    <mergeCell ref="AF8:AQ8"/>
+    <mergeCell ref="T10:AG10"/>
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="B8:M8"/>
     <mergeCell ref="N8:S8"/>
     <mergeCell ref="T8:AE8"/>
-    <mergeCell ref="T10:AG10"/>
     <mergeCell ref="T25:AG25"/>
     <mergeCell ref="T40:AG40"/>
-    <mergeCell ref="T6:AQ6"/>
-    <mergeCell ref="AF8:AQ8"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>7</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>