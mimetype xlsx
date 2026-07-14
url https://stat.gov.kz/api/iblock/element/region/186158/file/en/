--- v2 (2026-06-24)
+++ v3 (2026-07-14)
@@ -1,81 +1,87 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Vko102-08\номенклатура по смк\эл.номенклатура 2026\14-26 Основные показатели (динамические ряды) по демографической и социальной статистике\EDN\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{46D4B4DF-7BA8-41E7-9EAB-243D5C8838E7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="23256" windowHeight="13176" tabRatio="572" firstSheet="2" activeTab="2"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="572" firstSheet="2" activeTab="6" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="All population" sheetId="1" r:id="rId1"/>
     <sheet name="All population 2023 " sheetId="6" r:id="rId2"/>
     <sheet name="All population 2024-2026" sheetId="8" r:id="rId3"/>
     <sheet name="General fertility rate" sheetId="5" r:id="rId4"/>
     <sheet name="General fert-ty rate 2024-2026" sheetId="9" r:id="rId5"/>
     <sheet name=" Born by gender" sheetId="7" r:id="rId6"/>
     <sheet name=" Born by gender 2024-2026" sheetId="10" r:id="rId7"/>
   </sheets>
   <calcPr calcId="114210"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="706" uniqueCount="88">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="708" uniqueCount="88">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -300,51 +306,51 @@
   <si>
     <t>Shemonaikhi district</t>
   </si>
   <si>
     <t>Ust-Kamenogorsk city administration</t>
   </si>
   <si>
     <t>Ridder city administration</t>
   </si>
   <si>
     <t>Altay district</t>
   </si>
   <si>
     <t>Markakol district</t>
   </si>
   <si>
     <t>Ulken Naryn district</t>
   </si>
   <si>
     <t>Shemonaykha district</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00_р_."/>
   </numFmts>
   <fonts count="15">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
@@ -523,291 +529,243 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="95">
+  <cellXfs count="69">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="1" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="4" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="4" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...3 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="4" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="2" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="1" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="1" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
@@ -816,502 +774,546 @@
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>13</xdr:col>
       <xdr:colOff>121920</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>7620</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2049" name="Picture 2"/>
+        <xdr:cNvPr id="2049" name="Picture 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000001080000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2004060" cy="739140"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>13</xdr:col>
       <xdr:colOff>121920</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>83820</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3073" name="Picture 2"/>
+        <xdr:cNvPr id="3073" name="Picture 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-0000010C0000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2011680" cy="693420"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>15</xdr:col>
       <xdr:colOff>236220</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>121920</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="1025" name="Рисунок 2"/>
+        <xdr:cNvPr id="1025" name="Рисунок 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000001040000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3169920" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>13</xdr:col>
       <xdr:colOff>175260</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>106680</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="4097" name="Picture 2"/>
+        <xdr:cNvPr id="4097" name="Picture 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000001100000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2065020" cy="716280"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>15</xdr:col>
       <xdr:colOff>236220</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>121920</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="5121" name="Рисунок 2"/>
+        <xdr:cNvPr id="5121" name="Рисунок 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-000001140000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3169920" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1935480</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="6145" name="Picture 2"/>
+        <xdr:cNvPr id="6145" name="Picture 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0500-000001180000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1935480" cy="579120"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing7.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>15</xdr:col>
       <xdr:colOff>236220</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>152400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="7169" name="Рисунок 2"/>
+        <xdr:cNvPr id="7169" name="Рисунок 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0600-0000011C0000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3169920" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1468,2126 +1470,2121 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A5:S83"/>
   <sheetViews>
     <sheetView topLeftCell="A28" workbookViewId="0">
       <selection activeCell="A43" sqref="A43:A60"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="27.44140625" style="4" customWidth="1"/>
+    <col min="1" max="1" width="27.42578125" style="4" customWidth="1"/>
     <col min="2" max="13" width="0" style="4" hidden="1" customWidth="1"/>
-    <col min="14" max="16384" width="9.109375" style="4"/>
+    <col min="14" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
     <row r="5" spans="1:19">
-      <c r="A5" s="79" t="s">
+      <c r="A5" s="54" t="s">
         <v>66</v>
       </c>
-      <c r="B5" s="79"/>
-[...16 lines deleted...]
-      <c r="S5" s="79"/>
+      <c r="B5" s="54"/>
+      <c r="C5" s="54"/>
+      <c r="D5" s="54"/>
+      <c r="E5" s="54"/>
+      <c r="F5" s="54"/>
+      <c r="G5" s="54"/>
+      <c r="H5" s="54"/>
+      <c r="I5" s="54"/>
+      <c r="J5" s="54"/>
+      <c r="K5" s="54"/>
+      <c r="L5" s="54"/>
+      <c r="M5" s="54"/>
+      <c r="N5" s="54"/>
+      <c r="O5" s="54"/>
+      <c r="P5" s="54"/>
+      <c r="Q5" s="54"/>
+      <c r="R5" s="54"/>
+      <c r="S5" s="54"/>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" s="2"/>
       <c r="C6" s="3"/>
-      <c r="N6" s="56"/>
-[...3 lines deleted...]
-      <c r="R6" s="56"/>
       <c r="S6" s="3" t="s">
         <v>73</v>
       </c>
     </row>
-    <row r="7" spans="1:19" s="2" customFormat="1" ht="10.199999999999999">
-[...1 lines deleted...]
-      <c r="B7" s="84">
+    <row r="7" spans="1:19" s="2" customFormat="1" ht="11.25">
+      <c r="A7" s="57"/>
+      <c r="B7" s="59">
         <v>2021</v>
       </c>
-      <c r="C7" s="85"/>
-[...10 lines deleted...]
-      <c r="N7" s="84">
+      <c r="C7" s="60"/>
+      <c r="D7" s="60"/>
+      <c r="E7" s="60"/>
+      <c r="F7" s="60"/>
+      <c r="G7" s="60"/>
+      <c r="H7" s="60"/>
+      <c r="I7" s="60"/>
+      <c r="J7" s="60"/>
+      <c r="K7" s="60"/>
+      <c r="L7" s="60"/>
+      <c r="M7" s="60"/>
+      <c r="N7" s="59">
         <v>2022</v>
       </c>
-      <c r="O7" s="85"/>
-[...6 lines deleted...]
-      <c r="A8" s="83"/>
+      <c r="O7" s="60"/>
+      <c r="P7" s="60"/>
+      <c r="Q7" s="60"/>
+      <c r="R7" s="60"/>
+      <c r="S7" s="60"/>
+    </row>
+    <row r="8" spans="1:19" s="2" customFormat="1" ht="11.25">
+      <c r="A8" s="58"/>
       <c r="B8" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C8" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>7</v>
       </c>
       <c r="E8" s="5" t="s">
         <v>8</v>
       </c>
       <c r="F8" s="5" t="s">
         <v>0</v>
       </c>
       <c r="G8" s="5" t="s">
         <v>1</v>
       </c>
       <c r="H8" s="5" t="s">
         <v>2</v>
       </c>
       <c r="I8" s="6" t="s">
         <v>3</v>
       </c>
       <c r="J8" s="6" t="s">
         <v>4</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>17</v>
       </c>
       <c r="L8" s="6" t="s">
         <v>18</v>
       </c>
       <c r="M8" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="N8" s="19" t="s">
+      <c r="N8" s="15" t="s">
         <v>24</v>
       </c>
-      <c r="O8" s="19" t="s">
+      <c r="O8" s="15" t="s">
         <v>25</v>
       </c>
-      <c r="P8" s="20" t="s">
+      <c r="P8" s="16" t="s">
         <v>26</v>
       </c>
-      <c r="Q8" s="19" t="s">
+      <c r="Q8" s="15" t="s">
         <v>27</v>
       </c>
-      <c r="R8" s="19" t="s">
+      <c r="R8" s="15" t="s">
         <v>28</v>
       </c>
-      <c r="S8" s="19" t="s">
+      <c r="S8" s="15" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="9" spans="1:19" s="2" customFormat="1" ht="10.199999999999999">
-      <c r="A9" s="80" t="s">
+    <row r="9" spans="1:19" s="2" customFormat="1" ht="11.25">
+      <c r="A9" s="55" t="s">
         <v>63</v>
       </c>
-      <c r="B9" s="80"/>
-[...19 lines deleted...]
-      <c r="A10" s="21" t="s">
+      <c r="B9" s="55"/>
+      <c r="C9" s="55"/>
+      <c r="D9" s="55"/>
+      <c r="E9" s="55"/>
+      <c r="F9" s="55"/>
+      <c r="G9" s="55"/>
+      <c r="H9" s="55"/>
+      <c r="I9" s="55"/>
+      <c r="J9" s="55"/>
+      <c r="K9" s="55"/>
+      <c r="L9" s="55"/>
+      <c r="M9" s="55"/>
+      <c r="N9" s="55"/>
+      <c r="O9" s="55"/>
+      <c r="P9" s="55"/>
+      <c r="Q9" s="55"/>
+      <c r="R9" s="55"/>
+      <c r="S9" s="55"/>
+    </row>
+    <row r="10" spans="1:19" s="2" customFormat="1" ht="11.25">
+      <c r="A10" s="17" t="s">
         <v>47</v>
       </c>
-      <c r="B10" s="22"/>
-[...11 lines deleted...]
-      <c r="N10" s="28">
+      <c r="B10" s="18"/>
+      <c r="C10" s="18"/>
+      <c r="D10" s="18"/>
+      <c r="E10" s="18"/>
+      <c r="F10" s="18"/>
+      <c r="G10" s="18"/>
+      <c r="H10" s="18"/>
+      <c r="I10" s="18"/>
+      <c r="J10" s="18"/>
+      <c r="K10" s="18"/>
+      <c r="L10" s="18"/>
+      <c r="M10" s="18"/>
+      <c r="N10" s="22">
         <v>1595</v>
       </c>
-      <c r="O10" s="28">
+      <c r="O10" s="22">
         <v>1588</v>
       </c>
-      <c r="P10" s="28">
+      <c r="P10" s="22">
         <v>1640</v>
       </c>
-      <c r="Q10" s="28">
+      <c r="Q10" s="22">
         <v>1593</v>
       </c>
-      <c r="R10" s="28">
+      <c r="R10" s="22">
         <v>1719</v>
       </c>
-      <c r="S10" s="28">
+      <c r="S10" s="22">
         <v>1804</v>
       </c>
     </row>
-    <row r="11" spans="1:19" s="2" customFormat="1" ht="10.199999999999999">
-      <c r="A11" s="37" t="s">
+    <row r="11" spans="1:19" s="2" customFormat="1" ht="11.25">
+      <c r="A11" s="2" t="s">
         <v>75</v>
       </c>
-      <c r="B11" s="24"/>
-[...11 lines deleted...]
-      <c r="N11" s="28">
+      <c r="B11" s="20"/>
+      <c r="C11" s="20"/>
+      <c r="D11" s="20"/>
+      <c r="E11" s="20"/>
+      <c r="F11" s="20"/>
+      <c r="G11" s="20"/>
+      <c r="H11" s="21"/>
+      <c r="I11" s="20"/>
+      <c r="J11" s="21"/>
+      <c r="K11" s="21"/>
+      <c r="L11" s="21"/>
+      <c r="M11" s="21"/>
+      <c r="N11" s="22">
         <v>365</v>
       </c>
-      <c r="O11" s="28">
+      <c r="O11" s="22">
         <v>373</v>
       </c>
-      <c r="P11" s="28">
+      <c r="P11" s="22">
         <v>412</v>
       </c>
-      <c r="Q11" s="28">
+      <c r="Q11" s="22">
         <v>414</v>
       </c>
-      <c r="R11" s="28">
+      <c r="R11" s="22">
         <v>459</v>
       </c>
-      <c r="S11" s="28">
+      <c r="S11" s="22">
         <v>454</v>
       </c>
     </row>
-    <row r="12" spans="1:19" s="2" customFormat="1" ht="10.199999999999999">
+    <row r="12" spans="1:19" s="2" customFormat="1" ht="11.25">
       <c r="A12" s="2" t="s">
         <v>48</v>
       </c>
-      <c r="B12" s="24"/>
-[...11 lines deleted...]
-      <c r="N12" s="28">
+      <c r="B12" s="20"/>
+      <c r="C12" s="20"/>
+      <c r="D12" s="20"/>
+      <c r="E12" s="20"/>
+      <c r="F12" s="20"/>
+      <c r="G12" s="20"/>
+      <c r="H12" s="21"/>
+      <c r="I12" s="20"/>
+      <c r="J12" s="21"/>
+      <c r="K12" s="21"/>
+      <c r="L12" s="21"/>
+      <c r="M12" s="21"/>
+      <c r="N12" s="22">
         <v>23</v>
       </c>
-      <c r="O12" s="28">
+      <c r="O12" s="22">
         <v>12</v>
       </c>
-      <c r="P12" s="28">
+      <c r="P12" s="22">
         <v>12</v>
       </c>
-      <c r="Q12" s="28">
+      <c r="Q12" s="22">
         <v>11</v>
       </c>
-      <c r="R12" s="28">
+      <c r="R12" s="22">
         <v>20</v>
       </c>
-      <c r="S12" s="28">
+      <c r="S12" s="22">
         <v>14</v>
       </c>
     </row>
-    <row r="13" spans="1:19" s="2" customFormat="1" ht="10.199999999999999">
-      <c r="A13" s="37" t="s">
+    <row r="13" spans="1:19" s="2" customFormat="1" ht="11.25">
+      <c r="A13" s="2" t="s">
         <v>76</v>
       </c>
-      <c r="B13" s="24"/>
-[...11 lines deleted...]
-      <c r="N13" s="28">
+      <c r="B13" s="20"/>
+      <c r="C13" s="20"/>
+      <c r="D13" s="20"/>
+      <c r="E13" s="20"/>
+      <c r="F13" s="20"/>
+      <c r="G13" s="20"/>
+      <c r="H13" s="21"/>
+      <c r="I13" s="20"/>
+      <c r="J13" s="21"/>
+      <c r="K13" s="21"/>
+      <c r="L13" s="21"/>
+      <c r="M13" s="21"/>
+      <c r="N13" s="22">
         <v>39</v>
       </c>
-      <c r="O13" s="28">
+      <c r="O13" s="22">
         <v>53</v>
       </c>
-      <c r="P13" s="28">
+      <c r="P13" s="22">
         <v>35</v>
       </c>
-      <c r="Q13" s="28">
+      <c r="Q13" s="22">
         <v>51</v>
       </c>
-      <c r="R13" s="28">
+      <c r="R13" s="22">
         <v>34</v>
       </c>
-      <c r="S13" s="28">
+      <c r="S13" s="22">
         <v>58</v>
       </c>
     </row>
-    <row r="14" spans="1:19" s="2" customFormat="1" ht="10.199999999999999">
+    <row r="14" spans="1:19" s="2" customFormat="1" ht="11.25">
       <c r="A14" s="2" t="s">
         <v>49</v>
       </c>
-      <c r="B14" s="24"/>
-[...11 lines deleted...]
-      <c r="N14" s="23">
+      <c r="B14" s="20"/>
+      <c r="C14" s="20"/>
+      <c r="D14" s="20"/>
+      <c r="E14" s="20"/>
+      <c r="F14" s="20"/>
+      <c r="G14" s="20"/>
+      <c r="H14" s="21"/>
+      <c r="I14" s="20"/>
+      <c r="J14" s="21"/>
+      <c r="K14" s="21"/>
+      <c r="L14" s="21"/>
+      <c r="M14" s="21"/>
+      <c r="N14" s="19">
         <v>482</v>
       </c>
-      <c r="O14" s="23">
+      <c r="O14" s="19">
         <v>450</v>
       </c>
-      <c r="P14" s="23">
+      <c r="P14" s="19">
         <v>423</v>
       </c>
-      <c r="Q14" s="23">
+      <c r="Q14" s="19">
         <v>445</v>
       </c>
-      <c r="R14" s="23">
+      <c r="R14" s="19">
         <v>507</v>
       </c>
-      <c r="S14" s="23">
+      <c r="S14" s="19">
         <v>513</v>
       </c>
     </row>
-    <row r="15" spans="1:19" s="2" customFormat="1" ht="10.199999999999999">
+    <row r="15" spans="1:19" s="2" customFormat="1" ht="11.25">
       <c r="A15" s="2" t="s">
         <v>50</v>
       </c>
-      <c r="B15" s="24"/>
-[...11 lines deleted...]
-      <c r="N15" s="23">
+      <c r="B15" s="20"/>
+      <c r="C15" s="20"/>
+      <c r="D15" s="20"/>
+      <c r="E15" s="20"/>
+      <c r="F15" s="20"/>
+      <c r="G15" s="20"/>
+      <c r="H15" s="21"/>
+      <c r="I15" s="20"/>
+      <c r="J15" s="21"/>
+      <c r="K15" s="21"/>
+      <c r="L15" s="21"/>
+      <c r="M15" s="21"/>
+      <c r="N15" s="19">
         <v>18</v>
       </c>
-      <c r="O15" s="23">
+      <c r="O15" s="19">
         <v>21</v>
       </c>
-      <c r="P15" s="23">
+      <c r="P15" s="19">
         <v>15</v>
       </c>
-      <c r="Q15" s="23">
+      <c r="Q15" s="19">
         <v>20</v>
       </c>
-      <c r="R15" s="23">
+      <c r="R15" s="19">
         <v>22</v>
       </c>
-      <c r="S15" s="23">
+      <c r="S15" s="19">
         <v>21</v>
       </c>
     </row>
-    <row r="16" spans="1:19" s="2" customFormat="1" ht="10.199999999999999">
+    <row r="16" spans="1:19" s="2" customFormat="1" ht="11.25">
       <c r="A16" s="2" t="s">
         <v>51</v>
       </c>
-      <c r="B16" s="24"/>
-[...11 lines deleted...]
-      <c r="N16" s="23">
+      <c r="B16" s="20"/>
+      <c r="C16" s="20"/>
+      <c r="D16" s="20"/>
+      <c r="E16" s="20"/>
+      <c r="F16" s="20"/>
+      <c r="G16" s="20"/>
+      <c r="H16" s="21"/>
+      <c r="I16" s="20"/>
+      <c r="J16" s="21"/>
+      <c r="K16" s="21"/>
+      <c r="L16" s="21"/>
+      <c r="M16" s="21"/>
+      <c r="N16" s="19">
         <v>98</v>
       </c>
-      <c r="O16" s="23">
+      <c r="O16" s="19">
         <v>129</v>
       </c>
-      <c r="P16" s="23">
+      <c r="P16" s="19">
         <v>114</v>
       </c>
-      <c r="Q16" s="23">
+      <c r="Q16" s="19">
         <v>142</v>
       </c>
-      <c r="R16" s="23">
+      <c r="R16" s="19">
         <v>94</v>
       </c>
-      <c r="S16" s="23">
+      <c r="S16" s="19">
         <v>133</v>
       </c>
     </row>
-    <row r="17" spans="1:19" s="2" customFormat="1" ht="10.199999999999999">
+    <row r="17" spans="1:19" s="2" customFormat="1" ht="11.25">
       <c r="A17" s="2" t="s">
         <v>52</v>
       </c>
-      <c r="B17" s="24"/>
-[...11 lines deleted...]
-      <c r="N17" s="23">
+      <c r="B17" s="20"/>
+      <c r="C17" s="20"/>
+      <c r="D17" s="20"/>
+      <c r="E17" s="20"/>
+      <c r="F17" s="20"/>
+      <c r="G17" s="20"/>
+      <c r="H17" s="21"/>
+      <c r="I17" s="20"/>
+      <c r="J17" s="21"/>
+      <c r="K17" s="21"/>
+      <c r="L17" s="21"/>
+      <c r="M17" s="21"/>
+      <c r="N17" s="19">
         <v>17</v>
       </c>
-      <c r="O17" s="23">
+      <c r="O17" s="19">
         <v>22</v>
       </c>
-      <c r="P17" s="23">
+      <c r="P17" s="19">
         <v>21</v>
       </c>
-      <c r="Q17" s="23">
+      <c r="Q17" s="19">
         <v>18</v>
       </c>
-      <c r="R17" s="23">
+      <c r="R17" s="19">
         <v>16</v>
       </c>
-      <c r="S17" s="23">
+      <c r="S17" s="19">
         <v>22</v>
       </c>
     </row>
-    <row r="18" spans="1:19" s="2" customFormat="1" ht="10.199999999999999">
+    <row r="18" spans="1:19" s="2" customFormat="1" ht="11.25">
       <c r="A18" s="2" t="s">
         <v>53</v>
       </c>
-      <c r="B18" s="24"/>
-[...11 lines deleted...]
-      <c r="N18" s="23">
+      <c r="B18" s="20"/>
+      <c r="C18" s="20"/>
+      <c r="D18" s="20"/>
+      <c r="E18" s="20"/>
+      <c r="F18" s="20"/>
+      <c r="G18" s="20"/>
+      <c r="H18" s="21"/>
+      <c r="I18" s="20"/>
+      <c r="J18" s="21"/>
+      <c r="K18" s="21"/>
+      <c r="L18" s="21"/>
+      <c r="M18" s="21"/>
+      <c r="N18" s="19">
         <v>44</v>
       </c>
-      <c r="O18" s="23">
+      <c r="O18" s="19">
         <v>25</v>
       </c>
-      <c r="P18" s="23">
+      <c r="P18" s="19">
         <v>35</v>
       </c>
-      <c r="Q18" s="23">
+      <c r="Q18" s="19">
         <v>24</v>
       </c>
-      <c r="R18" s="23">
+      <c r="R18" s="19">
         <v>40</v>
       </c>
-      <c r="S18" s="23">
+      <c r="S18" s="19">
         <v>38</v>
       </c>
     </row>
-    <row r="19" spans="1:19" s="2" customFormat="1" ht="10.199999999999999">
-      <c r="A19" s="37" t="s">
+    <row r="19" spans="1:19" s="2" customFormat="1" ht="11.25">
+      <c r="A19" s="2" t="s">
         <v>77</v>
       </c>
-      <c r="B19" s="24"/>
-[...11 lines deleted...]
-      <c r="N19" s="23">
+      <c r="B19" s="20"/>
+      <c r="C19" s="20"/>
+      <c r="D19" s="20"/>
+      <c r="E19" s="20"/>
+      <c r="F19" s="20"/>
+      <c r="G19" s="20"/>
+      <c r="H19" s="21"/>
+      <c r="I19" s="20"/>
+      <c r="J19" s="21"/>
+      <c r="K19" s="21"/>
+      <c r="L19" s="21"/>
+      <c r="M19" s="21"/>
+      <c r="N19" s="19">
         <v>43</v>
       </c>
-      <c r="O19" s="23">
+      <c r="O19" s="19">
         <v>42</v>
       </c>
-      <c r="P19" s="23">
+      <c r="P19" s="19">
         <v>49</v>
       </c>
-      <c r="Q19" s="23">
+      <c r="Q19" s="19">
         <v>36</v>
       </c>
-      <c r="R19" s="23">
+      <c r="R19" s="19">
         <v>53</v>
       </c>
-      <c r="S19" s="23">
+      <c r="S19" s="19">
         <v>43</v>
       </c>
     </row>
-    <row r="20" spans="1:19" s="2" customFormat="1" ht="10.199999999999999">
+    <row r="20" spans="1:19" s="2" customFormat="1" ht="11.25">
       <c r="A20" s="2" t="s">
         <v>54</v>
       </c>
-      <c r="B20" s="24"/>
-[...11 lines deleted...]
-      <c r="N20" s="23">
+      <c r="B20" s="20"/>
+      <c r="C20" s="20"/>
+      <c r="D20" s="20"/>
+      <c r="E20" s="20"/>
+      <c r="F20" s="20"/>
+      <c r="G20" s="20"/>
+      <c r="H20" s="21"/>
+      <c r="I20" s="20"/>
+      <c r="J20" s="21"/>
+      <c r="K20" s="21"/>
+      <c r="L20" s="21"/>
+      <c r="M20" s="21"/>
+      <c r="N20" s="19">
         <v>59</v>
       </c>
-      <c r="O20" s="23">
+      <c r="O20" s="19">
         <v>39</v>
       </c>
-      <c r="P20" s="23">
+      <c r="P20" s="19">
         <v>60</v>
       </c>
-      <c r="Q20" s="23">
+      <c r="Q20" s="19">
         <v>50</v>
       </c>
-      <c r="R20" s="23">
+      <c r="R20" s="19">
         <v>54</v>
       </c>
-      <c r="S20" s="23">
+      <c r="S20" s="19">
         <v>56</v>
       </c>
     </row>
-    <row r="21" spans="1:19" s="2" customFormat="1" ht="10.199999999999999">
+    <row r="21" spans="1:19" s="2" customFormat="1" ht="11.25">
       <c r="A21" s="2" t="s">
         <v>55</v>
       </c>
-      <c r="B21" s="24"/>
-[...11 lines deleted...]
-      <c r="N21" s="23">
+      <c r="B21" s="20"/>
+      <c r="C21" s="20"/>
+      <c r="D21" s="20"/>
+      <c r="E21" s="20"/>
+      <c r="F21" s="20"/>
+      <c r="G21" s="20"/>
+      <c r="H21" s="21"/>
+      <c r="I21" s="20"/>
+      <c r="J21" s="21"/>
+      <c r="K21" s="21"/>
+      <c r="L21" s="21"/>
+      <c r="M21" s="21"/>
+      <c r="N21" s="19">
         <v>62</v>
       </c>
-      <c r="O21" s="23">
+      <c r="O21" s="19">
         <v>66</v>
       </c>
-      <c r="P21" s="23">
+      <c r="P21" s="19">
         <v>57</v>
       </c>
-      <c r="Q21" s="23">
+      <c r="Q21" s="19">
         <v>65</v>
       </c>
-      <c r="R21" s="23">
+      <c r="R21" s="19">
         <v>50</v>
       </c>
-      <c r="S21" s="23">
+      <c r="S21" s="19">
         <v>67</v>
       </c>
     </row>
-    <row r="22" spans="1:19" s="2" customFormat="1" ht="10.199999999999999">
+    <row r="22" spans="1:19" s="2" customFormat="1" ht="11.25">
       <c r="A22" s="2" t="s">
         <v>56</v>
       </c>
-      <c r="B22" s="24"/>
-[...11 lines deleted...]
-      <c r="N22" s="23">
+      <c r="B22" s="20"/>
+      <c r="C22" s="20"/>
+      <c r="D22" s="20"/>
+      <c r="E22" s="20"/>
+      <c r="F22" s="20"/>
+      <c r="G22" s="20"/>
+      <c r="H22" s="21"/>
+      <c r="I22" s="20"/>
+      <c r="J22" s="21"/>
+      <c r="K22" s="21"/>
+      <c r="L22" s="21"/>
+      <c r="M22" s="21"/>
+      <c r="N22" s="19">
         <v>56</v>
       </c>
-      <c r="O22" s="23">
+      <c r="O22" s="19">
         <v>37</v>
       </c>
-      <c r="P22" s="23">
+      <c r="P22" s="19">
         <v>55</v>
       </c>
-      <c r="Q22" s="23">
+      <c r="Q22" s="19">
         <v>44</v>
       </c>
-      <c r="R22" s="23">
+      <c r="R22" s="19">
         <v>59</v>
       </c>
-      <c r="S22" s="23">
+      <c r="S22" s="19">
         <v>49</v>
       </c>
     </row>
-    <row r="23" spans="1:19" s="2" customFormat="1" ht="10.199999999999999">
+    <row r="23" spans="1:19" s="2" customFormat="1" ht="11.25">
       <c r="A23" s="2" t="s">
         <v>57</v>
       </c>
-      <c r="B23" s="24"/>
-[...11 lines deleted...]
-      <c r="N23" s="23">
+      <c r="B23" s="20"/>
+      <c r="C23" s="20"/>
+      <c r="D23" s="20"/>
+      <c r="E23" s="20"/>
+      <c r="F23" s="20"/>
+      <c r="G23" s="20"/>
+      <c r="H23" s="20"/>
+      <c r="I23" s="20"/>
+      <c r="J23" s="20"/>
+      <c r="K23" s="20"/>
+      <c r="L23" s="20"/>
+      <c r="M23" s="20"/>
+      <c r="N23" s="19">
         <v>29</v>
       </c>
-      <c r="O23" s="23">
+      <c r="O23" s="19">
         <v>29</v>
       </c>
-      <c r="P23" s="23">
+      <c r="P23" s="19">
         <v>37</v>
       </c>
-      <c r="Q23" s="23">
+      <c r="Q23" s="19">
         <v>25</v>
       </c>
-      <c r="R23" s="23">
+      <c r="R23" s="19">
         <v>31</v>
       </c>
-      <c r="S23" s="23">
+      <c r="S23" s="19">
         <v>30</v>
       </c>
     </row>
-    <row r="24" spans="1:19" s="2" customFormat="1" ht="10.199999999999999">
+    <row r="24" spans="1:19" s="2" customFormat="1" ht="11.25">
       <c r="A24" s="2" t="s">
         <v>78</v>
       </c>
-      <c r="B24" s="24"/>
-[...11 lines deleted...]
-      <c r="N24" s="23">
+      <c r="B24" s="20"/>
+      <c r="C24" s="20"/>
+      <c r="D24" s="20"/>
+      <c r="E24" s="20"/>
+      <c r="F24" s="20"/>
+      <c r="G24" s="20"/>
+      <c r="H24" s="21"/>
+      <c r="I24" s="20"/>
+      <c r="J24" s="21"/>
+      <c r="K24" s="21"/>
+      <c r="L24" s="21"/>
+      <c r="M24" s="21"/>
+      <c r="N24" s="19">
         <v>26</v>
       </c>
-      <c r="O24" s="23">
+      <c r="O24" s="19">
         <v>34</v>
       </c>
-      <c r="P24" s="23">
+      <c r="P24" s="19">
         <v>36</v>
       </c>
-      <c r="Q24" s="23">
+      <c r="Q24" s="19">
         <v>26</v>
       </c>
-      <c r="R24" s="23">
+      <c r="R24" s="19">
         <v>31</v>
       </c>
-      <c r="S24" s="23">
+      <c r="S24" s="19">
         <v>37</v>
       </c>
     </row>
-    <row r="25" spans="1:19" s="2" customFormat="1" ht="10.199999999999999">
+    <row r="25" spans="1:19" s="2" customFormat="1" ht="11.25">
       <c r="A25" s="2" t="s">
         <v>58</v>
       </c>
-      <c r="B25" s="24"/>
-[...11 lines deleted...]
-      <c r="N25" s="23">
+      <c r="B25" s="20"/>
+      <c r="C25" s="20"/>
+      <c r="D25" s="20"/>
+      <c r="E25" s="20"/>
+      <c r="F25" s="20"/>
+      <c r="G25" s="20"/>
+      <c r="H25" s="21"/>
+      <c r="I25" s="20"/>
+      <c r="J25" s="21"/>
+      <c r="K25" s="21"/>
+      <c r="L25" s="21"/>
+      <c r="M25" s="21"/>
+      <c r="N25" s="19">
         <v>13</v>
       </c>
-      <c r="O25" s="23">
+      <c r="O25" s="19">
         <v>26</v>
       </c>
-      <c r="P25" s="23">
+      <c r="P25" s="19">
         <v>23</v>
       </c>
-      <c r="Q25" s="23">
+      <c r="Q25" s="19">
         <v>12</v>
       </c>
-      <c r="R25" s="23">
+      <c r="R25" s="19">
         <v>22</v>
       </c>
-      <c r="S25" s="23">
+      <c r="S25" s="19">
         <v>19</v>
       </c>
     </row>
-    <row r="26" spans="1:19" s="2" customFormat="1" ht="10.199999999999999">
+    <row r="26" spans="1:19" s="2" customFormat="1" ht="11.25">
       <c r="A26" s="2" t="s">
         <v>79</v>
       </c>
-      <c r="B26" s="24"/>
-[...11 lines deleted...]
-      <c r="N26" s="23">
+      <c r="B26" s="20"/>
+      <c r="C26" s="20"/>
+      <c r="D26" s="20"/>
+      <c r="E26" s="20"/>
+      <c r="F26" s="20"/>
+      <c r="G26" s="20"/>
+      <c r="H26" s="21"/>
+      <c r="I26" s="20"/>
+      <c r="J26" s="21"/>
+      <c r="K26" s="21"/>
+      <c r="L26" s="21"/>
+      <c r="M26" s="21"/>
+      <c r="N26" s="19">
         <v>60</v>
       </c>
-      <c r="O26" s="23">
+      <c r="O26" s="19">
         <v>66</v>
       </c>
-      <c r="P26" s="23">
+      <c r="P26" s="19">
         <v>72</v>
       </c>
-      <c r="Q26" s="23">
+      <c r="Q26" s="19">
         <v>41</v>
       </c>
-      <c r="R26" s="23">
+      <c r="R26" s="19">
         <v>55</v>
       </c>
-      <c r="S26" s="23">
+      <c r="S26" s="19">
         <v>67</v>
       </c>
     </row>
-    <row r="27" spans="1:19" s="2" customFormat="1" ht="10.199999999999999">
-      <c r="A27" s="37" t="s">
+    <row r="27" spans="1:19" s="2" customFormat="1" ht="11.25">
+      <c r="A27" s="2" t="s">
         <v>80</v>
       </c>
-      <c r="B27" s="24"/>
-[...11 lines deleted...]
-      <c r="N27" s="23">
+      <c r="B27" s="20"/>
+      <c r="C27" s="20"/>
+      <c r="D27" s="20"/>
+      <c r="E27" s="20"/>
+      <c r="F27" s="20"/>
+      <c r="G27" s="20"/>
+      <c r="H27" s="21"/>
+      <c r="I27" s="20"/>
+      <c r="J27" s="21"/>
+      <c r="K27" s="21"/>
+      <c r="L27" s="21"/>
+      <c r="M27" s="21"/>
+      <c r="N27" s="19">
         <v>38</v>
       </c>
-      <c r="O27" s="23">
+      <c r="O27" s="19">
         <v>36</v>
       </c>
-      <c r="P27" s="23">
+      <c r="P27" s="19">
         <v>48</v>
       </c>
-      <c r="Q27" s="23">
+      <c r="Q27" s="19">
         <v>45</v>
       </c>
-      <c r="R27" s="23">
+      <c r="R27" s="19">
         <v>43</v>
       </c>
-      <c r="S27" s="23">
+      <c r="S27" s="19">
         <v>39</v>
       </c>
     </row>
-    <row r="28" spans="1:19" s="2" customFormat="1" ht="10.199999999999999">
+    <row r="28" spans="1:19" s="2" customFormat="1" ht="11.25">
       <c r="A28" s="2" t="s">
         <v>59</v>
       </c>
-      <c r="B28" s="24"/>
-[...11 lines deleted...]
-      <c r="N28" s="23">
+      <c r="B28" s="20"/>
+      <c r="C28" s="20"/>
+      <c r="D28" s="20"/>
+      <c r="E28" s="20"/>
+      <c r="F28" s="20"/>
+      <c r="G28" s="20"/>
+      <c r="H28" s="21"/>
+      <c r="I28" s="20"/>
+      <c r="J28" s="21"/>
+      <c r="K28" s="21"/>
+      <c r="L28" s="21"/>
+      <c r="M28" s="21"/>
+      <c r="N28" s="19">
         <v>87</v>
       </c>
-      <c r="O28" s="23">
+      <c r="O28" s="19">
         <v>92</v>
       </c>
-      <c r="P28" s="23">
+      <c r="P28" s="19">
         <v>104</v>
       </c>
-      <c r="Q28" s="23">
+      <c r="Q28" s="19">
         <v>97</v>
       </c>
-      <c r="R28" s="23">
+      <c r="R28" s="19">
         <v>97</v>
       </c>
-      <c r="S28" s="23">
+      <c r="S28" s="19">
         <v>102</v>
       </c>
     </row>
-    <row r="29" spans="1:19" s="2" customFormat="1" ht="10.199999999999999">
-      <c r="A29" s="37" t="s">
+    <row r="29" spans="1:19" s="2" customFormat="1" ht="11.25">
+      <c r="A29" s="2" t="s">
         <v>81</v>
       </c>
-      <c r="B29" s="24"/>
-[...11 lines deleted...]
-      <c r="N29" s="23">
+      <c r="B29" s="20"/>
+      <c r="C29" s="20"/>
+      <c r="D29" s="20"/>
+      <c r="E29" s="20"/>
+      <c r="F29" s="20"/>
+      <c r="G29" s="20"/>
+      <c r="H29" s="21"/>
+      <c r="I29" s="20"/>
+      <c r="J29" s="21"/>
+      <c r="K29" s="21"/>
+      <c r="L29" s="21"/>
+      <c r="M29" s="21"/>
+      <c r="N29" s="19">
         <v>36</v>
       </c>
-      <c r="O29" s="23">
+      <c r="O29" s="19">
         <v>36</v>
       </c>
-      <c r="P29" s="23">
+      <c r="P29" s="19">
         <v>32</v>
       </c>
-      <c r="Q29" s="23">
+      <c r="Q29" s="19">
         <v>27</v>
       </c>
-      <c r="R29" s="23">
+      <c r="R29" s="19">
         <v>32</v>
       </c>
-      <c r="S29" s="23">
+      <c r="S29" s="19">
         <v>42</v>
       </c>
     </row>
-    <row r="30" spans="1:19" s="2" customFormat="1" ht="10.199999999999999">
-      <c r="A30" s="81" t="s">
+    <row r="30" spans="1:19" s="2" customFormat="1" ht="11.25">
+      <c r="A30" s="56" t="s">
         <v>61</v>
       </c>
-      <c r="B30" s="81"/>
-[...19 lines deleted...]
-      <c r="A31" s="21" t="s">
+      <c r="B30" s="56"/>
+      <c r="C30" s="56"/>
+      <c r="D30" s="56"/>
+      <c r="E30" s="56"/>
+      <c r="F30" s="56"/>
+      <c r="G30" s="56"/>
+      <c r="H30" s="56"/>
+      <c r="I30" s="56"/>
+      <c r="J30" s="56"/>
+      <c r="K30" s="56"/>
+      <c r="L30" s="56"/>
+      <c r="M30" s="56"/>
+      <c r="N30" s="56"/>
+      <c r="O30" s="56"/>
+      <c r="P30" s="56"/>
+      <c r="Q30" s="56"/>
+      <c r="R30" s="56"/>
+      <c r="S30" s="56"/>
+    </row>
+    <row r="31" spans="1:19" s="2" customFormat="1" ht="11.25">
+      <c r="A31" s="17" t="s">
         <v>47</v>
       </c>
-      <c r="B31" s="24"/>
-[...11 lines deleted...]
-      <c r="N31" s="28">
+      <c r="B31" s="20"/>
+      <c r="C31" s="20"/>
+      <c r="D31" s="20"/>
+      <c r="E31" s="20"/>
+      <c r="F31" s="20"/>
+      <c r="G31" s="20"/>
+      <c r="H31" s="21"/>
+      <c r="I31" s="20"/>
+      <c r="J31" s="21"/>
+      <c r="K31" s="21"/>
+      <c r="L31" s="21"/>
+      <c r="M31" s="21"/>
+      <c r="N31" s="22">
         <v>1036</v>
       </c>
-      <c r="O31" s="28">
+      <c r="O31" s="22">
         <v>1025</v>
       </c>
-      <c r="P31" s="28">
+      <c r="P31" s="22">
         <v>1032</v>
       </c>
-      <c r="Q31" s="28">
+      <c r="Q31" s="22">
         <v>1249</v>
       </c>
-      <c r="R31" s="28">
+      <c r="R31" s="22">
         <v>1124</v>
       </c>
-      <c r="S31" s="28">
+      <c r="S31" s="22">
         <v>1179</v>
       </c>
     </row>
-    <row r="32" spans="1:19" s="2" customFormat="1" ht="10.199999999999999">
-      <c r="A32" s="37" t="s">
+    <row r="32" spans="1:19" s="2" customFormat="1" ht="11.25">
+      <c r="A32" s="2" t="s">
         <v>75</v>
       </c>
-      <c r="B32" s="24"/>
-[...11 lines deleted...]
-      <c r="N32" s="28">
+      <c r="B32" s="20"/>
+      <c r="C32" s="20"/>
+      <c r="D32" s="20"/>
+      <c r="E32" s="20"/>
+      <c r="F32" s="20"/>
+      <c r="G32" s="20"/>
+      <c r="H32" s="21"/>
+      <c r="I32" s="20"/>
+      <c r="J32" s="21"/>
+      <c r="K32" s="21"/>
+      <c r="L32" s="21"/>
+      <c r="M32" s="21"/>
+      <c r="N32" s="22">
         <v>346</v>
       </c>
-      <c r="O32" s="28">
+      <c r="O32" s="22">
         <v>348</v>
       </c>
-      <c r="P32" s="28">
+      <c r="P32" s="22">
         <v>398</v>
       </c>
-      <c r="Q32" s="28">
+      <c r="Q32" s="22">
         <v>414</v>
       </c>
-      <c r="R32" s="28">
+      <c r="R32" s="22">
         <v>429</v>
       </c>
-      <c r="S32" s="28">
+      <c r="S32" s="22">
         <v>424</v>
       </c>
     </row>
-    <row r="33" spans="1:19" s="2" customFormat="1" ht="10.199999999999999">
+    <row r="33" spans="1:19" s="2" customFormat="1" ht="11.25">
       <c r="A33" s="2" t="s">
         <v>48</v>
       </c>
-      <c r="B33" s="24"/>
-[...11 lines deleted...]
-      <c r="N33" s="28">
+      <c r="B33" s="20"/>
+      <c r="C33" s="20"/>
+      <c r="D33" s="20"/>
+      <c r="E33" s="20"/>
+      <c r="F33" s="20"/>
+      <c r="G33" s="20"/>
+      <c r="H33" s="21"/>
+      <c r="I33" s="20"/>
+      <c r="J33" s="21"/>
+      <c r="K33" s="21"/>
+      <c r="L33" s="21"/>
+      <c r="M33" s="21"/>
+      <c r="N33" s="22">
         <v>23</v>
       </c>
-      <c r="O33" s="28">
+      <c r="O33" s="22">
         <v>12</v>
       </c>
-      <c r="P33" s="28">
+      <c r="P33" s="22">
         <v>12</v>
       </c>
-      <c r="Q33" s="28">
+      <c r="Q33" s="22">
         <v>11</v>
       </c>
-      <c r="R33" s="28">
+      <c r="R33" s="22">
         <v>20</v>
       </c>
-      <c r="S33" s="28">
+      <c r="S33" s="22">
         <v>14</v>
       </c>
     </row>
-    <row r="34" spans="1:19" s="2" customFormat="1" ht="10.199999999999999">
-      <c r="A34" s="37" t="s">
+    <row r="34" spans="1:19" s="2" customFormat="1" ht="11.25">
+      <c r="A34" s="2" t="s">
         <v>76</v>
       </c>
-      <c r="B34" s="24"/>
-[...11 lines deleted...]
-      <c r="N34" s="23">
+      <c r="B34" s="20"/>
+      <c r="C34" s="20"/>
+      <c r="D34" s="20"/>
+      <c r="E34" s="20"/>
+      <c r="F34" s="20"/>
+      <c r="G34" s="20"/>
+      <c r="H34" s="21"/>
+      <c r="I34" s="20"/>
+      <c r="J34" s="21"/>
+      <c r="K34" s="21"/>
+      <c r="L34" s="21"/>
+      <c r="M34" s="21"/>
+      <c r="N34" s="19">
         <v>37</v>
       </c>
-      <c r="O34" s="23">
+      <c r="O34" s="19">
         <v>50</v>
       </c>
-      <c r="P34" s="23">
+      <c r="P34" s="19">
         <v>34</v>
       </c>
-      <c r="Q34" s="23">
+      <c r="Q34" s="19">
         <v>51</v>
       </c>
-      <c r="R34" s="23">
+      <c r="R34" s="19">
         <v>33</v>
       </c>
-      <c r="S34" s="23">
+      <c r="S34" s="19">
         <v>56</v>
       </c>
     </row>
-    <row r="35" spans="1:19" s="2" customFormat="1" ht="10.199999999999999">
+    <row r="35" spans="1:19" s="2" customFormat="1" ht="11.25">
       <c r="A35" s="2" t="s">
         <v>49</v>
       </c>
-      <c r="B35" s="24"/>
-[...11 lines deleted...]
-      <c r="N35" s="23">
+      <c r="B35" s="20"/>
+      <c r="C35" s="20"/>
+      <c r="D35" s="20"/>
+      <c r="E35" s="20"/>
+      <c r="F35" s="20"/>
+      <c r="G35" s="20"/>
+      <c r="H35" s="21"/>
+      <c r="I35" s="20"/>
+      <c r="J35" s="21"/>
+      <c r="K35" s="21"/>
+      <c r="L35" s="21"/>
+      <c r="M35" s="21"/>
+      <c r="N35" s="19">
         <v>465</v>
       </c>
-      <c r="O35" s="23">
+      <c r="O35" s="19">
         <v>430</v>
       </c>
-      <c r="P35" s="23">
+      <c r="P35" s="19">
         <v>400</v>
       </c>
-      <c r="Q35" s="23">
+      <c r="Q35" s="19">
         <v>445</v>
       </c>
-      <c r="R35" s="23">
+      <c r="R35" s="19">
         <v>486</v>
       </c>
-      <c r="S35" s="23">
+      <c r="S35" s="19">
         <v>486</v>
       </c>
     </row>
-    <row r="36" spans="1:19" s="2" customFormat="1" ht="10.199999999999999">
+    <row r="36" spans="1:19" s="2" customFormat="1" ht="11.25">
       <c r="A36" s="2" t="s">
         <v>51</v>
       </c>
-      <c r="B36" s="24"/>
-[...11 lines deleted...]
-      <c r="N36" s="23">
+      <c r="B36" s="20"/>
+      <c r="C36" s="20"/>
+      <c r="D36" s="20"/>
+      <c r="E36" s="20"/>
+      <c r="F36" s="20"/>
+      <c r="G36" s="20"/>
+      <c r="H36" s="21"/>
+      <c r="I36" s="20"/>
+      <c r="J36" s="21"/>
+      <c r="K36" s="21"/>
+      <c r="L36" s="21"/>
+      <c r="M36" s="21"/>
+      <c r="N36" s="19">
         <v>74</v>
       </c>
-      <c r="O36" s="23">
+      <c r="O36" s="19">
         <v>95</v>
       </c>
-      <c r="P36" s="23">
+      <c r="P36" s="19">
         <v>81</v>
       </c>
-      <c r="Q36" s="23">
+      <c r="Q36" s="19">
         <v>142</v>
       </c>
-      <c r="R36" s="23">
+      <c r="R36" s="19">
         <v>70</v>
       </c>
-      <c r="S36" s="23">
+      <c r="S36" s="19">
         <v>98</v>
       </c>
     </row>
-    <row r="37" spans="1:19" s="2" customFormat="1" ht="10.199999999999999">
+    <row r="37" spans="1:19" s="2" customFormat="1" ht="11.25">
       <c r="A37" s="2" t="s">
         <v>54</v>
       </c>
-      <c r="B37" s="24"/>
-[...11 lines deleted...]
-      <c r="N37" s="23">
+      <c r="B37" s="20"/>
+      <c r="C37" s="20"/>
+      <c r="D37" s="20"/>
+      <c r="E37" s="20"/>
+      <c r="F37" s="20"/>
+      <c r="G37" s="20"/>
+      <c r="H37" s="21"/>
+      <c r="I37" s="20"/>
+      <c r="J37" s="21"/>
+      <c r="K37" s="21"/>
+      <c r="L37" s="21"/>
+      <c r="M37" s="21"/>
+      <c r="N37" s="19">
         <v>11</v>
       </c>
-      <c r="O37" s="23">
+      <c r="O37" s="19">
         <v>9</v>
       </c>
-      <c r="P37" s="23">
+      <c r="P37" s="19">
         <v>9</v>
       </c>
-      <c r="Q37" s="23">
+      <c r="Q37" s="19">
         <v>50</v>
       </c>
-      <c r="R37" s="23">
+      <c r="R37" s="19">
         <v>10</v>
       </c>
-      <c r="S37" s="23">
+      <c r="S37" s="19">
         <v>10</v>
       </c>
     </row>
-    <row r="38" spans="1:19" s="2" customFormat="1" ht="10.199999999999999">
+    <row r="38" spans="1:19" s="2" customFormat="1" ht="11.25">
       <c r="A38" s="2" t="s">
         <v>55</v>
       </c>
-      <c r="B38" s="24"/>
-[...11 lines deleted...]
-      <c r="N38" s="23">
+      <c r="B38" s="20"/>
+      <c r="C38" s="20"/>
+      <c r="D38" s="20"/>
+      <c r="E38" s="20"/>
+      <c r="F38" s="20"/>
+      <c r="G38" s="20"/>
+      <c r="H38" s="20"/>
+      <c r="I38" s="20"/>
+      <c r="J38" s="20"/>
+      <c r="K38" s="20"/>
+      <c r="L38" s="20"/>
+      <c r="M38" s="20"/>
+      <c r="N38" s="19">
         <v>37</v>
       </c>
-      <c r="O38" s="23">
+      <c r="O38" s="19">
         <v>39</v>
       </c>
-      <c r="P38" s="23">
+      <c r="P38" s="19">
         <v>33</v>
       </c>
-      <c r="Q38" s="23">
+      <c r="Q38" s="19">
         <v>65</v>
       </c>
-      <c r="R38" s="23">
+      <c r="R38" s="19">
         <v>29</v>
       </c>
-      <c r="S38" s="23">
+      <c r="S38" s="19">
         <v>38</v>
       </c>
     </row>
-    <row r="39" spans="1:19" s="2" customFormat="1" ht="10.199999999999999">
+    <row r="39" spans="1:19" s="2" customFormat="1" ht="11.25">
       <c r="A39" s="2" t="s">
         <v>56</v>
       </c>
-      <c r="B39" s="24"/>
-[...11 lines deleted...]
-      <c r="N39" s="23">
+      <c r="B39" s="20"/>
+      <c r="C39" s="20"/>
+      <c r="D39" s="20"/>
+      <c r="E39" s="20"/>
+      <c r="F39" s="20"/>
+      <c r="G39" s="20"/>
+      <c r="H39" s="21"/>
+      <c r="I39" s="20"/>
+      <c r="J39" s="21"/>
+      <c r="K39" s="21"/>
+      <c r="L39" s="21"/>
+      <c r="M39" s="21"/>
+      <c r="N39" s="19">
         <v>28</v>
       </c>
-      <c r="O39" s="23">
+      <c r="O39" s="19">
         <v>25</v>
       </c>
-      <c r="P39" s="23">
+      <c r="P39" s="19">
         <v>44</v>
       </c>
-      <c r="Q39" s="23">
+      <c r="Q39" s="19">
         <v>44</v>
       </c>
-      <c r="R39" s="23">
+      <c r="R39" s="19">
         <v>34</v>
       </c>
-      <c r="S39" s="23">
+      <c r="S39" s="19">
         <v>34</v>
       </c>
     </row>
-    <row r="40" spans="1:19" s="2" customFormat="1" ht="10.199999999999999">
-      <c r="A40" s="37" t="s">
+    <row r="40" spans="1:19" s="2" customFormat="1" ht="11.25">
+      <c r="A40" s="2" t="s">
         <v>81</v>
       </c>
-      <c r="B40" s="24"/>
-[...11 lines deleted...]
-      <c r="N40" s="23">
+      <c r="B40" s="20"/>
+      <c r="C40" s="20"/>
+      <c r="D40" s="20"/>
+      <c r="E40" s="20"/>
+      <c r="F40" s="20"/>
+      <c r="G40" s="20"/>
+      <c r="H40" s="21"/>
+      <c r="I40" s="20"/>
+      <c r="J40" s="21"/>
+      <c r="K40" s="21"/>
+      <c r="L40" s="21"/>
+      <c r="M40" s="21"/>
+      <c r="N40" s="19">
         <v>15</v>
       </c>
-      <c r="O40" s="23">
+      <c r="O40" s="19">
         <v>17</v>
       </c>
-      <c r="P40" s="23">
+      <c r="P40" s="19">
         <v>21</v>
       </c>
-      <c r="Q40" s="23">
+      <c r="Q40" s="19">
         <v>27</v>
       </c>
-      <c r="R40" s="23">
+      <c r="R40" s="19">
         <v>13</v>
       </c>
-      <c r="S40" s="23">
+      <c r="S40" s="19">
         <v>19</v>
       </c>
     </row>
-    <row r="41" spans="1:19" s="2" customFormat="1" ht="10.199999999999999">
-      <c r="A41" s="80" t="s">
+    <row r="41" spans="1:19" s="2" customFormat="1" ht="11.25">
+      <c r="A41" s="55" t="s">
         <v>60</v>
       </c>
-      <c r="B41" s="80"/>
-[...19 lines deleted...]
-      <c r="A42" s="21" t="s">
+      <c r="B41" s="55"/>
+      <c r="C41" s="55"/>
+      <c r="D41" s="55"/>
+      <c r="E41" s="55"/>
+      <c r="F41" s="55"/>
+      <c r="G41" s="55"/>
+      <c r="H41" s="55"/>
+      <c r="I41" s="55"/>
+      <c r="J41" s="55"/>
+      <c r="K41" s="55"/>
+      <c r="L41" s="55"/>
+      <c r="M41" s="55"/>
+      <c r="N41" s="55"/>
+      <c r="O41" s="55"/>
+      <c r="P41" s="55"/>
+      <c r="Q41" s="55"/>
+      <c r="R41" s="55"/>
+      <c r="S41" s="55"/>
+    </row>
+    <row r="42" spans="1:19" s="2" customFormat="1" ht="11.25">
+      <c r="A42" s="17" t="s">
         <v>47</v>
       </c>
-      <c r="B42" s="24"/>
-[...11 lines deleted...]
-      <c r="N42" s="23">
+      <c r="B42" s="20"/>
+      <c r="C42" s="20"/>
+      <c r="D42" s="20"/>
+      <c r="E42" s="20"/>
+      <c r="F42" s="20"/>
+      <c r="G42" s="20"/>
+      <c r="H42" s="21"/>
+      <c r="I42" s="20"/>
+      <c r="J42" s="21"/>
+      <c r="K42" s="21"/>
+      <c r="L42" s="21"/>
+      <c r="M42" s="21"/>
+      <c r="N42" s="19">
         <v>559</v>
       </c>
-      <c r="O42" s="23">
+      <c r="O42" s="19">
         <v>56</v>
       </c>
-      <c r="P42" s="23">
+      <c r="P42" s="19">
         <v>608</v>
       </c>
-      <c r="Q42" s="23">
+      <c r="Q42" s="19">
         <v>344</v>
       </c>
-      <c r="R42" s="23">
+      <c r="R42" s="19">
         <v>595</v>
       </c>
-      <c r="S42" s="23">
+      <c r="S42" s="19">
         <v>625</v>
       </c>
     </row>
-    <row r="43" spans="1:19" s="2" customFormat="1" ht="10.199999999999999">
-      <c r="A43" s="37" t="s">
+    <row r="43" spans="1:19" s="2" customFormat="1" ht="11.25">
+      <c r="A43" s="2" t="s">
         <v>75</v>
       </c>
-      <c r="B43" s="24"/>
-[...11 lines deleted...]
-      <c r="N43" s="23">
+      <c r="B43" s="20"/>
+      <c r="C43" s="20"/>
+      <c r="D43" s="20"/>
+      <c r="E43" s="20"/>
+      <c r="F43" s="20"/>
+      <c r="G43" s="20"/>
+      <c r="H43" s="21"/>
+      <c r="I43" s="20"/>
+      <c r="J43" s="21"/>
+      <c r="K43" s="21"/>
+      <c r="L43" s="21"/>
+      <c r="M43" s="21"/>
+      <c r="N43" s="19">
         <v>19</v>
       </c>
-      <c r="O43" s="23">
+      <c r="O43" s="19">
         <v>16</v>
       </c>
-      <c r="P43" s="23">
+      <c r="P43" s="19">
         <v>14</v>
       </c>
-      <c r="Q43" s="23" t="s">
+      <c r="Q43" s="19" t="s">
         <v>72</v>
       </c>
-      <c r="R43" s="23">
+      <c r="R43" s="19">
         <v>30</v>
       </c>
-      <c r="S43" s="23">
+      <c r="S43" s="19">
         <v>30</v>
       </c>
     </row>
-    <row r="44" spans="1:19" s="2" customFormat="1" ht="10.199999999999999">
-      <c r="A44" s="37" t="s">
+    <row r="44" spans="1:19" s="2" customFormat="1" ht="11.25">
+      <c r="A44" s="2" t="s">
         <v>76</v>
       </c>
-      <c r="B44" s="24"/>
-[...11 lines deleted...]
-      <c r="N44" s="23">
+      <c r="B44" s="20"/>
+      <c r="C44" s="20"/>
+      <c r="D44" s="20"/>
+      <c r="E44" s="20"/>
+      <c r="F44" s="20"/>
+      <c r="G44" s="20"/>
+      <c r="H44" s="21"/>
+      <c r="I44" s="20"/>
+      <c r="J44" s="21"/>
+      <c r="K44" s="21"/>
+      <c r="L44" s="21"/>
+      <c r="M44" s="21"/>
+      <c r="N44" s="19">
         <v>2</v>
       </c>
-      <c r="O44" s="23">
+      <c r="O44" s="19">
         <v>-1</v>
       </c>
-      <c r="P44" s="23">
+      <c r="P44" s="19">
         <v>1</v>
       </c>
-      <c r="Q44" s="23" t="s">
+      <c r="Q44" s="19" t="s">
         <v>72</v>
       </c>
-      <c r="R44" s="23">
+      <c r="R44" s="19">
         <v>1</v>
       </c>
-      <c r="S44" s="23">
+      <c r="S44" s="19">
         <v>2</v>
       </c>
     </row>
-    <row r="45" spans="1:19" s="2" customFormat="1" ht="10.199999999999999">
+    <row r="45" spans="1:19" s="2" customFormat="1" ht="11.25">
       <c r="A45" s="2" t="s">
         <v>49</v>
       </c>
-      <c r="B45" s="24"/>
-[...11 lines deleted...]
-      <c r="N45" s="23">
+      <c r="B45" s="20"/>
+      <c r="C45" s="20"/>
+      <c r="D45" s="20"/>
+      <c r="E45" s="20"/>
+      <c r="F45" s="20"/>
+      <c r="G45" s="20"/>
+      <c r="H45" s="21"/>
+      <c r="I45" s="20"/>
+      <c r="J45" s="21"/>
+      <c r="K45" s="21"/>
+      <c r="L45" s="21"/>
+      <c r="M45" s="21"/>
+      <c r="N45" s="19">
         <v>17</v>
       </c>
-      <c r="O45" s="23">
+      <c r="O45" s="19">
         <v>5</v>
       </c>
-      <c r="P45" s="23">
+      <c r="P45" s="19">
         <v>23</v>
       </c>
-      <c r="Q45" s="23" t="s">
+      <c r="Q45" s="19" t="s">
         <v>72</v>
       </c>
-      <c r="R45" s="23">
+      <c r="R45" s="19">
         <v>21</v>
       </c>
-      <c r="S45" s="23">
+      <c r="S45" s="19">
         <v>27</v>
       </c>
     </row>
-    <row r="46" spans="1:19" s="2" customFormat="1" ht="10.199999999999999">
+    <row r="46" spans="1:19" s="2" customFormat="1" ht="11.25">
       <c r="A46" s="2" t="s">
         <v>50</v>
       </c>
-      <c r="B46" s="24"/>
-[...11 lines deleted...]
-      <c r="N46" s="23">
+      <c r="B46" s="20"/>
+      <c r="C46" s="20"/>
+      <c r="D46" s="20"/>
+      <c r="E46" s="20"/>
+      <c r="F46" s="20"/>
+      <c r="G46" s="20"/>
+      <c r="H46" s="21"/>
+      <c r="I46" s="20"/>
+      <c r="J46" s="21"/>
+      <c r="K46" s="21"/>
+      <c r="L46" s="21"/>
+      <c r="M46" s="21"/>
+      <c r="N46" s="19">
         <v>18</v>
       </c>
-      <c r="O46" s="23">
+      <c r="O46" s="19">
         <v>15</v>
       </c>
-      <c r="P46" s="23">
+      <c r="P46" s="19">
         <v>15</v>
       </c>
-      <c r="Q46" s="23">
+      <c r="Q46" s="19">
         <v>20</v>
       </c>
-      <c r="R46" s="23">
+      <c r="R46" s="19">
         <v>22</v>
       </c>
-      <c r="S46" s="23">
+      <c r="S46" s="19">
         <v>21</v>
       </c>
     </row>
-    <row r="47" spans="1:19" s="2" customFormat="1" ht="10.199999999999999">
+    <row r="47" spans="1:19" s="2" customFormat="1" ht="11.25">
       <c r="A47" s="2" t="s">
         <v>51</v>
       </c>
-      <c r="B47" s="24"/>
-[...11 lines deleted...]
-      <c r="N47" s="23">
+      <c r="B47" s="20"/>
+      <c r="C47" s="20"/>
+      <c r="D47" s="20"/>
+      <c r="E47" s="20"/>
+      <c r="F47" s="20"/>
+      <c r="G47" s="20"/>
+      <c r="H47" s="21"/>
+      <c r="I47" s="20"/>
+      <c r="J47" s="21"/>
+      <c r="K47" s="21"/>
+      <c r="L47" s="21"/>
+      <c r="M47" s="21"/>
+      <c r="N47" s="19">
         <v>24</v>
       </c>
-      <c r="O47" s="23">
+      <c r="O47" s="19">
         <v>17</v>
       </c>
-      <c r="P47" s="23">
+      <c r="P47" s="19">
         <v>33</v>
       </c>
-      <c r="Q47" s="23" t="s">
+      <c r="Q47" s="19" t="s">
         <v>72</v>
       </c>
-      <c r="R47" s="23">
+      <c r="R47" s="19">
         <v>24</v>
       </c>
-      <c r="S47" s="23">
+      <c r="S47" s="19">
         <v>35</v>
       </c>
     </row>
-    <row r="48" spans="1:19" s="2" customFormat="1" ht="10.199999999999999">
+    <row r="48" spans="1:19" s="2" customFormat="1" ht="11.25">
       <c r="A48" s="2" t="s">
         <v>52</v>
       </c>
-      <c r="B48" s="24"/>
-[...11 lines deleted...]
-      <c r="N48" s="23">
+      <c r="B48" s="20"/>
+      <c r="C48" s="20"/>
+      <c r="D48" s="20"/>
+      <c r="E48" s="20"/>
+      <c r="F48" s="20"/>
+      <c r="G48" s="20"/>
+      <c r="H48" s="21"/>
+      <c r="I48" s="20"/>
+      <c r="J48" s="21"/>
+      <c r="K48" s="21"/>
+      <c r="L48" s="21"/>
+      <c r="M48" s="21"/>
+      <c r="N48" s="19">
         <v>17</v>
       </c>
-      <c r="O48" s="23">
+      <c r="O48" s="19">
         <v>1</v>
       </c>
-      <c r="P48" s="23">
+      <c r="P48" s="19">
         <v>21</v>
       </c>
-      <c r="Q48" s="23">
+      <c r="Q48" s="19">
         <v>18</v>
       </c>
-      <c r="R48" s="23">
+      <c r="R48" s="19">
         <v>16</v>
       </c>
-      <c r="S48" s="23">
+      <c r="S48" s="19">
         <v>22</v>
       </c>
     </row>
-    <row r="49" spans="1:19" s="2" customFormat="1" ht="10.199999999999999">
+    <row r="49" spans="1:19" s="2" customFormat="1" ht="11.25">
       <c r="A49" s="2" t="s">
         <v>53</v>
       </c>
-      <c r="B49" s="24"/>
-[...11 lines deleted...]
-      <c r="N49" s="23">
+      <c r="B49" s="20"/>
+      <c r="C49" s="20"/>
+      <c r="D49" s="20"/>
+      <c r="E49" s="20"/>
+      <c r="F49" s="20"/>
+      <c r="G49" s="20"/>
+      <c r="H49" s="20"/>
+      <c r="I49" s="20"/>
+      <c r="J49" s="20"/>
+      <c r="K49" s="20"/>
+      <c r="L49" s="20"/>
+      <c r="M49" s="20"/>
+      <c r="N49" s="19">
         <v>44</v>
       </c>
-      <c r="O49" s="23">
+      <c r="O49" s="19">
         <v>-18</v>
       </c>
-      <c r="P49" s="23">
+      <c r="P49" s="19">
         <v>35</v>
       </c>
-      <c r="Q49" s="23">
+      <c r="Q49" s="19">
         <v>24</v>
       </c>
-      <c r="R49" s="23">
+      <c r="R49" s="19">
         <v>40</v>
       </c>
-      <c r="S49" s="23">
+      <c r="S49" s="19">
         <v>38</v>
       </c>
     </row>
-    <row r="50" spans="1:19" s="2" customFormat="1" ht="10.199999999999999">
-      <c r="A50" s="37" t="s">
+    <row r="50" spans="1:19" s="2" customFormat="1" ht="11.25">
+      <c r="A50" s="2" t="s">
         <v>77</v>
       </c>
-      <c r="B50" s="24"/>
-[...11 lines deleted...]
-      <c r="N50" s="23">
+      <c r="B50" s="20"/>
+      <c r="C50" s="20"/>
+      <c r="D50" s="20"/>
+      <c r="E50" s="20"/>
+      <c r="F50" s="20"/>
+      <c r="G50" s="20"/>
+      <c r="H50" s="21"/>
+      <c r="I50" s="20"/>
+      <c r="J50" s="21"/>
+      <c r="K50" s="21"/>
+      <c r="L50" s="21"/>
+      <c r="M50" s="21"/>
+      <c r="N50" s="19">
         <v>43</v>
       </c>
-      <c r="O50" s="23">
+      <c r="O50" s="19">
         <v>-42</v>
       </c>
-      <c r="P50" s="23">
+      <c r="P50" s="19">
         <v>49</v>
       </c>
-      <c r="Q50" s="23">
+      <c r="Q50" s="19">
         <v>36</v>
       </c>
-      <c r="R50" s="23">
+      <c r="R50" s="19">
         <v>53</v>
       </c>
-      <c r="S50" s="23">
+      <c r="S50" s="19">
         <v>43</v>
       </c>
     </row>
-    <row r="51" spans="1:19" s="2" customFormat="1" ht="10.199999999999999">
+    <row r="51" spans="1:19" s="2" customFormat="1" ht="11.25">
       <c r="A51" s="2" t="s">
         <v>54</v>
       </c>
-      <c r="B51" s="24"/>
-[...11 lines deleted...]
-      <c r="N51" s="23">
+      <c r="B51" s="20"/>
+      <c r="C51" s="20"/>
+      <c r="D51" s="20"/>
+      <c r="E51" s="20"/>
+      <c r="F51" s="20"/>
+      <c r="G51" s="20"/>
+      <c r="H51" s="21"/>
+      <c r="I51" s="20"/>
+      <c r="J51" s="21"/>
+      <c r="K51" s="21"/>
+      <c r="L51" s="21"/>
+      <c r="M51" s="21"/>
+      <c r="N51" s="19">
         <v>48</v>
       </c>
-      <c r="O51" s="23">
+      <c r="O51" s="19">
         <v>-4</v>
       </c>
-      <c r="P51" s="23">
+      <c r="P51" s="19">
         <v>51</v>
       </c>
-      <c r="Q51" s="23" t="s">
+      <c r="Q51" s="19" t="s">
         <v>72</v>
       </c>
-      <c r="R51" s="23">
+      <c r="R51" s="19">
         <v>44</v>
       </c>
-      <c r="S51" s="23">
+      <c r="S51" s="19">
         <v>46</v>
       </c>
     </row>
-    <row r="52" spans="1:19" s="2" customFormat="1" ht="10.199999999999999">
+    <row r="52" spans="1:19" s="2" customFormat="1" ht="11.25">
       <c r="A52" s="2" t="s">
         <v>55</v>
       </c>
-      <c r="B52" s="24"/>
-[...11 lines deleted...]
-      <c r="N52" s="23">
+      <c r="B52" s="20"/>
+      <c r="C52" s="20"/>
+      <c r="D52" s="20"/>
+      <c r="E52" s="20"/>
+      <c r="F52" s="20"/>
+      <c r="G52" s="20"/>
+      <c r="H52" s="21"/>
+      <c r="I52" s="20"/>
+      <c r="J52" s="21"/>
+      <c r="K52" s="21"/>
+      <c r="L52" s="21"/>
+      <c r="M52" s="21"/>
+      <c r="N52" s="19">
         <v>25</v>
       </c>
-      <c r="O52" s="23">
+      <c r="O52" s="19">
         <v>17</v>
       </c>
-      <c r="P52" s="23">
+      <c r="P52" s="19">
         <v>24</v>
       </c>
-      <c r="Q52" s="23" t="s">
+      <c r="Q52" s="19" t="s">
         <v>72</v>
       </c>
-      <c r="R52" s="23">
+      <c r="R52" s="19">
         <v>21</v>
       </c>
-      <c r="S52" s="23">
+      <c r="S52" s="19">
         <v>29</v>
       </c>
     </row>
-    <row r="53" spans="1:19" s="2" customFormat="1" ht="10.199999999999999">
+    <row r="53" spans="1:19" s="2" customFormat="1" ht="11.25">
       <c r="A53" s="2" t="s">
         <v>56</v>
       </c>
-      <c r="B53" s="24"/>
-[...11 lines deleted...]
-      <c r="N53" s="23">
+      <c r="B53" s="20"/>
+      <c r="C53" s="20"/>
+      <c r="D53" s="20"/>
+      <c r="E53" s="20"/>
+      <c r="F53" s="20"/>
+      <c r="G53" s="20"/>
+      <c r="H53" s="21"/>
+      <c r="I53" s="20"/>
+      <c r="J53" s="21"/>
+      <c r="K53" s="21"/>
+      <c r="L53" s="21"/>
+      <c r="M53" s="21"/>
+      <c r="N53" s="19">
         <v>28</v>
       </c>
-      <c r="O53" s="23">
+      <c r="O53" s="19">
         <v>-21</v>
       </c>
-      <c r="P53" s="23">
+      <c r="P53" s="19">
         <v>11</v>
       </c>
-      <c r="Q53" s="23" t="s">
+      <c r="Q53" s="19" t="s">
         <v>72</v>
       </c>
-      <c r="R53" s="23">
+      <c r="R53" s="19">
         <v>25</v>
       </c>
-      <c r="S53" s="23">
+      <c r="S53" s="19">
         <v>15</v>
       </c>
     </row>
-    <row r="54" spans="1:19" s="2" customFormat="1" ht="10.199999999999999">
+    <row r="54" spans="1:19" s="2" customFormat="1" ht="11.25">
       <c r="A54" s="2" t="s">
         <v>57</v>
       </c>
-      <c r="B54" s="24"/>
-[...11 lines deleted...]
-      <c r="N54" s="23">
+      <c r="B54" s="20"/>
+      <c r="C54" s="20"/>
+      <c r="D54" s="20"/>
+      <c r="E54" s="20"/>
+      <c r="F54" s="20"/>
+      <c r="G54" s="20"/>
+      <c r="H54" s="21"/>
+      <c r="I54" s="20"/>
+      <c r="J54" s="21"/>
+      <c r="K54" s="21"/>
+      <c r="L54" s="21"/>
+      <c r="M54" s="21"/>
+      <c r="N54" s="19">
         <v>29</v>
       </c>
-      <c r="O54" s="23">
+      <c r="O54" s="19">
         <v>15</v>
       </c>
-      <c r="P54" s="23">
+      <c r="P54" s="19">
         <v>37</v>
       </c>
-      <c r="Q54" s="23">
+      <c r="Q54" s="19">
         <v>25</v>
       </c>
-      <c r="R54" s="23">
+      <c r="R54" s="19">
         <v>31</v>
       </c>
-      <c r="S54" s="23">
+      <c r="S54" s="19">
         <v>30</v>
       </c>
     </row>
-    <row r="55" spans="1:19" s="2" customFormat="1" ht="10.199999999999999">
+    <row r="55" spans="1:19" s="2" customFormat="1" ht="11.25">
       <c r="A55" s="2" t="s">
         <v>78</v>
       </c>
-      <c r="B55" s="24"/>
-[...11 lines deleted...]
-      <c r="N55" s="23">
+      <c r="B55" s="20"/>
+      <c r="C55" s="20"/>
+      <c r="D55" s="20"/>
+      <c r="E55" s="20"/>
+      <c r="F55" s="20"/>
+      <c r="G55" s="20"/>
+      <c r="H55" s="21"/>
+      <c r="I55" s="20"/>
+      <c r="J55" s="21"/>
+      <c r="K55" s="21"/>
+      <c r="L55" s="21"/>
+      <c r="M55" s="21"/>
+      <c r="N55" s="19">
         <v>26</v>
       </c>
-      <c r="O55" s="23">
+      <c r="O55" s="19">
         <v>9</v>
       </c>
-      <c r="P55" s="23">
+      <c r="P55" s="19">
         <v>36</v>
       </c>
-      <c r="Q55" s="23">
+      <c r="Q55" s="19">
         <v>26</v>
       </c>
-      <c r="R55" s="23">
+      <c r="R55" s="19">
         <v>31</v>
       </c>
-      <c r="S55" s="23">
+      <c r="S55" s="19">
         <v>37</v>
       </c>
     </row>
-    <row r="56" spans="1:19" s="2" customFormat="1" ht="10.199999999999999">
+    <row r="56" spans="1:19" s="2" customFormat="1" ht="11.25">
       <c r="A56" s="2" t="s">
         <v>58</v>
       </c>
-      <c r="B56" s="24"/>
-[...11 lines deleted...]
-      <c r="N56" s="23">
+      <c r="B56" s="20"/>
+      <c r="C56" s="20"/>
+      <c r="D56" s="20"/>
+      <c r="E56" s="20"/>
+      <c r="F56" s="20"/>
+      <c r="G56" s="20"/>
+      <c r="H56" s="20"/>
+      <c r="I56" s="20"/>
+      <c r="J56" s="20"/>
+      <c r="K56" s="20"/>
+      <c r="L56" s="20"/>
+      <c r="M56" s="20"/>
+      <c r="N56" s="19">
         <v>13</v>
       </c>
-      <c r="O56" s="23">
+      <c r="O56" s="19">
         <v>2</v>
       </c>
-      <c r="P56" s="23">
+      <c r="P56" s="19">
         <v>23</v>
       </c>
-      <c r="Q56" s="23">
+      <c r="Q56" s="19">
         <v>12</v>
       </c>
-      <c r="R56" s="23">
+      <c r="R56" s="19">
         <v>22</v>
       </c>
-      <c r="S56" s="23">
+      <c r="S56" s="19">
         <v>19</v>
       </c>
     </row>
-    <row r="57" spans="1:19" s="2" customFormat="1" ht="10.199999999999999">
+    <row r="57" spans="1:19" s="2" customFormat="1" ht="11.25">
       <c r="A57" s="2" t="s">
         <v>79</v>
       </c>
-      <c r="B57" s="24"/>
-[...11 lines deleted...]
-      <c r="N57" s="23">
+      <c r="B57" s="20"/>
+      <c r="C57" s="20"/>
+      <c r="D57" s="20"/>
+      <c r="E57" s="20"/>
+      <c r="F57" s="20"/>
+      <c r="G57" s="20"/>
+      <c r="H57" s="21"/>
+      <c r="I57" s="20"/>
+      <c r="J57" s="21"/>
+      <c r="K57" s="21"/>
+      <c r="L57" s="21"/>
+      <c r="M57" s="21"/>
+      <c r="N57" s="19">
         <v>60</v>
       </c>
-      <c r="O57" s="23">
+      <c r="O57" s="19">
         <v>32</v>
       </c>
-      <c r="P57" s="23">
+      <c r="P57" s="19">
         <v>72</v>
       </c>
-      <c r="Q57" s="23">
+      <c r="Q57" s="19">
         <v>41</v>
       </c>
-      <c r="R57" s="23">
+      <c r="R57" s="19">
         <v>55</v>
       </c>
-      <c r="S57" s="23">
+      <c r="S57" s="19">
         <v>67</v>
       </c>
     </row>
-    <row r="58" spans="1:19" s="2" customFormat="1" ht="10.199999999999999">
-      <c r="A58" s="37" t="s">
+    <row r="58" spans="1:19" s="2" customFormat="1" ht="11.25">
+      <c r="A58" s="2" t="s">
         <v>80</v>
       </c>
-      <c r="B58" s="24"/>
-[...11 lines deleted...]
-      <c r="N58" s="23">
+      <c r="B58" s="20"/>
+      <c r="C58" s="20"/>
+      <c r="D58" s="20"/>
+      <c r="E58" s="20"/>
+      <c r="F58" s="20"/>
+      <c r="G58" s="20"/>
+      <c r="H58" s="21"/>
+      <c r="I58" s="20"/>
+      <c r="J58" s="21"/>
+      <c r="K58" s="21"/>
+      <c r="L58" s="21"/>
+      <c r="M58" s="21"/>
+      <c r="N58" s="19">
         <v>38</v>
       </c>
-      <c r="O58" s="23">
+      <c r="O58" s="19">
         <v>1</v>
       </c>
-      <c r="P58" s="23">
+      <c r="P58" s="19">
         <v>48</v>
       </c>
-      <c r="Q58" s="23">
+      <c r="Q58" s="19">
         <v>45</v>
       </c>
-      <c r="R58" s="23">
+      <c r="R58" s="19">
         <v>43</v>
       </c>
-      <c r="S58" s="23">
+      <c r="S58" s="19">
         <v>39</v>
       </c>
     </row>
-    <row r="59" spans="1:19" s="2" customFormat="1" ht="10.199999999999999">
+    <row r="59" spans="1:19" s="2" customFormat="1" ht="11.25">
       <c r="A59" s="2" t="s">
         <v>59</v>
       </c>
-      <c r="B59" s="24"/>
-[...11 lines deleted...]
-      <c r="N59" s="23">
+      <c r="B59" s="20"/>
+      <c r="C59" s="20"/>
+      <c r="D59" s="20"/>
+      <c r="E59" s="20"/>
+      <c r="F59" s="20"/>
+      <c r="G59" s="20"/>
+      <c r="H59" s="21"/>
+      <c r="I59" s="20"/>
+      <c r="J59" s="21"/>
+      <c r="K59" s="21"/>
+      <c r="L59" s="21"/>
+      <c r="M59" s="21"/>
+      <c r="N59" s="19">
         <v>87</v>
       </c>
-      <c r="O59" s="23">
+      <c r="O59" s="19">
         <v>37</v>
       </c>
-      <c r="P59" s="23">
+      <c r="P59" s="19">
         <v>104</v>
       </c>
-      <c r="Q59" s="23">
+      <c r="Q59" s="19">
         <v>97</v>
       </c>
-      <c r="R59" s="23">
+      <c r="R59" s="19">
         <v>97</v>
       </c>
-      <c r="S59" s="23">
+      <c r="S59" s="19">
         <v>102</v>
       </c>
     </row>
-    <row r="60" spans="1:19" s="2" customFormat="1" ht="10.199999999999999">
-      <c r="A60" s="30" t="s">
+    <row r="60" spans="1:19" s="2" customFormat="1" ht="11.25">
+      <c r="A60" s="23" t="s">
         <v>81</v>
       </c>
-      <c r="B60" s="31"/>
-[...11 lines deleted...]
-      <c r="N60" s="33">
+      <c r="B60" s="24"/>
+      <c r="C60" s="24"/>
+      <c r="D60" s="24"/>
+      <c r="E60" s="24"/>
+      <c r="F60" s="24"/>
+      <c r="G60" s="24"/>
+      <c r="H60" s="25"/>
+      <c r="I60" s="24"/>
+      <c r="J60" s="25"/>
+      <c r="K60" s="25"/>
+      <c r="L60" s="25"/>
+      <c r="M60" s="25"/>
+      <c r="N60" s="26">
         <v>21</v>
       </c>
-      <c r="O60" s="33">
+      <c r="O60" s="26">
         <v>-25</v>
       </c>
-      <c r="P60" s="33">
+      <c r="P60" s="26">
         <v>11</v>
       </c>
-      <c r="Q60" s="33" t="s">
+      <c r="Q60" s="26" t="s">
         <v>72</v>
       </c>
-      <c r="R60" s="33">
+      <c r="R60" s="26">
         <v>19</v>
       </c>
-      <c r="S60" s="33">
+      <c r="S60" s="26">
         <v>23</v>
       </c>
     </row>
-    <row r="61" spans="1:19" s="2" customFormat="1" ht="10.199999999999999">
+    <row r="61" spans="1:19" s="2" customFormat="1" ht="11.25">
       <c r="A61" s="8" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="62" spans="1:19" s="2" customFormat="1" ht="10.199999999999999"/>
-[...20 lines deleted...]
-    <row r="83" s="2" customFormat="1" ht="10.199999999999999"/>
+    <row r="62" spans="1:19" s="2" customFormat="1" ht="11.25"/>
+    <row r="63" spans="1:19" s="2" customFormat="1" ht="11.25"/>
+    <row r="64" spans="1:19" s="2" customFormat="1" ht="11.25"/>
+    <row r="65" s="2" customFormat="1" ht="11.25"/>
+    <row r="66" s="2" customFormat="1" ht="11.25"/>
+    <row r="67" s="2" customFormat="1" ht="11.25"/>
+    <row r="68" s="2" customFormat="1" ht="11.25"/>
+    <row r="69" s="2" customFormat="1" ht="11.25"/>
+    <row r="70" s="2" customFormat="1" ht="11.25"/>
+    <row r="71" s="2" customFormat="1" ht="11.25"/>
+    <row r="72" s="2" customFormat="1" ht="11.25"/>
+    <row r="73" s="2" customFormat="1" ht="11.25"/>
+    <row r="74" s="2" customFormat="1" ht="11.25"/>
+    <row r="75" s="2" customFormat="1" ht="11.25"/>
+    <row r="76" s="2" customFormat="1" ht="11.25"/>
+    <row r="77" s="2" customFormat="1" ht="11.25"/>
+    <row r="78" s="2" customFormat="1" ht="11.25"/>
+    <row r="79" s="2" customFormat="1" ht="11.25"/>
+    <row r="80" s="2" customFormat="1" ht="11.25"/>
+    <row r="81" s="2" customFormat="1" ht="11.25"/>
+    <row r="82" s="2" customFormat="1" ht="11.25"/>
+    <row r="83" s="2" customFormat="1" ht="11.25"/>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A5:S5"/>
     <mergeCell ref="A9:S9"/>
     <mergeCell ref="A30:S30"/>
     <mergeCell ref="A41:S41"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:M7"/>
     <mergeCell ref="N7:S7"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A5:AK42"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A5" sqref="A5:AK5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="12"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12"/>
   <cols>
-    <col min="1" max="1" width="27.5546875" style="7" customWidth="1"/>
+    <col min="1" max="1" width="27.5703125" style="7" customWidth="1"/>
     <col min="2" max="13" width="0" style="7" hidden="1" customWidth="1"/>
-    <col min="14" max="16384" width="9.109375" style="7"/>
+    <col min="14" max="16384" width="9.140625" style="7"/>
   </cols>
   <sheetData>
-    <row r="5" spans="1:37" ht="13.2">
-      <c r="A5" s="79" t="s">
+    <row r="5" spans="1:37" ht="12.75">
+      <c r="A5" s="54" t="s">
         <v>66</v>
       </c>
-      <c r="B5" s="79"/>
-[...34 lines deleted...]
-      <c r="AK5" s="79"/>
+      <c r="B5" s="54"/>
+      <c r="C5" s="54"/>
+      <c r="D5" s="54"/>
+      <c r="E5" s="54"/>
+      <c r="F5" s="54"/>
+      <c r="G5" s="54"/>
+      <c r="H5" s="54"/>
+      <c r="I5" s="54"/>
+      <c r="J5" s="54"/>
+      <c r="K5" s="54"/>
+      <c r="L5" s="54"/>
+      <c r="M5" s="54"/>
+      <c r="N5" s="54"/>
+      <c r="O5" s="54"/>
+      <c r="P5" s="54"/>
+      <c r="Q5" s="54"/>
+      <c r="R5" s="54"/>
+      <c r="S5" s="54"/>
+      <c r="T5" s="54"/>
+      <c r="U5" s="54"/>
+      <c r="V5" s="54"/>
+      <c r="W5" s="54"/>
+      <c r="X5" s="54"/>
+      <c r="Y5" s="54"/>
+      <c r="Z5" s="54"/>
+      <c r="AA5" s="54"/>
+      <c r="AB5" s="54"/>
+      <c r="AC5" s="54"/>
+      <c r="AD5" s="54"/>
+      <c r="AE5" s="54"/>
+      <c r="AF5" s="54"/>
+      <c r="AG5" s="54"/>
+      <c r="AH5" s="54"/>
+      <c r="AI5" s="54"/>
+      <c r="AJ5" s="54"/>
+      <c r="AK5" s="54"/>
     </row>
     <row r="6" spans="1:37">
       <c r="C6" s="9"/>
-      <c r="N6" s="15"/>
-[...4 lines deleted...]
-      <c r="S6" s="15"/>
+      <c r="N6" s="12"/>
+      <c r="O6" s="12"/>
+      <c r="P6" s="12"/>
+      <c r="Q6" s="12"/>
+      <c r="R6" s="12"/>
+      <c r="S6" s="12"/>
       <c r="AK6" s="3" t="s">
         <v>73</v>
       </c>
     </row>
-    <row r="7" spans="1:37" s="2" customFormat="1" ht="10.199999999999999">
-[...1 lines deleted...]
-      <c r="B7" s="84">
+    <row r="7" spans="1:37" s="2" customFormat="1" ht="11.25">
+      <c r="A7" s="57"/>
+      <c r="B7" s="59">
         <v>2021</v>
       </c>
-      <c r="C7" s="85"/>
-[...10 lines deleted...]
-      <c r="N7" s="88">
+      <c r="C7" s="60"/>
+      <c r="D7" s="60"/>
+      <c r="E7" s="60"/>
+      <c r="F7" s="60"/>
+      <c r="G7" s="60"/>
+      <c r="H7" s="60"/>
+      <c r="I7" s="60"/>
+      <c r="J7" s="60"/>
+      <c r="K7" s="60"/>
+      <c r="L7" s="60"/>
+      <c r="M7" s="60"/>
+      <c r="N7" s="63">
         <v>2022</v>
       </c>
-      <c r="O7" s="89"/>
-[...4 lines deleted...]
-      <c r="T7" s="86">
+      <c r="O7" s="64"/>
+      <c r="P7" s="64"/>
+      <c r="Q7" s="64"/>
+      <c r="R7" s="64"/>
+      <c r="S7" s="64"/>
+      <c r="T7" s="61">
         <v>2023</v>
       </c>
-      <c r="U7" s="86"/>
-[...10 lines deleted...]
-      <c r="AF7" s="84">
+      <c r="U7" s="61"/>
+      <c r="V7" s="61"/>
+      <c r="W7" s="61"/>
+      <c r="X7" s="61"/>
+      <c r="Y7" s="61"/>
+      <c r="Z7" s="61"/>
+      <c r="AA7" s="61"/>
+      <c r="AB7" s="61"/>
+      <c r="AC7" s="61"/>
+      <c r="AD7" s="61"/>
+      <c r="AE7" s="59"/>
+      <c r="AF7" s="59">
         <v>2024</v>
       </c>
-      <c r="AG7" s="85"/>
-[...6 lines deleted...]
-      <c r="A8" s="83"/>
+      <c r="AG7" s="60"/>
+      <c r="AH7" s="60"/>
+      <c r="AI7" s="60"/>
+      <c r="AJ7" s="60"/>
+      <c r="AK7" s="60"/>
+    </row>
+    <row r="8" spans="1:37" s="2" customFormat="1" ht="11.25">
+      <c r="A8" s="58"/>
       <c r="B8" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C8" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>7</v>
       </c>
       <c r="E8" s="5" t="s">
         <v>8</v>
       </c>
       <c r="F8" s="5" t="s">
         <v>0</v>
       </c>
       <c r="G8" s="5" t="s">
         <v>1</v>
       </c>
       <c r="H8" s="5" t="s">
         <v>2</v>
       </c>
       <c r="I8" s="6" t="s">
         <v>3</v>
       </c>
       <c r="J8" s="6" t="s">
@@ -3634,3037 +3631,3037 @@
       </c>
       <c r="X8" s="6" t="s">
         <v>28</v>
       </c>
       <c r="Y8" s="6" t="s">
         <v>29</v>
       </c>
       <c r="Z8" s="6" t="s">
         <v>30</v>
       </c>
       <c r="AA8" s="6" t="s">
         <v>42</v>
       </c>
       <c r="AB8" s="5" t="s">
         <v>43</v>
       </c>
       <c r="AC8" s="6" t="s">
         <v>44</v>
       </c>
       <c r="AD8" s="6" t="s">
         <v>45</v>
       </c>
       <c r="AE8" s="6" t="s">
         <v>46</v>
       </c>
-      <c r="AF8" s="55" t="s">
+      <c r="AF8" s="38" t="s">
         <v>24</v>
       </c>
-      <c r="AG8" s="55" t="s">
+      <c r="AG8" s="38" t="s">
         <v>25</v>
       </c>
-      <c r="AH8" s="57" t="s">
+      <c r="AH8" s="39" t="s">
         <v>26</v>
       </c>
-      <c r="AI8" s="55" t="s">
+      <c r="AI8" s="38" t="s">
         <v>27</v>
       </c>
-      <c r="AJ8" s="55" t="s">
+      <c r="AJ8" s="38" t="s">
         <v>28</v>
       </c>
-      <c r="AK8" s="55" t="s">
+      <c r="AK8" s="38" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="9" spans="1:37" s="2" customFormat="1" ht="10.199999999999999">
-      <c r="A9" s="87" t="s">
+    <row r="9" spans="1:37" s="2" customFormat="1" ht="11.25">
+      <c r="A9" s="62" t="s">
         <v>63</v>
       </c>
-      <c r="B9" s="87"/>
-[...37 lines deleted...]
-      <c r="A10" s="21" t="s">
+      <c r="B9" s="62"/>
+      <c r="C9" s="62"/>
+      <c r="D9" s="62"/>
+      <c r="E9" s="62"/>
+      <c r="F9" s="62"/>
+      <c r="G9" s="62"/>
+      <c r="H9" s="62"/>
+      <c r="I9" s="62"/>
+      <c r="J9" s="62"/>
+      <c r="K9" s="62"/>
+      <c r="L9" s="62"/>
+      <c r="M9" s="62"/>
+      <c r="N9" s="62"/>
+      <c r="O9" s="62"/>
+      <c r="P9" s="62"/>
+      <c r="Q9" s="62"/>
+      <c r="R9" s="62"/>
+      <c r="S9" s="62"/>
+      <c r="T9" s="62"/>
+      <c r="U9" s="62"/>
+      <c r="V9" s="62"/>
+      <c r="W9" s="62"/>
+      <c r="X9" s="62"/>
+      <c r="Y9" s="62"/>
+      <c r="Z9" s="62"/>
+      <c r="AA9" s="62"/>
+      <c r="AB9" s="62"/>
+      <c r="AC9" s="62"/>
+      <c r="AD9" s="62"/>
+      <c r="AE9" s="62"/>
+      <c r="AF9" s="62"/>
+      <c r="AG9" s="62"/>
+      <c r="AH9" s="62"/>
+      <c r="AI9" s="62"/>
+      <c r="AJ9" s="62"/>
+      <c r="AK9" s="62"/>
+    </row>
+    <row r="10" spans="1:37" s="2" customFormat="1" ht="11.25">
+      <c r="A10" s="17" t="s">
         <v>47</v>
       </c>
-      <c r="B10" s="22"/>
-[...11 lines deleted...]
-      <c r="N10" s="23">
+      <c r="B10" s="18"/>
+      <c r="C10" s="18"/>
+      <c r="D10" s="18"/>
+      <c r="E10" s="18"/>
+      <c r="F10" s="18"/>
+      <c r="G10" s="18"/>
+      <c r="H10" s="18"/>
+      <c r="I10" s="18"/>
+      <c r="J10" s="18"/>
+      <c r="K10" s="18"/>
+      <c r="L10" s="18"/>
+      <c r="M10" s="18"/>
+      <c r="N10" s="19">
         <v>806</v>
       </c>
-      <c r="O10" s="23">
+      <c r="O10" s="19">
         <v>853</v>
       </c>
-      <c r="P10" s="23">
+      <c r="P10" s="19">
         <v>916</v>
       </c>
-      <c r="Q10" s="23">
+      <c r="Q10" s="19">
         <v>746</v>
       </c>
-      <c r="R10" s="23">
+      <c r="R10" s="19">
         <v>802</v>
       </c>
-      <c r="S10" s="23">
+      <c r="S10" s="19">
         <v>753</v>
       </c>
-      <c r="T10" s="23">
+      <c r="T10" s="19">
         <v>790</v>
       </c>
-      <c r="U10" s="23">
+      <c r="U10" s="19">
         <v>639</v>
       </c>
-      <c r="V10" s="23">
+      <c r="V10" s="19">
         <v>687</v>
       </c>
-      <c r="W10" s="23">
+      <c r="W10" s="19">
         <v>679</v>
       </c>
-      <c r="X10" s="28">
+      <c r="X10" s="22">
         <v>890</v>
       </c>
-      <c r="Y10" s="28">
+      <c r="Y10" s="22">
         <v>713</v>
       </c>
-      <c r="Z10" s="28">
+      <c r="Z10" s="22">
         <v>820</v>
       </c>
-      <c r="AA10" s="28">
+      <c r="AA10" s="22">
         <v>719</v>
       </c>
-      <c r="AB10" s="28">
+      <c r="AB10" s="22">
         <v>681</v>
       </c>
-      <c r="AC10" s="28">
+      <c r="AC10" s="22">
         <v>743</v>
       </c>
-      <c r="AD10" s="28">
+      <c r="AD10" s="22">
         <v>692</v>
       </c>
-      <c r="AE10" s="28">
+      <c r="AE10" s="22">
         <v>676</v>
       </c>
-      <c r="AF10" s="28">
+      <c r="AF10" s="22">
         <v>762</v>
       </c>
-      <c r="AG10" s="28">
+      <c r="AG10" s="22">
         <v>695</v>
       </c>
-      <c r="AH10" s="28">
+      <c r="AH10" s="22">
         <v>661</v>
       </c>
-      <c r="AI10" s="28">
+      <c r="AI10" s="22">
         <v>795</v>
       </c>
-      <c r="AJ10" s="28">
+      <c r="AJ10" s="22">
         <v>697</v>
       </c>
-      <c r="AK10" s="28">
+      <c r="AK10" s="22">
         <v>676</v>
       </c>
     </row>
-    <row r="11" spans="1:37" s="2" customFormat="1" ht="10.199999999999999">
-      <c r="A11" s="37" t="s">
+    <row r="11" spans="1:37" s="2" customFormat="1" ht="11.25">
+      <c r="A11" s="2" t="s">
         <v>75</v>
       </c>
-      <c r="B11" s="24"/>
-[...11 lines deleted...]
-      <c r="N11" s="23">
+      <c r="B11" s="20"/>
+      <c r="C11" s="20"/>
+      <c r="D11" s="20"/>
+      <c r="E11" s="20"/>
+      <c r="F11" s="20"/>
+      <c r="G11" s="20"/>
+      <c r="H11" s="21"/>
+      <c r="I11" s="20"/>
+      <c r="J11" s="21"/>
+      <c r="K11" s="21"/>
+      <c r="L11" s="21"/>
+      <c r="M11" s="21"/>
+      <c r="N11" s="19">
         <v>439</v>
       </c>
-      <c r="O11" s="23">
+      <c r="O11" s="19">
         <v>464</v>
       </c>
-      <c r="P11" s="23">
+      <c r="P11" s="19">
         <v>461</v>
       </c>
-      <c r="Q11" s="23">
+      <c r="Q11" s="19">
         <v>414</v>
       </c>
-      <c r="R11" s="23">
+      <c r="R11" s="19">
         <v>450</v>
       </c>
-      <c r="S11" s="23">
+      <c r="S11" s="19">
         <v>410</v>
       </c>
-      <c r="T11" s="23">
+      <c r="T11" s="19">
         <v>435</v>
       </c>
-      <c r="U11" s="23">
+      <c r="U11" s="19">
         <v>340</v>
       </c>
-      <c r="V11" s="23">
+      <c r="V11" s="19">
         <v>378</v>
       </c>
-      <c r="W11" s="23">
+      <c r="W11" s="19">
         <v>376</v>
       </c>
-      <c r="X11" s="28">
+      <c r="X11" s="22">
         <v>465</v>
       </c>
-      <c r="Y11" s="28">
+      <c r="Y11" s="22">
         <v>385</v>
       </c>
-      <c r="Z11" s="28">
+      <c r="Z11" s="22">
         <v>463</v>
       </c>
-      <c r="AA11" s="28">
+      <c r="AA11" s="22">
         <v>382</v>
       </c>
-      <c r="AB11" s="28">
+      <c r="AB11" s="22">
         <v>357</v>
       </c>
-      <c r="AC11" s="28">
+      <c r="AC11" s="22">
         <v>407</v>
       </c>
-      <c r="AD11" s="28">
+      <c r="AD11" s="22">
         <v>378</v>
       </c>
-      <c r="AE11" s="28">
+      <c r="AE11" s="22">
         <v>366</v>
       </c>
-      <c r="AF11" s="28">
+      <c r="AF11" s="22">
         <v>424</v>
       </c>
-      <c r="AG11" s="28">
+      <c r="AG11" s="22">
         <v>390</v>
       </c>
-      <c r="AH11" s="28">
+      <c r="AH11" s="22">
         <v>356</v>
       </c>
-      <c r="AI11" s="28">
+      <c r="AI11" s="22">
         <v>451</v>
       </c>
-      <c r="AJ11" s="28">
+      <c r="AJ11" s="22">
         <v>384</v>
       </c>
-      <c r="AK11" s="28">
+      <c r="AK11" s="22">
         <v>373</v>
       </c>
     </row>
-    <row r="12" spans="1:37" s="2" customFormat="1" ht="10.199999999999999">
-      <c r="A12" s="37" t="s">
+    <row r="12" spans="1:37" s="2" customFormat="1" ht="11.25">
+      <c r="A12" s="2" t="s">
         <v>76</v>
       </c>
-      <c r="B12" s="24"/>
-[...11 lines deleted...]
-      <c r="N12" s="23">
+      <c r="B12" s="20"/>
+      <c r="C12" s="20"/>
+      <c r="D12" s="20"/>
+      <c r="E12" s="20"/>
+      <c r="F12" s="20"/>
+      <c r="G12" s="20"/>
+      <c r="H12" s="21"/>
+      <c r="I12" s="20"/>
+      <c r="J12" s="21"/>
+      <c r="K12" s="21"/>
+      <c r="L12" s="21"/>
+      <c r="M12" s="21"/>
+      <c r="N12" s="19">
         <v>64</v>
       </c>
-      <c r="O12" s="23">
+      <c r="O12" s="19">
         <v>58</v>
       </c>
-      <c r="P12" s="23">
+      <c r="P12" s="19">
         <v>51</v>
       </c>
-      <c r="Q12" s="23">
+      <c r="Q12" s="19">
         <v>44</v>
       </c>
-      <c r="R12" s="23">
+      <c r="R12" s="19">
         <v>46</v>
       </c>
-      <c r="S12" s="23">
+      <c r="S12" s="19">
         <v>47</v>
       </c>
-      <c r="T12" s="23">
+      <c r="T12" s="19">
         <v>52</v>
       </c>
-      <c r="U12" s="23">
+      <c r="U12" s="19">
         <v>33</v>
       </c>
-      <c r="V12" s="23">
+      <c r="V12" s="19">
         <v>28</v>
       </c>
-      <c r="W12" s="23">
+      <c r="W12" s="19">
         <v>43</v>
       </c>
-      <c r="X12" s="28">
+      <c r="X12" s="22">
         <v>55</v>
       </c>
-      <c r="Y12" s="28">
+      <c r="Y12" s="22">
         <v>46</v>
       </c>
-      <c r="Z12" s="28">
+      <c r="Z12" s="22">
         <v>33</v>
       </c>
-      <c r="AA12" s="28">
+      <c r="AA12" s="22">
         <v>42</v>
       </c>
-      <c r="AB12" s="28">
+      <c r="AB12" s="22">
         <v>40</v>
       </c>
-      <c r="AC12" s="28">
+      <c r="AC12" s="22">
         <v>39</v>
       </c>
-      <c r="AD12" s="28">
+      <c r="AD12" s="22">
         <v>40</v>
       </c>
-      <c r="AE12" s="28">
+      <c r="AE12" s="22">
         <v>39</v>
       </c>
-      <c r="AF12" s="28">
+      <c r="AF12" s="22">
         <v>43</v>
       </c>
-      <c r="AG12" s="28">
+      <c r="AG12" s="22">
         <v>28</v>
       </c>
-      <c r="AH12" s="28">
+      <c r="AH12" s="22">
         <v>35</v>
       </c>
-      <c r="AI12" s="28">
+      <c r="AI12" s="22">
         <v>55</v>
       </c>
-      <c r="AJ12" s="28">
+      <c r="AJ12" s="22">
         <v>41</v>
       </c>
-      <c r="AK12" s="28">
+      <c r="AK12" s="22">
         <v>48</v>
       </c>
     </row>
-    <row r="13" spans="1:37" s="2" customFormat="1" ht="10.199999999999999">
-      <c r="A13" s="37" t="s">
+    <row r="13" spans="1:37" s="2" customFormat="1" ht="11.25">
+      <c r="A13" s="2" t="s">
         <v>77</v>
       </c>
-      <c r="B13" s="24"/>
-[...11 lines deleted...]
-      <c r="N13" s="23">
+      <c r="B13" s="20"/>
+      <c r="C13" s="20"/>
+      <c r="D13" s="20"/>
+      <c r="E13" s="20"/>
+      <c r="F13" s="20"/>
+      <c r="G13" s="20"/>
+      <c r="H13" s="21"/>
+      <c r="I13" s="20"/>
+      <c r="J13" s="21"/>
+      <c r="K13" s="21"/>
+      <c r="L13" s="21"/>
+      <c r="M13" s="21"/>
+      <c r="N13" s="19">
         <v>40</v>
       </c>
-      <c r="O13" s="23">
+      <c r="O13" s="19">
         <v>60</v>
       </c>
-      <c r="P13" s="23">
+      <c r="P13" s="19">
         <v>58</v>
       </c>
-      <c r="Q13" s="23">
+      <c r="Q13" s="19">
         <v>36</v>
       </c>
-      <c r="R13" s="23">
+      <c r="R13" s="19">
         <v>39</v>
       </c>
-      <c r="S13" s="23">
+      <c r="S13" s="19">
         <v>40</v>
       </c>
-      <c r="T13" s="23">
+      <c r="T13" s="19">
         <v>49</v>
       </c>
-      <c r="U13" s="23">
+      <c r="U13" s="19">
         <v>34</v>
       </c>
-      <c r="V13" s="23">
+      <c r="V13" s="19">
         <v>44</v>
       </c>
-      <c r="W13" s="23">
+      <c r="W13" s="19">
         <v>41</v>
       </c>
-      <c r="X13" s="28">
+      <c r="X13" s="22">
         <v>55</v>
       </c>
-      <c r="Y13" s="28">
+      <c r="Y13" s="22">
         <v>49</v>
       </c>
-      <c r="Z13" s="28">
+      <c r="Z13" s="22">
         <v>42</v>
       </c>
-      <c r="AA13" s="28">
+      <c r="AA13" s="22">
         <v>38</v>
       </c>
-      <c r="AB13" s="28">
+      <c r="AB13" s="22">
         <v>57</v>
       </c>
-      <c r="AC13" s="28">
+      <c r="AC13" s="22">
         <v>46</v>
       </c>
-      <c r="AD13" s="28">
+      <c r="AD13" s="22">
         <v>31</v>
       </c>
-      <c r="AE13" s="28">
+      <c r="AE13" s="22">
         <v>33</v>
       </c>
-      <c r="AF13" s="28">
+      <c r="AF13" s="22">
         <v>48</v>
       </c>
-      <c r="AG13" s="28">
+      <c r="AG13" s="22">
         <v>46</v>
       </c>
-      <c r="AH13" s="28">
+      <c r="AH13" s="22">
         <v>44</v>
       </c>
-      <c r="AI13" s="28">
+      <c r="AI13" s="22">
         <v>41</v>
       </c>
-      <c r="AJ13" s="28">
+      <c r="AJ13" s="22">
         <v>38</v>
       </c>
-      <c r="AK13" s="28">
+      <c r="AK13" s="22">
         <v>38</v>
       </c>
     </row>
-    <row r="14" spans="1:37" s="2" customFormat="1" ht="10.199999999999999">
+    <row r="14" spans="1:37" s="2" customFormat="1" ht="11.25">
       <c r="A14" s="2" t="s">
         <v>55</v>
       </c>
-      <c r="B14" s="24"/>
-[...11 lines deleted...]
-      <c r="N14" s="23">
+      <c r="B14" s="20"/>
+      <c r="C14" s="20"/>
+      <c r="D14" s="20"/>
+      <c r="E14" s="20"/>
+      <c r="F14" s="20"/>
+      <c r="G14" s="20"/>
+      <c r="H14" s="21"/>
+      <c r="I14" s="20"/>
+      <c r="J14" s="21"/>
+      <c r="K14" s="21"/>
+      <c r="L14" s="21"/>
+      <c r="M14" s="21"/>
+      <c r="N14" s="19">
         <v>48</v>
       </c>
-      <c r="O14" s="23">
+      <c r="O14" s="19">
         <v>55</v>
       </c>
-      <c r="P14" s="23">
+      <c r="P14" s="19">
         <v>77</v>
       </c>
-      <c r="Q14" s="23">
+      <c r="Q14" s="19">
         <v>48</v>
       </c>
-      <c r="R14" s="23">
+      <c r="R14" s="19">
         <v>58</v>
       </c>
-      <c r="S14" s="23">
+      <c r="S14" s="19">
         <v>58</v>
       </c>
-      <c r="T14" s="23">
+      <c r="T14" s="19">
         <v>57</v>
       </c>
-      <c r="U14" s="23">
+      <c r="U14" s="19">
         <v>44</v>
       </c>
-      <c r="V14" s="23">
+      <c r="V14" s="19">
         <v>40</v>
       </c>
-      <c r="W14" s="23">
+      <c r="W14" s="19">
         <v>40</v>
       </c>
-      <c r="X14" s="28">
+      <c r="X14" s="22">
         <v>75</v>
       </c>
-      <c r="Y14" s="28">
+      <c r="Y14" s="22">
         <v>64</v>
       </c>
-      <c r="Z14" s="28">
+      <c r="Z14" s="22">
         <v>66</v>
       </c>
-      <c r="AA14" s="28">
+      <c r="AA14" s="22">
         <v>45</v>
       </c>
-      <c r="AB14" s="28">
+      <c r="AB14" s="22">
         <v>56</v>
       </c>
-      <c r="AC14" s="28">
+      <c r="AC14" s="22">
         <v>56</v>
       </c>
-      <c r="AD14" s="28">
+      <c r="AD14" s="22">
         <v>56</v>
       </c>
-      <c r="AE14" s="28">
+      <c r="AE14" s="22">
         <v>45</v>
       </c>
-      <c r="AF14" s="28">
+      <c r="AF14" s="22">
         <v>45</v>
       </c>
-      <c r="AG14" s="28">
+      <c r="AG14" s="22">
         <v>50</v>
       </c>
-      <c r="AH14" s="28">
+      <c r="AH14" s="22">
         <v>59</v>
       </c>
-      <c r="AI14" s="28">
+      <c r="AI14" s="22">
         <v>53</v>
       </c>
-      <c r="AJ14" s="28">
+      <c r="AJ14" s="22">
         <v>59</v>
       </c>
-      <c r="AK14" s="28">
+      <c r="AK14" s="22">
         <v>48</v>
       </c>
     </row>
-    <row r="15" spans="1:37" s="2" customFormat="1" ht="10.199999999999999">
+    <row r="15" spans="1:37" s="2" customFormat="1" ht="11.25">
       <c r="A15" s="2" t="s">
         <v>56</v>
       </c>
-      <c r="B15" s="24"/>
-[...11 lines deleted...]
-      <c r="N15" s="23">
+      <c r="B15" s="20"/>
+      <c r="C15" s="20"/>
+      <c r="D15" s="20"/>
+      <c r="E15" s="20"/>
+      <c r="F15" s="20"/>
+      <c r="G15" s="20"/>
+      <c r="H15" s="21"/>
+      <c r="I15" s="20"/>
+      <c r="J15" s="21"/>
+      <c r="K15" s="21"/>
+      <c r="L15" s="21"/>
+      <c r="M15" s="21"/>
+      <c r="N15" s="19">
         <v>59</v>
       </c>
-      <c r="O15" s="23">
+      <c r="O15" s="19">
         <v>49</v>
       </c>
-      <c r="P15" s="23">
+      <c r="P15" s="19">
         <v>57</v>
       </c>
-      <c r="Q15" s="23">
+      <c r="Q15" s="19">
         <v>50</v>
       </c>
-      <c r="R15" s="23">
+      <c r="R15" s="19">
         <v>38</v>
       </c>
-      <c r="S15" s="23">
+      <c r="S15" s="19">
         <v>50</v>
       </c>
-      <c r="T15" s="23">
+      <c r="T15" s="19">
         <v>48</v>
       </c>
-      <c r="U15" s="23">
+      <c r="U15" s="19">
         <v>53</v>
       </c>
-      <c r="V15" s="23">
+      <c r="V15" s="19">
         <v>55</v>
       </c>
-      <c r="W15" s="23">
+      <c r="W15" s="19">
         <v>43</v>
       </c>
-      <c r="X15" s="28">
+      <c r="X15" s="22">
         <v>68</v>
       </c>
-      <c r="Y15" s="28">
+      <c r="Y15" s="22">
         <v>39</v>
       </c>
-      <c r="Z15" s="28">
+      <c r="Z15" s="22">
         <v>52</v>
       </c>
-      <c r="AA15" s="28">
+      <c r="AA15" s="22">
         <v>51</v>
       </c>
-      <c r="AB15" s="28">
+      <c r="AB15" s="22">
         <v>38</v>
       </c>
-      <c r="AC15" s="28">
+      <c r="AC15" s="22">
         <v>34</v>
       </c>
-      <c r="AD15" s="28">
+      <c r="AD15" s="22">
         <v>52</v>
       </c>
-      <c r="AE15" s="28">
+      <c r="AE15" s="22">
         <v>41</v>
       </c>
-      <c r="AF15" s="28">
+      <c r="AF15" s="22">
         <v>46</v>
       </c>
-      <c r="AG15" s="28">
+      <c r="AG15" s="22">
         <v>51</v>
       </c>
-      <c r="AH15" s="28">
+      <c r="AH15" s="22">
         <v>40</v>
       </c>
-      <c r="AI15" s="28">
+      <c r="AI15" s="22">
         <v>39</v>
       </c>
-      <c r="AJ15" s="28">
+      <c r="AJ15" s="22">
         <v>35</v>
       </c>
-      <c r="AK15" s="28">
+      <c r="AK15" s="22">
         <v>36</v>
       </c>
     </row>
-    <row r="16" spans="1:37" s="2" customFormat="1" ht="10.199999999999999">
+    <row r="16" spans="1:37" s="2" customFormat="1" ht="11.25">
       <c r="A16" s="2" t="s">
         <v>78</v>
       </c>
-      <c r="B16" s="24"/>
-[...11 lines deleted...]
-      <c r="N16" s="23">
+      <c r="B16" s="20"/>
+      <c r="C16" s="20"/>
+      <c r="D16" s="20"/>
+      <c r="E16" s="20"/>
+      <c r="F16" s="20"/>
+      <c r="G16" s="20"/>
+      <c r="H16" s="21"/>
+      <c r="I16" s="20"/>
+      <c r="J16" s="21"/>
+      <c r="K16" s="21"/>
+      <c r="L16" s="21"/>
+      <c r="M16" s="21"/>
+      <c r="N16" s="19">
         <v>15</v>
       </c>
-      <c r="O16" s="23">
+      <c r="O16" s="19">
         <v>25</v>
       </c>
-      <c r="P16" s="23">
+      <c r="P16" s="19">
         <v>33</v>
       </c>
-      <c r="Q16" s="23">
+      <c r="Q16" s="19">
         <v>27</v>
       </c>
-      <c r="R16" s="23">
+      <c r="R16" s="19">
         <v>36</v>
       </c>
-      <c r="S16" s="23">
+      <c r="S16" s="19">
         <v>27</v>
       </c>
-      <c r="T16" s="23">
+      <c r="T16" s="19">
         <v>33</v>
       </c>
-      <c r="U16" s="23">
+      <c r="U16" s="19">
         <v>19</v>
       </c>
-      <c r="V16" s="23">
+      <c r="V16" s="19">
         <v>30</v>
       </c>
-      <c r="W16" s="23">
+      <c r="W16" s="19">
         <v>25</v>
       </c>
-      <c r="X16" s="28">
+      <c r="X16" s="22">
         <v>34</v>
       </c>
-      <c r="Y16" s="28">
+      <c r="Y16" s="22">
         <v>20</v>
       </c>
-      <c r="Z16" s="28">
+      <c r="Z16" s="22">
         <v>34</v>
       </c>
-      <c r="AA16" s="28">
+      <c r="AA16" s="22">
         <v>28</v>
       </c>
-      <c r="AB16" s="28">
+      <c r="AB16" s="22">
         <v>29</v>
       </c>
-      <c r="AC16" s="28">
+      <c r="AC16" s="22">
         <v>25</v>
       </c>
-      <c r="AD16" s="28">
+      <c r="AD16" s="22">
         <v>22</v>
       </c>
-      <c r="AE16" s="28">
+      <c r="AE16" s="22">
         <v>29</v>
       </c>
-      <c r="AF16" s="28">
+      <c r="AF16" s="22">
         <v>30</v>
       </c>
-      <c r="AG16" s="28">
+      <c r="AG16" s="22">
         <v>28</v>
       </c>
-      <c r="AH16" s="28">
+      <c r="AH16" s="22">
         <v>14</v>
       </c>
-      <c r="AI16" s="28">
+      <c r="AI16" s="22">
         <v>27</v>
       </c>
-      <c r="AJ16" s="28">
+      <c r="AJ16" s="22">
         <v>22</v>
       </c>
-      <c r="AK16" s="28">
+      <c r="AK16" s="22">
         <v>22</v>
       </c>
     </row>
-    <row r="17" spans="1:37" s="2" customFormat="1" ht="10.199999999999999">
+    <row r="17" spans="1:37" s="2" customFormat="1" ht="11.25">
       <c r="A17" s="2" t="s">
         <v>58</v>
       </c>
-      <c r="B17" s="24"/>
-[...11 lines deleted...]
-      <c r="N17" s="23">
+      <c r="B17" s="20"/>
+      <c r="C17" s="20"/>
+      <c r="D17" s="20"/>
+      <c r="E17" s="20"/>
+      <c r="F17" s="20"/>
+      <c r="G17" s="20"/>
+      <c r="H17" s="21"/>
+      <c r="I17" s="20"/>
+      <c r="J17" s="21"/>
+      <c r="K17" s="21"/>
+      <c r="L17" s="21"/>
+      <c r="M17" s="21"/>
+      <c r="N17" s="19">
         <v>24</v>
       </c>
-      <c r="O17" s="23">
+      <c r="O17" s="19">
         <v>16</v>
       </c>
-      <c r="P17" s="23">
+      <c r="P17" s="19">
         <v>36</v>
       </c>
-      <c r="Q17" s="23">
+      <c r="Q17" s="19">
         <v>15</v>
       </c>
-      <c r="R17" s="23">
+      <c r="R17" s="19">
         <v>24</v>
       </c>
-      <c r="S17" s="23">
+      <c r="S17" s="19">
         <v>17</v>
       </c>
-      <c r="T17" s="23">
+      <c r="T17" s="19">
         <v>21</v>
       </c>
-      <c r="U17" s="23">
+      <c r="U17" s="19">
         <v>18</v>
       </c>
-      <c r="V17" s="23">
+      <c r="V17" s="19">
         <v>12</v>
       </c>
-      <c r="W17" s="23">
+      <c r="W17" s="19">
         <v>18</v>
       </c>
-      <c r="X17" s="28">
+      <c r="X17" s="22">
         <v>26</v>
       </c>
-      <c r="Y17" s="28">
+      <c r="Y17" s="22">
         <v>12</v>
       </c>
-      <c r="Z17" s="28">
+      <c r="Z17" s="22">
         <v>23</v>
       </c>
-      <c r="AA17" s="28">
+      <c r="AA17" s="22">
         <v>12</v>
       </c>
-      <c r="AB17" s="28">
+      <c r="AB17" s="22">
         <v>15</v>
       </c>
-      <c r="AC17" s="28">
+      <c r="AC17" s="22">
         <v>17</v>
       </c>
-      <c r="AD17" s="28">
+      <c r="AD17" s="22">
         <v>12</v>
       </c>
-      <c r="AE17" s="28">
+      <c r="AE17" s="22">
         <v>13</v>
       </c>
-      <c r="AF17" s="28">
+      <c r="AF17" s="22">
         <v>10</v>
       </c>
-      <c r="AG17" s="28">
+      <c r="AG17" s="22">
         <v>11</v>
       </c>
-      <c r="AH17" s="28">
+      <c r="AH17" s="22">
         <v>19</v>
       </c>
-      <c r="AI17" s="28">
+      <c r="AI17" s="22">
         <v>24</v>
       </c>
-      <c r="AJ17" s="28">
+      <c r="AJ17" s="22">
         <v>20</v>
       </c>
-      <c r="AK17" s="28">
+      <c r="AK17" s="22">
         <v>19</v>
       </c>
     </row>
-    <row r="18" spans="1:37" s="2" customFormat="1" ht="10.199999999999999">
+    <row r="18" spans="1:37" s="2" customFormat="1" ht="11.25">
       <c r="A18" s="2" t="s">
         <v>62</v>
       </c>
-      <c r="B18" s="24"/>
-[...11 lines deleted...]
-      <c r="N18" s="23">
+      <c r="B18" s="20"/>
+      <c r="C18" s="20"/>
+      <c r="D18" s="20"/>
+      <c r="E18" s="20"/>
+      <c r="F18" s="20"/>
+      <c r="G18" s="20"/>
+      <c r="H18" s="21"/>
+      <c r="I18" s="20"/>
+      <c r="J18" s="21"/>
+      <c r="K18" s="21"/>
+      <c r="L18" s="21"/>
+      <c r="M18" s="21"/>
+      <c r="N18" s="19">
         <v>3</v>
       </c>
-      <c r="O18" s="23">
+      <c r="O18" s="19">
         <v>10</v>
       </c>
-      <c r="P18" s="23">
+      <c r="P18" s="19">
         <v>17</v>
       </c>
-      <c r="Q18" s="23">
+      <c r="Q18" s="19">
         <v>7</v>
       </c>
-      <c r="R18" s="23">
+      <c r="R18" s="19">
         <v>9</v>
       </c>
-      <c r="S18" s="23">
+      <c r="S18" s="19">
         <v>9</v>
       </c>
-      <c r="T18" s="23">
+      <c r="T18" s="19">
         <v>7</v>
       </c>
-      <c r="U18" s="23">
+      <c r="U18" s="19">
         <v>13</v>
       </c>
-      <c r="V18" s="23">
+      <c r="V18" s="19">
         <v>10</v>
       </c>
-      <c r="W18" s="23">
+      <c r="W18" s="19">
         <v>6</v>
       </c>
-      <c r="X18" s="28">
+      <c r="X18" s="22">
         <v>7</v>
       </c>
-      <c r="Y18" s="28">
+      <c r="Y18" s="22">
         <v>11</v>
       </c>
-      <c r="Z18" s="28">
+      <c r="Z18" s="22">
         <v>16</v>
       </c>
-      <c r="AA18" s="28">
+      <c r="AA18" s="22">
         <v>14</v>
       </c>
-      <c r="AB18" s="28">
+      <c r="AB18" s="22">
         <v>11</v>
       </c>
-      <c r="AC18" s="28">
+      <c r="AC18" s="22">
         <v>11</v>
       </c>
-      <c r="AD18" s="28">
+      <c r="AD18" s="22">
         <v>11</v>
       </c>
-      <c r="AE18" s="28">
+      <c r="AE18" s="22">
         <v>11</v>
       </c>
-      <c r="AF18" s="28">
+      <c r="AF18" s="22">
         <v>12</v>
       </c>
-      <c r="AG18" s="28">
+      <c r="AG18" s="22">
         <v>10</v>
       </c>
-      <c r="AH18" s="28">
+      <c r="AH18" s="22">
         <v>6</v>
       </c>
-      <c r="AI18" s="28">
+      <c r="AI18" s="22">
         <v>15</v>
       </c>
-      <c r="AJ18" s="28">
+      <c r="AJ18" s="22">
         <v>13</v>
       </c>
-      <c r="AK18" s="28">
+      <c r="AK18" s="22">
         <v>14</v>
       </c>
     </row>
-    <row r="19" spans="1:37" s="2" customFormat="1" ht="10.199999999999999">
+    <row r="19" spans="1:37" s="2" customFormat="1" ht="11.25">
       <c r="A19" s="2" t="s">
         <v>79</v>
       </c>
-      <c r="B19" s="24"/>
-[...11 lines deleted...]
-      <c r="N19" s="23">
+      <c r="B19" s="20"/>
+      <c r="C19" s="20"/>
+      <c r="D19" s="20"/>
+      <c r="E19" s="20"/>
+      <c r="F19" s="20"/>
+      <c r="G19" s="20"/>
+      <c r="H19" s="21"/>
+      <c r="I19" s="20"/>
+      <c r="J19" s="21"/>
+      <c r="K19" s="21"/>
+      <c r="L19" s="21"/>
+      <c r="M19" s="21"/>
+      <c r="N19" s="19">
         <v>23</v>
       </c>
-      <c r="O19" s="23">
+      <c r="O19" s="19">
         <v>42</v>
       </c>
-      <c r="P19" s="23">
+      <c r="P19" s="19">
         <v>35</v>
       </c>
-      <c r="Q19" s="23">
+      <c r="Q19" s="19">
         <v>29</v>
       </c>
-      <c r="R19" s="23">
+      <c r="R19" s="19">
         <v>23</v>
       </c>
-      <c r="S19" s="23">
+      <c r="S19" s="19">
         <v>26</v>
       </c>
-      <c r="T19" s="23">
+      <c r="T19" s="19">
         <v>27</v>
       </c>
-      <c r="U19" s="23">
+      <c r="U19" s="19">
         <v>17</v>
       </c>
-      <c r="V19" s="23">
+      <c r="V19" s="19">
         <v>24</v>
       </c>
-      <c r="W19" s="23">
+      <c r="W19" s="19">
         <v>19</v>
       </c>
-      <c r="X19" s="28">
+      <c r="X19" s="22">
         <v>29</v>
       </c>
-      <c r="Y19" s="28">
+      <c r="Y19" s="22">
         <v>24</v>
       </c>
-      <c r="Z19" s="28">
+      <c r="Z19" s="22">
         <v>20</v>
       </c>
-      <c r="AA19" s="28">
+      <c r="AA19" s="22">
         <v>29</v>
       </c>
-      <c r="AB19" s="28">
+      <c r="AB19" s="22">
         <v>21</v>
       </c>
-      <c r="AC19" s="28">
+      <c r="AC19" s="22">
         <v>35</v>
       </c>
-      <c r="AD19" s="28">
+      <c r="AD19" s="22">
         <v>20</v>
       </c>
-      <c r="AE19" s="28">
+      <c r="AE19" s="22">
         <v>23</v>
       </c>
-      <c r="AF19" s="28">
+      <c r="AF19" s="22">
         <v>31</v>
       </c>
-      <c r="AG19" s="28">
+      <c r="AG19" s="22">
         <v>21</v>
       </c>
-      <c r="AH19" s="28">
+      <c r="AH19" s="22">
         <v>28</v>
       </c>
-      <c r="AI19" s="28">
+      <c r="AI19" s="22">
         <v>20</v>
       </c>
-      <c r="AJ19" s="28">
+      <c r="AJ19" s="22">
         <v>28</v>
       </c>
-      <c r="AK19" s="28">
+      <c r="AK19" s="22">
         <v>18</v>
       </c>
     </row>
-    <row r="20" spans="1:37" s="2" customFormat="1" ht="10.199999999999999">
-      <c r="A20" s="37" t="s">
+    <row r="20" spans="1:37" s="2" customFormat="1" ht="11.25">
+      <c r="A20" s="2" t="s">
         <v>80</v>
       </c>
-      <c r="B20" s="24"/>
-[...11 lines deleted...]
-      <c r="N20" s="23">
+      <c r="B20" s="20"/>
+      <c r="C20" s="20"/>
+      <c r="D20" s="20"/>
+      <c r="E20" s="20"/>
+      <c r="F20" s="20"/>
+      <c r="G20" s="20"/>
+      <c r="H20" s="21"/>
+      <c r="I20" s="20"/>
+      <c r="J20" s="21"/>
+      <c r="K20" s="21"/>
+      <c r="L20" s="21"/>
+      <c r="M20" s="21"/>
+      <c r="N20" s="19">
         <v>48</v>
       </c>
-      <c r="O20" s="23">
+      <c r="O20" s="19">
         <v>46</v>
       </c>
-      <c r="P20" s="23">
+      <c r="P20" s="19">
         <v>47</v>
       </c>
-      <c r="Q20" s="23">
+      <c r="Q20" s="19">
         <v>42</v>
       </c>
-      <c r="R20" s="23">
+      <c r="R20" s="19">
         <v>44</v>
       </c>
-      <c r="S20" s="23">
+      <c r="S20" s="19">
         <v>43</v>
       </c>
-      <c r="T20" s="23">
+      <c r="T20" s="19">
         <v>33</v>
       </c>
-      <c r="U20" s="23">
+      <c r="U20" s="19">
         <v>37</v>
       </c>
-      <c r="V20" s="23">
+      <c r="V20" s="19">
         <v>34</v>
       </c>
-      <c r="W20" s="23">
+      <c r="W20" s="19">
         <v>34</v>
       </c>
-      <c r="X20" s="28">
+      <c r="X20" s="22">
         <v>46</v>
       </c>
-      <c r="Y20" s="28">
+      <c r="Y20" s="22">
         <v>32</v>
       </c>
-      <c r="Z20" s="28">
+      <c r="Z20" s="22">
         <v>42</v>
       </c>
-      <c r="AA20" s="28">
+      <c r="AA20" s="22">
         <v>41</v>
       </c>
-      <c r="AB20" s="28">
+      <c r="AB20" s="22">
         <v>23</v>
       </c>
-      <c r="AC20" s="28">
+      <c r="AC20" s="22">
         <v>45</v>
       </c>
-      <c r="AD20" s="28">
+      <c r="AD20" s="22">
         <v>37</v>
       </c>
-      <c r="AE20" s="28">
+      <c r="AE20" s="22">
         <v>38</v>
       </c>
-      <c r="AF20" s="28">
+      <c r="AF20" s="22">
         <v>41</v>
       </c>
-      <c r="AG20" s="28">
+      <c r="AG20" s="22">
         <v>41</v>
       </c>
-      <c r="AH20" s="28">
+      <c r="AH20" s="22">
         <v>35</v>
       </c>
-      <c r="AI20" s="28">
+      <c r="AI20" s="22">
         <v>42</v>
       </c>
-      <c r="AJ20" s="28">
+      <c r="AJ20" s="22">
         <v>39</v>
       </c>
-      <c r="AK20" s="28">
+      <c r="AK20" s="22">
         <v>41</v>
       </c>
     </row>
-    <row r="21" spans="1:37" s="2" customFormat="1" ht="10.199999999999999">
-      <c r="A21" s="37" t="s">
+    <row r="21" spans="1:37" s="2" customFormat="1" ht="11.25">
+      <c r="A21" s="2" t="s">
         <v>81</v>
       </c>
-      <c r="B21" s="24"/>
-[...11 lines deleted...]
-      <c r="N21" s="23">
+      <c r="B21" s="20"/>
+      <c r="C21" s="20"/>
+      <c r="D21" s="20"/>
+      <c r="E21" s="20"/>
+      <c r="F21" s="20"/>
+      <c r="G21" s="20"/>
+      <c r="H21" s="21"/>
+      <c r="I21" s="20"/>
+      <c r="J21" s="21"/>
+      <c r="K21" s="21"/>
+      <c r="L21" s="21"/>
+      <c r="M21" s="21"/>
+      <c r="N21" s="19">
         <v>43</v>
       </c>
-      <c r="O21" s="23">
+      <c r="O21" s="19">
         <v>28</v>
       </c>
-      <c r="P21" s="23">
+      <c r="P21" s="19">
         <v>44</v>
       </c>
-      <c r="Q21" s="23">
+      <c r="Q21" s="19">
         <v>34</v>
       </c>
-      <c r="R21" s="23">
+      <c r="R21" s="19">
         <v>35</v>
       </c>
-      <c r="S21" s="23">
+      <c r="S21" s="19">
         <v>26</v>
       </c>
-      <c r="T21" s="23">
+      <c r="T21" s="19">
         <v>28</v>
       </c>
-      <c r="U21" s="23">
+      <c r="U21" s="19">
         <v>31</v>
       </c>
-      <c r="V21" s="23">
+      <c r="V21" s="19">
         <v>32</v>
       </c>
-      <c r="W21" s="23">
+      <c r="W21" s="19">
         <v>34</v>
       </c>
-      <c r="X21" s="28">
+      <c r="X21" s="22">
         <v>30</v>
       </c>
-      <c r="Y21" s="28">
+      <c r="Y21" s="22">
         <v>31</v>
       </c>
-      <c r="Z21" s="28">
+      <c r="Z21" s="22">
         <v>29</v>
       </c>
-      <c r="AA21" s="28">
+      <c r="AA21" s="22">
         <v>37</v>
       </c>
-      <c r="AB21" s="28">
+      <c r="AB21" s="22">
         <v>34</v>
       </c>
-      <c r="AC21" s="28">
+      <c r="AC21" s="22">
         <v>28</v>
       </c>
-      <c r="AD21" s="28">
+      <c r="AD21" s="22">
         <v>33</v>
       </c>
-      <c r="AE21" s="28">
+      <c r="AE21" s="22">
         <v>38</v>
       </c>
-      <c r="AF21" s="28">
+      <c r="AF21" s="22">
         <v>32</v>
       </c>
-      <c r="AG21" s="28">
+      <c r="AG21" s="22">
         <v>19</v>
       </c>
-      <c r="AH21" s="28">
+      <c r="AH21" s="22">
         <v>25</v>
       </c>
-      <c r="AI21" s="28">
+      <c r="AI21" s="22">
         <v>28</v>
       </c>
-      <c r="AJ21" s="28">
+      <c r="AJ21" s="22">
         <v>18</v>
       </c>
-      <c r="AK21" s="28">
+      <c r="AK21" s="22">
         <v>19</v>
       </c>
     </row>
-    <row r="22" spans="1:37" s="2" customFormat="1" ht="10.199999999999999">
-      <c r="A22" s="81" t="s">
+    <row r="22" spans="1:37" s="2" customFormat="1" ht="11.25">
+      <c r="A22" s="56" t="s">
         <v>61</v>
       </c>
-      <c r="B22" s="81"/>
-[...37 lines deleted...]
-      <c r="A23" s="21" t="s">
+      <c r="B22" s="56"/>
+      <c r="C22" s="56"/>
+      <c r="D22" s="56"/>
+      <c r="E22" s="56"/>
+      <c r="F22" s="56"/>
+      <c r="G22" s="56"/>
+      <c r="H22" s="56"/>
+      <c r="I22" s="56"/>
+      <c r="J22" s="56"/>
+      <c r="K22" s="56"/>
+      <c r="L22" s="56"/>
+      <c r="M22" s="56"/>
+      <c r="N22" s="56"/>
+      <c r="O22" s="56"/>
+      <c r="P22" s="56"/>
+      <c r="Q22" s="56"/>
+      <c r="R22" s="56"/>
+      <c r="S22" s="56"/>
+      <c r="T22" s="56"/>
+      <c r="U22" s="56"/>
+      <c r="V22" s="56"/>
+      <c r="W22" s="56"/>
+      <c r="X22" s="56"/>
+      <c r="Y22" s="56"/>
+      <c r="Z22" s="56"/>
+      <c r="AA22" s="56"/>
+      <c r="AB22" s="56"/>
+      <c r="AC22" s="56"/>
+      <c r="AD22" s="56"/>
+      <c r="AE22" s="56"/>
+      <c r="AF22" s="56"/>
+      <c r="AG22" s="56"/>
+      <c r="AH22" s="56"/>
+      <c r="AI22" s="56"/>
+      <c r="AJ22" s="56"/>
+      <c r="AK22" s="56"/>
+    </row>
+    <row r="23" spans="1:37" s="2" customFormat="1" ht="11.25">
+      <c r="A23" s="17" t="s">
         <v>47</v>
       </c>
-      <c r="B23" s="24"/>
-[...11 lines deleted...]
-      <c r="N23" s="23">
+      <c r="B23" s="20"/>
+      <c r="C23" s="20"/>
+      <c r="D23" s="20"/>
+      <c r="E23" s="20"/>
+      <c r="F23" s="20"/>
+      <c r="G23" s="20"/>
+      <c r="H23" s="21"/>
+      <c r="I23" s="20"/>
+      <c r="J23" s="21"/>
+      <c r="K23" s="21"/>
+      <c r="L23" s="21"/>
+      <c r="M23" s="21"/>
+      <c r="N23" s="19">
         <v>594</v>
       </c>
-      <c r="O23" s="23">
+      <c r="O23" s="19">
         <v>563</v>
       </c>
-      <c r="P23" s="23">
+      <c r="P23" s="19">
         <v>586</v>
       </c>
-      <c r="Q23" s="23">
+      <c r="Q23" s="19">
         <v>515</v>
       </c>
-      <c r="R23" s="23">
+      <c r="R23" s="19">
         <v>551</v>
       </c>
-      <c r="S23" s="23">
+      <c r="S23" s="19">
         <v>524</v>
       </c>
-      <c r="T23" s="23">
+      <c r="T23" s="19">
         <v>546</v>
       </c>
-      <c r="U23" s="23">
+      <c r="U23" s="19">
         <v>430</v>
       </c>
-      <c r="V23" s="23">
+      <c r="V23" s="19">
         <v>450</v>
       </c>
-      <c r="W23" s="23">
+      <c r="W23" s="19">
         <v>62</v>
       </c>
-      <c r="X23" s="28">
+      <c r="X23" s="22">
         <v>608</v>
       </c>
-      <c r="Y23" s="28">
+      <c r="Y23" s="22">
         <v>486</v>
       </c>
-      <c r="Z23" s="28">
+      <c r="Z23" s="22">
         <v>556</v>
       </c>
-      <c r="AA23" s="28">
+      <c r="AA23" s="22">
         <v>474</v>
       </c>
-      <c r="AB23" s="28">
+      <c r="AB23" s="22">
         <v>463</v>
       </c>
-      <c r="AC23" s="28">
+      <c r="AC23" s="22">
         <v>488</v>
       </c>
-      <c r="AD23" s="28">
+      <c r="AD23" s="22">
         <v>463</v>
       </c>
-      <c r="AE23" s="28">
+      <c r="AE23" s="22">
         <v>447</v>
       </c>
-      <c r="AF23" s="28">
+      <c r="AF23" s="22">
         <v>511</v>
       </c>
-      <c r="AG23" s="28">
+      <c r="AG23" s="22">
         <v>466</v>
       </c>
-      <c r="AH23" s="28">
+      <c r="AH23" s="22">
         <v>453</v>
       </c>
-      <c r="AI23" s="28">
+      <c r="AI23" s="22">
         <v>551</v>
       </c>
-      <c r="AJ23" s="28">
+      <c r="AJ23" s="22">
         <v>476</v>
       </c>
-      <c r="AK23" s="28">
+      <c r="AK23" s="22">
         <v>464</v>
       </c>
     </row>
-    <row r="24" spans="1:37" s="2" customFormat="1" ht="10.199999999999999">
-      <c r="A24" s="37" t="s">
+    <row r="24" spans="1:37" s="2" customFormat="1" ht="11.25">
+      <c r="A24" s="2" t="s">
         <v>75</v>
       </c>
-      <c r="B24" s="24"/>
-[...11 lines deleted...]
-      <c r="N24" s="23">
+      <c r="B24" s="20"/>
+      <c r="C24" s="20"/>
+      <c r="D24" s="20"/>
+      <c r="E24" s="20"/>
+      <c r="F24" s="20"/>
+      <c r="G24" s="20"/>
+      <c r="H24" s="21"/>
+      <c r="I24" s="20"/>
+      <c r="J24" s="21"/>
+      <c r="K24" s="21"/>
+      <c r="L24" s="21"/>
+      <c r="M24" s="21"/>
+      <c r="N24" s="19">
         <v>438</v>
       </c>
-      <c r="O24" s="23">
+      <c r="O24" s="19">
         <v>434</v>
       </c>
-      <c r="P24" s="23">
+      <c r="P24" s="19">
         <v>440</v>
       </c>
-      <c r="Q24" s="23">
+      <c r="Q24" s="19">
         <v>394</v>
       </c>
-      <c r="R24" s="23">
+      <c r="R24" s="19">
         <v>427</v>
       </c>
-      <c r="S24" s="23">
+      <c r="S24" s="19">
         <v>391</v>
       </c>
-      <c r="T24" s="23">
+      <c r="T24" s="19">
         <v>412</v>
       </c>
-      <c r="U24" s="23">
+      <c r="U24" s="19">
         <v>322</v>
       </c>
-      <c r="V24" s="23">
+      <c r="V24" s="19">
         <v>355</v>
       </c>
-      <c r="W24" s="23">
+      <c r="W24" s="19">
         <v>46</v>
       </c>
-      <c r="X24" s="28">
+      <c r="X24" s="22">
         <v>438</v>
       </c>
-      <c r="Y24" s="28">
+      <c r="Y24" s="22">
         <v>364</v>
       </c>
-      <c r="Z24" s="28">
+      <c r="Z24" s="22">
         <v>440</v>
       </c>
-      <c r="AA24" s="28">
+      <c r="AA24" s="22">
         <v>356</v>
       </c>
-      <c r="AB24" s="28">
+      <c r="AB24" s="22">
         <v>339</v>
       </c>
-      <c r="AC24" s="28">
+      <c r="AC24" s="22">
         <v>377</v>
       </c>
-      <c r="AD24" s="28">
+      <c r="AD24" s="22">
         <v>354</v>
       </c>
-      <c r="AE24" s="28">
+      <c r="AE24" s="22">
         <v>336</v>
       </c>
-      <c r="AF24" s="28">
+      <c r="AF24" s="22">
         <v>400</v>
       </c>
-      <c r="AG24" s="28">
+      <c r="AG24" s="22">
         <v>369</v>
       </c>
-      <c r="AH24" s="28">
+      <c r="AH24" s="22">
         <v>341</v>
       </c>
-      <c r="AI24" s="28">
+      <c r="AI24" s="22">
         <v>425</v>
       </c>
-      <c r="AJ24" s="28">
+      <c r="AJ24" s="22">
         <v>363</v>
       </c>
-      <c r="AK24" s="28">
+      <c r="AK24" s="22">
         <v>357</v>
       </c>
     </row>
-    <row r="25" spans="1:37" s="2" customFormat="1" ht="10.199999999999999">
-      <c r="A25" s="37" t="s">
+    <row r="25" spans="1:37" s="2" customFormat="1" ht="11.25">
+      <c r="A25" s="2" t="s">
         <v>76</v>
       </c>
-      <c r="B25" s="24"/>
-[...11 lines deleted...]
-      <c r="N25" s="23">
+      <c r="B25" s="20"/>
+      <c r="C25" s="20"/>
+      <c r="D25" s="20"/>
+      <c r="E25" s="20"/>
+      <c r="F25" s="20"/>
+      <c r="G25" s="20"/>
+      <c r="H25" s="21"/>
+      <c r="I25" s="20"/>
+      <c r="J25" s="21"/>
+      <c r="K25" s="21"/>
+      <c r="L25" s="21"/>
+      <c r="M25" s="21"/>
+      <c r="N25" s="19">
         <v>64</v>
       </c>
-      <c r="O25" s="23">
+      <c r="O25" s="19">
         <v>58</v>
       </c>
-      <c r="P25" s="23">
+      <c r="P25" s="19">
         <v>47</v>
       </c>
-      <c r="Q25" s="23">
+      <c r="Q25" s="19">
         <v>42</v>
       </c>
-      <c r="R25" s="23">
+      <c r="R25" s="19">
         <v>45</v>
       </c>
-      <c r="S25" s="23">
+      <c r="S25" s="19">
         <v>45</v>
       </c>
-      <c r="T25" s="23">
+      <c r="T25" s="19">
         <v>50</v>
       </c>
-      <c r="U25" s="23">
+      <c r="U25" s="19">
         <v>32</v>
       </c>
-      <c r="V25" s="23">
+      <c r="V25" s="19">
         <v>28</v>
       </c>
-      <c r="W25" s="23">
+      <c r="W25" s="19">
         <v>10</v>
       </c>
-      <c r="X25" s="28">
+      <c r="X25" s="22">
         <v>54</v>
       </c>
-      <c r="Y25" s="28">
+      <c r="Y25" s="22">
         <v>42</v>
       </c>
-      <c r="Z25" s="28">
+      <c r="Z25" s="22">
         <v>32</v>
       </c>
-      <c r="AA25" s="28">
+      <c r="AA25" s="22">
         <v>41</v>
       </c>
-      <c r="AB25" s="28">
+      <c r="AB25" s="22">
         <v>38</v>
       </c>
-      <c r="AC25" s="28">
+      <c r="AC25" s="22">
         <v>38</v>
       </c>
-      <c r="AD25" s="28">
+      <c r="AD25" s="22">
         <v>39</v>
       </c>
-      <c r="AE25" s="28">
+      <c r="AE25" s="22">
         <v>38</v>
       </c>
-      <c r="AF25" s="28">
+      <c r="AF25" s="22">
         <v>41</v>
       </c>
-      <c r="AG25" s="28">
+      <c r="AG25" s="22">
         <v>28</v>
       </c>
-      <c r="AH25" s="28">
+      <c r="AH25" s="22">
         <v>35</v>
       </c>
-      <c r="AI25" s="28">
+      <c r="AI25" s="22">
         <v>53</v>
       </c>
-      <c r="AJ25" s="28">
+      <c r="AJ25" s="22">
         <v>40</v>
       </c>
-      <c r="AK25" s="28">
+      <c r="AK25" s="22">
         <v>45</v>
       </c>
     </row>
-    <row r="26" spans="1:37" s="2" customFormat="1" ht="10.199999999999999">
+    <row r="26" spans="1:37" s="2" customFormat="1" ht="11.25">
       <c r="A26" s="2" t="s">
         <v>55</v>
       </c>
-      <c r="B26" s="24"/>
-[...11 lines deleted...]
-      <c r="N26" s="23">
+      <c r="B26" s="20"/>
+      <c r="C26" s="20"/>
+      <c r="D26" s="20"/>
+      <c r="E26" s="20"/>
+      <c r="F26" s="20"/>
+      <c r="G26" s="20"/>
+      <c r="H26" s="21"/>
+      <c r="I26" s="20"/>
+      <c r="J26" s="21"/>
+      <c r="K26" s="21"/>
+      <c r="L26" s="21"/>
+      <c r="M26" s="21"/>
+      <c r="N26" s="19">
         <v>28</v>
       </c>
-      <c r="O26" s="23">
+      <c r="O26" s="19">
         <v>31</v>
       </c>
-      <c r="P26" s="23">
+      <c r="P26" s="19">
         <v>43</v>
       </c>
-      <c r="Q26" s="23">
+      <c r="Q26" s="19">
         <v>27</v>
       </c>
-      <c r="R26" s="23">
+      <c r="R26" s="19">
         <v>33</v>
       </c>
-      <c r="S26" s="23">
+      <c r="S26" s="19">
         <v>38</v>
       </c>
-      <c r="T26" s="23">
+      <c r="T26" s="19">
         <v>38</v>
       </c>
-      <c r="U26" s="23">
+      <c r="U26" s="19">
         <v>27</v>
       </c>
-      <c r="V26" s="23">
+      <c r="V26" s="19">
         <v>20</v>
       </c>
-      <c r="W26" s="23">
+      <c r="W26" s="19">
         <v>1</v>
       </c>
-      <c r="X26" s="28">
+      <c r="X26" s="22">
         <v>50</v>
       </c>
-      <c r="Y26" s="28">
+      <c r="Y26" s="22">
         <v>33</v>
       </c>
-      <c r="Z26" s="28">
+      <c r="Z26" s="22">
         <v>38</v>
       </c>
-      <c r="AA26" s="28">
+      <c r="AA26" s="22">
         <v>26</v>
       </c>
-      <c r="AB26" s="28">
+      <c r="AB26" s="22">
         <v>38</v>
       </c>
-      <c r="AC26" s="28">
+      <c r="AC26" s="22">
         <v>32</v>
       </c>
-      <c r="AD26" s="28">
+      <c r="AD26" s="22">
         <v>21</v>
       </c>
-      <c r="AE26" s="28">
+      <c r="AE26" s="22">
         <v>29</v>
       </c>
-      <c r="AF26" s="28">
+      <c r="AF26" s="22">
         <v>25</v>
       </c>
-      <c r="AG26" s="28">
+      <c r="AG26" s="22">
         <v>24</v>
       </c>
-      <c r="AH26" s="28">
+      <c r="AH26" s="22">
         <v>37</v>
       </c>
-      <c r="AI26" s="28">
+      <c r="AI26" s="22">
         <v>28</v>
       </c>
-      <c r="AJ26" s="28">
+      <c r="AJ26" s="22">
         <v>42</v>
       </c>
-      <c r="AK26" s="28">
+      <c r="AK26" s="22">
         <v>28</v>
       </c>
     </row>
-    <row r="27" spans="1:37" s="2" customFormat="1" ht="10.199999999999999">
+    <row r="27" spans="1:37" s="2" customFormat="1" ht="11.25">
       <c r="A27" s="2" t="s">
         <v>56</v>
       </c>
-      <c r="B27" s="24"/>
-[...11 lines deleted...]
-      <c r="N27" s="23">
+      <c r="B27" s="20"/>
+      <c r="C27" s="20"/>
+      <c r="D27" s="20"/>
+      <c r="E27" s="20"/>
+      <c r="F27" s="20"/>
+      <c r="G27" s="20"/>
+      <c r="H27" s="21"/>
+      <c r="I27" s="20"/>
+      <c r="J27" s="21"/>
+      <c r="K27" s="21"/>
+      <c r="L27" s="21"/>
+      <c r="M27" s="21"/>
+      <c r="N27" s="19">
         <v>37</v>
       </c>
-      <c r="O27" s="23">
+      <c r="O27" s="19">
         <v>29</v>
       </c>
-      <c r="P27" s="23">
+      <c r="P27" s="19">
         <v>34</v>
       </c>
-      <c r="Q27" s="23">
+      <c r="Q27" s="19">
         <v>34</v>
       </c>
-      <c r="R27" s="23">
+      <c r="R27" s="19">
         <v>25</v>
       </c>
-      <c r="S27" s="23">
+      <c r="S27" s="19">
         <v>37</v>
       </c>
-      <c r="T27" s="23">
+      <c r="T27" s="19">
         <v>34</v>
       </c>
-      <c r="U27" s="23">
+      <c r="U27" s="19">
         <v>39</v>
       </c>
-      <c r="V27" s="23">
+      <c r="V27" s="19">
         <v>35</v>
       </c>
-      <c r="W27" s="23">
+      <c r="W27" s="19">
         <v>4</v>
       </c>
-      <c r="X27" s="28">
+      <c r="X27" s="22">
         <v>50</v>
       </c>
-      <c r="Y27" s="28">
+      <c r="Y27" s="22">
         <v>33</v>
       </c>
-      <c r="Z27" s="28">
+      <c r="Z27" s="22">
         <v>34</v>
       </c>
-      <c r="AA27" s="28">
+      <c r="AA27" s="22">
         <v>34</v>
       </c>
-      <c r="AB27" s="28">
+      <c r="AB27" s="22">
         <v>28</v>
       </c>
-      <c r="AC27" s="28">
+      <c r="AC27" s="22">
         <v>25</v>
       </c>
-      <c r="AD27" s="28">
+      <c r="AD27" s="22">
         <v>32</v>
       </c>
-      <c r="AE27" s="28">
+      <c r="AE27" s="22">
         <v>29</v>
       </c>
-      <c r="AF27" s="28">
+      <c r="AF27" s="22">
         <v>33</v>
       </c>
-      <c r="AG27" s="28">
+      <c r="AG27" s="22">
         <v>33</v>
       </c>
-      <c r="AH27" s="28">
+      <c r="AH27" s="22">
         <v>30</v>
       </c>
-      <c r="AI27" s="28">
+      <c r="AI27" s="22">
         <v>32</v>
       </c>
-      <c r="AJ27" s="28">
+      <c r="AJ27" s="22">
         <v>23</v>
       </c>
-      <c r="AK27" s="28">
+      <c r="AK27" s="22">
         <v>27</v>
       </c>
     </row>
-    <row r="28" spans="1:37" s="2" customFormat="1" ht="10.199999999999999">
-      <c r="A28" s="37" t="s">
+    <row r="28" spans="1:37" s="2" customFormat="1" ht="11.25">
+      <c r="A28" s="2" t="s">
         <v>81</v>
       </c>
-      <c r="B28" s="24"/>
-[...11 lines deleted...]
-      <c r="N28" s="23">
+      <c r="B28" s="20"/>
+      <c r="C28" s="20"/>
+      <c r="D28" s="20"/>
+      <c r="E28" s="20"/>
+      <c r="F28" s="20"/>
+      <c r="G28" s="20"/>
+      <c r="H28" s="21"/>
+      <c r="I28" s="20"/>
+      <c r="J28" s="21"/>
+      <c r="K28" s="21"/>
+      <c r="L28" s="21"/>
+      <c r="M28" s="21"/>
+      <c r="N28" s="19">
         <v>27</v>
       </c>
-      <c r="O28" s="23">
+      <c r="O28" s="19">
         <v>11</v>
       </c>
-      <c r="P28" s="23">
+      <c r="P28" s="19">
         <v>22</v>
       </c>
-      <c r="Q28" s="23">
+      <c r="Q28" s="19">
         <v>18</v>
       </c>
-      <c r="R28" s="23">
+      <c r="R28" s="19">
         <v>21</v>
       </c>
-      <c r="S28" s="23">
+      <c r="S28" s="19">
         <v>13</v>
       </c>
-      <c r="T28" s="23">
+      <c r="T28" s="19">
         <v>12</v>
       </c>
-      <c r="U28" s="23">
+      <c r="U28" s="19">
         <v>10</v>
       </c>
-      <c r="V28" s="23">
+      <c r="V28" s="19">
         <v>12</v>
       </c>
-      <c r="W28" s="23">
+      <c r="W28" s="19">
         <v>1</v>
       </c>
-      <c r="X28" s="28">
+      <c r="X28" s="22">
         <v>16</v>
       </c>
-      <c r="Y28" s="28">
+      <c r="Y28" s="22">
         <v>14</v>
       </c>
-      <c r="Z28" s="28">
+      <c r="Z28" s="22">
         <v>12</v>
       </c>
-      <c r="AA28" s="28">
+      <c r="AA28" s="22">
         <v>17</v>
       </c>
-      <c r="AB28" s="28">
+      <c r="AB28" s="22">
         <v>20</v>
       </c>
-      <c r="AC28" s="28">
+      <c r="AC28" s="22">
         <v>16</v>
       </c>
-      <c r="AD28" s="28">
+      <c r="AD28" s="22">
         <v>17</v>
       </c>
-      <c r="AE28" s="28">
+      <c r="AE28" s="22">
         <v>15</v>
       </c>
-      <c r="AF28" s="28">
+      <c r="AF28" s="22">
         <v>12</v>
       </c>
-      <c r="AG28" s="28">
+      <c r="AG28" s="22">
         <v>12</v>
       </c>
-      <c r="AH28" s="28">
+      <c r="AH28" s="22">
         <v>10</v>
       </c>
-      <c r="AI28" s="28">
+      <c r="AI28" s="22">
         <v>13</v>
       </c>
-      <c r="AJ28" s="28">
+      <c r="AJ28" s="22">
         <v>8</v>
       </c>
-      <c r="AK28" s="28">
+      <c r="AK28" s="22">
         <v>7</v>
       </c>
     </row>
-    <row r="29" spans="1:37" s="2" customFormat="1" ht="10.199999999999999">
-      <c r="A29" s="80" t="s">
+    <row r="29" spans="1:37" s="2" customFormat="1" ht="11.25">
+      <c r="A29" s="55" t="s">
         <v>60</v>
       </c>
-      <c r="B29" s="80"/>
-[...37 lines deleted...]
-      <c r="A30" s="35" t="s">
+      <c r="B29" s="55"/>
+      <c r="C29" s="55"/>
+      <c r="D29" s="55"/>
+      <c r="E29" s="55"/>
+      <c r="F29" s="55"/>
+      <c r="G29" s="55"/>
+      <c r="H29" s="55"/>
+      <c r="I29" s="55"/>
+      <c r="J29" s="55"/>
+      <c r="K29" s="55"/>
+      <c r="L29" s="55"/>
+      <c r="M29" s="55"/>
+      <c r="N29" s="55"/>
+      <c r="O29" s="55"/>
+      <c r="P29" s="55"/>
+      <c r="Q29" s="55"/>
+      <c r="R29" s="55"/>
+      <c r="S29" s="55"/>
+      <c r="T29" s="55"/>
+      <c r="U29" s="55"/>
+      <c r="V29" s="55"/>
+      <c r="W29" s="55"/>
+      <c r="X29" s="55"/>
+      <c r="Y29" s="55"/>
+      <c r="Z29" s="55"/>
+      <c r="AA29" s="55"/>
+      <c r="AB29" s="55"/>
+      <c r="AC29" s="55"/>
+      <c r="AD29" s="55"/>
+      <c r="AE29" s="55"/>
+      <c r="AF29" s="55"/>
+      <c r="AG29" s="55"/>
+      <c r="AH29" s="55"/>
+      <c r="AI29" s="55"/>
+      <c r="AJ29" s="55"/>
+      <c r="AK29" s="55"/>
+    </row>
+    <row r="30" spans="1:37" s="2" customFormat="1" ht="11.25">
+      <c r="A30" s="17" t="s">
         <v>47</v>
       </c>
-      <c r="B30" s="24"/>
-[...11 lines deleted...]
-      <c r="N30" s="23">
+      <c r="B30" s="20"/>
+      <c r="C30" s="20"/>
+      <c r="D30" s="20"/>
+      <c r="E30" s="20"/>
+      <c r="F30" s="20"/>
+      <c r="G30" s="20"/>
+      <c r="H30" s="21"/>
+      <c r="I30" s="20"/>
+      <c r="J30" s="21"/>
+      <c r="K30" s="21"/>
+      <c r="L30" s="21"/>
+      <c r="M30" s="21"/>
+      <c r="N30" s="19">
         <v>212</v>
       </c>
-      <c r="O30" s="23">
+      <c r="O30" s="19">
         <v>290</v>
       </c>
-      <c r="P30" s="23">
+      <c r="P30" s="19">
         <v>330</v>
       </c>
-      <c r="Q30" s="23">
+      <c r="Q30" s="19">
         <v>231</v>
       </c>
-      <c r="R30" s="23">
+      <c r="R30" s="19">
         <v>251</v>
       </c>
-      <c r="S30" s="23">
+      <c r="S30" s="19">
         <v>229</v>
       </c>
-      <c r="T30" s="23">
+      <c r="T30" s="19">
         <v>244</v>
       </c>
-      <c r="U30" s="23">
+      <c r="U30" s="19">
         <v>209</v>
       </c>
-      <c r="V30" s="23">
+      <c r="V30" s="19">
         <v>237</v>
       </c>
-      <c r="W30" s="23">
+      <c r="W30" s="19">
         <v>213</v>
       </c>
-      <c r="X30" s="36">
+      <c r="X30" s="22">
         <v>282</v>
       </c>
-      <c r="Y30" s="36">
+      <c r="Y30" s="22">
         <v>227</v>
       </c>
-      <c r="Z30" s="36">
+      <c r="Z30" s="22">
         <v>264</v>
       </c>
-      <c r="AA30" s="36">
+      <c r="AA30" s="22">
         <v>245</v>
       </c>
-      <c r="AB30" s="36">
+      <c r="AB30" s="22">
         <v>218</v>
       </c>
-      <c r="AC30" s="36">
+      <c r="AC30" s="22">
         <v>255</v>
       </c>
-      <c r="AD30" s="36">
+      <c r="AD30" s="22">
         <v>229</v>
       </c>
-      <c r="AE30" s="36">
+      <c r="AE30" s="22">
         <v>229</v>
       </c>
-      <c r="AF30" s="36">
+      <c r="AF30" s="22">
         <v>251</v>
       </c>
-      <c r="AG30" s="36">
+      <c r="AG30" s="22">
         <v>229</v>
       </c>
-      <c r="AH30" s="36">
+      <c r="AH30" s="22">
         <v>208</v>
       </c>
-      <c r="AI30" s="36">
+      <c r="AI30" s="22">
         <v>244</v>
       </c>
-      <c r="AJ30" s="36">
+      <c r="AJ30" s="22">
         <v>221</v>
       </c>
-      <c r="AK30" s="28">
+      <c r="AK30" s="22">
         <v>212</v>
       </c>
     </row>
-    <row r="31" spans="1:37" s="2" customFormat="1" ht="10.199999999999999">
-      <c r="A31" s="37" t="s">
+    <row r="31" spans="1:37" s="2" customFormat="1" ht="11.25">
+      <c r="A31" s="2" t="s">
         <v>75</v>
       </c>
-      <c r="B31" s="24"/>
-[...11 lines deleted...]
-      <c r="N31" s="23">
+      <c r="B31" s="20"/>
+      <c r="C31" s="20"/>
+      <c r="D31" s="20"/>
+      <c r="E31" s="20"/>
+      <c r="F31" s="20"/>
+      <c r="G31" s="20"/>
+      <c r="H31" s="21"/>
+      <c r="I31" s="20"/>
+      <c r="J31" s="21"/>
+      <c r="K31" s="21"/>
+      <c r="L31" s="21"/>
+      <c r="M31" s="21"/>
+      <c r="N31" s="19">
         <v>1</v>
       </c>
-      <c r="O31" s="23">
+      <c r="O31" s="19">
         <v>30</v>
       </c>
-      <c r="P31" s="23">
+      <c r="P31" s="19">
         <v>21</v>
       </c>
-      <c r="Q31" s="23">
+      <c r="Q31" s="19">
         <v>20</v>
       </c>
-      <c r="R31" s="23">
+      <c r="R31" s="19">
         <v>23</v>
       </c>
-      <c r="S31" s="23">
+      <c r="S31" s="19">
         <v>19</v>
       </c>
-      <c r="T31" s="23">
+      <c r="T31" s="19">
         <v>23</v>
       </c>
-      <c r="U31" s="23">
+      <c r="U31" s="19">
         <v>18</v>
       </c>
-      <c r="V31" s="23">
+      <c r="V31" s="19">
         <v>23</v>
       </c>
-      <c r="W31" s="23">
+      <c r="W31" s="19">
         <v>18</v>
       </c>
-      <c r="X31" s="36">
+      <c r="X31" s="22">
         <v>27</v>
       </c>
-      <c r="Y31" s="36">
+      <c r="Y31" s="22">
         <v>21</v>
       </c>
-      <c r="Z31" s="36">
+      <c r="Z31" s="22">
         <v>23</v>
       </c>
-      <c r="AA31" s="36">
+      <c r="AA31" s="22">
         <v>26</v>
       </c>
-      <c r="AB31" s="36">
+      <c r="AB31" s="22">
         <v>18</v>
       </c>
-      <c r="AC31" s="36">
+      <c r="AC31" s="22">
         <v>30</v>
       </c>
-      <c r="AD31" s="36">
+      <c r="AD31" s="22">
         <v>24</v>
       </c>
-      <c r="AE31" s="36">
+      <c r="AE31" s="22">
         <v>30</v>
       </c>
-      <c r="AF31" s="36">
+      <c r="AF31" s="22">
         <v>24</v>
       </c>
-      <c r="AG31" s="36">
+      <c r="AG31" s="22">
         <v>21</v>
       </c>
-      <c r="AH31" s="36">
+      <c r="AH31" s="22">
         <v>15</v>
       </c>
-      <c r="AI31" s="36">
+      <c r="AI31" s="22">
         <v>26</v>
       </c>
-      <c r="AJ31" s="36">
+      <c r="AJ31" s="22">
         <v>21</v>
       </c>
-      <c r="AK31" s="28">
+      <c r="AK31" s="22">
         <v>16</v>
       </c>
     </row>
-    <row r="32" spans="1:37" s="2" customFormat="1" ht="10.199999999999999">
-      <c r="A32" s="37" t="s">
+    <row r="32" spans="1:37" s="2" customFormat="1" ht="11.25">
+      <c r="A32" s="2" t="s">
         <v>76</v>
       </c>
-      <c r="B32" s="24"/>
-[...11 lines deleted...]
-      <c r="N32" s="23" t="s">
+      <c r="B32" s="20"/>
+      <c r="C32" s="20"/>
+      <c r="D32" s="20"/>
+      <c r="E32" s="20"/>
+      <c r="F32" s="20"/>
+      <c r="G32" s="20"/>
+      <c r="H32" s="21"/>
+      <c r="I32" s="20"/>
+      <c r="J32" s="21"/>
+      <c r="K32" s="21"/>
+      <c r="L32" s="21"/>
+      <c r="M32" s="21"/>
+      <c r="N32" s="19" t="s">
         <v>72</v>
       </c>
-      <c r="O32" s="23" t="s">
+      <c r="O32" s="19" t="s">
         <v>72</v>
       </c>
-      <c r="P32" s="23">
+      <c r="P32" s="19">
         <v>4</v>
       </c>
-      <c r="Q32" s="23">
+      <c r="Q32" s="19">
         <v>2</v>
       </c>
-      <c r="R32" s="23">
+      <c r="R32" s="19">
         <v>1</v>
       </c>
-      <c r="S32" s="23">
+      <c r="S32" s="19">
         <v>2</v>
       </c>
-      <c r="T32" s="23">
+      <c r="T32" s="19">
         <v>2</v>
       </c>
-      <c r="U32" s="23">
+      <c r="U32" s="19">
         <v>1</v>
       </c>
-      <c r="V32" s="23"/>
-      <c r="W32" s="23">
+      <c r="V32" s="19"/>
+      <c r="W32" s="19">
         <v>3</v>
       </c>
-      <c r="X32" s="36">
+      <c r="X32" s="22">
         <v>1</v>
       </c>
-      <c r="Y32" s="36">
+      <c r="Y32" s="22">
         <v>4</v>
       </c>
-      <c r="Z32" s="36">
+      <c r="Z32" s="22">
         <v>1</v>
       </c>
-      <c r="AA32" s="36">
+      <c r="AA32" s="22">
         <v>1</v>
       </c>
-      <c r="AB32" s="36">
+      <c r="AB32" s="22">
         <v>2</v>
       </c>
-      <c r="AC32" s="36">
+      <c r="AC32" s="22">
         <v>1</v>
       </c>
-      <c r="AD32" s="36">
+      <c r="AD32" s="22">
         <v>1</v>
       </c>
-      <c r="AE32" s="36">
+      <c r="AE32" s="22">
         <v>1</v>
       </c>
-      <c r="AF32" s="36">
+      <c r="AF32" s="22">
         <v>2</v>
       </c>
-      <c r="AG32" s="36"/>
-[...1 lines deleted...]
-      <c r="AI32" s="36">
+      <c r="AG32" s="22"/>
+      <c r="AH32" s="22"/>
+      <c r="AI32" s="22">
         <v>2</v>
       </c>
-      <c r="AJ32" s="36">
+      <c r="AJ32" s="22">
         <v>1</v>
       </c>
-      <c r="AK32" s="28">
+      <c r="AK32" s="22">
         <v>3</v>
       </c>
     </row>
-    <row r="33" spans="1:37" s="2" customFormat="1" ht="10.199999999999999">
-      <c r="A33" s="37" t="s">
+    <row r="33" spans="1:37" s="2" customFormat="1" ht="11.25">
+      <c r="A33" s="2" t="s">
         <v>77</v>
       </c>
-      <c r="B33" s="24"/>
-[...11 lines deleted...]
-      <c r="N33" s="23">
+      <c r="B33" s="20"/>
+      <c r="C33" s="20"/>
+      <c r="D33" s="20"/>
+      <c r="E33" s="20"/>
+      <c r="F33" s="20"/>
+      <c r="G33" s="20"/>
+      <c r="H33" s="21"/>
+      <c r="I33" s="20"/>
+      <c r="J33" s="21"/>
+      <c r="K33" s="21"/>
+      <c r="L33" s="21"/>
+      <c r="M33" s="21"/>
+      <c r="N33" s="19">
         <v>40</v>
       </c>
-      <c r="O33" s="23">
+      <c r="O33" s="19">
         <v>60</v>
       </c>
-      <c r="P33" s="23">
+      <c r="P33" s="19">
         <v>58</v>
       </c>
-      <c r="Q33" s="23">
+      <c r="Q33" s="19">
         <v>36</v>
       </c>
-      <c r="R33" s="23">
+      <c r="R33" s="19">
         <v>39</v>
       </c>
-      <c r="S33" s="23">
+      <c r="S33" s="19">
         <v>40</v>
       </c>
-      <c r="T33" s="23">
+      <c r="T33" s="19">
         <v>49</v>
       </c>
-      <c r="U33" s="23">
+      <c r="U33" s="19">
         <v>34</v>
       </c>
-      <c r="V33" s="23">
+      <c r="V33" s="19">
         <v>44</v>
       </c>
-      <c r="W33" s="23">
+      <c r="W33" s="19">
         <v>41</v>
       </c>
-      <c r="X33" s="36">
+      <c r="X33" s="22">
         <v>55</v>
       </c>
-      <c r="Y33" s="36">
+      <c r="Y33" s="22">
         <v>49</v>
       </c>
-      <c r="Z33" s="36">
+      <c r="Z33" s="22">
         <v>42</v>
       </c>
-      <c r="AA33" s="36">
+      <c r="AA33" s="22">
         <v>38</v>
       </c>
-      <c r="AB33" s="36">
+      <c r="AB33" s="22">
         <v>57</v>
       </c>
-      <c r="AC33" s="36">
+      <c r="AC33" s="22">
         <v>46</v>
       </c>
-      <c r="AD33" s="36">
+      <c r="AD33" s="22">
         <v>31</v>
       </c>
-      <c r="AE33" s="36">
+      <c r="AE33" s="22">
         <v>33</v>
       </c>
-      <c r="AF33" s="36">
+      <c r="AF33" s="22">
         <v>48</v>
       </c>
-      <c r="AG33" s="36">
+      <c r="AG33" s="22">
         <v>46</v>
       </c>
-      <c r="AH33" s="36">
+      <c r="AH33" s="22">
         <v>44</v>
       </c>
-      <c r="AI33" s="36">
+      <c r="AI33" s="22">
         <v>41</v>
       </c>
-      <c r="AJ33" s="36">
+      <c r="AJ33" s="22">
         <v>38</v>
       </c>
-      <c r="AK33" s="28">
+      <c r="AK33" s="22">
         <v>38</v>
       </c>
     </row>
-    <row r="34" spans="1:37" s="2" customFormat="1" ht="10.199999999999999">
-      <c r="A34" s="37" t="s">
+    <row r="34" spans="1:37" s="2" customFormat="1" ht="11.25">
+      <c r="A34" s="2" t="s">
         <v>55</v>
       </c>
-      <c r="B34" s="24"/>
-[...11 lines deleted...]
-      <c r="N34" s="23">
+      <c r="B34" s="20"/>
+      <c r="C34" s="20"/>
+      <c r="D34" s="20"/>
+      <c r="E34" s="20"/>
+      <c r="F34" s="20"/>
+      <c r="G34" s="20"/>
+      <c r="H34" s="21"/>
+      <c r="I34" s="20"/>
+      <c r="J34" s="21"/>
+      <c r="K34" s="21"/>
+      <c r="L34" s="21"/>
+      <c r="M34" s="21"/>
+      <c r="N34" s="19">
         <v>20</v>
       </c>
-      <c r="O34" s="23">
+      <c r="O34" s="19">
         <v>24</v>
       </c>
-      <c r="P34" s="23">
+      <c r="P34" s="19">
         <v>34</v>
       </c>
-      <c r="Q34" s="23">
+      <c r="Q34" s="19">
         <v>21</v>
       </c>
-      <c r="R34" s="23">
+      <c r="R34" s="19">
         <v>25</v>
       </c>
-      <c r="S34" s="23">
+      <c r="S34" s="19">
         <v>20</v>
       </c>
-      <c r="T34" s="23">
+      <c r="T34" s="19">
         <v>19</v>
       </c>
-      <c r="U34" s="23">
+      <c r="U34" s="19">
         <v>17</v>
       </c>
-      <c r="V34" s="23">
+      <c r="V34" s="19">
         <v>20</v>
       </c>
-      <c r="W34" s="23">
+      <c r="W34" s="19">
         <v>18</v>
       </c>
-      <c r="X34" s="36">
+      <c r="X34" s="22">
         <v>25</v>
       </c>
-      <c r="Y34" s="36">
+      <c r="Y34" s="22">
         <v>31</v>
       </c>
-      <c r="Z34" s="36">
+      <c r="Z34" s="22">
         <v>28</v>
       </c>
-      <c r="AA34" s="36">
+      <c r="AA34" s="22">
         <v>19</v>
       </c>
-      <c r="AB34" s="36">
+      <c r="AB34" s="22">
         <v>18</v>
       </c>
-      <c r="AC34" s="36">
+      <c r="AC34" s="22">
         <v>24</v>
       </c>
-      <c r="AD34" s="36">
+      <c r="AD34" s="22">
         <v>35</v>
       </c>
-      <c r="AE34" s="36">
+      <c r="AE34" s="22">
         <v>16</v>
       </c>
-      <c r="AF34" s="36">
+      <c r="AF34" s="22">
         <v>20</v>
       </c>
-      <c r="AG34" s="36">
+      <c r="AG34" s="22">
         <v>26</v>
       </c>
-      <c r="AH34" s="36">
+      <c r="AH34" s="22">
         <v>22</v>
       </c>
-      <c r="AI34" s="36">
+      <c r="AI34" s="22">
         <v>25</v>
       </c>
-      <c r="AJ34" s="36">
+      <c r="AJ34" s="22">
         <v>17</v>
       </c>
-      <c r="AK34" s="28">
+      <c r="AK34" s="22">
         <v>20</v>
       </c>
     </row>
-    <row r="35" spans="1:37" s="2" customFormat="1" ht="10.199999999999999">
-      <c r="A35" s="37" t="s">
+    <row r="35" spans="1:37" s="2" customFormat="1" ht="11.25">
+      <c r="A35" s="2" t="s">
         <v>56</v>
       </c>
-      <c r="B35" s="24"/>
-[...11 lines deleted...]
-      <c r="N35" s="23">
+      <c r="B35" s="20"/>
+      <c r="C35" s="20"/>
+      <c r="D35" s="20"/>
+      <c r="E35" s="20"/>
+      <c r="F35" s="20"/>
+      <c r="G35" s="20"/>
+      <c r="H35" s="21"/>
+      <c r="I35" s="20"/>
+      <c r="J35" s="21"/>
+      <c r="K35" s="21"/>
+      <c r="L35" s="21"/>
+      <c r="M35" s="21"/>
+      <c r="N35" s="19">
         <v>22</v>
       </c>
-      <c r="O35" s="23">
+      <c r="O35" s="19">
         <v>20</v>
       </c>
-      <c r="P35" s="23">
+      <c r="P35" s="19">
         <v>23</v>
       </c>
-      <c r="Q35" s="23">
+      <c r="Q35" s="19">
         <v>16</v>
       </c>
-      <c r="R35" s="23">
+      <c r="R35" s="19">
         <v>13</v>
       </c>
-      <c r="S35" s="23">
+      <c r="S35" s="19">
         <v>13</v>
       </c>
-      <c r="T35" s="23">
+      <c r="T35" s="19">
         <v>14</v>
       </c>
-      <c r="U35" s="23">
+      <c r="U35" s="19">
         <v>14</v>
       </c>
-      <c r="V35" s="23">
+      <c r="V35" s="19">
         <v>20</v>
       </c>
-      <c r="W35" s="23">
+      <c r="W35" s="19">
         <v>16</v>
       </c>
-      <c r="X35" s="36">
+      <c r="X35" s="22">
         <v>18</v>
       </c>
-      <c r="Y35" s="36">
+      <c r="Y35" s="22">
         <v>6</v>
       </c>
-      <c r="Z35" s="36">
+      <c r="Z35" s="22">
         <v>18</v>
       </c>
-      <c r="AA35" s="36">
+      <c r="AA35" s="22">
         <v>17</v>
       </c>
-      <c r="AB35" s="36">
+      <c r="AB35" s="22">
         <v>10</v>
       </c>
-      <c r="AC35" s="36">
+      <c r="AC35" s="22">
         <v>9</v>
       </c>
-      <c r="AD35" s="36">
+      <c r="AD35" s="22">
         <v>20</v>
       </c>
-      <c r="AE35" s="36">
+      <c r="AE35" s="22">
         <v>12</v>
       </c>
-      <c r="AF35" s="36">
+      <c r="AF35" s="22">
         <v>13</v>
       </c>
-      <c r="AG35" s="36">
+      <c r="AG35" s="22">
         <v>18</v>
       </c>
-      <c r="AH35" s="36">
+      <c r="AH35" s="22">
         <v>10</v>
       </c>
-      <c r="AI35" s="36">
+      <c r="AI35" s="22">
         <v>7</v>
       </c>
-      <c r="AJ35" s="36">
+      <c r="AJ35" s="22">
         <v>12</v>
       </c>
-      <c r="AK35" s="28">
+      <c r="AK35" s="22">
         <v>9</v>
       </c>
     </row>
-    <row r="36" spans="1:37" s="2" customFormat="1" ht="10.199999999999999">
+    <row r="36" spans="1:37" s="2" customFormat="1" ht="11.25">
       <c r="A36" s="2" t="s">
         <v>78</v>
       </c>
-      <c r="B36" s="24"/>
-[...11 lines deleted...]
-      <c r="N36" s="23">
+      <c r="B36" s="20"/>
+      <c r="C36" s="20"/>
+      <c r="D36" s="20"/>
+      <c r="E36" s="20"/>
+      <c r="F36" s="20"/>
+      <c r="G36" s="20"/>
+      <c r="H36" s="21"/>
+      <c r="I36" s="20"/>
+      <c r="J36" s="21"/>
+      <c r="K36" s="21"/>
+      <c r="L36" s="21"/>
+      <c r="M36" s="21"/>
+      <c r="N36" s="19">
         <v>15</v>
       </c>
-      <c r="O36" s="23">
+      <c r="O36" s="19">
         <v>25</v>
       </c>
-      <c r="P36" s="23">
+      <c r="P36" s="19">
         <v>33</v>
       </c>
-      <c r="Q36" s="23">
+      <c r="Q36" s="19">
         <v>27</v>
       </c>
-      <c r="R36" s="23">
+      <c r="R36" s="19">
         <v>36</v>
       </c>
-      <c r="S36" s="23">
+      <c r="S36" s="19">
         <v>27</v>
       </c>
-      <c r="T36" s="23">
+      <c r="T36" s="19">
         <v>33</v>
       </c>
-      <c r="U36" s="23">
+      <c r="U36" s="19">
         <v>19</v>
       </c>
-      <c r="V36" s="23">
+      <c r="V36" s="19">
         <v>30</v>
       </c>
-      <c r="W36" s="23">
+      <c r="W36" s="19">
         <v>25</v>
       </c>
-      <c r="X36" s="36">
+      <c r="X36" s="22">
         <v>34</v>
       </c>
-      <c r="Y36" s="36">
+      <c r="Y36" s="22">
         <v>20</v>
       </c>
-      <c r="Z36" s="36">
+      <c r="Z36" s="22">
         <v>34</v>
       </c>
-      <c r="AA36" s="36">
+      <c r="AA36" s="22">
         <v>28</v>
       </c>
-      <c r="AB36" s="36">
+      <c r="AB36" s="22">
         <v>29</v>
       </c>
-      <c r="AC36" s="36">
+      <c r="AC36" s="22">
         <v>25</v>
       </c>
-      <c r="AD36" s="36">
+      <c r="AD36" s="22">
         <v>22</v>
       </c>
-      <c r="AE36" s="36">
+      <c r="AE36" s="22">
         <v>29</v>
       </c>
-      <c r="AF36" s="36">
+      <c r="AF36" s="22">
         <v>30</v>
       </c>
-      <c r="AG36" s="36">
+      <c r="AG36" s="22">
         <v>28</v>
       </c>
-      <c r="AH36" s="36">
+      <c r="AH36" s="22">
         <v>14</v>
       </c>
-      <c r="AI36" s="36">
+      <c r="AI36" s="22">
         <v>27</v>
       </c>
-      <c r="AJ36" s="36">
+      <c r="AJ36" s="22">
         <v>22</v>
       </c>
-      <c r="AK36" s="28">
+      <c r="AK36" s="22">
         <v>22</v>
       </c>
     </row>
-    <row r="37" spans="1:37" s="2" customFormat="1" ht="10.199999999999999">
-      <c r="A37" s="37" t="s">
+    <row r="37" spans="1:37" s="2" customFormat="1" ht="11.25">
+      <c r="A37" s="2" t="s">
         <v>58</v>
       </c>
-      <c r="B37" s="24"/>
-[...11 lines deleted...]
-      <c r="N37" s="23">
+      <c r="B37" s="20"/>
+      <c r="C37" s="20"/>
+      <c r="D37" s="20"/>
+      <c r="E37" s="20"/>
+      <c r="F37" s="20"/>
+      <c r="G37" s="20"/>
+      <c r="H37" s="20"/>
+      <c r="I37" s="20"/>
+      <c r="J37" s="20"/>
+      <c r="K37" s="20"/>
+      <c r="L37" s="20"/>
+      <c r="M37" s="20"/>
+      <c r="N37" s="19">
         <v>24</v>
       </c>
-      <c r="O37" s="23">
+      <c r="O37" s="19">
         <v>16</v>
       </c>
-      <c r="P37" s="23">
+      <c r="P37" s="19">
         <v>36</v>
       </c>
-      <c r="Q37" s="23">
+      <c r="Q37" s="19">
         <v>15</v>
       </c>
-      <c r="R37" s="23">
+      <c r="R37" s="19">
         <v>24</v>
       </c>
-      <c r="S37" s="23">
+      <c r="S37" s="19">
         <v>17</v>
       </c>
-      <c r="T37" s="23">
+      <c r="T37" s="19">
         <v>21</v>
       </c>
-      <c r="U37" s="23">
+      <c r="U37" s="19">
         <v>18</v>
       </c>
-      <c r="V37" s="23">
+      <c r="V37" s="19">
         <v>12</v>
       </c>
-      <c r="W37" s="23">
+      <c r="W37" s="19">
         <v>18</v>
       </c>
-      <c r="X37" s="36">
+      <c r="X37" s="22">
         <v>26</v>
       </c>
-      <c r="Y37" s="36">
+      <c r="Y37" s="22">
         <v>12</v>
       </c>
-      <c r="Z37" s="36">
+      <c r="Z37" s="22">
         <v>23</v>
       </c>
-      <c r="AA37" s="36">
+      <c r="AA37" s="22">
         <v>12</v>
       </c>
-      <c r="AB37" s="36">
+      <c r="AB37" s="22">
         <v>15</v>
       </c>
-      <c r="AC37" s="36">
+      <c r="AC37" s="22">
         <v>17</v>
       </c>
-      <c r="AD37" s="36">
+      <c r="AD37" s="22">
         <v>12</v>
       </c>
-      <c r="AE37" s="36">
+      <c r="AE37" s="22">
         <v>13</v>
       </c>
-      <c r="AF37" s="36">
+      <c r="AF37" s="22">
         <v>10</v>
       </c>
-      <c r="AG37" s="36">
+      <c r="AG37" s="22">
         <v>11</v>
       </c>
-      <c r="AH37" s="36">
+      <c r="AH37" s="22">
         <v>19</v>
       </c>
-      <c r="AI37" s="36">
+      <c r="AI37" s="22">
         <v>24</v>
       </c>
-      <c r="AJ37" s="36">
+      <c r="AJ37" s="22">
         <v>20</v>
       </c>
-      <c r="AK37" s="28">
+      <c r="AK37" s="22">
         <v>19</v>
       </c>
     </row>
-    <row r="38" spans="1:37" s="2" customFormat="1" ht="10.199999999999999">
-      <c r="A38" s="37" t="s">
+    <row r="38" spans="1:37" s="2" customFormat="1" ht="11.25">
+      <c r="A38" s="2" t="s">
         <v>62</v>
       </c>
-      <c r="B38" s="24"/>
-[...11 lines deleted...]
-      <c r="N38" s="23">
+      <c r="B38" s="20"/>
+      <c r="C38" s="20"/>
+      <c r="D38" s="20"/>
+      <c r="E38" s="20"/>
+      <c r="F38" s="20"/>
+      <c r="G38" s="20"/>
+      <c r="H38" s="21"/>
+      <c r="I38" s="20"/>
+      <c r="J38" s="21"/>
+      <c r="K38" s="21"/>
+      <c r="L38" s="21"/>
+      <c r="M38" s="21"/>
+      <c r="N38" s="19">
         <v>3</v>
       </c>
-      <c r="O38" s="23">
+      <c r="O38" s="19">
         <v>10</v>
       </c>
-      <c r="P38" s="23">
+      <c r="P38" s="19">
         <v>17</v>
       </c>
-      <c r="Q38" s="23">
+      <c r="Q38" s="19">
         <v>7</v>
       </c>
-      <c r="R38" s="23">
+      <c r="R38" s="19">
         <v>9</v>
       </c>
-      <c r="S38" s="23">
+      <c r="S38" s="19">
         <v>9</v>
       </c>
-      <c r="T38" s="23">
+      <c r="T38" s="19">
         <v>7</v>
       </c>
-      <c r="U38" s="23">
+      <c r="U38" s="19">
         <v>13</v>
       </c>
-      <c r="V38" s="23">
+      <c r="V38" s="19">
         <v>10</v>
       </c>
-      <c r="W38" s="23">
+      <c r="W38" s="19">
         <v>6</v>
       </c>
-      <c r="X38" s="36">
+      <c r="X38" s="22">
         <v>7</v>
       </c>
-      <c r="Y38" s="36">
+      <c r="Y38" s="22">
         <v>11</v>
       </c>
-      <c r="Z38" s="36">
+      <c r="Z38" s="22">
         <v>16</v>
       </c>
-      <c r="AA38" s="36">
+      <c r="AA38" s="22">
         <v>14</v>
       </c>
-      <c r="AB38" s="36">
+      <c r="AB38" s="22">
         <v>11</v>
       </c>
-      <c r="AC38" s="36">
+      <c r="AC38" s="22">
         <v>11</v>
       </c>
-      <c r="AD38" s="36">
+      <c r="AD38" s="22">
         <v>11</v>
       </c>
-      <c r="AE38" s="36">
+      <c r="AE38" s="22">
         <v>11</v>
       </c>
-      <c r="AF38" s="36">
+      <c r="AF38" s="22">
         <v>12</v>
       </c>
-      <c r="AG38" s="36">
+      <c r="AG38" s="22">
         <v>10</v>
       </c>
-      <c r="AH38" s="36">
+      <c r="AH38" s="22">
         <v>6</v>
       </c>
-      <c r="AI38" s="36">
+      <c r="AI38" s="22">
         <v>15</v>
       </c>
-      <c r="AJ38" s="36">
+      <c r="AJ38" s="22">
         <v>13</v>
       </c>
-      <c r="AK38" s="28">
+      <c r="AK38" s="22">
         <v>14</v>
       </c>
     </row>
-    <row r="39" spans="1:37" s="2" customFormat="1" ht="10.199999999999999">
+    <row r="39" spans="1:37" s="2" customFormat="1" ht="11.25">
       <c r="A39" s="2" t="s">
         <v>79</v>
       </c>
-      <c r="B39" s="24"/>
-[...11 lines deleted...]
-      <c r="N39" s="23">
+      <c r="B39" s="20"/>
+      <c r="C39" s="20"/>
+      <c r="D39" s="20"/>
+      <c r="E39" s="20"/>
+      <c r="F39" s="20"/>
+      <c r="G39" s="20"/>
+      <c r="H39" s="21"/>
+      <c r="I39" s="20"/>
+      <c r="J39" s="21"/>
+      <c r="K39" s="21"/>
+      <c r="L39" s="21"/>
+      <c r="M39" s="21"/>
+      <c r="N39" s="19">
         <v>23</v>
       </c>
-      <c r="O39" s="23">
+      <c r="O39" s="19">
         <v>42</v>
       </c>
-      <c r="P39" s="23">
+      <c r="P39" s="19">
         <v>35</v>
       </c>
-      <c r="Q39" s="23">
+      <c r="Q39" s="19">
         <v>29</v>
       </c>
-      <c r="R39" s="23">
+      <c r="R39" s="19">
         <v>23</v>
       </c>
-      <c r="S39" s="23">
+      <c r="S39" s="19">
         <v>26</v>
       </c>
-      <c r="T39" s="23">
+      <c r="T39" s="19">
         <v>27</v>
       </c>
-      <c r="U39" s="23">
+      <c r="U39" s="19">
         <v>17</v>
       </c>
-      <c r="V39" s="23">
+      <c r="V39" s="19">
         <v>24</v>
       </c>
-      <c r="W39" s="23">
+      <c r="W39" s="19">
         <v>19</v>
       </c>
-      <c r="X39" s="36">
+      <c r="X39" s="22">
         <v>29</v>
       </c>
-      <c r="Y39" s="36">
+      <c r="Y39" s="22">
         <v>24</v>
       </c>
-      <c r="Z39" s="36">
+      <c r="Z39" s="22">
         <v>20</v>
       </c>
-      <c r="AA39" s="36">
+      <c r="AA39" s="22">
         <v>29</v>
       </c>
-      <c r="AB39" s="36">
+      <c r="AB39" s="22">
         <v>21</v>
       </c>
-      <c r="AC39" s="36">
+      <c r="AC39" s="22">
         <v>35</v>
       </c>
-      <c r="AD39" s="36">
+      <c r="AD39" s="22">
         <v>20</v>
       </c>
-      <c r="AE39" s="36">
+      <c r="AE39" s="22">
         <v>23</v>
       </c>
-      <c r="AF39" s="36">
+      <c r="AF39" s="22">
         <v>31</v>
       </c>
-      <c r="AG39" s="36">
+      <c r="AG39" s="22">
         <v>21</v>
       </c>
-      <c r="AH39" s="36">
+      <c r="AH39" s="22">
         <v>28</v>
       </c>
-      <c r="AI39" s="36">
+      <c r="AI39" s="22">
         <v>20</v>
       </c>
-      <c r="AJ39" s="36">
+      <c r="AJ39" s="22">
         <v>28</v>
       </c>
-      <c r="AK39" s="28">
+      <c r="AK39" s="22">
         <v>18</v>
       </c>
     </row>
-    <row r="40" spans="1:37" s="2" customFormat="1" ht="10.199999999999999">
-      <c r="A40" s="37" t="s">
+    <row r="40" spans="1:37" s="2" customFormat="1" ht="11.25">
+      <c r="A40" s="2" t="s">
         <v>80</v>
       </c>
-      <c r="B40" s="24"/>
-[...11 lines deleted...]
-      <c r="N40" s="23">
+      <c r="B40" s="20"/>
+      <c r="C40" s="20"/>
+      <c r="D40" s="20"/>
+      <c r="E40" s="20"/>
+      <c r="F40" s="20"/>
+      <c r="G40" s="20"/>
+      <c r="H40" s="21"/>
+      <c r="I40" s="20"/>
+      <c r="J40" s="21"/>
+      <c r="K40" s="21"/>
+      <c r="L40" s="21"/>
+      <c r="M40" s="21"/>
+      <c r="N40" s="19">
         <v>48</v>
       </c>
-      <c r="O40" s="23">
+      <c r="O40" s="19">
         <v>46</v>
       </c>
-      <c r="P40" s="23">
+      <c r="P40" s="19">
         <v>47</v>
       </c>
-      <c r="Q40" s="23">
+      <c r="Q40" s="19">
         <v>42</v>
       </c>
-      <c r="R40" s="23">
+      <c r="R40" s="19">
         <v>44</v>
       </c>
-      <c r="S40" s="23">
+      <c r="S40" s="19">
         <v>43</v>
       </c>
-      <c r="T40" s="23">
+      <c r="T40" s="19">
         <v>33</v>
       </c>
-      <c r="U40" s="23">
+      <c r="U40" s="19">
         <v>37</v>
       </c>
-      <c r="V40" s="23">
+      <c r="V40" s="19">
         <v>34</v>
       </c>
-      <c r="W40" s="23">
+      <c r="W40" s="19">
         <v>34</v>
       </c>
-      <c r="X40" s="36">
+      <c r="X40" s="22">
         <v>46</v>
       </c>
-      <c r="Y40" s="36">
+      <c r="Y40" s="22">
         <v>32</v>
       </c>
-      <c r="Z40" s="36">
+      <c r="Z40" s="22">
         <v>42</v>
       </c>
-      <c r="AA40" s="36">
+      <c r="AA40" s="22">
         <v>41</v>
       </c>
-      <c r="AB40" s="36">
+      <c r="AB40" s="22">
         <v>23</v>
       </c>
-      <c r="AC40" s="36">
+      <c r="AC40" s="22">
         <v>45</v>
       </c>
-      <c r="AD40" s="36">
+      <c r="AD40" s="22">
         <v>37</v>
       </c>
-      <c r="AE40" s="36">
+      <c r="AE40" s="22">
         <v>38</v>
       </c>
-      <c r="AF40" s="36">
+      <c r="AF40" s="22">
         <v>41</v>
       </c>
-      <c r="AG40" s="36">
+      <c r="AG40" s="22">
         <v>41</v>
       </c>
-      <c r="AH40" s="36">
+      <c r="AH40" s="22">
         <v>35</v>
       </c>
-      <c r="AI40" s="36">
+      <c r="AI40" s="22">
         <v>42</v>
       </c>
-      <c r="AJ40" s="36">
+      <c r="AJ40" s="22">
         <v>39</v>
       </c>
-      <c r="AK40" s="28">
+      <c r="AK40" s="22">
         <v>41</v>
       </c>
     </row>
-    <row r="41" spans="1:37" s="2" customFormat="1" ht="10.199999999999999">
-      <c r="A41" s="30" t="s">
+    <row r="41" spans="1:37" s="2" customFormat="1" ht="11.25">
+      <c r="A41" s="23" t="s">
         <v>81</v>
       </c>
-      <c r="B41" s="31"/>
-[...11 lines deleted...]
-      <c r="N41" s="33">
+      <c r="B41" s="24"/>
+      <c r="C41" s="24"/>
+      <c r="D41" s="24"/>
+      <c r="E41" s="24"/>
+      <c r="F41" s="24"/>
+      <c r="G41" s="24"/>
+      <c r="H41" s="25"/>
+      <c r="I41" s="24"/>
+      <c r="J41" s="25"/>
+      <c r="K41" s="25"/>
+      <c r="L41" s="25"/>
+      <c r="M41" s="25"/>
+      <c r="N41" s="26">
         <v>16</v>
       </c>
-      <c r="O41" s="33">
+      <c r="O41" s="26">
         <v>17</v>
       </c>
-      <c r="P41" s="33">
+      <c r="P41" s="26">
         <v>22</v>
       </c>
-      <c r="Q41" s="33">
+      <c r="Q41" s="26">
         <v>16</v>
       </c>
-      <c r="R41" s="33">
+      <c r="R41" s="26">
         <v>14</v>
       </c>
-      <c r="S41" s="33">
+      <c r="S41" s="26">
         <v>13</v>
       </c>
-      <c r="T41" s="33">
+      <c r="T41" s="26">
         <v>16</v>
       </c>
-      <c r="U41" s="33">
+      <c r="U41" s="26">
         <v>21</v>
       </c>
-      <c r="V41" s="33">
+      <c r="V41" s="26">
         <v>20</v>
       </c>
-      <c r="W41" s="33">
+      <c r="W41" s="26">
         <v>15</v>
       </c>
-      <c r="X41" s="34">
+      <c r="X41" s="27">
         <v>14</v>
       </c>
-      <c r="Y41" s="34">
+      <c r="Y41" s="27">
         <v>17</v>
       </c>
-      <c r="Z41" s="34">
+      <c r="Z41" s="27">
         <v>17</v>
       </c>
-      <c r="AA41" s="34">
+      <c r="AA41" s="27">
         <v>20</v>
       </c>
-      <c r="AB41" s="34">
+      <c r="AB41" s="27">
         <v>14</v>
       </c>
-      <c r="AC41" s="34">
+      <c r="AC41" s="27">
         <v>12</v>
       </c>
-      <c r="AD41" s="34">
+      <c r="AD41" s="27">
         <v>16</v>
       </c>
-      <c r="AE41" s="34">
+      <c r="AE41" s="27">
         <v>23</v>
       </c>
-      <c r="AF41" s="34">
+      <c r="AF41" s="27">
         <v>20</v>
       </c>
-      <c r="AG41" s="34">
+      <c r="AG41" s="27">
         <v>7</v>
       </c>
-      <c r="AH41" s="34">
+      <c r="AH41" s="27">
         <v>15</v>
       </c>
-      <c r="AI41" s="34">
+      <c r="AI41" s="27">
         <v>15</v>
       </c>
-      <c r="AJ41" s="34">
+      <c r="AJ41" s="27">
         <v>10</v>
       </c>
-      <c r="AK41" s="34">
+      <c r="AK41" s="27">
         <v>12</v>
       </c>
     </row>
-    <row r="42" spans="1:37" s="2" customFormat="1" ht="10.199999999999999">
+    <row r="42" spans="1:37" s="2" customFormat="1" ht="11.25">
       <c r="A42" s="8" t="s">
         <v>65</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="9">
+    <mergeCell ref="A5:AK5"/>
+    <mergeCell ref="A7:A8"/>
+    <mergeCell ref="B7:M7"/>
+    <mergeCell ref="N7:S7"/>
     <mergeCell ref="A29:AK29"/>
     <mergeCell ref="AF7:AK7"/>
     <mergeCell ref="T7:AE7"/>
     <mergeCell ref="A9:AK9"/>
     <mergeCell ref="A22:AK22"/>
-    <mergeCell ref="A5:AK5"/>
-[...2 lines deleted...]
-    <mergeCell ref="N7:S7"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A5:AQ47"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="U4" workbookViewId="0">
-      <selection activeCell="T5" sqref="T5:AQ5"/>
+    <sheetView topLeftCell="U1" workbookViewId="0">
+      <selection activeCell="AJ10" sqref="AJ10:AJ45"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="12"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12"/>
   <cols>
-    <col min="1" max="1" width="24.5546875" style="7" customWidth="1"/>
+    <col min="1" max="1" width="24.5703125" style="7" customWidth="1"/>
     <col min="2" max="13" width="0" style="7" hidden="1" customWidth="1"/>
-    <col min="14" max="16384" width="9.109375" style="7"/>
+    <col min="14" max="16384" width="9.140625" style="7"/>
   </cols>
   <sheetData>
-    <row r="5" spans="1:43" ht="14.4" customHeight="1">
-      <c r="T5" s="79" t="s">
+    <row r="5" spans="1:43" ht="14.45" customHeight="1">
+      <c r="T5" s="54" t="s">
         <v>66</v>
       </c>
-      <c r="U5" s="79"/>
-[...21 lines deleted...]
-      <c r="AQ5" s="79"/>
+      <c r="U5" s="54"/>
+      <c r="V5" s="54"/>
+      <c r="W5" s="54"/>
+      <c r="X5" s="54"/>
+      <c r="Y5" s="54"/>
+      <c r="Z5" s="54"/>
+      <c r="AA5" s="54"/>
+      <c r="AB5" s="54"/>
+      <c r="AC5" s="54"/>
+      <c r="AD5" s="54"/>
+      <c r="AE5" s="54"/>
+      <c r="AF5" s="54"/>
+      <c r="AG5" s="54"/>
+      <c r="AH5" s="54"/>
+      <c r="AI5" s="54"/>
+      <c r="AJ5" s="54"/>
+      <c r="AK5" s="54"/>
+      <c r="AL5" s="54"/>
+      <c r="AM5" s="54"/>
+      <c r="AN5" s="54"/>
+      <c r="AO5" s="54"/>
+      <c r="AP5" s="54"/>
+      <c r="AQ5" s="54"/>
     </row>
     <row r="6" spans="1:43">
       <c r="C6" s="9"/>
       <c r="AE6" s="3"/>
       <c r="AQ6" s="3" t="s">
         <v>73</v>
       </c>
     </row>
-    <row r="7" spans="1:43" s="2" customFormat="1" ht="10.199999999999999">
-[...1 lines deleted...]
-      <c r="B7" s="84">
+    <row r="7" spans="1:43" s="2" customFormat="1" ht="11.25">
+      <c r="A7" s="57"/>
+      <c r="B7" s="59">
         <v>2021</v>
       </c>
-      <c r="C7" s="85"/>
-[...10 lines deleted...]
-      <c r="N7" s="85">
+      <c r="C7" s="60"/>
+      <c r="D7" s="60"/>
+      <c r="E7" s="60"/>
+      <c r="F7" s="60"/>
+      <c r="G7" s="60"/>
+      <c r="H7" s="60"/>
+      <c r="I7" s="60"/>
+      <c r="J7" s="60"/>
+      <c r="K7" s="60"/>
+      <c r="L7" s="60"/>
+      <c r="M7" s="60"/>
+      <c r="N7" s="60">
         <v>2024</v>
       </c>
-      <c r="O7" s="85"/>
-[...4 lines deleted...]
-      <c r="T7" s="86">
+      <c r="O7" s="60"/>
+      <c r="P7" s="60"/>
+      <c r="Q7" s="60"/>
+      <c r="R7" s="60"/>
+      <c r="S7" s="60"/>
+      <c r="T7" s="61">
         <v>2025</v>
       </c>
-      <c r="U7" s="86"/>
-[...10 lines deleted...]
-      <c r="AF7" s="86">
+      <c r="U7" s="61"/>
+      <c r="V7" s="61"/>
+      <c r="W7" s="61"/>
+      <c r="X7" s="61"/>
+      <c r="Y7" s="61"/>
+      <c r="Z7" s="61"/>
+      <c r="AA7" s="61"/>
+      <c r="AB7" s="61"/>
+      <c r="AC7" s="61"/>
+      <c r="AD7" s="61"/>
+      <c r="AE7" s="59"/>
+      <c r="AF7" s="61">
         <v>2026</v>
       </c>
-      <c r="AG7" s="86"/>
-[...9 lines deleted...]
-      <c r="AQ7" s="84"/>
+      <c r="AG7" s="61"/>
+      <c r="AH7" s="61"/>
+      <c r="AI7" s="61"/>
+      <c r="AJ7" s="61"/>
+      <c r="AK7" s="61"/>
+      <c r="AL7" s="61"/>
+      <c r="AM7" s="61"/>
+      <c r="AN7" s="61"/>
+      <c r="AO7" s="61"/>
+      <c r="AP7" s="61"/>
+      <c r="AQ7" s="59"/>
     </row>
     <row r="8" spans="1:43" s="2" customFormat="1" ht="18" customHeight="1">
-      <c r="A8" s="83"/>
+      <c r="A8" s="58"/>
       <c r="B8" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C8" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>7</v>
       </c>
       <c r="E8" s="5" t="s">
         <v>8</v>
       </c>
       <c r="F8" s="5" t="s">
         <v>0</v>
       </c>
       <c r="G8" s="5" t="s">
         <v>1</v>
       </c>
       <c r="H8" s="5" t="s">
         <v>2</v>
       </c>
       <c r="I8" s="6" t="s">
         <v>3</v>
       </c>
       <c r="J8" s="6" t="s">
         <v>4</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>17</v>
       </c>
       <c r="L8" s="6" t="s">
         <v>18</v>
       </c>
       <c r="M8" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="N8" s="55" t="s">
+      <c r="N8" s="38" t="s">
         <v>30</v>
       </c>
-      <c r="O8" s="55" t="s">
+      <c r="O8" s="38" t="s">
         <v>42</v>
       </c>
-      <c r="P8" s="57" t="s">
+      <c r="P8" s="39" t="s">
         <v>43</v>
       </c>
-      <c r="Q8" s="55" t="s">
+      <c r="Q8" s="38" t="s">
         <v>44</v>
       </c>
-      <c r="R8" s="55" t="s">
+      <c r="R8" s="38" t="s">
         <v>45</v>
       </c>
-      <c r="S8" s="55" t="s">
+      <c r="S8" s="38" t="s">
         <v>46</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>24</v>
       </c>
       <c r="U8" s="6" t="s">
         <v>25</v>
       </c>
       <c r="V8" s="5" t="s">
         <v>26</v>
       </c>
       <c r="W8" s="6" t="s">
         <v>27</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>28</v>
       </c>
       <c r="Y8" s="6" t="s">
         <v>29</v>
       </c>
       <c r="Z8" s="6" t="s">
         <v>30</v>
       </c>
       <c r="AA8" s="6" t="s">
         <v>42</v>
@@ -6696,6849 +6693,6947 @@
       <c r="AJ8" s="6" t="s">
         <v>28</v>
       </c>
       <c r="AK8" s="6" t="s">
         <v>29</v>
       </c>
       <c r="AL8" s="6" t="s">
         <v>30</v>
       </c>
       <c r="AM8" s="6" t="s">
         <v>42</v>
       </c>
       <c r="AN8" s="5" t="s">
         <v>43</v>
       </c>
       <c r="AO8" s="6" t="s">
         <v>44</v>
       </c>
       <c r="AP8" s="6" t="s">
         <v>45</v>
       </c>
       <c r="AQ8" s="6" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="9" spans="1:43" s="2" customFormat="1" ht="14.4" customHeight="1">
-[...19 lines deleted...]
-      <c r="T9" s="87" t="s">
+    <row r="9" spans="1:43" s="2" customFormat="1" ht="14.45" customHeight="1">
+      <c r="A9" s="48"/>
+      <c r="B9" s="48"/>
+      <c r="C9" s="48"/>
+      <c r="D9" s="48"/>
+      <c r="E9" s="48"/>
+      <c r="F9" s="48"/>
+      <c r="G9" s="48"/>
+      <c r="H9" s="48"/>
+      <c r="I9" s="48"/>
+      <c r="J9" s="48"/>
+      <c r="K9" s="48"/>
+      <c r="L9" s="48"/>
+      <c r="M9" s="48"/>
+      <c r="N9" s="48"/>
+      <c r="O9" s="48"/>
+      <c r="P9" s="48"/>
+      <c r="Q9" s="48"/>
+      <c r="R9" s="48"/>
+      <c r="S9" s="48"/>
+      <c r="T9" s="62" t="s">
         <v>63</v>
       </c>
-      <c r="U9" s="87"/>
-[...21 lines deleted...]
-      <c r="AQ9" s="70"/>
+      <c r="U9" s="62"/>
+      <c r="V9" s="62"/>
+      <c r="W9" s="62"/>
+      <c r="X9" s="62"/>
+      <c r="Y9" s="62"/>
+      <c r="Z9" s="62"/>
+      <c r="AA9" s="62"/>
+      <c r="AB9" s="62"/>
+      <c r="AC9" s="62"/>
+      <c r="AD9" s="62"/>
+      <c r="AE9" s="62"/>
+      <c r="AF9" s="62"/>
+      <c r="AG9" s="62"/>
+      <c r="AH9" s="48"/>
+      <c r="AI9" s="48"/>
+      <c r="AJ9" s="48"/>
+      <c r="AK9" s="48"/>
+      <c r="AL9" s="48"/>
+      <c r="AM9" s="48"/>
+      <c r="AN9" s="48"/>
+      <c r="AO9" s="48"/>
+      <c r="AP9" s="48"/>
+      <c r="AQ9" s="48"/>
     </row>
     <row r="10" spans="1:43" s="2" customFormat="1" ht="12" customHeight="1">
-      <c r="A10" s="21" t="s">
+      <c r="A10" s="17" t="s">
         <v>47</v>
       </c>
-      <c r="B10" s="22"/>
-[...10 lines deleted...]
-      <c r="M10" s="22"/>
+      <c r="B10" s="18"/>
+      <c r="C10" s="18"/>
+      <c r="D10" s="18"/>
+      <c r="E10" s="18"/>
+      <c r="F10" s="18"/>
+      <c r="G10" s="18"/>
+      <c r="H10" s="18"/>
+      <c r="I10" s="18"/>
+      <c r="J10" s="18"/>
+      <c r="K10" s="18"/>
+      <c r="L10" s="18"/>
+      <c r="M10" s="18"/>
       <c r="N10" s="2">
         <v>751</v>
       </c>
-      <c r="O10" s="28">
+      <c r="O10" s="22">
         <v>646</v>
       </c>
       <c r="P10" s="2">
         <v>690</v>
       </c>
-      <c r="Q10" s="28">
+      <c r="Q10" s="22">
         <v>686</v>
       </c>
-      <c r="R10" s="28">
+      <c r="R10" s="22">
         <v>717</v>
       </c>
-      <c r="S10" s="28">
+      <c r="S10" s="22">
         <v>726</v>
       </c>
-      <c r="T10" s="28">
+      <c r="T10" s="22">
         <v>562</v>
       </c>
-      <c r="U10" s="28">
+      <c r="U10" s="22">
         <v>564</v>
       </c>
-      <c r="V10" s="28">
+      <c r="V10" s="22">
         <v>583</v>
       </c>
-      <c r="W10" s="28">
+      <c r="W10" s="22">
         <v>688</v>
       </c>
-      <c r="X10" s="28">
+      <c r="X10" s="22">
         <v>612</v>
       </c>
-      <c r="Y10" s="28">
+      <c r="Y10" s="22">
         <v>633</v>
       </c>
-      <c r="Z10" s="28">
+      <c r="Z10" s="22">
         <v>682</v>
       </c>
-      <c r="AA10" s="28">
+      <c r="AA10" s="22">
         <v>670</v>
       </c>
-      <c r="AB10" s="28">
+      <c r="AB10" s="22">
         <v>662</v>
       </c>
-      <c r="AC10" s="28">
+      <c r="AC10" s="22">
         <v>607</v>
       </c>
-      <c r="AD10" s="28">
+      <c r="AD10" s="22">
         <v>555</v>
       </c>
-      <c r="AE10" s="28">
+      <c r="AE10" s="22">
         <v>633</v>
       </c>
-      <c r="AF10" s="28">
+      <c r="AF10" s="22">
         <v>566</v>
       </c>
-      <c r="AG10" s="28">
+      <c r="AG10" s="22">
         <v>485</v>
       </c>
-      <c r="AH10" s="28">
+      <c r="AH10" s="22">
         <v>516</v>
       </c>
-      <c r="AI10" s="78">
+      <c r="AI10" s="37">
         <v>608</v>
+      </c>
+      <c r="AJ10" s="22">
+        <v>534</v>
       </c>
     </row>
     <row r="11" spans="1:43" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A11" s="2" t="s">
         <v>82</v>
       </c>
-      <c r="B11" s="24"/>
-[...10 lines deleted...]
-      <c r="M11" s="26"/>
+      <c r="B11" s="20"/>
+      <c r="C11" s="20"/>
+      <c r="D11" s="20"/>
+      <c r="E11" s="20"/>
+      <c r="F11" s="20"/>
+      <c r="G11" s="20"/>
+      <c r="H11" s="21"/>
+      <c r="I11" s="20"/>
+      <c r="J11" s="21"/>
+      <c r="K11" s="21"/>
+      <c r="L11" s="21"/>
+      <c r="M11" s="21"/>
       <c r="N11" s="2">
         <v>388</v>
       </c>
-      <c r="O11" s="28">
+      <c r="O11" s="22">
         <v>357</v>
       </c>
       <c r="P11" s="2">
         <v>376</v>
       </c>
-      <c r="Q11" s="28">
+      <c r="Q11" s="22">
         <v>361</v>
       </c>
-      <c r="R11" s="28">
+      <c r="R11" s="22">
         <v>385</v>
       </c>
-      <c r="S11" s="28">
+      <c r="S11" s="22">
         <v>388</v>
       </c>
-      <c r="T11" s="28">
+      <c r="T11" s="22">
         <v>310</v>
       </c>
-      <c r="U11" s="28">
+      <c r="U11" s="22">
         <v>292</v>
       </c>
-      <c r="V11" s="28">
+      <c r="V11" s="22">
         <v>308</v>
       </c>
-      <c r="W11" s="28">
+      <c r="W11" s="22">
         <v>353</v>
       </c>
-      <c r="X11" s="28">
+      <c r="X11" s="22">
         <v>327</v>
       </c>
-      <c r="Y11" s="28">
+      <c r="Y11" s="22">
         <v>324</v>
       </c>
-      <c r="Z11" s="28">
+      <c r="Z11" s="22">
         <v>376</v>
       </c>
-      <c r="AA11" s="28">
+      <c r="AA11" s="22">
         <v>420</v>
       </c>
-      <c r="AB11" s="28">
+      <c r="AB11" s="22">
         <v>370</v>
       </c>
-      <c r="AC11" s="28">
+      <c r="AC11" s="22">
         <v>330</v>
       </c>
-      <c r="AD11" s="28">
+      <c r="AD11" s="22">
         <v>313</v>
       </c>
-      <c r="AE11" s="28">
+      <c r="AE11" s="22">
         <v>350</v>
       </c>
-      <c r="AF11" s="28">
+      <c r="AF11" s="22">
         <v>305</v>
       </c>
-      <c r="AG11" s="28">
+      <c r="AG11" s="22">
         <v>286</v>
       </c>
-      <c r="AH11" s="28">
+      <c r="AH11" s="22">
         <v>273</v>
       </c>
-      <c r="AI11" s="78">
+      <c r="AI11" s="37">
         <v>351</v>
+      </c>
+      <c r="AJ11" s="22">
+        <v>306</v>
       </c>
     </row>
     <row r="12" spans="1:43" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A12" s="2" t="s">
         <v>83</v>
       </c>
-      <c r="B12" s="24"/>
-[...10 lines deleted...]
-      <c r="M12" s="26"/>
+      <c r="B12" s="20"/>
+      <c r="C12" s="20"/>
+      <c r="D12" s="20"/>
+      <c r="E12" s="20"/>
+      <c r="F12" s="20"/>
+      <c r="G12" s="20"/>
+      <c r="H12" s="21"/>
+      <c r="I12" s="20"/>
+      <c r="J12" s="21"/>
+      <c r="K12" s="21"/>
+      <c r="L12" s="21"/>
+      <c r="M12" s="21"/>
       <c r="N12" s="2">
         <v>51</v>
       </c>
-      <c r="O12" s="28">
+      <c r="O12" s="22">
         <v>32</v>
       </c>
       <c r="P12" s="2">
         <v>31</v>
       </c>
-      <c r="Q12" s="28">
+      <c r="Q12" s="22">
         <v>38</v>
       </c>
-      <c r="R12" s="28">
+      <c r="R12" s="22">
         <v>48</v>
       </c>
-      <c r="S12" s="28">
+      <c r="S12" s="22">
         <v>41</v>
       </c>
-      <c r="T12" s="28">
+      <c r="T12" s="22">
         <v>28</v>
       </c>
-      <c r="U12" s="28">
+      <c r="U12" s="22">
         <v>33</v>
       </c>
-      <c r="V12" s="28">
+      <c r="V12" s="22">
         <v>31</v>
       </c>
-      <c r="W12" s="28">
+      <c r="W12" s="22">
         <v>35</v>
       </c>
-      <c r="X12" s="28">
+      <c r="X12" s="22">
         <v>31</v>
       </c>
-      <c r="Y12" s="28">
+      <c r="Y12" s="22">
         <v>35</v>
       </c>
-      <c r="Z12" s="28">
+      <c r="Z12" s="22">
         <v>41</v>
       </c>
-      <c r="AA12" s="28">
+      <c r="AA12" s="22">
         <v>31</v>
       </c>
-      <c r="AB12" s="28">
+      <c r="AB12" s="22">
         <v>31</v>
       </c>
-      <c r="AC12" s="28">
+      <c r="AC12" s="22">
         <v>32</v>
       </c>
-      <c r="AD12" s="28">
+      <c r="AD12" s="22">
         <v>35</v>
       </c>
-      <c r="AE12" s="28">
+      <c r="AE12" s="22">
         <v>37</v>
       </c>
-      <c r="AF12" s="28">
+      <c r="AF12" s="22">
         <v>36</v>
       </c>
-      <c r="AG12" s="28">
+      <c r="AG12" s="22">
         <v>24</v>
       </c>
-      <c r="AH12" s="28">
+      <c r="AH12" s="22">
         <v>37</v>
       </c>
       <c r="AI12" s="10">
+        <v>28</v>
+      </c>
+      <c r="AJ12" s="22">
         <v>28</v>
       </c>
     </row>
     <row r="13" spans="1:43" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A13" s="2" t="s">
         <v>77</v>
       </c>
-      <c r="B13" s="24"/>
-[...10 lines deleted...]
-      <c r="M13" s="26"/>
+      <c r="B13" s="20"/>
+      <c r="C13" s="20"/>
+      <c r="D13" s="20"/>
+      <c r="E13" s="20"/>
+      <c r="F13" s="20"/>
+      <c r="G13" s="20"/>
+      <c r="H13" s="21"/>
+      <c r="I13" s="20"/>
+      <c r="J13" s="21"/>
+      <c r="K13" s="21"/>
+      <c r="L13" s="21"/>
+      <c r="M13" s="21"/>
       <c r="N13" s="2">
         <v>45</v>
       </c>
-      <c r="O13" s="28">
+      <c r="O13" s="22">
         <v>38</v>
       </c>
       <c r="P13" s="2">
         <v>38</v>
       </c>
-      <c r="Q13" s="28">
+      <c r="Q13" s="22">
         <v>35</v>
       </c>
-      <c r="R13" s="28">
+      <c r="R13" s="22">
         <v>38</v>
       </c>
-      <c r="S13" s="28">
+      <c r="S13" s="22">
         <v>43</v>
       </c>
-      <c r="T13" s="28">
+      <c r="T13" s="22">
         <v>43</v>
       </c>
-      <c r="U13" s="28">
+      <c r="U13" s="22">
         <v>43</v>
       </c>
-      <c r="V13" s="28">
+      <c r="V13" s="22">
         <v>33</v>
       </c>
-      <c r="W13" s="28">
+      <c r="W13" s="22">
         <v>60</v>
       </c>
-      <c r="X13" s="28">
+      <c r="X13" s="22">
         <v>31</v>
       </c>
-      <c r="Y13" s="28">
+      <c r="Y13" s="22">
         <v>44</v>
       </c>
-      <c r="Z13" s="28">
+      <c r="Z13" s="22">
         <v>36</v>
       </c>
-      <c r="AA13" s="28">
+      <c r="AA13" s="22">
         <v>44</v>
       </c>
-      <c r="AB13" s="28">
+      <c r="AB13" s="22">
         <v>36</v>
       </c>
-      <c r="AC13" s="28">
+      <c r="AC13" s="22">
         <v>39</v>
       </c>
-      <c r="AD13" s="28">
+      <c r="AD13" s="22">
         <v>32</v>
       </c>
-      <c r="AE13" s="28">
+      <c r="AE13" s="22">
         <v>37</v>
       </c>
-      <c r="AF13" s="28">
+      <c r="AF13" s="22">
         <v>29</v>
       </c>
-      <c r="AG13" s="28">
+      <c r="AG13" s="22">
         <v>36</v>
       </c>
-      <c r="AH13" s="28">
+      <c r="AH13" s="22">
         <v>32</v>
       </c>
       <c r="AI13" s="10">
         <v>36</v>
+      </c>
+      <c r="AJ13" s="22">
+        <v>30</v>
       </c>
     </row>
     <row r="14" spans="1:43" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A14" s="2" t="s">
         <v>55</v>
       </c>
-      <c r="B14" s="24"/>
-[...10 lines deleted...]
-      <c r="M14" s="26"/>
+      <c r="B14" s="20"/>
+      <c r="C14" s="20"/>
+      <c r="D14" s="20"/>
+      <c r="E14" s="20"/>
+      <c r="F14" s="20"/>
+      <c r="G14" s="20"/>
+      <c r="H14" s="21"/>
+      <c r="I14" s="20"/>
+      <c r="J14" s="21"/>
+      <c r="K14" s="21"/>
+      <c r="L14" s="21"/>
+      <c r="M14" s="21"/>
       <c r="N14" s="2">
         <v>61</v>
       </c>
-      <c r="O14" s="28">
+      <c r="O14" s="22">
         <v>35</v>
       </c>
       <c r="P14" s="2">
         <v>60</v>
       </c>
-      <c r="Q14" s="28">
+      <c r="Q14" s="22">
         <v>52</v>
       </c>
-      <c r="R14" s="28">
+      <c r="R14" s="22">
         <v>50</v>
       </c>
-      <c r="S14" s="28">
+      <c r="S14" s="22">
         <v>53</v>
       </c>
-      <c r="T14" s="28">
+      <c r="T14" s="22">
         <v>31</v>
       </c>
-      <c r="U14" s="28">
+      <c r="U14" s="22">
         <v>53</v>
       </c>
-      <c r="V14" s="28">
+      <c r="V14" s="22">
         <v>39</v>
       </c>
-      <c r="W14" s="28">
+      <c r="W14" s="22">
         <v>49</v>
       </c>
-      <c r="X14" s="28">
+      <c r="X14" s="22">
         <v>47</v>
       </c>
-      <c r="Y14" s="28">
+      <c r="Y14" s="22">
         <v>55</v>
       </c>
-      <c r="Z14" s="28">
+      <c r="Z14" s="22">
         <v>41</v>
       </c>
-      <c r="AA14" s="28">
+      <c r="AA14" s="22">
         <v>34</v>
       </c>
-      <c r="AB14" s="28">
+      <c r="AB14" s="22">
         <v>53</v>
       </c>
-      <c r="AC14" s="28">
+      <c r="AC14" s="22">
         <v>49</v>
       </c>
-      <c r="AD14" s="28">
+      <c r="AD14" s="22">
         <v>26</v>
       </c>
-      <c r="AE14" s="28">
+      <c r="AE14" s="22">
         <v>46</v>
       </c>
-      <c r="AF14" s="28">
+      <c r="AF14" s="22">
         <v>31</v>
       </c>
-      <c r="AG14" s="28">
+      <c r="AG14" s="22">
         <v>29</v>
       </c>
-      <c r="AH14" s="28">
+      <c r="AH14" s="22">
         <v>33</v>
       </c>
       <c r="AI14" s="10">
         <v>37</v>
+      </c>
+      <c r="AJ14" s="22">
+        <v>38</v>
       </c>
     </row>
     <row r="15" spans="1:43" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A15" s="2" t="s">
         <v>84</v>
       </c>
-      <c r="B15" s="24"/>
-[...10 lines deleted...]
-      <c r="M15" s="26"/>
+      <c r="B15" s="20"/>
+      <c r="C15" s="20"/>
+      <c r="D15" s="20"/>
+      <c r="E15" s="20"/>
+      <c r="F15" s="20"/>
+      <c r="G15" s="20"/>
+      <c r="H15" s="21"/>
+      <c r="I15" s="20"/>
+      <c r="J15" s="21"/>
+      <c r="K15" s="21"/>
+      <c r="L15" s="21"/>
+      <c r="M15" s="21"/>
       <c r="N15" s="2">
         <v>53</v>
       </c>
-      <c r="O15" s="28">
+      <c r="O15" s="22">
         <v>34</v>
       </c>
       <c r="P15" s="2">
         <v>52</v>
       </c>
-      <c r="Q15" s="28">
+      <c r="Q15" s="22">
         <v>41</v>
       </c>
-      <c r="R15" s="28">
+      <c r="R15" s="22">
         <v>39</v>
       </c>
-      <c r="S15" s="28">
+      <c r="S15" s="22">
         <v>58</v>
       </c>
-      <c r="T15" s="28">
+      <c r="T15" s="22">
         <v>38</v>
       </c>
-      <c r="U15" s="28">
+      <c r="U15" s="22">
         <v>30</v>
       </c>
-      <c r="V15" s="28">
+      <c r="V15" s="22">
         <v>36</v>
       </c>
-      <c r="W15" s="28">
+      <c r="W15" s="22">
         <v>40</v>
       </c>
-      <c r="X15" s="28">
+      <c r="X15" s="22">
         <v>48</v>
       </c>
-      <c r="Y15" s="28">
+      <c r="Y15" s="22">
         <v>42</v>
       </c>
-      <c r="Z15" s="28">
+      <c r="Z15" s="22">
         <v>54</v>
       </c>
-      <c r="AA15" s="28">
+      <c r="AA15" s="22">
         <v>38</v>
       </c>
-      <c r="AB15" s="28">
+      <c r="AB15" s="22">
         <v>37</v>
       </c>
-      <c r="AC15" s="28">
+      <c r="AC15" s="22">
         <v>43</v>
       </c>
-      <c r="AD15" s="28">
+      <c r="AD15" s="22">
         <v>37</v>
       </c>
-      <c r="AE15" s="28">
+      <c r="AE15" s="22">
         <v>39</v>
       </c>
-      <c r="AF15" s="28">
+      <c r="AF15" s="22">
         <v>42</v>
       </c>
-      <c r="AG15" s="28">
+      <c r="AG15" s="22">
         <v>23</v>
       </c>
-      <c r="AH15" s="28">
+      <c r="AH15" s="22">
         <v>37</v>
       </c>
       <c r="AI15" s="10">
         <v>41</v>
+      </c>
+      <c r="AJ15" s="22">
+        <v>37</v>
       </c>
     </row>
     <row r="16" spans="1:43" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A16" s="2" t="s">
         <v>78</v>
       </c>
-      <c r="B16" s="24"/>
-[...10 lines deleted...]
-      <c r="M16" s="26"/>
+      <c r="B16" s="20"/>
+      <c r="C16" s="20"/>
+      <c r="D16" s="20"/>
+      <c r="E16" s="20"/>
+      <c r="F16" s="20"/>
+      <c r="G16" s="20"/>
+      <c r="H16" s="21"/>
+      <c r="I16" s="20"/>
+      <c r="J16" s="21"/>
+      <c r="K16" s="21"/>
+      <c r="L16" s="21"/>
+      <c r="M16" s="21"/>
       <c r="N16" s="2">
         <v>21</v>
       </c>
-      <c r="O16" s="28">
+      <c r="O16" s="22">
         <v>18</v>
       </c>
       <c r="P16" s="2">
         <v>15</v>
       </c>
-      <c r="Q16" s="28">
+      <c r="Q16" s="22">
         <v>18</v>
       </c>
-      <c r="R16" s="28">
+      <c r="R16" s="22">
         <v>22</v>
       </c>
-      <c r="S16" s="28">
+      <c r="S16" s="22">
         <v>15</v>
       </c>
-      <c r="T16" s="28">
+      <c r="T16" s="22">
         <v>9</v>
       </c>
-      <c r="U16" s="28">
+      <c r="U16" s="22">
         <v>7</v>
       </c>
-      <c r="V16" s="28">
+      <c r="V16" s="22">
         <v>19</v>
       </c>
-      <c r="W16" s="28">
+      <c r="W16" s="22">
         <v>15</v>
       </c>
-      <c r="X16" s="28">
+      <c r="X16" s="22">
         <v>9</v>
       </c>
-      <c r="Y16" s="28">
+      <c r="Y16" s="22">
         <v>11</v>
       </c>
-      <c r="Z16" s="28">
+      <c r="Z16" s="22">
         <v>11</v>
       </c>
-      <c r="AA16" s="28">
+      <c r="AA16" s="22">
         <v>12</v>
       </c>
-      <c r="AB16" s="28">
+      <c r="AB16" s="22">
         <v>15</v>
       </c>
-      <c r="AC16" s="28">
+      <c r="AC16" s="22">
         <v>12</v>
       </c>
-      <c r="AD16" s="28">
+      <c r="AD16" s="22">
         <v>12</v>
       </c>
-      <c r="AE16" s="28">
+      <c r="AE16" s="22">
         <v>11</v>
       </c>
-      <c r="AF16" s="28">
+      <c r="AF16" s="22">
         <v>6</v>
       </c>
-      <c r="AG16" s="28">
+      <c r="AG16" s="22">
         <v>6</v>
       </c>
-      <c r="AH16" s="28">
+      <c r="AH16" s="22">
         <v>9</v>
       </c>
       <c r="AI16" s="10">
         <v>14</v>
+      </c>
+      <c r="AJ16" s="22">
+        <v>8</v>
       </c>
     </row>
     <row r="17" spans="1:43" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A17" s="2" t="s">
         <v>58</v>
       </c>
-      <c r="B17" s="24"/>
-[...10 lines deleted...]
-      <c r="M17" s="26"/>
+      <c r="B17" s="20"/>
+      <c r="C17" s="20"/>
+      <c r="D17" s="20"/>
+      <c r="E17" s="20"/>
+      <c r="F17" s="20"/>
+      <c r="G17" s="20"/>
+      <c r="H17" s="21"/>
+      <c r="I17" s="20"/>
+      <c r="J17" s="21"/>
+      <c r="K17" s="21"/>
+      <c r="L17" s="21"/>
+      <c r="M17" s="21"/>
       <c r="N17" s="2">
         <v>4</v>
       </c>
-      <c r="O17" s="28">
+      <c r="O17" s="22">
         <v>3</v>
       </c>
       <c r="P17" s="2">
         <v>11</v>
       </c>
-      <c r="Q17" s="28">
+      <c r="Q17" s="22">
         <v>6</v>
       </c>
-      <c r="R17" s="28">
+      <c r="R17" s="22">
         <v>10</v>
       </c>
-      <c r="S17" s="28">
+      <c r="S17" s="22">
         <v>11</v>
       </c>
-      <c r="T17" s="28">
+      <c r="T17" s="22">
         <v>7</v>
       </c>
-      <c r="U17" s="28">
+      <c r="U17" s="22">
         <v>5</v>
       </c>
-      <c r="V17" s="28">
+      <c r="V17" s="22">
         <v>8</v>
       </c>
-      <c r="W17" s="28">
+      <c r="W17" s="22">
         <v>9</v>
       </c>
-      <c r="X17" s="28">
+      <c r="X17" s="22">
         <v>5</v>
       </c>
-      <c r="Y17" s="28">
+      <c r="Y17" s="22">
         <v>11</v>
       </c>
-      <c r="Z17" s="28">
+      <c r="Z17" s="22">
         <v>9</v>
       </c>
-      <c r="AA17" s="28">
+      <c r="AA17" s="22">
         <v>13</v>
       </c>
-      <c r="AB17" s="28">
+      <c r="AB17" s="22">
         <v>6</v>
       </c>
-      <c r="AC17" s="28">
+      <c r="AC17" s="22">
         <v>13</v>
       </c>
-      <c r="AD17" s="28">
+      <c r="AD17" s="22">
         <v>3</v>
       </c>
-      <c r="AE17" s="28">
+      <c r="AE17" s="22">
         <v>7</v>
       </c>
-      <c r="AF17" s="28">
+      <c r="AF17" s="22">
         <v>14</v>
       </c>
-      <c r="AG17" s="28">
+      <c r="AG17" s="22">
         <v>5</v>
       </c>
-      <c r="AH17" s="28">
+      <c r="AH17" s="22">
         <v>8</v>
       </c>
       <c r="AI17" s="10">
         <v>10</v>
+      </c>
+      <c r="AJ17" s="22">
+        <v>4</v>
       </c>
     </row>
     <row r="18" spans="1:43" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A18" s="2" t="s">
         <v>85</v>
       </c>
-      <c r="B18" s="24"/>
-[...10 lines deleted...]
-      <c r="M18" s="26"/>
+      <c r="B18" s="20"/>
+      <c r="C18" s="20"/>
+      <c r="D18" s="20"/>
+      <c r="E18" s="20"/>
+      <c r="F18" s="20"/>
+      <c r="G18" s="20"/>
+      <c r="H18" s="21"/>
+      <c r="I18" s="20"/>
+      <c r="J18" s="21"/>
+      <c r="K18" s="21"/>
+      <c r="L18" s="21"/>
+      <c r="M18" s="21"/>
       <c r="N18" s="2">
         <v>5</v>
       </c>
-      <c r="O18" s="28">
+      <c r="O18" s="22">
         <v>8</v>
       </c>
       <c r="P18" s="2">
         <v>5</v>
       </c>
-      <c r="Q18" s="28">
+      <c r="Q18" s="22">
         <v>5</v>
       </c>
-      <c r="R18" s="28">
+      <c r="R18" s="22">
         <v>5</v>
       </c>
-      <c r="S18" s="28">
+      <c r="S18" s="22">
         <v>8</v>
       </c>
-      <c r="T18" s="28">
+      <c r="T18" s="22">
         <v>2</v>
       </c>
-      <c r="U18" s="28">
+      <c r="U18" s="22">
         <v>5</v>
       </c>
-      <c r="V18" s="28">
+      <c r="V18" s="22">
         <v>10</v>
       </c>
-      <c r="W18" s="28">
+      <c r="W18" s="22">
         <v>8</v>
       </c>
-      <c r="X18" s="28">
+      <c r="X18" s="22">
         <v>3</v>
       </c>
-      <c r="Y18" s="28">
+      <c r="Y18" s="22">
         <v>11</v>
       </c>
-      <c r="Z18" s="28">
+      <c r="Z18" s="22">
         <v>2</v>
       </c>
-      <c r="AA18" s="28">
+      <c r="AA18" s="22">
         <v>3</v>
       </c>
-      <c r="AB18" s="28">
+      <c r="AB18" s="22">
         <v>6</v>
       </c>
-      <c r="AC18" s="28">
+      <c r="AC18" s="22">
         <v>7</v>
       </c>
-      <c r="AD18" s="28">
+      <c r="AD18" s="22">
         <v>8</v>
       </c>
-      <c r="AE18" s="28">
+      <c r="AE18" s="22">
         <v>5</v>
       </c>
-      <c r="AF18" s="28">
+      <c r="AF18" s="22">
         <v>9</v>
       </c>
-      <c r="AG18" s="28">
+      <c r="AG18" s="22">
         <v>4</v>
       </c>
-      <c r="AH18" s="28">
+      <c r="AH18" s="22">
         <v>1</v>
       </c>
       <c r="AI18" s="10">
         <v>5</v>
+      </c>
+      <c r="AJ18" s="22">
+        <v>6</v>
       </c>
     </row>
     <row r="19" spans="1:43" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A19" s="2" t="s">
         <v>62</v>
       </c>
-      <c r="B19" s="24"/>
-[...10 lines deleted...]
-      <c r="M19" s="26"/>
+      <c r="B19" s="20"/>
+      <c r="C19" s="20"/>
+      <c r="D19" s="20"/>
+      <c r="E19" s="20"/>
+      <c r="F19" s="20"/>
+      <c r="G19" s="20"/>
+      <c r="H19" s="21"/>
+      <c r="I19" s="20"/>
+      <c r="J19" s="21"/>
+      <c r="K19" s="21"/>
+      <c r="L19" s="21"/>
+      <c r="M19" s="21"/>
       <c r="N19" s="2">
         <v>11</v>
       </c>
-      <c r="O19" s="28">
+      <c r="O19" s="22">
         <v>10</v>
       </c>
       <c r="P19" s="2">
         <v>12</v>
       </c>
-      <c r="Q19" s="28">
+      <c r="Q19" s="22">
         <v>13</v>
       </c>
-      <c r="R19" s="28">
+      <c r="R19" s="22">
         <v>12</v>
       </c>
-      <c r="S19" s="28">
+      <c r="S19" s="22">
         <v>9</v>
       </c>
-      <c r="T19" s="28">
+      <c r="T19" s="22">
         <v>5</v>
       </c>
-      <c r="U19" s="28">
+      <c r="U19" s="22">
         <v>8</v>
       </c>
-      <c r="V19" s="28">
+      <c r="V19" s="22">
         <v>10</v>
       </c>
-      <c r="W19" s="28">
+      <c r="W19" s="22">
         <v>9</v>
       </c>
-      <c r="X19" s="28">
+      <c r="X19" s="22">
         <v>4</v>
       </c>
-      <c r="Y19" s="28">
+      <c r="Y19" s="22">
         <v>9</v>
       </c>
-      <c r="Z19" s="28">
+      <c r="Z19" s="22">
         <v>9</v>
       </c>
-      <c r="AA19" s="28">
+      <c r="AA19" s="22">
         <v>9</v>
       </c>
-      <c r="AB19" s="28">
+      <c r="AB19" s="22">
         <v>5</v>
       </c>
-      <c r="AC19" s="28">
+      <c r="AC19" s="22">
         <v>7</v>
       </c>
-      <c r="AD19" s="28">
+      <c r="AD19" s="22">
         <v>11</v>
       </c>
-      <c r="AE19" s="28">
+      <c r="AE19" s="22">
         <v>9</v>
       </c>
-      <c r="AF19" s="28">
+      <c r="AF19" s="22">
         <v>10</v>
       </c>
-      <c r="AG19" s="28">
+      <c r="AG19" s="22">
         <v>7</v>
       </c>
-      <c r="AH19" s="28">
+      <c r="AH19" s="22">
         <v>5</v>
       </c>
       <c r="AI19" s="10">
         <v>5</v>
+      </c>
+      <c r="AJ19" s="22">
+        <v>7</v>
       </c>
     </row>
     <row r="20" spans="1:43" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A20" s="2" t="s">
         <v>79</v>
       </c>
-      <c r="B20" s="24"/>
-[...10 lines deleted...]
-      <c r="M20" s="26"/>
+      <c r="B20" s="20"/>
+      <c r="C20" s="20"/>
+      <c r="D20" s="20"/>
+      <c r="E20" s="20"/>
+      <c r="F20" s="20"/>
+      <c r="G20" s="20"/>
+      <c r="H20" s="21"/>
+      <c r="I20" s="20"/>
+      <c r="J20" s="21"/>
+      <c r="K20" s="21"/>
+      <c r="L20" s="21"/>
+      <c r="M20" s="21"/>
       <c r="N20" s="2">
         <v>26</v>
       </c>
-      <c r="O20" s="28">
+      <c r="O20" s="22">
         <v>36</v>
       </c>
       <c r="P20" s="2">
         <v>18</v>
       </c>
-      <c r="Q20" s="28">
+      <c r="Q20" s="22">
         <v>29</v>
       </c>
-      <c r="R20" s="28">
+      <c r="R20" s="22">
         <v>32</v>
       </c>
-      <c r="S20" s="28">
+      <c r="S20" s="22">
         <v>29</v>
       </c>
-      <c r="T20" s="28">
+      <c r="T20" s="22">
         <v>31</v>
       </c>
-      <c r="U20" s="28">
+      <c r="U20" s="22">
         <v>23</v>
       </c>
-      <c r="V20" s="28">
+      <c r="V20" s="22">
         <v>24</v>
       </c>
-      <c r="W20" s="28">
+      <c r="W20" s="22">
         <v>22</v>
       </c>
-      <c r="X20" s="28">
+      <c r="X20" s="22">
         <v>22</v>
       </c>
-      <c r="Y20" s="28">
+      <c r="Y20" s="22">
         <v>21</v>
       </c>
-      <c r="Z20" s="28">
+      <c r="Z20" s="22">
         <v>30</v>
       </c>
-      <c r="AA20" s="28">
+      <c r="AA20" s="22">
         <v>19</v>
       </c>
-      <c r="AB20" s="28">
+      <c r="AB20" s="22">
         <v>31</v>
       </c>
-      <c r="AC20" s="28">
+      <c r="AC20" s="22">
         <v>18</v>
       </c>
-      <c r="AD20" s="28">
+      <c r="AD20" s="22">
         <v>19</v>
       </c>
-      <c r="AE20" s="28">
+      <c r="AE20" s="22">
         <v>18</v>
       </c>
-      <c r="AF20" s="28">
+      <c r="AF20" s="22">
         <v>16</v>
       </c>
-      <c r="AG20" s="28">
+      <c r="AG20" s="22">
         <v>15</v>
       </c>
-      <c r="AH20" s="28">
+      <c r="AH20" s="22">
         <v>22</v>
       </c>
       <c r="AI20" s="10">
         <v>19</v>
+      </c>
+      <c r="AJ20" s="22">
+        <v>14</v>
       </c>
     </row>
     <row r="21" spans="1:43" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A21" s="2" t="s">
         <v>80</v>
       </c>
-      <c r="B21" s="24"/>
-[...10 lines deleted...]
-      <c r="M21" s="26"/>
+      <c r="B21" s="20"/>
+      <c r="C21" s="20"/>
+      <c r="D21" s="20"/>
+      <c r="E21" s="20"/>
+      <c r="F21" s="20"/>
+      <c r="G21" s="20"/>
+      <c r="H21" s="21"/>
+      <c r="I21" s="20"/>
+      <c r="J21" s="21"/>
+      <c r="K21" s="21"/>
+      <c r="L21" s="21"/>
+      <c r="M21" s="21"/>
       <c r="N21" s="2">
         <v>40</v>
       </c>
-      <c r="O21" s="28">
+      <c r="O21" s="22">
         <v>32</v>
       </c>
       <c r="P21" s="2">
         <v>33</v>
       </c>
-      <c r="Q21" s="28">
+      <c r="Q21" s="22">
         <v>44</v>
       </c>
-      <c r="R21" s="28">
+      <c r="R21" s="22">
         <v>38</v>
       </c>
-      <c r="S21" s="28">
+      <c r="S21" s="22">
         <v>38</v>
       </c>
-      <c r="T21" s="28">
+      <c r="T21" s="22">
         <v>27</v>
       </c>
-      <c r="U21" s="28">
+      <c r="U21" s="22">
         <v>33</v>
       </c>
-      <c r="V21" s="28">
+      <c r="V21" s="22">
         <v>27</v>
       </c>
-      <c r="W21" s="28">
+      <c r="W21" s="22">
         <v>44</v>
       </c>
-      <c r="X21" s="28">
+      <c r="X21" s="22">
         <v>46</v>
       </c>
-      <c r="Y21" s="28">
+      <c r="Y21" s="22">
         <v>31</v>
       </c>
-      <c r="Z21" s="28">
+      <c r="Z21" s="22">
         <v>38</v>
       </c>
-      <c r="AA21" s="28">
+      <c r="AA21" s="22">
         <v>22</v>
       </c>
-      <c r="AB21" s="28">
+      <c r="AB21" s="22">
         <v>42</v>
       </c>
-      <c r="AC21" s="28">
+      <c r="AC21" s="22">
         <v>21</v>
       </c>
-      <c r="AD21" s="28">
+      <c r="AD21" s="22">
         <v>30</v>
       </c>
-      <c r="AE21" s="28">
+      <c r="AE21" s="22">
         <v>31</v>
       </c>
-      <c r="AF21" s="28">
+      <c r="AF21" s="22">
         <v>36</v>
       </c>
-      <c r="AG21" s="28">
+      <c r="AG21" s="22">
         <v>25</v>
       </c>
-      <c r="AH21" s="28">
+      <c r="AH21" s="22">
         <v>24</v>
       </c>
       <c r="AI21" s="10">
         <v>32</v>
+      </c>
+      <c r="AJ21" s="22">
+        <v>25</v>
       </c>
     </row>
     <row r="22" spans="1:43" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A22" s="2" t="s">
         <v>86</v>
       </c>
-      <c r="B22" s="24"/>
-[...10 lines deleted...]
-      <c r="M22" s="26"/>
+      <c r="B22" s="20"/>
+      <c r="C22" s="20"/>
+      <c r="D22" s="20"/>
+      <c r="E22" s="20"/>
+      <c r="F22" s="20"/>
+      <c r="G22" s="20"/>
+      <c r="H22" s="21"/>
+      <c r="I22" s="20"/>
+      <c r="J22" s="21"/>
+      <c r="K22" s="21"/>
+      <c r="L22" s="21"/>
+      <c r="M22" s="21"/>
       <c r="N22" s="2">
         <v>14</v>
       </c>
-      <c r="O22" s="28">
+      <c r="O22" s="22">
         <v>11</v>
       </c>
       <c r="P22" s="2">
         <v>12</v>
       </c>
-      <c r="Q22" s="28">
+      <c r="Q22" s="22">
         <v>11</v>
       </c>
-      <c r="R22" s="28">
+      <c r="R22" s="22">
         <v>10</v>
       </c>
-      <c r="S22" s="28">
+      <c r="S22" s="22">
         <v>3</v>
       </c>
-      <c r="T22" s="28">
+      <c r="T22" s="22">
         <v>5</v>
       </c>
-      <c r="U22" s="28">
+      <c r="U22" s="22">
         <v>11</v>
       </c>
-      <c r="V22" s="28">
+      <c r="V22" s="22">
         <v>8</v>
       </c>
-      <c r="W22" s="28">
+      <c r="W22" s="22">
         <v>12</v>
       </c>
-      <c r="X22" s="28">
+      <c r="X22" s="22">
         <v>9</v>
       </c>
-      <c r="Y22" s="28">
+      <c r="Y22" s="22">
         <v>11</v>
       </c>
-      <c r="Z22" s="28">
+      <c r="Z22" s="22">
         <v>8</v>
       </c>
-      <c r="AA22" s="28">
+      <c r="AA22" s="22">
         <v>3</v>
       </c>
-      <c r="AB22" s="28">
+      <c r="AB22" s="22">
         <v>7</v>
       </c>
-      <c r="AC22" s="28">
+      <c r="AC22" s="22">
         <v>6</v>
       </c>
-      <c r="AD22" s="28">
+      <c r="AD22" s="22">
         <v>6</v>
       </c>
-      <c r="AE22" s="28">
+      <c r="AE22" s="22">
         <v>10</v>
       </c>
-      <c r="AF22" s="28">
+      <c r="AF22" s="22">
         <v>6</v>
       </c>
-      <c r="AG22" s="28">
+      <c r="AG22" s="22">
         <v>8</v>
       </c>
-      <c r="AH22" s="28">
+      <c r="AH22" s="22">
         <v>16</v>
       </c>
       <c r="AI22" s="10">
         <v>7</v>
+      </c>
+      <c r="AJ22" s="22">
+        <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:43" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A23" s="2" t="s">
         <v>87</v>
       </c>
-      <c r="B23" s="24"/>
-[...10 lines deleted...]
-      <c r="M23" s="26"/>
+      <c r="B23" s="20"/>
+      <c r="C23" s="20"/>
+      <c r="D23" s="20"/>
+      <c r="E23" s="20"/>
+      <c r="F23" s="20"/>
+      <c r="G23" s="20"/>
+      <c r="H23" s="21"/>
+      <c r="I23" s="20"/>
+      <c r="J23" s="21"/>
+      <c r="K23" s="21"/>
+      <c r="L23" s="21"/>
+      <c r="M23" s="21"/>
       <c r="N23" s="2">
         <v>32</v>
       </c>
-      <c r="O23" s="28">
+      <c r="O23" s="22">
         <v>32</v>
       </c>
       <c r="P23" s="2">
         <v>27</v>
       </c>
-      <c r="Q23" s="28">
+      <c r="Q23" s="22">
         <v>33</v>
       </c>
-      <c r="R23" s="28">
+      <c r="R23" s="22">
         <v>28</v>
       </c>
-      <c r="S23" s="28">
+      <c r="S23" s="22">
         <v>30</v>
       </c>
-      <c r="T23" s="28">
+      <c r="T23" s="22">
         <v>26</v>
       </c>
-      <c r="U23" s="28">
+      <c r="U23" s="22">
         <v>21</v>
       </c>
-      <c r="V23" s="28">
+      <c r="V23" s="22">
         <v>30</v>
       </c>
-      <c r="W23" s="28">
+      <c r="W23" s="22">
         <v>32</v>
       </c>
-      <c r="X23" s="28">
+      <c r="X23" s="22">
         <v>30</v>
       </c>
-      <c r="Y23" s="28">
+      <c r="Y23" s="22">
         <v>28</v>
       </c>
-      <c r="Z23" s="28">
+      <c r="Z23" s="22">
         <v>27</v>
       </c>
-      <c r="AA23" s="28">
+      <c r="AA23" s="22">
         <v>22</v>
       </c>
-      <c r="AB23" s="28">
+      <c r="AB23" s="22">
         <v>23</v>
       </c>
-      <c r="AC23" s="28">
+      <c r="AC23" s="22">
         <v>30</v>
       </c>
-      <c r="AD23" s="28">
+      <c r="AD23" s="22">
         <v>23</v>
       </c>
-      <c r="AE23" s="28">
+      <c r="AE23" s="22">
         <v>33</v>
       </c>
-      <c r="AF23" s="28">
+      <c r="AF23" s="22">
         <v>26</v>
       </c>
-      <c r="AG23" s="28">
+      <c r="AG23" s="22">
         <v>17</v>
       </c>
-      <c r="AH23" s="28">
+      <c r="AH23" s="22">
         <v>19</v>
       </c>
       <c r="AI23" s="10">
         <v>23</v>
       </c>
+      <c r="AJ23" s="22">
+        <v>30</v>
+      </c>
     </row>
     <row r="24" spans="1:43" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A24"/>
-      <c r="B24" s="71"/>
-[...17 lines deleted...]
-      <c r="T24" s="81" t="s">
+      <c r="B24" s="49"/>
+      <c r="C24" s="49"/>
+      <c r="D24" s="49"/>
+      <c r="E24" s="49"/>
+      <c r="F24" s="49"/>
+      <c r="G24" s="49"/>
+      <c r="H24" s="49"/>
+      <c r="I24" s="49"/>
+      <c r="J24" s="49"/>
+      <c r="K24" s="49"/>
+      <c r="L24" s="49"/>
+      <c r="M24" s="49"/>
+      <c r="N24" s="49"/>
+      <c r="O24" s="49"/>
+      <c r="P24" s="49"/>
+      <c r="Q24" s="49"/>
+      <c r="R24" s="49"/>
+      <c r="S24" s="49"/>
+      <c r="T24" s="56" t="s">
         <v>61</v>
       </c>
-      <c r="U24" s="81"/>
-[...19 lines deleted...]
-      <c r="AQ24" s="71"/>
+      <c r="U24" s="56"/>
+      <c r="V24" s="56"/>
+      <c r="W24" s="56"/>
+      <c r="X24" s="56"/>
+      <c r="Y24" s="56"/>
+      <c r="Z24" s="56"/>
+      <c r="AA24" s="56"/>
+      <c r="AB24" s="56"/>
+      <c r="AC24" s="56"/>
+      <c r="AD24" s="56"/>
+      <c r="AE24" s="56"/>
+      <c r="AF24" s="56"/>
+      <c r="AG24" s="56"/>
+      <c r="AH24" s="49"/>
+      <c r="AI24" s="49"/>
+      <c r="AJ24" s="22"/>
+      <c r="AM24" s="49"/>
+      <c r="AN24" s="49"/>
+      <c r="AO24" s="49"/>
+      <c r="AP24" s="49"/>
+      <c r="AQ24" s="49"/>
     </row>
     <row r="25" spans="1:43" s="2" customFormat="1" ht="12" customHeight="1">
-      <c r="A25" s="21" t="s">
+      <c r="A25" s="17" t="s">
         <v>47</v>
       </c>
-      <c r="B25" s="24"/>
-[...10 lines deleted...]
-      <c r="M25" s="26"/>
+      <c r="B25" s="20"/>
+      <c r="C25" s="20"/>
+      <c r="D25" s="20"/>
+      <c r="E25" s="20"/>
+      <c r="F25" s="20"/>
+      <c r="G25" s="20"/>
+      <c r="H25" s="21"/>
+      <c r="I25" s="20"/>
+      <c r="J25" s="21"/>
+      <c r="K25" s="21"/>
+      <c r="L25" s="21"/>
+      <c r="M25" s="21"/>
       <c r="N25" s="2">
         <v>495</v>
       </c>
-      <c r="O25" s="28">
+      <c r="O25" s="22">
         <v>422</v>
       </c>
       <c r="P25" s="2">
         <v>467</v>
       </c>
-      <c r="Q25" s="28">
+      <c r="Q25" s="22">
         <v>449</v>
       </c>
-      <c r="R25" s="28">
+      <c r="R25" s="22">
         <v>482</v>
       </c>
-      <c r="S25" s="28">
+      <c r="S25" s="22">
         <v>489</v>
       </c>
-      <c r="T25" s="28">
+      <c r="T25" s="22">
         <v>374</v>
       </c>
-      <c r="U25" s="28">
+      <c r="U25" s="22">
         <v>363</v>
       </c>
-      <c r="V25" s="28">
+      <c r="V25" s="22">
         <v>373</v>
       </c>
-      <c r="W25" s="28">
+      <c r="W25" s="22">
         <v>423</v>
       </c>
-      <c r="X25" s="28">
+      <c r="X25" s="22">
         <v>404</v>
       </c>
-      <c r="Y25" s="28">
+      <c r="Y25" s="22">
         <v>410</v>
       </c>
-      <c r="Z25" s="28">
+      <c r="Z25" s="22">
         <v>467</v>
       </c>
-      <c r="AA25" s="28">
+      <c r="AA25" s="22">
         <v>495</v>
       </c>
-      <c r="AB25" s="28">
+      <c r="AB25" s="22">
         <v>452</v>
       </c>
-      <c r="AC25" s="28">
+      <c r="AC25" s="22">
         <v>404</v>
       </c>
-      <c r="AD25" s="28">
+      <c r="AD25" s="22">
         <v>392</v>
       </c>
-      <c r="AE25" s="28">
+      <c r="AE25" s="22">
         <v>432</v>
       </c>
-      <c r="AF25" s="28">
+      <c r="AF25" s="22">
         <v>381</v>
       </c>
-      <c r="AG25" s="28">
+      <c r="AG25" s="22">
         <v>332</v>
       </c>
-      <c r="AH25" s="28">
+      <c r="AH25" s="22">
         <v>340</v>
       </c>
       <c r="AI25" s="10">
         <v>419</v>
+      </c>
+      <c r="AJ25" s="22">
+        <v>377</v>
       </c>
     </row>
     <row r="26" spans="1:43" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A26" s="2" t="s">
         <v>82</v>
       </c>
-      <c r="B26" s="24"/>
-[...10 lines deleted...]
-      <c r="M26" s="26"/>
+      <c r="B26" s="20"/>
+      <c r="C26" s="20"/>
+      <c r="D26" s="20"/>
+      <c r="E26" s="20"/>
+      <c r="F26" s="20"/>
+      <c r="G26" s="20"/>
+      <c r="H26" s="21"/>
+      <c r="I26" s="20"/>
+      <c r="J26" s="21"/>
+      <c r="K26" s="21"/>
+      <c r="L26" s="21"/>
+      <c r="M26" s="21"/>
       <c r="N26" s="2">
         <v>364</v>
       </c>
-      <c r="O26" s="28">
+      <c r="O26" s="22">
         <v>335</v>
       </c>
       <c r="P26" s="2">
         <v>354</v>
       </c>
-      <c r="Q26" s="28">
+      <c r="Q26" s="22">
         <v>335</v>
       </c>
-      <c r="R26" s="28">
+      <c r="R26" s="22">
         <v>365</v>
       </c>
-      <c r="S26" s="28">
+      <c r="S26" s="22">
         <v>357</v>
       </c>
-      <c r="T26" s="28">
+      <c r="T26" s="22">
         <v>297</v>
       </c>
-      <c r="U26" s="28">
+      <c r="U26" s="22">
         <v>275</v>
       </c>
-      <c r="V26" s="28">
+      <c r="V26" s="22">
         <v>292</v>
       </c>
-      <c r="W26" s="28">
+      <c r="W26" s="22">
         <v>323</v>
       </c>
-      <c r="X26" s="28">
+      <c r="X26" s="22">
         <v>308</v>
       </c>
-      <c r="Y26" s="28">
+      <c r="Y26" s="22">
         <v>307</v>
       </c>
-      <c r="Z26" s="28">
+      <c r="Z26" s="22">
         <v>353</v>
       </c>
-      <c r="AA26" s="28">
+      <c r="AA26" s="22">
         <v>405</v>
       </c>
-      <c r="AB26" s="28">
+      <c r="AB26" s="22">
         <v>357</v>
       </c>
-      <c r="AC26" s="28">
+      <c r="AC26" s="22">
         <v>303</v>
       </c>
-      <c r="AD26" s="28">
+      <c r="AD26" s="22">
         <v>304</v>
       </c>
-      <c r="AE26" s="28">
+      <c r="AE26" s="22">
         <v>325</v>
       </c>
-      <c r="AF26" s="28">
+      <c r="AF26" s="22">
         <v>288</v>
       </c>
-      <c r="AG26" s="28">
+      <c r="AG26" s="22">
         <v>273</v>
       </c>
-      <c r="AH26" s="28">
+      <c r="AH26" s="22">
         <v>253</v>
       </c>
       <c r="AI26" s="10">
         <v>337</v>
+      </c>
+      <c r="AJ26" s="22">
+        <v>292</v>
       </c>
     </row>
     <row r="27" spans="1:43" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A27" s="2" t="s">
         <v>83</v>
       </c>
-      <c r="B27" s="24"/>
-[...10 lines deleted...]
-      <c r="M27" s="26"/>
+      <c r="B27" s="20"/>
+      <c r="C27" s="20"/>
+      <c r="D27" s="20"/>
+      <c r="E27" s="20"/>
+      <c r="F27" s="20"/>
+      <c r="G27" s="20"/>
+      <c r="H27" s="21"/>
+      <c r="I27" s="20"/>
+      <c r="J27" s="21"/>
+      <c r="K27" s="21"/>
+      <c r="L27" s="21"/>
+      <c r="M27" s="21"/>
       <c r="N27" s="2">
         <v>46</v>
       </c>
-      <c r="O27" s="28">
+      <c r="O27" s="22">
         <v>31</v>
       </c>
       <c r="P27" s="2">
         <v>30</v>
       </c>
-      <c r="Q27" s="28">
+      <c r="Q27" s="22">
         <v>38</v>
       </c>
-      <c r="R27" s="28">
+      <c r="R27" s="22">
         <v>47</v>
       </c>
-      <c r="S27" s="28">
+      <c r="S27" s="22">
         <v>41</v>
       </c>
-      <c r="T27" s="28">
+      <c r="T27" s="22">
         <v>28</v>
       </c>
-      <c r="U27" s="28">
+      <c r="U27" s="22">
         <v>30</v>
       </c>
-      <c r="V27" s="28">
+      <c r="V27" s="22">
         <v>25</v>
       </c>
-      <c r="W27" s="28">
+      <c r="W27" s="22">
         <v>34</v>
       </c>
-      <c r="X27" s="28">
+      <c r="X27" s="22">
         <v>29</v>
       </c>
-      <c r="Y27" s="28">
+      <c r="Y27" s="22">
         <v>33</v>
       </c>
-      <c r="Z27" s="28">
+      <c r="Z27" s="22">
         <v>40</v>
       </c>
-      <c r="AA27" s="28">
+      <c r="AA27" s="22">
         <v>31</v>
       </c>
-      <c r="AB27" s="28">
+      <c r="AB27" s="22">
         <v>30</v>
       </c>
-      <c r="AC27" s="28">
+      <c r="AC27" s="22">
         <v>31</v>
       </c>
-      <c r="AD27" s="28">
+      <c r="AD27" s="22">
         <v>31</v>
       </c>
-      <c r="AE27" s="28">
+      <c r="AE27" s="22">
         <v>36</v>
       </c>
-      <c r="AF27" s="28">
+      <c r="AF27" s="22">
         <v>35</v>
       </c>
-      <c r="AG27" s="28">
+      <c r="AG27" s="22">
         <v>24</v>
       </c>
-      <c r="AH27" s="28">
+      <c r="AH27" s="22">
         <v>36</v>
       </c>
       <c r="AI27" s="10">
         <v>27</v>
+      </c>
+      <c r="AJ27" s="22">
+        <v>28</v>
       </c>
     </row>
     <row r="28" spans="1:43" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A28" s="2" t="s">
         <v>55</v>
       </c>
-      <c r="B28" s="24"/>
-[...10 lines deleted...]
-      <c r="M28" s="26"/>
+      <c r="B28" s="20"/>
+      <c r="C28" s="20"/>
+      <c r="D28" s="20"/>
+      <c r="E28" s="20"/>
+      <c r="F28" s="20"/>
+      <c r="G28" s="20"/>
+      <c r="H28" s="21"/>
+      <c r="I28" s="20"/>
+      <c r="J28" s="21"/>
+      <c r="K28" s="21"/>
+      <c r="L28" s="21"/>
+      <c r="M28" s="21"/>
       <c r="N28" s="2">
         <v>27</v>
       </c>
-      <c r="O28" s="28">
+      <c r="O28" s="22">
         <v>18</v>
       </c>
       <c r="P28" s="2">
         <v>34</v>
       </c>
-      <c r="Q28" s="28">
+      <c r="Q28" s="22">
         <v>27</v>
       </c>
-      <c r="R28" s="28">
+      <c r="R28" s="22">
         <v>30</v>
       </c>
-      <c r="S28" s="28">
+      <c r="S28" s="22">
         <v>35</v>
       </c>
-      <c r="T28" s="28">
+      <c r="T28" s="22">
         <v>16</v>
       </c>
-      <c r="U28" s="28">
+      <c r="U28" s="22">
         <v>29</v>
       </c>
-      <c r="V28" s="28">
+      <c r="V28" s="22">
         <v>20</v>
       </c>
-      <c r="W28" s="28">
+      <c r="W28" s="22">
         <v>24</v>
       </c>
-      <c r="X28" s="28">
+      <c r="X28" s="22">
         <v>26</v>
       </c>
-      <c r="Y28" s="28">
+      <c r="Y28" s="22">
         <v>29</v>
       </c>
-      <c r="Z28" s="28">
+      <c r="Z28" s="22">
         <v>21</v>
       </c>
-      <c r="AA28" s="28">
+      <c r="AA28" s="22">
         <v>23</v>
       </c>
-      <c r="AB28" s="28">
+      <c r="AB28" s="22">
         <v>30</v>
       </c>
-      <c r="AC28" s="28">
+      <c r="AC28" s="22">
         <v>29</v>
       </c>
-      <c r="AD28" s="28">
+      <c r="AD28" s="22">
         <v>18</v>
       </c>
-      <c r="AE28" s="28">
+      <c r="AE28" s="22">
         <v>30</v>
       </c>
-      <c r="AF28" s="28">
+      <c r="AF28" s="22">
         <v>16</v>
       </c>
-      <c r="AG28" s="28">
+      <c r="AG28" s="22">
         <v>14</v>
       </c>
-      <c r="AH28" s="28">
+      <c r="AH28" s="22">
         <v>16</v>
       </c>
       <c r="AI28" s="10">
         <v>19</v>
+      </c>
+      <c r="AJ28" s="22">
+        <v>20</v>
       </c>
     </row>
     <row r="29" spans="1:43" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A29" s="2" t="s">
         <v>84</v>
       </c>
-      <c r="B29" s="24"/>
-[...10 lines deleted...]
-      <c r="M29" s="26"/>
+      <c r="B29" s="20"/>
+      <c r="C29" s="20"/>
+      <c r="D29" s="20"/>
+      <c r="E29" s="20"/>
+      <c r="F29" s="20"/>
+      <c r="G29" s="20"/>
+      <c r="H29" s="21"/>
+      <c r="I29" s="20"/>
+      <c r="J29" s="21"/>
+      <c r="K29" s="21"/>
+      <c r="L29" s="21"/>
+      <c r="M29" s="21"/>
       <c r="N29" s="2">
         <v>42</v>
       </c>
-      <c r="O29" s="28">
+      <c r="O29" s="22">
         <v>24</v>
       </c>
       <c r="P29" s="2">
         <v>38</v>
       </c>
-      <c r="Q29" s="28">
+      <c r="Q29" s="22">
         <v>32</v>
       </c>
-      <c r="R29" s="28">
+      <c r="R29" s="22">
         <v>28</v>
       </c>
-      <c r="S29" s="28">
+      <c r="S29" s="22">
         <v>42</v>
       </c>
-      <c r="T29" s="28">
+      <c r="T29" s="22">
         <v>26</v>
       </c>
-      <c r="U29" s="28">
+      <c r="U29" s="22">
         <v>21</v>
       </c>
-      <c r="V29" s="28">
+      <c r="V29" s="22">
         <v>21</v>
       </c>
-      <c r="W29" s="28">
+      <c r="W29" s="22">
         <v>26</v>
       </c>
-      <c r="X29" s="28">
+      <c r="X29" s="22">
         <v>29</v>
       </c>
-      <c r="Y29" s="28">
+      <c r="Y29" s="22">
         <v>28</v>
       </c>
-      <c r="Z29" s="28">
+      <c r="Z29" s="22">
         <v>37</v>
       </c>
-      <c r="AA29" s="28">
+      <c r="AA29" s="22">
         <v>26</v>
       </c>
-      <c r="AB29" s="28">
+      <c r="AB29" s="22">
         <v>26</v>
       </c>
-      <c r="AC29" s="28">
+      <c r="AC29" s="22">
         <v>27</v>
       </c>
-      <c r="AD29" s="28">
+      <c r="AD29" s="22">
         <v>28</v>
       </c>
-      <c r="AE29" s="28">
+      <c r="AE29" s="22">
         <v>25</v>
       </c>
-      <c r="AF29" s="28">
+      <c r="AF29" s="22">
         <v>25</v>
       </c>
-      <c r="AG29" s="28">
+      <c r="AG29" s="22">
         <v>15</v>
       </c>
-      <c r="AH29" s="28">
+      <c r="AH29" s="22">
         <v>26</v>
       </c>
       <c r="AI29" s="10">
         <v>27</v>
+      </c>
+      <c r="AJ29" s="22">
+        <v>23</v>
       </c>
     </row>
     <row r="30" spans="1:43" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A30" s="2" t="s">
         <v>87</v>
       </c>
-      <c r="B30" s="24"/>
-[...10 lines deleted...]
-      <c r="M30" s="26"/>
+      <c r="B30" s="20"/>
+      <c r="C30" s="20"/>
+      <c r="D30" s="20"/>
+      <c r="E30" s="20"/>
+      <c r="F30" s="20"/>
+      <c r="G30" s="20"/>
+      <c r="H30" s="21"/>
+      <c r="I30" s="20"/>
+      <c r="J30" s="21"/>
+      <c r="K30" s="21"/>
+      <c r="L30" s="21"/>
+      <c r="M30" s="21"/>
       <c r="N30" s="2">
         <v>16</v>
       </c>
-      <c r="O30" s="28">
+      <c r="O30" s="22">
         <v>14</v>
       </c>
       <c r="P30" s="2">
         <v>11</v>
       </c>
-      <c r="Q30" s="28">
+      <c r="Q30" s="22">
         <v>17</v>
       </c>
-      <c r="R30" s="28">
+      <c r="R30" s="22">
         <v>12</v>
       </c>
-      <c r="S30" s="28">
+      <c r="S30" s="22">
         <v>14</v>
       </c>
-      <c r="T30" s="28">
+      <c r="T30" s="22">
         <v>7</v>
       </c>
-      <c r="U30" s="28">
+      <c r="U30" s="22">
         <v>8</v>
       </c>
-      <c r="V30" s="28">
+      <c r="V30" s="22">
         <v>15</v>
       </c>
-      <c r="W30" s="28">
+      <c r="W30" s="22">
         <v>16</v>
       </c>
-      <c r="X30" s="28">
+      <c r="X30" s="22">
         <v>12</v>
       </c>
-      <c r="Y30" s="28">
+      <c r="Y30" s="22">
         <v>13</v>
       </c>
-      <c r="Z30" s="28">
+      <c r="Z30" s="22">
         <v>16</v>
       </c>
-      <c r="AA30" s="28">
+      <c r="AA30" s="22">
         <v>10</v>
       </c>
-      <c r="AB30" s="28">
+      <c r="AB30" s="22">
         <v>9</v>
       </c>
-      <c r="AC30" s="28">
+      <c r="AC30" s="22">
         <v>14</v>
       </c>
-      <c r="AD30" s="28">
+      <c r="AD30" s="22">
         <v>11</v>
       </c>
-      <c r="AE30" s="28">
+      <c r="AE30" s="22">
         <v>16</v>
       </c>
-      <c r="AF30" s="28">
+      <c r="AF30" s="22">
         <v>17</v>
       </c>
-      <c r="AG30" s="28">
+      <c r="AG30" s="22">
         <v>6</v>
       </c>
-      <c r="AH30" s="28">
+      <c r="AH30" s="22">
         <v>9</v>
       </c>
       <c r="AI30" s="10">
         <v>9</v>
       </c>
+      <c r="AJ30" s="22">
+        <v>14</v>
+      </c>
     </row>
     <row r="31" spans="1:43" s="2" customFormat="1" ht="12" customHeight="1">
-      <c r="A31" s="72"/>
-[...18 lines deleted...]
-      <c r="T31" s="80" t="s">
+      <c r="A31" s="17"/>
+      <c r="B31" s="17"/>
+      <c r="C31" s="17"/>
+      <c r="D31" s="17"/>
+      <c r="E31" s="17"/>
+      <c r="F31" s="17"/>
+      <c r="G31" s="17"/>
+      <c r="H31" s="17"/>
+      <c r="I31" s="17"/>
+      <c r="J31" s="17"/>
+      <c r="K31" s="17"/>
+      <c r="L31" s="17"/>
+      <c r="M31" s="17"/>
+      <c r="N31" s="17"/>
+      <c r="O31" s="17"/>
+      <c r="P31" s="17"/>
+      <c r="Q31" s="17"/>
+      <c r="R31" s="17"/>
+      <c r="S31" s="17"/>
+      <c r="T31" s="55" t="s">
         <v>60</v>
       </c>
-      <c r="U31" s="80"/>
-[...19 lines deleted...]
-      <c r="AQ31" s="72"/>
+      <c r="U31" s="55"/>
+      <c r="V31" s="55"/>
+      <c r="W31" s="55"/>
+      <c r="X31" s="55"/>
+      <c r="Y31" s="55"/>
+      <c r="Z31" s="55"/>
+      <c r="AA31" s="55"/>
+      <c r="AB31" s="55"/>
+      <c r="AC31" s="55"/>
+      <c r="AD31" s="55"/>
+      <c r="AE31" s="55"/>
+      <c r="AF31" s="55"/>
+      <c r="AG31" s="55"/>
+      <c r="AH31" s="17"/>
+      <c r="AI31" s="17"/>
+      <c r="AJ31" s="22"/>
+      <c r="AM31" s="17"/>
+      <c r="AN31" s="17"/>
+      <c r="AO31" s="17"/>
+      <c r="AP31" s="17"/>
+      <c r="AQ31" s="17"/>
     </row>
     <row r="32" spans="1:43" s="2" customFormat="1" ht="12" customHeight="1">
-      <c r="A32" s="21" t="s">
+      <c r="A32" s="17" t="s">
         <v>47</v>
       </c>
-      <c r="B32" s="24"/>
-[...10 lines deleted...]
-      <c r="M32" s="26"/>
+      <c r="B32" s="20"/>
+      <c r="C32" s="20"/>
+      <c r="D32" s="20"/>
+      <c r="E32" s="20"/>
+      <c r="F32" s="20"/>
+      <c r="G32" s="20"/>
+      <c r="H32" s="21"/>
+      <c r="I32" s="20"/>
+      <c r="J32" s="21"/>
+      <c r="K32" s="21"/>
+      <c r="L32" s="21"/>
+      <c r="M32" s="21"/>
       <c r="N32" s="2">
         <v>256</v>
       </c>
-      <c r="O32" s="36">
+      <c r="O32" s="22">
         <v>224</v>
       </c>
       <c r="P32" s="2">
         <v>223</v>
       </c>
-      <c r="Q32" s="36">
+      <c r="Q32" s="22">
         <v>237</v>
       </c>
-      <c r="R32" s="36">
+      <c r="R32" s="22">
         <v>235</v>
       </c>
-      <c r="S32" s="36">
+      <c r="S32" s="22">
         <v>237</v>
       </c>
-      <c r="T32" s="28">
+      <c r="T32" s="22">
         <v>188</v>
       </c>
-      <c r="U32" s="36">
+      <c r="U32" s="22">
         <v>201</v>
       </c>
-      <c r="V32" s="36">
+      <c r="V32" s="22">
         <v>210</v>
       </c>
-      <c r="W32" s="36">
+      <c r="W32" s="22">
         <v>265</v>
       </c>
-      <c r="X32" s="36">
+      <c r="X32" s="22">
         <v>208</v>
       </c>
-      <c r="Y32" s="36">
+      <c r="Y32" s="22">
         <v>223</v>
       </c>
-      <c r="Z32" s="36">
+      <c r="Z32" s="22">
         <v>215</v>
       </c>
-      <c r="AA32" s="36">
+      <c r="AA32" s="22">
         <v>175</v>
       </c>
-      <c r="AB32" s="36">
+      <c r="AB32" s="22">
         <v>210</v>
       </c>
-      <c r="AC32" s="36">
+      <c r="AC32" s="22">
         <v>203</v>
       </c>
-      <c r="AD32" s="36">
+      <c r="AD32" s="22">
         <v>163</v>
       </c>
-      <c r="AE32" s="36">
+      <c r="AE32" s="22">
         <v>201</v>
       </c>
-      <c r="AF32" s="28">
+      <c r="AF32" s="22">
         <v>185</v>
       </c>
-      <c r="AG32" s="28">
+      <c r="AG32" s="22">
         <v>153</v>
       </c>
-      <c r="AH32" s="36">
+      <c r="AH32" s="22">
         <v>176</v>
       </c>
-      <c r="AI32" s="11">
+      <c r="AI32" s="10">
         <v>189</v>
       </c>
-    </row>
-    <row r="33" spans="1:35" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="AJ32" s="22">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="33" spans="1:36" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A33" s="2" t="s">
         <v>82</v>
       </c>
-      <c r="B33" s="24"/>
-[...10 lines deleted...]
-      <c r="M33" s="26"/>
+      <c r="B33" s="20"/>
+      <c r="C33" s="20"/>
+      <c r="D33" s="20"/>
+      <c r="E33" s="20"/>
+      <c r="F33" s="20"/>
+      <c r="G33" s="20"/>
+      <c r="H33" s="21"/>
+      <c r="I33" s="20"/>
+      <c r="J33" s="21"/>
+      <c r="K33" s="21"/>
+      <c r="L33" s="21"/>
+      <c r="M33" s="21"/>
       <c r="N33" s="2">
         <v>24</v>
       </c>
-      <c r="O33" s="36">
+      <c r="O33" s="22">
         <v>22</v>
       </c>
       <c r="P33" s="2">
         <v>22</v>
       </c>
-      <c r="Q33" s="36">
+      <c r="Q33" s="22">
         <v>26</v>
       </c>
-      <c r="R33" s="36">
+      <c r="R33" s="22">
         <v>20</v>
       </c>
-      <c r="S33" s="36">
+      <c r="S33" s="22">
         <v>31</v>
       </c>
-      <c r="T33" s="28">
+      <c r="T33" s="22">
         <v>13</v>
       </c>
-      <c r="U33" s="36">
+      <c r="U33" s="22">
         <v>17</v>
       </c>
-      <c r="V33" s="36">
+      <c r="V33" s="22">
         <v>16</v>
       </c>
-      <c r="W33" s="36">
+      <c r="W33" s="22">
         <v>30</v>
       </c>
-      <c r="X33" s="36">
+      <c r="X33" s="22">
         <v>19</v>
       </c>
-      <c r="Y33" s="36">
+      <c r="Y33" s="22">
         <v>17</v>
       </c>
-      <c r="Z33" s="36">
+      <c r="Z33" s="22">
         <v>23</v>
       </c>
-      <c r="AA33" s="36">
+      <c r="AA33" s="22">
         <v>15</v>
       </c>
-      <c r="AB33" s="36">
+      <c r="AB33" s="22">
         <v>13</v>
       </c>
-      <c r="AC33" s="36">
+      <c r="AC33" s="22">
         <v>27</v>
       </c>
-      <c r="AD33" s="36">
+      <c r="AD33" s="22">
         <v>9</v>
       </c>
-      <c r="AE33" s="36">
+      <c r="AE33" s="22">
         <v>25</v>
       </c>
-      <c r="AF33" s="28">
+      <c r="AF33" s="22">
         <v>17</v>
       </c>
-      <c r="AG33" s="28">
+      <c r="AG33" s="22">
         <v>13</v>
       </c>
-      <c r="AH33" s="36">
+      <c r="AH33" s="22">
         <v>20</v>
       </c>
-      <c r="AI33" s="11">
+      <c r="AI33" s="10">
         <v>14</v>
       </c>
-    </row>
-    <row r="34" spans="1:35" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="AJ33" s="22">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="34" spans="1:36" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A34" s="2" t="s">
         <v>83</v>
       </c>
-      <c r="B34" s="24"/>
-[...10 lines deleted...]
-      <c r="M34" s="26"/>
+      <c r="B34" s="20"/>
+      <c r="C34" s="20"/>
+      <c r="D34" s="20"/>
+      <c r="E34" s="20"/>
+      <c r="F34" s="20"/>
+      <c r="G34" s="20"/>
+      <c r="H34" s="21"/>
+      <c r="I34" s="20"/>
+      <c r="J34" s="21"/>
+      <c r="K34" s="21"/>
+      <c r="L34" s="21"/>
+      <c r="M34" s="21"/>
       <c r="N34" s="2">
         <v>5</v>
       </c>
-      <c r="O34" s="36">
+      <c r="O34" s="22">
         <v>1</v>
       </c>
       <c r="P34" s="2">
         <v>1</v>
       </c>
-      <c r="Q34" s="36" t="s">
+      <c r="Q34" s="22" t="s">
         <v>72</v>
       </c>
-      <c r="R34" s="36">
+      <c r="R34" s="22">
         <v>1</v>
       </c>
-      <c r="S34" s="36" t="s">
+      <c r="S34" s="22" t="s">
         <v>72</v>
       </c>
-      <c r="T34" s="28" t="s">
+      <c r="T34" s="22" t="s">
         <v>72</v>
       </c>
-      <c r="U34" s="36">
+      <c r="U34" s="22">
         <v>3</v>
       </c>
-      <c r="V34" s="36">
+      <c r="V34" s="22">
         <v>6</v>
       </c>
-      <c r="W34" s="36">
+      <c r="W34" s="22">
         <v>1</v>
       </c>
-      <c r="X34" s="36">
+      <c r="X34" s="22">
         <v>2</v>
       </c>
-      <c r="Y34" s="36">
+      <c r="Y34" s="22">
         <v>2</v>
       </c>
-      <c r="Z34" s="36">
+      <c r="Z34" s="22">
         <v>1</v>
       </c>
-      <c r="AA34" s="36"/>
-      <c r="AB34" s="36">
+      <c r="AA34" s="22"/>
+      <c r="AB34" s="22">
         <v>1</v>
       </c>
-      <c r="AC34" s="36">
+      <c r="AC34" s="22">
         <v>1</v>
       </c>
-      <c r="AD34" s="36">
+      <c r="AD34" s="22">
         <v>4</v>
       </c>
-      <c r="AE34" s="36">
+      <c r="AE34" s="22">
         <v>1</v>
       </c>
-      <c r="AF34" s="28">
+      <c r="AF34" s="22">
         <v>1</v>
       </c>
-      <c r="AG34" s="28" t="s">
+      <c r="AG34" s="22" t="s">
         <v>72</v>
       </c>
-      <c r="AH34" s="36">
+      <c r="AH34" s="22">
         <v>1</v>
       </c>
-      <c r="AI34" s="11">
+      <c r="AI34" s="10">
         <v>1</v>
       </c>
-    </row>
-    <row r="35" spans="1:35" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="AJ34" s="22" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="35" spans="1:36" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A35" s="2" t="s">
         <v>77</v>
       </c>
-      <c r="B35" s="24"/>
-[...10 lines deleted...]
-      <c r="M35" s="26"/>
+      <c r="B35" s="20"/>
+      <c r="C35" s="20"/>
+      <c r="D35" s="20"/>
+      <c r="E35" s="20"/>
+      <c r="F35" s="20"/>
+      <c r="G35" s="20"/>
+      <c r="H35" s="21"/>
+      <c r="I35" s="20"/>
+      <c r="J35" s="21"/>
+      <c r="K35" s="21"/>
+      <c r="L35" s="21"/>
+      <c r="M35" s="21"/>
       <c r="N35" s="2">
         <v>45</v>
       </c>
-      <c r="O35" s="36">
+      <c r="O35" s="22">
         <v>38</v>
       </c>
       <c r="P35" s="2">
         <v>38</v>
       </c>
-      <c r="Q35" s="36">
+      <c r="Q35" s="22">
         <v>35</v>
       </c>
-      <c r="R35" s="36">
+      <c r="R35" s="22">
         <v>38</v>
       </c>
-      <c r="S35" s="36">
+      <c r="S35" s="22">
         <v>43</v>
       </c>
-      <c r="T35" s="28">
+      <c r="T35" s="22">
         <v>43</v>
       </c>
-      <c r="U35" s="36">
+      <c r="U35" s="22">
         <v>43</v>
       </c>
-      <c r="V35" s="36">
+      <c r="V35" s="22">
         <v>33</v>
       </c>
-      <c r="W35" s="36">
+      <c r="W35" s="22">
         <v>60</v>
       </c>
-      <c r="X35" s="36">
+      <c r="X35" s="22">
         <v>31</v>
       </c>
-      <c r="Y35" s="36">
+      <c r="Y35" s="22">
         <v>44</v>
       </c>
-      <c r="Z35" s="36">
+      <c r="Z35" s="22">
         <v>36</v>
       </c>
-      <c r="AA35" s="36">
+      <c r="AA35" s="22">
         <v>44</v>
       </c>
-      <c r="AB35" s="36">
+      <c r="AB35" s="22">
         <v>36</v>
       </c>
-      <c r="AC35" s="36">
+      <c r="AC35" s="22">
         <v>39</v>
       </c>
-      <c r="AD35" s="36">
+      <c r="AD35" s="22">
         <v>32</v>
       </c>
-      <c r="AE35" s="36">
+      <c r="AE35" s="22">
         <v>37</v>
       </c>
-      <c r="AF35" s="28">
+      <c r="AF35" s="22">
         <v>29</v>
       </c>
-      <c r="AG35" s="28">
+      <c r="AG35" s="22">
         <v>36</v>
       </c>
-      <c r="AH35" s="36">
+      <c r="AH35" s="22">
         <v>32</v>
       </c>
-      <c r="AI35" s="11">
+      <c r="AI35" s="10">
         <v>36</v>
       </c>
-    </row>
-    <row r="36" spans="1:35" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="AJ35" s="22">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="36" spans="1:36" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A36" s="2" t="s">
         <v>55</v>
       </c>
-      <c r="B36" s="24"/>
-[...10 lines deleted...]
-      <c r="M36" s="26"/>
+      <c r="B36" s="20"/>
+      <c r="C36" s="20"/>
+      <c r="D36" s="20"/>
+      <c r="E36" s="20"/>
+      <c r="F36" s="20"/>
+      <c r="G36" s="20"/>
+      <c r="H36" s="21"/>
+      <c r="I36" s="20"/>
+      <c r="J36" s="21"/>
+      <c r="K36" s="21"/>
+      <c r="L36" s="21"/>
+      <c r="M36" s="21"/>
       <c r="N36" s="2">
         <v>34</v>
       </c>
-      <c r="O36" s="36">
+      <c r="O36" s="22">
         <v>17</v>
       </c>
       <c r="P36" s="2">
         <v>26</v>
       </c>
-      <c r="Q36" s="36">
+      <c r="Q36" s="22">
         <v>25</v>
       </c>
-      <c r="R36" s="36">
+      <c r="R36" s="22">
         <v>20</v>
       </c>
-      <c r="S36" s="36">
+      <c r="S36" s="22">
         <v>18</v>
       </c>
-      <c r="T36" s="28">
+      <c r="T36" s="22">
         <v>15</v>
       </c>
-      <c r="U36" s="36">
+      <c r="U36" s="22">
         <v>24</v>
       </c>
-      <c r="V36" s="36">
+      <c r="V36" s="22">
         <v>19</v>
       </c>
-      <c r="W36" s="36">
+      <c r="W36" s="22">
         <v>25</v>
       </c>
-      <c r="X36" s="36">
+      <c r="X36" s="22">
         <v>21</v>
       </c>
-      <c r="Y36" s="36">
+      <c r="Y36" s="22">
         <v>26</v>
       </c>
-      <c r="Z36" s="36">
+      <c r="Z36" s="22">
         <v>20</v>
       </c>
-      <c r="AA36" s="36">
+      <c r="AA36" s="22">
         <v>11</v>
       </c>
-      <c r="AB36" s="36">
+      <c r="AB36" s="22">
         <v>23</v>
       </c>
-      <c r="AC36" s="36">
+      <c r="AC36" s="22">
         <v>20</v>
       </c>
-      <c r="AD36" s="36">
+      <c r="AD36" s="22">
         <v>8</v>
       </c>
-      <c r="AE36" s="36">
+      <c r="AE36" s="22">
         <v>16</v>
       </c>
-      <c r="AF36" s="28">
+      <c r="AF36" s="22">
         <v>15</v>
       </c>
-      <c r="AG36" s="28">
+      <c r="AG36" s="22">
         <v>15</v>
       </c>
-      <c r="AH36" s="36">
+      <c r="AH36" s="22">
         <v>17</v>
       </c>
-      <c r="AI36" s="11">
+      <c r="AI36" s="10">
         <v>18</v>
       </c>
-    </row>
-    <row r="37" spans="1:35" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="AJ36" s="22">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="37" spans="1:36" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A37" s="2" t="s">
         <v>84</v>
       </c>
-      <c r="B37" s="24"/>
-[...10 lines deleted...]
-      <c r="M37" s="26"/>
+      <c r="B37" s="20"/>
+      <c r="C37" s="20"/>
+      <c r="D37" s="20"/>
+      <c r="E37" s="20"/>
+      <c r="F37" s="20"/>
+      <c r="G37" s="20"/>
+      <c r="H37" s="21"/>
+      <c r="I37" s="20"/>
+      <c r="J37" s="21"/>
+      <c r="K37" s="21"/>
+      <c r="L37" s="21"/>
+      <c r="M37" s="21"/>
       <c r="N37" s="2">
         <v>11</v>
       </c>
-      <c r="O37" s="36">
+      <c r="O37" s="22">
         <v>10</v>
       </c>
       <c r="P37" s="2">
         <v>14</v>
       </c>
-      <c r="Q37" s="36">
+      <c r="Q37" s="22">
         <v>9</v>
       </c>
-      <c r="R37" s="36">
+      <c r="R37" s="22">
         <v>11</v>
       </c>
-      <c r="S37" s="36">
+      <c r="S37" s="22">
         <v>16</v>
       </c>
-      <c r="T37" s="28">
+      <c r="T37" s="22">
         <v>12</v>
       </c>
-      <c r="U37" s="36">
+      <c r="U37" s="22">
         <v>9</v>
       </c>
-      <c r="V37" s="36">
+      <c r="V37" s="22">
         <v>15</v>
       </c>
-      <c r="W37" s="36">
+      <c r="W37" s="22">
         <v>14</v>
       </c>
-      <c r="X37" s="36">
+      <c r="X37" s="22">
         <v>19</v>
       </c>
-      <c r="Y37" s="36">
+      <c r="Y37" s="22">
         <v>14</v>
       </c>
-      <c r="Z37" s="36">
+      <c r="Z37" s="22">
         <v>17</v>
       </c>
-      <c r="AA37" s="36">
+      <c r="AA37" s="22">
         <v>12</v>
       </c>
-      <c r="AB37" s="36">
+      <c r="AB37" s="22">
         <v>11</v>
       </c>
-      <c r="AC37" s="36">
+      <c r="AC37" s="22">
         <v>16</v>
       </c>
-      <c r="AD37" s="36">
+      <c r="AD37" s="22">
         <v>9</v>
       </c>
-      <c r="AE37" s="36">
+      <c r="AE37" s="22">
         <v>14</v>
       </c>
-      <c r="AF37" s="28">
+      <c r="AF37" s="22">
         <v>17</v>
       </c>
-      <c r="AG37" s="28">
+      <c r="AG37" s="22">
         <v>8</v>
       </c>
-      <c r="AH37" s="36">
+      <c r="AH37" s="22">
         <v>11</v>
       </c>
-      <c r="AI37" s="11">
+      <c r="AI37" s="10">
         <v>14</v>
       </c>
-    </row>
-    <row r="38" spans="1:35" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="AJ37" s="22">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="38" spans="1:36" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A38" s="2" t="s">
         <v>78</v>
       </c>
-      <c r="B38" s="24"/>
-[...10 lines deleted...]
-      <c r="M38" s="26"/>
+      <c r="B38" s="20"/>
+      <c r="C38" s="20"/>
+      <c r="D38" s="20"/>
+      <c r="E38" s="20"/>
+      <c r="F38" s="20"/>
+      <c r="G38" s="20"/>
+      <c r="H38" s="21"/>
+      <c r="I38" s="20"/>
+      <c r="J38" s="21"/>
+      <c r="K38" s="21"/>
+      <c r="L38" s="21"/>
+      <c r="M38" s="21"/>
       <c r="N38" s="2">
         <v>21</v>
       </c>
-      <c r="O38" s="36">
+      <c r="O38" s="22">
         <v>18</v>
       </c>
       <c r="P38" s="2">
         <v>15</v>
       </c>
-      <c r="Q38" s="36">
+      <c r="Q38" s="22">
         <v>18</v>
       </c>
-      <c r="R38" s="36">
+      <c r="R38" s="22">
         <v>22</v>
       </c>
-      <c r="S38" s="36">
+      <c r="S38" s="22">
         <v>15</v>
       </c>
-      <c r="T38" s="28">
+      <c r="T38" s="22">
         <v>9</v>
       </c>
-      <c r="U38" s="36">
+      <c r="U38" s="22">
         <v>7</v>
       </c>
-      <c r="V38" s="36">
+      <c r="V38" s="22">
         <v>19</v>
       </c>
-      <c r="W38" s="36">
+      <c r="W38" s="22">
         <v>15</v>
       </c>
-      <c r="X38" s="36">
+      <c r="X38" s="22">
         <v>9</v>
       </c>
-      <c r="Y38" s="36">
+      <c r="Y38" s="22">
         <v>11</v>
       </c>
-      <c r="Z38" s="36">
+      <c r="Z38" s="22">
         <v>11</v>
       </c>
-      <c r="AA38" s="36">
+      <c r="AA38" s="22">
         <v>12</v>
       </c>
-      <c r="AB38" s="36">
+      <c r="AB38" s="22">
         <v>15</v>
       </c>
-      <c r="AC38" s="36">
+      <c r="AC38" s="22">
         <v>12</v>
       </c>
-      <c r="AD38" s="36">
+      <c r="AD38" s="22">
         <v>12</v>
       </c>
-      <c r="AE38" s="36">
+      <c r="AE38" s="22">
         <v>11</v>
       </c>
-      <c r="AF38" s="28">
+      <c r="AF38" s="22">
         <v>6</v>
       </c>
-      <c r="AG38" s="28">
+      <c r="AG38" s="22">
         <v>6</v>
       </c>
-      <c r="AH38" s="36">
+      <c r="AH38" s="22">
         <v>9</v>
       </c>
-      <c r="AI38" s="11">
+      <c r="AI38" s="10">
         <v>14</v>
       </c>
-    </row>
-    <row r="39" spans="1:35" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="AJ38" s="22">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="39" spans="1:36" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A39" s="2" t="s">
         <v>58</v>
       </c>
-      <c r="B39" s="24"/>
-[...10 lines deleted...]
-      <c r="M39" s="24"/>
+      <c r="B39" s="20"/>
+      <c r="C39" s="20"/>
+      <c r="D39" s="20"/>
+      <c r="E39" s="20"/>
+      <c r="F39" s="20"/>
+      <c r="G39" s="20"/>
+      <c r="H39" s="20"/>
+      <c r="I39" s="20"/>
+      <c r="J39" s="20"/>
+      <c r="K39" s="20"/>
+      <c r="L39" s="20"/>
+      <c r="M39" s="20"/>
       <c r="N39" s="2">
         <v>4</v>
       </c>
-      <c r="O39" s="36">
+      <c r="O39" s="22">
         <v>3</v>
       </c>
       <c r="P39" s="2">
         <v>11</v>
       </c>
-      <c r="Q39" s="36">
+      <c r="Q39" s="22">
         <v>6</v>
       </c>
-      <c r="R39" s="36">
+      <c r="R39" s="22">
         <v>10</v>
       </c>
-      <c r="S39" s="36">
+      <c r="S39" s="22">
         <v>11</v>
       </c>
-      <c r="T39" s="28">
+      <c r="T39" s="22">
         <v>7</v>
       </c>
-      <c r="U39" s="36">
+      <c r="U39" s="22">
         <v>5</v>
       </c>
-      <c r="V39" s="36">
+      <c r="V39" s="22">
         <v>8</v>
       </c>
-      <c r="W39" s="36">
+      <c r="W39" s="22">
         <v>9</v>
       </c>
-      <c r="X39" s="36">
+      <c r="X39" s="22">
         <v>5</v>
       </c>
-      <c r="Y39" s="36">
+      <c r="Y39" s="22">
         <v>11</v>
       </c>
-      <c r="Z39" s="36">
+      <c r="Z39" s="22">
         <v>9</v>
       </c>
-      <c r="AA39" s="36">
+      <c r="AA39" s="22">
         <v>13</v>
       </c>
-      <c r="AB39" s="36">
+      <c r="AB39" s="22">
         <v>6</v>
       </c>
-      <c r="AC39" s="36">
+      <c r="AC39" s="22">
         <v>13</v>
       </c>
-      <c r="AD39" s="36">
+      <c r="AD39" s="22">
         <v>3</v>
       </c>
-      <c r="AE39" s="36">
+      <c r="AE39" s="22">
         <v>7</v>
       </c>
-      <c r="AF39" s="28">
+      <c r="AF39" s="22">
         <v>14</v>
       </c>
-      <c r="AG39" s="28">
+      <c r="AG39" s="22">
         <v>5</v>
       </c>
-      <c r="AH39" s="36">
+      <c r="AH39" s="22">
         <v>8</v>
       </c>
-      <c r="AI39" s="11">
+      <c r="AI39" s="10">
         <v>10</v>
       </c>
-    </row>
-    <row r="40" spans="1:35" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="AJ39" s="22">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="40" spans="1:36" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A40" s="2" t="s">
         <v>85</v>
       </c>
-      <c r="B40" s="24"/>
-[...10 lines deleted...]
-      <c r="M40" s="24"/>
+      <c r="B40" s="20"/>
+      <c r="C40" s="20"/>
+      <c r="D40" s="20"/>
+      <c r="E40" s="20"/>
+      <c r="F40" s="20"/>
+      <c r="G40" s="20"/>
+      <c r="H40" s="20"/>
+      <c r="I40" s="20"/>
+      <c r="J40" s="20"/>
+      <c r="K40" s="20"/>
+      <c r="L40" s="20"/>
+      <c r="M40" s="20"/>
       <c r="N40" s="2">
         <v>5</v>
       </c>
-      <c r="O40" s="36">
+      <c r="O40" s="22">
         <v>8</v>
       </c>
       <c r="P40" s="2">
         <v>5</v>
       </c>
-      <c r="Q40" s="36">
+      <c r="Q40" s="22">
         <v>5</v>
       </c>
-      <c r="R40" s="36">
+      <c r="R40" s="22">
         <v>5</v>
       </c>
-      <c r="S40" s="36">
+      <c r="S40" s="22">
         <v>8</v>
       </c>
-      <c r="T40" s="28">
+      <c r="T40" s="22">
         <v>2</v>
       </c>
-      <c r="U40" s="36">
+      <c r="U40" s="22">
         <v>5</v>
       </c>
-      <c r="V40" s="36">
+      <c r="V40" s="22">
         <v>10</v>
       </c>
-      <c r="W40" s="36">
+      <c r="W40" s="22">
         <v>8</v>
       </c>
-      <c r="X40" s="36">
+      <c r="X40" s="22">
         <v>3</v>
       </c>
-      <c r="Y40" s="36">
+      <c r="Y40" s="22">
         <v>11</v>
       </c>
-      <c r="Z40" s="36">
+      <c r="Z40" s="22">
         <v>2</v>
       </c>
-      <c r="AA40" s="36">
+      <c r="AA40" s="22">
         <v>3</v>
       </c>
-      <c r="AB40" s="36">
+      <c r="AB40" s="22">
         <v>6</v>
       </c>
-      <c r="AC40" s="36">
+      <c r="AC40" s="22">
         <v>7</v>
       </c>
-      <c r="AD40" s="36">
+      <c r="AD40" s="22">
         <v>8</v>
       </c>
-      <c r="AE40" s="36">
+      <c r="AE40" s="22">
         <v>5</v>
       </c>
-      <c r="AF40" s="28">
+      <c r="AF40" s="22">
         <v>9</v>
       </c>
-      <c r="AG40" s="28">
+      <c r="AG40" s="22">
         <v>4</v>
       </c>
-      <c r="AH40" s="36">
+      <c r="AH40" s="22">
         <v>1</v>
       </c>
-      <c r="AI40" s="11">
+      <c r="AI40" s="10">
         <v>5</v>
       </c>
-    </row>
-    <row r="41" spans="1:35" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="AJ40" s="22">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="41" spans="1:36" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A41" s="2" t="s">
         <v>62</v>
       </c>
-      <c r="B41" s="24"/>
-[...10 lines deleted...]
-      <c r="M41" s="26"/>
+      <c r="B41" s="20"/>
+      <c r="C41" s="20"/>
+      <c r="D41" s="20"/>
+      <c r="E41" s="20"/>
+      <c r="F41" s="20"/>
+      <c r="G41" s="20"/>
+      <c r="H41" s="21"/>
+      <c r="I41" s="20"/>
+      <c r="J41" s="21"/>
+      <c r="K41" s="21"/>
+      <c r="L41" s="21"/>
+      <c r="M41" s="21"/>
       <c r="N41" s="2">
         <v>11</v>
       </c>
-      <c r="O41" s="36">
+      <c r="O41" s="22">
         <v>10</v>
       </c>
       <c r="P41" s="2">
         <v>12</v>
       </c>
-      <c r="Q41" s="36">
+      <c r="Q41" s="22">
         <v>13</v>
       </c>
-      <c r="R41" s="36">
+      <c r="R41" s="22">
         <v>12</v>
       </c>
-      <c r="S41" s="36">
+      <c r="S41" s="22">
         <v>9</v>
       </c>
-      <c r="T41" s="28">
+      <c r="T41" s="22">
         <v>5</v>
       </c>
-      <c r="U41" s="36">
+      <c r="U41" s="22">
         <v>8</v>
       </c>
-      <c r="V41" s="36">
+      <c r="V41" s="22">
         <v>10</v>
       </c>
-      <c r="W41" s="36">
+      <c r="W41" s="22">
         <v>9</v>
       </c>
-      <c r="X41" s="36">
+      <c r="X41" s="22">
         <v>4</v>
       </c>
-      <c r="Y41" s="36">
+      <c r="Y41" s="22">
         <v>9</v>
       </c>
-      <c r="Z41" s="36">
+      <c r="Z41" s="22">
         <v>9</v>
       </c>
-      <c r="AA41" s="36">
+      <c r="AA41" s="22">
         <v>9</v>
       </c>
-      <c r="AB41" s="36">
+      <c r="AB41" s="22">
         <v>5</v>
       </c>
-      <c r="AC41" s="36">
+      <c r="AC41" s="22">
         <v>7</v>
       </c>
-      <c r="AD41" s="36">
+      <c r="AD41" s="22">
         <v>11</v>
       </c>
-      <c r="AE41" s="36">
+      <c r="AE41" s="22">
         <v>9</v>
       </c>
-      <c r="AF41" s="28">
+      <c r="AF41" s="22">
         <v>10</v>
       </c>
-      <c r="AG41" s="28">
+      <c r="AG41" s="22">
         <v>7</v>
       </c>
-      <c r="AH41" s="36">
+      <c r="AH41" s="22">
         <v>5</v>
       </c>
-      <c r="AI41" s="11">
+      <c r="AI41" s="10">
         <v>5</v>
       </c>
-    </row>
-    <row r="42" spans="1:35" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="AJ41" s="22">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="42" spans="1:36" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A42" s="2" t="s">
         <v>79</v>
       </c>
-      <c r="B42" s="24"/>
-[...10 lines deleted...]
-      <c r="M42" s="26"/>
+      <c r="B42" s="20"/>
+      <c r="C42" s="20"/>
+      <c r="D42" s="20"/>
+      <c r="E42" s="20"/>
+      <c r="F42" s="20"/>
+      <c r="G42" s="20"/>
+      <c r="H42" s="21"/>
+      <c r="I42" s="20"/>
+      <c r="J42" s="21"/>
+      <c r="K42" s="21"/>
+      <c r="L42" s="21"/>
+      <c r="M42" s="21"/>
       <c r="N42" s="2">
         <v>26</v>
       </c>
-      <c r="O42" s="36">
+      <c r="O42" s="22">
         <v>36</v>
       </c>
       <c r="P42" s="2">
         <v>18</v>
       </c>
-      <c r="Q42" s="36">
+      <c r="Q42" s="22">
         <v>29</v>
       </c>
-      <c r="R42" s="36">
+      <c r="R42" s="22">
         <v>32</v>
       </c>
-      <c r="S42" s="36">
+      <c r="S42" s="22">
         <v>29</v>
       </c>
-      <c r="T42" s="28">
+      <c r="T42" s="22">
         <v>31</v>
       </c>
-      <c r="U42" s="36">
+      <c r="U42" s="22">
         <v>23</v>
       </c>
-      <c r="V42" s="36">
+      <c r="V42" s="22">
         <v>24</v>
       </c>
-      <c r="W42" s="36">
+      <c r="W42" s="22">
         <v>22</v>
       </c>
-      <c r="X42" s="36">
+      <c r="X42" s="22">
         <v>22</v>
       </c>
-      <c r="Y42" s="36">
+      <c r="Y42" s="22">
         <v>21</v>
       </c>
-      <c r="Z42" s="36">
+      <c r="Z42" s="22">
         <v>30</v>
       </c>
-      <c r="AA42" s="36">
+      <c r="AA42" s="22">
         <v>19</v>
       </c>
-      <c r="AB42" s="36">
+      <c r="AB42" s="22">
         <v>31</v>
       </c>
-      <c r="AC42" s="36">
+      <c r="AC42" s="22">
         <v>18</v>
       </c>
-      <c r="AD42" s="36">
+      <c r="AD42" s="22">
         <v>19</v>
       </c>
-      <c r="AE42" s="36">
+      <c r="AE42" s="22">
         <v>18</v>
       </c>
-      <c r="AF42" s="28">
+      <c r="AF42" s="22">
         <v>16</v>
       </c>
-      <c r="AG42" s="28">
+      <c r="AG42" s="22">
         <v>15</v>
       </c>
-      <c r="AH42" s="36">
+      <c r="AH42" s="22">
         <v>22</v>
       </c>
-      <c r="AI42" s="11">
+      <c r="AI42" s="10">
         <v>19</v>
       </c>
-    </row>
-    <row r="43" spans="1:35" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="AJ42" s="22">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="43" spans="1:36" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A43" s="2" t="s">
         <v>80</v>
       </c>
-      <c r="B43" s="24"/>
-[...10 lines deleted...]
-      <c r="M43" s="26"/>
+      <c r="B43" s="20"/>
+      <c r="C43" s="20"/>
+      <c r="D43" s="20"/>
+      <c r="E43" s="20"/>
+      <c r="F43" s="20"/>
+      <c r="G43" s="20"/>
+      <c r="H43" s="21"/>
+      <c r="I43" s="20"/>
+      <c r="J43" s="21"/>
+      <c r="K43" s="21"/>
+      <c r="L43" s="21"/>
+      <c r="M43" s="21"/>
       <c r="N43" s="2">
         <v>40</v>
       </c>
-      <c r="O43" s="36">
+      <c r="O43" s="22">
         <v>32</v>
       </c>
       <c r="P43" s="2">
         <v>33</v>
       </c>
-      <c r="Q43" s="36">
+      <c r="Q43" s="22">
         <v>44</v>
       </c>
-      <c r="R43" s="36">
+      <c r="R43" s="22">
         <v>38</v>
       </c>
-      <c r="S43" s="36">
+      <c r="S43" s="22">
         <v>38</v>
       </c>
-      <c r="T43" s="28">
+      <c r="T43" s="22">
         <v>27</v>
       </c>
-      <c r="U43" s="36">
+      <c r="U43" s="22">
         <v>33</v>
       </c>
-      <c r="V43" s="36">
+      <c r="V43" s="22">
         <v>27</v>
       </c>
-      <c r="W43" s="36">
+      <c r="W43" s="22">
         <v>44</v>
       </c>
-      <c r="X43" s="36">
+      <c r="X43" s="22">
         <v>46</v>
       </c>
-      <c r="Y43" s="36">
+      <c r="Y43" s="22">
         <v>31</v>
       </c>
-      <c r="Z43" s="36">
+      <c r="Z43" s="22">
         <v>38</v>
       </c>
-      <c r="AA43" s="36">
+      <c r="AA43" s="22">
         <v>22</v>
       </c>
-      <c r="AB43" s="36">
+      <c r="AB43" s="22">
         <v>42</v>
       </c>
-      <c r="AC43" s="36">
+      <c r="AC43" s="22">
         <v>21</v>
       </c>
-      <c r="AD43" s="36">
+      <c r="AD43" s="22">
         <v>30</v>
       </c>
-      <c r="AE43" s="36">
+      <c r="AE43" s="22">
         <v>31</v>
       </c>
-      <c r="AF43" s="28">
+      <c r="AF43" s="22">
         <v>36</v>
       </c>
-      <c r="AG43" s="28">
+      <c r="AG43" s="22">
         <v>25</v>
       </c>
-      <c r="AH43" s="36">
+      <c r="AH43" s="22">
         <v>24</v>
       </c>
-      <c r="AI43" s="11">
+      <c r="AI43" s="10">
         <v>32</v>
       </c>
-    </row>
-    <row r="44" spans="1:35" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="AJ43" s="22">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="44" spans="1:36" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A44" s="2" t="s">
         <v>86</v>
       </c>
-      <c r="B44" s="24"/>
-[...10 lines deleted...]
-      <c r="M44" s="26"/>
+      <c r="B44" s="20"/>
+      <c r="C44" s="20"/>
+      <c r="D44" s="20"/>
+      <c r="E44" s="20"/>
+      <c r="F44" s="20"/>
+      <c r="G44" s="20"/>
+      <c r="H44" s="21"/>
+      <c r="I44" s="20"/>
+      <c r="J44" s="21"/>
+      <c r="K44" s="21"/>
+      <c r="L44" s="21"/>
+      <c r="M44" s="21"/>
       <c r="N44" s="2">
         <v>14</v>
       </c>
-      <c r="O44" s="36">
+      <c r="O44" s="22">
         <v>11</v>
       </c>
       <c r="P44" s="2">
         <v>12</v>
       </c>
-      <c r="Q44" s="36">
+      <c r="Q44" s="22">
         <v>11</v>
       </c>
-      <c r="R44" s="36">
+      <c r="R44" s="22">
         <v>10</v>
       </c>
-      <c r="S44" s="36">
+      <c r="S44" s="22">
         <v>3</v>
       </c>
-      <c r="T44" s="28">
+      <c r="T44" s="22">
         <v>5</v>
       </c>
-      <c r="U44" s="36">
+      <c r="U44" s="22">
         <v>11</v>
       </c>
-      <c r="V44" s="36">
+      <c r="V44" s="22">
         <v>8</v>
       </c>
-      <c r="W44" s="36">
+      <c r="W44" s="22">
         <v>12</v>
       </c>
-      <c r="X44" s="36">
+      <c r="X44" s="22">
         <v>9</v>
       </c>
-      <c r="Y44" s="36">
+      <c r="Y44" s="22">
         <v>11</v>
       </c>
-      <c r="Z44" s="36">
+      <c r="Z44" s="22">
         <v>8</v>
       </c>
-      <c r="AA44" s="36">
+      <c r="AA44" s="22">
         <v>3</v>
       </c>
-      <c r="AB44" s="36">
+      <c r="AB44" s="22">
         <v>7</v>
       </c>
-      <c r="AC44" s="36">
+      <c r="AC44" s="22">
         <v>6</v>
       </c>
-      <c r="AD44" s="36">
+      <c r="AD44" s="22">
         <v>6</v>
       </c>
-      <c r="AE44" s="36">
+      <c r="AE44" s="22">
         <v>10</v>
       </c>
-      <c r="AF44" s="28">
+      <c r="AF44" s="22">
         <v>6</v>
       </c>
-      <c r="AG44" s="28">
+      <c r="AG44" s="22">
         <v>8</v>
       </c>
-      <c r="AH44" s="36">
+      <c r="AH44" s="22">
         <v>16</v>
       </c>
-      <c r="AI44" s="11">
+      <c r="AI44" s="10">
         <v>7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A45" s="30" t="s">
+      <c r="AJ44" s="22">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="45" spans="1:36" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="A45" s="23" t="s">
         <v>87</v>
       </c>
-      <c r="B45" s="31"/>
-[...11 lines deleted...]
-      <c r="N45" s="30">
+      <c r="B45" s="24"/>
+      <c r="C45" s="24"/>
+      <c r="D45" s="24"/>
+      <c r="E45" s="24"/>
+      <c r="F45" s="24"/>
+      <c r="G45" s="24"/>
+      <c r="H45" s="25"/>
+      <c r="I45" s="24"/>
+      <c r="J45" s="25"/>
+      <c r="K45" s="25"/>
+      <c r="L45" s="25"/>
+      <c r="M45" s="25"/>
+      <c r="N45" s="23">
         <v>16</v>
       </c>
-      <c r="O45" s="34">
+      <c r="O45" s="27">
         <v>18</v>
       </c>
-      <c r="P45" s="30">
+      <c r="P45" s="23">
         <v>16</v>
       </c>
-      <c r="Q45" s="34">
+      <c r="Q45" s="27">
         <v>16</v>
       </c>
-      <c r="R45" s="34">
+      <c r="R45" s="27">
         <v>16</v>
       </c>
-      <c r="S45" s="34">
+      <c r="S45" s="27">
         <v>16</v>
       </c>
-      <c r="T45" s="34">
+      <c r="T45" s="27">
         <v>19</v>
       </c>
-      <c r="U45" s="34">
+      <c r="U45" s="27">
         <v>13</v>
       </c>
-      <c r="V45" s="34">
+      <c r="V45" s="27">
         <v>15</v>
       </c>
-      <c r="W45" s="34">
+      <c r="W45" s="27">
         <v>16</v>
       </c>
-      <c r="X45" s="34">
+      <c r="X45" s="27">
         <v>18</v>
       </c>
-      <c r="Y45" s="34">
+      <c r="Y45" s="27">
         <v>15</v>
       </c>
-      <c r="Z45" s="34">
+      <c r="Z45" s="27">
         <v>11</v>
       </c>
-      <c r="AA45" s="34">
+      <c r="AA45" s="27">
         <v>12</v>
       </c>
-      <c r="AB45" s="34">
+      <c r="AB45" s="27">
         <v>14</v>
       </c>
-      <c r="AC45" s="34">
+      <c r="AC45" s="27">
         <v>16</v>
       </c>
-      <c r="AD45" s="34">
+      <c r="AD45" s="27">
         <v>12</v>
       </c>
-      <c r="AE45" s="34">
+      <c r="AE45" s="27">
         <v>17</v>
       </c>
-      <c r="AF45" s="34">
+      <c r="AF45" s="27">
         <v>9</v>
       </c>
-      <c r="AG45" s="34">
+      <c r="AG45" s="27">
         <v>11</v>
       </c>
-      <c r="AH45" s="34">
+      <c r="AH45" s="27">
         <v>10</v>
       </c>
-      <c r="AI45" s="12">
+      <c r="AI45" s="11">
         <v>14</v>
       </c>
-    </row>
-    <row r="46" spans="1:35" s="2" customFormat="1" ht="14.4">
+      <c r="AJ45" s="27">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="46" spans="1:36" s="2" customFormat="1" ht="15">
       <c r="A46"/>
     </row>
-    <row r="47" spans="1:35">
+    <row r="47" spans="1:36">
       <c r="AD47" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="9">
+    <mergeCell ref="T5:AQ5"/>
+    <mergeCell ref="T9:AG9"/>
+    <mergeCell ref="T24:AG24"/>
+    <mergeCell ref="AF7:AQ7"/>
     <mergeCell ref="T31:AG31"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:M7"/>
     <mergeCell ref="T7:AE7"/>
     <mergeCell ref="N7:S7"/>
-    <mergeCell ref="T5:AQ5"/>
-[...2 lines deleted...]
-    <mergeCell ref="AF7:AQ7"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A5:AQ42"/>
   <sheetViews>
     <sheetView topLeftCell="A7" workbookViewId="0">
       <selection activeCell="N43" sqref="N43"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="12"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12"/>
   <cols>
-    <col min="1" max="1" width="27.5546875" style="7" customWidth="1"/>
+    <col min="1" max="1" width="27.5703125" style="7" customWidth="1"/>
     <col min="2" max="3" width="0" style="7" hidden="1" customWidth="1"/>
-    <col min="4" max="4" width="8.44140625" style="7" hidden="1" customWidth="1"/>
+    <col min="4" max="4" width="8.42578125" style="7" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="0" style="7" hidden="1" customWidth="1"/>
-    <col min="6" max="6" width="8.33203125" style="7" hidden="1" customWidth="1"/>
+    <col min="6" max="6" width="8.28515625" style="7" hidden="1" customWidth="1"/>
     <col min="7" max="13" width="0" style="7" hidden="1" customWidth="1"/>
-    <col min="14" max="15" width="9.109375" style="7"/>
-[...2 lines deleted...]
-    <col min="18" max="18" width="8.44140625" style="7" customWidth="1"/>
+    <col min="14" max="15" width="9.140625" style="7"/>
+    <col min="16" max="16" width="8.85546875" style="7" customWidth="1"/>
+    <col min="17" max="17" width="9.140625" style="7"/>
+    <col min="18" max="18" width="8.42578125" style="7" customWidth="1"/>
     <col min="19" max="19" width="8" style="7" customWidth="1"/>
-    <col min="20" max="25" width="9.109375" style="7"/>
-[...2 lines deleted...]
-    <col min="29" max="16384" width="9.109375" style="7"/>
+    <col min="20" max="27" width="9.140625" style="7"/>
+    <col min="28" max="28" width="8.42578125" style="7" customWidth="1"/>
+    <col min="29" max="16384" width="9.140625" style="7"/>
   </cols>
   <sheetData>
-    <row r="5" spans="1:43" ht="13.2">
-      <c r="A5" s="79" t="s">
+    <row r="5" spans="1:43" ht="12.75">
+      <c r="A5" s="54" t="s">
         <v>67</v>
       </c>
-      <c r="B5" s="79"/>
-[...40 lines deleted...]
-      <c r="AQ5" s="79"/>
+      <c r="B5" s="54"/>
+      <c r="C5" s="54"/>
+      <c r="D5" s="54"/>
+      <c r="E5" s="54"/>
+      <c r="F5" s="54"/>
+      <c r="G5" s="54"/>
+      <c r="H5" s="54"/>
+      <c r="I5" s="54"/>
+      <c r="J5" s="54"/>
+      <c r="K5" s="54"/>
+      <c r="L5" s="54"/>
+      <c r="M5" s="54"/>
+      <c r="N5" s="54"/>
+      <c r="O5" s="54"/>
+      <c r="P5" s="54"/>
+      <c r="Q5" s="54"/>
+      <c r="R5" s="54"/>
+      <c r="S5" s="54"/>
+      <c r="T5" s="54"/>
+      <c r="U5" s="54"/>
+      <c r="V5" s="54"/>
+      <c r="W5" s="54"/>
+      <c r="X5" s="54"/>
+      <c r="Y5" s="54"/>
+      <c r="Z5" s="54"/>
+      <c r="AA5" s="54"/>
+      <c r="AB5" s="54"/>
+      <c r="AC5" s="54"/>
+      <c r="AD5" s="54"/>
+      <c r="AE5" s="54"/>
+      <c r="AF5" s="54"/>
+      <c r="AG5" s="54"/>
+      <c r="AH5" s="54"/>
+      <c r="AI5" s="54"/>
+      <c r="AJ5" s="54"/>
+      <c r="AK5" s="54"/>
+      <c r="AL5" s="54"/>
+      <c r="AM5" s="54"/>
+      <c r="AN5" s="54"/>
+      <c r="AO5" s="54"/>
+      <c r="AP5" s="54"/>
+      <c r="AQ5" s="54"/>
     </row>
     <row r="6" spans="1:43">
-      <c r="N6" s="14"/>
-[...13 lines deleted...]
-      <c r="AQ6" s="60" t="s">
+      <c r="N6" s="12"/>
+      <c r="O6" s="12"/>
+      <c r="P6" s="12"/>
+      <c r="Q6" s="12"/>
+      <c r="R6" s="12"/>
+      <c r="S6" s="12"/>
+      <c r="T6" s="12"/>
+      <c r="U6" s="12"/>
+      <c r="V6" s="12"/>
+      <c r="W6" s="12"/>
+      <c r="X6" s="12"/>
+      <c r="Y6" s="12"/>
+      <c r="AQ6" s="3" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="7" spans="1:43" s="2" customFormat="1" ht="10.199999999999999">
-[...1 lines deleted...]
-      <c r="B7" s="84">
+    <row r="7" spans="1:43" s="2" customFormat="1" ht="11.25">
+      <c r="A7" s="65"/>
+      <c r="B7" s="59">
         <v>2021</v>
       </c>
-      <c r="C7" s="85"/>
-[...10 lines deleted...]
-      <c r="N7" s="88">
+      <c r="C7" s="60"/>
+      <c r="D7" s="60"/>
+      <c r="E7" s="60"/>
+      <c r="F7" s="60"/>
+      <c r="G7" s="60"/>
+      <c r="H7" s="60"/>
+      <c r="I7" s="60"/>
+      <c r="J7" s="60"/>
+      <c r="K7" s="60"/>
+      <c r="L7" s="60"/>
+      <c r="M7" s="60"/>
+      <c r="N7" s="63">
         <v>2022</v>
       </c>
-      <c r="O7" s="89"/>
-[...10 lines deleted...]
-      <c r="Z7" s="86">
+      <c r="O7" s="64"/>
+      <c r="P7" s="64"/>
+      <c r="Q7" s="64"/>
+      <c r="R7" s="64"/>
+      <c r="S7" s="64"/>
+      <c r="T7" s="64"/>
+      <c r="U7" s="64"/>
+      <c r="V7" s="64"/>
+      <c r="W7" s="64"/>
+      <c r="X7" s="64"/>
+      <c r="Y7" s="64"/>
+      <c r="Z7" s="61">
         <v>2023</v>
       </c>
-      <c r="AA7" s="86"/>
-[...10 lines deleted...]
-      <c r="AL7" s="84">
+      <c r="AA7" s="61"/>
+      <c r="AB7" s="61"/>
+      <c r="AC7" s="61"/>
+      <c r="AD7" s="61"/>
+      <c r="AE7" s="61"/>
+      <c r="AF7" s="61"/>
+      <c r="AG7" s="61"/>
+      <c r="AH7" s="61"/>
+      <c r="AI7" s="61"/>
+      <c r="AJ7" s="61"/>
+      <c r="AK7" s="59"/>
+      <c r="AL7" s="59">
         <v>2024</v>
       </c>
-      <c r="AM7" s="85"/>
-[...3 lines deleted...]
-      <c r="AQ7" s="85"/>
+      <c r="AM7" s="60"/>
+      <c r="AN7" s="60"/>
+      <c r="AO7" s="60"/>
+      <c r="AP7" s="60"/>
+      <c r="AQ7" s="60"/>
     </row>
     <row r="8" spans="1:43" s="2" customFormat="1" ht="24.75" customHeight="1">
-      <c r="A8" s="91"/>
-      <c r="B8" s="38" t="s">
+      <c r="A8" s="66"/>
+      <c r="B8" s="28" t="s">
         <v>5</v>
       </c>
-      <c r="C8" s="38" t="s">
+      <c r="C8" s="28" t="s">
         <v>14</v>
       </c>
-      <c r="D8" s="20" t="s">
+      <c r="D8" s="16" t="s">
         <v>15</v>
       </c>
-      <c r="E8" s="20" t="s">
+      <c r="E8" s="16" t="s">
         <v>16</v>
       </c>
-      <c r="F8" s="20" t="s">
+      <c r="F8" s="16" t="s">
         <v>9</v>
       </c>
-      <c r="G8" s="20" t="s">
+      <c r="G8" s="16" t="s">
         <v>10</v>
       </c>
-      <c r="H8" s="20" t="s">
+      <c r="H8" s="16" t="s">
         <v>11</v>
       </c>
-      <c r="I8" s="19" t="s">
+      <c r="I8" s="15" t="s">
         <v>12</v>
       </c>
-      <c r="J8" s="19" t="s">
+      <c r="J8" s="15" t="s">
         <v>13</v>
       </c>
-      <c r="K8" s="19" t="s">
+      <c r="K8" s="15" t="s">
         <v>19</v>
       </c>
-      <c r="L8" s="19" t="s">
+      <c r="L8" s="15" t="s">
         <v>20</v>
       </c>
-      <c r="M8" s="39" t="s">
+      <c r="M8" s="15" t="s">
         <v>22</v>
       </c>
-      <c r="N8" s="19" t="s">
+      <c r="N8" s="15" t="s">
         <v>24</v>
       </c>
-      <c r="O8" s="19" t="s">
+      <c r="O8" s="15" t="s">
         <v>31</v>
       </c>
-      <c r="P8" s="19" t="s">
+      <c r="P8" s="15" t="s">
         <v>32</v>
       </c>
-      <c r="Q8" s="19" t="s">
+      <c r="Q8" s="15" t="s">
         <v>33</v>
       </c>
-      <c r="R8" s="19" t="s">
+      <c r="R8" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="S8" s="19" t="s">
+      <c r="S8" s="15" t="s">
         <v>35</v>
       </c>
-      <c r="T8" s="19" t="s">
+      <c r="T8" s="15" t="s">
         <v>36</v>
       </c>
-      <c r="U8" s="19" t="s">
+      <c r="U8" s="15" t="s">
         <v>37</v>
       </c>
-      <c r="V8" s="19" t="s">
+      <c r="V8" s="15" t="s">
         <v>38</v>
       </c>
-      <c r="W8" s="19" t="s">
+      <c r="W8" s="15" t="s">
         <v>39</v>
       </c>
-      <c r="X8" s="19" t="s">
+      <c r="X8" s="15" t="s">
         <v>40</v>
       </c>
-      <c r="Y8" s="19" t="s">
+      <c r="Y8" s="15" t="s">
         <v>41</v>
       </c>
       <c r="Z8" s="6" t="s">
         <v>24</v>
       </c>
       <c r="AA8" s="6" t="s">
         <v>25</v>
       </c>
       <c r="AB8" s="5" t="s">
         <v>26</v>
       </c>
       <c r="AC8" s="6" t="s">
         <v>27</v>
       </c>
       <c r="AD8" s="6" t="s">
         <v>28</v>
       </c>
       <c r="AE8" s="6" t="s">
         <v>29</v>
       </c>
       <c r="AF8" s="6" t="s">
         <v>30</v>
       </c>
       <c r="AG8" s="6" t="s">
         <v>42</v>
       </c>
       <c r="AH8" s="5" t="s">
         <v>43</v>
       </c>
       <c r="AI8" s="6" t="s">
         <v>44</v>
       </c>
       <c r="AJ8" s="6" t="s">
         <v>45</v>
       </c>
       <c r="AK8" s="6" t="s">
         <v>46</v>
       </c>
-      <c r="AL8" s="55" t="s">
+      <c r="AL8" s="38" t="s">
         <v>24</v>
       </c>
-      <c r="AM8" s="55" t="s">
+      <c r="AM8" s="38" t="s">
         <v>25</v>
       </c>
-      <c r="AN8" s="57" t="s">
+      <c r="AN8" s="39" t="s">
         <v>26</v>
       </c>
-      <c r="AO8" s="55" t="s">
+      <c r="AO8" s="38" t="s">
         <v>27</v>
       </c>
-      <c r="AP8" s="55" t="s">
+      <c r="AP8" s="38" t="s">
         <v>28</v>
       </c>
-      <c r="AQ8" s="55" t="s">
+      <c r="AQ8" s="38" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="9" spans="1:43" s="2" customFormat="1" ht="10.199999999999999">
-      <c r="A9" s="87" t="s">
+    <row r="9" spans="1:43" s="2" customFormat="1" ht="11.25">
+      <c r="A9" s="62" t="s">
         <v>63</v>
       </c>
-      <c r="B9" s="87"/>
-[...43 lines deleted...]
-      <c r="A10" s="21" t="s">
+      <c r="B9" s="62"/>
+      <c r="C9" s="62"/>
+      <c r="D9" s="62"/>
+      <c r="E9" s="62"/>
+      <c r="F9" s="62"/>
+      <c r="G9" s="62"/>
+      <c r="H9" s="62"/>
+      <c r="I9" s="62"/>
+      <c r="J9" s="62"/>
+      <c r="K9" s="62"/>
+      <c r="L9" s="62"/>
+      <c r="M9" s="62"/>
+      <c r="N9" s="62"/>
+      <c r="O9" s="62"/>
+      <c r="P9" s="62"/>
+      <c r="Q9" s="62"/>
+      <c r="R9" s="62"/>
+      <c r="S9" s="62"/>
+      <c r="T9" s="62"/>
+      <c r="U9" s="62"/>
+      <c r="V9" s="62"/>
+      <c r="W9" s="62"/>
+      <c r="X9" s="62"/>
+      <c r="Y9" s="62"/>
+      <c r="Z9" s="62"/>
+      <c r="AA9" s="62"/>
+      <c r="AB9" s="62"/>
+      <c r="AC9" s="62"/>
+      <c r="AD9" s="62"/>
+      <c r="AE9" s="62"/>
+      <c r="AF9" s="62"/>
+      <c r="AG9" s="62"/>
+      <c r="AH9" s="62"/>
+      <c r="AI9" s="62"/>
+      <c r="AJ9" s="62"/>
+      <c r="AK9" s="62"/>
+      <c r="AL9" s="62"/>
+      <c r="AM9" s="62"/>
+      <c r="AN9" s="62"/>
+      <c r="AO9" s="62"/>
+      <c r="AP9" s="62"/>
+      <c r="AQ9" s="62"/>
+    </row>
+    <row r="10" spans="1:43" s="2" customFormat="1" ht="11.25">
+      <c r="A10" s="17" t="s">
         <v>47</v>
       </c>
-      <c r="B10" s="40"/>
-[...10 lines deleted...]
-      <c r="M10" s="44"/>
+      <c r="B10" s="29"/>
+      <c r="C10" s="29"/>
+      <c r="D10" s="29"/>
+      <c r="E10" s="29"/>
+      <c r="F10" s="29"/>
+      <c r="G10" s="29"/>
+      <c r="H10" s="30"/>
+      <c r="I10" s="29"/>
+      <c r="J10" s="30"/>
+      <c r="K10" s="30"/>
+      <c r="L10" s="30"/>
+      <c r="M10" s="31"/>
       <c r="N10" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="O10" s="45">
+      <c r="O10" s="32">
         <v>12.21</v>
       </c>
-      <c r="P10" s="45">
+      <c r="P10" s="32">
         <v>12.39</v>
       </c>
-      <c r="Q10" s="45">
+      <c r="Q10" s="32">
         <v>12.28</v>
       </c>
-      <c r="R10" s="45">
+      <c r="R10" s="32">
         <v>12.45</v>
       </c>
-      <c r="S10" s="45">
+      <c r="S10" s="32">
         <v>12.7</v>
       </c>
-      <c r="T10" s="45">
+      <c r="T10" s="32">
         <v>12.74</v>
       </c>
-      <c r="U10" s="45">
+      <c r="U10" s="32">
         <v>12.87</v>
       </c>
       <c r="V10" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="W10" s="45">
+      <c r="W10" s="32">
         <v>13.01</v>
       </c>
-      <c r="X10" s="45">
+      <c r="X10" s="32">
         <v>13.04</v>
       </c>
-      <c r="Y10" s="45">
+      <c r="Y10" s="32">
         <v>13.01</v>
       </c>
       <c r="Z10" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="AA10" s="45">
+      <c r="AA10" s="32">
         <v>5.42</v>
       </c>
-      <c r="AB10" s="45">
+      <c r="AB10" s="32">
         <v>3.82</v>
       </c>
-      <c r="AC10" s="16">
+      <c r="AC10" s="13">
         <v>2.83</v>
       </c>
-      <c r="AD10" s="16">
+      <c r="AD10" s="13">
         <v>2.95</v>
       </c>
-      <c r="AE10" s="16">
+      <c r="AE10" s="13">
         <v>1.97</v>
       </c>
-      <c r="AF10" s="16">
+      <c r="AF10" s="13">
         <v>1.94</v>
       </c>
-      <c r="AG10" s="16">
+      <c r="AG10" s="13">
         <v>1.48</v>
       </c>
-      <c r="AH10" s="16">
+      <c r="AH10" s="13">
         <v>1.25</v>
       </c>
-      <c r="AI10" s="16">
+      <c r="AI10" s="13">
         <v>1.22</v>
       </c>
-      <c r="AJ10" s="16">
+      <c r="AJ10" s="13">
         <v>1.04</v>
       </c>
-      <c r="AK10" s="16">
+      <c r="AK10" s="13">
         <v>0.93</v>
       </c>
-      <c r="AL10" s="16">
+      <c r="AL10" s="13">
         <v>12.41</v>
       </c>
-      <c r="AM10" s="16">
+      <c r="AM10" s="13">
         <v>5.84</v>
       </c>
-      <c r="AN10" s="16">
+      <c r="AN10" s="13">
         <v>3.66</v>
       </c>
-      <c r="AO10" s="16">
+      <c r="AO10" s="13">
         <v>3.31</v>
       </c>
-      <c r="AP10" s="16">
+      <c r="AP10" s="13">
         <v>2.31</v>
       </c>
-      <c r="AQ10" s="16">
+      <c r="AQ10" s="13">
         <v>1.87</v>
       </c>
     </row>
-    <row r="11" spans="1:43" s="2" customFormat="1" ht="10.199999999999999">
-      <c r="A11" s="37" t="s">
+    <row r="11" spans="1:43" s="2" customFormat="1" ht="11.25">
+      <c r="A11" s="2" t="s">
         <v>75</v>
       </c>
-      <c r="B11" s="40"/>
-[...10 lines deleted...]
-      <c r="M11" s="40"/>
+      <c r="B11" s="29"/>
+      <c r="C11" s="29"/>
+      <c r="D11" s="29"/>
+      <c r="E11" s="29"/>
+      <c r="F11" s="29"/>
+      <c r="G11" s="29"/>
+      <c r="H11" s="29"/>
+      <c r="I11" s="29"/>
+      <c r="J11" s="29"/>
+      <c r="K11" s="29"/>
+      <c r="L11" s="29"/>
+      <c r="M11" s="29"/>
       <c r="N11" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="O11" s="45">
+      <c r="O11" s="32">
         <v>12.24</v>
       </c>
-      <c r="P11" s="45">
+      <c r="P11" s="32">
         <v>12.5</v>
       </c>
-      <c r="Q11" s="45">
+      <c r="Q11" s="32">
         <v>12.74</v>
       </c>
-      <c r="R11" s="45">
+      <c r="R11" s="32">
         <v>13.1</v>
       </c>
-      <c r="S11" s="45">
+      <c r="S11" s="32">
         <v>13.36</v>
       </c>
-      <c r="T11" s="45">
+      <c r="T11" s="32">
         <v>13.44</v>
       </c>
-      <c r="U11" s="45">
+      <c r="U11" s="32">
         <v>13.6</v>
       </c>
       <c r="V11" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="W11" s="45">
+      <c r="W11" s="32">
         <v>13.7</v>
       </c>
-      <c r="X11" s="45">
+      <c r="X11" s="32">
         <v>13.79</v>
       </c>
-      <c r="Y11" s="45">
+      <c r="Y11" s="32">
         <v>13.65</v>
       </c>
       <c r="Z11" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="AA11" s="45">
+      <c r="AA11" s="32">
         <v>5.63</v>
       </c>
-      <c r="AB11" s="45">
+      <c r="AB11" s="32">
         <v>4.0999999999999996</v>
       </c>
-      <c r="AC11" s="16">
+      <c r="AC11" s="13">
         <v>3.06</v>
       </c>
-      <c r="AD11" s="16">
+      <c r="AD11" s="13">
         <v>3.01</v>
       </c>
-      <c r="AE11" s="16">
+      <c r="AE11" s="13">
         <v>2.08</v>
       </c>
-      <c r="AF11" s="16">
+      <c r="AF11" s="13">
         <v>2.14</v>
       </c>
-      <c r="AG11" s="16">
+      <c r="AG11" s="13">
         <v>1.54</v>
       </c>
-      <c r="AH11" s="16">
+      <c r="AH11" s="13">
         <v>1.28</v>
       </c>
-      <c r="AI11" s="16">
+      <c r="AI11" s="13">
         <v>1.31</v>
       </c>
-      <c r="AJ11" s="16">
+      <c r="AJ11" s="13">
         <v>1.1100000000000001</v>
       </c>
-      <c r="AK11" s="16">
+      <c r="AK11" s="13">
         <v>0.98</v>
       </c>
-      <c r="AL11" s="16">
+      <c r="AL11" s="13">
         <v>13.31</v>
       </c>
-      <c r="AM11" s="16">
+      <c r="AM11" s="13">
         <v>6.33</v>
       </c>
-      <c r="AN11" s="16">
+      <c r="AN11" s="13">
         <v>3.81</v>
       </c>
-      <c r="AO11" s="16">
+      <c r="AO11" s="13">
         <v>3.63</v>
       </c>
-      <c r="AP11" s="16">
+      <c r="AP11" s="13">
         <v>2.46</v>
       </c>
-      <c r="AQ11" s="16">
+      <c r="AQ11" s="13">
         <v>2</v>
       </c>
     </row>
-    <row r="12" spans="1:43" s="2" customFormat="1" ht="10.199999999999999">
-      <c r="A12" s="37" t="s">
+    <row r="12" spans="1:43" s="2" customFormat="1" ht="11.25">
+      <c r="A12" s="2" t="s">
         <v>76</v>
       </c>
-      <c r="B12" s="40"/>
-[...10 lines deleted...]
-      <c r="M12" s="44"/>
+      <c r="B12" s="29"/>
+      <c r="C12" s="29"/>
+      <c r="D12" s="29"/>
+      <c r="E12" s="29"/>
+      <c r="F12" s="29"/>
+      <c r="G12" s="29"/>
+      <c r="H12" s="30"/>
+      <c r="I12" s="29"/>
+      <c r="J12" s="30"/>
+      <c r="K12" s="30"/>
+      <c r="L12" s="30"/>
+      <c r="M12" s="31"/>
       <c r="N12" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="O12" s="45">
+      <c r="O12" s="32">
         <v>10.64</v>
       </c>
-      <c r="P12" s="45">
+      <c r="P12" s="32">
         <v>9.69</v>
       </c>
-      <c r="Q12" s="45">
+      <c r="Q12" s="32">
         <v>9.8800000000000008</v>
       </c>
-      <c r="R12" s="45">
+      <c r="R12" s="32">
         <v>9.3699999999999992</v>
       </c>
-      <c r="S12" s="45">
+      <c r="S12" s="32">
         <v>9.94</v>
       </c>
-      <c r="T12" s="45">
+      <c r="T12" s="32">
         <v>10.59</v>
       </c>
-      <c r="U12" s="45">
+      <c r="U12" s="32">
         <v>10.9</v>
       </c>
       <c r="V12" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="W12" s="45">
+      <c r="W12" s="32">
         <v>10.89</v>
       </c>
-      <c r="X12" s="45">
+      <c r="X12" s="32">
         <v>10.87</v>
       </c>
-      <c r="Y12" s="45">
+      <c r="Y12" s="32">
         <v>10.97</v>
       </c>
       <c r="Z12" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="AA12" s="45">
+      <c r="AA12" s="32">
         <v>3.93</v>
       </c>
-      <c r="AB12" s="45">
+      <c r="AB12" s="32">
         <v>2.1800000000000002</v>
       </c>
-      <c r="AC12" s="16">
+      <c r="AC12" s="13">
         <v>2.52</v>
       </c>
-      <c r="AD12" s="16">
+      <c r="AD12" s="13">
         <v>2.56</v>
       </c>
-      <c r="AE12" s="16">
+      <c r="AE12" s="13">
         <v>1.79</v>
       </c>
-      <c r="AF12" s="16">
+      <c r="AF12" s="13">
         <v>1.0900000000000001</v>
       </c>
-      <c r="AG12" s="16">
+      <c r="AG12" s="13">
         <v>1.21</v>
       </c>
-      <c r="AH12" s="16">
+      <c r="AH12" s="13">
         <v>1.03</v>
       </c>
-      <c r="AI12" s="16">
+      <c r="AI12" s="13">
         <v>0.9</v>
       </c>
-      <c r="AJ12" s="16">
+      <c r="AJ12" s="13">
         <v>0.84</v>
       </c>
-      <c r="AK12" s="16">
+      <c r="AK12" s="13">
         <v>0.75</v>
       </c>
-      <c r="AL12" s="16">
+      <c r="AL12" s="13">
         <v>9.93</v>
       </c>
-      <c r="AM12" s="16">
+      <c r="AM12" s="13">
         <v>3.32</v>
       </c>
-      <c r="AN12" s="16">
+      <c r="AN12" s="13">
         <v>2.74</v>
       </c>
-      <c r="AO12" s="16">
+      <c r="AO12" s="13">
         <v>3.24</v>
       </c>
-      <c r="AP12" s="16">
+      <c r="AP12" s="13">
         <v>1.92</v>
       </c>
-      <c r="AQ12" s="16">
+      <c r="AQ12" s="13">
         <v>1.88</v>
       </c>
     </row>
-    <row r="13" spans="1:43" s="2" customFormat="1" ht="10.199999999999999">
-      <c r="A13" s="37" t="s">
+    <row r="13" spans="1:43" s="2" customFormat="1" ht="11.25">
+      <c r="A13" s="2" t="s">
         <v>77</v>
       </c>
-      <c r="B13" s="40"/>
-[...10 lines deleted...]
-      <c r="M13" s="44"/>
+      <c r="B13" s="29"/>
+      <c r="C13" s="29"/>
+      <c r="D13" s="29"/>
+      <c r="E13" s="29"/>
+      <c r="F13" s="29"/>
+      <c r="G13" s="29"/>
+      <c r="H13" s="30"/>
+      <c r="I13" s="29"/>
+      <c r="J13" s="30"/>
+      <c r="K13" s="30"/>
+      <c r="L13" s="30"/>
+      <c r="M13" s="31"/>
       <c r="N13" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="O13" s="45">
+      <c r="O13" s="32">
         <v>9.09</v>
       </c>
-      <c r="P13" s="45">
+      <c r="P13" s="32">
         <v>9.43</v>
       </c>
-      <c r="Q13" s="45">
+      <c r="Q13" s="32">
         <v>9.14</v>
       </c>
-      <c r="R13" s="45">
+      <c r="R13" s="32">
         <v>9.5</v>
       </c>
-      <c r="S13" s="45">
+      <c r="S13" s="32">
         <v>9.41</v>
       </c>
-      <c r="T13" s="45">
+      <c r="T13" s="32">
         <v>9.24</v>
       </c>
-      <c r="U13" s="45">
+      <c r="U13" s="32">
         <v>9.6300000000000008</v>
       </c>
       <c r="V13" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="W13" s="45">
+      <c r="W13" s="32">
         <v>9.66</v>
       </c>
-      <c r="X13" s="45">
+      <c r="X13" s="32">
         <v>9.5399999999999991</v>
       </c>
-      <c r="Y13" s="45">
+      <c r="Y13" s="32">
         <v>9.5299999999999994</v>
       </c>
       <c r="Z13" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="AA13" s="45">
+      <c r="AA13" s="32">
         <v>3.7</v>
       </c>
-      <c r="AB13" s="45">
+      <c r="AB13" s="32">
         <v>3.14</v>
       </c>
-      <c r="AC13" s="16">
+      <c r="AC13" s="13">
         <v>2.19</v>
       </c>
-      <c r="AD13" s="16">
+      <c r="AD13" s="13">
         <v>2.34</v>
       </c>
-      <c r="AE13" s="16">
+      <c r="AE13" s="13">
         <v>1.74</v>
       </c>
-      <c r="AF13" s="16">
+      <c r="AF13" s="13">
         <v>1.27</v>
       </c>
-      <c r="AG13" s="16">
+      <c r="AG13" s="13">
         <v>1</v>
       </c>
-      <c r="AH13" s="16">
+      <c r="AH13" s="13">
         <v>1.34</v>
       </c>
-      <c r="AI13" s="16">
+      <c r="AI13" s="13">
         <v>0.97</v>
       </c>
-      <c r="AJ13" s="16">
+      <c r="AJ13" s="13">
         <v>0.6</v>
       </c>
-      <c r="AK13" s="16">
+      <c r="AK13" s="13">
         <v>0.57999999999999996</v>
       </c>
-      <c r="AL13" s="16">
+      <c r="AL13" s="13">
         <v>10.07</v>
       </c>
-      <c r="AM13" s="16">
+      <c r="AM13" s="13">
         <v>4.9800000000000004</v>
       </c>
-      <c r="AN13" s="16">
+      <c r="AN13" s="13">
         <v>3.14</v>
       </c>
-      <c r="AO13" s="16">
+      <c r="AO13" s="13">
         <v>2.2000000000000002</v>
       </c>
-      <c r="AP13" s="16">
+      <c r="AP13" s="13">
         <v>1.63</v>
       </c>
-      <c r="AQ13" s="16">
+      <c r="AQ13" s="13">
         <v>1.36</v>
       </c>
     </row>
-    <row r="14" spans="1:43" s="2" customFormat="1" ht="10.199999999999999">
+    <row r="14" spans="1:43" s="2" customFormat="1" ht="11.25">
       <c r="A14" s="2" t="s">
         <v>55</v>
       </c>
-      <c r="B14" s="40"/>
-[...10 lines deleted...]
-      <c r="M14" s="44"/>
+      <c r="B14" s="29"/>
+      <c r="C14" s="29"/>
+      <c r="D14" s="29"/>
+      <c r="E14" s="29"/>
+      <c r="F14" s="29"/>
+      <c r="G14" s="29"/>
+      <c r="H14" s="30"/>
+      <c r="I14" s="29"/>
+      <c r="J14" s="30"/>
+      <c r="K14" s="30"/>
+      <c r="L14" s="30"/>
+      <c r="M14" s="31"/>
       <c r="N14" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="O14" s="45">
+      <c r="O14" s="32">
         <v>21.37</v>
       </c>
-      <c r="P14" s="45">
+      <c r="P14" s="32">
         <v>20.420000000000002</v>
       </c>
-      <c r="Q14" s="45">
+      <c r="Q14" s="32">
         <v>20.85</v>
       </c>
-      <c r="R14" s="45">
+      <c r="R14" s="32">
         <v>19.920000000000002</v>
       </c>
-      <c r="S14" s="45">
+      <c r="S14" s="32">
         <v>20.3</v>
       </c>
-      <c r="T14" s="45">
+      <c r="T14" s="32">
         <v>19.62</v>
       </c>
-      <c r="U14" s="45">
+      <c r="U14" s="32">
         <v>19.41</v>
       </c>
       <c r="V14" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="W14" s="45">
+      <c r="W14" s="32">
         <v>19.670000000000002</v>
       </c>
-      <c r="X14" s="45">
+      <c r="X14" s="32">
         <v>19.670000000000002</v>
       </c>
-      <c r="Y14" s="45">
+      <c r="Y14" s="32">
         <v>19.670000000000002</v>
       </c>
       <c r="Z14" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="AA14" s="45">
+      <c r="AA14" s="32">
         <v>7.58</v>
       </c>
-      <c r="AB14" s="45">
+      <c r="AB14" s="32">
         <v>4.5199999999999996</v>
       </c>
-      <c r="AC14" s="16">
+      <c r="AC14" s="13">
         <v>3.39</v>
       </c>
-      <c r="AD14" s="16">
+      <c r="AD14" s="13">
         <v>5.0599999999999996</v>
       </c>
-      <c r="AE14" s="16">
+      <c r="AE14" s="13">
         <v>3.6</v>
       </c>
-      <c r="AF14" s="16">
+      <c r="AF14" s="13">
         <v>3.17</v>
       </c>
-      <c r="AG14" s="16">
+      <c r="AG14" s="13">
         <v>1.89</v>
       </c>
-      <c r="AH14" s="16">
+      <c r="AH14" s="13">
         <v>2.1</v>
       </c>
-      <c r="AI14" s="16">
+      <c r="AI14" s="13">
         <v>1.88</v>
       </c>
-      <c r="AJ14" s="16">
+      <c r="AJ14" s="13">
         <v>1.72</v>
       </c>
-      <c r="AK14" s="16">
+      <c r="AK14" s="13">
         <v>1.26</v>
       </c>
-      <c r="AL14" s="16">
+      <c r="AL14" s="13">
         <v>15.06</v>
       </c>
-      <c r="AM14" s="16">
+      <c r="AM14" s="13">
         <v>8.66</v>
       </c>
-      <c r="AN14" s="16">
+      <c r="AN14" s="13">
         <v>6.72</v>
       </c>
-      <c r="AO14" s="16">
+      <c r="AO14" s="13">
         <v>4.54</v>
       </c>
-      <c r="AP14" s="16">
+      <c r="AP14" s="13">
         <v>4.0199999999999996</v>
       </c>
-      <c r="AQ14" s="16">
+      <c r="AQ14" s="13">
         <v>2.73</v>
       </c>
     </row>
-    <row r="15" spans="1:43" s="2" customFormat="1" ht="10.199999999999999">
+    <row r="15" spans="1:43" s="2" customFormat="1" ht="11.25">
       <c r="A15" s="2" t="s">
         <v>56</v>
       </c>
-      <c r="B15" s="40"/>
-[...10 lines deleted...]
-      <c r="M15" s="44"/>
+      <c r="B15" s="29"/>
+      <c r="C15" s="29"/>
+      <c r="D15" s="29"/>
+      <c r="E15" s="29"/>
+      <c r="F15" s="29"/>
+      <c r="G15" s="29"/>
+      <c r="H15" s="30"/>
+      <c r="I15" s="29"/>
+      <c r="J15" s="30"/>
+      <c r="K15" s="30"/>
+      <c r="L15" s="30"/>
+      <c r="M15" s="31"/>
       <c r="N15" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="O15" s="45">
+      <c r="O15" s="32">
         <v>8.94</v>
       </c>
-      <c r="P15" s="45">
+      <c r="P15" s="32">
         <v>9.4700000000000006</v>
       </c>
-      <c r="Q15" s="45">
+      <c r="Q15" s="32">
         <v>9.26</v>
       </c>
-      <c r="R15" s="45">
+      <c r="R15" s="32">
         <v>9.66</v>
       </c>
-      <c r="S15" s="45">
+      <c r="S15" s="32">
         <v>9.66</v>
       </c>
-      <c r="T15" s="45">
+      <c r="T15" s="32">
         <v>9.8800000000000008</v>
       </c>
-      <c r="U15" s="45">
+      <c r="U15" s="32">
         <v>9.81</v>
       </c>
       <c r="V15" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="W15" s="45">
+      <c r="W15" s="32">
         <v>9.93</v>
       </c>
-      <c r="X15" s="45">
+      <c r="X15" s="32">
         <v>9.6999999999999993</v>
       </c>
-      <c r="Y15" s="45">
+      <c r="Y15" s="32">
         <v>9.82</v>
       </c>
       <c r="Z15" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="AA15" s="45">
+      <c r="AA15" s="32">
         <v>5.36</v>
       </c>
-      <c r="AB15" s="45">
+      <c r="AB15" s="32">
         <v>3.64</v>
       </c>
-      <c r="AC15" s="16">
+      <c r="AC15" s="13">
         <v>2.14</v>
       </c>
-      <c r="AD15" s="16">
+      <c r="AD15" s="13">
         <v>2.69</v>
       </c>
-      <c r="AE15" s="16">
+      <c r="AE15" s="13">
         <v>1.29</v>
       </c>
-      <c r="AF15" s="16">
+      <c r="AF15" s="13">
         <v>1.46</v>
       </c>
-      <c r="AG15" s="16">
+      <c r="AG15" s="13">
         <v>1.25</v>
       </c>
-      <c r="AH15" s="16">
+      <c r="AH15" s="13">
         <v>0.83</v>
       </c>
-      <c r="AI15" s="16">
+      <c r="AI15" s="13">
         <v>0.67</v>
       </c>
-      <c r="AJ15" s="16">
+      <c r="AJ15" s="13">
         <v>0.93</v>
       </c>
-      <c r="AK15" s="16">
+      <c r="AK15" s="13">
         <v>0.67</v>
       </c>
-      <c r="AL15" s="16">
+      <c r="AL15" s="13">
         <v>9.07</v>
       </c>
-      <c r="AM15" s="16">
+      <c r="AM15" s="13">
         <v>5.19</v>
       </c>
-      <c r="AN15" s="16">
+      <c r="AN15" s="13">
         <v>2.68</v>
       </c>
-      <c r="AO15" s="16">
+      <c r="AO15" s="13">
         <v>1.96</v>
       </c>
-      <c r="AP15" s="16">
+      <c r="AP15" s="13">
         <v>1.4</v>
       </c>
-      <c r="AQ15" s="16">
+      <c r="AQ15" s="13">
         <v>1.21</v>
       </c>
     </row>
-    <row r="16" spans="1:43" s="2" customFormat="1" ht="10.199999999999999">
+    <row r="16" spans="1:43" s="2" customFormat="1" ht="11.25">
       <c r="A16" s="2" t="s">
         <v>78</v>
       </c>
-      <c r="B16" s="40"/>
-[...10 lines deleted...]
-      <c r="M16" s="44"/>
+      <c r="B16" s="29"/>
+      <c r="C16" s="29"/>
+      <c r="D16" s="29"/>
+      <c r="E16" s="29"/>
+      <c r="F16" s="29"/>
+      <c r="G16" s="29"/>
+      <c r="H16" s="30"/>
+      <c r="I16" s="29"/>
+      <c r="J16" s="30"/>
+      <c r="K16" s="30"/>
+      <c r="L16" s="30"/>
+      <c r="M16" s="31"/>
       <c r="N16" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="O16" s="45">
+      <c r="O16" s="32">
         <v>16.309999999999999</v>
       </c>
-      <c r="P16" s="45">
+      <c r="P16" s="32">
         <v>17.11</v>
       </c>
-      <c r="Q16" s="45">
+      <c r="Q16" s="32">
         <v>16.07</v>
       </c>
-      <c r="R16" s="45">
+      <c r="R16" s="32">
         <v>15.98</v>
       </c>
-      <c r="S16" s="45">
+      <c r="S16" s="32">
         <v>16.37</v>
       </c>
-      <c r="T16" s="45">
+      <c r="T16" s="32">
         <v>15.12</v>
       </c>
-      <c r="U16" s="45">
+      <c r="U16" s="32">
         <v>14.86</v>
       </c>
       <c r="V16" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="W16" s="45">
+      <c r="W16" s="32">
         <v>15.08</v>
       </c>
-      <c r="X16" s="45">
+      <c r="X16" s="32">
         <v>15.47</v>
       </c>
-      <c r="Y16" s="45">
+      <c r="Y16" s="32">
         <v>15.67</v>
       </c>
       <c r="Z16" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="AA16" s="45">
+      <c r="AA16" s="32">
         <v>5.3</v>
       </c>
-      <c r="AB16" s="45">
+      <c r="AB16" s="32">
         <v>5.49</v>
       </c>
-      <c r="AC16" s="16">
+      <c r="AC16" s="13">
         <v>3.43</v>
       </c>
-      <c r="AD16" s="16">
+      <c r="AD16" s="13">
         <v>3.71</v>
       </c>
-      <c r="AE16" s="16">
+      <c r="AE16" s="13">
         <v>1.82</v>
       </c>
-      <c r="AF16" s="16">
+      <c r="AF16" s="13">
         <v>2.65</v>
       </c>
-      <c r="AG16" s="16">
+      <c r="AG16" s="13">
         <v>1.9</v>
       </c>
-      <c r="AH16" s="16">
+      <c r="AH16" s="13">
         <v>1.76</v>
       </c>
-      <c r="AI16" s="16">
+      <c r="AI16" s="13">
         <v>1.36</v>
       </c>
-      <c r="AJ16" s="16">
+      <c r="AJ16" s="13">
         <v>1.0900000000000001</v>
       </c>
-      <c r="AK16" s="16">
+      <c r="AK16" s="13">
         <v>1.32</v>
       </c>
-      <c r="AL16" s="16">
+      <c r="AL16" s="13">
         <v>16.489999999999998</v>
       </c>
-      <c r="AM16" s="16">
+      <c r="AM16" s="13">
         <v>7.92</v>
       </c>
-      <c r="AN16" s="16">
+      <c r="AN16" s="13">
         <v>2.61</v>
       </c>
-      <c r="AO16" s="16">
+      <c r="AO16" s="13">
         <v>3.78</v>
       </c>
-      <c r="AP16" s="16">
+      <c r="AP16" s="13">
         <v>2.46</v>
       </c>
-      <c r="AQ16" s="16">
+      <c r="AQ16" s="13">
         <v>2.06</v>
       </c>
     </row>
-    <row r="17" spans="1:43" s="2" customFormat="1" ht="10.199999999999999">
+    <row r="17" spans="1:43" s="2" customFormat="1" ht="11.25">
       <c r="A17" s="2" t="s">
         <v>58</v>
       </c>
-      <c r="B17" s="40"/>
-[...10 lines deleted...]
-      <c r="M17" s="44"/>
+      <c r="B17" s="29"/>
+      <c r="C17" s="29"/>
+      <c r="D17" s="29"/>
+      <c r="E17" s="29"/>
+      <c r="F17" s="29"/>
+      <c r="G17" s="29"/>
+      <c r="H17" s="30"/>
+      <c r="I17" s="29"/>
+      <c r="J17" s="30"/>
+      <c r="K17" s="30"/>
+      <c r="L17" s="30"/>
+      <c r="M17" s="31"/>
       <c r="N17" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="O17" s="45">
+      <c r="O17" s="32">
         <v>11.19</v>
       </c>
-      <c r="P17" s="45">
+      <c r="P17" s="32">
         <v>11.66</v>
       </c>
-      <c r="Q17" s="45">
+      <c r="Q17" s="32">
         <v>10.56</v>
       </c>
-      <c r="R17" s="45">
+      <c r="R17" s="32">
         <v>10.85</v>
       </c>
-      <c r="S17" s="45">
+      <c r="S17" s="32">
         <v>10.83</v>
       </c>
-      <c r="T17" s="45">
+      <c r="T17" s="32">
         <v>11.16</v>
       </c>
-      <c r="U17" s="45">
+      <c r="U17" s="32">
         <v>10.85</v>
       </c>
       <c r="V17" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="W17" s="45">
+      <c r="W17" s="32">
         <v>11.52</v>
       </c>
-      <c r="X17" s="45">
+      <c r="X17" s="32">
         <v>11.71</v>
       </c>
-      <c r="Y17" s="45">
+      <c r="Y17" s="32">
         <v>11.79</v>
       </c>
       <c r="Z17" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="AA17" s="45">
+      <c r="AA17" s="32">
         <v>5.3</v>
       </c>
-      <c r="AB17" s="45">
+      <c r="AB17" s="32">
         <v>2.31</v>
       </c>
-      <c r="AC17" s="16">
+      <c r="AC17" s="13">
         <v>2.6</v>
       </c>
-      <c r="AD17" s="16">
+      <c r="AD17" s="13">
         <v>2.98</v>
       </c>
-      <c r="AE17" s="16">
+      <c r="AE17" s="13">
         <v>1.1499999999999999</v>
       </c>
-      <c r="AF17" s="16">
+      <c r="AF17" s="13">
         <v>1.89</v>
       </c>
-      <c r="AG17" s="16">
+      <c r="AG17" s="13">
         <v>0.86</v>
       </c>
-      <c r="AH17" s="16">
+      <c r="AH17" s="13">
         <v>0.96</v>
       </c>
-      <c r="AI17" s="16">
+      <c r="AI17" s="13">
         <v>0.97</v>
       </c>
-      <c r="AJ17" s="16">
+      <c r="AJ17" s="13">
         <v>0.63</v>
       </c>
-      <c r="AK17" s="16">
+      <c r="AK17" s="13">
         <v>0.62</v>
       </c>
-      <c r="AL17" s="16">
+      <c r="AL17" s="13">
         <v>5.87</v>
       </c>
-      <c r="AM17" s="16">
+      <c r="AM17" s="13">
         <v>3.29</v>
       </c>
-      <c r="AN17" s="16">
+      <c r="AN17" s="13">
         <v>3.75</v>
       </c>
-      <c r="AO17" s="16">
+      <c r="AO17" s="13">
         <v>3.56</v>
       </c>
-      <c r="AP17" s="16">
+      <c r="AP17" s="13">
         <v>2.36</v>
       </c>
-      <c r="AQ17" s="16">
+      <c r="AQ17" s="13">
         <v>1.88</v>
       </c>
     </row>
-    <row r="18" spans="1:43" s="2" customFormat="1" ht="10.199999999999999">
+    <row r="18" spans="1:43" s="2" customFormat="1" ht="11.25">
       <c r="A18" s="2" t="s">
         <v>62</v>
       </c>
-      <c r="B18" s="40"/>
-[...10 lines deleted...]
-      <c r="M18" s="40"/>
+      <c r="B18" s="29"/>
+      <c r="C18" s="29"/>
+      <c r="D18" s="29"/>
+      <c r="E18" s="29"/>
+      <c r="F18" s="29"/>
+      <c r="G18" s="29"/>
+      <c r="H18" s="29"/>
+      <c r="I18" s="29"/>
+      <c r="J18" s="29"/>
+      <c r="K18" s="29"/>
+      <c r="L18" s="29"/>
+      <c r="M18" s="29"/>
       <c r="N18" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="O18" s="45">
+      <c r="O18" s="32">
         <v>10.79</v>
       </c>
-      <c r="P18" s="45">
+      <c r="P18" s="32">
         <v>12.11</v>
       </c>
-      <c r="Q18" s="45">
+      <c r="Q18" s="32">
         <v>10.6</v>
       </c>
-      <c r="R18" s="45">
+      <c r="R18" s="32">
         <v>10.42</v>
       </c>
-      <c r="S18" s="45">
+      <c r="S18" s="32">
         <v>10.67</v>
       </c>
-      <c r="T18" s="45">
+      <c r="T18" s="32">
         <v>9.5399999999999991</v>
       </c>
-      <c r="U18" s="45">
+      <c r="U18" s="32">
         <v>9.57</v>
       </c>
       <c r="V18" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="W18" s="45">
+      <c r="W18" s="32">
         <v>10.050000000000001</v>
       </c>
-      <c r="X18" s="45">
+      <c r="X18" s="32">
         <v>9.9600000000000009</v>
       </c>
-      <c r="Y18" s="45">
+      <c r="Y18" s="32">
         <v>10.09</v>
       </c>
       <c r="Z18" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="AA18" s="45">
+      <c r="AA18" s="32">
         <v>6.78</v>
       </c>
-      <c r="AB18" s="45">
+      <c r="AB18" s="32">
         <v>3.42</v>
       </c>
-      <c r="AC18" s="16">
+      <c r="AC18" s="13">
         <v>1.54</v>
       </c>
-      <c r="AD18" s="16">
+      <c r="AD18" s="13">
         <v>1.43</v>
       </c>
-      <c r="AE18" s="16">
+      <c r="AE18" s="13">
         <v>1.88</v>
       </c>
-      <c r="AF18" s="16">
+      <c r="AF18" s="13">
         <v>2.34</v>
       </c>
-      <c r="AG18" s="16">
+      <c r="AG18" s="13">
         <v>1.78</v>
       </c>
-      <c r="AH18" s="16">
+      <c r="AH18" s="13">
         <v>1.25</v>
       </c>
-      <c r="AI18" s="16">
+      <c r="AI18" s="13">
         <v>1.1200000000000001</v>
       </c>
-      <c r="AJ18" s="16">
+      <c r="AJ18" s="13">
         <v>1.02</v>
       </c>
-      <c r="AK18" s="16">
+      <c r="AK18" s="13">
         <v>0.93</v>
       </c>
-      <c r="AL18" s="16">
+      <c r="AL18" s="13">
         <v>12.08</v>
       </c>
-      <c r="AM18" s="16">
+      <c r="AM18" s="13">
         <v>5.17</v>
       </c>
-      <c r="AN18" s="16">
+      <c r="AN18" s="13">
         <v>2.06</v>
       </c>
-      <c r="AO18" s="16">
+      <c r="AO18" s="13">
         <v>3.88</v>
       </c>
-      <c r="AP18" s="16">
+      <c r="AP18" s="13">
         <v>2.68</v>
       </c>
-      <c r="AQ18" s="16">
+      <c r="AQ18" s="13">
         <v>2.42</v>
       </c>
     </row>
-    <row r="19" spans="1:43" s="2" customFormat="1" ht="10.199999999999999">
+    <row r="19" spans="1:43" s="2" customFormat="1" ht="11.25">
       <c r="A19" s="2" t="s">
         <v>79</v>
       </c>
-      <c r="B19" s="40"/>
-[...10 lines deleted...]
-      <c r="M19" s="44"/>
+      <c r="B19" s="29"/>
+      <c r="C19" s="29"/>
+      <c r="D19" s="29"/>
+      <c r="E19" s="29"/>
+      <c r="F19" s="29"/>
+      <c r="G19" s="29"/>
+      <c r="H19" s="30"/>
+      <c r="I19" s="29"/>
+      <c r="J19" s="30"/>
+      <c r="K19" s="30"/>
+      <c r="L19" s="30"/>
+      <c r="M19" s="31"/>
       <c r="N19" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="O19" s="45">
+      <c r="O19" s="32">
         <v>18.309999999999999</v>
       </c>
-      <c r="P19" s="45">
+      <c r="P19" s="32">
         <v>18.579999999999998</v>
       </c>
-      <c r="Q19" s="45">
+      <c r="Q19" s="32">
         <v>15.84</v>
       </c>
-      <c r="R19" s="45">
+      <c r="R19" s="32">
         <v>16.02</v>
       </c>
-      <c r="S19" s="45">
+      <c r="S19" s="32">
         <v>17.190000000000001</v>
       </c>
-      <c r="T19" s="45">
+      <c r="T19" s="32">
         <v>16.7</v>
       </c>
-      <c r="U19" s="45">
+      <c r="U19" s="32">
         <v>17.79</v>
       </c>
       <c r="V19" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="W19" s="45">
+      <c r="W19" s="32">
         <v>18.14</v>
       </c>
-      <c r="X19" s="45">
+      <c r="X19" s="32">
         <v>17.8</v>
       </c>
-      <c r="Y19" s="45">
+      <c r="Y19" s="32">
         <v>18.09</v>
       </c>
       <c r="Z19" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="AA19" s="45">
+      <c r="AA19" s="32">
         <v>5.53</v>
       </c>
-      <c r="AB19" s="45">
+      <c r="AB19" s="32">
         <v>5.1100000000000003</v>
       </c>
-      <c r="AC19" s="16">
+      <c r="AC19" s="13">
         <v>3.03</v>
       </c>
-      <c r="AD19" s="16">
+      <c r="AD19" s="13">
         <v>3.67</v>
       </c>
-      <c r="AE19" s="16">
+      <c r="AE19" s="13">
         <v>2.54</v>
       </c>
-      <c r="AF19" s="16">
+      <c r="AF19" s="13">
         <v>1.81</v>
       </c>
-      <c r="AG19" s="16">
+      <c r="AG19" s="13">
         <v>2.29</v>
       </c>
-      <c r="AH19" s="16">
+      <c r="AH19" s="13">
         <v>1.48</v>
       </c>
-      <c r="AI19" s="16">
+      <c r="AI19" s="13">
         <v>2.2000000000000002</v>
       </c>
-      <c r="AJ19" s="16">
+      <c r="AJ19" s="13">
         <v>1.1499999999999999</v>
       </c>
-      <c r="AK19" s="16">
+      <c r="AK19" s="13">
         <v>1.21</v>
       </c>
-      <c r="AL19" s="16">
+      <c r="AL19" s="13">
         <v>19.71</v>
       </c>
-      <c r="AM19" s="16">
+      <c r="AM19" s="13">
         <v>6.9</v>
       </c>
-      <c r="AN19" s="16">
+      <c r="AN19" s="13">
         <v>6.04</v>
       </c>
-      <c r="AO19" s="16">
+      <c r="AO19" s="13">
         <v>3.24</v>
       </c>
-      <c r="AP19" s="16">
+      <c r="AP19" s="13">
         <v>3.6</v>
       </c>
-      <c r="AQ19" s="16">
+      <c r="AQ19" s="13">
         <v>1.93</v>
       </c>
     </row>
-    <row r="20" spans="1:43" s="2" customFormat="1" ht="10.199999999999999">
-      <c r="A20" s="37" t="s">
+    <row r="20" spans="1:43" s="2" customFormat="1" ht="11.25">
+      <c r="A20" s="2" t="s">
         <v>80</v>
       </c>
-      <c r="B20" s="40"/>
-[...10 lines deleted...]
-      <c r="M20" s="44"/>
+      <c r="B20" s="29"/>
+      <c r="C20" s="29"/>
+      <c r="D20" s="29"/>
+      <c r="E20" s="29"/>
+      <c r="F20" s="29"/>
+      <c r="G20" s="29"/>
+      <c r="H20" s="30"/>
+      <c r="I20" s="29"/>
+      <c r="J20" s="30"/>
+      <c r="K20" s="30"/>
+      <c r="L20" s="30"/>
+      <c r="M20" s="31"/>
       <c r="N20" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="O20" s="45">
+      <c r="O20" s="32">
         <v>12.92</v>
       </c>
-      <c r="P20" s="45">
+      <c r="P20" s="32">
         <v>14.18</v>
       </c>
-      <c r="Q20" s="45">
+      <c r="Q20" s="32">
         <v>13.67</v>
       </c>
-      <c r="R20" s="45">
+      <c r="R20" s="32">
         <v>13.84</v>
       </c>
-      <c r="S20" s="45">
+      <c r="S20" s="32">
         <v>13.81</v>
       </c>
-      <c r="T20" s="45">
+      <c r="T20" s="32">
         <v>14.21</v>
       </c>
-      <c r="U20" s="45">
+      <c r="U20" s="32">
         <v>14.43</v>
       </c>
       <c r="V20" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="W20" s="45">
+      <c r="W20" s="32">
         <v>14.66</v>
       </c>
-      <c r="X20" s="45">
+      <c r="X20" s="32">
         <v>14.76</v>
       </c>
-      <c r="Y20" s="45">
+      <c r="Y20" s="32">
         <v>14.82</v>
       </c>
       <c r="Z20" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="AA20" s="45">
+      <c r="AA20" s="32">
         <v>6.75</v>
       </c>
-      <c r="AB20" s="45">
+      <c r="AB20" s="32">
         <v>4.07</v>
       </c>
-      <c r="AC20" s="16">
+      <c r="AC20" s="13">
         <v>3.05</v>
       </c>
-      <c r="AD20" s="16">
+      <c r="AD20" s="13">
         <v>3.27</v>
       </c>
-      <c r="AE20" s="16">
+      <c r="AE20" s="13">
         <v>1.9</v>
       </c>
-      <c r="AF20" s="16">
+      <c r="AF20" s="13">
         <v>2.13</v>
       </c>
-      <c r="AG20" s="16">
+      <c r="AG20" s="13">
         <v>1.82</v>
       </c>
-      <c r="AH20" s="16">
+      <c r="AH20" s="13">
         <v>0.91</v>
       </c>
-      <c r="AI20" s="16">
+      <c r="AI20" s="13">
         <v>1.6</v>
       </c>
-      <c r="AJ20" s="16">
+      <c r="AJ20" s="13">
         <v>1.19</v>
       </c>
-      <c r="AK20" s="16">
+      <c r="AK20" s="13">
         <v>1.1200000000000001</v>
       </c>
-      <c r="AL20" s="16">
+      <c r="AL20" s="13">
         <v>14.51</v>
       </c>
-      <c r="AM20" s="16">
+      <c r="AM20" s="13">
         <v>7.48</v>
       </c>
-      <c r="AN20" s="16">
+      <c r="AN20" s="13">
         <v>4.21</v>
       </c>
-      <c r="AO20" s="16">
+      <c r="AO20" s="13">
         <v>3.79</v>
       </c>
-      <c r="AP20" s="16">
+      <c r="AP20" s="13">
         <v>2.8</v>
       </c>
-      <c r="AQ20" s="16">
+      <c r="AQ20" s="13">
         <v>2.46</v>
       </c>
     </row>
-    <row r="21" spans="1:43" s="2" customFormat="1" ht="10.199999999999999">
-      <c r="A21" s="37" t="s">
+    <row r="21" spans="1:43" s="2" customFormat="1" ht="11.25">
+      <c r="A21" s="2" t="s">
         <v>81</v>
       </c>
-      <c r="B21" s="40"/>
-[...10 lines deleted...]
-      <c r="M21" s="44"/>
+      <c r="B21" s="29"/>
+      <c r="C21" s="29"/>
+      <c r="D21" s="29"/>
+      <c r="E21" s="29"/>
+      <c r="F21" s="29"/>
+      <c r="G21" s="29"/>
+      <c r="H21" s="30"/>
+      <c r="I21" s="29"/>
+      <c r="J21" s="30"/>
+      <c r="K21" s="30"/>
+      <c r="L21" s="30"/>
+      <c r="M21" s="31"/>
       <c r="N21" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="O21" s="45">
+      <c r="O21" s="32">
         <v>10.4</v>
       </c>
-      <c r="P21" s="45">
+      <c r="P21" s="32">
         <v>9.7799999999999994</v>
       </c>
-      <c r="Q21" s="45">
+      <c r="Q21" s="32">
         <v>9.07</v>
       </c>
-      <c r="R21" s="45">
+      <c r="R21" s="32">
         <v>9.0299999999999994</v>
       </c>
-      <c r="S21" s="45">
+      <c r="S21" s="32">
         <v>9.39</v>
       </c>
-      <c r="T21" s="45">
+      <c r="T21" s="32">
         <v>9.76</v>
       </c>
-      <c r="U21" s="45">
+      <c r="U21" s="32">
         <v>9.51</v>
       </c>
       <c r="V21" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="W21" s="45">
+      <c r="W21" s="32">
         <v>9.81</v>
       </c>
-      <c r="X21" s="45">
+      <c r="X21" s="32">
         <v>9.83</v>
       </c>
-      <c r="Y21" s="45">
+      <c r="Y21" s="32">
         <v>9.73</v>
       </c>
       <c r="Z21" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="AA21" s="45">
+      <c r="AA21" s="32">
         <v>4.58</v>
       </c>
-      <c r="AB21" s="45">
+      <c r="AB21" s="32">
         <v>3.09</v>
       </c>
-      <c r="AC21" s="16">
+      <c r="AC21" s="13">
         <v>2.46</v>
       </c>
-      <c r="AD21" s="16">
+      <c r="AD21" s="13">
         <v>1.73</v>
       </c>
-      <c r="AE21" s="16">
+      <c r="AE21" s="13">
         <v>1.49</v>
       </c>
-      <c r="AF21" s="16">
+      <c r="AF21" s="13">
         <v>1.19</v>
       </c>
-      <c r="AG21" s="16">
+      <c r="AG21" s="13">
         <v>1.33</v>
       </c>
-      <c r="AH21" s="16">
+      <c r="AH21" s="13">
         <v>1.08</v>
       </c>
-      <c r="AI21" s="16">
+      <c r="AI21" s="13">
         <v>0.8</v>
       </c>
-      <c r="AJ21" s="16">
+      <c r="AJ21" s="13">
         <v>0.86</v>
       </c>
-      <c r="AK21" s="16">
+      <c r="AK21" s="13">
         <v>0.91</v>
       </c>
-      <c r="AL21" s="16">
+      <c r="AL21" s="13">
         <v>9.2100000000000009</v>
       </c>
-      <c r="AM21" s="16">
+      <c r="AM21" s="13">
         <v>2.82</v>
       </c>
-      <c r="AN21" s="16">
+      <c r="AN21" s="13">
         <v>2.4500000000000002</v>
       </c>
-      <c r="AO21" s="16">
+      <c r="AO21" s="13">
         <v>2.0499999999999998</v>
       </c>
-      <c r="AP21" s="16">
+      <c r="AP21" s="13">
         <v>1.05</v>
       </c>
-      <c r="AQ21" s="16">
+      <c r="AQ21" s="13">
         <v>0.93</v>
       </c>
     </row>
-    <row r="22" spans="1:43" s="2" customFormat="1" ht="10.199999999999999">
-      <c r="A22" s="81" t="s">
+    <row r="22" spans="1:43" s="2" customFormat="1" ht="11.25">
+      <c r="A22" s="56" t="s">
         <v>61</v>
       </c>
-      <c r="B22" s="81"/>
-[...43 lines deleted...]
-      <c r="A23" s="21" t="s">
+      <c r="B22" s="56"/>
+      <c r="C22" s="56"/>
+      <c r="D22" s="56"/>
+      <c r="E22" s="56"/>
+      <c r="F22" s="56"/>
+      <c r="G22" s="56"/>
+      <c r="H22" s="56"/>
+      <c r="I22" s="56"/>
+      <c r="J22" s="56"/>
+      <c r="K22" s="56"/>
+      <c r="L22" s="56"/>
+      <c r="M22" s="56"/>
+      <c r="N22" s="56"/>
+      <c r="O22" s="56"/>
+      <c r="P22" s="56"/>
+      <c r="Q22" s="56"/>
+      <c r="R22" s="56"/>
+      <c r="S22" s="56"/>
+      <c r="T22" s="56"/>
+      <c r="U22" s="56"/>
+      <c r="V22" s="56"/>
+      <c r="W22" s="56"/>
+      <c r="X22" s="56"/>
+      <c r="Y22" s="56"/>
+      <c r="Z22" s="56"/>
+      <c r="AA22" s="56"/>
+      <c r="AB22" s="56"/>
+      <c r="AC22" s="56"/>
+      <c r="AD22" s="56"/>
+      <c r="AE22" s="56"/>
+      <c r="AF22" s="56"/>
+      <c r="AG22" s="56"/>
+      <c r="AH22" s="56"/>
+      <c r="AI22" s="56"/>
+      <c r="AJ22" s="56"/>
+      <c r="AK22" s="56"/>
+      <c r="AL22" s="56"/>
+      <c r="AM22" s="56"/>
+      <c r="AN22" s="56"/>
+      <c r="AO22" s="56"/>
+      <c r="AP22" s="56"/>
+      <c r="AQ22" s="56"/>
+    </row>
+    <row r="23" spans="1:43" s="2" customFormat="1" ht="11.25">
+      <c r="A23" s="17" t="s">
         <v>47</v>
       </c>
-      <c r="B23" s="40"/>
-[...10 lines deleted...]
-      <c r="M23" s="44"/>
+      <c r="B23" s="29"/>
+      <c r="C23" s="29"/>
+      <c r="D23" s="29"/>
+      <c r="E23" s="29"/>
+      <c r="F23" s="29"/>
+      <c r="G23" s="29"/>
+      <c r="H23" s="30"/>
+      <c r="I23" s="29"/>
+      <c r="J23" s="30"/>
+      <c r="K23" s="30"/>
+      <c r="L23" s="30"/>
+      <c r="M23" s="31"/>
       <c r="N23" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="O23" s="45">
+      <c r="O23" s="32">
         <v>11.95</v>
       </c>
-      <c r="P23" s="45">
+      <c r="P23" s="32">
         <v>12.27</v>
       </c>
-      <c r="Q23" s="45">
+      <c r="Q23" s="32">
         <v>12.49</v>
       </c>
-      <c r="R23" s="45">
+      <c r="R23" s="32">
         <v>12.6</v>
       </c>
-      <c r="S23" s="45">
+      <c r="S23" s="32">
         <v>12.86</v>
       </c>
-      <c r="T23" s="45">
+      <c r="T23" s="32">
         <v>13.09</v>
       </c>
-      <c r="U23" s="45">
+      <c r="U23" s="32">
         <v>13.17</v>
       </c>
       <c r="V23" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="W23" s="45">
+      <c r="W23" s="32">
         <v>13.27</v>
       </c>
-      <c r="X23" s="45">
+      <c r="X23" s="32">
         <v>13.32</v>
       </c>
-      <c r="Y23" s="45">
+      <c r="Y23" s="32">
         <v>13.26</v>
       </c>
       <c r="Z23" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="AA23" s="45">
+      <c r="AA23" s="32">
         <v>5.49</v>
       </c>
-      <c r="AB23" s="45">
+      <c r="AB23" s="32">
         <v>3.77</v>
       </c>
-      <c r="AC23" s="45">
+      <c r="AC23" s="32">
         <v>2.93</v>
       </c>
-      <c r="AD23" s="16">
+      <c r="AD23" s="13">
         <v>3.04</v>
       </c>
-      <c r="AE23" s="16">
+      <c r="AE23" s="13">
         <v>2.0299999999999998</v>
       </c>
-      <c r="AF23" s="16">
+      <c r="AF23" s="13">
         <v>1.98</v>
       </c>
-      <c r="AG23" s="16">
+      <c r="AG23" s="13">
         <v>1.47</v>
       </c>
-      <c r="AH23" s="16">
+      <c r="AH23" s="13">
         <v>1.28</v>
       </c>
-      <c r="AI23" s="16">
+      <c r="AI23" s="13">
         <v>1.21</v>
       </c>
-      <c r="AJ23" s="16">
+      <c r="AJ23" s="13">
         <v>1.05</v>
       </c>
-      <c r="AK23" s="16">
+      <c r="AK23" s="13">
         <v>0.92</v>
       </c>
-      <c r="AL23" s="16">
+      <c r="AL23" s="13">
         <v>12.47</v>
       </c>
-      <c r="AM23" s="16">
+      <c r="AM23" s="13">
         <v>5.87</v>
       </c>
-      <c r="AN23" s="16">
+      <c r="AN23" s="13">
         <v>3.76</v>
       </c>
-      <c r="AO23" s="16">
+      <c r="AO23" s="13">
         <v>3.44</v>
       </c>
-      <c r="AP23" s="16">
+      <c r="AP23" s="13">
         <v>2.37</v>
       </c>
-      <c r="AQ23" s="16">
+      <c r="AQ23" s="13">
         <v>1.93</v>
       </c>
     </row>
-    <row r="24" spans="1:43" s="2" customFormat="1" ht="10.199999999999999">
-      <c r="A24" s="37" t="s">
+    <row r="24" spans="1:43" s="2" customFormat="1" ht="11.25">
+      <c r="A24" s="2" t="s">
         <v>75</v>
       </c>
-      <c r="B24" s="40"/>
-[...10 lines deleted...]
-      <c r="M24" s="40"/>
+      <c r="B24" s="29"/>
+      <c r="C24" s="29"/>
+      <c r="D24" s="29"/>
+      <c r="E24" s="29"/>
+      <c r="F24" s="29"/>
+      <c r="G24" s="29"/>
+      <c r="H24" s="29"/>
+      <c r="I24" s="29"/>
+      <c r="J24" s="29"/>
+      <c r="K24" s="29"/>
+      <c r="L24" s="29"/>
+      <c r="M24" s="29"/>
       <c r="N24" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="O24" s="45">
+      <c r="O24" s="32">
         <v>12.15</v>
       </c>
-      <c r="P24" s="45">
+      <c r="P24" s="32">
         <v>12.52</v>
       </c>
-      <c r="Q24" s="45">
+      <c r="Q24" s="32">
         <v>12.84</v>
       </c>
-      <c r="R24" s="45">
+      <c r="R24" s="32">
         <v>13.14</v>
       </c>
-      <c r="S24" s="45">
+      <c r="S24" s="32">
         <v>13.36</v>
       </c>
-      <c r="T24" s="45">
+      <c r="T24" s="32">
         <v>13.55</v>
       </c>
-      <c r="U24" s="45">
+      <c r="U24" s="32">
         <v>13.67</v>
       </c>
       <c r="V24" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="W24" s="45">
+      <c r="W24" s="32">
         <v>13.77</v>
       </c>
-      <c r="X24" s="45">
+      <c r="X24" s="32">
         <v>13.86</v>
       </c>
-      <c r="Y24" s="45">
+      <c r="Y24" s="32">
         <v>13.73</v>
       </c>
       <c r="Z24" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="AA24" s="45">
+      <c r="AA24" s="32">
         <v>5.63</v>
       </c>
-      <c r="AB24" s="45">
+      <c r="AB24" s="32">
         <v>4.07</v>
       </c>
-      <c r="AC24" s="45">
+      <c r="AC24" s="32">
         <v>3.08</v>
       </c>
-      <c r="AD24" s="16">
+      <c r="AD24" s="13">
         <v>2.99</v>
       </c>
-      <c r="AE24" s="16">
+      <c r="AE24" s="13">
         <v>2.08</v>
       </c>
-      <c r="AF24" s="16">
+      <c r="AF24" s="13">
         <v>2.14</v>
       </c>
-      <c r="AG24" s="16">
+      <c r="AG24" s="13">
         <v>1.51</v>
       </c>
-      <c r="AH24" s="16">
+      <c r="AH24" s="13">
         <v>1.28</v>
       </c>
-      <c r="AI24" s="16">
+      <c r="AI24" s="13">
         <v>1.28</v>
       </c>
-      <c r="AJ24" s="16">
+      <c r="AJ24" s="13">
         <v>1.1000000000000001</v>
       </c>
-      <c r="AK24" s="16">
+      <c r="AK24" s="13">
         <v>0.95</v>
       </c>
-      <c r="AL24" s="16">
+      <c r="AL24" s="13">
         <v>13.27</v>
       </c>
-      <c r="AM24" s="16">
+      <c r="AM24" s="13">
         <v>6.33</v>
       </c>
-      <c r="AN24" s="16">
+      <c r="AN24" s="13">
         <v>3.86</v>
       </c>
-      <c r="AO24" s="16">
+      <c r="AO24" s="13">
         <v>3.61</v>
       </c>
-      <c r="AP24" s="16">
+      <c r="AP24" s="13">
         <v>2.46</v>
       </c>
-      <c r="AQ24" s="16">
+      <c r="AQ24" s="13">
         <v>2.02</v>
       </c>
     </row>
-    <row r="25" spans="1:43" s="2" customFormat="1" ht="10.199999999999999">
-      <c r="A25" s="37" t="s">
+    <row r="25" spans="1:43" s="2" customFormat="1" ht="11.25">
+      <c r="A25" s="2" t="s">
         <v>76</v>
       </c>
-      <c r="B25" s="40"/>
-[...10 lines deleted...]
-      <c r="M25" s="44"/>
+      <c r="B25" s="29"/>
+      <c r="C25" s="29"/>
+      <c r="D25" s="29"/>
+      <c r="E25" s="29"/>
+      <c r="F25" s="29"/>
+      <c r="G25" s="29"/>
+      <c r="H25" s="30"/>
+      <c r="I25" s="29"/>
+      <c r="J25" s="30"/>
+      <c r="K25" s="30"/>
+      <c r="L25" s="30"/>
+      <c r="M25" s="31"/>
       <c r="N25" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="O25" s="45">
+      <c r="O25" s="32">
         <v>10.43</v>
       </c>
-      <c r="P25" s="45">
+      <c r="P25" s="32">
         <v>9.58</v>
       </c>
-      <c r="Q25" s="45">
+      <c r="Q25" s="32">
         <v>9.83</v>
       </c>
-      <c r="R25" s="45">
+      <c r="R25" s="32">
         <v>9.35</v>
       </c>
-      <c r="S25" s="45">
+      <c r="S25" s="32">
         <v>9.92</v>
       </c>
-      <c r="T25" s="45">
+      <c r="T25" s="32">
         <v>10.65</v>
       </c>
-      <c r="U25" s="45">
+      <c r="U25" s="32">
         <v>11.02</v>
       </c>
       <c r="V25" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="W25" s="45">
+      <c r="W25" s="32">
         <v>10.93</v>
       </c>
-      <c r="X25" s="45">
+      <c r="X25" s="32">
         <v>10.92</v>
       </c>
-      <c r="Y25" s="45">
+      <c r="Y25" s="32">
         <v>11.01</v>
       </c>
       <c r="Z25" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="AA25" s="45">
+      <c r="AA25" s="32">
         <v>3.96</v>
       </c>
-      <c r="AB25" s="45">
+      <c r="AB25" s="32">
         <v>2.27</v>
       </c>
-      <c r="AC25" s="45">
+      <c r="AC25" s="32">
         <v>2.4300000000000002</v>
       </c>
-      <c r="AD25" s="16">
+      <c r="AD25" s="13">
         <v>2.61</v>
       </c>
-      <c r="AE25" s="16">
+      <c r="AE25" s="13">
         <v>1.69</v>
       </c>
-      <c r="AF25" s="16">
+      <c r="AF25" s="13">
         <v>1.1000000000000001</v>
       </c>
-      <c r="AG25" s="16">
+      <c r="AG25" s="13">
         <v>1.23</v>
       </c>
-      <c r="AH25" s="16">
+      <c r="AH25" s="13">
         <v>1.01</v>
       </c>
-      <c r="AI25" s="16">
+      <c r="AI25" s="13">
         <v>0.91</v>
       </c>
-      <c r="AJ25" s="16">
+      <c r="AJ25" s="13">
         <v>0.85</v>
       </c>
-      <c r="AK25" s="16">
+      <c r="AK25" s="13">
         <v>0.76</v>
       </c>
-      <c r="AL25" s="16">
+      <c r="AL25" s="13">
         <v>9.81</v>
       </c>
-      <c r="AM25" s="16">
+      <c r="AM25" s="13">
         <v>3.45</v>
       </c>
-      <c r="AN25" s="16">
+      <c r="AN25" s="13">
         <v>2.84</v>
       </c>
-      <c r="AO25" s="16">
+      <c r="AO25" s="13">
         <v>3.23</v>
       </c>
-      <c r="AP25" s="16">
+      <c r="AP25" s="13">
         <v>1.94</v>
       </c>
-      <c r="AQ25" s="16">
+      <c r="AQ25" s="13">
         <v>1.83</v>
       </c>
     </row>
-    <row r="26" spans="1:43" s="2" customFormat="1" ht="10.199999999999999">
+    <row r="26" spans="1:43" s="2" customFormat="1" ht="11.25">
       <c r="A26" s="2" t="s">
         <v>55</v>
       </c>
-      <c r="B26" s="40"/>
-[...10 lines deleted...]
-      <c r="M26" s="44"/>
+      <c r="B26" s="29"/>
+      <c r="C26" s="29"/>
+      <c r="D26" s="29"/>
+      <c r="E26" s="29"/>
+      <c r="F26" s="29"/>
+      <c r="G26" s="29"/>
+      <c r="H26" s="30"/>
+      <c r="I26" s="29"/>
+      <c r="J26" s="30"/>
+      <c r="K26" s="30"/>
+      <c r="L26" s="30"/>
+      <c r="M26" s="31"/>
       <c r="N26" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="O26" s="45">
+      <c r="O26" s="32">
         <v>25.3</v>
       </c>
-      <c r="P26" s="45">
+      <c r="P26" s="32">
         <v>23.84</v>
       </c>
-      <c r="Q26" s="45">
+      <c r="Q26" s="32">
         <v>23.93</v>
       </c>
-      <c r="R26" s="45">
+      <c r="R26" s="32">
         <v>22.84</v>
       </c>
-      <c r="S26" s="45">
+      <c r="S26" s="32">
         <v>23.2</v>
       </c>
-      <c r="T26" s="45">
+      <c r="T26" s="32">
         <v>22.42</v>
       </c>
-      <c r="U26" s="45">
+      <c r="U26" s="32">
         <v>22.1</v>
       </c>
       <c r="V26" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="W26" s="45">
+      <c r="W26" s="32">
         <v>22.21</v>
       </c>
-      <c r="X26" s="45">
+      <c r="X26" s="32">
         <v>22.18</v>
       </c>
-      <c r="Y26" s="45">
+      <c r="Y26" s="32">
         <v>22.27</v>
       </c>
       <c r="Z26" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="AA26" s="45">
+      <c r="AA26" s="32">
         <v>9.0500000000000007</v>
       </c>
-      <c r="AB26" s="45">
+      <c r="AB26" s="32">
         <v>4.4000000000000004</v>
       </c>
-      <c r="AC26" s="45">
+      <c r="AC26" s="32">
         <v>3.64</v>
       </c>
-      <c r="AD26" s="16">
+      <c r="AD26" s="13">
         <v>6.56</v>
       </c>
-      <c r="AE26" s="16">
+      <c r="AE26" s="13">
         <v>3.61</v>
       </c>
-      <c r="AF26" s="16">
+      <c r="AF26" s="13">
         <v>3.55</v>
       </c>
-      <c r="AG26" s="16">
+      <c r="AG26" s="13">
         <v>2.13</v>
       </c>
-      <c r="AH26" s="16">
+      <c r="AH26" s="13">
         <v>2.77</v>
       </c>
-      <c r="AI26" s="16">
+      <c r="AI26" s="13">
         <v>2.09</v>
       </c>
-      <c r="AJ26" s="16">
+      <c r="AJ26" s="13">
         <v>1.25</v>
       </c>
-      <c r="AK26" s="16">
+      <c r="AK26" s="13">
         <v>1.58</v>
       </c>
-      <c r="AL26" s="16">
+      <c r="AL26" s="13">
         <v>16.329999999999998</v>
       </c>
-      <c r="AM26" s="16">
+      <c r="AM26" s="13">
         <v>8.07</v>
       </c>
-      <c r="AN26" s="16">
+      <c r="AN26" s="13">
         <v>8.17</v>
       </c>
-      <c r="AO26" s="16">
+      <c r="AO26" s="13">
         <v>4.6500000000000004</v>
       </c>
-      <c r="AP26" s="16">
+      <c r="AP26" s="13">
         <v>5.53</v>
       </c>
-      <c r="AQ26" s="16">
+      <c r="AQ26" s="13">
         <v>3.08</v>
       </c>
     </row>
-    <row r="27" spans="1:43" s="2" customFormat="1" ht="10.199999999999999">
+    <row r="27" spans="1:43" s="2" customFormat="1" ht="11.25">
       <c r="A27" s="2" t="s">
         <v>56</v>
       </c>
-      <c r="B27" s="40"/>
-[...10 lines deleted...]
-      <c r="M27" s="44"/>
+      <c r="B27" s="29"/>
+      <c r="C27" s="29"/>
+      <c r="D27" s="29"/>
+      <c r="E27" s="29"/>
+      <c r="F27" s="29"/>
+      <c r="G27" s="29"/>
+      <c r="H27" s="30"/>
+      <c r="I27" s="29"/>
+      <c r="J27" s="30"/>
+      <c r="K27" s="30"/>
+      <c r="L27" s="30"/>
+      <c r="M27" s="31"/>
       <c r="N27" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="O27" s="45">
+      <c r="O27" s="32">
         <v>7</v>
       </c>
-      <c r="P27" s="45">
+      <c r="P27" s="32">
         <v>8.6999999999999993</v>
       </c>
-      <c r="Q27" s="45">
+      <c r="Q27" s="32">
         <v>8.91</v>
       </c>
-      <c r="R27" s="45">
+      <c r="R27" s="32">
         <v>8.9700000000000006</v>
       </c>
-      <c r="S27" s="45">
+      <c r="S27" s="32">
         <v>9.0500000000000007</v>
       </c>
-      <c r="T27" s="45">
+      <c r="T27" s="32">
         <v>9.18</v>
       </c>
-      <c r="U27" s="45">
+      <c r="U27" s="32">
         <v>9.02</v>
       </c>
       <c r="V27" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="W27" s="45">
+      <c r="W27" s="32">
         <v>9.09</v>
       </c>
-      <c r="X27" s="45">
+      <c r="X27" s="32">
         <v>8.9</v>
       </c>
-      <c r="Y27" s="45">
+      <c r="Y27" s="32">
         <v>9.1</v>
       </c>
       <c r="Z27" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="AA27" s="45">
+      <c r="AA27" s="32">
         <v>5.59</v>
       </c>
-      <c r="AB27" s="45">
+      <c r="AB27" s="32">
         <v>3.29</v>
       </c>
-      <c r="AC27" s="45">
+      <c r="AC27" s="32">
         <v>1.9</v>
       </c>
-      <c r="AD27" s="16">
+      <c r="AD27" s="13">
         <v>2.8</v>
       </c>
-      <c r="AE27" s="16">
+      <c r="AE27" s="13">
         <v>1.54</v>
       </c>
-      <c r="AF27" s="16">
+      <c r="AF27" s="13">
         <v>1.36</v>
       </c>
-      <c r="AG27" s="16">
+      <c r="AG27" s="13">
         <v>1.18</v>
       </c>
-      <c r="AH27" s="16">
+      <c r="AH27" s="13">
         <v>0.87</v>
       </c>
-      <c r="AI27" s="16">
+      <c r="AI27" s="13">
         <v>0.7</v>
       </c>
-      <c r="AJ27" s="16">
+      <c r="AJ27" s="13">
         <v>0.81</v>
       </c>
-      <c r="AK27" s="16">
+      <c r="AK27" s="13">
         <v>0.67</v>
       </c>
-      <c r="AL27" s="16">
+      <c r="AL27" s="13">
         <v>9.1999999999999993</v>
       </c>
-      <c r="AM27" s="16">
+      <c r="AM27" s="13">
         <v>4.75</v>
       </c>
-      <c r="AN27" s="16">
+      <c r="AN27" s="13">
         <v>2.84</v>
       </c>
-      <c r="AO27" s="16">
+      <c r="AO27" s="13">
         <v>2.2799999999999998</v>
       </c>
-      <c r="AP27" s="16">
+      <c r="AP27" s="13">
         <v>1.3</v>
       </c>
-      <c r="AQ27" s="16">
+      <c r="AQ27" s="13">
         <v>1.28</v>
       </c>
     </row>
-    <row r="28" spans="1:43" s="2" customFormat="1" ht="10.199999999999999">
-      <c r="A28" s="37" t="s">
+    <row r="28" spans="1:43" s="2" customFormat="1" ht="11.25">
+      <c r="A28" s="2" t="s">
         <v>81</v>
       </c>
-      <c r="B28" s="40"/>
-[...10 lines deleted...]
-      <c r="M28" s="44"/>
+      <c r="B28" s="29"/>
+      <c r="C28" s="29"/>
+      <c r="D28" s="29"/>
+      <c r="E28" s="29"/>
+      <c r="F28" s="29"/>
+      <c r="G28" s="29"/>
+      <c r="H28" s="30"/>
+      <c r="I28" s="29"/>
+      <c r="J28" s="30"/>
+      <c r="K28" s="30"/>
+      <c r="L28" s="30"/>
+      <c r="M28" s="31"/>
       <c r="N28" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="O28" s="45">
+      <c r="O28" s="32">
         <v>10.66</v>
       </c>
-      <c r="P28" s="45">
+      <c r="P28" s="32">
         <v>11.58</v>
       </c>
-      <c r="Q28" s="45">
+      <c r="Q28" s="32">
         <v>9.99</v>
       </c>
-      <c r="R28" s="45">
+      <c r="R28" s="32">
         <v>9.6300000000000008</v>
       </c>
-      <c r="S28" s="45">
+      <c r="S28" s="32">
         <v>9.8800000000000008</v>
       </c>
-      <c r="T28" s="45">
+      <c r="T28" s="32">
         <v>10.92</v>
       </c>
-      <c r="U28" s="45">
+      <c r="U28" s="32">
         <v>10.43</v>
       </c>
       <c r="V28" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="W28" s="45">
+      <c r="W28" s="32">
         <v>10.9</v>
       </c>
-      <c r="X28" s="45">
+      <c r="X28" s="32">
         <v>11.16</v>
       </c>
-      <c r="Y28" s="45">
+      <c r="Y28" s="32">
         <v>10.95</v>
       </c>
       <c r="Z28" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="AA28" s="45">
+      <c r="AA28" s="32">
         <v>3.33</v>
       </c>
-      <c r="AB28" s="45">
+      <c r="AB28" s="32">
         <v>2.62</v>
       </c>
-      <c r="AC28" s="45">
+      <c r="AC28" s="32">
         <v>3.11</v>
       </c>
-      <c r="AD28" s="16">
+      <c r="AD28" s="13">
         <v>2.08</v>
       </c>
-      <c r="AE28" s="16">
+      <c r="AE28" s="13">
         <v>1.52</v>
       </c>
-      <c r="AF28" s="16">
+      <c r="AF28" s="13">
         <v>1.1100000000000001</v>
       </c>
-      <c r="AG28" s="16">
+      <c r="AG28" s="13">
         <v>1.38</v>
       </c>
-      <c r="AH28" s="16">
+      <c r="AH28" s="13">
         <v>1.44</v>
       </c>
-      <c r="AI28" s="16">
+      <c r="AI28" s="13">
         <v>1.04</v>
       </c>
-      <c r="AJ28" s="16">
+      <c r="AJ28" s="13">
         <v>1</v>
       </c>
-      <c r="AK28" s="16">
+      <c r="AK28" s="13">
         <v>0.81</v>
       </c>
-      <c r="AL28" s="16">
+      <c r="AL28" s="13">
         <v>7.77</v>
       </c>
-      <c r="AM28" s="16">
+      <c r="AM28" s="13">
         <v>4.0199999999999996</v>
       </c>
-      <c r="AN28" s="16">
+      <c r="AN28" s="13">
         <v>2.21</v>
       </c>
-      <c r="AO28" s="16">
+      <c r="AO28" s="13">
         <v>2.16</v>
       </c>
-      <c r="AP28" s="16">
+      <c r="AP28" s="13">
         <v>1.05</v>
       </c>
-      <c r="AQ28" s="16">
+      <c r="AQ28" s="13">
         <v>0.77</v>
       </c>
     </row>
-    <row r="29" spans="1:43" s="2" customFormat="1" ht="10.199999999999999">
-      <c r="A29" s="80" t="s">
+    <row r="29" spans="1:43" s="2" customFormat="1" ht="11.25">
+      <c r="A29" s="55" t="s">
         <v>60</v>
       </c>
-      <c r="B29" s="80"/>
-[...43 lines deleted...]
-      <c r="A30" s="35" t="s">
+      <c r="B29" s="55"/>
+      <c r="C29" s="55"/>
+      <c r="D29" s="55"/>
+      <c r="E29" s="55"/>
+      <c r="F29" s="55"/>
+      <c r="G29" s="55"/>
+      <c r="H29" s="55"/>
+      <c r="I29" s="55"/>
+      <c r="J29" s="55"/>
+      <c r="K29" s="55"/>
+      <c r="L29" s="55"/>
+      <c r="M29" s="55"/>
+      <c r="N29" s="55"/>
+      <c r="O29" s="55"/>
+      <c r="P29" s="55"/>
+      <c r="Q29" s="55"/>
+      <c r="R29" s="55"/>
+      <c r="S29" s="55"/>
+      <c r="T29" s="55"/>
+      <c r="U29" s="55"/>
+      <c r="V29" s="55"/>
+      <c r="W29" s="55"/>
+      <c r="X29" s="55"/>
+      <c r="Y29" s="55"/>
+      <c r="Z29" s="55"/>
+      <c r="AA29" s="55"/>
+      <c r="AB29" s="55"/>
+      <c r="AC29" s="55"/>
+      <c r="AD29" s="55"/>
+      <c r="AE29" s="55"/>
+      <c r="AF29" s="55"/>
+      <c r="AG29" s="55"/>
+      <c r="AH29" s="55"/>
+      <c r="AI29" s="55"/>
+      <c r="AJ29" s="55"/>
+      <c r="AK29" s="55"/>
+      <c r="AL29" s="55"/>
+      <c r="AM29" s="55"/>
+      <c r="AN29" s="55"/>
+      <c r="AO29" s="55"/>
+      <c r="AP29" s="55"/>
+      <c r="AQ29" s="55"/>
+    </row>
+    <row r="30" spans="1:43" s="2" customFormat="1" ht="11.25">
+      <c r="A30" s="17" t="s">
         <v>47</v>
       </c>
-      <c r="B30" s="40"/>
-[...10 lines deleted...]
-      <c r="M30" s="44"/>
+      <c r="B30" s="29"/>
+      <c r="C30" s="29"/>
+      <c r="D30" s="29"/>
+      <c r="E30" s="29"/>
+      <c r="F30" s="29"/>
+      <c r="G30" s="29"/>
+      <c r="H30" s="30"/>
+      <c r="I30" s="29"/>
+      <c r="J30" s="30"/>
+      <c r="K30" s="30"/>
+      <c r="L30" s="30"/>
+      <c r="M30" s="31"/>
       <c r="N30" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="O30" s="45">
+      <c r="O30" s="32">
         <v>12.71</v>
       </c>
-      <c r="P30" s="45">
+      <c r="P30" s="32">
         <v>12.62</v>
       </c>
-      <c r="Q30" s="45">
+      <c r="Q30" s="32">
         <v>11.87</v>
       </c>
-      <c r="R30" s="45">
+      <c r="R30" s="32">
         <v>12.16</v>
       </c>
-      <c r="S30" s="45">
+      <c r="S30" s="32">
         <v>12.41</v>
       </c>
-      <c r="T30" s="45">
+      <c r="T30" s="32">
         <v>12.06</v>
       </c>
-      <c r="U30" s="45">
+      <c r="U30" s="32">
         <v>12.28</v>
       </c>
       <c r="V30" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="W30" s="45">
+      <c r="W30" s="32">
         <v>12.52</v>
       </c>
-      <c r="X30" s="45">
+      <c r="X30" s="32">
         <v>12.51</v>
       </c>
-      <c r="Y30" s="45">
+      <c r="Y30" s="32">
         <v>12.53</v>
       </c>
       <c r="Z30" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="AA30" s="45">
+      <c r="AA30" s="32">
         <v>5.27</v>
       </c>
-      <c r="AB30" s="45">
+      <c r="AB30" s="32">
         <v>3.91</v>
       </c>
-      <c r="AC30" s="16">
+      <c r="AC30" s="13">
         <v>2.64</v>
       </c>
-      <c r="AD30" s="16">
+      <c r="AD30" s="13">
         <v>2.78</v>
       </c>
-      <c r="AE30" s="16">
+      <c r="AE30" s="13">
         <v>1.87</v>
       </c>
-      <c r="AF30" s="17">
+      <c r="AF30" s="13">
         <v>1.85</v>
       </c>
-      <c r="AG30" s="17">
+      <c r="AG30" s="13">
         <v>1.5</v>
       </c>
-      <c r="AH30" s="17">
+      <c r="AH30" s="13">
         <v>1.19</v>
       </c>
-      <c r="AI30" s="16">
+      <c r="AI30" s="13">
         <v>1.25</v>
       </c>
-      <c r="AJ30" s="16">
+      <c r="AJ30" s="13">
         <v>1.02</v>
       </c>
-      <c r="AK30" s="17">
+      <c r="AK30" s="13">
         <v>0.93</v>
       </c>
-      <c r="AL30" s="17">
+      <c r="AL30" s="13">
         <v>12.29</v>
       </c>
-      <c r="AM30" s="17">
+      <c r="AM30" s="13">
         <v>5.78</v>
       </c>
-      <c r="AN30" s="17">
+      <c r="AN30" s="13">
         <v>3.46</v>
       </c>
-      <c r="AO30" s="17">
+      <c r="AO30" s="13">
         <v>3.05</v>
       </c>
-      <c r="AP30" s="17">
+      <c r="AP30" s="13">
         <v>2.2000000000000002</v>
       </c>
-      <c r="AQ30" s="16">
+      <c r="AQ30" s="13">
         <v>1.77</v>
       </c>
     </row>
-    <row r="31" spans="1:43" s="2" customFormat="1" ht="10.199999999999999">
-      <c r="A31" s="37" t="s">
+    <row r="31" spans="1:43" s="2" customFormat="1" ht="11.25">
+      <c r="A31" s="2" t="s">
         <v>75</v>
       </c>
-      <c r="B31" s="40"/>
-[...10 lines deleted...]
-      <c r="M31" s="40"/>
+      <c r="B31" s="29"/>
+      <c r="C31" s="29"/>
+      <c r="D31" s="29"/>
+      <c r="E31" s="29"/>
+      <c r="F31" s="29"/>
+      <c r="G31" s="29"/>
+      <c r="H31" s="29"/>
+      <c r="I31" s="29"/>
+      <c r="J31" s="29"/>
+      <c r="K31" s="29"/>
+      <c r="L31" s="29"/>
+      <c r="M31" s="29"/>
       <c r="N31" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="O31" s="45">
+      <c r="O31" s="32">
         <v>13.9</v>
       </c>
-      <c r="P31" s="45">
+      <c r="P31" s="32">
         <v>12.02</v>
       </c>
-      <c r="Q31" s="45">
+      <c r="Q31" s="32">
         <v>10.89</v>
       </c>
-      <c r="R31" s="45">
+      <c r="R31" s="32">
         <v>12.34</v>
       </c>
-      <c r="S31" s="45">
+      <c r="S31" s="32">
         <v>13.35</v>
       </c>
-      <c r="T31" s="45">
+      <c r="T31" s="32">
         <v>11.5</v>
       </c>
-      <c r="U31" s="45">
+      <c r="U31" s="32">
         <v>12.34</v>
       </c>
       <c r="V31" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="W31" s="45">
+      <c r="W31" s="32">
         <v>12.37</v>
       </c>
-      <c r="X31" s="45">
+      <c r="X31" s="32">
         <v>12.53</v>
       </c>
-      <c r="Y31" s="45">
+      <c r="Y31" s="32">
         <v>12.22</v>
       </c>
       <c r="Z31" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="AA31" s="45">
+      <c r="AA31" s="32">
         <v>5.61</v>
       </c>
-      <c r="AB31" s="45">
+      <c r="AB31" s="32">
         <v>4.6900000000000004</v>
       </c>
-      <c r="AC31" s="16">
+      <c r="AC31" s="13">
         <v>2.75</v>
       </c>
-      <c r="AD31" s="16">
+      <c r="AD31" s="13">
         <v>3.29</v>
       </c>
-      <c r="AE31" s="16">
+      <c r="AE31" s="13">
         <v>2.13</v>
       </c>
-      <c r="AF31" s="17">
+      <c r="AF31" s="13">
         <v>2</v>
       </c>
-      <c r="AG31" s="17">
+      <c r="AG31" s="13">
         <v>1.97</v>
       </c>
-      <c r="AH31" s="17">
+      <c r="AH31" s="13">
         <v>1.21</v>
       </c>
-      <c r="AI31" s="16">
+      <c r="AI31" s="13">
         <v>1.82</v>
       </c>
-      <c r="AJ31" s="16">
+      <c r="AJ31" s="13">
         <v>1.32</v>
       </c>
-      <c r="AK31" s="17">
+      <c r="AK31" s="13">
         <v>1.51</v>
       </c>
-      <c r="AL31" s="17">
+      <c r="AL31" s="13">
         <v>13.95</v>
       </c>
-      <c r="AM31" s="17">
+      <c r="AM31" s="13">
         <v>6.32</v>
       </c>
-      <c r="AN31" s="17">
+      <c r="AN31" s="13">
         <v>2.99</v>
       </c>
-      <c r="AO31" s="17">
+      <c r="AO31" s="13">
         <v>3.91</v>
       </c>
-      <c r="AP31" s="17">
+      <c r="AP31" s="13">
         <v>2.5299999999999998</v>
       </c>
-      <c r="AQ31" s="16">
+      <c r="AQ31" s="13">
         <v>1.61</v>
       </c>
     </row>
-    <row r="32" spans="1:43" s="2" customFormat="1" ht="10.199999999999999">
-      <c r="A32" s="37" t="s">
+    <row r="32" spans="1:43" s="2" customFormat="1" ht="11.25">
+      <c r="A32" s="2" t="s">
         <v>76</v>
       </c>
-      <c r="B32" s="40"/>
-[...10 lines deleted...]
-      <c r="M32" s="44"/>
+      <c r="B32" s="29"/>
+      <c r="C32" s="29"/>
+      <c r="D32" s="29"/>
+      <c r="E32" s="29"/>
+      <c r="F32" s="29"/>
+      <c r="G32" s="29"/>
+      <c r="H32" s="30"/>
+      <c r="I32" s="29"/>
+      <c r="J32" s="30"/>
+      <c r="K32" s="30"/>
+      <c r="L32" s="30"/>
+      <c r="M32" s="31"/>
       <c r="N32" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="O32" s="45">
+      <c r="O32" s="32">
         <v>16.05</v>
       </c>
-      <c r="P32" s="45">
+      <c r="P32" s="32">
         <v>12.69</v>
       </c>
-      <c r="Q32" s="45">
+      <c r="Q32" s="32">
         <v>11.13</v>
       </c>
-      <c r="R32" s="45">
+      <c r="R32" s="32">
         <v>10.09</v>
       </c>
-      <c r="S32" s="45">
+      <c r="S32" s="32">
         <v>10.51</v>
       </c>
-      <c r="T32" s="45">
+      <c r="T32" s="32">
         <v>8.9499999999999993</v>
       </c>
-      <c r="U32" s="45">
+      <c r="U32" s="32">
         <v>7.81</v>
       </c>
       <c r="V32" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="W32" s="45">
+      <c r="W32" s="32">
         <v>10.02</v>
       </c>
-      <c r="X32" s="45">
+      <c r="X32" s="32">
         <v>9.69</v>
       </c>
-      <c r="Y32" s="45">
+      <c r="Y32" s="32">
         <v>10.029999999999999</v>
       </c>
       <c r="Z32" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="AA32" s="45">
+      <c r="AA32" s="32">
         <v>3.28</v>
       </c>
-      <c r="AB32" s="45"/>
-      <c r="AC32" s="16">
+      <c r="AB32" s="32"/>
+      <c r="AC32" s="13">
         <v>4.84</v>
       </c>
-      <c r="AD32" s="16">
+      <c r="AD32" s="13">
         <v>1.28</v>
       </c>
-      <c r="AE32" s="16">
+      <c r="AE32" s="13">
         <v>4.2699999999999996</v>
       </c>
-      <c r="AF32" s="17">
+      <c r="AF32" s="13">
         <v>0.92</v>
       </c>
-      <c r="AG32" s="17">
+      <c r="AG32" s="13">
         <v>0.8</v>
       </c>
-      <c r="AH32" s="17">
+      <c r="AH32" s="13">
         <v>1.42</v>
       </c>
-      <c r="AI32" s="16">
+      <c r="AI32" s="13">
         <v>0.64</v>
       </c>
-      <c r="AJ32" s="16">
+      <c r="AJ32" s="13">
         <v>0.57999999999999996</v>
       </c>
-      <c r="AK32" s="17">
+      <c r="AK32" s="13">
         <v>0.53</v>
       </c>
-      <c r="AL32" s="17">
+      <c r="AL32" s="13">
         <v>13.06</v>
       </c>
-      <c r="AM32" s="17"/>
-[...1 lines deleted...]
-      <c r="AO32" s="17">
+      <c r="AM32" s="13"/>
+      <c r="AN32" s="13"/>
+      <c r="AO32" s="13">
         <v>3.32</v>
       </c>
-      <c r="AP32" s="17">
+      <c r="AP32" s="13">
         <v>1.32</v>
       </c>
-      <c r="AQ32" s="16">
+      <c r="AQ32" s="13">
         <v>3.3</v>
       </c>
     </row>
-    <row r="33" spans="1:43" s="2" customFormat="1" ht="10.199999999999999">
-      <c r="A33" s="37" t="s">
+    <row r="33" spans="1:43" s="2" customFormat="1" ht="11.25">
+      <c r="A33" s="2" t="s">
         <v>77</v>
       </c>
-      <c r="B33" s="40"/>
-[...10 lines deleted...]
-      <c r="M33" s="44"/>
+      <c r="B33" s="29"/>
+      <c r="C33" s="29"/>
+      <c r="D33" s="29"/>
+      <c r="E33" s="29"/>
+      <c r="F33" s="29"/>
+      <c r="G33" s="29"/>
+      <c r="H33" s="30"/>
+      <c r="I33" s="29"/>
+      <c r="J33" s="30"/>
+      <c r="K33" s="30"/>
+      <c r="L33" s="30"/>
+      <c r="M33" s="31"/>
       <c r="N33" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="O33" s="45">
+      <c r="O33" s="32">
         <v>9.09</v>
       </c>
-      <c r="P33" s="45">
+      <c r="P33" s="32">
         <v>9.43</v>
       </c>
-      <c r="Q33" s="45">
+      <c r="Q33" s="32">
         <v>9.14</v>
       </c>
-      <c r="R33" s="45">
+      <c r="R33" s="32">
         <v>9.5</v>
       </c>
-      <c r="S33" s="45">
+      <c r="S33" s="32">
         <v>9.41</v>
       </c>
-      <c r="T33" s="45">
+      <c r="T33" s="32">
         <v>9.24</v>
       </c>
-      <c r="U33" s="45">
+      <c r="U33" s="32">
         <v>9.6300000000000008</v>
       </c>
       <c r="V33" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="W33" s="45">
+      <c r="W33" s="32">
         <v>9.66</v>
       </c>
-      <c r="X33" s="45">
+      <c r="X33" s="32">
         <v>9.5399999999999991</v>
       </c>
-      <c r="Y33" s="45">
+      <c r="Y33" s="32">
         <v>9.5299999999999994</v>
       </c>
       <c r="Z33" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="AA33" s="45">
+      <c r="AA33" s="32">
         <v>3.7</v>
       </c>
-      <c r="AB33" s="45">
+      <c r="AB33" s="32">
         <v>3.14</v>
       </c>
-      <c r="AC33" s="16">
+      <c r="AC33" s="13">
         <v>2.19</v>
       </c>
-      <c r="AD33" s="16">
+      <c r="AD33" s="13">
         <v>2.34</v>
       </c>
-      <c r="AE33" s="16">
+      <c r="AE33" s="13">
         <v>1.74</v>
       </c>
-      <c r="AF33" s="17">
+      <c r="AF33" s="13">
         <v>1.27</v>
       </c>
-      <c r="AG33" s="17">
+      <c r="AG33" s="13">
         <v>1</v>
       </c>
-      <c r="AH33" s="17">
+      <c r="AH33" s="13">
         <v>1.34</v>
       </c>
-      <c r="AI33" s="16">
+      <c r="AI33" s="13">
         <v>0.97</v>
       </c>
-      <c r="AJ33" s="16">
+      <c r="AJ33" s="13">
         <v>0.6</v>
       </c>
-      <c r="AK33" s="17">
+      <c r="AK33" s="13">
         <v>0.57999999999999996</v>
       </c>
-      <c r="AL33" s="17">
+      <c r="AL33" s="13">
         <v>10.07</v>
       </c>
-      <c r="AM33" s="17">
+      <c r="AM33" s="13">
         <v>4.9800000000000004</v>
       </c>
-      <c r="AN33" s="17">
+      <c r="AN33" s="13">
         <v>3.14</v>
       </c>
-      <c r="AO33" s="17">
+      <c r="AO33" s="13">
         <v>2.2000000000000002</v>
       </c>
-      <c r="AP33" s="17">
+      <c r="AP33" s="13">
         <v>1.63</v>
       </c>
-      <c r="AQ33" s="16">
+      <c r="AQ33" s="13">
         <v>1.36</v>
       </c>
     </row>
-    <row r="34" spans="1:43" s="2" customFormat="1" ht="10.199999999999999">
-      <c r="A34" s="37" t="s">
+    <row r="34" spans="1:43" s="2" customFormat="1" ht="11.25">
+      <c r="A34" s="2" t="s">
         <v>55</v>
       </c>
-      <c r="B34" s="40"/>
-[...10 lines deleted...]
-      <c r="M34" s="44"/>
+      <c r="B34" s="29"/>
+      <c r="C34" s="29"/>
+      <c r="D34" s="29"/>
+      <c r="E34" s="29"/>
+      <c r="F34" s="29"/>
+      <c r="G34" s="29"/>
+      <c r="H34" s="30"/>
+      <c r="I34" s="29"/>
+      <c r="J34" s="30"/>
+      <c r="K34" s="30"/>
+      <c r="L34" s="30"/>
+      <c r="M34" s="31"/>
       <c r="N34" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="O34" s="45">
+      <c r="O34" s="32">
         <v>17.23</v>
       </c>
-      <c r="P34" s="45">
+      <c r="P34" s="32">
         <v>16.82</v>
       </c>
-      <c r="Q34" s="45">
+      <c r="Q34" s="32">
         <v>17.61</v>
       </c>
-      <c r="R34" s="45">
+      <c r="R34" s="32">
         <v>16.850000000000001</v>
       </c>
-      <c r="S34" s="45">
+      <c r="S34" s="32">
         <v>17.25</v>
       </c>
-      <c r="T34" s="45">
+      <c r="T34" s="32">
         <v>16.68</v>
       </c>
-      <c r="U34" s="45">
+      <c r="U34" s="32">
         <v>16.59</v>
       </c>
       <c r="V34" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="W34" s="45">
+      <c r="W34" s="32">
         <v>17</v>
       </c>
-      <c r="X34" s="45">
+      <c r="X34" s="32">
         <v>17.04</v>
       </c>
-      <c r="Y34" s="45">
+      <c r="Y34" s="32">
         <v>16.899999999999999</v>
       </c>
       <c r="Z34" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="AA34" s="45">
+      <c r="AA34" s="32">
         <v>6.03</v>
       </c>
-      <c r="AB34" s="45">
+      <c r="AB34" s="32">
         <v>4.6500000000000004</v>
       </c>
-      <c r="AC34" s="16">
+      <c r="AC34" s="13">
         <v>3.14</v>
       </c>
-      <c r="AD34" s="16">
+      <c r="AD34" s="13">
         <v>3.47</v>
       </c>
-      <c r="AE34" s="16">
+      <c r="AE34" s="13">
         <v>3.59</v>
       </c>
-      <c r="AF34" s="17">
+      <c r="AF34" s="13">
         <v>2.77</v>
       </c>
-      <c r="AG34" s="17">
+      <c r="AG34" s="13">
         <v>1.65</v>
       </c>
-      <c r="AH34" s="17">
+      <c r="AH34" s="13">
         <v>1.39</v>
       </c>
-      <c r="AI34" s="16">
+      <c r="AI34" s="13">
         <v>1.66</v>
       </c>
-      <c r="AJ34" s="16">
+      <c r="AJ34" s="13">
         <v>2.21</v>
       </c>
-      <c r="AK34" s="17">
+      <c r="AK34" s="13">
         <v>0.92</v>
       </c>
-      <c r="AL34" s="17">
+      <c r="AL34" s="13">
         <v>13.73</v>
       </c>
-      <c r="AM34" s="17">
+      <c r="AM34" s="13">
         <v>9.2799999999999994</v>
       </c>
-      <c r="AN34" s="17">
+      <c r="AN34" s="13">
         <v>5.18</v>
       </c>
-      <c r="AO34" s="17">
+      <c r="AO34" s="13">
         <v>4.43</v>
       </c>
-      <c r="AP34" s="17">
+      <c r="AP34" s="13">
         <v>2.4</v>
       </c>
-      <c r="AQ34" s="16">
+      <c r="AQ34" s="13">
         <v>2.35</v>
       </c>
     </row>
-    <row r="35" spans="1:43" s="2" customFormat="1" ht="10.199999999999999">
-      <c r="A35" s="37" t="s">
+    <row r="35" spans="1:43" s="2" customFormat="1" ht="11.25">
+      <c r="A35" s="2" t="s">
         <v>56</v>
       </c>
-      <c r="B35" s="40"/>
-[...10 lines deleted...]
-      <c r="M35" s="44"/>
+      <c r="B35" s="29"/>
+      <c r="C35" s="29"/>
+      <c r="D35" s="29"/>
+      <c r="E35" s="29"/>
+      <c r="F35" s="29"/>
+      <c r="G35" s="29"/>
+      <c r="H35" s="30"/>
+      <c r="I35" s="29"/>
+      <c r="J35" s="30"/>
+      <c r="K35" s="30"/>
+      <c r="L35" s="30"/>
+      <c r="M35" s="31"/>
       <c r="N35" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="O35" s="45">
+      <c r="O35" s="32">
         <v>13.52</v>
       </c>
-      <c r="P35" s="45">
+      <c r="P35" s="32">
         <v>11.28</v>
       </c>
-      <c r="Q35" s="45">
+      <c r="Q35" s="32">
         <v>10.11</v>
       </c>
-      <c r="R35" s="45">
+      <c r="R35" s="32">
         <v>11.31</v>
       </c>
-      <c r="S35" s="45">
+      <c r="S35" s="32">
         <v>11.1</v>
       </c>
-      <c r="T35" s="45">
+      <c r="T35" s="32">
         <v>11.53</v>
       </c>
-      <c r="U35" s="45">
+      <c r="U35" s="32">
         <v>11.7</v>
       </c>
       <c r="V35" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="W35" s="45">
+      <c r="W35" s="32">
         <v>11.9</v>
       </c>
-      <c r="X35" s="45">
+      <c r="X35" s="32">
         <v>11.61</v>
       </c>
-      <c r="Y35" s="45">
+      <c r="Y35" s="32">
         <v>11.56</v>
       </c>
       <c r="Z35" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="AA35" s="45">
+      <c r="AA35" s="32">
         <v>4.8</v>
       </c>
-      <c r="AB35" s="45">
+      <c r="AB35" s="32">
         <v>4.49</v>
       </c>
-      <c r="AC35" s="16">
+      <c r="AC35" s="13">
         <v>2.7</v>
       </c>
-      <c r="AD35" s="16">
+      <c r="AD35" s="13">
         <v>2.41</v>
       </c>
-      <c r="AE35" s="16">
+      <c r="AE35" s="13">
         <v>0.67</v>
       </c>
-      <c r="AF35" s="17">
+      <c r="AF35" s="13">
         <v>1.72</v>
       </c>
-      <c r="AG35" s="17">
+      <c r="AG35" s="13">
         <v>1.42</v>
       </c>
-      <c r="AH35" s="17">
+      <c r="AH35" s="13">
         <v>0.74</v>
       </c>
-      <c r="AI35" s="16">
+      <c r="AI35" s="13">
         <v>0.6</v>
       </c>
-      <c r="AJ35" s="16">
+      <c r="AJ35" s="13">
         <v>1.21</v>
       </c>
-      <c r="AK35" s="17">
+      <c r="AK35" s="13">
         <v>0.67</v>
       </c>
-      <c r="AL35" s="17">
+      <c r="AL35" s="13">
         <v>8.76</v>
       </c>
-      <c r="AM35" s="17">
+      <c r="AM35" s="13">
         <v>6.26</v>
       </c>
-      <c r="AN35" s="17">
+      <c r="AN35" s="13">
         <v>2.29</v>
       </c>
-      <c r="AO35" s="17">
+      <c r="AO35" s="13">
         <v>1.21</v>
       </c>
-      <c r="AP35" s="17">
+      <c r="AP35" s="13">
         <v>1.64</v>
       </c>
-      <c r="AQ35" s="16">
+      <c r="AQ35" s="13">
         <v>1.03</v>
       </c>
     </row>
-    <row r="36" spans="1:43" s="2" customFormat="1" ht="10.199999999999999">
+    <row r="36" spans="1:43" s="2" customFormat="1" ht="11.25">
       <c r="A36" s="2" t="s">
         <v>78</v>
       </c>
-      <c r="B36" s="40"/>
-[...10 lines deleted...]
-      <c r="M36" s="44"/>
+      <c r="B36" s="29"/>
+      <c r="C36" s="29"/>
+      <c r="D36" s="29"/>
+      <c r="E36" s="29"/>
+      <c r="F36" s="29"/>
+      <c r="G36" s="29"/>
+      <c r="H36" s="30"/>
+      <c r="I36" s="29"/>
+      <c r="J36" s="30"/>
+      <c r="K36" s="30"/>
+      <c r="L36" s="30"/>
+      <c r="M36" s="31"/>
       <c r="N36" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="O36" s="45">
+      <c r="O36" s="32">
         <v>16.309999999999999</v>
       </c>
-      <c r="P36" s="45">
+      <c r="P36" s="32">
         <v>17.11</v>
       </c>
-      <c r="Q36" s="45">
+      <c r="Q36" s="32">
         <v>16.07</v>
       </c>
-      <c r="R36" s="45">
+      <c r="R36" s="32">
         <v>15.98</v>
       </c>
-      <c r="S36" s="45">
+      <c r="S36" s="32">
         <v>16.37</v>
       </c>
-      <c r="T36" s="45">
+      <c r="T36" s="32">
         <v>15.12</v>
       </c>
-      <c r="U36" s="45">
+      <c r="U36" s="32">
         <v>14.86</v>
       </c>
       <c r="V36" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="W36" s="45">
+      <c r="W36" s="32">
         <v>15.08</v>
       </c>
-      <c r="X36" s="45">
+      <c r="X36" s="32">
         <v>15.47</v>
       </c>
-      <c r="Y36" s="45">
+      <c r="Y36" s="32">
         <v>15.67</v>
       </c>
       <c r="Z36" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="AA36" s="45">
+      <c r="AA36" s="32">
         <v>5.3</v>
       </c>
-      <c r="AB36" s="45">
+      <c r="AB36" s="32">
         <v>5.49</v>
       </c>
-      <c r="AC36" s="16">
+      <c r="AC36" s="13">
         <v>3.43</v>
       </c>
-      <c r="AD36" s="16">
+      <c r="AD36" s="13">
         <v>3.71</v>
       </c>
-      <c r="AE36" s="16">
+      <c r="AE36" s="13">
         <v>1.82</v>
       </c>
-      <c r="AF36" s="17">
+      <c r="AF36" s="13">
         <v>2.65</v>
       </c>
-      <c r="AG36" s="17">
+      <c r="AG36" s="13">
         <v>1.9</v>
       </c>
-      <c r="AH36" s="17">
+      <c r="AH36" s="13">
         <v>1.76</v>
       </c>
-      <c r="AI36" s="16">
+      <c r="AI36" s="13">
         <v>1.36</v>
       </c>
-      <c r="AJ36" s="16">
+      <c r="AJ36" s="13">
         <v>1.0900000000000001</v>
       </c>
-      <c r="AK36" s="17">
+      <c r="AK36" s="13">
         <v>1.32</v>
       </c>
-      <c r="AL36" s="17">
+      <c r="AL36" s="13">
         <v>16.489999999999998</v>
       </c>
-      <c r="AM36" s="17">
+      <c r="AM36" s="13">
         <v>7.92</v>
       </c>
-      <c r="AN36" s="17">
+      <c r="AN36" s="13">
         <v>2.61</v>
       </c>
-      <c r="AO36" s="17">
+      <c r="AO36" s="13">
         <v>3.78</v>
       </c>
-      <c r="AP36" s="17">
+      <c r="AP36" s="13">
         <v>2.46</v>
       </c>
-      <c r="AQ36" s="16">
+      <c r="AQ36" s="13">
         <v>2.06</v>
       </c>
     </row>
-    <row r="37" spans="1:43" s="2" customFormat="1" ht="10.199999999999999">
-      <c r="A37" s="37" t="s">
+    <row r="37" spans="1:43" s="2" customFormat="1" ht="11.25">
+      <c r="A37" s="2" t="s">
         <v>58</v>
       </c>
-      <c r="B37" s="40"/>
-[...10 lines deleted...]
-      <c r="M37" s="44"/>
+      <c r="B37" s="29"/>
+      <c r="C37" s="29"/>
+      <c r="D37" s="29"/>
+      <c r="E37" s="29"/>
+      <c r="F37" s="29"/>
+      <c r="G37" s="29"/>
+      <c r="H37" s="30"/>
+      <c r="I37" s="29"/>
+      <c r="J37" s="30"/>
+      <c r="K37" s="30"/>
+      <c r="L37" s="30"/>
+      <c r="M37" s="31"/>
       <c r="N37" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="O37" s="45">
+      <c r="O37" s="32">
         <v>11.19</v>
       </c>
-      <c r="P37" s="45">
+      <c r="P37" s="32">
         <v>11.66</v>
       </c>
-      <c r="Q37" s="45">
+      <c r="Q37" s="32">
         <v>10.56</v>
       </c>
-      <c r="R37" s="45">
+      <c r="R37" s="32">
         <v>10.85</v>
       </c>
-      <c r="S37" s="45">
+      <c r="S37" s="32">
         <v>10.83</v>
       </c>
-      <c r="T37" s="45">
+      <c r="T37" s="32">
         <v>11.16</v>
       </c>
-      <c r="U37" s="45">
+      <c r="U37" s="32">
         <v>10.85</v>
       </c>
       <c r="V37" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="W37" s="45">
+      <c r="W37" s="32">
         <v>11.52</v>
       </c>
-      <c r="X37" s="45">
+      <c r="X37" s="32">
         <v>11.71</v>
       </c>
-      <c r="Y37" s="45">
+      <c r="Y37" s="32">
         <v>11.79</v>
       </c>
       <c r="Z37" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="AA37" s="45">
+      <c r="AA37" s="32">
         <v>5.3</v>
       </c>
-      <c r="AB37" s="45">
+      <c r="AB37" s="32">
         <v>2.31</v>
       </c>
-      <c r="AC37" s="16">
+      <c r="AC37" s="13">
         <v>2.6</v>
       </c>
-      <c r="AD37" s="16">
+      <c r="AD37" s="13">
         <v>2.98</v>
       </c>
-      <c r="AE37" s="16">
+      <c r="AE37" s="13">
         <v>1.1499999999999999</v>
       </c>
-      <c r="AF37" s="17">
+      <c r="AF37" s="13">
         <v>1.89</v>
       </c>
-      <c r="AG37" s="17">
+      <c r="AG37" s="13">
         <v>0.86</v>
       </c>
-      <c r="AH37" s="17">
+      <c r="AH37" s="13">
         <v>0.96</v>
       </c>
-      <c r="AI37" s="16">
+      <c r="AI37" s="13">
         <v>0.97</v>
       </c>
-      <c r="AJ37" s="16">
+      <c r="AJ37" s="13">
         <v>0.63</v>
       </c>
-      <c r="AK37" s="17">
+      <c r="AK37" s="13">
         <v>0.62</v>
       </c>
-      <c r="AL37" s="17">
+      <c r="AL37" s="13">
         <v>5.87</v>
       </c>
-      <c r="AM37" s="17">
+      <c r="AM37" s="13">
         <v>3.29</v>
       </c>
-      <c r="AN37" s="17">
+      <c r="AN37" s="13">
         <v>3.75</v>
       </c>
-      <c r="AO37" s="17">
+      <c r="AO37" s="13">
         <v>3.56</v>
       </c>
-      <c r="AP37" s="17">
+      <c r="AP37" s="13">
         <v>2.36</v>
       </c>
-      <c r="AQ37" s="16">
+      <c r="AQ37" s="13">
         <v>1.88</v>
       </c>
     </row>
-    <row r="38" spans="1:43" s="2" customFormat="1" ht="10.199999999999999">
-      <c r="A38" s="37" t="s">
+    <row r="38" spans="1:43" s="2" customFormat="1" ht="11.25">
+      <c r="A38" s="2" t="s">
         <v>62</v>
       </c>
-      <c r="B38" s="40"/>
-[...10 lines deleted...]
-      <c r="M38" s="40"/>
+      <c r="B38" s="29"/>
+      <c r="C38" s="29"/>
+      <c r="D38" s="29"/>
+      <c r="E38" s="29"/>
+      <c r="F38" s="29"/>
+      <c r="G38" s="29"/>
+      <c r="H38" s="29"/>
+      <c r="I38" s="29"/>
+      <c r="J38" s="29"/>
+      <c r="K38" s="29"/>
+      <c r="L38" s="29"/>
+      <c r="M38" s="29"/>
       <c r="N38" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="O38" s="45">
+      <c r="O38" s="32">
         <v>10.79</v>
       </c>
-      <c r="P38" s="45">
+      <c r="P38" s="32">
         <v>12.11</v>
       </c>
-      <c r="Q38" s="45">
+      <c r="Q38" s="32">
         <v>10.6</v>
       </c>
-      <c r="R38" s="45">
+      <c r="R38" s="32">
         <v>10.42</v>
       </c>
-      <c r="S38" s="45">
+      <c r="S38" s="32">
         <v>10.67</v>
       </c>
-      <c r="T38" s="45">
+      <c r="T38" s="32">
         <v>9.5399999999999991</v>
       </c>
-      <c r="U38" s="45">
+      <c r="U38" s="32">
         <v>9.57</v>
       </c>
       <c r="V38" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="W38" s="45">
+      <c r="W38" s="32">
         <v>10.050000000000001</v>
       </c>
-      <c r="X38" s="45">
+      <c r="X38" s="32">
         <v>9.9600000000000009</v>
       </c>
-      <c r="Y38" s="45">
+      <c r="Y38" s="32">
         <v>10.09</v>
       </c>
       <c r="Z38" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="AA38" s="45">
+      <c r="AA38" s="32">
         <v>6.78</v>
       </c>
-      <c r="AB38" s="45">
+      <c r="AB38" s="32">
         <v>3.42</v>
       </c>
-      <c r="AC38" s="16">
+      <c r="AC38" s="13">
         <v>1.54</v>
       </c>
-      <c r="AD38" s="16">
+      <c r="AD38" s="13">
         <v>1.43</v>
       </c>
-      <c r="AE38" s="16">
+      <c r="AE38" s="13">
         <v>1.88</v>
       </c>
-      <c r="AF38" s="17">
+      <c r="AF38" s="13">
         <v>2.34</v>
       </c>
-      <c r="AG38" s="17">
+      <c r="AG38" s="13">
         <v>1.78</v>
       </c>
-      <c r="AH38" s="17">
+      <c r="AH38" s="13">
         <v>1.25</v>
       </c>
-      <c r="AI38" s="16">
+      <c r="AI38" s="13">
         <v>1.1200000000000001</v>
       </c>
-      <c r="AJ38" s="16">
+      <c r="AJ38" s="13">
         <v>1.02</v>
       </c>
-      <c r="AK38" s="17">
+      <c r="AK38" s="13">
         <v>0.93</v>
       </c>
-      <c r="AL38" s="17">
+      <c r="AL38" s="13">
         <v>12.08</v>
       </c>
-      <c r="AM38" s="17">
+      <c r="AM38" s="13">
         <v>5.17</v>
       </c>
-      <c r="AN38" s="17">
+      <c r="AN38" s="13">
         <v>2.06</v>
       </c>
-      <c r="AO38" s="17">
+      <c r="AO38" s="13">
         <v>3.88</v>
       </c>
-      <c r="AP38" s="17">
+      <c r="AP38" s="13">
         <v>2.68</v>
       </c>
-      <c r="AQ38" s="16">
+      <c r="AQ38" s="13">
         <v>2.42</v>
       </c>
     </row>
-    <row r="39" spans="1:43" s="2" customFormat="1" ht="10.199999999999999">
+    <row r="39" spans="1:43" s="2" customFormat="1" ht="11.25">
       <c r="A39" s="2" t="s">
         <v>79</v>
       </c>
-      <c r="B39" s="40"/>
-[...10 lines deleted...]
-      <c r="M39" s="44"/>
+      <c r="B39" s="29"/>
+      <c r="C39" s="29"/>
+      <c r="D39" s="29"/>
+      <c r="E39" s="29"/>
+      <c r="F39" s="29"/>
+      <c r="G39" s="29"/>
+      <c r="H39" s="30"/>
+      <c r="I39" s="29"/>
+      <c r="J39" s="30"/>
+      <c r="K39" s="30"/>
+      <c r="L39" s="30"/>
+      <c r="M39" s="31"/>
       <c r="N39" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="O39" s="45">
+      <c r="O39" s="32">
         <v>18.309999999999999</v>
       </c>
-      <c r="P39" s="45">
+      <c r="P39" s="32">
         <v>18.579999999999998</v>
       </c>
-      <c r="Q39" s="45">
+      <c r="Q39" s="32">
         <v>15.84</v>
       </c>
-      <c r="R39" s="45">
+      <c r="R39" s="32">
         <v>16.02</v>
       </c>
-      <c r="S39" s="45">
+      <c r="S39" s="32">
         <v>17.190000000000001</v>
       </c>
-      <c r="T39" s="45">
+      <c r="T39" s="32">
         <v>16.7</v>
       </c>
-      <c r="U39" s="45">
+      <c r="U39" s="32">
         <v>17.79</v>
       </c>
       <c r="V39" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="W39" s="45">
+      <c r="W39" s="32">
         <v>18.14</v>
       </c>
-      <c r="X39" s="45">
+      <c r="X39" s="32">
         <v>17.8</v>
       </c>
-      <c r="Y39" s="45">
+      <c r="Y39" s="32">
         <v>18.09</v>
       </c>
       <c r="Z39" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="AA39" s="45">
+      <c r="AA39" s="32">
         <v>5.53</v>
       </c>
-      <c r="AB39" s="45">
+      <c r="AB39" s="32">
         <v>5.1100000000000003</v>
       </c>
-      <c r="AC39" s="16">
+      <c r="AC39" s="13">
         <v>3.03</v>
       </c>
-      <c r="AD39" s="16">
+      <c r="AD39" s="13">
         <v>3.67</v>
       </c>
-      <c r="AE39" s="16">
+      <c r="AE39" s="13">
         <v>2.54</v>
       </c>
-      <c r="AF39" s="17">
+      <c r="AF39" s="13">
         <v>1.81</v>
       </c>
-      <c r="AG39" s="17">
+      <c r="AG39" s="13">
         <v>2.29</v>
       </c>
-      <c r="AH39" s="17">
+      <c r="AH39" s="13">
         <v>1.48</v>
       </c>
-      <c r="AI39" s="16">
+      <c r="AI39" s="13">
         <v>2.2000000000000002</v>
       </c>
-      <c r="AJ39" s="16">
+      <c r="AJ39" s="13">
         <v>1.1499999999999999</v>
       </c>
-      <c r="AK39" s="17">
+      <c r="AK39" s="13">
         <v>1.21</v>
       </c>
-      <c r="AL39" s="17">
+      <c r="AL39" s="13">
         <v>19.71</v>
       </c>
-      <c r="AM39" s="17">
+      <c r="AM39" s="13">
         <v>6.9</v>
       </c>
-      <c r="AN39" s="17">
+      <c r="AN39" s="13">
         <v>6.04</v>
       </c>
-      <c r="AO39" s="17">
+      <c r="AO39" s="13">
         <v>3.24</v>
       </c>
-      <c r="AP39" s="17">
+      <c r="AP39" s="13">
         <v>3.6</v>
       </c>
-      <c r="AQ39" s="16">
+      <c r="AQ39" s="13">
         <v>1.93</v>
       </c>
     </row>
-    <row r="40" spans="1:43" s="2" customFormat="1" ht="10.199999999999999">
-      <c r="A40" s="37" t="s">
+    <row r="40" spans="1:43" s="2" customFormat="1" ht="11.25">
+      <c r="A40" s="2" t="s">
         <v>80</v>
       </c>
-      <c r="B40" s="40"/>
-[...10 lines deleted...]
-      <c r="M40" s="44"/>
+      <c r="B40" s="29"/>
+      <c r="C40" s="29"/>
+      <c r="D40" s="29"/>
+      <c r="E40" s="29"/>
+      <c r="F40" s="29"/>
+      <c r="G40" s="29"/>
+      <c r="H40" s="30"/>
+      <c r="I40" s="29"/>
+      <c r="J40" s="30"/>
+      <c r="K40" s="30"/>
+      <c r="L40" s="30"/>
+      <c r="M40" s="31"/>
       <c r="N40" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="O40" s="45">
+      <c r="O40" s="32">
         <v>12.92</v>
       </c>
-      <c r="P40" s="45">
+      <c r="P40" s="32">
         <v>14.18</v>
       </c>
-      <c r="Q40" s="45">
+      <c r="Q40" s="32">
         <v>13.67</v>
       </c>
-      <c r="R40" s="45">
+      <c r="R40" s="32">
         <v>13.84</v>
       </c>
-      <c r="S40" s="45">
+      <c r="S40" s="32">
         <v>13.81</v>
       </c>
-      <c r="T40" s="45">
+      <c r="T40" s="32">
         <v>14.21</v>
       </c>
-      <c r="U40" s="45">
+      <c r="U40" s="32">
         <v>14.43</v>
       </c>
       <c r="V40" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="W40" s="45">
+      <c r="W40" s="32">
         <v>14.66</v>
       </c>
-      <c r="X40" s="45">
+      <c r="X40" s="32">
         <v>14.76</v>
       </c>
-      <c r="Y40" s="45">
+      <c r="Y40" s="32">
         <v>14.82</v>
       </c>
       <c r="Z40" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="AA40" s="45">
+      <c r="AA40" s="32">
         <v>6.75</v>
       </c>
-      <c r="AB40" s="45">
+      <c r="AB40" s="32">
         <v>4.07</v>
       </c>
-      <c r="AC40" s="16">
+      <c r="AC40" s="13">
         <v>3.05</v>
       </c>
-      <c r="AD40" s="16">
+      <c r="AD40" s="13">
         <v>3.27</v>
       </c>
-      <c r="AE40" s="16">
+      <c r="AE40" s="13">
         <v>1.9</v>
       </c>
-      <c r="AF40" s="17">
+      <c r="AF40" s="13">
         <v>2.13</v>
       </c>
-      <c r="AG40" s="17">
+      <c r="AG40" s="13">
         <v>1.82</v>
       </c>
-      <c r="AH40" s="17">
+      <c r="AH40" s="13">
         <v>0.91</v>
       </c>
-      <c r="AI40" s="16">
+      <c r="AI40" s="13">
         <v>1.6</v>
       </c>
-      <c r="AJ40" s="16">
+      <c r="AJ40" s="13">
         <v>1.19</v>
       </c>
-      <c r="AK40" s="17">
+      <c r="AK40" s="13">
         <v>1.1200000000000001</v>
       </c>
-      <c r="AL40" s="17">
+      <c r="AL40" s="13">
         <v>14.51</v>
       </c>
-      <c r="AM40" s="17">
+      <c r="AM40" s="13">
         <v>7.48</v>
       </c>
-      <c r="AN40" s="17">
+      <c r="AN40" s="13">
         <v>4.21</v>
       </c>
-      <c r="AO40" s="17">
+      <c r="AO40" s="13">
         <v>3.79</v>
       </c>
-      <c r="AP40" s="17">
+      <c r="AP40" s="13">
         <v>2.8</v>
       </c>
-      <c r="AQ40" s="16">
+      <c r="AQ40" s="13">
         <v>2.46</v>
       </c>
     </row>
-    <row r="41" spans="1:43" s="2" customFormat="1" ht="10.199999999999999">
-      <c r="A41" s="30" t="s">
+    <row r="41" spans="1:43" s="2" customFormat="1" ht="11.25">
+      <c r="A41" s="23" t="s">
         <v>81</v>
       </c>
-      <c r="B41" s="47"/>
-[...10 lines deleted...]
-      <c r="M41" s="50"/>
+      <c r="B41" s="33"/>
+      <c r="C41" s="33"/>
+      <c r="D41" s="33"/>
+      <c r="E41" s="33"/>
+      <c r="F41" s="33"/>
+      <c r="G41" s="33"/>
+      <c r="H41" s="34"/>
+      <c r="I41" s="33"/>
+      <c r="J41" s="34"/>
+      <c r="K41" s="34"/>
+      <c r="L41" s="34"/>
+      <c r="M41" s="35"/>
       <c r="N41" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="O41" s="51">
+      <c r="O41" s="36">
         <v>10.19</v>
       </c>
-      <c r="P41" s="51">
+      <c r="P41" s="36">
         <v>8.3800000000000008</v>
       </c>
-      <c r="Q41" s="51">
+      <c r="Q41" s="36">
         <v>8.34</v>
       </c>
-      <c r="R41" s="51">
+      <c r="R41" s="36">
         <v>8.56</v>
       </c>
-      <c r="S41" s="51">
+      <c r="S41" s="36">
         <v>9.01</v>
       </c>
-      <c r="T41" s="51">
+      <c r="T41" s="36">
         <v>8.85</v>
       </c>
-      <c r="U41" s="51">
+      <c r="U41" s="36">
         <v>8.8000000000000007</v>
       </c>
       <c r="V41" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="W41" s="51">
+      <c r="W41" s="36">
         <v>8.9499999999999993</v>
       </c>
-      <c r="X41" s="51">
+      <c r="X41" s="36">
         <v>8.8000000000000007</v>
       </c>
-      <c r="Y41" s="51">
+      <c r="Y41" s="36">
         <v>8.76</v>
       </c>
       <c r="Z41" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="AA41" s="51">
+      <c r="AA41" s="36">
         <v>5.56</v>
       </c>
-      <c r="AB41" s="51">
+      <c r="AB41" s="36">
         <v>3.47</v>
       </c>
-      <c r="AC41" s="18">
+      <c r="AC41" s="14">
         <v>1.95</v>
       </c>
-      <c r="AD41" s="18">
+      <c r="AD41" s="14">
         <v>1.45</v>
       </c>
-      <c r="AE41" s="18">
+      <c r="AE41" s="14">
         <v>1.47</v>
       </c>
-      <c r="AF41" s="18">
+      <c r="AF41" s="14">
         <v>1.25</v>
       </c>
-      <c r="AG41" s="18">
+      <c r="AG41" s="14">
         <v>1.28</v>
       </c>
-      <c r="AH41" s="18">
+      <c r="AH41" s="14">
         <v>0.8</v>
       </c>
-      <c r="AI41" s="18">
+      <c r="AI41" s="14">
         <v>0.62</v>
       </c>
-      <c r="AJ41" s="18">
+      <c r="AJ41" s="14">
         <v>0.75</v>
       </c>
-      <c r="AK41" s="18">
+      <c r="AK41" s="14">
         <v>0.98</v>
       </c>
-      <c r="AL41" s="18">
+      <c r="AL41" s="14">
         <v>10.36</v>
       </c>
-      <c r="AM41" s="18">
+      <c r="AM41" s="14">
         <v>1.87</v>
       </c>
-      <c r="AN41" s="18">
+      <c r="AN41" s="14">
         <v>2.63</v>
       </c>
-      <c r="AO41" s="18">
+      <c r="AO41" s="14">
         <v>1.97</v>
       </c>
-      <c r="AP41" s="18">
+      <c r="AP41" s="14">
         <v>1.05</v>
       </c>
-      <c r="AQ41" s="18">
+      <c r="AQ41" s="14">
         <v>1.05</v>
       </c>
     </row>
-    <row r="42" spans="1:43" s="2" customFormat="1" ht="10.199999999999999">
-[...1 lines deleted...]
-      <c r="AA42" s="45"/>
+    <row r="42" spans="1:43" s="2" customFormat="1" ht="11.25">
+      <c r="AA42" s="32"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A5:AQ5"/>
     <mergeCell ref="A9:AQ9"/>
     <mergeCell ref="A22:AQ22"/>
     <mergeCell ref="A29:AQ29"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:M7"/>
     <mergeCell ref="N7:Y7"/>
     <mergeCell ref="Z7:AK7"/>
     <mergeCell ref="AL7:AQ7"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A5:AZ46"/>
   <sheetViews>
     <sheetView topLeftCell="U1" workbookViewId="0">
-      <selection activeCell="T5" sqref="T5:AQ5"/>
+      <selection activeCell="AJ10" sqref="AJ10:AJ45"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="12"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12"/>
   <cols>
-    <col min="1" max="1" width="24.5546875" style="7" customWidth="1"/>
+    <col min="1" max="1" width="24.5703125" style="7" customWidth="1"/>
     <col min="2" max="3" width="0" style="7" hidden="1" customWidth="1"/>
-    <col min="4" max="4" width="8.44140625" style="7" hidden="1" customWidth="1"/>
+    <col min="4" max="4" width="8.42578125" style="7" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="0" style="7" hidden="1" customWidth="1"/>
-    <col min="6" max="6" width="8.33203125" style="7" hidden="1" customWidth="1"/>
+    <col min="6" max="6" width="8.28515625" style="7" hidden="1" customWidth="1"/>
     <col min="7" max="13" width="0" style="7" hidden="1" customWidth="1"/>
-    <col min="14" max="16384" width="9.109375" style="7"/>
+    <col min="14" max="16384" width="9.140625" style="7"/>
   </cols>
   <sheetData>
-    <row r="5" spans="1:52" ht="14.4" customHeight="1">
-      <c r="T5" s="79" t="s">
+    <row r="5" spans="1:52" ht="14.45" customHeight="1">
+      <c r="T5" s="54" t="s">
         <v>67</v>
       </c>
-      <c r="U5" s="79"/>
-[...30 lines deleted...]
-      <c r="AZ5" s="69"/>
+      <c r="U5" s="54"/>
+      <c r="V5" s="54"/>
+      <c r="W5" s="54"/>
+      <c r="X5" s="54"/>
+      <c r="Y5" s="54"/>
+      <c r="Z5" s="54"/>
+      <c r="AA5" s="54"/>
+      <c r="AB5" s="54"/>
+      <c r="AC5" s="54"/>
+      <c r="AD5" s="54"/>
+      <c r="AE5" s="54"/>
+      <c r="AF5" s="54"/>
+      <c r="AG5" s="54"/>
+      <c r="AH5" s="54"/>
+      <c r="AI5" s="54"/>
+      <c r="AJ5" s="54"/>
+      <c r="AK5" s="54"/>
+      <c r="AL5" s="54"/>
+      <c r="AM5" s="54"/>
+      <c r="AN5" s="54"/>
+      <c r="AO5" s="54"/>
+      <c r="AP5" s="54"/>
+      <c r="AQ5" s="54"/>
+      <c r="AR5" s="47"/>
+      <c r="AS5" s="47"/>
+      <c r="AT5" s="47"/>
+      <c r="AU5" s="47"/>
+      <c r="AV5" s="47"/>
+      <c r="AW5" s="47"/>
+      <c r="AX5" s="47"/>
+      <c r="AY5" s="47"/>
+      <c r="AZ5" s="47"/>
     </row>
     <row r="6" spans="1:52">
-      <c r="N6" s="58"/>
-[...3 lines deleted...]
-      <c r="AP6" s="92" t="s">
+      <c r="N6" s="2"/>
+      <c r="O6" s="2"/>
+      <c r="AD6" s="67"/>
+      <c r="AE6" s="67"/>
+      <c r="AP6" s="67" t="s">
         <v>64</v>
       </c>
-      <c r="AQ6" s="92"/>
-[...3 lines deleted...]
-      <c r="B7" s="84">
+      <c r="AQ6" s="67"/>
+    </row>
+    <row r="7" spans="1:52" s="2" customFormat="1" ht="11.25">
+      <c r="A7" s="57"/>
+      <c r="B7" s="59">
         <v>2021</v>
       </c>
-      <c r="C7" s="85"/>
-[...10 lines deleted...]
-      <c r="N7" s="85">
+      <c r="C7" s="60"/>
+      <c r="D7" s="60"/>
+      <c r="E7" s="60"/>
+      <c r="F7" s="60"/>
+      <c r="G7" s="60"/>
+      <c r="H7" s="60"/>
+      <c r="I7" s="60"/>
+      <c r="J7" s="60"/>
+      <c r="K7" s="60"/>
+      <c r="L7" s="60"/>
+      <c r="M7" s="60"/>
+      <c r="N7" s="60">
         <v>2024</v>
       </c>
-      <c r="O7" s="85"/>
-[...4 lines deleted...]
-      <c r="T7" s="86">
+      <c r="O7" s="60"/>
+      <c r="P7" s="60"/>
+      <c r="Q7" s="60"/>
+      <c r="R7" s="60"/>
+      <c r="S7" s="60"/>
+      <c r="T7" s="61">
         <v>2025</v>
       </c>
-      <c r="U7" s="86"/>
-[...10 lines deleted...]
-      <c r="AF7" s="86">
+      <c r="U7" s="61"/>
+      <c r="V7" s="61"/>
+      <c r="W7" s="61"/>
+      <c r="X7" s="61"/>
+      <c r="Y7" s="61"/>
+      <c r="Z7" s="61"/>
+      <c r="AA7" s="61"/>
+      <c r="AB7" s="61"/>
+      <c r="AC7" s="61"/>
+      <c r="AD7" s="61"/>
+      <c r="AE7" s="59"/>
+      <c r="AF7" s="61">
         <v>2026</v>
       </c>
-      <c r="AG7" s="86"/>
-[...9 lines deleted...]
-      <c r="AQ7" s="84"/>
+      <c r="AG7" s="61"/>
+      <c r="AH7" s="61"/>
+      <c r="AI7" s="61"/>
+      <c r="AJ7" s="61"/>
+      <c r="AK7" s="61"/>
+      <c r="AL7" s="61"/>
+      <c r="AM7" s="61"/>
+      <c r="AN7" s="61"/>
+      <c r="AO7" s="61"/>
+      <c r="AP7" s="61"/>
+      <c r="AQ7" s="59"/>
     </row>
     <row r="8" spans="1:52" s="2" customFormat="1" ht="18" customHeight="1">
-      <c r="A8" s="83"/>
-      <c r="B8" s="38" t="s">
+      <c r="A8" s="58"/>
+      <c r="B8" s="28" t="s">
         <v>5</v>
       </c>
-      <c r="C8" s="38" t="s">
+      <c r="C8" s="28" t="s">
         <v>14</v>
       </c>
-      <c r="D8" s="20" t="s">
+      <c r="D8" s="16" t="s">
         <v>15</v>
       </c>
-      <c r="E8" s="20" t="s">
+      <c r="E8" s="16" t="s">
         <v>16</v>
       </c>
-      <c r="F8" s="20" t="s">
+      <c r="F8" s="16" t="s">
         <v>9</v>
       </c>
-      <c r="G8" s="20" t="s">
+      <c r="G8" s="16" t="s">
         <v>10</v>
       </c>
-      <c r="H8" s="20" t="s">
+      <c r="H8" s="16" t="s">
         <v>11</v>
       </c>
-      <c r="I8" s="19" t="s">
+      <c r="I8" s="15" t="s">
         <v>12</v>
       </c>
-      <c r="J8" s="19" t="s">
+      <c r="J8" s="15" t="s">
         <v>13</v>
       </c>
-      <c r="K8" s="19" t="s">
+      <c r="K8" s="15" t="s">
         <v>19</v>
       </c>
-      <c r="L8" s="19" t="s">
+      <c r="L8" s="15" t="s">
         <v>20</v>
       </c>
-      <c r="M8" s="39" t="s">
+      <c r="M8" s="15" t="s">
         <v>22</v>
       </c>
-      <c r="N8" s="55" t="s">
+      <c r="N8" s="38" t="s">
         <v>30</v>
       </c>
-      <c r="O8" s="55" t="s">
+      <c r="O8" s="38" t="s">
         <v>42</v>
       </c>
-      <c r="P8" s="57" t="s">
+      <c r="P8" s="39" t="s">
         <v>43</v>
       </c>
-      <c r="Q8" s="55" t="s">
+      <c r="Q8" s="38" t="s">
         <v>44</v>
       </c>
-      <c r="R8" s="55" t="s">
+      <c r="R8" s="38" t="s">
         <v>45</v>
       </c>
-      <c r="S8" s="55" t="s">
+      <c r="S8" s="38" t="s">
         <v>46</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>24</v>
       </c>
       <c r="U8" s="6" t="s">
         <v>25</v>
       </c>
       <c r="V8" s="5" t="s">
         <v>26</v>
       </c>
       <c r="W8" s="6" t="s">
         <v>27</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>28</v>
       </c>
       <c r="Y8" s="6" t="s">
         <v>29</v>
       </c>
       <c r="Z8" s="6" t="s">
         <v>30</v>
       </c>
       <c r="AA8" s="6" t="s">
         <v>42</v>
@@ -13571,3150 +13666,3252 @@
         <v>28</v>
       </c>
       <c r="AK8" s="6" t="s">
         <v>29</v>
       </c>
       <c r="AL8" s="6" t="s">
         <v>30</v>
       </c>
       <c r="AM8" s="6" t="s">
         <v>42</v>
       </c>
       <c r="AN8" s="5" t="s">
         <v>43</v>
       </c>
       <c r="AO8" s="6" t="s">
         <v>44</v>
       </c>
       <c r="AP8" s="6" t="s">
         <v>45</v>
       </c>
       <c r="AQ8" s="6" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="9" spans="1:52" s="2" customFormat="1" ht="12" customHeight="1">
-      <c r="A9" s="70"/>
-[...18 lines deleted...]
-      <c r="T9" s="87" t="s">
+      <c r="A9" s="48"/>
+      <c r="B9" s="48"/>
+      <c r="C9" s="48"/>
+      <c r="D9" s="48"/>
+      <c r="E9" s="48"/>
+      <c r="F9" s="48"/>
+      <c r="G9" s="48"/>
+      <c r="H9" s="48"/>
+      <c r="I9" s="48"/>
+      <c r="J9" s="48"/>
+      <c r="K9" s="48"/>
+      <c r="L9" s="48"/>
+      <c r="M9" s="48"/>
+      <c r="N9" s="48"/>
+      <c r="O9" s="48"/>
+      <c r="P9" s="48"/>
+      <c r="Q9" s="48"/>
+      <c r="R9" s="48"/>
+      <c r="S9" s="48"/>
+      <c r="T9" s="62" t="s">
         <v>63</v>
       </c>
-      <c r="U9" s="87"/>
-[...28 lines deleted...]
-      <c r="AX9" s="70"/>
+      <c r="U9" s="62"/>
+      <c r="V9" s="62"/>
+      <c r="W9" s="62"/>
+      <c r="X9" s="62"/>
+      <c r="Y9" s="62"/>
+      <c r="Z9" s="62"/>
+      <c r="AA9" s="62"/>
+      <c r="AB9" s="62"/>
+      <c r="AC9" s="62"/>
+      <c r="AD9" s="62"/>
+      <c r="AE9" s="62"/>
+      <c r="AF9" s="62"/>
+      <c r="AG9" s="62"/>
+      <c r="AH9" s="48"/>
+      <c r="AI9" s="48"/>
+      <c r="AJ9" s="48"/>
+      <c r="AK9" s="48"/>
+      <c r="AL9" s="48"/>
+      <c r="AM9" s="48"/>
+      <c r="AN9" s="48"/>
+      <c r="AO9" s="48"/>
+      <c r="AP9" s="48"/>
+      <c r="AQ9" s="48"/>
+      <c r="AR9" s="48"/>
+      <c r="AS9" s="48"/>
+      <c r="AT9" s="48"/>
+      <c r="AU9" s="48"/>
+      <c r="AV9" s="48"/>
+      <c r="AW9" s="48"/>
+      <c r="AX9" s="48"/>
     </row>
     <row r="10" spans="1:52" s="2" customFormat="1" ht="12" customHeight="1">
-      <c r="A10" s="21" t="s">
+      <c r="A10" s="17" t="s">
         <v>47</v>
       </c>
-      <c r="B10" s="22"/>
-[...11 lines deleted...]
-      <c r="N10" s="61">
+      <c r="B10" s="18"/>
+      <c r="C10" s="18"/>
+      <c r="D10" s="18"/>
+      <c r="E10" s="18"/>
+      <c r="F10" s="18"/>
+      <c r="G10" s="18"/>
+      <c r="H10" s="18"/>
+      <c r="I10" s="18"/>
+      <c r="J10" s="18"/>
+      <c r="K10" s="18"/>
+      <c r="L10" s="18"/>
+      <c r="M10" s="18"/>
+      <c r="N10" s="40">
         <v>1.78</v>
       </c>
-      <c r="O10" s="16">
+      <c r="O10" s="13">
         <v>1.34</v>
       </c>
-      <c r="P10" s="63">
+      <c r="P10" s="42">
         <v>1.27</v>
       </c>
-      <c r="Q10" s="16">
+      <c r="Q10" s="13">
         <v>1.1299999999999999</v>
       </c>
-      <c r="R10" s="16">
+      <c r="R10" s="13">
         <v>1.08</v>
       </c>
-      <c r="S10" s="16">
+      <c r="S10" s="13">
         <v>1</v>
       </c>
-      <c r="T10" s="16">
+      <c r="T10" s="13">
         <v>9.17</v>
       </c>
-      <c r="U10" s="16">
+      <c r="U10" s="13">
         <v>4.83</v>
       </c>
-      <c r="V10" s="16">
+      <c r="V10" s="13">
         <v>3.27</v>
       </c>
-      <c r="W10" s="16">
+      <c r="W10" s="13">
         <v>2.9</v>
       </c>
-      <c r="X10" s="16">
+      <c r="X10" s="13">
         <v>2.0499999999999998</v>
       </c>
-      <c r="Y10" s="16">
+      <c r="Y10" s="13">
         <v>1.77</v>
       </c>
-      <c r="Z10" s="16">
+      <c r="Z10" s="13">
         <v>1.63</v>
       </c>
-      <c r="AA10" s="16">
+      <c r="AA10" s="13">
         <v>1.39</v>
       </c>
-      <c r="AB10" s="16">
+      <c r="AB10" s="13">
         <v>1.23</v>
       </c>
-      <c r="AC10" s="16">
+      <c r="AC10" s="13">
         <v>1.01</v>
       </c>
-      <c r="AD10" s="16">
+      <c r="AD10" s="13">
         <v>0.84</v>
       </c>
-      <c r="AE10" s="16">
+      <c r="AE10" s="13">
         <v>0.88</v>
       </c>
-      <c r="AF10" s="16">
+      <c r="AF10" s="13">
         <v>9.31</v>
       </c>
-      <c r="AG10" s="16">
+      <c r="AG10" s="13">
         <v>4.1900000000000004</v>
       </c>
-      <c r="AH10" s="16">
+      <c r="AH10" s="13">
         <v>2.92</v>
       </c>
-      <c r="AI10" s="16">
+      <c r="AI10" s="13">
         <v>2.58</v>
+      </c>
+      <c r="AJ10" s="13">
+        <v>1.8</v>
       </c>
     </row>
     <row r="11" spans="1:52" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A11" s="2" t="s">
         <v>82</v>
       </c>
-      <c r="B11" s="24"/>
-[...11 lines deleted...]
-      <c r="N11" s="61">
+      <c r="B11" s="20"/>
+      <c r="C11" s="20"/>
+      <c r="D11" s="20"/>
+      <c r="E11" s="20"/>
+      <c r="F11" s="20"/>
+      <c r="G11" s="20"/>
+      <c r="H11" s="21"/>
+      <c r="I11" s="20"/>
+      <c r="J11" s="21"/>
+      <c r="K11" s="21"/>
+      <c r="L11" s="21"/>
+      <c r="M11" s="21"/>
+      <c r="N11" s="40">
         <v>1.77</v>
       </c>
-      <c r="O11" s="16">
+      <c r="O11" s="13">
         <v>1.42</v>
       </c>
-      <c r="P11" s="63">
+      <c r="P11" s="42">
         <v>1.34</v>
       </c>
-      <c r="Q11" s="16">
+      <c r="Q11" s="13">
         <v>1.1499999999999999</v>
       </c>
-      <c r="R11" s="16">
+      <c r="R11" s="13">
         <v>1.1200000000000001</v>
       </c>
-      <c r="S11" s="16">
+      <c r="S11" s="13">
         <v>1.03</v>
       </c>
-      <c r="T11" s="16">
+      <c r="T11" s="13">
         <v>9.6</v>
       </c>
-      <c r="U11" s="16">
+      <c r="U11" s="13">
         <v>4.76</v>
       </c>
-      <c r="V11" s="16">
+      <c r="V11" s="13">
         <v>3.29</v>
       </c>
-      <c r="W11" s="16">
+      <c r="W11" s="13">
         <v>2.83</v>
       </c>
-      <c r="X11" s="16">
+      <c r="X11" s="13">
         <v>2.08</v>
       </c>
-      <c r="Y11" s="16">
+      <c r="Y11" s="13">
         <v>1.72</v>
       </c>
-      <c r="Z11" s="16">
+      <c r="Z11" s="13">
         <v>1.7</v>
       </c>
-      <c r="AA11" s="16">
+      <c r="AA11" s="13">
         <v>1.66</v>
       </c>
-      <c r="AB11" s="16">
+      <c r="AB11" s="13">
         <v>1.3</v>
       </c>
-      <c r="AC11" s="16">
+      <c r="AC11" s="13">
         <v>1.04</v>
       </c>
-      <c r="AD11" s="16">
+      <c r="AD11" s="13">
         <v>0.9</v>
       </c>
-      <c r="AE11" s="16">
+      <c r="AE11" s="13">
         <v>0.92</v>
       </c>
-      <c r="AF11" s="16">
+      <c r="AF11" s="13">
         <v>9.43</v>
       </c>
-      <c r="AG11" s="16">
+      <c r="AG11" s="13">
         <v>4.6500000000000004</v>
       </c>
-      <c r="AH11" s="16">
+      <c r="AH11" s="13">
         <v>2.91</v>
       </c>
-      <c r="AI11" s="16">
+      <c r="AI11" s="13">
         <v>2.8</v>
+      </c>
+      <c r="AJ11" s="13">
+        <v>1.94</v>
       </c>
     </row>
     <row r="12" spans="1:52" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A12" s="2" t="s">
         <v>83</v>
       </c>
-      <c r="B12" s="24"/>
-[...11 lines deleted...]
-      <c r="N12" s="61">
+      <c r="B12" s="20"/>
+      <c r="C12" s="20"/>
+      <c r="D12" s="20"/>
+      <c r="E12" s="20"/>
+      <c r="F12" s="20"/>
+      <c r="G12" s="20"/>
+      <c r="H12" s="21"/>
+      <c r="I12" s="20"/>
+      <c r="J12" s="21"/>
+      <c r="K12" s="21"/>
+      <c r="L12" s="21"/>
+      <c r="M12" s="21"/>
+      <c r="N12" s="40">
         <v>1.71</v>
       </c>
-      <c r="O12" s="16">
+      <c r="O12" s="13">
         <v>0.94</v>
       </c>
-      <c r="P12" s="63">
+      <c r="P12" s="42">
         <v>0.81</v>
       </c>
-      <c r="Q12" s="16">
+      <c r="Q12" s="13">
         <v>0.89</v>
       </c>
-      <c r="R12" s="16">
+      <c r="R12" s="13">
         <v>1.02</v>
       </c>
-      <c r="S12" s="16">
+      <c r="S12" s="13">
         <v>0.8</v>
       </c>
-      <c r="T12" s="16">
+      <c r="T12" s="13">
         <v>6.53</v>
       </c>
-      <c r="U12" s="16">
+      <c r="U12" s="13">
         <v>4.04</v>
       </c>
-      <c r="V12" s="16">
+      <c r="V12" s="13">
         <v>2.48</v>
       </c>
-      <c r="W12" s="16">
+      <c r="W12" s="13">
         <v>2.1</v>
       </c>
-      <c r="X12" s="16">
+      <c r="X12" s="13">
         <v>1.48</v>
       </c>
-      <c r="Y12" s="16">
+      <c r="Y12" s="13">
         <v>1.39</v>
       </c>
-      <c r="Z12" s="16">
+      <c r="Z12" s="13">
         <v>1.39</v>
       </c>
-      <c r="AA12" s="16">
+      <c r="AA12" s="13">
         <v>0.92</v>
       </c>
-      <c r="AB12" s="16">
+      <c r="AB12" s="13">
         <v>0.82</v>
       </c>
-      <c r="AC12" s="16">
+      <c r="AC12" s="13">
         <v>0.76</v>
       </c>
-      <c r="AD12" s="16">
+      <c r="AD12" s="13">
         <v>0.76</v>
       </c>
-      <c r="AE12" s="16">
+      <c r="AE12" s="13">
         <v>0.73</v>
       </c>
-      <c r="AF12" s="16">
+      <c r="AF12" s="13">
         <v>8.5</v>
       </c>
-      <c r="AG12" s="16">
+      <c r="AG12" s="13">
         <v>2.97</v>
       </c>
-      <c r="AH12" s="16">
+      <c r="AH12" s="13">
         <v>3</v>
       </c>
-      <c r="AI12" s="16">
+      <c r="AI12" s="13">
         <v>1.71</v>
+      </c>
+      <c r="AJ12" s="13">
+        <v>1.35</v>
       </c>
     </row>
     <row r="13" spans="1:52" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A13" s="2" t="s">
         <v>77</v>
       </c>
-      <c r="B13" s="24"/>
-[...11 lines deleted...]
-      <c r="N13" s="61">
+      <c r="B13" s="20"/>
+      <c r="C13" s="20"/>
+      <c r="D13" s="20"/>
+      <c r="E13" s="20"/>
+      <c r="F13" s="20"/>
+      <c r="G13" s="20"/>
+      <c r="H13" s="21"/>
+      <c r="I13" s="20"/>
+      <c r="J13" s="21"/>
+      <c r="K13" s="21"/>
+      <c r="L13" s="21"/>
+      <c r="M13" s="21"/>
+      <c r="N13" s="40">
         <v>1.37</v>
       </c>
-      <c r="O13" s="16">
+      <c r="O13" s="13">
         <v>1.01</v>
       </c>
-      <c r="P13" s="64">
+      <c r="P13" s="43">
         <v>0.9</v>
       </c>
-      <c r="Q13" s="16">
+      <c r="Q13" s="13">
         <v>0.75</v>
       </c>
-      <c r="R13" s="16">
+      <c r="R13" s="13">
         <v>0.74</v>
       </c>
-      <c r="S13" s="16">
+      <c r="S13" s="13">
         <v>0.76</v>
       </c>
-      <c r="T13" s="16">
+      <c r="T13" s="13">
         <v>9.15</v>
       </c>
-      <c r="U13" s="16">
+      <c r="U13" s="13">
         <v>4.79</v>
       </c>
-      <c r="V13" s="16">
+      <c r="V13" s="13">
         <v>2.41</v>
       </c>
-      <c r="W13" s="16">
+      <c r="W13" s="13">
         <v>3.29</v>
       </c>
-      <c r="X13" s="16">
+      <c r="X13" s="13">
         <v>1.35</v>
       </c>
-      <c r="Y13" s="16">
+      <c r="Y13" s="13">
         <v>1.6</v>
       </c>
-      <c r="Z13" s="16">
+      <c r="Z13" s="13">
         <v>1.1200000000000001</v>
       </c>
-      <c r="AA13" s="16">
+      <c r="AA13" s="13">
         <v>1.19</v>
       </c>
-      <c r="AB13" s="16">
+      <c r="AB13" s="13">
         <v>0.87</v>
       </c>
-      <c r="AC13" s="16">
+      <c r="AC13" s="13">
         <v>0.84</v>
       </c>
-      <c r="AD13" s="16">
+      <c r="AD13" s="13">
         <v>0.63</v>
       </c>
-      <c r="AE13" s="16">
+      <c r="AE13" s="13">
         <v>0.67</v>
       </c>
-      <c r="AF13" s="16">
+      <c r="AF13" s="13">
         <v>6.25</v>
       </c>
-      <c r="AG13" s="16">
+      <c r="AG13" s="13">
         <v>4.0599999999999996</v>
       </c>
-      <c r="AH13" s="16">
+      <c r="AH13" s="13">
         <v>2.37</v>
       </c>
-      <c r="AI13" s="16">
+      <c r="AI13" s="13">
         <v>2</v>
+      </c>
+      <c r="AJ13" s="13">
+        <v>1.32</v>
       </c>
     </row>
     <row r="14" spans="1:52" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A14" s="2" t="s">
         <v>55</v>
       </c>
-      <c r="B14" s="24"/>
-[...11 lines deleted...]
-      <c r="N14" s="61">
+      <c r="B14" s="20"/>
+      <c r="C14" s="20"/>
+      <c r="D14" s="20"/>
+      <c r="E14" s="20"/>
+      <c r="F14" s="20"/>
+      <c r="G14" s="20"/>
+      <c r="H14" s="21"/>
+      <c r="I14" s="20"/>
+      <c r="J14" s="21"/>
+      <c r="K14" s="21"/>
+      <c r="L14" s="21"/>
+      <c r="M14" s="21"/>
+      <c r="N14" s="40">
         <v>2.96</v>
       </c>
-      <c r="O14" s="16">
+      <c r="O14" s="13">
         <v>1.49</v>
       </c>
-      <c r="P14" s="63">
+      <c r="P14" s="42">
         <v>2.27</v>
       </c>
-      <c r="Q14" s="16">
+      <c r="Q14" s="13">
         <v>1.77</v>
       </c>
-      <c r="R14" s="16">
+      <c r="R14" s="13">
         <v>1.55</v>
       </c>
-      <c r="S14" s="16">
+      <c r="S14" s="13">
         <v>1.5</v>
       </c>
-      <c r="T14" s="16">
+      <c r="T14" s="13">
         <v>10.49</v>
       </c>
-      <c r="U14" s="16">
+      <c r="U14" s="13">
         <v>9.4</v>
       </c>
-      <c r="V14" s="16">
+      <c r="V14" s="13">
         <v>4.54</v>
       </c>
-      <c r="W14" s="16">
+      <c r="W14" s="13">
         <v>4.28</v>
       </c>
-      <c r="X14" s="16">
+      <c r="X14" s="13">
         <v>3.26</v>
       </c>
-      <c r="Y14" s="16">
+      <c r="Y14" s="13">
         <v>3.19</v>
       </c>
-      <c r="Z14" s="16">
+      <c r="Z14" s="13">
         <v>2.0299999999999998</v>
       </c>
-      <c r="AA14" s="16">
+      <c r="AA14" s="13">
         <v>1.47</v>
       </c>
-      <c r="AB14" s="16">
+      <c r="AB14" s="13">
         <v>2.04</v>
       </c>
-      <c r="AC14" s="16">
+      <c r="AC14" s="13">
         <v>1.69</v>
       </c>
-      <c r="AD14" s="16">
+      <c r="AD14" s="13">
         <v>0.82</v>
       </c>
-      <c r="AE14" s="16">
+      <c r="AE14" s="13">
         <v>1.32</v>
       </c>
-      <c r="AF14" s="16">
+      <c r="AF14" s="13">
         <v>10.75</v>
       </c>
-      <c r="AG14" s="16">
+      <c r="AG14" s="13">
         <v>5.27</v>
       </c>
-      <c r="AH14" s="16">
+      <c r="AH14" s="13">
         <v>3.92</v>
       </c>
-      <c r="AI14" s="16">
+      <c r="AI14" s="13">
         <v>3.28</v>
+      </c>
+      <c r="AJ14" s="13">
+        <v>2.68</v>
       </c>
     </row>
     <row r="15" spans="1:52" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A15" s="2" t="s">
         <v>84</v>
       </c>
-      <c r="B15" s="24"/>
-[...11 lines deleted...]
-      <c r="N15" s="61">
+      <c r="B15" s="20"/>
+      <c r="C15" s="20"/>
+      <c r="D15" s="20"/>
+      <c r="E15" s="20"/>
+      <c r="F15" s="20"/>
+      <c r="G15" s="20"/>
+      <c r="H15" s="21"/>
+      <c r="I15" s="20"/>
+      <c r="J15" s="21"/>
+      <c r="K15" s="21"/>
+      <c r="L15" s="21"/>
+      <c r="M15" s="21"/>
+      <c r="N15" s="40">
         <v>1.52</v>
       </c>
-      <c r="O15" s="16">
+      <c r="O15" s="13">
         <v>0.85</v>
       </c>
-      <c r="P15" s="63">
+      <c r="P15" s="42">
         <v>1.1599999999999999</v>
       </c>
-      <c r="Q15" s="16">
+      <c r="Q15" s="13">
         <v>0.82</v>
       </c>
-      <c r="R15" s="16">
+      <c r="R15" s="13">
         <v>0.71</v>
       </c>
-      <c r="S15" s="16">
+      <c r="S15" s="13">
         <v>0.96</v>
       </c>
-      <c r="T15" s="16">
+      <c r="T15" s="13">
         <v>7.61</v>
       </c>
-      <c r="U15" s="16">
+      <c r="U15" s="13">
         <v>3.15</v>
       </c>
-      <c r="V15" s="16">
+      <c r="V15" s="13">
         <v>2.48</v>
       </c>
-      <c r="W15" s="16">
+      <c r="W15" s="13">
         <v>2.06</v>
       </c>
-      <c r="X15" s="16">
+      <c r="X15" s="13">
         <v>1.96</v>
       </c>
-      <c r="Y15" s="16">
+      <c r="Y15" s="13">
         <v>1.44</v>
       </c>
-      <c r="Z15" s="16">
+      <c r="Z15" s="13">
         <v>1.58</v>
       </c>
-      <c r="AA15" s="16">
+      <c r="AA15" s="13">
         <v>0.97</v>
       </c>
-      <c r="AB15" s="16">
+      <c r="AB15" s="13">
         <v>0.84</v>
       </c>
-      <c r="AC15" s="16">
+      <c r="AC15" s="13">
         <v>0.88</v>
       </c>
-      <c r="AD15" s="16">
+      <c r="AD15" s="13">
         <v>0.69</v>
       </c>
-      <c r="AE15" s="16">
+      <c r="AE15" s="13">
         <v>0.66</v>
       </c>
-      <c r="AF15" s="16">
+      <c r="AF15" s="13">
         <v>8.58</v>
       </c>
-      <c r="AG15" s="16">
+      <c r="AG15" s="13">
         <v>2.46</v>
       </c>
-      <c r="AH15" s="16">
+      <c r="AH15" s="13">
         <v>2.59</v>
       </c>
-      <c r="AI15" s="16">
+      <c r="AI15" s="13">
         <v>2.16</v>
+      </c>
+      <c r="AJ15" s="13">
+        <v>1.55</v>
       </c>
     </row>
     <row r="16" spans="1:52" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A16" s="2" t="s">
         <v>78</v>
       </c>
-      <c r="B16" s="24"/>
-[...11 lines deleted...]
-      <c r="N16" s="61">
+      <c r="B16" s="20"/>
+      <c r="C16" s="20"/>
+      <c r="D16" s="20"/>
+      <c r="E16" s="20"/>
+      <c r="F16" s="20"/>
+      <c r="G16" s="20"/>
+      <c r="H16" s="21"/>
+      <c r="I16" s="20"/>
+      <c r="J16" s="21"/>
+      <c r="K16" s="21"/>
+      <c r="L16" s="21"/>
+      <c r="M16" s="21"/>
+      <c r="N16" s="40">
         <v>2.4900000000000002</v>
       </c>
-      <c r="O16" s="16">
+      <c r="O16" s="13">
         <v>1.87</v>
       </c>
-      <c r="P16" s="63">
+      <c r="P16" s="42">
         <v>1.39</v>
       </c>
-      <c r="Q16" s="16">
+      <c r="Q16" s="13">
         <v>1.5</v>
       </c>
-      <c r="R16" s="16">
+      <c r="R16" s="13">
         <v>1.67</v>
       </c>
-      <c r="S16" s="16">
+      <c r="S16" s="13">
         <v>1.04</v>
       </c>
-      <c r="T16" s="16">
+      <c r="T16" s="13">
         <v>7.67</v>
       </c>
-      <c r="U16" s="16">
+      <c r="U16" s="13">
         <v>3.12</v>
       </c>
-      <c r="V16" s="16">
+      <c r="V16" s="13">
         <v>5.53</v>
       </c>
-      <c r="W16" s="16">
+      <c r="W16" s="13">
         <v>3.29</v>
       </c>
-      <c r="X16" s="16">
+      <c r="X16" s="13">
         <v>1.57</v>
       </c>
-      <c r="Y16" s="16">
+      <c r="Y16" s="13">
         <v>1.59</v>
       </c>
-      <c r="Z16" s="16">
+      <c r="Z16" s="13">
         <v>1.36</v>
       </c>
-      <c r="AA16" s="16">
+      <c r="AA16" s="13">
         <v>1.3</v>
       </c>
-      <c r="AB16" s="16">
+      <c r="AB16" s="13">
         <v>1.44</v>
       </c>
-      <c r="AC16" s="16">
+      <c r="AC16" s="13">
         <v>1.03</v>
       </c>
-      <c r="AD16" s="16">
+      <c r="AD16" s="13">
         <v>0.94</v>
       </c>
-      <c r="AE16" s="16">
+      <c r="AE16" s="13">
         <v>0.79</v>
       </c>
-      <c r="AF16" s="16">
+      <c r="AF16" s="13">
         <v>5.3</v>
       </c>
-      <c r="AG16" s="16">
+      <c r="AG16" s="13">
         <v>2.75</v>
       </c>
-      <c r="AH16" s="16">
+      <c r="AH16" s="13">
         <v>2.68</v>
       </c>
-      <c r="AI16" s="16">
+      <c r="AI16" s="13">
         <v>3.13</v>
+      </c>
+      <c r="AJ16" s="13">
+        <v>1.43</v>
       </c>
     </row>
     <row r="17" spans="1:50" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A17" s="2" t="s">
         <v>58</v>
       </c>
-      <c r="B17" s="24"/>
-[...11 lines deleted...]
-      <c r="N17" s="61">
+      <c r="B17" s="20"/>
+      <c r="C17" s="20"/>
+      <c r="D17" s="20"/>
+      <c r="E17" s="20"/>
+      <c r="F17" s="20"/>
+      <c r="G17" s="20"/>
+      <c r="H17" s="21"/>
+      <c r="I17" s="20"/>
+      <c r="J17" s="21"/>
+      <c r="K17" s="21"/>
+      <c r="L17" s="21"/>
+      <c r="M17" s="21"/>
+      <c r="N17" s="40">
         <v>0.73</v>
       </c>
-      <c r="O17" s="16">
+      <c r="O17" s="13">
         <v>0.48</v>
       </c>
-      <c r="P17" s="63">
+      <c r="P17" s="42">
         <v>1.56</v>
       </c>
-      <c r="Q17" s="16">
+      <c r="Q17" s="13">
         <v>0.77</v>
       </c>
-      <c r="R17" s="16">
+      <c r="R17" s="13">
         <v>1.1599999999999999</v>
       </c>
-      <c r="S17" s="16">
+      <c r="S17" s="13">
         <v>1.17</v>
       </c>
-      <c r="T17" s="16">
+      <c r="T17" s="13">
         <v>9.1</v>
       </c>
-      <c r="U17" s="16">
+      <c r="U17" s="13">
         <v>3.39</v>
       </c>
-      <c r="V17" s="16">
+      <c r="V17" s="13">
         <v>3.55</v>
       </c>
-      <c r="W17" s="16">
+      <c r="W17" s="13">
         <v>2.99</v>
       </c>
-      <c r="X17" s="16">
+      <c r="X17" s="13">
         <v>1.32</v>
       </c>
-      <c r="Y17" s="16">
+      <c r="Y17" s="13">
         <v>2.4300000000000002</v>
       </c>
-      <c r="Z17" s="16">
+      <c r="Z17" s="13">
         <v>1.7</v>
       </c>
-      <c r="AA17" s="16">
+      <c r="AA17" s="13">
         <v>2.15</v>
       </c>
-      <c r="AB17" s="16">
+      <c r="AB17" s="13">
         <v>0.88</v>
       </c>
-      <c r="AC17" s="16">
+      <c r="AC17" s="13">
         <v>1.71</v>
       </c>
-      <c r="AD17" s="16">
+      <c r="AD17" s="13">
         <v>0.36</v>
       </c>
-      <c r="AE17" s="16">
+      <c r="AE17" s="13">
         <v>0.77</v>
       </c>
-      <c r="AF17" s="16">
+      <c r="AF17" s="13">
         <v>18.04</v>
       </c>
-      <c r="AG17" s="16">
+      <c r="AG17" s="13">
         <v>3.4</v>
       </c>
-      <c r="AH17" s="16">
+      <c r="AH17" s="13">
         <v>3.58</v>
       </c>
-      <c r="AI17" s="16">
+      <c r="AI17" s="13">
         <v>3.34</v>
+      </c>
+      <c r="AJ17" s="13">
+        <v>1.06</v>
       </c>
     </row>
     <row r="18" spans="1:50" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A18" s="2" t="s">
         <v>85</v>
       </c>
-      <c r="B18" s="24"/>
-[...11 lines deleted...]
-      <c r="N18" s="61">
+      <c r="B18" s="20"/>
+      <c r="C18" s="20"/>
+      <c r="D18" s="20"/>
+      <c r="E18" s="20"/>
+      <c r="F18" s="20"/>
+      <c r="G18" s="20"/>
+      <c r="H18" s="21"/>
+      <c r="I18" s="20"/>
+      <c r="J18" s="21"/>
+      <c r="K18" s="21"/>
+      <c r="L18" s="21"/>
+      <c r="M18" s="21"/>
+      <c r="N18" s="40">
         <v>1.23</v>
       </c>
-      <c r="O18" s="16">
+      <c r="O18" s="13">
         <v>1.72</v>
       </c>
-      <c r="P18" s="63">
+      <c r="P18" s="42">
         <v>0.96</v>
       </c>
-      <c r="Q18" s="16">
+      <c r="Q18" s="13">
         <v>0.86</v>
       </c>
-      <c r="R18" s="16">
+      <c r="R18" s="13">
         <v>0.79</v>
       </c>
-      <c r="S18" s="16">
+      <c r="S18" s="13">
         <v>1.1499999999999999</v>
       </c>
-      <c r="T18" s="16">
+      <c r="T18" s="13">
         <v>3.64</v>
       </c>
-      <c r="U18" s="16">
+      <c r="U18" s="13">
         <v>4.7</v>
       </c>
-      <c r="V18" s="16">
+      <c r="V18" s="13">
         <v>6.19</v>
       </c>
-      <c r="W18" s="16">
+      <c r="W18" s="13">
         <v>3.71</v>
       </c>
-      <c r="X18" s="16">
+      <c r="X18" s="13">
         <v>1.1000000000000001</v>
       </c>
-      <c r="Y18" s="16">
+      <c r="Y18" s="13">
         <v>3.38</v>
       </c>
-      <c r="Z18" s="16">
+      <c r="Z18" s="13">
         <v>0.53</v>
       </c>
-      <c r="AA18" s="16">
+      <c r="AA18" s="13">
         <v>0.69</v>
       </c>
-      <c r="AB18" s="16">
+      <c r="AB18" s="13">
         <v>1.22</v>
       </c>
-      <c r="AC18" s="16">
+      <c r="AC18" s="13">
         <v>1.28</v>
       </c>
-      <c r="AD18" s="16">
+      <c r="AD18" s="13">
         <v>1.33</v>
       </c>
-      <c r="AE18" s="16">
+      <c r="AE18" s="13">
         <v>0.76</v>
       </c>
-      <c r="AF18" s="16">
+      <c r="AF18" s="13">
         <v>16.850000000000001</v>
       </c>
-      <c r="AG18" s="16">
+      <c r="AG18" s="13">
         <v>3.95</v>
       </c>
-      <c r="AH18" s="16">
+      <c r="AH18" s="13">
         <v>0.65</v>
       </c>
-      <c r="AI18" s="16">
+      <c r="AI18" s="13">
         <v>2.42</v>
+      </c>
+      <c r="AJ18" s="13">
+        <v>2.2999999999999998</v>
       </c>
     </row>
     <row r="19" spans="1:50" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A19" s="2" t="s">
         <v>62</v>
       </c>
-      <c r="B19" s="24"/>
-[...11 lines deleted...]
-      <c r="N19" s="61">
+      <c r="B19" s="20"/>
+      <c r="C19" s="20"/>
+      <c r="D19" s="20"/>
+      <c r="E19" s="20"/>
+      <c r="F19" s="20"/>
+      <c r="G19" s="20"/>
+      <c r="H19" s="21"/>
+      <c r="I19" s="20"/>
+      <c r="J19" s="21"/>
+      <c r="K19" s="21"/>
+      <c r="L19" s="21"/>
+      <c r="M19" s="21"/>
+      <c r="N19" s="40">
         <v>1.63</v>
       </c>
-      <c r="O19" s="16">
+      <c r="O19" s="13">
         <v>1.29</v>
       </c>
-      <c r="P19" s="63">
+      <c r="P19" s="42">
         <v>1.38</v>
       </c>
-      <c r="Q19" s="16">
+      <c r="Q19" s="13">
         <v>1.35</v>
       </c>
-      <c r="R19" s="16">
+      <c r="R19" s="13">
         <v>1.1399999999999999</v>
       </c>
-      <c r="S19" s="16">
+      <c r="S19" s="13">
         <v>0.78</v>
       </c>
-      <c r="T19" s="16">
+      <c r="T19" s="13">
         <v>5.26</v>
       </c>
-      <c r="U19" s="16">
+      <c r="U19" s="13">
         <v>4.3600000000000003</v>
       </c>
-      <c r="V19" s="16">
+      <c r="V19" s="13">
         <v>3.6</v>
       </c>
-      <c r="W19" s="16">
+      <c r="W19" s="13">
         <v>2.42</v>
       </c>
-      <c r="X19" s="16">
+      <c r="X19" s="13">
         <v>0.86</v>
       </c>
-      <c r="Y19" s="16">
+      <c r="Y19" s="13">
         <v>1.61</v>
       </c>
-      <c r="Z19" s="16">
+      <c r="Z19" s="13">
         <v>1.37</v>
       </c>
-      <c r="AA19" s="16">
+      <c r="AA19" s="13">
         <v>1.2</v>
       </c>
-      <c r="AB19" s="16">
+      <c r="AB19" s="13">
         <v>0.6</v>
       </c>
-      <c r="AC19" s="16">
+      <c r="AC19" s="13">
         <v>0.75</v>
       </c>
-      <c r="AD19" s="16">
+      <c r="AD19" s="13">
         <v>1.07</v>
       </c>
-      <c r="AE19" s="16">
+      <c r="AE19" s="13">
         <v>0.8</v>
       </c>
-      <c r="AF19" s="16">
+      <c r="AF19" s="13">
         <v>10.69</v>
       </c>
-      <c r="AG19" s="16">
+      <c r="AG19" s="13">
         <v>3.94</v>
       </c>
-      <c r="AH19" s="16">
+      <c r="AH19" s="13">
         <v>1.83</v>
       </c>
-      <c r="AI19" s="16">
+      <c r="AI19" s="13">
         <v>1.37</v>
+      </c>
+      <c r="AJ19" s="13">
+        <v>1.53</v>
       </c>
     </row>
     <row r="20" spans="1:50" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A20" s="2" t="s">
         <v>79</v>
       </c>
-      <c r="B20" s="24"/>
-[...11 lines deleted...]
-      <c r="N20" s="61">
+      <c r="B20" s="20"/>
+      <c r="C20" s="20"/>
+      <c r="D20" s="20"/>
+      <c r="E20" s="20"/>
+      <c r="F20" s="20"/>
+      <c r="G20" s="20"/>
+      <c r="H20" s="21"/>
+      <c r="I20" s="20"/>
+      <c r="J20" s="21"/>
+      <c r="K20" s="21"/>
+      <c r="L20" s="21"/>
+      <c r="M20" s="21"/>
+      <c r="N20" s="40">
         <v>2.39</v>
       </c>
-      <c r="O20" s="16">
+      <c r="O20" s="13">
         <v>2.88</v>
       </c>
-      <c r="P20" s="63">
+      <c r="P20" s="42">
         <v>1.29</v>
       </c>
-      <c r="Q20" s="16">
+      <c r="Q20" s="13">
         <v>1.86</v>
       </c>
-      <c r="R20" s="16">
+      <c r="R20" s="13">
         <v>1.87</v>
       </c>
-      <c r="S20" s="16">
+      <c r="S20" s="13">
         <v>1.56</v>
       </c>
-      <c r="T20" s="16">
+      <c r="T20" s="13">
         <v>20.420000000000002</v>
       </c>
-      <c r="U20" s="16">
+      <c r="U20" s="13">
         <v>7.89</v>
       </c>
-      <c r="V20" s="16">
+      <c r="V20" s="13">
         <v>5.41</v>
       </c>
-      <c r="W20" s="16">
+      <c r="W20" s="13">
         <v>3.73</v>
       </c>
-      <c r="X20" s="16">
+      <c r="X20" s="13">
         <v>2.96</v>
       </c>
-      <c r="Y20" s="16">
+      <c r="Y20" s="13">
         <v>2.36</v>
       </c>
-      <c r="Z20" s="16">
+      <c r="Z20" s="13">
         <v>2.88</v>
       </c>
-      <c r="AA20" s="16">
+      <c r="AA20" s="13">
         <v>1.59</v>
       </c>
-      <c r="AB20" s="16">
+      <c r="AB20" s="13">
         <v>2.31</v>
       </c>
-      <c r="AC20" s="16">
+      <c r="AC20" s="13">
         <v>1.2</v>
       </c>
-      <c r="AD20" s="16">
+      <c r="AD20" s="13">
         <v>1.1599999999999999</v>
       </c>
-      <c r="AE20" s="16">
+      <c r="AE20" s="13">
         <v>1</v>
       </c>
-      <c r="AF20" s="16">
+      <c r="AF20" s="13">
         <v>10.99</v>
       </c>
-      <c r="AG20" s="16">
+      <c r="AG20" s="13">
         <v>5.36</v>
       </c>
-      <c r="AH20" s="16">
+      <c r="AH20" s="13">
         <v>5.12</v>
       </c>
-      <c r="AI20" s="16">
+      <c r="AI20" s="13">
         <v>3.3</v>
+      </c>
+      <c r="AJ20" s="13">
+        <v>1.93</v>
       </c>
     </row>
     <row r="21" spans="1:50" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A21" s="2" t="s">
         <v>80</v>
       </c>
-      <c r="B21" s="24"/>
-[...11 lines deleted...]
-      <c r="N21" s="61">
+      <c r="B21" s="20"/>
+      <c r="C21" s="20"/>
+      <c r="D21" s="20"/>
+      <c r="E21" s="20"/>
+      <c r="F21" s="20"/>
+      <c r="G21" s="20"/>
+      <c r="H21" s="21"/>
+      <c r="I21" s="20"/>
+      <c r="J21" s="21"/>
+      <c r="K21" s="21"/>
+      <c r="L21" s="21"/>
+      <c r="M21" s="21"/>
+      <c r="N21" s="40">
         <v>2.06</v>
       </c>
-      <c r="O21" s="16">
+      <c r="O21" s="13">
         <v>1.44</v>
       </c>
-      <c r="P21" s="63">
+      <c r="P21" s="42">
         <v>1.32</v>
       </c>
-      <c r="Q21" s="16">
+      <c r="Q21" s="13">
         <v>1.58</v>
       </c>
-      <c r="R21" s="16">
+      <c r="R21" s="13">
         <v>1.24</v>
       </c>
-      <c r="S21" s="16">
+      <c r="S21" s="13">
         <v>1.1399999999999999</v>
       </c>
-      <c r="T21" s="16">
+      <c r="T21" s="13">
         <v>9.7200000000000006</v>
       </c>
-      <c r="U21" s="16">
+      <c r="U21" s="13">
         <v>6.3</v>
       </c>
-      <c r="V21" s="16">
+      <c r="V21" s="13">
         <v>3.36</v>
       </c>
-      <c r="W21" s="16">
+      <c r="W21" s="13">
         <v>4.0999999999999996</v>
       </c>
-      <c r="X21" s="16">
+      <c r="X21" s="13">
         <v>3.4</v>
       </c>
-      <c r="Y21" s="16">
+      <c r="Y21" s="13">
         <v>1.92</v>
       </c>
-      <c r="Z21" s="16">
+      <c r="Z21" s="13">
         <v>2.0099999999999998</v>
       </c>
-      <c r="AA21" s="16">
+      <c r="AA21" s="13">
         <v>1.01</v>
       </c>
-      <c r="AB21" s="16">
+      <c r="AB21" s="13">
         <v>1.72</v>
       </c>
-      <c r="AC21" s="16">
+      <c r="AC21" s="13">
         <v>0.77</v>
       </c>
-      <c r="AD21" s="16">
+      <c r="AD21" s="13">
         <v>1</v>
       </c>
-      <c r="AE21" s="16">
+      <c r="AE21" s="13">
         <v>0.95</v>
       </c>
-      <c r="AF21" s="16">
+      <c r="AF21" s="13">
         <v>13.15</v>
       </c>
-      <c r="AG21" s="16">
+      <c r="AG21" s="13">
         <v>4.82</v>
       </c>
-      <c r="AH21" s="16">
+      <c r="AH21" s="13">
         <v>3.03</v>
       </c>
-      <c r="AI21" s="16">
+      <c r="AI21" s="13">
         <v>3.03</v>
+      </c>
+      <c r="AJ21" s="13">
+        <v>1.88</v>
       </c>
     </row>
     <row r="22" spans="1:50" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A22" s="2" t="s">
         <v>86</v>
       </c>
-      <c r="B22" s="24"/>
-[...11 lines deleted...]
-      <c r="N22" s="61">
+      <c r="B22" s="20"/>
+      <c r="C22" s="20"/>
+      <c r="D22" s="20"/>
+      <c r="E22" s="20"/>
+      <c r="F22" s="20"/>
+      <c r="G22" s="20"/>
+      <c r="H22" s="21"/>
+      <c r="I22" s="20"/>
+      <c r="J22" s="21"/>
+      <c r="K22" s="21"/>
+      <c r="L22" s="21"/>
+      <c r="M22" s="21"/>
+      <c r="N22" s="40">
         <v>2.2000000000000002</v>
       </c>
-      <c r="O22" s="16">
+      <c r="O22" s="13">
         <v>1.51</v>
       </c>
-      <c r="P22" s="63">
+      <c r="P22" s="42">
         <v>1.47</v>
       </c>
-      <c r="Q22" s="16">
+      <c r="Q22" s="13">
         <v>1.21</v>
       </c>
-      <c r="R22" s="16">
+      <c r="R22" s="13">
         <v>1.01</v>
       </c>
-      <c r="S22" s="16">
+      <c r="S22" s="13">
         <v>0.28000000000000003</v>
       </c>
-      <c r="T22" s="16">
+      <c r="T22" s="13">
         <v>5.67</v>
       </c>
-      <c r="U22" s="16">
+      <c r="U22" s="13">
         <v>6.54</v>
       </c>
-      <c r="V22" s="16">
+      <c r="V22" s="13">
         <v>3.12</v>
       </c>
-      <c r="W22" s="16">
+      <c r="W22" s="13">
         <v>3.52</v>
       </c>
-      <c r="X22" s="16">
+      <c r="X22" s="13">
         <v>2.1</v>
       </c>
-      <c r="Y22" s="16">
+      <c r="Y22" s="13">
         <v>2.14</v>
       </c>
-      <c r="Z22" s="16">
+      <c r="Z22" s="13">
         <v>1.33</v>
       </c>
-      <c r="AA22" s="16">
+      <c r="AA22" s="13">
         <v>0.43</v>
       </c>
-      <c r="AB22" s="16">
+      <c r="AB22" s="13">
         <v>0.9</v>
       </c>
-      <c r="AC22" s="16">
+      <c r="AC22" s="13">
         <v>0.69</v>
       </c>
-      <c r="AD22" s="16">
+      <c r="AD22" s="13">
         <v>0.63</v>
       </c>
-      <c r="AE22" s="16">
+      <c r="AE22" s="13">
         <v>0.96</v>
       </c>
-      <c r="AF22" s="16">
+      <c r="AF22" s="13">
         <v>7.12</v>
       </c>
-      <c r="AG22" s="16">
+      <c r="AG22" s="13">
         <v>4.93</v>
       </c>
-      <c r="AH22" s="16">
+      <c r="AH22" s="13">
         <v>6.48</v>
       </c>
-      <c r="AI22" s="16">
+      <c r="AI22" s="13">
         <v>2.13</v>
+      </c>
+      <c r="AJ22" s="13">
+        <v>0.24</v>
       </c>
     </row>
     <row r="23" spans="1:50" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A23" s="2" t="s">
         <v>87</v>
       </c>
-      <c r="B23" s="24"/>
-[...11 lines deleted...]
-      <c r="N23" s="61">
+      <c r="B23" s="20"/>
+      <c r="C23" s="20"/>
+      <c r="D23" s="20"/>
+      <c r="E23" s="20"/>
+      <c r="F23" s="20"/>
+      <c r="G23" s="20"/>
+      <c r="H23" s="21"/>
+      <c r="I23" s="20"/>
+      <c r="J23" s="21"/>
+      <c r="K23" s="21"/>
+      <c r="L23" s="21"/>
+      <c r="M23" s="21"/>
+      <c r="N23" s="40">
         <v>1.33</v>
       </c>
-      <c r="O23" s="16">
+      <c r="O23" s="13">
         <v>1.1599999999999999</v>
       </c>
-      <c r="P23" s="63">
+      <c r="P23" s="42">
         <v>0.87</v>
       </c>
-      <c r="Q23" s="16">
+      <c r="Q23" s="13">
         <v>0.96</v>
       </c>
-      <c r="R23" s="16">
+      <c r="R23" s="13">
         <v>0.74</v>
       </c>
-      <c r="S23" s="16">
+      <c r="S23" s="13">
         <v>0.73</v>
       </c>
-      <c r="T23" s="16">
+      <c r="T23" s="13">
         <v>7.58</v>
       </c>
-      <c r="U23" s="16">
+      <c r="U23" s="13">
         <v>3.22</v>
       </c>
-      <c r="V23" s="16">
+      <c r="V23" s="13">
         <v>3.01</v>
       </c>
-      <c r="W23" s="16">
+      <c r="W23" s="13">
         <v>2.41</v>
       </c>
-      <c r="X23" s="16">
+      <c r="X23" s="13">
         <v>1.79</v>
       </c>
-      <c r="Y23" s="16">
+      <c r="Y23" s="13">
         <v>1.39</v>
       </c>
-      <c r="Z23" s="16">
+      <c r="Z23" s="13">
         <v>1.1499999999999999</v>
       </c>
-      <c r="AA23" s="16">
+      <c r="AA23" s="13">
         <v>0.82</v>
       </c>
-      <c r="AB23" s="16">
+      <c r="AB23" s="13">
         <v>0.76</v>
       </c>
-      <c r="AC23" s="16">
+      <c r="AC23" s="13">
         <v>0.89</v>
       </c>
-      <c r="AD23" s="16">
+      <c r="AD23" s="13">
         <v>0.62</v>
       </c>
-      <c r="AE23" s="16">
+      <c r="AE23" s="13">
         <v>0.81</v>
       </c>
-      <c r="AF23" s="16">
+      <c r="AF23" s="13">
         <v>7.69</v>
       </c>
-      <c r="AG23" s="16">
+      <c r="AG23" s="13">
         <v>2.64</v>
       </c>
-      <c r="AH23" s="16">
+      <c r="AH23" s="13">
         <v>1.93</v>
       </c>
-      <c r="AI23" s="16">
+      <c r="AI23" s="13">
         <v>1.75</v>
       </c>
+      <c r="AJ23" s="13">
+        <v>1.82</v>
+      </c>
     </row>
     <row r="24" spans="1:50" s="2" customFormat="1" ht="12" customHeight="1">
-      <c r="A24" s="71"/>
-[...18 lines deleted...]
-      <c r="T24" s="81" t="s">
+      <c r="A24" s="49"/>
+      <c r="B24" s="49"/>
+      <c r="C24" s="49"/>
+      <c r="D24" s="49"/>
+      <c r="E24" s="49"/>
+      <c r="F24" s="49"/>
+      <c r="G24" s="49"/>
+      <c r="H24" s="49"/>
+      <c r="I24" s="49"/>
+      <c r="J24" s="49"/>
+      <c r="K24" s="49"/>
+      <c r="L24" s="49"/>
+      <c r="M24" s="49"/>
+      <c r="N24" s="49"/>
+      <c r="O24" s="49"/>
+      <c r="P24" s="49"/>
+      <c r="Q24" s="49"/>
+      <c r="R24" s="49"/>
+      <c r="S24" s="49"/>
+      <c r="T24" s="56" t="s">
         <v>61</v>
       </c>
-      <c r="U24" s="81"/>
-[...26 lines deleted...]
-      <c r="AX24" s="71"/>
+      <c r="U24" s="56"/>
+      <c r="V24" s="56"/>
+      <c r="W24" s="56"/>
+      <c r="X24" s="56"/>
+      <c r="Y24" s="56"/>
+      <c r="Z24" s="56"/>
+      <c r="AA24" s="56"/>
+      <c r="AB24" s="56"/>
+      <c r="AC24" s="56"/>
+      <c r="AD24" s="56"/>
+      <c r="AE24" s="56"/>
+      <c r="AF24" s="56"/>
+      <c r="AG24" s="56"/>
+      <c r="AH24" s="52"/>
+      <c r="AI24" s="52"/>
+      <c r="AJ24" s="13"/>
+      <c r="AM24" s="49"/>
+      <c r="AN24" s="49"/>
+      <c r="AO24" s="49"/>
+      <c r="AP24" s="49"/>
+      <c r="AQ24" s="49"/>
+      <c r="AR24" s="49"/>
+      <c r="AS24" s="49"/>
+      <c r="AT24" s="49"/>
+      <c r="AU24" s="49"/>
+      <c r="AV24" s="49"/>
+      <c r="AW24" s="49"/>
+      <c r="AX24" s="49"/>
     </row>
     <row r="25" spans="1:50" s="2" customFormat="1" ht="12" customHeight="1">
-      <c r="A25" s="21" t="s">
+      <c r="A25" s="17" t="s">
         <v>47</v>
       </c>
-      <c r="B25" s="24"/>
-[...11 lines deleted...]
-      <c r="N25" s="61">
+      <c r="B25" s="20"/>
+      <c r="C25" s="20"/>
+      <c r="D25" s="20"/>
+      <c r="E25" s="20"/>
+      <c r="F25" s="20"/>
+      <c r="G25" s="20"/>
+      <c r="H25" s="21"/>
+      <c r="I25" s="20"/>
+      <c r="J25" s="21"/>
+      <c r="K25" s="21"/>
+      <c r="L25" s="21"/>
+      <c r="M25" s="21"/>
+      <c r="N25" s="40">
         <v>1.76</v>
       </c>
-      <c r="O25" s="16">
+      <c r="O25" s="13">
         <v>1.31</v>
       </c>
-      <c r="P25" s="63">
+      <c r="P25" s="42">
         <v>1.29</v>
       </c>
-      <c r="Q25" s="16">
+      <c r="Q25" s="13">
         <v>1.1100000000000001</v>
       </c>
-      <c r="R25" s="16">
+      <c r="R25" s="13">
         <v>1.0900000000000001</v>
       </c>
-      <c r="S25" s="16">
+      <c r="S25" s="13">
         <v>1.01</v>
       </c>
-      <c r="T25" s="16">
+      <c r="T25" s="13">
         <v>9.0399999999999991</v>
       </c>
-      <c r="U25" s="16">
+      <c r="U25" s="13">
         <v>4.6100000000000003</v>
       </c>
-      <c r="V25" s="16">
+      <c r="V25" s="13">
         <v>3.11</v>
       </c>
-      <c r="W25" s="16">
+      <c r="W25" s="13">
         <v>2.64</v>
       </c>
-      <c r="X25" s="16">
+      <c r="X25" s="13">
         <v>2.0099999999999998</v>
       </c>
-      <c r="Y25" s="16">
+      <c r="Y25" s="13">
         <v>1.7</v>
       </c>
-      <c r="Z25" s="16">
+      <c r="Z25" s="13">
         <v>1.65</v>
       </c>
-      <c r="AA25" s="16">
+      <c r="AA25" s="13">
         <v>1.53</v>
       </c>
-      <c r="AB25" s="16">
+      <c r="AB25" s="13">
         <v>1.24</v>
       </c>
-      <c r="AC25" s="16">
+      <c r="AC25" s="13">
         <v>1</v>
       </c>
-      <c r="AD25" s="16">
+      <c r="AD25" s="13">
         <v>0.88</v>
       </c>
-      <c r="AE25" s="16">
+      <c r="AE25" s="13">
         <v>0.89</v>
       </c>
-      <c r="AF25" s="16">
+      <c r="AF25" s="13">
         <v>9.2200000000000006</v>
       </c>
-      <c r="AG25" s="16">
+      <c r="AG25" s="13">
         <v>4.2300000000000004</v>
       </c>
-      <c r="AH25" s="16">
+      <c r="AH25" s="13">
         <v>2.84</v>
       </c>
-      <c r="AI25" s="16">
+      <c r="AI25" s="13">
         <v>2.62</v>
+      </c>
+      <c r="AJ25" s="13">
+        <v>1.87</v>
       </c>
     </row>
     <row r="26" spans="1:50" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A26" s="2" t="s">
         <v>82</v>
       </c>
-      <c r="B26" s="24"/>
-[...11 lines deleted...]
-      <c r="N26" s="61">
+      <c r="B26" s="20"/>
+      <c r="C26" s="20"/>
+      <c r="D26" s="20"/>
+      <c r="E26" s="20"/>
+      <c r="F26" s="20"/>
+      <c r="G26" s="20"/>
+      <c r="H26" s="21"/>
+      <c r="I26" s="20"/>
+      <c r="J26" s="21"/>
+      <c r="K26" s="21"/>
+      <c r="L26" s="21"/>
+      <c r="M26" s="21"/>
+      <c r="N26" s="40">
         <v>1.76</v>
       </c>
-      <c r="O26" s="16">
+      <c r="O26" s="13">
         <v>1.41</v>
       </c>
-      <c r="P26" s="63">
+      <c r="P26" s="42">
         <v>1.33</v>
       </c>
-      <c r="Q26" s="16">
+      <c r="Q26" s="13">
         <v>1.1299999999999999</v>
       </c>
-      <c r="R26" s="16">
+      <c r="R26" s="13">
         <v>1.1200000000000001</v>
       </c>
-      <c r="S26" s="16">
+      <c r="S26" s="13">
         <v>1</v>
       </c>
-      <c r="T26" s="16">
+      <c r="T26" s="13">
         <v>9.7100000000000009</v>
       </c>
-      <c r="U26" s="16">
+      <c r="U26" s="13">
         <v>4.7300000000000004</v>
       </c>
-      <c r="V26" s="16">
+      <c r="V26" s="13">
         <v>3.29</v>
       </c>
-      <c r="W26" s="16">
+      <c r="W26" s="13">
         <v>2.73</v>
       </c>
-      <c r="X26" s="16">
+      <c r="X26" s="13">
         <v>2.0699999999999998</v>
       </c>
-      <c r="Y26" s="16">
+      <c r="Y26" s="13">
         <v>1.72</v>
       </c>
-      <c r="Z26" s="16">
+      <c r="Z26" s="13">
         <v>1.69</v>
       </c>
-      <c r="AA26" s="16">
+      <c r="AA26" s="13">
         <v>1.69</v>
       </c>
-      <c r="AB26" s="16">
+      <c r="AB26" s="13">
         <v>1.33</v>
       </c>
-      <c r="AC26" s="16">
+      <c r="AC26" s="13">
         <v>1.01</v>
       </c>
-      <c r="AD26" s="16">
+      <c r="AD26" s="13">
         <v>0.92</v>
       </c>
-      <c r="AE26" s="16">
+      <c r="AE26" s="13">
         <v>0.9</v>
       </c>
-      <c r="AF26" s="16">
+      <c r="AF26" s="13">
         <v>9.39</v>
       </c>
-      <c r="AG26" s="16">
+      <c r="AG26" s="13">
         <v>4.6900000000000004</v>
       </c>
-      <c r="AH26" s="16">
+      <c r="AH26" s="13">
         <v>2.85</v>
       </c>
-      <c r="AI26" s="16">
+      <c r="AI26" s="13">
         <v>2.84</v>
+      </c>
+      <c r="AJ26" s="13">
+        <v>1.96</v>
       </c>
     </row>
     <row r="27" spans="1:50" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A27" s="2" t="s">
         <v>83</v>
       </c>
-      <c r="B27" s="24"/>
-[...11 lines deleted...]
-      <c r="N27" s="61">
+      <c r="B27" s="20"/>
+      <c r="C27" s="20"/>
+      <c r="D27" s="20"/>
+      <c r="E27" s="20"/>
+      <c r="F27" s="20"/>
+      <c r="G27" s="20"/>
+      <c r="H27" s="21"/>
+      <c r="I27" s="20"/>
+      <c r="J27" s="21"/>
+      <c r="K27" s="21"/>
+      <c r="L27" s="21"/>
+      <c r="M27" s="21"/>
+      <c r="N27" s="40">
         <v>1.6</v>
       </c>
-      <c r="O27" s="16">
+      <c r="O27" s="13">
         <v>0.94</v>
       </c>
-      <c r="P27" s="63">
+      <c r="P27" s="42">
         <v>0.81</v>
       </c>
-      <c r="Q27" s="16">
+      <c r="Q27" s="13">
         <v>0.92</v>
       </c>
-      <c r="R27" s="16">
+      <c r="R27" s="13">
         <v>1.04</v>
       </c>
-      <c r="S27" s="16">
+      <c r="S27" s="13">
         <v>0.83</v>
       </c>
-      <c r="T27" s="16">
+      <c r="T27" s="13">
         <v>6.76</v>
       </c>
-      <c r="U27" s="16">
+      <c r="U27" s="13">
         <v>3.8</v>
       </c>
-      <c r="V27" s="16">
+      <c r="V27" s="13">
         <v>2.0699999999999998</v>
       </c>
-      <c r="W27" s="16">
+      <c r="W27" s="13">
         <v>2.11</v>
       </c>
-      <c r="X27" s="16">
+      <c r="X27" s="13">
         <v>1.43</v>
       </c>
-      <c r="Y27" s="16">
+      <c r="Y27" s="13">
         <v>1.36</v>
       </c>
-      <c r="Z27" s="16">
+      <c r="Z27" s="13">
         <v>1.41</v>
       </c>
-      <c r="AA27" s="16">
+      <c r="AA27" s="13">
         <v>0.95</v>
       </c>
-      <c r="AB27" s="16">
+      <c r="AB27" s="13">
         <v>0.82</v>
       </c>
-      <c r="AC27" s="16">
+      <c r="AC27" s="13">
         <v>0.76</v>
       </c>
-      <c r="AD27" s="16">
+      <c r="AD27" s="13">
         <v>0.69</v>
       </c>
-      <c r="AE27" s="16">
+      <c r="AE27" s="13">
         <v>0.74</v>
       </c>
-      <c r="AF27" s="16">
+      <c r="AF27" s="13">
         <v>8.5399999999999991</v>
       </c>
-      <c r="AG27" s="16">
+      <c r="AG27" s="13">
         <v>3.07</v>
       </c>
-      <c r="AH27" s="16">
+      <c r="AH27" s="13">
         <v>3.02</v>
       </c>
-      <c r="AI27" s="16">
+      <c r="AI27" s="13">
         <v>1.7</v>
+      </c>
+      <c r="AJ27" s="13">
+        <v>1.4</v>
       </c>
     </row>
     <row r="28" spans="1:50" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A28" s="2" t="s">
         <v>55</v>
       </c>
-      <c r="B28" s="24"/>
-[...11 lines deleted...]
-      <c r="N28" s="61">
+      <c r="B28" s="20"/>
+      <c r="C28" s="20"/>
+      <c r="D28" s="20"/>
+      <c r="E28" s="20"/>
+      <c r="F28" s="20"/>
+      <c r="G28" s="20"/>
+      <c r="H28" s="21"/>
+      <c r="I28" s="20"/>
+      <c r="J28" s="21"/>
+      <c r="K28" s="21"/>
+      <c r="L28" s="21"/>
+      <c r="M28" s="21"/>
+      <c r="N28" s="40">
         <v>2.54</v>
       </c>
-      <c r="O28" s="16">
+      <c r="O28" s="13">
         <v>1.48</v>
       </c>
-      <c r="P28" s="63">
+      <c r="P28" s="42">
         <v>2.4900000000000002</v>
       </c>
-      <c r="Q28" s="16">
+      <c r="Q28" s="13">
         <v>1.78</v>
       </c>
-      <c r="R28" s="16">
+      <c r="R28" s="13">
         <v>1.8</v>
       </c>
-      <c r="S28" s="16">
+      <c r="S28" s="13">
         <v>1.92</v>
       </c>
-      <c r="T28" s="16">
+      <c r="T28" s="13">
         <v>10.44</v>
       </c>
-      <c r="U28" s="16">
+      <c r="U28" s="13">
         <v>9.94</v>
       </c>
-      <c r="V28" s="16">
+      <c r="V28" s="13">
         <v>4.5</v>
       </c>
-      <c r="W28" s="16">
+      <c r="W28" s="13">
         <v>4.04</v>
       </c>
-      <c r="X28" s="16">
+      <c r="X28" s="13">
         <v>3.49</v>
       </c>
-      <c r="Y28" s="16">
+      <c r="Y28" s="13">
         <v>3.25</v>
       </c>
-      <c r="Z28" s="16">
+      <c r="Z28" s="13">
         <v>2.0099999999999998</v>
       </c>
-      <c r="AA28" s="16">
+      <c r="AA28" s="13">
         <v>1.92</v>
       </c>
-      <c r="AB28" s="16">
+      <c r="AB28" s="13">
         <v>2.23</v>
       </c>
-      <c r="AC28" s="16">
+      <c r="AC28" s="13">
         <v>1.94</v>
       </c>
-      <c r="AD28" s="16">
+      <c r="AD28" s="13">
         <v>1.0900000000000001</v>
       </c>
-      <c r="AE28" s="16">
+      <c r="AE28" s="13">
         <v>1.67</v>
       </c>
-      <c r="AF28" s="16">
+      <c r="AF28" s="13">
         <v>10.68</v>
       </c>
-      <c r="AG28" s="16">
+      <c r="AG28" s="13">
         <v>4.8899999999999997</v>
       </c>
-      <c r="AH28" s="16">
+      <c r="AH28" s="13">
         <v>3.65</v>
       </c>
-      <c r="AI28" s="16">
+      <c r="AI28" s="13">
         <v>3.24</v>
+      </c>
+      <c r="AJ28" s="13">
+        <v>2.71</v>
       </c>
     </row>
     <row r="29" spans="1:50" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A29" s="2" t="s">
         <v>84</v>
       </c>
-      <c r="B29" s="24"/>
-[...11 lines deleted...]
-      <c r="N29" s="61">
+      <c r="B29" s="20"/>
+      <c r="C29" s="20"/>
+      <c r="D29" s="20"/>
+      <c r="E29" s="20"/>
+      <c r="F29" s="20"/>
+      <c r="G29" s="20"/>
+      <c r="H29" s="21"/>
+      <c r="I29" s="20"/>
+      <c r="J29" s="21"/>
+      <c r="K29" s="21"/>
+      <c r="L29" s="21"/>
+      <c r="M29" s="21"/>
+      <c r="N29" s="40">
         <v>1.69</v>
       </c>
-      <c r="O29" s="16">
+      <c r="O29" s="13">
         <v>0.85</v>
       </c>
-      <c r="P29" s="63">
+      <c r="P29" s="42">
         <v>1.19</v>
       </c>
-      <c r="Q29" s="16">
+      <c r="Q29" s="13">
         <v>0.9</v>
       </c>
-      <c r="R29" s="16">
+      <c r="R29" s="13">
         <v>0.72</v>
       </c>
-      <c r="S29" s="16">
+      <c r="S29" s="13">
         <v>0.99</v>
       </c>
-      <c r="T29" s="16">
+      <c r="T29" s="13">
         <v>7.27</v>
       </c>
-      <c r="U29" s="16">
+      <c r="U29" s="13">
         <v>3.08</v>
       </c>
-      <c r="V29" s="16">
+      <c r="V29" s="13">
         <v>2.02</v>
       </c>
-      <c r="W29" s="16">
+      <c r="W29" s="13">
         <v>1.87</v>
       </c>
-      <c r="X29" s="16">
+      <c r="X29" s="13">
         <v>1.66</v>
       </c>
-      <c r="Y29" s="16">
+      <c r="Y29" s="13">
         <v>1.34</v>
       </c>
-      <c r="Z29" s="16">
+      <c r="Z29" s="13">
         <v>1.51</v>
       </c>
-      <c r="AA29" s="16">
+      <c r="AA29" s="13">
         <v>0.93</v>
       </c>
-      <c r="AB29" s="16">
+      <c r="AB29" s="13">
         <v>0.83</v>
       </c>
-      <c r="AC29" s="16">
+      <c r="AC29" s="13">
         <v>0.77</v>
       </c>
-      <c r="AD29" s="16">
+      <c r="AD29" s="13">
         <v>0.73</v>
       </c>
-      <c r="AE29" s="16">
+      <c r="AE29" s="13">
         <v>0.59</v>
       </c>
-      <c r="AF29" s="16">
+      <c r="AF29" s="13">
         <v>7.1</v>
       </c>
-      <c r="AG29" s="16">
+      <c r="AG29" s="13">
         <v>2.23</v>
       </c>
-      <c r="AH29" s="16">
+      <c r="AH29" s="13">
         <v>2.5299999999999998</v>
       </c>
-      <c r="AI29" s="16">
+      <c r="AI29" s="13">
         <v>1.97</v>
+      </c>
+      <c r="AJ29" s="13">
+        <v>1.34</v>
       </c>
     </row>
     <row r="30" spans="1:50" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A30" s="2" t="s">
         <v>87</v>
       </c>
-      <c r="B30" s="24"/>
-[...11 lines deleted...]
-      <c r="N30" s="61">
+      <c r="B30" s="20"/>
+      <c r="C30" s="20"/>
+      <c r="D30" s="20"/>
+      <c r="E30" s="20"/>
+      <c r="F30" s="20"/>
+      <c r="G30" s="20"/>
+      <c r="H30" s="21"/>
+      <c r="I30" s="20"/>
+      <c r="J30" s="21"/>
+      <c r="K30" s="21"/>
+      <c r="L30" s="21"/>
+      <c r="M30" s="21"/>
+      <c r="N30" s="40">
         <v>1.5</v>
       </c>
-      <c r="O30" s="16">
+      <c r="O30" s="13">
         <v>1.1499999999999999</v>
       </c>
-      <c r="P30" s="64">
+      <c r="P30" s="43">
         <v>0.8</v>
       </c>
-      <c r="Q30" s="16">
+      <c r="Q30" s="13">
         <v>1.1200000000000001</v>
       </c>
-      <c r="R30" s="16">
+      <c r="R30" s="13">
         <v>0.72</v>
       </c>
-      <c r="S30" s="16">
+      <c r="S30" s="13">
         <v>0.77</v>
       </c>
-      <c r="T30" s="16">
+      <c r="T30" s="13">
         <v>4.59</v>
       </c>
-      <c r="U30" s="16">
+      <c r="U30" s="13">
         <v>2.75</v>
       </c>
-      <c r="V30" s="16">
+      <c r="V30" s="13">
         <v>3.38</v>
       </c>
-      <c r="W30" s="16">
+      <c r="W30" s="13">
         <v>2.71</v>
       </c>
-      <c r="X30" s="16">
+      <c r="X30" s="13">
         <v>1.61</v>
       </c>
-      <c r="Y30" s="16">
+      <c r="Y30" s="13">
         <v>1.45</v>
       </c>
-      <c r="Z30" s="16">
+      <c r="Z30" s="13">
         <v>1.53</v>
       </c>
-      <c r="AA30" s="16">
+      <c r="AA30" s="13">
         <v>0.83</v>
       </c>
-      <c r="AB30" s="16">
+      <c r="AB30" s="13">
         <v>0.67</v>
       </c>
-      <c r="AC30" s="16">
+      <c r="AC30" s="13">
         <v>0.93</v>
       </c>
-      <c r="AD30" s="16">
+      <c r="AD30" s="13">
         <v>0.67</v>
       </c>
-      <c r="AE30" s="16">
+      <c r="AE30" s="13">
         <v>0.89</v>
       </c>
-      <c r="AF30" s="16">
+      <c r="AF30" s="13">
         <v>11.12</v>
       </c>
-      <c r="AG30" s="16">
+      <c r="AG30" s="13">
         <v>2.08</v>
       </c>
-      <c r="AH30" s="16">
+      <c r="AH30" s="13">
         <v>2.0499999999999998</v>
       </c>
-      <c r="AI30" s="16">
+      <c r="AI30" s="13">
         <v>1.54</v>
       </c>
+      <c r="AJ30" s="13">
+        <v>1.9</v>
+      </c>
     </row>
     <row r="31" spans="1:50" s="2" customFormat="1" ht="12" customHeight="1">
-      <c r="A31" s="72"/>
-[...18 lines deleted...]
-      <c r="T31" s="80" t="s">
+      <c r="A31" s="17"/>
+      <c r="B31" s="17"/>
+      <c r="C31" s="17"/>
+      <c r="D31" s="17"/>
+      <c r="E31" s="17"/>
+      <c r="F31" s="17"/>
+      <c r="G31" s="17"/>
+      <c r="H31" s="17"/>
+      <c r="I31" s="17"/>
+      <c r="J31" s="17"/>
+      <c r="K31" s="17"/>
+      <c r="L31" s="17"/>
+      <c r="M31" s="17"/>
+      <c r="N31" s="17"/>
+      <c r="O31" s="17"/>
+      <c r="P31" s="17"/>
+      <c r="Q31" s="17"/>
+      <c r="R31" s="17"/>
+      <c r="S31" s="17"/>
+      <c r="T31" s="55" t="s">
         <v>60</v>
       </c>
-      <c r="U31" s="80"/>
-[...26 lines deleted...]
-      <c r="AX31" s="72"/>
+      <c r="U31" s="55"/>
+      <c r="V31" s="55"/>
+      <c r="W31" s="55"/>
+      <c r="X31" s="55"/>
+      <c r="Y31" s="55"/>
+      <c r="Z31" s="55"/>
+      <c r="AA31" s="55"/>
+      <c r="AB31" s="55"/>
+      <c r="AC31" s="55"/>
+      <c r="AD31" s="55"/>
+      <c r="AE31" s="55"/>
+      <c r="AF31" s="55"/>
+      <c r="AG31" s="55"/>
+      <c r="AH31" s="53"/>
+      <c r="AI31" s="53"/>
+      <c r="AJ31" s="13"/>
+      <c r="AM31" s="17"/>
+      <c r="AN31" s="17"/>
+      <c r="AO31" s="17"/>
+      <c r="AP31" s="17"/>
+      <c r="AQ31" s="17"/>
+      <c r="AR31" s="17"/>
+      <c r="AS31" s="17"/>
+      <c r="AT31" s="17"/>
+      <c r="AU31" s="17"/>
+      <c r="AV31" s="17"/>
+      <c r="AW31" s="17"/>
+      <c r="AX31" s="17"/>
     </row>
     <row r="32" spans="1:50" s="2" customFormat="1" ht="12" customHeight="1">
-      <c r="A32" s="21" t="s">
+      <c r="A32" s="17" t="s">
         <v>47</v>
       </c>
-      <c r="B32" s="24"/>
-[...11 lines deleted...]
-      <c r="N32" s="61">
+      <c r="B32" s="20"/>
+      <c r="C32" s="20"/>
+      <c r="D32" s="20"/>
+      <c r="E32" s="20"/>
+      <c r="F32" s="20"/>
+      <c r="G32" s="20"/>
+      <c r="H32" s="21"/>
+      <c r="I32" s="20"/>
+      <c r="J32" s="21"/>
+      <c r="K32" s="21"/>
+      <c r="L32" s="21"/>
+      <c r="M32" s="21"/>
+      <c r="N32" s="40">
         <v>1.82</v>
       </c>
-      <c r="O32" s="17">
+      <c r="O32" s="13">
         <v>1.39</v>
       </c>
-      <c r="P32" s="63">
+      <c r="P32" s="42">
         <v>1.24</v>
       </c>
-      <c r="Q32" s="16">
+      <c r="Q32" s="13">
         <v>1.18</v>
       </c>
-      <c r="R32" s="17">
+      <c r="R32" s="13">
         <v>1.07</v>
       </c>
-      <c r="S32" s="17">
+      <c r="S32" s="13">
         <v>0.98</v>
       </c>
-      <c r="T32" s="16">
+      <c r="T32" s="13">
         <v>9.44</v>
       </c>
-      <c r="U32" s="17">
+      <c r="U32" s="13">
         <v>5.29</v>
       </c>
-      <c r="V32" s="17">
+      <c r="V32" s="13">
         <v>3.62</v>
       </c>
-      <c r="W32" s="17">
+      <c r="W32" s="13">
         <v>3.43</v>
       </c>
-      <c r="X32" s="17">
+      <c r="X32" s="13">
         <v>2.14</v>
       </c>
-      <c r="Y32" s="17">
+      <c r="Y32" s="13">
         <v>1.91</v>
       </c>
-      <c r="Z32" s="17">
+      <c r="Z32" s="13">
         <v>1.57</v>
       </c>
-      <c r="AA32" s="17">
+      <c r="AA32" s="13">
         <v>1.1200000000000001</v>
       </c>
-      <c r="AB32" s="17">
+      <c r="AB32" s="13">
         <v>1.19</v>
       </c>
-      <c r="AC32" s="17">
+      <c r="AC32" s="13">
         <v>1.04</v>
       </c>
-      <c r="AD32" s="17">
+      <c r="AD32" s="13">
         <v>0.76</v>
       </c>
-      <c r="AE32" s="17">
+      <c r="AE32" s="13">
         <v>0.85</v>
       </c>
-      <c r="AF32" s="17">
+      <c r="AF32" s="13">
         <v>9.5</v>
       </c>
-      <c r="AG32" s="17">
+      <c r="AG32" s="13">
         <v>4.1100000000000003</v>
       </c>
-      <c r="AH32" s="17">
+      <c r="AH32" s="13">
         <v>3.09</v>
       </c>
-      <c r="AI32" s="16">
+      <c r="AI32" s="13">
         <v>2.4900000000000002</v>
       </c>
-    </row>
-    <row r="33" spans="1:35" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="AJ32" s="13">
+        <v>1.64</v>
+      </c>
+    </row>
+    <row r="33" spans="1:36" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A33" s="2" t="s">
         <v>82</v>
       </c>
-      <c r="B33" s="24"/>
-[...11 lines deleted...]
-      <c r="N33" s="61">
+      <c r="B33" s="20"/>
+      <c r="C33" s="20"/>
+      <c r="D33" s="20"/>
+      <c r="E33" s="20"/>
+      <c r="F33" s="20"/>
+      <c r="G33" s="20"/>
+      <c r="H33" s="21"/>
+      <c r="I33" s="20"/>
+      <c r="J33" s="21"/>
+      <c r="K33" s="21"/>
+      <c r="L33" s="21"/>
+      <c r="M33" s="21"/>
+      <c r="N33" s="40">
         <v>2.06</v>
       </c>
-      <c r="O33" s="17">
+      <c r="O33" s="13">
         <v>1.65</v>
       </c>
-      <c r="P33" s="63">
+      <c r="P33" s="42">
         <v>1.47</v>
       </c>
-      <c r="Q33" s="16">
+      <c r="Q33" s="13">
         <v>1.56</v>
       </c>
-      <c r="R33" s="17">
+      <c r="R33" s="13">
         <v>1.0900000000000001</v>
       </c>
-      <c r="S33" s="17">
+      <c r="S33" s="13">
         <v>1.55</v>
       </c>
-      <c r="T33" s="16">
+      <c r="T33" s="13">
         <v>7.65</v>
       </c>
-      <c r="U33" s="17">
+      <c r="U33" s="13">
         <v>5.25</v>
       </c>
-      <c r="V33" s="17">
+      <c r="V33" s="13">
         <v>3.24</v>
       </c>
-      <c r="W33" s="17">
+      <c r="W33" s="13">
         <v>4.53</v>
       </c>
-      <c r="X33" s="17">
+      <c r="X33" s="13">
         <v>2.2799999999999998</v>
       </c>
-      <c r="Y33" s="17">
+      <c r="Y33" s="13">
         <v>1.7</v>
       </c>
-      <c r="Z33" s="17">
+      <c r="Z33" s="13">
         <v>1.97</v>
       </c>
-      <c r="AA33" s="17">
+      <c r="AA33" s="13">
         <v>1.1200000000000001</v>
       </c>
-      <c r="AB33" s="17">
+      <c r="AB33" s="13">
         <v>0.86</v>
       </c>
-      <c r="AC33" s="17">
+      <c r="AC33" s="13">
         <v>1.61</v>
       </c>
-      <c r="AD33" s="17">
+      <c r="AD33" s="13">
         <v>0.49</v>
       </c>
-      <c r="AE33" s="17">
+      <c r="AE33" s="13">
         <v>1.24</v>
       </c>
-      <c r="AF33" s="17">
+      <c r="AF33" s="13">
         <v>10.16</v>
       </c>
-      <c r="AG33" s="17">
+      <c r="AG33" s="13">
         <v>4.05</v>
       </c>
-      <c r="AH33" s="17">
+      <c r="AH33" s="13">
         <v>4.0599999999999996</v>
       </c>
-      <c r="AI33" s="16">
+      <c r="AI33" s="13">
         <v>2.13</v>
       </c>
-    </row>
-    <row r="34" spans="1:35" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="AJ33" s="13">
+        <v>1.69</v>
+      </c>
+    </row>
+    <row r="34" spans="1:36" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A34" s="2" t="s">
         <v>83</v>
       </c>
-      <c r="B34" s="24"/>
-[...11 lines deleted...]
-      <c r="N34" s="61">
+      <c r="B34" s="20"/>
+      <c r="C34" s="20"/>
+      <c r="D34" s="20"/>
+      <c r="E34" s="20"/>
+      <c r="F34" s="20"/>
+      <c r="G34" s="20"/>
+      <c r="H34" s="21"/>
+      <c r="I34" s="20"/>
+      <c r="J34" s="21"/>
+      <c r="K34" s="21"/>
+      <c r="L34" s="21"/>
+      <c r="M34" s="21"/>
+      <c r="N34" s="40">
         <v>4.7</v>
       </c>
-      <c r="O34" s="17">
+      <c r="O34" s="13">
         <v>0.83</v>
       </c>
-      <c r="P34" s="63">
+      <c r="P34" s="42">
         <v>0.74</v>
       </c>
-      <c r="Q34" s="16" t="s">
+      <c r="Q34" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="R34" s="17">
+      <c r="R34" s="13">
         <v>0.6</v>
       </c>
-      <c r="S34" s="17" t="s">
+      <c r="S34" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="T34" s="16" t="s">
+      <c r="T34" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="U34" s="17">
+      <c r="U34" s="13">
         <v>10.83</v>
       </c>
-      <c r="V34" s="17">
+      <c r="V34" s="13">
         <v>14.07</v>
       </c>
-      <c r="W34" s="17">
+      <c r="W34" s="13">
         <v>1.77</v>
       </c>
-      <c r="X34" s="17">
+      <c r="X34" s="13">
         <v>2.79</v>
       </c>
-      <c r="Y34" s="17">
+      <c r="Y34" s="13">
         <v>2.31</v>
       </c>
-      <c r="Z34" s="17">
+      <c r="Z34" s="13">
         <v>0.99</v>
       </c>
-      <c r="AA34" s="17"/>
-      <c r="AB34" s="17">
+      <c r="AA34" s="13"/>
+      <c r="AB34" s="13">
         <v>0.77</v>
       </c>
-      <c r="AC34" s="17">
+      <c r="AC34" s="13">
         <v>0.7</v>
       </c>
-      <c r="AD34" s="17">
+      <c r="AD34" s="13">
         <v>2.5299999999999998</v>
       </c>
-      <c r="AE34" s="17">
+      <c r="AE34" s="13">
         <v>0.57999999999999996</v>
       </c>
-      <c r="AF34" s="17">
+      <c r="AF34" s="13">
         <v>7.38</v>
       </c>
-      <c r="AG34" s="17" t="s">
+      <c r="AG34" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="AH34" s="17">
+      <c r="AH34" s="13">
         <v>2.4700000000000002</v>
       </c>
-      <c r="AI34" s="16">
+      <c r="AI34" s="13">
         <v>1.85</v>
       </c>
-    </row>
-    <row r="35" spans="1:35" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="AJ34" s="13" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="35" spans="1:36" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A35" s="2" t="s">
         <v>77</v>
       </c>
-      <c r="B35" s="24"/>
-[...11 lines deleted...]
-      <c r="N35" s="61">
+      <c r="B35" s="20"/>
+      <c r="C35" s="20"/>
+      <c r="D35" s="20"/>
+      <c r="E35" s="20"/>
+      <c r="F35" s="20"/>
+      <c r="G35" s="20"/>
+      <c r="H35" s="21"/>
+      <c r="I35" s="20"/>
+      <c r="J35" s="21"/>
+      <c r="K35" s="21"/>
+      <c r="L35" s="21"/>
+      <c r="M35" s="21"/>
+      <c r="N35" s="40">
         <v>1.37</v>
       </c>
-      <c r="O35" s="17">
+      <c r="O35" s="13">
         <v>1.01</v>
       </c>
-      <c r="P35" s="64">
+      <c r="P35" s="43">
         <v>0.9</v>
       </c>
-      <c r="Q35" s="16">
+      <c r="Q35" s="13">
         <v>0.75</v>
       </c>
-      <c r="R35" s="17">
+      <c r="R35" s="13">
         <v>0.74</v>
       </c>
-      <c r="S35" s="17">
+      <c r="S35" s="13">
         <v>0.76</v>
       </c>
-      <c r="T35" s="16">
+      <c r="T35" s="13">
         <v>9.15</v>
       </c>
-      <c r="U35" s="17">
+      <c r="U35" s="13">
         <v>4.79</v>
       </c>
-      <c r="V35" s="17">
+      <c r="V35" s="13">
         <v>2.41</v>
       </c>
-      <c r="W35" s="17">
+      <c r="W35" s="13">
         <v>3.29</v>
       </c>
-      <c r="X35" s="17">
+      <c r="X35" s="13">
         <v>1.35</v>
       </c>
-      <c r="Y35" s="17">
+      <c r="Y35" s="13">
         <v>1.6</v>
       </c>
-      <c r="Z35" s="17">
+      <c r="Z35" s="13">
         <v>1.1200000000000001</v>
       </c>
-      <c r="AA35" s="17">
+      <c r="AA35" s="13">
         <v>1.19</v>
       </c>
-      <c r="AB35" s="17">
+      <c r="AB35" s="13">
         <v>0.87</v>
       </c>
-      <c r="AC35" s="17">
+      <c r="AC35" s="13">
         <v>0.84</v>
       </c>
-      <c r="AD35" s="17">
+      <c r="AD35" s="13">
         <v>0.63</v>
       </c>
-      <c r="AE35" s="17">
+      <c r="AE35" s="13">
         <v>0.67</v>
       </c>
-      <c r="AF35" s="17">
+      <c r="AF35" s="13">
         <v>6.25</v>
       </c>
-      <c r="AG35" s="17">
+      <c r="AG35" s="13">
         <v>4.0599999999999996</v>
       </c>
-      <c r="AH35" s="17">
+      <c r="AH35" s="13">
         <v>2.37</v>
       </c>
-      <c r="AI35" s="16">
+      <c r="AI35" s="13">
         <v>2</v>
       </c>
-    </row>
-    <row r="36" spans="1:35" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="AJ35" s="13">
+        <v>1.32</v>
+      </c>
+    </row>
+    <row r="36" spans="1:36" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A36" s="2" t="s">
         <v>55</v>
       </c>
-      <c r="B36" s="24"/>
-[...11 lines deleted...]
-      <c r="N36" s="61">
+      <c r="B36" s="20"/>
+      <c r="C36" s="20"/>
+      <c r="D36" s="20"/>
+      <c r="E36" s="20"/>
+      <c r="F36" s="20"/>
+      <c r="G36" s="20"/>
+      <c r="H36" s="21"/>
+      <c r="I36" s="20"/>
+      <c r="J36" s="21"/>
+      <c r="K36" s="21"/>
+      <c r="L36" s="21"/>
+      <c r="M36" s="21"/>
+      <c r="N36" s="40">
         <v>3.42</v>
       </c>
-      <c r="O36" s="17">
+      <c r="O36" s="13">
         <v>1.49</v>
       </c>
-      <c r="P36" s="63">
+      <c r="P36" s="42">
         <v>2.04</v>
       </c>
-      <c r="Q36" s="16">
+      <c r="Q36" s="13">
         <v>1.76</v>
       </c>
-      <c r="R36" s="17">
+      <c r="R36" s="13">
         <v>1.28</v>
       </c>
-      <c r="S36" s="17">
+      <c r="S36" s="13">
         <v>1.06</v>
       </c>
-      <c r="T36" s="16">
+      <c r="T36" s="13">
         <v>10.54</v>
       </c>
-      <c r="U36" s="17">
+      <c r="U36" s="13">
         <v>8.82</v>
       </c>
-      <c r="V36" s="17">
+      <c r="V36" s="13">
         <v>4.58</v>
       </c>
-      <c r="W36" s="17">
+      <c r="W36" s="13">
         <v>4.54</v>
       </c>
-      <c r="X36" s="17">
+      <c r="X36" s="13">
         <v>3.02</v>
       </c>
-      <c r="Y36" s="17">
+      <c r="Y36" s="13">
         <v>3.12</v>
       </c>
-      <c r="Z36" s="17">
+      <c r="Z36" s="13">
         <v>2.0499999999999998</v>
       </c>
-      <c r="AA36" s="17">
+      <c r="AA36" s="13">
         <v>0.99</v>
       </c>
-      <c r="AB36" s="17">
+      <c r="AB36" s="13">
         <v>1.84</v>
       </c>
-      <c r="AC36" s="17">
+      <c r="AC36" s="13">
         <v>1.43</v>
       </c>
-      <c r="AD36" s="17">
+      <c r="AD36" s="13">
         <v>0.52</v>
       </c>
-      <c r="AE36" s="17">
+      <c r="AE36" s="13">
         <v>0.95</v>
       </c>
-      <c r="AF36" s="17">
+      <c r="AF36" s="13">
         <v>10.81</v>
       </c>
-      <c r="AG36" s="17">
+      <c r="AG36" s="13">
         <v>5.69</v>
       </c>
-      <c r="AH36" s="17">
+      <c r="AH36" s="13">
         <v>4.2</v>
       </c>
-      <c r="AI36" s="16">
+      <c r="AI36" s="13">
         <v>3.33</v>
       </c>
-    </row>
-    <row r="37" spans="1:35" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="AJ36" s="13">
+        <v>2.65</v>
+      </c>
+    </row>
+    <row r="37" spans="1:36" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A37" s="2" t="s">
         <v>84</v>
       </c>
-      <c r="B37" s="24"/>
-[...11 lines deleted...]
-      <c r="N37" s="61">
+      <c r="B37" s="20"/>
+      <c r="C37" s="20"/>
+      <c r="D37" s="20"/>
+      <c r="E37" s="20"/>
+      <c r="F37" s="20"/>
+      <c r="G37" s="20"/>
+      <c r="H37" s="21"/>
+      <c r="I37" s="20"/>
+      <c r="J37" s="21"/>
+      <c r="K37" s="21"/>
+      <c r="L37" s="21"/>
+      <c r="M37" s="21"/>
+      <c r="N37" s="40">
         <v>1.08</v>
       </c>
-      <c r="O37" s="17">
+      <c r="O37" s="13">
         <v>0.86</v>
       </c>
-      <c r="P37" s="63">
+      <c r="P37" s="42">
         <v>1.07</v>
       </c>
-      <c r="Q37" s="16">
+      <c r="Q37" s="13">
         <v>0.62</v>
       </c>
-      <c r="R37" s="17">
+      <c r="R37" s="13">
         <v>0.69</v>
       </c>
-      <c r="S37" s="17">
+      <c r="S37" s="13">
         <v>0.91</v>
       </c>
-      <c r="T37" s="16">
+      <c r="T37" s="13">
         <v>8.4600000000000009</v>
       </c>
-      <c r="U37" s="17">
+      <c r="U37" s="13">
         <v>3.32</v>
       </c>
-      <c r="V37" s="17">
+      <c r="V37" s="13">
         <v>3.62</v>
       </c>
-      <c r="W37" s="17">
+      <c r="W37" s="13">
         <v>2.5299999999999998</v>
       </c>
-      <c r="X37" s="17">
+      <c r="X37" s="13">
         <v>2.72</v>
       </c>
-      <c r="Y37" s="17">
+      <c r="Y37" s="13">
         <v>1.68</v>
       </c>
-      <c r="Z37" s="17">
+      <c r="Z37" s="13">
         <v>1.74</v>
       </c>
-      <c r="AA37" s="17">
+      <c r="AA37" s="13">
         <v>1.07</v>
       </c>
-      <c r="AB37" s="17">
+      <c r="AB37" s="13">
         <v>0.87</v>
       </c>
-      <c r="AC37" s="17">
+      <c r="AC37" s="13">
         <v>1.1399999999999999</v>
       </c>
-      <c r="AD37" s="17">
+      <c r="AD37" s="13">
         <v>0.57999999999999996</v>
       </c>
-      <c r="AE37" s="17">
+      <c r="AE37" s="13">
         <v>0.83</v>
       </c>
-      <c r="AF37" s="17">
+      <c r="AF37" s="13">
         <v>12.38</v>
       </c>
-      <c r="AG37" s="17">
+      <c r="AG37" s="13">
         <v>3.05</v>
       </c>
-      <c r="AH37" s="17">
+      <c r="AH37" s="13">
         <v>2.74</v>
       </c>
-      <c r="AI37" s="16">
+      <c r="AI37" s="13">
         <v>2.62</v>
       </c>
-    </row>
-    <row r="38" spans="1:35" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="AJ37" s="13">
+        <v>2.09</v>
+      </c>
+    </row>
+    <row r="38" spans="1:36" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A38" s="2" t="s">
         <v>78</v>
       </c>
-      <c r="B38" s="24"/>
-[...11 lines deleted...]
-      <c r="N38" s="61">
+      <c r="B38" s="20"/>
+      <c r="C38" s="20"/>
+      <c r="D38" s="20"/>
+      <c r="E38" s="20"/>
+      <c r="F38" s="20"/>
+      <c r="G38" s="20"/>
+      <c r="H38" s="21"/>
+      <c r="I38" s="20"/>
+      <c r="J38" s="21"/>
+      <c r="K38" s="21"/>
+      <c r="L38" s="21"/>
+      <c r="M38" s="21"/>
+      <c r="N38" s="40">
         <v>2.4900000000000002</v>
       </c>
-      <c r="O38" s="17">
+      <c r="O38" s="13">
         <v>1.87</v>
       </c>
-      <c r="P38" s="63">
+      <c r="P38" s="42">
         <v>1.39</v>
       </c>
-      <c r="Q38" s="16">
+      <c r="Q38" s="13">
         <v>1.5</v>
       </c>
-      <c r="R38" s="17">
+      <c r="R38" s="13">
         <v>1.67</v>
       </c>
-      <c r="S38" s="17">
+      <c r="S38" s="13">
         <v>1.04</v>
       </c>
-      <c r="T38" s="16">
+      <c r="T38" s="13">
         <v>7.67</v>
       </c>
-      <c r="U38" s="17">
+      <c r="U38" s="13">
         <v>3.12</v>
       </c>
-      <c r="V38" s="17">
+      <c r="V38" s="13">
         <v>5.53</v>
       </c>
-      <c r="W38" s="17">
+      <c r="W38" s="13">
         <v>3.29</v>
       </c>
-      <c r="X38" s="17">
+      <c r="X38" s="13">
         <v>1.57</v>
       </c>
-      <c r="Y38" s="17">
+      <c r="Y38" s="13">
         <v>1.59</v>
       </c>
-      <c r="Z38" s="17">
+      <c r="Z38" s="13">
         <v>1.36</v>
       </c>
-      <c r="AA38" s="17">
+      <c r="AA38" s="13">
         <v>1.3</v>
       </c>
-      <c r="AB38" s="17">
+      <c r="AB38" s="13">
         <v>1.44</v>
       </c>
-      <c r="AC38" s="17">
+      <c r="AC38" s="13">
         <v>1.03</v>
       </c>
-      <c r="AD38" s="17">
+      <c r="AD38" s="13">
         <v>0.94</v>
       </c>
-      <c r="AE38" s="17">
+      <c r="AE38" s="13">
         <v>0.79</v>
       </c>
-      <c r="AF38" s="17">
+      <c r="AF38" s="13">
         <v>5.3</v>
       </c>
-      <c r="AG38" s="17">
+      <c r="AG38" s="13">
         <v>2.75</v>
       </c>
-      <c r="AH38" s="17">
+      <c r="AH38" s="13">
         <v>2.68</v>
       </c>
-      <c r="AI38" s="16">
+      <c r="AI38" s="13">
         <v>3.13</v>
       </c>
-    </row>
-    <row r="39" spans="1:35" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="AJ38" s="13">
+        <v>1.43</v>
+      </c>
+    </row>
+    <row r="39" spans="1:36" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A39" s="2" t="s">
         <v>58</v>
       </c>
-      <c r="B39" s="24"/>
-[...11 lines deleted...]
-      <c r="N39" s="61">
+      <c r="B39" s="20"/>
+      <c r="C39" s="20"/>
+      <c r="D39" s="20"/>
+      <c r="E39" s="20"/>
+      <c r="F39" s="20"/>
+      <c r="G39" s="20"/>
+      <c r="H39" s="20"/>
+      <c r="I39" s="20"/>
+      <c r="J39" s="20"/>
+      <c r="K39" s="20"/>
+      <c r="L39" s="20"/>
+      <c r="M39" s="20"/>
+      <c r="N39" s="40">
         <v>0.73</v>
       </c>
-      <c r="O39" s="17">
+      <c r="O39" s="13">
         <v>0.48</v>
       </c>
-      <c r="P39" s="63">
+      <c r="P39" s="42">
         <v>1.56</v>
       </c>
-      <c r="Q39" s="16">
+      <c r="Q39" s="13">
         <v>0.77</v>
       </c>
-      <c r="R39" s="17">
+      <c r="R39" s="13">
         <v>1.1599999999999999</v>
       </c>
-      <c r="S39" s="17">
+      <c r="S39" s="13">
         <v>1.17</v>
       </c>
-      <c r="T39" s="16">
+      <c r="T39" s="13">
         <v>9.1</v>
       </c>
-      <c r="U39" s="17">
+      <c r="U39" s="13">
         <v>3.39</v>
       </c>
-      <c r="V39" s="17">
+      <c r="V39" s="13">
         <v>3.55</v>
       </c>
-      <c r="W39" s="17">
+      <c r="W39" s="13">
         <v>2.99</v>
       </c>
-      <c r="X39" s="17">
+      <c r="X39" s="13">
         <v>1.32</v>
       </c>
-      <c r="Y39" s="17">
+      <c r="Y39" s="13">
         <v>2.4300000000000002</v>
       </c>
-      <c r="Z39" s="17">
+      <c r="Z39" s="13">
         <v>1.7</v>
       </c>
-      <c r="AA39" s="17">
+      <c r="AA39" s="13">
         <v>2.15</v>
       </c>
-      <c r="AB39" s="17">
+      <c r="AB39" s="13">
         <v>0.88</v>
       </c>
-      <c r="AC39" s="17">
+      <c r="AC39" s="13">
         <v>1.71</v>
       </c>
-      <c r="AD39" s="17">
+      <c r="AD39" s="13">
         <v>0.36</v>
       </c>
-      <c r="AE39" s="17">
+      <c r="AE39" s="13">
         <v>0.77</v>
       </c>
-      <c r="AF39" s="17">
+      <c r="AF39" s="13">
         <v>18.04</v>
       </c>
-      <c r="AG39" s="17">
+      <c r="AG39" s="13">
         <v>3.4</v>
       </c>
-      <c r="AH39" s="17">
+      <c r="AH39" s="13">
         <v>3.58</v>
       </c>
-      <c r="AI39" s="16">
+      <c r="AI39" s="13">
         <v>3.34</v>
       </c>
-    </row>
-    <row r="40" spans="1:35" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="AJ39" s="13">
+        <v>1.06</v>
+      </c>
+    </row>
+    <row r="40" spans="1:36" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A40" s="2" t="s">
         <v>85</v>
       </c>
-      <c r="B40" s="24"/>
-[...11 lines deleted...]
-      <c r="N40" s="61">
+      <c r="B40" s="20"/>
+      <c r="C40" s="20"/>
+      <c r="D40" s="20"/>
+      <c r="E40" s="20"/>
+      <c r="F40" s="20"/>
+      <c r="G40" s="20"/>
+      <c r="H40" s="20"/>
+      <c r="I40" s="20"/>
+      <c r="J40" s="20"/>
+      <c r="K40" s="20"/>
+      <c r="L40" s="20"/>
+      <c r="M40" s="20"/>
+      <c r="N40" s="40">
         <v>1.23</v>
       </c>
-      <c r="O40" s="17">
+      <c r="O40" s="13">
         <v>1.72</v>
       </c>
-      <c r="P40" s="63">
+      <c r="P40" s="42">
         <v>0.96</v>
       </c>
-      <c r="Q40" s="16">
+      <c r="Q40" s="13">
         <v>0.86</v>
       </c>
-      <c r="R40" s="17">
+      <c r="R40" s="13">
         <v>0.79</v>
       </c>
-      <c r="S40" s="17">
+      <c r="S40" s="13">
         <v>1.1499999999999999</v>
       </c>
-      <c r="T40" s="16">
+      <c r="T40" s="13">
         <v>3.64</v>
       </c>
-      <c r="U40" s="17">
+      <c r="U40" s="13">
         <v>4.7</v>
       </c>
-      <c r="V40" s="17">
+      <c r="V40" s="13">
         <v>6.19</v>
       </c>
-      <c r="W40" s="17">
+      <c r="W40" s="13">
         <v>3.71</v>
       </c>
-      <c r="X40" s="17">
+      <c r="X40" s="13">
         <v>1.1000000000000001</v>
       </c>
-      <c r="Y40" s="17">
+      <c r="Y40" s="13">
         <v>3.38</v>
       </c>
-      <c r="Z40" s="17">
+      <c r="Z40" s="13">
         <v>0.53</v>
       </c>
-      <c r="AA40" s="17">
+      <c r="AA40" s="13">
         <v>0.69</v>
       </c>
-      <c r="AB40" s="17">
+      <c r="AB40" s="13">
         <v>1.22</v>
       </c>
-      <c r="AC40" s="17">
+      <c r="AC40" s="13">
         <v>1.28</v>
       </c>
-      <c r="AD40" s="17">
+      <c r="AD40" s="13">
         <v>1.33</v>
       </c>
-      <c r="AE40" s="17">
+      <c r="AE40" s="13">
         <v>0.76</v>
       </c>
-      <c r="AF40" s="17">
+      <c r="AF40" s="13">
         <v>16.850000000000001</v>
       </c>
-      <c r="AG40" s="17">
+      <c r="AG40" s="13">
         <v>3.95</v>
       </c>
-      <c r="AH40" s="17">
+      <c r="AH40" s="13">
         <v>0.65</v>
       </c>
-      <c r="AI40" s="16">
+      <c r="AI40" s="13">
         <v>2.42</v>
       </c>
-    </row>
-    <row r="41" spans="1:35" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="AJ40" s="13">
+        <v>2.2999999999999998</v>
+      </c>
+    </row>
+    <row r="41" spans="1:36" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A41" s="2" t="s">
         <v>62</v>
       </c>
-      <c r="B41" s="24"/>
-[...11 lines deleted...]
-      <c r="N41" s="61">
+      <c r="B41" s="20"/>
+      <c r="C41" s="20"/>
+      <c r="D41" s="20"/>
+      <c r="E41" s="20"/>
+      <c r="F41" s="20"/>
+      <c r="G41" s="20"/>
+      <c r="H41" s="21"/>
+      <c r="I41" s="20"/>
+      <c r="J41" s="21"/>
+      <c r="K41" s="21"/>
+      <c r="L41" s="21"/>
+      <c r="M41" s="21"/>
+      <c r="N41" s="40">
         <v>1.63</v>
       </c>
-      <c r="O41" s="17">
+      <c r="O41" s="13">
         <v>1.29</v>
       </c>
-      <c r="P41" s="63">
+      <c r="P41" s="42">
         <v>1.38</v>
       </c>
-      <c r="Q41" s="16">
+      <c r="Q41" s="13">
         <v>1.35</v>
       </c>
-      <c r="R41" s="17">
+      <c r="R41" s="13">
         <v>1.1399999999999999</v>
       </c>
-      <c r="S41" s="17">
+      <c r="S41" s="13">
         <v>0.78</v>
       </c>
-      <c r="T41" s="16">
+      <c r="T41" s="13">
         <v>5.26</v>
       </c>
-      <c r="U41" s="17">
+      <c r="U41" s="13">
         <v>4.3600000000000003</v>
       </c>
-      <c r="V41" s="17">
+      <c r="V41" s="13">
         <v>3.6</v>
       </c>
-      <c r="W41" s="17">
+      <c r="W41" s="13">
         <v>2.42</v>
       </c>
-      <c r="X41" s="17">
+      <c r="X41" s="13">
         <v>0.86</v>
       </c>
-      <c r="Y41" s="17">
+      <c r="Y41" s="13">
         <v>1.61</v>
       </c>
-      <c r="Z41" s="17">
+      <c r="Z41" s="13">
         <v>1.37</v>
       </c>
-      <c r="AA41" s="17">
+      <c r="AA41" s="13">
         <v>1.2</v>
       </c>
-      <c r="AB41" s="17">
+      <c r="AB41" s="13">
         <v>0.6</v>
       </c>
-      <c r="AC41" s="17">
+      <c r="AC41" s="13">
         <v>0.75</v>
       </c>
-      <c r="AD41" s="17">
+      <c r="AD41" s="13">
         <v>1.07</v>
       </c>
-      <c r="AE41" s="17">
+      <c r="AE41" s="13">
         <v>0.8</v>
       </c>
-      <c r="AF41" s="17">
+      <c r="AF41" s="13">
         <v>10.69</v>
       </c>
-      <c r="AG41" s="17">
+      <c r="AG41" s="13">
         <v>3.94</v>
       </c>
-      <c r="AH41" s="17">
+      <c r="AH41" s="13">
         <v>1.83</v>
       </c>
-      <c r="AI41" s="16">
+      <c r="AI41" s="13">
         <v>1.37</v>
       </c>
-    </row>
-    <row r="42" spans="1:35" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="AJ41" s="13">
+        <v>1.53</v>
+      </c>
+    </row>
+    <row r="42" spans="1:36" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A42" s="2" t="s">
         <v>79</v>
       </c>
-      <c r="B42" s="24"/>
-[...11 lines deleted...]
-      <c r="N42" s="61">
+      <c r="B42" s="20"/>
+      <c r="C42" s="20"/>
+      <c r="D42" s="20"/>
+      <c r="E42" s="20"/>
+      <c r="F42" s="20"/>
+      <c r="G42" s="20"/>
+      <c r="H42" s="21"/>
+      <c r="I42" s="20"/>
+      <c r="J42" s="21"/>
+      <c r="K42" s="21"/>
+      <c r="L42" s="21"/>
+      <c r="M42" s="21"/>
+      <c r="N42" s="40">
         <v>2.39</v>
       </c>
-      <c r="O42" s="17">
+      <c r="O42" s="13">
         <v>2.88</v>
       </c>
-      <c r="P42" s="63">
+      <c r="P42" s="42">
         <v>1.29</v>
       </c>
-      <c r="Q42" s="16">
+      <c r="Q42" s="13">
         <v>1.86</v>
       </c>
-      <c r="R42" s="17">
+      <c r="R42" s="13">
         <v>1.87</v>
       </c>
-      <c r="S42" s="17">
+      <c r="S42" s="13">
         <v>1.56</v>
       </c>
-      <c r="T42" s="16">
+      <c r="T42" s="13">
         <v>20.420000000000002</v>
       </c>
-      <c r="U42" s="17">
+      <c r="U42" s="13">
         <v>7.89</v>
       </c>
-      <c r="V42" s="17">
+      <c r="V42" s="13">
         <v>5.41</v>
       </c>
-      <c r="W42" s="17">
+      <c r="W42" s="13">
         <v>3.73</v>
       </c>
-      <c r="X42" s="17">
+      <c r="X42" s="13">
         <v>2.96</v>
       </c>
-      <c r="Y42" s="17">
+      <c r="Y42" s="13">
         <v>2.36</v>
       </c>
-      <c r="Z42" s="17">
+      <c r="Z42" s="13">
         <v>2.88</v>
       </c>
-      <c r="AA42" s="17">
+      <c r="AA42" s="13">
         <v>1.59</v>
       </c>
-      <c r="AB42" s="17">
+      <c r="AB42" s="13">
         <v>2.31</v>
       </c>
-      <c r="AC42" s="17">
+      <c r="AC42" s="13">
         <v>1.2</v>
       </c>
-      <c r="AD42" s="17">
+      <c r="AD42" s="13">
         <v>1.1599999999999999</v>
       </c>
-      <c r="AE42" s="17">
+      <c r="AE42" s="13">
         <v>1</v>
       </c>
-      <c r="AF42" s="17">
+      <c r="AF42" s="13">
         <v>10.99</v>
       </c>
-      <c r="AG42" s="17">
+      <c r="AG42" s="13">
         <v>5.36</v>
       </c>
-      <c r="AH42" s="17">
+      <c r="AH42" s="13">
         <v>5.12</v>
       </c>
-      <c r="AI42" s="16">
+      <c r="AI42" s="13">
         <v>3.3</v>
       </c>
-    </row>
-    <row r="43" spans="1:35" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="AJ42" s="13">
+        <v>1.93</v>
+      </c>
+    </row>
+    <row r="43" spans="1:36" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A43" s="2" t="s">
         <v>80</v>
       </c>
-      <c r="B43" s="24"/>
-[...11 lines deleted...]
-      <c r="N43" s="61">
+      <c r="B43" s="20"/>
+      <c r="C43" s="20"/>
+      <c r="D43" s="20"/>
+      <c r="E43" s="20"/>
+      <c r="F43" s="20"/>
+      <c r="G43" s="20"/>
+      <c r="H43" s="21"/>
+      <c r="I43" s="20"/>
+      <c r="J43" s="21"/>
+      <c r="K43" s="21"/>
+      <c r="L43" s="21"/>
+      <c r="M43" s="21"/>
+      <c r="N43" s="40">
         <v>2.06</v>
       </c>
-      <c r="O43" s="17">
+      <c r="O43" s="13">
         <v>1.44</v>
       </c>
-      <c r="P43" s="63">
+      <c r="P43" s="42">
         <v>1.32</v>
       </c>
-      <c r="Q43" s="16">
+      <c r="Q43" s="13">
         <v>1.58</v>
       </c>
-      <c r="R43" s="17">
+      <c r="R43" s="13">
         <v>1.24</v>
       </c>
-      <c r="S43" s="17">
+      <c r="S43" s="13">
         <v>1.1399999999999999</v>
       </c>
-      <c r="T43" s="16">
+      <c r="T43" s="13">
         <v>9.7200000000000006</v>
       </c>
-      <c r="U43" s="17">
+      <c r="U43" s="13">
         <v>6.3</v>
       </c>
-      <c r="V43" s="17">
+      <c r="V43" s="13">
         <v>3.36</v>
       </c>
-      <c r="W43" s="17">
+      <c r="W43" s="13">
         <v>4.0999999999999996</v>
       </c>
-      <c r="X43" s="17">
+      <c r="X43" s="13">
         <v>3.4</v>
       </c>
-      <c r="Y43" s="17">
+      <c r="Y43" s="13">
         <v>1.92</v>
       </c>
-      <c r="Z43" s="17">
+      <c r="Z43" s="13">
         <v>2.0099999999999998</v>
       </c>
-      <c r="AA43" s="17">
+      <c r="AA43" s="13">
         <v>1.01</v>
       </c>
-      <c r="AB43" s="17">
+      <c r="AB43" s="13">
         <v>1.72</v>
       </c>
-      <c r="AC43" s="17">
+      <c r="AC43" s="13">
         <v>0.77</v>
       </c>
-      <c r="AD43" s="17">
+      <c r="AD43" s="13">
         <v>1</v>
       </c>
-      <c r="AE43" s="17">
+      <c r="AE43" s="13">
         <v>0.95</v>
       </c>
-      <c r="AF43" s="17">
+      <c r="AF43" s="13">
         <v>13.15</v>
       </c>
-      <c r="AG43" s="17">
+      <c r="AG43" s="13">
         <v>4.82</v>
       </c>
-      <c r="AH43" s="17">
+      <c r="AH43" s="13">
         <v>3.03</v>
       </c>
-      <c r="AI43" s="16">
+      <c r="AI43" s="13">
         <v>3.03</v>
       </c>
-    </row>
-    <row r="44" spans="1:35" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="AJ43" s="13">
+        <v>1.88</v>
+      </c>
+    </row>
+    <row r="44" spans="1:36" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A44" s="2" t="s">
         <v>86</v>
       </c>
-      <c r="B44" s="24"/>
-[...11 lines deleted...]
-      <c r="N44" s="61">
+      <c r="B44" s="20"/>
+      <c r="C44" s="20"/>
+      <c r="D44" s="20"/>
+      <c r="E44" s="20"/>
+      <c r="F44" s="20"/>
+      <c r="G44" s="20"/>
+      <c r="H44" s="21"/>
+      <c r="I44" s="20"/>
+      <c r="J44" s="21"/>
+      <c r="K44" s="21"/>
+      <c r="L44" s="21"/>
+      <c r="M44" s="21"/>
+      <c r="N44" s="40">
         <v>2.2000000000000002</v>
       </c>
-      <c r="O44" s="17">
+      <c r="O44" s="13">
         <v>1.51</v>
       </c>
-      <c r="P44" s="63">
+      <c r="P44" s="42">
         <v>1.47</v>
       </c>
-      <c r="Q44" s="16">
+      <c r="Q44" s="13">
         <v>1.21</v>
       </c>
-      <c r="R44" s="17">
+      <c r="R44" s="13">
         <v>1.01</v>
       </c>
-      <c r="S44" s="17">
+      <c r="S44" s="13">
         <v>0.28000000000000003</v>
       </c>
-      <c r="T44" s="16">
+      <c r="T44" s="13">
         <v>5.67</v>
       </c>
-      <c r="U44" s="17">
+      <c r="U44" s="13">
         <v>6.54</v>
       </c>
-      <c r="V44" s="17">
+      <c r="V44" s="13">
         <v>3.12</v>
       </c>
-      <c r="W44" s="17">
+      <c r="W44" s="13">
         <v>3.52</v>
       </c>
-      <c r="X44" s="17">
+      <c r="X44" s="13">
         <v>2.1</v>
       </c>
-      <c r="Y44" s="17">
+      <c r="Y44" s="13">
         <v>2.14</v>
       </c>
-      <c r="Z44" s="17">
+      <c r="Z44" s="13">
         <v>1.33</v>
       </c>
-      <c r="AA44" s="17">
+      <c r="AA44" s="13">
         <v>0.43</v>
       </c>
-      <c r="AB44" s="17">
+      <c r="AB44" s="13">
         <v>0.9</v>
       </c>
-      <c r="AC44" s="17">
+      <c r="AC44" s="13">
         <v>0.69</v>
       </c>
-      <c r="AD44" s="17">
+      <c r="AD44" s="13">
         <v>0.63</v>
       </c>
-      <c r="AE44" s="17">
+      <c r="AE44" s="13">
         <v>0.96</v>
       </c>
-      <c r="AF44" s="17">
+      <c r="AF44" s="13">
         <v>7.12</v>
       </c>
-      <c r="AG44" s="17">
+      <c r="AG44" s="13">
         <v>4.93</v>
       </c>
-      <c r="AH44" s="17">
+      <c r="AH44" s="13">
         <v>6.48</v>
       </c>
-      <c r="AI44" s="16">
+      <c r="AI44" s="13">
         <v>2.13</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A45" s="30" t="s">
+      <c r="AJ44" s="13">
+        <v>0.24</v>
+      </c>
+    </row>
+    <row r="45" spans="1:36" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="A45" s="23" t="s">
         <v>87</v>
       </c>
-      <c r="B45" s="31"/>
-[...11 lines deleted...]
-      <c r="N45" s="62">
+      <c r="B45" s="24"/>
+      <c r="C45" s="24"/>
+      <c r="D45" s="24"/>
+      <c r="E45" s="24"/>
+      <c r="F45" s="24"/>
+      <c r="G45" s="24"/>
+      <c r="H45" s="25"/>
+      <c r="I45" s="24"/>
+      <c r="J45" s="25"/>
+      <c r="K45" s="25"/>
+      <c r="L45" s="25"/>
+      <c r="M45" s="25"/>
+      <c r="N45" s="41">
         <v>1.2</v>
       </c>
-      <c r="O45" s="18">
+      <c r="O45" s="14">
         <v>1.17</v>
       </c>
-      <c r="P45" s="65">
+      <c r="P45" s="44">
         <v>0.93</v>
       </c>
-      <c r="Q45" s="18">
+      <c r="Q45" s="14">
         <v>0.83</v>
       </c>
-      <c r="R45" s="18">
+      <c r="R45" s="14">
         <v>0.76</v>
       </c>
-      <c r="S45" s="18">
+      <c r="S45" s="14">
         <v>0.7</v>
       </c>
-      <c r="T45" s="18">
+      <c r="T45" s="14">
         <v>9.98</v>
       </c>
-      <c r="U45" s="18">
+      <c r="U45" s="14">
         <v>3.59</v>
       </c>
-      <c r="V45" s="18">
+      <c r="V45" s="14">
         <v>2.71</v>
       </c>
-      <c r="W45" s="18">
+      <c r="W45" s="14">
         <v>2.16</v>
       </c>
-      <c r="X45" s="18">
+      <c r="X45" s="14">
         <v>1.94</v>
       </c>
-      <c r="Y45" s="18">
+      <c r="Y45" s="14">
         <v>1.35</v>
       </c>
-      <c r="Z45" s="18">
+      <c r="Z45" s="14">
         <v>0.84</v>
       </c>
-      <c r="AA45" s="18">
+      <c r="AA45" s="14">
         <v>0.8</v>
       </c>
-      <c r="AB45" s="18">
+      <c r="AB45" s="14">
         <v>0.83</v>
       </c>
-      <c r="AC45" s="18">
+      <c r="AC45" s="14">
         <v>0.85</v>
       </c>
-      <c r="AD45" s="18">
+      <c r="AD45" s="14">
         <v>0.57999999999999996</v>
       </c>
-      <c r="AE45" s="18">
+      <c r="AE45" s="14">
         <v>0.76</v>
       </c>
-      <c r="AF45" s="18">
+      <c r="AF45" s="14">
         <v>4.8600000000000003</v>
       </c>
-      <c r="AG45" s="18">
+      <c r="AG45" s="14">
         <v>3.09</v>
       </c>
-      <c r="AH45" s="18">
+      <c r="AH45" s="14">
         <v>1.84</v>
       </c>
-      <c r="AI45" s="18">
+      <c r="AI45" s="14">
         <v>1.93</v>
       </c>
-    </row>
-    <row r="46" spans="1:35">
+      <c r="AJ45" s="14">
+        <v>1.75</v>
+      </c>
+    </row>
+    <row r="46" spans="1:36">
       <c r="AD46" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="11">
+    <mergeCell ref="T5:AQ5"/>
+    <mergeCell ref="AD6:AE6"/>
+    <mergeCell ref="T9:AG9"/>
+    <mergeCell ref="T24:AG24"/>
+    <mergeCell ref="AP6:AQ6"/>
     <mergeCell ref="AF7:AQ7"/>
     <mergeCell ref="T31:AG31"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:M7"/>
     <mergeCell ref="N7:S7"/>
     <mergeCell ref="T7:AE7"/>
-    <mergeCell ref="T5:AQ5"/>
-[...3 lines deleted...]
-    <mergeCell ref="AP6:AQ6"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <dimension ref="A3:AE48"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="O31" sqref="O31"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="12"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="30" style="7" customWidth="1"/>
     <col min="2" max="12" width="0" style="7" hidden="1" customWidth="1"/>
-    <col min="13" max="13" width="6.5546875" style="7" hidden="1" customWidth="1"/>
-    <col min="14" max="16384" width="9.109375" style="7"/>
+    <col min="13" max="13" width="6.5703125" style="7" hidden="1" customWidth="1"/>
+    <col min="14" max="16384" width="9.140625" style="7"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:31" ht="12.75" customHeight="1">
-      <c r="A3" s="79" t="s">
+      <c r="A3" s="54" t="s">
         <v>74</v>
       </c>
-      <c r="B3" s="79"/>
-[...28 lines deleted...]
-      <c r="AE3" s="79"/>
+      <c r="B3" s="54"/>
+      <c r="C3" s="54"/>
+      <c r="D3" s="54"/>
+      <c r="E3" s="54"/>
+      <c r="F3" s="54"/>
+      <c r="G3" s="54"/>
+      <c r="H3" s="54"/>
+      <c r="I3" s="54"/>
+      <c r="J3" s="54"/>
+      <c r="K3" s="54"/>
+      <c r="L3" s="54"/>
+      <c r="M3" s="54"/>
+      <c r="N3" s="54"/>
+      <c r="O3" s="54"/>
+      <c r="P3" s="54"/>
+      <c r="Q3" s="54"/>
+      <c r="R3" s="54"/>
+      <c r="S3" s="54"/>
+      <c r="T3" s="54"/>
+      <c r="U3" s="54"/>
+      <c r="V3" s="54"/>
+      <c r="W3" s="54"/>
+      <c r="X3" s="54"/>
+      <c r="Y3" s="54"/>
+      <c r="Z3" s="54"/>
+      <c r="AA3" s="54"/>
+      <c r="AB3" s="54"/>
+      <c r="AC3" s="54"/>
+      <c r="AD3" s="54"/>
+      <c r="AE3" s="54"/>
     </row>
     <row r="4" spans="1:31">
       <c r="C4" s="9"/>
       <c r="AE4" s="3" t="s">
         <v>73</v>
       </c>
     </row>
-    <row r="5" spans="1:31" s="2" customFormat="1" ht="10.199999999999999">
-[...1 lines deleted...]
-      <c r="B5" s="84">
+    <row r="5" spans="1:31" s="2" customFormat="1" ht="11.25">
+      <c r="A5" s="57"/>
+      <c r="B5" s="59">
         <v>2021</v>
       </c>
-      <c r="C5" s="85"/>
-[...10 lines deleted...]
-      <c r="N5" s="86">
+      <c r="C5" s="60"/>
+      <c r="D5" s="60"/>
+      <c r="E5" s="60"/>
+      <c r="F5" s="60"/>
+      <c r="G5" s="60"/>
+      <c r="H5" s="60"/>
+      <c r="I5" s="60"/>
+      <c r="J5" s="60"/>
+      <c r="K5" s="60"/>
+      <c r="L5" s="60"/>
+      <c r="M5" s="60"/>
+      <c r="N5" s="61">
         <v>2023</v>
       </c>
-      <c r="O5" s="86"/>
-[...10 lines deleted...]
-      <c r="Z5" s="84">
+      <c r="O5" s="61"/>
+      <c r="P5" s="61"/>
+      <c r="Q5" s="61"/>
+      <c r="R5" s="61"/>
+      <c r="S5" s="61"/>
+      <c r="T5" s="61"/>
+      <c r="U5" s="61"/>
+      <c r="V5" s="61"/>
+      <c r="W5" s="61"/>
+      <c r="X5" s="61"/>
+      <c r="Y5" s="59"/>
+      <c r="Z5" s="59">
         <v>2024</v>
       </c>
-      <c r="AA5" s="85"/>
-[...6 lines deleted...]
-      <c r="A6" s="83"/>
+      <c r="AA5" s="60"/>
+      <c r="AB5" s="60"/>
+      <c r="AC5" s="60"/>
+      <c r="AD5" s="60"/>
+      <c r="AE5" s="60"/>
+    </row>
+    <row r="6" spans="1:31" s="2" customFormat="1" ht="11.25">
+      <c r="A6" s="58"/>
       <c r="B6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>7</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>8</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>0</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>1</v>
       </c>
       <c r="H6" s="5" t="s">
         <v>2</v>
       </c>
       <c r="I6" s="6" t="s">
         <v>3</v>
       </c>
       <c r="J6" s="6" t="s">
@@ -16743,2980 +16940,2980 @@
       </c>
       <c r="R6" s="6" t="s">
         <v>28</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>29</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>30</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>42</v>
       </c>
       <c r="V6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="W6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="X6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="Y6" s="6" t="s">
         <v>46</v>
       </c>
-      <c r="Z6" s="55" t="s">
+      <c r="Z6" s="38" t="s">
         <v>24</v>
       </c>
-      <c r="AA6" s="55" t="s">
+      <c r="AA6" s="38" t="s">
         <v>25</v>
       </c>
-      <c r="AB6" s="57" t="s">
+      <c r="AB6" s="39" t="s">
         <v>26</v>
       </c>
-      <c r="AC6" s="55" t="s">
+      <c r="AC6" s="38" t="s">
         <v>27</v>
       </c>
-      <c r="AD6" s="55" t="s">
+      <c r="AD6" s="38" t="s">
         <v>28</v>
       </c>
-      <c r="AE6" s="55" t="s">
+      <c r="AE6" s="38" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:31" s="2" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A7" s="87" t="s">
+      <c r="A7" s="62" t="s">
         <v>63</v>
       </c>
-      <c r="B7" s="87"/>
-[...31 lines deleted...]
-      <c r="A8" s="35" t="s">
+      <c r="B7" s="62"/>
+      <c r="C7" s="62"/>
+      <c r="D7" s="62"/>
+      <c r="E7" s="62"/>
+      <c r="F7" s="62"/>
+      <c r="G7" s="62"/>
+      <c r="H7" s="62"/>
+      <c r="I7" s="62"/>
+      <c r="J7" s="62"/>
+      <c r="K7" s="62"/>
+      <c r="L7" s="62"/>
+      <c r="M7" s="62"/>
+      <c r="N7" s="62"/>
+      <c r="O7" s="62"/>
+      <c r="P7" s="62"/>
+      <c r="Q7" s="62"/>
+      <c r="R7" s="62"/>
+      <c r="S7" s="62"/>
+      <c r="T7" s="62"/>
+      <c r="U7" s="62"/>
+      <c r="V7" s="62"/>
+      <c r="W7" s="62"/>
+      <c r="X7" s="62"/>
+      <c r="Y7" s="62"/>
+      <c r="Z7" s="62"/>
+      <c r="AA7" s="62"/>
+      <c r="AB7" s="62"/>
+      <c r="AC7" s="62"/>
+      <c r="AD7" s="62"/>
+      <c r="AE7" s="62"/>
+    </row>
+    <row r="8" spans="1:31" s="2" customFormat="1" ht="11.25">
+      <c r="A8" s="17" t="s">
         <v>47</v>
       </c>
-      <c r="B8" s="22"/>
-[...11 lines deleted...]
-      <c r="N8" s="23">
+      <c r="B8" s="18"/>
+      <c r="C8" s="18"/>
+      <c r="D8" s="18"/>
+      <c r="E8" s="18"/>
+      <c r="F8" s="18"/>
+      <c r="G8" s="18"/>
+      <c r="H8" s="18"/>
+      <c r="I8" s="18"/>
+      <c r="J8" s="18"/>
+      <c r="K8" s="18"/>
+      <c r="L8" s="18"/>
+      <c r="M8" s="18"/>
+      <c r="N8" s="19">
         <v>790</v>
       </c>
-      <c r="O8" s="23">
+      <c r="O8" s="19">
         <v>639</v>
       </c>
-      <c r="P8" s="23">
+      <c r="P8" s="19">
         <v>687</v>
       </c>
-      <c r="Q8" s="23">
+      <c r="Q8" s="19">
         <v>679</v>
       </c>
-      <c r="R8" s="28">
+      <c r="R8" s="22">
         <v>890</v>
       </c>
-      <c r="S8" s="28">
+      <c r="S8" s="22">
         <v>713</v>
       </c>
-      <c r="T8" s="28">
+      <c r="T8" s="22">
         <v>820</v>
       </c>
-      <c r="U8" s="28">
+      <c r="U8" s="22">
         <v>719</v>
       </c>
-      <c r="V8" s="28">
+      <c r="V8" s="22">
         <v>681</v>
       </c>
-      <c r="W8" s="28">
+      <c r="W8" s="22">
         <v>743</v>
       </c>
-      <c r="X8" s="28">
+      <c r="X8" s="22">
         <v>692</v>
       </c>
-      <c r="Y8" s="28">
+      <c r="Y8" s="22">
         <v>676</v>
       </c>
-      <c r="Z8" s="28">
+      <c r="Z8" s="22">
         <v>762</v>
       </c>
-      <c r="AA8" s="28">
+      <c r="AA8" s="22">
         <v>695</v>
       </c>
-      <c r="AB8" s="28">
+      <c r="AB8" s="22">
         <v>661</v>
       </c>
-      <c r="AC8" s="28">
+      <c r="AC8" s="22">
         <v>795</v>
       </c>
-      <c r="AD8" s="28">
+      <c r="AD8" s="22">
         <v>697</v>
       </c>
-      <c r="AE8" s="28">
+      <c r="AE8" s="22">
         <v>676</v>
       </c>
     </row>
-    <row r="9" spans="1:31" s="2" customFormat="1" ht="10.199999999999999">
-      <c r="A9" s="37" t="s">
+    <row r="9" spans="1:31" s="2" customFormat="1" ht="11.25">
+      <c r="A9" s="2" t="s">
         <v>75</v>
       </c>
-      <c r="B9" s="24"/>
-[...11 lines deleted...]
-      <c r="N9" s="23">
+      <c r="B9" s="20"/>
+      <c r="C9" s="20"/>
+      <c r="D9" s="20"/>
+      <c r="E9" s="20"/>
+      <c r="F9" s="20"/>
+      <c r="G9" s="20"/>
+      <c r="H9" s="21"/>
+      <c r="I9" s="20"/>
+      <c r="J9" s="21"/>
+      <c r="K9" s="21"/>
+      <c r="L9" s="21"/>
+      <c r="M9" s="21"/>
+      <c r="N9" s="19">
         <v>435</v>
       </c>
-      <c r="O9" s="23">
+      <c r="O9" s="19">
         <v>340</v>
       </c>
-      <c r="P9" s="23">
+      <c r="P9" s="19">
         <v>378</v>
       </c>
-      <c r="Q9" s="23">
+      <c r="Q9" s="19">
         <v>376</v>
       </c>
-      <c r="R9" s="28">
+      <c r="R9" s="22">
         <v>465</v>
       </c>
-      <c r="S9" s="28">
+      <c r="S9" s="22">
         <v>385</v>
       </c>
-      <c r="T9" s="28">
+      <c r="T9" s="22">
         <v>463</v>
       </c>
-      <c r="U9" s="28">
+      <c r="U9" s="22">
         <v>382</v>
       </c>
-      <c r="V9" s="28">
+      <c r="V9" s="22">
         <v>357</v>
       </c>
-      <c r="W9" s="28">
+      <c r="W9" s="22">
         <v>407</v>
       </c>
-      <c r="X9" s="28">
+      <c r="X9" s="22">
         <v>378</v>
       </c>
-      <c r="Y9" s="28">
+      <c r="Y9" s="22">
         <v>366</v>
       </c>
-      <c r="Z9" s="28">
+      <c r="Z9" s="22">
         <v>424</v>
       </c>
-      <c r="AA9" s="28">
+      <c r="AA9" s="22">
         <v>390</v>
       </c>
-      <c r="AB9" s="28">
+      <c r="AB9" s="22">
         <v>356</v>
       </c>
-      <c r="AC9" s="28">
+      <c r="AC9" s="22">
         <v>451</v>
       </c>
-      <c r="AD9" s="28">
+      <c r="AD9" s="22">
         <v>384</v>
       </c>
-      <c r="AE9" s="28">
+      <c r="AE9" s="22">
         <v>373</v>
       </c>
     </row>
-    <row r="10" spans="1:31" s="2" customFormat="1" ht="10.199999999999999">
-      <c r="A10" s="37" t="s">
+    <row r="10" spans="1:31" s="2" customFormat="1" ht="11.25">
+      <c r="A10" s="2" t="s">
         <v>76</v>
       </c>
-      <c r="B10" s="24"/>
-[...11 lines deleted...]
-      <c r="N10" s="23">
+      <c r="B10" s="20"/>
+      <c r="C10" s="20"/>
+      <c r="D10" s="20"/>
+      <c r="E10" s="20"/>
+      <c r="F10" s="20"/>
+      <c r="G10" s="20"/>
+      <c r="H10" s="21"/>
+      <c r="I10" s="20"/>
+      <c r="J10" s="21"/>
+      <c r="K10" s="21"/>
+      <c r="L10" s="21"/>
+      <c r="M10" s="21"/>
+      <c r="N10" s="19">
         <v>52</v>
       </c>
-      <c r="O10" s="23">
+      <c r="O10" s="19">
         <v>33</v>
       </c>
-      <c r="P10" s="23">
+      <c r="P10" s="19">
         <v>28</v>
       </c>
-      <c r="Q10" s="23">
+      <c r="Q10" s="19">
         <v>43</v>
       </c>
-      <c r="R10" s="28">
+      <c r="R10" s="22">
         <v>55</v>
       </c>
-      <c r="S10" s="28">
+      <c r="S10" s="22">
         <v>46</v>
       </c>
-      <c r="T10" s="28">
+      <c r="T10" s="22">
         <v>33</v>
       </c>
-      <c r="U10" s="28">
+      <c r="U10" s="22">
         <v>42</v>
       </c>
-      <c r="V10" s="28">
+      <c r="V10" s="22">
         <v>40</v>
       </c>
-      <c r="W10" s="28">
+      <c r="W10" s="22">
         <v>39</v>
       </c>
-      <c r="X10" s="28">
+      <c r="X10" s="22">
         <v>40</v>
       </c>
-      <c r="Y10" s="28">
+      <c r="Y10" s="22">
         <v>39</v>
       </c>
-      <c r="Z10" s="28">
+      <c r="Z10" s="22">
         <v>43</v>
       </c>
-      <c r="AA10" s="28">
+      <c r="AA10" s="22">
         <v>28</v>
       </c>
-      <c r="AB10" s="28">
+      <c r="AB10" s="22">
         <v>35</v>
       </c>
-      <c r="AC10" s="28">
+      <c r="AC10" s="22">
         <v>55</v>
       </c>
-      <c r="AD10" s="28">
+      <c r="AD10" s="22">
         <v>41</v>
       </c>
-      <c r="AE10" s="28">
+      <c r="AE10" s="22">
         <v>48</v>
       </c>
     </row>
-    <row r="11" spans="1:31" s="2" customFormat="1" ht="10.199999999999999">
-      <c r="A11" s="37" t="s">
+    <row r="11" spans="1:31" s="2" customFormat="1" ht="11.25">
+      <c r="A11" s="2" t="s">
         <v>77</v>
       </c>
-      <c r="B11" s="24"/>
-[...11 lines deleted...]
-      <c r="N11" s="23">
+      <c r="B11" s="20"/>
+      <c r="C11" s="20"/>
+      <c r="D11" s="20"/>
+      <c r="E11" s="20"/>
+      <c r="F11" s="20"/>
+      <c r="G11" s="20"/>
+      <c r="H11" s="21"/>
+      <c r="I11" s="20"/>
+      <c r="J11" s="21"/>
+      <c r="K11" s="21"/>
+      <c r="L11" s="21"/>
+      <c r="M11" s="21"/>
+      <c r="N11" s="19">
         <v>49</v>
       </c>
-      <c r="O11" s="23">
+      <c r="O11" s="19">
         <v>34</v>
       </c>
-      <c r="P11" s="23">
+      <c r="P11" s="19">
         <v>44</v>
       </c>
-      <c r="Q11" s="23">
+      <c r="Q11" s="19">
         <v>41</v>
       </c>
-      <c r="R11" s="28">
+      <c r="R11" s="22">
         <v>55</v>
       </c>
-      <c r="S11" s="28">
+      <c r="S11" s="22">
         <v>49</v>
       </c>
-      <c r="T11" s="28">
+      <c r="T11" s="22">
         <v>42</v>
       </c>
-      <c r="U11" s="28">
+      <c r="U11" s="22">
         <v>38</v>
       </c>
-      <c r="V11" s="28">
+      <c r="V11" s="22">
         <v>57</v>
       </c>
-      <c r="W11" s="28">
+      <c r="W11" s="22">
         <v>46</v>
       </c>
-      <c r="X11" s="28">
+      <c r="X11" s="22">
         <v>31</v>
       </c>
-      <c r="Y11" s="28">
+      <c r="Y11" s="22">
         <v>33</v>
       </c>
-      <c r="Z11" s="28">
+      <c r="Z11" s="22">
         <v>48</v>
       </c>
-      <c r="AA11" s="28">
+      <c r="AA11" s="22">
         <v>46</v>
       </c>
-      <c r="AB11" s="28">
+      <c r="AB11" s="22">
         <v>44</v>
       </c>
-      <c r="AC11" s="28">
+      <c r="AC11" s="22">
         <v>41</v>
       </c>
-      <c r="AD11" s="28">
+      <c r="AD11" s="22">
         <v>38</v>
       </c>
-      <c r="AE11" s="28">
+      <c r="AE11" s="22">
         <v>38</v>
       </c>
     </row>
-    <row r="12" spans="1:31" s="2" customFormat="1" ht="10.199999999999999">
+    <row r="12" spans="1:31" s="2" customFormat="1" ht="11.25">
       <c r="A12" s="2" t="s">
         <v>55</v>
       </c>
-      <c r="B12" s="24"/>
-[...11 lines deleted...]
-      <c r="N12" s="23">
+      <c r="B12" s="20"/>
+      <c r="C12" s="20"/>
+      <c r="D12" s="20"/>
+      <c r="E12" s="20"/>
+      <c r="F12" s="20"/>
+      <c r="G12" s="20"/>
+      <c r="H12" s="21"/>
+      <c r="I12" s="20"/>
+      <c r="J12" s="21"/>
+      <c r="K12" s="21"/>
+      <c r="L12" s="21"/>
+      <c r="M12" s="21"/>
+      <c r="N12" s="19">
         <v>57</v>
       </c>
-      <c r="O12" s="23">
+      <c r="O12" s="19">
         <v>44</v>
       </c>
-      <c r="P12" s="23">
+      <c r="P12" s="19">
         <v>40</v>
       </c>
-      <c r="Q12" s="23">
+      <c r="Q12" s="19">
         <v>40</v>
       </c>
-      <c r="R12" s="28">
+      <c r="R12" s="22">
         <v>75</v>
       </c>
-      <c r="S12" s="28">
+      <c r="S12" s="22">
         <v>64</v>
       </c>
-      <c r="T12" s="28">
+      <c r="T12" s="22">
         <v>66</v>
       </c>
-      <c r="U12" s="28">
+      <c r="U12" s="22">
         <v>45</v>
       </c>
-      <c r="V12" s="28">
+      <c r="V12" s="22">
         <v>56</v>
       </c>
-      <c r="W12" s="28">
+      <c r="W12" s="22">
         <v>56</v>
       </c>
-      <c r="X12" s="28">
+      <c r="X12" s="22">
         <v>56</v>
       </c>
-      <c r="Y12" s="28">
+      <c r="Y12" s="22">
         <v>45</v>
       </c>
-      <c r="Z12" s="28">
+      <c r="Z12" s="22">
         <v>45</v>
       </c>
-      <c r="AA12" s="28">
+      <c r="AA12" s="22">
         <v>50</v>
       </c>
-      <c r="AB12" s="28">
+      <c r="AB12" s="22">
         <v>59</v>
       </c>
-      <c r="AC12" s="28">
+      <c r="AC12" s="22">
         <v>53</v>
       </c>
-      <c r="AD12" s="28">
+      <c r="AD12" s="22">
         <v>59</v>
       </c>
-      <c r="AE12" s="28">
+      <c r="AE12" s="22">
         <v>48</v>
       </c>
     </row>
-    <row r="13" spans="1:31" s="2" customFormat="1" ht="10.199999999999999">
+    <row r="13" spans="1:31" s="2" customFormat="1" ht="11.25">
       <c r="A13" s="2" t="s">
         <v>56</v>
       </c>
-      <c r="B13" s="24"/>
-[...11 lines deleted...]
-      <c r="N13" s="23">
+      <c r="B13" s="20"/>
+      <c r="C13" s="20"/>
+      <c r="D13" s="20"/>
+      <c r="E13" s="20"/>
+      <c r="F13" s="20"/>
+      <c r="G13" s="20"/>
+      <c r="H13" s="21"/>
+      <c r="I13" s="20"/>
+      <c r="J13" s="21"/>
+      <c r="K13" s="21"/>
+      <c r="L13" s="21"/>
+      <c r="M13" s="21"/>
+      <c r="N13" s="19">
         <v>48</v>
       </c>
-      <c r="O13" s="23">
+      <c r="O13" s="19">
         <v>53</v>
       </c>
-      <c r="P13" s="23">
+      <c r="P13" s="19">
         <v>55</v>
       </c>
-      <c r="Q13" s="23">
+      <c r="Q13" s="19">
         <v>43</v>
       </c>
-      <c r="R13" s="28">
+      <c r="R13" s="22">
         <v>68</v>
       </c>
-      <c r="S13" s="28">
+      <c r="S13" s="22">
         <v>39</v>
       </c>
-      <c r="T13" s="28">
+      <c r="T13" s="22">
         <v>52</v>
       </c>
-      <c r="U13" s="28">
+      <c r="U13" s="22">
         <v>51</v>
       </c>
-      <c r="V13" s="28">
+      <c r="V13" s="22">
         <v>38</v>
       </c>
-      <c r="W13" s="28">
+      <c r="W13" s="22">
         <v>34</v>
       </c>
-      <c r="X13" s="28">
+      <c r="X13" s="22">
         <v>52</v>
       </c>
-      <c r="Y13" s="28">
+      <c r="Y13" s="22">
         <v>41</v>
       </c>
-      <c r="Z13" s="28">
+      <c r="Z13" s="22">
         <v>46</v>
       </c>
-      <c r="AA13" s="28">
+      <c r="AA13" s="22">
         <v>51</v>
       </c>
-      <c r="AB13" s="28">
+      <c r="AB13" s="22">
         <v>40</v>
       </c>
-      <c r="AC13" s="28">
+      <c r="AC13" s="22">
         <v>39</v>
       </c>
-      <c r="AD13" s="28">
+      <c r="AD13" s="22">
         <v>35</v>
       </c>
-      <c r="AE13" s="28">
+      <c r="AE13" s="22">
         <v>36</v>
       </c>
     </row>
-    <row r="14" spans="1:31" s="2" customFormat="1" ht="10.199999999999999">
+    <row r="14" spans="1:31" s="2" customFormat="1" ht="11.25">
       <c r="A14" s="2" t="s">
         <v>78</v>
       </c>
-      <c r="B14" s="24"/>
-[...11 lines deleted...]
-      <c r="N14" s="23">
+      <c r="B14" s="20"/>
+      <c r="C14" s="20"/>
+      <c r="D14" s="20"/>
+      <c r="E14" s="20"/>
+      <c r="F14" s="20"/>
+      <c r="G14" s="20"/>
+      <c r="H14" s="21"/>
+      <c r="I14" s="20"/>
+      <c r="J14" s="21"/>
+      <c r="K14" s="21"/>
+      <c r="L14" s="21"/>
+      <c r="M14" s="21"/>
+      <c r="N14" s="19">
         <v>33</v>
       </c>
-      <c r="O14" s="23">
+      <c r="O14" s="19">
         <v>19</v>
       </c>
-      <c r="P14" s="23">
+      <c r="P14" s="19">
         <v>30</v>
       </c>
-      <c r="Q14" s="23">
+      <c r="Q14" s="19">
         <v>25</v>
       </c>
-      <c r="R14" s="28">
+      <c r="R14" s="22">
         <v>34</v>
       </c>
-      <c r="S14" s="28">
+      <c r="S14" s="22">
         <v>20</v>
       </c>
-      <c r="T14" s="28">
+      <c r="T14" s="22">
         <v>34</v>
       </c>
-      <c r="U14" s="28">
+      <c r="U14" s="22">
         <v>28</v>
       </c>
-      <c r="V14" s="28">
+      <c r="V14" s="22">
         <v>29</v>
       </c>
-      <c r="W14" s="28">
+      <c r="W14" s="22">
         <v>25</v>
       </c>
-      <c r="X14" s="28">
+      <c r="X14" s="22">
         <v>22</v>
       </c>
-      <c r="Y14" s="28">
+      <c r="Y14" s="22">
         <v>29</v>
       </c>
-      <c r="Z14" s="28">
+      <c r="Z14" s="22">
         <v>30</v>
       </c>
-      <c r="AA14" s="28">
+      <c r="AA14" s="22">
         <v>28</v>
       </c>
-      <c r="AB14" s="28">
+      <c r="AB14" s="22">
         <v>14</v>
       </c>
-      <c r="AC14" s="28">
+      <c r="AC14" s="22">
         <v>27</v>
       </c>
-      <c r="AD14" s="28">
+      <c r="AD14" s="22">
         <v>22</v>
       </c>
-      <c r="AE14" s="28">
+      <c r="AE14" s="22">
         <v>22</v>
       </c>
     </row>
-    <row r="15" spans="1:31" s="2" customFormat="1" ht="10.199999999999999">
+    <row r="15" spans="1:31" s="2" customFormat="1" ht="11.25">
       <c r="A15" s="2" t="s">
         <v>58</v>
       </c>
-      <c r="B15" s="24"/>
-[...11 lines deleted...]
-      <c r="N15" s="23">
+      <c r="B15" s="20"/>
+      <c r="C15" s="20"/>
+      <c r="D15" s="20"/>
+      <c r="E15" s="20"/>
+      <c r="F15" s="20"/>
+      <c r="G15" s="20"/>
+      <c r="H15" s="21"/>
+      <c r="I15" s="20"/>
+      <c r="J15" s="21"/>
+      <c r="K15" s="21"/>
+      <c r="L15" s="21"/>
+      <c r="M15" s="21"/>
+      <c r="N15" s="19">
         <v>21</v>
       </c>
-      <c r="O15" s="23">
+      <c r="O15" s="19">
         <v>18</v>
       </c>
-      <c r="P15" s="23">
+      <c r="P15" s="19">
         <v>12</v>
       </c>
-      <c r="Q15" s="23">
+      <c r="Q15" s="19">
         <v>18</v>
       </c>
-      <c r="R15" s="28">
+      <c r="R15" s="22">
         <v>26</v>
       </c>
-      <c r="S15" s="28">
+      <c r="S15" s="22">
         <v>12</v>
       </c>
-      <c r="T15" s="28">
+      <c r="T15" s="22">
         <v>23</v>
       </c>
-      <c r="U15" s="28">
+      <c r="U15" s="22">
         <v>12</v>
       </c>
-      <c r="V15" s="28">
+      <c r="V15" s="22">
         <v>15</v>
       </c>
-      <c r="W15" s="28">
+      <c r="W15" s="22">
         <v>17</v>
       </c>
-      <c r="X15" s="28">
+      <c r="X15" s="22">
         <v>12</v>
       </c>
-      <c r="Y15" s="28">
+      <c r="Y15" s="22">
         <v>13</v>
       </c>
-      <c r="Z15" s="28">
+      <c r="Z15" s="22">
         <v>10</v>
       </c>
-      <c r="AA15" s="28">
+      <c r="AA15" s="22">
         <v>11</v>
       </c>
-      <c r="AB15" s="28">
+      <c r="AB15" s="22">
         <v>19</v>
       </c>
-      <c r="AC15" s="28">
+      <c r="AC15" s="22">
         <v>24</v>
       </c>
-      <c r="AD15" s="28">
+      <c r="AD15" s="22">
         <v>20</v>
       </c>
-      <c r="AE15" s="28">
+      <c r="AE15" s="22">
         <v>19</v>
       </c>
     </row>
-    <row r="16" spans="1:31" s="2" customFormat="1" ht="10.199999999999999">
+    <row r="16" spans="1:31" s="2" customFormat="1" ht="11.25">
       <c r="A16" s="2" t="s">
         <v>62</v>
       </c>
-      <c r="B16" s="24"/>
-[...11 lines deleted...]
-      <c r="N16" s="23">
+      <c r="B16" s="20"/>
+      <c r="C16" s="20"/>
+      <c r="D16" s="20"/>
+      <c r="E16" s="20"/>
+      <c r="F16" s="20"/>
+      <c r="G16" s="20"/>
+      <c r="H16" s="21"/>
+      <c r="I16" s="20"/>
+      <c r="J16" s="21"/>
+      <c r="K16" s="21"/>
+      <c r="L16" s="21"/>
+      <c r="M16" s="21"/>
+      <c r="N16" s="19">
         <v>7</v>
       </c>
-      <c r="O16" s="23">
+      <c r="O16" s="19">
         <v>13</v>
       </c>
-      <c r="P16" s="23">
+      <c r="P16" s="19">
         <v>10</v>
       </c>
-      <c r="Q16" s="23">
+      <c r="Q16" s="19">
         <v>6</v>
       </c>
-      <c r="R16" s="28">
+      <c r="R16" s="22">
         <v>7</v>
       </c>
-      <c r="S16" s="28">
+      <c r="S16" s="22">
         <v>11</v>
       </c>
-      <c r="T16" s="28">
+      <c r="T16" s="22">
         <v>16</v>
       </c>
-      <c r="U16" s="28">
+      <c r="U16" s="22">
         <v>14</v>
       </c>
-      <c r="V16" s="28">
+      <c r="V16" s="22">
         <v>11</v>
       </c>
-      <c r="W16" s="28">
+      <c r="W16" s="22">
         <v>11</v>
       </c>
-      <c r="X16" s="28">
+      <c r="X16" s="22">
         <v>11</v>
       </c>
-      <c r="Y16" s="28">
+      <c r="Y16" s="22">
         <v>11</v>
       </c>
-      <c r="Z16" s="28">
+      <c r="Z16" s="22">
         <v>12</v>
       </c>
-      <c r="AA16" s="28">
+      <c r="AA16" s="22">
         <v>10</v>
       </c>
-      <c r="AB16" s="28">
+      <c r="AB16" s="22">
         <v>6</v>
       </c>
-      <c r="AC16" s="28">
+      <c r="AC16" s="22">
         <v>15</v>
       </c>
-      <c r="AD16" s="28">
+      <c r="AD16" s="22">
         <v>13</v>
       </c>
-      <c r="AE16" s="28">
+      <c r="AE16" s="22">
         <v>14</v>
       </c>
     </row>
-    <row r="17" spans="1:31" s="2" customFormat="1" ht="10.199999999999999">
+    <row r="17" spans="1:31" s="2" customFormat="1" ht="11.25">
       <c r="A17" s="2" t="s">
         <v>79</v>
       </c>
-      <c r="B17" s="24"/>
-[...11 lines deleted...]
-      <c r="N17" s="23">
+      <c r="B17" s="20"/>
+      <c r="C17" s="20"/>
+      <c r="D17" s="20"/>
+      <c r="E17" s="20"/>
+      <c r="F17" s="20"/>
+      <c r="G17" s="20"/>
+      <c r="H17" s="21"/>
+      <c r="I17" s="20"/>
+      <c r="J17" s="21"/>
+      <c r="K17" s="21"/>
+      <c r="L17" s="21"/>
+      <c r="M17" s="21"/>
+      <c r="N17" s="19">
         <v>27</v>
       </c>
-      <c r="O17" s="23">
+      <c r="O17" s="19">
         <v>17</v>
       </c>
-      <c r="P17" s="23">
+      <c r="P17" s="19">
         <v>24</v>
       </c>
-      <c r="Q17" s="23">
+      <c r="Q17" s="19">
         <v>19</v>
       </c>
-      <c r="R17" s="28">
+      <c r="R17" s="22">
         <v>29</v>
       </c>
-      <c r="S17" s="28">
+      <c r="S17" s="22">
         <v>24</v>
       </c>
-      <c r="T17" s="28">
+      <c r="T17" s="22">
         <v>20</v>
       </c>
-      <c r="U17" s="28">
+      <c r="U17" s="22">
         <v>29</v>
       </c>
-      <c r="V17" s="28">
+      <c r="V17" s="22">
         <v>21</v>
       </c>
-      <c r="W17" s="28">
+      <c r="W17" s="22">
         <v>35</v>
       </c>
-      <c r="X17" s="28">
+      <c r="X17" s="22">
         <v>20</v>
       </c>
-      <c r="Y17" s="28">
+      <c r="Y17" s="22">
         <v>23</v>
       </c>
-      <c r="Z17" s="28">
+      <c r="Z17" s="22">
         <v>31</v>
       </c>
-      <c r="AA17" s="28">
+      <c r="AA17" s="22">
         <v>21</v>
       </c>
-      <c r="AB17" s="28">
+      <c r="AB17" s="22">
         <v>28</v>
       </c>
-      <c r="AC17" s="28">
+      <c r="AC17" s="22">
         <v>20</v>
       </c>
-      <c r="AD17" s="28">
+      <c r="AD17" s="22">
         <v>28</v>
       </c>
-      <c r="AE17" s="28">
+      <c r="AE17" s="22">
         <v>18</v>
       </c>
     </row>
-    <row r="18" spans="1:31" s="2" customFormat="1" ht="10.199999999999999">
-      <c r="A18" s="37" t="s">
+    <row r="18" spans="1:31" s="2" customFormat="1" ht="11.25">
+      <c r="A18" s="2" t="s">
         <v>80</v>
       </c>
-      <c r="B18" s="24"/>
-[...11 lines deleted...]
-      <c r="N18" s="23">
+      <c r="B18" s="20"/>
+      <c r="C18" s="20"/>
+      <c r="D18" s="20"/>
+      <c r="E18" s="20"/>
+      <c r="F18" s="20"/>
+      <c r="G18" s="20"/>
+      <c r="H18" s="21"/>
+      <c r="I18" s="20"/>
+      <c r="J18" s="21"/>
+      <c r="K18" s="21"/>
+      <c r="L18" s="21"/>
+      <c r="M18" s="21"/>
+      <c r="N18" s="19">
         <v>33</v>
       </c>
-      <c r="O18" s="23">
+      <c r="O18" s="19">
         <v>37</v>
       </c>
-      <c r="P18" s="23">
+      <c r="P18" s="19">
         <v>34</v>
       </c>
-      <c r="Q18" s="23">
+      <c r="Q18" s="19">
         <v>34</v>
       </c>
-      <c r="R18" s="28">
+      <c r="R18" s="22">
         <v>46</v>
       </c>
-      <c r="S18" s="28">
+      <c r="S18" s="22">
         <v>32</v>
       </c>
-      <c r="T18" s="28">
+      <c r="T18" s="22">
         <v>42</v>
       </c>
-      <c r="U18" s="28">
+      <c r="U18" s="22">
         <v>41</v>
       </c>
-      <c r="V18" s="28">
+      <c r="V18" s="22">
         <v>23</v>
       </c>
-      <c r="W18" s="28">
+      <c r="W18" s="22">
         <v>45</v>
       </c>
-      <c r="X18" s="28">
+      <c r="X18" s="22">
         <v>37</v>
       </c>
-      <c r="Y18" s="28">
+      <c r="Y18" s="22">
         <v>38</v>
       </c>
-      <c r="Z18" s="28">
+      <c r="Z18" s="22">
         <v>41</v>
       </c>
-      <c r="AA18" s="28">
+      <c r="AA18" s="22">
         <v>41</v>
       </c>
-      <c r="AB18" s="28">
+      <c r="AB18" s="22">
         <v>35</v>
       </c>
-      <c r="AC18" s="28">
+      <c r="AC18" s="22">
         <v>42</v>
       </c>
-      <c r="AD18" s="28">
+      <c r="AD18" s="22">
         <v>39</v>
       </c>
-      <c r="AE18" s="28">
+      <c r="AE18" s="22">
         <v>41</v>
       </c>
     </row>
-    <row r="19" spans="1:31" s="2" customFormat="1" ht="10.199999999999999">
-      <c r="A19" s="37" t="s">
+    <row r="19" spans="1:31" s="2" customFormat="1" ht="11.25">
+      <c r="A19" s="2" t="s">
         <v>81</v>
       </c>
-      <c r="B19" s="24"/>
-[...11 lines deleted...]
-      <c r="N19" s="23">
+      <c r="B19" s="20"/>
+      <c r="C19" s="20"/>
+      <c r="D19" s="20"/>
+      <c r="E19" s="20"/>
+      <c r="F19" s="20"/>
+      <c r="G19" s="20"/>
+      <c r="H19" s="21"/>
+      <c r="I19" s="20"/>
+      <c r="J19" s="21"/>
+      <c r="K19" s="21"/>
+      <c r="L19" s="21"/>
+      <c r="M19" s="21"/>
+      <c r="N19" s="19">
         <v>28</v>
       </c>
-      <c r="O19" s="23">
+      <c r="O19" s="19">
         <v>31</v>
       </c>
-      <c r="P19" s="23">
+      <c r="P19" s="19">
         <v>32</v>
       </c>
-      <c r="Q19" s="23">
+      <c r="Q19" s="19">
         <v>34</v>
       </c>
-      <c r="R19" s="28">
+      <c r="R19" s="22">
         <v>30</v>
       </c>
-      <c r="S19" s="28">
+      <c r="S19" s="22">
         <v>31</v>
       </c>
-      <c r="T19" s="28">
+      <c r="T19" s="22">
         <v>29</v>
       </c>
-      <c r="U19" s="28">
+      <c r="U19" s="22">
         <v>37</v>
       </c>
-      <c r="V19" s="28">
+      <c r="V19" s="22">
         <v>34</v>
       </c>
-      <c r="W19" s="28">
+      <c r="W19" s="22">
         <v>28</v>
       </c>
-      <c r="X19" s="28">
+      <c r="X19" s="22">
         <v>33</v>
       </c>
-      <c r="Y19" s="28">
+      <c r="Y19" s="22">
         <v>38</v>
       </c>
-      <c r="Z19" s="28">
+      <c r="Z19" s="22">
         <v>32</v>
       </c>
-      <c r="AA19" s="28">
+      <c r="AA19" s="22">
         <v>19</v>
       </c>
-      <c r="AB19" s="28">
+      <c r="AB19" s="22">
         <v>25</v>
       </c>
-      <c r="AC19" s="28">
+      <c r="AC19" s="22">
         <v>28</v>
       </c>
-      <c r="AD19" s="28">
+      <c r="AD19" s="22">
         <v>18</v>
       </c>
-      <c r="AE19" s="28">
+      <c r="AE19" s="22">
         <v>19</v>
       </c>
     </row>
     <row r="20" spans="1:31" s="2" customFormat="1" ht="12" customHeight="1">
-      <c r="A20" s="93" t="s">
+      <c r="A20" s="55" t="s">
         <v>70</v>
       </c>
-      <c r="B20" s="93"/>
-[...31 lines deleted...]
-      <c r="A21" s="35" t="s">
+      <c r="B20" s="55"/>
+      <c r="C20" s="55"/>
+      <c r="D20" s="55"/>
+      <c r="E20" s="55"/>
+      <c r="F20" s="55"/>
+      <c r="G20" s="55"/>
+      <c r="H20" s="55"/>
+      <c r="I20" s="55"/>
+      <c r="J20" s="55"/>
+      <c r="K20" s="55"/>
+      <c r="L20" s="55"/>
+      <c r="M20" s="55"/>
+      <c r="N20" s="55"/>
+      <c r="O20" s="55"/>
+      <c r="P20" s="55"/>
+      <c r="Q20" s="55"/>
+      <c r="R20" s="55"/>
+      <c r="S20" s="55"/>
+      <c r="T20" s="55"/>
+      <c r="U20" s="55"/>
+      <c r="V20" s="55"/>
+      <c r="W20" s="55"/>
+      <c r="X20" s="55"/>
+      <c r="Y20" s="55"/>
+      <c r="Z20" s="55"/>
+      <c r="AA20" s="55"/>
+      <c r="AB20" s="55"/>
+      <c r="AC20" s="55"/>
+      <c r="AD20" s="55"/>
+      <c r="AE20" s="55"/>
+    </row>
+    <row r="21" spans="1:31" s="2" customFormat="1" ht="11.25">
+      <c r="A21" s="17" t="s">
         <v>47</v>
       </c>
-      <c r="B21" s="24"/>
-[...10 lines deleted...]
-      <c r="M21" s="29"/>
+      <c r="B21" s="20"/>
+      <c r="C21" s="20"/>
+      <c r="D21" s="20"/>
+      <c r="E21" s="20"/>
+      <c r="F21" s="20"/>
+      <c r="G21" s="20"/>
+      <c r="H21" s="21"/>
+      <c r="I21" s="20"/>
+      <c r="J21" s="21"/>
+      <c r="K21" s="21"/>
+      <c r="L21" s="21"/>
+      <c r="M21" s="21"/>
       <c r="N21" s="10">
         <v>398</v>
       </c>
       <c r="O21" s="10">
         <v>332</v>
       </c>
       <c r="P21" s="10">
         <v>354</v>
       </c>
       <c r="Q21" s="10">
         <v>344</v>
       </c>
       <c r="R21" s="10">
         <v>458</v>
       </c>
       <c r="S21" s="10">
         <v>364</v>
       </c>
       <c r="T21" s="10">
         <v>405</v>
       </c>
       <c r="U21" s="10">
         <v>404</v>
       </c>
       <c r="V21" s="10">
         <v>370</v>
       </c>
       <c r="W21" s="10">
         <v>388</v>
       </c>
       <c r="X21" s="10">
         <v>346</v>
       </c>
       <c r="Y21" s="10">
         <v>349</v>
       </c>
       <c r="Z21" s="10">
         <v>407</v>
       </c>
-      <c r="AA21" s="28">
+      <c r="AA21" s="22">
         <v>394</v>
       </c>
-      <c r="AB21" s="28">
+      <c r="AB21" s="22">
         <v>343</v>
       </c>
-      <c r="AC21" s="28">
+      <c r="AC21" s="22">
         <v>424</v>
       </c>
       <c r="AD21" s="10">
         <v>355</v>
       </c>
-      <c r="AE21" s="28">
+      <c r="AE21" s="22">
         <v>333</v>
       </c>
     </row>
-    <row r="22" spans="1:31" s="2" customFormat="1" ht="10.199999999999999">
-      <c r="A22" s="37" t="s">
+    <row r="22" spans="1:31" s="2" customFormat="1" ht="11.25">
+      <c r="A22" s="2" t="s">
         <v>75</v>
       </c>
-      <c r="B22" s="24"/>
-[...10 lines deleted...]
-      <c r="M22" s="29"/>
+      <c r="B22" s="20"/>
+      <c r="C22" s="20"/>
+      <c r="D22" s="20"/>
+      <c r="E22" s="20"/>
+      <c r="F22" s="20"/>
+      <c r="G22" s="20"/>
+      <c r="H22" s="21"/>
+      <c r="I22" s="20"/>
+      <c r="J22" s="21"/>
+      <c r="K22" s="21"/>
+      <c r="L22" s="21"/>
+      <c r="M22" s="21"/>
       <c r="N22" s="10">
         <v>212</v>
       </c>
       <c r="O22" s="10">
         <v>172</v>
       </c>
       <c r="P22" s="10">
         <v>206</v>
       </c>
       <c r="Q22" s="10">
         <v>180</v>
       </c>
       <c r="R22" s="10">
         <v>246</v>
       </c>
       <c r="S22" s="10">
         <v>197</v>
       </c>
       <c r="T22" s="10">
         <v>221</v>
       </c>
       <c r="U22" s="10">
         <v>217</v>
       </c>
       <c r="V22" s="10">
         <v>200</v>
       </c>
       <c r="W22" s="10">
         <v>212</v>
       </c>
       <c r="X22" s="10">
         <v>176</v>
       </c>
       <c r="Y22" s="10">
         <v>194</v>
       </c>
       <c r="Z22" s="10">
         <v>223</v>
       </c>
-      <c r="AA22" s="28">
+      <c r="AA22" s="22">
         <v>218</v>
       </c>
-      <c r="AB22" s="28">
+      <c r="AB22" s="22">
         <v>188</v>
       </c>
-      <c r="AC22" s="28">
+      <c r="AC22" s="22">
         <v>237</v>
       </c>
       <c r="AD22" s="10">
         <v>188</v>
       </c>
-      <c r="AE22" s="28">
+      <c r="AE22" s="22">
         <v>193</v>
       </c>
     </row>
-    <row r="23" spans="1:31" s="2" customFormat="1" ht="10.199999999999999">
-      <c r="A23" s="37" t="s">
+    <row r="23" spans="1:31" s="2" customFormat="1" ht="11.25">
+      <c r="A23" s="2" t="s">
         <v>76</v>
       </c>
-      <c r="B23" s="24"/>
-[...10 lines deleted...]
-      <c r="M23" s="29"/>
+      <c r="B23" s="20"/>
+      <c r="C23" s="20"/>
+      <c r="D23" s="20"/>
+      <c r="E23" s="20"/>
+      <c r="F23" s="20"/>
+      <c r="G23" s="20"/>
+      <c r="H23" s="21"/>
+      <c r="I23" s="20"/>
+      <c r="J23" s="21"/>
+      <c r="K23" s="21"/>
+      <c r="L23" s="21"/>
+      <c r="M23" s="21"/>
       <c r="N23" s="10">
         <v>26</v>
       </c>
       <c r="O23" s="10">
         <v>13</v>
       </c>
       <c r="P23" s="10">
         <v>10</v>
       </c>
       <c r="Q23" s="10">
         <v>28</v>
       </c>
       <c r="R23" s="10">
         <v>21</v>
       </c>
       <c r="S23" s="10">
         <v>21</v>
       </c>
       <c r="T23" s="10">
         <v>13</v>
       </c>
       <c r="U23" s="10">
         <v>32</v>
       </c>
       <c r="V23" s="10">
         <v>20</v>
       </c>
       <c r="W23" s="10">
         <v>23</v>
       </c>
       <c r="X23" s="10">
         <v>26</v>
       </c>
       <c r="Y23" s="10">
         <v>20</v>
       </c>
       <c r="Z23" s="10">
         <v>22</v>
       </c>
-      <c r="AA23" s="28">
+      <c r="AA23" s="22">
         <v>20</v>
       </c>
-      <c r="AB23" s="28">
+      <c r="AB23" s="22">
         <v>14</v>
       </c>
-      <c r="AC23" s="28">
+      <c r="AC23" s="22">
         <v>36</v>
       </c>
       <c r="AD23" s="10">
         <v>25</v>
       </c>
-      <c r="AE23" s="28">
+      <c r="AE23" s="22">
         <v>25</v>
       </c>
     </row>
-    <row r="24" spans="1:31" s="2" customFormat="1" ht="10.199999999999999">
-      <c r="A24" s="37" t="s">
+    <row r="24" spans="1:31" s="2" customFormat="1" ht="11.25">
+      <c r="A24" s="2" t="s">
         <v>77</v>
       </c>
-      <c r="B24" s="24"/>
-[...10 lines deleted...]
-      <c r="M24" s="29"/>
+      <c r="B24" s="20"/>
+      <c r="C24" s="20"/>
+      <c r="D24" s="20"/>
+      <c r="E24" s="20"/>
+      <c r="F24" s="20"/>
+      <c r="G24" s="20"/>
+      <c r="H24" s="21"/>
+      <c r="I24" s="20"/>
+      <c r="J24" s="21"/>
+      <c r="K24" s="21"/>
+      <c r="L24" s="21"/>
+      <c r="M24" s="21"/>
       <c r="N24" s="10">
         <v>27</v>
       </c>
       <c r="O24" s="10">
         <v>23</v>
       </c>
       <c r="P24" s="10">
         <v>15</v>
       </c>
       <c r="Q24" s="10">
         <v>24</v>
       </c>
       <c r="R24" s="10">
         <v>33</v>
       </c>
       <c r="S24" s="10">
         <v>28</v>
       </c>
       <c r="T24" s="10">
         <v>14</v>
       </c>
       <c r="U24" s="10">
         <v>16</v>
       </c>
       <c r="V24" s="10">
         <v>30</v>
       </c>
       <c r="W24" s="10">
         <v>24</v>
       </c>
       <c r="X24" s="10">
         <v>14</v>
       </c>
       <c r="Y24" s="10">
         <v>17</v>
       </c>
       <c r="Z24" s="10">
         <v>25</v>
       </c>
-      <c r="AA24" s="28">
+      <c r="AA24" s="22">
         <v>26</v>
       </c>
-      <c r="AB24" s="28">
+      <c r="AB24" s="22">
         <v>21</v>
       </c>
-      <c r="AC24" s="28">
+      <c r="AC24" s="22">
         <v>23</v>
       </c>
       <c r="AD24" s="10">
         <v>22</v>
       </c>
-      <c r="AE24" s="28">
+      <c r="AE24" s="22">
         <v>11</v>
       </c>
     </row>
-    <row r="25" spans="1:31" s="2" customFormat="1" ht="10.199999999999999">
+    <row r="25" spans="1:31" s="2" customFormat="1" ht="11.25">
       <c r="A25" s="2" t="s">
         <v>55</v>
       </c>
-      <c r="B25" s="24"/>
-[...10 lines deleted...]
-      <c r="M25" s="29"/>
+      <c r="B25" s="20"/>
+      <c r="C25" s="20"/>
+      <c r="D25" s="20"/>
+      <c r="E25" s="20"/>
+      <c r="F25" s="20"/>
+      <c r="G25" s="20"/>
+      <c r="H25" s="21"/>
+      <c r="I25" s="20"/>
+      <c r="J25" s="21"/>
+      <c r="K25" s="21"/>
+      <c r="L25" s="21"/>
+      <c r="M25" s="21"/>
       <c r="N25" s="10">
         <v>31</v>
       </c>
       <c r="O25" s="10">
         <v>25</v>
       </c>
       <c r="P25" s="10">
         <v>23</v>
       </c>
       <c r="Q25" s="10">
         <v>23</v>
       </c>
       <c r="R25" s="10">
         <v>41</v>
       </c>
       <c r="S25" s="10">
         <v>32</v>
       </c>
       <c r="T25" s="10">
         <v>37</v>
       </c>
       <c r="U25" s="10">
         <v>25</v>
       </c>
       <c r="V25" s="10">
         <v>27</v>
       </c>
       <c r="W25" s="10">
         <v>26</v>
       </c>
       <c r="X25" s="10">
         <v>31</v>
       </c>
       <c r="Y25" s="10">
         <v>22</v>
       </c>
       <c r="Z25" s="10">
         <v>27</v>
       </c>
-      <c r="AA25" s="28">
+      <c r="AA25" s="22">
         <v>32</v>
       </c>
-      <c r="AB25" s="28">
+      <c r="AB25" s="22">
         <v>34</v>
       </c>
-      <c r="AC25" s="28">
+      <c r="AC25" s="22">
         <v>29</v>
       </c>
       <c r="AD25" s="10">
         <v>38</v>
       </c>
-      <c r="AE25" s="28">
+      <c r="AE25" s="22">
         <v>18</v>
       </c>
     </row>
-    <row r="26" spans="1:31" s="2" customFormat="1" ht="10.199999999999999">
+    <row r="26" spans="1:31" s="2" customFormat="1" ht="11.25">
       <c r="A26" s="2" t="s">
         <v>56</v>
       </c>
-      <c r="B26" s="24"/>
-[...10 lines deleted...]
-      <c r="M26" s="29"/>
+      <c r="B26" s="20"/>
+      <c r="C26" s="20"/>
+      <c r="D26" s="20"/>
+      <c r="E26" s="20"/>
+      <c r="F26" s="20"/>
+      <c r="G26" s="20"/>
+      <c r="H26" s="21"/>
+      <c r="I26" s="20"/>
+      <c r="J26" s="21"/>
+      <c r="K26" s="21"/>
+      <c r="L26" s="21"/>
+      <c r="M26" s="21"/>
       <c r="N26" s="10">
         <v>22</v>
       </c>
       <c r="O26" s="10">
         <v>25</v>
       </c>
       <c r="P26" s="10">
         <v>25</v>
       </c>
       <c r="Q26" s="10">
         <v>23</v>
       </c>
       <c r="R26" s="10">
         <v>46</v>
       </c>
       <c r="S26" s="10">
         <v>15</v>
       </c>
       <c r="T26" s="10">
         <v>32</v>
       </c>
       <c r="U26" s="10">
         <v>30</v>
       </c>
       <c r="V26" s="10">
         <v>21</v>
       </c>
       <c r="W26" s="10">
         <v>11</v>
       </c>
       <c r="X26" s="10">
         <v>28</v>
       </c>
       <c r="Y26" s="10">
         <v>20</v>
       </c>
       <c r="Z26" s="10">
         <v>17</v>
       </c>
-      <c r="AA26" s="28">
+      <c r="AA26" s="22">
         <v>30</v>
       </c>
-      <c r="AB26" s="28">
+      <c r="AB26" s="22">
         <v>22</v>
       </c>
-      <c r="AC26" s="28">
+      <c r="AC26" s="22">
         <v>17</v>
       </c>
       <c r="AD26" s="10">
         <v>16</v>
       </c>
-      <c r="AE26" s="28">
+      <c r="AE26" s="22">
         <v>18</v>
       </c>
     </row>
-    <row r="27" spans="1:31" s="2" customFormat="1" ht="10.199999999999999">
+    <row r="27" spans="1:31" s="2" customFormat="1" ht="11.25">
       <c r="A27" s="2" t="s">
         <v>78</v>
       </c>
-      <c r="B27" s="24"/>
-[...10 lines deleted...]
-      <c r="M27" s="29"/>
+      <c r="B27" s="20"/>
+      <c r="C27" s="20"/>
+      <c r="D27" s="20"/>
+      <c r="E27" s="20"/>
+      <c r="F27" s="20"/>
+      <c r="G27" s="20"/>
+      <c r="H27" s="21"/>
+      <c r="I27" s="20"/>
+      <c r="J27" s="21"/>
+      <c r="K27" s="21"/>
+      <c r="L27" s="21"/>
+      <c r="M27" s="21"/>
       <c r="N27" s="10">
         <v>16</v>
       </c>
       <c r="O27" s="10">
         <v>12</v>
       </c>
       <c r="P27" s="10">
         <v>16</v>
       </c>
       <c r="Q27" s="10">
         <v>13</v>
       </c>
       <c r="R27" s="10">
         <v>11</v>
       </c>
       <c r="S27" s="10">
         <v>12</v>
       </c>
       <c r="T27" s="10">
         <v>16</v>
       </c>
       <c r="U27" s="10">
         <v>15</v>
       </c>
       <c r="V27" s="10">
         <v>18</v>
       </c>
       <c r="W27" s="10">
         <v>15</v>
       </c>
       <c r="X27" s="10">
         <v>7</v>
       </c>
       <c r="Y27" s="10">
         <v>14</v>
       </c>
       <c r="Z27" s="10">
         <v>19</v>
       </c>
-      <c r="AA27" s="28">
+      <c r="AA27" s="22">
         <v>11</v>
       </c>
-      <c r="AB27" s="28">
+      <c r="AB27" s="22">
         <v>8</v>
       </c>
-      <c r="AC27" s="28">
+      <c r="AC27" s="22">
         <v>14</v>
       </c>
       <c r="AD27" s="10">
         <v>13</v>
       </c>
-      <c r="AE27" s="28">
+      <c r="AE27" s="22">
         <v>14</v>
       </c>
     </row>
-    <row r="28" spans="1:31" s="2" customFormat="1" ht="10.199999999999999">
+    <row r="28" spans="1:31" s="2" customFormat="1" ht="11.25">
       <c r="A28" s="2" t="s">
         <v>58</v>
       </c>
-      <c r="B28" s="24"/>
-[...10 lines deleted...]
-      <c r="M28" s="29"/>
+      <c r="B28" s="20"/>
+      <c r="C28" s="20"/>
+      <c r="D28" s="20"/>
+      <c r="E28" s="20"/>
+      <c r="F28" s="20"/>
+      <c r="G28" s="20"/>
+      <c r="H28" s="21"/>
+      <c r="I28" s="20"/>
+      <c r="J28" s="21"/>
+      <c r="K28" s="21"/>
+      <c r="L28" s="21"/>
+      <c r="M28" s="21"/>
       <c r="N28" s="10">
         <v>13</v>
       </c>
       <c r="O28" s="10">
         <v>8</v>
       </c>
       <c r="P28" s="10">
         <v>6</v>
       </c>
       <c r="Q28" s="10">
         <v>9</v>
       </c>
       <c r="R28" s="10">
         <v>8</v>
       </c>
       <c r="S28" s="10">
         <v>7</v>
       </c>
       <c r="T28" s="10">
         <v>12</v>
       </c>
       <c r="U28" s="10">
         <v>6</v>
       </c>
       <c r="V28" s="10">
         <v>6</v>
       </c>
       <c r="W28" s="10">
         <v>7</v>
       </c>
       <c r="X28" s="10">
         <v>5</v>
       </c>
       <c r="Y28" s="10">
         <v>5</v>
       </c>
       <c r="Z28" s="10">
         <v>9</v>
       </c>
-      <c r="AA28" s="28">
+      <c r="AA28" s="22">
         <v>4</v>
       </c>
-      <c r="AB28" s="28">
+      <c r="AB28" s="22">
         <v>11</v>
       </c>
-      <c r="AC28" s="28">
+      <c r="AC28" s="22">
         <v>8</v>
       </c>
       <c r="AD28" s="10">
         <v>11</v>
       </c>
-      <c r="AE28" s="28">
+      <c r="AE28" s="22">
         <v>10</v>
       </c>
     </row>
-    <row r="29" spans="1:31" s="2" customFormat="1" ht="10.199999999999999">
+    <row r="29" spans="1:31" s="2" customFormat="1" ht="11.25">
       <c r="A29" s="2" t="s">
         <v>62</v>
       </c>
-      <c r="B29" s="24"/>
-[...10 lines deleted...]
-      <c r="M29" s="29"/>
+      <c r="B29" s="20"/>
+      <c r="C29" s="20"/>
+      <c r="D29" s="20"/>
+      <c r="E29" s="20"/>
+      <c r="F29" s="20"/>
+      <c r="G29" s="20"/>
+      <c r="H29" s="21"/>
+      <c r="I29" s="20"/>
+      <c r="J29" s="21"/>
+      <c r="K29" s="21"/>
+      <c r="L29" s="21"/>
+      <c r="M29" s="21"/>
       <c r="N29" s="10">
         <v>2</v>
       </c>
       <c r="O29" s="10">
         <v>8</v>
       </c>
       <c r="P29" s="10">
         <v>7</v>
       </c>
       <c r="Q29" s="10">
         <v>2</v>
       </c>
       <c r="R29" s="10">
         <v>2</v>
       </c>
       <c r="S29" s="10">
         <v>6</v>
       </c>
       <c r="T29" s="10">
         <v>9</v>
       </c>
       <c r="U29" s="10">
         <v>6</v>
       </c>
       <c r="V29" s="10">
         <v>4</v>
       </c>
       <c r="W29" s="10">
         <v>8</v>
       </c>
       <c r="X29" s="10">
         <v>6</v>
       </c>
       <c r="Y29" s="10">
         <v>6</v>
       </c>
       <c r="Z29" s="10">
         <v>7</v>
       </c>
-      <c r="AA29" s="28">
+      <c r="AA29" s="22">
         <v>6</v>
       </c>
-      <c r="AB29" s="28">
+      <c r="AB29" s="22">
         <v>1</v>
       </c>
-      <c r="AC29" s="28">
+      <c r="AC29" s="22">
         <v>11</v>
       </c>
       <c r="AD29" s="10">
         <v>6</v>
       </c>
-      <c r="AE29" s="28">
+      <c r="AE29" s="22">
         <v>5</v>
       </c>
     </row>
-    <row r="30" spans="1:31" s="2" customFormat="1" ht="10.199999999999999">
+    <row r="30" spans="1:31" s="2" customFormat="1" ht="11.25">
       <c r="A30" s="2" t="s">
         <v>79</v>
       </c>
-      <c r="B30" s="24"/>
-[...10 lines deleted...]
-      <c r="M30" s="29"/>
+      <c r="B30" s="20"/>
+      <c r="C30" s="20"/>
+      <c r="D30" s="20"/>
+      <c r="E30" s="20"/>
+      <c r="F30" s="20"/>
+      <c r="G30" s="20"/>
+      <c r="H30" s="21"/>
+      <c r="I30" s="20"/>
+      <c r="J30" s="21"/>
+      <c r="K30" s="21"/>
+      <c r="L30" s="21"/>
+      <c r="M30" s="21"/>
       <c r="N30" s="10">
         <v>16</v>
       </c>
       <c r="O30" s="10">
         <v>11</v>
       </c>
       <c r="P30" s="10">
         <v>11</v>
       </c>
       <c r="Q30" s="10">
         <v>9</v>
       </c>
       <c r="R30" s="10">
         <v>13</v>
       </c>
       <c r="S30" s="10">
         <v>12</v>
       </c>
       <c r="T30" s="10">
         <v>14</v>
       </c>
       <c r="U30" s="10">
         <v>15</v>
       </c>
       <c r="V30" s="10">
         <v>13</v>
       </c>
       <c r="W30" s="10">
         <v>23</v>
       </c>
       <c r="X30" s="10">
         <v>14</v>
       </c>
       <c r="Y30" s="10">
         <v>13</v>
       </c>
       <c r="Z30" s="10">
         <v>17</v>
       </c>
-      <c r="AA30" s="28">
+      <c r="AA30" s="22">
         <v>10</v>
       </c>
-      <c r="AB30" s="28">
+      <c r="AB30" s="22">
         <v>18</v>
       </c>
-      <c r="AC30" s="28">
+      <c r="AC30" s="22">
         <v>10</v>
       </c>
       <c r="AD30" s="10">
         <v>11</v>
       </c>
-      <c r="AE30" s="28">
+      <c r="AE30" s="22">
         <v>11</v>
       </c>
     </row>
-    <row r="31" spans="1:31" s="2" customFormat="1" ht="10.199999999999999">
-      <c r="A31" s="37" t="s">
+    <row r="31" spans="1:31" s="2" customFormat="1" ht="11.25">
+      <c r="A31" s="2" t="s">
         <v>80</v>
       </c>
-      <c r="B31" s="54" t="s">
+      <c r="B31" s="37" t="s">
         <v>68</v>
       </c>
-      <c r="C31" s="54" t="s">
+      <c r="C31" s="37" t="s">
         <v>68</v>
       </c>
-      <c r="D31" s="54" t="s">
+      <c r="D31" s="37" t="s">
         <v>68</v>
       </c>
-      <c r="E31" s="54" t="s">
+      <c r="E31" s="37" t="s">
         <v>68</v>
       </c>
-      <c r="F31" s="54" t="s">
+      <c r="F31" s="37" t="s">
         <v>68</v>
       </c>
-      <c r="G31" s="54" t="s">
+      <c r="G31" s="37" t="s">
         <v>68</v>
       </c>
-      <c r="H31" s="54" t="s">
+      <c r="H31" s="37" t="s">
         <v>68</v>
       </c>
-      <c r="I31" s="54" t="s">
+      <c r="I31" s="37" t="s">
         <v>68</v>
       </c>
-      <c r="J31" s="54" t="s">
+      <c r="J31" s="37" t="s">
         <v>68</v>
       </c>
-      <c r="K31" s="54" t="s">
+      <c r="K31" s="37" t="s">
         <v>68</v>
       </c>
-      <c r="L31" s="54" t="s">
+      <c r="L31" s="37" t="s">
         <v>68</v>
       </c>
-      <c r="M31" s="54" t="s">
+      <c r="M31" s="37" t="s">
         <v>68</v>
       </c>
       <c r="N31" s="10">
         <v>16</v>
       </c>
       <c r="O31" s="10">
         <v>21</v>
       </c>
       <c r="P31" s="10">
         <v>17</v>
       </c>
       <c r="Q31" s="10">
         <v>16</v>
       </c>
       <c r="R31" s="10">
         <v>25</v>
       </c>
       <c r="S31" s="10">
         <v>16</v>
       </c>
       <c r="T31" s="10">
         <v>23</v>
       </c>
       <c r="U31" s="10">
         <v>20</v>
       </c>
       <c r="V31" s="10">
         <v>14</v>
       </c>
       <c r="W31" s="10">
         <v>23</v>
       </c>
       <c r="X31" s="10">
         <v>20</v>
       </c>
       <c r="Y31" s="10">
         <v>24</v>
       </c>
       <c r="Z31" s="10">
         <v>22</v>
       </c>
-      <c r="AA31" s="28">
+      <c r="AA31" s="22">
         <v>29</v>
       </c>
-      <c r="AB31" s="28">
+      <c r="AB31" s="22">
         <v>15</v>
       </c>
-      <c r="AC31" s="28">
+      <c r="AC31" s="22">
         <v>26</v>
       </c>
       <c r="AD31" s="10">
         <v>17</v>
       </c>
-      <c r="AE31" s="28">
+      <c r="AE31" s="22">
         <v>20</v>
       </c>
     </row>
-    <row r="32" spans="1:31" s="2" customFormat="1" ht="10.199999999999999">
-      <c r="A32" s="37" t="s">
+    <row r="32" spans="1:31" s="2" customFormat="1" ht="11.25">
+      <c r="A32" s="2" t="s">
         <v>81</v>
       </c>
-      <c r="B32" s="54" t="s">
+      <c r="B32" s="37" t="s">
         <v>69</v>
       </c>
-      <c r="C32" s="54" t="s">
+      <c r="C32" s="37" t="s">
         <v>69</v>
       </c>
-      <c r="D32" s="54" t="s">
+      <c r="D32" s="37" t="s">
         <v>69</v>
       </c>
-      <c r="E32" s="54" t="s">
+      <c r="E32" s="37" t="s">
         <v>69</v>
       </c>
-      <c r="F32" s="54" t="s">
+      <c r="F32" s="37" t="s">
         <v>69</v>
       </c>
-      <c r="G32" s="54" t="s">
+      <c r="G32" s="37" t="s">
         <v>69</v>
       </c>
-      <c r="H32" s="54" t="s">
+      <c r="H32" s="37" t="s">
         <v>69</v>
       </c>
-      <c r="I32" s="54" t="s">
+      <c r="I32" s="37" t="s">
         <v>69</v>
       </c>
-      <c r="J32" s="54" t="s">
+      <c r="J32" s="37" t="s">
         <v>69</v>
       </c>
-      <c r="K32" s="54" t="s">
+      <c r="K32" s="37" t="s">
         <v>69</v>
       </c>
-      <c r="L32" s="54" t="s">
+      <c r="L32" s="37" t="s">
         <v>69</v>
       </c>
-      <c r="M32" s="54" t="s">
+      <c r="M32" s="37" t="s">
         <v>69</v>
       </c>
       <c r="N32" s="10">
         <v>17</v>
       </c>
       <c r="O32" s="10">
         <v>14</v>
       </c>
       <c r="P32" s="10">
         <v>18</v>
       </c>
       <c r="Q32" s="10">
         <v>17</v>
       </c>
       <c r="R32" s="10">
         <v>12</v>
       </c>
       <c r="S32" s="10">
         <v>18</v>
       </c>
       <c r="T32" s="10">
         <v>14</v>
       </c>
       <c r="U32" s="10">
         <v>22</v>
       </c>
       <c r="V32" s="10">
         <v>17</v>
       </c>
       <c r="W32" s="10">
         <v>16</v>
       </c>
       <c r="X32" s="10">
         <v>19</v>
       </c>
       <c r="Y32" s="10">
         <v>14</v>
       </c>
       <c r="Z32" s="10">
         <v>19</v>
       </c>
-      <c r="AA32" s="28">
+      <c r="AA32" s="22">
         <v>8</v>
       </c>
-      <c r="AB32" s="28">
+      <c r="AB32" s="22">
         <v>11</v>
       </c>
-      <c r="AC32" s="28">
+      <c r="AC32" s="22">
         <v>13</v>
       </c>
       <c r="AD32" s="10">
         <v>8</v>
       </c>
-      <c r="AE32" s="28">
+      <c r="AE32" s="22">
         <v>8</v>
       </c>
     </row>
     <row r="33" spans="1:31" s="2" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A33" s="94" t="s">
+      <c r="A33" s="68" t="s">
         <v>71</v>
       </c>
-      <c r="B33" s="94"/>
-[...31 lines deleted...]
-      <c r="A34" s="35" t="s">
+      <c r="B33" s="68"/>
+      <c r="C33" s="68"/>
+      <c r="D33" s="68"/>
+      <c r="E33" s="68"/>
+      <c r="F33" s="68"/>
+      <c r="G33" s="68"/>
+      <c r="H33" s="68"/>
+      <c r="I33" s="68"/>
+      <c r="J33" s="68"/>
+      <c r="K33" s="68"/>
+      <c r="L33" s="68"/>
+      <c r="M33" s="68"/>
+      <c r="N33" s="68"/>
+      <c r="O33" s="68"/>
+      <c r="P33" s="68"/>
+      <c r="Q33" s="68"/>
+      <c r="R33" s="68"/>
+      <c r="S33" s="68"/>
+      <c r="T33" s="68"/>
+      <c r="U33" s="68"/>
+      <c r="V33" s="68"/>
+      <c r="W33" s="68"/>
+      <c r="X33" s="68"/>
+      <c r="Y33" s="68"/>
+      <c r="Z33" s="68"/>
+      <c r="AA33" s="68"/>
+      <c r="AB33" s="68"/>
+      <c r="AC33" s="68"/>
+      <c r="AD33" s="68"/>
+      <c r="AE33" s="68"/>
+    </row>
+    <row r="34" spans="1:31" s="2" customFormat="1" ht="11.25">
+      <c r="A34" s="17" t="s">
         <v>47</v>
       </c>
-      <c r="B34" s="24"/>
-[...11 lines deleted...]
-      <c r="N34" s="11">
+      <c r="B34" s="20"/>
+      <c r="C34" s="20"/>
+      <c r="D34" s="20"/>
+      <c r="E34" s="20"/>
+      <c r="F34" s="20"/>
+      <c r="G34" s="20"/>
+      <c r="H34" s="21"/>
+      <c r="I34" s="20"/>
+      <c r="J34" s="21"/>
+      <c r="K34" s="21"/>
+      <c r="L34" s="21"/>
+      <c r="M34" s="21"/>
+      <c r="N34" s="10">
         <v>392</v>
       </c>
-      <c r="O34" s="11">
+      <c r="O34" s="10">
         <v>307</v>
       </c>
-      <c r="P34" s="11">
+      <c r="P34" s="10">
         <v>333</v>
       </c>
-      <c r="Q34" s="11">
+      <c r="Q34" s="10">
         <v>335</v>
       </c>
-      <c r="R34" s="11">
+      <c r="R34" s="10">
         <v>432</v>
       </c>
-      <c r="S34" s="11">
+      <c r="S34" s="10">
         <v>349</v>
       </c>
-      <c r="T34" s="11">
+      <c r="T34" s="10">
         <v>415</v>
       </c>
-      <c r="U34" s="11">
+      <c r="U34" s="10">
         <v>315</v>
       </c>
-      <c r="V34" s="11">
+      <c r="V34" s="10">
         <v>311</v>
       </c>
-      <c r="W34" s="11">
+      <c r="W34" s="10">
         <v>355</v>
       </c>
-      <c r="X34" s="11">
+      <c r="X34" s="10">
         <v>346</v>
       </c>
-      <c r="Y34" s="11">
+      <c r="Y34" s="10">
         <v>327</v>
       </c>
-      <c r="Z34" s="11">
+      <c r="Z34" s="10">
         <v>355</v>
       </c>
-      <c r="AA34" s="36">
+      <c r="AA34" s="22">
         <v>301</v>
       </c>
-      <c r="AB34" s="36">
+      <c r="AB34" s="22">
         <v>318</v>
       </c>
-      <c r="AC34" s="28">
+      <c r="AC34" s="22">
         <v>371</v>
       </c>
-      <c r="AD34" s="11">
+      <c r="AD34" s="10">
         <v>342</v>
       </c>
-      <c r="AE34" s="28">
+      <c r="AE34" s="22">
         <v>343</v>
       </c>
     </row>
-    <row r="35" spans="1:31" s="2" customFormat="1" ht="10.199999999999999">
-      <c r="A35" s="37" t="s">
+    <row r="35" spans="1:31" s="2" customFormat="1" ht="11.25">
+      <c r="A35" s="2" t="s">
         <v>75</v>
       </c>
-      <c r="B35" s="24"/>
-[...11 lines deleted...]
-      <c r="N35" s="11">
+      <c r="B35" s="20"/>
+      <c r="C35" s="20"/>
+      <c r="D35" s="20"/>
+      <c r="E35" s="20"/>
+      <c r="F35" s="20"/>
+      <c r="G35" s="20"/>
+      <c r="H35" s="21"/>
+      <c r="I35" s="20"/>
+      <c r="J35" s="21"/>
+      <c r="K35" s="21"/>
+      <c r="L35" s="21"/>
+      <c r="M35" s="21"/>
+      <c r="N35" s="10">
         <v>223</v>
       </c>
-      <c r="O35" s="11">
+      <c r="O35" s="10">
         <v>168</v>
       </c>
-      <c r="P35" s="11">
+      <c r="P35" s="10">
         <v>172</v>
       </c>
-      <c r="Q35" s="11">
+      <c r="Q35" s="10">
         <v>196</v>
       </c>
-      <c r="R35" s="11">
+      <c r="R35" s="10">
         <v>219</v>
       </c>
-      <c r="S35" s="11">
+      <c r="S35" s="10">
         <v>188</v>
       </c>
-      <c r="T35" s="11">
+      <c r="T35" s="10">
         <v>242</v>
       </c>
-      <c r="U35" s="11">
+      <c r="U35" s="10">
         <v>165</v>
       </c>
-      <c r="V35" s="11">
+      <c r="V35" s="10">
         <v>157</v>
       </c>
-      <c r="W35" s="11">
+      <c r="W35" s="10">
         <v>195</v>
       </c>
-      <c r="X35" s="11">
+      <c r="X35" s="10">
         <v>202</v>
       </c>
-      <c r="Y35" s="11">
+      <c r="Y35" s="10">
         <v>172</v>
       </c>
-      <c r="Z35" s="11">
+      <c r="Z35" s="10">
         <v>201</v>
       </c>
-      <c r="AA35" s="36">
+      <c r="AA35" s="22">
         <v>172</v>
       </c>
-      <c r="AB35" s="36">
+      <c r="AB35" s="22">
         <v>168</v>
       </c>
-      <c r="AC35" s="28">
+      <c r="AC35" s="22">
         <v>214</v>
       </c>
-      <c r="AD35" s="11">
+      <c r="AD35" s="10">
         <v>196</v>
       </c>
-      <c r="AE35" s="28">
+      <c r="AE35" s="22">
         <v>180</v>
       </c>
     </row>
-    <row r="36" spans="1:31" s="2" customFormat="1" ht="10.199999999999999">
-      <c r="A36" s="37" t="s">
+    <row r="36" spans="1:31" s="2" customFormat="1" ht="11.25">
+      <c r="A36" s="2" t="s">
         <v>76</v>
       </c>
-      <c r="B36" s="24"/>
-[...11 lines deleted...]
-      <c r="N36" s="11">
+      <c r="B36" s="20"/>
+      <c r="C36" s="20"/>
+      <c r="D36" s="20"/>
+      <c r="E36" s="20"/>
+      <c r="F36" s="20"/>
+      <c r="G36" s="20"/>
+      <c r="H36" s="21"/>
+      <c r="I36" s="20"/>
+      <c r="J36" s="21"/>
+      <c r="K36" s="21"/>
+      <c r="L36" s="21"/>
+      <c r="M36" s="21"/>
+      <c r="N36" s="10">
         <v>26</v>
       </c>
-      <c r="O36" s="11">
+      <c r="O36" s="10">
         <v>20</v>
       </c>
-      <c r="P36" s="11">
+      <c r="P36" s="10">
         <v>18</v>
       </c>
-      <c r="Q36" s="11">
+      <c r="Q36" s="10">
         <v>15</v>
       </c>
-      <c r="R36" s="11">
+      <c r="R36" s="10">
         <v>34</v>
       </c>
-      <c r="S36" s="11">
+      <c r="S36" s="10">
         <v>25</v>
       </c>
-      <c r="T36" s="11">
+      <c r="T36" s="10">
         <v>20</v>
       </c>
-      <c r="U36" s="11">
+      <c r="U36" s="10">
         <v>10</v>
       </c>
-      <c r="V36" s="11">
+      <c r="V36" s="10">
         <v>20</v>
       </c>
-      <c r="W36" s="11">
+      <c r="W36" s="10">
         <v>16</v>
       </c>
-      <c r="X36" s="11">
+      <c r="X36" s="10">
         <v>14</v>
       </c>
-      <c r="Y36" s="11">
+      <c r="Y36" s="10">
         <v>19</v>
       </c>
-      <c r="Z36" s="11">
+      <c r="Z36" s="10">
         <v>21</v>
       </c>
-      <c r="AA36" s="36">
+      <c r="AA36" s="22">
         <v>8</v>
       </c>
-      <c r="AB36" s="36">
+      <c r="AB36" s="22">
         <v>21</v>
       </c>
-      <c r="AC36" s="28">
+      <c r="AC36" s="22">
         <v>19</v>
       </c>
-      <c r="AD36" s="11">
+      <c r="AD36" s="10">
         <v>16</v>
       </c>
-      <c r="AE36" s="28">
+      <c r="AE36" s="22">
         <v>23</v>
       </c>
     </row>
-    <row r="37" spans="1:31" s="2" customFormat="1" ht="10.199999999999999">
-      <c r="A37" s="37" t="s">
+    <row r="37" spans="1:31" s="2" customFormat="1" ht="11.25">
+      <c r="A37" s="2" t="s">
         <v>77</v>
       </c>
-      <c r="B37" s="24"/>
-[...11 lines deleted...]
-      <c r="N37" s="11">
+      <c r="B37" s="20"/>
+      <c r="C37" s="20"/>
+      <c r="D37" s="20"/>
+      <c r="E37" s="20"/>
+      <c r="F37" s="20"/>
+      <c r="G37" s="20"/>
+      <c r="H37" s="21"/>
+      <c r="I37" s="20"/>
+      <c r="J37" s="21"/>
+      <c r="K37" s="21"/>
+      <c r="L37" s="21"/>
+      <c r="M37" s="21"/>
+      <c r="N37" s="10">
         <v>22</v>
       </c>
-      <c r="O37" s="11">
+      <c r="O37" s="10">
         <v>11</v>
       </c>
-      <c r="P37" s="11">
+      <c r="P37" s="10">
         <v>29</v>
       </c>
-      <c r="Q37" s="11">
+      <c r="Q37" s="10">
         <v>17</v>
       </c>
-      <c r="R37" s="11">
+      <c r="R37" s="10">
         <v>22</v>
       </c>
-      <c r="S37" s="11">
+      <c r="S37" s="10">
         <v>21</v>
       </c>
-      <c r="T37" s="11">
+      <c r="T37" s="10">
         <v>28</v>
       </c>
-      <c r="U37" s="11">
+      <c r="U37" s="10">
         <v>22</v>
       </c>
-      <c r="V37" s="11">
+      <c r="V37" s="10">
         <v>27</v>
       </c>
-      <c r="W37" s="11">
+      <c r="W37" s="10">
         <v>22</v>
       </c>
-      <c r="X37" s="11">
+      <c r="X37" s="10">
         <v>17</v>
       </c>
-      <c r="Y37" s="11">
+      <c r="Y37" s="10">
         <v>16</v>
       </c>
-      <c r="Z37" s="11">
+      <c r="Z37" s="10">
         <v>23</v>
       </c>
-      <c r="AA37" s="36">
+      <c r="AA37" s="22">
         <v>20</v>
       </c>
-      <c r="AB37" s="36">
+      <c r="AB37" s="22">
         <v>23</v>
       </c>
-      <c r="AC37" s="28">
+      <c r="AC37" s="22">
         <v>18</v>
       </c>
-      <c r="AD37" s="11">
+      <c r="AD37" s="10">
         <v>16</v>
       </c>
-      <c r="AE37" s="28">
+      <c r="AE37" s="22">
         <v>27</v>
       </c>
     </row>
-    <row r="38" spans="1:31" s="2" customFormat="1" ht="10.199999999999999">
-      <c r="A38" s="37" t="s">
+    <row r="38" spans="1:31" s="2" customFormat="1" ht="11.25">
+      <c r="A38" s="2" t="s">
         <v>55</v>
       </c>
-      <c r="B38" s="24"/>
-[...11 lines deleted...]
-      <c r="N38" s="11">
+      <c r="B38" s="20"/>
+      <c r="C38" s="20"/>
+      <c r="D38" s="20"/>
+      <c r="E38" s="20"/>
+      <c r="F38" s="20"/>
+      <c r="G38" s="20"/>
+      <c r="H38" s="21"/>
+      <c r="I38" s="20"/>
+      <c r="J38" s="21"/>
+      <c r="K38" s="21"/>
+      <c r="L38" s="21"/>
+      <c r="M38" s="21"/>
+      <c r="N38" s="10">
         <v>26</v>
       </c>
-      <c r="O38" s="11">
+      <c r="O38" s="10">
         <v>19</v>
       </c>
-      <c r="P38" s="11">
+      <c r="P38" s="10">
         <v>17</v>
       </c>
-      <c r="Q38" s="11">
+      <c r="Q38" s="10">
         <v>17</v>
       </c>
-      <c r="R38" s="11">
+      <c r="R38" s="10">
         <v>34</v>
       </c>
-      <c r="S38" s="11">
+      <c r="S38" s="10">
         <v>32</v>
       </c>
-      <c r="T38" s="11">
+      <c r="T38" s="10">
         <v>29</v>
       </c>
-      <c r="U38" s="11">
+      <c r="U38" s="10">
         <v>20</v>
       </c>
-      <c r="V38" s="11">
+      <c r="V38" s="10">
         <v>29</v>
       </c>
-      <c r="W38" s="11">
+      <c r="W38" s="10">
         <v>30</v>
       </c>
-      <c r="X38" s="11">
+      <c r="X38" s="10">
         <v>25</v>
       </c>
-      <c r="Y38" s="11">
+      <c r="Y38" s="10">
         <v>23</v>
       </c>
-      <c r="Z38" s="11">
+      <c r="Z38" s="10">
         <v>18</v>
       </c>
-      <c r="AA38" s="36">
+      <c r="AA38" s="22">
         <v>18</v>
       </c>
-      <c r="AB38" s="36">
+      <c r="AB38" s="22">
         <v>25</v>
       </c>
-      <c r="AC38" s="28">
+      <c r="AC38" s="22">
         <v>24</v>
       </c>
-      <c r="AD38" s="11">
+      <c r="AD38" s="10">
         <v>21</v>
       </c>
-      <c r="AE38" s="28">
+      <c r="AE38" s="22">
         <v>30</v>
       </c>
     </row>
-    <row r="39" spans="1:31" s="2" customFormat="1" ht="10.199999999999999">
-      <c r="A39" s="37" t="s">
+    <row r="39" spans="1:31" s="2" customFormat="1" ht="11.25">
+      <c r="A39" s="2" t="s">
         <v>56</v>
       </c>
-      <c r="B39" s="24"/>
-[...11 lines deleted...]
-      <c r="N39" s="11">
+      <c r="B39" s="20"/>
+      <c r="C39" s="20"/>
+      <c r="D39" s="20"/>
+      <c r="E39" s="20"/>
+      <c r="F39" s="20"/>
+      <c r="G39" s="20"/>
+      <c r="H39" s="21"/>
+      <c r="I39" s="20"/>
+      <c r="J39" s="21"/>
+      <c r="K39" s="21"/>
+      <c r="L39" s="21"/>
+      <c r="M39" s="21"/>
+      <c r="N39" s="10">
         <v>26</v>
       </c>
-      <c r="O39" s="11">
+      <c r="O39" s="10">
         <v>28</v>
       </c>
-      <c r="P39" s="11">
+      <c r="P39" s="10">
         <v>30</v>
       </c>
-      <c r="Q39" s="11">
+      <c r="Q39" s="10">
         <v>20</v>
       </c>
-      <c r="R39" s="11">
+      <c r="R39" s="10">
         <v>22</v>
       </c>
-      <c r="S39" s="11">
+      <c r="S39" s="10">
         <v>24</v>
       </c>
-      <c r="T39" s="11">
+      <c r="T39" s="10">
         <v>20</v>
       </c>
-      <c r="U39" s="11">
+      <c r="U39" s="10">
         <v>21</v>
       </c>
-      <c r="V39" s="11">
+      <c r="V39" s="10">
         <v>17</v>
       </c>
-      <c r="W39" s="11">
+      <c r="W39" s="10">
         <v>23</v>
       </c>
-      <c r="X39" s="11">
+      <c r="X39" s="10">
         <v>24</v>
       </c>
-      <c r="Y39" s="11">
+      <c r="Y39" s="10">
         <v>21</v>
       </c>
-      <c r="Z39" s="11">
+      <c r="Z39" s="10">
         <v>29</v>
       </c>
-      <c r="AA39" s="36">
+      <c r="AA39" s="22">
         <v>21</v>
       </c>
-      <c r="AB39" s="36">
+      <c r="AB39" s="22">
         <v>18</v>
       </c>
-      <c r="AC39" s="28">
+      <c r="AC39" s="22">
         <v>22</v>
       </c>
-      <c r="AD39" s="11">
+      <c r="AD39" s="10">
         <v>19</v>
       </c>
-      <c r="AE39" s="28">
+      <c r="AE39" s="22">
         <v>18</v>
       </c>
     </row>
-    <row r="40" spans="1:31" s="2" customFormat="1" ht="10.199999999999999">
-      <c r="A40" s="37" t="s">
+    <row r="40" spans="1:31" s="2" customFormat="1" ht="11.25">
+      <c r="A40" s="2" t="s">
         <v>78</v>
       </c>
-      <c r="B40" s="24"/>
-[...11 lines deleted...]
-      <c r="N40" s="11">
+      <c r="B40" s="20"/>
+      <c r="C40" s="20"/>
+      <c r="D40" s="20"/>
+      <c r="E40" s="20"/>
+      <c r="F40" s="20"/>
+      <c r="G40" s="20"/>
+      <c r="H40" s="21"/>
+      <c r="I40" s="20"/>
+      <c r="J40" s="21"/>
+      <c r="K40" s="21"/>
+      <c r="L40" s="21"/>
+      <c r="M40" s="21"/>
+      <c r="N40" s="10">
         <v>17</v>
       </c>
-      <c r="O40" s="11">
+      <c r="O40" s="10">
         <v>7</v>
       </c>
-      <c r="P40" s="11">
+      <c r="P40" s="10">
         <v>14</v>
       </c>
-      <c r="Q40" s="11">
+      <c r="Q40" s="10">
         <v>12</v>
       </c>
-      <c r="R40" s="11">
+      <c r="R40" s="10">
         <v>23</v>
       </c>
-      <c r="S40" s="11">
+      <c r="S40" s="10">
         <v>8</v>
       </c>
-      <c r="T40" s="11">
+      <c r="T40" s="10">
         <v>18</v>
       </c>
-      <c r="U40" s="11">
+      <c r="U40" s="10">
         <v>13</v>
       </c>
-      <c r="V40" s="11">
+      <c r="V40" s="10">
         <v>11</v>
       </c>
-      <c r="W40" s="11">
+      <c r="W40" s="10">
         <v>10</v>
       </c>
-      <c r="X40" s="11">
+      <c r="X40" s="10">
         <v>15</v>
       </c>
-      <c r="Y40" s="11">
+      <c r="Y40" s="10">
         <v>15</v>
       </c>
-      <c r="Z40" s="11">
+      <c r="Z40" s="10">
         <v>11</v>
       </c>
-      <c r="AA40" s="36">
+      <c r="AA40" s="22">
         <v>17</v>
       </c>
-      <c r="AB40" s="36">
+      <c r="AB40" s="22">
         <v>6</v>
       </c>
-      <c r="AC40" s="28">
+      <c r="AC40" s="22">
         <v>13</v>
       </c>
-      <c r="AD40" s="11">
+      <c r="AD40" s="10">
         <v>9</v>
       </c>
-      <c r="AE40" s="28">
+      <c r="AE40" s="22">
         <v>8</v>
       </c>
     </row>
-    <row r="41" spans="1:31" s="2" customFormat="1" ht="10.199999999999999">
-      <c r="A41" s="37" t="s">
+    <row r="41" spans="1:31" s="2" customFormat="1" ht="11.25">
+      <c r="A41" s="2" t="s">
         <v>58</v>
       </c>
-      <c r="B41" s="24"/>
-[...11 lines deleted...]
-      <c r="N41" s="11">
+      <c r="B41" s="20"/>
+      <c r="C41" s="20"/>
+      <c r="D41" s="20"/>
+      <c r="E41" s="20"/>
+      <c r="F41" s="20"/>
+      <c r="G41" s="20"/>
+      <c r="H41" s="21"/>
+      <c r="I41" s="20"/>
+      <c r="J41" s="21"/>
+      <c r="K41" s="21"/>
+      <c r="L41" s="21"/>
+      <c r="M41" s="21"/>
+      <c r="N41" s="10">
         <v>8</v>
       </c>
-      <c r="O41" s="11">
+      <c r="O41" s="10">
         <v>10</v>
       </c>
-      <c r="P41" s="11">
+      <c r="P41" s="10">
         <v>6</v>
       </c>
-      <c r="Q41" s="11">
+      <c r="Q41" s="10">
         <v>9</v>
       </c>
-      <c r="R41" s="11">
+      <c r="R41" s="10">
         <v>18</v>
       </c>
-      <c r="S41" s="11">
+      <c r="S41" s="10">
         <v>5</v>
       </c>
-      <c r="T41" s="11">
+      <c r="T41" s="10">
         <v>11</v>
       </c>
-      <c r="U41" s="11">
+      <c r="U41" s="10">
         <v>6</v>
       </c>
-      <c r="V41" s="11">
+      <c r="V41" s="10">
         <v>9</v>
       </c>
-      <c r="W41" s="11">
+      <c r="W41" s="10">
         <v>10</v>
       </c>
-      <c r="X41" s="11">
+      <c r="X41" s="10">
         <v>7</v>
       </c>
-      <c r="Y41" s="11">
+      <c r="Y41" s="10">
         <v>8</v>
       </c>
-      <c r="Z41" s="11">
+      <c r="Z41" s="10">
         <v>1</v>
       </c>
-      <c r="AA41" s="36">
+      <c r="AA41" s="22">
         <v>7</v>
       </c>
-      <c r="AB41" s="36">
+      <c r="AB41" s="22">
         <v>8</v>
       </c>
-      <c r="AC41" s="28">
+      <c r="AC41" s="22">
         <v>16</v>
       </c>
-      <c r="AD41" s="11">
+      <c r="AD41" s="10">
         <v>9</v>
       </c>
-      <c r="AE41" s="28">
+      <c r="AE41" s="22">
         <v>9</v>
       </c>
     </row>
-    <row r="42" spans="1:31" s="2" customFormat="1" ht="10.199999999999999">
-      <c r="A42" s="37" t="s">
+    <row r="42" spans="1:31" s="2" customFormat="1" ht="11.25">
+      <c r="A42" s="2" t="s">
         <v>62</v>
       </c>
-      <c r="B42" s="24"/>
-[...11 lines deleted...]
-      <c r="N42" s="11">
+      <c r="B42" s="20"/>
+      <c r="C42" s="20"/>
+      <c r="D42" s="20"/>
+      <c r="E42" s="20"/>
+      <c r="F42" s="20"/>
+      <c r="G42" s="20"/>
+      <c r="H42" s="21"/>
+      <c r="I42" s="20"/>
+      <c r="J42" s="21"/>
+      <c r="K42" s="21"/>
+      <c r="L42" s="21"/>
+      <c r="M42" s="21"/>
+      <c r="N42" s="10">
         <v>5</v>
       </c>
-      <c r="O42" s="11">
+      <c r="O42" s="10">
         <v>5</v>
       </c>
-      <c r="P42" s="11">
+      <c r="P42" s="10">
         <v>3</v>
       </c>
-      <c r="Q42" s="11">
+      <c r="Q42" s="10">
         <v>4</v>
       </c>
-      <c r="R42" s="11">
+      <c r="R42" s="10">
         <v>5</v>
       </c>
-      <c r="S42" s="11">
+      <c r="S42" s="10">
         <v>5</v>
       </c>
-      <c r="T42" s="11">
+      <c r="T42" s="10">
         <v>7</v>
       </c>
-      <c r="U42" s="11">
+      <c r="U42" s="10">
         <v>8</v>
       </c>
-      <c r="V42" s="11">
+      <c r="V42" s="10">
         <v>7</v>
       </c>
-      <c r="W42" s="11">
+      <c r="W42" s="10">
         <v>3</v>
       </c>
-      <c r="X42" s="11">
+      <c r="X42" s="10">
         <v>5</v>
       </c>
-      <c r="Y42" s="11">
+      <c r="Y42" s="10">
         <v>5</v>
       </c>
-      <c r="Z42" s="11">
+      <c r="Z42" s="10">
         <v>5</v>
       </c>
-      <c r="AA42" s="36">
+      <c r="AA42" s="22">
         <v>4</v>
       </c>
-      <c r="AB42" s="36">
+      <c r="AB42" s="22">
         <v>5</v>
       </c>
-      <c r="AC42" s="28">
+      <c r="AC42" s="22">
         <v>4</v>
       </c>
-      <c r="AD42" s="11">
+      <c r="AD42" s="10">
         <v>7</v>
       </c>
-      <c r="AE42" s="28">
+      <c r="AE42" s="22">
         <v>9</v>
       </c>
     </row>
-    <row r="43" spans="1:31" s="2" customFormat="1" ht="10.199999999999999">
-      <c r="A43" s="37" t="s">
+    <row r="43" spans="1:31" s="2" customFormat="1" ht="11.25">
+      <c r="A43" s="2" t="s">
         <v>79</v>
       </c>
-      <c r="B43" s="24"/>
-[...11 lines deleted...]
-      <c r="N43" s="11">
+      <c r="B43" s="20"/>
+      <c r="C43" s="20"/>
+      <c r="D43" s="20"/>
+      <c r="E43" s="20"/>
+      <c r="F43" s="20"/>
+      <c r="G43" s="20"/>
+      <c r="H43" s="21"/>
+      <c r="I43" s="20"/>
+      <c r="J43" s="21"/>
+      <c r="K43" s="21"/>
+      <c r="L43" s="21"/>
+      <c r="M43" s="21"/>
+      <c r="N43" s="10">
         <v>11</v>
       </c>
-      <c r="O43" s="11">
+      <c r="O43" s="10">
         <v>6</v>
       </c>
-      <c r="P43" s="11">
+      <c r="P43" s="10">
         <v>13</v>
       </c>
-      <c r="Q43" s="11">
+      <c r="Q43" s="10">
         <v>10</v>
       </c>
-      <c r="R43" s="11">
+      <c r="R43" s="10">
         <v>16</v>
       </c>
-      <c r="S43" s="11">
+      <c r="S43" s="10">
         <v>12</v>
       </c>
-      <c r="T43" s="11">
+      <c r="T43" s="10">
         <v>6</v>
       </c>
-      <c r="U43" s="11">
+      <c r="U43" s="10">
         <v>14</v>
       </c>
-      <c r="V43" s="11">
+      <c r="V43" s="10">
         <v>8</v>
       </c>
-      <c r="W43" s="11">
+      <c r="W43" s="10">
         <v>12</v>
       </c>
-      <c r="X43" s="11">
+      <c r="X43" s="10">
         <v>6</v>
       </c>
-      <c r="Y43" s="11">
+      <c r="Y43" s="10">
         <v>10</v>
       </c>
-      <c r="Z43" s="11">
+      <c r="Z43" s="10">
         <v>14</v>
       </c>
-      <c r="AA43" s="36">
+      <c r="AA43" s="22">
         <v>11</v>
       </c>
-      <c r="AB43" s="36">
+      <c r="AB43" s="22">
         <v>10</v>
       </c>
-      <c r="AC43" s="28">
+      <c r="AC43" s="22">
         <v>10</v>
       </c>
-      <c r="AD43" s="11">
+      <c r="AD43" s="10">
         <v>17</v>
       </c>
-      <c r="AE43" s="28">
+      <c r="AE43" s="22">
         <v>7</v>
       </c>
     </row>
-    <row r="44" spans="1:31" s="2" customFormat="1" ht="10.199999999999999">
-      <c r="A44" s="37" t="s">
+    <row r="44" spans="1:31" s="2" customFormat="1" ht="11.25">
+      <c r="A44" s="2" t="s">
         <v>80</v>
       </c>
-      <c r="B44" s="24"/>
-[...11 lines deleted...]
-      <c r="N44" s="11">
+      <c r="B44" s="20"/>
+      <c r="C44" s="20"/>
+      <c r="D44" s="20"/>
+      <c r="E44" s="20"/>
+      <c r="F44" s="20"/>
+      <c r="G44" s="20"/>
+      <c r="H44" s="21"/>
+      <c r="I44" s="20"/>
+      <c r="J44" s="21"/>
+      <c r="K44" s="21"/>
+      <c r="L44" s="21"/>
+      <c r="M44" s="21"/>
+      <c r="N44" s="10">
         <v>17</v>
       </c>
-      <c r="O44" s="11">
+      <c r="O44" s="10">
         <v>16</v>
       </c>
-      <c r="P44" s="11">
+      <c r="P44" s="10">
         <v>17</v>
       </c>
-      <c r="Q44" s="11">
+      <c r="Q44" s="10">
         <v>18</v>
       </c>
-      <c r="R44" s="11">
+      <c r="R44" s="10">
         <v>21</v>
       </c>
-      <c r="S44" s="11">
+      <c r="S44" s="10">
         <v>16</v>
       </c>
-      <c r="T44" s="11">
+      <c r="T44" s="10">
         <v>19</v>
       </c>
-      <c r="U44" s="11">
+      <c r="U44" s="10">
         <v>21</v>
       </c>
-      <c r="V44" s="11">
+      <c r="V44" s="10">
         <v>9</v>
       </c>
-      <c r="W44" s="11">
+      <c r="W44" s="10">
         <v>22</v>
       </c>
-      <c r="X44" s="11">
+      <c r="X44" s="10">
         <v>17</v>
       </c>
-      <c r="Y44" s="11">
+      <c r="Y44" s="10">
         <v>14</v>
       </c>
-      <c r="Z44" s="11">
+      <c r="Z44" s="10">
         <v>19</v>
       </c>
-      <c r="AA44" s="36">
+      <c r="AA44" s="22">
         <v>12</v>
       </c>
-      <c r="AB44" s="36">
+      <c r="AB44" s="22">
         <v>20</v>
       </c>
-      <c r="AC44" s="28">
+      <c r="AC44" s="22">
         <v>16</v>
       </c>
-      <c r="AD44" s="11">
+      <c r="AD44" s="10">
         <v>22</v>
       </c>
-      <c r="AE44" s="28">
+      <c r="AE44" s="22">
         <v>21</v>
       </c>
     </row>
-    <row r="45" spans="1:31" s="2" customFormat="1" ht="10.199999999999999">
-      <c r="A45" s="30" t="s">
+    <row r="45" spans="1:31" s="2" customFormat="1" ht="11.25">
+      <c r="A45" s="23" t="s">
         <v>81</v>
       </c>
-      <c r="B45" s="31"/>
-[...11 lines deleted...]
-      <c r="N45" s="12">
+      <c r="B45" s="24"/>
+      <c r="C45" s="24"/>
+      <c r="D45" s="24"/>
+      <c r="E45" s="24"/>
+      <c r="F45" s="24"/>
+      <c r="G45" s="24"/>
+      <c r="H45" s="25"/>
+      <c r="I45" s="24"/>
+      <c r="J45" s="25"/>
+      <c r="K45" s="25"/>
+      <c r="L45" s="25"/>
+      <c r="M45" s="25"/>
+      <c r="N45" s="11">
         <v>11</v>
       </c>
-      <c r="O45" s="12">
+      <c r="O45" s="11">
         <v>17</v>
       </c>
-      <c r="P45" s="12">
+      <c r="P45" s="11">
         <v>14</v>
       </c>
-      <c r="Q45" s="12">
+      <c r="Q45" s="11">
         <v>17</v>
       </c>
-      <c r="R45" s="12">
+      <c r="R45" s="11">
         <v>18</v>
       </c>
-      <c r="S45" s="12">
+      <c r="S45" s="11">
         <v>13</v>
       </c>
-      <c r="T45" s="12">
+      <c r="T45" s="11">
         <v>15</v>
       </c>
-      <c r="U45" s="12">
+      <c r="U45" s="11">
         <v>15</v>
       </c>
-      <c r="V45" s="12">
+      <c r="V45" s="11">
         <v>17</v>
       </c>
-      <c r="W45" s="12">
+      <c r="W45" s="11">
         <v>12</v>
       </c>
-      <c r="X45" s="12">
+      <c r="X45" s="11">
         <v>14</v>
       </c>
-      <c r="Y45" s="12">
+      <c r="Y45" s="11">
         <v>24</v>
       </c>
-      <c r="Z45" s="12">
+      <c r="Z45" s="11">
         <v>13</v>
       </c>
-      <c r="AA45" s="34">
+      <c r="AA45" s="27">
         <v>11</v>
       </c>
-      <c r="AB45" s="34">
+      <c r="AB45" s="27">
         <v>14</v>
       </c>
-      <c r="AC45" s="34">
+      <c r="AC45" s="27">
         <v>15</v>
       </c>
-      <c r="AD45" s="12">
+      <c r="AD45" s="11">
         <v>10</v>
       </c>
-      <c r="AE45" s="34">
+      <c r="AE45" s="27">
         <v>11</v>
       </c>
     </row>
-    <row r="46" spans="1:31" s="2" customFormat="1" ht="10.199999999999999">
+    <row r="46" spans="1:31" s="2" customFormat="1" ht="11.25">
       <c r="A46" s="8" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="47" spans="1:31" s="2" customFormat="1" ht="10.199999999999999"/>
-    <row r="48" spans="1:31" s="2" customFormat="1" ht="10.199999999999999"/>
+    <row r="47" spans="1:31" s="2" customFormat="1" ht="11.25"/>
+    <row r="48" spans="1:31" s="2" customFormat="1" ht="11.25"/>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A3:AE3"/>
     <mergeCell ref="A7:AE7"/>
     <mergeCell ref="A20:AE20"/>
     <mergeCell ref="A33:AE33"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="N5:Y5"/>
     <mergeCell ref="Z5:AE5"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <dimension ref="A6:BH57"/>
   <sheetViews>
-    <sheetView topLeftCell="U13" workbookViewId="0">
-      <selection activeCell="T6" sqref="T6:AQ6"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="AM30" sqref="AM30"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="12"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12"/>
   <cols>
-    <col min="1" max="1" width="24.5546875" style="7" customWidth="1"/>
+    <col min="1" max="1" width="24.5703125" style="7" customWidth="1"/>
     <col min="2" max="12" width="0" style="7" hidden="1" customWidth="1"/>
-    <col min="13" max="13" width="6.5546875" style="7" hidden="1" customWidth="1"/>
-    <col min="14" max="16384" width="9.109375" style="7"/>
+    <col min="13" max="13" width="6.5703125" style="7" hidden="1" customWidth="1"/>
+    <col min="14" max="16384" width="9.140625" style="7"/>
   </cols>
   <sheetData>
     <row r="6" spans="1:60" ht="12.75" customHeight="1">
-      <c r="Q6" s="73"/>
-[...2 lines deleted...]
-      <c r="T6" s="79" t="s">
+      <c r="Q6" s="50"/>
+      <c r="R6" s="50"/>
+      <c r="S6" s="50"/>
+      <c r="T6" s="54" t="s">
         <v>74</v>
       </c>
-      <c r="U6" s="79"/>
-[...38 lines deleted...]
-      <c r="BH6" s="69"/>
+      <c r="U6" s="54"/>
+      <c r="V6" s="54"/>
+      <c r="W6" s="54"/>
+      <c r="X6" s="54"/>
+      <c r="Y6" s="54"/>
+      <c r="Z6" s="54"/>
+      <c r="AA6" s="54"/>
+      <c r="AB6" s="54"/>
+      <c r="AC6" s="54"/>
+      <c r="AD6" s="54"/>
+      <c r="AE6" s="54"/>
+      <c r="AF6" s="54"/>
+      <c r="AG6" s="54"/>
+      <c r="AH6" s="54"/>
+      <c r="AI6" s="54"/>
+      <c r="AJ6" s="54"/>
+      <c r="AK6" s="54"/>
+      <c r="AL6" s="54"/>
+      <c r="AM6" s="54"/>
+      <c r="AN6" s="54"/>
+      <c r="AO6" s="54"/>
+      <c r="AP6" s="54"/>
+      <c r="AQ6" s="54"/>
+      <c r="AR6" s="47"/>
+      <c r="AS6" s="47"/>
+      <c r="AT6" s="47"/>
+      <c r="AU6" s="47"/>
+      <c r="AV6" s="47"/>
+      <c r="AW6" s="47"/>
+      <c r="AX6" s="47"/>
+      <c r="AY6" s="47"/>
+      <c r="AZ6" s="47"/>
+      <c r="BA6" s="47"/>
+      <c r="BB6" s="47"/>
+      <c r="BC6" s="47"/>
+      <c r="BD6" s="47"/>
+      <c r="BE6" s="47"/>
+      <c r="BF6" s="47"/>
+      <c r="BG6" s="47"/>
+      <c r="BH6" s="47"/>
     </row>
     <row r="7" spans="1:60">
       <c r="C7" s="9"/>
       <c r="AE7" s="3"/>
       <c r="AQ7" s="3" t="s">
         <v>73</v>
       </c>
     </row>
-    <row r="8" spans="1:60" s="2" customFormat="1" ht="10.199999999999999">
-[...1 lines deleted...]
-      <c r="B8" s="84">
+    <row r="8" spans="1:60" s="2" customFormat="1" ht="11.25">
+      <c r="A8" s="57"/>
+      <c r="B8" s="59">
         <v>2021</v>
       </c>
-      <c r="C8" s="85"/>
-[...10 lines deleted...]
-      <c r="N8" s="85">
+      <c r="C8" s="60"/>
+      <c r="D8" s="60"/>
+      <c r="E8" s="60"/>
+      <c r="F8" s="60"/>
+      <c r="G8" s="60"/>
+      <c r="H8" s="60"/>
+      <c r="I8" s="60"/>
+      <c r="J8" s="60"/>
+      <c r="K8" s="60"/>
+      <c r="L8" s="60"/>
+      <c r="M8" s="60"/>
+      <c r="N8" s="60">
         <v>2024</v>
       </c>
-      <c r="O8" s="85"/>
-[...4 lines deleted...]
-      <c r="T8" s="86">
+      <c r="O8" s="60"/>
+      <c r="P8" s="60"/>
+      <c r="Q8" s="60"/>
+      <c r="R8" s="60"/>
+      <c r="S8" s="60"/>
+      <c r="T8" s="61">
         <v>2025</v>
       </c>
-      <c r="U8" s="86"/>
-[...10 lines deleted...]
-      <c r="AF8" s="86">
+      <c r="U8" s="61"/>
+      <c r="V8" s="61"/>
+      <c r="W8" s="61"/>
+      <c r="X8" s="61"/>
+      <c r="Y8" s="61"/>
+      <c r="Z8" s="61"/>
+      <c r="AA8" s="61"/>
+      <c r="AB8" s="61"/>
+      <c r="AC8" s="61"/>
+      <c r="AD8" s="61"/>
+      <c r="AE8" s="59"/>
+      <c r="AF8" s="61">
         <v>2026</v>
       </c>
-      <c r="AG8" s="86"/>
-[...9 lines deleted...]
-      <c r="AQ8" s="84"/>
+      <c r="AG8" s="61"/>
+      <c r="AH8" s="61"/>
+      <c r="AI8" s="61"/>
+      <c r="AJ8" s="61"/>
+      <c r="AK8" s="61"/>
+      <c r="AL8" s="61"/>
+      <c r="AM8" s="61"/>
+      <c r="AN8" s="61"/>
+      <c r="AO8" s="61"/>
+      <c r="AP8" s="61"/>
+      <c r="AQ8" s="59"/>
     </row>
     <row r="9" spans="1:60" s="2" customFormat="1" ht="18" customHeight="1">
-      <c r="A9" s="83"/>
+      <c r="A9" s="58"/>
       <c r="B9" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>7</v>
       </c>
       <c r="E9" s="5" t="s">
         <v>8</v>
       </c>
       <c r="F9" s="5" t="s">
         <v>0</v>
       </c>
       <c r="G9" s="5" t="s">
         <v>1</v>
       </c>
       <c r="H9" s="5" t="s">
         <v>2</v>
       </c>
       <c r="I9" s="6" t="s">
         <v>3</v>
       </c>
       <c r="J9" s="6" t="s">
         <v>4</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>17</v>
       </c>
       <c r="L9" s="6" t="s">
         <v>18</v>
       </c>
       <c r="M9" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="N9" s="55" t="s">
+      <c r="N9" s="38" t="s">
         <v>30</v>
       </c>
-      <c r="O9" s="55" t="s">
+      <c r="O9" s="38" t="s">
         <v>42</v>
       </c>
-      <c r="P9" s="57" t="s">
+      <c r="P9" s="39" t="s">
         <v>43</v>
       </c>
-      <c r="Q9" s="55" t="s">
+      <c r="Q9" s="38" t="s">
         <v>44</v>
       </c>
-      <c r="R9" s="55" t="s">
+      <c r="R9" s="38" t="s">
         <v>45</v>
       </c>
-      <c r="S9" s="55" t="s">
+      <c r="S9" s="38" t="s">
         <v>46</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>24</v>
       </c>
       <c r="U9" s="6" t="s">
         <v>25</v>
       </c>
       <c r="V9" s="5" t="s">
         <v>26</v>
       </c>
       <c r="W9" s="6" t="s">
         <v>27</v>
       </c>
       <c r="X9" s="6" t="s">
         <v>28</v>
       </c>
       <c r="Y9" s="6" t="s">
         <v>29</v>
       </c>
       <c r="Z9" s="6" t="s">
         <v>30</v>
       </c>
       <c r="AA9" s="6" t="s">
         <v>42</v>
@@ -19749,3711 +19946,3837 @@
         <v>28</v>
       </c>
       <c r="AK9" s="6" t="s">
         <v>29</v>
       </c>
       <c r="AL9" s="6" t="s">
         <v>30</v>
       </c>
       <c r="AM9" s="6" t="s">
         <v>42</v>
       </c>
       <c r="AN9" s="5" t="s">
         <v>43</v>
       </c>
       <c r="AO9" s="6" t="s">
         <v>44</v>
       </c>
       <c r="AP9" s="6" t="s">
         <v>45</v>
       </c>
       <c r="AQ9" s="6" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="10" spans="1:60" s="2" customFormat="1" ht="12" customHeight="1">
-      <c r="B10" s="70"/>
-[...17 lines deleted...]
-      <c r="T10" s="87" t="s">
+      <c r="B10" s="48"/>
+      <c r="C10" s="48"/>
+      <c r="D10" s="48"/>
+      <c r="E10" s="48"/>
+      <c r="F10" s="48"/>
+      <c r="G10" s="48"/>
+      <c r="H10" s="48"/>
+      <c r="I10" s="48"/>
+      <c r="J10" s="48"/>
+      <c r="K10" s="48"/>
+      <c r="L10" s="48"/>
+      <c r="M10" s="48"/>
+      <c r="N10" s="48"/>
+      <c r="O10" s="48"/>
+      <c r="P10" s="48"/>
+      <c r="Q10" s="48"/>
+      <c r="R10" s="48"/>
+      <c r="S10" s="48"/>
+      <c r="T10" s="62" t="s">
         <v>63</v>
       </c>
-      <c r="U10" s="87"/>
-[...11 lines deleted...]
-      <c r="AG10" s="87"/>
+      <c r="U10" s="62"/>
+      <c r="V10" s="62"/>
+      <c r="W10" s="62"/>
+      <c r="X10" s="62"/>
+      <c r="Y10" s="62"/>
+      <c r="Z10" s="62"/>
+      <c r="AA10" s="62"/>
+      <c r="AB10" s="62"/>
+      <c r="AC10" s="62"/>
+      <c r="AD10" s="62"/>
+      <c r="AE10" s="62"/>
+      <c r="AF10" s="62"/>
+      <c r="AG10" s="62"/>
     </row>
     <row r="11" spans="1:60" s="2" customFormat="1" ht="12" customHeight="1">
-      <c r="A11" s="21" t="s">
+      <c r="A11" s="17" t="s">
         <v>47</v>
       </c>
-      <c r="B11" s="22"/>
-[...10 lines deleted...]
-      <c r="M11" s="22"/>
+      <c r="B11" s="18"/>
+      <c r="C11" s="18"/>
+      <c r="D11" s="18"/>
+      <c r="E11" s="18"/>
+      <c r="F11" s="18"/>
+      <c r="G11" s="18"/>
+      <c r="H11" s="18"/>
+      <c r="I11" s="18"/>
+      <c r="J11" s="18"/>
+      <c r="K11" s="18"/>
+      <c r="L11" s="18"/>
+      <c r="M11" s="18"/>
       <c r="N11" s="2">
         <v>751</v>
       </c>
       <c r="O11" s="10">
         <v>646</v>
       </c>
       <c r="P11" s="2">
         <v>690</v>
       </c>
       <c r="Q11" s="10">
         <v>686</v>
       </c>
-      <c r="R11" s="28">
+      <c r="R11" s="22">
         <v>717</v>
       </c>
-      <c r="S11" s="28">
+      <c r="S11" s="22">
         <v>726</v>
       </c>
-      <c r="T11" s="28">
+      <c r="T11" s="22">
         <v>562</v>
       </c>
-      <c r="U11" s="28">
+      <c r="U11" s="22">
         <v>564</v>
       </c>
-      <c r="V11" s="28">
+      <c r="V11" s="22">
         <v>583</v>
       </c>
-      <c r="W11" s="67">
+      <c r="W11" s="45">
         <v>688</v>
       </c>
-      <c r="X11" s="28">
+      <c r="X11" s="22">
         <v>612</v>
       </c>
       <c r="Y11" s="10">
         <v>633</v>
       </c>
-      <c r="Z11" s="28">
+      <c r="Z11" s="22">
         <v>682</v>
       </c>
-      <c r="AA11" s="28">
+      <c r="AA11" s="22">
         <v>670</v>
       </c>
-      <c r="AB11" s="28">
+      <c r="AB11" s="22">
         <v>662</v>
       </c>
       <c r="AC11" s="10">
         <v>607</v>
       </c>
-      <c r="AD11" s="28">
+      <c r="AD11" s="22">
         <v>555</v>
       </c>
-      <c r="AE11" s="28">
+      <c r="AE11" s="22">
         <v>633</v>
       </c>
       <c r="AF11" s="10">
         <v>566</v>
       </c>
       <c r="AG11" s="10">
         <v>485</v>
       </c>
       <c r="AH11" s="10">
         <v>516</v>
       </c>
       <c r="AI11" s="10">
         <v>608</v>
+      </c>
+      <c r="AJ11" s="10">
+        <v>534</v>
       </c>
     </row>
     <row r="12" spans="1:60" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A12" s="2" t="s">
         <v>82</v>
       </c>
-      <c r="B12" s="24"/>
-[...10 lines deleted...]
-      <c r="M12" s="29"/>
+      <c r="B12" s="20"/>
+      <c r="C12" s="20"/>
+      <c r="D12" s="20"/>
+      <c r="E12" s="20"/>
+      <c r="F12" s="20"/>
+      <c r="G12" s="20"/>
+      <c r="H12" s="21"/>
+      <c r="I12" s="20"/>
+      <c r="J12" s="21"/>
+      <c r="K12" s="21"/>
+      <c r="L12" s="21"/>
+      <c r="M12" s="21"/>
       <c r="N12" s="2">
         <v>388</v>
       </c>
       <c r="O12" s="10">
         <v>357</v>
       </c>
       <c r="P12" s="2">
         <v>376</v>
       </c>
       <c r="Q12" s="10">
         <v>361</v>
       </c>
-      <c r="R12" s="28">
+      <c r="R12" s="22">
         <v>385</v>
       </c>
-      <c r="S12" s="28">
+      <c r="S12" s="22">
         <v>388</v>
       </c>
-      <c r="T12" s="28">
+      <c r="T12" s="22">
         <v>310</v>
       </c>
-      <c r="U12" s="28">
+      <c r="U12" s="22">
         <v>292</v>
       </c>
-      <c r="V12" s="28">
+      <c r="V12" s="22">
         <v>308</v>
       </c>
-      <c r="W12" s="67">
+      <c r="W12" s="45">
         <v>353</v>
       </c>
-      <c r="X12" s="28">
+      <c r="X12" s="22">
         <v>327</v>
       </c>
       <c r="Y12" s="10">
         <v>324</v>
       </c>
-      <c r="Z12" s="28">
+      <c r="Z12" s="22">
         <v>376</v>
       </c>
-      <c r="AA12" s="28">
+      <c r="AA12" s="22">
         <v>420</v>
       </c>
-      <c r="AB12" s="28">
+      <c r="AB12" s="22">
         <v>370</v>
       </c>
       <c r="AC12" s="10">
         <v>330</v>
       </c>
-      <c r="AD12" s="28">
+      <c r="AD12" s="22">
         <v>313</v>
       </c>
-      <c r="AE12" s="28">
+      <c r="AE12" s="22">
         <v>350</v>
       </c>
       <c r="AF12" s="10">
         <v>305</v>
       </c>
       <c r="AG12" s="10">
         <v>286</v>
       </c>
       <c r="AH12" s="10">
         <v>273</v>
       </c>
       <c r="AI12" s="10">
         <v>351</v>
+      </c>
+      <c r="AJ12" s="10">
+        <v>306</v>
       </c>
     </row>
     <row r="13" spans="1:60" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A13" s="2" t="s">
         <v>83</v>
       </c>
-      <c r="B13" s="24"/>
-[...10 lines deleted...]
-      <c r="M13" s="29"/>
+      <c r="B13" s="20"/>
+      <c r="C13" s="20"/>
+      <c r="D13" s="20"/>
+      <c r="E13" s="20"/>
+      <c r="F13" s="20"/>
+      <c r="G13" s="20"/>
+      <c r="H13" s="21"/>
+      <c r="I13" s="20"/>
+      <c r="J13" s="21"/>
+      <c r="K13" s="21"/>
+      <c r="L13" s="21"/>
+      <c r="M13" s="21"/>
       <c r="N13" s="2">
         <v>51</v>
       </c>
       <c r="O13" s="10">
         <v>32</v>
       </c>
       <c r="P13" s="2">
         <v>31</v>
       </c>
       <c r="Q13" s="10">
         <v>38</v>
       </c>
-      <c r="R13" s="28">
+      <c r="R13" s="22">
         <v>48</v>
       </c>
-      <c r="S13" s="28">
+      <c r="S13" s="22">
         <v>41</v>
       </c>
-      <c r="T13" s="28">
+      <c r="T13" s="22">
         <v>28</v>
       </c>
-      <c r="U13" s="28">
+      <c r="U13" s="22">
         <v>33</v>
       </c>
-      <c r="V13" s="28">
+      <c r="V13" s="22">
         <v>31</v>
       </c>
-      <c r="W13" s="67">
+      <c r="W13" s="45">
         <v>35</v>
       </c>
-      <c r="X13" s="28">
+      <c r="X13" s="22">
         <v>31</v>
       </c>
       <c r="Y13" s="10">
         <v>35</v>
       </c>
-      <c r="Z13" s="28">
+      <c r="Z13" s="22">
         <v>41</v>
       </c>
-      <c r="AA13" s="28">
+      <c r="AA13" s="22">
         <v>31</v>
       </c>
-      <c r="AB13" s="28">
+      <c r="AB13" s="22">
         <v>31</v>
       </c>
       <c r="AC13" s="10">
         <v>32</v>
       </c>
-      <c r="AD13" s="28">
+      <c r="AD13" s="22">
         <v>35</v>
       </c>
-      <c r="AE13" s="28">
+      <c r="AE13" s="22">
         <v>37</v>
       </c>
       <c r="AF13" s="10">
         <v>36</v>
       </c>
       <c r="AG13" s="10">
         <v>24</v>
       </c>
       <c r="AH13" s="10">
         <v>37</v>
       </c>
       <c r="AI13" s="10">
+        <v>28</v>
+      </c>
+      <c r="AJ13" s="10">
         <v>28</v>
       </c>
     </row>
     <row r="14" spans="1:60" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A14" s="2" t="s">
         <v>77</v>
       </c>
-      <c r="B14" s="24"/>
-[...10 lines deleted...]
-      <c r="M14" s="29"/>
+      <c r="B14" s="20"/>
+      <c r="C14" s="20"/>
+      <c r="D14" s="20"/>
+      <c r="E14" s="20"/>
+      <c r="F14" s="20"/>
+      <c r="G14" s="20"/>
+      <c r="H14" s="21"/>
+      <c r="I14" s="20"/>
+      <c r="J14" s="21"/>
+      <c r="K14" s="21"/>
+      <c r="L14" s="21"/>
+      <c r="M14" s="21"/>
       <c r="N14" s="2">
         <v>45</v>
       </c>
       <c r="O14" s="10">
         <v>38</v>
       </c>
       <c r="P14" s="2">
         <v>38</v>
       </c>
       <c r="Q14" s="10">
         <v>35</v>
       </c>
-      <c r="R14" s="28">
+      <c r="R14" s="22">
         <v>38</v>
       </c>
-      <c r="S14" s="28">
+      <c r="S14" s="22">
         <v>43</v>
       </c>
-      <c r="T14" s="28">
+      <c r="T14" s="22">
         <v>43</v>
       </c>
-      <c r="U14" s="28">
+      <c r="U14" s="22">
         <v>43</v>
       </c>
-      <c r="V14" s="28">
+      <c r="V14" s="22">
         <v>33</v>
       </c>
-      <c r="W14" s="67">
+      <c r="W14" s="45">
         <v>60</v>
       </c>
-      <c r="X14" s="28">
+      <c r="X14" s="22">
         <v>31</v>
       </c>
       <c r="Y14" s="10">
         <v>44</v>
       </c>
-      <c r="Z14" s="28">
+      <c r="Z14" s="22">
         <v>36</v>
       </c>
-      <c r="AA14" s="28">
+      <c r="AA14" s="22">
         <v>44</v>
       </c>
-      <c r="AB14" s="28">
+      <c r="AB14" s="22">
         <v>36</v>
       </c>
       <c r="AC14" s="10">
         <v>39</v>
       </c>
-      <c r="AD14" s="28">
+      <c r="AD14" s="22">
         <v>32</v>
       </c>
-      <c r="AE14" s="28">
+      <c r="AE14" s="22">
         <v>37</v>
       </c>
       <c r="AF14" s="10">
         <v>29</v>
       </c>
       <c r="AG14" s="10">
         <v>36</v>
       </c>
       <c r="AH14" s="10">
         <v>32</v>
       </c>
       <c r="AI14" s="10">
         <v>36</v>
+      </c>
+      <c r="AJ14" s="10">
+        <v>30</v>
       </c>
     </row>
     <row r="15" spans="1:60" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A15" s="2" t="s">
         <v>55</v>
       </c>
-      <c r="B15" s="24"/>
-[...10 lines deleted...]
-      <c r="M15" s="29"/>
+      <c r="B15" s="20"/>
+      <c r="C15" s="20"/>
+      <c r="D15" s="20"/>
+      <c r="E15" s="20"/>
+      <c r="F15" s="20"/>
+      <c r="G15" s="20"/>
+      <c r="H15" s="21"/>
+      <c r="I15" s="20"/>
+      <c r="J15" s="21"/>
+      <c r="K15" s="21"/>
+      <c r="L15" s="21"/>
+      <c r="M15" s="21"/>
       <c r="N15" s="2">
         <v>61</v>
       </c>
       <c r="O15" s="10">
         <v>35</v>
       </c>
       <c r="P15" s="2">
         <v>60</v>
       </c>
       <c r="Q15" s="10">
         <v>52</v>
       </c>
-      <c r="R15" s="28">
+      <c r="R15" s="22">
         <v>50</v>
       </c>
-      <c r="S15" s="28">
+      <c r="S15" s="22">
         <v>53</v>
       </c>
-      <c r="T15" s="28">
+      <c r="T15" s="22">
         <v>31</v>
       </c>
-      <c r="U15" s="28">
+      <c r="U15" s="22">
         <v>53</v>
       </c>
-      <c r="V15" s="28">
+      <c r="V15" s="22">
         <v>39</v>
       </c>
-      <c r="W15" s="67">
+      <c r="W15" s="45">
         <v>49</v>
       </c>
-      <c r="X15" s="28">
+      <c r="X15" s="22">
         <v>47</v>
       </c>
       <c r="Y15" s="10">
         <v>55</v>
       </c>
-      <c r="Z15" s="28">
+      <c r="Z15" s="22">
         <v>41</v>
       </c>
-      <c r="AA15" s="28">
+      <c r="AA15" s="22">
         <v>34</v>
       </c>
-      <c r="AB15" s="28">
+      <c r="AB15" s="22">
         <v>53</v>
       </c>
       <c r="AC15" s="10">
         <v>49</v>
       </c>
-      <c r="AD15" s="28">
+      <c r="AD15" s="22">
         <v>26</v>
       </c>
-      <c r="AE15" s="28">
+      <c r="AE15" s="22">
         <v>46</v>
       </c>
       <c r="AF15" s="10">
         <v>31</v>
       </c>
       <c r="AG15" s="10">
         <v>29</v>
       </c>
       <c r="AH15" s="10">
         <v>33</v>
       </c>
       <c r="AI15" s="10">
         <v>37</v>
+      </c>
+      <c r="AJ15" s="10">
+        <v>38</v>
       </c>
     </row>
     <row r="16" spans="1:60" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A16" s="2" t="s">
         <v>84</v>
       </c>
-      <c r="B16" s="24"/>
-[...10 lines deleted...]
-      <c r="M16" s="29"/>
+      <c r="B16" s="20"/>
+      <c r="C16" s="20"/>
+      <c r="D16" s="20"/>
+      <c r="E16" s="20"/>
+      <c r="F16" s="20"/>
+      <c r="G16" s="20"/>
+      <c r="H16" s="21"/>
+      <c r="I16" s="20"/>
+      <c r="J16" s="21"/>
+      <c r="K16" s="21"/>
+      <c r="L16" s="21"/>
+      <c r="M16" s="21"/>
       <c r="N16" s="2">
         <v>53</v>
       </c>
       <c r="O16" s="10">
         <v>34</v>
       </c>
       <c r="P16" s="2">
         <v>52</v>
       </c>
       <c r="Q16" s="10">
         <v>41</v>
       </c>
-      <c r="R16" s="28">
+      <c r="R16" s="22">
         <v>39</v>
       </c>
-      <c r="S16" s="28">
+      <c r="S16" s="22">
         <v>58</v>
       </c>
-      <c r="T16" s="28">
+      <c r="T16" s="22">
         <v>38</v>
       </c>
-      <c r="U16" s="28">
+      <c r="U16" s="22">
         <v>30</v>
       </c>
-      <c r="V16" s="28">
+      <c r="V16" s="22">
         <v>36</v>
       </c>
-      <c r="W16" s="67">
+      <c r="W16" s="45">
         <v>40</v>
       </c>
-      <c r="X16" s="28">
+      <c r="X16" s="22">
         <v>48</v>
       </c>
       <c r="Y16" s="10">
         <v>42</v>
       </c>
-      <c r="Z16" s="28">
+      <c r="Z16" s="22">
         <v>54</v>
       </c>
-      <c r="AA16" s="28">
+      <c r="AA16" s="22">
         <v>38</v>
       </c>
-      <c r="AB16" s="28">
+      <c r="AB16" s="22">
         <v>37</v>
       </c>
       <c r="AC16" s="10">
         <v>43</v>
       </c>
-      <c r="AD16" s="28">
+      <c r="AD16" s="22">
         <v>37</v>
       </c>
-      <c r="AE16" s="28">
+      <c r="AE16" s="22">
         <v>39</v>
       </c>
       <c r="AF16" s="10">
         <v>42</v>
       </c>
       <c r="AG16" s="10">
         <v>23</v>
       </c>
       <c r="AH16" s="10">
         <v>37</v>
       </c>
       <c r="AI16" s="10">
         <v>41</v>
       </c>
-    </row>
-    <row r="17" spans="1:35" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="AJ16" s="10">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="17" spans="1:36" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A17" s="2" t="s">
         <v>78</v>
       </c>
-      <c r="B17" s="24"/>
-[...10 lines deleted...]
-      <c r="M17" s="29"/>
+      <c r="B17" s="20"/>
+      <c r="C17" s="20"/>
+      <c r="D17" s="20"/>
+      <c r="E17" s="20"/>
+      <c r="F17" s="20"/>
+      <c r="G17" s="20"/>
+      <c r="H17" s="21"/>
+      <c r="I17" s="20"/>
+      <c r="J17" s="21"/>
+      <c r="K17" s="21"/>
+      <c r="L17" s="21"/>
+      <c r="M17" s="21"/>
       <c r="N17" s="2">
         <v>21</v>
       </c>
       <c r="O17" s="10">
         <v>18</v>
       </c>
       <c r="P17" s="2">
         <v>15</v>
       </c>
       <c r="Q17" s="10">
         <v>18</v>
       </c>
-      <c r="R17" s="28">
+      <c r="R17" s="22">
         <v>22</v>
       </c>
-      <c r="S17" s="28">
+      <c r="S17" s="22">
         <v>15</v>
       </c>
-      <c r="T17" s="28">
+      <c r="T17" s="22">
         <v>9</v>
       </c>
-      <c r="U17" s="28">
+      <c r="U17" s="22">
         <v>7</v>
       </c>
-      <c r="V17" s="28">
+      <c r="V17" s="22">
         <v>19</v>
       </c>
-      <c r="W17" s="67">
+      <c r="W17" s="45">
         <v>15</v>
       </c>
-      <c r="X17" s="28">
+      <c r="X17" s="22">
         <v>9</v>
       </c>
       <c r="Y17" s="10">
         <v>11</v>
       </c>
-      <c r="Z17" s="28">
+      <c r="Z17" s="22">
         <v>11</v>
       </c>
-      <c r="AA17" s="28">
+      <c r="AA17" s="22">
         <v>12</v>
       </c>
-      <c r="AB17" s="28">
+      <c r="AB17" s="22">
         <v>15</v>
       </c>
       <c r="AC17" s="10">
         <v>12</v>
       </c>
-      <c r="AD17" s="28">
+      <c r="AD17" s="22">
         <v>12</v>
       </c>
-      <c r="AE17" s="28">
+      <c r="AE17" s="22">
         <v>11</v>
       </c>
       <c r="AF17" s="10">
         <v>6</v>
       </c>
       <c r="AG17" s="10">
         <v>6</v>
       </c>
       <c r="AH17" s="10">
         <v>9</v>
       </c>
       <c r="AI17" s="10">
         <v>14</v>
       </c>
-    </row>
-    <row r="18" spans="1:35" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="AJ17" s="10">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="18" spans="1:36" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A18" s="2" t="s">
         <v>58</v>
       </c>
-      <c r="B18" s="24"/>
-[...10 lines deleted...]
-      <c r="M18" s="29"/>
+      <c r="B18" s="20"/>
+      <c r="C18" s="20"/>
+      <c r="D18" s="20"/>
+      <c r="E18" s="20"/>
+      <c r="F18" s="20"/>
+      <c r="G18" s="20"/>
+      <c r="H18" s="21"/>
+      <c r="I18" s="20"/>
+      <c r="J18" s="21"/>
+      <c r="K18" s="21"/>
+      <c r="L18" s="21"/>
+      <c r="M18" s="21"/>
       <c r="N18" s="2">
         <v>4</v>
       </c>
       <c r="O18" s="10">
         <v>3</v>
       </c>
       <c r="P18" s="2">
         <v>11</v>
       </c>
       <c r="Q18" s="10">
         <v>6</v>
       </c>
-      <c r="R18" s="28">
+      <c r="R18" s="22">
         <v>10</v>
       </c>
-      <c r="S18" s="28">
+      <c r="S18" s="22">
         <v>11</v>
       </c>
-      <c r="T18" s="28">
+      <c r="T18" s="22">
         <v>7</v>
       </c>
-      <c r="U18" s="28">
+      <c r="U18" s="22">
         <v>5</v>
       </c>
-      <c r="V18" s="28">
+      <c r="V18" s="22">
         <v>8</v>
       </c>
-      <c r="W18" s="67">
+      <c r="W18" s="45">
         <v>9</v>
       </c>
-      <c r="X18" s="28">
+      <c r="X18" s="22">
         <v>5</v>
       </c>
       <c r="Y18" s="10">
         <v>11</v>
       </c>
-      <c r="Z18" s="28">
+      <c r="Z18" s="22">
         <v>9</v>
       </c>
-      <c r="AA18" s="28">
+      <c r="AA18" s="22">
         <v>13</v>
       </c>
-      <c r="AB18" s="28">
+      <c r="AB18" s="22">
         <v>6</v>
       </c>
       <c r="AC18" s="10">
         <v>13</v>
       </c>
-      <c r="AD18" s="28">
+      <c r="AD18" s="22">
         <v>3</v>
       </c>
-      <c r="AE18" s="28">
+      <c r="AE18" s="22">
         <v>7</v>
       </c>
       <c r="AF18" s="10">
         <v>14</v>
       </c>
       <c r="AG18" s="10">
         <v>5</v>
       </c>
       <c r="AH18" s="10">
         <v>8</v>
       </c>
       <c r="AI18" s="10">
         <v>10</v>
       </c>
-    </row>
-    <row r="19" spans="1:35" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="AJ18" s="10">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="19" spans="1:36" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A19" s="2" t="s">
         <v>85</v>
       </c>
-      <c r="B19" s="24"/>
-[...10 lines deleted...]
-      <c r="M19" s="29"/>
+      <c r="B19" s="20"/>
+      <c r="C19" s="20"/>
+      <c r="D19" s="20"/>
+      <c r="E19" s="20"/>
+      <c r="F19" s="20"/>
+      <c r="G19" s="20"/>
+      <c r="H19" s="21"/>
+      <c r="I19" s="20"/>
+      <c r="J19" s="21"/>
+      <c r="K19" s="21"/>
+      <c r="L19" s="21"/>
+      <c r="M19" s="21"/>
       <c r="N19" s="2">
         <v>5</v>
       </c>
       <c r="O19" s="10">
         <v>8</v>
       </c>
       <c r="P19" s="2">
         <v>5</v>
       </c>
       <c r="Q19" s="10">
         <v>5</v>
       </c>
-      <c r="R19" s="28">
+      <c r="R19" s="22">
         <v>5</v>
       </c>
-      <c r="S19" s="28">
+      <c r="S19" s="22">
         <v>8</v>
       </c>
-      <c r="T19" s="28">
+      <c r="T19" s="22">
         <v>2</v>
       </c>
-      <c r="U19" s="28">
+      <c r="U19" s="22">
         <v>5</v>
       </c>
-      <c r="V19" s="28">
+      <c r="V19" s="22">
         <v>10</v>
       </c>
-      <c r="W19" s="67">
+      <c r="W19" s="45">
         <v>8</v>
       </c>
-      <c r="X19" s="28">
+      <c r="X19" s="22">
         <v>3</v>
       </c>
       <c r="Y19" s="10">
         <v>11</v>
       </c>
-      <c r="Z19" s="28">
+      <c r="Z19" s="22">
         <v>2</v>
       </c>
-      <c r="AA19" s="28">
+      <c r="AA19" s="22">
         <v>3</v>
       </c>
-      <c r="AB19" s="28">
+      <c r="AB19" s="22">
         <v>6</v>
       </c>
       <c r="AC19" s="10">
         <v>7</v>
       </c>
-      <c r="AD19" s="28">
+      <c r="AD19" s="22">
         <v>8</v>
       </c>
-      <c r="AE19" s="28">
+      <c r="AE19" s="22">
         <v>5</v>
       </c>
       <c r="AF19" s="10">
         <v>9</v>
       </c>
       <c r="AG19" s="10">
         <v>4</v>
       </c>
       <c r="AH19" s="10">
         <v>1</v>
       </c>
       <c r="AI19" s="10">
         <v>5</v>
       </c>
-    </row>
-    <row r="20" spans="1:35" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="AJ19" s="10">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="20" spans="1:36" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A20" s="2" t="s">
         <v>62</v>
       </c>
-      <c r="B20" s="24"/>
-[...10 lines deleted...]
-      <c r="M20" s="29"/>
+      <c r="B20" s="20"/>
+      <c r="C20" s="20"/>
+      <c r="D20" s="20"/>
+      <c r="E20" s="20"/>
+      <c r="F20" s="20"/>
+      <c r="G20" s="20"/>
+      <c r="H20" s="21"/>
+      <c r="I20" s="20"/>
+      <c r="J20" s="21"/>
+      <c r="K20" s="21"/>
+      <c r="L20" s="21"/>
+      <c r="M20" s="21"/>
       <c r="N20" s="2">
         <v>11</v>
       </c>
       <c r="O20" s="10">
         <v>10</v>
       </c>
       <c r="P20" s="2">
         <v>12</v>
       </c>
       <c r="Q20" s="10">
         <v>13</v>
       </c>
-      <c r="R20" s="28">
+      <c r="R20" s="22">
         <v>12</v>
       </c>
-      <c r="S20" s="28">
+      <c r="S20" s="22">
         <v>9</v>
       </c>
-      <c r="T20" s="28">
+      <c r="T20" s="22">
         <v>5</v>
       </c>
-      <c r="U20" s="28">
+      <c r="U20" s="22">
         <v>8</v>
       </c>
-      <c r="V20" s="28">
+      <c r="V20" s="22">
         <v>10</v>
       </c>
-      <c r="W20" s="67">
+      <c r="W20" s="45">
         <v>9</v>
       </c>
-      <c r="X20" s="28">
+      <c r="X20" s="22">
         <v>4</v>
       </c>
       <c r="Y20" s="10">
         <v>9</v>
       </c>
-      <c r="Z20" s="28">
+      <c r="Z20" s="22">
         <v>9</v>
       </c>
-      <c r="AA20" s="28">
+      <c r="AA20" s="22">
         <v>9</v>
       </c>
-      <c r="AB20" s="28">
+      <c r="AB20" s="22">
         <v>5</v>
       </c>
       <c r="AC20" s="10">
         <v>7</v>
       </c>
-      <c r="AD20" s="28">
+      <c r="AD20" s="22">
         <v>11</v>
       </c>
-      <c r="AE20" s="28">
+      <c r="AE20" s="22">
         <v>9</v>
       </c>
       <c r="AF20" s="10">
         <v>10</v>
       </c>
       <c r="AG20" s="10">
         <v>7</v>
       </c>
       <c r="AH20" s="10">
         <v>5</v>
       </c>
       <c r="AI20" s="10">
         <v>5</v>
       </c>
-    </row>
-    <row r="21" spans="1:35" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="AJ20" s="10">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="21" spans="1:36" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A21" s="2" t="s">
         <v>79</v>
       </c>
-      <c r="B21" s="24"/>
-[...10 lines deleted...]
-      <c r="M21" s="29"/>
+      <c r="B21" s="20"/>
+      <c r="C21" s="20"/>
+      <c r="D21" s="20"/>
+      <c r="E21" s="20"/>
+      <c r="F21" s="20"/>
+      <c r="G21" s="20"/>
+      <c r="H21" s="21"/>
+      <c r="I21" s="20"/>
+      <c r="J21" s="21"/>
+      <c r="K21" s="21"/>
+      <c r="L21" s="21"/>
+      <c r="M21" s="21"/>
       <c r="N21" s="2">
         <v>26</v>
       </c>
       <c r="O21" s="10">
         <v>36</v>
       </c>
       <c r="P21" s="2">
         <v>18</v>
       </c>
       <c r="Q21" s="10">
         <v>29</v>
       </c>
-      <c r="R21" s="28">
+      <c r="R21" s="22">
         <v>32</v>
       </c>
-      <c r="S21" s="28">
+      <c r="S21" s="22">
         <v>29</v>
       </c>
-      <c r="T21" s="28">
+      <c r="T21" s="22">
         <v>31</v>
       </c>
-      <c r="U21" s="28">
+      <c r="U21" s="22">
         <v>23</v>
       </c>
-      <c r="V21" s="28">
+      <c r="V21" s="22">
         <v>24</v>
       </c>
-      <c r="W21" s="67">
+      <c r="W21" s="45">
         <v>22</v>
       </c>
-      <c r="X21" s="28">
+      <c r="X21" s="22">
         <v>22</v>
       </c>
       <c r="Y21" s="10">
         <v>21</v>
       </c>
-      <c r="Z21" s="28">
+      <c r="Z21" s="22">
         <v>30</v>
       </c>
-      <c r="AA21" s="28">
+      <c r="AA21" s="22">
         <v>19</v>
       </c>
-      <c r="AB21" s="28">
+      <c r="AB21" s="22">
         <v>31</v>
       </c>
       <c r="AC21" s="10">
         <v>18</v>
       </c>
-      <c r="AD21" s="28">
+      <c r="AD21" s="22">
         <v>19</v>
       </c>
-      <c r="AE21" s="28">
+      <c r="AE21" s="22">
         <v>18</v>
       </c>
       <c r="AF21" s="10">
         <v>16</v>
       </c>
       <c r="AG21" s="10">
         <v>15</v>
       </c>
       <c r="AH21" s="10">
         <v>22</v>
       </c>
       <c r="AI21" s="10">
         <v>19</v>
       </c>
-    </row>
-    <row r="22" spans="1:35" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="AJ21" s="10">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="22" spans="1:36" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A22" s="2" t="s">
         <v>80</v>
       </c>
-      <c r="B22" s="24"/>
-[...10 lines deleted...]
-      <c r="M22" s="29"/>
+      <c r="B22" s="20"/>
+      <c r="C22" s="20"/>
+      <c r="D22" s="20"/>
+      <c r="E22" s="20"/>
+      <c r="F22" s="20"/>
+      <c r="G22" s="20"/>
+      <c r="H22" s="21"/>
+      <c r="I22" s="20"/>
+      <c r="J22" s="21"/>
+      <c r="K22" s="21"/>
+      <c r="L22" s="21"/>
+      <c r="M22" s="21"/>
       <c r="N22" s="2">
         <v>40</v>
       </c>
       <c r="O22" s="10">
         <v>32</v>
       </c>
       <c r="P22" s="2">
         <v>33</v>
       </c>
       <c r="Q22" s="10">
         <v>44</v>
       </c>
-      <c r="R22" s="28">
+      <c r="R22" s="22">
         <v>38</v>
       </c>
-      <c r="S22" s="28">
+      <c r="S22" s="22">
         <v>38</v>
       </c>
-      <c r="T22" s="28">
+      <c r="T22" s="22">
         <v>27</v>
       </c>
-      <c r="U22" s="28">
+      <c r="U22" s="22">
         <v>33</v>
       </c>
-      <c r="V22" s="28">
+      <c r="V22" s="22">
         <v>27</v>
       </c>
-      <c r="W22" s="67">
+      <c r="W22" s="45">
         <v>44</v>
       </c>
-      <c r="X22" s="28">
+      <c r="X22" s="22">
         <v>46</v>
       </c>
       <c r="Y22" s="10">
         <v>31</v>
       </c>
-      <c r="Z22" s="28">
+      <c r="Z22" s="22">
         <v>38</v>
       </c>
-      <c r="AA22" s="28">
+      <c r="AA22" s="22">
         <v>22</v>
       </c>
-      <c r="AB22" s="28">
+      <c r="AB22" s="22">
         <v>42</v>
       </c>
       <c r="AC22" s="10">
         <v>21</v>
       </c>
-      <c r="AD22" s="28">
+      <c r="AD22" s="22">
         <v>30</v>
       </c>
-      <c r="AE22" s="28">
+      <c r="AE22" s="22">
         <v>31</v>
       </c>
       <c r="AF22" s="10">
         <v>36</v>
       </c>
       <c r="AG22" s="10">
         <v>25</v>
       </c>
       <c r="AH22" s="10">
         <v>24</v>
       </c>
       <c r="AI22" s="10">
         <v>32</v>
       </c>
-    </row>
-    <row r="23" spans="1:35" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="AJ22" s="10">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="23" spans="1:36" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A23" s="2" t="s">
         <v>86</v>
       </c>
-      <c r="B23" s="24"/>
-[...10 lines deleted...]
-      <c r="M23" s="29"/>
+      <c r="B23" s="20"/>
+      <c r="C23" s="20"/>
+      <c r="D23" s="20"/>
+      <c r="E23" s="20"/>
+      <c r="F23" s="20"/>
+      <c r="G23" s="20"/>
+      <c r="H23" s="21"/>
+      <c r="I23" s="20"/>
+      <c r="J23" s="21"/>
+      <c r="K23" s="21"/>
+      <c r="L23" s="21"/>
+      <c r="M23" s="21"/>
       <c r="N23" s="2">
         <v>14</v>
       </c>
       <c r="O23" s="10">
         <v>11</v>
       </c>
       <c r="P23" s="2">
         <v>12</v>
       </c>
       <c r="Q23" s="10">
         <v>11</v>
       </c>
-      <c r="R23" s="28">
+      <c r="R23" s="22">
         <v>10</v>
       </c>
-      <c r="S23" s="28">
+      <c r="S23" s="22">
         <v>3</v>
       </c>
-      <c r="T23" s="28">
+      <c r="T23" s="22">
         <v>5</v>
       </c>
-      <c r="U23" s="28">
+      <c r="U23" s="22">
         <v>11</v>
       </c>
-      <c r="V23" s="28">
+      <c r="V23" s="22">
         <v>8</v>
       </c>
-      <c r="W23" s="67">
+      <c r="W23" s="45">
         <v>12</v>
       </c>
-      <c r="X23" s="28">
+      <c r="X23" s="22">
         <v>9</v>
       </c>
       <c r="Y23" s="10">
         <v>11</v>
       </c>
-      <c r="Z23" s="28">
+      <c r="Z23" s="22">
         <v>8</v>
       </c>
-      <c r="AA23" s="28">
+      <c r="AA23" s="22">
         <v>3</v>
       </c>
-      <c r="AB23" s="28">
+      <c r="AB23" s="22">
         <v>7</v>
       </c>
       <c r="AC23" s="10">
         <v>6</v>
       </c>
-      <c r="AD23" s="28">
+      <c r="AD23" s="22">
         <v>6</v>
       </c>
-      <c r="AE23" s="28">
+      <c r="AE23" s="22">
         <v>10</v>
       </c>
       <c r="AF23" s="10">
         <v>6</v>
       </c>
       <c r="AG23" s="10">
         <v>8</v>
       </c>
       <c r="AH23" s="10">
         <v>16</v>
       </c>
       <c r="AI23" s="10">
         <v>7</v>
       </c>
-    </row>
-    <row r="24" spans="1:35" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="AJ23" s="10">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="24" spans="1:36" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A24" s="2" t="s">
         <v>87</v>
       </c>
-      <c r="B24" s="24"/>
-[...10 lines deleted...]
-      <c r="M24" s="29"/>
+      <c r="B24" s="20"/>
+      <c r="C24" s="20"/>
+      <c r="D24" s="20"/>
+      <c r="E24" s="20"/>
+      <c r="F24" s="20"/>
+      <c r="G24" s="20"/>
+      <c r="H24" s="21"/>
+      <c r="I24" s="20"/>
+      <c r="J24" s="21"/>
+      <c r="K24" s="21"/>
+      <c r="L24" s="21"/>
+      <c r="M24" s="21"/>
       <c r="N24" s="2">
         <v>32</v>
       </c>
       <c r="O24" s="10">
         <v>32</v>
       </c>
       <c r="P24" s="2">
         <v>27</v>
       </c>
       <c r="Q24" s="10">
         <v>33</v>
       </c>
-      <c r="R24" s="28">
+      <c r="R24" s="22">
         <v>28</v>
       </c>
-      <c r="S24" s="28">
+      <c r="S24" s="22">
         <v>30</v>
       </c>
-      <c r="T24" s="28">
+      <c r="T24" s="22">
         <v>26</v>
       </c>
-      <c r="U24" s="28">
+      <c r="U24" s="22">
         <v>21</v>
       </c>
-      <c r="V24" s="28">
+      <c r="V24" s="22">
         <v>30</v>
       </c>
-      <c r="W24" s="67">
+      <c r="W24" s="45">
         <v>32</v>
       </c>
-      <c r="X24" s="28">
+      <c r="X24" s="22">
         <v>30</v>
       </c>
       <c r="Y24" s="10">
         <v>28</v>
       </c>
-      <c r="Z24" s="28">
+      <c r="Z24" s="22">
         <v>27</v>
       </c>
-      <c r="AA24" s="28">
+      <c r="AA24" s="22">
         <v>22</v>
       </c>
-      <c r="AB24" s="28">
+      <c r="AB24" s="22">
         <v>23</v>
       </c>
       <c r="AC24" s="10">
         <v>30</v>
       </c>
-      <c r="AD24" s="28">
+      <c r="AD24" s="22">
         <v>23</v>
       </c>
-      <c r="AE24" s="28">
+      <c r="AE24" s="22">
         <v>33</v>
       </c>
       <c r="AF24" s="10">
         <v>26</v>
       </c>
       <c r="AG24" s="10">
         <v>17</v>
       </c>
       <c r="AH24" s="10">
         <v>19</v>
       </c>
       <c r="AI24" s="10">
         <v>23</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="T25" s="93" t="s">
+      <c r="AJ24" s="10">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="25" spans="1:36" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="B25" s="17"/>
+      <c r="C25" s="17"/>
+      <c r="D25" s="17"/>
+      <c r="E25" s="17"/>
+      <c r="F25" s="17"/>
+      <c r="G25" s="17"/>
+      <c r="H25" s="17"/>
+      <c r="I25" s="17"/>
+      <c r="J25" s="17"/>
+      <c r="K25" s="17"/>
+      <c r="L25" s="17"/>
+      <c r="M25" s="17"/>
+      <c r="N25" s="17"/>
+      <c r="O25" s="17"/>
+      <c r="P25" s="17"/>
+      <c r="Q25" s="17"/>
+      <c r="R25" s="17"/>
+      <c r="S25" s="17"/>
+      <c r="T25" s="55" t="s">
         <v>70</v>
       </c>
-      <c r="U25" s="93"/>
-[...16 lines deleted...]
-      <c r="A26" s="21" t="s">
+      <c r="U25" s="55"/>
+      <c r="V25" s="55"/>
+      <c r="W25" s="55"/>
+      <c r="X25" s="55"/>
+      <c r="Y25" s="55"/>
+      <c r="Z25" s="55"/>
+      <c r="AA25" s="55"/>
+      <c r="AB25" s="55"/>
+      <c r="AC25" s="55"/>
+      <c r="AD25" s="55"/>
+      <c r="AE25" s="55"/>
+      <c r="AF25" s="55"/>
+      <c r="AG25" s="55"/>
+      <c r="AH25" s="17"/>
+      <c r="AI25" s="17"/>
+      <c r="AJ25" s="10"/>
+    </row>
+    <row r="26" spans="1:36" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="A26" s="17" t="s">
         <v>47</v>
       </c>
-      <c r="B26" s="24"/>
-[...10 lines deleted...]
-      <c r="M26" s="29"/>
+      <c r="B26" s="20"/>
+      <c r="C26" s="20"/>
+      <c r="D26" s="20"/>
+      <c r="E26" s="20"/>
+      <c r="F26" s="20"/>
+      <c r="G26" s="20"/>
+      <c r="H26" s="21"/>
+      <c r="I26" s="20"/>
+      <c r="J26" s="21"/>
+      <c r="K26" s="21"/>
+      <c r="L26" s="21"/>
+      <c r="M26" s="21"/>
       <c r="N26" s="2">
         <v>407</v>
       </c>
       <c r="O26" s="10">
         <v>342</v>
       </c>
       <c r="P26" s="2">
         <v>351</v>
       </c>
       <c r="Q26" s="10">
         <v>318</v>
       </c>
-      <c r="R26" s="28">
+      <c r="R26" s="22">
         <v>391</v>
       </c>
-      <c r="S26" s="28">
+      <c r="S26" s="22">
         <v>380</v>
       </c>
-      <c r="T26" s="36">
+      <c r="T26" s="22">
         <v>275</v>
       </c>
-      <c r="U26" s="28">
+      <c r="U26" s="22">
         <v>293</v>
       </c>
-      <c r="V26" s="66">
+      <c r="V26" s="45">
         <v>309</v>
       </c>
-      <c r="W26" s="67">
+      <c r="W26" s="45">
         <v>359</v>
       </c>
       <c r="X26" s="10">
         <v>309</v>
       </c>
       <c r="Y26" s="10">
         <v>359</v>
       </c>
       <c r="Z26" s="10">
         <v>361</v>
       </c>
       <c r="AA26" s="10">
         <v>321</v>
       </c>
       <c r="AB26" s="10">
         <v>346</v>
       </c>
       <c r="AC26" s="10">
         <v>316</v>
       </c>
       <c r="AD26" s="10">
         <v>272</v>
       </c>
       <c r="AE26" s="10">
         <v>319</v>
       </c>
       <c r="AF26" s="10">
         <v>300</v>
       </c>
       <c r="AG26" s="10">
         <v>248</v>
       </c>
       <c r="AH26" s="10">
         <v>264</v>
       </c>
       <c r="AI26" s="10">
         <v>318</v>
       </c>
-    </row>
-    <row r="27" spans="1:35" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="AJ26" s="10">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="27" spans="1:36" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A27" s="2" t="s">
         <v>82</v>
       </c>
-      <c r="B27" s="24"/>
-[...10 lines deleted...]
-      <c r="M27" s="29"/>
+      <c r="B27" s="20"/>
+      <c r="C27" s="20"/>
+      <c r="D27" s="20"/>
+      <c r="E27" s="20"/>
+      <c r="F27" s="20"/>
+      <c r="G27" s="20"/>
+      <c r="H27" s="21"/>
+      <c r="I27" s="20"/>
+      <c r="J27" s="21"/>
+      <c r="K27" s="21"/>
+      <c r="L27" s="21"/>
+      <c r="M27" s="21"/>
       <c r="N27" s="2">
         <v>209</v>
       </c>
       <c r="O27" s="10">
         <v>191</v>
       </c>
       <c r="P27" s="2">
         <v>184</v>
       </c>
       <c r="Q27" s="10">
         <v>167</v>
       </c>
-      <c r="R27" s="28">
+      <c r="R27" s="22">
         <v>208</v>
       </c>
-      <c r="S27" s="28">
+      <c r="S27" s="22">
         <v>203</v>
       </c>
-      <c r="T27" s="36">
+      <c r="T27" s="22">
         <v>160</v>
       </c>
-      <c r="U27" s="28">
+      <c r="U27" s="22">
         <v>153</v>
       </c>
-      <c r="V27" s="66">
+      <c r="V27" s="45">
         <v>176</v>
       </c>
-      <c r="W27" s="67">
+      <c r="W27" s="45">
         <v>181</v>
       </c>
       <c r="X27" s="10">
         <v>165</v>
       </c>
       <c r="Y27" s="10">
         <v>181</v>
       </c>
       <c r="Z27" s="10">
         <v>195</v>
       </c>
       <c r="AA27" s="10">
         <v>204</v>
       </c>
       <c r="AB27" s="10">
         <v>191</v>
       </c>
       <c r="AC27" s="10">
         <v>169</v>
       </c>
       <c r="AD27" s="10">
         <v>154</v>
       </c>
       <c r="AE27" s="10">
         <v>166</v>
       </c>
       <c r="AF27" s="10">
         <v>166</v>
       </c>
       <c r="AG27" s="10">
         <v>149</v>
       </c>
       <c r="AH27" s="10">
         <v>139</v>
       </c>
       <c r="AI27" s="10">
         <v>185</v>
       </c>
-    </row>
-    <row r="28" spans="1:35" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="AJ27" s="10">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="28" spans="1:36" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A28" s="2" t="s">
         <v>83</v>
       </c>
-      <c r="B28" s="24"/>
-[...10 lines deleted...]
-      <c r="M28" s="29"/>
+      <c r="B28" s="20"/>
+      <c r="C28" s="20"/>
+      <c r="D28" s="20"/>
+      <c r="E28" s="20"/>
+      <c r="F28" s="20"/>
+      <c r="G28" s="20"/>
+      <c r="H28" s="21"/>
+      <c r="I28" s="20"/>
+      <c r="J28" s="21"/>
+      <c r="K28" s="21"/>
+      <c r="L28" s="21"/>
+      <c r="M28" s="21"/>
       <c r="N28" s="2">
         <v>34</v>
       </c>
       <c r="O28" s="10">
         <v>15</v>
       </c>
       <c r="P28" s="2">
         <v>13</v>
       </c>
       <c r="Q28" s="10">
         <v>20</v>
       </c>
-      <c r="R28" s="28">
+      <c r="R28" s="22">
         <v>25</v>
       </c>
-      <c r="S28" s="28">
+      <c r="S28" s="22">
         <v>15</v>
       </c>
-      <c r="T28" s="36">
+      <c r="T28" s="22">
         <v>15</v>
       </c>
-      <c r="U28" s="28">
+      <c r="U28" s="22">
         <v>21</v>
       </c>
-      <c r="V28" s="66">
+      <c r="V28" s="45">
         <v>12</v>
       </c>
-      <c r="W28" s="67">
+      <c r="W28" s="45">
         <v>24</v>
       </c>
       <c r="X28" s="10">
         <v>18</v>
       </c>
       <c r="Y28" s="10">
         <v>17</v>
       </c>
       <c r="Z28" s="10">
         <v>20</v>
       </c>
       <c r="AA28" s="10">
         <v>12</v>
       </c>
       <c r="AB28" s="10">
         <v>17</v>
       </c>
       <c r="AC28" s="10">
         <v>20</v>
       </c>
       <c r="AD28" s="10">
         <v>15</v>
       </c>
       <c r="AE28" s="10">
         <v>20</v>
       </c>
       <c r="AF28" s="10">
         <v>18</v>
       </c>
       <c r="AG28" s="10">
         <v>12</v>
       </c>
       <c r="AH28" s="10">
         <v>16</v>
       </c>
       <c r="AI28" s="10">
         <v>16</v>
       </c>
-    </row>
-    <row r="29" spans="1:35" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="AJ28" s="10">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="29" spans="1:36" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A29" s="2" t="s">
         <v>77</v>
       </c>
-      <c r="B29" s="24"/>
-[...10 lines deleted...]
-      <c r="M29" s="29"/>
+      <c r="B29" s="20"/>
+      <c r="C29" s="20"/>
+      <c r="D29" s="20"/>
+      <c r="E29" s="20"/>
+      <c r="F29" s="20"/>
+      <c r="G29" s="20"/>
+      <c r="H29" s="21"/>
+      <c r="I29" s="20"/>
+      <c r="J29" s="21"/>
+      <c r="K29" s="21"/>
+      <c r="L29" s="21"/>
+      <c r="M29" s="21"/>
       <c r="N29" s="2">
         <v>18</v>
       </c>
       <c r="O29" s="10">
         <v>25</v>
       </c>
       <c r="P29" s="2">
         <v>22</v>
       </c>
       <c r="Q29" s="10">
         <v>16</v>
       </c>
-      <c r="R29" s="28">
+      <c r="R29" s="22">
         <v>24</v>
       </c>
-      <c r="S29" s="28">
+      <c r="S29" s="22">
         <v>21</v>
       </c>
-      <c r="T29" s="36">
+      <c r="T29" s="22">
         <v>19</v>
       </c>
-      <c r="U29" s="28">
+      <c r="U29" s="22">
         <v>24</v>
       </c>
-      <c r="V29" s="66">
+      <c r="V29" s="45">
         <v>18</v>
       </c>
-      <c r="W29" s="67">
+      <c r="W29" s="45">
         <v>28</v>
       </c>
       <c r="X29" s="10">
         <v>17</v>
       </c>
       <c r="Y29" s="10">
         <v>30</v>
       </c>
       <c r="Z29" s="10">
         <v>18</v>
       </c>
       <c r="AA29" s="10">
         <v>19</v>
       </c>
       <c r="AB29" s="10">
         <v>21</v>
       </c>
       <c r="AC29" s="10">
         <v>23</v>
       </c>
       <c r="AD29" s="10">
         <v>17</v>
       </c>
       <c r="AE29" s="10">
         <v>21</v>
       </c>
       <c r="AF29" s="10">
         <v>14</v>
       </c>
       <c r="AG29" s="10">
         <v>18</v>
       </c>
       <c r="AH29" s="10">
         <v>17</v>
       </c>
       <c r="AI29" s="10">
         <v>18</v>
       </c>
-    </row>
-    <row r="30" spans="1:35" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="AJ29" s="10">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="30" spans="1:36" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A30" s="2" t="s">
         <v>55</v>
       </c>
-      <c r="B30" s="24"/>
-[...10 lines deleted...]
-      <c r="M30" s="29"/>
+      <c r="B30" s="20"/>
+      <c r="C30" s="20"/>
+      <c r="D30" s="20"/>
+      <c r="E30" s="20"/>
+      <c r="F30" s="20"/>
+      <c r="G30" s="20"/>
+      <c r="H30" s="21"/>
+      <c r="I30" s="20"/>
+      <c r="J30" s="21"/>
+      <c r="K30" s="21"/>
+      <c r="L30" s="21"/>
+      <c r="M30" s="21"/>
       <c r="N30" s="2">
         <v>32</v>
       </c>
       <c r="O30" s="10">
         <v>11</v>
       </c>
       <c r="P30" s="2">
         <v>34</v>
       </c>
       <c r="Q30" s="10">
         <v>22</v>
       </c>
-      <c r="R30" s="28">
+      <c r="R30" s="22">
         <v>23</v>
       </c>
-      <c r="S30" s="28">
+      <c r="S30" s="22">
         <v>29</v>
       </c>
-      <c r="T30" s="36">
+      <c r="T30" s="22">
         <v>14</v>
       </c>
-      <c r="U30" s="28">
+      <c r="U30" s="22">
         <v>25</v>
       </c>
-      <c r="V30" s="66">
+      <c r="V30" s="45">
         <v>17</v>
       </c>
-      <c r="W30" s="67">
+      <c r="W30" s="45">
         <v>29</v>
       </c>
       <c r="X30" s="10">
         <v>27</v>
       </c>
       <c r="Y30" s="10">
         <v>33</v>
       </c>
       <c r="Z30" s="10">
         <v>22</v>
       </c>
       <c r="AA30" s="10">
         <v>14</v>
       </c>
       <c r="AB30" s="10">
         <v>27</v>
       </c>
       <c r="AC30" s="10">
         <v>26</v>
       </c>
       <c r="AD30" s="10">
         <v>18</v>
       </c>
       <c r="AE30" s="10">
         <v>25</v>
       </c>
       <c r="AF30" s="10">
         <v>17</v>
       </c>
       <c r="AG30" s="10">
         <v>12</v>
       </c>
       <c r="AH30" s="10">
         <v>18</v>
       </c>
       <c r="AI30" s="10">
         <v>16</v>
       </c>
-    </row>
-    <row r="31" spans="1:35" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="AJ30" s="10">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="31" spans="1:36" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A31" s="2" t="s">
         <v>84</v>
       </c>
-      <c r="B31" s="24"/>
-[...10 lines deleted...]
-      <c r="M31" s="29"/>
+      <c r="B31" s="20"/>
+      <c r="C31" s="20"/>
+      <c r="D31" s="20"/>
+      <c r="E31" s="20"/>
+      <c r="F31" s="20"/>
+      <c r="G31" s="20"/>
+      <c r="H31" s="21"/>
+      <c r="I31" s="20"/>
+      <c r="J31" s="21"/>
+      <c r="K31" s="21"/>
+      <c r="L31" s="21"/>
+      <c r="M31" s="21"/>
       <c r="N31" s="2">
         <v>25</v>
       </c>
       <c r="O31" s="10">
         <v>19</v>
       </c>
       <c r="P31" s="2">
         <v>23</v>
       </c>
       <c r="Q31" s="10">
         <v>23</v>
       </c>
-      <c r="R31" s="28">
+      <c r="R31" s="22">
         <v>20</v>
       </c>
-      <c r="S31" s="28">
+      <c r="S31" s="22">
         <v>34</v>
       </c>
-      <c r="T31" s="36">
+      <c r="T31" s="22">
         <v>22</v>
       </c>
-      <c r="U31" s="28">
+      <c r="U31" s="22">
         <v>13</v>
       </c>
-      <c r="V31" s="66">
+      <c r="V31" s="45">
         <v>20</v>
       </c>
-      <c r="W31" s="67">
+      <c r="W31" s="45">
         <v>25</v>
       </c>
       <c r="X31" s="10">
         <v>24</v>
       </c>
       <c r="Y31" s="10">
         <v>24</v>
       </c>
       <c r="Z31" s="10">
         <v>27</v>
       </c>
       <c r="AA31" s="10">
         <v>18</v>
       </c>
       <c r="AB31" s="10">
         <v>18</v>
       </c>
       <c r="AC31" s="10">
         <v>18</v>
       </c>
       <c r="AD31" s="10">
         <v>14</v>
       </c>
       <c r="AE31" s="10">
         <v>21</v>
       </c>
       <c r="AF31" s="10">
         <v>23</v>
       </c>
       <c r="AG31" s="10">
         <v>11</v>
       </c>
       <c r="AH31" s="10">
         <v>23</v>
       </c>
       <c r="AI31" s="10">
         <v>25</v>
       </c>
-    </row>
-    <row r="32" spans="1:35" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="AJ31" s="10">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="32" spans="1:36" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A32" s="2" t="s">
         <v>78</v>
       </c>
-      <c r="B32" s="24"/>
-[...10 lines deleted...]
-      <c r="M32" s="29"/>
+      <c r="B32" s="20"/>
+      <c r="C32" s="20"/>
+      <c r="D32" s="20"/>
+      <c r="E32" s="20"/>
+      <c r="F32" s="20"/>
+      <c r="G32" s="20"/>
+      <c r="H32" s="21"/>
+      <c r="I32" s="20"/>
+      <c r="J32" s="21"/>
+      <c r="K32" s="21"/>
+      <c r="L32" s="21"/>
+      <c r="M32" s="21"/>
       <c r="N32" s="2">
         <v>9</v>
       </c>
       <c r="O32" s="10">
         <v>13</v>
       </c>
       <c r="P32" s="2">
         <v>5</v>
       </c>
       <c r="Q32" s="10">
         <v>5</v>
       </c>
-      <c r="R32" s="28">
+      <c r="R32" s="22">
         <v>10</v>
       </c>
-      <c r="S32" s="28">
+      <c r="S32" s="22">
         <v>7</v>
       </c>
-      <c r="T32" s="36">
+      <c r="T32" s="22">
         <v>3</v>
       </c>
-      <c r="U32" s="28">
+      <c r="U32" s="22">
         <v>3</v>
       </c>
-      <c r="V32" s="66">
+      <c r="V32" s="45">
         <v>9</v>
       </c>
-      <c r="W32" s="67">
+      <c r="W32" s="45">
         <v>8</v>
       </c>
       <c r="X32" s="10">
         <v>3</v>
       </c>
       <c r="Y32" s="10">
         <v>6</v>
       </c>
       <c r="Z32" s="10">
         <v>7</v>
       </c>
       <c r="AA32" s="10">
         <v>8</v>
       </c>
       <c r="AB32" s="10">
         <v>6</v>
       </c>
       <c r="AC32" s="10">
         <v>7</v>
       </c>
       <c r="AD32" s="10">
         <v>9</v>
       </c>
       <c r="AE32" s="10">
         <v>5</v>
       </c>
       <c r="AF32" s="10">
         <v>3</v>
       </c>
       <c r="AG32" s="10">
         <v>3</v>
       </c>
       <c r="AH32" s="10">
         <v>9</v>
       </c>
       <c r="AI32" s="10">
         <v>8</v>
       </c>
-    </row>
-    <row r="33" spans="1:35" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="AJ32" s="10">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="33" spans="1:36" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A33" s="2" t="s">
         <v>58</v>
       </c>
-      <c r="B33" s="24"/>
-[...10 lines deleted...]
-      <c r="M33" s="29"/>
+      <c r="B33" s="20"/>
+      <c r="C33" s="20"/>
+      <c r="D33" s="20"/>
+      <c r="E33" s="20"/>
+      <c r="F33" s="20"/>
+      <c r="G33" s="20"/>
+      <c r="H33" s="21"/>
+      <c r="I33" s="20"/>
+      <c r="J33" s="21"/>
+      <c r="K33" s="21"/>
+      <c r="L33" s="21"/>
+      <c r="M33" s="21"/>
       <c r="N33" s="2">
         <v>3</v>
       </c>
       <c r="O33" s="10">
         <v>1</v>
       </c>
       <c r="P33" s="2">
         <v>7</v>
       </c>
       <c r="Q33" s="10">
         <v>3</v>
       </c>
-      <c r="R33" s="28">
+      <c r="R33" s="22">
         <v>3</v>
       </c>
-      <c r="S33" s="28">
+      <c r="S33" s="22">
         <v>9</v>
       </c>
-      <c r="T33" s="36">
+      <c r="T33" s="22">
         <v>1</v>
       </c>
-      <c r="U33" s="28">
+      <c r="U33" s="22">
         <v>2</v>
       </c>
-      <c r="V33" s="66">
+      <c r="V33" s="45">
         <v>2</v>
       </c>
-      <c r="W33" s="67">
+      <c r="W33" s="45">
         <v>6</v>
       </c>
       <c r="X33" s="10">
         <v>2</v>
       </c>
       <c r="Y33" s="10">
         <v>5</v>
       </c>
       <c r="Z33" s="10">
         <v>5</v>
       </c>
       <c r="AA33" s="10">
         <v>7</v>
       </c>
       <c r="AB33" s="10">
         <v>4</v>
       </c>
       <c r="AC33" s="10">
         <v>7</v>
       </c>
       <c r="AD33" s="10">
         <v>1</v>
       </c>
       <c r="AE33" s="10">
         <v>3</v>
       </c>
       <c r="AF33" s="10">
         <v>6</v>
       </c>
       <c r="AG33" s="10">
         <v>5</v>
       </c>
       <c r="AH33" s="10">
         <v>4</v>
       </c>
       <c r="AI33" s="10">
         <v>6</v>
       </c>
-    </row>
-    <row r="34" spans="1:35" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="AJ33" s="10">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="34" spans="1:36" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A34" s="2" t="s">
         <v>85</v>
       </c>
-      <c r="B34" s="24"/>
-[...10 lines deleted...]
-      <c r="M34" s="29"/>
+      <c r="B34" s="20"/>
+      <c r="C34" s="20"/>
+      <c r="D34" s="20"/>
+      <c r="E34" s="20"/>
+      <c r="F34" s="20"/>
+      <c r="G34" s="20"/>
+      <c r="H34" s="21"/>
+      <c r="I34" s="20"/>
+      <c r="J34" s="21"/>
+      <c r="K34" s="21"/>
+      <c r="L34" s="21"/>
+      <c r="M34" s="21"/>
       <c r="N34" s="2">
         <v>2</v>
       </c>
       <c r="O34" s="10">
         <v>3</v>
       </c>
       <c r="P34" s="2">
         <v>1</v>
       </c>
       <c r="Q34" s="10">
         <v>3</v>
       </c>
-      <c r="R34" s="28">
+      <c r="R34" s="22">
         <v>1</v>
       </c>
-      <c r="S34" s="28">
+      <c r="S34" s="22">
         <v>5</v>
       </c>
-      <c r="T34" s="36">
+      <c r="T34" s="22">
         <v>1</v>
       </c>
-      <c r="U34" s="28">
+      <c r="U34" s="22">
         <v>1</v>
       </c>
-      <c r="V34" s="66">
+      <c r="V34" s="45">
         <v>5</v>
       </c>
-      <c r="W34" s="67">
+      <c r="W34" s="45">
         <v>5</v>
       </c>
       <c r="X34" s="10">
         <v>1</v>
       </c>
       <c r="Y34" s="10">
         <v>4</v>
       </c>
       <c r="Z34" s="10">
         <v>1</v>
       </c>
       <c r="AA34" s="10">
         <v>1</v>
       </c>
       <c r="AB34" s="10">
         <v>3</v>
       </c>
       <c r="AC34" s="10">
         <v>3</v>
       </c>
       <c r="AD34" s="10">
         <v>4</v>
       </c>
       <c r="AE34" s="10">
         <v>3</v>
       </c>
       <c r="AF34" s="10">
         <v>4</v>
       </c>
       <c r="AG34" s="10">
         <v>2</v>
       </c>
-      <c r="AH34" s="28" t="s">
+      <c r="AH34" s="22" t="s">
         <v>72</v>
       </c>
       <c r="AI34" s="10">
         <v>2</v>
       </c>
-    </row>
-    <row r="35" spans="1:35" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="AJ34" s="10">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="35" spans="1:36" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A35" s="2" t="s">
         <v>62</v>
       </c>
-      <c r="B35" s="24"/>
-[...10 lines deleted...]
-      <c r="M35" s="29"/>
+      <c r="B35" s="20"/>
+      <c r="C35" s="20"/>
+      <c r="D35" s="20"/>
+      <c r="E35" s="20"/>
+      <c r="F35" s="20"/>
+      <c r="G35" s="20"/>
+      <c r="H35" s="21"/>
+      <c r="I35" s="20"/>
+      <c r="J35" s="21"/>
+      <c r="K35" s="21"/>
+      <c r="L35" s="21"/>
+      <c r="M35" s="21"/>
       <c r="N35" s="2">
         <v>5</v>
       </c>
       <c r="O35" s="10">
         <v>5</v>
       </c>
       <c r="P35" s="2">
         <v>5</v>
       </c>
       <c r="Q35" s="10">
         <v>6</v>
       </c>
-      <c r="R35" s="28">
+      <c r="R35" s="22">
         <v>7</v>
       </c>
-      <c r="S35" s="28">
+      <c r="S35" s="22">
         <v>5</v>
       </c>
-      <c r="T35" s="36">
+      <c r="T35" s="22">
         <v>1</v>
       </c>
-      <c r="U35" s="28">
+      <c r="U35" s="22">
         <v>3</v>
       </c>
-      <c r="V35" s="66">
+      <c r="V35" s="45">
         <v>8</v>
       </c>
-      <c r="W35" s="67">
+      <c r="W35" s="45">
         <v>3</v>
       </c>
       <c r="X35" s="10">
         <v>2</v>
       </c>
       <c r="Y35" s="10">
         <v>3</v>
       </c>
       <c r="Z35" s="10">
         <v>3</v>
       </c>
       <c r="AA35" s="10">
         <v>6</v>
       </c>
       <c r="AB35" s="10">
         <v>2</v>
       </c>
       <c r="AC35" s="10">
         <v>4</v>
       </c>
       <c r="AD35" s="10">
         <v>4</v>
       </c>
       <c r="AE35" s="10">
         <v>6</v>
       </c>
       <c r="AF35" s="10">
         <v>6</v>
       </c>
       <c r="AG35" s="10">
         <v>3</v>
       </c>
       <c r="AH35" s="10">
         <v>2</v>
       </c>
-      <c r="AI35" s="28" t="s">
+      <c r="AI35" s="22" t="s">
         <v>72</v>
       </c>
-    </row>
-    <row r="36" spans="1:35" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="AJ35" s="10">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="36" spans="1:36" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A36" s="2" t="s">
         <v>79</v>
       </c>
-      <c r="B36" s="24"/>
-[...10 lines deleted...]
-      <c r="M36" s="29"/>
+      <c r="B36" s="20"/>
+      <c r="C36" s="20"/>
+      <c r="D36" s="20"/>
+      <c r="E36" s="20"/>
+      <c r="F36" s="20"/>
+      <c r="G36" s="20"/>
+      <c r="H36" s="21"/>
+      <c r="I36" s="20"/>
+      <c r="J36" s="21"/>
+      <c r="K36" s="21"/>
+      <c r="L36" s="21"/>
+      <c r="M36" s="21"/>
       <c r="N36" s="2">
         <v>18</v>
       </c>
       <c r="O36" s="10">
         <v>17</v>
       </c>
       <c r="P36" s="2">
         <v>15</v>
       </c>
       <c r="Q36" s="10">
         <v>13</v>
       </c>
-      <c r="R36" s="28">
+      <c r="R36" s="22">
         <v>23</v>
       </c>
-      <c r="S36" s="28">
+      <c r="S36" s="22">
         <v>15</v>
       </c>
-      <c r="T36" s="36">
+      <c r="T36" s="22">
         <v>10</v>
       </c>
-      <c r="U36" s="28">
+      <c r="U36" s="22">
         <v>12</v>
       </c>
-      <c r="V36" s="66">
+      <c r="V36" s="45">
         <v>8</v>
       </c>
-      <c r="W36" s="67">
+      <c r="W36" s="45">
         <v>7</v>
       </c>
       <c r="X36" s="10">
         <v>11</v>
       </c>
       <c r="Y36" s="10">
         <v>10</v>
       </c>
       <c r="Z36" s="10">
         <v>19</v>
       </c>
       <c r="AA36" s="10">
         <v>8</v>
       </c>
       <c r="AB36" s="10">
         <v>13</v>
       </c>
       <c r="AC36" s="10">
         <v>7</v>
       </c>
       <c r="AD36" s="10">
         <v>8</v>
       </c>
       <c r="AE36" s="10">
         <v>5</v>
       </c>
       <c r="AF36" s="10">
         <v>11</v>
       </c>
       <c r="AG36" s="10">
         <v>7</v>
       </c>
       <c r="AH36" s="10">
         <v>11</v>
       </c>
       <c r="AI36" s="10">
         <v>7</v>
       </c>
-    </row>
-    <row r="37" spans="1:35" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="AJ36" s="10">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="37" spans="1:36" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A37" s="2" t="s">
         <v>80</v>
       </c>
-      <c r="B37" s="54" t="s">
+      <c r="B37" s="37" t="s">
         <v>68</v>
       </c>
-      <c r="C37" s="54" t="s">
+      <c r="C37" s="37" t="s">
         <v>68</v>
       </c>
-      <c r="D37" s="54" t="s">
+      <c r="D37" s="37" t="s">
         <v>68</v>
       </c>
-      <c r="E37" s="54" t="s">
+      <c r="E37" s="37" t="s">
         <v>68</v>
       </c>
-      <c r="F37" s="54" t="s">
+      <c r="F37" s="37" t="s">
         <v>68</v>
       </c>
-      <c r="G37" s="54" t="s">
+      <c r="G37" s="37" t="s">
         <v>68</v>
       </c>
-      <c r="H37" s="54" t="s">
+      <c r="H37" s="37" t="s">
         <v>68</v>
       </c>
-      <c r="I37" s="54" t="s">
+      <c r="I37" s="37" t="s">
         <v>68</v>
       </c>
-      <c r="J37" s="54" t="s">
+      <c r="J37" s="37" t="s">
         <v>68</v>
       </c>
-      <c r="K37" s="54" t="s">
+      <c r="K37" s="37" t="s">
         <v>68</v>
       </c>
-      <c r="L37" s="54" t="s">
+      <c r="L37" s="37" t="s">
         <v>68</v>
       </c>
-      <c r="M37" s="54" t="s">
+      <c r="M37" s="37" t="s">
         <v>68</v>
       </c>
       <c r="N37" s="2">
         <v>23</v>
       </c>
       <c r="O37" s="10">
         <v>20</v>
       </c>
       <c r="P37" s="2">
         <v>19</v>
       </c>
       <c r="Q37" s="10">
         <v>20</v>
       </c>
-      <c r="R37" s="28">
+      <c r="R37" s="22">
         <v>21</v>
       </c>
-      <c r="S37" s="28">
+      <c r="S37" s="22">
         <v>17</v>
       </c>
-      <c r="T37" s="36">
+      <c r="T37" s="22">
         <v>13</v>
       </c>
-      <c r="U37" s="28">
+      <c r="U37" s="22">
         <v>17</v>
       </c>
-      <c r="V37" s="66">
+      <c r="V37" s="45">
         <v>11</v>
       </c>
-      <c r="W37" s="67">
+      <c r="W37" s="45">
         <v>23</v>
       </c>
       <c r="X37" s="10">
         <v>24</v>
       </c>
       <c r="Y37" s="10">
         <v>22</v>
       </c>
       <c r="Z37" s="10">
         <v>23</v>
       </c>
       <c r="AA37" s="10">
         <v>11</v>
       </c>
       <c r="AB37" s="10">
         <v>25</v>
       </c>
       <c r="AC37" s="10">
         <v>12</v>
       </c>
       <c r="AD37" s="10">
         <v>14</v>
       </c>
       <c r="AE37" s="10">
         <v>17</v>
       </c>
       <c r="AF37" s="10">
         <v>16</v>
       </c>
       <c r="AG37" s="10">
         <v>14</v>
       </c>
       <c r="AH37" s="10">
         <v>10</v>
       </c>
       <c r="AI37" s="10">
         <v>14</v>
       </c>
-    </row>
-    <row r="38" spans="1:35" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="AJ37" s="10">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="38" spans="1:36" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A38" s="2" t="s">
         <v>86</v>
       </c>
-      <c r="B38" s="54"/>
-[...10 lines deleted...]
-      <c r="M38" s="54"/>
+      <c r="B38" s="37"/>
+      <c r="C38" s="37"/>
+      <c r="D38" s="37"/>
+      <c r="E38" s="37"/>
+      <c r="F38" s="37"/>
+      <c r="G38" s="37"/>
+      <c r="H38" s="37"/>
+      <c r="I38" s="37"/>
+      <c r="J38" s="37"/>
+      <c r="K38" s="37"/>
+      <c r="L38" s="37"/>
+      <c r="M38" s="37"/>
       <c r="N38" s="2">
         <v>6</v>
       </c>
       <c r="O38" s="10">
         <v>5</v>
       </c>
       <c r="P38" s="2">
         <v>5</v>
       </c>
       <c r="Q38" s="10">
         <v>6</v>
       </c>
-      <c r="R38" s="28">
+      <c r="R38" s="22">
         <v>8</v>
       </c>
-      <c r="S38" s="28" t="s">
+      <c r="S38" s="22" t="s">
         <v>72</v>
       </c>
-      <c r="T38" s="36">
+      <c r="T38" s="22">
         <v>1</v>
       </c>
-      <c r="U38" s="28">
+      <c r="U38" s="22">
         <v>8</v>
       </c>
-      <c r="V38" s="66">
+      <c r="V38" s="45">
         <v>2</v>
       </c>
-      <c r="W38" s="67">
+      <c r="W38" s="45">
         <v>6</v>
       </c>
       <c r="X38" s="10">
         <v>5</v>
       </c>
       <c r="Y38" s="10">
         <v>6</v>
       </c>
       <c r="Z38" s="10">
         <v>5</v>
       </c>
       <c r="AA38" s="10">
         <v>2</v>
       </c>
       <c r="AB38" s="10">
         <v>5</v>
       </c>
       <c r="AC38" s="10">
         <v>5</v>
       </c>
       <c r="AD38" s="10">
         <v>3</v>
       </c>
       <c r="AE38" s="10">
         <v>7</v>
       </c>
       <c r="AF38" s="10">
         <v>1</v>
       </c>
       <c r="AG38" s="10">
         <v>1</v>
       </c>
       <c r="AH38" s="10">
         <v>9</v>
       </c>
       <c r="AI38" s="10">
         <v>6</v>
       </c>
-    </row>
-    <row r="39" spans="1:35" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="AJ38" s="10"/>
+    </row>
+    <row r="39" spans="1:36" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A39" s="2" t="s">
         <v>87</v>
       </c>
-      <c r="B39" s="54" t="s">
+      <c r="B39" s="37" t="s">
         <v>69</v>
       </c>
-      <c r="C39" s="54" t="s">
+      <c r="C39" s="37" t="s">
         <v>69</v>
       </c>
-      <c r="D39" s="54" t="s">
+      <c r="D39" s="37" t="s">
         <v>69</v>
       </c>
-      <c r="E39" s="54" t="s">
+      <c r="E39" s="37" t="s">
         <v>69</v>
       </c>
-      <c r="F39" s="54" t="s">
+      <c r="F39" s="37" t="s">
         <v>69</v>
       </c>
-      <c r="G39" s="54" t="s">
+      <c r="G39" s="37" t="s">
         <v>69</v>
       </c>
-      <c r="H39" s="54" t="s">
+      <c r="H39" s="37" t="s">
         <v>69</v>
       </c>
-      <c r="I39" s="54" t="s">
+      <c r="I39" s="37" t="s">
         <v>69</v>
       </c>
-      <c r="J39" s="54" t="s">
+      <c r="J39" s="37" t="s">
         <v>69</v>
       </c>
-      <c r="K39" s="54" t="s">
+      <c r="K39" s="37" t="s">
         <v>69</v>
       </c>
-      <c r="L39" s="54" t="s">
+      <c r="L39" s="37" t="s">
         <v>69</v>
       </c>
-      <c r="M39" s="54" t="s">
+      <c r="M39" s="37" t="s">
         <v>69</v>
       </c>
       <c r="N39" s="2">
         <v>23</v>
       </c>
       <c r="O39" s="10">
         <v>17</v>
       </c>
       <c r="P39" s="2">
         <v>18</v>
       </c>
       <c r="Q39" s="10">
         <v>14</v>
       </c>
-      <c r="R39" s="28">
+      <c r="R39" s="22">
         <v>18</v>
       </c>
-      <c r="S39" s="28">
+      <c r="S39" s="22">
         <v>20</v>
       </c>
-      <c r="T39" s="36">
+      <c r="T39" s="22">
         <v>15</v>
       </c>
-      <c r="U39" s="28">
+      <c r="U39" s="22">
         <v>11</v>
       </c>
-      <c r="V39" s="66">
+      <c r="V39" s="45">
         <v>21</v>
       </c>
-      <c r="W39" s="67">
+      <c r="W39" s="45">
         <v>14</v>
       </c>
       <c r="X39" s="10">
         <v>10</v>
       </c>
       <c r="Y39" s="10">
         <v>18</v>
       </c>
       <c r="Z39" s="10">
         <v>16</v>
       </c>
       <c r="AA39" s="10">
         <v>11</v>
       </c>
       <c r="AB39" s="10">
         <v>14</v>
       </c>
       <c r="AC39" s="10">
         <v>15</v>
       </c>
       <c r="AD39" s="10">
         <v>11</v>
       </c>
       <c r="AE39" s="10">
         <v>20</v>
       </c>
       <c r="AF39" s="10">
         <v>15</v>
       </c>
       <c r="AG39" s="10">
         <v>11</v>
       </c>
       <c r="AH39" s="10">
         <v>6</v>
       </c>
       <c r="AI39" s="10">
         <v>15</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="T40" s="94" t="s">
+      <c r="AJ39" s="10">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="40" spans="1:36" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="B40" s="51"/>
+      <c r="C40" s="51"/>
+      <c r="D40" s="51"/>
+      <c r="E40" s="51"/>
+      <c r="F40" s="51"/>
+      <c r="G40" s="51"/>
+      <c r="H40" s="51"/>
+      <c r="I40" s="51"/>
+      <c r="J40" s="51"/>
+      <c r="K40" s="51"/>
+      <c r="L40" s="51"/>
+      <c r="M40" s="51"/>
+      <c r="N40" s="51"/>
+      <c r="O40" s="51"/>
+      <c r="P40" s="51"/>
+      <c r="Q40" s="51"/>
+      <c r="R40" s="51"/>
+      <c r="S40" s="51"/>
+      <c r="T40" s="68" t="s">
         <v>71</v>
       </c>
-      <c r="U40" s="94"/>
-[...16 lines deleted...]
-      <c r="A41" s="21" t="s">
+      <c r="U40" s="68"/>
+      <c r="V40" s="68"/>
+      <c r="W40" s="68"/>
+      <c r="X40" s="68"/>
+      <c r="Y40" s="68"/>
+      <c r="Z40" s="68"/>
+      <c r="AA40" s="68"/>
+      <c r="AB40" s="68"/>
+      <c r="AC40" s="68"/>
+      <c r="AD40" s="68"/>
+      <c r="AE40" s="68"/>
+      <c r="AF40" s="68"/>
+      <c r="AG40" s="68"/>
+      <c r="AH40" s="51"/>
+      <c r="AI40" s="51"/>
+      <c r="AJ40" s="10"/>
+    </row>
+    <row r="41" spans="1:36" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="A41" s="17" t="s">
         <v>47</v>
       </c>
-      <c r="B41" s="24"/>
-[...10 lines deleted...]
-      <c r="M41" s="29"/>
+      <c r="B41" s="20"/>
+      <c r="C41" s="20"/>
+      <c r="D41" s="20"/>
+      <c r="E41" s="20"/>
+      <c r="F41" s="20"/>
+      <c r="G41" s="20"/>
+      <c r="H41" s="21"/>
+      <c r="I41" s="20"/>
+      <c r="J41" s="21"/>
+      <c r="K41" s="21"/>
+      <c r="L41" s="21"/>
+      <c r="M41" s="21"/>
       <c r="N41" s="2">
         <v>344</v>
       </c>
-      <c r="O41" s="11">
+      <c r="O41" s="10">
         <v>304</v>
       </c>
       <c r="P41" s="2">
         <v>339</v>
       </c>
-      <c r="Q41" s="11">
+      <c r="Q41" s="10">
         <v>368</v>
       </c>
-      <c r="R41" s="36">
+      <c r="R41" s="22">
         <v>326</v>
       </c>
-      <c r="S41" s="36">
+      <c r="S41" s="22">
         <v>346</v>
       </c>
-      <c r="T41" s="36">
+      <c r="T41" s="22">
         <v>287</v>
       </c>
-      <c r="U41" s="36">
+      <c r="U41" s="22">
         <v>271</v>
       </c>
-      <c r="V41" s="67">
+      <c r="V41" s="45">
         <v>274</v>
       </c>
-      <c r="W41" s="67">
+      <c r="W41" s="45">
         <v>329</v>
       </c>
-      <c r="X41" s="11">
+      <c r="X41" s="10">
         <v>303</v>
       </c>
-      <c r="Y41" s="11">
+      <c r="Y41" s="10">
         <v>274</v>
       </c>
-      <c r="Z41" s="11">
+      <c r="Z41" s="10">
         <v>321</v>
       </c>
-      <c r="AA41" s="11">
+      <c r="AA41" s="10">
         <v>349</v>
       </c>
-      <c r="AB41" s="11">
+      <c r="AB41" s="10">
         <v>316</v>
       </c>
-      <c r="AC41" s="11">
+      <c r="AC41" s="10">
         <v>291</v>
       </c>
-      <c r="AD41" s="11">
+      <c r="AD41" s="10">
         <v>283</v>
       </c>
-      <c r="AE41" s="11">
+      <c r="AE41" s="10">
         <v>314</v>
       </c>
       <c r="AF41" s="10">
         <v>266</v>
       </c>
-      <c r="AG41" s="11">
+      <c r="AG41" s="10">
         <v>237</v>
       </c>
-      <c r="AH41" s="11">
+      <c r="AH41" s="10">
         <v>252</v>
       </c>
-      <c r="AI41" s="11">
+      <c r="AI41" s="10">
         <v>290</v>
       </c>
-    </row>
-    <row r="42" spans="1:35" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="AJ41" s="10">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="42" spans="1:36" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A42" s="2" t="s">
         <v>82</v>
       </c>
-      <c r="B42" s="24"/>
-[...10 lines deleted...]
-      <c r="M42" s="29"/>
+      <c r="B42" s="20"/>
+      <c r="C42" s="20"/>
+      <c r="D42" s="20"/>
+      <c r="E42" s="20"/>
+      <c r="F42" s="20"/>
+      <c r="G42" s="20"/>
+      <c r="H42" s="21"/>
+      <c r="I42" s="20"/>
+      <c r="J42" s="21"/>
+      <c r="K42" s="21"/>
+      <c r="L42" s="21"/>
+      <c r="M42" s="21"/>
       <c r="N42" s="2">
         <v>179</v>
       </c>
-      <c r="O42" s="11">
+      <c r="O42" s="10">
         <v>166</v>
       </c>
       <c r="P42" s="2">
         <v>192</v>
       </c>
-      <c r="Q42" s="11">
+      <c r="Q42" s="10">
         <v>194</v>
       </c>
-      <c r="R42" s="36">
+      <c r="R42" s="22">
         <v>177</v>
       </c>
-      <c r="S42" s="36">
+      <c r="S42" s="22">
         <v>185</v>
       </c>
-      <c r="T42" s="36">
+      <c r="T42" s="22">
         <v>150</v>
       </c>
-      <c r="U42" s="36">
+      <c r="U42" s="22">
         <v>139</v>
       </c>
-      <c r="V42" s="67">
+      <c r="V42" s="45">
         <v>132</v>
       </c>
-      <c r="W42" s="67">
+      <c r="W42" s="45">
         <v>172</v>
       </c>
-      <c r="X42" s="11">
+      <c r="X42" s="10">
         <v>162</v>
       </c>
-      <c r="Y42" s="11">
+      <c r="Y42" s="10">
         <v>143</v>
       </c>
-      <c r="Z42" s="11">
+      <c r="Z42" s="10">
         <v>181</v>
       </c>
-      <c r="AA42" s="11">
+      <c r="AA42" s="10">
         <v>216</v>
       </c>
-      <c r="AB42" s="11">
+      <c r="AB42" s="10">
         <v>179</v>
       </c>
-      <c r="AC42" s="11">
+      <c r="AC42" s="10">
         <v>161</v>
       </c>
-      <c r="AD42" s="11">
+      <c r="AD42" s="10">
         <v>159</v>
       </c>
-      <c r="AE42" s="11">
+      <c r="AE42" s="10">
         <v>184</v>
       </c>
       <c r="AF42" s="10">
         <v>139</v>
       </c>
-      <c r="AG42" s="11">
+      <c r="AG42" s="10">
         <v>137</v>
       </c>
-      <c r="AH42" s="11">
+      <c r="AH42" s="10">
         <v>134</v>
       </c>
-      <c r="AI42" s="11">
+      <c r="AI42" s="10">
         <v>166</v>
       </c>
-    </row>
-    <row r="43" spans="1:35" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="AJ42" s="10">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="43" spans="1:36" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A43" s="2" t="s">
         <v>83</v>
       </c>
-      <c r="B43" s="24"/>
-[...10 lines deleted...]
-      <c r="M43" s="29"/>
+      <c r="B43" s="20"/>
+      <c r="C43" s="20"/>
+      <c r="D43" s="20"/>
+      <c r="E43" s="20"/>
+      <c r="F43" s="20"/>
+      <c r="G43" s="20"/>
+      <c r="H43" s="21"/>
+      <c r="I43" s="20"/>
+      <c r="J43" s="21"/>
+      <c r="K43" s="21"/>
+      <c r="L43" s="21"/>
+      <c r="M43" s="21"/>
       <c r="N43" s="2">
         <v>17</v>
       </c>
-      <c r="O43" s="11">
+      <c r="O43" s="10">
         <v>17</v>
       </c>
       <c r="P43" s="2">
         <v>18</v>
       </c>
-      <c r="Q43" s="11">
+      <c r="Q43" s="10">
         <v>18</v>
       </c>
-      <c r="R43" s="36">
+      <c r="R43" s="22">
         <v>23</v>
       </c>
-      <c r="S43" s="36">
+      <c r="S43" s="22">
         <v>26</v>
       </c>
-      <c r="T43" s="36">
+      <c r="T43" s="22">
         <v>13</v>
       </c>
-      <c r="U43" s="36">
+      <c r="U43" s="22">
         <v>12</v>
       </c>
-      <c r="V43" s="67">
+      <c r="V43" s="45">
         <v>19</v>
       </c>
-      <c r="W43" s="67">
+      <c r="W43" s="45">
         <v>11</v>
       </c>
-      <c r="X43" s="11">
+      <c r="X43" s="10">
         <v>13</v>
       </c>
-      <c r="Y43" s="11">
+      <c r="Y43" s="10">
         <v>18</v>
       </c>
-      <c r="Z43" s="11">
+      <c r="Z43" s="10">
         <v>21</v>
       </c>
-      <c r="AA43" s="11">
+      <c r="AA43" s="10">
         <v>19</v>
       </c>
-      <c r="AB43" s="11">
+      <c r="AB43" s="10">
         <v>14</v>
       </c>
-      <c r="AC43" s="11">
+      <c r="AC43" s="10">
         <v>12</v>
       </c>
-      <c r="AD43" s="11">
+      <c r="AD43" s="10">
         <v>20</v>
       </c>
-      <c r="AE43" s="11">
+      <c r="AE43" s="10">
         <v>17</v>
       </c>
       <c r="AF43" s="10">
         <v>18</v>
       </c>
-      <c r="AG43" s="11">
+      <c r="AG43" s="10">
         <v>12</v>
       </c>
-      <c r="AH43" s="11">
+      <c r="AH43" s="10">
         <v>21</v>
       </c>
-      <c r="AI43" s="11">
+      <c r="AI43" s="10">
         <v>12</v>
       </c>
-    </row>
-    <row r="44" spans="1:35" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="AJ43" s="10">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="44" spans="1:36" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A44" s="2" t="s">
         <v>77</v>
       </c>
-      <c r="B44" s="24"/>
-[...10 lines deleted...]
-      <c r="M44" s="29"/>
+      <c r="B44" s="20"/>
+      <c r="C44" s="20"/>
+      <c r="D44" s="20"/>
+      <c r="E44" s="20"/>
+      <c r="F44" s="20"/>
+      <c r="G44" s="20"/>
+      <c r="H44" s="21"/>
+      <c r="I44" s="20"/>
+      <c r="J44" s="21"/>
+      <c r="K44" s="21"/>
+      <c r="L44" s="21"/>
+      <c r="M44" s="21"/>
       <c r="N44" s="2">
         <v>27</v>
       </c>
-      <c r="O44" s="11">
+      <c r="O44" s="10">
         <v>13</v>
       </c>
       <c r="P44" s="2">
         <v>16</v>
       </c>
-      <c r="Q44" s="11">
+      <c r="Q44" s="10">
         <v>19</v>
       </c>
-      <c r="R44" s="36">
+      <c r="R44" s="22">
         <v>14</v>
       </c>
-      <c r="S44" s="36">
+      <c r="S44" s="22">
         <v>22</v>
       </c>
-      <c r="T44" s="36">
+      <c r="T44" s="22">
         <v>24</v>
       </c>
-      <c r="U44" s="36">
+      <c r="U44" s="22">
         <v>19</v>
       </c>
-      <c r="V44" s="67">
+      <c r="V44" s="45">
         <v>15</v>
       </c>
-      <c r="W44" s="67">
+      <c r="W44" s="45">
         <v>32</v>
       </c>
-      <c r="X44" s="11">
+      <c r="X44" s="10">
         <v>14</v>
       </c>
-      <c r="Y44" s="11">
+      <c r="Y44" s="10">
         <v>14</v>
       </c>
-      <c r="Z44" s="11">
+      <c r="Z44" s="10">
         <v>18</v>
       </c>
-      <c r="AA44" s="11">
+      <c r="AA44" s="10">
         <v>25</v>
       </c>
-      <c r="AB44" s="11">
+      <c r="AB44" s="10">
         <v>15</v>
       </c>
-      <c r="AC44" s="11">
+      <c r="AC44" s="10">
         <v>16</v>
       </c>
-      <c r="AD44" s="11">
+      <c r="AD44" s="10">
         <v>15</v>
       </c>
-      <c r="AE44" s="11">
+      <c r="AE44" s="10">
         <v>16</v>
       </c>
       <c r="AF44" s="10">
         <v>15</v>
       </c>
-      <c r="AG44" s="11">
+      <c r="AG44" s="10">
         <v>18</v>
       </c>
-      <c r="AH44" s="11">
+      <c r="AH44" s="10">
         <v>15</v>
       </c>
-      <c r="AI44" s="11">
+      <c r="AI44" s="10">
         <v>18</v>
       </c>
-    </row>
-    <row r="45" spans="1:35" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="AJ44" s="10">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="45" spans="1:36" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A45" s="2" t="s">
         <v>55</v>
       </c>
-      <c r="B45" s="24"/>
-[...10 lines deleted...]
-      <c r="M45" s="29"/>
+      <c r="B45" s="20"/>
+      <c r="C45" s="20"/>
+      <c r="D45" s="20"/>
+      <c r="E45" s="20"/>
+      <c r="F45" s="20"/>
+      <c r="G45" s="20"/>
+      <c r="H45" s="21"/>
+      <c r="I45" s="20"/>
+      <c r="J45" s="21"/>
+      <c r="K45" s="21"/>
+      <c r="L45" s="21"/>
+      <c r="M45" s="21"/>
       <c r="N45" s="2">
         <v>29</v>
       </c>
-      <c r="O45" s="11">
+      <c r="O45" s="10">
         <v>24</v>
       </c>
       <c r="P45" s="2">
         <v>26</v>
       </c>
-      <c r="Q45" s="11">
+      <c r="Q45" s="10">
         <v>30</v>
       </c>
-      <c r="R45" s="36">
+      <c r="R45" s="22">
         <v>27</v>
       </c>
-      <c r="S45" s="36">
+      <c r="S45" s="22">
         <v>24</v>
       </c>
-      <c r="T45" s="36">
+      <c r="T45" s="22">
         <v>17</v>
       </c>
-      <c r="U45" s="36">
+      <c r="U45" s="22">
         <v>28</v>
       </c>
-      <c r="V45" s="67">
+      <c r="V45" s="45">
         <v>22</v>
       </c>
-      <c r="W45" s="67">
+      <c r="W45" s="45">
         <v>20</v>
       </c>
-      <c r="X45" s="11">
+      <c r="X45" s="10">
         <v>20</v>
       </c>
-      <c r="Y45" s="11">
+      <c r="Y45" s="10">
         <v>22</v>
       </c>
-      <c r="Z45" s="11">
+      <c r="Z45" s="10">
         <v>19</v>
       </c>
-      <c r="AA45" s="11">
+      <c r="AA45" s="10">
         <v>20</v>
       </c>
-      <c r="AB45" s="11">
+      <c r="AB45" s="10">
         <v>26</v>
       </c>
-      <c r="AC45" s="11">
+      <c r="AC45" s="10">
         <v>23</v>
       </c>
-      <c r="AD45" s="11">
+      <c r="AD45" s="10">
         <v>8</v>
       </c>
-      <c r="AE45" s="11">
+      <c r="AE45" s="10">
         <v>21</v>
       </c>
       <c r="AF45" s="10">
         <v>14</v>
       </c>
-      <c r="AG45" s="11">
+      <c r="AG45" s="10">
         <v>17</v>
       </c>
-      <c r="AH45" s="11">
+      <c r="AH45" s="10">
         <v>15</v>
       </c>
-      <c r="AI45" s="11">
+      <c r="AI45" s="10">
         <v>21</v>
       </c>
-    </row>
-    <row r="46" spans="1:35" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="AJ45" s="10">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="46" spans="1:36" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A46" s="2" t="s">
         <v>84</v>
       </c>
-      <c r="B46" s="24"/>
-[...10 lines deleted...]
-      <c r="M46" s="29"/>
+      <c r="B46" s="20"/>
+      <c r="C46" s="20"/>
+      <c r="D46" s="20"/>
+      <c r="E46" s="20"/>
+      <c r="F46" s="20"/>
+      <c r="G46" s="20"/>
+      <c r="H46" s="21"/>
+      <c r="I46" s="20"/>
+      <c r="J46" s="21"/>
+      <c r="K46" s="21"/>
+      <c r="L46" s="21"/>
+      <c r="M46" s="21"/>
       <c r="N46" s="2">
         <v>28</v>
       </c>
-      <c r="O46" s="11">
+      <c r="O46" s="10">
         <v>15</v>
       </c>
       <c r="P46" s="2">
         <v>29</v>
       </c>
-      <c r="Q46" s="11">
+      <c r="Q46" s="10">
         <v>18</v>
       </c>
-      <c r="R46" s="36">
+      <c r="R46" s="22">
         <v>19</v>
       </c>
-      <c r="S46" s="36">
+      <c r="S46" s="22">
         <v>24</v>
       </c>
-      <c r="T46" s="36">
+      <c r="T46" s="22">
         <v>16</v>
       </c>
-      <c r="U46" s="36">
+      <c r="U46" s="22">
         <v>17</v>
       </c>
-      <c r="V46" s="67">
+      <c r="V46" s="45">
         <v>16</v>
       </c>
-      <c r="W46" s="67">
+      <c r="W46" s="45">
         <v>15</v>
       </c>
-      <c r="X46" s="11">
+      <c r="X46" s="10">
         <v>24</v>
       </c>
-      <c r="Y46" s="11">
+      <c r="Y46" s="10">
         <v>18</v>
       </c>
-      <c r="Z46" s="11">
+      <c r="Z46" s="10">
         <v>27</v>
       </c>
-      <c r="AA46" s="11">
+      <c r="AA46" s="10">
         <v>20</v>
       </c>
-      <c r="AB46" s="11">
+      <c r="AB46" s="10">
         <v>19</v>
       </c>
-      <c r="AC46" s="11">
+      <c r="AC46" s="10">
         <v>25</v>
       </c>
-      <c r="AD46" s="11">
+      <c r="AD46" s="10">
         <v>23</v>
       </c>
-      <c r="AE46" s="11">
+      <c r="AE46" s="10">
         <v>18</v>
       </c>
       <c r="AF46" s="10">
         <v>19</v>
       </c>
-      <c r="AG46" s="11">
+      <c r="AG46" s="10">
         <v>12</v>
       </c>
-      <c r="AH46" s="11">
+      <c r="AH46" s="10">
         <v>14</v>
       </c>
-      <c r="AI46" s="11">
+      <c r="AI46" s="10">
         <v>16</v>
       </c>
-    </row>
-    <row r="47" spans="1:35" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="AJ46" s="10">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="47" spans="1:36" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A47" s="2" t="s">
         <v>78</v>
       </c>
-      <c r="B47" s="24"/>
-[...10 lines deleted...]
-      <c r="M47" s="29"/>
+      <c r="B47" s="20"/>
+      <c r="C47" s="20"/>
+      <c r="D47" s="20"/>
+      <c r="E47" s="20"/>
+      <c r="F47" s="20"/>
+      <c r="G47" s="20"/>
+      <c r="H47" s="21"/>
+      <c r="I47" s="20"/>
+      <c r="J47" s="21"/>
+      <c r="K47" s="21"/>
+      <c r="L47" s="21"/>
+      <c r="M47" s="21"/>
       <c r="N47" s="2">
         <v>12</v>
       </c>
-      <c r="O47" s="11">
+      <c r="O47" s="10">
         <v>5</v>
       </c>
       <c r="P47" s="2">
         <v>10</v>
       </c>
-      <c r="Q47" s="11">
+      <c r="Q47" s="10">
         <v>13</v>
       </c>
-      <c r="R47" s="36">
+      <c r="R47" s="22">
         <v>12</v>
       </c>
-      <c r="S47" s="36">
+      <c r="S47" s="22">
         <v>8</v>
       </c>
-      <c r="T47" s="36">
+      <c r="T47" s="22">
         <v>6</v>
       </c>
-      <c r="U47" s="36">
+      <c r="U47" s="22">
         <v>4</v>
       </c>
-      <c r="V47" s="67">
+      <c r="V47" s="45">
         <v>10</v>
       </c>
-      <c r="W47" s="67">
+      <c r="W47" s="45">
         <v>7</v>
       </c>
-      <c r="X47" s="11">
+      <c r="X47" s="10">
         <v>6</v>
       </c>
-      <c r="Y47" s="11">
+      <c r="Y47" s="10">
         <v>5</v>
       </c>
-      <c r="Z47" s="11">
+      <c r="Z47" s="10">
         <v>4</v>
       </c>
-      <c r="AA47" s="11">
+      <c r="AA47" s="10">
         <v>4</v>
       </c>
-      <c r="AB47" s="11">
+      <c r="AB47" s="10">
         <v>9</v>
       </c>
-      <c r="AC47" s="11">
+      <c r="AC47" s="10">
         <v>5</v>
       </c>
-      <c r="AD47" s="11">
+      <c r="AD47" s="10">
         <v>3</v>
       </c>
-      <c r="AE47" s="11">
+      <c r="AE47" s="10">
         <v>6</v>
       </c>
       <c r="AF47" s="10">
         <v>3</v>
       </c>
-      <c r="AG47" s="11">
+      <c r="AG47" s="10">
         <v>3</v>
       </c>
-      <c r="AH47" s="11"/>
-      <c r="AI47" s="11">
+      <c r="AH47" s="10"/>
+      <c r="AI47" s="10">
         <v>6</v>
       </c>
-    </row>
-    <row r="48" spans="1:35" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="AJ47" s="10">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="48" spans="1:36" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A48" s="2" t="s">
         <v>58</v>
       </c>
-      <c r="B48" s="24"/>
-[...10 lines deleted...]
-      <c r="M48" s="29"/>
+      <c r="B48" s="20"/>
+      <c r="C48" s="20"/>
+      <c r="D48" s="20"/>
+      <c r="E48" s="20"/>
+      <c r="F48" s="20"/>
+      <c r="G48" s="20"/>
+      <c r="H48" s="21"/>
+      <c r="I48" s="20"/>
+      <c r="J48" s="21"/>
+      <c r="K48" s="21"/>
+      <c r="L48" s="21"/>
+      <c r="M48" s="21"/>
       <c r="N48" s="2">
         <v>1</v>
       </c>
-      <c r="O48" s="11">
+      <c r="O48" s="10">
         <v>2</v>
       </c>
       <c r="P48" s="2">
         <v>4</v>
       </c>
-      <c r="Q48" s="11">
+      <c r="Q48" s="10">
         <v>3</v>
       </c>
-      <c r="R48" s="36">
+      <c r="R48" s="22">
         <v>7</v>
       </c>
-      <c r="S48" s="36">
+      <c r="S48" s="22">
         <v>2</v>
       </c>
-      <c r="T48" s="36">
+      <c r="T48" s="22">
         <v>6</v>
       </c>
-      <c r="U48" s="36">
+      <c r="U48" s="22">
         <v>3</v>
       </c>
-      <c r="V48" s="67">
+      <c r="V48" s="45">
         <v>6</v>
       </c>
-      <c r="W48" s="67">
+      <c r="W48" s="45">
         <v>3</v>
       </c>
-      <c r="X48" s="11">
+      <c r="X48" s="10">
         <v>3</v>
       </c>
-      <c r="Y48" s="11">
+      <c r="Y48" s="10">
         <v>6</v>
       </c>
-      <c r="Z48" s="11">
+      <c r="Z48" s="10">
         <v>4</v>
       </c>
-      <c r="AA48" s="11">
+      <c r="AA48" s="10">
         <v>6</v>
       </c>
-      <c r="AB48" s="11">
+      <c r="AB48" s="10">
         <v>2</v>
       </c>
-      <c r="AC48" s="11">
+      <c r="AC48" s="10">
         <v>6</v>
       </c>
-      <c r="AD48" s="11">
+      <c r="AD48" s="10">
         <v>2</v>
       </c>
-      <c r="AE48" s="11">
+      <c r="AE48" s="10">
         <v>4</v>
       </c>
       <c r="AF48" s="10">
         <v>8</v>
       </c>
-      <c r="AG48" s="36" t="s">
+      <c r="AG48" s="22" t="s">
         <v>72</v>
       </c>
-      <c r="AH48" s="11">
+      <c r="AH48" s="10">
         <v>4</v>
       </c>
-      <c r="AI48" s="11">
+      <c r="AI48" s="10">
         <v>4</v>
       </c>
-    </row>
-    <row r="49" spans="1:35" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="AJ48" s="10">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="49" spans="1:36" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A49" s="2" t="s">
         <v>85</v>
       </c>
-      <c r="B49" s="24"/>
-[...10 lines deleted...]
-      <c r="M49" s="29"/>
+      <c r="B49" s="20"/>
+      <c r="C49" s="20"/>
+      <c r="D49" s="20"/>
+      <c r="E49" s="20"/>
+      <c r="F49" s="20"/>
+      <c r="G49" s="20"/>
+      <c r="H49" s="21"/>
+      <c r="I49" s="20"/>
+      <c r="J49" s="21"/>
+      <c r="K49" s="21"/>
+      <c r="L49" s="21"/>
+      <c r="M49" s="21"/>
       <c r="N49" s="2">
         <v>3</v>
       </c>
-      <c r="O49" s="11">
+      <c r="O49" s="10">
         <v>5</v>
       </c>
       <c r="P49" s="2">
         <v>4</v>
       </c>
-      <c r="Q49" s="11">
+      <c r="Q49" s="10">
         <v>2</v>
       </c>
-      <c r="R49" s="36">
+      <c r="R49" s="22">
         <v>4</v>
       </c>
-      <c r="S49" s="36">
+      <c r="S49" s="22">
         <v>3</v>
       </c>
-      <c r="T49" s="36">
+      <c r="T49" s="22">
         <v>1</v>
       </c>
-      <c r="U49" s="36">
+      <c r="U49" s="22">
         <v>4</v>
       </c>
-      <c r="V49" s="67">
+      <c r="V49" s="45">
         <v>5</v>
       </c>
-      <c r="W49" s="67">
+      <c r="W49" s="45">
         <v>3</v>
       </c>
-      <c r="X49" s="11">
+      <c r="X49" s="10">
         <v>2</v>
       </c>
-      <c r="Y49" s="11">
+      <c r="Y49" s="10">
         <v>7</v>
       </c>
-      <c r="Z49" s="11">
+      <c r="Z49" s="10">
         <v>1</v>
       </c>
-      <c r="AA49" s="11">
+      <c r="AA49" s="10">
         <v>2</v>
       </c>
-      <c r="AB49" s="11">
+      <c r="AB49" s="10">
         <v>3</v>
       </c>
-      <c r="AC49" s="11">
+      <c r="AC49" s="10">
         <v>4</v>
       </c>
-      <c r="AD49" s="11">
+      <c r="AD49" s="10">
         <v>4</v>
       </c>
-      <c r="AE49" s="11">
+      <c r="AE49" s="10">
         <v>2</v>
       </c>
       <c r="AF49" s="10">
         <v>5</v>
       </c>
-      <c r="AG49" s="11">
+      <c r="AG49" s="10">
         <v>2</v>
       </c>
-      <c r="AH49" s="11">
+      <c r="AH49" s="10">
         <v>1</v>
       </c>
-      <c r="AI49" s="11">
+      <c r="AI49" s="10">
         <v>3</v>
       </c>
-    </row>
-    <row r="50" spans="1:35" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="AJ49" s="10">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="50" spans="1:36" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A50" s="2" t="s">
         <v>62</v>
       </c>
-      <c r="B50" s="24"/>
-[...10 lines deleted...]
-      <c r="M50" s="29"/>
+      <c r="B50" s="20"/>
+      <c r="C50" s="20"/>
+      <c r="D50" s="20"/>
+      <c r="E50" s="20"/>
+      <c r="F50" s="20"/>
+      <c r="G50" s="20"/>
+      <c r="H50" s="21"/>
+      <c r="I50" s="20"/>
+      <c r="J50" s="21"/>
+      <c r="K50" s="21"/>
+      <c r="L50" s="21"/>
+      <c r="M50" s="21"/>
       <c r="N50" s="2">
         <v>6</v>
       </c>
-      <c r="O50" s="11">
+      <c r="O50" s="10">
         <v>5</v>
       </c>
       <c r="P50" s="2">
         <v>7</v>
       </c>
-      <c r="Q50" s="11">
+      <c r="Q50" s="10">
         <v>7</v>
       </c>
-      <c r="R50" s="36">
+      <c r="R50" s="22">
         <v>5</v>
       </c>
-      <c r="S50" s="36">
+      <c r="S50" s="22">
         <v>4</v>
       </c>
-      <c r="T50" s="36">
+      <c r="T50" s="22">
         <v>4</v>
       </c>
-      <c r="U50" s="36">
+      <c r="U50" s="22">
         <v>5</v>
       </c>
-      <c r="V50" s="67">
+      <c r="V50" s="45">
         <v>2</v>
       </c>
-      <c r="W50" s="67">
+      <c r="W50" s="45">
         <v>6</v>
       </c>
-      <c r="X50" s="11">
+      <c r="X50" s="10">
         <v>2</v>
       </c>
-      <c r="Y50" s="11">
+      <c r="Y50" s="10">
         <v>6</v>
       </c>
-      <c r="Z50" s="11">
+      <c r="Z50" s="10">
         <v>6</v>
       </c>
-      <c r="AA50" s="11">
+      <c r="AA50" s="10">
         <v>3</v>
       </c>
-      <c r="AB50" s="11">
+      <c r="AB50" s="10">
         <v>3</v>
       </c>
-      <c r="AC50" s="11">
+      <c r="AC50" s="10">
         <v>3</v>
       </c>
-      <c r="AD50" s="11">
+      <c r="AD50" s="10">
         <v>7</v>
       </c>
-      <c r="AE50" s="11">
+      <c r="AE50" s="10">
         <v>3</v>
       </c>
       <c r="AF50" s="10">
         <v>4</v>
       </c>
-      <c r="AG50" s="11">
+      <c r="AG50" s="10">
         <v>4</v>
       </c>
-      <c r="AH50" s="11">
+      <c r="AH50" s="10">
         <v>3</v>
       </c>
-      <c r="AI50" s="11">
+      <c r="AI50" s="10">
         <v>5</v>
       </c>
-    </row>
-    <row r="51" spans="1:35" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="AJ50" s="10">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="51" spans="1:36" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A51" s="2" t="s">
         <v>79</v>
       </c>
-      <c r="B51" s="24"/>
-[...10 lines deleted...]
-      <c r="M51" s="29"/>
+      <c r="B51" s="20"/>
+      <c r="C51" s="20"/>
+      <c r="D51" s="20"/>
+      <c r="E51" s="20"/>
+      <c r="F51" s="20"/>
+      <c r="G51" s="20"/>
+      <c r="H51" s="21"/>
+      <c r="I51" s="20"/>
+      <c r="J51" s="21"/>
+      <c r="K51" s="21"/>
+      <c r="L51" s="21"/>
+      <c r="M51" s="21"/>
       <c r="N51" s="2">
         <v>8</v>
       </c>
-      <c r="O51" s="11">
+      <c r="O51" s="10">
         <v>19</v>
       </c>
       <c r="P51" s="2">
         <v>3</v>
       </c>
-      <c r="Q51" s="11">
+      <c r="Q51" s="10">
         <v>16</v>
       </c>
-      <c r="R51" s="36">
+      <c r="R51" s="22">
         <v>9</v>
       </c>
-      <c r="S51" s="36">
+      <c r="S51" s="22">
         <v>14</v>
       </c>
-      <c r="T51" s="36">
+      <c r="T51" s="22">
         <v>21</v>
       </c>
-      <c r="U51" s="36">
+      <c r="U51" s="22">
         <v>11</v>
       </c>
-      <c r="V51" s="67">
+      <c r="V51" s="45">
         <v>16</v>
       </c>
-      <c r="W51" s="67">
+      <c r="W51" s="45">
         <v>15</v>
       </c>
-      <c r="X51" s="11">
+      <c r="X51" s="10">
         <v>11</v>
       </c>
-      <c r="Y51" s="11">
+      <c r="Y51" s="10">
         <v>11</v>
       </c>
-      <c r="Z51" s="11">
+      <c r="Z51" s="10">
         <v>11</v>
       </c>
-      <c r="AA51" s="11">
+      <c r="AA51" s="10">
         <v>11</v>
       </c>
-      <c r="AB51" s="11">
+      <c r="AB51" s="10">
         <v>18</v>
       </c>
-      <c r="AC51" s="11">
+      <c r="AC51" s="10">
         <v>11</v>
       </c>
-      <c r="AD51" s="11">
+      <c r="AD51" s="10">
         <v>11</v>
       </c>
-      <c r="AE51" s="11">
+      <c r="AE51" s="10">
         <v>13</v>
       </c>
       <c r="AF51" s="10">
         <v>5</v>
       </c>
-      <c r="AG51" s="11">
+      <c r="AG51" s="10">
         <v>8</v>
       </c>
-      <c r="AH51" s="11">
+      <c r="AH51" s="10">
         <v>11</v>
       </c>
-      <c r="AI51" s="11">
+      <c r="AI51" s="10">
         <v>12</v>
       </c>
-    </row>
-    <row r="52" spans="1:35" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="AJ51" s="10">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="52" spans="1:36" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A52" s="2" t="s">
         <v>80</v>
       </c>
-      <c r="B52" s="24"/>
-[...11 lines deleted...]
-      <c r="N52" s="37">
+      <c r="B52" s="20"/>
+      <c r="C52" s="20"/>
+      <c r="D52" s="20"/>
+      <c r="E52" s="20"/>
+      <c r="F52" s="20"/>
+      <c r="G52" s="20"/>
+      <c r="H52" s="21"/>
+      <c r="I52" s="20"/>
+      <c r="J52" s="21"/>
+      <c r="K52" s="21"/>
+      <c r="L52" s="21"/>
+      <c r="M52" s="21"/>
+      <c r="N52" s="2">
         <v>17</v>
       </c>
-      <c r="O52" s="11">
+      <c r="O52" s="10">
         <v>12</v>
       </c>
-      <c r="P52" s="37">
+      <c r="P52" s="2">
         <v>14</v>
       </c>
-      <c r="Q52" s="11">
+      <c r="Q52" s="10">
         <v>24</v>
       </c>
-      <c r="R52" s="36">
+      <c r="R52" s="22">
         <v>17</v>
       </c>
-      <c r="S52" s="36">
+      <c r="S52" s="22">
         <v>21</v>
       </c>
-      <c r="T52" s="36">
+      <c r="T52" s="22">
         <v>14</v>
       </c>
-      <c r="U52" s="36">
+      <c r="U52" s="22">
         <v>16</v>
       </c>
-      <c r="V52" s="67">
+      <c r="V52" s="45">
         <v>16</v>
       </c>
-      <c r="W52" s="67">
+      <c r="W52" s="45">
         <v>21</v>
       </c>
-      <c r="X52" s="11">
+      <c r="X52" s="10">
         <v>22</v>
       </c>
-      <c r="Y52" s="11">
+      <c r="Y52" s="10">
         <v>9</v>
       </c>
-      <c r="Z52" s="11">
+      <c r="Z52" s="10">
         <v>15</v>
       </c>
-      <c r="AA52" s="11">
+      <c r="AA52" s="10">
         <v>11</v>
       </c>
-      <c r="AB52" s="11">
+      <c r="AB52" s="10">
         <v>17</v>
       </c>
-      <c r="AC52" s="11">
+      <c r="AC52" s="10">
         <v>9</v>
       </c>
-      <c r="AD52" s="11">
+      <c r="AD52" s="10">
         <v>16</v>
       </c>
-      <c r="AE52" s="11">
+      <c r="AE52" s="10">
         <v>14</v>
       </c>
       <c r="AF52" s="10">
         <v>20</v>
       </c>
-      <c r="AG52" s="11">
+      <c r="AG52" s="10">
         <v>11</v>
       </c>
-      <c r="AH52" s="11">
+      <c r="AH52" s="10">
         <v>14</v>
       </c>
-      <c r="AI52" s="11">
+      <c r="AI52" s="10">
         <v>18</v>
       </c>
-    </row>
-    <row r="53" spans="1:35" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="AJ52" s="10">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="53" spans="1:36" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A53" s="2" t="s">
         <v>86</v>
       </c>
-      <c r="B53" s="24"/>
-[...11 lines deleted...]
-      <c r="N53" s="37">
+      <c r="B53" s="20"/>
+      <c r="C53" s="20"/>
+      <c r="D53" s="20"/>
+      <c r="E53" s="20"/>
+      <c r="F53" s="20"/>
+      <c r="G53" s="20"/>
+      <c r="H53" s="21"/>
+      <c r="I53" s="20"/>
+      <c r="J53" s="21"/>
+      <c r="K53" s="21"/>
+      <c r="L53" s="21"/>
+      <c r="M53" s="21"/>
+      <c r="N53" s="2">
         <v>8</v>
       </c>
-      <c r="O53" s="11">
+      <c r="O53" s="10">
         <v>6</v>
       </c>
-      <c r="P53" s="37">
+      <c r="P53" s="2">
         <v>7</v>
       </c>
-      <c r="Q53" s="11">
+      <c r="Q53" s="10">
         <v>5</v>
       </c>
-      <c r="R53" s="36">
+      <c r="R53" s="22">
         <v>2</v>
       </c>
-      <c r="S53" s="36">
+      <c r="S53" s="22">
         <v>3</v>
       </c>
-      <c r="T53" s="36">
+      <c r="T53" s="22">
         <v>4</v>
       </c>
-      <c r="U53" s="36">
+      <c r="U53" s="22">
         <v>3</v>
       </c>
-      <c r="V53" s="67">
+      <c r="V53" s="45">
         <v>6</v>
       </c>
-      <c r="W53" s="67">
+      <c r="W53" s="45">
         <v>6</v>
       </c>
-      <c r="X53" s="11">
+      <c r="X53" s="10">
         <v>4</v>
       </c>
-      <c r="Y53" s="11">
+      <c r="Y53" s="10">
         <v>5</v>
       </c>
-      <c r="Z53" s="11">
+      <c r="Z53" s="10">
         <v>3</v>
       </c>
-      <c r="AA53" s="11">
+      <c r="AA53" s="10">
         <v>1</v>
       </c>
-      <c r="AB53" s="11">
+      <c r="AB53" s="10">
         <v>2</v>
       </c>
-      <c r="AC53" s="11">
+      <c r="AC53" s="10">
         <v>1</v>
       </c>
-      <c r="AD53" s="11">
+      <c r="AD53" s="10">
         <v>3</v>
       </c>
-      <c r="AE53" s="11">
+      <c r="AE53" s="10">
         <v>3</v>
       </c>
       <c r="AF53" s="10">
         <v>5</v>
       </c>
-      <c r="AG53" s="11">
+      <c r="AG53" s="10">
         <v>7</v>
       </c>
-      <c r="AH53" s="11">
+      <c r="AH53" s="10">
         <v>7</v>
       </c>
-      <c r="AI53" s="11">
+      <c r="AI53" s="10">
         <v>1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A54" s="30" t="s">
+      <c r="AJ53" s="10">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="54" spans="1:36" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="A54" s="23" t="s">
         <v>87</v>
       </c>
-      <c r="B54" s="31"/>
-[...11 lines deleted...]
-      <c r="N54" s="30">
+      <c r="B54" s="24"/>
+      <c r="C54" s="24"/>
+      <c r="D54" s="24"/>
+      <c r="E54" s="24"/>
+      <c r="F54" s="24"/>
+      <c r="G54" s="24"/>
+      <c r="H54" s="25"/>
+      <c r="I54" s="24"/>
+      <c r="J54" s="25"/>
+      <c r="K54" s="25"/>
+      <c r="L54" s="25"/>
+      <c r="M54" s="25"/>
+      <c r="N54" s="23">
         <v>9</v>
       </c>
-      <c r="O54" s="12">
+      <c r="O54" s="11">
         <v>15</v>
       </c>
-      <c r="P54" s="30">
+      <c r="P54" s="23">
         <v>9</v>
       </c>
-      <c r="Q54" s="12">
+      <c r="Q54" s="11">
         <v>19</v>
       </c>
-      <c r="R54" s="34">
+      <c r="R54" s="27">
         <v>10</v>
       </c>
-      <c r="S54" s="34">
+      <c r="S54" s="27">
         <v>10</v>
       </c>
-      <c r="T54" s="34">
+      <c r="T54" s="27">
         <v>11</v>
       </c>
-      <c r="U54" s="34">
+      <c r="U54" s="27">
         <v>10</v>
       </c>
-      <c r="V54" s="68">
+      <c r="V54" s="46">
         <v>9</v>
       </c>
-      <c r="W54" s="68">
+      <c r="W54" s="46">
         <v>18</v>
       </c>
-      <c r="X54" s="12">
+      <c r="X54" s="11">
         <v>20</v>
       </c>
-      <c r="Y54" s="12">
+      <c r="Y54" s="11">
         <v>10</v>
       </c>
-      <c r="Z54" s="12">
+      <c r="Z54" s="11">
         <v>11</v>
       </c>
-      <c r="AA54" s="12">
+      <c r="AA54" s="11">
         <v>11</v>
       </c>
-      <c r="AB54" s="12">
+      <c r="AB54" s="11">
         <v>9</v>
       </c>
-      <c r="AC54" s="12">
+      <c r="AC54" s="11">
         <v>15</v>
       </c>
-      <c r="AD54" s="12">
+      <c r="AD54" s="11">
         <v>12</v>
       </c>
-      <c r="AE54" s="12">
+      <c r="AE54" s="11">
         <v>13</v>
       </c>
-      <c r="AF54" s="12">
+      <c r="AF54" s="11">
         <v>11</v>
       </c>
-      <c r="AG54" s="12">
+      <c r="AG54" s="11">
         <v>6</v>
       </c>
-      <c r="AH54" s="12">
+      <c r="AH54" s="11">
         <v>13</v>
       </c>
-      <c r="AI54" s="12">
+      <c r="AI54" s="11">
         <v>8</v>
       </c>
-    </row>
-    <row r="55" spans="1:35" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="AJ54" s="11">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="55" spans="1:36" s="2" customFormat="1" ht="11.25">
       <c r="A55" s="8" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="56" spans="1:35" s="2" customFormat="1" ht="10.199999999999999"/>
-    <row r="57" spans="1:35" s="2" customFormat="1" ht="10.199999999999999"/>
+    <row r="56" spans="1:36" s="2" customFormat="1" ht="11.25"/>
+    <row r="57" spans="1:36" s="2" customFormat="1" ht="11.25"/>
   </sheetData>
   <mergeCells count="9">
+    <mergeCell ref="T25:AG25"/>
+    <mergeCell ref="T40:AG40"/>
     <mergeCell ref="T6:AQ6"/>
     <mergeCell ref="AF8:AQ8"/>
     <mergeCell ref="T10:AG10"/>
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="B8:M8"/>
     <mergeCell ref="N8:S8"/>
     <mergeCell ref="T8:AE8"/>
-    <mergeCell ref="T25:AG25"/>
-    <mergeCell ref="T40:AG40"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>7</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>