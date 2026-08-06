--- v3 (2026-07-14)
+++ v4 (2026-08-06)
@@ -1,87 +1,75 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/xl/drawings/drawing7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Vko102-08\номенклатура по смк\эл.номенклатура 2026\14-26 Основные показатели (динамические ряды) по демографической и социальной статистике\EDN\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\ДИСК Д\номенклатура по смк\эл.номенклатура 2026\14-26 Основные показатели (динамические ряды) по демографической и социальной статистике\EDN\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{46D4B4DF-7BA8-41E7-9EAB-243D5C8838E7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E3C6412B-FDAC-4552-A4DD-CB96AC1F5892}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="572" firstSheet="2" activeTab="6" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="572" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="All population" sheetId="1" r:id="rId1"/>
-[...5 lines deleted...]
-    <sheet name=" Born by gender 2024-2026" sheetId="10" r:id="rId7"/>
+    <sheet name="Metadata" sheetId="12" r:id="rId1"/>
+    <sheet name="Conventions" sheetId="11" r:id="rId2"/>
+    <sheet name="All population " sheetId="8" r:id="rId3"/>
+    <sheet name="General fert-ty rate " sheetId="9" r:id="rId4"/>
+    <sheet name=" Born by gender" sheetId="10" r:id="rId5"/>
   </sheets>
   <calcPr calcId="114210"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="708" uniqueCount="88">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="334" uniqueCount="106">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -108,281 +96,351 @@
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
   <si>
     <t>октябрь</t>
   </si>
   <si>
     <t>ноябрь</t>
   </si>
   <si>
     <t>январь-октябрь</t>
   </si>
   <si>
     <t>январь-ноябрь</t>
   </si>
   <si>
     <t>декабрь</t>
   </si>
   <si>
     <t xml:space="preserve">январь-декабрь </t>
   </si>
   <si>
-    <t>...</t>
-[...1 lines deleted...]
-  <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
-    <t>January-February</t>
-[...31 lines deleted...]
-  <si>
     <t>August</t>
   </si>
   <si>
     <t>September</t>
   </si>
   <si>
     <t>October</t>
   </si>
   <si>
     <t>November</t>
   </si>
   <si>
     <t>December</t>
   </si>
   <si>
     <t>Shygys Kazakhstan region</t>
   </si>
   <si>
-    <t>Kurchatov city administration</t>
-[...19 lines deleted...]
-  <si>
     <t>Zaysan district</t>
   </si>
   <si>
-    <t>Altai district</t>
-[...4 lines deleted...]
-  <si>
     <t>Katon-Karagay district</t>
-  </si>
-[...1 lines deleted...]
-    <t>Urzhar district</t>
   </si>
   <si>
     <t>Rural population</t>
   </si>
   <si>
     <t>Urban population</t>
   </si>
   <si>
     <t>Samar district</t>
   </si>
   <si>
     <t>All population</t>
   </si>
   <si>
     <t>per 1000 people</t>
   </si>
   <si>
     <t>*  Data is generated by  the date of civil registration of death.</t>
   </si>
   <si>
     <t xml:space="preserve">                                                  The number of births in the Shygys Kazakhstan region*</t>
   </si>
   <si>
     <t xml:space="preserve">                                                 General fertility rate</t>
   </si>
   <si>
     <t>Уланский</t>
   </si>
   <si>
     <t>Шемонаихинский</t>
   </si>
   <si>
     <t>Boys</t>
   </si>
   <si>
     <t>Girls</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>people</t>
   </si>
   <si>
     <t>Born by gender*</t>
   </si>
   <si>
-    <t>Uskemen c.a.</t>
-[...4 lines deleted...]
-  <si>
     <t>Glubokoe district</t>
   </si>
   <si>
     <t>Kurchum district</t>
   </si>
   <si>
     <t>Tarbagatay district</t>
   </si>
   <si>
     <t>Ulan district</t>
-  </si>
-[...1 lines deleted...]
-    <t>Shemonaikhi district</t>
   </si>
   <si>
     <t>Ust-Kamenogorsk city administration</t>
   </si>
   <si>
     <t>Ridder city administration</t>
   </si>
   <si>
     <t>Altay district</t>
   </si>
   <si>
     <t>Markakol district</t>
   </si>
   <si>
     <t>Ulken Naryn district</t>
   </si>
   <si>
     <t>Shemonaykha district</t>
   </si>
+  <si>
+    <t>Conventional designations:</t>
+  </si>
+  <si>
+    <t>«-» - no case</t>
+  </si>
+  <si>
+    <t>«0.0» - insignificant value</t>
+  </si>
+  <si>
+    <t>«X» - data is confidential</t>
+  </si>
+  <si>
+    <t>«...» - no data available</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
+  </si>
+  <si>
+    <t>© Agency for Strategic planning and reforms of the Republic of Kazakhstan Bureau of National statistics</t>
+  </si>
+  <si>
+    <t>Code of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Name of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Unit of Measurement</t>
+  </si>
+  <si>
+    <r>
+      <t>Abbreviated Title of the Statistical Indicator</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>History of the Indicator</t>
+  </si>
+  <si>
+    <t>Definition of the Indicator</t>
+  </si>
+  <si>
+    <t>Data Processing Method</t>
+  </si>
+  <si>
+    <t>Methodology for Calculation</t>
+  </si>
+  <si>
+    <t>Source of the Indicator</t>
+  </si>
+  <si>
+    <r>
+      <t>Notes</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>Classifications</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>Methodological Explanations:</t>
+  </si>
+  <si>
+    <t>Related Publications:</t>
+  </si>
+  <si>
+    <t>Useful Links:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/703831?keyword=</t>
+  </si>
+  <si>
+    <t>Date of Last Update:</t>
+  </si>
+  <si>
+    <t>Date of Next Update:</t>
+  </si>
+  <si>
+    <t>Responsible Structural Division</t>
+  </si>
+  <si>
+    <t>Division of social and demographic statistics</t>
+  </si>
+  <si>
+    <t>Responsible Officer</t>
+  </si>
+  <si>
+    <t>Adilshinova Gulshat</t>
+  </si>
+  <si>
+    <t>Telephone Number:</t>
+  </si>
+  <si>
+    <t>+7 723 2 254705</t>
+  </si>
+  <si>
+    <t>E-mail:</t>
+  </si>
+  <si>
+    <t>G.Adilshinova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Birth number </t>
+  </si>
+  <si>
+    <t>Person</t>
+  </si>
+  <si>
+    <t>From January 1, 2024</t>
+  </si>
+  <si>
+    <t>Calculated</t>
+  </si>
+  <si>
+    <t>The statistics of those born in the Republic of Kazakhstan is based on the registration of birth certificates in the civil status registration authorities</t>
+  </si>
+  <si>
+    <t>To generate current data on fertility statistics, data sources such as administrative data provided by administrative sources, in particular, from civil registration authorities and NAO State Corporation Government for Citizens, conducted outside the statistical work plan, are used.</t>
+  </si>
+  <si>
+    <t>The data is generated by the date of registration of birth certificates</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/075/suslb3k6pbcgs8k76u7fcw2az79e2vbz.doc</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/region/vko/spreadsheets/?industry=38&amp;year=2026&amp;name=10704&amp;period=quarter&amp;type=spreadsheets</t>
+  </si>
+  <si>
+    <t>Monthly number of births by district</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00_р_."/>
   </numFmts>
-  <fonts count="15">
+  <fonts count="26">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
-      <color indexed="8"/>
-[...4 lines deleted...]
-      <sz val="11"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
@@ -404,60 +462,136 @@
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Poboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="кщ"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Poboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Poboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="10">
+  <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
@@ -524,680 +658,266 @@
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="69">
+  <cellXfs count="67">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...6 lines deleted...]
-    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="2" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...86 lines deleted...]
-    <xf numFmtId="3" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="1" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="16" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="10" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...20 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="1" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="6">
+    <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="Обычный 2 2" xfId="4" xr:uid="{41A1F290-9060-4751-A742-487D8281A41E}"/>
+    <cellStyle name="Обычный 2 4" xfId="2" xr:uid="{EF1BD92D-54A8-4ADD-829F-237AE07FC932}"/>
+    <cellStyle name="Обычный 3" xfId="5" xr:uid="{DEB35540-0DF1-476B-A1A6-274B56E31AF1}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
-[...426 lines deleted...]
-</xdr:wsDr>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1442,22368 +1162,11683 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/703831?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:G.Adilshinova@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
-[...7 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A5:S83"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BD15DC57-5948-4A19-81CC-46D64A6EB98F}">
+  <dimension ref="A1:B28"/>
   <sheetViews>
-    <sheetView topLeftCell="A28" workbookViewId="0">
-      <selection activeCell="A43" sqref="A43:A60"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="A29" sqref="A29"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="27.42578125" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="14" max="16384" width="9.140625" style="4"/>
+    <col min="1" max="1" width="44.28515625" style="42" customWidth="1"/>
+    <col min="2" max="2" width="94.7109375" style="42" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="5" spans="1:19">
-      <c r="A5" s="54" t="s">
+    <row r="1" spans="1:2">
+      <c r="A1" s="55"/>
+      <c r="B1" s="55"/>
+    </row>
+    <row r="2" spans="1:2">
+      <c r="A2" s="46" t="s">
+        <v>70</v>
+      </c>
+      <c r="B2" s="52">
+        <v>612101</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="46" t="s">
+        <v>71</v>
+      </c>
+      <c r="B3" s="53" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="46" t="s">
+        <v>72</v>
+      </c>
+      <c r="B4" s="53" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="46" t="s">
+        <v>73</v>
+      </c>
+      <c r="B5" s="53" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="46" t="s">
+        <v>74</v>
+      </c>
+      <c r="B6" s="53" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" s="46" t="s">
+        <v>75</v>
+      </c>
+      <c r="B7" s="53" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="46" t="s">
+        <v>76</v>
+      </c>
+      <c r="B8" s="53" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="26.25">
+      <c r="A9" s="46" t="s">
+        <v>77</v>
+      </c>
+      <c r="B9" s="53" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="39">
+      <c r="A10" s="46" t="s">
+        <v>78</v>
+      </c>
+      <c r="B10" s="53" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="46" t="s">
+        <v>79</v>
+      </c>
+      <c r="B11" s="53" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="46" t="s">
+        <v>80</v>
+      </c>
+      <c r="B12" s="54" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="46" t="s">
+        <v>82</v>
+      </c>
+      <c r="B13" s="54" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" ht="26.25">
+      <c r="A14" s="46" t="s">
+        <v>83</v>
+      </c>
+      <c r="B14" s="54" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="46" t="s">
+        <v>84</v>
+      </c>
+      <c r="B15" s="47" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="48" t="s">
+        <v>86</v>
+      </c>
+      <c r="B16" s="49">
+        <v>46237</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="48" t="s">
+        <v>87</v>
+      </c>
+      <c r="B17" s="49">
+        <v>46268</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="46" t="s">
+        <v>88</v>
+      </c>
+      <c r="B18" s="50" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="46" t="s">
+        <v>90</v>
+      </c>
+      <c r="B19" s="50" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="46" t="s">
+        <v>92</v>
+      </c>
+      <c r="B20" s="49" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="46" t="s">
+        <v>94</v>
+      </c>
+      <c r="B21" s="47" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2">
+      <c r="A22" s="51"/>
+      <c r="B22" s="51"/>
+    </row>
+    <row r="23" spans="1:2">
+      <c r="A23" s="51"/>
+      <c r="B23" s="51"/>
+    </row>
+    <row r="24" spans="1:2">
+      <c r="A24" s="51"/>
+      <c r="B24" s="51"/>
+    </row>
+    <row r="25" spans="1:2">
+      <c r="A25" s="51"/>
+      <c r="B25" s="51"/>
+    </row>
+    <row r="26" spans="1:2">
+      <c r="A26" s="51"/>
+      <c r="B26" s="51"/>
+    </row>
+    <row r="27" spans="1:2">
+      <c r="A27" s="51"/>
+      <c r="B27" s="51"/>
+    </row>
+    <row r="28" spans="1:2">
+      <c r="A28" s="51"/>
+      <c r="B28" s="51"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A1:B1"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="B21" r:id="rId1" xr:uid="{8DAD1AC8-35A7-46F7-9F9A-4741DFAF339A}"/>
+    <hyperlink ref="B15" r:id="rId2" xr:uid="{215C96F4-69A2-49FA-8F5D-32C016062B66}"/>
+    <hyperlink ref="B12" r:id="rId3" xr:uid="{E98A85F2-F72C-4DAF-A580-70AF164F6051}"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5E11372D-D304-4F55-8423-973991B312A5}">
+  <dimension ref="B2:B14"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B34" sqref="B34"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="4.42578125" style="42" customWidth="1"/>
+    <col min="2" max="2" width="88.42578125" style="42" customWidth="1"/>
+    <col min="3" max="3" width="37.85546875" style="42" customWidth="1"/>
+    <col min="4" max="256" width="9.140625" style="42"/>
+    <col min="257" max="257" width="4.42578125" style="42" customWidth="1"/>
+    <col min="258" max="258" width="88.42578125" style="42" customWidth="1"/>
+    <col min="259" max="259" width="37.85546875" style="42" customWidth="1"/>
+    <col min="260" max="512" width="9.140625" style="42"/>
+    <col min="513" max="513" width="4.42578125" style="42" customWidth="1"/>
+    <col min="514" max="514" width="88.42578125" style="42" customWidth="1"/>
+    <col min="515" max="515" width="37.85546875" style="42" customWidth="1"/>
+    <col min="516" max="768" width="9.140625" style="42"/>
+    <col min="769" max="769" width="4.42578125" style="42" customWidth="1"/>
+    <col min="770" max="770" width="88.42578125" style="42" customWidth="1"/>
+    <col min="771" max="771" width="37.85546875" style="42" customWidth="1"/>
+    <col min="772" max="1024" width="9.140625" style="42"/>
+    <col min="1025" max="1025" width="4.42578125" style="42" customWidth="1"/>
+    <col min="1026" max="1026" width="88.42578125" style="42" customWidth="1"/>
+    <col min="1027" max="1027" width="37.85546875" style="42" customWidth="1"/>
+    <col min="1028" max="1280" width="9.140625" style="42"/>
+    <col min="1281" max="1281" width="4.42578125" style="42" customWidth="1"/>
+    <col min="1282" max="1282" width="88.42578125" style="42" customWidth="1"/>
+    <col min="1283" max="1283" width="37.85546875" style="42" customWidth="1"/>
+    <col min="1284" max="1536" width="9.140625" style="42"/>
+    <col min="1537" max="1537" width="4.42578125" style="42" customWidth="1"/>
+    <col min="1538" max="1538" width="88.42578125" style="42" customWidth="1"/>
+    <col min="1539" max="1539" width="37.85546875" style="42" customWidth="1"/>
+    <col min="1540" max="1792" width="9.140625" style="42"/>
+    <col min="1793" max="1793" width="4.42578125" style="42" customWidth="1"/>
+    <col min="1794" max="1794" width="88.42578125" style="42" customWidth="1"/>
+    <col min="1795" max="1795" width="37.85546875" style="42" customWidth="1"/>
+    <col min="1796" max="2048" width="9.140625" style="42"/>
+    <col min="2049" max="2049" width="4.42578125" style="42" customWidth="1"/>
+    <col min="2050" max="2050" width="88.42578125" style="42" customWidth="1"/>
+    <col min="2051" max="2051" width="37.85546875" style="42" customWidth="1"/>
+    <col min="2052" max="2304" width="9.140625" style="42"/>
+    <col min="2305" max="2305" width="4.42578125" style="42" customWidth="1"/>
+    <col min="2306" max="2306" width="88.42578125" style="42" customWidth="1"/>
+    <col min="2307" max="2307" width="37.85546875" style="42" customWidth="1"/>
+    <col min="2308" max="2560" width="9.140625" style="42"/>
+    <col min="2561" max="2561" width="4.42578125" style="42" customWidth="1"/>
+    <col min="2562" max="2562" width="88.42578125" style="42" customWidth="1"/>
+    <col min="2563" max="2563" width="37.85546875" style="42" customWidth="1"/>
+    <col min="2564" max="2816" width="9.140625" style="42"/>
+    <col min="2817" max="2817" width="4.42578125" style="42" customWidth="1"/>
+    <col min="2818" max="2818" width="88.42578125" style="42" customWidth="1"/>
+    <col min="2819" max="2819" width="37.85546875" style="42" customWidth="1"/>
+    <col min="2820" max="3072" width="9.140625" style="42"/>
+    <col min="3073" max="3073" width="4.42578125" style="42" customWidth="1"/>
+    <col min="3074" max="3074" width="88.42578125" style="42" customWidth="1"/>
+    <col min="3075" max="3075" width="37.85546875" style="42" customWidth="1"/>
+    <col min="3076" max="3328" width="9.140625" style="42"/>
+    <col min="3329" max="3329" width="4.42578125" style="42" customWidth="1"/>
+    <col min="3330" max="3330" width="88.42578125" style="42" customWidth="1"/>
+    <col min="3331" max="3331" width="37.85546875" style="42" customWidth="1"/>
+    <col min="3332" max="3584" width="9.140625" style="42"/>
+    <col min="3585" max="3585" width="4.42578125" style="42" customWidth="1"/>
+    <col min="3586" max="3586" width="88.42578125" style="42" customWidth="1"/>
+    <col min="3587" max="3587" width="37.85546875" style="42" customWidth="1"/>
+    <col min="3588" max="3840" width="9.140625" style="42"/>
+    <col min="3841" max="3841" width="4.42578125" style="42" customWidth="1"/>
+    <col min="3842" max="3842" width="88.42578125" style="42" customWidth="1"/>
+    <col min="3843" max="3843" width="37.85546875" style="42" customWidth="1"/>
+    <col min="3844" max="4096" width="9.140625" style="42"/>
+    <col min="4097" max="4097" width="4.42578125" style="42" customWidth="1"/>
+    <col min="4098" max="4098" width="88.42578125" style="42" customWidth="1"/>
+    <col min="4099" max="4099" width="37.85546875" style="42" customWidth="1"/>
+    <col min="4100" max="4352" width="9.140625" style="42"/>
+    <col min="4353" max="4353" width="4.42578125" style="42" customWidth="1"/>
+    <col min="4354" max="4354" width="88.42578125" style="42" customWidth="1"/>
+    <col min="4355" max="4355" width="37.85546875" style="42" customWidth="1"/>
+    <col min="4356" max="4608" width="9.140625" style="42"/>
+    <col min="4609" max="4609" width="4.42578125" style="42" customWidth="1"/>
+    <col min="4610" max="4610" width="88.42578125" style="42" customWidth="1"/>
+    <col min="4611" max="4611" width="37.85546875" style="42" customWidth="1"/>
+    <col min="4612" max="4864" width="9.140625" style="42"/>
+    <col min="4865" max="4865" width="4.42578125" style="42" customWidth="1"/>
+    <col min="4866" max="4866" width="88.42578125" style="42" customWidth="1"/>
+    <col min="4867" max="4867" width="37.85546875" style="42" customWidth="1"/>
+    <col min="4868" max="5120" width="9.140625" style="42"/>
+    <col min="5121" max="5121" width="4.42578125" style="42" customWidth="1"/>
+    <col min="5122" max="5122" width="88.42578125" style="42" customWidth="1"/>
+    <col min="5123" max="5123" width="37.85546875" style="42" customWidth="1"/>
+    <col min="5124" max="5376" width="9.140625" style="42"/>
+    <col min="5377" max="5377" width="4.42578125" style="42" customWidth="1"/>
+    <col min="5378" max="5378" width="88.42578125" style="42" customWidth="1"/>
+    <col min="5379" max="5379" width="37.85546875" style="42" customWidth="1"/>
+    <col min="5380" max="5632" width="9.140625" style="42"/>
+    <col min="5633" max="5633" width="4.42578125" style="42" customWidth="1"/>
+    <col min="5634" max="5634" width="88.42578125" style="42" customWidth="1"/>
+    <col min="5635" max="5635" width="37.85546875" style="42" customWidth="1"/>
+    <col min="5636" max="5888" width="9.140625" style="42"/>
+    <col min="5889" max="5889" width="4.42578125" style="42" customWidth="1"/>
+    <col min="5890" max="5890" width="88.42578125" style="42" customWidth="1"/>
+    <col min="5891" max="5891" width="37.85546875" style="42" customWidth="1"/>
+    <col min="5892" max="6144" width="9.140625" style="42"/>
+    <col min="6145" max="6145" width="4.42578125" style="42" customWidth="1"/>
+    <col min="6146" max="6146" width="88.42578125" style="42" customWidth="1"/>
+    <col min="6147" max="6147" width="37.85546875" style="42" customWidth="1"/>
+    <col min="6148" max="6400" width="9.140625" style="42"/>
+    <col min="6401" max="6401" width="4.42578125" style="42" customWidth="1"/>
+    <col min="6402" max="6402" width="88.42578125" style="42" customWidth="1"/>
+    <col min="6403" max="6403" width="37.85546875" style="42" customWidth="1"/>
+    <col min="6404" max="6656" width="9.140625" style="42"/>
+    <col min="6657" max="6657" width="4.42578125" style="42" customWidth="1"/>
+    <col min="6658" max="6658" width="88.42578125" style="42" customWidth="1"/>
+    <col min="6659" max="6659" width="37.85546875" style="42" customWidth="1"/>
+    <col min="6660" max="6912" width="9.140625" style="42"/>
+    <col min="6913" max="6913" width="4.42578125" style="42" customWidth="1"/>
+    <col min="6914" max="6914" width="88.42578125" style="42" customWidth="1"/>
+    <col min="6915" max="6915" width="37.85546875" style="42" customWidth="1"/>
+    <col min="6916" max="7168" width="9.140625" style="42"/>
+    <col min="7169" max="7169" width="4.42578125" style="42" customWidth="1"/>
+    <col min="7170" max="7170" width="88.42578125" style="42" customWidth="1"/>
+    <col min="7171" max="7171" width="37.85546875" style="42" customWidth="1"/>
+    <col min="7172" max="7424" width="9.140625" style="42"/>
+    <col min="7425" max="7425" width="4.42578125" style="42" customWidth="1"/>
+    <col min="7426" max="7426" width="88.42578125" style="42" customWidth="1"/>
+    <col min="7427" max="7427" width="37.85546875" style="42" customWidth="1"/>
+    <col min="7428" max="7680" width="9.140625" style="42"/>
+    <col min="7681" max="7681" width="4.42578125" style="42" customWidth="1"/>
+    <col min="7682" max="7682" width="88.42578125" style="42" customWidth="1"/>
+    <col min="7683" max="7683" width="37.85546875" style="42" customWidth="1"/>
+    <col min="7684" max="7936" width="9.140625" style="42"/>
+    <col min="7937" max="7937" width="4.42578125" style="42" customWidth="1"/>
+    <col min="7938" max="7938" width="88.42578125" style="42" customWidth="1"/>
+    <col min="7939" max="7939" width="37.85546875" style="42" customWidth="1"/>
+    <col min="7940" max="8192" width="9.140625" style="42"/>
+    <col min="8193" max="8193" width="4.42578125" style="42" customWidth="1"/>
+    <col min="8194" max="8194" width="88.42578125" style="42" customWidth="1"/>
+    <col min="8195" max="8195" width="37.85546875" style="42" customWidth="1"/>
+    <col min="8196" max="8448" width="9.140625" style="42"/>
+    <col min="8449" max="8449" width="4.42578125" style="42" customWidth="1"/>
+    <col min="8450" max="8450" width="88.42578125" style="42" customWidth="1"/>
+    <col min="8451" max="8451" width="37.85546875" style="42" customWidth="1"/>
+    <col min="8452" max="8704" width="9.140625" style="42"/>
+    <col min="8705" max="8705" width="4.42578125" style="42" customWidth="1"/>
+    <col min="8706" max="8706" width="88.42578125" style="42" customWidth="1"/>
+    <col min="8707" max="8707" width="37.85546875" style="42" customWidth="1"/>
+    <col min="8708" max="8960" width="9.140625" style="42"/>
+    <col min="8961" max="8961" width="4.42578125" style="42" customWidth="1"/>
+    <col min="8962" max="8962" width="88.42578125" style="42" customWidth="1"/>
+    <col min="8963" max="8963" width="37.85546875" style="42" customWidth="1"/>
+    <col min="8964" max="9216" width="9.140625" style="42"/>
+    <col min="9217" max="9217" width="4.42578125" style="42" customWidth="1"/>
+    <col min="9218" max="9218" width="88.42578125" style="42" customWidth="1"/>
+    <col min="9219" max="9219" width="37.85546875" style="42" customWidth="1"/>
+    <col min="9220" max="9472" width="9.140625" style="42"/>
+    <col min="9473" max="9473" width="4.42578125" style="42" customWidth="1"/>
+    <col min="9474" max="9474" width="88.42578125" style="42" customWidth="1"/>
+    <col min="9475" max="9475" width="37.85546875" style="42" customWidth="1"/>
+    <col min="9476" max="9728" width="9.140625" style="42"/>
+    <col min="9729" max="9729" width="4.42578125" style="42" customWidth="1"/>
+    <col min="9730" max="9730" width="88.42578125" style="42" customWidth="1"/>
+    <col min="9731" max="9731" width="37.85546875" style="42" customWidth="1"/>
+    <col min="9732" max="9984" width="9.140625" style="42"/>
+    <col min="9985" max="9985" width="4.42578125" style="42" customWidth="1"/>
+    <col min="9986" max="9986" width="88.42578125" style="42" customWidth="1"/>
+    <col min="9987" max="9987" width="37.85546875" style="42" customWidth="1"/>
+    <col min="9988" max="10240" width="9.140625" style="42"/>
+    <col min="10241" max="10241" width="4.42578125" style="42" customWidth="1"/>
+    <col min="10242" max="10242" width="88.42578125" style="42" customWidth="1"/>
+    <col min="10243" max="10243" width="37.85546875" style="42" customWidth="1"/>
+    <col min="10244" max="10496" width="9.140625" style="42"/>
+    <col min="10497" max="10497" width="4.42578125" style="42" customWidth="1"/>
+    <col min="10498" max="10498" width="88.42578125" style="42" customWidth="1"/>
+    <col min="10499" max="10499" width="37.85546875" style="42" customWidth="1"/>
+    <col min="10500" max="10752" width="9.140625" style="42"/>
+    <col min="10753" max="10753" width="4.42578125" style="42" customWidth="1"/>
+    <col min="10754" max="10754" width="88.42578125" style="42" customWidth="1"/>
+    <col min="10755" max="10755" width="37.85546875" style="42" customWidth="1"/>
+    <col min="10756" max="11008" width="9.140625" style="42"/>
+    <col min="11009" max="11009" width="4.42578125" style="42" customWidth="1"/>
+    <col min="11010" max="11010" width="88.42578125" style="42" customWidth="1"/>
+    <col min="11011" max="11011" width="37.85546875" style="42" customWidth="1"/>
+    <col min="11012" max="11264" width="9.140625" style="42"/>
+    <col min="11265" max="11265" width="4.42578125" style="42" customWidth="1"/>
+    <col min="11266" max="11266" width="88.42578125" style="42" customWidth="1"/>
+    <col min="11267" max="11267" width="37.85546875" style="42" customWidth="1"/>
+    <col min="11268" max="11520" width="9.140625" style="42"/>
+    <col min="11521" max="11521" width="4.42578125" style="42" customWidth="1"/>
+    <col min="11522" max="11522" width="88.42578125" style="42" customWidth="1"/>
+    <col min="11523" max="11523" width="37.85546875" style="42" customWidth="1"/>
+    <col min="11524" max="11776" width="9.140625" style="42"/>
+    <col min="11777" max="11777" width="4.42578125" style="42" customWidth="1"/>
+    <col min="11778" max="11778" width="88.42578125" style="42" customWidth="1"/>
+    <col min="11779" max="11779" width="37.85546875" style="42" customWidth="1"/>
+    <col min="11780" max="12032" width="9.140625" style="42"/>
+    <col min="12033" max="12033" width="4.42578125" style="42" customWidth="1"/>
+    <col min="12034" max="12034" width="88.42578125" style="42" customWidth="1"/>
+    <col min="12035" max="12035" width="37.85546875" style="42" customWidth="1"/>
+    <col min="12036" max="12288" width="9.140625" style="42"/>
+    <col min="12289" max="12289" width="4.42578125" style="42" customWidth="1"/>
+    <col min="12290" max="12290" width="88.42578125" style="42" customWidth="1"/>
+    <col min="12291" max="12291" width="37.85546875" style="42" customWidth="1"/>
+    <col min="12292" max="12544" width="9.140625" style="42"/>
+    <col min="12545" max="12545" width="4.42578125" style="42" customWidth="1"/>
+    <col min="12546" max="12546" width="88.42578125" style="42" customWidth="1"/>
+    <col min="12547" max="12547" width="37.85546875" style="42" customWidth="1"/>
+    <col min="12548" max="12800" width="9.140625" style="42"/>
+    <col min="12801" max="12801" width="4.42578125" style="42" customWidth="1"/>
+    <col min="12802" max="12802" width="88.42578125" style="42" customWidth="1"/>
+    <col min="12803" max="12803" width="37.85546875" style="42" customWidth="1"/>
+    <col min="12804" max="13056" width="9.140625" style="42"/>
+    <col min="13057" max="13057" width="4.42578125" style="42" customWidth="1"/>
+    <col min="13058" max="13058" width="88.42578125" style="42" customWidth="1"/>
+    <col min="13059" max="13059" width="37.85546875" style="42" customWidth="1"/>
+    <col min="13060" max="13312" width="9.140625" style="42"/>
+    <col min="13313" max="13313" width="4.42578125" style="42" customWidth="1"/>
+    <col min="13314" max="13314" width="88.42578125" style="42" customWidth="1"/>
+    <col min="13315" max="13315" width="37.85546875" style="42" customWidth="1"/>
+    <col min="13316" max="13568" width="9.140625" style="42"/>
+    <col min="13569" max="13569" width="4.42578125" style="42" customWidth="1"/>
+    <col min="13570" max="13570" width="88.42578125" style="42" customWidth="1"/>
+    <col min="13571" max="13571" width="37.85546875" style="42" customWidth="1"/>
+    <col min="13572" max="13824" width="9.140625" style="42"/>
+    <col min="13825" max="13825" width="4.42578125" style="42" customWidth="1"/>
+    <col min="13826" max="13826" width="88.42578125" style="42" customWidth="1"/>
+    <col min="13827" max="13827" width="37.85546875" style="42" customWidth="1"/>
+    <col min="13828" max="14080" width="9.140625" style="42"/>
+    <col min="14081" max="14081" width="4.42578125" style="42" customWidth="1"/>
+    <col min="14082" max="14082" width="88.42578125" style="42" customWidth="1"/>
+    <col min="14083" max="14083" width="37.85546875" style="42" customWidth="1"/>
+    <col min="14084" max="14336" width="9.140625" style="42"/>
+    <col min="14337" max="14337" width="4.42578125" style="42" customWidth="1"/>
+    <col min="14338" max="14338" width="88.42578125" style="42" customWidth="1"/>
+    <col min="14339" max="14339" width="37.85546875" style="42" customWidth="1"/>
+    <col min="14340" max="14592" width="9.140625" style="42"/>
+    <col min="14593" max="14593" width="4.42578125" style="42" customWidth="1"/>
+    <col min="14594" max="14594" width="88.42578125" style="42" customWidth="1"/>
+    <col min="14595" max="14595" width="37.85546875" style="42" customWidth="1"/>
+    <col min="14596" max="14848" width="9.140625" style="42"/>
+    <col min="14849" max="14849" width="4.42578125" style="42" customWidth="1"/>
+    <col min="14850" max="14850" width="88.42578125" style="42" customWidth="1"/>
+    <col min="14851" max="14851" width="37.85546875" style="42" customWidth="1"/>
+    <col min="14852" max="15104" width="9.140625" style="42"/>
+    <col min="15105" max="15105" width="4.42578125" style="42" customWidth="1"/>
+    <col min="15106" max="15106" width="88.42578125" style="42" customWidth="1"/>
+    <col min="15107" max="15107" width="37.85546875" style="42" customWidth="1"/>
+    <col min="15108" max="15360" width="9.140625" style="42"/>
+    <col min="15361" max="15361" width="4.42578125" style="42" customWidth="1"/>
+    <col min="15362" max="15362" width="88.42578125" style="42" customWidth="1"/>
+    <col min="15363" max="15363" width="37.85546875" style="42" customWidth="1"/>
+    <col min="15364" max="15616" width="9.140625" style="42"/>
+    <col min="15617" max="15617" width="4.42578125" style="42" customWidth="1"/>
+    <col min="15618" max="15618" width="88.42578125" style="42" customWidth="1"/>
+    <col min="15619" max="15619" width="37.85546875" style="42" customWidth="1"/>
+    <col min="15620" max="15872" width="9.140625" style="42"/>
+    <col min="15873" max="15873" width="4.42578125" style="42" customWidth="1"/>
+    <col min="15874" max="15874" width="88.42578125" style="42" customWidth="1"/>
+    <col min="15875" max="15875" width="37.85546875" style="42" customWidth="1"/>
+    <col min="15876" max="16128" width="9.140625" style="42"/>
+    <col min="16129" max="16129" width="4.42578125" style="42" customWidth="1"/>
+    <col min="16130" max="16130" width="88.42578125" style="42" customWidth="1"/>
+    <col min="16131" max="16131" width="37.85546875" style="42" customWidth="1"/>
+    <col min="16132" max="16384" width="9.140625" style="42"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:2" ht="14.25">
+      <c r="B2" s="41"/>
+    </row>
+    <row r="5" spans="2:2">
+      <c r="B5" s="43" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="43" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="43" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="43" t="s">
         <v>66</v>
       </c>
-      <c r="B5" s="54"/>
-[...27 lines deleted...]
-      <c r="B7" s="59">
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="43" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="43"/>
+    </row>
+    <row r="11" spans="2:2" ht="25.5">
+      <c r="B11" s="44" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="12" spans="2:2">
+      <c r="B12" s="43"/>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="43"/>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="45" t="s">
+        <v>69</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+  <dimension ref="A5:AQ75"/>
+  <sheetViews>
+    <sheetView topLeftCell="AC1" workbookViewId="0">
+      <selection activeCell="AK10" sqref="AK10:AK75"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12"/>
+  <cols>
+    <col min="1" max="1" width="24.5703125" style="5" customWidth="1"/>
+    <col min="2" max="13" width="0" style="5" hidden="1" customWidth="1"/>
+    <col min="14" max="16384" width="9.140625" style="5"/>
+  </cols>
+  <sheetData>
+    <row r="5" spans="1:43" ht="14.45" customHeight="1">
+      <c r="T5" s="56" t="s">
+        <v>44</v>
+      </c>
+      <c r="U5" s="56"/>
+      <c r="V5" s="56"/>
+      <c r="W5" s="56"/>
+      <c r="X5" s="56"/>
+      <c r="Y5" s="56"/>
+      <c r="Z5" s="56"/>
+      <c r="AA5" s="56"/>
+      <c r="AB5" s="56"/>
+      <c r="AC5" s="56"/>
+      <c r="AD5" s="56"/>
+      <c r="AE5" s="56"/>
+      <c r="AF5" s="56"/>
+      <c r="AG5" s="56"/>
+      <c r="AH5" s="56"/>
+      <c r="AI5" s="56"/>
+      <c r="AJ5" s="56"/>
+      <c r="AK5" s="56"/>
+      <c r="AL5" s="56"/>
+      <c r="AM5" s="56"/>
+      <c r="AN5" s="56"/>
+      <c r="AO5" s="56"/>
+      <c r="AP5" s="56"/>
+      <c r="AQ5" s="56"/>
+    </row>
+    <row r="6" spans="1:43">
+      <c r="C6" s="7"/>
+      <c r="AE6" s="2"/>
+      <c r="AQ6" s="2" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="7" spans="1:43" s="1" customFormat="1" ht="11.25">
+      <c r="A7" s="62"/>
+      <c r="B7" s="60">
         <v>2021</v>
       </c>
-      <c r="C7" s="60"/>
-[...21 lines deleted...]
-      <c r="B8" s="5" t="s">
+      <c r="C7" s="64"/>
+      <c r="D7" s="64"/>
+      <c r="E7" s="64"/>
+      <c r="F7" s="64"/>
+      <c r="G7" s="64"/>
+      <c r="H7" s="64"/>
+      <c r="I7" s="64"/>
+      <c r="J7" s="64"/>
+      <c r="K7" s="64"/>
+      <c r="L7" s="64"/>
+      <c r="M7" s="64"/>
+      <c r="N7" s="64">
+        <v>2024</v>
+      </c>
+      <c r="O7" s="64"/>
+      <c r="P7" s="64"/>
+      <c r="Q7" s="64"/>
+      <c r="R7" s="64"/>
+      <c r="S7" s="64"/>
+      <c r="T7" s="59">
+        <v>2025</v>
+      </c>
+      <c r="U7" s="59"/>
+      <c r="V7" s="59"/>
+      <c r="W7" s="59"/>
+      <c r="X7" s="59"/>
+      <c r="Y7" s="59"/>
+      <c r="Z7" s="59"/>
+      <c r="AA7" s="59"/>
+      <c r="AB7" s="59"/>
+      <c r="AC7" s="59"/>
+      <c r="AD7" s="59"/>
+      <c r="AE7" s="60"/>
+      <c r="AF7" s="59">
+        <v>2026</v>
+      </c>
+      <c r="AG7" s="59"/>
+      <c r="AH7" s="59"/>
+      <c r="AI7" s="59"/>
+      <c r="AJ7" s="59"/>
+      <c r="AK7" s="59"/>
+      <c r="AL7" s="59"/>
+      <c r="AM7" s="59"/>
+      <c r="AN7" s="59"/>
+      <c r="AO7" s="59"/>
+      <c r="AP7" s="59"/>
+      <c r="AQ7" s="60"/>
+    </row>
+    <row r="8" spans="1:43" s="1" customFormat="1" ht="18" customHeight="1">
+      <c r="A8" s="63"/>
+      <c r="B8" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="C8" s="5" t="s">
+      <c r="C8" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="D8" s="5" t="s">
+      <c r="D8" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="E8" s="5" t="s">
+      <c r="E8" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="F8" s="5" t="s">
+      <c r="F8" s="3" t="s">
         <v>0</v>
       </c>
-      <c r="G8" s="5" t="s">
+      <c r="G8" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="H8" s="5" t="s">
+      <c r="H8" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="I8" s="6" t="s">
+      <c r="I8" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="J8" s="6" t="s">
+      <c r="J8" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="K8" s="6" t="s">
+      <c r="K8" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="L8" s="6" t="s">
+      <c r="L8" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="M8" s="6" t="s">
+      <c r="M8" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="N8" s="15" t="s">
+      <c r="N8" s="25" t="s">
+        <v>29</v>
+      </c>
+      <c r="O8" s="25" t="s">
+        <v>30</v>
+      </c>
+      <c r="P8" s="26" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q8" s="25" t="s">
+        <v>32</v>
+      </c>
+      <c r="R8" s="25" t="s">
+        <v>33</v>
+      </c>
+      <c r="S8" s="25" t="s">
+        <v>34</v>
+      </c>
+      <c r="T8" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="U8" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="O8" s="15" t="s">
+      <c r="V8" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="P8" s="16" t="s">
+      <c r="W8" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="Q8" s="15" t="s">
+      <c r="X8" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="R8" s="15" t="s">
+      <c r="Y8" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="S8" s="15" t="s">
+      <c r="Z8" s="4" t="s">
         <v>29</v>
       </c>
-    </row>
-[...24 lines deleted...]
-      <c r="A10" s="17" t="s">
+      <c r="AA8" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="AB8" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="AC8" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="AD8" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="AE8" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="AF8" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="AG8" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="AH8" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="AI8" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="AJ8" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="AK8" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="AL8" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="AM8" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="AN8" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="AO8" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="AP8" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="AQ8" s="4" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="9" spans="1:43" s="1" customFormat="1" ht="14.45" customHeight="1">
+      <c r="A9" s="35"/>
+      <c r="B9" s="35"/>
+      <c r="C9" s="35"/>
+      <c r="D9" s="35"/>
+      <c r="E9" s="35"/>
+      <c r="F9" s="35"/>
+      <c r="G9" s="35"/>
+      <c r="H9" s="35"/>
+      <c r="I9" s="35"/>
+      <c r="J9" s="35"/>
+      <c r="K9" s="35"/>
+      <c r="L9" s="35"/>
+      <c r="M9" s="35"/>
+      <c r="N9" s="35"/>
+      <c r="O9" s="35"/>
+      <c r="P9" s="35"/>
+      <c r="Q9" s="35"/>
+      <c r="R9" s="35"/>
+      <c r="S9" s="35"/>
+      <c r="T9" s="57" t="s">
+        <v>41</v>
+      </c>
+      <c r="U9" s="57"/>
+      <c r="V9" s="57"/>
+      <c r="W9" s="57"/>
+      <c r="X9" s="57"/>
+      <c r="Y9" s="57"/>
+      <c r="Z9" s="57"/>
+      <c r="AA9" s="57"/>
+      <c r="AB9" s="57"/>
+      <c r="AC9" s="57"/>
+      <c r="AD9" s="57"/>
+      <c r="AE9" s="57"/>
+      <c r="AF9" s="57"/>
+      <c r="AG9" s="57"/>
+      <c r="AH9" s="35"/>
+      <c r="AI9" s="35"/>
+      <c r="AJ9" s="35"/>
+      <c r="AK9" s="35"/>
+      <c r="AL9" s="35"/>
+      <c r="AM9" s="35"/>
+      <c r="AN9" s="35"/>
+      <c r="AO9" s="35"/>
+      <c r="AP9" s="35"/>
+      <c r="AQ9" s="35"/>
+    </row>
+    <row r="10" spans="1:43" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A10" s="14" t="s">
+        <v>35</v>
+      </c>
+      <c r="B10" s="15"/>
+      <c r="C10" s="15"/>
+      <c r="D10" s="15"/>
+      <c r="E10" s="15"/>
+      <c r="F10" s="15"/>
+      <c r="G10" s="15"/>
+      <c r="H10" s="15"/>
+      <c r="I10" s="15"/>
+      <c r="J10" s="15"/>
+      <c r="K10" s="15"/>
+      <c r="L10" s="15"/>
+      <c r="M10" s="15"/>
+      <c r="N10" s="1">
+        <v>751</v>
+      </c>
+      <c r="O10" s="18">
+        <v>646</v>
+      </c>
+      <c r="P10" s="1">
+        <v>690</v>
+      </c>
+      <c r="Q10" s="18">
+        <v>686</v>
+      </c>
+      <c r="R10" s="18">
+        <v>717</v>
+      </c>
+      <c r="S10" s="18">
+        <v>726</v>
+      </c>
+      <c r="T10" s="18">
+        <v>562</v>
+      </c>
+      <c r="U10" s="18">
+        <v>564</v>
+      </c>
+      <c r="V10" s="18">
+        <v>583</v>
+      </c>
+      <c r="W10" s="18">
+        <v>688</v>
+      </c>
+      <c r="X10" s="18">
+        <v>612</v>
+      </c>
+      <c r="Y10" s="18">
+        <v>633</v>
+      </c>
+      <c r="Z10" s="18">
+        <v>682</v>
+      </c>
+      <c r="AA10" s="18">
+        <v>670</v>
+      </c>
+      <c r="AB10" s="18">
+        <v>662</v>
+      </c>
+      <c r="AC10" s="18">
+        <v>607</v>
+      </c>
+      <c r="AD10" s="18">
+        <v>555</v>
+      </c>
+      <c r="AE10" s="18">
+        <v>633</v>
+      </c>
+      <c r="AF10" s="18">
+        <v>566</v>
+      </c>
+      <c r="AG10" s="18">
+        <v>485</v>
+      </c>
+      <c r="AH10" s="18">
+        <v>516</v>
+      </c>
+      <c r="AI10" s="24">
+        <v>608</v>
+      </c>
+      <c r="AJ10" s="18">
+        <v>534</v>
+      </c>
+      <c r="AK10" s="18">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="11" spans="1:43" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A11" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="B11" s="16"/>
+      <c r="C11" s="16"/>
+      <c r="D11" s="16"/>
+      <c r="E11" s="16"/>
+      <c r="F11" s="16"/>
+      <c r="G11" s="16"/>
+      <c r="H11" s="17"/>
+      <c r="I11" s="16"/>
+      <c r="J11" s="17"/>
+      <c r="K11" s="17"/>
+      <c r="L11" s="17"/>
+      <c r="M11" s="17"/>
+      <c r="N11" s="1">
+        <v>388</v>
+      </c>
+      <c r="O11" s="18">
+        <v>357</v>
+      </c>
+      <c r="P11" s="1">
+        <v>376</v>
+      </c>
+      <c r="Q11" s="18">
+        <v>361</v>
+      </c>
+      <c r="R11" s="18">
+        <v>385</v>
+      </c>
+      <c r="S11" s="18">
+        <v>388</v>
+      </c>
+      <c r="T11" s="18">
+        <v>310</v>
+      </c>
+      <c r="U11" s="18">
+        <v>292</v>
+      </c>
+      <c r="V11" s="18">
+        <v>308</v>
+      </c>
+      <c r="W11" s="18">
+        <v>353</v>
+      </c>
+      <c r="X11" s="18">
+        <v>327</v>
+      </c>
+      <c r="Y11" s="18">
+        <v>324</v>
+      </c>
+      <c r="Z11" s="18">
+        <v>376</v>
+      </c>
+      <c r="AA11" s="18">
+        <v>420</v>
+      </c>
+      <c r="AB11" s="18">
+        <v>370</v>
+      </c>
+      <c r="AC11" s="18">
+        <v>330</v>
+      </c>
+      <c r="AD11" s="18">
+        <v>313</v>
+      </c>
+      <c r="AE11" s="18">
+        <v>350</v>
+      </c>
+      <c r="AF11" s="18">
+        <v>305</v>
+      </c>
+      <c r="AG11" s="18">
+        <v>286</v>
+      </c>
+      <c r="AH11" s="18">
+        <v>273</v>
+      </c>
+      <c r="AI11" s="24">
+        <v>351</v>
+      </c>
+      <c r="AJ11" s="18">
+        <v>306</v>
+      </c>
+      <c r="AK11" s="18">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="12" spans="1:43" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A12" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="B12" s="16"/>
+      <c r="C12" s="16"/>
+      <c r="D12" s="16"/>
+      <c r="E12" s="16"/>
+      <c r="F12" s="16"/>
+      <c r="G12" s="16"/>
+      <c r="H12" s="17"/>
+      <c r="I12" s="16"/>
+      <c r="J12" s="17"/>
+      <c r="K12" s="17"/>
+      <c r="L12" s="17"/>
+      <c r="M12" s="17"/>
+      <c r="N12" s="1">
+        <v>51</v>
+      </c>
+      <c r="O12" s="18">
+        <v>32</v>
+      </c>
+      <c r="P12" s="1">
+        <v>31</v>
+      </c>
+      <c r="Q12" s="18">
+        <v>38</v>
+      </c>
+      <c r="R12" s="18">
+        <v>48</v>
+      </c>
+      <c r="S12" s="18">
+        <v>41</v>
+      </c>
+      <c r="T12" s="18">
+        <v>28</v>
+      </c>
+      <c r="U12" s="18">
+        <v>33</v>
+      </c>
+      <c r="V12" s="18">
+        <v>31</v>
+      </c>
+      <c r="W12" s="18">
+        <v>35</v>
+      </c>
+      <c r="X12" s="18">
+        <v>31</v>
+      </c>
+      <c r="Y12" s="18">
+        <v>35</v>
+      </c>
+      <c r="Z12" s="18">
+        <v>41</v>
+      </c>
+      <c r="AA12" s="18">
+        <v>31</v>
+      </c>
+      <c r="AB12" s="18">
+        <v>31</v>
+      </c>
+      <c r="AC12" s="18">
+        <v>32</v>
+      </c>
+      <c r="AD12" s="18">
+        <v>35</v>
+      </c>
+      <c r="AE12" s="18">
+        <v>37</v>
+      </c>
+      <c r="AF12" s="18">
+        <v>36</v>
+      </c>
+      <c r="AG12" s="18">
+        <v>24</v>
+      </c>
+      <c r="AH12" s="18">
+        <v>37</v>
+      </c>
+      <c r="AI12" s="8">
+        <v>28</v>
+      </c>
+      <c r="AJ12" s="18">
+        <v>28</v>
+      </c>
+      <c r="AK12" s="18">
         <v>47</v>
       </c>
-      <c r="B10" s="18"/>
-[...46 lines deleted...]
-      <c r="N11" s="22">
+    </row>
+    <row r="13" spans="1:43" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A13" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="B13" s="16"/>
+      <c r="C13" s="16"/>
+      <c r="D13" s="16"/>
+      <c r="E13" s="16"/>
+      <c r="F13" s="16"/>
+      <c r="G13" s="16"/>
+      <c r="H13" s="17"/>
+      <c r="I13" s="16"/>
+      <c r="J13" s="17"/>
+      <c r="K13" s="17"/>
+      <c r="L13" s="17"/>
+      <c r="M13" s="17"/>
+      <c r="N13" s="1">
+        <v>45</v>
+      </c>
+      <c r="O13" s="18">
+        <v>38</v>
+      </c>
+      <c r="P13" s="1">
+        <v>38</v>
+      </c>
+      <c r="Q13" s="18">
+        <v>35</v>
+      </c>
+      <c r="R13" s="18">
+        <v>38</v>
+      </c>
+      <c r="S13" s="18">
+        <v>43</v>
+      </c>
+      <c r="T13" s="18">
+        <v>43</v>
+      </c>
+      <c r="U13" s="18">
+        <v>43</v>
+      </c>
+      <c r="V13" s="18">
+        <v>33</v>
+      </c>
+      <c r="W13" s="18">
+        <v>60</v>
+      </c>
+      <c r="X13" s="18">
+        <v>31</v>
+      </c>
+      <c r="Y13" s="18">
+        <v>44</v>
+      </c>
+      <c r="Z13" s="18">
+        <v>36</v>
+      </c>
+      <c r="AA13" s="18">
+        <v>44</v>
+      </c>
+      <c r="AB13" s="18">
+        <v>36</v>
+      </c>
+      <c r="AC13" s="18">
+        <v>39</v>
+      </c>
+      <c r="AD13" s="18">
+        <v>32</v>
+      </c>
+      <c r="AE13" s="18">
+        <v>37</v>
+      </c>
+      <c r="AF13" s="18">
+        <v>29</v>
+      </c>
+      <c r="AG13" s="18">
+        <v>36</v>
+      </c>
+      <c r="AH13" s="18">
+        <v>32</v>
+      </c>
+      <c r="AI13" s="8">
+        <v>36</v>
+      </c>
+      <c r="AJ13" s="18">
+        <v>30</v>
+      </c>
+      <c r="AK13" s="18">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="14" spans="1:43" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A14" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="B14" s="16"/>
+      <c r="C14" s="16"/>
+      <c r="D14" s="16"/>
+      <c r="E14" s="16"/>
+      <c r="F14" s="16"/>
+      <c r="G14" s="16"/>
+      <c r="H14" s="17"/>
+      <c r="I14" s="16"/>
+      <c r="J14" s="17"/>
+      <c r="K14" s="17"/>
+      <c r="L14" s="17"/>
+      <c r="M14" s="17"/>
+      <c r="N14" s="1">
+        <v>61</v>
+      </c>
+      <c r="O14" s="18">
+        <v>35</v>
+      </c>
+      <c r="P14" s="1">
+        <v>60</v>
+      </c>
+      <c r="Q14" s="18">
+        <v>52</v>
+      </c>
+      <c r="R14" s="18">
+        <v>50</v>
+      </c>
+      <c r="S14" s="18">
+        <v>53</v>
+      </c>
+      <c r="T14" s="18">
+        <v>31</v>
+      </c>
+      <c r="U14" s="18">
+        <v>53</v>
+      </c>
+      <c r="V14" s="18">
+        <v>39</v>
+      </c>
+      <c r="W14" s="18">
+        <v>49</v>
+      </c>
+      <c r="X14" s="18">
+        <v>47</v>
+      </c>
+      <c r="Y14" s="18">
+        <v>55</v>
+      </c>
+      <c r="Z14" s="18">
+        <v>41</v>
+      </c>
+      <c r="AA14" s="18">
+        <v>34</v>
+      </c>
+      <c r="AB14" s="18">
+        <v>53</v>
+      </c>
+      <c r="AC14" s="18">
+        <v>49</v>
+      </c>
+      <c r="AD14" s="18">
+        <v>26</v>
+      </c>
+      <c r="AE14" s="18">
+        <v>46</v>
+      </c>
+      <c r="AF14" s="18">
+        <v>31</v>
+      </c>
+      <c r="AG14" s="18">
+        <v>29</v>
+      </c>
+      <c r="AH14" s="18">
+        <v>33</v>
+      </c>
+      <c r="AI14" s="8">
+        <v>37</v>
+      </c>
+      <c r="AJ14" s="18">
+        <v>38</v>
+      </c>
+      <c r="AK14" s="18">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="15" spans="1:43" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A15" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B15" s="16"/>
+      <c r="C15" s="16"/>
+      <c r="D15" s="16"/>
+      <c r="E15" s="16"/>
+      <c r="F15" s="16"/>
+      <c r="G15" s="16"/>
+      <c r="H15" s="17"/>
+      <c r="I15" s="16"/>
+      <c r="J15" s="17"/>
+      <c r="K15" s="17"/>
+      <c r="L15" s="17"/>
+      <c r="M15" s="17"/>
+      <c r="N15" s="1">
+        <v>53</v>
+      </c>
+      <c r="O15" s="18">
+        <v>34</v>
+      </c>
+      <c r="P15" s="1">
+        <v>52</v>
+      </c>
+      <c r="Q15" s="18">
+        <v>41</v>
+      </c>
+      <c r="R15" s="18">
+        <v>39</v>
+      </c>
+      <c r="S15" s="18">
+        <v>58</v>
+      </c>
+      <c r="T15" s="18">
+        <v>38</v>
+      </c>
+      <c r="U15" s="18">
+        <v>30</v>
+      </c>
+      <c r="V15" s="18">
+        <v>36</v>
+      </c>
+      <c r="W15" s="18">
+        <v>40</v>
+      </c>
+      <c r="X15" s="18">
+        <v>48</v>
+      </c>
+      <c r="Y15" s="18">
+        <v>42</v>
+      </c>
+      <c r="Z15" s="18">
+        <v>54</v>
+      </c>
+      <c r="AA15" s="18">
+        <v>38</v>
+      </c>
+      <c r="AB15" s="18">
+        <v>37</v>
+      </c>
+      <c r="AC15" s="18">
+        <v>43</v>
+      </c>
+      <c r="AD15" s="18">
+        <v>37</v>
+      </c>
+      <c r="AE15" s="18">
+        <v>39</v>
+      </c>
+      <c r="AF15" s="18">
+        <v>42</v>
+      </c>
+      <c r="AG15" s="18">
+        <v>23</v>
+      </c>
+      <c r="AH15" s="18">
+        <v>37</v>
+      </c>
+      <c r="AI15" s="8">
+        <v>41</v>
+      </c>
+      <c r="AJ15" s="18">
+        <v>37</v>
+      </c>
+      <c r="AK15" s="18">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="16" spans="1:43" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A16" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="B16" s="16"/>
+      <c r="C16" s="16"/>
+      <c r="D16" s="16"/>
+      <c r="E16" s="16"/>
+      <c r="F16" s="16"/>
+      <c r="G16" s="16"/>
+      <c r="H16" s="17"/>
+      <c r="I16" s="16"/>
+      <c r="J16" s="17"/>
+      <c r="K16" s="17"/>
+      <c r="L16" s="17"/>
+      <c r="M16" s="17"/>
+      <c r="N16" s="1">
+        <v>21</v>
+      </c>
+      <c r="O16" s="18">
+        <v>18</v>
+      </c>
+      <c r="P16" s="1">
+        <v>15</v>
+      </c>
+      <c r="Q16" s="18">
+        <v>18</v>
+      </c>
+      <c r="R16" s="18">
+        <v>22</v>
+      </c>
+      <c r="S16" s="18">
+        <v>15</v>
+      </c>
+      <c r="T16" s="18">
+        <v>9</v>
+      </c>
+      <c r="U16" s="18">
+        <v>7</v>
+      </c>
+      <c r="V16" s="18">
+        <v>19</v>
+      </c>
+      <c r="W16" s="18">
+        <v>15</v>
+      </c>
+      <c r="X16" s="18">
+        <v>9</v>
+      </c>
+      <c r="Y16" s="18">
+        <v>11</v>
+      </c>
+      <c r="Z16" s="18">
+        <v>11</v>
+      </c>
+      <c r="AA16" s="18">
+        <v>12</v>
+      </c>
+      <c r="AB16" s="18">
+        <v>15</v>
+      </c>
+      <c r="AC16" s="18">
+        <v>12</v>
+      </c>
+      <c r="AD16" s="18">
+        <v>12</v>
+      </c>
+      <c r="AE16" s="18">
+        <v>11</v>
+      </c>
+      <c r="AF16" s="18">
+        <v>6</v>
+      </c>
+      <c r="AG16" s="18">
+        <v>6</v>
+      </c>
+      <c r="AH16" s="18">
+        <v>9</v>
+      </c>
+      <c r="AI16" s="8">
+        <v>14</v>
+      </c>
+      <c r="AJ16" s="18">
+        <v>8</v>
+      </c>
+      <c r="AK16" s="18">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="17" spans="1:43" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A17" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="B17" s="16"/>
+      <c r="C17" s="16"/>
+      <c r="D17" s="16"/>
+      <c r="E17" s="16"/>
+      <c r="F17" s="16"/>
+      <c r="G17" s="16"/>
+      <c r="H17" s="17"/>
+      <c r="I17" s="16"/>
+      <c r="J17" s="17"/>
+      <c r="K17" s="17"/>
+      <c r="L17" s="17"/>
+      <c r="M17" s="17"/>
+      <c r="N17" s="1">
+        <v>4</v>
+      </c>
+      <c r="O17" s="18">
+        <v>3</v>
+      </c>
+      <c r="P17" s="1">
+        <v>11</v>
+      </c>
+      <c r="Q17" s="18">
+        <v>6</v>
+      </c>
+      <c r="R17" s="18">
+        <v>10</v>
+      </c>
+      <c r="S17" s="18">
+        <v>11</v>
+      </c>
+      <c r="T17" s="18">
+        <v>7</v>
+      </c>
+      <c r="U17" s="18">
+        <v>5</v>
+      </c>
+      <c r="V17" s="18">
+        <v>8</v>
+      </c>
+      <c r="W17" s="18">
+        <v>9</v>
+      </c>
+      <c r="X17" s="18">
+        <v>5</v>
+      </c>
+      <c r="Y17" s="18">
+        <v>11</v>
+      </c>
+      <c r="Z17" s="18">
+        <v>9</v>
+      </c>
+      <c r="AA17" s="18">
+        <v>13</v>
+      </c>
+      <c r="AB17" s="18">
+        <v>6</v>
+      </c>
+      <c r="AC17" s="18">
+        <v>13</v>
+      </c>
+      <c r="AD17" s="18">
+        <v>3</v>
+      </c>
+      <c r="AE17" s="18">
+        <v>7</v>
+      </c>
+      <c r="AF17" s="18">
+        <v>14</v>
+      </c>
+      <c r="AG17" s="18">
+        <v>5</v>
+      </c>
+      <c r="AH17" s="18">
+        <v>8</v>
+      </c>
+      <c r="AI17" s="8">
+        <v>10</v>
+      </c>
+      <c r="AJ17" s="18">
+        <v>4</v>
+      </c>
+      <c r="AK17" s="18">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="18" spans="1:43" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A18" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="B18" s="16"/>
+      <c r="C18" s="16"/>
+      <c r="D18" s="16"/>
+      <c r="E18" s="16"/>
+      <c r="F18" s="16"/>
+      <c r="G18" s="16"/>
+      <c r="H18" s="17"/>
+      <c r="I18" s="16"/>
+      <c r="J18" s="17"/>
+      <c r="K18" s="17"/>
+      <c r="L18" s="17"/>
+      <c r="M18" s="17"/>
+      <c r="N18" s="1">
+        <v>5</v>
+      </c>
+      <c r="O18" s="18">
+        <v>8</v>
+      </c>
+      <c r="P18" s="1">
+        <v>5</v>
+      </c>
+      <c r="Q18" s="18">
+        <v>5</v>
+      </c>
+      <c r="R18" s="18">
+        <v>5</v>
+      </c>
+      <c r="S18" s="18">
+        <v>8</v>
+      </c>
+      <c r="T18" s="18">
+        <v>2</v>
+      </c>
+      <c r="U18" s="18">
+        <v>5</v>
+      </c>
+      <c r="V18" s="18">
+        <v>10</v>
+      </c>
+      <c r="W18" s="18">
+        <v>8</v>
+      </c>
+      <c r="X18" s="18">
+        <v>3</v>
+      </c>
+      <c r="Y18" s="18">
+        <v>11</v>
+      </c>
+      <c r="Z18" s="18">
+        <v>2</v>
+      </c>
+      <c r="AA18" s="18">
+        <v>3</v>
+      </c>
+      <c r="AB18" s="18">
+        <v>6</v>
+      </c>
+      <c r="AC18" s="18">
+        <v>7</v>
+      </c>
+      <c r="AD18" s="18">
+        <v>8</v>
+      </c>
+      <c r="AE18" s="18">
+        <v>5</v>
+      </c>
+      <c r="AF18" s="18">
+        <v>9</v>
+      </c>
+      <c r="AG18" s="18">
+        <v>4</v>
+      </c>
+      <c r="AH18" s="18">
+        <v>1</v>
+      </c>
+      <c r="AI18" s="8">
+        <v>5</v>
+      </c>
+      <c r="AJ18" s="18">
+        <v>6</v>
+      </c>
+      <c r="AK18" s="18">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="19" spans="1:43" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A19" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="B19" s="16"/>
+      <c r="C19" s="16"/>
+      <c r="D19" s="16"/>
+      <c r="E19" s="16"/>
+      <c r="F19" s="16"/>
+      <c r="G19" s="16"/>
+      <c r="H19" s="17"/>
+      <c r="I19" s="16"/>
+      <c r="J19" s="17"/>
+      <c r="K19" s="17"/>
+      <c r="L19" s="17"/>
+      <c r="M19" s="17"/>
+      <c r="N19" s="1">
+        <v>11</v>
+      </c>
+      <c r="O19" s="18">
+        <v>10</v>
+      </c>
+      <c r="P19" s="1">
+        <v>12</v>
+      </c>
+      <c r="Q19" s="18">
+        <v>13</v>
+      </c>
+      <c r="R19" s="18">
+        <v>12</v>
+      </c>
+      <c r="S19" s="18">
+        <v>9</v>
+      </c>
+      <c r="T19" s="18">
+        <v>5</v>
+      </c>
+      <c r="U19" s="18">
+        <v>8</v>
+      </c>
+      <c r="V19" s="18">
+        <v>10</v>
+      </c>
+      <c r="W19" s="18">
+        <v>9</v>
+      </c>
+      <c r="X19" s="18">
+        <v>4</v>
+      </c>
+      <c r="Y19" s="18">
+        <v>9</v>
+      </c>
+      <c r="Z19" s="18">
+        <v>9</v>
+      </c>
+      <c r="AA19" s="18">
+        <v>9</v>
+      </c>
+      <c r="AB19" s="18">
+        <v>5</v>
+      </c>
+      <c r="AC19" s="18">
+        <v>7</v>
+      </c>
+      <c r="AD19" s="18">
+        <v>11</v>
+      </c>
+      <c r="AE19" s="18">
+        <v>9</v>
+      </c>
+      <c r="AF19" s="18">
+        <v>10</v>
+      </c>
+      <c r="AG19" s="18">
+        <v>7</v>
+      </c>
+      <c r="AH19" s="18">
+        <v>5</v>
+      </c>
+      <c r="AI19" s="8">
+        <v>5</v>
+      </c>
+      <c r="AJ19" s="18">
+        <v>7</v>
+      </c>
+      <c r="AK19" s="18">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="20" spans="1:43" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A20" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="B20" s="16"/>
+      <c r="C20" s="16"/>
+      <c r="D20" s="16"/>
+      <c r="E20" s="16"/>
+      <c r="F20" s="16"/>
+      <c r="G20" s="16"/>
+      <c r="H20" s="17"/>
+      <c r="I20" s="16"/>
+      <c r="J20" s="17"/>
+      <c r="K20" s="17"/>
+      <c r="L20" s="17"/>
+      <c r="M20" s="17"/>
+      <c r="N20" s="1">
+        <v>26</v>
+      </c>
+      <c r="O20" s="18">
+        <v>36</v>
+      </c>
+      <c r="P20" s="1">
+        <v>18</v>
+      </c>
+      <c r="Q20" s="18">
+        <v>29</v>
+      </c>
+      <c r="R20" s="18">
+        <v>32</v>
+      </c>
+      <c r="S20" s="18">
+        <v>29</v>
+      </c>
+      <c r="T20" s="18">
+        <v>31</v>
+      </c>
+      <c r="U20" s="18">
+        <v>23</v>
+      </c>
+      <c r="V20" s="18">
+        <v>24</v>
+      </c>
+      <c r="W20" s="18">
+        <v>22</v>
+      </c>
+      <c r="X20" s="18">
+        <v>22</v>
+      </c>
+      <c r="Y20" s="18">
+        <v>21</v>
+      </c>
+      <c r="Z20" s="18">
+        <v>30</v>
+      </c>
+      <c r="AA20" s="18">
+        <v>19</v>
+      </c>
+      <c r="AB20" s="18">
+        <v>31</v>
+      </c>
+      <c r="AC20" s="18">
+        <v>18</v>
+      </c>
+      <c r="AD20" s="18">
+        <v>19</v>
+      </c>
+      <c r="AE20" s="18">
+        <v>18</v>
+      </c>
+      <c r="AF20" s="18">
+        <v>16</v>
+      </c>
+      <c r="AG20" s="18">
+        <v>15</v>
+      </c>
+      <c r="AH20" s="18">
+        <v>22</v>
+      </c>
+      <c r="AI20" s="8">
+        <v>19</v>
+      </c>
+      <c r="AJ20" s="18">
+        <v>14</v>
+      </c>
+      <c r="AK20" s="18">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="21" spans="1:43" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A21" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="B21" s="16"/>
+      <c r="C21" s="16"/>
+      <c r="D21" s="16"/>
+      <c r="E21" s="16"/>
+      <c r="F21" s="16"/>
+      <c r="G21" s="16"/>
+      <c r="H21" s="17"/>
+      <c r="I21" s="16"/>
+      <c r="J21" s="17"/>
+      <c r="K21" s="17"/>
+      <c r="L21" s="17"/>
+      <c r="M21" s="17"/>
+      <c r="N21" s="1">
+        <v>40</v>
+      </c>
+      <c r="O21" s="18">
+        <v>32</v>
+      </c>
+      <c r="P21" s="1">
+        <v>33</v>
+      </c>
+      <c r="Q21" s="18">
+        <v>44</v>
+      </c>
+      <c r="R21" s="18">
+        <v>38</v>
+      </c>
+      <c r="S21" s="18">
+        <v>38</v>
+      </c>
+      <c r="T21" s="18">
+        <v>27</v>
+      </c>
+      <c r="U21" s="18">
+        <v>33</v>
+      </c>
+      <c r="V21" s="18">
+        <v>27</v>
+      </c>
+      <c r="W21" s="18">
+        <v>44</v>
+      </c>
+      <c r="X21" s="18">
+        <v>46</v>
+      </c>
+      <c r="Y21" s="18">
+        <v>31</v>
+      </c>
+      <c r="Z21" s="18">
+        <v>38</v>
+      </c>
+      <c r="AA21" s="18">
+        <v>22</v>
+      </c>
+      <c r="AB21" s="18">
+        <v>42</v>
+      </c>
+      <c r="AC21" s="18">
+        <v>21</v>
+      </c>
+      <c r="AD21" s="18">
+        <v>30</v>
+      </c>
+      <c r="AE21" s="18">
+        <v>31</v>
+      </c>
+      <c r="AF21" s="18">
+        <v>36</v>
+      </c>
+      <c r="AG21" s="18">
+        <v>25</v>
+      </c>
+      <c r="AH21" s="18">
+        <v>24</v>
+      </c>
+      <c r="AI21" s="8">
+        <v>32</v>
+      </c>
+      <c r="AJ21" s="18">
+        <v>25</v>
+      </c>
+      <c r="AK21" s="18">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="22" spans="1:43" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A22" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="B22" s="16"/>
+      <c r="C22" s="16"/>
+      <c r="D22" s="16"/>
+      <c r="E22" s="16"/>
+      <c r="F22" s="16"/>
+      <c r="G22" s="16"/>
+      <c r="H22" s="17"/>
+      <c r="I22" s="16"/>
+      <c r="J22" s="17"/>
+      <c r="K22" s="17"/>
+      <c r="L22" s="17"/>
+      <c r="M22" s="17"/>
+      <c r="N22" s="1">
+        <v>14</v>
+      </c>
+      <c r="O22" s="18">
+        <v>11</v>
+      </c>
+      <c r="P22" s="1">
+        <v>12</v>
+      </c>
+      <c r="Q22" s="18">
+        <v>11</v>
+      </c>
+      <c r="R22" s="18">
+        <v>10</v>
+      </c>
+      <c r="S22" s="18">
+        <v>3</v>
+      </c>
+      <c r="T22" s="18">
+        <v>5</v>
+      </c>
+      <c r="U22" s="18">
+        <v>11</v>
+      </c>
+      <c r="V22" s="18">
+        <v>8</v>
+      </c>
+      <c r="W22" s="18">
+        <v>12</v>
+      </c>
+      <c r="X22" s="18">
+        <v>9</v>
+      </c>
+      <c r="Y22" s="18">
+        <v>11</v>
+      </c>
+      <c r="Z22" s="18">
+        <v>8</v>
+      </c>
+      <c r="AA22" s="18">
+        <v>3</v>
+      </c>
+      <c r="AB22" s="18">
+        <v>7</v>
+      </c>
+      <c r="AC22" s="18">
+        <v>6</v>
+      </c>
+      <c r="AD22" s="18">
+        <v>6</v>
+      </c>
+      <c r="AE22" s="18">
+        <v>10</v>
+      </c>
+      <c r="AF22" s="18">
+        <v>6</v>
+      </c>
+      <c r="AG22" s="18">
+        <v>8</v>
+      </c>
+      <c r="AH22" s="18">
+        <v>16</v>
+      </c>
+      <c r="AI22" s="8">
+        <v>7</v>
+      </c>
+      <c r="AJ22" s="18">
+        <v>1</v>
+      </c>
+      <c r="AK22" s="18">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="23" spans="1:43" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A23" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="B23" s="16"/>
+      <c r="C23" s="16"/>
+      <c r="D23" s="16"/>
+      <c r="E23" s="16"/>
+      <c r="F23" s="16"/>
+      <c r="G23" s="16"/>
+      <c r="H23" s="17"/>
+      <c r="I23" s="16"/>
+      <c r="J23" s="17"/>
+      <c r="K23" s="17"/>
+      <c r="L23" s="17"/>
+      <c r="M23" s="17"/>
+      <c r="N23" s="1">
+        <v>32</v>
+      </c>
+      <c r="O23" s="18">
+        <v>32</v>
+      </c>
+      <c r="P23" s="1">
+        <v>27</v>
+      </c>
+      <c r="Q23" s="18">
+        <v>33</v>
+      </c>
+      <c r="R23" s="18">
+        <v>28</v>
+      </c>
+      <c r="S23" s="18">
+        <v>30</v>
+      </c>
+      <c r="T23" s="18">
+        <v>26</v>
+      </c>
+      <c r="U23" s="18">
+        <v>21</v>
+      </c>
+      <c r="V23" s="18">
+        <v>30</v>
+      </c>
+      <c r="W23" s="18">
+        <v>32</v>
+      </c>
+      <c r="X23" s="18">
+        <v>30</v>
+      </c>
+      <c r="Y23" s="18">
+        <v>28</v>
+      </c>
+      <c r="Z23" s="18">
+        <v>27</v>
+      </c>
+      <c r="AA23" s="18">
+        <v>22</v>
+      </c>
+      <c r="AB23" s="18">
+        <v>23</v>
+      </c>
+      <c r="AC23" s="18">
+        <v>30</v>
+      </c>
+      <c r="AD23" s="18">
+        <v>23</v>
+      </c>
+      <c r="AE23" s="18">
+        <v>33</v>
+      </c>
+      <c r="AF23" s="18">
+        <v>26</v>
+      </c>
+      <c r="AG23" s="18">
+        <v>17</v>
+      </c>
+      <c r="AH23" s="18">
+        <v>19</v>
+      </c>
+      <c r="AI23" s="8">
+        <v>23</v>
+      </c>
+      <c r="AJ23" s="18">
+        <v>30</v>
+      </c>
+      <c r="AK23" s="18">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="24" spans="1:43" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A24"/>
+      <c r="B24" s="36"/>
+      <c r="C24" s="36"/>
+      <c r="D24" s="36"/>
+      <c r="E24" s="36"/>
+      <c r="F24" s="36"/>
+      <c r="G24" s="36"/>
+      <c r="H24" s="36"/>
+      <c r="I24" s="36"/>
+      <c r="J24" s="36"/>
+      <c r="K24" s="36"/>
+      <c r="L24" s="36"/>
+      <c r="M24" s="36"/>
+      <c r="N24" s="36"/>
+      <c r="O24" s="36"/>
+      <c r="P24" s="36"/>
+      <c r="Q24" s="36"/>
+      <c r="R24" s="36"/>
+      <c r="S24" s="36"/>
+      <c r="T24" s="58" t="s">
+        <v>39</v>
+      </c>
+      <c r="U24" s="58"/>
+      <c r="V24" s="58"/>
+      <c r="W24" s="58"/>
+      <c r="X24" s="58"/>
+      <c r="Y24" s="58"/>
+      <c r="Z24" s="58"/>
+      <c r="AA24" s="58"/>
+      <c r="AB24" s="58"/>
+      <c r="AC24" s="58"/>
+      <c r="AD24" s="58"/>
+      <c r="AE24" s="58"/>
+      <c r="AF24" s="58"/>
+      <c r="AG24" s="58"/>
+      <c r="AH24" s="36"/>
+      <c r="AI24" s="36"/>
+      <c r="AJ24" s="18"/>
+      <c r="AK24" s="18"/>
+      <c r="AM24" s="36"/>
+      <c r="AN24" s="36"/>
+      <c r="AO24" s="36"/>
+      <c r="AP24" s="36"/>
+      <c r="AQ24" s="36"/>
+    </row>
+    <row r="25" spans="1:43" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A25" s="14" t="s">
+        <v>35</v>
+      </c>
+      <c r="B25" s="16"/>
+      <c r="C25" s="16"/>
+      <c r="D25" s="16"/>
+      <c r="E25" s="16"/>
+      <c r="F25" s="16"/>
+      <c r="G25" s="16"/>
+      <c r="H25" s="17"/>
+      <c r="I25" s="16"/>
+      <c r="J25" s="17"/>
+      <c r="K25" s="17"/>
+      <c r="L25" s="17"/>
+      <c r="M25" s="17"/>
+      <c r="N25" s="1">
+        <v>495</v>
+      </c>
+      <c r="O25" s="18">
+        <v>422</v>
+      </c>
+      <c r="P25" s="1">
+        <v>467</v>
+      </c>
+      <c r="Q25" s="18">
+        <v>449</v>
+      </c>
+      <c r="R25" s="18">
+        <v>482</v>
+      </c>
+      <c r="S25" s="18">
+        <v>489</v>
+      </c>
+      <c r="T25" s="18">
+        <v>374</v>
+      </c>
+      <c r="U25" s="18">
+        <v>363</v>
+      </c>
+      <c r="V25" s="18">
+        <v>373</v>
+      </c>
+      <c r="W25" s="18">
+        <v>423</v>
+      </c>
+      <c r="X25" s="18">
+        <v>404</v>
+      </c>
+      <c r="Y25" s="18">
+        <v>410</v>
+      </c>
+      <c r="Z25" s="18">
+        <v>467</v>
+      </c>
+      <c r="AA25" s="18">
+        <v>495</v>
+      </c>
+      <c r="AB25" s="18">
+        <v>452</v>
+      </c>
+      <c r="AC25" s="18">
+        <v>404</v>
+      </c>
+      <c r="AD25" s="18">
+        <v>392</v>
+      </c>
+      <c r="AE25" s="18">
+        <v>432</v>
+      </c>
+      <c r="AF25" s="18">
+        <v>381</v>
+      </c>
+      <c r="AG25" s="18">
+        <v>332</v>
+      </c>
+      <c r="AH25" s="18">
+        <v>340</v>
+      </c>
+      <c r="AI25" s="8">
+        <v>419</v>
+      </c>
+      <c r="AJ25" s="18">
+        <v>377</v>
+      </c>
+      <c r="AK25" s="18">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="26" spans="1:43" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A26" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="B26" s="16"/>
+      <c r="C26" s="16"/>
+      <c r="D26" s="16"/>
+      <c r="E26" s="16"/>
+      <c r="F26" s="16"/>
+      <c r="G26" s="16"/>
+      <c r="H26" s="17"/>
+      <c r="I26" s="16"/>
+      <c r="J26" s="17"/>
+      <c r="K26" s="17"/>
+      <c r="L26" s="17"/>
+      <c r="M26" s="17"/>
+      <c r="N26" s="1">
+        <v>364</v>
+      </c>
+      <c r="O26" s="18">
+        <v>335</v>
+      </c>
+      <c r="P26" s="1">
+        <v>354</v>
+      </c>
+      <c r="Q26" s="18">
+        <v>335</v>
+      </c>
+      <c r="R26" s="18">
         <v>365</v>
       </c>
-      <c r="O11" s="22">
-[...31 lines deleted...]
-      <c r="N12" s="22">
+      <c r="S26" s="18">
+        <v>357</v>
+      </c>
+      <c r="T26" s="18">
+        <v>297</v>
+      </c>
+      <c r="U26" s="18">
+        <v>275</v>
+      </c>
+      <c r="V26" s="18">
+        <v>292</v>
+      </c>
+      <c r="W26" s="18">
+        <v>323</v>
+      </c>
+      <c r="X26" s="18">
+        <v>308</v>
+      </c>
+      <c r="Y26" s="18">
+        <v>307</v>
+      </c>
+      <c r="Z26" s="18">
+        <v>353</v>
+      </c>
+      <c r="AA26" s="18">
+        <v>405</v>
+      </c>
+      <c r="AB26" s="18">
+        <v>357</v>
+      </c>
+      <c r="AC26" s="18">
+        <v>303</v>
+      </c>
+      <c r="AD26" s="18">
+        <v>304</v>
+      </c>
+      <c r="AE26" s="18">
+        <v>325</v>
+      </c>
+      <c r="AF26" s="18">
+        <v>288</v>
+      </c>
+      <c r="AG26" s="18">
+        <v>273</v>
+      </c>
+      <c r="AH26" s="18">
+        <v>253</v>
+      </c>
+      <c r="AI26" s="8">
+        <v>337</v>
+      </c>
+      <c r="AJ26" s="18">
+        <v>292</v>
+      </c>
+      <c r="AK26" s="18">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="27" spans="1:43" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A27" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="B27" s="16"/>
+      <c r="C27" s="16"/>
+      <c r="D27" s="16"/>
+      <c r="E27" s="16"/>
+      <c r="F27" s="16"/>
+      <c r="G27" s="16"/>
+      <c r="H27" s="17"/>
+      <c r="I27" s="16"/>
+      <c r="J27" s="17"/>
+      <c r="K27" s="17"/>
+      <c r="L27" s="17"/>
+      <c r="M27" s="17"/>
+      <c r="N27" s="1">
+        <v>46</v>
+      </c>
+      <c r="O27" s="18">
+        <v>31</v>
+      </c>
+      <c r="P27" s="1">
+        <v>30</v>
+      </c>
+      <c r="Q27" s="18">
+        <v>38</v>
+      </c>
+      <c r="R27" s="18">
+        <v>47</v>
+      </c>
+      <c r="S27" s="18">
+        <v>41</v>
+      </c>
+      <c r="T27" s="18">
+        <v>28</v>
+      </c>
+      <c r="U27" s="18">
+        <v>30</v>
+      </c>
+      <c r="V27" s="18">
+        <v>25</v>
+      </c>
+      <c r="W27" s="18">
+        <v>34</v>
+      </c>
+      <c r="X27" s="18">
+        <v>29</v>
+      </c>
+      <c r="Y27" s="18">
+        <v>33</v>
+      </c>
+      <c r="Z27" s="18">
+        <v>40</v>
+      </c>
+      <c r="AA27" s="18">
+        <v>31</v>
+      </c>
+      <c r="AB27" s="18">
+        <v>30</v>
+      </c>
+      <c r="AC27" s="18">
+        <v>31</v>
+      </c>
+      <c r="AD27" s="18">
+        <v>31</v>
+      </c>
+      <c r="AE27" s="18">
+        <v>36</v>
+      </c>
+      <c r="AF27" s="18">
+        <v>35</v>
+      </c>
+      <c r="AG27" s="18">
+        <v>24</v>
+      </c>
+      <c r="AH27" s="18">
+        <v>36</v>
+      </c>
+      <c r="AI27" s="8">
+        <v>27</v>
+      </c>
+      <c r="AJ27" s="18">
+        <v>28</v>
+      </c>
+      <c r="AK27" s="18">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="28" spans="1:43" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A28" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="B28" s="16"/>
+      <c r="C28" s="16"/>
+      <c r="D28" s="16"/>
+      <c r="E28" s="16"/>
+      <c r="F28" s="16"/>
+      <c r="G28" s="16"/>
+      <c r="H28" s="17"/>
+      <c r="I28" s="16"/>
+      <c r="J28" s="17"/>
+      <c r="K28" s="17"/>
+      <c r="L28" s="17"/>
+      <c r="M28" s="17"/>
+      <c r="N28" s="1">
+        <v>27</v>
+      </c>
+      <c r="O28" s="18">
+        <v>18</v>
+      </c>
+      <c r="P28" s="1">
+        <v>34</v>
+      </c>
+      <c r="Q28" s="18">
+        <v>27</v>
+      </c>
+      <c r="R28" s="18">
+        <v>30</v>
+      </c>
+      <c r="S28" s="18">
+        <v>35</v>
+      </c>
+      <c r="T28" s="18">
+        <v>16</v>
+      </c>
+      <c r="U28" s="18">
+        <v>29</v>
+      </c>
+      <c r="V28" s="18">
+        <v>20</v>
+      </c>
+      <c r="W28" s="18">
+        <v>24</v>
+      </c>
+      <c r="X28" s="18">
+        <v>26</v>
+      </c>
+      <c r="Y28" s="18">
+        <v>29</v>
+      </c>
+      <c r="Z28" s="18">
+        <v>21</v>
+      </c>
+      <c r="AA28" s="18">
         <v>23</v>
       </c>
-      <c r="O12" s="22">
+      <c r="AB28" s="18">
+        <v>30</v>
+      </c>
+      <c r="AC28" s="18">
+        <v>29</v>
+      </c>
+      <c r="AD28" s="18">
+        <v>18</v>
+      </c>
+      <c r="AE28" s="18">
+        <v>30</v>
+      </c>
+      <c r="AF28" s="18">
+        <v>16</v>
+      </c>
+      <c r="AG28" s="18">
+        <v>14</v>
+      </c>
+      <c r="AH28" s="18">
+        <v>16</v>
+      </c>
+      <c r="AI28" s="8">
+        <v>19</v>
+      </c>
+      <c r="AJ28" s="18">
+        <v>20</v>
+      </c>
+      <c r="AK28" s="18">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="29" spans="1:43" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A29" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B29" s="16"/>
+      <c r="C29" s="16"/>
+      <c r="D29" s="16"/>
+      <c r="E29" s="16"/>
+      <c r="F29" s="16"/>
+      <c r="G29" s="16"/>
+      <c r="H29" s="17"/>
+      <c r="I29" s="16"/>
+      <c r="J29" s="17"/>
+      <c r="K29" s="17"/>
+      <c r="L29" s="17"/>
+      <c r="M29" s="17"/>
+      <c r="N29" s="1">
+        <v>42</v>
+      </c>
+      <c r="O29" s="18">
+        <v>24</v>
+      </c>
+      <c r="P29" s="1">
+        <v>38</v>
+      </c>
+      <c r="Q29" s="18">
+        <v>32</v>
+      </c>
+      <c r="R29" s="18">
+        <v>28</v>
+      </c>
+      <c r="S29" s="18">
+        <v>42</v>
+      </c>
+      <c r="T29" s="18">
+        <v>26</v>
+      </c>
+      <c r="U29" s="18">
+        <v>21</v>
+      </c>
+      <c r="V29" s="18">
+        <v>21</v>
+      </c>
+      <c r="W29" s="18">
+        <v>26</v>
+      </c>
+      <c r="X29" s="18">
+        <v>29</v>
+      </c>
+      <c r="Y29" s="18">
+        <v>28</v>
+      </c>
+      <c r="Z29" s="18">
+        <v>37</v>
+      </c>
+      <c r="AA29" s="18">
+        <v>26</v>
+      </c>
+      <c r="AB29" s="18">
+        <v>26</v>
+      </c>
+      <c r="AC29" s="18">
+        <v>27</v>
+      </c>
+      <c r="AD29" s="18">
+        <v>28</v>
+      </c>
+      <c r="AE29" s="18">
+        <v>25</v>
+      </c>
+      <c r="AF29" s="18">
+        <v>25</v>
+      </c>
+      <c r="AG29" s="18">
+        <v>15</v>
+      </c>
+      <c r="AH29" s="18">
+        <v>26</v>
+      </c>
+      <c r="AI29" s="8">
+        <v>27</v>
+      </c>
+      <c r="AJ29" s="18">
+        <v>23</v>
+      </c>
+      <c r="AK29" s="18">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="30" spans="1:43" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A30" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="B30" s="16"/>
+      <c r="C30" s="16"/>
+      <c r="D30" s="16"/>
+      <c r="E30" s="16"/>
+      <c r="F30" s="16"/>
+      <c r="G30" s="16"/>
+      <c r="H30" s="17"/>
+      <c r="I30" s="16"/>
+      <c r="J30" s="17"/>
+      <c r="K30" s="17"/>
+      <c r="L30" s="17"/>
+      <c r="M30" s="17"/>
+      <c r="N30" s="1">
+        <v>16</v>
+      </c>
+      <c r="O30" s="18">
+        <v>14</v>
+      </c>
+      <c r="P30" s="1">
+        <v>11</v>
+      </c>
+      <c r="Q30" s="18">
+        <v>17</v>
+      </c>
+      <c r="R30" s="18">
         <v>12</v>
       </c>
-      <c r="P12" s="22">
+      <c r="S30" s="18">
+        <v>14</v>
+      </c>
+      <c r="T30" s="18">
+        <v>7</v>
+      </c>
+      <c r="U30" s="18">
+        <v>8</v>
+      </c>
+      <c r="V30" s="18">
+        <v>15</v>
+      </c>
+      <c r="W30" s="18">
+        <v>16</v>
+      </c>
+      <c r="X30" s="18">
         <v>12</v>
       </c>
-      <c r="Q12" s="22">
+      <c r="Y30" s="18">
+        <v>13</v>
+      </c>
+      <c r="Z30" s="18">
+        <v>16</v>
+      </c>
+      <c r="AA30" s="18">
+        <v>10</v>
+      </c>
+      <c r="AB30" s="18">
+        <v>9</v>
+      </c>
+      <c r="AC30" s="18">
+        <v>14</v>
+      </c>
+      <c r="AD30" s="18">
         <v>11</v>
       </c>
-      <c r="R12" s="22">
+      <c r="AE30" s="18">
+        <v>16</v>
+      </c>
+      <c r="AF30" s="18">
+        <v>17</v>
+      </c>
+      <c r="AG30" s="18">
+        <v>6</v>
+      </c>
+      <c r="AH30" s="18">
+        <v>9</v>
+      </c>
+      <c r="AI30" s="8">
+        <v>9</v>
+      </c>
+      <c r="AJ30" s="18">
+        <v>14</v>
+      </c>
+      <c r="AK30" s="18">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="31" spans="1:43" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A31" s="14"/>
+      <c r="B31" s="14"/>
+      <c r="C31" s="14"/>
+      <c r="D31" s="14"/>
+      <c r="E31" s="14"/>
+      <c r="F31" s="14"/>
+      <c r="G31" s="14"/>
+      <c r="H31" s="14"/>
+      <c r="I31" s="14"/>
+      <c r="J31" s="14"/>
+      <c r="K31" s="14"/>
+      <c r="L31" s="14"/>
+      <c r="M31" s="14"/>
+      <c r="N31" s="14"/>
+      <c r="O31" s="14"/>
+      <c r="P31" s="14"/>
+      <c r="Q31" s="14"/>
+      <c r="R31" s="14"/>
+      <c r="S31" s="14"/>
+      <c r="T31" s="61" t="s">
+        <v>38</v>
+      </c>
+      <c r="U31" s="61"/>
+      <c r="V31" s="61"/>
+      <c r="W31" s="61"/>
+      <c r="X31" s="61"/>
+      <c r="Y31" s="61"/>
+      <c r="Z31" s="61"/>
+      <c r="AA31" s="61"/>
+      <c r="AB31" s="61"/>
+      <c r="AC31" s="61"/>
+      <c r="AD31" s="61"/>
+      <c r="AE31" s="61"/>
+      <c r="AF31" s="61"/>
+      <c r="AG31" s="61"/>
+      <c r="AH31" s="14"/>
+      <c r="AI31" s="14"/>
+      <c r="AJ31" s="18"/>
+      <c r="AK31" s="18">
+        <v>6</v>
+      </c>
+      <c r="AM31" s="14"/>
+      <c r="AN31" s="14"/>
+      <c r="AO31" s="14"/>
+      <c r="AP31" s="14"/>
+      <c r="AQ31" s="14"/>
+    </row>
+    <row r="32" spans="1:43" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A32" s="14" t="s">
+        <v>35</v>
+      </c>
+      <c r="B32" s="16"/>
+      <c r="C32" s="16"/>
+      <c r="D32" s="16"/>
+      <c r="E32" s="16"/>
+      <c r="F32" s="16"/>
+      <c r="G32" s="16"/>
+      <c r="H32" s="17"/>
+      <c r="I32" s="16"/>
+      <c r="J32" s="17"/>
+      <c r="K32" s="17"/>
+      <c r="L32" s="17"/>
+      <c r="M32" s="17"/>
+      <c r="N32" s="1">
+        <v>256</v>
+      </c>
+      <c r="O32" s="18">
+        <v>224</v>
+      </c>
+      <c r="P32" s="1">
+        <v>223</v>
+      </c>
+      <c r="Q32" s="18">
+        <v>237</v>
+      </c>
+      <c r="R32" s="18">
+        <v>235</v>
+      </c>
+      <c r="S32" s="18">
+        <v>237</v>
+      </c>
+      <c r="T32" s="18">
+        <v>188</v>
+      </c>
+      <c r="U32" s="18">
+        <v>201</v>
+      </c>
+      <c r="V32" s="18">
+        <v>210</v>
+      </c>
+      <c r="W32" s="18">
+        <v>265</v>
+      </c>
+      <c r="X32" s="18">
+        <v>208</v>
+      </c>
+      <c r="Y32" s="18">
+        <v>223</v>
+      </c>
+      <c r="Z32" s="18">
+        <v>215</v>
+      </c>
+      <c r="AA32" s="18">
+        <v>175</v>
+      </c>
+      <c r="AB32" s="18">
+        <v>210</v>
+      </c>
+      <c r="AC32" s="18">
+        <v>203</v>
+      </c>
+      <c r="AD32" s="18">
+        <v>163</v>
+      </c>
+      <c r="AE32" s="18">
+        <v>201</v>
+      </c>
+      <c r="AF32" s="18">
+        <v>185</v>
+      </c>
+      <c r="AG32" s="18">
+        <v>153</v>
+      </c>
+      <c r="AH32" s="18">
+        <v>176</v>
+      </c>
+      <c r="AI32" s="8">
+        <v>189</v>
+      </c>
+      <c r="AJ32" s="18">
+        <v>157</v>
+      </c>
+      <c r="AK32" s="18">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="33" spans="1:37" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A33" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="B33" s="16"/>
+      <c r="C33" s="16"/>
+      <c r="D33" s="16"/>
+      <c r="E33" s="16"/>
+      <c r="F33" s="16"/>
+      <c r="G33" s="16"/>
+      <c r="H33" s="17"/>
+      <c r="I33" s="16"/>
+      <c r="J33" s="17"/>
+      <c r="K33" s="17"/>
+      <c r="L33" s="17"/>
+      <c r="M33" s="17"/>
+      <c r="N33" s="1">
+        <v>24</v>
+      </c>
+      <c r="O33" s="18">
+        <v>22</v>
+      </c>
+      <c r="P33" s="1">
+        <v>22</v>
+      </c>
+      <c r="Q33" s="18">
+        <v>26</v>
+      </c>
+      <c r="R33" s="18">
         <v>20</v>
       </c>
-      <c r="S12" s="22">
+      <c r="S33" s="18">
+        <v>31</v>
+      </c>
+      <c r="T33" s="18">
+        <v>13</v>
+      </c>
+      <c r="U33" s="18">
+        <v>17</v>
+      </c>
+      <c r="V33" s="18">
+        <v>16</v>
+      </c>
+      <c r="W33" s="18">
+        <v>30</v>
+      </c>
+      <c r="X33" s="18">
+        <v>19</v>
+      </c>
+      <c r="Y33" s="18">
+        <v>17</v>
+      </c>
+      <c r="Z33" s="18">
+        <v>23</v>
+      </c>
+      <c r="AA33" s="18">
+        <v>15</v>
+      </c>
+      <c r="AB33" s="18">
+        <v>13</v>
+      </c>
+      <c r="AC33" s="18">
+        <v>27</v>
+      </c>
+      <c r="AD33" s="18">
+        <v>9</v>
+      </c>
+      <c r="AE33" s="18">
+        <v>25</v>
+      </c>
+      <c r="AF33" s="18">
+        <v>17</v>
+      </c>
+      <c r="AG33" s="18">
+        <v>13</v>
+      </c>
+      <c r="AH33" s="18">
+        <v>20</v>
+      </c>
+      <c r="AI33" s="8">
         <v>14</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="N13" s="22">
+      <c r="AJ33" s="18">
+        <v>14</v>
+      </c>
+      <c r="AK33" s="18">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="34" spans="1:37" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A34" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="B34" s="16"/>
+      <c r="C34" s="16"/>
+      <c r="D34" s="16"/>
+      <c r="E34" s="16"/>
+      <c r="F34" s="16"/>
+      <c r="G34" s="16"/>
+      <c r="H34" s="17"/>
+      <c r="I34" s="16"/>
+      <c r="J34" s="17"/>
+      <c r="K34" s="17"/>
+      <c r="L34" s="17"/>
+      <c r="M34" s="17"/>
+      <c r="N34" s="1">
+        <v>5</v>
+      </c>
+      <c r="O34" s="18">
+        <v>1</v>
+      </c>
+      <c r="P34" s="1">
+        <v>1</v>
+      </c>
+      <c r="Q34" s="18" t="s">
+        <v>50</v>
+      </c>
+      <c r="R34" s="18">
+        <v>1</v>
+      </c>
+      <c r="S34" s="18" t="s">
+        <v>50</v>
+      </c>
+      <c r="T34" s="18" t="s">
+        <v>50</v>
+      </c>
+      <c r="U34" s="18">
+        <v>3</v>
+      </c>
+      <c r="V34" s="18">
+        <v>6</v>
+      </c>
+      <c r="W34" s="18">
+        <v>1</v>
+      </c>
+      <c r="X34" s="18">
+        <v>2</v>
+      </c>
+      <c r="Y34" s="18">
+        <v>2</v>
+      </c>
+      <c r="Z34" s="18">
+        <v>1</v>
+      </c>
+      <c r="AA34" s="18"/>
+      <c r="AB34" s="18">
+        <v>1</v>
+      </c>
+      <c r="AC34" s="18">
+        <v>1</v>
+      </c>
+      <c r="AD34" s="18">
+        <v>4</v>
+      </c>
+      <c r="AE34" s="18">
+        <v>1</v>
+      </c>
+      <c r="AF34" s="18">
+        <v>1</v>
+      </c>
+      <c r="AG34" s="18" t="s">
+        <v>50</v>
+      </c>
+      <c r="AH34" s="18">
+        <v>1</v>
+      </c>
+      <c r="AI34" s="8">
+        <v>1</v>
+      </c>
+      <c r="AJ34" s="18" t="s">
+        <v>50</v>
+      </c>
+      <c r="AK34" s="18">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="35" spans="1:37" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A35" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="B35" s="16"/>
+      <c r="C35" s="16"/>
+      <c r="D35" s="16"/>
+      <c r="E35" s="16"/>
+      <c r="F35" s="16"/>
+      <c r="G35" s="16"/>
+      <c r="H35" s="17"/>
+      <c r="I35" s="16"/>
+      <c r="J35" s="17"/>
+      <c r="K35" s="17"/>
+      <c r="L35" s="17"/>
+      <c r="M35" s="17"/>
+      <c r="N35" s="1">
+        <v>45</v>
+      </c>
+      <c r="O35" s="18">
+        <v>38</v>
+      </c>
+      <c r="P35" s="1">
+        <v>38</v>
+      </c>
+      <c r="Q35" s="18">
+        <v>35</v>
+      </c>
+      <c r="R35" s="18">
+        <v>38</v>
+      </c>
+      <c r="S35" s="18">
+        <v>43</v>
+      </c>
+      <c r="T35" s="18">
+        <v>43</v>
+      </c>
+      <c r="U35" s="18">
+        <v>43</v>
+      </c>
+      <c r="V35" s="18">
+        <v>33</v>
+      </c>
+      <c r="W35" s="18">
+        <v>60</v>
+      </c>
+      <c r="X35" s="18">
+        <v>31</v>
+      </c>
+      <c r="Y35" s="18">
+        <v>44</v>
+      </c>
+      <c r="Z35" s="18">
+        <v>36</v>
+      </c>
+      <c r="AA35" s="18">
+        <v>44</v>
+      </c>
+      <c r="AB35" s="18">
+        <v>36</v>
+      </c>
+      <c r="AC35" s="18">
         <v>39</v>
       </c>
-      <c r="O13" s="22">
-[...8 lines deleted...]
-      <c r="R13" s="22">
+      <c r="AD35" s="18">
+        <v>32</v>
+      </c>
+      <c r="AE35" s="18">
+        <v>37</v>
+      </c>
+      <c r="AF35" s="18">
+        <v>29</v>
+      </c>
+      <c r="AG35" s="18">
+        <v>36</v>
+      </c>
+      <c r="AH35" s="18">
+        <v>32</v>
+      </c>
+      <c r="AI35" s="8">
+        <v>36</v>
+      </c>
+      <c r="AJ35" s="18">
+        <v>30</v>
+      </c>
+      <c r="AK35" s="18">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="36" spans="1:37" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A36" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="B36" s="16"/>
+      <c r="C36" s="16"/>
+      <c r="D36" s="16"/>
+      <c r="E36" s="16"/>
+      <c r="F36" s="16"/>
+      <c r="G36" s="16"/>
+      <c r="H36" s="17"/>
+      <c r="I36" s="16"/>
+      <c r="J36" s="17"/>
+      <c r="K36" s="17"/>
+      <c r="L36" s="17"/>
+      <c r="M36" s="17"/>
+      <c r="N36" s="1">
         <v>34</v>
       </c>
-      <c r="S13" s="22">
-[...54 lines deleted...]
-      <c r="N15" s="19">
+      <c r="O36" s="18">
+        <v>17</v>
+      </c>
+      <c r="P36" s="1">
+        <v>26</v>
+      </c>
+      <c r="Q36" s="18">
+        <v>25</v>
+      </c>
+      <c r="R36" s="18">
+        <v>20</v>
+      </c>
+      <c r="S36" s="18">
         <v>18</v>
       </c>
-      <c r="O15" s="19">
+      <c r="T36" s="18">
+        <v>15</v>
+      </c>
+      <c r="U36" s="18">
+        <v>24</v>
+      </c>
+      <c r="V36" s="18">
+        <v>19</v>
+      </c>
+      <c r="W36" s="18">
+        <v>25</v>
+      </c>
+      <c r="X36" s="18">
         <v>21</v>
       </c>
-      <c r="P15" s="19">
+      <c r="Y36" s="18">
+        <v>26</v>
+      </c>
+      <c r="Z36" s="18">
+        <v>20</v>
+      </c>
+      <c r="AA36" s="18">
+        <v>11</v>
+      </c>
+      <c r="AB36" s="18">
+        <v>23</v>
+      </c>
+      <c r="AC36" s="18">
+        <v>20</v>
+      </c>
+      <c r="AD36" s="18">
+        <v>8</v>
+      </c>
+      <c r="AE36" s="18">
+        <v>16</v>
+      </c>
+      <c r="AF36" s="18">
         <v>15</v>
       </c>
-      <c r="Q15" s="19">
+      <c r="AG36" s="18">
+        <v>15</v>
+      </c>
+      <c r="AH36" s="18">
+        <v>17</v>
+      </c>
+      <c r="AI36" s="8">
+        <v>18</v>
+      </c>
+      <c r="AJ36" s="18">
+        <v>18</v>
+      </c>
+      <c r="AK36" s="18">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="37" spans="1:37" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A37" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B37" s="16"/>
+      <c r="C37" s="16"/>
+      <c r="D37" s="16"/>
+      <c r="E37" s="16"/>
+      <c r="F37" s="16"/>
+      <c r="G37" s="16"/>
+      <c r="H37" s="17"/>
+      <c r="I37" s="16"/>
+      <c r="J37" s="17"/>
+      <c r="K37" s="17"/>
+      <c r="L37" s="17"/>
+      <c r="M37" s="17"/>
+      <c r="N37" s="1">
+        <v>11</v>
+      </c>
+      <c r="O37" s="18">
+        <v>10</v>
+      </c>
+      <c r="P37" s="1">
+        <v>14</v>
+      </c>
+      <c r="Q37" s="18">
+        <v>9</v>
+      </c>
+      <c r="R37" s="18">
+        <v>11</v>
+      </c>
+      <c r="S37" s="18">
+        <v>16</v>
+      </c>
+      <c r="T37" s="18">
+        <v>12</v>
+      </c>
+      <c r="U37" s="18">
+        <v>9</v>
+      </c>
+      <c r="V37" s="18">
+        <v>15</v>
+      </c>
+      <c r="W37" s="18">
+        <v>14</v>
+      </c>
+      <c r="X37" s="18">
+        <v>19</v>
+      </c>
+      <c r="Y37" s="18">
+        <v>14</v>
+      </c>
+      <c r="Z37" s="18">
+        <v>17</v>
+      </c>
+      <c r="AA37" s="18">
+        <v>12</v>
+      </c>
+      <c r="AB37" s="18">
+        <v>11</v>
+      </c>
+      <c r="AC37" s="18">
+        <v>16</v>
+      </c>
+      <c r="AD37" s="18">
+        <v>9</v>
+      </c>
+      <c r="AE37" s="18">
+        <v>14</v>
+      </c>
+      <c r="AF37" s="18">
+        <v>17</v>
+      </c>
+      <c r="AG37" s="18">
+        <v>8</v>
+      </c>
+      <c r="AH37" s="18">
+        <v>11</v>
+      </c>
+      <c r="AI37" s="8">
+        <v>14</v>
+      </c>
+      <c r="AJ37" s="18">
+        <v>14</v>
+      </c>
+      <c r="AK37" s="18">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="38" spans="1:37" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A38" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="B38" s="16"/>
+      <c r="C38" s="16"/>
+      <c r="D38" s="16"/>
+      <c r="E38" s="16"/>
+      <c r="F38" s="16"/>
+      <c r="G38" s="16"/>
+      <c r="H38" s="17"/>
+      <c r="I38" s="16"/>
+      <c r="J38" s="17"/>
+      <c r="K38" s="17"/>
+      <c r="L38" s="17"/>
+      <c r="M38" s="17"/>
+      <c r="N38" s="1">
+        <v>21</v>
+      </c>
+      <c r="O38" s="18">
+        <v>18</v>
+      </c>
+      <c r="P38" s="1">
+        <v>15</v>
+      </c>
+      <c r="Q38" s="18">
+        <v>18</v>
+      </c>
+      <c r="R38" s="18">
+        <v>22</v>
+      </c>
+      <c r="S38" s="18">
+        <v>15</v>
+      </c>
+      <c r="T38" s="18">
+        <v>9</v>
+      </c>
+      <c r="U38" s="18">
+        <v>7</v>
+      </c>
+      <c r="V38" s="18">
+        <v>19</v>
+      </c>
+      <c r="W38" s="18">
+        <v>15</v>
+      </c>
+      <c r="X38" s="18">
+        <v>9</v>
+      </c>
+      <c r="Y38" s="18">
+        <v>11</v>
+      </c>
+      <c r="Z38" s="18">
+        <v>11</v>
+      </c>
+      <c r="AA38" s="18">
+        <v>12</v>
+      </c>
+      <c r="AB38" s="18">
+        <v>15</v>
+      </c>
+      <c r="AC38" s="18">
+        <v>12</v>
+      </c>
+      <c r="AD38" s="18">
+        <v>12</v>
+      </c>
+      <c r="AE38" s="18">
+        <v>11</v>
+      </c>
+      <c r="AF38" s="18">
+        <v>6</v>
+      </c>
+      <c r="AG38" s="18">
+        <v>6</v>
+      </c>
+      <c r="AH38" s="18">
+        <v>9</v>
+      </c>
+      <c r="AI38" s="8">
+        <v>14</v>
+      </c>
+      <c r="AJ38" s="18">
+        <v>8</v>
+      </c>
+      <c r="AK38" s="18">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="39" spans="1:37" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A39" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="B39" s="16"/>
+      <c r="C39" s="16"/>
+      <c r="D39" s="16"/>
+      <c r="E39" s="16"/>
+      <c r="F39" s="16"/>
+      <c r="G39" s="16"/>
+      <c r="H39" s="16"/>
+      <c r="I39" s="16"/>
+      <c r="J39" s="16"/>
+      <c r="K39" s="16"/>
+      <c r="L39" s="16"/>
+      <c r="M39" s="16"/>
+      <c r="N39" s="1">
+        <v>4</v>
+      </c>
+      <c r="O39" s="18">
+        <v>3</v>
+      </c>
+      <c r="P39" s="1">
+        <v>11</v>
+      </c>
+      <c r="Q39" s="18">
+        <v>6</v>
+      </c>
+      <c r="R39" s="18">
+        <v>10</v>
+      </c>
+      <c r="S39" s="18">
+        <v>11</v>
+      </c>
+      <c r="T39" s="18">
+        <v>7</v>
+      </c>
+      <c r="U39" s="18">
+        <v>5</v>
+      </c>
+      <c r="V39" s="18">
+        <v>8</v>
+      </c>
+      <c r="W39" s="18">
+        <v>9</v>
+      </c>
+      <c r="X39" s="18">
+        <v>5</v>
+      </c>
+      <c r="Y39" s="18">
+        <v>11</v>
+      </c>
+      <c r="Z39" s="18">
+        <v>9</v>
+      </c>
+      <c r="AA39" s="18">
+        <v>13</v>
+      </c>
+      <c r="AB39" s="18">
+        <v>6</v>
+      </c>
+      <c r="AC39" s="18">
+        <v>13</v>
+      </c>
+      <c r="AD39" s="18">
+        <v>3</v>
+      </c>
+      <c r="AE39" s="18">
+        <v>7</v>
+      </c>
+      <c r="AF39" s="18">
+        <v>14</v>
+      </c>
+      <c r="AG39" s="18">
+        <v>5</v>
+      </c>
+      <c r="AH39" s="18">
+        <v>8</v>
+      </c>
+      <c r="AI39" s="8">
+        <v>10</v>
+      </c>
+      <c r="AJ39" s="18">
+        <v>4</v>
+      </c>
+      <c r="AK39" s="18"/>
+    </row>
+    <row r="40" spans="1:37" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A40" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="B40" s="16"/>
+      <c r="C40" s="16"/>
+      <c r="D40" s="16"/>
+      <c r="E40" s="16"/>
+      <c r="F40" s="16"/>
+      <c r="G40" s="16"/>
+      <c r="H40" s="16"/>
+      <c r="I40" s="16"/>
+      <c r="J40" s="16"/>
+      <c r="K40" s="16"/>
+      <c r="L40" s="16"/>
+      <c r="M40" s="16"/>
+      <c r="N40" s="1">
+        <v>5</v>
+      </c>
+      <c r="O40" s="18">
+        <v>8</v>
+      </c>
+      <c r="P40" s="1">
+        <v>5</v>
+      </c>
+      <c r="Q40" s="18">
+        <v>5</v>
+      </c>
+      <c r="R40" s="18">
+        <v>5</v>
+      </c>
+      <c r="S40" s="18">
+        <v>8</v>
+      </c>
+      <c r="T40" s="18">
+        <v>2</v>
+      </c>
+      <c r="U40" s="18">
+        <v>5</v>
+      </c>
+      <c r="V40" s="18">
+        <v>10</v>
+      </c>
+      <c r="W40" s="18">
+        <v>8</v>
+      </c>
+      <c r="X40" s="18">
+        <v>3</v>
+      </c>
+      <c r="Y40" s="18">
+        <v>11</v>
+      </c>
+      <c r="Z40" s="18">
+        <v>2</v>
+      </c>
+      <c r="AA40" s="18">
+        <v>3</v>
+      </c>
+      <c r="AB40" s="18">
+        <v>6</v>
+      </c>
+      <c r="AC40" s="18">
+        <v>7</v>
+      </c>
+      <c r="AD40" s="18">
+        <v>8</v>
+      </c>
+      <c r="AE40" s="18">
+        <v>5</v>
+      </c>
+      <c r="AF40" s="18">
+        <v>9</v>
+      </c>
+      <c r="AG40" s="18">
+        <v>4</v>
+      </c>
+      <c r="AH40" s="18">
+        <v>1</v>
+      </c>
+      <c r="AI40" s="8">
+        <v>5</v>
+      </c>
+      <c r="AJ40" s="18">
+        <v>6</v>
+      </c>
+      <c r="AK40" s="18">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="41" spans="1:37" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A41" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="B41" s="16"/>
+      <c r="C41" s="16"/>
+      <c r="D41" s="16"/>
+      <c r="E41" s="16"/>
+      <c r="F41" s="16"/>
+      <c r="G41" s="16"/>
+      <c r="H41" s="17"/>
+      <c r="I41" s="16"/>
+      <c r="J41" s="17"/>
+      <c r="K41" s="17"/>
+      <c r="L41" s="17"/>
+      <c r="M41" s="17"/>
+      <c r="N41" s="1">
+        <v>11</v>
+      </c>
+      <c r="O41" s="18">
+        <v>10</v>
+      </c>
+      <c r="P41" s="1">
+        <v>12</v>
+      </c>
+      <c r="Q41" s="18">
+        <v>13</v>
+      </c>
+      <c r="R41" s="18">
+        <v>12</v>
+      </c>
+      <c r="S41" s="18">
+        <v>9</v>
+      </c>
+      <c r="T41" s="18">
+        <v>5</v>
+      </c>
+      <c r="U41" s="18">
+        <v>8</v>
+      </c>
+      <c r="V41" s="18">
+        <v>10</v>
+      </c>
+      <c r="W41" s="18">
+        <v>9</v>
+      </c>
+      <c r="X41" s="18">
+        <v>4</v>
+      </c>
+      <c r="Y41" s="18">
+        <v>9</v>
+      </c>
+      <c r="Z41" s="18">
+        <v>9</v>
+      </c>
+      <c r="AA41" s="18">
+        <v>9</v>
+      </c>
+      <c r="AB41" s="18">
+        <v>5</v>
+      </c>
+      <c r="AC41" s="18">
+        <v>7</v>
+      </c>
+      <c r="AD41" s="18">
+        <v>11</v>
+      </c>
+      <c r="AE41" s="18">
+        <v>9</v>
+      </c>
+      <c r="AF41" s="18">
+        <v>10</v>
+      </c>
+      <c r="AG41" s="18">
+        <v>7</v>
+      </c>
+      <c r="AH41" s="18">
+        <v>5</v>
+      </c>
+      <c r="AI41" s="8">
+        <v>5</v>
+      </c>
+      <c r="AJ41" s="18">
+        <v>7</v>
+      </c>
+      <c r="AK41" s="18">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="42" spans="1:37" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A42" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="B42" s="16"/>
+      <c r="C42" s="16"/>
+      <c r="D42" s="16"/>
+      <c r="E42" s="16"/>
+      <c r="F42" s="16"/>
+      <c r="G42" s="16"/>
+      <c r="H42" s="17"/>
+      <c r="I42" s="16"/>
+      <c r="J42" s="17"/>
+      <c r="K42" s="17"/>
+      <c r="L42" s="17"/>
+      <c r="M42" s="17"/>
+      <c r="N42" s="1">
+        <v>26</v>
+      </c>
+      <c r="O42" s="18">
+        <v>36</v>
+      </c>
+      <c r="P42" s="1">
+        <v>18</v>
+      </c>
+      <c r="Q42" s="18">
+        <v>29</v>
+      </c>
+      <c r="R42" s="18">
+        <v>32</v>
+      </c>
+      <c r="S42" s="18">
+        <v>29</v>
+      </c>
+      <c r="T42" s="18">
+        <v>31</v>
+      </c>
+      <c r="U42" s="18">
+        <v>23</v>
+      </c>
+      <c r="V42" s="18">
+        <v>24</v>
+      </c>
+      <c r="W42" s="18">
+        <v>22</v>
+      </c>
+      <c r="X42" s="18">
+        <v>22</v>
+      </c>
+      <c r="Y42" s="18">
+        <v>21</v>
+      </c>
+      <c r="Z42" s="18">
+        <v>30</v>
+      </c>
+      <c r="AA42" s="18">
+        <v>19</v>
+      </c>
+      <c r="AB42" s="18">
+        <v>31</v>
+      </c>
+      <c r="AC42" s="18">
+        <v>18</v>
+      </c>
+      <c r="AD42" s="18">
+        <v>19</v>
+      </c>
+      <c r="AE42" s="18">
+        <v>18</v>
+      </c>
+      <c r="AF42" s="18">
+        <v>16</v>
+      </c>
+      <c r="AG42" s="18">
+        <v>15</v>
+      </c>
+      <c r="AH42" s="18">
+        <v>22</v>
+      </c>
+      <c r="AI42" s="8">
+        <v>19</v>
+      </c>
+      <c r="AJ42" s="18">
+        <v>14</v>
+      </c>
+      <c r="AK42" s="18">
         <v>20</v>
       </c>
-      <c r="R15" s="19">
+    </row>
+    <row r="43" spans="1:37" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A43" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="B43" s="16"/>
+      <c r="C43" s="16"/>
+      <c r="D43" s="16"/>
+      <c r="E43" s="16"/>
+      <c r="F43" s="16"/>
+      <c r="G43" s="16"/>
+      <c r="H43" s="17"/>
+      <c r="I43" s="16"/>
+      <c r="J43" s="17"/>
+      <c r="K43" s="17"/>
+      <c r="L43" s="17"/>
+      <c r="M43" s="17"/>
+      <c r="N43" s="1">
+        <v>40</v>
+      </c>
+      <c r="O43" s="18">
+        <v>32</v>
+      </c>
+      <c r="P43" s="1">
+        <v>33</v>
+      </c>
+      <c r="Q43" s="18">
+        <v>44</v>
+      </c>
+      <c r="R43" s="18">
+        <v>38</v>
+      </c>
+      <c r="S43" s="18">
+        <v>38</v>
+      </c>
+      <c r="T43" s="18">
+        <v>27</v>
+      </c>
+      <c r="U43" s="18">
+        <v>33</v>
+      </c>
+      <c r="V43" s="18">
+        <v>27</v>
+      </c>
+      <c r="W43" s="18">
+        <v>44</v>
+      </c>
+      <c r="X43" s="18">
+        <v>46</v>
+      </c>
+      <c r="Y43" s="18">
+        <v>31</v>
+      </c>
+      <c r="Z43" s="18">
+        <v>38</v>
+      </c>
+      <c r="AA43" s="18">
         <v>22</v>
       </c>
-      <c r="S15" s="19">
+      <c r="AB43" s="18">
+        <v>42</v>
+      </c>
+      <c r="AC43" s="18">
         <v>21</v>
       </c>
-    </row>
-[...60 lines deleted...]
-      <c r="Q17" s="19">
+      <c r="AD43" s="18">
+        <v>30</v>
+      </c>
+      <c r="AE43" s="18">
+        <v>31</v>
+      </c>
+      <c r="AF43" s="18">
+        <v>36</v>
+      </c>
+      <c r="AG43" s="18">
+        <v>25</v>
+      </c>
+      <c r="AH43" s="18">
+        <v>24</v>
+      </c>
+      <c r="AI43" s="8">
+        <v>32</v>
+      </c>
+      <c r="AJ43" s="18">
+        <v>25</v>
+      </c>
+      <c r="AK43" s="18">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="44" spans="1:37" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A44" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="B44" s="16"/>
+      <c r="C44" s="16"/>
+      <c r="D44" s="16"/>
+      <c r="E44" s="16"/>
+      <c r="F44" s="16"/>
+      <c r="G44" s="16"/>
+      <c r="H44" s="17"/>
+      <c r="I44" s="16"/>
+      <c r="J44" s="17"/>
+      <c r="K44" s="17"/>
+      <c r="L44" s="17"/>
+      <c r="M44" s="17"/>
+      <c r="N44" s="1">
+        <v>14</v>
+      </c>
+      <c r="O44" s="18">
+        <v>11</v>
+      </c>
+      <c r="P44" s="1">
+        <v>12</v>
+      </c>
+      <c r="Q44" s="18">
+        <v>11</v>
+      </c>
+      <c r="R44" s="18">
+        <v>10</v>
+      </c>
+      <c r="S44" s="18">
+        <v>3</v>
+      </c>
+      <c r="T44" s="18">
+        <v>5</v>
+      </c>
+      <c r="U44" s="18">
+        <v>11</v>
+      </c>
+      <c r="V44" s="18">
+        <v>8</v>
+      </c>
+      <c r="W44" s="18">
+        <v>12</v>
+      </c>
+      <c r="X44" s="18">
+        <v>9</v>
+      </c>
+      <c r="Y44" s="18">
+        <v>11</v>
+      </c>
+      <c r="Z44" s="18">
+        <v>8</v>
+      </c>
+      <c r="AA44" s="18">
+        <v>3</v>
+      </c>
+      <c r="AB44" s="18">
+        <v>7</v>
+      </c>
+      <c r="AC44" s="18">
+        <v>6</v>
+      </c>
+      <c r="AD44" s="18">
+        <v>6</v>
+      </c>
+      <c r="AE44" s="18">
+        <v>10</v>
+      </c>
+      <c r="AF44" s="18">
+        <v>6</v>
+      </c>
+      <c r="AG44" s="18">
+        <v>8</v>
+      </c>
+      <c r="AH44" s="18">
+        <v>16</v>
+      </c>
+      <c r="AI44" s="8">
+        <v>7</v>
+      </c>
+      <c r="AJ44" s="18">
+        <v>1</v>
+      </c>
+      <c r="AK44" s="18">
         <v>18</v>
       </c>
-      <c r="R17" s="19">
-[...127 lines deleted...]
-      <c r="N21" s="19">
+    </row>
+    <row r="45" spans="1:37" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A45" s="19" t="s">
         <v>62</v>
-      </c>
-[...799 lines deleted...]
-        <v>49</v>
       </c>
       <c r="B45" s="20"/>
       <c r="C45" s="20"/>
       <c r="D45" s="20"/>
       <c r="E45" s="20"/>
       <c r="F45" s="20"/>
       <c r="G45" s="20"/>
       <c r="H45" s="21"/>
       <c r="I45" s="20"/>
       <c r="J45" s="21"/>
       <c r="K45" s="21"/>
       <c r="L45" s="21"/>
       <c r="M45" s="21"/>
       <c r="N45" s="19">
+        <v>16</v>
+      </c>
+      <c r="O45" s="22">
+        <v>18</v>
+      </c>
+      <c r="P45" s="19">
+        <v>16</v>
+      </c>
+      <c r="Q45" s="22">
+        <v>16</v>
+      </c>
+      <c r="R45" s="22">
+        <v>16</v>
+      </c>
+      <c r="S45" s="22">
+        <v>16</v>
+      </c>
+      <c r="T45" s="22">
+        <v>19</v>
+      </c>
+      <c r="U45" s="22">
+        <v>13</v>
+      </c>
+      <c r="V45" s="22">
+        <v>15</v>
+      </c>
+      <c r="W45" s="22">
+        <v>16</v>
+      </c>
+      <c r="X45" s="22">
+        <v>18</v>
+      </c>
+      <c r="Y45" s="22">
+        <v>15</v>
+      </c>
+      <c r="Z45" s="22">
+        <v>11</v>
+      </c>
+      <c r="AA45" s="22">
+        <v>12</v>
+      </c>
+      <c r="AB45" s="22">
+        <v>14</v>
+      </c>
+      <c r="AC45" s="22">
+        <v>16</v>
+      </c>
+      <c r="AD45" s="22">
+        <v>12</v>
+      </c>
+      <c r="AE45" s="22">
         <v>17</v>
       </c>
-      <c r="O45" s="19">
+      <c r="AF45" s="22">
+        <v>9</v>
+      </c>
+      <c r="AG45" s="22">
+        <v>11</v>
+      </c>
+      <c r="AH45" s="22">
+        <v>10</v>
+      </c>
+      <c r="AI45" s="9">
+        <v>14</v>
+      </c>
+      <c r="AJ45" s="22">
+        <v>16</v>
+      </c>
+      <c r="AK45" s="18">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="46" spans="1:37" s="1" customFormat="1" ht="15">
+      <c r="A46"/>
+      <c r="AK46" s="18">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="47" spans="1:37">
+      <c r="AD47" s="1"/>
+      <c r="AK47" s="18">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="48" spans="1:37">
+      <c r="AK48" s="18">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="49" spans="37:37">
+      <c r="AK49" s="18">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="50" spans="37:37">
+      <c r="AK50" s="18">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="51" spans="37:37">
+      <c r="AK51" s="18">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="52" spans="37:37">
+      <c r="AK52" s="18">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="53" spans="37:37">
+      <c r="AK53" s="18">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="54" spans="37:37">
+      <c r="AK54" s="18"/>
+    </row>
+    <row r="55" spans="37:37">
+      <c r="AK55" s="18">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="56" spans="37:37">
+      <c r="AK56" s="18">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="57" spans="37:37">
+      <c r="AK57" s="18">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="58" spans="37:37">
+      <c r="AK58" s="18">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="59" spans="37:37">
+      <c r="AK59" s="18">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="60" spans="37:37">
+      <c r="AK60" s="18">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="61" spans="37:37">
+      <c r="AK61" s="18"/>
+    </row>
+    <row r="62" spans="37:37">
+      <c r="AK62" s="18">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="63" spans="37:37">
+      <c r="AK63" s="18">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="64" spans="37:37">
+      <c r="AK64" s="18"/>
+    </row>
+    <row r="65" spans="37:37">
+      <c r="AK65" s="18">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="66" spans="37:37">
+      <c r="AK66" s="18">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="67" spans="37:37">
+      <c r="AK67" s="18">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="68" spans="37:37">
+      <c r="AK68" s="18">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="69" spans="37:37">
+      <c r="AK69" s="18">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="70" spans="37:37">
+      <c r="AK70" s="18">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="71" spans="37:37">
+      <c r="AK71" s="18">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="72" spans="37:37">
+      <c r="AK72" s="18">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="73" spans="37:37">
+      <c r="AK73" s="18">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="74" spans="37:37">
+      <c r="AK74" s="18">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="75" spans="37:37">
+      <c r="AK75" s="22">
+        <v>14</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="9">
+    <mergeCell ref="A7:A8"/>
+    <mergeCell ref="B7:M7"/>
+    <mergeCell ref="T7:AE7"/>
+    <mergeCell ref="N7:S7"/>
+    <mergeCell ref="T5:AQ5"/>
+    <mergeCell ref="T9:AG9"/>
+    <mergeCell ref="T24:AG24"/>
+    <mergeCell ref="AF7:AQ7"/>
+    <mergeCell ref="T31:AG31"/>
+  </mergeCells>
+  <phoneticPr fontId="2" type="noConversion"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
+  <headerFooter alignWithMargins="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
+  <dimension ref="A3:AZ44"/>
+  <sheetViews>
+    <sheetView topLeftCell="AH1" workbookViewId="0">
+      <selection activeCell="AK8" sqref="AK8:AK43"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12"/>
+  <cols>
+    <col min="1" max="1" width="24.5703125" style="5" customWidth="1"/>
+    <col min="2" max="3" width="0" style="5" hidden="1" customWidth="1"/>
+    <col min="4" max="4" width="8.42578125" style="5" hidden="1" customWidth="1"/>
+    <col min="5" max="5" width="0" style="5" hidden="1" customWidth="1"/>
+    <col min="6" max="6" width="8.28515625" style="5" hidden="1" customWidth="1"/>
+    <col min="7" max="13" width="0" style="5" hidden="1" customWidth="1"/>
+    <col min="14" max="16384" width="9.140625" style="5"/>
+  </cols>
+  <sheetData>
+    <row r="3" spans="1:52" ht="14.45" customHeight="1">
+      <c r="T3" s="56" t="s">
+        <v>45</v>
+      </c>
+      <c r="U3" s="56"/>
+      <c r="V3" s="56"/>
+      <c r="W3" s="56"/>
+      <c r="X3" s="56"/>
+      <c r="Y3" s="56"/>
+      <c r="Z3" s="56"/>
+      <c r="AA3" s="56"/>
+      <c r="AB3" s="56"/>
+      <c r="AC3" s="56"/>
+      <c r="AD3" s="56"/>
+      <c r="AE3" s="56"/>
+      <c r="AF3" s="56"/>
+      <c r="AG3" s="56"/>
+      <c r="AH3" s="56"/>
+      <c r="AI3" s="56"/>
+      <c r="AJ3" s="56"/>
+      <c r="AK3" s="56"/>
+      <c r="AL3" s="56"/>
+      <c r="AM3" s="56"/>
+      <c r="AN3" s="56"/>
+      <c r="AO3" s="56"/>
+      <c r="AP3" s="56"/>
+      <c r="AQ3" s="56"/>
+      <c r="AR3" s="34"/>
+      <c r="AS3" s="34"/>
+      <c r="AT3" s="34"/>
+      <c r="AU3" s="34"/>
+      <c r="AV3" s="34"/>
+      <c r="AW3" s="34"/>
+      <c r="AX3" s="34"/>
+      <c r="AY3" s="34"/>
+      <c r="AZ3" s="34"/>
+    </row>
+    <row r="4" spans="1:52">
+      <c r="N4" s="1"/>
+      <c r="O4" s="1"/>
+      <c r="AD4" s="65"/>
+      <c r="AE4" s="65"/>
+      <c r="AP4" s="65" t="s">
+        <v>42</v>
+      </c>
+      <c r="AQ4" s="65"/>
+    </row>
+    <row r="5" spans="1:52" s="1" customFormat="1" ht="11.25">
+      <c r="A5" s="62"/>
+      <c r="B5" s="60">
+        <v>2021</v>
+      </c>
+      <c r="C5" s="64"/>
+      <c r="D5" s="64"/>
+      <c r="E5" s="64"/>
+      <c r="F5" s="64"/>
+      <c r="G5" s="64"/>
+      <c r="H5" s="64"/>
+      <c r="I5" s="64"/>
+      <c r="J5" s="64"/>
+      <c r="K5" s="64"/>
+      <c r="L5" s="64"/>
+      <c r="M5" s="64"/>
+      <c r="N5" s="64">
+        <v>2024</v>
+      </c>
+      <c r="O5" s="64"/>
+      <c r="P5" s="64"/>
+      <c r="Q5" s="64"/>
+      <c r="R5" s="64"/>
+      <c r="S5" s="64"/>
+      <c r="T5" s="59">
+        <v>2025</v>
+      </c>
+      <c r="U5" s="59"/>
+      <c r="V5" s="59"/>
+      <c r="W5" s="59"/>
+      <c r="X5" s="59"/>
+      <c r="Y5" s="59"/>
+      <c r="Z5" s="59"/>
+      <c r="AA5" s="59"/>
+      <c r="AB5" s="59"/>
+      <c r="AC5" s="59"/>
+      <c r="AD5" s="59"/>
+      <c r="AE5" s="60"/>
+      <c r="AF5" s="59">
+        <v>2026</v>
+      </c>
+      <c r="AG5" s="59"/>
+      <c r="AH5" s="59"/>
+      <c r="AI5" s="59"/>
+      <c r="AJ5" s="59"/>
+      <c r="AK5" s="59"/>
+      <c r="AL5" s="59"/>
+      <c r="AM5" s="59"/>
+      <c r="AN5" s="59"/>
+      <c r="AO5" s="59"/>
+      <c r="AP5" s="59"/>
+      <c r="AQ5" s="60"/>
+    </row>
+    <row r="6" spans="1:52" s="1" customFormat="1" ht="18" customHeight="1">
+      <c r="A6" s="63"/>
+      <c r="B6" s="23" t="s">
         <v>5</v>
       </c>
-      <c r="P45" s="19">
+      <c r="C6" s="23" t="s">
+        <v>14</v>
+      </c>
+      <c r="D6" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="E6" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="F6" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="G6" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="H6" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="I6" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="J6" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="K6" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="L6" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="M6" s="12" t="s">
+        <v>22</v>
+      </c>
+      <c r="N6" s="25" t="s">
+        <v>29</v>
+      </c>
+      <c r="O6" s="25" t="s">
+        <v>30</v>
+      </c>
+      <c r="P6" s="26" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q6" s="25" t="s">
+        <v>32</v>
+      </c>
+      <c r="R6" s="25" t="s">
+        <v>33</v>
+      </c>
+      <c r="S6" s="25" t="s">
+        <v>34</v>
+      </c>
+      <c r="T6" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="Q45" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R45" s="19">
+      <c r="U6" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="V6" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="W6" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="X6" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="Y6" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="Z6" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="AA6" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="AB6" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="AC6" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="AD6" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="AE6" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="AF6" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="AG6" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="AH6" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="AI6" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="AJ6" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="AK6" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="AL6" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="AM6" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="AN6" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="AO6" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="AP6" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="AQ6" s="4" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="7" spans="1:52" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A7" s="35"/>
+      <c r="B7" s="35"/>
+      <c r="C7" s="35"/>
+      <c r="D7" s="35"/>
+      <c r="E7" s="35"/>
+      <c r="F7" s="35"/>
+      <c r="G7" s="35"/>
+      <c r="H7" s="35"/>
+      <c r="I7" s="35"/>
+      <c r="J7" s="35"/>
+      <c r="K7" s="35"/>
+      <c r="L7" s="35"/>
+      <c r="M7" s="35"/>
+      <c r="N7" s="35"/>
+      <c r="O7" s="35"/>
+      <c r="P7" s="35"/>
+      <c r="Q7" s="35"/>
+      <c r="R7" s="35"/>
+      <c r="S7" s="35"/>
+      <c r="T7" s="57" t="s">
+        <v>41</v>
+      </c>
+      <c r="U7" s="57"/>
+      <c r="V7" s="57"/>
+      <c r="W7" s="57"/>
+      <c r="X7" s="57"/>
+      <c r="Y7" s="57"/>
+      <c r="Z7" s="57"/>
+      <c r="AA7" s="57"/>
+      <c r="AB7" s="57"/>
+      <c r="AC7" s="57"/>
+      <c r="AD7" s="57"/>
+      <c r="AE7" s="57"/>
+      <c r="AF7" s="57"/>
+      <c r="AG7" s="57"/>
+      <c r="AH7" s="35"/>
+      <c r="AI7" s="35"/>
+      <c r="AJ7" s="35"/>
+      <c r="AK7" s="35"/>
+      <c r="AL7" s="35"/>
+      <c r="AM7" s="35"/>
+      <c r="AN7" s="35"/>
+      <c r="AO7" s="35"/>
+      <c r="AP7" s="35"/>
+      <c r="AQ7" s="35"/>
+      <c r="AR7" s="35"/>
+      <c r="AS7" s="35"/>
+      <c r="AT7" s="35"/>
+      <c r="AU7" s="35"/>
+      <c r="AV7" s="35"/>
+      <c r="AW7" s="35"/>
+      <c r="AX7" s="35"/>
+    </row>
+    <row r="8" spans="1:52" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A8" s="14" t="s">
+        <v>35</v>
+      </c>
+      <c r="B8" s="15"/>
+      <c r="C8" s="15"/>
+      <c r="D8" s="15"/>
+      <c r="E8" s="15"/>
+      <c r="F8" s="15"/>
+      <c r="G8" s="15"/>
+      <c r="H8" s="15"/>
+      <c r="I8" s="15"/>
+      <c r="J8" s="15"/>
+      <c r="K8" s="15"/>
+      <c r="L8" s="15"/>
+      <c r="M8" s="15"/>
+      <c r="N8" s="27">
+        <v>1.78</v>
+      </c>
+      <c r="O8" s="10">
+        <v>1.34</v>
+      </c>
+      <c r="P8" s="29">
+        <v>1.27</v>
+      </c>
+      <c r="Q8" s="10">
+        <v>1.1299999999999999</v>
+      </c>
+      <c r="R8" s="10">
+        <v>1.08</v>
+      </c>
+      <c r="S8" s="10">
+        <v>1</v>
+      </c>
+      <c r="T8" s="10">
+        <v>9.17</v>
+      </c>
+      <c r="U8" s="10">
+        <v>4.83</v>
+      </c>
+      <c r="V8" s="10">
+        <v>3.27</v>
+      </c>
+      <c r="W8" s="10">
+        <v>2.9</v>
+      </c>
+      <c r="X8" s="10">
+        <v>2.0499999999999998</v>
+      </c>
+      <c r="Y8" s="10">
+        <v>1.77</v>
+      </c>
+      <c r="Z8" s="10">
+        <v>1.63</v>
+      </c>
+      <c r="AA8" s="10">
+        <v>1.39</v>
+      </c>
+      <c r="AB8" s="10">
+        <v>1.23</v>
+      </c>
+      <c r="AC8" s="10">
+        <v>1.01</v>
+      </c>
+      <c r="AD8" s="10">
+        <v>0.84</v>
+      </c>
+      <c r="AE8" s="10">
+        <v>0.88</v>
+      </c>
+      <c r="AF8" s="10">
+        <v>9.31</v>
+      </c>
+      <c r="AG8" s="10">
+        <v>4.1900000000000004</v>
+      </c>
+      <c r="AH8" s="10">
+        <v>2.92</v>
+      </c>
+      <c r="AI8" s="10">
+        <v>2.58</v>
+      </c>
+      <c r="AJ8" s="10">
+        <v>1.8</v>
+      </c>
+      <c r="AK8" s="10">
+        <v>1.8</v>
+      </c>
+    </row>
+    <row r="9" spans="1:52" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A9" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="B9" s="16"/>
+      <c r="C9" s="16"/>
+      <c r="D9" s="16"/>
+      <c r="E9" s="16"/>
+      <c r="F9" s="16"/>
+      <c r="G9" s="16"/>
+      <c r="H9" s="17"/>
+      <c r="I9" s="16"/>
+      <c r="J9" s="17"/>
+      <c r="K9" s="17"/>
+      <c r="L9" s="17"/>
+      <c r="M9" s="17"/>
+      <c r="N9" s="27">
+        <v>1.77</v>
+      </c>
+      <c r="O9" s="10">
+        <v>1.42</v>
+      </c>
+      <c r="P9" s="29">
+        <v>1.34</v>
+      </c>
+      <c r="Q9" s="10">
+        <v>1.1499999999999999</v>
+      </c>
+      <c r="R9" s="10">
+        <v>1.1200000000000001</v>
+      </c>
+      <c r="S9" s="10">
+        <v>1.03</v>
+      </c>
+      <c r="T9" s="10">
+        <v>9.6</v>
+      </c>
+      <c r="U9" s="10">
+        <v>4.76</v>
+      </c>
+      <c r="V9" s="10">
+        <v>3.29</v>
+      </c>
+      <c r="W9" s="10">
+        <v>2.83</v>
+      </c>
+      <c r="X9" s="10">
+        <v>2.08</v>
+      </c>
+      <c r="Y9" s="10">
+        <v>1.72</v>
+      </c>
+      <c r="Z9" s="10">
+        <v>1.7</v>
+      </c>
+      <c r="AA9" s="10">
+        <v>1.66</v>
+      </c>
+      <c r="AB9" s="10">
+        <v>1.3</v>
+      </c>
+      <c r="AC9" s="10">
+        <v>1.04</v>
+      </c>
+      <c r="AD9" s="10">
+        <v>0.9</v>
+      </c>
+      <c r="AE9" s="10">
+        <v>0.92</v>
+      </c>
+      <c r="AF9" s="10">
+        <v>9.43</v>
+      </c>
+      <c r="AG9" s="10">
+        <v>4.6500000000000004</v>
+      </c>
+      <c r="AH9" s="10">
+        <v>2.91</v>
+      </c>
+      <c r="AI9" s="10">
+        <v>2.8</v>
+      </c>
+      <c r="AJ9" s="10">
+        <v>1.94</v>
+      </c>
+      <c r="AK9" s="10">
+        <v>1.87</v>
+      </c>
+    </row>
+    <row r="10" spans="1:52" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A10" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="B10" s="16"/>
+      <c r="C10" s="16"/>
+      <c r="D10" s="16"/>
+      <c r="E10" s="16"/>
+      <c r="F10" s="16"/>
+      <c r="G10" s="16"/>
+      <c r="H10" s="17"/>
+      <c r="I10" s="16"/>
+      <c r="J10" s="17"/>
+      <c r="K10" s="17"/>
+      <c r="L10" s="17"/>
+      <c r="M10" s="17"/>
+      <c r="N10" s="27">
+        <v>1.71</v>
+      </c>
+      <c r="O10" s="10">
+        <v>0.94</v>
+      </c>
+      <c r="P10" s="29">
+        <v>0.81</v>
+      </c>
+      <c r="Q10" s="10">
+        <v>0.89</v>
+      </c>
+      <c r="R10" s="10">
+        <v>1.02</v>
+      </c>
+      <c r="S10" s="10">
+        <v>0.8</v>
+      </c>
+      <c r="T10" s="10">
+        <v>6.53</v>
+      </c>
+      <c r="U10" s="10">
+        <v>4.04</v>
+      </c>
+      <c r="V10" s="10">
+        <v>2.48</v>
+      </c>
+      <c r="W10" s="10">
+        <v>2.1</v>
+      </c>
+      <c r="X10" s="10">
+        <v>1.48</v>
+      </c>
+      <c r="Y10" s="10">
+        <v>1.39</v>
+      </c>
+      <c r="Z10" s="10">
+        <v>1.39</v>
+      </c>
+      <c r="AA10" s="10">
+        <v>0.92</v>
+      </c>
+      <c r="AB10" s="10">
+        <v>0.82</v>
+      </c>
+      <c r="AC10" s="10">
+        <v>0.76</v>
+      </c>
+      <c r="AD10" s="10">
+        <v>0.76</v>
+      </c>
+      <c r="AE10" s="10">
+        <v>0.73</v>
+      </c>
+      <c r="AF10" s="10">
+        <v>8.5</v>
+      </c>
+      <c r="AG10" s="10">
+        <v>2.97</v>
+      </c>
+      <c r="AH10" s="10">
+        <v>3</v>
+      </c>
+      <c r="AI10" s="10">
+        <v>1.71</v>
+      </c>
+      <c r="AJ10" s="10">
+        <v>1.35</v>
+      </c>
+      <c r="AK10" s="10">
+        <v>1.9</v>
+      </c>
+    </row>
+    <row r="11" spans="1:52" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A11" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="B11" s="16"/>
+      <c r="C11" s="16"/>
+      <c r="D11" s="16"/>
+      <c r="E11" s="16"/>
+      <c r="F11" s="16"/>
+      <c r="G11" s="16"/>
+      <c r="H11" s="17"/>
+      <c r="I11" s="16"/>
+      <c r="J11" s="17"/>
+      <c r="K11" s="17"/>
+      <c r="L11" s="17"/>
+      <c r="M11" s="17"/>
+      <c r="N11" s="27">
+        <v>1.37</v>
+      </c>
+      <c r="O11" s="10">
+        <v>1.01</v>
+      </c>
+      <c r="P11" s="30">
+        <v>0.9</v>
+      </c>
+      <c r="Q11" s="10">
+        <v>0.75</v>
+      </c>
+      <c r="R11" s="10">
+        <v>0.74</v>
+      </c>
+      <c r="S11" s="10">
+        <v>0.76</v>
+      </c>
+      <c r="T11" s="10">
+        <v>9.15</v>
+      </c>
+      <c r="U11" s="10">
+        <v>4.79</v>
+      </c>
+      <c r="V11" s="10">
+        <v>2.41</v>
+      </c>
+      <c r="W11" s="10">
+        <v>3.29</v>
+      </c>
+      <c r="X11" s="10">
+        <v>1.35</v>
+      </c>
+      <c r="Y11" s="10">
+        <v>1.6</v>
+      </c>
+      <c r="Z11" s="10">
+        <v>1.1200000000000001</v>
+      </c>
+      <c r="AA11" s="10">
+        <v>1.19</v>
+      </c>
+      <c r="AB11" s="10">
+        <v>0.87</v>
+      </c>
+      <c r="AC11" s="10">
+        <v>0.84</v>
+      </c>
+      <c r="AD11" s="10">
+        <v>0.63</v>
+      </c>
+      <c r="AE11" s="10">
+        <v>0.67</v>
+      </c>
+      <c r="AF11" s="10">
+        <v>6.25</v>
+      </c>
+      <c r="AG11" s="10">
+        <v>4.0599999999999996</v>
+      </c>
+      <c r="AH11" s="10">
+        <v>2.37</v>
+      </c>
+      <c r="AI11" s="10">
+        <v>2</v>
+      </c>
+      <c r="AJ11" s="10">
+        <v>1.32</v>
+      </c>
+      <c r="AK11" s="10">
+        <v>1.4</v>
+      </c>
+    </row>
+    <row r="12" spans="1:52" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A12" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="B12" s="16"/>
+      <c r="C12" s="16"/>
+      <c r="D12" s="16"/>
+      <c r="E12" s="16"/>
+      <c r="F12" s="16"/>
+      <c r="G12" s="16"/>
+      <c r="H12" s="17"/>
+      <c r="I12" s="16"/>
+      <c r="J12" s="17"/>
+      <c r="K12" s="17"/>
+      <c r="L12" s="17"/>
+      <c r="M12" s="17"/>
+      <c r="N12" s="27">
+        <v>2.96</v>
+      </c>
+      <c r="O12" s="10">
+        <v>1.49</v>
+      </c>
+      <c r="P12" s="29">
+        <v>2.27</v>
+      </c>
+      <c r="Q12" s="10">
+        <v>1.77</v>
+      </c>
+      <c r="R12" s="10">
+        <v>1.55</v>
+      </c>
+      <c r="S12" s="10">
+        <v>1.5</v>
+      </c>
+      <c r="T12" s="10">
+        <v>10.49</v>
+      </c>
+      <c r="U12" s="10">
+        <v>9.4</v>
+      </c>
+      <c r="V12" s="10">
+        <v>4.54</v>
+      </c>
+      <c r="W12" s="10">
+        <v>4.28</v>
+      </c>
+      <c r="X12" s="10">
+        <v>3.26</v>
+      </c>
+      <c r="Y12" s="10">
+        <v>3.19</v>
+      </c>
+      <c r="Z12" s="10">
+        <v>2.0299999999999998</v>
+      </c>
+      <c r="AA12" s="10">
+        <v>1.47</v>
+      </c>
+      <c r="AB12" s="10">
+        <v>2.04</v>
+      </c>
+      <c r="AC12" s="10">
+        <v>1.69</v>
+      </c>
+      <c r="AD12" s="10">
+        <v>0.82</v>
+      </c>
+      <c r="AE12" s="10">
+        <v>1.32</v>
+      </c>
+      <c r="AF12" s="10">
+        <v>10.75</v>
+      </c>
+      <c r="AG12" s="10">
+        <v>5.27</v>
+      </c>
+      <c r="AH12" s="10">
+        <v>3.92</v>
+      </c>
+      <c r="AI12" s="10">
+        <v>3.28</v>
+      </c>
+      <c r="AJ12" s="10">
+        <v>2.68</v>
+      </c>
+      <c r="AK12" s="10">
+        <v>2.06</v>
+      </c>
+    </row>
+    <row r="13" spans="1:52" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A13" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B13" s="16"/>
+      <c r="C13" s="16"/>
+      <c r="D13" s="16"/>
+      <c r="E13" s="16"/>
+      <c r="F13" s="16"/>
+      <c r="G13" s="16"/>
+      <c r="H13" s="17"/>
+      <c r="I13" s="16"/>
+      <c r="J13" s="17"/>
+      <c r="K13" s="17"/>
+      <c r="L13" s="17"/>
+      <c r="M13" s="17"/>
+      <c r="N13" s="27">
+        <v>1.52</v>
+      </c>
+      <c r="O13" s="10">
+        <v>0.85</v>
+      </c>
+      <c r="P13" s="29">
+        <v>1.1599999999999999</v>
+      </c>
+      <c r="Q13" s="10">
+        <v>0.82</v>
+      </c>
+      <c r="R13" s="10">
+        <v>0.71</v>
+      </c>
+      <c r="S13" s="10">
+        <v>0.96</v>
+      </c>
+      <c r="T13" s="10">
+        <v>7.61</v>
+      </c>
+      <c r="U13" s="10">
+        <v>3.15</v>
+      </c>
+      <c r="V13" s="10">
+        <v>2.48</v>
+      </c>
+      <c r="W13" s="10">
+        <v>2.06</v>
+      </c>
+      <c r="X13" s="10">
+        <v>1.96</v>
+      </c>
+      <c r="Y13" s="10">
+        <v>1.44</v>
+      </c>
+      <c r="Z13" s="10">
+        <v>1.58</v>
+      </c>
+      <c r="AA13" s="10">
+        <v>0.97</v>
+      </c>
+      <c r="AB13" s="10">
+        <v>0.84</v>
+      </c>
+      <c r="AC13" s="10">
+        <v>0.88</v>
+      </c>
+      <c r="AD13" s="10">
+        <v>0.69</v>
+      </c>
+      <c r="AE13" s="10">
+        <v>0.66</v>
+      </c>
+      <c r="AF13" s="10">
+        <v>8.58</v>
+      </c>
+      <c r="AG13" s="10">
+        <v>2.46</v>
+      </c>
+      <c r="AH13" s="10">
+        <v>2.59</v>
+      </c>
+      <c r="AI13" s="10">
+        <v>2.16</v>
+      </c>
+      <c r="AJ13" s="10">
+        <v>1.55</v>
+      </c>
+      <c r="AK13" s="10">
+        <v>1.57</v>
+      </c>
+    </row>
+    <row r="14" spans="1:52" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A14" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="B14" s="16"/>
+      <c r="C14" s="16"/>
+      <c r="D14" s="16"/>
+      <c r="E14" s="16"/>
+      <c r="F14" s="16"/>
+      <c r="G14" s="16"/>
+      <c r="H14" s="17"/>
+      <c r="I14" s="16"/>
+      <c r="J14" s="17"/>
+      <c r="K14" s="17"/>
+      <c r="L14" s="17"/>
+      <c r="M14" s="17"/>
+      <c r="N14" s="27">
+        <v>2.4900000000000002</v>
+      </c>
+      <c r="O14" s="10">
+        <v>1.87</v>
+      </c>
+      <c r="P14" s="29">
+        <v>1.39</v>
+      </c>
+      <c r="Q14" s="10">
+        <v>1.5</v>
+      </c>
+      <c r="R14" s="10">
+        <v>1.67</v>
+      </c>
+      <c r="S14" s="10">
+        <v>1.04</v>
+      </c>
+      <c r="T14" s="10">
+        <v>7.67</v>
+      </c>
+      <c r="U14" s="10">
+        <v>3.12</v>
+      </c>
+      <c r="V14" s="10">
+        <v>5.53</v>
+      </c>
+      <c r="W14" s="10">
+        <v>3.29</v>
+      </c>
+      <c r="X14" s="10">
+        <v>1.57</v>
+      </c>
+      <c r="Y14" s="10">
+        <v>1.59</v>
+      </c>
+      <c r="Z14" s="10">
+        <v>1.36</v>
+      </c>
+      <c r="AA14" s="10">
+        <v>1.3</v>
+      </c>
+      <c r="AB14" s="10">
+        <v>1.44</v>
+      </c>
+      <c r="AC14" s="10">
+        <v>1.03</v>
+      </c>
+      <c r="AD14" s="10">
+        <v>0.94</v>
+      </c>
+      <c r="AE14" s="10">
+        <v>0.79</v>
+      </c>
+      <c r="AF14" s="10">
+        <v>5.3</v>
+      </c>
+      <c r="AG14" s="10">
+        <v>2.75</v>
+      </c>
+      <c r="AH14" s="10">
+        <v>2.68</v>
+      </c>
+      <c r="AI14" s="10">
+        <v>3.13</v>
+      </c>
+      <c r="AJ14" s="10">
+        <v>1.43</v>
+      </c>
+      <c r="AK14" s="10">
+        <v>1.34</v>
+      </c>
+    </row>
+    <row r="15" spans="1:52" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A15" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="B15" s="16"/>
+      <c r="C15" s="16"/>
+      <c r="D15" s="16"/>
+      <c r="E15" s="16"/>
+      <c r="F15" s="16"/>
+      <c r="G15" s="16"/>
+      <c r="H15" s="17"/>
+      <c r="I15" s="16"/>
+      <c r="J15" s="17"/>
+      <c r="K15" s="17"/>
+      <c r="L15" s="17"/>
+      <c r="M15" s="17"/>
+      <c r="N15" s="27">
+        <v>0.73</v>
+      </c>
+      <c r="O15" s="10">
+        <v>0.48</v>
+      </c>
+      <c r="P15" s="29">
+        <v>1.56</v>
+      </c>
+      <c r="Q15" s="10">
+        <v>0.77</v>
+      </c>
+      <c r="R15" s="10">
+        <v>1.1599999999999999</v>
+      </c>
+      <c r="S15" s="10">
+        <v>1.17</v>
+      </c>
+      <c r="T15" s="10">
+        <v>9.1</v>
+      </c>
+      <c r="U15" s="10">
+        <v>3.39</v>
+      </c>
+      <c r="V15" s="10">
+        <v>3.55</v>
+      </c>
+      <c r="W15" s="10">
+        <v>2.99</v>
+      </c>
+      <c r="X15" s="10">
+        <v>1.32</v>
+      </c>
+      <c r="Y15" s="10">
+        <v>2.4300000000000002</v>
+      </c>
+      <c r="Z15" s="10">
+        <v>1.7</v>
+      </c>
+      <c r="AA15" s="10">
+        <v>2.15</v>
+      </c>
+      <c r="AB15" s="10">
+        <v>0.88</v>
+      </c>
+      <c r="AC15" s="10">
+        <v>1.71</v>
+      </c>
+      <c r="AD15" s="10">
+        <v>0.36</v>
+      </c>
+      <c r="AE15" s="10">
+        <v>0.77</v>
+      </c>
+      <c r="AF15" s="10">
+        <v>18.04</v>
+      </c>
+      <c r="AG15" s="10">
+        <v>3.4</v>
+      </c>
+      <c r="AH15" s="10">
+        <v>3.58</v>
+      </c>
+      <c r="AI15" s="10">
+        <v>3.34</v>
+      </c>
+      <c r="AJ15" s="10">
+        <v>1.06</v>
+      </c>
+      <c r="AK15" s="10">
+        <v>1.99</v>
+      </c>
+    </row>
+    <row r="16" spans="1:52" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A16" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="B16" s="16"/>
+      <c r="C16" s="16"/>
+      <c r="D16" s="16"/>
+      <c r="E16" s="16"/>
+      <c r="F16" s="16"/>
+      <c r="G16" s="16"/>
+      <c r="H16" s="17"/>
+      <c r="I16" s="16"/>
+      <c r="J16" s="17"/>
+      <c r="K16" s="17"/>
+      <c r="L16" s="17"/>
+      <c r="M16" s="17"/>
+      <c r="N16" s="27">
+        <v>1.23</v>
+      </c>
+      <c r="O16" s="10">
+        <v>1.72</v>
+      </c>
+      <c r="P16" s="29">
+        <v>0.96</v>
+      </c>
+      <c r="Q16" s="10">
+        <v>0.86</v>
+      </c>
+      <c r="R16" s="10">
+        <v>0.79</v>
+      </c>
+      <c r="S16" s="10">
+        <v>1.1499999999999999</v>
+      </c>
+      <c r="T16" s="10">
+        <v>3.64</v>
+      </c>
+      <c r="U16" s="10">
+        <v>4.7</v>
+      </c>
+      <c r="V16" s="10">
+        <v>6.19</v>
+      </c>
+      <c r="W16" s="10">
+        <v>3.71</v>
+      </c>
+      <c r="X16" s="10">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="Y16" s="10">
+        <v>3.38</v>
+      </c>
+      <c r="Z16" s="10">
+        <v>0.53</v>
+      </c>
+      <c r="AA16" s="10">
+        <v>0.69</v>
+      </c>
+      <c r="AB16" s="10">
+        <v>1.22</v>
+      </c>
+      <c r="AC16" s="10">
+        <v>1.28</v>
+      </c>
+      <c r="AD16" s="10">
+        <v>1.33</v>
+      </c>
+      <c r="AE16" s="10">
+        <v>0.76</v>
+      </c>
+      <c r="AF16" s="10">
+        <v>16.850000000000001</v>
+      </c>
+      <c r="AG16" s="10">
+        <v>3.95</v>
+      </c>
+      <c r="AH16" s="10">
+        <v>0.65</v>
+      </c>
+      <c r="AI16" s="10">
+        <v>2.42</v>
+      </c>
+      <c r="AJ16" s="10">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="AK16" s="10">
+        <v>0.96</v>
+      </c>
+    </row>
+    <row r="17" spans="1:50" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A17" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="B17" s="16"/>
+      <c r="C17" s="16"/>
+      <c r="D17" s="16"/>
+      <c r="E17" s="16"/>
+      <c r="F17" s="16"/>
+      <c r="G17" s="16"/>
+      <c r="H17" s="17"/>
+      <c r="I17" s="16"/>
+      <c r="J17" s="17"/>
+      <c r="K17" s="17"/>
+      <c r="L17" s="17"/>
+      <c r="M17" s="17"/>
+      <c r="N17" s="27">
+        <v>1.63</v>
+      </c>
+      <c r="O17" s="10">
+        <v>1.29</v>
+      </c>
+      <c r="P17" s="29">
+        <v>1.38</v>
+      </c>
+      <c r="Q17" s="10">
+        <v>1.35</v>
+      </c>
+      <c r="R17" s="10">
+        <v>1.1399999999999999</v>
+      </c>
+      <c r="S17" s="10">
+        <v>0.78</v>
+      </c>
+      <c r="T17" s="10">
+        <v>5.26</v>
+      </c>
+      <c r="U17" s="10">
+        <v>4.3600000000000003</v>
+      </c>
+      <c r="V17" s="10">
+        <v>3.6</v>
+      </c>
+      <c r="W17" s="10">
+        <v>2.42</v>
+      </c>
+      <c r="X17" s="10">
+        <v>0.86</v>
+      </c>
+      <c r="Y17" s="10">
+        <v>1.61</v>
+      </c>
+      <c r="Z17" s="10">
+        <v>1.37</v>
+      </c>
+      <c r="AA17" s="10">
+        <v>1.2</v>
+      </c>
+      <c r="AB17" s="10">
+        <v>0.6</v>
+      </c>
+      <c r="AC17" s="10">
+        <v>0.75</v>
+      </c>
+      <c r="AD17" s="10">
+        <v>1.07</v>
+      </c>
+      <c r="AE17" s="10">
+        <v>0.8</v>
+      </c>
+      <c r="AF17" s="10">
+        <v>10.69</v>
+      </c>
+      <c r="AG17" s="10">
+        <v>3.94</v>
+      </c>
+      <c r="AH17" s="10">
+        <v>1.83</v>
+      </c>
+      <c r="AI17" s="10">
+        <v>1.37</v>
+      </c>
+      <c r="AJ17" s="10">
+        <v>1.53</v>
+      </c>
+      <c r="AK17" s="10">
+        <v>1.82</v>
+      </c>
+    </row>
+    <row r="18" spans="1:50" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A18" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="B18" s="16"/>
+      <c r="C18" s="16"/>
+      <c r="D18" s="16"/>
+      <c r="E18" s="16"/>
+      <c r="F18" s="16"/>
+      <c r="G18" s="16"/>
+      <c r="H18" s="17"/>
+      <c r="I18" s="16"/>
+      <c r="J18" s="17"/>
+      <c r="K18" s="17"/>
+      <c r="L18" s="17"/>
+      <c r="M18" s="17"/>
+      <c r="N18" s="27">
+        <v>2.39</v>
+      </c>
+      <c r="O18" s="10">
+        <v>2.88</v>
+      </c>
+      <c r="P18" s="29">
+        <v>1.29</v>
+      </c>
+      <c r="Q18" s="10">
+        <v>1.86</v>
+      </c>
+      <c r="R18" s="10">
+        <v>1.87</v>
+      </c>
+      <c r="S18" s="10">
+        <v>1.56</v>
+      </c>
+      <c r="T18" s="10">
+        <v>20.420000000000002</v>
+      </c>
+      <c r="U18" s="10">
+        <v>7.89</v>
+      </c>
+      <c r="V18" s="10">
+        <v>5.41</v>
+      </c>
+      <c r="W18" s="10">
+        <v>3.73</v>
+      </c>
+      <c r="X18" s="10">
+        <v>2.96</v>
+      </c>
+      <c r="Y18" s="10">
+        <v>2.36</v>
+      </c>
+      <c r="Z18" s="10">
+        <v>2.88</v>
+      </c>
+      <c r="AA18" s="10">
+        <v>1.59</v>
+      </c>
+      <c r="AB18" s="10">
+        <v>2.31</v>
+      </c>
+      <c r="AC18" s="10">
+        <v>1.2</v>
+      </c>
+      <c r="AD18" s="10">
+        <v>1.1599999999999999</v>
+      </c>
+      <c r="AE18" s="10">
+        <v>1</v>
+      </c>
+      <c r="AF18" s="10">
+        <v>10.99</v>
+      </c>
+      <c r="AG18" s="10">
+        <v>5.36</v>
+      </c>
+      <c r="AH18" s="10">
+        <v>5.12</v>
+      </c>
+      <c r="AI18" s="10">
+        <v>3.3</v>
+      </c>
+      <c r="AJ18" s="10">
+        <v>1.93</v>
+      </c>
+      <c r="AK18" s="10">
+        <v>2.54</v>
+      </c>
+    </row>
+    <row r="19" spans="1:50" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A19" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="B19" s="16"/>
+      <c r="C19" s="16"/>
+      <c r="D19" s="16"/>
+      <c r="E19" s="16"/>
+      <c r="F19" s="16"/>
+      <c r="G19" s="16"/>
+      <c r="H19" s="17"/>
+      <c r="I19" s="16"/>
+      <c r="J19" s="17"/>
+      <c r="K19" s="17"/>
+      <c r="L19" s="17"/>
+      <c r="M19" s="17"/>
+      <c r="N19" s="27">
+        <v>2.06</v>
+      </c>
+      <c r="O19" s="10">
+        <v>1.44</v>
+      </c>
+      <c r="P19" s="29">
+        <v>1.32</v>
+      </c>
+      <c r="Q19" s="10">
+        <v>1.58</v>
+      </c>
+      <c r="R19" s="10">
+        <v>1.24</v>
+      </c>
+      <c r="S19" s="10">
+        <v>1.1399999999999999</v>
+      </c>
+      <c r="T19" s="10">
+        <v>9.7200000000000006</v>
+      </c>
+      <c r="U19" s="10">
+        <v>6.3</v>
+      </c>
+      <c r="V19" s="10">
+        <v>3.36</v>
+      </c>
+      <c r="W19" s="10">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="X19" s="10">
+        <v>3.4</v>
+      </c>
+      <c r="Y19" s="10">
+        <v>1.92</v>
+      </c>
+      <c r="Z19" s="10">
+        <v>2.0099999999999998</v>
+      </c>
+      <c r="AA19" s="10">
+        <v>1.01</v>
+      </c>
+      <c r="AB19" s="10">
+        <v>1.72</v>
+      </c>
+      <c r="AC19" s="10">
+        <v>0.77</v>
+      </c>
+      <c r="AD19" s="10">
+        <v>1</v>
+      </c>
+      <c r="AE19" s="10">
+        <v>0.95</v>
+      </c>
+      <c r="AF19" s="10">
+        <v>13.15</v>
+      </c>
+      <c r="AG19" s="10">
+        <v>4.82</v>
+      </c>
+      <c r="AH19" s="10">
+        <v>3.03</v>
+      </c>
+      <c r="AI19" s="10">
+        <v>3.03</v>
+      </c>
+      <c r="AJ19" s="10">
+        <v>1.88</v>
+      </c>
+      <c r="AK19" s="10">
+        <v>1.7</v>
+      </c>
+    </row>
+    <row r="20" spans="1:50" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A20" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="B20" s="16"/>
+      <c r="C20" s="16"/>
+      <c r="D20" s="16"/>
+      <c r="E20" s="16"/>
+      <c r="F20" s="16"/>
+      <c r="G20" s="16"/>
+      <c r="H20" s="17"/>
+      <c r="I20" s="16"/>
+      <c r="J20" s="17"/>
+      <c r="K20" s="17"/>
+      <c r="L20" s="17"/>
+      <c r="M20" s="17"/>
+      <c r="N20" s="27">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="O20" s="10">
+        <v>1.51</v>
+      </c>
+      <c r="P20" s="29">
+        <v>1.47</v>
+      </c>
+      <c r="Q20" s="10">
+        <v>1.21</v>
+      </c>
+      <c r="R20" s="10">
+        <v>1.01</v>
+      </c>
+      <c r="S20" s="10">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="T20" s="10">
+        <v>5.67</v>
+      </c>
+      <c r="U20" s="10">
+        <v>6.54</v>
+      </c>
+      <c r="V20" s="10">
+        <v>3.12</v>
+      </c>
+      <c r="W20" s="10">
+        <v>3.52</v>
+      </c>
+      <c r="X20" s="10">
+        <v>2.1</v>
+      </c>
+      <c r="Y20" s="10">
+        <v>2.14</v>
+      </c>
+      <c r="Z20" s="10">
+        <v>1.33</v>
+      </c>
+      <c r="AA20" s="10">
+        <v>0.43</v>
+      </c>
+      <c r="AB20" s="10">
+        <v>0.9</v>
+      </c>
+      <c r="AC20" s="10">
+        <v>0.69</v>
+      </c>
+      <c r="AD20" s="10">
+        <v>0.63</v>
+      </c>
+      <c r="AE20" s="10">
+        <v>0.96</v>
+      </c>
+      <c r="AF20" s="10">
+        <v>7.12</v>
+      </c>
+      <c r="AG20" s="10">
+        <v>4.93</v>
+      </c>
+      <c r="AH20" s="10">
+        <v>6.48</v>
+      </c>
+      <c r="AI20" s="10">
+        <v>2.13</v>
+      </c>
+      <c r="AJ20" s="10">
+        <v>0.24</v>
+      </c>
+      <c r="AK20" s="10">
+        <v>3.03</v>
+      </c>
+    </row>
+    <row r="21" spans="1:50" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A21" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="B21" s="16"/>
+      <c r="C21" s="16"/>
+      <c r="D21" s="16"/>
+      <c r="E21" s="16"/>
+      <c r="F21" s="16"/>
+      <c r="G21" s="16"/>
+      <c r="H21" s="17"/>
+      <c r="I21" s="16"/>
+      <c r="J21" s="17"/>
+      <c r="K21" s="17"/>
+      <c r="L21" s="17"/>
+      <c r="M21" s="17"/>
+      <c r="N21" s="27">
+        <v>1.33</v>
+      </c>
+      <c r="O21" s="10">
+        <v>1.1599999999999999</v>
+      </c>
+      <c r="P21" s="29">
+        <v>0.87</v>
+      </c>
+      <c r="Q21" s="10">
+        <v>0.96</v>
+      </c>
+      <c r="R21" s="10">
+        <v>0.74</v>
+      </c>
+      <c r="S21" s="10">
+        <v>0.73</v>
+      </c>
+      <c r="T21" s="10">
+        <v>7.58</v>
+      </c>
+      <c r="U21" s="10">
+        <v>3.22</v>
+      </c>
+      <c r="V21" s="10">
+        <v>3.01</v>
+      </c>
+      <c r="W21" s="10">
+        <v>2.41</v>
+      </c>
+      <c r="X21" s="10">
+        <v>1.79</v>
+      </c>
+      <c r="Y21" s="10">
+        <v>1.39</v>
+      </c>
+      <c r="Z21" s="10">
+        <v>1.1499999999999999</v>
+      </c>
+      <c r="AA21" s="10">
+        <v>0.82</v>
+      </c>
+      <c r="AB21" s="10">
+        <v>0.76</v>
+      </c>
+      <c r="AC21" s="10">
+        <v>0.89</v>
+      </c>
+      <c r="AD21" s="10">
+        <v>0.62</v>
+      </c>
+      <c r="AE21" s="10">
+        <v>0.81</v>
+      </c>
+      <c r="AF21" s="10">
+        <v>7.69</v>
+      </c>
+      <c r="AG21" s="10">
+        <v>2.64</v>
+      </c>
+      <c r="AH21" s="10">
+        <v>1.93</v>
+      </c>
+      <c r="AI21" s="10">
+        <v>1.75</v>
+      </c>
+      <c r="AJ21" s="10">
+        <v>1.82</v>
+      </c>
+      <c r="AK21" s="10">
+        <v>1.42</v>
+      </c>
+    </row>
+    <row r="22" spans="1:50" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A22" s="36"/>
+      <c r="B22" s="36"/>
+      <c r="C22" s="36"/>
+      <c r="D22" s="36"/>
+      <c r="E22" s="36"/>
+      <c r="F22" s="36"/>
+      <c r="G22" s="36"/>
+      <c r="H22" s="36"/>
+      <c r="I22" s="36"/>
+      <c r="J22" s="36"/>
+      <c r="K22" s="36"/>
+      <c r="L22" s="36"/>
+      <c r="M22" s="36"/>
+      <c r="N22" s="36"/>
+      <c r="O22" s="36"/>
+      <c r="P22" s="36"/>
+      <c r="Q22" s="36"/>
+      <c r="R22" s="36"/>
+      <c r="S22" s="36"/>
+      <c r="T22" s="58" t="s">
+        <v>39</v>
+      </c>
+      <c r="U22" s="58"/>
+      <c r="V22" s="58"/>
+      <c r="W22" s="58"/>
+      <c r="X22" s="58"/>
+      <c r="Y22" s="58"/>
+      <c r="Z22" s="58"/>
+      <c r="AA22" s="58"/>
+      <c r="AB22" s="58"/>
+      <c r="AC22" s="58"/>
+      <c r="AD22" s="58"/>
+      <c r="AE22" s="58"/>
+      <c r="AF22" s="58"/>
+      <c r="AG22" s="58"/>
+      <c r="AH22" s="39"/>
+      <c r="AI22" s="39"/>
+      <c r="AJ22" s="10"/>
+      <c r="AK22" s="10"/>
+      <c r="AM22" s="36"/>
+      <c r="AN22" s="36"/>
+      <c r="AO22" s="36"/>
+      <c r="AP22" s="36"/>
+      <c r="AQ22" s="36"/>
+      <c r="AR22" s="36"/>
+      <c r="AS22" s="36"/>
+      <c r="AT22" s="36"/>
+      <c r="AU22" s="36"/>
+      <c r="AV22" s="36"/>
+      <c r="AW22" s="36"/>
+      <c r="AX22" s="36"/>
+    </row>
+    <row r="23" spans="1:50" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A23" s="14" t="s">
+        <v>35</v>
+      </c>
+      <c r="B23" s="16"/>
+      <c r="C23" s="16"/>
+      <c r="D23" s="16"/>
+      <c r="E23" s="16"/>
+      <c r="F23" s="16"/>
+      <c r="G23" s="16"/>
+      <c r="H23" s="17"/>
+      <c r="I23" s="16"/>
+      <c r="J23" s="17"/>
+      <c r="K23" s="17"/>
+      <c r="L23" s="17"/>
+      <c r="M23" s="17"/>
+      <c r="N23" s="27">
+        <v>1.76</v>
+      </c>
+      <c r="O23" s="10">
+        <v>1.31</v>
+      </c>
+      <c r="P23" s="29">
+        <v>1.29</v>
+      </c>
+      <c r="Q23" s="10">
+        <v>1.1100000000000001</v>
+      </c>
+      <c r="R23" s="10">
+        <v>1.0900000000000001</v>
+      </c>
+      <c r="S23" s="10">
+        <v>1.01</v>
+      </c>
+      <c r="T23" s="10">
+        <v>9.0399999999999991</v>
+      </c>
+      <c r="U23" s="10">
+        <v>4.6100000000000003</v>
+      </c>
+      <c r="V23" s="10">
+        <v>3.11</v>
+      </c>
+      <c r="W23" s="10">
+        <v>2.64</v>
+      </c>
+      <c r="X23" s="10">
+        <v>2.0099999999999998</v>
+      </c>
+      <c r="Y23" s="10">
+        <v>1.7</v>
+      </c>
+      <c r="Z23" s="10">
+        <v>1.65</v>
+      </c>
+      <c r="AA23" s="10">
+        <v>1.53</v>
+      </c>
+      <c r="AB23" s="10">
+        <v>1.24</v>
+      </c>
+      <c r="AC23" s="10">
+        <v>1</v>
+      </c>
+      <c r="AD23" s="10">
+        <v>0.88</v>
+      </c>
+      <c r="AE23" s="10">
+        <v>0.89</v>
+      </c>
+      <c r="AF23" s="10">
+        <v>9.2200000000000006</v>
+      </c>
+      <c r="AG23" s="10">
+        <v>4.2300000000000004</v>
+      </c>
+      <c r="AH23" s="10">
+        <v>2.84</v>
+      </c>
+      <c r="AI23" s="10">
+        <v>2.62</v>
+      </c>
+      <c r="AJ23" s="10">
+        <v>1.87</v>
+      </c>
+      <c r="AK23" s="10">
+        <v>1.82</v>
+      </c>
+    </row>
+    <row r="24" spans="1:50" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A24" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="B24" s="16"/>
+      <c r="C24" s="16"/>
+      <c r="D24" s="16"/>
+      <c r="E24" s="16"/>
+      <c r="F24" s="16"/>
+      <c r="G24" s="16"/>
+      <c r="H24" s="17"/>
+      <c r="I24" s="16"/>
+      <c r="J24" s="17"/>
+      <c r="K24" s="17"/>
+      <c r="L24" s="17"/>
+      <c r="M24" s="17"/>
+      <c r="N24" s="27">
+        <v>1.76</v>
+      </c>
+      <c r="O24" s="10">
+        <v>1.41</v>
+      </c>
+      <c r="P24" s="29">
+        <v>1.33</v>
+      </c>
+      <c r="Q24" s="10">
+        <v>1.1299999999999999</v>
+      </c>
+      <c r="R24" s="10">
+        <v>1.1200000000000001</v>
+      </c>
+      <c r="S24" s="10">
+        <v>1</v>
+      </c>
+      <c r="T24" s="10">
+        <v>9.7100000000000009</v>
+      </c>
+      <c r="U24" s="10">
+        <v>4.7300000000000004</v>
+      </c>
+      <c r="V24" s="10">
+        <v>3.29</v>
+      </c>
+      <c r="W24" s="10">
+        <v>2.73</v>
+      </c>
+      <c r="X24" s="10">
+        <v>2.0699999999999998</v>
+      </c>
+      <c r="Y24" s="10">
+        <v>1.72</v>
+      </c>
+      <c r="Z24" s="10">
+        <v>1.69</v>
+      </c>
+      <c r="AA24" s="10">
+        <v>1.69</v>
+      </c>
+      <c r="AB24" s="10">
+        <v>1.33</v>
+      </c>
+      <c r="AC24" s="10">
+        <v>1.01</v>
+      </c>
+      <c r="AD24" s="10">
+        <v>0.92</v>
+      </c>
+      <c r="AE24" s="10">
+        <v>0.9</v>
+      </c>
+      <c r="AF24" s="10">
+        <v>9.39</v>
+      </c>
+      <c r="AG24" s="10">
+        <v>4.6900000000000004</v>
+      </c>
+      <c r="AH24" s="10">
+        <v>2.85</v>
+      </c>
+      <c r="AI24" s="10">
+        <v>2.84</v>
+      </c>
+      <c r="AJ24" s="10">
+        <v>1.96</v>
+      </c>
+      <c r="AK24" s="10">
+        <v>1.88</v>
+      </c>
+    </row>
+    <row r="25" spans="1:50" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A25" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="B25" s="16"/>
+      <c r="C25" s="16"/>
+      <c r="D25" s="16"/>
+      <c r="E25" s="16"/>
+      <c r="F25" s="16"/>
+      <c r="G25" s="16"/>
+      <c r="H25" s="17"/>
+      <c r="I25" s="16"/>
+      <c r="J25" s="17"/>
+      <c r="K25" s="17"/>
+      <c r="L25" s="17"/>
+      <c r="M25" s="17"/>
+      <c r="N25" s="27">
+        <v>1.6</v>
+      </c>
+      <c r="O25" s="10">
+        <v>0.94</v>
+      </c>
+      <c r="P25" s="29">
+        <v>0.81</v>
+      </c>
+      <c r="Q25" s="10">
+        <v>0.92</v>
+      </c>
+      <c r="R25" s="10">
+        <v>1.04</v>
+      </c>
+      <c r="S25" s="10">
+        <v>0.83</v>
+      </c>
+      <c r="T25" s="10">
+        <v>6.76</v>
+      </c>
+      <c r="U25" s="10">
+        <v>3.8</v>
+      </c>
+      <c r="V25" s="10">
+        <v>2.0699999999999998</v>
+      </c>
+      <c r="W25" s="10">
+        <v>2.11</v>
+      </c>
+      <c r="X25" s="10">
+        <v>1.43</v>
+      </c>
+      <c r="Y25" s="10">
+        <v>1.36</v>
+      </c>
+      <c r="Z25" s="10">
+        <v>1.41</v>
+      </c>
+      <c r="AA25" s="10">
+        <v>0.95</v>
+      </c>
+      <c r="AB25" s="10">
+        <v>0.82</v>
+      </c>
+      <c r="AC25" s="10">
+        <v>0.76</v>
+      </c>
+      <c r="AD25" s="10">
+        <v>0.69</v>
+      </c>
+      <c r="AE25" s="10">
+        <v>0.74</v>
+      </c>
+      <c r="AF25" s="10">
+        <v>8.5399999999999991</v>
+      </c>
+      <c r="AG25" s="10">
+        <v>3.07</v>
+      </c>
+      <c r="AH25" s="10">
+        <v>3.02</v>
+      </c>
+      <c r="AI25" s="10">
+        <v>1.7</v>
+      </c>
+      <c r="AJ25" s="10">
+        <v>1.4</v>
+      </c>
+      <c r="AK25" s="10">
+        <v>1.96</v>
+      </c>
+    </row>
+    <row r="26" spans="1:50" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A26" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="B26" s="16"/>
+      <c r="C26" s="16"/>
+      <c r="D26" s="16"/>
+      <c r="E26" s="16"/>
+      <c r="F26" s="16"/>
+      <c r="G26" s="16"/>
+      <c r="H26" s="17"/>
+      <c r="I26" s="16"/>
+      <c r="J26" s="17"/>
+      <c r="K26" s="17"/>
+      <c r="L26" s="17"/>
+      <c r="M26" s="17"/>
+      <c r="N26" s="27">
+        <v>2.54</v>
+      </c>
+      <c r="O26" s="10">
+        <v>1.48</v>
+      </c>
+      <c r="P26" s="29">
+        <v>2.4900000000000002</v>
+      </c>
+      <c r="Q26" s="10">
+        <v>1.78</v>
+      </c>
+      <c r="R26" s="10">
+        <v>1.8</v>
+      </c>
+      <c r="S26" s="10">
+        <v>1.92</v>
+      </c>
+      <c r="T26" s="10">
+        <v>10.44</v>
+      </c>
+      <c r="U26" s="10">
+        <v>9.94</v>
+      </c>
+      <c r="V26" s="10">
+        <v>4.5</v>
+      </c>
+      <c r="W26" s="10">
+        <v>4.04</v>
+      </c>
+      <c r="X26" s="10">
+        <v>3.49</v>
+      </c>
+      <c r="Y26" s="10">
+        <v>3.25</v>
+      </c>
+      <c r="Z26" s="10">
+        <v>2.0099999999999998</v>
+      </c>
+      <c r="AA26" s="10">
+        <v>1.92</v>
+      </c>
+      <c r="AB26" s="10">
+        <v>2.23</v>
+      </c>
+      <c r="AC26" s="10">
+        <v>1.94</v>
+      </c>
+      <c r="AD26" s="10">
+        <v>1.0900000000000001</v>
+      </c>
+      <c r="AE26" s="10">
+        <v>1.67</v>
+      </c>
+      <c r="AF26" s="10">
+        <v>10.68</v>
+      </c>
+      <c r="AG26" s="10">
+        <v>4.8899999999999997</v>
+      </c>
+      <c r="AH26" s="10">
+        <v>3.65</v>
+      </c>
+      <c r="AI26" s="10">
+        <v>3.24</v>
+      </c>
+      <c r="AJ26" s="10">
+        <v>2.71</v>
+      </c>
+      <c r="AK26" s="10">
+        <v>1.59</v>
+      </c>
+    </row>
+    <row r="27" spans="1:50" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A27" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B27" s="16"/>
+      <c r="C27" s="16"/>
+      <c r="D27" s="16"/>
+      <c r="E27" s="16"/>
+      <c r="F27" s="16"/>
+      <c r="G27" s="16"/>
+      <c r="H27" s="17"/>
+      <c r="I27" s="16"/>
+      <c r="J27" s="17"/>
+      <c r="K27" s="17"/>
+      <c r="L27" s="17"/>
+      <c r="M27" s="17"/>
+      <c r="N27" s="27">
+        <v>1.69</v>
+      </c>
+      <c r="O27" s="10">
+        <v>0.85</v>
+      </c>
+      <c r="P27" s="29">
+        <v>1.19</v>
+      </c>
+      <c r="Q27" s="10">
+        <v>0.9</v>
+      </c>
+      <c r="R27" s="10">
+        <v>0.72</v>
+      </c>
+      <c r="S27" s="10">
+        <v>0.99</v>
+      </c>
+      <c r="T27" s="10">
+        <v>7.27</v>
+      </c>
+      <c r="U27" s="10">
+        <v>3.08</v>
+      </c>
+      <c r="V27" s="10">
+        <v>2.02</v>
+      </c>
+      <c r="W27" s="10">
+        <v>1.87</v>
+      </c>
+      <c r="X27" s="10">
+        <v>1.66</v>
+      </c>
+      <c r="Y27" s="10">
+        <v>1.34</v>
+      </c>
+      <c r="Z27" s="10">
+        <v>1.51</v>
+      </c>
+      <c r="AA27" s="10">
+        <v>0.93</v>
+      </c>
+      <c r="AB27" s="10">
+        <v>0.83</v>
+      </c>
+      <c r="AC27" s="10">
+        <v>0.77</v>
+      </c>
+      <c r="AD27" s="10">
+        <v>0.73</v>
+      </c>
+      <c r="AE27" s="10">
+        <v>0.59</v>
+      </c>
+      <c r="AF27" s="10">
+        <v>7.1</v>
+      </c>
+      <c r="AG27" s="10">
+        <v>2.23</v>
+      </c>
+      <c r="AH27" s="10">
+        <v>2.5299999999999998</v>
+      </c>
+      <c r="AI27" s="10">
+        <v>1.97</v>
+      </c>
+      <c r="AJ27" s="10">
+        <v>1.34</v>
+      </c>
+      <c r="AK27" s="10">
+        <v>1.36</v>
+      </c>
+    </row>
+    <row r="28" spans="1:50" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A28" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="B28" s="16"/>
+      <c r="C28" s="16"/>
+      <c r="D28" s="16"/>
+      <c r="E28" s="16"/>
+      <c r="F28" s="16"/>
+      <c r="G28" s="16"/>
+      <c r="H28" s="17"/>
+      <c r="I28" s="16"/>
+      <c r="J28" s="17"/>
+      <c r="K28" s="17"/>
+      <c r="L28" s="17"/>
+      <c r="M28" s="17"/>
+      <c r="N28" s="27">
+        <v>1.5</v>
+      </c>
+      <c r="O28" s="10">
+        <v>1.1499999999999999</v>
+      </c>
+      <c r="P28" s="30">
+        <v>0.8</v>
+      </c>
+      <c r="Q28" s="10">
+        <v>1.1200000000000001</v>
+      </c>
+      <c r="R28" s="10">
+        <v>0.72</v>
+      </c>
+      <c r="S28" s="10">
+        <v>0.77</v>
+      </c>
+      <c r="T28" s="10">
+        <v>4.59</v>
+      </c>
+      <c r="U28" s="10">
+        <v>2.75</v>
+      </c>
+      <c r="V28" s="10">
+        <v>3.38</v>
+      </c>
+      <c r="W28" s="10">
+        <v>2.71</v>
+      </c>
+      <c r="X28" s="10">
+        <v>1.61</v>
+      </c>
+      <c r="Y28" s="10">
+        <v>1.45</v>
+      </c>
+      <c r="Z28" s="10">
+        <v>1.53</v>
+      </c>
+      <c r="AA28" s="10">
+        <v>0.83</v>
+      </c>
+      <c r="AB28" s="10">
+        <v>0.67</v>
+      </c>
+      <c r="AC28" s="10">
+        <v>0.93</v>
+      </c>
+      <c r="AD28" s="10">
+        <v>0.67</v>
+      </c>
+      <c r="AE28" s="10">
+        <v>0.89</v>
+      </c>
+      <c r="AF28" s="10">
+        <v>11.12</v>
+      </c>
+      <c r="AG28" s="10">
+        <v>2.08</v>
+      </c>
+      <c r="AH28" s="10">
+        <v>2.0499999999999998</v>
+      </c>
+      <c r="AI28" s="10">
+        <v>1.54</v>
+      </c>
+      <c r="AJ28" s="10">
+        <v>1.9</v>
+      </c>
+      <c r="AK28" s="10">
+        <v>1.58</v>
+      </c>
+    </row>
+    <row r="29" spans="1:50" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A29" s="14"/>
+      <c r="B29" s="14"/>
+      <c r="C29" s="14"/>
+      <c r="D29" s="14"/>
+      <c r="E29" s="14"/>
+      <c r="F29" s="14"/>
+      <c r="G29" s="14"/>
+      <c r="H29" s="14"/>
+      <c r="I29" s="14"/>
+      <c r="J29" s="14"/>
+      <c r="K29" s="14"/>
+      <c r="L29" s="14"/>
+      <c r="M29" s="14"/>
+      <c r="N29" s="14"/>
+      <c r="O29" s="14"/>
+      <c r="P29" s="14"/>
+      <c r="Q29" s="14"/>
+      <c r="R29" s="14"/>
+      <c r="S29" s="14"/>
+      <c r="T29" s="61" t="s">
+        <v>38</v>
+      </c>
+      <c r="U29" s="61"/>
+      <c r="V29" s="61"/>
+      <c r="W29" s="61"/>
+      <c r="X29" s="61"/>
+      <c r="Y29" s="61"/>
+      <c r="Z29" s="61"/>
+      <c r="AA29" s="61"/>
+      <c r="AB29" s="61"/>
+      <c r="AC29" s="61"/>
+      <c r="AD29" s="61"/>
+      <c r="AE29" s="61"/>
+      <c r="AF29" s="61"/>
+      <c r="AG29" s="61"/>
+      <c r="AH29" s="40"/>
+      <c r="AI29" s="40"/>
+      <c r="AJ29" s="10"/>
+      <c r="AK29" s="10"/>
+      <c r="AM29" s="14"/>
+      <c r="AN29" s="14"/>
+      <c r="AO29" s="14"/>
+      <c r="AP29" s="14"/>
+      <c r="AQ29" s="14"/>
+      <c r="AR29" s="14"/>
+      <c r="AS29" s="14"/>
+      <c r="AT29" s="14"/>
+      <c r="AU29" s="14"/>
+      <c r="AV29" s="14"/>
+      <c r="AW29" s="14"/>
+      <c r="AX29" s="14"/>
+    </row>
+    <row r="30" spans="1:50" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A30" s="14" t="s">
+        <v>35</v>
+      </c>
+      <c r="B30" s="16"/>
+      <c r="C30" s="16"/>
+      <c r="D30" s="16"/>
+      <c r="E30" s="16"/>
+      <c r="F30" s="16"/>
+      <c r="G30" s="16"/>
+      <c r="H30" s="17"/>
+      <c r="I30" s="16"/>
+      <c r="J30" s="17"/>
+      <c r="K30" s="17"/>
+      <c r="L30" s="17"/>
+      <c r="M30" s="17"/>
+      <c r="N30" s="27">
+        <v>1.82</v>
+      </c>
+      <c r="O30" s="10">
+        <v>1.39</v>
+      </c>
+      <c r="P30" s="29">
+        <v>1.24</v>
+      </c>
+      <c r="Q30" s="10">
+        <v>1.18</v>
+      </c>
+      <c r="R30" s="10">
+        <v>1.07</v>
+      </c>
+      <c r="S30" s="10">
+        <v>0.98</v>
+      </c>
+      <c r="T30" s="10">
+        <v>9.44</v>
+      </c>
+      <c r="U30" s="10">
+        <v>5.29</v>
+      </c>
+      <c r="V30" s="10">
+        <v>3.62</v>
+      </c>
+      <c r="W30" s="10">
+        <v>3.43</v>
+      </c>
+      <c r="X30" s="10">
+        <v>2.14</v>
+      </c>
+      <c r="Y30" s="10">
+        <v>1.91</v>
+      </c>
+      <c r="Z30" s="10">
+        <v>1.57</v>
+      </c>
+      <c r="AA30" s="10">
+        <v>1.1200000000000001</v>
+      </c>
+      <c r="AB30" s="10">
+        <v>1.19</v>
+      </c>
+      <c r="AC30" s="10">
+        <v>1.04</v>
+      </c>
+      <c r="AD30" s="10">
+        <v>0.76</v>
+      </c>
+      <c r="AE30" s="10">
+        <v>0.85</v>
+      </c>
+      <c r="AF30" s="10">
+        <v>9.5</v>
+      </c>
+      <c r="AG30" s="10">
+        <v>4.1100000000000003</v>
+      </c>
+      <c r="AH30" s="10">
+        <v>3.09</v>
+      </c>
+      <c r="AI30" s="10">
+        <v>2.4900000000000002</v>
+      </c>
+      <c r="AJ30" s="10">
+        <v>1.64</v>
+      </c>
+      <c r="AK30" s="10">
+        <v>1.77</v>
+      </c>
+    </row>
+    <row r="31" spans="1:50" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A31" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="B31" s="16"/>
+      <c r="C31" s="16"/>
+      <c r="D31" s="16"/>
+      <c r="E31" s="16"/>
+      <c r="F31" s="16"/>
+      <c r="G31" s="16"/>
+      <c r="H31" s="17"/>
+      <c r="I31" s="16"/>
+      <c r="J31" s="17"/>
+      <c r="K31" s="17"/>
+      <c r="L31" s="17"/>
+      <c r="M31" s="17"/>
+      <c r="N31" s="27">
+        <v>2.06</v>
+      </c>
+      <c r="O31" s="10">
+        <v>1.65</v>
+      </c>
+      <c r="P31" s="29">
+        <v>1.47</v>
+      </c>
+      <c r="Q31" s="10">
+        <v>1.56</v>
+      </c>
+      <c r="R31" s="10">
+        <v>1.0900000000000001</v>
+      </c>
+      <c r="S31" s="10">
+        <v>1.55</v>
+      </c>
+      <c r="T31" s="10">
+        <v>7.65</v>
+      </c>
+      <c r="U31" s="10">
+        <v>5.25</v>
+      </c>
+      <c r="V31" s="10">
+        <v>3.24</v>
+      </c>
+      <c r="W31" s="10">
+        <v>4.53</v>
+      </c>
+      <c r="X31" s="10">
+        <v>2.2799999999999998</v>
+      </c>
+      <c r="Y31" s="10">
+        <v>1.7</v>
+      </c>
+      <c r="Z31" s="10">
+        <v>1.97</v>
+      </c>
+      <c r="AA31" s="10">
+        <v>1.1200000000000001</v>
+      </c>
+      <c r="AB31" s="10">
+        <v>0.86</v>
+      </c>
+      <c r="AC31" s="10">
+        <v>1.61</v>
+      </c>
+      <c r="AD31" s="10">
+        <v>0.49</v>
+      </c>
+      <c r="AE31" s="10">
+        <v>1.24</v>
+      </c>
+      <c r="AF31" s="10">
+        <v>10.16</v>
+      </c>
+      <c r="AG31" s="10">
+        <v>4.05</v>
+      </c>
+      <c r="AH31" s="10">
+        <v>4.0599999999999996</v>
+      </c>
+      <c r="AI31" s="10">
+        <v>2.13</v>
+      </c>
+      <c r="AJ31" s="10">
+        <v>1.69</v>
+      </c>
+      <c r="AK31" s="10">
+        <v>1.72</v>
+      </c>
+    </row>
+    <row r="32" spans="1:50" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A32" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="B32" s="16"/>
+      <c r="C32" s="16"/>
+      <c r="D32" s="16"/>
+      <c r="E32" s="16"/>
+      <c r="F32" s="16"/>
+      <c r="G32" s="16"/>
+      <c r="H32" s="17"/>
+      <c r="I32" s="16"/>
+      <c r="J32" s="17"/>
+      <c r="K32" s="17"/>
+      <c r="L32" s="17"/>
+      <c r="M32" s="17"/>
+      <c r="N32" s="27">
+        <v>4.7</v>
+      </c>
+      <c r="O32" s="10">
+        <v>0.83</v>
+      </c>
+      <c r="P32" s="29">
+        <v>0.74</v>
+      </c>
+      <c r="Q32" s="10" t="s">
+        <v>50</v>
+      </c>
+      <c r="R32" s="10">
+        <v>0.6</v>
+      </c>
+      <c r="S32" s="10" t="s">
+        <v>50</v>
+      </c>
+      <c r="T32" s="10" t="s">
+        <v>50</v>
+      </c>
+      <c r="U32" s="10">
+        <v>10.83</v>
+      </c>
+      <c r="V32" s="10">
+        <v>14.07</v>
+      </c>
+      <c r="W32" s="10">
+        <v>1.77</v>
+      </c>
+      <c r="X32" s="10">
+        <v>2.79</v>
+      </c>
+      <c r="Y32" s="10">
+        <v>2.31</v>
+      </c>
+      <c r="Z32" s="10">
+        <v>0.99</v>
+      </c>
+      <c r="AA32" s="10"/>
+      <c r="AB32" s="10">
+        <v>0.77</v>
+      </c>
+      <c r="AC32" s="10">
+        <v>0.7</v>
+      </c>
+      <c r="AD32" s="10">
+        <v>2.5299999999999998</v>
+      </c>
+      <c r="AE32" s="10">
+        <v>0.57999999999999996</v>
+      </c>
+      <c r="AF32" s="10">
+        <v>7.38</v>
+      </c>
+      <c r="AG32" s="10" t="s">
+        <v>50</v>
+      </c>
+      <c r="AH32" s="10">
+        <v>2.4700000000000002</v>
+      </c>
+      <c r="AI32" s="10">
+        <v>1.85</v>
+      </c>
+      <c r="AJ32" s="10" t="s">
+        <v>50</v>
+      </c>
+      <c r="AK32" s="10"/>
+    </row>
+    <row r="33" spans="1:37" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A33" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="B33" s="16"/>
+      <c r="C33" s="16"/>
+      <c r="D33" s="16"/>
+      <c r="E33" s="16"/>
+      <c r="F33" s="16"/>
+      <c r="G33" s="16"/>
+      <c r="H33" s="17"/>
+      <c r="I33" s="16"/>
+      <c r="J33" s="17"/>
+      <c r="K33" s="17"/>
+      <c r="L33" s="17"/>
+      <c r="M33" s="17"/>
+      <c r="N33" s="27">
+        <v>1.37</v>
+      </c>
+      <c r="O33" s="10">
+        <v>1.01</v>
+      </c>
+      <c r="P33" s="30">
+        <v>0.9</v>
+      </c>
+      <c r="Q33" s="10">
+        <v>0.75</v>
+      </c>
+      <c r="R33" s="10">
+        <v>0.74</v>
+      </c>
+      <c r="S33" s="10">
+        <v>0.76</v>
+      </c>
+      <c r="T33" s="10">
+        <v>9.15</v>
+      </c>
+      <c r="U33" s="10">
+        <v>4.79</v>
+      </c>
+      <c r="V33" s="10">
+        <v>2.41</v>
+      </c>
+      <c r="W33" s="10">
+        <v>3.29</v>
+      </c>
+      <c r="X33" s="10">
+        <v>1.35</v>
+      </c>
+      <c r="Y33" s="10">
+        <v>1.6</v>
+      </c>
+      <c r="Z33" s="10">
+        <v>1.1200000000000001</v>
+      </c>
+      <c r="AA33" s="10">
+        <v>1.19</v>
+      </c>
+      <c r="AB33" s="10">
+        <v>0.87</v>
+      </c>
+      <c r="AC33" s="10">
+        <v>0.84</v>
+      </c>
+      <c r="AD33" s="10">
+        <v>0.63</v>
+      </c>
+      <c r="AE33" s="10">
+        <v>0.67</v>
+      </c>
+      <c r="AF33" s="10">
+        <v>6.25</v>
+      </c>
+      <c r="AG33" s="10">
+        <v>4.0599999999999996</v>
+      </c>
+      <c r="AH33" s="10">
+        <v>2.37</v>
+      </c>
+      <c r="AI33" s="10">
+        <v>2</v>
+      </c>
+      <c r="AJ33" s="10">
+        <v>1.32</v>
+      </c>
+      <c r="AK33" s="10">
+        <v>1.4</v>
+      </c>
+    </row>
+    <row r="34" spans="1:37" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A34" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="B34" s="16"/>
+      <c r="C34" s="16"/>
+      <c r="D34" s="16"/>
+      <c r="E34" s="16"/>
+      <c r="F34" s="16"/>
+      <c r="G34" s="16"/>
+      <c r="H34" s="17"/>
+      <c r="I34" s="16"/>
+      <c r="J34" s="17"/>
+      <c r="K34" s="17"/>
+      <c r="L34" s="17"/>
+      <c r="M34" s="17"/>
+      <c r="N34" s="27">
+        <v>3.42</v>
+      </c>
+      <c r="O34" s="10">
+        <v>1.49</v>
+      </c>
+      <c r="P34" s="29">
+        <v>2.04</v>
+      </c>
+      <c r="Q34" s="10">
+        <v>1.76</v>
+      </c>
+      <c r="R34" s="10">
+        <v>1.28</v>
+      </c>
+      <c r="S34" s="10">
+        <v>1.06</v>
+      </c>
+      <c r="T34" s="10">
+        <v>10.54</v>
+      </c>
+      <c r="U34" s="10">
+        <v>8.82</v>
+      </c>
+      <c r="V34" s="10">
+        <v>4.58</v>
+      </c>
+      <c r="W34" s="10">
+        <v>4.54</v>
+      </c>
+      <c r="X34" s="10">
+        <v>3.02</v>
+      </c>
+      <c r="Y34" s="10">
+        <v>3.12</v>
+      </c>
+      <c r="Z34" s="10">
+        <v>2.0499999999999998</v>
+      </c>
+      <c r="AA34" s="10">
+        <v>0.99</v>
+      </c>
+      <c r="AB34" s="10">
+        <v>1.84</v>
+      </c>
+      <c r="AC34" s="10">
+        <v>1.43</v>
+      </c>
+      <c r="AD34" s="10">
+        <v>0.52</v>
+      </c>
+      <c r="AE34" s="10">
+        <v>0.95</v>
+      </c>
+      <c r="AF34" s="10">
+        <v>10.81</v>
+      </c>
+      <c r="AG34" s="10">
+        <v>5.69</v>
+      </c>
+      <c r="AH34" s="10">
+        <v>4.2</v>
+      </c>
+      <c r="AI34" s="10">
+        <v>3.33</v>
+      </c>
+      <c r="AJ34" s="10">
+        <v>2.65</v>
+      </c>
+      <c r="AK34" s="10">
+        <v>2.58</v>
+      </c>
+    </row>
+    <row r="35" spans="1:37" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A35" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B35" s="16"/>
+      <c r="C35" s="16"/>
+      <c r="D35" s="16"/>
+      <c r="E35" s="16"/>
+      <c r="F35" s="16"/>
+      <c r="G35" s="16"/>
+      <c r="H35" s="17"/>
+      <c r="I35" s="16"/>
+      <c r="J35" s="17"/>
+      <c r="K35" s="17"/>
+      <c r="L35" s="17"/>
+      <c r="M35" s="17"/>
+      <c r="N35" s="27">
+        <v>1.08</v>
+      </c>
+      <c r="O35" s="10">
+        <v>0.86</v>
+      </c>
+      <c r="P35" s="29">
+        <v>1.07</v>
+      </c>
+      <c r="Q35" s="10">
+        <v>0.62</v>
+      </c>
+      <c r="R35" s="10">
+        <v>0.69</v>
+      </c>
+      <c r="S35" s="10">
+        <v>0.91</v>
+      </c>
+      <c r="T35" s="10">
+        <v>8.4600000000000009</v>
+      </c>
+      <c r="U35" s="10">
+        <v>3.32</v>
+      </c>
+      <c r="V35" s="10">
+        <v>3.62</v>
+      </c>
+      <c r="W35" s="10">
+        <v>2.5299999999999998</v>
+      </c>
+      <c r="X35" s="10">
+        <v>2.72</v>
+      </c>
+      <c r="Y35" s="10">
+        <v>1.68</v>
+      </c>
+      <c r="Z35" s="10">
+        <v>1.74</v>
+      </c>
+      <c r="AA35" s="10">
+        <v>1.07</v>
+      </c>
+      <c r="AB35" s="10">
+        <v>0.87</v>
+      </c>
+      <c r="AC35" s="10">
+        <v>1.1399999999999999</v>
+      </c>
+      <c r="AD35" s="10">
+        <v>0.57999999999999996</v>
+      </c>
+      <c r="AE35" s="10">
+        <v>0.83</v>
+      </c>
+      <c r="AF35" s="10">
+        <v>12.38</v>
+      </c>
+      <c r="AG35" s="10">
+        <v>3.05</v>
+      </c>
+      <c r="AH35" s="10">
+        <v>2.74</v>
+      </c>
+      <c r="AI35" s="10">
+        <v>2.62</v>
+      </c>
+      <c r="AJ35" s="10">
+        <v>2.09</v>
+      </c>
+      <c r="AK35" s="10">
+        <v>2.11</v>
+      </c>
+    </row>
+    <row r="36" spans="1:37" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A36" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="B36" s="16"/>
+      <c r="C36" s="16"/>
+      <c r="D36" s="16"/>
+      <c r="E36" s="16"/>
+      <c r="F36" s="16"/>
+      <c r="G36" s="16"/>
+      <c r="H36" s="17"/>
+      <c r="I36" s="16"/>
+      <c r="J36" s="17"/>
+      <c r="K36" s="17"/>
+      <c r="L36" s="17"/>
+      <c r="M36" s="17"/>
+      <c r="N36" s="27">
+        <v>2.4900000000000002</v>
+      </c>
+      <c r="O36" s="10">
+        <v>1.87</v>
+      </c>
+      <c r="P36" s="29">
+        <v>1.39</v>
+      </c>
+      <c r="Q36" s="10">
+        <v>1.5</v>
+      </c>
+      <c r="R36" s="10">
+        <v>1.67</v>
+      </c>
+      <c r="S36" s="10">
+        <v>1.04</v>
+      </c>
+      <c r="T36" s="10">
+        <v>7.67</v>
+      </c>
+      <c r="U36" s="10">
+        <v>3.12</v>
+      </c>
+      <c r="V36" s="10">
+        <v>5.53</v>
+      </c>
+      <c r="W36" s="10">
+        <v>3.29</v>
+      </c>
+      <c r="X36" s="10">
+        <v>1.57</v>
+      </c>
+      <c r="Y36" s="10">
+        <v>1.59</v>
+      </c>
+      <c r="Z36" s="10">
+        <v>1.36</v>
+      </c>
+      <c r="AA36" s="10">
+        <v>1.3</v>
+      </c>
+      <c r="AB36" s="10">
+        <v>1.44</v>
+      </c>
+      <c r="AC36" s="10">
+        <v>1.03</v>
+      </c>
+      <c r="AD36" s="10">
+        <v>0.94</v>
+      </c>
+      <c r="AE36" s="10">
+        <v>0.79</v>
+      </c>
+      <c r="AF36" s="10">
+        <v>5.3</v>
+      </c>
+      <c r="AG36" s="10">
+        <v>2.75</v>
+      </c>
+      <c r="AH36" s="10">
+        <v>2.68</v>
+      </c>
+      <c r="AI36" s="10">
+        <v>3.13</v>
+      </c>
+      <c r="AJ36" s="10">
+        <v>1.43</v>
+      </c>
+      <c r="AK36" s="10">
+        <v>1.34</v>
+      </c>
+    </row>
+    <row r="37" spans="1:37" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A37" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="B37" s="16"/>
+      <c r="C37" s="16"/>
+      <c r="D37" s="16"/>
+      <c r="E37" s="16"/>
+      <c r="F37" s="16"/>
+      <c r="G37" s="16"/>
+      <c r="H37" s="16"/>
+      <c r="I37" s="16"/>
+      <c r="J37" s="16"/>
+      <c r="K37" s="16"/>
+      <c r="L37" s="16"/>
+      <c r="M37" s="16"/>
+      <c r="N37" s="27">
+        <v>0.73</v>
+      </c>
+      <c r="O37" s="10">
+        <v>0.48</v>
+      </c>
+      <c r="P37" s="29">
+        <v>1.56</v>
+      </c>
+      <c r="Q37" s="10">
+        <v>0.77</v>
+      </c>
+      <c r="R37" s="10">
+        <v>1.1599999999999999</v>
+      </c>
+      <c r="S37" s="10">
+        <v>1.17</v>
+      </c>
+      <c r="T37" s="10">
+        <v>9.1</v>
+      </c>
+      <c r="U37" s="10">
+        <v>3.39</v>
+      </c>
+      <c r="V37" s="10">
+        <v>3.55</v>
+      </c>
+      <c r="W37" s="10">
+        <v>2.99</v>
+      </c>
+      <c r="X37" s="10">
+        <v>1.32</v>
+      </c>
+      <c r="Y37" s="10">
+        <v>2.4300000000000002</v>
+      </c>
+      <c r="Z37" s="10">
+        <v>1.7</v>
+      </c>
+      <c r="AA37" s="10">
+        <v>2.15</v>
+      </c>
+      <c r="AB37" s="10">
+        <v>0.88</v>
+      </c>
+      <c r="AC37" s="10">
+        <v>1.71</v>
+      </c>
+      <c r="AD37" s="10">
+        <v>0.36</v>
+      </c>
+      <c r="AE37" s="10">
+        <v>0.77</v>
+      </c>
+      <c r="AF37" s="10">
+        <v>18.04</v>
+      </c>
+      <c r="AG37" s="10">
+        <v>3.4</v>
+      </c>
+      <c r="AH37" s="10">
+        <v>3.58</v>
+      </c>
+      <c r="AI37" s="10">
+        <v>3.34</v>
+      </c>
+      <c r="AJ37" s="10">
+        <v>1.06</v>
+      </c>
+      <c r="AK37" s="10">
+        <v>1.99</v>
+      </c>
+    </row>
+    <row r="38" spans="1:37" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A38" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="B38" s="16"/>
+      <c r="C38" s="16"/>
+      <c r="D38" s="16"/>
+      <c r="E38" s="16"/>
+      <c r="F38" s="16"/>
+      <c r="G38" s="16"/>
+      <c r="H38" s="16"/>
+      <c r="I38" s="16"/>
+      <c r="J38" s="16"/>
+      <c r="K38" s="16"/>
+      <c r="L38" s="16"/>
+      <c r="M38" s="16"/>
+      <c r="N38" s="27">
+        <v>1.23</v>
+      </c>
+      <c r="O38" s="10">
+        <v>1.72</v>
+      </c>
+      <c r="P38" s="29">
+        <v>0.96</v>
+      </c>
+      <c r="Q38" s="10">
+        <v>0.86</v>
+      </c>
+      <c r="R38" s="10">
+        <v>0.79</v>
+      </c>
+      <c r="S38" s="10">
+        <v>1.1499999999999999</v>
+      </c>
+      <c r="T38" s="10">
+        <v>3.64</v>
+      </c>
+      <c r="U38" s="10">
+        <v>4.7</v>
+      </c>
+      <c r="V38" s="10">
+        <v>6.19</v>
+      </c>
+      <c r="W38" s="10">
+        <v>3.71</v>
+      </c>
+      <c r="X38" s="10">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="Y38" s="10">
+        <v>3.38</v>
+      </c>
+      <c r="Z38" s="10">
+        <v>0.53</v>
+      </c>
+      <c r="AA38" s="10">
+        <v>0.69</v>
+      </c>
+      <c r="AB38" s="10">
+        <v>1.22</v>
+      </c>
+      <c r="AC38" s="10">
+        <v>1.28</v>
+      </c>
+      <c r="AD38" s="10">
+        <v>1.33</v>
+      </c>
+      <c r="AE38" s="10">
+        <v>0.76</v>
+      </c>
+      <c r="AF38" s="10">
+        <v>16.850000000000001</v>
+      </c>
+      <c r="AG38" s="10">
+        <v>3.95</v>
+      </c>
+      <c r="AH38" s="10">
+        <v>0.65</v>
+      </c>
+      <c r="AI38" s="10">
+        <v>2.42</v>
+      </c>
+      <c r="AJ38" s="10">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="AK38" s="10">
+        <v>0.96</v>
+      </c>
+    </row>
+    <row r="39" spans="1:37" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A39" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="B39" s="16"/>
+      <c r="C39" s="16"/>
+      <c r="D39" s="16"/>
+      <c r="E39" s="16"/>
+      <c r="F39" s="16"/>
+      <c r="G39" s="16"/>
+      <c r="H39" s="17"/>
+      <c r="I39" s="16"/>
+      <c r="J39" s="17"/>
+      <c r="K39" s="17"/>
+      <c r="L39" s="17"/>
+      <c r="M39" s="17"/>
+      <c r="N39" s="27">
+        <v>1.63</v>
+      </c>
+      <c r="O39" s="10">
+        <v>1.29</v>
+      </c>
+      <c r="P39" s="29">
+        <v>1.38</v>
+      </c>
+      <c r="Q39" s="10">
+        <v>1.35</v>
+      </c>
+      <c r="R39" s="10">
+        <v>1.1399999999999999</v>
+      </c>
+      <c r="S39" s="10">
+        <v>0.78</v>
+      </c>
+      <c r="T39" s="10">
+        <v>5.26</v>
+      </c>
+      <c r="U39" s="10">
+        <v>4.3600000000000003</v>
+      </c>
+      <c r="V39" s="10">
+        <v>3.6</v>
+      </c>
+      <c r="W39" s="10">
+        <v>2.42</v>
+      </c>
+      <c r="X39" s="10">
+        <v>0.86</v>
+      </c>
+      <c r="Y39" s="10">
+        <v>1.61</v>
+      </c>
+      <c r="Z39" s="10">
+        <v>1.37</v>
+      </c>
+      <c r="AA39" s="10">
+        <v>1.2</v>
+      </c>
+      <c r="AB39" s="10">
+        <v>0.6</v>
+      </c>
+      <c r="AC39" s="10">
+        <v>0.75</v>
+      </c>
+      <c r="AD39" s="10">
+        <v>1.07</v>
+      </c>
+      <c r="AE39" s="10">
+        <v>0.8</v>
+      </c>
+      <c r="AF39" s="10">
+        <v>10.69</v>
+      </c>
+      <c r="AG39" s="10">
+        <v>3.94</v>
+      </c>
+      <c r="AH39" s="10">
+        <v>1.83</v>
+      </c>
+      <c r="AI39" s="10">
+        <v>1.37</v>
+      </c>
+      <c r="AJ39" s="10">
+        <v>1.53</v>
+      </c>
+      <c r="AK39" s="10">
+        <v>1.82</v>
+      </c>
+    </row>
+    <row r="40" spans="1:37" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A40" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="B40" s="16"/>
+      <c r="C40" s="16"/>
+      <c r="D40" s="16"/>
+      <c r="E40" s="16"/>
+      <c r="F40" s="16"/>
+      <c r="G40" s="16"/>
+      <c r="H40" s="17"/>
+      <c r="I40" s="16"/>
+      <c r="J40" s="17"/>
+      <c r="K40" s="17"/>
+      <c r="L40" s="17"/>
+      <c r="M40" s="17"/>
+      <c r="N40" s="27">
+        <v>2.39</v>
+      </c>
+      <c r="O40" s="10">
+        <v>2.88</v>
+      </c>
+      <c r="P40" s="29">
+        <v>1.29</v>
+      </c>
+      <c r="Q40" s="10">
+        <v>1.86</v>
+      </c>
+      <c r="R40" s="10">
+        <v>1.87</v>
+      </c>
+      <c r="S40" s="10">
+        <v>1.56</v>
+      </c>
+      <c r="T40" s="10">
+        <v>20.420000000000002</v>
+      </c>
+      <c r="U40" s="10">
+        <v>7.89</v>
+      </c>
+      <c r="V40" s="10">
+        <v>5.41</v>
+      </c>
+      <c r="W40" s="10">
+        <v>3.73</v>
+      </c>
+      <c r="X40" s="10">
+        <v>2.96</v>
+      </c>
+      <c r="Y40" s="10">
+        <v>2.36</v>
+      </c>
+      <c r="Z40" s="10">
+        <v>2.88</v>
+      </c>
+      <c r="AA40" s="10">
+        <v>1.59</v>
+      </c>
+      <c r="AB40" s="10">
+        <v>2.31</v>
+      </c>
+      <c r="AC40" s="10">
+        <v>1.2</v>
+      </c>
+      <c r="AD40" s="10">
+        <v>1.1599999999999999</v>
+      </c>
+      <c r="AE40" s="10">
+        <v>1</v>
+      </c>
+      <c r="AF40" s="10">
+        <v>10.99</v>
+      </c>
+      <c r="AG40" s="10">
+        <v>5.36</v>
+      </c>
+      <c r="AH40" s="10">
+        <v>5.12</v>
+      </c>
+      <c r="AI40" s="10">
+        <v>3.3</v>
+      </c>
+      <c r="AJ40" s="10">
+        <v>1.93</v>
+      </c>
+      <c r="AK40" s="10">
+        <v>2.54</v>
+      </c>
+    </row>
+    <row r="41" spans="1:37" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A41" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="B41" s="16"/>
+      <c r="C41" s="16"/>
+      <c r="D41" s="16"/>
+      <c r="E41" s="16"/>
+      <c r="F41" s="16"/>
+      <c r="G41" s="16"/>
+      <c r="H41" s="17"/>
+      <c r="I41" s="16"/>
+      <c r="J41" s="17"/>
+      <c r="K41" s="17"/>
+      <c r="L41" s="17"/>
+      <c r="M41" s="17"/>
+      <c r="N41" s="27">
+        <v>2.06</v>
+      </c>
+      <c r="O41" s="10">
+        <v>1.44</v>
+      </c>
+      <c r="P41" s="29">
+        <v>1.32</v>
+      </c>
+      <c r="Q41" s="10">
+        <v>1.58</v>
+      </c>
+      <c r="R41" s="10">
+        <v>1.24</v>
+      </c>
+      <c r="S41" s="10">
+        <v>1.1399999999999999</v>
+      </c>
+      <c r="T41" s="10">
+        <v>9.7200000000000006</v>
+      </c>
+      <c r="U41" s="10">
+        <v>6.3</v>
+      </c>
+      <c r="V41" s="10">
+        <v>3.36</v>
+      </c>
+      <c r="W41" s="10">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="X41" s="10">
+        <v>3.4</v>
+      </c>
+      <c r="Y41" s="10">
+        <v>1.92</v>
+      </c>
+      <c r="Z41" s="10">
+        <v>2.0099999999999998</v>
+      </c>
+      <c r="AA41" s="10">
+        <v>1.01</v>
+      </c>
+      <c r="AB41" s="10">
+        <v>1.72</v>
+      </c>
+      <c r="AC41" s="10">
+        <v>0.77</v>
+      </c>
+      <c r="AD41" s="10">
+        <v>1</v>
+      </c>
+      <c r="AE41" s="10">
+        <v>0.95</v>
+      </c>
+      <c r="AF41" s="10">
+        <v>13.15</v>
+      </c>
+      <c r="AG41" s="10">
+        <v>4.82</v>
+      </c>
+      <c r="AH41" s="10">
+        <v>3.03</v>
+      </c>
+      <c r="AI41" s="10">
+        <v>3.03</v>
+      </c>
+      <c r="AJ41" s="10">
+        <v>1.88</v>
+      </c>
+      <c r="AK41" s="10">
+        <v>1.7</v>
+      </c>
+    </row>
+    <row r="42" spans="1:37" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A42" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="B42" s="16"/>
+      <c r="C42" s="16"/>
+      <c r="D42" s="16"/>
+      <c r="E42" s="16"/>
+      <c r="F42" s="16"/>
+      <c r="G42" s="16"/>
+      <c r="H42" s="17"/>
+      <c r="I42" s="16"/>
+      <c r="J42" s="17"/>
+      <c r="K42" s="17"/>
+      <c r="L42" s="17"/>
+      <c r="M42" s="17"/>
+      <c r="N42" s="27">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="O42" s="10">
+        <v>1.51</v>
+      </c>
+      <c r="P42" s="29">
+        <v>1.47</v>
+      </c>
+      <c r="Q42" s="10">
+        <v>1.21</v>
+      </c>
+      <c r="R42" s="10">
+        <v>1.01</v>
+      </c>
+      <c r="S42" s="10">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="T42" s="10">
+        <v>5.67</v>
+      </c>
+      <c r="U42" s="10">
+        <v>6.54</v>
+      </c>
+      <c r="V42" s="10">
+        <v>3.12</v>
+      </c>
+      <c r="W42" s="10">
+        <v>3.52</v>
+      </c>
+      <c r="X42" s="10">
+        <v>2.1</v>
+      </c>
+      <c r="Y42" s="10">
+        <v>2.14</v>
+      </c>
+      <c r="Z42" s="10">
+        <v>1.33</v>
+      </c>
+      <c r="AA42" s="10">
+        <v>0.43</v>
+      </c>
+      <c r="AB42" s="10">
+        <v>0.9</v>
+      </c>
+      <c r="AC42" s="10">
+        <v>0.69</v>
+      </c>
+      <c r="AD42" s="10">
+        <v>0.63</v>
+      </c>
+      <c r="AE42" s="10">
+        <v>0.96</v>
+      </c>
+      <c r="AF42" s="10">
+        <v>7.12</v>
+      </c>
+      <c r="AG42" s="10">
+        <v>4.93</v>
+      </c>
+      <c r="AH42" s="10">
+        <v>6.48</v>
+      </c>
+      <c r="AI42" s="10">
+        <v>2.13</v>
+      </c>
+      <c r="AJ42" s="10">
+        <v>0.24</v>
+      </c>
+      <c r="AK42" s="10">
+        <v>3.03</v>
+      </c>
+    </row>
+    <row r="43" spans="1:37" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A43" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="B43" s="20"/>
+      <c r="C43" s="20"/>
+      <c r="D43" s="20"/>
+      <c r="E43" s="20"/>
+      <c r="F43" s="20"/>
+      <c r="G43" s="20"/>
+      <c r="H43" s="21"/>
+      <c r="I43" s="20"/>
+      <c r="J43" s="21"/>
+      <c r="K43" s="21"/>
+      <c r="L43" s="21"/>
+      <c r="M43" s="21"/>
+      <c r="N43" s="28">
+        <v>1.2</v>
+      </c>
+      <c r="O43" s="11">
+        <v>1.17</v>
+      </c>
+      <c r="P43" s="31">
+        <v>0.93</v>
+      </c>
+      <c r="Q43" s="11">
+        <v>0.83</v>
+      </c>
+      <c r="R43" s="11">
+        <v>0.76</v>
+      </c>
+      <c r="S43" s="11">
+        <v>0.7</v>
+      </c>
+      <c r="T43" s="11">
+        <v>9.98</v>
+      </c>
+      <c r="U43" s="11">
+        <v>3.59</v>
+      </c>
+      <c r="V43" s="11">
+        <v>2.71</v>
+      </c>
+      <c r="W43" s="11">
+        <v>2.16</v>
+      </c>
+      <c r="X43" s="11">
+        <v>1.94</v>
+      </c>
+      <c r="Y43" s="11">
+        <v>1.35</v>
+      </c>
+      <c r="Z43" s="11">
+        <v>0.84</v>
+      </c>
+      <c r="AA43" s="11">
+        <v>0.8</v>
+      </c>
+      <c r="AB43" s="11">
+        <v>0.83</v>
+      </c>
+      <c r="AC43" s="11">
+        <v>0.85</v>
+      </c>
+      <c r="AD43" s="11">
+        <v>0.57999999999999996</v>
+      </c>
+      <c r="AE43" s="11">
+        <v>0.76</v>
+      </c>
+      <c r="AF43" s="11">
+        <v>4.8600000000000003</v>
+      </c>
+      <c r="AG43" s="11">
+        <v>3.09</v>
+      </c>
+      <c r="AH43" s="11">
+        <v>1.84</v>
+      </c>
+      <c r="AI43" s="11">
+        <v>1.93</v>
+      </c>
+      <c r="AJ43" s="11">
+        <v>1.75</v>
+      </c>
+      <c r="AK43" s="11">
+        <v>1.28</v>
+      </c>
+    </row>
+    <row r="44" spans="1:37">
+      <c r="AD44" s="1"/>
+    </row>
+  </sheetData>
+  <mergeCells count="11">
+    <mergeCell ref="T3:AQ3"/>
+    <mergeCell ref="AD4:AE4"/>
+    <mergeCell ref="T7:AG7"/>
+    <mergeCell ref="T22:AG22"/>
+    <mergeCell ref="AP4:AQ4"/>
+    <mergeCell ref="AF5:AQ5"/>
+    <mergeCell ref="T29:AG29"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="B5:M5"/>
+    <mergeCell ref="N5:S5"/>
+    <mergeCell ref="T5:AE5"/>
+  </mergeCells>
+  <phoneticPr fontId="2" type="noConversion"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
+  <headerFooter alignWithMargins="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
+  <dimension ref="A4:BH55"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="S23" sqref="S23"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12"/>
+  <cols>
+    <col min="1" max="1" width="24.5703125" style="5" customWidth="1"/>
+    <col min="2" max="12" width="0" style="5" hidden="1" customWidth="1"/>
+    <col min="13" max="13" width="6.5703125" style="5" hidden="1" customWidth="1"/>
+    <col min="14" max="16384" width="9.140625" style="5"/>
+  </cols>
+  <sheetData>
+    <row r="4" spans="1:60" ht="12.75" customHeight="1">
+      <c r="Q4" s="37"/>
+      <c r="R4" s="37"/>
+      <c r="S4" s="37"/>
+      <c r="T4" s="56" t="s">
+        <v>52</v>
+      </c>
+      <c r="U4" s="56"/>
+      <c r="V4" s="56"/>
+      <c r="W4" s="56"/>
+      <c r="X4" s="56"/>
+      <c r="Y4" s="56"/>
+      <c r="Z4" s="56"/>
+      <c r="AA4" s="56"/>
+      <c r="AB4" s="56"/>
+      <c r="AC4" s="56"/>
+      <c r="AD4" s="56"/>
+      <c r="AE4" s="56"/>
+      <c r="AF4" s="56"/>
+      <c r="AG4" s="56"/>
+      <c r="AH4" s="56"/>
+      <c r="AI4" s="56"/>
+      <c r="AJ4" s="56"/>
+      <c r="AK4" s="56"/>
+      <c r="AL4" s="56"/>
+      <c r="AM4" s="56"/>
+      <c r="AN4" s="56"/>
+      <c r="AO4" s="56"/>
+      <c r="AP4" s="56"/>
+      <c r="AQ4" s="56"/>
+      <c r="AR4" s="34"/>
+      <c r="AS4" s="34"/>
+      <c r="AT4" s="34"/>
+      <c r="AU4" s="34"/>
+      <c r="AV4" s="34"/>
+      <c r="AW4" s="34"/>
+      <c r="AX4" s="34"/>
+      <c r="AY4" s="34"/>
+      <c r="AZ4" s="34"/>
+      <c r="BA4" s="34"/>
+      <c r="BB4" s="34"/>
+      <c r="BC4" s="34"/>
+      <c r="BD4" s="34"/>
+      <c r="BE4" s="34"/>
+      <c r="BF4" s="34"/>
+      <c r="BG4" s="34"/>
+      <c r="BH4" s="34"/>
+    </row>
+    <row r="5" spans="1:60">
+      <c r="C5" s="7"/>
+      <c r="AE5" s="2"/>
+      <c r="AQ5" s="2" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="6" spans="1:60" s="1" customFormat="1" ht="11.25">
+      <c r="A6" s="62"/>
+      <c r="B6" s="60">
+        <v>2021</v>
+      </c>
+      <c r="C6" s="64"/>
+      <c r="D6" s="64"/>
+      <c r="E6" s="64"/>
+      <c r="F6" s="64"/>
+      <c r="G6" s="64"/>
+      <c r="H6" s="64"/>
+      <c r="I6" s="64"/>
+      <c r="J6" s="64"/>
+      <c r="K6" s="64"/>
+      <c r="L6" s="64"/>
+      <c r="M6" s="64"/>
+      <c r="N6" s="64">
+        <v>2024</v>
+      </c>
+      <c r="O6" s="64"/>
+      <c r="P6" s="64"/>
+      <c r="Q6" s="64"/>
+      <c r="R6" s="64"/>
+      <c r="S6" s="64"/>
+      <c r="T6" s="59">
+        <v>2025</v>
+      </c>
+      <c r="U6" s="59"/>
+      <c r="V6" s="59"/>
+      <c r="W6" s="59"/>
+      <c r="X6" s="59"/>
+      <c r="Y6" s="59"/>
+      <c r="Z6" s="59"/>
+      <c r="AA6" s="59"/>
+      <c r="AB6" s="59"/>
+      <c r="AC6" s="59"/>
+      <c r="AD6" s="59"/>
+      <c r="AE6" s="60"/>
+      <c r="AF6" s="59">
+        <v>2026</v>
+      </c>
+      <c r="AG6" s="59"/>
+      <c r="AH6" s="59"/>
+      <c r="AI6" s="59"/>
+      <c r="AJ6" s="59"/>
+      <c r="AK6" s="59"/>
+      <c r="AL6" s="59"/>
+      <c r="AM6" s="59"/>
+      <c r="AN6" s="59"/>
+      <c r="AO6" s="59"/>
+      <c r="AP6" s="59"/>
+      <c r="AQ6" s="60"/>
+    </row>
+    <row r="7" spans="1:60" s="1" customFormat="1" ht="18" customHeight="1">
+      <c r="A7" s="63"/>
+      <c r="B7" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D7" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="E7" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="H7" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="I7" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="J7" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="M7" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="S45" s="19">
+      <c r="N7" s="25" t="s">
+        <v>29</v>
+      </c>
+      <c r="O7" s="25" t="s">
+        <v>30</v>
+      </c>
+      <c r="P7" s="26" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q7" s="25" t="s">
+        <v>32</v>
+      </c>
+      <c r="R7" s="25" t="s">
+        <v>33</v>
+      </c>
+      <c r="S7" s="25" t="s">
+        <v>34</v>
+      </c>
+      <c r="T7" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="U7" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="V7" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="W7" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="X7" s="4" t="s">
         <v>27</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A46" s="2" t="s">
+      <c r="Y7" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="Z7" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="AA7" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="AB7" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="AC7" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="AD7" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="AE7" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="AF7" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="AG7" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="AH7" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="AI7" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="AJ7" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="AK7" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="AL7" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="AM7" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="AN7" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="AO7" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="AP7" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="AQ7" s="4" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="8" spans="1:60" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="B8" s="35"/>
+      <c r="C8" s="35"/>
+      <c r="D8" s="35"/>
+      <c r="E8" s="35"/>
+      <c r="F8" s="35"/>
+      <c r="G8" s="35"/>
+      <c r="H8" s="35"/>
+      <c r="I8" s="35"/>
+      <c r="J8" s="35"/>
+      <c r="K8" s="35"/>
+      <c r="L8" s="35"/>
+      <c r="M8" s="35"/>
+      <c r="N8" s="35"/>
+      <c r="O8" s="35"/>
+      <c r="P8" s="35"/>
+      <c r="Q8" s="35"/>
+      <c r="R8" s="35"/>
+      <c r="S8" s="35"/>
+      <c r="T8" s="57" t="s">
+        <v>41</v>
+      </c>
+      <c r="U8" s="57"/>
+      <c r="V8" s="57"/>
+      <c r="W8" s="57"/>
+      <c r="X8" s="57"/>
+      <c r="Y8" s="57"/>
+      <c r="Z8" s="57"/>
+      <c r="AA8" s="57"/>
+      <c r="AB8" s="57"/>
+      <c r="AC8" s="57"/>
+      <c r="AD8" s="57"/>
+      <c r="AE8" s="57"/>
+      <c r="AF8" s="57"/>
+      <c r="AG8" s="57"/>
+    </row>
+    <row r="9" spans="1:60" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A9" s="14" t="s">
+        <v>35</v>
+      </c>
+      <c r="B9" s="15"/>
+      <c r="C9" s="15"/>
+      <c r="D9" s="15"/>
+      <c r="E9" s="15"/>
+      <c r="F9" s="15"/>
+      <c r="G9" s="15"/>
+      <c r="H9" s="15"/>
+      <c r="I9" s="15"/>
+      <c r="J9" s="15"/>
+      <c r="K9" s="15"/>
+      <c r="L9" s="15"/>
+      <c r="M9" s="15"/>
+      <c r="N9" s="1">
+        <v>751</v>
+      </c>
+      <c r="O9" s="8">
+        <v>646</v>
+      </c>
+      <c r="P9" s="1">
+        <v>690</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>686</v>
+      </c>
+      <c r="R9" s="18">
+        <v>717</v>
+      </c>
+      <c r="S9" s="18">
+        <v>726</v>
+      </c>
+      <c r="T9" s="18">
+        <v>562</v>
+      </c>
+      <c r="U9" s="18">
+        <v>564</v>
+      </c>
+      <c r="V9" s="18">
+        <v>583</v>
+      </c>
+      <c r="W9" s="32">
+        <v>688</v>
+      </c>
+      <c r="X9" s="18">
+        <v>612</v>
+      </c>
+      <c r="Y9" s="8">
+        <v>633</v>
+      </c>
+      <c r="Z9" s="18">
+        <v>682</v>
+      </c>
+      <c r="AA9" s="18">
+        <v>670</v>
+      </c>
+      <c r="AB9" s="18">
+        <v>662</v>
+      </c>
+      <c r="AC9" s="8">
+        <v>607</v>
+      </c>
+      <c r="AD9" s="18">
+        <v>555</v>
+      </c>
+      <c r="AE9" s="18">
+        <v>633</v>
+      </c>
+      <c r="AF9" s="8">
+        <v>566</v>
+      </c>
+      <c r="AG9" s="8">
+        <v>485</v>
+      </c>
+      <c r="AH9" s="8">
+        <v>516</v>
+      </c>
+      <c r="AI9" s="8">
+        <v>608</v>
+      </c>
+      <c r="AJ9" s="8">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="10" spans="1:60" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A10" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="B10" s="16"/>
+      <c r="C10" s="16"/>
+      <c r="D10" s="16"/>
+      <c r="E10" s="16"/>
+      <c r="F10" s="16"/>
+      <c r="G10" s="16"/>
+      <c r="H10" s="17"/>
+      <c r="I10" s="16"/>
+      <c r="J10" s="17"/>
+      <c r="K10" s="17"/>
+      <c r="L10" s="17"/>
+      <c r="M10" s="17"/>
+      <c r="N10" s="1">
+        <v>388</v>
+      </c>
+      <c r="O10" s="8">
+        <v>357</v>
+      </c>
+      <c r="P10" s="1">
+        <v>376</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>361</v>
+      </c>
+      <c r="R10" s="18">
+        <v>385</v>
+      </c>
+      <c r="S10" s="18">
+        <v>388</v>
+      </c>
+      <c r="T10" s="18">
+        <v>310</v>
+      </c>
+      <c r="U10" s="18">
+        <v>292</v>
+      </c>
+      <c r="V10" s="18">
+        <v>308</v>
+      </c>
+      <c r="W10" s="32">
+        <v>353</v>
+      </c>
+      <c r="X10" s="18">
+        <v>327</v>
+      </c>
+      <c r="Y10" s="8">
+        <v>324</v>
+      </c>
+      <c r="Z10" s="18">
+        <v>376</v>
+      </c>
+      <c r="AA10" s="18">
+        <v>420</v>
+      </c>
+      <c r="AB10" s="18">
+        <v>370</v>
+      </c>
+      <c r="AC10" s="8">
+        <v>330</v>
+      </c>
+      <c r="AD10" s="18">
+        <v>313</v>
+      </c>
+      <c r="AE10" s="18">
+        <v>350</v>
+      </c>
+      <c r="AF10" s="8">
+        <v>305</v>
+      </c>
+      <c r="AG10" s="8">
+        <v>286</v>
+      </c>
+      <c r="AH10" s="8">
+        <v>273</v>
+      </c>
+      <c r="AI10" s="8">
+        <v>351</v>
+      </c>
+      <c r="AJ10" s="8">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="11" spans="1:60" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A11" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="B11" s="16"/>
+      <c r="C11" s="16"/>
+      <c r="D11" s="16"/>
+      <c r="E11" s="16"/>
+      <c r="F11" s="16"/>
+      <c r="G11" s="16"/>
+      <c r="H11" s="17"/>
+      <c r="I11" s="16"/>
+      <c r="J11" s="17"/>
+      <c r="K11" s="17"/>
+      <c r="L11" s="17"/>
+      <c r="M11" s="17"/>
+      <c r="N11" s="1">
+        <v>51</v>
+      </c>
+      <c r="O11" s="8">
+        <v>32</v>
+      </c>
+      <c r="P11" s="1">
+        <v>31</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>38</v>
+      </c>
+      <c r="R11" s="18">
+        <v>48</v>
+      </c>
+      <c r="S11" s="18">
+        <v>41</v>
+      </c>
+      <c r="T11" s="18">
+        <v>28</v>
+      </c>
+      <c r="U11" s="18">
+        <v>33</v>
+      </c>
+      <c r="V11" s="18">
+        <v>31</v>
+      </c>
+      <c r="W11" s="32">
+        <v>35</v>
+      </c>
+      <c r="X11" s="18">
+        <v>31</v>
+      </c>
+      <c r="Y11" s="8">
+        <v>35</v>
+      </c>
+      <c r="Z11" s="18">
+        <v>41</v>
+      </c>
+      <c r="AA11" s="18">
+        <v>31</v>
+      </c>
+      <c r="AB11" s="18">
+        <v>31</v>
+      </c>
+      <c r="AC11" s="8">
+        <v>32</v>
+      </c>
+      <c r="AD11" s="18">
+        <v>35</v>
+      </c>
+      <c r="AE11" s="18">
+        <v>37</v>
+      </c>
+      <c r="AF11" s="8">
+        <v>36</v>
+      </c>
+      <c r="AG11" s="8">
+        <v>24</v>
+      </c>
+      <c r="AH11" s="8">
+        <v>37</v>
+      </c>
+      <c r="AI11" s="8">
+        <v>28</v>
+      </c>
+      <c r="AJ11" s="8">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="12" spans="1:60" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A12" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="B12" s="16"/>
+      <c r="C12" s="16"/>
+      <c r="D12" s="16"/>
+      <c r="E12" s="16"/>
+      <c r="F12" s="16"/>
+      <c r="G12" s="16"/>
+      <c r="H12" s="17"/>
+      <c r="I12" s="16"/>
+      <c r="J12" s="17"/>
+      <c r="K12" s="17"/>
+      <c r="L12" s="17"/>
+      <c r="M12" s="17"/>
+      <c r="N12" s="1">
+        <v>45</v>
+      </c>
+      <c r="O12" s="8">
+        <v>38</v>
+      </c>
+      <c r="P12" s="1">
+        <v>38</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>35</v>
+      </c>
+      <c r="R12" s="18">
+        <v>38</v>
+      </c>
+      <c r="S12" s="18">
+        <v>43</v>
+      </c>
+      <c r="T12" s="18">
+        <v>43</v>
+      </c>
+      <c r="U12" s="18">
+        <v>43</v>
+      </c>
+      <c r="V12" s="18">
+        <v>33</v>
+      </c>
+      <c r="W12" s="32">
+        <v>60</v>
+      </c>
+      <c r="X12" s="18">
+        <v>31</v>
+      </c>
+      <c r="Y12" s="8">
+        <v>44</v>
+      </c>
+      <c r="Z12" s="18">
+        <v>36</v>
+      </c>
+      <c r="AA12" s="18">
+        <v>44</v>
+      </c>
+      <c r="AB12" s="18">
+        <v>36</v>
+      </c>
+      <c r="AC12" s="8">
+        <v>39</v>
+      </c>
+      <c r="AD12" s="18">
+        <v>32</v>
+      </c>
+      <c r="AE12" s="18">
+        <v>37</v>
+      </c>
+      <c r="AF12" s="8">
+        <v>29</v>
+      </c>
+      <c r="AG12" s="8">
+        <v>36</v>
+      </c>
+      <c r="AH12" s="8">
+        <v>32</v>
+      </c>
+      <c r="AI12" s="8">
+        <v>36</v>
+      </c>
+      <c r="AJ12" s="8">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="13" spans="1:60" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A13" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="B13" s="16"/>
+      <c r="C13" s="16"/>
+      <c r="D13" s="16"/>
+      <c r="E13" s="16"/>
+      <c r="F13" s="16"/>
+      <c r="G13" s="16"/>
+      <c r="H13" s="17"/>
+      <c r="I13" s="16"/>
+      <c r="J13" s="17"/>
+      <c r="K13" s="17"/>
+      <c r="L13" s="17"/>
+      <c r="M13" s="17"/>
+      <c r="N13" s="1">
+        <v>61</v>
+      </c>
+      <c r="O13" s="8">
+        <v>35</v>
+      </c>
+      <c r="P13" s="1">
+        <v>60</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>52</v>
+      </c>
+      <c r="R13" s="18">
         <v>50</v>
       </c>
-      <c r="B46" s="20"/>
-[...11 lines deleted...]
-      <c r="N46" s="19">
+      <c r="S13" s="18">
+        <v>53</v>
+      </c>
+      <c r="T13" s="18">
+        <v>31</v>
+      </c>
+      <c r="U13" s="18">
+        <v>53</v>
+      </c>
+      <c r="V13" s="18">
+        <v>39</v>
+      </c>
+      <c r="W13" s="32">
+        <v>49</v>
+      </c>
+      <c r="X13" s="18">
+        <v>47</v>
+      </c>
+      <c r="Y13" s="8">
+        <v>55</v>
+      </c>
+      <c r="Z13" s="18">
+        <v>41</v>
+      </c>
+      <c r="AA13" s="18">
+        <v>34</v>
+      </c>
+      <c r="AB13" s="18">
+        <v>53</v>
+      </c>
+      <c r="AC13" s="8">
+        <v>49</v>
+      </c>
+      <c r="AD13" s="18">
+        <v>26</v>
+      </c>
+      <c r="AE13" s="18">
+        <v>46</v>
+      </c>
+      <c r="AF13" s="8">
+        <v>31</v>
+      </c>
+      <c r="AG13" s="8">
+        <v>29</v>
+      </c>
+      <c r="AH13" s="8">
+        <v>33</v>
+      </c>
+      <c r="AI13" s="8">
+        <v>37</v>
+      </c>
+      <c r="AJ13" s="8">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="14" spans="1:60" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A14" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B14" s="16"/>
+      <c r="C14" s="16"/>
+      <c r="D14" s="16"/>
+      <c r="E14" s="16"/>
+      <c r="F14" s="16"/>
+      <c r="G14" s="16"/>
+      <c r="H14" s="17"/>
+      <c r="I14" s="16"/>
+      <c r="J14" s="17"/>
+      <c r="K14" s="17"/>
+      <c r="L14" s="17"/>
+      <c r="M14" s="17"/>
+      <c r="N14" s="1">
+        <v>53</v>
+      </c>
+      <c r="O14" s="8">
+        <v>34</v>
+      </c>
+      <c r="P14" s="1">
+        <v>52</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>41</v>
+      </c>
+      <c r="R14" s="18">
+        <v>39</v>
+      </c>
+      <c r="S14" s="18">
+        <v>58</v>
+      </c>
+      <c r="T14" s="18">
+        <v>38</v>
+      </c>
+      <c r="U14" s="18">
+        <v>30</v>
+      </c>
+      <c r="V14" s="18">
+        <v>36</v>
+      </c>
+      <c r="W14" s="32">
+        <v>40</v>
+      </c>
+      <c r="X14" s="18">
+        <v>48</v>
+      </c>
+      <c r="Y14" s="8">
+        <v>42</v>
+      </c>
+      <c r="Z14" s="18">
+        <v>54</v>
+      </c>
+      <c r="AA14" s="18">
+        <v>38</v>
+      </c>
+      <c r="AB14" s="18">
+        <v>37</v>
+      </c>
+      <c r="AC14" s="8">
+        <v>43</v>
+      </c>
+      <c r="AD14" s="18">
+        <v>37</v>
+      </c>
+      <c r="AE14" s="18">
+        <v>39</v>
+      </c>
+      <c r="AF14" s="8">
+        <v>42</v>
+      </c>
+      <c r="AG14" s="8">
+        <v>23</v>
+      </c>
+      <c r="AH14" s="8">
+        <v>37</v>
+      </c>
+      <c r="AI14" s="8">
+        <v>41</v>
+      </c>
+      <c r="AJ14" s="8">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="15" spans="1:60" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A15" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="B15" s="16"/>
+      <c r="C15" s="16"/>
+      <c r="D15" s="16"/>
+      <c r="E15" s="16"/>
+      <c r="F15" s="16"/>
+      <c r="G15" s="16"/>
+      <c r="H15" s="17"/>
+      <c r="I15" s="16"/>
+      <c r="J15" s="17"/>
+      <c r="K15" s="17"/>
+      <c r="L15" s="17"/>
+      <c r="M15" s="17"/>
+      <c r="N15" s="1">
+        <v>21</v>
+      </c>
+      <c r="O15" s="8">
         <v>18</v>
       </c>
-      <c r="O46" s="19">
+      <c r="P15" s="1">
         <v>15</v>
       </c>
-      <c r="P46" s="19">
+      <c r="Q15" s="8">
+        <v>18</v>
+      </c>
+      <c r="R15" s="18">
+        <v>22</v>
+      </c>
+      <c r="S15" s="18">
         <v>15</v>
       </c>
-      <c r="Q46" s="19">
+      <c r="T15" s="18">
+        <v>9</v>
+      </c>
+      <c r="U15" s="18">
+        <v>7</v>
+      </c>
+      <c r="V15" s="18">
+        <v>19</v>
+      </c>
+      <c r="W15" s="32">
+        <v>15</v>
+      </c>
+      <c r="X15" s="18">
+        <v>9</v>
+      </c>
+      <c r="Y15" s="8">
+        <v>11</v>
+      </c>
+      <c r="Z15" s="18">
+        <v>11</v>
+      </c>
+      <c r="AA15" s="18">
+        <v>12</v>
+      </c>
+      <c r="AB15" s="18">
+        <v>15</v>
+      </c>
+      <c r="AC15" s="8">
+        <v>12</v>
+      </c>
+      <c r="AD15" s="18">
+        <v>12</v>
+      </c>
+      <c r="AE15" s="18">
+        <v>11</v>
+      </c>
+      <c r="AF15" s="8">
+        <v>6</v>
+      </c>
+      <c r="AG15" s="8">
+        <v>6</v>
+      </c>
+      <c r="AH15" s="8">
+        <v>9</v>
+      </c>
+      <c r="AI15" s="8">
+        <v>14</v>
+      </c>
+      <c r="AJ15" s="8">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="16" spans="1:60" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A16" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="B16" s="16"/>
+      <c r="C16" s="16"/>
+      <c r="D16" s="16"/>
+      <c r="E16" s="16"/>
+      <c r="F16" s="16"/>
+      <c r="G16" s="16"/>
+      <c r="H16" s="17"/>
+      <c r="I16" s="16"/>
+      <c r="J16" s="17"/>
+      <c r="K16" s="17"/>
+      <c r="L16" s="17"/>
+      <c r="M16" s="17"/>
+      <c r="N16" s="1">
+        <v>4</v>
+      </c>
+      <c r="O16" s="8">
+        <v>3</v>
+      </c>
+      <c r="P16" s="1">
+        <v>11</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>6</v>
+      </c>
+      <c r="R16" s="18">
+        <v>10</v>
+      </c>
+      <c r="S16" s="18">
+        <v>11</v>
+      </c>
+      <c r="T16" s="18">
+        <v>7</v>
+      </c>
+      <c r="U16" s="18">
+        <v>5</v>
+      </c>
+      <c r="V16" s="18">
+        <v>8</v>
+      </c>
+      <c r="W16" s="32">
+        <v>9</v>
+      </c>
+      <c r="X16" s="18">
+        <v>5</v>
+      </c>
+      <c r="Y16" s="8">
+        <v>11</v>
+      </c>
+      <c r="Z16" s="18">
+        <v>9</v>
+      </c>
+      <c r="AA16" s="18">
+        <v>13</v>
+      </c>
+      <c r="AB16" s="18">
+        <v>6</v>
+      </c>
+      <c r="AC16" s="8">
+        <v>13</v>
+      </c>
+      <c r="AD16" s="18">
+        <v>3</v>
+      </c>
+      <c r="AE16" s="18">
+        <v>7</v>
+      </c>
+      <c r="AF16" s="8">
+        <v>14</v>
+      </c>
+      <c r="AG16" s="8">
+        <v>5</v>
+      </c>
+      <c r="AH16" s="8">
+        <v>8</v>
+      </c>
+      <c r="AI16" s="8">
+        <v>10</v>
+      </c>
+      <c r="AJ16" s="8">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="17" spans="1:36" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A17" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="B17" s="16"/>
+      <c r="C17" s="16"/>
+      <c r="D17" s="16"/>
+      <c r="E17" s="16"/>
+      <c r="F17" s="16"/>
+      <c r="G17" s="16"/>
+      <c r="H17" s="17"/>
+      <c r="I17" s="16"/>
+      <c r="J17" s="17"/>
+      <c r="K17" s="17"/>
+      <c r="L17" s="17"/>
+      <c r="M17" s="17"/>
+      <c r="N17" s="1">
+        <v>5</v>
+      </c>
+      <c r="O17" s="8">
+        <v>8</v>
+      </c>
+      <c r="P17" s="1">
+        <v>5</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>5</v>
+      </c>
+      <c r="R17" s="18">
+        <v>5</v>
+      </c>
+      <c r="S17" s="18">
+        <v>8</v>
+      </c>
+      <c r="T17" s="18">
+        <v>2</v>
+      </c>
+      <c r="U17" s="18">
+        <v>5</v>
+      </c>
+      <c r="V17" s="18">
+        <v>10</v>
+      </c>
+      <c r="W17" s="32">
+        <v>8</v>
+      </c>
+      <c r="X17" s="18">
+        <v>3</v>
+      </c>
+      <c r="Y17" s="8">
+        <v>11</v>
+      </c>
+      <c r="Z17" s="18">
+        <v>2</v>
+      </c>
+      <c r="AA17" s="18">
+        <v>3</v>
+      </c>
+      <c r="AB17" s="18">
+        <v>6</v>
+      </c>
+      <c r="AC17" s="8">
+        <v>7</v>
+      </c>
+      <c r="AD17" s="18">
+        <v>8</v>
+      </c>
+      <c r="AE17" s="18">
+        <v>5</v>
+      </c>
+      <c r="AF17" s="8">
+        <v>9</v>
+      </c>
+      <c r="AG17" s="8">
+        <v>4</v>
+      </c>
+      <c r="AH17" s="8">
+        <v>1</v>
+      </c>
+      <c r="AI17" s="8">
+        <v>5</v>
+      </c>
+      <c r="AJ17" s="8">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="18" spans="1:36" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A18" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="B18" s="16"/>
+      <c r="C18" s="16"/>
+      <c r="D18" s="16"/>
+      <c r="E18" s="16"/>
+      <c r="F18" s="16"/>
+      <c r="G18" s="16"/>
+      <c r="H18" s="17"/>
+      <c r="I18" s="16"/>
+      <c r="J18" s="17"/>
+      <c r="K18" s="17"/>
+      <c r="L18" s="17"/>
+      <c r="M18" s="17"/>
+      <c r="N18" s="1">
+        <v>11</v>
+      </c>
+      <c r="O18" s="8">
+        <v>10</v>
+      </c>
+      <c r="P18" s="1">
+        <v>12</v>
+      </c>
+      <c r="Q18" s="8">
+        <v>13</v>
+      </c>
+      <c r="R18" s="18">
+        <v>12</v>
+      </c>
+      <c r="S18" s="18">
+        <v>9</v>
+      </c>
+      <c r="T18" s="18">
+        <v>5</v>
+      </c>
+      <c r="U18" s="18">
+        <v>8</v>
+      </c>
+      <c r="V18" s="18">
+        <v>10</v>
+      </c>
+      <c r="W18" s="32">
+        <v>9</v>
+      </c>
+      <c r="X18" s="18">
+        <v>4</v>
+      </c>
+      <c r="Y18" s="8">
+        <v>9</v>
+      </c>
+      <c r="Z18" s="18">
+        <v>9</v>
+      </c>
+      <c r="AA18" s="18">
+        <v>9</v>
+      </c>
+      <c r="AB18" s="18">
+        <v>5</v>
+      </c>
+      <c r="AC18" s="8">
+        <v>7</v>
+      </c>
+      <c r="AD18" s="18">
+        <v>11</v>
+      </c>
+      <c r="AE18" s="18">
+        <v>9</v>
+      </c>
+      <c r="AF18" s="8">
+        <v>10</v>
+      </c>
+      <c r="AG18" s="8">
+        <v>7</v>
+      </c>
+      <c r="AH18" s="8">
+        <v>5</v>
+      </c>
+      <c r="AI18" s="8">
+        <v>5</v>
+      </c>
+      <c r="AJ18" s="8">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="19" spans="1:36" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A19" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="B19" s="16"/>
+      <c r="C19" s="16"/>
+      <c r="D19" s="16"/>
+      <c r="E19" s="16"/>
+      <c r="F19" s="16"/>
+      <c r="G19" s="16"/>
+      <c r="H19" s="17"/>
+      <c r="I19" s="16"/>
+      <c r="J19" s="17"/>
+      <c r="K19" s="17"/>
+      <c r="L19" s="17"/>
+      <c r="M19" s="17"/>
+      <c r="N19" s="1">
+        <v>26</v>
+      </c>
+      <c r="O19" s="8">
+        <v>36</v>
+      </c>
+      <c r="P19" s="1">
+        <v>18</v>
+      </c>
+      <c r="Q19" s="8">
+        <v>29</v>
+      </c>
+      <c r="R19" s="18">
+        <v>32</v>
+      </c>
+      <c r="S19" s="18">
+        <v>29</v>
+      </c>
+      <c r="T19" s="18">
+        <v>31</v>
+      </c>
+      <c r="U19" s="18">
+        <v>23</v>
+      </c>
+      <c r="V19" s="18">
+        <v>24</v>
+      </c>
+      <c r="W19" s="32">
+        <v>22</v>
+      </c>
+      <c r="X19" s="18">
+        <v>22</v>
+      </c>
+      <c r="Y19" s="8">
+        <v>21</v>
+      </c>
+      <c r="Z19" s="18">
+        <v>30</v>
+      </c>
+      <c r="AA19" s="18">
+        <v>19</v>
+      </c>
+      <c r="AB19" s="18">
+        <v>31</v>
+      </c>
+      <c r="AC19" s="8">
+        <v>18</v>
+      </c>
+      <c r="AD19" s="18">
+        <v>19</v>
+      </c>
+      <c r="AE19" s="18">
+        <v>18</v>
+      </c>
+      <c r="AF19" s="8">
+        <v>16</v>
+      </c>
+      <c r="AG19" s="8">
+        <v>15</v>
+      </c>
+      <c r="AH19" s="8">
+        <v>22</v>
+      </c>
+      <c r="AI19" s="8">
+        <v>19</v>
+      </c>
+      <c r="AJ19" s="8">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="20" spans="1:36" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A20" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="B20" s="16"/>
+      <c r="C20" s="16"/>
+      <c r="D20" s="16"/>
+      <c r="E20" s="16"/>
+      <c r="F20" s="16"/>
+      <c r="G20" s="16"/>
+      <c r="H20" s="17"/>
+      <c r="I20" s="16"/>
+      <c r="J20" s="17"/>
+      <c r="K20" s="17"/>
+      <c r="L20" s="17"/>
+      <c r="M20" s="17"/>
+      <c r="N20" s="1">
+        <v>40</v>
+      </c>
+      <c r="O20" s="8">
+        <v>32</v>
+      </c>
+      <c r="P20" s="1">
+        <v>33</v>
+      </c>
+      <c r="Q20" s="8">
+        <v>44</v>
+      </c>
+      <c r="R20" s="18">
+        <v>38</v>
+      </c>
+      <c r="S20" s="18">
+        <v>38</v>
+      </c>
+      <c r="T20" s="18">
+        <v>27</v>
+      </c>
+      <c r="U20" s="18">
+        <v>33</v>
+      </c>
+      <c r="V20" s="18">
+        <v>27</v>
+      </c>
+      <c r="W20" s="32">
+        <v>44</v>
+      </c>
+      <c r="X20" s="18">
+        <v>46</v>
+      </c>
+      <c r="Y20" s="8">
+        <v>31</v>
+      </c>
+      <c r="Z20" s="18">
+        <v>38</v>
+      </c>
+      <c r="AA20" s="18">
+        <v>22</v>
+      </c>
+      <c r="AB20" s="18">
+        <v>42</v>
+      </c>
+      <c r="AC20" s="8">
+        <v>21</v>
+      </c>
+      <c r="AD20" s="18">
+        <v>30</v>
+      </c>
+      <c r="AE20" s="18">
+        <v>31</v>
+      </c>
+      <c r="AF20" s="8">
+        <v>36</v>
+      </c>
+      <c r="AG20" s="8">
+        <v>25</v>
+      </c>
+      <c r="AH20" s="8">
+        <v>24</v>
+      </c>
+      <c r="AI20" s="8">
+        <v>32</v>
+      </c>
+      <c r="AJ20" s="8">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="21" spans="1:36" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A21" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="B21" s="16"/>
+      <c r="C21" s="16"/>
+      <c r="D21" s="16"/>
+      <c r="E21" s="16"/>
+      <c r="F21" s="16"/>
+      <c r="G21" s="16"/>
+      <c r="H21" s="17"/>
+      <c r="I21" s="16"/>
+      <c r="J21" s="17"/>
+      <c r="K21" s="17"/>
+      <c r="L21" s="17"/>
+      <c r="M21" s="17"/>
+      <c r="N21" s="1">
+        <v>14</v>
+      </c>
+      <c r="O21" s="8">
+        <v>11</v>
+      </c>
+      <c r="P21" s="1">
+        <v>12</v>
+      </c>
+      <c r="Q21" s="8">
+        <v>11</v>
+      </c>
+      <c r="R21" s="18">
+        <v>10</v>
+      </c>
+      <c r="S21" s="18">
+        <v>3</v>
+      </c>
+      <c r="T21" s="18">
+        <v>5</v>
+      </c>
+      <c r="U21" s="18">
+        <v>11</v>
+      </c>
+      <c r="V21" s="18">
+        <v>8</v>
+      </c>
+      <c r="W21" s="32">
+        <v>12</v>
+      </c>
+      <c r="X21" s="18">
+        <v>9</v>
+      </c>
+      <c r="Y21" s="8">
+        <v>11</v>
+      </c>
+      <c r="Z21" s="18">
+        <v>8</v>
+      </c>
+      <c r="AA21" s="18">
+        <v>3</v>
+      </c>
+      <c r="AB21" s="18">
+        <v>7</v>
+      </c>
+      <c r="AC21" s="8">
+        <v>6</v>
+      </c>
+      <c r="AD21" s="18">
+        <v>6</v>
+      </c>
+      <c r="AE21" s="18">
+        <v>10</v>
+      </c>
+      <c r="AF21" s="8">
+        <v>6</v>
+      </c>
+      <c r="AG21" s="8">
+        <v>8</v>
+      </c>
+      <c r="AH21" s="8">
+        <v>16</v>
+      </c>
+      <c r="AI21" s="8">
+        <v>7</v>
+      </c>
+      <c r="AJ21" s="8">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="22" spans="1:36" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A22" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="B22" s="16"/>
+      <c r="C22" s="16"/>
+      <c r="D22" s="16"/>
+      <c r="E22" s="16"/>
+      <c r="F22" s="16"/>
+      <c r="G22" s="16"/>
+      <c r="H22" s="17"/>
+      <c r="I22" s="16"/>
+      <c r="J22" s="17"/>
+      <c r="K22" s="17"/>
+      <c r="L22" s="17"/>
+      <c r="M22" s="17"/>
+      <c r="N22" s="1">
+        <v>32</v>
+      </c>
+      <c r="O22" s="8">
+        <v>32</v>
+      </c>
+      <c r="P22" s="1">
+        <v>27</v>
+      </c>
+      <c r="Q22" s="8">
+        <v>33</v>
+      </c>
+      <c r="R22" s="18">
+        <v>28</v>
+      </c>
+      <c r="S22" s="18">
+        <v>30</v>
+      </c>
+      <c r="T22" s="18">
+        <v>26</v>
+      </c>
+      <c r="U22" s="18">
+        <v>21</v>
+      </c>
+      <c r="V22" s="18">
+        <v>30</v>
+      </c>
+      <c r="W22" s="32">
+        <v>32</v>
+      </c>
+      <c r="X22" s="18">
+        <v>30</v>
+      </c>
+      <c r="Y22" s="8">
+        <v>28</v>
+      </c>
+      <c r="Z22" s="18">
+        <v>27</v>
+      </c>
+      <c r="AA22" s="18">
+        <v>22</v>
+      </c>
+      <c r="AB22" s="18">
+        <v>23</v>
+      </c>
+      <c r="AC22" s="8">
+        <v>30</v>
+      </c>
+      <c r="AD22" s="18">
+        <v>23</v>
+      </c>
+      <c r="AE22" s="18">
+        <v>33</v>
+      </c>
+      <c r="AF22" s="8">
+        <v>26</v>
+      </c>
+      <c r="AG22" s="8">
+        <v>17</v>
+      </c>
+      <c r="AH22" s="8">
+        <v>19</v>
+      </c>
+      <c r="AI22" s="8">
+        <v>23</v>
+      </c>
+      <c r="AJ22" s="8">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="23" spans="1:36" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="B23" s="14"/>
+      <c r="C23" s="14"/>
+      <c r="D23" s="14"/>
+      <c r="E23" s="14"/>
+      <c r="F23" s="14"/>
+      <c r="G23" s="14"/>
+      <c r="H23" s="14"/>
+      <c r="I23" s="14"/>
+      <c r="J23" s="14"/>
+      <c r="K23" s="14"/>
+      <c r="L23" s="14"/>
+      <c r="M23" s="14"/>
+      <c r="N23" s="14"/>
+      <c r="O23" s="14"/>
+      <c r="P23" s="14"/>
+      <c r="Q23" s="14"/>
+      <c r="R23" s="14"/>
+      <c r="S23" s="14"/>
+      <c r="T23" s="61" t="s">
+        <v>48</v>
+      </c>
+      <c r="U23" s="61"/>
+      <c r="V23" s="61"/>
+      <c r="W23" s="61"/>
+      <c r="X23" s="61"/>
+      <c r="Y23" s="61"/>
+      <c r="Z23" s="61"/>
+      <c r="AA23" s="61"/>
+      <c r="AB23" s="61"/>
+      <c r="AC23" s="61"/>
+      <c r="AD23" s="61"/>
+      <c r="AE23" s="61"/>
+      <c r="AF23" s="61"/>
+      <c r="AG23" s="61"/>
+      <c r="AH23" s="14"/>
+      <c r="AI23" s="14"/>
+      <c r="AJ23" s="8"/>
+    </row>
+    <row r="24" spans="1:36" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A24" s="14" t="s">
+        <v>35</v>
+      </c>
+      <c r="B24" s="16"/>
+      <c r="C24" s="16"/>
+      <c r="D24" s="16"/>
+      <c r="E24" s="16"/>
+      <c r="F24" s="16"/>
+      <c r="G24" s="16"/>
+      <c r="H24" s="17"/>
+      <c r="I24" s="16"/>
+      <c r="J24" s="17"/>
+      <c r="K24" s="17"/>
+      <c r="L24" s="17"/>
+      <c r="M24" s="17"/>
+      <c r="N24" s="1">
+        <v>407</v>
+      </c>
+      <c r="O24" s="8">
+        <v>342</v>
+      </c>
+      <c r="P24" s="1">
+        <v>351</v>
+      </c>
+      <c r="Q24" s="8">
+        <v>318</v>
+      </c>
+      <c r="R24" s="18">
+        <v>391</v>
+      </c>
+      <c r="S24" s="18">
+        <v>380</v>
+      </c>
+      <c r="T24" s="18">
+        <v>275</v>
+      </c>
+      <c r="U24" s="18">
+        <v>293</v>
+      </c>
+      <c r="V24" s="32">
+        <v>309</v>
+      </c>
+      <c r="W24" s="32">
+        <v>359</v>
+      </c>
+      <c r="X24" s="8">
+        <v>309</v>
+      </c>
+      <c r="Y24" s="8">
+        <v>359</v>
+      </c>
+      <c r="Z24" s="8">
+        <v>361</v>
+      </c>
+      <c r="AA24" s="8">
+        <v>321</v>
+      </c>
+      <c r="AB24" s="8">
+        <v>346</v>
+      </c>
+      <c r="AC24" s="8">
+        <v>316</v>
+      </c>
+      <c r="AD24" s="8">
+        <v>272</v>
+      </c>
+      <c r="AE24" s="8">
+        <v>319</v>
+      </c>
+      <c r="AF24" s="8">
+        <v>300</v>
+      </c>
+      <c r="AG24" s="8">
+        <v>248</v>
+      </c>
+      <c r="AH24" s="8">
+        <v>264</v>
+      </c>
+      <c r="AI24" s="8">
+        <v>318</v>
+      </c>
+      <c r="AJ24" s="8">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="25" spans="1:36" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A25" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="B25" s="16"/>
+      <c r="C25" s="16"/>
+      <c r="D25" s="16"/>
+      <c r="E25" s="16"/>
+      <c r="F25" s="16"/>
+      <c r="G25" s="16"/>
+      <c r="H25" s="17"/>
+      <c r="I25" s="16"/>
+      <c r="J25" s="17"/>
+      <c r="K25" s="17"/>
+      <c r="L25" s="17"/>
+      <c r="M25" s="17"/>
+      <c r="N25" s="1">
+        <v>209</v>
+      </c>
+      <c r="O25" s="8">
+        <v>191</v>
+      </c>
+      <c r="P25" s="1">
+        <v>184</v>
+      </c>
+      <c r="Q25" s="8">
+        <v>167</v>
+      </c>
+      <c r="R25" s="18">
+        <v>208</v>
+      </c>
+      <c r="S25" s="18">
+        <v>203</v>
+      </c>
+      <c r="T25" s="18">
+        <v>160</v>
+      </c>
+      <c r="U25" s="18">
+        <v>153</v>
+      </c>
+      <c r="V25" s="32">
+        <v>176</v>
+      </c>
+      <c r="W25" s="32">
+        <v>181</v>
+      </c>
+      <c r="X25" s="8">
+        <v>165</v>
+      </c>
+      <c r="Y25" s="8">
+        <v>181</v>
+      </c>
+      <c r="Z25" s="8">
+        <v>195</v>
+      </c>
+      <c r="AA25" s="8">
+        <v>204</v>
+      </c>
+      <c r="AB25" s="8">
+        <v>191</v>
+      </c>
+      <c r="AC25" s="8">
+        <v>169</v>
+      </c>
+      <c r="AD25" s="8">
+        <v>154</v>
+      </c>
+      <c r="AE25" s="8">
+        <v>166</v>
+      </c>
+      <c r="AF25" s="8">
+        <v>166</v>
+      </c>
+      <c r="AG25" s="8">
+        <v>149</v>
+      </c>
+      <c r="AH25" s="8">
+        <v>139</v>
+      </c>
+      <c r="AI25" s="8">
+        <v>185</v>
+      </c>
+      <c r="AJ25" s="8">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="26" spans="1:36" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A26" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="B26" s="16"/>
+      <c r="C26" s="16"/>
+      <c r="D26" s="16"/>
+      <c r="E26" s="16"/>
+      <c r="F26" s="16"/>
+      <c r="G26" s="16"/>
+      <c r="H26" s="17"/>
+      <c r="I26" s="16"/>
+      <c r="J26" s="17"/>
+      <c r="K26" s="17"/>
+      <c r="L26" s="17"/>
+      <c r="M26" s="17"/>
+      <c r="N26" s="1">
+        <v>34</v>
+      </c>
+      <c r="O26" s="8">
+        <v>15</v>
+      </c>
+      <c r="P26" s="1">
+        <v>13</v>
+      </c>
+      <c r="Q26" s="8">
         <v>20</v>
       </c>
-      <c r="R46" s="19">
+      <c r="R26" s="18">
+        <v>25</v>
+      </c>
+      <c r="S26" s="18">
+        <v>15</v>
+      </c>
+      <c r="T26" s="18">
+        <v>15</v>
+      </c>
+      <c r="U26" s="18">
+        <v>21</v>
+      </c>
+      <c r="V26" s="32">
+        <v>12</v>
+      </c>
+      <c r="W26" s="32">
+        <v>24</v>
+      </c>
+      <c r="X26" s="8">
+        <v>18</v>
+      </c>
+      <c r="Y26" s="8">
+        <v>17</v>
+      </c>
+      <c r="Z26" s="8">
+        <v>20</v>
+      </c>
+      <c r="AA26" s="8">
+        <v>12</v>
+      </c>
+      <c r="AB26" s="8">
+        <v>17</v>
+      </c>
+      <c r="AC26" s="8">
+        <v>20</v>
+      </c>
+      <c r="AD26" s="8">
+        <v>15</v>
+      </c>
+      <c r="AE26" s="8">
+        <v>20</v>
+      </c>
+      <c r="AF26" s="8">
+        <v>18</v>
+      </c>
+      <c r="AG26" s="8">
+        <v>12</v>
+      </c>
+      <c r="AH26" s="8">
+        <v>16</v>
+      </c>
+      <c r="AI26" s="8">
+        <v>16</v>
+      </c>
+      <c r="AJ26" s="8">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="27" spans="1:36" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A27" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="B27" s="16"/>
+      <c r="C27" s="16"/>
+      <c r="D27" s="16"/>
+      <c r="E27" s="16"/>
+      <c r="F27" s="16"/>
+      <c r="G27" s="16"/>
+      <c r="H27" s="17"/>
+      <c r="I27" s="16"/>
+      <c r="J27" s="17"/>
+      <c r="K27" s="17"/>
+      <c r="L27" s="17"/>
+      <c r="M27" s="17"/>
+      <c r="N27" s="1">
+        <v>18</v>
+      </c>
+      <c r="O27" s="8">
+        <v>25</v>
+      </c>
+      <c r="P27" s="1">
         <v>22</v>
       </c>
-      <c r="S46" s="19">
+      <c r="Q27" s="8">
+        <v>16</v>
+      </c>
+      <c r="R27" s="18">
+        <v>24</v>
+      </c>
+      <c r="S27" s="18">
         <v>21</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="N47" s="19">
+      <c r="T27" s="18">
+        <v>19</v>
+      </c>
+      <c r="U27" s="18">
         <v>24</v>
       </c>
-      <c r="O47" s="19">
+      <c r="V27" s="32">
+        <v>18</v>
+      </c>
+      <c r="W27" s="32">
+        <v>28</v>
+      </c>
+      <c r="X27" s="8">
         <v>17</v>
       </c>
-      <c r="P47" s="19">
+      <c r="Y27" s="8">
+        <v>30</v>
+      </c>
+      <c r="Z27" s="8">
+        <v>18</v>
+      </c>
+      <c r="AA27" s="8">
+        <v>19</v>
+      </c>
+      <c r="AB27" s="8">
+        <v>21</v>
+      </c>
+      <c r="AC27" s="8">
+        <v>23</v>
+      </c>
+      <c r="AD27" s="8">
+        <v>17</v>
+      </c>
+      <c r="AE27" s="8">
+        <v>21</v>
+      </c>
+      <c r="AF27" s="8">
+        <v>14</v>
+      </c>
+      <c r="AG27" s="8">
+        <v>18</v>
+      </c>
+      <c r="AH27" s="8">
+        <v>17</v>
+      </c>
+      <c r="AI27" s="8">
+        <v>18</v>
+      </c>
+      <c r="AJ27" s="8">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="28" spans="1:36" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A28" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="B28" s="16"/>
+      <c r="C28" s="16"/>
+      <c r="D28" s="16"/>
+      <c r="E28" s="16"/>
+      <c r="F28" s="16"/>
+      <c r="G28" s="16"/>
+      <c r="H28" s="17"/>
+      <c r="I28" s="16"/>
+      <c r="J28" s="17"/>
+      <c r="K28" s="17"/>
+      <c r="L28" s="17"/>
+      <c r="M28" s="17"/>
+      <c r="N28" s="1">
+        <v>32</v>
+      </c>
+      <c r="O28" s="8">
+        <v>11</v>
+      </c>
+      <c r="P28" s="1">
+        <v>34</v>
+      </c>
+      <c r="Q28" s="8">
+        <v>22</v>
+      </c>
+      <c r="R28" s="18">
+        <v>23</v>
+      </c>
+      <c r="S28" s="18">
+        <v>29</v>
+      </c>
+      <c r="T28" s="18">
+        <v>14</v>
+      </c>
+      <c r="U28" s="18">
+        <v>25</v>
+      </c>
+      <c r="V28" s="32">
+        <v>17</v>
+      </c>
+      <c r="W28" s="32">
+        <v>29</v>
+      </c>
+      <c r="X28" s="8">
+        <v>27</v>
+      </c>
+      <c r="Y28" s="8">
         <v>33</v>
       </c>
-      <c r="Q47" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R47" s="19">
+      <c r="Z28" s="8">
+        <v>22</v>
+      </c>
+      <c r="AA28" s="8">
+        <v>14</v>
+      </c>
+      <c r="AB28" s="8">
+        <v>27</v>
+      </c>
+      <c r="AC28" s="8">
+        <v>26</v>
+      </c>
+      <c r="AD28" s="8">
+        <v>18</v>
+      </c>
+      <c r="AE28" s="8">
+        <v>25</v>
+      </c>
+      <c r="AF28" s="8">
+        <v>17</v>
+      </c>
+      <c r="AG28" s="8">
+        <v>12</v>
+      </c>
+      <c r="AH28" s="8">
+        <v>18</v>
+      </c>
+      <c r="AI28" s="8">
+        <v>16</v>
+      </c>
+      <c r="AJ28" s="8">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="29" spans="1:36" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A29" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B29" s="16"/>
+      <c r="C29" s="16"/>
+      <c r="D29" s="16"/>
+      <c r="E29" s="16"/>
+      <c r="F29" s="16"/>
+      <c r="G29" s="16"/>
+      <c r="H29" s="17"/>
+      <c r="I29" s="16"/>
+      <c r="J29" s="17"/>
+      <c r="K29" s="17"/>
+      <c r="L29" s="17"/>
+      <c r="M29" s="17"/>
+      <c r="N29" s="1">
+        <v>25</v>
+      </c>
+      <c r="O29" s="8">
+        <v>19</v>
+      </c>
+      <c r="P29" s="1">
+        <v>23</v>
+      </c>
+      <c r="Q29" s="8">
+        <v>23</v>
+      </c>
+      <c r="R29" s="18">
+        <v>20</v>
+      </c>
+      <c r="S29" s="18">
+        <v>34</v>
+      </c>
+      <c r="T29" s="18">
+        <v>22</v>
+      </c>
+      <c r="U29" s="18">
+        <v>13</v>
+      </c>
+      <c r="V29" s="32">
+        <v>20</v>
+      </c>
+      <c r="W29" s="32">
+        <v>25</v>
+      </c>
+      <c r="X29" s="8">
         <v>24</v>
       </c>
-      <c r="S47" s="19">
+      <c r="Y29" s="8">
+        <v>24</v>
+      </c>
+      <c r="Z29" s="8">
+        <v>27</v>
+      </c>
+      <c r="AA29" s="8">
+        <v>18</v>
+      </c>
+      <c r="AB29" s="8">
+        <v>18</v>
+      </c>
+      <c r="AC29" s="8">
+        <v>18</v>
+      </c>
+      <c r="AD29" s="8">
+        <v>14</v>
+      </c>
+      <c r="AE29" s="8">
+        <v>21</v>
+      </c>
+      <c r="AF29" s="8">
+        <v>23</v>
+      </c>
+      <c r="AG29" s="8">
+        <v>11</v>
+      </c>
+      <c r="AH29" s="8">
+        <v>23</v>
+      </c>
+      <c r="AI29" s="8">
+        <v>25</v>
+      </c>
+      <c r="AJ29" s="8">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="30" spans="1:36" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A30" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="B30" s="16"/>
+      <c r="C30" s="16"/>
+      <c r="D30" s="16"/>
+      <c r="E30" s="16"/>
+      <c r="F30" s="16"/>
+      <c r="G30" s="16"/>
+      <c r="H30" s="17"/>
+      <c r="I30" s="16"/>
+      <c r="J30" s="17"/>
+      <c r="K30" s="17"/>
+      <c r="L30" s="17"/>
+      <c r="M30" s="17"/>
+      <c r="N30" s="1">
+        <v>9</v>
+      </c>
+      <c r="O30" s="8">
+        <v>13</v>
+      </c>
+      <c r="P30" s="1">
+        <v>5</v>
+      </c>
+      <c r="Q30" s="8">
+        <v>5</v>
+      </c>
+      <c r="R30" s="18">
+        <v>10</v>
+      </c>
+      <c r="S30" s="18">
+        <v>7</v>
+      </c>
+      <c r="T30" s="18">
+        <v>3</v>
+      </c>
+      <c r="U30" s="18">
+        <v>3</v>
+      </c>
+      <c r="V30" s="32">
+        <v>9</v>
+      </c>
+      <c r="W30" s="32">
+        <v>8</v>
+      </c>
+      <c r="X30" s="8">
+        <v>3</v>
+      </c>
+      <c r="Y30" s="8">
+        <v>6</v>
+      </c>
+      <c r="Z30" s="8">
+        <v>7</v>
+      </c>
+      <c r="AA30" s="8">
+        <v>8</v>
+      </c>
+      <c r="AB30" s="8">
+        <v>6</v>
+      </c>
+      <c r="AC30" s="8">
+        <v>7</v>
+      </c>
+      <c r="AD30" s="8">
+        <v>9</v>
+      </c>
+      <c r="AE30" s="8">
+        <v>5</v>
+      </c>
+      <c r="AF30" s="8">
+        <v>3</v>
+      </c>
+      <c r="AG30" s="8">
+        <v>3</v>
+      </c>
+      <c r="AH30" s="8">
+        <v>9</v>
+      </c>
+      <c r="AI30" s="8">
+        <v>8</v>
+      </c>
+      <c r="AJ30" s="8">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="31" spans="1:36" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A31" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="B31" s="16"/>
+      <c r="C31" s="16"/>
+      <c r="D31" s="16"/>
+      <c r="E31" s="16"/>
+      <c r="F31" s="16"/>
+      <c r="G31" s="16"/>
+      <c r="H31" s="17"/>
+      <c r="I31" s="16"/>
+      <c r="J31" s="17"/>
+      <c r="K31" s="17"/>
+      <c r="L31" s="17"/>
+      <c r="M31" s="17"/>
+      <c r="N31" s="1">
+        <v>3</v>
+      </c>
+      <c r="O31" s="8">
+        <v>1</v>
+      </c>
+      <c r="P31" s="1">
+        <v>7</v>
+      </c>
+      <c r="Q31" s="8">
+        <v>3</v>
+      </c>
+      <c r="R31" s="18">
+        <v>3</v>
+      </c>
+      <c r="S31" s="18">
+        <v>9</v>
+      </c>
+      <c r="T31" s="18">
+        <v>1</v>
+      </c>
+      <c r="U31" s="18">
+        <v>2</v>
+      </c>
+      <c r="V31" s="32">
+        <v>2</v>
+      </c>
+      <c r="W31" s="32">
+        <v>6</v>
+      </c>
+      <c r="X31" s="8">
+        <v>2</v>
+      </c>
+      <c r="Y31" s="8">
+        <v>5</v>
+      </c>
+      <c r="Z31" s="8">
+        <v>5</v>
+      </c>
+      <c r="AA31" s="8">
+        <v>7</v>
+      </c>
+      <c r="AB31" s="8">
+        <v>4</v>
+      </c>
+      <c r="AC31" s="8">
+        <v>7</v>
+      </c>
+      <c r="AD31" s="8">
+        <v>1</v>
+      </c>
+      <c r="AE31" s="8">
+        <v>3</v>
+      </c>
+      <c r="AF31" s="8">
+        <v>6</v>
+      </c>
+      <c r="AG31" s="8">
+        <v>5</v>
+      </c>
+      <c r="AH31" s="8">
+        <v>4</v>
+      </c>
+      <c r="AI31" s="8">
+        <v>6</v>
+      </c>
+      <c r="AJ31" s="8">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="32" spans="1:36" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A32" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="B32" s="16"/>
+      <c r="C32" s="16"/>
+      <c r="D32" s="16"/>
+      <c r="E32" s="16"/>
+      <c r="F32" s="16"/>
+      <c r="G32" s="16"/>
+      <c r="H32" s="17"/>
+      <c r="I32" s="16"/>
+      <c r="J32" s="17"/>
+      <c r="K32" s="17"/>
+      <c r="L32" s="17"/>
+      <c r="M32" s="17"/>
+      <c r="N32" s="1">
+        <v>2</v>
+      </c>
+      <c r="O32" s="8">
+        <v>3</v>
+      </c>
+      <c r="P32" s="1">
+        <v>1</v>
+      </c>
+      <c r="Q32" s="8">
+        <v>3</v>
+      </c>
+      <c r="R32" s="18">
+        <v>1</v>
+      </c>
+      <c r="S32" s="18">
+        <v>5</v>
+      </c>
+      <c r="T32" s="18">
+        <v>1</v>
+      </c>
+      <c r="U32" s="18">
+        <v>1</v>
+      </c>
+      <c r="V32" s="32">
+        <v>5</v>
+      </c>
+      <c r="W32" s="32">
+        <v>5</v>
+      </c>
+      <c r="X32" s="8">
+        <v>1</v>
+      </c>
+      <c r="Y32" s="8">
+        <v>4</v>
+      </c>
+      <c r="Z32" s="8">
+        <v>1</v>
+      </c>
+      <c r="AA32" s="8">
+        <v>1</v>
+      </c>
+      <c r="AB32" s="8">
+        <v>3</v>
+      </c>
+      <c r="AC32" s="8">
+        <v>3</v>
+      </c>
+      <c r="AD32" s="8">
+        <v>4</v>
+      </c>
+      <c r="AE32" s="8">
+        <v>3</v>
+      </c>
+      <c r="AF32" s="8">
+        <v>4</v>
+      </c>
+      <c r="AG32" s="8">
+        <v>2</v>
+      </c>
+      <c r="AH32" s="18" t="s">
+        <v>50</v>
+      </c>
+      <c r="AI32" s="8">
+        <v>2</v>
+      </c>
+      <c r="AJ32" s="8">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="33" spans="1:36" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A33" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="B33" s="16"/>
+      <c r="C33" s="16"/>
+      <c r="D33" s="16"/>
+      <c r="E33" s="16"/>
+      <c r="F33" s="16"/>
+      <c r="G33" s="16"/>
+      <c r="H33" s="17"/>
+      <c r="I33" s="16"/>
+      <c r="J33" s="17"/>
+      <c r="K33" s="17"/>
+      <c r="L33" s="17"/>
+      <c r="M33" s="17"/>
+      <c r="N33" s="1">
+        <v>5</v>
+      </c>
+      <c r="O33" s="8">
+        <v>5</v>
+      </c>
+      <c r="P33" s="1">
+        <v>5</v>
+      </c>
+      <c r="Q33" s="8">
+        <v>6</v>
+      </c>
+      <c r="R33" s="18">
+        <v>7</v>
+      </c>
+      <c r="S33" s="18">
+        <v>5</v>
+      </c>
+      <c r="T33" s="18">
+        <v>1</v>
+      </c>
+      <c r="U33" s="18">
+        <v>3</v>
+      </c>
+      <c r="V33" s="32">
+        <v>8</v>
+      </c>
+      <c r="W33" s="32">
+        <v>3</v>
+      </c>
+      <c r="X33" s="8">
+        <v>2</v>
+      </c>
+      <c r="Y33" s="8">
+        <v>3</v>
+      </c>
+      <c r="Z33" s="8">
+        <v>3</v>
+      </c>
+      <c r="AA33" s="8">
+        <v>6</v>
+      </c>
+      <c r="AB33" s="8">
+        <v>2</v>
+      </c>
+      <c r="AC33" s="8">
+        <v>4</v>
+      </c>
+      <c r="AD33" s="8">
+        <v>4</v>
+      </c>
+      <c r="AE33" s="8">
+        <v>6</v>
+      </c>
+      <c r="AF33" s="8">
+        <v>6</v>
+      </c>
+      <c r="AG33" s="8">
+        <v>3</v>
+      </c>
+      <c r="AH33" s="8">
+        <v>2</v>
+      </c>
+      <c r="AI33" s="18" t="s">
+        <v>50</v>
+      </c>
+      <c r="AJ33" s="8">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="34" spans="1:36" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A34" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="B34" s="16"/>
+      <c r="C34" s="16"/>
+      <c r="D34" s="16"/>
+      <c r="E34" s="16"/>
+      <c r="F34" s="16"/>
+      <c r="G34" s="16"/>
+      <c r="H34" s="17"/>
+      <c r="I34" s="16"/>
+      <c r="J34" s="17"/>
+      <c r="K34" s="17"/>
+      <c r="L34" s="17"/>
+      <c r="M34" s="17"/>
+      <c r="N34" s="1">
+        <v>18</v>
+      </c>
+      <c r="O34" s="8">
+        <v>17</v>
+      </c>
+      <c r="P34" s="1">
+        <v>15</v>
+      </c>
+      <c r="Q34" s="8">
+        <v>13</v>
+      </c>
+      <c r="R34" s="18">
+        <v>23</v>
+      </c>
+      <c r="S34" s="18">
+        <v>15</v>
+      </c>
+      <c r="T34" s="18">
+        <v>10</v>
+      </c>
+      <c r="U34" s="18">
+        <v>12</v>
+      </c>
+      <c r="V34" s="32">
+        <v>8</v>
+      </c>
+      <c r="W34" s="32">
+        <v>7</v>
+      </c>
+      <c r="X34" s="8">
+        <v>11</v>
+      </c>
+      <c r="Y34" s="8">
+        <v>10</v>
+      </c>
+      <c r="Z34" s="8">
+        <v>19</v>
+      </c>
+      <c r="AA34" s="8">
+        <v>8</v>
+      </c>
+      <c r="AB34" s="8">
+        <v>13</v>
+      </c>
+      <c r="AC34" s="8">
+        <v>7</v>
+      </c>
+      <c r="AD34" s="8">
+        <v>8</v>
+      </c>
+      <c r="AE34" s="8">
+        <v>5</v>
+      </c>
+      <c r="AF34" s="8">
+        <v>11</v>
+      </c>
+      <c r="AG34" s="8">
+        <v>7</v>
+      </c>
+      <c r="AH34" s="8">
+        <v>11</v>
+      </c>
+      <c r="AI34" s="8">
+        <v>7</v>
+      </c>
+      <c r="AJ34" s="8">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="35" spans="1:36" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A35" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="B35" s="24" t="s">
+        <v>46</v>
+      </c>
+      <c r="C35" s="24" t="s">
+        <v>46</v>
+      </c>
+      <c r="D35" s="24" t="s">
+        <v>46</v>
+      </c>
+      <c r="E35" s="24" t="s">
+        <v>46</v>
+      </c>
+      <c r="F35" s="24" t="s">
+        <v>46</v>
+      </c>
+      <c r="G35" s="24" t="s">
+        <v>46</v>
+      </c>
+      <c r="H35" s="24" t="s">
+        <v>46</v>
+      </c>
+      <c r="I35" s="24" t="s">
+        <v>46</v>
+      </c>
+      <c r="J35" s="24" t="s">
+        <v>46</v>
+      </c>
+      <c r="K35" s="24" t="s">
+        <v>46</v>
+      </c>
+      <c r="L35" s="24" t="s">
+        <v>46</v>
+      </c>
+      <c r="M35" s="24" t="s">
+        <v>46</v>
+      </c>
+      <c r="N35" s="1">
+        <v>23</v>
+      </c>
+      <c r="O35" s="8">
+        <v>20</v>
+      </c>
+      <c r="P35" s="1">
+        <v>19</v>
+      </c>
+      <c r="Q35" s="8">
+        <v>20</v>
+      </c>
+      <c r="R35" s="18">
+        <v>21</v>
+      </c>
+      <c r="S35" s="18">
+        <v>17</v>
+      </c>
+      <c r="T35" s="18">
+        <v>13</v>
+      </c>
+      <c r="U35" s="18">
+        <v>17</v>
+      </c>
+      <c r="V35" s="32">
+        <v>11</v>
+      </c>
+      <c r="W35" s="32">
+        <v>23</v>
+      </c>
+      <c r="X35" s="8">
+        <v>24</v>
+      </c>
+      <c r="Y35" s="8">
+        <v>22</v>
+      </c>
+      <c r="Z35" s="8">
+        <v>23</v>
+      </c>
+      <c r="AA35" s="8">
+        <v>11</v>
+      </c>
+      <c r="AB35" s="8">
+        <v>25</v>
+      </c>
+      <c r="AC35" s="8">
+        <v>12</v>
+      </c>
+      <c r="AD35" s="8">
+        <v>14</v>
+      </c>
+      <c r="AE35" s="8">
+        <v>17</v>
+      </c>
+      <c r="AF35" s="8">
+        <v>16</v>
+      </c>
+      <c r="AG35" s="8">
+        <v>14</v>
+      </c>
+      <c r="AH35" s="8">
+        <v>10</v>
+      </c>
+      <c r="AI35" s="8">
+        <v>14</v>
+      </c>
+      <c r="AJ35" s="8">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="36" spans="1:36" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A36" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="B36" s="24"/>
+      <c r="C36" s="24"/>
+      <c r="D36" s="24"/>
+      <c r="E36" s="24"/>
+      <c r="F36" s="24"/>
+      <c r="G36" s="24"/>
+      <c r="H36" s="24"/>
+      <c r="I36" s="24"/>
+      <c r="J36" s="24"/>
+      <c r="K36" s="24"/>
+      <c r="L36" s="24"/>
+      <c r="M36" s="24"/>
+      <c r="N36" s="1">
+        <v>6</v>
+      </c>
+      <c r="O36" s="8">
+        <v>5</v>
+      </c>
+      <c r="P36" s="1">
+        <v>5</v>
+      </c>
+      <c r="Q36" s="8">
+        <v>6</v>
+      </c>
+      <c r="R36" s="18">
+        <v>8</v>
+      </c>
+      <c r="S36" s="18" t="s">
+        <v>50</v>
+      </c>
+      <c r="T36" s="18">
+        <v>1</v>
+      </c>
+      <c r="U36" s="18">
+        <v>8</v>
+      </c>
+      <c r="V36" s="32">
+        <v>2</v>
+      </c>
+      <c r="W36" s="32">
+        <v>6</v>
+      </c>
+      <c r="X36" s="8">
+        <v>5</v>
+      </c>
+      <c r="Y36" s="8">
+        <v>6</v>
+      </c>
+      <c r="Z36" s="8">
+        <v>5</v>
+      </c>
+      <c r="AA36" s="8">
+        <v>2</v>
+      </c>
+      <c r="AB36" s="8">
+        <v>5</v>
+      </c>
+      <c r="AC36" s="8">
+        <v>5</v>
+      </c>
+      <c r="AD36" s="8">
+        <v>3</v>
+      </c>
+      <c r="AE36" s="8">
+        <v>7</v>
+      </c>
+      <c r="AF36" s="8">
+        <v>1</v>
+      </c>
+      <c r="AG36" s="8">
+        <v>1</v>
+      </c>
+      <c r="AH36" s="8">
+        <v>9</v>
+      </c>
+      <c r="AI36" s="8">
+        <v>6</v>
+      </c>
+      <c r="AJ36" s="8"/>
+    </row>
+    <row r="37" spans="1:36" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A37" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="B37" s="24" t="s">
+        <v>47</v>
+      </c>
+      <c r="C37" s="24" t="s">
+        <v>47</v>
+      </c>
+      <c r="D37" s="24" t="s">
+        <v>47</v>
+      </c>
+      <c r="E37" s="24" t="s">
+        <v>47</v>
+      </c>
+      <c r="F37" s="24" t="s">
+        <v>47</v>
+      </c>
+      <c r="G37" s="24" t="s">
+        <v>47</v>
+      </c>
+      <c r="H37" s="24" t="s">
+        <v>47</v>
+      </c>
+      <c r="I37" s="24" t="s">
+        <v>47</v>
+      </c>
+      <c r="J37" s="24" t="s">
+        <v>47</v>
+      </c>
+      <c r="K37" s="24" t="s">
+        <v>47</v>
+      </c>
+      <c r="L37" s="24" t="s">
+        <v>47</v>
+      </c>
+      <c r="M37" s="24" t="s">
+        <v>47</v>
+      </c>
+      <c r="N37" s="1">
+        <v>23</v>
+      </c>
+      <c r="O37" s="8">
+        <v>17</v>
+      </c>
+      <c r="P37" s="1">
+        <v>18</v>
+      </c>
+      <c r="Q37" s="8">
+        <v>14</v>
+      </c>
+      <c r="R37" s="18">
+        <v>18</v>
+      </c>
+      <c r="S37" s="18">
+        <v>20</v>
+      </c>
+      <c r="T37" s="18">
+        <v>15</v>
+      </c>
+      <c r="U37" s="18">
+        <v>11</v>
+      </c>
+      <c r="V37" s="32">
+        <v>21</v>
+      </c>
+      <c r="W37" s="32">
+        <v>14</v>
+      </c>
+      <c r="X37" s="8">
+        <v>10</v>
+      </c>
+      <c r="Y37" s="8">
+        <v>18</v>
+      </c>
+      <c r="Z37" s="8">
+        <v>16</v>
+      </c>
+      <c r="AA37" s="8">
+        <v>11</v>
+      </c>
+      <c r="AB37" s="8">
+        <v>14</v>
+      </c>
+      <c r="AC37" s="8">
+        <v>15</v>
+      </c>
+      <c r="AD37" s="8">
+        <v>11</v>
+      </c>
+      <c r="AE37" s="8">
+        <v>20</v>
+      </c>
+      <c r="AF37" s="8">
+        <v>15</v>
+      </c>
+      <c r="AG37" s="8">
+        <v>11</v>
+      </c>
+      <c r="AH37" s="8">
+        <v>6</v>
+      </c>
+      <c r="AI37" s="8">
+        <v>15</v>
+      </c>
+      <c r="AJ37" s="8">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="38" spans="1:36" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="B38" s="38"/>
+      <c r="C38" s="38"/>
+      <c r="D38" s="38"/>
+      <c r="E38" s="38"/>
+      <c r="F38" s="38"/>
+      <c r="G38" s="38"/>
+      <c r="H38" s="38"/>
+      <c r="I38" s="38"/>
+      <c r="J38" s="38"/>
+      <c r="K38" s="38"/>
+      <c r="L38" s="38"/>
+      <c r="M38" s="38"/>
+      <c r="N38" s="38"/>
+      <c r="O38" s="38"/>
+      <c r="P38" s="38"/>
+      <c r="Q38" s="38"/>
+      <c r="R38" s="38"/>
+      <c r="S38" s="38"/>
+      <c r="T38" s="66" t="s">
+        <v>49</v>
+      </c>
+      <c r="U38" s="66"/>
+      <c r="V38" s="66"/>
+      <c r="W38" s="66"/>
+      <c r="X38" s="66"/>
+      <c r="Y38" s="66"/>
+      <c r="Z38" s="66"/>
+      <c r="AA38" s="66"/>
+      <c r="AB38" s="66"/>
+      <c r="AC38" s="66"/>
+      <c r="AD38" s="66"/>
+      <c r="AE38" s="66"/>
+      <c r="AF38" s="66"/>
+      <c r="AG38" s="66"/>
+      <c r="AH38" s="38"/>
+      <c r="AI38" s="38"/>
+      <c r="AJ38" s="8"/>
+    </row>
+    <row r="39" spans="1:36" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A39" s="14" t="s">
         <v>35</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="N48" s="19">
+      <c r="B39" s="16"/>
+      <c r="C39" s="16"/>
+      <c r="D39" s="16"/>
+      <c r="E39" s="16"/>
+      <c r="F39" s="16"/>
+      <c r="G39" s="16"/>
+      <c r="H39" s="17"/>
+      <c r="I39" s="16"/>
+      <c r="J39" s="17"/>
+      <c r="K39" s="17"/>
+      <c r="L39" s="17"/>
+      <c r="M39" s="17"/>
+      <c r="N39" s="1">
+        <v>344</v>
+      </c>
+      <c r="O39" s="8">
+        <v>304</v>
+      </c>
+      <c r="P39" s="1">
+        <v>339</v>
+      </c>
+      <c r="Q39" s="8">
+        <v>368</v>
+      </c>
+      <c r="R39" s="18">
+        <v>326</v>
+      </c>
+      <c r="S39" s="18">
+        <v>346</v>
+      </c>
+      <c r="T39" s="18">
+        <v>287</v>
+      </c>
+      <c r="U39" s="18">
+        <v>271</v>
+      </c>
+      <c r="V39" s="32">
+        <v>274</v>
+      </c>
+      <c r="W39" s="32">
+        <v>329</v>
+      </c>
+      <c r="X39" s="8">
+        <v>303</v>
+      </c>
+      <c r="Y39" s="8">
+        <v>274</v>
+      </c>
+      <c r="Z39" s="8">
+        <v>321</v>
+      </c>
+      <c r="AA39" s="8">
+        <v>349</v>
+      </c>
+      <c r="AB39" s="8">
+        <v>316</v>
+      </c>
+      <c r="AC39" s="8">
+        <v>291</v>
+      </c>
+      <c r="AD39" s="8">
+        <v>283</v>
+      </c>
+      <c r="AE39" s="8">
+        <v>314</v>
+      </c>
+      <c r="AF39" s="8">
+        <v>266</v>
+      </c>
+      <c r="AG39" s="8">
+        <v>237</v>
+      </c>
+      <c r="AH39" s="8">
+        <v>252</v>
+      </c>
+      <c r="AI39" s="8">
+        <v>290</v>
+      </c>
+      <c r="AJ39" s="8">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="40" spans="1:36" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A40" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="B40" s="16"/>
+      <c r="C40" s="16"/>
+      <c r="D40" s="16"/>
+      <c r="E40" s="16"/>
+      <c r="F40" s="16"/>
+      <c r="G40" s="16"/>
+      <c r="H40" s="17"/>
+      <c r="I40" s="16"/>
+      <c r="J40" s="17"/>
+      <c r="K40" s="17"/>
+      <c r="L40" s="17"/>
+      <c r="M40" s="17"/>
+      <c r="N40" s="1">
+        <v>179</v>
+      </c>
+      <c r="O40" s="8">
+        <v>166</v>
+      </c>
+      <c r="P40" s="1">
+        <v>192</v>
+      </c>
+      <c r="Q40" s="8">
+        <v>194</v>
+      </c>
+      <c r="R40" s="18">
+        <v>177</v>
+      </c>
+      <c r="S40" s="18">
+        <v>185</v>
+      </c>
+      <c r="T40" s="18">
+        <v>150</v>
+      </c>
+      <c r="U40" s="18">
+        <v>139</v>
+      </c>
+      <c r="V40" s="32">
+        <v>132</v>
+      </c>
+      <c r="W40" s="32">
+        <v>172</v>
+      </c>
+      <c r="X40" s="8">
+        <v>162</v>
+      </c>
+      <c r="Y40" s="8">
+        <v>143</v>
+      </c>
+      <c r="Z40" s="8">
+        <v>181</v>
+      </c>
+      <c r="AA40" s="8">
+        <v>216</v>
+      </c>
+      <c r="AB40" s="8">
+        <v>179</v>
+      </c>
+      <c r="AC40" s="8">
+        <v>161</v>
+      </c>
+      <c r="AD40" s="8">
+        <v>159</v>
+      </c>
+      <c r="AE40" s="8">
+        <v>184</v>
+      </c>
+      <c r="AF40" s="8">
+        <v>139</v>
+      </c>
+      <c r="AG40" s="8">
+        <v>137</v>
+      </c>
+      <c r="AH40" s="8">
+        <v>134</v>
+      </c>
+      <c r="AI40" s="8">
+        <v>166</v>
+      </c>
+      <c r="AJ40" s="8">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="41" spans="1:36" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A41" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="B41" s="16"/>
+      <c r="C41" s="16"/>
+      <c r="D41" s="16"/>
+      <c r="E41" s="16"/>
+      <c r="F41" s="16"/>
+      <c r="G41" s="16"/>
+      <c r="H41" s="17"/>
+      <c r="I41" s="16"/>
+      <c r="J41" s="17"/>
+      <c r="K41" s="17"/>
+      <c r="L41" s="17"/>
+      <c r="M41" s="17"/>
+      <c r="N41" s="1">
         <v>17</v>
       </c>
-      <c r="O48" s="19">
+      <c r="O41" s="8">
+        <v>17</v>
+      </c>
+      <c r="P41" s="1">
+        <v>18</v>
+      </c>
+      <c r="Q41" s="8">
+        <v>18</v>
+      </c>
+      <c r="R41" s="18">
+        <v>23</v>
+      </c>
+      <c r="S41" s="18">
+        <v>26</v>
+      </c>
+      <c r="T41" s="18">
+        <v>13</v>
+      </c>
+      <c r="U41" s="18">
+        <v>12</v>
+      </c>
+      <c r="V41" s="32">
+        <v>19</v>
+      </c>
+      <c r="W41" s="32">
+        <v>11</v>
+      </c>
+      <c r="X41" s="8">
+        <v>13</v>
+      </c>
+      <c r="Y41" s="8">
+        <v>18</v>
+      </c>
+      <c r="Z41" s="8">
+        <v>21</v>
+      </c>
+      <c r="AA41" s="8">
+        <v>19</v>
+      </c>
+      <c r="AB41" s="8">
+        <v>14</v>
+      </c>
+      <c r="AC41" s="8">
+        <v>12</v>
+      </c>
+      <c r="AD41" s="8">
+        <v>20</v>
+      </c>
+      <c r="AE41" s="8">
+        <v>17</v>
+      </c>
+      <c r="AF41" s="8">
+        <v>18</v>
+      </c>
+      <c r="AG41" s="8">
+        <v>12</v>
+      </c>
+      <c r="AH41" s="8">
+        <v>21</v>
+      </c>
+      <c r="AI41" s="8">
+        <v>12</v>
+      </c>
+      <c r="AJ41" s="8">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="42" spans="1:36" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A42" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="B42" s="16"/>
+      <c r="C42" s="16"/>
+      <c r="D42" s="16"/>
+      <c r="E42" s="16"/>
+      <c r="F42" s="16"/>
+      <c r="G42" s="16"/>
+      <c r="H42" s="17"/>
+      <c r="I42" s="16"/>
+      <c r="J42" s="17"/>
+      <c r="K42" s="17"/>
+      <c r="L42" s="17"/>
+      <c r="M42" s="17"/>
+      <c r="N42" s="1">
+        <v>27</v>
+      </c>
+      <c r="O42" s="8">
+        <v>13</v>
+      </c>
+      <c r="P42" s="1">
+        <v>16</v>
+      </c>
+      <c r="Q42" s="8">
+        <v>19</v>
+      </c>
+      <c r="R42" s="18">
+        <v>14</v>
+      </c>
+      <c r="S42" s="18">
+        <v>22</v>
+      </c>
+      <c r="T42" s="18">
+        <v>24</v>
+      </c>
+      <c r="U42" s="18">
+        <v>19</v>
+      </c>
+      <c r="V42" s="32">
+        <v>15</v>
+      </c>
+      <c r="W42" s="32">
+        <v>32</v>
+      </c>
+      <c r="X42" s="8">
+        <v>14</v>
+      </c>
+      <c r="Y42" s="8">
+        <v>14</v>
+      </c>
+      <c r="Z42" s="8">
+        <v>18</v>
+      </c>
+      <c r="AA42" s="8">
+        <v>25</v>
+      </c>
+      <c r="AB42" s="8">
+        <v>15</v>
+      </c>
+      <c r="AC42" s="8">
+        <v>16</v>
+      </c>
+      <c r="AD42" s="8">
+        <v>15</v>
+      </c>
+      <c r="AE42" s="8">
+        <v>16</v>
+      </c>
+      <c r="AF42" s="8">
+        <v>15</v>
+      </c>
+      <c r="AG42" s="8">
+        <v>18</v>
+      </c>
+      <c r="AH42" s="8">
+        <v>15</v>
+      </c>
+      <c r="AI42" s="8">
+        <v>18</v>
+      </c>
+      <c r="AJ42" s="8">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="43" spans="1:36" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A43" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="B43" s="16"/>
+      <c r="C43" s="16"/>
+      <c r="D43" s="16"/>
+      <c r="E43" s="16"/>
+      <c r="F43" s="16"/>
+      <c r="G43" s="16"/>
+      <c r="H43" s="17"/>
+      <c r="I43" s="16"/>
+      <c r="J43" s="17"/>
+      <c r="K43" s="17"/>
+      <c r="L43" s="17"/>
+      <c r="M43" s="17"/>
+      <c r="N43" s="1">
+        <v>29</v>
+      </c>
+      <c r="O43" s="8">
+        <v>24</v>
+      </c>
+      <c r="P43" s="1">
+        <v>26</v>
+      </c>
+      <c r="Q43" s="8">
+        <v>30</v>
+      </c>
+      <c r="R43" s="18">
+        <v>27</v>
+      </c>
+      <c r="S43" s="18">
+        <v>24</v>
+      </c>
+      <c r="T43" s="18">
+        <v>17</v>
+      </c>
+      <c r="U43" s="18">
+        <v>28</v>
+      </c>
+      <c r="V43" s="32">
+        <v>22</v>
+      </c>
+      <c r="W43" s="32">
+        <v>20</v>
+      </c>
+      <c r="X43" s="8">
+        <v>20</v>
+      </c>
+      <c r="Y43" s="8">
+        <v>22</v>
+      </c>
+      <c r="Z43" s="8">
+        <v>19</v>
+      </c>
+      <c r="AA43" s="8">
+        <v>20</v>
+      </c>
+      <c r="AB43" s="8">
+        <v>26</v>
+      </c>
+      <c r="AC43" s="8">
+        <v>23</v>
+      </c>
+      <c r="AD43" s="8">
+        <v>8</v>
+      </c>
+      <c r="AE43" s="8">
+        <v>21</v>
+      </c>
+      <c r="AF43" s="8">
+        <v>14</v>
+      </c>
+      <c r="AG43" s="8">
+        <v>17</v>
+      </c>
+      <c r="AH43" s="8">
+        <v>15</v>
+      </c>
+      <c r="AI43" s="8">
+        <v>21</v>
+      </c>
+      <c r="AJ43" s="8">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="44" spans="1:36" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A44" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B44" s="16"/>
+      <c r="C44" s="16"/>
+      <c r="D44" s="16"/>
+      <c r="E44" s="16"/>
+      <c r="F44" s="16"/>
+      <c r="G44" s="16"/>
+      <c r="H44" s="17"/>
+      <c r="I44" s="16"/>
+      <c r="J44" s="17"/>
+      <c r="K44" s="17"/>
+      <c r="L44" s="17"/>
+      <c r="M44" s="17"/>
+      <c r="N44" s="1">
+        <v>28</v>
+      </c>
+      <c r="O44" s="8">
+        <v>15</v>
+      </c>
+      <c r="P44" s="1">
+        <v>29</v>
+      </c>
+      <c r="Q44" s="8">
+        <v>18</v>
+      </c>
+      <c r="R44" s="18">
+        <v>19</v>
+      </c>
+      <c r="S44" s="18">
+        <v>24</v>
+      </c>
+      <c r="T44" s="18">
+        <v>16</v>
+      </c>
+      <c r="U44" s="18">
+        <v>17</v>
+      </c>
+      <c r="V44" s="32">
+        <v>16</v>
+      </c>
+      <c r="W44" s="32">
+        <v>15</v>
+      </c>
+      <c r="X44" s="8">
+        <v>24</v>
+      </c>
+      <c r="Y44" s="8">
+        <v>18</v>
+      </c>
+      <c r="Z44" s="8">
+        <v>27</v>
+      </c>
+      <c r="AA44" s="8">
+        <v>20</v>
+      </c>
+      <c r="AB44" s="8">
+        <v>19</v>
+      </c>
+      <c r="AC44" s="8">
+        <v>25</v>
+      </c>
+      <c r="AD44" s="8">
+        <v>23</v>
+      </c>
+      <c r="AE44" s="8">
+        <v>18</v>
+      </c>
+      <c r="AF44" s="8">
+        <v>19</v>
+      </c>
+      <c r="AG44" s="8">
+        <v>12</v>
+      </c>
+      <c r="AH44" s="8">
+        <v>14</v>
+      </c>
+      <c r="AI44" s="8">
+        <v>16</v>
+      </c>
+      <c r="AJ44" s="8">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="45" spans="1:36" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A45" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="B45" s="16"/>
+      <c r="C45" s="16"/>
+      <c r="D45" s="16"/>
+      <c r="E45" s="16"/>
+      <c r="F45" s="16"/>
+      <c r="G45" s="16"/>
+      <c r="H45" s="17"/>
+      <c r="I45" s="16"/>
+      <c r="J45" s="17"/>
+      <c r="K45" s="17"/>
+      <c r="L45" s="17"/>
+      <c r="M45" s="17"/>
+      <c r="N45" s="1">
+        <v>12</v>
+      </c>
+      <c r="O45" s="8">
+        <v>5</v>
+      </c>
+      <c r="P45" s="1">
+        <v>10</v>
+      </c>
+      <c r="Q45" s="8">
+        <v>13</v>
+      </c>
+      <c r="R45" s="18">
+        <v>12</v>
+      </c>
+      <c r="S45" s="18">
+        <v>8</v>
+      </c>
+      <c r="T45" s="18">
+        <v>6</v>
+      </c>
+      <c r="U45" s="18">
+        <v>4</v>
+      </c>
+      <c r="V45" s="32">
+        <v>10</v>
+      </c>
+      <c r="W45" s="32">
+        <v>7</v>
+      </c>
+      <c r="X45" s="8">
+        <v>6</v>
+      </c>
+      <c r="Y45" s="8">
+        <v>5</v>
+      </c>
+      <c r="Z45" s="8">
+        <v>4</v>
+      </c>
+      <c r="AA45" s="8">
+        <v>4</v>
+      </c>
+      <c r="AB45" s="8">
+        <v>9</v>
+      </c>
+      <c r="AC45" s="8">
+        <v>5</v>
+      </c>
+      <c r="AD45" s="8">
+        <v>3</v>
+      </c>
+      <c r="AE45" s="8">
+        <v>6</v>
+      </c>
+      <c r="AF45" s="8">
+        <v>3</v>
+      </c>
+      <c r="AG45" s="8">
+        <v>3</v>
+      </c>
+      <c r="AH45" s="8"/>
+      <c r="AI45" s="8">
+        <v>6</v>
+      </c>
+      <c r="AJ45" s="8">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="46" spans="1:36" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A46" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="B46" s="16"/>
+      <c r="C46" s="16"/>
+      <c r="D46" s="16"/>
+      <c r="E46" s="16"/>
+      <c r="F46" s="16"/>
+      <c r="G46" s="16"/>
+      <c r="H46" s="17"/>
+      <c r="I46" s="16"/>
+      <c r="J46" s="17"/>
+      <c r="K46" s="17"/>
+      <c r="L46" s="17"/>
+      <c r="M46" s="17"/>
+      <c r="N46" s="1">
         <v>1</v>
       </c>
-      <c r="P48" s="19">
+      <c r="O46" s="8">
+        <v>2</v>
+      </c>
+      <c r="P46" s="1">
+        <v>4</v>
+      </c>
+      <c r="Q46" s="8">
+        <v>3</v>
+      </c>
+      <c r="R46" s="18">
+        <v>7</v>
+      </c>
+      <c r="S46" s="18">
+        <v>2</v>
+      </c>
+      <c r="T46" s="18">
+        <v>6</v>
+      </c>
+      <c r="U46" s="18">
+        <v>3</v>
+      </c>
+      <c r="V46" s="32">
+        <v>6</v>
+      </c>
+      <c r="W46" s="32">
+        <v>3</v>
+      </c>
+      <c r="X46" s="8">
+        <v>3</v>
+      </c>
+      <c r="Y46" s="8">
+        <v>6</v>
+      </c>
+      <c r="Z46" s="8">
+        <v>4</v>
+      </c>
+      <c r="AA46" s="8">
+        <v>6</v>
+      </c>
+      <c r="AB46" s="8">
+        <v>2</v>
+      </c>
+      <c r="AC46" s="8">
+        <v>6</v>
+      </c>
+      <c r="AD46" s="8">
+        <v>2</v>
+      </c>
+      <c r="AE46" s="8">
+        <v>4</v>
+      </c>
+      <c r="AF46" s="8">
+        <v>8</v>
+      </c>
+      <c r="AG46" s="18" t="s">
+        <v>50</v>
+      </c>
+      <c r="AH46" s="8">
+        <v>4</v>
+      </c>
+      <c r="AI46" s="8">
+        <v>4</v>
+      </c>
+      <c r="AJ46" s="8">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="47" spans="1:36" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A47" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="B47" s="16"/>
+      <c r="C47" s="16"/>
+      <c r="D47" s="16"/>
+      <c r="E47" s="16"/>
+      <c r="F47" s="16"/>
+      <c r="G47" s="16"/>
+      <c r="H47" s="17"/>
+      <c r="I47" s="16"/>
+      <c r="J47" s="17"/>
+      <c r="K47" s="17"/>
+      <c r="L47" s="17"/>
+      <c r="M47" s="17"/>
+      <c r="N47" s="1">
+        <v>3</v>
+      </c>
+      <c r="O47" s="8">
+        <v>5</v>
+      </c>
+      <c r="P47" s="1">
+        <v>4</v>
+      </c>
+      <c r="Q47" s="8">
+        <v>2</v>
+      </c>
+      <c r="R47" s="18">
+        <v>4</v>
+      </c>
+      <c r="S47" s="18">
+        <v>3</v>
+      </c>
+      <c r="T47" s="18">
+        <v>1</v>
+      </c>
+      <c r="U47" s="18">
+        <v>4</v>
+      </c>
+      <c r="V47" s="32">
+        <v>5</v>
+      </c>
+      <c r="W47" s="32">
+        <v>3</v>
+      </c>
+      <c r="X47" s="8">
+        <v>2</v>
+      </c>
+      <c r="Y47" s="8">
+        <v>7</v>
+      </c>
+      <c r="Z47" s="8">
+        <v>1</v>
+      </c>
+      <c r="AA47" s="8">
+        <v>2</v>
+      </c>
+      <c r="AB47" s="8">
+        <v>3</v>
+      </c>
+      <c r="AC47" s="8">
+        <v>4</v>
+      </c>
+      <c r="AD47" s="8">
+        <v>4</v>
+      </c>
+      <c r="AE47" s="8">
+        <v>2</v>
+      </c>
+      <c r="AF47" s="8">
+        <v>5</v>
+      </c>
+      <c r="AG47" s="8">
+        <v>2</v>
+      </c>
+      <c r="AH47" s="8">
+        <v>1</v>
+      </c>
+      <c r="AI47" s="8">
+        <v>3</v>
+      </c>
+      <c r="AJ47" s="8">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="48" spans="1:36" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A48" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="B48" s="16"/>
+      <c r="C48" s="16"/>
+      <c r="D48" s="16"/>
+      <c r="E48" s="16"/>
+      <c r="F48" s="16"/>
+      <c r="G48" s="16"/>
+      <c r="H48" s="17"/>
+      <c r="I48" s="16"/>
+      <c r="J48" s="17"/>
+      <c r="K48" s="17"/>
+      <c r="L48" s="17"/>
+      <c r="M48" s="17"/>
+      <c r="N48" s="1">
+        <v>6</v>
+      </c>
+      <c r="O48" s="8">
+        <v>5</v>
+      </c>
+      <c r="P48" s="1">
+        <v>7</v>
+      </c>
+      <c r="Q48" s="8">
+        <v>7</v>
+      </c>
+      <c r="R48" s="18">
+        <v>5</v>
+      </c>
+      <c r="S48" s="18">
+        <v>4</v>
+      </c>
+      <c r="T48" s="18">
+        <v>4</v>
+      </c>
+      <c r="U48" s="18">
+        <v>5</v>
+      </c>
+      <c r="V48" s="32">
+        <v>2</v>
+      </c>
+      <c r="W48" s="32">
+        <v>6</v>
+      </c>
+      <c r="X48" s="8">
+        <v>2</v>
+      </c>
+      <c r="Y48" s="8">
+        <v>6</v>
+      </c>
+      <c r="Z48" s="8">
+        <v>6</v>
+      </c>
+      <c r="AA48" s="8">
+        <v>3</v>
+      </c>
+      <c r="AB48" s="8">
+        <v>3</v>
+      </c>
+      <c r="AC48" s="8">
+        <v>3</v>
+      </c>
+      <c r="AD48" s="8">
+        <v>7</v>
+      </c>
+      <c r="AE48" s="8">
+        <v>3</v>
+      </c>
+      <c r="AF48" s="8">
+        <v>4</v>
+      </c>
+      <c r="AG48" s="8">
+        <v>4</v>
+      </c>
+      <c r="AH48" s="8">
+        <v>3</v>
+      </c>
+      <c r="AI48" s="8">
+        <v>5</v>
+      </c>
+      <c r="AJ48" s="8">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="49" spans="1:36" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A49" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="B49" s="16"/>
+      <c r="C49" s="16"/>
+      <c r="D49" s="16"/>
+      <c r="E49" s="16"/>
+      <c r="F49" s="16"/>
+      <c r="G49" s="16"/>
+      <c r="H49" s="17"/>
+      <c r="I49" s="16"/>
+      <c r="J49" s="17"/>
+      <c r="K49" s="17"/>
+      <c r="L49" s="17"/>
+      <c r="M49" s="17"/>
+      <c r="N49" s="1">
+        <v>8</v>
+      </c>
+      <c r="O49" s="8">
+        <v>19</v>
+      </c>
+      <c r="P49" s="1">
+        <v>3</v>
+      </c>
+      <c r="Q49" s="8">
+        <v>16</v>
+      </c>
+      <c r="R49" s="18">
+        <v>9</v>
+      </c>
+      <c r="S49" s="18">
+        <v>14</v>
+      </c>
+      <c r="T49" s="18">
         <v>21</v>
       </c>
-      <c r="Q48" s="19">
+      <c r="U49" s="18">
+        <v>11</v>
+      </c>
+      <c r="V49" s="32">
+        <v>16</v>
+      </c>
+      <c r="W49" s="32">
+        <v>15</v>
+      </c>
+      <c r="X49" s="8">
+        <v>11</v>
+      </c>
+      <c r="Y49" s="8">
+        <v>11</v>
+      </c>
+      <c r="Z49" s="8">
+        <v>11</v>
+      </c>
+      <c r="AA49" s="8">
+        <v>11</v>
+      </c>
+      <c r="AB49" s="8">
         <v>18</v>
       </c>
-      <c r="R48" s="19">
+      <c r="AC49" s="8">
+        <v>11</v>
+      </c>
+      <c r="AD49" s="8">
+        <v>11</v>
+      </c>
+      <c r="AE49" s="8">
+        <v>13</v>
+      </c>
+      <c r="AF49" s="8">
+        <v>5</v>
+      </c>
+      <c r="AG49" s="8">
+        <v>8</v>
+      </c>
+      <c r="AH49" s="8">
+        <v>11</v>
+      </c>
+      <c r="AI49" s="8">
+        <v>12</v>
+      </c>
+      <c r="AJ49" s="8">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="50" spans="1:36" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A50" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="B50" s="16"/>
+      <c r="C50" s="16"/>
+      <c r="D50" s="16"/>
+      <c r="E50" s="16"/>
+      <c r="F50" s="16"/>
+      <c r="G50" s="16"/>
+      <c r="H50" s="17"/>
+      <c r="I50" s="16"/>
+      <c r="J50" s="17"/>
+      <c r="K50" s="17"/>
+      <c r="L50" s="17"/>
+      <c r="M50" s="17"/>
+      <c r="N50" s="1">
+        <v>17</v>
+      </c>
+      <c r="O50" s="8">
+        <v>12</v>
+      </c>
+      <c r="P50" s="1">
+        <v>14</v>
+      </c>
+      <c r="Q50" s="8">
+        <v>24</v>
+      </c>
+      <c r="R50" s="18">
+        <v>17</v>
+      </c>
+      <c r="S50" s="18">
+        <v>21</v>
+      </c>
+      <c r="T50" s="18">
+        <v>14</v>
+      </c>
+      <c r="U50" s="18">
         <v>16</v>
       </c>
-      <c r="S48" s="19">
+      <c r="V50" s="32">
+        <v>16</v>
+      </c>
+      <c r="W50" s="32">
+        <v>21</v>
+      </c>
+      <c r="X50" s="8">
         <v>22</v>
       </c>
-    </row>
-[...107 lines deleted...]
-        <v>55</v>
+      <c r="Y50" s="8">
+        <v>9</v>
+      </c>
+      <c r="Z50" s="8">
+        <v>15</v>
+      </c>
+      <c r="AA50" s="8">
+        <v>11</v>
+      </c>
+      <c r="AB50" s="8">
+        <v>17</v>
+      </c>
+      <c r="AC50" s="8">
+        <v>9</v>
+      </c>
+      <c r="AD50" s="8">
+        <v>16</v>
+      </c>
+      <c r="AE50" s="8">
+        <v>14</v>
+      </c>
+      <c r="AF50" s="8">
+        <v>20</v>
+      </c>
+      <c r="AG50" s="8">
+        <v>11</v>
+      </c>
+      <c r="AH50" s="8">
+        <v>14</v>
+      </c>
+      <c r="AI50" s="8">
+        <v>18</v>
+      </c>
+      <c r="AJ50" s="8">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="51" spans="1:36" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A51" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="B51" s="16"/>
+      <c r="C51" s="16"/>
+      <c r="D51" s="16"/>
+      <c r="E51" s="16"/>
+      <c r="F51" s="16"/>
+      <c r="G51" s="16"/>
+      <c r="H51" s="17"/>
+      <c r="I51" s="16"/>
+      <c r="J51" s="17"/>
+      <c r="K51" s="17"/>
+      <c r="L51" s="17"/>
+      <c r="M51" s="17"/>
+      <c r="N51" s="1">
+        <v>8</v>
+      </c>
+      <c r="O51" s="8">
+        <v>6</v>
+      </c>
+      <c r="P51" s="1">
+        <v>7</v>
+      </c>
+      <c r="Q51" s="8">
+        <v>5</v>
+      </c>
+      <c r="R51" s="18">
+        <v>2</v>
+      </c>
+      <c r="S51" s="18">
+        <v>3</v>
+      </c>
+      <c r="T51" s="18">
+        <v>4</v>
+      </c>
+      <c r="U51" s="18">
+        <v>3</v>
+      </c>
+      <c r="V51" s="32">
+        <v>6</v>
+      </c>
+      <c r="W51" s="32">
+        <v>6</v>
+      </c>
+      <c r="X51" s="8">
+        <v>4</v>
+      </c>
+      <c r="Y51" s="8">
+        <v>5</v>
+      </c>
+      <c r="Z51" s="8">
+        <v>3</v>
+      </c>
+      <c r="AA51" s="8">
+        <v>1</v>
+      </c>
+      <c r="AB51" s="8">
+        <v>2</v>
+      </c>
+      <c r="AC51" s="8">
+        <v>1</v>
+      </c>
+      <c r="AD51" s="8">
+        <v>3</v>
+      </c>
+      <c r="AE51" s="8">
+        <v>3</v>
+      </c>
+      <c r="AF51" s="8">
+        <v>5</v>
+      </c>
+      <c r="AG51" s="8">
+        <v>7</v>
+      </c>
+      <c r="AH51" s="8">
+        <v>7</v>
+      </c>
+      <c r="AI51" s="8">
+        <v>1</v>
+      </c>
+      <c r="AJ51" s="8">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="52" spans="1:36" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A52" s="19" t="s">
+        <v>62</v>
       </c>
       <c r="B52" s="20"/>
       <c r="C52" s="20"/>
       <c r="D52" s="20"/>
       <c r="E52" s="20"/>
       <c r="F52" s="20"/>
       <c r="G52" s="20"/>
       <c r="H52" s="21"/>
       <c r="I52" s="20"/>
       <c r="J52" s="21"/>
       <c r="K52" s="21"/>
       <c r="L52" s="21"/>
       <c r="M52" s="21"/>
       <c r="N52" s="19">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>9</v>
+      </c>
+      <c r="O52" s="9">
+        <v>15</v>
       </c>
       <c r="P52" s="19">
-        <v>24</v>
-[...33 lines deleted...]
-      <c r="P53" s="19">
+        <v>9</v>
+      </c>
+      <c r="Q52" s="9">
+        <v>19</v>
+      </c>
+      <c r="R52" s="22">
+        <v>10</v>
+      </c>
+      <c r="S52" s="22">
+        <v>10</v>
+      </c>
+      <c r="T52" s="22">
         <v>11</v>
       </c>
-      <c r="Q53" s="19" t="s">
-[...5 lines deleted...]
-      <c r="S53" s="19">
+      <c r="U52" s="22">
+        <v>10</v>
+      </c>
+      <c r="V52" s="33">
+        <v>9</v>
+      </c>
+      <c r="W52" s="33">
+        <v>18</v>
+      </c>
+      <c r="X52" s="9">
+        <v>20</v>
+      </c>
+      <c r="Y52" s="9">
+        <v>10</v>
+      </c>
+      <c r="Z52" s="9">
+        <v>11</v>
+      </c>
+      <c r="AA52" s="9">
+        <v>11</v>
+      </c>
+      <c r="AB52" s="9">
+        <v>9</v>
+      </c>
+      <c r="AC52" s="9">
         <v>15</v>
       </c>
-    </row>
-[...54 lines deleted...]
-      <c r="O55" s="19">
+      <c r="AD52" s="9">
+        <v>12</v>
+      </c>
+      <c r="AE52" s="9">
+        <v>13</v>
+      </c>
+      <c r="AF52" s="9">
+        <v>11</v>
+      </c>
+      <c r="AG52" s="9">
+        <v>6</v>
+      </c>
+      <c r="AH52" s="9">
+        <v>13</v>
+      </c>
+      <c r="AI52" s="9">
+        <v>8</v>
+      </c>
+      <c r="AJ52" s="9">
         <v>9</v>
       </c>
-      <c r="P55" s="19">
-[...110 lines deleted...]
-      <c r="R58" s="19">
+    </row>
+    <row r="53" spans="1:36" s="1" customFormat="1" ht="11.25">
+      <c r="A53" s="6" t="s">
         <v>43</v>
       </c>
-      <c r="S58" s="19">
-[...3134 lines deleted...]
-    </row>
+    </row>
+    <row r="54" spans="1:36" s="1" customFormat="1" ht="11.25"/>
+    <row r="55" spans="1:36" s="1" customFormat="1" ht="11.25"/>
   </sheetData>
   <mergeCells count="9">
-    <mergeCell ref="A5:AK5"/>
-[...3323 lines deleted...]
-    <mergeCell ref="N7:S7"/>
+    <mergeCell ref="T38:AG38"/>
+    <mergeCell ref="T4:AQ4"/>
+    <mergeCell ref="AF6:AQ6"/>
+    <mergeCell ref="T8:AG8"/>
+    <mergeCell ref="A6:A7"/>
+    <mergeCell ref="B6:M6"/>
+    <mergeCell ref="N6:S6"/>
+    <mergeCell ref="T6:AE6"/>
+    <mergeCell ref="T23:AG23"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
-  <drawing r:id="rId2"/>
-[...13963 lines deleted...]
-  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>7</vt:i4>
+        <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="7" baseType="lpstr">
-[...4 lines deleted...]
-      <vt:lpstr>General fert-ty rate 2024-2026</vt:lpstr>
+    <vt:vector size="5" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Conventions</vt:lpstr>
+      <vt:lpstr>All population </vt:lpstr>
+      <vt:lpstr>General fert-ty rate </vt:lpstr>
       <vt:lpstr> Born by gender</vt:lpstr>
-      <vt:lpstr> Born by gender 2024-2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>g.aigozina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>