--- v4 (2026-08-06)
+++ v5 (2026-09-15)
@@ -1,75 +1,73 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\ДИСК Д\номенклатура по смк\эл.номенклатура 2026\14-26 Основные показатели (динамические ряды) по демографической и социальной статистике\EDN\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E3C6412B-FDAC-4552-A4DD-CB96AC1F5892}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4B212881-8258-4526-9F2A-E4252DFAC6EF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="572" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="12" r:id="rId1"/>
     <sheet name="Conventions" sheetId="11" r:id="rId2"/>
     <sheet name="All population " sheetId="8" r:id="rId3"/>
     <sheet name="General fert-ty rate " sheetId="9" r:id="rId4"/>
-    <sheet name=" Born by gender" sheetId="10" r:id="rId5"/>
   </sheets>
-  <calcPr calcId="114210"/>
+  <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="334" uniqueCount="106">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="276" uniqueCount="105">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -183,102 +181,96 @@
   <si>
     <t xml:space="preserve">                                                  The number of births in the Shygys Kazakhstan region*</t>
   </si>
   <si>
     <t xml:space="preserve">                                                 General fertility rate</t>
   </si>
   <si>
     <t>Уланский</t>
   </si>
   <si>
     <t>Шемонаихинский</t>
   </si>
   <si>
     <t>Boys</t>
   </si>
   <si>
     <t>Girls</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>people</t>
   </si>
   <si>
-    <t>Born by gender*</t>
-[...1 lines deleted...]
-  <si>
     <t>Glubokoe district</t>
   </si>
   <si>
     <t>Kurchum district</t>
   </si>
   <si>
     <t>Tarbagatay district</t>
   </si>
   <si>
     <t>Ulan district</t>
   </si>
   <si>
     <t>Ust-Kamenogorsk city administration</t>
   </si>
   <si>
     <t>Ridder city administration</t>
   </si>
   <si>
     <t>Altay district</t>
   </si>
   <si>
     <t>Markakol district</t>
   </si>
   <si>
     <t>Ulken Naryn district</t>
   </si>
   <si>
     <t>Shemonaykha district</t>
   </si>
   <si>
     <t>Conventional designations:</t>
   </si>
   <si>
     <t>«-» - no case</t>
   </si>
   <si>
     <t>«0.0» - insignificant value</t>
   </si>
   <si>
     <t>«X» - data is confidential</t>
   </si>
   <si>
     <t>«...» - no data available</t>
   </si>
   <si>
     <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
-  </si>
-[...1 lines deleted...]
-    <t>© Agency for Strategic planning and reforms of the Republic of Kazakhstan Bureau of National statistics</t>
   </si>
   <si>
     <t>Code of the Statistical Indicator</t>
   </si>
   <si>
     <t>Name of the Statistical Indicator</t>
   </si>
   <si>
     <t>Unit of Measurement</t>
   </si>
   <si>
     <r>
       <t>Abbreviated Title of the Statistical Indicator</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
   </si>
   <si>
@@ -322,103 +314,106 @@
   <si>
     <t>Related Publications:</t>
   </si>
   <si>
     <t>Useful Links:</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/703831?keyword=</t>
   </si>
   <si>
     <t>Date of Last Update:</t>
   </si>
   <si>
     <t>Date of Next Update:</t>
   </si>
   <si>
     <t>Responsible Structural Division</t>
   </si>
   <si>
     <t>Division of social and demographic statistics</t>
   </si>
   <si>
     <t>Responsible Officer</t>
   </si>
   <si>
-    <t>Adilshinova Gulshat</t>
-[...1 lines deleted...]
-  <si>
     <t>Telephone Number:</t>
   </si>
   <si>
     <t>+7 723 2 254705</t>
   </si>
   <si>
     <t>E-mail:</t>
-  </si>
-[...1 lines deleted...]
-    <t>G.Adilshinova@aspire.gov.kz</t>
   </si>
   <si>
     <t xml:space="preserve">Birth number </t>
   </si>
   <si>
     <t>Person</t>
   </si>
   <si>
     <t>From January 1, 2024</t>
   </si>
   <si>
     <t>Calculated</t>
   </si>
   <si>
     <t>The statistics of those born in the Republic of Kazakhstan is based on the registration of birth certificates in the civil status registration authorities</t>
   </si>
   <si>
     <t>To generate current data on fertility statistics, data sources such as administrative data provided by administrative sources, in particular, from civil registration authorities and NAO State Corporation Government for Citizens, conducted outside the statistical work plan, are used.</t>
   </si>
   <si>
     <t>The data is generated by the date of registration of birth certificates</t>
   </si>
   <si>
     <t>https://stat.gov.kz/upload/iblock/075/suslb3k6pbcgs8k76u7fcw2az79e2vbz.doc</t>
   </si>
   <si>
-    <t>https://stat.gov.kz/ru/region/vko/spreadsheets/?industry=38&amp;year=2026&amp;name=10704&amp;period=quarter&amp;type=spreadsheets</t>
+    <t>Monthly number of births by district</t>
   </si>
   <si>
-    <t>Monthly number of births by district</t>
+    <t>© Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/region/vko/spreadsheets/?industry=28251&amp;year=2026&amp;name=87110&amp;period=quarter&amp;type=spreadsheets</t>
+  </si>
+  <si>
+    <t>G.Adilshinova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Adilshinova Gulshat</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00_р_."/>
   </numFmts>
-  <fonts count="26">
+  <fonts count="27">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -493,92 +488,99 @@
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
-      <i/>
-[...4 lines deleted...]
-    <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
@@ -678,55 +680,55 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="67">
+  <cellXfs count="82">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
@@ -760,164 +762,203 @@
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="4" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="2" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="1" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1"/>
     <xf numFmtId="14" fontId="16" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="10" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="10" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="10" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="1" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
-[...2 lines deleted...]
-    <cellStyle name="Обычный 3" xfId="5" xr:uid="{DEB35540-0DF1-476B-A1A6-274B56E31AF1}"/>
+    <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="Обычный 2 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
+    <cellStyle name="Обычный 2 4" xfId="2" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
+    <cellStyle name="Обычный 3" xfId="5" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1162,709 +1203,705 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/703831?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:G.Adilshinova@aspire.gov.kz" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:G.Adilshinova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/703831?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BD15DC57-5948-4A19-81CC-46D64A6EB98F}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:B28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A29" sqref="A29"/>
+      <selection activeCell="A27" sqref="A27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="44.28515625" style="42" customWidth="1"/>
-    <col min="2" max="2" width="94.7109375" style="42" customWidth="1"/>
+    <col min="1" max="1" width="44.28515625" style="40" customWidth="1"/>
+    <col min="2" max="2" width="94.7109375" style="40" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
-      <c r="A1" s="55"/>
-      <c r="B1" s="55"/>
+      <c r="A1" s="59"/>
+      <c r="B1" s="59"/>
     </row>
     <row r="2" spans="1:2">
-      <c r="A2" s="46" t="s">
+      <c r="A2" s="43" t="s">
+        <v>68</v>
+      </c>
+      <c r="B2" s="49">
+        <v>612101</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="43" t="s">
+        <v>69</v>
+      </c>
+      <c r="B3" s="50" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="43" t="s">
         <v>70</v>
       </c>
-      <c r="B2" s="52">
-[...4 lines deleted...]
-      <c r="A3" s="46" t="s">
+      <c r="B4" s="50" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="43" t="s">
         <v>71</v>
       </c>
-      <c r="B3" s="53" t="s">
+      <c r="B5" s="50" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="43" t="s">
+        <v>72</v>
+      </c>
+      <c r="B6" s="50" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" s="43" t="s">
+        <v>73</v>
+      </c>
+      <c r="B7" s="50" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="43" t="s">
+        <v>74</v>
+      </c>
+      <c r="B8" s="50" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="26.25">
+      <c r="A9" s="43" t="s">
+        <v>75</v>
+      </c>
+      <c r="B9" s="50" t="s">
         <v>96</v>
       </c>
     </row>
-    <row r="4" spans="1:2">
-[...3 lines deleted...]
-      <c r="B4" s="53" t="s">
+    <row r="10" spans="1:2" ht="39">
+      <c r="A10" s="43" t="s">
+        <v>76</v>
+      </c>
+      <c r="B10" s="50" t="s">
         <v>97</v>
       </c>
     </row>
-    <row r="5" spans="1:2">
-[...11 lines deleted...]
-      <c r="B6" s="53" t="s">
+    <row r="11" spans="1:2">
+      <c r="A11" s="43" t="s">
+        <v>77</v>
+      </c>
+      <c r="B11" s="50" t="s">
         <v>98</v>
       </c>
     </row>
-    <row r="7" spans="1:2">
-[...11 lines deleted...]
-      <c r="B8" s="53" t="s">
+    <row r="12" spans="1:2">
+      <c r="A12" s="43" t="s">
+        <v>78</v>
+      </c>
+      <c r="B12" s="51" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="43" t="s">
+        <v>80</v>
+      </c>
+      <c r="B13" s="51" t="s">
         <v>99</v>
       </c>
     </row>
-    <row r="9" spans="1:2" ht="26.25">
-[...19 lines deleted...]
-      <c r="B11" s="53" t="s">
+    <row r="14" spans="1:2" ht="27" customHeight="1">
+      <c r="A14" s="43" t="s">
+        <v>81</v>
+      </c>
+      <c r="B14" s="57" t="s">
         <v>102</v>
       </c>
     </row>
-    <row r="12" spans="1:2">
-[...8 lines deleted...]
-      <c r="A13" s="46" t="s">
+    <row r="15" spans="1:2">
+      <c r="A15" s="43" t="s">
         <v>82</v>
       </c>
-      <c r="B13" s="54" t="s">
+      <c r="B15" s="44" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="45" t="s">
+        <v>84</v>
+      </c>
+      <c r="B16" s="46">
+        <v>46272</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="45" t="s">
+        <v>85</v>
+      </c>
+      <c r="B17" s="46">
+        <v>46300</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="43" t="s">
+        <v>86</v>
+      </c>
+      <c r="B18" s="47" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="43" t="s">
+        <v>88</v>
+      </c>
+      <c r="B19" s="47" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="43" t="s">
+        <v>89</v>
+      </c>
+      <c r="B20" s="46" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="43" t="s">
+        <v>91</v>
+      </c>
+      <c r="B21" s="44" t="s">
         <v>103</v>
       </c>
     </row>
-    <row r="14" spans="1:2" ht="26.25">
-[...62 lines deleted...]
-    </row>
     <row r="22" spans="1:2">
-      <c r="A22" s="51"/>
-      <c r="B22" s="51"/>
+      <c r="A22" s="48"/>
+      <c r="B22" s="48"/>
     </row>
     <row r="23" spans="1:2">
-      <c r="A23" s="51"/>
-      <c r="B23" s="51"/>
+      <c r="A23" s="48"/>
+      <c r="B23" s="48"/>
     </row>
     <row r="24" spans="1:2">
-      <c r="A24" s="51"/>
-      <c r="B24" s="51"/>
+      <c r="A24" s="48"/>
+      <c r="B24" s="48"/>
     </row>
     <row r="25" spans="1:2">
-      <c r="A25" s="51"/>
-      <c r="B25" s="51"/>
+      <c r="A25" s="48"/>
+      <c r="B25" s="48"/>
     </row>
     <row r="26" spans="1:2">
-      <c r="A26" s="51"/>
-      <c r="B26" s="51"/>
+      <c r="A26" s="48"/>
+      <c r="B26" s="48"/>
     </row>
     <row r="27" spans="1:2">
-      <c r="A27" s="51"/>
-      <c r="B27" s="51"/>
+      <c r="A27" s="48"/>
+      <c r="B27" s="48"/>
     </row>
     <row r="28" spans="1:2">
-      <c r="A28" s="51"/>
-      <c r="B28" s="51"/>
+      <c r="A28" s="48"/>
+      <c r="B28" s="48"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:B1"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="B21" r:id="rId1" xr:uid="{8DAD1AC8-35A7-46F7-9F9A-4741DFAF339A}"/>
-[...1 lines deleted...]
-    <hyperlink ref="B12" r:id="rId3" xr:uid="{E98A85F2-F72C-4DAF-A580-70AF164F6051}"/>
+    <hyperlink ref="B15" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
+    <hyperlink ref="B12" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
+    <hyperlink ref="B21" r:id="rId3" xr:uid="{06FA421F-329E-4129-9000-3A9B161A917A}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5E11372D-D304-4F55-8423-973991B312A5}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="B2:B14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B34" sqref="B34"/>
+      <selection activeCell="B29" sqref="B29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="4.42578125" style="42" customWidth="1"/>
-[...254 lines deleted...]
-    <col min="16132" max="16384" width="9.140625" style="42"/>
+    <col min="1" max="1" width="4.42578125" style="40" customWidth="1"/>
+    <col min="2" max="2" width="88.42578125" style="40" customWidth="1"/>
+    <col min="3" max="3" width="37.85546875" style="40" customWidth="1"/>
+    <col min="4" max="256" width="9.140625" style="40"/>
+    <col min="257" max="257" width="4.42578125" style="40" customWidth="1"/>
+    <col min="258" max="258" width="88.42578125" style="40" customWidth="1"/>
+    <col min="259" max="259" width="37.85546875" style="40" customWidth="1"/>
+    <col min="260" max="512" width="9.140625" style="40"/>
+    <col min="513" max="513" width="4.42578125" style="40" customWidth="1"/>
+    <col min="514" max="514" width="88.42578125" style="40" customWidth="1"/>
+    <col min="515" max="515" width="37.85546875" style="40" customWidth="1"/>
+    <col min="516" max="768" width="9.140625" style="40"/>
+    <col min="769" max="769" width="4.42578125" style="40" customWidth="1"/>
+    <col min="770" max="770" width="88.42578125" style="40" customWidth="1"/>
+    <col min="771" max="771" width="37.85546875" style="40" customWidth="1"/>
+    <col min="772" max="1024" width="9.140625" style="40"/>
+    <col min="1025" max="1025" width="4.42578125" style="40" customWidth="1"/>
+    <col min="1026" max="1026" width="88.42578125" style="40" customWidth="1"/>
+    <col min="1027" max="1027" width="37.85546875" style="40" customWidth="1"/>
+    <col min="1028" max="1280" width="9.140625" style="40"/>
+    <col min="1281" max="1281" width="4.42578125" style="40" customWidth="1"/>
+    <col min="1282" max="1282" width="88.42578125" style="40" customWidth="1"/>
+    <col min="1283" max="1283" width="37.85546875" style="40" customWidth="1"/>
+    <col min="1284" max="1536" width="9.140625" style="40"/>
+    <col min="1537" max="1537" width="4.42578125" style="40" customWidth="1"/>
+    <col min="1538" max="1538" width="88.42578125" style="40" customWidth="1"/>
+    <col min="1539" max="1539" width="37.85546875" style="40" customWidth="1"/>
+    <col min="1540" max="1792" width="9.140625" style="40"/>
+    <col min="1793" max="1793" width="4.42578125" style="40" customWidth="1"/>
+    <col min="1794" max="1794" width="88.42578125" style="40" customWidth="1"/>
+    <col min="1795" max="1795" width="37.85546875" style="40" customWidth="1"/>
+    <col min="1796" max="2048" width="9.140625" style="40"/>
+    <col min="2049" max="2049" width="4.42578125" style="40" customWidth="1"/>
+    <col min="2050" max="2050" width="88.42578125" style="40" customWidth="1"/>
+    <col min="2051" max="2051" width="37.85546875" style="40" customWidth="1"/>
+    <col min="2052" max="2304" width="9.140625" style="40"/>
+    <col min="2305" max="2305" width="4.42578125" style="40" customWidth="1"/>
+    <col min="2306" max="2306" width="88.42578125" style="40" customWidth="1"/>
+    <col min="2307" max="2307" width="37.85546875" style="40" customWidth="1"/>
+    <col min="2308" max="2560" width="9.140625" style="40"/>
+    <col min="2561" max="2561" width="4.42578125" style="40" customWidth="1"/>
+    <col min="2562" max="2562" width="88.42578125" style="40" customWidth="1"/>
+    <col min="2563" max="2563" width="37.85546875" style="40" customWidth="1"/>
+    <col min="2564" max="2816" width="9.140625" style="40"/>
+    <col min="2817" max="2817" width="4.42578125" style="40" customWidth="1"/>
+    <col min="2818" max="2818" width="88.42578125" style="40" customWidth="1"/>
+    <col min="2819" max="2819" width="37.85546875" style="40" customWidth="1"/>
+    <col min="2820" max="3072" width="9.140625" style="40"/>
+    <col min="3073" max="3073" width="4.42578125" style="40" customWidth="1"/>
+    <col min="3074" max="3074" width="88.42578125" style="40" customWidth="1"/>
+    <col min="3075" max="3075" width="37.85546875" style="40" customWidth="1"/>
+    <col min="3076" max="3328" width="9.140625" style="40"/>
+    <col min="3329" max="3329" width="4.42578125" style="40" customWidth="1"/>
+    <col min="3330" max="3330" width="88.42578125" style="40" customWidth="1"/>
+    <col min="3331" max="3331" width="37.85546875" style="40" customWidth="1"/>
+    <col min="3332" max="3584" width="9.140625" style="40"/>
+    <col min="3585" max="3585" width="4.42578125" style="40" customWidth="1"/>
+    <col min="3586" max="3586" width="88.42578125" style="40" customWidth="1"/>
+    <col min="3587" max="3587" width="37.85546875" style="40" customWidth="1"/>
+    <col min="3588" max="3840" width="9.140625" style="40"/>
+    <col min="3841" max="3841" width="4.42578125" style="40" customWidth="1"/>
+    <col min="3842" max="3842" width="88.42578125" style="40" customWidth="1"/>
+    <col min="3843" max="3843" width="37.85546875" style="40" customWidth="1"/>
+    <col min="3844" max="4096" width="9.140625" style="40"/>
+    <col min="4097" max="4097" width="4.42578125" style="40" customWidth="1"/>
+    <col min="4098" max="4098" width="88.42578125" style="40" customWidth="1"/>
+    <col min="4099" max="4099" width="37.85546875" style="40" customWidth="1"/>
+    <col min="4100" max="4352" width="9.140625" style="40"/>
+    <col min="4353" max="4353" width="4.42578125" style="40" customWidth="1"/>
+    <col min="4354" max="4354" width="88.42578125" style="40" customWidth="1"/>
+    <col min="4355" max="4355" width="37.85546875" style="40" customWidth="1"/>
+    <col min="4356" max="4608" width="9.140625" style="40"/>
+    <col min="4609" max="4609" width="4.42578125" style="40" customWidth="1"/>
+    <col min="4610" max="4610" width="88.42578125" style="40" customWidth="1"/>
+    <col min="4611" max="4611" width="37.85546875" style="40" customWidth="1"/>
+    <col min="4612" max="4864" width="9.140625" style="40"/>
+    <col min="4865" max="4865" width="4.42578125" style="40" customWidth="1"/>
+    <col min="4866" max="4866" width="88.42578125" style="40" customWidth="1"/>
+    <col min="4867" max="4867" width="37.85546875" style="40" customWidth="1"/>
+    <col min="4868" max="5120" width="9.140625" style="40"/>
+    <col min="5121" max="5121" width="4.42578125" style="40" customWidth="1"/>
+    <col min="5122" max="5122" width="88.42578125" style="40" customWidth="1"/>
+    <col min="5123" max="5123" width="37.85546875" style="40" customWidth="1"/>
+    <col min="5124" max="5376" width="9.140625" style="40"/>
+    <col min="5377" max="5377" width="4.42578125" style="40" customWidth="1"/>
+    <col min="5378" max="5378" width="88.42578125" style="40" customWidth="1"/>
+    <col min="5379" max="5379" width="37.85546875" style="40" customWidth="1"/>
+    <col min="5380" max="5632" width="9.140625" style="40"/>
+    <col min="5633" max="5633" width="4.42578125" style="40" customWidth="1"/>
+    <col min="5634" max="5634" width="88.42578125" style="40" customWidth="1"/>
+    <col min="5635" max="5635" width="37.85546875" style="40" customWidth="1"/>
+    <col min="5636" max="5888" width="9.140625" style="40"/>
+    <col min="5889" max="5889" width="4.42578125" style="40" customWidth="1"/>
+    <col min="5890" max="5890" width="88.42578125" style="40" customWidth="1"/>
+    <col min="5891" max="5891" width="37.85546875" style="40" customWidth="1"/>
+    <col min="5892" max="6144" width="9.140625" style="40"/>
+    <col min="6145" max="6145" width="4.42578125" style="40" customWidth="1"/>
+    <col min="6146" max="6146" width="88.42578125" style="40" customWidth="1"/>
+    <col min="6147" max="6147" width="37.85546875" style="40" customWidth="1"/>
+    <col min="6148" max="6400" width="9.140625" style="40"/>
+    <col min="6401" max="6401" width="4.42578125" style="40" customWidth="1"/>
+    <col min="6402" max="6402" width="88.42578125" style="40" customWidth="1"/>
+    <col min="6403" max="6403" width="37.85546875" style="40" customWidth="1"/>
+    <col min="6404" max="6656" width="9.140625" style="40"/>
+    <col min="6657" max="6657" width="4.42578125" style="40" customWidth="1"/>
+    <col min="6658" max="6658" width="88.42578125" style="40" customWidth="1"/>
+    <col min="6659" max="6659" width="37.85546875" style="40" customWidth="1"/>
+    <col min="6660" max="6912" width="9.140625" style="40"/>
+    <col min="6913" max="6913" width="4.42578125" style="40" customWidth="1"/>
+    <col min="6914" max="6914" width="88.42578125" style="40" customWidth="1"/>
+    <col min="6915" max="6915" width="37.85546875" style="40" customWidth="1"/>
+    <col min="6916" max="7168" width="9.140625" style="40"/>
+    <col min="7169" max="7169" width="4.42578125" style="40" customWidth="1"/>
+    <col min="7170" max="7170" width="88.42578125" style="40" customWidth="1"/>
+    <col min="7171" max="7171" width="37.85546875" style="40" customWidth="1"/>
+    <col min="7172" max="7424" width="9.140625" style="40"/>
+    <col min="7425" max="7425" width="4.42578125" style="40" customWidth="1"/>
+    <col min="7426" max="7426" width="88.42578125" style="40" customWidth="1"/>
+    <col min="7427" max="7427" width="37.85546875" style="40" customWidth="1"/>
+    <col min="7428" max="7680" width="9.140625" style="40"/>
+    <col min="7681" max="7681" width="4.42578125" style="40" customWidth="1"/>
+    <col min="7682" max="7682" width="88.42578125" style="40" customWidth="1"/>
+    <col min="7683" max="7683" width="37.85546875" style="40" customWidth="1"/>
+    <col min="7684" max="7936" width="9.140625" style="40"/>
+    <col min="7937" max="7937" width="4.42578125" style="40" customWidth="1"/>
+    <col min="7938" max="7938" width="88.42578125" style="40" customWidth="1"/>
+    <col min="7939" max="7939" width="37.85546875" style="40" customWidth="1"/>
+    <col min="7940" max="8192" width="9.140625" style="40"/>
+    <col min="8193" max="8193" width="4.42578125" style="40" customWidth="1"/>
+    <col min="8194" max="8194" width="88.42578125" style="40" customWidth="1"/>
+    <col min="8195" max="8195" width="37.85546875" style="40" customWidth="1"/>
+    <col min="8196" max="8448" width="9.140625" style="40"/>
+    <col min="8449" max="8449" width="4.42578125" style="40" customWidth="1"/>
+    <col min="8450" max="8450" width="88.42578125" style="40" customWidth="1"/>
+    <col min="8451" max="8451" width="37.85546875" style="40" customWidth="1"/>
+    <col min="8452" max="8704" width="9.140625" style="40"/>
+    <col min="8705" max="8705" width="4.42578125" style="40" customWidth="1"/>
+    <col min="8706" max="8706" width="88.42578125" style="40" customWidth="1"/>
+    <col min="8707" max="8707" width="37.85546875" style="40" customWidth="1"/>
+    <col min="8708" max="8960" width="9.140625" style="40"/>
+    <col min="8961" max="8961" width="4.42578125" style="40" customWidth="1"/>
+    <col min="8962" max="8962" width="88.42578125" style="40" customWidth="1"/>
+    <col min="8963" max="8963" width="37.85546875" style="40" customWidth="1"/>
+    <col min="8964" max="9216" width="9.140625" style="40"/>
+    <col min="9217" max="9217" width="4.42578125" style="40" customWidth="1"/>
+    <col min="9218" max="9218" width="88.42578125" style="40" customWidth="1"/>
+    <col min="9219" max="9219" width="37.85546875" style="40" customWidth="1"/>
+    <col min="9220" max="9472" width="9.140625" style="40"/>
+    <col min="9473" max="9473" width="4.42578125" style="40" customWidth="1"/>
+    <col min="9474" max="9474" width="88.42578125" style="40" customWidth="1"/>
+    <col min="9475" max="9475" width="37.85546875" style="40" customWidth="1"/>
+    <col min="9476" max="9728" width="9.140625" style="40"/>
+    <col min="9729" max="9729" width="4.42578125" style="40" customWidth="1"/>
+    <col min="9730" max="9730" width="88.42578125" style="40" customWidth="1"/>
+    <col min="9731" max="9731" width="37.85546875" style="40" customWidth="1"/>
+    <col min="9732" max="9984" width="9.140625" style="40"/>
+    <col min="9985" max="9985" width="4.42578125" style="40" customWidth="1"/>
+    <col min="9986" max="9986" width="88.42578125" style="40" customWidth="1"/>
+    <col min="9987" max="9987" width="37.85546875" style="40" customWidth="1"/>
+    <col min="9988" max="10240" width="9.140625" style="40"/>
+    <col min="10241" max="10241" width="4.42578125" style="40" customWidth="1"/>
+    <col min="10242" max="10242" width="88.42578125" style="40" customWidth="1"/>
+    <col min="10243" max="10243" width="37.85546875" style="40" customWidth="1"/>
+    <col min="10244" max="10496" width="9.140625" style="40"/>
+    <col min="10497" max="10497" width="4.42578125" style="40" customWidth="1"/>
+    <col min="10498" max="10498" width="88.42578125" style="40" customWidth="1"/>
+    <col min="10499" max="10499" width="37.85546875" style="40" customWidth="1"/>
+    <col min="10500" max="10752" width="9.140625" style="40"/>
+    <col min="10753" max="10753" width="4.42578125" style="40" customWidth="1"/>
+    <col min="10754" max="10754" width="88.42578125" style="40" customWidth="1"/>
+    <col min="10755" max="10755" width="37.85546875" style="40" customWidth="1"/>
+    <col min="10756" max="11008" width="9.140625" style="40"/>
+    <col min="11009" max="11009" width="4.42578125" style="40" customWidth="1"/>
+    <col min="11010" max="11010" width="88.42578125" style="40" customWidth="1"/>
+    <col min="11011" max="11011" width="37.85546875" style="40" customWidth="1"/>
+    <col min="11012" max="11264" width="9.140625" style="40"/>
+    <col min="11265" max="11265" width="4.42578125" style="40" customWidth="1"/>
+    <col min="11266" max="11266" width="88.42578125" style="40" customWidth="1"/>
+    <col min="11267" max="11267" width="37.85546875" style="40" customWidth="1"/>
+    <col min="11268" max="11520" width="9.140625" style="40"/>
+    <col min="11521" max="11521" width="4.42578125" style="40" customWidth="1"/>
+    <col min="11522" max="11522" width="88.42578125" style="40" customWidth="1"/>
+    <col min="11523" max="11523" width="37.85546875" style="40" customWidth="1"/>
+    <col min="11524" max="11776" width="9.140625" style="40"/>
+    <col min="11777" max="11777" width="4.42578125" style="40" customWidth="1"/>
+    <col min="11778" max="11778" width="88.42578125" style="40" customWidth="1"/>
+    <col min="11779" max="11779" width="37.85546875" style="40" customWidth="1"/>
+    <col min="11780" max="12032" width="9.140625" style="40"/>
+    <col min="12033" max="12033" width="4.42578125" style="40" customWidth="1"/>
+    <col min="12034" max="12034" width="88.42578125" style="40" customWidth="1"/>
+    <col min="12035" max="12035" width="37.85546875" style="40" customWidth="1"/>
+    <col min="12036" max="12288" width="9.140625" style="40"/>
+    <col min="12289" max="12289" width="4.42578125" style="40" customWidth="1"/>
+    <col min="12290" max="12290" width="88.42578125" style="40" customWidth="1"/>
+    <col min="12291" max="12291" width="37.85546875" style="40" customWidth="1"/>
+    <col min="12292" max="12544" width="9.140625" style="40"/>
+    <col min="12545" max="12545" width="4.42578125" style="40" customWidth="1"/>
+    <col min="12546" max="12546" width="88.42578125" style="40" customWidth="1"/>
+    <col min="12547" max="12547" width="37.85546875" style="40" customWidth="1"/>
+    <col min="12548" max="12800" width="9.140625" style="40"/>
+    <col min="12801" max="12801" width="4.42578125" style="40" customWidth="1"/>
+    <col min="12802" max="12802" width="88.42578125" style="40" customWidth="1"/>
+    <col min="12803" max="12803" width="37.85546875" style="40" customWidth="1"/>
+    <col min="12804" max="13056" width="9.140625" style="40"/>
+    <col min="13057" max="13057" width="4.42578125" style="40" customWidth="1"/>
+    <col min="13058" max="13058" width="88.42578125" style="40" customWidth="1"/>
+    <col min="13059" max="13059" width="37.85546875" style="40" customWidth="1"/>
+    <col min="13060" max="13312" width="9.140625" style="40"/>
+    <col min="13313" max="13313" width="4.42578125" style="40" customWidth="1"/>
+    <col min="13314" max="13314" width="88.42578125" style="40" customWidth="1"/>
+    <col min="13315" max="13315" width="37.85546875" style="40" customWidth="1"/>
+    <col min="13316" max="13568" width="9.140625" style="40"/>
+    <col min="13569" max="13569" width="4.42578125" style="40" customWidth="1"/>
+    <col min="13570" max="13570" width="88.42578125" style="40" customWidth="1"/>
+    <col min="13571" max="13571" width="37.85546875" style="40" customWidth="1"/>
+    <col min="13572" max="13824" width="9.140625" style="40"/>
+    <col min="13825" max="13825" width="4.42578125" style="40" customWidth="1"/>
+    <col min="13826" max="13826" width="88.42578125" style="40" customWidth="1"/>
+    <col min="13827" max="13827" width="37.85546875" style="40" customWidth="1"/>
+    <col min="13828" max="14080" width="9.140625" style="40"/>
+    <col min="14081" max="14081" width="4.42578125" style="40" customWidth="1"/>
+    <col min="14082" max="14082" width="88.42578125" style="40" customWidth="1"/>
+    <col min="14083" max="14083" width="37.85546875" style="40" customWidth="1"/>
+    <col min="14084" max="14336" width="9.140625" style="40"/>
+    <col min="14337" max="14337" width="4.42578125" style="40" customWidth="1"/>
+    <col min="14338" max="14338" width="88.42578125" style="40" customWidth="1"/>
+    <col min="14339" max="14339" width="37.85546875" style="40" customWidth="1"/>
+    <col min="14340" max="14592" width="9.140625" style="40"/>
+    <col min="14593" max="14593" width="4.42578125" style="40" customWidth="1"/>
+    <col min="14594" max="14594" width="88.42578125" style="40" customWidth="1"/>
+    <col min="14595" max="14595" width="37.85546875" style="40" customWidth="1"/>
+    <col min="14596" max="14848" width="9.140625" style="40"/>
+    <col min="14849" max="14849" width="4.42578125" style="40" customWidth="1"/>
+    <col min="14850" max="14850" width="88.42578125" style="40" customWidth="1"/>
+    <col min="14851" max="14851" width="37.85546875" style="40" customWidth="1"/>
+    <col min="14852" max="15104" width="9.140625" style="40"/>
+    <col min="15105" max="15105" width="4.42578125" style="40" customWidth="1"/>
+    <col min="15106" max="15106" width="88.42578125" style="40" customWidth="1"/>
+    <col min="15107" max="15107" width="37.85546875" style="40" customWidth="1"/>
+    <col min="15108" max="15360" width="9.140625" style="40"/>
+    <col min="15361" max="15361" width="4.42578125" style="40" customWidth="1"/>
+    <col min="15362" max="15362" width="88.42578125" style="40" customWidth="1"/>
+    <col min="15363" max="15363" width="37.85546875" style="40" customWidth="1"/>
+    <col min="15364" max="15616" width="9.140625" style="40"/>
+    <col min="15617" max="15617" width="4.42578125" style="40" customWidth="1"/>
+    <col min="15618" max="15618" width="88.42578125" style="40" customWidth="1"/>
+    <col min="15619" max="15619" width="37.85546875" style="40" customWidth="1"/>
+    <col min="15620" max="15872" width="9.140625" style="40"/>
+    <col min="15873" max="15873" width="4.42578125" style="40" customWidth="1"/>
+    <col min="15874" max="15874" width="88.42578125" style="40" customWidth="1"/>
+    <col min="15875" max="15875" width="37.85546875" style="40" customWidth="1"/>
+    <col min="15876" max="16128" width="9.140625" style="40"/>
+    <col min="16129" max="16129" width="4.42578125" style="40" customWidth="1"/>
+    <col min="16130" max="16130" width="88.42578125" style="40" customWidth="1"/>
+    <col min="16131" max="16131" width="37.85546875" style="40" customWidth="1"/>
+    <col min="16132" max="16384" width="9.140625" style="40"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:2" ht="14.25">
-      <c r="B2" s="41"/>
+    <row r="2" spans="2:2" ht="15">
+      <c r="B2" s="39"/>
     </row>
     <row r="5" spans="2:2">
-      <c r="B5" s="43" t="s">
+      <c r="B5" s="41" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="41" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="6" spans="2:2">
-      <c r="B6" s="43" t="s">
+    <row r="7" spans="2:2">
+      <c r="B7" s="41" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="7" spans="2:2">
-      <c r="B7" s="43" t="s">
+    <row r="8" spans="2:2">
+      <c r="B8" s="41" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="8" spans="2:2">
-      <c r="B8" s="43" t="s">
+    <row r="9" spans="2:2">
+      <c r="B9" s="41" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="9" spans="2:2">
-      <c r="B9" s="43" t="s">
+    <row r="10" spans="2:2">
+      <c r="B10" s="41"/>
+    </row>
+    <row r="11" spans="2:2" ht="25.5">
+      <c r="B11" s="42" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="10" spans="2:2">
-[...6 lines deleted...]
-    </row>
     <row r="12" spans="2:2">
-      <c r="B12" s="43"/>
+      <c r="B12" s="41"/>
     </row>
     <row r="13" spans="2:2">
-      <c r="B13" s="43"/>
+      <c r="B13" s="41"/>
     </row>
     <row r="14" spans="2:2">
-      <c r="B14" s="45" t="s">
-        <v>69</v>
+      <c r="B14" s="58" t="s">
+        <v>101</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <dimension ref="A5:AQ75"/>
+  <dimension ref="A5:AQ105"/>
   <sheetViews>
-    <sheetView topLeftCell="AC1" workbookViewId="0">
-      <selection activeCell="AK10" sqref="AK10:AK75"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="X62" sqref="X62"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="24.5703125" style="5" customWidth="1"/>
     <col min="2" max="13" width="0" style="5" hidden="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="5" spans="1:43" ht="14.45" customHeight="1">
-      <c r="T5" s="56" t="s">
+      <c r="T5" s="60" t="s">
         <v>44</v>
       </c>
-      <c r="U5" s="56"/>
-[...21 lines deleted...]
-      <c r="AQ5" s="56"/>
+      <c r="U5" s="60"/>
+      <c r="V5" s="60"/>
+      <c r="W5" s="60"/>
+      <c r="X5" s="60"/>
+      <c r="Y5" s="60"/>
+      <c r="Z5" s="60"/>
+      <c r="AA5" s="60"/>
+      <c r="AB5" s="60"/>
+      <c r="AC5" s="60"/>
+      <c r="AD5" s="60"/>
+      <c r="AE5" s="60"/>
+      <c r="AF5" s="60"/>
+      <c r="AG5" s="60"/>
+      <c r="AH5" s="60"/>
+      <c r="AI5" s="60"/>
+      <c r="AJ5" s="60"/>
+      <c r="AK5" s="60"/>
+      <c r="AL5" s="60"/>
+      <c r="AM5" s="60"/>
+      <c r="AN5" s="60"/>
+      <c r="AO5" s="60"/>
+      <c r="AP5" s="60"/>
+      <c r="AQ5" s="60"/>
     </row>
     <row r="6" spans="1:43">
       <c r="C6" s="7"/>
       <c r="AE6" s="2"/>
       <c r="AQ6" s="2" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="7" spans="1:43" s="1" customFormat="1" ht="11.25">
-      <c r="A7" s="62"/>
-      <c r="B7" s="60">
+      <c r="A7" s="66"/>
+      <c r="B7" s="64">
         <v>2021</v>
       </c>
-      <c r="C7" s="64"/>
-[...10 lines deleted...]
-      <c r="N7" s="64">
+      <c r="C7" s="68"/>
+      <c r="D7" s="68"/>
+      <c r="E7" s="68"/>
+      <c r="F7" s="68"/>
+      <c r="G7" s="68"/>
+      <c r="H7" s="68"/>
+      <c r="I7" s="68"/>
+      <c r="J7" s="68"/>
+      <c r="K7" s="68"/>
+      <c r="L7" s="68"/>
+      <c r="M7" s="68"/>
+      <c r="N7" s="68">
         <v>2024</v>
       </c>
-      <c r="O7" s="64"/>
-[...4 lines deleted...]
-      <c r="T7" s="59">
+      <c r="O7" s="68"/>
+      <c r="P7" s="68"/>
+      <c r="Q7" s="68"/>
+      <c r="R7" s="68"/>
+      <c r="S7" s="68"/>
+      <c r="T7" s="63">
         <v>2025</v>
       </c>
-      <c r="U7" s="59"/>
-[...10 lines deleted...]
-      <c r="AF7" s="59">
+      <c r="U7" s="63"/>
+      <c r="V7" s="63"/>
+      <c r="W7" s="63"/>
+      <c r="X7" s="63"/>
+      <c r="Y7" s="63"/>
+      <c r="Z7" s="63"/>
+      <c r="AA7" s="63"/>
+      <c r="AB7" s="63"/>
+      <c r="AC7" s="63"/>
+      <c r="AD7" s="63"/>
+      <c r="AE7" s="64"/>
+      <c r="AF7" s="63">
         <v>2026</v>
       </c>
-      <c r="AG7" s="59"/>
-[...9 lines deleted...]
-      <c r="AQ7" s="60"/>
+      <c r="AG7" s="63"/>
+      <c r="AH7" s="63"/>
+      <c r="AI7" s="63"/>
+      <c r="AJ7" s="63"/>
+      <c r="AK7" s="63"/>
+      <c r="AL7" s="63"/>
+      <c r="AM7" s="63"/>
+      <c r="AN7" s="63"/>
+      <c r="AO7" s="63"/>
+      <c r="AP7" s="63"/>
+      <c r="AQ7" s="64"/>
     </row>
     <row r="8" spans="1:43" s="1" customFormat="1" ht="18" customHeight="1">
-      <c r="A8" s="63"/>
+      <c r="A8" s="67"/>
       <c r="B8" s="3" t="s">
         <v>5</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>6</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>7</v>
       </c>
       <c r="E8" s="3" t="s">
         <v>8</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>0</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>1</v>
       </c>
       <c r="H8" s="3" t="s">
         <v>2</v>
       </c>
       <c r="I8" s="4" t="s">
         <v>3</v>
       </c>
       <c r="J8" s="4" t="s">
@@ -1949,95 +1986,95 @@
         <v>27</v>
       </c>
       <c r="AK8" s="4" t="s">
         <v>28</v>
       </c>
       <c r="AL8" s="4" t="s">
         <v>29</v>
       </c>
       <c r="AM8" s="4" t="s">
         <v>30</v>
       </c>
       <c r="AN8" s="3" t="s">
         <v>31</v>
       </c>
       <c r="AO8" s="4" t="s">
         <v>32</v>
       </c>
       <c r="AP8" s="4" t="s">
         <v>33</v>
       </c>
       <c r="AQ8" s="4" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="9" spans="1:43" s="1" customFormat="1" ht="14.45" customHeight="1">
-      <c r="A9" s="35"/>
-[...18 lines deleted...]
-      <c r="T9" s="57" t="s">
+      <c r="A9" s="34"/>
+      <c r="B9" s="34"/>
+      <c r="C9" s="34"/>
+      <c r="D9" s="34"/>
+      <c r="E9" s="34"/>
+      <c r="F9" s="34"/>
+      <c r="G9" s="34"/>
+      <c r="H9" s="34"/>
+      <c r="I9" s="34"/>
+      <c r="J9" s="34"/>
+      <c r="K9" s="34"/>
+      <c r="L9" s="34"/>
+      <c r="M9" s="34"/>
+      <c r="N9" s="34"/>
+      <c r="O9" s="34"/>
+      <c r="P9" s="34"/>
+      <c r="Q9" s="34"/>
+      <c r="R9" s="34"/>
+      <c r="S9" s="34"/>
+      <c r="T9" s="61" t="s">
         <v>41</v>
       </c>
-      <c r="U9" s="57"/>
-[...21 lines deleted...]
-      <c r="AQ9" s="35"/>
+      <c r="U9" s="61"/>
+      <c r="V9" s="61"/>
+      <c r="W9" s="61"/>
+      <c r="X9" s="61"/>
+      <c r="Y9" s="61"/>
+      <c r="Z9" s="61"/>
+      <c r="AA9" s="61"/>
+      <c r="AB9" s="61"/>
+      <c r="AC9" s="61"/>
+      <c r="AD9" s="61"/>
+      <c r="AE9" s="61"/>
+      <c r="AF9" s="61"/>
+      <c r="AG9" s="61"/>
+      <c r="AH9" s="34"/>
+      <c r="AI9" s="34"/>
+      <c r="AJ9" s="34"/>
+      <c r="AK9" s="34"/>
+      <c r="AL9" s="34"/>
+      <c r="AM9" s="34"/>
+      <c r="AN9" s="34"/>
+      <c r="AO9" s="34"/>
+      <c r="AP9" s="34"/>
+      <c r="AQ9" s="34"/>
     </row>
     <row r="10" spans="1:43" s="1" customFormat="1" ht="12" customHeight="1">
       <c r="A10" s="14" t="s">
         <v>35</v>
       </c>
       <c r="B10" s="15"/>
       <c r="C10" s="15"/>
       <c r="D10" s="15"/>
       <c r="E10" s="15"/>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15"/>
       <c r="I10" s="15"/>
       <c r="J10" s="15"/>
       <c r="K10" s="15"/>
       <c r="L10" s="15"/>
       <c r="M10" s="15"/>
       <c r="N10" s="1">
         <v>751</v>
       </c>
       <c r="O10" s="18">
         <v>646</v>
       </c>
       <c r="P10" s="1">
         <v>690</v>
@@ -2083,54 +2120,58 @@
       </c>
       <c r="AD10" s="18">
         <v>555</v>
       </c>
       <c r="AE10" s="18">
         <v>633</v>
       </c>
       <c r="AF10" s="18">
         <v>566</v>
       </c>
       <c r="AG10" s="18">
         <v>485</v>
       </c>
       <c r="AH10" s="18">
         <v>516</v>
       </c>
       <c r="AI10" s="24">
         <v>608</v>
       </c>
       <c r="AJ10" s="18">
         <v>534</v>
       </c>
       <c r="AK10" s="18">
         <v>641</v>
       </c>
+      <c r="AL10" s="52">
+        <v>601</v>
+      </c>
+      <c r="AM10" s="52"/>
     </row>
     <row r="11" spans="1:43" s="1" customFormat="1" ht="12" customHeight="1">
       <c r="A11" s="1" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B11" s="16"/>
       <c r="C11" s="16"/>
       <c r="D11" s="16"/>
       <c r="E11" s="16"/>
       <c r="F11" s="16"/>
       <c r="G11" s="16"/>
       <c r="H11" s="17"/>
       <c r="I11" s="16"/>
       <c r="J11" s="17"/>
       <c r="K11" s="17"/>
       <c r="L11" s="17"/>
       <c r="M11" s="17"/>
       <c r="N11" s="1">
         <v>388</v>
       </c>
       <c r="O11" s="18">
         <v>357</v>
       </c>
       <c r="P11" s="1">
         <v>376</v>
       </c>
       <c r="Q11" s="18">
         <v>361</v>
       </c>
@@ -2172,54 +2213,58 @@
       </c>
       <c r="AD11" s="18">
         <v>313</v>
       </c>
       <c r="AE11" s="18">
         <v>350</v>
       </c>
       <c r="AF11" s="18">
         <v>305</v>
       </c>
       <c r="AG11" s="18">
         <v>286</v>
       </c>
       <c r="AH11" s="18">
         <v>273</v>
       </c>
       <c r="AI11" s="24">
         <v>351</v>
       </c>
       <c r="AJ11" s="18">
         <v>306</v>
       </c>
       <c r="AK11" s="18">
         <v>353</v>
       </c>
+      <c r="AL11" s="52">
+        <v>336</v>
+      </c>
+      <c r="AM11" s="52"/>
     </row>
     <row r="12" spans="1:43" s="1" customFormat="1" ht="12" customHeight="1">
       <c r="A12" s="1" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B12" s="16"/>
       <c r="C12" s="16"/>
       <c r="D12" s="16"/>
       <c r="E12" s="16"/>
       <c r="F12" s="16"/>
       <c r="G12" s="16"/>
       <c r="H12" s="17"/>
       <c r="I12" s="16"/>
       <c r="J12" s="17"/>
       <c r="K12" s="17"/>
       <c r="L12" s="17"/>
       <c r="M12" s="17"/>
       <c r="N12" s="1">
         <v>51</v>
       </c>
       <c r="O12" s="18">
         <v>32</v>
       </c>
       <c r="P12" s="1">
         <v>31</v>
       </c>
       <c r="Q12" s="18">
         <v>38</v>
       </c>
@@ -2261,54 +2306,58 @@
       </c>
       <c r="AD12" s="18">
         <v>35</v>
       </c>
       <c r="AE12" s="18">
         <v>37</v>
       </c>
       <c r="AF12" s="18">
         <v>36</v>
       </c>
       <c r="AG12" s="18">
         <v>24</v>
       </c>
       <c r="AH12" s="18">
         <v>37</v>
       </c>
       <c r="AI12" s="8">
         <v>28</v>
       </c>
       <c r="AJ12" s="18">
         <v>28</v>
       </c>
       <c r="AK12" s="18">
         <v>47</v>
       </c>
+      <c r="AL12" s="52">
+        <v>40</v>
+      </c>
+      <c r="AM12" s="52"/>
     </row>
     <row r="13" spans="1:43" s="1" customFormat="1" ht="12" customHeight="1">
       <c r="A13" s="1" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="B13" s="16"/>
       <c r="C13" s="16"/>
       <c r="D13" s="16"/>
       <c r="E13" s="16"/>
       <c r="F13" s="16"/>
       <c r="G13" s="16"/>
       <c r="H13" s="17"/>
       <c r="I13" s="16"/>
       <c r="J13" s="17"/>
       <c r="K13" s="17"/>
       <c r="L13" s="17"/>
       <c r="M13" s="17"/>
       <c r="N13" s="1">
         <v>45</v>
       </c>
       <c r="O13" s="18">
         <v>38</v>
       </c>
       <c r="P13" s="1">
         <v>38</v>
       </c>
       <c r="Q13" s="18">
         <v>35</v>
       </c>
@@ -2350,50 +2399,54 @@
       </c>
       <c r="AD13" s="18">
         <v>32</v>
       </c>
       <c r="AE13" s="18">
         <v>37</v>
       </c>
       <c r="AF13" s="18">
         <v>29</v>
       </c>
       <c r="AG13" s="18">
         <v>36</v>
       </c>
       <c r="AH13" s="18">
         <v>32</v>
       </c>
       <c r="AI13" s="8">
         <v>36</v>
       </c>
       <c r="AJ13" s="18">
         <v>30</v>
       </c>
       <c r="AK13" s="18">
         <v>38</v>
       </c>
+      <c r="AL13" s="52">
+        <v>34</v>
+      </c>
+      <c r="AM13" s="52"/>
     </row>
     <row r="14" spans="1:43" s="1" customFormat="1" ht="12" customHeight="1">
       <c r="A14" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B14" s="16"/>
       <c r="C14" s="16"/>
       <c r="D14" s="16"/>
       <c r="E14" s="16"/>
       <c r="F14" s="16"/>
       <c r="G14" s="16"/>
       <c r="H14" s="17"/>
       <c r="I14" s="16"/>
       <c r="J14" s="17"/>
       <c r="K14" s="17"/>
       <c r="L14" s="17"/>
       <c r="M14" s="17"/>
       <c r="N14" s="1">
         <v>61</v>
       </c>
       <c r="O14" s="18">
         <v>35</v>
       </c>
       <c r="P14" s="1">
         <v>60</v>
@@ -2439,54 +2492,58 @@
       </c>
       <c r="AD14" s="18">
         <v>26</v>
       </c>
       <c r="AE14" s="18">
         <v>46</v>
       </c>
       <c r="AF14" s="18">
         <v>31</v>
       </c>
       <c r="AG14" s="18">
         <v>29</v>
       </c>
       <c r="AH14" s="18">
         <v>33</v>
       </c>
       <c r="AI14" s="8">
         <v>37</v>
       </c>
       <c r="AJ14" s="18">
         <v>38</v>
       </c>
       <c r="AK14" s="18">
         <v>35</v>
       </c>
+      <c r="AL14" s="52">
+        <v>44</v>
+      </c>
+      <c r="AM14" s="52"/>
     </row>
     <row r="15" spans="1:43" s="1" customFormat="1" ht="12" customHeight="1">
       <c r="A15" s="1" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B15" s="16"/>
       <c r="C15" s="16"/>
       <c r="D15" s="16"/>
       <c r="E15" s="16"/>
       <c r="F15" s="16"/>
       <c r="G15" s="16"/>
       <c r="H15" s="17"/>
       <c r="I15" s="16"/>
       <c r="J15" s="17"/>
       <c r="K15" s="17"/>
       <c r="L15" s="17"/>
       <c r="M15" s="17"/>
       <c r="N15" s="1">
         <v>53</v>
       </c>
       <c r="O15" s="18">
         <v>34</v>
       </c>
       <c r="P15" s="1">
         <v>52</v>
       </c>
       <c r="Q15" s="18">
         <v>41</v>
       </c>
@@ -2528,54 +2585,58 @@
       </c>
       <c r="AD15" s="18">
         <v>37</v>
       </c>
       <c r="AE15" s="18">
         <v>39</v>
       </c>
       <c r="AF15" s="18">
         <v>42</v>
       </c>
       <c r="AG15" s="18">
         <v>23</v>
       </c>
       <c r="AH15" s="18">
         <v>37</v>
       </c>
       <c r="AI15" s="8">
         <v>41</v>
       </c>
       <c r="AJ15" s="18">
         <v>37</v>
       </c>
       <c r="AK15" s="18">
         <v>45</v>
       </c>
+      <c r="AL15" s="52">
+        <v>34</v>
+      </c>
+      <c r="AM15" s="52"/>
     </row>
     <row r="16" spans="1:43" s="1" customFormat="1" ht="12" customHeight="1">
       <c r="A16" s="1" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="B16" s="16"/>
       <c r="C16" s="16"/>
       <c r="D16" s="16"/>
       <c r="E16" s="16"/>
       <c r="F16" s="16"/>
       <c r="G16" s="16"/>
       <c r="H16" s="17"/>
       <c r="I16" s="16"/>
       <c r="J16" s="17"/>
       <c r="K16" s="17"/>
       <c r="L16" s="17"/>
       <c r="M16" s="17"/>
       <c r="N16" s="1">
         <v>21</v>
       </c>
       <c r="O16" s="18">
         <v>18</v>
       </c>
       <c r="P16" s="1">
         <v>15</v>
       </c>
       <c r="Q16" s="18">
         <v>18</v>
       </c>
@@ -2617,52 +2678,56 @@
       </c>
       <c r="AD16" s="18">
         <v>12</v>
       </c>
       <c r="AE16" s="18">
         <v>11</v>
       </c>
       <c r="AF16" s="18">
         <v>6</v>
       </c>
       <c r="AG16" s="18">
         <v>6</v>
       </c>
       <c r="AH16" s="18">
         <v>9</v>
       </c>
       <c r="AI16" s="8">
         <v>14</v>
       </c>
       <c r="AJ16" s="18">
         <v>8</v>
       </c>
       <c r="AK16" s="18">
         <v>9</v>
       </c>
-    </row>
-    <row r="17" spans="1:43" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="AL16" s="52">
+        <v>10</v>
+      </c>
+      <c r="AM16" s="52"/>
+    </row>
+    <row r="17" spans="1:39" s="1" customFormat="1" ht="12" customHeight="1">
       <c r="A17" s="1" t="s">
         <v>37</v>
       </c>
       <c r="B17" s="16"/>
       <c r="C17" s="16"/>
       <c r="D17" s="16"/>
       <c r="E17" s="16"/>
       <c r="F17" s="16"/>
       <c r="G17" s="16"/>
       <c r="H17" s="17"/>
       <c r="I17" s="16"/>
       <c r="J17" s="17"/>
       <c r="K17" s="17"/>
       <c r="L17" s="17"/>
       <c r="M17" s="17"/>
       <c r="N17" s="1">
         <v>4</v>
       </c>
       <c r="O17" s="18">
         <v>3</v>
       </c>
       <c r="P17" s="1">
         <v>11</v>
       </c>
       <c r="Q17" s="18">
@@ -2706,54 +2771,58 @@
       </c>
       <c r="AD17" s="18">
         <v>3</v>
       </c>
       <c r="AE17" s="18">
         <v>7</v>
       </c>
       <c r="AF17" s="18">
         <v>14</v>
       </c>
       <c r="AG17" s="18">
         <v>5</v>
       </c>
       <c r="AH17" s="18">
         <v>8</v>
       </c>
       <c r="AI17" s="8">
         <v>10</v>
       </c>
       <c r="AJ17" s="18">
         <v>4</v>
       </c>
       <c r="AK17" s="18">
         <v>9</v>
       </c>
-    </row>
-    <row r="18" spans="1:43" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="AL17" s="52">
+        <v>3</v>
+      </c>
+      <c r="AM17" s="52"/>
+    </row>
+    <row r="18" spans="1:39" s="1" customFormat="1" ht="12" customHeight="1">
       <c r="A18" s="1" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B18" s="16"/>
       <c r="C18" s="16"/>
       <c r="D18" s="16"/>
       <c r="E18" s="16"/>
       <c r="F18" s="16"/>
       <c r="G18" s="16"/>
       <c r="H18" s="17"/>
       <c r="I18" s="16"/>
       <c r="J18" s="17"/>
       <c r="K18" s="17"/>
       <c r="L18" s="17"/>
       <c r="M18" s="17"/>
       <c r="N18" s="1">
         <v>5</v>
       </c>
       <c r="O18" s="18">
         <v>8</v>
       </c>
       <c r="P18" s="1">
         <v>5</v>
       </c>
       <c r="Q18" s="18">
         <v>5</v>
       </c>
@@ -2795,52 +2864,56 @@
       </c>
       <c r="AD18" s="18">
         <v>8</v>
       </c>
       <c r="AE18" s="18">
         <v>5</v>
       </c>
       <c r="AF18" s="18">
         <v>9</v>
       </c>
       <c r="AG18" s="18">
         <v>4</v>
       </c>
       <c r="AH18" s="18">
         <v>1</v>
       </c>
       <c r="AI18" s="8">
         <v>5</v>
       </c>
       <c r="AJ18" s="18">
         <v>6</v>
       </c>
       <c r="AK18" s="18">
         <v>3</v>
       </c>
-    </row>
-    <row r="19" spans="1:43" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="AL18" s="52">
+        <v>10</v>
+      </c>
+      <c r="AM18" s="52"/>
+    </row>
+    <row r="19" spans="1:39" s="1" customFormat="1" ht="12" customHeight="1">
       <c r="A19" s="1" t="s">
         <v>40</v>
       </c>
       <c r="B19" s="16"/>
       <c r="C19" s="16"/>
       <c r="D19" s="16"/>
       <c r="E19" s="16"/>
       <c r="F19" s="16"/>
       <c r="G19" s="16"/>
       <c r="H19" s="17"/>
       <c r="I19" s="16"/>
       <c r="J19" s="17"/>
       <c r="K19" s="17"/>
       <c r="L19" s="17"/>
       <c r="M19" s="17"/>
       <c r="N19" s="1">
         <v>11</v>
       </c>
       <c r="O19" s="18">
         <v>10</v>
       </c>
       <c r="P19" s="1">
         <v>12</v>
       </c>
       <c r="Q19" s="18">
@@ -2884,54 +2957,58 @@
       </c>
       <c r="AD19" s="18">
         <v>11</v>
       </c>
       <c r="AE19" s="18">
         <v>9</v>
       </c>
       <c r="AF19" s="18">
         <v>10</v>
       </c>
       <c r="AG19" s="18">
         <v>7</v>
       </c>
       <c r="AH19" s="18">
         <v>5</v>
       </c>
       <c r="AI19" s="8">
         <v>5</v>
       </c>
       <c r="AJ19" s="18">
         <v>7</v>
       </c>
       <c r="AK19" s="18">
         <v>10</v>
       </c>
-    </row>
-    <row r="20" spans="1:43" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="AL19" s="52">
+        <v>6</v>
+      </c>
+      <c r="AM19" s="52"/>
+    </row>
+    <row r="20" spans="1:39" s="1" customFormat="1" ht="12" customHeight="1">
       <c r="A20" s="1" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B20" s="16"/>
       <c r="C20" s="16"/>
       <c r="D20" s="16"/>
       <c r="E20" s="16"/>
       <c r="F20" s="16"/>
       <c r="G20" s="16"/>
       <c r="H20" s="17"/>
       <c r="I20" s="16"/>
       <c r="J20" s="17"/>
       <c r="K20" s="17"/>
       <c r="L20" s="17"/>
       <c r="M20" s="17"/>
       <c r="N20" s="1">
         <v>26</v>
       </c>
       <c r="O20" s="18">
         <v>36</v>
       </c>
       <c r="P20" s="1">
         <v>18</v>
       </c>
       <c r="Q20" s="18">
         <v>29</v>
       </c>
@@ -2973,54 +3050,58 @@
       </c>
       <c r="AD20" s="18">
         <v>19</v>
       </c>
       <c r="AE20" s="18">
         <v>18</v>
       </c>
       <c r="AF20" s="18">
         <v>16</v>
       </c>
       <c r="AG20" s="18">
         <v>15</v>
       </c>
       <c r="AH20" s="18">
         <v>22</v>
       </c>
       <c r="AI20" s="8">
         <v>19</v>
       </c>
       <c r="AJ20" s="18">
         <v>14</v>
       </c>
       <c r="AK20" s="18">
         <v>22</v>
       </c>
-    </row>
-    <row r="21" spans="1:43" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="AL20" s="52">
+        <v>16</v>
+      </c>
+      <c r="AM20" s="52"/>
+    </row>
+    <row r="21" spans="1:39" s="1" customFormat="1" ht="12" customHeight="1">
       <c r="A21" s="1" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B21" s="16"/>
       <c r="C21" s="16"/>
       <c r="D21" s="16"/>
       <c r="E21" s="16"/>
       <c r="F21" s="16"/>
       <c r="G21" s="16"/>
       <c r="H21" s="17"/>
       <c r="I21" s="16"/>
       <c r="J21" s="17"/>
       <c r="K21" s="17"/>
       <c r="L21" s="17"/>
       <c r="M21" s="17"/>
       <c r="N21" s="1">
         <v>40</v>
       </c>
       <c r="O21" s="18">
         <v>32</v>
       </c>
       <c r="P21" s="1">
         <v>33</v>
       </c>
       <c r="Q21" s="18">
         <v>44</v>
       </c>
@@ -3062,54 +3143,58 @@
       </c>
       <c r="AD21" s="18">
         <v>30</v>
       </c>
       <c r="AE21" s="18">
         <v>31</v>
       </c>
       <c r="AF21" s="18">
         <v>36</v>
       </c>
       <c r="AG21" s="18">
         <v>25</v>
       </c>
       <c r="AH21" s="18">
         <v>24</v>
       </c>
       <c r="AI21" s="8">
         <v>32</v>
       </c>
       <c r="AJ21" s="18">
         <v>25</v>
       </c>
       <c r="AK21" s="18">
         <v>27</v>
       </c>
-    </row>
-    <row r="22" spans="1:43" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="AL21" s="52">
+        <v>35</v>
+      </c>
+      <c r="AM21" s="52"/>
+    </row>
+    <row r="22" spans="1:39" s="1" customFormat="1" ht="12" customHeight="1">
       <c r="A22" s="1" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B22" s="16"/>
       <c r="C22" s="16"/>
       <c r="D22" s="16"/>
       <c r="E22" s="16"/>
       <c r="F22" s="16"/>
       <c r="G22" s="16"/>
       <c r="H22" s="17"/>
       <c r="I22" s="16"/>
       <c r="J22" s="17"/>
       <c r="K22" s="17"/>
       <c r="L22" s="17"/>
       <c r="M22" s="17"/>
       <c r="N22" s="1">
         <v>14</v>
       </c>
       <c r="O22" s="18">
         <v>11</v>
       </c>
       <c r="P22" s="1">
         <v>12</v>
       </c>
       <c r="Q22" s="18">
         <v>11</v>
       </c>
@@ -3151,54 +3236,58 @@
       </c>
       <c r="AD22" s="18">
         <v>6</v>
       </c>
       <c r="AE22" s="18">
         <v>10</v>
       </c>
       <c r="AF22" s="18">
         <v>6</v>
       </c>
       <c r="AG22" s="18">
         <v>8</v>
       </c>
       <c r="AH22" s="18">
         <v>16</v>
       </c>
       <c r="AI22" s="8">
         <v>7</v>
       </c>
       <c r="AJ22" s="18">
         <v>1</v>
       </c>
       <c r="AK22" s="18">
         <v>15</v>
       </c>
-    </row>
-    <row r="23" spans="1:43" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="AL22" s="52">
+        <v>8</v>
+      </c>
+      <c r="AM22" s="52"/>
+    </row>
+    <row r="23" spans="1:39" s="1" customFormat="1" ht="12" customHeight="1">
       <c r="A23" s="1" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B23" s="16"/>
       <c r="C23" s="16"/>
       <c r="D23" s="16"/>
       <c r="E23" s="16"/>
       <c r="F23" s="16"/>
       <c r="G23" s="16"/>
       <c r="H23" s="17"/>
       <c r="I23" s="16"/>
       <c r="J23" s="17"/>
       <c r="K23" s="17"/>
       <c r="L23" s="17"/>
       <c r="M23" s="17"/>
       <c r="N23" s="1">
         <v>32</v>
       </c>
       <c r="O23" s="18">
         <v>32</v>
       </c>
       <c r="P23" s="1">
         <v>27</v>
       </c>
       <c r="Q23" s="18">
         <v>33</v>
       </c>
@@ -3240,2207 +3329,4981 @@
       </c>
       <c r="AD23" s="18">
         <v>23</v>
       </c>
       <c r="AE23" s="18">
         <v>33</v>
       </c>
       <c r="AF23" s="18">
         <v>26</v>
       </c>
       <c r="AG23" s="18">
         <v>17</v>
       </c>
       <c r="AH23" s="18">
         <v>19</v>
       </c>
       <c r="AI23" s="8">
         <v>23</v>
       </c>
       <c r="AJ23" s="18">
         <v>30</v>
       </c>
       <c r="AK23" s="18">
         <v>28</v>
       </c>
-    </row>
-[...46 lines deleted...]
-    <row r="25" spans="1:43" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="AL23" s="52">
+        <v>25</v>
+      </c>
+      <c r="AM23" s="52"/>
+    </row>
+    <row r="24" spans="1:39" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="B24" s="14"/>
+      <c r="C24" s="14"/>
+      <c r="D24" s="14"/>
+      <c r="E24" s="14"/>
+      <c r="F24" s="14"/>
+      <c r="G24" s="14"/>
+      <c r="H24" s="14"/>
+      <c r="I24" s="14"/>
+      <c r="J24" s="14"/>
+      <c r="K24" s="14"/>
+      <c r="L24" s="14"/>
+      <c r="M24" s="14"/>
+      <c r="N24" s="14"/>
+      <c r="O24" s="14"/>
+      <c r="P24" s="14"/>
+      <c r="Q24" s="14"/>
+      <c r="R24" s="14"/>
+      <c r="S24" s="14"/>
+      <c r="T24" s="65" t="s">
+        <v>48</v>
+      </c>
+      <c r="U24" s="65"/>
+      <c r="V24" s="65"/>
+      <c r="W24" s="65"/>
+      <c r="X24" s="65"/>
+      <c r="Y24" s="65"/>
+      <c r="Z24" s="65"/>
+      <c r="AA24" s="65"/>
+      <c r="AB24" s="65"/>
+      <c r="AC24" s="65"/>
+      <c r="AD24" s="65"/>
+      <c r="AE24" s="65"/>
+      <c r="AF24" s="65"/>
+      <c r="AG24" s="65"/>
+      <c r="AH24" s="14"/>
+      <c r="AI24" s="14"/>
+      <c r="AJ24" s="8"/>
+      <c r="AL24" s="18"/>
+      <c r="AM24" s="14"/>
+    </row>
+    <row r="25" spans="1:39" s="1" customFormat="1" ht="12" customHeight="1">
       <c r="A25" s="14" t="s">
         <v>35</v>
       </c>
       <c r="B25" s="16"/>
       <c r="C25" s="16"/>
       <c r="D25" s="16"/>
       <c r="E25" s="16"/>
       <c r="F25" s="16"/>
       <c r="G25" s="16"/>
       <c r="H25" s="17"/>
       <c r="I25" s="16"/>
       <c r="J25" s="17"/>
       <c r="K25" s="17"/>
       <c r="L25" s="17"/>
       <c r="M25" s="17"/>
       <c r="N25" s="1">
-        <v>495</v>
-[...2 lines deleted...]
-        <v>422</v>
+        <v>407</v>
+      </c>
+      <c r="O25" s="8">
+        <v>342</v>
       </c>
       <c r="P25" s="1">
-        <v>467</v>
-[...2 lines deleted...]
-        <v>449</v>
+        <v>351</v>
+      </c>
+      <c r="Q25" s="8">
+        <v>318</v>
       </c>
       <c r="R25" s="18">
-        <v>482</v>
+        <v>391</v>
       </c>
       <c r="S25" s="18">
-        <v>489</v>
+        <v>380</v>
       </c>
       <c r="T25" s="18">
-        <v>374</v>
+        <v>275</v>
       </c>
       <c r="U25" s="18">
-        <v>363</v>
-[...38 lines deleted...]
-        <v>340</v>
+        <v>293</v>
+      </c>
+      <c r="V25" s="32">
+        <v>309</v>
+      </c>
+      <c r="W25" s="32">
+        <v>359</v>
+      </c>
+      <c r="X25" s="8">
+        <v>309</v>
+      </c>
+      <c r="Y25" s="8">
+        <v>359</v>
+      </c>
+      <c r="Z25" s="8">
+        <v>361</v>
+      </c>
+      <c r="AA25" s="8">
+        <v>321</v>
+      </c>
+      <c r="AB25" s="8">
+        <v>346</v>
+      </c>
+      <c r="AC25" s="8">
+        <v>316</v>
+      </c>
+      <c r="AD25" s="8">
+        <v>272</v>
+      </c>
+      <c r="AE25" s="8">
+        <v>319</v>
+      </c>
+      <c r="AF25" s="8">
+        <v>300</v>
+      </c>
+      <c r="AG25" s="8">
+        <v>248</v>
+      </c>
+      <c r="AH25" s="8">
+        <v>264</v>
       </c>
       <c r="AI25" s="8">
-        <v>419</v>
-[...2 lines deleted...]
-        <v>377</v>
+        <v>318</v>
+      </c>
+      <c r="AJ25" s="8">
+        <v>275</v>
       </c>
       <c r="AK25" s="18">
         <v>318</v>
       </c>
-    </row>
-    <row r="26" spans="1:43" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="AL25" s="18">
+        <v>326</v>
+      </c>
+      <c r="AM25" s="52"/>
+    </row>
+    <row r="26" spans="1:39" s="1" customFormat="1" ht="12" customHeight="1">
       <c r="A26" s="1" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B26" s="16"/>
       <c r="C26" s="16"/>
       <c r="D26" s="16"/>
       <c r="E26" s="16"/>
       <c r="F26" s="16"/>
       <c r="G26" s="16"/>
       <c r="H26" s="17"/>
       <c r="I26" s="16"/>
       <c r="J26" s="17"/>
       <c r="K26" s="17"/>
       <c r="L26" s="17"/>
       <c r="M26" s="17"/>
       <c r="N26" s="1">
-        <v>364</v>
-[...2 lines deleted...]
-        <v>335</v>
+        <v>209</v>
+      </c>
+      <c r="O26" s="8">
+        <v>191</v>
       </c>
       <c r="P26" s="1">
-        <v>354</v>
-[...2 lines deleted...]
-        <v>335</v>
+        <v>184</v>
+      </c>
+      <c r="Q26" s="8">
+        <v>167</v>
       </c>
       <c r="R26" s="18">
-        <v>365</v>
+        <v>208</v>
       </c>
       <c r="S26" s="18">
-        <v>357</v>
+        <v>203</v>
       </c>
       <c r="T26" s="18">
-        <v>297</v>
+        <v>160</v>
       </c>
       <c r="U26" s="18">
-        <v>275</v>
-[...38 lines deleted...]
-        <v>253</v>
+        <v>153</v>
+      </c>
+      <c r="V26" s="32">
+        <v>176</v>
+      </c>
+      <c r="W26" s="32">
+        <v>181</v>
+      </c>
+      <c r="X26" s="8">
+        <v>165</v>
+      </c>
+      <c r="Y26" s="8">
+        <v>181</v>
+      </c>
+      <c r="Z26" s="8">
+        <v>195</v>
+      </c>
+      <c r="AA26" s="8">
+        <v>204</v>
+      </c>
+      <c r="AB26" s="8">
+        <v>191</v>
+      </c>
+      <c r="AC26" s="8">
+        <v>169</v>
+      </c>
+      <c r="AD26" s="8">
+        <v>154</v>
+      </c>
+      <c r="AE26" s="8">
+        <v>166</v>
+      </c>
+      <c r="AF26" s="8">
+        <v>166</v>
+      </c>
+      <c r="AG26" s="8">
+        <v>149</v>
+      </c>
+      <c r="AH26" s="8">
+        <v>139</v>
       </c>
       <c r="AI26" s="8">
-        <v>337</v>
-[...2 lines deleted...]
-        <v>292</v>
+        <v>185</v>
+      </c>
+      <c r="AJ26" s="8">
+        <v>153</v>
       </c>
       <c r="AK26" s="18">
         <v>171</v>
       </c>
-    </row>
-    <row r="27" spans="1:43" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="AL26" s="18">
+        <v>180</v>
+      </c>
+      <c r="AM26" s="52"/>
+    </row>
+    <row r="27" spans="1:39" s="1" customFormat="1" ht="12" customHeight="1">
       <c r="A27" s="1" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B27" s="16"/>
       <c r="C27" s="16"/>
       <c r="D27" s="16"/>
       <c r="E27" s="16"/>
       <c r="F27" s="16"/>
       <c r="G27" s="16"/>
       <c r="H27" s="17"/>
       <c r="I27" s="16"/>
       <c r="J27" s="17"/>
       <c r="K27" s="17"/>
       <c r="L27" s="17"/>
       <c r="M27" s="17"/>
       <c r="N27" s="1">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>34</v>
+      </c>
+      <c r="O27" s="8">
+        <v>15</v>
       </c>
       <c r="P27" s="1">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>13</v>
+      </c>
+      <c r="Q27" s="8">
+        <v>20</v>
       </c>
       <c r="R27" s="18">
-        <v>47</v>
+        <v>25</v>
       </c>
       <c r="S27" s="18">
-        <v>41</v>
+        <v>15</v>
       </c>
       <c r="T27" s="18">
-        <v>28</v>
+        <v>15</v>
       </c>
       <c r="U27" s="18">
-        <v>30</v>
-[...34 lines deleted...]
-      <c r="AG27" s="18">
+        <v>21</v>
+      </c>
+      <c r="V27" s="32">
+        <v>12</v>
+      </c>
+      <c r="W27" s="32">
         <v>24</v>
       </c>
-      <c r="AH27" s="18">
-        <v>36</v>
+      <c r="X27" s="8">
+        <v>18</v>
+      </c>
+      <c r="Y27" s="8">
+        <v>17</v>
+      </c>
+      <c r="Z27" s="8">
+        <v>20</v>
+      </c>
+      <c r="AA27" s="8">
+        <v>12</v>
+      </c>
+      <c r="AB27" s="8">
+        <v>17</v>
+      </c>
+      <c r="AC27" s="8">
+        <v>20</v>
+      </c>
+      <c r="AD27" s="8">
+        <v>15</v>
+      </c>
+      <c r="AE27" s="8">
+        <v>20</v>
+      </c>
+      <c r="AF27" s="8">
+        <v>18</v>
+      </c>
+      <c r="AG27" s="8">
+        <v>12</v>
+      </c>
+      <c r="AH27" s="8">
+        <v>16</v>
       </c>
       <c r="AI27" s="8">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>16</v>
+      </c>
+      <c r="AJ27" s="8">
+        <v>18</v>
       </c>
       <c r="AK27" s="18">
         <v>27</v>
       </c>
-    </row>
-    <row r="28" spans="1:43" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="AL27" s="18">
+        <v>24</v>
+      </c>
+      <c r="AM27" s="52"/>
+    </row>
+    <row r="28" spans="1:39" s="1" customFormat="1" ht="12" customHeight="1">
       <c r="A28" s="1" t="s">
-        <v>36</v>
+        <v>52</v>
       </c>
       <c r="B28" s="16"/>
       <c r="C28" s="16"/>
       <c r="D28" s="16"/>
       <c r="E28" s="16"/>
       <c r="F28" s="16"/>
       <c r="G28" s="16"/>
       <c r="H28" s="17"/>
       <c r="I28" s="16"/>
       <c r="J28" s="17"/>
       <c r="K28" s="17"/>
       <c r="L28" s="17"/>
       <c r="M28" s="17"/>
       <c r="N28" s="1">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="O28" s="18">
         <v>18</v>
       </c>
+      <c r="O28" s="8">
+        <v>25</v>
+      </c>
       <c r="P28" s="1">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>22</v>
+      </c>
+      <c r="Q28" s="8">
+        <v>16</v>
       </c>
       <c r="R28" s="18">
+        <v>24</v>
+      </c>
+      <c r="S28" s="18">
+        <v>21</v>
+      </c>
+      <c r="T28" s="18">
+        <v>19</v>
+      </c>
+      <c r="U28" s="18">
+        <v>24</v>
+      </c>
+      <c r="V28" s="32">
+        <v>18</v>
+      </c>
+      <c r="W28" s="32">
+        <v>28</v>
+      </c>
+      <c r="X28" s="8">
+        <v>17</v>
+      </c>
+      <c r="Y28" s="8">
         <v>30</v>
       </c>
-      <c r="S28" s="18">
-[...2 lines deleted...]
-      <c r="T28" s="18">
+      <c r="Z28" s="8">
+        <v>18</v>
+      </c>
+      <c r="AA28" s="8">
+        <v>19</v>
+      </c>
+      <c r="AB28" s="8">
+        <v>21</v>
+      </c>
+      <c r="AC28" s="8">
+        <v>23</v>
+      </c>
+      <c r="AD28" s="8">
+        <v>17</v>
+      </c>
+      <c r="AE28" s="8">
+        <v>21</v>
+      </c>
+      <c r="AF28" s="8">
+        <v>14</v>
+      </c>
+      <c r="AG28" s="8">
+        <v>18</v>
+      </c>
+      <c r="AH28" s="8">
+        <v>17</v>
+      </c>
+      <c r="AI28" s="8">
+        <v>18</v>
+      </c>
+      <c r="AJ28" s="8">
         <v>16</v>
-      </c>
-[...46 lines deleted...]
-        <v>20</v>
       </c>
       <c r="AK28" s="18">
         <v>19</v>
       </c>
-    </row>
-    <row r="29" spans="1:43" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="AL28" s="18">
+        <v>18</v>
+      </c>
+      <c r="AM28" s="52"/>
+    </row>
+    <row r="29" spans="1:39" s="1" customFormat="1" ht="12" customHeight="1">
       <c r="A29" s="1" t="s">
-        <v>59</v>
+        <v>36</v>
       </c>
       <c r="B29" s="16"/>
       <c r="C29" s="16"/>
       <c r="D29" s="16"/>
       <c r="E29" s="16"/>
       <c r="F29" s="16"/>
       <c r="G29" s="16"/>
       <c r="H29" s="17"/>
       <c r="I29" s="16"/>
       <c r="J29" s="17"/>
       <c r="K29" s="17"/>
       <c r="L29" s="17"/>
       <c r="M29" s="17"/>
       <c r="N29" s="1">
-        <v>42</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>32</v>
+      </c>
+      <c r="O29" s="8">
+        <v>11</v>
       </c>
       <c r="P29" s="1">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>34</v>
+      </c>
+      <c r="Q29" s="8">
+        <v>22</v>
       </c>
       <c r="R29" s="18">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="S29" s="18">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="T29" s="18">
+        <v>14</v>
+      </c>
+      <c r="U29" s="18">
+        <v>25</v>
+      </c>
+      <c r="V29" s="32">
+        <v>17</v>
+      </c>
+      <c r="W29" s="32">
+        <v>29</v>
+      </c>
+      <c r="X29" s="8">
+        <v>27</v>
+      </c>
+      <c r="Y29" s="8">
+        <v>33</v>
+      </c>
+      <c r="Z29" s="8">
+        <v>22</v>
+      </c>
+      <c r="AA29" s="8">
+        <v>14</v>
+      </c>
+      <c r="AB29" s="8">
+        <v>27</v>
+      </c>
+      <c r="AC29" s="8">
         <v>26</v>
       </c>
-      <c r="U29" s="18">
-[...29 lines deleted...]
-      <c r="AE29" s="18">
+      <c r="AD29" s="8">
+        <v>18</v>
+      </c>
+      <c r="AE29" s="8">
         <v>25</v>
       </c>
-      <c r="AF29" s="18">
-[...6 lines deleted...]
-        <v>26</v>
+      <c r="AF29" s="8">
+        <v>17</v>
+      </c>
+      <c r="AG29" s="8">
+        <v>12</v>
+      </c>
+      <c r="AH29" s="8">
+        <v>18</v>
       </c>
       <c r="AI29" s="8">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>16</v>
+      </c>
+      <c r="AJ29" s="8">
+        <v>18</v>
       </c>
       <c r="AK29" s="18">
         <v>17</v>
       </c>
-    </row>
-    <row r="30" spans="1:43" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="AL29" s="18">
+        <v>22</v>
+      </c>
+      <c r="AM29" s="52"/>
+    </row>
+    <row r="30" spans="1:39" s="1" customFormat="1" ht="12" customHeight="1">
       <c r="A30" s="1" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="B30" s="16"/>
       <c r="C30" s="16"/>
       <c r="D30" s="16"/>
       <c r="E30" s="16"/>
       <c r="F30" s="16"/>
       <c r="G30" s="16"/>
       <c r="H30" s="17"/>
       <c r="I30" s="16"/>
       <c r="J30" s="17"/>
       <c r="K30" s="17"/>
       <c r="L30" s="17"/>
       <c r="M30" s="17"/>
       <c r="N30" s="1">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="O30" s="18">
+        <v>25</v>
+      </c>
+      <c r="O30" s="8">
+        <v>19</v>
+      </c>
+      <c r="P30" s="1">
+        <v>23</v>
+      </c>
+      <c r="Q30" s="8">
+        <v>23</v>
+      </c>
+      <c r="R30" s="18">
+        <v>20</v>
+      </c>
+      <c r="S30" s="18">
+        <v>34</v>
+      </c>
+      <c r="T30" s="18">
+        <v>22</v>
+      </c>
+      <c r="U30" s="18">
+        <v>13</v>
+      </c>
+      <c r="V30" s="32">
+        <v>20</v>
+      </c>
+      <c r="W30" s="32">
+        <v>25</v>
+      </c>
+      <c r="X30" s="8">
+        <v>24</v>
+      </c>
+      <c r="Y30" s="8">
+        <v>24</v>
+      </c>
+      <c r="Z30" s="8">
+        <v>27</v>
+      </c>
+      <c r="AA30" s="8">
+        <v>18</v>
+      </c>
+      <c r="AB30" s="8">
+        <v>18</v>
+      </c>
+      <c r="AC30" s="8">
+        <v>18</v>
+      </c>
+      <c r="AD30" s="8">
         <v>14</v>
       </c>
-      <c r="P30" s="1">
+      <c r="AE30" s="8">
+        <v>21</v>
+      </c>
+      <c r="AF30" s="8">
+        <v>23</v>
+      </c>
+      <c r="AG30" s="8">
         <v>11</v>
       </c>
-      <c r="Q30" s="18">
-[...14 lines deleted...]
-      <c r="V30" s="18">
+      <c r="AH30" s="8">
+        <v>23</v>
+      </c>
+      <c r="AI30" s="8">
+        <v>25</v>
+      </c>
+      <c r="AJ30" s="8">
         <v>15</v>
-      </c>
-[...40 lines deleted...]
-        <v>14</v>
       </c>
       <c r="AK30" s="18">
         <v>23</v>
       </c>
-    </row>
-[...38 lines deleted...]
-      <c r="AJ31" s="18"/>
+      <c r="AL30" s="18">
+        <v>20</v>
+      </c>
+      <c r="AM30" s="52"/>
+    </row>
+    <row r="31" spans="1:39" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A31" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="B31" s="16"/>
+      <c r="C31" s="16"/>
+      <c r="D31" s="16"/>
+      <c r="E31" s="16"/>
+      <c r="F31" s="16"/>
+      <c r="G31" s="16"/>
+      <c r="H31" s="17"/>
+      <c r="I31" s="16"/>
+      <c r="J31" s="17"/>
+      <c r="K31" s="17"/>
+      <c r="L31" s="17"/>
+      <c r="M31" s="17"/>
+      <c r="N31" s="1">
+        <v>9</v>
+      </c>
+      <c r="O31" s="8">
+        <v>13</v>
+      </c>
+      <c r="P31" s="1">
+        <v>5</v>
+      </c>
+      <c r="Q31" s="8">
+        <v>5</v>
+      </c>
+      <c r="R31" s="18">
+        <v>10</v>
+      </c>
+      <c r="S31" s="18">
+        <v>7</v>
+      </c>
+      <c r="T31" s="18">
+        <v>3</v>
+      </c>
+      <c r="U31" s="18">
+        <v>3</v>
+      </c>
+      <c r="V31" s="32">
+        <v>9</v>
+      </c>
+      <c r="W31" s="32">
+        <v>8</v>
+      </c>
+      <c r="X31" s="8">
+        <v>3</v>
+      </c>
+      <c r="Y31" s="8">
+        <v>6</v>
+      </c>
+      <c r="Z31" s="8">
+        <v>7</v>
+      </c>
+      <c r="AA31" s="8">
+        <v>8</v>
+      </c>
+      <c r="AB31" s="8">
+        <v>6</v>
+      </c>
+      <c r="AC31" s="8">
+        <v>7</v>
+      </c>
+      <c r="AD31" s="8">
+        <v>9</v>
+      </c>
+      <c r="AE31" s="8">
+        <v>5</v>
+      </c>
+      <c r="AF31" s="8">
+        <v>3</v>
+      </c>
+      <c r="AG31" s="8">
+        <v>3</v>
+      </c>
+      <c r="AH31" s="8">
+        <v>9</v>
+      </c>
+      <c r="AI31" s="8">
+        <v>8</v>
+      </c>
+      <c r="AJ31" s="8">
+        <v>3</v>
+      </c>
       <c r="AK31" s="18">
         <v>6</v>
       </c>
-      <c r="AM31" s="14"/>
-[...7 lines deleted...]
-        <v>35</v>
+      <c r="AL31" s="18">
+        <v>6</v>
+      </c>
+      <c r="AM31" s="52"/>
+    </row>
+    <row r="32" spans="1:39" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A32" s="1" t="s">
+        <v>37</v>
       </c>
       <c r="B32" s="16"/>
       <c r="C32" s="16"/>
       <c r="D32" s="16"/>
       <c r="E32" s="16"/>
       <c r="F32" s="16"/>
       <c r="G32" s="16"/>
       <c r="H32" s="17"/>
       <c r="I32" s="16"/>
       <c r="J32" s="17"/>
       <c r="K32" s="17"/>
       <c r="L32" s="17"/>
       <c r="M32" s="17"/>
       <c r="N32" s="1">
-        <v>256</v>
-[...2 lines deleted...]
-        <v>224</v>
+        <v>3</v>
+      </c>
+      <c r="O32" s="8">
+        <v>1</v>
       </c>
       <c r="P32" s="1">
-        <v>223</v>
-[...2 lines deleted...]
-        <v>237</v>
+        <v>7</v>
+      </c>
+      <c r="Q32" s="8">
+        <v>3</v>
       </c>
       <c r="R32" s="18">
-        <v>235</v>
+        <v>3</v>
       </c>
       <c r="S32" s="18">
-        <v>237</v>
+        <v>9</v>
       </c>
       <c r="T32" s="18">
-        <v>188</v>
+        <v>1</v>
       </c>
       <c r="U32" s="18">
-        <v>201</v>
-[...38 lines deleted...]
-        <v>176</v>
+        <v>2</v>
+      </c>
+      <c r="V32" s="32">
+        <v>2</v>
+      </c>
+      <c r="W32" s="32">
+        <v>6</v>
+      </c>
+      <c r="X32" s="8">
+        <v>2</v>
+      </c>
+      <c r="Y32" s="8">
+        <v>5</v>
+      </c>
+      <c r="Z32" s="8">
+        <v>5</v>
+      </c>
+      <c r="AA32" s="8">
+        <v>7</v>
+      </c>
+      <c r="AB32" s="8">
+        <v>4</v>
+      </c>
+      <c r="AC32" s="8">
+        <v>7</v>
+      </c>
+      <c r="AD32" s="8">
+        <v>1</v>
+      </c>
+      <c r="AE32" s="8">
+        <v>3</v>
+      </c>
+      <c r="AF32" s="8">
+        <v>6</v>
+      </c>
+      <c r="AG32" s="8">
+        <v>5</v>
+      </c>
+      <c r="AH32" s="8">
+        <v>4</v>
       </c>
       <c r="AI32" s="8">
-        <v>189</v>
-[...2 lines deleted...]
-        <v>157</v>
+        <v>6</v>
+      </c>
+      <c r="AJ32" s="8">
+        <v>3</v>
       </c>
       <c r="AK32" s="18">
         <v>3</v>
       </c>
-    </row>
-    <row r="33" spans="1:37" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="AL32" s="18">
+        <v>1</v>
+      </c>
+      <c r="AM32" s="52"/>
+    </row>
+    <row r="33" spans="1:39" s="1" customFormat="1" ht="12" customHeight="1">
       <c r="A33" s="1" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="B33" s="16"/>
       <c r="C33" s="16"/>
       <c r="D33" s="16"/>
       <c r="E33" s="16"/>
       <c r="F33" s="16"/>
       <c r="G33" s="16"/>
       <c r="H33" s="17"/>
       <c r="I33" s="16"/>
       <c r="J33" s="17"/>
       <c r="K33" s="17"/>
       <c r="L33" s="17"/>
       <c r="M33" s="17"/>
       <c r="N33" s="1">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>2</v>
+      </c>
+      <c r="O33" s="8">
+        <v>3</v>
       </c>
       <c r="P33" s="1">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>1</v>
+      </c>
+      <c r="Q33" s="8">
+        <v>3</v>
       </c>
       <c r="R33" s="18">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="S33" s="18">
-        <v>31</v>
+        <v>5</v>
       </c>
       <c r="T33" s="18">
-        <v>13</v>
+        <v>1</v>
       </c>
       <c r="U33" s="18">
-        <v>17</v>
-[...38 lines deleted...]
-        <v>20</v>
+        <v>1</v>
+      </c>
+      <c r="V33" s="32">
+        <v>5</v>
+      </c>
+      <c r="W33" s="32">
+        <v>5</v>
+      </c>
+      <c r="X33" s="8">
+        <v>1</v>
+      </c>
+      <c r="Y33" s="8">
+        <v>4</v>
+      </c>
+      <c r="Z33" s="8">
+        <v>1</v>
+      </c>
+      <c r="AA33" s="8">
+        <v>1</v>
+      </c>
+      <c r="AB33" s="8">
+        <v>3</v>
+      </c>
+      <c r="AC33" s="8">
+        <v>3</v>
+      </c>
+      <c r="AD33" s="8">
+        <v>4</v>
+      </c>
+      <c r="AE33" s="8">
+        <v>3</v>
+      </c>
+      <c r="AF33" s="8">
+        <v>4</v>
+      </c>
+      <c r="AG33" s="8">
+        <v>2</v>
+      </c>
+      <c r="AH33" s="18" t="s">
+        <v>50</v>
       </c>
       <c r="AI33" s="8">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>2</v>
+      </c>
+      <c r="AJ33" s="8">
+        <v>4</v>
       </c>
       <c r="AK33" s="18">
         <v>1</v>
       </c>
-    </row>
-    <row r="34" spans="1:37" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="AL33" s="18">
+        <v>4</v>
+      </c>
+      <c r="AM33" s="52"/>
+    </row>
+    <row r="34" spans="1:39" s="1" customFormat="1" ht="12" customHeight="1">
       <c r="A34" s="1" t="s">
-        <v>58</v>
+        <v>40</v>
       </c>
       <c r="B34" s="16"/>
       <c r="C34" s="16"/>
       <c r="D34" s="16"/>
       <c r="E34" s="16"/>
       <c r="F34" s="16"/>
       <c r="G34" s="16"/>
       <c r="H34" s="17"/>
       <c r="I34" s="16"/>
       <c r="J34" s="17"/>
       <c r="K34" s="17"/>
       <c r="L34" s="17"/>
       <c r="M34" s="17"/>
       <c r="N34" s="1">
         <v>5</v>
       </c>
-      <c r="O34" s="18">
+      <c r="O34" s="8">
+        <v>5</v>
+      </c>
+      <c r="P34" s="1">
+        <v>5</v>
+      </c>
+      <c r="Q34" s="8">
+        <v>6</v>
+      </c>
+      <c r="R34" s="18">
+        <v>7</v>
+      </c>
+      <c r="S34" s="18">
+        <v>5</v>
+      </c>
+      <c r="T34" s="18">
         <v>1</v>
-      </c>
-[...13 lines deleted...]
-        <v>50</v>
       </c>
       <c r="U34" s="18">
         <v>3</v>
       </c>
-      <c r="V34" s="18">
+      <c r="V34" s="32">
+        <v>8</v>
+      </c>
+      <c r="W34" s="32">
+        <v>3</v>
+      </c>
+      <c r="X34" s="8">
+        <v>2</v>
+      </c>
+      <c r="Y34" s="8">
+        <v>3</v>
+      </c>
+      <c r="Z34" s="8">
+        <v>3</v>
+      </c>
+      <c r="AA34" s="8">
         <v>6</v>
       </c>
-      <c r="W34" s="18">
-[...2 lines deleted...]
-      <c r="X34" s="18">
+      <c r="AB34" s="8">
         <v>2</v>
       </c>
-      <c r="Y34" s="18">
+      <c r="AC34" s="8">
+        <v>4</v>
+      </c>
+      <c r="AD34" s="8">
+        <v>4</v>
+      </c>
+      <c r="AE34" s="8">
+        <v>6</v>
+      </c>
+      <c r="AF34" s="8">
+        <v>6</v>
+      </c>
+      <c r="AG34" s="8">
+        <v>3</v>
+      </c>
+      <c r="AH34" s="8">
         <v>2</v>
       </c>
-      <c r="Z34" s="18">
-[...9 lines deleted...]
-      <c r="AD34" s="18">
+      <c r="AI34" s="18" t="s">
+        <v>50</v>
+      </c>
+      <c r="AJ34" s="8">
         <v>4</v>
-      </c>
-[...16 lines deleted...]
-        <v>50</v>
       </c>
       <c r="AK34" s="18">
         <v>4</v>
       </c>
-    </row>
-    <row r="35" spans="1:37" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="AL34" s="18">
+        <v>2</v>
+      </c>
+      <c r="AM34" s="52"/>
+    </row>
+    <row r="35" spans="1:39" s="1" customFormat="1" ht="12" customHeight="1">
       <c r="A35" s="1" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B35" s="16"/>
       <c r="C35" s="16"/>
       <c r="D35" s="16"/>
       <c r="E35" s="16"/>
       <c r="F35" s="16"/>
       <c r="G35" s="16"/>
       <c r="H35" s="17"/>
       <c r="I35" s="16"/>
       <c r="J35" s="17"/>
       <c r="K35" s="17"/>
       <c r="L35" s="17"/>
       <c r="M35" s="17"/>
       <c r="N35" s="1">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>18</v>
+      </c>
+      <c r="O35" s="8">
+        <v>17</v>
       </c>
       <c r="P35" s="1">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>15</v>
+      </c>
+      <c r="Q35" s="8">
+        <v>13</v>
       </c>
       <c r="R35" s="18">
-        <v>38</v>
+        <v>23</v>
       </c>
       <c r="S35" s="18">
-        <v>43</v>
+        <v>15</v>
       </c>
       <c r="T35" s="18">
-        <v>43</v>
+        <v>10</v>
       </c>
       <c r="U35" s="18">
-        <v>43</v>
-[...38 lines deleted...]
-        <v>32</v>
+        <v>12</v>
+      </c>
+      <c r="V35" s="32">
+        <v>8</v>
+      </c>
+      <c r="W35" s="32">
+        <v>7</v>
+      </c>
+      <c r="X35" s="8">
+        <v>11</v>
+      </c>
+      <c r="Y35" s="8">
+        <v>10</v>
+      </c>
+      <c r="Z35" s="8">
+        <v>19</v>
+      </c>
+      <c r="AA35" s="8">
+        <v>8</v>
+      </c>
+      <c r="AB35" s="8">
+        <v>13</v>
+      </c>
+      <c r="AC35" s="8">
+        <v>7</v>
+      </c>
+      <c r="AD35" s="8">
+        <v>8</v>
+      </c>
+      <c r="AE35" s="8">
+        <v>5</v>
+      </c>
+      <c r="AF35" s="8">
+        <v>11</v>
+      </c>
+      <c r="AG35" s="8">
+        <v>7</v>
+      </c>
+      <c r="AH35" s="8">
+        <v>11</v>
       </c>
       <c r="AI35" s="8">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>7</v>
+      </c>
+      <c r="AJ35" s="8">
+        <v>6</v>
       </c>
       <c r="AK35" s="18">
         <v>13</v>
       </c>
-    </row>
-    <row r="36" spans="1:37" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="AL35" s="18">
+        <v>9</v>
+      </c>
+      <c r="AM35" s="52"/>
+    </row>
+    <row r="36" spans="1:39" s="1" customFormat="1" ht="12" customHeight="1">
       <c r="A36" s="1" t="s">
-        <v>36</v>
-[...12 lines deleted...]
-      <c r="M36" s="17"/>
+        <v>55</v>
+      </c>
+      <c r="B36" s="24" t="s">
+        <v>46</v>
+      </c>
+      <c r="C36" s="24" t="s">
+        <v>46</v>
+      </c>
+      <c r="D36" s="24" t="s">
+        <v>46</v>
+      </c>
+      <c r="E36" s="24" t="s">
+        <v>46</v>
+      </c>
+      <c r="F36" s="24" t="s">
+        <v>46</v>
+      </c>
+      <c r="G36" s="24" t="s">
+        <v>46</v>
+      </c>
+      <c r="H36" s="24" t="s">
+        <v>46</v>
+      </c>
+      <c r="I36" s="24" t="s">
+        <v>46</v>
+      </c>
+      <c r="J36" s="24" t="s">
+        <v>46</v>
+      </c>
+      <c r="K36" s="24" t="s">
+        <v>46</v>
+      </c>
+      <c r="L36" s="24" t="s">
+        <v>46</v>
+      </c>
+      <c r="M36" s="24" t="s">
+        <v>46</v>
+      </c>
       <c r="N36" s="1">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="O36" s="18">
+        <v>23</v>
+      </c>
+      <c r="O36" s="8">
+        <v>20</v>
+      </c>
+      <c r="P36" s="1">
+        <v>19</v>
+      </c>
+      <c r="Q36" s="8">
+        <v>20</v>
+      </c>
+      <c r="R36" s="18">
+        <v>21</v>
+      </c>
+      <c r="S36" s="18">
         <v>17</v>
       </c>
-      <c r="P36" s="1">
-[...2 lines deleted...]
-      <c r="Q36" s="18">
+      <c r="T36" s="18">
+        <v>13</v>
+      </c>
+      <c r="U36" s="18">
+        <v>17</v>
+      </c>
+      <c r="V36" s="32">
+        <v>11</v>
+      </c>
+      <c r="W36" s="32">
+        <v>23</v>
+      </c>
+      <c r="X36" s="8">
+        <v>24</v>
+      </c>
+      <c r="Y36" s="8">
+        <v>22</v>
+      </c>
+      <c r="Z36" s="8">
+        <v>23</v>
+      </c>
+      <c r="AA36" s="8">
+        <v>11</v>
+      </c>
+      <c r="AB36" s="8">
         <v>25</v>
       </c>
-      <c r="R36" s="18">
-[...38 lines deleted...]
-      <c r="AE36" s="18">
+      <c r="AC36" s="8">
+        <v>12</v>
+      </c>
+      <c r="AD36" s="8">
+        <v>14</v>
+      </c>
+      <c r="AE36" s="8">
+        <v>17</v>
+      </c>
+      <c r="AF36" s="8">
         <v>16</v>
       </c>
-      <c r="AF36" s="18">
-[...6 lines deleted...]
-        <v>17</v>
+      <c r="AG36" s="8">
+        <v>14</v>
+      </c>
+      <c r="AH36" s="8">
+        <v>10</v>
       </c>
       <c r="AI36" s="8">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>14</v>
+      </c>
+      <c r="AJ36" s="8">
+        <v>14</v>
       </c>
       <c r="AK36" s="18">
         <v>11</v>
       </c>
-    </row>
-    <row r="37" spans="1:37" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="AL36" s="18">
+        <v>20</v>
+      </c>
+      <c r="AM36" s="52"/>
+    </row>
+    <row r="37" spans="1:39" s="1" customFormat="1" ht="12" customHeight="1">
       <c r="A37" s="1" t="s">
-        <v>59</v>
-[...12 lines deleted...]
-      <c r="M37" s="17"/>
+        <v>60</v>
+      </c>
+      <c r="B37" s="24"/>
+      <c r="C37" s="24"/>
+      <c r="D37" s="24"/>
+      <c r="E37" s="24"/>
+      <c r="F37" s="24"/>
+      <c r="G37" s="24"/>
+      <c r="H37" s="24"/>
+      <c r="I37" s="24"/>
+      <c r="J37" s="24"/>
+      <c r="K37" s="24"/>
+      <c r="L37" s="24"/>
+      <c r="M37" s="24"/>
       <c r="N37" s="1">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>6</v>
+      </c>
+      <c r="O37" s="8">
+        <v>5</v>
       </c>
       <c r="P37" s="1">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="Q37" s="18">
+        <v>5</v>
+      </c>
+      <c r="Q37" s="8">
+        <v>6</v>
+      </c>
+      <c r="R37" s="18">
+        <v>8</v>
+      </c>
+      <c r="S37" s="18" t="s">
+        <v>50</v>
+      </c>
+      <c r="T37" s="18">
+        <v>1</v>
+      </c>
+      <c r="U37" s="18">
+        <v>8</v>
+      </c>
+      <c r="V37" s="32">
+        <v>2</v>
+      </c>
+      <c r="W37" s="32">
+        <v>6</v>
+      </c>
+      <c r="X37" s="8">
+        <v>5</v>
+      </c>
+      <c r="Y37" s="8">
+        <v>6</v>
+      </c>
+      <c r="Z37" s="8">
+        <v>5</v>
+      </c>
+      <c r="AA37" s="8">
+        <v>2</v>
+      </c>
+      <c r="AB37" s="8">
+        <v>5</v>
+      </c>
+      <c r="AC37" s="8">
+        <v>5</v>
+      </c>
+      <c r="AD37" s="8">
+        <v>3</v>
+      </c>
+      <c r="AE37" s="8">
+        <v>7</v>
+      </c>
+      <c r="AF37" s="8">
+        <v>1</v>
+      </c>
+      <c r="AG37" s="8">
+        <v>1</v>
+      </c>
+      <c r="AH37" s="8">
         <v>9</v>
       </c>
-      <c r="R37" s="18">
-[...49 lines deleted...]
-      </c>
       <c r="AI37" s="8">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>6</v>
+      </c>
+      <c r="AJ37" s="8"/>
       <c r="AK37" s="18">
         <v>8</v>
       </c>
-    </row>
-    <row r="38" spans="1:37" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="AL37" s="18">
+        <v>5</v>
+      </c>
+      <c r="AM37" s="52"/>
+    </row>
+    <row r="38" spans="1:39" s="1" customFormat="1" ht="12" customHeight="1">
       <c r="A38" s="1" t="s">
-        <v>54</v>
-[...12 lines deleted...]
-      <c r="M38" s="17"/>
+        <v>61</v>
+      </c>
+      <c r="B38" s="24" t="s">
+        <v>47</v>
+      </c>
+      <c r="C38" s="24" t="s">
+        <v>47</v>
+      </c>
+      <c r="D38" s="24" t="s">
+        <v>47</v>
+      </c>
+      <c r="E38" s="24" t="s">
+        <v>47</v>
+      </c>
+      <c r="F38" s="24" t="s">
+        <v>47</v>
+      </c>
+      <c r="G38" s="24" t="s">
+        <v>47</v>
+      </c>
+      <c r="H38" s="24" t="s">
+        <v>47</v>
+      </c>
+      <c r="I38" s="24" t="s">
+        <v>47</v>
+      </c>
+      <c r="J38" s="24" t="s">
+        <v>47</v>
+      </c>
+      <c r="K38" s="24" t="s">
+        <v>47</v>
+      </c>
+      <c r="L38" s="24" t="s">
+        <v>47</v>
+      </c>
+      <c r="M38" s="24" t="s">
+        <v>47</v>
+      </c>
       <c r="N38" s="1">
+        <v>23</v>
+      </c>
+      <c r="O38" s="8">
+        <v>17</v>
+      </c>
+      <c r="P38" s="1">
+        <v>18</v>
+      </c>
+      <c r="Q38" s="8">
+        <v>14</v>
+      </c>
+      <c r="R38" s="18">
+        <v>18</v>
+      </c>
+      <c r="S38" s="18">
+        <v>20</v>
+      </c>
+      <c r="T38" s="18">
+        <v>15</v>
+      </c>
+      <c r="U38" s="18">
+        <v>11</v>
+      </c>
+      <c r="V38" s="32">
         <v>21</v>
       </c>
-      <c r="O38" s="18">
+      <c r="W38" s="32">
+        <v>14</v>
+      </c>
+      <c r="X38" s="8">
+        <v>10</v>
+      </c>
+      <c r="Y38" s="8">
         <v>18</v>
       </c>
-      <c r="P38" s="1">
+      <c r="Z38" s="8">
+        <v>16</v>
+      </c>
+      <c r="AA38" s="8">
+        <v>11</v>
+      </c>
+      <c r="AB38" s="8">
+        <v>14</v>
+      </c>
+      <c r="AC38" s="8">
         <v>15</v>
       </c>
-      <c r="Q38" s="18">
-[...5 lines deleted...]
-      <c r="S38" s="18">
+      <c r="AD38" s="8">
+        <v>11</v>
+      </c>
+      <c r="AE38" s="8">
+        <v>20</v>
+      </c>
+      <c r="AF38" s="8">
         <v>15</v>
       </c>
-      <c r="T38" s="18">
-[...8 lines deleted...]
-      <c r="W38" s="18">
+      <c r="AG38" s="8">
+        <v>11</v>
+      </c>
+      <c r="AH38" s="8">
+        <v>6</v>
+      </c>
+      <c r="AI38" s="8">
         <v>15</v>
       </c>
-      <c r="X38" s="18">
-[...36 lines deleted...]
-        <v>8</v>
+      <c r="AJ38" s="8">
+        <v>21</v>
       </c>
       <c r="AK38" s="18">
         <v>15</v>
       </c>
-    </row>
-[...89 lines deleted...]
-        <v>60</v>
+      <c r="AL38" s="18">
+        <v>15</v>
+      </c>
+      <c r="AM38" s="52"/>
+    </row>
+    <row r="39" spans="1:39" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="B39" s="36"/>
+      <c r="C39" s="36"/>
+      <c r="D39" s="36"/>
+      <c r="E39" s="36"/>
+      <c r="F39" s="36"/>
+      <c r="G39" s="36"/>
+      <c r="H39" s="36"/>
+      <c r="I39" s="36"/>
+      <c r="J39" s="36"/>
+      <c r="K39" s="36"/>
+      <c r="L39" s="36"/>
+      <c r="M39" s="36"/>
+      <c r="N39" s="36"/>
+      <c r="O39" s="36"/>
+      <c r="P39" s="36"/>
+      <c r="Q39" s="36"/>
+      <c r="R39" s="36"/>
+      <c r="S39" s="36"/>
+      <c r="T39" s="70" t="s">
+        <v>49</v>
+      </c>
+      <c r="U39" s="70"/>
+      <c r="V39" s="70"/>
+      <c r="W39" s="70"/>
+      <c r="X39" s="70"/>
+      <c r="Y39" s="70"/>
+      <c r="Z39" s="70"/>
+      <c r="AA39" s="70"/>
+      <c r="AB39" s="70"/>
+      <c r="AC39" s="70"/>
+      <c r="AD39" s="70"/>
+      <c r="AE39" s="70"/>
+      <c r="AF39" s="70"/>
+      <c r="AG39" s="70"/>
+      <c r="AH39" s="36"/>
+      <c r="AI39" s="36"/>
+      <c r="AJ39" s="8"/>
+      <c r="AL39" s="18"/>
+    </row>
+    <row r="40" spans="1:39" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A40" s="14" t="s">
+        <v>35</v>
       </c>
       <c r="B40" s="16"/>
       <c r="C40" s="16"/>
       <c r="D40" s="16"/>
       <c r="E40" s="16"/>
       <c r="F40" s="16"/>
       <c r="G40" s="16"/>
-      <c r="H40" s="16"/>
+      <c r="H40" s="17"/>
       <c r="I40" s="16"/>
-      <c r="J40" s="16"/>
-[...2 lines deleted...]
-      <c r="M40" s="16"/>
+      <c r="J40" s="17"/>
+      <c r="K40" s="17"/>
+      <c r="L40" s="17"/>
+      <c r="M40" s="17"/>
       <c r="N40" s="1">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>344</v>
+      </c>
+      <c r="O40" s="8">
+        <v>304</v>
       </c>
       <c r="P40" s="1">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>339</v>
+      </c>
+      <c r="Q40" s="8">
+        <v>368</v>
       </c>
       <c r="R40" s="18">
-        <v>5</v>
+        <v>326</v>
       </c>
       <c r="S40" s="18">
-        <v>8</v>
+        <v>346</v>
       </c>
       <c r="T40" s="18">
-        <v>2</v>
+        <v>287</v>
       </c>
       <c r="U40" s="18">
-        <v>5</v>
-[...38 lines deleted...]
-        <v>1</v>
+        <v>271</v>
+      </c>
+      <c r="V40" s="32">
+        <v>274</v>
+      </c>
+      <c r="W40" s="32">
+        <v>329</v>
+      </c>
+      <c r="X40" s="8">
+        <v>303</v>
+      </c>
+      <c r="Y40" s="8">
+        <v>274</v>
+      </c>
+      <c r="Z40" s="8">
+        <v>321</v>
+      </c>
+      <c r="AA40" s="8">
+        <v>349</v>
+      </c>
+      <c r="AB40" s="8">
+        <v>316</v>
+      </c>
+      <c r="AC40" s="8">
+        <v>291</v>
+      </c>
+      <c r="AD40" s="8">
+        <v>283</v>
+      </c>
+      <c r="AE40" s="8">
+        <v>314</v>
+      </c>
+      <c r="AF40" s="8">
+        <v>266</v>
+      </c>
+      <c r="AG40" s="8">
+        <v>237</v>
+      </c>
+      <c r="AH40" s="8">
+        <v>252</v>
       </c>
       <c r="AI40" s="8">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>6</v>
+        <v>290</v>
+      </c>
+      <c r="AJ40" s="8">
+        <v>259</v>
       </c>
       <c r="AK40" s="18">
         <v>323</v>
       </c>
-    </row>
-    <row r="41" spans="1:37" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="AL40" s="18">
+        <v>275</v>
+      </c>
+      <c r="AM40" s="52"/>
+    </row>
+    <row r="41" spans="1:39" s="1" customFormat="1" ht="12" customHeight="1">
       <c r="A41" s="1" t="s">
-        <v>40</v>
+        <v>56</v>
       </c>
       <c r="B41" s="16"/>
       <c r="C41" s="16"/>
       <c r="D41" s="16"/>
       <c r="E41" s="16"/>
       <c r="F41" s="16"/>
       <c r="G41" s="16"/>
       <c r="H41" s="17"/>
       <c r="I41" s="16"/>
       <c r="J41" s="17"/>
       <c r="K41" s="17"/>
       <c r="L41" s="17"/>
       <c r="M41" s="17"/>
       <c r="N41" s="1">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>179</v>
+      </c>
+      <c r="O41" s="8">
+        <v>166</v>
       </c>
       <c r="P41" s="1">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>192</v>
+      </c>
+      <c r="Q41" s="8">
+        <v>194</v>
       </c>
       <c r="R41" s="18">
-        <v>12</v>
+        <v>177</v>
       </c>
       <c r="S41" s="18">
-        <v>9</v>
+        <v>185</v>
       </c>
       <c r="T41" s="18">
-        <v>5</v>
+        <v>150</v>
       </c>
       <c r="U41" s="18">
-        <v>8</v>
-[...38 lines deleted...]
-        <v>5</v>
+        <v>139</v>
+      </c>
+      <c r="V41" s="32">
+        <v>132</v>
+      </c>
+      <c r="W41" s="32">
+        <v>172</v>
+      </c>
+      <c r="X41" s="8">
+        <v>162</v>
+      </c>
+      <c r="Y41" s="8">
+        <v>143</v>
+      </c>
+      <c r="Z41" s="8">
+        <v>181</v>
+      </c>
+      <c r="AA41" s="8">
+        <v>216</v>
+      </c>
+      <c r="AB41" s="8">
+        <v>179</v>
+      </c>
+      <c r="AC41" s="8">
+        <v>161</v>
+      </c>
+      <c r="AD41" s="8">
+        <v>159</v>
+      </c>
+      <c r="AE41" s="8">
+        <v>184</v>
+      </c>
+      <c r="AF41" s="8">
+        <v>139</v>
+      </c>
+      <c r="AG41" s="8">
+        <v>137</v>
+      </c>
+      <c r="AH41" s="8">
+        <v>134</v>
       </c>
       <c r="AI41" s="8">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>166</v>
+      </c>
+      <c r="AJ41" s="8">
+        <v>153</v>
       </c>
       <c r="AK41" s="18">
         <v>182</v>
       </c>
-    </row>
-    <row r="42" spans="1:37" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="AL41" s="18">
+        <v>156</v>
+      </c>
+      <c r="AM41" s="52"/>
+    </row>
+    <row r="42" spans="1:39" s="1" customFormat="1" ht="12" customHeight="1">
       <c r="A42" s="1" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="B42" s="16"/>
       <c r="C42" s="16"/>
       <c r="D42" s="16"/>
       <c r="E42" s="16"/>
       <c r="F42" s="16"/>
       <c r="G42" s="16"/>
       <c r="H42" s="17"/>
       <c r="I42" s="16"/>
       <c r="J42" s="17"/>
       <c r="K42" s="17"/>
       <c r="L42" s="17"/>
       <c r="M42" s="17"/>
       <c r="N42" s="1">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>36</v>
+        <v>17</v>
+      </c>
+      <c r="O42" s="8">
+        <v>17</v>
       </c>
       <c r="P42" s="1">
         <v>18</v>
       </c>
-      <c r="Q42" s="18">
-        <v>29</v>
+      <c r="Q42" s="8">
+        <v>18</v>
       </c>
       <c r="R42" s="18">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="S42" s="18">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="T42" s="18">
-        <v>31</v>
+        <v>13</v>
       </c>
       <c r="U42" s="18">
-        <v>23</v>
-[...10 lines deleted...]
-      <c r="Y42" s="18">
+        <v>12</v>
+      </c>
+      <c r="V42" s="32">
+        <v>19</v>
+      </c>
+      <c r="W42" s="32">
+        <v>11</v>
+      </c>
+      <c r="X42" s="8">
+        <v>13</v>
+      </c>
+      <c r="Y42" s="8">
+        <v>18</v>
+      </c>
+      <c r="Z42" s="8">
         <v>21</v>
       </c>
-      <c r="Z42" s="18">
-[...2 lines deleted...]
-      <c r="AA42" s="18">
+      <c r="AA42" s="8">
         <v>19</v>
       </c>
-      <c r="AB42" s="18">
-[...2 lines deleted...]
-      <c r="AC42" s="18">
+      <c r="AB42" s="8">
+        <v>14</v>
+      </c>
+      <c r="AC42" s="8">
+        <v>12</v>
+      </c>
+      <c r="AD42" s="8">
+        <v>20</v>
+      </c>
+      <c r="AE42" s="8">
+        <v>17</v>
+      </c>
+      <c r="AF42" s="8">
         <v>18</v>
       </c>
-      <c r="AD42" s="18">
-[...12 lines deleted...]
-        <v>22</v>
+      <c r="AG42" s="8">
+        <v>12</v>
+      </c>
+      <c r="AH42" s="8">
+        <v>21</v>
       </c>
       <c r="AI42" s="8">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>12</v>
+      </c>
+      <c r="AJ42" s="8">
+        <v>10</v>
       </c>
       <c r="AK42" s="18">
         <v>20</v>
       </c>
-    </row>
-    <row r="43" spans="1:37" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="AL42" s="18">
+        <v>16</v>
+      </c>
+      <c r="AM42" s="52"/>
+    </row>
+    <row r="43" spans="1:39" s="1" customFormat="1" ht="12" customHeight="1">
       <c r="A43" s="1" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="B43" s="16"/>
       <c r="C43" s="16"/>
       <c r="D43" s="16"/>
       <c r="E43" s="16"/>
       <c r="F43" s="16"/>
       <c r="G43" s="16"/>
       <c r="H43" s="17"/>
       <c r="I43" s="16"/>
       <c r="J43" s="17"/>
       <c r="K43" s="17"/>
       <c r="L43" s="17"/>
       <c r="M43" s="17"/>
       <c r="N43" s="1">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="O43" s="18">
+        <v>27</v>
+      </c>
+      <c r="O43" s="8">
+        <v>13</v>
+      </c>
+      <c r="P43" s="1">
+        <v>16</v>
+      </c>
+      <c r="Q43" s="8">
+        <v>19</v>
+      </c>
+      <c r="R43" s="18">
+        <v>14</v>
+      </c>
+      <c r="S43" s="18">
+        <v>22</v>
+      </c>
+      <c r="T43" s="18">
+        <v>24</v>
+      </c>
+      <c r="U43" s="18">
+        <v>19</v>
+      </c>
+      <c r="V43" s="32">
+        <v>15</v>
+      </c>
+      <c r="W43" s="32">
         <v>32</v>
       </c>
-      <c r="P43" s="1">
-[...50 lines deleted...]
-      <c r="AG43" s="18">
+      <c r="X43" s="8">
+        <v>14</v>
+      </c>
+      <c r="Y43" s="8">
+        <v>14</v>
+      </c>
+      <c r="Z43" s="8">
+        <v>18</v>
+      </c>
+      <c r="AA43" s="8">
         <v>25</v>
       </c>
-      <c r="AH43" s="18">
-        <v>24</v>
+      <c r="AB43" s="8">
+        <v>15</v>
+      </c>
+      <c r="AC43" s="8">
+        <v>16</v>
+      </c>
+      <c r="AD43" s="8">
+        <v>15</v>
+      </c>
+      <c r="AE43" s="8">
+        <v>16</v>
+      </c>
+      <c r="AF43" s="8">
+        <v>15</v>
+      </c>
+      <c r="AG43" s="8">
+        <v>18</v>
+      </c>
+      <c r="AH43" s="8">
+        <v>15</v>
       </c>
       <c r="AI43" s="8">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>18</v>
+      </c>
+      <c r="AJ43" s="8">
+        <v>14</v>
       </c>
       <c r="AK43" s="18">
         <v>19</v>
       </c>
-    </row>
-    <row r="44" spans="1:37" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="AL43" s="18">
+        <v>16</v>
+      </c>
+      <c r="AM43" s="52"/>
+    </row>
+    <row r="44" spans="1:39" s="1" customFormat="1" ht="12" customHeight="1">
       <c r="A44" s="1" t="s">
-        <v>61</v>
+        <v>36</v>
       </c>
       <c r="B44" s="16"/>
       <c r="C44" s="16"/>
       <c r="D44" s="16"/>
       <c r="E44" s="16"/>
       <c r="F44" s="16"/>
       <c r="G44" s="16"/>
       <c r="H44" s="17"/>
       <c r="I44" s="16"/>
       <c r="J44" s="17"/>
       <c r="K44" s="17"/>
       <c r="L44" s="17"/>
       <c r="M44" s="17"/>
       <c r="N44" s="1">
+        <v>29</v>
+      </c>
+      <c r="O44" s="8">
+        <v>24</v>
+      </c>
+      <c r="P44" s="1">
+        <v>26</v>
+      </c>
+      <c r="Q44" s="8">
+        <v>30</v>
+      </c>
+      <c r="R44" s="18">
+        <v>27</v>
+      </c>
+      <c r="S44" s="18">
+        <v>24</v>
+      </c>
+      <c r="T44" s="18">
+        <v>17</v>
+      </c>
+      <c r="U44" s="18">
+        <v>28</v>
+      </c>
+      <c r="V44" s="32">
+        <v>22</v>
+      </c>
+      <c r="W44" s="32">
+        <v>20</v>
+      </c>
+      <c r="X44" s="8">
+        <v>20</v>
+      </c>
+      <c r="Y44" s="8">
+        <v>22</v>
+      </c>
+      <c r="Z44" s="8">
+        <v>19</v>
+      </c>
+      <c r="AA44" s="8">
+        <v>20</v>
+      </c>
+      <c r="AB44" s="8">
+        <v>26</v>
+      </c>
+      <c r="AC44" s="8">
+        <v>23</v>
+      </c>
+      <c r="AD44" s="8">
+        <v>8</v>
+      </c>
+      <c r="AE44" s="8">
+        <v>21</v>
+      </c>
+      <c r="AF44" s="8">
         <v>14</v>
       </c>
-      <c r="O44" s="18">
-[...57 lines deleted...]
-        <v>16</v>
+      <c r="AG44" s="8">
+        <v>17</v>
+      </c>
+      <c r="AH44" s="8">
+        <v>15</v>
       </c>
       <c r="AI44" s="8">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>21</v>
+      </c>
+      <c r="AJ44" s="8">
+        <v>20</v>
       </c>
       <c r="AK44" s="18">
         <v>18</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="N45" s="19">
+      <c r="AL44" s="18">
+        <v>22</v>
+      </c>
+      <c r="AM44" s="52"/>
+    </row>
+    <row r="45" spans="1:39" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A45" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="B45" s="16"/>
+      <c r="C45" s="16"/>
+      <c r="D45" s="16"/>
+      <c r="E45" s="16"/>
+      <c r="F45" s="16"/>
+      <c r="G45" s="16"/>
+      <c r="H45" s="17"/>
+      <c r="I45" s="16"/>
+      <c r="J45" s="17"/>
+      <c r="K45" s="17"/>
+      <c r="L45" s="17"/>
+      <c r="M45" s="17"/>
+      <c r="N45" s="1">
+        <v>28</v>
+      </c>
+      <c r="O45" s="8">
+        <v>15</v>
+      </c>
+      <c r="P45" s="1">
+        <v>29</v>
+      </c>
+      <c r="Q45" s="8">
+        <v>18</v>
+      </c>
+      <c r="R45" s="18">
+        <v>19</v>
+      </c>
+      <c r="S45" s="18">
+        <v>24</v>
+      </c>
+      <c r="T45" s="18">
         <v>16</v>
       </c>
-      <c r="O45" s="22">
+      <c r="U45" s="18">
+        <v>17</v>
+      </c>
+      <c r="V45" s="32">
+        <v>16</v>
+      </c>
+      <c r="W45" s="32">
+        <v>15</v>
+      </c>
+      <c r="X45" s="8">
+        <v>24</v>
+      </c>
+      <c r="Y45" s="8">
         <v>18</v>
       </c>
-      <c r="P45" s="19">
+      <c r="Z45" s="8">
+        <v>27</v>
+      </c>
+      <c r="AA45" s="8">
+        <v>20</v>
+      </c>
+      <c r="AB45" s="8">
+        <v>19</v>
+      </c>
+      <c r="AC45" s="8">
+        <v>25</v>
+      </c>
+      <c r="AD45" s="8">
+        <v>23</v>
+      </c>
+      <c r="AE45" s="8">
+        <v>18</v>
+      </c>
+      <c r="AF45" s="8">
+        <v>19</v>
+      </c>
+      <c r="AG45" s="8">
+        <v>12</v>
+      </c>
+      <c r="AH45" s="8">
+        <v>14</v>
+      </c>
+      <c r="AI45" s="8">
         <v>16</v>
       </c>
-      <c r="Q45" s="22">
-[...57 lines deleted...]
-        <v>16</v>
+      <c r="AJ45" s="8">
+        <v>22</v>
       </c>
       <c r="AK45" s="18">
         <v>22</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A46"/>
+      <c r="AL45" s="18">
+        <v>14</v>
+      </c>
+      <c r="AM45" s="52"/>
+    </row>
+    <row r="46" spans="1:39" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A46" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="B46" s="16"/>
+      <c r="C46" s="16"/>
+      <c r="D46" s="16"/>
+      <c r="E46" s="16"/>
+      <c r="F46" s="16"/>
+      <c r="G46" s="16"/>
+      <c r="H46" s="17"/>
+      <c r="I46" s="16"/>
+      <c r="J46" s="17"/>
+      <c r="K46" s="17"/>
+      <c r="L46" s="17"/>
+      <c r="M46" s="17"/>
+      <c r="N46" s="1">
+        <v>12</v>
+      </c>
+      <c r="O46" s="8">
+        <v>5</v>
+      </c>
+      <c r="P46" s="1">
+        <v>10</v>
+      </c>
+      <c r="Q46" s="8">
+        <v>13</v>
+      </c>
+      <c r="R46" s="18">
+        <v>12</v>
+      </c>
+      <c r="S46" s="18">
+        <v>8</v>
+      </c>
+      <c r="T46" s="18">
+        <v>6</v>
+      </c>
+      <c r="U46" s="18">
+        <v>4</v>
+      </c>
+      <c r="V46" s="32">
+        <v>10</v>
+      </c>
+      <c r="W46" s="32">
+        <v>7</v>
+      </c>
+      <c r="X46" s="8">
+        <v>6</v>
+      </c>
+      <c r="Y46" s="8">
+        <v>5</v>
+      </c>
+      <c r="Z46" s="8">
+        <v>4</v>
+      </c>
+      <c r="AA46" s="8">
+        <v>4</v>
+      </c>
+      <c r="AB46" s="8">
+        <v>9</v>
+      </c>
+      <c r="AC46" s="8">
+        <v>5</v>
+      </c>
+      <c r="AD46" s="8">
+        <v>3</v>
+      </c>
+      <c r="AE46" s="8">
+        <v>6</v>
+      </c>
+      <c r="AF46" s="8">
+        <v>3</v>
+      </c>
+      <c r="AG46" s="8">
+        <v>3</v>
+      </c>
+      <c r="AH46" s="8"/>
+      <c r="AI46" s="8">
+        <v>6</v>
+      </c>
+      <c r="AJ46" s="8">
+        <v>5</v>
+      </c>
       <c r="AK46" s="18">
         <v>3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="AD47" s="1"/>
+      <c r="AL46" s="18">
+        <v>4</v>
+      </c>
+      <c r="AM46" s="52"/>
+    </row>
+    <row r="47" spans="1:39" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A47" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="B47" s="16"/>
+      <c r="C47" s="16"/>
+      <c r="D47" s="16"/>
+      <c r="E47" s="16"/>
+      <c r="F47" s="16"/>
+      <c r="G47" s="16"/>
+      <c r="H47" s="17"/>
+      <c r="I47" s="16"/>
+      <c r="J47" s="17"/>
+      <c r="K47" s="17"/>
+      <c r="L47" s="17"/>
+      <c r="M47" s="17"/>
+      <c r="N47" s="1">
+        <v>1</v>
+      </c>
+      <c r="O47" s="8">
+        <v>2</v>
+      </c>
+      <c r="P47" s="1">
+        <v>4</v>
+      </c>
+      <c r="Q47" s="8">
+        <v>3</v>
+      </c>
+      <c r="R47" s="18">
+        <v>7</v>
+      </c>
+      <c r="S47" s="18">
+        <v>2</v>
+      </c>
+      <c r="T47" s="18">
+        <v>6</v>
+      </c>
+      <c r="U47" s="18">
+        <v>3</v>
+      </c>
+      <c r="V47" s="32">
+        <v>6</v>
+      </c>
+      <c r="W47" s="32">
+        <v>3</v>
+      </c>
+      <c r="X47" s="8">
+        <v>3</v>
+      </c>
+      <c r="Y47" s="8">
+        <v>6</v>
+      </c>
+      <c r="Z47" s="8">
+        <v>4</v>
+      </c>
+      <c r="AA47" s="8">
+        <v>6</v>
+      </c>
+      <c r="AB47" s="8">
+        <v>2</v>
+      </c>
+      <c r="AC47" s="8">
+        <v>6</v>
+      </c>
+      <c r="AD47" s="8">
+        <v>2</v>
+      </c>
+      <c r="AE47" s="8">
+        <v>4</v>
+      </c>
+      <c r="AF47" s="8">
+        <v>8</v>
+      </c>
+      <c r="AG47" s="18" t="s">
+        <v>50</v>
+      </c>
+      <c r="AH47" s="8">
+        <v>4</v>
+      </c>
+      <c r="AI47" s="8">
+        <v>4</v>
+      </c>
+      <c r="AJ47" s="8">
+        <v>1</v>
+      </c>
       <c r="AK47" s="18">
         <v>6</v>
       </c>
-    </row>
-    <row r="48" spans="1:37">
+      <c r="AL47" s="18">
+        <v>2</v>
+      </c>
+      <c r="AM47" s="52"/>
+    </row>
+    <row r="48" spans="1:39" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A48" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B48" s="16"/>
+      <c r="C48" s="16"/>
+      <c r="D48" s="16"/>
+      <c r="E48" s="16"/>
+      <c r="F48" s="16"/>
+      <c r="G48" s="16"/>
+      <c r="H48" s="17"/>
+      <c r="I48" s="16"/>
+      <c r="J48" s="17"/>
+      <c r="K48" s="17"/>
+      <c r="L48" s="17"/>
+      <c r="M48" s="17"/>
+      <c r="N48" s="1">
+        <v>3</v>
+      </c>
+      <c r="O48" s="8">
+        <v>5</v>
+      </c>
+      <c r="P48" s="1">
+        <v>4</v>
+      </c>
+      <c r="Q48" s="8">
+        <v>2</v>
+      </c>
+      <c r="R48" s="18">
+        <v>4</v>
+      </c>
+      <c r="S48" s="18">
+        <v>3</v>
+      </c>
+      <c r="T48" s="18">
+        <v>1</v>
+      </c>
+      <c r="U48" s="18">
+        <v>4</v>
+      </c>
+      <c r="V48" s="32">
+        <v>5</v>
+      </c>
+      <c r="W48" s="32">
+        <v>3</v>
+      </c>
+      <c r="X48" s="8">
+        <v>2</v>
+      </c>
+      <c r="Y48" s="8">
+        <v>7</v>
+      </c>
+      <c r="Z48" s="8">
+        <v>1</v>
+      </c>
+      <c r="AA48" s="8">
+        <v>2</v>
+      </c>
+      <c r="AB48" s="8">
+        <v>3</v>
+      </c>
+      <c r="AC48" s="8">
+        <v>4</v>
+      </c>
+      <c r="AD48" s="8">
+        <v>4</v>
+      </c>
+      <c r="AE48" s="8">
+        <v>2</v>
+      </c>
+      <c r="AF48" s="8">
+        <v>5</v>
+      </c>
+      <c r="AG48" s="8">
+        <v>2</v>
+      </c>
+      <c r="AH48" s="8">
+        <v>1</v>
+      </c>
+      <c r="AI48" s="8">
+        <v>3</v>
+      </c>
+      <c r="AJ48" s="8">
+        <v>2</v>
+      </c>
       <c r="AK48" s="18">
         <v>2</v>
       </c>
-    </row>
-    <row r="49" spans="37:37">
+      <c r="AL48" s="18">
+        <v>6</v>
+      </c>
+      <c r="AM48" s="52"/>
+    </row>
+    <row r="49" spans="1:43" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A49" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="B49" s="16"/>
+      <c r="C49" s="16"/>
+      <c r="D49" s="16"/>
+      <c r="E49" s="16"/>
+      <c r="F49" s="16"/>
+      <c r="G49" s="16"/>
+      <c r="H49" s="17"/>
+      <c r="I49" s="16"/>
+      <c r="J49" s="17"/>
+      <c r="K49" s="17"/>
+      <c r="L49" s="17"/>
+      <c r="M49" s="17"/>
+      <c r="N49" s="1">
+        <v>6</v>
+      </c>
+      <c r="O49" s="8">
+        <v>5</v>
+      </c>
+      <c r="P49" s="1">
+        <v>7</v>
+      </c>
+      <c r="Q49" s="8">
+        <v>7</v>
+      </c>
+      <c r="R49" s="18">
+        <v>5</v>
+      </c>
+      <c r="S49" s="18">
+        <v>4</v>
+      </c>
+      <c r="T49" s="18">
+        <v>4</v>
+      </c>
+      <c r="U49" s="18">
+        <v>5</v>
+      </c>
+      <c r="V49" s="32">
+        <v>2</v>
+      </c>
+      <c r="W49" s="32">
+        <v>6</v>
+      </c>
+      <c r="X49" s="8">
+        <v>2</v>
+      </c>
+      <c r="Y49" s="8">
+        <v>6</v>
+      </c>
+      <c r="Z49" s="8">
+        <v>6</v>
+      </c>
+      <c r="AA49" s="8">
+        <v>3</v>
+      </c>
+      <c r="AB49" s="8">
+        <v>3</v>
+      </c>
+      <c r="AC49" s="8">
+        <v>3</v>
+      </c>
+      <c r="AD49" s="8">
+        <v>7</v>
+      </c>
+      <c r="AE49" s="8">
+        <v>3</v>
+      </c>
+      <c r="AF49" s="8">
+        <v>4</v>
+      </c>
+      <c r="AG49" s="8">
+        <v>4</v>
+      </c>
+      <c r="AH49" s="8">
+        <v>3</v>
+      </c>
+      <c r="AI49" s="8">
+        <v>5</v>
+      </c>
+      <c r="AJ49" s="8">
+        <v>3</v>
+      </c>
       <c r="AK49" s="18">
         <v>6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="AK50" s="18">
+      <c r="AL49" s="18">
+        <v>4</v>
+      </c>
+      <c r="AM49" s="52"/>
+    </row>
+    <row r="50" spans="1:43" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A50" s="71" t="s">
+        <v>54</v>
+      </c>
+      <c r="B50" s="72"/>
+      <c r="C50" s="72"/>
+      <c r="D50" s="72"/>
+      <c r="E50" s="72"/>
+      <c r="F50" s="72"/>
+      <c r="G50" s="72"/>
+      <c r="H50" s="73"/>
+      <c r="I50" s="72"/>
+      <c r="J50" s="73"/>
+      <c r="K50" s="73"/>
+      <c r="L50" s="73"/>
+      <c r="M50" s="73"/>
+      <c r="N50" s="71">
+        <v>8</v>
+      </c>
+      <c r="O50" s="74">
+        <v>19</v>
+      </c>
+      <c r="P50" s="71">
+        <v>3</v>
+      </c>
+      <c r="Q50" s="74">
+        <v>16</v>
+      </c>
+      <c r="R50" s="75">
         <v>9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="AK51" s="18">
+      <c r="S50" s="75">
+        <v>14</v>
+      </c>
+      <c r="T50" s="75">
+        <v>21</v>
+      </c>
+      <c r="U50" s="75">
+        <v>11</v>
+      </c>
+      <c r="V50" s="76">
         <v>16</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="AK52" s="18">
+      <c r="W50" s="76">
+        <v>15</v>
+      </c>
+      <c r="X50" s="74">
+        <v>11</v>
+      </c>
+      <c r="Y50" s="74">
+        <v>11</v>
+      </c>
+      <c r="Z50" s="74">
+        <v>11</v>
+      </c>
+      <c r="AA50" s="74">
+        <v>11</v>
+      </c>
+      <c r="AB50" s="74">
+        <v>18</v>
+      </c>
+      <c r="AC50" s="74">
+        <v>11</v>
+      </c>
+      <c r="AD50" s="74">
+        <v>11</v>
+      </c>
+      <c r="AE50" s="74">
+        <v>13</v>
+      </c>
+      <c r="AF50" s="74">
+        <v>5</v>
+      </c>
+      <c r="AG50" s="74">
+        <v>8</v>
+      </c>
+      <c r="AH50" s="74">
+        <v>11</v>
+      </c>
+      <c r="AI50" s="74">
+        <v>12</v>
+      </c>
+      <c r="AJ50" s="74">
+        <v>8</v>
+      </c>
+      <c r="AK50" s="75">
+        <v>9</v>
+      </c>
+      <c r="AL50" s="75">
         <v>7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="AK53" s="18">
+      <c r="AM50" s="52"/>
+    </row>
+    <row r="51" spans="1:43" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A51" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="B51" s="72"/>
+      <c r="C51" s="72"/>
+      <c r="D51" s="72"/>
+      <c r="E51" s="72"/>
+      <c r="F51" s="72"/>
+      <c r="G51" s="72"/>
+      <c r="H51" s="73"/>
+      <c r="I51" s="72"/>
+      <c r="J51" s="73"/>
+      <c r="K51" s="73"/>
+      <c r="L51" s="73"/>
+      <c r="M51" s="73"/>
+      <c r="N51" s="71">
+        <v>17</v>
+      </c>
+      <c r="O51" s="74">
+        <v>12</v>
+      </c>
+      <c r="P51" s="71">
+        <v>14</v>
+      </c>
+      <c r="Q51" s="74">
+        <v>24</v>
+      </c>
+      <c r="R51" s="75">
+        <v>17</v>
+      </c>
+      <c r="S51" s="75">
+        <v>21</v>
+      </c>
+      <c r="T51" s="75">
+        <v>14</v>
+      </c>
+      <c r="U51" s="75">
+        <v>16</v>
+      </c>
+      <c r="V51" s="76">
+        <v>16</v>
+      </c>
+      <c r="W51" s="76">
+        <v>21</v>
+      </c>
+      <c r="X51" s="74">
+        <v>22</v>
+      </c>
+      <c r="Y51" s="74">
+        <v>9</v>
+      </c>
+      <c r="Z51" s="74">
+        <v>15</v>
+      </c>
+      <c r="AA51" s="74">
+        <v>11</v>
+      </c>
+      <c r="AB51" s="74">
+        <v>17</v>
+      </c>
+      <c r="AC51" s="74">
+        <v>9</v>
+      </c>
+      <c r="AD51" s="74">
+        <v>16</v>
+      </c>
+      <c r="AE51" s="74">
+        <v>14</v>
+      </c>
+      <c r="AF51" s="74">
+        <v>20</v>
+      </c>
+      <c r="AG51" s="74">
+        <v>11</v>
+      </c>
+      <c r="AH51" s="74">
+        <v>14</v>
+      </c>
+      <c r="AI51" s="74">
+        <v>18</v>
+      </c>
+      <c r="AJ51" s="74">
+        <v>11</v>
+      </c>
+      <c r="AK51" s="75">
+        <v>16</v>
+      </c>
+      <c r="AL51" s="75">
+        <v>15</v>
+      </c>
+      <c r="AM51" s="52"/>
+    </row>
+    <row r="52" spans="1:43" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A52" s="71" t="s">
+        <v>60</v>
+      </c>
+      <c r="B52" s="72"/>
+      <c r="C52" s="72"/>
+      <c r="D52" s="72"/>
+      <c r="E52" s="72"/>
+      <c r="F52" s="72"/>
+      <c r="G52" s="72"/>
+      <c r="H52" s="73"/>
+      <c r="I52" s="72"/>
+      <c r="J52" s="73"/>
+      <c r="K52" s="73"/>
+      <c r="L52" s="73"/>
+      <c r="M52" s="73"/>
+      <c r="N52" s="71">
+        <v>8</v>
+      </c>
+      <c r="O52" s="74">
+        <v>6</v>
+      </c>
+      <c r="P52" s="71">
+        <v>7</v>
+      </c>
+      <c r="Q52" s="74">
+        <v>5</v>
+      </c>
+      <c r="R52" s="75">
+        <v>2</v>
+      </c>
+      <c r="S52" s="75">
+        <v>3</v>
+      </c>
+      <c r="T52" s="75">
+        <v>4</v>
+      </c>
+      <c r="U52" s="75">
+        <v>3</v>
+      </c>
+      <c r="V52" s="76">
+        <v>6</v>
+      </c>
+      <c r="W52" s="76">
+        <v>6</v>
+      </c>
+      <c r="X52" s="74">
+        <v>4</v>
+      </c>
+      <c r="Y52" s="74">
+        <v>5</v>
+      </c>
+      <c r="Z52" s="74">
+        <v>3</v>
+      </c>
+      <c r="AA52" s="74">
+        <v>1</v>
+      </c>
+      <c r="AB52" s="74">
+        <v>2</v>
+      </c>
+      <c r="AC52" s="74">
+        <v>1</v>
+      </c>
+      <c r="AD52" s="74">
+        <v>3</v>
+      </c>
+      <c r="AE52" s="74">
+        <v>3</v>
+      </c>
+      <c r="AF52" s="74">
+        <v>5</v>
+      </c>
+      <c r="AG52" s="74">
+        <v>7</v>
+      </c>
+      <c r="AH52" s="74">
+        <v>7</v>
+      </c>
+      <c r="AI52" s="74">
+        <v>1</v>
+      </c>
+      <c r="AJ52" s="74">
+        <v>1</v>
+      </c>
+      <c r="AK52" s="75">
+        <v>7</v>
+      </c>
+      <c r="AL52" s="75">
+        <v>3</v>
+      </c>
+      <c r="AM52" s="52"/>
+    </row>
+    <row r="53" spans="1:43" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A53" s="71" t="s">
+        <v>61</v>
+      </c>
+      <c r="B53" s="72"/>
+      <c r="C53" s="72"/>
+      <c r="D53" s="72"/>
+      <c r="E53" s="72"/>
+      <c r="F53" s="72"/>
+      <c r="G53" s="72"/>
+      <c r="H53" s="73"/>
+      <c r="I53" s="72"/>
+      <c r="J53" s="73"/>
+      <c r="K53" s="73"/>
+      <c r="L53" s="73"/>
+      <c r="M53" s="73"/>
+      <c r="N53" s="71">
+        <v>9</v>
+      </c>
+      <c r="O53" s="74">
+        <v>15</v>
+      </c>
+      <c r="P53" s="71">
+        <v>9</v>
+      </c>
+      <c r="Q53" s="74">
+        <v>19</v>
+      </c>
+      <c r="R53" s="75">
+        <v>10</v>
+      </c>
+      <c r="S53" s="75">
+        <v>10</v>
+      </c>
+      <c r="T53" s="75">
+        <v>11</v>
+      </c>
+      <c r="U53" s="75">
+        <v>10</v>
+      </c>
+      <c r="V53" s="76">
+        <v>9</v>
+      </c>
+      <c r="W53" s="76">
+        <v>18</v>
+      </c>
+      <c r="X53" s="74">
+        <v>20</v>
+      </c>
+      <c r="Y53" s="74">
+        <v>10</v>
+      </c>
+      <c r="Z53" s="74">
+        <v>11</v>
+      </c>
+      <c r="AA53" s="74">
+        <v>11</v>
+      </c>
+      <c r="AB53" s="74">
+        <v>9</v>
+      </c>
+      <c r="AC53" s="74">
+        <v>15</v>
+      </c>
+      <c r="AD53" s="74">
+        <v>12</v>
+      </c>
+      <c r="AE53" s="74">
         <v>13</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="AK55" s="18">
+      <c r="AF53" s="74">
+        <v>11</v>
+      </c>
+      <c r="AG53" s="74">
+        <v>6</v>
+      </c>
+      <c r="AH53" s="74">
+        <v>13</v>
+      </c>
+      <c r="AI53" s="74">
+        <v>8</v>
+      </c>
+      <c r="AJ53" s="74">
+        <v>9</v>
+      </c>
+      <c r="AK53" s="75">
+        <v>13</v>
+      </c>
+      <c r="AL53" s="75">
+        <v>10</v>
+      </c>
+      <c r="AM53" s="52"/>
+    </row>
+    <row r="54" spans="1:43" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A54" s="77"/>
+      <c r="B54" s="78"/>
+      <c r="C54" s="78"/>
+      <c r="D54" s="78"/>
+      <c r="E54" s="78"/>
+      <c r="F54" s="78"/>
+      <c r="G54" s="78"/>
+      <c r="H54" s="78"/>
+      <c r="I54" s="78"/>
+      <c r="J54" s="78"/>
+      <c r="K54" s="78"/>
+      <c r="L54" s="78"/>
+      <c r="M54" s="78"/>
+      <c r="N54" s="78"/>
+      <c r="O54" s="78"/>
+      <c r="P54" s="78"/>
+      <c r="Q54" s="78"/>
+      <c r="R54" s="78"/>
+      <c r="S54" s="78"/>
+      <c r="T54" s="79" t="s">
+        <v>39</v>
+      </c>
+      <c r="U54" s="79"/>
+      <c r="V54" s="79"/>
+      <c r="W54" s="79"/>
+      <c r="X54" s="79"/>
+      <c r="Y54" s="79"/>
+      <c r="Z54" s="79"/>
+      <c r="AA54" s="79"/>
+      <c r="AB54" s="79"/>
+      <c r="AC54" s="79"/>
+      <c r="AD54" s="79"/>
+      <c r="AE54" s="79"/>
+      <c r="AF54" s="79"/>
+      <c r="AG54" s="79"/>
+      <c r="AH54" s="78"/>
+      <c r="AI54" s="78"/>
+      <c r="AJ54" s="75"/>
+      <c r="AK54" s="75"/>
+      <c r="AL54" s="71"/>
+      <c r="AM54" s="14"/>
+      <c r="AN54" s="35"/>
+      <c r="AO54" s="35"/>
+      <c r="AP54" s="35"/>
+      <c r="AQ54" s="35"/>
+    </row>
+    <row r="55" spans="1:43" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A55" s="80" t="s">
+        <v>35</v>
+      </c>
+      <c r="B55" s="72"/>
+      <c r="C55" s="72"/>
+      <c r="D55" s="72"/>
+      <c r="E55" s="72"/>
+      <c r="F55" s="72"/>
+      <c r="G55" s="72"/>
+      <c r="H55" s="73"/>
+      <c r="I55" s="72"/>
+      <c r="J55" s="73"/>
+      <c r="K55" s="73"/>
+      <c r="L55" s="73"/>
+      <c r="M55" s="73"/>
+      <c r="N55" s="71">
+        <v>495</v>
+      </c>
+      <c r="O55" s="75">
+        <v>422</v>
+      </c>
+      <c r="P55" s="71">
+        <v>467</v>
+      </c>
+      <c r="Q55" s="75">
+        <v>449</v>
+      </c>
+      <c r="R55" s="75">
+        <v>482</v>
+      </c>
+      <c r="S55" s="75">
+        <v>489</v>
+      </c>
+      <c r="T55" s="75">
+        <v>374</v>
+      </c>
+      <c r="U55" s="75">
+        <v>363</v>
+      </c>
+      <c r="V55" s="75">
+        <v>373</v>
+      </c>
+      <c r="W55" s="75">
+        <v>423</v>
+      </c>
+      <c r="X55" s="75">
+        <v>404</v>
+      </c>
+      <c r="Y55" s="75">
+        <v>410</v>
+      </c>
+      <c r="Z55" s="75">
+        <v>467</v>
+      </c>
+      <c r="AA55" s="75">
+        <v>495</v>
+      </c>
+      <c r="AB55" s="75">
+        <v>452</v>
+      </c>
+      <c r="AC55" s="75">
+        <v>404</v>
+      </c>
+      <c r="AD55" s="75">
+        <v>392</v>
+      </c>
+      <c r="AE55" s="75">
+        <v>432</v>
+      </c>
+      <c r="AF55" s="75">
+        <v>381</v>
+      </c>
+      <c r="AG55" s="75">
+        <v>332</v>
+      </c>
+      <c r="AH55" s="75">
+        <v>340</v>
+      </c>
+      <c r="AI55" s="74">
+        <v>419</v>
+      </c>
+      <c r="AJ55" s="75">
+        <v>377</v>
+      </c>
+      <c r="AK55" s="75">
         <v>439</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="AK56" s="18">
+      <c r="AL55" s="75">
+        <v>423</v>
+      </c>
+      <c r="AM55" s="52"/>
+    </row>
+    <row r="56" spans="1:43" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A56" s="71" t="s">
+        <v>56</v>
+      </c>
+      <c r="B56" s="72"/>
+      <c r="C56" s="72"/>
+      <c r="D56" s="72"/>
+      <c r="E56" s="72"/>
+      <c r="F56" s="72"/>
+      <c r="G56" s="72"/>
+      <c r="H56" s="73"/>
+      <c r="I56" s="72"/>
+      <c r="J56" s="73"/>
+      <c r="K56" s="73"/>
+      <c r="L56" s="73"/>
+      <c r="M56" s="73"/>
+      <c r="N56" s="71">
+        <v>364</v>
+      </c>
+      <c r="O56" s="75">
+        <v>335</v>
+      </c>
+      <c r="P56" s="71">
+        <v>354</v>
+      </c>
+      <c r="Q56" s="75">
+        <v>335</v>
+      </c>
+      <c r="R56" s="75">
+        <v>365</v>
+      </c>
+      <c r="S56" s="75">
+        <v>357</v>
+      </c>
+      <c r="T56" s="75">
+        <v>297</v>
+      </c>
+      <c r="U56" s="75">
+        <v>275</v>
+      </c>
+      <c r="V56" s="75">
+        <v>292</v>
+      </c>
+      <c r="W56" s="75">
+        <v>323</v>
+      </c>
+      <c r="X56" s="75">
+        <v>308</v>
+      </c>
+      <c r="Y56" s="75">
+        <v>307</v>
+      </c>
+      <c r="Z56" s="75">
+        <v>353</v>
+      </c>
+      <c r="AA56" s="75">
+        <v>405</v>
+      </c>
+      <c r="AB56" s="75">
+        <v>357</v>
+      </c>
+      <c r="AC56" s="75">
+        <v>303</v>
+      </c>
+      <c r="AD56" s="75">
+        <v>304</v>
+      </c>
+      <c r="AE56" s="75">
+        <v>325</v>
+      </c>
+      <c r="AF56" s="75">
+        <v>288</v>
+      </c>
+      <c r="AG56" s="75">
+        <v>273</v>
+      </c>
+      <c r="AH56" s="75">
+        <v>253</v>
+      </c>
+      <c r="AI56" s="74">
+        <v>337</v>
+      </c>
+      <c r="AJ56" s="75">
+        <v>292</v>
+      </c>
+      <c r="AK56" s="75">
         <v>336</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="AK57" s="18">
+      <c r="AL56" s="75">
+        <v>324</v>
+      </c>
+      <c r="AM56" s="52"/>
+    </row>
+    <row r="57" spans="1:43" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A57" s="71" t="s">
+        <v>57</v>
+      </c>
+      <c r="B57" s="72"/>
+      <c r="C57" s="72"/>
+      <c r="D57" s="72"/>
+      <c r="E57" s="72"/>
+      <c r="F57" s="72"/>
+      <c r="G57" s="72"/>
+      <c r="H57" s="73"/>
+      <c r="I57" s="72"/>
+      <c r="J57" s="73"/>
+      <c r="K57" s="73"/>
+      <c r="L57" s="73"/>
+      <c r="M57" s="73"/>
+      <c r="N57" s="71">
+        <v>46</v>
+      </c>
+      <c r="O57" s="75">
+        <v>31</v>
+      </c>
+      <c r="P57" s="71">
+        <v>30</v>
+      </c>
+      <c r="Q57" s="75">
+        <v>38</v>
+      </c>
+      <c r="R57" s="75">
         <v>47</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="AK58" s="18">
+      <c r="S57" s="75">
+        <v>41</v>
+      </c>
+      <c r="T57" s="75">
+        <v>28</v>
+      </c>
+      <c r="U57" s="75">
+        <v>30</v>
+      </c>
+      <c r="V57" s="75">
+        <v>25</v>
+      </c>
+      <c r="W57" s="75">
+        <v>34</v>
+      </c>
+      <c r="X57" s="75">
+        <v>29</v>
+      </c>
+      <c r="Y57" s="75">
+        <v>33</v>
+      </c>
+      <c r="Z57" s="75">
+        <v>40</v>
+      </c>
+      <c r="AA57" s="75">
+        <v>31</v>
+      </c>
+      <c r="AB57" s="75">
+        <v>30</v>
+      </c>
+      <c r="AC57" s="75">
+        <v>31</v>
+      </c>
+      <c r="AD57" s="75">
+        <v>31</v>
+      </c>
+      <c r="AE57" s="75">
+        <v>36</v>
+      </c>
+      <c r="AF57" s="75">
+        <v>35</v>
+      </c>
+      <c r="AG57" s="75">
+        <v>24</v>
+      </c>
+      <c r="AH57" s="75">
+        <v>36</v>
+      </c>
+      <c r="AI57" s="74">
+        <v>27</v>
+      </c>
+      <c r="AJ57" s="75">
+        <v>28</v>
+      </c>
+      <c r="AK57" s="75">
+        <v>47</v>
+      </c>
+      <c r="AL57" s="75">
+        <v>39</v>
+      </c>
+      <c r="AM57" s="52"/>
+    </row>
+    <row r="58" spans="1:43" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A58" s="71" t="s">
+        <v>36</v>
+      </c>
+      <c r="B58" s="72"/>
+      <c r="C58" s="72"/>
+      <c r="D58" s="72"/>
+      <c r="E58" s="72"/>
+      <c r="F58" s="72"/>
+      <c r="G58" s="72"/>
+      <c r="H58" s="73"/>
+      <c r="I58" s="72"/>
+      <c r="J58" s="73"/>
+      <c r="K58" s="73"/>
+      <c r="L58" s="73"/>
+      <c r="M58" s="73"/>
+      <c r="N58" s="71">
+        <v>27</v>
+      </c>
+      <c r="O58" s="75">
+        <v>18</v>
+      </c>
+      <c r="P58" s="71">
+        <v>34</v>
+      </c>
+      <c r="Q58" s="75">
+        <v>27</v>
+      </c>
+      <c r="R58" s="75">
+        <v>30</v>
+      </c>
+      <c r="S58" s="75">
+        <v>35</v>
+      </c>
+      <c r="T58" s="75">
+        <v>16</v>
+      </c>
+      <c r="U58" s="75">
+        <v>29</v>
+      </c>
+      <c r="V58" s="75">
+        <v>20</v>
+      </c>
+      <c r="W58" s="75">
+        <v>24</v>
+      </c>
+      <c r="X58" s="75">
+        <v>26</v>
+      </c>
+      <c r="Y58" s="75">
+        <v>29</v>
+      </c>
+      <c r="Z58" s="75">
+        <v>21</v>
+      </c>
+      <c r="AA58" s="75">
+        <v>23</v>
+      </c>
+      <c r="AB58" s="75">
+        <v>30</v>
+      </c>
+      <c r="AC58" s="75">
+        <v>29</v>
+      </c>
+      <c r="AD58" s="75">
+        <v>18</v>
+      </c>
+      <c r="AE58" s="75">
+        <v>30</v>
+      </c>
+      <c r="AF58" s="75">
+        <v>16</v>
+      </c>
+      <c r="AG58" s="75">
         <v>14</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="AK59" s="18">
+      <c r="AH58" s="75">
+        <v>16</v>
+      </c>
+      <c r="AI58" s="74">
+        <v>19</v>
+      </c>
+      <c r="AJ58" s="75">
+        <v>20</v>
+      </c>
+      <c r="AK58" s="75">
+        <v>14</v>
+      </c>
+      <c r="AL58" s="75">
+        <v>27</v>
+      </c>
+      <c r="AM58" s="52"/>
+    </row>
+    <row r="59" spans="1:43" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A59" s="71" t="s">
+        <v>58</v>
+      </c>
+      <c r="B59" s="72"/>
+      <c r="C59" s="72"/>
+      <c r="D59" s="72"/>
+      <c r="E59" s="72"/>
+      <c r="F59" s="72"/>
+      <c r="G59" s="72"/>
+      <c r="H59" s="73"/>
+      <c r="I59" s="72"/>
+      <c r="J59" s="73"/>
+      <c r="K59" s="73"/>
+      <c r="L59" s="73"/>
+      <c r="M59" s="73"/>
+      <c r="N59" s="71">
+        <v>42</v>
+      </c>
+      <c r="O59" s="75">
+        <v>24</v>
+      </c>
+      <c r="P59" s="71">
+        <v>38</v>
+      </c>
+      <c r="Q59" s="75">
+        <v>32</v>
+      </c>
+      <c r="R59" s="75">
         <v>28</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="AK60" s="18">
+      <c r="S59" s="75">
+        <v>42</v>
+      </c>
+      <c r="T59" s="75">
+        <v>26</v>
+      </c>
+      <c r="U59" s="75">
+        <v>21</v>
+      </c>
+      <c r="V59" s="75">
+        <v>21</v>
+      </c>
+      <c r="W59" s="75">
+        <v>26</v>
+      </c>
+      <c r="X59" s="75">
+        <v>29</v>
+      </c>
+      <c r="Y59" s="75">
+        <v>28</v>
+      </c>
+      <c r="Z59" s="75">
+        <v>37</v>
+      </c>
+      <c r="AA59" s="75">
+        <v>26</v>
+      </c>
+      <c r="AB59" s="75">
+        <v>26</v>
+      </c>
+      <c r="AC59" s="75">
+        <v>27</v>
+      </c>
+      <c r="AD59" s="75">
+        <v>28</v>
+      </c>
+      <c r="AE59" s="75">
+        <v>25</v>
+      </c>
+      <c r="AF59" s="75">
+        <v>25</v>
+      </c>
+      <c r="AG59" s="75">
+        <v>15</v>
+      </c>
+      <c r="AH59" s="75">
+        <v>26</v>
+      </c>
+      <c r="AI59" s="74">
+        <v>27</v>
+      </c>
+      <c r="AJ59" s="75">
+        <v>23</v>
+      </c>
+      <c r="AK59" s="75">
+        <v>28</v>
+      </c>
+      <c r="AL59" s="75">
+        <v>23</v>
+      </c>
+      <c r="AM59" s="52"/>
+    </row>
+    <row r="60" spans="1:43" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A60" s="71" t="s">
+        <v>61</v>
+      </c>
+      <c r="B60" s="72"/>
+      <c r="C60" s="72"/>
+      <c r="D60" s="72"/>
+      <c r="E60" s="72"/>
+      <c r="F60" s="72"/>
+      <c r="G60" s="72"/>
+      <c r="H60" s="73"/>
+      <c r="I60" s="72"/>
+      <c r="J60" s="73"/>
+      <c r="K60" s="73"/>
+      <c r="L60" s="73"/>
+      <c r="M60" s="73"/>
+      <c r="N60" s="71">
+        <v>16</v>
+      </c>
+      <c r="O60" s="75">
         <v>14</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="AK62" s="18">
+      <c r="P60" s="71">
+        <v>11</v>
+      </c>
+      <c r="Q60" s="75">
+        <v>17</v>
+      </c>
+      <c r="R60" s="75">
+        <v>12</v>
+      </c>
+      <c r="S60" s="75">
+        <v>14</v>
+      </c>
+      <c r="T60" s="75">
+        <v>7</v>
+      </c>
+      <c r="U60" s="75">
+        <v>8</v>
+      </c>
+      <c r="V60" s="75">
+        <v>15</v>
+      </c>
+      <c r="W60" s="75">
+        <v>16</v>
+      </c>
+      <c r="X60" s="75">
+        <v>12</v>
+      </c>
+      <c r="Y60" s="75">
+        <v>13</v>
+      </c>
+      <c r="Z60" s="75">
+        <v>16</v>
+      </c>
+      <c r="AA60" s="75">
+        <v>10</v>
+      </c>
+      <c r="AB60" s="75">
+        <v>9</v>
+      </c>
+      <c r="AC60" s="75">
+        <v>14</v>
+      </c>
+      <c r="AD60" s="75">
+        <v>11</v>
+      </c>
+      <c r="AE60" s="75">
+        <v>16</v>
+      </c>
+      <c r="AF60" s="75">
+        <v>17</v>
+      </c>
+      <c r="AG60" s="75">
+        <v>6</v>
+      </c>
+      <c r="AH60" s="75">
+        <v>9</v>
+      </c>
+      <c r="AI60" s="74">
+        <v>9</v>
+      </c>
+      <c r="AJ60" s="75">
+        <v>14</v>
+      </c>
+      <c r="AK60" s="75">
+        <v>14</v>
+      </c>
+      <c r="AL60" s="75">
+        <v>10</v>
+      </c>
+      <c r="AM60" s="52"/>
+    </row>
+    <row r="61" spans="1:43" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A61" s="80"/>
+      <c r="B61" s="80"/>
+      <c r="C61" s="80"/>
+      <c r="D61" s="80"/>
+      <c r="E61" s="80"/>
+      <c r="F61" s="80"/>
+      <c r="G61" s="80"/>
+      <c r="H61" s="80"/>
+      <c r="I61" s="80"/>
+      <c r="J61" s="80"/>
+      <c r="K61" s="80"/>
+      <c r="L61" s="80"/>
+      <c r="M61" s="80"/>
+      <c r="N61" s="80"/>
+      <c r="O61" s="80"/>
+      <c r="P61" s="80"/>
+      <c r="Q61" s="80"/>
+      <c r="R61" s="80"/>
+      <c r="S61" s="80"/>
+      <c r="T61" s="81" t="s">
+        <v>38</v>
+      </c>
+      <c r="U61" s="81"/>
+      <c r="V61" s="81"/>
+      <c r="W61" s="81"/>
+      <c r="X61" s="81"/>
+      <c r="Y61" s="81"/>
+      <c r="Z61" s="81"/>
+      <c r="AA61" s="81"/>
+      <c r="AB61" s="81"/>
+      <c r="AC61" s="81"/>
+      <c r="AD61" s="81"/>
+      <c r="AE61" s="81"/>
+      <c r="AF61" s="81"/>
+      <c r="AG61" s="81"/>
+      <c r="AH61" s="80"/>
+      <c r="AI61" s="80"/>
+      <c r="AJ61" s="75"/>
+      <c r="AK61" s="75"/>
+      <c r="AL61" s="75"/>
+      <c r="AN61" s="14"/>
+      <c r="AO61" s="14"/>
+      <c r="AP61" s="14"/>
+      <c r="AQ61" s="14"/>
+    </row>
+    <row r="62" spans="1:43" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A62" s="80" t="s">
+        <v>35</v>
+      </c>
+      <c r="B62" s="72"/>
+      <c r="C62" s="72"/>
+      <c r="D62" s="72"/>
+      <c r="E62" s="72"/>
+      <c r="F62" s="72"/>
+      <c r="G62" s="72"/>
+      <c r="H62" s="73"/>
+      <c r="I62" s="72"/>
+      <c r="J62" s="73"/>
+      <c r="K62" s="73"/>
+      <c r="L62" s="73"/>
+      <c r="M62" s="73"/>
+      <c r="N62" s="71">
+        <v>256</v>
+      </c>
+      <c r="O62" s="75">
+        <v>224</v>
+      </c>
+      <c r="P62" s="71">
+        <v>223</v>
+      </c>
+      <c r="Q62" s="75">
+        <v>237</v>
+      </c>
+      <c r="R62" s="75">
+        <v>235</v>
+      </c>
+      <c r="S62" s="75">
+        <v>237</v>
+      </c>
+      <c r="T62" s="75">
+        <v>188</v>
+      </c>
+      <c r="U62" s="75">
+        <v>201</v>
+      </c>
+      <c r="V62" s="75">
+        <v>210</v>
+      </c>
+      <c r="W62" s="75">
+        <v>265</v>
+      </c>
+      <c r="X62" s="75">
+        <v>208</v>
+      </c>
+      <c r="Y62" s="75">
+        <v>223</v>
+      </c>
+      <c r="Z62" s="75">
+        <v>215</v>
+      </c>
+      <c r="AA62" s="75">
+        <v>175</v>
+      </c>
+      <c r="AB62" s="75">
+        <v>210</v>
+      </c>
+      <c r="AC62" s="75">
+        <v>203</v>
+      </c>
+      <c r="AD62" s="75">
+        <v>163</v>
+      </c>
+      <c r="AE62" s="75">
+        <v>201</v>
+      </c>
+      <c r="AF62" s="75">
+        <v>185</v>
+      </c>
+      <c r="AG62" s="75">
+        <v>153</v>
+      </c>
+      <c r="AH62" s="75">
+        <v>176</v>
+      </c>
+      <c r="AI62" s="74">
+        <v>189</v>
+      </c>
+      <c r="AJ62" s="75">
+        <v>157</v>
+      </c>
+      <c r="AK62" s="75">
         <v>202</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="AK63" s="18">
+      <c r="AL62" s="75">
+        <v>178</v>
+      </c>
+      <c r="AM62" s="52"/>
+    </row>
+    <row r="63" spans="1:43" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A63" s="71" t="s">
+        <v>56</v>
+      </c>
+      <c r="B63" s="72"/>
+      <c r="C63" s="72"/>
+      <c r="D63" s="72"/>
+      <c r="E63" s="72"/>
+      <c r="F63" s="72"/>
+      <c r="G63" s="72"/>
+      <c r="H63" s="73"/>
+      <c r="I63" s="72"/>
+      <c r="J63" s="73"/>
+      <c r="K63" s="73"/>
+      <c r="L63" s="73"/>
+      <c r="M63" s="73"/>
+      <c r="N63" s="71">
+        <v>24</v>
+      </c>
+      <c r="O63" s="75">
+        <v>22</v>
+      </c>
+      <c r="P63" s="71">
+        <v>22</v>
+      </c>
+      <c r="Q63" s="75">
+        <v>26</v>
+      </c>
+      <c r="R63" s="75">
+        <v>20</v>
+      </c>
+      <c r="S63" s="75">
+        <v>31</v>
+      </c>
+      <c r="T63" s="75">
+        <v>13</v>
+      </c>
+      <c r="U63" s="75">
         <v>17</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="AK65" s="18">
+      <c r="V63" s="75">
+        <v>16</v>
+      </c>
+      <c r="W63" s="75">
+        <v>30</v>
+      </c>
+      <c r="X63" s="75">
+        <v>19</v>
+      </c>
+      <c r="Y63" s="75">
+        <v>17</v>
+      </c>
+      <c r="Z63" s="75">
+        <v>23</v>
+      </c>
+      <c r="AA63" s="75">
+        <v>15</v>
+      </c>
+      <c r="AB63" s="75">
+        <v>13</v>
+      </c>
+      <c r="AC63" s="75">
+        <v>27</v>
+      </c>
+      <c r="AD63" s="75">
+        <v>9</v>
+      </c>
+      <c r="AE63" s="75">
+        <v>25</v>
+      </c>
+      <c r="AF63" s="75">
+        <v>17</v>
+      </c>
+      <c r="AG63" s="75">
+        <v>13</v>
+      </c>
+      <c r="AH63" s="75">
+        <v>20</v>
+      </c>
+      <c r="AI63" s="74">
+        <v>14</v>
+      </c>
+      <c r="AJ63" s="75">
+        <v>14</v>
+      </c>
+      <c r="AK63" s="75">
+        <v>17</v>
+      </c>
+      <c r="AL63" s="75">
+        <v>12</v>
+      </c>
+      <c r="AM63" s="52"/>
+    </row>
+    <row r="64" spans="1:43" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A64" s="71" t="s">
+        <v>57</v>
+      </c>
+      <c r="B64" s="72"/>
+      <c r="C64" s="72"/>
+      <c r="D64" s="72"/>
+      <c r="E64" s="72"/>
+      <c r="F64" s="72"/>
+      <c r="G64" s="72"/>
+      <c r="H64" s="73"/>
+      <c r="I64" s="72"/>
+      <c r="J64" s="73"/>
+      <c r="K64" s="73"/>
+      <c r="L64" s="73"/>
+      <c r="M64" s="73"/>
+      <c r="N64" s="71">
+        <v>5</v>
+      </c>
+      <c r="O64" s="75">
+        <v>1</v>
+      </c>
+      <c r="P64" s="71">
+        <v>1</v>
+      </c>
+      <c r="Q64" s="75" t="s">
+        <v>50</v>
+      </c>
+      <c r="R64" s="75">
+        <v>1</v>
+      </c>
+      <c r="S64" s="75" t="s">
+        <v>50</v>
+      </c>
+      <c r="T64" s="75" t="s">
+        <v>50</v>
+      </c>
+      <c r="U64" s="75">
+        <v>3</v>
+      </c>
+      <c r="V64" s="75">
+        <v>6</v>
+      </c>
+      <c r="W64" s="75">
+        <v>1</v>
+      </c>
+      <c r="X64" s="75">
+        <v>2</v>
+      </c>
+      <c r="Y64" s="75">
+        <v>2</v>
+      </c>
+      <c r="Z64" s="75">
+        <v>1</v>
+      </c>
+      <c r="AA64" s="75"/>
+      <c r="AB64" s="75">
+        <v>1</v>
+      </c>
+      <c r="AC64" s="75">
+        <v>1</v>
+      </c>
+      <c r="AD64" s="75">
+        <v>4</v>
+      </c>
+      <c r="AE64" s="75">
+        <v>1</v>
+      </c>
+      <c r="AF64" s="75">
+        <v>1</v>
+      </c>
+      <c r="AG64" s="75" t="s">
+        <v>50</v>
+      </c>
+      <c r="AH64" s="75">
+        <v>1</v>
+      </c>
+      <c r="AI64" s="74">
+        <v>1</v>
+      </c>
+      <c r="AJ64" s="75" t="s">
+        <v>50</v>
+      </c>
+      <c r="AK64" s="75" t="s">
+        <v>50</v>
+      </c>
+      <c r="AL64" s="75">
+        <v>1</v>
+      </c>
+      <c r="AM64" s="52"/>
+    </row>
+    <row r="65" spans="1:39" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A65" s="71" t="s">
+        <v>52</v>
+      </c>
+      <c r="B65" s="72"/>
+      <c r="C65" s="72"/>
+      <c r="D65" s="72"/>
+      <c r="E65" s="72"/>
+      <c r="F65" s="72"/>
+      <c r="G65" s="72"/>
+      <c r="H65" s="73"/>
+      <c r="I65" s="72"/>
+      <c r="J65" s="73"/>
+      <c r="K65" s="73"/>
+      <c r="L65" s="73"/>
+      <c r="M65" s="73"/>
+      <c r="N65" s="71">
+        <v>45</v>
+      </c>
+      <c r="O65" s="75">
         <v>38</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="AK66" s="18">
+      <c r="P65" s="71">
+        <v>38</v>
+      </c>
+      <c r="Q65" s="75">
+        <v>35</v>
+      </c>
+      <c r="R65" s="75">
+        <v>38</v>
+      </c>
+      <c r="S65" s="75">
+        <v>43</v>
+      </c>
+      <c r="T65" s="75">
+        <v>43</v>
+      </c>
+      <c r="U65" s="75">
+        <v>43</v>
+      </c>
+      <c r="V65" s="75">
+        <v>33</v>
+      </c>
+      <c r="W65" s="75">
+        <v>60</v>
+      </c>
+      <c r="X65" s="75">
+        <v>31</v>
+      </c>
+      <c r="Y65" s="75">
+        <v>44</v>
+      </c>
+      <c r="Z65" s="75">
+        <v>36</v>
+      </c>
+      <c r="AA65" s="75">
+        <v>44</v>
+      </c>
+      <c r="AB65" s="75">
+        <v>36</v>
+      </c>
+      <c r="AC65" s="75">
+        <v>39</v>
+      </c>
+      <c r="AD65" s="75">
+        <v>32</v>
+      </c>
+      <c r="AE65" s="75">
+        <v>37</v>
+      </c>
+      <c r="AF65" s="75">
+        <v>29</v>
+      </c>
+      <c r="AG65" s="75">
+        <v>36</v>
+      </c>
+      <c r="AH65" s="75">
+        <v>32</v>
+      </c>
+      <c r="AI65" s="74">
+        <v>36</v>
+      </c>
+      <c r="AJ65" s="75">
+        <v>30</v>
+      </c>
+      <c r="AK65" s="75">
+        <v>38</v>
+      </c>
+      <c r="AL65" s="75">
+        <v>34</v>
+      </c>
+      <c r="AM65" s="52"/>
+    </row>
+    <row r="66" spans="1:39" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A66" s="71" t="s">
+        <v>36</v>
+      </c>
+      <c r="B66" s="72"/>
+      <c r="C66" s="72"/>
+      <c r="D66" s="72"/>
+      <c r="E66" s="72"/>
+      <c r="F66" s="72"/>
+      <c r="G66" s="72"/>
+      <c r="H66" s="73"/>
+      <c r="I66" s="72"/>
+      <c r="J66" s="73"/>
+      <c r="K66" s="73"/>
+      <c r="L66" s="73"/>
+      <c r="M66" s="73"/>
+      <c r="N66" s="71">
+        <v>34</v>
+      </c>
+      <c r="O66" s="75">
+        <v>17</v>
+      </c>
+      <c r="P66" s="71">
+        <v>26</v>
+      </c>
+      <c r="Q66" s="75">
+        <v>25</v>
+      </c>
+      <c r="R66" s="75">
+        <v>20</v>
+      </c>
+      <c r="S66" s="75">
+        <v>18</v>
+      </c>
+      <c r="T66" s="75">
+        <v>15</v>
+      </c>
+      <c r="U66" s="75">
+        <v>24</v>
+      </c>
+      <c r="V66" s="75">
+        <v>19</v>
+      </c>
+      <c r="W66" s="75">
+        <v>25</v>
+      </c>
+      <c r="X66" s="75">
         <v>21</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="AK67" s="18">
+      <c r="Y66" s="75">
+        <v>26</v>
+      </c>
+      <c r="Z66" s="75">
+        <v>20</v>
+      </c>
+      <c r="AA66" s="75">
+        <v>11</v>
+      </c>
+      <c r="AB66" s="75">
+        <v>23</v>
+      </c>
+      <c r="AC66" s="75">
+        <v>20</v>
+      </c>
+      <c r="AD66" s="75">
+        <v>8</v>
+      </c>
+      <c r="AE66" s="75">
+        <v>16</v>
+      </c>
+      <c r="AF66" s="75">
+        <v>15</v>
+      </c>
+      <c r="AG66" s="75">
+        <v>15</v>
+      </c>
+      <c r="AH66" s="75">
         <v>17</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="AK68" s="18">
+      <c r="AI66" s="74">
+        <v>18</v>
+      </c>
+      <c r="AJ66" s="75">
+        <v>18</v>
+      </c>
+      <c r="AK66" s="75">
+        <v>21</v>
+      </c>
+      <c r="AL66" s="75">
+        <v>17</v>
+      </c>
+      <c r="AM66" s="52"/>
+    </row>
+    <row r="67" spans="1:39" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A67" s="71" t="s">
+        <v>58</v>
+      </c>
+      <c r="B67" s="72"/>
+      <c r="C67" s="72"/>
+      <c r="D67" s="72"/>
+      <c r="E67" s="72"/>
+      <c r="F67" s="72"/>
+      <c r="G67" s="72"/>
+      <c r="H67" s="73"/>
+      <c r="I67" s="72"/>
+      <c r="J67" s="73"/>
+      <c r="K67" s="73"/>
+      <c r="L67" s="73"/>
+      <c r="M67" s="73"/>
+      <c r="N67" s="71">
+        <v>11</v>
+      </c>
+      <c r="O67" s="75">
+        <v>10</v>
+      </c>
+      <c r="P67" s="71">
+        <v>14</v>
+      </c>
+      <c r="Q67" s="75">
         <v>9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="AK69" s="18">
+      <c r="R67" s="75">
+        <v>11</v>
+      </c>
+      <c r="S67" s="75">
+        <v>16</v>
+      </c>
+      <c r="T67" s="75">
+        <v>12</v>
+      </c>
+      <c r="U67" s="75">
         <v>9</v>
       </c>
-    </row>
-    <row r="70" spans="37:37">
+      <c r="V67" s="75">
+        <v>15</v>
+      </c>
+      <c r="W67" s="75">
+        <v>14</v>
+      </c>
+      <c r="X67" s="75">
+        <v>19</v>
+      </c>
+      <c r="Y67" s="75">
+        <v>14</v>
+      </c>
+      <c r="Z67" s="75">
+        <v>17</v>
+      </c>
+      <c r="AA67" s="75">
+        <v>12</v>
+      </c>
+      <c r="AB67" s="75">
+        <v>11</v>
+      </c>
+      <c r="AC67" s="75">
+        <v>16</v>
+      </c>
+      <c r="AD67" s="75">
+        <v>9</v>
+      </c>
+      <c r="AE67" s="75">
+        <v>14</v>
+      </c>
+      <c r="AF67" s="75">
+        <v>17</v>
+      </c>
+      <c r="AG67" s="75">
+        <v>8</v>
+      </c>
+      <c r="AH67" s="75">
+        <v>11</v>
+      </c>
+      <c r="AI67" s="74">
+        <v>14</v>
+      </c>
+      <c r="AJ67" s="75">
+        <v>14</v>
+      </c>
+      <c r="AK67" s="75">
+        <v>17</v>
+      </c>
+      <c r="AL67" s="75">
+        <v>11</v>
+      </c>
+      <c r="AM67" s="52"/>
+    </row>
+    <row r="68" spans="1:39" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A68" s="71" t="s">
+        <v>53</v>
+      </c>
+      <c r="B68" s="72"/>
+      <c r="C68" s="72"/>
+      <c r="D68" s="72"/>
+      <c r="E68" s="72"/>
+      <c r="F68" s="72"/>
+      <c r="G68" s="72"/>
+      <c r="H68" s="73"/>
+      <c r="I68" s="72"/>
+      <c r="J68" s="73"/>
+      <c r="K68" s="73"/>
+      <c r="L68" s="73"/>
+      <c r="M68" s="73"/>
+      <c r="N68" s="71">
+        <v>21</v>
+      </c>
+      <c r="O68" s="75">
+        <v>18</v>
+      </c>
+      <c r="P68" s="71">
+        <v>15</v>
+      </c>
+      <c r="Q68" s="75">
+        <v>18</v>
+      </c>
+      <c r="R68" s="75">
+        <v>22</v>
+      </c>
+      <c r="S68" s="75">
+        <v>15</v>
+      </c>
+      <c r="T68" s="75">
+        <v>9</v>
+      </c>
+      <c r="U68" s="75">
+        <v>7</v>
+      </c>
+      <c r="V68" s="75">
+        <v>19</v>
+      </c>
+      <c r="W68" s="75">
+        <v>15</v>
+      </c>
+      <c r="X68" s="75">
+        <v>9</v>
+      </c>
+      <c r="Y68" s="75">
+        <v>11</v>
+      </c>
+      <c r="Z68" s="75">
+        <v>11</v>
+      </c>
+      <c r="AA68" s="75">
+        <v>12</v>
+      </c>
+      <c r="AB68" s="75">
+        <v>15</v>
+      </c>
+      <c r="AC68" s="75">
+        <v>12</v>
+      </c>
+      <c r="AD68" s="75">
+        <v>12</v>
+      </c>
+      <c r="AE68" s="75">
+        <v>11</v>
+      </c>
+      <c r="AF68" s="75">
+        <v>6</v>
+      </c>
+      <c r="AG68" s="75">
+        <v>6</v>
+      </c>
+      <c r="AH68" s="75">
+        <v>9</v>
+      </c>
+      <c r="AI68" s="74">
+        <v>14</v>
+      </c>
+      <c r="AJ68" s="75">
+        <v>8</v>
+      </c>
+      <c r="AK68" s="75">
+        <v>9</v>
+      </c>
+      <c r="AL68" s="75">
+        <v>10</v>
+      </c>
+      <c r="AM68" s="52"/>
+    </row>
+    <row r="69" spans="1:39" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A69" s="71" t="s">
+        <v>37</v>
+      </c>
+      <c r="B69" s="72"/>
+      <c r="C69" s="72"/>
+      <c r="D69" s="72"/>
+      <c r="E69" s="72"/>
+      <c r="F69" s="72"/>
+      <c r="G69" s="72"/>
+      <c r="H69" s="72"/>
+      <c r="I69" s="72"/>
+      <c r="J69" s="72"/>
+      <c r="K69" s="72"/>
+      <c r="L69" s="72"/>
+      <c r="M69" s="72"/>
+      <c r="N69" s="71">
+        <v>4</v>
+      </c>
+      <c r="O69" s="75">
+        <v>3</v>
+      </c>
+      <c r="P69" s="71">
+        <v>11</v>
+      </c>
+      <c r="Q69" s="75">
+        <v>6</v>
+      </c>
+      <c r="R69" s="75">
+        <v>10</v>
+      </c>
+      <c r="S69" s="75">
+        <v>11</v>
+      </c>
+      <c r="T69" s="75">
+        <v>7</v>
+      </c>
+      <c r="U69" s="75">
+        <v>5</v>
+      </c>
+      <c r="V69" s="75">
+        <v>8</v>
+      </c>
+      <c r="W69" s="75">
+        <v>9</v>
+      </c>
+      <c r="X69" s="75">
+        <v>5</v>
+      </c>
+      <c r="Y69" s="75">
+        <v>11</v>
+      </c>
+      <c r="Z69" s="75">
+        <v>9</v>
+      </c>
+      <c r="AA69" s="75">
+        <v>13</v>
+      </c>
+      <c r="AB69" s="75">
+        <v>6</v>
+      </c>
+      <c r="AC69" s="75">
+        <v>13</v>
+      </c>
+      <c r="AD69" s="75">
+        <v>3</v>
+      </c>
+      <c r="AE69" s="75">
+        <v>7</v>
+      </c>
+      <c r="AF69" s="75">
+        <v>14</v>
+      </c>
+      <c r="AG69" s="75">
+        <v>5</v>
+      </c>
+      <c r="AH69" s="75">
+        <v>8</v>
+      </c>
+      <c r="AI69" s="74">
+        <v>10</v>
+      </c>
+      <c r="AJ69" s="75">
+        <v>4</v>
+      </c>
+      <c r="AK69" s="75">
+        <v>9</v>
+      </c>
+      <c r="AL69" s="75">
+        <v>3</v>
+      </c>
+      <c r="AM69" s="52"/>
+    </row>
+    <row r="70" spans="1:39" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A70" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B70" s="16"/>
+      <c r="C70" s="16"/>
+      <c r="D70" s="16"/>
+      <c r="E70" s="16"/>
+      <c r="F70" s="16"/>
+      <c r="G70" s="16"/>
+      <c r="H70" s="16"/>
+      <c r="I70" s="16"/>
+      <c r="J70" s="16"/>
+      <c r="K70" s="16"/>
+      <c r="L70" s="16"/>
+      <c r="M70" s="16"/>
+      <c r="N70" s="1">
+        <v>5</v>
+      </c>
+      <c r="O70" s="18">
+        <v>8</v>
+      </c>
+      <c r="P70" s="1">
+        <v>5</v>
+      </c>
+      <c r="Q70" s="18">
+        <v>5</v>
+      </c>
+      <c r="R70" s="18">
+        <v>5</v>
+      </c>
+      <c r="S70" s="18">
+        <v>8</v>
+      </c>
+      <c r="T70" s="18">
+        <v>2</v>
+      </c>
+      <c r="U70" s="18">
+        <v>5</v>
+      </c>
+      <c r="V70" s="18">
+        <v>10</v>
+      </c>
+      <c r="W70" s="18">
+        <v>8</v>
+      </c>
+      <c r="X70" s="18">
+        <v>3</v>
+      </c>
+      <c r="Y70" s="18">
+        <v>11</v>
+      </c>
+      <c r="Z70" s="18">
+        <v>2</v>
+      </c>
+      <c r="AA70" s="18">
+        <v>3</v>
+      </c>
+      <c r="AB70" s="18">
+        <v>6</v>
+      </c>
+      <c r="AC70" s="18">
+        <v>7</v>
+      </c>
+      <c r="AD70" s="18">
+        <v>8</v>
+      </c>
+      <c r="AE70" s="18">
+        <v>5</v>
+      </c>
+      <c r="AF70" s="18">
+        <v>9</v>
+      </c>
+      <c r="AG70" s="18">
+        <v>4</v>
+      </c>
+      <c r="AH70" s="18">
+        <v>1</v>
+      </c>
+      <c r="AI70" s="8">
+        <v>5</v>
+      </c>
+      <c r="AJ70" s="18">
+        <v>6</v>
+      </c>
       <c r="AK70" s="18">
         <v>3</v>
       </c>
-    </row>
-    <row r="71" spans="37:37">
+      <c r="AL70" s="75">
+        <v>10</v>
+      </c>
+      <c r="AM70" s="52"/>
+    </row>
+    <row r="71" spans="1:39" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A71" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="B71" s="16"/>
+      <c r="C71" s="16"/>
+      <c r="D71" s="16"/>
+      <c r="E71" s="16"/>
+      <c r="F71" s="16"/>
+      <c r="G71" s="16"/>
+      <c r="H71" s="17"/>
+      <c r="I71" s="16"/>
+      <c r="J71" s="17"/>
+      <c r="K71" s="17"/>
+      <c r="L71" s="17"/>
+      <c r="M71" s="17"/>
+      <c r="N71" s="1">
+        <v>11</v>
+      </c>
+      <c r="O71" s="18">
+        <v>10</v>
+      </c>
+      <c r="P71" s="1">
+        <v>12</v>
+      </c>
+      <c r="Q71" s="18">
+        <v>13</v>
+      </c>
+      <c r="R71" s="18">
+        <v>12</v>
+      </c>
+      <c r="S71" s="18">
+        <v>9</v>
+      </c>
+      <c r="T71" s="18">
+        <v>5</v>
+      </c>
+      <c r="U71" s="18">
+        <v>8</v>
+      </c>
+      <c r="V71" s="18">
+        <v>10</v>
+      </c>
+      <c r="W71" s="18">
+        <v>9</v>
+      </c>
+      <c r="X71" s="18">
+        <v>4</v>
+      </c>
+      <c r="Y71" s="18">
+        <v>9</v>
+      </c>
+      <c r="Z71" s="18">
+        <v>9</v>
+      </c>
+      <c r="AA71" s="18">
+        <v>9</v>
+      </c>
+      <c r="AB71" s="18">
+        <v>5</v>
+      </c>
+      <c r="AC71" s="18">
+        <v>7</v>
+      </c>
+      <c r="AD71" s="18">
+        <v>11</v>
+      </c>
+      <c r="AE71" s="18">
+        <v>9</v>
+      </c>
+      <c r="AF71" s="18">
+        <v>10</v>
+      </c>
+      <c r="AG71" s="18">
+        <v>7</v>
+      </c>
+      <c r="AH71" s="18">
+        <v>5</v>
+      </c>
+      <c r="AI71" s="8">
+        <v>5</v>
+      </c>
+      <c r="AJ71" s="18">
+        <v>7</v>
+      </c>
       <c r="AK71" s="18">
         <v>10</v>
       </c>
-    </row>
-    <row r="72" spans="37:37">
+      <c r="AL71" s="75">
+        <v>6</v>
+      </c>
+      <c r="AM71" s="52"/>
+    </row>
+    <row r="72" spans="1:39" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A72" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="B72" s="16"/>
+      <c r="C72" s="16"/>
+      <c r="D72" s="16"/>
+      <c r="E72" s="16"/>
+      <c r="F72" s="16"/>
+      <c r="G72" s="16"/>
+      <c r="H72" s="17"/>
+      <c r="I72" s="16"/>
+      <c r="J72" s="17"/>
+      <c r="K72" s="17"/>
+      <c r="L72" s="17"/>
+      <c r="M72" s="17"/>
+      <c r="N72" s="1">
+        <v>26</v>
+      </c>
+      <c r="O72" s="18">
+        <v>36</v>
+      </c>
+      <c r="P72" s="1">
+        <v>18</v>
+      </c>
+      <c r="Q72" s="18">
+        <v>29</v>
+      </c>
+      <c r="R72" s="18">
+        <v>32</v>
+      </c>
+      <c r="S72" s="18">
+        <v>29</v>
+      </c>
+      <c r="T72" s="18">
+        <v>31</v>
+      </c>
+      <c r="U72" s="18">
+        <v>23</v>
+      </c>
+      <c r="V72" s="18">
+        <v>24</v>
+      </c>
+      <c r="W72" s="18">
+        <v>22</v>
+      </c>
+      <c r="X72" s="18">
+        <v>22</v>
+      </c>
+      <c r="Y72" s="18">
+        <v>21</v>
+      </c>
+      <c r="Z72" s="18">
+        <v>30</v>
+      </c>
+      <c r="AA72" s="18">
+        <v>19</v>
+      </c>
+      <c r="AB72" s="18">
+        <v>31</v>
+      </c>
+      <c r="AC72" s="18">
+        <v>18</v>
+      </c>
+      <c r="AD72" s="18">
+        <v>19</v>
+      </c>
+      <c r="AE72" s="18">
+        <v>18</v>
+      </c>
+      <c r="AF72" s="18">
+        <v>16</v>
+      </c>
+      <c r="AG72" s="18">
+        <v>15</v>
+      </c>
+      <c r="AH72" s="18">
+        <v>22</v>
+      </c>
+      <c r="AI72" s="8">
+        <v>19</v>
+      </c>
+      <c r="AJ72" s="18">
+        <v>14</v>
+      </c>
       <c r="AK72" s="18">
         <v>22</v>
       </c>
-    </row>
-    <row r="73" spans="37:37">
+      <c r="AL72" s="75">
+        <v>16</v>
+      </c>
+      <c r="AM72" s="52"/>
+    </row>
+    <row r="73" spans="1:39" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A73" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="B73" s="16"/>
+      <c r="C73" s="16"/>
+      <c r="D73" s="16"/>
+      <c r="E73" s="16"/>
+      <c r="F73" s="16"/>
+      <c r="G73" s="16"/>
+      <c r="H73" s="17"/>
+      <c r="I73" s="16"/>
+      <c r="J73" s="17"/>
+      <c r="K73" s="17"/>
+      <c r="L73" s="17"/>
+      <c r="M73" s="17"/>
+      <c r="N73" s="1">
+        <v>40</v>
+      </c>
+      <c r="O73" s="18">
+        <v>32</v>
+      </c>
+      <c r="P73" s="1">
+        <v>33</v>
+      </c>
+      <c r="Q73" s="18">
+        <v>44</v>
+      </c>
+      <c r="R73" s="18">
+        <v>38</v>
+      </c>
+      <c r="S73" s="18">
+        <v>38</v>
+      </c>
+      <c r="T73" s="18">
+        <v>27</v>
+      </c>
+      <c r="U73" s="18">
+        <v>33</v>
+      </c>
+      <c r="V73" s="18">
+        <v>27</v>
+      </c>
+      <c r="W73" s="18">
+        <v>44</v>
+      </c>
+      <c r="X73" s="18">
+        <v>46</v>
+      </c>
+      <c r="Y73" s="18">
+        <v>31</v>
+      </c>
+      <c r="Z73" s="18">
+        <v>38</v>
+      </c>
+      <c r="AA73" s="18">
+        <v>22</v>
+      </c>
+      <c r="AB73" s="18">
+        <v>42</v>
+      </c>
+      <c r="AC73" s="18">
+        <v>21</v>
+      </c>
+      <c r="AD73" s="18">
+        <v>30</v>
+      </c>
+      <c r="AE73" s="18">
+        <v>31</v>
+      </c>
+      <c r="AF73" s="18">
+        <v>36</v>
+      </c>
+      <c r="AG73" s="18">
+        <v>25</v>
+      </c>
+      <c r="AH73" s="18">
+        <v>24</v>
+      </c>
+      <c r="AI73" s="8">
+        <v>32</v>
+      </c>
+      <c r="AJ73" s="18">
+        <v>25</v>
+      </c>
       <c r="AK73" s="18">
         <v>27</v>
       </c>
-    </row>
-    <row r="74" spans="37:37">
+      <c r="AL73" s="75">
+        <v>35</v>
+      </c>
+      <c r="AM73" s="52"/>
+    </row>
+    <row r="74" spans="1:39" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A74" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="B74" s="16"/>
+      <c r="C74" s="16"/>
+      <c r="D74" s="16"/>
+      <c r="E74" s="16"/>
+      <c r="F74" s="16"/>
+      <c r="G74" s="16"/>
+      <c r="H74" s="17"/>
+      <c r="I74" s="16"/>
+      <c r="J74" s="17"/>
+      <c r="K74" s="17"/>
+      <c r="L74" s="17"/>
+      <c r="M74" s="17"/>
+      <c r="N74" s="1">
+        <v>14</v>
+      </c>
+      <c r="O74" s="18">
+        <v>11</v>
+      </c>
+      <c r="P74" s="1">
+        <v>12</v>
+      </c>
+      <c r="Q74" s="18">
+        <v>11</v>
+      </c>
+      <c r="R74" s="18">
+        <v>10</v>
+      </c>
+      <c r="S74" s="18">
+        <v>3</v>
+      </c>
+      <c r="T74" s="18">
+        <v>5</v>
+      </c>
+      <c r="U74" s="18">
+        <v>11</v>
+      </c>
+      <c r="V74" s="18">
+        <v>8</v>
+      </c>
+      <c r="W74" s="18">
+        <v>12</v>
+      </c>
+      <c r="X74" s="18">
+        <v>9</v>
+      </c>
+      <c r="Y74" s="18">
+        <v>11</v>
+      </c>
+      <c r="Z74" s="18">
+        <v>8</v>
+      </c>
+      <c r="AA74" s="18">
+        <v>3</v>
+      </c>
+      <c r="AB74" s="18">
+        <v>7</v>
+      </c>
+      <c r="AC74" s="18">
+        <v>6</v>
+      </c>
+      <c r="AD74" s="18">
+        <v>6</v>
+      </c>
+      <c r="AE74" s="18">
+        <v>10</v>
+      </c>
+      <c r="AF74" s="18">
+        <v>6</v>
+      </c>
+      <c r="AG74" s="18">
+        <v>8</v>
+      </c>
+      <c r="AH74" s="18">
+        <v>16</v>
+      </c>
+      <c r="AI74" s="8">
+        <v>7</v>
+      </c>
+      <c r="AJ74" s="18">
+        <v>1</v>
+      </c>
       <c r="AK74" s="18">
         <v>15</v>
       </c>
-    </row>
-    <row r="75" spans="37:37">
+      <c r="AL74" s="75">
+        <v>8</v>
+      </c>
+      <c r="AM74" s="52"/>
+    </row>
+    <row r="75" spans="1:39" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A75" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="B75" s="20"/>
+      <c r="C75" s="20"/>
+      <c r="D75" s="20"/>
+      <c r="E75" s="20"/>
+      <c r="F75" s="20"/>
+      <c r="G75" s="20"/>
+      <c r="H75" s="21"/>
+      <c r="I75" s="20"/>
+      <c r="J75" s="21"/>
+      <c r="K75" s="21"/>
+      <c r="L75" s="21"/>
+      <c r="M75" s="21"/>
+      <c r="N75" s="19">
+        <v>16</v>
+      </c>
+      <c r="O75" s="22">
+        <v>18</v>
+      </c>
+      <c r="P75" s="19">
+        <v>16</v>
+      </c>
+      <c r="Q75" s="22">
+        <v>16</v>
+      </c>
+      <c r="R75" s="22">
+        <v>16</v>
+      </c>
+      <c r="S75" s="22">
+        <v>16</v>
+      </c>
+      <c r="T75" s="22">
+        <v>19</v>
+      </c>
+      <c r="U75" s="22">
+        <v>13</v>
+      </c>
+      <c r="V75" s="22">
+        <v>15</v>
+      </c>
+      <c r="W75" s="22">
+        <v>16</v>
+      </c>
+      <c r="X75" s="22">
+        <v>18</v>
+      </c>
+      <c r="Y75" s="22">
+        <v>15</v>
+      </c>
+      <c r="Z75" s="22">
+        <v>11</v>
+      </c>
+      <c r="AA75" s="22">
+        <v>12</v>
+      </c>
+      <c r="AB75" s="22">
+        <v>14</v>
+      </c>
+      <c r="AC75" s="22">
+        <v>16</v>
+      </c>
+      <c r="AD75" s="22">
+        <v>12</v>
+      </c>
+      <c r="AE75" s="22">
+        <v>17</v>
+      </c>
+      <c r="AF75" s="22">
+        <v>9</v>
+      </c>
+      <c r="AG75" s="22">
+        <v>11</v>
+      </c>
+      <c r="AH75" s="22">
+        <v>10</v>
+      </c>
+      <c r="AI75" s="9">
+        <v>14</v>
+      </c>
+      <c r="AJ75" s="22">
+        <v>16</v>
+      </c>
       <c r="AK75" s="22">
         <v>14</v>
       </c>
+      <c r="AL75" s="22">
+        <v>15</v>
+      </c>
+      <c r="AM75" s="53"/>
+    </row>
+    <row r="76" spans="1:39" s="1" customFormat="1" ht="11.25">
+      <c r="A76" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="AK76" s="56"/>
+      <c r="AM76" s="52"/>
+    </row>
+    <row r="77" spans="1:39">
+      <c r="AD77" s="1"/>
+      <c r="AK77" s="56"/>
+      <c r="AM77" s="52"/>
+    </row>
+    <row r="78" spans="1:39">
+      <c r="AK78" s="56"/>
+      <c r="AM78" s="52"/>
+    </row>
+    <row r="79" spans="1:39">
+      <c r="AK79" s="56"/>
+      <c r="AM79" s="52"/>
+    </row>
+    <row r="80" spans="1:39">
+      <c r="AK80" s="56"/>
+      <c r="AM80" s="52"/>
+    </row>
+    <row r="81" spans="37:39">
+      <c r="AK81" s="56"/>
+      <c r="AM81" s="52"/>
+    </row>
+    <row r="82" spans="37:39">
+      <c r="AK82" s="56"/>
+      <c r="AM82" s="52"/>
+    </row>
+    <row r="83" spans="37:39">
+      <c r="AK83" s="56"/>
+      <c r="AM83" s="52"/>
+    </row>
+    <row r="84" spans="37:39">
+      <c r="AK84" s="56"/>
+      <c r="AM84" s="1"/>
+    </row>
+    <row r="85" spans="37:39">
+      <c r="AM85" s="52"/>
+    </row>
+    <row r="86" spans="37:39">
+      <c r="AM86" s="52"/>
+    </row>
+    <row r="87" spans="37:39">
+      <c r="AM87" s="52"/>
+    </row>
+    <row r="88" spans="37:39">
+      <c r="AM88" s="52"/>
+    </row>
+    <row r="89" spans="37:39">
+      <c r="AM89" s="52"/>
+    </row>
+    <row r="90" spans="37:39">
+      <c r="AM90" s="52"/>
+    </row>
+    <row r="91" spans="37:39">
+      <c r="AK91" s="56"/>
+      <c r="AM91" s="1"/>
+    </row>
+    <row r="92" spans="37:39">
+      <c r="AM92" s="52"/>
+    </row>
+    <row r="93" spans="37:39">
+      <c r="AM93" s="52"/>
+    </row>
+    <row r="94" spans="37:39">
+      <c r="AM94" s="52"/>
+    </row>
+    <row r="95" spans="37:39">
+      <c r="AM95" s="52"/>
+    </row>
+    <row r="96" spans="37:39">
+      <c r="AM96" s="52"/>
+    </row>
+    <row r="97" spans="39:39">
+      <c r="AM97" s="52"/>
+    </row>
+    <row r="98" spans="39:39">
+      <c r="AM98" s="52"/>
+    </row>
+    <row r="99" spans="39:39">
+      <c r="AM99" s="52"/>
+    </row>
+    <row r="100" spans="39:39">
+      <c r="AM100" s="52"/>
+    </row>
+    <row r="101" spans="39:39">
+      <c r="AM101" s="52"/>
+    </row>
+    <row r="102" spans="39:39">
+      <c r="AM102" s="52"/>
+    </row>
+    <row r="103" spans="39:39">
+      <c r="AM103" s="52"/>
+    </row>
+    <row r="104" spans="39:39">
+      <c r="AM104" s="52"/>
+    </row>
+    <row r="105" spans="39:39">
+      <c r="AM105" s="53"/>
     </row>
   </sheetData>
-  <mergeCells count="9">
+  <mergeCells count="11">
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:M7"/>
     <mergeCell ref="T7:AE7"/>
     <mergeCell ref="N7:S7"/>
+    <mergeCell ref="T24:AG24"/>
     <mergeCell ref="T5:AQ5"/>
     <mergeCell ref="T9:AG9"/>
-    <mergeCell ref="T24:AG24"/>
+    <mergeCell ref="T54:AG54"/>
     <mergeCell ref="AF7:AQ7"/>
-    <mergeCell ref="T31:AG31"/>
+    <mergeCell ref="T61:AG61"/>
+    <mergeCell ref="T39:AG39"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A3:AZ44"/>
   <sheetViews>
-    <sheetView topLeftCell="AH1" workbookViewId="0">
-      <selection activeCell="AK8" sqref="AK8:AK43"/>
+    <sheetView topLeftCell="N1" workbookViewId="0">
+      <selection activeCell="AF23" sqref="AF23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="24.5703125" style="5" customWidth="1"/>
     <col min="2" max="3" width="0" style="5" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="8.42578125" style="5" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="0" style="5" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="8.28515625" style="5" hidden="1" customWidth="1"/>
     <col min="7" max="13" width="0" style="5" hidden="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:52" ht="14.45" customHeight="1">
-      <c r="T3" s="56" t="s">
+      <c r="T3" s="60" t="s">
         <v>45</v>
       </c>
-      <c r="U3" s="56"/>
-[...30 lines deleted...]
-      <c r="AZ3" s="34"/>
+      <c r="U3" s="60"/>
+      <c r="V3" s="60"/>
+      <c r="W3" s="60"/>
+      <c r="X3" s="60"/>
+      <c r="Y3" s="60"/>
+      <c r="Z3" s="60"/>
+      <c r="AA3" s="60"/>
+      <c r="AB3" s="60"/>
+      <c r="AC3" s="60"/>
+      <c r="AD3" s="60"/>
+      <c r="AE3" s="60"/>
+      <c r="AF3" s="60"/>
+      <c r="AG3" s="60"/>
+      <c r="AH3" s="60"/>
+      <c r="AI3" s="60"/>
+      <c r="AJ3" s="60"/>
+      <c r="AK3" s="60"/>
+      <c r="AL3" s="60"/>
+      <c r="AM3" s="60"/>
+      <c r="AN3" s="60"/>
+      <c r="AO3" s="60"/>
+      <c r="AP3" s="60"/>
+      <c r="AQ3" s="60"/>
+      <c r="AR3" s="33"/>
+      <c r="AS3" s="33"/>
+      <c r="AT3" s="33"/>
+      <c r="AU3" s="33"/>
+      <c r="AV3" s="33"/>
+      <c r="AW3" s="33"/>
+      <c r="AX3" s="33"/>
+      <c r="AY3" s="33"/>
+      <c r="AZ3" s="33"/>
     </row>
     <row r="4" spans="1:52">
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
-      <c r="AD4" s="65"/>
-[...1 lines deleted...]
-      <c r="AP4" s="65" t="s">
+      <c r="AD4" s="69"/>
+      <c r="AE4" s="69"/>
+      <c r="AP4" s="69" t="s">
         <v>42</v>
       </c>
-      <c r="AQ4" s="65"/>
+      <c r="AQ4" s="69"/>
     </row>
     <row r="5" spans="1:52" s="1" customFormat="1" ht="11.25">
-      <c r="A5" s="62"/>
-      <c r="B5" s="60">
+      <c r="A5" s="66"/>
+      <c r="B5" s="64">
         <v>2021</v>
       </c>
-      <c r="C5" s="64"/>
-[...10 lines deleted...]
-      <c r="N5" s="64">
+      <c r="C5" s="68"/>
+      <c r="D5" s="68"/>
+      <c r="E5" s="68"/>
+      <c r="F5" s="68"/>
+      <c r="G5" s="68"/>
+      <c r="H5" s="68"/>
+      <c r="I5" s="68"/>
+      <c r="J5" s="68"/>
+      <c r="K5" s="68"/>
+      <c r="L5" s="68"/>
+      <c r="M5" s="68"/>
+      <c r="N5" s="68">
         <v>2024</v>
       </c>
-      <c r="O5" s="64"/>
-[...4 lines deleted...]
-      <c r="T5" s="59">
+      <c r="O5" s="68"/>
+      <c r="P5" s="68"/>
+      <c r="Q5" s="68"/>
+      <c r="R5" s="68"/>
+      <c r="S5" s="68"/>
+      <c r="T5" s="63">
         <v>2025</v>
       </c>
-      <c r="U5" s="59"/>
-[...10 lines deleted...]
-      <c r="AF5" s="59">
+      <c r="U5" s="63"/>
+      <c r="V5" s="63"/>
+      <c r="W5" s="63"/>
+      <c r="X5" s="63"/>
+      <c r="Y5" s="63"/>
+      <c r="Z5" s="63"/>
+      <c r="AA5" s="63"/>
+      <c r="AB5" s="63"/>
+      <c r="AC5" s="63"/>
+      <c r="AD5" s="63"/>
+      <c r="AE5" s="64"/>
+      <c r="AF5" s="63">
         <v>2026</v>
       </c>
-      <c r="AG5" s="59"/>
-[...9 lines deleted...]
-      <c r="AQ5" s="60"/>
+      <c r="AG5" s="63"/>
+      <c r="AH5" s="63"/>
+      <c r="AI5" s="63"/>
+      <c r="AJ5" s="63"/>
+      <c r="AK5" s="63"/>
+      <c r="AL5" s="63"/>
+      <c r="AM5" s="63"/>
+      <c r="AN5" s="63"/>
+      <c r="AO5" s="63"/>
+      <c r="AP5" s="63"/>
+      <c r="AQ5" s="64"/>
     </row>
     <row r="6" spans="1:52" s="1" customFormat="1" ht="18" customHeight="1">
-      <c r="A6" s="63"/>
+      <c r="A6" s="67"/>
       <c r="B6" s="23" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="23" t="s">
         <v>14</v>
       </c>
       <c r="D6" s="13" t="s">
         <v>15</v>
       </c>
       <c r="E6" s="13" t="s">
         <v>16</v>
       </c>
       <c r="F6" s="13" t="s">
         <v>9</v>
       </c>
       <c r="G6" s="13" t="s">
         <v>10</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>11</v>
       </c>
       <c r="I6" s="12" t="s">
         <v>12</v>
       </c>
       <c r="J6" s="12" t="s">
@@ -5525,102 +8388,102 @@
         <v>27</v>
       </c>
       <c r="AK6" s="4" t="s">
         <v>28</v>
       </c>
       <c r="AL6" s="4" t="s">
         <v>29</v>
       </c>
       <c r="AM6" s="4" t="s">
         <v>30</v>
       </c>
       <c r="AN6" s="3" t="s">
         <v>31</v>
       </c>
       <c r="AO6" s="4" t="s">
         <v>32</v>
       </c>
       <c r="AP6" s="4" t="s">
         <v>33</v>
       </c>
       <c r="AQ6" s="4" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="7" spans="1:52" s="1" customFormat="1" ht="12" customHeight="1">
-      <c r="A7" s="35"/>
-[...18 lines deleted...]
-      <c r="T7" s="57" t="s">
+      <c r="A7" s="34"/>
+      <c r="B7" s="34"/>
+      <c r="C7" s="34"/>
+      <c r="D7" s="34"/>
+      <c r="E7" s="34"/>
+      <c r="F7" s="34"/>
+      <c r="G7" s="34"/>
+      <c r="H7" s="34"/>
+      <c r="I7" s="34"/>
+      <c r="J7" s="34"/>
+      <c r="K7" s="34"/>
+      <c r="L7" s="34"/>
+      <c r="M7" s="34"/>
+      <c r="N7" s="34"/>
+      <c r="O7" s="34"/>
+      <c r="P7" s="34"/>
+      <c r="Q7" s="34"/>
+      <c r="R7" s="34"/>
+      <c r="S7" s="34"/>
+      <c r="T7" s="61" t="s">
         <v>41</v>
       </c>
-      <c r="U7" s="57"/>
-[...28 lines deleted...]
-      <c r="AX7" s="35"/>
+      <c r="U7" s="61"/>
+      <c r="V7" s="61"/>
+      <c r="W7" s="61"/>
+      <c r="X7" s="61"/>
+      <c r="Y7" s="61"/>
+      <c r="Z7" s="61"/>
+      <c r="AA7" s="61"/>
+      <c r="AB7" s="61"/>
+      <c r="AC7" s="61"/>
+      <c r="AD7" s="61"/>
+      <c r="AE7" s="61"/>
+      <c r="AF7" s="61"/>
+      <c r="AG7" s="61"/>
+      <c r="AH7" s="34"/>
+      <c r="AI7" s="34"/>
+      <c r="AJ7" s="34"/>
+      <c r="AK7" s="34"/>
+      <c r="AL7" s="34"/>
+      <c r="AM7" s="34"/>
+      <c r="AN7" s="34"/>
+      <c r="AO7" s="34"/>
+      <c r="AP7" s="34"/>
+      <c r="AQ7" s="34"/>
+      <c r="AR7" s="34"/>
+      <c r="AS7" s="34"/>
+      <c r="AT7" s="34"/>
+      <c r="AU7" s="34"/>
+      <c r="AV7" s="34"/>
+      <c r="AW7" s="34"/>
+      <c r="AX7" s="34"/>
     </row>
     <row r="8" spans="1:52" s="1" customFormat="1" ht="12" customHeight="1">
       <c r="A8" s="14" t="s">
         <v>35</v>
       </c>
       <c r="B8" s="15"/>
       <c r="C8" s="15"/>
       <c r="D8" s="15"/>
       <c r="E8" s="15"/>
       <c r="F8" s="15"/>
       <c r="G8" s="15"/>
       <c r="H8" s="15"/>
       <c r="I8" s="15"/>
       <c r="J8" s="15"/>
       <c r="K8" s="15"/>
       <c r="L8" s="15"/>
       <c r="M8" s="15"/>
       <c r="N8" s="27">
         <v>1.78</v>
       </c>
       <c r="O8" s="10">
         <v>1.34</v>
       </c>
       <c r="P8" s="29">
         <v>1.27</v>
@@ -5666,54 +8529,58 @@
       </c>
       <c r="AD8" s="10">
         <v>0.84</v>
       </c>
       <c r="AE8" s="10">
         <v>0.88</v>
       </c>
       <c r="AF8" s="10">
         <v>9.31</v>
       </c>
       <c r="AG8" s="10">
         <v>4.1900000000000004</v>
       </c>
       <c r="AH8" s="10">
         <v>2.92</v>
       </c>
       <c r="AI8" s="10">
         <v>2.58</v>
       </c>
       <c r="AJ8" s="10">
         <v>1.8</v>
       </c>
       <c r="AK8" s="10">
         <v>1.8</v>
       </c>
+      <c r="AL8" s="10">
+        <v>1.44</v>
+      </c>
+      <c r="AM8" s="10"/>
     </row>
     <row r="9" spans="1:52" s="1" customFormat="1" ht="12" customHeight="1">
       <c r="A9" s="1" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B9" s="16"/>
       <c r="C9" s="16"/>
       <c r="D9" s="16"/>
       <c r="E9" s="16"/>
       <c r="F9" s="16"/>
       <c r="G9" s="16"/>
       <c r="H9" s="17"/>
       <c r="I9" s="16"/>
       <c r="J9" s="17"/>
       <c r="K9" s="17"/>
       <c r="L9" s="17"/>
       <c r="M9" s="17"/>
       <c r="N9" s="27">
         <v>1.77</v>
       </c>
       <c r="O9" s="10">
         <v>1.42</v>
       </c>
       <c r="P9" s="29">
         <v>1.34</v>
       </c>
       <c r="Q9" s="10">
         <v>1.1499999999999999</v>
       </c>
@@ -5755,54 +8622,58 @@
       </c>
       <c r="AD9" s="10">
         <v>0.9</v>
       </c>
       <c r="AE9" s="10">
         <v>0.92</v>
       </c>
       <c r="AF9" s="10">
         <v>9.43</v>
       </c>
       <c r="AG9" s="10">
         <v>4.6500000000000004</v>
       </c>
       <c r="AH9" s="10">
         <v>2.91</v>
       </c>
       <c r="AI9" s="10">
         <v>2.8</v>
       </c>
       <c r="AJ9" s="10">
         <v>1.94</v>
       </c>
       <c r="AK9" s="10">
         <v>1.87</v>
       </c>
+      <c r="AL9" s="10">
+        <v>1.52</v>
+      </c>
+      <c r="AM9" s="10"/>
     </row>
     <row r="10" spans="1:52" s="1" customFormat="1" ht="12" customHeight="1">
       <c r="A10" s="1" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B10" s="16"/>
       <c r="C10" s="16"/>
       <c r="D10" s="16"/>
       <c r="E10" s="16"/>
       <c r="F10" s="16"/>
       <c r="G10" s="16"/>
       <c r="H10" s="17"/>
       <c r="I10" s="16"/>
       <c r="J10" s="17"/>
       <c r="K10" s="17"/>
       <c r="L10" s="17"/>
       <c r="M10" s="17"/>
       <c r="N10" s="27">
         <v>1.71</v>
       </c>
       <c r="O10" s="10">
         <v>0.94</v>
       </c>
       <c r="P10" s="29">
         <v>0.81</v>
       </c>
       <c r="Q10" s="10">
         <v>0.89</v>
       </c>
@@ -5844,54 +8715,58 @@
       </c>
       <c r="AD10" s="10">
         <v>0.76</v>
       </c>
       <c r="AE10" s="10">
         <v>0.73</v>
       </c>
       <c r="AF10" s="10">
         <v>8.5</v>
       </c>
       <c r="AG10" s="10">
         <v>2.97</v>
       </c>
       <c r="AH10" s="10">
         <v>3</v>
       </c>
       <c r="AI10" s="10">
         <v>1.71</v>
       </c>
       <c r="AJ10" s="10">
         <v>1.35</v>
       </c>
       <c r="AK10" s="10">
         <v>1.9</v>
       </c>
+      <c r="AL10" s="10">
+        <v>1.38</v>
+      </c>
+      <c r="AM10" s="10"/>
     </row>
     <row r="11" spans="1:52" s="1" customFormat="1" ht="12" customHeight="1">
       <c r="A11" s="1" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="B11" s="16"/>
       <c r="C11" s="16"/>
       <c r="D11" s="16"/>
       <c r="E11" s="16"/>
       <c r="F11" s="16"/>
       <c r="G11" s="16"/>
       <c r="H11" s="17"/>
       <c r="I11" s="16"/>
       <c r="J11" s="17"/>
       <c r="K11" s="17"/>
       <c r="L11" s="17"/>
       <c r="M11" s="17"/>
       <c r="N11" s="27">
         <v>1.37</v>
       </c>
       <c r="O11" s="10">
         <v>1.01</v>
       </c>
       <c r="P11" s="30">
         <v>0.9</v>
       </c>
       <c r="Q11" s="10">
         <v>0.75</v>
       </c>
@@ -5933,50 +8808,54 @@
       </c>
       <c r="AD11" s="10">
         <v>0.63</v>
       </c>
       <c r="AE11" s="10">
         <v>0.67</v>
       </c>
       <c r="AF11" s="10">
         <v>6.25</v>
       </c>
       <c r="AG11" s="10">
         <v>4.0599999999999996</v>
       </c>
       <c r="AH11" s="10">
         <v>2.37</v>
       </c>
       <c r="AI11" s="10">
         <v>2</v>
       </c>
       <c r="AJ11" s="10">
         <v>1.32</v>
       </c>
       <c r="AK11" s="10">
         <v>1.4</v>
       </c>
+      <c r="AL11" s="10">
+        <v>1.07</v>
+      </c>
+      <c r="AM11" s="10"/>
     </row>
     <row r="12" spans="1:52" s="1" customFormat="1" ht="12" customHeight="1">
       <c r="A12" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B12" s="16"/>
       <c r="C12" s="16"/>
       <c r="D12" s="16"/>
       <c r="E12" s="16"/>
       <c r="F12" s="16"/>
       <c r="G12" s="16"/>
       <c r="H12" s="17"/>
       <c r="I12" s="16"/>
       <c r="J12" s="17"/>
       <c r="K12" s="17"/>
       <c r="L12" s="17"/>
       <c r="M12" s="17"/>
       <c r="N12" s="27">
         <v>2.96</v>
       </c>
       <c r="O12" s="10">
         <v>1.49</v>
       </c>
       <c r="P12" s="29">
         <v>2.27</v>
@@ -6022,54 +8901,58 @@
       </c>
       <c r="AD12" s="10">
         <v>0.82</v>
       </c>
       <c r="AE12" s="10">
         <v>1.32</v>
       </c>
       <c r="AF12" s="10">
         <v>10.75</v>
       </c>
       <c r="AG12" s="10">
         <v>5.27</v>
       </c>
       <c r="AH12" s="10">
         <v>3.92</v>
       </c>
       <c r="AI12" s="10">
         <v>3.28</v>
       </c>
       <c r="AJ12" s="10">
         <v>2.68</v>
       </c>
       <c r="AK12" s="10">
         <v>2.06</v>
       </c>
+      <c r="AL12" s="10">
+        <v>2.21</v>
+      </c>
+      <c r="AM12" s="10"/>
     </row>
     <row r="13" spans="1:52" s="1" customFormat="1" ht="12" customHeight="1">
       <c r="A13" s="1" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B13" s="16"/>
       <c r="C13" s="16"/>
       <c r="D13" s="16"/>
       <c r="E13" s="16"/>
       <c r="F13" s="16"/>
       <c r="G13" s="16"/>
       <c r="H13" s="17"/>
       <c r="I13" s="16"/>
       <c r="J13" s="17"/>
       <c r="K13" s="17"/>
       <c r="L13" s="17"/>
       <c r="M13" s="17"/>
       <c r="N13" s="27">
         <v>1.52</v>
       </c>
       <c r="O13" s="10">
         <v>0.85</v>
       </c>
       <c r="P13" s="29">
         <v>1.1599999999999999</v>
       </c>
       <c r="Q13" s="10">
         <v>0.82</v>
       </c>
@@ -6111,54 +8994,58 @@
       </c>
       <c r="AD13" s="10">
         <v>0.69</v>
       </c>
       <c r="AE13" s="10">
         <v>0.66</v>
       </c>
       <c r="AF13" s="10">
         <v>8.58</v>
       </c>
       <c r="AG13" s="10">
         <v>2.46</v>
       </c>
       <c r="AH13" s="10">
         <v>2.59</v>
       </c>
       <c r="AI13" s="10">
         <v>2.16</v>
       </c>
       <c r="AJ13" s="10">
         <v>1.55</v>
       </c>
       <c r="AK13" s="10">
         <v>1.57</v>
       </c>
+      <c r="AL13" s="10">
+        <v>1.01</v>
+      </c>
+      <c r="AM13" s="10"/>
     </row>
     <row r="14" spans="1:52" s="1" customFormat="1" ht="12" customHeight="1">
       <c r="A14" s="1" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="B14" s="16"/>
       <c r="C14" s="16"/>
       <c r="D14" s="16"/>
       <c r="E14" s="16"/>
       <c r="F14" s="16"/>
       <c r="G14" s="16"/>
       <c r="H14" s="17"/>
       <c r="I14" s="16"/>
       <c r="J14" s="17"/>
       <c r="K14" s="17"/>
       <c r="L14" s="17"/>
       <c r="M14" s="17"/>
       <c r="N14" s="27">
         <v>2.4900000000000002</v>
       </c>
       <c r="O14" s="10">
         <v>1.87</v>
       </c>
       <c r="P14" s="29">
         <v>1.39</v>
       </c>
       <c r="Q14" s="10">
         <v>1.5</v>
       </c>
@@ -6200,50 +9087,54 @@
       </c>
       <c r="AD14" s="10">
         <v>0.94</v>
       </c>
       <c r="AE14" s="10">
         <v>0.79</v>
       </c>
       <c r="AF14" s="10">
         <v>5.3</v>
       </c>
       <c r="AG14" s="10">
         <v>2.75</v>
       </c>
       <c r="AH14" s="10">
         <v>2.68</v>
       </c>
       <c r="AI14" s="10">
         <v>3.13</v>
       </c>
       <c r="AJ14" s="10">
         <v>1.43</v>
       </c>
       <c r="AK14" s="10">
         <v>1.34</v>
       </c>
+      <c r="AL14" s="10">
+        <v>1.27</v>
+      </c>
+      <c r="AM14" s="10"/>
     </row>
     <row r="15" spans="1:52" s="1" customFormat="1" ht="12" customHeight="1">
       <c r="A15" s="1" t="s">
         <v>37</v>
       </c>
       <c r="B15" s="16"/>
       <c r="C15" s="16"/>
       <c r="D15" s="16"/>
       <c r="E15" s="16"/>
       <c r="F15" s="16"/>
       <c r="G15" s="16"/>
       <c r="H15" s="17"/>
       <c r="I15" s="16"/>
       <c r="J15" s="17"/>
       <c r="K15" s="17"/>
       <c r="L15" s="17"/>
       <c r="M15" s="17"/>
       <c r="N15" s="27">
         <v>0.73</v>
       </c>
       <c r="O15" s="10">
         <v>0.48</v>
       </c>
       <c r="P15" s="29">
         <v>1.56</v>
@@ -6289,54 +9180,58 @@
       </c>
       <c r="AD15" s="10">
         <v>0.36</v>
       </c>
       <c r="AE15" s="10">
         <v>0.77</v>
       </c>
       <c r="AF15" s="10">
         <v>18.04</v>
       </c>
       <c r="AG15" s="10">
         <v>3.4</v>
       </c>
       <c r="AH15" s="10">
         <v>3.58</v>
       </c>
       <c r="AI15" s="10">
         <v>3.34</v>
       </c>
       <c r="AJ15" s="10">
         <v>1.06</v>
       </c>
       <c r="AK15" s="10">
         <v>1.99</v>
       </c>
+      <c r="AL15" s="10">
+        <v>0.56999999999999995</v>
+      </c>
+      <c r="AM15" s="10"/>
     </row>
     <row r="16" spans="1:52" s="1" customFormat="1" ht="12" customHeight="1">
       <c r="A16" s="1" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B16" s="16"/>
       <c r="C16" s="16"/>
       <c r="D16" s="16"/>
       <c r="E16" s="16"/>
       <c r="F16" s="16"/>
       <c r="G16" s="16"/>
       <c r="H16" s="17"/>
       <c r="I16" s="16"/>
       <c r="J16" s="17"/>
       <c r="K16" s="17"/>
       <c r="L16" s="17"/>
       <c r="M16" s="17"/>
       <c r="N16" s="27">
         <v>1.23</v>
       </c>
       <c r="O16" s="10">
         <v>1.72</v>
       </c>
       <c r="P16" s="29">
         <v>0.96</v>
       </c>
       <c r="Q16" s="10">
         <v>0.86</v>
       </c>
@@ -6378,50 +9273,54 @@
       </c>
       <c r="AD16" s="10">
         <v>1.33</v>
       </c>
       <c r="AE16" s="10">
         <v>0.76</v>
       </c>
       <c r="AF16" s="10">
         <v>16.850000000000001</v>
       </c>
       <c r="AG16" s="10">
         <v>3.95</v>
       </c>
       <c r="AH16" s="10">
         <v>0.65</v>
       </c>
       <c r="AI16" s="10">
         <v>2.42</v>
       </c>
       <c r="AJ16" s="10">
         <v>2.2999999999999998</v>
       </c>
       <c r="AK16" s="10">
         <v>0.96</v>
       </c>
+      <c r="AL16" s="10">
+        <v>2.75</v>
+      </c>
+      <c r="AM16" s="10"/>
     </row>
     <row r="17" spans="1:50" s="1" customFormat="1" ht="12" customHeight="1">
       <c r="A17" s="1" t="s">
         <v>40</v>
       </c>
       <c r="B17" s="16"/>
       <c r="C17" s="16"/>
       <c r="D17" s="16"/>
       <c r="E17" s="16"/>
       <c r="F17" s="16"/>
       <c r="G17" s="16"/>
       <c r="H17" s="17"/>
       <c r="I17" s="16"/>
       <c r="J17" s="17"/>
       <c r="K17" s="17"/>
       <c r="L17" s="17"/>
       <c r="M17" s="17"/>
       <c r="N17" s="27">
         <v>1.63</v>
       </c>
       <c r="O17" s="10">
         <v>1.29</v>
       </c>
       <c r="P17" s="29">
         <v>1.38</v>
@@ -6467,54 +9366,58 @@
       </c>
       <c r="AD17" s="10">
         <v>1.07</v>
       </c>
       <c r="AE17" s="10">
         <v>0.8</v>
       </c>
       <c r="AF17" s="10">
         <v>10.69</v>
       </c>
       <c r="AG17" s="10">
         <v>3.94</v>
       </c>
       <c r="AH17" s="10">
         <v>1.83</v>
       </c>
       <c r="AI17" s="10">
         <v>1.37</v>
       </c>
       <c r="AJ17" s="10">
         <v>1.53</v>
       </c>
       <c r="AK17" s="10">
         <v>1.82</v>
       </c>
+      <c r="AL17" s="10">
+        <v>0.93</v>
+      </c>
+      <c r="AM17" s="10"/>
     </row>
     <row r="18" spans="1:50" s="1" customFormat="1" ht="12" customHeight="1">
       <c r="A18" s="1" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B18" s="16"/>
       <c r="C18" s="16"/>
       <c r="D18" s="16"/>
       <c r="E18" s="16"/>
       <c r="F18" s="16"/>
       <c r="G18" s="16"/>
       <c r="H18" s="17"/>
       <c r="I18" s="16"/>
       <c r="J18" s="17"/>
       <c r="K18" s="17"/>
       <c r="L18" s="17"/>
       <c r="M18" s="17"/>
       <c r="N18" s="27">
         <v>2.39</v>
       </c>
       <c r="O18" s="10">
         <v>2.88</v>
       </c>
       <c r="P18" s="29">
         <v>1.29</v>
       </c>
       <c r="Q18" s="10">
         <v>1.86</v>
       </c>
@@ -6556,54 +9459,58 @@
       </c>
       <c r="AD18" s="10">
         <v>1.1599999999999999</v>
       </c>
       <c r="AE18" s="10">
         <v>1</v>
       </c>
       <c r="AF18" s="10">
         <v>10.99</v>
       </c>
       <c r="AG18" s="10">
         <v>5.36</v>
       </c>
       <c r="AH18" s="10">
         <v>5.12</v>
       </c>
       <c r="AI18" s="10">
         <v>3.3</v>
       </c>
       <c r="AJ18" s="10">
         <v>1.93</v>
       </c>
       <c r="AK18" s="10">
         <v>2.54</v>
       </c>
+      <c r="AL18" s="10">
+        <v>1.58</v>
+      </c>
+      <c r="AM18" s="10"/>
     </row>
     <row r="19" spans="1:50" s="1" customFormat="1" ht="12" customHeight="1">
       <c r="A19" s="1" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B19" s="16"/>
       <c r="C19" s="16"/>
       <c r="D19" s="16"/>
       <c r="E19" s="16"/>
       <c r="F19" s="16"/>
       <c r="G19" s="16"/>
       <c r="H19" s="17"/>
       <c r="I19" s="16"/>
       <c r="J19" s="17"/>
       <c r="K19" s="17"/>
       <c r="L19" s="17"/>
       <c r="M19" s="17"/>
       <c r="N19" s="27">
         <v>2.06</v>
       </c>
       <c r="O19" s="10">
         <v>1.44</v>
       </c>
       <c r="P19" s="29">
         <v>1.32</v>
       </c>
       <c r="Q19" s="10">
         <v>1.58</v>
       </c>
@@ -6645,54 +9552,58 @@
       </c>
       <c r="AD19" s="10">
         <v>1</v>
       </c>
       <c r="AE19" s="10">
         <v>0.95</v>
       </c>
       <c r="AF19" s="10">
         <v>13.15</v>
       </c>
       <c r="AG19" s="10">
         <v>4.82</v>
       </c>
       <c r="AH19" s="10">
         <v>3.03</v>
       </c>
       <c r="AI19" s="10">
         <v>3.03</v>
       </c>
       <c r="AJ19" s="10">
         <v>1.88</v>
       </c>
       <c r="AK19" s="10">
         <v>1.7</v>
       </c>
+      <c r="AL19" s="10">
+        <v>1.88</v>
+      </c>
+      <c r="AM19" s="10"/>
     </row>
     <row r="20" spans="1:50" s="1" customFormat="1" ht="12" customHeight="1">
       <c r="A20" s="1" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B20" s="16"/>
       <c r="C20" s="16"/>
       <c r="D20" s="16"/>
       <c r="E20" s="16"/>
       <c r="F20" s="16"/>
       <c r="G20" s="16"/>
       <c r="H20" s="17"/>
       <c r="I20" s="16"/>
       <c r="J20" s="17"/>
       <c r="K20" s="17"/>
       <c r="L20" s="17"/>
       <c r="M20" s="17"/>
       <c r="N20" s="27">
         <v>2.2000000000000002</v>
       </c>
       <c r="O20" s="10">
         <v>1.51</v>
       </c>
       <c r="P20" s="29">
         <v>1.47</v>
       </c>
       <c r="Q20" s="10">
         <v>1.21</v>
       </c>
@@ -6734,54 +9645,58 @@
       </c>
       <c r="AD20" s="10">
         <v>0.63</v>
       </c>
       <c r="AE20" s="10">
         <v>0.96</v>
       </c>
       <c r="AF20" s="10">
         <v>7.12</v>
       </c>
       <c r="AG20" s="10">
         <v>4.93</v>
       </c>
       <c r="AH20" s="10">
         <v>6.48</v>
       </c>
       <c r="AI20" s="10">
         <v>2.13</v>
       </c>
       <c r="AJ20" s="10">
         <v>0.24</v>
       </c>
       <c r="AK20" s="10">
         <v>3.03</v>
       </c>
+      <c r="AL20" s="10">
+        <v>1.38</v>
+      </c>
+      <c r="AM20" s="10"/>
     </row>
     <row r="21" spans="1:50" s="1" customFormat="1" ht="12" customHeight="1">
       <c r="A21" s="1" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B21" s="16"/>
       <c r="C21" s="16"/>
       <c r="D21" s="16"/>
       <c r="E21" s="16"/>
       <c r="F21" s="16"/>
       <c r="G21" s="16"/>
       <c r="H21" s="17"/>
       <c r="I21" s="16"/>
       <c r="J21" s="17"/>
       <c r="K21" s="17"/>
       <c r="L21" s="17"/>
       <c r="M21" s="17"/>
       <c r="N21" s="27">
         <v>1.33</v>
       </c>
       <c r="O21" s="10">
         <v>1.1599999999999999</v>
       </c>
       <c r="P21" s="29">
         <v>0.87</v>
       </c>
       <c r="Q21" s="10">
         <v>0.96</v>
       </c>
@@ -6823,103 +9738,106 @@
       </c>
       <c r="AD21" s="10">
         <v>0.62</v>
       </c>
       <c r="AE21" s="10">
         <v>0.81</v>
       </c>
       <c r="AF21" s="10">
         <v>7.69</v>
       </c>
       <c r="AG21" s="10">
         <v>2.64</v>
       </c>
       <c r="AH21" s="10">
         <v>1.93</v>
       </c>
       <c r="AI21" s="10">
         <v>1.75</v>
       </c>
       <c r="AJ21" s="10">
         <v>1.82</v>
       </c>
       <c r="AK21" s="10">
         <v>1.42</v>
       </c>
+      <c r="AL21" s="10">
+        <v>1.08</v>
+      </c>
+      <c r="AM21" s="10"/>
     </row>
     <row r="22" spans="1:50" s="1" customFormat="1" ht="12" customHeight="1">
-      <c r="A22" s="36"/>
-[...18 lines deleted...]
-      <c r="T22" s="58" t="s">
+      <c r="A22" s="35"/>
+      <c r="B22" s="35"/>
+      <c r="C22" s="35"/>
+      <c r="D22" s="35"/>
+      <c r="E22" s="35"/>
+      <c r="F22" s="35"/>
+      <c r="G22" s="35"/>
+      <c r="H22" s="35"/>
+      <c r="I22" s="35"/>
+      <c r="J22" s="35"/>
+      <c r="K22" s="35"/>
+      <c r="L22" s="35"/>
+      <c r="M22" s="35"/>
+      <c r="N22" s="35"/>
+      <c r="O22" s="35"/>
+      <c r="P22" s="35"/>
+      <c r="Q22" s="35"/>
+      <c r="R22" s="35"/>
+      <c r="S22" s="35"/>
+      <c r="T22" s="62" t="s">
         <v>39</v>
       </c>
-      <c r="U22" s="58"/>
-[...13 lines deleted...]
-      <c r="AI22" s="39"/>
+      <c r="U22" s="62"/>
+      <c r="V22" s="62"/>
+      <c r="W22" s="62"/>
+      <c r="X22" s="62"/>
+      <c r="Y22" s="62"/>
+      <c r="Z22" s="62"/>
+      <c r="AA22" s="62"/>
+      <c r="AB22" s="62"/>
+      <c r="AC22" s="62"/>
+      <c r="AD22" s="62"/>
+      <c r="AE22" s="62"/>
+      <c r="AF22" s="62"/>
+      <c r="AG22" s="62"/>
+      <c r="AH22" s="37"/>
+      <c r="AI22" s="37"/>
       <c r="AJ22" s="10"/>
       <c r="AK22" s="10"/>
-      <c r="AM22" s="36"/>
-[...10 lines deleted...]
-      <c r="AX22" s="36"/>
+      <c r="AN22" s="35"/>
+      <c r="AO22" s="35"/>
+      <c r="AP22" s="35"/>
+      <c r="AQ22" s="35"/>
+      <c r="AR22" s="35"/>
+      <c r="AS22" s="35"/>
+      <c r="AT22" s="35"/>
+      <c r="AU22" s="35"/>
+      <c r="AV22" s="35"/>
+      <c r="AW22" s="35"/>
+      <c r="AX22" s="35"/>
     </row>
     <row r="23" spans="1:50" s="1" customFormat="1" ht="12" customHeight="1">
       <c r="A23" s="14" t="s">
         <v>35</v>
       </c>
       <c r="B23" s="16"/>
       <c r="C23" s="16"/>
       <c r="D23" s="16"/>
       <c r="E23" s="16"/>
       <c r="F23" s="16"/>
       <c r="G23" s="16"/>
       <c r="H23" s="17"/>
       <c r="I23" s="16"/>
       <c r="J23" s="17"/>
       <c r="K23" s="17"/>
       <c r="L23" s="17"/>
       <c r="M23" s="17"/>
       <c r="N23" s="27">
         <v>1.76</v>
       </c>
       <c r="O23" s="10">
         <v>1.31</v>
       </c>
       <c r="P23" s="29">
         <v>1.29</v>
@@ -6965,54 +9883,58 @@
       </c>
       <c r="AD23" s="10">
         <v>0.88</v>
       </c>
       <c r="AE23" s="10">
         <v>0.89</v>
       </c>
       <c r="AF23" s="10">
         <v>9.2200000000000006</v>
       </c>
       <c r="AG23" s="10">
         <v>4.2300000000000004</v>
       </c>
       <c r="AH23" s="10">
         <v>2.84</v>
       </c>
       <c r="AI23" s="10">
         <v>2.62</v>
       </c>
       <c r="AJ23" s="10">
         <v>1.87</v>
       </c>
       <c r="AK23" s="10">
         <v>1.82</v>
       </c>
+      <c r="AL23" s="10">
+        <v>1.5</v>
+      </c>
+      <c r="AM23" s="10"/>
     </row>
     <row r="24" spans="1:50" s="1" customFormat="1" ht="12" customHeight="1">
       <c r="A24" s="1" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B24" s="16"/>
       <c r="C24" s="16"/>
       <c r="D24" s="16"/>
       <c r="E24" s="16"/>
       <c r="F24" s="16"/>
       <c r="G24" s="16"/>
       <c r="H24" s="17"/>
       <c r="I24" s="16"/>
       <c r="J24" s="17"/>
       <c r="K24" s="17"/>
       <c r="L24" s="17"/>
       <c r="M24" s="17"/>
       <c r="N24" s="27">
         <v>1.76</v>
       </c>
       <c r="O24" s="10">
         <v>1.41</v>
       </c>
       <c r="P24" s="29">
         <v>1.33</v>
       </c>
       <c r="Q24" s="10">
         <v>1.1299999999999999</v>
       </c>
@@ -7054,54 +9976,58 @@
       </c>
       <c r="AD24" s="10">
         <v>0.92</v>
       </c>
       <c r="AE24" s="10">
         <v>0.9</v>
       </c>
       <c r="AF24" s="10">
         <v>9.39</v>
       </c>
       <c r="AG24" s="10">
         <v>4.6900000000000004</v>
       </c>
       <c r="AH24" s="10">
         <v>2.85</v>
       </c>
       <c r="AI24" s="10">
         <v>2.84</v>
       </c>
       <c r="AJ24" s="10">
         <v>1.96</v>
       </c>
       <c r="AK24" s="10">
         <v>1.88</v>
       </c>
+      <c r="AL24" s="10">
+        <v>1.55</v>
+      </c>
+      <c r="AM24" s="10"/>
     </row>
     <row r="25" spans="1:50" s="1" customFormat="1" ht="12" customHeight="1">
       <c r="A25" s="1" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B25" s="16"/>
       <c r="C25" s="16"/>
       <c r="D25" s="16"/>
       <c r="E25" s="16"/>
       <c r="F25" s="16"/>
       <c r="G25" s="16"/>
       <c r="H25" s="17"/>
       <c r="I25" s="16"/>
       <c r="J25" s="17"/>
       <c r="K25" s="17"/>
       <c r="L25" s="17"/>
       <c r="M25" s="17"/>
       <c r="N25" s="27">
         <v>1.6</v>
       </c>
       <c r="O25" s="10">
         <v>0.94</v>
       </c>
       <c r="P25" s="29">
         <v>0.81</v>
       </c>
       <c r="Q25" s="10">
         <v>0.92</v>
       </c>
@@ -7143,50 +10069,54 @@
       </c>
       <c r="AD25" s="10">
         <v>0.69</v>
       </c>
       <c r="AE25" s="10">
         <v>0.74</v>
       </c>
       <c r="AF25" s="10">
         <v>8.5399999999999991</v>
       </c>
       <c r="AG25" s="10">
         <v>3.07</v>
       </c>
       <c r="AH25" s="10">
         <v>3.02</v>
       </c>
       <c r="AI25" s="10">
         <v>1.7</v>
       </c>
       <c r="AJ25" s="10">
         <v>1.4</v>
       </c>
       <c r="AK25" s="10">
         <v>1.96</v>
       </c>
+      <c r="AL25" s="10">
+        <v>1.39</v>
+      </c>
+      <c r="AM25" s="10"/>
     </row>
     <row r="26" spans="1:50" s="1" customFormat="1" ht="12" customHeight="1">
       <c r="A26" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B26" s="16"/>
       <c r="C26" s="16"/>
       <c r="D26" s="16"/>
       <c r="E26" s="16"/>
       <c r="F26" s="16"/>
       <c r="G26" s="16"/>
       <c r="H26" s="17"/>
       <c r="I26" s="16"/>
       <c r="J26" s="17"/>
       <c r="K26" s="17"/>
       <c r="L26" s="17"/>
       <c r="M26" s="17"/>
       <c r="N26" s="27">
         <v>2.54</v>
       </c>
       <c r="O26" s="10">
         <v>1.48</v>
       </c>
       <c r="P26" s="29">
         <v>2.4900000000000002</v>
@@ -7232,54 +10162,58 @@
       </c>
       <c r="AD26" s="10">
         <v>1.0900000000000001</v>
       </c>
       <c r="AE26" s="10">
         <v>1.67</v>
       </c>
       <c r="AF26" s="10">
         <v>10.68</v>
       </c>
       <c r="AG26" s="10">
         <v>4.8899999999999997</v>
       </c>
       <c r="AH26" s="10">
         <v>3.65</v>
       </c>
       <c r="AI26" s="10">
         <v>3.24</v>
       </c>
       <c r="AJ26" s="10">
         <v>2.71</v>
       </c>
       <c r="AK26" s="10">
         <v>1.59</v>
       </c>
+      <c r="AL26" s="10">
+        <v>2.61</v>
+      </c>
+      <c r="AM26" s="10"/>
     </row>
     <row r="27" spans="1:50" s="1" customFormat="1" ht="12" customHeight="1">
       <c r="A27" s="1" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B27" s="16"/>
       <c r="C27" s="16"/>
       <c r="D27" s="16"/>
       <c r="E27" s="16"/>
       <c r="F27" s="16"/>
       <c r="G27" s="16"/>
       <c r="H27" s="17"/>
       <c r="I27" s="16"/>
       <c r="J27" s="17"/>
       <c r="K27" s="17"/>
       <c r="L27" s="17"/>
       <c r="M27" s="17"/>
       <c r="N27" s="27">
         <v>1.69</v>
       </c>
       <c r="O27" s="10">
         <v>0.85</v>
       </c>
       <c r="P27" s="29">
         <v>1.19</v>
       </c>
       <c r="Q27" s="10">
         <v>0.9</v>
       </c>
@@ -7321,54 +10255,58 @@
       </c>
       <c r="AD27" s="10">
         <v>0.73</v>
       </c>
       <c r="AE27" s="10">
         <v>0.59</v>
       </c>
       <c r="AF27" s="10">
         <v>7.1</v>
       </c>
       <c r="AG27" s="10">
         <v>2.23</v>
       </c>
       <c r="AH27" s="10">
         <v>2.5299999999999998</v>
       </c>
       <c r="AI27" s="10">
         <v>1.97</v>
       </c>
       <c r="AJ27" s="10">
         <v>1.34</v>
       </c>
       <c r="AK27" s="10">
         <v>1.36</v>
       </c>
+      <c r="AL27" s="10">
+        <v>0.95</v>
+      </c>
+      <c r="AM27" s="10"/>
     </row>
     <row r="28" spans="1:50" s="1" customFormat="1" ht="12" customHeight="1">
       <c r="A28" s="1" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B28" s="16"/>
       <c r="C28" s="16"/>
       <c r="D28" s="16"/>
       <c r="E28" s="16"/>
       <c r="F28" s="16"/>
       <c r="G28" s="16"/>
       <c r="H28" s="17"/>
       <c r="I28" s="16"/>
       <c r="J28" s="17"/>
       <c r="K28" s="17"/>
       <c r="L28" s="17"/>
       <c r="M28" s="17"/>
       <c r="N28" s="27">
         <v>1.5</v>
       </c>
       <c r="O28" s="10">
         <v>1.1499999999999999</v>
       </c>
       <c r="P28" s="30">
         <v>0.8</v>
       </c>
       <c r="Q28" s="10">
         <v>1.1200000000000001</v>
       </c>
@@ -7410,92 +10348,95 @@
       </c>
       <c r="AD28" s="10">
         <v>0.67</v>
       </c>
       <c r="AE28" s="10">
         <v>0.89</v>
       </c>
       <c r="AF28" s="10">
         <v>11.12</v>
       </c>
       <c r="AG28" s="10">
         <v>2.08</v>
       </c>
       <c r="AH28" s="10">
         <v>2.0499999999999998</v>
       </c>
       <c r="AI28" s="10">
         <v>1.54</v>
       </c>
       <c r="AJ28" s="10">
         <v>1.9</v>
       </c>
       <c r="AK28" s="10">
         <v>1.58</v>
       </c>
+      <c r="AL28" s="10">
+        <v>0.97</v>
+      </c>
+      <c r="AM28" s="10"/>
     </row>
     <row r="29" spans="1:50" s="1" customFormat="1" ht="12" customHeight="1">
       <c r="A29" s="14"/>
       <c r="B29" s="14"/>
       <c r="C29" s="14"/>
       <c r="D29" s="14"/>
       <c r="E29" s="14"/>
       <c r="F29" s="14"/>
       <c r="G29" s="14"/>
       <c r="H29" s="14"/>
       <c r="I29" s="14"/>
       <c r="J29" s="14"/>
       <c r="K29" s="14"/>
       <c r="L29" s="14"/>
       <c r="M29" s="14"/>
       <c r="N29" s="14"/>
       <c r="O29" s="14"/>
       <c r="P29" s="14"/>
       <c r="Q29" s="14"/>
       <c r="R29" s="14"/>
       <c r="S29" s="14"/>
-      <c r="T29" s="61" t="s">
+      <c r="T29" s="65" t="s">
         <v>38</v>
       </c>
-      <c r="U29" s="61"/>
-[...13 lines deleted...]
-      <c r="AI29" s="40"/>
+      <c r="U29" s="65"/>
+      <c r="V29" s="65"/>
+      <c r="W29" s="65"/>
+      <c r="X29" s="65"/>
+      <c r="Y29" s="65"/>
+      <c r="Z29" s="65"/>
+      <c r="AA29" s="65"/>
+      <c r="AB29" s="65"/>
+      <c r="AC29" s="65"/>
+      <c r="AD29" s="65"/>
+      <c r="AE29" s="65"/>
+      <c r="AF29" s="65"/>
+      <c r="AG29" s="65"/>
+      <c r="AH29" s="38"/>
+      <c r="AI29" s="38"/>
       <c r="AJ29" s="10"/>
       <c r="AK29" s="10"/>
-      <c r="AM29" s="14"/>
       <c r="AN29" s="14"/>
       <c r="AO29" s="14"/>
       <c r="AP29" s="14"/>
       <c r="AQ29" s="14"/>
       <c r="AR29" s="14"/>
       <c r="AS29" s="14"/>
       <c r="AT29" s="14"/>
       <c r="AU29" s="14"/>
       <c r="AV29" s="14"/>
       <c r="AW29" s="14"/>
       <c r="AX29" s="14"/>
     </row>
     <row r="30" spans="1:50" s="1" customFormat="1" ht="12" customHeight="1">
       <c r="A30" s="14" t="s">
         <v>35</v>
       </c>
       <c r="B30" s="16"/>
       <c r="C30" s="16"/>
       <c r="D30" s="16"/>
       <c r="E30" s="16"/>
       <c r="F30" s="16"/>
       <c r="G30" s="16"/>
       <c r="H30" s="17"/>
       <c r="I30" s="16"/>
       <c r="J30" s="17"/>
@@ -7552,54 +10493,58 @@
       </c>
       <c r="AD30" s="10">
         <v>0.76</v>
       </c>
       <c r="AE30" s="10">
         <v>0.85</v>
       </c>
       <c r="AF30" s="10">
         <v>9.5</v>
       </c>
       <c r="AG30" s="10">
         <v>4.1100000000000003</v>
       </c>
       <c r="AH30" s="10">
         <v>3.09</v>
       </c>
       <c r="AI30" s="10">
         <v>2.4900000000000002</v>
       </c>
       <c r="AJ30" s="10">
         <v>1.64</v>
       </c>
       <c r="AK30" s="10">
         <v>1.77</v>
       </c>
+      <c r="AL30" s="10">
+        <v>1.33</v>
+      </c>
+      <c r="AM30" s="54"/>
     </row>
     <row r="31" spans="1:50" s="1" customFormat="1" ht="12" customHeight="1">
       <c r="A31" s="1" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B31" s="16"/>
       <c r="C31" s="16"/>
       <c r="D31" s="16"/>
       <c r="E31" s="16"/>
       <c r="F31" s="16"/>
       <c r="G31" s="16"/>
       <c r="H31" s="17"/>
       <c r="I31" s="16"/>
       <c r="J31" s="17"/>
       <c r="K31" s="17"/>
       <c r="L31" s="17"/>
       <c r="M31" s="17"/>
       <c r="N31" s="27">
         <v>2.06</v>
       </c>
       <c r="O31" s="10">
         <v>1.65</v>
       </c>
       <c r="P31" s="29">
         <v>1.47</v>
       </c>
       <c r="Q31" s="10">
         <v>1.56</v>
       </c>
@@ -7641,54 +10586,58 @@
       </c>
       <c r="AD31" s="10">
         <v>0.49</v>
       </c>
       <c r="AE31" s="10">
         <v>1.24</v>
       </c>
       <c r="AF31" s="10">
         <v>10.16</v>
       </c>
       <c r="AG31" s="10">
         <v>4.05</v>
       </c>
       <c r="AH31" s="10">
         <v>4.0599999999999996</v>
       </c>
       <c r="AI31" s="10">
         <v>2.13</v>
       </c>
       <c r="AJ31" s="10">
         <v>1.69</v>
       </c>
       <c r="AK31" s="10">
         <v>1.72</v>
       </c>
+      <c r="AL31" s="10">
+        <v>1.03</v>
+      </c>
+      <c r="AM31" s="54"/>
     </row>
     <row r="32" spans="1:50" s="1" customFormat="1" ht="12" customHeight="1">
       <c r="A32" s="1" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B32" s="16"/>
       <c r="C32" s="16"/>
       <c r="D32" s="16"/>
       <c r="E32" s="16"/>
       <c r="F32" s="16"/>
       <c r="G32" s="16"/>
       <c r="H32" s="17"/>
       <c r="I32" s="16"/>
       <c r="J32" s="17"/>
       <c r="K32" s="17"/>
       <c r="L32" s="17"/>
       <c r="M32" s="17"/>
       <c r="N32" s="27">
         <v>4.7</v>
       </c>
       <c r="O32" s="10">
         <v>0.83</v>
       </c>
       <c r="P32" s="29">
         <v>0.74</v>
       </c>
       <c r="Q32" s="10" t="s">
         <v>50</v>
       </c>
@@ -7726,54 +10675,58 @@
       <c r="AC32" s="10">
         <v>0.7</v>
       </c>
       <c r="AD32" s="10">
         <v>2.5299999999999998</v>
       </c>
       <c r="AE32" s="10">
         <v>0.57999999999999996</v>
       </c>
       <c r="AF32" s="10">
         <v>7.38</v>
       </c>
       <c r="AG32" s="10" t="s">
         <v>50</v>
       </c>
       <c r="AH32" s="10">
         <v>2.4700000000000002</v>
       </c>
       <c r="AI32" s="10">
         <v>1.85</v>
       </c>
       <c r="AJ32" s="10" t="s">
         <v>50</v>
       </c>
       <c r="AK32" s="10"/>
-    </row>
-    <row r="33" spans="1:37" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="AL32" s="10">
+        <v>1.03</v>
+      </c>
+      <c r="AM32" s="54"/>
+    </row>
+    <row r="33" spans="1:39" s="1" customFormat="1" ht="12" customHeight="1">
       <c r="A33" s="1" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="B33" s="16"/>
       <c r="C33" s="16"/>
       <c r="D33" s="16"/>
       <c r="E33" s="16"/>
       <c r="F33" s="16"/>
       <c r="G33" s="16"/>
       <c r="H33" s="17"/>
       <c r="I33" s="16"/>
       <c r="J33" s="17"/>
       <c r="K33" s="17"/>
       <c r="L33" s="17"/>
       <c r="M33" s="17"/>
       <c r="N33" s="27">
         <v>1.37</v>
       </c>
       <c r="O33" s="10">
         <v>1.01</v>
       </c>
       <c r="P33" s="30">
         <v>0.9</v>
       </c>
       <c r="Q33" s="10">
         <v>0.75</v>
       </c>
@@ -7815,52 +10768,56 @@
       </c>
       <c r="AD33" s="10">
         <v>0.63</v>
       </c>
       <c r="AE33" s="10">
         <v>0.67</v>
       </c>
       <c r="AF33" s="10">
         <v>6.25</v>
       </c>
       <c r="AG33" s="10">
         <v>4.0599999999999996</v>
       </c>
       <c r="AH33" s="10">
         <v>2.37</v>
       </c>
       <c r="AI33" s="10">
         <v>2</v>
       </c>
       <c r="AJ33" s="10">
         <v>1.32</v>
       </c>
       <c r="AK33" s="10">
         <v>1.4</v>
       </c>
-    </row>
-    <row r="34" spans="1:37" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="AL33" s="10">
+        <v>1.07</v>
+      </c>
+      <c r="AM33" s="54"/>
+    </row>
+    <row r="34" spans="1:39" s="1" customFormat="1" ht="12" customHeight="1">
       <c r="A34" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B34" s="16"/>
       <c r="C34" s="16"/>
       <c r="D34" s="16"/>
       <c r="E34" s="16"/>
       <c r="F34" s="16"/>
       <c r="G34" s="16"/>
       <c r="H34" s="17"/>
       <c r="I34" s="16"/>
       <c r="J34" s="17"/>
       <c r="K34" s="17"/>
       <c r="L34" s="17"/>
       <c r="M34" s="17"/>
       <c r="N34" s="27">
         <v>3.42</v>
       </c>
       <c r="O34" s="10">
         <v>1.49</v>
       </c>
       <c r="P34" s="29">
         <v>2.04</v>
       </c>
       <c r="Q34" s="10">
@@ -7904,54 +10861,58 @@
       </c>
       <c r="AD34" s="10">
         <v>0.52</v>
       </c>
       <c r="AE34" s="10">
         <v>0.95</v>
       </c>
       <c r="AF34" s="10">
         <v>10.81</v>
       </c>
       <c r="AG34" s="10">
         <v>5.69</v>
       </c>
       <c r="AH34" s="10">
         <v>4.2</v>
       </c>
       <c r="AI34" s="10">
         <v>3.33</v>
       </c>
       <c r="AJ34" s="10">
         <v>2.65</v>
       </c>
       <c r="AK34" s="10">
         <v>2.58</v>
       </c>
-    </row>
-    <row r="35" spans="1:37" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="AL34" s="10">
+        <v>1.79</v>
+      </c>
+      <c r="AM34" s="54"/>
+    </row>
+    <row r="35" spans="1:39" s="1" customFormat="1" ht="12" customHeight="1">
       <c r="A35" s="1" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B35" s="16"/>
       <c r="C35" s="16"/>
       <c r="D35" s="16"/>
       <c r="E35" s="16"/>
       <c r="F35" s="16"/>
       <c r="G35" s="16"/>
       <c r="H35" s="17"/>
       <c r="I35" s="16"/>
       <c r="J35" s="17"/>
       <c r="K35" s="17"/>
       <c r="L35" s="17"/>
       <c r="M35" s="17"/>
       <c r="N35" s="27">
         <v>1.08</v>
       </c>
       <c r="O35" s="10">
         <v>0.86</v>
       </c>
       <c r="P35" s="29">
         <v>1.07</v>
       </c>
       <c r="Q35" s="10">
         <v>0.62</v>
       </c>
@@ -7993,54 +10954,58 @@
       </c>
       <c r="AD35" s="10">
         <v>0.57999999999999996</v>
       </c>
       <c r="AE35" s="10">
         <v>0.83</v>
       </c>
       <c r="AF35" s="10">
         <v>12.38</v>
       </c>
       <c r="AG35" s="10">
         <v>3.05</v>
       </c>
       <c r="AH35" s="10">
         <v>2.74</v>
       </c>
       <c r="AI35" s="10">
         <v>2.62</v>
       </c>
       <c r="AJ35" s="10">
         <v>2.09</v>
       </c>
       <c r="AK35" s="10">
         <v>2.11</v>
       </c>
-    </row>
-    <row r="36" spans="1:37" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="AL35" s="10">
+        <v>1.17</v>
+      </c>
+      <c r="AM35" s="54"/>
+    </row>
+    <row r="36" spans="1:39" s="1" customFormat="1" ht="12" customHeight="1">
       <c r="A36" s="1" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="B36" s="16"/>
       <c r="C36" s="16"/>
       <c r="D36" s="16"/>
       <c r="E36" s="16"/>
       <c r="F36" s="16"/>
       <c r="G36" s="16"/>
       <c r="H36" s="17"/>
       <c r="I36" s="16"/>
       <c r="J36" s="17"/>
       <c r="K36" s="17"/>
       <c r="L36" s="17"/>
       <c r="M36" s="17"/>
       <c r="N36" s="27">
         <v>2.4900000000000002</v>
       </c>
       <c r="O36" s="10">
         <v>1.87</v>
       </c>
       <c r="P36" s="29">
         <v>1.39</v>
       </c>
       <c r="Q36" s="10">
         <v>1.5</v>
       </c>
@@ -8082,52 +11047,56 @@
       </c>
       <c r="AD36" s="10">
         <v>0.94</v>
       </c>
       <c r="AE36" s="10">
         <v>0.79</v>
       </c>
       <c r="AF36" s="10">
         <v>5.3</v>
       </c>
       <c r="AG36" s="10">
         <v>2.75</v>
       </c>
       <c r="AH36" s="10">
         <v>2.68</v>
       </c>
       <c r="AI36" s="10">
         <v>3.13</v>
       </c>
       <c r="AJ36" s="10">
         <v>1.43</v>
       </c>
       <c r="AK36" s="10">
         <v>1.34</v>
       </c>
-    </row>
-    <row r="37" spans="1:37" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="AL36" s="10">
+        <v>1.27</v>
+      </c>
+      <c r="AM36" s="54"/>
+    </row>
+    <row r="37" spans="1:39" s="1" customFormat="1" ht="12" customHeight="1">
       <c r="A37" s="1" t="s">
         <v>37</v>
       </c>
       <c r="B37" s="16"/>
       <c r="C37" s="16"/>
       <c r="D37" s="16"/>
       <c r="E37" s="16"/>
       <c r="F37" s="16"/>
       <c r="G37" s="16"/>
       <c r="H37" s="16"/>
       <c r="I37" s="16"/>
       <c r="J37" s="16"/>
       <c r="K37" s="16"/>
       <c r="L37" s="16"/>
       <c r="M37" s="16"/>
       <c r="N37" s="27">
         <v>0.73</v>
       </c>
       <c r="O37" s="10">
         <v>0.48</v>
       </c>
       <c r="P37" s="29">
         <v>1.56</v>
       </c>
       <c r="Q37" s="10">
@@ -8171,54 +11140,58 @@
       </c>
       <c r="AD37" s="10">
         <v>0.36</v>
       </c>
       <c r="AE37" s="10">
         <v>0.77</v>
       </c>
       <c r="AF37" s="10">
         <v>18.04</v>
       </c>
       <c r="AG37" s="10">
         <v>3.4</v>
       </c>
       <c r="AH37" s="10">
         <v>3.58</v>
       </c>
       <c r="AI37" s="10">
         <v>3.34</v>
       </c>
       <c r="AJ37" s="10">
         <v>1.06</v>
       </c>
       <c r="AK37" s="10">
         <v>1.99</v>
       </c>
-    </row>
-    <row r="38" spans="1:37" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="AL37" s="10">
+        <v>0.56999999999999995</v>
+      </c>
+      <c r="AM37" s="54"/>
+    </row>
+    <row r="38" spans="1:39" s="1" customFormat="1" ht="12" customHeight="1">
       <c r="A38" s="1" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B38" s="16"/>
       <c r="C38" s="16"/>
       <c r="D38" s="16"/>
       <c r="E38" s="16"/>
       <c r="F38" s="16"/>
       <c r="G38" s="16"/>
       <c r="H38" s="16"/>
       <c r="I38" s="16"/>
       <c r="J38" s="16"/>
       <c r="K38" s="16"/>
       <c r="L38" s="16"/>
       <c r="M38" s="16"/>
       <c r="N38" s="27">
         <v>1.23</v>
       </c>
       <c r="O38" s="10">
         <v>1.72</v>
       </c>
       <c r="P38" s="29">
         <v>0.96</v>
       </c>
       <c r="Q38" s="10">
         <v>0.86</v>
       </c>
@@ -8260,52 +11233,56 @@
       </c>
       <c r="AD38" s="10">
         <v>1.33</v>
       </c>
       <c r="AE38" s="10">
         <v>0.76</v>
       </c>
       <c r="AF38" s="10">
         <v>16.850000000000001</v>
       </c>
       <c r="AG38" s="10">
         <v>3.95</v>
       </c>
       <c r="AH38" s="10">
         <v>0.65</v>
       </c>
       <c r="AI38" s="10">
         <v>2.42</v>
       </c>
       <c r="AJ38" s="10">
         <v>2.2999999999999998</v>
       </c>
       <c r="AK38" s="10">
         <v>0.96</v>
       </c>
-    </row>
-    <row r="39" spans="1:37" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="AL38" s="10">
+        <v>2.75</v>
+      </c>
+      <c r="AM38" s="54"/>
+    </row>
+    <row r="39" spans="1:39" s="1" customFormat="1" ht="12" customHeight="1">
       <c r="A39" s="1" t="s">
         <v>40</v>
       </c>
       <c r="B39" s="16"/>
       <c r="C39" s="16"/>
       <c r="D39" s="16"/>
       <c r="E39" s="16"/>
       <c r="F39" s="16"/>
       <c r="G39" s="16"/>
       <c r="H39" s="17"/>
       <c r="I39" s="16"/>
       <c r="J39" s="17"/>
       <c r="K39" s="17"/>
       <c r="L39" s="17"/>
       <c r="M39" s="17"/>
       <c r="N39" s="27">
         <v>1.63</v>
       </c>
       <c r="O39" s="10">
         <v>1.29</v>
       </c>
       <c r="P39" s="29">
         <v>1.38</v>
       </c>
       <c r="Q39" s="10">
@@ -8349,54 +11326,58 @@
       </c>
       <c r="AD39" s="10">
         <v>1.07</v>
       </c>
       <c r="AE39" s="10">
         <v>0.8</v>
       </c>
       <c r="AF39" s="10">
         <v>10.69</v>
       </c>
       <c r="AG39" s="10">
         <v>3.94</v>
       </c>
       <c r="AH39" s="10">
         <v>1.83</v>
       </c>
       <c r="AI39" s="10">
         <v>1.37</v>
       </c>
       <c r="AJ39" s="10">
         <v>1.53</v>
       </c>
       <c r="AK39" s="10">
         <v>1.82</v>
       </c>
-    </row>
-    <row r="40" spans="1:37" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="AL39" s="10">
+        <v>0.93</v>
+      </c>
+      <c r="AM39" s="54"/>
+    </row>
+    <row r="40" spans="1:39" s="1" customFormat="1" ht="12" customHeight="1">
       <c r="A40" s="1" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B40" s="16"/>
       <c r="C40" s="16"/>
       <c r="D40" s="16"/>
       <c r="E40" s="16"/>
       <c r="F40" s="16"/>
       <c r="G40" s="16"/>
       <c r="H40" s="17"/>
       <c r="I40" s="16"/>
       <c r="J40" s="17"/>
       <c r="K40" s="17"/>
       <c r="L40" s="17"/>
       <c r="M40" s="17"/>
       <c r="N40" s="27">
         <v>2.39</v>
       </c>
       <c r="O40" s="10">
         <v>2.88</v>
       </c>
       <c r="P40" s="29">
         <v>1.29</v>
       </c>
       <c r="Q40" s="10">
         <v>1.86</v>
       </c>
@@ -8438,54 +11419,58 @@
       </c>
       <c r="AD40" s="10">
         <v>1.1599999999999999</v>
       </c>
       <c r="AE40" s="10">
         <v>1</v>
       </c>
       <c r="AF40" s="10">
         <v>10.99</v>
       </c>
       <c r="AG40" s="10">
         <v>5.36</v>
       </c>
       <c r="AH40" s="10">
         <v>5.12</v>
       </c>
       <c r="AI40" s="10">
         <v>3.3</v>
       </c>
       <c r="AJ40" s="10">
         <v>1.93</v>
       </c>
       <c r="AK40" s="10">
         <v>2.54</v>
       </c>
-    </row>
-    <row r="41" spans="1:37" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="AL40" s="10">
+        <v>1.58</v>
+      </c>
+      <c r="AM40" s="54"/>
+    </row>
+    <row r="41" spans="1:39" s="1" customFormat="1" ht="12" customHeight="1">
       <c r="A41" s="1" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B41" s="16"/>
       <c r="C41" s="16"/>
       <c r="D41" s="16"/>
       <c r="E41" s="16"/>
       <c r="F41" s="16"/>
       <c r="G41" s="16"/>
       <c r="H41" s="17"/>
       <c r="I41" s="16"/>
       <c r="J41" s="17"/>
       <c r="K41" s="17"/>
       <c r="L41" s="17"/>
       <c r="M41" s="17"/>
       <c r="N41" s="27">
         <v>2.06</v>
       </c>
       <c r="O41" s="10">
         <v>1.44</v>
       </c>
       <c r="P41" s="29">
         <v>1.32</v>
       </c>
       <c r="Q41" s="10">
         <v>1.58</v>
       </c>
@@ -8527,54 +11512,58 @@
       </c>
       <c r="AD41" s="10">
         <v>1</v>
       </c>
       <c r="AE41" s="10">
         <v>0.95</v>
       </c>
       <c r="AF41" s="10">
         <v>13.15</v>
       </c>
       <c r="AG41" s="10">
         <v>4.82</v>
       </c>
       <c r="AH41" s="10">
         <v>3.03</v>
       </c>
       <c r="AI41" s="10">
         <v>3.03</v>
       </c>
       <c r="AJ41" s="10">
         <v>1.88</v>
       </c>
       <c r="AK41" s="10">
         <v>1.7</v>
       </c>
-    </row>
-    <row r="42" spans="1:37" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="AL41" s="10">
+        <v>1.88</v>
+      </c>
+      <c r="AM41" s="54"/>
+    </row>
+    <row r="42" spans="1:39" s="1" customFormat="1" ht="12" customHeight="1">
       <c r="A42" s="1" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B42" s="16"/>
       <c r="C42" s="16"/>
       <c r="D42" s="16"/>
       <c r="E42" s="16"/>
       <c r="F42" s="16"/>
       <c r="G42" s="16"/>
       <c r="H42" s="17"/>
       <c r="I42" s="16"/>
       <c r="J42" s="17"/>
       <c r="K42" s="17"/>
       <c r="L42" s="17"/>
       <c r="M42" s="17"/>
       <c r="N42" s="27">
         <v>2.2000000000000002</v>
       </c>
       <c r="O42" s="10">
         <v>1.51</v>
       </c>
       <c r="P42" s="29">
         <v>1.47</v>
       </c>
       <c r="Q42" s="10">
         <v>1.21</v>
       </c>
@@ -8616,54 +11605,58 @@
       </c>
       <c r="AD42" s="10">
         <v>0.63</v>
       </c>
       <c r="AE42" s="10">
         <v>0.96</v>
       </c>
       <c r="AF42" s="10">
         <v>7.12</v>
       </c>
       <c r="AG42" s="10">
         <v>4.93</v>
       </c>
       <c r="AH42" s="10">
         <v>6.48</v>
       </c>
       <c r="AI42" s="10">
         <v>2.13</v>
       </c>
       <c r="AJ42" s="10">
         <v>0.24</v>
       </c>
       <c r="AK42" s="10">
         <v>3.03</v>
       </c>
-    </row>
-    <row r="43" spans="1:37" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="AL42" s="10">
+        <v>1.38</v>
+      </c>
+      <c r="AM42" s="54"/>
+    </row>
+    <row r="43" spans="1:39" s="1" customFormat="1" ht="12" customHeight="1">
       <c r="A43" s="19" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B43" s="20"/>
       <c r="C43" s="20"/>
       <c r="D43" s="20"/>
       <c r="E43" s="20"/>
       <c r="F43" s="20"/>
       <c r="G43" s="20"/>
       <c r="H43" s="21"/>
       <c r="I43" s="20"/>
       <c r="J43" s="21"/>
       <c r="K43" s="21"/>
       <c r="L43" s="21"/>
       <c r="M43" s="21"/>
       <c r="N43" s="28">
         <v>1.2</v>
       </c>
       <c r="O43" s="11">
         <v>1.17</v>
       </c>
       <c r="P43" s="31">
         <v>0.93</v>
       </c>
       <c r="Q43" s="11">
         <v>0.83</v>
       </c>
@@ -8705,4140 +11698,94 @@
       </c>
       <c r="AD43" s="11">
         <v>0.57999999999999996</v>
       </c>
       <c r="AE43" s="11">
         <v>0.76</v>
       </c>
       <c r="AF43" s="11">
         <v>4.8600000000000003</v>
       </c>
       <c r="AG43" s="11">
         <v>3.09</v>
       </c>
       <c r="AH43" s="11">
         <v>1.84</v>
       </c>
       <c r="AI43" s="11">
         <v>1.93</v>
       </c>
       <c r="AJ43" s="11">
         <v>1.75</v>
       </c>
       <c r="AK43" s="11">
         <v>1.28</v>
       </c>
-    </row>
-    <row r="44" spans="1:37">
+      <c r="AL43" s="11">
+        <v>1.17</v>
+      </c>
+      <c r="AM43" s="55"/>
+    </row>
+    <row r="44" spans="1:39">
       <c r="AD44" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="11">
+    <mergeCell ref="T29:AG29"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="B5:M5"/>
+    <mergeCell ref="N5:S5"/>
+    <mergeCell ref="T5:AE5"/>
     <mergeCell ref="T3:AQ3"/>
     <mergeCell ref="AD4:AE4"/>
     <mergeCell ref="T7:AG7"/>
     <mergeCell ref="T22:AG22"/>
     <mergeCell ref="AP4:AQ4"/>
     <mergeCell ref="AF5:AQ5"/>
-    <mergeCell ref="T29:AG29"/>
-[...4052 lines deleted...]
-    <mergeCell ref="T23:AG23"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>5</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="5" baseType="lpstr">
+    <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Metadata</vt:lpstr>
       <vt:lpstr>Conventions</vt:lpstr>
       <vt:lpstr>All population </vt:lpstr>
       <vt:lpstr>General fert-ty rate </vt:lpstr>
-      <vt:lpstr> Born by gender</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>g.aigozina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>