--- v5 (2026-09-15)
+++ v6 (2026-10-05)
@@ -8,53 +8,53 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\ДИСК Д\номенклатура по смк\эл.номенклатура 2026\14-26 Основные показатели (динамические ряды) по демографической и социальной статистике\Халықтың табиғи қозғалысы\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{AC9C335D-9CE7-4448-8D25-E1FF5558E415}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6701A7DD-B424-408A-A5AB-5EDEB30C15AF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="572" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="14295" yWindow="0" windowWidth="14610" windowHeight="15585" tabRatio="572" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="10" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="9" r:id="rId2"/>
     <sheet name="Некелер" sheetId="7" r:id="rId3"/>
     <sheet name="Коэф. " sheetId="8" r:id="rId4"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="262" uniqueCount="103">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
@@ -341,196 +341,179 @@
     <t>Әлеуметтік және демографиялық статистика басқармасы</t>
   </si>
   <si>
     <t>+7 723 2 254705</t>
   </si>
   <si>
     <t>https://stat.gov.kz/region/vko/spreadsheets/?industry=4482&amp;year=2026&amp;name=10706&amp;period=quarter&amp;type=spreadsheets</t>
   </si>
   <si>
     <t>Адильшинова Гульшат</t>
   </si>
   <si>
     <t>G.Adilshinova@aspire.gov.kz</t>
   </si>
   <si>
     <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00_р_."/>
   </numFmts>
-  <fonts count="22">
+  <fonts count="20">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
-      <name val="Roboto"/>
-[...54 lines deleted...]
-      <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="10"/>
-[...15 lines deleted...]
-    <font>
       <i/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Poboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Poboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Poboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="13">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
@@ -655,234 +638,231 @@
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="73">
+  <cellXfs count="70">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...84 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="14" fontId="5" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="10" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
-[...9 lines deleted...]
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
-    </xf>
-[...16 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="10" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="4" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="18" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="3" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="19" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Обычный 3" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
@@ -1166,7312 +1146,7510 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:G.Adilshinova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A2:B21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A25" sqref="A25"/>
+      <selection activeCell="B25" sqref="B25"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="51.28515625" customWidth="1"/>
-    <col min="2" max="2" width="67.28515625" style="50" customWidth="1"/>
+    <col min="1" max="1" width="51.28515625" style="8" customWidth="1"/>
+    <col min="2" max="2" width="67.28515625" style="8" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="8"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2">
-      <c r="A2" s="44" t="s">
+      <c r="A2" s="15" t="s">
         <v>60</v>
       </c>
-      <c r="B2" s="43">
+      <c r="B2" s="3">
         <v>612401</v>
       </c>
     </row>
     <row r="3" spans="1:2">
-      <c r="A3" s="44" t="s">
+      <c r="A3" s="15" t="s">
         <v>61</v>
       </c>
-      <c r="B3" s="46" t="s">
+      <c r="B3" s="4" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="4" spans="1:2">
-      <c r="A4" s="44" t="s">
+      <c r="A4" s="15" t="s">
         <v>63</v>
       </c>
-      <c r="B4" s="46" t="s">
+      <c r="B4" s="4" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="5" spans="1:2">
-      <c r="A5" s="44" t="s">
+      <c r="A5" s="15" t="s">
         <v>65</v>
       </c>
-      <c r="B5" s="46" t="s">
+      <c r="B5" s="4" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="6" spans="1:2">
-      <c r="A6" s="44" t="s">
+      <c r="A6" s="15" t="s">
         <v>66</v>
       </c>
-      <c r="B6" s="46" t="s">
+      <c r="B6" s="4" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="7" spans="1:2">
-      <c r="A7" s="44" t="s">
+      <c r="A7" s="15" t="s">
         <v>68</v>
       </c>
-      <c r="B7" s="46" t="s">
+      <c r="B7" s="4" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="8" spans="1:2">
-      <c r="A8" s="44" t="s">
+      <c r="A8" s="15" t="s">
         <v>69</v>
       </c>
-      <c r="B8" s="46" t="s">
+      <c r="B8" s="4" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="43.5" customHeight="1">
-      <c r="A9" s="44" t="s">
+      <c r="A9" s="15" t="s">
         <v>71</v>
       </c>
-      <c r="B9" s="48" t="s">
+      <c r="B9" s="6" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="10" spans="1:2" ht="69.75" customHeight="1">
-      <c r="A10" s="44" t="s">
+      <c r="A10" s="15" t="s">
         <v>73</v>
       </c>
-      <c r="B10" s="48" t="s">
+      <c r="B10" s="6" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="11" spans="1:2">
-      <c r="A11" s="44" t="s">
+      <c r="A11" s="15" t="s">
         <v>75</v>
       </c>
-      <c r="B11" s="46" t="s">
+      <c r="B11" s="4" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="12" spans="1:2" ht="22.5" customHeight="1">
-      <c r="A12" s="44" t="s">
+      <c r="A12" s="15" t="s">
         <v>77</v>
       </c>
-      <c r="B12" s="48" t="s">
+      <c r="B12" s="6" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="27.75" customHeight="1">
-      <c r="A13" s="44" t="s">
+      <c r="A13" s="15" t="s">
         <v>79</v>
       </c>
-      <c r="B13" s="48" t="s">
+      <c r="B13" s="6" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="31.5" customHeight="1">
-      <c r="A14" s="44" t="s">
+      <c r="A14" s="15" t="s">
         <v>81</v>
       </c>
-      <c r="B14" s="54" t="s">
+      <c r="B14" s="14" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="21.75" customHeight="1">
-      <c r="A15" s="44" t="s">
+      <c r="A15" s="15" t="s">
         <v>82</v>
       </c>
-      <c r="B15" s="49" t="s">
+      <c r="B15" s="7" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="16" spans="1:2">
-      <c r="A16" s="45" t="s">
+      <c r="A16" s="16" t="s">
         <v>84</v>
       </c>
-      <c r="B16" s="52">
-        <v>46272</v>
+      <c r="B16" s="9">
+        <v>46300</v>
       </c>
     </row>
     <row r="17" spans="1:2">
-      <c r="A17" s="45" t="s">
+      <c r="A17" s="16" t="s">
         <v>85</v>
       </c>
-      <c r="B17" s="52">
-        <v>46300</v>
+      <c r="B17" s="9">
+        <v>46331</v>
       </c>
     </row>
     <row r="18" spans="1:2">
-      <c r="A18" s="44" t="s">
+      <c r="A18" s="15" t="s">
         <v>86</v>
       </c>
-      <c r="B18" s="53" t="s">
+      <c r="B18" s="10" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="19" spans="1:2">
-      <c r="A19" s="44" t="s">
+      <c r="A19" s="15" t="s">
         <v>87</v>
       </c>
-      <c r="B19" s="53" t="s">
+      <c r="B19" s="10" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="20" spans="1:2">
-      <c r="A20" s="44" t="s">
+      <c r="A20" s="15" t="s">
         <v>88</v>
       </c>
-      <c r="B20" s="52" t="s">
+      <c r="B20" s="9" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="21" spans="1:2">
-      <c r="A21" s="44" t="s">
+      <c r="A21" s="15" t="s">
         <v>89</v>
       </c>
-      <c r="B21" s="58" t="s">
+      <c r="B21" s="12" t="s">
         <v>101</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
     <hyperlink ref="B15" r:id="rId2" xr:uid="{DEB29F0E-E734-49CC-975A-E003C3CE8D0F}"/>
     <hyperlink ref="B21" r:id="rId3" xr:uid="{A6D83672-A194-490A-BC87-081ACB66264D}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="B5:B14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B14" sqref="B14"/>
+      <selection activeCell="B26" sqref="B26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="2" max="2" width="52.28515625" style="50" customWidth="1"/>
+    <col min="2" max="2" width="52.28515625" style="8" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2">
-      <c r="B5" s="51" t="s">
+      <c r="B5" s="8" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="6" spans="2:2">
-      <c r="B6" s="51" t="s">
+      <c r="B6" s="8" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="7" spans="2:2">
-      <c r="B7" s="51" t="s">
+      <c r="B7" s="8" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="8" spans="2:2">
-      <c r="B8" s="51" t="s">
+      <c r="B8" s="8" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="9" spans="2:2">
-      <c r="B9" s="51" t="s">
+      <c r="B9" s="8" t="s">
         <v>95</v>
       </c>
     </row>
-    <row r="10" spans="2:2">
-[...1 lines deleted...]
-    </row>
     <row r="11" spans="2:2">
-      <c r="B11" s="51" t="s">
+      <c r="B11" s="8" t="s">
         <v>96</v>
       </c>
     </row>
-    <row r="12" spans="2:2">
-[...6 lines deleted...]
-      <c r="B14" s="57" t="s">
+    <row r="14" spans="2:2" s="5" customFormat="1">
+      <c r="B14" s="11" t="s">
         <v>102</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A4:AQ44"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="T4" sqref="T4:AQ4"/>
+    <sheetView topLeftCell="Z1" workbookViewId="0">
+      <selection activeCell="AM9" sqref="AM9:AM44"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="18.7109375" style="12" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="20" max="16384" width="9.140625" style="12"/>
+    <col min="1" max="1" width="18.7109375" style="17" customWidth="1"/>
+    <col min="2" max="19" width="0" style="17" hidden="1" customWidth="1"/>
+    <col min="20" max="16384" width="9.140625" style="17"/>
   </cols>
   <sheetData>
     <row r="4" spans="1:43" ht="14.45" customHeight="1">
-      <c r="A4" s="35" t="s">
+      <c r="A4" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="B4" s="35"/>
-[...17 lines deleted...]
-      <c r="T4" s="65" t="s">
+      <c r="B4" s="1"/>
+      <c r="C4" s="1"/>
+      <c r="D4" s="1"/>
+      <c r="E4" s="1"/>
+      <c r="F4" s="1"/>
+      <c r="G4" s="1"/>
+      <c r="H4" s="1"/>
+      <c r="I4" s="1"/>
+      <c r="J4" s="1"/>
+      <c r="K4" s="1"/>
+      <c r="L4" s="1"/>
+      <c r="M4" s="1"/>
+      <c r="N4" s="1"/>
+      <c r="O4" s="1"/>
+      <c r="P4" s="1"/>
+      <c r="Q4" s="2"/>
+      <c r="R4" s="2"/>
+      <c r="S4" s="2"/>
+      <c r="T4" s="13" t="s">
         <v>54</v>
       </c>
-      <c r="U4" s="65"/>
-[...26 lines deleted...]
-      <c r="AQ5" s="2" t="s">
+      <c r="U4" s="13"/>
+      <c r="V4" s="13"/>
+      <c r="W4" s="13"/>
+      <c r="X4" s="13"/>
+      <c r="Y4" s="13"/>
+      <c r="Z4" s="13"/>
+      <c r="AA4" s="13"/>
+      <c r="AB4" s="13"/>
+      <c r="AC4" s="13"/>
+      <c r="AD4" s="13"/>
+      <c r="AE4" s="13"/>
+      <c r="AF4" s="13"/>
+      <c r="AG4" s="13"/>
+      <c r="AH4" s="13"/>
+      <c r="AI4" s="13"/>
+      <c r="AJ4" s="13"/>
+      <c r="AK4" s="13"/>
+      <c r="AL4" s="13"/>
+      <c r="AM4" s="13"/>
+      <c r="AN4" s="13"/>
+      <c r="AO4" s="13"/>
+      <c r="AP4" s="13"/>
+      <c r="AQ4" s="13"/>
+    </row>
+    <row r="5" spans="1:43">
+      <c r="C5" s="18"/>
+      <c r="AE5" s="18"/>
+      <c r="AQ5" s="18" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="6" spans="1:43" s="1" customFormat="1" ht="11.25">
-[...1 lines deleted...]
-      <c r="B6" s="61">
+    <row r="6" spans="1:43" s="2" customFormat="1">
+      <c r="A6" s="42"/>
+      <c r="B6" s="43">
         <v>2021</v>
       </c>
-      <c r="C6" s="62"/>
-[...10 lines deleted...]
-      <c r="N6" s="62">
+      <c r="C6" s="44"/>
+      <c r="D6" s="44"/>
+      <c r="E6" s="44"/>
+      <c r="F6" s="44"/>
+      <c r="G6" s="44"/>
+      <c r="H6" s="44"/>
+      <c r="I6" s="44"/>
+      <c r="J6" s="44"/>
+      <c r="K6" s="44"/>
+      <c r="L6" s="44"/>
+      <c r="M6" s="44"/>
+      <c r="N6" s="44">
         <v>2024</v>
       </c>
-      <c r="O6" s="62"/>
-[...4 lines deleted...]
-      <c r="T6" s="66">
+      <c r="O6" s="44"/>
+      <c r="P6" s="44"/>
+      <c r="Q6" s="44"/>
+      <c r="R6" s="44"/>
+      <c r="S6" s="44"/>
+      <c r="T6" s="45">
         <v>2025</v>
       </c>
-      <c r="U6" s="66"/>
-[...10 lines deleted...]
-      <c r="AF6" s="66">
+      <c r="U6" s="45"/>
+      <c r="V6" s="45"/>
+      <c r="W6" s="45"/>
+      <c r="X6" s="45"/>
+      <c r="Y6" s="45"/>
+      <c r="Z6" s="45"/>
+      <c r="AA6" s="45"/>
+      <c r="AB6" s="45"/>
+      <c r="AC6" s="45"/>
+      <c r="AD6" s="45"/>
+      <c r="AE6" s="43"/>
+      <c r="AF6" s="45">
         <v>2026</v>
       </c>
-      <c r="AG6" s="66"/>
-[...13 lines deleted...]
-      <c r="B7" s="3" t="s">
+      <c r="AG6" s="45"/>
+      <c r="AH6" s="45"/>
+      <c r="AI6" s="45"/>
+      <c r="AJ6" s="45"/>
+      <c r="AK6" s="45"/>
+      <c r="AL6" s="45"/>
+      <c r="AM6" s="45"/>
+      <c r="AN6" s="45"/>
+      <c r="AO6" s="45"/>
+      <c r="AP6" s="45"/>
+      <c r="AQ6" s="43"/>
+    </row>
+    <row r="7" spans="1:43" s="2" customFormat="1" ht="18" customHeight="1">
+      <c r="A7" s="46"/>
+      <c r="B7" s="47" t="s">
         <v>5</v>
       </c>
-      <c r="C7" s="3" t="s">
+      <c r="C7" s="47" t="s">
         <v>6</v>
       </c>
-      <c r="D7" s="3" t="s">
+      <c r="D7" s="47" t="s">
         <v>7</v>
       </c>
-      <c r="E7" s="3" t="s">
+      <c r="E7" s="47" t="s">
         <v>8</v>
       </c>
-      <c r="F7" s="3" t="s">
+      <c r="F7" s="47" t="s">
         <v>0</v>
       </c>
-      <c r="G7" s="3" t="s">
+      <c r="G7" s="47" t="s">
         <v>1</v>
       </c>
-      <c r="H7" s="3" t="s">
+      <c r="H7" s="47" t="s">
         <v>2</v>
       </c>
-      <c r="I7" s="4" t="s">
+      <c r="I7" s="48" t="s">
         <v>3</v>
       </c>
-      <c r="J7" s="4" t="s">
+      <c r="J7" s="48" t="s">
         <v>4</v>
       </c>
-      <c r="K7" s="4" t="s">
+      <c r="K7" s="48" t="s">
         <v>17</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="L7" s="48" t="s">
         <v>18</v>
       </c>
-      <c r="M7" s="4" t="s">
+      <c r="M7" s="48" t="s">
         <v>21</v>
       </c>
-      <c r="N7" s="39" t="s">
+      <c r="N7" s="49" t="s">
         <v>32</v>
       </c>
-      <c r="O7" s="19" t="s">
+      <c r="O7" s="50" t="s">
         <v>33</v>
       </c>
-      <c r="P7" s="19" t="s">
+      <c r="P7" s="50" t="s">
         <v>34</v>
       </c>
-      <c r="Q7" s="19" t="s">
+      <c r="Q7" s="50" t="s">
         <v>35</v>
       </c>
-      <c r="R7" s="19" t="s">
+      <c r="R7" s="50" t="s">
         <v>36</v>
       </c>
-      <c r="S7" s="19" t="s">
+      <c r="S7" s="50" t="s">
         <v>37</v>
       </c>
-      <c r="T7" s="20" t="s">
+      <c r="T7" s="51" t="s">
         <v>38</v>
       </c>
-      <c r="U7" s="20" t="s">
+      <c r="U7" s="51" t="s">
         <v>39</v>
       </c>
-      <c r="V7" s="20" t="s">
+      <c r="V7" s="51" t="s">
         <v>40</v>
       </c>
-      <c r="W7" s="15" t="s">
+      <c r="W7" s="52" t="s">
         <v>42</v>
       </c>
-      <c r="X7" s="15" t="s">
+      <c r="X7" s="52" t="s">
         <v>43</v>
       </c>
-      <c r="Y7" s="20" t="s">
+      <c r="Y7" s="51" t="s">
         <v>44</v>
       </c>
-      <c r="Z7" s="20" t="s">
+      <c r="Z7" s="51" t="s">
         <v>32</v>
       </c>
-      <c r="AA7" s="15" t="s">
+      <c r="AA7" s="52" t="s">
         <v>33</v>
       </c>
-      <c r="AB7" s="15" t="s">
+      <c r="AB7" s="52" t="s">
         <v>34</v>
       </c>
-      <c r="AC7" s="15" t="s">
+      <c r="AC7" s="52" t="s">
         <v>35</v>
       </c>
-      <c r="AD7" s="15" t="s">
+      <c r="AD7" s="52" t="s">
         <v>36</v>
       </c>
-      <c r="AE7" s="15" t="s">
+      <c r="AE7" s="52" t="s">
         <v>37</v>
       </c>
-      <c r="AF7" s="20" t="s">
+      <c r="AF7" s="51" t="s">
         <v>38</v>
       </c>
-      <c r="AG7" s="20" t="s">
+      <c r="AG7" s="51" t="s">
         <v>39</v>
       </c>
-      <c r="AH7" s="20" t="s">
+      <c r="AH7" s="51" t="s">
         <v>40</v>
       </c>
-      <c r="AI7" s="15" t="s">
+      <c r="AI7" s="52" t="s">
         <v>42</v>
       </c>
-      <c r="AJ7" s="15" t="s">
+      <c r="AJ7" s="52" t="s">
         <v>43</v>
       </c>
-      <c r="AK7" s="20" t="s">
+      <c r="AK7" s="51" t="s">
         <v>44</v>
       </c>
-      <c r="AL7" s="20" t="s">
+      <c r="AL7" s="51" t="s">
         <v>32</v>
       </c>
-      <c r="AM7" s="15" t="s">
+      <c r="AM7" s="52" t="s">
         <v>33</v>
       </c>
-      <c r="AN7" s="15" t="s">
+      <c r="AN7" s="52" t="s">
         <v>34</v>
       </c>
-      <c r="AO7" s="15" t="s">
+      <c r="AO7" s="52" t="s">
         <v>35</v>
       </c>
-      <c r="AP7" s="15" t="s">
+      <c r="AP7" s="52" t="s">
         <v>36</v>
       </c>
-      <c r="AQ7" s="15" t="s">
+      <c r="AQ7" s="52" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="8" spans="1:43" s="1" customFormat="1" ht="12" customHeight="1">
-[...18 lines deleted...]
-      <c r="T8" s="63" t="s">
+    <row r="8" spans="1:43" ht="12" customHeight="1">
+      <c r="B8" s="19"/>
+      <c r="C8" s="19"/>
+      <c r="D8" s="19"/>
+      <c r="E8" s="19"/>
+      <c r="F8" s="19"/>
+      <c r="G8" s="19"/>
+      <c r="H8" s="19"/>
+      <c r="I8" s="19"/>
+      <c r="J8" s="19"/>
+      <c r="K8" s="19"/>
+      <c r="L8" s="19"/>
+      <c r="M8" s="19"/>
+      <c r="N8" s="19"/>
+      <c r="O8" s="19"/>
+      <c r="P8" s="19"/>
+      <c r="Q8" s="19"/>
+      <c r="R8" s="19"/>
+      <c r="S8" s="19"/>
+      <c r="T8" s="20" t="s">
         <v>49</v>
       </c>
-      <c r="U8" s="63"/>
-[...14 lines deleted...]
-      <c r="A9" s="16" t="s">
+      <c r="U8" s="20"/>
+      <c r="V8" s="20"/>
+      <c r="W8" s="20"/>
+      <c r="X8" s="20"/>
+      <c r="Y8" s="20"/>
+      <c r="Z8" s="20"/>
+      <c r="AA8" s="20"/>
+      <c r="AB8" s="20"/>
+      <c r="AC8" s="20"/>
+      <c r="AD8" s="20"/>
+      <c r="AE8" s="20"/>
+      <c r="AF8" s="20"/>
+      <c r="AG8" s="20"/>
+    </row>
+    <row r="9" spans="1:43" ht="12" customHeight="1">
+      <c r="A9" s="21" t="s">
         <v>57</v>
       </c>
-      <c r="B9" s="5"/>
-[...11 lines deleted...]
-      <c r="N9" s="26">
+      <c r="B9" s="22"/>
+      <c r="C9" s="22"/>
+      <c r="D9" s="22"/>
+      <c r="E9" s="22"/>
+      <c r="F9" s="22"/>
+      <c r="G9" s="22"/>
+      <c r="H9" s="22"/>
+      <c r="I9" s="22"/>
+      <c r="J9" s="22"/>
+      <c r="K9" s="22"/>
+      <c r="L9" s="22"/>
+      <c r="M9" s="22"/>
+      <c r="N9" s="23">
         <v>589</v>
       </c>
-      <c r="O9" s="8">
+      <c r="O9" s="24">
         <v>571</v>
       </c>
-      <c r="P9" s="32">
+      <c r="P9" s="25">
         <v>425</v>
       </c>
-      <c r="Q9" s="8">
+      <c r="Q9" s="24">
         <v>412</v>
       </c>
-      <c r="R9" s="8">
+      <c r="R9" s="24">
         <v>319</v>
       </c>
-      <c r="S9" s="8">
+      <c r="S9" s="24">
         <v>326</v>
       </c>
-      <c r="T9" s="8">
+      <c r="T9" s="24">
         <v>223</v>
       </c>
-      <c r="U9" s="8">
+      <c r="U9" s="24">
         <v>320</v>
       </c>
-      <c r="V9" s="8">
+      <c r="V9" s="24">
         <v>287</v>
       </c>
-      <c r="W9" s="8">
+      <c r="W9" s="24">
         <v>346</v>
       </c>
-      <c r="X9" s="8">
+      <c r="X9" s="24">
         <v>273</v>
       </c>
-      <c r="Y9" s="8">
+      <c r="Y9" s="24">
         <v>524</v>
       </c>
-      <c r="Z9" s="8">
+      <c r="Z9" s="24">
         <v>579</v>
       </c>
-      <c r="AA9" s="8">
+      <c r="AA9" s="24">
         <v>550</v>
       </c>
-      <c r="AB9" s="8">
+      <c r="AB9" s="24">
         <v>383</v>
       </c>
-      <c r="AC9" s="8">
+      <c r="AC9" s="24">
         <v>357</v>
       </c>
-      <c r="AD9" s="8">
+      <c r="AD9" s="24">
         <v>288</v>
       </c>
-      <c r="AE9" s="8">
+      <c r="AE9" s="24">
         <v>334</v>
       </c>
-      <c r="AF9" s="8">
+      <c r="AF9" s="24">
         <v>247</v>
       </c>
-      <c r="AG9" s="8">
+      <c r="AG9" s="24">
         <v>318</v>
       </c>
-      <c r="AH9" s="8">
+      <c r="AH9" s="24">
         <v>254</v>
       </c>
-      <c r="AI9" s="21">
+      <c r="AI9" s="26">
         <v>326</v>
       </c>
-      <c r="AJ9" s="21">
+      <c r="AJ9" s="26">
         <v>217</v>
       </c>
-      <c r="AK9" s="21">
+      <c r="AK9" s="26">
         <v>701</v>
       </c>
-      <c r="AL9" s="21">
+      <c r="AL9" s="26">
         <v>504</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="17" t="s">
+      <c r="AM9" s="68">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="10" spans="1:43" ht="12" customHeight="1">
+      <c r="A10" s="27" t="s">
         <v>58</v>
       </c>
-      <c r="B10" s="6"/>
-[...11 lines deleted...]
-      <c r="N10" s="26">
+      <c r="B10" s="28"/>
+      <c r="C10" s="28"/>
+      <c r="D10" s="28"/>
+      <c r="E10" s="28"/>
+      <c r="F10" s="28"/>
+      <c r="G10" s="28"/>
+      <c r="H10" s="29"/>
+      <c r="I10" s="28"/>
+      <c r="J10" s="29"/>
+      <c r="K10" s="29"/>
+      <c r="L10" s="29"/>
+      <c r="M10" s="29"/>
+      <c r="N10" s="23">
         <v>343</v>
       </c>
-      <c r="O10" s="8">
+      <c r="O10" s="24">
         <v>329</v>
       </c>
-      <c r="P10" s="32">
+      <c r="P10" s="25">
         <v>253</v>
       </c>
-      <c r="Q10" s="8">
+      <c r="Q10" s="24">
         <v>237</v>
       </c>
-      <c r="R10" s="8">
+      <c r="R10" s="24">
         <v>188</v>
       </c>
-      <c r="S10" s="8">
+      <c r="S10" s="24">
         <v>178</v>
       </c>
-      <c r="T10" s="8">
+      <c r="T10" s="24">
         <v>128</v>
       </c>
-      <c r="U10" s="8">
+      <c r="U10" s="24">
         <v>200</v>
       </c>
-      <c r="V10" s="8">
+      <c r="V10" s="24">
         <v>169</v>
       </c>
-      <c r="W10" s="8">
+      <c r="W10" s="24">
         <v>190</v>
       </c>
-      <c r="X10" s="8">
+      <c r="X10" s="24">
         <v>146</v>
       </c>
-      <c r="Y10" s="8">
+      <c r="Y10" s="24">
         <v>338</v>
       </c>
-      <c r="Z10" s="8">
+      <c r="Z10" s="24">
         <v>337</v>
       </c>
-      <c r="AA10" s="8">
+      <c r="AA10" s="24">
         <v>329</v>
       </c>
-      <c r="AB10" s="8">
+      <c r="AB10" s="24">
         <v>208</v>
       </c>
-      <c r="AC10" s="8">
+      <c r="AC10" s="24">
         <v>199</v>
       </c>
-      <c r="AD10" s="8">
+      <c r="AD10" s="24">
         <v>152</v>
       </c>
-      <c r="AE10" s="8">
+      <c r="AE10" s="24">
         <v>173</v>
       </c>
-      <c r="AF10" s="8">
+      <c r="AF10" s="24">
         <v>127</v>
       </c>
-      <c r="AG10" s="8">
+      <c r="AG10" s="24">
         <v>188</v>
       </c>
-      <c r="AH10" s="8">
+      <c r="AH10" s="24">
         <v>153</v>
       </c>
-      <c r="AI10" s="21">
+      <c r="AI10" s="26">
         <v>173</v>
       </c>
-      <c r="AJ10" s="21">
+      <c r="AJ10" s="26">
         <v>113</v>
       </c>
-      <c r="AK10" s="21">
+      <c r="AK10" s="26">
         <v>426</v>
       </c>
-      <c r="AL10" s="21">
+      <c r="AL10" s="26">
         <v>300</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="17" t="s">
+      <c r="AM10" s="68">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="11" spans="1:43" ht="12" customHeight="1">
+      <c r="A11" s="27" t="s">
         <v>59</v>
       </c>
-      <c r="B11" s="6"/>
-[...11 lines deleted...]
-      <c r="N11" s="26">
+      <c r="B11" s="28"/>
+      <c r="C11" s="28"/>
+      <c r="D11" s="28"/>
+      <c r="E11" s="28"/>
+      <c r="F11" s="28"/>
+      <c r="G11" s="28"/>
+      <c r="H11" s="29"/>
+      <c r="I11" s="28"/>
+      <c r="J11" s="29"/>
+      <c r="K11" s="29"/>
+      <c r="L11" s="29"/>
+      <c r="M11" s="29"/>
+      <c r="N11" s="23">
         <v>50</v>
       </c>
-      <c r="O11" s="8">
+      <c r="O11" s="24">
         <v>55</v>
       </c>
-      <c r="P11" s="32">
+      <c r="P11" s="25">
         <v>35</v>
       </c>
-      <c r="Q11" s="8">
+      <c r="Q11" s="24">
         <v>39</v>
       </c>
-      <c r="R11" s="8">
+      <c r="R11" s="24">
         <v>19</v>
       </c>
-      <c r="S11" s="8">
+      <c r="S11" s="24">
         <v>30</v>
       </c>
-      <c r="T11" s="8">
+      <c r="T11" s="24">
         <v>18</v>
       </c>
-      <c r="U11" s="8">
+      <c r="U11" s="24">
         <v>26</v>
       </c>
-      <c r="V11" s="8">
+      <c r="V11" s="24">
         <v>20</v>
       </c>
-      <c r="W11" s="8">
+      <c r="W11" s="24">
         <v>32</v>
       </c>
-      <c r="X11" s="8">
+      <c r="X11" s="24">
         <v>15</v>
       </c>
-      <c r="Y11" s="8">
+      <c r="Y11" s="24">
         <v>40</v>
       </c>
-      <c r="Z11" s="8">
+      <c r="Z11" s="24">
         <v>47</v>
       </c>
-      <c r="AA11" s="8">
+      <c r="AA11" s="24">
         <v>51</v>
       </c>
-      <c r="AB11" s="8">
+      <c r="AB11" s="24">
         <v>42</v>
       </c>
-      <c r="AC11" s="8">
+      <c r="AC11" s="24">
         <v>27</v>
       </c>
-      <c r="AD11" s="8">
+      <c r="AD11" s="24">
         <v>30</v>
       </c>
-      <c r="AE11" s="8">
+      <c r="AE11" s="24">
         <v>39</v>
       </c>
-      <c r="AF11" s="8">
+      <c r="AF11" s="24">
         <v>26</v>
       </c>
-      <c r="AG11" s="8">
+      <c r="AG11" s="24">
         <v>25</v>
       </c>
-      <c r="AH11" s="8">
+      <c r="AH11" s="24">
         <v>15</v>
       </c>
-      <c r="AI11" s="21">
+      <c r="AI11" s="26">
         <v>39</v>
       </c>
-      <c r="AJ11" s="21">
+      <c r="AJ11" s="26">
         <v>18</v>
       </c>
-      <c r="AK11" s="21">
+      <c r="AK11" s="26">
         <v>67</v>
       </c>
-      <c r="AL11" s="21">
+      <c r="AL11" s="26">
         <v>37</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="17" t="s">
+      <c r="AM11" s="68">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="12" spans="1:43" ht="12" customHeight="1">
+      <c r="A12" s="27" t="s">
         <v>23</v>
       </c>
-      <c r="B12" s="6"/>
-[...11 lines deleted...]
-      <c r="N12" s="26">
+      <c r="B12" s="28"/>
+      <c r="C12" s="28"/>
+      <c r="D12" s="28"/>
+      <c r="E12" s="28"/>
+      <c r="F12" s="28"/>
+      <c r="G12" s="28"/>
+      <c r="H12" s="29"/>
+      <c r="I12" s="28"/>
+      <c r="J12" s="29"/>
+      <c r="K12" s="29"/>
+      <c r="L12" s="29"/>
+      <c r="M12" s="29"/>
+      <c r="N12" s="23">
         <v>31</v>
       </c>
-      <c r="O12" s="8">
+      <c r="O12" s="24">
         <v>31</v>
       </c>
-      <c r="P12" s="32">
+      <c r="P12" s="25">
         <v>23</v>
       </c>
-      <c r="Q12" s="8">
+      <c r="Q12" s="24">
         <v>25</v>
       </c>
-      <c r="R12" s="8">
+      <c r="R12" s="24">
         <v>23</v>
       </c>
-      <c r="S12" s="8">
+      <c r="S12" s="24">
         <v>24</v>
       </c>
-      <c r="T12" s="8">
+      <c r="T12" s="24">
         <v>19</v>
       </c>
-      <c r="U12" s="8">
+      <c r="U12" s="24">
         <v>19</v>
       </c>
-      <c r="V12" s="8">
+      <c r="V12" s="24">
         <v>16</v>
       </c>
-      <c r="W12" s="8">
+      <c r="W12" s="24">
         <v>27</v>
       </c>
-      <c r="X12" s="8">
+      <c r="X12" s="24">
         <v>20</v>
       </c>
-      <c r="Y12" s="8">
+      <c r="Y12" s="24">
         <v>30</v>
       </c>
-      <c r="Z12" s="8">
+      <c r="Z12" s="24">
         <v>30</v>
       </c>
-      <c r="AA12" s="8">
+      <c r="AA12" s="24">
         <v>34</v>
       </c>
-      <c r="AB12" s="8">
+      <c r="AB12" s="24">
         <v>22</v>
       </c>
-      <c r="AC12" s="8">
+      <c r="AC12" s="24">
         <v>26</v>
       </c>
-      <c r="AD12" s="8">
+      <c r="AD12" s="24">
         <v>28</v>
       </c>
-      <c r="AE12" s="8">
+      <c r="AE12" s="24">
         <v>25</v>
       </c>
-      <c r="AF12" s="8">
+      <c r="AF12" s="24">
         <v>22</v>
       </c>
-      <c r="AG12" s="8">
+      <c r="AG12" s="24">
         <v>22</v>
       </c>
-      <c r="AH12" s="8">
+      <c r="AH12" s="24">
         <v>13</v>
       </c>
-      <c r="AI12" s="21">
+      <c r="AI12" s="26">
         <v>20</v>
       </c>
-      <c r="AJ12" s="21">
+      <c r="AJ12" s="26">
         <v>13</v>
       </c>
-      <c r="AK12" s="21">
+      <c r="AK12" s="26">
         <v>41</v>
       </c>
-      <c r="AL12" s="21">
+      <c r="AL12" s="26">
         <v>29</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="17" t="s">
+      <c r="AM12" s="68">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="13" spans="1:43" ht="12" customHeight="1">
+      <c r="A13" s="27" t="s">
         <v>24</v>
       </c>
-      <c r="B13" s="6"/>
-[...11 lines deleted...]
-      <c r="N13" s="26">
+      <c r="B13" s="28"/>
+      <c r="C13" s="28"/>
+      <c r="D13" s="28"/>
+      <c r="E13" s="28"/>
+      <c r="F13" s="28"/>
+      <c r="G13" s="28"/>
+      <c r="H13" s="29"/>
+      <c r="I13" s="28"/>
+      <c r="J13" s="29"/>
+      <c r="K13" s="29"/>
+      <c r="L13" s="29"/>
+      <c r="M13" s="29"/>
+      <c r="N13" s="23">
         <v>31</v>
       </c>
-      <c r="O13" s="8">
+      <c r="O13" s="24">
         <v>21</v>
       </c>
-      <c r="P13" s="32">
+      <c r="P13" s="25">
         <v>29</v>
       </c>
-      <c r="Q13" s="8">
+      <c r="Q13" s="24">
         <v>19</v>
       </c>
-      <c r="R13" s="8">
+      <c r="R13" s="24">
         <v>13</v>
       </c>
-      <c r="S13" s="8">
+      <c r="S13" s="24">
         <v>15</v>
       </c>
-      <c r="T13" s="8">
+      <c r="T13" s="24">
         <v>11</v>
       </c>
-      <c r="U13" s="8">
+      <c r="U13" s="24">
         <v>15</v>
       </c>
-      <c r="V13" s="8">
+      <c r="V13" s="24">
         <v>8</v>
       </c>
-      <c r="W13" s="8">
+      <c r="W13" s="24">
         <v>22</v>
       </c>
-      <c r="X13" s="8">
+      <c r="X13" s="24">
         <v>24</v>
       </c>
-      <c r="Y13" s="8">
+      <c r="Y13" s="24">
         <v>27</v>
       </c>
-      <c r="Z13" s="8">
+      <c r="Z13" s="24">
         <v>26</v>
       </c>
-      <c r="AA13" s="8">
+      <c r="AA13" s="24">
         <v>20</v>
       </c>
-      <c r="AB13" s="8">
+      <c r="AB13" s="24">
         <v>16</v>
       </c>
-      <c r="AC13" s="8">
+      <c r="AC13" s="24">
         <v>20</v>
       </c>
-      <c r="AD13" s="8">
+      <c r="AD13" s="24">
         <v>12</v>
       </c>
-      <c r="AE13" s="8">
+      <c r="AE13" s="24">
         <v>16</v>
       </c>
-      <c r="AF13" s="8">
+      <c r="AF13" s="24">
         <v>17</v>
       </c>
-      <c r="AG13" s="8">
+      <c r="AG13" s="24">
         <v>11</v>
       </c>
-      <c r="AH13" s="8">
+      <c r="AH13" s="24">
         <v>16</v>
       </c>
-      <c r="AI13" s="21">
+      <c r="AI13" s="26">
         <v>19</v>
       </c>
-      <c r="AJ13" s="21">
+      <c r="AJ13" s="26">
         <v>18</v>
       </c>
-      <c r="AK13" s="21">
+      <c r="AK13" s="26">
         <v>25</v>
       </c>
-      <c r="AL13" s="21">
+      <c r="AL13" s="26">
         <v>21</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="17" t="s">
+      <c r="AM13" s="68">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="14" spans="1:43" ht="12" customHeight="1">
+      <c r="A14" s="27" t="s">
         <v>25</v>
       </c>
-      <c r="B14" s="6"/>
-[...11 lines deleted...]
-      <c r="N14" s="26">
+      <c r="B14" s="28"/>
+      <c r="C14" s="28"/>
+      <c r="D14" s="28"/>
+      <c r="E14" s="28"/>
+      <c r="F14" s="28"/>
+      <c r="G14" s="28"/>
+      <c r="H14" s="29"/>
+      <c r="I14" s="28"/>
+      <c r="J14" s="29"/>
+      <c r="K14" s="29"/>
+      <c r="L14" s="29"/>
+      <c r="M14" s="29"/>
+      <c r="N14" s="23">
         <v>56</v>
       </c>
-      <c r="O14" s="8">
+      <c r="O14" s="24">
         <v>46</v>
       </c>
-      <c r="P14" s="32">
+      <c r="P14" s="25">
         <v>30</v>
       </c>
-      <c r="Q14" s="8">
+      <c r="Q14" s="24">
         <v>41</v>
       </c>
-      <c r="R14" s="8">
+      <c r="R14" s="24">
         <v>27</v>
       </c>
-      <c r="S14" s="8">
+      <c r="S14" s="24">
         <v>29</v>
       </c>
-      <c r="T14" s="8">
+      <c r="T14" s="24">
         <v>21</v>
       </c>
-      <c r="U14" s="8">
+      <c r="U14" s="24">
         <v>33</v>
       </c>
-      <c r="V14" s="8">
+      <c r="V14" s="24">
         <v>17</v>
       </c>
-      <c r="W14" s="8">
+      <c r="W14" s="24">
         <v>21</v>
       </c>
-      <c r="X14" s="8">
+      <c r="X14" s="24">
         <v>20</v>
       </c>
-      <c r="Y14" s="8">
+      <c r="Y14" s="24">
         <v>33</v>
       </c>
-      <c r="Z14" s="8">
+      <c r="Z14" s="24">
         <v>49</v>
       </c>
-      <c r="AA14" s="8">
+      <c r="AA14" s="24">
         <v>42</v>
       </c>
-      <c r="AB14" s="8">
+      <c r="AB14" s="24">
         <v>30</v>
       </c>
-      <c r="AC14" s="8">
+      <c r="AC14" s="24">
         <v>38</v>
       </c>
-      <c r="AD14" s="8">
+      <c r="AD14" s="24">
         <v>23</v>
       </c>
-      <c r="AE14" s="8">
+      <c r="AE14" s="24">
         <v>36</v>
       </c>
-      <c r="AF14" s="8">
+      <c r="AF14" s="24">
         <v>21</v>
       </c>
-      <c r="AG14" s="8">
+      <c r="AG14" s="24">
         <v>26</v>
       </c>
-      <c r="AH14" s="8">
+      <c r="AH14" s="24">
         <v>19</v>
       </c>
-      <c r="AI14" s="21">
+      <c r="AI14" s="26">
         <v>36</v>
       </c>
-      <c r="AJ14" s="21">
+      <c r="AJ14" s="26">
         <v>15</v>
       </c>
-      <c r="AK14" s="21">
+      <c r="AK14" s="26">
         <v>63</v>
       </c>
-      <c r="AL14" s="21">
+      <c r="AL14" s="26">
         <v>45</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="17" t="s">
+      <c r="AM14" s="68">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="15" spans="1:43" ht="12" customHeight="1">
+      <c r="A15" s="27" t="s">
         <v>26</v>
       </c>
-      <c r="B15" s="6"/>
-[...11 lines deleted...]
-      <c r="N15" s="26">
+      <c r="B15" s="28"/>
+      <c r="C15" s="28"/>
+      <c r="D15" s="28"/>
+      <c r="E15" s="28"/>
+      <c r="F15" s="28"/>
+      <c r="G15" s="28"/>
+      <c r="H15" s="29"/>
+      <c r="I15" s="28"/>
+      <c r="J15" s="29"/>
+      <c r="K15" s="29"/>
+      <c r="L15" s="29"/>
+      <c r="M15" s="29"/>
+      <c r="N15" s="23">
         <v>9</v>
       </c>
-      <c r="O15" s="8">
+      <c r="O15" s="24">
         <v>10</v>
       </c>
-      <c r="P15" s="32">
+      <c r="P15" s="25">
         <v>7</v>
       </c>
-      <c r="Q15" s="8">
+      <c r="Q15" s="24">
         <v>5</v>
       </c>
-      <c r="R15" s="8">
+      <c r="R15" s="24">
         <v>6</v>
       </c>
-      <c r="S15" s="8">
+      <c r="S15" s="24">
         <v>1</v>
       </c>
-      <c r="T15" s="8">
+      <c r="T15" s="24">
         <v>2</v>
       </c>
-      <c r="U15" s="8">
+      <c r="U15" s="24">
         <v>3</v>
       </c>
-      <c r="V15" s="8">
+      <c r="V15" s="24">
         <v>5</v>
       </c>
-      <c r="W15" s="8">
+      <c r="W15" s="24">
         <v>9</v>
       </c>
-      <c r="X15" s="8">
+      <c r="X15" s="24">
         <v>11</v>
       </c>
-      <c r="Y15" s="8">
+      <c r="Y15" s="24">
         <v>7</v>
       </c>
-      <c r="Z15" s="8">
+      <c r="Z15" s="24">
         <v>8</v>
       </c>
-      <c r="AA15" s="8">
+      <c r="AA15" s="24">
         <v>7</v>
       </c>
-      <c r="AB15" s="8">
+      <c r="AB15" s="24">
         <v>7</v>
       </c>
-      <c r="AC15" s="8">
+      <c r="AC15" s="24">
         <v>4</v>
       </c>
-      <c r="AD15" s="8">
+      <c r="AD15" s="24">
         <v>1</v>
       </c>
-      <c r="AE15" s="8">
+      <c r="AE15" s="24">
         <v>3</v>
       </c>
-      <c r="AF15" s="8" t="s">
+      <c r="AF15" s="24" t="s">
         <v>46</v>
       </c>
-      <c r="AG15" s="8">
+      <c r="AG15" s="24">
         <v>5</v>
       </c>
-      <c r="AH15" s="8">
+      <c r="AH15" s="24">
         <v>2</v>
       </c>
-      <c r="AI15" s="21">
+      <c r="AI15" s="26">
         <v>1</v>
       </c>
-      <c r="AJ15" s="21">
+      <c r="AJ15" s="26">
         <v>3</v>
       </c>
-      <c r="AK15" s="21">
+      <c r="AK15" s="26">
         <v>10</v>
       </c>
-      <c r="AL15" s="21">
+      <c r="AL15" s="26">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="17" t="s">
+      <c r="AM15" s="68">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="16" spans="1:43" ht="12" customHeight="1">
+      <c r="A16" s="27" t="s">
         <v>27</v>
       </c>
-      <c r="B16" s="6"/>
-[...11 lines deleted...]
-      <c r="N16" s="27" t="s">
+      <c r="B16" s="28"/>
+      <c r="C16" s="28"/>
+      <c r="D16" s="28"/>
+      <c r="E16" s="28"/>
+      <c r="F16" s="28"/>
+      <c r="G16" s="28"/>
+      <c r="H16" s="29"/>
+      <c r="I16" s="28"/>
+      <c r="J16" s="29"/>
+      <c r="K16" s="29"/>
+      <c r="L16" s="29"/>
+      <c r="M16" s="29"/>
+      <c r="N16" s="30" t="s">
         <v>46</v>
       </c>
-      <c r="O16" s="8">
+      <c r="O16" s="24">
         <v>2</v>
       </c>
-      <c r="P16" s="32">
+      <c r="P16" s="25">
         <v>1</v>
       </c>
-      <c r="Q16" s="8">
+      <c r="Q16" s="24">
         <v>3</v>
       </c>
-      <c r="R16" s="8">
+      <c r="R16" s="24">
         <v>1</v>
       </c>
-      <c r="S16" s="8" t="s">
+      <c r="S16" s="24" t="s">
         <v>46</v>
       </c>
-      <c r="T16" s="8" t="s">
+      <c r="T16" s="24" t="s">
         <v>46</v>
       </c>
-      <c r="U16" s="8">
+      <c r="U16" s="24">
         <v>2</v>
       </c>
-      <c r="V16" s="8">
+      <c r="V16" s="24">
         <v>3</v>
       </c>
-      <c r="W16" s="8">
+      <c r="W16" s="24">
         <v>4</v>
       </c>
-      <c r="X16" s="8">
+      <c r="X16" s="24">
         <v>5</v>
       </c>
-      <c r="Y16" s="8">
+      <c r="Y16" s="24">
         <v>2</v>
       </c>
-      <c r="Z16" s="8">
+      <c r="Z16" s="24">
         <v>6</v>
       </c>
-      <c r="AA16" s="8">
+      <c r="AA16" s="24">
         <v>5</v>
       </c>
-      <c r="AB16" s="8">
+      <c r="AB16" s="24">
         <v>3</v>
       </c>
-      <c r="AC16" s="8">
+      <c r="AC16" s="24">
         <v>4</v>
       </c>
-      <c r="AD16" s="8">
+      <c r="AD16" s="24">
         <v>2</v>
       </c>
-      <c r="AE16" s="8">
+      <c r="AE16" s="24">
         <v>2</v>
       </c>
-      <c r="AF16" s="8">
+      <c r="AF16" s="24">
         <v>2</v>
       </c>
-      <c r="AG16" s="8" t="s">
+      <c r="AG16" s="24" t="s">
         <v>46</v>
       </c>
-      <c r="AH16" s="8">
+      <c r="AH16" s="24">
         <v>1</v>
       </c>
-      <c r="AI16" s="21">
+      <c r="AI16" s="26">
         <v>1</v>
       </c>
-      <c r="AJ16" s="21">
+      <c r="AJ16" s="26">
         <v>2</v>
       </c>
-      <c r="AK16" s="21">
+      <c r="AK16" s="26">
         <v>2</v>
       </c>
-      <c r="AL16" s="21">
+      <c r="AL16" s="26">
         <v>3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="17" t="s">
+      <c r="AM16" s="68">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="17" spans="1:39" ht="12" customHeight="1">
+      <c r="A17" s="27" t="s">
         <v>50</v>
       </c>
-      <c r="B17" s="6"/>
-[...11 lines deleted...]
-      <c r="N17" s="26">
+      <c r="B17" s="28"/>
+      <c r="C17" s="28"/>
+      <c r="D17" s="28"/>
+      <c r="E17" s="28"/>
+      <c r="F17" s="28"/>
+      <c r="G17" s="28"/>
+      <c r="H17" s="29"/>
+      <c r="I17" s="28"/>
+      <c r="J17" s="29"/>
+      <c r="K17" s="29"/>
+      <c r="L17" s="29"/>
+      <c r="M17" s="29"/>
+      <c r="N17" s="23">
         <v>4</v>
       </c>
-      <c r="O17" s="8">
+      <c r="O17" s="24">
         <v>2</v>
       </c>
-      <c r="P17" s="32">
+      <c r="P17" s="25">
         <v>2</v>
       </c>
-      <c r="Q17" s="2" t="s">
+      <c r="Q17" s="18" t="s">
         <v>46</v>
       </c>
-      <c r="R17" s="8">
+      <c r="R17" s="24">
         <v>3</v>
       </c>
-      <c r="S17" s="8" t="s">
+      <c r="S17" s="24" t="s">
         <v>46</v>
       </c>
-      <c r="T17" s="8" t="s">
+      <c r="T17" s="24" t="s">
         <v>46</v>
       </c>
-      <c r="U17" s="8">
+      <c r="U17" s="24">
         <v>2</v>
       </c>
-      <c r="V17" s="8"/>
-      <c r="W17" s="8">
+      <c r="V17" s="24"/>
+      <c r="W17" s="24">
         <v>3</v>
       </c>
-      <c r="X17" s="8">
+      <c r="X17" s="24">
         <v>2</v>
       </c>
-      <c r="Y17" s="8">
+      <c r="Y17" s="24">
         <v>5</v>
       </c>
-      <c r="Z17" s="8">
+      <c r="Z17" s="24">
         <v>5</v>
       </c>
-      <c r="AA17" s="8">
+      <c r="AA17" s="24">
         <v>1</v>
       </c>
-      <c r="AB17" s="8">
+      <c r="AB17" s="24">
         <v>3</v>
       </c>
-      <c r="AC17" s="8">
+      <c r="AC17" s="24">
         <v>6</v>
       </c>
-      <c r="AD17" s="8">
+      <c r="AD17" s="24">
         <v>3</v>
       </c>
-      <c r="AE17" s="8">
+      <c r="AE17" s="24">
         <v>5</v>
       </c>
-      <c r="AF17" s="8">
+      <c r="AF17" s="24">
         <v>1</v>
       </c>
-      <c r="AG17" s="8">
+      <c r="AG17" s="24">
         <v>2</v>
       </c>
-      <c r="AH17" s="8">
+      <c r="AH17" s="24">
         <v>1</v>
       </c>
-      <c r="AI17" s="21">
+      <c r="AI17" s="26">
         <v>2</v>
       </c>
-      <c r="AJ17" s="21">
+      <c r="AJ17" s="26">
         <v>2</v>
       </c>
-      <c r="AK17" s="21">
+      <c r="AK17" s="26">
         <v>1</v>
       </c>
-      <c r="AL17" s="21">
+      <c r="AL17" s="26">
         <v>2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="17" t="s">
+      <c r="AM17" s="68">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:39" ht="12" customHeight="1">
+      <c r="A18" s="27" t="s">
         <v>31</v>
       </c>
-      <c r="B18" s="6"/>
-[...11 lines deleted...]
-      <c r="N18" s="26">
+      <c r="B18" s="28"/>
+      <c r="C18" s="28"/>
+      <c r="D18" s="28"/>
+      <c r="E18" s="28"/>
+      <c r="F18" s="28"/>
+      <c r="G18" s="28"/>
+      <c r="H18" s="29"/>
+      <c r="I18" s="28"/>
+      <c r="J18" s="29"/>
+      <c r="K18" s="29"/>
+      <c r="L18" s="29"/>
+      <c r="M18" s="29"/>
+      <c r="N18" s="23">
         <v>2</v>
       </c>
-      <c r="O18" s="8">
+      <c r="O18" s="24">
         <v>8</v>
       </c>
-      <c r="P18" s="32">
+      <c r="P18" s="25">
         <v>5</v>
       </c>
-      <c r="Q18" s="8">
+      <c r="Q18" s="24">
         <v>2</v>
       </c>
-      <c r="R18" s="8">
+      <c r="R18" s="24">
         <v>4</v>
       </c>
-      <c r="S18" s="8">
+      <c r="S18" s="24">
         <v>7</v>
       </c>
-      <c r="T18" s="8">
+      <c r="T18" s="24">
         <v>2</v>
       </c>
-      <c r="U18" s="8"/>
-      <c r="V18" s="8">
+      <c r="U18" s="24"/>
+      <c r="V18" s="24">
         <v>4</v>
       </c>
-      <c r="W18" s="8">
+      <c r="W18" s="24">
         <v>4</v>
       </c>
-      <c r="X18" s="8">
+      <c r="X18" s="24">
         <v>3</v>
       </c>
-      <c r="Y18" s="8">
+      <c r="Y18" s="24">
         <v>3</v>
       </c>
-      <c r="Z18" s="8">
+      <c r="Z18" s="24">
         <v>6</v>
       </c>
-      <c r="AA18" s="8">
+      <c r="AA18" s="24">
         <v>7</v>
       </c>
-      <c r="AB18" s="8">
+      <c r="AB18" s="24">
         <v>1</v>
       </c>
-      <c r="AC18" s="8">
+      <c r="AC18" s="24">
         <v>3</v>
       </c>
-      <c r="AD18" s="8">
+      <c r="AD18" s="24">
         <v>4</v>
       </c>
-      <c r="AE18" s="8"/>
-      <c r="AF18" s="8">
+      <c r="AE18" s="24"/>
+      <c r="AF18" s="24">
         <v>3</v>
       </c>
-      <c r="AG18" s="8">
+      <c r="AG18" s="24">
         <v>6</v>
       </c>
-      <c r="AH18" s="8">
+      <c r="AH18" s="24">
         <v>4</v>
       </c>
-      <c r="AI18" s="21">
+      <c r="AI18" s="26">
         <v>3</v>
       </c>
-      <c r="AJ18" s="21">
+      <c r="AJ18" s="26">
         <v>2</v>
       </c>
-      <c r="AK18" s="21">
+      <c r="AK18" s="26">
         <v>4</v>
       </c>
-      <c r="AL18" s="21">
+      <c r="AL18" s="26">
         <v>4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="17" t="s">
+      <c r="AM18" s="68">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="19" spans="1:39" ht="12" customHeight="1">
+      <c r="A19" s="27" t="s">
         <v>28</v>
       </c>
-      <c r="B19" s="6"/>
-[...11 lines deleted...]
-      <c r="N19" s="26">
+      <c r="B19" s="28"/>
+      <c r="C19" s="28"/>
+      <c r="D19" s="28"/>
+      <c r="E19" s="28"/>
+      <c r="F19" s="28"/>
+      <c r="G19" s="28"/>
+      <c r="H19" s="29"/>
+      <c r="I19" s="28"/>
+      <c r="J19" s="29"/>
+      <c r="K19" s="29"/>
+      <c r="L19" s="29"/>
+      <c r="M19" s="29"/>
+      <c r="N19" s="23">
         <v>7</v>
       </c>
-      <c r="O19" s="8">
+      <c r="O19" s="24">
         <v>15</v>
       </c>
-      <c r="P19" s="32">
+      <c r="P19" s="25">
         <v>6</v>
       </c>
-      <c r="Q19" s="8">
+      <c r="Q19" s="24">
         <v>10</v>
       </c>
-      <c r="R19" s="8">
+      <c r="R19" s="24">
         <v>6</v>
       </c>
-      <c r="S19" s="8">
+      <c r="S19" s="24">
         <v>8</v>
       </c>
-      <c r="T19" s="8">
+      <c r="T19" s="24">
         <v>4</v>
       </c>
-      <c r="U19" s="8">
+      <c r="U19" s="24">
         <v>4</v>
       </c>
-      <c r="V19" s="8">
+      <c r="V19" s="24">
         <v>3</v>
       </c>
-      <c r="W19" s="8">
+      <c r="W19" s="24">
         <v>6</v>
       </c>
-      <c r="X19" s="8">
+      <c r="X19" s="24">
         <v>7</v>
       </c>
-      <c r="Y19" s="8">
+      <c r="Y19" s="24">
         <v>3</v>
       </c>
-      <c r="Z19" s="8">
+      <c r="Z19" s="24">
         <v>10</v>
       </c>
-      <c r="AA19" s="8">
+      <c r="AA19" s="24">
         <v>6</v>
       </c>
-      <c r="AB19" s="8">
+      <c r="AB19" s="24">
         <v>8</v>
       </c>
-      <c r="AC19" s="8">
+      <c r="AC19" s="24">
         <v>3</v>
       </c>
-      <c r="AD19" s="8">
+      <c r="AD19" s="24">
         <v>4</v>
       </c>
-      <c r="AE19" s="8">
+      <c r="AE19" s="24">
         <v>5</v>
       </c>
-      <c r="AF19" s="8" t="s">
+      <c r="AF19" s="24" t="s">
         <v>46</v>
       </c>
-      <c r="AG19" s="8">
+      <c r="AG19" s="24">
         <v>6</v>
       </c>
-      <c r="AH19" s="8">
+      <c r="AH19" s="24">
         <v>4</v>
       </c>
-      <c r="AI19" s="21">
+      <c r="AI19" s="26">
         <v>5</v>
       </c>
-      <c r="AJ19" s="21">
+      <c r="AJ19" s="26">
         <v>5</v>
       </c>
-      <c r="AK19" s="21">
+      <c r="AK19" s="26">
         <v>4</v>
       </c>
-      <c r="AL19" s="21">
+      <c r="AL19" s="26">
         <v>11</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="17" t="s">
+      <c r="AM19" s="68">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="20" spans="1:39" ht="12" customHeight="1">
+      <c r="A20" s="27" t="s">
         <v>29</v>
       </c>
-      <c r="B20" s="6"/>
-[...11 lines deleted...]
-      <c r="N20" s="26">
+      <c r="B20" s="28"/>
+      <c r="C20" s="28"/>
+      <c r="D20" s="28"/>
+      <c r="E20" s="28"/>
+      <c r="F20" s="28"/>
+      <c r="G20" s="28"/>
+      <c r="H20" s="29"/>
+      <c r="I20" s="28"/>
+      <c r="J20" s="29"/>
+      <c r="K20" s="29"/>
+      <c r="L20" s="29"/>
+      <c r="M20" s="29"/>
+      <c r="N20" s="23">
         <v>26</v>
       </c>
-      <c r="O20" s="8">
+      <c r="O20" s="24">
         <v>14</v>
       </c>
-      <c r="P20" s="32">
+      <c r="P20" s="25">
         <v>10</v>
       </c>
-      <c r="Q20" s="8">
+      <c r="Q20" s="24">
         <v>11</v>
       </c>
-      <c r="R20" s="8">
+      <c r="R20" s="24">
         <v>7</v>
       </c>
-      <c r="S20" s="8">
+      <c r="S20" s="24">
         <v>9</v>
       </c>
-      <c r="T20" s="8" t="s">
+      <c r="T20" s="24" t="s">
         <v>46</v>
       </c>
-      <c r="U20" s="8">
+      <c r="U20" s="24">
         <v>5</v>
       </c>
-      <c r="V20" s="8">
+      <c r="V20" s="24">
         <v>13</v>
       </c>
-      <c r="W20" s="8">
+      <c r="W20" s="24">
         <v>9</v>
       </c>
-      <c r="X20" s="8">
+      <c r="X20" s="24">
         <v>7</v>
       </c>
-      <c r="Y20" s="8">
+      <c r="Y20" s="24">
         <v>7</v>
       </c>
-      <c r="Z20" s="8">
+      <c r="Z20" s="24">
         <v>24</v>
       </c>
-      <c r="AA20" s="8">
+      <c r="AA20" s="24">
         <v>12</v>
       </c>
-      <c r="AB20" s="8">
+      <c r="AB20" s="24">
         <v>11</v>
       </c>
-      <c r="AC20" s="8">
+      <c r="AC20" s="24">
         <v>9</v>
       </c>
-      <c r="AD20" s="8">
+      <c r="AD20" s="24">
         <v>8</v>
       </c>
-      <c r="AE20" s="8">
+      <c r="AE20" s="24">
         <v>11</v>
       </c>
-      <c r="AF20" s="8">
+      <c r="AF20" s="24">
         <v>9</v>
       </c>
-      <c r="AG20" s="8">
+      <c r="AG20" s="24">
         <v>4</v>
       </c>
-      <c r="AH20" s="8">
+      <c r="AH20" s="24">
         <v>10</v>
       </c>
-      <c r="AI20" s="21">
+      <c r="AI20" s="26">
         <v>7</v>
       </c>
-      <c r="AJ20" s="21">
+      <c r="AJ20" s="26">
         <v>12</v>
       </c>
-      <c r="AK20" s="21">
+      <c r="AK20" s="26">
         <v>13</v>
       </c>
-      <c r="AL20" s="21">
+      <c r="AL20" s="26">
         <v>13</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="17" t="s">
+      <c r="AM20" s="68">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="21" spans="1:39" ht="12" customHeight="1">
+      <c r="A21" s="27" t="s">
         <v>51</v>
       </c>
-      <c r="B21" s="6"/>
-[...11 lines deleted...]
-      <c r="N21" s="26">
+      <c r="B21" s="28"/>
+      <c r="C21" s="28"/>
+      <c r="D21" s="28"/>
+      <c r="E21" s="28"/>
+      <c r="F21" s="28"/>
+      <c r="G21" s="28"/>
+      <c r="H21" s="29"/>
+      <c r="I21" s="28"/>
+      <c r="J21" s="29"/>
+      <c r="K21" s="29"/>
+      <c r="L21" s="29"/>
+      <c r="M21" s="29"/>
+      <c r="N21" s="23">
         <v>5</v>
       </c>
-      <c r="O21" s="8">
+      <c r="O21" s="24">
         <v>8</v>
       </c>
-      <c r="P21" s="32">
+      <c r="P21" s="25">
         <v>1</v>
       </c>
-      <c r="Q21" s="8">
+      <c r="Q21" s="24">
         <v>1</v>
       </c>
-      <c r="R21" s="8">
+      <c r="R21" s="24">
         <v>2</v>
       </c>
-      <c r="S21" s="8">
+      <c r="S21" s="24">
         <v>8</v>
       </c>
-      <c r="T21" s="8">
+      <c r="T21" s="24">
         <v>3</v>
       </c>
-      <c r="U21" s="8"/>
-      <c r="V21" s="8">
+      <c r="U21" s="24"/>
+      <c r="V21" s="24">
         <v>3</v>
       </c>
-      <c r="W21" s="8">
+      <c r="W21" s="24">
         <v>1</v>
       </c>
-      <c r="X21" s="8">
+      <c r="X21" s="24">
         <v>3</v>
       </c>
-      <c r="Y21" s="8">
+      <c r="Y21" s="24">
         <v>2</v>
       </c>
-      <c r="Z21" s="8">
+      <c r="Z21" s="24">
         <v>2</v>
       </c>
-      <c r="AA21" s="8">
+      <c r="AA21" s="24">
         <v>6</v>
       </c>
-      <c r="AB21" s="8">
+      <c r="AB21" s="24">
         <v>5</v>
       </c>
-      <c r="AC21" s="8">
+      <c r="AC21" s="24">
         <v>3</v>
       </c>
-      <c r="AD21" s="8">
+      <c r="AD21" s="24">
         <v>5</v>
       </c>
-      <c r="AE21" s="8">
+      <c r="AE21" s="24">
         <v>6</v>
       </c>
-      <c r="AF21" s="8">
+      <c r="AF21" s="24">
         <v>1</v>
       </c>
-      <c r="AG21" s="8">
+      <c r="AG21" s="24">
         <v>6</v>
       </c>
-      <c r="AH21" s="8">
+      <c r="AH21" s="24">
         <v>1</v>
       </c>
-      <c r="AI21" s="21">
+      <c r="AI21" s="26">
         <v>3</v>
       </c>
-      <c r="AJ21" s="21">
+      <c r="AJ21" s="26">
         <v>3</v>
       </c>
-      <c r="AK21" s="21">
+      <c r="AK21" s="26">
         <v>9</v>
       </c>
-      <c r="AL21" s="21">
+      <c r="AL21" s="26">
         <v>3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="17" t="s">
+      <c r="AM21" s="68">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="22" spans="1:39" ht="12" customHeight="1">
+      <c r="A22" s="27" t="s">
         <v>30</v>
       </c>
-      <c r="B22" s="6"/>
-[...11 lines deleted...]
-      <c r="N22" s="26">
+      <c r="B22" s="28"/>
+      <c r="C22" s="28"/>
+      <c r="D22" s="28"/>
+      <c r="E22" s="28"/>
+      <c r="F22" s="28"/>
+      <c r="G22" s="28"/>
+      <c r="H22" s="29"/>
+      <c r="I22" s="28"/>
+      <c r="J22" s="29"/>
+      <c r="K22" s="29"/>
+      <c r="L22" s="29"/>
+      <c r="M22" s="29"/>
+      <c r="N22" s="23">
         <v>25</v>
       </c>
-      <c r="O22" s="8">
+      <c r="O22" s="24">
         <v>30</v>
       </c>
-      <c r="P22" s="32">
+      <c r="P22" s="25">
         <v>23</v>
       </c>
-      <c r="Q22" s="8">
+      <c r="Q22" s="24">
         <v>19</v>
       </c>
-      <c r="R22" s="8">
+      <c r="R22" s="24">
         <v>20</v>
       </c>
-      <c r="S22" s="8">
+      <c r="S22" s="24">
         <v>17</v>
       </c>
-      <c r="T22" s="8">
+      <c r="T22" s="24">
         <v>15</v>
       </c>
-      <c r="U22" s="8">
+      <c r="U22" s="24">
         <v>11</v>
       </c>
-      <c r="V22" s="8">
+      <c r="V22" s="24">
         <v>26</v>
       </c>
-      <c r="W22" s="8">
+      <c r="W22" s="24">
         <v>18</v>
       </c>
-      <c r="X22" s="8">
+      <c r="X22" s="24">
         <v>10</v>
       </c>
-      <c r="Y22" s="8">
+      <c r="Y22" s="24">
         <v>27</v>
       </c>
-      <c r="Z22" s="8">
+      <c r="Z22" s="24">
         <v>29</v>
       </c>
-      <c r="AA22" s="8">
+      <c r="AA22" s="24">
         <v>30</v>
       </c>
-      <c r="AB22" s="8">
+      <c r="AB22" s="24">
         <v>27</v>
       </c>
-      <c r="AC22" s="8">
+      <c r="AC22" s="24">
         <v>15</v>
       </c>
-      <c r="AD22" s="8">
+      <c r="AD22" s="24">
         <v>16</v>
       </c>
-      <c r="AE22" s="8">
+      <c r="AE22" s="24">
         <v>13</v>
       </c>
-      <c r="AF22" s="8">
+      <c r="AF22" s="24">
         <v>18</v>
       </c>
-      <c r="AG22" s="8">
+      <c r="AG22" s="24">
         <v>17</v>
       </c>
-      <c r="AH22" s="8">
+      <c r="AH22" s="24">
         <v>15</v>
       </c>
-      <c r="AI22" s="21">
+      <c r="AI22" s="26">
         <v>17</v>
       </c>
-      <c r="AJ22" s="21">
+      <c r="AJ22" s="26">
         <v>11</v>
       </c>
-      <c r="AK22" s="21">
+      <c r="AK22" s="26">
         <v>36</v>
       </c>
-      <c r="AL22" s="21">
+      <c r="AL22" s="26">
         <v>28</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="T23" s="64" t="s">
+      <c r="AM22" s="68">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="23" spans="1:39" ht="12" customHeight="1">
+      <c r="B23" s="21"/>
+      <c r="C23" s="21"/>
+      <c r="D23" s="21"/>
+      <c r="E23" s="21"/>
+      <c r="F23" s="21"/>
+      <c r="G23" s="21"/>
+      <c r="H23" s="21"/>
+      <c r="I23" s="21"/>
+      <c r="J23" s="21"/>
+      <c r="K23" s="21"/>
+      <c r="L23" s="21"/>
+      <c r="M23" s="21"/>
+      <c r="N23" s="21"/>
+      <c r="O23" s="21"/>
+      <c r="P23" s="21"/>
+      <c r="Q23" s="21"/>
+      <c r="R23" s="21"/>
+      <c r="S23" s="21"/>
+      <c r="T23" s="31" t="s">
         <v>47</v>
       </c>
-      <c r="U23" s="64"/>
-[...18 lines deleted...]
-      <c r="A24" s="16" t="s">
+      <c r="U23" s="31"/>
+      <c r="V23" s="31"/>
+      <c r="W23" s="31"/>
+      <c r="X23" s="31"/>
+      <c r="Y23" s="31"/>
+      <c r="Z23" s="31"/>
+      <c r="AA23" s="31"/>
+      <c r="AB23" s="31"/>
+      <c r="AC23" s="31"/>
+      <c r="AD23" s="31"/>
+      <c r="AE23" s="31"/>
+      <c r="AF23" s="31"/>
+      <c r="AG23" s="31"/>
+      <c r="AH23" s="32"/>
+      <c r="AI23" s="21"/>
+      <c r="AJ23" s="26"/>
+      <c r="AK23" s="26"/>
+      <c r="AM23" s="68"/>
+    </row>
+    <row r="24" spans="1:39" ht="12" customHeight="1">
+      <c r="A24" s="21" t="s">
         <v>57</v>
       </c>
-      <c r="B24" s="6"/>
-[...11 lines deleted...]
-      <c r="N24" s="26">
+      <c r="B24" s="28"/>
+      <c r="C24" s="28"/>
+      <c r="D24" s="28"/>
+      <c r="E24" s="28"/>
+      <c r="F24" s="28"/>
+      <c r="G24" s="28"/>
+      <c r="H24" s="29"/>
+      <c r="I24" s="28"/>
+      <c r="J24" s="29"/>
+      <c r="K24" s="29"/>
+      <c r="L24" s="29"/>
+      <c r="M24" s="29"/>
+      <c r="N24" s="23">
         <v>435</v>
       </c>
-      <c r="O24" s="8">
+      <c r="O24" s="24">
         <v>412</v>
       </c>
-      <c r="P24" s="32">
+      <c r="P24" s="25">
         <v>315</v>
       </c>
-      <c r="Q24" s="8">
+      <c r="Q24" s="24">
         <v>313</v>
       </c>
-      <c r="R24" s="8">
+      <c r="R24" s="24">
         <v>234</v>
       </c>
-      <c r="S24" s="8">
+      <c r="S24" s="24">
         <v>227</v>
       </c>
-      <c r="T24" s="8">
+      <c r="T24" s="24">
         <v>171</v>
       </c>
-      <c r="U24" s="8">
+      <c r="U24" s="24">
         <v>251</v>
       </c>
-      <c r="V24" s="8">
+      <c r="V24" s="24">
         <v>211</v>
       </c>
-      <c r="W24" s="8">
+      <c r="W24" s="24">
         <v>246</v>
       </c>
-      <c r="X24" s="8">
+      <c r="X24" s="24">
         <v>182</v>
       </c>
-      <c r="Y24" s="8">
+      <c r="Y24" s="24">
         <v>418</v>
       </c>
-      <c r="Z24" s="8">
+      <c r="Z24" s="24">
         <v>418</v>
       </c>
-      <c r="AA24" s="8">
+      <c r="AA24" s="24">
         <v>425</v>
       </c>
-      <c r="AB24" s="8">
+      <c r="AB24" s="24">
         <v>291</v>
       </c>
-      <c r="AC24" s="8">
+      <c r="AC24" s="24">
         <v>263</v>
       </c>
-      <c r="AD24" s="8">
+      <c r="AD24" s="24">
         <v>205</v>
       </c>
-      <c r="AE24" s="8">
+      <c r="AE24" s="24">
         <v>245</v>
       </c>
-      <c r="AF24" s="8">
+      <c r="AF24" s="24">
         <v>182</v>
       </c>
-      <c r="AG24" s="8">
+      <c r="AG24" s="24">
         <v>231</v>
       </c>
-      <c r="AH24" s="8">
+      <c r="AH24" s="24">
         <v>183</v>
       </c>
-      <c r="AI24" s="21">
+      <c r="AI24" s="26">
         <v>247</v>
       </c>
-      <c r="AJ24" s="21">
+      <c r="AJ24" s="26">
         <v>148</v>
       </c>
-      <c r="AK24" s="21">
+      <c r="AK24" s="26">
         <v>546</v>
       </c>
-      <c r="AL24" s="21">
+      <c r="AL24" s="26">
         <v>381</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="17" t="s">
+      <c r="AM24" s="68">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="25" spans="1:39" ht="12" customHeight="1">
+      <c r="A25" s="27" t="s">
         <v>58</v>
       </c>
-      <c r="B25" s="6"/>
-[...11 lines deleted...]
-      <c r="N25" s="26">
+      <c r="B25" s="28"/>
+      <c r="C25" s="28"/>
+      <c r="D25" s="28"/>
+      <c r="E25" s="28"/>
+      <c r="F25" s="28"/>
+      <c r="G25" s="28"/>
+      <c r="H25" s="29"/>
+      <c r="I25" s="28"/>
+      <c r="J25" s="29"/>
+      <c r="K25" s="29"/>
+      <c r="L25" s="29"/>
+      <c r="M25" s="29"/>
+      <c r="N25" s="23">
         <v>323</v>
       </c>
-      <c r="O25" s="8">
+      <c r="O25" s="24">
         <v>307</v>
       </c>
-      <c r="P25" s="32">
+      <c r="P25" s="25">
         <v>239</v>
       </c>
-      <c r="Q25" s="8">
+      <c r="Q25" s="24">
         <v>231</v>
       </c>
-      <c r="R25" s="8">
+      <c r="R25" s="24">
         <v>180</v>
       </c>
-      <c r="S25" s="8">
+      <c r="S25" s="24">
         <v>168</v>
       </c>
-      <c r="T25" s="8">
+      <c r="T25" s="24">
         <v>124</v>
       </c>
-      <c r="U25" s="8">
+      <c r="U25" s="24">
         <v>192</v>
       </c>
-      <c r="V25" s="8">
+      <c r="V25" s="24">
         <v>163</v>
       </c>
-      <c r="W25" s="8">
+      <c r="W25" s="24">
         <v>179</v>
       </c>
-      <c r="X25" s="8">
+      <c r="X25" s="24">
         <v>138</v>
       </c>
-      <c r="Y25" s="8">
+      <c r="Y25" s="24">
         <v>325</v>
       </c>
-      <c r="Z25" s="8">
+      <c r="Z25" s="24">
         <v>311</v>
       </c>
-      <c r="AA25" s="8">
+      <c r="AA25" s="24">
         <v>317</v>
       </c>
-      <c r="AB25" s="8">
+      <c r="AB25" s="24">
         <v>205</v>
       </c>
-      <c r="AC25" s="8">
+      <c r="AC25" s="24">
         <v>192</v>
       </c>
-      <c r="AD25" s="8">
+      <c r="AD25" s="24">
         <v>146</v>
       </c>
-      <c r="AE25" s="8">
+      <c r="AE25" s="24">
         <v>169</v>
       </c>
-      <c r="AF25" s="8">
+      <c r="AF25" s="24">
         <v>122</v>
       </c>
-      <c r="AG25" s="8">
+      <c r="AG25" s="24">
         <v>179</v>
       </c>
-      <c r="AH25" s="8">
+      <c r="AH25" s="24">
         <v>143</v>
       </c>
-      <c r="AI25" s="21">
+      <c r="AI25" s="26">
         <v>166</v>
       </c>
-      <c r="AJ25" s="21">
+      <c r="AJ25" s="26">
         <v>109</v>
       </c>
-      <c r="AK25" s="21">
+      <c r="AK25" s="26">
         <v>408</v>
       </c>
-      <c r="AL25" s="21">
+      <c r="AL25" s="26">
         <v>287</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="17" t="s">
+      <c r="AM25" s="68">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="26" spans="1:39" ht="12" customHeight="1">
+      <c r="A26" s="27" t="s">
         <v>59</v>
       </c>
-      <c r="B26" s="6"/>
-[...11 lines deleted...]
-      <c r="N26" s="26">
+      <c r="B26" s="28"/>
+      <c r="C26" s="28"/>
+      <c r="D26" s="28"/>
+      <c r="E26" s="28"/>
+      <c r="F26" s="28"/>
+      <c r="G26" s="28"/>
+      <c r="H26" s="29"/>
+      <c r="I26" s="28"/>
+      <c r="J26" s="29"/>
+      <c r="K26" s="29"/>
+      <c r="L26" s="29"/>
+      <c r="M26" s="29"/>
+      <c r="N26" s="23">
         <v>49</v>
       </c>
-      <c r="O26" s="8">
+      <c r="O26" s="24">
         <v>50</v>
       </c>
-      <c r="P26" s="32">
+      <c r="P26" s="25">
         <v>33</v>
       </c>
-      <c r="Q26" s="8">
+      <c r="Q26" s="24">
         <v>38</v>
       </c>
-      <c r="R26" s="8">
+      <c r="R26" s="24">
         <v>18</v>
       </c>
-      <c r="S26" s="8">
+      <c r="S26" s="24">
         <v>28</v>
       </c>
-      <c r="T26" s="8">
+      <c r="T26" s="24">
         <v>17</v>
       </c>
-      <c r="U26" s="8">
+      <c r="U26" s="24">
         <v>25</v>
       </c>
-      <c r="V26" s="8">
+      <c r="V26" s="24">
         <v>19</v>
       </c>
-      <c r="W26" s="8">
+      <c r="W26" s="24">
         <v>30</v>
       </c>
-      <c r="X26" s="8">
+      <c r="X26" s="24">
         <v>15</v>
       </c>
-      <c r="Y26" s="8">
+      <c r="Y26" s="24">
         <v>39</v>
       </c>
-      <c r="Z26" s="8">
+      <c r="Z26" s="24">
         <v>46</v>
       </c>
-      <c r="AA26" s="8">
+      <c r="AA26" s="24">
         <v>51</v>
       </c>
-      <c r="AB26" s="8">
+      <c r="AB26" s="24">
         <v>42</v>
       </c>
-      <c r="AC26" s="8">
+      <c r="AC26" s="24">
         <v>24</v>
       </c>
-      <c r="AD26" s="8">
+      <c r="AD26" s="24">
         <v>30</v>
       </c>
-      <c r="AE26" s="8">
+      <c r="AE26" s="24">
         <v>38</v>
       </c>
-      <c r="AF26" s="8">
+      <c r="AF26" s="24">
         <v>26</v>
       </c>
-      <c r="AG26" s="8">
+      <c r="AG26" s="24">
         <v>24</v>
       </c>
-      <c r="AH26" s="8">
+      <c r="AH26" s="24">
         <v>13</v>
       </c>
-      <c r="AI26" s="21">
+      <c r="AI26" s="26">
         <v>39</v>
       </c>
-      <c r="AJ26" s="21">
+      <c r="AJ26" s="26">
         <v>18</v>
       </c>
-      <c r="AK26" s="21">
+      <c r="AK26" s="26">
         <v>65</v>
       </c>
-      <c r="AL26" s="21">
+      <c r="AL26" s="26">
         <v>36</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="18" t="s">
+      <c r="AM26" s="68">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="27" spans="1:39" ht="12" customHeight="1">
+      <c r="A27" s="33" t="s">
         <v>24</v>
       </c>
-      <c r="B27" s="6"/>
-[...11 lines deleted...]
-      <c r="N27" s="26">
+      <c r="B27" s="28"/>
+      <c r="C27" s="28"/>
+      <c r="D27" s="28"/>
+      <c r="E27" s="28"/>
+      <c r="F27" s="28"/>
+      <c r="G27" s="28"/>
+      <c r="H27" s="29"/>
+      <c r="I27" s="28"/>
+      <c r="J27" s="29"/>
+      <c r="K27" s="29"/>
+      <c r="L27" s="29"/>
+      <c r="M27" s="29"/>
+      <c r="N27" s="23">
         <v>13</v>
       </c>
-      <c r="O27" s="8">
+      <c r="O27" s="24">
         <v>11</v>
       </c>
-      <c r="P27" s="32">
+      <c r="P27" s="25">
         <v>11</v>
       </c>
-      <c r="Q27" s="8">
+      <c r="Q27" s="24">
         <v>6</v>
       </c>
-      <c r="R27" s="8">
+      <c r="R27" s="24">
         <v>7</v>
       </c>
-      <c r="S27" s="8">
+      <c r="S27" s="24">
         <v>5</v>
       </c>
-      <c r="T27" s="8">
+      <c r="T27" s="24">
         <v>7</v>
       </c>
-      <c r="U27" s="8">
+      <c r="U27" s="24">
         <v>6</v>
       </c>
-      <c r="V27" s="8">
+      <c r="V27" s="24">
         <v>6</v>
       </c>
-      <c r="W27" s="8">
+      <c r="W27" s="24">
         <v>13</v>
       </c>
-      <c r="X27" s="8">
+      <c r="X27" s="24">
         <v>11</v>
       </c>
-      <c r="Y27" s="8">
+      <c r="Y27" s="24">
         <v>14</v>
       </c>
-      <c r="Z27" s="8">
+      <c r="Z27" s="24">
         <v>12</v>
       </c>
-      <c r="AA27" s="8">
+      <c r="AA27" s="24">
         <v>12</v>
       </c>
-      <c r="AB27" s="8">
+      <c r="AB27" s="24">
         <v>11</v>
       </c>
-      <c r="AC27" s="8">
+      <c r="AC27" s="24">
         <v>11</v>
       </c>
-      <c r="AD27" s="8">
+      <c r="AD27" s="24">
         <v>8</v>
       </c>
-      <c r="AE27" s="8">
+      <c r="AE27" s="24">
         <v>9</v>
       </c>
-      <c r="AF27" s="8">
+      <c r="AF27" s="24">
         <v>10</v>
       </c>
-      <c r="AG27" s="8">
+      <c r="AG27" s="24">
         <v>6</v>
       </c>
-      <c r="AH27" s="8">
+      <c r="AH27" s="24">
         <v>7</v>
       </c>
-      <c r="AI27" s="21">
+      <c r="AI27" s="26">
         <v>8</v>
       </c>
-      <c r="AJ27" s="21">
+      <c r="AJ27" s="26">
         <v>6</v>
       </c>
-      <c r="AK27" s="21">
+      <c r="AK27" s="26">
         <v>14</v>
       </c>
-      <c r="AL27" s="21">
+      <c r="AL27" s="26">
         <v>7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A28" s="18" t="s">
+      <c r="AM27" s="68">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="28" spans="1:39" ht="12" customHeight="1">
+      <c r="A28" s="33" t="s">
         <v>25</v>
       </c>
-      <c r="B28" s="6"/>
-[...11 lines deleted...]
-      <c r="N28" s="26">
+      <c r="B28" s="28"/>
+      <c r="C28" s="28"/>
+      <c r="D28" s="28"/>
+      <c r="E28" s="28"/>
+      <c r="F28" s="28"/>
+      <c r="G28" s="28"/>
+      <c r="H28" s="29"/>
+      <c r="I28" s="28"/>
+      <c r="J28" s="29"/>
+      <c r="K28" s="29"/>
+      <c r="L28" s="29"/>
+      <c r="M28" s="29"/>
+      <c r="N28" s="23">
         <v>41</v>
       </c>
-      <c r="O28" s="8">
+      <c r="O28" s="24">
         <v>35</v>
       </c>
-      <c r="P28" s="32">
+      <c r="P28" s="25">
         <v>19</v>
       </c>
-      <c r="Q28" s="8">
+      <c r="Q28" s="24">
         <v>28</v>
       </c>
-      <c r="R28" s="8">
+      <c r="R28" s="24">
         <v>22</v>
       </c>
-      <c r="S28" s="8">
+      <c r="S28" s="24">
         <v>19</v>
       </c>
-      <c r="T28" s="8">
+      <c r="T28" s="24">
         <v>15</v>
       </c>
-      <c r="U28" s="8">
+      <c r="U28" s="24">
         <v>24</v>
       </c>
-      <c r="V28" s="8">
+      <c r="V28" s="24">
         <v>11</v>
       </c>
-      <c r="W28" s="8">
+      <c r="W28" s="24">
         <v>15</v>
       </c>
-      <c r="X28" s="8">
+      <c r="X28" s="24">
         <v>13</v>
       </c>
-      <c r="Y28" s="8">
+      <c r="Y28" s="24">
         <v>25</v>
       </c>
-      <c r="Z28" s="8">
+      <c r="Z28" s="24">
         <v>38</v>
       </c>
-      <c r="AA28" s="8">
+      <c r="AA28" s="24">
         <v>28</v>
       </c>
-      <c r="AB28" s="8">
+      <c r="AB28" s="24">
         <v>21</v>
       </c>
-      <c r="AC28" s="8">
+      <c r="AC28" s="24">
         <v>28</v>
       </c>
-      <c r="AD28" s="8">
+      <c r="AD28" s="24">
         <v>17</v>
       </c>
-      <c r="AE28" s="8">
+      <c r="AE28" s="24">
         <v>22</v>
       </c>
-      <c r="AF28" s="8">
+      <c r="AF28" s="24">
         <v>16</v>
       </c>
-      <c r="AG28" s="8">
+      <c r="AG28" s="24">
         <v>18</v>
       </c>
-      <c r="AH28" s="8">
+      <c r="AH28" s="24">
         <v>15</v>
       </c>
-      <c r="AI28" s="21">
+      <c r="AI28" s="26">
         <v>28</v>
       </c>
-      <c r="AJ28" s="21">
+      <c r="AJ28" s="26">
         <v>11</v>
       </c>
-      <c r="AK28" s="21">
+      <c r="AK28" s="26">
         <v>44</v>
       </c>
-      <c r="AL28" s="21">
+      <c r="AL28" s="26">
         <v>34</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="18" t="s">
+      <c r="AM28" s="68">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="29" spans="1:39" ht="12" customHeight="1">
+      <c r="A29" s="33" t="s">
         <v>30</v>
       </c>
-      <c r="B29" s="6"/>
-[...11 lines deleted...]
-      <c r="N29" s="26">
+      <c r="B29" s="28"/>
+      <c r="C29" s="28"/>
+      <c r="D29" s="28"/>
+      <c r="E29" s="28"/>
+      <c r="F29" s="28"/>
+      <c r="G29" s="28"/>
+      <c r="H29" s="29"/>
+      <c r="I29" s="28"/>
+      <c r="J29" s="29"/>
+      <c r="K29" s="29"/>
+      <c r="L29" s="29"/>
+      <c r="M29" s="29"/>
+      <c r="N29" s="23">
         <v>9</v>
       </c>
-      <c r="O29" s="8">
+      <c r="O29" s="24">
         <v>9</v>
       </c>
-      <c r="P29" s="32">
+      <c r="P29" s="25">
         <v>13</v>
       </c>
-      <c r="Q29" s="8">
+      <c r="Q29" s="24">
         <v>10</v>
       </c>
-      <c r="R29" s="8">
+      <c r="R29" s="24">
         <v>7</v>
       </c>
-      <c r="S29" s="8">
+      <c r="S29" s="24">
         <v>7</v>
       </c>
-      <c r="T29" s="8">
+      <c r="T29" s="24">
         <v>8</v>
       </c>
-      <c r="U29" s="8">
+      <c r="U29" s="24">
         <v>4</v>
       </c>
-      <c r="V29" s="8">
+      <c r="V29" s="24">
         <v>12</v>
       </c>
-      <c r="W29" s="8">
+      <c r="W29" s="24">
         <v>9</v>
       </c>
-      <c r="X29" s="8">
+      <c r="X29" s="24">
         <v>5</v>
       </c>
-      <c r="Y29" s="8">
+      <c r="Y29" s="24">
         <v>15</v>
       </c>
-      <c r="Z29" s="8">
+      <c r="Z29" s="24">
         <v>11</v>
       </c>
-      <c r="AA29" s="8">
+      <c r="AA29" s="24">
         <v>17</v>
       </c>
-      <c r="AB29" s="8">
+      <c r="AB29" s="24">
         <v>12</v>
       </c>
-      <c r="AC29" s="8">
+      <c r="AC29" s="24">
         <v>8</v>
       </c>
-      <c r="AD29" s="8">
+      <c r="AD29" s="24">
         <v>4</v>
       </c>
-      <c r="AE29" s="8">
+      <c r="AE29" s="24">
         <v>7</v>
       </c>
-      <c r="AF29" s="8">
+      <c r="AF29" s="24">
         <v>8</v>
       </c>
-      <c r="AG29" s="8">
+      <c r="AG29" s="24">
         <v>4</v>
       </c>
-      <c r="AH29" s="8">
+      <c r="AH29" s="24">
         <v>5</v>
       </c>
-      <c r="AI29" s="21">
+      <c r="AI29" s="26">
         <v>6</v>
       </c>
-      <c r="AJ29" s="21">
+      <c r="AJ29" s="26">
         <v>4</v>
       </c>
-      <c r="AK29" s="21">
+      <c r="AK29" s="26">
         <v>15</v>
       </c>
-      <c r="AL29" s="21">
+      <c r="AL29" s="26">
         <v>17</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="T30" s="64" t="s">
+      <c r="AM29" s="68">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="30" spans="1:39" ht="12" customHeight="1">
+      <c r="B30" s="2"/>
+      <c r="C30" s="2"/>
+      <c r="D30" s="2"/>
+      <c r="E30" s="2"/>
+      <c r="F30" s="2"/>
+      <c r="G30" s="2"/>
+      <c r="H30" s="2"/>
+      <c r="I30" s="2"/>
+      <c r="J30" s="2"/>
+      <c r="K30" s="2"/>
+      <c r="L30" s="2"/>
+      <c r="M30" s="2"/>
+      <c r="N30" s="2"/>
+      <c r="O30" s="2"/>
+      <c r="P30" s="2"/>
+      <c r="Q30" s="2"/>
+      <c r="R30" s="2"/>
+      <c r="S30" s="2"/>
+      <c r="T30" s="31" t="s">
         <v>48</v>
       </c>
-      <c r="U30" s="64"/>
-[...18 lines deleted...]
-      <c r="A31" s="16" t="s">
+      <c r="U30" s="31"/>
+      <c r="V30" s="31"/>
+      <c r="W30" s="31"/>
+      <c r="X30" s="31"/>
+      <c r="Y30" s="31"/>
+      <c r="Z30" s="31"/>
+      <c r="AA30" s="31"/>
+      <c r="AB30" s="31"/>
+      <c r="AC30" s="31"/>
+      <c r="AD30" s="31"/>
+      <c r="AE30" s="31"/>
+      <c r="AF30" s="31"/>
+      <c r="AG30" s="31"/>
+      <c r="AH30" s="34"/>
+      <c r="AI30" s="34"/>
+      <c r="AJ30" s="26"/>
+      <c r="AK30" s="26"/>
+      <c r="AM30" s="68"/>
+    </row>
+    <row r="31" spans="1:39" ht="12" customHeight="1">
+      <c r="A31" s="21" t="s">
         <v>57</v>
       </c>
-      <c r="B31" s="6"/>
-[...11 lines deleted...]
-      <c r="N31" s="26">
+      <c r="B31" s="28"/>
+      <c r="C31" s="28"/>
+      <c r="D31" s="28"/>
+      <c r="E31" s="28"/>
+      <c r="F31" s="28"/>
+      <c r="G31" s="28"/>
+      <c r="H31" s="29"/>
+      <c r="I31" s="28"/>
+      <c r="J31" s="29"/>
+      <c r="K31" s="29"/>
+      <c r="L31" s="29"/>
+      <c r="M31" s="29"/>
+      <c r="N31" s="23">
         <v>154</v>
       </c>
-      <c r="O31" s="8">
+      <c r="O31" s="24">
         <v>159</v>
       </c>
-      <c r="P31" s="32">
+      <c r="P31" s="25">
         <v>110</v>
       </c>
-      <c r="Q31" s="8">
+      <c r="Q31" s="24">
         <v>99</v>
       </c>
-      <c r="R31" s="8">
+      <c r="R31" s="24">
         <v>85</v>
       </c>
-      <c r="S31" s="8">
+      <c r="S31" s="24">
         <v>99</v>
       </c>
-      <c r="T31" s="8">
+      <c r="T31" s="24">
         <v>52</v>
       </c>
-      <c r="U31" s="8">
+      <c r="U31" s="24">
         <v>69</v>
       </c>
-      <c r="V31" s="8">
+      <c r="V31" s="24">
         <v>76</v>
       </c>
-      <c r="W31" s="8">
+      <c r="W31" s="24">
         <v>100</v>
       </c>
-      <c r="X31" s="8">
+      <c r="X31" s="24">
         <v>91</v>
       </c>
-      <c r="Y31" s="8">
+      <c r="Y31" s="24">
         <v>106</v>
       </c>
-      <c r="Z31" s="8">
+      <c r="Z31" s="24">
         <v>161</v>
       </c>
-      <c r="AA31" s="8">
+      <c r="AA31" s="24">
         <v>125</v>
       </c>
-      <c r="AB31" s="8">
+      <c r="AB31" s="24">
         <v>92</v>
       </c>
-      <c r="AC31" s="8">
+      <c r="AC31" s="24">
         <v>94</v>
       </c>
-      <c r="AD31" s="8">
+      <c r="AD31" s="24">
         <v>83</v>
       </c>
-      <c r="AE31" s="8">
+      <c r="AE31" s="24">
         <v>89</v>
       </c>
-      <c r="AF31" s="8">
+      <c r="AF31" s="24">
         <v>65</v>
       </c>
-      <c r="AG31" s="8">
+      <c r="AG31" s="24">
         <v>87</v>
       </c>
-      <c r="AH31" s="8">
+      <c r="AH31" s="24">
         <v>71</v>
       </c>
-      <c r="AI31" s="21">
+      <c r="AI31" s="26">
         <v>79</v>
       </c>
-      <c r="AJ31" s="21">
+      <c r="AJ31" s="26">
         <v>69</v>
       </c>
-      <c r="AK31" s="21">
+      <c r="AK31" s="26">
         <v>155</v>
       </c>
-      <c r="AL31" s="21">
+      <c r="AL31" s="26">
         <v>123</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A32" s="17" t="s">
+      <c r="AM31" s="68">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="32" spans="1:39" ht="12" customHeight="1">
+      <c r="A32" s="27" t="s">
         <v>58</v>
       </c>
-      <c r="B32" s="6"/>
-[...11 lines deleted...]
-      <c r="N32" s="26">
+      <c r="B32" s="28"/>
+      <c r="C32" s="28"/>
+      <c r="D32" s="28"/>
+      <c r="E32" s="28"/>
+      <c r="F32" s="28"/>
+      <c r="G32" s="28"/>
+      <c r="H32" s="29"/>
+      <c r="I32" s="28"/>
+      <c r="J32" s="29"/>
+      <c r="K32" s="29"/>
+      <c r="L32" s="29"/>
+      <c r="M32" s="29"/>
+      <c r="N32" s="23">
         <v>20</v>
       </c>
-      <c r="O32" s="8">
+      <c r="O32" s="24">
         <v>22</v>
       </c>
-      <c r="P32" s="32">
+      <c r="P32" s="25">
         <v>14</v>
       </c>
-      <c r="Q32" s="8">
+      <c r="Q32" s="24">
         <v>6</v>
       </c>
-      <c r="R32" s="8">
+      <c r="R32" s="24">
         <v>8</v>
       </c>
-      <c r="S32" s="8">
+      <c r="S32" s="24">
         <v>10</v>
       </c>
-      <c r="T32" s="8">
+      <c r="T32" s="24">
         <v>4</v>
       </c>
-      <c r="U32" s="8">
+      <c r="U32" s="24">
         <v>8</v>
       </c>
-      <c r="V32" s="8">
+      <c r="V32" s="24">
         <v>6</v>
       </c>
-      <c r="W32" s="8">
+      <c r="W32" s="24">
         <v>11</v>
       </c>
-      <c r="X32" s="8">
+      <c r="X32" s="24">
         <v>8</v>
       </c>
-      <c r="Y32" s="8">
+      <c r="Y32" s="24">
         <v>13</v>
       </c>
-      <c r="Z32" s="8">
+      <c r="Z32" s="24">
         <v>26</v>
       </c>
-      <c r="AA32" s="8">
+      <c r="AA32" s="24">
         <v>12</v>
       </c>
-      <c r="AB32" s="8">
+      <c r="AB32" s="24">
         <v>3</v>
       </c>
-      <c r="AC32" s="8">
+      <c r="AC32" s="24">
         <v>7</v>
       </c>
-      <c r="AD32" s="8">
+      <c r="AD32" s="24">
         <v>6</v>
       </c>
-      <c r="AE32" s="8">
+      <c r="AE32" s="24">
         <v>4</v>
       </c>
-      <c r="AF32" s="8">
+      <c r="AF32" s="24">
         <v>5</v>
       </c>
-      <c r="AG32" s="8">
+      <c r="AG32" s="24">
         <v>9</v>
       </c>
-      <c r="AH32" s="8">
+      <c r="AH32" s="24">
         <v>10</v>
       </c>
-      <c r="AI32" s="21">
+      <c r="AI32" s="26">
         <v>7</v>
       </c>
-      <c r="AJ32" s="21">
+      <c r="AJ32" s="26">
         <v>4</v>
       </c>
-      <c r="AK32" s="21">
+      <c r="AK32" s="26">
         <v>18</v>
       </c>
-      <c r="AL32" s="21">
+      <c r="AL32" s="26">
         <v>13</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A33" s="17" t="s">
+      <c r="AM32" s="68">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="33" spans="1:39" ht="12" customHeight="1">
+      <c r="A33" s="27" t="s">
         <v>59</v>
       </c>
-      <c r="B33" s="6"/>
-[...11 lines deleted...]
-      <c r="N33" s="26">
+      <c r="B33" s="28"/>
+      <c r="C33" s="28"/>
+      <c r="D33" s="28"/>
+      <c r="E33" s="28"/>
+      <c r="F33" s="28"/>
+      <c r="G33" s="28"/>
+      <c r="H33" s="29"/>
+      <c r="I33" s="28"/>
+      <c r="J33" s="29"/>
+      <c r="K33" s="29"/>
+      <c r="L33" s="29"/>
+      <c r="M33" s="29"/>
+      <c r="N33" s="23">
         <v>1</v>
       </c>
-      <c r="O33" s="8">
+      <c r="O33" s="24">
         <v>5</v>
       </c>
-      <c r="P33" s="32">
+      <c r="P33" s="25">
         <v>2</v>
       </c>
-      <c r="Q33" s="8">
+      <c r="Q33" s="24">
         <v>1</v>
       </c>
-      <c r="R33" s="8">
+      <c r="R33" s="24">
         <v>1</v>
       </c>
-      <c r="S33" s="8">
+      <c r="S33" s="24">
         <v>2</v>
       </c>
-      <c r="T33" s="8">
+      <c r="T33" s="24">
         <v>1</v>
       </c>
-      <c r="U33" s="8">
+      <c r="U33" s="24">
         <v>1</v>
       </c>
-      <c r="V33" s="8">
+      <c r="V33" s="24">
         <v>1</v>
       </c>
-      <c r="W33" s="8">
+      <c r="W33" s="24">
         <v>2</v>
       </c>
-      <c r="X33" s="8">
+      <c r="X33" s="24">
         <v>0</v>
       </c>
-      <c r="Y33" s="8">
+      <c r="Y33" s="24">
         <v>1</v>
       </c>
-      <c r="Z33" s="8">
+      <c r="Z33" s="24">
         <v>1</v>
       </c>
-      <c r="AA33" s="8"/>
-[...1 lines deleted...]
-      <c r="AC33" s="8">
+      <c r="AA33" s="24"/>
+      <c r="AB33" s="24"/>
+      <c r="AC33" s="24">
         <v>3</v>
       </c>
-      <c r="AD33" s="8"/>
-      <c r="AE33" s="8">
+      <c r="AD33" s="24"/>
+      <c r="AE33" s="24">
         <v>1</v>
       </c>
-      <c r="AF33" s="8" t="s">
+      <c r="AF33" s="24" t="s">
         <v>46</v>
       </c>
-      <c r="AG33" s="8">
+      <c r="AG33" s="24">
         <v>1</v>
       </c>
-      <c r="AH33" s="8">
+      <c r="AH33" s="24">
         <v>2</v>
       </c>
-      <c r="AI33" s="8" t="s">
+      <c r="AI33" s="24" t="s">
         <v>46</v>
       </c>
-      <c r="AJ33" s="8" t="s">
+      <c r="AJ33" s="24" t="s">
         <v>46</v>
       </c>
-      <c r="AK33" s="21">
+      <c r="AK33" s="26">
         <v>2</v>
       </c>
-      <c r="AL33" s="21">
+      <c r="AL33" s="26">
         <v>1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A34" s="17" t="s">
+      <c r="AM33" s="68">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="34" spans="1:39" ht="12" customHeight="1">
+      <c r="A34" s="27" t="s">
         <v>23</v>
       </c>
-      <c r="B34" s="6"/>
-[...11 lines deleted...]
-      <c r="N34" s="26">
+      <c r="B34" s="28"/>
+      <c r="C34" s="28"/>
+      <c r="D34" s="28"/>
+      <c r="E34" s="28"/>
+      <c r="F34" s="28"/>
+      <c r="G34" s="28"/>
+      <c r="H34" s="29"/>
+      <c r="I34" s="28"/>
+      <c r="J34" s="29"/>
+      <c r="K34" s="29"/>
+      <c r="L34" s="29"/>
+      <c r="M34" s="29"/>
+      <c r="N34" s="23">
         <v>31</v>
       </c>
-      <c r="O34" s="8">
+      <c r="O34" s="24">
         <v>31</v>
       </c>
-      <c r="P34" s="32">
+      <c r="P34" s="25">
         <v>23</v>
       </c>
-      <c r="Q34" s="8">
+      <c r="Q34" s="24">
         <v>25</v>
       </c>
-      <c r="R34" s="8">
+      <c r="R34" s="24">
         <v>23</v>
       </c>
-      <c r="S34" s="8">
+      <c r="S34" s="24">
         <v>24</v>
       </c>
-      <c r="T34" s="8">
+      <c r="T34" s="24">
         <v>19</v>
       </c>
-      <c r="U34" s="8">
+      <c r="U34" s="24">
         <v>19</v>
       </c>
-      <c r="V34" s="8">
+      <c r="V34" s="24">
         <v>16</v>
       </c>
-      <c r="W34" s="8">
+      <c r="W34" s="24">
         <v>27</v>
       </c>
-      <c r="X34" s="8">
+      <c r="X34" s="24">
         <v>20</v>
       </c>
-      <c r="Y34" s="8">
+      <c r="Y34" s="24">
         <v>30</v>
       </c>
-      <c r="Z34" s="8">
+      <c r="Z34" s="24">
         <v>30</v>
       </c>
-      <c r="AA34" s="8">
+      <c r="AA34" s="24">
         <v>34</v>
       </c>
-      <c r="AB34" s="8">
+      <c r="AB34" s="24">
         <v>22</v>
       </c>
-      <c r="AC34" s="8">
+      <c r="AC34" s="24">
         <v>26</v>
       </c>
-      <c r="AD34" s="8">
+      <c r="AD34" s="24">
         <v>28</v>
       </c>
-      <c r="AE34" s="8">
+      <c r="AE34" s="24">
         <v>25</v>
       </c>
-      <c r="AF34" s="8">
+      <c r="AF34" s="24">
         <v>22</v>
       </c>
-      <c r="AG34" s="8">
+      <c r="AG34" s="24">
         <v>22</v>
       </c>
-      <c r="AH34" s="8">
+      <c r="AH34" s="24">
         <v>13</v>
       </c>
-      <c r="AI34" s="21">
+      <c r="AI34" s="26">
         <v>20</v>
       </c>
-      <c r="AJ34" s="21">
+      <c r="AJ34" s="26">
         <v>13</v>
       </c>
-      <c r="AK34" s="21">
+      <c r="AK34" s="26">
         <v>41</v>
       </c>
-      <c r="AL34" s="21">
+      <c r="AL34" s="26">
         <v>29</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A35" s="17" t="s">
+      <c r="AM34" s="68">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="35" spans="1:39" ht="12" customHeight="1">
+      <c r="A35" s="27" t="s">
         <v>24</v>
       </c>
-      <c r="B35" s="6"/>
-[...11 lines deleted...]
-      <c r="N35" s="26">
+      <c r="B35" s="28"/>
+      <c r="C35" s="28"/>
+      <c r="D35" s="28"/>
+      <c r="E35" s="28"/>
+      <c r="F35" s="28"/>
+      <c r="G35" s="28"/>
+      <c r="H35" s="29"/>
+      <c r="I35" s="28"/>
+      <c r="J35" s="29"/>
+      <c r="K35" s="29"/>
+      <c r="L35" s="29"/>
+      <c r="M35" s="29"/>
+      <c r="N35" s="23">
         <v>18</v>
       </c>
-      <c r="O35" s="8">
+      <c r="O35" s="24">
         <v>10</v>
       </c>
-      <c r="P35" s="32">
+      <c r="P35" s="25">
         <v>18</v>
       </c>
-      <c r="Q35" s="8">
+      <c r="Q35" s="24">
         <v>13</v>
       </c>
-      <c r="R35" s="8">
+      <c r="R35" s="24">
         <v>6</v>
       </c>
-      <c r="S35" s="8">
+      <c r="S35" s="24">
         <v>10</v>
       </c>
-      <c r="T35" s="8">
+      <c r="T35" s="24">
         <v>4</v>
       </c>
-      <c r="U35" s="8">
+      <c r="U35" s="24">
         <v>9</v>
       </c>
-      <c r="V35" s="8">
+      <c r="V35" s="24">
         <v>2</v>
       </c>
-      <c r="W35" s="8">
+      <c r="W35" s="24">
         <v>9</v>
       </c>
-      <c r="X35" s="8">
+      <c r="X35" s="24">
         <v>13</v>
       </c>
-      <c r="Y35" s="8">
+      <c r="Y35" s="24">
         <v>13</v>
       </c>
-      <c r="Z35" s="8">
+      <c r="Z35" s="24">
         <v>14</v>
       </c>
-      <c r="AA35" s="8">
+      <c r="AA35" s="24">
         <v>8</v>
       </c>
-      <c r="AB35" s="8">
+      <c r="AB35" s="24">
         <v>5</v>
       </c>
-      <c r="AC35" s="8">
+      <c r="AC35" s="24">
         <v>9</v>
       </c>
-      <c r="AD35" s="8">
+      <c r="AD35" s="24">
         <v>4</v>
       </c>
-      <c r="AE35" s="8">
+      <c r="AE35" s="24">
         <v>7</v>
       </c>
-      <c r="AF35" s="8">
+      <c r="AF35" s="24">
         <v>7</v>
       </c>
-      <c r="AG35" s="8">
+      <c r="AG35" s="24">
         <v>5</v>
       </c>
-      <c r="AH35" s="8">
+      <c r="AH35" s="24">
         <v>9</v>
       </c>
-      <c r="AI35" s="21">
+      <c r="AI35" s="26">
         <v>11</v>
       </c>
-      <c r="AJ35" s="21">
+      <c r="AJ35" s="26">
         <v>12</v>
       </c>
-      <c r="AK35" s="21">
+      <c r="AK35" s="26">
         <v>11</v>
       </c>
-      <c r="AL35" s="21">
+      <c r="AL35" s="26">
         <v>14</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A36" s="17" t="s">
+      <c r="AM35" s="68">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="36" spans="1:39" ht="12" customHeight="1">
+      <c r="A36" s="27" t="s">
         <v>25</v>
       </c>
-      <c r="B36" s="6"/>
-[...11 lines deleted...]
-      <c r="N36" s="26">
+      <c r="B36" s="28"/>
+      <c r="C36" s="28"/>
+      <c r="D36" s="28"/>
+      <c r="E36" s="28"/>
+      <c r="F36" s="28"/>
+      <c r="G36" s="28"/>
+      <c r="H36" s="29"/>
+      <c r="I36" s="28"/>
+      <c r="J36" s="29"/>
+      <c r="K36" s="29"/>
+      <c r="L36" s="29"/>
+      <c r="M36" s="29"/>
+      <c r="N36" s="23">
         <v>15</v>
       </c>
-      <c r="O36" s="8">
+      <c r="O36" s="24">
         <v>11</v>
       </c>
-      <c r="P36" s="32">
+      <c r="P36" s="25">
         <v>11</v>
       </c>
-      <c r="Q36" s="8">
+      <c r="Q36" s="24">
         <v>13</v>
       </c>
-      <c r="R36" s="8">
+      <c r="R36" s="24">
         <v>5</v>
       </c>
-      <c r="S36" s="8">
+      <c r="S36" s="24">
         <v>10</v>
       </c>
-      <c r="T36" s="8">
+      <c r="T36" s="24">
         <v>6</v>
       </c>
-      <c r="U36" s="8">
+      <c r="U36" s="24">
         <v>9</v>
       </c>
-      <c r="V36" s="8">
+      <c r="V36" s="24">
         <v>6</v>
       </c>
-      <c r="W36" s="8">
+      <c r="W36" s="24">
         <v>6</v>
       </c>
-      <c r="X36" s="8">
+      <c r="X36" s="24">
         <v>7</v>
       </c>
-      <c r="Y36" s="8">
+      <c r="Y36" s="24">
         <v>8</v>
       </c>
-      <c r="Z36" s="8">
+      <c r="Z36" s="24">
         <v>11</v>
       </c>
-      <c r="AA36" s="8">
+      <c r="AA36" s="24">
         <v>14</v>
       </c>
-      <c r="AB36" s="8">
+      <c r="AB36" s="24">
         <v>9</v>
       </c>
-      <c r="AC36" s="8">
+      <c r="AC36" s="24">
         <v>10</v>
       </c>
-      <c r="AD36" s="8">
+      <c r="AD36" s="24">
         <v>6</v>
       </c>
-      <c r="AE36" s="8">
+      <c r="AE36" s="24">
         <v>14</v>
       </c>
-      <c r="AF36" s="8">
+      <c r="AF36" s="24">
         <v>5</v>
       </c>
-      <c r="AG36" s="8">
+      <c r="AG36" s="24">
         <v>8</v>
       </c>
-      <c r="AH36" s="8">
+      <c r="AH36" s="24">
         <v>4</v>
       </c>
-      <c r="AI36" s="21">
+      <c r="AI36" s="26">
         <v>8</v>
       </c>
-      <c r="AJ36" s="21">
+      <c r="AJ36" s="26">
         <v>4</v>
       </c>
-      <c r="AK36" s="21">
+      <c r="AK36" s="26">
         <v>19</v>
       </c>
-      <c r="AL36" s="21">
+      <c r="AL36" s="26">
         <v>11</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A37" s="17" t="s">
+      <c r="AM36" s="68">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="37" spans="1:39" ht="12" customHeight="1">
+      <c r="A37" s="27" t="s">
         <v>26</v>
       </c>
-      <c r="B37" s="6"/>
-[...11 lines deleted...]
-      <c r="N37" s="26">
+      <c r="B37" s="28"/>
+      <c r="C37" s="28"/>
+      <c r="D37" s="28"/>
+      <c r="E37" s="28"/>
+      <c r="F37" s="28"/>
+      <c r="G37" s="28"/>
+      <c r="H37" s="29"/>
+      <c r="I37" s="28"/>
+      <c r="J37" s="29"/>
+      <c r="K37" s="29"/>
+      <c r="L37" s="29"/>
+      <c r="M37" s="29"/>
+      <c r="N37" s="23">
         <v>9</v>
       </c>
-      <c r="O37" s="8">
+      <c r="O37" s="24">
         <v>10</v>
       </c>
-      <c r="P37" s="32">
+      <c r="P37" s="25">
         <v>7</v>
       </c>
-      <c r="Q37" s="8">
+      <c r="Q37" s="24">
         <v>5</v>
       </c>
-      <c r="R37" s="8">
+      <c r="R37" s="24">
         <v>6</v>
       </c>
-      <c r="S37" s="8">
+      <c r="S37" s="24">
         <v>1</v>
       </c>
-      <c r="T37" s="8">
+      <c r="T37" s="24">
         <v>2</v>
       </c>
-      <c r="U37" s="8">
+      <c r="U37" s="24">
         <v>3</v>
       </c>
-      <c r="V37" s="8">
+      <c r="V37" s="24">
         <v>5</v>
       </c>
-      <c r="W37" s="8">
+      <c r="W37" s="24">
         <v>9</v>
       </c>
-      <c r="X37" s="8">
+      <c r="X37" s="24">
         <v>11</v>
       </c>
-      <c r="Y37" s="8">
+      <c r="Y37" s="24">
         <v>7</v>
       </c>
-      <c r="Z37" s="8">
+      <c r="Z37" s="24">
         <v>8</v>
       </c>
-      <c r="AA37" s="8">
+      <c r="AA37" s="24">
         <v>7</v>
       </c>
-      <c r="AB37" s="8">
+      <c r="AB37" s="24">
         <v>7</v>
       </c>
-      <c r="AC37" s="8">
+      <c r="AC37" s="24">
         <v>4</v>
       </c>
-      <c r="AD37" s="8">
+      <c r="AD37" s="24">
         <v>1</v>
       </c>
-      <c r="AE37" s="8">
+      <c r="AE37" s="24">
         <v>3</v>
       </c>
-      <c r="AF37" s="8" t="s">
+      <c r="AF37" s="24" t="s">
         <v>46</v>
       </c>
-      <c r="AG37" s="8">
+      <c r="AG37" s="24">
         <v>5</v>
       </c>
-      <c r="AH37" s="8">
+      <c r="AH37" s="24">
         <v>2</v>
       </c>
-      <c r="AI37" s="21">
+      <c r="AI37" s="26">
         <v>1</v>
       </c>
-      <c r="AJ37" s="21">
+      <c r="AJ37" s="26">
         <v>3</v>
       </c>
-      <c r="AK37" s="21">
+      <c r="AK37" s="26">
         <v>10</v>
       </c>
-      <c r="AL37" s="21">
+      <c r="AL37" s="26">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="17" t="s">
+      <c r="AM37" s="68">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="38" spans="1:39" ht="12" customHeight="1">
+      <c r="A38" s="27" t="s">
         <v>27</v>
       </c>
-      <c r="B38" s="6"/>
-[...11 lines deleted...]
-      <c r="N38" s="27" t="s">
+      <c r="B38" s="28"/>
+      <c r="C38" s="28"/>
+      <c r="D38" s="28"/>
+      <c r="E38" s="28"/>
+      <c r="F38" s="28"/>
+      <c r="G38" s="28"/>
+      <c r="H38" s="28"/>
+      <c r="I38" s="28"/>
+      <c r="J38" s="28"/>
+      <c r="K38" s="28"/>
+      <c r="L38" s="28"/>
+      <c r="M38" s="28"/>
+      <c r="N38" s="30" t="s">
         <v>46</v>
       </c>
-      <c r="O38" s="8">
+      <c r="O38" s="24">
         <v>2</v>
       </c>
-      <c r="P38" s="32">
+      <c r="P38" s="25">
         <v>1</v>
       </c>
-      <c r="Q38" s="8">
+      <c r="Q38" s="24">
         <v>3</v>
       </c>
-      <c r="R38" s="8">
+      <c r="R38" s="24">
         <v>1</v>
       </c>
-      <c r="S38" s="8" t="s">
+      <c r="S38" s="24" t="s">
         <v>46</v>
       </c>
-      <c r="T38" s="8" t="s">
+      <c r="T38" s="24" t="s">
         <v>46</v>
       </c>
-      <c r="U38" s="8">
+      <c r="U38" s="24">
         <v>2</v>
       </c>
-      <c r="V38" s="8">
+      <c r="V38" s="24">
         <v>3</v>
       </c>
-      <c r="W38" s="8">
+      <c r="W38" s="24">
         <v>4</v>
       </c>
-      <c r="X38" s="8">
+      <c r="X38" s="24">
         <v>5</v>
       </c>
-      <c r="Y38" s="8">
+      <c r="Y38" s="24">
         <v>2</v>
       </c>
-      <c r="Z38" s="8">
+      <c r="Z38" s="24">
         <v>6</v>
       </c>
-      <c r="AA38" s="8">
+      <c r="AA38" s="24">
         <v>5</v>
       </c>
-      <c r="AB38" s="8">
+      <c r="AB38" s="24">
         <v>3</v>
       </c>
-      <c r="AC38" s="8">
+      <c r="AC38" s="24">
         <v>4</v>
       </c>
-      <c r="AD38" s="8">
+      <c r="AD38" s="24">
         <v>2</v>
       </c>
-      <c r="AE38" s="8">
+      <c r="AE38" s="24">
         <v>2</v>
       </c>
-      <c r="AF38" s="8">
+      <c r="AF38" s="24">
         <v>2</v>
       </c>
-      <c r="AG38" s="8" t="s">
+      <c r="AG38" s="24" t="s">
         <v>46</v>
       </c>
-      <c r="AH38" s="8">
+      <c r="AH38" s="24">
         <v>1</v>
       </c>
-      <c r="AI38" s="21">
+      <c r="AI38" s="26">
         <v>1</v>
       </c>
-      <c r="AJ38" s="21">
+      <c r="AJ38" s="26">
         <v>2</v>
       </c>
-      <c r="AK38" s="21">
+      <c r="AK38" s="26">
         <v>2</v>
       </c>
-      <c r="AL38" s="21">
+      <c r="AL38" s="26">
         <v>3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A39" s="17" t="s">
+      <c r="AM38" s="68">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="39" spans="1:39" ht="12" customHeight="1">
+      <c r="A39" s="27" t="s">
         <v>50</v>
       </c>
-      <c r="B39" s="6"/>
-[...11 lines deleted...]
-      <c r="N39" s="26">
+      <c r="B39" s="28"/>
+      <c r="C39" s="28"/>
+      <c r="D39" s="28"/>
+      <c r="E39" s="28"/>
+      <c r="F39" s="28"/>
+      <c r="G39" s="28"/>
+      <c r="H39" s="28"/>
+      <c r="I39" s="28"/>
+      <c r="J39" s="28"/>
+      <c r="K39" s="28"/>
+      <c r="L39" s="28"/>
+      <c r="M39" s="28"/>
+      <c r="N39" s="23">
         <v>4</v>
       </c>
-      <c r="O39" s="8">
+      <c r="O39" s="24">
         <v>2</v>
       </c>
-      <c r="P39" s="32">
+      <c r="P39" s="25">
         <v>2</v>
       </c>
-      <c r="Q39" s="2" t="s">
+      <c r="Q39" s="18" t="s">
         <v>46</v>
       </c>
-      <c r="R39" s="8">
+      <c r="R39" s="24">
         <v>3</v>
       </c>
-      <c r="S39" s="8" t="s">
+      <c r="S39" s="24" t="s">
         <v>46</v>
       </c>
-      <c r="T39" s="8" t="s">
+      <c r="T39" s="24" t="s">
         <v>46</v>
       </c>
-      <c r="U39" s="8">
+      <c r="U39" s="24">
         <v>2</v>
       </c>
-      <c r="V39" s="8"/>
-      <c r="W39" s="8">
+      <c r="V39" s="24"/>
+      <c r="W39" s="24">
         <v>3</v>
       </c>
-      <c r="X39" s="8">
+      <c r="X39" s="24">
         <v>2</v>
       </c>
-      <c r="Y39" s="8">
+      <c r="Y39" s="24">
         <v>5</v>
       </c>
-      <c r="Z39" s="8">
+      <c r="Z39" s="24">
         <v>5</v>
       </c>
-      <c r="AA39" s="8">
+      <c r="AA39" s="24">
         <v>1</v>
       </c>
-      <c r="AB39" s="8">
+      <c r="AB39" s="24">
         <v>3</v>
       </c>
-      <c r="AC39" s="8">
+      <c r="AC39" s="24">
         <v>6</v>
       </c>
-      <c r="AD39" s="8">
+      <c r="AD39" s="24">
         <v>3</v>
       </c>
-      <c r="AE39" s="8">
+      <c r="AE39" s="24">
         <v>5</v>
       </c>
-      <c r="AF39" s="8">
+      <c r="AF39" s="24">
         <v>1</v>
       </c>
-      <c r="AG39" s="8">
+      <c r="AG39" s="24">
         <v>2</v>
       </c>
-      <c r="AH39" s="8">
+      <c r="AH39" s="24">
         <v>1</v>
       </c>
-      <c r="AI39" s="21">
+      <c r="AI39" s="26">
         <v>2</v>
       </c>
-      <c r="AJ39" s="21">
+      <c r="AJ39" s="26">
         <v>2</v>
       </c>
-      <c r="AK39" s="21">
+      <c r="AK39" s="26">
         <v>1</v>
       </c>
-      <c r="AL39" s="21">
+      <c r="AL39" s="26">
         <v>2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A40" s="17" t="s">
+      <c r="AM39" s="68">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="40" spans="1:39" ht="12" customHeight="1">
+      <c r="A40" s="27" t="s">
         <v>31</v>
       </c>
-      <c r="B40" s="6"/>
-[...11 lines deleted...]
-      <c r="N40" s="26">
+      <c r="B40" s="28"/>
+      <c r="C40" s="28"/>
+      <c r="D40" s="28"/>
+      <c r="E40" s="28"/>
+      <c r="F40" s="28"/>
+      <c r="G40" s="28"/>
+      <c r="H40" s="29"/>
+      <c r="I40" s="28"/>
+      <c r="J40" s="29"/>
+      <c r="K40" s="29"/>
+      <c r="L40" s="29"/>
+      <c r="M40" s="29"/>
+      <c r="N40" s="23">
         <v>2</v>
       </c>
-      <c r="O40" s="8">
+      <c r="O40" s="24">
         <v>8</v>
       </c>
-      <c r="P40" s="32">
+      <c r="P40" s="25">
         <v>5</v>
       </c>
-      <c r="Q40" s="8">
+      <c r="Q40" s="24">
         <v>2</v>
       </c>
-      <c r="R40" s="8">
+      <c r="R40" s="24">
         <v>4</v>
       </c>
-      <c r="S40" s="8">
+      <c r="S40" s="24">
         <v>7</v>
       </c>
-      <c r="T40" s="8">
+      <c r="T40" s="24">
         <v>2</v>
       </c>
-      <c r="U40" s="8"/>
-      <c r="V40" s="8">
+      <c r="U40" s="24"/>
+      <c r="V40" s="24">
         <v>4</v>
       </c>
-      <c r="W40" s="8">
+      <c r="W40" s="24">
         <v>4</v>
       </c>
-      <c r="X40" s="8">
+      <c r="X40" s="24">
         <v>3</v>
       </c>
-      <c r="Y40" s="8">
+      <c r="Y40" s="24">
         <v>3</v>
       </c>
-      <c r="Z40" s="8">
+      <c r="Z40" s="24">
         <v>6</v>
       </c>
-      <c r="AA40" s="8">
+      <c r="AA40" s="24">
         <v>7</v>
       </c>
-      <c r="AB40" s="8">
+      <c r="AB40" s="24">
         <v>1</v>
       </c>
-      <c r="AC40" s="8">
+      <c r="AC40" s="24">
         <v>3</v>
       </c>
-      <c r="AD40" s="8">
+      <c r="AD40" s="24">
         <v>4</v>
       </c>
-      <c r="AE40" s="8"/>
-      <c r="AF40" s="8">
+      <c r="AE40" s="24"/>
+      <c r="AF40" s="24">
         <v>3</v>
       </c>
-      <c r="AG40" s="8">
+      <c r="AG40" s="24">
         <v>6</v>
       </c>
-      <c r="AH40" s="8">
+      <c r="AH40" s="24">
         <v>4</v>
       </c>
-      <c r="AI40" s="21">
+      <c r="AI40" s="26">
         <v>3</v>
       </c>
-      <c r="AJ40" s="21">
+      <c r="AJ40" s="26">
         <v>2</v>
       </c>
-      <c r="AK40" s="21">
+      <c r="AK40" s="26">
         <v>4</v>
       </c>
-      <c r="AL40" s="21">
+      <c r="AL40" s="26">
         <v>4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A41" s="17" t="s">
+      <c r="AM40" s="68">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="41" spans="1:39" ht="12" customHeight="1">
+      <c r="A41" s="27" t="s">
         <v>28</v>
       </c>
-      <c r="B41" s="6"/>
-[...11 lines deleted...]
-      <c r="N41" s="26">
+      <c r="B41" s="28"/>
+      <c r="C41" s="28"/>
+      <c r="D41" s="28"/>
+      <c r="E41" s="28"/>
+      <c r="F41" s="28"/>
+      <c r="G41" s="28"/>
+      <c r="H41" s="29"/>
+      <c r="I41" s="28"/>
+      <c r="J41" s="29"/>
+      <c r="K41" s="29"/>
+      <c r="L41" s="29"/>
+      <c r="M41" s="29"/>
+      <c r="N41" s="23">
         <v>7</v>
       </c>
-      <c r="O41" s="8">
+      <c r="O41" s="24">
         <v>15</v>
       </c>
-      <c r="P41" s="32">
+      <c r="P41" s="25">
         <v>6</v>
       </c>
-      <c r="Q41" s="8">
+      <c r="Q41" s="24">
         <v>10</v>
       </c>
-      <c r="R41" s="8">
+      <c r="R41" s="24">
         <v>6</v>
       </c>
-      <c r="S41" s="8">
+      <c r="S41" s="24">
         <v>8</v>
       </c>
-      <c r="T41" s="8">
+      <c r="T41" s="24">
         <v>4</v>
       </c>
-      <c r="U41" s="8">
+      <c r="U41" s="24">
         <v>4</v>
       </c>
-      <c r="V41" s="8">
+      <c r="V41" s="24">
         <v>3</v>
       </c>
-      <c r="W41" s="8">
+      <c r="W41" s="24">
         <v>6</v>
       </c>
-      <c r="X41" s="8">
+      <c r="X41" s="24">
         <v>7</v>
       </c>
-      <c r="Y41" s="8">
+      <c r="Y41" s="24">
         <v>3</v>
       </c>
-      <c r="Z41" s="8">
+      <c r="Z41" s="24">
         <v>10</v>
       </c>
-      <c r="AA41" s="8">
+      <c r="AA41" s="24">
         <v>6</v>
       </c>
-      <c r="AB41" s="8">
+      <c r="AB41" s="24">
         <v>8</v>
       </c>
-      <c r="AC41" s="8">
+      <c r="AC41" s="24">
         <v>3</v>
       </c>
-      <c r="AD41" s="8">
+      <c r="AD41" s="24">
         <v>4</v>
       </c>
-      <c r="AE41" s="8">
+      <c r="AE41" s="24">
         <v>5</v>
       </c>
-      <c r="AF41" s="8" t="s">
+      <c r="AF41" s="24" t="s">
         <v>46</v>
       </c>
-      <c r="AG41" s="8">
+      <c r="AG41" s="24">
         <v>6</v>
       </c>
-      <c r="AH41" s="8">
+      <c r="AH41" s="24">
         <v>4</v>
       </c>
-      <c r="AI41" s="21">
+      <c r="AI41" s="26">
         <v>5</v>
       </c>
-      <c r="AJ41" s="21">
+      <c r="AJ41" s="26">
         <v>5</v>
       </c>
-      <c r="AK41" s="21">
+      <c r="AK41" s="26">
         <v>4</v>
       </c>
-      <c r="AL41" s="21">
+      <c r="AL41" s="26">
         <v>11</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A42" s="17" t="s">
+      <c r="AM41" s="68">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="42" spans="1:39" ht="12" customHeight="1">
+      <c r="A42" s="27" t="s">
         <v>29</v>
       </c>
-      <c r="B42" s="6"/>
-[...11 lines deleted...]
-      <c r="N42" s="26">
+      <c r="B42" s="28"/>
+      <c r="C42" s="28"/>
+      <c r="D42" s="28"/>
+      <c r="E42" s="28"/>
+      <c r="F42" s="28"/>
+      <c r="G42" s="28"/>
+      <c r="H42" s="29"/>
+      <c r="I42" s="28"/>
+      <c r="J42" s="29"/>
+      <c r="K42" s="29"/>
+      <c r="L42" s="29"/>
+      <c r="M42" s="29"/>
+      <c r="N42" s="23">
         <v>26</v>
       </c>
-      <c r="O42" s="8">
+      <c r="O42" s="24">
         <v>14</v>
       </c>
-      <c r="P42" s="32">
+      <c r="P42" s="25">
         <v>10</v>
       </c>
-      <c r="Q42" s="8">
+      <c r="Q42" s="24">
         <v>11</v>
       </c>
-      <c r="R42" s="8">
+      <c r="R42" s="24">
         <v>7</v>
       </c>
-      <c r="S42" s="8">
+      <c r="S42" s="24">
         <v>9</v>
       </c>
-      <c r="T42" s="8" t="s">
+      <c r="T42" s="24" t="s">
         <v>46</v>
       </c>
-      <c r="U42" s="8">
+      <c r="U42" s="24">
         <v>5</v>
       </c>
-      <c r="V42" s="8">
+      <c r="V42" s="24">
         <v>13</v>
       </c>
-      <c r="W42" s="8">
+      <c r="W42" s="24">
         <v>9</v>
       </c>
-      <c r="X42" s="8">
+      <c r="X42" s="24">
         <v>7</v>
       </c>
-      <c r="Y42" s="8">
+      <c r="Y42" s="24">
         <v>7</v>
       </c>
-      <c r="Z42" s="8">
+      <c r="Z42" s="24">
         <v>24</v>
       </c>
-      <c r="AA42" s="8">
+      <c r="AA42" s="24">
         <v>12</v>
       </c>
-      <c r="AB42" s="8">
+      <c r="AB42" s="24">
         <v>11</v>
       </c>
-      <c r="AC42" s="8">
+      <c r="AC42" s="24">
         <v>9</v>
       </c>
-      <c r="AD42" s="8">
+      <c r="AD42" s="24">
         <v>8</v>
       </c>
-      <c r="AE42" s="8">
+      <c r="AE42" s="24">
         <v>11</v>
       </c>
-      <c r="AF42" s="8">
+      <c r="AF42" s="24">
         <v>9</v>
       </c>
-      <c r="AG42" s="8">
+      <c r="AG42" s="24">
         <v>4</v>
       </c>
-      <c r="AH42" s="8">
+      <c r="AH42" s="24">
         <v>10</v>
       </c>
-      <c r="AI42" s="21">
+      <c r="AI42" s="26">
         <v>7</v>
       </c>
-      <c r="AJ42" s="21">
+      <c r="AJ42" s="26">
         <v>12</v>
       </c>
-      <c r="AK42" s="21">
+      <c r="AK42" s="26">
         <v>13</v>
       </c>
-      <c r="AL42" s="21">
+      <c r="AL42" s="26">
         <v>13</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A43" s="17" t="s">
+      <c r="AM42" s="68">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="43" spans="1:39" ht="12" customHeight="1">
+      <c r="A43" s="27" t="s">
         <v>51</v>
       </c>
-      <c r="B43" s="6"/>
-[...11 lines deleted...]
-      <c r="N43" s="26">
+      <c r="B43" s="28"/>
+      <c r="C43" s="28"/>
+      <c r="D43" s="28"/>
+      <c r="E43" s="28"/>
+      <c r="F43" s="28"/>
+      <c r="G43" s="28"/>
+      <c r="H43" s="29"/>
+      <c r="I43" s="28"/>
+      <c r="J43" s="29"/>
+      <c r="K43" s="29"/>
+      <c r="L43" s="29"/>
+      <c r="M43" s="29"/>
+      <c r="N43" s="23">
         <v>5</v>
       </c>
-      <c r="O43" s="8">
+      <c r="O43" s="24">
         <v>8</v>
       </c>
-      <c r="P43" s="32">
+      <c r="P43" s="25">
         <v>1</v>
       </c>
-      <c r="Q43" s="8">
+      <c r="Q43" s="24">
         <v>1</v>
       </c>
-      <c r="R43" s="8">
+      <c r="R43" s="24">
         <v>2</v>
       </c>
-      <c r="S43" s="8">
+      <c r="S43" s="24">
         <v>8</v>
       </c>
-      <c r="T43" s="8">
+      <c r="T43" s="24">
         <v>3</v>
       </c>
-      <c r="U43" s="8"/>
-      <c r="V43" s="8">
+      <c r="U43" s="24"/>
+      <c r="V43" s="24">
         <v>3</v>
       </c>
-      <c r="W43" s="8">
+      <c r="W43" s="24">
         <v>1</v>
       </c>
-      <c r="X43" s="8">
+      <c r="X43" s="24">
         <v>3</v>
       </c>
-      <c r="Y43" s="8">
+      <c r="Y43" s="24">
         <v>2</v>
       </c>
-      <c r="Z43" s="8">
+      <c r="Z43" s="24">
         <v>2</v>
       </c>
-      <c r="AA43" s="8">
+      <c r="AA43" s="24">
         <v>6</v>
       </c>
-      <c r="AB43" s="8">
+      <c r="AB43" s="24">
         <v>5</v>
       </c>
-      <c r="AC43" s="8">
+      <c r="AC43" s="24">
         <v>3</v>
       </c>
-      <c r="AD43" s="8">
+      <c r="AD43" s="24">
         <v>5</v>
       </c>
-      <c r="AE43" s="8">
+      <c r="AE43" s="24">
         <v>6</v>
       </c>
-      <c r="AF43" s="8">
+      <c r="AF43" s="24">
         <v>1</v>
       </c>
-      <c r="AG43" s="8">
+      <c r="AG43" s="24">
         <v>6</v>
       </c>
-      <c r="AH43" s="8">
+      <c r="AH43" s="24">
         <v>1</v>
       </c>
-      <c r="AI43" s="21">
+      <c r="AI43" s="26">
         <v>3</v>
       </c>
-      <c r="AJ43" s="21">
+      <c r="AJ43" s="26">
         <v>3</v>
       </c>
-      <c r="AK43" s="21">
+      <c r="AK43" s="26">
         <v>9</v>
       </c>
-      <c r="AL43" s="21">
+      <c r="AL43" s="26">
         <v>3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A44" s="24" t="s">
+      <c r="AM43" s="68">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="44" spans="1:39" ht="12" customHeight="1">
+      <c r="A44" s="35" t="s">
         <v>30</v>
       </c>
-      <c r="B44" s="9"/>
-[...11 lines deleted...]
-      <c r="N44" s="28">
+      <c r="B44" s="36"/>
+      <c r="C44" s="36"/>
+      <c r="D44" s="36"/>
+      <c r="E44" s="36"/>
+      <c r="F44" s="36"/>
+      <c r="G44" s="36"/>
+      <c r="H44" s="37"/>
+      <c r="I44" s="36"/>
+      <c r="J44" s="37"/>
+      <c r="K44" s="37"/>
+      <c r="L44" s="37"/>
+      <c r="M44" s="37"/>
+      <c r="N44" s="38">
         <v>16</v>
       </c>
-      <c r="O44" s="11">
+      <c r="O44" s="39">
         <v>21</v>
       </c>
-      <c r="P44" s="33">
+      <c r="P44" s="40">
         <v>10</v>
       </c>
-      <c r="Q44" s="11">
+      <c r="Q44" s="39">
         <v>9</v>
       </c>
-      <c r="R44" s="11">
+      <c r="R44" s="39">
         <v>13</v>
       </c>
-      <c r="S44" s="11">
+      <c r="S44" s="39">
         <v>10</v>
       </c>
-      <c r="T44" s="11">
+      <c r="T44" s="39">
         <v>7</v>
       </c>
-      <c r="U44" s="11">
+      <c r="U44" s="39">
         <v>7</v>
       </c>
-      <c r="V44" s="11">
+      <c r="V44" s="39">
         <v>14</v>
       </c>
-      <c r="W44" s="11">
+      <c r="W44" s="39">
         <v>9</v>
       </c>
-      <c r="X44" s="11">
+      <c r="X44" s="39">
         <v>5</v>
       </c>
-      <c r="Y44" s="11">
+      <c r="Y44" s="39">
         <v>12</v>
       </c>
-      <c r="Z44" s="11">
+      <c r="Z44" s="39">
         <v>18</v>
       </c>
-      <c r="AA44" s="11">
+      <c r="AA44" s="39">
         <v>13</v>
       </c>
-      <c r="AB44" s="11">
+      <c r="AB44" s="39">
         <v>15</v>
       </c>
-      <c r="AC44" s="11">
+      <c r="AC44" s="39">
         <v>7</v>
       </c>
-      <c r="AD44" s="11">
+      <c r="AD44" s="39">
         <v>12</v>
       </c>
-      <c r="AE44" s="11">
+      <c r="AE44" s="39">
         <v>6</v>
       </c>
-      <c r="AF44" s="11">
+      <c r="AF44" s="39">
         <v>10</v>
       </c>
-      <c r="AG44" s="11">
+      <c r="AG44" s="39">
         <v>13</v>
       </c>
-      <c r="AH44" s="11">
+      <c r="AH44" s="39">
         <v>10</v>
       </c>
-      <c r="AI44" s="22">
+      <c r="AI44" s="41">
         <v>11</v>
       </c>
-      <c r="AJ44" s="22">
+      <c r="AJ44" s="41">
         <v>7</v>
       </c>
-      <c r="AK44" s="22">
+      <c r="AK44" s="41">
         <v>21</v>
       </c>
-      <c r="AL44" s="22">
+      <c r="AL44" s="41">
         <v>11</v>
+      </c>
+      <c r="AM44" s="69">
+        <v>13</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="9">
+    <mergeCell ref="T30:AG30"/>
+    <mergeCell ref="N6:S6"/>
     <mergeCell ref="T4:AQ4"/>
     <mergeCell ref="AF6:AQ6"/>
     <mergeCell ref="T6:AE6"/>
     <mergeCell ref="T23:AG23"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
     <mergeCell ref="T8:AG8"/>
-    <mergeCell ref="T30:AG30"/>
-    <mergeCell ref="N6:S6"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A4:AR44"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="AL12" sqref="AL12"/>
+    <sheetView topLeftCell="AE1" workbookViewId="0">
+      <selection activeCell="AK27" sqref="AK27"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="21.7109375" style="12" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="14" max="16384" width="9.140625" style="12"/>
+    <col min="1" max="1" width="21.7109375" style="17" customWidth="1"/>
+    <col min="2" max="3" width="0" style="17" hidden="1" customWidth="1"/>
+    <col min="4" max="4" width="8.42578125" style="17" hidden="1" customWidth="1"/>
+    <col min="5" max="5" width="0" style="17" hidden="1" customWidth="1"/>
+    <col min="6" max="6" width="8.28515625" style="17" hidden="1" customWidth="1"/>
+    <col min="7" max="13" width="0" style="17" hidden="1" customWidth="1"/>
+    <col min="14" max="16384" width="9.140625" style="17"/>
   </cols>
   <sheetData>
     <row r="4" spans="1:43" ht="14.45" customHeight="1">
-      <c r="A4" s="35" t="s">
+      <c r="A4" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="B4" s="35"/>
-[...12 lines deleted...]
-      <c r="O4" s="38" t="s">
+      <c r="B4" s="1"/>
+      <c r="C4" s="1"/>
+      <c r="D4" s="1"/>
+      <c r="E4" s="1"/>
+      <c r="F4" s="1"/>
+      <c r="G4" s="1"/>
+      <c r="H4" s="1"/>
+      <c r="I4" s="1"/>
+      <c r="J4" s="1"/>
+      <c r="K4" s="1"/>
+      <c r="L4" s="1"/>
+      <c r="M4" s="1"/>
+      <c r="N4" s="1"/>
+      <c r="O4" s="2" t="s">
         <v>55</v>
       </c>
-      <c r="P4" s="38"/>
-[...3 lines deleted...]
-      <c r="T4" s="65" t="s">
+      <c r="P4" s="2"/>
+      <c r="Q4" s="2"/>
+      <c r="R4" s="2"/>
+      <c r="S4" s="2"/>
+      <c r="T4" s="13" t="s">
         <v>56</v>
       </c>
-      <c r="U4" s="65"/>
-[...26 lines deleted...]
-      <c r="AP5" s="71" t="s">
+      <c r="U4" s="13"/>
+      <c r="V4" s="13"/>
+      <c r="W4" s="13"/>
+      <c r="X4" s="13"/>
+      <c r="Y4" s="13"/>
+      <c r="Z4" s="13"/>
+      <c r="AA4" s="13"/>
+      <c r="AB4" s="13"/>
+      <c r="AC4" s="13"/>
+      <c r="AD4" s="13"/>
+      <c r="AE4" s="13"/>
+      <c r="AF4" s="13"/>
+      <c r="AG4" s="13"/>
+      <c r="AH4" s="13"/>
+      <c r="AI4" s="13"/>
+      <c r="AJ4" s="13"/>
+      <c r="AK4" s="13"/>
+      <c r="AL4" s="13"/>
+      <c r="AM4" s="13"/>
+      <c r="AN4" s="13"/>
+      <c r="AO4" s="13"/>
+      <c r="AP4" s="13"/>
+      <c r="AQ4" s="13"/>
+    </row>
+    <row r="5" spans="1:43">
+      <c r="AD5" s="53"/>
+      <c r="AE5" s="53"/>
+      <c r="AP5" s="53" t="s">
         <v>41</v>
       </c>
-      <c r="AQ5" s="71"/>
-[...3 lines deleted...]
-      <c r="B6" s="61">
+      <c r="AQ5" s="53"/>
+    </row>
+    <row r="6" spans="1:43" s="2" customFormat="1">
+      <c r="A6" s="54"/>
+      <c r="B6" s="43">
         <v>2021</v>
       </c>
-      <c r="C6" s="62"/>
-[...16 lines deleted...]
-      <c r="T6" s="66">
+      <c r="C6" s="44"/>
+      <c r="D6" s="44"/>
+      <c r="E6" s="44"/>
+      <c r="F6" s="44"/>
+      <c r="G6" s="44"/>
+      <c r="H6" s="44"/>
+      <c r="I6" s="44"/>
+      <c r="J6" s="44"/>
+      <c r="K6" s="44"/>
+      <c r="L6" s="44"/>
+      <c r="M6" s="44"/>
+      <c r="N6" s="44"/>
+      <c r="O6" s="44"/>
+      <c r="P6" s="44"/>
+      <c r="Q6" s="44"/>
+      <c r="R6" s="44"/>
+      <c r="S6" s="44"/>
+      <c r="T6" s="45">
         <v>2025</v>
       </c>
-      <c r="U6" s="66"/>
-[...10 lines deleted...]
-      <c r="AF6" s="66">
+      <c r="U6" s="45"/>
+      <c r="V6" s="45"/>
+      <c r="W6" s="45"/>
+      <c r="X6" s="45"/>
+      <c r="Y6" s="45"/>
+      <c r="Z6" s="45"/>
+      <c r="AA6" s="45"/>
+      <c r="AB6" s="45"/>
+      <c r="AC6" s="45"/>
+      <c r="AD6" s="45"/>
+      <c r="AE6" s="43"/>
+      <c r="AF6" s="45">
         <v>2026</v>
       </c>
-      <c r="AG6" s="66"/>
-[...13 lines deleted...]
-      <c r="B7" s="19" t="s">
+      <c r="AG6" s="45"/>
+      <c r="AH6" s="45"/>
+      <c r="AI6" s="45"/>
+      <c r="AJ6" s="45"/>
+      <c r="AK6" s="45"/>
+      <c r="AL6" s="45"/>
+      <c r="AM6" s="45"/>
+      <c r="AN6" s="45"/>
+      <c r="AO6" s="45"/>
+      <c r="AP6" s="45"/>
+      <c r="AQ6" s="43"/>
+    </row>
+    <row r="7" spans="1:43" s="2" customFormat="1" ht="18" customHeight="1">
+      <c r="A7" s="65"/>
+      <c r="B7" s="50" t="s">
         <v>5</v>
       </c>
-      <c r="C7" s="19" t="s">
+      <c r="C7" s="50" t="s">
         <v>14</v>
       </c>
-      <c r="D7" s="20" t="s">
+      <c r="D7" s="51" t="s">
         <v>15</v>
       </c>
-      <c r="E7" s="20" t="s">
+      <c r="E7" s="51" t="s">
         <v>16</v>
       </c>
-      <c r="F7" s="20" t="s">
+      <c r="F7" s="51" t="s">
         <v>9</v>
       </c>
-      <c r="G7" s="20" t="s">
+      <c r="G7" s="51" t="s">
         <v>10</v>
       </c>
-      <c r="H7" s="20" t="s">
+      <c r="H7" s="51" t="s">
         <v>11</v>
       </c>
-      <c r="I7" s="15" t="s">
+      <c r="I7" s="52" t="s">
         <v>12</v>
       </c>
-      <c r="J7" s="15" t="s">
+      <c r="J7" s="52" t="s">
         <v>13</v>
       </c>
-      <c r="K7" s="15" t="s">
+      <c r="K7" s="52" t="s">
         <v>19</v>
       </c>
-      <c r="L7" s="15" t="s">
+      <c r="L7" s="52" t="s">
         <v>20</v>
       </c>
-      <c r="M7" s="15" t="s">
+      <c r="M7" s="52" t="s">
         <v>22</v>
       </c>
-      <c r="N7" s="25" t="s">
+      <c r="N7" s="66" t="s">
         <v>32</v>
       </c>
-      <c r="O7" s="23" t="s">
+      <c r="O7" s="67" t="s">
         <v>33</v>
       </c>
-      <c r="P7" s="23" t="s">
+      <c r="P7" s="67" t="s">
         <v>34</v>
       </c>
-      <c r="Q7" s="23" t="s">
+      <c r="Q7" s="67" t="s">
         <v>35</v>
       </c>
-      <c r="R7" s="23" t="s">
+      <c r="R7" s="67" t="s">
         <v>36</v>
       </c>
-      <c r="S7" s="23" t="s">
+      <c r="S7" s="67" t="s">
         <v>37</v>
       </c>
-      <c r="T7" s="3" t="s">
+      <c r="T7" s="47" t="s">
         <v>38</v>
       </c>
-      <c r="U7" s="3" t="s">
+      <c r="U7" s="47" t="s">
         <v>39</v>
       </c>
-      <c r="V7" s="3" t="s">
+      <c r="V7" s="47" t="s">
         <v>40</v>
       </c>
-      <c r="W7" s="4" t="s">
+      <c r="W7" s="48" t="s">
         <v>42</v>
       </c>
-      <c r="X7" s="4" t="s">
+      <c r="X7" s="48" t="s">
         <v>43</v>
       </c>
-      <c r="Y7" s="3" t="s">
+      <c r="Y7" s="47" t="s">
         <v>44</v>
       </c>
-      <c r="Z7" s="3" t="s">
+      <c r="Z7" s="47" t="s">
         <v>32</v>
       </c>
-      <c r="AA7" s="4" t="s">
+      <c r="AA7" s="48" t="s">
         <v>33</v>
       </c>
-      <c r="AB7" s="4" t="s">
+      <c r="AB7" s="48" t="s">
         <v>34</v>
       </c>
-      <c r="AC7" s="4" t="s">
+      <c r="AC7" s="48" t="s">
         <v>35</v>
       </c>
-      <c r="AD7" s="4" t="s">
+      <c r="AD7" s="48" t="s">
         <v>36</v>
       </c>
-      <c r="AE7" s="4" t="s">
+      <c r="AE7" s="48" t="s">
         <v>37</v>
       </c>
-      <c r="AF7" s="3" t="s">
+      <c r="AF7" s="47" t="s">
         <v>38</v>
       </c>
-      <c r="AG7" s="3" t="s">
+      <c r="AG7" s="47" t="s">
         <v>39</v>
       </c>
-      <c r="AH7" s="3" t="s">
+      <c r="AH7" s="47" t="s">
         <v>40</v>
       </c>
-      <c r="AI7" s="4" t="s">
+      <c r="AI7" s="48" t="s">
         <v>42</v>
       </c>
-      <c r="AJ7" s="4" t="s">
+      <c r="AJ7" s="48" t="s">
         <v>43</v>
       </c>
-      <c r="AK7" s="3" t="s">
+      <c r="AK7" s="47" t="s">
         <v>44</v>
       </c>
-      <c r="AL7" s="3" t="s">
+      <c r="AL7" s="47" t="s">
         <v>32</v>
       </c>
-      <c r="AM7" s="4" t="s">
+      <c r="AM7" s="48" t="s">
         <v>33</v>
       </c>
-      <c r="AN7" s="4" t="s">
+      <c r="AN7" s="48" t="s">
         <v>34</v>
       </c>
-      <c r="AO7" s="4" t="s">
+      <c r="AO7" s="48" t="s">
         <v>35</v>
       </c>
-      <c r="AP7" s="4" t="s">
+      <c r="AP7" s="48" t="s">
         <v>36</v>
       </c>
-      <c r="AQ7" s="4" t="s">
+      <c r="AQ7" s="48" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="8" spans="1:43" s="1" customFormat="1" ht="12" customHeight="1">
-[...19 lines deleted...]
-      <c r="T8" s="69" t="s">
+    <row r="8" spans="1:43" ht="12" customHeight="1">
+      <c r="A8" s="19"/>
+      <c r="B8" s="19"/>
+      <c r="C8" s="19"/>
+      <c r="D8" s="19"/>
+      <c r="E8" s="19"/>
+      <c r="F8" s="19"/>
+      <c r="G8" s="19"/>
+      <c r="H8" s="19"/>
+      <c r="I8" s="19"/>
+      <c r="J8" s="19"/>
+      <c r="K8" s="19"/>
+      <c r="L8" s="19"/>
+      <c r="M8" s="19"/>
+      <c r="N8" s="19"/>
+      <c r="O8" s="19"/>
+      <c r="P8" s="19"/>
+      <c r="Q8" s="19"/>
+      <c r="R8" s="19"/>
+      <c r="S8" s="19"/>
+      <c r="T8" s="54" t="s">
         <v>49</v>
       </c>
-      <c r="U8" s="69"/>
-[...22 lines deleted...]
-      <c r="A9" s="16" t="s">
+      <c r="U8" s="54"/>
+      <c r="V8" s="54"/>
+      <c r="W8" s="54"/>
+      <c r="X8" s="54"/>
+      <c r="Y8" s="54"/>
+      <c r="Z8" s="54"/>
+      <c r="AA8" s="54"/>
+      <c r="AB8" s="54"/>
+      <c r="AC8" s="54"/>
+      <c r="AD8" s="54"/>
+      <c r="AE8" s="54"/>
+      <c r="AF8" s="54"/>
+      <c r="AG8" s="54"/>
+      <c r="AH8" s="19"/>
+      <c r="AI8" s="19"/>
+      <c r="AJ8" s="19"/>
+      <c r="AK8" s="19"/>
+      <c r="AN8" s="19"/>
+      <c r="AO8" s="19"/>
+      <c r="AP8" s="19"/>
+      <c r="AQ8" s="19"/>
+    </row>
+    <row r="9" spans="1:43" ht="12" customHeight="1">
+      <c r="A9" s="21" t="s">
         <v>57</v>
       </c>
-      <c r="B9" s="5"/>
-[...11 lines deleted...]
-      <c r="N9" s="29">
+      <c r="B9" s="22"/>
+      <c r="C9" s="22"/>
+      <c r="D9" s="22"/>
+      <c r="E9" s="22"/>
+      <c r="F9" s="22"/>
+      <c r="G9" s="22"/>
+      <c r="H9" s="22"/>
+      <c r="I9" s="22"/>
+      <c r="J9" s="22"/>
+      <c r="K9" s="22"/>
+      <c r="L9" s="22"/>
+      <c r="M9" s="22"/>
+      <c r="N9" s="55">
         <v>1.39</v>
       </c>
-      <c r="O9" s="13">
+      <c r="O9" s="56">
         <v>1.18</v>
       </c>
-      <c r="P9" s="29">
+      <c r="P9" s="55">
         <v>0.78</v>
       </c>
-      <c r="Q9" s="13">
+      <c r="Q9" s="56">
         <v>0.68</v>
       </c>
-      <c r="R9" s="13">
+      <c r="R9" s="56">
         <v>0.48</v>
       </c>
-      <c r="S9" s="13">
+      <c r="S9" s="56">
         <v>0.45</v>
       </c>
-      <c r="T9" s="13">
+      <c r="T9" s="56">
         <v>3.64</v>
       </c>
-      <c r="U9" s="13">
+      <c r="U9" s="56">
         <v>2.74</v>
       </c>
-      <c r="V9" s="13">
+      <c r="V9" s="56">
         <v>1.61</v>
       </c>
-      <c r="W9" s="13">
+      <c r="W9" s="56">
         <v>1.46</v>
       </c>
-      <c r="X9" s="13">
+      <c r="X9" s="56">
         <v>0.91</v>
       </c>
-      <c r="Y9" s="13">
+      <c r="Y9" s="56">
         <v>1.46</v>
       </c>
-      <c r="Z9" s="13">
+      <c r="Z9" s="56">
         <v>1.38</v>
       </c>
-      <c r="AA9" s="13">
+      <c r="AA9" s="56">
         <v>1.1399999999999999</v>
       </c>
-      <c r="AB9" s="13">
+      <c r="AB9" s="56">
         <v>0.71</v>
       </c>
-      <c r="AC9" s="13">
+      <c r="AC9" s="56">
         <v>0.59</v>
       </c>
-      <c r="AD9" s="13">
+      <c r="AD9" s="56">
         <v>0.44</v>
       </c>
-      <c r="AE9" s="13">
+      <c r="AE9" s="56">
         <v>0.46</v>
       </c>
-      <c r="AF9" s="13">
+      <c r="AF9" s="56">
         <v>4.0599999999999996</v>
       </c>
-      <c r="AG9" s="13">
+      <c r="AG9" s="56">
         <v>2.75</v>
       </c>
-      <c r="AH9" s="13">
+      <c r="AH9" s="56">
         <v>1.44</v>
       </c>
-      <c r="AI9" s="13">
+      <c r="AI9" s="56">
         <v>1.38</v>
       </c>
-      <c r="AJ9" s="13">
+      <c r="AJ9" s="56">
         <v>0.73</v>
       </c>
-      <c r="AK9" s="13">
+      <c r="AK9" s="56">
         <v>1.97</v>
       </c>
-      <c r="AL9" s="13">
+      <c r="AL9" s="56">
         <v>1.21</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="17" t="s">
+      <c r="AM9" s="17">
+        <v>0.96</v>
+      </c>
+    </row>
+    <row r="10" spans="1:43" ht="12" customHeight="1">
+      <c r="A10" s="27" t="s">
         <v>58</v>
       </c>
-      <c r="B10" s="6"/>
-[...11 lines deleted...]
-      <c r="N10" s="29">
+      <c r="B10" s="28"/>
+      <c r="C10" s="28"/>
+      <c r="D10" s="28"/>
+      <c r="E10" s="28"/>
+      <c r="F10" s="28"/>
+      <c r="G10" s="28"/>
+      <c r="H10" s="29"/>
+      <c r="I10" s="28"/>
+      <c r="J10" s="29"/>
+      <c r="K10" s="29"/>
+      <c r="L10" s="29"/>
+      <c r="M10" s="29"/>
+      <c r="N10" s="55">
         <v>1.57</v>
       </c>
-      <c r="O10" s="13">
+      <c r="O10" s="56">
         <v>1.31</v>
       </c>
-      <c r="P10" s="29">
+      <c r="P10" s="55">
         <v>0.9</v>
       </c>
-      <c r="Q10" s="13">
+      <c r="Q10" s="56">
         <v>0.76</v>
       </c>
-      <c r="R10" s="13">
+      <c r="R10" s="56">
         <v>0.55000000000000004</v>
       </c>
-      <c r="S10" s="13">
+      <c r="S10" s="56">
         <v>0.47</v>
       </c>
-      <c r="T10" s="13">
+      <c r="T10" s="56">
         <v>3.97</v>
       </c>
-      <c r="U10" s="13">
+      <c r="U10" s="56">
         <v>3.26</v>
       </c>
-      <c r="V10" s="13">
+      <c r="V10" s="56">
         <v>1.81</v>
       </c>
-      <c r="W10" s="13">
+      <c r="W10" s="56">
         <v>1.52</v>
       </c>
-      <c r="X10" s="13">
+      <c r="X10" s="56">
         <v>0.93</v>
       </c>
-      <c r="Y10" s="13">
+      <c r="Y10" s="56">
         <v>1.8</v>
       </c>
-      <c r="Z10" s="13">
+      <c r="Z10" s="56">
         <v>1.53</v>
       </c>
-      <c r="AA10" s="13">
+      <c r="AA10" s="56">
         <v>1.3</v>
       </c>
-      <c r="AB10" s="13">
+      <c r="AB10" s="56">
         <v>0.73</v>
       </c>
-      <c r="AC10" s="13">
+      <c r="AC10" s="56">
         <v>0.63</v>
       </c>
-      <c r="AD10" s="13">
+      <c r="AD10" s="56">
         <v>0.44</v>
       </c>
-      <c r="AE10" s="13">
+      <c r="AE10" s="56">
         <v>0.46</v>
       </c>
-      <c r="AF10" s="13">
+      <c r="AF10" s="56">
         <v>3.93</v>
       </c>
-      <c r="AG10" s="13">
+      <c r="AG10" s="56">
         <v>3.06</v>
       </c>
-      <c r="AH10" s="13">
+      <c r="AH10" s="56">
         <v>1.63</v>
       </c>
-      <c r="AI10" s="13">
+      <c r="AI10" s="56">
         <v>1.38</v>
       </c>
-      <c r="AJ10" s="13">
+      <c r="AJ10" s="56">
         <v>0.72</v>
       </c>
-      <c r="AK10" s="13">
+      <c r="AK10" s="56">
         <v>2.2599999999999998</v>
       </c>
-      <c r="AL10" s="13">
+      <c r="AL10" s="56">
         <v>1.36</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="17" t="s">
+      <c r="AM10" s="17">
+        <v>1.04</v>
+      </c>
+    </row>
+    <row r="11" spans="1:43" ht="12" customHeight="1">
+      <c r="A11" s="27" t="s">
         <v>59</v>
       </c>
-      <c r="B11" s="6"/>
-[...11 lines deleted...]
-      <c r="N11" s="29">
+      <c r="B11" s="28"/>
+      <c r="C11" s="28"/>
+      <c r="D11" s="28"/>
+      <c r="E11" s="28"/>
+      <c r="F11" s="28"/>
+      <c r="G11" s="28"/>
+      <c r="H11" s="29"/>
+      <c r="I11" s="28"/>
+      <c r="J11" s="29"/>
+      <c r="K11" s="29"/>
+      <c r="L11" s="29"/>
+      <c r="M11" s="29"/>
+      <c r="N11" s="55">
         <v>1.67</v>
       </c>
-      <c r="O11" s="13">
+      <c r="O11" s="56">
         <v>1.61</v>
       </c>
-      <c r="P11" s="29">
+      <c r="P11" s="55">
         <v>0.91</v>
       </c>
-      <c r="Q11" s="13">
+      <c r="Q11" s="56">
         <v>0.91</v>
       </c>
-      <c r="R11" s="13">
+      <c r="R11" s="56">
         <v>0.4</v>
       </c>
-      <c r="S11" s="13">
+      <c r="S11" s="56">
         <v>0.57999999999999996</v>
       </c>
-      <c r="T11" s="13">
+      <c r="T11" s="56">
         <v>4.1900000000000004</v>
       </c>
-      <c r="U11" s="13">
+      <c r="U11" s="56">
         <v>3.18</v>
       </c>
-      <c r="V11" s="13">
+      <c r="V11" s="56">
         <v>1.6</v>
       </c>
-      <c r="W11" s="13">
+      <c r="W11" s="56">
         <v>1.92</v>
       </c>
-      <c r="X11" s="13">
+      <c r="X11" s="56">
         <v>0.72</v>
       </c>
-      <c r="Y11" s="13">
+      <c r="Y11" s="56">
         <v>1.59</v>
       </c>
-      <c r="Z11" s="13">
+      <c r="Z11" s="56">
         <v>1.6</v>
       </c>
-      <c r="AA11" s="13">
+      <c r="AA11" s="56">
         <v>1.51</v>
       </c>
-      <c r="AB11" s="13">
+      <c r="AB11" s="56">
         <v>1.1100000000000001</v>
       </c>
-      <c r="AC11" s="13">
+      <c r="AC11" s="56">
         <v>0.64</v>
       </c>
-      <c r="AD11" s="13">
+      <c r="AD11" s="56">
         <v>0.65</v>
       </c>
-      <c r="AE11" s="13">
+      <c r="AE11" s="56">
         <v>0.77</v>
       </c>
-      <c r="AF11" s="13">
+      <c r="AF11" s="56">
         <v>6.14</v>
       </c>
-      <c r="AG11" s="13">
+      <c r="AG11" s="56">
         <v>3.1</v>
       </c>
-      <c r="AH11" s="13">
+      <c r="AH11" s="56">
         <v>1.22</v>
       </c>
-      <c r="AI11" s="13">
+      <c r="AI11" s="56">
         <v>2.38</v>
       </c>
-      <c r="AJ11" s="13">
+      <c r="AJ11" s="56">
         <v>0.87</v>
       </c>
-      <c r="AK11" s="13">
+      <c r="AK11" s="56">
         <v>2.7</v>
       </c>
-      <c r="AL11" s="13">
+      <c r="AL11" s="56">
         <v>1.27</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="17" t="s">
+      <c r="AM11" s="17">
+        <v>1.29</v>
+      </c>
+    </row>
+    <row r="12" spans="1:43" ht="12" customHeight="1">
+      <c r="A12" s="27" t="s">
         <v>23</v>
       </c>
-      <c r="B12" s="6"/>
-[...11 lines deleted...]
-      <c r="N12" s="29">
+      <c r="B12" s="28"/>
+      <c r="C12" s="28"/>
+      <c r="D12" s="28"/>
+      <c r="E12" s="28"/>
+      <c r="F12" s="28"/>
+      <c r="G12" s="28"/>
+      <c r="H12" s="29"/>
+      <c r="I12" s="28"/>
+      <c r="J12" s="29"/>
+      <c r="K12" s="29"/>
+      <c r="L12" s="29"/>
+      <c r="M12" s="29"/>
+      <c r="N12" s="55">
         <v>0.95</v>
       </c>
-      <c r="O12" s="13">
+      <c r="O12" s="56">
         <v>0.83</v>
       </c>
-      <c r="P12" s="29">
+      <c r="P12" s="55">
         <v>0.55000000000000004</v>
       </c>
-      <c r="Q12" s="13">
+      <c r="Q12" s="56">
         <v>0.53</v>
       </c>
-      <c r="R12" s="13">
+      <c r="R12" s="56">
         <v>0.45</v>
       </c>
-      <c r="S12" s="13">
+      <c r="S12" s="56">
         <v>0.43</v>
       </c>
-      <c r="T12" s="13">
+      <c r="T12" s="56">
         <v>4.04</v>
       </c>
-      <c r="U12" s="13">
+      <c r="U12" s="56">
         <v>2.12</v>
       </c>
-      <c r="V12" s="13">
+      <c r="V12" s="56">
         <v>1.17</v>
       </c>
-      <c r="W12" s="13">
+      <c r="W12" s="56">
         <v>1.48</v>
       </c>
-      <c r="X12" s="13">
+      <c r="X12" s="56">
         <v>0.87</v>
       </c>
-      <c r="Y12" s="13">
+      <c r="Y12" s="56">
         <v>1.0900000000000001</v>
       </c>
-      <c r="Z12" s="13">
+      <c r="Z12" s="56">
         <v>0.93</v>
       </c>
-      <c r="AA12" s="13">
+      <c r="AA12" s="56">
         <v>0.92</v>
       </c>
-      <c r="AB12" s="13">
+      <c r="AB12" s="56">
         <v>0.53</v>
       </c>
-      <c r="AC12" s="13">
+      <c r="AC12" s="56">
         <v>0.56000000000000005</v>
       </c>
-      <c r="AD12" s="13">
+      <c r="AD12" s="56">
         <v>0.55000000000000004</v>
       </c>
-      <c r="AE12" s="13">
+      <c r="AE12" s="56">
         <v>0.45</v>
       </c>
-      <c r="AF12" s="13">
+      <c r="AF12" s="56">
         <v>4.74</v>
       </c>
-      <c r="AG12" s="13">
+      <c r="AG12" s="56">
         <v>2.48</v>
       </c>
-      <c r="AH12" s="13">
+      <c r="AH12" s="56">
         <v>0.96</v>
       </c>
-      <c r="AI12" s="13">
+      <c r="AI12" s="56">
         <v>1.1100000000000001</v>
       </c>
-      <c r="AJ12" s="13">
+      <c r="AJ12" s="56">
         <v>0.56999999999999995</v>
       </c>
-      <c r="AK12" s="13">
+      <c r="AK12" s="56">
         <v>1.51</v>
       </c>
-      <c r="AL12" s="13">
+      <c r="AL12" s="56">
         <v>0.91</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="17" t="s">
+      <c r="AM12" s="17">
+        <v>0.88</v>
+      </c>
+    </row>
+    <row r="13" spans="1:43" ht="12" customHeight="1">
+      <c r="A13" s="27" t="s">
         <v>24</v>
       </c>
-      <c r="B13" s="6"/>
-[...11 lines deleted...]
-      <c r="N13" s="29">
+      <c r="B13" s="28"/>
+      <c r="C13" s="28"/>
+      <c r="D13" s="28"/>
+      <c r="E13" s="28"/>
+      <c r="F13" s="28"/>
+      <c r="G13" s="28"/>
+      <c r="H13" s="29"/>
+      <c r="I13" s="28"/>
+      <c r="J13" s="29"/>
+      <c r="K13" s="29"/>
+      <c r="L13" s="29"/>
+      <c r="M13" s="29"/>
+      <c r="N13" s="55">
         <v>1.51</v>
       </c>
-      <c r="O13" s="13">
+      <c r="O13" s="56">
         <v>0.89</v>
       </c>
-      <c r="P13" s="29">
+      <c r="P13" s="55">
         <v>1.1000000000000001</v>
       </c>
-      <c r="Q13" s="13">
+      <c r="Q13" s="56">
         <v>0.65</v>
       </c>
-      <c r="R13" s="13">
+      <c r="R13" s="56">
         <v>0.4</v>
       </c>
-      <c r="S13" s="13">
+      <c r="S13" s="56">
         <v>0.43</v>
       </c>
-      <c r="T13" s="13">
+      <c r="T13" s="56">
         <v>3.72</v>
       </c>
-      <c r="U13" s="13">
+      <c r="U13" s="56">
         <v>2.66</v>
       </c>
-      <c r="V13" s="13">
+      <c r="V13" s="56">
         <v>0.93</v>
       </c>
-      <c r="W13" s="13">
+      <c r="W13" s="56">
         <v>1.92</v>
       </c>
-      <c r="X13" s="13">
+      <c r="X13" s="56">
         <v>1.67</v>
       </c>
-      <c r="Y13" s="13">
+      <c r="Y13" s="56">
         <v>1.56</v>
       </c>
-      <c r="Z13" s="13">
+      <c r="Z13" s="56">
         <v>1.29</v>
       </c>
-      <c r="AA13" s="13">
+      <c r="AA13" s="56">
         <v>0.87</v>
       </c>
-      <c r="AB13" s="13">
+      <c r="AB13" s="56">
         <v>0.62</v>
       </c>
-      <c r="AC13" s="13">
+      <c r="AC13" s="56">
         <v>0.69</v>
       </c>
-      <c r="AD13" s="13">
+      <c r="AD13" s="56">
         <v>0.38</v>
       </c>
-      <c r="AE13" s="13">
+      <c r="AE13" s="56">
         <v>0.46</v>
       </c>
-      <c r="AF13" s="13">
+      <c r="AF13" s="56">
         <v>5.89</v>
       </c>
-      <c r="AG13" s="13">
+      <c r="AG13" s="56">
         <v>2</v>
       </c>
-      <c r="AH13" s="13">
+      <c r="AH13" s="56">
         <v>1.9</v>
       </c>
-      <c r="AI13" s="13">
+      <c r="AI13" s="56">
         <v>1.69</v>
       </c>
-      <c r="AJ13" s="13">
+      <c r="AJ13" s="56">
         <v>1.27</v>
       </c>
-      <c r="AK13" s="13">
+      <c r="AK13" s="56">
         <v>1.47</v>
       </c>
-      <c r="AL13" s="13">
+      <c r="AL13" s="56">
         <v>1.06</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="17" t="s">
+      <c r="AM13" s="17">
+        <v>0.88</v>
+      </c>
+    </row>
+    <row r="14" spans="1:43" ht="12" customHeight="1">
+      <c r="A14" s="27" t="s">
         <v>25</v>
       </c>
-      <c r="B14" s="6"/>
-[...11 lines deleted...]
-      <c r="N14" s="29">
+      <c r="B14" s="28"/>
+      <c r="C14" s="28"/>
+      <c r="D14" s="28"/>
+      <c r="E14" s="28"/>
+      <c r="F14" s="28"/>
+      <c r="G14" s="28"/>
+      <c r="H14" s="29"/>
+      <c r="I14" s="28"/>
+      <c r="J14" s="29"/>
+      <c r="K14" s="29"/>
+      <c r="L14" s="29"/>
+      <c r="M14" s="29"/>
+      <c r="N14" s="55">
         <v>1.6</v>
       </c>
-      <c r="O14" s="13">
+      <c r="O14" s="56">
         <v>1.1499999999999999</v>
       </c>
-      <c r="P14" s="29">
+      <c r="P14" s="55">
         <v>0.67</v>
       </c>
-      <c r="Q14" s="13">
+      <c r="Q14" s="56">
         <v>0.82</v>
       </c>
-      <c r="R14" s="13">
+      <c r="R14" s="56">
         <v>0.49</v>
       </c>
-      <c r="S14" s="13">
+      <c r="S14" s="56">
         <v>0.48</v>
       </c>
-      <c r="T14" s="13">
+      <c r="T14" s="56">
         <v>4.21</v>
       </c>
-      <c r="U14" s="13">
+      <c r="U14" s="56">
         <v>3.47</v>
       </c>
-      <c r="V14" s="13">
+      <c r="V14" s="56">
         <v>1.17</v>
       </c>
-      <c r="W14" s="13">
+      <c r="W14" s="56">
         <v>1.08</v>
       </c>
-      <c r="X14" s="13">
+      <c r="X14" s="56">
         <v>0.82</v>
       </c>
-      <c r="Y14" s="13">
+      <c r="Y14" s="56">
         <v>1.1299999999999999</v>
       </c>
-      <c r="Z14" s="13">
+      <c r="Z14" s="56">
         <v>1.43</v>
       </c>
-      <c r="AA14" s="13">
+      <c r="AA14" s="56">
         <v>1.07</v>
       </c>
-      <c r="AB14" s="13">
+      <c r="AB14" s="56">
         <v>0.68</v>
       </c>
-      <c r="AC14" s="13">
+      <c r="AC14" s="56">
         <v>0.77</v>
       </c>
-      <c r="AD14" s="13">
+      <c r="AD14" s="56">
         <v>0.43</v>
       </c>
-      <c r="AE14" s="13">
+      <c r="AE14" s="56">
         <v>0.61</v>
       </c>
-      <c r="AF14" s="13">
+      <c r="AF14" s="56">
         <v>4.29</v>
       </c>
-      <c r="AG14" s="13">
+      <c r="AG14" s="56">
         <v>2.78</v>
       </c>
-      <c r="AH14" s="13">
+      <c r="AH14" s="56">
         <v>1.33</v>
       </c>
-      <c r="AI14" s="13">
+      <c r="AI14" s="56">
         <v>1.89</v>
       </c>
-      <c r="AJ14" s="13">
+      <c r="AJ14" s="56">
         <v>0.63</v>
       </c>
-      <c r="AK14" s="13">
+      <c r="AK14" s="56">
         <v>2.2000000000000002</v>
       </c>
-      <c r="AL14" s="13">
+      <c r="AL14" s="56">
         <v>1.34</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="17" t="s">
+      <c r="AM14" s="17">
+        <v>0.96</v>
+      </c>
+    </row>
+    <row r="15" spans="1:43" ht="12" customHeight="1">
+      <c r="A15" s="27" t="s">
         <v>26</v>
       </c>
-      <c r="B15" s="6"/>
-[...11 lines deleted...]
-      <c r="N15" s="29">
+      <c r="B15" s="28"/>
+      <c r="C15" s="28"/>
+      <c r="D15" s="28"/>
+      <c r="E15" s="28"/>
+      <c r="F15" s="28"/>
+      <c r="G15" s="28"/>
+      <c r="H15" s="29"/>
+      <c r="I15" s="28"/>
+      <c r="J15" s="29"/>
+      <c r="K15" s="29"/>
+      <c r="L15" s="29"/>
+      <c r="M15" s="29"/>
+      <c r="N15" s="55">
         <v>1.07</v>
       </c>
-      <c r="O15" s="13">
+      <c r="O15" s="56">
         <v>1.04</v>
       </c>
-      <c r="P15" s="29">
+      <c r="P15" s="55">
         <v>0.65</v>
       </c>
-      <c r="Q15" s="13">
+      <c r="Q15" s="56">
         <v>0.42</v>
       </c>
-      <c r="R15" s="13">
+      <c r="R15" s="56">
         <v>0.46</v>
       </c>
-      <c r="S15" s="13">
+      <c r="S15" s="56">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="T15" s="13">
+      <c r="T15" s="56">
         <v>1.7</v>
       </c>
-      <c r="U15" s="13">
+      <c r="U15" s="56">
         <v>1.34</v>
       </c>
-      <c r="V15" s="13">
+      <c r="V15" s="56">
         <v>1.46</v>
       </c>
-      <c r="W15" s="13">
+      <c r="W15" s="56">
         <v>1.98</v>
       </c>
-      <c r="X15" s="13">
+      <c r="X15" s="56">
         <v>1.92</v>
       </c>
-      <c r="Y15" s="13">
+      <c r="Y15" s="56">
         <v>1.01</v>
       </c>
-      <c r="Z15" s="13">
+      <c r="Z15" s="56">
         <v>0.99</v>
       </c>
-      <c r="AA15" s="13">
+      <c r="AA15" s="56">
         <v>0.76</v>
       </c>
-      <c r="AB15" s="13">
+      <c r="AB15" s="56">
         <v>0.67</v>
       </c>
-      <c r="AC15" s="13">
+      <c r="AC15" s="56">
         <v>0.34</v>
       </c>
-      <c r="AD15" s="13">
+      <c r="AD15" s="56">
         <v>0.08</v>
       </c>
-      <c r="AE15" s="13">
+      <c r="AE15" s="56">
         <v>0.22</v>
       </c>
-      <c r="AF15" s="13" t="s">
+      <c r="AF15" s="56" t="s">
         <v>46</v>
       </c>
-      <c r="AG15" s="13">
+      <c r="AG15" s="56">
         <v>2.29</v>
       </c>
-      <c r="AH15" s="13">
+      <c r="AH15" s="56">
         <v>0.6</v>
       </c>
-      <c r="AI15" s="13">
+      <c r="AI15" s="56">
         <v>0.22</v>
       </c>
-      <c r="AJ15" s="13">
+      <c r="AJ15" s="56">
         <v>0.54</v>
       </c>
-      <c r="AK15" s="13">
+      <c r="AK15" s="56">
         <v>1.49</v>
       </c>
-      <c r="AL15" s="13">
+      <c r="AL15" s="56">
         <v>1.02</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="17" t="s">
+      <c r="AM15" s="17">
+        <v>0.78</v>
+      </c>
+    </row>
+    <row r="16" spans="1:43" ht="12" customHeight="1">
+      <c r="A16" s="27" t="s">
         <v>27</v>
       </c>
-      <c r="B16" s="6"/>
-[...11 lines deleted...]
-      <c r="N16" s="30" t="s">
+      <c r="B16" s="28"/>
+      <c r="C16" s="28"/>
+      <c r="D16" s="28"/>
+      <c r="E16" s="28"/>
+      <c r="F16" s="28"/>
+      <c r="G16" s="28"/>
+      <c r="H16" s="29"/>
+      <c r="I16" s="28"/>
+      <c r="J16" s="29"/>
+      <c r="K16" s="29"/>
+      <c r="L16" s="29"/>
+      <c r="M16" s="29"/>
+      <c r="N16" s="57" t="s">
         <v>46</v>
       </c>
-      <c r="O16" s="13">
+      <c r="O16" s="56">
         <v>0.32</v>
       </c>
-      <c r="P16" s="29">
+      <c r="P16" s="55">
         <v>0.14000000000000001</v>
       </c>
-      <c r="Q16" s="13">
+      <c r="Q16" s="56">
         <v>0.38</v>
       </c>
-      <c r="R16" s="13">
+      <c r="R16" s="56">
         <v>0.12</v>
       </c>
-      <c r="S16" s="13" t="s">
+      <c r="S16" s="56" t="s">
         <v>46</v>
       </c>
-      <c r="T16" s="13" t="s">
+      <c r="T16" s="56" t="s">
         <v>46</v>
       </c>
-      <c r="U16" s="13">
+      <c r="U16" s="56">
         <v>1.36</v>
       </c>
-      <c r="V16" s="13">
+      <c r="V16" s="56">
         <v>1.33</v>
       </c>
-      <c r="W16" s="13">
+      <c r="W16" s="56">
         <v>1.33</v>
       </c>
-      <c r="X16" s="13">
+      <c r="X16" s="56">
         <v>1.32</v>
       </c>
-      <c r="Y16" s="13">
+      <c r="Y16" s="56">
         <v>0.44</v>
       </c>
-      <c r="Z16" s="13">
+      <c r="Z16" s="56">
         <v>1.1399999999999999</v>
       </c>
-      <c r="AA16" s="13">
+      <c r="AA16" s="56">
         <v>0.83</v>
       </c>
-      <c r="AB16" s="13">
+      <c r="AB16" s="56">
         <v>0.44</v>
       </c>
-      <c r="AC16" s="13">
+      <c r="AC16" s="56">
         <v>0.53</v>
       </c>
-      <c r="AD16" s="13">
+      <c r="AD16" s="56">
         <v>0.24</v>
       </c>
-      <c r="AE16" s="13">
+      <c r="AE16" s="56">
         <v>0.22</v>
       </c>
-      <c r="AF16" s="13">
+      <c r="AF16" s="56">
         <v>2.58</v>
       </c>
-      <c r="AG16" s="13" t="s">
+      <c r="AG16" s="56" t="s">
         <v>46</v>
       </c>
-      <c r="AH16" s="13">
+      <c r="AH16" s="56">
         <v>0.45</v>
       </c>
-      <c r="AI16" s="13">
+      <c r="AI16" s="56">
         <v>0.33</v>
       </c>
-      <c r="AJ16" s="13">
+      <c r="AJ16" s="56">
         <v>0.53</v>
       </c>
-      <c r="AK16" s="13">
+      <c r="AK16" s="56">
         <v>0.44</v>
       </c>
-      <c r="AL16" s="13">
+      <c r="AL16" s="56">
         <v>0.56999999999999995</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="17" t="s">
+      <c r="AM16" s="17">
+        <v>0.49</v>
+      </c>
+    </row>
+    <row r="17" spans="1:44" ht="12" customHeight="1">
+      <c r="A17" s="27" t="s">
         <v>50</v>
       </c>
-      <c r="B17" s="6"/>
-[...11 lines deleted...]
-      <c r="N17" s="29">
+      <c r="B17" s="28"/>
+      <c r="C17" s="28"/>
+      <c r="D17" s="28"/>
+      <c r="E17" s="28"/>
+      <c r="F17" s="28"/>
+      <c r="G17" s="28"/>
+      <c r="H17" s="29"/>
+      <c r="I17" s="28"/>
+      <c r="J17" s="29"/>
+      <c r="K17" s="29"/>
+      <c r="L17" s="29"/>
+      <c r="M17" s="29"/>
+      <c r="N17" s="55">
         <v>0.98</v>
       </c>
-      <c r="O17" s="13">
+      <c r="O17" s="56">
         <v>0.43</v>
       </c>
-      <c r="P17" s="29">
+      <c r="P17" s="55">
         <v>0.38</v>
       </c>
-      <c r="Q17" s="34" t="s">
+      <c r="Q17" s="58" t="s">
         <v>46</v>
       </c>
-      <c r="R17" s="13">
+      <c r="R17" s="56">
         <v>0.47</v>
       </c>
-      <c r="S17" s="13" t="s">
+      <c r="S17" s="56" t="s">
         <v>46</v>
       </c>
-      <c r="T17" s="13" t="s">
+      <c r="T17" s="56" t="s">
         <v>46</v>
       </c>
-      <c r="U17" s="13">
+      <c r="U17" s="56">
         <v>1.88</v>
       </c>
-      <c r="V17" s="13" t="s">
+      <c r="V17" s="56" t="s">
         <v>46</v>
       </c>
-      <c r="W17" s="13">
+      <c r="W17" s="56">
         <v>1.39</v>
       </c>
-      <c r="X17" s="13">
+      <c r="X17" s="56">
         <v>0.73</v>
       </c>
-      <c r="Y17" s="13">
+      <c r="Y17" s="56">
         <v>1.53</v>
       </c>
-      <c r="Z17" s="13">
+      <c r="Z17" s="56">
         <v>1.32</v>
       </c>
-      <c r="AA17" s="13">
+      <c r="AA17" s="56">
         <v>0.23</v>
       </c>
-      <c r="AB17" s="13">
+      <c r="AB17" s="56">
         <v>0.61</v>
       </c>
-      <c r="AC17" s="13">
+      <c r="AC17" s="56">
         <v>1.1000000000000001</v>
       </c>
-      <c r="AD17" s="13">
+      <c r="AD17" s="56">
         <v>0.5</v>
       </c>
-      <c r="AE17" s="13">
+      <c r="AE17" s="56">
         <v>0.76</v>
       </c>
-      <c r="AF17" s="13">
+      <c r="AF17" s="56">
         <v>1.87</v>
       </c>
-      <c r="AG17" s="13">
+      <c r="AG17" s="56">
         <v>1.97</v>
       </c>
-      <c r="AH17" s="13">
+      <c r="AH17" s="56">
         <v>0.65</v>
       </c>
-      <c r="AI17" s="13">
+      <c r="AI17" s="56">
         <v>0.97</v>
       </c>
-      <c r="AJ17" s="13">
+      <c r="AJ17" s="56">
         <v>0.77</v>
       </c>
-      <c r="AK17" s="13">
+      <c r="AK17" s="56">
         <v>0.32</v>
       </c>
-      <c r="AL17" s="13">
+      <c r="AL17" s="56">
         <v>0.55000000000000004</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="17" t="s">
+      <c r="AM17" s="17">
+        <v>0.24</v>
+      </c>
+    </row>
+    <row r="18" spans="1:44" ht="12" customHeight="1">
+      <c r="A18" s="27" t="s">
         <v>31</v>
       </c>
-      <c r="B18" s="6"/>
-[...11 lines deleted...]
-      <c r="N18" s="29">
+      <c r="B18" s="28"/>
+      <c r="C18" s="28"/>
+      <c r="D18" s="28"/>
+      <c r="E18" s="28"/>
+      <c r="F18" s="28"/>
+      <c r="G18" s="28"/>
+      <c r="H18" s="29"/>
+      <c r="I18" s="28"/>
+      <c r="J18" s="29"/>
+      <c r="K18" s="29"/>
+      <c r="L18" s="29"/>
+      <c r="M18" s="29"/>
+      <c r="N18" s="55">
         <v>0.3</v>
       </c>
-      <c r="O18" s="13">
+      <c r="O18" s="56">
         <v>1.03</v>
       </c>
-      <c r="P18" s="29">
+      <c r="P18" s="55">
         <v>0.57999999999999996</v>
       </c>
-      <c r="Q18" s="13">
+      <c r="Q18" s="56">
         <v>0.21</v>
       </c>
-      <c r="R18" s="13">
+      <c r="R18" s="56">
         <v>0.38</v>
       </c>
-      <c r="S18" s="13">
+      <c r="S18" s="56">
         <v>0.61</v>
       </c>
-      <c r="T18" s="13">
+      <c r="T18" s="56">
         <v>2.1</v>
       </c>
-      <c r="U18" s="13" t="s">
+      <c r="U18" s="56" t="s">
         <v>46</v>
       </c>
-      <c r="V18" s="13">
+      <c r="V18" s="56">
         <v>1.44</v>
       </c>
-      <c r="W18" s="13">
+      <c r="W18" s="56">
         <v>1.07</v>
       </c>
-      <c r="X18" s="13">
+      <c r="X18" s="56">
         <v>0.64</v>
       </c>
-      <c r="Y18" s="13">
+      <c r="Y18" s="56">
         <v>0.54</v>
       </c>
-      <c r="Z18" s="13">
+      <c r="Z18" s="56">
         <v>0.92</v>
       </c>
-      <c r="AA18" s="13">
+      <c r="AA18" s="56">
         <v>0.94</v>
       </c>
-      <c r="AB18" s="13">
+      <c r="AB18" s="56">
         <v>0.12</v>
       </c>
-      <c r="AC18" s="13">
+      <c r="AC18" s="56">
         <v>0.32</v>
       </c>
-      <c r="AD18" s="13">
+      <c r="AD18" s="56">
         <v>0.39</v>
       </c>
-      <c r="AE18" s="13"/>
-      <c r="AF18" s="13">
+      <c r="AE18" s="56"/>
+      <c r="AF18" s="56">
         <v>3.21</v>
       </c>
-      <c r="AG18" s="13">
+      <c r="AG18" s="56">
         <v>3.37</v>
       </c>
-      <c r="AH18" s="13">
+      <c r="AH18" s="56">
         <v>1.47</v>
       </c>
-      <c r="AI18" s="13">
+      <c r="AI18" s="56">
         <v>0.82</v>
       </c>
-      <c r="AJ18" s="13">
+      <c r="AJ18" s="56">
         <v>0.44</v>
       </c>
-      <c r="AK18" s="13">
+      <c r="AK18" s="56">
         <v>0.73</v>
       </c>
-      <c r="AL18" s="13">
+      <c r="AL18" s="56">
         <v>0.62</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="17" t="s">
+      <c r="AM18" s="17">
+        <v>0.14000000000000001</v>
+      </c>
+    </row>
+    <row r="19" spans="1:44" ht="12" customHeight="1">
+      <c r="A19" s="27" t="s">
         <v>28</v>
       </c>
-      <c r="B19" s="6"/>
-[...11 lines deleted...]
-      <c r="N19" s="29">
+      <c r="B19" s="28"/>
+      <c r="C19" s="28"/>
+      <c r="D19" s="28"/>
+      <c r="E19" s="28"/>
+      <c r="F19" s="28"/>
+      <c r="G19" s="28"/>
+      <c r="H19" s="29"/>
+      <c r="I19" s="28"/>
+      <c r="J19" s="29"/>
+      <c r="K19" s="29"/>
+      <c r="L19" s="29"/>
+      <c r="M19" s="29"/>
+      <c r="N19" s="55">
         <v>0.64</v>
       </c>
-      <c r="O19" s="13">
+      <c r="O19" s="56">
         <v>1.2</v>
       </c>
-      <c r="P19" s="29">
+      <c r="P19" s="55">
         <v>0.43</v>
       </c>
-      <c r="Q19" s="13">
+      <c r="Q19" s="56">
         <v>0.64</v>
       </c>
-      <c r="R19" s="13">
+      <c r="R19" s="56">
         <v>0.35</v>
       </c>
-      <c r="S19" s="13">
+      <c r="S19" s="56">
         <v>0.43</v>
       </c>
-      <c r="T19" s="13">
+      <c r="T19" s="56">
         <v>2.64</v>
       </c>
-      <c r="U19" s="13">
+      <c r="U19" s="56">
         <v>1.37</v>
       </c>
-      <c r="V19" s="13">
+      <c r="V19" s="56">
         <v>0.68</v>
       </c>
-      <c r="W19" s="13">
+      <c r="W19" s="56">
         <v>1.02</v>
       </c>
-      <c r="X19" s="13">
+      <c r="X19" s="56">
         <v>0.94</v>
       </c>
-      <c r="Y19" s="13">
+      <c r="Y19" s="56">
         <v>0.34</v>
       </c>
-      <c r="Z19" s="13">
+      <c r="Z19" s="56">
         <v>0.96</v>
       </c>
-      <c r="AA19" s="13">
+      <c r="AA19" s="56">
         <v>0.5</v>
       </c>
-      <c r="AB19" s="13">
+      <c r="AB19" s="56">
         <v>0.6</v>
       </c>
-      <c r="AC19" s="13">
+      <c r="AC19" s="56">
         <v>0.2</v>
       </c>
-      <c r="AD19" s="13">
+      <c r="AD19" s="56">
         <v>0.24</v>
       </c>
-      <c r="AE19" s="13">
+      <c r="AE19" s="56">
         <v>0.28000000000000003</v>
       </c>
-      <c r="AF19" s="13" t="s">
+      <c r="AF19" s="56" t="s">
         <v>46</v>
       </c>
-      <c r="AG19" s="13">
+      <c r="AG19" s="56">
         <v>2.15</v>
       </c>
-      <c r="AH19" s="13">
+      <c r="AH19" s="56">
         <v>0.93</v>
       </c>
-      <c r="AI19" s="13">
+      <c r="AI19" s="56">
         <v>0.87</v>
       </c>
-      <c r="AJ19" s="13">
+      <c r="AJ19" s="56">
         <v>0.69</v>
       </c>
-      <c r="AK19" s="13">
+      <c r="AK19" s="56">
         <v>0.46</v>
       </c>
-      <c r="AL19" s="13">
+      <c r="AL19" s="56">
         <v>1.0900000000000001</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="17" t="s">
+      <c r="AM19" s="17">
+        <v>0.69</v>
+      </c>
+    </row>
+    <row r="20" spans="1:44" ht="12" customHeight="1">
+      <c r="A20" s="27" t="s">
         <v>29</v>
       </c>
-      <c r="B20" s="6"/>
-[...11 lines deleted...]
-      <c r="N20" s="29">
+      <c r="B20" s="28"/>
+      <c r="C20" s="28"/>
+      <c r="D20" s="28"/>
+      <c r="E20" s="28"/>
+      <c r="F20" s="28"/>
+      <c r="G20" s="28"/>
+      <c r="H20" s="29"/>
+      <c r="I20" s="28"/>
+      <c r="J20" s="29"/>
+      <c r="K20" s="29"/>
+      <c r="L20" s="29"/>
+      <c r="M20" s="29"/>
+      <c r="N20" s="55">
         <v>1.34</v>
       </c>
-      <c r="O20" s="13">
+      <c r="O20" s="56">
         <v>0.63</v>
       </c>
-      <c r="P20" s="29">
+      <c r="P20" s="55">
         <v>0.4</v>
       </c>
-      <c r="Q20" s="13">
+      <c r="Q20" s="56">
         <v>0.4</v>
       </c>
-      <c r="R20" s="13">
+      <c r="R20" s="56">
         <v>0.23</v>
       </c>
-      <c r="S20" s="13">
+      <c r="S20" s="56">
         <v>0.27</v>
       </c>
-      <c r="T20" s="13" t="s">
+      <c r="T20" s="56" t="s">
         <v>46</v>
       </c>
-      <c r="U20" s="13">
+      <c r="U20" s="56">
         <v>0.95</v>
       </c>
-      <c r="V20" s="13">
+      <c r="V20" s="56">
         <v>1.62</v>
       </c>
-      <c r="W20" s="13">
+      <c r="W20" s="56">
         <v>0.84</v>
       </c>
-      <c r="X20" s="13">
+      <c r="X20" s="56">
         <v>0.52</v>
       </c>
-      <c r="Y20" s="13">
+      <c r="Y20" s="56">
         <v>0.43</v>
       </c>
-      <c r="Z20" s="13">
+      <c r="Z20" s="56">
         <v>1.27</v>
       </c>
-      <c r="AA20" s="13">
+      <c r="AA20" s="56">
         <v>0.55000000000000004</v>
       </c>
-      <c r="AB20" s="13">
+      <c r="AB20" s="56">
         <v>0.45</v>
       </c>
-      <c r="AC20" s="13">
+      <c r="AC20" s="56">
         <v>0.33</v>
       </c>
-      <c r="AD20" s="13">
+      <c r="AD20" s="56">
         <v>0.27</v>
       </c>
-      <c r="AE20" s="13">
+      <c r="AE20" s="56">
         <v>0.34</v>
       </c>
-      <c r="AF20" s="13">
+      <c r="AF20" s="56">
         <v>3.29</v>
       </c>
-      <c r="AG20" s="13">
+      <c r="AG20" s="56">
         <v>0.77</v>
       </c>
-      <c r="AH20" s="13">
+      <c r="AH20" s="56">
         <v>1.26</v>
       </c>
-      <c r="AI20" s="13">
+      <c r="AI20" s="56">
         <v>0.66</v>
       </c>
-      <c r="AJ20" s="13">
+      <c r="AJ20" s="56">
         <v>0.9</v>
       </c>
-      <c r="AK20" s="13">
+      <c r="AK20" s="56">
         <v>0.82</v>
       </c>
-      <c r="AL20" s="13">
+      <c r="AL20" s="56">
         <v>0.7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="17" t="s">
+      <c r="AM20" s="17">
+        <v>0.33</v>
+      </c>
+    </row>
+    <row r="21" spans="1:44" ht="12" customHeight="1">
+      <c r="A21" s="27" t="s">
         <v>51</v>
       </c>
-      <c r="B21" s="6"/>
-[...11 lines deleted...]
-      <c r="N21" s="29">
+      <c r="B21" s="28"/>
+      <c r="C21" s="28"/>
+      <c r="D21" s="28"/>
+      <c r="E21" s="28"/>
+      <c r="F21" s="28"/>
+      <c r="G21" s="28"/>
+      <c r="H21" s="29"/>
+      <c r="I21" s="28"/>
+      <c r="J21" s="29"/>
+      <c r="K21" s="29"/>
+      <c r="L21" s="29"/>
+      <c r="M21" s="29"/>
+      <c r="N21" s="55">
         <v>0.79</v>
       </c>
-      <c r="O21" s="13">
+      <c r="O21" s="56">
         <v>1.1000000000000001</v>
       </c>
-      <c r="P21" s="29">
+      <c r="P21" s="55">
         <v>0.12</v>
       </c>
-      <c r="Q21" s="13">
+      <c r="Q21" s="56">
         <v>0.11</v>
       </c>
-      <c r="R21" s="13">
+      <c r="R21" s="56">
         <v>0.2</v>
       </c>
-      <c r="S21" s="13">
+      <c r="S21" s="56">
         <v>0.74</v>
       </c>
-      <c r="T21" s="13">
+      <c r="T21" s="56">
         <v>3.4</v>
       </c>
-      <c r="U21" s="13" t="s">
+      <c r="U21" s="56" t="s">
         <v>46</v>
       </c>
-      <c r="V21" s="13">
+      <c r="V21" s="56">
         <v>1.17</v>
       </c>
-      <c r="W21" s="13">
+      <c r="W21" s="56">
         <v>0.28999999999999998</v>
       </c>
-      <c r="X21" s="13">
+      <c r="X21" s="56">
         <v>0.7</v>
       </c>
-      <c r="Y21" s="13">
+      <c r="Y21" s="56">
         <v>0.39</v>
       </c>
-      <c r="Z21" s="13">
+      <c r="Z21" s="56">
         <v>0.33</v>
       </c>
-      <c r="AA21" s="13">
+      <c r="AA21" s="56">
         <v>0.87</v>
       </c>
-      <c r="AB21" s="13">
+      <c r="AB21" s="56">
         <v>0.65</v>
       </c>
-      <c r="AC21" s="13">
+      <c r="AC21" s="56">
         <v>0.35</v>
       </c>
-      <c r="AD21" s="13">
+      <c r="AD21" s="56">
         <v>0.53</v>
       </c>
-      <c r="AE21" s="13">
+      <c r="AE21" s="56">
         <v>0.57999999999999996</v>
       </c>
-      <c r="AF21" s="13">
+      <c r="AF21" s="56">
         <v>1.19</v>
       </c>
-      <c r="AG21" s="13">
+      <c r="AG21" s="56">
         <v>3.7</v>
       </c>
-      <c r="AH21" s="13">
+      <c r="AH21" s="56">
         <v>0.4</v>
       </c>
-      <c r="AI21" s="13">
+      <c r="AI21" s="56">
         <v>0.91</v>
       </c>
-      <c r="AJ21" s="13">
+      <c r="AJ21" s="56">
         <v>0.73</v>
       </c>
-      <c r="AK21" s="13">
+      <c r="AK21" s="56">
         <v>1.82</v>
       </c>
-      <c r="AL21" s="13">
+      <c r="AL21" s="56">
         <v>0.52</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="17" t="s">
+      <c r="AM21" s="17">
+        <v>0.9</v>
+      </c>
+    </row>
+    <row r="22" spans="1:44" ht="12" customHeight="1">
+      <c r="A22" s="27" t="s">
         <v>30</v>
       </c>
-      <c r="B22" s="6"/>
-[...11 lines deleted...]
-      <c r="N22" s="29">
+      <c r="B22" s="28"/>
+      <c r="C22" s="28"/>
+      <c r="D22" s="28"/>
+      <c r="E22" s="28"/>
+      <c r="F22" s="28"/>
+      <c r="G22" s="28"/>
+      <c r="H22" s="29"/>
+      <c r="I22" s="28"/>
+      <c r="J22" s="29"/>
+      <c r="K22" s="29"/>
+      <c r="L22" s="29"/>
+      <c r="M22" s="29"/>
+      <c r="N22" s="55">
         <v>1.04</v>
       </c>
-      <c r="O22" s="13">
+      <c r="O22" s="56">
         <v>1.0900000000000001</v>
       </c>
-      <c r="P22" s="29">
+      <c r="P22" s="55">
         <v>0.74</v>
       </c>
-      <c r="Q22" s="13">
+      <c r="Q22" s="56">
         <v>0.55000000000000004</v>
       </c>
-      <c r="R22" s="13">
+      <c r="R22" s="56">
         <v>0.53</v>
       </c>
-      <c r="S22" s="13">
+      <c r="S22" s="56">
         <v>0.41</v>
       </c>
-      <c r="T22" s="13">
+      <c r="T22" s="56">
         <v>4.37</v>
       </c>
-      <c r="U22" s="13">
+      <c r="U22" s="56">
         <v>1.68</v>
       </c>
-      <c r="V22" s="13">
+      <c r="V22" s="56">
         <v>2.61</v>
       </c>
-      <c r="W22" s="13">
+      <c r="W22" s="56">
         <v>1.35</v>
       </c>
-      <c r="X22" s="13">
+      <c r="X22" s="56">
         <v>0.6</v>
       </c>
-      <c r="Y22" s="13">
+      <c r="Y22" s="56">
         <v>1.34</v>
       </c>
-      <c r="Z22" s="13">
+      <c r="Z22" s="56">
         <v>1.23</v>
       </c>
-      <c r="AA22" s="13">
+      <c r="AA22" s="56">
         <v>1.1100000000000001</v>
       </c>
-      <c r="AB22" s="13">
+      <c r="AB22" s="56">
         <v>0.89</v>
       </c>
-      <c r="AC22" s="13">
+      <c r="AC22" s="56">
         <v>0.44</v>
       </c>
-      <c r="AD22" s="13">
+      <c r="AD22" s="56">
         <v>0.43</v>
       </c>
-      <c r="AE22" s="13">
+      <c r="AE22" s="56">
         <v>0.32</v>
       </c>
-      <c r="AF22" s="13">
+      <c r="AF22" s="56">
         <v>5.32</v>
       </c>
-      <c r="AG22" s="13">
+      <c r="AG22" s="56">
         <v>2.64</v>
       </c>
-      <c r="AH22" s="13">
+      <c r="AH22" s="56">
         <v>1.53</v>
       </c>
-      <c r="AI22" s="13">
+      <c r="AI22" s="56">
         <v>1.3</v>
       </c>
-      <c r="AJ22" s="13">
+      <c r="AJ22" s="56">
         <v>0.67</v>
       </c>
-      <c r="AK22" s="13">
+      <c r="AK22" s="56">
         <v>1.82</v>
       </c>
-      <c r="AL22" s="13">
+      <c r="AL22" s="56">
         <v>1.21</v>
       </c>
-    </row>
-[...20 lines deleted...]
-      <c r="T23" s="70" t="s">
+      <c r="AM22" s="17">
+        <v>1.02</v>
+      </c>
+    </row>
+    <row r="23" spans="1:44" ht="12" customHeight="1">
+      <c r="A23" s="21"/>
+      <c r="B23" s="21"/>
+      <c r="C23" s="21"/>
+      <c r="D23" s="21"/>
+      <c r="E23" s="21"/>
+      <c r="F23" s="21"/>
+      <c r="G23" s="21"/>
+      <c r="H23" s="21"/>
+      <c r="I23" s="21"/>
+      <c r="J23" s="21"/>
+      <c r="K23" s="21"/>
+      <c r="L23" s="21"/>
+      <c r="M23" s="21"/>
+      <c r="N23" s="21"/>
+      <c r="O23" s="21"/>
+      <c r="P23" s="21"/>
+      <c r="Q23" s="21"/>
+      <c r="R23" s="21"/>
+      <c r="S23" s="21"/>
+      <c r="T23" s="59" t="s">
         <v>47</v>
       </c>
-      <c r="U23" s="70"/>
-[...24 lines deleted...]
-      <c r="A24" s="16" t="s">
+      <c r="U23" s="59"/>
+      <c r="V23" s="59"/>
+      <c r="W23" s="59"/>
+      <c r="X23" s="59"/>
+      <c r="Y23" s="59"/>
+      <c r="Z23" s="59"/>
+      <c r="AA23" s="59"/>
+      <c r="AB23" s="59"/>
+      <c r="AC23" s="59"/>
+      <c r="AD23" s="59"/>
+      <c r="AE23" s="59"/>
+      <c r="AF23" s="59"/>
+      <c r="AG23" s="59"/>
+      <c r="AH23" s="32"/>
+      <c r="AI23" s="32"/>
+      <c r="AJ23" s="56"/>
+      <c r="AK23" s="56"/>
+      <c r="AL23" s="23"/>
+      <c r="AN23" s="21"/>
+      <c r="AO23" s="21"/>
+      <c r="AP23" s="21"/>
+      <c r="AQ23" s="21"/>
+      <c r="AR23" s="21"/>
+    </row>
+    <row r="24" spans="1:44" ht="12" customHeight="1">
+      <c r="A24" s="21" t="s">
         <v>57</v>
       </c>
-      <c r="B24" s="6"/>
-[...11 lines deleted...]
-      <c r="N24" s="29">
+      <c r="B24" s="28"/>
+      <c r="C24" s="28"/>
+      <c r="D24" s="28"/>
+      <c r="E24" s="28"/>
+      <c r="F24" s="28"/>
+      <c r="G24" s="28"/>
+      <c r="H24" s="29"/>
+      <c r="I24" s="28"/>
+      <c r="J24" s="29"/>
+      <c r="K24" s="29"/>
+      <c r="L24" s="29"/>
+      <c r="M24" s="29"/>
+      <c r="N24" s="55">
         <v>1.54</v>
       </c>
-      <c r="O24" s="13">
+      <c r="O24" s="56">
         <v>1.28</v>
       </c>
-      <c r="P24" s="29">
+      <c r="P24" s="55">
         <v>0.87</v>
       </c>
-      <c r="Q24" s="13">
+      <c r="Q24" s="56">
         <v>0.78</v>
       </c>
-      <c r="R24" s="13">
+      <c r="R24" s="56">
         <v>0.53</v>
       </c>
-      <c r="S24" s="13">
+      <c r="S24" s="56">
         <v>0.47</v>
       </c>
-      <c r="T24" s="13">
+      <c r="T24" s="56">
         <v>4.13</v>
       </c>
-      <c r="U24" s="13">
+      <c r="U24" s="56">
         <v>3.19</v>
       </c>
-      <c r="V24" s="13">
+      <c r="V24" s="56">
         <v>1.76</v>
       </c>
-      <c r="W24" s="13">
+      <c r="W24" s="56">
         <v>1.54</v>
       </c>
-      <c r="X24" s="13">
+      <c r="X24" s="56">
         <v>0.9</v>
       </c>
-      <c r="Y24" s="13">
+      <c r="Y24" s="56">
         <v>1.73</v>
       </c>
-      <c r="Z24" s="13">
+      <c r="Z24" s="56">
         <v>1.48</v>
       </c>
-      <c r="AA24" s="13">
+      <c r="AA24" s="56">
         <v>1.31</v>
       </c>
-      <c r="AB24" s="13">
+      <c r="AB24" s="56">
         <v>0.8</v>
       </c>
-      <c r="AC24" s="13">
+      <c r="AC24" s="56">
         <v>0.65</v>
       </c>
-      <c r="AD24" s="13">
+      <c r="AD24" s="56">
         <v>0.46</v>
       </c>
-      <c r="AE24" s="13">
+      <c r="AE24" s="56">
         <v>0.5</v>
       </c>
-      <c r="AF24" s="13">
+      <c r="AF24" s="56">
         <v>4.41</v>
       </c>
-      <c r="AG24" s="13">
+      <c r="AG24" s="56">
         <v>2.94</v>
       </c>
-      <c r="AH24" s="13">
+      <c r="AH24" s="56">
         <v>1.53</v>
       </c>
-      <c r="AI24" s="13">
+      <c r="AI24" s="56">
         <v>1.55</v>
       </c>
-      <c r="AJ24" s="13">
+      <c r="AJ24" s="56">
         <v>0.74</v>
       </c>
-      <c r="AK24" s="13">
+      <c r="AK24" s="56">
         <v>2.2599999999999998</v>
       </c>
-      <c r="AL24" s="13">
+      <c r="AL24" s="56">
         <v>1.35</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="17" t="s">
+      <c r="AM24" s="17">
+        <v>1.06</v>
+      </c>
+    </row>
+    <row r="25" spans="1:44" ht="12" customHeight="1">
+      <c r="A25" s="27" t="s">
         <v>58</v>
       </c>
-      <c r="B25" s="6"/>
-[...11 lines deleted...]
-      <c r="N25" s="29">
+      <c r="B25" s="28"/>
+      <c r="C25" s="28"/>
+      <c r="D25" s="28"/>
+      <c r="E25" s="28"/>
+      <c r="F25" s="28"/>
+      <c r="G25" s="28"/>
+      <c r="H25" s="29"/>
+      <c r="I25" s="28"/>
+      <c r="J25" s="29"/>
+      <c r="K25" s="29"/>
+      <c r="L25" s="29"/>
+      <c r="M25" s="29"/>
+      <c r="N25" s="55">
         <v>1.56</v>
       </c>
-      <c r="O25" s="13">
+      <c r="O25" s="56">
         <v>1.29</v>
       </c>
-      <c r="P25" s="29">
+      <c r="P25" s="55">
         <v>0.9</v>
       </c>
-      <c r="Q25" s="13">
+      <c r="Q25" s="56">
         <v>0.78</v>
       </c>
-      <c r="R25" s="13">
+      <c r="R25" s="56">
         <v>0.55000000000000004</v>
       </c>
-      <c r="S25" s="13">
+      <c r="S25" s="56">
         <v>0.47</v>
       </c>
-      <c r="T25" s="13">
+      <c r="T25" s="56">
         <v>4.05</v>
       </c>
-      <c r="U25" s="13">
+      <c r="U25" s="56">
         <v>3.3</v>
       </c>
-      <c r="V25" s="13">
+      <c r="V25" s="56">
         <v>1.84</v>
       </c>
-      <c r="W25" s="13">
+      <c r="W25" s="56">
         <v>1.51</v>
       </c>
-      <c r="X25" s="13">
+      <c r="X25" s="56">
         <v>0.93</v>
       </c>
-      <c r="Y25" s="13">
+      <c r="Y25" s="56">
         <v>1.82</v>
       </c>
-      <c r="Z25" s="13">
+      <c r="Z25" s="56">
         <v>1.49</v>
       </c>
-      <c r="AA25" s="13">
+      <c r="AA25" s="56">
         <v>1.32</v>
       </c>
-      <c r="AB25" s="13">
+      <c r="AB25" s="56">
         <v>0.76</v>
       </c>
-      <c r="AC25" s="13">
+      <c r="AC25" s="56">
         <v>0.64</v>
       </c>
-      <c r="AD25" s="13">
+      <c r="AD25" s="56">
         <v>0.44</v>
       </c>
-      <c r="AE25" s="13">
+      <c r="AE25" s="56">
         <v>0.47</v>
       </c>
-      <c r="AF25" s="13">
+      <c r="AF25" s="56">
         <v>3.98</v>
       </c>
-      <c r="AG25" s="13">
+      <c r="AG25" s="56">
         <v>3.07</v>
       </c>
-      <c r="AH25" s="13">
+      <c r="AH25" s="56">
         <v>1.61</v>
       </c>
-      <c r="AI25" s="13">
+      <c r="AI25" s="56">
         <v>1.4</v>
       </c>
-      <c r="AJ25" s="13">
+      <c r="AJ25" s="56">
         <v>0.73</v>
       </c>
-      <c r="AK25" s="13">
+      <c r="AK25" s="56">
         <v>2.2799999999999998</v>
       </c>
-      <c r="AL25" s="13">
+      <c r="AL25" s="56">
         <v>1.37</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="17" t="s">
+      <c r="AM25" s="17">
+        <v>1.03</v>
+      </c>
+    </row>
+    <row r="26" spans="1:44" ht="12" customHeight="1">
+      <c r="A26" s="27" t="s">
         <v>59</v>
       </c>
-      <c r="B26" s="6"/>
-[...11 lines deleted...]
-      <c r="N26" s="29">
+      <c r="B26" s="28"/>
+      <c r="C26" s="28"/>
+      <c r="D26" s="28"/>
+      <c r="E26" s="28"/>
+      <c r="F26" s="28"/>
+      <c r="G26" s="28"/>
+      <c r="H26" s="29"/>
+      <c r="I26" s="28"/>
+      <c r="J26" s="29"/>
+      <c r="K26" s="29"/>
+      <c r="L26" s="29"/>
+      <c r="M26" s="29"/>
+      <c r="N26" s="55">
         <v>1.7</v>
       </c>
-      <c r="O26" s="13">
+      <c r="O26" s="56">
         <v>1.51</v>
       </c>
-      <c r="P26" s="29">
+      <c r="P26" s="55">
         <v>0.89</v>
       </c>
-      <c r="Q26" s="13">
+      <c r="Q26" s="56">
         <v>0.92</v>
       </c>
-      <c r="R26" s="13">
+      <c r="R26" s="56">
         <v>0.4</v>
       </c>
-      <c r="S26" s="13">
+      <c r="S26" s="56">
         <v>0.56999999999999995</v>
       </c>
-      <c r="T26" s="13">
+      <c r="T26" s="56">
         <v>4.0999999999999996</v>
       </c>
-      <c r="U26" s="13">
+      <c r="U26" s="56">
         <v>3.17</v>
       </c>
-      <c r="V26" s="13">
+      <c r="V26" s="56">
         <v>1.58</v>
       </c>
-      <c r="W26" s="13">
+      <c r="W26" s="56">
         <v>1.87</v>
       </c>
-      <c r="X26" s="13">
+      <c r="X26" s="56">
         <v>0.74</v>
       </c>
-      <c r="Y26" s="13">
+      <c r="Y26" s="56">
         <v>1.61</v>
       </c>
-      <c r="Z26" s="13">
+      <c r="Z26" s="56">
         <v>1.62</v>
       </c>
-      <c r="AA26" s="13">
+      <c r="AA26" s="56">
         <v>1.57</v>
       </c>
-      <c r="AB26" s="13">
+      <c r="AB26" s="56">
         <v>1.1499999999999999</v>
       </c>
-      <c r="AC26" s="13">
+      <c r="AC26" s="56">
         <v>0.59</v>
       </c>
-      <c r="AD26" s="13">
+      <c r="AD26" s="56">
         <v>0.67</v>
       </c>
-      <c r="AE26" s="13">
+      <c r="AE26" s="56">
         <v>0.78</v>
       </c>
-      <c r="AF26" s="13">
+      <c r="AF26" s="56">
         <v>6.34</v>
       </c>
-      <c r="AG26" s="13">
+      <c r="AG26" s="56">
         <v>3.07</v>
       </c>
-      <c r="AH26" s="13">
+      <c r="AH26" s="56">
         <v>1.0900000000000001</v>
       </c>
-      <c r="AI26" s="13">
+      <c r="AI26" s="56">
         <v>2.46</v>
       </c>
-      <c r="AJ26" s="13">
+      <c r="AJ26" s="56">
         <v>0.9</v>
       </c>
-      <c r="AK26" s="13">
+      <c r="AK26" s="56">
         <v>2.71</v>
       </c>
-      <c r="AL26" s="13">
+      <c r="AL26" s="56">
         <v>1.28</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="18" t="s">
+      <c r="AM26" s="17">
+        <v>1.31</v>
+      </c>
+    </row>
+    <row r="27" spans="1:44" ht="12" customHeight="1">
+      <c r="A27" s="33" t="s">
         <v>24</v>
       </c>
-      <c r="B27" s="6"/>
-[...11 lines deleted...]
-      <c r="N27" s="29">
+      <c r="B27" s="28"/>
+      <c r="C27" s="28"/>
+      <c r="D27" s="28"/>
+      <c r="E27" s="28"/>
+      <c r="F27" s="28"/>
+      <c r="G27" s="28"/>
+      <c r="H27" s="29"/>
+      <c r="I27" s="28"/>
+      <c r="J27" s="29"/>
+      <c r="K27" s="29"/>
+      <c r="L27" s="29"/>
+      <c r="M27" s="29"/>
+      <c r="N27" s="55">
         <v>1.22</v>
       </c>
-      <c r="O27" s="13">
+      <c r="O27" s="56">
         <v>0.9</v>
       </c>
-      <c r="P27" s="29">
+      <c r="P27" s="55">
         <v>0.81</v>
       </c>
-      <c r="Q27" s="13">
+      <c r="Q27" s="56">
         <v>0.4</v>
       </c>
-      <c r="R27" s="13">
+      <c r="R27" s="56">
         <v>0.42</v>
       </c>
-      <c r="S27" s="13">
+      <c r="S27" s="56">
         <v>0.27</v>
       </c>
-      <c r="T27" s="13">
+      <c r="T27" s="56">
         <v>4.57</v>
       </c>
-      <c r="U27" s="13">
+      <c r="U27" s="56">
         <v>2.06</v>
       </c>
-      <c r="V27" s="13">
+      <c r="V27" s="56">
         <v>1.35</v>
       </c>
-      <c r="W27" s="13">
+      <c r="W27" s="56">
         <v>2.19</v>
       </c>
-      <c r="X27" s="13">
+      <c r="X27" s="56">
         <v>1.47</v>
       </c>
-      <c r="Y27" s="13">
+      <c r="Y27" s="56">
         <v>1.57</v>
       </c>
-      <c r="Z27" s="13">
+      <c r="Z27" s="56">
         <v>1.1499999999999999</v>
       </c>
-      <c r="AA27" s="13">
+      <c r="AA27" s="56">
         <v>1</v>
       </c>
-      <c r="AB27" s="13">
+      <c r="AB27" s="56">
         <v>0.82</v>
       </c>
-      <c r="AC27" s="13">
+      <c r="AC27" s="56">
         <v>0.74</v>
       </c>
-      <c r="AD27" s="13">
+      <c r="AD27" s="56">
         <v>0.49</v>
       </c>
-      <c r="AE27" s="13">
+      <c r="AE27" s="56">
         <v>0.5</v>
       </c>
-      <c r="AF27" s="13">
+      <c r="AF27" s="56">
         <v>6.68</v>
       </c>
-      <c r="AG27" s="13">
+      <c r="AG27" s="56">
         <v>2.09</v>
       </c>
-      <c r="AH27" s="13">
+      <c r="AH27" s="56">
         <v>1.6</v>
       </c>
-      <c r="AI27" s="13">
+      <c r="AI27" s="56">
         <v>1.37</v>
       </c>
-      <c r="AJ27" s="13">
+      <c r="AJ27" s="56">
         <v>0.81</v>
       </c>
-      <c r="AK27" s="13">
+      <c r="AK27" s="56">
         <v>1.59</v>
       </c>
-      <c r="AL27" s="13">
+      <c r="AL27" s="56">
         <v>0.68</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A28" s="18" t="s">
+      <c r="AM27" s="17">
+        <v>0.93</v>
+      </c>
+    </row>
+    <row r="28" spans="1:44" ht="12" customHeight="1">
+      <c r="A28" s="33" t="s">
         <v>25</v>
       </c>
-      <c r="B28" s="6"/>
-[...11 lines deleted...]
-      <c r="N28" s="29">
+      <c r="B28" s="28"/>
+      <c r="C28" s="28"/>
+      <c r="D28" s="28"/>
+      <c r="E28" s="28"/>
+      <c r="F28" s="28"/>
+      <c r="G28" s="28"/>
+      <c r="H28" s="29"/>
+      <c r="I28" s="28"/>
+      <c r="J28" s="29"/>
+      <c r="K28" s="29"/>
+      <c r="L28" s="29"/>
+      <c r="M28" s="29"/>
+      <c r="N28" s="55">
         <v>1.65</v>
       </c>
-      <c r="O28" s="13">
+      <c r="O28" s="56">
         <v>1.23</v>
       </c>
-      <c r="P28" s="29">
+      <c r="P28" s="55">
         <v>0.6</v>
       </c>
-      <c r="Q28" s="13">
+      <c r="Q28" s="56">
         <v>0.79</v>
       </c>
-      <c r="R28" s="13">
+      <c r="R28" s="56">
         <v>0.56000000000000005</v>
       </c>
-      <c r="S28" s="13">
+      <c r="S28" s="56">
         <v>0.45</v>
       </c>
-      <c r="T28" s="13">
+      <c r="T28" s="56">
         <v>4.2</v>
       </c>
-      <c r="U28" s="13">
+      <c r="U28" s="56">
         <v>3.52</v>
       </c>
-      <c r="V28" s="13">
+      <c r="V28" s="56">
         <v>1.06</v>
       </c>
-      <c r="W28" s="13">
+      <c r="W28" s="56">
         <v>1.08</v>
       </c>
-      <c r="X28" s="13">
+      <c r="X28" s="56">
         <v>0.74</v>
       </c>
-      <c r="Y28" s="13">
+      <c r="Y28" s="56">
         <v>1.2</v>
       </c>
-      <c r="Z28" s="13">
+      <c r="Z28" s="56">
         <v>1.55</v>
       </c>
-      <c r="AA28" s="13">
+      <c r="AA28" s="56">
         <v>1</v>
       </c>
-      <c r="AB28" s="13">
+      <c r="AB28" s="56">
         <v>0.67</v>
       </c>
-      <c r="AC28" s="13">
+      <c r="AC28" s="56">
         <v>0.8</v>
       </c>
-      <c r="AD28" s="13">
+      <c r="AD28" s="56">
         <v>0.44</v>
       </c>
-      <c r="AE28" s="13">
+      <c r="AE28" s="56">
         <v>0.52</v>
       </c>
-      <c r="AF28" s="13">
+      <c r="AF28" s="56">
         <v>4.55</v>
       </c>
-      <c r="AG28" s="13">
+      <c r="AG28" s="56">
         <v>2.68</v>
       </c>
-      <c r="AH28" s="13">
+      <c r="AH28" s="56">
         <v>1.46</v>
       </c>
-      <c r="AI28" s="13">
+      <c r="AI28" s="56">
         <v>2.0499999999999998</v>
       </c>
-      <c r="AJ28" s="13">
+      <c r="AJ28" s="56">
         <v>0.64</v>
       </c>
-      <c r="AK28" s="13">
+      <c r="AK28" s="56">
         <v>2.13</v>
       </c>
-      <c r="AL28" s="13">
+      <c r="AL28" s="56">
         <v>1.41</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="18" t="s">
+      <c r="AM28" s="17">
+        <v>1.01</v>
+      </c>
+    </row>
+    <row r="29" spans="1:44" ht="12" customHeight="1">
+      <c r="A29" s="33" t="s">
         <v>30</v>
       </c>
-      <c r="B29" s="6"/>
-[...11 lines deleted...]
-      <c r="N29" s="29">
+      <c r="B29" s="28"/>
+      <c r="C29" s="28"/>
+      <c r="D29" s="28"/>
+      <c r="E29" s="28"/>
+      <c r="F29" s="28"/>
+      <c r="G29" s="28"/>
+      <c r="H29" s="29"/>
+      <c r="I29" s="28"/>
+      <c r="J29" s="29"/>
+      <c r="K29" s="29"/>
+      <c r="L29" s="29"/>
+      <c r="M29" s="29"/>
+      <c r="N29" s="55">
         <v>0.85</v>
       </c>
-      <c r="O29" s="13">
+      <c r="O29" s="56">
         <v>0.74</v>
       </c>
-      <c r="P29" s="29">
+      <c r="P29" s="55">
         <v>0.95</v>
       </c>
-      <c r="Q29" s="13">
+      <c r="Q29" s="56">
         <v>0.66</v>
       </c>
-      <c r="R29" s="13">
+      <c r="R29" s="56">
         <v>0.42</v>
       </c>
-      <c r="S29" s="13">
+      <c r="S29" s="56">
         <v>0.38</v>
       </c>
-      <c r="T29" s="13">
+      <c r="T29" s="56">
         <v>5.24</v>
       </c>
-      <c r="U29" s="13">
+      <c r="U29" s="56">
         <v>1.38</v>
       </c>
-      <c r="V29" s="13">
+      <c r="V29" s="56">
         <v>2.71</v>
       </c>
-      <c r="W29" s="13">
+      <c r="W29" s="56">
         <v>1.52</v>
       </c>
-      <c r="X29" s="13">
+      <c r="X29" s="56">
         <v>0.67</v>
       </c>
-      <c r="Y29" s="13">
+      <c r="Y29" s="56">
         <v>1.68</v>
       </c>
-      <c r="Z29" s="13">
+      <c r="Z29" s="56">
         <v>1.05</v>
       </c>
-      <c r="AA29" s="13">
+      <c r="AA29" s="56">
         <v>1.42</v>
       </c>
-      <c r="AB29" s="13">
+      <c r="AB29" s="56">
         <v>0.89</v>
       </c>
-      <c r="AC29" s="13">
+      <c r="AC29" s="56">
         <v>0.53</v>
       </c>
-      <c r="AD29" s="13">
+      <c r="AD29" s="56">
         <v>0.24</v>
       </c>
-      <c r="AE29" s="13">
+      <c r="AE29" s="56">
         <v>0.39</v>
       </c>
-      <c r="AF29" s="13">
+      <c r="AF29" s="56">
         <v>5.23</v>
       </c>
-      <c r="AG29" s="13">
+      <c r="AG29" s="56">
         <v>1.39</v>
       </c>
-      <c r="AH29" s="13">
+      <c r="AH29" s="56">
         <v>1.1399999999999999</v>
       </c>
-      <c r="AI29" s="13">
+      <c r="AI29" s="56">
         <v>1.02</v>
       </c>
-      <c r="AJ29" s="13">
+      <c r="AJ29" s="56">
         <v>0.54</v>
       </c>
-      <c r="AK29" s="13">
+      <c r="AK29" s="56">
         <v>1.7</v>
       </c>
-      <c r="AL29" s="13">
+      <c r="AL29" s="56">
         <v>1.64</v>
       </c>
-    </row>
-[...20 lines deleted...]
-      <c r="T30" s="72" t="s">
+      <c r="AM29" s="17">
+        <v>1.18</v>
+      </c>
+    </row>
+    <row r="30" spans="1:44" ht="12" customHeight="1">
+      <c r="A30" s="2"/>
+      <c r="B30" s="2"/>
+      <c r="C30" s="2"/>
+      <c r="D30" s="2"/>
+      <c r="E30" s="2"/>
+      <c r="F30" s="2"/>
+      <c r="G30" s="2"/>
+      <c r="H30" s="2"/>
+      <c r="I30" s="2"/>
+      <c r="J30" s="2"/>
+      <c r="K30" s="2"/>
+      <c r="L30" s="2"/>
+      <c r="M30" s="2"/>
+      <c r="N30" s="2"/>
+      <c r="O30" s="2"/>
+      <c r="P30" s="2"/>
+      <c r="Q30" s="2"/>
+      <c r="R30" s="2"/>
+      <c r="S30" s="2"/>
+      <c r="T30" s="13" t="s">
         <v>48</v>
       </c>
-      <c r="U30" s="72"/>
-[...23 lines deleted...]
-      <c r="A31" s="16" t="s">
+      <c r="U30" s="13"/>
+      <c r="V30" s="13"/>
+      <c r="W30" s="13"/>
+      <c r="X30" s="13"/>
+      <c r="Y30" s="13"/>
+      <c r="Z30" s="13"/>
+      <c r="AA30" s="13"/>
+      <c r="AB30" s="13"/>
+      <c r="AC30" s="13"/>
+      <c r="AD30" s="13"/>
+      <c r="AE30" s="13"/>
+      <c r="AF30" s="13"/>
+      <c r="AG30" s="13"/>
+      <c r="AH30" s="60"/>
+      <c r="AI30" s="60"/>
+      <c r="AJ30" s="56"/>
+      <c r="AK30" s="56"/>
+      <c r="AL30" s="23"/>
+      <c r="AN30" s="2"/>
+      <c r="AO30" s="2"/>
+      <c r="AP30" s="2"/>
+      <c r="AQ30" s="2"/>
+    </row>
+    <row r="31" spans="1:44" ht="12" customHeight="1">
+      <c r="A31" s="21" t="s">
         <v>57</v>
       </c>
-      <c r="B31" s="6"/>
-[...11 lines deleted...]
-      <c r="N31" s="29">
+      <c r="B31" s="28"/>
+      <c r="C31" s="28"/>
+      <c r="D31" s="28"/>
+      <c r="E31" s="28"/>
+      <c r="F31" s="28"/>
+      <c r="G31" s="28"/>
+      <c r="H31" s="29"/>
+      <c r="I31" s="28"/>
+      <c r="J31" s="29"/>
+      <c r="K31" s="29"/>
+      <c r="L31" s="29"/>
+      <c r="M31" s="29"/>
+      <c r="N31" s="55">
         <v>1.1000000000000001</v>
       </c>
-      <c r="O31" s="13">
+      <c r="O31" s="56">
         <v>0.99</v>
       </c>
-      <c r="P31" s="29">
+      <c r="P31" s="55">
         <v>0.61</v>
       </c>
-      <c r="Q31" s="13">
+      <c r="Q31" s="56">
         <v>0.49</v>
       </c>
-      <c r="R31" s="13">
+      <c r="R31" s="56">
         <v>0.39</v>
       </c>
-      <c r="S31" s="13">
+      <c r="S31" s="56">
         <v>0.41</v>
       </c>
-      <c r="T31" s="13">
+      <c r="T31" s="56">
         <v>2.61</v>
       </c>
-      <c r="U31" s="13">
+      <c r="U31" s="56">
         <v>1.82</v>
       </c>
-      <c r="V31" s="13">
+      <c r="V31" s="56">
         <v>1.31</v>
       </c>
-      <c r="W31" s="13">
+      <c r="W31" s="56">
         <v>1.29</v>
       </c>
-      <c r="X31" s="13">
+      <c r="X31" s="56">
         <v>0.93</v>
       </c>
-      <c r="Y31" s="13">
+      <c r="Y31" s="56">
         <v>0.91</v>
       </c>
-      <c r="Z31" s="13">
+      <c r="Z31" s="56">
         <v>1.18</v>
       </c>
-      <c r="AA31" s="13">
+      <c r="AA31" s="56">
         <v>0.8</v>
       </c>
-      <c r="AB31" s="13">
+      <c r="AB31" s="56">
         <v>0.52</v>
       </c>
-      <c r="AC31" s="13">
+      <c r="AC31" s="56">
         <v>0.48</v>
       </c>
-      <c r="AD31" s="13">
+      <c r="AD31" s="56">
         <v>0.39</v>
       </c>
-      <c r="AE31" s="13">
+      <c r="AE31" s="56">
         <v>0.38</v>
       </c>
-      <c r="AF31" s="13">
+      <c r="AF31" s="56">
         <v>3.34</v>
       </c>
-      <c r="AG31" s="13">
+      <c r="AG31" s="56">
         <v>2.34</v>
       </c>
-      <c r="AH31" s="13">
+      <c r="AH31" s="56">
         <v>1.25</v>
       </c>
-      <c r="AI31" s="13">
+      <c r="AI31" s="56">
         <v>1.04</v>
       </c>
-      <c r="AJ31" s="13">
+      <c r="AJ31" s="56">
         <v>0.72</v>
       </c>
-      <c r="AK31" s="13">
+      <c r="AK31" s="56">
         <v>1.35</v>
       </c>
-      <c r="AL31" s="55">
+      <c r="AL31" s="61">
         <v>0.92</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A32" s="17" t="s">
+      <c r="AM31" s="17">
+        <v>0.74</v>
+      </c>
+    </row>
+    <row r="32" spans="1:44" ht="12" customHeight="1">
+      <c r="A32" s="27" t="s">
         <v>58</v>
       </c>
-      <c r="B32" s="6"/>
-[...11 lines deleted...]
-      <c r="N32" s="29">
+      <c r="B32" s="28"/>
+      <c r="C32" s="28"/>
+      <c r="D32" s="28"/>
+      <c r="E32" s="28"/>
+      <c r="F32" s="28"/>
+      <c r="G32" s="28"/>
+      <c r="H32" s="29"/>
+      <c r="I32" s="28"/>
+      <c r="J32" s="29"/>
+      <c r="K32" s="29"/>
+      <c r="L32" s="29"/>
+      <c r="M32" s="29"/>
+      <c r="N32" s="55">
         <v>1.72</v>
       </c>
-      <c r="O32" s="13">
+      <c r="O32" s="56">
         <v>1.65</v>
       </c>
-      <c r="P32" s="29">
+      <c r="P32" s="55">
         <v>0.93</v>
       </c>
-      <c r="Q32" s="13">
+      <c r="Q32" s="56">
         <v>0.36</v>
       </c>
-      <c r="R32" s="13">
+      <c r="R32" s="56">
         <v>0.44</v>
       </c>
-      <c r="S32" s="13">
+      <c r="S32" s="56">
         <v>0.5</v>
       </c>
-      <c r="T32" s="13">
+      <c r="T32" s="56">
         <v>2.35</v>
       </c>
-      <c r="U32" s="13">
+      <c r="U32" s="56">
         <v>2.4700000000000002</v>
       </c>
-      <c r="V32" s="13">
+      <c r="V32" s="56">
         <v>1.21</v>
       </c>
-      <c r="W32" s="13">
+      <c r="W32" s="56">
         <v>1.66</v>
       </c>
-      <c r="X32" s="13">
+      <c r="X32" s="56">
         <v>0.96</v>
       </c>
-      <c r="Y32" s="13">
+      <c r="Y32" s="56">
         <v>1.3</v>
       </c>
-      <c r="Z32" s="13">
+      <c r="Z32" s="56">
         <v>2.23</v>
       </c>
-      <c r="AA32" s="13">
+      <c r="AA32" s="56">
         <v>0.9</v>
       </c>
-      <c r="AB32" s="13">
+      <c r="AB32" s="56">
         <v>0.2</v>
       </c>
-      <c r="AC32" s="13">
+      <c r="AC32" s="56">
         <v>0.42</v>
       </c>
-      <c r="AD32" s="13">
+      <c r="AD32" s="56">
         <v>0.33</v>
       </c>
-      <c r="AE32" s="13">
+      <c r="AE32" s="56">
         <v>0.2</v>
       </c>
-      <c r="AF32" s="13">
+      <c r="AF32" s="56">
         <v>2.99</v>
       </c>
-      <c r="AG32" s="13">
+      <c r="AG32" s="56">
         <v>2.8</v>
       </c>
-      <c r="AH32" s="13">
+      <c r="AH32" s="56">
         <v>2.0299999999999998</v>
       </c>
-      <c r="AI32" s="13">
+      <c r="AI32" s="56">
         <v>1.07</v>
       </c>
-      <c r="AJ32" s="13">
+      <c r="AJ32" s="56">
         <v>0.48</v>
       </c>
-      <c r="AK32" s="13">
+      <c r="AK32" s="56">
         <v>1.82</v>
       </c>
-      <c r="AL32" s="55">
+      <c r="AL32" s="61">
         <v>1.1200000000000001</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A33" s="17" t="s">
+      <c r="AM32" s="17">
+        <v>1.28</v>
+      </c>
+    </row>
+    <row r="33" spans="1:39" ht="12" customHeight="1">
+      <c r="A33" s="27" t="s">
         <v>59</v>
       </c>
-      <c r="B33" s="6"/>
-[...11 lines deleted...]
-      <c r="N33" s="29">
+      <c r="B33" s="28"/>
+      <c r="C33" s="28"/>
+      <c r="D33" s="28"/>
+      <c r="E33" s="28"/>
+      <c r="F33" s="28"/>
+      <c r="G33" s="28"/>
+      <c r="H33" s="29"/>
+      <c r="I33" s="28"/>
+      <c r="J33" s="29"/>
+      <c r="K33" s="29"/>
+      <c r="L33" s="29"/>
+      <c r="M33" s="29"/>
+      <c r="N33" s="55">
         <v>0.94</v>
       </c>
-      <c r="O33" s="13">
+      <c r="O33" s="56">
         <v>4.13</v>
       </c>
-      <c r="P33" s="29">
+      <c r="P33" s="55">
         <v>1.48</v>
       </c>
-      <c r="Q33" s="13">
+      <c r="Q33" s="56">
         <v>0.66</v>
       </c>
-      <c r="R33" s="13">
+      <c r="R33" s="56">
         <v>0.6</v>
       </c>
-      <c r="S33" s="13">
+      <c r="S33" s="56">
         <v>1.1100000000000001</v>
       </c>
-      <c r="T33" s="13">
+      <c r="T33" s="56">
         <v>6.78</v>
       </c>
-      <c r="U33" s="13">
+      <c r="U33" s="56">
         <v>3.61</v>
       </c>
-      <c r="V33" s="13">
+      <c r="V33" s="56">
         <v>2.34</v>
       </c>
-      <c r="W33" s="13">
+      <c r="W33" s="56">
         <v>3.55</v>
       </c>
-      <c r="X33" s="13" t="s">
+      <c r="X33" s="56" t="s">
         <v>46</v>
       </c>
-      <c r="Y33" s="13">
+      <c r="Y33" s="56">
         <v>1.1599999999999999</v>
       </c>
-      <c r="Z33" s="13">
+      <c r="Z33" s="56">
         <v>0.99</v>
       </c>
-      <c r="AA33" s="13"/>
-[...1 lines deleted...]
-      <c r="AC33" s="13">
+      <c r="AA33" s="56"/>
+      <c r="AB33" s="56"/>
+      <c r="AC33" s="56">
         <v>2.09</v>
       </c>
-      <c r="AD33" s="13"/>
-      <c r="AE33" s="13">
+      <c r="AD33" s="56"/>
+      <c r="AE33" s="56">
         <v>0.57999999999999996</v>
       </c>
-      <c r="AF33" s="13" t="s">
+      <c r="AF33" s="56" t="s">
         <v>46</v>
       </c>
-      <c r="AG33" s="13">
+      <c r="AG33" s="56">
         <v>3.82</v>
       </c>
-      <c r="AH33" s="13">
+      <c r="AH33" s="56">
         <v>4.9400000000000004</v>
       </c>
-      <c r="AI33" s="13" t="s">
+      <c r="AI33" s="56" t="s">
         <v>46</v>
       </c>
-      <c r="AJ33" s="13" t="s">
+      <c r="AJ33" s="56" t="s">
         <v>46</v>
       </c>
-      <c r="AK33" s="13">
+      <c r="AK33" s="56">
         <v>2.42</v>
       </c>
-      <c r="AL33" s="55">
+      <c r="AL33" s="61">
         <v>1.03</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A34" s="17" t="s">
+      <c r="AM33" s="17">
+        <v>0.9</v>
+      </c>
+    </row>
+    <row r="34" spans="1:39" ht="12" customHeight="1">
+      <c r="A34" s="27" t="s">
         <v>23</v>
       </c>
-      <c r="B34" s="6"/>
-[...11 lines deleted...]
-      <c r="N34" s="29">
+      <c r="B34" s="28"/>
+      <c r="C34" s="28"/>
+      <c r="D34" s="28"/>
+      <c r="E34" s="28"/>
+      <c r="F34" s="28"/>
+      <c r="G34" s="28"/>
+      <c r="H34" s="29"/>
+      <c r="I34" s="28"/>
+      <c r="J34" s="29"/>
+      <c r="K34" s="29"/>
+      <c r="L34" s="29"/>
+      <c r="M34" s="29"/>
+      <c r="N34" s="55">
         <v>0.95</v>
       </c>
-      <c r="O34" s="13">
+      <c r="O34" s="56">
         <v>0.83</v>
       </c>
-      <c r="P34" s="29">
+      <c r="P34" s="55">
         <v>0.55000000000000004</v>
       </c>
-      <c r="Q34" s="13">
+      <c r="Q34" s="56">
         <v>0.53</v>
       </c>
-      <c r="R34" s="13">
+      <c r="R34" s="56">
         <v>0.45</v>
       </c>
-      <c r="S34" s="13">
+      <c r="S34" s="56">
         <v>0.43</v>
       </c>
-      <c r="T34" s="13">
+      <c r="T34" s="56">
         <v>4.04</v>
       </c>
-      <c r="U34" s="13">
+      <c r="U34" s="56">
         <v>2.12</v>
       </c>
-      <c r="V34" s="13">
+      <c r="V34" s="56">
         <v>1.17</v>
       </c>
-      <c r="W34" s="13">
+      <c r="W34" s="56">
         <v>1.48</v>
       </c>
-      <c r="X34" s="13">
+      <c r="X34" s="56">
         <v>0.87</v>
       </c>
-      <c r="Y34" s="13">
+      <c r="Y34" s="56">
         <v>1.0900000000000001</v>
       </c>
-      <c r="Z34" s="13">
+      <c r="Z34" s="56">
         <v>0.93</v>
       </c>
-      <c r="AA34" s="13">
+      <c r="AA34" s="56">
         <v>0.92</v>
       </c>
-      <c r="AB34" s="13">
+      <c r="AB34" s="56">
         <v>0.53</v>
       </c>
-      <c r="AC34" s="13">
+      <c r="AC34" s="56">
         <v>0.56000000000000005</v>
       </c>
-      <c r="AD34" s="13">
+      <c r="AD34" s="56">
         <v>0.55000000000000004</v>
       </c>
-      <c r="AE34" s="13">
+      <c r="AE34" s="56">
         <v>0.45</v>
       </c>
-      <c r="AF34" s="13">
+      <c r="AF34" s="56">
         <v>4.74</v>
       </c>
-      <c r="AG34" s="13">
+      <c r="AG34" s="56">
         <v>2.48</v>
       </c>
-      <c r="AH34" s="13">
+      <c r="AH34" s="56">
         <v>0.96</v>
       </c>
-      <c r="AI34" s="13">
+      <c r="AI34" s="56">
         <v>1.1100000000000001</v>
       </c>
-      <c r="AJ34" s="13">
+      <c r="AJ34" s="56">
         <v>0.56999999999999995</v>
       </c>
-      <c r="AK34" s="13">
+      <c r="AK34" s="56">
         <v>1.51</v>
       </c>
-      <c r="AL34" s="55">
+      <c r="AL34" s="61">
         <v>0.91</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A35" s="17" t="s">
+      <c r="AM34" s="17">
+        <v>0.88</v>
+      </c>
+    </row>
+    <row r="35" spans="1:39" ht="12" customHeight="1">
+      <c r="A35" s="27" t="s">
         <v>24</v>
       </c>
-      <c r="B35" s="6"/>
-[...11 lines deleted...]
-      <c r="N35" s="29">
+      <c r="B35" s="28"/>
+      <c r="C35" s="28"/>
+      <c r="D35" s="28"/>
+      <c r="E35" s="28"/>
+      <c r="F35" s="28"/>
+      <c r="G35" s="28"/>
+      <c r="H35" s="29"/>
+      <c r="I35" s="28"/>
+      <c r="J35" s="29"/>
+      <c r="K35" s="29"/>
+      <c r="L35" s="29"/>
+      <c r="M35" s="29"/>
+      <c r="N35" s="55">
         <v>1.81</v>
       </c>
-      <c r="O35" s="13">
+      <c r="O35" s="56">
         <v>0.88</v>
       </c>
-      <c r="P35" s="29">
+      <c r="P35" s="55">
         <v>1.41</v>
       </c>
-      <c r="Q35" s="13">
+      <c r="Q35" s="56">
         <v>0.91</v>
       </c>
-      <c r="R35" s="13">
+      <c r="R35" s="56">
         <v>0.38</v>
       </c>
-      <c r="S35" s="13">
+      <c r="S35" s="56">
         <v>0.59</v>
       </c>
-      <c r="T35" s="13">
+      <c r="T35" s="56">
         <v>2.81</v>
       </c>
-      <c r="U35" s="13">
+      <c r="U35" s="56">
         <v>3.31</v>
       </c>
-      <c r="V35" s="13">
+      <c r="V35" s="56">
         <v>0.48</v>
       </c>
-      <c r="W35" s="13">
+      <c r="W35" s="56">
         <v>1.63</v>
       </c>
-      <c r="X35" s="13">
+      <c r="X35" s="56">
         <v>1.87</v>
       </c>
-      <c r="Y35" s="13">
+      <c r="Y35" s="56">
         <v>1.56</v>
       </c>
-      <c r="Z35" s="13">
+      <c r="Z35" s="56">
         <v>1.44</v>
       </c>
-      <c r="AA35" s="13">
+      <c r="AA35" s="56">
         <v>0.72</v>
       </c>
-      <c r="AB35" s="13">
+      <c r="AB35" s="56">
         <v>0.4</v>
       </c>
-      <c r="AC35" s="13">
+      <c r="AC35" s="56">
         <v>0.64</v>
       </c>
-      <c r="AD35" s="13">
+      <c r="AD35" s="56">
         <v>0.26</v>
       </c>
-      <c r="AE35" s="13">
+      <c r="AE35" s="56">
         <v>0.42</v>
       </c>
-      <c r="AF35" s="13">
+      <c r="AF35" s="56">
         <v>5.05</v>
       </c>
-      <c r="AG35" s="13">
+      <c r="AG35" s="56">
         <v>1.9</v>
       </c>
-      <c r="AH35" s="13">
+      <c r="AH35" s="56">
         <v>2.2200000000000002</v>
       </c>
-      <c r="AI35" s="13">
+      <c r="AI35" s="56">
         <v>2.0299999999999998</v>
       </c>
-      <c r="AJ35" s="13">
+      <c r="AJ35" s="56">
         <v>1.77</v>
       </c>
-      <c r="AK35" s="13">
+      <c r="AK35" s="56">
         <v>1.35</v>
       </c>
-      <c r="AL35" s="55">
+      <c r="AL35" s="61">
         <v>1.47</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A36" s="17" t="s">
+      <c r="AM35" s="17">
+        <v>0.83</v>
+      </c>
+    </row>
+    <row r="36" spans="1:39" ht="12" customHeight="1">
+      <c r="A36" s="27" t="s">
         <v>25</v>
       </c>
-      <c r="B36" s="6"/>
-[...11 lines deleted...]
-      <c r="N36" s="29">
+      <c r="B36" s="28"/>
+      <c r="C36" s="28"/>
+      <c r="D36" s="28"/>
+      <c r="E36" s="28"/>
+      <c r="F36" s="28"/>
+      <c r="G36" s="28"/>
+      <c r="H36" s="29"/>
+      <c r="I36" s="28"/>
+      <c r="J36" s="29"/>
+      <c r="K36" s="29"/>
+      <c r="L36" s="29"/>
+      <c r="M36" s="29"/>
+      <c r="N36" s="55">
         <v>1.47</v>
       </c>
-      <c r="O36" s="13">
+      <c r="O36" s="56">
         <v>0.94</v>
       </c>
-      <c r="P36" s="29">
+      <c r="P36" s="55">
         <v>0.84</v>
       </c>
-      <c r="Q36" s="13">
+      <c r="Q36" s="56">
         <v>0.89</v>
       </c>
-      <c r="R36" s="13">
+      <c r="R36" s="56">
         <v>0.31</v>
       </c>
-      <c r="S36" s="13">
+      <c r="S36" s="56">
         <v>0.56999999999999995</v>
       </c>
-      <c r="T36" s="13">
+      <c r="T36" s="56">
         <v>4.2300000000000004</v>
       </c>
-      <c r="U36" s="13">
+      <c r="U36" s="56">
         <v>3.32</v>
       </c>
-      <c r="V36" s="13">
+      <c r="V36" s="56">
         <v>1.45</v>
       </c>
-      <c r="W36" s="13">
+      <c r="W36" s="56">
         <v>1.08</v>
       </c>
-      <c r="X36" s="13">
+      <c r="X36" s="56">
         <v>1</v>
       </c>
-      <c r="Y36" s="13">
+      <c r="Y36" s="56">
         <v>0.96</v>
       </c>
-      <c r="Z36" s="13">
+      <c r="Z36" s="56">
         <v>1.1200000000000001</v>
       </c>
-      <c r="AA36" s="13">
+      <c r="AA36" s="56">
         <v>1.25</v>
       </c>
-      <c r="AB36" s="13">
+      <c r="AB36" s="56">
         <v>0.71</v>
       </c>
-      <c r="AC36" s="13">
+      <c r="AC36" s="56">
         <v>0.71</v>
       </c>
-      <c r="AD36" s="13">
+      <c r="AD36" s="56">
         <v>0.39</v>
       </c>
-      <c r="AE36" s="13">
+      <c r="AE36" s="56">
         <v>0.83</v>
       </c>
-      <c r="AF36" s="13">
+      <c r="AF36" s="56">
         <v>3.64</v>
       </c>
-      <c r="AG36" s="13">
+      <c r="AG36" s="56">
         <v>3.05</v>
       </c>
-      <c r="AH36" s="13">
+      <c r="AH36" s="56">
         <v>1</v>
       </c>
-      <c r="AI36" s="13">
+      <c r="AI36" s="56">
         <v>1.5</v>
       </c>
-      <c r="AJ36" s="13">
+      <c r="AJ36" s="56">
         <v>0.6</v>
       </c>
-      <c r="AK36" s="13">
+      <c r="AK36" s="56">
         <v>2.36</v>
       </c>
-      <c r="AL36" s="55">
+      <c r="AL36" s="61">
         <v>1.17</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A37" s="17" t="s">
+      <c r="AM36" s="17">
+        <v>0.83</v>
+      </c>
+    </row>
+    <row r="37" spans="1:39" ht="12" customHeight="1">
+      <c r="A37" s="27" t="s">
         <v>26</v>
       </c>
-      <c r="B37" s="6"/>
-[...11 lines deleted...]
-      <c r="N37" s="29">
+      <c r="B37" s="28"/>
+      <c r="C37" s="28"/>
+      <c r="D37" s="28"/>
+      <c r="E37" s="28"/>
+      <c r="F37" s="28"/>
+      <c r="G37" s="28"/>
+      <c r="H37" s="29"/>
+      <c r="I37" s="28"/>
+      <c r="J37" s="29"/>
+      <c r="K37" s="29"/>
+      <c r="L37" s="29"/>
+      <c r="M37" s="29"/>
+      <c r="N37" s="55">
         <v>1.07</v>
       </c>
-      <c r="O37" s="13">
+      <c r="O37" s="56">
         <v>1.04</v>
       </c>
-      <c r="P37" s="29">
+      <c r="P37" s="55">
         <v>0.65</v>
       </c>
-      <c r="Q37" s="13">
+      <c r="Q37" s="56">
         <v>0.42</v>
       </c>
-      <c r="R37" s="13">
+      <c r="R37" s="56">
         <v>0.46</v>
       </c>
-      <c r="S37" s="13">
+      <c r="S37" s="56">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="T37" s="13">
+      <c r="T37" s="56">
         <v>1.7</v>
       </c>
-      <c r="U37" s="13">
+      <c r="U37" s="56">
         <v>1.34</v>
       </c>
-      <c r="V37" s="13">
+      <c r="V37" s="56">
         <v>1.46</v>
       </c>
-      <c r="W37" s="13">
+      <c r="W37" s="56">
         <v>1.98</v>
       </c>
-      <c r="X37" s="13">
+      <c r="X37" s="56">
         <v>1.92</v>
       </c>
-      <c r="Y37" s="13">
+      <c r="Y37" s="56">
         <v>1.01</v>
       </c>
-      <c r="Z37" s="13">
+      <c r="Z37" s="56">
         <v>0.99</v>
       </c>
-      <c r="AA37" s="13">
+      <c r="AA37" s="56">
         <v>0.76</v>
       </c>
-      <c r="AB37" s="13">
+      <c r="AB37" s="56">
         <v>0.67</v>
       </c>
-      <c r="AC37" s="13">
+      <c r="AC37" s="56">
         <v>0.34</v>
       </c>
-      <c r="AD37" s="13">
+      <c r="AD37" s="56">
         <v>0.08</v>
       </c>
-      <c r="AE37" s="13">
+      <c r="AE37" s="56">
         <v>0.22</v>
       </c>
-      <c r="AF37" s="13" t="s">
+      <c r="AF37" s="56" t="s">
         <v>46</v>
       </c>
-      <c r="AG37" s="13">
+      <c r="AG37" s="56">
         <v>2.29</v>
       </c>
-      <c r="AH37" s="13">
+      <c r="AH37" s="56">
         <v>0.6</v>
       </c>
-      <c r="AI37" s="13">
+      <c r="AI37" s="56">
         <v>0.22</v>
       </c>
-      <c r="AJ37" s="13">
+      <c r="AJ37" s="56">
         <v>0.54</v>
       </c>
-      <c r="AK37" s="13">
+      <c r="AK37" s="56">
         <v>1.49</v>
       </c>
-      <c r="AL37" s="55">
+      <c r="AL37" s="61">
         <v>1.02</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="17" t="s">
+      <c r="AM37" s="17">
+        <v>0.78</v>
+      </c>
+    </row>
+    <row r="38" spans="1:39" ht="12" customHeight="1">
+      <c r="A38" s="27" t="s">
         <v>27</v>
       </c>
-      <c r="B38" s="6"/>
-[...11 lines deleted...]
-      <c r="N38" s="30" t="s">
+      <c r="B38" s="28"/>
+      <c r="C38" s="28"/>
+      <c r="D38" s="28"/>
+      <c r="E38" s="28"/>
+      <c r="F38" s="28"/>
+      <c r="G38" s="28"/>
+      <c r="H38" s="28"/>
+      <c r="I38" s="28"/>
+      <c r="J38" s="28"/>
+      <c r="K38" s="28"/>
+      <c r="L38" s="28"/>
+      <c r="M38" s="28"/>
+      <c r="N38" s="57" t="s">
         <v>46</v>
       </c>
-      <c r="O38" s="13">
+      <c r="O38" s="56">
         <v>0.32</v>
       </c>
-      <c r="P38" s="29">
+      <c r="P38" s="55">
         <v>0.14000000000000001</v>
       </c>
-      <c r="Q38" s="13">
+      <c r="Q38" s="56">
         <v>0.38</v>
       </c>
-      <c r="R38" s="13">
+      <c r="R38" s="56">
         <v>0.12</v>
       </c>
-      <c r="S38" s="13" t="s">
+      <c r="S38" s="56" t="s">
         <v>46</v>
       </c>
-      <c r="T38" s="13" t="s">
+      <c r="T38" s="56" t="s">
         <v>46</v>
       </c>
-      <c r="U38" s="13">
+      <c r="U38" s="56">
         <v>1.36</v>
       </c>
-      <c r="V38" s="13">
+      <c r="V38" s="56">
         <v>1.33</v>
       </c>
-      <c r="W38" s="13">
+      <c r="W38" s="56">
         <v>1.33</v>
       </c>
-      <c r="X38" s="13">
+      <c r="X38" s="56">
         <v>1.32</v>
       </c>
-      <c r="Y38" s="13">
+      <c r="Y38" s="56">
         <v>0.44</v>
       </c>
-      <c r="Z38" s="13">
+      <c r="Z38" s="56">
         <v>1.1399999999999999</v>
       </c>
-      <c r="AA38" s="13">
+      <c r="AA38" s="56">
         <v>0.83</v>
       </c>
-      <c r="AB38" s="13">
+      <c r="AB38" s="56">
         <v>0.44</v>
       </c>
-      <c r="AC38" s="13">
+      <c r="AC38" s="56">
         <v>0.53</v>
       </c>
-      <c r="AD38" s="13">
+      <c r="AD38" s="56">
         <v>0.24</v>
       </c>
-      <c r="AE38" s="13">
+      <c r="AE38" s="56">
         <v>0.22</v>
       </c>
-      <c r="AF38" s="13">
+      <c r="AF38" s="56">
         <v>2.58</v>
       </c>
-      <c r="AG38" s="13" t="s">
+      <c r="AG38" s="56" t="s">
         <v>46</v>
       </c>
-      <c r="AH38" s="13">
+      <c r="AH38" s="56">
         <v>0.45</v>
       </c>
-      <c r="AI38" s="13">
+      <c r="AI38" s="56">
         <v>0.33</v>
       </c>
-      <c r="AJ38" s="13">
+      <c r="AJ38" s="56">
         <v>0.53</v>
       </c>
-      <c r="AK38" s="13">
+      <c r="AK38" s="56">
         <v>0.44</v>
       </c>
-      <c r="AL38" s="55">
+      <c r="AL38" s="61">
         <v>0.56999999999999995</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A39" s="17" t="s">
+      <c r="AM38" s="17">
+        <v>0.49</v>
+      </c>
+    </row>
+    <row r="39" spans="1:39" ht="12" customHeight="1">
+      <c r="A39" s="27" t="s">
         <v>50</v>
       </c>
-      <c r="B39" s="6"/>
-[...11 lines deleted...]
-      <c r="N39" s="29">
+      <c r="B39" s="28"/>
+      <c r="C39" s="28"/>
+      <c r="D39" s="28"/>
+      <c r="E39" s="28"/>
+      <c r="F39" s="28"/>
+      <c r="G39" s="28"/>
+      <c r="H39" s="28"/>
+      <c r="I39" s="28"/>
+      <c r="J39" s="28"/>
+      <c r="K39" s="28"/>
+      <c r="L39" s="28"/>
+      <c r="M39" s="28"/>
+      <c r="N39" s="55">
         <v>0.98</v>
       </c>
-      <c r="O39" s="13">
+      <c r="O39" s="56">
         <v>0.43</v>
       </c>
-      <c r="P39" s="29">
+      <c r="P39" s="55">
         <v>0.38</v>
       </c>
-      <c r="Q39" s="34" t="s">
+      <c r="Q39" s="58" t="s">
         <v>46</v>
       </c>
-      <c r="R39" s="13">
+      <c r="R39" s="56">
         <v>0.47</v>
       </c>
-      <c r="S39" s="13" t="s">
+      <c r="S39" s="56" t="s">
         <v>46</v>
       </c>
-      <c r="T39" s="13" t="s">
+      <c r="T39" s="56" t="s">
         <v>46</v>
       </c>
-      <c r="U39" s="13">
+      <c r="U39" s="56">
         <v>1.88</v>
       </c>
-      <c r="V39" s="13" t="s">
+      <c r="V39" s="56" t="s">
         <v>46</v>
       </c>
-      <c r="W39" s="13">
+      <c r="W39" s="56">
         <v>1.39</v>
       </c>
-      <c r="X39" s="13">
+      <c r="X39" s="56">
         <v>0.73</v>
       </c>
-      <c r="Y39" s="13">
+      <c r="Y39" s="56">
         <v>1.53</v>
       </c>
-      <c r="Z39" s="13">
+      <c r="Z39" s="56">
         <v>1.32</v>
       </c>
-      <c r="AA39" s="13">
+      <c r="AA39" s="56">
         <v>0.23</v>
       </c>
-      <c r="AB39" s="13">
+      <c r="AB39" s="56">
         <v>0.61</v>
       </c>
-      <c r="AC39" s="13">
+      <c r="AC39" s="56">
         <v>1.1000000000000001</v>
       </c>
-      <c r="AD39" s="13">
+      <c r="AD39" s="56">
         <v>0.5</v>
       </c>
-      <c r="AE39" s="13">
+      <c r="AE39" s="56">
         <v>0.76</v>
       </c>
-      <c r="AF39" s="13">
+      <c r="AF39" s="56">
         <v>1.87</v>
       </c>
-      <c r="AG39" s="13">
+      <c r="AG39" s="56">
         <v>1.97</v>
       </c>
-      <c r="AH39" s="13">
+      <c r="AH39" s="56">
         <v>0.65</v>
       </c>
-      <c r="AI39" s="13">
+      <c r="AI39" s="56">
         <v>0.97</v>
       </c>
-      <c r="AJ39" s="13">
+      <c r="AJ39" s="56">
         <v>0.77</v>
       </c>
-      <c r="AK39" s="13">
+      <c r="AK39" s="56">
         <v>0.32</v>
       </c>
-      <c r="AL39" s="55">
+      <c r="AL39" s="61">
         <v>0.55000000000000004</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A40" s="17" t="s">
+      <c r="AM39" s="17">
+        <v>0.24</v>
+      </c>
+    </row>
+    <row r="40" spans="1:39" ht="12" customHeight="1">
+      <c r="A40" s="27" t="s">
         <v>31</v>
       </c>
-      <c r="B40" s="6"/>
-[...11 lines deleted...]
-      <c r="N40" s="29">
+      <c r="B40" s="28"/>
+      <c r="C40" s="28"/>
+      <c r="D40" s="28"/>
+      <c r="E40" s="28"/>
+      <c r="F40" s="28"/>
+      <c r="G40" s="28"/>
+      <c r="H40" s="29"/>
+      <c r="I40" s="28"/>
+      <c r="J40" s="29"/>
+      <c r="K40" s="29"/>
+      <c r="L40" s="29"/>
+      <c r="M40" s="29"/>
+      <c r="N40" s="55">
         <v>0.3</v>
       </c>
-      <c r="O40" s="13">
+      <c r="O40" s="56">
         <v>1.03</v>
       </c>
-      <c r="P40" s="29">
+      <c r="P40" s="55">
         <v>0.57999999999999996</v>
       </c>
-      <c r="Q40" s="13">
+      <c r="Q40" s="56">
         <v>0.21</v>
       </c>
-      <c r="R40" s="13">
+      <c r="R40" s="56">
         <v>0.38</v>
       </c>
-      <c r="S40" s="13">
+      <c r="S40" s="56">
         <v>0.61</v>
       </c>
-      <c r="T40" s="13">
+      <c r="T40" s="56">
         <v>2.1</v>
       </c>
-      <c r="U40" s="13" t="s">
+      <c r="U40" s="56" t="s">
         <v>46</v>
       </c>
-      <c r="V40" s="13">
+      <c r="V40" s="56">
         <v>1.44</v>
       </c>
-      <c r="W40" s="13">
+      <c r="W40" s="56">
         <v>1.07</v>
       </c>
-      <c r="X40" s="13">
+      <c r="X40" s="56">
         <v>0.64</v>
       </c>
-      <c r="Y40" s="13">
+      <c r="Y40" s="56">
         <v>0.54</v>
       </c>
-      <c r="Z40" s="13">
+      <c r="Z40" s="56">
         <v>0.92</v>
       </c>
-      <c r="AA40" s="13">
+      <c r="AA40" s="56">
         <v>0.94</v>
       </c>
-      <c r="AB40" s="13">
+      <c r="AB40" s="56">
         <v>0.12</v>
       </c>
-      <c r="AC40" s="13">
+      <c r="AC40" s="56">
         <v>0.32</v>
       </c>
-      <c r="AD40" s="13">
+      <c r="AD40" s="56">
         <v>0.39</v>
       </c>
-      <c r="AE40" s="13"/>
-      <c r="AF40" s="13">
+      <c r="AE40" s="56"/>
+      <c r="AF40" s="56">
         <v>3.21</v>
       </c>
-      <c r="AG40" s="13">
+      <c r="AG40" s="56">
         <v>3.37</v>
       </c>
-      <c r="AH40" s="13">
+      <c r="AH40" s="56">
         <v>1.47</v>
       </c>
-      <c r="AI40" s="13">
+      <c r="AI40" s="56">
         <v>0.82</v>
       </c>
-      <c r="AJ40" s="13">
+      <c r="AJ40" s="56">
         <v>0.44</v>
       </c>
-      <c r="AK40" s="13">
+      <c r="AK40" s="56">
         <v>0.73</v>
       </c>
-      <c r="AL40" s="55">
+      <c r="AL40" s="61">
         <v>0.62</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A41" s="17" t="s">
+      <c r="AM40" s="17">
+        <v>0.14000000000000001</v>
+      </c>
+    </row>
+    <row r="41" spans="1:39" ht="12" customHeight="1">
+      <c r="A41" s="27" t="s">
         <v>28</v>
       </c>
-      <c r="B41" s="6"/>
-[...11 lines deleted...]
-      <c r="N41" s="29">
+      <c r="B41" s="28"/>
+      <c r="C41" s="28"/>
+      <c r="D41" s="28"/>
+      <c r="E41" s="28"/>
+      <c r="F41" s="28"/>
+      <c r="G41" s="28"/>
+      <c r="H41" s="29"/>
+      <c r="I41" s="28"/>
+      <c r="J41" s="29"/>
+      <c r="K41" s="29"/>
+      <c r="L41" s="29"/>
+      <c r="M41" s="29"/>
+      <c r="N41" s="55">
         <v>0.64</v>
       </c>
-      <c r="O41" s="13">
+      <c r="O41" s="56">
         <v>1.2</v>
       </c>
-      <c r="P41" s="29">
+      <c r="P41" s="55">
         <v>0.43</v>
       </c>
-      <c r="Q41" s="13">
+      <c r="Q41" s="56">
         <v>0.64</v>
       </c>
-      <c r="R41" s="13">
+      <c r="R41" s="56">
         <v>0.35</v>
       </c>
-      <c r="S41" s="13">
+      <c r="S41" s="56">
         <v>0.43</v>
       </c>
-      <c r="T41" s="13">
+      <c r="T41" s="56">
         <v>2.64</v>
       </c>
-      <c r="U41" s="13">
+      <c r="U41" s="56">
         <v>1.37</v>
       </c>
-      <c r="V41" s="13">
+      <c r="V41" s="56">
         <v>0.68</v>
       </c>
-      <c r="W41" s="13">
+      <c r="W41" s="56">
         <v>1.02</v>
       </c>
-      <c r="X41" s="13">
+      <c r="X41" s="56">
         <v>0.94</v>
       </c>
-      <c r="Y41" s="13">
+      <c r="Y41" s="56">
         <v>0.34</v>
       </c>
-      <c r="Z41" s="13">
+      <c r="Z41" s="56">
         <v>0.96</v>
       </c>
-      <c r="AA41" s="13">
+      <c r="AA41" s="56">
         <v>0.5</v>
       </c>
-      <c r="AB41" s="13">
+      <c r="AB41" s="56">
         <v>0.6</v>
       </c>
-      <c r="AC41" s="13">
+      <c r="AC41" s="56">
         <v>0.2</v>
       </c>
-      <c r="AD41" s="13">
+      <c r="AD41" s="56">
         <v>0.24</v>
       </c>
-      <c r="AE41" s="13">
+      <c r="AE41" s="56">
         <v>0.28000000000000003</v>
       </c>
-      <c r="AF41" s="13" t="s">
+      <c r="AF41" s="56" t="s">
         <v>46</v>
       </c>
-      <c r="AG41" s="13">
+      <c r="AG41" s="56">
         <v>2.15</v>
       </c>
-      <c r="AH41" s="13">
+      <c r="AH41" s="56">
         <v>0.93</v>
       </c>
-      <c r="AI41" s="13">
+      <c r="AI41" s="56">
         <v>0.87</v>
       </c>
-      <c r="AJ41" s="13">
+      <c r="AJ41" s="56">
         <v>0.69</v>
       </c>
-      <c r="AK41" s="13">
+      <c r="AK41" s="56">
         <v>0.46</v>
       </c>
-      <c r="AL41" s="55">
+      <c r="AL41" s="61">
         <v>1.0900000000000001</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A42" s="17" t="s">
+      <c r="AM41" s="17">
+        <v>0.69</v>
+      </c>
+    </row>
+    <row r="42" spans="1:39" ht="12" customHeight="1">
+      <c r="A42" s="27" t="s">
         <v>29</v>
       </c>
-      <c r="B42" s="6"/>
-[...11 lines deleted...]
-      <c r="N42" s="29">
+      <c r="B42" s="28"/>
+      <c r="C42" s="28"/>
+      <c r="D42" s="28"/>
+      <c r="E42" s="28"/>
+      <c r="F42" s="28"/>
+      <c r="G42" s="28"/>
+      <c r="H42" s="29"/>
+      <c r="I42" s="28"/>
+      <c r="J42" s="29"/>
+      <c r="K42" s="29"/>
+      <c r="L42" s="29"/>
+      <c r="M42" s="29"/>
+      <c r="N42" s="55">
         <v>1.34</v>
       </c>
-      <c r="O42" s="13">
+      <c r="O42" s="56">
         <v>0.63</v>
       </c>
-      <c r="P42" s="29">
+      <c r="P42" s="55">
         <v>0.4</v>
       </c>
-      <c r="Q42" s="13">
+      <c r="Q42" s="56">
         <v>0.4</v>
       </c>
-      <c r="R42" s="13">
+      <c r="R42" s="56">
         <v>0.23</v>
       </c>
-      <c r="S42" s="13">
+      <c r="S42" s="56">
         <v>0.27</v>
       </c>
-      <c r="T42" s="13" t="s">
+      <c r="T42" s="56" t="s">
         <v>46</v>
       </c>
-      <c r="U42" s="13">
+      <c r="U42" s="56">
         <v>0.95</v>
       </c>
-      <c r="V42" s="13">
+      <c r="V42" s="56">
         <v>1.62</v>
       </c>
-      <c r="W42" s="13">
+      <c r="W42" s="56">
         <v>0.84</v>
       </c>
-      <c r="X42" s="13">
+      <c r="X42" s="56">
         <v>0.52</v>
       </c>
-      <c r="Y42" s="13">
+      <c r="Y42" s="56">
         <v>0.43</v>
       </c>
-      <c r="Z42" s="13">
+      <c r="Z42" s="56">
         <v>1.27</v>
       </c>
-      <c r="AA42" s="13">
+      <c r="AA42" s="56">
         <v>0.55000000000000004</v>
       </c>
-      <c r="AB42" s="13">
+      <c r="AB42" s="56">
         <v>0.45</v>
       </c>
-      <c r="AC42" s="13">
+      <c r="AC42" s="56">
         <v>0.33</v>
       </c>
-      <c r="AD42" s="13">
+      <c r="AD42" s="56">
         <v>0.27</v>
       </c>
-      <c r="AE42" s="13">
+      <c r="AE42" s="56">
         <v>0.34</v>
       </c>
-      <c r="AF42" s="13">
+      <c r="AF42" s="56">
         <v>3.29</v>
       </c>
-      <c r="AG42" s="13">
+      <c r="AG42" s="56">
         <v>0.77</v>
       </c>
-      <c r="AH42" s="13">
+      <c r="AH42" s="56">
         <v>1.26</v>
       </c>
-      <c r="AI42" s="13">
+      <c r="AI42" s="56">
         <v>0.66</v>
       </c>
-      <c r="AJ42" s="13">
+      <c r="AJ42" s="56">
         <v>0.9</v>
       </c>
-      <c r="AK42" s="13">
+      <c r="AK42" s="56">
         <v>0.82</v>
       </c>
-      <c r="AL42" s="55">
+      <c r="AL42" s="61">
         <v>0.7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A43" s="17" t="s">
+      <c r="AM42" s="17">
+        <v>0.33</v>
+      </c>
+    </row>
+    <row r="43" spans="1:39" ht="12" customHeight="1">
+      <c r="A43" s="27" t="s">
         <v>51</v>
       </c>
-      <c r="B43" s="6"/>
-[...11 lines deleted...]
-      <c r="N43" s="29">
+      <c r="B43" s="28"/>
+      <c r="C43" s="28"/>
+      <c r="D43" s="28"/>
+      <c r="E43" s="28"/>
+      <c r="F43" s="28"/>
+      <c r="G43" s="28"/>
+      <c r="H43" s="29"/>
+      <c r="I43" s="28"/>
+      <c r="J43" s="29"/>
+      <c r="K43" s="29"/>
+      <c r="L43" s="29"/>
+      <c r="M43" s="29"/>
+      <c r="N43" s="55">
         <v>0.79</v>
       </c>
-      <c r="O43" s="13">
+      <c r="O43" s="56">
         <v>1.1000000000000001</v>
       </c>
-      <c r="P43" s="29">
+      <c r="P43" s="55">
         <v>0.12</v>
       </c>
-      <c r="Q43" s="13">
+      <c r="Q43" s="56">
         <v>0.11</v>
       </c>
-      <c r="R43" s="13">
+      <c r="R43" s="56">
         <v>0.2</v>
       </c>
-      <c r="S43" s="13">
+      <c r="S43" s="56">
         <v>0.74</v>
       </c>
-      <c r="T43" s="13">
+      <c r="T43" s="56">
         <v>3.4</v>
       </c>
-      <c r="U43" s="13" t="s">
+      <c r="U43" s="56" t="s">
         <v>46</v>
       </c>
-      <c r="V43" s="13">
+      <c r="V43" s="56">
         <v>1.17</v>
       </c>
-      <c r="W43" s="13">
+      <c r="W43" s="56">
         <v>0.28999999999999998</v>
       </c>
-      <c r="X43" s="13">
+      <c r="X43" s="56">
         <v>0.7</v>
       </c>
-      <c r="Y43" s="13">
+      <c r="Y43" s="56">
         <v>0.39</v>
       </c>
-      <c r="Z43" s="13">
+      <c r="Z43" s="56">
         <v>0.33</v>
       </c>
-      <c r="AA43" s="13">
+      <c r="AA43" s="56">
         <v>0.87</v>
       </c>
-      <c r="AB43" s="13">
+      <c r="AB43" s="56">
         <v>0.65</v>
       </c>
-      <c r="AC43" s="13">
+      <c r="AC43" s="56">
         <v>0.35</v>
       </c>
-      <c r="AD43" s="13">
+      <c r="AD43" s="56">
         <v>0.53</v>
       </c>
-      <c r="AE43" s="13">
+      <c r="AE43" s="56">
         <v>0.57999999999999996</v>
       </c>
-      <c r="AF43" s="13">
+      <c r="AF43" s="56">
         <v>1.19</v>
       </c>
-      <c r="AG43" s="13">
+      <c r="AG43" s="56">
         <v>3.7</v>
       </c>
-      <c r="AH43" s="13">
+      <c r="AH43" s="56">
         <v>0.4</v>
       </c>
-      <c r="AI43" s="13">
+      <c r="AI43" s="56">
         <v>0.91</v>
       </c>
-      <c r="AJ43" s="13">
+      <c r="AJ43" s="56">
         <v>0.73</v>
       </c>
-      <c r="AK43" s="13">
+      <c r="AK43" s="56">
         <v>1.82</v>
       </c>
-      <c r="AL43" s="55">
+      <c r="AL43" s="61">
         <v>0.52</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A44" s="24" t="s">
+      <c r="AM43" s="17">
+        <v>0.9</v>
+      </c>
+    </row>
+    <row r="44" spans="1:39" ht="12" customHeight="1">
+      <c r="A44" s="35" t="s">
         <v>30</v>
       </c>
-      <c r="B44" s="9"/>
-[...11 lines deleted...]
-      <c r="N44" s="31">
+      <c r="B44" s="36"/>
+      <c r="C44" s="36"/>
+      <c r="D44" s="36"/>
+      <c r="E44" s="36"/>
+      <c r="F44" s="36"/>
+      <c r="G44" s="36"/>
+      <c r="H44" s="37"/>
+      <c r="I44" s="36"/>
+      <c r="J44" s="37"/>
+      <c r="K44" s="37"/>
+      <c r="L44" s="37"/>
+      <c r="M44" s="37"/>
+      <c r="N44" s="62">
         <v>1.2</v>
       </c>
-      <c r="O44" s="14">
+      <c r="O44" s="63">
         <v>1.37</v>
       </c>
-      <c r="P44" s="31">
+      <c r="P44" s="62">
         <v>0.57999999999999996</v>
       </c>
-      <c r="Q44" s="14">
+      <c r="Q44" s="63">
         <v>0.47</v>
       </c>
-      <c r="R44" s="14">
+      <c r="R44" s="63">
         <v>0.62</v>
       </c>
-      <c r="S44" s="14">
+      <c r="S44" s="63">
         <v>0.43</v>
       </c>
-      <c r="T44" s="14">
+      <c r="T44" s="63">
         <v>3.68</v>
       </c>
-      <c r="U44" s="14">
+      <c r="U44" s="63">
         <v>1.93</v>
       </c>
-      <c r="V44" s="14">
+      <c r="V44" s="63">
         <v>2.5299999999999998</v>
       </c>
-      <c r="W44" s="14">
+      <c r="W44" s="63">
         <v>1.22</v>
       </c>
-      <c r="X44" s="14">
+      <c r="X44" s="63">
         <v>0.54</v>
       </c>
-      <c r="Y44" s="14">
+      <c r="Y44" s="63">
         <v>1.08</v>
       </c>
-      <c r="Z44" s="14">
+      <c r="Z44" s="63">
         <v>1.38</v>
       </c>
-      <c r="AA44" s="14">
+      <c r="AA44" s="63">
         <v>0.87</v>
       </c>
-      <c r="AB44" s="14">
+      <c r="AB44" s="63">
         <v>0.89</v>
       </c>
-      <c r="AC44" s="14">
+      <c r="AC44" s="63">
         <v>0.37</v>
       </c>
-      <c r="AD44" s="14">
+      <c r="AD44" s="63">
         <v>0.57999999999999996</v>
       </c>
-      <c r="AE44" s="14">
+      <c r="AE44" s="63">
         <v>0.27</v>
       </c>
-      <c r="AF44" s="14">
+      <c r="AF44" s="63">
         <v>5.4</v>
       </c>
-      <c r="AG44" s="14">
+      <c r="AG44" s="63">
         <v>3.65</v>
       </c>
-      <c r="AH44" s="14">
+      <c r="AH44" s="63">
         <v>1.84</v>
       </c>
-      <c r="AI44" s="14">
+      <c r="AI44" s="63">
         <v>1.52</v>
       </c>
-      <c r="AJ44" s="14">
+      <c r="AJ44" s="63">
         <v>0.77</v>
       </c>
-      <c r="AK44" s="14">
+      <c r="AK44" s="63">
         <v>1.92</v>
       </c>
-      <c r="AL44" s="56">
+      <c r="AL44" s="64">
         <v>0.86</v>
+      </c>
+      <c r="AM44" s="17">
+        <v>0.88</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="11">
+    <mergeCell ref="A6:A7"/>
+    <mergeCell ref="B6:M6"/>
+    <mergeCell ref="T6:AE6"/>
+    <mergeCell ref="T8:AG8"/>
+    <mergeCell ref="T23:AG23"/>
     <mergeCell ref="T4:AQ4"/>
     <mergeCell ref="AP5:AQ5"/>
     <mergeCell ref="AF6:AQ6"/>
     <mergeCell ref="N6:S6"/>
     <mergeCell ref="T30:AG30"/>
     <mergeCell ref="AD5:AE5"/>
-    <mergeCell ref="A6:A7"/>
-[...3 lines deleted...]
-    <mergeCell ref="T23:AG23"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">