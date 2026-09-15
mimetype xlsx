--- v4 (2026-08-06)
+++ v5 (2026-09-15)
@@ -10,68 +10,68 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\ДИСК Д\номенклатура по смк\эл.номенклатура 2026\14-26 Основные показатели (динамические ряды) по демографической и социальной статистике\Халықтың табиғи қозғалысы\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{160ED8C1-9D59-4AD9-A077-480B0D2FA560}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E67A2A76-EC95-4909-AF8C-CAB33B791E7B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="572" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="14" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="13" r:id="rId2"/>
     <sheet name="Қайтыс болғандар " sheetId="9" r:id="rId3"/>
     <sheet name="Коэф. " sheetId="10" r:id="rId4"/>
     <sheet name="1 жасқа дейін қайтыс болған" sheetId="11" r:id="rId5"/>
     <sheet name="Сәби өлім. коэф-ті " sheetId="12" r:id="rId6"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1682" uniqueCount="107">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1734" uniqueCount="107">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -230,179 +230,179 @@
   <si>
     <t>Өскемен қ.ә.</t>
   </si>
   <si>
     <t>Риддер қ.ә.</t>
   </si>
   <si>
     <t>Шартты белгілер</t>
   </si>
   <si>
     <t>"-" құбылыс жоқ</t>
   </si>
   <si>
     <t>0,0 - елеусіз шама</t>
   </si>
   <si>
     <t>х - деректер құпиялы</t>
   </si>
   <si>
     <t>... - деректер жоқ</t>
   </si>
   <si>
     <t>Кейбір жағдайларда терминдердің жалпы және қосындысы арасындағы шамалы сәйкессіздіктер деректерді дөңгелектеу арқылы түсіндіріледі</t>
   </si>
   <si>
-    <t>Қазақстан Республикасының Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
-[...1 lines deleted...]
-  <si>
     <t>Статистикалық көрсеткіш коды</t>
   </si>
   <si>
     <t>Статистикалық көрсеткіш атауы</t>
   </si>
   <si>
     <t>Өлшем бірлігі</t>
   </si>
   <si>
     <t>КСП қысқаша атауы</t>
   </si>
   <si>
     <t>Көрсеткіш атауы</t>
   </si>
   <si>
     <t>1 қаңтар 2024 жылдан бастап</t>
   </si>
   <si>
     <t>Көрсеткішті анықтау</t>
   </si>
   <si>
     <t>Деректерді өңдеу әдісі</t>
   </si>
   <si>
     <t>Есеп айырысу</t>
   </si>
   <si>
     <t>Санау әдістемесі</t>
   </si>
   <si>
     <t>Көрсеткіш көзі</t>
   </si>
   <si>
     <t>Ескерту</t>
   </si>
   <si>
     <t>Классификаторлар</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
   </si>
   <si>
     <t>Методологиялық түсініктемелер</t>
   </si>
   <si>
     <t>Байланысты басылымдар</t>
   </si>
   <si>
-    <t>https://stat.gov.kz/ru/region/vko/spreadsheets/?industry=38&amp;year=2026&amp;name=10704&amp;period=quarter&amp;type=spreadsheets</t>
-[...1 lines deleted...]
-  <si>
     <t>Пайдалы сілтемелер</t>
   </si>
   <si>
     <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
   </si>
   <si>
     <t>Соңғы жаңарту күні</t>
   </si>
   <si>
     <t>Келесі жаңарту күні</t>
   </si>
   <si>
     <t>Жауапты құрылымдық бөлімше</t>
   </si>
   <si>
     <t>Әлеуметтік және демографиялық статистика басқармасы</t>
   </si>
   <si>
     <t>Жауапты орындаушы</t>
   </si>
   <si>
-    <t>Адильшинова Гульшат</t>
-[...1 lines deleted...]
-  <si>
     <t>Телефон нөмірі:</t>
   </si>
   <si>
     <t>+7 723 2 254705</t>
   </si>
   <si>
     <t>Электронды пошта</t>
-  </si>
-[...1 lines deleted...]
-    <t>G.Adilshinova@aspire.gov.kz</t>
   </si>
   <si>
     <t>Қайтыс болғандар саны</t>
   </si>
   <si>
     <t>Адам</t>
   </si>
   <si>
     <t>Қайтыс болғандар саны (айлар бойынша)</t>
   </si>
   <si>
     <t>Қазақстан Республикасында қайтыс болғандардың статистикасы қайтыс болу туралы актілерді азаматтық хал туралы актілерді тіркеу органдарында тіркеуге негізделеді</t>
   </si>
   <si>
     <t>Өлім статистикасы бойынша ағымдағы деректерді қалыптастыру үшін әкімшілік дереккөздер, атап айтқанда, азаматтық хал туралы актілерді тіркеу органдарынан және Статистикалық жұмыстар жоспарынан тыс жүргізілетін "Азаматтарға арналған үкімет "мемлекеттік корпорациясы" КЕАҚ ұсынатын әкімшілік деректер сияқты деректер көздері пайдаланылады</t>
   </si>
   <si>
     <t>Деректер өлім туралы актілерді тіркеу күні бойынша қалыптастырылды</t>
   </si>
   <si>
     <t>https://stat.gov.kz/methodology/105/</t>
   </si>
   <si>
     <t>Аудандар бойынша қайтыс болғандардың ай сайынғы саны</t>
   </si>
   <si>
     <t>Қайтыс болғандар саны*</t>
   </si>
   <si>
     <t>1 жасқа дейін қайтыс болған сәбилер*</t>
   </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/region/vko/spreadsheets/?industry=4482&amp;year=2026&amp;name=10706&amp;period=quarter&amp;type=spreadsheets</t>
+  </si>
+  <si>
+    <t>Адильшинова Гульшат</t>
+  </si>
+  <si>
+    <t>G.Adilshinova@aspire.gov.kz</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.00_р_."/>
     <numFmt numFmtId="165" formatCode="#,##0.0_р_."/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="17" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -417,113 +417,104 @@
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <i/>
-[...14 lines deleted...]
-    <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
-      <color theme="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="15">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
@@ -672,51 +663,51 @@
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right/>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="70">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
@@ -784,126 +775,128 @@
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="12" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="14" fontId="15" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="13" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1164,435 +1157,434 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/105/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:G.Adilshinova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:G.Adilshinova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/105/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7D014BEF-BD50-4C2D-BDE6-64E53D34CC98}">
-  <dimension ref="A1:B20"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A2:B21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B28" sqref="B28"/>
+      <selection activeCell="B27" sqref="B27"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="51.28515625" customWidth="1"/>
-    <col min="2" max="2" width="67.28515625" style="44" customWidth="1"/>
+    <col min="2" max="2" width="67.28515625" style="42" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2">
-      <c r="A1" s="45" t="s">
+    <row r="2" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A2" s="43" t="s">
+        <v>67</v>
+      </c>
+      <c r="B2" s="49">
+        <v>612201</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A3" s="43" t="s">
         <v>68</v>
       </c>
-      <c r="B1" s="52">
-[...4 lines deleted...]
-      <c r="A2" s="45" t="s">
+      <c r="B3" s="50" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A4" s="43" t="s">
         <v>69</v>
       </c>
-      <c r="B2" s="53" t="s">
+      <c r="B4" s="50" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A5" s="43" t="s">
+        <v>70</v>
+      </c>
+      <c r="B5" s="50" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A6" s="43" t="s">
+        <v>71</v>
+      </c>
+      <c r="B6" s="50" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A7" s="43" t="s">
+        <v>73</v>
+      </c>
+      <c r="B7" s="50" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A8" s="43" t="s">
+        <v>74</v>
+      </c>
+      <c r="B8" s="50" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="39" x14ac:dyDescent="0.25">
+      <c r="A9" s="43" t="s">
+        <v>76</v>
+      </c>
+      <c r="B9" s="51" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="74.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="43" t="s">
+        <v>77</v>
+      </c>
+      <c r="B10" s="51" t="s">
         <v>97</v>
       </c>
     </row>
-    <row r="3" spans="1:2">
-[...3 lines deleted...]
-      <c r="B3" s="53" t="s">
+    <row r="11" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A11" s="43" t="s">
+        <v>78</v>
+      </c>
+      <c r="B11" s="51" t="s">
         <v>98</v>
       </c>
     </row>
-    <row r="4" spans="1:2">
-[...3 lines deleted...]
-      <c r="B4" s="53" t="s">
+    <row r="12" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A12" s="43" t="s">
+        <v>79</v>
+      </c>
+      <c r="B12" s="50" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A13" s="43" t="s">
+        <v>81</v>
+      </c>
+      <c r="B13" s="52" t="s">
         <v>99</v>
       </c>
     </row>
-    <row r="5" spans="1:2">
-[...11 lines deleted...]
-      <c r="B6" s="53" t="s">
+    <row r="14" spans="1:2" ht="26.25" x14ac:dyDescent="0.25">
+      <c r="A14" s="43" t="s">
+        <v>82</v>
+      </c>
+      <c r="B14" s="44" t="s">
         <v>104</v>
       </c>
     </row>
-    <row r="7" spans="1:2">
-[...48 lines deleted...]
-      <c r="A13" s="45" t="s">
+    <row r="15" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A15" s="43" t="s">
         <v>83</v>
       </c>
-      <c r="B13" s="46" t="s">
+      <c r="B15" s="45" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="14" spans="1:2">
-      <c r="A14" s="45" t="s">
+    <row r="16" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A16" s="46" t="s">
         <v>85</v>
       </c>
-      <c r="B14" s="47" t="s">
+      <c r="B16" s="47">
+        <v>46272</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A17" s="46" t="s">
         <v>86</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="48" t="s">
+      <c r="B17" s="47">
+        <v>46300</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A18" s="43" t="s">
         <v>87</v>
       </c>
-      <c r="B15" s="49">
-[...4 lines deleted...]
-      <c r="A16" s="48" t="s">
+      <c r="B18" s="48" t="s">
         <v>88</v>
       </c>
-      <c r="B16" s="49">
-[...4 lines deleted...]
-      <c r="A17" s="45" t="s">
+    </row>
+    <row r="19" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A19" s="43" t="s">
         <v>89</v>
       </c>
-      <c r="B17" s="50" t="s">
+      <c r="B19" s="48" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A20" s="43" t="s">
         <v>90</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="45" t="s">
+      <c r="B20" s="47" t="s">
         <v>91</v>
       </c>
-      <c r="B18" s="50" t="s">
+    </row>
+    <row r="21" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A21" s="43" t="s">
         <v>92</v>
       </c>
-    </row>
-[...13 lines deleted...]
-        <v>96</v>
+      <c r="B21" s="54" t="s">
+        <v>106</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B14" r:id="rId1" xr:uid="{83F7ECFB-1954-4397-BDD5-D260AA3E93A7}"/>
-[...1 lines deleted...]
-    <hyperlink ref="B12" r:id="rId3" xr:uid="{1387E249-E3F6-4520-8BA4-DB9C560F5A99}"/>
+    <hyperlink ref="B13" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
+    <hyperlink ref="B15" r:id="rId2" xr:uid="{69227834-E873-4639-9CC3-A6FF8D2C8892}"/>
+    <hyperlink ref="B21" r:id="rId3" xr:uid="{A55E9439-2B68-4898-B85E-0943CF36372B}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{60CB2907-984E-4C8D-A11E-E78FB1CC910E}">
-  <dimension ref="A5:B14"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+  <dimension ref="B5:B14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="E26" sqref="E26"/>
+      <selection activeCell="B14" sqref="B14"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="2" max="2" width="52.28515625" style="44" customWidth="1"/>
+    <col min="2" max="2" width="52.28515625" style="42" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="5" spans="1:2">
+    <row r="5" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B5" s="41" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="6" spans="1:2">
+    <row r="6" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B6" s="41" t="s">
         <v>62</v>
       </c>
     </row>
-    <row r="7" spans="1:2">
+    <row r="7" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B7" s="41" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="8" spans="1:2">
+    <row r="8" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B8" s="41" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="9" spans="1:2">
+    <row r="9" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B9" s="41" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="10" spans="1:2">
+    <row r="10" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B10" s="41"/>
     </row>
-    <row r="11" spans="1:2">
+    <row r="11" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B11" s="41" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="12" spans="1:2">
+    <row r="12" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B12" s="41"/>
     </row>
-    <row r="13" spans="1:2">
+    <row r="13" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B13" s="41"/>
     </row>
-    <row r="14" spans="1:2">
-[...2 lines deleted...]
-        <v>67</v>
+    <row r="14" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B14" s="53" t="s">
+        <v>103</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A4:AX45"/>
   <sheetViews>
-    <sheetView topLeftCell="AE1" workbookViewId="0">
-      <selection activeCell="AK9" sqref="AK9:AK44"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="AD28" sqref="AD28"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="16.7109375" style="1" customWidth="1"/>
     <col min="2" max="19" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="20" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="4" spans="1:50" ht="13.9" customHeight="1">
+    <row r="4" spans="1:50" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="33" t="s">
         <v>57</v>
       </c>
       <c r="B4" s="33"/>
       <c r="C4" s="33"/>
       <c r="D4" s="33"/>
       <c r="E4" s="33"/>
       <c r="F4" s="33"/>
       <c r="G4" s="33"/>
       <c r="H4" s="33"/>
       <c r="I4" s="33"/>
       <c r="J4" s="33"/>
       <c r="K4" s="33"/>
       <c r="L4" s="33"/>
       <c r="M4" s="33"/>
       <c r="Q4" s="30"/>
       <c r="R4" s="30"/>
       <c r="S4" s="30"/>
-      <c r="T4" s="56" t="s">
-[...26 lines deleted...]
-    <row r="5" spans="1:50">
+      <c r="T4" s="55" t="s">
+        <v>101</v>
+      </c>
+      <c r="U4" s="55"/>
+      <c r="V4" s="55"/>
+      <c r="W4" s="55"/>
+      <c r="X4" s="55"/>
+      <c r="Y4" s="55"/>
+      <c r="Z4" s="55"/>
+      <c r="AA4" s="55"/>
+      <c r="AB4" s="55"/>
+      <c r="AC4" s="55"/>
+      <c r="AD4" s="55"/>
+      <c r="AE4" s="55"/>
+      <c r="AF4" s="55"/>
+      <c r="AG4" s="55"/>
+      <c r="AH4" s="55"/>
+      <c r="AI4" s="55"/>
+      <c r="AJ4" s="55"/>
+      <c r="AK4" s="55"/>
+      <c r="AL4" s="55"/>
+      <c r="AM4" s="55"/>
+      <c r="AN4" s="55"/>
+      <c r="AO4" s="55"/>
+      <c r="AP4" s="55"/>
+      <c r="AQ4" s="55"/>
+    </row>
+    <row r="5" spans="1:50" x14ac:dyDescent="0.2">
       <c r="C5" s="6"/>
       <c r="AE5" s="6"/>
       <c r="AQ5" s="6" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="6" spans="1:50">
-[...1 lines deleted...]
-      <c r="B6" s="59">
+    <row r="6" spans="1:50" x14ac:dyDescent="0.2">
+      <c r="A6" s="56"/>
+      <c r="B6" s="58">
         <v>2021</v>
       </c>
-      <c r="C6" s="60"/>
-[...10 lines deleted...]
-      <c r="N6" s="60">
+      <c r="C6" s="59"/>
+      <c r="D6" s="59"/>
+      <c r="E6" s="59"/>
+      <c r="F6" s="59"/>
+      <c r="G6" s="59"/>
+      <c r="H6" s="59"/>
+      <c r="I6" s="59"/>
+      <c r="J6" s="59"/>
+      <c r="K6" s="59"/>
+      <c r="L6" s="59"/>
+      <c r="M6" s="59"/>
+      <c r="N6" s="59">
         <v>2024</v>
       </c>
-      <c r="O6" s="60"/>
-[...4 lines deleted...]
-      <c r="T6" s="64">
+      <c r="O6" s="59"/>
+      <c r="P6" s="59"/>
+      <c r="Q6" s="59"/>
+      <c r="R6" s="59"/>
+      <c r="S6" s="59"/>
+      <c r="T6" s="63">
         <v>2025</v>
       </c>
-      <c r="U6" s="64"/>
-[...10 lines deleted...]
-      <c r="AF6" s="64">
+      <c r="U6" s="63"/>
+      <c r="V6" s="63"/>
+      <c r="W6" s="63"/>
+      <c r="X6" s="63"/>
+      <c r="Y6" s="63"/>
+      <c r="Z6" s="63"/>
+      <c r="AA6" s="63"/>
+      <c r="AB6" s="63"/>
+      <c r="AC6" s="63"/>
+      <c r="AD6" s="63"/>
+      <c r="AE6" s="58"/>
+      <c r="AF6" s="63">
         <v>2026</v>
       </c>
-      <c r="AG6" s="64"/>
-[...12 lines deleted...]
-      <c r="A7" s="58"/>
+      <c r="AG6" s="63"/>
+      <c r="AH6" s="63"/>
+      <c r="AI6" s="63"/>
+      <c r="AJ6" s="63"/>
+      <c r="AK6" s="63"/>
+      <c r="AL6" s="63"/>
+      <c r="AM6" s="63"/>
+      <c r="AN6" s="63"/>
+      <c r="AO6" s="63"/>
+      <c r="AP6" s="63"/>
+      <c r="AQ6" s="58"/>
+    </row>
+    <row r="7" spans="1:50" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="57"/>
       <c r="B7" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C7" s="9" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="9" t="s">
         <v>7</v>
       </c>
       <c r="E7" s="9" t="s">
         <v>8</v>
       </c>
       <c r="F7" s="9" t="s">
         <v>0</v>
       </c>
       <c r="G7" s="9" t="s">
         <v>1</v>
       </c>
       <c r="H7" s="9" t="s">
         <v>2</v>
       </c>
       <c r="I7" s="10" t="s">
         <v>3</v>
       </c>
       <c r="J7" s="10" t="s">
@@ -1676,105 +1668,105 @@
       <c r="AJ7" s="11" t="s">
         <v>34</v>
       </c>
       <c r="AK7" s="22" t="s">
         <v>35</v>
       </c>
       <c r="AL7" s="22" t="s">
         <v>25</v>
       </c>
       <c r="AM7" s="11" t="s">
         <v>26</v>
       </c>
       <c r="AN7" s="11" t="s">
         <v>27</v>
       </c>
       <c r="AO7" s="11" t="s">
         <v>28</v>
       </c>
       <c r="AP7" s="11" t="s">
         <v>29</v>
       </c>
       <c r="AQ7" s="11" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="8" spans="1:50" ht="12" customHeight="1">
+    <row r="8" spans="1:50" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="32"/>
       <c r="B8" s="32"/>
       <c r="C8" s="32"/>
       <c r="D8" s="32"/>
       <c r="E8" s="32"/>
       <c r="F8" s="32"/>
       <c r="G8" s="32"/>
       <c r="H8" s="32"/>
       <c r="I8" s="32"/>
       <c r="J8" s="32"/>
       <c r="K8" s="32"/>
       <c r="L8" s="32"/>
       <c r="M8" s="32"/>
       <c r="N8" s="32"/>
       <c r="O8" s="32"/>
       <c r="P8" s="32"/>
       <c r="Q8" s="32"/>
       <c r="R8" s="32"/>
       <c r="S8" s="32"/>
-      <c r="T8" s="63" t="s">
+      <c r="T8" s="62" t="s">
         <v>50</v>
       </c>
-      <c r="U8" s="63"/>
-[...11 lines deleted...]
-      <c r="AG8" s="63"/>
+      <c r="U8" s="62"/>
+      <c r="V8" s="62"/>
+      <c r="W8" s="62"/>
+      <c r="X8" s="62"/>
+      <c r="Y8" s="62"/>
+      <c r="Z8" s="62"/>
+      <c r="AA8" s="62"/>
+      <c r="AB8" s="62"/>
+      <c r="AC8" s="62"/>
+      <c r="AD8" s="62"/>
+      <c r="AE8" s="62"/>
+      <c r="AF8" s="62"/>
+      <c r="AG8" s="62"/>
       <c r="AH8" s="32"/>
       <c r="AI8" s="32"/>
       <c r="AJ8" s="32"/>
       <c r="AK8" s="32"/>
       <c r="AL8" s="32"/>
       <c r="AM8" s="32"/>
       <c r="AN8" s="32"/>
       <c r="AO8" s="32"/>
       <c r="AP8" s="32"/>
       <c r="AQ8" s="32"/>
       <c r="AR8" s="32"/>
       <c r="AS8" s="32"/>
       <c r="AT8" s="32"/>
       <c r="AU8" s="32"/>
       <c r="AV8" s="32"/>
       <c r="AW8" s="32"/>
       <c r="AX8" s="32"/>
     </row>
-    <row r="9" spans="1:50" ht="12" customHeight="1">
+    <row r="9" spans="1:50" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="12" t="s">
         <v>58</v>
       </c>
       <c r="B9" s="13"/>
       <c r="C9" s="13"/>
       <c r="D9" s="13"/>
       <c r="E9" s="13"/>
       <c r="F9" s="13"/>
       <c r="G9" s="13"/>
       <c r="H9" s="13"/>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="13"/>
       <c r="L9" s="13"/>
       <c r="M9" s="13"/>
       <c r="N9" s="1">
         <v>752</v>
       </c>
       <c r="O9" s="3">
         <v>620</v>
       </c>
       <c r="P9" s="1">
         <v>673</v>
       </c>
       <c r="Q9" s="3">
@@ -1818,52 +1810,55 @@
       </c>
       <c r="AD9" s="3">
         <v>656</v>
       </c>
       <c r="AE9" s="3">
         <v>799</v>
       </c>
       <c r="AF9" s="3">
         <v>625</v>
       </c>
       <c r="AG9" s="3">
         <v>588</v>
       </c>
       <c r="AH9" s="3">
         <v>722</v>
       </c>
       <c r="AI9" s="39">
         <v>699</v>
       </c>
       <c r="AJ9" s="39">
         <v>649</v>
       </c>
       <c r="AK9" s="39">
         <v>752</v>
       </c>
-    </row>
-    <row r="10" spans="1:50" ht="12" customHeight="1">
+      <c r="AL9" s="39">
+        <v>668</v>
+      </c>
+    </row>
+    <row r="10" spans="1:50" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="16" t="s">
         <v>59</v>
       </c>
       <c r="B10" s="14"/>
       <c r="C10" s="14"/>
       <c r="D10" s="14"/>
       <c r="E10" s="14"/>
       <c r="F10" s="14"/>
       <c r="G10" s="14"/>
       <c r="H10" s="15"/>
       <c r="I10" s="14"/>
       <c r="J10" s="15"/>
       <c r="K10" s="15"/>
       <c r="L10" s="15"/>
       <c r="M10" s="15"/>
       <c r="N10" s="1">
         <v>342</v>
       </c>
       <c r="O10" s="3">
         <v>264</v>
       </c>
       <c r="P10" s="1">
         <v>309</v>
       </c>
       <c r="Q10" s="3">
@@ -1907,52 +1902,55 @@
       </c>
       <c r="AD10" s="3">
         <v>277</v>
       </c>
       <c r="AE10" s="3">
         <v>363</v>
       </c>
       <c r="AF10" s="3">
         <v>292</v>
       </c>
       <c r="AG10" s="3">
         <v>253</v>
       </c>
       <c r="AH10" s="3">
         <v>339</v>
       </c>
       <c r="AI10" s="39">
         <v>324</v>
       </c>
       <c r="AJ10" s="39">
         <v>299</v>
       </c>
       <c r="AK10" s="39">
         <v>353</v>
       </c>
-    </row>
-    <row r="11" spans="1:50" ht="12" customHeight="1">
+      <c r="AL10" s="39">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="11" spans="1:50" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="16" t="s">
         <v>60</v>
       </c>
       <c r="B11" s="14"/>
       <c r="C11" s="14"/>
       <c r="D11" s="14"/>
       <c r="E11" s="14"/>
       <c r="F11" s="14"/>
       <c r="G11" s="14"/>
       <c r="H11" s="15"/>
       <c r="I11" s="14"/>
       <c r="J11" s="15"/>
       <c r="K11" s="15"/>
       <c r="L11" s="15"/>
       <c r="M11" s="15"/>
       <c r="N11" s="1">
         <v>82</v>
       </c>
       <c r="O11" s="3">
         <v>65</v>
       </c>
       <c r="P11" s="1">
         <v>65</v>
       </c>
       <c r="Q11" s="3">
@@ -1996,52 +1994,55 @@
       </c>
       <c r="AD11" s="3">
         <v>65</v>
       </c>
       <c r="AE11" s="3">
         <v>87</v>
       </c>
       <c r="AF11" s="3">
         <v>61</v>
       </c>
       <c r="AG11" s="3">
         <v>51</v>
       </c>
       <c r="AH11" s="3">
         <v>58</v>
       </c>
       <c r="AI11" s="39">
         <v>79</v>
       </c>
       <c r="AJ11" s="39">
         <v>53</v>
       </c>
       <c r="AK11" s="39">
         <v>68</v>
       </c>
-    </row>
-    <row r="12" spans="1:50" ht="12" customHeight="1">
+      <c r="AL11" s="39">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="12" spans="1:50" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="16" t="s">
         <v>36</v>
       </c>
       <c r="B12" s="14"/>
       <c r="C12" s="14"/>
       <c r="D12" s="14"/>
       <c r="E12" s="14"/>
       <c r="F12" s="14"/>
       <c r="G12" s="14"/>
       <c r="H12" s="15"/>
       <c r="I12" s="14"/>
       <c r="J12" s="15"/>
       <c r="K12" s="15"/>
       <c r="L12" s="15"/>
       <c r="M12" s="15"/>
       <c r="N12" s="1">
         <v>70</v>
       </c>
       <c r="O12" s="3">
         <v>74</v>
       </c>
       <c r="P12" s="1">
         <v>62</v>
       </c>
       <c r="Q12" s="3">
@@ -2085,52 +2086,55 @@
       </c>
       <c r="AD12" s="3">
         <v>66</v>
       </c>
       <c r="AE12" s="3">
         <v>71</v>
       </c>
       <c r="AF12" s="3">
         <v>61</v>
       </c>
       <c r="AG12" s="3">
         <v>59</v>
       </c>
       <c r="AH12" s="3">
         <v>82</v>
       </c>
       <c r="AI12" s="39">
         <v>68</v>
       </c>
       <c r="AJ12" s="39">
         <v>57</v>
       </c>
       <c r="AK12" s="39">
         <v>89</v>
       </c>
-    </row>
-    <row r="13" spans="1:50" ht="12" customHeight="1">
+      <c r="AL12" s="39">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="13" spans="1:50" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="16" t="s">
         <v>37</v>
       </c>
       <c r="B13" s="14"/>
       <c r="C13" s="14"/>
       <c r="D13" s="14"/>
       <c r="E13" s="14"/>
       <c r="F13" s="14"/>
       <c r="G13" s="14"/>
       <c r="H13" s="15"/>
       <c r="I13" s="14"/>
       <c r="J13" s="15"/>
       <c r="K13" s="15"/>
       <c r="L13" s="15"/>
       <c r="M13" s="15"/>
       <c r="N13" s="1">
         <v>23</v>
       </c>
       <c r="O13" s="3">
         <v>22</v>
       </c>
       <c r="P13" s="1">
         <v>14</v>
       </c>
       <c r="Q13" s="3">
@@ -2174,52 +2178,55 @@
       </c>
       <c r="AD13" s="3">
         <v>18</v>
       </c>
       <c r="AE13" s="3">
         <v>22</v>
       </c>
       <c r="AF13" s="3">
         <v>15</v>
       </c>
       <c r="AG13" s="3">
         <v>18</v>
       </c>
       <c r="AH13" s="3">
         <v>15</v>
       </c>
       <c r="AI13" s="39">
         <v>15</v>
       </c>
       <c r="AJ13" s="39">
         <v>18</v>
       </c>
       <c r="AK13" s="39">
         <v>29</v>
       </c>
-    </row>
-    <row r="14" spans="1:50" ht="12" customHeight="1">
+      <c r="AL13" s="39">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="14" spans="1:50" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="16" t="s">
         <v>38</v>
       </c>
       <c r="B14" s="14"/>
       <c r="C14" s="14"/>
       <c r="D14" s="14"/>
       <c r="E14" s="14"/>
       <c r="F14" s="14"/>
       <c r="G14" s="14"/>
       <c r="H14" s="15"/>
       <c r="I14" s="14"/>
       <c r="J14" s="15"/>
       <c r="K14" s="15"/>
       <c r="L14" s="15"/>
       <c r="M14" s="15"/>
       <c r="N14" s="1">
         <v>93</v>
       </c>
       <c r="O14" s="3">
         <v>73</v>
       </c>
       <c r="P14" s="1">
         <v>90</v>
       </c>
       <c r="Q14" s="3">
@@ -2263,52 +2270,55 @@
       </c>
       <c r="AD14" s="3">
         <v>92</v>
       </c>
       <c r="AE14" s="3">
         <v>101</v>
       </c>
       <c r="AF14" s="3">
         <v>77</v>
       </c>
       <c r="AG14" s="3">
         <v>74</v>
       </c>
       <c r="AH14" s="3">
         <v>84</v>
       </c>
       <c r="AI14" s="39">
         <v>86</v>
       </c>
       <c r="AJ14" s="39">
         <v>81</v>
       </c>
       <c r="AK14" s="39">
         <v>74</v>
       </c>
-    </row>
-    <row r="15" spans="1:50" ht="12" customHeight="1">
+      <c r="AL14" s="39">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="15" spans="1:50" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="16" t="s">
         <v>39</v>
       </c>
       <c r="B15" s="14"/>
       <c r="C15" s="14"/>
       <c r="D15" s="14"/>
       <c r="E15" s="14"/>
       <c r="F15" s="14"/>
       <c r="G15" s="14"/>
       <c r="H15" s="15"/>
       <c r="I15" s="14"/>
       <c r="J15" s="15"/>
       <c r="K15" s="15"/>
       <c r="L15" s="15"/>
       <c r="M15" s="15"/>
       <c r="N15" s="1">
         <v>14</v>
       </c>
       <c r="O15" s="3">
         <v>17</v>
       </c>
       <c r="P15" s="1">
         <v>8</v>
       </c>
       <c r="Q15" s="3">
@@ -2352,52 +2362,55 @@
       </c>
       <c r="AD15" s="3">
         <v>19</v>
       </c>
       <c r="AE15" s="3">
         <v>20</v>
       </c>
       <c r="AF15" s="3">
         <v>11</v>
       </c>
       <c r="AG15" s="3">
         <v>9</v>
       </c>
       <c r="AH15" s="3">
         <v>7</v>
       </c>
       <c r="AI15" s="39">
         <v>4</v>
       </c>
       <c r="AJ15" s="39">
         <v>16</v>
       </c>
       <c r="AK15" s="39">
         <v>9</v>
       </c>
-    </row>
-    <row r="16" spans="1:50" ht="12" customHeight="1">
+      <c r="AL15" s="39">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="16" spans="1:50" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="16" t="s">
         <v>40</v>
       </c>
       <c r="B16" s="14"/>
       <c r="C16" s="14"/>
       <c r="D16" s="14"/>
       <c r="E16" s="14"/>
       <c r="F16" s="14"/>
       <c r="G16" s="14"/>
       <c r="H16" s="15"/>
       <c r="I16" s="14"/>
       <c r="J16" s="15"/>
       <c r="K16" s="15"/>
       <c r="L16" s="15"/>
       <c r="M16" s="15"/>
       <c r="N16" s="1">
         <v>4</v>
       </c>
       <c r="O16" s="3">
         <v>3</v>
       </c>
       <c r="P16" s="1">
         <v>8</v>
       </c>
       <c r="Q16" s="3">
@@ -2441,52 +2454,55 @@
       </c>
       <c r="AD16" s="3">
         <v>6</v>
       </c>
       <c r="AE16" s="3">
         <v>12</v>
       </c>
       <c r="AF16" s="3">
         <v>12</v>
       </c>
       <c r="AG16" s="3">
         <v>4</v>
       </c>
       <c r="AH16" s="3">
         <v>14</v>
       </c>
       <c r="AI16" s="39">
         <v>8</v>
       </c>
       <c r="AJ16" s="39">
         <v>9</v>
       </c>
       <c r="AK16" s="39">
         <v>7</v>
       </c>
-    </row>
-    <row r="17" spans="1:50" ht="12" customHeight="1">
+      <c r="AL16" s="39">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="17" spans="1:50" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="16" t="s">
         <v>53</v>
       </c>
       <c r="B17" s="14"/>
       <c r="C17" s="14"/>
       <c r="D17" s="14"/>
       <c r="E17" s="14"/>
       <c r="F17" s="14"/>
       <c r="G17" s="14"/>
       <c r="H17" s="15"/>
       <c r="I17" s="14"/>
       <c r="J17" s="15"/>
       <c r="K17" s="15"/>
       <c r="L17" s="15"/>
       <c r="M17" s="15"/>
       <c r="N17" s="1">
         <v>8</v>
       </c>
       <c r="O17" s="3">
         <v>5</v>
       </c>
       <c r="P17" s="1">
         <v>3</v>
       </c>
       <c r="Q17" s="3">
@@ -2530,52 +2546,55 @@
       </c>
       <c r="AD17" s="3">
         <v>4</v>
       </c>
       <c r="AE17" s="3">
         <v>3</v>
       </c>
       <c r="AF17" s="3">
         <v>3</v>
       </c>
       <c r="AG17" s="3">
         <v>11</v>
       </c>
       <c r="AH17" s="3">
         <v>7</v>
       </c>
       <c r="AI17" s="39">
         <v>4</v>
       </c>
       <c r="AJ17" s="39">
         <v>5</v>
       </c>
       <c r="AK17" s="39">
         <v>7</v>
       </c>
-    </row>
-    <row r="18" spans="1:50" ht="12" customHeight="1">
+      <c r="AL17" s="39">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="18" spans="1:50" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="16" t="s">
         <v>44</v>
       </c>
       <c r="B18" s="14"/>
       <c r="C18" s="14"/>
       <c r="D18" s="14"/>
       <c r="E18" s="14"/>
       <c r="F18" s="14"/>
       <c r="G18" s="14"/>
       <c r="H18" s="15"/>
       <c r="I18" s="14"/>
       <c r="J18" s="15"/>
       <c r="K18" s="15"/>
       <c r="L18" s="15"/>
       <c r="M18" s="15"/>
       <c r="N18" s="1">
         <v>16</v>
       </c>
       <c r="O18" s="3">
         <v>11</v>
       </c>
       <c r="P18" s="1">
         <v>14</v>
       </c>
       <c r="Q18" s="3">
@@ -2619,52 +2638,55 @@
       </c>
       <c r="AD18" s="3">
         <v>14</v>
       </c>
       <c r="AE18" s="3">
         <v>12</v>
       </c>
       <c r="AF18" s="3">
         <v>10</v>
       </c>
       <c r="AG18" s="3">
         <v>16</v>
       </c>
       <c r="AH18" s="3">
         <v>11</v>
       </c>
       <c r="AI18" s="39">
         <v>11</v>
       </c>
       <c r="AJ18" s="39">
         <v>16</v>
       </c>
       <c r="AK18" s="39">
         <v>12</v>
       </c>
-    </row>
-    <row r="19" spans="1:50" ht="12" customHeight="1">
+      <c r="AL18" s="39">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="19" spans="1:50" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="16" t="s">
         <v>41</v>
       </c>
       <c r="B19" s="14"/>
       <c r="C19" s="14"/>
       <c r="D19" s="14"/>
       <c r="E19" s="14"/>
       <c r="F19" s="14"/>
       <c r="G19" s="14"/>
       <c r="H19" s="15"/>
       <c r="I19" s="14"/>
       <c r="J19" s="15"/>
       <c r="K19" s="15"/>
       <c r="L19" s="15"/>
       <c r="M19" s="15"/>
       <c r="N19" s="1">
         <v>8</v>
       </c>
       <c r="O19" s="3">
         <v>12</v>
       </c>
       <c r="P19" s="1">
         <v>9</v>
       </c>
       <c r="Q19" s="3">
@@ -2708,52 +2730,55 @@
       </c>
       <c r="AD19" s="3">
         <v>13</v>
       </c>
       <c r="AE19" s="3">
         <v>18</v>
       </c>
       <c r="AF19" s="3">
         <v>5</v>
       </c>
       <c r="AG19" s="3">
         <v>9</v>
       </c>
       <c r="AH19" s="3">
         <v>10</v>
       </c>
       <c r="AI19" s="39">
         <v>9</v>
       </c>
       <c r="AJ19" s="39">
         <v>8</v>
       </c>
       <c r="AK19" s="39">
         <v>12</v>
       </c>
-    </row>
-    <row r="20" spans="1:50" ht="12" customHeight="1">
+      <c r="AL19" s="39">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="20" spans="1:50" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="16" t="s">
         <v>42</v>
       </c>
       <c r="B20" s="14"/>
       <c r="C20" s="14"/>
       <c r="D20" s="14"/>
       <c r="E20" s="14"/>
       <c r="F20" s="14"/>
       <c r="G20" s="14"/>
       <c r="H20" s="15"/>
       <c r="I20" s="14"/>
       <c r="J20" s="15"/>
       <c r="K20" s="15"/>
       <c r="L20" s="15"/>
       <c r="M20" s="15"/>
       <c r="N20" s="1">
         <v>29</v>
       </c>
       <c r="O20" s="3">
         <v>19</v>
       </c>
       <c r="P20" s="1">
         <v>24</v>
       </c>
       <c r="Q20" s="3">
@@ -2797,52 +2822,55 @@
       </c>
       <c r="AD20" s="3">
         <v>37</v>
       </c>
       <c r="AE20" s="3">
         <v>35</v>
       </c>
       <c r="AF20" s="3">
         <v>26</v>
       </c>
       <c r="AG20" s="3">
         <v>21</v>
       </c>
       <c r="AH20" s="3">
         <v>33</v>
       </c>
       <c r="AI20" s="39">
         <v>18</v>
       </c>
       <c r="AJ20" s="39">
         <v>27</v>
       </c>
       <c r="AK20" s="39">
         <v>26</v>
       </c>
-    </row>
-    <row r="21" spans="1:50" ht="12" customHeight="1">
+      <c r="AL20" s="39">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="21" spans="1:50" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="16" t="s">
         <v>54</v>
       </c>
       <c r="B21" s="14"/>
       <c r="C21" s="14"/>
       <c r="D21" s="14"/>
       <c r="E21" s="14"/>
       <c r="F21" s="14"/>
       <c r="G21" s="14"/>
       <c r="H21" s="15"/>
       <c r="I21" s="14"/>
       <c r="J21" s="15"/>
       <c r="K21" s="15"/>
       <c r="L21" s="15"/>
       <c r="M21" s="15"/>
       <c r="N21" s="1">
         <v>16</v>
       </c>
       <c r="O21" s="3">
         <v>8</v>
       </c>
       <c r="P21" s="1">
         <v>12</v>
       </c>
       <c r="Q21" s="3">
@@ -2886,52 +2914,55 @@
       </c>
       <c r="AD21" s="3">
         <v>6</v>
       </c>
       <c r="AE21" s="3">
         <v>13</v>
       </c>
       <c r="AF21" s="3">
         <v>8</v>
       </c>
       <c r="AG21" s="3">
         <v>9</v>
       </c>
       <c r="AH21" s="3">
         <v>12</v>
       </c>
       <c r="AI21" s="39">
         <v>13</v>
       </c>
       <c r="AJ21" s="39">
         <v>14</v>
       </c>
       <c r="AK21" s="39">
         <v>10</v>
       </c>
-    </row>
-    <row r="22" spans="1:50" ht="12" customHeight="1">
+      <c r="AL21" s="39">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="22" spans="1:50" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="16" t="s">
         <v>43</v>
       </c>
       <c r="B22" s="14"/>
       <c r="C22" s="14"/>
       <c r="D22" s="14"/>
       <c r="E22" s="14"/>
       <c r="F22" s="14"/>
       <c r="G22" s="14"/>
       <c r="H22" s="15"/>
       <c r="I22" s="14"/>
       <c r="J22" s="15"/>
       <c r="K22" s="15"/>
       <c r="L22" s="15"/>
       <c r="M22" s="15"/>
       <c r="N22" s="1">
         <v>47</v>
       </c>
       <c r="O22" s="3">
         <v>47</v>
       </c>
       <c r="P22" s="1">
         <v>55</v>
       </c>
       <c r="Q22" s="3">
@@ -2975,105 +3006,109 @@
       </c>
       <c r="AD22" s="3">
         <v>39</v>
       </c>
       <c r="AE22" s="3">
         <v>42</v>
       </c>
       <c r="AF22" s="3">
         <v>44</v>
       </c>
       <c r="AG22" s="3">
         <v>54</v>
       </c>
       <c r="AH22" s="3">
         <v>50</v>
       </c>
       <c r="AI22" s="39">
         <v>60</v>
       </c>
       <c r="AJ22" s="39">
         <v>46</v>
       </c>
       <c r="AK22" s="39">
         <v>56</v>
       </c>
-    </row>
-    <row r="23" spans="1:50" ht="12" customHeight="1">
+      <c r="AL22" s="39">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="23" spans="1:50" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="12"/>
       <c r="B23" s="12"/>
       <c r="C23" s="12"/>
       <c r="D23" s="12"/>
       <c r="E23" s="12"/>
       <c r="F23" s="12"/>
       <c r="G23" s="12"/>
       <c r="H23" s="12"/>
       <c r="I23" s="12"/>
       <c r="J23" s="12"/>
       <c r="K23" s="12"/>
       <c r="L23" s="12"/>
       <c r="M23" s="12"/>
       <c r="N23" s="12"/>
       <c r="O23" s="12"/>
       <c r="P23" s="12"/>
       <c r="Q23" s="12"/>
       <c r="R23" s="12"/>
       <c r="S23" s="12"/>
-      <c r="T23" s="61" t="s">
+      <c r="T23" s="60" t="s">
         <v>51</v>
       </c>
-      <c r="U23" s="61"/>
-[...11 lines deleted...]
-      <c r="AG23" s="61"/>
+      <c r="U23" s="60"/>
+      <c r="V23" s="60"/>
+      <c r="W23" s="60"/>
+      <c r="X23" s="60"/>
+      <c r="Y23" s="60"/>
+      <c r="Z23" s="60"/>
+      <c r="AA23" s="60"/>
+      <c r="AB23" s="60"/>
+      <c r="AC23" s="60"/>
+      <c r="AD23" s="60"/>
+      <c r="AE23" s="60"/>
+      <c r="AF23" s="60"/>
+      <c r="AG23" s="60"/>
       <c r="AH23" s="12"/>
       <c r="AI23" s="12"/>
       <c r="AJ23" s="39"/>
       <c r="AK23" s="39"/>
+      <c r="AL23" s="39"/>
       <c r="AM23" s="12"/>
       <c r="AN23" s="12"/>
       <c r="AO23" s="12"/>
       <c r="AP23" s="12"/>
       <c r="AQ23" s="12"/>
       <c r="AR23" s="12"/>
       <c r="AS23" s="12"/>
       <c r="AT23" s="12"/>
       <c r="AU23" s="12"/>
       <c r="AV23" s="12"/>
       <c r="AW23" s="12"/>
       <c r="AX23" s="12"/>
     </row>
-    <row r="24" spans="1:50" ht="12" customHeight="1">
+    <row r="24" spans="1:50" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="12" t="s">
         <v>58</v>
       </c>
       <c r="B24" s="14"/>
       <c r="C24" s="14"/>
       <c r="D24" s="14"/>
       <c r="E24" s="14"/>
       <c r="F24" s="14"/>
       <c r="G24" s="14"/>
       <c r="H24" s="15"/>
       <c r="I24" s="14"/>
       <c r="J24" s="15"/>
       <c r="K24" s="15"/>
       <c r="L24" s="15"/>
       <c r="M24" s="15"/>
       <c r="N24" s="1">
         <v>502</v>
       </c>
       <c r="O24" s="3">
         <v>389</v>
       </c>
       <c r="P24" s="1">
         <v>443</v>
       </c>
       <c r="Q24" s="3">
@@ -3117,52 +3152,55 @@
       </c>
       <c r="AD24" s="3">
         <v>421</v>
       </c>
       <c r="AE24" s="3">
         <v>540</v>
       </c>
       <c r="AF24" s="3">
         <v>411</v>
       </c>
       <c r="AG24" s="3">
         <v>373</v>
       </c>
       <c r="AH24" s="3">
         <v>468</v>
       </c>
       <c r="AI24" s="39">
         <v>480</v>
       </c>
       <c r="AJ24" s="39">
         <v>430</v>
       </c>
       <c r="AK24" s="39">
         <v>503</v>
       </c>
-    </row>
-    <row r="25" spans="1:50" ht="12" customHeight="1">
+      <c r="AL24" s="39">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="25" spans="1:50" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="16" t="s">
         <v>59</v>
       </c>
       <c r="B25" s="14"/>
       <c r="C25" s="14"/>
       <c r="D25" s="14"/>
       <c r="E25" s="14"/>
       <c r="F25" s="14"/>
       <c r="G25" s="14"/>
       <c r="H25" s="15"/>
       <c r="I25" s="14"/>
       <c r="J25" s="15"/>
       <c r="K25" s="15"/>
       <c r="L25" s="15"/>
       <c r="M25" s="15"/>
       <c r="N25" s="1">
         <v>335</v>
       </c>
       <c r="O25" s="3">
         <v>251</v>
       </c>
       <c r="P25" s="1">
         <v>292</v>
       </c>
       <c r="Q25" s="3">
@@ -3206,52 +3244,55 @@
       </c>
       <c r="AD25" s="3">
         <v>268</v>
       </c>
       <c r="AE25" s="3">
         <v>348</v>
       </c>
       <c r="AF25" s="3">
         <v>279</v>
       </c>
       <c r="AG25" s="3">
         <v>243</v>
       </c>
       <c r="AH25" s="3">
         <v>328</v>
       </c>
       <c r="AI25" s="39">
         <v>314</v>
       </c>
       <c r="AJ25" s="39">
         <v>291</v>
       </c>
       <c r="AK25" s="39">
         <v>344</v>
       </c>
-    </row>
-    <row r="26" spans="1:50" ht="12" customHeight="1">
+      <c r="AL25" s="39">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="26" spans="1:50" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="16" t="s">
         <v>60</v>
       </c>
       <c r="B26" s="14"/>
       <c r="C26" s="14"/>
       <c r="D26" s="14"/>
       <c r="E26" s="14"/>
       <c r="F26" s="14"/>
       <c r="G26" s="14"/>
       <c r="H26" s="15"/>
       <c r="I26" s="14"/>
       <c r="J26" s="15"/>
       <c r="K26" s="15"/>
       <c r="L26" s="15"/>
       <c r="M26" s="15"/>
       <c r="N26" s="1">
         <v>80</v>
       </c>
       <c r="O26" s="3">
         <v>62</v>
       </c>
       <c r="P26" s="1">
         <v>60</v>
       </c>
       <c r="Q26" s="3">
@@ -3295,52 +3336,55 @@
       </c>
       <c r="AD26" s="3">
         <v>62</v>
       </c>
       <c r="AE26" s="3">
         <v>84</v>
       </c>
       <c r="AF26" s="3">
         <v>58</v>
       </c>
       <c r="AG26" s="3">
         <v>51</v>
       </c>
       <c r="AH26" s="3">
         <v>55</v>
       </c>
       <c r="AI26" s="39">
         <v>76</v>
       </c>
       <c r="AJ26" s="39">
         <v>52</v>
       </c>
       <c r="AK26" s="39">
         <v>65</v>
       </c>
-    </row>
-    <row r="27" spans="1:50" ht="12" customHeight="1">
+      <c r="AL26" s="39">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="27" spans="1:50" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="20" t="s">
         <v>37</v>
       </c>
       <c r="B27" s="14"/>
       <c r="C27" s="14"/>
       <c r="D27" s="14"/>
       <c r="E27" s="14"/>
       <c r="F27" s="14"/>
       <c r="G27" s="14"/>
       <c r="H27" s="15"/>
       <c r="I27" s="14"/>
       <c r="J27" s="15"/>
       <c r="K27" s="15"/>
       <c r="L27" s="15"/>
       <c r="M27" s="15"/>
       <c r="N27" s="1">
         <v>9</v>
       </c>
       <c r="O27" s="3">
         <v>11</v>
       </c>
       <c r="P27" s="1">
         <v>11</v>
       </c>
       <c r="Q27" s="3">
@@ -3384,52 +3428,55 @@
       </c>
       <c r="AD27" s="3">
         <v>12</v>
       </c>
       <c r="AE27" s="3">
         <v>16</v>
       </c>
       <c r="AF27" s="3">
         <v>7</v>
       </c>
       <c r="AG27" s="3">
         <v>8</v>
       </c>
       <c r="AH27" s="3">
         <v>7</v>
       </c>
       <c r="AI27" s="39">
         <v>9</v>
       </c>
       <c r="AJ27" s="39">
         <v>12</v>
       </c>
       <c r="AK27" s="39">
         <v>18</v>
       </c>
-    </row>
-    <row r="28" spans="1:50" ht="12" customHeight="1">
+      <c r="AL27" s="39">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="28" spans="1:50" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="20" t="s">
         <v>38</v>
       </c>
       <c r="B28" s="14"/>
       <c r="C28" s="14"/>
       <c r="D28" s="14"/>
       <c r="E28" s="14"/>
       <c r="F28" s="14"/>
       <c r="G28" s="14"/>
       <c r="H28" s="15"/>
       <c r="I28" s="14"/>
       <c r="J28" s="15"/>
       <c r="K28" s="15"/>
       <c r="L28" s="15"/>
       <c r="M28" s="15"/>
       <c r="N28" s="1">
         <v>62</v>
       </c>
       <c r="O28" s="3">
         <v>48</v>
       </c>
       <c r="P28" s="1">
         <v>62</v>
       </c>
       <c r="Q28" s="3">
@@ -3473,52 +3520,55 @@
       </c>
       <c r="AD28" s="3">
         <v>61</v>
       </c>
       <c r="AE28" s="3">
         <v>72</v>
       </c>
       <c r="AF28" s="3">
         <v>49</v>
       </c>
       <c r="AG28" s="3">
         <v>47</v>
       </c>
       <c r="AH28" s="3">
         <v>57</v>
       </c>
       <c r="AI28" s="39">
         <v>55</v>
       </c>
       <c r="AJ28" s="39">
         <v>56</v>
       </c>
       <c r="AK28" s="39">
         <v>55</v>
       </c>
-    </row>
-    <row r="29" spans="1:50" ht="12" customHeight="1">
+      <c r="AL28" s="39">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="29" spans="1:50" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="20" t="s">
         <v>43</v>
       </c>
       <c r="B29" s="14"/>
       <c r="C29" s="14"/>
       <c r="D29" s="14"/>
       <c r="E29" s="14"/>
       <c r="F29" s="14"/>
       <c r="G29" s="14"/>
       <c r="H29" s="15"/>
       <c r="I29" s="14"/>
       <c r="J29" s="15"/>
       <c r="K29" s="15"/>
       <c r="L29" s="15"/>
       <c r="M29" s="15"/>
       <c r="N29" s="1">
         <v>16</v>
       </c>
       <c r="O29" s="3">
         <v>17</v>
       </c>
       <c r="P29" s="1">
         <v>18</v>
       </c>
       <c r="Q29" s="3">
@@ -3562,105 +3612,109 @@
       </c>
       <c r="AD29" s="3">
         <v>18</v>
       </c>
       <c r="AE29" s="3">
         <v>20</v>
       </c>
       <c r="AF29" s="3">
         <v>18</v>
       </c>
       <c r="AG29" s="3">
         <v>24</v>
       </c>
       <c r="AH29" s="3">
         <v>21</v>
       </c>
       <c r="AI29" s="39">
         <v>26</v>
       </c>
       <c r="AJ29" s="39">
         <v>19</v>
       </c>
       <c r="AK29" s="39">
         <v>21</v>
       </c>
-    </row>
-    <row r="30" spans="1:50" ht="12" customHeight="1">
+      <c r="AL29" s="39">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="30" spans="1:50" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="31"/>
       <c r="B30" s="31"/>
       <c r="C30" s="31"/>
       <c r="D30" s="31"/>
       <c r="E30" s="31"/>
       <c r="F30" s="31"/>
       <c r="G30" s="31"/>
       <c r="H30" s="31"/>
       <c r="I30" s="31"/>
       <c r="J30" s="31"/>
       <c r="K30" s="31"/>
       <c r="L30" s="31"/>
       <c r="M30" s="31"/>
       <c r="N30" s="31"/>
       <c r="O30" s="31"/>
       <c r="P30" s="31"/>
       <c r="Q30" s="31"/>
       <c r="R30" s="31"/>
       <c r="S30" s="31"/>
-      <c r="T30" s="62" t="s">
+      <c r="T30" s="61" t="s">
         <v>52</v>
       </c>
-      <c r="U30" s="62"/>
-[...11 lines deleted...]
-      <c r="AG30" s="62"/>
+      <c r="U30" s="61"/>
+      <c r="V30" s="61"/>
+      <c r="W30" s="61"/>
+      <c r="X30" s="61"/>
+      <c r="Y30" s="61"/>
+      <c r="Z30" s="61"/>
+      <c r="AA30" s="61"/>
+      <c r="AB30" s="61"/>
+      <c r="AC30" s="61"/>
+      <c r="AD30" s="61"/>
+      <c r="AE30" s="61"/>
+      <c r="AF30" s="61"/>
+      <c r="AG30" s="61"/>
       <c r="AH30" s="31"/>
       <c r="AI30" s="31"/>
       <c r="AJ30" s="39"/>
       <c r="AK30" s="39"/>
+      <c r="AL30" s="39"/>
       <c r="AM30" s="31"/>
       <c r="AN30" s="31"/>
       <c r="AO30" s="31"/>
       <c r="AP30" s="31"/>
       <c r="AQ30" s="31"/>
       <c r="AR30" s="31"/>
       <c r="AS30" s="31"/>
       <c r="AT30" s="31"/>
       <c r="AU30" s="31"/>
       <c r="AV30" s="31"/>
       <c r="AW30" s="31"/>
       <c r="AX30" s="31"/>
     </row>
-    <row r="31" spans="1:50" ht="12" customHeight="1">
+    <row r="31" spans="1:50" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="12" t="s">
         <v>58</v>
       </c>
       <c r="B31" s="14"/>
       <c r="C31" s="14"/>
       <c r="D31" s="14"/>
       <c r="E31" s="14"/>
       <c r="F31" s="14"/>
       <c r="G31" s="14"/>
       <c r="H31" s="15"/>
       <c r="I31" s="14"/>
       <c r="J31" s="15"/>
       <c r="K31" s="15"/>
       <c r="L31" s="15"/>
       <c r="M31" s="15"/>
       <c r="N31" s="1">
         <v>250</v>
       </c>
       <c r="O31" s="3">
         <v>231</v>
       </c>
       <c r="P31" s="1">
         <v>230</v>
       </c>
       <c r="Q31" s="3">
@@ -3704,52 +3758,55 @@
       </c>
       <c r="AD31" s="3">
         <v>235</v>
       </c>
       <c r="AE31" s="3">
         <v>259</v>
       </c>
       <c r="AF31" s="3">
         <v>214</v>
       </c>
       <c r="AG31" s="3">
         <v>215</v>
       </c>
       <c r="AH31" s="3">
         <v>254</v>
       </c>
       <c r="AI31" s="39">
         <v>219</v>
       </c>
       <c r="AJ31" s="39">
         <v>219</v>
       </c>
       <c r="AK31" s="39">
         <v>249</v>
       </c>
-    </row>
-    <row r="32" spans="1:50" ht="12" customHeight="1">
+      <c r="AL31" s="39">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="32" spans="1:50" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="16" t="s">
         <v>59</v>
       </c>
       <c r="B32" s="14"/>
       <c r="C32" s="14"/>
       <c r="D32" s="14"/>
       <c r="E32" s="14"/>
       <c r="F32" s="14"/>
       <c r="G32" s="14"/>
       <c r="H32" s="15"/>
       <c r="I32" s="14"/>
       <c r="J32" s="15"/>
       <c r="K32" s="15"/>
       <c r="L32" s="15"/>
       <c r="M32" s="15"/>
       <c r="N32" s="1">
         <v>7</v>
       </c>
       <c r="O32" s="3">
         <v>13</v>
       </c>
       <c r="P32" s="1">
         <v>17</v>
       </c>
       <c r="Q32" s="3">
@@ -3793,52 +3850,55 @@
       </c>
       <c r="AD32" s="3">
         <v>9</v>
       </c>
       <c r="AE32" s="3">
         <v>15</v>
       </c>
       <c r="AF32" s="3">
         <v>13</v>
       </c>
       <c r="AG32" s="3">
         <v>10</v>
       </c>
       <c r="AH32" s="3">
         <v>11</v>
       </c>
       <c r="AI32" s="39">
         <v>10</v>
       </c>
       <c r="AJ32" s="39">
         <v>8</v>
       </c>
       <c r="AK32" s="39">
         <v>9</v>
       </c>
-    </row>
-    <row r="33" spans="1:37" ht="12" customHeight="1">
+      <c r="AL32" s="39">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="33" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="16" t="s">
         <v>60</v>
       </c>
       <c r="B33" s="14"/>
       <c r="C33" s="14"/>
       <c r="D33" s="14"/>
       <c r="E33" s="14"/>
       <c r="F33" s="14"/>
       <c r="G33" s="14"/>
       <c r="H33" s="15"/>
       <c r="I33" s="14"/>
       <c r="J33" s="15"/>
       <c r="K33" s="15"/>
       <c r="L33" s="15"/>
       <c r="M33" s="15"/>
       <c r="N33" s="1">
         <v>2</v>
       </c>
       <c r="O33" s="3">
         <v>3</v>
       </c>
       <c r="P33" s="1">
         <v>5</v>
       </c>
       <c r="Q33" s="3">
@@ -3882,52 +3942,55 @@
       </c>
       <c r="AD33" s="3">
         <v>3</v>
       </c>
       <c r="AE33" s="3">
         <v>3</v>
       </c>
       <c r="AF33" s="3">
         <v>3</v>
       </c>
       <c r="AG33" s="3" t="s">
         <v>49</v>
       </c>
       <c r="AH33" s="3">
         <v>3</v>
       </c>
       <c r="AI33" s="39">
         <v>3</v>
       </c>
       <c r="AJ33" s="39">
         <v>1</v>
       </c>
       <c r="AK33" s="39">
         <v>3</v>
       </c>
-    </row>
-    <row r="34" spans="1:37" ht="12" customHeight="1">
+      <c r="AL33" s="39">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="34" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="16" t="s">
         <v>36</v>
       </c>
       <c r="B34" s="14"/>
       <c r="C34" s="14"/>
       <c r="D34" s="14"/>
       <c r="E34" s="14"/>
       <c r="F34" s="14"/>
       <c r="G34" s="14"/>
       <c r="H34" s="15"/>
       <c r="I34" s="14"/>
       <c r="J34" s="15"/>
       <c r="K34" s="15"/>
       <c r="L34" s="15"/>
       <c r="M34" s="15"/>
       <c r="N34" s="1">
         <v>70</v>
       </c>
       <c r="O34" s="3">
         <v>74</v>
       </c>
       <c r="P34" s="1">
         <v>62</v>
       </c>
       <c r="Q34" s="3">
@@ -3971,52 +4034,55 @@
       </c>
       <c r="AD34" s="3">
         <v>66</v>
       </c>
       <c r="AE34" s="3">
         <v>71</v>
       </c>
       <c r="AF34" s="3">
         <v>61</v>
       </c>
       <c r="AG34" s="3">
         <v>59</v>
       </c>
       <c r="AH34" s="3">
         <v>82</v>
       </c>
       <c r="AI34" s="39">
         <v>68</v>
       </c>
       <c r="AJ34" s="39">
         <v>57</v>
       </c>
       <c r="AK34" s="39">
         <v>89</v>
       </c>
-    </row>
-    <row r="35" spans="1:37" ht="12" customHeight="1">
+      <c r="AL34" s="39">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="35" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="16" t="s">
         <v>37</v>
       </c>
       <c r="B35" s="14"/>
       <c r="C35" s="14"/>
       <c r="D35" s="14"/>
       <c r="E35" s="14"/>
       <c r="F35" s="14"/>
       <c r="G35" s="14"/>
       <c r="H35" s="15"/>
       <c r="I35" s="14"/>
       <c r="J35" s="15"/>
       <c r="K35" s="15"/>
       <c r="L35" s="15"/>
       <c r="M35" s="15"/>
       <c r="N35" s="1">
         <v>14</v>
       </c>
       <c r="O35" s="3">
         <v>11</v>
       </c>
       <c r="P35" s="1">
         <v>3</v>
       </c>
       <c r="Q35" s="3">
@@ -4060,52 +4126,55 @@
       </c>
       <c r="AD35" s="3">
         <v>6</v>
       </c>
       <c r="AE35" s="3">
         <v>6</v>
       </c>
       <c r="AF35" s="3">
         <v>8</v>
       </c>
       <c r="AG35" s="3">
         <v>10</v>
       </c>
       <c r="AH35" s="3">
         <v>8</v>
       </c>
       <c r="AI35" s="39">
         <v>6</v>
       </c>
       <c r="AJ35" s="39">
         <v>6</v>
       </c>
       <c r="AK35" s="39">
         <v>11</v>
       </c>
-    </row>
-    <row r="36" spans="1:37" ht="12" customHeight="1">
+      <c r="AL35" s="39">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="36" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="16" t="s">
         <v>38</v>
       </c>
       <c r="B36" s="14"/>
       <c r="C36" s="14"/>
       <c r="D36" s="14"/>
       <c r="E36" s="14"/>
       <c r="F36" s="14"/>
       <c r="G36" s="14"/>
       <c r="H36" s="15"/>
       <c r="I36" s="14"/>
       <c r="J36" s="15"/>
       <c r="K36" s="15"/>
       <c r="L36" s="15"/>
       <c r="M36" s="15"/>
       <c r="N36" s="1">
         <v>31</v>
       </c>
       <c r="O36" s="3">
         <v>25</v>
       </c>
       <c r="P36" s="1">
         <v>28</v>
       </c>
       <c r="Q36" s="3">
@@ -4149,52 +4218,55 @@
       </c>
       <c r="AD36" s="3">
         <v>31</v>
       </c>
       <c r="AE36" s="3">
         <v>29</v>
       </c>
       <c r="AF36" s="3">
         <v>28</v>
       </c>
       <c r="AG36" s="3">
         <v>27</v>
       </c>
       <c r="AH36" s="3">
         <v>27</v>
       </c>
       <c r="AI36" s="39">
         <v>31</v>
       </c>
       <c r="AJ36" s="39">
         <v>25</v>
       </c>
       <c r="AK36" s="39">
         <v>19</v>
       </c>
-    </row>
-    <row r="37" spans="1:37" ht="12" customHeight="1">
+      <c r="AL36" s="39">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="37" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="16" t="s">
         <v>39</v>
       </c>
       <c r="B37" s="14"/>
       <c r="C37" s="14"/>
       <c r="D37" s="14"/>
       <c r="E37" s="14"/>
       <c r="F37" s="14"/>
       <c r="G37" s="14"/>
       <c r="H37" s="15"/>
       <c r="I37" s="14"/>
       <c r="J37" s="15"/>
       <c r="K37" s="15"/>
       <c r="L37" s="15"/>
       <c r="M37" s="15"/>
       <c r="N37" s="1">
         <v>14</v>
       </c>
       <c r="O37" s="3">
         <v>17</v>
       </c>
       <c r="P37" s="1">
         <v>8</v>
       </c>
       <c r="Q37" s="3">
@@ -4238,52 +4310,55 @@
       </c>
       <c r="AD37" s="3">
         <v>19</v>
       </c>
       <c r="AE37" s="3">
         <v>20</v>
       </c>
       <c r="AF37" s="3">
         <v>11</v>
       </c>
       <c r="AG37" s="3">
         <v>9</v>
       </c>
       <c r="AH37" s="3">
         <v>7</v>
       </c>
       <c r="AI37" s="39">
         <v>4</v>
       </c>
       <c r="AJ37" s="39">
         <v>16</v>
       </c>
       <c r="AK37" s="39">
         <v>9</v>
       </c>
-    </row>
-    <row r="38" spans="1:37" ht="12" customHeight="1">
+      <c r="AL37" s="39">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="38" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="16" t="s">
         <v>40</v>
       </c>
       <c r="B38" s="14"/>
       <c r="C38" s="14"/>
       <c r="D38" s="14"/>
       <c r="E38" s="14"/>
       <c r="F38" s="14"/>
       <c r="G38" s="14"/>
       <c r="H38" s="14"/>
       <c r="I38" s="14"/>
       <c r="J38" s="14"/>
       <c r="K38" s="14"/>
       <c r="L38" s="14"/>
       <c r="M38" s="14"/>
       <c r="N38" s="1">
         <v>4</v>
       </c>
       <c r="O38" s="3">
         <v>3</v>
       </c>
       <c r="P38" s="1">
         <v>8</v>
       </c>
       <c r="Q38" s="3">
@@ -4327,52 +4402,55 @@
       </c>
       <c r="AD38" s="3">
         <v>6</v>
       </c>
       <c r="AE38" s="3">
         <v>12</v>
       </c>
       <c r="AF38" s="3">
         <v>12</v>
       </c>
       <c r="AG38" s="3">
         <v>4</v>
       </c>
       <c r="AH38" s="3">
         <v>14</v>
       </c>
       <c r="AI38" s="39">
         <v>8</v>
       </c>
       <c r="AJ38" s="39">
         <v>9</v>
       </c>
       <c r="AK38" s="39">
         <v>7</v>
       </c>
-    </row>
-    <row r="39" spans="1:37" ht="12" customHeight="1">
+      <c r="AL38" s="39">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="39" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="16" t="s">
         <v>53</v>
       </c>
       <c r="B39" s="14"/>
       <c r="C39" s="14"/>
       <c r="D39" s="14"/>
       <c r="E39" s="14"/>
       <c r="F39" s="14"/>
       <c r="G39" s="14"/>
       <c r="H39" s="14"/>
       <c r="I39" s="14"/>
       <c r="J39" s="14"/>
       <c r="K39" s="14"/>
       <c r="L39" s="14"/>
       <c r="M39" s="14"/>
       <c r="N39" s="1">
         <v>8</v>
       </c>
       <c r="O39" s="3">
         <v>5</v>
       </c>
       <c r="P39" s="1">
         <v>3</v>
       </c>
       <c r="Q39" s="3">
@@ -4416,52 +4494,55 @@
       </c>
       <c r="AD39" s="3">
         <v>4</v>
       </c>
       <c r="AE39" s="3">
         <v>3</v>
       </c>
       <c r="AF39" s="3">
         <v>3</v>
       </c>
       <c r="AG39" s="3">
         <v>11</v>
       </c>
       <c r="AH39" s="3">
         <v>7</v>
       </c>
       <c r="AI39" s="39">
         <v>4</v>
       </c>
       <c r="AJ39" s="39">
         <v>5</v>
       </c>
       <c r="AK39" s="39">
         <v>7</v>
       </c>
-    </row>
-    <row r="40" spans="1:37" ht="12" customHeight="1">
+      <c r="AL39" s="39">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="40" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="16" t="s">
         <v>44</v>
       </c>
       <c r="B40" s="14"/>
       <c r="C40" s="14"/>
       <c r="D40" s="14"/>
       <c r="E40" s="14"/>
       <c r="F40" s="14"/>
       <c r="G40" s="14"/>
       <c r="H40" s="15"/>
       <c r="I40" s="14"/>
       <c r="J40" s="15"/>
       <c r="K40" s="15"/>
       <c r="L40" s="15"/>
       <c r="M40" s="15"/>
       <c r="N40" s="1">
         <v>16</v>
       </c>
       <c r="O40" s="3">
         <v>11</v>
       </c>
       <c r="P40" s="1">
         <v>14</v>
       </c>
       <c r="Q40" s="3">
@@ -4505,52 +4586,55 @@
       </c>
       <c r="AD40" s="3">
         <v>14</v>
       </c>
       <c r="AE40" s="3">
         <v>12</v>
       </c>
       <c r="AF40" s="3">
         <v>10</v>
       </c>
       <c r="AG40" s="3">
         <v>16</v>
       </c>
       <c r="AH40" s="3">
         <v>11</v>
       </c>
       <c r="AI40" s="39">
         <v>11</v>
       </c>
       <c r="AJ40" s="39">
         <v>16</v>
       </c>
       <c r="AK40" s="39">
         <v>12</v>
       </c>
-    </row>
-    <row r="41" spans="1:37" ht="12" customHeight="1">
+      <c r="AL40" s="39">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="41" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="16" t="s">
         <v>41</v>
       </c>
       <c r="B41" s="14"/>
       <c r="C41" s="14"/>
       <c r="D41" s="14"/>
       <c r="E41" s="14"/>
       <c r="F41" s="14"/>
       <c r="G41" s="14"/>
       <c r="H41" s="15"/>
       <c r="I41" s="14"/>
       <c r="J41" s="15"/>
       <c r="K41" s="15"/>
       <c r="L41" s="15"/>
       <c r="M41" s="15"/>
       <c r="N41" s="1">
         <v>8</v>
       </c>
       <c r="O41" s="3">
         <v>12</v>
       </c>
       <c r="P41" s="1">
         <v>9</v>
       </c>
       <c r="Q41" s="3">
@@ -4594,52 +4678,55 @@
       </c>
       <c r="AD41" s="3">
         <v>13</v>
       </c>
       <c r="AE41" s="3">
         <v>18</v>
       </c>
       <c r="AF41" s="3">
         <v>5</v>
       </c>
       <c r="AG41" s="3">
         <v>9</v>
       </c>
       <c r="AH41" s="3">
         <v>10</v>
       </c>
       <c r="AI41" s="39">
         <v>9</v>
       </c>
       <c r="AJ41" s="39">
         <v>8</v>
       </c>
       <c r="AK41" s="39">
         <v>12</v>
       </c>
-    </row>
-    <row r="42" spans="1:37" ht="12" customHeight="1">
+      <c r="AL41" s="39">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="42" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="16" t="s">
         <v>42</v>
       </c>
       <c r="B42" s="14"/>
       <c r="C42" s="14"/>
       <c r="D42" s="14"/>
       <c r="E42" s="14"/>
       <c r="F42" s="14"/>
       <c r="G42" s="14"/>
       <c r="H42" s="15"/>
       <c r="I42" s="14"/>
       <c r="J42" s="15"/>
       <c r="K42" s="15"/>
       <c r="L42" s="15"/>
       <c r="M42" s="15"/>
       <c r="N42" s="1">
         <v>29</v>
       </c>
       <c r="O42" s="3">
         <v>19</v>
       </c>
       <c r="P42" s="1">
         <v>24</v>
       </c>
       <c r="Q42" s="3">
@@ -4683,52 +4770,55 @@
       </c>
       <c r="AD42" s="3">
         <v>37</v>
       </c>
       <c r="AE42" s="3">
         <v>35</v>
       </c>
       <c r="AF42" s="3">
         <v>26</v>
       </c>
       <c r="AG42" s="3">
         <v>21</v>
       </c>
       <c r="AH42" s="3">
         <v>33</v>
       </c>
       <c r="AI42" s="39">
         <v>18</v>
       </c>
       <c r="AJ42" s="39">
         <v>27</v>
       </c>
       <c r="AK42" s="39">
         <v>26</v>
       </c>
-    </row>
-    <row r="43" spans="1:37" ht="12" customHeight="1">
+      <c r="AL42" s="39">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="43" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="16" t="s">
         <v>54</v>
       </c>
       <c r="B43" s="14"/>
       <c r="C43" s="14"/>
       <c r="D43" s="14"/>
       <c r="E43" s="14"/>
       <c r="F43" s="14"/>
       <c r="G43" s="14"/>
       <c r="H43" s="15"/>
       <c r="I43" s="14"/>
       <c r="J43" s="15"/>
       <c r="K43" s="15"/>
       <c r="L43" s="15"/>
       <c r="M43" s="15"/>
       <c r="N43" s="1">
         <v>16</v>
       </c>
       <c r="O43" s="3">
         <v>8</v>
       </c>
       <c r="P43" s="1">
         <v>12</v>
       </c>
       <c r="Q43" s="3">
@@ -4772,52 +4862,55 @@
       </c>
       <c r="AD43" s="3">
         <v>6</v>
       </c>
       <c r="AE43" s="3">
         <v>13</v>
       </c>
       <c r="AF43" s="3">
         <v>8</v>
       </c>
       <c r="AG43" s="3">
         <v>9</v>
       </c>
       <c r="AH43" s="3">
         <v>12</v>
       </c>
       <c r="AI43" s="39">
         <v>13</v>
       </c>
       <c r="AJ43" s="39">
         <v>14</v>
       </c>
       <c r="AK43" s="39">
         <v>10</v>
       </c>
-    </row>
-    <row r="44" spans="1:37" ht="12" customHeight="1">
+      <c r="AL43" s="39">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="44" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="24" t="s">
         <v>43</v>
       </c>
       <c r="B44" s="17"/>
       <c r="C44" s="17"/>
       <c r="D44" s="17"/>
       <c r="E44" s="17"/>
       <c r="F44" s="17"/>
       <c r="G44" s="17"/>
       <c r="H44" s="18"/>
       <c r="I44" s="17"/>
       <c r="J44" s="18"/>
       <c r="K44" s="18"/>
       <c r="L44" s="18"/>
       <c r="M44" s="18"/>
       <c r="N44" s="7">
         <v>31</v>
       </c>
       <c r="O44" s="5">
         <v>30</v>
       </c>
       <c r="P44" s="7">
         <v>37</v>
       </c>
       <c r="Q44" s="5">
@@ -4861,198 +4954,201 @@
       </c>
       <c r="AD44" s="5">
         <v>21</v>
       </c>
       <c r="AE44" s="5">
         <v>22</v>
       </c>
       <c r="AF44" s="5">
         <v>26</v>
       </c>
       <c r="AG44" s="5">
         <v>30</v>
       </c>
       <c r="AH44" s="5">
         <v>29</v>
       </c>
       <c r="AI44" s="40">
         <v>34</v>
       </c>
       <c r="AJ44" s="40">
         <v>27</v>
       </c>
       <c r="AK44" s="40">
         <v>35</v>
       </c>
-    </row>
-    <row r="45" spans="1:37">
+      <c r="AL44" s="40">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="45" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A45" s="19" t="s">
         <v>56</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="T4:AQ4"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
     <mergeCell ref="T23:AG23"/>
     <mergeCell ref="T30:AG30"/>
     <mergeCell ref="N6:S6"/>
     <mergeCell ref="T8:AG8"/>
     <mergeCell ref="T6:AE6"/>
     <mergeCell ref="AF6:AQ6"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A4:AQ44"/>
   <sheetViews>
-    <sheetView topLeftCell="AC1" workbookViewId="0">
-      <selection activeCell="AK9" sqref="AK9:AK44"/>
+    <sheetView topLeftCell="A7" workbookViewId="0">
+      <selection activeCell="AE36" sqref="AE36"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="18.42578125" style="1" customWidth="1"/>
     <col min="2" max="3" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="8.42578125" style="1" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="8.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="7" max="19" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="20" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="4" spans="1:43" ht="12.6" customHeight="1">
+    <row r="4" spans="1:43" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="33"/>
       <c r="B4" s="33"/>
       <c r="C4" s="33"/>
       <c r="D4" s="33"/>
       <c r="E4" s="33"/>
       <c r="F4" s="33"/>
       <c r="G4" s="33"/>
       <c r="H4" s="33"/>
       <c r="I4" s="33"/>
       <c r="J4" s="33"/>
       <c r="K4" s="33"/>
       <c r="L4" s="33"/>
       <c r="M4" s="33"/>
-      <c r="T4" s="56" t="s">
+      <c r="T4" s="55" t="s">
         <v>46</v>
       </c>
-      <c r="U4" s="56"/>
-[...26 lines deleted...]
-      <c r="AP5" s="66" t="s">
+      <c r="U4" s="55"/>
+      <c r="V4" s="55"/>
+      <c r="W4" s="55"/>
+      <c r="X4" s="55"/>
+      <c r="Y4" s="55"/>
+      <c r="Z4" s="55"/>
+      <c r="AA4" s="55"/>
+      <c r="AB4" s="55"/>
+      <c r="AC4" s="55"/>
+      <c r="AD4" s="55"/>
+      <c r="AE4" s="55"/>
+      <c r="AF4" s="55"/>
+      <c r="AG4" s="55"/>
+      <c r="AH4" s="55"/>
+      <c r="AI4" s="55"/>
+      <c r="AJ4" s="55"/>
+      <c r="AK4" s="55"/>
+      <c r="AL4" s="55"/>
+      <c r="AM4" s="55"/>
+      <c r="AN4" s="55"/>
+      <c r="AO4" s="55"/>
+      <c r="AP4" s="55"/>
+      <c r="AQ4" s="55"/>
+    </row>
+    <row r="5" spans="1:43" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AD5" s="65"/>
+      <c r="AE5" s="65"/>
+      <c r="AP5" s="65" t="s">
         <v>24</v>
       </c>
-      <c r="AQ5" s="66"/>
-[...3 lines deleted...]
-      <c r="B6" s="59">
+      <c r="AQ5" s="65"/>
+    </row>
+    <row r="6" spans="1:43" x14ac:dyDescent="0.2">
+      <c r="A6" s="56"/>
+      <c r="B6" s="58">
         <v>2021</v>
       </c>
-      <c r="C6" s="60"/>
-[...10 lines deleted...]
-      <c r="N6" s="60">
+      <c r="C6" s="59"/>
+      <c r="D6" s="59"/>
+      <c r="E6" s="59"/>
+      <c r="F6" s="59"/>
+      <c r="G6" s="59"/>
+      <c r="H6" s="59"/>
+      <c r="I6" s="59"/>
+      <c r="J6" s="59"/>
+      <c r="K6" s="59"/>
+      <c r="L6" s="59"/>
+      <c r="M6" s="59"/>
+      <c r="N6" s="59">
         <v>2024</v>
       </c>
-      <c r="O6" s="60"/>
-[...4 lines deleted...]
-      <c r="T6" s="64">
+      <c r="O6" s="59"/>
+      <c r="P6" s="59"/>
+      <c r="Q6" s="59"/>
+      <c r="R6" s="59"/>
+      <c r="S6" s="59"/>
+      <c r="T6" s="63">
         <v>2025</v>
       </c>
-      <c r="U6" s="64"/>
-[...10 lines deleted...]
-      <c r="AF6" s="64">
+      <c r="U6" s="63"/>
+      <c r="V6" s="63"/>
+      <c r="W6" s="63"/>
+      <c r="X6" s="63"/>
+      <c r="Y6" s="63"/>
+      <c r="Z6" s="63"/>
+      <c r="AA6" s="63"/>
+      <c r="AB6" s="63"/>
+      <c r="AC6" s="63"/>
+      <c r="AD6" s="63"/>
+      <c r="AE6" s="58"/>
+      <c r="AF6" s="63">
         <v>2026</v>
       </c>
-      <c r="AG6" s="64"/>
-[...12 lines deleted...]
-      <c r="A7" s="58"/>
+      <c r="AG6" s="63"/>
+      <c r="AH6" s="63"/>
+      <c r="AI6" s="63"/>
+      <c r="AJ6" s="63"/>
+      <c r="AK6" s="63"/>
+      <c r="AL6" s="63"/>
+      <c r="AM6" s="63"/>
+      <c r="AN6" s="63"/>
+      <c r="AO6" s="63"/>
+      <c r="AP6" s="63"/>
+      <c r="AQ6" s="58"/>
+    </row>
+    <row r="7" spans="1:43" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="57"/>
       <c r="B7" s="21" t="s">
         <v>5</v>
       </c>
       <c r="C7" s="21" t="s">
         <v>14</v>
       </c>
       <c r="D7" s="22" t="s">
         <v>15</v>
       </c>
       <c r="E7" s="22" t="s">
         <v>16</v>
       </c>
       <c r="F7" s="22" t="s">
         <v>9</v>
       </c>
       <c r="G7" s="22" t="s">
         <v>10</v>
       </c>
       <c r="H7" s="22" t="s">
         <v>11</v>
       </c>
       <c r="I7" s="11" t="s">
         <v>12</v>
       </c>
       <c r="J7" s="11" t="s">
@@ -5136,98 +5232,98 @@
       <c r="AJ7" s="10" t="s">
         <v>34</v>
       </c>
       <c r="AK7" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AL7" s="9" t="s">
         <v>25</v>
       </c>
       <c r="AM7" s="10" t="s">
         <v>26</v>
       </c>
       <c r="AN7" s="10" t="s">
         <v>27</v>
       </c>
       <c r="AO7" s="10" t="s">
         <v>28</v>
       </c>
       <c r="AP7" s="10" t="s">
         <v>29</v>
       </c>
       <c r="AQ7" s="10" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="8" spans="1:43" ht="12" customHeight="1">
+    <row r="8" spans="1:43" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="32"/>
       <c r="B8" s="32"/>
       <c r="C8" s="32"/>
       <c r="D8" s="32"/>
       <c r="E8" s="32"/>
       <c r="F8" s="32"/>
       <c r="G8" s="32"/>
       <c r="H8" s="32"/>
       <c r="I8" s="32"/>
       <c r="J8" s="32"/>
       <c r="K8" s="32"/>
       <c r="L8" s="32"/>
       <c r="M8" s="32"/>
       <c r="N8" s="32"/>
       <c r="O8" s="32"/>
       <c r="P8" s="32"/>
       <c r="Q8" s="32"/>
       <c r="R8" s="32"/>
       <c r="S8" s="32"/>
-      <c r="T8" s="67" t="s">
+      <c r="T8" s="66" t="s">
         <v>55</v>
       </c>
-      <c r="U8" s="67"/>
-[...11 lines deleted...]
-      <c r="AG8" s="67"/>
+      <c r="U8" s="66"/>
+      <c r="V8" s="66"/>
+      <c r="W8" s="66"/>
+      <c r="X8" s="66"/>
+      <c r="Y8" s="66"/>
+      <c r="Z8" s="66"/>
+      <c r="AA8" s="66"/>
+      <c r="AB8" s="66"/>
+      <c r="AC8" s="66"/>
+      <c r="AD8" s="66"/>
+      <c r="AE8" s="66"/>
+      <c r="AF8" s="66"/>
+      <c r="AG8" s="66"/>
       <c r="AH8" s="32"/>
       <c r="AI8" s="32"/>
       <c r="AJ8" s="32"/>
       <c r="AK8" s="32"/>
       <c r="AL8" s="32"/>
       <c r="AM8" s="32"/>
       <c r="AN8" s="32"/>
       <c r="AO8" s="32"/>
       <c r="AP8" s="32"/>
       <c r="AQ8" s="32"/>
     </row>
-    <row r="9" spans="1:43" ht="12" customHeight="1">
+    <row r="9" spans="1:43" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="12" t="s">
         <v>58</v>
       </c>
       <c r="B9" s="13"/>
       <c r="C9" s="13"/>
       <c r="D9" s="13"/>
       <c r="E9" s="13"/>
       <c r="F9" s="13"/>
       <c r="G9" s="13"/>
       <c r="H9" s="13"/>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="13"/>
       <c r="L9" s="13"/>
       <c r="M9" s="13"/>
       <c r="N9" s="26">
         <v>1.78</v>
       </c>
       <c r="O9" s="2">
         <v>1.28</v>
       </c>
       <c r="P9" s="26">
         <v>1.24</v>
       </c>
       <c r="Q9" s="2">
@@ -5271,52 +5367,55 @@
       </c>
       <c r="AD9" s="2">
         <v>0.99</v>
       </c>
       <c r="AE9" s="2">
         <v>1.1100000000000001</v>
       </c>
       <c r="AF9" s="2">
         <v>10.28</v>
       </c>
       <c r="AG9" s="2">
         <v>5.08</v>
       </c>
       <c r="AH9" s="2">
         <v>4.09</v>
       </c>
       <c r="AI9" s="2">
         <v>2.96</v>
       </c>
       <c r="AJ9" s="2">
         <v>2.96</v>
       </c>
       <c r="AK9" s="2">
         <v>2.11</v>
       </c>
-    </row>
-    <row r="10" spans="1:43" ht="12" customHeight="1">
+      <c r="AL9" s="2">
+        <v>1.6</v>
+      </c>
+    </row>
+    <row r="10" spans="1:43" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="16" t="s">
         <v>59</v>
       </c>
       <c r="B10" s="14"/>
       <c r="C10" s="14"/>
       <c r="D10" s="14"/>
       <c r="E10" s="14"/>
       <c r="F10" s="14"/>
       <c r="G10" s="14"/>
       <c r="H10" s="15"/>
       <c r="I10" s="14"/>
       <c r="J10" s="15"/>
       <c r="K10" s="15"/>
       <c r="L10" s="15"/>
       <c r="M10" s="15"/>
       <c r="N10" s="26">
         <v>1.56</v>
       </c>
       <c r="O10" s="2">
         <v>1.05</v>
       </c>
       <c r="P10" s="26">
         <v>1.1000000000000001</v>
       </c>
       <c r="Q10" s="2">
@@ -5360,52 +5459,55 @@
       </c>
       <c r="AD10" s="2">
         <v>0.8</v>
       </c>
       <c r="AE10" s="2">
         <v>0.96</v>
       </c>
       <c r="AF10" s="2">
         <v>9.0299999999999994</v>
       </c>
       <c r="AG10" s="2">
         <v>4.12</v>
       </c>
       <c r="AH10" s="2">
         <v>3.62</v>
       </c>
       <c r="AI10" s="2">
         <v>2.59</v>
       </c>
       <c r="AJ10" s="2">
         <v>2.59</v>
       </c>
       <c r="AK10" s="2">
         <v>1.87</v>
       </c>
-    </row>
-    <row r="11" spans="1:43" ht="12" customHeight="1">
+      <c r="AL10" s="2">
+        <v>1.48</v>
+      </c>
+    </row>
+    <row r="11" spans="1:43" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="16" t="s">
         <v>60</v>
       </c>
       <c r="B11" s="14"/>
       <c r="C11" s="14"/>
       <c r="D11" s="14"/>
       <c r="E11" s="14"/>
       <c r="F11" s="14"/>
       <c r="G11" s="14"/>
       <c r="H11" s="15"/>
       <c r="I11" s="14"/>
       <c r="J11" s="15"/>
       <c r="K11" s="15"/>
       <c r="L11" s="15"/>
       <c r="M11" s="15"/>
       <c r="N11" s="26">
         <v>2.74</v>
       </c>
       <c r="O11" s="2">
         <v>1.9</v>
       </c>
       <c r="P11" s="26">
         <v>1.69</v>
       </c>
       <c r="Q11" s="2">
@@ -5449,52 +5551,55 @@
       </c>
       <c r="AD11" s="2">
         <v>1.4</v>
       </c>
       <c r="AE11" s="2">
         <v>1.72</v>
       </c>
       <c r="AF11" s="2">
         <v>14.4</v>
       </c>
       <c r="AG11" s="2">
         <v>6.32</v>
       </c>
       <c r="AH11" s="2">
         <v>4.7</v>
       </c>
       <c r="AI11" s="2">
         <v>4.8099999999999996</v>
       </c>
       <c r="AJ11" s="2">
         <v>4.8099999999999996</v>
       </c>
       <c r="AK11" s="2">
         <v>2.74</v>
       </c>
-    </row>
-    <row r="12" spans="1:43" ht="12" customHeight="1">
+      <c r="AL11" s="2">
+        <v>1.93</v>
+      </c>
+    </row>
+    <row r="12" spans="1:43" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="16" t="s">
         <v>36</v>
       </c>
       <c r="B12" s="14"/>
       <c r="C12" s="14"/>
       <c r="D12" s="14"/>
       <c r="E12" s="14"/>
       <c r="F12" s="14"/>
       <c r="G12" s="14"/>
       <c r="H12" s="15"/>
       <c r="I12" s="14"/>
       <c r="J12" s="15"/>
       <c r="K12" s="15"/>
       <c r="L12" s="15"/>
       <c r="M12" s="15"/>
       <c r="N12" s="26">
         <v>2.14</v>
       </c>
       <c r="O12" s="2">
         <v>1.97</v>
       </c>
       <c r="P12" s="26">
         <v>1.47</v>
       </c>
       <c r="Q12" s="2">
@@ -5538,52 +5643,55 @@
       </c>
       <c r="AD12" s="2">
         <v>1.3</v>
       </c>
       <c r="AE12" s="2">
         <v>1.28</v>
       </c>
       <c r="AF12" s="2">
         <v>13.14</v>
       </c>
       <c r="AG12" s="2">
         <v>6.66</v>
       </c>
       <c r="AH12" s="2">
         <v>6.06</v>
       </c>
       <c r="AI12" s="2">
         <v>3.77</v>
       </c>
       <c r="AJ12" s="2">
         <v>3.77</v>
       </c>
       <c r="AK12" s="2">
         <v>3.27</v>
       </c>
-    </row>
-    <row r="13" spans="1:43" ht="12" customHeight="1">
+      <c r="AL12" s="2">
+        <v>1.76</v>
+      </c>
+    </row>
+    <row r="13" spans="1:43" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="16" t="s">
         <v>37</v>
       </c>
       <c r="B13" s="14"/>
       <c r="C13" s="14"/>
       <c r="D13" s="14"/>
       <c r="E13" s="14"/>
       <c r="F13" s="14"/>
       <c r="G13" s="14"/>
       <c r="H13" s="15"/>
       <c r="I13" s="14"/>
       <c r="J13" s="15"/>
       <c r="K13" s="15"/>
       <c r="L13" s="15"/>
       <c r="M13" s="15"/>
       <c r="N13" s="26">
         <v>1.1200000000000001</v>
       </c>
       <c r="O13" s="2">
         <v>0.93</v>
       </c>
       <c r="P13" s="26">
         <v>0.53</v>
       </c>
       <c r="Q13" s="2">
@@ -5627,52 +5735,55 @@
       </c>
       <c r="AD13" s="2">
         <v>0.56999999999999995</v>
       </c>
       <c r="AE13" s="2">
         <v>0.63</v>
       </c>
       <c r="AF13" s="2">
         <v>5.2</v>
       </c>
       <c r="AG13" s="2">
         <v>3.27</v>
       </c>
       <c r="AH13" s="2">
         <v>1.78</v>
       </c>
       <c r="AI13" s="2">
         <v>1.33</v>
       </c>
       <c r="AJ13" s="2">
         <v>1.33</v>
       </c>
       <c r="AK13" s="2">
         <v>1.71</v>
       </c>
-    </row>
-    <row r="14" spans="1:43" ht="12" customHeight="1">
+      <c r="AL13" s="2">
+        <v>1.46</v>
+      </c>
+    </row>
+    <row r="14" spans="1:43" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="16" t="s">
         <v>38</v>
       </c>
       <c r="B14" s="14"/>
       <c r="C14" s="14"/>
       <c r="D14" s="14"/>
       <c r="E14" s="14"/>
       <c r="F14" s="14"/>
       <c r="G14" s="14"/>
       <c r="H14" s="15"/>
       <c r="I14" s="14"/>
       <c r="J14" s="15"/>
       <c r="K14" s="15"/>
       <c r="L14" s="15"/>
       <c r="M14" s="15"/>
       <c r="N14" s="26">
         <v>2.66</v>
       </c>
       <c r="O14" s="2">
         <v>1.82</v>
       </c>
       <c r="P14" s="26">
         <v>2</v>
       </c>
       <c r="Q14" s="2">
@@ -5716,52 +5827,55 @@
       </c>
       <c r="AD14" s="2">
         <v>1.71</v>
       </c>
       <c r="AE14" s="2">
         <v>1.71</v>
       </c>
       <c r="AF14" s="2">
         <v>15.74</v>
       </c>
       <c r="AG14" s="2">
         <v>7.92</v>
       </c>
       <c r="AH14" s="2">
         <v>5.89</v>
       </c>
       <c r="AI14" s="2">
         <v>4.5199999999999996</v>
       </c>
       <c r="AJ14" s="2">
         <v>4.5199999999999996</v>
       </c>
       <c r="AK14" s="2">
         <v>2.58</v>
       </c>
-    </row>
-    <row r="15" spans="1:43" ht="12" customHeight="1">
+      <c r="AL14" s="2">
+        <v>2.44</v>
+      </c>
+    </row>
+    <row r="15" spans="1:43" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="16" t="s">
         <v>39</v>
       </c>
       <c r="B15" s="14"/>
       <c r="C15" s="14"/>
       <c r="D15" s="14"/>
       <c r="E15" s="14"/>
       <c r="F15" s="14"/>
       <c r="G15" s="14"/>
       <c r="H15" s="15"/>
       <c r="I15" s="14"/>
       <c r="J15" s="15"/>
       <c r="K15" s="15"/>
       <c r="L15" s="15"/>
       <c r="M15" s="15"/>
       <c r="N15" s="26">
         <v>1.66</v>
       </c>
       <c r="O15" s="2">
         <v>1.76</v>
       </c>
       <c r="P15" s="26">
         <v>0.74</v>
       </c>
       <c r="Q15" s="2">
@@ -5805,52 +5919,55 @@
       </c>
       <c r="AD15" s="2">
         <v>1.49</v>
       </c>
       <c r="AE15" s="2">
         <v>1.43</v>
       </c>
       <c r="AF15" s="2">
         <v>9.7200000000000006</v>
       </c>
       <c r="AG15" s="2">
         <v>4.12</v>
       </c>
       <c r="AH15" s="2">
         <v>2.08</v>
       </c>
       <c r="AI15" s="2">
         <v>0.89</v>
       </c>
       <c r="AJ15" s="2">
         <v>0.89</v>
       </c>
       <c r="AK15" s="2">
         <v>1.34</v>
       </c>
-    </row>
-    <row r="16" spans="1:43" ht="12" customHeight="1">
+      <c r="AL15" s="2">
+        <v>1.52</v>
+      </c>
+    </row>
+    <row r="16" spans="1:43" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="16" t="s">
         <v>40</v>
       </c>
       <c r="B16" s="14"/>
       <c r="C16" s="14"/>
       <c r="D16" s="14"/>
       <c r="E16" s="14"/>
       <c r="F16" s="14"/>
       <c r="G16" s="14"/>
       <c r="H16" s="15"/>
       <c r="I16" s="14"/>
       <c r="J16" s="15"/>
       <c r="K16" s="15"/>
       <c r="L16" s="15"/>
       <c r="M16" s="15"/>
       <c r="N16" s="26">
         <v>0.73</v>
       </c>
       <c r="O16" s="2">
         <v>0.48</v>
       </c>
       <c r="P16" s="26">
         <v>1.1399999999999999</v>
       </c>
       <c r="Q16" s="2">
@@ -5894,52 +6011,55 @@
       </c>
       <c r="AD16" s="2">
         <v>0.72</v>
       </c>
       <c r="AE16" s="2">
         <v>1.31</v>
       </c>
       <c r="AF16" s="2">
         <v>15.46</v>
       </c>
       <c r="AG16" s="2">
         <v>2.72</v>
       </c>
       <c r="AH16" s="2">
         <v>6.26</v>
       </c>
       <c r="AI16" s="2">
         <v>2.67</v>
       </c>
       <c r="AJ16" s="2">
         <v>2.67</v>
       </c>
       <c r="AK16" s="2">
         <v>1.55</v>
       </c>
-    </row>
-    <row r="17" spans="1:43" ht="12" customHeight="1">
+      <c r="AL16" s="2">
+        <v>1.32</v>
+      </c>
+    </row>
+    <row r="17" spans="1:43" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="16" t="s">
         <v>53</v>
       </c>
       <c r="B17" s="14"/>
       <c r="C17" s="14"/>
       <c r="D17" s="14"/>
       <c r="E17" s="14"/>
       <c r="F17" s="14"/>
       <c r="G17" s="14"/>
       <c r="H17" s="15"/>
       <c r="I17" s="14"/>
       <c r="J17" s="15"/>
       <c r="K17" s="15"/>
       <c r="L17" s="15"/>
       <c r="M17" s="15"/>
       <c r="N17" s="26">
         <v>1.97</v>
       </c>
       <c r="O17" s="2">
         <v>1.07</v>
       </c>
       <c r="P17" s="26">
         <v>0.56999999999999995</v>
       </c>
       <c r="Q17" s="2">
@@ -5983,52 +6103,55 @@
       </c>
       <c r="AD17" s="2">
         <v>0.67</v>
       </c>
       <c r="AE17" s="2">
         <v>0.45</v>
       </c>
       <c r="AF17" s="2">
         <v>5.62</v>
       </c>
       <c r="AG17" s="2">
         <v>10.86</v>
       </c>
       <c r="AH17" s="2">
         <v>4.54</v>
       </c>
       <c r="AI17" s="2">
         <v>1.94</v>
       </c>
       <c r="AJ17" s="2">
         <v>1.94</v>
       </c>
       <c r="AK17" s="2">
         <v>2.25</v>
       </c>
-    </row>
-    <row r="18" spans="1:43" ht="12" customHeight="1">
+      <c r="AL17" s="2">
+        <v>1.65</v>
+      </c>
+    </row>
+    <row r="18" spans="1:43" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="16" t="s">
         <v>44</v>
       </c>
       <c r="B18" s="14"/>
       <c r="C18" s="14"/>
       <c r="D18" s="14"/>
       <c r="E18" s="14"/>
       <c r="F18" s="14"/>
       <c r="G18" s="14"/>
       <c r="H18" s="15"/>
       <c r="I18" s="14"/>
       <c r="J18" s="15"/>
       <c r="K18" s="15"/>
       <c r="L18" s="15"/>
       <c r="M18" s="15"/>
       <c r="N18" s="26">
         <v>2.37</v>
       </c>
       <c r="O18" s="2">
         <v>1.42</v>
       </c>
       <c r="P18" s="26">
         <v>1.61</v>
       </c>
       <c r="Q18" s="2">
@@ -6072,52 +6195,55 @@
       </c>
       <c r="AD18" s="2">
         <v>1.36</v>
       </c>
       <c r="AE18" s="2">
         <v>1.07</v>
       </c>
       <c r="AF18" s="2">
         <v>10.69</v>
       </c>
       <c r="AG18" s="2">
         <v>9</v>
       </c>
       <c r="AH18" s="2">
         <v>4.03</v>
       </c>
       <c r="AI18" s="2">
         <v>3.02</v>
       </c>
       <c r="AJ18" s="2">
         <v>3.02</v>
       </c>
       <c r="AK18" s="2">
         <v>2.1800000000000002</v>
       </c>
-    </row>
-    <row r="19" spans="1:43" ht="12" customHeight="1">
+      <c r="AL18" s="2">
+        <v>1.4</v>
+      </c>
+    </row>
+    <row r="19" spans="1:43" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="16" t="s">
         <v>41</v>
       </c>
       <c r="B19" s="14"/>
       <c r="C19" s="14"/>
       <c r="D19" s="14"/>
       <c r="E19" s="14"/>
       <c r="F19" s="14"/>
       <c r="G19" s="14"/>
       <c r="H19" s="15"/>
       <c r="I19" s="14"/>
       <c r="J19" s="15"/>
       <c r="K19" s="15"/>
       <c r="L19" s="15"/>
       <c r="M19" s="15"/>
       <c r="N19" s="26">
         <v>0.73</v>
       </c>
       <c r="O19" s="2">
         <v>0.96</v>
       </c>
       <c r="P19" s="26">
         <v>0.64</v>
       </c>
       <c r="Q19" s="2">
@@ -6161,52 +6287,55 @@
       </c>
       <c r="AD19" s="2">
         <v>0.79</v>
       </c>
       <c r="AE19" s="2">
         <v>1</v>
       </c>
       <c r="AF19" s="2">
         <v>3.43</v>
       </c>
       <c r="AG19" s="2">
         <v>3.22</v>
       </c>
       <c r="AH19" s="2">
         <v>2.33</v>
       </c>
       <c r="AI19" s="2">
         <v>1.56</v>
       </c>
       <c r="AJ19" s="2">
         <v>1.56</v>
       </c>
       <c r="AK19" s="2">
         <v>1.38</v>
       </c>
-    </row>
-    <row r="20" spans="1:43" ht="12" customHeight="1">
+      <c r="AL19" s="2">
+        <v>1.28</v>
+      </c>
+    </row>
+    <row r="20" spans="1:43" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="16" t="s">
         <v>42</v>
       </c>
       <c r="B20" s="14"/>
       <c r="C20" s="14"/>
       <c r="D20" s="14"/>
       <c r="E20" s="14"/>
       <c r="F20" s="14"/>
       <c r="G20" s="14"/>
       <c r="H20" s="15"/>
       <c r="I20" s="14"/>
       <c r="J20" s="15"/>
       <c r="K20" s="15"/>
       <c r="L20" s="15"/>
       <c r="M20" s="15"/>
       <c r="N20" s="26">
         <v>1.49</v>
       </c>
       <c r="O20" s="2">
         <v>0.85</v>
       </c>
       <c r="P20" s="26">
         <v>0.96</v>
       </c>
       <c r="Q20" s="2">
@@ -6250,52 +6379,55 @@
       </c>
       <c r="AD20" s="2">
         <v>1.24</v>
       </c>
       <c r="AE20" s="2">
         <v>1.07</v>
       </c>
       <c r="AF20" s="2">
         <v>9.5</v>
       </c>
       <c r="AG20" s="2">
         <v>4.05</v>
       </c>
       <c r="AH20" s="2">
         <v>4.17</v>
       </c>
       <c r="AI20" s="2">
         <v>1.71</v>
       </c>
       <c r="AJ20" s="2">
         <v>1.71</v>
       </c>
       <c r="AK20" s="2">
         <v>1.64</v>
       </c>
-    </row>
-    <row r="21" spans="1:43" ht="12" customHeight="1">
+      <c r="AL20" s="2">
+        <v>1.1299999999999999</v>
+      </c>
+    </row>
+    <row r="21" spans="1:43" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="16" t="s">
         <v>54</v>
       </c>
       <c r="B21" s="14"/>
       <c r="C21" s="14"/>
       <c r="D21" s="14"/>
       <c r="E21" s="14"/>
       <c r="F21" s="14"/>
       <c r="G21" s="14"/>
       <c r="H21" s="15"/>
       <c r="I21" s="14"/>
       <c r="J21" s="15"/>
       <c r="K21" s="15"/>
       <c r="L21" s="15"/>
       <c r="M21" s="15"/>
       <c r="N21" s="26">
         <v>2.52</v>
       </c>
       <c r="O21" s="2">
         <v>1.1000000000000001</v>
       </c>
       <c r="P21" s="26">
         <v>1.47</v>
       </c>
       <c r="Q21" s="2">
@@ -6339,52 +6471,55 @@
       </c>
       <c r="AD21" s="2">
         <v>0.63</v>
       </c>
       <c r="AE21" s="2">
         <v>1.25</v>
       </c>
       <c r="AF21" s="2">
         <v>9.5</v>
       </c>
       <c r="AG21" s="2">
         <v>5.54</v>
       </c>
       <c r="AH21" s="2">
         <v>4.8600000000000003</v>
       </c>
       <c r="AI21" s="2">
         <v>3.95</v>
       </c>
       <c r="AJ21" s="2">
         <v>3.95</v>
       </c>
       <c r="AK21" s="2">
         <v>2.02</v>
       </c>
-    </row>
-    <row r="22" spans="1:43" ht="12" customHeight="1">
+      <c r="AL21" s="2">
+        <v>1.38</v>
+      </c>
+    </row>
+    <row r="22" spans="1:43" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="16" t="s">
         <v>43</v>
       </c>
       <c r="B22" s="14"/>
       <c r="C22" s="14"/>
       <c r="D22" s="14"/>
       <c r="E22" s="14"/>
       <c r="F22" s="14"/>
       <c r="G22" s="14"/>
       <c r="H22" s="15"/>
       <c r="I22" s="14"/>
       <c r="J22" s="15"/>
       <c r="K22" s="15"/>
       <c r="L22" s="15"/>
       <c r="M22" s="15"/>
       <c r="N22" s="26">
         <v>1.96</v>
       </c>
       <c r="O22" s="2">
         <v>1.71</v>
       </c>
       <c r="P22" s="26">
         <v>1.78</v>
       </c>
       <c r="Q22" s="2">
@@ -6428,98 +6563,101 @@
       </c>
       <c r="AD22" s="2">
         <v>1.05</v>
       </c>
       <c r="AE22" s="2">
         <v>1.04</v>
       </c>
       <c r="AF22" s="2">
         <v>13.01</v>
       </c>
       <c r="AG22" s="2">
         <v>8.3699999999999992</v>
       </c>
       <c r="AH22" s="2">
         <v>5.09</v>
       </c>
       <c r="AI22" s="2">
         <v>4.58</v>
       </c>
       <c r="AJ22" s="2">
         <v>4.58</v>
       </c>
       <c r="AK22" s="2">
         <v>2.83</v>
       </c>
-    </row>
-    <row r="23" spans="1:43" ht="12" customHeight="1">
+      <c r="AL22" s="2">
+        <v>1.81</v>
+      </c>
+    </row>
+    <row r="23" spans="1:43" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="12"/>
       <c r="B23" s="12"/>
       <c r="C23" s="12"/>
       <c r="D23" s="12"/>
       <c r="E23" s="12"/>
       <c r="F23" s="12"/>
       <c r="G23" s="12"/>
       <c r="H23" s="12"/>
       <c r="I23" s="12"/>
       <c r="J23" s="12"/>
       <c r="K23" s="12"/>
       <c r="L23" s="12"/>
       <c r="M23" s="12"/>
       <c r="N23" s="12"/>
       <c r="O23" s="12"/>
       <c r="P23" s="12"/>
       <c r="Q23" s="12"/>
       <c r="R23" s="12"/>
       <c r="S23" s="12"/>
-      <c r="T23" s="65" t="s">
+      <c r="T23" s="64" t="s">
         <v>51</v>
       </c>
-      <c r="U23" s="65"/>
-[...11 lines deleted...]
-      <c r="AG23" s="65"/>
+      <c r="U23" s="64"/>
+      <c r="V23" s="64"/>
+      <c r="W23" s="64"/>
+      <c r="X23" s="64"/>
+      <c r="Y23" s="64"/>
+      <c r="Z23" s="64"/>
+      <c r="AA23" s="64"/>
+      <c r="AB23" s="64"/>
+      <c r="AC23" s="64"/>
+      <c r="AD23" s="64"/>
+      <c r="AE23" s="64"/>
+      <c r="AF23" s="64"/>
+      <c r="AG23" s="64"/>
       <c r="AH23" s="12"/>
       <c r="AI23" s="12"/>
       <c r="AJ23" s="12"/>
       <c r="AK23" s="2"/>
       <c r="AM23" s="12"/>
       <c r="AN23" s="12"/>
       <c r="AO23" s="12"/>
       <c r="AP23" s="12"/>
       <c r="AQ23" s="12"/>
     </row>
-    <row r="24" spans="1:43" ht="12" customHeight="1">
+    <row r="24" spans="1:43" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="12" t="s">
         <v>58</v>
       </c>
       <c r="B24" s="14"/>
       <c r="C24" s="14"/>
       <c r="D24" s="14"/>
       <c r="E24" s="14"/>
       <c r="F24" s="14"/>
       <c r="G24" s="14"/>
       <c r="H24" s="15"/>
       <c r="I24" s="14"/>
       <c r="J24" s="15"/>
       <c r="K24" s="15"/>
       <c r="L24" s="15"/>
       <c r="M24" s="15"/>
       <c r="N24" s="26">
         <v>1.78</v>
       </c>
       <c r="O24" s="2">
         <v>1.2</v>
       </c>
       <c r="P24" s="26">
         <v>1.22</v>
       </c>
       <c r="Q24" s="2">
@@ -6563,52 +6701,55 @@
       </c>
       <c r="AD24" s="2">
         <v>0.95</v>
       </c>
       <c r="AE24" s="2">
         <v>1.1100000000000001</v>
       </c>
       <c r="AF24" s="2">
         <v>9.9499999999999993</v>
       </c>
       <c r="AG24" s="2">
         <v>4.75</v>
       </c>
       <c r="AH24" s="2">
         <v>3.91</v>
       </c>
       <c r="AI24" s="2">
         <v>3</v>
       </c>
       <c r="AJ24" s="2">
         <v>3</v>
       </c>
       <c r="AK24" s="2">
         <v>2.09</v>
       </c>
-    </row>
-    <row r="25" spans="1:43" ht="12" customHeight="1">
+      <c r="AL24" s="2">
+        <v>1.62</v>
+      </c>
+    </row>
+    <row r="25" spans="1:43" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="16" t="s">
         <v>59</v>
       </c>
       <c r="B25" s="14"/>
       <c r="C25" s="14"/>
       <c r="D25" s="14"/>
       <c r="E25" s="14"/>
       <c r="F25" s="14"/>
       <c r="G25" s="14"/>
       <c r="H25" s="15"/>
       <c r="I25" s="14"/>
       <c r="J25" s="15"/>
       <c r="K25" s="15"/>
       <c r="L25" s="15"/>
       <c r="M25" s="15"/>
       <c r="N25" s="26">
         <v>1.62</v>
       </c>
       <c r="O25" s="2">
         <v>1.06</v>
       </c>
       <c r="P25" s="26">
         <v>1.1000000000000001</v>
       </c>
       <c r="Q25" s="2">
@@ -6652,52 +6793,55 @@
       </c>
       <c r="AD25" s="2">
         <v>0.82</v>
       </c>
       <c r="AE25" s="2">
         <v>0.97</v>
       </c>
       <c r="AF25" s="2">
         <v>9.1</v>
       </c>
       <c r="AG25" s="2">
         <v>4.17</v>
       </c>
       <c r="AH25" s="2">
         <v>3.69</v>
       </c>
       <c r="AI25" s="2">
         <v>2.65</v>
       </c>
       <c r="AJ25" s="2">
         <v>2.65</v>
       </c>
       <c r="AK25" s="2">
         <v>1.92</v>
       </c>
-    </row>
-    <row r="26" spans="1:43" ht="12" customHeight="1">
+      <c r="AL25" s="2">
+        <v>1.5</v>
+      </c>
+    </row>
+    <row r="26" spans="1:43" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="16" t="s">
         <v>60</v>
       </c>
       <c r="B26" s="14"/>
       <c r="C26" s="14"/>
       <c r="D26" s="14"/>
       <c r="E26" s="14"/>
       <c r="F26" s="14"/>
       <c r="G26" s="14"/>
       <c r="H26" s="15"/>
       <c r="I26" s="14"/>
       <c r="J26" s="15"/>
       <c r="K26" s="15"/>
       <c r="L26" s="15"/>
       <c r="M26" s="15"/>
       <c r="N26" s="26">
         <v>2.78</v>
       </c>
       <c r="O26" s="2">
         <v>1.88</v>
       </c>
       <c r="P26" s="26">
         <v>1.62</v>
       </c>
       <c r="Q26" s="2">
@@ -6741,52 +6885,55 @@
       </c>
       <c r="AD26" s="2">
         <v>1.39</v>
       </c>
       <c r="AE26" s="2">
         <v>1.72</v>
       </c>
       <c r="AF26" s="2">
         <v>14.14</v>
       </c>
       <c r="AG26" s="2">
         <v>6.53</v>
       </c>
       <c r="AH26" s="2">
         <v>4.6100000000000003</v>
       </c>
       <c r="AI26" s="2">
         <v>4.79</v>
       </c>
       <c r="AJ26" s="2">
         <v>4.79</v>
       </c>
       <c r="AK26" s="2">
         <v>2.71</v>
       </c>
-    </row>
-    <row r="27" spans="1:43" ht="12" customHeight="1">
+      <c r="AL26" s="2">
+        <v>1.89</v>
+      </c>
+    </row>
+    <row r="27" spans="1:43" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="20" t="s">
         <v>37</v>
       </c>
       <c r="B27" s="14"/>
       <c r="C27" s="14"/>
       <c r="D27" s="14"/>
       <c r="E27" s="14"/>
       <c r="F27" s="14"/>
       <c r="G27" s="14"/>
       <c r="H27" s="15"/>
       <c r="I27" s="14"/>
       <c r="J27" s="15"/>
       <c r="K27" s="15"/>
       <c r="L27" s="15"/>
       <c r="M27" s="15"/>
       <c r="N27" s="26">
         <v>0.85</v>
       </c>
       <c r="O27" s="2">
         <v>0.9</v>
       </c>
       <c r="P27" s="26">
         <v>0.81</v>
       </c>
       <c r="Q27" s="2">
@@ -6830,52 +6977,55 @@
       </c>
       <c r="AD27" s="2">
         <v>0.73</v>
       </c>
       <c r="AE27" s="2">
         <v>0.89</v>
       </c>
       <c r="AF27" s="2">
         <v>4.67</v>
       </c>
       <c r="AG27" s="2">
         <v>2.79</v>
       </c>
       <c r="AH27" s="2">
         <v>1.6</v>
       </c>
       <c r="AI27" s="2">
         <v>1.54</v>
       </c>
       <c r="AJ27" s="2">
         <v>1.54</v>
       </c>
       <c r="AK27" s="2">
         <v>2.04</v>
       </c>
-    </row>
-    <row r="28" spans="1:43" ht="12" customHeight="1">
+      <c r="AL27" s="2">
+        <v>1.45</v>
+      </c>
+    </row>
+    <row r="28" spans="1:43" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="20" t="s">
         <v>38</v>
       </c>
       <c r="B28" s="14"/>
       <c r="C28" s="14"/>
       <c r="D28" s="14"/>
       <c r="E28" s="14"/>
       <c r="F28" s="14"/>
       <c r="G28" s="14"/>
       <c r="H28" s="15"/>
       <c r="I28" s="14"/>
       <c r="J28" s="15"/>
       <c r="K28" s="15"/>
       <c r="L28" s="15"/>
       <c r="M28" s="15"/>
       <c r="N28" s="26">
         <v>2.5</v>
       </c>
       <c r="O28" s="2">
         <v>1.69</v>
       </c>
       <c r="P28" s="26">
         <v>1.95</v>
       </c>
       <c r="Q28" s="2">
@@ -6919,52 +7069,55 @@
       </c>
       <c r="AD28" s="2">
         <v>1.58</v>
       </c>
       <c r="AE28" s="2">
         <v>1.71</v>
       </c>
       <c r="AF28" s="2">
         <v>13.92</v>
       </c>
       <c r="AG28" s="2">
         <v>6.99</v>
       </c>
       <c r="AH28" s="2">
         <v>5.56</v>
       </c>
       <c r="AI28" s="2">
         <v>4.0199999999999996</v>
       </c>
       <c r="AJ28" s="2">
         <v>4.0199999999999996</v>
       </c>
       <c r="AK28" s="2">
         <v>2.67</v>
       </c>
-    </row>
-    <row r="29" spans="1:43" ht="12" customHeight="1">
+      <c r="AL28" s="2">
+        <v>2.48</v>
+      </c>
+    </row>
+    <row r="29" spans="1:43" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="20" t="s">
         <v>43</v>
       </c>
       <c r="B29" s="14"/>
       <c r="C29" s="14"/>
       <c r="D29" s="14"/>
       <c r="E29" s="14"/>
       <c r="F29" s="14"/>
       <c r="G29" s="14"/>
       <c r="H29" s="15"/>
       <c r="I29" s="14"/>
       <c r="J29" s="15"/>
       <c r="K29" s="15"/>
       <c r="L29" s="15"/>
       <c r="M29" s="15"/>
       <c r="N29" s="26">
         <v>1.5</v>
       </c>
       <c r="O29" s="2">
         <v>1.39</v>
       </c>
       <c r="P29" s="26">
         <v>1.31</v>
       </c>
       <c r="Q29" s="2">
@@ -7008,98 +7161,101 @@
       </c>
       <c r="AD29" s="2">
         <v>1.0900000000000001</v>
       </c>
       <c r="AE29" s="2">
         <v>1.1100000000000001</v>
       </c>
       <c r="AF29" s="2">
         <v>11.77</v>
       </c>
       <c r="AG29" s="2">
         <v>8.31</v>
       </c>
       <c r="AH29" s="2">
         <v>4.78</v>
       </c>
       <c r="AI29" s="2">
         <v>4.4400000000000004</v>
       </c>
       <c r="AJ29" s="2">
         <v>4.4400000000000004</v>
       </c>
       <c r="AK29" s="2">
         <v>2.37</v>
       </c>
-    </row>
-    <row r="30" spans="1:43" ht="12" customHeight="1">
+      <c r="AL29" s="2">
+        <v>1.45</v>
+      </c>
+    </row>
+    <row r="30" spans="1:43" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="31"/>
       <c r="B30" s="31"/>
       <c r="C30" s="31"/>
       <c r="D30" s="31"/>
       <c r="E30" s="31"/>
       <c r="F30" s="31"/>
       <c r="G30" s="31"/>
       <c r="H30" s="31"/>
       <c r="I30" s="31"/>
       <c r="J30" s="31"/>
       <c r="K30" s="31"/>
       <c r="L30" s="31"/>
       <c r="M30" s="31"/>
       <c r="N30" s="31"/>
       <c r="O30" s="31"/>
       <c r="P30" s="31"/>
       <c r="Q30" s="31"/>
       <c r="R30" s="31"/>
       <c r="S30" s="31"/>
-      <c r="T30" s="65" t="s">
+      <c r="T30" s="64" t="s">
         <v>52</v>
       </c>
-      <c r="U30" s="65"/>
-[...11 lines deleted...]
-      <c r="AG30" s="65"/>
+      <c r="U30" s="64"/>
+      <c r="V30" s="64"/>
+      <c r="W30" s="64"/>
+      <c r="X30" s="64"/>
+      <c r="Y30" s="64"/>
+      <c r="Z30" s="64"/>
+      <c r="AA30" s="64"/>
+      <c r="AB30" s="64"/>
+      <c r="AC30" s="64"/>
+      <c r="AD30" s="64"/>
+      <c r="AE30" s="64"/>
+      <c r="AF30" s="64"/>
+      <c r="AG30" s="64"/>
       <c r="AH30" s="31"/>
       <c r="AI30" s="31"/>
       <c r="AJ30" s="31"/>
       <c r="AK30" s="2"/>
       <c r="AM30" s="31"/>
       <c r="AN30" s="31"/>
       <c r="AO30" s="31"/>
       <c r="AP30" s="31"/>
       <c r="AQ30" s="31"/>
     </row>
-    <row r="31" spans="1:43" ht="12" customHeight="1">
+    <row r="31" spans="1:43" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="12" t="s">
         <v>58</v>
       </c>
       <c r="B31" s="14"/>
       <c r="C31" s="14"/>
       <c r="D31" s="14"/>
       <c r="E31" s="14"/>
       <c r="F31" s="14"/>
       <c r="G31" s="14"/>
       <c r="H31" s="15"/>
       <c r="I31" s="14"/>
       <c r="J31" s="15"/>
       <c r="K31" s="15"/>
       <c r="L31" s="15"/>
       <c r="M31" s="15"/>
       <c r="N31" s="26">
         <v>1.78</v>
       </c>
       <c r="O31" s="2">
         <v>1.44</v>
       </c>
       <c r="P31" s="26">
         <v>1.27</v>
       </c>
       <c r="Q31" s="2">
@@ -7143,52 +7299,55 @@
       </c>
       <c r="AD31" s="2">
         <v>1.0900000000000001</v>
       </c>
       <c r="AE31" s="2">
         <v>1.1000000000000001</v>
       </c>
       <c r="AF31" s="2">
         <v>10.99</v>
       </c>
       <c r="AG31" s="2">
         <v>5.78</v>
       </c>
       <c r="AH31" s="2">
         <v>4.46</v>
       </c>
       <c r="AI31" s="2">
         <v>2.88</v>
       </c>
       <c r="AJ31" s="2">
         <v>2.88</v>
       </c>
       <c r="AK31" s="2">
         <v>2.1800000000000002</v>
       </c>
-    </row>
-    <row r="32" spans="1:43" ht="12" customHeight="1">
+      <c r="AL31" s="69">
+        <v>1.57</v>
+      </c>
+    </row>
+    <row r="32" spans="1:43" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="16" t="s">
         <v>59</v>
       </c>
       <c r="B32" s="14"/>
       <c r="C32" s="14"/>
       <c r="D32" s="14"/>
       <c r="E32" s="14"/>
       <c r="F32" s="14"/>
       <c r="G32" s="14"/>
       <c r="H32" s="15"/>
       <c r="I32" s="14"/>
       <c r="J32" s="15"/>
       <c r="K32" s="15"/>
       <c r="L32" s="15"/>
       <c r="M32" s="15"/>
       <c r="N32" s="26">
         <v>0.6</v>
       </c>
       <c r="O32" s="2">
         <v>0.97</v>
       </c>
       <c r="P32" s="26">
         <v>1.1399999999999999</v>
       </c>
       <c r="Q32" s="2">
@@ -7232,52 +7391,55 @@
       </c>
       <c r="AD32" s="2">
         <v>0.49</v>
       </c>
       <c r="AE32" s="2">
         <v>0.75</v>
       </c>
       <c r="AF32" s="2">
         <v>7.77</v>
       </c>
       <c r="AG32" s="2">
         <v>3.11</v>
       </c>
       <c r="AH32" s="2">
         <v>2.23</v>
       </c>
       <c r="AI32" s="2">
         <v>1.52</v>
       </c>
       <c r="AJ32" s="2">
         <v>1.52</v>
       </c>
       <c r="AK32" s="2">
         <v>0.91</v>
       </c>
-    </row>
-    <row r="33" spans="1:37" ht="12" customHeight="1">
+      <c r="AL32" s="69">
+        <v>1.03</v>
+      </c>
+    </row>
+    <row r="33" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="16" t="s">
         <v>60</v>
       </c>
       <c r="B33" s="14"/>
       <c r="C33" s="14"/>
       <c r="D33" s="14"/>
       <c r="E33" s="14"/>
       <c r="F33" s="14"/>
       <c r="G33" s="14"/>
       <c r="H33" s="15"/>
       <c r="I33" s="14"/>
       <c r="J33" s="15"/>
       <c r="K33" s="15"/>
       <c r="L33" s="15"/>
       <c r="M33" s="15"/>
       <c r="N33" s="26">
         <v>1.88</v>
       </c>
       <c r="O33" s="2">
         <v>2.48</v>
       </c>
       <c r="P33" s="26">
         <v>3.69</v>
       </c>
       <c r="Q33" s="2">
@@ -7321,52 +7483,55 @@
       </c>
       <c r="AD33" s="2">
         <v>1.89</v>
       </c>
       <c r="AE33" s="2">
         <v>1.74</v>
       </c>
       <c r="AF33" s="2">
         <v>22.15</v>
       </c>
       <c r="AG33" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AH33" s="2">
         <v>7.42</v>
       </c>
       <c r="AI33" s="2">
         <v>5.54</v>
       </c>
       <c r="AJ33" s="2">
         <v>5.54</v>
       </c>
       <c r="AK33" s="2">
         <v>3.63</v>
       </c>
-    </row>
-    <row r="34" spans="1:37" ht="12" customHeight="1">
+      <c r="AL33" s="69">
+        <v>3.08</v>
+      </c>
+    </row>
+    <row r="34" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="16" t="s">
         <v>36</v>
       </c>
       <c r="B34" s="14"/>
       <c r="C34" s="14"/>
       <c r="D34" s="14"/>
       <c r="E34" s="14"/>
       <c r="F34" s="14"/>
       <c r="G34" s="14"/>
       <c r="H34" s="15"/>
       <c r="I34" s="14"/>
       <c r="J34" s="15"/>
       <c r="K34" s="15"/>
       <c r="L34" s="15"/>
       <c r="M34" s="15"/>
       <c r="N34" s="26">
         <v>2.14</v>
       </c>
       <c r="O34" s="2">
         <v>1.97</v>
       </c>
       <c r="P34" s="26">
         <v>1.47</v>
       </c>
       <c r="Q34" s="2">
@@ -7410,52 +7575,55 @@
       </c>
       <c r="AD34" s="2">
         <v>1.3</v>
       </c>
       <c r="AE34" s="2">
         <v>1.28</v>
       </c>
       <c r="AF34" s="2">
         <v>13.14</v>
       </c>
       <c r="AG34" s="2">
         <v>6.66</v>
       </c>
       <c r="AH34" s="2">
         <v>6.06</v>
       </c>
       <c r="AI34" s="2">
         <v>3.77</v>
       </c>
       <c r="AJ34" s="2">
         <v>3.77</v>
       </c>
       <c r="AK34" s="2">
         <v>3.27</v>
       </c>
-    </row>
-    <row r="35" spans="1:37" ht="12" customHeight="1">
+      <c r="AL34" s="69">
+        <v>1.76</v>
+      </c>
+    </row>
+    <row r="35" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="16" t="s">
         <v>37</v>
       </c>
       <c r="B35" s="14"/>
       <c r="C35" s="14"/>
       <c r="D35" s="14"/>
       <c r="E35" s="14"/>
       <c r="F35" s="14"/>
       <c r="G35" s="14"/>
       <c r="H35" s="15"/>
       <c r="I35" s="14"/>
       <c r="J35" s="15"/>
       <c r="K35" s="15"/>
       <c r="L35" s="15"/>
       <c r="M35" s="15"/>
       <c r="N35" s="26">
         <v>1.41</v>
       </c>
       <c r="O35" s="2">
         <v>0.97</v>
       </c>
       <c r="P35" s="26">
         <v>0.23</v>
       </c>
       <c r="Q35" s="2">
@@ -7499,52 +7667,55 @@
       </c>
       <c r="AD35" s="2">
         <v>0.39</v>
       </c>
       <c r="AE35" s="2">
         <v>0.36</v>
       </c>
       <c r="AF35" s="2">
         <v>5.77</v>
       </c>
       <c r="AG35" s="2">
         <v>3.79</v>
       </c>
       <c r="AH35" s="2">
         <v>1.98</v>
       </c>
       <c r="AI35" s="2">
         <v>1.1100000000000001</v>
       </c>
       <c r="AJ35" s="2">
         <v>1.1100000000000001</v>
       </c>
       <c r="AK35" s="2">
         <v>1.35</v>
       </c>
-    </row>
-    <row r="36" spans="1:37" ht="12" customHeight="1">
+      <c r="AL35" s="69">
+        <v>1.47</v>
+      </c>
+    </row>
+    <row r="36" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="16" t="s">
         <v>38</v>
       </c>
       <c r="B36" s="14"/>
       <c r="C36" s="14"/>
       <c r="D36" s="14"/>
       <c r="E36" s="14"/>
       <c r="F36" s="14"/>
       <c r="G36" s="14"/>
       <c r="H36" s="15"/>
       <c r="I36" s="14"/>
       <c r="J36" s="15"/>
       <c r="K36" s="15"/>
       <c r="L36" s="15"/>
       <c r="M36" s="15"/>
       <c r="N36" s="26">
         <v>3.04</v>
       </c>
       <c r="O36" s="2">
         <v>2.14</v>
       </c>
       <c r="P36" s="26">
         <v>2.13</v>
       </c>
       <c r="Q36" s="2">
@@ -7588,52 +7759,55 @@
       </c>
       <c r="AD36" s="2">
         <v>2.0099999999999998</v>
       </c>
       <c r="AE36" s="2">
         <v>1.72</v>
       </c>
       <c r="AF36" s="2">
         <v>20.399999999999999</v>
       </c>
       <c r="AG36" s="2">
         <v>10.3</v>
       </c>
       <c r="AH36" s="2">
         <v>6.74</v>
       </c>
       <c r="AI36" s="2">
         <v>5.81</v>
       </c>
       <c r="AJ36" s="2">
         <v>5.81</v>
       </c>
       <c r="AK36" s="2">
         <v>2.36</v>
       </c>
-    </row>
-    <row r="37" spans="1:37" ht="12" customHeight="1">
+      <c r="AL36" s="69">
+        <v>2.34</v>
+      </c>
+    </row>
+    <row r="37" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="16" t="s">
         <v>39</v>
       </c>
       <c r="B37" s="14"/>
       <c r="C37" s="14"/>
       <c r="D37" s="14"/>
       <c r="E37" s="14"/>
       <c r="F37" s="14"/>
       <c r="G37" s="14"/>
       <c r="H37" s="15"/>
       <c r="I37" s="14"/>
       <c r="J37" s="15"/>
       <c r="K37" s="15"/>
       <c r="L37" s="15"/>
       <c r="M37" s="15"/>
       <c r="N37" s="26">
         <v>1.66</v>
       </c>
       <c r="O37" s="2">
         <v>1.76</v>
       </c>
       <c r="P37" s="26">
         <v>0.74</v>
       </c>
       <c r="Q37" s="2">
@@ -7677,52 +7851,55 @@
       </c>
       <c r="AD37" s="2">
         <v>1.49</v>
       </c>
       <c r="AE37" s="2">
         <v>1.43</v>
       </c>
       <c r="AF37" s="2">
         <v>9.7200000000000006</v>
       </c>
       <c r="AG37" s="2">
         <v>4.12</v>
       </c>
       <c r="AH37" s="2">
         <v>2.08</v>
       </c>
       <c r="AI37" s="2">
         <v>0.89</v>
       </c>
       <c r="AJ37" s="2">
         <v>0.89</v>
       </c>
       <c r="AK37" s="2">
         <v>1.34</v>
       </c>
-    </row>
-    <row r="38" spans="1:37" ht="12" customHeight="1">
+      <c r="AL37" s="69">
+        <v>1.52</v>
+      </c>
+    </row>
+    <row r="38" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="16" t="s">
         <v>40</v>
       </c>
       <c r="B38" s="14"/>
       <c r="C38" s="14"/>
       <c r="D38" s="14"/>
       <c r="E38" s="14"/>
       <c r="F38" s="14"/>
       <c r="G38" s="14"/>
       <c r="H38" s="14"/>
       <c r="I38" s="14"/>
       <c r="J38" s="14"/>
       <c r="K38" s="14"/>
       <c r="L38" s="14"/>
       <c r="M38" s="14"/>
       <c r="N38" s="26">
         <v>0.73</v>
       </c>
       <c r="O38" s="2">
         <v>0.48</v>
       </c>
       <c r="P38" s="26">
         <v>1.1399999999999999</v>
       </c>
       <c r="Q38" s="2">
@@ -7766,52 +7943,55 @@
       </c>
       <c r="AD38" s="2">
         <v>0.72</v>
       </c>
       <c r="AE38" s="2">
         <v>1.31</v>
       </c>
       <c r="AF38" s="2">
         <v>15.46</v>
       </c>
       <c r="AG38" s="2">
         <v>2.72</v>
       </c>
       <c r="AH38" s="2">
         <v>6.26</v>
       </c>
       <c r="AI38" s="2">
         <v>2.67</v>
       </c>
       <c r="AJ38" s="2">
         <v>2.67</v>
       </c>
       <c r="AK38" s="2">
         <v>1.55</v>
       </c>
-    </row>
-    <row r="39" spans="1:37" ht="12" customHeight="1">
+      <c r="AL38" s="69">
+        <v>1.32</v>
+      </c>
+    </row>
+    <row r="39" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="16" t="s">
         <v>53</v>
       </c>
       <c r="B39" s="14"/>
       <c r="C39" s="14"/>
       <c r="D39" s="14"/>
       <c r="E39" s="14"/>
       <c r="F39" s="14"/>
       <c r="G39" s="14"/>
       <c r="H39" s="14"/>
       <c r="I39" s="14"/>
       <c r="J39" s="14"/>
       <c r="K39" s="14"/>
       <c r="L39" s="14"/>
       <c r="M39" s="14"/>
       <c r="N39" s="26">
         <v>1.97</v>
       </c>
       <c r="O39" s="2">
         <v>1.07</v>
       </c>
       <c r="P39" s="26">
         <v>0.56999999999999995</v>
       </c>
       <c r="Q39" s="2">
@@ -7855,52 +8035,55 @@
       </c>
       <c r="AD39" s="2">
         <v>0.67</v>
       </c>
       <c r="AE39" s="2">
         <v>0.45</v>
       </c>
       <c r="AF39" s="2">
         <v>5.62</v>
       </c>
       <c r="AG39" s="2">
         <v>10.86</v>
       </c>
       <c r="AH39" s="2">
         <v>4.54</v>
       </c>
       <c r="AI39" s="2">
         <v>1.94</v>
       </c>
       <c r="AJ39" s="2">
         <v>1.94</v>
       </c>
       <c r="AK39" s="2">
         <v>2.25</v>
       </c>
-    </row>
-    <row r="40" spans="1:37" ht="12" customHeight="1">
+      <c r="AL39" s="69">
+        <v>1.65</v>
+      </c>
+    </row>
+    <row r="40" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="16" t="s">
         <v>44</v>
       </c>
       <c r="B40" s="14"/>
       <c r="C40" s="14"/>
       <c r="D40" s="14"/>
       <c r="E40" s="14"/>
       <c r="F40" s="14"/>
       <c r="G40" s="14"/>
       <c r="H40" s="15"/>
       <c r="I40" s="14"/>
       <c r="J40" s="15"/>
       <c r="K40" s="15"/>
       <c r="L40" s="15"/>
       <c r="M40" s="15"/>
       <c r="N40" s="26">
         <v>2.37</v>
       </c>
       <c r="O40" s="2">
         <v>1.42</v>
       </c>
       <c r="P40" s="26">
         <v>1.61</v>
       </c>
       <c r="Q40" s="2">
@@ -7944,52 +8127,55 @@
       </c>
       <c r="AD40" s="2">
         <v>1.36</v>
       </c>
       <c r="AE40" s="2">
         <v>1.07</v>
       </c>
       <c r="AF40" s="2">
         <v>10.69</v>
       </c>
       <c r="AG40" s="2">
         <v>9</v>
       </c>
       <c r="AH40" s="2">
         <v>4.03</v>
       </c>
       <c r="AI40" s="2">
         <v>3.02</v>
       </c>
       <c r="AJ40" s="2">
         <v>3.02</v>
       </c>
       <c r="AK40" s="2">
         <v>2.1800000000000002</v>
       </c>
-    </row>
-    <row r="41" spans="1:37" ht="12" customHeight="1">
+      <c r="AL40" s="69">
+        <v>1.4</v>
+      </c>
+    </row>
+    <row r="41" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="16" t="s">
         <v>41</v>
       </c>
       <c r="B41" s="14"/>
       <c r="C41" s="14"/>
       <c r="D41" s="14"/>
       <c r="E41" s="14"/>
       <c r="F41" s="14"/>
       <c r="G41" s="14"/>
       <c r="H41" s="15"/>
       <c r="I41" s="14"/>
       <c r="J41" s="15"/>
       <c r="K41" s="15"/>
       <c r="L41" s="15"/>
       <c r="M41" s="15"/>
       <c r="N41" s="26">
         <v>0.73</v>
       </c>
       <c r="O41" s="2">
         <v>0.96</v>
       </c>
       <c r="P41" s="26">
         <v>0.64</v>
       </c>
       <c r="Q41" s="2">
@@ -8033,52 +8219,55 @@
       </c>
       <c r="AD41" s="2">
         <v>0.79</v>
       </c>
       <c r="AE41" s="2">
         <v>1</v>
       </c>
       <c r="AF41" s="2">
         <v>3.43</v>
       </c>
       <c r="AG41" s="2">
         <v>3.22</v>
       </c>
       <c r="AH41" s="2">
         <v>2.33</v>
       </c>
       <c r="AI41" s="2">
         <v>1.56</v>
       </c>
       <c r="AJ41" s="2">
         <v>1.56</v>
       </c>
       <c r="AK41" s="2">
         <v>1.38</v>
       </c>
-    </row>
-    <row r="42" spans="1:37" ht="12" customHeight="1">
+      <c r="AL41" s="69">
+        <v>1.28</v>
+      </c>
+    </row>
+    <row r="42" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="16" t="s">
         <v>42</v>
       </c>
       <c r="B42" s="14"/>
       <c r="C42" s="14"/>
       <c r="D42" s="14"/>
       <c r="E42" s="14"/>
       <c r="F42" s="14"/>
       <c r="G42" s="14"/>
       <c r="H42" s="15"/>
       <c r="I42" s="14"/>
       <c r="J42" s="15"/>
       <c r="K42" s="15"/>
       <c r="L42" s="15"/>
       <c r="M42" s="15"/>
       <c r="N42" s="26">
         <v>1.49</v>
       </c>
       <c r="O42" s="2">
         <v>0.85</v>
       </c>
       <c r="P42" s="26">
         <v>0.96</v>
       </c>
       <c r="Q42" s="2">
@@ -8122,52 +8311,55 @@
       </c>
       <c r="AD42" s="2">
         <v>1.24</v>
       </c>
       <c r="AE42" s="2">
         <v>1.07</v>
       </c>
       <c r="AF42" s="2">
         <v>9.5</v>
       </c>
       <c r="AG42" s="2">
         <v>4.05</v>
       </c>
       <c r="AH42" s="2">
         <v>4.17</v>
       </c>
       <c r="AI42" s="2">
         <v>1.71</v>
       </c>
       <c r="AJ42" s="2">
         <v>1.71</v>
       </c>
       <c r="AK42" s="2">
         <v>1.64</v>
       </c>
-    </row>
-    <row r="43" spans="1:37" ht="12" customHeight="1">
+      <c r="AL42" s="69">
+        <v>1.1299999999999999</v>
+      </c>
+    </row>
+    <row r="43" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="16" t="s">
         <v>54</v>
       </c>
       <c r="B43" s="14"/>
       <c r="C43" s="14"/>
       <c r="D43" s="14"/>
       <c r="E43" s="14"/>
       <c r="F43" s="14"/>
       <c r="G43" s="14"/>
       <c r="H43" s="15"/>
       <c r="I43" s="14"/>
       <c r="J43" s="15"/>
       <c r="K43" s="15"/>
       <c r="L43" s="15"/>
       <c r="M43" s="15"/>
       <c r="N43" s="26">
         <v>2.52</v>
       </c>
       <c r="O43" s="2">
         <v>1.1000000000000001</v>
       </c>
       <c r="P43" s="26">
         <v>1.47</v>
       </c>
       <c r="Q43" s="2">
@@ -8211,52 +8403,55 @@
       </c>
       <c r="AD43" s="2">
         <v>0.63</v>
       </c>
       <c r="AE43" s="2">
         <v>1.25</v>
       </c>
       <c r="AF43" s="2">
         <v>9.5</v>
       </c>
       <c r="AG43" s="2">
         <v>5.54</v>
       </c>
       <c r="AH43" s="2">
         <v>4.8600000000000003</v>
       </c>
       <c r="AI43" s="2">
         <v>3.95</v>
       </c>
       <c r="AJ43" s="2">
         <v>3.95</v>
       </c>
       <c r="AK43" s="2">
         <v>2.02</v>
       </c>
-    </row>
-    <row r="44" spans="1:37" ht="12" customHeight="1">
+      <c r="AL43" s="69">
+        <v>1.38</v>
+      </c>
+    </row>
+    <row r="44" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="24" t="s">
         <v>43</v>
       </c>
       <c r="B44" s="17"/>
       <c r="C44" s="17"/>
       <c r="D44" s="17"/>
       <c r="E44" s="17"/>
       <c r="F44" s="17"/>
       <c r="G44" s="17"/>
       <c r="H44" s="18"/>
       <c r="I44" s="17"/>
       <c r="J44" s="18"/>
       <c r="K44" s="18"/>
       <c r="L44" s="18"/>
       <c r="M44" s="18"/>
       <c r="N44" s="27">
         <v>2.3199999999999998</v>
       </c>
       <c r="O44" s="4">
         <v>1.96</v>
       </c>
       <c r="P44" s="27">
         <v>2.15</v>
       </c>
       <c r="Q44" s="4">
@@ -8299,205 +8494,208 @@
         <v>1.49</v>
       </c>
       <c r="AD44" s="4">
         <v>1.02</v>
       </c>
       <c r="AE44" s="4">
         <v>0.98</v>
       </c>
       <c r="AF44" s="4">
         <v>14.03</v>
       </c>
       <c r="AG44" s="4">
         <v>8.42</v>
       </c>
       <c r="AH44" s="4">
         <v>5.34</v>
       </c>
       <c r="AI44" s="4">
         <v>4.68</v>
       </c>
       <c r="AJ44" s="4">
         <v>4.68</v>
       </c>
       <c r="AK44" s="4">
         <v>3.2</v>
+      </c>
+      <c r="AL44" s="4">
+        <v>2.11</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="T4:AQ4"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
     <mergeCell ref="N6:S6"/>
     <mergeCell ref="AF6:AQ6"/>
     <mergeCell ref="T30:AG30"/>
     <mergeCell ref="T6:AE6"/>
     <mergeCell ref="T23:AG23"/>
     <mergeCell ref="AP5:AQ5"/>
     <mergeCell ref="AD5:AE5"/>
     <mergeCell ref="T8:AG8"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A4:AQ45"/>
   <sheetViews>
-    <sheetView topLeftCell="AD1" workbookViewId="0">
-      <selection activeCell="AK9" sqref="AK9:AK44"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="AA29" sqref="AA29"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="17.7109375" style="1" customWidth="1"/>
     <col min="2" max="19" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="20" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="4" spans="1:43" ht="15" customHeight="1">
+    <row r="4" spans="1:43" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="30"/>
       <c r="B4" s="30"/>
       <c r="C4" s="30"/>
       <c r="D4" s="30"/>
       <c r="E4" s="30"/>
       <c r="F4" s="30"/>
       <c r="G4" s="30"/>
       <c r="H4" s="30"/>
       <c r="I4" s="30"/>
       <c r="J4" s="30"/>
       <c r="K4" s="30"/>
       <c r="L4" s="30"/>
       <c r="M4" s="30"/>
       <c r="N4" s="30"/>
       <c r="O4" s="30"/>
       <c r="P4" s="30"/>
       <c r="Q4" s="30"/>
       <c r="R4" s="30"/>
       <c r="S4" s="30"/>
       <c r="T4" s="30"/>
       <c r="U4" s="30"/>
       <c r="V4" s="30"/>
-      <c r="W4" s="56" t="s">
-[...40 lines deleted...]
-      <c r="B6" s="59">
+      <c r="W4" s="55" t="s">
+        <v>102</v>
+      </c>
+      <c r="X4" s="55"/>
+      <c r="Y4" s="55"/>
+      <c r="Z4" s="55"/>
+      <c r="AA4" s="55"/>
+      <c r="AB4" s="55"/>
+      <c r="AC4" s="55"/>
+      <c r="AD4" s="55"/>
+      <c r="AE4" s="55"/>
+      <c r="AF4" s="55"/>
+      <c r="AG4" s="55"/>
+      <c r="AH4" s="55"/>
+      <c r="AI4" s="55"/>
+      <c r="AJ4" s="55"/>
+      <c r="AK4" s="55"/>
+      <c r="AL4" s="55"/>
+      <c r="AM4" s="55"/>
+      <c r="AN4" s="55"/>
+      <c r="AO4" s="55"/>
+      <c r="AP4" s="55"/>
+      <c r="AQ4" s="55"/>
+    </row>
+    <row r="5" spans="1:43" x14ac:dyDescent="0.2">
+      <c r="A5" s="67"/>
+      <c r="B5" s="67"/>
+      <c r="C5" s="67"/>
+      <c r="D5" s="67"/>
+      <c r="E5" s="67"/>
+      <c r="F5" s="67"/>
+      <c r="G5" s="67"/>
+      <c r="H5" s="67"/>
+      <c r="I5" s="67"/>
+      <c r="J5" s="67"/>
+      <c r="K5" s="67"/>
+      <c r="L5" s="67"/>
+      <c r="M5" s="67"/>
+    </row>
+    <row r="6" spans="1:43" x14ac:dyDescent="0.2">
+      <c r="A6" s="56"/>
+      <c r="B6" s="58">
         <v>2021</v>
       </c>
-      <c r="C6" s="60"/>
-[...10 lines deleted...]
-      <c r="N6" s="60">
+      <c r="C6" s="59"/>
+      <c r="D6" s="59"/>
+      <c r="E6" s="59"/>
+      <c r="F6" s="59"/>
+      <c r="G6" s="59"/>
+      <c r="H6" s="59"/>
+      <c r="I6" s="59"/>
+      <c r="J6" s="59"/>
+      <c r="K6" s="59"/>
+      <c r="L6" s="59"/>
+      <c r="M6" s="59"/>
+      <c r="N6" s="59">
         <v>2024</v>
       </c>
-      <c r="O6" s="60"/>
-[...4 lines deleted...]
-      <c r="T6" s="64">
+      <c r="O6" s="59"/>
+      <c r="P6" s="59"/>
+      <c r="Q6" s="59"/>
+      <c r="R6" s="59"/>
+      <c r="S6" s="59"/>
+      <c r="T6" s="63">
         <v>2025</v>
       </c>
-      <c r="U6" s="64"/>
-[...10 lines deleted...]
-      <c r="AF6" s="64">
+      <c r="U6" s="63"/>
+      <c r="V6" s="63"/>
+      <c r="W6" s="63"/>
+      <c r="X6" s="63"/>
+      <c r="Y6" s="63"/>
+      <c r="Z6" s="63"/>
+      <c r="AA6" s="63"/>
+      <c r="AB6" s="63"/>
+      <c r="AC6" s="63"/>
+      <c r="AD6" s="63"/>
+      <c r="AE6" s="58"/>
+      <c r="AF6" s="63">
         <v>2026</v>
       </c>
-      <c r="AG6" s="64"/>
-[...12 lines deleted...]
-      <c r="A7" s="58"/>
+      <c r="AG6" s="63"/>
+      <c r="AH6" s="63"/>
+      <c r="AI6" s="63"/>
+      <c r="AJ6" s="63"/>
+      <c r="AK6" s="63"/>
+      <c r="AL6" s="63"/>
+      <c r="AM6" s="63"/>
+      <c r="AN6" s="63"/>
+      <c r="AO6" s="63"/>
+      <c r="AP6" s="63"/>
+      <c r="AQ6" s="58"/>
+    </row>
+    <row r="7" spans="1:43" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="57"/>
       <c r="B7" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C7" s="9" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="9" t="s">
         <v>7</v>
       </c>
       <c r="E7" s="9" t="s">
         <v>8</v>
       </c>
       <c r="F7" s="9" t="s">
         <v>0</v>
       </c>
       <c r="G7" s="9" t="s">
         <v>1</v>
       </c>
       <c r="H7" s="9" t="s">
         <v>2</v>
       </c>
       <c r="I7" s="10" t="s">
         <v>3</v>
       </c>
       <c r="J7" s="10" t="s">
@@ -8581,98 +8779,98 @@
       <c r="AJ7" s="11" t="s">
         <v>34</v>
       </c>
       <c r="AK7" s="22" t="s">
         <v>35</v>
       </c>
       <c r="AL7" s="22" t="s">
         <v>25</v>
       </c>
       <c r="AM7" s="11" t="s">
         <v>26</v>
       </c>
       <c r="AN7" s="11" t="s">
         <v>27</v>
       </c>
       <c r="AO7" s="11" t="s">
         <v>28</v>
       </c>
       <c r="AP7" s="11" t="s">
         <v>29</v>
       </c>
       <c r="AQ7" s="11" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="8" spans="1:43" ht="12" customHeight="1">
+    <row r="8" spans="1:43" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="32"/>
       <c r="B8" s="32"/>
       <c r="C8" s="32"/>
       <c r="D8" s="32"/>
       <c r="E8" s="32"/>
       <c r="F8" s="32"/>
       <c r="G8" s="32"/>
       <c r="H8" s="32"/>
       <c r="I8" s="32"/>
       <c r="J8" s="32"/>
       <c r="K8" s="32"/>
       <c r="L8" s="32"/>
       <c r="M8" s="32"/>
       <c r="N8" s="32"/>
       <c r="O8" s="32"/>
       <c r="P8" s="32"/>
       <c r="Q8" s="32"/>
       <c r="R8" s="32"/>
       <c r="S8" s="32"/>
-      <c r="T8" s="63" t="s">
+      <c r="T8" s="62" t="s">
         <v>50</v>
       </c>
-      <c r="U8" s="63"/>
-[...11 lines deleted...]
-      <c r="AG8" s="63"/>
+      <c r="U8" s="62"/>
+      <c r="V8" s="62"/>
+      <c r="W8" s="62"/>
+      <c r="X8" s="62"/>
+      <c r="Y8" s="62"/>
+      <c r="Z8" s="62"/>
+      <c r="AA8" s="62"/>
+      <c r="AB8" s="62"/>
+      <c r="AC8" s="62"/>
+      <c r="AD8" s="62"/>
+      <c r="AE8" s="62"/>
+      <c r="AF8" s="62"/>
+      <c r="AG8" s="62"/>
       <c r="AH8" s="32"/>
       <c r="AI8" s="32"/>
       <c r="AJ8" s="32"/>
       <c r="AK8" s="32"/>
       <c r="AL8" s="32"/>
       <c r="AM8" s="32"/>
       <c r="AN8" s="32"/>
       <c r="AO8" s="32"/>
       <c r="AP8" s="32"/>
       <c r="AQ8" s="32"/>
     </row>
-    <row r="9" spans="1:43" ht="12" customHeight="1">
+    <row r="9" spans="1:43" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="12" t="s">
         <v>58</v>
       </c>
       <c r="B9" s="13"/>
       <c r="C9" s="13"/>
       <c r="D9" s="13"/>
       <c r="E9" s="13"/>
       <c r="F9" s="13"/>
       <c r="G9" s="13"/>
       <c r="H9" s="13"/>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="13"/>
       <c r="L9" s="13"/>
       <c r="M9" s="13"/>
       <c r="N9" s="1">
         <v>4</v>
       </c>
       <c r="O9" s="3">
         <v>2</v>
       </c>
       <c r="P9" s="1">
         <v>3</v>
       </c>
       <c r="Q9" s="3">
@@ -8716,52 +8914,55 @@
       </c>
       <c r="AD9" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AE9" s="3">
         <v>6</v>
       </c>
       <c r="AF9" s="3">
         <v>3</v>
       </c>
       <c r="AG9" s="3">
         <v>3</v>
       </c>
       <c r="AH9" s="3">
         <v>3</v>
       </c>
       <c r="AI9" s="39">
         <v>4</v>
       </c>
       <c r="AJ9" s="3">
         <v>2</v>
       </c>
       <c r="AK9" s="3" t="s">
         <v>49</v>
       </c>
-    </row>
-    <row r="10" spans="1:43" ht="12" customHeight="1">
+      <c r="AL9" s="3">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="10" spans="1:43" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="16" t="s">
         <v>59</v>
       </c>
       <c r="B10" s="14"/>
       <c r="C10" s="14"/>
       <c r="D10" s="14"/>
       <c r="E10" s="14"/>
       <c r="F10" s="14"/>
       <c r="G10" s="14"/>
       <c r="H10" s="15"/>
       <c r="I10" s="14"/>
       <c r="J10" s="15"/>
       <c r="K10" s="15"/>
       <c r="L10" s="15"/>
       <c r="M10" s="15"/>
       <c r="N10" s="1">
         <v>3</v>
       </c>
       <c r="O10" s="3">
         <v>2</v>
       </c>
       <c r="P10" s="1">
         <v>1</v>
       </c>
       <c r="Q10" s="6" t="s">
@@ -8805,52 +9006,55 @@
       </c>
       <c r="AD10" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AE10" s="3">
         <v>4</v>
       </c>
       <c r="AF10" s="3">
         <v>1</v>
       </c>
       <c r="AG10" s="3">
         <v>2</v>
       </c>
       <c r="AH10" s="3">
         <v>1</v>
       </c>
       <c r="AI10" s="39">
         <v>2</v>
       </c>
       <c r="AJ10" s="3">
         <v>1</v>
       </c>
       <c r="AK10" s="3" t="s">
         <v>49</v>
       </c>
-    </row>
-    <row r="11" spans="1:43" ht="12" customHeight="1">
+      <c r="AL10" s="3">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="11" spans="1:43" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="16" t="s">
         <v>60</v>
       </c>
       <c r="B11" s="14"/>
       <c r="C11" s="14"/>
       <c r="D11" s="14"/>
       <c r="E11" s="14"/>
       <c r="F11" s="14"/>
       <c r="G11" s="14"/>
       <c r="H11" s="15"/>
       <c r="I11" s="14"/>
       <c r="J11" s="15"/>
       <c r="K11" s="15"/>
       <c r="L11" s="15"/>
       <c r="M11" s="15"/>
       <c r="N11" s="6" t="s">
         <v>49</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>49</v>
       </c>
       <c r="P11" s="1">
         <v>1</v>
       </c>
       <c r="Q11" s="6" t="s">
@@ -8894,52 +9098,55 @@
       </c>
       <c r="AD11" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AE11" s="3" t="s">
         <v>49</v>
       </c>
       <c r="AF11" s="3">
         <v>1</v>
       </c>
       <c r="AG11" s="3" t="s">
         <v>49</v>
       </c>
       <c r="AH11" s="3" t="s">
         <v>49</v>
       </c>
       <c r="AI11" s="39">
         <v>1</v>
       </c>
       <c r="AJ11" s="3" t="s">
         <v>49</v>
       </c>
       <c r="AK11" s="3" t="s">
         <v>49</v>
       </c>
-    </row>
-    <row r="12" spans="1:43" ht="12" customHeight="1">
+      <c r="AL11" s="3">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="12" spans="1:43" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="16" t="s">
         <v>36</v>
       </c>
       <c r="B12" s="14"/>
       <c r="C12" s="14"/>
       <c r="D12" s="14"/>
       <c r="E12" s="14"/>
       <c r="F12" s="14"/>
       <c r="G12" s="14"/>
       <c r="H12" s="15"/>
       <c r="I12" s="14"/>
       <c r="J12" s="15"/>
       <c r="K12" s="15"/>
       <c r="L12" s="15"/>
       <c r="M12" s="15"/>
       <c r="N12" s="6" t="s">
         <v>49</v>
       </c>
       <c r="O12" s="6" t="s">
         <v>49</v>
       </c>
       <c r="P12" s="6" t="s">
         <v>49</v>
       </c>
       <c r="Q12" s="6" t="s">
@@ -8983,52 +9190,55 @@
       </c>
       <c r="AD12" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AE12" s="3" t="s">
         <v>49</v>
       </c>
       <c r="AF12" s="3" t="s">
         <v>49</v>
       </c>
       <c r="AG12" s="3" t="s">
         <v>49</v>
       </c>
       <c r="AH12" s="3" t="s">
         <v>49</v>
       </c>
       <c r="AI12" s="3" t="s">
         <v>49</v>
       </c>
       <c r="AJ12" s="3" t="s">
         <v>49</v>
       </c>
       <c r="AK12" s="3" t="s">
         <v>49</v>
       </c>
-    </row>
-    <row r="13" spans="1:43" ht="12" customHeight="1">
+      <c r="AL12" s="3" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="13" spans="1:43" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="16" t="s">
         <v>37</v>
       </c>
       <c r="B13" s="14"/>
       <c r="C13" s="14"/>
       <c r="D13" s="14"/>
       <c r="E13" s="14"/>
       <c r="F13" s="14"/>
       <c r="G13" s="14"/>
       <c r="H13" s="15"/>
       <c r="I13" s="14"/>
       <c r="J13" s="15"/>
       <c r="K13" s="15"/>
       <c r="L13" s="15"/>
       <c r="M13" s="15"/>
       <c r="N13" s="6" t="s">
         <v>49</v>
       </c>
       <c r="O13" s="6" t="s">
         <v>49</v>
       </c>
       <c r="P13" s="6" t="s">
         <v>49</v>
       </c>
       <c r="Q13" s="6" t="s">
@@ -9072,52 +9282,55 @@
       </c>
       <c r="AD13" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AE13" s="3" t="s">
         <v>49</v>
       </c>
       <c r="AF13" s="3" t="s">
         <v>49</v>
       </c>
       <c r="AG13" s="3" t="s">
         <v>49</v>
       </c>
       <c r="AH13" s="3" t="s">
         <v>49</v>
       </c>
       <c r="AI13" s="3" t="s">
         <v>49</v>
       </c>
       <c r="AJ13" s="3" t="s">
         <v>49</v>
       </c>
       <c r="AK13" s="3" t="s">
         <v>49</v>
       </c>
-    </row>
-    <row r="14" spans="1:43" ht="12" customHeight="1">
+      <c r="AL13" s="3" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="14" spans="1:43" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="16" t="s">
         <v>38</v>
       </c>
       <c r="B14" s="14"/>
       <c r="C14" s="14"/>
       <c r="D14" s="14"/>
       <c r="E14" s="14"/>
       <c r="F14" s="14"/>
       <c r="G14" s="14"/>
       <c r="H14" s="15"/>
       <c r="I14" s="14"/>
       <c r="J14" s="15"/>
       <c r="K14" s="15"/>
       <c r="L14" s="15"/>
       <c r="M14" s="15"/>
       <c r="N14" s="6" t="s">
         <v>49</v>
       </c>
       <c r="O14" s="6" t="s">
         <v>49</v>
       </c>
       <c r="P14" s="6" t="s">
         <v>49</v>
       </c>
       <c r="Q14" s="6" t="s">
@@ -9161,52 +9374,55 @@
       </c>
       <c r="AD14" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AE14" s="3" t="s">
         <v>49</v>
       </c>
       <c r="AF14" s="3" t="s">
         <v>49</v>
       </c>
       <c r="AG14" s="3" t="s">
         <v>49</v>
       </c>
       <c r="AH14" s="3" t="s">
         <v>49</v>
       </c>
       <c r="AI14" s="3" t="s">
         <v>49</v>
       </c>
       <c r="AJ14" s="3" t="s">
         <v>49</v>
       </c>
       <c r="AK14" s="3" t="s">
         <v>49</v>
       </c>
-    </row>
-    <row r="15" spans="1:43" ht="12" customHeight="1">
+      <c r="AL14" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:43" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="16" t="s">
         <v>39</v>
       </c>
       <c r="B15" s="14"/>
       <c r="C15" s="14"/>
       <c r="D15" s="14"/>
       <c r="E15" s="14"/>
       <c r="F15" s="14"/>
       <c r="G15" s="14"/>
       <c r="H15" s="15"/>
       <c r="I15" s="14"/>
       <c r="J15" s="15"/>
       <c r="K15" s="15"/>
       <c r="L15" s="15"/>
       <c r="M15" s="15"/>
       <c r="N15" s="6" t="s">
         <v>49</v>
       </c>
       <c r="O15" s="6" t="s">
         <v>49</v>
       </c>
       <c r="P15" s="6" t="s">
         <v>49</v>
       </c>
       <c r="Q15" s="3">
@@ -9250,52 +9466,55 @@
       </c>
       <c r="AD15" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AE15" s="3">
         <v>1</v>
       </c>
       <c r="AF15" s="3" t="s">
         <v>49</v>
       </c>
       <c r="AG15" s="3" t="s">
         <v>49</v>
       </c>
       <c r="AH15" s="3" t="s">
         <v>49</v>
       </c>
       <c r="AI15" s="3" t="s">
         <v>49</v>
       </c>
       <c r="AJ15" s="3" t="s">
         <v>49</v>
       </c>
       <c r="AK15" s="3" t="s">
         <v>49</v>
       </c>
-    </row>
-    <row r="16" spans="1:43" ht="12" customHeight="1">
+      <c r="AL15" s="3" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="16" spans="1:43" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="16" t="s">
         <v>40</v>
       </c>
       <c r="B16" s="14"/>
       <c r="C16" s="14"/>
       <c r="D16" s="14"/>
       <c r="E16" s="14"/>
       <c r="F16" s="14"/>
       <c r="G16" s="14"/>
       <c r="H16" s="15"/>
       <c r="I16" s="14"/>
       <c r="J16" s="15"/>
       <c r="K16" s="15"/>
       <c r="L16" s="15"/>
       <c r="M16" s="15"/>
       <c r="N16" s="6" t="s">
         <v>49</v>
       </c>
       <c r="O16" s="6" t="s">
         <v>49</v>
       </c>
       <c r="P16" s="6" t="s">
         <v>49</v>
       </c>
       <c r="Q16" s="6" t="s">
@@ -9339,52 +9558,55 @@
       </c>
       <c r="AD16" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AE16" s="3" t="s">
         <v>49</v>
       </c>
       <c r="AF16" s="3" t="s">
         <v>49</v>
       </c>
       <c r="AG16" s="3" t="s">
         <v>49</v>
       </c>
       <c r="AH16" s="3" t="s">
         <v>49</v>
       </c>
       <c r="AI16" s="3" t="s">
         <v>49</v>
       </c>
       <c r="AJ16" s="3" t="s">
         <v>49</v>
       </c>
       <c r="AK16" s="3" t="s">
         <v>49</v>
       </c>
-    </row>
-    <row r="17" spans="1:43" ht="12" customHeight="1">
+      <c r="AL16" s="3" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="17" spans="1:43" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="16" t="s">
         <v>53</v>
       </c>
       <c r="B17" s="14"/>
       <c r="C17" s="14"/>
       <c r="D17" s="14"/>
       <c r="E17" s="14"/>
       <c r="F17" s="14"/>
       <c r="G17" s="14"/>
       <c r="H17" s="15"/>
       <c r="I17" s="14"/>
       <c r="J17" s="15"/>
       <c r="K17" s="15"/>
       <c r="L17" s="15"/>
       <c r="M17" s="15"/>
       <c r="N17" s="6" t="s">
         <v>49</v>
       </c>
       <c r="O17" s="6" t="s">
         <v>49</v>
       </c>
       <c r="P17" s="6" t="s">
         <v>49</v>
       </c>
       <c r="Q17" s="6" t="s">
@@ -9428,52 +9650,55 @@
       </c>
       <c r="AD17" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AE17" s="3">
         <v>1</v>
       </c>
       <c r="AF17" s="3" t="s">
         <v>49</v>
       </c>
       <c r="AG17" s="3" t="s">
         <v>49</v>
       </c>
       <c r="AH17" s="3">
         <v>1</v>
       </c>
       <c r="AI17" s="3" t="s">
         <v>49</v>
       </c>
       <c r="AJ17" s="3" t="s">
         <v>49</v>
       </c>
       <c r="AK17" s="3" t="s">
         <v>49</v>
       </c>
-    </row>
-    <row r="18" spans="1:43" ht="12" customHeight="1">
+      <c r="AL17" s="3" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="18" spans="1:43" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="16" t="s">
         <v>44</v>
       </c>
       <c r="B18" s="14"/>
       <c r="C18" s="14"/>
       <c r="D18" s="14"/>
       <c r="E18" s="14"/>
       <c r="F18" s="14"/>
       <c r="G18" s="14"/>
       <c r="H18" s="15"/>
       <c r="I18" s="14"/>
       <c r="J18" s="15"/>
       <c r="K18" s="15"/>
       <c r="L18" s="15"/>
       <c r="M18" s="15"/>
       <c r="N18" s="6" t="s">
         <v>49</v>
       </c>
       <c r="O18" s="6" t="s">
         <v>49</v>
       </c>
       <c r="P18" s="6" t="s">
         <v>49</v>
       </c>
       <c r="Q18" s="6" t="s">
@@ -9517,52 +9742,55 @@
       </c>
       <c r="AD18" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AE18" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AF18" s="3">
         <v>1</v>
       </c>
       <c r="AG18" s="3" t="s">
         <v>49</v>
       </c>
       <c r="AH18" s="3" t="s">
         <v>49</v>
       </c>
       <c r="AI18" s="3" t="s">
         <v>49</v>
       </c>
       <c r="AJ18" s="3" t="s">
         <v>49</v>
       </c>
       <c r="AK18" s="3" t="s">
         <v>49</v>
       </c>
-    </row>
-    <row r="19" spans="1:43" ht="12" customHeight="1">
+      <c r="AL18" s="3" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="19" spans="1:43" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="16" t="s">
         <v>41</v>
       </c>
       <c r="B19" s="14"/>
       <c r="C19" s="14"/>
       <c r="D19" s="14"/>
       <c r="E19" s="14"/>
       <c r="F19" s="14"/>
       <c r="G19" s="14"/>
       <c r="H19" s="15"/>
       <c r="I19" s="14"/>
       <c r="J19" s="15"/>
       <c r="K19" s="15"/>
       <c r="L19" s="15"/>
       <c r="M19" s="15"/>
       <c r="N19" s="1">
         <v>1</v>
       </c>
       <c r="O19" s="6" t="s">
         <v>49</v>
       </c>
       <c r="P19" s="1">
         <v>1</v>
       </c>
       <c r="Q19" s="6" t="s">
@@ -9606,52 +9834,55 @@
       </c>
       <c r="AD19" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AE19" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AF19" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AG19" s="3" t="s">
         <v>49</v>
       </c>
       <c r="AH19" s="3" t="s">
         <v>49</v>
       </c>
       <c r="AI19" s="3" t="s">
         <v>49</v>
       </c>
       <c r="AJ19" s="3" t="s">
         <v>49</v>
       </c>
       <c r="AK19" s="3" t="s">
         <v>49</v>
       </c>
-    </row>
-    <row r="20" spans="1:43" ht="12" customHeight="1">
+      <c r="AL19" s="3" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="20" spans="1:43" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="16" t="s">
         <v>42</v>
       </c>
       <c r="B20" s="14"/>
       <c r="C20" s="14"/>
       <c r="D20" s="14"/>
       <c r="E20" s="14"/>
       <c r="F20" s="14"/>
       <c r="G20" s="14"/>
       <c r="H20" s="15"/>
       <c r="I20" s="14"/>
       <c r="J20" s="15"/>
       <c r="K20" s="15"/>
       <c r="L20" s="15"/>
       <c r="M20" s="15"/>
       <c r="N20" s="6" t="s">
         <v>49</v>
       </c>
       <c r="O20" s="6" t="s">
         <v>49</v>
       </c>
       <c r="P20" s="6" t="s">
         <v>49</v>
       </c>
       <c r="Q20" s="6" t="s">
@@ -9695,52 +9926,55 @@
       </c>
       <c r="AD20" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AE20" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AF20" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AG20" s="3" t="s">
         <v>49</v>
       </c>
       <c r="AH20" s="3" t="s">
         <v>49</v>
       </c>
       <c r="AI20" s="3" t="s">
         <v>49</v>
       </c>
       <c r="AJ20" s="3">
         <v>1</v>
       </c>
       <c r="AK20" s="3" t="s">
         <v>49</v>
       </c>
-    </row>
-    <row r="21" spans="1:43" ht="12" customHeight="1">
+      <c r="AL20" s="3" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="21" spans="1:43" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="16" t="s">
         <v>54</v>
       </c>
       <c r="B21" s="14"/>
       <c r="C21" s="14"/>
       <c r="D21" s="14"/>
       <c r="E21" s="14"/>
       <c r="F21" s="14"/>
       <c r="G21" s="14"/>
       <c r="H21" s="15"/>
       <c r="I21" s="14"/>
       <c r="J21" s="15"/>
       <c r="K21" s="15"/>
       <c r="L21" s="15"/>
       <c r="M21" s="15"/>
       <c r="N21" s="6" t="s">
         <v>49</v>
       </c>
       <c r="O21" s="6" t="s">
         <v>49</v>
       </c>
       <c r="P21" s="6" t="s">
         <v>49</v>
       </c>
       <c r="Q21" s="6" t="s">
@@ -9784,52 +10018,55 @@
       </c>
       <c r="AD21" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AE21" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AF21" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AG21" s="3">
         <v>1</v>
       </c>
       <c r="AH21" s="3">
         <v>1</v>
       </c>
       <c r="AI21" s="3" t="s">
         <v>49</v>
       </c>
       <c r="AJ21" s="3" t="s">
         <v>49</v>
       </c>
       <c r="AK21" s="3" t="s">
         <v>49</v>
       </c>
-    </row>
-    <row r="22" spans="1:43" ht="12" customHeight="1">
+      <c r="AL21" s="3" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="22" spans="1:43" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="16" t="s">
         <v>43</v>
       </c>
       <c r="B22" s="14"/>
       <c r="C22" s="14"/>
       <c r="D22" s="14"/>
       <c r="E22" s="14"/>
       <c r="F22" s="14"/>
       <c r="G22" s="14"/>
       <c r="H22" s="15"/>
       <c r="I22" s="14"/>
       <c r="J22" s="15"/>
       <c r="K22" s="15"/>
       <c r="L22" s="15"/>
       <c r="M22" s="15"/>
       <c r="N22" s="6" t="s">
         <v>49</v>
       </c>
       <c r="O22" s="6" t="s">
         <v>49</v>
       </c>
       <c r="P22" s="6" t="s">
         <v>49</v>
       </c>
       <c r="Q22" s="3">
@@ -9873,97 +10110,101 @@
       </c>
       <c r="AD22" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AE22" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AF22" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AG22" s="3" t="s">
         <v>49</v>
       </c>
       <c r="AH22" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AI22" s="39">
         <v>1</v>
       </c>
       <c r="AJ22" s="3" t="s">
         <v>49</v>
       </c>
       <c r="AK22" s="3" t="s">
         <v>49</v>
       </c>
-    </row>
-    <row r="23" spans="1:43" ht="12" customHeight="1">
+      <c r="AL22" s="3" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="23" spans="1:43" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="12"/>
       <c r="B23" s="12"/>
       <c r="C23" s="12"/>
       <c r="D23" s="12"/>
       <c r="E23" s="12"/>
       <c r="F23" s="12"/>
       <c r="G23" s="12"/>
       <c r="H23" s="12"/>
       <c r="I23" s="12"/>
       <c r="J23" s="12"/>
       <c r="K23" s="12"/>
       <c r="L23" s="12"/>
       <c r="M23" s="12"/>
       <c r="N23" s="12"/>
       <c r="O23" s="12"/>
       <c r="P23" s="12"/>
       <c r="Q23" s="12"/>
       <c r="R23" s="12"/>
       <c r="S23" s="12"/>
-      <c r="T23" s="61" t="s">
+      <c r="T23" s="60" t="s">
         <v>51</v>
       </c>
-      <c r="U23" s="61"/>
-[...11 lines deleted...]
-      <c r="AG23" s="61"/>
+      <c r="U23" s="60"/>
+      <c r="V23" s="60"/>
+      <c r="W23" s="60"/>
+      <c r="X23" s="60"/>
+      <c r="Y23" s="60"/>
+      <c r="Z23" s="60"/>
+      <c r="AA23" s="60"/>
+      <c r="AB23" s="60"/>
+      <c r="AC23" s="60"/>
+      <c r="AD23" s="60"/>
+      <c r="AE23" s="60"/>
+      <c r="AF23" s="60"/>
+      <c r="AG23" s="60"/>
       <c r="AH23" s="37"/>
       <c r="AI23" s="12"/>
       <c r="AJ23" s="3"/>
+      <c r="AL23" s="3"/>
       <c r="AM23" s="12"/>
       <c r="AN23" s="12"/>
       <c r="AO23" s="12"/>
       <c r="AP23" s="12"/>
       <c r="AQ23" s="12"/>
     </row>
-    <row r="24" spans="1:43" ht="12" customHeight="1">
+    <row r="24" spans="1:43" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="12" t="s">
         <v>58</v>
       </c>
       <c r="B24" s="14"/>
       <c r="C24" s="14"/>
       <c r="D24" s="14"/>
       <c r="E24" s="14"/>
       <c r="F24" s="14"/>
       <c r="G24" s="14"/>
       <c r="H24" s="15"/>
       <c r="I24" s="14"/>
       <c r="J24" s="15"/>
       <c r="K24" s="15"/>
       <c r="L24" s="15"/>
       <c r="M24" s="15"/>
       <c r="N24" s="1">
         <v>3</v>
       </c>
       <c r="O24" s="3">
         <v>2</v>
       </c>
       <c r="P24" s="1">
         <v>2</v>
       </c>
       <c r="Q24" s="3">
@@ -10007,52 +10248,55 @@
       </c>
       <c r="AD24" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AE24" s="3">
         <v>4</v>
       </c>
       <c r="AF24" s="3">
         <v>2</v>
       </c>
       <c r="AG24" s="3">
         <v>2</v>
       </c>
       <c r="AH24" s="3">
         <v>1</v>
       </c>
       <c r="AI24" s="39">
         <v>3</v>
       </c>
       <c r="AJ24" s="3">
         <v>1</v>
       </c>
       <c r="AK24" s="3" t="s">
         <v>49</v>
       </c>
-    </row>
-    <row r="25" spans="1:43" ht="12" customHeight="1">
+      <c r="AL24" s="3">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="25" spans="1:43" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="16" t="s">
         <v>59</v>
       </c>
       <c r="B25" s="14"/>
       <c r="C25" s="14"/>
       <c r="D25" s="14"/>
       <c r="E25" s="14"/>
       <c r="F25" s="14"/>
       <c r="G25" s="14"/>
       <c r="H25" s="15"/>
       <c r="I25" s="14"/>
       <c r="J25" s="15"/>
       <c r="K25" s="15"/>
       <c r="L25" s="15"/>
       <c r="M25" s="15"/>
       <c r="N25" s="1">
         <v>3</v>
       </c>
       <c r="O25" s="3">
         <v>2</v>
       </c>
       <c r="P25" s="1">
         <v>1</v>
       </c>
       <c r="Q25" s="6" t="s">
@@ -10096,52 +10340,55 @@
       </c>
       <c r="AD25" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AE25" s="3">
         <v>4</v>
       </c>
       <c r="AF25" s="3">
         <v>1</v>
       </c>
       <c r="AG25" s="3">
         <v>2</v>
       </c>
       <c r="AH25" s="3">
         <v>1</v>
       </c>
       <c r="AI25" s="39">
         <v>2</v>
       </c>
       <c r="AJ25" s="3">
         <v>1</v>
       </c>
       <c r="AK25" s="3" t="s">
         <v>49</v>
       </c>
-    </row>
-    <row r="26" spans="1:43" ht="12" customHeight="1">
+      <c r="AL25" s="3">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="26" spans="1:43" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="16" t="s">
         <v>60</v>
       </c>
       <c r="B26" s="14"/>
       <c r="C26" s="14"/>
       <c r="D26" s="14"/>
       <c r="E26" s="14"/>
       <c r="F26" s="14"/>
       <c r="G26" s="14"/>
       <c r="H26" s="15"/>
       <c r="I26" s="14"/>
       <c r="J26" s="15"/>
       <c r="K26" s="15"/>
       <c r="L26" s="15"/>
       <c r="M26" s="15"/>
       <c r="N26" s="6" t="s">
         <v>49</v>
       </c>
       <c r="O26" s="6" t="s">
         <v>49</v>
       </c>
       <c r="P26" s="1">
         <v>1</v>
       </c>
       <c r="Q26" s="6" t="s">
@@ -10185,52 +10432,55 @@
       </c>
       <c r="AD26" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AE26" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AF26" s="3">
         <v>1</v>
       </c>
       <c r="AG26" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AH26" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AI26" s="39">
         <v>1</v>
       </c>
       <c r="AJ26" s="3" t="s">
         <v>49</v>
       </c>
       <c r="AK26" s="3" t="s">
         <v>49</v>
       </c>
-    </row>
-    <row r="27" spans="1:43" ht="12" customHeight="1">
+      <c r="AL26" s="3">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="27" spans="1:43" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="20" t="s">
         <v>37</v>
       </c>
       <c r="B27" s="14"/>
       <c r="C27" s="14"/>
       <c r="D27" s="14"/>
       <c r="E27" s="14"/>
       <c r="F27" s="14"/>
       <c r="G27" s="14"/>
       <c r="H27" s="15"/>
       <c r="I27" s="14"/>
       <c r="J27" s="15"/>
       <c r="K27" s="15"/>
       <c r="L27" s="15"/>
       <c r="M27" s="15"/>
       <c r="N27" s="6" t="s">
         <v>49</v>
       </c>
       <c r="O27" s="6" t="s">
         <v>49</v>
       </c>
       <c r="P27" s="6" t="s">
         <v>49</v>
       </c>
       <c r="Q27" s="6" t="s">
@@ -10274,52 +10524,55 @@
       </c>
       <c r="AD27" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AE27" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AF27" s="3" t="s">
         <v>49</v>
       </c>
       <c r="AG27" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AH27" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AI27" s="3" t="s">
         <v>49</v>
       </c>
       <c r="AJ27" s="3" t="s">
         <v>49</v>
       </c>
       <c r="AK27" s="3" t="s">
         <v>49</v>
       </c>
-    </row>
-    <row r="28" spans="1:43" ht="12" customHeight="1">
+      <c r="AL27" s="3" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="28" spans="1:43" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="20" t="s">
         <v>38</v>
       </c>
       <c r="B28" s="14"/>
       <c r="C28" s="14"/>
       <c r="D28" s="14"/>
       <c r="E28" s="14"/>
       <c r="F28" s="14"/>
       <c r="G28" s="14"/>
       <c r="H28" s="15"/>
       <c r="I28" s="14"/>
       <c r="J28" s="15"/>
       <c r="K28" s="15"/>
       <c r="L28" s="15"/>
       <c r="M28" s="15"/>
       <c r="N28" s="6" t="s">
         <v>49</v>
       </c>
       <c r="O28" s="6" t="s">
         <v>49</v>
       </c>
       <c r="P28" s="6" t="s">
         <v>49</v>
       </c>
       <c r="Q28" s="6" t="s">
@@ -10363,52 +10616,55 @@
       </c>
       <c r="AD28" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AE28" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AF28" s="3" t="s">
         <v>49</v>
       </c>
       <c r="AG28" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AH28" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AI28" s="3" t="s">
         <v>49</v>
       </c>
       <c r="AJ28" s="3" t="s">
         <v>49</v>
       </c>
       <c r="AK28" s="3" t="s">
         <v>49</v>
       </c>
-    </row>
-    <row r="29" spans="1:43" ht="12" customHeight="1">
+      <c r="AL28" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="29" spans="1:43" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="20" t="s">
         <v>43</v>
       </c>
       <c r="B29" s="14"/>
       <c r="C29" s="14"/>
       <c r="D29" s="14"/>
       <c r="E29" s="14"/>
       <c r="F29" s="14"/>
       <c r="G29" s="14"/>
       <c r="H29" s="15"/>
       <c r="I29" s="14"/>
       <c r="J29" s="15"/>
       <c r="K29" s="15"/>
       <c r="L29" s="15"/>
       <c r="M29" s="15"/>
       <c r="N29" s="6" t="s">
         <v>49</v>
       </c>
       <c r="O29" s="6" t="s">
         <v>49</v>
       </c>
       <c r="P29" s="6" t="s">
         <v>49</v>
       </c>
       <c r="Q29" s="3">
@@ -10452,97 +10708,101 @@
       </c>
       <c r="AD29" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AE29" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AF29" s="3" t="s">
         <v>49</v>
       </c>
       <c r="AG29" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AH29" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AI29" s="3" t="s">
         <v>49</v>
       </c>
       <c r="AJ29" s="3" t="s">
         <v>49</v>
       </c>
       <c r="AK29" s="3" t="s">
         <v>49</v>
       </c>
-    </row>
-    <row r="30" spans="1:43" ht="12" customHeight="1">
+      <c r="AL29" s="3" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="30" spans="1:43" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="31"/>
       <c r="B30" s="31"/>
       <c r="C30" s="31"/>
       <c r="D30" s="31"/>
       <c r="E30" s="31"/>
       <c r="F30" s="31"/>
       <c r="G30" s="31"/>
       <c r="H30" s="31"/>
       <c r="I30" s="31"/>
       <c r="J30" s="31"/>
       <c r="K30" s="31"/>
       <c r="L30" s="31"/>
       <c r="M30" s="31"/>
       <c r="N30" s="31"/>
       <c r="O30" s="31"/>
       <c r="P30" s="31"/>
       <c r="Q30" s="31"/>
       <c r="R30" s="31"/>
       <c r="S30" s="31"/>
-      <c r="T30" s="62" t="s">
+      <c r="T30" s="61" t="s">
         <v>52</v>
       </c>
-      <c r="U30" s="62"/>
-[...11 lines deleted...]
-      <c r="AG30" s="62"/>
+      <c r="U30" s="61"/>
+      <c r="V30" s="61"/>
+      <c r="W30" s="61"/>
+      <c r="X30" s="61"/>
+      <c r="Y30" s="61"/>
+      <c r="Z30" s="61"/>
+      <c r="AA30" s="61"/>
+      <c r="AB30" s="61"/>
+      <c r="AC30" s="61"/>
+      <c r="AD30" s="61"/>
+      <c r="AE30" s="61"/>
+      <c r="AF30" s="61"/>
+      <c r="AG30" s="61"/>
       <c r="AH30" s="38"/>
       <c r="AI30" s="31"/>
       <c r="AJ30" s="3"/>
+      <c r="AL30" s="3"/>
       <c r="AM30" s="31"/>
       <c r="AN30" s="31"/>
       <c r="AO30" s="31"/>
       <c r="AP30" s="31"/>
       <c r="AQ30" s="31"/>
     </row>
-    <row r="31" spans="1:43" ht="12" customHeight="1">
+    <row r="31" spans="1:43" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="12" t="s">
         <v>58</v>
       </c>
       <c r="B31" s="14"/>
       <c r="C31" s="14"/>
       <c r="D31" s="14"/>
       <c r="E31" s="14"/>
       <c r="F31" s="14"/>
       <c r="G31" s="14"/>
       <c r="H31" s="15"/>
       <c r="I31" s="14"/>
       <c r="J31" s="15"/>
       <c r="K31" s="15"/>
       <c r="L31" s="15"/>
       <c r="M31" s="15"/>
       <c r="N31" s="1">
         <v>1</v>
       </c>
       <c r="O31" s="6" t="s">
         <v>49</v>
       </c>
       <c r="P31" s="1">
         <v>1</v>
       </c>
       <c r="Q31" s="3">
@@ -10586,52 +10846,55 @@
       </c>
       <c r="AD31" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AE31" s="3">
         <v>2</v>
       </c>
       <c r="AF31" s="3">
         <v>1</v>
       </c>
       <c r="AG31" s="3">
         <v>1</v>
       </c>
       <c r="AH31" s="3">
         <v>2</v>
       </c>
       <c r="AI31" s="39">
         <v>1</v>
       </c>
       <c r="AJ31" s="3">
         <v>1</v>
       </c>
       <c r="AK31" s="3" t="s">
         <v>49</v>
       </c>
-    </row>
-    <row r="32" spans="1:43" ht="12" customHeight="1">
+      <c r="AL31" s="3" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="32" spans="1:43" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="16" t="s">
         <v>59</v>
       </c>
       <c r="B32" s="14"/>
       <c r="C32" s="14"/>
       <c r="D32" s="14"/>
       <c r="E32" s="14"/>
       <c r="F32" s="14"/>
       <c r="G32" s="14"/>
       <c r="H32" s="15"/>
       <c r="I32" s="14"/>
       <c r="J32" s="15"/>
       <c r="K32" s="15"/>
       <c r="L32" s="15"/>
       <c r="M32" s="15"/>
       <c r="N32" s="6" t="s">
         <v>49</v>
       </c>
       <c r="O32" s="6" t="s">
         <v>49</v>
       </c>
       <c r="P32" s="6" t="s">
         <v>49</v>
       </c>
       <c r="Q32" s="6" t="s">
@@ -10675,52 +10938,55 @@
       </c>
       <c r="AD32" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AE32" s="3" t="s">
         <v>49</v>
       </c>
       <c r="AF32" s="3" t="s">
         <v>49</v>
       </c>
       <c r="AG32" s="3" t="s">
         <v>49</v>
       </c>
       <c r="AH32" s="3" t="s">
         <v>49</v>
       </c>
       <c r="AI32" s="3" t="s">
         <v>49</v>
       </c>
       <c r="AJ32" s="3" t="s">
         <v>49</v>
       </c>
       <c r="AK32" s="3" t="s">
         <v>49</v>
       </c>
-    </row>
-    <row r="33" spans="1:37" ht="12" customHeight="1">
+      <c r="AL32" s="3" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="33" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="16" t="s">
         <v>60</v>
       </c>
       <c r="B33" s="14"/>
       <c r="C33" s="14"/>
       <c r="D33" s="14"/>
       <c r="E33" s="14"/>
       <c r="F33" s="14"/>
       <c r="G33" s="14"/>
       <c r="H33" s="15"/>
       <c r="I33" s="14"/>
       <c r="J33" s="15"/>
       <c r="K33" s="15"/>
       <c r="L33" s="15"/>
       <c r="M33" s="15"/>
       <c r="N33" s="6" t="s">
         <v>49</v>
       </c>
       <c r="O33" s="6" t="s">
         <v>49</v>
       </c>
       <c r="P33" s="6" t="s">
         <v>49</v>
       </c>
       <c r="Q33" s="6" t="s">
@@ -10764,52 +11030,55 @@
       </c>
       <c r="AD33" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AE33" s="3" t="s">
         <v>49</v>
       </c>
       <c r="AF33" s="3" t="s">
         <v>49</v>
       </c>
       <c r="AG33" s="3" t="s">
         <v>49</v>
       </c>
       <c r="AH33" s="3" t="s">
         <v>49</v>
       </c>
       <c r="AI33" s="3" t="s">
         <v>49</v>
       </c>
       <c r="AJ33" s="3" t="s">
         <v>49</v>
       </c>
       <c r="AK33" s="3" t="s">
         <v>49</v>
       </c>
-    </row>
-    <row r="34" spans="1:37" ht="12" customHeight="1">
+      <c r="AL33" s="3" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="34" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="16" t="s">
         <v>36</v>
       </c>
       <c r="B34" s="14"/>
       <c r="C34" s="14"/>
       <c r="D34" s="14"/>
       <c r="E34" s="14"/>
       <c r="F34" s="14"/>
       <c r="G34" s="14"/>
       <c r="H34" s="15"/>
       <c r="I34" s="14"/>
       <c r="J34" s="15"/>
       <c r="K34" s="15"/>
       <c r="L34" s="15"/>
       <c r="M34" s="15"/>
       <c r="N34" s="6" t="s">
         <v>49</v>
       </c>
       <c r="O34" s="6" t="s">
         <v>49</v>
       </c>
       <c r="P34" s="6" t="s">
         <v>49</v>
       </c>
       <c r="Q34" s="6" t="s">
@@ -10853,52 +11122,55 @@
       </c>
       <c r="AD34" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AE34" s="3" t="s">
         <v>49</v>
       </c>
       <c r="AF34" s="3" t="s">
         <v>49</v>
       </c>
       <c r="AG34" s="3" t="s">
         <v>49</v>
       </c>
       <c r="AH34" s="3" t="s">
         <v>49</v>
       </c>
       <c r="AI34" s="3" t="s">
         <v>49</v>
       </c>
       <c r="AJ34" s="3" t="s">
         <v>49</v>
       </c>
       <c r="AK34" s="3" t="s">
         <v>49</v>
       </c>
-    </row>
-    <row r="35" spans="1:37" ht="12" customHeight="1">
+      <c r="AL34" s="3" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="35" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="16" t="s">
         <v>37</v>
       </c>
       <c r="B35" s="14"/>
       <c r="C35" s="14"/>
       <c r="D35" s="14"/>
       <c r="E35" s="14"/>
       <c r="F35" s="14"/>
       <c r="G35" s="14"/>
       <c r="H35" s="15"/>
       <c r="I35" s="14"/>
       <c r="J35" s="15"/>
       <c r="K35" s="15"/>
       <c r="L35" s="15"/>
       <c r="M35" s="15"/>
       <c r="N35" s="6" t="s">
         <v>49</v>
       </c>
       <c r="O35" s="6" t="s">
         <v>49</v>
       </c>
       <c r="P35" s="6" t="s">
         <v>49</v>
       </c>
       <c r="Q35" s="6" t="s">
@@ -10942,52 +11214,55 @@
       </c>
       <c r="AD35" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AE35" s="3" t="s">
         <v>49</v>
       </c>
       <c r="AF35" s="3" t="s">
         <v>49</v>
       </c>
       <c r="AG35" s="3" t="s">
         <v>49</v>
       </c>
       <c r="AH35" s="3" t="s">
         <v>49</v>
       </c>
       <c r="AI35" s="3" t="s">
         <v>49</v>
       </c>
       <c r="AJ35" s="3" t="s">
         <v>49</v>
       </c>
       <c r="AK35" s="3" t="s">
         <v>49</v>
       </c>
-    </row>
-    <row r="36" spans="1:37" ht="12" customHeight="1">
+      <c r="AL35" s="3" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="36" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="16" t="s">
         <v>38</v>
       </c>
       <c r="B36" s="14"/>
       <c r="C36" s="14"/>
       <c r="D36" s="14"/>
       <c r="E36" s="14"/>
       <c r="F36" s="14"/>
       <c r="G36" s="14"/>
       <c r="H36" s="15"/>
       <c r="I36" s="14"/>
       <c r="J36" s="15"/>
       <c r="K36" s="15"/>
       <c r="L36" s="15"/>
       <c r="M36" s="15"/>
       <c r="N36" s="6" t="s">
         <v>49</v>
       </c>
       <c r="O36" s="6" t="s">
         <v>49</v>
       </c>
       <c r="P36" s="6" t="s">
         <v>49</v>
       </c>
       <c r="Q36" s="6" t="s">
@@ -11031,52 +11306,55 @@
       </c>
       <c r="AD36" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AE36" s="3" t="s">
         <v>49</v>
       </c>
       <c r="AF36" s="3" t="s">
         <v>49</v>
       </c>
       <c r="AG36" s="3" t="s">
         <v>49</v>
       </c>
       <c r="AH36" s="3" t="s">
         <v>49</v>
       </c>
       <c r="AI36" s="3" t="s">
         <v>49</v>
       </c>
       <c r="AJ36" s="3" t="s">
         <v>49</v>
       </c>
       <c r="AK36" s="3" t="s">
         <v>49</v>
       </c>
-    </row>
-    <row r="37" spans="1:37" ht="12" customHeight="1">
+      <c r="AL36" s="3" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="37" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="16" t="s">
         <v>39</v>
       </c>
       <c r="B37" s="14"/>
       <c r="C37" s="14"/>
       <c r="D37" s="14"/>
       <c r="E37" s="14"/>
       <c r="F37" s="14"/>
       <c r="G37" s="14"/>
       <c r="H37" s="15"/>
       <c r="I37" s="14"/>
       <c r="J37" s="15"/>
       <c r="K37" s="15"/>
       <c r="L37" s="15"/>
       <c r="M37" s="15"/>
       <c r="N37" s="6" t="s">
         <v>49</v>
       </c>
       <c r="O37" s="6" t="s">
         <v>49</v>
       </c>
       <c r="P37" s="6" t="s">
         <v>49</v>
       </c>
       <c r="Q37" s="3">
@@ -11120,52 +11398,55 @@
       </c>
       <c r="AD37" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AE37" s="3">
         <v>1</v>
       </c>
       <c r="AF37" s="3" t="s">
         <v>49</v>
       </c>
       <c r="AG37" s="3" t="s">
         <v>49</v>
       </c>
       <c r="AH37" s="3" t="s">
         <v>49</v>
       </c>
       <c r="AI37" s="3" t="s">
         <v>49</v>
       </c>
       <c r="AJ37" s="3" t="s">
         <v>49</v>
       </c>
       <c r="AK37" s="3" t="s">
         <v>49</v>
       </c>
-    </row>
-    <row r="38" spans="1:37" ht="12" customHeight="1">
+      <c r="AL37" s="3" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="38" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="16" t="s">
         <v>40</v>
       </c>
       <c r="B38" s="14"/>
       <c r="C38" s="14"/>
       <c r="D38" s="14"/>
       <c r="E38" s="14"/>
       <c r="F38" s="14"/>
       <c r="G38" s="14"/>
       <c r="H38" s="14"/>
       <c r="I38" s="14"/>
       <c r="J38" s="14"/>
       <c r="K38" s="14"/>
       <c r="L38" s="14"/>
       <c r="M38" s="14"/>
       <c r="N38" s="6" t="s">
         <v>49</v>
       </c>
       <c r="O38" s="6" t="s">
         <v>49</v>
       </c>
       <c r="P38" s="6" t="s">
         <v>49</v>
       </c>
       <c r="Q38" s="6" t="s">
@@ -11209,52 +11490,55 @@
       </c>
       <c r="AD38" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AE38" s="3" t="s">
         <v>49</v>
       </c>
       <c r="AF38" s="3" t="s">
         <v>49</v>
       </c>
       <c r="AG38" s="3" t="s">
         <v>49</v>
       </c>
       <c r="AH38" s="3" t="s">
         <v>49</v>
       </c>
       <c r="AI38" s="3" t="s">
         <v>49</v>
       </c>
       <c r="AJ38" s="3" t="s">
         <v>49</v>
       </c>
       <c r="AK38" s="3" t="s">
         <v>49</v>
       </c>
-    </row>
-    <row r="39" spans="1:37" ht="12" customHeight="1">
+      <c r="AL38" s="3" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="39" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="16" t="s">
         <v>53</v>
       </c>
       <c r="B39" s="14"/>
       <c r="C39" s="14"/>
       <c r="D39" s="14"/>
       <c r="E39" s="14"/>
       <c r="F39" s="14"/>
       <c r="G39" s="14"/>
       <c r="H39" s="14"/>
       <c r="I39" s="14"/>
       <c r="J39" s="14"/>
       <c r="K39" s="14"/>
       <c r="L39" s="14"/>
       <c r="M39" s="14"/>
       <c r="N39" s="6" t="s">
         <v>49</v>
       </c>
       <c r="O39" s="6" t="s">
         <v>49</v>
       </c>
       <c r="P39" s="6" t="s">
         <v>49</v>
       </c>
       <c r="Q39" s="6" t="s">
@@ -11298,52 +11582,55 @@
       </c>
       <c r="AD39" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AE39" s="3">
         <v>1</v>
       </c>
       <c r="AF39" s="3" t="s">
         <v>49</v>
       </c>
       <c r="AG39" s="3" t="s">
         <v>49</v>
       </c>
       <c r="AH39" s="3">
         <v>1</v>
       </c>
       <c r="AI39" s="3" t="s">
         <v>49</v>
       </c>
       <c r="AJ39" s="3" t="s">
         <v>49</v>
       </c>
       <c r="AK39" s="3" t="s">
         <v>49</v>
       </c>
-    </row>
-    <row r="40" spans="1:37" ht="12" customHeight="1">
+      <c r="AL39" s="3" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="40" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="16" t="s">
         <v>44</v>
       </c>
       <c r="B40" s="14"/>
       <c r="C40" s="14"/>
       <c r="D40" s="14"/>
       <c r="E40" s="14"/>
       <c r="F40" s="14"/>
       <c r="G40" s="14"/>
       <c r="H40" s="15"/>
       <c r="I40" s="14"/>
       <c r="J40" s="15"/>
       <c r="K40" s="15"/>
       <c r="L40" s="15"/>
       <c r="M40" s="15"/>
       <c r="N40" s="6" t="s">
         <v>49</v>
       </c>
       <c r="O40" s="6" t="s">
         <v>49</v>
       </c>
       <c r="P40" s="6" t="s">
         <v>49</v>
       </c>
       <c r="Q40" s="6" t="s">
@@ -11387,52 +11674,55 @@
       </c>
       <c r="AD40" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AE40" s="3" t="s">
         <v>49</v>
       </c>
       <c r="AF40" s="3">
         <v>1</v>
       </c>
       <c r="AG40" s="3" t="s">
         <v>49</v>
       </c>
       <c r="AH40" s="3" t="s">
         <v>49</v>
       </c>
       <c r="AI40" s="3" t="s">
         <v>49</v>
       </c>
       <c r="AJ40" s="3" t="s">
         <v>49</v>
       </c>
       <c r="AK40" s="3" t="s">
         <v>49</v>
       </c>
-    </row>
-    <row r="41" spans="1:37" ht="12" customHeight="1">
+      <c r="AL40" s="3" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="41" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="16" t="s">
         <v>41</v>
       </c>
       <c r="B41" s="14"/>
       <c r="C41" s="14"/>
       <c r="D41" s="14"/>
       <c r="E41" s="14"/>
       <c r="F41" s="14"/>
       <c r="G41" s="14"/>
       <c r="H41" s="15"/>
       <c r="I41" s="14"/>
       <c r="J41" s="15"/>
       <c r="K41" s="15"/>
       <c r="L41" s="15"/>
       <c r="M41" s="15"/>
       <c r="N41" s="1">
         <v>1</v>
       </c>
       <c r="O41" s="6" t="s">
         <v>49</v>
       </c>
       <c r="P41" s="1">
         <v>1</v>
       </c>
       <c r="Q41" s="6" t="s">
@@ -11476,52 +11766,55 @@
       </c>
       <c r="AD41" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AE41" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AF41" s="3" t="s">
         <v>49</v>
       </c>
       <c r="AG41" s="3" t="s">
         <v>49</v>
       </c>
       <c r="AH41" s="3" t="s">
         <v>49</v>
       </c>
       <c r="AI41" s="3" t="s">
         <v>49</v>
       </c>
       <c r="AJ41" s="3" t="s">
         <v>49</v>
       </c>
       <c r="AK41" s="3" t="s">
         <v>49</v>
       </c>
-    </row>
-    <row r="42" spans="1:37" ht="12" customHeight="1">
+      <c r="AL41" s="3" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="42" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="16" t="s">
         <v>42</v>
       </c>
       <c r="B42" s="14"/>
       <c r="C42" s="14"/>
       <c r="D42" s="14"/>
       <c r="E42" s="14"/>
       <c r="F42" s="14"/>
       <c r="G42" s="14"/>
       <c r="H42" s="15"/>
       <c r="I42" s="14"/>
       <c r="J42" s="15"/>
       <c r="K42" s="15"/>
       <c r="L42" s="15"/>
       <c r="M42" s="15"/>
       <c r="N42" s="6" t="s">
         <v>49</v>
       </c>
       <c r="O42" s="6" t="s">
         <v>49</v>
       </c>
       <c r="P42" s="6" t="s">
         <v>49</v>
       </c>
       <c r="Q42" s="6" t="s">
@@ -11565,52 +11858,55 @@
       </c>
       <c r="AD42" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AE42" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AF42" s="3" t="s">
         <v>49</v>
       </c>
       <c r="AG42" s="3" t="s">
         <v>49</v>
       </c>
       <c r="AH42" s="3" t="s">
         <v>49</v>
       </c>
       <c r="AI42" s="3" t="s">
         <v>49</v>
       </c>
       <c r="AJ42" s="3">
         <v>1</v>
       </c>
       <c r="AK42" s="3" t="s">
         <v>49</v>
       </c>
-    </row>
-    <row r="43" spans="1:37" ht="12" customHeight="1">
+      <c r="AL42" s="3" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="43" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="16" t="s">
         <v>54</v>
       </c>
       <c r="B43" s="14"/>
       <c r="C43" s="14"/>
       <c r="D43" s="14"/>
       <c r="E43" s="14"/>
       <c r="F43" s="14"/>
       <c r="G43" s="14"/>
       <c r="H43" s="15"/>
       <c r="I43" s="14"/>
       <c r="J43" s="15"/>
       <c r="K43" s="15"/>
       <c r="L43" s="15"/>
       <c r="M43" s="15"/>
       <c r="N43" s="6" t="s">
         <v>49</v>
       </c>
       <c r="O43" s="6" t="s">
         <v>49</v>
       </c>
       <c r="P43" s="6" t="s">
         <v>49</v>
       </c>
       <c r="Q43" s="6" t="s">
@@ -11654,52 +11950,55 @@
       </c>
       <c r="AD43" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AE43" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AF43" s="3" t="s">
         <v>49</v>
       </c>
       <c r="AG43" s="3">
         <v>1</v>
       </c>
       <c r="AH43" s="3">
         <v>1</v>
       </c>
       <c r="AI43" s="3" t="s">
         <v>49</v>
       </c>
       <c r="AJ43" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AK43" s="3" t="s">
         <v>49</v>
       </c>
-    </row>
-    <row r="44" spans="1:37" ht="12" customHeight="1">
+      <c r="AL43" s="3" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="44" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="24" t="s">
         <v>43</v>
       </c>
       <c r="B44" s="17"/>
       <c r="C44" s="17"/>
       <c r="D44" s="17"/>
       <c r="E44" s="17"/>
       <c r="F44" s="17"/>
       <c r="G44" s="17"/>
       <c r="H44" s="18"/>
       <c r="I44" s="17"/>
       <c r="J44" s="18"/>
       <c r="K44" s="18"/>
       <c r="L44" s="18"/>
       <c r="M44" s="18"/>
       <c r="N44" s="8" t="s">
         <v>49</v>
       </c>
       <c r="O44" s="8" t="s">
         <v>49</v>
       </c>
       <c r="P44" s="8" t="s">
         <v>49</v>
       </c>
       <c r="Q44" s="8" t="s">
@@ -11743,224 +12042,227 @@
       </c>
       <c r="AD44" s="8" t="s">
         <v>49</v>
       </c>
       <c r="AE44" s="8" t="s">
         <v>49</v>
       </c>
       <c r="AF44" s="5" t="s">
         <v>49</v>
       </c>
       <c r="AG44" s="8" t="s">
         <v>49</v>
       </c>
       <c r="AH44" s="8" t="s">
         <v>49</v>
       </c>
       <c r="AI44" s="40">
         <v>1</v>
       </c>
       <c r="AJ44" s="8" t="s">
         <v>49</v>
       </c>
       <c r="AK44" s="5" t="s">
         <v>49</v>
       </c>
-    </row>
-    <row r="45" spans="1:37">
+      <c r="AL44" s="5" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="45" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A45" s="19" t="s">
         <v>47</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="T30:AG30"/>
     <mergeCell ref="W4:AQ4"/>
     <mergeCell ref="A5:M5"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
     <mergeCell ref="T6:AE6"/>
     <mergeCell ref="AF6:AQ6"/>
     <mergeCell ref="N6:S6"/>
     <mergeCell ref="T8:AG8"/>
     <mergeCell ref="T23:AG23"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <dimension ref="A4:BD45"/>
   <sheetViews>
-    <sheetView topLeftCell="AG1" workbookViewId="0">
-      <selection activeCell="AK9" sqref="AK9:AK44"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="AO39" sqref="AO39"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="17.140625" style="1" customWidth="1"/>
     <col min="2" max="11" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="12" max="12" width="8.42578125" style="1" hidden="1" customWidth="1"/>
     <col min="13" max="13" width="0.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="14" max="19" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="20" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="4" spans="1:56" ht="15" customHeight="1">
+    <row r="4" spans="1:56" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="30"/>
       <c r="B4" s="30"/>
       <c r="C4" s="30"/>
       <c r="D4" s="30"/>
       <c r="E4" s="30"/>
       <c r="F4" s="30"/>
       <c r="G4" s="30"/>
       <c r="H4" s="30"/>
       <c r="I4" s="30"/>
       <c r="J4" s="30"/>
       <c r="K4" s="30"/>
       <c r="L4" s="30"/>
       <c r="M4" s="30"/>
       <c r="N4" s="30"/>
       <c r="O4" s="30"/>
       <c r="P4" s="30"/>
       <c r="Q4" s="30"/>
       <c r="R4" s="30"/>
       <c r="S4" s="30"/>
       <c r="T4" s="30"/>
       <c r="U4" s="30"/>
       <c r="V4" s="30"/>
-      <c r="W4" s="56" t="s">
+      <c r="W4" s="55" t="s">
         <v>48</v>
       </c>
-      <c r="X4" s="56"/>
-[...18 lines deleted...]
-      <c r="AQ4" s="56"/>
+      <c r="X4" s="55"/>
+      <c r="Y4" s="55"/>
+      <c r="Z4" s="55"/>
+      <c r="AA4" s="55"/>
+      <c r="AB4" s="55"/>
+      <c r="AC4" s="55"/>
+      <c r="AD4" s="55"/>
+      <c r="AE4" s="55"/>
+      <c r="AF4" s="55"/>
+      <c r="AG4" s="55"/>
+      <c r="AH4" s="55"/>
+      <c r="AI4" s="55"/>
+      <c r="AJ4" s="55"/>
+      <c r="AK4" s="55"/>
+      <c r="AL4" s="55"/>
+      <c r="AM4" s="55"/>
+      <c r="AN4" s="55"/>
+      <c r="AO4" s="55"/>
+      <c r="AP4" s="55"/>
+      <c r="AQ4" s="55"/>
       <c r="AR4" s="30"/>
       <c r="AS4" s="30"/>
       <c r="AT4" s="30"/>
       <c r="AU4" s="30"/>
       <c r="AV4" s="30"/>
       <c r="AW4" s="30"/>
       <c r="AX4" s="30"/>
       <c r="AY4" s="30"/>
       <c r="AZ4" s="30"/>
       <c r="BA4" s="30"/>
       <c r="BB4" s="30"/>
       <c r="BC4" s="30"/>
       <c r="BD4" s="30"/>
     </row>
-    <row r="5" spans="1:56">
-[...16 lines deleted...]
-      <c r="B6" s="59">
+    <row r="5" spans="1:56" x14ac:dyDescent="0.2">
+      <c r="A5" s="67"/>
+      <c r="B5" s="67"/>
+      <c r="C5" s="67"/>
+      <c r="D5" s="67"/>
+      <c r="E5" s="67"/>
+      <c r="F5" s="67"/>
+      <c r="G5" s="67"/>
+      <c r="H5" s="67"/>
+      <c r="I5" s="67"/>
+      <c r="J5" s="67"/>
+      <c r="K5" s="67"/>
+      <c r="L5" s="67"/>
+      <c r="M5" s="67"/>
+    </row>
+    <row r="6" spans="1:56" x14ac:dyDescent="0.2">
+      <c r="A6" s="56"/>
+      <c r="B6" s="58">
         <v>2021</v>
       </c>
-      <c r="C6" s="60"/>
-[...10 lines deleted...]
-      <c r="N6" s="60">
+      <c r="C6" s="59"/>
+      <c r="D6" s="59"/>
+      <c r="E6" s="59"/>
+      <c r="F6" s="59"/>
+      <c r="G6" s="59"/>
+      <c r="H6" s="59"/>
+      <c r="I6" s="59"/>
+      <c r="J6" s="59"/>
+      <c r="K6" s="59"/>
+      <c r="L6" s="59"/>
+      <c r="M6" s="59"/>
+      <c r="N6" s="59">
         <v>2024</v>
       </c>
-      <c r="O6" s="60"/>
-[...4 lines deleted...]
-      <c r="T6" s="64">
+      <c r="O6" s="59"/>
+      <c r="P6" s="59"/>
+      <c r="Q6" s="59"/>
+      <c r="R6" s="59"/>
+      <c r="S6" s="59"/>
+      <c r="T6" s="63">
         <v>2025</v>
       </c>
-      <c r="U6" s="64"/>
-[...10 lines deleted...]
-      <c r="AF6" s="64">
+      <c r="U6" s="63"/>
+      <c r="V6" s="63"/>
+      <c r="W6" s="63"/>
+      <c r="X6" s="63"/>
+      <c r="Y6" s="63"/>
+      <c r="Z6" s="63"/>
+      <c r="AA6" s="63"/>
+      <c r="AB6" s="63"/>
+      <c r="AC6" s="63"/>
+      <c r="AD6" s="63"/>
+      <c r="AE6" s="58"/>
+      <c r="AF6" s="63">
         <v>2026</v>
       </c>
-      <c r="AG6" s="64"/>
-[...12 lines deleted...]
-      <c r="A7" s="58"/>
+      <c r="AG6" s="63"/>
+      <c r="AH6" s="63"/>
+      <c r="AI6" s="63"/>
+      <c r="AJ6" s="63"/>
+      <c r="AK6" s="63"/>
+      <c r="AL6" s="63"/>
+      <c r="AM6" s="63"/>
+      <c r="AN6" s="63"/>
+      <c r="AO6" s="63"/>
+      <c r="AP6" s="63"/>
+      <c r="AQ6" s="58"/>
+    </row>
+    <row r="7" spans="1:56" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="57"/>
       <c r="B7" s="34" t="s">
         <v>5</v>
       </c>
       <c r="C7" s="34" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="34" t="s">
         <v>7</v>
       </c>
       <c r="E7" s="34" t="s">
         <v>8</v>
       </c>
       <c r="F7" s="34" t="s">
         <v>0</v>
       </c>
       <c r="G7" s="34" t="s">
         <v>1</v>
       </c>
       <c r="H7" s="34" t="s">
         <v>2</v>
       </c>
       <c r="I7" s="35" t="s">
         <v>3</v>
       </c>
       <c r="J7" s="35" t="s">
@@ -12044,98 +12346,98 @@
       <c r="AJ7" s="11" t="s">
         <v>34</v>
       </c>
       <c r="AK7" s="22" t="s">
         <v>35</v>
       </c>
       <c r="AL7" s="22" t="s">
         <v>25</v>
       </c>
       <c r="AM7" s="11" t="s">
         <v>26</v>
       </c>
       <c r="AN7" s="11" t="s">
         <v>27</v>
       </c>
       <c r="AO7" s="11" t="s">
         <v>28</v>
       </c>
       <c r="AP7" s="11" t="s">
         <v>29</v>
       </c>
       <c r="AQ7" s="11" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="8" spans="1:56" ht="12" customHeight="1">
-[...12 lines deleted...]
-      <c r="M8" s="69"/>
+    <row r="8" spans="1:56" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="68"/>
+      <c r="B8" s="68"/>
+      <c r="C8" s="68"/>
+      <c r="D8" s="68"/>
+      <c r="E8" s="68"/>
+      <c r="F8" s="68"/>
+      <c r="G8" s="68"/>
+      <c r="H8" s="68"/>
+      <c r="I8" s="68"/>
+      <c r="J8" s="68"/>
+      <c r="K8" s="68"/>
+      <c r="L8" s="68"/>
+      <c r="M8" s="68"/>
       <c r="N8" s="32"/>
       <c r="O8" s="32"/>
       <c r="P8" s="32"/>
       <c r="Q8" s="32"/>
       <c r="R8" s="32"/>
       <c r="S8" s="32"/>
-      <c r="T8" s="67" t="s">
+      <c r="T8" s="66" t="s">
         <v>50</v>
       </c>
-      <c r="U8" s="67"/>
-[...11 lines deleted...]
-      <c r="AG8" s="67"/>
+      <c r="U8" s="66"/>
+      <c r="V8" s="66"/>
+      <c r="W8" s="66"/>
+      <c r="X8" s="66"/>
+      <c r="Y8" s="66"/>
+      <c r="Z8" s="66"/>
+      <c r="AA8" s="66"/>
+      <c r="AB8" s="66"/>
+      <c r="AC8" s="66"/>
+      <c r="AD8" s="66"/>
+      <c r="AE8" s="66"/>
+      <c r="AF8" s="66"/>
+      <c r="AG8" s="66"/>
       <c r="AH8" s="32"/>
       <c r="AI8" s="32"/>
       <c r="AJ8" s="32"/>
       <c r="AK8" s="32"/>
       <c r="AL8" s="32"/>
       <c r="AM8" s="32"/>
       <c r="AN8" s="32"/>
       <c r="AO8" s="32"/>
       <c r="AP8" s="32"/>
       <c r="AQ8" s="32"/>
     </row>
-    <row r="9" spans="1:56" ht="12" customHeight="1">
+    <row r="9" spans="1:56" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="12" t="s">
         <v>58</v>
       </c>
       <c r="B9" s="13"/>
       <c r="C9" s="13"/>
       <c r="D9" s="13"/>
       <c r="E9" s="13"/>
       <c r="F9" s="13"/>
       <c r="G9" s="13"/>
       <c r="H9" s="13"/>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="13"/>
       <c r="L9" s="13"/>
       <c r="M9" s="13"/>
       <c r="N9" s="1">
         <v>5.33</v>
       </c>
       <c r="O9" s="2">
         <v>3.1</v>
       </c>
       <c r="P9" s="1">
         <v>4.3499999999999996</v>
       </c>
       <c r="Q9" s="2">
@@ -12179,52 +12481,55 @@
       </c>
       <c r="AD9" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AE9" s="2">
         <v>9.48</v>
       </c>
       <c r="AF9" s="2">
         <v>5.3</v>
       </c>
       <c r="AG9" s="2">
         <v>6.19</v>
       </c>
       <c r="AH9" s="2">
         <v>5.81</v>
       </c>
       <c r="AI9" s="2">
         <v>6.58</v>
       </c>
       <c r="AJ9" s="2">
         <v>3.75</v>
       </c>
       <c r="AK9" s="3" t="s">
         <v>49</v>
       </c>
-    </row>
-    <row r="10" spans="1:56" ht="12" customHeight="1">
+      <c r="AL9" s="2">
+        <v>8.32</v>
+      </c>
+    </row>
+    <row r="10" spans="1:56" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="16" t="s">
         <v>59</v>
       </c>
       <c r="B10" s="14"/>
       <c r="C10" s="14"/>
       <c r="D10" s="14"/>
       <c r="E10" s="14"/>
       <c r="F10" s="14"/>
       <c r="G10" s="14"/>
       <c r="H10" s="15"/>
       <c r="I10" s="14"/>
       <c r="J10" s="15"/>
       <c r="K10" s="15"/>
       <c r="L10" s="15"/>
       <c r="M10" s="15"/>
       <c r="N10" s="1">
         <v>7.73</v>
       </c>
       <c r="O10" s="2">
         <v>5.6</v>
       </c>
       <c r="P10" s="1">
         <v>2.66</v>
       </c>
       <c r="Q10" s="6" t="s">
@@ -12268,52 +12573,55 @@
       </c>
       <c r="AD10" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AE10" s="2">
         <v>11.43</v>
       </c>
       <c r="AF10" s="2">
         <v>3.28</v>
       </c>
       <c r="AG10" s="2">
         <v>6.99</v>
       </c>
       <c r="AH10" s="2">
         <v>3.66</v>
       </c>
       <c r="AI10" s="2">
         <v>5.7</v>
       </c>
       <c r="AJ10" s="2">
         <v>3.27</v>
       </c>
       <c r="AK10" s="3" t="s">
         <v>49</v>
       </c>
-    </row>
-    <row r="11" spans="1:56" ht="12" customHeight="1">
+      <c r="AL10" s="2">
+        <v>5.95</v>
+      </c>
+    </row>
+    <row r="11" spans="1:56" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="16" t="s">
         <v>60</v>
       </c>
       <c r="B11" s="14"/>
       <c r="C11" s="14"/>
       <c r="D11" s="14"/>
       <c r="E11" s="14"/>
       <c r="F11" s="14"/>
       <c r="G11" s="14"/>
       <c r="H11" s="15"/>
       <c r="I11" s="14"/>
       <c r="J11" s="15"/>
       <c r="K11" s="15"/>
       <c r="L11" s="15"/>
       <c r="M11" s="15"/>
       <c r="N11" s="6" t="s">
         <v>49</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>49</v>
       </c>
       <c r="P11" s="1">
         <v>32.26</v>
       </c>
       <c r="Q11" s="6" t="s">
@@ -12357,52 +12665,55 @@
       </c>
       <c r="AD11" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AE11" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AF11" s="2">
         <v>27.78</v>
       </c>
       <c r="AG11" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AH11" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AI11" s="2">
         <v>35.71</v>
       </c>
       <c r="AJ11" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AK11" s="3" t="s">
         <v>49</v>
       </c>
-    </row>
-    <row r="12" spans="1:56" ht="12" customHeight="1">
+      <c r="AL11" s="2">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="12" spans="1:56" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="16" t="s">
         <v>36</v>
       </c>
       <c r="B12" s="14"/>
       <c r="C12" s="14"/>
       <c r="D12" s="14"/>
       <c r="E12" s="14"/>
       <c r="F12" s="14"/>
       <c r="G12" s="14"/>
       <c r="H12" s="15"/>
       <c r="I12" s="14"/>
       <c r="J12" s="15"/>
       <c r="K12" s="15"/>
       <c r="L12" s="15"/>
       <c r="M12" s="15"/>
       <c r="N12" s="6" t="s">
         <v>49</v>
       </c>
       <c r="O12" s="6" t="s">
         <v>49</v>
       </c>
       <c r="P12" s="6" t="s">
         <v>49</v>
       </c>
       <c r="Q12" s="6" t="s">
@@ -12446,52 +12757,55 @@
       </c>
       <c r="AD12" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AE12" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AF12" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AG12" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AH12" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AI12" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AJ12" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AK12" s="3" t="s">
         <v>49</v>
       </c>
-    </row>
-    <row r="13" spans="1:56" ht="12" customHeight="1">
+      <c r="AL12" s="2" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="13" spans="1:56" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="16" t="s">
         <v>37</v>
       </c>
       <c r="B13" s="14"/>
       <c r="C13" s="14"/>
       <c r="D13" s="14"/>
       <c r="E13" s="14"/>
       <c r="F13" s="14"/>
       <c r="G13" s="14"/>
       <c r="H13" s="15"/>
       <c r="I13" s="14"/>
       <c r="J13" s="15"/>
       <c r="K13" s="15"/>
       <c r="L13" s="15"/>
       <c r="M13" s="15"/>
       <c r="N13" s="6" t="s">
         <v>49</v>
       </c>
       <c r="O13" s="6" t="s">
         <v>49</v>
       </c>
       <c r="P13" s="6" t="s">
         <v>49</v>
       </c>
       <c r="Q13" s="6" t="s">
@@ -12535,52 +12849,55 @@
       </c>
       <c r="AD13" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AE13" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AF13" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AG13" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AH13" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AI13" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AJ13" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AK13" s="3" t="s">
         <v>49</v>
       </c>
-    </row>
-    <row r="14" spans="1:56" ht="12" customHeight="1">
+      <c r="AL13" s="2" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="14" spans="1:56" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="16" t="s">
         <v>38</v>
       </c>
       <c r="B14" s="14"/>
       <c r="C14" s="14"/>
       <c r="D14" s="14"/>
       <c r="E14" s="14"/>
       <c r="F14" s="14"/>
       <c r="G14" s="14"/>
       <c r="H14" s="15"/>
       <c r="I14" s="14"/>
       <c r="J14" s="15"/>
       <c r="K14" s="15"/>
       <c r="L14" s="15"/>
       <c r="M14" s="15"/>
       <c r="N14" s="6" t="s">
         <v>49</v>
       </c>
       <c r="O14" s="6" t="s">
         <v>49</v>
       </c>
       <c r="P14" s="6" t="s">
         <v>49</v>
       </c>
       <c r="Q14" s="6" t="s">
@@ -12624,52 +12941,55 @@
       </c>
       <c r="AD14" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AE14" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AF14" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AG14" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AH14" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AI14" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AJ14" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AK14" s="3" t="s">
         <v>49</v>
       </c>
-    </row>
-    <row r="15" spans="1:56" ht="12" customHeight="1">
+      <c r="AL14" s="2">
+        <v>29.41</v>
+      </c>
+    </row>
+    <row r="15" spans="1:56" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="16" t="s">
         <v>39</v>
       </c>
       <c r="B15" s="14"/>
       <c r="C15" s="14"/>
       <c r="D15" s="14"/>
       <c r="E15" s="14"/>
       <c r="F15" s="14"/>
       <c r="G15" s="14"/>
       <c r="H15" s="15"/>
       <c r="I15" s="14"/>
       <c r="J15" s="15"/>
       <c r="K15" s="15"/>
       <c r="L15" s="15"/>
       <c r="M15" s="15"/>
       <c r="N15" s="6" t="s">
         <v>49</v>
       </c>
       <c r="O15" s="6" t="s">
         <v>49</v>
       </c>
       <c r="P15" s="6" t="s">
         <v>49</v>
       </c>
       <c r="Q15" s="2">
@@ -12713,52 +13033,55 @@
       </c>
       <c r="AD15" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AE15" s="2">
         <v>90.91</v>
       </c>
       <c r="AF15" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AG15" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AH15" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AI15" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AJ15" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AK15" s="3" t="s">
         <v>49</v>
       </c>
-    </row>
-    <row r="16" spans="1:56" ht="12" customHeight="1">
+      <c r="AL15" s="2" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="16" spans="1:56" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="16" t="s">
         <v>40</v>
       </c>
       <c r="B16" s="14"/>
       <c r="C16" s="14"/>
       <c r="D16" s="14"/>
       <c r="E16" s="14"/>
       <c r="F16" s="14"/>
       <c r="G16" s="14"/>
       <c r="H16" s="15"/>
       <c r="I16" s="14"/>
       <c r="J16" s="15"/>
       <c r="K16" s="15"/>
       <c r="L16" s="15"/>
       <c r="M16" s="15"/>
       <c r="N16" s="6" t="s">
         <v>49</v>
       </c>
       <c r="O16" s="6" t="s">
         <v>49</v>
       </c>
       <c r="P16" s="6" t="s">
         <v>49</v>
       </c>
       <c r="Q16" s="6" t="s">
@@ -12802,52 +13125,55 @@
       </c>
       <c r="AD16" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AE16" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AF16" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AG16" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AH16" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AI16" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AJ16" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AK16" s="3" t="s">
         <v>49</v>
       </c>
-    </row>
-    <row r="17" spans="1:50" ht="12" customHeight="1">
+      <c r="AL16" s="2" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="17" spans="1:50" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="16" t="s">
         <v>53</v>
       </c>
       <c r="B17" s="14"/>
       <c r="C17" s="14"/>
       <c r="D17" s="14"/>
       <c r="E17" s="14"/>
       <c r="F17" s="14"/>
       <c r="G17" s="14"/>
       <c r="H17" s="15"/>
       <c r="I17" s="14"/>
       <c r="J17" s="15"/>
       <c r="K17" s="15"/>
       <c r="L17" s="15"/>
       <c r="M17" s="15"/>
       <c r="N17" s="6" t="s">
         <v>49</v>
       </c>
       <c r="O17" s="6" t="s">
         <v>49</v>
       </c>
       <c r="P17" s="6" t="s">
         <v>49</v>
       </c>
       <c r="Q17" s="6" t="s">
@@ -12891,52 +13217,55 @@
       </c>
       <c r="AD17" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AE17" s="2">
         <v>200</v>
       </c>
       <c r="AF17" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AG17" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AH17" s="2">
         <v>1000</v>
       </c>
       <c r="AI17" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AJ17" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AK17" s="3" t="s">
         <v>49</v>
       </c>
-    </row>
-    <row r="18" spans="1:50" ht="12" customHeight="1">
+      <c r="AL17" s="2" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="18" spans="1:50" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="16" t="s">
         <v>44</v>
       </c>
       <c r="B18" s="14"/>
       <c r="C18" s="14"/>
       <c r="D18" s="14"/>
       <c r="E18" s="14"/>
       <c r="F18" s="14"/>
       <c r="G18" s="14"/>
       <c r="H18" s="15"/>
       <c r="I18" s="14"/>
       <c r="J18" s="15"/>
       <c r="K18" s="15"/>
       <c r="L18" s="15"/>
       <c r="M18" s="15"/>
       <c r="N18" s="6" t="s">
         <v>49</v>
       </c>
       <c r="O18" s="6" t="s">
         <v>49</v>
       </c>
       <c r="P18" s="6" t="s">
         <v>49</v>
       </c>
       <c r="Q18" s="6" t="s">
@@ -12980,52 +13309,55 @@
       </c>
       <c r="AD18" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AE18" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AF18" s="2">
         <v>100</v>
       </c>
       <c r="AG18" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AH18" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AI18" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AJ18" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AK18" s="3" t="s">
         <v>49</v>
       </c>
-    </row>
-    <row r="19" spans="1:50" ht="12" customHeight="1">
+      <c r="AL18" s="2" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="19" spans="1:50" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="16" t="s">
         <v>41</v>
       </c>
       <c r="B19" s="14"/>
       <c r="C19" s="14"/>
       <c r="D19" s="14"/>
       <c r="E19" s="14"/>
       <c r="F19" s="14"/>
       <c r="G19" s="14"/>
       <c r="H19" s="15"/>
       <c r="I19" s="14"/>
       <c r="J19" s="15"/>
       <c r="K19" s="15"/>
       <c r="L19" s="15"/>
       <c r="M19" s="15"/>
       <c r="N19" s="1">
         <v>38.46</v>
       </c>
       <c r="O19" s="6" t="s">
         <v>49</v>
       </c>
       <c r="P19" s="1">
         <v>55.56</v>
       </c>
       <c r="Q19" s="6" t="s">
@@ -13069,52 +13401,55 @@
       </c>
       <c r="AD19" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AE19" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AF19" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AG19" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AH19" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AI19" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AJ19" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AK19" s="3" t="s">
         <v>49</v>
       </c>
-    </row>
-    <row r="20" spans="1:50" ht="12" customHeight="1">
+      <c r="AL19" s="2" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="20" spans="1:50" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="16" t="s">
         <v>42</v>
       </c>
       <c r="B20" s="14"/>
       <c r="C20" s="14"/>
       <c r="D20" s="14"/>
       <c r="E20" s="14"/>
       <c r="F20" s="14"/>
       <c r="G20" s="14"/>
       <c r="H20" s="15"/>
       <c r="I20" s="14"/>
       <c r="J20" s="15"/>
       <c r="K20" s="15"/>
       <c r="L20" s="15"/>
       <c r="M20" s="15"/>
       <c r="N20" s="6" t="s">
         <v>49</v>
       </c>
       <c r="O20" s="6" t="s">
         <v>49</v>
       </c>
       <c r="P20" s="6" t="s">
         <v>49</v>
       </c>
       <c r="Q20" s="6" t="s">
@@ -13156,52 +13491,55 @@
       </c>
       <c r="AD20" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AE20" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AF20" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AG20" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AH20" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AI20" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AJ20" s="2">
         <v>40</v>
       </c>
       <c r="AK20" s="3" t="s">
         <v>49</v>
       </c>
-    </row>
-    <row r="21" spans="1:50" ht="12" customHeight="1">
+      <c r="AL20" s="2" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="21" spans="1:50" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="16" t="s">
         <v>54</v>
       </c>
       <c r="B21" s="14"/>
       <c r="C21" s="14"/>
       <c r="D21" s="14"/>
       <c r="E21" s="14"/>
       <c r="F21" s="14"/>
       <c r="G21" s="14"/>
       <c r="H21" s="15"/>
       <c r="I21" s="14"/>
       <c r="J21" s="15"/>
       <c r="K21" s="15"/>
       <c r="L21" s="15"/>
       <c r="M21" s="15"/>
       <c r="N21" s="6" t="s">
         <v>49</v>
       </c>
       <c r="O21" s="6" t="s">
         <v>49</v>
       </c>
       <c r="P21" s="6" t="s">
         <v>49</v>
       </c>
       <c r="Q21" s="6" t="s">
@@ -13245,52 +13583,55 @@
       </c>
       <c r="AD21" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AE21" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AF21" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AG21" s="2">
         <v>125</v>
       </c>
       <c r="AH21" s="2">
         <v>62.5</v>
       </c>
       <c r="AI21" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AJ21" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AK21" s="3" t="s">
         <v>49</v>
       </c>
-    </row>
-    <row r="22" spans="1:50" ht="12" customHeight="1">
+      <c r="AL21" s="2" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="22" spans="1:50" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="16" t="s">
         <v>43</v>
       </c>
       <c r="B22" s="14"/>
       <c r="C22" s="14"/>
       <c r="D22" s="14"/>
       <c r="E22" s="14"/>
       <c r="F22" s="14"/>
       <c r="G22" s="14"/>
       <c r="H22" s="15"/>
       <c r="I22" s="14"/>
       <c r="J22" s="15"/>
       <c r="K22" s="15"/>
       <c r="L22" s="15"/>
       <c r="M22" s="15"/>
       <c r="N22" s="6" t="s">
         <v>49</v>
       </c>
       <c r="O22" s="6" t="s">
         <v>49</v>
       </c>
       <c r="P22" s="6" t="s">
         <v>49</v>
       </c>
       <c r="Q22" s="2">
@@ -13334,104 +13675,107 @@
       </c>
       <c r="AD22" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AE22" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AF22" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AG22" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AH22" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AI22" s="2">
         <v>43.48</v>
       </c>
       <c r="AJ22" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AK22" s="3" t="s">
         <v>49</v>
       </c>
-    </row>
-    <row r="23" spans="1:50" ht="12" customHeight="1">
+      <c r="AL22" s="2" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="23" spans="1:50" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="12"/>
       <c r="B23" s="12"/>
       <c r="C23" s="12"/>
       <c r="D23" s="12"/>
       <c r="E23" s="12"/>
       <c r="F23" s="12"/>
       <c r="G23" s="12"/>
       <c r="H23" s="12"/>
       <c r="I23" s="12"/>
       <c r="J23" s="12"/>
       <c r="K23" s="12"/>
       <c r="L23" s="12"/>
       <c r="M23" s="12"/>
       <c r="N23" s="12"/>
       <c r="O23" s="12"/>
       <c r="P23" s="12"/>
       <c r="Q23" s="12"/>
       <c r="R23" s="12"/>
       <c r="S23" s="12"/>
-      <c r="T23" s="65" t="s">
+      <c r="T23" s="64" t="s">
         <v>51</v>
       </c>
-      <c r="U23" s="65"/>
-[...11 lines deleted...]
-      <c r="AG23" s="65"/>
+      <c r="U23" s="64"/>
+      <c r="V23" s="64"/>
+      <c r="W23" s="64"/>
+      <c r="X23" s="64"/>
+      <c r="Y23" s="64"/>
+      <c r="Z23" s="64"/>
+      <c r="AA23" s="64"/>
+      <c r="AB23" s="64"/>
+      <c r="AC23" s="64"/>
+      <c r="AD23" s="64"/>
+      <c r="AE23" s="64"/>
+      <c r="AF23" s="64"/>
+      <c r="AG23" s="64"/>
       <c r="AH23" s="12"/>
       <c r="AI23" s="12"/>
       <c r="AJ23" s="2"/>
       <c r="AM23" s="12"/>
       <c r="AN23" s="12"/>
       <c r="AO23" s="12"/>
       <c r="AP23" s="12"/>
       <c r="AQ23" s="12"/>
       <c r="AR23" s="12"/>
       <c r="AS23" s="12"/>
       <c r="AT23" s="12"/>
       <c r="AU23" s="12"/>
       <c r="AV23" s="12"/>
       <c r="AW23" s="12"/>
       <c r="AX23" s="12"/>
     </row>
-    <row r="24" spans="1:50" ht="12" customHeight="1">
+    <row r="24" spans="1:50" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="12" t="s">
         <v>58</v>
       </c>
       <c r="B24" s="14"/>
       <c r="C24" s="14"/>
       <c r="D24" s="14"/>
       <c r="E24" s="14"/>
       <c r="F24" s="14"/>
       <c r="G24" s="14"/>
       <c r="H24" s="15"/>
       <c r="I24" s="14"/>
       <c r="J24" s="15"/>
       <c r="K24" s="15"/>
       <c r="L24" s="15"/>
       <c r="M24" s="15"/>
       <c r="N24" s="1">
         <v>6.06</v>
       </c>
       <c r="O24" s="2">
         <v>4.74</v>
       </c>
       <c r="P24" s="1">
         <v>4.28</v>
       </c>
       <c r="Q24" s="2">
@@ -13475,52 +13819,55 @@
       </c>
       <c r="AD24" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AE24" s="2">
         <v>9.26</v>
       </c>
       <c r="AF24" s="2">
         <v>5.25</v>
       </c>
       <c r="AG24" s="2">
         <v>6.02</v>
       </c>
       <c r="AH24" s="2">
         <v>2.94</v>
       </c>
       <c r="AI24" s="2">
         <v>7.16</v>
       </c>
       <c r="AJ24" s="2">
         <v>2.65</v>
       </c>
       <c r="AK24" s="3" t="s">
         <v>49</v>
       </c>
-    </row>
-    <row r="25" spans="1:50" ht="12" customHeight="1">
+      <c r="AL24" s="2">
+        <v>11.82</v>
+      </c>
+    </row>
+    <row r="25" spans="1:50" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="16" t="s">
         <v>59</v>
       </c>
       <c r="B25" s="14"/>
       <c r="C25" s="14"/>
       <c r="D25" s="14"/>
       <c r="E25" s="14"/>
       <c r="F25" s="14"/>
       <c r="G25" s="14"/>
       <c r="H25" s="15"/>
       <c r="I25" s="14"/>
       <c r="J25" s="15"/>
       <c r="K25" s="15"/>
       <c r="L25" s="15"/>
       <c r="M25" s="15"/>
       <c r="N25" s="1">
         <v>8.24</v>
       </c>
       <c r="O25" s="2">
         <v>5.97</v>
       </c>
       <c r="P25" s="1">
         <v>2.82</v>
       </c>
       <c r="Q25" s="6" t="s">
@@ -13564,52 +13911,55 @@
       </c>
       <c r="AD25" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AE25" s="2">
         <v>12.31</v>
       </c>
       <c r="AF25" s="2">
         <v>3.47</v>
       </c>
       <c r="AG25" s="2">
         <v>7.33</v>
       </c>
       <c r="AH25" s="2">
         <v>3.95</v>
       </c>
       <c r="AI25" s="2">
         <v>5.93</v>
       </c>
       <c r="AJ25" s="2">
         <v>3.42</v>
       </c>
       <c r="AK25" s="3" t="s">
         <v>49</v>
       </c>
-    </row>
-    <row r="26" spans="1:50" ht="12" customHeight="1">
+      <c r="AL25" s="2">
+        <v>6.17</v>
+      </c>
+    </row>
+    <row r="26" spans="1:50" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="16" t="s">
         <v>60</v>
       </c>
       <c r="B26" s="14"/>
       <c r="C26" s="14"/>
       <c r="D26" s="14"/>
       <c r="E26" s="14"/>
       <c r="F26" s="14"/>
       <c r="G26" s="14"/>
       <c r="H26" s="15"/>
       <c r="I26" s="14"/>
       <c r="J26" s="15"/>
       <c r="K26" s="15"/>
       <c r="L26" s="15"/>
       <c r="M26" s="15"/>
       <c r="N26" s="6" t="s">
         <v>49</v>
       </c>
       <c r="O26" s="6" t="s">
         <v>49</v>
       </c>
       <c r="P26" s="1">
         <v>33.33</v>
       </c>
       <c r="Q26" s="6" t="s">
@@ -13653,52 +14003,55 @@
       </c>
       <c r="AD26" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AE26" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AF26" s="2">
         <v>28.57</v>
       </c>
       <c r="AG26" s="1" t="s">
         <v>49</v>
       </c>
       <c r="AH26" s="1" t="s">
         <v>49</v>
       </c>
       <c r="AI26" s="2">
         <v>37.04</v>
       </c>
       <c r="AJ26" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AK26" s="3" t="s">
         <v>49</v>
       </c>
-    </row>
-    <row r="27" spans="1:50" ht="12" customHeight="1">
+      <c r="AL26" s="2">
+        <v>51.28</v>
+      </c>
+    </row>
+    <row r="27" spans="1:50" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="20" t="s">
         <v>37</v>
       </c>
       <c r="B27" s="14"/>
       <c r="C27" s="14"/>
       <c r="D27" s="14"/>
       <c r="E27" s="14"/>
       <c r="F27" s="14"/>
       <c r="G27" s="14"/>
       <c r="H27" s="15"/>
       <c r="I27" s="14"/>
       <c r="J27" s="15"/>
       <c r="K27" s="15"/>
       <c r="L27" s="15"/>
       <c r="M27" s="15"/>
       <c r="N27" s="6" t="s">
         <v>49</v>
       </c>
       <c r="O27" s="6" t="s">
         <v>49</v>
       </c>
       <c r="P27" s="6" t="s">
         <v>49</v>
       </c>
       <c r="Q27" s="6" t="s">
@@ -13742,52 +14095,55 @@
       </c>
       <c r="AD27" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AE27" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AF27" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AG27" s="1" t="s">
         <v>49</v>
       </c>
       <c r="AH27" s="1" t="s">
         <v>49</v>
       </c>
       <c r="AI27" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AJ27" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AK27" s="3" t="s">
         <v>49</v>
       </c>
-    </row>
-    <row r="28" spans="1:50" ht="12" customHeight="1">
+      <c r="AL27" s="2" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="28" spans="1:50" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="20" t="s">
         <v>38</v>
       </c>
       <c r="B28" s="14"/>
       <c r="C28" s="14"/>
       <c r="D28" s="14"/>
       <c r="E28" s="14"/>
       <c r="F28" s="14"/>
       <c r="G28" s="14"/>
       <c r="H28" s="15"/>
       <c r="I28" s="14"/>
       <c r="J28" s="15"/>
       <c r="K28" s="15"/>
       <c r="L28" s="15"/>
       <c r="M28" s="15"/>
       <c r="N28" s="6" t="s">
         <v>49</v>
       </c>
       <c r="O28" s="6" t="s">
         <v>49</v>
       </c>
       <c r="P28" s="6" t="s">
         <v>49</v>
       </c>
       <c r="Q28" s="6" t="s">
@@ -13831,52 +14187,55 @@
       </c>
       <c r="AD28" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AE28" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AF28" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AG28" s="1" t="s">
         <v>49</v>
       </c>
       <c r="AH28" s="1" t="s">
         <v>49</v>
       </c>
       <c r="AI28" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AJ28" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AK28" s="3" t="s">
         <v>49</v>
       </c>
-    </row>
-    <row r="29" spans="1:50" ht="12" customHeight="1">
+      <c r="AL28" s="2">
+        <v>43.48</v>
+      </c>
+    </row>
+    <row r="29" spans="1:50" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="20" t="s">
         <v>43</v>
       </c>
       <c r="B29" s="14"/>
       <c r="C29" s="14"/>
       <c r="D29" s="14"/>
       <c r="E29" s="14"/>
       <c r="F29" s="14"/>
       <c r="G29" s="14"/>
       <c r="H29" s="15"/>
       <c r="I29" s="14"/>
       <c r="J29" s="15"/>
       <c r="K29" s="15"/>
       <c r="L29" s="15"/>
       <c r="M29" s="15"/>
       <c r="N29" s="6" t="s">
         <v>49</v>
       </c>
       <c r="O29" s="6" t="s">
         <v>49</v>
       </c>
       <c r="P29" s="6" t="s">
         <v>49</v>
       </c>
       <c r="Q29" s="2">
@@ -13920,104 +14279,107 @@
       </c>
       <c r="AD29" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AE29" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AF29" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AG29" s="1" t="s">
         <v>49</v>
       </c>
       <c r="AH29" s="1" t="s">
         <v>49</v>
       </c>
       <c r="AI29" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AJ29" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AK29" s="3" t="s">
         <v>49</v>
       </c>
-    </row>
-    <row r="30" spans="1:50" ht="12" customHeight="1">
+      <c r="AL29" s="2" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="30" spans="1:50" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="31"/>
       <c r="B30" s="31"/>
       <c r="C30" s="31"/>
       <c r="D30" s="31"/>
       <c r="E30" s="31"/>
       <c r="F30" s="31"/>
       <c r="G30" s="31"/>
       <c r="H30" s="31"/>
       <c r="I30" s="31"/>
       <c r="J30" s="31"/>
       <c r="K30" s="31"/>
       <c r="L30" s="31"/>
       <c r="M30" s="31"/>
       <c r="N30" s="31"/>
       <c r="O30" s="31"/>
       <c r="P30" s="31"/>
       <c r="Q30" s="31"/>
       <c r="R30" s="31"/>
       <c r="S30" s="31"/>
-      <c r="T30" s="65" t="s">
+      <c r="T30" s="64" t="s">
         <v>52</v>
       </c>
-      <c r="U30" s="65"/>
-[...11 lines deleted...]
-      <c r="AG30" s="65"/>
+      <c r="U30" s="64"/>
+      <c r="V30" s="64"/>
+      <c r="W30" s="64"/>
+      <c r="X30" s="64"/>
+      <c r="Y30" s="64"/>
+      <c r="Z30" s="64"/>
+      <c r="AA30" s="64"/>
+      <c r="AB30" s="64"/>
+      <c r="AC30" s="64"/>
+      <c r="AD30" s="64"/>
+      <c r="AE30" s="64"/>
+      <c r="AF30" s="64"/>
+      <c r="AG30" s="64"/>
       <c r="AH30" s="31"/>
       <c r="AI30" s="31"/>
       <c r="AJ30" s="2"/>
       <c r="AM30" s="31"/>
       <c r="AN30" s="31"/>
       <c r="AO30" s="31"/>
       <c r="AP30" s="31"/>
       <c r="AQ30" s="31"/>
       <c r="AR30" s="31"/>
       <c r="AS30" s="31"/>
       <c r="AT30" s="31"/>
       <c r="AU30" s="31"/>
       <c r="AV30" s="31"/>
       <c r="AW30" s="31"/>
       <c r="AX30" s="31"/>
     </row>
-    <row r="31" spans="1:50" ht="12" customHeight="1">
+    <row r="31" spans="1:50" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="12" t="s">
         <v>58</v>
       </c>
       <c r="B31" s="14"/>
       <c r="C31" s="14"/>
       <c r="D31" s="14"/>
       <c r="E31" s="14"/>
       <c r="F31" s="14"/>
       <c r="G31" s="14"/>
       <c r="H31" s="15"/>
       <c r="I31" s="14"/>
       <c r="J31" s="15"/>
       <c r="K31" s="15"/>
       <c r="L31" s="15"/>
       <c r="M31" s="15"/>
       <c r="N31" s="1">
         <v>3.91</v>
       </c>
       <c r="O31" s="6" t="s">
         <v>49</v>
       </c>
       <c r="P31" s="1">
         <v>4.4800000000000004</v>
       </c>
       <c r="Q31" s="2">
@@ -14061,52 +14423,55 @@
       </c>
       <c r="AD31" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AE31" s="2">
         <v>9.9499999999999993</v>
       </c>
       <c r="AF31" s="2">
         <v>5.41</v>
       </c>
       <c r="AG31" s="2">
         <v>6.54</v>
       </c>
       <c r="AH31" s="2">
         <v>11.36</v>
       </c>
       <c r="AI31" s="2">
         <v>5.29</v>
       </c>
       <c r="AJ31" s="2">
         <v>6.37</v>
       </c>
       <c r="AK31" s="3" t="s">
         <v>49</v>
       </c>
-    </row>
-    <row r="32" spans="1:50" ht="12" customHeight="1">
+      <c r="AL31" s="2" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="32" spans="1:50" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="16" t="s">
         <v>59</v>
       </c>
       <c r="B32" s="14"/>
       <c r="C32" s="14"/>
       <c r="D32" s="14"/>
       <c r="E32" s="14"/>
       <c r="F32" s="14"/>
       <c r="G32" s="14"/>
       <c r="H32" s="15"/>
       <c r="I32" s="14"/>
       <c r="J32" s="15"/>
       <c r="K32" s="15"/>
       <c r="L32" s="15"/>
       <c r="M32" s="15"/>
       <c r="N32" s="6" t="s">
         <v>49</v>
       </c>
       <c r="O32" s="6" t="s">
         <v>49</v>
       </c>
       <c r="P32" s="6" t="s">
         <v>49</v>
       </c>
       <c r="Q32" s="6" t="s">
@@ -14150,52 +14515,55 @@
       </c>
       <c r="AD32" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AE32" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AF32" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AG32" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AH32" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AI32" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AJ32" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AK32" s="3" t="s">
         <v>49</v>
       </c>
-    </row>
-    <row r="33" spans="1:37" ht="12" customHeight="1">
+      <c r="AL32" s="2" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="33" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="16" t="s">
         <v>60</v>
       </c>
       <c r="B33" s="14"/>
       <c r="C33" s="14"/>
       <c r="D33" s="14"/>
       <c r="E33" s="14"/>
       <c r="F33" s="14"/>
       <c r="G33" s="14"/>
       <c r="H33" s="15"/>
       <c r="I33" s="14"/>
       <c r="J33" s="15"/>
       <c r="K33" s="15"/>
       <c r="L33" s="15"/>
       <c r="M33" s="15"/>
       <c r="N33" s="6" t="s">
         <v>49</v>
       </c>
       <c r="O33" s="6" t="s">
         <v>49</v>
       </c>
       <c r="P33" s="6" t="s">
         <v>49</v>
       </c>
       <c r="Q33" s="6" t="s">
@@ -14239,52 +14607,55 @@
       </c>
       <c r="AD33" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AE33" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AF33" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AG33" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AH33" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AI33" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AJ33" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AK33" s="3" t="s">
         <v>49</v>
       </c>
-    </row>
-    <row r="34" spans="1:37" ht="12" customHeight="1">
+      <c r="AL33" s="2" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="34" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="16" t="s">
         <v>36</v>
       </c>
       <c r="B34" s="14"/>
       <c r="C34" s="14"/>
       <c r="D34" s="14"/>
       <c r="E34" s="14"/>
       <c r="F34" s="14"/>
       <c r="G34" s="14"/>
       <c r="H34" s="15"/>
       <c r="I34" s="14"/>
       <c r="J34" s="15"/>
       <c r="K34" s="15"/>
       <c r="L34" s="15"/>
       <c r="M34" s="15"/>
       <c r="N34" s="6" t="s">
         <v>49</v>
       </c>
       <c r="O34" s="6" t="s">
         <v>49</v>
       </c>
       <c r="P34" s="6" t="s">
         <v>49</v>
       </c>
       <c r="Q34" s="6" t="s">
@@ -14328,52 +14699,55 @@
       </c>
       <c r="AD34" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AE34" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AF34" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AG34" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AH34" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AI34" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AJ34" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AK34" s="3" t="s">
         <v>49</v>
       </c>
-    </row>
-    <row r="35" spans="1:37" ht="12" customHeight="1">
+      <c r="AL34" s="2" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="35" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="16" t="s">
         <v>37</v>
       </c>
       <c r="B35" s="14"/>
       <c r="C35" s="14"/>
       <c r="D35" s="14"/>
       <c r="E35" s="14"/>
       <c r="F35" s="14"/>
       <c r="G35" s="14"/>
       <c r="H35" s="15"/>
       <c r="I35" s="14"/>
       <c r="J35" s="15"/>
       <c r="K35" s="15"/>
       <c r="L35" s="15"/>
       <c r="M35" s="15"/>
       <c r="N35" s="6" t="s">
         <v>49</v>
       </c>
       <c r="O35" s="6" t="s">
         <v>49</v>
       </c>
       <c r="P35" s="6" t="s">
         <v>49</v>
       </c>
       <c r="Q35" s="6" t="s">
@@ -14417,52 +14791,55 @@
       </c>
       <c r="AD35" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AE35" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AF35" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AG35" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AH35" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AI35" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AJ35" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AK35" s="3" t="s">
         <v>49</v>
       </c>
-    </row>
-    <row r="36" spans="1:37" ht="12" customHeight="1">
+      <c r="AL35" s="2" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="36" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="16" t="s">
         <v>38</v>
       </c>
       <c r="B36" s="14"/>
       <c r="C36" s="14"/>
       <c r="D36" s="14"/>
       <c r="E36" s="14"/>
       <c r="F36" s="14"/>
       <c r="G36" s="14"/>
       <c r="H36" s="15"/>
       <c r="I36" s="14"/>
       <c r="J36" s="15"/>
       <c r="K36" s="15"/>
       <c r="L36" s="15"/>
       <c r="M36" s="15"/>
       <c r="N36" s="6" t="s">
         <v>49</v>
       </c>
       <c r="O36" s="6" t="s">
         <v>49</v>
       </c>
       <c r="P36" s="6" t="s">
         <v>49</v>
       </c>
       <c r="Q36" s="6" t="s">
@@ -14506,52 +14883,55 @@
       </c>
       <c r="AD36" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AE36" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AF36" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AG36" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AH36" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AI36" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AJ36" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AK36" s="3" t="s">
         <v>49</v>
       </c>
-    </row>
-    <row r="37" spans="1:37" ht="12" customHeight="1">
+      <c r="AL36" s="2" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="37" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="16" t="s">
         <v>39</v>
       </c>
       <c r="B37" s="14"/>
       <c r="C37" s="14"/>
       <c r="D37" s="14"/>
       <c r="E37" s="14"/>
       <c r="F37" s="14"/>
       <c r="G37" s="14"/>
       <c r="H37" s="15"/>
       <c r="I37" s="14"/>
       <c r="J37" s="15"/>
       <c r="K37" s="15"/>
       <c r="L37" s="15"/>
       <c r="M37" s="15"/>
       <c r="N37" s="6" t="s">
         <v>49</v>
       </c>
       <c r="O37" s="6" t="s">
         <v>49</v>
       </c>
       <c r="P37" s="6" t="s">
         <v>49</v>
       </c>
       <c r="Q37" s="2">
@@ -14595,52 +14975,55 @@
       </c>
       <c r="AD37" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AE37" s="2">
         <v>90.91</v>
       </c>
       <c r="AF37" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AG37" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AH37" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AI37" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AJ37" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AK37" s="3" t="s">
         <v>49</v>
       </c>
-    </row>
-    <row r="38" spans="1:37" ht="12" customHeight="1">
+      <c r="AL37" s="2" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="38" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="16" t="s">
         <v>40</v>
       </c>
       <c r="B38" s="14"/>
       <c r="C38" s="14"/>
       <c r="D38" s="14"/>
       <c r="E38" s="14"/>
       <c r="F38" s="14"/>
       <c r="G38" s="14"/>
       <c r="H38" s="14"/>
       <c r="I38" s="14"/>
       <c r="J38" s="14"/>
       <c r="K38" s="14"/>
       <c r="L38" s="14"/>
       <c r="M38" s="14"/>
       <c r="N38" s="6" t="s">
         <v>49</v>
       </c>
       <c r="O38" s="6" t="s">
         <v>49</v>
       </c>
       <c r="P38" s="6" t="s">
         <v>49</v>
       </c>
       <c r="Q38" s="6" t="s">
@@ -14684,52 +15067,55 @@
       </c>
       <c r="AD38" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AE38" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AF38" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AG38" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AH38" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AI38" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AJ38" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AK38" s="3" t="s">
         <v>49</v>
       </c>
-    </row>
-    <row r="39" spans="1:37" ht="12" customHeight="1">
+      <c r="AL38" s="2" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="39" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="16" t="s">
         <v>53</v>
       </c>
       <c r="B39" s="14"/>
       <c r="C39" s="14"/>
       <c r="D39" s="14"/>
       <c r="E39" s="14"/>
       <c r="F39" s="14"/>
       <c r="G39" s="14"/>
       <c r="H39" s="14"/>
       <c r="I39" s="14"/>
       <c r="J39" s="14"/>
       <c r="K39" s="14"/>
       <c r="L39" s="14"/>
       <c r="M39" s="14"/>
       <c r="N39" s="6" t="s">
         <v>49</v>
       </c>
       <c r="O39" s="6" t="s">
         <v>49</v>
       </c>
       <c r="P39" s="6" t="s">
         <v>49</v>
       </c>
       <c r="Q39" s="6" t="s">
@@ -14773,52 +15159,55 @@
       </c>
       <c r="AD39" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AE39" s="2">
         <v>200</v>
       </c>
       <c r="AF39" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AG39" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AH39" s="2">
         <v>1000</v>
       </c>
       <c r="AI39" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AJ39" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AK39" s="3" t="s">
         <v>49</v>
       </c>
-    </row>
-    <row r="40" spans="1:37" ht="12" customHeight="1">
+      <c r="AL39" s="2" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="40" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="16" t="s">
         <v>44</v>
       </c>
       <c r="B40" s="14"/>
       <c r="C40" s="14"/>
       <c r="D40" s="14"/>
       <c r="E40" s="14"/>
       <c r="F40" s="14"/>
       <c r="G40" s="14"/>
       <c r="H40" s="15"/>
       <c r="I40" s="14"/>
       <c r="J40" s="15"/>
       <c r="K40" s="15"/>
       <c r="L40" s="15"/>
       <c r="M40" s="15"/>
       <c r="N40" s="6" t="s">
         <v>49</v>
       </c>
       <c r="O40" s="6" t="s">
         <v>49</v>
       </c>
       <c r="P40" s="6" t="s">
         <v>49</v>
       </c>
       <c r="Q40" s="6" t="s">
@@ -14862,52 +15251,55 @@
       </c>
       <c r="AD40" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AE40" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AF40" s="2">
         <v>100</v>
       </c>
       <c r="AG40" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AH40" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AI40" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AJ40" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AK40" s="3" t="s">
         <v>49</v>
       </c>
-    </row>
-    <row r="41" spans="1:37" ht="12" customHeight="1">
+      <c r="AL40" s="2" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="41" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="16" t="s">
         <v>41</v>
       </c>
       <c r="B41" s="14"/>
       <c r="C41" s="14"/>
       <c r="D41" s="14"/>
       <c r="E41" s="14"/>
       <c r="F41" s="14"/>
       <c r="G41" s="14"/>
       <c r="H41" s="15"/>
       <c r="I41" s="14"/>
       <c r="J41" s="15"/>
       <c r="K41" s="15"/>
       <c r="L41" s="15"/>
       <c r="M41" s="15"/>
       <c r="N41" s="1">
         <v>38.46</v>
       </c>
       <c r="O41" s="6" t="s">
         <v>49</v>
       </c>
       <c r="P41" s="1">
         <v>55.56</v>
       </c>
       <c r="Q41" s="6" t="s">
@@ -14951,52 +15343,55 @@
       </c>
       <c r="AD41" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AE41" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AF41" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AG41" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AH41" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AI41" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AJ41" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AK41" s="3" t="s">
         <v>49</v>
       </c>
-    </row>
-    <row r="42" spans="1:37" ht="12" customHeight="1">
+      <c r="AL41" s="2" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="42" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="16" t="s">
         <v>42</v>
       </c>
       <c r="B42" s="14"/>
       <c r="C42" s="14"/>
       <c r="D42" s="14"/>
       <c r="E42" s="14"/>
       <c r="F42" s="14"/>
       <c r="G42" s="14"/>
       <c r="H42" s="15"/>
       <c r="I42" s="14"/>
       <c r="J42" s="15"/>
       <c r="K42" s="15"/>
       <c r="L42" s="15"/>
       <c r="M42" s="15"/>
       <c r="N42" s="6" t="s">
         <v>49</v>
       </c>
       <c r="O42" s="6" t="s">
         <v>49</v>
       </c>
       <c r="P42" s="6" t="s">
         <v>49</v>
       </c>
       <c r="Q42" s="6" t="s">
@@ -15040,52 +15435,55 @@
       </c>
       <c r="AD42" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AE42" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AF42" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AG42" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AH42" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AI42" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AJ42" s="2">
         <v>40</v>
       </c>
       <c r="AK42" s="3" t="s">
         <v>49</v>
       </c>
-    </row>
-    <row r="43" spans="1:37" ht="12" customHeight="1">
+      <c r="AL42" s="2" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="43" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="16" t="s">
         <v>54</v>
       </c>
       <c r="B43" s="14"/>
       <c r="C43" s="14"/>
       <c r="D43" s="14"/>
       <c r="E43" s="14"/>
       <c r="F43" s="14"/>
       <c r="G43" s="14"/>
       <c r="H43" s="15"/>
       <c r="I43" s="14"/>
       <c r="J43" s="15"/>
       <c r="K43" s="15"/>
       <c r="L43" s="15"/>
       <c r="M43" s="15"/>
       <c r="N43" s="6" t="s">
         <v>49</v>
       </c>
       <c r="O43" s="6" t="s">
         <v>49</v>
       </c>
       <c r="P43" s="6" t="s">
         <v>49</v>
       </c>
       <c r="Q43" s="6" t="s">
@@ -15129,52 +15527,55 @@
       </c>
       <c r="AD43" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AE43" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AF43" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AG43" s="2">
         <v>125</v>
       </c>
       <c r="AH43" s="2">
         <v>62.5</v>
       </c>
       <c r="AI43" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AJ43" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AK43" s="3" t="s">
         <v>49</v>
       </c>
-    </row>
-    <row r="44" spans="1:37" ht="12" customHeight="1">
+      <c r="AL43" s="2" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="44" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="24" t="s">
         <v>43</v>
       </c>
       <c r="B44" s="14"/>
       <c r="C44" s="14"/>
       <c r="D44" s="14"/>
       <c r="E44" s="14"/>
       <c r="F44" s="14"/>
       <c r="G44" s="14"/>
       <c r="H44" s="15"/>
       <c r="I44" s="14"/>
       <c r="J44" s="15"/>
       <c r="K44" s="15"/>
       <c r="L44" s="15"/>
       <c r="M44" s="15"/>
       <c r="N44" s="8" t="s">
         <v>49</v>
       </c>
       <c r="O44" s="8" t="s">
         <v>49</v>
       </c>
       <c r="P44" s="8" t="s">
         <v>49</v>
       </c>
       <c r="Q44" s="8" t="s">
@@ -15218,52 +15619,55 @@
       </c>
       <c r="AD44" s="8" t="s">
         <v>49</v>
       </c>
       <c r="AE44" s="8" t="s">
         <v>49</v>
       </c>
       <c r="AF44" s="8" t="s">
         <v>49</v>
       </c>
       <c r="AG44" s="8" t="s">
         <v>49</v>
       </c>
       <c r="AH44" s="7" t="s">
         <v>49</v>
       </c>
       <c r="AI44" s="4">
         <v>71.430000000000007</v>
       </c>
       <c r="AJ44" s="8" t="s">
         <v>49</v>
       </c>
       <c r="AK44" s="5" t="s">
         <v>49</v>
       </c>
-    </row>
-    <row r="45" spans="1:37">
+      <c r="AL44" s="4" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="45" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A45" s="19" t="s">
         <v>47</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="T8:AG8"/>
     <mergeCell ref="T23:AG23"/>
     <mergeCell ref="T30:AG30"/>
     <mergeCell ref="W4:AQ4"/>
     <mergeCell ref="A5:M5"/>
     <mergeCell ref="AF6:AQ6"/>
     <mergeCell ref="N6:S6"/>
     <mergeCell ref="A8:M8"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
     <mergeCell ref="T6:AE6"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>