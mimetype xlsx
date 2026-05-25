--- v0 (2026-04-28)
+++ v1 (2026-05-25)
@@ -11,65 +11,65 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="7050" yWindow="60" windowWidth="15585" windowHeight="9600" tabRatio="572" activeTab="2"/>
+    <workbookView xWindow="7050" yWindow="60" windowWidth="15585" windowHeight="9600" tabRatio="572" activeTab="4"/>
   </bookViews>
   <sheets>
     <sheet name="Естеств.прирост населения 2022" sheetId="1" r:id="rId1"/>
     <sheet name="Прирост " sheetId="6" r:id="rId2"/>
     <sheet name="Прирост 2024-2026" sheetId="7" r:id="rId3"/>
     <sheet name="Коэф. " sheetId="5" r:id="rId4"/>
     <sheet name="Коэф. 2024-2026" sheetId="8" r:id="rId5"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="493" uniqueCount="60">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="490" uniqueCount="62">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -205,50 +205,56 @@
     <t>Урджарский район</t>
   </si>
   <si>
     <t>Шемонаихинский район</t>
   </si>
   <si>
     <t xml:space="preserve">район Самар </t>
   </si>
   <si>
     <t>Естественный прирост (убыль) населения*</t>
   </si>
   <si>
     <t>район Алтай</t>
   </si>
   <si>
     <t>район Марқакөл</t>
   </si>
   <si>
     <t>район Самар</t>
   </si>
   <si>
     <t>район Үлкен Нарын</t>
   </si>
   <si>
     <t>Усть-Каменогорск.г.а.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">                                                   </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Коэффициенты естественного прироста (убыли) населения</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00_р_."/>
   </numFmts>
   <fonts count="13">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
@@ -421,51 +427,51 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="99">
+  <cellXfs count="96">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
@@ -561,200 +567,189 @@
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="4" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="4" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...9 lines deleted...]
-      <alignment wrapText="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>13</xdr:col>
       <xdr:colOff>228600</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>121920</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2049" name="Picture 2"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -817,81 +812,81 @@
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="22860"/>
           <a:ext cx="2156460" cy="655320"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-  <xdr:twoCellAnchor editAs="oneCell">
+  <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>13</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>106680</xdr:rowOff>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>335280</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>22860</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="1025" name="Picture 2"/>
+        <xdr:cNvPr id="1025" name="Рисунок 8"/>
         <xdr:cNvPicPr>
-          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="2156460" cy="662940"/>
+          <a:ext cx="3253740" cy="952500"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
@@ -919,81 +914,81 @@
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2072640" cy="548640"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-  <xdr:twoCellAnchor editAs="oneCell">
+  <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>13</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>91440</xdr:rowOff>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>160020</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>22860</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="5121" name="Picture 2"/>
+        <xdr:cNvPr id="5121" name="Рисунок 8"/>
         <xdr:cNvPicPr>
-          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="2156460" cy="662940"/>
+          <a:ext cx="3253740" cy="937260"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -3297,72 +3292,72 @@
     </row>
     <row r="5" spans="1:37">
       <c r="A5" s="80"/>
       <c r="B5" s="82">
         <v>2021</v>
       </c>
       <c r="C5" s="83"/>
       <c r="D5" s="83"/>
       <c r="E5" s="83"/>
       <c r="F5" s="83"/>
       <c r="G5" s="83"/>
       <c r="H5" s="83"/>
       <c r="I5" s="83"/>
       <c r="J5" s="83"/>
       <c r="K5" s="83"/>
       <c r="L5" s="83"/>
       <c r="M5" s="83"/>
       <c r="N5" s="84">
         <v>2022</v>
       </c>
       <c r="O5" s="85"/>
       <c r="P5" s="85"/>
       <c r="Q5" s="85"/>
       <c r="R5" s="85"/>
       <c r="S5" s="85"/>
-      <c r="T5" s="87">
+      <c r="T5" s="88">
         <v>2023</v>
       </c>
-      <c r="U5" s="87"/>
-[...8 lines deleted...]
-      <c r="AD5" s="87"/>
+      <c r="U5" s="88"/>
+      <c r="V5" s="88"/>
+      <c r="W5" s="88"/>
+      <c r="X5" s="88"/>
+      <c r="Y5" s="88"/>
+      <c r="Z5" s="88"/>
+      <c r="AA5" s="88"/>
+      <c r="AB5" s="88"/>
+      <c r="AC5" s="88"/>
+      <c r="AD5" s="88"/>
       <c r="AE5" s="82"/>
       <c r="AF5" s="82">
         <v>2024</v>
       </c>
       <c r="AG5" s="83"/>
       <c r="AH5" s="83"/>
       <c r="AI5" s="83"/>
       <c r="AJ5" s="83"/>
-      <c r="AK5" s="86"/>
+      <c r="AK5" s="87"/>
     </row>
     <row r="6" spans="1:37">
       <c r="A6" s="81"/>
       <c r="B6" s="6" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="6" t="s">
         <v>6</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>7</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>8</v>
       </c>
       <c r="F6" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G6" s="6" t="s">
         <v>1</v>
       </c>
       <c r="H6" s="6" t="s">
         <v>2</v>
       </c>
       <c r="I6" s="4" t="s">
@@ -3432,88 +3427,88 @@
         <v>20</v>
       </c>
       <c r="AE6" s="4" t="s">
         <v>23</v>
       </c>
       <c r="AF6" s="52" t="s">
         <v>5</v>
       </c>
       <c r="AG6" s="52" t="s">
         <v>6</v>
       </c>
       <c r="AH6" s="52" t="s">
         <v>7</v>
       </c>
       <c r="AI6" s="52" t="s">
         <v>8</v>
       </c>
       <c r="AJ6" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AK6" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:37">
-      <c r="A7" s="88" t="s">
+      <c r="A7" s="86" t="s">
         <v>9</v>
       </c>
-      <c r="B7" s="88"/>
-[...33 lines deleted...]
-      <c r="AJ7" s="88"/>
+      <c r="B7" s="86"/>
+      <c r="C7" s="86"/>
+      <c r="D7" s="86"/>
+      <c r="E7" s="86"/>
+      <c r="F7" s="86"/>
+      <c r="G7" s="86"/>
+      <c r="H7" s="86"/>
+      <c r="I7" s="86"/>
+      <c r="J7" s="86"/>
+      <c r="K7" s="86"/>
+      <c r="L7" s="86"/>
+      <c r="M7" s="86"/>
+      <c r="N7" s="86"/>
+      <c r="O7" s="86"/>
+      <c r="P7" s="86"/>
+      <c r="Q7" s="86"/>
+      <c r="R7" s="86"/>
+      <c r="S7" s="86"/>
+      <c r="T7" s="86"/>
+      <c r="U7" s="86"/>
+      <c r="V7" s="86"/>
+      <c r="W7" s="86"/>
+      <c r="X7" s="86"/>
+      <c r="Y7" s="86"/>
+      <c r="Z7" s="86"/>
+      <c r="AA7" s="86"/>
+      <c r="AB7" s="86"/>
+      <c r="AC7" s="86"/>
+      <c r="AD7" s="86"/>
+      <c r="AE7" s="86"/>
+      <c r="AF7" s="86"/>
+      <c r="AG7" s="86"/>
+      <c r="AH7" s="86"/>
+      <c r="AI7" s="86"/>
+      <c r="AJ7" s="86"/>
       <c r="AK7" s="78"/>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="50" t="s">
         <v>33</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7"/>
       <c r="N8" s="24">
         <v>214</v>
       </c>
       <c r="O8" s="24">
         <v>120</v>
       </c>
       <c r="P8" s="24">
@@ -6232,3053 +6227,3186 @@
       <c r="A40" s="17" t="s">
         <v>25</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A3:AK3"/>
     <mergeCell ref="AF5:AK5"/>
     <mergeCell ref="T5:AE5"/>
     <mergeCell ref="A20:AK20"/>
     <mergeCell ref="A27:AK27"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="N5:S5"/>
     <mergeCell ref="A7:AK7"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:AY44"/>
+  <dimension ref="A1:AY47"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="W1" workbookViewId="0">
-      <selection activeCell="AI18" sqref="AI18"/>
+    <sheetView topLeftCell="AB19" workbookViewId="0">
+      <selection activeCell="AL44" sqref="AL44"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="28.140625" style="1" customWidth="1"/>
+    <col min="1" max="1" width="24.28515625" style="1" customWidth="1"/>
     <col min="2" max="13" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:51" ht="12.75">
-[...14 lines deleted...]
-      <c r="O3" s="77" t="s">
+    <row r="1" spans="1:51" ht="12" customHeight="1"/>
+    <row r="2" spans="1:51" ht="12" customHeight="1"/>
+    <row r="3" spans="1:51" ht="12" customHeight="1"/>
+    <row r="4" spans="1:51" ht="12" customHeight="1"/>
+    <row r="5" spans="1:51" ht="12" customHeight="1"/>
+    <row r="6" spans="1:51" ht="13.15" customHeight="1">
+      <c r="A6" s="68"/>
+      <c r="B6" s="68"/>
+      <c r="C6" s="68"/>
+      <c r="D6" s="68"/>
+      <c r="E6" s="68"/>
+      <c r="F6" s="68"/>
+      <c r="G6" s="68"/>
+      <c r="H6" s="68"/>
+      <c r="I6" s="68"/>
+      <c r="J6" s="68"/>
+      <c r="K6" s="68"/>
+      <c r="L6" s="68"/>
+      <c r="M6" s="68"/>
+      <c r="N6" s="68"/>
+      <c r="T6" s="77" t="s">
         <v>54</v>
       </c>
-      <c r="P3" s="77"/>
-[...31 lines deleted...]
-      <c r="AQ4" s="2" t="s">
+      <c r="U6" s="77"/>
+      <c r="V6" s="77"/>
+      <c r="W6" s="77"/>
+      <c r="X6" s="77"/>
+      <c r="Y6" s="77"/>
+      <c r="Z6" s="77"/>
+      <c r="AA6" s="77"/>
+      <c r="AB6" s="77"/>
+      <c r="AC6" s="77"/>
+      <c r="AD6" s="77"/>
+      <c r="AE6" s="77"/>
+      <c r="AF6" s="77"/>
+      <c r="AG6" s="77"/>
+      <c r="AH6" s="77"/>
+      <c r="AI6" s="77"/>
+      <c r="AJ6" s="77"/>
+      <c r="AK6" s="77"/>
+      <c r="AL6" s="77"/>
+      <c r="AM6" s="77"/>
+      <c r="AN6" s="77"/>
+      <c r="AO6" s="77"/>
+      <c r="AP6" s="77"/>
+      <c r="AQ6" s="77"/>
+    </row>
+    <row r="7" spans="1:51" ht="10.9" customHeight="1">
+      <c r="C7" s="2"/>
+      <c r="AE7" s="2"/>
+      <c r="AQ7" s="2" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="5" spans="1:51">
-[...1 lines deleted...]
-      <c r="B5" s="82">
+    <row r="8" spans="1:51">
+      <c r="A8" s="80"/>
+      <c r="B8" s="82">
         <v>2021</v>
       </c>
-      <c r="C5" s="83"/>
-[...10 lines deleted...]
-      <c r="N5" s="83">
+      <c r="C8" s="83"/>
+      <c r="D8" s="83"/>
+      <c r="E8" s="83"/>
+      <c r="F8" s="83"/>
+      <c r="G8" s="83"/>
+      <c r="H8" s="83"/>
+      <c r="I8" s="83"/>
+      <c r="J8" s="83"/>
+      <c r="K8" s="83"/>
+      <c r="L8" s="83"/>
+      <c r="M8" s="83"/>
+      <c r="N8" s="83">
         <v>2024</v>
       </c>
-      <c r="O5" s="83"/>
-[...4 lines deleted...]
-      <c r="T5" s="87">
+      <c r="O8" s="83"/>
+      <c r="P8" s="83"/>
+      <c r="Q8" s="83"/>
+      <c r="R8" s="83"/>
+      <c r="S8" s="83"/>
+      <c r="T8" s="88">
         <v>2025</v>
       </c>
-      <c r="U5" s="87"/>
-[...10 lines deleted...]
-      <c r="AF5" s="87">
+      <c r="U8" s="88"/>
+      <c r="V8" s="88"/>
+      <c r="W8" s="88"/>
+      <c r="X8" s="88"/>
+      <c r="Y8" s="88"/>
+      <c r="Z8" s="88"/>
+      <c r="AA8" s="88"/>
+      <c r="AB8" s="88"/>
+      <c r="AC8" s="88"/>
+      <c r="AD8" s="88"/>
+      <c r="AE8" s="82"/>
+      <c r="AF8" s="88">
         <v>2026</v>
       </c>
-      <c r="AG5" s="87"/>
-[...13 lines deleted...]
-      <c r="B6" s="6" t="s">
+      <c r="AG8" s="88"/>
+      <c r="AH8" s="88"/>
+      <c r="AI8" s="88"/>
+      <c r="AJ8" s="88"/>
+      <c r="AK8" s="88"/>
+      <c r="AL8" s="88"/>
+      <c r="AM8" s="88"/>
+      <c r="AN8" s="88"/>
+      <c r="AO8" s="88"/>
+      <c r="AP8" s="88"/>
+      <c r="AQ8" s="82"/>
+    </row>
+    <row r="9" spans="1:51" ht="18" customHeight="1">
+      <c r="A9" s="81"/>
+      <c r="B9" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="C6" s="6" t="s">
+      <c r="C9" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="D6" s="6" t="s">
+      <c r="D9" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="E6" s="6" t="s">
+      <c r="E9" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="F6" s="6" t="s">
+      <c r="F9" s="6" t="s">
         <v>0</v>
       </c>
-      <c r="G6" s="6" t="s">
+      <c r="G9" s="6" t="s">
         <v>1</v>
       </c>
-      <c r="H6" s="6" t="s">
+      <c r="H9" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="I6" s="4" t="s">
+      <c r="I9" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="J6" s="4" t="s">
+      <c r="J9" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="K6" s="4" t="s">
+      <c r="K9" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="L9" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="M6" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="N6" s="53" t="s">
+      <c r="N9" s="76" t="s">
         <v>2</v>
       </c>
-      <c r="O6" s="5" t="s">
+      <c r="O9" s="30" t="s">
         <v>3</v>
       </c>
-      <c r="P6" s="52" t="s">
+      <c r="P9" s="76" t="s">
         <v>4</v>
       </c>
-      <c r="Q6" s="5" t="s">
+      <c r="Q9" s="30" t="s">
         <v>19</v>
       </c>
-      <c r="R6" s="5" t="s">
+      <c r="R9" s="30" t="s">
         <v>20</v>
       </c>
-      <c r="S6" s="5" t="s">
+      <c r="S9" s="30" t="s">
         <v>23</v>
       </c>
-      <c r="T6" s="6" t="s">
+      <c r="T9" s="31" t="s">
         <v>5</v>
       </c>
-      <c r="U6" s="6" t="s">
+      <c r="U9" s="31" t="s">
         <v>6</v>
       </c>
-      <c r="V6" s="6" t="s">
+      <c r="V9" s="31" t="s">
         <v>7</v>
       </c>
-      <c r="W6" s="6" t="s">
+      <c r="W9" s="31" t="s">
         <v>8</v>
       </c>
-      <c r="X6" s="6" t="s">
+      <c r="X9" s="31" t="s">
         <v>0</v>
       </c>
-      <c r="Y6" s="6" t="s">
+      <c r="Y9" s="31" t="s">
         <v>1</v>
       </c>
-      <c r="Z6" s="34" t="s">
+      <c r="Z9" s="31" t="s">
         <v>2</v>
       </c>
-      <c r="AA6" s="4" t="s">
+      <c r="AA9" s="32" t="s">
         <v>3</v>
       </c>
-      <c r="AB6" s="6" t="s">
+      <c r="AB9" s="31" t="s">
         <v>4</v>
       </c>
-      <c r="AC6" s="4" t="s">
+      <c r="AC9" s="32" t="s">
         <v>19</v>
       </c>
-      <c r="AD6" s="4" t="s">
+      <c r="AD9" s="32" t="s">
         <v>20</v>
       </c>
-      <c r="AE6" s="4" t="s">
+      <c r="AE9" s="32" t="s">
         <v>23</v>
       </c>
-      <c r="AF6" s="6" t="s">
+      <c r="AF9" s="31" t="s">
         <v>5</v>
       </c>
-      <c r="AG6" s="76" t="s">
+      <c r="AG9" s="31" t="s">
         <v>6</v>
       </c>
-      <c r="AH6" s="6" t="s">
+      <c r="AH9" s="31" t="s">
         <v>7</v>
       </c>
-      <c r="AI6" s="6" t="s">
+      <c r="AI9" s="31" t="s">
         <v>8</v>
       </c>
-      <c r="AJ6" s="6" t="s">
+      <c r="AJ9" s="31" t="s">
         <v>0</v>
       </c>
-      <c r="AK6" s="6" t="s">
+      <c r="AK9" s="31" t="s">
         <v>1</v>
       </c>
-      <c r="AL6" s="34" t="s">
+      <c r="AL9" s="31" t="s">
         <v>2</v>
       </c>
-      <c r="AM6" s="4" t="s">
+      <c r="AM9" s="32" t="s">
         <v>3</v>
       </c>
-      <c r="AN6" s="6" t="s">
+      <c r="AN9" s="31" t="s">
         <v>4</v>
       </c>
-      <c r="AO6" s="4" t="s">
+      <c r="AO9" s="32" t="s">
         <v>19</v>
       </c>
-      <c r="AP6" s="4" t="s">
+      <c r="AP9" s="32" t="s">
         <v>20</v>
       </c>
-      <c r="AQ6" s="4" t="s">
+      <c r="AQ9" s="32" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="7" spans="1:51" ht="14.45" customHeight="1">
-      <c r="A7" s="88" t="s">
+    <row r="10" spans="1:51" ht="12" customHeight="1">
+      <c r="A10" s="69"/>
+      <c r="B10" s="69"/>
+      <c r="C10" s="69"/>
+      <c r="D10" s="69"/>
+      <c r="E10" s="69"/>
+      <c r="F10" s="69"/>
+      <c r="G10" s="69"/>
+      <c r="H10" s="69"/>
+      <c r="I10" s="69"/>
+      <c r="J10" s="69"/>
+      <c r="K10" s="69"/>
+      <c r="L10" s="69"/>
+      <c r="M10" s="69"/>
+      <c r="N10" s="69"/>
+      <c r="O10" s="69"/>
+      <c r="P10" s="69"/>
+      <c r="Q10" s="69"/>
+      <c r="R10" s="69"/>
+      <c r="S10" s="69"/>
+      <c r="T10" s="86" t="s">
         <v>9</v>
       </c>
-      <c r="B7" s="88"/>
-[...41 lines deleted...]
-      <c r="A8" s="56" t="s">
+      <c r="U10" s="86"/>
+      <c r="V10" s="86"/>
+      <c r="W10" s="86"/>
+      <c r="X10" s="86"/>
+      <c r="Y10" s="86"/>
+      <c r="Z10" s="86"/>
+      <c r="AA10" s="86"/>
+      <c r="AB10" s="86"/>
+      <c r="AC10" s="86"/>
+      <c r="AD10" s="86"/>
+      <c r="AE10" s="86"/>
+      <c r="AF10" s="86"/>
+      <c r="AG10" s="86"/>
+      <c r="AH10" s="69"/>
+      <c r="AI10" s="69"/>
+      <c r="AJ10" s="69"/>
+      <c r="AK10" s="69"/>
+      <c r="AL10" s="69"/>
+      <c r="AM10" s="69"/>
+      <c r="AN10" s="69"/>
+      <c r="AO10" s="69"/>
+      <c r="AP10" s="69"/>
+      <c r="AQ10" s="69"/>
+      <c r="AR10" s="69"/>
+      <c r="AS10" s="69"/>
+      <c r="AT10" s="69"/>
+      <c r="AU10" s="69"/>
+      <c r="AV10" s="69"/>
+      <c r="AW10" s="69"/>
+      <c r="AX10" s="69"/>
+      <c r="AY10" s="69"/>
+    </row>
+    <row r="11" spans="1:51" ht="12" customHeight="1">
+      <c r="A11" s="55" t="s">
         <v>33</v>
       </c>
-      <c r="B8" s="7"/>
-[...11 lines deleted...]
-      <c r="N8" s="1">
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="7"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="7"/>
+      <c r="I11" s="7"/>
+      <c r="J11" s="7"/>
+      <c r="K11" s="7"/>
+      <c r="L11" s="7"/>
+      <c r="M11" s="7"/>
+      <c r="N11" s="1">
         <v>-1</v>
       </c>
-      <c r="O8" s="12">
+      <c r="O11" s="12">
         <v>26</v>
       </c>
-      <c r="P8" s="1">
+      <c r="P11" s="1">
         <v>17</v>
       </c>
-      <c r="Q8" s="12">
+      <c r="Q11" s="12">
         <v>-12</v>
       </c>
-      <c r="R8" s="12">
+      <c r="R11" s="12">
         <v>60</v>
       </c>
-      <c r="S8" s="12">
+      <c r="S11" s="12">
         <v>35</v>
       </c>
-      <c r="T8" s="12">
+      <c r="T11" s="12">
         <v>-121</v>
       </c>
-      <c r="U8" s="12">
+      <c r="U11" s="12">
         <v>-77</v>
       </c>
-      <c r="V8" s="12">
+      <c r="V11" s="12">
         <v>-75</v>
       </c>
-      <c r="W8" s="12">
+      <c r="W11" s="12">
         <v>-24</v>
       </c>
-      <c r="X8" s="12">
+      <c r="X11" s="12">
         <v>-60</v>
       </c>
-      <c r="Y8" s="12">
+      <c r="Y11" s="12">
         <v>-33</v>
       </c>
-      <c r="Z8" s="12">
+      <c r="Z11" s="12">
         <v>15</v>
       </c>
-      <c r="AA8" s="12">
+      <c r="AA11" s="12">
         <v>10</v>
       </c>
-      <c r="AB8" s="12">
+      <c r="AB11" s="12">
         <v>22</v>
       </c>
-      <c r="AC8" s="12">
+      <c r="AC11" s="12">
         <v>-89</v>
       </c>
-      <c r="AD8" s="12">
+      <c r="AD11" s="12">
         <v>-101</v>
       </c>
-      <c r="AE8" s="12">
+      <c r="AE11" s="12">
         <v>-166</v>
       </c>
-      <c r="AF8" s="12">
+      <c r="AF11" s="12">
         <v>-59</v>
       </c>
-      <c r="AG8" s="12">
+      <c r="AG11" s="12">
         <v>-103</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="25" t="s">
+      <c r="AH11" s="12">
+        <v>-206</v>
+      </c>
+    </row>
+    <row r="12" spans="1:51" ht="12" customHeight="1">
+      <c r="A12" s="25" t="s">
         <v>34</v>
-      </c>
-[...229 lines deleted...]
-        <v>44</v>
       </c>
       <c r="B12" s="8"/>
       <c r="C12" s="8"/>
       <c r="D12" s="9"/>
       <c r="E12" s="9"/>
       <c r="F12" s="9"/>
       <c r="G12" s="9"/>
       <c r="H12" s="10"/>
       <c r="I12" s="9"/>
       <c r="J12" s="11"/>
       <c r="K12" s="10"/>
       <c r="L12" s="10"/>
       <c r="M12" s="10"/>
       <c r="N12" s="1">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="O12" s="12">
-        <v>13</v>
+        <v>93</v>
       </c>
       <c r="P12" s="1">
-        <v>46</v>
+        <v>67</v>
       </c>
       <c r="Q12" s="12">
-        <v>29</v>
+        <v>48</v>
       </c>
       <c r="R12" s="12">
-        <v>34</v>
+        <v>124</v>
       </c>
       <c r="S12" s="12">
-        <v>31</v>
+        <v>89</v>
       </c>
       <c r="T12" s="12">
+        <v>-2</v>
+      </c>
+      <c r="U12" s="12">
         <v>12</v>
       </c>
-      <c r="U12" s="12">
-[...1 lines deleted...]
-      </c>
       <c r="V12" s="12">
-        <v>23</v>
+        <v>7</v>
       </c>
       <c r="W12" s="12">
-        <v>22</v>
+        <v>58</v>
       </c>
       <c r="X12" s="12">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="Y12" s="12">
         <v>34</v>
       </c>
       <c r="Z12" s="12">
-        <v>15</v>
+        <v>84</v>
       </c>
       <c r="AA12" s="12">
-        <v>4</v>
+        <v>136</v>
       </c>
       <c r="AB12" s="12">
-        <v>25</v>
+        <v>77</v>
       </c>
       <c r="AC12" s="12">
+        <v>22</v>
+      </c>
+      <c r="AD12" s="12">
+        <v>36</v>
+      </c>
+      <c r="AE12" s="12">
+        <v>-13</v>
+      </c>
+      <c r="AF12" s="12">
+        <v>13</v>
+      </c>
+      <c r="AG12" s="12">
         <v>33</v>
       </c>
-      <c r="AD12" s="12">
-[...14 lines deleted...]
-        <v>55</v>
+      <c r="AH12" s="12">
+        <v>-66</v>
+      </c>
+    </row>
+    <row r="13" spans="1:51" ht="12" customHeight="1">
+      <c r="A13" s="25" t="s">
+        <v>36</v>
       </c>
       <c r="B13" s="8"/>
       <c r="C13" s="8"/>
       <c r="D13" s="9"/>
       <c r="E13" s="9"/>
       <c r="F13" s="9"/>
       <c r="G13" s="9"/>
       <c r="H13" s="10"/>
       <c r="I13" s="9"/>
       <c r="J13" s="11"/>
       <c r="K13" s="10"/>
       <c r="L13" s="10"/>
       <c r="M13" s="10"/>
       <c r="N13" s="1">
-        <v>-40</v>
+        <v>-31</v>
       </c>
       <c r="O13" s="12">
-        <v>-39</v>
+        <v>-33</v>
       </c>
       <c r="P13" s="1">
-        <v>-38</v>
+        <v>-34</v>
       </c>
       <c r="Q13" s="12">
-        <v>-38</v>
+        <v>-21</v>
       </c>
       <c r="R13" s="12">
-        <v>-44</v>
+        <v>-31</v>
       </c>
       <c r="S13" s="12">
-        <v>-18</v>
+        <v>-21</v>
       </c>
       <c r="T13" s="12">
         <v>-37</v>
       </c>
       <c r="U13" s="12">
-        <v>-51</v>
+        <v>-30</v>
       </c>
       <c r="V13" s="12">
-        <v>-52</v>
+        <v>-31</v>
       </c>
       <c r="W13" s="12">
-        <v>-49</v>
+        <v>-33</v>
       </c>
       <c r="X13" s="12">
-        <v>-20</v>
+        <v>-47</v>
       </c>
       <c r="Y13" s="12">
-        <v>-37</v>
+        <v>-21</v>
       </c>
       <c r="Z13" s="12">
-        <v>-22</v>
+        <v>-19</v>
       </c>
       <c r="AA13" s="12">
+        <v>-39</v>
+      </c>
+      <c r="AB13" s="12">
+        <v>-39</v>
+      </c>
+      <c r="AC13" s="12">
+        <v>-48</v>
+      </c>
+      <c r="AD13" s="12">
         <v>-30</v>
       </c>
-      <c r="AB13" s="12">
-[...7 lines deleted...]
-      </c>
       <c r="AE13" s="12">
-        <v>-62</v>
+        <v>-50</v>
       </c>
       <c r="AF13" s="12">
-        <v>-35</v>
+        <v>-25</v>
       </c>
       <c r="AG13" s="12">
-        <v>-51</v>
-[...4 lines deleted...]
-        <v>47</v>
+        <v>-27</v>
+      </c>
+      <c r="AH13" s="12">
+        <v>-21</v>
+      </c>
+    </row>
+    <row r="14" spans="1:51" ht="12" customHeight="1">
+      <c r="A14" s="53" t="s">
+        <v>42</v>
       </c>
       <c r="B14" s="8"/>
       <c r="C14" s="8"/>
       <c r="D14" s="9"/>
       <c r="E14" s="9"/>
       <c r="F14" s="9"/>
       <c r="G14" s="9"/>
       <c r="H14" s="10"/>
       <c r="I14" s="9"/>
       <c r="J14" s="11"/>
       <c r="K14" s="10"/>
       <c r="L14" s="10"/>
       <c r="M14" s="10"/>
       <c r="N14" s="1">
-        <v>7</v>
+        <v>-25</v>
       </c>
       <c r="O14" s="12">
-        <v>1</v>
+        <v>-36</v>
       </c>
       <c r="P14" s="1">
-        <v>7</v>
+        <v>-24</v>
       </c>
       <c r="Q14" s="12">
-        <v>3</v>
+        <v>-42</v>
       </c>
       <c r="R14" s="12">
-        <v>6</v>
+        <v>-23</v>
       </c>
       <c r="S14" s="12">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-27</v>
+      </c>
+      <c r="T14" s="12">
+        <v>-42</v>
       </c>
       <c r="U14" s="12">
-        <v>-8</v>
+        <v>-21</v>
       </c>
       <c r="V14" s="12">
-        <v>10</v>
+        <v>-28</v>
       </c>
       <c r="W14" s="12">
-        <v>2</v>
+        <v>-25</v>
       </c>
       <c r="X14" s="12">
-        <v>3</v>
+        <v>-44</v>
       </c>
       <c r="Y14" s="12">
-        <v>-4</v>
+        <v>-23</v>
       </c>
       <c r="Z14" s="12">
-        <v>-2</v>
+        <v>-25</v>
       </c>
       <c r="AA14" s="12">
-        <v>3</v>
+        <v>-12</v>
       </c>
       <c r="AB14" s="12">
-        <v>6</v>
+        <v>-18</v>
       </c>
       <c r="AC14" s="12">
-        <v>-2</v>
+        <v>-28</v>
       </c>
       <c r="AD14" s="12">
-        <v>-7</v>
+        <v>-34</v>
       </c>
       <c r="AE14" s="12">
-        <v>-9</v>
+        <v>-34</v>
       </c>
       <c r="AF14" s="12">
-        <v>-5</v>
+        <v>-32</v>
       </c>
       <c r="AG14" s="12">
-        <v>-3</v>
-[...4 lines deleted...]
-        <v>48</v>
+        <v>-23</v>
+      </c>
+      <c r="AH14" s="12">
+        <v>-50</v>
+      </c>
+    </row>
+    <row r="15" spans="1:51" ht="12" customHeight="1">
+      <c r="A15" s="53" t="s">
+        <v>44</v>
       </c>
       <c r="B15" s="8"/>
       <c r="C15" s="8"/>
       <c r="D15" s="9"/>
       <c r="E15" s="9"/>
       <c r="F15" s="9"/>
       <c r="G15" s="9"/>
       <c r="H15" s="10"/>
       <c r="I15" s="9"/>
       <c r="J15" s="11"/>
       <c r="K15" s="10"/>
       <c r="L15" s="10"/>
       <c r="M15" s="10"/>
-      <c r="N15" s="2" t="s">
-        <v>26</v>
+      <c r="N15" s="1">
+        <v>38</v>
       </c>
       <c r="O15" s="12">
-        <v>0</v>
+        <v>13</v>
       </c>
       <c r="P15" s="1">
-        <v>3</v>
+        <v>46</v>
       </c>
       <c r="Q15" s="12">
-        <v>-1</v>
+        <v>29</v>
       </c>
       <c r="R15" s="12">
-        <v>5</v>
+        <v>34</v>
       </c>
       <c r="S15" s="12">
-        <v>1</v>
+        <v>31</v>
       </c>
       <c r="T15" s="12">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="U15" s="12">
-        <v>-3</v>
+        <v>36</v>
       </c>
       <c r="V15" s="12">
+        <v>23</v>
+      </c>
+      <c r="W15" s="12">
+        <v>22</v>
+      </c>
+      <c r="X15" s="12">
+        <v>29</v>
+      </c>
+      <c r="Y15" s="12">
+        <v>34</v>
+      </c>
+      <c r="Z15" s="12">
+        <v>15</v>
+      </c>
+      <c r="AA15" s="12">
         <v>4</v>
       </c>
-      <c r="W15" s="12">
-[...13 lines deleted...]
-      </c>
       <c r="AB15" s="12">
-        <v>-2</v>
+        <v>25</v>
       </c>
       <c r="AC15" s="12">
-        <v>7</v>
+        <v>33</v>
       </c>
       <c r="AD15" s="12">
-        <v>-3</v>
+        <v>8</v>
       </c>
       <c r="AE15" s="12">
-        <v>-5</v>
+        <v>24</v>
       </c>
       <c r="AF15" s="12">
-        <v>2</v>
+        <v>16</v>
       </c>
       <c r="AG15" s="12">
-        <v>1</v>
-[...4 lines deleted...]
-        <v>56</v>
+        <v>11</v>
+      </c>
+      <c r="AH15" s="12">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="16" spans="1:51" ht="12" customHeight="1">
+      <c r="A16" s="53" t="s">
+        <v>55</v>
       </c>
       <c r="B16" s="8"/>
       <c r="C16" s="8"/>
       <c r="D16" s="9"/>
       <c r="E16" s="9"/>
       <c r="F16" s="9"/>
       <c r="G16" s="9"/>
       <c r="H16" s="10"/>
       <c r="I16" s="9"/>
       <c r="J16" s="11"/>
       <c r="K16" s="10"/>
       <c r="L16" s="10"/>
       <c r="M16" s="10"/>
       <c r="N16" s="1">
-        <v>-3</v>
+        <v>-40</v>
       </c>
       <c r="O16" s="12">
-        <v>3</v>
+        <v>-39</v>
       </c>
       <c r="P16" s="1">
-        <v>2</v>
+        <v>-38</v>
       </c>
       <c r="Q16" s="12">
-        <v>1</v>
+        <v>-38</v>
       </c>
       <c r="R16" s="12">
-        <v>1</v>
+        <v>-44</v>
       </c>
       <c r="S16" s="12">
-        <v>2</v>
+        <v>-18</v>
       </c>
       <c r="T16" s="12">
-        <v>-2</v>
+        <v>-37</v>
       </c>
       <c r="U16" s="12">
-        <v>3</v>
-[...5 lines deleted...]
-        <v>26</v>
+        <v>-51</v>
+      </c>
+      <c r="V16" s="12">
+        <v>-52</v>
+      </c>
+      <c r="W16" s="12">
+        <v>-49</v>
       </c>
       <c r="X16" s="12">
-        <v>-2</v>
+        <v>-20</v>
       </c>
       <c r="Y16" s="12">
-        <v>7</v>
+        <v>-37</v>
       </c>
       <c r="Z16" s="12">
-        <v>-9</v>
+        <v>-22</v>
       </c>
       <c r="AA16" s="12">
-        <v>-4</v>
+        <v>-30</v>
       </c>
       <c r="AB16" s="12">
-        <v>2</v>
+        <v>-32</v>
       </c>
       <c r="AC16" s="12">
-        <v>-1</v>
+        <v>-42</v>
       </c>
       <c r="AD16" s="12">
-        <v>4</v>
+        <v>-55</v>
       </c>
       <c r="AE16" s="12">
-        <v>2</v>
+        <v>-62</v>
       </c>
       <c r="AF16" s="12">
-        <v>6</v>
+        <v>-35</v>
       </c>
       <c r="AG16" s="12">
-        <v>-7</v>
-[...4 lines deleted...]
-        <v>57</v>
+        <v>-51</v>
+      </c>
+      <c r="AH16" s="12">
+        <v>-47</v>
+      </c>
+    </row>
+    <row r="17" spans="1:51" ht="12" customHeight="1">
+      <c r="A17" s="53" t="s">
+        <v>47</v>
       </c>
       <c r="B17" s="8"/>
       <c r="C17" s="8"/>
       <c r="D17" s="9"/>
       <c r="E17" s="9"/>
       <c r="F17" s="9"/>
       <c r="G17" s="9"/>
       <c r="H17" s="10"/>
       <c r="I17" s="9"/>
       <c r="J17" s="11"/>
       <c r="K17" s="10"/>
       <c r="L17" s="10"/>
       <c r="M17" s="10"/>
       <c r="N17" s="1">
-        <v>-5</v>
+        <v>7</v>
       </c>
       <c r="O17" s="12">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="P17" s="1">
+        <v>7</v>
+      </c>
+      <c r="Q17" s="12">
+        <v>3</v>
+      </c>
+      <c r="R17" s="12">
+        <v>6</v>
+      </c>
+      <c r="S17" s="12">
+        <v>1</v>
+      </c>
+      <c r="T17" s="12" t="s">
+        <v>26</v>
+      </c>
+      <c r="U17" s="12">
+        <v>-8</v>
+      </c>
+      <c r="V17" s="12">
+        <v>10</v>
+      </c>
+      <c r="W17" s="12">
+        <v>2</v>
+      </c>
+      <c r="X17" s="12">
+        <v>3</v>
+      </c>
+      <c r="Y17" s="12">
+        <v>-4</v>
+      </c>
+      <c r="Z17" s="12">
         <v>-2</v>
       </c>
-      <c r="Q17" s="12">
-[...2 lines deleted...]
-      <c r="R17" s="12">
+      <c r="AA17" s="12">
         <v>3</v>
       </c>
-      <c r="S17" s="12">
-[...25 lines deleted...]
-      </c>
       <c r="AB17" s="12">
-        <v>-9</v>
+        <v>6</v>
       </c>
       <c r="AC17" s="12">
         <v>-2</v>
       </c>
       <c r="AD17" s="12">
+        <v>-7</v>
+      </c>
+      <c r="AE17" s="12">
+        <v>-9</v>
+      </c>
+      <c r="AF17" s="12">
+        <v>-5</v>
+      </c>
+      <c r="AG17" s="12">
         <v>-3</v>
       </c>
-      <c r="AE17" s="12">
-[...11 lines deleted...]
-        <v>49</v>
+      <c r="AH17" s="12">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="18" spans="1:51" ht="12" customHeight="1">
+      <c r="A18" s="53" t="s">
+        <v>48</v>
       </c>
       <c r="B18" s="8"/>
       <c r="C18" s="8"/>
       <c r="D18" s="9"/>
       <c r="E18" s="9"/>
       <c r="F18" s="9"/>
       <c r="G18" s="9"/>
       <c r="H18" s="10"/>
       <c r="I18" s="9"/>
       <c r="J18" s="11"/>
       <c r="K18" s="10"/>
       <c r="L18" s="10"/>
       <c r="M18" s="10"/>
-      <c r="N18" s="1">
-        <v>18</v>
+      <c r="N18" s="2" t="s">
+        <v>26</v>
       </c>
       <c r="O18" s="12">
-        <v>24</v>
+        <v>0</v>
       </c>
       <c r="P18" s="1">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="Q18" s="12">
-        <v>16</v>
+        <v>-1</v>
       </c>
       <c r="R18" s="12">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="S18" s="12">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="T18" s="12">
-        <v>13</v>
+        <v>1</v>
       </c>
       <c r="U18" s="12">
-        <v>15</v>
+        <v>-3</v>
       </c>
       <c r="V18" s="12">
-        <v>16</v>
+        <v>4</v>
       </c>
       <c r="W18" s="12">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="X18" s="12">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="Y18" s="12">
-        <v>8</v>
+        <v>-2</v>
       </c>
       <c r="Z18" s="12">
-        <v>15</v>
+        <v>-3</v>
       </c>
       <c r="AA18" s="12">
+        <v>2</v>
+      </c>
+      <c r="AB18" s="12">
+        <v>-2</v>
+      </c>
+      <c r="AC18" s="12">
         <v>7</v>
       </c>
-      <c r="AB18" s="12">
-[...4 lines deleted...]
-      </c>
       <c r="AD18" s="12">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-3</v>
+      </c>
+      <c r="AE18" s="12">
+        <v>-5</v>
       </c>
       <c r="AF18" s="12">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="AG18" s="12">
-        <v>6</v>
-[...4 lines deleted...]
-        <v>50</v>
+        <v>1</v>
+      </c>
+      <c r="AH18" s="12">
+        <v>-6</v>
+      </c>
+    </row>
+    <row r="19" spans="1:51" ht="12" customHeight="1">
+      <c r="A19" s="53" t="s">
+        <v>56</v>
       </c>
       <c r="B19" s="8"/>
       <c r="C19" s="8"/>
       <c r="D19" s="9"/>
       <c r="E19" s="9"/>
       <c r="F19" s="9"/>
       <c r="G19" s="9"/>
       <c r="H19" s="10"/>
       <c r="I19" s="9"/>
       <c r="J19" s="11"/>
       <c r="K19" s="10"/>
       <c r="L19" s="10"/>
       <c r="M19" s="10"/>
       <c r="N19" s="1">
-        <v>11</v>
+        <v>-3</v>
       </c>
       <c r="O19" s="12">
-        <v>13</v>
+        <v>3</v>
       </c>
       <c r="P19" s="1">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="Q19" s="12">
-        <v>19</v>
+        <v>1</v>
       </c>
       <c r="R19" s="12">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="S19" s="12">
-        <v>14</v>
+        <v>2</v>
       </c>
       <c r="T19" s="12">
+        <v>-2</v>
+      </c>
+      <c r="U19" s="12">
+        <v>3</v>
+      </c>
+      <c r="V19" s="12" t="s">
+        <v>26</v>
+      </c>
+      <c r="W19" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="X19" s="12">
+        <v>-2</v>
+      </c>
+      <c r="Y19" s="12">
+        <v>7</v>
+      </c>
+      <c r="Z19" s="12">
+        <v>-9</v>
+      </c>
+      <c r="AA19" s="12">
+        <v>-4</v>
+      </c>
+      <c r="AB19" s="12">
+        <v>2</v>
+      </c>
+      <c r="AC19" s="12">
+        <v>-1</v>
+      </c>
+      <c r="AD19" s="12">
+        <v>4</v>
+      </c>
+      <c r="AE19" s="12">
+        <v>2</v>
+      </c>
+      <c r="AF19" s="12">
         <v>6</v>
       </c>
-      <c r="U19" s="12">
-[...26 lines deleted...]
-      <c r="AD19" s="12">
+      <c r="AG19" s="12">
         <v>-7</v>
       </c>
-      <c r="AE19" s="12">
-[...11 lines deleted...]
-        <v>58</v>
+      <c r="AH19" s="12">
+        <v>-6</v>
+      </c>
+    </row>
+    <row r="20" spans="1:51" ht="12" customHeight="1">
+      <c r="A20" s="53" t="s">
+        <v>57</v>
       </c>
       <c r="B20" s="8"/>
       <c r="C20" s="8"/>
       <c r="D20" s="9"/>
       <c r="E20" s="9"/>
       <c r="F20" s="9"/>
       <c r="G20" s="9"/>
       <c r="H20" s="10"/>
       <c r="I20" s="9"/>
       <c r="J20" s="11"/>
       <c r="K20" s="10"/>
       <c r="L20" s="10"/>
       <c r="M20" s="10"/>
       <c r="N20" s="1">
+        <v>-5</v>
+      </c>
+      <c r="O20" s="12">
+        <v>-1</v>
+      </c>
+      <c r="P20" s="1">
         <v>-2</v>
       </c>
-      <c r="O20" s="12">
+      <c r="Q20" s="12">
+        <v>-1</v>
+      </c>
+      <c r="R20" s="12">
         <v>3</v>
       </c>
-      <c r="P20" s="1">
-[...7 lines deleted...]
-      </c>
       <c r="S20" s="12">
-        <v>-14</v>
+        <v>-1</v>
       </c>
       <c r="T20" s="12">
+        <v>-2</v>
+      </c>
+      <c r="U20" s="12" t="s">
+        <v>26</v>
+      </c>
+      <c r="V20" s="12">
         <v>-3</v>
       </c>
-      <c r="U20" s="12">
-[...4 lines deleted...]
-      </c>
       <c r="W20" s="12">
-        <v>6</v>
+        <v>-1</v>
       </c>
       <c r="X20" s="12">
         <v>-3</v>
       </c>
       <c r="Y20" s="12">
+        <v>1</v>
+      </c>
+      <c r="Z20" s="12">
+        <v>-3</v>
+      </c>
+      <c r="AA20" s="12">
         <v>-6</v>
       </c>
-      <c r="Z20" s="12">
+      <c r="AB20" s="12">
+        <v>-9</v>
+      </c>
+      <c r="AC20" s="12">
         <v>-2</v>
       </c>
-      <c r="AA20" s="12">
-[...6 lines deleted...]
-      <c r="AD20" s="12"/>
+      <c r="AD20" s="12">
+        <v>-3</v>
+      </c>
       <c r="AE20" s="12">
         <v>-3</v>
       </c>
-      <c r="AF20" s="12">
-        <v>-2</v>
+      <c r="AF20" s="21" t="s">
+        <v>26</v>
       </c>
       <c r="AG20" s="12">
-        <v>-1</v>
-[...4 lines deleted...]
-        <v>52</v>
+        <v>-9</v>
+      </c>
+      <c r="AH20" s="12">
+        <v>-6</v>
+      </c>
+    </row>
+    <row r="21" spans="1:51" ht="12" customHeight="1">
+      <c r="A21" s="53" t="s">
+        <v>49</v>
       </c>
       <c r="B21" s="8"/>
       <c r="C21" s="8"/>
       <c r="D21" s="9"/>
       <c r="E21" s="9"/>
       <c r="F21" s="9"/>
       <c r="G21" s="9"/>
       <c r="H21" s="10"/>
       <c r="I21" s="9"/>
       <c r="J21" s="11"/>
       <c r="K21" s="10"/>
       <c r="L21" s="10"/>
       <c r="M21" s="10"/>
       <c r="N21" s="1">
-        <v>-15</v>
+        <v>18</v>
       </c>
       <c r="O21" s="12">
-        <v>-15</v>
+        <v>24</v>
       </c>
       <c r="P21" s="1">
-        <v>-28</v>
+        <v>9</v>
       </c>
       <c r="Q21" s="12">
-        <v>-21</v>
+        <v>16</v>
       </c>
       <c r="R21" s="12">
-        <v>-32</v>
+        <v>12</v>
       </c>
       <c r="S21" s="12">
-        <v>-31</v>
+        <v>9</v>
       </c>
       <c r="T21" s="12">
-        <v>-28</v>
+        <v>13</v>
       </c>
       <c r="U21" s="12">
-        <v>-31</v>
+        <v>15</v>
       </c>
       <c r="V21" s="12">
-        <v>-18</v>
+        <v>16</v>
       </c>
       <c r="W21" s="12">
-        <v>-22</v>
+        <v>3</v>
       </c>
       <c r="X21" s="12">
-        <v>-21</v>
+        <v>10</v>
       </c>
       <c r="Y21" s="12">
-        <v>-19</v>
+        <v>8</v>
       </c>
       <c r="Z21" s="12">
-        <v>-26</v>
+        <v>15</v>
       </c>
       <c r="AA21" s="12">
-        <v>-38</v>
+        <v>7</v>
       </c>
       <c r="AB21" s="12">
-        <v>-30</v>
+        <v>23</v>
       </c>
       <c r="AC21" s="12">
-        <v>-23</v>
+        <v>9</v>
       </c>
       <c r="AD21" s="12">
-        <v>-16</v>
-[...1 lines deleted...]
-      <c r="AE21" s="12">
+        <v>6</v>
+      </c>
+      <c r="AE21" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AF21" s="12">
+        <v>11</v>
+      </c>
+      <c r="AG21" s="12">
+        <v>6</v>
+      </c>
+      <c r="AH21" s="12">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="22" spans="1:51" ht="12" customHeight="1">
+      <c r="A22" s="53" t="s">
+        <v>50</v>
+      </c>
+      <c r="B22" s="8"/>
+      <c r="C22" s="8"/>
+      <c r="D22" s="9"/>
+      <c r="E22" s="9"/>
+      <c r="F22" s="9"/>
+      <c r="G22" s="9"/>
+      <c r="H22" s="10"/>
+      <c r="I22" s="9"/>
+      <c r="J22" s="11"/>
+      <c r="K22" s="10"/>
+      <c r="L22" s="10"/>
+      <c r="M22" s="10"/>
+      <c r="N22" s="1">
+        <v>11</v>
+      </c>
+      <c r="O22" s="12">
+        <v>13</v>
+      </c>
+      <c r="P22" s="1">
+        <v>9</v>
+      </c>
+      <c r="Q22" s="12">
+        <v>19</v>
+      </c>
+      <c r="R22" s="12">
+        <v>5</v>
+      </c>
+      <c r="S22" s="12">
+        <v>14</v>
+      </c>
+      <c r="T22" s="12">
+        <v>6</v>
+      </c>
+      <c r="U22" s="12">
+        <v>-2</v>
+      </c>
+      <c r="V22" s="12">
+        <v>2</v>
+      </c>
+      <c r="W22" s="12">
+        <v>11</v>
+      </c>
+      <c r="X22" s="12">
+        <v>10</v>
+      </c>
+      <c r="Y22" s="12">
+        <v>-5</v>
+      </c>
+      <c r="Z22" s="12">
+        <v>12</v>
+      </c>
+      <c r="AA22" s="12">
         <v>-9</v>
       </c>
-      <c r="AF21" s="12">
-[...52 lines deleted...]
-        <v>33</v>
+      <c r="AB22" s="12">
+        <v>19</v>
+      </c>
+      <c r="AC22" s="12">
+        <v>-8</v>
+      </c>
+      <c r="AD22" s="12">
+        <v>-7</v>
+      </c>
+      <c r="AE22" s="12">
+        <v>-4</v>
+      </c>
+      <c r="AF22" s="12">
+        <v>10</v>
+      </c>
+      <c r="AG22" s="12">
+        <v>4</v>
+      </c>
+      <c r="AH22" s="12">
+        <v>-9</v>
+      </c>
+    </row>
+    <row r="23" spans="1:51" ht="12" customHeight="1">
+      <c r="A23" s="53" t="s">
+        <v>58</v>
       </c>
       <c r="B23" s="8"/>
       <c r="C23" s="8"/>
       <c r="D23" s="9"/>
       <c r="E23" s="9"/>
       <c r="F23" s="9"/>
       <c r="G23" s="9"/>
       <c r="H23" s="10"/>
       <c r="I23" s="9"/>
-      <c r="J23" s="10"/>
+      <c r="J23" s="11"/>
       <c r="K23" s="10"/>
       <c r="L23" s="10"/>
       <c r="M23" s="10"/>
       <c r="N23" s="1">
-        <v>-7</v>
+        <v>-2</v>
       </c>
       <c r="O23" s="12">
-        <v>33</v>
+        <v>3</v>
       </c>
       <c r="P23" s="1">
-        <v>24</v>
+        <v>0</v>
       </c>
       <c r="Q23" s="12">
+        <v>-4</v>
+      </c>
+      <c r="R23" s="12">
+        <v>0</v>
+      </c>
+      <c r="S23" s="12">
+        <v>-14</v>
+      </c>
+      <c r="T23" s="12">
+        <v>-3</v>
+      </c>
+      <c r="U23" s="12">
+        <v>3</v>
+      </c>
+      <c r="V23" s="12">
+        <v>-5</v>
+      </c>
+      <c r="W23" s="12">
         <v>6</v>
       </c>
-      <c r="R23" s="12">
-[...16 lines deleted...]
-      </c>
       <c r="X23" s="12">
-        <v>-28</v>
+        <v>-3</v>
       </c>
       <c r="Y23" s="12">
-        <v>-11</v>
+        <v>-6</v>
       </c>
       <c r="Z23" s="12">
-        <v>42</v>
+        <v>-2</v>
       </c>
       <c r="AA23" s="12">
-        <v>69</v>
-[...3 lines deleted...]
-      </c>
+        <v>-4</v>
+      </c>
+      <c r="AB23" s="12"/>
       <c r="AC23" s="12">
-        <v>-51</v>
-[...3 lines deleted...]
-      </c>
+        <v>-6</v>
+      </c>
+      <c r="AD23" s="12"/>
       <c r="AE23" s="12">
-        <v>-108</v>
+        <v>-3</v>
       </c>
       <c r="AF23" s="12">
-        <v>-30</v>
+        <v>-2</v>
       </c>
       <c r="AG23" s="12">
-        <v>-41</v>
-[...4 lines deleted...]
-        <v>34</v>
+        <v>-1</v>
+      </c>
+      <c r="AH23" s="12">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="24" spans="1:51" ht="12" customHeight="1">
+      <c r="A24" s="53" t="s">
+        <v>52</v>
       </c>
       <c r="B24" s="8"/>
       <c r="C24" s="8"/>
       <c r="D24" s="9"/>
       <c r="E24" s="9"/>
       <c r="F24" s="9"/>
       <c r="G24" s="9"/>
       <c r="H24" s="10"/>
       <c r="I24" s="9"/>
-      <c r="J24" s="10"/>
+      <c r="J24" s="11"/>
       <c r="K24" s="10"/>
       <c r="L24" s="10"/>
       <c r="M24" s="10"/>
       <c r="N24" s="1">
-        <v>29</v>
+        <v>-15</v>
       </c>
       <c r="O24" s="12">
-        <v>84</v>
+        <v>-15</v>
       </c>
       <c r="P24" s="1">
-        <v>62</v>
+        <v>-28</v>
       </c>
       <c r="Q24" s="12">
-        <v>37</v>
+        <v>-21</v>
       </c>
       <c r="R24" s="12">
-        <v>113</v>
+        <v>-32</v>
       </c>
       <c r="S24" s="12">
-        <v>65</v>
+        <v>-31</v>
       </c>
       <c r="T24" s="12">
-        <v>-5</v>
+        <v>-28</v>
       </c>
       <c r="U24" s="12">
-        <v>2</v>
+        <v>-31</v>
       </c>
       <c r="V24" s="12">
-        <v>2</v>
+        <v>-18</v>
       </c>
       <c r="W24" s="12">
+        <v>-22</v>
+      </c>
+      <c r="X24" s="12">
+        <v>-21</v>
+      </c>
+      <c r="Y24" s="12">
+        <v>-19</v>
+      </c>
+      <c r="Z24" s="12">
+        <v>-26</v>
+      </c>
+      <c r="AA24" s="12">
+        <v>-38</v>
+      </c>
+      <c r="AB24" s="12">
+        <v>-30</v>
+      </c>
+      <c r="AC24" s="12">
+        <v>-23</v>
+      </c>
+      <c r="AD24" s="12">
+        <v>-16</v>
+      </c>
+      <c r="AE24" s="12">
+        <v>-9</v>
+      </c>
+      <c r="AF24" s="12">
+        <v>-18</v>
+      </c>
+      <c r="AG24" s="12">
+        <v>-37</v>
+      </c>
+      <c r="AH24" s="12">
+        <v>-31</v>
+      </c>
+    </row>
+    <row r="25" spans="1:51" ht="12" customHeight="1">
+      <c r="A25" s="70"/>
+      <c r="B25" s="70"/>
+      <c r="C25" s="70"/>
+      <c r="D25" s="70"/>
+      <c r="E25" s="70"/>
+      <c r="F25" s="70"/>
+      <c r="G25" s="70"/>
+      <c r="H25" s="70"/>
+      <c r="I25" s="70"/>
+      <c r="J25" s="70"/>
+      <c r="K25" s="70"/>
+      <c r="L25" s="70"/>
+      <c r="M25" s="70"/>
+      <c r="N25" s="70"/>
+      <c r="O25" s="70"/>
+      <c r="P25" s="70"/>
+      <c r="Q25" s="70"/>
+      <c r="R25" s="70"/>
+      <c r="S25" s="70"/>
+      <c r="T25" s="89" t="s">
+        <v>27</v>
+      </c>
+      <c r="U25" s="89"/>
+      <c r="V25" s="89"/>
+      <c r="W25" s="89"/>
+      <c r="X25" s="89"/>
+      <c r="Y25" s="89"/>
+      <c r="Z25" s="89"/>
+      <c r="AA25" s="89"/>
+      <c r="AB25" s="89"/>
+      <c r="AC25" s="89"/>
+      <c r="AD25" s="89"/>
+      <c r="AE25" s="89"/>
+      <c r="AF25" s="89"/>
+      <c r="AG25" s="89"/>
+      <c r="AH25" s="70"/>
+      <c r="AI25" s="70"/>
+      <c r="AJ25" s="70"/>
+      <c r="AK25" s="70"/>
+      <c r="AL25" s="70"/>
+      <c r="AM25" s="70"/>
+      <c r="AN25" s="70"/>
+      <c r="AO25" s="70"/>
+      <c r="AP25" s="70"/>
+      <c r="AQ25" s="70"/>
+      <c r="AR25" s="70"/>
+      <c r="AS25" s="70"/>
+      <c r="AT25" s="70"/>
+      <c r="AU25" s="70"/>
+      <c r="AV25" s="70"/>
+      <c r="AW25" s="70"/>
+      <c r="AX25" s="70"/>
+      <c r="AY25" s="70"/>
+    </row>
+    <row r="26" spans="1:51" ht="12" customHeight="1">
+      <c r="A26" s="50" t="s">
         <v>33</v>
-      </c>
-[...110 lines deleted...]
-        <v>44</v>
       </c>
       <c r="B26" s="8"/>
       <c r="C26" s="8"/>
       <c r="D26" s="9"/>
       <c r="E26" s="9"/>
       <c r="F26" s="9"/>
       <c r="G26" s="9"/>
       <c r="H26" s="10"/>
       <c r="I26" s="9"/>
       <c r="J26" s="10"/>
       <c r="K26" s="10"/>
       <c r="L26" s="10"/>
       <c r="M26" s="10"/>
       <c r="N26" s="1">
-        <v>18</v>
+        <v>-7</v>
       </c>
       <c r="O26" s="12">
-        <v>7</v>
+        <v>33</v>
       </c>
       <c r="P26" s="1">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q26" s="12">
-        <v>16</v>
+        <v>6</v>
       </c>
       <c r="R26" s="12">
-        <v>20</v>
+        <v>68</v>
       </c>
       <c r="S26" s="12">
-        <v>25</v>
+        <v>66</v>
       </c>
       <c r="T26" s="12">
-        <v>6</v>
+        <v>-81</v>
       </c>
       <c r="U26" s="12">
-        <v>20</v>
+        <v>-51</v>
       </c>
       <c r="V26" s="12">
-        <v>16</v>
+        <v>-62</v>
       </c>
       <c r="W26" s="12">
-        <v>10</v>
+        <v>-24</v>
       </c>
       <c r="X26" s="12">
-        <v>21</v>
+        <v>-28</v>
       </c>
       <c r="Y26" s="12">
-        <v>11</v>
+        <v>-11</v>
       </c>
       <c r="Z26" s="12">
-        <v>7</v>
+        <v>42</v>
       </c>
       <c r="AA26" s="12">
-        <v>11</v>
+        <v>69</v>
       </c>
       <c r="AB26" s="12">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="AC26" s="12">
-        <v>21</v>
+        <v>-51</v>
       </c>
       <c r="AD26" s="12">
-        <v>6</v>
+        <v>-29</v>
       </c>
       <c r="AE26" s="12">
-        <v>14</v>
+        <v>-108</v>
       </c>
       <c r="AF26" s="12">
-        <v>9</v>
+        <v>-30</v>
       </c>
       <c r="AG26" s="12">
-        <v>6</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:51">
+        <v>-41</v>
+      </c>
+      <c r="AH26" s="12">
+        <v>-128</v>
+      </c>
+    </row>
+    <row r="27" spans="1:51" ht="12" customHeight="1">
       <c r="A27" s="23" t="s">
-        <v>45</v>
+        <v>34</v>
       </c>
       <c r="B27" s="8"/>
       <c r="C27" s="8"/>
       <c r="D27" s="9"/>
       <c r="E27" s="9"/>
       <c r="F27" s="9"/>
       <c r="G27" s="9"/>
       <c r="H27" s="10"/>
       <c r="I27" s="9"/>
       <c r="J27" s="10"/>
       <c r="K27" s="10"/>
       <c r="L27" s="10"/>
       <c r="M27" s="10"/>
       <c r="N27" s="1">
-        <v>-20</v>
+        <v>29</v>
       </c>
       <c r="O27" s="12">
-        <v>-24</v>
+        <v>84</v>
       </c>
       <c r="P27" s="1">
-        <v>-24</v>
+        <v>62</v>
       </c>
       <c r="Q27" s="12">
-        <v>-20</v>
+        <v>37</v>
       </c>
       <c r="R27" s="12">
-        <v>-24</v>
+        <v>113</v>
       </c>
       <c r="S27" s="12">
+        <v>65</v>
+      </c>
+      <c r="T27" s="12">
         <v>-5</v>
       </c>
-      <c r="T27" s="12">
-[...1 lines deleted...]
-      </c>
       <c r="U27" s="12">
-        <v>-34</v>
+        <v>2</v>
       </c>
       <c r="V27" s="12">
-        <v>-38</v>
+        <v>2</v>
       </c>
       <c r="W27" s="12">
-        <v>-25</v>
+        <v>33</v>
       </c>
       <c r="X27" s="12">
-        <v>-16</v>
+        <v>21</v>
       </c>
       <c r="Y27" s="12">
-        <v>-22</v>
+        <v>27</v>
       </c>
       <c r="Z27" s="12">
-        <v>-14</v>
+        <v>74</v>
       </c>
       <c r="AA27" s="12">
-        <v>-21</v>
+        <v>130</v>
       </c>
       <c r="AB27" s="12">
-        <v>-21</v>
+        <v>69</v>
       </c>
       <c r="AC27" s="12">
+        <v>8</v>
+      </c>
+      <c r="AD27" s="12">
+        <v>36</v>
+      </c>
+      <c r="AE27" s="12">
         <v>-23</v>
       </c>
-      <c r="AD27" s="12">
-[...4 lines deleted...]
-      </c>
       <c r="AF27" s="12">
-        <v>-24</v>
+        <v>9</v>
       </c>
       <c r="AG27" s="12">
-        <v>-32</v>
-[...4 lines deleted...]
-        <v>52</v>
+        <v>30</v>
+      </c>
+      <c r="AH27" s="12">
+        <v>-75</v>
+      </c>
+    </row>
+    <row r="28" spans="1:51" ht="12" customHeight="1">
+      <c r="A28" s="23" t="s">
+        <v>36</v>
       </c>
       <c r="B28" s="8"/>
       <c r="C28" s="8"/>
       <c r="D28" s="9"/>
       <c r="E28" s="9"/>
       <c r="F28" s="9"/>
       <c r="G28" s="9"/>
       <c r="H28" s="10"/>
       <c r="I28" s="9"/>
       <c r="J28" s="10"/>
       <c r="K28" s="10"/>
       <c r="L28" s="10"/>
       <c r="M28" s="10"/>
-      <c r="N28" s="2" t="s">
-        <v>26</v>
+      <c r="N28" s="1">
+        <v>-34</v>
       </c>
       <c r="O28" s="12">
-        <v>-3</v>
+        <v>-31</v>
       </c>
       <c r="P28" s="1">
-        <v>-7</v>
+        <v>-30</v>
       </c>
       <c r="Q28" s="12">
-        <v>-9</v>
+        <v>-18</v>
       </c>
       <c r="R28" s="12">
-        <v>-15</v>
+        <v>-26</v>
       </c>
       <c r="S28" s="12">
-        <v>-5</v>
+        <v>-14</v>
       </c>
       <c r="T28" s="12">
+        <v>-36</v>
+      </c>
+      <c r="U28" s="12">
+        <v>-31</v>
+      </c>
+      <c r="V28" s="12">
+        <v>-35</v>
+      </c>
+      <c r="W28" s="12">
+        <v>-30</v>
+      </c>
+      <c r="X28" s="12">
+        <v>-47</v>
+      </c>
+      <c r="Y28" s="12">
+        <v>-22</v>
+      </c>
+      <c r="Z28" s="12">
         <v>-19</v>
       </c>
-      <c r="U28" s="12">
-[...16 lines deleted...]
-      </c>
       <c r="AA28" s="12">
-        <v>-13</v>
+        <v>-38</v>
       </c>
       <c r="AB28" s="12">
-        <v>-3</v>
+        <v>-36</v>
       </c>
       <c r="AC28" s="12">
-        <v>-11</v>
+        <v>-46</v>
       </c>
       <c r="AD28" s="12">
-        <v>-7</v>
+        <v>-31</v>
       </c>
       <c r="AE28" s="12">
-        <v>-4</v>
+        <v>-48</v>
       </c>
       <c r="AF28" s="12">
-        <v>-1</v>
+        <v>-23</v>
       </c>
       <c r="AG28" s="12">
-        <v>-18</v>
-[...48 lines deleted...]
-        <v>33</v>
+        <v>-27</v>
+      </c>
+      <c r="AH28" s="12">
+        <v>-19</v>
+      </c>
+    </row>
+    <row r="29" spans="1:51" ht="12" customHeight="1">
+      <c r="A29" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="B29" s="8"/>
+      <c r="C29" s="8"/>
+      <c r="D29" s="9"/>
+      <c r="E29" s="9"/>
+      <c r="F29" s="9"/>
+      <c r="G29" s="9"/>
+      <c r="H29" s="10"/>
+      <c r="I29" s="9"/>
+      <c r="J29" s="10"/>
+      <c r="K29" s="10"/>
+      <c r="L29" s="10"/>
+      <c r="M29" s="10"/>
+      <c r="N29" s="1">
+        <v>18</v>
+      </c>
+      <c r="O29" s="12">
+        <v>7</v>
+      </c>
+      <c r="P29" s="1">
+        <v>23</v>
+      </c>
+      <c r="Q29" s="12">
+        <v>16</v>
+      </c>
+      <c r="R29" s="12">
+        <v>20</v>
+      </c>
+      <c r="S29" s="12">
+        <v>25</v>
+      </c>
+      <c r="T29" s="12">
+        <v>6</v>
+      </c>
+      <c r="U29" s="12">
+        <v>20</v>
+      </c>
+      <c r="V29" s="12">
+        <v>16</v>
+      </c>
+      <c r="W29" s="12">
+        <v>10</v>
+      </c>
+      <c r="X29" s="12">
+        <v>21</v>
+      </c>
+      <c r="Y29" s="12">
+        <v>11</v>
+      </c>
+      <c r="Z29" s="12">
+        <v>7</v>
+      </c>
+      <c r="AA29" s="12">
+        <v>11</v>
+      </c>
+      <c r="AB29" s="12">
+        <v>15</v>
+      </c>
+      <c r="AC29" s="12">
+        <v>21</v>
+      </c>
+      <c r="AD29" s="12">
+        <v>6</v>
+      </c>
+      <c r="AE29" s="12">
+        <v>14</v>
+      </c>
+      <c r="AF29" s="12">
+        <v>9</v>
+      </c>
+      <c r="AG29" s="12">
+        <v>6</v>
+      </c>
+      <c r="AH29" s="12">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="30" spans="1:51" ht="12" customHeight="1">
+      <c r="A30" s="23" t="s">
+        <v>45</v>
       </c>
       <c r="B30" s="8"/>
       <c r="C30" s="8"/>
       <c r="D30" s="9"/>
       <c r="E30" s="9"/>
       <c r="F30" s="9"/>
       <c r="G30" s="9"/>
       <c r="H30" s="10"/>
       <c r="I30" s="9"/>
-      <c r="J30" s="13"/>
+      <c r="J30" s="10"/>
       <c r="K30" s="10"/>
       <c r="L30" s="10"/>
       <c r="M30" s="10"/>
       <c r="N30" s="1">
-        <v>6</v>
+        <v>-20</v>
       </c>
       <c r="O30" s="12">
-        <v>-7</v>
+        <v>-24</v>
       </c>
       <c r="P30" s="1">
-        <v>-7</v>
-[...2 lines deleted...]
-        <v>-18</v>
+        <v>-24</v>
+      </c>
+      <c r="Q30" s="12">
+        <v>-20</v>
       </c>
       <c r="R30" s="12">
-        <v>-8</v>
-[...1 lines deleted...]
-      <c r="S30" s="21">
+        <v>-24</v>
+      </c>
+      <c r="S30" s="12">
+        <v>-5</v>
+      </c>
+      <c r="T30" s="12">
+        <v>-27</v>
+      </c>
+      <c r="U30" s="12">
+        <v>-34</v>
+      </c>
+      <c r="V30" s="12">
+        <v>-38</v>
+      </c>
+      <c r="W30" s="12">
+        <v>-25</v>
+      </c>
+      <c r="X30" s="12">
+        <v>-16</v>
+      </c>
+      <c r="Y30" s="12">
+        <v>-22</v>
+      </c>
+      <c r="Z30" s="12">
+        <v>-14</v>
+      </c>
+      <c r="AA30" s="12">
+        <v>-21</v>
+      </c>
+      <c r="AB30" s="12">
+        <v>-21</v>
+      </c>
+      <c r="AC30" s="12">
+        <v>-23</v>
+      </c>
+      <c r="AD30" s="12">
+        <v>-33</v>
+      </c>
+      <c r="AE30" s="12">
+        <v>-47</v>
+      </c>
+      <c r="AF30" s="12">
+        <v>-24</v>
+      </c>
+      <c r="AG30" s="12">
+        <v>-32</v>
+      </c>
+      <c r="AH30" s="12">
         <v>-31</v>
       </c>
-      <c r="T30" s="21">
-[...42 lines deleted...]
-    <row r="31" spans="1:51">
+    </row>
+    <row r="31" spans="1:51" ht="12" customHeight="1">
       <c r="A31" s="25" t="s">
-        <v>34</v>
+        <v>52</v>
       </c>
       <c r="B31" s="8"/>
       <c r="C31" s="8"/>
       <c r="D31" s="9"/>
       <c r="E31" s="9"/>
       <c r="F31" s="9"/>
       <c r="G31" s="9"/>
       <c r="H31" s="10"/>
       <c r="I31" s="9"/>
-      <c r="J31" s="13"/>
+      <c r="J31" s="10"/>
       <c r="K31" s="10"/>
       <c r="L31" s="10"/>
       <c r="M31" s="10"/>
-      <c r="N31" s="1">
-        <v>17</v>
+      <c r="N31" s="2" t="s">
+        <v>26</v>
       </c>
       <c r="O31" s="12">
-        <v>9</v>
+        <v>-3</v>
       </c>
       <c r="P31" s="1">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>-7</v>
+      </c>
+      <c r="Q31" s="12">
+        <v>-9</v>
       </c>
       <c r="R31" s="12">
-        <v>11</v>
-[...14 lines deleted...]
-        <v>25</v>
+        <v>-15</v>
+      </c>
+      <c r="S31" s="12">
+        <v>-5</v>
+      </c>
+      <c r="T31" s="12">
+        <v>-19</v>
+      </c>
+      <c r="U31" s="12">
+        <v>-8</v>
+      </c>
+      <c r="V31" s="12">
+        <v>-7</v>
+      </c>
+      <c r="W31" s="12">
+        <v>-12</v>
       </c>
       <c r="X31" s="12">
-        <v>5</v>
-[...20 lines deleted...]
-        <v>10</v>
+        <v>-7</v>
+      </c>
+      <c r="Y31" s="12">
+        <v>-5</v>
+      </c>
+      <c r="Z31" s="12">
+        <v>-6</v>
+      </c>
+      <c r="AA31" s="12">
+        <v>-13</v>
+      </c>
+      <c r="AB31" s="12">
+        <v>-3</v>
+      </c>
+      <c r="AC31" s="12">
+        <v>-11</v>
+      </c>
+      <c r="AD31" s="12">
+        <v>-7</v>
+      </c>
+      <c r="AE31" s="12">
+        <v>-4</v>
       </c>
       <c r="AF31" s="12">
-        <v>4</v>
-[...39 lines deleted...]
-      <c r="T32" s="21">
         <v>-1</v>
       </c>
-      <c r="U32" s="21">
-[...37 lines deleted...]
-        <v>42</v>
+      <c r="AG31" s="12">
+        <v>-18</v>
+      </c>
+      <c r="AH31" s="12">
+        <v>-12</v>
+      </c>
+    </row>
+    <row r="32" spans="1:51" ht="12" customHeight="1">
+      <c r="A32" s="71"/>
+      <c r="B32" s="71"/>
+      <c r="C32" s="71"/>
+      <c r="D32" s="71"/>
+      <c r="E32" s="71"/>
+      <c r="F32" s="71"/>
+      <c r="G32" s="71"/>
+      <c r="H32" s="71"/>
+      <c r="I32" s="71"/>
+      <c r="J32" s="71"/>
+      <c r="K32" s="71"/>
+      <c r="L32" s="71"/>
+      <c r="M32" s="71"/>
+      <c r="N32" s="71"/>
+      <c r="O32" s="71"/>
+      <c r="P32" s="71"/>
+      <c r="Q32" s="71"/>
+      <c r="R32" s="71"/>
+      <c r="S32" s="71"/>
+      <c r="T32" s="78" t="s">
+        <v>28</v>
+      </c>
+      <c r="U32" s="78"/>
+      <c r="V32" s="78"/>
+      <c r="W32" s="78"/>
+      <c r="X32" s="78"/>
+      <c r="Y32" s="78"/>
+      <c r="Z32" s="78"/>
+      <c r="AA32" s="78"/>
+      <c r="AB32" s="78"/>
+      <c r="AC32" s="78"/>
+      <c r="AD32" s="78"/>
+      <c r="AE32" s="78"/>
+      <c r="AF32" s="78"/>
+      <c r="AG32" s="78"/>
+      <c r="AH32" s="71"/>
+      <c r="AI32" s="71"/>
+      <c r="AJ32" s="71"/>
+      <c r="AK32" s="71"/>
+      <c r="AL32" s="71"/>
+      <c r="AM32" s="71"/>
+      <c r="AN32" s="71"/>
+      <c r="AO32" s="71"/>
+      <c r="AP32" s="71"/>
+      <c r="AQ32" s="71"/>
+      <c r="AR32" s="71"/>
+      <c r="AS32" s="71"/>
+      <c r="AT32" s="71"/>
+      <c r="AU32" s="71"/>
+      <c r="AV32" s="71"/>
+      <c r="AW32" s="71"/>
+      <c r="AX32" s="71"/>
+      <c r="AY32" s="71"/>
+    </row>
+    <row r="33" spans="1:34" ht="12" customHeight="1">
+      <c r="A33" s="55" t="s">
+        <v>33</v>
       </c>
       <c r="B33" s="8"/>
       <c r="C33" s="8"/>
       <c r="D33" s="9"/>
       <c r="E33" s="9"/>
       <c r="F33" s="9"/>
       <c r="G33" s="9"/>
       <c r="H33" s="10"/>
       <c r="I33" s="9"/>
       <c r="J33" s="13"/>
       <c r="K33" s="10"/>
       <c r="L33" s="10"/>
       <c r="M33" s="10"/>
       <c r="N33" s="1">
-        <v>-25</v>
+        <v>6</v>
       </c>
       <c r="O33" s="12">
-        <v>-36</v>
+        <v>-7</v>
       </c>
       <c r="P33" s="1">
-        <v>-24</v>
+        <v>-7</v>
       </c>
       <c r="Q33" s="21">
-        <v>-42</v>
+        <v>-18</v>
       </c>
       <c r="R33" s="12">
-        <v>-23</v>
+        <v>-8</v>
       </c>
       <c r="S33" s="21">
+        <v>-31</v>
+      </c>
+      <c r="T33" s="21">
+        <v>-40</v>
+      </c>
+      <c r="U33" s="21">
+        <v>-26</v>
+      </c>
+      <c r="V33" s="21">
+        <v>-13</v>
+      </c>
+      <c r="W33" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="X33" s="12">
+        <v>-32</v>
+      </c>
+      <c r="Y33" s="21">
+        <v>-22</v>
+      </c>
+      <c r="Z33" s="21">
         <v>-27</v>
       </c>
-      <c r="T33" s="21">
-[...19 lines deleted...]
-      </c>
       <c r="AA33" s="21">
-        <v>-12</v>
+        <v>-59</v>
       </c>
       <c r="AB33" s="21">
-        <v>-18</v>
+        <v>-2</v>
       </c>
       <c r="AC33" s="21">
-        <v>-28</v>
+        <v>-38</v>
       </c>
       <c r="AD33" s="21">
-        <v>-34</v>
+        <v>-72</v>
       </c>
       <c r="AE33" s="21">
-        <v>-34</v>
+        <v>-58</v>
       </c>
       <c r="AF33" s="12">
-        <v>-32</v>
+        <v>-29</v>
       </c>
       <c r="AG33" s="21">
-        <v>-23</v>
-[...4 lines deleted...]
-        <v>44</v>
+        <v>-62</v>
+      </c>
+      <c r="AH33" s="21">
+        <v>-78</v>
+      </c>
+    </row>
+    <row r="34" spans="1:34" ht="12" customHeight="1">
+      <c r="A34" s="25" t="s">
+        <v>34</v>
       </c>
       <c r="B34" s="8"/>
       <c r="C34" s="8"/>
       <c r="D34" s="9"/>
       <c r="E34" s="9"/>
       <c r="F34" s="9"/>
       <c r="G34" s="9"/>
       <c r="H34" s="10"/>
       <c r="I34" s="9"/>
       <c r="J34" s="13"/>
       <c r="K34" s="10"/>
       <c r="L34" s="10"/>
       <c r="M34" s="10"/>
       <c r="N34" s="1">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="O34" s="12">
+        <v>9</v>
+      </c>
+      <c r="P34" s="1">
+        <v>5</v>
+      </c>
+      <c r="Q34" s="21">
+        <v>11</v>
+      </c>
+      <c r="R34" s="12">
+        <v>11</v>
+      </c>
+      <c r="S34" s="21">
+        <v>24</v>
+      </c>
+      <c r="T34" s="21">
+        <v>3</v>
+      </c>
+      <c r="U34" s="21">
+        <v>10</v>
+      </c>
+      <c r="V34" s="21">
+        <v>5</v>
+      </c>
+      <c r="W34" s="21">
+        <v>25</v>
+      </c>
+      <c r="X34" s="12">
+        <v>5</v>
+      </c>
+      <c r="Y34" s="21">
+        <v>7</v>
+      </c>
+      <c r="Z34" s="21">
+        <v>10</v>
+      </c>
+      <c r="AA34" s="21">
         <v>6</v>
       </c>
-      <c r="P34" s="1">
-[...5 lines deleted...]
-      <c r="R34" s="12">
+      <c r="AB34" s="21">
+        <v>8</v>
+      </c>
+      <c r="AC34" s="21">
         <v>14</v>
       </c>
-      <c r="S34" s="21">
-[...33 lines deleted...]
-        <v>2</v>
+      <c r="AD34" s="21" t="s">
+        <v>26</v>
       </c>
       <c r="AE34" s="21">
         <v>10</v>
       </c>
       <c r="AF34" s="12">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="AG34" s="21">
-        <v>5</v>
-[...4 lines deleted...]
-        <v>55</v>
+        <v>3</v>
+      </c>
+      <c r="AH34" s="21">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="35" spans="1:34" ht="12" customHeight="1">
+      <c r="A35" s="25" t="s">
+        <v>36</v>
       </c>
       <c r="B35" s="8"/>
       <c r="C35" s="8"/>
       <c r="D35" s="9"/>
       <c r="E35" s="9"/>
       <c r="F35" s="9"/>
       <c r="G35" s="9"/>
       <c r="H35" s="10"/>
       <c r="I35" s="9"/>
       <c r="J35" s="13"/>
       <c r="K35" s="10"/>
       <c r="L35" s="10"/>
       <c r="M35" s="10"/>
       <c r="N35" s="1">
-        <v>-20</v>
+        <v>3</v>
       </c>
       <c r="O35" s="12">
-        <v>-15</v>
+        <v>-2</v>
       </c>
       <c r="P35" s="1">
-        <v>-14</v>
+        <v>-4</v>
       </c>
       <c r="Q35" s="21">
-        <v>-18</v>
+        <v>-3</v>
       </c>
       <c r="R35" s="12">
-        <v>-20</v>
+        <v>-5</v>
       </c>
       <c r="S35" s="21">
-        <v>-13</v>
+        <v>-7</v>
       </c>
       <c r="T35" s="21">
-        <v>-10</v>
+        <v>-1</v>
       </c>
       <c r="U35" s="21">
-        <v>-17</v>
+        <v>1</v>
       </c>
       <c r="V35" s="21">
-        <v>-14</v>
+        <v>4</v>
       </c>
       <c r="W35" s="21">
-        <v>-24</v>
-[...2 lines deleted...]
-        <v>-4</v>
+        <v>-3</v>
+      </c>
+      <c r="X35" s="12" t="s">
+        <v>26</v>
       </c>
       <c r="Y35" s="21">
-        <v>-15</v>
-[...3 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="Z35" s="21"/>
       <c r="AA35" s="21">
-        <v>-9</v>
+        <v>-1</v>
       </c>
       <c r="AB35" s="21">
-        <v>-11</v>
+        <v>-3</v>
       </c>
       <c r="AC35" s="21">
-        <v>-19</v>
+        <v>-2</v>
       </c>
       <c r="AD35" s="21">
-        <v>-22</v>
+        <v>1</v>
       </c>
       <c r="AE35" s="21">
-        <v>-15</v>
+        <v>-2</v>
       </c>
       <c r="AF35" s="12">
-        <v>-11</v>
-[...7 lines deleted...]
-        <v>47</v>
+        <v>-2</v>
+      </c>
+      <c r="AG35" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AH35" s="21">
+        <v>-2</v>
+      </c>
+    </row>
+    <row r="36" spans="1:34" ht="12" customHeight="1">
+      <c r="A36" s="53" t="s">
+        <v>42</v>
       </c>
       <c r="B36" s="8"/>
       <c r="C36" s="8"/>
       <c r="D36" s="9"/>
       <c r="E36" s="9"/>
       <c r="F36" s="9"/>
       <c r="G36" s="9"/>
       <c r="H36" s="10"/>
       <c r="I36" s="9"/>
       <c r="J36" s="13"/>
       <c r="K36" s="10"/>
       <c r="L36" s="10"/>
       <c r="M36" s="10"/>
       <c r="N36" s="1">
-        <v>7</v>
+        <v>-25</v>
       </c>
       <c r="O36" s="12">
-        <v>1</v>
+        <v>-36</v>
       </c>
       <c r="P36" s="1">
-        <v>7</v>
+        <v>-24</v>
       </c>
       <c r="Q36" s="21">
-        <v>3</v>
+        <v>-42</v>
       </c>
       <c r="R36" s="12">
-        <v>6</v>
+        <v>-23</v>
       </c>
       <c r="S36" s="21">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="T36" s="21"/>
+        <v>-27</v>
+      </c>
+      <c r="T36" s="21">
+        <v>-42</v>
+      </c>
       <c r="U36" s="21">
-        <v>-8</v>
+        <v>-21</v>
       </c>
       <c r="V36" s="21">
-        <v>10</v>
+        <v>-28</v>
       </c>
       <c r="W36" s="21">
-        <v>2</v>
+        <v>-25</v>
       </c>
       <c r="X36" s="12">
-        <v>3</v>
+        <v>-44</v>
       </c>
       <c r="Y36" s="21">
-        <v>-4</v>
+        <v>-23</v>
       </c>
       <c r="Z36" s="21">
-        <v>-2</v>
+        <v>-25</v>
       </c>
       <c r="AA36" s="21">
-        <v>3</v>
+        <v>-12</v>
       </c>
       <c r="AB36" s="21">
-        <v>6</v>
+        <v>-18</v>
       </c>
       <c r="AC36" s="21">
-        <v>-2</v>
+        <v>-28</v>
       </c>
       <c r="AD36" s="21">
-        <v>-7</v>
+        <v>-34</v>
       </c>
       <c r="AE36" s="21">
-        <v>-9</v>
+        <v>-34</v>
       </c>
       <c r="AF36" s="12">
-        <v>-5</v>
+        <v>-32</v>
       </c>
       <c r="AG36" s="21">
-        <v>-3</v>
-[...4 lines deleted...]
-        <v>48</v>
+        <v>-23</v>
+      </c>
+      <c r="AH36" s="21">
+        <v>-50</v>
+      </c>
+    </row>
+    <row r="37" spans="1:34" ht="12" customHeight="1">
+      <c r="A37" s="53" t="s">
+        <v>44</v>
       </c>
       <c r="B37" s="8"/>
       <c r="C37" s="8"/>
-      <c r="D37" s="8"/>
-[...10 lines deleted...]
-        <v>26</v>
+      <c r="D37" s="9"/>
+      <c r="E37" s="9"/>
+      <c r="F37" s="9"/>
+      <c r="G37" s="9"/>
+      <c r="H37" s="10"/>
+      <c r="I37" s="9"/>
+      <c r="J37" s="13"/>
+      <c r="K37" s="10"/>
+      <c r="L37" s="10"/>
+      <c r="M37" s="10"/>
+      <c r="N37" s="1">
+        <v>20</v>
       </c>
       <c r="O37" s="12">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="P37" s="1">
-        <v>3</v>
+        <v>23</v>
       </c>
       <c r="Q37" s="21">
-        <v>-1</v>
+        <v>13</v>
       </c>
       <c r="R37" s="12">
+        <v>14</v>
+      </c>
+      <c r="S37" s="21">
+        <v>6</v>
+      </c>
+      <c r="T37" s="21">
+        <v>6</v>
+      </c>
+      <c r="U37" s="21">
+        <v>16</v>
+      </c>
+      <c r="V37" s="21">
+        <v>7</v>
+      </c>
+      <c r="W37" s="21">
+        <v>12</v>
+      </c>
+      <c r="X37" s="12">
+        <v>8</v>
+      </c>
+      <c r="Y37" s="21">
+        <v>23</v>
+      </c>
+      <c r="Z37" s="21">
+        <v>8</v>
+      </c>
+      <c r="AA37" s="21">
+        <v>-7</v>
+      </c>
+      <c r="AB37" s="21">
+        <v>10</v>
+      </c>
+      <c r="AC37" s="21">
+        <v>12</v>
+      </c>
+      <c r="AD37" s="21">
+        <v>2</v>
+      </c>
+      <c r="AE37" s="21">
+        <v>10</v>
+      </c>
+      <c r="AF37" s="12">
+        <v>7</v>
+      </c>
+      <c r="AG37" s="21">
         <v>5</v>
       </c>
-      <c r="S37" s="21">
-[...47 lines deleted...]
-        <v>56</v>
+      <c r="AH37" s="21">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="38" spans="1:34" ht="12" customHeight="1">
+      <c r="A38" s="53" t="s">
+        <v>55</v>
       </c>
       <c r="B38" s="8"/>
       <c r="C38" s="8"/>
-      <c r="D38" s="8"/>
-[...8 lines deleted...]
-      <c r="M38" s="8"/>
+      <c r="D38" s="9"/>
+      <c r="E38" s="9"/>
+      <c r="F38" s="9"/>
+      <c r="G38" s="9"/>
+      <c r="H38" s="10"/>
+      <c r="I38" s="9"/>
+      <c r="J38" s="13"/>
+      <c r="K38" s="10"/>
+      <c r="L38" s="10"/>
+      <c r="M38" s="10"/>
       <c r="N38" s="1">
-        <v>-3</v>
+        <v>-20</v>
       </c>
       <c r="O38" s="12">
-        <v>3</v>
+        <v>-15</v>
       </c>
       <c r="P38" s="1">
-        <v>2</v>
+        <v>-14</v>
       </c>
       <c r="Q38" s="21">
-        <v>1</v>
+        <v>-18</v>
       </c>
       <c r="R38" s="12">
-        <v>1</v>
+        <v>-20</v>
       </c>
       <c r="S38" s="21">
-        <v>2</v>
+        <v>-13</v>
       </c>
       <c r="T38" s="21">
-        <v>-2</v>
+        <v>-10</v>
       </c>
       <c r="U38" s="21">
-        <v>3</v>
-[...3 lines deleted...]
-        <v>26</v>
+        <v>-17</v>
+      </c>
+      <c r="V38" s="21">
+        <v>-14</v>
+      </c>
+      <c r="W38" s="21">
+        <v>-24</v>
       </c>
       <c r="X38" s="12">
-        <v>-2</v>
+        <v>-4</v>
       </c>
       <c r="Y38" s="21">
-        <v>7</v>
+        <v>-15</v>
       </c>
       <c r="Z38" s="21">
+        <v>-8</v>
+      </c>
+      <c r="AA38" s="21">
         <v>-9</v>
       </c>
-      <c r="AA38" s="21">
-[...1 lines deleted...]
-      </c>
       <c r="AB38" s="21">
-        <v>2</v>
+        <v>-11</v>
       </c>
       <c r="AC38" s="21">
-        <v>-1</v>
+        <v>-19</v>
       </c>
       <c r="AD38" s="21">
-        <v>4</v>
+        <v>-22</v>
       </c>
       <c r="AE38" s="21">
-        <v>2</v>
+        <v>-15</v>
       </c>
       <c r="AF38" s="12">
-        <v>6</v>
+        <v>-11</v>
       </c>
       <c r="AG38" s="21">
-        <v>-7</v>
-[...4 lines deleted...]
-        <v>57</v>
+        <v>-19</v>
+      </c>
+      <c r="AH38" s="21">
+        <v>-16</v>
+      </c>
+    </row>
+    <row r="39" spans="1:34" ht="12" customHeight="1">
+      <c r="A39" s="53" t="s">
+        <v>47</v>
       </c>
       <c r="B39" s="8"/>
       <c r="C39" s="8"/>
       <c r="D39" s="9"/>
       <c r="E39" s="9"/>
       <c r="F39" s="9"/>
       <c r="G39" s="9"/>
       <c r="H39" s="10"/>
       <c r="I39" s="9"/>
       <c r="J39" s="13"/>
       <c r="K39" s="10"/>
       <c r="L39" s="10"/>
       <c r="M39" s="10"/>
       <c r="N39" s="1">
-        <v>-5</v>
+        <v>7</v>
       </c>
       <c r="O39" s="12">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="P39" s="1">
+        <v>7</v>
+      </c>
+      <c r="Q39" s="21">
+        <v>3</v>
+      </c>
+      <c r="R39" s="12">
+        <v>6</v>
+      </c>
+      <c r="S39" s="21">
+        <v>1</v>
+      </c>
+      <c r="T39" s="21"/>
+      <c r="U39" s="21">
+        <v>-8</v>
+      </c>
+      <c r="V39" s="21">
+        <v>10</v>
+      </c>
+      <c r="W39" s="21">
+        <v>2</v>
+      </c>
+      <c r="X39" s="12">
+        <v>3</v>
+      </c>
+      <c r="Y39" s="21">
+        <v>-4</v>
+      </c>
+      <c r="Z39" s="21">
         <v>-2</v>
       </c>
-      <c r="Q39" s="21">
-[...2 lines deleted...]
-      <c r="R39" s="12">
+      <c r="AA39" s="21">
         <v>3</v>
       </c>
-      <c r="S39" s="21">
-[...23 lines deleted...]
-      </c>
       <c r="AB39" s="21">
-        <v>-9</v>
+        <v>6</v>
       </c>
       <c r="AC39" s="21">
         <v>-2</v>
       </c>
       <c r="AD39" s="21">
+        <v>-7</v>
+      </c>
+      <c r="AE39" s="21">
+        <v>-9</v>
+      </c>
+      <c r="AF39" s="12">
+        <v>-5</v>
+      </c>
+      <c r="AG39" s="21">
         <v>-3</v>
       </c>
-      <c r="AE39" s="21">
-[...11 lines deleted...]
-        <v>49</v>
+      <c r="AH39" s="21">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="40" spans="1:34" ht="12" customHeight="1">
+      <c r="A40" s="53" t="s">
+        <v>48</v>
       </c>
       <c r="B40" s="8"/>
       <c r="C40" s="8"/>
-      <c r="D40" s="9"/>
-[...10 lines deleted...]
-        <v>18</v>
+      <c r="D40" s="8"/>
+      <c r="E40" s="8"/>
+      <c r="F40" s="8"/>
+      <c r="G40" s="8"/>
+      <c r="H40" s="8"/>
+      <c r="I40" s="8"/>
+      <c r="J40" s="8"/>
+      <c r="K40" s="8"/>
+      <c r="L40" s="8"/>
+      <c r="M40" s="8"/>
+      <c r="N40" s="2" t="s">
+        <v>26</v>
       </c>
       <c r="O40" s="12">
-        <v>24</v>
+        <v>0</v>
       </c>
       <c r="P40" s="1">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="Q40" s="21">
-        <v>16</v>
+        <v>-1</v>
       </c>
       <c r="R40" s="12">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="S40" s="21">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="T40" s="21">
-        <v>13</v>
+        <v>1</v>
       </c>
       <c r="U40" s="21">
-        <v>15</v>
+        <v>-3</v>
       </c>
       <c r="V40" s="21">
-        <v>16</v>
+        <v>4</v>
       </c>
       <c r="W40" s="21">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="X40" s="12">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="Y40" s="21">
-        <v>8</v>
+        <v>-2</v>
       </c>
       <c r="Z40" s="21">
-        <v>15</v>
+        <v>-3</v>
       </c>
       <c r="AA40" s="21">
+        <v>2</v>
+      </c>
+      <c r="AB40" s="21">
+        <v>-2</v>
+      </c>
+      <c r="AC40" s="21">
         <v>7</v>
       </c>
-      <c r="AB40" s="21">
-[...4 lines deleted...]
-      </c>
       <c r="AD40" s="21">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-3</v>
+      </c>
+      <c r="AE40" s="21">
+        <v>-5</v>
       </c>
       <c r="AF40" s="12">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="AG40" s="21">
-        <v>6</v>
-[...4 lines deleted...]
-        <v>50</v>
+        <v>1</v>
+      </c>
+      <c r="AH40" s="21">
+        <v>-6</v>
+      </c>
+    </row>
+    <row r="41" spans="1:34" ht="12" customHeight="1">
+      <c r="A41" s="53" t="s">
+        <v>56</v>
       </c>
       <c r="B41" s="8"/>
       <c r="C41" s="8"/>
-      <c r="D41" s="9"/>
-[...10 lines deleted...]
-        <v>11</v>
+      <c r="D41" s="8"/>
+      <c r="E41" s="8"/>
+      <c r="F41" s="8"/>
+      <c r="G41" s="8"/>
+      <c r="H41" s="8"/>
+      <c r="I41" s="8"/>
+      <c r="J41" s="8"/>
+      <c r="K41" s="8"/>
+      <c r="L41" s="8"/>
+      <c r="M41" s="8"/>
+      <c r="N41" s="1">
+        <v>-3</v>
       </c>
       <c r="O41" s="12">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>3</v>
+      </c>
+      <c r="P41" s="1">
+        <v>2</v>
       </c>
       <c r="Q41" s="21">
-        <v>19</v>
+        <v>1</v>
       </c>
       <c r="R41" s="12">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="S41" s="21">
-        <v>14</v>
+        <v>2</v>
       </c>
       <c r="T41" s="21">
+        <v>-2</v>
+      </c>
+      <c r="U41" s="21">
+        <v>3</v>
+      </c>
+      <c r="V41" s="21"/>
+      <c r="W41" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="X41" s="12">
+        <v>-2</v>
+      </c>
+      <c r="Y41" s="21">
+        <v>7</v>
+      </c>
+      <c r="Z41" s="21">
+        <v>-9</v>
+      </c>
+      <c r="AA41" s="21">
+        <v>-4</v>
+      </c>
+      <c r="AB41" s="21">
+        <v>2</v>
+      </c>
+      <c r="AC41" s="21">
+        <v>-1</v>
+      </c>
+      <c r="AD41" s="21">
+        <v>4</v>
+      </c>
+      <c r="AE41" s="21">
+        <v>2</v>
+      </c>
+      <c r="AF41" s="12">
         <v>6</v>
       </c>
-      <c r="U41" s="21">
-[...26 lines deleted...]
-      <c r="AD41" s="21">
+      <c r="AG41" s="21">
         <v>-7</v>
       </c>
-      <c r="AE41" s="21">
-[...11 lines deleted...]
-        <v>58</v>
+      <c r="AH41" s="21">
+        <v>-6</v>
+      </c>
+    </row>
+    <row r="42" spans="1:34" ht="12" customHeight="1">
+      <c r="A42" s="53" t="s">
+        <v>57</v>
       </c>
       <c r="B42" s="8"/>
       <c r="C42" s="8"/>
       <c r="D42" s="9"/>
       <c r="E42" s="9"/>
       <c r="F42" s="9"/>
       <c r="G42" s="9"/>
       <c r="H42" s="10"/>
       <c r="I42" s="9"/>
       <c r="J42" s="13"/>
       <c r="K42" s="10"/>
       <c r="L42" s="10"/>
       <c r="M42" s="10"/>
-      <c r="N42" s="54">
+      <c r="N42" s="1">
+        <v>-5</v>
+      </c>
+      <c r="O42" s="12">
+        <v>-1</v>
+      </c>
+      <c r="P42" s="1">
         <v>-2</v>
       </c>
-      <c r="O42" s="12">
+      <c r="Q42" s="21">
+        <v>-1</v>
+      </c>
+      <c r="R42" s="12">
         <v>3</v>
       </c>
-      <c r="P42" s="54">
-[...7 lines deleted...]
-      </c>
       <c r="S42" s="21">
-        <v>-14</v>
+        <v>-1</v>
       </c>
       <c r="T42" s="21">
+        <v>-2</v>
+      </c>
+      <c r="U42" s="21"/>
+      <c r="V42" s="21">
         <v>-3</v>
       </c>
-      <c r="U42" s="21">
-[...4 lines deleted...]
-      </c>
       <c r="W42" s="21">
-        <v>6</v>
+        <v>-1</v>
       </c>
       <c r="X42" s="12">
         <v>-3</v>
       </c>
       <c r="Y42" s="21">
+        <v>1</v>
+      </c>
+      <c r="Z42" s="21">
+        <v>-3</v>
+      </c>
+      <c r="AA42" s="21">
         <v>-6</v>
       </c>
-      <c r="Z42" s="21">
+      <c r="AB42" s="21">
+        <v>-9</v>
+      </c>
+      <c r="AC42" s="21">
         <v>-2</v>
       </c>
-      <c r="AA42" s="21">
-[...7 lines deleted...]
-        <v>26</v>
+      <c r="AD42" s="21">
+        <v>-3</v>
       </c>
       <c r="AE42" s="21">
         <v>-3</v>
       </c>
-      <c r="AF42" s="12">
+      <c r="AF42" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AG42" s="21">
+        <v>-9</v>
+      </c>
+      <c r="AH42" s="21">
+        <v>-6</v>
+      </c>
+    </row>
+    <row r="43" spans="1:34" ht="12" customHeight="1">
+      <c r="A43" s="53" t="s">
+        <v>49</v>
+      </c>
+      <c r="B43" s="8"/>
+      <c r="C43" s="8"/>
+      <c r="D43" s="9"/>
+      <c r="E43" s="9"/>
+      <c r="F43" s="9"/>
+      <c r="G43" s="9"/>
+      <c r="H43" s="10"/>
+      <c r="I43" s="9"/>
+      <c r="J43" s="13"/>
+      <c r="K43" s="10"/>
+      <c r="L43" s="10"/>
+      <c r="M43" s="10"/>
+      <c r="N43" s="1">
+        <v>18</v>
+      </c>
+      <c r="O43" s="12">
+        <v>24</v>
+      </c>
+      <c r="P43" s="1">
+        <v>9</v>
+      </c>
+      <c r="Q43" s="21">
+        <v>16</v>
+      </c>
+      <c r="R43" s="12">
+        <v>12</v>
+      </c>
+      <c r="S43" s="21">
+        <v>9</v>
+      </c>
+      <c r="T43" s="21">
+        <v>13</v>
+      </c>
+      <c r="U43" s="21">
+        <v>15</v>
+      </c>
+      <c r="V43" s="21">
+        <v>16</v>
+      </c>
+      <c r="W43" s="21">
+        <v>3</v>
+      </c>
+      <c r="X43" s="12">
+        <v>10</v>
+      </c>
+      <c r="Y43" s="21">
+        <v>8</v>
+      </c>
+      <c r="Z43" s="21">
+        <v>15</v>
+      </c>
+      <c r="AA43" s="21">
+        <v>7</v>
+      </c>
+      <c r="AB43" s="21">
+        <v>23</v>
+      </c>
+      <c r="AC43" s="21">
+        <v>9</v>
+      </c>
+      <c r="AD43" s="21">
+        <v>6</v>
+      </c>
+      <c r="AE43" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AF43" s="12">
+        <v>11</v>
+      </c>
+      <c r="AG43" s="21">
+        <v>6</v>
+      </c>
+      <c r="AH43" s="21">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="44" spans="1:34" ht="12" customHeight="1">
+      <c r="A44" s="53" t="s">
+        <v>50</v>
+      </c>
+      <c r="B44" s="8"/>
+      <c r="C44" s="8"/>
+      <c r="D44" s="9"/>
+      <c r="E44" s="9"/>
+      <c r="F44" s="9"/>
+      <c r="G44" s="9"/>
+      <c r="H44" s="10"/>
+      <c r="I44" s="9"/>
+      <c r="J44" s="13"/>
+      <c r="K44" s="10"/>
+      <c r="L44" s="10"/>
+      <c r="M44" s="10"/>
+      <c r="N44" s="53">
+        <v>11</v>
+      </c>
+      <c r="O44" s="12">
+        <v>13</v>
+      </c>
+      <c r="P44" s="53">
+        <v>9</v>
+      </c>
+      <c r="Q44" s="21">
+        <v>19</v>
+      </c>
+      <c r="R44" s="12">
+        <v>5</v>
+      </c>
+      <c r="S44" s="21">
+        <v>14</v>
+      </c>
+      <c r="T44" s="21">
+        <v>6</v>
+      </c>
+      <c r="U44" s="21">
         <v>-2</v>
       </c>
-      <c r="AG42" s="21">
+      <c r="V44" s="21">
+        <v>2</v>
+      </c>
+      <c r="W44" s="21">
+        <v>11</v>
+      </c>
+      <c r="X44" s="12">
+        <v>10</v>
+      </c>
+      <c r="Y44" s="21">
+        <v>-5</v>
+      </c>
+      <c r="Z44" s="21">
+        <v>12</v>
+      </c>
+      <c r="AA44" s="21">
+        <v>-9</v>
+      </c>
+      <c r="AB44" s="21">
+        <v>19</v>
+      </c>
+      <c r="AC44" s="21">
+        <v>-8</v>
+      </c>
+      <c r="AD44" s="21">
+        <v>-7</v>
+      </c>
+      <c r="AE44" s="21">
+        <v>-4</v>
+      </c>
+      <c r="AF44" s="12">
+        <v>10</v>
+      </c>
+      <c r="AG44" s="21">
+        <v>4</v>
+      </c>
+      <c r="AH44" s="21">
+        <v>-9</v>
+      </c>
+    </row>
+    <row r="45" spans="1:34" ht="12" customHeight="1">
+      <c r="A45" s="53" t="s">
+        <v>58</v>
+      </c>
+      <c r="B45" s="8"/>
+      <c r="C45" s="8"/>
+      <c r="D45" s="9"/>
+      <c r="E45" s="9"/>
+      <c r="F45" s="9"/>
+      <c r="G45" s="9"/>
+      <c r="H45" s="10"/>
+      <c r="I45" s="9"/>
+      <c r="J45" s="13"/>
+      <c r="K45" s="10"/>
+      <c r="L45" s="10"/>
+      <c r="M45" s="10"/>
+      <c r="N45" s="53">
+        <v>-2</v>
+      </c>
+      <c r="O45" s="12">
+        <v>3</v>
+      </c>
+      <c r="P45" s="53">
+        <v>0</v>
+      </c>
+      <c r="Q45" s="21">
+        <v>-4</v>
+      </c>
+      <c r="R45" s="12">
+        <v>0</v>
+      </c>
+      <c r="S45" s="21">
+        <v>-14</v>
+      </c>
+      <c r="T45" s="21">
+        <v>-3</v>
+      </c>
+      <c r="U45" s="21">
+        <v>3</v>
+      </c>
+      <c r="V45" s="21">
+        <v>-5</v>
+      </c>
+      <c r="W45" s="21">
+        <v>6</v>
+      </c>
+      <c r="X45" s="12">
+        <v>-3</v>
+      </c>
+      <c r="Y45" s="21">
+        <v>-6</v>
+      </c>
+      <c r="Z45" s="21">
+        <v>-2</v>
+      </c>
+      <c r="AA45" s="21">
+        <v>-4</v>
+      </c>
+      <c r="AB45" s="21"/>
+      <c r="AC45" s="21">
+        <v>-6</v>
+      </c>
+      <c r="AD45" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE45" s="21">
+        <v>-3</v>
+      </c>
+      <c r="AF45" s="12">
+        <v>-2</v>
+      </c>
+      <c r="AG45" s="21">
         <v>-1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A43" s="22" t="s">
+      <c r="AH45" s="21">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="46" spans="1:34" ht="12" customHeight="1">
+      <c r="A46" s="22" t="s">
         <v>52</v>
       </c>
-      <c r="B43" s="14"/>
-[...11 lines deleted...]
-      <c r="N43" s="22">
+      <c r="B46" s="14"/>
+      <c r="C46" s="14"/>
+      <c r="D46" s="14"/>
+      <c r="E46" s="14"/>
+      <c r="F46" s="14"/>
+      <c r="G46" s="14"/>
+      <c r="H46" s="15"/>
+      <c r="I46" s="14"/>
+      <c r="J46" s="15"/>
+      <c r="K46" s="15"/>
+      <c r="L46" s="15"/>
+      <c r="M46" s="15"/>
+      <c r="N46" s="22">
         <v>-15</v>
       </c>
-      <c r="O43" s="16">
+      <c r="O46" s="16">
         <v>-12</v>
       </c>
-      <c r="P43" s="22">
+      <c r="P46" s="22">
         <v>-21</v>
       </c>
-      <c r="Q43" s="16">
+      <c r="Q46" s="16">
         <v>-12</v>
       </c>
-      <c r="R43" s="16">
+      <c r="R46" s="16">
         <v>-17</v>
       </c>
-      <c r="S43" s="16">
+      <c r="S46" s="16">
         <v>-26</v>
       </c>
-      <c r="T43" s="16">
+      <c r="T46" s="16">
         <v>-9</v>
       </c>
-      <c r="U43" s="16">
+      <c r="U46" s="16">
         <v>-23</v>
       </c>
-      <c r="V43" s="16">
+      <c r="V46" s="16">
         <v>-11</v>
       </c>
-      <c r="W43" s="16">
+      <c r="W46" s="16">
         <v>-10</v>
       </c>
-      <c r="X43" s="16">
+      <c r="X46" s="16">
         <v>-14</v>
       </c>
-      <c r="Y43" s="16">
+      <c r="Y46" s="16">
         <v>-14</v>
       </c>
-      <c r="Z43" s="16">
+      <c r="Z46" s="16">
         <v>-20</v>
       </c>
-      <c r="AA43" s="16">
+      <c r="AA46" s="16">
         <v>-25</v>
       </c>
-      <c r="AB43" s="16">
+      <c r="AB46" s="16">
         <v>-27</v>
       </c>
-      <c r="AC43" s="16">
+      <c r="AC46" s="16">
         <v>-12</v>
       </c>
-      <c r="AD43" s="16">
+      <c r="AD46" s="16">
         <v>-9</v>
       </c>
-      <c r="AE43" s="16">
+      <c r="AE46" s="16">
         <v>-5</v>
       </c>
-      <c r="AF43" s="16">
+      <c r="AF46" s="16">
         <v>-17</v>
       </c>
-      <c r="AG43" s="16">
+      <c r="AG46" s="16">
         <v>-19</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A44" s="17" t="s">
+      <c r="AH46" s="16">
+        <v>-19</v>
+      </c>
+    </row>
+    <row r="47" spans="1:34">
+      <c r="A47" s="17" t="s">
         <v>25</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="12">
-[...11 lines deleted...]
-    <mergeCell ref="A22:S22"/>
+  <mergeCells count="9">
+    <mergeCell ref="T32:AG32"/>
+    <mergeCell ref="AF8:AQ8"/>
+    <mergeCell ref="T6:AQ6"/>
+    <mergeCell ref="A8:A9"/>
+    <mergeCell ref="B8:M8"/>
+    <mergeCell ref="T8:AE8"/>
+    <mergeCell ref="N8:S8"/>
+    <mergeCell ref="T10:AG10"/>
+    <mergeCell ref="T25:AG25"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A3:AQ40"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="13" topLeftCell="R1" activePane="topRight" state="frozen"/>
       <selection pane="topRight" activeCell="A3" sqref="A3:AQ3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="26.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="3" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="8.42578125" style="1" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="8.28515625" style="1" hidden="1" customWidth="1"/>
@@ -9333,106 +9461,106 @@
       <c r="AH3" s="77"/>
       <c r="AI3" s="77"/>
       <c r="AJ3" s="77"/>
       <c r="AK3" s="77"/>
       <c r="AL3" s="77"/>
       <c r="AM3" s="77"/>
       <c r="AN3" s="77"/>
       <c r="AO3" s="77"/>
       <c r="AP3" s="77"/>
       <c r="AQ3" s="77"/>
     </row>
     <row r="4" spans="1:43">
       <c r="N4" s="27"/>
       <c r="O4" s="22"/>
       <c r="P4" s="27"/>
       <c r="Q4" s="22"/>
       <c r="R4" s="22"/>
       <c r="S4" s="22"/>
       <c r="T4" s="22"/>
       <c r="U4" s="22"/>
       <c r="V4" s="22"/>
       <c r="W4" s="27"/>
       <c r="X4" s="27"/>
       <c r="Y4" s="22"/>
       <c r="AE4" s="29"/>
-      <c r="AQ4" s="55" t="s">
+      <c r="AQ4" s="54" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="5" spans="1:43">
       <c r="A5" s="90"/>
       <c r="B5" s="82">
         <v>2021</v>
       </c>
       <c r="C5" s="83"/>
       <c r="D5" s="83"/>
       <c r="E5" s="83"/>
       <c r="F5" s="83"/>
       <c r="G5" s="83"/>
       <c r="H5" s="83"/>
       <c r="I5" s="83"/>
       <c r="J5" s="83"/>
       <c r="K5" s="83"/>
       <c r="L5" s="83"/>
       <c r="M5" s="83"/>
       <c r="N5" s="84">
         <v>2022</v>
       </c>
       <c r="O5" s="85"/>
       <c r="P5" s="85"/>
       <c r="Q5" s="85"/>
       <c r="R5" s="85"/>
       <c r="S5" s="85"/>
       <c r="T5" s="85"/>
       <c r="U5" s="85"/>
       <c r="V5" s="85"/>
       <c r="W5" s="85"/>
       <c r="X5" s="85"/>
       <c r="Y5" s="85"/>
-      <c r="Z5" s="87">
+      <c r="Z5" s="88">
         <v>2023</v>
       </c>
-      <c r="AA5" s="87"/>
-[...8 lines deleted...]
-      <c r="AJ5" s="87"/>
+      <c r="AA5" s="88"/>
+      <c r="AB5" s="88"/>
+      <c r="AC5" s="88"/>
+      <c r="AD5" s="88"/>
+      <c r="AE5" s="88"/>
+      <c r="AF5" s="88"/>
+      <c r="AG5" s="88"/>
+      <c r="AH5" s="88"/>
+      <c r="AI5" s="88"/>
+      <c r="AJ5" s="88"/>
       <c r="AK5" s="82"/>
       <c r="AL5" s="82">
         <v>2024</v>
       </c>
       <c r="AM5" s="83"/>
       <c r="AN5" s="83"/>
       <c r="AO5" s="83"/>
       <c r="AP5" s="83"/>
-      <c r="AQ5" s="86"/>
+      <c r="AQ5" s="87"/>
     </row>
     <row r="6" spans="1:43" ht="24.75" customHeight="1">
       <c r="A6" s="91"/>
       <c r="B6" s="30" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="30" t="s">
         <v>15</v>
       </c>
       <c r="D6" s="31" t="s">
         <v>16</v>
       </c>
       <c r="E6" s="31" t="s">
         <v>17</v>
       </c>
       <c r="F6" s="31" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="31" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="31" t="s">
         <v>12</v>
       </c>
       <c r="I6" s="32" t="s">
@@ -9520,94 +9648,94 @@
         <v>20</v>
       </c>
       <c r="AK6" s="4" t="s">
         <v>23</v>
       </c>
       <c r="AL6" s="52" t="s">
         <v>5</v>
       </c>
       <c r="AM6" s="52" t="s">
         <v>6</v>
       </c>
       <c r="AN6" s="52" t="s">
         <v>7</v>
       </c>
       <c r="AO6" s="52" t="s">
         <v>8</v>
       </c>
       <c r="AP6" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AQ6" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:43">
-      <c r="A7" s="88" t="s">
+      <c r="A7" s="86" t="s">
         <v>9</v>
       </c>
-      <c r="B7" s="88"/>
-[...39 lines deleted...]
-      <c r="AP7" s="88"/>
+      <c r="B7" s="86"/>
+      <c r="C7" s="86"/>
+      <c r="D7" s="86"/>
+      <c r="E7" s="86"/>
+      <c r="F7" s="86"/>
+      <c r="G7" s="86"/>
+      <c r="H7" s="86"/>
+      <c r="I7" s="86"/>
+      <c r="J7" s="86"/>
+      <c r="K7" s="86"/>
+      <c r="L7" s="86"/>
+      <c r="M7" s="86"/>
+      <c r="N7" s="86"/>
+      <c r="O7" s="86"/>
+      <c r="P7" s="86"/>
+      <c r="Q7" s="86"/>
+      <c r="R7" s="86"/>
+      <c r="S7" s="86"/>
+      <c r="T7" s="86"/>
+      <c r="U7" s="86"/>
+      <c r="V7" s="86"/>
+      <c r="W7" s="86"/>
+      <c r="X7" s="86"/>
+      <c r="Y7" s="86"/>
+      <c r="Z7" s="86"/>
+      <c r="AA7" s="86"/>
+      <c r="AB7" s="86"/>
+      <c r="AC7" s="86"/>
+      <c r="AD7" s="86"/>
+      <c r="AE7" s="86"/>
+      <c r="AF7" s="86"/>
+      <c r="AG7" s="86"/>
+      <c r="AH7" s="86"/>
+      <c r="AI7" s="86"/>
+      <c r="AJ7" s="86"/>
+      <c r="AK7" s="86"/>
+      <c r="AL7" s="86"/>
+      <c r="AM7" s="86"/>
+      <c r="AN7" s="86"/>
+      <c r="AO7" s="86"/>
+      <c r="AP7" s="86"/>
       <c r="AQ7" s="78"/>
     </row>
     <row r="8" spans="1:43">
       <c r="A8" s="50" t="s">
         <v>33</v>
       </c>
       <c r="B8" s="35"/>
       <c r="C8" s="35"/>
       <c r="D8" s="36"/>
       <c r="E8" s="37"/>
       <c r="F8" s="37"/>
       <c r="G8" s="37"/>
       <c r="H8" s="38"/>
       <c r="I8" s="37"/>
       <c r="J8" s="38"/>
       <c r="K8" s="38"/>
       <c r="L8" s="38"/>
       <c r="M8" s="39"/>
       <c r="N8" s="2" t="s">
         <v>30</v>
       </c>
       <c r="O8" s="40">
         <v>-2.19</v>
       </c>
       <c r="P8" s="40">
@@ -12894,3056 +13022,3198 @@
     </row>
     <row r="40" spans="1:43">
       <c r="AF40" s="23"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A3:AQ3"/>
     <mergeCell ref="AL5:AQ5"/>
     <mergeCell ref="A20:AQ20"/>
     <mergeCell ref="A27:AQ27"/>
     <mergeCell ref="A7:AQ7"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="N5:Y5"/>
     <mergeCell ref="Z5:AK5"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A4:BF44"/>
+  <dimension ref="A1:BF48"/>
   <sheetViews>
-    <sheetView topLeftCell="V13" workbookViewId="0">
-      <selection activeCell="AG13" sqref="AG1:AG1048576"/>
+    <sheetView tabSelected="1" topLeftCell="T1" workbookViewId="0">
+      <selection activeCell="AC54" sqref="AC54"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="26.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="3" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="8.42578125" style="1" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="8.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="7" max="13" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="4" spans="1:58" ht="14.45" customHeight="1">
-[...64 lines deleted...]
-      <c r="AP5" s="92" t="s">
+    <row r="1" spans="1:58" ht="12" customHeight="1"/>
+    <row r="2" spans="1:58" ht="12" customHeight="1"/>
+    <row r="3" spans="1:58" ht="12" customHeight="1"/>
+    <row r="4" spans="1:58" ht="12" customHeight="1"/>
+    <row r="5" spans="1:58" ht="12" customHeight="1"/>
+    <row r="6" spans="1:58" ht="12" customHeight="1"/>
+    <row r="7" spans="1:58" ht="13.15" customHeight="1">
+      <c r="A7" s="68" t="s">
+        <v>60</v>
+      </c>
+      <c r="B7" s="68"/>
+      <c r="C7" s="68"/>
+      <c r="D7" s="68"/>
+      <c r="E7" s="68"/>
+      <c r="F7" s="68"/>
+      <c r="G7" s="68"/>
+      <c r="H7" s="68"/>
+      <c r="I7" s="68"/>
+      <c r="J7" s="68"/>
+      <c r="K7" s="68"/>
+      <c r="L7" s="68"/>
+      <c r="M7" s="68"/>
+      <c r="N7" s="68"/>
+      <c r="O7" s="68"/>
+      <c r="P7" s="68"/>
+      <c r="Q7" s="68"/>
+      <c r="R7" s="68"/>
+      <c r="S7" s="68"/>
+      <c r="T7" s="77" t="s">
+        <v>61</v>
+      </c>
+      <c r="U7" s="77"/>
+      <c r="V7" s="77"/>
+      <c r="W7" s="77"/>
+      <c r="X7" s="77"/>
+      <c r="Y7" s="77"/>
+      <c r="Z7" s="77"/>
+      <c r="AA7" s="77"/>
+      <c r="AB7" s="77"/>
+      <c r="AC7" s="77"/>
+      <c r="AD7" s="77"/>
+      <c r="AE7" s="77"/>
+      <c r="AF7" s="77"/>
+      <c r="AG7" s="77"/>
+      <c r="AH7" s="77"/>
+      <c r="AI7" s="77"/>
+      <c r="AJ7" s="77"/>
+      <c r="AK7" s="77"/>
+      <c r="AL7" s="77"/>
+      <c r="AM7" s="77"/>
+      <c r="AN7" s="77"/>
+      <c r="AO7" s="77"/>
+      <c r="AP7" s="77"/>
+      <c r="AQ7" s="77"/>
+      <c r="AR7" s="68"/>
+      <c r="AS7" s="68"/>
+      <c r="AT7" s="68"/>
+      <c r="AU7" s="68"/>
+      <c r="AV7" s="68"/>
+      <c r="AW7" s="68"/>
+      <c r="AX7" s="68"/>
+      <c r="AY7" s="68"/>
+      <c r="AZ7" s="68"/>
+      <c r="BA7" s="68"/>
+      <c r="BB7" s="68"/>
+      <c r="BC7" s="68"/>
+      <c r="BD7" s="68"/>
+      <c r="BE7" s="68"/>
+      <c r="BF7" s="68"/>
+    </row>
+    <row r="8" spans="1:58" ht="12.6" customHeight="1">
+      <c r="AD8" s="95"/>
+      <c r="AE8" s="95"/>
+      <c r="AP8" s="95" t="s">
         <v>18</v>
       </c>
-      <c r="AQ5" s="92"/>
-[...3 lines deleted...]
-      <c r="B6" s="82">
+      <c r="AQ8" s="95"/>
+    </row>
+    <row r="9" spans="1:58">
+      <c r="A9" s="90"/>
+      <c r="B9" s="82">
         <v>2021</v>
       </c>
-      <c r="C6" s="83"/>
-[...10 lines deleted...]
-      <c r="N6" s="83">
+      <c r="C9" s="83"/>
+      <c r="D9" s="83"/>
+      <c r="E9" s="83"/>
+      <c r="F9" s="83"/>
+      <c r="G9" s="83"/>
+      <c r="H9" s="83"/>
+      <c r="I9" s="83"/>
+      <c r="J9" s="83"/>
+      <c r="K9" s="83"/>
+      <c r="L9" s="83"/>
+      <c r="M9" s="83"/>
+      <c r="N9" s="83">
         <v>2024</v>
       </c>
-      <c r="O6" s="83"/>
-[...4 lines deleted...]
-      <c r="T6" s="87">
+      <c r="O9" s="83"/>
+      <c r="P9" s="83"/>
+      <c r="Q9" s="83"/>
+      <c r="R9" s="83"/>
+      <c r="S9" s="83"/>
+      <c r="T9" s="88">
         <v>2025</v>
       </c>
-      <c r="U6" s="87"/>
-[...10 lines deleted...]
-      <c r="AF6" s="87">
+      <c r="U9" s="88"/>
+      <c r="V9" s="88"/>
+      <c r="W9" s="88"/>
+      <c r="X9" s="88"/>
+      <c r="Y9" s="88"/>
+      <c r="Z9" s="88"/>
+      <c r="AA9" s="88"/>
+      <c r="AB9" s="88"/>
+      <c r="AC9" s="88"/>
+      <c r="AD9" s="88"/>
+      <c r="AE9" s="82"/>
+      <c r="AF9" s="88">
         <v>2026</v>
       </c>
-      <c r="AG6" s="87"/>
-[...13 lines deleted...]
-      <c r="B7" s="30" t="s">
+      <c r="AG9" s="88"/>
+      <c r="AH9" s="88"/>
+      <c r="AI9" s="88"/>
+      <c r="AJ9" s="88"/>
+      <c r="AK9" s="88"/>
+      <c r="AL9" s="88"/>
+      <c r="AM9" s="88"/>
+      <c r="AN9" s="88"/>
+      <c r="AO9" s="88"/>
+      <c r="AP9" s="88"/>
+      <c r="AQ9" s="82"/>
+    </row>
+    <row r="10" spans="1:58" ht="18" customHeight="1">
+      <c r="A10" s="91"/>
+      <c r="B10" s="30" t="s">
         <v>5</v>
       </c>
-      <c r="C7" s="30" t="s">
+      <c r="C10" s="30" t="s">
         <v>15</v>
       </c>
-      <c r="D7" s="31" t="s">
+      <c r="D10" s="31" t="s">
         <v>16</v>
       </c>
-      <c r="E7" s="31" t="s">
+      <c r="E10" s="31" t="s">
         <v>17</v>
       </c>
-      <c r="F7" s="31" t="s">
+      <c r="F10" s="31" t="s">
         <v>10</v>
       </c>
-      <c r="G7" s="31" t="s">
+      <c r="G10" s="31" t="s">
         <v>11</v>
       </c>
-      <c r="H7" s="31" t="s">
+      <c r="H10" s="31" t="s">
         <v>12</v>
       </c>
-      <c r="I7" s="32" t="s">
+      <c r="I10" s="32" t="s">
         <v>13</v>
       </c>
-      <c r="J7" s="32" t="s">
+      <c r="J10" s="32" t="s">
         <v>14</v>
       </c>
-      <c r="K7" s="32" t="s">
+      <c r="K10" s="32" t="s">
         <v>21</v>
       </c>
-      <c r="L7" s="32" t="s">
+      <c r="L10" s="32" t="s">
         <v>22</v>
       </c>
-      <c r="M7" s="33" t="s">
+      <c r="M10" s="33" t="s">
         <v>24</v>
       </c>
-      <c r="N7" s="52" t="s">
+      <c r="N10" s="52" t="s">
         <v>2</v>
       </c>
-      <c r="O7" s="5" t="s">
+      <c r="O10" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="P7" s="52" t="s">
+      <c r="P10" s="52" t="s">
         <v>4</v>
       </c>
-      <c r="Q7" s="5" t="s">
+      <c r="Q10" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="R7" s="5" t="s">
+      <c r="R10" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="S7" s="5" t="s">
+      <c r="S10" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="T7" s="6" t="s">
+      <c r="T10" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="U7" s="6" t="s">
+      <c r="U10" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="V7" s="6" t="s">
+      <c r="V10" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="W7" s="6" t="s">
+      <c r="W10" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="X7" s="6" t="s">
+      <c r="X10" s="6" t="s">
         <v>0</v>
       </c>
-      <c r="Y7" s="6" t="s">
+      <c r="Y10" s="6" t="s">
         <v>1</v>
       </c>
-      <c r="Z7" s="6" t="s">
+      <c r="Z10" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="AA7" s="4" t="s">
+      <c r="AA10" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="AB7" s="6" t="s">
+      <c r="AB10" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="AC7" s="4" t="s">
+      <c r="AC10" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="AD7" s="4" t="s">
+      <c r="AD10" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="AE7" s="4" t="s">
+      <c r="AE10" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="AF7" s="6" t="s">
+      <c r="AF10" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="AG7" s="76" t="s">
+      <c r="AG10" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="AH7" s="6" t="s">
+      <c r="AH10" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="AI7" s="6" t="s">
+      <c r="AI10" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="AJ7" s="6" t="s">
+      <c r="AJ10" s="6" t="s">
         <v>0</v>
       </c>
-      <c r="AK7" s="6" t="s">
+      <c r="AK10" s="6" t="s">
         <v>1</v>
       </c>
-      <c r="AL7" s="6" t="s">
+      <c r="AL10" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="AM7" s="4" t="s">
+      <c r="AM10" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="AN7" s="6" t="s">
+      <c r="AN10" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="AO7" s="4" t="s">
+      <c r="AO10" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="AP7" s="4" t="s">
+      <c r="AP10" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="AQ7" s="4" t="s">
+      <c r="AQ10" s="4" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="8" spans="1:58" ht="14.45" customHeight="1">
-      <c r="A8" s="95" t="s">
+    <row r="11" spans="1:58" ht="12" customHeight="1">
+      <c r="A11" s="75"/>
+      <c r="B11" s="75"/>
+      <c r="C11" s="75"/>
+      <c r="D11" s="75"/>
+      <c r="E11" s="75"/>
+      <c r="F11" s="75"/>
+      <c r="G11" s="75"/>
+      <c r="H11" s="75"/>
+      <c r="I11" s="75"/>
+      <c r="J11" s="75"/>
+      <c r="K11" s="75"/>
+      <c r="L11" s="75"/>
+      <c r="M11" s="75"/>
+      <c r="N11" s="75"/>
+      <c r="O11" s="75"/>
+      <c r="P11" s="75"/>
+      <c r="Q11" s="75"/>
+      <c r="R11" s="75"/>
+      <c r="S11" s="75"/>
+      <c r="T11" s="92" t="s">
         <v>9</v>
       </c>
-      <c r="B8" s="95"/>
-[...41 lines deleted...]
-      <c r="A9" s="56" t="s">
+      <c r="U11" s="92"/>
+      <c r="V11" s="92"/>
+      <c r="W11" s="92"/>
+      <c r="X11" s="92"/>
+      <c r="Y11" s="92"/>
+      <c r="Z11" s="92"/>
+      <c r="AA11" s="92"/>
+      <c r="AB11" s="92"/>
+      <c r="AC11" s="92"/>
+      <c r="AD11" s="92"/>
+      <c r="AE11" s="92"/>
+      <c r="AF11" s="92"/>
+      <c r="AG11" s="92"/>
+      <c r="AH11" s="75"/>
+      <c r="AI11" s="75"/>
+      <c r="AJ11" s="75"/>
+      <c r="AK11" s="75"/>
+      <c r="AL11" s="75"/>
+      <c r="AM11" s="75"/>
+      <c r="AN11" s="75"/>
+      <c r="AO11" s="75"/>
+      <c r="AP11" s="75"/>
+      <c r="AQ11" s="75"/>
+      <c r="AR11" s="72"/>
+      <c r="AS11" s="72"/>
+      <c r="AT11" s="72"/>
+      <c r="AU11" s="72"/>
+      <c r="AV11" s="72"/>
+      <c r="AW11" s="72"/>
+      <c r="AX11" s="72"/>
+      <c r="AY11" s="72"/>
+    </row>
+    <row r="12" spans="1:58" ht="12" customHeight="1">
+      <c r="A12" s="55" t="s">
         <v>33</v>
       </c>
-      <c r="B9" s="57"/>
-[...11 lines deleted...]
-      <c r="N9" s="68">
+      <c r="B12" s="56"/>
+      <c r="C12" s="56"/>
+      <c r="D12" s="56"/>
+      <c r="E12" s="56"/>
+      <c r="F12" s="56"/>
+      <c r="G12" s="56"/>
+      <c r="H12" s="56"/>
+      <c r="I12" s="56"/>
+      <c r="J12" s="56"/>
+      <c r="K12" s="56"/>
+      <c r="L12" s="56"/>
+      <c r="M12" s="56"/>
+      <c r="N12" s="67">
         <v>0</v>
       </c>
-      <c r="O9" s="18">
+      <c r="O12" s="18">
         <v>0.06</v>
       </c>
-      <c r="P9" s="58">
+      <c r="P12" s="57">
         <v>0.03</v>
       </c>
-      <c r="Q9" s="18">
+      <c r="Q12" s="18">
         <v>-0.02</v>
       </c>
-      <c r="R9" s="18">
+      <c r="R12" s="18">
         <v>0.09</v>
       </c>
-      <c r="S9" s="18">
+      <c r="S12" s="18">
         <v>0.05</v>
       </c>
-      <c r="T9" s="18">
+      <c r="T12" s="18">
         <v>-1.98</v>
       </c>
-      <c r="U9" s="18">
+      <c r="U12" s="18">
         <v>-0.66</v>
       </c>
-      <c r="V9" s="18">
+      <c r="V12" s="18">
         <v>-0.43</v>
       </c>
-      <c r="W9" s="18">
+      <c r="W12" s="18">
         <v>-0.1</v>
       </c>
-      <c r="X9" s="18">
+      <c r="X12" s="18">
         <v>-0.2</v>
       </c>
-      <c r="Y9" s="18">
+      <c r="Y12" s="18">
         <v>-0.09</v>
       </c>
-      <c r="Z9" s="18">
+      <c r="Z12" s="18">
         <v>0.04</v>
       </c>
-      <c r="AA9" s="18">
+      <c r="AA12" s="18">
         <v>0.02</v>
       </c>
-      <c r="AB9" s="18">
+      <c r="AB12" s="18">
         <v>0.04</v>
       </c>
-      <c r="AC9" s="18">
+      <c r="AC12" s="18">
         <v>-0.15</v>
       </c>
-      <c r="AD9" s="18">
+      <c r="AD12" s="18">
         <v>-0.15</v>
       </c>
-      <c r="AE9" s="18">
+      <c r="AE12" s="18">
         <v>-0.23</v>
       </c>
-      <c r="AF9" s="18">
+      <c r="AF12" s="18">
         <v>-0.97</v>
       </c>
-      <c r="AG9" s="18">
+      <c r="AG12" s="18">
         <v>-0.89</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="25" t="s">
+      <c r="AH12" s="18">
+        <v>-1.17</v>
+      </c>
+    </row>
+    <row r="13" spans="1:58" ht="12" customHeight="1">
+      <c r="A13" s="25" t="s">
         <v>34</v>
       </c>
-      <c r="B10" s="59"/>
-[...11 lines deleted...]
-      <c r="N10" s="58">
+      <c r="B13" s="58"/>
+      <c r="C13" s="58"/>
+      <c r="D13" s="59"/>
+      <c r="E13" s="59"/>
+      <c r="F13" s="59"/>
+      <c r="G13" s="59"/>
+      <c r="H13" s="60"/>
+      <c r="I13" s="59"/>
+      <c r="J13" s="61"/>
+      <c r="K13" s="60"/>
+      <c r="L13" s="60"/>
+      <c r="M13" s="60"/>
+      <c r="N13" s="57">
         <v>0.21</v>
       </c>
-      <c r="O10" s="18">
+      <c r="O13" s="18">
         <v>0.37</v>
       </c>
-      <c r="P10" s="58">
+      <c r="P13" s="57">
         <v>0.24</v>
       </c>
-      <c r="Q10" s="18">
+      <c r="Q13" s="18">
         <v>0.15</v>
       </c>
-      <c r="R10" s="18">
+      <c r="R13" s="18">
         <v>0.36</v>
       </c>
-      <c r="S10" s="18">
+      <c r="S13" s="18">
         <v>0.23</v>
       </c>
-      <c r="T10" s="18">
+      <c r="T13" s="18">
         <v>-7.0000000000000007E-2</v>
       </c>
-      <c r="U10" s="18">
+      <c r="U13" s="18">
         <v>0.2</v>
       </c>
-      <c r="V10" s="18">
+      <c r="V13" s="18">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="W10" s="18">
+      <c r="W13" s="18">
         <v>0.47</v>
       </c>
-      <c r="X10" s="18">
+      <c r="X13" s="18">
         <v>0.16</v>
       </c>
-      <c r="Y10" s="18">
+      <c r="Y13" s="18">
         <v>0.18</v>
       </c>
-      <c r="Z10" s="18">
+      <c r="Z13" s="18">
         <v>0.38</v>
       </c>
-      <c r="AA10" s="18">
+      <c r="AA13" s="18">
         <v>0.54</v>
       </c>
-      <c r="AB10" s="18">
+      <c r="AB13" s="18">
         <v>0.27</v>
       </c>
-      <c r="AC10" s="18">
+      <c r="AC13" s="18">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="AD10" s="18">
+      <c r="AD13" s="18">
         <v>0.1</v>
       </c>
-      <c r="AE10" s="18">
+      <c r="AE13" s="18">
         <v>-0.04</v>
       </c>
-      <c r="AF10" s="18">
+      <c r="AF13" s="18">
         <v>0.4</v>
       </c>
-      <c r="AG10" s="18">
+      <c r="AG13" s="18">
         <v>0.53</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="25" t="s">
+      <c r="AH13" s="18">
+        <v>-0.71</v>
+      </c>
+    </row>
+    <row r="14" spans="1:58" ht="12" customHeight="1">
+      <c r="A14" s="25" t="s">
         <v>36</v>
       </c>
-      <c r="B11" s="59"/>
-[...11 lines deleted...]
-      <c r="N11" s="58">
+      <c r="B14" s="58"/>
+      <c r="C14" s="58"/>
+      <c r="D14" s="59"/>
+      <c r="E14" s="59"/>
+      <c r="F14" s="59"/>
+      <c r="G14" s="59"/>
+      <c r="H14" s="60"/>
+      <c r="I14" s="59"/>
+      <c r="J14" s="61"/>
+      <c r="K14" s="60"/>
+      <c r="L14" s="60"/>
+      <c r="M14" s="60"/>
+      <c r="N14" s="57">
         <v>-1.03</v>
       </c>
-      <c r="O11" s="18">
+      <c r="O14" s="18">
         <v>-0.96</v>
       </c>
-      <c r="P11" s="58">
+      <c r="P14" s="57">
         <v>-0.88</v>
       </c>
-      <c r="Q11" s="18">
+      <c r="Q14" s="18">
         <v>-0.49</v>
       </c>
-      <c r="R11" s="18">
+      <c r="R14" s="18">
         <v>-0.66</v>
       </c>
-      <c r="S11" s="18">
+      <c r="S14" s="18">
         <v>-0.41</v>
       </c>
-      <c r="T11" s="18">
+      <c r="T14" s="18">
         <v>-8.6199999999999992</v>
       </c>
-      <c r="U11" s="18">
+      <c r="U14" s="18">
         <v>-3.68</v>
       </c>
-      <c r="V11" s="18">
+      <c r="V14" s="18">
         <v>-2.4900000000000002</v>
       </c>
-      <c r="W11" s="18">
+      <c r="W14" s="18">
         <v>-1.98</v>
       </c>
-      <c r="X11" s="18">
+      <c r="X14" s="18">
         <v>-2.2400000000000002</v>
       </c>
-      <c r="Y11" s="18">
+      <c r="Y14" s="18">
         <v>-0.84</v>
       </c>
-      <c r="Z11" s="18">
+      <c r="Z14" s="18">
         <v>-0.65</v>
       </c>
-      <c r="AA11" s="18">
+      <c r="AA14" s="18">
         <v>-1.1599999999999999</v>
       </c>
-      <c r="AB11" s="18">
+      <c r="AB14" s="18">
         <v>-1.03</v>
       </c>
-      <c r="AC11" s="18">
+      <c r="AC14" s="18">
         <v>-1.1399999999999999</v>
       </c>
-      <c r="AD11" s="18">
+      <c r="AD14" s="18">
         <v>-0.64</v>
       </c>
-      <c r="AE11" s="18">
+      <c r="AE14" s="18">
         <v>-0.99</v>
       </c>
-      <c r="AF11" s="18">
+      <c r="AF14" s="18">
         <v>-5.9</v>
       </c>
-      <c r="AG11" s="18">
+      <c r="AG14" s="18">
         <v>-3.35</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="54" t="s">
+      <c r="AH14" s="18">
+        <v>-1.7</v>
+      </c>
+    </row>
+    <row r="15" spans="1:58" ht="12" customHeight="1">
+      <c r="A15" s="53" t="s">
         <v>42</v>
       </c>
-      <c r="B12" s="59"/>
-[...11 lines deleted...]
-      <c r="N12" s="58">
+      <c r="B15" s="58"/>
+      <c r="C15" s="58"/>
+      <c r="D15" s="59"/>
+      <c r="E15" s="59"/>
+      <c r="F15" s="59"/>
+      <c r="G15" s="59"/>
+      <c r="H15" s="60"/>
+      <c r="I15" s="59"/>
+      <c r="J15" s="61"/>
+      <c r="K15" s="60"/>
+      <c r="L15" s="60"/>
+      <c r="M15" s="60"/>
+      <c r="N15" s="57">
         <v>-0.77</v>
       </c>
-      <c r="O12" s="18">
+      <c r="O15" s="18">
         <v>-0.96</v>
       </c>
-      <c r="P12" s="58">
+      <c r="P15" s="57">
         <v>-0.56999999999999995</v>
       </c>
-      <c r="Q12" s="18">
+      <c r="Q15" s="18">
         <v>-0.89</v>
       </c>
-      <c r="R12" s="18">
+      <c r="R15" s="18">
         <v>-0.44</v>
       </c>
-      <c r="S12" s="18">
+      <c r="S15" s="18">
         <v>-0.48</v>
       </c>
-      <c r="T12" s="18">
+      <c r="T15" s="18">
         <v>-8.94</v>
       </c>
-      <c r="U12" s="18">
+      <c r="U15" s="18">
         <v>-2.34</v>
       </c>
-      <c r="V12" s="18">
+      <c r="V15" s="18">
         <v>-2.0499999999999998</v>
       </c>
-      <c r="W12" s="18">
+      <c r="W15" s="18">
         <v>-1.37</v>
       </c>
-      <c r="X12" s="18">
+      <c r="X15" s="18">
         <v>-1.92</v>
       </c>
-      <c r="Y12" s="18">
+      <c r="Y15" s="18">
         <v>-0.83</v>
       </c>
-      <c r="Z12" s="18">
+      <c r="Z15" s="18">
         <v>-0.77</v>
       </c>
-      <c r="AA12" s="18">
+      <c r="AA15" s="18">
         <v>-0.33</v>
       </c>
-      <c r="AB12" s="18">
+      <c r="AB15" s="18">
         <v>-0.43</v>
       </c>
-      <c r="AC12" s="18">
+      <c r="AC15" s="18">
         <v>-0.61</v>
       </c>
-      <c r="AD12" s="18">
+      <c r="AD15" s="18">
         <v>-0.67</v>
       </c>
-      <c r="AE12" s="18">
+      <c r="AE15" s="18">
         <v>-0.61</v>
       </c>
-      <c r="AF12" s="18">
+      <c r="AF15" s="18">
         <v>-6.89</v>
       </c>
-      <c r="AG12" s="18">
+      <c r="AG15" s="18">
         <v>-2.6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="54" t="s">
+      <c r="AH15" s="18">
+        <v>-3.69</v>
+      </c>
+    </row>
+    <row r="16" spans="1:58" ht="12" customHeight="1">
+      <c r="A16" s="53" t="s">
         <v>44</v>
       </c>
-      <c r="B13" s="59"/>
-[...11 lines deleted...]
-      <c r="N13" s="58">
+      <c r="B16" s="58"/>
+      <c r="C16" s="58"/>
+      <c r="D16" s="59"/>
+      <c r="E16" s="59"/>
+      <c r="F16" s="59"/>
+      <c r="G16" s="59"/>
+      <c r="H16" s="60"/>
+      <c r="I16" s="59"/>
+      <c r="J16" s="61"/>
+      <c r="K16" s="60"/>
+      <c r="L16" s="60"/>
+      <c r="M16" s="60"/>
+      <c r="N16" s="57">
         <v>1.84</v>
       </c>
-      <c r="O13" s="18">
+      <c r="O16" s="18">
         <v>0.56000000000000005</v>
       </c>
-      <c r="P13" s="58">
+      <c r="P16" s="57">
         <v>1.74</v>
       </c>
-      <c r="Q13" s="18">
+      <c r="Q16" s="18">
         <v>0.99</v>
       </c>
-      <c r="R13" s="18">
+      <c r="R16" s="18">
         <v>1.05</v>
       </c>
-      <c r="S13" s="18">
+      <c r="S16" s="18">
         <v>0.88</v>
       </c>
-      <c r="T13" s="18">
+      <c r="T16" s="18">
         <v>4.0599999999999996</v>
       </c>
-      <c r="U13" s="18">
+      <c r="U16" s="18">
         <v>6.39</v>
       </c>
-      <c r="V13" s="18">
+      <c r="V16" s="18">
         <v>2.68</v>
       </c>
-      <c r="W13" s="18">
+      <c r="W16" s="18">
         <v>1.92</v>
       </c>
-      <c r="X13" s="18">
+      <c r="X16" s="18">
         <v>2.0099999999999998</v>
       </c>
-      <c r="Y13" s="18">
+      <c r="Y16" s="18">
         <v>1.97</v>
       </c>
-      <c r="Z13" s="18">
+      <c r="Z16" s="18">
         <v>0.74</v>
       </c>
-      <c r="AA13" s="18">
+      <c r="AA16" s="18">
         <v>0.17</v>
       </c>
-      <c r="AB13" s="18">
+      <c r="AB16" s="18">
         <v>0.96</v>
       </c>
-      <c r="AC13" s="18">
+      <c r="AC16" s="18">
         <v>1.1399999999999999</v>
       </c>
-      <c r="AD13" s="18">
+      <c r="AD16" s="18">
         <v>0.25</v>
       </c>
-      <c r="AE13" s="18">
+      <c r="AE16" s="18">
         <v>0.69</v>
       </c>
-      <c r="AF13" s="18">
+      <c r="AF16" s="18">
         <v>5.55</v>
       </c>
-      <c r="AG13" s="18">
+      <c r="AG16" s="18">
         <v>2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="54" t="s">
+      <c r="AH16" s="18">
+        <v>2.14</v>
+      </c>
+    </row>
+    <row r="17" spans="1:51" ht="12" customHeight="1">
+      <c r="A17" s="53" t="s">
         <v>55</v>
       </c>
-      <c r="B14" s="59"/>
-[...11 lines deleted...]
-      <c r="N14" s="58">
+      <c r="B17" s="58"/>
+      <c r="C17" s="58"/>
+      <c r="D17" s="59"/>
+      <c r="E17" s="59"/>
+      <c r="F17" s="59"/>
+      <c r="G17" s="59"/>
+      <c r="H17" s="60"/>
+      <c r="I17" s="59"/>
+      <c r="J17" s="61"/>
+      <c r="K17" s="60"/>
+      <c r="L17" s="60"/>
+      <c r="M17" s="60"/>
+      <c r="N17" s="57">
         <v>-1.1399999999999999</v>
       </c>
-      <c r="O14" s="18">
+      <c r="O17" s="18">
         <v>-0.97</v>
       </c>
-      <c r="P14" s="58">
+      <c r="P17" s="57">
         <v>-0.84</v>
       </c>
-      <c r="Q14" s="18">
+      <c r="Q17" s="18">
         <v>-0.76</v>
       </c>
-      <c r="R14" s="18">
+      <c r="R17" s="18">
         <v>-0.8</v>
       </c>
-      <c r="S14" s="18">
+      <c r="S17" s="18">
         <v>-0.3</v>
       </c>
-      <c r="T14" s="18">
+      <c r="T17" s="18">
         <v>-7.41</v>
       </c>
-      <c r="U14" s="18">
+      <c r="U17" s="18">
         <v>-5.36</v>
       </c>
-      <c r="V14" s="18">
+      <c r="V17" s="18">
         <v>-3.57</v>
       </c>
-      <c r="W14" s="18">
+      <c r="W17" s="18">
         <v>-2.52</v>
       </c>
-      <c r="X14" s="18">
+      <c r="X17" s="18">
         <v>-0.82</v>
       </c>
-      <c r="Y14" s="18">
+      <c r="Y17" s="18">
         <v>-1.26</v>
       </c>
-      <c r="Z14" s="18">
+      <c r="Z17" s="18">
         <v>-0.64</v>
       </c>
-      <c r="AA14" s="18">
+      <c r="AA17" s="18">
         <v>-0.76</v>
       </c>
-      <c r="AB14" s="18">
+      <c r="AB17" s="18">
         <v>-0.73</v>
       </c>
-      <c r="AC14" s="18">
+      <c r="AC17" s="18">
         <v>-0.85</v>
       </c>
-      <c r="AD14" s="18">
+      <c r="AD17" s="18">
         <v>-1.02</v>
       </c>
-      <c r="AE14" s="18">
+      <c r="AE17" s="18">
         <v>-1.05</v>
       </c>
-      <c r="AF14" s="18">
+      <c r="AF17" s="18">
         <v>-7.16</v>
       </c>
-      <c r="AG14" s="18">
+      <c r="AG17" s="18">
         <v>-5.46</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="54" t="s">
+      <c r="AH17" s="18">
+        <v>-3.3</v>
+      </c>
+    </row>
+    <row r="18" spans="1:51" ht="12" customHeight="1">
+      <c r="A18" s="53" t="s">
         <v>47</v>
       </c>
-      <c r="B15" s="59"/>
-[...11 lines deleted...]
-      <c r="N15" s="58">
+      <c r="B18" s="58"/>
+      <c r="C18" s="58"/>
+      <c r="D18" s="59"/>
+      <c r="E18" s="59"/>
+      <c r="F18" s="59"/>
+      <c r="G18" s="59"/>
+      <c r="H18" s="60"/>
+      <c r="I18" s="59"/>
+      <c r="J18" s="61"/>
+      <c r="K18" s="60"/>
+      <c r="L18" s="60"/>
+      <c r="M18" s="60"/>
+      <c r="N18" s="57">
         <v>0.83</v>
       </c>
-      <c r="O15" s="18">
+      <c r="O18" s="18">
         <v>0.11</v>
       </c>
-      <c r="P15" s="58">
+      <c r="P18" s="57">
         <v>0.65</v>
       </c>
-      <c r="Q15" s="18">
+      <c r="Q18" s="18">
         <v>0.25</v>
       </c>
-      <c r="R15" s="18">
+      <c r="R18" s="18">
         <v>0.46</v>
       </c>
-      <c r="S15" s="18">
+      <c r="S18" s="18">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="T15" s="18" t="s">
+      <c r="T18" s="18" t="s">
         <v>26</v>
       </c>
-      <c r="U15" s="18">
+      <c r="U18" s="18">
         <v>-3.57</v>
       </c>
-      <c r="V15" s="18">
+      <c r="V18" s="18">
         <v>2.91</v>
       </c>
-      <c r="W15" s="18">
+      <c r="W18" s="18">
         <v>0.44</v>
       </c>
-      <c r="X15" s="18">
+      <c r="X18" s="18">
         <v>0.52</v>
       </c>
-      <c r="Y15" s="18">
+      <c r="Y18" s="18">
         <v>-0.57999999999999996</v>
       </c>
-      <c r="Z15" s="18">
+      <c r="Z18" s="18">
         <v>-0.25</v>
       </c>
-      <c r="AA15" s="18">
+      <c r="AA18" s="18">
         <v>0.33</v>
       </c>
-      <c r="AB15" s="18">
+      <c r="AB18" s="18">
         <v>0.57999999999999996</v>
       </c>
-      <c r="AC15" s="18">
+      <c r="AC18" s="18">
         <v>-0.18</v>
       </c>
-      <c r="AD15" s="18">
+      <c r="AD18" s="18">
         <v>-0.55000000000000004</v>
       </c>
-      <c r="AE15" s="18">
+      <c r="AE18" s="18">
         <v>-0.64</v>
       </c>
-      <c r="AF15" s="18">
+      <c r="AF18" s="18">
         <v>-4.42</v>
       </c>
-      <c r="AG15" s="18">
+      <c r="AG18" s="18">
         <v>-1.37</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="54" t="s">
+      <c r="AH18" s="18">
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="19" spans="1:51" ht="12" customHeight="1">
+      <c r="A19" s="53" t="s">
         <v>48</v>
       </c>
-      <c r="B16" s="59"/>
-[...11 lines deleted...]
-      <c r="N16" s="2" t="s">
+      <c r="B19" s="58"/>
+      <c r="C19" s="58"/>
+      <c r="D19" s="59"/>
+      <c r="E19" s="59"/>
+      <c r="F19" s="59"/>
+      <c r="G19" s="59"/>
+      <c r="H19" s="60"/>
+      <c r="I19" s="59"/>
+      <c r="J19" s="61"/>
+      <c r="K19" s="60"/>
+      <c r="L19" s="60"/>
+      <c r="M19" s="60"/>
+      <c r="N19" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="O16" s="18">
+      <c r="O19" s="18">
         <v>0</v>
       </c>
-      <c r="P16" s="58">
+      <c r="P19" s="57">
         <v>0.42</v>
       </c>
-      <c r="Q16" s="18">
+      <c r="Q19" s="18">
         <v>-0.12</v>
       </c>
-      <c r="R16" s="18">
+      <c r="R19" s="18">
         <v>0.57999999999999996</v>
       </c>
-      <c r="S16" s="18">
+      <c r="S19" s="18">
         <v>0.1</v>
       </c>
-      <c r="T16" s="18">
+      <c r="T19" s="18">
         <v>1.3</v>
       </c>
-      <c r="U16" s="18">
+      <c r="U19" s="18">
         <v>-2.04</v>
       </c>
-      <c r="V16" s="18">
+      <c r="V19" s="18">
         <v>1.78</v>
       </c>
-      <c r="W16" s="18">
+      <c r="W19" s="18">
         <v>1.33</v>
       </c>
-      <c r="X16" s="18">
+      <c r="X19" s="18">
         <v>0.53</v>
       </c>
-      <c r="Y16" s="18">
+      <c r="Y19" s="18">
         <v>-0.44</v>
       </c>
-      <c r="Z16" s="18">
+      <c r="Z19" s="18">
         <v>-0.56999999999999995</v>
       </c>
-      <c r="AA16" s="18">
+      <c r="AA19" s="18">
         <v>0.33</v>
       </c>
-      <c r="AB16" s="18">
+      <c r="AB19" s="18">
         <v>-0.28999999999999998</v>
       </c>
-      <c r="AC16" s="18">
+      <c r="AC19" s="18">
         <v>0.92</v>
       </c>
-      <c r="AD16" s="18">
+      <c r="AD19" s="18">
         <v>-0.36</v>
       </c>
-      <c r="AE16" s="18">
+      <c r="AE19" s="18">
         <v>-0.54</v>
       </c>
-      <c r="AF16" s="18">
+      <c r="AF19" s="18">
         <v>2.58</v>
       </c>
-      <c r="AG16" s="18">
+      <c r="AG19" s="18">
         <v>0.68</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="54" t="s">
+      <c r="AH19" s="18">
+        <v>-2.68</v>
+      </c>
+    </row>
+    <row r="20" spans="1:51" ht="12" customHeight="1">
+      <c r="A20" s="53" t="s">
         <v>56</v>
       </c>
-      <c r="B17" s="59"/>
-[...11 lines deleted...]
-      <c r="N17" s="58">
+      <c r="B20" s="58"/>
+      <c r="C20" s="58"/>
+      <c r="D20" s="59"/>
+      <c r="E20" s="59"/>
+      <c r="F20" s="59"/>
+      <c r="G20" s="59"/>
+      <c r="H20" s="60"/>
+      <c r="I20" s="59"/>
+      <c r="J20" s="61"/>
+      <c r="K20" s="60"/>
+      <c r="L20" s="60"/>
+      <c r="M20" s="60"/>
+      <c r="N20" s="57">
         <v>-0.74</v>
       </c>
-      <c r="O17" s="18">
+      <c r="O20" s="18">
         <v>0.65</v>
       </c>
-      <c r="P17" s="58">
+      <c r="P20" s="57">
         <v>0.39</v>
       </c>
-      <c r="Q17" s="18">
+      <c r="Q20" s="18">
         <v>0.17</v>
-      </c>
-[...221 lines deleted...]
-        <v>0.68</v>
       </c>
       <c r="R20" s="18">
         <v>0.16</v>
       </c>
       <c r="S20" s="18">
+        <v>0.28999999999999998</v>
+      </c>
+      <c r="T20" s="18">
+        <v>-3.64</v>
+      </c>
+      <c r="U20" s="18">
+        <v>2.82</v>
+      </c>
+      <c r="V20" s="18"/>
+      <c r="W20" s="18"/>
+      <c r="X20" s="18">
+        <v>-0.73</v>
+      </c>
+      <c r="Y20" s="18">
+        <v>2.15</v>
+      </c>
+      <c r="Z20" s="18">
+        <v>-2.36</v>
+      </c>
+      <c r="AA20" s="18">
+        <v>-0.91</v>
+      </c>
+      <c r="AB20" s="18">
+        <v>0.41</v>
+      </c>
+      <c r="AC20" s="18">
+        <v>-0.18</v>
+      </c>
+      <c r="AD20" s="18">
+        <v>0.66</v>
+      </c>
+      <c r="AE20" s="18">
+        <v>0.31</v>
+      </c>
+      <c r="AF20" s="18">
+        <v>11.23</v>
+      </c>
+      <c r="AG20" s="18">
+        <v>-6.91</v>
+      </c>
+      <c r="AH20" s="18">
+        <v>-3.89</v>
+      </c>
+    </row>
+    <row r="21" spans="1:51" ht="12" customHeight="1">
+      <c r="A21" s="53" t="s">
+        <v>57</v>
+      </c>
+      <c r="B21" s="58"/>
+      <c r="C21" s="58"/>
+      <c r="D21" s="59"/>
+      <c r="E21" s="59"/>
+      <c r="F21" s="59"/>
+      <c r="G21" s="59"/>
+      <c r="H21" s="60"/>
+      <c r="I21" s="59"/>
+      <c r="J21" s="61"/>
+      <c r="K21" s="60"/>
+      <c r="L21" s="60"/>
+      <c r="M21" s="60"/>
+      <c r="N21" s="57">
+        <v>-0.74</v>
+      </c>
+      <c r="O21" s="18">
+        <v>-0.13</v>
+      </c>
+      <c r="P21" s="57">
+        <v>-0.23</v>
+      </c>
+      <c r="Q21" s="18">
+        <v>-0.1</v>
+      </c>
+      <c r="R21" s="18">
+        <v>0.28999999999999998</v>
+      </c>
+      <c r="S21" s="18">
+        <v>-0.09</v>
+      </c>
+      <c r="T21" s="18">
+        <v>-2.1</v>
+      </c>
+      <c r="U21" s="18"/>
+      <c r="V21" s="18">
+        <v>-1.08</v>
+      </c>
+      <c r="W21" s="18">
+        <v>-0.27</v>
+      </c>
+      <c r="X21" s="18">
+        <v>-0.64</v>
+      </c>
+      <c r="Y21" s="18">
+        <v>0.18</v>
+      </c>
+      <c r="Z21" s="18">
+        <v>-0.46</v>
+      </c>
+      <c r="AA21" s="18">
+        <v>-0.8</v>
+      </c>
+      <c r="AB21" s="18">
+        <v>-1.07</v>
+      </c>
+      <c r="AC21" s="18">
+        <v>-0.21</v>
+      </c>
+      <c r="AD21" s="18">
+        <v>-0.28999999999999998</v>
+      </c>
+      <c r="AE21" s="18">
+        <v>-0.27</v>
+      </c>
+      <c r="AF21" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AG21" s="18">
+        <v>-5.0599999999999996</v>
+      </c>
+      <c r="AH21" s="18">
+        <v>-2.2000000000000002</v>
+      </c>
+    </row>
+    <row r="22" spans="1:51" ht="12" customHeight="1">
+      <c r="A22" s="53" t="s">
+        <v>49</v>
+      </c>
+      <c r="B22" s="58"/>
+      <c r="C22" s="58"/>
+      <c r="D22" s="59"/>
+      <c r="E22" s="59"/>
+      <c r="F22" s="59"/>
+      <c r="G22" s="59"/>
+      <c r="H22" s="60"/>
+      <c r="I22" s="59"/>
+      <c r="J22" s="61"/>
+      <c r="K22" s="60"/>
+      <c r="L22" s="60"/>
+      <c r="M22" s="60"/>
+      <c r="N22" s="57">
+        <v>1.66</v>
+      </c>
+      <c r="O22" s="18">
+        <v>1.92</v>
+      </c>
+      <c r="P22" s="57">
+        <v>0.65</v>
+      </c>
+      <c r="Q22" s="18">
+        <v>1.02</v>
+      </c>
+      <c r="R22" s="18">
+        <v>0.7</v>
+      </c>
+      <c r="S22" s="18">
+        <v>0.49</v>
+      </c>
+      <c r="T22" s="18">
+        <v>8.56</v>
+      </c>
+      <c r="U22" s="18">
+        <v>5.14</v>
+      </c>
+      <c r="V22" s="18">
+        <v>3.61</v>
+      </c>
+      <c r="W22" s="18">
+        <v>0.51</v>
+      </c>
+      <c r="X22" s="18">
+        <v>1.35</v>
+      </c>
+      <c r="Y22" s="18">
+        <v>0.9</v>
+      </c>
+      <c r="Z22" s="18">
+        <v>1.44</v>
+      </c>
+      <c r="AA22" s="18">
+        <v>0.59</v>
+      </c>
+      <c r="AB22" s="18">
+        <v>1.71</v>
+      </c>
+      <c r="AC22" s="18">
+        <v>0.6</v>
+      </c>
+      <c r="AD22" s="18">
+        <v>0.37</v>
+      </c>
+      <c r="AE22" s="18"/>
+      <c r="AF22" s="18">
+        <v>7.56</v>
+      </c>
+      <c r="AG22" s="18">
+        <v>2.14</v>
+      </c>
+      <c r="AH22" s="18">
+        <v>2.79</v>
+      </c>
+    </row>
+    <row r="23" spans="1:51" ht="12" customHeight="1">
+      <c r="A23" s="53" t="s">
+        <v>50</v>
+      </c>
+      <c r="B23" s="58"/>
+      <c r="C23" s="58"/>
+      <c r="D23" s="59"/>
+      <c r="E23" s="59"/>
+      <c r="F23" s="59"/>
+      <c r="G23" s="59"/>
+      <c r="H23" s="60"/>
+      <c r="I23" s="59"/>
+      <c r="J23" s="61"/>
+      <c r="K23" s="60"/>
+      <c r="L23" s="60"/>
+      <c r="M23" s="60"/>
+      <c r="N23" s="57">
+        <v>0.56999999999999995</v>
+      </c>
+      <c r="O23" s="18">
+        <v>0.59</v>
+      </c>
+      <c r="P23" s="57">
+        <v>0.36</v>
+      </c>
+      <c r="Q23" s="18">
+        <v>0.68</v>
+      </c>
+      <c r="R23" s="18">
+        <v>0.16</v>
+      </c>
+      <c r="S23" s="18">
         <v>0.42</v>
       </c>
-      <c r="T20" s="18">
+      <c r="T23" s="18">
         <v>2.16</v>
       </c>
-      <c r="U20" s="18">
+      <c r="U23" s="18">
         <v>-0.38</v>
       </c>
-      <c r="V20" s="18">
+      <c r="V23" s="18">
         <v>0.25</v>
       </c>
-      <c r="W20" s="18">
+      <c r="W23" s="18">
         <v>1.02</v>
       </c>
-      <c r="X20" s="18">
+      <c r="X23" s="18">
         <v>0.74</v>
       </c>
-      <c r="Y20" s="18">
+      <c r="Y23" s="18">
         <v>-0.31</v>
       </c>
-      <c r="Z20" s="18">
+      <c r="Z23" s="18">
         <v>0.64</v>
       </c>
-      <c r="AA20" s="18">
+      <c r="AA23" s="18">
         <v>-0.42</v>
       </c>
-      <c r="AB20" s="18">
+      <c r="AB23" s="18">
         <v>0.78</v>
       </c>
-      <c r="AC20" s="18">
+      <c r="AC23" s="18">
         <v>-0.3</v>
       </c>
-      <c r="AD20" s="18">
+      <c r="AD23" s="18">
         <v>-0.24</v>
       </c>
-      <c r="AE20" s="18">
+      <c r="AE23" s="18">
         <v>-0.12</v>
       </c>
-      <c r="AF20" s="18">
+      <c r="AF23" s="18">
         <v>3.65</v>
       </c>
-      <c r="AG20" s="18">
+      <c r="AG23" s="18">
         <v>0.77</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="54" t="s">
+      <c r="AH23" s="18">
+        <v>-1.1399999999999999</v>
+      </c>
+    </row>
+    <row r="24" spans="1:51" ht="12" customHeight="1">
+      <c r="A24" s="53" t="s">
         <v>58</v>
       </c>
-      <c r="B21" s="59"/>
-[...11 lines deleted...]
-      <c r="N21" s="58">
+      <c r="B24" s="58"/>
+      <c r="C24" s="58"/>
+      <c r="D24" s="59"/>
+      <c r="E24" s="59"/>
+      <c r="F24" s="59"/>
+      <c r="G24" s="59"/>
+      <c r="H24" s="60"/>
+      <c r="I24" s="59"/>
+      <c r="J24" s="61"/>
+      <c r="K24" s="60"/>
+      <c r="L24" s="60"/>
+      <c r="M24" s="60"/>
+      <c r="N24" s="57">
         <v>-0.32</v>
       </c>
-      <c r="O21" s="18">
+      <c r="O24" s="18">
         <v>0.41</v>
       </c>
-      <c r="P21" s="2" t="s">
+      <c r="P24" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="Q21" s="18">
+      <c r="Q24" s="18">
         <v>-0.45</v>
       </c>
-      <c r="R21" s="18" t="s">
+      <c r="R24" s="18" t="s">
         <v>26</v>
       </c>
-      <c r="S21" s="18">
+      <c r="S24" s="18">
         <v>-1.29</v>
       </c>
-      <c r="T21" s="18">
+      <c r="T24" s="18">
         <v>-3.4</v>
       </c>
-      <c r="U21" s="18">
+      <c r="U24" s="18">
         <v>1.79</v>
       </c>
-      <c r="V21" s="18">
+      <c r="V24" s="18">
         <v>-1.96</v>
       </c>
-      <c r="W21" s="18">
+      <c r="W24" s="18">
         <v>1.76</v>
       </c>
-      <c r="X21" s="18">
+      <c r="X24" s="18">
         <v>-0.7</v>
       </c>
-      <c r="Y21" s="18">
+      <c r="Y24" s="18">
         <v>-1.17</v>
       </c>
-      <c r="Z21" s="18">
+      <c r="Z24" s="18">
         <v>-0.33</v>
       </c>
-      <c r="AA21" s="18">
+      <c r="AA24" s="18">
         <v>-0.57999999999999996</v>
       </c>
-      <c r="AB21" s="18"/>
-      <c r="AC21" s="18">
+      <c r="AB24" s="18"/>
+      <c r="AC24" s="18">
         <v>-0.7</v>
       </c>
-      <c r="AD21" s="18"/>
-      <c r="AE21" s="18">
+      <c r="AD24" s="18"/>
+      <c r="AE24" s="18">
         <v>-0.28999999999999998</v>
       </c>
-      <c r="AF21" s="18">
+      <c r="AF24" s="18">
         <v>-2.38</v>
       </c>
-      <c r="AG21" s="18">
+      <c r="AG24" s="18">
         <v>-0.61</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="54" t="s">
+      <c r="AH24" s="18">
+        <v>1.62</v>
+      </c>
+    </row>
+    <row r="25" spans="1:51" ht="12" customHeight="1">
+      <c r="A25" s="53" t="s">
         <v>52</v>
       </c>
-      <c r="B22" s="59"/>
-[...11 lines deleted...]
-      <c r="N22" s="58">
+      <c r="B25" s="58"/>
+      <c r="C25" s="58"/>
+      <c r="D25" s="59"/>
+      <c r="E25" s="59"/>
+      <c r="F25" s="59"/>
+      <c r="G25" s="59"/>
+      <c r="H25" s="60"/>
+      <c r="I25" s="59"/>
+      <c r="J25" s="61"/>
+      <c r="K25" s="60"/>
+      <c r="L25" s="60"/>
+      <c r="M25" s="60"/>
+      <c r="N25" s="57">
         <v>-0.63</v>
       </c>
-      <c r="O22" s="18">
+      <c r="O25" s="18">
         <v>-0.55000000000000004</v>
       </c>
-      <c r="P22" s="58">
+      <c r="P25" s="57">
         <v>-0.91</v>
       </c>
-      <c r="Q22" s="18">
+      <c r="Q25" s="18">
         <v>-0.61</v>
       </c>
-      <c r="R22" s="18">
+      <c r="R25" s="18">
         <v>-0.85</v>
       </c>
-      <c r="S22" s="18">
+      <c r="S25" s="18">
         <v>-0.75</v>
       </c>
-      <c r="T22" s="18">
+      <c r="T25" s="18">
         <v>-8.16</v>
       </c>
-      <c r="U22" s="18">
+      <c r="U25" s="18">
         <v>-4.74</v>
       </c>
-      <c r="V22" s="18">
+      <c r="V25" s="18">
         <v>-1.8</v>
       </c>
-      <c r="W22" s="18">
+      <c r="W25" s="18">
         <v>-1.65</v>
       </c>
-      <c r="X22" s="18">
+      <c r="X25" s="18">
         <v>-1.25</v>
       </c>
-      <c r="Y22" s="18">
+      <c r="Y25" s="18">
         <v>-0.95</v>
       </c>
-      <c r="Z22" s="18">
+      <c r="Z25" s="18">
         <v>-1.1100000000000001</v>
       </c>
-      <c r="AA22" s="18">
+      <c r="AA25" s="18">
         <v>-1.41</v>
       </c>
-      <c r="AB22" s="18">
+      <c r="AB25" s="18">
         <v>-0.99</v>
       </c>
-      <c r="AC22" s="18">
+      <c r="AC25" s="18">
         <v>-0.68</v>
       </c>
-      <c r="AD22" s="18">
+      <c r="AD25" s="18">
         <v>-0.43</v>
       </c>
-      <c r="AE22" s="18">
+      <c r="AE25" s="18">
         <v>-0.23</v>
       </c>
-      <c r="AF22" s="18">
+      <c r="AF25" s="18">
         <v>-5.32</v>
       </c>
-      <c r="AG22" s="18">
+      <c r="AG25" s="18">
         <v>-5.73</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="93" t="s">
+      <c r="AH25" s="18">
+        <v>-3.16</v>
+      </c>
+    </row>
+    <row r="26" spans="1:51" ht="12" customHeight="1">
+      <c r="A26" s="73"/>
+      <c r="B26" s="73"/>
+      <c r="C26" s="73"/>
+      <c r="D26" s="73"/>
+      <c r="E26" s="73"/>
+      <c r="F26" s="73"/>
+      <c r="G26" s="73"/>
+      <c r="H26" s="73"/>
+      <c r="I26" s="73"/>
+      <c r="J26" s="73"/>
+      <c r="K26" s="73"/>
+      <c r="L26" s="73"/>
+      <c r="M26" s="73"/>
+      <c r="N26" s="73"/>
+      <c r="O26" s="73"/>
+      <c r="P26" s="73"/>
+      <c r="Q26" s="73"/>
+      <c r="R26" s="73"/>
+      <c r="S26" s="73"/>
+      <c r="T26" s="93" t="s">
         <v>27</v>
       </c>
-      <c r="B23" s="93"/>
-[...40 lines deleted...]
-      <c r="A24" s="63" t="s">
+      <c r="U26" s="93"/>
+      <c r="V26" s="93"/>
+      <c r="W26" s="93"/>
+      <c r="X26" s="93"/>
+      <c r="Y26" s="93"/>
+      <c r="Z26" s="93"/>
+      <c r="AA26" s="93"/>
+      <c r="AB26" s="93"/>
+      <c r="AC26" s="93"/>
+      <c r="AD26" s="93"/>
+      <c r="AE26" s="93"/>
+      <c r="AF26" s="93"/>
+      <c r="AG26" s="93"/>
+      <c r="AH26" s="73"/>
+      <c r="AI26" s="73"/>
+      <c r="AJ26" s="73"/>
+      <c r="AK26" s="73"/>
+      <c r="AL26" s="73"/>
+      <c r="AM26" s="73"/>
+      <c r="AN26" s="73"/>
+      <c r="AO26" s="73"/>
+      <c r="AP26" s="73"/>
+      <c r="AQ26" s="73"/>
+      <c r="AR26" s="73"/>
+      <c r="AS26" s="73"/>
+      <c r="AT26" s="73"/>
+      <c r="AU26" s="73"/>
+      <c r="AV26" s="73"/>
+      <c r="AW26" s="73"/>
+      <c r="AX26" s="73"/>
+      <c r="AY26" s="73"/>
+    </row>
+    <row r="27" spans="1:51" ht="12" customHeight="1">
+      <c r="A27" s="62" t="s">
         <v>33</v>
       </c>
-      <c r="B24" s="64"/>
-[...11 lines deleted...]
-      <c r="N24" s="1">
+      <c r="B27" s="63"/>
+      <c r="C27" s="63"/>
+      <c r="D27" s="63"/>
+      <c r="E27" s="63"/>
+      <c r="F27" s="63"/>
+      <c r="G27" s="63"/>
+      <c r="H27" s="63"/>
+      <c r="I27" s="63"/>
+      <c r="J27" s="63"/>
+      <c r="K27" s="63"/>
+      <c r="L27" s="63"/>
+      <c r="M27" s="63"/>
+      <c r="N27" s="1">
         <v>-0.02</v>
       </c>
-      <c r="O24" s="18">
+      <c r="O27" s="18">
         <v>0.11</v>
       </c>
-      <c r="P24" s="58">
+      <c r="P27" s="57">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="Q24" s="18">
+      <c r="Q27" s="18">
         <v>0.01</v>
       </c>
-      <c r="R24" s="18">
+      <c r="R27" s="18">
         <v>0.16</v>
       </c>
-      <c r="S24" s="18">
+      <c r="S27" s="18">
         <v>0.14000000000000001</v>
       </c>
-      <c r="T24" s="18">
+      <c r="T27" s="18">
         <v>-1.96</v>
       </c>
-      <c r="U24" s="18">
+      <c r="U27" s="18">
         <v>-0.65</v>
       </c>
-      <c r="V24" s="18">
+      <c r="V27" s="18">
         <v>-0.51</v>
       </c>
-      <c r="W24" s="18">
+      <c r="W27" s="18">
         <v>-0.15</v>
       </c>
-      <c r="X24" s="18">
+      <c r="X27" s="18">
         <v>-0.14000000000000001</v>
       </c>
-      <c r="Y24" s="18">
+      <c r="Y27" s="18">
         <v>-0.04</v>
       </c>
-      <c r="Z24" s="18">
+      <c r="Z27" s="18">
         <v>0.15</v>
       </c>
-      <c r="AA24" s="18">
+      <c r="AA27" s="18">
         <v>0.22</v>
       </c>
-      <c r="AB24" s="18">
+      <c r="AB27" s="18">
         <v>0.06</v>
       </c>
-      <c r="AC24" s="18">
+      <c r="AC27" s="18">
         <v>-0.12</v>
       </c>
-      <c r="AD24" s="18">
+      <c r="AD27" s="18">
         <v>-7.0000000000000007E-2</v>
       </c>
-      <c r="AE24" s="18">
+      <c r="AE27" s="18">
         <v>-0.22</v>
       </c>
-      <c r="AF24" s="18">
+      <c r="AF27" s="18">
         <v>-0.73</v>
       </c>
-      <c r="AG24" s="18">
+      <c r="AG27" s="18">
         <v>-0.52</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="65" t="s">
+      <c r="AH27" s="18">
+        <v>-1.07</v>
+      </c>
+    </row>
+    <row r="28" spans="1:51" ht="12" customHeight="1">
+      <c r="A28" s="64" t="s">
         <v>59</v>
       </c>
-      <c r="B25" s="64"/>
-[...11 lines deleted...]
-      <c r="N25" s="58">
+      <c r="B28" s="63"/>
+      <c r="C28" s="63"/>
+      <c r="D28" s="63"/>
+      <c r="E28" s="63"/>
+      <c r="F28" s="63"/>
+      <c r="G28" s="63"/>
+      <c r="H28" s="63"/>
+      <c r="I28" s="63"/>
+      <c r="J28" s="63"/>
+      <c r="K28" s="63"/>
+      <c r="L28" s="63"/>
+      <c r="M28" s="63"/>
+      <c r="N28" s="57">
         <v>0.14000000000000001</v>
       </c>
-      <c r="O25" s="18">
+      <c r="O28" s="18">
         <v>0.35</v>
       </c>
-      <c r="P25" s="58">
+      <c r="P28" s="57">
         <v>0.23</v>
       </c>
-      <c r="Q25" s="18">
+      <c r="Q28" s="18">
         <v>0.13</v>
       </c>
-      <c r="R25" s="18">
+      <c r="R28" s="18">
         <v>0.35</v>
       </c>
-      <c r="S25" s="18">
+      <c r="S28" s="18">
         <v>0.18</v>
       </c>
-      <c r="T25" s="18">
+      <c r="T28" s="18">
         <v>-0.17</v>
       </c>
-      <c r="U25" s="18">
+      <c r="U28" s="18">
         <v>0.04</v>
       </c>
-      <c r="V25" s="18">
+      <c r="V28" s="18">
         <v>0.02</v>
       </c>
-      <c r="W25" s="18">
+      <c r="W28" s="18">
         <v>0.28000000000000003</v>
       </c>
-      <c r="X25" s="18">
+      <c r="X28" s="18">
         <v>0.14000000000000001</v>
       </c>
-      <c r="Y25" s="18">
+      <c r="Y28" s="18">
         <v>0.15</v>
       </c>
-      <c r="Z25" s="18">
+      <c r="Z28" s="18">
         <v>0.35</v>
       </c>
-      <c r="AA25" s="18">
+      <c r="AA28" s="18">
         <v>0.54</v>
       </c>
-      <c r="AB25" s="18">
+      <c r="AB28" s="18">
         <v>0.26</v>
       </c>
-      <c r="AC25" s="18">
+      <c r="AC28" s="18">
         <v>0.02</v>
       </c>
-      <c r="AD25" s="18">
+      <c r="AD28" s="18">
         <v>0.1</v>
       </c>
-      <c r="AE25" s="18">
+      <c r="AE28" s="18">
         <v>-7.0000000000000007E-2</v>
       </c>
-      <c r="AF25" s="18">
+      <c r="AF28" s="18">
         <v>0.28999999999999998</v>
       </c>
-      <c r="AG25" s="18">
+      <c r="AG28" s="18">
         <v>0.52</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="65" t="s">
+      <c r="AH28" s="18">
+        <v>-0.84</v>
+      </c>
+    </row>
+    <row r="29" spans="1:51" ht="12" customHeight="1">
+      <c r="A29" s="64" t="s">
         <v>36</v>
       </c>
-      <c r="B26" s="64"/>
-[...11 lines deleted...]
-      <c r="N26" s="58">
+      <c r="B29" s="63"/>
+      <c r="C29" s="63"/>
+      <c r="D29" s="63"/>
+      <c r="E29" s="63"/>
+      <c r="F29" s="63"/>
+      <c r="G29" s="63"/>
+      <c r="H29" s="63"/>
+      <c r="I29" s="63"/>
+      <c r="J29" s="63"/>
+      <c r="K29" s="63"/>
+      <c r="L29" s="63"/>
+      <c r="M29" s="63"/>
+      <c r="N29" s="57">
         <v>-1.18</v>
       </c>
-      <c r="O26" s="18">
+      <c r="O29" s="18">
         <v>-0.94</v>
       </c>
-      <c r="P26" s="58">
+      <c r="P29" s="57">
         <v>-0.81</v>
       </c>
-      <c r="Q26" s="18">
+      <c r="Q29" s="18">
         <v>-0.44</v>
       </c>
-      <c r="R26" s="18">
+      <c r="R29" s="18">
         <v>-0.56999999999999995</v>
       </c>
-      <c r="S26" s="18">
+      <c r="S29" s="18">
         <v>-0.28000000000000003</v>
       </c>
-      <c r="T26" s="18">
+      <c r="T29" s="18">
         <v>-8.69</v>
       </c>
-      <c r="U26" s="18">
+      <c r="U29" s="18">
         <v>-3.93</v>
       </c>
-      <c r="V26" s="18">
+      <c r="V29" s="18">
         <v>-2.91</v>
       </c>
-      <c r="W26" s="18">
+      <c r="W29" s="18">
         <v>-1.87</v>
       </c>
-      <c r="X26" s="18">
+      <c r="X29" s="18">
         <v>-2.33</v>
       </c>
-      <c r="Y26" s="18">
+      <c r="Y29" s="18">
         <v>-0.91</v>
       </c>
-      <c r="Z26" s="18">
+      <c r="Z29" s="18">
         <v>-0.67</v>
       </c>
-      <c r="AA26" s="18">
+      <c r="AA29" s="18">
         <v>-1.17</v>
       </c>
-      <c r="AB26" s="18">
+      <c r="AB29" s="18">
         <v>-0.99</v>
       </c>
-      <c r="AC26" s="18">
+      <c r="AC29" s="18">
         <v>-1.1299999999999999</v>
       </c>
-      <c r="AD26" s="18">
+      <c r="AD29" s="18">
         <v>-0.7</v>
       </c>
-      <c r="AE26" s="18">
+      <c r="AE29" s="18">
         <v>-0.98</v>
       </c>
-      <c r="AF26" s="18">
+      <c r="AF29" s="18">
         <v>-5.6</v>
       </c>
-      <c r="AG26" s="18">
+      <c r="AG29" s="18">
         <v>-3.46</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="65" t="s">
+      <c r="AH29" s="18">
+        <v>-1.59</v>
+      </c>
+    </row>
+    <row r="30" spans="1:51" ht="12" customHeight="1">
+      <c r="A30" s="64" t="s">
         <v>44</v>
       </c>
-      <c r="B27" s="64"/>
-[...11 lines deleted...]
-      <c r="N27" s="58">
+      <c r="B30" s="63"/>
+      <c r="C30" s="63"/>
+      <c r="D30" s="63"/>
+      <c r="E30" s="63"/>
+      <c r="F30" s="63"/>
+      <c r="G30" s="63"/>
+      <c r="H30" s="63"/>
+      <c r="I30" s="63"/>
+      <c r="J30" s="63"/>
+      <c r="K30" s="63"/>
+      <c r="L30" s="63"/>
+      <c r="M30" s="63"/>
+      <c r="N30" s="57">
         <v>1.69</v>
       </c>
-      <c r="O27" s="18">
+      <c r="O30" s="18">
         <v>0.57999999999999996</v>
       </c>
-      <c r="P27" s="58">
+      <c r="P30" s="57">
         <v>1.68</v>
       </c>
-      <c r="Q27" s="18">
+      <c r="Q30" s="18">
         <v>1.06</v>
       </c>
-      <c r="R27" s="18">
+      <c r="R30" s="18">
         <v>1.2</v>
       </c>
-      <c r="S27" s="18">
+      <c r="S30" s="18">
         <v>1.37</v>
       </c>
-      <c r="T27" s="18">
+      <c r="T30" s="18">
         <v>3.91</v>
       </c>
-      <c r="U27" s="18">
+      <c r="U30" s="18">
         <v>6.86</v>
       </c>
-      <c r="V27" s="18">
+      <c r="V30" s="18">
         <v>3.6</v>
       </c>
-      <c r="W27" s="18">
+      <c r="W30" s="18">
         <v>1.68</v>
       </c>
-      <c r="X27" s="18">
+      <c r="X30" s="18">
         <v>2.82</v>
       </c>
-      <c r="Y27" s="18">
+      <c r="Y30" s="18">
         <v>1.24</v>
       </c>
-      <c r="Z27" s="18">
+      <c r="Z30" s="18">
         <v>0.67</v>
       </c>
-      <c r="AA27" s="18">
+      <c r="AA30" s="18">
         <v>0.92</v>
       </c>
-      <c r="AB27" s="18">
+      <c r="AB30" s="18">
         <v>1.1100000000000001</v>
       </c>
-      <c r="AC27" s="18">
+      <c r="AC30" s="18">
         <v>1.41</v>
       </c>
-      <c r="AD27" s="18">
+      <c r="AD30" s="18">
         <v>0.36</v>
       </c>
-      <c r="AE27" s="18">
+      <c r="AE30" s="18">
         <v>0.78</v>
       </c>
-      <c r="AF27" s="18">
+      <c r="AF30" s="18">
         <v>6.01</v>
       </c>
-      <c r="AG27" s="18">
+      <c r="AG30" s="18">
         <v>2.1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A28" s="65" t="s">
+      <c r="AH30" s="18">
+        <v>2.0499999999999998</v>
+      </c>
+    </row>
+    <row r="31" spans="1:51" ht="12" customHeight="1">
+      <c r="A31" s="64" t="s">
         <v>45</v>
       </c>
-      <c r="B28" s="64"/>
-[...11 lines deleted...]
-      <c r="N28" s="58">
+      <c r="B31" s="63"/>
+      <c r="C31" s="63"/>
+      <c r="D31" s="63"/>
+      <c r="E31" s="63"/>
+      <c r="F31" s="63"/>
+      <c r="G31" s="63"/>
+      <c r="H31" s="63"/>
+      <c r="I31" s="63"/>
+      <c r="J31" s="63"/>
+      <c r="K31" s="63"/>
+      <c r="L31" s="63"/>
+      <c r="M31" s="63"/>
+      <c r="N31" s="57">
         <v>-0.81</v>
       </c>
-      <c r="O28" s="18">
+      <c r="O31" s="18">
         <v>-0.84</v>
       </c>
-      <c r="P28" s="58">
+      <c r="P31" s="57">
         <v>-0.76</v>
       </c>
-      <c r="Q28" s="18">
+      <c r="Q31" s="18">
         <v>-0.56999999999999995</v>
       </c>
-      <c r="R28" s="18">
+      <c r="R31" s="18">
         <v>-0.61</v>
       </c>
-      <c r="S28" s="18">
+      <c r="S31" s="18">
         <v>-0.11</v>
       </c>
-      <c r="T28" s="18">
+      <c r="T31" s="18">
         <v>-7.56</v>
       </c>
-      <c r="U28" s="18">
+      <c r="U31" s="18">
         <v>-5</v>
       </c>
-      <c r="V28" s="18">
+      <c r="V31" s="18">
         <v>-3.66</v>
       </c>
-      <c r="W28" s="18">
+      <c r="W31" s="18">
         <v>-1.8</v>
       </c>
-      <c r="X28" s="18">
+      <c r="X31" s="18">
         <v>-0.92</v>
       </c>
-      <c r="Y28" s="18">
+      <c r="Y31" s="18">
         <v>-1.05</v>
       </c>
-      <c r="Z28" s="18">
+      <c r="Z31" s="18">
         <v>-0.56999999999999995</v>
       </c>
-      <c r="AA28" s="18">
+      <c r="AA31" s="18">
         <v>-0.75</v>
       </c>
-      <c r="AB28" s="18">
+      <c r="AB31" s="18">
         <v>-0.66</v>
       </c>
-      <c r="AC28" s="18">
+      <c r="AC31" s="18">
         <v>-0.66</v>
       </c>
-      <c r="AD28" s="18">
+      <c r="AD31" s="18">
         <v>-0.85</v>
       </c>
-      <c r="AE28" s="18">
+      <c r="AE31" s="18">
         <v>-1.1200000000000001</v>
       </c>
-      <c r="AF28" s="18">
+      <c r="AF31" s="18">
         <v>-6.82</v>
       </c>
-      <c r="AG28" s="18">
+      <c r="AG31" s="18">
         <v>-4.76</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="66" t="s">
+      <c r="AH31" s="18">
+        <v>-3.03</v>
+      </c>
+    </row>
+    <row r="32" spans="1:51" ht="12" customHeight="1">
+      <c r="A32" s="65" t="s">
         <v>52</v>
       </c>
-      <c r="B29" s="64"/>
-[...11 lines deleted...]
-      <c r="N29" s="2" t="s">
+      <c r="B32" s="63"/>
+      <c r="C32" s="63"/>
+      <c r="D32" s="63"/>
+      <c r="E32" s="63"/>
+      <c r="F32" s="63"/>
+      <c r="G32" s="63"/>
+      <c r="H32" s="63"/>
+      <c r="I32" s="63"/>
+      <c r="J32" s="63"/>
+      <c r="K32" s="63"/>
+      <c r="L32" s="63"/>
+      <c r="M32" s="63"/>
+      <c r="N32" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="O29" s="18">
+      <c r="O32" s="18">
         <v>-0.24</v>
       </c>
-      <c r="P29" s="58">
+      <c r="P32" s="57">
         <v>-0.51</v>
       </c>
-      <c r="Q29" s="18">
+      <c r="Q32" s="18">
         <v>-0.59</v>
       </c>
-      <c r="R29" s="18">
+      <c r="R32" s="18">
         <v>-0.89</v>
       </c>
-      <c r="S29" s="18">
+      <c r="S32" s="18">
         <v>-0.27</v>
       </c>
-      <c r="T29" s="18">
+      <c r="T32" s="18">
         <v>-12.45</v>
       </c>
-      <c r="U29" s="18">
+      <c r="U32" s="18">
         <v>-2.75</v>
       </c>
-      <c r="V29" s="18">
+      <c r="V32" s="18">
         <v>-1.58</v>
       </c>
-      <c r="W29" s="18">
+      <c r="W32" s="18">
         <v>-2.0299999999999998</v>
       </c>
-      <c r="X29" s="18">
+      <c r="X32" s="18">
         <v>-0.94</v>
       </c>
-      <c r="Y29" s="18">
+      <c r="Y32" s="18">
         <v>-0.56000000000000005</v>
       </c>
-      <c r="Z29" s="18">
+      <c r="Z32" s="18">
         <v>-0.56999999999999995</v>
       </c>
-      <c r="AA29" s="18">
+      <c r="AA32" s="18">
         <v>-1.0900000000000001</v>
       </c>
-      <c r="AB29" s="18">
+      <c r="AB32" s="18">
         <v>-0.22</v>
       </c>
-      <c r="AC29" s="18">
+      <c r="AC32" s="18">
         <v>-0.74</v>
       </c>
-      <c r="AD29" s="18">
+      <c r="AD32" s="18">
         <v>-0.42</v>
       </c>
-      <c r="AE29" s="18">
+      <c r="AE32" s="18">
         <v>-0.22</v>
       </c>
-      <c r="AF29" s="18">
+      <c r="AF32" s="18">
         <v>-0.65</v>
       </c>
-      <c r="AG29" s="18">
+      <c r="AG32" s="18">
         <v>-6.23</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A30" s="94" t="s">
+      <c r="AH32" s="18">
+        <v>-2.73</v>
+      </c>
+    </row>
+    <row r="33" spans="1:51" ht="12" customHeight="1">
+      <c r="A33" s="74"/>
+      <c r="B33" s="74"/>
+      <c r="C33" s="74"/>
+      <c r="D33" s="74"/>
+      <c r="E33" s="74"/>
+      <c r="F33" s="74"/>
+      <c r="G33" s="74"/>
+      <c r="H33" s="74"/>
+      <c r="I33" s="74"/>
+      <c r="J33" s="74"/>
+      <c r="K33" s="74"/>
+      <c r="L33" s="74"/>
+      <c r="M33" s="74"/>
+      <c r="N33" s="74"/>
+      <c r="O33" s="74"/>
+      <c r="P33" s="74"/>
+      <c r="Q33" s="74"/>
+      <c r="R33" s="74"/>
+      <c r="S33" s="74"/>
+      <c r="T33" s="94" t="s">
         <v>28</v>
       </c>
-      <c r="B30" s="94"/>
-[...40 lines deleted...]
-      <c r="A31" s="56" t="s">
+      <c r="U33" s="94"/>
+      <c r="V33" s="94"/>
+      <c r="W33" s="94"/>
+      <c r="X33" s="94"/>
+      <c r="Y33" s="94"/>
+      <c r="Z33" s="94"/>
+      <c r="AA33" s="94"/>
+      <c r="AB33" s="94"/>
+      <c r="AC33" s="94"/>
+      <c r="AD33" s="94"/>
+      <c r="AE33" s="94"/>
+      <c r="AF33" s="94"/>
+      <c r="AG33" s="94"/>
+      <c r="AH33" s="74"/>
+      <c r="AI33" s="74"/>
+      <c r="AJ33" s="74"/>
+      <c r="AK33" s="74"/>
+      <c r="AL33" s="74"/>
+      <c r="AM33" s="74"/>
+      <c r="AN33" s="74"/>
+      <c r="AO33" s="74"/>
+      <c r="AP33" s="74"/>
+      <c r="AQ33" s="74"/>
+      <c r="AR33" s="74"/>
+      <c r="AS33" s="74"/>
+      <c r="AT33" s="74"/>
+      <c r="AU33" s="74"/>
+      <c r="AV33" s="74"/>
+      <c r="AW33" s="74"/>
+      <c r="AX33" s="74"/>
+      <c r="AY33" s="74"/>
+    </row>
+    <row r="34" spans="1:51" ht="12" customHeight="1">
+      <c r="A34" s="55" t="s">
         <v>33</v>
       </c>
-      <c r="B31" s="64"/>
-[...11 lines deleted...]
-      <c r="N31" s="58">
+      <c r="B34" s="63"/>
+      <c r="C34" s="63"/>
+      <c r="D34" s="63"/>
+      <c r="E34" s="63"/>
+      <c r="F34" s="63"/>
+      <c r="G34" s="63"/>
+      <c r="H34" s="63"/>
+      <c r="I34" s="63"/>
+      <c r="J34" s="63"/>
+      <c r="K34" s="63"/>
+      <c r="L34" s="63"/>
+      <c r="M34" s="63"/>
+      <c r="N34" s="57">
         <v>0.04</v>
       </c>
-      <c r="O31" s="19">
+      <c r="O34" s="19">
         <v>-0.05</v>
       </c>
-      <c r="P31" s="58">
+      <c r="P34" s="57">
         <v>-0.03</v>
       </c>
-      <c r="Q31" s="19">
+      <c r="Q34" s="19">
         <v>-0.09</v>
       </c>
-      <c r="R31" s="19">
+      <c r="R34" s="19">
         <v>-0.03</v>
       </c>
-      <c r="S31" s="19">
+      <c r="S34" s="19">
         <v>-0.13</v>
       </c>
-      <c r="T31" s="19">
+      <c r="T34" s="19">
         <v>-2.0099999999999998</v>
       </c>
-      <c r="U31" s="19">
+      <c r="U34" s="19">
         <v>-0.68</v>
       </c>
-      <c r="V31" s="19">
+      <c r="V34" s="19">
         <v>-0.22</v>
       </c>
-      <c r="W31" s="19" t="s">
+      <c r="W34" s="19" t="s">
         <v>26</v>
       </c>
-      <c r="X31" s="19">
+      <c r="X34" s="19">
         <v>-0.32</v>
       </c>
-      <c r="Y31" s="19">
+      <c r="Y34" s="19">
         <v>-0.19</v>
       </c>
-      <c r="Z31" s="19">
+      <c r="Z34" s="19">
         <v>-0.2</v>
       </c>
-      <c r="AA31" s="19">
+      <c r="AA34" s="19">
         <v>-0.38</v>
       </c>
-      <c r="AB31" s="19">
+      <c r="AB34" s="19">
         <v>-0.01</v>
       </c>
-      <c r="AC31" s="19">
+      <c r="AC34" s="19">
         <v>-0.19</v>
       </c>
-      <c r="AD31" s="19">
+      <c r="AD34" s="19">
         <v>-0.33</v>
       </c>
-      <c r="AE31" s="19">
+      <c r="AE34" s="19">
         <v>-0.25</v>
       </c>
-      <c r="AF31" s="18">
+      <c r="AF34" s="18">
         <v>-1.49</v>
       </c>
-      <c r="AG31" s="19">
+      <c r="AG34" s="19">
         <v>-1.67</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A32" s="25" t="s">
+      <c r="AH34" s="19">
+        <v>-1.37</v>
+      </c>
+    </row>
+    <row r="35" spans="1:51" ht="12" customHeight="1">
+      <c r="A35" s="25" t="s">
         <v>34</v>
       </c>
-      <c r="B32" s="64"/>
-[...11 lines deleted...]
-      <c r="N32" s="58">
+      <c r="B35" s="63"/>
+      <c r="C35" s="63"/>
+      <c r="D35" s="63"/>
+      <c r="E35" s="63"/>
+      <c r="F35" s="63"/>
+      <c r="G35" s="63"/>
+      <c r="H35" s="63"/>
+      <c r="I35" s="63"/>
+      <c r="J35" s="63"/>
+      <c r="K35" s="63"/>
+      <c r="L35" s="63"/>
+      <c r="M35" s="63"/>
+      <c r="N35" s="57">
         <v>1.46</v>
       </c>
-      <c r="O32" s="19">
+      <c r="O35" s="19">
         <v>0.68</v>
       </c>
-      <c r="P32" s="58">
+      <c r="P35" s="57">
         <v>0.33</v>
       </c>
-      <c r="Q32" s="19">
+      <c r="Q35" s="19">
         <v>0.66</v>
       </c>
-      <c r="R32" s="19">
+      <c r="R35" s="19">
         <v>0.6</v>
       </c>
-      <c r="S32" s="19">
+      <c r="S35" s="19">
         <v>1.2</v>
       </c>
-      <c r="T32" s="19">
+      <c r="T35" s="19">
         <v>1.77</v>
       </c>
-      <c r="U32" s="19">
+      <c r="U35" s="19">
         <v>3.09</v>
       </c>
-      <c r="V32" s="19">
+      <c r="V35" s="19">
         <v>1.01</v>
       </c>
-      <c r="W32" s="19">
+      <c r="W35" s="19">
         <v>3.77</v>
       </c>
-      <c r="X32" s="19">
+      <c r="X35" s="19">
         <v>0.6</v>
       </c>
-      <c r="Y32" s="19">
+      <c r="Y35" s="19">
         <v>0.7</v>
       </c>
-      <c r="Z32" s="19">
+      <c r="Z35" s="19">
         <v>0.86</v>
       </c>
-      <c r="AA32" s="19">
+      <c r="AA35" s="19">
         <v>0.45</v>
       </c>
-      <c r="AB32" s="19">
+      <c r="AB35" s="19">
         <v>0.53</v>
       </c>
-      <c r="AC32" s="19">
+      <c r="AC35" s="19">
         <v>0.83</v>
       </c>
-      <c r="AD32" s="19"/>
-      <c r="AE32" s="19">
+      <c r="AD35" s="19"/>
+      <c r="AE35" s="19">
         <v>0.49</v>
       </c>
-      <c r="AF32" s="18">
+      <c r="AF35" s="18">
         <v>2.39</v>
       </c>
-      <c r="AG32" s="19">
+      <c r="AG35" s="19">
         <v>0.94</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A33" s="25" t="s">
+      <c r="AH35" s="19">
+        <v>1.83</v>
+      </c>
+    </row>
+    <row r="36" spans="1:51" ht="12" customHeight="1">
+      <c r="A36" s="25" t="s">
         <v>36</v>
       </c>
-      <c r="B33" s="64"/>
-[...11 lines deleted...]
-      <c r="N33" s="58">
+      <c r="B36" s="63"/>
+      <c r="C36" s="63"/>
+      <c r="D36" s="63"/>
+      <c r="E36" s="63"/>
+      <c r="F36" s="63"/>
+      <c r="G36" s="63"/>
+      <c r="H36" s="63"/>
+      <c r="I36" s="63"/>
+      <c r="J36" s="63"/>
+      <c r="K36" s="63"/>
+      <c r="L36" s="63"/>
+      <c r="M36" s="63"/>
+      <c r="N36" s="57">
         <v>2.82</v>
       </c>
-      <c r="O33" s="19">
+      <c r="O36" s="19">
         <v>-1.65</v>
       </c>
-      <c r="P33" s="58">
+      <c r="P36" s="57">
         <v>-2.95</v>
       </c>
-      <c r="Q33" s="19">
+      <c r="Q36" s="19">
         <v>-1.98</v>
       </c>
-      <c r="R33" s="19">
+      <c r="R36" s="19">
         <v>-3.01</v>
       </c>
-      <c r="S33" s="19">
+      <c r="S36" s="19">
         <v>-3.87</v>
       </c>
-      <c r="T33" s="19">
+      <c r="T36" s="19">
         <v>-6.78</v>
       </c>
-      <c r="U33" s="19">
+      <c r="U36" s="19">
         <v>3.61</v>
       </c>
-      <c r="V33" s="19">
+      <c r="V36" s="19">
         <v>9.3800000000000008</v>
       </c>
-      <c r="W33" s="19">
+      <c r="W36" s="19">
         <v>-5.32</v>
       </c>
-      <c r="X33" s="19" t="s">
+      <c r="X36" s="19" t="s">
         <v>26</v>
       </c>
-      <c r="Y33" s="19">
+      <c r="Y36" s="19">
         <v>1.1499999999999999</v>
       </c>
-      <c r="Z33" s="19"/>
-      <c r="AA33" s="19">
+      <c r="Z36" s="19"/>
+      <c r="AA36" s="19">
         <v>-0.87</v>
       </c>
-      <c r="AB33" s="19">
+      <c r="AB36" s="19">
         <v>-2.3199999999999998</v>
       </c>
-      <c r="AC33" s="19">
+      <c r="AC36" s="19">
         <v>-1.39</v>
       </c>
-      <c r="AD33" s="19">
+      <c r="AD36" s="19">
         <v>0.64</v>
       </c>
-      <c r="AE33" s="19">
+      <c r="AE36" s="19">
         <v>-1.1599999999999999</v>
       </c>
-      <c r="AF33" s="18">
+      <c r="AF36" s="18">
         <v>-14.77</v>
       </c>
-      <c r="AG33" s="19"/>
-[...2 lines deleted...]
-      <c r="A34" s="54" t="s">
+      <c r="AG36" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AH36" s="19">
+        <v>-4.95</v>
+      </c>
+    </row>
+    <row r="37" spans="1:51" ht="12" customHeight="1">
+      <c r="A37" s="53" t="s">
         <v>42</v>
       </c>
-      <c r="B34" s="64"/>
-[...11 lines deleted...]
-      <c r="N34" s="58">
+      <c r="B37" s="63"/>
+      <c r="C37" s="63"/>
+      <c r="D37" s="63"/>
+      <c r="E37" s="63"/>
+      <c r="F37" s="63"/>
+      <c r="G37" s="63"/>
+      <c r="H37" s="63"/>
+      <c r="I37" s="63"/>
+      <c r="J37" s="63"/>
+      <c r="K37" s="63"/>
+      <c r="L37" s="63"/>
+      <c r="M37" s="63"/>
+      <c r="N37" s="57">
         <v>-0.77</v>
       </c>
-      <c r="O34" s="19">
+      <c r="O37" s="19">
         <v>-0.96</v>
       </c>
-      <c r="P34" s="58">
+      <c r="P37" s="57">
         <v>-0.56999999999999995</v>
       </c>
-      <c r="Q34" s="19">
+      <c r="Q37" s="19">
         <v>-0.89</v>
       </c>
-      <c r="R34" s="19">
+      <c r="R37" s="19">
         <v>-0.44</v>
       </c>
-      <c r="S34" s="19">
+      <c r="S37" s="19">
         <v>-0.48</v>
       </c>
-      <c r="T34" s="19">
+      <c r="T37" s="19">
         <v>-8.94</v>
       </c>
-      <c r="U34" s="19">
+      <c r="U37" s="19">
         <v>-2.34</v>
       </c>
-      <c r="V34" s="19">
+      <c r="V37" s="19">
         <v>-2.0499999999999998</v>
       </c>
-      <c r="W34" s="19">
+      <c r="W37" s="19">
         <v>-1.37</v>
       </c>
-      <c r="X34" s="19">
+      <c r="X37" s="19">
         <v>-1.92</v>
       </c>
-      <c r="Y34" s="19">
+      <c r="Y37" s="19">
         <v>-0.83</v>
       </c>
-      <c r="Z34" s="19">
+      <c r="Z37" s="19">
         <v>-0.77</v>
       </c>
-      <c r="AA34" s="19">
+      <c r="AA37" s="19">
         <v>-0.33</v>
       </c>
-      <c r="AB34" s="19">
+      <c r="AB37" s="19">
         <v>-0.43</v>
       </c>
-      <c r="AC34" s="19">
+      <c r="AC37" s="19">
         <v>-0.61</v>
       </c>
-      <c r="AD34" s="19">
+      <c r="AD37" s="19">
         <v>-0.67</v>
       </c>
-      <c r="AE34" s="19">
+      <c r="AE37" s="19">
         <v>-0.61</v>
       </c>
-      <c r="AF34" s="18">
+      <c r="AF37" s="18">
         <v>-6.89</v>
       </c>
-      <c r="AG34" s="19">
+      <c r="AG37" s="19">
         <v>-2.6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A35" s="54" t="s">
+      <c r="AH37" s="19">
+        <v>-3.69</v>
+      </c>
+    </row>
+    <row r="38" spans="1:51" ht="12" customHeight="1">
+      <c r="A38" s="53" t="s">
         <v>44</v>
       </c>
-      <c r="B35" s="64"/>
-[...11 lines deleted...]
-      <c r="N35" s="58">
+      <c r="B38" s="63"/>
+      <c r="C38" s="63"/>
+      <c r="D38" s="63"/>
+      <c r="E38" s="63"/>
+      <c r="F38" s="63"/>
+      <c r="G38" s="63"/>
+      <c r="H38" s="63"/>
+      <c r="I38" s="63"/>
+      <c r="J38" s="63"/>
+      <c r="K38" s="63"/>
+      <c r="L38" s="63"/>
+      <c r="M38" s="63"/>
+      <c r="N38" s="57">
         <v>2.0099999999999998</v>
       </c>
-      <c r="O35" s="19">
+      <c r="O38" s="19">
         <v>0.52</v>
       </c>
-      <c r="P35" s="58">
+      <c r="P38" s="57">
         <v>1.81</v>
       </c>
-      <c r="Q35" s="19">
+      <c r="Q38" s="19">
         <v>0.92</v>
       </c>
-      <c r="R35" s="19">
+      <c r="R38" s="19">
         <v>0.9</v>
       </c>
-      <c r="S35" s="19">
+      <c r="S38" s="19">
         <v>0.36</v>
       </c>
-      <c r="T35" s="19">
+      <c r="T38" s="19">
         <v>4.22</v>
       </c>
-      <c r="U35" s="19">
+      <c r="U38" s="19">
         <v>5.88</v>
       </c>
-      <c r="V35" s="19">
+      <c r="V38" s="19">
         <v>1.69</v>
       </c>
-      <c r="W35" s="19">
+      <c r="W38" s="19">
         <v>2.1800000000000002</v>
       </c>
-      <c r="X35" s="19">
+      <c r="X38" s="19">
         <v>1.1499999999999999</v>
       </c>
-      <c r="Y35" s="19">
+      <c r="Y38" s="19">
         <v>2.76</v>
       </c>
-      <c r="Z35" s="19">
+      <c r="Z38" s="19">
         <v>0.82</v>
       </c>
-      <c r="AA35" s="19">
+      <c r="AA38" s="19">
         <v>-0.63</v>
       </c>
-      <c r="AB35" s="19">
+      <c r="AB38" s="19">
         <v>0.8</v>
       </c>
-      <c r="AC35" s="19">
+      <c r="AC38" s="19">
         <v>0.86</v>
       </c>
-      <c r="AD35" s="19">
+      <c r="AD38" s="19">
         <v>0.13</v>
       </c>
-      <c r="AE35" s="19">
+      <c r="AE38" s="19">
         <v>0.59</v>
       </c>
-      <c r="AF35" s="18">
+      <c r="AF38" s="18">
         <v>5.04</v>
       </c>
-      <c r="AG35" s="19">
+      <c r="AG38" s="19">
         <v>1.9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A36" s="54" t="s">
+      <c r="AH38" s="19">
+        <v>2.2200000000000002</v>
+      </c>
+    </row>
+    <row r="39" spans="1:51" ht="12" customHeight="1">
+      <c r="A39" s="53" t="s">
         <v>55</v>
       </c>
-      <c r="B36" s="64"/>
-[...11 lines deleted...]
-      <c r="N36" s="58">
+      <c r="B39" s="63"/>
+      <c r="C39" s="63"/>
+      <c r="D39" s="63"/>
+      <c r="E39" s="63"/>
+      <c r="F39" s="63"/>
+      <c r="G39" s="63"/>
+      <c r="H39" s="63"/>
+      <c r="I39" s="63"/>
+      <c r="J39" s="63"/>
+      <c r="K39" s="63"/>
+      <c r="L39" s="63"/>
+      <c r="M39" s="63"/>
+      <c r="N39" s="57">
         <v>-1.96</v>
       </c>
-      <c r="O36" s="19">
+      <c r="O39" s="19">
         <v>-1.28</v>
       </c>
-      <c r="P36" s="58">
+      <c r="P39" s="57">
         <v>-1.06</v>
       </c>
-      <c r="Q36" s="19">
+      <c r="Q39" s="19">
         <v>-1.23</v>
       </c>
-      <c r="R36" s="19">
+      <c r="R39" s="19">
         <v>-1.24</v>
       </c>
-      <c r="S36" s="19">
+      <c r="S39" s="19">
         <v>-0.75</v>
       </c>
-      <c r="T36" s="19">
+      <c r="T39" s="19">
         <v>-7.05</v>
       </c>
-      <c r="U36" s="19">
+      <c r="U39" s="19">
         <v>-6.28</v>
       </c>
-      <c r="V36" s="19">
+      <c r="V39" s="19">
         <v>-3.37</v>
       </c>
-      <c r="W36" s="19">
+      <c r="W39" s="19">
         <v>-4.34</v>
       </c>
-      <c r="X36" s="19">
+      <c r="X39" s="19">
         <v>-0.56999999999999995</v>
       </c>
-      <c r="Y36" s="19">
+      <c r="Y39" s="19">
         <v>-1.79</v>
       </c>
-      <c r="Z36" s="19">
+      <c r="Z39" s="19">
         <v>-0.81</v>
       </c>
-      <c r="AA36" s="19">
+      <c r="AA39" s="19">
         <v>-0.8</v>
       </c>
-      <c r="AB36" s="19">
+      <c r="AB39" s="19">
         <v>-0.88</v>
       </c>
-      <c r="AC36" s="19">
+      <c r="AC39" s="19">
         <v>-1.36</v>
       </c>
-      <c r="AD36" s="19">
+      <c r="AD39" s="19">
         <v>-1.43</v>
       </c>
-      <c r="AE36" s="19">
+      <c r="AE39" s="19">
         <v>-0.89</v>
       </c>
-      <c r="AF36" s="18">
+      <c r="AF39" s="18">
         <v>-8.02</v>
       </c>
-      <c r="AG36" s="19">
+      <c r="AG39" s="19">
         <v>-7.25</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A37" s="54" t="s">
+      <c r="AH39" s="19">
+        <v>-4</v>
+      </c>
+    </row>
+    <row r="40" spans="1:51" ht="12" customHeight="1">
+      <c r="A40" s="53" t="s">
         <v>47</v>
       </c>
-      <c r="B37" s="64"/>
-[...11 lines deleted...]
-      <c r="N37" s="58">
+      <c r="B40" s="63"/>
+      <c r="C40" s="63"/>
+      <c r="D40" s="63"/>
+      <c r="E40" s="63"/>
+      <c r="F40" s="63"/>
+      <c r="G40" s="63"/>
+      <c r="H40" s="63"/>
+      <c r="I40" s="63"/>
+      <c r="J40" s="63"/>
+      <c r="K40" s="63"/>
+      <c r="L40" s="63"/>
+      <c r="M40" s="63"/>
+      <c r="N40" s="57">
         <v>0.83</v>
       </c>
-      <c r="O37" s="19">
+      <c r="O40" s="19">
         <v>0.11</v>
       </c>
-      <c r="P37" s="58">
+      <c r="P40" s="57">
         <v>0.65</v>
       </c>
-      <c r="Q37" s="19">
+      <c r="Q40" s="19">
         <v>0.25</v>
       </c>
-      <c r="R37" s="19">
+      <c r="R40" s="19">
         <v>0.46</v>
       </c>
-      <c r="S37" s="19">
+      <c r="S40" s="19">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="T37" s="19" t="s">
+      <c r="T40" s="19" t="s">
         <v>26</v>
       </c>
-      <c r="U37" s="19">
+      <c r="U40" s="19">
         <v>-3.57</v>
       </c>
-      <c r="V37" s="19">
+      <c r="V40" s="19">
         <v>2.91</v>
       </c>
-      <c r="W37" s="19">
+      <c r="W40" s="19">
         <v>0.44</v>
       </c>
-      <c r="X37" s="19">
+      <c r="X40" s="19">
         <v>0.52</v>
       </c>
-      <c r="Y37" s="19">
+      <c r="Y40" s="19">
         <v>-0.57999999999999996</v>
       </c>
-      <c r="Z37" s="19">
+      <c r="Z40" s="19">
         <v>-0.25</v>
       </c>
-      <c r="AA37" s="19">
+      <c r="AA40" s="19">
         <v>0.33</v>
       </c>
-      <c r="AB37" s="19">
+      <c r="AB40" s="19">
         <v>0.57999999999999996</v>
       </c>
-      <c r="AC37" s="19">
+      <c r="AC40" s="19">
         <v>-0.18</v>
       </c>
-      <c r="AD37" s="19">
+      <c r="AD40" s="19">
         <v>-0.55000000000000004</v>
       </c>
-      <c r="AE37" s="19">
+      <c r="AE40" s="19">
         <v>-0.64</v>
       </c>
-      <c r="AF37" s="18">
+      <c r="AF40" s="18">
         <v>-4.42</v>
       </c>
-      <c r="AG37" s="19">
+      <c r="AG40" s="19">
         <v>-1.37</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="54" t="s">
+      <c r="AH40" s="19">
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="41" spans="1:51" ht="12" customHeight="1">
+      <c r="A41" s="53" t="s">
         <v>48</v>
       </c>
-      <c r="B38" s="64"/>
-[...11 lines deleted...]
-      <c r="N38" s="2" t="s">
+      <c r="B41" s="63"/>
+      <c r="C41" s="63"/>
+      <c r="D41" s="63"/>
+      <c r="E41" s="63"/>
+      <c r="F41" s="63"/>
+      <c r="G41" s="63"/>
+      <c r="H41" s="63"/>
+      <c r="I41" s="63"/>
+      <c r="J41" s="63"/>
+      <c r="K41" s="63"/>
+      <c r="L41" s="63"/>
+      <c r="M41" s="63"/>
+      <c r="N41" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="O38" s="19">
+      <c r="O41" s="19">
         <v>0</v>
       </c>
-      <c r="P38" s="58">
+      <c r="P41" s="57">
         <v>0.42</v>
       </c>
-      <c r="Q38" s="19">
+      <c r="Q41" s="19">
         <v>-0.12</v>
       </c>
-      <c r="R38" s="19">
+      <c r="R41" s="19">
         <v>0.57999999999999996</v>
       </c>
-      <c r="S38" s="19">
+      <c r="S41" s="19">
         <v>0.1</v>
       </c>
-      <c r="T38" s="19">
+      <c r="T41" s="19">
         <v>1.3</v>
       </c>
-      <c r="U38" s="19">
+      <c r="U41" s="19">
         <v>-2.04</v>
       </c>
-      <c r="V38" s="19">
+      <c r="V41" s="19">
         <v>1.78</v>
       </c>
-      <c r="W38" s="19">
+      <c r="W41" s="19">
         <v>1.33</v>
       </c>
-      <c r="X38" s="19">
+      <c r="X41" s="19">
         <v>0.53</v>
       </c>
-      <c r="Y38" s="19">
+      <c r="Y41" s="19">
         <v>-0.44</v>
       </c>
-      <c r="Z38" s="19">
+      <c r="Z41" s="19">
         <v>-0.56999999999999995</v>
       </c>
-      <c r="AA38" s="19">
+      <c r="AA41" s="19">
         <v>0.33</v>
       </c>
-      <c r="AB38" s="19">
+      <c r="AB41" s="19">
         <v>-0.28999999999999998</v>
       </c>
-      <c r="AC38" s="19">
+      <c r="AC41" s="19">
         <v>0.92</v>
       </c>
-      <c r="AD38" s="19">
+      <c r="AD41" s="19">
         <v>-0.36</v>
       </c>
-      <c r="AE38" s="19">
+      <c r="AE41" s="19">
         <v>-0.54</v>
       </c>
-      <c r="AF38" s="18">
+      <c r="AF41" s="18">
         <v>2.58</v>
       </c>
-      <c r="AG38" s="19">
+      <c r="AG41" s="19">
         <v>0.68</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A39" s="54" t="s">
+      <c r="AH41" s="19">
+        <v>-2.68</v>
+      </c>
+    </row>
+    <row r="42" spans="1:51" ht="12" customHeight="1">
+      <c r="A42" s="53" t="s">
         <v>56</v>
       </c>
-      <c r="B39" s="64"/>
-[...11 lines deleted...]
-      <c r="N39" s="58">
+      <c r="B42" s="63"/>
+      <c r="C42" s="63"/>
+      <c r="D42" s="63"/>
+      <c r="E42" s="63"/>
+      <c r="F42" s="63"/>
+      <c r="G42" s="63"/>
+      <c r="H42" s="63"/>
+      <c r="I42" s="63"/>
+      <c r="J42" s="63"/>
+      <c r="K42" s="63"/>
+      <c r="L42" s="63"/>
+      <c r="M42" s="63"/>
+      <c r="N42" s="57">
         <v>-0.74</v>
       </c>
-      <c r="O39" s="19">
+      <c r="O42" s="19">
         <v>0.65</v>
       </c>
-      <c r="P39" s="58">
+      <c r="P42" s="57">
         <v>0.39</v>
       </c>
-      <c r="Q39" s="19">
+      <c r="Q42" s="19">
         <v>0.17</v>
-      </c>
-[...221 lines deleted...]
-        <v>0.68</v>
       </c>
       <c r="R42" s="19">
         <v>0.16</v>
       </c>
       <c r="S42" s="19">
+        <v>0.28999999999999998</v>
+      </c>
+      <c r="T42" s="19">
+        <v>-3.64</v>
+      </c>
+      <c r="U42" s="19">
+        <v>2.82</v>
+      </c>
+      <c r="V42" s="19"/>
+      <c r="W42" s="19"/>
+      <c r="X42" s="19">
+        <v>-0.73</v>
+      </c>
+      <c r="Y42" s="19">
+        <v>2.15</v>
+      </c>
+      <c r="Z42" s="19">
+        <v>-2.36</v>
+      </c>
+      <c r="AA42" s="19">
+        <v>-0.91</v>
+      </c>
+      <c r="AB42" s="19">
+        <v>0.41</v>
+      </c>
+      <c r="AC42" s="19">
+        <v>-0.18</v>
+      </c>
+      <c r="AD42" s="19">
+        <v>0.66</v>
+      </c>
+      <c r="AE42" s="19">
+        <v>0.31</v>
+      </c>
+      <c r="AF42" s="18">
+        <v>11.23</v>
+      </c>
+      <c r="AG42" s="19">
+        <v>-6.91</v>
+      </c>
+      <c r="AH42" s="19">
+        <v>-3.89</v>
+      </c>
+    </row>
+    <row r="43" spans="1:51" ht="12" customHeight="1">
+      <c r="A43" s="53" t="s">
+        <v>57</v>
+      </c>
+      <c r="B43" s="63"/>
+      <c r="C43" s="63"/>
+      <c r="D43" s="63"/>
+      <c r="E43" s="63"/>
+      <c r="F43" s="63"/>
+      <c r="G43" s="63"/>
+      <c r="H43" s="63"/>
+      <c r="I43" s="63"/>
+      <c r="J43" s="63"/>
+      <c r="K43" s="63"/>
+      <c r="L43" s="63"/>
+      <c r="M43" s="63"/>
+      <c r="N43" s="57">
+        <v>-0.74</v>
+      </c>
+      <c r="O43" s="19">
+        <v>-0.13</v>
+      </c>
+      <c r="P43" s="57">
+        <v>-0.23</v>
+      </c>
+      <c r="Q43" s="19">
+        <v>-0.1</v>
+      </c>
+      <c r="R43" s="19">
+        <v>0.28999999999999998</v>
+      </c>
+      <c r="S43" s="19">
+        <v>-0.09</v>
+      </c>
+      <c r="T43" s="19">
+        <v>-2.1</v>
+      </c>
+      <c r="U43" s="19"/>
+      <c r="V43" s="19">
+        <v>-1.08</v>
+      </c>
+      <c r="W43" s="19">
+        <v>-0.27</v>
+      </c>
+      <c r="X43" s="19">
+        <v>-0.64</v>
+      </c>
+      <c r="Y43" s="19">
+        <v>0.18</v>
+      </c>
+      <c r="Z43" s="19">
+        <v>-0.46</v>
+      </c>
+      <c r="AA43" s="19">
+        <v>-0.8</v>
+      </c>
+      <c r="AB43" s="19">
+        <v>-1.07</v>
+      </c>
+      <c r="AC43" s="19">
+        <v>-0.21</v>
+      </c>
+      <c r="AD43" s="19">
+        <v>-0.28999999999999998</v>
+      </c>
+      <c r="AE43" s="19">
+        <v>-0.27</v>
+      </c>
+      <c r="AF43" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AG43" s="19">
+        <v>-5.0599999999999996</v>
+      </c>
+      <c r="AH43" s="19">
+        <v>-2.2000000000000002</v>
+      </c>
+    </row>
+    <row r="44" spans="1:51" ht="12" customHeight="1">
+      <c r="A44" s="53" t="s">
+        <v>49</v>
+      </c>
+      <c r="B44" s="63"/>
+      <c r="C44" s="63"/>
+      <c r="D44" s="63"/>
+      <c r="E44" s="63"/>
+      <c r="F44" s="63"/>
+      <c r="G44" s="63"/>
+      <c r="H44" s="63"/>
+      <c r="I44" s="63"/>
+      <c r="J44" s="63"/>
+      <c r="K44" s="63"/>
+      <c r="L44" s="63"/>
+      <c r="M44" s="63"/>
+      <c r="N44" s="57">
+        <v>1.66</v>
+      </c>
+      <c r="O44" s="19">
+        <v>1.92</v>
+      </c>
+      <c r="P44" s="57">
+        <v>0.65</v>
+      </c>
+      <c r="Q44" s="19">
+        <v>1.02</v>
+      </c>
+      <c r="R44" s="19">
+        <v>0.7</v>
+      </c>
+      <c r="S44" s="19">
+        <v>0.49</v>
+      </c>
+      <c r="T44" s="19">
+        <v>8.56</v>
+      </c>
+      <c r="U44" s="19">
+        <v>5.14</v>
+      </c>
+      <c r="V44" s="19">
+        <v>3.61</v>
+      </c>
+      <c r="W44" s="19">
+        <v>0.51</v>
+      </c>
+      <c r="X44" s="19">
+        <v>1.35</v>
+      </c>
+      <c r="Y44" s="19">
+        <v>0.9</v>
+      </c>
+      <c r="Z44" s="19">
+        <v>1.44</v>
+      </c>
+      <c r="AA44" s="19">
+        <v>0.59</v>
+      </c>
+      <c r="AB44" s="19">
+        <v>1.71</v>
+      </c>
+      <c r="AC44" s="19">
+        <v>0.6</v>
+      </c>
+      <c r="AD44" s="19">
+        <v>0.37</v>
+      </c>
+      <c r="AE44" s="19"/>
+      <c r="AF44" s="18">
+        <v>7.56</v>
+      </c>
+      <c r="AG44" s="19">
+        <v>2.14</v>
+      </c>
+      <c r="AH44" s="19">
+        <v>2.79</v>
+      </c>
+    </row>
+    <row r="45" spans="1:51" ht="12" customHeight="1">
+      <c r="A45" s="53" t="s">
+        <v>50</v>
+      </c>
+      <c r="B45" s="63"/>
+      <c r="C45" s="63"/>
+      <c r="D45" s="63"/>
+      <c r="E45" s="63"/>
+      <c r="F45" s="63"/>
+      <c r="G45" s="63"/>
+      <c r="H45" s="63"/>
+      <c r="I45" s="63"/>
+      <c r="J45" s="63"/>
+      <c r="K45" s="63"/>
+      <c r="L45" s="63"/>
+      <c r="M45" s="63"/>
+      <c r="N45" s="57">
+        <v>0.56999999999999995</v>
+      </c>
+      <c r="O45" s="19">
+        <v>0.59</v>
+      </c>
+      <c r="P45" s="57">
+        <v>0.36</v>
+      </c>
+      <c r="Q45" s="19">
+        <v>0.68</v>
+      </c>
+      <c r="R45" s="19">
+        <v>0.16</v>
+      </c>
+      <c r="S45" s="19">
         <v>0.42</v>
       </c>
-      <c r="T42" s="19">
+      <c r="T45" s="19">
         <v>2.16</v>
       </c>
-      <c r="U42" s="19">
+      <c r="U45" s="19">
         <v>-0.38</v>
       </c>
-      <c r="V42" s="19">
+      <c r="V45" s="19">
         <v>0.25</v>
       </c>
-      <c r="W42" s="19">
+      <c r="W45" s="19">
         <v>1.02</v>
       </c>
-      <c r="X42" s="19">
+      <c r="X45" s="19">
         <v>0.74</v>
       </c>
-      <c r="Y42" s="19">
+      <c r="Y45" s="19">
         <v>-0.31</v>
       </c>
-      <c r="Z42" s="19">
+      <c r="Z45" s="19">
         <v>0.64</v>
       </c>
-      <c r="AA42" s="19">
+      <c r="AA45" s="19">
         <v>-0.42</v>
       </c>
-      <c r="AB42" s="19">
+      <c r="AB45" s="19">
         <v>0.78</v>
       </c>
-      <c r="AC42" s="19">
+      <c r="AC45" s="19">
         <v>-0.3</v>
       </c>
-      <c r="AD42" s="19">
+      <c r="AD45" s="19">
         <v>-0.24</v>
       </c>
-      <c r="AE42" s="19">
+      <c r="AE45" s="19">
         <v>-0.12</v>
       </c>
-      <c r="AF42" s="18">
+      <c r="AF45" s="18">
         <v>3.65</v>
       </c>
-      <c r="AG42" s="19">
+      <c r="AG45" s="19">
         <v>0.77</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A43" s="54" t="s">
+      <c r="AH45" s="19">
+        <v>-1.1399999999999999</v>
+      </c>
+    </row>
+    <row r="46" spans="1:51" ht="12" customHeight="1">
+      <c r="A46" s="53" t="s">
         <v>58</v>
       </c>
-      <c r="B43" s="64"/>
-[...11 lines deleted...]
-      <c r="N43" s="58">
+      <c r="B46" s="63"/>
+      <c r="C46" s="63"/>
+      <c r="D46" s="63"/>
+      <c r="E46" s="63"/>
+      <c r="F46" s="63"/>
+      <c r="G46" s="63"/>
+      <c r="H46" s="63"/>
+      <c r="I46" s="63"/>
+      <c r="J46" s="63"/>
+      <c r="K46" s="63"/>
+      <c r="L46" s="63"/>
+      <c r="M46" s="63"/>
+      <c r="N46" s="57">
         <v>-0.32</v>
       </c>
-      <c r="O43" s="19">
+      <c r="O46" s="19">
         <v>0.41</v>
       </c>
-      <c r="P43" s="2" t="s">
+      <c r="P46" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="Q43" s="19">
+      <c r="Q46" s="19">
         <v>-0.45</v>
       </c>
-      <c r="R43" s="19" t="s">
+      <c r="R46" s="19" t="s">
         <v>26</v>
       </c>
-      <c r="S43" s="19">
+      <c r="S46" s="19">
         <v>-1.29</v>
       </c>
-      <c r="T43" s="19">
+      <c r="T46" s="19">
         <v>-3.4</v>
       </c>
-      <c r="U43" s="19">
+      <c r="U46" s="19">
         <v>1.79</v>
       </c>
-      <c r="V43" s="19">
+      <c r="V46" s="19">
         <v>-1.96</v>
       </c>
-      <c r="W43" s="19">
+      <c r="W46" s="19">
         <v>1.76</v>
       </c>
-      <c r="X43" s="19">
+      <c r="X46" s="19">
         <v>-0.7</v>
       </c>
-      <c r="Y43" s="19">
+      <c r="Y46" s="19">
         <v>-1.17</v>
       </c>
-      <c r="Z43" s="19">
+      <c r="Z46" s="19">
         <v>-0.33</v>
       </c>
-      <c r="AA43" s="19">
+      <c r="AA46" s="19">
         <v>-0.57999999999999996</v>
       </c>
-      <c r="AB43" s="19"/>
-      <c r="AC43" s="19">
+      <c r="AB46" s="19"/>
+      <c r="AC46" s="19">
         <v>-0.7</v>
       </c>
-      <c r="AD43" s="19"/>
-      <c r="AE43" s="19">
+      <c r="AD46" s="19"/>
+      <c r="AE46" s="19">
         <v>-0.28999999999999998</v>
       </c>
-      <c r="AF43" s="1">
+      <c r="AF46" s="1">
         <v>-2.38</v>
       </c>
-      <c r="AG43" s="19">
+      <c r="AG46" s="19">
         <v>-0.61</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A44" s="22" t="s">
+      <c r="AH46" s="19">
+        <v>1.62</v>
+      </c>
+    </row>
+    <row r="47" spans="1:51" ht="12" customHeight="1">
+      <c r="A47" s="22" t="s">
         <v>52</v>
       </c>
-      <c r="B44" s="64"/>
-[...11 lines deleted...]
-      <c r="N44" s="67">
+      <c r="B47" s="63"/>
+      <c r="C47" s="63"/>
+      <c r="D47" s="63"/>
+      <c r="E47" s="63"/>
+      <c r="F47" s="63"/>
+      <c r="G47" s="63"/>
+      <c r="H47" s="63"/>
+      <c r="I47" s="63"/>
+      <c r="J47" s="63"/>
+      <c r="K47" s="63"/>
+      <c r="L47" s="63"/>
+      <c r="M47" s="63"/>
+      <c r="N47" s="66">
         <v>-1.1200000000000001</v>
       </c>
-      <c r="O44" s="20">
+      <c r="O47" s="20">
         <v>-0.79</v>
       </c>
-      <c r="P44" s="67">
+      <c r="P47" s="66">
         <v>-1.22</v>
       </c>
-      <c r="Q44" s="20">
+      <c r="Q47" s="20">
         <v>-0.63</v>
       </c>
-      <c r="R44" s="20">
+      <c r="R47" s="20">
         <v>-0.81</v>
       </c>
-      <c r="S44" s="20">
+      <c r="S47" s="20">
         <v>-1.1299999999999999</v>
       </c>
-      <c r="T44" s="20">
+      <c r="T47" s="20">
         <v>-4.7300000000000004</v>
       </c>
-      <c r="U44" s="20">
+      <c r="U47" s="20">
         <v>-6.35</v>
       </c>
-      <c r="V44" s="20">
+      <c r="V47" s="20">
         <v>-1.98</v>
       </c>
-      <c r="W44" s="20">
+      <c r="W47" s="20">
         <v>-1.36</v>
       </c>
-      <c r="X44" s="20">
+      <c r="X47" s="20">
         <v>-1.5</v>
       </c>
-      <c r="Y44" s="20">
+      <c r="Y47" s="20">
         <v>-1.25</v>
       </c>
-      <c r="Z44" s="20">
+      <c r="Z47" s="20">
         <v>-1.54</v>
       </c>
-      <c r="AA44" s="20">
+      <c r="AA47" s="20">
         <v>-1.67</v>
       </c>
-      <c r="AB44" s="20">
+      <c r="AB47" s="20">
         <v>-1.61</v>
       </c>
-      <c r="AC44" s="20">
+      <c r="AC47" s="20">
         <v>-0.64</v>
       </c>
-      <c r="AD44" s="20">
+      <c r="AD47" s="20">
         <v>-0.44</v>
       </c>
-      <c r="AE44" s="20">
+      <c r="AE47" s="20">
         <v>-0.22</v>
       </c>
-      <c r="AF44" s="22">
+      <c r="AF47" s="22">
         <v>-9.17</v>
       </c>
-      <c r="AG44" s="20">
+      <c r="AG47" s="20">
         <v>-5.33</v>
       </c>
-    </row>
+      <c r="AH47" s="20">
+        <v>-3.5</v>
+      </c>
+    </row>
+    <row r="48" spans="1:51" ht="12" customHeight="1"/>
   </sheetData>
-  <mergeCells count="14">
-[...13 lines deleted...]
-    <mergeCell ref="AF8:AQ8"/>
+  <mergeCells count="11">
+    <mergeCell ref="A9:A10"/>
+    <mergeCell ref="B9:M9"/>
+    <mergeCell ref="AP8:AQ8"/>
+    <mergeCell ref="AF9:AQ9"/>
+    <mergeCell ref="AD8:AE8"/>
+    <mergeCell ref="N9:S9"/>
+    <mergeCell ref="T7:AQ7"/>
+    <mergeCell ref="T11:AG11"/>
+    <mergeCell ref="T26:AG26"/>
+    <mergeCell ref="T33:AG33"/>
+    <mergeCell ref="T9:AE9"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>