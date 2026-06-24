--- v1 (2026-05-25)
+++ v2 (2026-06-24)
@@ -8,63 +8,63 @@
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="7050" yWindow="60" windowWidth="15585" windowHeight="9600" tabRatio="572" activeTab="4"/>
+    <workbookView xWindow="7056" yWindow="60" windowWidth="15588" windowHeight="9600" tabRatio="572" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Естеств.прирост населения 2022" sheetId="1" r:id="rId1"/>
     <sheet name="Прирост " sheetId="6" r:id="rId2"/>
     <sheet name="Прирост 2024-2026" sheetId="7" r:id="rId3"/>
     <sheet name="Коэф. " sheetId="5" r:id="rId4"/>
     <sheet name="Коэф. 2024-2026" sheetId="8" r:id="rId5"/>
   </sheets>
-  <calcPr calcId="125725"/>
+  <calcPr calcId="114210"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="490" uniqueCount="62">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
@@ -427,51 +427,51 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="96">
+  <cellXfs count="98">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
@@ -617,50 +617,56 @@
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="4" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -731,324 +737,324 @@
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>13</xdr:col>
       <xdr:colOff>228600</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>121920</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2049" name="Picture 2"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2118360" cy="548640"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>22860</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>13</xdr:col>
       <xdr:colOff>228600</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>121920</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3073" name="Picture 2"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="22860"/>
           <a:ext cx="2156460" cy="655320"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>15</xdr:col>
       <xdr:colOff>335280</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>22860</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1025" name="Рисунок 8"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3253740" cy="952500"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>13</xdr:col>
       <xdr:colOff>228600</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>121920</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4097" name="Picture 2"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2072640" cy="548640"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>15</xdr:col>
       <xdr:colOff>160020</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>22860</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5121" name="Рисунок 8"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3253740" cy="937260"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Стандартная">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Стандартная">
+    <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -1074,51 +1080,51 @@
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1274,119 +1280,119 @@
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A3:S58"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="N11" sqref="N11"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="27.5703125" style="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="14" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="27.5546875" style="1" customWidth="1"/>
+    <col min="2" max="12" width="9.109375" style="1" hidden="1" customWidth="1"/>
+    <col min="13" max="13" width="12.6640625" style="1" hidden="1" customWidth="1"/>
+    <col min="14" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:19" ht="12.75">
-      <c r="A3" s="77" t="s">
+    <row r="3" spans="1:19" ht="13.2">
+      <c r="A3" s="79" t="s">
         <v>29</v>
       </c>
-      <c r="B3" s="77"/>
-[...16 lines deleted...]
-      <c r="S3" s="77"/>
+      <c r="B3" s="79"/>
+      <c r="C3" s="79"/>
+      <c r="D3" s="79"/>
+      <c r="E3" s="79"/>
+      <c r="F3" s="79"/>
+      <c r="G3" s="79"/>
+      <c r="H3" s="79"/>
+      <c r="I3" s="79"/>
+      <c r="J3" s="79"/>
+      <c r="K3" s="79"/>
+      <c r="L3" s="79"/>
+      <c r="M3" s="79"/>
+      <c r="N3" s="79"/>
+      <c r="O3" s="79"/>
+      <c r="P3" s="79"/>
+      <c r="Q3" s="79"/>
+      <c r="R3" s="79"/>
+      <c r="S3" s="79"/>
     </row>
     <row r="4" spans="1:19">
       <c r="C4" s="2"/>
       <c r="N4" s="22"/>
       <c r="O4" s="22"/>
       <c r="P4" s="22"/>
       <c r="Q4" s="22"/>
       <c r="R4" s="22"/>
       <c r="S4" s="3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="5" spans="1:19">
-      <c r="A5" s="80"/>
-      <c r="B5" s="82">
+      <c r="A5" s="82"/>
+      <c r="B5" s="84">
         <v>2021</v>
       </c>
-      <c r="C5" s="83"/>
-[...10 lines deleted...]
-      <c r="N5" s="84">
+      <c r="C5" s="85"/>
+      <c r="D5" s="85"/>
+      <c r="E5" s="85"/>
+      <c r="F5" s="85"/>
+      <c r="G5" s="85"/>
+      <c r="H5" s="85"/>
+      <c r="I5" s="85"/>
+      <c r="J5" s="85"/>
+      <c r="K5" s="85"/>
+      <c r="L5" s="85"/>
+      <c r="M5" s="85"/>
+      <c r="N5" s="86">
         <v>2022</v>
       </c>
-      <c r="O5" s="85"/>
-[...3 lines deleted...]
-      <c r="S5" s="85"/>
+      <c r="O5" s="87"/>
+      <c r="P5" s="87"/>
+      <c r="Q5" s="87"/>
+      <c r="R5" s="87"/>
+      <c r="S5" s="87"/>
     </row>
     <row r="6" spans="1:19">
-      <c r="A6" s="81"/>
+      <c r="A6" s="83"/>
       <c r="B6" s="6" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="6" t="s">
         <v>6</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>7</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>8</v>
       </c>
       <c r="F6" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G6" s="6" t="s">
         <v>1</v>
       </c>
       <c r="H6" s="6" t="s">
         <v>2</v>
       </c>
       <c r="I6" s="4" t="s">
         <v>3</v>
       </c>
       <c r="J6" s="4" t="s">
@@ -1399,71 +1405,71 @@
         <v>20</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>23</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>5</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>6</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>7</v>
       </c>
       <c r="Q6" s="4" t="s">
         <v>8</v>
       </c>
       <c r="R6" s="4" t="s">
         <v>0</v>
       </c>
       <c r="S6" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:19">
-      <c r="A7" s="78" t="s">
+      <c r="A7" s="80" t="s">
         <v>9</v>
       </c>
-      <c r="B7" s="78"/>
-[...16 lines deleted...]
-      <c r="S7" s="78"/>
+      <c r="B7" s="80"/>
+      <c r="C7" s="80"/>
+      <c r="D7" s="80"/>
+      <c r="E7" s="80"/>
+      <c r="F7" s="80"/>
+      <c r="G7" s="80"/>
+      <c r="H7" s="80"/>
+      <c r="I7" s="80"/>
+      <c r="J7" s="80"/>
+      <c r="K7" s="80"/>
+      <c r="L7" s="80"/>
+      <c r="M7" s="80"/>
+      <c r="N7" s="80"/>
+      <c r="O7" s="80"/>
+      <c r="P7" s="80"/>
+      <c r="Q7" s="80"/>
+      <c r="R7" s="80"/>
+      <c r="S7" s="80"/>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" s="50" t="s">
         <v>33</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7"/>
       <c r="N8" s="24">
         <v>240</v>
       </c>
       <c r="O8" s="24">
         <v>120</v>
       </c>
       <c r="P8" s="24">
         <v>498</v>
@@ -2122,71 +2128,71 @@
       <c r="I27" s="9"/>
       <c r="J27" s="11"/>
       <c r="K27" s="10"/>
       <c r="L27" s="10"/>
       <c r="M27" s="10"/>
       <c r="N27" s="24">
         <v>-28</v>
       </c>
       <c r="O27" s="24">
         <v>-39</v>
       </c>
       <c r="P27" s="24">
         <v>-10</v>
       </c>
       <c r="Q27" s="24">
         <v>-22</v>
       </c>
       <c r="R27" s="24">
         <v>-28</v>
       </c>
       <c r="S27" s="24">
         <v>-6</v>
       </c>
     </row>
     <row r="28" spans="1:19">
-      <c r="A28" s="79" t="s">
+      <c r="A28" s="81" t="s">
         <v>27</v>
       </c>
-      <c r="B28" s="79"/>
-[...16 lines deleted...]
-      <c r="S28" s="79"/>
+      <c r="B28" s="81"/>
+      <c r="C28" s="81"/>
+      <c r="D28" s="81"/>
+      <c r="E28" s="81"/>
+      <c r="F28" s="81"/>
+      <c r="G28" s="81"/>
+      <c r="H28" s="81"/>
+      <c r="I28" s="81"/>
+      <c r="J28" s="81"/>
+      <c r="K28" s="81"/>
+      <c r="L28" s="81"/>
+      <c r="M28" s="81"/>
+      <c r="N28" s="81"/>
+      <c r="O28" s="81"/>
+      <c r="P28" s="81"/>
+      <c r="Q28" s="81"/>
+      <c r="R28" s="81"/>
+      <c r="S28" s="81"/>
     </row>
     <row r="29" spans="1:19">
       <c r="A29" s="50" t="s">
         <v>33</v>
       </c>
       <c r="B29" s="8"/>
       <c r="C29" s="8"/>
       <c r="D29" s="9"/>
       <c r="E29" s="9"/>
       <c r="F29" s="9"/>
       <c r="G29" s="9"/>
       <c r="H29" s="10"/>
       <c r="I29" s="9"/>
       <c r="J29" s="10"/>
       <c r="K29" s="10"/>
       <c r="L29" s="10"/>
       <c r="M29" s="10"/>
       <c r="N29" s="24">
         <v>171</v>
       </c>
       <c r="O29" s="24">
         <v>64</v>
       </c>
       <c r="P29" s="24">
         <v>316</v>
@@ -2495,71 +2501,71 @@
       <c r="I38" s="9"/>
       <c r="J38" s="10"/>
       <c r="K38" s="10"/>
       <c r="L38" s="10"/>
       <c r="M38" s="10"/>
       <c r="N38" s="24">
         <v>-10</v>
       </c>
       <c r="O38" s="24">
         <v>-14</v>
       </c>
       <c r="P38" s="24">
         <v>7</v>
       </c>
       <c r="Q38" s="24">
         <v>13</v>
       </c>
       <c r="R38" s="24">
         <v>-10</v>
       </c>
       <c r="S38" s="24">
         <v>5</v>
       </c>
     </row>
     <row r="39" spans="1:19">
-      <c r="A39" s="78" t="s">
+      <c r="A39" s="80" t="s">
         <v>28</v>
       </c>
-      <c r="B39" s="78"/>
-[...16 lines deleted...]
-      <c r="S39" s="78"/>
+      <c r="B39" s="80"/>
+      <c r="C39" s="80"/>
+      <c r="D39" s="80"/>
+      <c r="E39" s="80"/>
+      <c r="F39" s="80"/>
+      <c r="G39" s="80"/>
+      <c r="H39" s="80"/>
+      <c r="I39" s="80"/>
+      <c r="J39" s="80"/>
+      <c r="K39" s="80"/>
+      <c r="L39" s="80"/>
+      <c r="M39" s="80"/>
+      <c r="N39" s="80"/>
+      <c r="O39" s="80"/>
+      <c r="P39" s="80"/>
+      <c r="Q39" s="80"/>
+      <c r="R39" s="80"/>
+      <c r="S39" s="80"/>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" s="50" t="s">
         <v>33</v>
       </c>
       <c r="B40" s="8"/>
       <c r="C40" s="8"/>
       <c r="D40" s="9"/>
       <c r="E40" s="9"/>
       <c r="F40" s="9"/>
       <c r="G40" s="9"/>
       <c r="H40" s="10"/>
       <c r="I40" s="9"/>
       <c r="J40" s="13"/>
       <c r="K40" s="10"/>
       <c r="L40" s="10"/>
       <c r="M40" s="10"/>
       <c r="N40" s="24">
         <v>69</v>
       </c>
       <c r="O40" s="24">
         <v>56</v>
       </c>
       <c r="P40" s="24">
         <v>182</v>
@@ -3208,159 +3214,159 @@
   <mergeCells count="7">
     <mergeCell ref="A3:S3"/>
     <mergeCell ref="A7:S7"/>
     <mergeCell ref="A28:S28"/>
     <mergeCell ref="A39:S39"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="N5:S5"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A3:AK40"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="13" topLeftCell="N1" activePane="topRight" state="frozen"/>
       <selection pane="topRight" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="28.140625" style="1" customWidth="1"/>
+    <col min="1" max="1" width="28.109375" style="1" customWidth="1"/>
     <col min="2" max="13" width="0" style="1" hidden="1" customWidth="1"/>
-    <col min="14" max="16384" width="9.140625" style="1"/>
+    <col min="14" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:37" ht="12.75">
-      <c r="A3" s="77" t="s">
+    <row r="3" spans="1:37" ht="13.2">
+      <c r="A3" s="79" t="s">
         <v>54</v>
       </c>
-      <c r="B3" s="77"/>
-[...34 lines deleted...]
-      <c r="AK3" s="77"/>
+      <c r="B3" s="79"/>
+      <c r="C3" s="79"/>
+      <c r="D3" s="79"/>
+      <c r="E3" s="79"/>
+      <c r="F3" s="79"/>
+      <c r="G3" s="79"/>
+      <c r="H3" s="79"/>
+      <c r="I3" s="79"/>
+      <c r="J3" s="79"/>
+      <c r="K3" s="79"/>
+      <c r="L3" s="79"/>
+      <c r="M3" s="79"/>
+      <c r="N3" s="79"/>
+      <c r="O3" s="79"/>
+      <c r="P3" s="79"/>
+      <c r="Q3" s="79"/>
+      <c r="R3" s="79"/>
+      <c r="S3" s="79"/>
+      <c r="T3" s="79"/>
+      <c r="U3" s="79"/>
+      <c r="V3" s="79"/>
+      <c r="W3" s="79"/>
+      <c r="X3" s="79"/>
+      <c r="Y3" s="79"/>
+      <c r="Z3" s="79"/>
+      <c r="AA3" s="79"/>
+      <c r="AB3" s="79"/>
+      <c r="AC3" s="79"/>
+      <c r="AD3" s="79"/>
+      <c r="AE3" s="79"/>
+      <c r="AF3" s="79"/>
+      <c r="AG3" s="79"/>
+      <c r="AH3" s="79"/>
+      <c r="AI3" s="79"/>
+      <c r="AJ3" s="79"/>
+      <c r="AK3" s="79"/>
     </row>
     <row r="4" spans="1:37">
       <c r="C4" s="2"/>
       <c r="N4" s="22"/>
       <c r="O4" s="22"/>
       <c r="P4" s="22"/>
       <c r="Q4" s="22"/>
       <c r="R4" s="22"/>
       <c r="S4" s="22"/>
       <c r="AK4" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="80"/>
-      <c r="B5" s="82">
+      <c r="A5" s="82"/>
+      <c r="B5" s="84">
         <v>2021</v>
       </c>
-      <c r="C5" s="83"/>
-[...10 lines deleted...]
-      <c r="N5" s="84">
+      <c r="C5" s="85"/>
+      <c r="D5" s="85"/>
+      <c r="E5" s="85"/>
+      <c r="F5" s="85"/>
+      <c r="G5" s="85"/>
+      <c r="H5" s="85"/>
+      <c r="I5" s="85"/>
+      <c r="J5" s="85"/>
+      <c r="K5" s="85"/>
+      <c r="L5" s="85"/>
+      <c r="M5" s="85"/>
+      <c r="N5" s="86">
         <v>2022</v>
       </c>
-      <c r="O5" s="85"/>
-[...4 lines deleted...]
-      <c r="T5" s="88">
+      <c r="O5" s="87"/>
+      <c r="P5" s="87"/>
+      <c r="Q5" s="87"/>
+      <c r="R5" s="87"/>
+      <c r="S5" s="87"/>
+      <c r="T5" s="90">
         <v>2023</v>
       </c>
-      <c r="U5" s="88"/>
-[...10 lines deleted...]
-      <c r="AF5" s="82">
+      <c r="U5" s="90"/>
+      <c r="V5" s="90"/>
+      <c r="W5" s="90"/>
+      <c r="X5" s="90"/>
+      <c r="Y5" s="90"/>
+      <c r="Z5" s="90"/>
+      <c r="AA5" s="90"/>
+      <c r="AB5" s="90"/>
+      <c r="AC5" s="90"/>
+      <c r="AD5" s="90"/>
+      <c r="AE5" s="84"/>
+      <c r="AF5" s="84">
         <v>2024</v>
       </c>
-      <c r="AG5" s="83"/>
-[...3 lines deleted...]
-      <c r="AK5" s="87"/>
+      <c r="AG5" s="85"/>
+      <c r="AH5" s="85"/>
+      <c r="AI5" s="85"/>
+      <c r="AJ5" s="85"/>
+      <c r="AK5" s="89"/>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="81"/>
+      <c r="A6" s="83"/>
       <c r="B6" s="6" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="6" t="s">
         <v>6</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>7</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>8</v>
       </c>
       <c r="F6" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G6" s="6" t="s">
         <v>1</v>
       </c>
       <c r="H6" s="6" t="s">
         <v>2</v>
       </c>
       <c r="I6" s="4" t="s">
         <v>3</v>
       </c>
       <c r="J6" s="4" t="s">
@@ -3427,89 +3433,89 @@
         <v>20</v>
       </c>
       <c r="AE6" s="4" t="s">
         <v>23</v>
       </c>
       <c r="AF6" s="52" t="s">
         <v>5</v>
       </c>
       <c r="AG6" s="52" t="s">
         <v>6</v>
       </c>
       <c r="AH6" s="52" t="s">
         <v>7</v>
       </c>
       <c r="AI6" s="52" t="s">
         <v>8</v>
       </c>
       <c r="AJ6" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AK6" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:37">
-      <c r="A7" s="86" t="s">
+      <c r="A7" s="88" t="s">
         <v>9</v>
       </c>
-      <c r="B7" s="86"/>
-[...34 lines deleted...]
-      <c r="AK7" s="78"/>
+      <c r="B7" s="88"/>
+      <c r="C7" s="88"/>
+      <c r="D7" s="88"/>
+      <c r="E7" s="88"/>
+      <c r="F7" s="88"/>
+      <c r="G7" s="88"/>
+      <c r="H7" s="88"/>
+      <c r="I7" s="88"/>
+      <c r="J7" s="88"/>
+      <c r="K7" s="88"/>
+      <c r="L7" s="88"/>
+      <c r="M7" s="88"/>
+      <c r="N7" s="88"/>
+      <c r="O7" s="88"/>
+      <c r="P7" s="88"/>
+      <c r="Q7" s="88"/>
+      <c r="R7" s="88"/>
+      <c r="S7" s="88"/>
+      <c r="T7" s="88"/>
+      <c r="U7" s="88"/>
+      <c r="V7" s="88"/>
+      <c r="W7" s="88"/>
+      <c r="X7" s="88"/>
+      <c r="Y7" s="88"/>
+      <c r="Z7" s="88"/>
+      <c r="AA7" s="88"/>
+      <c r="AB7" s="88"/>
+      <c r="AC7" s="88"/>
+      <c r="AD7" s="88"/>
+      <c r="AE7" s="88"/>
+      <c r="AF7" s="88"/>
+      <c r="AG7" s="88"/>
+      <c r="AH7" s="88"/>
+      <c r="AI7" s="88"/>
+      <c r="AJ7" s="88"/>
+      <c r="AK7" s="80"/>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="50" t="s">
         <v>33</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7"/>
       <c r="N8" s="24">
         <v>214</v>
       </c>
       <c r="O8" s="24">
         <v>120</v>
       </c>
       <c r="P8" s="24">
         <v>202</v>
@@ -4530,89 +4536,89 @@
         <v>-13</v>
       </c>
       <c r="AE19" s="12">
         <v>-7</v>
       </c>
       <c r="AF19" s="12">
         <v>-30</v>
       </c>
       <c r="AG19" s="12">
         <v>-29</v>
       </c>
       <c r="AH19" s="12">
         <v>-49</v>
       </c>
       <c r="AI19" s="12">
         <v>-23</v>
       </c>
       <c r="AJ19" s="12">
         <v>-28</v>
       </c>
       <c r="AK19" s="12">
         <v>-34</v>
       </c>
     </row>
     <row r="20" spans="1:37">
-      <c r="A20" s="79" t="s">
+      <c r="A20" s="81" t="s">
         <v>27</v>
       </c>
-      <c r="B20" s="79"/>
-[...34 lines deleted...]
-      <c r="AK20" s="79"/>
+      <c r="B20" s="81"/>
+      <c r="C20" s="81"/>
+      <c r="D20" s="81"/>
+      <c r="E20" s="81"/>
+      <c r="F20" s="81"/>
+      <c r="G20" s="81"/>
+      <c r="H20" s="81"/>
+      <c r="I20" s="81"/>
+      <c r="J20" s="81"/>
+      <c r="K20" s="81"/>
+      <c r="L20" s="81"/>
+      <c r="M20" s="81"/>
+      <c r="N20" s="81"/>
+      <c r="O20" s="81"/>
+      <c r="P20" s="81"/>
+      <c r="Q20" s="81"/>
+      <c r="R20" s="81"/>
+      <c r="S20" s="81"/>
+      <c r="T20" s="81"/>
+      <c r="U20" s="81"/>
+      <c r="V20" s="81"/>
+      <c r="W20" s="81"/>
+      <c r="X20" s="81"/>
+      <c r="Y20" s="81"/>
+      <c r="Z20" s="81"/>
+      <c r="AA20" s="81"/>
+      <c r="AB20" s="81"/>
+      <c r="AC20" s="81"/>
+      <c r="AD20" s="81"/>
+      <c r="AE20" s="81"/>
+      <c r="AF20" s="81"/>
+      <c r="AG20" s="81"/>
+      <c r="AH20" s="81"/>
+      <c r="AI20" s="81"/>
+      <c r="AJ20" s="81"/>
+      <c r="AK20" s="81"/>
     </row>
     <row r="21" spans="1:37">
       <c r="A21" s="50" t="s">
         <v>33</v>
       </c>
       <c r="B21" s="8"/>
       <c r="C21" s="8"/>
       <c r="D21" s="9"/>
       <c r="E21" s="9"/>
       <c r="F21" s="9"/>
       <c r="G21" s="9"/>
       <c r="H21" s="10"/>
       <c r="I21" s="9"/>
       <c r="J21" s="10"/>
       <c r="K21" s="10"/>
       <c r="L21" s="10"/>
       <c r="M21" s="10"/>
       <c r="N21" s="24">
         <v>204</v>
       </c>
       <c r="O21" s="24">
         <v>100</v>
       </c>
       <c r="P21" s="24">
         <v>124</v>
@@ -5105,89 +5111,89 @@
         <v>2</v>
       </c>
       <c r="AE26" s="12">
         <v>3</v>
       </c>
       <c r="AF26" s="12">
         <v>-10</v>
       </c>
       <c r="AG26" s="12">
         <v>-2</v>
       </c>
       <c r="AH26" s="12">
         <v>-11</v>
       </c>
       <c r="AI26" s="12">
         <v>-10</v>
       </c>
       <c r="AJ26" s="12">
         <v>-9</v>
       </c>
       <c r="AK26" s="12">
         <v>-18</v>
       </c>
     </row>
     <row r="27" spans="1:37">
-      <c r="A27" s="78" t="s">
+      <c r="A27" s="80" t="s">
         <v>28</v>
       </c>
-      <c r="B27" s="78"/>
-[...34 lines deleted...]
-      <c r="AK27" s="78"/>
+      <c r="B27" s="80"/>
+      <c r="C27" s="80"/>
+      <c r="D27" s="80"/>
+      <c r="E27" s="80"/>
+      <c r="F27" s="80"/>
+      <c r="G27" s="80"/>
+      <c r="H27" s="80"/>
+      <c r="I27" s="80"/>
+      <c r="J27" s="80"/>
+      <c r="K27" s="80"/>
+      <c r="L27" s="80"/>
+      <c r="M27" s="80"/>
+      <c r="N27" s="80"/>
+      <c r="O27" s="80"/>
+      <c r="P27" s="80"/>
+      <c r="Q27" s="80"/>
+      <c r="R27" s="80"/>
+      <c r="S27" s="80"/>
+      <c r="T27" s="80"/>
+      <c r="U27" s="80"/>
+      <c r="V27" s="80"/>
+      <c r="W27" s="80"/>
+      <c r="X27" s="80"/>
+      <c r="Y27" s="80"/>
+      <c r="Z27" s="80"/>
+      <c r="AA27" s="80"/>
+      <c r="AB27" s="80"/>
+      <c r="AC27" s="80"/>
+      <c r="AD27" s="80"/>
+      <c r="AE27" s="80"/>
+      <c r="AF27" s="80"/>
+      <c r="AG27" s="80"/>
+      <c r="AH27" s="80"/>
+      <c r="AI27" s="80"/>
+      <c r="AJ27" s="80"/>
+      <c r="AK27" s="80"/>
     </row>
     <row r="28" spans="1:37">
       <c r="A28" s="50" t="s">
         <v>33</v>
       </c>
       <c r="B28" s="8"/>
       <c r="C28" s="8"/>
       <c r="D28" s="9"/>
       <c r="E28" s="9"/>
       <c r="F28" s="9"/>
       <c r="G28" s="9"/>
       <c r="H28" s="10"/>
       <c r="I28" s="9"/>
       <c r="J28" s="13"/>
       <c r="K28" s="10"/>
       <c r="L28" s="10"/>
       <c r="M28" s="10"/>
       <c r="N28" s="24">
         <v>10</v>
       </c>
       <c r="O28" s="24">
         <v>20</v>
       </c>
       <c r="P28" s="24">
         <v>78</v>
@@ -6208,191 +6214,191 @@
         <v>-20</v>
       </c>
       <c r="AG39" s="16">
         <v>-27</v>
       </c>
       <c r="AH39" s="16">
         <v>-38</v>
       </c>
       <c r="AI39" s="16">
         <v>-13</v>
       </c>
       <c r="AJ39" s="16">
         <v>-19</v>
       </c>
       <c r="AK39" s="16">
         <v>-16</v>
       </c>
     </row>
     <row r="40" spans="1:37">
       <c r="A40" s="17" t="s">
         <v>25</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="9">
-    <mergeCell ref="A3:AK3"/>
-[...2 lines deleted...]
-    <mergeCell ref="A20:AK20"/>
     <mergeCell ref="A27:AK27"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="N5:S5"/>
     <mergeCell ref="A7:AK7"/>
+    <mergeCell ref="A3:AK3"/>
+    <mergeCell ref="AF5:AK5"/>
+    <mergeCell ref="T5:AE5"/>
+    <mergeCell ref="A20:AK20"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AY47"/>
   <sheetViews>
-    <sheetView topLeftCell="AB19" workbookViewId="0">
-      <selection activeCell="AL44" sqref="AL44"/>
+    <sheetView tabSelected="1" topLeftCell="P1" workbookViewId="0">
+      <selection activeCell="T6" sqref="T6:AQ6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="24.28515625" style="1" customWidth="1"/>
+    <col min="1" max="1" width="24.33203125" style="1" customWidth="1"/>
     <col min="2" max="13" width="0" style="1" hidden="1" customWidth="1"/>
-    <col min="14" max="16384" width="9.140625" style="1"/>
+    <col min="14" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:51" ht="12" customHeight="1"/>
     <row r="2" spans="1:51" ht="12" customHeight="1"/>
     <row r="3" spans="1:51" ht="12" customHeight="1"/>
     <row r="4" spans="1:51" ht="12" customHeight="1"/>
     <row r="5" spans="1:51" ht="12" customHeight="1"/>
-    <row r="6" spans="1:51" ht="13.15" customHeight="1">
+    <row r="6" spans="1:51" ht="13.2" customHeight="1">
       <c r="A6" s="68"/>
       <c r="B6" s="68"/>
       <c r="C6" s="68"/>
       <c r="D6" s="68"/>
       <c r="E6" s="68"/>
       <c r="F6" s="68"/>
       <c r="G6" s="68"/>
       <c r="H6" s="68"/>
       <c r="I6" s="68"/>
       <c r="J6" s="68"/>
       <c r="K6" s="68"/>
       <c r="L6" s="68"/>
       <c r="M6" s="68"/>
       <c r="N6" s="68"/>
-      <c r="T6" s="77" t="s">
+      <c r="T6" s="79" t="s">
         <v>54</v>
       </c>
-      <c r="U6" s="77"/>
-[...23 lines deleted...]
-    <row r="7" spans="1:51" ht="10.9" customHeight="1">
+      <c r="U6" s="79"/>
+      <c r="V6" s="79"/>
+      <c r="W6" s="79"/>
+      <c r="X6" s="79"/>
+      <c r="Y6" s="79"/>
+      <c r="Z6" s="79"/>
+      <c r="AA6" s="79"/>
+      <c r="AB6" s="79"/>
+      <c r="AC6" s="79"/>
+      <c r="AD6" s="79"/>
+      <c r="AE6" s="79"/>
+      <c r="AF6" s="79"/>
+      <c r="AG6" s="79"/>
+      <c r="AH6" s="79"/>
+      <c r="AI6" s="79"/>
+      <c r="AJ6" s="79"/>
+      <c r="AK6" s="79"/>
+      <c r="AL6" s="79"/>
+      <c r="AM6" s="79"/>
+      <c r="AN6" s="79"/>
+      <c r="AO6" s="79"/>
+      <c r="AP6" s="79"/>
+      <c r="AQ6" s="79"/>
+    </row>
+    <row r="7" spans="1:51" ht="10.95" customHeight="1">
       <c r="C7" s="2"/>
       <c r="AE7" s="2"/>
       <c r="AQ7" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="8" spans="1:51">
-      <c r="A8" s="80"/>
-      <c r="B8" s="82">
+      <c r="A8" s="82"/>
+      <c r="B8" s="84">
         <v>2021</v>
       </c>
-      <c r="C8" s="83"/>
-[...10 lines deleted...]
-      <c r="N8" s="83">
+      <c r="C8" s="85"/>
+      <c r="D8" s="85"/>
+      <c r="E8" s="85"/>
+      <c r="F8" s="85"/>
+      <c r="G8" s="85"/>
+      <c r="H8" s="85"/>
+      <c r="I8" s="85"/>
+      <c r="J8" s="85"/>
+      <c r="K8" s="85"/>
+      <c r="L8" s="85"/>
+      <c r="M8" s="85"/>
+      <c r="N8" s="85">
         <v>2024</v>
       </c>
-      <c r="O8" s="83"/>
-[...4 lines deleted...]
-      <c r="T8" s="88">
+      <c r="O8" s="85"/>
+      <c r="P8" s="85"/>
+      <c r="Q8" s="85"/>
+      <c r="R8" s="85"/>
+      <c r="S8" s="85"/>
+      <c r="T8" s="90">
         <v>2025</v>
       </c>
-      <c r="U8" s="88"/>
-[...10 lines deleted...]
-      <c r="AF8" s="88">
+      <c r="U8" s="90"/>
+      <c r="V8" s="90"/>
+      <c r="W8" s="90"/>
+      <c r="X8" s="90"/>
+      <c r="Y8" s="90"/>
+      <c r="Z8" s="90"/>
+      <c r="AA8" s="90"/>
+      <c r="AB8" s="90"/>
+      <c r="AC8" s="90"/>
+      <c r="AD8" s="90"/>
+      <c r="AE8" s="84"/>
+      <c r="AF8" s="90">
         <v>2026</v>
       </c>
-      <c r="AG8" s="88"/>
-[...9 lines deleted...]
-      <c r="AQ8" s="82"/>
+      <c r="AG8" s="90"/>
+      <c r="AH8" s="90"/>
+      <c r="AI8" s="90"/>
+      <c r="AJ8" s="90"/>
+      <c r="AK8" s="90"/>
+      <c r="AL8" s="90"/>
+      <c r="AM8" s="90"/>
+      <c r="AN8" s="90"/>
+      <c r="AO8" s="90"/>
+      <c r="AP8" s="90"/>
+      <c r="AQ8" s="84"/>
     </row>
     <row r="9" spans="1:51" ht="18" customHeight="1">
-      <c r="A9" s="81"/>
+      <c r="A9" s="83"/>
       <c r="B9" s="6" t="s">
         <v>5</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>6</v>
       </c>
       <c r="D9" s="6" t="s">
         <v>7</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>8</v>
       </c>
       <c r="F9" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G9" s="6" t="s">
         <v>1</v>
       </c>
       <c r="H9" s="6" t="s">
         <v>2</v>
       </c>
       <c r="I9" s="4" t="s">
         <v>3</v>
       </c>
       <c r="J9" s="4" t="s">
@@ -6496,66 +6502,66 @@
       </c>
       <c r="AQ9" s="32" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="10" spans="1:51" ht="12" customHeight="1">
       <c r="A10" s="69"/>
       <c r="B10" s="69"/>
       <c r="C10" s="69"/>
       <c r="D10" s="69"/>
       <c r="E10" s="69"/>
       <c r="F10" s="69"/>
       <c r="G10" s="69"/>
       <c r="H10" s="69"/>
       <c r="I10" s="69"/>
       <c r="J10" s="69"/>
       <c r="K10" s="69"/>
       <c r="L10" s="69"/>
       <c r="M10" s="69"/>
       <c r="N10" s="69"/>
       <c r="O10" s="69"/>
       <c r="P10" s="69"/>
       <c r="Q10" s="69"/>
       <c r="R10" s="69"/>
       <c r="S10" s="69"/>
-      <c r="T10" s="86" t="s">
+      <c r="T10" s="88" t="s">
         <v>9</v>
       </c>
-      <c r="U10" s="86"/>
-[...11 lines deleted...]
-      <c r="AG10" s="86"/>
+      <c r="U10" s="88"/>
+      <c r="V10" s="88"/>
+      <c r="W10" s="88"/>
+      <c r="X10" s="88"/>
+      <c r="Y10" s="88"/>
+      <c r="Z10" s="88"/>
+      <c r="AA10" s="88"/>
+      <c r="AB10" s="88"/>
+      <c r="AC10" s="88"/>
+      <c r="AD10" s="88"/>
+      <c r="AE10" s="88"/>
+      <c r="AF10" s="88"/>
+      <c r="AG10" s="88"/>
       <c r="AH10" s="69"/>
       <c r="AI10" s="69"/>
       <c r="AJ10" s="69"/>
       <c r="AK10" s="69"/>
       <c r="AL10" s="69"/>
       <c r="AM10" s="69"/>
       <c r="AN10" s="69"/>
       <c r="AO10" s="69"/>
       <c r="AP10" s="69"/>
       <c r="AQ10" s="69"/>
       <c r="AR10" s="69"/>
       <c r="AS10" s="69"/>
       <c r="AT10" s="69"/>
       <c r="AU10" s="69"/>
       <c r="AV10" s="69"/>
       <c r="AW10" s="69"/>
       <c r="AX10" s="69"/>
       <c r="AY10" s="69"/>
     </row>
     <row r="11" spans="1:51" ht="12" customHeight="1">
       <c r="A11" s="55" t="s">
         <v>33</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
@@ -6610,50 +6616,53 @@
       </c>
       <c r="AA11" s="12">
         <v>10</v>
       </c>
       <c r="AB11" s="12">
         <v>22</v>
       </c>
       <c r="AC11" s="12">
         <v>-89</v>
       </c>
       <c r="AD11" s="12">
         <v>-101</v>
       </c>
       <c r="AE11" s="12">
         <v>-166</v>
       </c>
       <c r="AF11" s="12">
         <v>-59</v>
       </c>
       <c r="AG11" s="12">
         <v>-103</v>
       </c>
       <c r="AH11" s="12">
         <v>-206</v>
       </c>
+      <c r="AI11" s="77">
+        <v>-91</v>
+      </c>
     </row>
     <row r="12" spans="1:51" ht="12" customHeight="1">
       <c r="A12" s="25" t="s">
         <v>34</v>
       </c>
       <c r="B12" s="8"/>
       <c r="C12" s="8"/>
       <c r="D12" s="9"/>
       <c r="E12" s="9"/>
       <c r="F12" s="9"/>
       <c r="G12" s="9"/>
       <c r="H12" s="10"/>
       <c r="I12" s="9"/>
       <c r="J12" s="11"/>
       <c r="K12" s="10"/>
       <c r="L12" s="10"/>
       <c r="M12" s="10"/>
       <c r="N12" s="1">
         <v>46</v>
       </c>
       <c r="O12" s="12">
         <v>93</v>
       </c>
       <c r="P12" s="1">
         <v>67</v>
@@ -6690,50 +6699,53 @@
       </c>
       <c r="AA12" s="12">
         <v>136</v>
       </c>
       <c r="AB12" s="12">
         <v>77</v>
       </c>
       <c r="AC12" s="12">
         <v>22</v>
       </c>
       <c r="AD12" s="12">
         <v>36</v>
       </c>
       <c r="AE12" s="12">
         <v>-13</v>
       </c>
       <c r="AF12" s="12">
         <v>13</v>
       </c>
       <c r="AG12" s="12">
         <v>33</v>
       </c>
       <c r="AH12" s="12">
         <v>-66</v>
       </c>
+      <c r="AI12" s="77">
+        <v>27</v>
+      </c>
     </row>
     <row r="13" spans="1:51" ht="12" customHeight="1">
       <c r="A13" s="25" t="s">
         <v>36</v>
       </c>
       <c r="B13" s="8"/>
       <c r="C13" s="8"/>
       <c r="D13" s="9"/>
       <c r="E13" s="9"/>
       <c r="F13" s="9"/>
       <c r="G13" s="9"/>
       <c r="H13" s="10"/>
       <c r="I13" s="9"/>
       <c r="J13" s="11"/>
       <c r="K13" s="10"/>
       <c r="L13" s="10"/>
       <c r="M13" s="10"/>
       <c r="N13" s="1">
         <v>-31</v>
       </c>
       <c r="O13" s="12">
         <v>-33</v>
       </c>
       <c r="P13" s="1">
         <v>-34</v>
@@ -6770,50 +6782,53 @@
       </c>
       <c r="AA13" s="12">
         <v>-39</v>
       </c>
       <c r="AB13" s="12">
         <v>-39</v>
       </c>
       <c r="AC13" s="12">
         <v>-48</v>
       </c>
       <c r="AD13" s="12">
         <v>-30</v>
       </c>
       <c r="AE13" s="12">
         <v>-50</v>
       </c>
       <c r="AF13" s="12">
         <v>-25</v>
       </c>
       <c r="AG13" s="12">
         <v>-27</v>
       </c>
       <c r="AH13" s="12">
         <v>-21</v>
       </c>
+      <c r="AI13" s="77">
+        <v>-51</v>
+      </c>
     </row>
     <row r="14" spans="1:51" ht="12" customHeight="1">
       <c r="A14" s="53" t="s">
         <v>42</v>
       </c>
       <c r="B14" s="8"/>
       <c r="C14" s="8"/>
       <c r="D14" s="9"/>
       <c r="E14" s="9"/>
       <c r="F14" s="9"/>
       <c r="G14" s="9"/>
       <c r="H14" s="10"/>
       <c r="I14" s="9"/>
       <c r="J14" s="11"/>
       <c r="K14" s="10"/>
       <c r="L14" s="10"/>
       <c r="M14" s="10"/>
       <c r="N14" s="1">
         <v>-25</v>
       </c>
       <c r="O14" s="12">
         <v>-36</v>
       </c>
       <c r="P14" s="1">
         <v>-24</v>
@@ -6850,50 +6865,53 @@
       </c>
       <c r="AA14" s="12">
         <v>-12</v>
       </c>
       <c r="AB14" s="12">
         <v>-18</v>
       </c>
       <c r="AC14" s="12">
         <v>-28</v>
       </c>
       <c r="AD14" s="12">
         <v>-34</v>
       </c>
       <c r="AE14" s="12">
         <v>-34</v>
       </c>
       <c r="AF14" s="12">
         <v>-32</v>
       </c>
       <c r="AG14" s="12">
         <v>-23</v>
       </c>
       <c r="AH14" s="12">
         <v>-50</v>
       </c>
+      <c r="AI14" s="77">
+        <v>-32</v>
+      </c>
     </row>
     <row r="15" spans="1:51" ht="12" customHeight="1">
       <c r="A15" s="53" t="s">
         <v>44</v>
       </c>
       <c r="B15" s="8"/>
       <c r="C15" s="8"/>
       <c r="D15" s="9"/>
       <c r="E15" s="9"/>
       <c r="F15" s="9"/>
       <c r="G15" s="9"/>
       <c r="H15" s="10"/>
       <c r="I15" s="9"/>
       <c r="J15" s="11"/>
       <c r="K15" s="10"/>
       <c r="L15" s="10"/>
       <c r="M15" s="10"/>
       <c r="N15" s="1">
         <v>38</v>
       </c>
       <c r="O15" s="12">
         <v>13</v>
       </c>
       <c r="P15" s="1">
         <v>46</v>
@@ -6930,50 +6948,53 @@
       </c>
       <c r="AA15" s="12">
         <v>4</v>
       </c>
       <c r="AB15" s="12">
         <v>25</v>
       </c>
       <c r="AC15" s="12">
         <v>33</v>
       </c>
       <c r="AD15" s="12">
         <v>8</v>
       </c>
       <c r="AE15" s="12">
         <v>24</v>
       </c>
       <c r="AF15" s="12">
         <v>16</v>
       </c>
       <c r="AG15" s="12">
         <v>11</v>
       </c>
       <c r="AH15" s="12">
         <v>18</v>
       </c>
+      <c r="AI15" s="77">
+        <v>22</v>
+      </c>
     </row>
     <row r="16" spans="1:51" ht="12" customHeight="1">
       <c r="A16" s="53" t="s">
         <v>55</v>
       </c>
       <c r="B16" s="8"/>
       <c r="C16" s="8"/>
       <c r="D16" s="9"/>
       <c r="E16" s="9"/>
       <c r="F16" s="9"/>
       <c r="G16" s="9"/>
       <c r="H16" s="10"/>
       <c r="I16" s="9"/>
       <c r="J16" s="11"/>
       <c r="K16" s="10"/>
       <c r="L16" s="10"/>
       <c r="M16" s="10"/>
       <c r="N16" s="1">
         <v>-40</v>
       </c>
       <c r="O16" s="12">
         <v>-39</v>
       </c>
       <c r="P16" s="1">
         <v>-38</v>
@@ -7010,50 +7031,53 @@
       </c>
       <c r="AA16" s="12">
         <v>-30</v>
       </c>
       <c r="AB16" s="12">
         <v>-32</v>
       </c>
       <c r="AC16" s="12">
         <v>-42</v>
       </c>
       <c r="AD16" s="12">
         <v>-55</v>
       </c>
       <c r="AE16" s="12">
         <v>-62</v>
       </c>
       <c r="AF16" s="12">
         <v>-35</v>
       </c>
       <c r="AG16" s="12">
         <v>-51</v>
       </c>
       <c r="AH16" s="12">
         <v>-47</v>
       </c>
+      <c r="AI16" s="77">
+        <v>-45</v>
+      </c>
     </row>
     <row r="17" spans="1:51" ht="12" customHeight="1">
       <c r="A17" s="53" t="s">
         <v>47</v>
       </c>
       <c r="B17" s="8"/>
       <c r="C17" s="8"/>
       <c r="D17" s="9"/>
       <c r="E17" s="9"/>
       <c r="F17" s="9"/>
       <c r="G17" s="9"/>
       <c r="H17" s="10"/>
       <c r="I17" s="9"/>
       <c r="J17" s="11"/>
       <c r="K17" s="10"/>
       <c r="L17" s="10"/>
       <c r="M17" s="10"/>
       <c r="N17" s="1">
         <v>7</v>
       </c>
       <c r="O17" s="12">
         <v>1</v>
       </c>
       <c r="P17" s="1">
         <v>7</v>
@@ -7090,50 +7114,53 @@
       </c>
       <c r="AA17" s="12">
         <v>3</v>
       </c>
       <c r="AB17" s="12">
         <v>6</v>
       </c>
       <c r="AC17" s="12">
         <v>-2</v>
       </c>
       <c r="AD17" s="12">
         <v>-7</v>
       </c>
       <c r="AE17" s="12">
         <v>-9</v>
       </c>
       <c r="AF17" s="12">
         <v>-5</v>
       </c>
       <c r="AG17" s="12">
         <v>-3</v>
       </c>
       <c r="AH17" s="12">
         <v>2</v>
       </c>
+      <c r="AI17" s="77">
+        <v>10</v>
+      </c>
     </row>
     <row r="18" spans="1:51" ht="12" customHeight="1">
       <c r="A18" s="53" t="s">
         <v>48</v>
       </c>
       <c r="B18" s="8"/>
       <c r="C18" s="8"/>
       <c r="D18" s="9"/>
       <c r="E18" s="9"/>
       <c r="F18" s="9"/>
       <c r="G18" s="9"/>
       <c r="H18" s="10"/>
       <c r="I18" s="9"/>
       <c r="J18" s="11"/>
       <c r="K18" s="10"/>
       <c r="L18" s="10"/>
       <c r="M18" s="10"/>
       <c r="N18" s="2" t="s">
         <v>26</v>
       </c>
       <c r="O18" s="12">
         <v>0</v>
       </c>
       <c r="P18" s="1">
         <v>3</v>
@@ -7170,50 +7197,53 @@
       </c>
       <c r="AA18" s="12">
         <v>2</v>
       </c>
       <c r="AB18" s="12">
         <v>-2</v>
       </c>
       <c r="AC18" s="12">
         <v>7</v>
       </c>
       <c r="AD18" s="12">
         <v>-3</v>
       </c>
       <c r="AE18" s="12">
         <v>-5</v>
       </c>
       <c r="AF18" s="12">
         <v>2</v>
       </c>
       <c r="AG18" s="12">
         <v>1</v>
       </c>
       <c r="AH18" s="12">
         <v>-6</v>
       </c>
+      <c r="AI18" s="77">
+        <v>2</v>
+      </c>
     </row>
     <row r="19" spans="1:51" ht="12" customHeight="1">
       <c r="A19" s="53" t="s">
         <v>56</v>
       </c>
       <c r="B19" s="8"/>
       <c r="C19" s="8"/>
       <c r="D19" s="9"/>
       <c r="E19" s="9"/>
       <c r="F19" s="9"/>
       <c r="G19" s="9"/>
       <c r="H19" s="10"/>
       <c r="I19" s="9"/>
       <c r="J19" s="11"/>
       <c r="K19" s="10"/>
       <c r="L19" s="10"/>
       <c r="M19" s="10"/>
       <c r="N19" s="1">
         <v>-3</v>
       </c>
       <c r="O19" s="12">
         <v>3</v>
       </c>
       <c r="P19" s="1">
         <v>2</v>
@@ -7250,50 +7280,53 @@
       </c>
       <c r="AA19" s="12">
         <v>-4</v>
       </c>
       <c r="AB19" s="12">
         <v>2</v>
       </c>
       <c r="AC19" s="12">
         <v>-1</v>
       </c>
       <c r="AD19" s="12">
         <v>4</v>
       </c>
       <c r="AE19" s="12">
         <v>2</v>
       </c>
       <c r="AF19" s="12">
         <v>6</v>
       </c>
       <c r="AG19" s="12">
         <v>-7</v>
       </c>
       <c r="AH19" s="12">
         <v>-6</v>
       </c>
+      <c r="AI19" s="77">
+        <v>1</v>
+      </c>
     </row>
     <row r="20" spans="1:51" ht="12" customHeight="1">
       <c r="A20" s="53" t="s">
         <v>57</v>
       </c>
       <c r="B20" s="8"/>
       <c r="C20" s="8"/>
       <c r="D20" s="9"/>
       <c r="E20" s="9"/>
       <c r="F20" s="9"/>
       <c r="G20" s="9"/>
       <c r="H20" s="10"/>
       <c r="I20" s="9"/>
       <c r="J20" s="11"/>
       <c r="K20" s="10"/>
       <c r="L20" s="10"/>
       <c r="M20" s="10"/>
       <c r="N20" s="1">
         <v>-5</v>
       </c>
       <c r="O20" s="12">
         <v>-1</v>
       </c>
       <c r="P20" s="1">
         <v>-2</v>
@@ -7330,50 +7363,53 @@
       </c>
       <c r="AA20" s="12">
         <v>-6</v>
       </c>
       <c r="AB20" s="12">
         <v>-9</v>
       </c>
       <c r="AC20" s="12">
         <v>-2</v>
       </c>
       <c r="AD20" s="12">
         <v>-3</v>
       </c>
       <c r="AE20" s="12">
         <v>-3</v>
       </c>
       <c r="AF20" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AG20" s="12">
         <v>-9</v>
       </c>
       <c r="AH20" s="12">
         <v>-6</v>
       </c>
+      <c r="AI20" s="77">
+        <v>-6</v>
+      </c>
     </row>
     <row r="21" spans="1:51" ht="12" customHeight="1">
       <c r="A21" s="53" t="s">
         <v>49</v>
       </c>
       <c r="B21" s="8"/>
       <c r="C21" s="8"/>
       <c r="D21" s="9"/>
       <c r="E21" s="9"/>
       <c r="F21" s="9"/>
       <c r="G21" s="9"/>
       <c r="H21" s="10"/>
       <c r="I21" s="9"/>
       <c r="J21" s="11"/>
       <c r="K21" s="10"/>
       <c r="L21" s="10"/>
       <c r="M21" s="10"/>
       <c r="N21" s="1">
         <v>18</v>
       </c>
       <c r="O21" s="12">
         <v>24</v>
       </c>
       <c r="P21" s="1">
         <v>9</v>
@@ -7410,50 +7446,53 @@
       </c>
       <c r="AA21" s="12">
         <v>7</v>
       </c>
       <c r="AB21" s="12">
         <v>23</v>
       </c>
       <c r="AC21" s="12">
         <v>9</v>
       </c>
       <c r="AD21" s="12">
         <v>6</v>
       </c>
       <c r="AE21" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AF21" s="12">
         <v>11</v>
       </c>
       <c r="AG21" s="12">
         <v>6</v>
       </c>
       <c r="AH21" s="12">
         <v>12</v>
       </c>
+      <c r="AI21" s="77">
+        <v>10</v>
+      </c>
     </row>
     <row r="22" spans="1:51" ht="12" customHeight="1">
       <c r="A22" s="53" t="s">
         <v>50</v>
       </c>
       <c r="B22" s="8"/>
       <c r="C22" s="8"/>
       <c r="D22" s="9"/>
       <c r="E22" s="9"/>
       <c r="F22" s="9"/>
       <c r="G22" s="9"/>
       <c r="H22" s="10"/>
       <c r="I22" s="9"/>
       <c r="J22" s="11"/>
       <c r="K22" s="10"/>
       <c r="L22" s="10"/>
       <c r="M22" s="10"/>
       <c r="N22" s="1">
         <v>11</v>
       </c>
       <c r="O22" s="12">
         <v>13</v>
       </c>
       <c r="P22" s="1">
         <v>9</v>
@@ -7490,50 +7529,53 @@
       </c>
       <c r="AA22" s="12">
         <v>-9</v>
       </c>
       <c r="AB22" s="12">
         <v>19</v>
       </c>
       <c r="AC22" s="12">
         <v>-8</v>
       </c>
       <c r="AD22" s="12">
         <v>-7</v>
       </c>
       <c r="AE22" s="12">
         <v>-4</v>
       </c>
       <c r="AF22" s="12">
         <v>10</v>
       </c>
       <c r="AG22" s="12">
         <v>4</v>
       </c>
       <c r="AH22" s="12">
         <v>-9</v>
       </c>
+      <c r="AI22" s="77">
+        <v>14</v>
+      </c>
     </row>
     <row r="23" spans="1:51" ht="12" customHeight="1">
       <c r="A23" s="53" t="s">
         <v>58</v>
       </c>
       <c r="B23" s="8"/>
       <c r="C23" s="8"/>
       <c r="D23" s="9"/>
       <c r="E23" s="9"/>
       <c r="F23" s="9"/>
       <c r="G23" s="9"/>
       <c r="H23" s="10"/>
       <c r="I23" s="9"/>
       <c r="J23" s="11"/>
       <c r="K23" s="10"/>
       <c r="L23" s="10"/>
       <c r="M23" s="10"/>
       <c r="N23" s="1">
         <v>-2</v>
       </c>
       <c r="O23" s="12">
         <v>3</v>
       </c>
       <c r="P23" s="1">
         <v>0</v>
@@ -7566,50 +7608,53 @@
         <v>-6</v>
       </c>
       <c r="Z23" s="12">
         <v>-2</v>
       </c>
       <c r="AA23" s="12">
         <v>-4</v>
       </c>
       <c r="AB23" s="12"/>
       <c r="AC23" s="12">
         <v>-6</v>
       </c>
       <c r="AD23" s="12"/>
       <c r="AE23" s="12">
         <v>-3</v>
       </c>
       <c r="AF23" s="12">
         <v>-2</v>
       </c>
       <c r="AG23" s="12">
         <v>-1</v>
       </c>
       <c r="AH23" s="12">
         <v>4</v>
       </c>
+      <c r="AI23" s="77">
+        <v>-6</v>
+      </c>
     </row>
     <row r="24" spans="1:51" ht="12" customHeight="1">
       <c r="A24" s="53" t="s">
         <v>52</v>
       </c>
       <c r="B24" s="8"/>
       <c r="C24" s="8"/>
       <c r="D24" s="9"/>
       <c r="E24" s="9"/>
       <c r="F24" s="9"/>
       <c r="G24" s="9"/>
       <c r="H24" s="10"/>
       <c r="I24" s="9"/>
       <c r="J24" s="11"/>
       <c r="K24" s="10"/>
       <c r="L24" s="10"/>
       <c r="M24" s="10"/>
       <c r="N24" s="1">
         <v>-15</v>
       </c>
       <c r="O24" s="12">
         <v>-15</v>
       </c>
       <c r="P24" s="1">
         <v>-28</v>
@@ -7645,88 +7690,91 @@
         <v>-26</v>
       </c>
       <c r="AA24" s="12">
         <v>-38</v>
       </c>
       <c r="AB24" s="12">
         <v>-30</v>
       </c>
       <c r="AC24" s="12">
         <v>-23</v>
       </c>
       <c r="AD24" s="12">
         <v>-16</v>
       </c>
       <c r="AE24" s="12">
         <v>-9</v>
       </c>
       <c r="AF24" s="12">
         <v>-18</v>
       </c>
       <c r="AG24" s="12">
         <v>-37</v>
       </c>
       <c r="AH24" s="12">
         <v>-31</v>
+      </c>
+      <c r="AI24" s="77">
+        <v>-37</v>
       </c>
     </row>
     <row r="25" spans="1:51" ht="12" customHeight="1">
       <c r="A25" s="70"/>
       <c r="B25" s="70"/>
       <c r="C25" s="70"/>
       <c r="D25" s="70"/>
       <c r="E25" s="70"/>
       <c r="F25" s="70"/>
       <c r="G25" s="70"/>
       <c r="H25" s="70"/>
       <c r="I25" s="70"/>
       <c r="J25" s="70"/>
       <c r="K25" s="70"/>
       <c r="L25" s="70"/>
       <c r="M25" s="70"/>
       <c r="N25" s="70"/>
       <c r="O25" s="70"/>
       <c r="P25" s="70"/>
       <c r="Q25" s="70"/>
       <c r="R25" s="70"/>
       <c r="S25" s="70"/>
-      <c r="T25" s="89" t="s">
+      <c r="T25" s="91" t="s">
         <v>27</v>
       </c>
-      <c r="U25" s="89"/>
-[...11 lines deleted...]
-      <c r="AG25" s="89"/>
+      <c r="U25" s="91"/>
+      <c r="V25" s="91"/>
+      <c r="W25" s="91"/>
+      <c r="X25" s="91"/>
+      <c r="Y25" s="91"/>
+      <c r="Z25" s="91"/>
+      <c r="AA25" s="91"/>
+      <c r="AB25" s="91"/>
+      <c r="AC25" s="91"/>
+      <c r="AD25" s="91"/>
+      <c r="AE25" s="91"/>
+      <c r="AF25" s="91"/>
+      <c r="AG25" s="91"/>
       <c r="AH25" s="70"/>
       <c r="AI25" s="70"/>
       <c r="AJ25" s="70"/>
       <c r="AK25" s="70"/>
       <c r="AL25" s="70"/>
       <c r="AM25" s="70"/>
       <c r="AN25" s="70"/>
       <c r="AO25" s="70"/>
       <c r="AP25" s="70"/>
       <c r="AQ25" s="70"/>
       <c r="AR25" s="70"/>
       <c r="AS25" s="70"/>
       <c r="AT25" s="70"/>
       <c r="AU25" s="70"/>
       <c r="AV25" s="70"/>
       <c r="AW25" s="70"/>
       <c r="AX25" s="70"/>
       <c r="AY25" s="70"/>
     </row>
     <row r="26" spans="1:51" ht="12" customHeight="1">
       <c r="A26" s="50" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="8"/>
       <c r="C26" s="8"/>
@@ -7781,50 +7829,53 @@
       </c>
       <c r="AA26" s="12">
         <v>69</v>
       </c>
       <c r="AB26" s="12">
         <v>24</v>
       </c>
       <c r="AC26" s="12">
         <v>-51</v>
       </c>
       <c r="AD26" s="12">
         <v>-29</v>
       </c>
       <c r="AE26" s="12">
         <v>-108</v>
       </c>
       <c r="AF26" s="12">
         <v>-30</v>
       </c>
       <c r="AG26" s="12">
         <v>-41</v>
       </c>
       <c r="AH26" s="12">
         <v>-128</v>
       </c>
+      <c r="AI26" s="77">
+        <v>-61</v>
+      </c>
     </row>
     <row r="27" spans="1:51" ht="12" customHeight="1">
       <c r="A27" s="23" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="8"/>
       <c r="C27" s="8"/>
       <c r="D27" s="9"/>
       <c r="E27" s="9"/>
       <c r="F27" s="9"/>
       <c r="G27" s="9"/>
       <c r="H27" s="10"/>
       <c r="I27" s="9"/>
       <c r="J27" s="10"/>
       <c r="K27" s="10"/>
       <c r="L27" s="10"/>
       <c r="M27" s="10"/>
       <c r="N27" s="1">
         <v>29</v>
       </c>
       <c r="O27" s="12">
         <v>84</v>
       </c>
       <c r="P27" s="1">
         <v>62</v>
@@ -7861,50 +7912,53 @@
       </c>
       <c r="AA27" s="12">
         <v>130</v>
       </c>
       <c r="AB27" s="12">
         <v>69</v>
       </c>
       <c r="AC27" s="12">
         <v>8</v>
       </c>
       <c r="AD27" s="12">
         <v>36</v>
       </c>
       <c r="AE27" s="12">
         <v>-23</v>
       </c>
       <c r="AF27" s="12">
         <v>9</v>
       </c>
       <c r="AG27" s="12">
         <v>30</v>
       </c>
       <c r="AH27" s="12">
         <v>-75</v>
       </c>
+      <c r="AI27" s="77">
+        <v>23</v>
+      </c>
     </row>
     <row r="28" spans="1:51" ht="12" customHeight="1">
       <c r="A28" s="23" t="s">
         <v>36</v>
       </c>
       <c r="B28" s="8"/>
       <c r="C28" s="8"/>
       <c r="D28" s="9"/>
       <c r="E28" s="9"/>
       <c r="F28" s="9"/>
       <c r="G28" s="9"/>
       <c r="H28" s="10"/>
       <c r="I28" s="9"/>
       <c r="J28" s="10"/>
       <c r="K28" s="10"/>
       <c r="L28" s="10"/>
       <c r="M28" s="10"/>
       <c r="N28" s="1">
         <v>-34</v>
       </c>
       <c r="O28" s="12">
         <v>-31</v>
       </c>
       <c r="P28" s="1">
         <v>-30</v>
@@ -7941,50 +7995,53 @@
       </c>
       <c r="AA28" s="12">
         <v>-38</v>
       </c>
       <c r="AB28" s="12">
         <v>-36</v>
       </c>
       <c r="AC28" s="12">
         <v>-46</v>
       </c>
       <c r="AD28" s="12">
         <v>-31</v>
       </c>
       <c r="AE28" s="12">
         <v>-48</v>
       </c>
       <c r="AF28" s="12">
         <v>-23</v>
       </c>
       <c r="AG28" s="12">
         <v>-27</v>
       </c>
       <c r="AH28" s="12">
         <v>-19</v>
       </c>
+      <c r="AI28" s="77">
+        <v>-49</v>
+      </c>
     </row>
     <row r="29" spans="1:51" ht="12" customHeight="1">
       <c r="A29" s="23" t="s">
         <v>44</v>
       </c>
       <c r="B29" s="8"/>
       <c r="C29" s="8"/>
       <c r="D29" s="9"/>
       <c r="E29" s="9"/>
       <c r="F29" s="9"/>
       <c r="G29" s="9"/>
       <c r="H29" s="10"/>
       <c r="I29" s="9"/>
       <c r="J29" s="10"/>
       <c r="K29" s="10"/>
       <c r="L29" s="10"/>
       <c r="M29" s="10"/>
       <c r="N29" s="1">
         <v>18</v>
       </c>
       <c r="O29" s="12">
         <v>7</v>
       </c>
       <c r="P29" s="1">
         <v>23</v>
@@ -8021,50 +8078,53 @@
       </c>
       <c r="AA29" s="12">
         <v>11</v>
       </c>
       <c r="AB29" s="12">
         <v>15</v>
       </c>
       <c r="AC29" s="12">
         <v>21</v>
       </c>
       <c r="AD29" s="12">
         <v>6</v>
       </c>
       <c r="AE29" s="12">
         <v>14</v>
       </c>
       <c r="AF29" s="12">
         <v>9</v>
       </c>
       <c r="AG29" s="12">
         <v>6</v>
       </c>
       <c r="AH29" s="12">
         <v>9</v>
       </c>
+      <c r="AI29" s="77">
+        <v>10</v>
+      </c>
     </row>
     <row r="30" spans="1:51" ht="12" customHeight="1">
       <c r="A30" s="23" t="s">
         <v>45</v>
       </c>
       <c r="B30" s="8"/>
       <c r="C30" s="8"/>
       <c r="D30" s="9"/>
       <c r="E30" s="9"/>
       <c r="F30" s="9"/>
       <c r="G30" s="9"/>
       <c r="H30" s="10"/>
       <c r="I30" s="9"/>
       <c r="J30" s="10"/>
       <c r="K30" s="10"/>
       <c r="L30" s="10"/>
       <c r="M30" s="10"/>
       <c r="N30" s="1">
         <v>-20</v>
       </c>
       <c r="O30" s="12">
         <v>-24</v>
       </c>
       <c r="P30" s="1">
         <v>-24</v>
@@ -8101,50 +8161,53 @@
       </c>
       <c r="AA30" s="12">
         <v>-21</v>
       </c>
       <c r="AB30" s="12">
         <v>-21</v>
       </c>
       <c r="AC30" s="12">
         <v>-23</v>
       </c>
       <c r="AD30" s="12">
         <v>-33</v>
       </c>
       <c r="AE30" s="12">
         <v>-47</v>
       </c>
       <c r="AF30" s="12">
         <v>-24</v>
       </c>
       <c r="AG30" s="12">
         <v>-32</v>
       </c>
       <c r="AH30" s="12">
         <v>-31</v>
       </c>
+      <c r="AI30" s="77">
+        <v>-28</v>
+      </c>
     </row>
     <row r="31" spans="1:51" ht="12" customHeight="1">
       <c r="A31" s="25" t="s">
         <v>52</v>
       </c>
       <c r="B31" s="8"/>
       <c r="C31" s="8"/>
       <c r="D31" s="9"/>
       <c r="E31" s="9"/>
       <c r="F31" s="9"/>
       <c r="G31" s="9"/>
       <c r="H31" s="10"/>
       <c r="I31" s="9"/>
       <c r="J31" s="10"/>
       <c r="K31" s="10"/>
       <c r="L31" s="10"/>
       <c r="M31" s="10"/>
       <c r="N31" s="2" t="s">
         <v>26</v>
       </c>
       <c r="O31" s="12">
         <v>-3</v>
       </c>
       <c r="P31" s="1">
         <v>-7</v>
@@ -8180,108 +8243,111 @@
         <v>-6</v>
       </c>
       <c r="AA31" s="12">
         <v>-13</v>
       </c>
       <c r="AB31" s="12">
         <v>-3</v>
       </c>
       <c r="AC31" s="12">
         <v>-11</v>
       </c>
       <c r="AD31" s="12">
         <v>-7</v>
       </c>
       <c r="AE31" s="12">
         <v>-4</v>
       </c>
       <c r="AF31" s="12">
         <v>-1</v>
       </c>
       <c r="AG31" s="12">
         <v>-18</v>
       </c>
       <c r="AH31" s="12">
         <v>-12</v>
+      </c>
+      <c r="AI31" s="77">
+        <v>-17</v>
       </c>
     </row>
     <row r="32" spans="1:51" ht="12" customHeight="1">
       <c r="A32" s="71"/>
       <c r="B32" s="71"/>
       <c r="C32" s="71"/>
       <c r="D32" s="71"/>
       <c r="E32" s="71"/>
       <c r="F32" s="71"/>
       <c r="G32" s="71"/>
       <c r="H32" s="71"/>
       <c r="I32" s="71"/>
       <c r="J32" s="71"/>
       <c r="K32" s="71"/>
       <c r="L32" s="71"/>
       <c r="M32" s="71"/>
       <c r="N32" s="71"/>
       <c r="O32" s="71"/>
       <c r="P32" s="71"/>
       <c r="Q32" s="71"/>
       <c r="R32" s="71"/>
       <c r="S32" s="71"/>
-      <c r="T32" s="78" t="s">
+      <c r="T32" s="80" t="s">
         <v>28</v>
       </c>
-      <c r="U32" s="78"/>
-[...11 lines deleted...]
-      <c r="AG32" s="78"/>
+      <c r="U32" s="80"/>
+      <c r="V32" s="80"/>
+      <c r="W32" s="80"/>
+      <c r="X32" s="80"/>
+      <c r="Y32" s="80"/>
+      <c r="Z32" s="80"/>
+      <c r="AA32" s="80"/>
+      <c r="AB32" s="80"/>
+      <c r="AC32" s="80"/>
+      <c r="AD32" s="80"/>
+      <c r="AE32" s="80"/>
+      <c r="AF32" s="80"/>
+      <c r="AG32" s="80"/>
       <c r="AH32" s="71"/>
       <c r="AI32" s="71"/>
       <c r="AJ32" s="71"/>
       <c r="AK32" s="71"/>
       <c r="AL32" s="71"/>
       <c r="AM32" s="71"/>
       <c r="AN32" s="71"/>
       <c r="AO32" s="71"/>
       <c r="AP32" s="71"/>
       <c r="AQ32" s="71"/>
       <c r="AR32" s="71"/>
       <c r="AS32" s="71"/>
       <c r="AT32" s="71"/>
       <c r="AU32" s="71"/>
       <c r="AV32" s="71"/>
       <c r="AW32" s="71"/>
       <c r="AX32" s="71"/>
       <c r="AY32" s="71"/>
     </row>
-    <row r="33" spans="1:34" ht="12" customHeight="1">
+    <row r="33" spans="1:35" ht="12" customHeight="1">
       <c r="A33" s="55" t="s">
         <v>33</v>
       </c>
       <c r="B33" s="8"/>
       <c r="C33" s="8"/>
       <c r="D33" s="9"/>
       <c r="E33" s="9"/>
       <c r="F33" s="9"/>
       <c r="G33" s="9"/>
       <c r="H33" s="10"/>
       <c r="I33" s="9"/>
       <c r="J33" s="13"/>
       <c r="K33" s="10"/>
       <c r="L33" s="10"/>
       <c r="M33" s="10"/>
       <c r="N33" s="1">
         <v>6</v>
       </c>
       <c r="O33" s="12">
         <v>-7</v>
       </c>
       <c r="P33" s="1">
         <v>-7</v>
       </c>
       <c r="Q33" s="21">
@@ -8316,52 +8382,55 @@
       </c>
       <c r="AA33" s="21">
         <v>-59</v>
       </c>
       <c r="AB33" s="21">
         <v>-2</v>
       </c>
       <c r="AC33" s="21">
         <v>-38</v>
       </c>
       <c r="AD33" s="21">
         <v>-72</v>
       </c>
       <c r="AE33" s="21">
         <v>-58</v>
       </c>
       <c r="AF33" s="12">
         <v>-29</v>
       </c>
       <c r="AG33" s="21">
         <v>-62</v>
       </c>
       <c r="AH33" s="21">
         <v>-78</v>
       </c>
-    </row>
-    <row r="34" spans="1:34" ht="12" customHeight="1">
+      <c r="AI33" s="77">
+        <v>-30</v>
+      </c>
+    </row>
+    <row r="34" spans="1:35" ht="12" customHeight="1">
       <c r="A34" s="25" t="s">
         <v>34</v>
       </c>
       <c r="B34" s="8"/>
       <c r="C34" s="8"/>
       <c r="D34" s="9"/>
       <c r="E34" s="9"/>
       <c r="F34" s="9"/>
       <c r="G34" s="9"/>
       <c r="H34" s="10"/>
       <c r="I34" s="9"/>
       <c r="J34" s="13"/>
       <c r="K34" s="10"/>
       <c r="L34" s="10"/>
       <c r="M34" s="10"/>
       <c r="N34" s="1">
         <v>17</v>
       </c>
       <c r="O34" s="12">
         <v>9</v>
       </c>
       <c r="P34" s="1">
         <v>5</v>
       </c>
       <c r="Q34" s="21">
@@ -8396,52 +8465,55 @@
       </c>
       <c r="AA34" s="21">
         <v>6</v>
       </c>
       <c r="AB34" s="21">
         <v>8</v>
       </c>
       <c r="AC34" s="21">
         <v>14</v>
       </c>
       <c r="AD34" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AE34" s="21">
         <v>10</v>
       </c>
       <c r="AF34" s="12">
         <v>4</v>
       </c>
       <c r="AG34" s="21">
         <v>3</v>
       </c>
       <c r="AH34" s="21">
         <v>9</v>
       </c>
-    </row>
-    <row r="35" spans="1:34" ht="12" customHeight="1">
+      <c r="AI34" s="77">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="35" spans="1:35" ht="12" customHeight="1">
       <c r="A35" s="25" t="s">
         <v>36</v>
       </c>
       <c r="B35" s="8"/>
       <c r="C35" s="8"/>
       <c r="D35" s="9"/>
       <c r="E35" s="9"/>
       <c r="F35" s="9"/>
       <c r="G35" s="9"/>
       <c r="H35" s="10"/>
       <c r="I35" s="9"/>
       <c r="J35" s="13"/>
       <c r="K35" s="10"/>
       <c r="L35" s="10"/>
       <c r="M35" s="10"/>
       <c r="N35" s="1">
         <v>3</v>
       </c>
       <c r="O35" s="12">
         <v>-2</v>
       </c>
       <c r="P35" s="1">
         <v>-4</v>
       </c>
       <c r="Q35" s="21">
@@ -8474,52 +8546,55 @@
       <c r="Z35" s="21"/>
       <c r="AA35" s="21">
         <v>-1</v>
       </c>
       <c r="AB35" s="21">
         <v>-3</v>
       </c>
       <c r="AC35" s="21">
         <v>-2</v>
       </c>
       <c r="AD35" s="21">
         <v>1</v>
       </c>
       <c r="AE35" s="21">
         <v>-2</v>
       </c>
       <c r="AF35" s="12">
         <v>-2</v>
       </c>
       <c r="AG35" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AH35" s="21">
         <v>-2</v>
       </c>
-    </row>
-    <row r="36" spans="1:34" ht="12" customHeight="1">
+      <c r="AI35" s="77">
+        <v>-2</v>
+      </c>
+    </row>
+    <row r="36" spans="1:35" ht="12" customHeight="1">
       <c r="A36" s="53" t="s">
         <v>42</v>
       </c>
       <c r="B36" s="8"/>
       <c r="C36" s="8"/>
       <c r="D36" s="9"/>
       <c r="E36" s="9"/>
       <c r="F36" s="9"/>
       <c r="G36" s="9"/>
       <c r="H36" s="10"/>
       <c r="I36" s="9"/>
       <c r="J36" s="13"/>
       <c r="K36" s="10"/>
       <c r="L36" s="10"/>
       <c r="M36" s="10"/>
       <c r="N36" s="1">
         <v>-25</v>
       </c>
       <c r="O36" s="12">
         <v>-36</v>
       </c>
       <c r="P36" s="1">
         <v>-24</v>
       </c>
       <c r="Q36" s="21">
@@ -8554,52 +8629,55 @@
       </c>
       <c r="AA36" s="21">
         <v>-12</v>
       </c>
       <c r="AB36" s="21">
         <v>-18</v>
       </c>
       <c r="AC36" s="21">
         <v>-28</v>
       </c>
       <c r="AD36" s="21">
         <v>-34</v>
       </c>
       <c r="AE36" s="21">
         <v>-34</v>
       </c>
       <c r="AF36" s="12">
         <v>-32</v>
       </c>
       <c r="AG36" s="21">
         <v>-23</v>
       </c>
       <c r="AH36" s="21">
         <v>-50</v>
       </c>
-    </row>
-    <row r="37" spans="1:34" ht="12" customHeight="1">
+      <c r="AI36" s="77">
+        <v>-32</v>
+      </c>
+    </row>
+    <row r="37" spans="1:35" ht="12" customHeight="1">
       <c r="A37" s="53" t="s">
         <v>44</v>
       </c>
       <c r="B37" s="8"/>
       <c r="C37" s="8"/>
       <c r="D37" s="9"/>
       <c r="E37" s="9"/>
       <c r="F37" s="9"/>
       <c r="G37" s="9"/>
       <c r="H37" s="10"/>
       <c r="I37" s="9"/>
       <c r="J37" s="13"/>
       <c r="K37" s="10"/>
       <c r="L37" s="10"/>
       <c r="M37" s="10"/>
       <c r="N37" s="1">
         <v>20</v>
       </c>
       <c r="O37" s="12">
         <v>6</v>
       </c>
       <c r="P37" s="1">
         <v>23</v>
       </c>
       <c r="Q37" s="21">
@@ -8634,52 +8712,55 @@
       </c>
       <c r="AA37" s="21">
         <v>-7</v>
       </c>
       <c r="AB37" s="21">
         <v>10</v>
       </c>
       <c r="AC37" s="21">
         <v>12</v>
       </c>
       <c r="AD37" s="21">
         <v>2</v>
       </c>
       <c r="AE37" s="21">
         <v>10</v>
       </c>
       <c r="AF37" s="12">
         <v>7</v>
       </c>
       <c r="AG37" s="21">
         <v>5</v>
       </c>
       <c r="AH37" s="21">
         <v>9</v>
       </c>
-    </row>
-    <row r="38" spans="1:34" ht="12" customHeight="1">
+      <c r="AI37" s="77">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="38" spans="1:35" ht="12" customHeight="1">
       <c r="A38" s="53" t="s">
         <v>55</v>
       </c>
       <c r="B38" s="8"/>
       <c r="C38" s="8"/>
       <c r="D38" s="9"/>
       <c r="E38" s="9"/>
       <c r="F38" s="9"/>
       <c r="G38" s="9"/>
       <c r="H38" s="10"/>
       <c r="I38" s="9"/>
       <c r="J38" s="13"/>
       <c r="K38" s="10"/>
       <c r="L38" s="10"/>
       <c r="M38" s="10"/>
       <c r="N38" s="1">
         <v>-20</v>
       </c>
       <c r="O38" s="12">
         <v>-15</v>
       </c>
       <c r="P38" s="1">
         <v>-14</v>
       </c>
       <c r="Q38" s="21">
@@ -8714,52 +8795,55 @@
       </c>
       <c r="AA38" s="21">
         <v>-9</v>
       </c>
       <c r="AB38" s="21">
         <v>-11</v>
       </c>
       <c r="AC38" s="21">
         <v>-19</v>
       </c>
       <c r="AD38" s="21">
         <v>-22</v>
       </c>
       <c r="AE38" s="21">
         <v>-15</v>
       </c>
       <c r="AF38" s="12">
         <v>-11</v>
       </c>
       <c r="AG38" s="21">
         <v>-19</v>
       </c>
       <c r="AH38" s="21">
         <v>-16</v>
       </c>
-    </row>
-    <row r="39" spans="1:34" ht="12" customHeight="1">
+      <c r="AI38" s="77">
+        <v>-17</v>
+      </c>
+    </row>
+    <row r="39" spans="1:35" ht="12" customHeight="1">
       <c r="A39" s="53" t="s">
         <v>47</v>
       </c>
       <c r="B39" s="8"/>
       <c r="C39" s="8"/>
       <c r="D39" s="9"/>
       <c r="E39" s="9"/>
       <c r="F39" s="9"/>
       <c r="G39" s="9"/>
       <c r="H39" s="10"/>
       <c r="I39" s="9"/>
       <c r="J39" s="13"/>
       <c r="K39" s="10"/>
       <c r="L39" s="10"/>
       <c r="M39" s="10"/>
       <c r="N39" s="1">
         <v>7</v>
       </c>
       <c r="O39" s="12">
         <v>1</v>
       </c>
       <c r="P39" s="1">
         <v>7</v>
       </c>
       <c r="Q39" s="21">
@@ -8792,52 +8876,55 @@
       </c>
       <c r="AA39" s="21">
         <v>3</v>
       </c>
       <c r="AB39" s="21">
         <v>6</v>
       </c>
       <c r="AC39" s="21">
         <v>-2</v>
       </c>
       <c r="AD39" s="21">
         <v>-7</v>
       </c>
       <c r="AE39" s="21">
         <v>-9</v>
       </c>
       <c r="AF39" s="12">
         <v>-5</v>
       </c>
       <c r="AG39" s="21">
         <v>-3</v>
       </c>
       <c r="AH39" s="21">
         <v>2</v>
       </c>
-    </row>
-    <row r="40" spans="1:34" ht="12" customHeight="1">
+      <c r="AI39" s="77">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="40" spans="1:35" ht="12" customHeight="1">
       <c r="A40" s="53" t="s">
         <v>48</v>
       </c>
       <c r="B40" s="8"/>
       <c r="C40" s="8"/>
       <c r="D40" s="8"/>
       <c r="E40" s="8"/>
       <c r="F40" s="8"/>
       <c r="G40" s="8"/>
       <c r="H40" s="8"/>
       <c r="I40" s="8"/>
       <c r="J40" s="8"/>
       <c r="K40" s="8"/>
       <c r="L40" s="8"/>
       <c r="M40" s="8"/>
       <c r="N40" s="2" t="s">
         <v>26</v>
       </c>
       <c r="O40" s="12">
         <v>0</v>
       </c>
       <c r="P40" s="1">
         <v>3</v>
       </c>
       <c r="Q40" s="21">
@@ -8872,52 +8959,55 @@
       </c>
       <c r="AA40" s="21">
         <v>2</v>
       </c>
       <c r="AB40" s="21">
         <v>-2</v>
       </c>
       <c r="AC40" s="21">
         <v>7</v>
       </c>
       <c r="AD40" s="21">
         <v>-3</v>
       </c>
       <c r="AE40" s="21">
         <v>-5</v>
       </c>
       <c r="AF40" s="12">
         <v>2</v>
       </c>
       <c r="AG40" s="21">
         <v>1</v>
       </c>
       <c r="AH40" s="21">
         <v>-6</v>
       </c>
-    </row>
-    <row r="41" spans="1:34" ht="12" customHeight="1">
+      <c r="AI40" s="77">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="41" spans="1:35" ht="12" customHeight="1">
       <c r="A41" s="53" t="s">
         <v>56</v>
       </c>
       <c r="B41" s="8"/>
       <c r="C41" s="8"/>
       <c r="D41" s="8"/>
       <c r="E41" s="8"/>
       <c r="F41" s="8"/>
       <c r="G41" s="8"/>
       <c r="H41" s="8"/>
       <c r="I41" s="8"/>
       <c r="J41" s="8"/>
       <c r="K41" s="8"/>
       <c r="L41" s="8"/>
       <c r="M41" s="8"/>
       <c r="N41" s="1">
         <v>-3</v>
       </c>
       <c r="O41" s="12">
         <v>3</v>
       </c>
       <c r="P41" s="1">
         <v>2</v>
       </c>
       <c r="Q41" s="21">
@@ -8950,52 +9040,55 @@
       </c>
       <c r="AA41" s="21">
         <v>-4</v>
       </c>
       <c r="AB41" s="21">
         <v>2</v>
       </c>
       <c r="AC41" s="21">
         <v>-1</v>
       </c>
       <c r="AD41" s="21">
         <v>4</v>
       </c>
       <c r="AE41" s="21">
         <v>2</v>
       </c>
       <c r="AF41" s="12">
         <v>6</v>
       </c>
       <c r="AG41" s="21">
         <v>-7</v>
       </c>
       <c r="AH41" s="21">
         <v>-6</v>
       </c>
-    </row>
-    <row r="42" spans="1:34" ht="12" customHeight="1">
+      <c r="AI41" s="77">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="42" spans="1:35" ht="12" customHeight="1">
       <c r="A42" s="53" t="s">
         <v>57</v>
       </c>
       <c r="B42" s="8"/>
       <c r="C42" s="8"/>
       <c r="D42" s="9"/>
       <c r="E42" s="9"/>
       <c r="F42" s="9"/>
       <c r="G42" s="9"/>
       <c r="H42" s="10"/>
       <c r="I42" s="9"/>
       <c r="J42" s="13"/>
       <c r="K42" s="10"/>
       <c r="L42" s="10"/>
       <c r="M42" s="10"/>
       <c r="N42" s="1">
         <v>-5</v>
       </c>
       <c r="O42" s="12">
         <v>-1</v>
       </c>
       <c r="P42" s="1">
         <v>-2</v>
       </c>
       <c r="Q42" s="21">
@@ -9028,52 +9121,55 @@
       </c>
       <c r="AA42" s="21">
         <v>-6</v>
       </c>
       <c r="AB42" s="21">
         <v>-9</v>
       </c>
       <c r="AC42" s="21">
         <v>-2</v>
       </c>
       <c r="AD42" s="21">
         <v>-3</v>
       </c>
       <c r="AE42" s="21">
         <v>-3</v>
       </c>
       <c r="AF42" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AG42" s="21">
         <v>-9</v>
       </c>
       <c r="AH42" s="21">
         <v>-6</v>
       </c>
-    </row>
-    <row r="43" spans="1:34" ht="12" customHeight="1">
+      <c r="AI42" s="77">
+        <v>-6</v>
+      </c>
+    </row>
+    <row r="43" spans="1:35" ht="12" customHeight="1">
       <c r="A43" s="53" t="s">
         <v>49</v>
       </c>
       <c r="B43" s="8"/>
       <c r="C43" s="8"/>
       <c r="D43" s="9"/>
       <c r="E43" s="9"/>
       <c r="F43" s="9"/>
       <c r="G43" s="9"/>
       <c r="H43" s="10"/>
       <c r="I43" s="9"/>
       <c r="J43" s="13"/>
       <c r="K43" s="10"/>
       <c r="L43" s="10"/>
       <c r="M43" s="10"/>
       <c r="N43" s="1">
         <v>18</v>
       </c>
       <c r="O43" s="12">
         <v>24</v>
       </c>
       <c r="P43" s="1">
         <v>9</v>
       </c>
       <c r="Q43" s="21">
@@ -9108,52 +9204,55 @@
       </c>
       <c r="AA43" s="21">
         <v>7</v>
       </c>
       <c r="AB43" s="21">
         <v>23</v>
       </c>
       <c r="AC43" s="21">
         <v>9</v>
       </c>
       <c r="AD43" s="21">
         <v>6</v>
       </c>
       <c r="AE43" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AF43" s="12">
         <v>11</v>
       </c>
       <c r="AG43" s="21">
         <v>6</v>
       </c>
       <c r="AH43" s="21">
         <v>12</v>
       </c>
-    </row>
-    <row r="44" spans="1:34" ht="12" customHeight="1">
+      <c r="AI43" s="77">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="44" spans="1:35" ht="12" customHeight="1">
       <c r="A44" s="53" t="s">
         <v>50</v>
       </c>
       <c r="B44" s="8"/>
       <c r="C44" s="8"/>
       <c r="D44" s="9"/>
       <c r="E44" s="9"/>
       <c r="F44" s="9"/>
       <c r="G44" s="9"/>
       <c r="H44" s="10"/>
       <c r="I44" s="9"/>
       <c r="J44" s="13"/>
       <c r="K44" s="10"/>
       <c r="L44" s="10"/>
       <c r="M44" s="10"/>
       <c r="N44" s="53">
         <v>11</v>
       </c>
       <c r="O44" s="12">
         <v>13</v>
       </c>
       <c r="P44" s="53">
         <v>9</v>
       </c>
       <c r="Q44" s="21">
@@ -9188,52 +9287,55 @@
       </c>
       <c r="AA44" s="21">
         <v>-9</v>
       </c>
       <c r="AB44" s="21">
         <v>19</v>
       </c>
       <c r="AC44" s="21">
         <v>-8</v>
       </c>
       <c r="AD44" s="21">
         <v>-7</v>
       </c>
       <c r="AE44" s="21">
         <v>-4</v>
       </c>
       <c r="AF44" s="12">
         <v>10</v>
       </c>
       <c r="AG44" s="21">
         <v>4</v>
       </c>
       <c r="AH44" s="21">
         <v>-9</v>
       </c>
-    </row>
-    <row r="45" spans="1:34" ht="12" customHeight="1">
+      <c r="AI44" s="77">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="45" spans="1:35" ht="12" customHeight="1">
       <c r="A45" s="53" t="s">
         <v>58</v>
       </c>
       <c r="B45" s="8"/>
       <c r="C45" s="8"/>
       <c r="D45" s="9"/>
       <c r="E45" s="9"/>
       <c r="F45" s="9"/>
       <c r="G45" s="9"/>
       <c r="H45" s="10"/>
       <c r="I45" s="9"/>
       <c r="J45" s="13"/>
       <c r="K45" s="10"/>
       <c r="L45" s="10"/>
       <c r="M45" s="10"/>
       <c r="N45" s="53">
         <v>-2</v>
       </c>
       <c r="O45" s="12">
         <v>3</v>
       </c>
       <c r="P45" s="53">
         <v>0</v>
       </c>
       <c r="Q45" s="21">
@@ -9266,52 +9368,55 @@
       <c r="Z45" s="21">
         <v>-2</v>
       </c>
       <c r="AA45" s="21">
         <v>-4</v>
       </c>
       <c r="AB45" s="21"/>
       <c r="AC45" s="21">
         <v>-6</v>
       </c>
       <c r="AD45" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AE45" s="21">
         <v>-3</v>
       </c>
       <c r="AF45" s="12">
         <v>-2</v>
       </c>
       <c r="AG45" s="21">
         <v>-1</v>
       </c>
       <c r="AH45" s="21">
         <v>4</v>
       </c>
-    </row>
-    <row r="46" spans="1:34" ht="12" customHeight="1">
+      <c r="AI45" s="77">
+        <v>-6</v>
+      </c>
+    </row>
+    <row r="46" spans="1:35" ht="12" customHeight="1">
       <c r="A46" s="22" t="s">
         <v>52</v>
       </c>
       <c r="B46" s="14"/>
       <c r="C46" s="14"/>
       <c r="D46" s="14"/>
       <c r="E46" s="14"/>
       <c r="F46" s="14"/>
       <c r="G46" s="14"/>
       <c r="H46" s="15"/>
       <c r="I46" s="14"/>
       <c r="J46" s="15"/>
       <c r="K46" s="15"/>
       <c r="L46" s="15"/>
       <c r="M46" s="15"/>
       <c r="N46" s="22">
         <v>-15</v>
       </c>
       <c r="O46" s="16">
         <v>-12</v>
       </c>
       <c r="P46" s="22">
         <v>-21</v>
       </c>
       <c r="Q46" s="16">
@@ -9346,224 +9451,227 @@
       </c>
       <c r="AA46" s="16">
         <v>-25</v>
       </c>
       <c r="AB46" s="16">
         <v>-27</v>
       </c>
       <c r="AC46" s="16">
         <v>-12</v>
       </c>
       <c r="AD46" s="16">
         <v>-9</v>
       </c>
       <c r="AE46" s="16">
         <v>-5</v>
       </c>
       <c r="AF46" s="16">
         <v>-17</v>
       </c>
       <c r="AG46" s="16">
         <v>-19</v>
       </c>
       <c r="AH46" s="16">
         <v>-19</v>
       </c>
-    </row>
-    <row r="47" spans="1:34">
+      <c r="AI46" s="78">
+        <v>-20</v>
+      </c>
+    </row>
+    <row r="47" spans="1:35">
       <c r="A47" s="17" t="s">
         <v>25</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="T32:AG32"/>
     <mergeCell ref="AF8:AQ8"/>
     <mergeCell ref="T6:AQ6"/>
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="B8:M8"/>
     <mergeCell ref="T8:AE8"/>
     <mergeCell ref="N8:S8"/>
     <mergeCell ref="T10:AG10"/>
     <mergeCell ref="T25:AG25"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A3:AQ40"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="13" topLeftCell="R1" activePane="topRight" state="frozen"/>
       <selection pane="topRight" activeCell="A3" sqref="A3:AQ3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="26.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="26.88671875" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="3" width="0" style="1" hidden="1" customWidth="1"/>
-    <col min="4" max="4" width="8.42578125" style="1" hidden="1" customWidth="1"/>
+    <col min="4" max="4" width="8.44140625" style="1" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="0" style="1" hidden="1" customWidth="1"/>
-    <col min="6" max="6" width="8.28515625" style="1" hidden="1" customWidth="1"/>
+    <col min="6" max="6" width="8.33203125" style="1" hidden="1" customWidth="1"/>
     <col min="7" max="13" width="0" style="1" hidden="1" customWidth="1"/>
-    <col min="14" max="15" width="9.140625" style="1"/>
-[...2 lines deleted...]
-    <col min="18" max="18" width="8.42578125" style="1" customWidth="1"/>
+    <col min="14" max="15" width="9.109375" style="1"/>
+    <col min="16" max="16" width="8.88671875" style="1" customWidth="1"/>
+    <col min="17" max="17" width="9.109375" style="1"/>
+    <col min="18" max="18" width="8.44140625" style="1" customWidth="1"/>
     <col min="19" max="19" width="8" style="1" customWidth="1"/>
-    <col min="20" max="25" width="9.140625" style="1"/>
-[...2 lines deleted...]
-    <col min="29" max="16384" width="9.140625" style="1"/>
+    <col min="20" max="25" width="9.109375" style="1"/>
+    <col min="26" max="27" width="9.109375" style="28"/>
+    <col min="28" max="28" width="8.44140625" style="1" customWidth="1"/>
+    <col min="29" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:43" ht="12.75">
-      <c r="A3" s="77" t="s">
+    <row r="3" spans="1:43" ht="13.2">
+      <c r="A3" s="79" t="s">
         <v>31</v>
       </c>
-      <c r="B3" s="77"/>
-[...40 lines deleted...]
-      <c r="AQ3" s="77"/>
+      <c r="B3" s="79"/>
+      <c r="C3" s="79"/>
+      <c r="D3" s="79"/>
+      <c r="E3" s="79"/>
+      <c r="F3" s="79"/>
+      <c r="G3" s="79"/>
+      <c r="H3" s="79"/>
+      <c r="I3" s="79"/>
+      <c r="J3" s="79"/>
+      <c r="K3" s="79"/>
+      <c r="L3" s="79"/>
+      <c r="M3" s="79"/>
+      <c r="N3" s="79"/>
+      <c r="O3" s="79"/>
+      <c r="P3" s="79"/>
+      <c r="Q3" s="79"/>
+      <c r="R3" s="79"/>
+      <c r="S3" s="79"/>
+      <c r="T3" s="79"/>
+      <c r="U3" s="79"/>
+      <c r="V3" s="79"/>
+      <c r="W3" s="79"/>
+      <c r="X3" s="79"/>
+      <c r="Y3" s="79"/>
+      <c r="Z3" s="79"/>
+      <c r="AA3" s="79"/>
+      <c r="AB3" s="79"/>
+      <c r="AC3" s="79"/>
+      <c r="AD3" s="79"/>
+      <c r="AE3" s="79"/>
+      <c r="AF3" s="79"/>
+      <c r="AG3" s="79"/>
+      <c r="AH3" s="79"/>
+      <c r="AI3" s="79"/>
+      <c r="AJ3" s="79"/>
+      <c r="AK3" s="79"/>
+      <c r="AL3" s="79"/>
+      <c r="AM3" s="79"/>
+      <c r="AN3" s="79"/>
+      <c r="AO3" s="79"/>
+      <c r="AP3" s="79"/>
+      <c r="AQ3" s="79"/>
     </row>
     <row r="4" spans="1:43">
       <c r="N4" s="27"/>
       <c r="O4" s="22"/>
       <c r="P4" s="27"/>
       <c r="Q4" s="22"/>
       <c r="R4" s="22"/>
       <c r="S4" s="22"/>
       <c r="T4" s="22"/>
       <c r="U4" s="22"/>
       <c r="V4" s="22"/>
       <c r="W4" s="27"/>
       <c r="X4" s="27"/>
       <c r="Y4" s="22"/>
       <c r="AE4" s="29"/>
       <c r="AQ4" s="54" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="5" spans="1:43">
-      <c r="A5" s="90"/>
-      <c r="B5" s="82">
+      <c r="A5" s="92"/>
+      <c r="B5" s="84">
         <v>2021</v>
       </c>
-      <c r="C5" s="83"/>
-[...10 lines deleted...]
-      <c r="N5" s="84">
+      <c r="C5" s="85"/>
+      <c r="D5" s="85"/>
+      <c r="E5" s="85"/>
+      <c r="F5" s="85"/>
+      <c r="G5" s="85"/>
+      <c r="H5" s="85"/>
+      <c r="I5" s="85"/>
+      <c r="J5" s="85"/>
+      <c r="K5" s="85"/>
+      <c r="L5" s="85"/>
+      <c r="M5" s="85"/>
+      <c r="N5" s="86">
         <v>2022</v>
       </c>
-      <c r="O5" s="85"/>
-[...10 lines deleted...]
-      <c r="Z5" s="88">
+      <c r="O5" s="87"/>
+      <c r="P5" s="87"/>
+      <c r="Q5" s="87"/>
+      <c r="R5" s="87"/>
+      <c r="S5" s="87"/>
+      <c r="T5" s="87"/>
+      <c r="U5" s="87"/>
+      <c r="V5" s="87"/>
+      <c r="W5" s="87"/>
+      <c r="X5" s="87"/>
+      <c r="Y5" s="87"/>
+      <c r="Z5" s="90">
         <v>2023</v>
       </c>
-      <c r="AA5" s="88"/>
-[...10 lines deleted...]
-      <c r="AL5" s="82">
+      <c r="AA5" s="90"/>
+      <c r="AB5" s="90"/>
+      <c r="AC5" s="90"/>
+      <c r="AD5" s="90"/>
+      <c r="AE5" s="90"/>
+      <c r="AF5" s="90"/>
+      <c r="AG5" s="90"/>
+      <c r="AH5" s="90"/>
+      <c r="AI5" s="90"/>
+      <c r="AJ5" s="90"/>
+      <c r="AK5" s="84"/>
+      <c r="AL5" s="84">
         <v>2024</v>
       </c>
-      <c r="AM5" s="83"/>
-[...3 lines deleted...]
-      <c r="AQ5" s="87"/>
+      <c r="AM5" s="85"/>
+      <c r="AN5" s="85"/>
+      <c r="AO5" s="85"/>
+      <c r="AP5" s="85"/>
+      <c r="AQ5" s="89"/>
     </row>
     <row r="6" spans="1:43" ht="24.75" customHeight="1">
-      <c r="A6" s="91"/>
+      <c r="A6" s="93"/>
       <c r="B6" s="30" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="30" t="s">
         <v>15</v>
       </c>
       <c r="D6" s="31" t="s">
         <v>16</v>
       </c>
       <c r="E6" s="31" t="s">
         <v>17</v>
       </c>
       <c r="F6" s="31" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="31" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="31" t="s">
         <v>12</v>
       </c>
       <c r="I6" s="32" t="s">
         <v>13</v>
       </c>
       <c r="J6" s="32" t="s">
@@ -9648,95 +9756,95 @@
         <v>20</v>
       </c>
       <c r="AK6" s="4" t="s">
         <v>23</v>
       </c>
       <c r="AL6" s="52" t="s">
         <v>5</v>
       </c>
       <c r="AM6" s="52" t="s">
         <v>6</v>
       </c>
       <c r="AN6" s="52" t="s">
         <v>7</v>
       </c>
       <c r="AO6" s="52" t="s">
         <v>8</v>
       </c>
       <c r="AP6" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AQ6" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:43">
-      <c r="A7" s="86" t="s">
+      <c r="A7" s="88" t="s">
         <v>9</v>
       </c>
-      <c r="B7" s="86"/>
-[...40 lines deleted...]
-      <c r="AQ7" s="78"/>
+      <c r="B7" s="88"/>
+      <c r="C7" s="88"/>
+      <c r="D7" s="88"/>
+      <c r="E7" s="88"/>
+      <c r="F7" s="88"/>
+      <c r="G7" s="88"/>
+      <c r="H7" s="88"/>
+      <c r="I7" s="88"/>
+      <c r="J7" s="88"/>
+      <c r="K7" s="88"/>
+      <c r="L7" s="88"/>
+      <c r="M7" s="88"/>
+      <c r="N7" s="88"/>
+      <c r="O7" s="88"/>
+      <c r="P7" s="88"/>
+      <c r="Q7" s="88"/>
+      <c r="R7" s="88"/>
+      <c r="S7" s="88"/>
+      <c r="T7" s="88"/>
+      <c r="U7" s="88"/>
+      <c r="V7" s="88"/>
+      <c r="W7" s="88"/>
+      <c r="X7" s="88"/>
+      <c r="Y7" s="88"/>
+      <c r="Z7" s="88"/>
+      <c r="AA7" s="88"/>
+      <c r="AB7" s="88"/>
+      <c r="AC7" s="88"/>
+      <c r="AD7" s="88"/>
+      <c r="AE7" s="88"/>
+      <c r="AF7" s="88"/>
+      <c r="AG7" s="88"/>
+      <c r="AH7" s="88"/>
+      <c r="AI7" s="88"/>
+      <c r="AJ7" s="88"/>
+      <c r="AK7" s="88"/>
+      <c r="AL7" s="88"/>
+      <c r="AM7" s="88"/>
+      <c r="AN7" s="88"/>
+      <c r="AO7" s="88"/>
+      <c r="AP7" s="88"/>
+      <c r="AQ7" s="80"/>
     </row>
     <row r="8" spans="1:43">
       <c r="A8" s="50" t="s">
         <v>33</v>
       </c>
       <c r="B8" s="35"/>
       <c r="C8" s="35"/>
       <c r="D8" s="36"/>
       <c r="E8" s="37"/>
       <c r="F8" s="37"/>
       <c r="G8" s="37"/>
       <c r="H8" s="38"/>
       <c r="I8" s="37"/>
       <c r="J8" s="38"/>
       <c r="K8" s="38"/>
       <c r="L8" s="38"/>
       <c r="M8" s="39"/>
       <c r="N8" s="2" t="s">
         <v>30</v>
       </c>
       <c r="O8" s="40">
         <v>-2.19</v>
       </c>
       <c r="P8" s="40">
         <v>-0.87</v>
@@ -10979,95 +11087,95 @@
         <v>-0.34</v>
       </c>
       <c r="AK19" s="18">
         <v>-0.16</v>
       </c>
       <c r="AL19" s="18">
         <v>-8.6300000000000008</v>
       </c>
       <c r="AM19" s="18">
         <v>-4.3099999999999996</v>
       </c>
       <c r="AN19" s="18">
         <v>-4.79</v>
       </c>
       <c r="AO19" s="18">
         <v>-1.69</v>
       </c>
       <c r="AP19" s="18">
         <v>-1.63</v>
       </c>
       <c r="AQ19" s="18">
         <v>-1.65</v>
       </c>
     </row>
     <row r="20" spans="1:43">
-      <c r="A20" s="79" t="s">
+      <c r="A20" s="81" t="s">
         <v>27</v>
       </c>
-      <c r="B20" s="79"/>
-[...40 lines deleted...]
-      <c r="AQ20" s="79"/>
+      <c r="B20" s="81"/>
+      <c r="C20" s="81"/>
+      <c r="D20" s="81"/>
+      <c r="E20" s="81"/>
+      <c r="F20" s="81"/>
+      <c r="G20" s="81"/>
+      <c r="H20" s="81"/>
+      <c r="I20" s="81"/>
+      <c r="J20" s="81"/>
+      <c r="K20" s="81"/>
+      <c r="L20" s="81"/>
+      <c r="M20" s="81"/>
+      <c r="N20" s="81"/>
+      <c r="O20" s="81"/>
+      <c r="P20" s="81"/>
+      <c r="Q20" s="81"/>
+      <c r="R20" s="81"/>
+      <c r="S20" s="81"/>
+      <c r="T20" s="81"/>
+      <c r="U20" s="81"/>
+      <c r="V20" s="81"/>
+      <c r="W20" s="81"/>
+      <c r="X20" s="81"/>
+      <c r="Y20" s="81"/>
+      <c r="Z20" s="81"/>
+      <c r="AA20" s="81"/>
+      <c r="AB20" s="81"/>
+      <c r="AC20" s="81"/>
+      <c r="AD20" s="81"/>
+      <c r="AE20" s="81"/>
+      <c r="AF20" s="81"/>
+      <c r="AG20" s="81"/>
+      <c r="AH20" s="81"/>
+      <c r="AI20" s="81"/>
+      <c r="AJ20" s="81"/>
+      <c r="AK20" s="81"/>
+      <c r="AL20" s="81"/>
+      <c r="AM20" s="81"/>
+      <c r="AN20" s="81"/>
+      <c r="AO20" s="81"/>
+      <c r="AP20" s="81"/>
+      <c r="AQ20" s="81"/>
     </row>
     <row r="21" spans="1:43">
       <c r="A21" s="50" t="s">
         <v>33</v>
       </c>
       <c r="B21" s="35"/>
       <c r="C21" s="35"/>
       <c r="D21" s="36"/>
       <c r="E21" s="37"/>
       <c r="F21" s="37"/>
       <c r="G21" s="37"/>
       <c r="H21" s="38"/>
       <c r="I21" s="37"/>
       <c r="J21" s="38"/>
       <c r="K21" s="38"/>
       <c r="L21" s="38"/>
       <c r="M21" s="39"/>
       <c r="N21" s="2" t="s">
         <v>30</v>
       </c>
       <c r="O21" s="40">
         <v>-2.71</v>
       </c>
       <c r="P21" s="40">
         <v>-1.2</v>
@@ -11668,95 +11776,95 @@
         <v>0.11</v>
       </c>
       <c r="AK26" s="18">
         <v>0.16</v>
       </c>
       <c r="AL26" s="18">
         <v>-6.48</v>
       </c>
       <c r="AM26" s="18">
         <v>-0.67</v>
       </c>
       <c r="AN26" s="18">
         <v>-2.4300000000000002</v>
       </c>
       <c r="AO26" s="18">
         <v>-1.65</v>
       </c>
       <c r="AP26" s="18">
         <v>-1.19</v>
       </c>
       <c r="AQ26" s="18">
         <v>-1.98</v>
       </c>
     </row>
     <row r="27" spans="1:43">
-      <c r="A27" s="78" t="s">
+      <c r="A27" s="80" t="s">
         <v>28</v>
       </c>
-      <c r="B27" s="78"/>
-[...40 lines deleted...]
-      <c r="AQ27" s="78"/>
+      <c r="B27" s="80"/>
+      <c r="C27" s="80"/>
+      <c r="D27" s="80"/>
+      <c r="E27" s="80"/>
+      <c r="F27" s="80"/>
+      <c r="G27" s="80"/>
+      <c r="H27" s="80"/>
+      <c r="I27" s="80"/>
+      <c r="J27" s="80"/>
+      <c r="K27" s="80"/>
+      <c r="L27" s="80"/>
+      <c r="M27" s="80"/>
+      <c r="N27" s="80"/>
+      <c r="O27" s="80"/>
+      <c r="P27" s="80"/>
+      <c r="Q27" s="80"/>
+      <c r="R27" s="80"/>
+      <c r="S27" s="80"/>
+      <c r="T27" s="80"/>
+      <c r="U27" s="80"/>
+      <c r="V27" s="80"/>
+      <c r="W27" s="80"/>
+      <c r="X27" s="80"/>
+      <c r="Y27" s="80"/>
+      <c r="Z27" s="80"/>
+      <c r="AA27" s="80"/>
+      <c r="AB27" s="80"/>
+      <c r="AC27" s="80"/>
+      <c r="AD27" s="80"/>
+      <c r="AE27" s="80"/>
+      <c r="AF27" s="80"/>
+      <c r="AG27" s="80"/>
+      <c r="AH27" s="80"/>
+      <c r="AI27" s="80"/>
+      <c r="AJ27" s="80"/>
+      <c r="AK27" s="80"/>
+      <c r="AL27" s="80"/>
+      <c r="AM27" s="80"/>
+      <c r="AN27" s="80"/>
+      <c r="AO27" s="80"/>
+      <c r="AP27" s="80"/>
+      <c r="AQ27" s="80"/>
     </row>
     <row r="28" spans="1:43">
       <c r="A28" s="50" t="s">
         <v>33</v>
       </c>
       <c r="B28" s="35"/>
       <c r="C28" s="35"/>
       <c r="D28" s="36"/>
       <c r="E28" s="37"/>
       <c r="F28" s="37"/>
       <c r="G28" s="37"/>
       <c r="H28" s="38"/>
       <c r="I28" s="37"/>
       <c r="J28" s="41"/>
       <c r="K28" s="38"/>
       <c r="L28" s="41"/>
       <c r="M28" s="39"/>
       <c r="N28" s="2" t="s">
         <v>30</v>
       </c>
       <c r="O28" s="40">
         <v>-1.17</v>
       </c>
       <c r="P28" s="42">
         <v>-0.21</v>
@@ -13024,198 +13132,198 @@
       <c r="AF40" s="23"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A3:AQ3"/>
     <mergeCell ref="AL5:AQ5"/>
     <mergeCell ref="A20:AQ20"/>
     <mergeCell ref="A27:AQ27"/>
     <mergeCell ref="A7:AQ7"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="N5:Y5"/>
     <mergeCell ref="Z5:AK5"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BF48"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="T1" workbookViewId="0">
-      <selection activeCell="AC54" sqref="AC54"/>
+    <sheetView topLeftCell="T1" workbookViewId="0">
+      <selection activeCell="T7" sqref="T7:AQ7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="26.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="26.88671875" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="3" width="0" style="1" hidden="1" customWidth="1"/>
-    <col min="4" max="4" width="8.42578125" style="1" hidden="1" customWidth="1"/>
+    <col min="4" max="4" width="8.44140625" style="1" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="0" style="1" hidden="1" customWidth="1"/>
-    <col min="6" max="6" width="8.28515625" style="1" hidden="1" customWidth="1"/>
+    <col min="6" max="6" width="8.33203125" style="1" hidden="1" customWidth="1"/>
     <col min="7" max="13" width="0" style="1" hidden="1" customWidth="1"/>
-    <col min="14" max="16384" width="9.140625" style="1"/>
+    <col min="14" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:58" ht="12" customHeight="1"/>
     <row r="2" spans="1:58" ht="12" customHeight="1"/>
     <row r="3" spans="1:58" ht="12" customHeight="1"/>
     <row r="4" spans="1:58" ht="12" customHeight="1"/>
     <row r="5" spans="1:58" ht="12" customHeight="1"/>
     <row r="6" spans="1:58" ht="12" customHeight="1"/>
-    <row r="7" spans="1:58" ht="13.15" customHeight="1">
+    <row r="7" spans="1:58" ht="13.2" customHeight="1">
       <c r="A7" s="68" t="s">
         <v>60</v>
       </c>
       <c r="B7" s="68"/>
       <c r="C7" s="68"/>
       <c r="D7" s="68"/>
       <c r="E7" s="68"/>
       <c r="F7" s="68"/>
       <c r="G7" s="68"/>
       <c r="H7" s="68"/>
       <c r="I7" s="68"/>
       <c r="J7" s="68"/>
       <c r="K7" s="68"/>
       <c r="L7" s="68"/>
       <c r="M7" s="68"/>
       <c r="N7" s="68"/>
       <c r="O7" s="68"/>
       <c r="P7" s="68"/>
       <c r="Q7" s="68"/>
       <c r="R7" s="68"/>
       <c r="S7" s="68"/>
-      <c r="T7" s="77" t="s">
+      <c r="T7" s="79" t="s">
         <v>61</v>
       </c>
-      <c r="U7" s="77"/>
-[...21 lines deleted...]
-      <c r="AQ7" s="77"/>
+      <c r="U7" s="79"/>
+      <c r="V7" s="79"/>
+      <c r="W7" s="79"/>
+      <c r="X7" s="79"/>
+      <c r="Y7" s="79"/>
+      <c r="Z7" s="79"/>
+      <c r="AA7" s="79"/>
+      <c r="AB7" s="79"/>
+      <c r="AC7" s="79"/>
+      <c r="AD7" s="79"/>
+      <c r="AE7" s="79"/>
+      <c r="AF7" s="79"/>
+      <c r="AG7" s="79"/>
+      <c r="AH7" s="79"/>
+      <c r="AI7" s="79"/>
+      <c r="AJ7" s="79"/>
+      <c r="AK7" s="79"/>
+      <c r="AL7" s="79"/>
+      <c r="AM7" s="79"/>
+      <c r="AN7" s="79"/>
+      <c r="AO7" s="79"/>
+      <c r="AP7" s="79"/>
+      <c r="AQ7" s="79"/>
       <c r="AR7" s="68"/>
       <c r="AS7" s="68"/>
       <c r="AT7" s="68"/>
       <c r="AU7" s="68"/>
       <c r="AV7" s="68"/>
       <c r="AW7" s="68"/>
       <c r="AX7" s="68"/>
       <c r="AY7" s="68"/>
       <c r="AZ7" s="68"/>
       <c r="BA7" s="68"/>
       <c r="BB7" s="68"/>
       <c r="BC7" s="68"/>
       <c r="BD7" s="68"/>
       <c r="BE7" s="68"/>
       <c r="BF7" s="68"/>
     </row>
     <row r="8" spans="1:58" ht="12.6" customHeight="1">
-      <c r="AD8" s="95"/>
-[...1 lines deleted...]
-      <c r="AP8" s="95" t="s">
+      <c r="AD8" s="97"/>
+      <c r="AE8" s="97"/>
+      <c r="AP8" s="97" t="s">
         <v>18</v>
       </c>
-      <c r="AQ8" s="95"/>
+      <c r="AQ8" s="97"/>
     </row>
     <row r="9" spans="1:58">
-      <c r="A9" s="90"/>
-      <c r="B9" s="82">
+      <c r="A9" s="92"/>
+      <c r="B9" s="84">
         <v>2021</v>
       </c>
-      <c r="C9" s="83"/>
-[...10 lines deleted...]
-      <c r="N9" s="83">
+      <c r="C9" s="85"/>
+      <c r="D9" s="85"/>
+      <c r="E9" s="85"/>
+      <c r="F9" s="85"/>
+      <c r="G9" s="85"/>
+      <c r="H9" s="85"/>
+      <c r="I9" s="85"/>
+      <c r="J9" s="85"/>
+      <c r="K9" s="85"/>
+      <c r="L9" s="85"/>
+      <c r="M9" s="85"/>
+      <c r="N9" s="85">
         <v>2024</v>
       </c>
-      <c r="O9" s="83"/>
-[...4 lines deleted...]
-      <c r="T9" s="88">
+      <c r="O9" s="85"/>
+      <c r="P9" s="85"/>
+      <c r="Q9" s="85"/>
+      <c r="R9" s="85"/>
+      <c r="S9" s="85"/>
+      <c r="T9" s="90">
         <v>2025</v>
       </c>
-      <c r="U9" s="88"/>
-[...10 lines deleted...]
-      <c r="AF9" s="88">
+      <c r="U9" s="90"/>
+      <c r="V9" s="90"/>
+      <c r="W9" s="90"/>
+      <c r="X9" s="90"/>
+      <c r="Y9" s="90"/>
+      <c r="Z9" s="90"/>
+      <c r="AA9" s="90"/>
+      <c r="AB9" s="90"/>
+      <c r="AC9" s="90"/>
+      <c r="AD9" s="90"/>
+      <c r="AE9" s="84"/>
+      <c r="AF9" s="90">
         <v>2026</v>
       </c>
-      <c r="AG9" s="88"/>
-[...9 lines deleted...]
-      <c r="AQ9" s="82"/>
+      <c r="AG9" s="90"/>
+      <c r="AH9" s="90"/>
+      <c r="AI9" s="90"/>
+      <c r="AJ9" s="90"/>
+      <c r="AK9" s="90"/>
+      <c r="AL9" s="90"/>
+      <c r="AM9" s="90"/>
+      <c r="AN9" s="90"/>
+      <c r="AO9" s="90"/>
+      <c r="AP9" s="90"/>
+      <c r="AQ9" s="84"/>
     </row>
     <row r="10" spans="1:58" ht="18" customHeight="1">
-      <c r="A10" s="91"/>
+      <c r="A10" s="93"/>
       <c r="B10" s="30" t="s">
         <v>5</v>
       </c>
       <c r="C10" s="30" t="s">
         <v>15</v>
       </c>
       <c r="D10" s="31" t="s">
         <v>16</v>
       </c>
       <c r="E10" s="31" t="s">
         <v>17</v>
       </c>
       <c r="F10" s="31" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="31" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="31" t="s">
         <v>12</v>
       </c>
       <c r="I10" s="32" t="s">
         <v>13</v>
       </c>
       <c r="J10" s="32" t="s">
@@ -13319,66 +13427,66 @@
       </c>
       <c r="AQ10" s="4" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="11" spans="1:58" ht="12" customHeight="1">
       <c r="A11" s="75"/>
       <c r="B11" s="75"/>
       <c r="C11" s="75"/>
       <c r="D11" s="75"/>
       <c r="E11" s="75"/>
       <c r="F11" s="75"/>
       <c r="G11" s="75"/>
       <c r="H11" s="75"/>
       <c r="I11" s="75"/>
       <c r="J11" s="75"/>
       <c r="K11" s="75"/>
       <c r="L11" s="75"/>
       <c r="M11" s="75"/>
       <c r="N11" s="75"/>
       <c r="O11" s="75"/>
       <c r="P11" s="75"/>
       <c r="Q11" s="75"/>
       <c r="R11" s="75"/>
       <c r="S11" s="75"/>
-      <c r="T11" s="92" t="s">
+      <c r="T11" s="94" t="s">
         <v>9</v>
       </c>
-      <c r="U11" s="92"/>
-[...11 lines deleted...]
-      <c r="AG11" s="92"/>
+      <c r="U11" s="94"/>
+      <c r="V11" s="94"/>
+      <c r="W11" s="94"/>
+      <c r="X11" s="94"/>
+      <c r="Y11" s="94"/>
+      <c r="Z11" s="94"/>
+      <c r="AA11" s="94"/>
+      <c r="AB11" s="94"/>
+      <c r="AC11" s="94"/>
+      <c r="AD11" s="94"/>
+      <c r="AE11" s="94"/>
+      <c r="AF11" s="94"/>
+      <c r="AG11" s="94"/>
       <c r="AH11" s="75"/>
       <c r="AI11" s="75"/>
       <c r="AJ11" s="75"/>
       <c r="AK11" s="75"/>
       <c r="AL11" s="75"/>
       <c r="AM11" s="75"/>
       <c r="AN11" s="75"/>
       <c r="AO11" s="75"/>
       <c r="AP11" s="75"/>
       <c r="AQ11" s="75"/>
       <c r="AR11" s="72"/>
       <c r="AS11" s="72"/>
       <c r="AT11" s="72"/>
       <c r="AU11" s="72"/>
       <c r="AV11" s="72"/>
       <c r="AW11" s="72"/>
       <c r="AX11" s="72"/>
       <c r="AY11" s="72"/>
     </row>
     <row r="12" spans="1:58" ht="12" customHeight="1">
       <c r="A12" s="55" t="s">
         <v>33</v>
       </c>
       <c r="B12" s="56"/>
       <c r="C12" s="56"/>
@@ -13433,50 +13541,53 @@
       </c>
       <c r="AA12" s="18">
         <v>0.02</v>
       </c>
       <c r="AB12" s="18">
         <v>0.04</v>
       </c>
       <c r="AC12" s="18">
         <v>-0.15</v>
       </c>
       <c r="AD12" s="18">
         <v>-0.15</v>
       </c>
       <c r="AE12" s="18">
         <v>-0.23</v>
       </c>
       <c r="AF12" s="18">
         <v>-0.97</v>
       </c>
       <c r="AG12" s="18">
         <v>-0.89</v>
       </c>
       <c r="AH12" s="18">
         <v>-1.17</v>
       </c>
+      <c r="AI12" s="18">
+        <v>-0.38</v>
+      </c>
     </row>
     <row r="13" spans="1:58" ht="12" customHeight="1">
       <c r="A13" s="25" t="s">
         <v>34</v>
       </c>
       <c r="B13" s="58"/>
       <c r="C13" s="58"/>
       <c r="D13" s="59"/>
       <c r="E13" s="59"/>
       <c r="F13" s="59"/>
       <c r="G13" s="59"/>
       <c r="H13" s="60"/>
       <c r="I13" s="59"/>
       <c r="J13" s="61"/>
       <c r="K13" s="60"/>
       <c r="L13" s="60"/>
       <c r="M13" s="60"/>
       <c r="N13" s="57">
         <v>0.21</v>
       </c>
       <c r="O13" s="18">
         <v>0.37</v>
       </c>
       <c r="P13" s="57">
         <v>0.24</v>
@@ -13513,50 +13624,53 @@
       </c>
       <c r="AA13" s="18">
         <v>0.54</v>
       </c>
       <c r="AB13" s="18">
         <v>0.27</v>
       </c>
       <c r="AC13" s="18">
         <v>7.0000000000000007E-2</v>
       </c>
       <c r="AD13" s="18">
         <v>0.1</v>
       </c>
       <c r="AE13" s="18">
         <v>-0.04</v>
       </c>
       <c r="AF13" s="18">
         <v>0.4</v>
       </c>
       <c r="AG13" s="18">
         <v>0.53</v>
       </c>
       <c r="AH13" s="18">
         <v>-0.71</v>
       </c>
+      <c r="AI13" s="18">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="14" spans="1:58" ht="12" customHeight="1">
       <c r="A14" s="25" t="s">
         <v>36</v>
       </c>
       <c r="B14" s="58"/>
       <c r="C14" s="58"/>
       <c r="D14" s="59"/>
       <c r="E14" s="59"/>
       <c r="F14" s="59"/>
       <c r="G14" s="59"/>
       <c r="H14" s="60"/>
       <c r="I14" s="59"/>
       <c r="J14" s="61"/>
       <c r="K14" s="60"/>
       <c r="L14" s="60"/>
       <c r="M14" s="60"/>
       <c r="N14" s="57">
         <v>-1.03</v>
       </c>
       <c r="O14" s="18">
         <v>-0.96</v>
       </c>
       <c r="P14" s="57">
         <v>-0.88</v>
@@ -13593,50 +13707,53 @@
       </c>
       <c r="AA14" s="18">
         <v>-1.1599999999999999</v>
       </c>
       <c r="AB14" s="18">
         <v>-1.03</v>
       </c>
       <c r="AC14" s="18">
         <v>-1.1399999999999999</v>
       </c>
       <c r="AD14" s="18">
         <v>-0.64</v>
       </c>
       <c r="AE14" s="18">
         <v>-0.99</v>
       </c>
       <c r="AF14" s="18">
         <v>-5.9</v>
       </c>
       <c r="AG14" s="18">
         <v>-3.35</v>
       </c>
       <c r="AH14" s="18">
         <v>-1.7</v>
       </c>
+      <c r="AI14" s="18">
+        <v>-3.1</v>
+      </c>
     </row>
     <row r="15" spans="1:58" ht="12" customHeight="1">
       <c r="A15" s="53" t="s">
         <v>42</v>
       </c>
       <c r="B15" s="58"/>
       <c r="C15" s="58"/>
       <c r="D15" s="59"/>
       <c r="E15" s="59"/>
       <c r="F15" s="59"/>
       <c r="G15" s="59"/>
       <c r="H15" s="60"/>
       <c r="I15" s="59"/>
       <c r="J15" s="61"/>
       <c r="K15" s="60"/>
       <c r="L15" s="60"/>
       <c r="M15" s="60"/>
       <c r="N15" s="57">
         <v>-0.77</v>
       </c>
       <c r="O15" s="18">
         <v>-0.96</v>
       </c>
       <c r="P15" s="57">
         <v>-0.56999999999999995</v>
@@ -13673,50 +13790,53 @@
       </c>
       <c r="AA15" s="18">
         <v>-0.33</v>
       </c>
       <c r="AB15" s="18">
         <v>-0.43</v>
       </c>
       <c r="AC15" s="18">
         <v>-0.61</v>
       </c>
       <c r="AD15" s="18">
         <v>-0.67</v>
       </c>
       <c r="AE15" s="18">
         <v>-0.61</v>
       </c>
       <c r="AF15" s="18">
         <v>-6.89</v>
       </c>
       <c r="AG15" s="18">
         <v>-2.6</v>
       </c>
       <c r="AH15" s="18">
         <v>-3.69</v>
       </c>
+      <c r="AI15" s="18">
+        <v>-1.77</v>
+      </c>
     </row>
     <row r="16" spans="1:58" ht="12" customHeight="1">
       <c r="A16" s="53" t="s">
         <v>44</v>
       </c>
       <c r="B16" s="58"/>
       <c r="C16" s="58"/>
       <c r="D16" s="59"/>
       <c r="E16" s="59"/>
       <c r="F16" s="59"/>
       <c r="G16" s="59"/>
       <c r="H16" s="60"/>
       <c r="I16" s="59"/>
       <c r="J16" s="61"/>
       <c r="K16" s="60"/>
       <c r="L16" s="60"/>
       <c r="M16" s="60"/>
       <c r="N16" s="57">
         <v>1.84</v>
       </c>
       <c r="O16" s="18">
         <v>0.56000000000000005</v>
       </c>
       <c r="P16" s="57">
         <v>1.74</v>
@@ -13753,50 +13873,53 @@
       </c>
       <c r="AA16" s="18">
         <v>0.17</v>
       </c>
       <c r="AB16" s="18">
         <v>0.96</v>
       </c>
       <c r="AC16" s="18">
         <v>1.1399999999999999</v>
       </c>
       <c r="AD16" s="18">
         <v>0.25</v>
       </c>
       <c r="AE16" s="18">
         <v>0.69</v>
       </c>
       <c r="AF16" s="18">
         <v>5.55</v>
       </c>
       <c r="AG16" s="18">
         <v>2</v>
       </c>
       <c r="AH16" s="18">
         <v>2.14</v>
       </c>
+      <c r="AI16" s="18">
+        <v>1.95</v>
+      </c>
     </row>
     <row r="17" spans="1:51" ht="12" customHeight="1">
       <c r="A17" s="53" t="s">
         <v>55</v>
       </c>
       <c r="B17" s="58"/>
       <c r="C17" s="58"/>
       <c r="D17" s="59"/>
       <c r="E17" s="59"/>
       <c r="F17" s="59"/>
       <c r="G17" s="59"/>
       <c r="H17" s="60"/>
       <c r="I17" s="59"/>
       <c r="J17" s="61"/>
       <c r="K17" s="60"/>
       <c r="L17" s="60"/>
       <c r="M17" s="60"/>
       <c r="N17" s="57">
         <v>-1.1399999999999999</v>
       </c>
       <c r="O17" s="18">
         <v>-0.97</v>
       </c>
       <c r="P17" s="57">
         <v>-0.84</v>
@@ -13833,50 +13956,53 @@
       </c>
       <c r="AA17" s="18">
         <v>-0.76</v>
       </c>
       <c r="AB17" s="18">
         <v>-0.73</v>
       </c>
       <c r="AC17" s="18">
         <v>-0.85</v>
       </c>
       <c r="AD17" s="18">
         <v>-1.02</v>
       </c>
       <c r="AE17" s="18">
         <v>-1.05</v>
       </c>
       <c r="AF17" s="18">
         <v>-7.16</v>
       </c>
       <c r="AG17" s="18">
         <v>-5.46</v>
       </c>
       <c r="AH17" s="18">
         <v>-3.3</v>
       </c>
+      <c r="AI17" s="18">
+        <v>-2.36</v>
+      </c>
     </row>
     <row r="18" spans="1:51" ht="12" customHeight="1">
       <c r="A18" s="53" t="s">
         <v>47</v>
       </c>
       <c r="B18" s="58"/>
       <c r="C18" s="58"/>
       <c r="D18" s="59"/>
       <c r="E18" s="59"/>
       <c r="F18" s="59"/>
       <c r="G18" s="59"/>
       <c r="H18" s="60"/>
       <c r="I18" s="59"/>
       <c r="J18" s="61"/>
       <c r="K18" s="60"/>
       <c r="L18" s="60"/>
       <c r="M18" s="60"/>
       <c r="N18" s="57">
         <v>0.83</v>
       </c>
       <c r="O18" s="18">
         <v>0.11</v>
       </c>
       <c r="P18" s="57">
         <v>0.65</v>
@@ -13913,50 +14039,53 @@
       </c>
       <c r="AA18" s="18">
         <v>0.33</v>
       </c>
       <c r="AB18" s="18">
         <v>0.57999999999999996</v>
       </c>
       <c r="AC18" s="18">
         <v>-0.18</v>
       </c>
       <c r="AD18" s="18">
         <v>-0.55000000000000004</v>
       </c>
       <c r="AE18" s="18">
         <v>-0.64</v>
       </c>
       <c r="AF18" s="18">
         <v>-4.42</v>
       </c>
       <c r="AG18" s="18">
         <v>-1.37</v>
       </c>
       <c r="AH18" s="18">
         <v>0.6</v>
       </c>
+      <c r="AI18" s="18">
+        <v>2.2400000000000002</v>
+      </c>
     </row>
     <row r="19" spans="1:51" ht="12" customHeight="1">
       <c r="A19" s="53" t="s">
         <v>48</v>
       </c>
       <c r="B19" s="58"/>
       <c r="C19" s="58"/>
       <c r="D19" s="59"/>
       <c r="E19" s="59"/>
       <c r="F19" s="59"/>
       <c r="G19" s="59"/>
       <c r="H19" s="60"/>
       <c r="I19" s="59"/>
       <c r="J19" s="61"/>
       <c r="K19" s="60"/>
       <c r="L19" s="60"/>
       <c r="M19" s="60"/>
       <c r="N19" s="2" t="s">
         <v>26</v>
       </c>
       <c r="O19" s="18">
         <v>0</v>
       </c>
       <c r="P19" s="57">
         <v>0.42</v>
@@ -13993,50 +14122,53 @@
       </c>
       <c r="AA19" s="18">
         <v>0.33</v>
       </c>
       <c r="AB19" s="18">
         <v>-0.28999999999999998</v>
       </c>
       <c r="AC19" s="18">
         <v>0.92</v>
       </c>
       <c r="AD19" s="18">
         <v>-0.36</v>
       </c>
       <c r="AE19" s="18">
         <v>-0.54</v>
       </c>
       <c r="AF19" s="18">
         <v>2.58</v>
       </c>
       <c r="AG19" s="18">
         <v>0.68</v>
       </c>
       <c r="AH19" s="18">
         <v>-2.68</v>
       </c>
+      <c r="AI19" s="18">
+        <v>0.67</v>
+      </c>
     </row>
     <row r="20" spans="1:51" ht="12" customHeight="1">
       <c r="A20" s="53" t="s">
         <v>56</v>
       </c>
       <c r="B20" s="58"/>
       <c r="C20" s="58"/>
       <c r="D20" s="59"/>
       <c r="E20" s="59"/>
       <c r="F20" s="59"/>
       <c r="G20" s="59"/>
       <c r="H20" s="60"/>
       <c r="I20" s="59"/>
       <c r="J20" s="61"/>
       <c r="K20" s="60"/>
       <c r="L20" s="60"/>
       <c r="M20" s="60"/>
       <c r="N20" s="57">
         <v>-0.74</v>
       </c>
       <c r="O20" s="18">
         <v>0.65</v>
       </c>
       <c r="P20" s="57">
         <v>0.39</v>
@@ -14069,50 +14201,53 @@
       </c>
       <c r="AA20" s="18">
         <v>-0.91</v>
       </c>
       <c r="AB20" s="18">
         <v>0.41</v>
       </c>
       <c r="AC20" s="18">
         <v>-0.18</v>
       </c>
       <c r="AD20" s="18">
         <v>0.66</v>
       </c>
       <c r="AE20" s="18">
         <v>0.31</v>
       </c>
       <c r="AF20" s="18">
         <v>11.23</v>
       </c>
       <c r="AG20" s="18">
         <v>-6.91</v>
       </c>
       <c r="AH20" s="18">
         <v>-3.89</v>
       </c>
+      <c r="AI20" s="18">
+        <v>0.48</v>
+      </c>
     </row>
     <row r="21" spans="1:51" ht="12" customHeight="1">
       <c r="A21" s="53" t="s">
         <v>57</v>
       </c>
       <c r="B21" s="58"/>
       <c r="C21" s="58"/>
       <c r="D21" s="59"/>
       <c r="E21" s="59"/>
       <c r="F21" s="59"/>
       <c r="G21" s="59"/>
       <c r="H21" s="60"/>
       <c r="I21" s="59"/>
       <c r="J21" s="61"/>
       <c r="K21" s="60"/>
       <c r="L21" s="60"/>
       <c r="M21" s="60"/>
       <c r="N21" s="57">
         <v>-0.74</v>
       </c>
       <c r="O21" s="18">
         <v>-0.13</v>
       </c>
       <c r="P21" s="57">
         <v>-0.23</v>
@@ -14147,50 +14282,53 @@
       </c>
       <c r="AA21" s="18">
         <v>-0.8</v>
       </c>
       <c r="AB21" s="18">
         <v>-1.07</v>
       </c>
       <c r="AC21" s="18">
         <v>-0.21</v>
       </c>
       <c r="AD21" s="18">
         <v>-0.28999999999999998</v>
       </c>
       <c r="AE21" s="18">
         <v>-0.27</v>
       </c>
       <c r="AF21" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AG21" s="18">
         <v>-5.0599999999999996</v>
       </c>
       <c r="AH21" s="18">
         <v>-2.2000000000000002</v>
       </c>
+      <c r="AI21" s="18">
+        <v>-1.65</v>
+      </c>
     </row>
     <row r="22" spans="1:51" ht="12" customHeight="1">
       <c r="A22" s="53" t="s">
         <v>49</v>
       </c>
       <c r="B22" s="58"/>
       <c r="C22" s="58"/>
       <c r="D22" s="59"/>
       <c r="E22" s="59"/>
       <c r="F22" s="59"/>
       <c r="G22" s="59"/>
       <c r="H22" s="60"/>
       <c r="I22" s="59"/>
       <c r="J22" s="61"/>
       <c r="K22" s="60"/>
       <c r="L22" s="60"/>
       <c r="M22" s="60"/>
       <c r="N22" s="57">
         <v>1.66</v>
       </c>
       <c r="O22" s="18">
         <v>1.92</v>
       </c>
       <c r="P22" s="57">
         <v>0.65</v>
@@ -14225,50 +14363,53 @@
       <c r="Z22" s="18">
         <v>1.44</v>
       </c>
       <c r="AA22" s="18">
         <v>0.59</v>
       </c>
       <c r="AB22" s="18">
         <v>1.71</v>
       </c>
       <c r="AC22" s="18">
         <v>0.6</v>
       </c>
       <c r="AD22" s="18">
         <v>0.37</v>
       </c>
       <c r="AE22" s="18"/>
       <c r="AF22" s="18">
         <v>7.56</v>
       </c>
       <c r="AG22" s="18">
         <v>2.14</v>
       </c>
       <c r="AH22" s="18">
         <v>2.79</v>
       </c>
+      <c r="AI22" s="18">
+        <v>1.74</v>
+      </c>
     </row>
     <row r="23" spans="1:51" ht="12" customHeight="1">
       <c r="A23" s="53" t="s">
         <v>50</v>
       </c>
       <c r="B23" s="58"/>
       <c r="C23" s="58"/>
       <c r="D23" s="59"/>
       <c r="E23" s="59"/>
       <c r="F23" s="59"/>
       <c r="G23" s="59"/>
       <c r="H23" s="60"/>
       <c r="I23" s="59"/>
       <c r="J23" s="61"/>
       <c r="K23" s="60"/>
       <c r="L23" s="60"/>
       <c r="M23" s="60"/>
       <c r="N23" s="57">
         <v>0.56999999999999995</v>
       </c>
       <c r="O23" s="18">
         <v>0.59</v>
       </c>
       <c r="P23" s="57">
         <v>0.36</v>
@@ -14305,50 +14446,53 @@
       </c>
       <c r="AA23" s="18">
         <v>-0.42</v>
       </c>
       <c r="AB23" s="18">
         <v>0.78</v>
       </c>
       <c r="AC23" s="18">
         <v>-0.3</v>
       </c>
       <c r="AD23" s="18">
         <v>-0.24</v>
       </c>
       <c r="AE23" s="18">
         <v>-0.12</v>
       </c>
       <c r="AF23" s="18">
         <v>3.65</v>
       </c>
       <c r="AG23" s="18">
         <v>0.77</v>
       </c>
       <c r="AH23" s="18">
         <v>-1.1399999999999999</v>
       </c>
+      <c r="AI23" s="18">
+        <v>1.32</v>
+      </c>
     </row>
     <row r="24" spans="1:51" ht="12" customHeight="1">
       <c r="A24" s="53" t="s">
         <v>58</v>
       </c>
       <c r="B24" s="58"/>
       <c r="C24" s="58"/>
       <c r="D24" s="59"/>
       <c r="E24" s="59"/>
       <c r="F24" s="59"/>
       <c r="G24" s="59"/>
       <c r="H24" s="60"/>
       <c r="I24" s="59"/>
       <c r="J24" s="61"/>
       <c r="K24" s="60"/>
       <c r="L24" s="60"/>
       <c r="M24" s="60"/>
       <c r="N24" s="57">
         <v>-0.32</v>
       </c>
       <c r="O24" s="18">
         <v>0.41</v>
       </c>
       <c r="P24" s="2" t="s">
         <v>26</v>
@@ -14381,50 +14525,53 @@
         <v>-1.17</v>
       </c>
       <c r="Z24" s="18">
         <v>-0.33</v>
       </c>
       <c r="AA24" s="18">
         <v>-0.57999999999999996</v>
       </c>
       <c r="AB24" s="18"/>
       <c r="AC24" s="18">
         <v>-0.7</v>
       </c>
       <c r="AD24" s="18"/>
       <c r="AE24" s="18">
         <v>-0.28999999999999998</v>
       </c>
       <c r="AF24" s="18">
         <v>-2.38</v>
       </c>
       <c r="AG24" s="18">
         <v>-0.61</v>
       </c>
       <c r="AH24" s="18">
         <v>1.62</v>
       </c>
+      <c r="AI24" s="18">
+        <v>-1.82</v>
+      </c>
     </row>
     <row r="25" spans="1:51" ht="12" customHeight="1">
       <c r="A25" s="53" t="s">
         <v>52</v>
       </c>
       <c r="B25" s="58"/>
       <c r="C25" s="58"/>
       <c r="D25" s="59"/>
       <c r="E25" s="59"/>
       <c r="F25" s="59"/>
       <c r="G25" s="59"/>
       <c r="H25" s="60"/>
       <c r="I25" s="59"/>
       <c r="J25" s="61"/>
       <c r="K25" s="60"/>
       <c r="L25" s="60"/>
       <c r="M25" s="60"/>
       <c r="N25" s="57">
         <v>-0.63</v>
       </c>
       <c r="O25" s="18">
         <v>-0.55000000000000004</v>
       </c>
       <c r="P25" s="57">
         <v>-0.91</v>
@@ -14460,88 +14607,91 @@
         <v>-1.1100000000000001</v>
       </c>
       <c r="AA25" s="18">
         <v>-1.41</v>
       </c>
       <c r="AB25" s="18">
         <v>-0.99</v>
       </c>
       <c r="AC25" s="18">
         <v>-0.68</v>
       </c>
       <c r="AD25" s="18">
         <v>-0.43</v>
       </c>
       <c r="AE25" s="18">
         <v>-0.23</v>
       </c>
       <c r="AF25" s="18">
         <v>-5.32</v>
       </c>
       <c r="AG25" s="18">
         <v>-5.73</v>
       </c>
       <c r="AH25" s="18">
         <v>-3.16</v>
+      </c>
+      <c r="AI25" s="18">
+        <v>-2.83</v>
       </c>
     </row>
     <row r="26" spans="1:51" ht="12" customHeight="1">
       <c r="A26" s="73"/>
       <c r="B26" s="73"/>
       <c r="C26" s="73"/>
       <c r="D26" s="73"/>
       <c r="E26" s="73"/>
       <c r="F26" s="73"/>
       <c r="G26" s="73"/>
       <c r="H26" s="73"/>
       <c r="I26" s="73"/>
       <c r="J26" s="73"/>
       <c r="K26" s="73"/>
       <c r="L26" s="73"/>
       <c r="M26" s="73"/>
       <c r="N26" s="73"/>
       <c r="O26" s="73"/>
       <c r="P26" s="73"/>
       <c r="Q26" s="73"/>
       <c r="R26" s="73"/>
       <c r="S26" s="73"/>
-      <c r="T26" s="93" t="s">
+      <c r="T26" s="95" t="s">
         <v>27</v>
       </c>
-      <c r="U26" s="93"/>
-[...11 lines deleted...]
-      <c r="AG26" s="93"/>
+      <c r="U26" s="95"/>
+      <c r="V26" s="95"/>
+      <c r="W26" s="95"/>
+      <c r="X26" s="95"/>
+      <c r="Y26" s="95"/>
+      <c r="Z26" s="95"/>
+      <c r="AA26" s="95"/>
+      <c r="AB26" s="95"/>
+      <c r="AC26" s="95"/>
+      <c r="AD26" s="95"/>
+      <c r="AE26" s="95"/>
+      <c r="AF26" s="95"/>
+      <c r="AG26" s="95"/>
       <c r="AH26" s="73"/>
       <c r="AI26" s="73"/>
       <c r="AJ26" s="73"/>
       <c r="AK26" s="73"/>
       <c r="AL26" s="73"/>
       <c r="AM26" s="73"/>
       <c r="AN26" s="73"/>
       <c r="AO26" s="73"/>
       <c r="AP26" s="73"/>
       <c r="AQ26" s="73"/>
       <c r="AR26" s="73"/>
       <c r="AS26" s="73"/>
       <c r="AT26" s="73"/>
       <c r="AU26" s="73"/>
       <c r="AV26" s="73"/>
       <c r="AW26" s="73"/>
       <c r="AX26" s="73"/>
       <c r="AY26" s="73"/>
     </row>
     <row r="27" spans="1:51" ht="12" customHeight="1">
       <c r="A27" s="62" t="s">
         <v>33</v>
       </c>
       <c r="B27" s="63"/>
       <c r="C27" s="63"/>
@@ -14596,50 +14746,53 @@
       </c>
       <c r="AA27" s="18">
         <v>0.22</v>
       </c>
       <c r="AB27" s="18">
         <v>0.06</v>
       </c>
       <c r="AC27" s="18">
         <v>-0.12</v>
       </c>
       <c r="AD27" s="18">
         <v>-7.0000000000000007E-2</v>
       </c>
       <c r="AE27" s="18">
         <v>-0.22</v>
       </c>
       <c r="AF27" s="18">
         <v>-0.73</v>
       </c>
       <c r="AG27" s="18">
         <v>-0.52</v>
       </c>
       <c r="AH27" s="18">
         <v>-1.07</v>
       </c>
+      <c r="AI27" s="18">
+        <v>-0.38</v>
+      </c>
     </row>
     <row r="28" spans="1:51" ht="12" customHeight="1">
       <c r="A28" s="64" t="s">
         <v>59</v>
       </c>
       <c r="B28" s="63"/>
       <c r="C28" s="63"/>
       <c r="D28" s="63"/>
       <c r="E28" s="63"/>
       <c r="F28" s="63"/>
       <c r="G28" s="63"/>
       <c r="H28" s="63"/>
       <c r="I28" s="63"/>
       <c r="J28" s="63"/>
       <c r="K28" s="63"/>
       <c r="L28" s="63"/>
       <c r="M28" s="63"/>
       <c r="N28" s="57">
         <v>0.14000000000000001</v>
       </c>
       <c r="O28" s="18">
         <v>0.35</v>
       </c>
       <c r="P28" s="57">
         <v>0.23</v>
@@ -14676,50 +14829,53 @@
       </c>
       <c r="AA28" s="18">
         <v>0.54</v>
       </c>
       <c r="AB28" s="18">
         <v>0.26</v>
       </c>
       <c r="AC28" s="18">
         <v>0.02</v>
       </c>
       <c r="AD28" s="18">
         <v>0.1</v>
       </c>
       <c r="AE28" s="18">
         <v>-7.0000000000000007E-2</v>
       </c>
       <c r="AF28" s="18">
         <v>0.28999999999999998</v>
       </c>
       <c r="AG28" s="18">
         <v>0.52</v>
       </c>
       <c r="AH28" s="18">
         <v>-0.84</v>
       </c>
+      <c r="AI28" s="18">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="29" spans="1:51" ht="12" customHeight="1">
       <c r="A29" s="64" t="s">
         <v>36</v>
       </c>
       <c r="B29" s="63"/>
       <c r="C29" s="63"/>
       <c r="D29" s="63"/>
       <c r="E29" s="63"/>
       <c r="F29" s="63"/>
       <c r="G29" s="63"/>
       <c r="H29" s="63"/>
       <c r="I29" s="63"/>
       <c r="J29" s="63"/>
       <c r="K29" s="63"/>
       <c r="L29" s="63"/>
       <c r="M29" s="63"/>
       <c r="N29" s="57">
         <v>-1.18</v>
       </c>
       <c r="O29" s="18">
         <v>-0.94</v>
       </c>
       <c r="P29" s="57">
         <v>-0.81</v>
@@ -14756,50 +14912,53 @@
       </c>
       <c r="AA29" s="18">
         <v>-1.17</v>
       </c>
       <c r="AB29" s="18">
         <v>-0.99</v>
       </c>
       <c r="AC29" s="18">
         <v>-1.1299999999999999</v>
       </c>
       <c r="AD29" s="18">
         <v>-0.7</v>
       </c>
       <c r="AE29" s="18">
         <v>-0.98</v>
       </c>
       <c r="AF29" s="18">
         <v>-5.6</v>
       </c>
       <c r="AG29" s="18">
         <v>-3.46</v>
       </c>
       <c r="AH29" s="18">
         <v>-1.59</v>
       </c>
+      <c r="AI29" s="18">
+        <v>-3.09</v>
+      </c>
     </row>
     <row r="30" spans="1:51" ht="12" customHeight="1">
       <c r="A30" s="64" t="s">
         <v>44</v>
       </c>
       <c r="B30" s="63"/>
       <c r="C30" s="63"/>
       <c r="D30" s="63"/>
       <c r="E30" s="63"/>
       <c r="F30" s="63"/>
       <c r="G30" s="63"/>
       <c r="H30" s="63"/>
       <c r="I30" s="63"/>
       <c r="J30" s="63"/>
       <c r="K30" s="63"/>
       <c r="L30" s="63"/>
       <c r="M30" s="63"/>
       <c r="N30" s="57">
         <v>1.69</v>
       </c>
       <c r="O30" s="18">
         <v>0.57999999999999996</v>
       </c>
       <c r="P30" s="57">
         <v>1.68</v>
@@ -14836,50 +14995,53 @@
       </c>
       <c r="AA30" s="18">
         <v>0.92</v>
       </c>
       <c r="AB30" s="18">
         <v>1.1100000000000001</v>
       </c>
       <c r="AC30" s="18">
         <v>1.41</v>
       </c>
       <c r="AD30" s="18">
         <v>0.36</v>
       </c>
       <c r="AE30" s="18">
         <v>0.78</v>
       </c>
       <c r="AF30" s="18">
         <v>6.01</v>
       </c>
       <c r="AG30" s="18">
         <v>2.1</v>
       </c>
       <c r="AH30" s="18">
         <v>2.0499999999999998</v>
       </c>
+      <c r="AI30" s="18">
+        <v>1.7</v>
+      </c>
     </row>
     <row r="31" spans="1:51" ht="12" customHeight="1">
       <c r="A31" s="64" t="s">
         <v>45</v>
       </c>
       <c r="B31" s="63"/>
       <c r="C31" s="63"/>
       <c r="D31" s="63"/>
       <c r="E31" s="63"/>
       <c r="F31" s="63"/>
       <c r="G31" s="63"/>
       <c r="H31" s="63"/>
       <c r="I31" s="63"/>
       <c r="J31" s="63"/>
       <c r="K31" s="63"/>
       <c r="L31" s="63"/>
       <c r="M31" s="63"/>
       <c r="N31" s="57">
         <v>-0.81</v>
       </c>
       <c r="O31" s="18">
         <v>-0.84</v>
       </c>
       <c r="P31" s="57">
         <v>-0.76</v>
@@ -14916,50 +15078,53 @@
       </c>
       <c r="AA31" s="18">
         <v>-0.75</v>
       </c>
       <c r="AB31" s="18">
         <v>-0.66</v>
       </c>
       <c r="AC31" s="18">
         <v>-0.66</v>
       </c>
       <c r="AD31" s="18">
         <v>-0.85</v>
       </c>
       <c r="AE31" s="18">
         <v>-1.1200000000000001</v>
       </c>
       <c r="AF31" s="18">
         <v>-6.82</v>
       </c>
       <c r="AG31" s="18">
         <v>-4.76</v>
       </c>
       <c r="AH31" s="18">
         <v>-3.03</v>
       </c>
+      <c r="AI31" s="18">
+        <v>-2.0499999999999998</v>
+      </c>
     </row>
     <row r="32" spans="1:51" ht="12" customHeight="1">
       <c r="A32" s="65" t="s">
         <v>52</v>
       </c>
       <c r="B32" s="63"/>
       <c r="C32" s="63"/>
       <c r="D32" s="63"/>
       <c r="E32" s="63"/>
       <c r="F32" s="63"/>
       <c r="G32" s="63"/>
       <c r="H32" s="63"/>
       <c r="I32" s="63"/>
       <c r="J32" s="63"/>
       <c r="K32" s="63"/>
       <c r="L32" s="63"/>
       <c r="M32" s="63"/>
       <c r="N32" s="2" t="s">
         <v>26</v>
       </c>
       <c r="O32" s="18">
         <v>-0.24</v>
       </c>
       <c r="P32" s="57">
         <v>-0.51</v>
@@ -14995,88 +15160,91 @@
         <v>-0.56999999999999995</v>
       </c>
       <c r="AA32" s="18">
         <v>-1.0900000000000001</v>
       </c>
       <c r="AB32" s="18">
         <v>-0.22</v>
       </c>
       <c r="AC32" s="18">
         <v>-0.74</v>
       </c>
       <c r="AD32" s="18">
         <v>-0.42</v>
       </c>
       <c r="AE32" s="18">
         <v>-0.22</v>
       </c>
       <c r="AF32" s="18">
         <v>-0.65</v>
       </c>
       <c r="AG32" s="18">
         <v>-6.23</v>
       </c>
       <c r="AH32" s="18">
         <v>-2.73</v>
+      </c>
+      <c r="AI32" s="18">
+        <v>-2.9</v>
       </c>
     </row>
     <row r="33" spans="1:51" ht="12" customHeight="1">
       <c r="A33" s="74"/>
       <c r="B33" s="74"/>
       <c r="C33" s="74"/>
       <c r="D33" s="74"/>
       <c r="E33" s="74"/>
       <c r="F33" s="74"/>
       <c r="G33" s="74"/>
       <c r="H33" s="74"/>
       <c r="I33" s="74"/>
       <c r="J33" s="74"/>
       <c r="K33" s="74"/>
       <c r="L33" s="74"/>
       <c r="M33" s="74"/>
       <c r="N33" s="74"/>
       <c r="O33" s="74"/>
       <c r="P33" s="74"/>
       <c r="Q33" s="74"/>
       <c r="R33" s="74"/>
       <c r="S33" s="74"/>
-      <c r="T33" s="94" t="s">
+      <c r="T33" s="96" t="s">
         <v>28</v>
       </c>
-      <c r="U33" s="94"/>
-[...11 lines deleted...]
-      <c r="AG33" s="94"/>
+      <c r="U33" s="96"/>
+      <c r="V33" s="96"/>
+      <c r="W33" s="96"/>
+      <c r="X33" s="96"/>
+      <c r="Y33" s="96"/>
+      <c r="Z33" s="96"/>
+      <c r="AA33" s="96"/>
+      <c r="AB33" s="96"/>
+      <c r="AC33" s="96"/>
+      <c r="AD33" s="96"/>
+      <c r="AE33" s="96"/>
+      <c r="AF33" s="96"/>
+      <c r="AG33" s="96"/>
       <c r="AH33" s="74"/>
       <c r="AI33" s="74"/>
       <c r="AJ33" s="74"/>
       <c r="AK33" s="74"/>
       <c r="AL33" s="74"/>
       <c r="AM33" s="74"/>
       <c r="AN33" s="74"/>
       <c r="AO33" s="74"/>
       <c r="AP33" s="74"/>
       <c r="AQ33" s="74"/>
       <c r="AR33" s="74"/>
       <c r="AS33" s="74"/>
       <c r="AT33" s="74"/>
       <c r="AU33" s="74"/>
       <c r="AV33" s="74"/>
       <c r="AW33" s="74"/>
       <c r="AX33" s="74"/>
       <c r="AY33" s="74"/>
     </row>
     <row r="34" spans="1:51" ht="12" customHeight="1">
       <c r="A34" s="55" t="s">
         <v>33</v>
       </c>
       <c r="B34" s="63"/>
       <c r="C34" s="63"/>
@@ -15131,50 +15299,53 @@
       </c>
       <c r="AA34" s="19">
         <v>-0.38</v>
       </c>
       <c r="AB34" s="19">
         <v>-0.01</v>
       </c>
       <c r="AC34" s="19">
         <v>-0.19</v>
       </c>
       <c r="AD34" s="19">
         <v>-0.33</v>
       </c>
       <c r="AE34" s="19">
         <v>-0.25</v>
       </c>
       <c r="AF34" s="18">
         <v>-1.49</v>
       </c>
       <c r="AG34" s="19">
         <v>-1.67</v>
       </c>
       <c r="AH34" s="19">
         <v>-1.37</v>
       </c>
+      <c r="AI34" s="18">
+        <v>-0.39</v>
+      </c>
     </row>
     <row r="35" spans="1:51" ht="12" customHeight="1">
       <c r="A35" s="25" t="s">
         <v>34</v>
       </c>
       <c r="B35" s="63"/>
       <c r="C35" s="63"/>
       <c r="D35" s="63"/>
       <c r="E35" s="63"/>
       <c r="F35" s="63"/>
       <c r="G35" s="63"/>
       <c r="H35" s="63"/>
       <c r="I35" s="63"/>
       <c r="J35" s="63"/>
       <c r="K35" s="63"/>
       <c r="L35" s="63"/>
       <c r="M35" s="63"/>
       <c r="N35" s="57">
         <v>1.46</v>
       </c>
       <c r="O35" s="19">
         <v>0.68</v>
       </c>
       <c r="P35" s="57">
         <v>0.33</v>
@@ -15209,50 +15380,53 @@
       <c r="Z35" s="19">
         <v>0.86</v>
       </c>
       <c r="AA35" s="19">
         <v>0.45</v>
       </c>
       <c r="AB35" s="19">
         <v>0.53</v>
       </c>
       <c r="AC35" s="19">
         <v>0.83</v>
       </c>
       <c r="AD35" s="19"/>
       <c r="AE35" s="19">
         <v>0.49</v>
       </c>
       <c r="AF35" s="18">
         <v>2.39</v>
       </c>
       <c r="AG35" s="19">
         <v>0.94</v>
       </c>
       <c r="AH35" s="19">
         <v>1.83</v>
       </c>
+      <c r="AI35" s="18">
+        <v>0.61</v>
+      </c>
     </row>
     <row r="36" spans="1:51" ht="12" customHeight="1">
       <c r="A36" s="25" t="s">
         <v>36</v>
       </c>
       <c r="B36" s="63"/>
       <c r="C36" s="63"/>
       <c r="D36" s="63"/>
       <c r="E36" s="63"/>
       <c r="F36" s="63"/>
       <c r="G36" s="63"/>
       <c r="H36" s="63"/>
       <c r="I36" s="63"/>
       <c r="J36" s="63"/>
       <c r="K36" s="63"/>
       <c r="L36" s="63"/>
       <c r="M36" s="63"/>
       <c r="N36" s="57">
         <v>2.82</v>
       </c>
       <c r="O36" s="19">
         <v>-1.65</v>
       </c>
       <c r="P36" s="57">
         <v>-2.95</v>
@@ -15287,50 +15461,53 @@
       <c r="Z36" s="19"/>
       <c r="AA36" s="19">
         <v>-0.87</v>
       </c>
       <c r="AB36" s="19">
         <v>-2.3199999999999998</v>
       </c>
       <c r="AC36" s="19">
         <v>-1.39</v>
       </c>
       <c r="AD36" s="19">
         <v>0.64</v>
       </c>
       <c r="AE36" s="19">
         <v>-1.1599999999999999</v>
       </c>
       <c r="AF36" s="18">
         <v>-14.77</v>
       </c>
       <c r="AG36" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AH36" s="19">
         <v>-4.95</v>
       </c>
+      <c r="AI36" s="18">
+        <v>-3.69</v>
+      </c>
     </row>
     <row r="37" spans="1:51" ht="12" customHeight="1">
       <c r="A37" s="53" t="s">
         <v>42</v>
       </c>
       <c r="B37" s="63"/>
       <c r="C37" s="63"/>
       <c r="D37" s="63"/>
       <c r="E37" s="63"/>
       <c r="F37" s="63"/>
       <c r="G37" s="63"/>
       <c r="H37" s="63"/>
       <c r="I37" s="63"/>
       <c r="J37" s="63"/>
       <c r="K37" s="63"/>
       <c r="L37" s="63"/>
       <c r="M37" s="63"/>
       <c r="N37" s="57">
         <v>-0.77</v>
       </c>
       <c r="O37" s="19">
         <v>-0.96</v>
       </c>
       <c r="P37" s="57">
         <v>-0.56999999999999995</v>
@@ -15367,50 +15544,53 @@
       </c>
       <c r="AA37" s="19">
         <v>-0.33</v>
       </c>
       <c r="AB37" s="19">
         <v>-0.43</v>
       </c>
       <c r="AC37" s="19">
         <v>-0.61</v>
       </c>
       <c r="AD37" s="19">
         <v>-0.67</v>
       </c>
       <c r="AE37" s="19">
         <v>-0.61</v>
       </c>
       <c r="AF37" s="18">
         <v>-6.89</v>
       </c>
       <c r="AG37" s="19">
         <v>-2.6</v>
       </c>
       <c r="AH37" s="19">
         <v>-3.69</v>
       </c>
+      <c r="AI37" s="18">
+        <v>-1.77</v>
+      </c>
     </row>
     <row r="38" spans="1:51" ht="12" customHeight="1">
       <c r="A38" s="53" t="s">
         <v>44</v>
       </c>
       <c r="B38" s="63"/>
       <c r="C38" s="63"/>
       <c r="D38" s="63"/>
       <c r="E38" s="63"/>
       <c r="F38" s="63"/>
       <c r="G38" s="63"/>
       <c r="H38" s="63"/>
       <c r="I38" s="63"/>
       <c r="J38" s="63"/>
       <c r="K38" s="63"/>
       <c r="L38" s="63"/>
       <c r="M38" s="63"/>
       <c r="N38" s="57">
         <v>2.0099999999999998</v>
       </c>
       <c r="O38" s="19">
         <v>0.52</v>
       </c>
       <c r="P38" s="57">
         <v>1.81</v>
@@ -15447,50 +15627,53 @@
       </c>
       <c r="AA38" s="19">
         <v>-0.63</v>
       </c>
       <c r="AB38" s="19">
         <v>0.8</v>
       </c>
       <c r="AC38" s="19">
         <v>0.86</v>
       </c>
       <c r="AD38" s="19">
         <v>0.13</v>
       </c>
       <c r="AE38" s="19">
         <v>0.59</v>
       </c>
       <c r="AF38" s="18">
         <v>5.04</v>
       </c>
       <c r="AG38" s="19">
         <v>1.9</v>
       </c>
       <c r="AH38" s="19">
         <v>2.2200000000000002</v>
       </c>
+      <c r="AI38" s="18">
+        <v>2.2200000000000002</v>
+      </c>
     </row>
     <row r="39" spans="1:51" ht="12" customHeight="1">
       <c r="A39" s="53" t="s">
         <v>55</v>
       </c>
       <c r="B39" s="63"/>
       <c r="C39" s="63"/>
       <c r="D39" s="63"/>
       <c r="E39" s="63"/>
       <c r="F39" s="63"/>
       <c r="G39" s="63"/>
       <c r="H39" s="63"/>
       <c r="I39" s="63"/>
       <c r="J39" s="63"/>
       <c r="K39" s="63"/>
       <c r="L39" s="63"/>
       <c r="M39" s="63"/>
       <c r="N39" s="57">
         <v>-1.96</v>
       </c>
       <c r="O39" s="19">
         <v>-1.28</v>
       </c>
       <c r="P39" s="57">
         <v>-1.06</v>
@@ -15527,50 +15710,53 @@
       </c>
       <c r="AA39" s="19">
         <v>-0.8</v>
       </c>
       <c r="AB39" s="19">
         <v>-0.88</v>
       </c>
       <c r="AC39" s="19">
         <v>-1.36</v>
       </c>
       <c r="AD39" s="19">
         <v>-1.43</v>
       </c>
       <c r="AE39" s="19">
         <v>-0.89</v>
       </c>
       <c r="AF39" s="18">
         <v>-8.02</v>
       </c>
       <c r="AG39" s="19">
         <v>-7.25</v>
       </c>
       <c r="AH39" s="19">
         <v>-4</v>
       </c>
+      <c r="AI39" s="18">
+        <v>-3.19</v>
+      </c>
     </row>
     <row r="40" spans="1:51" ht="12" customHeight="1">
       <c r="A40" s="53" t="s">
         <v>47</v>
       </c>
       <c r="B40" s="63"/>
       <c r="C40" s="63"/>
       <c r="D40" s="63"/>
       <c r="E40" s="63"/>
       <c r="F40" s="63"/>
       <c r="G40" s="63"/>
       <c r="H40" s="63"/>
       <c r="I40" s="63"/>
       <c r="J40" s="63"/>
       <c r="K40" s="63"/>
       <c r="L40" s="63"/>
       <c r="M40" s="63"/>
       <c r="N40" s="57">
         <v>0.83</v>
       </c>
       <c r="O40" s="19">
         <v>0.11</v>
       </c>
       <c r="P40" s="57">
         <v>0.65</v>
@@ -15607,50 +15793,53 @@
       </c>
       <c r="AA40" s="19">
         <v>0.33</v>
       </c>
       <c r="AB40" s="19">
         <v>0.57999999999999996</v>
       </c>
       <c r="AC40" s="19">
         <v>-0.18</v>
       </c>
       <c r="AD40" s="19">
         <v>-0.55000000000000004</v>
       </c>
       <c r="AE40" s="19">
         <v>-0.64</v>
       </c>
       <c r="AF40" s="18">
         <v>-4.42</v>
       </c>
       <c r="AG40" s="19">
         <v>-1.37</v>
       </c>
       <c r="AH40" s="19">
         <v>0.6</v>
       </c>
+      <c r="AI40" s="18">
+        <v>2.2400000000000002</v>
+      </c>
     </row>
     <row r="41" spans="1:51" ht="12" customHeight="1">
       <c r="A41" s="53" t="s">
         <v>48</v>
       </c>
       <c r="B41" s="63"/>
       <c r="C41" s="63"/>
       <c r="D41" s="63"/>
       <c r="E41" s="63"/>
       <c r="F41" s="63"/>
       <c r="G41" s="63"/>
       <c r="H41" s="63"/>
       <c r="I41" s="63"/>
       <c r="J41" s="63"/>
       <c r="K41" s="63"/>
       <c r="L41" s="63"/>
       <c r="M41" s="63"/>
       <c r="N41" s="2" t="s">
         <v>26</v>
       </c>
       <c r="O41" s="19">
         <v>0</v>
       </c>
       <c r="P41" s="57">
         <v>0.42</v>
@@ -15687,50 +15876,53 @@
       </c>
       <c r="AA41" s="19">
         <v>0.33</v>
       </c>
       <c r="AB41" s="19">
         <v>-0.28999999999999998</v>
       </c>
       <c r="AC41" s="19">
         <v>0.92</v>
       </c>
       <c r="AD41" s="19">
         <v>-0.36</v>
       </c>
       <c r="AE41" s="19">
         <v>-0.54</v>
       </c>
       <c r="AF41" s="18">
         <v>2.58</v>
       </c>
       <c r="AG41" s="19">
         <v>0.68</v>
       </c>
       <c r="AH41" s="19">
         <v>-2.68</v>
       </c>
+      <c r="AI41" s="18">
+        <v>0.67</v>
+      </c>
     </row>
     <row r="42" spans="1:51" ht="12" customHeight="1">
       <c r="A42" s="53" t="s">
         <v>56</v>
       </c>
       <c r="B42" s="63"/>
       <c r="C42" s="63"/>
       <c r="D42" s="63"/>
       <c r="E42" s="63"/>
       <c r="F42" s="63"/>
       <c r="G42" s="63"/>
       <c r="H42" s="63"/>
       <c r="I42" s="63"/>
       <c r="J42" s="63"/>
       <c r="K42" s="63"/>
       <c r="L42" s="63"/>
       <c r="M42" s="63"/>
       <c r="N42" s="57">
         <v>-0.74</v>
       </c>
       <c r="O42" s="19">
         <v>0.65</v>
       </c>
       <c r="P42" s="57">
         <v>0.39</v>
@@ -15763,50 +15955,53 @@
       </c>
       <c r="AA42" s="19">
         <v>-0.91</v>
       </c>
       <c r="AB42" s="19">
         <v>0.41</v>
       </c>
       <c r="AC42" s="19">
         <v>-0.18</v>
       </c>
       <c r="AD42" s="19">
         <v>0.66</v>
       </c>
       <c r="AE42" s="19">
         <v>0.31</v>
       </c>
       <c r="AF42" s="18">
         <v>11.23</v>
       </c>
       <c r="AG42" s="19">
         <v>-6.91</v>
       </c>
       <c r="AH42" s="19">
         <v>-3.89</v>
       </c>
+      <c r="AI42" s="18">
+        <v>0.48</v>
+      </c>
     </row>
     <row r="43" spans="1:51" ht="12" customHeight="1">
       <c r="A43" s="53" t="s">
         <v>57</v>
       </c>
       <c r="B43" s="63"/>
       <c r="C43" s="63"/>
       <c r="D43" s="63"/>
       <c r="E43" s="63"/>
       <c r="F43" s="63"/>
       <c r="G43" s="63"/>
       <c r="H43" s="63"/>
       <c r="I43" s="63"/>
       <c r="J43" s="63"/>
       <c r="K43" s="63"/>
       <c r="L43" s="63"/>
       <c r="M43" s="63"/>
       <c r="N43" s="57">
         <v>-0.74</v>
       </c>
       <c r="O43" s="19">
         <v>-0.13</v>
       </c>
       <c r="P43" s="57">
         <v>-0.23</v>
@@ -15841,50 +16036,53 @@
       </c>
       <c r="AA43" s="19">
         <v>-0.8</v>
       </c>
       <c r="AB43" s="19">
         <v>-1.07</v>
       </c>
       <c r="AC43" s="19">
         <v>-0.21</v>
       </c>
       <c r="AD43" s="19">
         <v>-0.28999999999999998</v>
       </c>
       <c r="AE43" s="19">
         <v>-0.27</v>
       </c>
       <c r="AF43" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AG43" s="19">
         <v>-5.0599999999999996</v>
       </c>
       <c r="AH43" s="19">
         <v>-2.2000000000000002</v>
       </c>
+      <c r="AI43" s="18">
+        <v>-1.65</v>
+      </c>
     </row>
     <row r="44" spans="1:51" ht="12" customHeight="1">
       <c r="A44" s="53" t="s">
         <v>49</v>
       </c>
       <c r="B44" s="63"/>
       <c r="C44" s="63"/>
       <c r="D44" s="63"/>
       <c r="E44" s="63"/>
       <c r="F44" s="63"/>
       <c r="G44" s="63"/>
       <c r="H44" s="63"/>
       <c r="I44" s="63"/>
       <c r="J44" s="63"/>
       <c r="K44" s="63"/>
       <c r="L44" s="63"/>
       <c r="M44" s="63"/>
       <c r="N44" s="57">
         <v>1.66</v>
       </c>
       <c r="O44" s="19">
         <v>1.92</v>
       </c>
       <c r="P44" s="57">
         <v>0.65</v>
@@ -15919,50 +16117,53 @@
       <c r="Z44" s="19">
         <v>1.44</v>
       </c>
       <c r="AA44" s="19">
         <v>0.59</v>
       </c>
       <c r="AB44" s="19">
         <v>1.71</v>
       </c>
       <c r="AC44" s="19">
         <v>0.6</v>
       </c>
       <c r="AD44" s="19">
         <v>0.37</v>
       </c>
       <c r="AE44" s="19"/>
       <c r="AF44" s="18">
         <v>7.56</v>
       </c>
       <c r="AG44" s="19">
         <v>2.14</v>
       </c>
       <c r="AH44" s="19">
         <v>2.79</v>
       </c>
+      <c r="AI44" s="18">
+        <v>1.74</v>
+      </c>
     </row>
     <row r="45" spans="1:51" ht="12" customHeight="1">
       <c r="A45" s="53" t="s">
         <v>50</v>
       </c>
       <c r="B45" s="63"/>
       <c r="C45" s="63"/>
       <c r="D45" s="63"/>
       <c r="E45" s="63"/>
       <c r="F45" s="63"/>
       <c r="G45" s="63"/>
       <c r="H45" s="63"/>
       <c r="I45" s="63"/>
       <c r="J45" s="63"/>
       <c r="K45" s="63"/>
       <c r="L45" s="63"/>
       <c r="M45" s="63"/>
       <c r="N45" s="57">
         <v>0.56999999999999995</v>
       </c>
       <c r="O45" s="19">
         <v>0.59</v>
       </c>
       <c r="P45" s="57">
         <v>0.36</v>
@@ -15999,50 +16200,53 @@
       </c>
       <c r="AA45" s="19">
         <v>-0.42</v>
       </c>
       <c r="AB45" s="19">
         <v>0.78</v>
       </c>
       <c r="AC45" s="19">
         <v>-0.3</v>
       </c>
       <c r="AD45" s="19">
         <v>-0.24</v>
       </c>
       <c r="AE45" s="19">
         <v>-0.12</v>
       </c>
       <c r="AF45" s="18">
         <v>3.65</v>
       </c>
       <c r="AG45" s="19">
         <v>0.77</v>
       </c>
       <c r="AH45" s="19">
         <v>-1.1399999999999999</v>
       </c>
+      <c r="AI45" s="18">
+        <v>1.32</v>
+      </c>
     </row>
     <row r="46" spans="1:51" ht="12" customHeight="1">
       <c r="A46" s="53" t="s">
         <v>58</v>
       </c>
       <c r="B46" s="63"/>
       <c r="C46" s="63"/>
       <c r="D46" s="63"/>
       <c r="E46" s="63"/>
       <c r="F46" s="63"/>
       <c r="G46" s="63"/>
       <c r="H46" s="63"/>
       <c r="I46" s="63"/>
       <c r="J46" s="63"/>
       <c r="K46" s="63"/>
       <c r="L46" s="63"/>
       <c r="M46" s="63"/>
       <c r="N46" s="57">
         <v>-0.32</v>
       </c>
       <c r="O46" s="19">
         <v>0.41</v>
       </c>
       <c r="P46" s="2" t="s">
         <v>26</v>
@@ -16075,50 +16279,53 @@
         <v>-1.17</v>
       </c>
       <c r="Z46" s="19">
         <v>-0.33</v>
       </c>
       <c r="AA46" s="19">
         <v>-0.57999999999999996</v>
       </c>
       <c r="AB46" s="19"/>
       <c r="AC46" s="19">
         <v>-0.7</v>
       </c>
       <c r="AD46" s="19"/>
       <c r="AE46" s="19">
         <v>-0.28999999999999998</v>
       </c>
       <c r="AF46" s="1">
         <v>-2.38</v>
       </c>
       <c r="AG46" s="19">
         <v>-0.61</v>
       </c>
       <c r="AH46" s="19">
         <v>1.62</v>
       </c>
+      <c r="AI46" s="18">
+        <v>-1.82</v>
+      </c>
     </row>
     <row r="47" spans="1:51" ht="12" customHeight="1">
       <c r="A47" s="22" t="s">
         <v>52</v>
       </c>
       <c r="B47" s="63"/>
       <c r="C47" s="63"/>
       <c r="D47" s="63"/>
       <c r="E47" s="63"/>
       <c r="F47" s="63"/>
       <c r="G47" s="63"/>
       <c r="H47" s="63"/>
       <c r="I47" s="63"/>
       <c r="J47" s="63"/>
       <c r="K47" s="63"/>
       <c r="L47" s="63"/>
       <c r="M47" s="63"/>
       <c r="N47" s="66">
         <v>-1.1200000000000001</v>
       </c>
       <c r="O47" s="20">
         <v>-0.79</v>
       </c>
       <c r="P47" s="66">
         <v>-1.22</v>
@@ -16155,65 +16362,68 @@
       </c>
       <c r="AA47" s="20">
         <v>-1.67</v>
       </c>
       <c r="AB47" s="20">
         <v>-1.61</v>
       </c>
       <c r="AC47" s="20">
         <v>-0.64</v>
       </c>
       <c r="AD47" s="20">
         <v>-0.44</v>
       </c>
       <c r="AE47" s="20">
         <v>-0.22</v>
       </c>
       <c r="AF47" s="22">
         <v>-9.17</v>
       </c>
       <c r="AG47" s="20">
         <v>-5.33</v>
       </c>
       <c r="AH47" s="20">
         <v>-3.5</v>
       </c>
+      <c r="AI47" s="20">
+        <v>-2.75</v>
+      </c>
     </row>
     <row r="48" spans="1:51" ht="12" customHeight="1"/>
   </sheetData>
   <mergeCells count="11">
-    <mergeCell ref="A9:A10"/>
-[...3 lines deleted...]
-    <mergeCell ref="AD8:AE8"/>
     <mergeCell ref="N9:S9"/>
     <mergeCell ref="T7:AQ7"/>
     <mergeCell ref="T11:AG11"/>
     <mergeCell ref="T26:AG26"/>
     <mergeCell ref="T33:AG33"/>
     <mergeCell ref="T9:AE9"/>
+    <mergeCell ref="A9:A10"/>
+    <mergeCell ref="B9:M9"/>
+    <mergeCell ref="AP8:AQ8"/>
+    <mergeCell ref="AF9:AQ9"/>
+    <mergeCell ref="AD8:AE8"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>