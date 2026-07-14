--- v2 (2026-06-24)
+++ v3 (2026-07-14)
@@ -1,61 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Vko102-08\номенклатура по смк\эл.номенклатура 2026\14-26 Основные показатели (динамические ряды) по демографической и социальной статистике\ЕДН\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{93F3280C-148F-473C-A66F-5120B3D47B84}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="7056" yWindow="60" windowWidth="15588" windowHeight="9600" tabRatio="572" activeTab="2"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="572" activeTab="4" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Естеств.прирост населения 2022" sheetId="1" r:id="rId1"/>
     <sheet name="Прирост " sheetId="6" r:id="rId2"/>
     <sheet name="Прирост 2024-2026" sheetId="7" r:id="rId3"/>
     <sheet name="Коэф. " sheetId="5" r:id="rId4"/>
     <sheet name="Коэф. 2024-2026" sheetId="8" r:id="rId5"/>
   </sheets>
   <calcPr calcId="114210"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="490" uniqueCount="62">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
@@ -216,51 +222,51 @@
   <si>
     <t>район Алтай</t>
   </si>
   <si>
     <t>район Марқакөл</t>
   </si>
   <si>
     <t>район Самар</t>
   </si>
   <si>
     <t>район Үлкен Нарын</t>
   </si>
   <si>
     <t>Усть-Каменогорск.г.а.</t>
   </si>
   <si>
     <t xml:space="preserve">                                                   </t>
   </si>
   <si>
     <t xml:space="preserve"> Коэффициенты естественного прироста (убыли) населения</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00_р_."/>
   </numFmts>
   <fonts count="13">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
@@ -427,704 +433,695 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="98">
+  <cellXfs count="77">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="1" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="1" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="4" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="4" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="4" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="4" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>13</xdr:col>
       <xdr:colOff>228600</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>121920</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2049" name="Picture 2"/>
+        <xdr:cNvPr id="2049" name="Picture 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000001080000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2118360" cy="548640"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>22860</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>13</xdr:col>
       <xdr:colOff>228600</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>121920</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3073" name="Picture 2"/>
+        <xdr:cNvPr id="3073" name="Picture 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-0000010C0000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="22860"/>
           <a:ext cx="2156460" cy="655320"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>15</xdr:col>
       <xdr:colOff>335280</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>22860</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="1025" name="Рисунок 8"/>
+        <xdr:cNvPr id="1025" name="Рисунок 8">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000001040000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3253740" cy="952500"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>13</xdr:col>
       <xdr:colOff>228600</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>121920</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="4097" name="Picture 2"/>
+        <xdr:cNvPr id="4097" name="Picture 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000001100000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2072640" cy="548640"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>15</xdr:col>
       <xdr:colOff>160020</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>22860</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="5121" name="Рисунок 8"/>
+        <xdr:cNvPr id="5121" name="Рисунок 8">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-000001140000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3253740" cy="937260"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1273,126 +1270,126 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A3:S58"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="N11" sqref="N11"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="27.5546875" style="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="14" max="16384" width="9.109375" style="1"/>
+    <col min="1" max="1" width="27.5703125" style="1" customWidth="1"/>
+    <col min="2" max="12" width="9.140625" style="1" hidden="1" customWidth="1"/>
+    <col min="13" max="13" width="12.7109375" style="1" hidden="1" customWidth="1"/>
+    <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:19" ht="13.2">
-      <c r="A3" s="79" t="s">
+    <row r="3" spans="1:19" ht="12.75">
+      <c r="A3" s="56" t="s">
         <v>29</v>
       </c>
-      <c r="B3" s="79"/>
-[...16 lines deleted...]
-      <c r="S3" s="79"/>
+      <c r="B3" s="56"/>
+      <c r="C3" s="56"/>
+      <c r="D3" s="56"/>
+      <c r="E3" s="56"/>
+      <c r="F3" s="56"/>
+      <c r="G3" s="56"/>
+      <c r="H3" s="56"/>
+      <c r="I3" s="56"/>
+      <c r="J3" s="56"/>
+      <c r="K3" s="56"/>
+      <c r="L3" s="56"/>
+      <c r="M3" s="56"/>
+      <c r="N3" s="56"/>
+      <c r="O3" s="56"/>
+      <c r="P3" s="56"/>
+      <c r="Q3" s="56"/>
+      <c r="R3" s="56"/>
+      <c r="S3" s="56"/>
     </row>
     <row r="4" spans="1:19">
       <c r="C4" s="2"/>
-      <c r="N4" s="22"/>
-[...3 lines deleted...]
-      <c r="R4" s="22"/>
+      <c r="N4" s="17"/>
+      <c r="O4" s="17"/>
+      <c r="P4" s="17"/>
+      <c r="Q4" s="17"/>
+      <c r="R4" s="17"/>
       <c r="S4" s="3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="5" spans="1:19">
-      <c r="A5" s="82"/>
-      <c r="B5" s="84">
+      <c r="A5" s="59"/>
+      <c r="B5" s="61">
         <v>2021</v>
       </c>
-      <c r="C5" s="85"/>
-[...10 lines deleted...]
-      <c r="N5" s="86">
+      <c r="C5" s="62"/>
+      <c r="D5" s="62"/>
+      <c r="E5" s="62"/>
+      <c r="F5" s="62"/>
+      <c r="G5" s="62"/>
+      <c r="H5" s="62"/>
+      <c r="I5" s="62"/>
+      <c r="J5" s="62"/>
+      <c r="K5" s="62"/>
+      <c r="L5" s="62"/>
+      <c r="M5" s="62"/>
+      <c r="N5" s="63">
         <v>2022</v>
       </c>
-      <c r="O5" s="87"/>
-[...3 lines deleted...]
-      <c r="S5" s="87"/>
+      <c r="O5" s="64"/>
+      <c r="P5" s="64"/>
+      <c r="Q5" s="64"/>
+      <c r="R5" s="64"/>
+      <c r="S5" s="64"/>
     </row>
     <row r="6" spans="1:19">
-      <c r="A6" s="83"/>
+      <c r="A6" s="60"/>
       <c r="B6" s="6" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="6" t="s">
         <v>6</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>7</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>8</v>
       </c>
       <c r="F6" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G6" s="6" t="s">
         <v>1</v>
       </c>
       <c r="H6" s="6" t="s">
         <v>2</v>
       </c>
       <c r="I6" s="4" t="s">
         <v>3</v>
       </c>
       <c r="J6" s="4" t="s">
@@ -1405,1968 +1402,1968 @@
         <v>20</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>23</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>5</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>6</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>7</v>
       </c>
       <c r="Q6" s="4" t="s">
         <v>8</v>
       </c>
       <c r="R6" s="4" t="s">
         <v>0</v>
       </c>
       <c r="S6" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:19">
-      <c r="A7" s="80" t="s">
+      <c r="A7" s="57" t="s">
         <v>9</v>
       </c>
-      <c r="B7" s="80"/>
-[...16 lines deleted...]
-      <c r="S7" s="80"/>
+      <c r="B7" s="57"/>
+      <c r="C7" s="57"/>
+      <c r="D7" s="57"/>
+      <c r="E7" s="57"/>
+      <c r="F7" s="57"/>
+      <c r="G7" s="57"/>
+      <c r="H7" s="57"/>
+      <c r="I7" s="57"/>
+      <c r="J7" s="57"/>
+      <c r="K7" s="57"/>
+      <c r="L7" s="57"/>
+      <c r="M7" s="57"/>
+      <c r="N7" s="57"/>
+      <c r="O7" s="57"/>
+      <c r="P7" s="57"/>
+      <c r="Q7" s="57"/>
+      <c r="R7" s="57"/>
+      <c r="S7" s="57"/>
     </row>
     <row r="8" spans="1:19">
-      <c r="A8" s="50" t="s">
+      <c r="A8" s="33" t="s">
         <v>33</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7"/>
-      <c r="N8" s="24">
+      <c r="N8" s="19">
         <v>240</v>
       </c>
-      <c r="O8" s="24">
+      <c r="O8" s="19">
         <v>120</v>
       </c>
-      <c r="P8" s="24">
+      <c r="P8" s="19">
         <v>498</v>
       </c>
-      <c r="Q8" s="24">
+      <c r="Q8" s="19">
         <v>627</v>
       </c>
-      <c r="R8" s="24">
+      <c r="R8" s="19">
         <v>586</v>
       </c>
-      <c r="S8" s="24">
+      <c r="S8" s="19">
         <v>704</v>
       </c>
     </row>
     <row r="9" spans="1:19">
-      <c r="A9" s="23" t="s">
+      <c r="A9" s="18" t="s">
         <v>34</v>
       </c>
       <c r="B9" s="8"/>
       <c r="C9" s="8"/>
-      <c r="D9" s="9"/>
-[...9 lines deleted...]
-      <c r="N9" s="24">
+      <c r="D9" s="8"/>
+      <c r="E9" s="8"/>
+      <c r="F9" s="8"/>
+      <c r="G9" s="8"/>
+      <c r="H9" s="9"/>
+      <c r="I9" s="8"/>
+      <c r="J9" s="9"/>
+      <c r="K9" s="9"/>
+      <c r="L9" s="9"/>
+      <c r="M9" s="9"/>
+      <c r="N9" s="19">
         <v>19</v>
       </c>
-      <c r="O9" s="24">
+      <c r="O9" s="19">
         <v>-39</v>
       </c>
-      <c r="P9" s="24">
+      <c r="P9" s="19">
         <v>119</v>
       </c>
-      <c r="Q9" s="24">
+      <c r="Q9" s="19">
         <v>147</v>
       </c>
-      <c r="R9" s="24">
+      <c r="R9" s="19">
         <v>172</v>
       </c>
-      <c r="S9" s="24">
+      <c r="S9" s="19">
         <v>162</v>
       </c>
     </row>
     <row r="10" spans="1:19">
-      <c r="A10" s="23" t="s">
+      <c r="A10" s="18" t="s">
         <v>35</v>
       </c>
       <c r="B10" s="8"/>
       <c r="C10" s="8"/>
-      <c r="D10" s="9"/>
-[...9 lines deleted...]
-      <c r="N10" s="24">
+      <c r="D10" s="8"/>
+      <c r="E10" s="8"/>
+      <c r="F10" s="8"/>
+      <c r="G10" s="8"/>
+      <c r="H10" s="9"/>
+      <c r="I10" s="8"/>
+      <c r="J10" s="9"/>
+      <c r="K10" s="9"/>
+      <c r="L10" s="9"/>
+      <c r="M10" s="9"/>
+      <c r="N10" s="19">
         <v>12</v>
       </c>
-      <c r="O10" s="24">
+      <c r="O10" s="19">
         <v>-3</v>
       </c>
-      <c r="P10" s="24">
+      <c r="P10" s="19">
         <v>3</v>
       </c>
-      <c r="Q10" s="24">
+      <c r="Q10" s="19">
         <v>7</v>
       </c>
-      <c r="R10" s="24">
+      <c r="R10" s="19">
         <v>14</v>
       </c>
-      <c r="S10" s="24">
+      <c r="S10" s="19">
         <v>2</v>
       </c>
     </row>
     <row r="11" spans="1:19">
-      <c r="A11" s="23" t="s">
+      <c r="A11" s="18" t="s">
         <v>36</v>
       </c>
       <c r="B11" s="8"/>
       <c r="C11" s="8"/>
-      <c r="D11" s="9"/>
-[...9 lines deleted...]
-      <c r="N11" s="24">
+      <c r="D11" s="8"/>
+      <c r="E11" s="8"/>
+      <c r="F11" s="8"/>
+      <c r="G11" s="8"/>
+      <c r="H11" s="9"/>
+      <c r="I11" s="8"/>
+      <c r="J11" s="9"/>
+      <c r="K11" s="9"/>
+      <c r="L11" s="9"/>
+      <c r="M11" s="9"/>
+      <c r="N11" s="19">
         <v>-43</v>
       </c>
-      <c r="O11" s="24">
+      <c r="O11" s="19">
         <v>-36</v>
       </c>
-      <c r="P11" s="24">
+      <c r="P11" s="19">
         <v>-36</v>
       </c>
-      <c r="Q11" s="24">
+      <c r="Q11" s="19">
         <v>-21</v>
       </c>
-      <c r="R11" s="24">
+      <c r="R11" s="19">
         <v>-40</v>
       </c>
-      <c r="S11" s="24">
+      <c r="S11" s="19">
         <v>-3</v>
       </c>
     </row>
     <row r="12" spans="1:19">
-      <c r="A12" s="23" t="s">
+      <c r="A12" s="18" t="s">
         <v>37</v>
       </c>
       <c r="B12" s="8"/>
       <c r="C12" s="8"/>
-      <c r="D12" s="9"/>
-[...9 lines deleted...]
-      <c r="N12" s="24">
+      <c r="D12" s="8"/>
+      <c r="E12" s="8"/>
+      <c r="F12" s="8"/>
+      <c r="G12" s="8"/>
+      <c r="H12" s="9"/>
+      <c r="I12" s="8"/>
+      <c r="J12" s="9"/>
+      <c r="K12" s="9"/>
+      <c r="L12" s="9"/>
+      <c r="M12" s="9"/>
+      <c r="N12" s="19">
         <v>176</v>
       </c>
-      <c r="O12" s="24">
+      <c r="O12" s="19">
         <v>124</v>
       </c>
-      <c r="P12" s="24">
+      <c r="P12" s="19">
         <v>182</v>
       </c>
-      <c r="Q12" s="24">
+      <c r="Q12" s="19">
         <v>256</v>
       </c>
-      <c r="R12" s="24">
+      <c r="R12" s="19">
         <v>248</v>
       </c>
-      <c r="S12" s="24">
+      <c r="S12" s="19">
         <v>298</v>
       </c>
     </row>
     <row r="13" spans="1:19">
-      <c r="A13" s="23" t="s">
+      <c r="A13" s="18" t="s">
         <v>38</v>
       </c>
       <c r="B13" s="8"/>
       <c r="C13" s="8"/>
-      <c r="D13" s="9"/>
-[...9 lines deleted...]
-      <c r="N13" s="24">
+      <c r="D13" s="8"/>
+      <c r="E13" s="8"/>
+      <c r="F13" s="8"/>
+      <c r="G13" s="8"/>
+      <c r="H13" s="9"/>
+      <c r="I13" s="8"/>
+      <c r="J13" s="9"/>
+      <c r="K13" s="9"/>
+      <c r="L13" s="9"/>
+      <c r="M13" s="9"/>
+      <c r="N13" s="19">
         <v>0</v>
       </c>
-      <c r="O13" s="24">
+      <c r="O13" s="19">
         <v>15</v>
       </c>
-      <c r="P13" s="24">
+      <c r="P13" s="19">
         <v>7</v>
       </c>
-      <c r="Q13" s="24">
+      <c r="Q13" s="19">
         <v>15</v>
       </c>
-      <c r="R13" s="24">
+      <c r="R13" s="19">
         <v>12</v>
       </c>
-      <c r="S13" s="24">
+      <c r="S13" s="19">
         <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:19">
-      <c r="A14" s="23" t="s">
+      <c r="A14" s="18" t="s">
         <v>39</v>
       </c>
       <c r="B14" s="8"/>
       <c r="C14" s="8"/>
-      <c r="D14" s="9"/>
-[...9 lines deleted...]
-      <c r="N14" s="24">
+      <c r="D14" s="8"/>
+      <c r="E14" s="8"/>
+      <c r="F14" s="8"/>
+      <c r="G14" s="8"/>
+      <c r="H14" s="9"/>
+      <c r="I14" s="8"/>
+      <c r="J14" s="9"/>
+      <c r="K14" s="9"/>
+      <c r="L14" s="9"/>
+      <c r="M14" s="9"/>
+      <c r="N14" s="19">
         <v>56</v>
       </c>
-      <c r="O14" s="24">
+      <c r="O14" s="19">
         <v>89</v>
       </c>
-      <c r="P14" s="24">
+      <c r="P14" s="19">
         <v>64</v>
       </c>
-      <c r="Q14" s="24">
+      <c r="Q14" s="19">
         <v>110</v>
       </c>
-      <c r="R14" s="24">
+      <c r="R14" s="19">
         <v>68</v>
       </c>
-      <c r="S14" s="24">
+      <c r="S14" s="19">
         <v>94</v>
       </c>
     </row>
     <row r="15" spans="1:19">
-      <c r="A15" s="23" t="s">
+      <c r="A15" s="18" t="s">
         <v>40</v>
       </c>
       <c r="B15" s="8"/>
       <c r="C15" s="8"/>
-      <c r="D15" s="9"/>
-[...9 lines deleted...]
-      <c r="N15" s="24">
+      <c r="D15" s="8"/>
+      <c r="E15" s="8"/>
+      <c r="F15" s="8"/>
+      <c r="G15" s="8"/>
+      <c r="H15" s="9"/>
+      <c r="I15" s="8"/>
+      <c r="J15" s="9"/>
+      <c r="K15" s="9"/>
+      <c r="L15" s="9"/>
+      <c r="M15" s="9"/>
+      <c r="N15" s="19">
         <v>-5</v>
       </c>
-      <c r="O15" s="24">
+      <c r="O15" s="19">
         <v>1</v>
       </c>
-      <c r="P15" s="24">
+      <c r="P15" s="19">
         <v>-1</v>
       </c>
-      <c r="Q15" s="24">
+      <c r="Q15" s="19">
         <v>2</v>
       </c>
-      <c r="R15" s="24">
+      <c r="R15" s="19">
         <v>-2</v>
       </c>
-      <c r="S15" s="24">
+      <c r="S15" s="19">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:19">
-      <c r="A16" s="23" t="s">
+      <c r="A16" s="18" t="s">
         <v>41</v>
       </c>
       <c r="B16" s="8"/>
       <c r="C16" s="8"/>
-      <c r="D16" s="9"/>
-[...9 lines deleted...]
-      <c r="N16" s="24">
+      <c r="D16" s="8"/>
+      <c r="E16" s="8"/>
+      <c r="F16" s="8"/>
+      <c r="G16" s="8"/>
+      <c r="H16" s="9"/>
+      <c r="I16" s="8"/>
+      <c r="J16" s="9"/>
+      <c r="K16" s="9"/>
+      <c r="L16" s="9"/>
+      <c r="M16" s="9"/>
+      <c r="N16" s="19">
         <v>-1</v>
       </c>
-      <c r="O16" s="24">
+      <c r="O16" s="19">
         <v>-18</v>
       </c>
-      <c r="P16" s="24">
+      <c r="P16" s="19">
         <v>2</v>
       </c>
-      <c r="Q16" s="24">
+      <c r="Q16" s="19">
         <v>1</v>
       </c>
-      <c r="R16" s="24">
+      <c r="R16" s="19">
         <v>1</v>
       </c>
-      <c r="S16" s="24">
+      <c r="S16" s="19">
         <v>2</v>
       </c>
     </row>
     <row r="17" spans="1:19">
-      <c r="A17" s="23" t="s">
+      <c r="A17" s="18" t="s">
         <v>42</v>
       </c>
       <c r="B17" s="8"/>
       <c r="C17" s="8"/>
-      <c r="D17" s="9"/>
-[...9 lines deleted...]
-      <c r="N17" s="24">
+      <c r="D17" s="8"/>
+      <c r="E17" s="8"/>
+      <c r="F17" s="8"/>
+      <c r="G17" s="8"/>
+      <c r="H17" s="9"/>
+      <c r="I17" s="8"/>
+      <c r="J17" s="9"/>
+      <c r="K17" s="9"/>
+      <c r="L17" s="9"/>
+      <c r="M17" s="9"/>
+      <c r="N17" s="19">
         <v>-34</v>
       </c>
-      <c r="O17" s="24">
+      <c r="O17" s="19">
         <v>-42</v>
       </c>
-      <c r="P17" s="24">
+      <c r="P17" s="19">
         <v>-26</v>
       </c>
-      <c r="Q17" s="24">
+      <c r="Q17" s="19">
         <v>-25</v>
       </c>
-      <c r="R17" s="24">
+      <c r="R17" s="19">
         <v>-9</v>
       </c>
-      <c r="S17" s="24">
+      <c r="S17" s="19">
         <v>-21</v>
       </c>
     </row>
     <row r="18" spans="1:19">
-      <c r="A18" s="23" t="s">
+      <c r="A18" s="18" t="s">
         <v>43</v>
       </c>
       <c r="B18" s="8"/>
       <c r="C18" s="8"/>
-      <c r="D18" s="9"/>
-[...9 lines deleted...]
-      <c r="N18" s="24">
+      <c r="D18" s="8"/>
+      <c r="E18" s="8"/>
+      <c r="F18" s="8"/>
+      <c r="G18" s="8"/>
+      <c r="H18" s="9"/>
+      <c r="I18" s="8"/>
+      <c r="J18" s="9"/>
+      <c r="K18" s="9"/>
+      <c r="L18" s="9"/>
+      <c r="M18" s="9"/>
+      <c r="N18" s="19">
         <v>31</v>
       </c>
-      <c r="O18" s="24">
+      <c r="O18" s="19">
         <v>1</v>
       </c>
-      <c r="P18" s="24">
+      <c r="P18" s="19">
         <v>38</v>
       </c>
-      <c r="Q18" s="24">
+      <c r="Q18" s="19">
         <v>28</v>
       </c>
-      <c r="R18" s="24">
+      <c r="R18" s="19">
         <v>23</v>
       </c>
-      <c r="S18" s="24">
+      <c r="S18" s="19">
         <v>29</v>
       </c>
     </row>
     <row r="19" spans="1:19">
-      <c r="A19" s="23" t="s">
+      <c r="A19" s="18" t="s">
         <v>44</v>
       </c>
       <c r="B19" s="8"/>
       <c r="C19" s="8"/>
-      <c r="D19" s="9"/>
-[...9 lines deleted...]
-      <c r="N19" s="24">
+      <c r="D19" s="8"/>
+      <c r="E19" s="8"/>
+      <c r="F19" s="8"/>
+      <c r="G19" s="8"/>
+      <c r="H19" s="9"/>
+      <c r="I19" s="8"/>
+      <c r="J19" s="9"/>
+      <c r="K19" s="9"/>
+      <c r="L19" s="9"/>
+      <c r="M19" s="9"/>
+      <c r="N19" s="19">
         <v>46</v>
       </c>
-      <c r="O19" s="24">
+      <c r="O19" s="19">
         <v>34</v>
       </c>
-      <c r="P19" s="24">
+      <c r="P19" s="19">
         <v>32</v>
       </c>
-      <c r="Q19" s="24">
+      <c r="Q19" s="19">
         <v>37</v>
       </c>
-      <c r="R19" s="24">
+      <c r="R19" s="19">
         <v>29</v>
       </c>
-      <c r="S19" s="24">
+      <c r="S19" s="19">
         <v>44</v>
       </c>
     </row>
     <row r="20" spans="1:19">
-      <c r="A20" s="23" t="s">
+      <c r="A20" s="18" t="s">
         <v>45</v>
       </c>
       <c r="B20" s="8"/>
       <c r="C20" s="8"/>
-      <c r="D20" s="9"/>
-[...9 lines deleted...]
-      <c r="N20" s="24">
+      <c r="D20" s="8"/>
+      <c r="E20" s="8"/>
+      <c r="F20" s="8"/>
+      <c r="G20" s="8"/>
+      <c r="H20" s="9"/>
+      <c r="I20" s="8"/>
+      <c r="J20" s="9"/>
+      <c r="K20" s="9"/>
+      <c r="L20" s="9"/>
+      <c r="M20" s="9"/>
+      <c r="N20" s="19">
         <v>-63</v>
       </c>
-      <c r="O20" s="24">
+      <c r="O20" s="19">
         <v>-63</v>
       </c>
-      <c r="P20" s="24">
+      <c r="P20" s="19">
         <v>-37</v>
       </c>
-      <c r="Q20" s="24">
+      <c r="Q20" s="19">
         <v>-24</v>
       </c>
-      <c r="R20" s="24">
+      <c r="R20" s="19">
         <v>-15</v>
       </c>
-      <c r="S20" s="24">
+      <c r="S20" s="19">
         <v>-30</v>
       </c>
     </row>
     <row r="21" spans="1:19">
-      <c r="A21" s="23" t="s">
+      <c r="A21" s="18" t="s">
         <v>46</v>
       </c>
       <c r="B21" s="8"/>
       <c r="C21" s="8"/>
       <c r="D21" s="8"/>
       <c r="E21" s="8"/>
       <c r="F21" s="8"/>
       <c r="G21" s="8"/>
       <c r="H21" s="8"/>
       <c r="I21" s="8"/>
       <c r="J21" s="8"/>
       <c r="K21" s="8"/>
       <c r="L21" s="8"/>
       <c r="M21" s="8"/>
-      <c r="N21" s="24">
+      <c r="N21" s="19">
         <v>1</v>
       </c>
-      <c r="O21" s="24">
+      <c r="O21" s="19">
         <v>15</v>
       </c>
-      <c r="P21" s="24">
+      <c r="P21" s="19">
         <v>6</v>
       </c>
-      <c r="Q21" s="24">
+      <c r="Q21" s="19">
         <v>6</v>
       </c>
-      <c r="R21" s="24">
+      <c r="R21" s="19">
         <v>12</v>
       </c>
-      <c r="S21" s="24">
+      <c r="S21" s="19">
         <v>10</v>
       </c>
     </row>
     <row r="22" spans="1:19">
-      <c r="A22" s="23" t="s">
+      <c r="A22" s="18" t="s">
         <v>47</v>
       </c>
       <c r="B22" s="8"/>
       <c r="C22" s="8"/>
-      <c r="D22" s="9"/>
-[...9 lines deleted...]
-      <c r="N22" s="24">
+      <c r="D22" s="8"/>
+      <c r="E22" s="8"/>
+      <c r="F22" s="8"/>
+      <c r="G22" s="8"/>
+      <c r="H22" s="9"/>
+      <c r="I22" s="8"/>
+      <c r="J22" s="9"/>
+      <c r="K22" s="9"/>
+      <c r="L22" s="9"/>
+      <c r="M22" s="9"/>
+      <c r="N22" s="19">
         <v>16</v>
       </c>
-      <c r="O22" s="24">
+      <c r="O22" s="19">
         <v>9</v>
       </c>
-      <c r="P22" s="24">
+      <c r="P22" s="19">
         <v>24</v>
       </c>
-      <c r="Q22" s="24">
+      <c r="Q22" s="19">
         <v>17</v>
       </c>
-      <c r="R22" s="24">
+      <c r="R22" s="19">
         <v>6</v>
       </c>
-      <c r="S22" s="24">
+      <c r="S22" s="19">
         <v>20</v>
       </c>
     </row>
     <row r="23" spans="1:19">
-      <c r="A23" s="23" t="s">
+      <c r="A23" s="18" t="s">
         <v>48</v>
       </c>
       <c r="B23" s="8"/>
       <c r="C23" s="8"/>
-      <c r="D23" s="9"/>
-[...9 lines deleted...]
-      <c r="N23" s="24">
+      <c r="D23" s="8"/>
+      <c r="E23" s="8"/>
+      <c r="F23" s="8"/>
+      <c r="G23" s="8"/>
+      <c r="H23" s="9"/>
+      <c r="I23" s="8"/>
+      <c r="J23" s="9"/>
+      <c r="K23" s="9"/>
+      <c r="L23" s="9"/>
+      <c r="M23" s="9"/>
+      <c r="N23" s="19">
         <v>-17</v>
       </c>
-      <c r="O23" s="24">
+      <c r="O23" s="19">
         <v>2</v>
       </c>
-      <c r="P23" s="24" t="s">
+      <c r="P23" s="19" t="s">
         <v>26</v>
       </c>
-      <c r="Q23" s="24">
+      <c r="Q23" s="19">
         <v>-2</v>
       </c>
-      <c r="R23" s="24">
+      <c r="R23" s="19">
         <v>-2</v>
       </c>
-      <c r="S23" s="24">
+      <c r="S23" s="19">
         <v>-2</v>
       </c>
     </row>
     <row r="24" spans="1:19">
-      <c r="A24" s="23" t="s">
+      <c r="A24" s="18" t="s">
         <v>49</v>
       </c>
       <c r="B24" s="8"/>
       <c r="C24" s="8"/>
-      <c r="D24" s="9"/>
-[...9 lines deleted...]
-      <c r="N24" s="24">
+      <c r="D24" s="8"/>
+      <c r="E24" s="8"/>
+      <c r="F24" s="8"/>
+      <c r="G24" s="8"/>
+      <c r="H24" s="9"/>
+      <c r="I24" s="8"/>
+      <c r="J24" s="9"/>
+      <c r="K24" s="9"/>
+      <c r="L24" s="9"/>
+      <c r="M24" s="9"/>
+      <c r="N24" s="19">
         <v>35</v>
       </c>
-      <c r="O24" s="24">
+      <c r="O24" s="19">
         <v>32</v>
       </c>
-      <c r="P24" s="24">
+      <c r="P24" s="19">
         <v>50</v>
       </c>
-      <c r="Q24" s="24">
+      <c r="Q24" s="19">
         <v>13</v>
       </c>
-      <c r="R24" s="24">
+      <c r="R24" s="19">
         <v>40</v>
       </c>
-      <c r="S24" s="24">
+      <c r="S24" s="19">
         <v>45</v>
       </c>
     </row>
     <row r="25" spans="1:19">
-      <c r="A25" s="23" t="s">
+      <c r="A25" s="18" t="s">
         <v>50</v>
       </c>
       <c r="B25" s="8"/>
       <c r="C25" s="8"/>
-      <c r="D25" s="9"/>
-[...9 lines deleted...]
-      <c r="N25" s="24">
+      <c r="D25" s="8"/>
+      <c r="E25" s="8"/>
+      <c r="F25" s="8"/>
+      <c r="G25" s="8"/>
+      <c r="H25" s="9"/>
+      <c r="I25" s="8"/>
+      <c r="J25" s="9"/>
+      <c r="K25" s="9"/>
+      <c r="L25" s="9"/>
+      <c r="M25" s="9"/>
+      <c r="N25" s="19">
         <v>4</v>
       </c>
-      <c r="O25" s="24">
+      <c r="O25" s="19">
         <v>1</v>
       </c>
-      <c r="P25" s="24">
+      <c r="P25" s="19">
         <v>19</v>
       </c>
-      <c r="Q25" s="24">
+      <c r="Q25" s="19">
         <v>24</v>
       </c>
-      <c r="R25" s="24">
+      <c r="R25" s="19">
         <v>10</v>
       </c>
-      <c r="S25" s="24">
+      <c r="S25" s="19">
         <v>8</v>
       </c>
     </row>
     <row r="26" spans="1:19">
-      <c r="A26" s="23" t="s">
+      <c r="A26" s="18" t="s">
         <v>51</v>
       </c>
       <c r="B26" s="8"/>
       <c r="C26" s="8"/>
-      <c r="D26" s="9"/>
-[...9 lines deleted...]
-      <c r="N26" s="24">
+      <c r="D26" s="8"/>
+      <c r="E26" s="8"/>
+      <c r="F26" s="8"/>
+      <c r="G26" s="8"/>
+      <c r="H26" s="9"/>
+      <c r="I26" s="8"/>
+      <c r="J26" s="9"/>
+      <c r="K26" s="9"/>
+      <c r="L26" s="9"/>
+      <c r="M26" s="9"/>
+      <c r="N26" s="19">
         <v>35</v>
       </c>
-      <c r="O26" s="24">
+      <c r="O26" s="19">
         <v>37</v>
       </c>
-      <c r="P26" s="24">
+      <c r="P26" s="19">
         <v>62</v>
       </c>
-      <c r="Q26" s="24">
+      <c r="Q26" s="19">
         <v>58</v>
       </c>
-      <c r="R26" s="24">
+      <c r="R26" s="19">
         <v>47</v>
       </c>
-      <c r="S26" s="24">
+      <c r="S26" s="19">
         <v>40</v>
       </c>
     </row>
     <row r="27" spans="1:19">
-      <c r="A27" s="25" t="s">
+      <c r="A27" s="18" t="s">
         <v>52</v>
       </c>
       <c r="B27" s="8"/>
       <c r="C27" s="8"/>
-      <c r="D27" s="9"/>
-[...9 lines deleted...]
-      <c r="N27" s="24">
+      <c r="D27" s="8"/>
+      <c r="E27" s="8"/>
+      <c r="F27" s="8"/>
+      <c r="G27" s="8"/>
+      <c r="H27" s="9"/>
+      <c r="I27" s="8"/>
+      <c r="J27" s="9"/>
+      <c r="K27" s="9"/>
+      <c r="L27" s="9"/>
+      <c r="M27" s="9"/>
+      <c r="N27" s="19">
         <v>-28</v>
       </c>
-      <c r="O27" s="24">
+      <c r="O27" s="19">
         <v>-39</v>
       </c>
-      <c r="P27" s="24">
+      <c r="P27" s="19">
         <v>-10</v>
       </c>
-      <c r="Q27" s="24">
+      <c r="Q27" s="19">
         <v>-22</v>
       </c>
-      <c r="R27" s="24">
+      <c r="R27" s="19">
         <v>-28</v>
       </c>
-      <c r="S27" s="24">
+      <c r="S27" s="19">
         <v>-6</v>
       </c>
     </row>
     <row r="28" spans="1:19">
-      <c r="A28" s="81" t="s">
+      <c r="A28" s="58" t="s">
         <v>27</v>
       </c>
-      <c r="B28" s="81"/>
-[...16 lines deleted...]
-      <c r="S28" s="81"/>
+      <c r="B28" s="58"/>
+      <c r="C28" s="58"/>
+      <c r="D28" s="58"/>
+      <c r="E28" s="58"/>
+      <c r="F28" s="58"/>
+      <c r="G28" s="58"/>
+      <c r="H28" s="58"/>
+      <c r="I28" s="58"/>
+      <c r="J28" s="58"/>
+      <c r="K28" s="58"/>
+      <c r="L28" s="58"/>
+      <c r="M28" s="58"/>
+      <c r="N28" s="58"/>
+      <c r="O28" s="58"/>
+      <c r="P28" s="58"/>
+      <c r="Q28" s="58"/>
+      <c r="R28" s="58"/>
+      <c r="S28" s="58"/>
     </row>
     <row r="29" spans="1:19">
-      <c r="A29" s="50" t="s">
+      <c r="A29" s="33" t="s">
         <v>33</v>
       </c>
       <c r="B29" s="8"/>
       <c r="C29" s="8"/>
-      <c r="D29" s="9"/>
-[...9 lines deleted...]
-      <c r="N29" s="24">
+      <c r="D29" s="8"/>
+      <c r="E29" s="8"/>
+      <c r="F29" s="8"/>
+      <c r="G29" s="8"/>
+      <c r="H29" s="9"/>
+      <c r="I29" s="8"/>
+      <c r="J29" s="9"/>
+      <c r="K29" s="9"/>
+      <c r="L29" s="9"/>
+      <c r="M29" s="9"/>
+      <c r="N29" s="19">
         <v>171</v>
       </c>
-      <c r="O29" s="24">
+      <c r="O29" s="19">
         <v>64</v>
       </c>
-      <c r="P29" s="24">
+      <c r="P29" s="19">
         <v>316</v>
       </c>
-      <c r="Q29" s="24">
+      <c r="Q29" s="19">
         <v>637</v>
       </c>
-      <c r="R29" s="24">
+      <c r="R29" s="19">
         <v>400</v>
       </c>
-      <c r="S29" s="24">
+      <c r="S29" s="19">
         <v>512</v>
       </c>
     </row>
     <row r="30" spans="1:19">
-      <c r="A30" s="23" t="s">
+      <c r="A30" s="18" t="s">
         <v>34</v>
       </c>
       <c r="B30" s="8"/>
       <c r="C30" s="8"/>
-      <c r="D30" s="9"/>
-[...9 lines deleted...]
-      <c r="N30" s="24">
+      <c r="D30" s="8"/>
+      <c r="E30" s="8"/>
+      <c r="F30" s="8"/>
+      <c r="G30" s="8"/>
+      <c r="H30" s="9"/>
+      <c r="I30" s="8"/>
+      <c r="J30" s="9"/>
+      <c r="K30" s="9"/>
+      <c r="L30" s="9"/>
+      <c r="M30" s="9"/>
+      <c r="N30" s="19">
         <v>11</v>
       </c>
-      <c r="O30" s="24">
+      <c r="O30" s="19">
         <v>-55</v>
       </c>
-      <c r="P30" s="24">
+      <c r="P30" s="19">
         <v>116</v>
       </c>
-      <c r="Q30" s="24">
+      <c r="Q30" s="19">
         <v>156</v>
       </c>
-      <c r="R30" s="24">
+      <c r="R30" s="19">
         <v>146</v>
       </c>
-      <c r="S30" s="24">
+      <c r="S30" s="19">
         <v>138</v>
       </c>
     </row>
     <row r="31" spans="1:19">
-      <c r="A31" s="23" t="s">
+      <c r="A31" s="18" t="s">
         <v>35</v>
       </c>
       <c r="B31" s="8"/>
       <c r="C31" s="8"/>
-      <c r="D31" s="9"/>
-[...9 lines deleted...]
-      <c r="N31" s="24">
+      <c r="D31" s="8"/>
+      <c r="E31" s="8"/>
+      <c r="F31" s="8"/>
+      <c r="G31" s="8"/>
+      <c r="H31" s="9"/>
+      <c r="I31" s="8"/>
+      <c r="J31" s="9"/>
+      <c r="K31" s="9"/>
+      <c r="L31" s="9"/>
+      <c r="M31" s="9"/>
+      <c r="N31" s="19">
         <v>12</v>
       </c>
-      <c r="O31" s="24">
+      <c r="O31" s="19">
         <v>-3</v>
       </c>
-      <c r="P31" s="24">
+      <c r="P31" s="19">
         <v>3</v>
       </c>
-      <c r="Q31" s="24">
+      <c r="Q31" s="19">
         <v>7</v>
       </c>
-      <c r="R31" s="24">
+      <c r="R31" s="19">
         <v>14</v>
       </c>
-      <c r="S31" s="24">
+      <c r="S31" s="19">
         <v>2</v>
       </c>
     </row>
     <row r="32" spans="1:19">
-      <c r="A32" s="23" t="s">
+      <c r="A32" s="18" t="s">
         <v>36</v>
       </c>
       <c r="B32" s="8"/>
       <c r="C32" s="8"/>
-      <c r="D32" s="9"/>
-[...9 lines deleted...]
-      <c r="N32" s="24">
+      <c r="D32" s="8"/>
+      <c r="E32" s="8"/>
+      <c r="F32" s="8"/>
+      <c r="G32" s="8"/>
+      <c r="H32" s="9"/>
+      <c r="I32" s="8"/>
+      <c r="J32" s="9"/>
+      <c r="K32" s="9"/>
+      <c r="L32" s="9"/>
+      <c r="M32" s="9"/>
+      <c r="N32" s="19">
         <v>-43</v>
       </c>
-      <c r="O32" s="24">
+      <c r="O32" s="19">
         <v>-35</v>
       </c>
-      <c r="P32" s="24">
+      <c r="P32" s="19">
         <v>-34</v>
       </c>
-      <c r="Q32" s="24">
+      <c r="Q32" s="19">
         <v>-21</v>
       </c>
-      <c r="R32" s="24">
+      <c r="R32" s="19">
         <v>-38</v>
       </c>
-      <c r="S32" s="24">
+      <c r="S32" s="19">
         <v>-3</v>
       </c>
     </row>
     <row r="33" spans="1:19">
-      <c r="A33" s="23" t="s">
+      <c r="A33" s="18" t="s">
         <v>37</v>
       </c>
       <c r="B33" s="8"/>
       <c r="C33" s="8"/>
-      <c r="D33" s="9"/>
-[...9 lines deleted...]
-      <c r="N33" s="24">
+      <c r="D33" s="8"/>
+      <c r="E33" s="8"/>
+      <c r="F33" s="8"/>
+      <c r="G33" s="8"/>
+      <c r="H33" s="9"/>
+      <c r="I33" s="8"/>
+      <c r="J33" s="9"/>
+      <c r="K33" s="9"/>
+      <c r="L33" s="9"/>
+      <c r="M33" s="9"/>
+      <c r="N33" s="19">
         <v>175</v>
       </c>
-      <c r="O33" s="24">
+      <c r="O33" s="19">
         <v>119</v>
       </c>
-      <c r="P33" s="24">
+      <c r="P33" s="19">
         <v>170</v>
       </c>
-      <c r="Q33" s="24">
+      <c r="Q33" s="19">
         <v>263</v>
       </c>
-      <c r="R33" s="24">
+      <c r="R33" s="19">
         <v>237</v>
       </c>
-      <c r="S33" s="24">
+      <c r="S33" s="19">
         <v>280</v>
       </c>
     </row>
     <row r="34" spans="1:19">
-      <c r="A34" s="23" t="s">
+      <c r="A34" s="18" t="s">
         <v>39</v>
       </c>
       <c r="B34" s="8"/>
       <c r="C34" s="8"/>
-      <c r="D34" s="9"/>
-[...9 lines deleted...]
-      <c r="N34" s="24">
+      <c r="D34" s="8"/>
+      <c r="E34" s="8"/>
+      <c r="F34" s="8"/>
+      <c r="G34" s="8"/>
+      <c r="H34" s="9"/>
+      <c r="I34" s="8"/>
+      <c r="J34" s="9"/>
+      <c r="K34" s="9"/>
+      <c r="L34" s="9"/>
+      <c r="M34" s="9"/>
+      <c r="N34" s="19">
         <v>48</v>
       </c>
-      <c r="O34" s="24">
+      <c r="O34" s="19">
         <v>72</v>
       </c>
-      <c r="P34" s="24">
+      <c r="P34" s="19">
         <v>48</v>
       </c>
-      <c r="Q34" s="24">
+      <c r="Q34" s="19">
         <v>130</v>
       </c>
-      <c r="R34" s="24">
+      <c r="R34" s="19">
         <v>51</v>
       </c>
-      <c r="S34" s="24">
+      <c r="S34" s="19">
         <v>72</v>
       </c>
     </row>
     <row r="35" spans="1:19">
-      <c r="A35" s="23" t="s">
+      <c r="A35" s="18" t="s">
         <v>43</v>
       </c>
       <c r="B35" s="8"/>
       <c r="C35" s="8"/>
-      <c r="D35" s="9"/>
-[...9 lines deleted...]
-      <c r="N35" s="24">
+      <c r="D35" s="8"/>
+      <c r="E35" s="8"/>
+      <c r="F35" s="8"/>
+      <c r="G35" s="8"/>
+      <c r="H35" s="9"/>
+      <c r="I35" s="8"/>
+      <c r="J35" s="9"/>
+      <c r="K35" s="9"/>
+      <c r="L35" s="9"/>
+      <c r="M35" s="9"/>
+      <c r="N35" s="19">
         <v>9</v>
       </c>
-      <c r="O35" s="24">
+      <c r="O35" s="19">
         <v>5</v>
       </c>
-      <c r="P35" s="24">
+      <c r="P35" s="19">
         <v>8</v>
       </c>
-      <c r="Q35" s="24">
+      <c r="Q35" s="19">
         <v>48</v>
       </c>
-      <c r="R35" s="24">
+      <c r="R35" s="19">
         <v>5</v>
       </c>
-      <c r="S35" s="24">
+      <c r="S35" s="19">
         <v>3</v>
       </c>
     </row>
     <row r="36" spans="1:19">
-      <c r="A36" s="23" t="s">
+      <c r="A36" s="18" t="s">
         <v>44</v>
       </c>
       <c r="B36" s="8"/>
       <c r="C36" s="8"/>
       <c r="D36" s="8"/>
       <c r="E36" s="8"/>
       <c r="F36" s="8"/>
       <c r="G36" s="8"/>
       <c r="H36" s="8"/>
       <c r="I36" s="8"/>
       <c r="J36" s="8"/>
       <c r="K36" s="8"/>
       <c r="L36" s="8"/>
       <c r="M36" s="8"/>
-      <c r="N36" s="24">
+      <c r="N36" s="19">
         <v>27</v>
       </c>
-      <c r="O36" s="24">
+      <c r="O36" s="19">
         <v>17</v>
       </c>
-      <c r="P36" s="24">
+      <c r="P36" s="19">
         <v>21</v>
       </c>
-      <c r="Q36" s="24">
+      <c r="Q36" s="19">
         <v>47</v>
       </c>
-      <c r="R36" s="24">
+      <c r="R36" s="19">
         <v>18</v>
       </c>
-      <c r="S36" s="24">
+      <c r="S36" s="19">
         <v>26</v>
       </c>
     </row>
     <row r="37" spans="1:19">
-      <c r="A37" s="23" t="s">
+      <c r="A37" s="18" t="s">
         <v>45</v>
       </c>
       <c r="B37" s="8"/>
       <c r="C37" s="8"/>
-      <c r="D37" s="9"/>
-[...9 lines deleted...]
-      <c r="N37" s="24">
+      <c r="D37" s="8"/>
+      <c r="E37" s="8"/>
+      <c r="F37" s="8"/>
+      <c r="G37" s="8"/>
+      <c r="H37" s="9"/>
+      <c r="I37" s="8"/>
+      <c r="J37" s="9"/>
+      <c r="K37" s="9"/>
+      <c r="L37" s="9"/>
+      <c r="M37" s="9"/>
+      <c r="N37" s="19">
         <v>-58</v>
       </c>
-      <c r="O37" s="24">
+      <c r="O37" s="19">
         <v>-42</v>
       </c>
-      <c r="P37" s="24">
+      <c r="P37" s="19">
         <v>-23</v>
       </c>
-      <c r="Q37" s="24">
+      <c r="Q37" s="19">
         <v>-6</v>
       </c>
-      <c r="R37" s="24">
+      <c r="R37" s="19">
         <v>-23</v>
       </c>
-      <c r="S37" s="24">
+      <c r="S37" s="19">
         <v>-11</v>
       </c>
     </row>
     <row r="38" spans="1:19">
-      <c r="A38" s="25" t="s">
+      <c r="A38" s="18" t="s">
         <v>52</v>
       </c>
       <c r="B38" s="8"/>
       <c r="C38" s="8"/>
-      <c r="D38" s="9"/>
-[...9 lines deleted...]
-      <c r="N38" s="24">
+      <c r="D38" s="8"/>
+      <c r="E38" s="8"/>
+      <c r="F38" s="8"/>
+      <c r="G38" s="8"/>
+      <c r="H38" s="9"/>
+      <c r="I38" s="8"/>
+      <c r="J38" s="9"/>
+      <c r="K38" s="9"/>
+      <c r="L38" s="9"/>
+      <c r="M38" s="9"/>
+      <c r="N38" s="19">
         <v>-10</v>
       </c>
-      <c r="O38" s="24">
+      <c r="O38" s="19">
         <v>-14</v>
       </c>
-      <c r="P38" s="24">
+      <c r="P38" s="19">
         <v>7</v>
       </c>
-      <c r="Q38" s="24">
+      <c r="Q38" s="19">
         <v>13</v>
       </c>
-      <c r="R38" s="24">
+      <c r="R38" s="19">
         <v>-10</v>
       </c>
-      <c r="S38" s="24">
+      <c r="S38" s="19">
         <v>5</v>
       </c>
     </row>
     <row r="39" spans="1:19">
-      <c r="A39" s="80" t="s">
+      <c r="A39" s="57" t="s">
         <v>28</v>
       </c>
-      <c r="B39" s="80"/>
-[...16 lines deleted...]
-      <c r="S39" s="80"/>
+      <c r="B39" s="57"/>
+      <c r="C39" s="57"/>
+      <c r="D39" s="57"/>
+      <c r="E39" s="57"/>
+      <c r="F39" s="57"/>
+      <c r="G39" s="57"/>
+      <c r="H39" s="57"/>
+      <c r="I39" s="57"/>
+      <c r="J39" s="57"/>
+      <c r="K39" s="57"/>
+      <c r="L39" s="57"/>
+      <c r="M39" s="57"/>
+      <c r="N39" s="57"/>
+      <c r="O39" s="57"/>
+      <c r="P39" s="57"/>
+      <c r="Q39" s="57"/>
+      <c r="R39" s="57"/>
+      <c r="S39" s="57"/>
     </row>
     <row r="40" spans="1:19">
-      <c r="A40" s="50" t="s">
+      <c r="A40" s="33" t="s">
         <v>33</v>
       </c>
       <c r="B40" s="8"/>
       <c r="C40" s="8"/>
-      <c r="D40" s="9"/>
-[...9 lines deleted...]
-      <c r="N40" s="24">
+      <c r="D40" s="8"/>
+      <c r="E40" s="8"/>
+      <c r="F40" s="8"/>
+      <c r="G40" s="8"/>
+      <c r="H40" s="9"/>
+      <c r="I40" s="8"/>
+      <c r="J40" s="9"/>
+      <c r="K40" s="9"/>
+      <c r="L40" s="9"/>
+      <c r="M40" s="9"/>
+      <c r="N40" s="19">
         <v>69</v>
       </c>
-      <c r="O40" s="24">
+      <c r="O40" s="19">
         <v>56</v>
       </c>
-      <c r="P40" s="24">
+      <c r="P40" s="19">
         <v>182</v>
       </c>
-      <c r="Q40" s="24">
+      <c r="Q40" s="19">
         <v>-10</v>
       </c>
-      <c r="R40" s="24">
+      <c r="R40" s="19">
         <v>186</v>
       </c>
-      <c r="S40" s="24">
+      <c r="S40" s="19">
         <v>192</v>
       </c>
     </row>
     <row r="41" spans="1:19">
-      <c r="A41" s="23" t="s">
+      <c r="A41" s="18" t="s">
         <v>34</v>
       </c>
       <c r="B41" s="8"/>
       <c r="C41" s="8"/>
-      <c r="D41" s="9"/>
-[...9 lines deleted...]
-      <c r="N41" s="24">
+      <c r="D41" s="8"/>
+      <c r="E41" s="8"/>
+      <c r="F41" s="8"/>
+      <c r="G41" s="8"/>
+      <c r="H41" s="9"/>
+      <c r="I41" s="8"/>
+      <c r="J41" s="9"/>
+      <c r="K41" s="9"/>
+      <c r="L41" s="9"/>
+      <c r="M41" s="9"/>
+      <c r="N41" s="19">
         <v>8</v>
       </c>
-      <c r="O41" s="24">
+      <c r="O41" s="19">
         <v>16</v>
       </c>
-      <c r="P41" s="24">
+      <c r="P41" s="19">
         <v>3</v>
       </c>
-      <c r="Q41" s="24">
+      <c r="Q41" s="19">
         <v>-9</v>
       </c>
-      <c r="R41" s="24">
+      <c r="R41" s="19">
         <v>26</v>
       </c>
-      <c r="S41" s="24">
+      <c r="S41" s="19">
         <v>24</v>
       </c>
     </row>
     <row r="42" spans="1:19">
-      <c r="A42" s="23" t="s">
+      <c r="A42" s="18" t="s">
         <v>36</v>
       </c>
       <c r="B42" s="8"/>
       <c r="C42" s="8"/>
-      <c r="D42" s="9"/>
-[...9 lines deleted...]
-      <c r="N42" s="24">
+      <c r="D42" s="8"/>
+      <c r="E42" s="8"/>
+      <c r="F42" s="8"/>
+      <c r="G42" s="8"/>
+      <c r="H42" s="9"/>
+      <c r="I42" s="8"/>
+      <c r="J42" s="9"/>
+      <c r="K42" s="9"/>
+      <c r="L42" s="9"/>
+      <c r="M42" s="9"/>
+      <c r="N42" s="19">
         <v>0</v>
       </c>
-      <c r="O42" s="24">
+      <c r="O42" s="19">
         <v>-1</v>
       </c>
-      <c r="P42" s="24">
+      <c r="P42" s="19">
         <v>-2</v>
       </c>
-      <c r="Q42" s="24">
+      <c r="Q42" s="19">
         <v>0</v>
       </c>
-      <c r="R42" s="24">
+      <c r="R42" s="19">
         <v>-2</v>
       </c>
-      <c r="S42" s="24">
+      <c r="S42" s="19">
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:19">
-      <c r="A43" s="23" t="s">
+      <c r="A43" s="18" t="s">
         <v>37</v>
       </c>
       <c r="B43" s="8"/>
       <c r="C43" s="8"/>
-      <c r="D43" s="9"/>
-[...9 lines deleted...]
-      <c r="N43" s="24">
+      <c r="D43" s="8"/>
+      <c r="E43" s="8"/>
+      <c r="F43" s="8"/>
+      <c r="G43" s="8"/>
+      <c r="H43" s="9"/>
+      <c r="I43" s="8"/>
+      <c r="J43" s="9"/>
+      <c r="K43" s="9"/>
+      <c r="L43" s="9"/>
+      <c r="M43" s="9"/>
+      <c r="N43" s="19">
         <v>1</v>
       </c>
-      <c r="O43" s="24">
+      <c r="O43" s="19">
         <v>5</v>
       </c>
-      <c r="P43" s="24">
+      <c r="P43" s="19">
         <v>12</v>
       </c>
-      <c r="Q43" s="24">
+      <c r="Q43" s="19">
         <v>-7</v>
       </c>
-      <c r="R43" s="24">
+      <c r="R43" s="19">
         <v>11</v>
       </c>
-      <c r="S43" s="24">
+      <c r="S43" s="19">
         <v>18</v>
       </c>
     </row>
     <row r="44" spans="1:19">
-      <c r="A44" s="23" t="s">
+      <c r="A44" s="18" t="s">
         <v>38</v>
       </c>
       <c r="B44" s="8"/>
       <c r="C44" s="8"/>
-      <c r="D44" s="9"/>
-[...9 lines deleted...]
-      <c r="N44" s="24">
+      <c r="D44" s="8"/>
+      <c r="E44" s="8"/>
+      <c r="F44" s="8"/>
+      <c r="G44" s="8"/>
+      <c r="H44" s="9"/>
+      <c r="I44" s="8"/>
+      <c r="J44" s="9"/>
+      <c r="K44" s="9"/>
+      <c r="L44" s="9"/>
+      <c r="M44" s="9"/>
+      <c r="N44" s="19">
         <v>0</v>
       </c>
-      <c r="O44" s="24">
+      <c r="O44" s="19">
         <v>15</v>
       </c>
-      <c r="P44" s="24">
+      <c r="P44" s="19">
         <v>7</v>
       </c>
-      <c r="Q44" s="24">
+      <c r="Q44" s="19">
         <v>15</v>
       </c>
-      <c r="R44" s="24">
+      <c r="R44" s="19">
         <v>12</v>
       </c>
-      <c r="S44" s="24">
+      <c r="S44" s="19">
         <v>11</v>
       </c>
     </row>
     <row r="45" spans="1:19">
-      <c r="A45" s="23" t="s">
+      <c r="A45" s="18" t="s">
         <v>39</v>
       </c>
       <c r="B45" s="8"/>
       <c r="C45" s="8"/>
-      <c r="D45" s="9"/>
-[...9 lines deleted...]
-      <c r="N45" s="24">
+      <c r="D45" s="8"/>
+      <c r="E45" s="8"/>
+      <c r="F45" s="8"/>
+      <c r="G45" s="8"/>
+      <c r="H45" s="9"/>
+      <c r="I45" s="8"/>
+      <c r="J45" s="9"/>
+      <c r="K45" s="9"/>
+      <c r="L45" s="9"/>
+      <c r="M45" s="9"/>
+      <c r="N45" s="19">
         <v>8</v>
       </c>
-      <c r="O45" s="24">
+      <c r="O45" s="19">
         <v>17</v>
       </c>
-      <c r="P45" s="24">
+      <c r="P45" s="19">
         <v>16</v>
       </c>
-      <c r="Q45" s="24">
+      <c r="Q45" s="19">
         <v>-20</v>
       </c>
-      <c r="R45" s="24">
+      <c r="R45" s="19">
         <v>17</v>
       </c>
-      <c r="S45" s="24">
+      <c r="S45" s="19">
         <v>22</v>
       </c>
     </row>
     <row r="46" spans="1:19">
-      <c r="A46" s="23" t="s">
+      <c r="A46" s="18" t="s">
         <v>40</v>
       </c>
       <c r="B46" s="8"/>
       <c r="C46" s="8"/>
-      <c r="D46" s="9"/>
-[...9 lines deleted...]
-      <c r="N46" s="24">
+      <c r="D46" s="8"/>
+      <c r="E46" s="8"/>
+      <c r="F46" s="8"/>
+      <c r="G46" s="8"/>
+      <c r="H46" s="9"/>
+      <c r="I46" s="8"/>
+      <c r="J46" s="9"/>
+      <c r="K46" s="9"/>
+      <c r="L46" s="9"/>
+      <c r="M46" s="9"/>
+      <c r="N46" s="19">
         <v>-5</v>
       </c>
-      <c r="O46" s="24">
+      <c r="O46" s="19">
         <v>1</v>
       </c>
-      <c r="P46" s="24">
+      <c r="P46" s="19">
         <v>-1</v>
       </c>
-      <c r="Q46" s="24">
+      <c r="Q46" s="19">
         <v>2</v>
       </c>
-      <c r="R46" s="24">
+      <c r="R46" s="19">
         <v>-2</v>
       </c>
-      <c r="S46" s="24">
+      <c r="S46" s="19">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:19">
-      <c r="A47" s="23" t="s">
+      <c r="A47" s="18" t="s">
         <v>41</v>
       </c>
       <c r="B47" s="8"/>
       <c r="C47" s="8"/>
       <c r="D47" s="8"/>
       <c r="E47" s="8"/>
       <c r="F47" s="8"/>
       <c r="G47" s="8"/>
       <c r="H47" s="8"/>
       <c r="I47" s="8"/>
       <c r="J47" s="8"/>
       <c r="K47" s="8"/>
       <c r="L47" s="8"/>
       <c r="M47" s="8"/>
-      <c r="N47" s="24">
+      <c r="N47" s="19">
         <v>-1</v>
       </c>
-      <c r="O47" s="24">
+      <c r="O47" s="19">
         <v>-18</v>
       </c>
-      <c r="P47" s="24">
+      <c r="P47" s="19">
         <v>2</v>
       </c>
-      <c r="Q47" s="24">
+      <c r="Q47" s="19">
         <v>1</v>
       </c>
-      <c r="R47" s="24">
+      <c r="R47" s="19">
         <v>1</v>
       </c>
-      <c r="S47" s="24">
+      <c r="S47" s="19">
         <v>2</v>
       </c>
     </row>
     <row r="48" spans="1:19">
-      <c r="A48" s="23" t="s">
+      <c r="A48" s="18" t="s">
         <v>42</v>
       </c>
       <c r="B48" s="8"/>
       <c r="C48" s="8"/>
-      <c r="D48" s="9"/>
-[...9 lines deleted...]
-      <c r="N48" s="24">
+      <c r="D48" s="8"/>
+      <c r="E48" s="8"/>
+      <c r="F48" s="8"/>
+      <c r="G48" s="8"/>
+      <c r="H48" s="9"/>
+      <c r="I48" s="8"/>
+      <c r="J48" s="9"/>
+      <c r="K48" s="9"/>
+      <c r="L48" s="9"/>
+      <c r="M48" s="9"/>
+      <c r="N48" s="19">
         <v>-34</v>
       </c>
-      <c r="O48" s="24">
+      <c r="O48" s="19">
         <v>-42</v>
       </c>
-      <c r="P48" s="24">
+      <c r="P48" s="19">
         <v>-26</v>
       </c>
-      <c r="Q48" s="24">
+      <c r="Q48" s="19">
         <v>-25</v>
       </c>
-      <c r="R48" s="24">
+      <c r="R48" s="19">
         <v>-9</v>
       </c>
-      <c r="S48" s="24">
+      <c r="S48" s="19">
         <v>-21</v>
       </c>
     </row>
     <row r="49" spans="1:19">
-      <c r="A49" s="23" t="s">
+      <c r="A49" s="18" t="s">
         <v>43</v>
       </c>
       <c r="B49" s="8"/>
       <c r="C49" s="8"/>
-      <c r="D49" s="9"/>
-[...9 lines deleted...]
-      <c r="N49" s="24">
+      <c r="D49" s="8"/>
+      <c r="E49" s="8"/>
+      <c r="F49" s="8"/>
+      <c r="G49" s="8"/>
+      <c r="H49" s="9"/>
+      <c r="I49" s="8"/>
+      <c r="J49" s="9"/>
+      <c r="K49" s="9"/>
+      <c r="L49" s="9"/>
+      <c r="M49" s="9"/>
+      <c r="N49" s="19">
         <v>22</v>
       </c>
-      <c r="O49" s="24">
+      <c r="O49" s="19">
         <v>-4</v>
       </c>
-      <c r="P49" s="24">
+      <c r="P49" s="19">
         <v>30</v>
       </c>
-      <c r="Q49" s="24">
+      <c r="Q49" s="19">
         <v>-20</v>
       </c>
-      <c r="R49" s="24">
+      <c r="R49" s="19">
         <v>18</v>
       </c>
-      <c r="S49" s="24">
+      <c r="S49" s="19">
         <v>26</v>
       </c>
     </row>
     <row r="50" spans="1:19">
-      <c r="A50" s="23" t="s">
+      <c r="A50" s="18" t="s">
         <v>44</v>
       </c>
       <c r="B50" s="8"/>
       <c r="C50" s="8"/>
-      <c r="D50" s="9"/>
-[...9 lines deleted...]
-      <c r="N50" s="24">
+      <c r="D50" s="8"/>
+      <c r="E50" s="8"/>
+      <c r="F50" s="8"/>
+      <c r="G50" s="8"/>
+      <c r="H50" s="9"/>
+      <c r="I50" s="8"/>
+      <c r="J50" s="9"/>
+      <c r="K50" s="9"/>
+      <c r="L50" s="9"/>
+      <c r="M50" s="9"/>
+      <c r="N50" s="19">
         <v>19</v>
       </c>
-      <c r="O50" s="24">
+      <c r="O50" s="19">
         <v>17</v>
       </c>
-      <c r="P50" s="24">
+      <c r="P50" s="19">
         <v>11</v>
       </c>
-      <c r="Q50" s="24">
+      <c r="Q50" s="19">
         <v>-10</v>
       </c>
-      <c r="R50" s="24">
+      <c r="R50" s="19">
         <v>11</v>
       </c>
-      <c r="S50" s="24">
+      <c r="S50" s="19">
         <v>18</v>
       </c>
     </row>
     <row r="51" spans="1:19">
-      <c r="A51" s="23" t="s">
+      <c r="A51" s="18" t="s">
         <v>45</v>
       </c>
       <c r="B51" s="8"/>
       <c r="C51" s="8"/>
-      <c r="D51" s="9"/>
-[...9 lines deleted...]
-      <c r="N51" s="24">
+      <c r="D51" s="8"/>
+      <c r="E51" s="8"/>
+      <c r="F51" s="8"/>
+      <c r="G51" s="8"/>
+      <c r="H51" s="9"/>
+      <c r="I51" s="8"/>
+      <c r="J51" s="9"/>
+      <c r="K51" s="9"/>
+      <c r="L51" s="9"/>
+      <c r="M51" s="9"/>
+      <c r="N51" s="19">
         <v>-5</v>
       </c>
-      <c r="O51" s="24">
+      <c r="O51" s="19">
         <v>-21</v>
       </c>
-      <c r="P51" s="24">
+      <c r="P51" s="19">
         <v>-14</v>
       </c>
-      <c r="Q51" s="24">
+      <c r="Q51" s="19">
         <v>-18</v>
       </c>
-      <c r="R51" s="24">
+      <c r="R51" s="19">
         <v>8</v>
       </c>
-      <c r="S51" s="24">
+      <c r="S51" s="19">
         <v>-19</v>
       </c>
     </row>
     <row r="52" spans="1:19">
-      <c r="A52" s="23" t="s">
+      <c r="A52" s="18" t="s">
         <v>46</v>
       </c>
       <c r="B52" s="8"/>
       <c r="C52" s="8"/>
-      <c r="D52" s="9"/>
-[...9 lines deleted...]
-      <c r="N52" s="24">
+      <c r="D52" s="8"/>
+      <c r="E52" s="8"/>
+      <c r="F52" s="8"/>
+      <c r="G52" s="8"/>
+      <c r="H52" s="9"/>
+      <c r="I52" s="8"/>
+      <c r="J52" s="9"/>
+      <c r="K52" s="9"/>
+      <c r="L52" s="9"/>
+      <c r="M52" s="9"/>
+      <c r="N52" s="19">
         <v>1</v>
       </c>
-      <c r="O52" s="24">
+      <c r="O52" s="19">
         <v>15</v>
       </c>
-      <c r="P52" s="24">
+      <c r="P52" s="19">
         <v>6</v>
       </c>
-      <c r="Q52" s="24">
+      <c r="Q52" s="19">
         <v>6</v>
       </c>
-      <c r="R52" s="24">
+      <c r="R52" s="19">
         <v>12</v>
       </c>
-      <c r="S52" s="24">
+      <c r="S52" s="19">
         <v>10</v>
       </c>
     </row>
     <row r="53" spans="1:19">
-      <c r="A53" s="23" t="s">
+      <c r="A53" s="18" t="s">
         <v>47</v>
       </c>
       <c r="B53" s="8"/>
       <c r="C53" s="8"/>
-      <c r="D53" s="9"/>
-[...9 lines deleted...]
-      <c r="N53" s="24">
+      <c r="D53" s="8"/>
+      <c r="E53" s="8"/>
+      <c r="F53" s="8"/>
+      <c r="G53" s="8"/>
+      <c r="H53" s="9"/>
+      <c r="I53" s="8"/>
+      <c r="J53" s="9"/>
+      <c r="K53" s="9"/>
+      <c r="L53" s="9"/>
+      <c r="M53" s="9"/>
+      <c r="N53" s="19">
         <v>16</v>
       </c>
-      <c r="O53" s="24">
+      <c r="O53" s="19">
         <v>9</v>
       </c>
-      <c r="P53" s="24">
+      <c r="P53" s="19">
         <v>24</v>
       </c>
-      <c r="Q53" s="24">
+      <c r="Q53" s="19">
         <v>17</v>
       </c>
-      <c r="R53" s="24">
+      <c r="R53" s="19">
         <v>6</v>
       </c>
-      <c r="S53" s="24">
+      <c r="S53" s="19">
         <v>20</v>
       </c>
     </row>
     <row r="54" spans="1:19">
-      <c r="A54" s="23" t="s">
+      <c r="A54" s="18" t="s">
         <v>48</v>
       </c>
       <c r="B54" s="8"/>
       <c r="C54" s="8"/>
       <c r="D54" s="8"/>
       <c r="E54" s="8"/>
       <c r="F54" s="8"/>
       <c r="G54" s="8"/>
       <c r="H54" s="8"/>
       <c r="I54" s="8"/>
       <c r="J54" s="8"/>
       <c r="K54" s="8"/>
       <c r="L54" s="8"/>
       <c r="M54" s="8"/>
-      <c r="N54" s="24">
+      <c r="N54" s="19">
         <v>-17</v>
       </c>
-      <c r="O54" s="24">
+      <c r="O54" s="19">
         <v>2</v>
       </c>
-      <c r="P54" s="24">
+      <c r="P54" s="19">
         <v>0</v>
       </c>
-      <c r="Q54" s="24">
+      <c r="Q54" s="19">
         <v>-2</v>
       </c>
-      <c r="R54" s="24">
+      <c r="R54" s="19">
         <v>-2</v>
       </c>
-      <c r="S54" s="24">
+      <c r="S54" s="19">
         <v>-2</v>
       </c>
     </row>
     <row r="55" spans="1:19">
-      <c r="A55" s="23" t="s">
+      <c r="A55" s="18" t="s">
         <v>49</v>
       </c>
       <c r="B55" s="8"/>
       <c r="C55" s="8"/>
-      <c r="D55" s="9"/>
-[...9 lines deleted...]
-      <c r="N55" s="24">
+      <c r="D55" s="8"/>
+      <c r="E55" s="8"/>
+      <c r="F55" s="8"/>
+      <c r="G55" s="8"/>
+      <c r="H55" s="9"/>
+      <c r="I55" s="8"/>
+      <c r="J55" s="9"/>
+      <c r="K55" s="9"/>
+      <c r="L55" s="9"/>
+      <c r="M55" s="9"/>
+      <c r="N55" s="19">
         <v>35</v>
       </c>
-      <c r="O55" s="24">
+      <c r="O55" s="19">
         <v>32</v>
       </c>
-      <c r="P55" s="24">
+      <c r="P55" s="19">
         <v>50</v>
       </c>
-      <c r="Q55" s="24">
+      <c r="Q55" s="19">
         <v>13</v>
       </c>
-      <c r="R55" s="24">
+      <c r="R55" s="19">
         <v>40</v>
       </c>
-      <c r="S55" s="24">
+      <c r="S55" s="19">
         <v>45</v>
       </c>
     </row>
     <row r="56" spans="1:19">
-      <c r="A56" s="23" t="s">
+      <c r="A56" s="18" t="s">
         <v>50</v>
       </c>
       <c r="B56" s="8"/>
       <c r="C56" s="8"/>
-      <c r="D56" s="9"/>
-[...9 lines deleted...]
-      <c r="N56" s="24">
+      <c r="D56" s="8"/>
+      <c r="E56" s="8"/>
+      <c r="F56" s="8"/>
+      <c r="G56" s="8"/>
+      <c r="H56" s="9"/>
+      <c r="I56" s="8"/>
+      <c r="J56" s="9"/>
+      <c r="K56" s="9"/>
+      <c r="L56" s="9"/>
+      <c r="M56" s="9"/>
+      <c r="N56" s="19">
         <v>4</v>
       </c>
-      <c r="O56" s="24">
+      <c r="O56" s="19">
         <v>1</v>
       </c>
-      <c r="P56" s="24">
+      <c r="P56" s="19">
         <v>19</v>
       </c>
-      <c r="Q56" s="24">
+      <c r="Q56" s="19">
         <v>24</v>
       </c>
-      <c r="R56" s="24">
+      <c r="R56" s="19">
         <v>10</v>
       </c>
-      <c r="S56" s="24">
+      <c r="S56" s="19">
         <v>8</v>
       </c>
     </row>
     <row r="57" spans="1:19">
-      <c r="A57" s="23" t="s">
+      <c r="A57" s="18" t="s">
         <v>51</v>
       </c>
       <c r="B57" s="8"/>
       <c r="C57" s="8"/>
-      <c r="D57" s="9"/>
-[...9 lines deleted...]
-      <c r="N57" s="24">
+      <c r="D57" s="8"/>
+      <c r="E57" s="8"/>
+      <c r="F57" s="8"/>
+      <c r="G57" s="8"/>
+      <c r="H57" s="9"/>
+      <c r="I57" s="8"/>
+      <c r="J57" s="9"/>
+      <c r="K57" s="9"/>
+      <c r="L57" s="9"/>
+      <c r="M57" s="9"/>
+      <c r="N57" s="19">
         <v>35</v>
       </c>
-      <c r="O57" s="24">
+      <c r="O57" s="19">
         <v>37</v>
       </c>
-      <c r="P57" s="24">
+      <c r="P57" s="19">
         <v>62</v>
       </c>
-      <c r="Q57" s="24">
+      <c r="Q57" s="19">
         <v>58</v>
       </c>
-      <c r="R57" s="24">
+      <c r="R57" s="19">
         <v>47</v>
       </c>
-      <c r="S57" s="24">
+      <c r="S57" s="19">
         <v>40</v>
       </c>
     </row>
     <row r="58" spans="1:19">
-      <c r="A58" s="51" t="s">
+      <c r="A58" s="34" t="s">
         <v>52</v>
       </c>
-      <c r="B58" s="14"/>
-[...11 lines deleted...]
-      <c r="N58" s="26">
+      <c r="B58" s="11"/>
+      <c r="C58" s="11"/>
+      <c r="D58" s="11"/>
+      <c r="E58" s="11"/>
+      <c r="F58" s="11"/>
+      <c r="G58" s="11"/>
+      <c r="H58" s="12"/>
+      <c r="I58" s="11"/>
+      <c r="J58" s="12"/>
+      <c r="K58" s="12"/>
+      <c r="L58" s="12"/>
+      <c r="M58" s="12"/>
+      <c r="N58" s="20">
         <v>-18</v>
       </c>
-      <c r="O58" s="26">
+      <c r="O58" s="20">
         <v>-25</v>
       </c>
-      <c r="P58" s="26">
+      <c r="P58" s="20">
         <v>-17</v>
       </c>
-      <c r="Q58" s="26">
+      <c r="Q58" s="20">
         <v>-35</v>
       </c>
-      <c r="R58" s="26">
+      <c r="R58" s="20">
         <v>-18</v>
       </c>
-      <c r="S58" s="26">
+      <c r="S58" s="20">
         <v>-11</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A3:S3"/>
     <mergeCell ref="A7:S7"/>
     <mergeCell ref="A28:S28"/>
     <mergeCell ref="A39:S39"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="N5:S5"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A3:AK40"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="13" topLeftCell="N1" activePane="topRight" state="frozen"/>
       <selection pane="topRight" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="28.109375" style="1" customWidth="1"/>
+    <col min="1" max="1" width="28.140625" style="1" customWidth="1"/>
     <col min="2" max="13" width="0" style="1" hidden="1" customWidth="1"/>
-    <col min="14" max="16384" width="9.109375" style="1"/>
+    <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:37" ht="13.2">
-      <c r="A3" s="79" t="s">
+    <row r="3" spans="1:37" ht="12.75">
+      <c r="A3" s="56" t="s">
         <v>54</v>
       </c>
-      <c r="B3" s="79"/>
-[...34 lines deleted...]
-      <c r="AK3" s="79"/>
+      <c r="B3" s="56"/>
+      <c r="C3" s="56"/>
+      <c r="D3" s="56"/>
+      <c r="E3" s="56"/>
+      <c r="F3" s="56"/>
+      <c r="G3" s="56"/>
+      <c r="H3" s="56"/>
+      <c r="I3" s="56"/>
+      <c r="J3" s="56"/>
+      <c r="K3" s="56"/>
+      <c r="L3" s="56"/>
+      <c r="M3" s="56"/>
+      <c r="N3" s="56"/>
+      <c r="O3" s="56"/>
+      <c r="P3" s="56"/>
+      <c r="Q3" s="56"/>
+      <c r="R3" s="56"/>
+      <c r="S3" s="56"/>
+      <c r="T3" s="56"/>
+      <c r="U3" s="56"/>
+      <c r="V3" s="56"/>
+      <c r="W3" s="56"/>
+      <c r="X3" s="56"/>
+      <c r="Y3" s="56"/>
+      <c r="Z3" s="56"/>
+      <c r="AA3" s="56"/>
+      <c r="AB3" s="56"/>
+      <c r="AC3" s="56"/>
+      <c r="AD3" s="56"/>
+      <c r="AE3" s="56"/>
+      <c r="AF3" s="56"/>
+      <c r="AG3" s="56"/>
+      <c r="AH3" s="56"/>
+      <c r="AI3" s="56"/>
+      <c r="AJ3" s="56"/>
+      <c r="AK3" s="56"/>
     </row>
     <row r="4" spans="1:37">
       <c r="C4" s="2"/>
-      <c r="N4" s="22"/>
-[...4 lines deleted...]
-      <c r="S4" s="22"/>
+      <c r="N4" s="17"/>
+      <c r="O4" s="17"/>
+      <c r="P4" s="17"/>
+      <c r="Q4" s="17"/>
+      <c r="R4" s="17"/>
+      <c r="S4" s="17"/>
       <c r="AK4" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="82"/>
-      <c r="B5" s="84">
+      <c r="A5" s="59"/>
+      <c r="B5" s="61">
         <v>2021</v>
       </c>
-      <c r="C5" s="85"/>
-[...10 lines deleted...]
-      <c r="N5" s="86">
+      <c r="C5" s="62"/>
+      <c r="D5" s="62"/>
+      <c r="E5" s="62"/>
+      <c r="F5" s="62"/>
+      <c r="G5" s="62"/>
+      <c r="H5" s="62"/>
+      <c r="I5" s="62"/>
+      <c r="J5" s="62"/>
+      <c r="K5" s="62"/>
+      <c r="L5" s="62"/>
+      <c r="M5" s="62"/>
+      <c r="N5" s="63">
         <v>2022</v>
       </c>
-      <c r="O5" s="87"/>
-[...4 lines deleted...]
-      <c r="T5" s="90">
+      <c r="O5" s="64"/>
+      <c r="P5" s="64"/>
+      <c r="Q5" s="64"/>
+      <c r="R5" s="64"/>
+      <c r="S5" s="64"/>
+      <c r="T5" s="67">
         <v>2023</v>
       </c>
-      <c r="U5" s="90"/>
-[...10 lines deleted...]
-      <c r="AF5" s="84">
+      <c r="U5" s="67"/>
+      <c r="V5" s="67"/>
+      <c r="W5" s="67"/>
+      <c r="X5" s="67"/>
+      <c r="Y5" s="67"/>
+      <c r="Z5" s="67"/>
+      <c r="AA5" s="67"/>
+      <c r="AB5" s="67"/>
+      <c r="AC5" s="67"/>
+      <c r="AD5" s="67"/>
+      <c r="AE5" s="61"/>
+      <c r="AF5" s="61">
         <v>2024</v>
       </c>
-      <c r="AG5" s="85"/>
-[...3 lines deleted...]
-      <c r="AK5" s="89"/>
+      <c r="AG5" s="62"/>
+      <c r="AH5" s="62"/>
+      <c r="AI5" s="62"/>
+      <c r="AJ5" s="62"/>
+      <c r="AK5" s="66"/>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="83"/>
+      <c r="A6" s="60"/>
       <c r="B6" s="6" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="6" t="s">
         <v>6</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>7</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>8</v>
       </c>
       <c r="F6" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G6" s="6" t="s">
         <v>1</v>
       </c>
       <c r="H6" s="6" t="s">
         <v>2</v>
       </c>
       <c r="I6" s="4" t="s">
         <v>3</v>
       </c>
       <c r="J6" s="4" t="s">
@@ -3395,9978 +3392,10078 @@
       </c>
       <c r="R6" s="4" t="s">
         <v>20</v>
       </c>
       <c r="S6" s="4" t="s">
         <v>23</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>5</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>6</v>
       </c>
       <c r="V6" s="6" t="s">
         <v>7</v>
       </c>
       <c r="W6" s="6" t="s">
         <v>8</v>
       </c>
       <c r="X6" s="6" t="s">
         <v>0</v>
       </c>
       <c r="Y6" s="6" t="s">
         <v>1</v>
       </c>
-      <c r="Z6" s="34" t="s">
+      <c r="Z6" s="24" t="s">
         <v>2</v>
       </c>
       <c r="AA6" s="4" t="s">
         <v>3</v>
       </c>
       <c r="AB6" s="6" t="s">
         <v>4</v>
       </c>
       <c r="AC6" s="4" t="s">
         <v>19</v>
       </c>
       <c r="AD6" s="4" t="s">
         <v>20</v>
       </c>
       <c r="AE6" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="AF6" s="52" t="s">
+      <c r="AF6" s="35" t="s">
         <v>5</v>
       </c>
-      <c r="AG6" s="52" t="s">
+      <c r="AG6" s="35" t="s">
         <v>6</v>
       </c>
-      <c r="AH6" s="52" t="s">
+      <c r="AH6" s="35" t="s">
         <v>7</v>
       </c>
-      <c r="AI6" s="52" t="s">
+      <c r="AI6" s="35" t="s">
         <v>8</v>
       </c>
       <c r="AJ6" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AK6" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:37">
-      <c r="A7" s="88" t="s">
+      <c r="A7" s="65" t="s">
         <v>9</v>
       </c>
-      <c r="B7" s="88"/>
-[...34 lines deleted...]
-      <c r="AK7" s="80"/>
+      <c r="B7" s="65"/>
+      <c r="C7" s="65"/>
+      <c r="D7" s="65"/>
+      <c r="E7" s="65"/>
+      <c r="F7" s="65"/>
+      <c r="G7" s="65"/>
+      <c r="H7" s="65"/>
+      <c r="I7" s="65"/>
+      <c r="J7" s="65"/>
+      <c r="K7" s="65"/>
+      <c r="L7" s="65"/>
+      <c r="M7" s="65"/>
+      <c r="N7" s="65"/>
+      <c r="O7" s="65"/>
+      <c r="P7" s="65"/>
+      <c r="Q7" s="65"/>
+      <c r="R7" s="65"/>
+      <c r="S7" s="65"/>
+      <c r="T7" s="65"/>
+      <c r="U7" s="65"/>
+      <c r="V7" s="65"/>
+      <c r="W7" s="65"/>
+      <c r="X7" s="65"/>
+      <c r="Y7" s="65"/>
+      <c r="Z7" s="65"/>
+      <c r="AA7" s="65"/>
+      <c r="AB7" s="65"/>
+      <c r="AC7" s="65"/>
+      <c r="AD7" s="65"/>
+      <c r="AE7" s="65"/>
+      <c r="AF7" s="65"/>
+      <c r="AG7" s="65"/>
+      <c r="AH7" s="65"/>
+      <c r="AI7" s="65"/>
+      <c r="AJ7" s="65"/>
+      <c r="AK7" s="57"/>
     </row>
     <row r="8" spans="1:37">
-      <c r="A8" s="50" t="s">
+      <c r="A8" s="33" t="s">
         <v>33</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7"/>
-      <c r="N8" s="24">
+      <c r="N8" s="19">
         <v>214</v>
       </c>
-      <c r="O8" s="24">
+      <c r="O8" s="19">
         <v>120</v>
       </c>
-      <c r="P8" s="24">
+      <c r="P8" s="19">
         <v>202</v>
       </c>
-      <c r="Q8" s="24">
+      <c r="Q8" s="19">
         <v>53</v>
       </c>
-      <c r="R8" s="24">
+      <c r="R8" s="19">
         <v>96</v>
       </c>
-      <c r="S8" s="24">
+      <c r="S8" s="19">
         <v>-8</v>
       </c>
-      <c r="T8" s="12">
+      <c r="T8" s="10">
         <v>54</v>
       </c>
-      <c r="U8" s="24">
+      <c r="U8" s="19">
         <v>29</v>
       </c>
-      <c r="V8" s="12">
+      <c r="V8" s="10">
         <v>30</v>
       </c>
-      <c r="W8" s="24">
+      <c r="W8" s="19">
         <v>43</v>
       </c>
-      <c r="X8" s="12">
+      <c r="X8" s="10">
         <v>180</v>
       </c>
-      <c r="Y8" s="12">
+      <c r="Y8" s="10">
         <v>59</v>
       </c>
-      <c r="Z8" s="12">
+      <c r="Z8" s="10">
         <v>168</v>
       </c>
-      <c r="AA8" s="21">
+      <c r="AA8" s="10">
         <v>52</v>
       </c>
-      <c r="AB8" s="12">
+      <c r="AB8" s="10">
         <v>35</v>
       </c>
-      <c r="AC8" s="12">
+      <c r="AC8" s="10">
         <v>2</v>
       </c>
-      <c r="AD8" s="12">
+      <c r="AD8" s="10">
         <v>61</v>
       </c>
-      <c r="AE8" s="12">
+      <c r="AE8" s="10">
         <v>-18</v>
       </c>
-      <c r="AF8" s="12">
+      <c r="AF8" s="10">
         <v>-25</v>
       </c>
-      <c r="AG8" s="12">
+      <c r="AG8" s="10">
         <v>22</v>
       </c>
-      <c r="AH8" s="12">
+      <c r="AH8" s="10">
         <v>-41</v>
       </c>
-      <c r="AI8" s="12">
+      <c r="AI8" s="10">
         <v>110</v>
       </c>
-      <c r="AJ8" s="12">
+      <c r="AJ8" s="10">
         <v>85</v>
       </c>
-      <c r="AK8" s="12">
+      <c r="AK8" s="10">
         <v>33</v>
       </c>
     </row>
     <row r="9" spans="1:37">
-      <c r="A9" s="23" t="s">
+      <c r="A9" s="18" t="s">
         <v>34</v>
       </c>
       <c r="B9" s="8"/>
       <c r="C9" s="8"/>
-      <c r="D9" s="9"/>
-[...9 lines deleted...]
-      <c r="N9" s="24">
+      <c r="D9" s="8"/>
+      <c r="E9" s="8"/>
+      <c r="F9" s="8"/>
+      <c r="G9" s="8"/>
+      <c r="H9" s="9"/>
+      <c r="I9" s="8"/>
+      <c r="J9" s="9"/>
+      <c r="K9" s="9"/>
+      <c r="L9" s="9"/>
+      <c r="M9" s="9"/>
+      <c r="N9" s="19">
         <v>166</v>
       </c>
-      <c r="O9" s="24">
+      <c r="O9" s="19">
         <v>142</v>
       </c>
-      <c r="P9" s="24">
+      <c r="P9" s="19">
         <v>178</v>
       </c>
-      <c r="Q9" s="24">
+      <c r="Q9" s="19">
         <v>96</v>
       </c>
-      <c r="R9" s="24">
+      <c r="R9" s="19">
         <v>146</v>
       </c>
-      <c r="S9" s="24">
+      <c r="S9" s="19">
         <v>101</v>
       </c>
-      <c r="T9" s="12">
+      <c r="T9" s="10">
         <v>143</v>
       </c>
-      <c r="U9" s="24">
+      <c r="U9" s="19">
         <v>91</v>
       </c>
-      <c r="V9" s="12">
+      <c r="V9" s="10">
         <v>89</v>
       </c>
-      <c r="W9" s="24">
+      <c r="W9" s="19">
         <v>88</v>
       </c>
-      <c r="X9" s="12">
+      <c r="X9" s="10">
         <v>173</v>
       </c>
-      <c r="Y9" s="12">
+      <c r="Y9" s="10">
         <v>119</v>
       </c>
-      <c r="Z9" s="12">
+      <c r="Z9" s="10">
         <v>174</v>
       </c>
-      <c r="AA9" s="21">
+      <c r="AA9" s="10">
         <v>89</v>
       </c>
-      <c r="AB9" s="12">
+      <c r="AB9" s="10">
         <v>87</v>
       </c>
-      <c r="AC9" s="12">
+      <c r="AC9" s="10">
         <v>96</v>
       </c>
-      <c r="AD9" s="12">
+      <c r="AD9" s="10">
         <v>114</v>
       </c>
-      <c r="AE9" s="12">
+      <c r="AE9" s="10">
         <v>59</v>
       </c>
-      <c r="AF9" s="12">
+      <c r="AF9" s="10">
         <v>71</v>
       </c>
-      <c r="AG9" s="12">
+      <c r="AG9" s="10">
         <v>93</v>
       </c>
-      <c r="AH9" s="12">
+      <c r="AH9" s="10">
         <v>61</v>
       </c>
-      <c r="AI9" s="12">
+      <c r="AI9" s="10">
         <v>147</v>
       </c>
-      <c r="AJ9" s="12">
+      <c r="AJ9" s="10">
         <v>117</v>
       </c>
-      <c r="AK9" s="12">
+      <c r="AK9" s="10">
         <v>90</v>
       </c>
     </row>
     <row r="10" spans="1:37">
-      <c r="A10" s="23" t="s">
+      <c r="A10" s="18" t="s">
         <v>36</v>
       </c>
       <c r="B10" s="8"/>
       <c r="C10" s="8"/>
-      <c r="D10" s="9"/>
-[...9 lines deleted...]
-      <c r="N10" s="24">
+      <c r="D10" s="8"/>
+      <c r="E10" s="8"/>
+      <c r="F10" s="8"/>
+      <c r="G10" s="8"/>
+      <c r="H10" s="9"/>
+      <c r="I10" s="8"/>
+      <c r="J10" s="9"/>
+      <c r="K10" s="9"/>
+      <c r="L10" s="9"/>
+      <c r="M10" s="9"/>
+      <c r="N10" s="19">
         <v>9</v>
       </c>
-      <c r="O10" s="24">
+      <c r="O10" s="19">
         <v>-18</v>
       </c>
-      <c r="P10" s="24">
+      <c r="P10" s="19">
         <v>-36</v>
       </c>
-      <c r="Q10" s="24">
+      <c r="Q10" s="19">
         <v>-22</v>
       </c>
-      <c r="R10" s="24">
+      <c r="R10" s="19">
         <v>-43</v>
       </c>
-      <c r="S10" s="24">
+      <c r="S10" s="19">
         <v>-42</v>
       </c>
-      <c r="T10" s="12">
+      <c r="T10" s="10">
         <v>-29</v>
       </c>
-      <c r="U10" s="24">
+      <c r="U10" s="19">
         <v>-35</v>
       </c>
-      <c r="V10" s="12">
+      <c r="V10" s="10">
         <v>-41</v>
       </c>
-      <c r="W10" s="24">
+      <c r="W10" s="19">
         <v>-30</v>
       </c>
-      <c r="X10" s="12">
+      <c r="X10" s="10">
         <v>-36</v>
       </c>
-      <c r="Y10" s="12">
+      <c r="Y10" s="10">
         <v>-21</v>
       </c>
-      <c r="Z10" s="12">
+      <c r="Z10" s="10">
         <v>-34</v>
       </c>
-      <c r="AA10" s="21">
+      <c r="AA10" s="10">
         <v>-20</v>
       </c>
-      <c r="AB10" s="12">
+      <c r="AB10" s="10">
         <v>-34</v>
       </c>
-      <c r="AC10" s="12">
+      <c r="AC10" s="10">
         <v>-46</v>
       </c>
-      <c r="AD10" s="12">
+      <c r="AD10" s="10">
         <v>-17</v>
       </c>
-      <c r="AE10" s="12">
+      <c r="AE10" s="10">
         <v>-31</v>
       </c>
-      <c r="AF10" s="12">
+      <c r="AF10" s="10">
         <v>-38</v>
       </c>
-      <c r="AG10" s="12">
+      <c r="AG10" s="10">
         <v>-41</v>
       </c>
-      <c r="AH10" s="12">
+      <c r="AH10" s="10">
         <v>-30</v>
       </c>
-      <c r="AI10" s="12">
+      <c r="AI10" s="10">
         <v>-25</v>
       </c>
-      <c r="AJ10" s="12">
+      <c r="AJ10" s="10">
         <v>-16</v>
       </c>
-      <c r="AK10" s="12">
+      <c r="AK10" s="10">
         <v>-17</v>
       </c>
     </row>
     <row r="11" spans="1:37">
-      <c r="A11" s="23" t="s">
+      <c r="A11" s="18" t="s">
         <v>42</v>
       </c>
       <c r="B11" s="8"/>
       <c r="C11" s="8"/>
-      <c r="D11" s="9"/>
-[...9 lines deleted...]
-      <c r="N11" s="24">
+      <c r="D11" s="8"/>
+      <c r="E11" s="8"/>
+      <c r="F11" s="8"/>
+      <c r="G11" s="8"/>
+      <c r="H11" s="9"/>
+      <c r="I11" s="8"/>
+      <c r="J11" s="9"/>
+      <c r="K11" s="9"/>
+      <c r="L11" s="9"/>
+      <c r="M11" s="9"/>
+      <c r="N11" s="19">
         <v>-17</v>
       </c>
-      <c r="O11" s="24">
+      <c r="O11" s="19">
         <v>-7</v>
       </c>
-      <c r="P11" s="24">
+      <c r="P11" s="19">
         <v>-17</v>
       </c>
-      <c r="Q11" s="24">
+      <c r="Q11" s="19">
         <v>-16</v>
       </c>
-      <c r="R11" s="24">
+      <c r="R11" s="19">
         <v>-44</v>
       </c>
-      <c r="S11" s="24">
+      <c r="S11" s="19">
         <v>-42</v>
       </c>
-      <c r="T11" s="12">
+      <c r="T11" s="10">
         <v>-29</v>
       </c>
-      <c r="U11" s="24">
+      <c r="U11" s="19">
         <v>-29</v>
       </c>
-      <c r="V11" s="12">
+      <c r="V11" s="10">
         <v>-19</v>
       </c>
-      <c r="W11" s="24">
+      <c r="W11" s="19">
         <v>-14</v>
       </c>
-      <c r="X11" s="12">
+      <c r="X11" s="10">
         <v>-15</v>
       </c>
-      <c r="Y11" s="12"/>
-      <c r="Z11" s="12">
+      <c r="Y11" s="10"/>
+      <c r="Z11" s="10">
         <v>-18</v>
       </c>
-      <c r="AA11" s="21">
+      <c r="AA11" s="10">
         <v>-20</v>
       </c>
-      <c r="AB11" s="12">
+      <c r="AB11" s="10">
         <v>0</v>
       </c>
-      <c r="AC11" s="12">
+      <c r="AC11" s="10">
         <v>-23</v>
       </c>
-      <c r="AD11" s="12">
+      <c r="AD11" s="10">
         <v>-26</v>
       </c>
-      <c r="AE11" s="12">
+      <c r="AE11" s="10">
         <v>-48</v>
       </c>
-      <c r="AF11" s="12">
+      <c r="AF11" s="10">
         <v>-16</v>
       </c>
-      <c r="AG11" s="12">
+      <c r="AG11" s="10">
         <v>-20</v>
       </c>
-      <c r="AH11" s="12">
+      <c r="AH11" s="10">
         <v>-24</v>
       </c>
-      <c r="AI11" s="12">
+      <c r="AI11" s="10">
         <v>-6</v>
       </c>
-      <c r="AJ11" s="12">
+      <c r="AJ11" s="10">
         <v>-16</v>
       </c>
-      <c r="AK11" s="12">
+      <c r="AK11" s="10">
         <v>-26</v>
       </c>
     </row>
     <row r="12" spans="1:37">
-      <c r="A12" s="23" t="s">
+      <c r="A12" s="18" t="s">
         <v>44</v>
       </c>
       <c r="B12" s="8"/>
       <c r="C12" s="8"/>
-      <c r="D12" s="9"/>
-[...9 lines deleted...]
-      <c r="N12" s="24">
+      <c r="D12" s="8"/>
+      <c r="E12" s="8"/>
+      <c r="F12" s="8"/>
+      <c r="G12" s="8"/>
+      <c r="H12" s="9"/>
+      <c r="I12" s="8"/>
+      <c r="J12" s="9"/>
+      <c r="K12" s="9"/>
+      <c r="L12" s="9"/>
+      <c r="M12" s="9"/>
+      <c r="N12" s="19">
         <v>33</v>
       </c>
-      <c r="O12" s="24">
+      <c r="O12" s="19">
         <v>39</v>
       </c>
-      <c r="P12" s="24">
+      <c r="P12" s="19">
         <v>56</v>
       </c>
-      <c r="Q12" s="24">
+      <c r="Q12" s="19">
         <v>24</v>
       </c>
-      <c r="R12" s="24">
+      <c r="R12" s="19">
         <v>34</v>
       </c>
-      <c r="S12" s="24">
+      <c r="S12" s="19">
         <v>34</v>
       </c>
-      <c r="T12" s="12">
+      <c r="T12" s="10">
         <v>40</v>
       </c>
-      <c r="U12" s="24">
+      <c r="U12" s="19">
         <v>25</v>
       </c>
-      <c r="V12" s="12">
+      <c r="V12" s="10">
         <v>26</v>
       </c>
-      <c r="W12" s="24">
+      <c r="W12" s="19">
         <v>31</v>
       </c>
-      <c r="X12" s="12">
+      <c r="X12" s="10">
         <v>49</v>
       </c>
-      <c r="Y12" s="12">
+      <c r="Y12" s="10">
         <v>40</v>
       </c>
-      <c r="Z12" s="12">
+      <c r="Z12" s="10">
         <v>54</v>
       </c>
-      <c r="AA12" s="21">
+      <c r="AA12" s="10">
         <v>12</v>
       </c>
-      <c r="AB12" s="12">
+      <c r="AB12" s="10">
         <v>36</v>
       </c>
-      <c r="AC12" s="12">
+      <c r="AC12" s="10">
         <v>33</v>
       </c>
-      <c r="AD12" s="12">
+      <c r="AD12" s="10">
         <v>35</v>
       </c>
-      <c r="AE12" s="12">
+      <c r="AE12" s="10">
         <v>26</v>
       </c>
-      <c r="AF12" s="12">
+      <c r="AF12" s="10">
         <v>23</v>
       </c>
-      <c r="AG12" s="12">
+      <c r="AG12" s="10">
         <v>37</v>
       </c>
-      <c r="AH12" s="12">
+      <c r="AH12" s="10">
         <v>36</v>
       </c>
-      <c r="AI12" s="12">
+      <c r="AI12" s="10">
         <v>31</v>
       </c>
-      <c r="AJ12" s="12">
+      <c r="AJ12" s="10">
         <v>35</v>
       </c>
-      <c r="AK12" s="12">
+      <c r="AK12" s="10">
         <v>33</v>
       </c>
     </row>
     <row r="13" spans="1:37">
-      <c r="A13" s="23" t="s">
+      <c r="A13" s="18" t="s">
         <v>45</v>
       </c>
       <c r="B13" s="8"/>
       <c r="C13" s="8"/>
-      <c r="D13" s="9"/>
-[...9 lines deleted...]
-      <c r="N13" s="24">
+      <c r="D13" s="8"/>
+      <c r="E13" s="8"/>
+      <c r="F13" s="8"/>
+      <c r="G13" s="8"/>
+      <c r="H13" s="9"/>
+      <c r="I13" s="8"/>
+      <c r="J13" s="9"/>
+      <c r="K13" s="9"/>
+      <c r="L13" s="9"/>
+      <c r="M13" s="9"/>
+      <c r="N13" s="19">
         <v>-9</v>
       </c>
-      <c r="O13" s="24">
+      <c r="O13" s="19">
         <v>-35</v>
       </c>
-      <c r="P13" s="24">
+      <c r="P13" s="19">
         <v>-48</v>
       </c>
-      <c r="Q13" s="24">
+      <c r="Q13" s="19">
         <v>-25</v>
       </c>
-      <c r="R13" s="24">
+      <c r="R13" s="19">
         <v>-32</v>
       </c>
-      <c r="S13" s="24">
+      <c r="S13" s="19">
         <v>-34</v>
       </c>
-      <c r="T13" s="12">
+      <c r="T13" s="10">
         <v>-70</v>
       </c>
-      <c r="U13" s="24">
+      <c r="U13" s="19">
         <v>-26</v>
       </c>
-      <c r="V13" s="12">
+      <c r="V13" s="10">
         <v>-25</v>
       </c>
-      <c r="W13" s="24">
+      <c r="W13" s="19">
         <v>-34</v>
       </c>
-      <c r="X13" s="12">
+      <c r="X13" s="10">
         <v>-26</v>
       </c>
-      <c r="Y13" s="12">
+      <c r="Y13" s="10">
         <v>-57</v>
       </c>
-      <c r="Z13" s="12">
+      <c r="Z13" s="10">
         <v>-17</v>
       </c>
-      <c r="AA13" s="21">
+      <c r="AA13" s="10">
         <v>-23</v>
       </c>
-      <c r="AB13" s="12">
+      <c r="AB13" s="10">
         <v>-40</v>
       </c>
-      <c r="AC13" s="12">
+      <c r="AC13" s="10">
         <v>-63</v>
       </c>
-      <c r="AD13" s="12">
+      <c r="AD13" s="10">
         <v>-33</v>
       </c>
-      <c r="AE13" s="12">
+      <c r="AE13" s="10">
         <v>-38</v>
       </c>
-      <c r="AF13" s="12">
+      <c r="AF13" s="10">
         <v>-54</v>
       </c>
-      <c r="AG13" s="12">
+      <c r="AG13" s="10">
         <v>-42</v>
       </c>
-      <c r="AH13" s="12">
+      <c r="AH13" s="10">
         <v>-44</v>
       </c>
-      <c r="AI13" s="12">
+      <c r="AI13" s="10">
         <v>-50</v>
       </c>
-      <c r="AJ13" s="12">
+      <c r="AJ13" s="10">
         <v>-45</v>
       </c>
-      <c r="AK13" s="12">
+      <c r="AK13" s="10">
         <v>-43</v>
       </c>
     </row>
     <row r="14" spans="1:37">
-      <c r="A14" s="23" t="s">
+      <c r="A14" s="18" t="s">
         <v>47</v>
       </c>
       <c r="B14" s="8"/>
       <c r="C14" s="8"/>
-      <c r="D14" s="9"/>
-[...9 lines deleted...]
-      <c r="N14" s="24">
+      <c r="D14" s="8"/>
+      <c r="E14" s="8"/>
+      <c r="F14" s="8"/>
+      <c r="G14" s="8"/>
+      <c r="H14" s="9"/>
+      <c r="I14" s="8"/>
+      <c r="J14" s="9"/>
+      <c r="K14" s="9"/>
+      <c r="L14" s="9"/>
+      <c r="M14" s="9"/>
+      <c r="N14" s="19">
         <v>0</v>
       </c>
-      <c r="O14" s="24">
+      <c r="O14" s="19">
         <v>8</v>
       </c>
-      <c r="P14" s="24">
+      <c r="P14" s="19">
         <v>22</v>
       </c>
-      <c r="Q14" s="24">
+      <c r="Q14" s="19">
         <v>9</v>
       </c>
-      <c r="R14" s="24">
+      <c r="R14" s="19">
         <v>18</v>
       </c>
-      <c r="S14" s="24">
+      <c r="S14" s="19">
         <v>14</v>
       </c>
-      <c r="T14" s="12">
+      <c r="T14" s="10">
         <v>10</v>
       </c>
-      <c r="U14" s="24">
+      <c r="U14" s="19">
         <v>5</v>
       </c>
-      <c r="V14" s="12">
+      <c r="V14" s="10">
         <v>16</v>
       </c>
-      <c r="W14" s="24">
+      <c r="W14" s="19">
         <v>12</v>
       </c>
-      <c r="X14" s="12">
+      <c r="X14" s="10">
         <v>9</v>
       </c>
-      <c r="Y14" s="12">
+      <c r="Y14" s="10">
         <v>7</v>
       </c>
-      <c r="Z14" s="12">
+      <c r="Z14" s="10">
         <v>19</v>
       </c>
-      <c r="AA14" s="21">
+      <c r="AA14" s="10">
         <v>13</v>
       </c>
-      <c r="AB14" s="12">
+      <c r="AB14" s="10">
         <v>11</v>
       </c>
-      <c r="AC14" s="12">
+      <c r="AC14" s="10">
         <v>-3</v>
       </c>
-      <c r="AD14" s="12">
+      <c r="AD14" s="10">
         <v>-2</v>
       </c>
-      <c r="AE14" s="12">
+      <c r="AE14" s="10">
         <v>9</v>
       </c>
-      <c r="AF14" s="12">
+      <c r="AF14" s="10">
         <v>21</v>
       </c>
-      <c r="AG14" s="12">
+      <c r="AG14" s="10">
         <v>14</v>
       </c>
-      <c r="AH14" s="12">
+      <c r="AH14" s="10">
         <v>-1</v>
       </c>
-      <c r="AI14" s="12">
+      <c r="AI14" s="10">
         <v>11</v>
       </c>
-      <c r="AJ14" s="12">
+      <c r="AJ14" s="10">
         <v>4</v>
       </c>
-      <c r="AK14" s="12">
+      <c r="AK14" s="10">
         <v>7</v>
       </c>
     </row>
     <row r="15" spans="1:37">
-      <c r="A15" s="23" t="s">
+      <c r="A15" s="18" t="s">
         <v>48</v>
       </c>
       <c r="B15" s="8"/>
       <c r="C15" s="8"/>
-      <c r="D15" s="9"/>
-[...9 lines deleted...]
-      <c r="N15" s="24">
+      <c r="D15" s="8"/>
+      <c r="E15" s="8"/>
+      <c r="F15" s="8"/>
+      <c r="G15" s="8"/>
+      <c r="H15" s="9"/>
+      <c r="I15" s="8"/>
+      <c r="J15" s="9"/>
+      <c r="K15" s="9"/>
+      <c r="L15" s="9"/>
+      <c r="M15" s="9"/>
+      <c r="N15" s="19">
         <v>8</v>
       </c>
-      <c r="O15" s="24">
+      <c r="O15" s="19">
         <v>-9</v>
       </c>
-      <c r="P15" s="24">
+      <c r="P15" s="19">
         <v>18</v>
       </c>
-      <c r="Q15" s="24">
+      <c r="Q15" s="19">
         <v>-9</v>
       </c>
-      <c r="R15" s="24">
+      <c r="R15" s="19">
         <v>6</v>
       </c>
-      <c r="S15" s="24">
+      <c r="S15" s="19">
         <v>-10</v>
       </c>
-      <c r="T15" s="12">
+      <c r="T15" s="10">
         <v>2</v>
       </c>
-      <c r="U15" s="24">
+      <c r="U15" s="19">
         <v>-7</v>
       </c>
-      <c r="V15" s="12">
+      <c r="V15" s="10">
         <v>-2</v>
       </c>
-      <c r="W15" s="24">
+      <c r="W15" s="19">
         <v>2</v>
       </c>
-      <c r="X15" s="12">
+      <c r="X15" s="10">
         <v>12</v>
       </c>
-      <c r="Y15" s="12">
+      <c r="Y15" s="10">
         <v>-14</v>
       </c>
-      <c r="Z15" s="12">
+      <c r="Z15" s="10">
         <v>-1</v>
       </c>
-      <c r="AA15" s="21">
+      <c r="AA15" s="10">
         <v>-7</v>
       </c>
-      <c r="AB15" s="12">
+      <c r="AB15" s="10">
         <v>-6</v>
       </c>
-      <c r="AC15" s="12">
+      <c r="AC15" s="10">
         <v>-6</v>
       </c>
-      <c r="AD15" s="12">
+      <c r="AD15" s="10">
         <v>-13</v>
       </c>
-      <c r="AE15" s="12">
+      <c r="AE15" s="10">
         <v>-6</v>
       </c>
-      <c r="AF15" s="12">
+      <c r="AF15" s="10">
         <v>-12</v>
       </c>
-      <c r="AG15" s="12">
+      <c r="AG15" s="10">
         <v>-3</v>
       </c>
-      <c r="AH15" s="12">
+      <c r="AH15" s="10">
         <v>-2</v>
       </c>
-      <c r="AI15" s="12">
+      <c r="AI15" s="10">
         <v>8</v>
       </c>
-      <c r="AJ15" s="12">
+      <c r="AJ15" s="10">
         <v>2</v>
       </c>
-      <c r="AK15" s="12">
+      <c r="AK15" s="10">
         <v>-4</v>
       </c>
     </row>
     <row r="16" spans="1:37">
-      <c r="A16" s="23" t="s">
+      <c r="A16" s="18" t="s">
         <v>53</v>
       </c>
       <c r="B16" s="8"/>
       <c r="C16" s="8"/>
-      <c r="D16" s="9"/>
-[...9 lines deleted...]
-      <c r="N16" s="24">
+      <c r="D16" s="8"/>
+      <c r="E16" s="8"/>
+      <c r="F16" s="8"/>
+      <c r="G16" s="8"/>
+      <c r="H16" s="9"/>
+      <c r="I16" s="8"/>
+      <c r="J16" s="9"/>
+      <c r="K16" s="9"/>
+      <c r="L16" s="9"/>
+      <c r="M16" s="9"/>
+      <c r="N16" s="19">
         <v>-8</v>
       </c>
-      <c r="O16" s="24">
+      <c r="O16" s="19">
         <v>-3</v>
       </c>
-      <c r="P16" s="24">
+      <c r="P16" s="19">
         <v>14</v>
       </c>
-      <c r="Q16" s="24">
+      <c r="Q16" s="19">
         <v>-4</v>
       </c>
-      <c r="R16" s="24">
+      <c r="R16" s="19">
         <v>-8</v>
       </c>
-      <c r="S16" s="24">
+      <c r="S16" s="19">
         <v>-8</v>
       </c>
-      <c r="T16" s="12">
+      <c r="T16" s="10">
         <v>-2</v>
       </c>
-      <c r="U16" s="24">
+      <c r="U16" s="19">
         <v>1</v>
       </c>
-      <c r="V16" s="12">
+      <c r="V16" s="10">
         <v>-8</v>
       </c>
-      <c r="W16" s="24">
+      <c r="W16" s="19">
         <v>-6</v>
       </c>
-      <c r="X16" s="12">
+      <c r="X16" s="10">
         <v>-7</v>
       </c>
-      <c r="Y16" s="12">
+      <c r="Y16" s="10">
         <v>-3</v>
       </c>
-      <c r="Z16" s="12"/>
-[...1 lines deleted...]
-      <c r="AB16" s="12">
+      <c r="Z16" s="10"/>
+      <c r="AA16" s="10"/>
+      <c r="AB16" s="10">
         <v>-3</v>
       </c>
-      <c r="AC16" s="12">
+      <c r="AC16" s="10">
         <v>-4</v>
       </c>
-      <c r="AD16" s="12">
+      <c r="AD16" s="10">
         <v>-1</v>
       </c>
-      <c r="AE16" s="12">
+      <c r="AE16" s="10">
         <v>5</v>
       </c>
-      <c r="AF16" s="12">
+      <c r="AF16" s="10">
         <v>-4</v>
       </c>
-      <c r="AG16" s="12">
+      <c r="AG16" s="10">
         <v>-4</v>
       </c>
-      <c r="AH16" s="12">
+      <c r="AH16" s="10">
         <v>-7</v>
       </c>
-      <c r="AI16" s="12">
+      <c r="AI16" s="10">
         <v>-5</v>
       </c>
-      <c r="AJ16" s="12">
+      <c r="AJ16" s="10">
         <v>1</v>
       </c>
-      <c r="AK16" s="12">
+      <c r="AK16" s="10">
         <v>-2</v>
       </c>
     </row>
     <row r="17" spans="1:37">
-      <c r="A17" s="23" t="s">
+      <c r="A17" s="18" t="s">
         <v>49</v>
       </c>
       <c r="B17" s="8"/>
       <c r="C17" s="8"/>
-      <c r="D17" s="9"/>
-[...9 lines deleted...]
-      <c r="N17" s="24">
+      <c r="D17" s="8"/>
+      <c r="E17" s="8"/>
+      <c r="F17" s="8"/>
+      <c r="G17" s="8"/>
+      <c r="H17" s="9"/>
+      <c r="I17" s="8"/>
+      <c r="J17" s="9"/>
+      <c r="K17" s="9"/>
+      <c r="L17" s="9"/>
+      <c r="M17" s="9"/>
+      <c r="N17" s="19">
         <v>5</v>
       </c>
-      <c r="O17" s="24">
+      <c r="O17" s="19">
         <v>24</v>
       </c>
-      <c r="P17" s="24">
+      <c r="P17" s="19">
         <v>20</v>
       </c>
-      <c r="Q17" s="24">
+      <c r="Q17" s="19">
         <v>20</v>
       </c>
-      <c r="R17" s="24">
+      <c r="R17" s="19">
         <v>16</v>
       </c>
-      <c r="S17" s="24">
+      <c r="S17" s="19">
         <v>17</v>
       </c>
-      <c r="T17" s="12">
+      <c r="T17" s="10">
         <v>23</v>
       </c>
-      <c r="U17" s="24">
+      <c r="U17" s="19">
         <v>15</v>
       </c>
-      <c r="V17" s="12">
+      <c r="V17" s="10">
         <v>15</v>
       </c>
-      <c r="W17" s="24">
+      <c r="W17" s="19">
         <v>11</v>
       </c>
-      <c r="X17" s="12">
+      <c r="X17" s="10">
         <v>19</v>
       </c>
-      <c r="Y17" s="12">
+      <c r="Y17" s="10">
         <v>14</v>
       </c>
-      <c r="Z17" s="12">
+      <c r="Z17" s="10">
         <v>8</v>
       </c>
-      <c r="AA17" s="21">
+      <c r="AA17" s="10">
         <v>17</v>
       </c>
-      <c r="AB17" s="12">
+      <c r="AB17" s="10">
         <v>6</v>
       </c>
-      <c r="AC17" s="12">
+      <c r="AC17" s="10">
         <v>21</v>
       </c>
-      <c r="AD17" s="12">
+      <c r="AD17" s="10">
         <v>9</v>
       </c>
-      <c r="AE17" s="12">
+      <c r="AE17" s="10">
         <v>10</v>
       </c>
-      <c r="AF17" s="12">
+      <c r="AF17" s="10">
         <v>11</v>
       </c>
-      <c r="AG17" s="12">
+      <c r="AG17" s="10">
         <v>6</v>
       </c>
-      <c r="AH17" s="12">
+      <c r="AH17" s="10">
         <v>18</v>
       </c>
-      <c r="AI17" s="12">
+      <c r="AI17" s="10">
         <v>6</v>
       </c>
-      <c r="AJ17" s="12">
+      <c r="AJ17" s="10">
         <v>12</v>
       </c>
-      <c r="AK17" s="12">
+      <c r="AK17" s="10">
         <v>8</v>
       </c>
     </row>
     <row r="18" spans="1:37">
-      <c r="A18" s="23" t="s">
+      <c r="A18" s="18" t="s">
         <v>50</v>
       </c>
       <c r="B18" s="8"/>
       <c r="C18" s="8"/>
-      <c r="D18" s="9"/>
-[...9 lines deleted...]
-      <c r="N18" s="24">
+      <c r="D18" s="8"/>
+      <c r="E18" s="8"/>
+      <c r="F18" s="8"/>
+      <c r="G18" s="8"/>
+      <c r="H18" s="9"/>
+      <c r="I18" s="8"/>
+      <c r="J18" s="9"/>
+      <c r="K18" s="9"/>
+      <c r="L18" s="9"/>
+      <c r="M18" s="9"/>
+      <c r="N18" s="19">
         <v>17</v>
       </c>
-      <c r="O18" s="24">
+      <c r="O18" s="19">
         <v>8</v>
       </c>
-      <c r="P18" s="24">
+      <c r="P18" s="19">
         <v>11</v>
       </c>
-      <c r="Q18" s="24">
+      <c r="Q18" s="19">
         <v>11</v>
       </c>
-      <c r="R18" s="24">
+      <c r="R18" s="19">
         <v>16</v>
       </c>
-      <c r="S18" s="24">
+      <c r="S18" s="19">
         <v>11</v>
       </c>
-      <c r="T18" s="12">
+      <c r="T18" s="10">
         <v>4</v>
       </c>
-      <c r="U18" s="24">
+      <c r="U18" s="19">
         <v>14</v>
       </c>
-      <c r="V18" s="12">
+      <c r="V18" s="10">
         <v>5</v>
       </c>
-      <c r="W18" s="24">
+      <c r="W18" s="19">
         <v>0</v>
       </c>
-      <c r="X18" s="12">
+      <c r="X18" s="10">
         <v>23</v>
       </c>
-      <c r="Y18" s="12">
+      <c r="Y18" s="10">
         <v>-5</v>
       </c>
-      <c r="Z18" s="12">
+      <c r="Z18" s="10">
         <v>3</v>
       </c>
-      <c r="AA18" s="21">
+      <c r="AA18" s="10">
         <v>9</v>
       </c>
-      <c r="AB18" s="12">
+      <c r="AB18" s="10">
         <v>-9</v>
       </c>
-      <c r="AC18" s="12">
+      <c r="AC18" s="10">
         <v>14</v>
       </c>
-      <c r="AD18" s="12">
+      <c r="AD18" s="10">
         <v>8</v>
       </c>
-      <c r="AE18" s="12">
+      <c r="AE18" s="10">
         <v>3</v>
       </c>
-      <c r="AF18" s="12">
+      <c r="AF18" s="10">
         <v>3</v>
       </c>
-      <c r="AG18" s="12">
+      <c r="AG18" s="10">
         <v>11</v>
       </c>
-      <c r="AH18" s="12">
+      <c r="AH18" s="10">
         <v>1</v>
       </c>
-      <c r="AI18" s="12">
+      <c r="AI18" s="10">
         <v>16</v>
       </c>
-      <c r="AJ18" s="12">
+      <c r="AJ18" s="10">
         <v>19</v>
       </c>
-      <c r="AK18" s="12">
+      <c r="AK18" s="10">
         <v>21</v>
       </c>
     </row>
     <row r="19" spans="1:37">
-      <c r="A19" s="25" t="s">
+      <c r="A19" s="18" t="s">
         <v>52</v>
       </c>
       <c r="B19" s="8"/>
       <c r="C19" s="8"/>
-      <c r="D19" s="9"/>
-[...9 lines deleted...]
-      <c r="N19" s="24">
+      <c r="D19" s="8"/>
+      <c r="E19" s="8"/>
+      <c r="F19" s="8"/>
+      <c r="G19" s="8"/>
+      <c r="H19" s="9"/>
+      <c r="I19" s="8"/>
+      <c r="J19" s="9"/>
+      <c r="K19" s="9"/>
+      <c r="L19" s="9"/>
+      <c r="M19" s="9"/>
+      <c r="N19" s="19">
         <v>10</v>
       </c>
-      <c r="O19" s="24">
+      <c r="O19" s="19">
         <v>-29</v>
       </c>
-      <c r="P19" s="24">
+      <c r="P19" s="19">
         <v>-16</v>
       </c>
-      <c r="Q19" s="24">
+      <c r="Q19" s="19">
         <v>-31</v>
       </c>
-      <c r="R19" s="24">
+      <c r="R19" s="19">
         <v>-13</v>
       </c>
-      <c r="S19" s="24">
+      <c r="S19" s="19">
         <v>-49</v>
       </c>
-      <c r="T19" s="12">
+      <c r="T19" s="10">
         <v>-38</v>
       </c>
-      <c r="U19" s="24">
+      <c r="U19" s="19">
         <v>-25</v>
       </c>
-      <c r="V19" s="12">
+      <c r="V19" s="10">
         <v>-26</v>
       </c>
-      <c r="W19" s="24">
+      <c r="W19" s="19">
         <v>-17</v>
       </c>
-      <c r="X19" s="12">
+      <c r="X19" s="10">
         <v>-21</v>
       </c>
-      <c r="Y19" s="12">
+      <c r="Y19" s="10">
         <v>-21</v>
       </c>
-      <c r="Z19" s="12">
+      <c r="Z19" s="10">
         <v>-20</v>
       </c>
-      <c r="AA19" s="21">
+      <c r="AA19" s="10">
         <v>-18</v>
       </c>
-      <c r="AB19" s="12">
+      <c r="AB19" s="10">
         <v>-13</v>
       </c>
-      <c r="AC19" s="12">
+      <c r="AC19" s="10">
         <v>-17</v>
       </c>
-      <c r="AD19" s="12">
+      <c r="AD19" s="10">
         <v>-13</v>
       </c>
-      <c r="AE19" s="12">
+      <c r="AE19" s="10">
         <v>-7</v>
       </c>
-      <c r="AF19" s="12">
+      <c r="AF19" s="10">
         <v>-30</v>
       </c>
-      <c r="AG19" s="12">
+      <c r="AG19" s="10">
         <v>-29</v>
       </c>
-      <c r="AH19" s="12">
+      <c r="AH19" s="10">
         <v>-49</v>
       </c>
-      <c r="AI19" s="12">
+      <c r="AI19" s="10">
         <v>-23</v>
       </c>
-      <c r="AJ19" s="12">
+      <c r="AJ19" s="10">
         <v>-28</v>
       </c>
-      <c r="AK19" s="12">
+      <c r="AK19" s="10">
         <v>-34</v>
       </c>
     </row>
     <row r="20" spans="1:37">
-      <c r="A20" s="81" t="s">
+      <c r="A20" s="58" t="s">
         <v>27</v>
       </c>
-      <c r="B20" s="81"/>
-[...34 lines deleted...]
-      <c r="AK20" s="81"/>
+      <c r="B20" s="58"/>
+      <c r="C20" s="58"/>
+      <c r="D20" s="58"/>
+      <c r="E20" s="58"/>
+      <c r="F20" s="58"/>
+      <c r="G20" s="58"/>
+      <c r="H20" s="58"/>
+      <c r="I20" s="58"/>
+      <c r="J20" s="58"/>
+      <c r="K20" s="58"/>
+      <c r="L20" s="58"/>
+      <c r="M20" s="58"/>
+      <c r="N20" s="58"/>
+      <c r="O20" s="58"/>
+      <c r="P20" s="58"/>
+      <c r="Q20" s="58"/>
+      <c r="R20" s="58"/>
+      <c r="S20" s="58"/>
+      <c r="T20" s="58"/>
+      <c r="U20" s="58"/>
+      <c r="V20" s="58"/>
+      <c r="W20" s="58"/>
+      <c r="X20" s="58"/>
+      <c r="Y20" s="58"/>
+      <c r="Z20" s="58"/>
+      <c r="AA20" s="58"/>
+      <c r="AB20" s="58"/>
+      <c r="AC20" s="58"/>
+      <c r="AD20" s="58"/>
+      <c r="AE20" s="58"/>
+      <c r="AF20" s="58"/>
+      <c r="AG20" s="58"/>
+      <c r="AH20" s="58"/>
+      <c r="AI20" s="58"/>
+      <c r="AJ20" s="58"/>
+      <c r="AK20" s="58"/>
     </row>
     <row r="21" spans="1:37">
-      <c r="A21" s="50" t="s">
+      <c r="A21" s="33" t="s">
         <v>33</v>
       </c>
       <c r="B21" s="8"/>
       <c r="C21" s="8"/>
-      <c r="D21" s="9"/>
-[...9 lines deleted...]
-      <c r="N21" s="24">
+      <c r="D21" s="8"/>
+      <c r="E21" s="8"/>
+      <c r="F21" s="8"/>
+      <c r="G21" s="8"/>
+      <c r="H21" s="9"/>
+      <c r="I21" s="8"/>
+      <c r="J21" s="9"/>
+      <c r="K21" s="9"/>
+      <c r="L21" s="9"/>
+      <c r="M21" s="9"/>
+      <c r="N21" s="19">
         <v>204</v>
       </c>
-      <c r="O21" s="24">
+      <c r="O21" s="19">
         <v>100</v>
       </c>
-      <c r="P21" s="24">
+      <c r="P21" s="19">
         <v>124</v>
       </c>
-      <c r="Q21" s="24">
+      <c r="Q21" s="19">
         <v>59</v>
       </c>
-      <c r="R21" s="24">
+      <c r="R21" s="19">
         <v>82</v>
       </c>
-      <c r="S21" s="24">
+      <c r="S21" s="19">
         <v>52</v>
       </c>
-      <c r="T21" s="12">
+      <c r="T21" s="10">
         <v>79</v>
       </c>
-      <c r="U21" s="24">
+      <c r="U21" s="19">
         <v>42</v>
       </c>
-      <c r="V21" s="12">
+      <c r="V21" s="10">
         <v>25</v>
       </c>
-      <c r="W21" s="24">
+      <c r="W21" s="19">
         <v>48</v>
       </c>
-      <c r="X21" s="12">
+      <c r="X21" s="10">
         <v>149</v>
       </c>
-      <c r="Y21" s="12">
+      <c r="Y21" s="10">
         <v>74</v>
       </c>
-      <c r="Z21" s="12">
+      <c r="Z21" s="10">
         <v>144</v>
       </c>
-      <c r="AA21" s="21">
+      <c r="AA21" s="10">
         <v>52</v>
       </c>
-      <c r="AB21" s="12">
+      <c r="AB21" s="10">
         <v>49</v>
       </c>
-      <c r="AC21" s="12">
+      <c r="AC21" s="10">
         <v>9</v>
       </c>
-      <c r="AD21" s="12">
+      <c r="AD21" s="10">
         <v>78</v>
       </c>
-      <c r="AE21" s="12">
+      <c r="AE21" s="10">
         <v>16</v>
       </c>
-      <c r="AF21" s="12">
+      <c r="AF21" s="10">
         <v>6</v>
       </c>
-      <c r="AG21" s="12">
+      <c r="AG21" s="10">
         <v>36</v>
       </c>
-      <c r="AH21" s="12">
+      <c r="AH21" s="10">
         <v>10</v>
       </c>
-      <c r="AI21" s="12">
+      <c r="AI21" s="10">
         <v>94</v>
       </c>
-      <c r="AJ21" s="12">
+      <c r="AJ21" s="10">
         <v>74</v>
       </c>
-      <c r="AK21" s="12">
+      <c r="AK21" s="10">
         <v>41</v>
       </c>
     </row>
     <row r="22" spans="1:37">
-      <c r="A22" s="23" t="s">
+      <c r="A22" s="18" t="s">
         <v>34</v>
       </c>
       <c r="B22" s="8"/>
       <c r="C22" s="8"/>
-      <c r="D22" s="9"/>
-[...9 lines deleted...]
-      <c r="N22" s="24">
+      <c r="D22" s="8"/>
+      <c r="E22" s="8"/>
+      <c r="F22" s="8"/>
+      <c r="G22" s="8"/>
+      <c r="H22" s="9"/>
+      <c r="I22" s="8"/>
+      <c r="J22" s="9"/>
+      <c r="K22" s="9"/>
+      <c r="L22" s="9"/>
+      <c r="M22" s="9"/>
+      <c r="N22" s="19">
         <v>174</v>
       </c>
-      <c r="O22" s="24">
+      <c r="O22" s="19">
         <v>127</v>
       </c>
-      <c r="P22" s="24">
+      <c r="P22" s="19">
         <v>164</v>
       </c>
-      <c r="Q22" s="24">
+      <c r="Q22" s="19">
         <v>86</v>
       </c>
-      <c r="R22" s="24">
+      <c r="R22" s="19">
         <v>132</v>
       </c>
-      <c r="S22" s="24">
+      <c r="S22" s="19">
         <v>90</v>
       </c>
-      <c r="T22" s="12">
+      <c r="T22" s="10">
         <v>135</v>
       </c>
-      <c r="U22" s="24">
+      <c r="U22" s="19">
         <v>80</v>
       </c>
-      <c r="V22" s="12">
+      <c r="V22" s="10">
         <v>80</v>
       </c>
-      <c r="W22" s="24">
+      <c r="W22" s="19">
         <v>81</v>
       </c>
-      <c r="X22" s="12">
+      <c r="X22" s="10">
         <v>157</v>
       </c>
-      <c r="Y22" s="12">
+      <c r="Y22" s="10">
         <v>108</v>
       </c>
-      <c r="Z22" s="12">
+      <c r="Z22" s="10">
         <v>161</v>
       </c>
-      <c r="AA22" s="21">
+      <c r="AA22" s="10">
         <v>77</v>
       </c>
-      <c r="AB22" s="12">
+      <c r="AB22" s="10">
         <v>75</v>
       </c>
-      <c r="AC22" s="12">
+      <c r="AC22" s="10">
         <v>75</v>
       </c>
-      <c r="AD22" s="12">
+      <c r="AD22" s="10">
         <v>101</v>
       </c>
-      <c r="AE22" s="12">
+      <c r="AE22" s="10">
         <v>38</v>
       </c>
-      <c r="AF22" s="12">
+      <c r="AF22" s="10">
         <v>64</v>
       </c>
-      <c r="AG22" s="12">
+      <c r="AG22" s="10">
         <v>82</v>
       </c>
-      <c r="AH22" s="12">
+      <c r="AH22" s="10">
         <v>50</v>
       </c>
-      <c r="AI22" s="12">
+      <c r="AI22" s="10">
         <v>135</v>
       </c>
-      <c r="AJ22" s="12">
+      <c r="AJ22" s="10">
         <v>108</v>
       </c>
-      <c r="AK22" s="12">
+      <c r="AK22" s="10">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:37">
-      <c r="A23" s="23" t="s">
+      <c r="A23" s="18" t="s">
         <v>36</v>
       </c>
       <c r="B23" s="8"/>
       <c r="C23" s="8"/>
-      <c r="D23" s="9"/>
-[...9 lines deleted...]
-      <c r="N23" s="24">
+      <c r="D23" s="8"/>
+      <c r="E23" s="8"/>
+      <c r="F23" s="8"/>
+      <c r="G23" s="8"/>
+      <c r="H23" s="9"/>
+      <c r="I23" s="8"/>
+      <c r="J23" s="9"/>
+      <c r="K23" s="9"/>
+      <c r="L23" s="9"/>
+      <c r="M23" s="9"/>
+      <c r="N23" s="19">
         <v>12</v>
       </c>
-      <c r="O23" s="24">
+      <c r="O23" s="19">
         <v>-15</v>
       </c>
-      <c r="P23" s="24">
+      <c r="P23" s="19">
         <v>-36</v>
       </c>
-      <c r="Q23" s="24">
+      <c r="Q23" s="19">
         <v>-21</v>
       </c>
-      <c r="R23" s="24">
+      <c r="R23" s="19">
         <v>-41</v>
       </c>
-      <c r="S23" s="24">
+      <c r="S23" s="19">
         <v>-41</v>
       </c>
-      <c r="T23" s="12">
+      <c r="T23" s="10">
         <v>-26</v>
       </c>
-      <c r="U23" s="24">
+      <c r="U23" s="19">
         <v>-32</v>
       </c>
-      <c r="V23" s="12">
+      <c r="V23" s="10">
         <v>-37</v>
       </c>
-      <c r="W23" s="24">
+      <c r="W23" s="19">
         <v>-29</v>
       </c>
-      <c r="X23" s="12">
+      <c r="X23" s="10">
         <v>-34</v>
       </c>
-      <c r="Y23" s="12">
+      <c r="Y23" s="10">
         <v>-24</v>
       </c>
-      <c r="Z23" s="12">
+      <c r="Z23" s="10">
         <v>-30</v>
       </c>
-      <c r="AA23" s="21">
+      <c r="AA23" s="10">
         <v>-16</v>
       </c>
-      <c r="AB23" s="12">
+      <c r="AB23" s="10">
         <v>-34</v>
       </c>
-      <c r="AC23" s="12">
+      <c r="AC23" s="10">
         <v>-42</v>
       </c>
-      <c r="AD23" s="12">
+      <c r="AD23" s="10">
         <v>-15</v>
       </c>
-      <c r="AE23" s="12">
+      <c r="AE23" s="10">
         <v>-31</v>
       </c>
-      <c r="AF23" s="12">
+      <c r="AF23" s="10">
         <v>-38</v>
       </c>
-      <c r="AG23" s="12">
+      <c r="AG23" s="10">
         <v>-38</v>
       </c>
-      <c r="AH23" s="12">
+      <c r="AH23" s="10">
         <v>-27</v>
       </c>
-      <c r="AI23" s="12">
+      <c r="AI23" s="10">
         <v>-22</v>
       </c>
-      <c r="AJ23" s="12">
+      <c r="AJ23" s="10">
         <v>-15</v>
       </c>
-      <c r="AK23" s="12">
+      <c r="AK23" s="10">
         <v>-16</v>
       </c>
     </row>
     <row r="24" spans="1:37">
-      <c r="A24" s="23" t="s">
+      <c r="A24" s="18" t="s">
         <v>44</v>
       </c>
       <c r="B24" s="8"/>
       <c r="C24" s="8"/>
-      <c r="D24" s="9"/>
-[...9 lines deleted...]
-      <c r="N24" s="24">
+      <c r="D24" s="8"/>
+      <c r="E24" s="8"/>
+      <c r="F24" s="8"/>
+      <c r="G24" s="8"/>
+      <c r="H24" s="9"/>
+      <c r="I24" s="8"/>
+      <c r="J24" s="9"/>
+      <c r="K24" s="9"/>
+      <c r="L24" s="9"/>
+      <c r="M24" s="9"/>
+      <c r="N24" s="19">
         <v>20</v>
       </c>
-      <c r="O24" s="24">
+      <c r="O24" s="19">
         <v>23</v>
       </c>
-      <c r="P24" s="24">
+      <c r="P24" s="19">
         <v>33</v>
       </c>
-      <c r="Q24" s="24">
+      <c r="Q24" s="19">
         <v>18</v>
       </c>
-      <c r="R24" s="24">
+      <c r="R24" s="19">
         <v>20</v>
       </c>
-      <c r="S24" s="24">
+      <c r="S24" s="19">
         <v>29</v>
       </c>
-      <c r="T24" s="12">
+      <c r="T24" s="10">
         <v>27</v>
       </c>
-      <c r="U24" s="24">
+      <c r="U24" s="19">
         <v>20</v>
       </c>
-      <c r="V24" s="12">
+      <c r="V24" s="10">
         <v>14</v>
       </c>
-      <c r="W24" s="24">
+      <c r="W24" s="19">
         <v>17</v>
       </c>
-      <c r="X24" s="12">
+      <c r="X24" s="10">
         <v>41</v>
       </c>
-      <c r="Y24" s="12">
+      <c r="Y24" s="10">
         <v>22</v>
       </c>
-      <c r="Z24" s="12">
+      <c r="Z24" s="10">
         <v>34</v>
       </c>
-      <c r="AA24" s="21">
+      <c r="AA24" s="10">
         <v>9</v>
       </c>
-      <c r="AB24" s="12">
+      <c r="AB24" s="10">
         <v>32</v>
       </c>
-      <c r="AC24" s="12">
+      <c r="AC24" s="10">
         <v>19</v>
       </c>
-      <c r="AD24" s="12">
+      <c r="AD24" s="10">
         <v>12</v>
       </c>
-      <c r="AE24" s="12">
+      <c r="AE24" s="10">
         <v>18</v>
       </c>
-      <c r="AF24" s="12">
+      <c r="AF24" s="10">
         <v>15</v>
       </c>
-      <c r="AG24" s="12">
+      <c r="AG24" s="10">
         <v>17</v>
       </c>
-      <c r="AH24" s="12">
+      <c r="AH24" s="10">
         <v>22</v>
       </c>
-      <c r="AI24" s="12">
+      <c r="AI24" s="10">
         <v>18</v>
       </c>
-      <c r="AJ24" s="12">
+      <c r="AJ24" s="10">
         <v>31</v>
       </c>
-      <c r="AK24" s="12">
+      <c r="AK24" s="10">
         <v>23</v>
       </c>
     </row>
     <row r="25" spans="1:37">
-      <c r="A25" s="23" t="s">
+      <c r="A25" s="18" t="s">
         <v>45</v>
       </c>
       <c r="B25" s="8"/>
       <c r="C25" s="8"/>
-      <c r="D25" s="9"/>
-[...9 lines deleted...]
-      <c r="N25" s="24">
+      <c r="D25" s="8"/>
+      <c r="E25" s="8"/>
+      <c r="F25" s="8"/>
+      <c r="G25" s="8"/>
+      <c r="H25" s="9"/>
+      <c r="I25" s="8"/>
+      <c r="J25" s="9"/>
+      <c r="K25" s="9"/>
+      <c r="L25" s="9"/>
+      <c r="M25" s="9"/>
+      <c r="N25" s="19">
         <v>-16</v>
       </c>
-      <c r="O25" s="24">
+      <c r="O25" s="19">
         <v>-26</v>
       </c>
-      <c r="P25" s="24">
+      <c r="P25" s="19">
         <v>-34</v>
       </c>
-      <c r="Q25" s="24">
+      <c r="Q25" s="19">
         <v>-12</v>
       </c>
-      <c r="R25" s="24">
+      <c r="R25" s="19">
         <v>-24</v>
       </c>
-      <c r="S25" s="24">
+      <c r="S25" s="19">
         <v>-17</v>
       </c>
-      <c r="T25" s="12">
+      <c r="T25" s="10">
         <v>-43</v>
       </c>
-      <c r="U25" s="24">
+      <c r="U25" s="19">
         <v>-15</v>
       </c>
-      <c r="V25" s="12">
+      <c r="V25" s="10">
         <v>-21</v>
       </c>
-      <c r="W25" s="24">
+      <c r="W25" s="19">
         <v>-26</v>
       </c>
-      <c r="X25" s="12">
+      <c r="X25" s="10">
         <v>-10</v>
       </c>
-      <c r="Y25" s="12">
+      <c r="Y25" s="10">
         <v>-26</v>
       </c>
-      <c r="Z25" s="12">
+      <c r="Z25" s="10">
         <v>-12</v>
       </c>
-      <c r="AA25" s="21">
+      <c r="AA25" s="10">
         <v>-9</v>
       </c>
-      <c r="AB25" s="12">
+      <c r="AB25" s="10">
         <v>-24</v>
       </c>
-      <c r="AC25" s="12">
+      <c r="AC25" s="10">
         <v>-41</v>
       </c>
-      <c r="AD25" s="12">
+      <c r="AD25" s="10">
         <v>-22</v>
       </c>
-      <c r="AE25" s="12">
+      <c r="AE25" s="10">
         <v>-12</v>
       </c>
-      <c r="AF25" s="12">
+      <c r="AF25" s="10">
         <v>-25</v>
       </c>
-      <c r="AG25" s="12">
+      <c r="AG25" s="10">
         <v>-23</v>
       </c>
-      <c r="AH25" s="12">
+      <c r="AH25" s="10">
         <v>-24</v>
       </c>
-      <c r="AI25" s="12">
+      <c r="AI25" s="10">
         <v>-27</v>
       </c>
-      <c r="AJ25" s="12">
+      <c r="AJ25" s="10">
         <v>-41</v>
       </c>
-      <c r="AK25" s="12">
+      <c r="AK25" s="10">
         <v>-29</v>
       </c>
     </row>
     <row r="26" spans="1:37">
-      <c r="A26" s="25" t="s">
+      <c r="A26" s="18" t="s">
         <v>52</v>
       </c>
       <c r="B26" s="8"/>
       <c r="C26" s="8"/>
-      <c r="D26" s="9"/>
-[...9 lines deleted...]
-      <c r="N26" s="24">
+      <c r="D26" s="8"/>
+      <c r="E26" s="8"/>
+      <c r="F26" s="8"/>
+      <c r="G26" s="8"/>
+      <c r="H26" s="9"/>
+      <c r="I26" s="8"/>
+      <c r="J26" s="9"/>
+      <c r="K26" s="9"/>
+      <c r="L26" s="9"/>
+      <c r="M26" s="9"/>
+      <c r="N26" s="19">
         <v>14</v>
       </c>
-      <c r="O26" s="24">
+      <c r="O26" s="19">
         <v>-9</v>
       </c>
-      <c r="P26" s="24">
+      <c r="P26" s="19">
         <v>-3</v>
       </c>
-      <c r="Q26" s="24">
+      <c r="Q26" s="19">
         <v>-12</v>
       </c>
-      <c r="R26" s="24">
+      <c r="R26" s="19">
         <v>-5</v>
       </c>
-      <c r="S26" s="24">
+      <c r="S26" s="19">
         <v>-9</v>
       </c>
-      <c r="T26" s="12">
+      <c r="T26" s="10">
         <v>-14</v>
       </c>
-      <c r="U26" s="24">
+      <c r="U26" s="19">
         <v>-11</v>
       </c>
-      <c r="V26" s="12">
+      <c r="V26" s="10">
         <v>-11</v>
       </c>
-      <c r="W26" s="24">
+      <c r="W26" s="19">
         <v>5</v>
       </c>
-      <c r="X26" s="12">
+      <c r="X26" s="10">
         <v>-5</v>
       </c>
-      <c r="Y26" s="12">
+      <c r="Y26" s="10">
         <v>-6</v>
       </c>
-      <c r="Z26" s="12">
+      <c r="Z26" s="10">
         <v>-9</v>
       </c>
-      <c r="AA26" s="21">
+      <c r="AA26" s="10">
         <v>-9</v>
       </c>
-      <c r="AB26" s="12">
+      <c r="AB26" s="10">
         <v>0</v>
       </c>
-      <c r="AC26" s="12">
+      <c r="AC26" s="10">
         <v>-2</v>
       </c>
-      <c r="AD26" s="12">
+      <c r="AD26" s="10">
         <v>2</v>
       </c>
-      <c r="AE26" s="12">
+      <c r="AE26" s="10">
         <v>3</v>
       </c>
-      <c r="AF26" s="12">
+      <c r="AF26" s="10">
         <v>-10</v>
       </c>
-      <c r="AG26" s="12">
+      <c r="AG26" s="10">
         <v>-2</v>
       </c>
-      <c r="AH26" s="12">
+      <c r="AH26" s="10">
         <v>-11</v>
       </c>
-      <c r="AI26" s="12">
+      <c r="AI26" s="10">
         <v>-10</v>
       </c>
-      <c r="AJ26" s="12">
+      <c r="AJ26" s="10">
         <v>-9</v>
       </c>
-      <c r="AK26" s="12">
+      <c r="AK26" s="10">
         <v>-18</v>
       </c>
     </row>
     <row r="27" spans="1:37">
-      <c r="A27" s="80" t="s">
+      <c r="A27" s="57" t="s">
         <v>28</v>
       </c>
-      <c r="B27" s="80"/>
-[...34 lines deleted...]
-      <c r="AK27" s="80"/>
+      <c r="B27" s="57"/>
+      <c r="C27" s="57"/>
+      <c r="D27" s="57"/>
+      <c r="E27" s="57"/>
+      <c r="F27" s="57"/>
+      <c r="G27" s="57"/>
+      <c r="H27" s="57"/>
+      <c r="I27" s="57"/>
+      <c r="J27" s="57"/>
+      <c r="K27" s="57"/>
+      <c r="L27" s="57"/>
+      <c r="M27" s="57"/>
+      <c r="N27" s="57"/>
+      <c r="O27" s="57"/>
+      <c r="P27" s="57"/>
+      <c r="Q27" s="57"/>
+      <c r="R27" s="57"/>
+      <c r="S27" s="57"/>
+      <c r="T27" s="57"/>
+      <c r="U27" s="57"/>
+      <c r="V27" s="57"/>
+      <c r="W27" s="57"/>
+      <c r="X27" s="57"/>
+      <c r="Y27" s="57"/>
+      <c r="Z27" s="57"/>
+      <c r="AA27" s="57"/>
+      <c r="AB27" s="57"/>
+      <c r="AC27" s="57"/>
+      <c r="AD27" s="57"/>
+      <c r="AE27" s="57"/>
+      <c r="AF27" s="57"/>
+      <c r="AG27" s="57"/>
+      <c r="AH27" s="57"/>
+      <c r="AI27" s="57"/>
+      <c r="AJ27" s="57"/>
+      <c r="AK27" s="57"/>
     </row>
     <row r="28" spans="1:37">
-      <c r="A28" s="50" t="s">
+      <c r="A28" s="33" t="s">
         <v>33</v>
       </c>
       <c r="B28" s="8"/>
       <c r="C28" s="8"/>
-      <c r="D28" s="9"/>
-[...9 lines deleted...]
-      <c r="N28" s="24">
+      <c r="D28" s="8"/>
+      <c r="E28" s="8"/>
+      <c r="F28" s="8"/>
+      <c r="G28" s="8"/>
+      <c r="H28" s="9"/>
+      <c r="I28" s="8"/>
+      <c r="J28" s="9"/>
+      <c r="K28" s="9"/>
+      <c r="L28" s="9"/>
+      <c r="M28" s="9"/>
+      <c r="N28" s="19">
         <v>10</v>
       </c>
-      <c r="O28" s="24">
+      <c r="O28" s="19">
         <v>20</v>
       </c>
-      <c r="P28" s="24">
+      <c r="P28" s="19">
         <v>78</v>
       </c>
-      <c r="Q28" s="24">
+      <c r="Q28" s="19">
         <v>-6</v>
       </c>
-      <c r="R28" s="24">
+      <c r="R28" s="19">
         <v>14</v>
       </c>
-      <c r="S28" s="24">
+      <c r="S28" s="19">
         <v>-60</v>
       </c>
-      <c r="T28" s="21">
+      <c r="T28" s="10">
         <v>-25</v>
       </c>
-      <c r="U28" s="24">
+      <c r="U28" s="19">
         <v>-13</v>
       </c>
-      <c r="V28" s="12">
+      <c r="V28" s="10">
         <v>5</v>
       </c>
-      <c r="W28" s="49">
+      <c r="W28" s="19">
         <v>-5</v>
       </c>
-      <c r="X28" s="21">
+      <c r="X28" s="10">
         <v>31</v>
       </c>
-      <c r="Y28" s="21">
+      <c r="Y28" s="10">
         <v>-15</v>
       </c>
-      <c r="Z28" s="21">
+      <c r="Z28" s="10">
         <v>24</v>
       </c>
-      <c r="AA28" s="21">
+      <c r="AA28" s="10">
         <v>0</v>
       </c>
-      <c r="AB28" s="12">
+      <c r="AB28" s="10">
         <v>-14</v>
       </c>
-      <c r="AC28" s="21">
+      <c r="AC28" s="10">
         <v>-7</v>
       </c>
-      <c r="AD28" s="21">
+      <c r="AD28" s="10">
         <v>-17</v>
       </c>
-      <c r="AE28" s="21">
+      <c r="AE28" s="10">
         <v>-34</v>
       </c>
-      <c r="AF28" s="21">
+      <c r="AF28" s="10">
         <v>-31</v>
       </c>
-      <c r="AG28" s="12">
+      <c r="AG28" s="10">
         <v>-14</v>
       </c>
-      <c r="AH28" s="21">
+      <c r="AH28" s="10">
         <v>-51</v>
       </c>
-      <c r="AI28" s="21">
+      <c r="AI28" s="10">
         <v>16</v>
       </c>
-      <c r="AJ28" s="21">
+      <c r="AJ28" s="10">
         <v>11</v>
       </c>
-      <c r="AK28" s="12">
+      <c r="AK28" s="10">
         <v>-8</v>
       </c>
     </row>
     <row r="29" spans="1:37">
-      <c r="A29" s="23" t="s">
+      <c r="A29" s="18" t="s">
         <v>34</v>
       </c>
       <c r="B29" s="8"/>
       <c r="C29" s="8"/>
-      <c r="D29" s="9"/>
-[...9 lines deleted...]
-      <c r="N29" s="24">
+      <c r="D29" s="8"/>
+      <c r="E29" s="8"/>
+      <c r="F29" s="8"/>
+      <c r="G29" s="8"/>
+      <c r="H29" s="9"/>
+      <c r="I29" s="8"/>
+      <c r="J29" s="9"/>
+      <c r="K29" s="9"/>
+      <c r="L29" s="9"/>
+      <c r="M29" s="9"/>
+      <c r="N29" s="19">
         <v>-8</v>
       </c>
-      <c r="O29" s="24">
+      <c r="O29" s="19">
         <v>15</v>
       </c>
-      <c r="P29" s="24">
+      <c r="P29" s="19">
         <v>14</v>
       </c>
-      <c r="Q29" s="24">
+      <c r="Q29" s="19">
         <v>10</v>
       </c>
-      <c r="R29" s="24">
+      <c r="R29" s="19">
         <v>14</v>
       </c>
-      <c r="S29" s="24">
+      <c r="S29" s="19">
         <v>11</v>
       </c>
-      <c r="T29" s="21">
+      <c r="T29" s="10">
         <v>8</v>
       </c>
-      <c r="U29" s="24">
+      <c r="U29" s="19">
         <v>11</v>
       </c>
-      <c r="V29" s="12">
+      <c r="V29" s="10">
         <v>9</v>
       </c>
-      <c r="W29" s="49">
+      <c r="W29" s="19">
         <v>7</v>
       </c>
-      <c r="X29" s="21">
+      <c r="X29" s="10">
         <v>16</v>
       </c>
-      <c r="Y29" s="21">
+      <c r="Y29" s="10">
         <v>11</v>
       </c>
-      <c r="Z29" s="21">
+      <c r="Z29" s="10">
         <v>13</v>
       </c>
-      <c r="AA29" s="21">
+      <c r="AA29" s="10">
         <v>12</v>
       </c>
-      <c r="AB29" s="12">
+      <c r="AB29" s="10">
         <v>12</v>
       </c>
-      <c r="AC29" s="21">
+      <c r="AC29" s="10">
         <v>21</v>
       </c>
-      <c r="AD29" s="21">
+      <c r="AD29" s="10">
         <v>13</v>
       </c>
-      <c r="AE29" s="21">
+      <c r="AE29" s="10">
         <v>21</v>
       </c>
-      <c r="AF29" s="21">
+      <c r="AF29" s="10">
         <v>7</v>
       </c>
-      <c r="AG29" s="12">
+      <c r="AG29" s="10">
         <v>11</v>
       </c>
-      <c r="AH29" s="21">
+      <c r="AH29" s="10">
         <v>11</v>
       </c>
-      <c r="AI29" s="21">
+      <c r="AI29" s="10">
         <v>12</v>
       </c>
-      <c r="AJ29" s="21">
+      <c r="AJ29" s="10">
         <v>9</v>
       </c>
-      <c r="AK29" s="12">
+      <c r="AK29" s="10">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:37">
-      <c r="A30" s="23" t="s">
+      <c r="A30" s="18" t="s">
         <v>36</v>
       </c>
       <c r="B30" s="8"/>
       <c r="C30" s="8"/>
-      <c r="D30" s="9"/>
-[...9 lines deleted...]
-      <c r="N30" s="24">
+      <c r="D30" s="8"/>
+      <c r="E30" s="8"/>
+      <c r="F30" s="8"/>
+      <c r="G30" s="8"/>
+      <c r="H30" s="9"/>
+      <c r="I30" s="8"/>
+      <c r="J30" s="9"/>
+      <c r="K30" s="9"/>
+      <c r="L30" s="9"/>
+      <c r="M30" s="9"/>
+      <c r="N30" s="19">
         <v>-3</v>
       </c>
-      <c r="O30" s="24">
+      <c r="O30" s="19">
         <v>-3</v>
       </c>
-      <c r="P30" s="24"/>
-      <c r="Q30" s="24">
+      <c r="P30" s="19"/>
+      <c r="Q30" s="19">
         <v>-1</v>
       </c>
-      <c r="R30" s="24">
+      <c r="R30" s="19">
         <v>-2</v>
       </c>
-      <c r="S30" s="24">
+      <c r="S30" s="19">
         <v>-1</v>
       </c>
-      <c r="T30" s="21">
+      <c r="T30" s="10">
         <v>-3</v>
       </c>
-      <c r="U30" s="24">
+      <c r="U30" s="19">
         <v>-3</v>
       </c>
-      <c r="V30" s="12">
+      <c r="V30" s="10">
         <v>-4</v>
       </c>
-      <c r="W30" s="49">
+      <c r="W30" s="19">
         <v>-1</v>
       </c>
-      <c r="X30" s="21">
+      <c r="X30" s="10">
         <v>-2</v>
       </c>
-      <c r="Y30" s="21">
+      <c r="Y30" s="10">
         <v>3</v>
       </c>
-      <c r="Z30" s="21">
+      <c r="Z30" s="10">
         <v>-4</v>
       </c>
-      <c r="AA30" s="21">
+      <c r="AA30" s="10">
         <v>-4</v>
       </c>
-      <c r="AB30" s="12">
+      <c r="AB30" s="10">
         <v>0</v>
       </c>
-      <c r="AC30" s="21">
+      <c r="AC30" s="10">
         <v>-4</v>
       </c>
-      <c r="AD30" s="21">
+      <c r="AD30" s="10">
         <v>-2</v>
       </c>
-      <c r="AE30" s="21"/>
-[...1 lines deleted...]
-      <c r="AG30" s="12">
+      <c r="AE30" s="10"/>
+      <c r="AF30" s="10"/>
+      <c r="AG30" s="10">
         <v>-3</v>
       </c>
-      <c r="AH30" s="21">
+      <c r="AH30" s="10">
         <v>-3</v>
       </c>
-      <c r="AI30" s="21">
+      <c r="AI30" s="10">
         <v>-3</v>
       </c>
-      <c r="AJ30" s="21">
+      <c r="AJ30" s="10">
         <v>-1</v>
       </c>
-      <c r="AK30" s="12">
+      <c r="AK30" s="10">
         <v>-1</v>
       </c>
     </row>
     <row r="31" spans="1:37">
-      <c r="A31" s="23" t="s">
+      <c r="A31" s="18" t="s">
         <v>42</v>
       </c>
       <c r="B31" s="8"/>
       <c r="C31" s="8"/>
-      <c r="D31" s="9"/>
-[...9 lines deleted...]
-      <c r="N31" s="24">
+      <c r="D31" s="8"/>
+      <c r="E31" s="8"/>
+      <c r="F31" s="8"/>
+      <c r="G31" s="8"/>
+      <c r="H31" s="9"/>
+      <c r="I31" s="8"/>
+      <c r="J31" s="9"/>
+      <c r="K31" s="9"/>
+      <c r="L31" s="9"/>
+      <c r="M31" s="9"/>
+      <c r="N31" s="19">
         <v>-17</v>
       </c>
-      <c r="O31" s="24">
+      <c r="O31" s="19">
         <v>-7</v>
       </c>
-      <c r="P31" s="24">
+      <c r="P31" s="19">
         <v>-17</v>
       </c>
-      <c r="Q31" s="24">
+      <c r="Q31" s="19">
         <v>-16</v>
       </c>
-      <c r="R31" s="24">
+      <c r="R31" s="19">
         <v>-44</v>
       </c>
-      <c r="S31" s="24">
+      <c r="S31" s="19">
         <v>-42</v>
       </c>
-      <c r="T31" s="21">
+      <c r="T31" s="10">
         <v>-29</v>
       </c>
-      <c r="U31" s="24">
+      <c r="U31" s="19">
         <v>-29</v>
       </c>
-      <c r="V31" s="12">
+      <c r="V31" s="10">
         <v>-19</v>
       </c>
-      <c r="W31" s="49">
+      <c r="W31" s="19">
         <v>-14</v>
       </c>
-      <c r="X31" s="21">
+      <c r="X31" s="10">
         <v>-15</v>
       </c>
-      <c r="Y31" s="21"/>
-      <c r="Z31" s="21">
+      <c r="Y31" s="10"/>
+      <c r="Z31" s="10">
         <v>-18</v>
       </c>
-      <c r="AA31" s="21">
+      <c r="AA31" s="10">
         <v>-20</v>
       </c>
-      <c r="AB31" s="12">
+      <c r="AB31" s="10">
         <v>0</v>
       </c>
-      <c r="AC31" s="21">
+      <c r="AC31" s="10">
         <v>-23</v>
       </c>
-      <c r="AD31" s="21">
+      <c r="AD31" s="10">
         <v>-26</v>
       </c>
-      <c r="AE31" s="21">
+      <c r="AE31" s="10">
         <v>-48</v>
       </c>
-      <c r="AF31" s="21">
+      <c r="AF31" s="10">
         <v>-16</v>
       </c>
-      <c r="AG31" s="12">
+      <c r="AG31" s="10">
         <v>-20</v>
       </c>
-      <c r="AH31" s="21">
+      <c r="AH31" s="10">
         <v>-24</v>
       </c>
-      <c r="AI31" s="21">
+      <c r="AI31" s="10">
         <v>-6</v>
       </c>
-      <c r="AJ31" s="21">
+      <c r="AJ31" s="10">
         <v>-16</v>
       </c>
-      <c r="AK31" s="12">
+      <c r="AK31" s="10">
         <v>-26</v>
       </c>
     </row>
     <row r="32" spans="1:37">
-      <c r="A32" s="23" t="s">
+      <c r="A32" s="18" t="s">
         <v>44</v>
       </c>
       <c r="B32" s="8"/>
       <c r="C32" s="8"/>
-      <c r="D32" s="9"/>
-[...9 lines deleted...]
-      <c r="N32" s="24">
+      <c r="D32" s="8"/>
+      <c r="E32" s="8"/>
+      <c r="F32" s="8"/>
+      <c r="G32" s="8"/>
+      <c r="H32" s="9"/>
+      <c r="I32" s="8"/>
+      <c r="J32" s="9"/>
+      <c r="K32" s="9"/>
+      <c r="L32" s="9"/>
+      <c r="M32" s="9"/>
+      <c r="N32" s="19">
         <v>13</v>
       </c>
-      <c r="O32" s="24">
+      <c r="O32" s="19">
         <v>16</v>
       </c>
-      <c r="P32" s="24">
+      <c r="P32" s="19">
         <v>23</v>
       </c>
-      <c r="Q32" s="24">
+      <c r="Q32" s="19">
         <v>6</v>
       </c>
-      <c r="R32" s="24">
+      <c r="R32" s="19">
         <v>14</v>
       </c>
-      <c r="S32" s="24">
+      <c r="S32" s="19">
         <v>5</v>
       </c>
-      <c r="T32" s="21">
+      <c r="T32" s="10">
         <v>13</v>
       </c>
-      <c r="U32" s="24">
+      <c r="U32" s="19">
         <v>5</v>
       </c>
-      <c r="V32" s="12">
+      <c r="V32" s="10">
         <v>12</v>
       </c>
-      <c r="W32" s="49">
+      <c r="W32" s="19">
         <v>14</v>
       </c>
-      <c r="X32" s="21">
+      <c r="X32" s="10">
         <v>8</v>
       </c>
-      <c r="Y32" s="21">
+      <c r="Y32" s="10">
         <v>18</v>
       </c>
-      <c r="Z32" s="21">
+      <c r="Z32" s="10">
         <v>20</v>
       </c>
-      <c r="AA32" s="21">
+      <c r="AA32" s="10">
         <v>3</v>
       </c>
-      <c r="AB32" s="12">
+      <c r="AB32" s="10">
         <v>4</v>
       </c>
-      <c r="AC32" s="21">
+      <c r="AC32" s="10">
         <v>14</v>
       </c>
-      <c r="AD32" s="21">
+      <c r="AD32" s="10">
         <v>23</v>
       </c>
-      <c r="AE32" s="21">
+      <c r="AE32" s="10">
         <v>8</v>
       </c>
-      <c r="AF32" s="21">
+      <c r="AF32" s="10">
         <v>8</v>
       </c>
-      <c r="AG32" s="12">
+      <c r="AG32" s="10">
         <v>20</v>
       </c>
-      <c r="AH32" s="21">
+      <c r="AH32" s="10">
         <v>14</v>
       </c>
-      <c r="AI32" s="21">
+      <c r="AI32" s="10">
         <v>13</v>
       </c>
-      <c r="AJ32" s="21">
+      <c r="AJ32" s="10">
         <v>4</v>
       </c>
-      <c r="AK32" s="12">
+      <c r="AK32" s="10">
         <v>10</v>
       </c>
     </row>
     <row r="33" spans="1:37">
-      <c r="A33" s="23" t="s">
+      <c r="A33" s="18" t="s">
         <v>45</v>
       </c>
       <c r="B33" s="8"/>
       <c r="C33" s="8"/>
-      <c r="D33" s="9"/>
-[...9 lines deleted...]
-      <c r="N33" s="24">
+      <c r="D33" s="8"/>
+      <c r="E33" s="8"/>
+      <c r="F33" s="8"/>
+      <c r="G33" s="8"/>
+      <c r="H33" s="9"/>
+      <c r="I33" s="8"/>
+      <c r="J33" s="9"/>
+      <c r="K33" s="9"/>
+      <c r="L33" s="9"/>
+      <c r="M33" s="9"/>
+      <c r="N33" s="19">
         <v>7</v>
       </c>
-      <c r="O33" s="24">
+      <c r="O33" s="19">
         <v>-9</v>
       </c>
-      <c r="P33" s="24">
+      <c r="P33" s="19">
         <v>-14</v>
       </c>
-      <c r="Q33" s="24">
+      <c r="Q33" s="19">
         <v>-13</v>
       </c>
-      <c r="R33" s="24">
+      <c r="R33" s="19">
         <v>-8</v>
       </c>
-      <c r="S33" s="24">
+      <c r="S33" s="19">
         <v>-17</v>
       </c>
-      <c r="T33" s="21">
+      <c r="T33" s="10">
         <v>-27</v>
       </c>
-      <c r="U33" s="24">
+      <c r="U33" s="19">
         <v>-11</v>
       </c>
-      <c r="V33" s="12">
+      <c r="V33" s="10">
         <v>-4</v>
       </c>
-      <c r="W33" s="49">
+      <c r="W33" s="19">
         <v>-8</v>
       </c>
-      <c r="X33" s="21">
+      <c r="X33" s="10">
         <v>-16</v>
       </c>
-      <c r="Y33" s="21">
+      <c r="Y33" s="10">
         <v>-31</v>
       </c>
-      <c r="Z33" s="21">
+      <c r="Z33" s="10">
         <v>-5</v>
       </c>
-      <c r="AA33" s="21">
+      <c r="AA33" s="10">
         <v>-14</v>
       </c>
-      <c r="AB33" s="12">
+      <c r="AB33" s="10">
         <v>-16</v>
       </c>
-      <c r="AC33" s="21">
+      <c r="AC33" s="10">
         <v>-22</v>
       </c>
-      <c r="AD33" s="21">
+      <c r="AD33" s="10">
         <v>-11</v>
       </c>
-      <c r="AE33" s="21">
+      <c r="AE33" s="10">
         <v>-26</v>
       </c>
-      <c r="AF33" s="21">
+      <c r="AF33" s="10">
         <v>-29</v>
       </c>
-      <c r="AG33" s="12">
+      <c r="AG33" s="10">
         <v>-19</v>
       </c>
-      <c r="AH33" s="21">
+      <c r="AH33" s="10">
         <v>-20</v>
       </c>
-      <c r="AI33" s="21">
+      <c r="AI33" s="10">
         <v>-23</v>
       </c>
-      <c r="AJ33" s="21">
+      <c r="AJ33" s="10">
         <v>-4</v>
       </c>
-      <c r="AK33" s="12">
+      <c r="AK33" s="10">
         <v>-14</v>
       </c>
     </row>
     <row r="34" spans="1:37">
-      <c r="A34" s="23" t="s">
+      <c r="A34" s="18" t="s">
         <v>47</v>
       </c>
       <c r="B34" s="8"/>
       <c r="C34" s="8"/>
-      <c r="D34" s="9"/>
-[...9 lines deleted...]
-      <c r="N34" s="24">
+      <c r="D34" s="8"/>
+      <c r="E34" s="8"/>
+      <c r="F34" s="8"/>
+      <c r="G34" s="8"/>
+      <c r="H34" s="9"/>
+      <c r="I34" s="8"/>
+      <c r="J34" s="9"/>
+      <c r="K34" s="9"/>
+      <c r="L34" s="9"/>
+      <c r="M34" s="9"/>
+      <c r="N34" s="19">
         <v>0</v>
       </c>
-      <c r="O34" s="24">
+      <c r="O34" s="19">
         <v>8</v>
       </c>
-      <c r="P34" s="24">
+      <c r="P34" s="19">
         <v>22</v>
       </c>
-      <c r="Q34" s="24">
+      <c r="Q34" s="19">
         <v>9</v>
       </c>
-      <c r="R34" s="24">
+      <c r="R34" s="19">
         <v>18</v>
       </c>
-      <c r="S34" s="24">
+      <c r="S34" s="19">
         <v>14</v>
       </c>
-      <c r="T34" s="21">
+      <c r="T34" s="10">
         <v>10</v>
       </c>
-      <c r="U34" s="24">
+      <c r="U34" s="19">
         <v>5</v>
       </c>
-      <c r="V34" s="12">
+      <c r="V34" s="10">
         <v>16</v>
       </c>
-      <c r="W34" s="49">
+      <c r="W34" s="19">
         <v>12</v>
       </c>
-      <c r="X34" s="21">
+      <c r="X34" s="10">
         <v>9</v>
       </c>
-      <c r="Y34" s="21">
+      <c r="Y34" s="10">
         <v>7</v>
       </c>
-      <c r="Z34" s="21">
+      <c r="Z34" s="10">
         <v>19</v>
       </c>
-      <c r="AA34" s="21">
+      <c r="AA34" s="10">
         <v>13</v>
       </c>
-      <c r="AB34" s="12">
+      <c r="AB34" s="10">
         <v>11</v>
       </c>
-      <c r="AC34" s="21">
+      <c r="AC34" s="10">
         <v>-3</v>
       </c>
-      <c r="AD34" s="21">
+      <c r="AD34" s="10">
         <v>-2</v>
       </c>
-      <c r="AE34" s="21">
+      <c r="AE34" s="10">
         <v>9</v>
       </c>
-      <c r="AF34" s="21">
+      <c r="AF34" s="10">
         <v>21</v>
       </c>
-      <c r="AG34" s="12">
+      <c r="AG34" s="10">
         <v>14</v>
       </c>
-      <c r="AH34" s="21">
+      <c r="AH34" s="10">
         <v>-1</v>
       </c>
-      <c r="AI34" s="21">
+      <c r="AI34" s="10">
         <v>11</v>
       </c>
-      <c r="AJ34" s="21">
+      <c r="AJ34" s="10">
         <v>4</v>
       </c>
-      <c r="AK34" s="12">
+      <c r="AK34" s="10">
         <v>7</v>
       </c>
     </row>
     <row r="35" spans="1:37">
-      <c r="A35" s="23" t="s">
+      <c r="A35" s="18" t="s">
         <v>48</v>
       </c>
       <c r="B35" s="8"/>
       <c r="C35" s="8"/>
       <c r="D35" s="8"/>
       <c r="E35" s="8"/>
       <c r="F35" s="8"/>
       <c r="G35" s="8"/>
       <c r="H35" s="8"/>
       <c r="I35" s="8"/>
       <c r="J35" s="8"/>
       <c r="K35" s="8"/>
       <c r="L35" s="8"/>
       <c r="M35" s="8"/>
-      <c r="N35" s="24">
+      <c r="N35" s="19">
         <v>8</v>
       </c>
-      <c r="O35" s="24">
+      <c r="O35" s="19">
         <v>-9</v>
       </c>
-      <c r="P35" s="24">
+      <c r="P35" s="19">
         <v>18</v>
       </c>
-      <c r="Q35" s="24">
+      <c r="Q35" s="19">
         <v>-9</v>
       </c>
-      <c r="R35" s="24">
+      <c r="R35" s="19">
         <v>6</v>
       </c>
-      <c r="S35" s="24">
+      <c r="S35" s="19">
         <v>-10</v>
       </c>
-      <c r="T35" s="21">
+      <c r="T35" s="10">
         <v>2</v>
       </c>
-      <c r="U35" s="24">
+      <c r="U35" s="19">
         <v>-7</v>
       </c>
-      <c r="V35" s="12">
+      <c r="V35" s="10">
         <v>-2</v>
       </c>
-      <c r="W35" s="49">
+      <c r="W35" s="19">
         <v>2</v>
       </c>
-      <c r="X35" s="21">
+      <c r="X35" s="10">
         <v>12</v>
       </c>
-      <c r="Y35" s="21">
+      <c r="Y35" s="10">
         <v>-14</v>
       </c>
-      <c r="Z35" s="21">
+      <c r="Z35" s="10">
         <v>-1</v>
       </c>
-      <c r="AA35" s="21">
+      <c r="AA35" s="10">
         <v>-7</v>
       </c>
-      <c r="AB35" s="12">
+      <c r="AB35" s="10">
         <v>-6</v>
       </c>
-      <c r="AC35" s="21">
+      <c r="AC35" s="10">
         <v>-6</v>
       </c>
-      <c r="AD35" s="21">
+      <c r="AD35" s="10">
         <v>-13</v>
       </c>
-      <c r="AE35" s="21">
+      <c r="AE35" s="10">
         <v>-6</v>
       </c>
-      <c r="AF35" s="21">
+      <c r="AF35" s="10">
         <v>-12</v>
       </c>
-      <c r="AG35" s="12">
+      <c r="AG35" s="10">
         <v>-3</v>
       </c>
-      <c r="AH35" s="21">
+      <c r="AH35" s="10">
         <v>-2</v>
       </c>
-      <c r="AI35" s="21">
+      <c r="AI35" s="10">
         <v>8</v>
       </c>
-      <c r="AJ35" s="21">
+      <c r="AJ35" s="10">
         <v>2</v>
       </c>
-      <c r="AK35" s="12">
+      <c r="AK35" s="10">
         <v>-4</v>
       </c>
     </row>
     <row r="36" spans="1:37">
-      <c r="A36" s="23" t="s">
+      <c r="A36" s="18" t="s">
         <v>53</v>
       </c>
       <c r="B36" s="8"/>
       <c r="C36" s="8"/>
-      <c r="D36" s="9"/>
-[...9 lines deleted...]
-      <c r="N36" s="24">
+      <c r="D36" s="8"/>
+      <c r="E36" s="8"/>
+      <c r="F36" s="8"/>
+      <c r="G36" s="8"/>
+      <c r="H36" s="9"/>
+      <c r="I36" s="8"/>
+      <c r="J36" s="9"/>
+      <c r="K36" s="9"/>
+      <c r="L36" s="9"/>
+      <c r="M36" s="9"/>
+      <c r="N36" s="19">
         <v>-8</v>
       </c>
-      <c r="O36" s="24">
+      <c r="O36" s="19">
         <v>-3</v>
       </c>
-      <c r="P36" s="24">
+      <c r="P36" s="19">
         <v>14</v>
       </c>
-      <c r="Q36" s="24">
+      <c r="Q36" s="19">
         <v>-4</v>
       </c>
-      <c r="R36" s="24">
+      <c r="R36" s="19">
         <v>-8</v>
       </c>
-      <c r="S36" s="24">
+      <c r="S36" s="19">
         <v>-8</v>
       </c>
-      <c r="T36" s="21">
+      <c r="T36" s="10">
         <v>-2</v>
       </c>
-      <c r="U36" s="24">
+      <c r="U36" s="19">
         <v>1</v>
       </c>
-      <c r="V36" s="12">
+      <c r="V36" s="10">
         <v>-8</v>
       </c>
-      <c r="W36" s="49">
+      <c r="W36" s="19">
         <v>-6</v>
       </c>
-      <c r="X36" s="21">
+      <c r="X36" s="10">
         <v>-7</v>
       </c>
-      <c r="Y36" s="21">
+      <c r="Y36" s="10">
         <v>-3</v>
       </c>
-      <c r="Z36" s="21"/>
-[...1 lines deleted...]
-      <c r="AB36" s="12">
+      <c r="Z36" s="10"/>
+      <c r="AA36" s="10"/>
+      <c r="AB36" s="10">
         <v>-3</v>
       </c>
-      <c r="AC36" s="21">
+      <c r="AC36" s="10">
         <v>-4</v>
       </c>
-      <c r="AD36" s="21">
+      <c r="AD36" s="10">
         <v>-1</v>
       </c>
-      <c r="AE36" s="21">
+      <c r="AE36" s="10">
         <v>5</v>
       </c>
-      <c r="AF36" s="21">
+      <c r="AF36" s="10">
         <v>-4</v>
       </c>
-      <c r="AG36" s="12">
+      <c r="AG36" s="10">
         <v>-4</v>
       </c>
-      <c r="AH36" s="21">
+      <c r="AH36" s="10">
         <v>-7</v>
       </c>
-      <c r="AI36" s="21">
+      <c r="AI36" s="10">
         <v>-5</v>
       </c>
-      <c r="AJ36" s="21">
+      <c r="AJ36" s="10">
         <v>1</v>
       </c>
-      <c r="AK36" s="12">
+      <c r="AK36" s="10">
         <v>-2</v>
       </c>
     </row>
     <row r="37" spans="1:37">
-      <c r="A37" s="23" t="s">
+      <c r="A37" s="18" t="s">
         <v>49</v>
       </c>
       <c r="B37" s="8"/>
       <c r="C37" s="8"/>
-      <c r="D37" s="9"/>
-[...9 lines deleted...]
-      <c r="N37" s="24">
+      <c r="D37" s="8"/>
+      <c r="E37" s="8"/>
+      <c r="F37" s="8"/>
+      <c r="G37" s="8"/>
+      <c r="H37" s="9"/>
+      <c r="I37" s="8"/>
+      <c r="J37" s="9"/>
+      <c r="K37" s="9"/>
+      <c r="L37" s="9"/>
+      <c r="M37" s="9"/>
+      <c r="N37" s="19">
         <v>5</v>
       </c>
-      <c r="O37" s="24">
+      <c r="O37" s="19">
         <v>24</v>
       </c>
-      <c r="P37" s="24">
+      <c r="P37" s="19">
         <v>20</v>
       </c>
-      <c r="Q37" s="24">
+      <c r="Q37" s="19">
         <v>20</v>
       </c>
-      <c r="R37" s="24">
+      <c r="R37" s="19">
         <v>16</v>
       </c>
-      <c r="S37" s="24">
+      <c r="S37" s="19">
         <v>17</v>
       </c>
-      <c r="T37" s="21">
+      <c r="T37" s="10">
         <v>23</v>
       </c>
-      <c r="U37" s="24">
+      <c r="U37" s="19">
         <v>15</v>
       </c>
-      <c r="V37" s="12">
+      <c r="V37" s="10">
         <v>15</v>
       </c>
-      <c r="W37" s="49">
+      <c r="W37" s="19">
         <v>11</v>
       </c>
-      <c r="X37" s="21">
+      <c r="X37" s="10">
         <v>19</v>
       </c>
-      <c r="Y37" s="21">
+      <c r="Y37" s="10">
         <v>14</v>
       </c>
-      <c r="Z37" s="21">
+      <c r="Z37" s="10">
         <v>8</v>
       </c>
-      <c r="AA37" s="21">
+      <c r="AA37" s="10">
         <v>17</v>
       </c>
-      <c r="AB37" s="12">
+      <c r="AB37" s="10">
         <v>6</v>
       </c>
-      <c r="AC37" s="21">
+      <c r="AC37" s="10">
         <v>21</v>
       </c>
-      <c r="AD37" s="21">
+      <c r="AD37" s="10">
         <v>9</v>
       </c>
-      <c r="AE37" s="21">
+      <c r="AE37" s="10">
         <v>10</v>
       </c>
-      <c r="AF37" s="21">
+      <c r="AF37" s="10">
         <v>11</v>
       </c>
-      <c r="AG37" s="12">
+      <c r="AG37" s="10">
         <v>6</v>
       </c>
-      <c r="AH37" s="21">
+      <c r="AH37" s="10">
         <v>18</v>
       </c>
-      <c r="AI37" s="21">
+      <c r="AI37" s="10">
         <v>6</v>
       </c>
-      <c r="AJ37" s="21">
+      <c r="AJ37" s="10">
         <v>12</v>
       </c>
-      <c r="AK37" s="12">
+      <c r="AK37" s="10">
         <v>8</v>
       </c>
     </row>
     <row r="38" spans="1:37">
-      <c r="A38" s="23" t="s">
+      <c r="A38" s="18" t="s">
         <v>50</v>
       </c>
       <c r="B38" s="8"/>
       <c r="C38" s="8"/>
-      <c r="D38" s="9"/>
-[...9 lines deleted...]
-      <c r="N38" s="24">
+      <c r="D38" s="8"/>
+      <c r="E38" s="8"/>
+      <c r="F38" s="8"/>
+      <c r="G38" s="8"/>
+      <c r="H38" s="9"/>
+      <c r="I38" s="8"/>
+      <c r="J38" s="9"/>
+      <c r="K38" s="9"/>
+      <c r="L38" s="9"/>
+      <c r="M38" s="9"/>
+      <c r="N38" s="19">
         <v>17</v>
       </c>
-      <c r="O38" s="24">
+      <c r="O38" s="19">
         <v>8</v>
       </c>
-      <c r="P38" s="24">
+      <c r="P38" s="19">
         <v>11</v>
       </c>
-      <c r="Q38" s="24">
+      <c r="Q38" s="19">
         <v>11</v>
       </c>
-      <c r="R38" s="24">
+      <c r="R38" s="19">
         <v>16</v>
       </c>
-      <c r="S38" s="24">
+      <c r="S38" s="19">
         <v>11</v>
       </c>
-      <c r="T38" s="21">
+      <c r="T38" s="10">
         <v>4</v>
       </c>
-      <c r="U38" s="24">
+      <c r="U38" s="19">
         <v>14</v>
       </c>
-      <c r="V38" s="12">
+      <c r="V38" s="10">
         <v>5</v>
       </c>
-      <c r="W38" s="49">
+      <c r="W38" s="19">
         <v>0</v>
       </c>
-      <c r="X38" s="21">
+      <c r="X38" s="10">
         <v>23</v>
       </c>
-      <c r="Y38" s="21">
+      <c r="Y38" s="10">
         <v>-5</v>
       </c>
-      <c r="Z38" s="21">
+      <c r="Z38" s="10">
         <v>3</v>
       </c>
-      <c r="AA38" s="21">
+      <c r="AA38" s="10">
         <v>9</v>
       </c>
-      <c r="AB38" s="12">
+      <c r="AB38" s="10">
         <v>-9</v>
       </c>
-      <c r="AC38" s="21">
+      <c r="AC38" s="10">
         <v>14</v>
       </c>
-      <c r="AD38" s="21">
+      <c r="AD38" s="10">
         <v>8</v>
       </c>
-      <c r="AE38" s="21">
+      <c r="AE38" s="10">
         <v>3</v>
       </c>
-      <c r="AF38" s="21">
+      <c r="AF38" s="10">
         <v>3</v>
       </c>
-      <c r="AG38" s="12">
+      <c r="AG38" s="10">
         <v>11</v>
       </c>
-      <c r="AH38" s="21">
+      <c r="AH38" s="10">
         <v>1</v>
       </c>
-      <c r="AI38" s="21">
+      <c r="AI38" s="10">
         <v>16</v>
       </c>
-      <c r="AJ38" s="21">
+      <c r="AJ38" s="10">
         <v>19</v>
       </c>
-      <c r="AK38" s="12">
+      <c r="AK38" s="10">
         <v>21</v>
       </c>
     </row>
     <row r="39" spans="1:37">
-      <c r="A39" s="51" t="s">
+      <c r="A39" s="34" t="s">
         <v>52</v>
       </c>
-      <c r="B39" s="14"/>
-[...11 lines deleted...]
-      <c r="N39" s="26">
+      <c r="B39" s="11"/>
+      <c r="C39" s="11"/>
+      <c r="D39" s="11"/>
+      <c r="E39" s="11"/>
+      <c r="F39" s="11"/>
+      <c r="G39" s="11"/>
+      <c r="H39" s="12"/>
+      <c r="I39" s="11"/>
+      <c r="J39" s="12"/>
+      <c r="K39" s="12"/>
+      <c r="L39" s="12"/>
+      <c r="M39" s="12"/>
+      <c r="N39" s="20">
         <v>-4</v>
       </c>
-      <c r="O39" s="26">
+      <c r="O39" s="20">
         <v>-20</v>
       </c>
-      <c r="P39" s="26">
+      <c r="P39" s="20">
         <v>-13</v>
       </c>
-      <c r="Q39" s="26">
+      <c r="Q39" s="20">
         <v>-19</v>
       </c>
-      <c r="R39" s="26">
+      <c r="R39" s="20">
         <v>-8</v>
       </c>
-      <c r="S39" s="26">
+      <c r="S39" s="20">
         <v>-40</v>
       </c>
-      <c r="T39" s="16">
+      <c r="T39" s="13">
         <v>-24</v>
       </c>
-      <c r="U39" s="26">
+      <c r="U39" s="20">
         <v>-14</v>
       </c>
-      <c r="V39" s="16">
+      <c r="V39" s="13">
         <v>-15</v>
       </c>
-      <c r="W39" s="26">
+      <c r="W39" s="20">
         <v>-22</v>
       </c>
-      <c r="X39" s="16">
+      <c r="X39" s="13">
         <v>-16</v>
       </c>
-      <c r="Y39" s="16">
+      <c r="Y39" s="13">
         <v>-15</v>
       </c>
-      <c r="Z39" s="16">
+      <c r="Z39" s="13">
         <v>-11</v>
       </c>
-      <c r="AA39" s="16">
+      <c r="AA39" s="13">
         <v>-9</v>
       </c>
-      <c r="AB39" s="16">
+      <c r="AB39" s="13">
         <v>-13</v>
       </c>
-      <c r="AC39" s="16">
+      <c r="AC39" s="13">
         <v>-15</v>
       </c>
-      <c r="AD39" s="16">
+      <c r="AD39" s="13">
         <v>-15</v>
       </c>
-      <c r="AE39" s="16">
+      <c r="AE39" s="13">
         <v>-10</v>
       </c>
-      <c r="AF39" s="16">
+      <c r="AF39" s="13">
         <v>-20</v>
       </c>
-      <c r="AG39" s="16">
+      <c r="AG39" s="13">
         <v>-27</v>
       </c>
-      <c r="AH39" s="16">
+      <c r="AH39" s="13">
         <v>-38</v>
       </c>
-      <c r="AI39" s="16">
+      <c r="AI39" s="13">
         <v>-13</v>
       </c>
-      <c r="AJ39" s="16">
+      <c r="AJ39" s="13">
         <v>-19</v>
       </c>
-      <c r="AK39" s="16">
+      <c r="AK39" s="13">
         <v>-16</v>
       </c>
     </row>
     <row r="40" spans="1:37">
-      <c r="A40" s="17" t="s">
+      <c r="A40" s="14" t="s">
         <v>25</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="9">
+    <mergeCell ref="A3:AK3"/>
+    <mergeCell ref="AF5:AK5"/>
+    <mergeCell ref="T5:AE5"/>
+    <mergeCell ref="A20:AK20"/>
     <mergeCell ref="A27:AK27"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="N5:S5"/>
     <mergeCell ref="A7:AK7"/>
-    <mergeCell ref="A3:AK3"/>
-[...2 lines deleted...]
-    <mergeCell ref="A20:AK20"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:AY47"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="P1" workbookViewId="0">
-      <selection activeCell="T6" sqref="T6:AQ6"/>
+    <sheetView topLeftCell="P4" workbookViewId="0">
+      <selection activeCell="AH31" sqref="AH31"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="24.33203125" style="1" customWidth="1"/>
+    <col min="1" max="1" width="24.28515625" style="1" customWidth="1"/>
     <col min="2" max="13" width="0" style="1" hidden="1" customWidth="1"/>
-    <col min="14" max="16384" width="9.109375" style="1"/>
+    <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:51" ht="12" customHeight="1"/>
     <row r="2" spans="1:51" ht="12" customHeight="1"/>
     <row r="3" spans="1:51" ht="12" customHeight="1"/>
     <row r="4" spans="1:51" ht="12" customHeight="1"/>
     <row r="5" spans="1:51" ht="12" customHeight="1"/>
-    <row r="6" spans="1:51" ht="13.2" customHeight="1">
-[...14 lines deleted...]
-      <c r="T6" s="79" t="s">
+    <row r="6" spans="1:51" ht="13.15" customHeight="1">
+      <c r="A6" s="45"/>
+      <c r="B6" s="45"/>
+      <c r="C6" s="45"/>
+      <c r="D6" s="45"/>
+      <c r="E6" s="45"/>
+      <c r="F6" s="45"/>
+      <c r="G6" s="45"/>
+      <c r="H6" s="45"/>
+      <c r="I6" s="45"/>
+      <c r="J6" s="45"/>
+      <c r="K6" s="45"/>
+      <c r="L6" s="45"/>
+      <c r="M6" s="45"/>
+      <c r="N6" s="45"/>
+      <c r="T6" s="56" t="s">
         <v>54</v>
       </c>
-      <c r="U6" s="79"/>
-[...23 lines deleted...]
-    <row r="7" spans="1:51" ht="10.95" customHeight="1">
+      <c r="U6" s="56"/>
+      <c r="V6" s="56"/>
+      <c r="W6" s="56"/>
+      <c r="X6" s="56"/>
+      <c r="Y6" s="56"/>
+      <c r="Z6" s="56"/>
+      <c r="AA6" s="56"/>
+      <c r="AB6" s="56"/>
+      <c r="AC6" s="56"/>
+      <c r="AD6" s="56"/>
+      <c r="AE6" s="56"/>
+      <c r="AF6" s="56"/>
+      <c r="AG6" s="56"/>
+      <c r="AH6" s="56"/>
+      <c r="AI6" s="56"/>
+      <c r="AJ6" s="56"/>
+      <c r="AK6" s="56"/>
+      <c r="AL6" s="56"/>
+      <c r="AM6" s="56"/>
+      <c r="AN6" s="56"/>
+      <c r="AO6" s="56"/>
+      <c r="AP6" s="56"/>
+      <c r="AQ6" s="56"/>
+    </row>
+    <row r="7" spans="1:51" ht="10.9" customHeight="1">
       <c r="C7" s="2"/>
       <c r="AE7" s="2"/>
       <c r="AQ7" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="8" spans="1:51">
-      <c r="A8" s="82"/>
-      <c r="B8" s="84">
+      <c r="A8" s="59"/>
+      <c r="B8" s="61">
         <v>2021</v>
       </c>
-      <c r="C8" s="85"/>
-[...10 lines deleted...]
-      <c r="N8" s="85">
+      <c r="C8" s="62"/>
+      <c r="D8" s="62"/>
+      <c r="E8" s="62"/>
+      <c r="F8" s="62"/>
+      <c r="G8" s="62"/>
+      <c r="H8" s="62"/>
+      <c r="I8" s="62"/>
+      <c r="J8" s="62"/>
+      <c r="K8" s="62"/>
+      <c r="L8" s="62"/>
+      <c r="M8" s="62"/>
+      <c r="N8" s="62">
         <v>2024</v>
       </c>
-      <c r="O8" s="85"/>
-[...4 lines deleted...]
-      <c r="T8" s="90">
+      <c r="O8" s="62"/>
+      <c r="P8" s="62"/>
+      <c r="Q8" s="62"/>
+      <c r="R8" s="62"/>
+      <c r="S8" s="62"/>
+      <c r="T8" s="67">
         <v>2025</v>
       </c>
-      <c r="U8" s="90"/>
-[...10 lines deleted...]
-      <c r="AF8" s="90">
+      <c r="U8" s="67"/>
+      <c r="V8" s="67"/>
+      <c r="W8" s="67"/>
+      <c r="X8" s="67"/>
+      <c r="Y8" s="67"/>
+      <c r="Z8" s="67"/>
+      <c r="AA8" s="67"/>
+      <c r="AB8" s="67"/>
+      <c r="AC8" s="67"/>
+      <c r="AD8" s="67"/>
+      <c r="AE8" s="61"/>
+      <c r="AF8" s="67">
         <v>2026</v>
       </c>
-      <c r="AG8" s="90"/>
-[...9 lines deleted...]
-      <c r="AQ8" s="84"/>
+      <c r="AG8" s="67"/>
+      <c r="AH8" s="67"/>
+      <c r="AI8" s="67"/>
+      <c r="AJ8" s="67"/>
+      <c r="AK8" s="67"/>
+      <c r="AL8" s="67"/>
+      <c r="AM8" s="67"/>
+      <c r="AN8" s="67"/>
+      <c r="AO8" s="67"/>
+      <c r="AP8" s="67"/>
+      <c r="AQ8" s="61"/>
     </row>
     <row r="9" spans="1:51" ht="18" customHeight="1">
-      <c r="A9" s="83"/>
+      <c r="A9" s="60"/>
       <c r="B9" s="6" t="s">
         <v>5</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>6</v>
       </c>
       <c r="D9" s="6" t="s">
         <v>7</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>8</v>
       </c>
       <c r="F9" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G9" s="6" t="s">
         <v>1</v>
       </c>
       <c r="H9" s="6" t="s">
         <v>2</v>
       </c>
       <c r="I9" s="4" t="s">
         <v>3</v>
       </c>
       <c r="J9" s="4" t="s">
         <v>4</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>19</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>20</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="N9" s="76" t="s">
+      <c r="N9" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="O9" s="30" t="s">
+      <c r="O9" s="21" t="s">
         <v>3</v>
       </c>
-      <c r="P9" s="76" t="s">
+      <c r="P9" s="53" t="s">
         <v>4</v>
       </c>
-      <c r="Q9" s="30" t="s">
+      <c r="Q9" s="21" t="s">
         <v>19</v>
       </c>
-      <c r="R9" s="30" t="s">
+      <c r="R9" s="21" t="s">
         <v>20</v>
       </c>
-      <c r="S9" s="30" t="s">
+      <c r="S9" s="21" t="s">
         <v>23</v>
       </c>
-      <c r="T9" s="31" t="s">
+      <c r="T9" s="22" t="s">
         <v>5</v>
       </c>
-      <c r="U9" s="31" t="s">
+      <c r="U9" s="22" t="s">
         <v>6</v>
       </c>
-      <c r="V9" s="31" t="s">
+      <c r="V9" s="22" t="s">
         <v>7</v>
       </c>
-      <c r="W9" s="31" t="s">
+      <c r="W9" s="22" t="s">
         <v>8</v>
       </c>
-      <c r="X9" s="31" t="s">
+      <c r="X9" s="22" t="s">
         <v>0</v>
       </c>
-      <c r="Y9" s="31" t="s">
+      <c r="Y9" s="22" t="s">
         <v>1</v>
       </c>
-      <c r="Z9" s="31" t="s">
+      <c r="Z9" s="22" t="s">
         <v>2</v>
       </c>
-      <c r="AA9" s="32" t="s">
+      <c r="AA9" s="23" t="s">
         <v>3</v>
       </c>
-      <c r="AB9" s="31" t="s">
+      <c r="AB9" s="22" t="s">
         <v>4</v>
       </c>
-      <c r="AC9" s="32" t="s">
+      <c r="AC9" s="23" t="s">
         <v>19</v>
       </c>
-      <c r="AD9" s="32" t="s">
+      <c r="AD9" s="23" t="s">
         <v>20</v>
       </c>
-      <c r="AE9" s="32" t="s">
+      <c r="AE9" s="23" t="s">
         <v>23</v>
       </c>
-      <c r="AF9" s="31" t="s">
+      <c r="AF9" s="22" t="s">
         <v>5</v>
       </c>
-      <c r="AG9" s="31" t="s">
+      <c r="AG9" s="22" t="s">
         <v>6</v>
       </c>
-      <c r="AH9" s="31" t="s">
+      <c r="AH9" s="22" t="s">
         <v>7</v>
       </c>
-      <c r="AI9" s="31" t="s">
+      <c r="AI9" s="22" t="s">
         <v>8</v>
       </c>
-      <c r="AJ9" s="31" t="s">
+      <c r="AJ9" s="22" t="s">
         <v>0</v>
       </c>
-      <c r="AK9" s="31" t="s">
+      <c r="AK9" s="22" t="s">
         <v>1</v>
       </c>
-      <c r="AL9" s="31" t="s">
+      <c r="AL9" s="22" t="s">
         <v>2</v>
       </c>
-      <c r="AM9" s="32" t="s">
+      <c r="AM9" s="23" t="s">
         <v>3</v>
       </c>
-      <c r="AN9" s="31" t="s">
+      <c r="AN9" s="22" t="s">
         <v>4</v>
       </c>
-      <c r="AO9" s="32" t="s">
+      <c r="AO9" s="23" t="s">
         <v>19</v>
       </c>
-      <c r="AP9" s="32" t="s">
+      <c r="AP9" s="23" t="s">
         <v>20</v>
       </c>
-      <c r="AQ9" s="32" t="s">
+      <c r="AQ9" s="23" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="10" spans="1:51" ht="12" customHeight="1">
-      <c r="A10" s="69"/>
-[...18 lines deleted...]
-      <c r="T10" s="88" t="s">
+      <c r="A10" s="46"/>
+      <c r="B10" s="46"/>
+      <c r="C10" s="46"/>
+      <c r="D10" s="46"/>
+      <c r="E10" s="46"/>
+      <c r="F10" s="46"/>
+      <c r="G10" s="46"/>
+      <c r="H10" s="46"/>
+      <c r="I10" s="46"/>
+      <c r="J10" s="46"/>
+      <c r="K10" s="46"/>
+      <c r="L10" s="46"/>
+      <c r="M10" s="46"/>
+      <c r="N10" s="46"/>
+      <c r="O10" s="46"/>
+      <c r="P10" s="46"/>
+      <c r="Q10" s="46"/>
+      <c r="R10" s="46"/>
+      <c r="S10" s="46"/>
+      <c r="T10" s="65" t="s">
         <v>9</v>
       </c>
-      <c r="U10" s="88"/>
-[...29 lines deleted...]
-      <c r="AY10" s="69"/>
+      <c r="U10" s="65"/>
+      <c r="V10" s="65"/>
+      <c r="W10" s="65"/>
+      <c r="X10" s="65"/>
+      <c r="Y10" s="65"/>
+      <c r="Z10" s="65"/>
+      <c r="AA10" s="65"/>
+      <c r="AB10" s="65"/>
+      <c r="AC10" s="65"/>
+      <c r="AD10" s="65"/>
+      <c r="AE10" s="65"/>
+      <c r="AF10" s="65"/>
+      <c r="AG10" s="65"/>
+      <c r="AH10" s="46"/>
+      <c r="AI10" s="46"/>
+      <c r="AJ10" s="46"/>
+      <c r="AK10" s="46"/>
+      <c r="AL10" s="46"/>
+      <c r="AM10" s="46"/>
+      <c r="AN10" s="46"/>
+      <c r="AO10" s="46"/>
+      <c r="AP10" s="46"/>
+      <c r="AQ10" s="46"/>
+      <c r="AR10" s="46"/>
+      <c r="AS10" s="46"/>
+      <c r="AT10" s="46"/>
+      <c r="AU10" s="46"/>
+      <c r="AV10" s="46"/>
+      <c r="AW10" s="46"/>
+      <c r="AX10" s="46"/>
+      <c r="AY10" s="46"/>
     </row>
     <row r="11" spans="1:51" ht="12" customHeight="1">
-      <c r="A11" s="55" t="s">
+      <c r="A11" s="33" t="s">
         <v>33</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="1">
         <v>-1</v>
       </c>
-      <c r="O11" s="12">
+      <c r="O11" s="10">
         <v>26</v>
       </c>
       <c r="P11" s="1">
         <v>17</v>
       </c>
-      <c r="Q11" s="12">
+      <c r="Q11" s="10">
         <v>-12</v>
       </c>
-      <c r="R11" s="12">
+      <c r="R11" s="10">
         <v>60</v>
       </c>
-      <c r="S11" s="12">
+      <c r="S11" s="10">
         <v>35</v>
       </c>
-      <c r="T11" s="12">
+      <c r="T11" s="10">
         <v>-121</v>
       </c>
-      <c r="U11" s="12">
+      <c r="U11" s="10">
         <v>-77</v>
       </c>
-      <c r="V11" s="12">
+      <c r="V11" s="10">
         <v>-75</v>
       </c>
-      <c r="W11" s="12">
+      <c r="W11" s="10">
         <v>-24</v>
       </c>
-      <c r="X11" s="12">
+      <c r="X11" s="10">
         <v>-60</v>
       </c>
-      <c r="Y11" s="12">
+      <c r="Y11" s="10">
         <v>-33</v>
       </c>
-      <c r="Z11" s="12">
+      <c r="Z11" s="10">
         <v>15</v>
       </c>
-      <c r="AA11" s="12">
+      <c r="AA11" s="10">
         <v>10</v>
       </c>
-      <c r="AB11" s="12">
+      <c r="AB11" s="10">
         <v>22</v>
       </c>
-      <c r="AC11" s="12">
+      <c r="AC11" s="10">
         <v>-89</v>
       </c>
-      <c r="AD11" s="12">
+      <c r="AD11" s="10">
         <v>-101</v>
       </c>
-      <c r="AE11" s="12">
+      <c r="AE11" s="10">
         <v>-166</v>
       </c>
-      <c r="AF11" s="12">
+      <c r="AF11" s="10">
         <v>-59</v>
       </c>
-      <c r="AG11" s="12">
+      <c r="AG11" s="10">
         <v>-103</v>
       </c>
-      <c r="AH11" s="12">
+      <c r="AH11" s="10">
         <v>-206</v>
       </c>
-      <c r="AI11" s="77">
+      <c r="AI11" s="54">
         <v>-91</v>
       </c>
+      <c r="AJ11" s="75">
+        <v>-115</v>
+      </c>
     </row>
     <row r="12" spans="1:51" ht="12" customHeight="1">
-      <c r="A12" s="25" t="s">
+      <c r="A12" s="18" t="s">
         <v>34</v>
       </c>
       <c r="B12" s="8"/>
       <c r="C12" s="8"/>
-      <c r="D12" s="9"/>
-[...8 lines deleted...]
-      <c r="M12" s="10"/>
+      <c r="D12" s="8"/>
+      <c r="E12" s="8"/>
+      <c r="F12" s="8"/>
+      <c r="G12" s="8"/>
+      <c r="H12" s="9"/>
+      <c r="I12" s="8"/>
+      <c r="J12" s="9"/>
+      <c r="K12" s="9"/>
+      <c r="L12" s="9"/>
+      <c r="M12" s="9"/>
       <c r="N12" s="1">
         <v>46</v>
       </c>
-      <c r="O12" s="12">
+      <c r="O12" s="10">
         <v>93</v>
       </c>
       <c r="P12" s="1">
         <v>67</v>
       </c>
-      <c r="Q12" s="12">
+      <c r="Q12" s="10">
         <v>48</v>
       </c>
-      <c r="R12" s="12">
+      <c r="R12" s="10">
         <v>124</v>
       </c>
-      <c r="S12" s="12">
+      <c r="S12" s="10">
         <v>89</v>
       </c>
-      <c r="T12" s="12">
+      <c r="T12" s="10">
         <v>-2</v>
       </c>
-      <c r="U12" s="12">
+      <c r="U12" s="10">
         <v>12</v>
       </c>
-      <c r="V12" s="12">
+      <c r="V12" s="10">
         <v>7</v>
       </c>
-      <c r="W12" s="12">
+      <c r="W12" s="10">
         <v>58</v>
       </c>
-      <c r="X12" s="12">
+      <c r="X12" s="10">
         <v>26</v>
       </c>
-      <c r="Y12" s="12">
+      <c r="Y12" s="10">
         <v>34</v>
       </c>
-      <c r="Z12" s="12">
+      <c r="Z12" s="10">
         <v>84</v>
       </c>
-      <c r="AA12" s="12">
+      <c r="AA12" s="10">
         <v>136</v>
       </c>
-      <c r="AB12" s="12">
+      <c r="AB12" s="10">
         <v>77</v>
       </c>
-      <c r="AC12" s="12">
+      <c r="AC12" s="10">
         <v>22</v>
       </c>
-      <c r="AD12" s="12">
+      <c r="AD12" s="10">
         <v>36</v>
       </c>
-      <c r="AE12" s="12">
+      <c r="AE12" s="10">
         <v>-13</v>
       </c>
-      <c r="AF12" s="12">
+      <c r="AF12" s="10">
         <v>13</v>
       </c>
-      <c r="AG12" s="12">
+      <c r="AG12" s="10">
         <v>33</v>
       </c>
-      <c r="AH12" s="12">
+      <c r="AH12" s="10">
         <v>-66</v>
       </c>
-      <c r="AI12" s="77">
+      <c r="AI12" s="54">
         <v>27</v>
       </c>
+      <c r="AJ12" s="75">
+        <v>7</v>
+      </c>
     </row>
     <row r="13" spans="1:51" ht="12" customHeight="1">
-      <c r="A13" s="25" t="s">
+      <c r="A13" s="18" t="s">
         <v>36</v>
       </c>
       <c r="B13" s="8"/>
       <c r="C13" s="8"/>
-      <c r="D13" s="9"/>
-[...8 lines deleted...]
-      <c r="M13" s="10"/>
+      <c r="D13" s="8"/>
+      <c r="E13" s="8"/>
+      <c r="F13" s="8"/>
+      <c r="G13" s="8"/>
+      <c r="H13" s="9"/>
+      <c r="I13" s="8"/>
+      <c r="J13" s="9"/>
+      <c r="K13" s="9"/>
+      <c r="L13" s="9"/>
+      <c r="M13" s="9"/>
       <c r="N13" s="1">
         <v>-31</v>
       </c>
-      <c r="O13" s="12">
+      <c r="O13" s="10">
         <v>-33</v>
       </c>
       <c r="P13" s="1">
         <v>-34</v>
       </c>
-      <c r="Q13" s="12">
+      <c r="Q13" s="10">
         <v>-21</v>
       </c>
-      <c r="R13" s="12">
+      <c r="R13" s="10">
         <v>-31</v>
       </c>
-      <c r="S13" s="12">
+      <c r="S13" s="10">
         <v>-21</v>
       </c>
-      <c r="T13" s="12">
+      <c r="T13" s="10">
         <v>-37</v>
       </c>
-      <c r="U13" s="12">
+      <c r="U13" s="10">
         <v>-30</v>
       </c>
-      <c r="V13" s="12">
+      <c r="V13" s="10">
         <v>-31</v>
       </c>
-      <c r="W13" s="12">
+      <c r="W13" s="10">
         <v>-33</v>
       </c>
-      <c r="X13" s="12">
+      <c r="X13" s="10">
         <v>-47</v>
       </c>
-      <c r="Y13" s="12">
+      <c r="Y13" s="10">
         <v>-21</v>
       </c>
-      <c r="Z13" s="12">
+      <c r="Z13" s="10">
         <v>-19</v>
       </c>
-      <c r="AA13" s="12">
+      <c r="AA13" s="10">
         <v>-39</v>
       </c>
-      <c r="AB13" s="12">
+      <c r="AB13" s="10">
         <v>-39</v>
       </c>
-      <c r="AC13" s="12">
+      <c r="AC13" s="10">
         <v>-48</v>
       </c>
-      <c r="AD13" s="12">
+      <c r="AD13" s="10">
         <v>-30</v>
       </c>
-      <c r="AE13" s="12">
+      <c r="AE13" s="10">
         <v>-50</v>
       </c>
-      <c r="AF13" s="12">
+      <c r="AF13" s="10">
         <v>-25</v>
       </c>
-      <c r="AG13" s="12">
+      <c r="AG13" s="10">
         <v>-27</v>
       </c>
-      <c r="AH13" s="12">
+      <c r="AH13" s="10">
         <v>-21</v>
       </c>
-      <c r="AI13" s="77">
+      <c r="AI13" s="54">
         <v>-51</v>
       </c>
+      <c r="AJ13" s="75">
+        <v>-25</v>
+      </c>
     </row>
     <row r="14" spans="1:51" ht="12" customHeight="1">
-      <c r="A14" s="53" t="s">
+      <c r="A14" s="1" t="s">
         <v>42</v>
       </c>
       <c r="B14" s="8"/>
       <c r="C14" s="8"/>
-      <c r="D14" s="9"/>
-[...8 lines deleted...]
-      <c r="M14" s="10"/>
+      <c r="D14" s="8"/>
+      <c r="E14" s="8"/>
+      <c r="F14" s="8"/>
+      <c r="G14" s="8"/>
+      <c r="H14" s="9"/>
+      <c r="I14" s="8"/>
+      <c r="J14" s="9"/>
+      <c r="K14" s="9"/>
+      <c r="L14" s="9"/>
+      <c r="M14" s="9"/>
       <c r="N14" s="1">
         <v>-25</v>
       </c>
-      <c r="O14" s="12">
+      <c r="O14" s="10">
         <v>-36</v>
       </c>
       <c r="P14" s="1">
         <v>-24</v>
       </c>
-      <c r="Q14" s="12">
+      <c r="Q14" s="10">
         <v>-42</v>
       </c>
-      <c r="R14" s="12">
+      <c r="R14" s="10">
         <v>-23</v>
       </c>
-      <c r="S14" s="12">
+      <c r="S14" s="10">
         <v>-27</v>
       </c>
-      <c r="T14" s="12">
+      <c r="T14" s="10">
         <v>-42</v>
       </c>
-      <c r="U14" s="12">
+      <c r="U14" s="10">
         <v>-21</v>
       </c>
-      <c r="V14" s="12">
+      <c r="V14" s="10">
         <v>-28</v>
       </c>
-      <c r="W14" s="12">
+      <c r="W14" s="10">
         <v>-25</v>
       </c>
-      <c r="X14" s="12">
+      <c r="X14" s="10">
         <v>-44</v>
       </c>
-      <c r="Y14" s="12">
+      <c r="Y14" s="10">
         <v>-23</v>
       </c>
-      <c r="Z14" s="12">
+      <c r="Z14" s="10">
         <v>-25</v>
       </c>
-      <c r="AA14" s="12">
+      <c r="AA14" s="10">
         <v>-12</v>
       </c>
-      <c r="AB14" s="12">
+      <c r="AB14" s="10">
         <v>-18</v>
       </c>
-      <c r="AC14" s="12">
+      <c r="AC14" s="10">
         <v>-28</v>
       </c>
-      <c r="AD14" s="12">
+      <c r="AD14" s="10">
         <v>-34</v>
       </c>
-      <c r="AE14" s="12">
+      <c r="AE14" s="10">
         <v>-34</v>
       </c>
-      <c r="AF14" s="12">
+      <c r="AF14" s="10">
         <v>-32</v>
       </c>
-      <c r="AG14" s="12">
+      <c r="AG14" s="10">
         <v>-23</v>
       </c>
-      <c r="AH14" s="12">
+      <c r="AH14" s="10">
         <v>-50</v>
       </c>
-      <c r="AI14" s="77">
+      <c r="AI14" s="54">
         <v>-32</v>
       </c>
+      <c r="AJ14" s="75">
+        <v>-27</v>
+      </c>
     </row>
     <row r="15" spans="1:51" ht="12" customHeight="1">
-      <c r="A15" s="53" t="s">
+      <c r="A15" s="1" t="s">
         <v>44</v>
       </c>
       <c r="B15" s="8"/>
       <c r="C15" s="8"/>
-      <c r="D15" s="9"/>
-[...8 lines deleted...]
-      <c r="M15" s="10"/>
+      <c r="D15" s="8"/>
+      <c r="E15" s="8"/>
+      <c r="F15" s="8"/>
+      <c r="G15" s="8"/>
+      <c r="H15" s="9"/>
+      <c r="I15" s="8"/>
+      <c r="J15" s="9"/>
+      <c r="K15" s="9"/>
+      <c r="L15" s="9"/>
+      <c r="M15" s="9"/>
       <c r="N15" s="1">
         <v>38</v>
       </c>
-      <c r="O15" s="12">
+      <c r="O15" s="10">
         <v>13</v>
       </c>
       <c r="P15" s="1">
         <v>46</v>
       </c>
-      <c r="Q15" s="12">
+      <c r="Q15" s="10">
         <v>29</v>
       </c>
-      <c r="R15" s="12">
+      <c r="R15" s="10">
         <v>34</v>
       </c>
-      <c r="S15" s="12">
+      <c r="S15" s="10">
         <v>31</v>
       </c>
-      <c r="T15" s="12">
+      <c r="T15" s="10">
         <v>12</v>
       </c>
-      <c r="U15" s="12">
+      <c r="U15" s="10">
         <v>36</v>
       </c>
-      <c r="V15" s="12">
+      <c r="V15" s="10">
         <v>23</v>
       </c>
-      <c r="W15" s="12">
+      <c r="W15" s="10">
         <v>22</v>
       </c>
-      <c r="X15" s="12">
+      <c r="X15" s="10">
         <v>29</v>
       </c>
-      <c r="Y15" s="12">
+      <c r="Y15" s="10">
         <v>34</v>
       </c>
-      <c r="Z15" s="12">
+      <c r="Z15" s="10">
         <v>15</v>
       </c>
-      <c r="AA15" s="12">
+      <c r="AA15" s="10">
         <v>4</v>
       </c>
-      <c r="AB15" s="12">
+      <c r="AB15" s="10">
         <v>25</v>
       </c>
-      <c r="AC15" s="12">
+      <c r="AC15" s="10">
         <v>33</v>
       </c>
-      <c r="AD15" s="12">
+      <c r="AD15" s="10">
         <v>8</v>
       </c>
-      <c r="AE15" s="12">
+      <c r="AE15" s="10">
         <v>24</v>
       </c>
-      <c r="AF15" s="12">
+      <c r="AF15" s="10">
         <v>16</v>
       </c>
-      <c r="AG15" s="12">
+      <c r="AG15" s="10">
         <v>11</v>
       </c>
-      <c r="AH15" s="12">
+      <c r="AH15" s="10">
         <v>18</v>
       </c>
-      <c r="AI15" s="77">
+      <c r="AI15" s="54">
         <v>22</v>
       </c>
+      <c r="AJ15" s="75">
+        <v>20</v>
+      </c>
     </row>
     <row r="16" spans="1:51" ht="12" customHeight="1">
-      <c r="A16" s="53" t="s">
+      <c r="A16" s="1" t="s">
         <v>55</v>
       </c>
       <c r="B16" s="8"/>
       <c r="C16" s="8"/>
-      <c r="D16" s="9"/>
-[...8 lines deleted...]
-      <c r="M16" s="10"/>
+      <c r="D16" s="8"/>
+      <c r="E16" s="8"/>
+      <c r="F16" s="8"/>
+      <c r="G16" s="8"/>
+      <c r="H16" s="9"/>
+      <c r="I16" s="8"/>
+      <c r="J16" s="9"/>
+      <c r="K16" s="9"/>
+      <c r="L16" s="9"/>
+      <c r="M16" s="9"/>
       <c r="N16" s="1">
         <v>-40</v>
       </c>
-      <c r="O16" s="12">
+      <c r="O16" s="10">
         <v>-39</v>
       </c>
       <c r="P16" s="1">
         <v>-38</v>
       </c>
-      <c r="Q16" s="12">
+      <c r="Q16" s="10">
         <v>-38</v>
       </c>
-      <c r="R16" s="12">
+      <c r="R16" s="10">
         <v>-44</v>
       </c>
-      <c r="S16" s="12">
+      <c r="S16" s="10">
         <v>-18</v>
       </c>
-      <c r="T16" s="12">
+      <c r="T16" s="10">
         <v>-37</v>
       </c>
-      <c r="U16" s="12">
+      <c r="U16" s="10">
         <v>-51</v>
       </c>
-      <c r="V16" s="12">
+      <c r="V16" s="10">
         <v>-52</v>
       </c>
-      <c r="W16" s="12">
+      <c r="W16" s="10">
         <v>-49</v>
       </c>
-      <c r="X16" s="12">
+      <c r="X16" s="10">
         <v>-20</v>
       </c>
-      <c r="Y16" s="12">
+      <c r="Y16" s="10">
         <v>-37</v>
       </c>
-      <c r="Z16" s="12">
+      <c r="Z16" s="10">
         <v>-22</v>
       </c>
-      <c r="AA16" s="12">
+      <c r="AA16" s="10">
         <v>-30</v>
       </c>
-      <c r="AB16" s="12">
+      <c r="AB16" s="10">
         <v>-32</v>
       </c>
-      <c r="AC16" s="12">
+      <c r="AC16" s="10">
         <v>-42</v>
       </c>
-      <c r="AD16" s="12">
+      <c r="AD16" s="10">
         <v>-55</v>
       </c>
-      <c r="AE16" s="12">
+      <c r="AE16" s="10">
         <v>-62</v>
       </c>
-      <c r="AF16" s="12">
+      <c r="AF16" s="10">
         <v>-35</v>
       </c>
-      <c r="AG16" s="12">
+      <c r="AG16" s="10">
         <v>-51</v>
       </c>
-      <c r="AH16" s="12">
+      <c r="AH16" s="10">
         <v>-47</v>
       </c>
-      <c r="AI16" s="77">
+      <c r="AI16" s="54">
         <v>-45</v>
       </c>
+      <c r="AJ16" s="75">
+        <v>-44</v>
+      </c>
     </row>
     <row r="17" spans="1:51" ht="12" customHeight="1">
-      <c r="A17" s="53" t="s">
+      <c r="A17" s="1" t="s">
         <v>47</v>
       </c>
       <c r="B17" s="8"/>
       <c r="C17" s="8"/>
-      <c r="D17" s="9"/>
-[...8 lines deleted...]
-      <c r="M17" s="10"/>
+      <c r="D17" s="8"/>
+      <c r="E17" s="8"/>
+      <c r="F17" s="8"/>
+      <c r="G17" s="8"/>
+      <c r="H17" s="9"/>
+      <c r="I17" s="8"/>
+      <c r="J17" s="9"/>
+      <c r="K17" s="9"/>
+      <c r="L17" s="9"/>
+      <c r="M17" s="9"/>
       <c r="N17" s="1">
         <v>7</v>
       </c>
-      <c r="O17" s="12">
+      <c r="O17" s="10">
         <v>1</v>
       </c>
       <c r="P17" s="1">
         <v>7</v>
       </c>
-      <c r="Q17" s="12">
+      <c r="Q17" s="10">
         <v>3</v>
       </c>
-      <c r="R17" s="12">
+      <c r="R17" s="10">
         <v>6</v>
       </c>
-      <c r="S17" s="12">
+      <c r="S17" s="10">
         <v>1</v>
       </c>
-      <c r="T17" s="12" t="s">
+      <c r="T17" s="10" t="s">
         <v>26</v>
       </c>
-      <c r="U17" s="12">
+      <c r="U17" s="10">
         <v>-8</v>
       </c>
-      <c r="V17" s="12">
+      <c r="V17" s="10">
         <v>10</v>
       </c>
-      <c r="W17" s="12">
+      <c r="W17" s="10">
         <v>2</v>
       </c>
-      <c r="X17" s="12">
+      <c r="X17" s="10">
         <v>3</v>
       </c>
-      <c r="Y17" s="12">
+      <c r="Y17" s="10">
         <v>-4</v>
       </c>
-      <c r="Z17" s="12">
+      <c r="Z17" s="10">
         <v>-2</v>
       </c>
-      <c r="AA17" s="12">
+      <c r="AA17" s="10">
         <v>3</v>
       </c>
-      <c r="AB17" s="12">
+      <c r="AB17" s="10">
         <v>6</v>
       </c>
-      <c r="AC17" s="12">
+      <c r="AC17" s="10">
         <v>-2</v>
       </c>
-      <c r="AD17" s="12">
+      <c r="AD17" s="10">
         <v>-7</v>
       </c>
-      <c r="AE17" s="12">
+      <c r="AE17" s="10">
         <v>-9</v>
       </c>
-      <c r="AF17" s="12">
+      <c r="AF17" s="10">
         <v>-5</v>
       </c>
-      <c r="AG17" s="12">
+      <c r="AG17" s="10">
         <v>-3</v>
       </c>
-      <c r="AH17" s="12">
+      <c r="AH17" s="10">
         <v>2</v>
       </c>
-      <c r="AI17" s="77">
+      <c r="AI17" s="54">
         <v>10</v>
       </c>
+      <c r="AJ17" s="75">
+        <v>-8</v>
+      </c>
     </row>
     <row r="18" spans="1:51" ht="12" customHeight="1">
-      <c r="A18" s="53" t="s">
+      <c r="A18" s="1" t="s">
         <v>48</v>
       </c>
       <c r="B18" s="8"/>
       <c r="C18" s="8"/>
-      <c r="D18" s="9"/>
-[...8 lines deleted...]
-      <c r="M18" s="10"/>
+      <c r="D18" s="8"/>
+      <c r="E18" s="8"/>
+      <c r="F18" s="8"/>
+      <c r="G18" s="8"/>
+      <c r="H18" s="9"/>
+      <c r="I18" s="8"/>
+      <c r="J18" s="9"/>
+      <c r="K18" s="9"/>
+      <c r="L18" s="9"/>
+      <c r="M18" s="9"/>
       <c r="N18" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="O18" s="12">
+      <c r="O18" s="10">
         <v>0</v>
       </c>
       <c r="P18" s="1">
         <v>3</v>
       </c>
-      <c r="Q18" s="12">
+      <c r="Q18" s="10">
         <v>-1</v>
       </c>
-      <c r="R18" s="12">
+      <c r="R18" s="10">
         <v>5</v>
       </c>
-      <c r="S18" s="12">
+      <c r="S18" s="10">
         <v>1</v>
       </c>
-      <c r="T18" s="12">
+      <c r="T18" s="10">
         <v>1</v>
       </c>
-      <c r="U18" s="12">
+      <c r="U18" s="10">
         <v>-3</v>
       </c>
-      <c r="V18" s="12">
+      <c r="V18" s="10">
         <v>4</v>
       </c>
-      <c r="W18" s="12">
+      <c r="W18" s="10">
         <v>4</v>
       </c>
-      <c r="X18" s="12">
+      <c r="X18" s="10">
         <v>2</v>
       </c>
-      <c r="Y18" s="12">
+      <c r="Y18" s="10">
         <v>-2</v>
       </c>
-      <c r="Z18" s="12">
+      <c r="Z18" s="10">
         <v>-3</v>
       </c>
-      <c r="AA18" s="12">
+      <c r="AA18" s="10">
         <v>2</v>
       </c>
-      <c r="AB18" s="12">
+      <c r="AB18" s="10">
         <v>-2</v>
       </c>
-      <c r="AC18" s="12">
+      <c r="AC18" s="10">
         <v>7</v>
       </c>
-      <c r="AD18" s="12">
+      <c r="AD18" s="10">
         <v>-3</v>
       </c>
-      <c r="AE18" s="12">
+      <c r="AE18" s="10">
         <v>-5</v>
       </c>
-      <c r="AF18" s="12">
+      <c r="AF18" s="10">
         <v>2</v>
       </c>
-      <c r="AG18" s="12">
+      <c r="AG18" s="10">
         <v>1</v>
       </c>
-      <c r="AH18" s="12">
+      <c r="AH18" s="10">
         <v>-6</v>
       </c>
-      <c r="AI18" s="77">
+      <c r="AI18" s="54">
         <v>2</v>
       </c>
+      <c r="AJ18" s="75">
+        <v>-5</v>
+      </c>
     </row>
     <row r="19" spans="1:51" ht="12" customHeight="1">
-      <c r="A19" s="53" t="s">
+      <c r="A19" s="1" t="s">
         <v>56</v>
       </c>
       <c r="B19" s="8"/>
       <c r="C19" s="8"/>
-      <c r="D19" s="9"/>
-[...8 lines deleted...]
-      <c r="M19" s="10"/>
+      <c r="D19" s="8"/>
+      <c r="E19" s="8"/>
+      <c r="F19" s="8"/>
+      <c r="G19" s="8"/>
+      <c r="H19" s="9"/>
+      <c r="I19" s="8"/>
+      <c r="J19" s="9"/>
+      <c r="K19" s="9"/>
+      <c r="L19" s="9"/>
+      <c r="M19" s="9"/>
       <c r="N19" s="1">
         <v>-3</v>
       </c>
-      <c r="O19" s="12">
+      <c r="O19" s="10">
         <v>3</v>
       </c>
       <c r="P19" s="1">
         <v>2</v>
       </c>
-      <c r="Q19" s="12">
+      <c r="Q19" s="10">
         <v>1</v>
       </c>
-      <c r="R19" s="12">
+      <c r="R19" s="10">
         <v>1</v>
       </c>
-      <c r="S19" s="12">
+      <c r="S19" s="10">
         <v>2</v>
       </c>
-      <c r="T19" s="12">
+      <c r="T19" s="10">
         <v>-2</v>
       </c>
-      <c r="U19" s="12">
+      <c r="U19" s="10">
         <v>3</v>
       </c>
-      <c r="V19" s="12" t="s">
+      <c r="V19" s="10" t="s">
         <v>26</v>
       </c>
-      <c r="W19" s="21" t="s">
+      <c r="W19" s="10" t="s">
         <v>26</v>
       </c>
-      <c r="X19" s="12">
+      <c r="X19" s="10">
         <v>-2</v>
       </c>
-      <c r="Y19" s="12">
+      <c r="Y19" s="10">
         <v>7</v>
       </c>
-      <c r="Z19" s="12">
+      <c r="Z19" s="10">
         <v>-9</v>
       </c>
-      <c r="AA19" s="12">
+      <c r="AA19" s="10">
         <v>-4</v>
       </c>
-      <c r="AB19" s="12">
+      <c r="AB19" s="10">
         <v>2</v>
       </c>
-      <c r="AC19" s="12">
+      <c r="AC19" s="10">
         <v>-1</v>
       </c>
-      <c r="AD19" s="12">
+      <c r="AD19" s="10">
         <v>4</v>
       </c>
-      <c r="AE19" s="12">
+      <c r="AE19" s="10">
         <v>2</v>
       </c>
-      <c r="AF19" s="12">
+      <c r="AF19" s="10">
         <v>6</v>
       </c>
-      <c r="AG19" s="12">
+      <c r="AG19" s="10">
         <v>-7</v>
       </c>
-      <c r="AH19" s="12">
+      <c r="AH19" s="10">
         <v>-6</v>
       </c>
-      <c r="AI19" s="77">
+      <c r="AI19" s="54">
         <v>1</v>
       </c>
+      <c r="AJ19" s="75">
+        <v>1</v>
+      </c>
     </row>
     <row r="20" spans="1:51" ht="12" customHeight="1">
-      <c r="A20" s="53" t="s">
+      <c r="A20" s="1" t="s">
         <v>57</v>
       </c>
       <c r="B20" s="8"/>
       <c r="C20" s="8"/>
-      <c r="D20" s="9"/>
-[...8 lines deleted...]
-      <c r="M20" s="10"/>
+      <c r="D20" s="8"/>
+      <c r="E20" s="8"/>
+      <c r="F20" s="8"/>
+      <c r="G20" s="8"/>
+      <c r="H20" s="9"/>
+      <c r="I20" s="8"/>
+      <c r="J20" s="9"/>
+      <c r="K20" s="9"/>
+      <c r="L20" s="9"/>
+      <c r="M20" s="9"/>
       <c r="N20" s="1">
         <v>-5</v>
       </c>
-      <c r="O20" s="12">
+      <c r="O20" s="10">
         <v>-1</v>
       </c>
       <c r="P20" s="1">
         <v>-2</v>
       </c>
-      <c r="Q20" s="12">
+      <c r="Q20" s="10">
         <v>-1</v>
       </c>
-      <c r="R20" s="12">
+      <c r="R20" s="10">
         <v>3</v>
       </c>
-      <c r="S20" s="12">
+      <c r="S20" s="10">
         <v>-1</v>
       </c>
-      <c r="T20" s="12">
+      <c r="T20" s="10">
         <v>-2</v>
       </c>
-      <c r="U20" s="12" t="s">
+      <c r="U20" s="10" t="s">
         <v>26</v>
       </c>
-      <c r="V20" s="12">
+      <c r="V20" s="10">
         <v>-3</v>
       </c>
-      <c r="W20" s="12">
+      <c r="W20" s="10">
         <v>-1</v>
       </c>
-      <c r="X20" s="12">
+      <c r="X20" s="10">
         <v>-3</v>
       </c>
-      <c r="Y20" s="12">
+      <c r="Y20" s="10">
         <v>1</v>
       </c>
-      <c r="Z20" s="12">
+      <c r="Z20" s="10">
         <v>-3</v>
       </c>
-      <c r="AA20" s="12">
+      <c r="AA20" s="10">
         <v>-6</v>
       </c>
-      <c r="AB20" s="12">
+      <c r="AB20" s="10">
         <v>-9</v>
       </c>
-      <c r="AC20" s="12">
+      <c r="AC20" s="10">
         <v>-2</v>
       </c>
-      <c r="AD20" s="12">
+      <c r="AD20" s="10">
         <v>-3</v>
       </c>
-      <c r="AE20" s="12">
+      <c r="AE20" s="10">
         <v>-3</v>
       </c>
-      <c r="AF20" s="21" t="s">
+      <c r="AF20" s="10" t="s">
         <v>26</v>
       </c>
-      <c r="AG20" s="12">
+      <c r="AG20" s="10">
         <v>-9</v>
       </c>
-      <c r="AH20" s="12">
+      <c r="AH20" s="10">
         <v>-6</v>
       </c>
-      <c r="AI20" s="77">
+      <c r="AI20" s="54">
         <v>-6</v>
       </c>
+      <c r="AJ20" s="75">
+        <v>-9</v>
+      </c>
     </row>
     <row r="21" spans="1:51" ht="12" customHeight="1">
-      <c r="A21" s="53" t="s">
+      <c r="A21" s="1" t="s">
         <v>49</v>
       </c>
       <c r="B21" s="8"/>
       <c r="C21" s="8"/>
-      <c r="D21" s="9"/>
-[...8 lines deleted...]
-      <c r="M21" s="10"/>
+      <c r="D21" s="8"/>
+      <c r="E21" s="8"/>
+      <c r="F21" s="8"/>
+      <c r="G21" s="8"/>
+      <c r="H21" s="9"/>
+      <c r="I21" s="8"/>
+      <c r="J21" s="9"/>
+      <c r="K21" s="9"/>
+      <c r="L21" s="9"/>
+      <c r="M21" s="9"/>
       <c r="N21" s="1">
         <v>18</v>
       </c>
-      <c r="O21" s="12">
+      <c r="O21" s="10">
         <v>24</v>
       </c>
       <c r="P21" s="1">
         <v>9</v>
       </c>
-      <c r="Q21" s="12">
+      <c r="Q21" s="10">
         <v>16</v>
       </c>
-      <c r="R21" s="12">
+      <c r="R21" s="10">
         <v>12</v>
       </c>
-      <c r="S21" s="12">
+      <c r="S21" s="10">
         <v>9</v>
       </c>
-      <c r="T21" s="12">
+      <c r="T21" s="10">
         <v>13</v>
       </c>
-      <c r="U21" s="12">
+      <c r="U21" s="10">
         <v>15</v>
       </c>
-      <c r="V21" s="12">
+      <c r="V21" s="10">
         <v>16</v>
       </c>
-      <c r="W21" s="12">
+      <c r="W21" s="10">
         <v>3</v>
       </c>
-      <c r="X21" s="12">
+      <c r="X21" s="10">
         <v>10</v>
       </c>
-      <c r="Y21" s="12">
+      <c r="Y21" s="10">
         <v>8</v>
       </c>
-      <c r="Z21" s="12">
+      <c r="Z21" s="10">
         <v>15</v>
       </c>
-      <c r="AA21" s="12">
+      <c r="AA21" s="10">
         <v>7</v>
       </c>
-      <c r="AB21" s="12">
+      <c r="AB21" s="10">
         <v>23</v>
       </c>
-      <c r="AC21" s="12">
+      <c r="AC21" s="10">
         <v>9</v>
       </c>
-      <c r="AD21" s="12">
+      <c r="AD21" s="10">
         <v>6</v>
       </c>
-      <c r="AE21" s="21" t="s">
+      <c r="AE21" s="10" t="s">
         <v>26</v>
       </c>
-      <c r="AF21" s="12">
+      <c r="AF21" s="10">
         <v>11</v>
       </c>
-      <c r="AG21" s="12">
+      <c r="AG21" s="10">
         <v>6</v>
       </c>
-      <c r="AH21" s="12">
+      <c r="AH21" s="10">
         <v>12</v>
       </c>
-      <c r="AI21" s="77">
+      <c r="AI21" s="54">
         <v>10</v>
       </c>
+      <c r="AJ21" s="75">
+        <v>6</v>
+      </c>
     </row>
     <row r="22" spans="1:51" ht="12" customHeight="1">
-      <c r="A22" s="53" t="s">
+      <c r="A22" s="1" t="s">
         <v>50</v>
       </c>
       <c r="B22" s="8"/>
       <c r="C22" s="8"/>
-      <c r="D22" s="9"/>
-[...8 lines deleted...]
-      <c r="M22" s="10"/>
+      <c r="D22" s="8"/>
+      <c r="E22" s="8"/>
+      <c r="F22" s="8"/>
+      <c r="G22" s="8"/>
+      <c r="H22" s="9"/>
+      <c r="I22" s="8"/>
+      <c r="J22" s="9"/>
+      <c r="K22" s="9"/>
+      <c r="L22" s="9"/>
+      <c r="M22" s="9"/>
       <c r="N22" s="1">
         <v>11</v>
       </c>
-      <c r="O22" s="12">
+      <c r="O22" s="10">
         <v>13</v>
       </c>
       <c r="P22" s="1">
         <v>9</v>
       </c>
-      <c r="Q22" s="12">
+      <c r="Q22" s="10">
         <v>19</v>
       </c>
-      <c r="R22" s="12">
+      <c r="R22" s="10">
         <v>5</v>
       </c>
-      <c r="S22" s="12">
+      <c r="S22" s="10">
         <v>14</v>
       </c>
-      <c r="T22" s="12">
+      <c r="T22" s="10">
         <v>6</v>
       </c>
-      <c r="U22" s="12">
+      <c r="U22" s="10">
         <v>-2</v>
       </c>
-      <c r="V22" s="12">
+      <c r="V22" s="10">
         <v>2</v>
       </c>
-      <c r="W22" s="12">
+      <c r="W22" s="10">
         <v>11</v>
       </c>
-      <c r="X22" s="12">
+      <c r="X22" s="10">
         <v>10</v>
       </c>
-      <c r="Y22" s="12">
+      <c r="Y22" s="10">
         <v>-5</v>
       </c>
-      <c r="Z22" s="12">
+      <c r="Z22" s="10">
         <v>12</v>
       </c>
-      <c r="AA22" s="12">
+      <c r="AA22" s="10">
         <v>-9</v>
       </c>
-      <c r="AB22" s="12">
+      <c r="AB22" s="10">
         <v>19</v>
       </c>
-      <c r="AC22" s="12">
+      <c r="AC22" s="10">
         <v>-8</v>
       </c>
-      <c r="AD22" s="12">
+      <c r="AD22" s="10">
         <v>-7</v>
       </c>
-      <c r="AE22" s="12">
+      <c r="AE22" s="10">
         <v>-4</v>
       </c>
-      <c r="AF22" s="12">
+      <c r="AF22" s="10">
         <v>10</v>
       </c>
-      <c r="AG22" s="12">
+      <c r="AG22" s="10">
         <v>4</v>
       </c>
-      <c r="AH22" s="12">
+      <c r="AH22" s="10">
         <v>-9</v>
       </c>
-      <c r="AI22" s="77">
+      <c r="AI22" s="54">
         <v>14</v>
       </c>
+      <c r="AJ22" s="75">
+        <v>-2</v>
+      </c>
     </row>
     <row r="23" spans="1:51" ht="12" customHeight="1">
-      <c r="A23" s="53" t="s">
+      <c r="A23" s="1" t="s">
         <v>58</v>
       </c>
       <c r="B23" s="8"/>
       <c r="C23" s="8"/>
-      <c r="D23" s="9"/>
-[...8 lines deleted...]
-      <c r="M23" s="10"/>
+      <c r="D23" s="8"/>
+      <c r="E23" s="8"/>
+      <c r="F23" s="8"/>
+      <c r="G23" s="8"/>
+      <c r="H23" s="9"/>
+      <c r="I23" s="8"/>
+      <c r="J23" s="9"/>
+      <c r="K23" s="9"/>
+      <c r="L23" s="9"/>
+      <c r="M23" s="9"/>
       <c r="N23" s="1">
         <v>-2</v>
       </c>
-      <c r="O23" s="12">
+      <c r="O23" s="10">
         <v>3</v>
       </c>
       <c r="P23" s="1">
         <v>0</v>
       </c>
-      <c r="Q23" s="12">
+      <c r="Q23" s="10">
         <v>-4</v>
       </c>
-      <c r="R23" s="12">
+      <c r="R23" s="10">
         <v>0</v>
       </c>
-      <c r="S23" s="12">
+      <c r="S23" s="10">
         <v>-14</v>
       </c>
-      <c r="T23" s="12">
+      <c r="T23" s="10">
         <v>-3</v>
       </c>
-      <c r="U23" s="12">
+      <c r="U23" s="10">
         <v>3</v>
       </c>
-      <c r="V23" s="12">
+      <c r="V23" s="10">
         <v>-5</v>
       </c>
-      <c r="W23" s="12">
+      <c r="W23" s="10">
         <v>6</v>
       </c>
-      <c r="X23" s="12">
+      <c r="X23" s="10">
         <v>-3</v>
       </c>
-      <c r="Y23" s="12">
+      <c r="Y23" s="10">
         <v>-6</v>
       </c>
-      <c r="Z23" s="12">
+      <c r="Z23" s="10">
         <v>-2</v>
       </c>
-      <c r="AA23" s="12">
+      <c r="AA23" s="10">
         <v>-4</v>
       </c>
-      <c r="AB23" s="12"/>
-      <c r="AC23" s="12">
+      <c r="AB23" s="10"/>
+      <c r="AC23" s="10">
         <v>-6</v>
       </c>
-      <c r="AD23" s="12"/>
-      <c r="AE23" s="12">
+      <c r="AD23" s="10"/>
+      <c r="AE23" s="10">
         <v>-3</v>
       </c>
-      <c r="AF23" s="12">
+      <c r="AF23" s="10">
         <v>-2</v>
       </c>
-      <c r="AG23" s="12">
+      <c r="AG23" s="10">
         <v>-1</v>
       </c>
-      <c r="AH23" s="12">
+      <c r="AH23" s="10">
         <v>4</v>
       </c>
-      <c r="AI23" s="77">
+      <c r="AI23" s="54">
         <v>-6</v>
       </c>
+      <c r="AJ23" s="75">
+        <v>-13</v>
+      </c>
     </row>
     <row r="24" spans="1:51" ht="12" customHeight="1">
-      <c r="A24" s="53" t="s">
+      <c r="A24" s="1" t="s">
         <v>52</v>
       </c>
       <c r="B24" s="8"/>
       <c r="C24" s="8"/>
-      <c r="D24" s="9"/>
-[...8 lines deleted...]
-      <c r="M24" s="10"/>
+      <c r="D24" s="8"/>
+      <c r="E24" s="8"/>
+      <c r="F24" s="8"/>
+      <c r="G24" s="8"/>
+      <c r="H24" s="9"/>
+      <c r="I24" s="8"/>
+      <c r="J24" s="9"/>
+      <c r="K24" s="9"/>
+      <c r="L24" s="9"/>
+      <c r="M24" s="9"/>
       <c r="N24" s="1">
         <v>-15</v>
       </c>
-      <c r="O24" s="12">
+      <c r="O24" s="10">
         <v>-15</v>
       </c>
       <c r="P24" s="1">
         <v>-28</v>
       </c>
-      <c r="Q24" s="12">
+      <c r="Q24" s="10">
         <v>-21</v>
       </c>
-      <c r="R24" s="12">
+      <c r="R24" s="10">
         <v>-32</v>
       </c>
-      <c r="S24" s="12">
+      <c r="S24" s="10">
         <v>-31</v>
       </c>
-      <c r="T24" s="12">
+      <c r="T24" s="10">
         <v>-28</v>
       </c>
-      <c r="U24" s="12">
+      <c r="U24" s="10">
         <v>-31</v>
       </c>
-      <c r="V24" s="12">
+      <c r="V24" s="10">
         <v>-18</v>
       </c>
-      <c r="W24" s="12">
+      <c r="W24" s="10">
         <v>-22</v>
       </c>
-      <c r="X24" s="12">
+      <c r="X24" s="10">
         <v>-21</v>
       </c>
-      <c r="Y24" s="12">
+      <c r="Y24" s="10">
         <v>-19</v>
       </c>
-      <c r="Z24" s="12">
+      <c r="Z24" s="10">
         <v>-26</v>
       </c>
-      <c r="AA24" s="12">
+      <c r="AA24" s="10">
         <v>-38</v>
       </c>
-      <c r="AB24" s="12">
+      <c r="AB24" s="10">
         <v>-30</v>
       </c>
-      <c r="AC24" s="12">
+      <c r="AC24" s="10">
         <v>-23</v>
       </c>
-      <c r="AD24" s="12">
+      <c r="AD24" s="10">
         <v>-16</v>
       </c>
-      <c r="AE24" s="12">
+      <c r="AE24" s="10">
         <v>-9</v>
       </c>
-      <c r="AF24" s="12">
+      <c r="AF24" s="10">
         <v>-18</v>
       </c>
-      <c r="AG24" s="12">
+      <c r="AG24" s="10">
         <v>-37</v>
       </c>
-      <c r="AH24" s="12">
+      <c r="AH24" s="10">
         <v>-31</v>
       </c>
-      <c r="AI24" s="77">
+      <c r="AI24" s="54">
         <v>-37</v>
       </c>
+      <c r="AJ24" s="75">
+        <v>-16</v>
+      </c>
     </row>
     <row r="25" spans="1:51" ht="12" customHeight="1">
-      <c r="A25" s="70"/>
-[...18 lines deleted...]
-      <c r="T25" s="91" t="s">
+      <c r="A25" s="47"/>
+      <c r="B25" s="47"/>
+      <c r="C25" s="47"/>
+      <c r="D25" s="47"/>
+      <c r="E25" s="47"/>
+      <c r="F25" s="47"/>
+      <c r="G25" s="47"/>
+      <c r="H25" s="47"/>
+      <c r="I25" s="47"/>
+      <c r="J25" s="47"/>
+      <c r="K25" s="47"/>
+      <c r="L25" s="47"/>
+      <c r="M25" s="47"/>
+      <c r="N25" s="47"/>
+      <c r="O25" s="47"/>
+      <c r="P25" s="47"/>
+      <c r="Q25" s="47"/>
+      <c r="R25" s="47"/>
+      <c r="S25" s="47"/>
+      <c r="T25" s="68" t="s">
         <v>27</v>
       </c>
-      <c r="U25" s="91"/>
-[...29 lines deleted...]
-      <c r="AY25" s="70"/>
+      <c r="U25" s="68"/>
+      <c r="V25" s="68"/>
+      <c r="W25" s="68"/>
+      <c r="X25" s="68"/>
+      <c r="Y25" s="68"/>
+      <c r="Z25" s="68"/>
+      <c r="AA25" s="68"/>
+      <c r="AB25" s="68"/>
+      <c r="AC25" s="68"/>
+      <c r="AD25" s="68"/>
+      <c r="AE25" s="68"/>
+      <c r="AF25" s="68"/>
+      <c r="AG25" s="68"/>
+      <c r="AH25" s="47"/>
+      <c r="AI25" s="47"/>
+      <c r="AJ25" s="75"/>
+      <c r="AK25" s="47"/>
+      <c r="AL25" s="47"/>
+      <c r="AM25" s="47"/>
+      <c r="AN25" s="47"/>
+      <c r="AO25" s="47"/>
+      <c r="AP25" s="47"/>
+      <c r="AQ25" s="47"/>
+      <c r="AR25" s="47"/>
+      <c r="AS25" s="47"/>
+      <c r="AT25" s="47"/>
+      <c r="AU25" s="47"/>
+      <c r="AV25" s="47"/>
+      <c r="AW25" s="47"/>
+      <c r="AX25" s="47"/>
+      <c r="AY25" s="47"/>
     </row>
     <row r="26" spans="1:51" ht="12" customHeight="1">
-      <c r="A26" s="50" t="s">
+      <c r="A26" s="33" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="8"/>
       <c r="C26" s="8"/>
-      <c r="D26" s="9"/>
-[...8 lines deleted...]
-      <c r="M26" s="10"/>
+      <c r="D26" s="8"/>
+      <c r="E26" s="8"/>
+      <c r="F26" s="8"/>
+      <c r="G26" s="8"/>
+      <c r="H26" s="9"/>
+      <c r="I26" s="8"/>
+      <c r="J26" s="9"/>
+      <c r="K26" s="9"/>
+      <c r="L26" s="9"/>
+      <c r="M26" s="9"/>
       <c r="N26" s="1">
         <v>-7</v>
       </c>
-      <c r="O26" s="12">
+      <c r="O26" s="10">
         <v>33</v>
       </c>
       <c r="P26" s="1">
         <v>24</v>
       </c>
-      <c r="Q26" s="12">
+      <c r="Q26" s="10">
         <v>6</v>
       </c>
-      <c r="R26" s="12">
+      <c r="R26" s="10">
         <v>68</v>
       </c>
-      <c r="S26" s="12">
+      <c r="S26" s="10">
         <v>66</v>
       </c>
-      <c r="T26" s="12">
+      <c r="T26" s="10">
         <v>-81</v>
       </c>
-      <c r="U26" s="12">
+      <c r="U26" s="10">
         <v>-51</v>
       </c>
-      <c r="V26" s="12">
+      <c r="V26" s="10">
         <v>-62</v>
       </c>
-      <c r="W26" s="12">
+      <c r="W26" s="10">
         <v>-24</v>
       </c>
-      <c r="X26" s="12">
+      <c r="X26" s="10">
         <v>-28</v>
       </c>
-      <c r="Y26" s="12">
+      <c r="Y26" s="10">
         <v>-11</v>
       </c>
-      <c r="Z26" s="12">
+      <c r="Z26" s="10">
         <v>42</v>
       </c>
-      <c r="AA26" s="12">
+      <c r="AA26" s="10">
         <v>69</v>
       </c>
-      <c r="AB26" s="12">
+      <c r="AB26" s="10">
         <v>24</v>
       </c>
-      <c r="AC26" s="12">
+      <c r="AC26" s="10">
         <v>-51</v>
       </c>
-      <c r="AD26" s="12">
+      <c r="AD26" s="10">
         <v>-29</v>
       </c>
-      <c r="AE26" s="12">
+      <c r="AE26" s="10">
         <v>-108</v>
       </c>
-      <c r="AF26" s="12">
+      <c r="AF26" s="10">
         <v>-30</v>
       </c>
-      <c r="AG26" s="12">
+      <c r="AG26" s="10">
         <v>-41</v>
       </c>
-      <c r="AH26" s="12">
+      <c r="AH26" s="10">
         <v>-128</v>
       </c>
-      <c r="AI26" s="77">
+      <c r="AI26" s="54">
         <v>-61</v>
       </c>
+      <c r="AJ26" s="75">
+        <v>-53</v>
+      </c>
     </row>
     <row r="27" spans="1:51" ht="12" customHeight="1">
-      <c r="A27" s="23" t="s">
+      <c r="A27" s="18" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="8"/>
       <c r="C27" s="8"/>
-      <c r="D27" s="9"/>
-[...8 lines deleted...]
-      <c r="M27" s="10"/>
+      <c r="D27" s="8"/>
+      <c r="E27" s="8"/>
+      <c r="F27" s="8"/>
+      <c r="G27" s="8"/>
+      <c r="H27" s="9"/>
+      <c r="I27" s="8"/>
+      <c r="J27" s="9"/>
+      <c r="K27" s="9"/>
+      <c r="L27" s="9"/>
+      <c r="M27" s="9"/>
       <c r="N27" s="1">
         <v>29</v>
       </c>
-      <c r="O27" s="12">
+      <c r="O27" s="10">
         <v>84</v>
       </c>
       <c r="P27" s="1">
         <v>62</v>
       </c>
-      <c r="Q27" s="12">
+      <c r="Q27" s="10">
         <v>37</v>
       </c>
-      <c r="R27" s="12">
+      <c r="R27" s="10">
         <v>113</v>
       </c>
-      <c r="S27" s="12">
+      <c r="S27" s="10">
         <v>65</v>
       </c>
-      <c r="T27" s="12">
+      <c r="T27" s="10">
         <v>-5</v>
       </c>
-      <c r="U27" s="12">
+      <c r="U27" s="10">
         <v>2</v>
       </c>
-      <c r="V27" s="12">
+      <c r="V27" s="10">
         <v>2</v>
       </c>
-      <c r="W27" s="12">
+      <c r="W27" s="10">
         <v>33</v>
       </c>
-      <c r="X27" s="12">
+      <c r="X27" s="10">
         <v>21</v>
       </c>
-      <c r="Y27" s="12">
+      <c r="Y27" s="10">
         <v>27</v>
       </c>
-      <c r="Z27" s="12">
+      <c r="Z27" s="10">
         <v>74</v>
       </c>
-      <c r="AA27" s="12">
+      <c r="AA27" s="10">
         <v>130</v>
       </c>
-      <c r="AB27" s="12">
+      <c r="AB27" s="10">
         <v>69</v>
       </c>
-      <c r="AC27" s="12">
+      <c r="AC27" s="10">
         <v>8</v>
       </c>
-      <c r="AD27" s="12">
+      <c r="AD27" s="10">
         <v>36</v>
       </c>
-      <c r="AE27" s="12">
+      <c r="AE27" s="10">
         <v>-23</v>
       </c>
-      <c r="AF27" s="12">
+      <c r="AF27" s="10">
         <v>9</v>
       </c>
-      <c r="AG27" s="12">
+      <c r="AG27" s="10">
         <v>30</v>
       </c>
-      <c r="AH27" s="12">
+      <c r="AH27" s="10">
         <v>-75</v>
       </c>
-      <c r="AI27" s="77">
+      <c r="AI27" s="54">
         <v>23</v>
       </c>
+      <c r="AJ27" s="75">
+        <v>1</v>
+      </c>
     </row>
     <row r="28" spans="1:51" ht="12" customHeight="1">
-      <c r="A28" s="23" t="s">
+      <c r="A28" s="18" t="s">
         <v>36</v>
       </c>
       <c r="B28" s="8"/>
       <c r="C28" s="8"/>
-      <c r="D28" s="9"/>
-[...8 lines deleted...]
-      <c r="M28" s="10"/>
+      <c r="D28" s="8"/>
+      <c r="E28" s="8"/>
+      <c r="F28" s="8"/>
+      <c r="G28" s="8"/>
+      <c r="H28" s="9"/>
+      <c r="I28" s="8"/>
+      <c r="J28" s="9"/>
+      <c r="K28" s="9"/>
+      <c r="L28" s="9"/>
+      <c r="M28" s="9"/>
       <c r="N28" s="1">
         <v>-34</v>
       </c>
-      <c r="O28" s="12">
+      <c r="O28" s="10">
         <v>-31</v>
       </c>
       <c r="P28" s="1">
         <v>-30</v>
       </c>
-      <c r="Q28" s="12">
+      <c r="Q28" s="10">
         <v>-18</v>
       </c>
-      <c r="R28" s="12">
+      <c r="R28" s="10">
         <v>-26</v>
       </c>
-      <c r="S28" s="12">
+      <c r="S28" s="10">
         <v>-14</v>
       </c>
-      <c r="T28" s="12">
+      <c r="T28" s="10">
         <v>-36</v>
       </c>
-      <c r="U28" s="12">
+      <c r="U28" s="10">
         <v>-31</v>
       </c>
-      <c r="V28" s="12">
+      <c r="V28" s="10">
         <v>-35</v>
       </c>
-      <c r="W28" s="12">
+      <c r="W28" s="10">
         <v>-30</v>
       </c>
-      <c r="X28" s="12">
+      <c r="X28" s="10">
         <v>-47</v>
       </c>
-      <c r="Y28" s="12">
+      <c r="Y28" s="10">
         <v>-22</v>
       </c>
-      <c r="Z28" s="12">
+      <c r="Z28" s="10">
         <v>-19</v>
       </c>
-      <c r="AA28" s="12">
+      <c r="AA28" s="10">
         <v>-38</v>
       </c>
-      <c r="AB28" s="12">
+      <c r="AB28" s="10">
         <v>-36</v>
       </c>
-      <c r="AC28" s="12">
+      <c r="AC28" s="10">
         <v>-46</v>
       </c>
-      <c r="AD28" s="12">
+      <c r="AD28" s="10">
         <v>-31</v>
       </c>
-      <c r="AE28" s="12">
+      <c r="AE28" s="10">
         <v>-48</v>
       </c>
-      <c r="AF28" s="12">
+      <c r="AF28" s="10">
         <v>-23</v>
       </c>
-      <c r="AG28" s="12">
+      <c r="AG28" s="10">
         <v>-27</v>
       </c>
-      <c r="AH28" s="12">
+      <c r="AH28" s="10">
         <v>-19</v>
       </c>
-      <c r="AI28" s="77">
+      <c r="AI28" s="54">
         <v>-49</v>
       </c>
+      <c r="AJ28" s="75">
+        <v>-24</v>
+      </c>
     </row>
     <row r="29" spans="1:51" ht="12" customHeight="1">
-      <c r="A29" s="23" t="s">
+      <c r="A29" s="18" t="s">
         <v>44</v>
       </c>
       <c r="B29" s="8"/>
       <c r="C29" s="8"/>
-      <c r="D29" s="9"/>
-[...8 lines deleted...]
-      <c r="M29" s="10"/>
+      <c r="D29" s="8"/>
+      <c r="E29" s="8"/>
+      <c r="F29" s="8"/>
+      <c r="G29" s="8"/>
+      <c r="H29" s="9"/>
+      <c r="I29" s="8"/>
+      <c r="J29" s="9"/>
+      <c r="K29" s="9"/>
+      <c r="L29" s="9"/>
+      <c r="M29" s="9"/>
       <c r="N29" s="1">
         <v>18</v>
       </c>
-      <c r="O29" s="12">
+      <c r="O29" s="10">
         <v>7</v>
       </c>
       <c r="P29" s="1">
         <v>23</v>
       </c>
-      <c r="Q29" s="12">
+      <c r="Q29" s="10">
         <v>16</v>
       </c>
-      <c r="R29" s="12">
+      <c r="R29" s="10">
         <v>20</v>
       </c>
-      <c r="S29" s="12">
+      <c r="S29" s="10">
         <v>25</v>
       </c>
-      <c r="T29" s="12">
+      <c r="T29" s="10">
         <v>6</v>
       </c>
-      <c r="U29" s="12">
+      <c r="U29" s="10">
         <v>20</v>
       </c>
-      <c r="V29" s="12">
+      <c r="V29" s="10">
         <v>16</v>
       </c>
-      <c r="W29" s="12">
+      <c r="W29" s="10">
         <v>10</v>
       </c>
-      <c r="X29" s="12">
+      <c r="X29" s="10">
         <v>21</v>
       </c>
-      <c r="Y29" s="12">
+      <c r="Y29" s="10">
         <v>11</v>
       </c>
-      <c r="Z29" s="12">
+      <c r="Z29" s="10">
         <v>7</v>
       </c>
-      <c r="AA29" s="12">
+      <c r="AA29" s="10">
         <v>11</v>
       </c>
-      <c r="AB29" s="12">
+      <c r="AB29" s="10">
         <v>15</v>
       </c>
-      <c r="AC29" s="12">
+      <c r="AC29" s="10">
         <v>21</v>
       </c>
-      <c r="AD29" s="12">
+      <c r="AD29" s="10">
         <v>6</v>
       </c>
-      <c r="AE29" s="12">
+      <c r="AE29" s="10">
         <v>14</v>
       </c>
-      <c r="AF29" s="12">
+      <c r="AF29" s="10">
         <v>9</v>
       </c>
-      <c r="AG29" s="12">
+      <c r="AG29" s="10">
         <v>6</v>
       </c>
-      <c r="AH29" s="12">
+      <c r="AH29" s="10">
         <v>9</v>
       </c>
-      <c r="AI29" s="77">
+      <c r="AI29" s="54">
         <v>10</v>
       </c>
+      <c r="AJ29" s="75">
+        <v>8</v>
+      </c>
     </row>
     <row r="30" spans="1:51" ht="12" customHeight="1">
-      <c r="A30" s="23" t="s">
+      <c r="A30" s="18" t="s">
         <v>45</v>
       </c>
       <c r="B30" s="8"/>
       <c r="C30" s="8"/>
-      <c r="D30" s="9"/>
-[...8 lines deleted...]
-      <c r="M30" s="10"/>
+      <c r="D30" s="8"/>
+      <c r="E30" s="8"/>
+      <c r="F30" s="8"/>
+      <c r="G30" s="8"/>
+      <c r="H30" s="9"/>
+      <c r="I30" s="8"/>
+      <c r="J30" s="9"/>
+      <c r="K30" s="9"/>
+      <c r="L30" s="9"/>
+      <c r="M30" s="9"/>
       <c r="N30" s="1">
         <v>-20</v>
       </c>
-      <c r="O30" s="12">
+      <c r="O30" s="10">
         <v>-24</v>
       </c>
       <c r="P30" s="1">
         <v>-24</v>
       </c>
-      <c r="Q30" s="12">
+      <c r="Q30" s="10">
         <v>-20</v>
       </c>
-      <c r="R30" s="12">
+      <c r="R30" s="10">
         <v>-24</v>
       </c>
-      <c r="S30" s="12">
+      <c r="S30" s="10">
         <v>-5</v>
       </c>
-      <c r="T30" s="12">
+      <c r="T30" s="10">
         <v>-27</v>
       </c>
-      <c r="U30" s="12">
+      <c r="U30" s="10">
         <v>-34</v>
       </c>
-      <c r="V30" s="12">
+      <c r="V30" s="10">
         <v>-38</v>
       </c>
-      <c r="W30" s="12">
+      <c r="W30" s="10">
         <v>-25</v>
       </c>
-      <c r="X30" s="12">
+      <c r="X30" s="10">
         <v>-16</v>
       </c>
-      <c r="Y30" s="12">
+      <c r="Y30" s="10">
         <v>-22</v>
       </c>
-      <c r="Z30" s="12">
+      <c r="Z30" s="10">
         <v>-14</v>
       </c>
-      <c r="AA30" s="12">
+      <c r="AA30" s="10">
         <v>-21</v>
       </c>
-      <c r="AB30" s="12">
+      <c r="AB30" s="10">
         <v>-21</v>
       </c>
-      <c r="AC30" s="12">
+      <c r="AC30" s="10">
         <v>-23</v>
       </c>
-      <c r="AD30" s="12">
+      <c r="AD30" s="10">
         <v>-33</v>
       </c>
-      <c r="AE30" s="12">
+      <c r="AE30" s="10">
         <v>-47</v>
       </c>
-      <c r="AF30" s="12">
+      <c r="AF30" s="10">
         <v>-24</v>
       </c>
-      <c r="AG30" s="12">
+      <c r="AG30" s="10">
         <v>-32</v>
       </c>
-      <c r="AH30" s="12">
+      <c r="AH30" s="10">
         <v>-31</v>
       </c>
-      <c r="AI30" s="77">
+      <c r="AI30" s="54">
         <v>-28</v>
       </c>
+      <c r="AJ30" s="75">
+        <v>-33</v>
+      </c>
     </row>
     <row r="31" spans="1:51" ht="12" customHeight="1">
-      <c r="A31" s="25" t="s">
+      <c r="A31" s="18" t="s">
         <v>52</v>
       </c>
       <c r="B31" s="8"/>
       <c r="C31" s="8"/>
-      <c r="D31" s="9"/>
-[...8 lines deleted...]
-      <c r="M31" s="10"/>
+      <c r="D31" s="8"/>
+      <c r="E31" s="8"/>
+      <c r="F31" s="8"/>
+      <c r="G31" s="8"/>
+      <c r="H31" s="9"/>
+      <c r="I31" s="8"/>
+      <c r="J31" s="9"/>
+      <c r="K31" s="9"/>
+      <c r="L31" s="9"/>
+      <c r="M31" s="9"/>
       <c r="N31" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="O31" s="12">
+      <c r="O31" s="10">
         <v>-3</v>
       </c>
       <c r="P31" s="1">
         <v>-7</v>
       </c>
-      <c r="Q31" s="12">
+      <c r="Q31" s="10">
         <v>-9</v>
       </c>
-      <c r="R31" s="12">
+      <c r="R31" s="10">
         <v>-15</v>
       </c>
-      <c r="S31" s="12">
+      <c r="S31" s="10">
         <v>-5</v>
       </c>
-      <c r="T31" s="12">
+      <c r="T31" s="10">
         <v>-19</v>
       </c>
-      <c r="U31" s="12">
+      <c r="U31" s="10">
         <v>-8</v>
       </c>
-      <c r="V31" s="12">
+      <c r="V31" s="10">
         <v>-7</v>
       </c>
-      <c r="W31" s="12">
+      <c r="W31" s="10">
         <v>-12</v>
       </c>
-      <c r="X31" s="12">
+      <c r="X31" s="10">
         <v>-7</v>
       </c>
-      <c r="Y31" s="12">
+      <c r="Y31" s="10">
         <v>-5</v>
       </c>
-      <c r="Z31" s="12">
+      <c r="Z31" s="10">
         <v>-6</v>
       </c>
-      <c r="AA31" s="12">
+      <c r="AA31" s="10">
         <v>-13</v>
       </c>
-      <c r="AB31" s="12">
+      <c r="AB31" s="10">
         <v>-3</v>
       </c>
-      <c r="AC31" s="12">
+      <c r="AC31" s="10">
         <v>-11</v>
       </c>
-      <c r="AD31" s="12">
+      <c r="AD31" s="10">
         <v>-7</v>
       </c>
-      <c r="AE31" s="12">
+      <c r="AE31" s="10">
         <v>-4</v>
       </c>
-      <c r="AF31" s="12">
+      <c r="AF31" s="10">
         <v>-1</v>
       </c>
-      <c r="AG31" s="12">
+      <c r="AG31" s="10">
         <v>-18</v>
       </c>
-      <c r="AH31" s="12">
+      <c r="AH31" s="10">
         <v>-12</v>
       </c>
-      <c r="AI31" s="77">
+      <c r="AI31" s="54">
         <v>-17</v>
       </c>
+      <c r="AJ31" s="75">
+        <v>-5</v>
+      </c>
     </row>
     <row r="32" spans="1:51" ht="12" customHeight="1">
-      <c r="A32" s="71"/>
-[...18 lines deleted...]
-      <c r="T32" s="80" t="s">
+      <c r="A32" s="48"/>
+      <c r="B32" s="48"/>
+      <c r="C32" s="48"/>
+      <c r="D32" s="48"/>
+      <c r="E32" s="48"/>
+      <c r="F32" s="48"/>
+      <c r="G32" s="48"/>
+      <c r="H32" s="48"/>
+      <c r="I32" s="48"/>
+      <c r="J32" s="48"/>
+      <c r="K32" s="48"/>
+      <c r="L32" s="48"/>
+      <c r="M32" s="48"/>
+      <c r="N32" s="48"/>
+      <c r="O32" s="48"/>
+      <c r="P32" s="48"/>
+      <c r="Q32" s="48"/>
+      <c r="R32" s="48"/>
+      <c r="S32" s="48"/>
+      <c r="T32" s="57" t="s">
         <v>28</v>
       </c>
-      <c r="U32" s="80"/>
-[...32 lines deleted...]
-      <c r="A33" s="55" t="s">
+      <c r="U32" s="57"/>
+      <c r="V32" s="57"/>
+      <c r="W32" s="57"/>
+      <c r="X32" s="57"/>
+      <c r="Y32" s="57"/>
+      <c r="Z32" s="57"/>
+      <c r="AA32" s="57"/>
+      <c r="AB32" s="57"/>
+      <c r="AC32" s="57"/>
+      <c r="AD32" s="57"/>
+      <c r="AE32" s="57"/>
+      <c r="AF32" s="57"/>
+      <c r="AG32" s="57"/>
+      <c r="AH32" s="48"/>
+      <c r="AI32" s="48"/>
+      <c r="AJ32" s="75"/>
+      <c r="AK32" s="48"/>
+      <c r="AL32" s="48"/>
+      <c r="AM32" s="48"/>
+      <c r="AN32" s="48"/>
+      <c r="AO32" s="48"/>
+      <c r="AP32" s="48"/>
+      <c r="AQ32" s="48"/>
+      <c r="AR32" s="48"/>
+      <c r="AS32" s="48"/>
+      <c r="AT32" s="48"/>
+      <c r="AU32" s="48"/>
+      <c r="AV32" s="48"/>
+      <c r="AW32" s="48"/>
+      <c r="AX32" s="48"/>
+      <c r="AY32" s="48"/>
+    </row>
+    <row r="33" spans="1:36" ht="12" customHeight="1">
+      <c r="A33" s="33" t="s">
         <v>33</v>
       </c>
       <c r="B33" s="8"/>
       <c r="C33" s="8"/>
-      <c r="D33" s="9"/>
-[...8 lines deleted...]
-      <c r="M33" s="10"/>
+      <c r="D33" s="8"/>
+      <c r="E33" s="8"/>
+      <c r="F33" s="8"/>
+      <c r="G33" s="8"/>
+      <c r="H33" s="9"/>
+      <c r="I33" s="8"/>
+      <c r="J33" s="9"/>
+      <c r="K33" s="9"/>
+      <c r="L33" s="9"/>
+      <c r="M33" s="9"/>
       <c r="N33" s="1">
         <v>6</v>
       </c>
-      <c r="O33" s="12">
+      <c r="O33" s="10">
         <v>-7</v>
       </c>
       <c r="P33" s="1">
         <v>-7</v>
       </c>
-      <c r="Q33" s="21">
+      <c r="Q33" s="10">
         <v>-18</v>
       </c>
-      <c r="R33" s="12">
+      <c r="R33" s="10">
         <v>-8</v>
       </c>
-      <c r="S33" s="21">
+      <c r="S33" s="10">
         <v>-31</v>
       </c>
-      <c r="T33" s="21">
+      <c r="T33" s="10">
         <v>-40</v>
       </c>
-      <c r="U33" s="21">
+      <c r="U33" s="10">
         <v>-26</v>
       </c>
-      <c r="V33" s="21">
+      <c r="V33" s="10">
         <v>-13</v>
       </c>
-      <c r="W33" s="21" t="s">
+      <c r="W33" s="10" t="s">
         <v>26</v>
       </c>
-      <c r="X33" s="12">
+      <c r="X33" s="10">
         <v>-32</v>
       </c>
-      <c r="Y33" s="21">
+      <c r="Y33" s="10">
         <v>-22</v>
       </c>
-      <c r="Z33" s="21">
+      <c r="Z33" s="10">
         <v>-27</v>
       </c>
-      <c r="AA33" s="21">
+      <c r="AA33" s="10">
         <v>-59</v>
       </c>
-      <c r="AB33" s="21">
+      <c r="AB33" s="10">
         <v>-2</v>
       </c>
-      <c r="AC33" s="21">
+      <c r="AC33" s="10">
         <v>-38</v>
       </c>
-      <c r="AD33" s="21">
+      <c r="AD33" s="10">
         <v>-72</v>
       </c>
-      <c r="AE33" s="21">
+      <c r="AE33" s="10">
         <v>-58</v>
       </c>
-      <c r="AF33" s="12">
+      <c r="AF33" s="10">
         <v>-29</v>
       </c>
-      <c r="AG33" s="21">
+      <c r="AG33" s="10">
         <v>-62</v>
       </c>
-      <c r="AH33" s="21">
+      <c r="AH33" s="10">
         <v>-78</v>
       </c>
-      <c r="AI33" s="77">
+      <c r="AI33" s="54">
         <v>-30</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A34" s="25" t="s">
+      <c r="AJ33" s="75">
+        <v>-62</v>
+      </c>
+    </row>
+    <row r="34" spans="1:36" ht="12" customHeight="1">
+      <c r="A34" s="18" t="s">
         <v>34</v>
       </c>
       <c r="B34" s="8"/>
       <c r="C34" s="8"/>
-      <c r="D34" s="9"/>
-[...8 lines deleted...]
-      <c r="M34" s="10"/>
+      <c r="D34" s="8"/>
+      <c r="E34" s="8"/>
+      <c r="F34" s="8"/>
+      <c r="G34" s="8"/>
+      <c r="H34" s="9"/>
+      <c r="I34" s="8"/>
+      <c r="J34" s="9"/>
+      <c r="K34" s="9"/>
+      <c r="L34" s="9"/>
+      <c r="M34" s="9"/>
       <c r="N34" s="1">
         <v>17</v>
       </c>
-      <c r="O34" s="12">
+      <c r="O34" s="10">
         <v>9</v>
       </c>
       <c r="P34" s="1">
         <v>5</v>
       </c>
-      <c r="Q34" s="21">
+      <c r="Q34" s="10">
         <v>11</v>
       </c>
-      <c r="R34" s="12">
+      <c r="R34" s="10">
         <v>11</v>
       </c>
-      <c r="S34" s="21">
+      <c r="S34" s="10">
         <v>24</v>
       </c>
-      <c r="T34" s="21">
+      <c r="T34" s="10">
         <v>3</v>
       </c>
-      <c r="U34" s="21">
+      <c r="U34" s="10">
         <v>10</v>
       </c>
-      <c r="V34" s="21">
+      <c r="V34" s="10">
         <v>5</v>
       </c>
-      <c r="W34" s="21">
+      <c r="W34" s="10">
         <v>25</v>
       </c>
-      <c r="X34" s="12">
+      <c r="X34" s="10">
         <v>5</v>
       </c>
-      <c r="Y34" s="21">
+      <c r="Y34" s="10">
         <v>7</v>
       </c>
-      <c r="Z34" s="21">
+      <c r="Z34" s="10">
         <v>10</v>
       </c>
-      <c r="AA34" s="21">
+      <c r="AA34" s="10">
         <v>6</v>
       </c>
-      <c r="AB34" s="21">
+      <c r="AB34" s="10">
         <v>8</v>
       </c>
-      <c r="AC34" s="21">
+      <c r="AC34" s="10">
         <v>14</v>
       </c>
-      <c r="AD34" s="21" t="s">
+      <c r="AD34" s="10" t="s">
         <v>26</v>
       </c>
-      <c r="AE34" s="21">
+      <c r="AE34" s="10">
         <v>10</v>
       </c>
-      <c r="AF34" s="12">
+      <c r="AF34" s="10">
         <v>4</v>
       </c>
-      <c r="AG34" s="21">
+      <c r="AG34" s="10">
         <v>3</v>
       </c>
-      <c r="AH34" s="21">
+      <c r="AH34" s="10">
         <v>9</v>
       </c>
-      <c r="AI34" s="77">
+      <c r="AI34" s="54">
         <v>4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A35" s="25" t="s">
+      <c r="AJ34" s="75">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="35" spans="1:36" ht="12" customHeight="1">
+      <c r="A35" s="18" t="s">
         <v>36</v>
       </c>
       <c r="B35" s="8"/>
       <c r="C35" s="8"/>
-      <c r="D35" s="9"/>
-[...8 lines deleted...]
-      <c r="M35" s="10"/>
+      <c r="D35" s="8"/>
+      <c r="E35" s="8"/>
+      <c r="F35" s="8"/>
+      <c r="G35" s="8"/>
+      <c r="H35" s="9"/>
+      <c r="I35" s="8"/>
+      <c r="J35" s="9"/>
+      <c r="K35" s="9"/>
+      <c r="L35" s="9"/>
+      <c r="M35" s="9"/>
       <c r="N35" s="1">
         <v>3</v>
       </c>
-      <c r="O35" s="12">
+      <c r="O35" s="10">
         <v>-2</v>
       </c>
       <c r="P35" s="1">
         <v>-4</v>
       </c>
-      <c r="Q35" s="21">
+      <c r="Q35" s="10">
         <v>-3</v>
       </c>
-      <c r="R35" s="12">
+      <c r="R35" s="10">
         <v>-5</v>
       </c>
-      <c r="S35" s="21">
+      <c r="S35" s="10">
         <v>-7</v>
       </c>
-      <c r="T35" s="21">
+      <c r="T35" s="10">
         <v>-1</v>
       </c>
-      <c r="U35" s="21">
+      <c r="U35" s="10">
         <v>1</v>
       </c>
-      <c r="V35" s="21">
+      <c r="V35" s="10">
         <v>4</v>
       </c>
-      <c r="W35" s="21">
+      <c r="W35" s="10">
         <v>-3</v>
       </c>
-      <c r="X35" s="12" t="s">
+      <c r="X35" s="10" t="s">
         <v>26</v>
       </c>
-      <c r="Y35" s="21">
+      <c r="Y35" s="10">
         <v>1</v>
       </c>
-      <c r="Z35" s="21"/>
-      <c r="AA35" s="21">
+      <c r="Z35" s="10"/>
+      <c r="AA35" s="10">
         <v>-1</v>
       </c>
-      <c r="AB35" s="21">
+      <c r="AB35" s="10">
         <v>-3</v>
       </c>
-      <c r="AC35" s="21">
+      <c r="AC35" s="10">
         <v>-2</v>
       </c>
-      <c r="AD35" s="21">
+      <c r="AD35" s="10">
         <v>1</v>
       </c>
-      <c r="AE35" s="21">
+      <c r="AE35" s="10">
         <v>-2</v>
       </c>
-      <c r="AF35" s="12">
+      <c r="AF35" s="10">
         <v>-2</v>
       </c>
-      <c r="AG35" s="21" t="s">
+      <c r="AG35" s="10" t="s">
         <v>26</v>
       </c>
-      <c r="AH35" s="21">
+      <c r="AH35" s="10">
         <v>-2</v>
       </c>
-      <c r="AI35" s="77">
+      <c r="AI35" s="54">
         <v>-2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A36" s="53" t="s">
+      <c r="AJ35" s="75">
+        <v>-1</v>
+      </c>
+    </row>
+    <row r="36" spans="1:36" ht="12" customHeight="1">
+      <c r="A36" s="1" t="s">
         <v>42</v>
       </c>
       <c r="B36" s="8"/>
       <c r="C36" s="8"/>
-      <c r="D36" s="9"/>
-[...8 lines deleted...]
-      <c r="M36" s="10"/>
+      <c r="D36" s="8"/>
+      <c r="E36" s="8"/>
+      <c r="F36" s="8"/>
+      <c r="G36" s="8"/>
+      <c r="H36" s="9"/>
+      <c r="I36" s="8"/>
+      <c r="J36" s="9"/>
+      <c r="K36" s="9"/>
+      <c r="L36" s="9"/>
+      <c r="M36" s="9"/>
       <c r="N36" s="1">
         <v>-25</v>
       </c>
-      <c r="O36" s="12">
+      <c r="O36" s="10">
         <v>-36</v>
       </c>
       <c r="P36" s="1">
         <v>-24</v>
       </c>
-      <c r="Q36" s="21">
+      <c r="Q36" s="10">
         <v>-42</v>
       </c>
-      <c r="R36" s="12">
+      <c r="R36" s="10">
         <v>-23</v>
       </c>
-      <c r="S36" s="21">
+      <c r="S36" s="10">
         <v>-27</v>
       </c>
-      <c r="T36" s="21">
+      <c r="T36" s="10">
         <v>-42</v>
       </c>
-      <c r="U36" s="21">
+      <c r="U36" s="10">
         <v>-21</v>
       </c>
-      <c r="V36" s="21">
+      <c r="V36" s="10">
         <v>-28</v>
       </c>
-      <c r="W36" s="21">
+      <c r="W36" s="10">
         <v>-25</v>
       </c>
-      <c r="X36" s="12">
+      <c r="X36" s="10">
         <v>-44</v>
       </c>
-      <c r="Y36" s="21">
+      <c r="Y36" s="10">
         <v>-23</v>
       </c>
-      <c r="Z36" s="21">
+      <c r="Z36" s="10">
         <v>-25</v>
       </c>
-      <c r="AA36" s="21">
+      <c r="AA36" s="10">
         <v>-12</v>
       </c>
-      <c r="AB36" s="21">
+      <c r="AB36" s="10">
         <v>-18</v>
       </c>
-      <c r="AC36" s="21">
+      <c r="AC36" s="10">
         <v>-28</v>
       </c>
-      <c r="AD36" s="21">
+      <c r="AD36" s="10">
         <v>-34</v>
       </c>
-      <c r="AE36" s="21">
+      <c r="AE36" s="10">
         <v>-34</v>
       </c>
-      <c r="AF36" s="12">
+      <c r="AF36" s="10">
         <v>-32</v>
       </c>
-      <c r="AG36" s="21">
+      <c r="AG36" s="10">
         <v>-23</v>
       </c>
-      <c r="AH36" s="21">
+      <c r="AH36" s="10">
         <v>-50</v>
       </c>
-      <c r="AI36" s="77">
+      <c r="AI36" s="54">
         <v>-32</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A37" s="53" t="s">
+      <c r="AJ36" s="75">
+        <v>-27</v>
+      </c>
+    </row>
+    <row r="37" spans="1:36" ht="12" customHeight="1">
+      <c r="A37" s="1" t="s">
         <v>44</v>
       </c>
       <c r="B37" s="8"/>
       <c r="C37" s="8"/>
-      <c r="D37" s="9"/>
-[...8 lines deleted...]
-      <c r="M37" s="10"/>
+      <c r="D37" s="8"/>
+      <c r="E37" s="8"/>
+      <c r="F37" s="8"/>
+      <c r="G37" s="8"/>
+      <c r="H37" s="9"/>
+      <c r="I37" s="8"/>
+      <c r="J37" s="9"/>
+      <c r="K37" s="9"/>
+      <c r="L37" s="9"/>
+      <c r="M37" s="9"/>
       <c r="N37" s="1">
         <v>20</v>
       </c>
-      <c r="O37" s="12">
+      <c r="O37" s="10">
         <v>6</v>
       </c>
       <c r="P37" s="1">
         <v>23</v>
       </c>
-      <c r="Q37" s="21">
+      <c r="Q37" s="10">
         <v>13</v>
       </c>
-      <c r="R37" s="12">
+      <c r="R37" s="10">
         <v>14</v>
       </c>
-      <c r="S37" s="21">
+      <c r="S37" s="10">
         <v>6</v>
       </c>
-      <c r="T37" s="21">
+      <c r="T37" s="10">
         <v>6</v>
       </c>
-      <c r="U37" s="21">
+      <c r="U37" s="10">
         <v>16</v>
       </c>
-      <c r="V37" s="21">
+      <c r="V37" s="10">
         <v>7</v>
       </c>
-      <c r="W37" s="21">
+      <c r="W37" s="10">
         <v>12</v>
       </c>
-      <c r="X37" s="12">
+      <c r="X37" s="10">
         <v>8</v>
       </c>
-      <c r="Y37" s="21">
+      <c r="Y37" s="10">
         <v>23</v>
       </c>
-      <c r="Z37" s="21">
+      <c r="Z37" s="10">
         <v>8</v>
       </c>
-      <c r="AA37" s="21">
+      <c r="AA37" s="10">
         <v>-7</v>
       </c>
-      <c r="AB37" s="21">
+      <c r="AB37" s="10">
         <v>10</v>
       </c>
-      <c r="AC37" s="21">
+      <c r="AC37" s="10">
         <v>12</v>
       </c>
-      <c r="AD37" s="21">
+      <c r="AD37" s="10">
         <v>2</v>
       </c>
-      <c r="AE37" s="21">
+      <c r="AE37" s="10">
         <v>10</v>
       </c>
-      <c r="AF37" s="12">
+      <c r="AF37" s="10">
         <v>7</v>
       </c>
-      <c r="AG37" s="21">
+      <c r="AG37" s="10">
         <v>5</v>
       </c>
-      <c r="AH37" s="21">
+      <c r="AH37" s="10">
         <v>9</v>
       </c>
-      <c r="AI37" s="77">
+      <c r="AI37" s="54">
         <v>12</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="53" t="s">
+      <c r="AJ37" s="75">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="38" spans="1:36" ht="12" customHeight="1">
+      <c r="A38" s="1" t="s">
         <v>55</v>
       </c>
       <c r="B38" s="8"/>
       <c r="C38" s="8"/>
-      <c r="D38" s="9"/>
-[...8 lines deleted...]
-      <c r="M38" s="10"/>
+      <c r="D38" s="8"/>
+      <c r="E38" s="8"/>
+      <c r="F38" s="8"/>
+      <c r="G38" s="8"/>
+      <c r="H38" s="9"/>
+      <c r="I38" s="8"/>
+      <c r="J38" s="9"/>
+      <c r="K38" s="9"/>
+      <c r="L38" s="9"/>
+      <c r="M38" s="9"/>
       <c r="N38" s="1">
         <v>-20</v>
       </c>
-      <c r="O38" s="12">
+      <c r="O38" s="10">
         <v>-15</v>
       </c>
       <c r="P38" s="1">
         <v>-14</v>
       </c>
-      <c r="Q38" s="21">
+      <c r="Q38" s="10">
         <v>-18</v>
       </c>
-      <c r="R38" s="12">
+      <c r="R38" s="10">
         <v>-20</v>
       </c>
-      <c r="S38" s="21">
+      <c r="S38" s="10">
         <v>-13</v>
       </c>
-      <c r="T38" s="21">
+      <c r="T38" s="10">
         <v>-10</v>
       </c>
-      <c r="U38" s="21">
+      <c r="U38" s="10">
         <v>-17</v>
       </c>
-      <c r="V38" s="21">
+      <c r="V38" s="10">
         <v>-14</v>
       </c>
-      <c r="W38" s="21">
+      <c r="W38" s="10">
         <v>-24</v>
       </c>
-      <c r="X38" s="12">
+      <c r="X38" s="10">
         <v>-4</v>
       </c>
-      <c r="Y38" s="21">
+      <c r="Y38" s="10">
         <v>-15</v>
       </c>
-      <c r="Z38" s="21">
+      <c r="Z38" s="10">
         <v>-8</v>
       </c>
-      <c r="AA38" s="21">
+      <c r="AA38" s="10">
         <v>-9</v>
       </c>
-      <c r="AB38" s="21">
+      <c r="AB38" s="10">
         <v>-11</v>
       </c>
-      <c r="AC38" s="21">
+      <c r="AC38" s="10">
         <v>-19</v>
       </c>
-      <c r="AD38" s="21">
+      <c r="AD38" s="10">
         <v>-22</v>
       </c>
-      <c r="AE38" s="21">
+      <c r="AE38" s="10">
         <v>-15</v>
       </c>
-      <c r="AF38" s="12">
+      <c r="AF38" s="10">
         <v>-11</v>
       </c>
-      <c r="AG38" s="21">
+      <c r="AG38" s="10">
         <v>-19</v>
       </c>
-      <c r="AH38" s="21">
+      <c r="AH38" s="10">
         <v>-16</v>
       </c>
-      <c r="AI38" s="77">
+      <c r="AI38" s="54">
         <v>-17</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A39" s="53" t="s">
+      <c r="AJ38" s="75">
+        <v>-11</v>
+      </c>
+    </row>
+    <row r="39" spans="1:36" ht="12" customHeight="1">
+      <c r="A39" s="1" t="s">
         <v>47</v>
       </c>
       <c r="B39" s="8"/>
       <c r="C39" s="8"/>
-      <c r="D39" s="9"/>
-[...8 lines deleted...]
-      <c r="M39" s="10"/>
+      <c r="D39" s="8"/>
+      <c r="E39" s="8"/>
+      <c r="F39" s="8"/>
+      <c r="G39" s="8"/>
+      <c r="H39" s="9"/>
+      <c r="I39" s="8"/>
+      <c r="J39" s="9"/>
+      <c r="K39" s="9"/>
+      <c r="L39" s="9"/>
+      <c r="M39" s="9"/>
       <c r="N39" s="1">
         <v>7</v>
       </c>
-      <c r="O39" s="12">
+      <c r="O39" s="10">
         <v>1</v>
       </c>
       <c r="P39" s="1">
         <v>7</v>
       </c>
-      <c r="Q39" s="21">
+      <c r="Q39" s="10">
         <v>3</v>
       </c>
-      <c r="R39" s="12">
+      <c r="R39" s="10">
         <v>6</v>
       </c>
-      <c r="S39" s="21">
+      <c r="S39" s="10">
         <v>1</v>
       </c>
-      <c r="T39" s="21"/>
-      <c r="U39" s="21">
+      <c r="T39" s="10"/>
+      <c r="U39" s="10">
         <v>-8</v>
       </c>
-      <c r="V39" s="21">
+      <c r="V39" s="10">
         <v>10</v>
       </c>
-      <c r="W39" s="21">
+      <c r="W39" s="10">
         <v>2</v>
       </c>
-      <c r="X39" s="12">
+      <c r="X39" s="10">
         <v>3</v>
       </c>
-      <c r="Y39" s="21">
+      <c r="Y39" s="10">
         <v>-4</v>
       </c>
-      <c r="Z39" s="21">
+      <c r="Z39" s="10">
         <v>-2</v>
       </c>
-      <c r="AA39" s="21">
+      <c r="AA39" s="10">
         <v>3</v>
       </c>
-      <c r="AB39" s="21">
+      <c r="AB39" s="10">
         <v>6</v>
       </c>
-      <c r="AC39" s="21">
+      <c r="AC39" s="10">
         <v>-2</v>
       </c>
-      <c r="AD39" s="21">
+      <c r="AD39" s="10">
         <v>-7</v>
       </c>
-      <c r="AE39" s="21">
+      <c r="AE39" s="10">
         <v>-9</v>
       </c>
-      <c r="AF39" s="12">
+      <c r="AF39" s="10">
         <v>-5</v>
       </c>
-      <c r="AG39" s="21">
+      <c r="AG39" s="10">
         <v>-3</v>
       </c>
-      <c r="AH39" s="21">
+      <c r="AH39" s="10">
         <v>2</v>
       </c>
-      <c r="AI39" s="77">
+      <c r="AI39" s="54">
         <v>10</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A40" s="53" t="s">
+      <c r="AJ39" s="75">
+        <v>-8</v>
+      </c>
+    </row>
+    <row r="40" spans="1:36" ht="12" customHeight="1">
+      <c r="A40" s="1" t="s">
         <v>48</v>
       </c>
       <c r="B40" s="8"/>
       <c r="C40" s="8"/>
       <c r="D40" s="8"/>
       <c r="E40" s="8"/>
       <c r="F40" s="8"/>
       <c r="G40" s="8"/>
       <c r="H40" s="8"/>
       <c r="I40" s="8"/>
       <c r="J40" s="8"/>
       <c r="K40" s="8"/>
       <c r="L40" s="8"/>
       <c r="M40" s="8"/>
       <c r="N40" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="O40" s="12">
+      <c r="O40" s="10">
         <v>0</v>
       </c>
       <c r="P40" s="1">
         <v>3</v>
       </c>
-      <c r="Q40" s="21">
+      <c r="Q40" s="10">
         <v>-1</v>
       </c>
-      <c r="R40" s="12">
+      <c r="R40" s="10">
         <v>5</v>
       </c>
-      <c r="S40" s="21">
+      <c r="S40" s="10">
         <v>1</v>
       </c>
-      <c r="T40" s="21">
+      <c r="T40" s="10">
         <v>1</v>
       </c>
-      <c r="U40" s="21">
+      <c r="U40" s="10">
         <v>-3</v>
       </c>
-      <c r="V40" s="21">
+      <c r="V40" s="10">
         <v>4</v>
       </c>
-      <c r="W40" s="21">
+      <c r="W40" s="10">
         <v>4</v>
       </c>
-      <c r="X40" s="12">
+      <c r="X40" s="10">
         <v>2</v>
       </c>
-      <c r="Y40" s="21">
+      <c r="Y40" s="10">
         <v>-2</v>
       </c>
-      <c r="Z40" s="21">
+      <c r="Z40" s="10">
         <v>-3</v>
       </c>
-      <c r="AA40" s="21">
+      <c r="AA40" s="10">
         <v>2</v>
       </c>
-      <c r="AB40" s="21">
+      <c r="AB40" s="10">
         <v>-2</v>
       </c>
-      <c r="AC40" s="21">
+      <c r="AC40" s="10">
         <v>7</v>
       </c>
-      <c r="AD40" s="21">
+      <c r="AD40" s="10">
         <v>-3</v>
       </c>
-      <c r="AE40" s="21">
+      <c r="AE40" s="10">
         <v>-5</v>
       </c>
-      <c r="AF40" s="12">
+      <c r="AF40" s="10">
         <v>2</v>
       </c>
-      <c r="AG40" s="21">
+      <c r="AG40" s="10">
         <v>1</v>
       </c>
-      <c r="AH40" s="21">
+      <c r="AH40" s="10">
         <v>-6</v>
       </c>
-      <c r="AI40" s="77">
+      <c r="AI40" s="54">
         <v>2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A41" s="53" t="s">
+      <c r="AJ40" s="75">
+        <v>-5</v>
+      </c>
+    </row>
+    <row r="41" spans="1:36" ht="12" customHeight="1">
+      <c r="A41" s="1" t="s">
         <v>56</v>
       </c>
       <c r="B41" s="8"/>
       <c r="C41" s="8"/>
       <c r="D41" s="8"/>
       <c r="E41" s="8"/>
       <c r="F41" s="8"/>
       <c r="G41" s="8"/>
       <c r="H41" s="8"/>
       <c r="I41" s="8"/>
       <c r="J41" s="8"/>
       <c r="K41" s="8"/>
       <c r="L41" s="8"/>
       <c r="M41" s="8"/>
       <c r="N41" s="1">
         <v>-3</v>
       </c>
-      <c r="O41" s="12">
+      <c r="O41" s="10">
         <v>3</v>
       </c>
       <c r="P41" s="1">
         <v>2</v>
       </c>
-      <c r="Q41" s="21">
+      <c r="Q41" s="10">
         <v>1</v>
       </c>
-      <c r="R41" s="12">
+      <c r="R41" s="10">
         <v>1</v>
       </c>
-      <c r="S41" s="21">
+      <c r="S41" s="10">
         <v>2</v>
       </c>
-      <c r="T41" s="21">
+      <c r="T41" s="10">
         <v>-2</v>
       </c>
-      <c r="U41" s="21">
+      <c r="U41" s="10">
         <v>3</v>
       </c>
-      <c r="V41" s="21"/>
-      <c r="W41" s="21" t="s">
+      <c r="V41" s="10"/>
+      <c r="W41" s="10" t="s">
         <v>26</v>
       </c>
-      <c r="X41" s="12">
+      <c r="X41" s="10">
         <v>-2</v>
       </c>
-      <c r="Y41" s="21">
+      <c r="Y41" s="10">
         <v>7</v>
       </c>
-      <c r="Z41" s="21">
+      <c r="Z41" s="10">
         <v>-9</v>
       </c>
-      <c r="AA41" s="21">
+      <c r="AA41" s="10">
         <v>-4</v>
       </c>
-      <c r="AB41" s="21">
+      <c r="AB41" s="10">
         <v>2</v>
       </c>
-      <c r="AC41" s="21">
+      <c r="AC41" s="10">
         <v>-1</v>
       </c>
-      <c r="AD41" s="21">
+      <c r="AD41" s="10">
         <v>4</v>
       </c>
-      <c r="AE41" s="21">
+      <c r="AE41" s="10">
         <v>2</v>
       </c>
-      <c r="AF41" s="12">
+      <c r="AF41" s="10">
         <v>6</v>
       </c>
-      <c r="AG41" s="21">
+      <c r="AG41" s="10">
         <v>-7</v>
       </c>
-      <c r="AH41" s="21">
+      <c r="AH41" s="10">
         <v>-6</v>
       </c>
-      <c r="AI41" s="77">
+      <c r="AI41" s="54">
         <v>1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A42" s="53" t="s">
+      <c r="AJ41" s="75">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="42" spans="1:36" ht="12" customHeight="1">
+      <c r="A42" s="1" t="s">
         <v>57</v>
       </c>
       <c r="B42" s="8"/>
       <c r="C42" s="8"/>
-      <c r="D42" s="9"/>
-[...8 lines deleted...]
-      <c r="M42" s="10"/>
+      <c r="D42" s="8"/>
+      <c r="E42" s="8"/>
+      <c r="F42" s="8"/>
+      <c r="G42" s="8"/>
+      <c r="H42" s="9"/>
+      <c r="I42" s="8"/>
+      <c r="J42" s="9"/>
+      <c r="K42" s="9"/>
+      <c r="L42" s="9"/>
+      <c r="M42" s="9"/>
       <c r="N42" s="1">
         <v>-5</v>
       </c>
-      <c r="O42" s="12">
+      <c r="O42" s="10">
         <v>-1</v>
       </c>
       <c r="P42" s="1">
         <v>-2</v>
       </c>
-      <c r="Q42" s="21">
+      <c r="Q42" s="10">
         <v>-1</v>
       </c>
-      <c r="R42" s="12">
+      <c r="R42" s="10">
         <v>3</v>
       </c>
-      <c r="S42" s="21">
+      <c r="S42" s="10">
         <v>-1</v>
       </c>
-      <c r="T42" s="21">
+      <c r="T42" s="10">
         <v>-2</v>
       </c>
-      <c r="U42" s="21"/>
-      <c r="V42" s="21">
+      <c r="U42" s="10"/>
+      <c r="V42" s="10">
         <v>-3</v>
       </c>
-      <c r="W42" s="21">
+      <c r="W42" s="10">
         <v>-1</v>
       </c>
-      <c r="X42" s="12">
+      <c r="X42" s="10">
         <v>-3</v>
       </c>
-      <c r="Y42" s="21">
+      <c r="Y42" s="10">
         <v>1</v>
       </c>
-      <c r="Z42" s="21">
+      <c r="Z42" s="10">
         <v>-3</v>
       </c>
-      <c r="AA42" s="21">
+      <c r="AA42" s="10">
         <v>-6</v>
       </c>
-      <c r="AB42" s="21">
+      <c r="AB42" s="10">
         <v>-9</v>
       </c>
-      <c r="AC42" s="21">
+      <c r="AC42" s="10">
         <v>-2</v>
       </c>
-      <c r="AD42" s="21">
+      <c r="AD42" s="10">
         <v>-3</v>
       </c>
-      <c r="AE42" s="21">
+      <c r="AE42" s="10">
         <v>-3</v>
       </c>
-      <c r="AF42" s="21" t="s">
+      <c r="AF42" s="10" t="s">
         <v>26</v>
       </c>
-      <c r="AG42" s="21">
+      <c r="AG42" s="10">
         <v>-9</v>
       </c>
-      <c r="AH42" s="21">
+      <c r="AH42" s="10">
         <v>-6</v>
       </c>
-      <c r="AI42" s="77">
+      <c r="AI42" s="54">
         <v>-6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A43" s="53" t="s">
+      <c r="AJ42" s="75">
+        <v>-9</v>
+      </c>
+    </row>
+    <row r="43" spans="1:36" ht="12" customHeight="1">
+      <c r="A43" s="1" t="s">
         <v>49</v>
       </c>
       <c r="B43" s="8"/>
       <c r="C43" s="8"/>
-      <c r="D43" s="9"/>
-[...8 lines deleted...]
-      <c r="M43" s="10"/>
+      <c r="D43" s="8"/>
+      <c r="E43" s="8"/>
+      <c r="F43" s="8"/>
+      <c r="G43" s="8"/>
+      <c r="H43" s="9"/>
+      <c r="I43" s="8"/>
+      <c r="J43" s="9"/>
+      <c r="K43" s="9"/>
+      <c r="L43" s="9"/>
+      <c r="M43" s="9"/>
       <c r="N43" s="1">
         <v>18</v>
       </c>
-      <c r="O43" s="12">
+      <c r="O43" s="10">
         <v>24</v>
       </c>
       <c r="P43" s="1">
         <v>9</v>
       </c>
-      <c r="Q43" s="21">
+      <c r="Q43" s="10">
         <v>16</v>
       </c>
-      <c r="R43" s="12">
+      <c r="R43" s="10">
         <v>12</v>
       </c>
-      <c r="S43" s="21">
+      <c r="S43" s="10">
         <v>9</v>
       </c>
-      <c r="T43" s="21">
+      <c r="T43" s="10">
         <v>13</v>
       </c>
-      <c r="U43" s="21">
+      <c r="U43" s="10">
         <v>15</v>
       </c>
-      <c r="V43" s="21">
+      <c r="V43" s="10">
         <v>16</v>
       </c>
-      <c r="W43" s="21">
+      <c r="W43" s="10">
         <v>3</v>
       </c>
-      <c r="X43" s="12">
+      <c r="X43" s="10">
         <v>10</v>
       </c>
-      <c r="Y43" s="21">
+      <c r="Y43" s="10">
         <v>8</v>
       </c>
-      <c r="Z43" s="21">
+      <c r="Z43" s="10">
         <v>15</v>
       </c>
-      <c r="AA43" s="21">
+      <c r="AA43" s="10">
         <v>7</v>
       </c>
-      <c r="AB43" s="21">
+      <c r="AB43" s="10">
         <v>23</v>
       </c>
-      <c r="AC43" s="21">
+      <c r="AC43" s="10">
         <v>9</v>
       </c>
-      <c r="AD43" s="21">
+      <c r="AD43" s="10">
         <v>6</v>
       </c>
-      <c r="AE43" s="21" t="s">
+      <c r="AE43" s="10" t="s">
         <v>26</v>
       </c>
-      <c r="AF43" s="12">
+      <c r="AF43" s="10">
         <v>11</v>
       </c>
-      <c r="AG43" s="21">
+      <c r="AG43" s="10">
         <v>6</v>
       </c>
-      <c r="AH43" s="21">
+      <c r="AH43" s="10">
         <v>12</v>
       </c>
-      <c r="AI43" s="77">
+      <c r="AI43" s="54">
         <v>10</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A44" s="53" t="s">
+      <c r="AJ43" s="75">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="44" spans="1:36" ht="12" customHeight="1">
+      <c r="A44" s="1" t="s">
         <v>50</v>
       </c>
       <c r="B44" s="8"/>
       <c r="C44" s="8"/>
-      <c r="D44" s="9"/>
-[...9 lines deleted...]
-      <c r="N44" s="53">
+      <c r="D44" s="8"/>
+      <c r="E44" s="8"/>
+      <c r="F44" s="8"/>
+      <c r="G44" s="8"/>
+      <c r="H44" s="9"/>
+      <c r="I44" s="8"/>
+      <c r="J44" s="9"/>
+      <c r="K44" s="9"/>
+      <c r="L44" s="9"/>
+      <c r="M44" s="9"/>
+      <c r="N44" s="1">
         <v>11</v>
       </c>
-      <c r="O44" s="12">
+      <c r="O44" s="10">
         <v>13</v>
       </c>
-      <c r="P44" s="53">
+      <c r="P44" s="1">
         <v>9</v>
       </c>
-      <c r="Q44" s="21">
+      <c r="Q44" s="10">
         <v>19</v>
       </c>
-      <c r="R44" s="12">
+      <c r="R44" s="10">
         <v>5</v>
       </c>
-      <c r="S44" s="21">
+      <c r="S44" s="10">
         <v>14</v>
       </c>
-      <c r="T44" s="21">
+      <c r="T44" s="10">
         <v>6</v>
       </c>
-      <c r="U44" s="21">
+      <c r="U44" s="10">
         <v>-2</v>
       </c>
-      <c r="V44" s="21">
+      <c r="V44" s="10">
         <v>2</v>
       </c>
-      <c r="W44" s="21">
+      <c r="W44" s="10">
         <v>11</v>
       </c>
-      <c r="X44" s="12">
+      <c r="X44" s="10">
         <v>10</v>
       </c>
-      <c r="Y44" s="21">
+      <c r="Y44" s="10">
         <v>-5</v>
       </c>
-      <c r="Z44" s="21">
+      <c r="Z44" s="10">
         <v>12</v>
       </c>
-      <c r="AA44" s="21">
+      <c r="AA44" s="10">
         <v>-9</v>
       </c>
-      <c r="AB44" s="21">
+      <c r="AB44" s="10">
         <v>19</v>
       </c>
-      <c r="AC44" s="21">
+      <c r="AC44" s="10">
         <v>-8</v>
       </c>
-      <c r="AD44" s="21">
+      <c r="AD44" s="10">
         <v>-7</v>
       </c>
-      <c r="AE44" s="21">
+      <c r="AE44" s="10">
         <v>-4</v>
       </c>
-      <c r="AF44" s="12">
+      <c r="AF44" s="10">
         <v>10</v>
       </c>
-      <c r="AG44" s="21">
+      <c r="AG44" s="10">
         <v>4</v>
       </c>
-      <c r="AH44" s="21">
+      <c r="AH44" s="10">
         <v>-9</v>
       </c>
-      <c r="AI44" s="77">
+      <c r="AI44" s="54">
         <v>14</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A45" s="53" t="s">
+      <c r="AJ44" s="75">
+        <v>-2</v>
+      </c>
+    </row>
+    <row r="45" spans="1:36" ht="12" customHeight="1">
+      <c r="A45" s="1" t="s">
         <v>58</v>
       </c>
       <c r="B45" s="8"/>
       <c r="C45" s="8"/>
-      <c r="D45" s="9"/>
-[...9 lines deleted...]
-      <c r="N45" s="53">
+      <c r="D45" s="8"/>
+      <c r="E45" s="8"/>
+      <c r="F45" s="8"/>
+      <c r="G45" s="8"/>
+      <c r="H45" s="9"/>
+      <c r="I45" s="8"/>
+      <c r="J45" s="9"/>
+      <c r="K45" s="9"/>
+      <c r="L45" s="9"/>
+      <c r="M45" s="9"/>
+      <c r="N45" s="1">
         <v>-2</v>
       </c>
-      <c r="O45" s="12">
+      <c r="O45" s="10">
         <v>3</v>
       </c>
-      <c r="P45" s="53">
+      <c r="P45" s="1">
         <v>0</v>
       </c>
-      <c r="Q45" s="21">
+      <c r="Q45" s="10">
         <v>-4</v>
       </c>
-      <c r="R45" s="12">
+      <c r="R45" s="10">
         <v>0</v>
       </c>
-      <c r="S45" s="21">
+      <c r="S45" s="10">
         <v>-14</v>
       </c>
-      <c r="T45" s="21">
+      <c r="T45" s="10">
         <v>-3</v>
       </c>
-      <c r="U45" s="21">
+      <c r="U45" s="10">
         <v>3</v>
       </c>
-      <c r="V45" s="21">
+      <c r="V45" s="10">
         <v>-5</v>
       </c>
-      <c r="W45" s="21">
+      <c r="W45" s="10">
         <v>6</v>
       </c>
-      <c r="X45" s="12">
+      <c r="X45" s="10">
         <v>-3</v>
       </c>
-      <c r="Y45" s="21">
+      <c r="Y45" s="10">
         <v>-6</v>
       </c>
-      <c r="Z45" s="21">
+      <c r="Z45" s="10">
         <v>-2</v>
       </c>
-      <c r="AA45" s="21">
+      <c r="AA45" s="10">
         <v>-4</v>
       </c>
-      <c r="AB45" s="21"/>
-      <c r="AC45" s="21">
+      <c r="AB45" s="10"/>
+      <c r="AC45" s="10">
         <v>-6</v>
       </c>
-      <c r="AD45" s="21" t="s">
+      <c r="AD45" s="10" t="s">
         <v>26</v>
       </c>
-      <c r="AE45" s="21">
+      <c r="AE45" s="10">
         <v>-3</v>
       </c>
-      <c r="AF45" s="12">
+      <c r="AF45" s="10">
         <v>-2</v>
       </c>
-      <c r="AG45" s="21">
+      <c r="AG45" s="10">
         <v>-1</v>
       </c>
-      <c r="AH45" s="21">
+      <c r="AH45" s="10">
         <v>4</v>
       </c>
-      <c r="AI45" s="77">
+      <c r="AI45" s="54">
         <v>-6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A46" s="22" t="s">
+      <c r="AJ45" s="75">
+        <v>-13</v>
+      </c>
+    </row>
+    <row r="46" spans="1:36" ht="12" customHeight="1">
+      <c r="A46" s="17" t="s">
         <v>52</v>
       </c>
-      <c r="B46" s="14"/>
-[...11 lines deleted...]
-      <c r="N46" s="22">
+      <c r="B46" s="11"/>
+      <c r="C46" s="11"/>
+      <c r="D46" s="11"/>
+      <c r="E46" s="11"/>
+      <c r="F46" s="11"/>
+      <c r="G46" s="11"/>
+      <c r="H46" s="12"/>
+      <c r="I46" s="11"/>
+      <c r="J46" s="12"/>
+      <c r="K46" s="12"/>
+      <c r="L46" s="12"/>
+      <c r="M46" s="12"/>
+      <c r="N46" s="17">
         <v>-15</v>
       </c>
-      <c r="O46" s="16">
+      <c r="O46" s="13">
         <v>-12</v>
       </c>
-      <c r="P46" s="22">
+      <c r="P46" s="17">
         <v>-21</v>
       </c>
-      <c r="Q46" s="16">
+      <c r="Q46" s="13">
         <v>-12</v>
       </c>
-      <c r="R46" s="16">
+      <c r="R46" s="13">
         <v>-17</v>
       </c>
-      <c r="S46" s="16">
+      <c r="S46" s="13">
         <v>-26</v>
       </c>
-      <c r="T46" s="16">
+      <c r="T46" s="13">
         <v>-9</v>
       </c>
-      <c r="U46" s="16">
+      <c r="U46" s="13">
         <v>-23</v>
       </c>
-      <c r="V46" s="16">
+      <c r="V46" s="13">
         <v>-11</v>
       </c>
-      <c r="W46" s="16">
+      <c r="W46" s="13">
         <v>-10</v>
       </c>
-      <c r="X46" s="16">
+      <c r="X46" s="13">
         <v>-14</v>
       </c>
-      <c r="Y46" s="16">
+      <c r="Y46" s="13">
         <v>-14</v>
       </c>
-      <c r="Z46" s="16">
+      <c r="Z46" s="13">
         <v>-20</v>
       </c>
-      <c r="AA46" s="16">
+      <c r="AA46" s="13">
         <v>-25</v>
       </c>
-      <c r="AB46" s="16">
+      <c r="AB46" s="13">
         <v>-27</v>
       </c>
-      <c r="AC46" s="16">
+      <c r="AC46" s="13">
         <v>-12</v>
       </c>
-      <c r="AD46" s="16">
+      <c r="AD46" s="13">
         <v>-9</v>
       </c>
-      <c r="AE46" s="16">
+      <c r="AE46" s="13">
         <v>-5</v>
       </c>
-      <c r="AF46" s="16">
+      <c r="AF46" s="13">
         <v>-17</v>
       </c>
-      <c r="AG46" s="16">
+      <c r="AG46" s="13">
         <v>-19</v>
       </c>
-      <c r="AH46" s="16">
+      <c r="AH46" s="13">
         <v>-19</v>
       </c>
-      <c r="AI46" s="78">
+      <c r="AI46" s="55">
         <v>-20</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A47" s="17" t="s">
+      <c r="AJ46" s="55">
+        <v>-11</v>
+      </c>
+    </row>
+    <row r="47" spans="1:36">
+      <c r="A47" s="14" t="s">
         <v>25</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="T32:AG32"/>
     <mergeCell ref="AF8:AQ8"/>
     <mergeCell ref="T6:AQ6"/>
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="B8:M8"/>
     <mergeCell ref="T8:AE8"/>
     <mergeCell ref="N8:S8"/>
     <mergeCell ref="T10:AG10"/>
     <mergeCell ref="T25:AG25"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A3:AQ40"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="13" topLeftCell="R1" activePane="topRight" state="frozen"/>
       <selection pane="topRight" activeCell="A3" sqref="A3:AQ3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="26.88671875" style="1" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="26.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="3" width="0" style="1" hidden="1" customWidth="1"/>
-    <col min="4" max="4" width="8.44140625" style="1" hidden="1" customWidth="1"/>
+    <col min="4" max="4" width="8.42578125" style="1" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="0" style="1" hidden="1" customWidth="1"/>
-    <col min="6" max="6" width="8.33203125" style="1" hidden="1" customWidth="1"/>
+    <col min="6" max="6" width="8.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="7" max="13" width="0" style="1" hidden="1" customWidth="1"/>
-    <col min="14" max="15" width="9.109375" style="1"/>
-[...2 lines deleted...]
-    <col min="18" max="18" width="8.44140625" style="1" customWidth="1"/>
+    <col min="14" max="15" width="9.140625" style="1"/>
+    <col min="16" max="16" width="8.85546875" style="1" customWidth="1"/>
+    <col min="17" max="17" width="9.140625" style="1"/>
+    <col min="18" max="18" width="8.42578125" style="1" customWidth="1"/>
     <col min="19" max="19" width="8" style="1" customWidth="1"/>
-    <col min="20" max="25" width="9.109375" style="1"/>
-[...2 lines deleted...]
-    <col min="29" max="16384" width="9.109375" style="1"/>
+    <col min="20" max="27" width="9.140625" style="1"/>
+    <col min="28" max="28" width="8.42578125" style="1" customWidth="1"/>
+    <col min="29" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:43" ht="13.2">
-      <c r="A3" s="79" t="s">
+    <row r="3" spans="1:43" ht="12.75">
+      <c r="A3" s="56" t="s">
         <v>31</v>
       </c>
-      <c r="B3" s="79"/>
-[...40 lines deleted...]
-      <c r="AQ3" s="79"/>
+      <c r="B3" s="56"/>
+      <c r="C3" s="56"/>
+      <c r="D3" s="56"/>
+      <c r="E3" s="56"/>
+      <c r="F3" s="56"/>
+      <c r="G3" s="56"/>
+      <c r="H3" s="56"/>
+      <c r="I3" s="56"/>
+      <c r="J3" s="56"/>
+      <c r="K3" s="56"/>
+      <c r="L3" s="56"/>
+      <c r="M3" s="56"/>
+      <c r="N3" s="56"/>
+      <c r="O3" s="56"/>
+      <c r="P3" s="56"/>
+      <c r="Q3" s="56"/>
+      <c r="R3" s="56"/>
+      <c r="S3" s="56"/>
+      <c r="T3" s="56"/>
+      <c r="U3" s="56"/>
+      <c r="V3" s="56"/>
+      <c r="W3" s="56"/>
+      <c r="X3" s="56"/>
+      <c r="Y3" s="56"/>
+      <c r="Z3" s="56"/>
+      <c r="AA3" s="56"/>
+      <c r="AB3" s="56"/>
+      <c r="AC3" s="56"/>
+      <c r="AD3" s="56"/>
+      <c r="AE3" s="56"/>
+      <c r="AF3" s="56"/>
+      <c r="AG3" s="56"/>
+      <c r="AH3" s="56"/>
+      <c r="AI3" s="56"/>
+      <c r="AJ3" s="56"/>
+      <c r="AK3" s="56"/>
+      <c r="AL3" s="56"/>
+      <c r="AM3" s="56"/>
+      <c r="AN3" s="56"/>
+      <c r="AO3" s="56"/>
+      <c r="AP3" s="56"/>
+      <c r="AQ3" s="56"/>
     </row>
     <row r="4" spans="1:43">
-      <c r="N4" s="27"/>
-[...12 lines deleted...]
-      <c r="AQ4" s="54" t="s">
+      <c r="N4" s="17"/>
+      <c r="O4" s="17"/>
+      <c r="P4" s="17"/>
+      <c r="Q4" s="17"/>
+      <c r="R4" s="17"/>
+      <c r="S4" s="17"/>
+      <c r="T4" s="17"/>
+      <c r="U4" s="17"/>
+      <c r="V4" s="17"/>
+      <c r="W4" s="17"/>
+      <c r="X4" s="17"/>
+      <c r="Y4" s="17"/>
+      <c r="AQ4" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="5" spans="1:43">
-      <c r="A5" s="92"/>
-      <c r="B5" s="84">
+      <c r="A5" s="69"/>
+      <c r="B5" s="61">
         <v>2021</v>
       </c>
-      <c r="C5" s="85"/>
-[...10 lines deleted...]
-      <c r="N5" s="86">
+      <c r="C5" s="62"/>
+      <c r="D5" s="62"/>
+      <c r="E5" s="62"/>
+      <c r="F5" s="62"/>
+      <c r="G5" s="62"/>
+      <c r="H5" s="62"/>
+      <c r="I5" s="62"/>
+      <c r="J5" s="62"/>
+      <c r="K5" s="62"/>
+      <c r="L5" s="62"/>
+      <c r="M5" s="62"/>
+      <c r="N5" s="63">
         <v>2022</v>
       </c>
-      <c r="O5" s="87"/>
-[...10 lines deleted...]
-      <c r="Z5" s="90">
+      <c r="O5" s="64"/>
+      <c r="P5" s="64"/>
+      <c r="Q5" s="64"/>
+      <c r="R5" s="64"/>
+      <c r="S5" s="64"/>
+      <c r="T5" s="64"/>
+      <c r="U5" s="64"/>
+      <c r="V5" s="64"/>
+      <c r="W5" s="64"/>
+      <c r="X5" s="64"/>
+      <c r="Y5" s="64"/>
+      <c r="Z5" s="67">
         <v>2023</v>
       </c>
-      <c r="AA5" s="90"/>
-[...10 lines deleted...]
-      <c r="AL5" s="84">
+      <c r="AA5" s="67"/>
+      <c r="AB5" s="67"/>
+      <c r="AC5" s="67"/>
+      <c r="AD5" s="67"/>
+      <c r="AE5" s="67"/>
+      <c r="AF5" s="67"/>
+      <c r="AG5" s="67"/>
+      <c r="AH5" s="67"/>
+      <c r="AI5" s="67"/>
+      <c r="AJ5" s="67"/>
+      <c r="AK5" s="61"/>
+      <c r="AL5" s="61">
         <v>2024</v>
       </c>
-      <c r="AM5" s="85"/>
-[...3 lines deleted...]
-      <c r="AQ5" s="89"/>
+      <c r="AM5" s="62"/>
+      <c r="AN5" s="62"/>
+      <c r="AO5" s="62"/>
+      <c r="AP5" s="62"/>
+      <c r="AQ5" s="66"/>
     </row>
     <row r="6" spans="1:43" ht="24.75" customHeight="1">
-      <c r="A6" s="93"/>
-      <c r="B6" s="30" t="s">
+      <c r="A6" s="70"/>
+      <c r="B6" s="21" t="s">
         <v>5</v>
       </c>
-      <c r="C6" s="30" t="s">
+      <c r="C6" s="21" t="s">
         <v>15</v>
       </c>
-      <c r="D6" s="31" t="s">
+      <c r="D6" s="22" t="s">
         <v>16</v>
       </c>
-      <c r="E6" s="31" t="s">
+      <c r="E6" s="22" t="s">
         <v>17</v>
       </c>
-      <c r="F6" s="31" t="s">
+      <c r="F6" s="22" t="s">
         <v>10</v>
       </c>
-      <c r="G6" s="31" t="s">
+      <c r="G6" s="22" t="s">
         <v>11</v>
       </c>
-      <c r="H6" s="31" t="s">
+      <c r="H6" s="22" t="s">
         <v>12</v>
       </c>
-      <c r="I6" s="32" t="s">
+      <c r="I6" s="23" t="s">
         <v>13</v>
       </c>
-      <c r="J6" s="32" t="s">
+      <c r="J6" s="23" t="s">
         <v>14</v>
       </c>
-      <c r="K6" s="32" t="s">
+      <c r="K6" s="23" t="s">
         <v>21</v>
       </c>
-      <c r="L6" s="32" t="s">
+      <c r="L6" s="23" t="s">
         <v>22</v>
       </c>
-      <c r="M6" s="33" t="s">
+      <c r="M6" s="23" t="s">
         <v>24</v>
       </c>
       <c r="N6" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="O6" s="30" t="s">
+      <c r="O6" s="21" t="s">
         <v>15</v>
       </c>
-      <c r="P6" s="31" t="s">
+      <c r="P6" s="22" t="s">
         <v>16</v>
       </c>
-      <c r="Q6" s="32" t="s">
+      <c r="Q6" s="23" t="s">
         <v>17</v>
       </c>
-      <c r="R6" s="32" t="s">
+      <c r="R6" s="23" t="s">
         <v>10</v>
       </c>
-      <c r="S6" s="32" t="s">
+      <c r="S6" s="23" t="s">
         <v>11</v>
       </c>
-      <c r="T6" s="32" t="s">
+      <c r="T6" s="23" t="s">
         <v>12</v>
       </c>
-      <c r="U6" s="32" t="s">
+      <c r="U6" s="23" t="s">
         <v>13</v>
       </c>
-      <c r="V6" s="32" t="s">
+      <c r="V6" s="23" t="s">
         <v>14</v>
       </c>
-      <c r="W6" s="32" t="s">
+      <c r="W6" s="23" t="s">
         <v>21</v>
       </c>
-      <c r="X6" s="32" t="s">
+      <c r="X6" s="23" t="s">
         <v>22</v>
       </c>
-      <c r="Y6" s="33" t="s">
+      <c r="Y6" s="23" t="s">
         <v>24</v>
       </c>
       <c r="Z6" s="6" t="s">
         <v>5</v>
       </c>
       <c r="AA6" s="6" t="s">
         <v>6</v>
       </c>
       <c r="AB6" s="6" t="s">
         <v>7</v>
       </c>
       <c r="AC6" s="6" t="s">
         <v>8</v>
       </c>
       <c r="AD6" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AE6" s="6" t="s">
         <v>1</v>
       </c>
       <c r="AF6" s="6" t="s">
         <v>2</v>
       </c>
       <c r="AG6" s="4" t="s">
         <v>3</v>
       </c>
       <c r="AH6" s="6" t="s">
         <v>4</v>
       </c>
       <c r="AI6" s="4" t="s">
         <v>19</v>
       </c>
       <c r="AJ6" s="4" t="s">
         <v>20</v>
       </c>
       <c r="AK6" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="AL6" s="52" t="s">
+      <c r="AL6" s="35" t="s">
         <v>5</v>
       </c>
-      <c r="AM6" s="52" t="s">
+      <c r="AM6" s="35" t="s">
         <v>6</v>
       </c>
-      <c r="AN6" s="52" t="s">
+      <c r="AN6" s="35" t="s">
         <v>7</v>
       </c>
-      <c r="AO6" s="52" t="s">
+      <c r="AO6" s="35" t="s">
         <v>8</v>
       </c>
       <c r="AP6" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AQ6" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:43">
-      <c r="A7" s="88" t="s">
+      <c r="A7" s="65" t="s">
         <v>9</v>
       </c>
-      <c r="B7" s="88"/>
-[...40 lines deleted...]
-      <c r="AQ7" s="80"/>
+      <c r="B7" s="65"/>
+      <c r="C7" s="65"/>
+      <c r="D7" s="65"/>
+      <c r="E7" s="65"/>
+      <c r="F7" s="65"/>
+      <c r="G7" s="65"/>
+      <c r="H7" s="65"/>
+      <c r="I7" s="65"/>
+      <c r="J7" s="65"/>
+      <c r="K7" s="65"/>
+      <c r="L7" s="65"/>
+      <c r="M7" s="65"/>
+      <c r="N7" s="65"/>
+      <c r="O7" s="65"/>
+      <c r="P7" s="65"/>
+      <c r="Q7" s="65"/>
+      <c r="R7" s="65"/>
+      <c r="S7" s="65"/>
+      <c r="T7" s="65"/>
+      <c r="U7" s="65"/>
+      <c r="V7" s="65"/>
+      <c r="W7" s="65"/>
+      <c r="X7" s="65"/>
+      <c r="Y7" s="65"/>
+      <c r="Z7" s="65"/>
+      <c r="AA7" s="65"/>
+      <c r="AB7" s="65"/>
+      <c r="AC7" s="65"/>
+      <c r="AD7" s="65"/>
+      <c r="AE7" s="65"/>
+      <c r="AF7" s="65"/>
+      <c r="AG7" s="65"/>
+      <c r="AH7" s="65"/>
+      <c r="AI7" s="65"/>
+      <c r="AJ7" s="65"/>
+      <c r="AK7" s="65"/>
+      <c r="AL7" s="65"/>
+      <c r="AM7" s="65"/>
+      <c r="AN7" s="65"/>
+      <c r="AO7" s="65"/>
+      <c r="AP7" s="65"/>
+      <c r="AQ7" s="57"/>
     </row>
     <row r="8" spans="1:43">
-      <c r="A8" s="50" t="s">
+      <c r="A8" s="33" t="s">
         <v>33</v>
       </c>
-      <c r="B8" s="35"/>
-[...10 lines deleted...]
-      <c r="M8" s="39"/>
+      <c r="B8" s="25"/>
+      <c r="C8" s="25"/>
+      <c r="D8" s="25"/>
+      <c r="E8" s="25"/>
+      <c r="F8" s="25"/>
+      <c r="G8" s="25"/>
+      <c r="H8" s="26"/>
+      <c r="I8" s="25"/>
+      <c r="J8" s="26"/>
+      <c r="K8" s="26"/>
+      <c r="L8" s="26"/>
+      <c r="M8" s="27"/>
       <c r="N8" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="O8" s="40">
+      <c r="O8" s="28">
         <v>-2.19</v>
       </c>
-      <c r="P8" s="40">
+      <c r="P8" s="28">
         <v>-0.87</v>
       </c>
-      <c r="Q8" s="40">
+      <c r="Q8" s="28">
         <v>-0.22</v>
       </c>
-      <c r="R8" s="40">
+      <c r="R8" s="28">
         <v>0.28000000000000003</v>
       </c>
-      <c r="S8" s="40">
+      <c r="S8" s="28">
         <v>0.74</v>
       </c>
-      <c r="T8" s="40">
+      <c r="T8" s="28">
         <v>1.1399999999999999</v>
       </c>
-      <c r="U8" s="40">
+      <c r="U8" s="28">
         <v>1.24</v>
       </c>
       <c r="V8" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="W8" s="40">
+      <c r="W8" s="28">
         <v>1.41</v>
       </c>
-      <c r="X8" s="40">
+      <c r="X8" s="28">
         <v>1.42</v>
       </c>
-      <c r="Y8" s="40">
+      <c r="Y8" s="28">
         <v>1.3</v>
       </c>
-      <c r="Z8" s="18">
+      <c r="Z8" s="15">
         <v>0.87</v>
       </c>
-      <c r="AA8" s="18">
+      <c r="AA8" s="15">
         <v>0.25</v>
       </c>
-      <c r="AB8" s="18">
+      <c r="AB8" s="15">
         <v>0.17</v>
       </c>
-      <c r="AC8" s="18">
+      <c r="AC8" s="15">
         <v>0.18</v>
       </c>
-      <c r="AD8" s="18">
+      <c r="AD8" s="15">
         <v>0.6</v>
       </c>
-      <c r="AE8" s="18">
+      <c r="AE8" s="15">
         <v>0.16</v>
       </c>
-      <c r="AF8" s="18">
+      <c r="AF8" s="15">
         <v>0.4</v>
       </c>
-      <c r="AG8" s="18">
+      <c r="AG8" s="15">
         <v>0.1</v>
       </c>
-      <c r="AH8" s="18">
+      <c r="AH8" s="15">
         <v>0.06</v>
       </c>
-      <c r="AI8" s="18">
+      <c r="AI8" s="15">
         <v>0</v>
       </c>
-      <c r="AJ8" s="18">
+      <c r="AJ8" s="15">
         <v>0.09</v>
       </c>
-      <c r="AK8" s="18">
+      <c r="AK8" s="15">
         <v>-0.02</v>
       </c>
-      <c r="AL8" s="18">
+      <c r="AL8" s="15">
         <v>-0.41</v>
       </c>
-      <c r="AM8" s="18">
+      <c r="AM8" s="15">
         <v>0.18</v>
       </c>
-      <c r="AN8" s="18">
+      <c r="AN8" s="15">
         <v>-0.23</v>
       </c>
-      <c r="AO8" s="18">
+      <c r="AO8" s="15">
         <v>0.46</v>
       </c>
-      <c r="AP8" s="18">
+      <c r="AP8" s="15">
         <v>0.28000000000000003</v>
       </c>
-      <c r="AQ8" s="18">
+      <c r="AQ8" s="15">
         <v>0.09</v>
       </c>
     </row>
     <row r="9" spans="1:43">
-      <c r="A9" s="23" t="s">
+      <c r="A9" s="18" t="s">
         <v>34</v>
       </c>
-      <c r="B9" s="35"/>
-[...10 lines deleted...]
-      <c r="M9" s="35"/>
+      <c r="B9" s="25"/>
+      <c r="C9" s="25"/>
+      <c r="D9" s="25"/>
+      <c r="E9" s="25"/>
+      <c r="F9" s="25"/>
+      <c r="G9" s="25"/>
+      <c r="H9" s="25"/>
+      <c r="I9" s="25"/>
+      <c r="J9" s="25"/>
+      <c r="K9" s="25"/>
+      <c r="L9" s="25"/>
+      <c r="M9" s="25"/>
       <c r="N9" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="O9" s="40">
+      <c r="O9" s="28">
         <v>-0.38</v>
       </c>
-      <c r="P9" s="40">
+      <c r="P9" s="28">
         <v>0.98</v>
       </c>
-      <c r="Q9" s="40">
+      <c r="Q9" s="28">
         <v>1.92</v>
       </c>
-      <c r="R9" s="40">
+      <c r="R9" s="28">
         <v>2.63</v>
       </c>
-      <c r="S9" s="40">
+      <c r="S9" s="28">
         <v>3.05</v>
       </c>
-      <c r="T9" s="40">
+      <c r="T9" s="28">
         <v>3.37</v>
       </c>
-      <c r="U9" s="40">
+      <c r="U9" s="28">
         <v>3.51</v>
       </c>
       <c r="V9" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="W9" s="40">
+      <c r="W9" s="28">
         <v>3.7</v>
       </c>
-      <c r="X9" s="40">
+      <c r="X9" s="28">
         <v>3.79</v>
       </c>
-      <c r="Y9" s="40">
+      <c r="Y9" s="28">
         <v>3.72</v>
       </c>
-      <c r="Z9" s="18">
+      <c r="Z9" s="15">
         <v>4.5</v>
       </c>
-      <c r="AA9" s="18">
+      <c r="AA9" s="15">
         <v>1.51</v>
       </c>
-      <c r="AB9" s="18">
+      <c r="AB9" s="15">
         <v>0.96</v>
       </c>
-      <c r="AC9" s="18">
+      <c r="AC9" s="15">
         <v>0.72</v>
       </c>
-      <c r="AD9" s="18">
+      <c r="AD9" s="15">
         <v>1.1200000000000001</v>
       </c>
-      <c r="AE9" s="18">
+      <c r="AE9" s="15">
         <v>0.64</v>
       </c>
-      <c r="AF9" s="18">
+      <c r="AF9" s="15">
         <v>0.81</v>
       </c>
-      <c r="AG9" s="18">
+      <c r="AG9" s="15">
         <v>0.36</v>
       </c>
-      <c r="AH9" s="18">
+      <c r="AH9" s="15">
         <v>0.31</v>
       </c>
-      <c r="AI9" s="18">
+      <c r="AI9" s="15">
         <v>0.31</v>
       </c>
-      <c r="AJ9" s="18">
+      <c r="AJ9" s="15">
         <v>0.34</v>
       </c>
-      <c r="AK9" s="18">
+      <c r="AK9" s="15">
         <v>0.16</v>
       </c>
-      <c r="AL9" s="18">
+      <c r="AL9" s="15">
         <v>2.23</v>
       </c>
-      <c r="AM9" s="18">
+      <c r="AM9" s="15">
         <v>1.51</v>
       </c>
-      <c r="AN9" s="18">
+      <c r="AN9" s="15">
         <v>0.65</v>
       </c>
-      <c r="AO9" s="18">
+      <c r="AO9" s="15">
         <v>1.18</v>
       </c>
-      <c r="AP9" s="18">
+      <c r="AP9" s="15">
         <v>0.75</v>
       </c>
-      <c r="AQ9" s="18">
+      <c r="AQ9" s="15">
         <v>0.49</v>
       </c>
     </row>
     <row r="10" spans="1:43">
-      <c r="A10" s="23" t="s">
+      <c r="A10" s="18" t="s">
         <v>36</v>
       </c>
-      <c r="B10" s="35"/>
-[...10 lines deleted...]
-      <c r="M10" s="39"/>
+      <c r="B10" s="25"/>
+      <c r="C10" s="25"/>
+      <c r="D10" s="25"/>
+      <c r="E10" s="25"/>
+      <c r="F10" s="25"/>
+      <c r="G10" s="25"/>
+      <c r="H10" s="26"/>
+      <c r="I10" s="25"/>
+      <c r="J10" s="26"/>
+      <c r="K10" s="26"/>
+      <c r="L10" s="26"/>
+      <c r="M10" s="27"/>
       <c r="N10" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="O10" s="40">
+      <c r="O10" s="28">
         <v>-9.57</v>
       </c>
-      <c r="P10" s="40">
+      <c r="P10" s="28">
         <v>-9.15</v>
       </c>
-      <c r="Q10" s="40">
+      <c r="Q10" s="28">
         <v>-8.43</v>
       </c>
-      <c r="R10" s="40">
+      <c r="R10" s="28">
         <v>-8.59</v>
       </c>
-      <c r="S10" s="40">
+      <c r="S10" s="28">
         <v>-7.4</v>
       </c>
-      <c r="T10" s="40">
+      <c r="T10" s="28">
         <v>-6.01</v>
       </c>
-      <c r="U10" s="40">
+      <c r="U10" s="28">
         <v>-5.77</v>
       </c>
       <c r="V10" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="W10" s="40">
+      <c r="W10" s="28">
         <v>-5.94</v>
       </c>
-      <c r="X10" s="40">
+      <c r="X10" s="28">
         <v>-6.31</v>
       </c>
-      <c r="Y10" s="40">
+      <c r="Y10" s="28">
         <v>-6.65</v>
       </c>
-      <c r="Z10" s="18">
+      <c r="Z10" s="15">
         <v>-6.59</v>
       </c>
-      <c r="AA10" s="18">
+      <c r="AA10" s="15">
         <v>-4.17</v>
       </c>
-      <c r="AB10" s="18">
+      <c r="AB10" s="15">
         <v>-3.2</v>
       </c>
-      <c r="AC10" s="18">
+      <c r="AC10" s="15">
         <v>-1.75</v>
       </c>
-      <c r="AD10" s="18">
+      <c r="AD10" s="15">
         <v>-1.67</v>
       </c>
-      <c r="AE10" s="18">
+      <c r="AE10" s="15">
         <v>-0.81</v>
       </c>
-      <c r="AF10" s="18">
+      <c r="AF10" s="15">
         <v>-1.1299999999999999</v>
       </c>
-      <c r="AG10" s="18">
+      <c r="AG10" s="15">
         <v>-0.57999999999999996</v>
       </c>
-      <c r="AH10" s="18">
+      <c r="AH10" s="15">
         <v>-0.87</v>
       </c>
-      <c r="AI10" s="18">
+      <c r="AI10" s="15">
         <v>-1.06</v>
       </c>
-      <c r="AJ10" s="18">
+      <c r="AJ10" s="15">
         <v>-0.36</v>
       </c>
-      <c r="AK10" s="18">
+      <c r="AK10" s="15">
         <v>-0.6</v>
       </c>
-      <c r="AL10" s="18">
+      <c r="AL10" s="15">
         <v>-8.77</v>
       </c>
-      <c r="AM10" s="18">
+      <c r="AM10" s="15">
         <v>-4.87</v>
       </c>
-      <c r="AN10" s="18">
+      <c r="AN10" s="15">
         <v>-2.35</v>
       </c>
-      <c r="AO10" s="18">
+      <c r="AO10" s="15">
         <v>-1.47</v>
       </c>
-      <c r="AP10" s="18">
+      <c r="AP10" s="15">
         <v>-0.75</v>
       </c>
-      <c r="AQ10" s="18">
+      <c r="AQ10" s="15">
         <v>-0.66</v>
       </c>
     </row>
     <row r="11" spans="1:43">
-      <c r="A11" s="23" t="s">
+      <c r="A11" s="18" t="s">
         <v>42</v>
       </c>
-      <c r="B11" s="35"/>
-[...10 lines deleted...]
-      <c r="M11" s="39"/>
+      <c r="B11" s="25"/>
+      <c r="C11" s="25"/>
+      <c r="D11" s="25"/>
+      <c r="E11" s="25"/>
+      <c r="F11" s="25"/>
+      <c r="G11" s="25"/>
+      <c r="H11" s="26"/>
+      <c r="I11" s="25"/>
+      <c r="J11" s="26"/>
+      <c r="K11" s="26"/>
+      <c r="L11" s="26"/>
+      <c r="M11" s="27"/>
       <c r="N11" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="O11" s="40">
+      <c r="O11" s="28">
         <v>-8.34</v>
       </c>
-      <c r="P11" s="40">
+      <c r="P11" s="28">
         <v>-7.16</v>
       </c>
-      <c r="Q11" s="40">
+      <c r="Q11" s="28">
         <v>-6.54</v>
       </c>
-      <c r="R11" s="40">
+      <c r="R11" s="28">
         <v>-5.57</v>
       </c>
-      <c r="S11" s="40">
+      <c r="S11" s="28">
         <v>-5.43</v>
       </c>
-      <c r="T11" s="40">
+      <c r="T11" s="28">
         <v>-5.15</v>
       </c>
-      <c r="U11" s="40">
+      <c r="U11" s="28">
         <v>-4.67</v>
       </c>
       <c r="V11" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="W11" s="40">
+      <c r="W11" s="28">
         <v>-4.42</v>
       </c>
-      <c r="X11" s="40">
+      <c r="X11" s="28">
         <v>-4.8600000000000003</v>
       </c>
-      <c r="Y11" s="40">
+      <c r="Y11" s="28">
         <v>-5.24</v>
       </c>
-      <c r="Z11" s="18">
+      <c r="Z11" s="15">
         <v>-6.02</v>
       </c>
-      <c r="AA11" s="18">
+      <c r="AA11" s="15">
         <v>-3.15</v>
       </c>
-      <c r="AB11" s="18">
+      <c r="AB11" s="15">
         <v>-1.35</v>
       </c>
-      <c r="AC11" s="18">
+      <c r="AC11" s="15">
         <v>-0.75</v>
       </c>
-      <c r="AD11" s="18">
+      <c r="AD11" s="15">
         <v>-0.63</v>
       </c>
-      <c r="AE11" s="18" t="s">
+      <c r="AE11" s="15" t="s">
         <v>26</v>
       </c>
-      <c r="AF11" s="18">
+      <c r="AF11" s="15">
         <v>-0.55000000000000004</v>
       </c>
-      <c r="AG11" s="18">
+      <c r="AG11" s="15">
         <v>-0.53</v>
       </c>
-      <c r="AH11" s="18" t="s">
+      <c r="AH11" s="15" t="s">
         <v>26</v>
       </c>
-      <c r="AI11" s="18">
+      <c r="AI11" s="15">
         <v>-0.49</v>
       </c>
-      <c r="AJ11" s="18">
+      <c r="AJ11" s="15">
         <v>-0.5</v>
       </c>
-      <c r="AK11" s="18">
+      <c r="AK11" s="15">
         <v>-0.85</v>
       </c>
-      <c r="AL11" s="18">
+      <c r="AL11" s="15">
         <v>-3.35</v>
       </c>
-      <c r="AM11" s="18">
+      <c r="AM11" s="15">
         <v>-2.16</v>
       </c>
-      <c r="AN11" s="18">
+      <c r="AN11" s="15">
         <v>-1.72</v>
       </c>
-      <c r="AO11" s="18">
+      <c r="AO11" s="15">
         <v>-0.32</v>
       </c>
-      <c r="AP11" s="18">
+      <c r="AP11" s="15">
         <v>-0.68</v>
       </c>
-      <c r="AQ11" s="18">
+      <c r="AQ11" s="15">
         <v>-0.93</v>
       </c>
     </row>
     <row r="12" spans="1:43">
-      <c r="A12" s="23" t="s">
+      <c r="A12" s="18" t="s">
         <v>44</v>
       </c>
-      <c r="B12" s="35"/>
-[...10 lines deleted...]
-      <c r="M12" s="39"/>
+      <c r="B12" s="25"/>
+      <c r="C12" s="25"/>
+      <c r="D12" s="25"/>
+      <c r="E12" s="25"/>
+      <c r="F12" s="25"/>
+      <c r="G12" s="25"/>
+      <c r="H12" s="26"/>
+      <c r="I12" s="25"/>
+      <c r="J12" s="26"/>
+      <c r="K12" s="26"/>
+      <c r="L12" s="26"/>
+      <c r="M12" s="27"/>
       <c r="N12" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="O12" s="40">
+      <c r="O12" s="28">
         <v>13.16</v>
       </c>
-      <c r="P12" s="40">
+      <c r="P12" s="28">
         <v>12.23</v>
       </c>
-      <c r="Q12" s="40">
+      <c r="Q12" s="28">
         <v>12.36</v>
       </c>
-      <c r="R12" s="40">
+      <c r="R12" s="28">
         <v>11.77</v>
       </c>
-      <c r="S12" s="40">
+      <c r="S12" s="28">
         <v>12.21</v>
       </c>
-      <c r="T12" s="40">
+      <c r="T12" s="28">
         <v>12</v>
       </c>
-      <c r="U12" s="40">
+      <c r="U12" s="28">
         <v>12.1</v>
       </c>
       <c r="V12" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="W12" s="40">
+      <c r="W12" s="28">
         <v>12.33</v>
       </c>
-      <c r="X12" s="40">
+      <c r="X12" s="28">
         <v>12.26</v>
       </c>
-      <c r="Y12" s="40">
+      <c r="Y12" s="28">
         <v>12.2</v>
       </c>
-      <c r="Z12" s="18">
+      <c r="Z12" s="15">
         <v>13.07</v>
       </c>
-      <c r="AA12" s="18">
+      <c r="AA12" s="15">
         <v>4.3</v>
       </c>
-      <c r="AB12" s="18">
+      <c r="AB12" s="15">
         <v>2.94</v>
       </c>
-      <c r="AC12" s="18">
+      <c r="AC12" s="15">
         <v>2.63</v>
       </c>
-      <c r="AD12" s="18">
+      <c r="AD12" s="15">
         <v>3.31</v>
       </c>
-      <c r="AE12" s="18">
+      <c r="AE12" s="15">
         <v>2.25</v>
       </c>
-      <c r="AF12" s="18">
+      <c r="AF12" s="15">
         <v>2.59</v>
       </c>
-      <c r="AG12" s="18">
+      <c r="AG12" s="15">
         <v>0.5</v>
       </c>
-      <c r="AH12" s="18">
+      <c r="AH12" s="15">
         <v>1.35</v>
       </c>
-      <c r="AI12" s="18">
+      <c r="AI12" s="15">
         <v>1.1100000000000001</v>
       </c>
-      <c r="AJ12" s="18">
+      <c r="AJ12" s="15">
         <v>1.08</v>
       </c>
-      <c r="AK12" s="18">
+      <c r="AK12" s="15">
         <v>0.73</v>
       </c>
-      <c r="AL12" s="18">
+      <c r="AL12" s="15">
         <v>7.7</v>
       </c>
-      <c r="AM12" s="18">
+      <c r="AM12" s="15">
         <v>6.41</v>
       </c>
-      <c r="AN12" s="18">
+      <c r="AN12" s="15">
         <v>4.0999999999999996</v>
       </c>
-      <c r="AO12" s="18">
+      <c r="AO12" s="15">
         <v>2.66</v>
       </c>
-      <c r="AP12" s="18">
+      <c r="AP12" s="15">
         <v>2.39</v>
       </c>
-      <c r="AQ12" s="18">
+      <c r="AQ12" s="15">
         <v>1.88</v>
       </c>
     </row>
     <row r="13" spans="1:43">
-      <c r="A13" s="23" t="s">
+      <c r="A13" s="18" t="s">
         <v>45</v>
       </c>
-      <c r="B13" s="35"/>
-[...10 lines deleted...]
-      <c r="M13" s="39"/>
+      <c r="B13" s="25"/>
+      <c r="C13" s="25"/>
+      <c r="D13" s="25"/>
+      <c r="E13" s="25"/>
+      <c r="F13" s="25"/>
+      <c r="G13" s="25"/>
+      <c r="H13" s="26"/>
+      <c r="I13" s="25"/>
+      <c r="J13" s="26"/>
+      <c r="K13" s="26"/>
+      <c r="L13" s="26"/>
+      <c r="M13" s="27"/>
       <c r="N13" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="O13" s="40">
+      <c r="O13" s="28">
         <v>-13.05</v>
       </c>
-      <c r="P13" s="40">
+      <c r="P13" s="28">
         <v>-10.78</v>
       </c>
-      <c r="Q13" s="40">
+      <c r="Q13" s="28">
         <v>-9.27</v>
       </c>
-      <c r="R13" s="40">
+      <c r="R13" s="28">
         <v>-7.94</v>
       </c>
-      <c r="S13" s="40">
+      <c r="S13" s="28">
         <v>-7.6</v>
       </c>
-      <c r="T13" s="40">
+      <c r="T13" s="28">
         <v>-6.74</v>
       </c>
-      <c r="U13" s="40">
+      <c r="U13" s="28">
         <v>-6.73</v>
       </c>
       <c r="V13" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="W13" s="40">
+      <c r="W13" s="28">
         <v>-6.79</v>
       </c>
-      <c r="X13" s="40">
+      <c r="X13" s="28">
         <v>-6.76</v>
       </c>
-      <c r="Y13" s="40">
+      <c r="Y13" s="28">
         <v>-6.83</v>
       </c>
-      <c r="Z13" s="18">
+      <c r="Z13" s="15">
         <v>-13.53</v>
       </c>
-      <c r="AA13" s="18">
+      <c r="AA13" s="15">
         <v>-2.62</v>
       </c>
-      <c r="AB13" s="18">
+      <c r="AB13" s="15">
         <v>-1.66</v>
       </c>
-      <c r="AC13" s="18">
+      <c r="AC13" s="15">
         <v>-1.68</v>
       </c>
-      <c r="AD13" s="18">
+      <c r="AD13" s="15">
         <v>-1.02</v>
       </c>
-      <c r="AE13" s="18">
+      <c r="AE13" s="15">
         <v>-1.88</v>
       </c>
-      <c r="AF13" s="18">
+      <c r="AF13" s="15">
         <v>-0.48</v>
       </c>
-      <c r="AG13" s="18">
+      <c r="AG13" s="15">
         <v>-0.56999999999999995</v>
       </c>
-      <c r="AH13" s="18">
+      <c r="AH13" s="15">
         <v>-0.88</v>
       </c>
-      <c r="AI13" s="18">
+      <c r="AI13" s="15">
         <v>-1.24</v>
       </c>
-      <c r="AJ13" s="18">
+      <c r="AJ13" s="15">
         <v>-0.59</v>
       </c>
-      <c r="AK13" s="18">
+      <c r="AK13" s="15">
         <v>-0.62</v>
       </c>
-      <c r="AL13" s="18">
+      <c r="AL13" s="15">
         <v>-10.64</v>
       </c>
-      <c r="AM13" s="18">
+      <c r="AM13" s="15">
         <v>-4.2699999999999996</v>
       </c>
-      <c r="AN13" s="18">
+      <c r="AN13" s="15">
         <v>-2.95</v>
       </c>
-      <c r="AO13" s="18">
+      <c r="AO13" s="15">
         <v>-2.52</v>
       </c>
-      <c r="AP13" s="18">
+      <c r="AP13" s="15">
         <v>-1.8</v>
       </c>
-      <c r="AQ13" s="18">
+      <c r="AQ13" s="15">
         <v>-1.43</v>
       </c>
     </row>
     <row r="14" spans="1:43">
-      <c r="A14" s="23" t="s">
+      <c r="A14" s="18" t="s">
         <v>47</v>
       </c>
-      <c r="B14" s="35"/>
-[...10 lines deleted...]
-      <c r="M14" s="39"/>
+      <c r="B14" s="25"/>
+      <c r="C14" s="25"/>
+      <c r="D14" s="25"/>
+      <c r="E14" s="25"/>
+      <c r="F14" s="25"/>
+      <c r="G14" s="25"/>
+      <c r="H14" s="26"/>
+      <c r="I14" s="25"/>
+      <c r="J14" s="26"/>
+      <c r="K14" s="26"/>
+      <c r="L14" s="26"/>
+      <c r="M14" s="27"/>
       <c r="N14" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="O14" s="40">
+      <c r="O14" s="28">
         <v>6.52</v>
       </c>
-      <c r="P14" s="40">
+      <c r="P14" s="28">
         <v>8.5500000000000007</v>
       </c>
-      <c r="Q14" s="40">
+      <c r="Q14" s="28">
         <v>8.44</v>
       </c>
-      <c r="R14" s="40">
+      <c r="R14" s="28">
         <v>7.24</v>
       </c>
-      <c r="S14" s="40">
+      <c r="S14" s="28">
         <v>7.56</v>
       </c>
-      <c r="T14" s="40">
+      <c r="T14" s="28">
         <v>6.46</v>
       </c>
-      <c r="U14" s="40">
+      <c r="U14" s="28">
         <v>6.17</v>
       </c>
       <c r="V14" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="W14" s="40">
+      <c r="W14" s="28">
         <v>6.59</v>
       </c>
-      <c r="X14" s="40">
+      <c r="X14" s="28">
         <v>6.87</v>
       </c>
-      <c r="Y14" s="40">
+      <c r="Y14" s="28">
         <v>7.04</v>
       </c>
-      <c r="Z14" s="18">
+      <c r="Z14" s="15">
         <v>5.33</v>
       </c>
-      <c r="AA14" s="18">
+      <c r="AA14" s="15">
         <v>1.4</v>
       </c>
-      <c r="AB14" s="18">
+      <c r="AB14" s="15">
         <v>2.93</v>
       </c>
-      <c r="AC14" s="18">
+      <c r="AC14" s="15">
         <v>1.65</v>
       </c>
-      <c r="AD14" s="18">
+      <c r="AD14" s="15">
         <v>0.98</v>
       </c>
-      <c r="AE14" s="18">
+      <c r="AE14" s="15">
         <v>0.64</v>
       </c>
-      <c r="AF14" s="18">
+      <c r="AF14" s="15">
         <v>1.48</v>
       </c>
-      <c r="AG14" s="18">
+      <c r="AG14" s="15">
         <v>0.88</v>
       </c>
-      <c r="AH14" s="18">
+      <c r="AH14" s="15">
         <v>0.67</v>
       </c>
-      <c r="AI14" s="18">
+      <c r="AI14" s="15">
         <v>-0.17</v>
       </c>
-      <c r="AJ14" s="18">
+      <c r="AJ14" s="15">
         <v>-0.1</v>
       </c>
-      <c r="AK14" s="18">
+      <c r="AK14" s="15">
         <v>0.41</v>
       </c>
-      <c r="AL14" s="18">
+      <c r="AL14" s="15">
         <v>11.54</v>
       </c>
-      <c r="AM14" s="18">
+      <c r="AM14" s="15">
         <v>3.96</v>
       </c>
-      <c r="AN14" s="18">
+      <c r="AN14" s="15">
         <v>-0.18</v>
       </c>
-      <c r="AO14" s="18">
+      <c r="AO14" s="15">
         <v>1.54</v>
       </c>
-      <c r="AP14" s="18">
+      <c r="AP14" s="15">
         <v>0.44</v>
       </c>
-      <c r="AQ14" s="18">
+      <c r="AQ14" s="15">
         <v>0.66</v>
       </c>
     </row>
     <row r="15" spans="1:43">
-      <c r="A15" s="23" t="s">
+      <c r="A15" s="18" t="s">
         <v>48</v>
       </c>
-      <c r="B15" s="35"/>
-[...10 lines deleted...]
-      <c r="M15" s="39"/>
+      <c r="B15" s="25"/>
+      <c r="C15" s="25"/>
+      <c r="D15" s="25"/>
+      <c r="E15" s="25"/>
+      <c r="F15" s="25"/>
+      <c r="G15" s="25"/>
+      <c r="H15" s="26"/>
+      <c r="I15" s="25"/>
+      <c r="J15" s="26"/>
+      <c r="K15" s="26"/>
+      <c r="L15" s="26"/>
+      <c r="M15" s="27"/>
       <c r="N15" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="O15" s="40">
+      <c r="O15" s="28">
         <v>-4.3</v>
       </c>
-      <c r="P15" s="40">
+      <c r="P15" s="28">
         <v>-2.82</v>
       </c>
-      <c r="Q15" s="40">
+      <c r="Q15" s="28">
         <v>-2.2599999999999998</v>
       </c>
-      <c r="R15" s="40">
+      <c r="R15" s="28">
         <v>-2.02</v>
       </c>
-      <c r="S15" s="40">
+      <c r="S15" s="28">
         <v>-1.86</v>
       </c>
-      <c r="T15" s="40">
+      <c r="T15" s="28">
         <v>-0.95</v>
       </c>
-      <c r="U15" s="40">
+      <c r="U15" s="28">
         <v>-1.47</v>
       </c>
       <c r="V15" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="W15" s="40">
+      <c r="W15" s="28">
         <v>-0.67</v>
       </c>
-      <c r="X15" s="40">
+      <c r="X15" s="28">
         <v>-0.3</v>
       </c>
-      <c r="Y15" s="40">
+      <c r="Y15" s="28">
         <v>-0.76</v>
       </c>
-      <c r="Z15" s="18">
+      <c r="Z15" s="15">
         <v>1.1299999999999999</v>
       </c>
-      <c r="AA15" s="18">
+      <c r="AA15" s="15">
         <v>-2.06</v>
       </c>
-      <c r="AB15" s="18">
+      <c r="AB15" s="15">
         <v>-0.38</v>
       </c>
-      <c r="AC15" s="18">
+      <c r="AC15" s="15">
         <v>0.28999999999999998</v>
       </c>
-      <c r="AD15" s="18">
+      <c r="AD15" s="15">
         <v>1.37</v>
       </c>
-      <c r="AE15" s="18">
+      <c r="AE15" s="15">
         <v>-1.35</v>
       </c>
-      <c r="AF15" s="18">
+      <c r="AF15" s="15">
         <v>-0.08</v>
       </c>
-      <c r="AG15" s="18">
+      <c r="AG15" s="15">
         <v>-0.5</v>
       </c>
-      <c r="AH15" s="18">
+      <c r="AH15" s="15">
         <v>-0.38</v>
       </c>
-      <c r="AI15" s="18">
+      <c r="AI15" s="15">
         <v>-0.35</v>
       </c>
-      <c r="AJ15" s="18">
+      <c r="AJ15" s="15">
         <v>-0.67</v>
       </c>
-      <c r="AK15" s="18">
+      <c r="AK15" s="15">
         <v>-0.28999999999999998</v>
       </c>
-      <c r="AL15" s="18">
+      <c r="AL15" s="15">
         <v>-7.05</v>
       </c>
-      <c r="AM15" s="18">
+      <c r="AM15" s="15">
         <v>-0.9</v>
       </c>
-      <c r="AN15" s="18">
+      <c r="AN15" s="15">
         <v>-0.39</v>
       </c>
-      <c r="AO15" s="18">
+      <c r="AO15" s="15">
         <v>1.19</v>
       </c>
-      <c r="AP15" s="18">
+      <c r="AP15" s="15">
         <v>0.23</v>
       </c>
-      <c r="AQ15" s="18">
+      <c r="AQ15" s="15">
         <v>-0.4</v>
       </c>
     </row>
     <row r="16" spans="1:43">
-      <c r="A16" s="23" t="s">
+      <c r="A16" s="18" t="s">
         <v>53</v>
       </c>
-      <c r="B16" s="35"/>
-[...10 lines deleted...]
-      <c r="M16" s="35"/>
+      <c r="B16" s="25"/>
+      <c r="C16" s="25"/>
+      <c r="D16" s="25"/>
+      <c r="E16" s="25"/>
+      <c r="F16" s="25"/>
+      <c r="G16" s="25"/>
+      <c r="H16" s="25"/>
+      <c r="I16" s="25"/>
+      <c r="J16" s="25"/>
+      <c r="K16" s="25"/>
+      <c r="L16" s="25"/>
+      <c r="M16" s="25"/>
       <c r="N16" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="O16" s="40">
+      <c r="O16" s="28">
         <v>0.51</v>
       </c>
-      <c r="P16" s="40" t="s">
+      <c r="P16" s="28" t="s">
         <v>26</v>
       </c>
-      <c r="Q16" s="40">
+      <c r="Q16" s="28">
         <v>-1.26</v>
       </c>
-      <c r="R16" s="40">
+      <c r="R16" s="28">
         <v>-1.6</v>
       </c>
-      <c r="S16" s="40">
+      <c r="S16" s="28">
         <v>-0.51</v>
       </c>
-      <c r="T16" s="40">
+      <c r="T16" s="28">
         <v>-1.56</v>
       </c>
-      <c r="U16" s="40">
+      <c r="U16" s="28">
         <v>-1.74</v>
       </c>
       <c r="V16" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="W16" s="40">
+      <c r="W16" s="28">
         <v>-0.4</v>
       </c>
-      <c r="X16" s="40">
+      <c r="X16" s="28">
         <v>-1.0900000000000001</v>
       </c>
-      <c r="Y16" s="40">
+      <c r="Y16" s="28">
         <v>-1.69</v>
       </c>
-      <c r="Z16" s="18">
+      <c r="Z16" s="15">
         <v>-1.99</v>
       </c>
-      <c r="AA16" s="18">
+      <c r="AA16" s="15">
         <v>0.52</v>
       </c>
-      <c r="AB16" s="18">
+      <c r="AB16" s="15">
         <v>-2.74</v>
       </c>
-      <c r="AC16" s="18">
+      <c r="AC16" s="15">
         <v>-1.54</v>
       </c>
-      <c r="AD16" s="18">
+      <c r="AD16" s="15">
         <v>-1.43</v>
       </c>
-      <c r="AE16" s="18">
+      <c r="AE16" s="15">
         <v>-0.51</v>
       </c>
-      <c r="AF16" s="18" t="s">
+      <c r="AF16" s="15" t="s">
         <v>26</v>
       </c>
-      <c r="AG16" s="18" t="s">
+      <c r="AG16" s="15" t="s">
         <v>26</v>
       </c>
-      <c r="AH16" s="18">
+      <c r="AH16" s="15">
         <v>-0.33</v>
       </c>
-      <c r="AI16" s="18">
+      <c r="AI16" s="15">
         <v>-0.4</v>
       </c>
-      <c r="AJ16" s="18">
+      <c r="AJ16" s="15">
         <v>-0.09</v>
       </c>
-      <c r="AK16" s="18">
+      <c r="AK16" s="15">
         <v>0.42</v>
       </c>
-      <c r="AL16" s="18">
+      <c r="AL16" s="15">
         <v>-4.0199999999999996</v>
       </c>
-      <c r="AM16" s="18">
+      <c r="AM16" s="15">
         <v>-2.0699999999999998</v>
       </c>
-      <c r="AN16" s="18">
+      <c r="AN16" s="15">
         <v>-2.4</v>
       </c>
-      <c r="AO16" s="18">
+      <c r="AO16" s="15">
         <v>-1.29</v>
       </c>
-      <c r="AP16" s="18">
+      <c r="AP16" s="15">
         <v>0.21</v>
       </c>
-      <c r="AQ16" s="18">
+      <c r="AQ16" s="15">
         <v>-0.35</v>
       </c>
     </row>
     <row r="17" spans="1:43">
-      <c r="A17" s="23" t="s">
+      <c r="A17" s="18" t="s">
         <v>49</v>
       </c>
-      <c r="B17" s="35"/>
-[...10 lines deleted...]
-      <c r="M17" s="39"/>
+      <c r="B17" s="25"/>
+      <c r="C17" s="25"/>
+      <c r="D17" s="25"/>
+      <c r="E17" s="25"/>
+      <c r="F17" s="25"/>
+      <c r="G17" s="25"/>
+      <c r="H17" s="26"/>
+      <c r="I17" s="25"/>
+      <c r="J17" s="26"/>
+      <c r="K17" s="26"/>
+      <c r="L17" s="26"/>
+      <c r="M17" s="27"/>
       <c r="N17" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="O17" s="40">
+      <c r="O17" s="28">
         <v>10.1</v>
       </c>
-      <c r="P17" s="40">
+      <c r="P17" s="28">
         <v>10.94</v>
       </c>
-      <c r="Q17" s="40">
+      <c r="Q17" s="28">
         <v>7.76</v>
       </c>
-      <c r="R17" s="40">
+      <c r="R17" s="28">
         <v>9</v>
       </c>
-      <c r="S17" s="40">
+      <c r="S17" s="28">
         <v>9.99</v>
       </c>
-      <c r="T17" s="40">
+      <c r="T17" s="28">
         <v>8.9600000000000009</v>
       </c>
-      <c r="U17" s="40">
+      <c r="U17" s="28">
         <v>9.66</v>
       </c>
       <c r="V17" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="W17" s="40">
+      <c r="W17" s="28">
         <v>10.17</v>
       </c>
-      <c r="X17" s="40">
+      <c r="X17" s="28">
         <v>10.15</v>
       </c>
-      <c r="Y17" s="40">
+      <c r="Y17" s="28">
         <v>10.43</v>
       </c>
-      <c r="Z17" s="18">
+      <c r="Z17" s="15">
         <v>14.22</v>
       </c>
-      <c r="AA17" s="18">
+      <c r="AA17" s="15">
         <v>4.88</v>
       </c>
-      <c r="AB17" s="18">
+      <c r="AB17" s="15">
         <v>3.2</v>
       </c>
-      <c r="AC17" s="18">
+      <c r="AC17" s="15">
         <v>1.75</v>
       </c>
-      <c r="AD17" s="18">
+      <c r="AD17" s="15">
         <v>2.4</v>
       </c>
-      <c r="AE17" s="18">
+      <c r="AE17" s="15">
         <v>1.48</v>
       </c>
-      <c r="AF17" s="18">
+      <c r="AF17" s="15">
         <v>0.73</v>
       </c>
-      <c r="AG17" s="18">
+      <c r="AG17" s="15">
         <v>1.34</v>
       </c>
-      <c r="AH17" s="18">
+      <c r="AH17" s="15">
         <v>0.43</v>
       </c>
-      <c r="AI17" s="18">
+      <c r="AI17" s="15">
         <v>1.32</v>
       </c>
-      <c r="AJ17" s="18">
+      <c r="AJ17" s="15">
         <v>0.52</v>
       </c>
-      <c r="AK17" s="18">
+      <c r="AK17" s="15">
         <v>0.53</v>
       </c>
-      <c r="AL17" s="18">
+      <c r="AL17" s="15">
         <v>7</v>
       </c>
-      <c r="AM17" s="18">
+      <c r="AM17" s="15">
         <v>1.97</v>
       </c>
-      <c r="AN17" s="18">
+      <c r="AN17" s="15">
         <v>3.88</v>
       </c>
-      <c r="AO17" s="18">
+      <c r="AO17" s="15">
         <v>0.97</v>
       </c>
-      <c r="AP17" s="18">
+      <c r="AP17" s="15">
         <v>1.54</v>
       </c>
-      <c r="AQ17" s="18">
+      <c r="AQ17" s="15">
         <v>0.86</v>
       </c>
     </row>
     <row r="18" spans="1:43">
-      <c r="A18" s="23" t="s">
+      <c r="A18" s="18" t="s">
         <v>50</v>
       </c>
-      <c r="B18" s="35"/>
-[...10 lines deleted...]
-      <c r="M18" s="39"/>
+      <c r="B18" s="25"/>
+      <c r="C18" s="25"/>
+      <c r="D18" s="25"/>
+      <c r="E18" s="25"/>
+      <c r="F18" s="25"/>
+      <c r="G18" s="25"/>
+      <c r="H18" s="26"/>
+      <c r="I18" s="25"/>
+      <c r="J18" s="26"/>
+      <c r="K18" s="26"/>
+      <c r="L18" s="26"/>
+      <c r="M18" s="27"/>
       <c r="N18" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="O18" s="40">
+      <c r="O18" s="28">
         <v>0.36</v>
       </c>
-      <c r="P18" s="40">
+      <c r="P18" s="28">
         <v>2.5</v>
       </c>
-      <c r="Q18" s="40">
+      <c r="Q18" s="28">
         <v>3.04</v>
       </c>
-      <c r="R18" s="40">
+      <c r="R18" s="28">
         <v>3.05</v>
       </c>
-      <c r="S18" s="40">
+      <c r="S18" s="28">
         <v>2.97</v>
       </c>
-      <c r="T18" s="40">
+      <c r="T18" s="28">
         <v>3.39</v>
       </c>
-      <c r="U18" s="40">
+      <c r="U18" s="28">
         <v>3.31</v>
       </c>
       <c r="V18" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="W18" s="40">
+      <c r="W18" s="28">
         <v>3.42</v>
       </c>
-      <c r="X18" s="40">
+      <c r="X18" s="28">
         <v>3.63</v>
       </c>
-      <c r="Y18" s="40">
+      <c r="Y18" s="28">
         <v>3.65</v>
       </c>
-      <c r="Z18" s="18">
+      <c r="Z18" s="15">
         <v>1.39</v>
       </c>
-      <c r="AA18" s="18">
+      <c r="AA18" s="15">
         <v>2.56</v>
       </c>
-      <c r="AB18" s="18">
+      <c r="AB18" s="15">
         <v>0.6</v>
       </c>
-      <c r="AC18" s="40" t="s">
+      <c r="AC18" s="28" t="s">
         <v>26</v>
       </c>
-      <c r="AD18" s="18">
+      <c r="AD18" s="15">
         <v>1.63</v>
       </c>
-      <c r="AE18" s="18">
+      <c r="AE18" s="15">
         <v>-0.3</v>
       </c>
-      <c r="AF18" s="18">
+      <c r="AF18" s="15">
         <v>0.15</v>
       </c>
-      <c r="AG18" s="18">
+      <c r="AG18" s="15">
         <v>0.4</v>
       </c>
-      <c r="AH18" s="18">
+      <c r="AH18" s="15">
         <v>-0.35</v>
       </c>
-      <c r="AI18" s="18">
+      <c r="AI18" s="15">
         <v>0.5</v>
       </c>
-      <c r="AJ18" s="18">
+      <c r="AJ18" s="15">
         <v>0.25</v>
       </c>
-      <c r="AK18" s="18">
+      <c r="AK18" s="15">
         <v>0.08</v>
       </c>
-      <c r="AL18" s="18">
+      <c r="AL18" s="15">
         <v>1.06</v>
       </c>
-      <c r="AM18" s="18">
+      <c r="AM18" s="15">
         <v>2.0099999999999998</v>
       </c>
-      <c r="AN18" s="18">
+      <c r="AN18" s="15">
         <v>0.12</v>
       </c>
-      <c r="AO18" s="18">
+      <c r="AO18" s="15">
         <v>1.44</v>
       </c>
-      <c r="AP18" s="18">
+      <c r="AP18" s="15">
         <v>1.36</v>
       </c>
-      <c r="AQ18" s="18">
+      <c r="AQ18" s="15">
         <v>1.26</v>
       </c>
     </row>
     <row r="19" spans="1:43">
-      <c r="A19" s="25" t="s">
+      <c r="A19" s="18" t="s">
         <v>52</v>
       </c>
-      <c r="B19" s="35"/>
-[...10 lines deleted...]
-      <c r="M19" s="39"/>
+      <c r="B19" s="25"/>
+      <c r="C19" s="25"/>
+      <c r="D19" s="25"/>
+      <c r="E19" s="25"/>
+      <c r="F19" s="25"/>
+      <c r="G19" s="25"/>
+      <c r="H19" s="26"/>
+      <c r="I19" s="25"/>
+      <c r="J19" s="26"/>
+      <c r="K19" s="26"/>
+      <c r="L19" s="26"/>
+      <c r="M19" s="27"/>
       <c r="N19" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="O19" s="40">
+      <c r="O19" s="28">
         <v>-9.9600000000000009</v>
       </c>
-      <c r="P19" s="40">
+      <c r="P19" s="28">
         <v>-7.48</v>
       </c>
-      <c r="Q19" s="40">
+      <c r="Q19" s="28">
         <v>-7.41</v>
       </c>
-      <c r="R19" s="40">
+      <c r="R19" s="28">
         <v>-7.49</v>
       </c>
-      <c r="S19" s="40">
+      <c r="S19" s="28">
         <v>-6.68</v>
       </c>
-      <c r="T19" s="40">
+      <c r="T19" s="28">
         <v>-5.29</v>
       </c>
-      <c r="U19" s="40">
+      <c r="U19" s="28">
         <v>-5.65</v>
       </c>
       <c r="V19" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="W19" s="40">
+      <c r="W19" s="28">
         <v>-5.84</v>
       </c>
-      <c r="X19" s="40">
+      <c r="X19" s="28">
         <v>-5.66</v>
       </c>
-      <c r="Y19" s="40">
+      <c r="Y19" s="28">
         <v>-6.41</v>
       </c>
-      <c r="Z19" s="18">
+      <c r="Z19" s="15">
         <v>-10.7</v>
       </c>
-      <c r="AA19" s="18">
+      <c r="AA19" s="15">
         <v>-3.69</v>
       </c>
-      <c r="AB19" s="18">
+      <c r="AB19" s="15">
         <v>-2.5099999999999998</v>
       </c>
-      <c r="AC19" s="18">
+      <c r="AC19" s="15">
         <v>-1.24</v>
       </c>
-      <c r="AD19" s="18">
+      <c r="AD19" s="15">
         <v>-1.21</v>
       </c>
-      <c r="AE19" s="18">
+      <c r="AE19" s="15">
         <v>-1.01</v>
       </c>
-      <c r="AF19" s="18">
+      <c r="AF19" s="15">
         <v>-0.82</v>
       </c>
-      <c r="AG19" s="18">
+      <c r="AG19" s="15">
         <v>-0.64</v>
       </c>
-      <c r="AH19" s="18">
+      <c r="AH19" s="15">
         <v>-0.42</v>
       </c>
-      <c r="AI19" s="18">
+      <c r="AI19" s="15">
         <v>-0.49</v>
       </c>
-      <c r="AJ19" s="18">
+      <c r="AJ19" s="15">
         <v>-0.34</v>
       </c>
-      <c r="AK19" s="18">
+      <c r="AK19" s="15">
         <v>-0.16</v>
       </c>
-      <c r="AL19" s="18">
+      <c r="AL19" s="15">
         <v>-8.6300000000000008</v>
       </c>
-      <c r="AM19" s="18">
+      <c r="AM19" s="15">
         <v>-4.3099999999999996</v>
       </c>
-      <c r="AN19" s="18">
+      <c r="AN19" s="15">
         <v>-4.79</v>
       </c>
-      <c r="AO19" s="18">
+      <c r="AO19" s="15">
         <v>-1.69</v>
       </c>
-      <c r="AP19" s="18">
+      <c r="AP19" s="15">
         <v>-1.63</v>
       </c>
-      <c r="AQ19" s="18">
+      <c r="AQ19" s="15">
         <v>-1.65</v>
       </c>
     </row>
     <row r="20" spans="1:43">
-      <c r="A20" s="81" t="s">
+      <c r="A20" s="58" t="s">
         <v>27</v>
       </c>
-      <c r="B20" s="81"/>
-[...40 lines deleted...]
-      <c r="AQ20" s="81"/>
+      <c r="B20" s="58"/>
+      <c r="C20" s="58"/>
+      <c r="D20" s="58"/>
+      <c r="E20" s="58"/>
+      <c r="F20" s="58"/>
+      <c r="G20" s="58"/>
+      <c r="H20" s="58"/>
+      <c r="I20" s="58"/>
+      <c r="J20" s="58"/>
+      <c r="K20" s="58"/>
+      <c r="L20" s="58"/>
+      <c r="M20" s="58"/>
+      <c r="N20" s="58"/>
+      <c r="O20" s="58"/>
+      <c r="P20" s="58"/>
+      <c r="Q20" s="58"/>
+      <c r="R20" s="58"/>
+      <c r="S20" s="58"/>
+      <c r="T20" s="58"/>
+      <c r="U20" s="58"/>
+      <c r="V20" s="58"/>
+      <c r="W20" s="58"/>
+      <c r="X20" s="58"/>
+      <c r="Y20" s="58"/>
+      <c r="Z20" s="58"/>
+      <c r="AA20" s="58"/>
+      <c r="AB20" s="58"/>
+      <c r="AC20" s="58"/>
+      <c r="AD20" s="58"/>
+      <c r="AE20" s="58"/>
+      <c r="AF20" s="58"/>
+      <c r="AG20" s="58"/>
+      <c r="AH20" s="58"/>
+      <c r="AI20" s="58"/>
+      <c r="AJ20" s="58"/>
+      <c r="AK20" s="58"/>
+      <c r="AL20" s="58"/>
+      <c r="AM20" s="58"/>
+      <c r="AN20" s="58"/>
+      <c r="AO20" s="58"/>
+      <c r="AP20" s="58"/>
+      <c r="AQ20" s="58"/>
     </row>
     <row r="21" spans="1:43">
-      <c r="A21" s="50" t="s">
+      <c r="A21" s="33" t="s">
         <v>33</v>
       </c>
-      <c r="B21" s="35"/>
-[...10 lines deleted...]
-      <c r="M21" s="39"/>
+      <c r="B21" s="25"/>
+      <c r="C21" s="25"/>
+      <c r="D21" s="25"/>
+      <c r="E21" s="25"/>
+      <c r="F21" s="25"/>
+      <c r="G21" s="25"/>
+      <c r="H21" s="26"/>
+      <c r="I21" s="25"/>
+      <c r="J21" s="26"/>
+      <c r="K21" s="26"/>
+      <c r="L21" s="26"/>
+      <c r="M21" s="27"/>
       <c r="N21" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="O21" s="40">
+      <c r="O21" s="28">
         <v>-2.71</v>
       </c>
-      <c r="P21" s="40">
+      <c r="P21" s="28">
         <v>-1.2</v>
       </c>
-      <c r="Q21" s="40">
+      <c r="Q21" s="28">
         <v>-0.2</v>
       </c>
-      <c r="R21" s="40">
+      <c r="R21" s="28">
         <v>0.28999999999999998</v>
       </c>
-      <c r="S21" s="40">
+      <c r="S21" s="28">
         <v>0.85</v>
       </c>
-      <c r="T21" s="40">
+      <c r="T21" s="28">
         <v>1.45</v>
       </c>
-      <c r="U21" s="40">
+      <c r="U21" s="28">
         <v>1.57</v>
       </c>
       <c r="V21" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="W21" s="40">
+      <c r="W21" s="28">
         <v>1.72</v>
       </c>
-      <c r="X21" s="40">
+      <c r="X21" s="28">
         <v>1.75</v>
       </c>
-      <c r="Y21" s="40">
+      <c r="Y21" s="28">
         <v>1.7</v>
       </c>
-      <c r="Z21" s="18">
+      <c r="Z21" s="15">
         <v>1.92</v>
       </c>
-      <c r="AA21" s="18">
+      <c r="AA21" s="15">
         <v>0.53</v>
       </c>
-      <c r="AB21" s="18">
+      <c r="AB21" s="15">
         <v>0.21</v>
       </c>
-      <c r="AC21" s="18">
+      <c r="AC21" s="15">
         <v>0.3</v>
       </c>
-      <c r="AD21" s="18">
+      <c r="AD21" s="15">
         <v>0.75</v>
       </c>
-      <c r="AE21" s="18">
+      <c r="AE21" s="15">
         <v>0.31</v>
       </c>
-      <c r="AF21" s="18">
+      <c r="AF21" s="15">
         <v>0.51</v>
       </c>
-      <c r="AG21" s="18">
+      <c r="AG21" s="15">
         <v>0.16</v>
       </c>
-      <c r="AH21" s="18">
+      <c r="AH21" s="15">
         <v>0.13</v>
       </c>
-      <c r="AI21" s="18">
+      <c r="AI21" s="15">
         <v>0.02</v>
       </c>
-      <c r="AJ21" s="18">
+      <c r="AJ21" s="15">
         <v>0.18</v>
       </c>
-      <c r="AK21" s="18">
+      <c r="AK21" s="15">
         <v>0.03</v>
       </c>
-      <c r="AL21" s="18">
+      <c r="AL21" s="15">
         <v>0.15</v>
       </c>
-      <c r="AM21" s="18">
+      <c r="AM21" s="15">
         <v>0.45</v>
       </c>
-      <c r="AN21" s="18">
+      <c r="AN21" s="15">
         <v>0.08</v>
       </c>
-      <c r="AO21" s="18">
+      <c r="AO21" s="15">
         <v>0.59</v>
       </c>
-      <c r="AP21" s="18">
+      <c r="AP21" s="15">
         <v>0.37</v>
       </c>
-      <c r="AQ21" s="18">
+      <c r="AQ21" s="15">
         <v>0.17</v>
       </c>
     </row>
     <row r="22" spans="1:43">
-      <c r="A22" s="23" t="s">
+      <c r="A22" s="18" t="s">
         <v>34</v>
       </c>
-      <c r="B22" s="35"/>
-[...10 lines deleted...]
-      <c r="M22" s="35"/>
+      <c r="B22" s="25"/>
+      <c r="C22" s="25"/>
+      <c r="D22" s="25"/>
+      <c r="E22" s="25"/>
+      <c r="F22" s="25"/>
+      <c r="G22" s="25"/>
+      <c r="H22" s="25"/>
+      <c r="I22" s="25"/>
+      <c r="J22" s="25"/>
+      <c r="K22" s="25"/>
+      <c r="L22" s="25"/>
+      <c r="M22" s="25"/>
       <c r="N22" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="O22" s="40">
+      <c r="O22" s="28">
         <v>-0.82</v>
       </c>
-      <c r="P22" s="40">
+      <c r="P22" s="28">
         <v>0.71</v>
       </c>
-      <c r="Q22" s="40">
+      <c r="Q22" s="28">
         <v>1.76</v>
       </c>
-      <c r="R22" s="40">
+      <c r="R22" s="28">
         <v>2.39</v>
       </c>
-      <c r="S22" s="40">
+      <c r="S22" s="28">
         <v>2.76</v>
       </c>
-      <c r="T22" s="40">
+      <c r="T22" s="28">
         <v>3.21</v>
       </c>
-      <c r="U22" s="40">
+      <c r="U22" s="28">
         <v>3.34</v>
       </c>
       <c r="V22" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="W22" s="40">
+      <c r="W22" s="28">
         <v>3.52</v>
       </c>
-      <c r="X22" s="40">
+      <c r="X22" s="28">
         <v>3.61</v>
       </c>
-      <c r="Y22" s="40">
+      <c r="Y22" s="28">
         <v>3.54</v>
       </c>
-      <c r="Z22" s="18">
+      <c r="Z22" s="15">
         <v>4.49</v>
       </c>
-      <c r="AA22" s="18">
+      <c r="AA22" s="15">
         <v>1.4</v>
       </c>
-      <c r="AB22" s="18">
+      <c r="AB22" s="15">
         <v>0.92</v>
       </c>
-      <c r="AC22" s="18">
+      <c r="AC22" s="15">
         <v>0.7</v>
       </c>
-      <c r="AD22" s="18">
+      <c r="AD22" s="15">
         <v>1.07</v>
       </c>
-      <c r="AE22" s="18">
+      <c r="AE22" s="15">
         <v>0.62</v>
       </c>
-      <c r="AF22" s="18">
+      <c r="AF22" s="15">
         <v>0.78</v>
       </c>
-      <c r="AG22" s="18">
+      <c r="AG22" s="15">
         <v>0.32</v>
       </c>
-      <c r="AH22" s="18">
+      <c r="AH22" s="15">
         <v>0.28000000000000003</v>
       </c>
-      <c r="AI22" s="18">
+      <c r="AI22" s="15">
         <v>0.25</v>
       </c>
-      <c r="AJ22" s="18">
+      <c r="AJ22" s="15">
         <v>0.32</v>
       </c>
-      <c r="AK22" s="18">
+      <c r="AK22" s="15">
         <v>0.11</v>
       </c>
-      <c r="AL22" s="18">
+      <c r="AL22" s="15">
         <v>2.12</v>
       </c>
-      <c r="AM22" s="18">
+      <c r="AM22" s="15">
         <v>1.41</v>
       </c>
-      <c r="AN22" s="18">
+      <c r="AN22" s="15">
         <v>0.56999999999999995</v>
       </c>
-      <c r="AO22" s="18">
+      <c r="AO22" s="15">
         <v>1.1399999999999999</v>
       </c>
-      <c r="AP22" s="18">
+      <c r="AP22" s="15">
         <v>0.73</v>
       </c>
-      <c r="AQ22" s="18">
+      <c r="AQ22" s="15">
         <v>0.46</v>
       </c>
     </row>
     <row r="23" spans="1:43">
-      <c r="A23" s="23" t="s">
+      <c r="A23" s="18" t="s">
         <v>36</v>
       </c>
-      <c r="B23" s="35"/>
-[...10 lines deleted...]
-      <c r="M23" s="39"/>
+      <c r="B23" s="25"/>
+      <c r="C23" s="25"/>
+      <c r="D23" s="25"/>
+      <c r="E23" s="25"/>
+      <c r="F23" s="25"/>
+      <c r="G23" s="25"/>
+      <c r="H23" s="26"/>
+      <c r="I23" s="25"/>
+      <c r="J23" s="26"/>
+      <c r="K23" s="26"/>
+      <c r="L23" s="26"/>
+      <c r="M23" s="27"/>
       <c r="N23" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="O23" s="40">
+      <c r="O23" s="28">
         <v>-9.81</v>
       </c>
-      <c r="P23" s="40">
+      <c r="P23" s="28">
         <v>-9.33</v>
       </c>
-      <c r="Q23" s="40">
+      <c r="Q23" s="28">
         <v>-8.69</v>
       </c>
-      <c r="R23" s="40">
+      <c r="R23" s="28">
         <v>-8.77</v>
       </c>
-      <c r="S23" s="40">
+      <c r="S23" s="28">
         <v>-7.56</v>
       </c>
-      <c r="T23" s="40">
+      <c r="T23" s="28">
         <v>-6.04</v>
       </c>
-      <c r="U23" s="40">
+      <c r="U23" s="28">
         <v>-5.72</v>
       </c>
       <c r="V23" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="W23" s="40">
+      <c r="W23" s="28">
         <v>-5.93</v>
       </c>
-      <c r="X23" s="40">
+      <c r="X23" s="28">
         <v>-6.28</v>
       </c>
-      <c r="Y23" s="40">
+      <c r="Y23" s="28">
         <v>-6.64</v>
       </c>
-      <c r="Z23" s="18">
+      <c r="Z23" s="15">
         <v>-6.12</v>
       </c>
-      <c r="AA23" s="18">
+      <c r="AA23" s="15">
         <v>-3.95</v>
       </c>
-      <c r="AB23" s="18">
+      <c r="AB23" s="15">
         <v>-2.99</v>
       </c>
-      <c r="AC23" s="18">
+      <c r="AC23" s="15">
         <v>-1.76</v>
       </c>
-      <c r="AD23" s="18">
+      <c r="AD23" s="15">
         <v>-1.64</v>
       </c>
-      <c r="AE23" s="18">
+      <c r="AE23" s="15">
         <v>-0.97</v>
       </c>
-      <c r="AF23" s="18">
+      <c r="AF23" s="15">
         <v>-1.03</v>
       </c>
-      <c r="AG23" s="18">
+      <c r="AG23" s="15">
         <v>-0.48</v>
       </c>
-      <c r="AH23" s="18">
+      <c r="AH23" s="15">
         <v>-0.91</v>
       </c>
-      <c r="AI23" s="18">
+      <c r="AI23" s="15">
         <v>-1.01</v>
       </c>
-      <c r="AJ23" s="18">
+      <c r="AJ23" s="15">
         <v>-0.33</v>
       </c>
-      <c r="AK23" s="18">
+      <c r="AK23" s="15">
         <v>-0.62</v>
       </c>
-      <c r="AL23" s="18">
+      <c r="AL23" s="15">
         <v>-9.1</v>
       </c>
-      <c r="AM23" s="18">
+      <c r="AM23" s="15">
         <v>-4.67</v>
       </c>
-      <c r="AN23" s="18">
+      <c r="AN23" s="15">
         <v>-2.19</v>
       </c>
-      <c r="AO23" s="18">
+      <c r="AO23" s="15">
         <v>-1.35</v>
       </c>
-      <c r="AP23" s="18">
+      <c r="AP23" s="15">
         <v>-0.73</v>
       </c>
-      <c r="AQ23" s="18">
+      <c r="AQ23" s="15">
         <v>-0.64</v>
       </c>
     </row>
     <row r="24" spans="1:43">
-      <c r="A24" s="23" t="s">
+      <c r="A24" s="18" t="s">
         <v>44</v>
       </c>
-      <c r="B24" s="35"/>
-[...10 lines deleted...]
-      <c r="M24" s="39"/>
+      <c r="B24" s="25"/>
+      <c r="C24" s="25"/>
+      <c r="D24" s="25"/>
+      <c r="E24" s="25"/>
+      <c r="F24" s="25"/>
+      <c r="G24" s="25"/>
+      <c r="H24" s="26"/>
+      <c r="I24" s="25"/>
+      <c r="J24" s="26"/>
+      <c r="K24" s="26"/>
+      <c r="L24" s="26"/>
+      <c r="M24" s="27"/>
       <c r="N24" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="O24" s="40">
+      <c r="O24" s="28">
         <v>14.65</v>
       </c>
-      <c r="P24" s="40">
+      <c r="P24" s="28">
         <v>13.78</v>
       </c>
-      <c r="Q24" s="40">
+      <c r="Q24" s="28">
         <v>13.44</v>
       </c>
-      <c r="R24" s="40">
+      <c r="R24" s="28">
         <v>13.05</v>
       </c>
-      <c r="S24" s="40">
+      <c r="S24" s="28">
         <v>13.72</v>
       </c>
-      <c r="T24" s="40">
+      <c r="T24" s="28">
         <v>13.58</v>
       </c>
-      <c r="U24" s="40">
+      <c r="U24" s="28">
         <v>13.73</v>
       </c>
       <c r="V24" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="W24" s="40">
+      <c r="W24" s="28">
         <v>14.29</v>
       </c>
-      <c r="X24" s="40">
+      <c r="X24" s="28">
         <v>14.2</v>
       </c>
-      <c r="Y24" s="40">
+      <c r="Y24" s="28">
         <v>14.51</v>
       </c>
-      <c r="Z24" s="18">
+      <c r="Z24" s="15">
         <v>17.100000000000001</v>
       </c>
-      <c r="AA24" s="18">
+      <c r="AA24" s="15">
         <v>6.7</v>
       </c>
-      <c r="AB24" s="18">
+      <c r="AB24" s="15">
         <v>3.08</v>
       </c>
-      <c r="AC24" s="18">
+      <c r="AC24" s="15">
         <v>2.81</v>
       </c>
-      <c r="AD24" s="18">
+      <c r="AD24" s="15">
         <v>5.38</v>
       </c>
-      <c r="AE24" s="18">
+      <c r="AE24" s="15">
         <v>2.41</v>
       </c>
-      <c r="AF24" s="18">
+      <c r="AF24" s="15">
         <v>3.18</v>
       </c>
-      <c r="AG24" s="18">
+      <c r="AG24" s="15">
         <v>0.74</v>
       </c>
-      <c r="AH24" s="18">
+      <c r="AH24" s="15">
         <v>2.33</v>
       </c>
-      <c r="AI24" s="18">
+      <c r="AI24" s="15">
         <v>1.24</v>
       </c>
-      <c r="AJ24" s="18">
+      <c r="AJ24" s="15">
         <v>0.71</v>
       </c>
-      <c r="AK24" s="18">
+      <c r="AK24" s="15">
         <v>0.98</v>
       </c>
-      <c r="AL24" s="18">
+      <c r="AL24" s="15">
         <v>9.8000000000000007</v>
       </c>
-      <c r="AM24" s="18">
+      <c r="AM24" s="15">
         <v>5.72</v>
       </c>
-      <c r="AN24" s="18">
+      <c r="AN24" s="15">
         <v>4.8600000000000003</v>
       </c>
-      <c r="AO24" s="18">
+      <c r="AO24" s="15">
         <v>2.99</v>
       </c>
-      <c r="AP24" s="18">
+      <c r="AP24" s="15">
         <v>4.08</v>
       </c>
-      <c r="AQ24" s="18">
+      <c r="AQ24" s="15">
         <v>2.5299999999999998</v>
       </c>
     </row>
     <row r="25" spans="1:43">
-      <c r="A25" s="23" t="s">
+      <c r="A25" s="18" t="s">
         <v>45</v>
       </c>
-      <c r="B25" s="35"/>
-[...10 lines deleted...]
-      <c r="M25" s="39"/>
+      <c r="B25" s="25"/>
+      <c r="C25" s="25"/>
+      <c r="D25" s="25"/>
+      <c r="E25" s="25"/>
+      <c r="F25" s="25"/>
+      <c r="G25" s="25"/>
+      <c r="H25" s="26"/>
+      <c r="I25" s="25"/>
+      <c r="J25" s="26"/>
+      <c r="K25" s="26"/>
+      <c r="L25" s="26"/>
+      <c r="M25" s="27"/>
       <c r="N25" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="O25" s="40">
+      <c r="O25" s="28">
         <v>-14.86</v>
       </c>
-      <c r="P25" s="40">
+      <c r="P25" s="28">
         <v>-11.98</v>
       </c>
-      <c r="Q25" s="40">
+      <c r="Q25" s="28">
         <v>-10.09</v>
       </c>
-      <c r="R25" s="40">
+      <c r="R25" s="28">
         <v>-9.2899999999999991</v>
       </c>
-      <c r="S25" s="40">
+      <c r="S25" s="28">
         <v>-8.26</v>
       </c>
-      <c r="T25" s="40">
+      <c r="T25" s="28">
         <v>-7.68</v>
       </c>
-      <c r="U25" s="40">
+      <c r="U25" s="28">
         <v>-7.6</v>
       </c>
       <c r="V25" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="W25" s="40">
+      <c r="W25" s="28">
         <v>-7.35</v>
       </c>
-      <c r="X25" s="40">
+      <c r="X25" s="28">
         <v>-7.29</v>
       </c>
-      <c r="Y25" s="40">
+      <c r="Y25" s="28">
         <v>-7.14</v>
       </c>
-      <c r="Z25" s="18">
+      <c r="Z25" s="15">
         <v>-11.77</v>
       </c>
-      <c r="AA25" s="18">
+      <c r="AA25" s="15">
         <v>-2.15</v>
       </c>
-      <c r="AB25" s="18">
+      <c r="AB25" s="15">
         <v>-1.97</v>
       </c>
-      <c r="AC25" s="18">
+      <c r="AC25" s="15">
         <v>-1.83</v>
       </c>
-      <c r="AD25" s="18">
+      <c r="AD25" s="15">
         <v>-0.56000000000000005</v>
       </c>
-      <c r="AE25" s="18">
+      <c r="AE25" s="15">
         <v>-1.22</v>
       </c>
-      <c r="AF25" s="18">
+      <c r="AF25" s="15">
         <v>-0.48</v>
       </c>
-      <c r="AG25" s="18">
+      <c r="AG25" s="15">
         <v>-0.32</v>
       </c>
-      <c r="AH25" s="18">
+      <c r="AH25" s="15">
         <v>-0.74</v>
       </c>
-      <c r="AI25" s="18">
+      <c r="AI25" s="15">
         <v>-1.1399999999999999</v>
       </c>
-      <c r="AJ25" s="18">
+      <c r="AJ25" s="15">
         <v>-0.56000000000000005</v>
       </c>
-      <c r="AK25" s="18">
+      <c r="AK25" s="15">
         <v>-0.28000000000000003</v>
       </c>
-      <c r="AL25" s="18">
+      <c r="AL25" s="15">
         <v>-6.96</v>
       </c>
-      <c r="AM25" s="18">
+      <c r="AM25" s="15">
         <v>-3.31</v>
       </c>
-      <c r="AN25" s="18">
+      <c r="AN25" s="15">
         <v>-2.27</v>
       </c>
-      <c r="AO25" s="18">
+      <c r="AO25" s="15">
         <v>-1.92</v>
       </c>
-      <c r="AP25" s="18">
+      <c r="AP25" s="15">
         <v>-2.3199999999999998</v>
       </c>
-      <c r="AQ25" s="18">
+      <c r="AQ25" s="15">
         <v>-1.37</v>
       </c>
     </row>
     <row r="26" spans="1:43">
-      <c r="A26" s="25" t="s">
+      <c r="A26" s="18" t="s">
         <v>52</v>
       </c>
-      <c r="B26" s="35"/>
-[...10 lines deleted...]
-      <c r="M26" s="39"/>
+      <c r="B26" s="25"/>
+      <c r="C26" s="25"/>
+      <c r="D26" s="25"/>
+      <c r="E26" s="25"/>
+      <c r="F26" s="25"/>
+      <c r="G26" s="25"/>
+      <c r="H26" s="26"/>
+      <c r="I26" s="25"/>
+      <c r="J26" s="26"/>
+      <c r="K26" s="26"/>
+      <c r="L26" s="26"/>
+      <c r="M26" s="27"/>
       <c r="N26" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="O26" s="40">
+      <c r="O26" s="28">
         <v>-8</v>
       </c>
-      <c r="P26" s="40">
+      <c r="P26" s="28">
         <v>-5.24</v>
       </c>
-      <c r="Q26" s="40">
+      <c r="Q26" s="28">
         <v>-4.92</v>
       </c>
-      <c r="R26" s="40">
+      <c r="R26" s="28">
         <v>-5.21</v>
       </c>
-      <c r="S26" s="40">
+      <c r="S26" s="28">
         <v>-4.01</v>
       </c>
-      <c r="T26" s="40">
+      <c r="T26" s="28">
         <v>-2.13</v>
       </c>
-      <c r="U26" s="40">
+      <c r="U26" s="28">
         <v>-2.58</v>
       </c>
       <c r="V26" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="W26" s="40">
+      <c r="W26" s="28">
         <v>-3.04</v>
       </c>
-      <c r="X26" s="40">
+      <c r="X26" s="28">
         <v>-3.05</v>
       </c>
-      <c r="Y26" s="40">
+      <c r="Y26" s="28">
         <v>-3.29</v>
       </c>
-      <c r="Z26" s="18">
+      <c r="Z26" s="15">
         <v>-8.93</v>
       </c>
-      <c r="AA26" s="18">
+      <c r="AA26" s="15">
         <v>-3.67</v>
       </c>
-      <c r="AB26" s="18">
+      <c r="AB26" s="15">
         <v>-2.4</v>
       </c>
-      <c r="AC26" s="18">
+      <c r="AC26" s="15">
         <v>0.82</v>
       </c>
-      <c r="AD26" s="18">
+      <c r="AD26" s="15">
         <v>-0.66</v>
       </c>
-      <c r="AE26" s="18">
+      <c r="AE26" s="15">
         <v>-0.66</v>
       </c>
-      <c r="AF26" s="18">
+      <c r="AF26" s="15">
         <v>-0.84</v>
       </c>
-      <c r="AG26" s="18">
+      <c r="AG26" s="15">
         <v>-0.73</v>
       </c>
-      <c r="AH26" s="18">
+      <c r="AH26" s="15">
         <v>0</v>
       </c>
-      <c r="AI26" s="18">
+      <c r="AI26" s="15">
         <v>-0.13</v>
       </c>
-      <c r="AJ26" s="18">
+      <c r="AJ26" s="15">
         <v>0.11</v>
       </c>
-      <c r="AK26" s="18">
+      <c r="AK26" s="15">
         <v>0.16</v>
       </c>
-      <c r="AL26" s="18">
+      <c r="AL26" s="15">
         <v>-6.48</v>
       </c>
-      <c r="AM26" s="18">
+      <c r="AM26" s="15">
         <v>-0.67</v>
       </c>
-      <c r="AN26" s="18">
+      <c r="AN26" s="15">
         <v>-2.4300000000000002</v>
       </c>
-      <c r="AO26" s="18">
+      <c r="AO26" s="15">
         <v>-1.65</v>
       </c>
-      <c r="AP26" s="18">
+      <c r="AP26" s="15">
         <v>-1.19</v>
       </c>
-      <c r="AQ26" s="18">
+      <c r="AQ26" s="15">
         <v>-1.98</v>
       </c>
     </row>
     <row r="27" spans="1:43">
-      <c r="A27" s="80" t="s">
+      <c r="A27" s="57" t="s">
         <v>28</v>
       </c>
-      <c r="B27" s="80"/>
-[...40 lines deleted...]
-      <c r="AQ27" s="80"/>
+      <c r="B27" s="57"/>
+      <c r="C27" s="57"/>
+      <c r="D27" s="57"/>
+      <c r="E27" s="57"/>
+      <c r="F27" s="57"/>
+      <c r="G27" s="57"/>
+      <c r="H27" s="57"/>
+      <c r="I27" s="57"/>
+      <c r="J27" s="57"/>
+      <c r="K27" s="57"/>
+      <c r="L27" s="57"/>
+      <c r="M27" s="57"/>
+      <c r="N27" s="57"/>
+      <c r="O27" s="57"/>
+      <c r="P27" s="57"/>
+      <c r="Q27" s="57"/>
+      <c r="R27" s="57"/>
+      <c r="S27" s="57"/>
+      <c r="T27" s="57"/>
+      <c r="U27" s="57"/>
+      <c r="V27" s="57"/>
+      <c r="W27" s="57"/>
+      <c r="X27" s="57"/>
+      <c r="Y27" s="57"/>
+      <c r="Z27" s="57"/>
+      <c r="AA27" s="57"/>
+      <c r="AB27" s="57"/>
+      <c r="AC27" s="57"/>
+      <c r="AD27" s="57"/>
+      <c r="AE27" s="57"/>
+      <c r="AF27" s="57"/>
+      <c r="AG27" s="57"/>
+      <c r="AH27" s="57"/>
+      <c r="AI27" s="57"/>
+      <c r="AJ27" s="57"/>
+      <c r="AK27" s="57"/>
+      <c r="AL27" s="57"/>
+      <c r="AM27" s="57"/>
+      <c r="AN27" s="57"/>
+      <c r="AO27" s="57"/>
+      <c r="AP27" s="57"/>
+      <c r="AQ27" s="57"/>
     </row>
     <row r="28" spans="1:43">
-      <c r="A28" s="50" t="s">
+      <c r="A28" s="33" t="s">
         <v>33</v>
       </c>
-      <c r="B28" s="35"/>
-[...10 lines deleted...]
-      <c r="M28" s="39"/>
+      <c r="B28" s="25"/>
+      <c r="C28" s="25"/>
+      <c r="D28" s="25"/>
+      <c r="E28" s="25"/>
+      <c r="F28" s="25"/>
+      <c r="G28" s="25"/>
+      <c r="H28" s="26"/>
+      <c r="I28" s="25"/>
+      <c r="J28" s="26"/>
+      <c r="K28" s="26"/>
+      <c r="L28" s="26"/>
+      <c r="M28" s="27"/>
       <c r="N28" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="O28" s="40">
+      <c r="O28" s="28">
         <v>-1.17</v>
       </c>
-      <c r="P28" s="42">
+      <c r="P28" s="27">
         <v>-0.21</v>
       </c>
-      <c r="Q28" s="40">
+      <c r="Q28" s="28">
         <v>-0.24</v>
       </c>
-      <c r="R28" s="40">
+      <c r="R28" s="28">
         <v>0.28000000000000003</v>
       </c>
-      <c r="S28" s="40">
+      <c r="S28" s="28">
         <v>0.54</v>
       </c>
-      <c r="T28" s="40">
+      <c r="T28" s="28">
         <v>0.53</v>
       </c>
-      <c r="U28" s="40">
+      <c r="U28" s="28">
         <v>0.59</v>
       </c>
       <c r="V28" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="W28" s="40">
+      <c r="W28" s="28">
         <v>0.81</v>
       </c>
-      <c r="X28" s="40">
+      <c r="X28" s="28">
         <v>0.81</v>
       </c>
-      <c r="Y28" s="40">
+      <c r="Y28" s="28">
         <v>0.51</v>
       </c>
-      <c r="Z28" s="18">
+      <c r="Z28" s="15">
         <v>-1.2</v>
       </c>
-      <c r="AA28" s="18">
+      <c r="AA28" s="15">
         <v>-0.33</v>
       </c>
-      <c r="AB28" s="18">
+      <c r="AB28" s="15">
         <v>0.08</v>
       </c>
-      <c r="AC28" s="18">
+      <c r="AC28" s="15">
         <v>-0.06</v>
       </c>
-      <c r="AD28" s="18">
+      <c r="AD28" s="15">
         <v>0.31</v>
       </c>
-      <c r="AE28" s="19">
+      <c r="AE28" s="15">
         <v>-0.12</v>
       </c>
-      <c r="AF28" s="19">
+      <c r="AF28" s="15">
         <v>0.16</v>
       </c>
-      <c r="AG28" s="19">
+      <c r="AG28" s="15">
         <v>0</v>
       </c>
-      <c r="AH28" s="18">
+      <c r="AH28" s="15">
         <v>-0.08</v>
       </c>
-      <c r="AI28" s="19">
+      <c r="AI28" s="15">
         <v>-0.03</v>
       </c>
-      <c r="AJ28" s="19">
+      <c r="AJ28" s="15">
         <v>-0.08</v>
       </c>
-      <c r="AK28" s="19">
+      <c r="AK28" s="15">
         <v>-0.14000000000000001</v>
       </c>
-      <c r="AL28" s="19">
+      <c r="AL28" s="15">
         <v>-1.51</v>
       </c>
-      <c r="AM28" s="19">
+      <c r="AM28" s="15">
         <v>-0.35</v>
       </c>
-      <c r="AN28" s="19">
+      <c r="AN28" s="15">
         <v>-0.85</v>
       </c>
-      <c r="AO28" s="19">
+      <c r="AO28" s="15">
         <v>0.2</v>
       </c>
-      <c r="AP28" s="19">
+      <c r="AP28" s="15">
         <v>0.11</v>
       </c>
-      <c r="AQ28" s="18">
+      <c r="AQ28" s="15">
         <v>-0.06</v>
       </c>
     </row>
     <row r="29" spans="1:43">
-      <c r="A29" s="23" t="s">
+      <c r="A29" s="18" t="s">
         <v>34</v>
       </c>
-      <c r="B29" s="35"/>
-[...10 lines deleted...]
-      <c r="M29" s="35"/>
+      <c r="B29" s="25"/>
+      <c r="C29" s="25"/>
+      <c r="D29" s="25"/>
+      <c r="E29" s="25"/>
+      <c r="F29" s="25"/>
+      <c r="G29" s="25"/>
+      <c r="H29" s="25"/>
+      <c r="I29" s="25"/>
+      <c r="J29" s="25"/>
+      <c r="K29" s="25"/>
+      <c r="L29" s="25"/>
+      <c r="M29" s="25"/>
       <c r="N29" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="O29" s="40">
+      <c r="O29" s="28">
         <v>7.58</v>
       </c>
-      <c r="P29" s="42">
+      <c r="P29" s="27">
         <v>5.59</v>
       </c>
-      <c r="Q29" s="40">
+      <c r="Q29" s="28">
         <v>4.67</v>
       </c>
-      <c r="R29" s="40">
+      <c r="R29" s="28">
         <v>6.91</v>
       </c>
-      <c r="S29" s="40">
+      <c r="S29" s="28">
         <v>8.2100000000000009</v>
       </c>
-      <c r="T29" s="40">
+      <c r="T29" s="28">
         <v>6.32</v>
       </c>
-      <c r="U29" s="40">
+      <c r="U29" s="28">
         <v>6.67</v>
       </c>
       <c r="V29" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="W29" s="40">
+      <c r="W29" s="28">
         <v>6.8</v>
       </c>
-      <c r="X29" s="40">
+      <c r="X29" s="28">
         <v>6.96</v>
       </c>
-      <c r="Y29" s="40">
+      <c r="Y29" s="28">
         <v>6.81</v>
       </c>
-      <c r="Z29" s="18">
+      <c r="Z29" s="15">
         <v>4.7300000000000004</v>
       </c>
-      <c r="AA29" s="18">
+      <c r="AA29" s="15">
         <v>3.43</v>
       </c>
-      <c r="AB29" s="18">
+      <c r="AB29" s="15">
         <v>1.84</v>
       </c>
-      <c r="AC29" s="18">
+      <c r="AC29" s="15">
         <v>1.07</v>
       </c>
-      <c r="AD29" s="18">
+      <c r="AD29" s="15">
         <v>1.95</v>
       </c>
-      <c r="AE29" s="19">
+      <c r="AE29" s="15">
         <v>1.1200000000000001</v>
       </c>
-      <c r="AF29" s="19">
+      <c r="AF29" s="15">
         <v>1.1299999999999999</v>
       </c>
-      <c r="AG29" s="19">
+      <c r="AG29" s="15">
         <v>0.91</v>
       </c>
-      <c r="AH29" s="18">
+      <c r="AH29" s="15">
         <v>0.81</v>
       </c>
-      <c r="AI29" s="19">
+      <c r="AI29" s="15">
         <v>1.27</v>
       </c>
-      <c r="AJ29" s="19">
+      <c r="AJ29" s="15">
         <v>0.71</v>
       </c>
-      <c r="AK29" s="19">
+      <c r="AK29" s="15">
         <v>1.06</v>
       </c>
-      <c r="AL29" s="19">
+      <c r="AL29" s="15">
         <v>4.07</v>
       </c>
-      <c r="AM29" s="19">
+      <c r="AM29" s="15">
         <v>3.31</v>
       </c>
-      <c r="AN29" s="19">
+      <c r="AN29" s="15">
         <v>2.19</v>
       </c>
-      <c r="AO29" s="19">
+      <c r="AO29" s="15">
         <v>1.8</v>
       </c>
-      <c r="AP29" s="19">
+      <c r="AP29" s="15">
         <v>1.0900000000000001</v>
       </c>
-      <c r="AQ29" s="18">
+      <c r="AQ29" s="15">
         <v>0.91</v>
       </c>
     </row>
     <row r="30" spans="1:43">
-      <c r="A30" s="23" t="s">
+      <c r="A30" s="18" t="s">
         <v>36</v>
       </c>
-      <c r="B30" s="35"/>
-[...10 lines deleted...]
-      <c r="M30" s="39"/>
+      <c r="B30" s="25"/>
+      <c r="C30" s="25"/>
+      <c r="D30" s="25"/>
+      <c r="E30" s="25"/>
+      <c r="F30" s="25"/>
+      <c r="G30" s="25"/>
+      <c r="H30" s="26"/>
+      <c r="I30" s="25"/>
+      <c r="J30" s="26"/>
+      <c r="K30" s="26"/>
+      <c r="L30" s="26"/>
+      <c r="M30" s="27"/>
       <c r="N30" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="O30" s="40">
+      <c r="O30" s="28">
         <v>-3.21</v>
       </c>
-      <c r="P30" s="42">
+      <c r="P30" s="27">
         <v>-4.24</v>
       </c>
-      <c r="Q30" s="40">
+      <c r="Q30" s="28">
         <v>-1.59</v>
       </c>
-      <c r="R30" s="40">
+      <c r="R30" s="28">
         <v>-3.78</v>
       </c>
-      <c r="S30" s="40">
+      <c r="S30" s="28">
         <v>-3.15</v>
       </c>
-      <c r="T30" s="40">
+      <c r="T30" s="28">
         <v>-5.37</v>
       </c>
-      <c r="U30" s="40">
+      <c r="U30" s="28">
         <v>-7.03</v>
       </c>
       <c r="V30" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="W30" s="40">
+      <c r="W30" s="28">
         <v>-6.26</v>
       </c>
-      <c r="X30" s="40">
+      <c r="X30" s="28">
         <v>-6.84</v>
       </c>
-      <c r="Y30" s="40">
+      <c r="Y30" s="28">
         <v>-6.87</v>
       </c>
-      <c r="Z30" s="18">
+      <c r="Z30" s="15">
         <v>-19.07</v>
       </c>
-      <c r="AA30" s="18">
+      <c r="AA30" s="15">
         <v>-9.86</v>
       </c>
-      <c r="AB30" s="18">
+      <c r="AB30" s="15">
         <v>-8.5500000000000007</v>
       </c>
-      <c r="AC30" s="18">
+      <c r="AC30" s="15">
         <v>-1.61</v>
       </c>
-      <c r="AD30" s="18">
+      <c r="AD30" s="15">
         <v>-2.5499999999999998</v>
       </c>
-      <c r="AE30" s="19">
+      <c r="AE30" s="15">
         <v>3.2</v>
       </c>
-      <c r="AF30" s="19">
+      <c r="AF30" s="15">
         <v>-3.69</v>
       </c>
-      <c r="AG30" s="19">
+      <c r="AG30" s="15">
         <v>-3.21</v>
       </c>
-      <c r="AH30" s="18">
+      <c r="AH30" s="15">
         <v>0</v>
       </c>
-      <c r="AI30" s="19">
+      <c r="AI30" s="15">
         <v>-2.56</v>
       </c>
-      <c r="AJ30" s="19">
+      <c r="AJ30" s="15">
         <v>-1.1599999999999999</v>
       </c>
-      <c r="AK30" s="19" t="s">
+      <c r="AK30" s="15" t="s">
         <v>26</v>
       </c>
-      <c r="AL30" s="19" t="s">
+      <c r="AL30" s="15" t="s">
         <v>26</v>
       </c>
-      <c r="AM30" s="19">
+      <c r="AM30" s="15">
         <v>-10.14</v>
       </c>
-      <c r="AN30" s="19">
+      <c r="AN30" s="15">
         <v>-6.63</v>
       </c>
-      <c r="AO30" s="19">
+      <c r="AO30" s="15">
         <v>-4.99</v>
       </c>
-      <c r="AP30" s="19">
+      <c r="AP30" s="15">
         <v>-1.32</v>
       </c>
-      <c r="AQ30" s="18">
+      <c r="AQ30" s="15">
         <v>-1.1000000000000001</v>
       </c>
     </row>
     <row r="31" spans="1:43">
-      <c r="A31" s="23" t="s">
+      <c r="A31" s="18" t="s">
         <v>42</v>
       </c>
-      <c r="B31" s="35"/>
-[...10 lines deleted...]
-      <c r="M31" s="39"/>
+      <c r="B31" s="25"/>
+      <c r="C31" s="25"/>
+      <c r="D31" s="25"/>
+      <c r="E31" s="25"/>
+      <c r="F31" s="25"/>
+      <c r="G31" s="25"/>
+      <c r="H31" s="26"/>
+      <c r="I31" s="25"/>
+      <c r="J31" s="26"/>
+      <c r="K31" s="26"/>
+      <c r="L31" s="26"/>
+      <c r="M31" s="27"/>
       <c r="N31" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="O31" s="40">
+      <c r="O31" s="28">
         <v>-8.34</v>
       </c>
-      <c r="P31" s="42">
+      <c r="P31" s="27">
         <v>-7.16</v>
       </c>
-      <c r="Q31" s="40">
+      <c r="Q31" s="28">
         <v>-6.54</v>
       </c>
-      <c r="R31" s="40">
+      <c r="R31" s="28">
         <v>-5.57</v>
       </c>
-      <c r="S31" s="40">
+      <c r="S31" s="28">
         <v>-5.43</v>
       </c>
-      <c r="T31" s="40">
+      <c r="T31" s="28">
         <v>-5.15</v>
       </c>
-      <c r="U31" s="40">
+      <c r="U31" s="28">
         <v>-4.67</v>
       </c>
       <c r="V31" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="W31" s="40">
+      <c r="W31" s="28">
         <v>-4.42</v>
       </c>
-      <c r="X31" s="40">
+      <c r="X31" s="28">
         <v>-4.8600000000000003</v>
       </c>
-      <c r="Y31" s="40">
+      <c r="Y31" s="28">
         <v>-5.24</v>
       </c>
-      <c r="Z31" s="18">
+      <c r="Z31" s="15">
         <v>-6.02</v>
       </c>
-      <c r="AA31" s="18">
+      <c r="AA31" s="15">
         <v>-3.15</v>
       </c>
-      <c r="AB31" s="18">
+      <c r="AB31" s="15">
         <v>-1.35</v>
       </c>
-      <c r="AC31" s="18">
+      <c r="AC31" s="15">
         <v>-0.75</v>
       </c>
-      <c r="AD31" s="18">
+      <c r="AD31" s="15">
         <v>-0.63</v>
       </c>
-      <c r="AE31" s="19" t="s">
+      <c r="AE31" s="15" t="s">
         <v>26</v>
       </c>
-      <c r="AF31" s="19">
+      <c r="AF31" s="15">
         <v>-0.55000000000000004</v>
       </c>
-      <c r="AG31" s="19">
+      <c r="AG31" s="15">
         <v>-0.53</v>
       </c>
-      <c r="AH31" s="18">
+      <c r="AH31" s="15">
         <v>0</v>
       </c>
-      <c r="AI31" s="19">
+      <c r="AI31" s="15">
         <v>-0.49</v>
       </c>
-      <c r="AJ31" s="19">
+      <c r="AJ31" s="15">
         <v>-0.5</v>
       </c>
-      <c r="AK31" s="19">
+      <c r="AK31" s="15">
         <v>-0.85</v>
       </c>
-      <c r="AL31" s="19">
+      <c r="AL31" s="15">
         <v>-3.35</v>
       </c>
-      <c r="AM31" s="19">
+      <c r="AM31" s="15">
         <v>-2.16</v>
       </c>
-      <c r="AN31" s="19">
+      <c r="AN31" s="15">
         <v>-1.72</v>
       </c>
-      <c r="AO31" s="19">
+      <c r="AO31" s="15">
         <v>-0.32</v>
       </c>
-      <c r="AP31" s="19">
+      <c r="AP31" s="15">
         <v>-0.68</v>
       </c>
-      <c r="AQ31" s="18">
+      <c r="AQ31" s="15">
         <v>-0.93</v>
       </c>
     </row>
     <row r="32" spans="1:43">
-      <c r="A32" s="23" t="s">
+      <c r="A32" s="18" t="s">
         <v>44</v>
       </c>
-      <c r="B32" s="35"/>
-[...10 lines deleted...]
-      <c r="M32" s="39"/>
+      <c r="B32" s="25"/>
+      <c r="C32" s="25"/>
+      <c r="D32" s="25"/>
+      <c r="E32" s="25"/>
+      <c r="F32" s="25"/>
+      <c r="G32" s="25"/>
+      <c r="H32" s="26"/>
+      <c r="I32" s="25"/>
+      <c r="J32" s="26"/>
+      <c r="K32" s="26"/>
+      <c r="L32" s="26"/>
+      <c r="M32" s="27"/>
       <c r="N32" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="O32" s="40">
+      <c r="O32" s="28">
         <v>11.6</v>
       </c>
-      <c r="P32" s="42">
+      <c r="P32" s="27">
         <v>10.6</v>
       </c>
-      <c r="Q32" s="40">
+      <c r="Q32" s="28">
         <v>11.22</v>
       </c>
-      <c r="R32" s="40">
+      <c r="R32" s="28">
         <v>10.41</v>
       </c>
-      <c r="S32" s="40">
+      <c r="S32" s="28">
         <v>10.62</v>
       </c>
-      <c r="T32" s="40">
+      <c r="T32" s="28">
         <v>10.34</v>
       </c>
-      <c r="U32" s="40">
+      <c r="U32" s="28">
         <v>10.38</v>
       </c>
       <c r="V32" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="W32" s="40">
+      <c r="W32" s="28">
         <v>10.27</v>
       </c>
-      <c r="X32" s="40">
+      <c r="X32" s="28">
         <v>10.23</v>
       </c>
-      <c r="Y32" s="40">
+      <c r="Y32" s="28">
         <v>9.74</v>
       </c>
-      <c r="Z32" s="18">
+      <c r="Z32" s="15">
         <v>8.77</v>
       </c>
-      <c r="AA32" s="18">
+      <c r="AA32" s="15">
         <v>1.77</v>
       </c>
-      <c r="AB32" s="18">
+      <c r="AB32" s="15">
         <v>2.79</v>
       </c>
-      <c r="AC32" s="18">
+      <c r="AC32" s="15">
         <v>2.44</v>
       </c>
-      <c r="AD32" s="18">
+      <c r="AD32" s="15">
         <v>1.1100000000000001</v>
       </c>
-      <c r="AE32" s="19">
+      <c r="AE32" s="15">
         <v>2.09</v>
       </c>
-      <c r="AF32" s="19">
+      <c r="AF32" s="15">
         <v>1.98</v>
       </c>
-      <c r="AG32" s="19">
+      <c r="AG32" s="15">
         <v>0.26</v>
       </c>
-      <c r="AH32" s="18">
+      <c r="AH32" s="15">
         <v>0.31</v>
       </c>
-      <c r="AI32" s="19">
+      <c r="AI32" s="15">
         <v>0.97</v>
       </c>
-      <c r="AJ32" s="19">
+      <c r="AJ32" s="15">
         <v>1.45</v>
       </c>
-      <c r="AK32" s="19">
+      <c r="AK32" s="15">
         <v>0.46</v>
       </c>
-      <c r="AL32" s="19">
+      <c r="AL32" s="15">
         <v>5.49</v>
       </c>
-      <c r="AM32" s="19">
+      <c r="AM32" s="15">
         <v>7.14</v>
       </c>
-      <c r="AN32" s="19">
+      <c r="AN32" s="15">
         <v>3.3</v>
       </c>
-      <c r="AO32" s="19">
+      <c r="AO32" s="15">
         <v>2.31</v>
       </c>
-      <c r="AP32" s="19">
+      <c r="AP32" s="15">
         <v>0.56999999999999995</v>
       </c>
-      <c r="AQ32" s="18">
+      <c r="AQ32" s="15">
         <v>1.17</v>
       </c>
     </row>
     <row r="33" spans="1:43">
-      <c r="A33" s="23" t="s">
+      <c r="A33" s="18" t="s">
         <v>45</v>
       </c>
-      <c r="B33" s="35"/>
-[...10 lines deleted...]
-      <c r="M33" s="39"/>
+      <c r="B33" s="25"/>
+      <c r="C33" s="25"/>
+      <c r="D33" s="25"/>
+      <c r="E33" s="25"/>
+      <c r="F33" s="25"/>
+      <c r="G33" s="25"/>
+      <c r="H33" s="26"/>
+      <c r="I33" s="25"/>
+      <c r="J33" s="26"/>
+      <c r="K33" s="26"/>
+      <c r="L33" s="26"/>
+      <c r="M33" s="27"/>
       <c r="N33" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="O33" s="40">
+      <c r="O33" s="28">
         <v>-8.7799999999999994</v>
       </c>
-      <c r="P33" s="42">
+      <c r="P33" s="27">
         <v>-7.96</v>
       </c>
-      <c r="Q33" s="40">
+      <c r="Q33" s="28">
         <v>-7.29</v>
       </c>
-      <c r="R33" s="40">
+      <c r="R33" s="28">
         <v>-4.7300000000000004</v>
       </c>
-      <c r="S33" s="40">
+      <c r="S33" s="28">
         <v>-6.05</v>
       </c>
-      <c r="T33" s="40">
+      <c r="T33" s="28">
         <v>-4.5</v>
       </c>
-      <c r="U33" s="40">
+      <c r="U33" s="28">
         <v>-4.66</v>
       </c>
       <c r="V33" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="W33" s="40">
+      <c r="W33" s="28">
         <v>-5.49</v>
       </c>
-      <c r="X33" s="40">
+      <c r="X33" s="28">
         <v>-5.47</v>
       </c>
-      <c r="Y33" s="40">
+      <c r="Y33" s="28">
         <v>-6.06</v>
       </c>
-      <c r="Z33" s="18">
+      <c r="Z33" s="15">
         <v>-17.78</v>
       </c>
-      <c r="AA33" s="18">
+      <c r="AA33" s="15">
         <v>-3.78</v>
       </c>
-      <c r="AB33" s="18">
+      <c r="AB33" s="15">
         <v>-0.9</v>
       </c>
-      <c r="AC33" s="18">
+      <c r="AC33" s="15">
         <v>-1.34</v>
       </c>
-      <c r="AD33" s="18">
+      <c r="AD33" s="15">
         <v>-2.15</v>
       </c>
-      <c r="AE33" s="19">
+      <c r="AE33" s="15">
         <v>-3.47</v>
       </c>
-      <c r="AF33" s="19">
+      <c r="AF33" s="15">
         <v>-0.47</v>
       </c>
-      <c r="AG33" s="19">
+      <c r="AG33" s="15">
         <v>-1.1599999999999999</v>
       </c>
-      <c r="AH33" s="18">
+      <c r="AH33" s="15">
         <v>-1.19</v>
       </c>
-      <c r="AI33" s="19">
+      <c r="AI33" s="15">
         <v>-1.46</v>
       </c>
-      <c r="AJ33" s="19">
+      <c r="AJ33" s="15">
         <v>-0.67</v>
       </c>
-      <c r="AK33" s="19">
+      <c r="AK33" s="15">
         <v>-1.44</v>
       </c>
-      <c r="AL33" s="19">
+      <c r="AL33" s="15">
         <v>-19.53</v>
       </c>
-      <c r="AM33" s="19">
+      <c r="AM33" s="15">
         <v>-6.6</v>
       </c>
-      <c r="AN33" s="19">
+      <c r="AN33" s="15">
         <v>-4.59</v>
       </c>
-      <c r="AO33" s="19">
+      <c r="AO33" s="15">
         <v>-3.96</v>
       </c>
-      <c r="AP33" s="19">
+      <c r="AP33" s="15">
         <v>-0.55000000000000004</v>
       </c>
-      <c r="AQ33" s="18">
+      <c r="AQ33" s="15">
         <v>-1.61</v>
       </c>
     </row>
     <row r="34" spans="1:43">
-      <c r="A34" s="23" t="s">
+      <c r="A34" s="18" t="s">
         <v>47</v>
       </c>
-      <c r="B34" s="35"/>
-[...10 lines deleted...]
-      <c r="M34" s="39"/>
+      <c r="B34" s="25"/>
+      <c r="C34" s="25"/>
+      <c r="D34" s="25"/>
+      <c r="E34" s="25"/>
+      <c r="F34" s="25"/>
+      <c r="G34" s="25"/>
+      <c r="H34" s="26"/>
+      <c r="I34" s="25"/>
+      <c r="J34" s="26"/>
+      <c r="K34" s="26"/>
+      <c r="L34" s="26"/>
+      <c r="M34" s="27"/>
       <c r="N34" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="O34" s="40">
+      <c r="O34" s="28">
         <v>6.52</v>
       </c>
-      <c r="P34" s="42">
+      <c r="P34" s="27">
         <v>8.5500000000000007</v>
       </c>
-      <c r="Q34" s="40">
+      <c r="Q34" s="28">
         <v>8.44</v>
       </c>
-      <c r="R34" s="40">
+      <c r="R34" s="28">
         <v>7.24</v>
       </c>
-      <c r="S34" s="40">
+      <c r="S34" s="28">
         <v>7.56</v>
       </c>
-      <c r="T34" s="40">
+      <c r="T34" s="28">
         <v>6.46</v>
       </c>
-      <c r="U34" s="40">
+      <c r="U34" s="28">
         <v>6.17</v>
       </c>
       <c r="V34" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="W34" s="40">
+      <c r="W34" s="28">
         <v>6.59</v>
       </c>
-      <c r="X34" s="40">
+      <c r="X34" s="28">
         <v>6.87</v>
       </c>
-      <c r="Y34" s="40">
+      <c r="Y34" s="28">
         <v>7.04</v>
       </c>
-      <c r="Z34" s="18">
+      <c r="Z34" s="15">
         <v>5.33</v>
       </c>
-      <c r="AA34" s="18">
+      <c r="AA34" s="15">
         <v>1.4</v>
       </c>
-      <c r="AB34" s="18">
+      <c r="AB34" s="15">
         <v>2.93</v>
       </c>
-      <c r="AC34" s="18">
+      <c r="AC34" s="15">
         <v>1.65</v>
       </c>
-      <c r="AD34" s="18">
+      <c r="AD34" s="15">
         <v>0.98</v>
       </c>
-      <c r="AE34" s="19">
+      <c r="AE34" s="15">
         <v>0.64</v>
       </c>
-      <c r="AF34" s="19">
+      <c r="AF34" s="15">
         <v>1.48</v>
       </c>
-      <c r="AG34" s="19">
+      <c r="AG34" s="15">
         <v>0.88</v>
       </c>
-      <c r="AH34" s="18">
+      <c r="AH34" s="15">
         <v>0.67</v>
       </c>
-      <c r="AI34" s="19">
+      <c r="AI34" s="15">
         <v>-0.17</v>
       </c>
-      <c r="AJ34" s="19">
+      <c r="AJ34" s="15">
         <v>-0.1</v>
       </c>
-      <c r="AK34" s="19">
+      <c r="AK34" s="15">
         <v>0.41</v>
       </c>
-      <c r="AL34" s="19">
+      <c r="AL34" s="15">
         <v>11.54</v>
       </c>
-      <c r="AM34" s="19">
+      <c r="AM34" s="15">
         <v>3.96</v>
       </c>
-      <c r="AN34" s="19">
+      <c r="AN34" s="15">
         <v>-0.18</v>
       </c>
-      <c r="AO34" s="19">
+      <c r="AO34" s="15">
         <v>1.54</v>
       </c>
-      <c r="AP34" s="19">
+      <c r="AP34" s="15">
         <v>0.44</v>
       </c>
-      <c r="AQ34" s="18">
+      <c r="AQ34" s="15">
         <v>0.66</v>
       </c>
     </row>
     <row r="35" spans="1:43">
-      <c r="A35" s="23" t="s">
+      <c r="A35" s="18" t="s">
         <v>48</v>
       </c>
-      <c r="B35" s="35"/>
-[...10 lines deleted...]
-      <c r="M35" s="39"/>
+      <c r="B35" s="25"/>
+      <c r="C35" s="25"/>
+      <c r="D35" s="25"/>
+      <c r="E35" s="25"/>
+      <c r="F35" s="25"/>
+      <c r="G35" s="25"/>
+      <c r="H35" s="26"/>
+      <c r="I35" s="25"/>
+      <c r="J35" s="26"/>
+      <c r="K35" s="26"/>
+      <c r="L35" s="26"/>
+      <c r="M35" s="27"/>
       <c r="N35" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="O35" s="40">
+      <c r="O35" s="28">
         <v>-4.3</v>
       </c>
-      <c r="P35" s="42">
+      <c r="P35" s="27">
         <v>-2.82</v>
       </c>
-      <c r="Q35" s="40">
+      <c r="Q35" s="28">
         <v>-2.2599999999999998</v>
       </c>
-      <c r="R35" s="40">
+      <c r="R35" s="28">
         <v>-2.02</v>
       </c>
-      <c r="S35" s="40">
+      <c r="S35" s="28">
         <v>-1.86</v>
       </c>
-      <c r="T35" s="40">
+      <c r="T35" s="28">
         <v>-0.95</v>
       </c>
-      <c r="U35" s="40">
+      <c r="U35" s="28">
         <v>-1.47</v>
       </c>
       <c r="V35" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="W35" s="40">
+      <c r="W35" s="28">
         <v>-0.67</v>
       </c>
-      <c r="X35" s="40">
+      <c r="X35" s="28">
         <v>-0.3</v>
       </c>
-      <c r="Y35" s="40">
+      <c r="Y35" s="28">
         <v>-0.76</v>
       </c>
-      <c r="Z35" s="18">
+      <c r="Z35" s="15">
         <v>1.1299999999999999</v>
       </c>
-      <c r="AA35" s="18">
+      <c r="AA35" s="15">
         <v>-2.06</v>
       </c>
-      <c r="AB35" s="18">
+      <c r="AB35" s="15">
         <v>-0.38</v>
       </c>
-      <c r="AC35" s="18">
+      <c r="AC35" s="15">
         <v>0.28999999999999998</v>
       </c>
-      <c r="AD35" s="18">
+      <c r="AD35" s="15">
         <v>1.37</v>
       </c>
-      <c r="AE35" s="19">
+      <c r="AE35" s="15">
         <v>-1.35</v>
       </c>
-      <c r="AF35" s="19">
+      <c r="AF35" s="15">
         <v>-0.08</v>
       </c>
-      <c r="AG35" s="19">
+      <c r="AG35" s="15">
         <v>-0.5</v>
       </c>
-      <c r="AH35" s="18">
+      <c r="AH35" s="15">
         <v>-0.38</v>
       </c>
-      <c r="AI35" s="19">
+      <c r="AI35" s="15">
         <v>-0.35</v>
       </c>
-      <c r="AJ35" s="19">
+      <c r="AJ35" s="15">
         <v>-0.67</v>
       </c>
-      <c r="AK35" s="19">
+      <c r="AK35" s="15">
         <v>-0.28999999999999998</v>
       </c>
-      <c r="AL35" s="19">
+      <c r="AL35" s="15">
         <v>-7.05</v>
       </c>
-      <c r="AM35" s="19">
+      <c r="AM35" s="15">
         <v>-0.9</v>
       </c>
-      <c r="AN35" s="19">
+      <c r="AN35" s="15">
         <v>-0.39</v>
       </c>
-      <c r="AO35" s="19">
+      <c r="AO35" s="15">
         <v>1.19</v>
       </c>
-      <c r="AP35" s="19">
+      <c r="AP35" s="15">
         <v>0.23</v>
       </c>
-      <c r="AQ35" s="18">
+      <c r="AQ35" s="15">
         <v>-0.4</v>
       </c>
     </row>
     <row r="36" spans="1:43">
-      <c r="A36" s="23" t="s">
+      <c r="A36" s="18" t="s">
         <v>53</v>
       </c>
-      <c r="B36" s="35"/>
-[...10 lines deleted...]
-      <c r="M36" s="35"/>
+      <c r="B36" s="25"/>
+      <c r="C36" s="25"/>
+      <c r="D36" s="25"/>
+      <c r="E36" s="25"/>
+      <c r="F36" s="25"/>
+      <c r="G36" s="25"/>
+      <c r="H36" s="25"/>
+      <c r="I36" s="25"/>
+      <c r="J36" s="25"/>
+      <c r="K36" s="25"/>
+      <c r="L36" s="25"/>
+      <c r="M36" s="25"/>
       <c r="N36" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="O36" s="40">
+      <c r="O36" s="28">
         <v>0.51</v>
       </c>
-      <c r="P36" s="42" t="s">
+      <c r="P36" s="27" t="s">
         <v>26</v>
       </c>
-      <c r="Q36" s="40">
+      <c r="Q36" s="28">
         <v>-1.26</v>
       </c>
-      <c r="R36" s="40">
+      <c r="R36" s="28">
         <v>-1.6</v>
       </c>
-      <c r="S36" s="40">
+      <c r="S36" s="28">
         <v>-0.51</v>
       </c>
-      <c r="T36" s="40">
+      <c r="T36" s="28">
         <v>-1.56</v>
       </c>
-      <c r="U36" s="40">
+      <c r="U36" s="28">
         <v>-1.74</v>
       </c>
       <c r="V36" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="W36" s="40">
+      <c r="W36" s="28">
         <v>-0.4</v>
       </c>
-      <c r="X36" s="40">
+      <c r="X36" s="28">
         <v>-1.0900000000000001</v>
       </c>
-      <c r="Y36" s="40">
+      <c r="Y36" s="28">
         <v>-1.69</v>
       </c>
-      <c r="Z36" s="18">
+      <c r="Z36" s="15">
         <v>-1.99</v>
       </c>
-      <c r="AA36" s="18">
+      <c r="AA36" s="15">
         <v>0.52</v>
       </c>
-      <c r="AB36" s="18">
+      <c r="AB36" s="15">
         <v>-2.74</v>
       </c>
-      <c r="AC36" s="18">
+      <c r="AC36" s="15">
         <v>-1.54</v>
       </c>
-      <c r="AD36" s="18">
+      <c r="AD36" s="15">
         <v>-1.43</v>
       </c>
-      <c r="AE36" s="19">
+      <c r="AE36" s="15">
         <v>-0.51</v>
       </c>
-      <c r="AF36" s="19" t="s">
+      <c r="AF36" s="15" t="s">
         <v>26</v>
       </c>
-      <c r="AG36" s="19" t="s">
+      <c r="AG36" s="15" t="s">
         <v>26</v>
       </c>
-      <c r="AH36" s="18">
+      <c r="AH36" s="15">
         <v>-0.33</v>
       </c>
-      <c r="AI36" s="19">
+      <c r="AI36" s="15">
         <v>-0.4</v>
       </c>
-      <c r="AJ36" s="19">
+      <c r="AJ36" s="15">
         <v>-0.09</v>
       </c>
-      <c r="AK36" s="19">
+      <c r="AK36" s="15">
         <v>0.42</v>
       </c>
-      <c r="AL36" s="19">
+      <c r="AL36" s="15">
         <v>-4.0199999999999996</v>
       </c>
-      <c r="AM36" s="19">
+      <c r="AM36" s="15">
         <v>-2.0699999999999998</v>
       </c>
-      <c r="AN36" s="19">
+      <c r="AN36" s="15">
         <v>-2.4</v>
       </c>
-      <c r="AO36" s="19">
+      <c r="AO36" s="15">
         <v>-1.29</v>
       </c>
-      <c r="AP36" s="19">
+      <c r="AP36" s="15">
         <v>0.21</v>
       </c>
-      <c r="AQ36" s="18">
+      <c r="AQ36" s="15">
         <v>-0.35</v>
       </c>
     </row>
     <row r="37" spans="1:43">
-      <c r="A37" s="23" t="s">
+      <c r="A37" s="18" t="s">
         <v>49</v>
       </c>
-      <c r="B37" s="35"/>
-[...10 lines deleted...]
-      <c r="M37" s="39"/>
+      <c r="B37" s="25"/>
+      <c r="C37" s="25"/>
+      <c r="D37" s="25"/>
+      <c r="E37" s="25"/>
+      <c r="F37" s="25"/>
+      <c r="G37" s="25"/>
+      <c r="H37" s="26"/>
+      <c r="I37" s="25"/>
+      <c r="J37" s="26"/>
+      <c r="K37" s="26"/>
+      <c r="L37" s="26"/>
+      <c r="M37" s="27"/>
       <c r="N37" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="O37" s="40">
+      <c r="O37" s="28">
         <v>10.1</v>
       </c>
-      <c r="P37" s="42">
+      <c r="P37" s="27">
         <v>10.94</v>
       </c>
-      <c r="Q37" s="40">
+      <c r="Q37" s="28">
         <v>7.76</v>
       </c>
-      <c r="R37" s="40">
+      <c r="R37" s="28">
         <v>9</v>
       </c>
-      <c r="S37" s="40">
+      <c r="S37" s="28">
         <v>9.99</v>
       </c>
-      <c r="T37" s="40">
+      <c r="T37" s="28">
         <v>8.9600000000000009</v>
       </c>
-      <c r="U37" s="40">
+      <c r="U37" s="28">
         <v>9.66</v>
       </c>
       <c r="V37" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="W37" s="40">
+      <c r="W37" s="28">
         <v>10.17</v>
       </c>
-      <c r="X37" s="40">
+      <c r="X37" s="28">
         <v>10.15</v>
       </c>
-      <c r="Y37" s="40">
+      <c r="Y37" s="28">
         <v>10.43</v>
       </c>
-      <c r="Z37" s="18">
+      <c r="Z37" s="15">
         <v>14.22</v>
       </c>
-      <c r="AA37" s="18">
+      <c r="AA37" s="15">
         <v>4.88</v>
       </c>
-      <c r="AB37" s="18">
+      <c r="AB37" s="15">
         <v>3.2</v>
       </c>
-      <c r="AC37" s="18">
+      <c r="AC37" s="15">
         <v>1.75</v>
       </c>
-      <c r="AD37" s="18">
+      <c r="AD37" s="15">
         <v>2.4</v>
       </c>
-      <c r="AE37" s="19">
+      <c r="AE37" s="15">
         <v>1.48</v>
       </c>
-      <c r="AF37" s="19">
+      <c r="AF37" s="15">
         <v>0.73</v>
       </c>
-      <c r="AG37" s="19">
+      <c r="AG37" s="15">
         <v>1.34</v>
       </c>
-      <c r="AH37" s="18">
+      <c r="AH37" s="15">
         <v>0.43</v>
       </c>
-      <c r="AI37" s="19">
+      <c r="AI37" s="15">
         <v>1.32</v>
       </c>
-      <c r="AJ37" s="19">
+      <c r="AJ37" s="15">
         <v>0.52</v>
       </c>
-      <c r="AK37" s="19">
+      <c r="AK37" s="15">
         <v>0.53</v>
       </c>
-      <c r="AL37" s="19">
+      <c r="AL37" s="15">
         <v>7</v>
       </c>
-      <c r="AM37" s="19">
+      <c r="AM37" s="15">
         <v>1.97</v>
       </c>
-      <c r="AN37" s="19">
+      <c r="AN37" s="15">
         <v>3.88</v>
       </c>
-      <c r="AO37" s="19">
+      <c r="AO37" s="15">
         <v>0.97</v>
       </c>
-      <c r="AP37" s="19">
+      <c r="AP37" s="15">
         <v>1.54</v>
       </c>
-      <c r="AQ37" s="18">
+      <c r="AQ37" s="15">
         <v>0.86</v>
       </c>
     </row>
     <row r="38" spans="1:43">
-      <c r="A38" s="23" t="s">
+      <c r="A38" s="18" t="s">
         <v>50</v>
       </c>
-      <c r="B38" s="35"/>
-[...10 lines deleted...]
-      <c r="M38" s="39"/>
+      <c r="B38" s="25"/>
+      <c r="C38" s="25"/>
+      <c r="D38" s="25"/>
+      <c r="E38" s="25"/>
+      <c r="F38" s="25"/>
+      <c r="G38" s="25"/>
+      <c r="H38" s="26"/>
+      <c r="I38" s="25"/>
+      <c r="J38" s="26"/>
+      <c r="K38" s="26"/>
+      <c r="L38" s="26"/>
+      <c r="M38" s="27"/>
       <c r="N38" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="O38" s="40">
+      <c r="O38" s="28">
         <v>0.36</v>
       </c>
-      <c r="P38" s="42">
+      <c r="P38" s="27">
         <v>2.5</v>
       </c>
-      <c r="Q38" s="40">
+      <c r="Q38" s="28">
         <v>3.04</v>
       </c>
-      <c r="R38" s="40">
+      <c r="R38" s="28">
         <v>3.05</v>
       </c>
-      <c r="S38" s="40">
+      <c r="S38" s="28">
         <v>2.97</v>
       </c>
-      <c r="T38" s="40">
+      <c r="T38" s="28">
         <v>3.39</v>
       </c>
-      <c r="U38" s="40">
+      <c r="U38" s="28">
         <v>3.31</v>
       </c>
       <c r="V38" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="W38" s="40">
+      <c r="W38" s="28">
         <v>3.42</v>
       </c>
-      <c r="X38" s="40">
+      <c r="X38" s="28">
         <v>3.63</v>
       </c>
-      <c r="Y38" s="40">
+      <c r="Y38" s="28">
         <v>3.65</v>
       </c>
-      <c r="Z38" s="18">
+      <c r="Z38" s="15">
         <v>1.39</v>
       </c>
-      <c r="AA38" s="18">
+      <c r="AA38" s="15">
         <v>2.56</v>
       </c>
-      <c r="AB38" s="18">
+      <c r="AB38" s="15">
         <v>0.6</v>
       </c>
-      <c r="AC38" s="40" t="s">
+      <c r="AC38" s="28" t="s">
         <v>26</v>
       </c>
-      <c r="AD38" s="18">
+      <c r="AD38" s="15">
         <v>1.63</v>
       </c>
-      <c r="AE38" s="19">
+      <c r="AE38" s="15">
         <v>-0.3</v>
       </c>
-      <c r="AF38" s="19">
+      <c r="AF38" s="15">
         <v>0.15</v>
       </c>
-      <c r="AG38" s="19">
+      <c r="AG38" s="15">
         <v>0.4</v>
       </c>
-      <c r="AH38" s="18">
+      <c r="AH38" s="15">
         <v>-0.35</v>
       </c>
-      <c r="AI38" s="19">
+      <c r="AI38" s="15">
         <v>0.5</v>
       </c>
-      <c r="AJ38" s="19">
+      <c r="AJ38" s="15">
         <v>0.25</v>
       </c>
-      <c r="AK38" s="19">
+      <c r="AK38" s="15">
         <v>0.08</v>
       </c>
-      <c r="AL38" s="19">
+      <c r="AL38" s="15">
         <v>1.06</v>
       </c>
-      <c r="AM38" s="19">
+      <c r="AM38" s="15">
         <v>2.0099999999999998</v>
       </c>
-      <c r="AN38" s="19">
+      <c r="AN38" s="15">
         <v>0.12</v>
       </c>
-      <c r="AO38" s="19">
+      <c r="AO38" s="15">
         <v>1.44</v>
       </c>
-      <c r="AP38" s="19">
+      <c r="AP38" s="15">
         <v>1.36</v>
       </c>
-      <c r="AQ38" s="18">
+      <c r="AQ38" s="15">
         <v>1.26</v>
       </c>
     </row>
     <row r="39" spans="1:43">
-      <c r="A39" s="51" t="s">
+      <c r="A39" s="34" t="s">
         <v>52</v>
       </c>
-      <c r="B39" s="43"/>
-[...10 lines deleted...]
-      <c r="M39" s="46"/>
+      <c r="B39" s="29"/>
+      <c r="C39" s="29"/>
+      <c r="D39" s="29"/>
+      <c r="E39" s="29"/>
+      <c r="F39" s="29"/>
+      <c r="G39" s="29"/>
+      <c r="H39" s="30"/>
+      <c r="I39" s="29"/>
+      <c r="J39" s="30"/>
+      <c r="K39" s="30"/>
+      <c r="L39" s="30"/>
+      <c r="M39" s="31"/>
       <c r="N39" s="3" t="s">
         <v>30</v>
       </c>
-      <c r="O39" s="47">
+      <c r="O39" s="32">
         <v>-11.5</v>
       </c>
-      <c r="P39" s="48">
+      <c r="P39" s="31">
         <v>-9.24</v>
       </c>
-      <c r="Q39" s="47">
+      <c r="Q39" s="32">
         <v>-9.36</v>
       </c>
-      <c r="R39" s="47">
+      <c r="R39" s="32">
         <v>-9.2799999999999994</v>
       </c>
-      <c r="S39" s="47">
+      <c r="S39" s="32">
         <v>-8.76</v>
       </c>
-      <c r="T39" s="47">
+      <c r="T39" s="32">
         <v>-7.77</v>
       </c>
-      <c r="U39" s="47">
+      <c r="U39" s="32">
         <v>-8.0399999999999991</v>
       </c>
       <c r="V39" s="3" t="s">
         <v>30</v>
       </c>
-      <c r="W39" s="47">
+      <c r="W39" s="32">
         <v>-8.0500000000000007</v>
       </c>
-      <c r="X39" s="47">
+      <c r="X39" s="32">
         <v>-7.69</v>
       </c>
-      <c r="Y39" s="47">
+      <c r="Y39" s="32">
         <v>-8.89</v>
       </c>
-      <c r="Z39" s="20">
+      <c r="Z39" s="16">
         <v>-12.11</v>
       </c>
-      <c r="AA39" s="20">
+      <c r="AA39" s="16">
         <v>-3.71</v>
       </c>
-      <c r="AB39" s="20">
+      <c r="AB39" s="16">
         <v>-2.6</v>
       </c>
-      <c r="AC39" s="20">
+      <c r="AC39" s="16">
         <v>-2.86</v>
       </c>
-      <c r="AD39" s="20">
+      <c r="AD39" s="16">
         <v>-1.65</v>
       </c>
-      <c r="AE39" s="20">
+      <c r="AE39" s="16">
         <v>-1.29</v>
       </c>
-      <c r="AF39" s="20">
+      <c r="AF39" s="16">
         <v>-0.81</v>
       </c>
-      <c r="AG39" s="20">
+      <c r="AG39" s="16">
         <v>-0.57999999999999996</v>
       </c>
-      <c r="AH39" s="20">
+      <c r="AH39" s="16">
         <v>-0.74</v>
       </c>
-      <c r="AI39" s="20">
+      <c r="AI39" s="16">
         <v>-0.77</v>
       </c>
-      <c r="AJ39" s="20">
+      <c r="AJ39" s="16">
         <v>-0.7</v>
       </c>
-      <c r="AK39" s="20">
+      <c r="AK39" s="16">
         <v>-0.43</v>
       </c>
-      <c r="AL39" s="20">
+      <c r="AL39" s="16">
         <v>-10.35</v>
       </c>
-      <c r="AM39" s="20">
+      <c r="AM39" s="16">
         <v>-7.2</v>
       </c>
-      <c r="AN39" s="20">
+      <c r="AN39" s="16">
         <v>-6.68</v>
       </c>
-      <c r="AO39" s="20">
+      <c r="AO39" s="16">
         <v>-1.71</v>
       </c>
-      <c r="AP39" s="20">
+      <c r="AP39" s="16">
         <v>-1.99</v>
       </c>
-      <c r="AQ39" s="20">
+      <c r="AQ39" s="16">
         <v>-1.4</v>
       </c>
     </row>
     <row r="40" spans="1:43">
-      <c r="AF40" s="23"/>
+      <c r="AF40" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A3:AQ3"/>
     <mergeCell ref="AL5:AQ5"/>
     <mergeCell ref="A20:AQ20"/>
     <mergeCell ref="A27:AQ27"/>
     <mergeCell ref="A7:AQ7"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="N5:Y5"/>
     <mergeCell ref="Z5:AK5"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A1:BF48"/>
   <sheetViews>
-    <sheetView topLeftCell="T1" workbookViewId="0">
-      <selection activeCell="T7" sqref="T7:AQ7"/>
+    <sheetView tabSelected="1" topLeftCell="T1" workbookViewId="0">
+      <selection activeCell="AF32" sqref="AF32"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="26.88671875" style="1" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="26.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="3" width="0" style="1" hidden="1" customWidth="1"/>
-    <col min="4" max="4" width="8.44140625" style="1" hidden="1" customWidth="1"/>
+    <col min="4" max="4" width="8.42578125" style="1" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="0" style="1" hidden="1" customWidth="1"/>
-    <col min="6" max="6" width="8.33203125" style="1" hidden="1" customWidth="1"/>
+    <col min="6" max="6" width="8.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="7" max="13" width="0" style="1" hidden="1" customWidth="1"/>
-    <col min="14" max="16384" width="9.109375" style="1"/>
+    <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:58" ht="12" customHeight="1"/>
     <row r="2" spans="1:58" ht="12" customHeight="1"/>
     <row r="3" spans="1:58" ht="12" customHeight="1"/>
     <row r="4" spans="1:58" ht="12" customHeight="1"/>
     <row r="5" spans="1:58" ht="12" customHeight="1"/>
     <row r="6" spans="1:58" ht="12" customHeight="1"/>
-    <row r="7" spans="1:58" ht="13.2" customHeight="1">
-      <c r="A7" s="68" t="s">
+    <row r="7" spans="1:58" ht="13.15" customHeight="1">
+      <c r="A7" s="45" t="s">
         <v>60</v>
       </c>
-      <c r="B7" s="68"/>
-[...17 lines deleted...]
-      <c r="T7" s="79" t="s">
+      <c r="B7" s="45"/>
+      <c r="C7" s="45"/>
+      <c r="D7" s="45"/>
+      <c r="E7" s="45"/>
+      <c r="F7" s="45"/>
+      <c r="G7" s="45"/>
+      <c r="H7" s="45"/>
+      <c r="I7" s="45"/>
+      <c r="J7" s="45"/>
+      <c r="K7" s="45"/>
+      <c r="L7" s="45"/>
+      <c r="M7" s="45"/>
+      <c r="N7" s="45"/>
+      <c r="O7" s="45"/>
+      <c r="P7" s="45"/>
+      <c r="Q7" s="45"/>
+      <c r="R7" s="45"/>
+      <c r="S7" s="45"/>
+      <c r="T7" s="56" t="s">
         <v>61</v>
       </c>
-      <c r="U7" s="79"/>
-[...36 lines deleted...]
-      <c r="BF7" s="68"/>
+      <c r="U7" s="56"/>
+      <c r="V7" s="56"/>
+      <c r="W7" s="56"/>
+      <c r="X7" s="56"/>
+      <c r="Y7" s="56"/>
+      <c r="Z7" s="56"/>
+      <c r="AA7" s="56"/>
+      <c r="AB7" s="56"/>
+      <c r="AC7" s="56"/>
+      <c r="AD7" s="56"/>
+      <c r="AE7" s="56"/>
+      <c r="AF7" s="56"/>
+      <c r="AG7" s="56"/>
+      <c r="AH7" s="56"/>
+      <c r="AI7" s="56"/>
+      <c r="AJ7" s="56"/>
+      <c r="AK7" s="56"/>
+      <c r="AL7" s="56"/>
+      <c r="AM7" s="56"/>
+      <c r="AN7" s="56"/>
+      <c r="AO7" s="56"/>
+      <c r="AP7" s="56"/>
+      <c r="AQ7" s="56"/>
+      <c r="AR7" s="45"/>
+      <c r="AS7" s="45"/>
+      <c r="AT7" s="45"/>
+      <c r="AU7" s="45"/>
+      <c r="AV7" s="45"/>
+      <c r="AW7" s="45"/>
+      <c r="AX7" s="45"/>
+      <c r="AY7" s="45"/>
+      <c r="AZ7" s="45"/>
+      <c r="BA7" s="45"/>
+      <c r="BB7" s="45"/>
+      <c r="BC7" s="45"/>
+      <c r="BD7" s="45"/>
+      <c r="BE7" s="45"/>
+      <c r="BF7" s="45"/>
     </row>
     <row r="8" spans="1:58" ht="12.6" customHeight="1">
-      <c r="AD8" s="97"/>
-[...1 lines deleted...]
-      <c r="AP8" s="97" t="s">
+      <c r="AD8" s="74"/>
+      <c r="AE8" s="74"/>
+      <c r="AP8" s="74" t="s">
         <v>18</v>
       </c>
-      <c r="AQ8" s="97"/>
+      <c r="AQ8" s="74"/>
     </row>
     <row r="9" spans="1:58">
-      <c r="A9" s="92"/>
-      <c r="B9" s="84">
+      <c r="A9" s="69"/>
+      <c r="B9" s="61">
         <v>2021</v>
       </c>
-      <c r="C9" s="85"/>
-[...10 lines deleted...]
-      <c r="N9" s="85">
+      <c r="C9" s="62"/>
+      <c r="D9" s="62"/>
+      <c r="E9" s="62"/>
+      <c r="F9" s="62"/>
+      <c r="G9" s="62"/>
+      <c r="H9" s="62"/>
+      <c r="I9" s="62"/>
+      <c r="J9" s="62"/>
+      <c r="K9" s="62"/>
+      <c r="L9" s="62"/>
+      <c r="M9" s="62"/>
+      <c r="N9" s="62">
         <v>2024</v>
       </c>
-      <c r="O9" s="85"/>
-[...4 lines deleted...]
-      <c r="T9" s="90">
+      <c r="O9" s="62"/>
+      <c r="P9" s="62"/>
+      <c r="Q9" s="62"/>
+      <c r="R9" s="62"/>
+      <c r="S9" s="62"/>
+      <c r="T9" s="67">
         <v>2025</v>
       </c>
-      <c r="U9" s="90"/>
-[...10 lines deleted...]
-      <c r="AF9" s="90">
+      <c r="U9" s="67"/>
+      <c r="V9" s="67"/>
+      <c r="W9" s="67"/>
+      <c r="X9" s="67"/>
+      <c r="Y9" s="67"/>
+      <c r="Z9" s="67"/>
+      <c r="AA9" s="67"/>
+      <c r="AB9" s="67"/>
+      <c r="AC9" s="67"/>
+      <c r="AD9" s="67"/>
+      <c r="AE9" s="61"/>
+      <c r="AF9" s="67">
         <v>2026</v>
       </c>
-      <c r="AG9" s="90"/>
-[...9 lines deleted...]
-      <c r="AQ9" s="84"/>
+      <c r="AG9" s="67"/>
+      <c r="AH9" s="67"/>
+      <c r="AI9" s="67"/>
+      <c r="AJ9" s="67"/>
+      <c r="AK9" s="67"/>
+      <c r="AL9" s="67"/>
+      <c r="AM9" s="67"/>
+      <c r="AN9" s="67"/>
+      <c r="AO9" s="67"/>
+      <c r="AP9" s="67"/>
+      <c r="AQ9" s="61"/>
     </row>
     <row r="10" spans="1:58" ht="18" customHeight="1">
-      <c r="A10" s="93"/>
-      <c r="B10" s="30" t="s">
+      <c r="A10" s="70"/>
+      <c r="B10" s="21" t="s">
         <v>5</v>
       </c>
-      <c r="C10" s="30" t="s">
+      <c r="C10" s="21" t="s">
         <v>15</v>
       </c>
-      <c r="D10" s="31" t="s">
+      <c r="D10" s="22" t="s">
         <v>16</v>
       </c>
-      <c r="E10" s="31" t="s">
+      <c r="E10" s="22" t="s">
         <v>17</v>
       </c>
-      <c r="F10" s="31" t="s">
+      <c r="F10" s="22" t="s">
         <v>10</v>
       </c>
-      <c r="G10" s="31" t="s">
+      <c r="G10" s="22" t="s">
         <v>11</v>
       </c>
-      <c r="H10" s="31" t="s">
+      <c r="H10" s="22" t="s">
         <v>12</v>
       </c>
-      <c r="I10" s="32" t="s">
+      <c r="I10" s="23" t="s">
         <v>13</v>
       </c>
-      <c r="J10" s="32" t="s">
+      <c r="J10" s="23" t="s">
         <v>14</v>
       </c>
-      <c r="K10" s="32" t="s">
+      <c r="K10" s="23" t="s">
         <v>21</v>
       </c>
-      <c r="L10" s="32" t="s">
+      <c r="L10" s="23" t="s">
         <v>22</v>
       </c>
-      <c r="M10" s="33" t="s">
+      <c r="M10" s="23" t="s">
         <v>24</v>
       </c>
-      <c r="N10" s="52" t="s">
+      <c r="N10" s="35" t="s">
         <v>2</v>
       </c>
       <c r="O10" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="P10" s="52" t="s">
+      <c r="P10" s="35" t="s">
         <v>4</v>
       </c>
       <c r="Q10" s="5" t="s">
         <v>19</v>
       </c>
       <c r="R10" s="5" t="s">
         <v>20</v>
       </c>
       <c r="S10" s="5" t="s">
         <v>23</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>5</v>
       </c>
       <c r="U10" s="6" t="s">
         <v>6</v>
       </c>
       <c r="V10" s="6" t="s">
         <v>7</v>
       </c>
       <c r="W10" s="6" t="s">
         <v>8</v>
       </c>
       <c r="X10" s="6" t="s">
         <v>0</v>
@@ -13408,3022 +13505,3124 @@
         <v>0</v>
       </c>
       <c r="AK10" s="6" t="s">
         <v>1</v>
       </c>
       <c r="AL10" s="6" t="s">
         <v>2</v>
       </c>
       <c r="AM10" s="4" t="s">
         <v>3</v>
       </c>
       <c r="AN10" s="6" t="s">
         <v>4</v>
       </c>
       <c r="AO10" s="4" t="s">
         <v>19</v>
       </c>
       <c r="AP10" s="4" t="s">
         <v>20</v>
       </c>
       <c r="AQ10" s="4" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="11" spans="1:58" ht="12" customHeight="1">
-      <c r="A11" s="75"/>
-[...18 lines deleted...]
-      <c r="T11" s="94" t="s">
+      <c r="A11" s="52"/>
+      <c r="B11" s="52"/>
+      <c r="C11" s="52"/>
+      <c r="D11" s="52"/>
+      <c r="E11" s="52"/>
+      <c r="F11" s="52"/>
+      <c r="G11" s="52"/>
+      <c r="H11" s="52"/>
+      <c r="I11" s="52"/>
+      <c r="J11" s="52"/>
+      <c r="K11" s="52"/>
+      <c r="L11" s="52"/>
+      <c r="M11" s="52"/>
+      <c r="N11" s="52"/>
+      <c r="O11" s="52"/>
+      <c r="P11" s="52"/>
+      <c r="Q11" s="52"/>
+      <c r="R11" s="52"/>
+      <c r="S11" s="52"/>
+      <c r="T11" s="71" t="s">
         <v>9</v>
       </c>
-      <c r="U11" s="94"/>
-[...29 lines deleted...]
-      <c r="AY11" s="72"/>
+      <c r="U11" s="71"/>
+      <c r="V11" s="71"/>
+      <c r="W11" s="71"/>
+      <c r="X11" s="71"/>
+      <c r="Y11" s="71"/>
+      <c r="Z11" s="71"/>
+      <c r="AA11" s="71"/>
+      <c r="AB11" s="71"/>
+      <c r="AC11" s="71"/>
+      <c r="AD11" s="71"/>
+      <c r="AE11" s="71"/>
+      <c r="AF11" s="71"/>
+      <c r="AG11" s="71"/>
+      <c r="AH11" s="52"/>
+      <c r="AI11" s="52"/>
+      <c r="AJ11" s="52"/>
+      <c r="AK11" s="52"/>
+      <c r="AL11" s="52"/>
+      <c r="AM11" s="52"/>
+      <c r="AN11" s="52"/>
+      <c r="AO11" s="52"/>
+      <c r="AP11" s="52"/>
+      <c r="AQ11" s="52"/>
+      <c r="AR11" s="49"/>
+      <c r="AS11" s="49"/>
+      <c r="AT11" s="49"/>
+      <c r="AU11" s="49"/>
+      <c r="AV11" s="49"/>
+      <c r="AW11" s="49"/>
+      <c r="AX11" s="49"/>
+      <c r="AY11" s="49"/>
     </row>
     <row r="12" spans="1:58" ht="12" customHeight="1">
-      <c r="A12" s="55" t="s">
+      <c r="A12" s="33" t="s">
         <v>33</v>
       </c>
-      <c r="B12" s="56"/>
-[...11 lines deleted...]
-      <c r="N12" s="67">
+      <c r="B12" s="36"/>
+      <c r="C12" s="36"/>
+      <c r="D12" s="36"/>
+      <c r="E12" s="36"/>
+      <c r="F12" s="36"/>
+      <c r="G12" s="36"/>
+      <c r="H12" s="36"/>
+      <c r="I12" s="36"/>
+      <c r="J12" s="36"/>
+      <c r="K12" s="36"/>
+      <c r="L12" s="36"/>
+      <c r="M12" s="36"/>
+      <c r="N12" s="44">
         <v>0</v>
       </c>
-      <c r="O12" s="18">
+      <c r="O12" s="15">
         <v>0.06</v>
       </c>
-      <c r="P12" s="57">
+      <c r="P12" s="37">
         <v>0.03</v>
       </c>
-      <c r="Q12" s="18">
+      <c r="Q12" s="15">
         <v>-0.02</v>
       </c>
-      <c r="R12" s="18">
+      <c r="R12" s="15">
         <v>0.09</v>
       </c>
-      <c r="S12" s="18">
+      <c r="S12" s="15">
         <v>0.05</v>
       </c>
-      <c r="T12" s="18">
+      <c r="T12" s="15">
         <v>-1.98</v>
       </c>
-      <c r="U12" s="18">
+      <c r="U12" s="15">
         <v>-0.66</v>
       </c>
-      <c r="V12" s="18">
+      <c r="V12" s="15">
         <v>-0.43</v>
       </c>
-      <c r="W12" s="18">
+      <c r="W12" s="15">
         <v>-0.1</v>
       </c>
-      <c r="X12" s="18">
+      <c r="X12" s="15">
         <v>-0.2</v>
       </c>
-      <c r="Y12" s="18">
+      <c r="Y12" s="15">
         <v>-0.09</v>
       </c>
-      <c r="Z12" s="18">
+      <c r="Z12" s="15">
         <v>0.04</v>
       </c>
-      <c r="AA12" s="18">
+      <c r="AA12" s="15">
         <v>0.02</v>
       </c>
-      <c r="AB12" s="18">
+      <c r="AB12" s="15">
         <v>0.04</v>
       </c>
-      <c r="AC12" s="18">
+      <c r="AC12" s="15">
         <v>-0.15</v>
       </c>
-      <c r="AD12" s="18">
+      <c r="AD12" s="15">
         <v>-0.15</v>
       </c>
-      <c r="AE12" s="18">
+      <c r="AE12" s="15">
         <v>-0.23</v>
       </c>
-      <c r="AF12" s="18">
+      <c r="AF12" s="15">
         <v>-0.97</v>
       </c>
-      <c r="AG12" s="18">
+      <c r="AG12" s="15">
         <v>-0.89</v>
       </c>
-      <c r="AH12" s="18">
+      <c r="AH12" s="15">
         <v>-1.17</v>
       </c>
-      <c r="AI12" s="18">
+      <c r="AI12" s="15">
         <v>-0.38</v>
       </c>
+      <c r="AJ12" s="76">
+        <v>-0.39</v>
+      </c>
     </row>
     <row r="13" spans="1:58" ht="12" customHeight="1">
-      <c r="A13" s="25" t="s">
+      <c r="A13" s="18" t="s">
         <v>34</v>
       </c>
-      <c r="B13" s="58"/>
-[...11 lines deleted...]
-      <c r="N13" s="57">
+      <c r="B13" s="38"/>
+      <c r="C13" s="38"/>
+      <c r="D13" s="38"/>
+      <c r="E13" s="38"/>
+      <c r="F13" s="38"/>
+      <c r="G13" s="38"/>
+      <c r="H13" s="39"/>
+      <c r="I13" s="38"/>
+      <c r="J13" s="39"/>
+      <c r="K13" s="39"/>
+      <c r="L13" s="39"/>
+      <c r="M13" s="39"/>
+      <c r="N13" s="37">
         <v>0.21</v>
       </c>
-      <c r="O13" s="18">
+      <c r="O13" s="15">
         <v>0.37</v>
       </c>
-      <c r="P13" s="57">
+      <c r="P13" s="37">
         <v>0.24</v>
       </c>
-      <c r="Q13" s="18">
+      <c r="Q13" s="15">
         <v>0.15</v>
       </c>
-      <c r="R13" s="18">
+      <c r="R13" s="15">
         <v>0.36</v>
       </c>
-      <c r="S13" s="18">
+      <c r="S13" s="15">
         <v>0.23</v>
       </c>
-      <c r="T13" s="18">
+      <c r="T13" s="15">
         <v>-7.0000000000000007E-2</v>
       </c>
-      <c r="U13" s="18">
+      <c r="U13" s="15">
         <v>0.2</v>
       </c>
-      <c r="V13" s="18">
+      <c r="V13" s="15">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="W13" s="18">
+      <c r="W13" s="15">
         <v>0.47</v>
       </c>
-      <c r="X13" s="18">
+      <c r="X13" s="15">
         <v>0.16</v>
       </c>
-      <c r="Y13" s="18">
+      <c r="Y13" s="15">
         <v>0.18</v>
       </c>
-      <c r="Z13" s="18">
+      <c r="Z13" s="15">
         <v>0.38</v>
       </c>
-      <c r="AA13" s="18">
+      <c r="AA13" s="15">
         <v>0.54</v>
       </c>
-      <c r="AB13" s="18">
+      <c r="AB13" s="15">
         <v>0.27</v>
       </c>
-      <c r="AC13" s="18">
+      <c r="AC13" s="15">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="AD13" s="18">
+      <c r="AD13" s="15">
         <v>0.1</v>
       </c>
-      <c r="AE13" s="18">
+      <c r="AE13" s="15">
         <v>-0.04</v>
       </c>
-      <c r="AF13" s="18">
+      <c r="AF13" s="15">
         <v>0.4</v>
       </c>
-      <c r="AG13" s="18">
+      <c r="AG13" s="15">
         <v>0.53</v>
       </c>
-      <c r="AH13" s="18">
+      <c r="AH13" s="15">
         <v>-0.71</v>
       </c>
-      <c r="AI13" s="18">
+      <c r="AI13" s="15">
         <v>0.21</v>
       </c>
+      <c r="AJ13" s="76">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="14" spans="1:58" ht="12" customHeight="1">
-      <c r="A14" s="25" t="s">
+      <c r="A14" s="18" t="s">
         <v>36</v>
       </c>
-      <c r="B14" s="58"/>
-[...11 lines deleted...]
-      <c r="N14" s="57">
+      <c r="B14" s="38"/>
+      <c r="C14" s="38"/>
+      <c r="D14" s="38"/>
+      <c r="E14" s="38"/>
+      <c r="F14" s="38"/>
+      <c r="G14" s="38"/>
+      <c r="H14" s="39"/>
+      <c r="I14" s="38"/>
+      <c r="J14" s="39"/>
+      <c r="K14" s="39"/>
+      <c r="L14" s="39"/>
+      <c r="M14" s="39"/>
+      <c r="N14" s="37">
         <v>-1.03</v>
       </c>
-      <c r="O14" s="18">
+      <c r="O14" s="15">
         <v>-0.96</v>
       </c>
-      <c r="P14" s="57">
+      <c r="P14" s="37">
         <v>-0.88</v>
       </c>
-      <c r="Q14" s="18">
+      <c r="Q14" s="15">
         <v>-0.49</v>
       </c>
-      <c r="R14" s="18">
+      <c r="R14" s="15">
         <v>-0.66</v>
       </c>
-      <c r="S14" s="18">
+      <c r="S14" s="15">
         <v>-0.41</v>
       </c>
-      <c r="T14" s="18">
+      <c r="T14" s="15">
         <v>-8.6199999999999992</v>
       </c>
-      <c r="U14" s="18">
+      <c r="U14" s="15">
         <v>-3.68</v>
       </c>
-      <c r="V14" s="18">
+      <c r="V14" s="15">
         <v>-2.4900000000000002</v>
       </c>
-      <c r="W14" s="18">
+      <c r="W14" s="15">
         <v>-1.98</v>
       </c>
-      <c r="X14" s="18">
+      <c r="X14" s="15">
         <v>-2.2400000000000002</v>
       </c>
-      <c r="Y14" s="18">
+      <c r="Y14" s="15">
         <v>-0.84</v>
       </c>
-      <c r="Z14" s="18">
+      <c r="Z14" s="15">
         <v>-0.65</v>
       </c>
-      <c r="AA14" s="18">
+      <c r="AA14" s="15">
         <v>-1.1599999999999999</v>
       </c>
-      <c r="AB14" s="18">
+      <c r="AB14" s="15">
         <v>-1.03</v>
       </c>
-      <c r="AC14" s="18">
+      <c r="AC14" s="15">
         <v>-1.1399999999999999</v>
       </c>
-      <c r="AD14" s="18">
+      <c r="AD14" s="15">
         <v>-0.64</v>
       </c>
-      <c r="AE14" s="18">
+      <c r="AE14" s="15">
         <v>-0.99</v>
       </c>
-      <c r="AF14" s="18">
+      <c r="AF14" s="15">
         <v>-5.9</v>
       </c>
-      <c r="AG14" s="18">
+      <c r="AG14" s="15">
         <v>-3.35</v>
       </c>
-      <c r="AH14" s="18">
+      <c r="AH14" s="15">
         <v>-1.7</v>
       </c>
-      <c r="AI14" s="18">
+      <c r="AI14" s="15">
         <v>-3.1</v>
       </c>
+      <c r="AJ14" s="76">
+        <v>-1.21</v>
+      </c>
     </row>
     <row r="15" spans="1:58" ht="12" customHeight="1">
-      <c r="A15" s="53" t="s">
+      <c r="A15" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="B15" s="58"/>
-[...11 lines deleted...]
-      <c r="N15" s="57">
+      <c r="B15" s="38"/>
+      <c r="C15" s="38"/>
+      <c r="D15" s="38"/>
+      <c r="E15" s="38"/>
+      <c r="F15" s="38"/>
+      <c r="G15" s="38"/>
+      <c r="H15" s="39"/>
+      <c r="I15" s="38"/>
+      <c r="J15" s="39"/>
+      <c r="K15" s="39"/>
+      <c r="L15" s="39"/>
+      <c r="M15" s="39"/>
+      <c r="N15" s="37">
         <v>-0.77</v>
       </c>
-      <c r="O15" s="18">
+      <c r="O15" s="15">
         <v>-0.96</v>
       </c>
-      <c r="P15" s="57">
+      <c r="P15" s="37">
         <v>-0.56999999999999995</v>
       </c>
-      <c r="Q15" s="18">
+      <c r="Q15" s="15">
         <v>-0.89</v>
       </c>
-      <c r="R15" s="18">
+      <c r="R15" s="15">
         <v>-0.44</v>
       </c>
-      <c r="S15" s="18">
+      <c r="S15" s="15">
         <v>-0.48</v>
       </c>
-      <c r="T15" s="18">
+      <c r="T15" s="15">
         <v>-8.94</v>
       </c>
-      <c r="U15" s="18">
+      <c r="U15" s="15">
         <v>-2.34</v>
       </c>
-      <c r="V15" s="18">
+      <c r="V15" s="15">
         <v>-2.0499999999999998</v>
       </c>
-      <c r="W15" s="18">
+      <c r="W15" s="15">
         <v>-1.37</v>
       </c>
-      <c r="X15" s="18">
+      <c r="X15" s="15">
         <v>-1.92</v>
       </c>
-      <c r="Y15" s="18">
+      <c r="Y15" s="15">
         <v>-0.83</v>
       </c>
-      <c r="Z15" s="18">
+      <c r="Z15" s="15">
         <v>-0.77</v>
       </c>
-      <c r="AA15" s="18">
+      <c r="AA15" s="15">
         <v>-0.33</v>
       </c>
-      <c r="AB15" s="18">
+      <c r="AB15" s="15">
         <v>-0.43</v>
       </c>
-      <c r="AC15" s="18">
+      <c r="AC15" s="15">
         <v>-0.61</v>
       </c>
-      <c r="AD15" s="18">
+      <c r="AD15" s="15">
         <v>-0.67</v>
       </c>
-      <c r="AE15" s="18">
+      <c r="AE15" s="15">
         <v>-0.61</v>
       </c>
-      <c r="AF15" s="18">
+      <c r="AF15" s="15">
         <v>-6.89</v>
       </c>
-      <c r="AG15" s="18">
+      <c r="AG15" s="15">
         <v>-2.6</v>
       </c>
-      <c r="AH15" s="18">
+      <c r="AH15" s="15">
         <v>-3.69</v>
       </c>
-      <c r="AI15" s="18">
+      <c r="AI15" s="15">
         <v>-1.77</v>
       </c>
+      <c r="AJ15" s="76">
+        <v>-1.19</v>
+      </c>
     </row>
     <row r="16" spans="1:58" ht="12" customHeight="1">
-      <c r="A16" s="53" t="s">
+      <c r="A16" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="B16" s="58"/>
-[...11 lines deleted...]
-      <c r="N16" s="57">
+      <c r="B16" s="38"/>
+      <c r="C16" s="38"/>
+      <c r="D16" s="38"/>
+      <c r="E16" s="38"/>
+      <c r="F16" s="38"/>
+      <c r="G16" s="38"/>
+      <c r="H16" s="39"/>
+      <c r="I16" s="38"/>
+      <c r="J16" s="39"/>
+      <c r="K16" s="39"/>
+      <c r="L16" s="39"/>
+      <c r="M16" s="39"/>
+      <c r="N16" s="37">
         <v>1.84</v>
       </c>
-      <c r="O16" s="18">
+      <c r="O16" s="15">
         <v>0.56000000000000005</v>
       </c>
-      <c r="P16" s="57">
+      <c r="P16" s="37">
         <v>1.74</v>
       </c>
-      <c r="Q16" s="18">
+      <c r="Q16" s="15">
         <v>0.99</v>
       </c>
-      <c r="R16" s="18">
+      <c r="R16" s="15">
         <v>1.05</v>
       </c>
-      <c r="S16" s="18">
+      <c r="S16" s="15">
         <v>0.88</v>
       </c>
-      <c r="T16" s="18">
+      <c r="T16" s="15">
         <v>4.0599999999999996</v>
       </c>
-      <c r="U16" s="18">
+      <c r="U16" s="15">
         <v>6.39</v>
       </c>
-      <c r="V16" s="18">
+      <c r="V16" s="15">
         <v>2.68</v>
       </c>
-      <c r="W16" s="18">
+      <c r="W16" s="15">
         <v>1.92</v>
       </c>
-      <c r="X16" s="18">
+      <c r="X16" s="15">
         <v>2.0099999999999998</v>
       </c>
-      <c r="Y16" s="18">
+      <c r="Y16" s="15">
         <v>1.97</v>
       </c>
-      <c r="Z16" s="18">
+      <c r="Z16" s="15">
         <v>0.74</v>
       </c>
-      <c r="AA16" s="18">
+      <c r="AA16" s="15">
         <v>0.17</v>
       </c>
-      <c r="AB16" s="18">
+      <c r="AB16" s="15">
         <v>0.96</v>
       </c>
-      <c r="AC16" s="18">
+      <c r="AC16" s="15">
         <v>1.1399999999999999</v>
       </c>
-      <c r="AD16" s="18">
+      <c r="AD16" s="15">
         <v>0.25</v>
       </c>
-      <c r="AE16" s="18">
+      <c r="AE16" s="15">
         <v>0.69</v>
       </c>
-      <c r="AF16" s="18">
+      <c r="AF16" s="15">
         <v>5.55</v>
       </c>
-      <c r="AG16" s="18">
+      <c r="AG16" s="15">
         <v>2</v>
       </c>
-      <c r="AH16" s="18">
+      <c r="AH16" s="15">
         <v>2.14</v>
       </c>
-      <c r="AI16" s="18">
+      <c r="AI16" s="15">
         <v>1.95</v>
       </c>
+      <c r="AJ16" s="76">
+        <v>1.41</v>
+      </c>
     </row>
     <row r="17" spans="1:51" ht="12" customHeight="1">
-      <c r="A17" s="53" t="s">
+      <c r="A17" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="B17" s="58"/>
-[...11 lines deleted...]
-      <c r="N17" s="57">
+      <c r="B17" s="38"/>
+      <c r="C17" s="38"/>
+      <c r="D17" s="38"/>
+      <c r="E17" s="38"/>
+      <c r="F17" s="38"/>
+      <c r="G17" s="38"/>
+      <c r="H17" s="39"/>
+      <c r="I17" s="38"/>
+      <c r="J17" s="39"/>
+      <c r="K17" s="39"/>
+      <c r="L17" s="39"/>
+      <c r="M17" s="39"/>
+      <c r="N17" s="37">
         <v>-1.1399999999999999</v>
       </c>
-      <c r="O17" s="18">
+      <c r="O17" s="15">
         <v>-0.97</v>
       </c>
-      <c r="P17" s="57">
+      <c r="P17" s="37">
         <v>-0.84</v>
       </c>
-      <c r="Q17" s="18">
+      <c r="Q17" s="15">
         <v>-0.76</v>
       </c>
-      <c r="R17" s="18">
+      <c r="R17" s="15">
         <v>-0.8</v>
       </c>
-      <c r="S17" s="18">
+      <c r="S17" s="15">
         <v>-0.3</v>
       </c>
-      <c r="T17" s="18">
+      <c r="T17" s="15">
         <v>-7.41</v>
       </c>
-      <c r="U17" s="18">
+      <c r="U17" s="15">
         <v>-5.36</v>
       </c>
-      <c r="V17" s="18">
+      <c r="V17" s="15">
         <v>-3.57</v>
       </c>
-      <c r="W17" s="18">
+      <c r="W17" s="15">
         <v>-2.52</v>
       </c>
-      <c r="X17" s="18">
+      <c r="X17" s="15">
         <v>-0.82</v>
       </c>
-      <c r="Y17" s="18">
+      <c r="Y17" s="15">
         <v>-1.26</v>
       </c>
-      <c r="Z17" s="18">
+      <c r="Z17" s="15">
         <v>-0.64</v>
       </c>
-      <c r="AA17" s="18">
+      <c r="AA17" s="15">
         <v>-0.76</v>
       </c>
-      <c r="AB17" s="18">
+      <c r="AB17" s="15">
         <v>-0.73</v>
       </c>
-      <c r="AC17" s="18">
+      <c r="AC17" s="15">
         <v>-0.85</v>
       </c>
-      <c r="AD17" s="18">
+      <c r="AD17" s="15">
         <v>-1.02</v>
       </c>
-      <c r="AE17" s="18">
+      <c r="AE17" s="15">
         <v>-1.05</v>
       </c>
-      <c r="AF17" s="18">
+      <c r="AF17" s="15">
         <v>-7.16</v>
       </c>
-      <c r="AG17" s="18">
+      <c r="AG17" s="15">
         <v>-5.46</v>
       </c>
-      <c r="AH17" s="18">
+      <c r="AH17" s="15">
         <v>-3.3</v>
       </c>
-      <c r="AI17" s="18">
+      <c r="AI17" s="15">
         <v>-2.36</v>
       </c>
+      <c r="AJ17" s="76">
+        <v>-1.84</v>
+      </c>
     </row>
     <row r="18" spans="1:51" ht="12" customHeight="1">
-      <c r="A18" s="53" t="s">
+      <c r="A18" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="B18" s="58"/>
-[...11 lines deleted...]
-      <c r="N18" s="57">
+      <c r="B18" s="38"/>
+      <c r="C18" s="38"/>
+      <c r="D18" s="38"/>
+      <c r="E18" s="38"/>
+      <c r="F18" s="38"/>
+      <c r="G18" s="38"/>
+      <c r="H18" s="39"/>
+      <c r="I18" s="38"/>
+      <c r="J18" s="39"/>
+      <c r="K18" s="39"/>
+      <c r="L18" s="39"/>
+      <c r="M18" s="39"/>
+      <c r="N18" s="37">
         <v>0.83</v>
       </c>
-      <c r="O18" s="18">
+      <c r="O18" s="15">
         <v>0.11</v>
       </c>
-      <c r="P18" s="57">
+      <c r="P18" s="37">
         <v>0.65</v>
       </c>
-      <c r="Q18" s="18">
+      <c r="Q18" s="15">
         <v>0.25</v>
       </c>
-      <c r="R18" s="18">
+      <c r="R18" s="15">
         <v>0.46</v>
       </c>
-      <c r="S18" s="18">
+      <c r="S18" s="15">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="T18" s="18" t="s">
+      <c r="T18" s="15" t="s">
         <v>26</v>
       </c>
-      <c r="U18" s="18">
+      <c r="U18" s="15">
         <v>-3.57</v>
       </c>
-      <c r="V18" s="18">
+      <c r="V18" s="15">
         <v>2.91</v>
       </c>
-      <c r="W18" s="18">
+      <c r="W18" s="15">
         <v>0.44</v>
       </c>
-      <c r="X18" s="18">
+      <c r="X18" s="15">
         <v>0.52</v>
       </c>
-      <c r="Y18" s="18">
+      <c r="Y18" s="15">
         <v>-0.57999999999999996</v>
       </c>
-      <c r="Z18" s="18">
+      <c r="Z18" s="15">
         <v>-0.25</v>
       </c>
-      <c r="AA18" s="18">
+      <c r="AA18" s="15">
         <v>0.33</v>
       </c>
-      <c r="AB18" s="18">
+      <c r="AB18" s="15">
         <v>0.57999999999999996</v>
       </c>
-      <c r="AC18" s="18">
+      <c r="AC18" s="15">
         <v>-0.18</v>
       </c>
-      <c r="AD18" s="18">
+      <c r="AD18" s="15">
         <v>-0.55000000000000004</v>
       </c>
-      <c r="AE18" s="18">
+      <c r="AE18" s="15">
         <v>-0.64</v>
       </c>
-      <c r="AF18" s="18">
+      <c r="AF18" s="15">
         <v>-4.42</v>
       </c>
-      <c r="AG18" s="18">
+      <c r="AG18" s="15">
         <v>-1.37</v>
       </c>
-      <c r="AH18" s="18">
+      <c r="AH18" s="15">
         <v>0.6</v>
       </c>
-      <c r="AI18" s="18">
+      <c r="AI18" s="15">
         <v>2.2400000000000002</v>
       </c>
+      <c r="AJ18" s="76">
+        <v>-1.43</v>
+      </c>
     </row>
     <row r="19" spans="1:51" ht="12" customHeight="1">
-      <c r="A19" s="53" t="s">
+      <c r="A19" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="B19" s="58"/>
-[...10 lines deleted...]
-      <c r="M19" s="60"/>
+      <c r="B19" s="38"/>
+      <c r="C19" s="38"/>
+      <c r="D19" s="38"/>
+      <c r="E19" s="38"/>
+      <c r="F19" s="38"/>
+      <c r="G19" s="38"/>
+      <c r="H19" s="39"/>
+      <c r="I19" s="38"/>
+      <c r="J19" s="39"/>
+      <c r="K19" s="39"/>
+      <c r="L19" s="39"/>
+      <c r="M19" s="39"/>
       <c r="N19" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="O19" s="18">
+      <c r="O19" s="15">
         <v>0</v>
       </c>
-      <c r="P19" s="57">
+      <c r="P19" s="37">
         <v>0.42</v>
       </c>
-      <c r="Q19" s="18">
+      <c r="Q19" s="15">
         <v>-0.12</v>
       </c>
-      <c r="R19" s="18">
+      <c r="R19" s="15">
         <v>0.57999999999999996</v>
       </c>
-      <c r="S19" s="18">
+      <c r="S19" s="15">
         <v>0.1</v>
       </c>
-      <c r="T19" s="18">
+      <c r="T19" s="15">
         <v>1.3</v>
       </c>
-      <c r="U19" s="18">
+      <c r="U19" s="15">
         <v>-2.04</v>
       </c>
-      <c r="V19" s="18">
+      <c r="V19" s="15">
         <v>1.78</v>
       </c>
-      <c r="W19" s="18">
+      <c r="W19" s="15">
         <v>1.33</v>
       </c>
-      <c r="X19" s="18">
+      <c r="X19" s="15">
         <v>0.53</v>
       </c>
-      <c r="Y19" s="18">
+      <c r="Y19" s="15">
         <v>-0.44</v>
       </c>
-      <c r="Z19" s="18">
+      <c r="Z19" s="15">
         <v>-0.56999999999999995</v>
       </c>
-      <c r="AA19" s="18">
+      <c r="AA19" s="15">
         <v>0.33</v>
       </c>
-      <c r="AB19" s="18">
+      <c r="AB19" s="15">
         <v>-0.28999999999999998</v>
       </c>
-      <c r="AC19" s="18">
+      <c r="AC19" s="15">
         <v>0.92</v>
       </c>
-      <c r="AD19" s="18">
+      <c r="AD19" s="15">
         <v>-0.36</v>
       </c>
-      <c r="AE19" s="18">
+      <c r="AE19" s="15">
         <v>-0.54</v>
       </c>
-      <c r="AF19" s="18">
+      <c r="AF19" s="15">
         <v>2.58</v>
       </c>
-      <c r="AG19" s="18">
+      <c r="AG19" s="15">
         <v>0.68</v>
       </c>
-      <c r="AH19" s="18">
+      <c r="AH19" s="15">
         <v>-2.68</v>
       </c>
-      <c r="AI19" s="18">
+      <c r="AI19" s="15">
         <v>0.67</v>
       </c>
+      <c r="AJ19" s="76">
+        <v>-1.33</v>
+      </c>
     </row>
     <row r="20" spans="1:51" ht="12" customHeight="1">
-      <c r="A20" s="53" t="s">
+      <c r="A20" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="B20" s="58"/>
-[...11 lines deleted...]
-      <c r="N20" s="57">
+      <c r="B20" s="38"/>
+      <c r="C20" s="38"/>
+      <c r="D20" s="38"/>
+      <c r="E20" s="38"/>
+      <c r="F20" s="38"/>
+      <c r="G20" s="38"/>
+      <c r="H20" s="39"/>
+      <c r="I20" s="38"/>
+      <c r="J20" s="39"/>
+      <c r="K20" s="39"/>
+      <c r="L20" s="39"/>
+      <c r="M20" s="39"/>
+      <c r="N20" s="37">
         <v>-0.74</v>
       </c>
-      <c r="O20" s="18">
+      <c r="O20" s="15">
         <v>0.65</v>
       </c>
-      <c r="P20" s="57">
+      <c r="P20" s="37">
         <v>0.39</v>
       </c>
-      <c r="Q20" s="18">
+      <c r="Q20" s="15">
         <v>0.17</v>
       </c>
-      <c r="R20" s="18">
+      <c r="R20" s="15">
         <v>0.16</v>
       </c>
-      <c r="S20" s="18">
+      <c r="S20" s="15">
         <v>0.28999999999999998</v>
       </c>
-      <c r="T20" s="18">
+      <c r="T20" s="15">
         <v>-3.64</v>
       </c>
-      <c r="U20" s="18">
+      <c r="U20" s="15">
         <v>2.82</v>
       </c>
-      <c r="V20" s="18"/>
-[...1 lines deleted...]
-      <c r="X20" s="18">
+      <c r="V20" s="15"/>
+      <c r="W20" s="15"/>
+      <c r="X20" s="15">
         <v>-0.73</v>
       </c>
-      <c r="Y20" s="18">
+      <c r="Y20" s="15">
         <v>2.15</v>
       </c>
-      <c r="Z20" s="18">
+      <c r="Z20" s="15">
         <v>-2.36</v>
       </c>
-      <c r="AA20" s="18">
+      <c r="AA20" s="15">
         <v>-0.91</v>
       </c>
-      <c r="AB20" s="18">
+      <c r="AB20" s="15">
         <v>0.41</v>
       </c>
-      <c r="AC20" s="18">
+      <c r="AC20" s="15">
         <v>-0.18</v>
       </c>
-      <c r="AD20" s="18">
+      <c r="AD20" s="15">
         <v>0.66</v>
       </c>
-      <c r="AE20" s="18">
+      <c r="AE20" s="15">
         <v>0.31</v>
       </c>
-      <c r="AF20" s="18">
+      <c r="AF20" s="15">
         <v>11.23</v>
       </c>
-      <c r="AG20" s="18">
+      <c r="AG20" s="15">
         <v>-6.91</v>
       </c>
-      <c r="AH20" s="18">
+      <c r="AH20" s="15">
         <v>-3.89</v>
       </c>
-      <c r="AI20" s="18">
+      <c r="AI20" s="15">
         <v>0.48</v>
       </c>
+      <c r="AJ20" s="76">
+        <v>0.38</v>
+      </c>
     </row>
     <row r="21" spans="1:51" ht="12" customHeight="1">
-      <c r="A21" s="53" t="s">
+      <c r="A21" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="B21" s="58"/>
-[...11 lines deleted...]
-      <c r="N21" s="57">
+      <c r="B21" s="38"/>
+      <c r="C21" s="38"/>
+      <c r="D21" s="38"/>
+      <c r="E21" s="38"/>
+      <c r="F21" s="38"/>
+      <c r="G21" s="38"/>
+      <c r="H21" s="39"/>
+      <c r="I21" s="38"/>
+      <c r="J21" s="39"/>
+      <c r="K21" s="39"/>
+      <c r="L21" s="39"/>
+      <c r="M21" s="39"/>
+      <c r="N21" s="37">
         <v>-0.74</v>
       </c>
-      <c r="O21" s="18">
+      <c r="O21" s="15">
         <v>-0.13</v>
       </c>
-      <c r="P21" s="57">
+      <c r="P21" s="37">
         <v>-0.23</v>
       </c>
-      <c r="Q21" s="18">
+      <c r="Q21" s="15">
         <v>-0.1</v>
       </c>
-      <c r="R21" s="18">
+      <c r="R21" s="15">
         <v>0.28999999999999998</v>
       </c>
-      <c r="S21" s="18">
+      <c r="S21" s="15">
         <v>-0.09</v>
       </c>
-      <c r="T21" s="18">
+      <c r="T21" s="15">
         <v>-2.1</v>
       </c>
-      <c r="U21" s="18"/>
-      <c r="V21" s="18">
+      <c r="U21" s="15"/>
+      <c r="V21" s="15">
         <v>-1.08</v>
       </c>
-      <c r="W21" s="18">
+      <c r="W21" s="15">
         <v>-0.27</v>
       </c>
-      <c r="X21" s="18">
+      <c r="X21" s="15">
         <v>-0.64</v>
       </c>
-      <c r="Y21" s="18">
+      <c r="Y21" s="15">
         <v>0.18</v>
       </c>
-      <c r="Z21" s="18">
+      <c r="Z21" s="15">
         <v>-0.46</v>
       </c>
-      <c r="AA21" s="18">
+      <c r="AA21" s="15">
         <v>-0.8</v>
       </c>
-      <c r="AB21" s="18">
+      <c r="AB21" s="15">
         <v>-1.07</v>
       </c>
-      <c r="AC21" s="18">
+      <c r="AC21" s="15">
         <v>-0.21</v>
       </c>
-      <c r="AD21" s="18">
+      <c r="AD21" s="15">
         <v>-0.28999999999999998</v>
       </c>
-      <c r="AE21" s="18">
+      <c r="AE21" s="15">
         <v>-0.27</v>
       </c>
-      <c r="AF21" s="21" t="s">
+      <c r="AF21" s="10" t="s">
         <v>26</v>
       </c>
-      <c r="AG21" s="18">
+      <c r="AG21" s="15">
         <v>-5.0599999999999996</v>
       </c>
-      <c r="AH21" s="18">
+      <c r="AH21" s="15">
         <v>-2.2000000000000002</v>
       </c>
-      <c r="AI21" s="18">
+      <c r="AI21" s="15">
         <v>-1.65</v>
       </c>
+      <c r="AJ21" s="76">
+        <v>-1.96</v>
+      </c>
     </row>
     <row r="22" spans="1:51" ht="12" customHeight="1">
-      <c r="A22" s="53" t="s">
+      <c r="A22" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="B22" s="58"/>
-[...11 lines deleted...]
-      <c r="N22" s="57">
+      <c r="B22" s="38"/>
+      <c r="C22" s="38"/>
+      <c r="D22" s="38"/>
+      <c r="E22" s="38"/>
+      <c r="F22" s="38"/>
+      <c r="G22" s="38"/>
+      <c r="H22" s="39"/>
+      <c r="I22" s="38"/>
+      <c r="J22" s="39"/>
+      <c r="K22" s="39"/>
+      <c r="L22" s="39"/>
+      <c r="M22" s="39"/>
+      <c r="N22" s="37">
         <v>1.66</v>
       </c>
-      <c r="O22" s="18">
+      <c r="O22" s="15">
         <v>1.92</v>
       </c>
-      <c r="P22" s="57">
+      <c r="P22" s="37">
         <v>0.65</v>
       </c>
-      <c r="Q22" s="18">
+      <c r="Q22" s="15">
         <v>1.02</v>
       </c>
-      <c r="R22" s="18">
+      <c r="R22" s="15">
         <v>0.7</v>
       </c>
-      <c r="S22" s="18">
+      <c r="S22" s="15">
         <v>0.49</v>
       </c>
-      <c r="T22" s="18">
+      <c r="T22" s="15">
         <v>8.56</v>
       </c>
-      <c r="U22" s="18">
+      <c r="U22" s="15">
         <v>5.14</v>
       </c>
-      <c r="V22" s="18">
+      <c r="V22" s="15">
         <v>3.61</v>
       </c>
-      <c r="W22" s="18">
+      <c r="W22" s="15">
         <v>0.51</v>
       </c>
-      <c r="X22" s="18">
+      <c r="X22" s="15">
         <v>1.35</v>
       </c>
-      <c r="Y22" s="18">
+      <c r="Y22" s="15">
         <v>0.9</v>
       </c>
-      <c r="Z22" s="18">
+      <c r="Z22" s="15">
         <v>1.44</v>
       </c>
-      <c r="AA22" s="18">
+      <c r="AA22" s="15">
         <v>0.59</v>
       </c>
-      <c r="AB22" s="18">
+      <c r="AB22" s="15">
         <v>1.71</v>
       </c>
-      <c r="AC22" s="18">
+      <c r="AC22" s="15">
         <v>0.6</v>
       </c>
-      <c r="AD22" s="18">
+      <c r="AD22" s="15">
         <v>0.37</v>
       </c>
-      <c r="AE22" s="18"/>
-      <c r="AF22" s="18">
+      <c r="AE22" s="15"/>
+      <c r="AF22" s="15">
         <v>7.56</v>
       </c>
-      <c r="AG22" s="18">
+      <c r="AG22" s="15">
         <v>2.14</v>
       </c>
-      <c r="AH22" s="18">
+      <c r="AH22" s="15">
         <v>2.79</v>
       </c>
-      <c r="AI22" s="18">
+      <c r="AI22" s="15">
         <v>1.74</v>
       </c>
+      <c r="AJ22" s="76">
+        <v>0.83</v>
+      </c>
     </row>
     <row r="23" spans="1:51" ht="12" customHeight="1">
-      <c r="A23" s="53" t="s">
+      <c r="A23" s="1" t="s">
         <v>50</v>
       </c>
-      <c r="B23" s="58"/>
-[...11 lines deleted...]
-      <c r="N23" s="57">
+      <c r="B23" s="38"/>
+      <c r="C23" s="38"/>
+      <c r="D23" s="38"/>
+      <c r="E23" s="38"/>
+      <c r="F23" s="38"/>
+      <c r="G23" s="38"/>
+      <c r="H23" s="39"/>
+      <c r="I23" s="38"/>
+      <c r="J23" s="39"/>
+      <c r="K23" s="39"/>
+      <c r="L23" s="39"/>
+      <c r="M23" s="39"/>
+      <c r="N23" s="37">
         <v>0.56999999999999995</v>
       </c>
-      <c r="O23" s="18">
+      <c r="O23" s="15">
         <v>0.59</v>
       </c>
-      <c r="P23" s="57">
+      <c r="P23" s="37">
         <v>0.36</v>
       </c>
-      <c r="Q23" s="18">
+      <c r="Q23" s="15">
         <v>0.68</v>
       </c>
-      <c r="R23" s="18">
+      <c r="R23" s="15">
         <v>0.16</v>
       </c>
-      <c r="S23" s="18">
+      <c r="S23" s="15">
         <v>0.42</v>
       </c>
-      <c r="T23" s="18">
+      <c r="T23" s="15">
         <v>2.16</v>
       </c>
-      <c r="U23" s="18">
+      <c r="U23" s="15">
         <v>-0.38</v>
       </c>
-      <c r="V23" s="18">
+      <c r="V23" s="15">
         <v>0.25</v>
       </c>
-      <c r="W23" s="18">
+      <c r="W23" s="15">
         <v>1.02</v>
       </c>
-      <c r="X23" s="18">
+      <c r="X23" s="15">
         <v>0.74</v>
       </c>
-      <c r="Y23" s="18">
+      <c r="Y23" s="15">
         <v>-0.31</v>
       </c>
-      <c r="Z23" s="18">
+      <c r="Z23" s="15">
         <v>0.64</v>
       </c>
-      <c r="AA23" s="18">
+      <c r="AA23" s="15">
         <v>-0.42</v>
       </c>
-      <c r="AB23" s="18">
+      <c r="AB23" s="15">
         <v>0.78</v>
       </c>
-      <c r="AC23" s="18">
+      <c r="AC23" s="15">
         <v>-0.3</v>
       </c>
-      <c r="AD23" s="18">
+      <c r="AD23" s="15">
         <v>-0.24</v>
       </c>
-      <c r="AE23" s="18">
+      <c r="AE23" s="15">
         <v>-0.12</v>
       </c>
-      <c r="AF23" s="18">
+      <c r="AF23" s="15">
         <v>3.65</v>
       </c>
-      <c r="AG23" s="18">
+      <c r="AG23" s="15">
         <v>0.77</v>
       </c>
-      <c r="AH23" s="18">
+      <c r="AH23" s="15">
         <v>-1.1399999999999999</v>
       </c>
-      <c r="AI23" s="18">
+      <c r="AI23" s="15">
         <v>1.32</v>
       </c>
+      <c r="AJ23" s="76">
+        <v>-0.15</v>
+      </c>
     </row>
     <row r="24" spans="1:51" ht="12" customHeight="1">
-      <c r="A24" s="53" t="s">
+      <c r="A24" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="B24" s="58"/>
-[...11 lines deleted...]
-      <c r="N24" s="57">
+      <c r="B24" s="38"/>
+      <c r="C24" s="38"/>
+      <c r="D24" s="38"/>
+      <c r="E24" s="38"/>
+      <c r="F24" s="38"/>
+      <c r="G24" s="38"/>
+      <c r="H24" s="39"/>
+      <c r="I24" s="38"/>
+      <c r="J24" s="39"/>
+      <c r="K24" s="39"/>
+      <c r="L24" s="39"/>
+      <c r="M24" s="39"/>
+      <c r="N24" s="37">
         <v>-0.32</v>
       </c>
-      <c r="O24" s="18">
+      <c r="O24" s="15">
         <v>0.41</v>
       </c>
       <c r="P24" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="Q24" s="18">
+      <c r="Q24" s="15">
         <v>-0.45</v>
       </c>
-      <c r="R24" s="18" t="s">
+      <c r="R24" s="15" t="s">
         <v>26</v>
       </c>
-      <c r="S24" s="18">
+      <c r="S24" s="15">
         <v>-1.29</v>
       </c>
-      <c r="T24" s="18">
+      <c r="T24" s="15">
         <v>-3.4</v>
       </c>
-      <c r="U24" s="18">
+      <c r="U24" s="15">
         <v>1.79</v>
       </c>
-      <c r="V24" s="18">
+      <c r="V24" s="15">
         <v>-1.96</v>
       </c>
-      <c r="W24" s="18">
+      <c r="W24" s="15">
         <v>1.76</v>
       </c>
-      <c r="X24" s="18">
+      <c r="X24" s="15">
         <v>-0.7</v>
       </c>
-      <c r="Y24" s="18">
+      <c r="Y24" s="15">
         <v>-1.17</v>
       </c>
-      <c r="Z24" s="18">
+      <c r="Z24" s="15">
         <v>-0.33</v>
       </c>
-      <c r="AA24" s="18">
+      <c r="AA24" s="15">
         <v>-0.57999999999999996</v>
       </c>
-      <c r="AB24" s="18"/>
-      <c r="AC24" s="18">
+      <c r="AB24" s="15"/>
+      <c r="AC24" s="15">
         <v>-0.7</v>
       </c>
-      <c r="AD24" s="18"/>
-      <c r="AE24" s="18">
+      <c r="AD24" s="15"/>
+      <c r="AE24" s="15">
         <v>-0.28999999999999998</v>
       </c>
-      <c r="AF24" s="18">
+      <c r="AF24" s="15">
         <v>-2.38</v>
       </c>
-      <c r="AG24" s="18">
+      <c r="AG24" s="15">
         <v>-0.61</v>
       </c>
-      <c r="AH24" s="18">
+      <c r="AH24" s="15">
         <v>1.62</v>
       </c>
-      <c r="AI24" s="18">
+      <c r="AI24" s="15">
         <v>-1.82</v>
       </c>
+      <c r="AJ24" s="76">
+        <v>-3.15</v>
+      </c>
     </row>
     <row r="25" spans="1:51" ht="12" customHeight="1">
-      <c r="A25" s="53" t="s">
+      <c r="A25" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="B25" s="58"/>
-[...11 lines deleted...]
-      <c r="N25" s="57">
+      <c r="B25" s="38"/>
+      <c r="C25" s="38"/>
+      <c r="D25" s="38"/>
+      <c r="E25" s="38"/>
+      <c r="F25" s="38"/>
+      <c r="G25" s="38"/>
+      <c r="H25" s="39"/>
+      <c r="I25" s="38"/>
+      <c r="J25" s="39"/>
+      <c r="K25" s="39"/>
+      <c r="L25" s="39"/>
+      <c r="M25" s="39"/>
+      <c r="N25" s="37">
         <v>-0.63</v>
       </c>
-      <c r="O25" s="18">
+      <c r="O25" s="15">
         <v>-0.55000000000000004</v>
       </c>
-      <c r="P25" s="57">
+      <c r="P25" s="37">
         <v>-0.91</v>
       </c>
-      <c r="Q25" s="18">
+      <c r="Q25" s="15">
         <v>-0.61</v>
       </c>
-      <c r="R25" s="18">
+      <c r="R25" s="15">
         <v>-0.85</v>
       </c>
-      <c r="S25" s="18">
+      <c r="S25" s="15">
         <v>-0.75</v>
       </c>
-      <c r="T25" s="18">
+      <c r="T25" s="15">
         <v>-8.16</v>
       </c>
-      <c r="U25" s="18">
+      <c r="U25" s="15">
         <v>-4.74</v>
       </c>
-      <c r="V25" s="18">
+      <c r="V25" s="15">
         <v>-1.8</v>
       </c>
-      <c r="W25" s="18">
+      <c r="W25" s="15">
         <v>-1.65</v>
       </c>
-      <c r="X25" s="18">
+      <c r="X25" s="15">
         <v>-1.25</v>
       </c>
-      <c r="Y25" s="18">
+      <c r="Y25" s="15">
         <v>-0.95</v>
       </c>
-      <c r="Z25" s="18">
+      <c r="Z25" s="15">
         <v>-1.1100000000000001</v>
       </c>
-      <c r="AA25" s="18">
+      <c r="AA25" s="15">
         <v>-1.41</v>
       </c>
-      <c r="AB25" s="18">
+      <c r="AB25" s="15">
         <v>-0.99</v>
       </c>
-      <c r="AC25" s="18">
+      <c r="AC25" s="15">
         <v>-0.68</v>
       </c>
-      <c r="AD25" s="18">
+      <c r="AD25" s="15">
         <v>-0.43</v>
       </c>
-      <c r="AE25" s="18">
+      <c r="AE25" s="15">
         <v>-0.23</v>
       </c>
-      <c r="AF25" s="18">
+      <c r="AF25" s="15">
         <v>-5.32</v>
       </c>
-      <c r="AG25" s="18">
+      <c r="AG25" s="15">
         <v>-5.73</v>
       </c>
-      <c r="AH25" s="18">
+      <c r="AH25" s="15">
         <v>-3.16</v>
       </c>
-      <c r="AI25" s="18">
+      <c r="AI25" s="15">
         <v>-2.83</v>
       </c>
+      <c r="AJ25" s="76">
+        <v>-0.96</v>
+      </c>
     </row>
     <row r="26" spans="1:51" ht="12" customHeight="1">
-      <c r="A26" s="73"/>
-[...18 lines deleted...]
-      <c r="T26" s="95" t="s">
+      <c r="A26" s="50"/>
+      <c r="B26" s="50"/>
+      <c r="C26" s="50"/>
+      <c r="D26" s="50"/>
+      <c r="E26" s="50"/>
+      <c r="F26" s="50"/>
+      <c r="G26" s="50"/>
+      <c r="H26" s="50"/>
+      <c r="I26" s="50"/>
+      <c r="J26" s="50"/>
+      <c r="K26" s="50"/>
+      <c r="L26" s="50"/>
+      <c r="M26" s="50"/>
+      <c r="N26" s="50"/>
+      <c r="O26" s="50"/>
+      <c r="P26" s="50"/>
+      <c r="Q26" s="50"/>
+      <c r="R26" s="50"/>
+      <c r="S26" s="50"/>
+      <c r="T26" s="72" t="s">
         <v>27</v>
       </c>
-      <c r="U26" s="95"/>
-[...29 lines deleted...]
-      <c r="AY26" s="73"/>
+      <c r="U26" s="72"/>
+      <c r="V26" s="72"/>
+      <c r="W26" s="72"/>
+      <c r="X26" s="72"/>
+      <c r="Y26" s="72"/>
+      <c r="Z26" s="72"/>
+      <c r="AA26" s="72"/>
+      <c r="AB26" s="72"/>
+      <c r="AC26" s="72"/>
+      <c r="AD26" s="72"/>
+      <c r="AE26" s="72"/>
+      <c r="AF26" s="72"/>
+      <c r="AG26" s="72"/>
+      <c r="AH26" s="50"/>
+      <c r="AI26" s="50"/>
+      <c r="AJ26" s="76"/>
+      <c r="AK26" s="50"/>
+      <c r="AL26" s="50"/>
+      <c r="AM26" s="50"/>
+      <c r="AN26" s="50"/>
+      <c r="AO26" s="50"/>
+      <c r="AP26" s="50"/>
+      <c r="AQ26" s="50"/>
+      <c r="AR26" s="50"/>
+      <c r="AS26" s="50"/>
+      <c r="AT26" s="50"/>
+      <c r="AU26" s="50"/>
+      <c r="AV26" s="50"/>
+      <c r="AW26" s="50"/>
+      <c r="AX26" s="50"/>
+      <c r="AY26" s="50"/>
     </row>
     <row r="27" spans="1:51" ht="12" customHeight="1">
-      <c r="A27" s="62" t="s">
+      <c r="A27" s="40" t="s">
         <v>33</v>
       </c>
-      <c r="B27" s="63"/>
-[...10 lines deleted...]
-      <c r="M27" s="63"/>
+      <c r="B27" s="41"/>
+      <c r="C27" s="41"/>
+      <c r="D27" s="41"/>
+      <c r="E27" s="41"/>
+      <c r="F27" s="41"/>
+      <c r="G27" s="41"/>
+      <c r="H27" s="41"/>
+      <c r="I27" s="41"/>
+      <c r="J27" s="41"/>
+      <c r="K27" s="41"/>
+      <c r="L27" s="41"/>
+      <c r="M27" s="41"/>
       <c r="N27" s="1">
         <v>-0.02</v>
       </c>
-      <c r="O27" s="18">
+      <c r="O27" s="15">
         <v>0.11</v>
       </c>
-      <c r="P27" s="57">
+      <c r="P27" s="37">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="Q27" s="18">
+      <c r="Q27" s="15">
         <v>0.01</v>
       </c>
-      <c r="R27" s="18">
+      <c r="R27" s="15">
         <v>0.16</v>
       </c>
-      <c r="S27" s="18">
+      <c r="S27" s="15">
         <v>0.14000000000000001</v>
       </c>
-      <c r="T27" s="18">
+      <c r="T27" s="15">
         <v>-1.96</v>
       </c>
-      <c r="U27" s="18">
+      <c r="U27" s="15">
         <v>-0.65</v>
       </c>
-      <c r="V27" s="18">
+      <c r="V27" s="15">
         <v>-0.51</v>
       </c>
-      <c r="W27" s="18">
+      <c r="W27" s="15">
         <v>-0.15</v>
       </c>
-      <c r="X27" s="18">
+      <c r="X27" s="15">
         <v>-0.14000000000000001</v>
       </c>
-      <c r="Y27" s="18">
+      <c r="Y27" s="15">
         <v>-0.04</v>
       </c>
-      <c r="Z27" s="18">
+      <c r="Z27" s="15">
         <v>0.15</v>
       </c>
-      <c r="AA27" s="18">
+      <c r="AA27" s="15">
         <v>0.22</v>
       </c>
-      <c r="AB27" s="18">
+      <c r="AB27" s="15">
         <v>0.06</v>
       </c>
-      <c r="AC27" s="18">
+      <c r="AC27" s="15">
         <v>-0.12</v>
       </c>
-      <c r="AD27" s="18">
+      <c r="AD27" s="15">
         <v>-7.0000000000000007E-2</v>
       </c>
-      <c r="AE27" s="18">
+      <c r="AE27" s="15">
         <v>-0.22</v>
       </c>
-      <c r="AF27" s="18">
+      <c r="AF27" s="15">
         <v>-0.73</v>
       </c>
-      <c r="AG27" s="18">
+      <c r="AG27" s="15">
         <v>-0.52</v>
       </c>
-      <c r="AH27" s="18">
+      <c r="AH27" s="15">
         <v>-1.07</v>
       </c>
-      <c r="AI27" s="18">
+      <c r="AI27" s="15">
         <v>-0.38</v>
       </c>
+      <c r="AJ27" s="76">
+        <v>-0.27</v>
+      </c>
     </row>
     <row r="28" spans="1:51" ht="12" customHeight="1">
-      <c r="A28" s="64" t="s">
+      <c r="A28" s="42" t="s">
         <v>59</v>
       </c>
-      <c r="B28" s="63"/>
-[...11 lines deleted...]
-      <c r="N28" s="57">
+      <c r="B28" s="41"/>
+      <c r="C28" s="41"/>
+      <c r="D28" s="41"/>
+      <c r="E28" s="41"/>
+      <c r="F28" s="41"/>
+      <c r="G28" s="41"/>
+      <c r="H28" s="41"/>
+      <c r="I28" s="41"/>
+      <c r="J28" s="41"/>
+      <c r="K28" s="41"/>
+      <c r="L28" s="41"/>
+      <c r="M28" s="41"/>
+      <c r="N28" s="37">
         <v>0.14000000000000001</v>
       </c>
-      <c r="O28" s="18">
+      <c r="O28" s="15">
         <v>0.35</v>
       </c>
-      <c r="P28" s="57">
+      <c r="P28" s="37">
         <v>0.23</v>
       </c>
-      <c r="Q28" s="18">
+      <c r="Q28" s="15">
         <v>0.13</v>
       </c>
-      <c r="R28" s="18">
+      <c r="R28" s="15">
         <v>0.35</v>
       </c>
-      <c r="S28" s="18">
+      <c r="S28" s="15">
         <v>0.18</v>
       </c>
-      <c r="T28" s="18">
+      <c r="T28" s="15">
         <v>-0.17</v>
       </c>
-      <c r="U28" s="18">
+      <c r="U28" s="15">
         <v>0.04</v>
       </c>
-      <c r="V28" s="18">
+      <c r="V28" s="15">
         <v>0.02</v>
       </c>
-      <c r="W28" s="18">
+      <c r="W28" s="15">
         <v>0.28000000000000003</v>
       </c>
-      <c r="X28" s="18">
+      <c r="X28" s="15">
         <v>0.14000000000000001</v>
       </c>
-      <c r="Y28" s="18">
+      <c r="Y28" s="15">
         <v>0.15</v>
       </c>
-      <c r="Z28" s="18">
+      <c r="Z28" s="15">
         <v>0.35</v>
       </c>
-      <c r="AA28" s="18">
+      <c r="AA28" s="15">
         <v>0.54</v>
       </c>
-      <c r="AB28" s="18">
+      <c r="AB28" s="15">
         <v>0.26</v>
       </c>
-      <c r="AC28" s="18">
+      <c r="AC28" s="15">
         <v>0.02</v>
       </c>
-      <c r="AD28" s="18">
+      <c r="AD28" s="15">
         <v>0.1</v>
       </c>
-      <c r="AE28" s="18">
+      <c r="AE28" s="15">
         <v>-7.0000000000000007E-2</v>
       </c>
-      <c r="AF28" s="18">
+      <c r="AF28" s="15">
         <v>0.28999999999999998</v>
       </c>
-      <c r="AG28" s="18">
+      <c r="AG28" s="15">
         <v>0.52</v>
       </c>
-      <c r="AH28" s="18">
+      <c r="AH28" s="15">
         <v>-0.84</v>
       </c>
-      <c r="AI28" s="18">
+      <c r="AI28" s="15">
         <v>0.19</v>
       </c>
+      <c r="AJ28" s="76">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="29" spans="1:51" ht="12" customHeight="1">
-      <c r="A29" s="64" t="s">
+      <c r="A29" s="42" t="s">
         <v>36</v>
       </c>
-      <c r="B29" s="63"/>
-[...11 lines deleted...]
-      <c r="N29" s="57">
+      <c r="B29" s="41"/>
+      <c r="C29" s="41"/>
+      <c r="D29" s="41"/>
+      <c r="E29" s="41"/>
+      <c r="F29" s="41"/>
+      <c r="G29" s="41"/>
+      <c r="H29" s="41"/>
+      <c r="I29" s="41"/>
+      <c r="J29" s="41"/>
+      <c r="K29" s="41"/>
+      <c r="L29" s="41"/>
+      <c r="M29" s="41"/>
+      <c r="N29" s="37">
         <v>-1.18</v>
       </c>
-      <c r="O29" s="18">
+      <c r="O29" s="15">
         <v>-0.94</v>
       </c>
-      <c r="P29" s="57">
+      <c r="P29" s="37">
         <v>-0.81</v>
       </c>
-      <c r="Q29" s="18">
+      <c r="Q29" s="15">
         <v>-0.44</v>
       </c>
-      <c r="R29" s="18">
+      <c r="R29" s="15">
         <v>-0.56999999999999995</v>
       </c>
-      <c r="S29" s="18">
+      <c r="S29" s="15">
         <v>-0.28000000000000003</v>
       </c>
-      <c r="T29" s="18">
+      <c r="T29" s="15">
         <v>-8.69</v>
       </c>
-      <c r="U29" s="18">
+      <c r="U29" s="15">
         <v>-3.93</v>
       </c>
-      <c r="V29" s="18">
+      <c r="V29" s="15">
         <v>-2.91</v>
       </c>
-      <c r="W29" s="18">
+      <c r="W29" s="15">
         <v>-1.87</v>
       </c>
-      <c r="X29" s="18">
+      <c r="X29" s="15">
         <v>-2.33</v>
       </c>
-      <c r="Y29" s="18">
+      <c r="Y29" s="15">
         <v>-0.91</v>
       </c>
-      <c r="Z29" s="18">
+      <c r="Z29" s="15">
         <v>-0.67</v>
       </c>
-      <c r="AA29" s="18">
+      <c r="AA29" s="15">
         <v>-1.17</v>
       </c>
-      <c r="AB29" s="18">
+      <c r="AB29" s="15">
         <v>-0.99</v>
       </c>
-      <c r="AC29" s="18">
+      <c r="AC29" s="15">
         <v>-1.1299999999999999</v>
       </c>
-      <c r="AD29" s="18">
+      <c r="AD29" s="15">
         <v>-0.7</v>
       </c>
-      <c r="AE29" s="18">
+      <c r="AE29" s="15">
         <v>-0.98</v>
       </c>
-      <c r="AF29" s="18">
+      <c r="AF29" s="15">
         <v>-5.6</v>
       </c>
-      <c r="AG29" s="18">
+      <c r="AG29" s="15">
         <v>-3.46</v>
       </c>
-      <c r="AH29" s="18">
+      <c r="AH29" s="15">
         <v>-1.59</v>
       </c>
-      <c r="AI29" s="18">
+      <c r="AI29" s="15">
         <v>-3.09</v>
       </c>
+      <c r="AJ29" s="76">
+        <v>-1.2</v>
+      </c>
     </row>
     <row r="30" spans="1:51" ht="12" customHeight="1">
-      <c r="A30" s="64" t="s">
+      <c r="A30" s="42" t="s">
         <v>44</v>
       </c>
-      <c r="B30" s="63"/>
-[...11 lines deleted...]
-      <c r="N30" s="57">
+      <c r="B30" s="41"/>
+      <c r="C30" s="41"/>
+      <c r="D30" s="41"/>
+      <c r="E30" s="41"/>
+      <c r="F30" s="41"/>
+      <c r="G30" s="41"/>
+      <c r="H30" s="41"/>
+      <c r="I30" s="41"/>
+      <c r="J30" s="41"/>
+      <c r="K30" s="41"/>
+      <c r="L30" s="41"/>
+      <c r="M30" s="41"/>
+      <c r="N30" s="37">
         <v>1.69</v>
       </c>
-      <c r="O30" s="18">
+      <c r="O30" s="15">
         <v>0.57999999999999996</v>
       </c>
-      <c r="P30" s="57">
+      <c r="P30" s="37">
         <v>1.68</v>
       </c>
-      <c r="Q30" s="18">
+      <c r="Q30" s="15">
         <v>1.06</v>
       </c>
-      <c r="R30" s="18">
+      <c r="R30" s="15">
         <v>1.2</v>
       </c>
-      <c r="S30" s="18">
+      <c r="S30" s="15">
         <v>1.37</v>
       </c>
-      <c r="T30" s="18">
+      <c r="T30" s="15">
         <v>3.91</v>
       </c>
-      <c r="U30" s="18">
+      <c r="U30" s="15">
         <v>6.86</v>
       </c>
-      <c r="V30" s="18">
+      <c r="V30" s="15">
         <v>3.6</v>
       </c>
-      <c r="W30" s="18">
+      <c r="W30" s="15">
         <v>1.68</v>
       </c>
-      <c r="X30" s="18">
+      <c r="X30" s="15">
         <v>2.82</v>
       </c>
-      <c r="Y30" s="18">
+      <c r="Y30" s="15">
         <v>1.24</v>
       </c>
-      <c r="Z30" s="18">
+      <c r="Z30" s="15">
         <v>0.67</v>
       </c>
-      <c r="AA30" s="18">
+      <c r="AA30" s="15">
         <v>0.92</v>
       </c>
-      <c r="AB30" s="18">
+      <c r="AB30" s="15">
         <v>1.1100000000000001</v>
       </c>
-      <c r="AC30" s="18">
+      <c r="AC30" s="15">
         <v>1.41</v>
       </c>
-      <c r="AD30" s="18">
+      <c r="AD30" s="15">
         <v>0.36</v>
       </c>
-      <c r="AE30" s="18">
+      <c r="AE30" s="15">
         <v>0.78</v>
       </c>
-      <c r="AF30" s="18">
+      <c r="AF30" s="15">
         <v>6.01</v>
       </c>
-      <c r="AG30" s="18">
+      <c r="AG30" s="15">
         <v>2.1</v>
       </c>
-      <c r="AH30" s="18">
+      <c r="AH30" s="15">
         <v>2.0499999999999998</v>
       </c>
-      <c r="AI30" s="18">
+      <c r="AI30" s="15">
         <v>1.7</v>
       </c>
+      <c r="AJ30" s="76">
+        <v>1.08</v>
+      </c>
     </row>
     <row r="31" spans="1:51" ht="12" customHeight="1">
-      <c r="A31" s="64" t="s">
+      <c r="A31" s="42" t="s">
         <v>45</v>
       </c>
-      <c r="B31" s="63"/>
-[...11 lines deleted...]
-      <c r="N31" s="57">
+      <c r="B31" s="41"/>
+      <c r="C31" s="41"/>
+      <c r="D31" s="41"/>
+      <c r="E31" s="41"/>
+      <c r="F31" s="41"/>
+      <c r="G31" s="41"/>
+      <c r="H31" s="41"/>
+      <c r="I31" s="41"/>
+      <c r="J31" s="41"/>
+      <c r="K31" s="41"/>
+      <c r="L31" s="41"/>
+      <c r="M31" s="41"/>
+      <c r="N31" s="37">
         <v>-0.81</v>
       </c>
-      <c r="O31" s="18">
+      <c r="O31" s="15">
         <v>-0.84</v>
       </c>
-      <c r="P31" s="57">
+      <c r="P31" s="37">
         <v>-0.76</v>
       </c>
-      <c r="Q31" s="18">
+      <c r="Q31" s="15">
         <v>-0.56999999999999995</v>
       </c>
-      <c r="R31" s="18">
+      <c r="R31" s="15">
         <v>-0.61</v>
       </c>
-      <c r="S31" s="18">
+      <c r="S31" s="15">
         <v>-0.11</v>
       </c>
-      <c r="T31" s="18">
+      <c r="T31" s="15">
         <v>-7.56</v>
       </c>
-      <c r="U31" s="18">
+      <c r="U31" s="15">
         <v>-5</v>
       </c>
-      <c r="V31" s="18">
+      <c r="V31" s="15">
         <v>-3.66</v>
       </c>
-      <c r="W31" s="18">
+      <c r="W31" s="15">
         <v>-1.8</v>
       </c>
-      <c r="X31" s="18">
+      <c r="X31" s="15">
         <v>-0.92</v>
       </c>
-      <c r="Y31" s="18">
+      <c r="Y31" s="15">
         <v>-1.05</v>
       </c>
-      <c r="Z31" s="18">
+      <c r="Z31" s="15">
         <v>-0.56999999999999995</v>
       </c>
-      <c r="AA31" s="18">
+      <c r="AA31" s="15">
         <v>-0.75</v>
       </c>
-      <c r="AB31" s="18">
+      <c r="AB31" s="15">
         <v>-0.66</v>
       </c>
-      <c r="AC31" s="18">
+      <c r="AC31" s="15">
         <v>-0.66</v>
       </c>
-      <c r="AD31" s="18">
+      <c r="AD31" s="15">
         <v>-0.85</v>
       </c>
-      <c r="AE31" s="18">
+      <c r="AE31" s="15">
         <v>-1.1200000000000001</v>
       </c>
-      <c r="AF31" s="18">
+      <c r="AF31" s="15">
         <v>-6.82</v>
       </c>
-      <c r="AG31" s="18">
+      <c r="AG31" s="15">
         <v>-4.76</v>
       </c>
-      <c r="AH31" s="18">
+      <c r="AH31" s="15">
         <v>-3.03</v>
       </c>
-      <c r="AI31" s="18">
+      <c r="AI31" s="15">
         <v>-2.0499999999999998</v>
       </c>
+      <c r="AJ31" s="76">
+        <v>-1.92</v>
+      </c>
     </row>
     <row r="32" spans="1:51" ht="12" customHeight="1">
-      <c r="A32" s="65" t="s">
+      <c r="A32" s="42" t="s">
         <v>52</v>
       </c>
-      <c r="B32" s="63"/>
-[...10 lines deleted...]
-      <c r="M32" s="63"/>
+      <c r="B32" s="41"/>
+      <c r="C32" s="41"/>
+      <c r="D32" s="41"/>
+      <c r="E32" s="41"/>
+      <c r="F32" s="41"/>
+      <c r="G32" s="41"/>
+      <c r="H32" s="41"/>
+      <c r="I32" s="41"/>
+      <c r="J32" s="41"/>
+      <c r="K32" s="41"/>
+      <c r="L32" s="41"/>
+      <c r="M32" s="41"/>
       <c r="N32" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="O32" s="18">
+      <c r="O32" s="15">
         <v>-0.24</v>
       </c>
-      <c r="P32" s="57">
+      <c r="P32" s="37">
         <v>-0.51</v>
       </c>
-      <c r="Q32" s="18">
+      <c r="Q32" s="15">
         <v>-0.59</v>
       </c>
-      <c r="R32" s="18">
+      <c r="R32" s="15">
         <v>-0.89</v>
       </c>
-      <c r="S32" s="18">
+      <c r="S32" s="15">
         <v>-0.27</v>
       </c>
-      <c r="T32" s="18">
+      <c r="T32" s="15">
         <v>-12.45</v>
       </c>
-      <c r="U32" s="18">
+      <c r="U32" s="15">
         <v>-2.75</v>
       </c>
-      <c r="V32" s="18">
+      <c r="V32" s="15">
         <v>-1.58</v>
       </c>
-      <c r="W32" s="18">
+      <c r="W32" s="15">
         <v>-2.0299999999999998</v>
       </c>
-      <c r="X32" s="18">
+      <c r="X32" s="15">
         <v>-0.94</v>
       </c>
-      <c r="Y32" s="18">
+      <c r="Y32" s="15">
         <v>-0.56000000000000005</v>
       </c>
-      <c r="Z32" s="18">
+      <c r="Z32" s="15">
         <v>-0.56999999999999995</v>
       </c>
-      <c r="AA32" s="18">
+      <c r="AA32" s="15">
         <v>-1.0900000000000001</v>
       </c>
-      <c r="AB32" s="18">
+      <c r="AB32" s="15">
         <v>-0.22</v>
       </c>
-      <c r="AC32" s="18">
+      <c r="AC32" s="15">
         <v>-0.74</v>
       </c>
-      <c r="AD32" s="18">
+      <c r="AD32" s="15">
         <v>-0.42</v>
       </c>
-      <c r="AE32" s="18">
+      <c r="AE32" s="15">
         <v>-0.22</v>
       </c>
-      <c r="AF32" s="18">
+      <c r="AF32" s="15">
         <v>-0.65</v>
       </c>
-      <c r="AG32" s="18">
+      <c r="AG32" s="15">
         <v>-6.23</v>
       </c>
-      <c r="AH32" s="18">
+      <c r="AH32" s="15">
         <v>-2.73</v>
       </c>
-      <c r="AI32" s="18">
+      <c r="AI32" s="15">
         <v>-2.9</v>
       </c>
+      <c r="AJ32" s="76">
+        <v>-0.67</v>
+      </c>
     </row>
     <row r="33" spans="1:51" ht="12" customHeight="1">
-      <c r="A33" s="74"/>
-[...18 lines deleted...]
-      <c r="T33" s="96" t="s">
+      <c r="A33" s="51"/>
+      <c r="B33" s="51"/>
+      <c r="C33" s="51"/>
+      <c r="D33" s="51"/>
+      <c r="E33" s="51"/>
+      <c r="F33" s="51"/>
+      <c r="G33" s="51"/>
+      <c r="H33" s="51"/>
+      <c r="I33" s="51"/>
+      <c r="J33" s="51"/>
+      <c r="K33" s="51"/>
+      <c r="L33" s="51"/>
+      <c r="M33" s="51"/>
+      <c r="N33" s="51"/>
+      <c r="O33" s="51"/>
+      <c r="P33" s="51"/>
+      <c r="Q33" s="51"/>
+      <c r="R33" s="51"/>
+      <c r="S33" s="51"/>
+      <c r="T33" s="73" t="s">
         <v>28</v>
       </c>
-      <c r="U33" s="96"/>
-[...29 lines deleted...]
-      <c r="AY33" s="74"/>
+      <c r="U33" s="73"/>
+      <c r="V33" s="73"/>
+      <c r="W33" s="73"/>
+      <c r="X33" s="73"/>
+      <c r="Y33" s="73"/>
+      <c r="Z33" s="73"/>
+      <c r="AA33" s="73"/>
+      <c r="AB33" s="73"/>
+      <c r="AC33" s="73"/>
+      <c r="AD33" s="73"/>
+      <c r="AE33" s="73"/>
+      <c r="AF33" s="73"/>
+      <c r="AG33" s="73"/>
+      <c r="AH33" s="51"/>
+      <c r="AI33" s="51"/>
+      <c r="AJ33" s="76"/>
+      <c r="AK33" s="51"/>
+      <c r="AL33" s="51"/>
+      <c r="AM33" s="51"/>
+      <c r="AN33" s="51"/>
+      <c r="AO33" s="51"/>
+      <c r="AP33" s="51"/>
+      <c r="AQ33" s="51"/>
+      <c r="AR33" s="51"/>
+      <c r="AS33" s="51"/>
+      <c r="AT33" s="51"/>
+      <c r="AU33" s="51"/>
+      <c r="AV33" s="51"/>
+      <c r="AW33" s="51"/>
+      <c r="AX33" s="51"/>
+      <c r="AY33" s="51"/>
     </row>
     <row r="34" spans="1:51" ht="12" customHeight="1">
-      <c r="A34" s="55" t="s">
+      <c r="A34" s="33" t="s">
         <v>33</v>
       </c>
-      <c r="B34" s="63"/>
-[...11 lines deleted...]
-      <c r="N34" s="57">
+      <c r="B34" s="41"/>
+      <c r="C34" s="41"/>
+      <c r="D34" s="41"/>
+      <c r="E34" s="41"/>
+      <c r="F34" s="41"/>
+      <c r="G34" s="41"/>
+      <c r="H34" s="41"/>
+      <c r="I34" s="41"/>
+      <c r="J34" s="41"/>
+      <c r="K34" s="41"/>
+      <c r="L34" s="41"/>
+      <c r="M34" s="41"/>
+      <c r="N34" s="37">
         <v>0.04</v>
       </c>
-      <c r="O34" s="19">
+      <c r="O34" s="15">
         <v>-0.05</v>
       </c>
-      <c r="P34" s="57">
+      <c r="P34" s="37">
         <v>-0.03</v>
       </c>
-      <c r="Q34" s="19">
+      <c r="Q34" s="15">
         <v>-0.09</v>
       </c>
-      <c r="R34" s="19">
+      <c r="R34" s="15">
         <v>-0.03</v>
       </c>
-      <c r="S34" s="19">
+      <c r="S34" s="15">
         <v>-0.13</v>
       </c>
-      <c r="T34" s="19">
+      <c r="T34" s="15">
         <v>-2.0099999999999998</v>
       </c>
-      <c r="U34" s="19">
+      <c r="U34" s="15">
         <v>-0.68</v>
       </c>
-      <c r="V34" s="19">
+      <c r="V34" s="15">
         <v>-0.22</v>
       </c>
-      <c r="W34" s="19" t="s">
+      <c r="W34" s="15" t="s">
         <v>26</v>
       </c>
-      <c r="X34" s="19">
+      <c r="X34" s="15">
         <v>-0.32</v>
       </c>
-      <c r="Y34" s="19">
+      <c r="Y34" s="15">
         <v>-0.19</v>
       </c>
-      <c r="Z34" s="19">
+      <c r="Z34" s="15">
         <v>-0.2</v>
       </c>
-      <c r="AA34" s="19">
+      <c r="AA34" s="15">
         <v>-0.38</v>
       </c>
-      <c r="AB34" s="19">
+      <c r="AB34" s="15">
         <v>-0.01</v>
       </c>
-      <c r="AC34" s="19">
+      <c r="AC34" s="15">
         <v>-0.19</v>
       </c>
-      <c r="AD34" s="19">
+      <c r="AD34" s="15">
         <v>-0.33</v>
       </c>
-      <c r="AE34" s="19">
+      <c r="AE34" s="15">
         <v>-0.25</v>
       </c>
-      <c r="AF34" s="18">
+      <c r="AF34" s="15">
         <v>-1.49</v>
       </c>
-      <c r="AG34" s="19">
+      <c r="AG34" s="15">
         <v>-1.67</v>
       </c>
-      <c r="AH34" s="19">
+      <c r="AH34" s="15">
         <v>-1.37</v>
       </c>
-      <c r="AI34" s="18">
+      <c r="AI34" s="15">
         <v>-0.39</v>
       </c>
+      <c r="AJ34" s="76">
+        <v>-0.65</v>
+      </c>
     </row>
     <row r="35" spans="1:51" ht="12" customHeight="1">
-      <c r="A35" s="25" t="s">
+      <c r="A35" s="18" t="s">
         <v>34</v>
       </c>
-      <c r="B35" s="63"/>
-[...11 lines deleted...]
-      <c r="N35" s="57">
+      <c r="B35" s="41"/>
+      <c r="C35" s="41"/>
+      <c r="D35" s="41"/>
+      <c r="E35" s="41"/>
+      <c r="F35" s="41"/>
+      <c r="G35" s="41"/>
+      <c r="H35" s="41"/>
+      <c r="I35" s="41"/>
+      <c r="J35" s="41"/>
+      <c r="K35" s="41"/>
+      <c r="L35" s="41"/>
+      <c r="M35" s="41"/>
+      <c r="N35" s="37">
         <v>1.46</v>
       </c>
-      <c r="O35" s="19">
+      <c r="O35" s="15">
         <v>0.68</v>
       </c>
-      <c r="P35" s="57">
+      <c r="P35" s="37">
         <v>0.33</v>
       </c>
-      <c r="Q35" s="19">
+      <c r="Q35" s="15">
         <v>0.66</v>
       </c>
-      <c r="R35" s="19">
+      <c r="R35" s="15">
         <v>0.6</v>
       </c>
-      <c r="S35" s="19">
+      <c r="S35" s="15">
         <v>1.2</v>
       </c>
-      <c r="T35" s="19">
+      <c r="T35" s="15">
         <v>1.77</v>
       </c>
-      <c r="U35" s="19">
+      <c r="U35" s="15">
         <v>3.09</v>
       </c>
-      <c r="V35" s="19">
+      <c r="V35" s="15">
         <v>1.01</v>
       </c>
-      <c r="W35" s="19">
+      <c r="W35" s="15">
         <v>3.77</v>
       </c>
-      <c r="X35" s="19">
+      <c r="X35" s="15">
         <v>0.6</v>
       </c>
-      <c r="Y35" s="19">
+      <c r="Y35" s="15">
         <v>0.7</v>
       </c>
-      <c r="Z35" s="19">
+      <c r="Z35" s="15">
         <v>0.86</v>
       </c>
-      <c r="AA35" s="19">
+      <c r="AA35" s="15">
         <v>0.45</v>
       </c>
-      <c r="AB35" s="19">
+      <c r="AB35" s="15">
         <v>0.53</v>
       </c>
-      <c r="AC35" s="19">
+      <c r="AC35" s="15">
         <v>0.83</v>
       </c>
-      <c r="AD35" s="19"/>
-      <c r="AE35" s="19">
+      <c r="AD35" s="15"/>
+      <c r="AE35" s="15">
         <v>0.49</v>
       </c>
-      <c r="AF35" s="18">
+      <c r="AF35" s="15">
         <v>2.39</v>
       </c>
-      <c r="AG35" s="19">
+      <c r="AG35" s="15">
         <v>0.94</v>
       </c>
-      <c r="AH35" s="19">
+      <c r="AH35" s="15">
         <v>1.83</v>
       </c>
-      <c r="AI35" s="18">
+      <c r="AI35" s="15">
         <v>0.61</v>
       </c>
+      <c r="AJ35" s="76">
+        <v>0.72</v>
+      </c>
     </row>
     <row r="36" spans="1:51" ht="12" customHeight="1">
-      <c r="A36" s="25" t="s">
+      <c r="A36" s="18" t="s">
         <v>36</v>
       </c>
-      <c r="B36" s="63"/>
-[...11 lines deleted...]
-      <c r="N36" s="57">
+      <c r="B36" s="41"/>
+      <c r="C36" s="41"/>
+      <c r="D36" s="41"/>
+      <c r="E36" s="41"/>
+      <c r="F36" s="41"/>
+      <c r="G36" s="41"/>
+      <c r="H36" s="41"/>
+      <c r="I36" s="41"/>
+      <c r="J36" s="41"/>
+      <c r="K36" s="41"/>
+      <c r="L36" s="41"/>
+      <c r="M36" s="41"/>
+      <c r="N36" s="37">
         <v>2.82</v>
       </c>
-      <c r="O36" s="19">
+      <c r="O36" s="15">
         <v>-1.65</v>
       </c>
-      <c r="P36" s="57">
+      <c r="P36" s="37">
         <v>-2.95</v>
       </c>
-      <c r="Q36" s="19">
+      <c r="Q36" s="15">
         <v>-1.98</v>
       </c>
-      <c r="R36" s="19">
+      <c r="R36" s="15">
         <v>-3.01</v>
       </c>
-      <c r="S36" s="19">
+      <c r="S36" s="15">
         <v>-3.87</v>
       </c>
-      <c r="T36" s="19">
+      <c r="T36" s="15">
         <v>-6.78</v>
       </c>
-      <c r="U36" s="19">
+      <c r="U36" s="15">
         <v>3.61</v>
       </c>
-      <c r="V36" s="19">
+      <c r="V36" s="15">
         <v>9.3800000000000008</v>
       </c>
-      <c r="W36" s="19">
+      <c r="W36" s="15">
         <v>-5.32</v>
       </c>
-      <c r="X36" s="19" t="s">
+      <c r="X36" s="15" t="s">
         <v>26</v>
       </c>
-      <c r="Y36" s="19">
+      <c r="Y36" s="15">
         <v>1.1499999999999999</v>
       </c>
-      <c r="Z36" s="19"/>
-      <c r="AA36" s="19">
+      <c r="Z36" s="15"/>
+      <c r="AA36" s="15">
         <v>-0.87</v>
       </c>
-      <c r="AB36" s="19">
+      <c r="AB36" s="15">
         <v>-2.3199999999999998</v>
       </c>
-      <c r="AC36" s="19">
+      <c r="AC36" s="15">
         <v>-1.39</v>
       </c>
-      <c r="AD36" s="19">
+      <c r="AD36" s="15">
         <v>0.64</v>
       </c>
-      <c r="AE36" s="19">
+      <c r="AE36" s="15">
         <v>-1.1599999999999999</v>
       </c>
-      <c r="AF36" s="18">
+      <c r="AF36" s="15">
         <v>-14.77</v>
       </c>
-      <c r="AG36" s="21" t="s">
+      <c r="AG36" s="10" t="s">
         <v>26</v>
       </c>
-      <c r="AH36" s="19">
+      <c r="AH36" s="15">
         <v>-4.95</v>
       </c>
-      <c r="AI36" s="18">
+      <c r="AI36" s="15">
         <v>-3.69</v>
       </c>
+      <c r="AJ36" s="76">
+        <v>-1.46</v>
+      </c>
     </row>
     <row r="37" spans="1:51" ht="12" customHeight="1">
-      <c r="A37" s="53" t="s">
+      <c r="A37" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="B37" s="63"/>
-[...11 lines deleted...]
-      <c r="N37" s="57">
+      <c r="B37" s="41"/>
+      <c r="C37" s="41"/>
+      <c r="D37" s="41"/>
+      <c r="E37" s="41"/>
+      <c r="F37" s="41"/>
+      <c r="G37" s="41"/>
+      <c r="H37" s="41"/>
+      <c r="I37" s="41"/>
+      <c r="J37" s="41"/>
+      <c r="K37" s="41"/>
+      <c r="L37" s="41"/>
+      <c r="M37" s="41"/>
+      <c r="N37" s="37">
         <v>-0.77</v>
       </c>
-      <c r="O37" s="19">
+      <c r="O37" s="15">
         <v>-0.96</v>
       </c>
-      <c r="P37" s="57">
+      <c r="P37" s="37">
         <v>-0.56999999999999995</v>
       </c>
-      <c r="Q37" s="19">
+      <c r="Q37" s="15">
         <v>-0.89</v>
       </c>
-      <c r="R37" s="19">
+      <c r="R37" s="15">
         <v>-0.44</v>
       </c>
-      <c r="S37" s="19">
+      <c r="S37" s="15">
         <v>-0.48</v>
       </c>
-      <c r="T37" s="19">
+      <c r="T37" s="15">
         <v>-8.94</v>
       </c>
-      <c r="U37" s="19">
+      <c r="U37" s="15">
         <v>-2.34</v>
       </c>
-      <c r="V37" s="19">
+      <c r="V37" s="15">
         <v>-2.0499999999999998</v>
       </c>
-      <c r="W37" s="19">
+      <c r="W37" s="15">
         <v>-1.37</v>
       </c>
-      <c r="X37" s="19">
+      <c r="X37" s="15">
         <v>-1.92</v>
       </c>
-      <c r="Y37" s="19">
+      <c r="Y37" s="15">
         <v>-0.83</v>
       </c>
-      <c r="Z37" s="19">
+      <c r="Z37" s="15">
         <v>-0.77</v>
       </c>
-      <c r="AA37" s="19">
+      <c r="AA37" s="15">
         <v>-0.33</v>
       </c>
-      <c r="AB37" s="19">
+      <c r="AB37" s="15">
         <v>-0.43</v>
       </c>
-      <c r="AC37" s="19">
+      <c r="AC37" s="15">
         <v>-0.61</v>
       </c>
-      <c r="AD37" s="19">
+      <c r="AD37" s="15">
         <v>-0.67</v>
       </c>
-      <c r="AE37" s="19">
+      <c r="AE37" s="15">
         <v>-0.61</v>
       </c>
-      <c r="AF37" s="18">
+      <c r="AF37" s="15">
         <v>-6.89</v>
       </c>
-      <c r="AG37" s="19">
+      <c r="AG37" s="15">
         <v>-2.6</v>
       </c>
-      <c r="AH37" s="19">
+      <c r="AH37" s="15">
         <v>-3.69</v>
       </c>
-      <c r="AI37" s="18">
+      <c r="AI37" s="15">
         <v>-1.77</v>
       </c>
+      <c r="AJ37" s="76">
+        <v>-1.19</v>
+      </c>
     </row>
     <row r="38" spans="1:51" ht="12" customHeight="1">
-      <c r="A38" s="53" t="s">
+      <c r="A38" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="B38" s="63"/>
-[...11 lines deleted...]
-      <c r="N38" s="57">
+      <c r="B38" s="41"/>
+      <c r="C38" s="41"/>
+      <c r="D38" s="41"/>
+      <c r="E38" s="41"/>
+      <c r="F38" s="41"/>
+      <c r="G38" s="41"/>
+      <c r="H38" s="41"/>
+      <c r="I38" s="41"/>
+      <c r="J38" s="41"/>
+      <c r="K38" s="41"/>
+      <c r="L38" s="41"/>
+      <c r="M38" s="41"/>
+      <c r="N38" s="37">
         <v>2.0099999999999998</v>
       </c>
-      <c r="O38" s="19">
+      <c r="O38" s="15">
         <v>0.52</v>
       </c>
-      <c r="P38" s="57">
+      <c r="P38" s="37">
         <v>1.81</v>
       </c>
-      <c r="Q38" s="19">
+      <c r="Q38" s="15">
         <v>0.92</v>
       </c>
-      <c r="R38" s="19">
+      <c r="R38" s="15">
         <v>0.9</v>
       </c>
-      <c r="S38" s="19">
+      <c r="S38" s="15">
         <v>0.36</v>
       </c>
-      <c r="T38" s="19">
+      <c r="T38" s="15">
         <v>4.22</v>
       </c>
-      <c r="U38" s="19">
+      <c r="U38" s="15">
         <v>5.88</v>
       </c>
-      <c r="V38" s="19">
+      <c r="V38" s="15">
         <v>1.69</v>
       </c>
-      <c r="W38" s="19">
+      <c r="W38" s="15">
         <v>2.1800000000000002</v>
       </c>
-      <c r="X38" s="19">
+      <c r="X38" s="15">
         <v>1.1499999999999999</v>
       </c>
-      <c r="Y38" s="19">
+      <c r="Y38" s="15">
         <v>2.76</v>
       </c>
-      <c r="Z38" s="19">
+      <c r="Z38" s="15">
         <v>0.82</v>
       </c>
-      <c r="AA38" s="19">
+      <c r="AA38" s="15">
         <v>-0.63</v>
       </c>
-      <c r="AB38" s="19">
+      <c r="AB38" s="15">
         <v>0.8</v>
       </c>
-      <c r="AC38" s="19">
+      <c r="AC38" s="15">
         <v>0.86</v>
       </c>
-      <c r="AD38" s="19">
+      <c r="AD38" s="15">
         <v>0.13</v>
       </c>
-      <c r="AE38" s="19">
+      <c r="AE38" s="15">
         <v>0.59</v>
       </c>
-      <c r="AF38" s="18">
+      <c r="AF38" s="15">
         <v>5.04</v>
       </c>
-      <c r="AG38" s="19">
+      <c r="AG38" s="15">
         <v>1.9</v>
       </c>
-      <c r="AH38" s="19">
+      <c r="AH38" s="15">
         <v>2.2200000000000002</v>
       </c>
-      <c r="AI38" s="18">
+      <c r="AI38" s="15">
         <v>2.2200000000000002</v>
       </c>
+      <c r="AJ38" s="76">
+        <v>1.77</v>
+      </c>
     </row>
     <row r="39" spans="1:51" ht="12" customHeight="1">
-      <c r="A39" s="53" t="s">
+      <c r="A39" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="B39" s="63"/>
-[...11 lines deleted...]
-      <c r="N39" s="57">
+      <c r="B39" s="41"/>
+      <c r="C39" s="41"/>
+      <c r="D39" s="41"/>
+      <c r="E39" s="41"/>
+      <c r="F39" s="41"/>
+      <c r="G39" s="41"/>
+      <c r="H39" s="41"/>
+      <c r="I39" s="41"/>
+      <c r="J39" s="41"/>
+      <c r="K39" s="41"/>
+      <c r="L39" s="41"/>
+      <c r="M39" s="41"/>
+      <c r="N39" s="37">
         <v>-1.96</v>
       </c>
-      <c r="O39" s="19">
+      <c r="O39" s="15">
         <v>-1.28</v>
       </c>
-      <c r="P39" s="57">
+      <c r="P39" s="37">
         <v>-1.06</v>
       </c>
-      <c r="Q39" s="19">
+      <c r="Q39" s="15">
         <v>-1.23</v>
       </c>
-      <c r="R39" s="19">
+      <c r="R39" s="15">
         <v>-1.24</v>
       </c>
-      <c r="S39" s="19">
+      <c r="S39" s="15">
         <v>-0.75</v>
       </c>
-      <c r="T39" s="19">
+      <c r="T39" s="15">
         <v>-7.05</v>
       </c>
-      <c r="U39" s="19">
+      <c r="U39" s="15">
         <v>-6.28</v>
       </c>
-      <c r="V39" s="19">
+      <c r="V39" s="15">
         <v>-3.37</v>
       </c>
-      <c r="W39" s="19">
+      <c r="W39" s="15">
         <v>-4.34</v>
       </c>
-      <c r="X39" s="19">
+      <c r="X39" s="15">
         <v>-0.56999999999999995</v>
       </c>
-      <c r="Y39" s="19">
+      <c r="Y39" s="15">
         <v>-1.79</v>
       </c>
-      <c r="Z39" s="19">
+      <c r="Z39" s="15">
         <v>-0.81</v>
       </c>
-      <c r="AA39" s="19">
+      <c r="AA39" s="15">
         <v>-0.8</v>
       </c>
-      <c r="AB39" s="19">
+      <c r="AB39" s="15">
         <v>-0.88</v>
       </c>
-      <c r="AC39" s="19">
+      <c r="AC39" s="15">
         <v>-1.36</v>
       </c>
-      <c r="AD39" s="19">
+      <c r="AD39" s="15">
         <v>-1.43</v>
       </c>
-      <c r="AE39" s="19">
+      <c r="AE39" s="15">
         <v>-0.89</v>
       </c>
-      <c r="AF39" s="18">
+      <c r="AF39" s="15">
         <v>-8.02</v>
       </c>
-      <c r="AG39" s="19">
+      <c r="AG39" s="15">
         <v>-7.25</v>
       </c>
-      <c r="AH39" s="19">
+      <c r="AH39" s="15">
         <v>-4</v>
       </c>
-      <c r="AI39" s="18">
+      <c r="AI39" s="15">
         <v>-3.19</v>
       </c>
+      <c r="AJ39" s="76">
+        <v>-1.63</v>
+      </c>
     </row>
     <row r="40" spans="1:51" ht="12" customHeight="1">
-      <c r="A40" s="53" t="s">
+      <c r="A40" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="B40" s="63"/>
-[...11 lines deleted...]
-      <c r="N40" s="57">
+      <c r="B40" s="41"/>
+      <c r="C40" s="41"/>
+      <c r="D40" s="41"/>
+      <c r="E40" s="41"/>
+      <c r="F40" s="41"/>
+      <c r="G40" s="41"/>
+      <c r="H40" s="41"/>
+      <c r="I40" s="41"/>
+      <c r="J40" s="41"/>
+      <c r="K40" s="41"/>
+      <c r="L40" s="41"/>
+      <c r="M40" s="41"/>
+      <c r="N40" s="37">
         <v>0.83</v>
       </c>
-      <c r="O40" s="19">
+      <c r="O40" s="15">
         <v>0.11</v>
       </c>
-      <c r="P40" s="57">
+      <c r="P40" s="37">
         <v>0.65</v>
       </c>
-      <c r="Q40" s="19">
+      <c r="Q40" s="15">
         <v>0.25</v>
       </c>
-      <c r="R40" s="19">
+      <c r="R40" s="15">
         <v>0.46</v>
       </c>
-      <c r="S40" s="19">
+      <c r="S40" s="15">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="T40" s="19" t="s">
+      <c r="T40" s="15" t="s">
         <v>26</v>
       </c>
-      <c r="U40" s="19">
+      <c r="U40" s="15">
         <v>-3.57</v>
       </c>
-      <c r="V40" s="19">
+      <c r="V40" s="15">
         <v>2.91</v>
       </c>
-      <c r="W40" s="19">
+      <c r="W40" s="15">
         <v>0.44</v>
       </c>
-      <c r="X40" s="19">
+      <c r="X40" s="15">
         <v>0.52</v>
       </c>
-      <c r="Y40" s="19">
+      <c r="Y40" s="15">
         <v>-0.57999999999999996</v>
       </c>
-      <c r="Z40" s="19">
+      <c r="Z40" s="15">
         <v>-0.25</v>
       </c>
-      <c r="AA40" s="19">
+      <c r="AA40" s="15">
         <v>0.33</v>
       </c>
-      <c r="AB40" s="19">
+      <c r="AB40" s="15">
         <v>0.57999999999999996</v>
       </c>
-      <c r="AC40" s="19">
+      <c r="AC40" s="15">
         <v>-0.18</v>
       </c>
-      <c r="AD40" s="19">
+      <c r="AD40" s="15">
         <v>-0.55000000000000004</v>
       </c>
-      <c r="AE40" s="19">
+      <c r="AE40" s="15">
         <v>-0.64</v>
       </c>
-      <c r="AF40" s="18">
+      <c r="AF40" s="15">
         <v>-4.42</v>
       </c>
-      <c r="AG40" s="19">
+      <c r="AG40" s="15">
         <v>-1.37</v>
       </c>
-      <c r="AH40" s="19">
+      <c r="AH40" s="15">
         <v>0.6</v>
       </c>
-      <c r="AI40" s="18">
+      <c r="AI40" s="15">
         <v>2.2400000000000002</v>
       </c>
+      <c r="AJ40" s="76">
+        <v>-1.43</v>
+      </c>
     </row>
     <row r="41" spans="1:51" ht="12" customHeight="1">
-      <c r="A41" s="53" t="s">
+      <c r="A41" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="B41" s="63"/>
-[...10 lines deleted...]
-      <c r="M41" s="63"/>
+      <c r="B41" s="41"/>
+      <c r="C41" s="41"/>
+      <c r="D41" s="41"/>
+      <c r="E41" s="41"/>
+      <c r="F41" s="41"/>
+      <c r="G41" s="41"/>
+      <c r="H41" s="41"/>
+      <c r="I41" s="41"/>
+      <c r="J41" s="41"/>
+      <c r="K41" s="41"/>
+      <c r="L41" s="41"/>
+      <c r="M41" s="41"/>
       <c r="N41" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="O41" s="19">
+      <c r="O41" s="15">
         <v>0</v>
       </c>
-      <c r="P41" s="57">
+      <c r="P41" s="37">
         <v>0.42</v>
       </c>
-      <c r="Q41" s="19">
+      <c r="Q41" s="15">
         <v>-0.12</v>
       </c>
-      <c r="R41" s="19">
+      <c r="R41" s="15">
         <v>0.57999999999999996</v>
       </c>
-      <c r="S41" s="19">
+      <c r="S41" s="15">
         <v>0.1</v>
       </c>
-      <c r="T41" s="19">
+      <c r="T41" s="15">
         <v>1.3</v>
       </c>
-      <c r="U41" s="19">
+      <c r="U41" s="15">
         <v>-2.04</v>
       </c>
-      <c r="V41" s="19">
+      <c r="V41" s="15">
         <v>1.78</v>
       </c>
-      <c r="W41" s="19">
+      <c r="W41" s="15">
         <v>1.33</v>
       </c>
-      <c r="X41" s="19">
+      <c r="X41" s="15">
         <v>0.53</v>
       </c>
-      <c r="Y41" s="19">
+      <c r="Y41" s="15">
         <v>-0.44</v>
       </c>
-      <c r="Z41" s="19">
+      <c r="Z41" s="15">
         <v>-0.56999999999999995</v>
       </c>
-      <c r="AA41" s="19">
+      <c r="AA41" s="15">
         <v>0.33</v>
       </c>
-      <c r="AB41" s="19">
+      <c r="AB41" s="15">
         <v>-0.28999999999999998</v>
       </c>
-      <c r="AC41" s="19">
+      <c r="AC41" s="15">
         <v>0.92</v>
       </c>
-      <c r="AD41" s="19">
+      <c r="AD41" s="15">
         <v>-0.36</v>
       </c>
-      <c r="AE41" s="19">
+      <c r="AE41" s="15">
         <v>-0.54</v>
       </c>
-      <c r="AF41" s="18">
+      <c r="AF41" s="15">
         <v>2.58</v>
       </c>
-      <c r="AG41" s="19">
+      <c r="AG41" s="15">
         <v>0.68</v>
       </c>
-      <c r="AH41" s="19">
+      <c r="AH41" s="15">
         <v>-2.68</v>
       </c>
-      <c r="AI41" s="18">
+      <c r="AI41" s="15">
         <v>0.67</v>
       </c>
+      <c r="AJ41" s="76">
+        <v>-1.33</v>
+      </c>
     </row>
     <row r="42" spans="1:51" ht="12" customHeight="1">
-      <c r="A42" s="53" t="s">
+      <c r="A42" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="B42" s="63"/>
-[...11 lines deleted...]
-      <c r="N42" s="57">
+      <c r="B42" s="41"/>
+      <c r="C42" s="41"/>
+      <c r="D42" s="41"/>
+      <c r="E42" s="41"/>
+      <c r="F42" s="41"/>
+      <c r="G42" s="41"/>
+      <c r="H42" s="41"/>
+      <c r="I42" s="41"/>
+      <c r="J42" s="41"/>
+      <c r="K42" s="41"/>
+      <c r="L42" s="41"/>
+      <c r="M42" s="41"/>
+      <c r="N42" s="37">
         <v>-0.74</v>
       </c>
-      <c r="O42" s="19">
+      <c r="O42" s="15">
         <v>0.65</v>
       </c>
-      <c r="P42" s="57">
+      <c r="P42" s="37">
         <v>0.39</v>
       </c>
-      <c r="Q42" s="19">
+      <c r="Q42" s="15">
         <v>0.17</v>
       </c>
-      <c r="R42" s="19">
+      <c r="R42" s="15">
         <v>0.16</v>
       </c>
-      <c r="S42" s="19">
+      <c r="S42" s="15">
         <v>0.28999999999999998</v>
       </c>
-      <c r="T42" s="19">
+      <c r="T42" s="15">
         <v>-3.64</v>
       </c>
-      <c r="U42" s="19">
+      <c r="U42" s="15">
         <v>2.82</v>
       </c>
-      <c r="V42" s="19"/>
-[...1 lines deleted...]
-      <c r="X42" s="19">
+      <c r="V42" s="15"/>
+      <c r="W42" s="15"/>
+      <c r="X42" s="15">
         <v>-0.73</v>
       </c>
-      <c r="Y42" s="19">
+      <c r="Y42" s="15">
         <v>2.15</v>
       </c>
-      <c r="Z42" s="19">
+      <c r="Z42" s="15">
         <v>-2.36</v>
       </c>
-      <c r="AA42" s="19">
+      <c r="AA42" s="15">
         <v>-0.91</v>
       </c>
-      <c r="AB42" s="19">
+      <c r="AB42" s="15">
         <v>0.41</v>
       </c>
-      <c r="AC42" s="19">
+      <c r="AC42" s="15">
         <v>-0.18</v>
       </c>
-      <c r="AD42" s="19">
+      <c r="AD42" s="15">
         <v>0.66</v>
       </c>
-      <c r="AE42" s="19">
+      <c r="AE42" s="15">
         <v>0.31</v>
       </c>
-      <c r="AF42" s="18">
+      <c r="AF42" s="15">
         <v>11.23</v>
       </c>
-      <c r="AG42" s="19">
+      <c r="AG42" s="15">
         <v>-6.91</v>
       </c>
-      <c r="AH42" s="19">
+      <c r="AH42" s="15">
         <v>-3.89</v>
       </c>
-      <c r="AI42" s="18">
+      <c r="AI42" s="15">
         <v>0.48</v>
       </c>
+      <c r="AJ42" s="76">
+        <v>0.38</v>
+      </c>
     </row>
     <row r="43" spans="1:51" ht="12" customHeight="1">
-      <c r="A43" s="53" t="s">
+      <c r="A43" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="B43" s="63"/>
-[...11 lines deleted...]
-      <c r="N43" s="57">
+      <c r="B43" s="41"/>
+      <c r="C43" s="41"/>
+      <c r="D43" s="41"/>
+      <c r="E43" s="41"/>
+      <c r="F43" s="41"/>
+      <c r="G43" s="41"/>
+      <c r="H43" s="41"/>
+      <c r="I43" s="41"/>
+      <c r="J43" s="41"/>
+      <c r="K43" s="41"/>
+      <c r="L43" s="41"/>
+      <c r="M43" s="41"/>
+      <c r="N43" s="37">
         <v>-0.74</v>
       </c>
-      <c r="O43" s="19">
+      <c r="O43" s="15">
         <v>-0.13</v>
       </c>
-      <c r="P43" s="57">
+      <c r="P43" s="37">
         <v>-0.23</v>
       </c>
-      <c r="Q43" s="19">
+      <c r="Q43" s="15">
         <v>-0.1</v>
       </c>
-      <c r="R43" s="19">
+      <c r="R43" s="15">
         <v>0.28999999999999998</v>
       </c>
-      <c r="S43" s="19">
+      <c r="S43" s="15">
         <v>-0.09</v>
       </c>
-      <c r="T43" s="19">
+      <c r="T43" s="15">
         <v>-2.1</v>
       </c>
-      <c r="U43" s="19"/>
-      <c r="V43" s="19">
+      <c r="U43" s="15"/>
+      <c r="V43" s="15">
         <v>-1.08</v>
       </c>
-      <c r="W43" s="19">
+      <c r="W43" s="15">
         <v>-0.27</v>
       </c>
-      <c r="X43" s="19">
+      <c r="X43" s="15">
         <v>-0.64</v>
       </c>
-      <c r="Y43" s="19">
+      <c r="Y43" s="15">
         <v>0.18</v>
       </c>
-      <c r="Z43" s="19">
+      <c r="Z43" s="15">
         <v>-0.46</v>
       </c>
-      <c r="AA43" s="19">
+      <c r="AA43" s="15">
         <v>-0.8</v>
       </c>
-      <c r="AB43" s="19">
+      <c r="AB43" s="15">
         <v>-1.07</v>
       </c>
-      <c r="AC43" s="19">
+      <c r="AC43" s="15">
         <v>-0.21</v>
       </c>
-      <c r="AD43" s="19">
+      <c r="AD43" s="15">
         <v>-0.28999999999999998</v>
       </c>
-      <c r="AE43" s="19">
+      <c r="AE43" s="15">
         <v>-0.27</v>
       </c>
-      <c r="AF43" s="21" t="s">
+      <c r="AF43" s="10" t="s">
         <v>26</v>
       </c>
-      <c r="AG43" s="19">
+      <c r="AG43" s="15">
         <v>-5.0599999999999996</v>
       </c>
-      <c r="AH43" s="19">
+      <c r="AH43" s="15">
         <v>-2.2000000000000002</v>
       </c>
-      <c r="AI43" s="18">
+      <c r="AI43" s="15">
         <v>-1.65</v>
       </c>
+      <c r="AJ43" s="76">
+        <v>-1.96</v>
+      </c>
     </row>
     <row r="44" spans="1:51" ht="12" customHeight="1">
-      <c r="A44" s="53" t="s">
+      <c r="A44" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="B44" s="63"/>
-[...11 lines deleted...]
-      <c r="N44" s="57">
+      <c r="B44" s="41"/>
+      <c r="C44" s="41"/>
+      <c r="D44" s="41"/>
+      <c r="E44" s="41"/>
+      <c r="F44" s="41"/>
+      <c r="G44" s="41"/>
+      <c r="H44" s="41"/>
+      <c r="I44" s="41"/>
+      <c r="J44" s="41"/>
+      <c r="K44" s="41"/>
+      <c r="L44" s="41"/>
+      <c r="M44" s="41"/>
+      <c r="N44" s="37">
         <v>1.66</v>
       </c>
-      <c r="O44" s="19">
+      <c r="O44" s="15">
         <v>1.92</v>
       </c>
-      <c r="P44" s="57">
+      <c r="P44" s="37">
         <v>0.65</v>
       </c>
-      <c r="Q44" s="19">
+      <c r="Q44" s="15">
         <v>1.02</v>
       </c>
-      <c r="R44" s="19">
+      <c r="R44" s="15">
         <v>0.7</v>
       </c>
-      <c r="S44" s="19">
+      <c r="S44" s="15">
         <v>0.49</v>
       </c>
-      <c r="T44" s="19">
+      <c r="T44" s="15">
         <v>8.56</v>
       </c>
-      <c r="U44" s="19">
+      <c r="U44" s="15">
         <v>5.14</v>
       </c>
-      <c r="V44" s="19">
+      <c r="V44" s="15">
         <v>3.61</v>
       </c>
-      <c r="W44" s="19">
+      <c r="W44" s="15">
         <v>0.51</v>
       </c>
-      <c r="X44" s="19">
+      <c r="X44" s="15">
         <v>1.35</v>
       </c>
-      <c r="Y44" s="19">
+      <c r="Y44" s="15">
         <v>0.9</v>
       </c>
-      <c r="Z44" s="19">
+      <c r="Z44" s="15">
         <v>1.44</v>
       </c>
-      <c r="AA44" s="19">
+      <c r="AA44" s="15">
         <v>0.59</v>
       </c>
-      <c r="AB44" s="19">
+      <c r="AB44" s="15">
         <v>1.71</v>
       </c>
-      <c r="AC44" s="19">
+      <c r="AC44" s="15">
         <v>0.6</v>
       </c>
-      <c r="AD44" s="19">
+      <c r="AD44" s="15">
         <v>0.37</v>
       </c>
-      <c r="AE44" s="19"/>
-      <c r="AF44" s="18">
+      <c r="AE44" s="15"/>
+      <c r="AF44" s="15">
         <v>7.56</v>
       </c>
-      <c r="AG44" s="19">
+      <c r="AG44" s="15">
         <v>2.14</v>
       </c>
-      <c r="AH44" s="19">
+      <c r="AH44" s="15">
         <v>2.79</v>
       </c>
-      <c r="AI44" s="18">
+      <c r="AI44" s="15">
         <v>1.74</v>
       </c>
+      <c r="AJ44" s="76">
+        <v>0.83</v>
+      </c>
     </row>
     <row r="45" spans="1:51" ht="12" customHeight="1">
-      <c r="A45" s="53" t="s">
+      <c r="A45" s="1" t="s">
         <v>50</v>
       </c>
-      <c r="B45" s="63"/>
-[...11 lines deleted...]
-      <c r="N45" s="57">
+      <c r="B45" s="41"/>
+      <c r="C45" s="41"/>
+      <c r="D45" s="41"/>
+      <c r="E45" s="41"/>
+      <c r="F45" s="41"/>
+      <c r="G45" s="41"/>
+      <c r="H45" s="41"/>
+      <c r="I45" s="41"/>
+      <c r="J45" s="41"/>
+      <c r="K45" s="41"/>
+      <c r="L45" s="41"/>
+      <c r="M45" s="41"/>
+      <c r="N45" s="37">
         <v>0.56999999999999995</v>
       </c>
-      <c r="O45" s="19">
+      <c r="O45" s="15">
         <v>0.59</v>
       </c>
-      <c r="P45" s="57">
+      <c r="P45" s="37">
         <v>0.36</v>
       </c>
-      <c r="Q45" s="19">
+      <c r="Q45" s="15">
         <v>0.68</v>
       </c>
-      <c r="R45" s="19">
+      <c r="R45" s="15">
         <v>0.16</v>
       </c>
-      <c r="S45" s="19">
+      <c r="S45" s="15">
         <v>0.42</v>
       </c>
-      <c r="T45" s="19">
+      <c r="T45" s="15">
         <v>2.16</v>
       </c>
-      <c r="U45" s="19">
+      <c r="U45" s="15">
         <v>-0.38</v>
       </c>
-      <c r="V45" s="19">
+      <c r="V45" s="15">
         <v>0.25</v>
       </c>
-      <c r="W45" s="19">
+      <c r="W45" s="15">
         <v>1.02</v>
       </c>
-      <c r="X45" s="19">
+      <c r="X45" s="15">
         <v>0.74</v>
       </c>
-      <c r="Y45" s="19">
+      <c r="Y45" s="15">
         <v>-0.31</v>
       </c>
-      <c r="Z45" s="19">
+      <c r="Z45" s="15">
         <v>0.64</v>
       </c>
-      <c r="AA45" s="19">
+      <c r="AA45" s="15">
         <v>-0.42</v>
       </c>
-      <c r="AB45" s="19">
+      <c r="AB45" s="15">
         <v>0.78</v>
       </c>
-      <c r="AC45" s="19">
+      <c r="AC45" s="15">
         <v>-0.3</v>
       </c>
-      <c r="AD45" s="19">
+      <c r="AD45" s="15">
         <v>-0.24</v>
       </c>
-      <c r="AE45" s="19">
+      <c r="AE45" s="15">
         <v>-0.12</v>
       </c>
-      <c r="AF45" s="18">
+      <c r="AF45" s="15">
         <v>3.65</v>
       </c>
-      <c r="AG45" s="19">
+      <c r="AG45" s="15">
         <v>0.77</v>
       </c>
-      <c r="AH45" s="19">
+      <c r="AH45" s="15">
         <v>-1.1399999999999999</v>
       </c>
-      <c r="AI45" s="18">
+      <c r="AI45" s="15">
         <v>1.32</v>
       </c>
+      <c r="AJ45" s="76">
+        <v>-0.15</v>
+      </c>
     </row>
     <row r="46" spans="1:51" ht="12" customHeight="1">
-      <c r="A46" s="53" t="s">
+      <c r="A46" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="B46" s="63"/>
-[...11 lines deleted...]
-      <c r="N46" s="57">
+      <c r="B46" s="41"/>
+      <c r="C46" s="41"/>
+      <c r="D46" s="41"/>
+      <c r="E46" s="41"/>
+      <c r="F46" s="41"/>
+      <c r="G46" s="41"/>
+      <c r="H46" s="41"/>
+      <c r="I46" s="41"/>
+      <c r="J46" s="41"/>
+      <c r="K46" s="41"/>
+      <c r="L46" s="41"/>
+      <c r="M46" s="41"/>
+      <c r="N46" s="37">
         <v>-0.32</v>
       </c>
-      <c r="O46" s="19">
+      <c r="O46" s="15">
         <v>0.41</v>
       </c>
       <c r="P46" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="Q46" s="19">
+      <c r="Q46" s="15">
         <v>-0.45</v>
       </c>
-      <c r="R46" s="19" t="s">
+      <c r="R46" s="15" t="s">
         <v>26</v>
       </c>
-      <c r="S46" s="19">
+      <c r="S46" s="15">
         <v>-1.29</v>
       </c>
-      <c r="T46" s="19">
+      <c r="T46" s="15">
         <v>-3.4</v>
       </c>
-      <c r="U46" s="19">
+      <c r="U46" s="15">
         <v>1.79</v>
       </c>
-      <c r="V46" s="19">
+      <c r="V46" s="15">
         <v>-1.96</v>
       </c>
-      <c r="W46" s="19">
+      <c r="W46" s="15">
         <v>1.76</v>
       </c>
-      <c r="X46" s="19">
+      <c r="X46" s="15">
         <v>-0.7</v>
       </c>
-      <c r="Y46" s="19">
+      <c r="Y46" s="15">
         <v>-1.17</v>
       </c>
-      <c r="Z46" s="19">
+      <c r="Z46" s="15">
         <v>-0.33</v>
       </c>
-      <c r="AA46" s="19">
+      <c r="AA46" s="15">
         <v>-0.57999999999999996</v>
       </c>
-      <c r="AB46" s="19"/>
-      <c r="AC46" s="19">
+      <c r="AB46" s="15"/>
+      <c r="AC46" s="15">
         <v>-0.7</v>
       </c>
-      <c r="AD46" s="19"/>
-      <c r="AE46" s="19">
+      <c r="AD46" s="15"/>
+      <c r="AE46" s="15">
         <v>-0.28999999999999998</v>
       </c>
       <c r="AF46" s="1">
         <v>-2.38</v>
       </c>
-      <c r="AG46" s="19">
+      <c r="AG46" s="15">
         <v>-0.61</v>
       </c>
-      <c r="AH46" s="19">
+      <c r="AH46" s="15">
         <v>1.62</v>
       </c>
-      <c r="AI46" s="18">
+      <c r="AI46" s="15">
         <v>-1.82</v>
       </c>
+      <c r="AJ46" s="76">
+        <v>-3.15</v>
+      </c>
     </row>
     <row r="47" spans="1:51" ht="12" customHeight="1">
-      <c r="A47" s="22" t="s">
+      <c r="A47" s="17" t="s">
         <v>52</v>
       </c>
-      <c r="B47" s="63"/>
-[...11 lines deleted...]
-      <c r="N47" s="66">
+      <c r="B47" s="41"/>
+      <c r="C47" s="41"/>
+      <c r="D47" s="41"/>
+      <c r="E47" s="41"/>
+      <c r="F47" s="41"/>
+      <c r="G47" s="41"/>
+      <c r="H47" s="41"/>
+      <c r="I47" s="41"/>
+      <c r="J47" s="41"/>
+      <c r="K47" s="41"/>
+      <c r="L47" s="41"/>
+      <c r="M47" s="41"/>
+      <c r="N47" s="43">
         <v>-1.1200000000000001</v>
       </c>
-      <c r="O47" s="20">
+      <c r="O47" s="16">
         <v>-0.79</v>
       </c>
-      <c r="P47" s="66">
+      <c r="P47" s="43">
         <v>-1.22</v>
       </c>
-      <c r="Q47" s="20">
+      <c r="Q47" s="16">
         <v>-0.63</v>
       </c>
-      <c r="R47" s="20">
+      <c r="R47" s="16">
         <v>-0.81</v>
       </c>
-      <c r="S47" s="20">
+      <c r="S47" s="16">
         <v>-1.1299999999999999</v>
       </c>
-      <c r="T47" s="20">
+      <c r="T47" s="16">
         <v>-4.7300000000000004</v>
       </c>
-      <c r="U47" s="20">
+      <c r="U47" s="16">
         <v>-6.35</v>
       </c>
-      <c r="V47" s="20">
+      <c r="V47" s="16">
         <v>-1.98</v>
       </c>
-      <c r="W47" s="20">
+      <c r="W47" s="16">
         <v>-1.36</v>
       </c>
-      <c r="X47" s="20">
+      <c r="X47" s="16">
         <v>-1.5</v>
       </c>
-      <c r="Y47" s="20">
+      <c r="Y47" s="16">
         <v>-1.25</v>
       </c>
-      <c r="Z47" s="20">
+      <c r="Z47" s="16">
         <v>-1.54</v>
       </c>
-      <c r="AA47" s="20">
+      <c r="AA47" s="16">
         <v>-1.67</v>
       </c>
-      <c r="AB47" s="20">
+      <c r="AB47" s="16">
         <v>-1.61</v>
       </c>
-      <c r="AC47" s="20">
+      <c r="AC47" s="16">
         <v>-0.64</v>
       </c>
-      <c r="AD47" s="20">
+      <c r="AD47" s="16">
         <v>-0.44</v>
       </c>
-      <c r="AE47" s="20">
+      <c r="AE47" s="16">
         <v>-0.22</v>
       </c>
-      <c r="AF47" s="22">
+      <c r="AF47" s="17">
         <v>-9.17</v>
       </c>
-      <c r="AG47" s="20">
+      <c r="AG47" s="16">
         <v>-5.33</v>
       </c>
-      <c r="AH47" s="20">
+      <c r="AH47" s="16">
         <v>-3.5</v>
       </c>
-      <c r="AI47" s="20">
+      <c r="AI47" s="16">
         <v>-2.75</v>
+      </c>
+      <c r="AJ47" s="16">
+        <v>-1.2</v>
       </c>
     </row>
     <row r="48" spans="1:51" ht="12" customHeight="1"/>
   </sheetData>
   <mergeCells count="11">
+    <mergeCell ref="A9:A10"/>
+    <mergeCell ref="B9:M9"/>
+    <mergeCell ref="AP8:AQ8"/>
+    <mergeCell ref="AF9:AQ9"/>
+    <mergeCell ref="AD8:AE8"/>
     <mergeCell ref="N9:S9"/>
     <mergeCell ref="T7:AQ7"/>
     <mergeCell ref="T11:AG11"/>
     <mergeCell ref="T26:AG26"/>
     <mergeCell ref="T33:AG33"/>
     <mergeCell ref="T9:AE9"/>
-    <mergeCell ref="A9:A10"/>
-[...3 lines deleted...]
-    <mergeCell ref="AD8:AE8"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>