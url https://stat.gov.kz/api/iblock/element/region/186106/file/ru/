--- v3 (2026-07-14)
+++ v4 (2026-08-06)
@@ -1,81 +1,73 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Vko102-08\номенклатура по смк\эл.номенклатура 2026\14-26 Основные показатели (динамические ряды) по демографической и социальной статистике\ЕДН\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\ДИСК Д\номенклатура по смк\эл.номенклатура 2026\14-26 Основные показатели (динамические ряды) по демографической и социальной статистике\ЕДН\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{93F3280C-148F-473C-A66F-5120B3D47B84}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{94366521-C2E9-4326-BBFA-28526D1F7AC9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="572" activeTab="4" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="572" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Естеств.прирост населения 2022" sheetId="1" r:id="rId1"/>
-[...3 lines deleted...]
-    <sheet name="Коэф. 2024-2026" sheetId="8" r:id="rId5"/>
+    <sheet name="Метаданные" sheetId="10" r:id="rId1"/>
+    <sheet name="условные обозначения" sheetId="9" r:id="rId2"/>
+    <sheet name="Прирост " sheetId="7" r:id="rId3"/>
+    <sheet name="Коэф. " sheetId="8" r:id="rId4"/>
   </sheets>
   <calcPr calcId="114210"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="490" uniqueCount="62">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="243" uniqueCount="92">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -120,157 +112,247 @@
   <si>
     <t>январь-октябрь</t>
   </si>
   <si>
     <t>январь-ноябрь</t>
   </si>
   <si>
     <t>декабрь</t>
   </si>
   <si>
     <t xml:space="preserve">январь-декабрь </t>
   </si>
   <si>
     <t>* Данные сформированы по дате регистрации актов о рождении и смерти.</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Городское население</t>
   </si>
   <si>
     <t>Сельское население</t>
   </si>
   <si>
-    <t xml:space="preserve">                                                             Естественный прирост (убыль) населения*</t>
-[...7 lines deleted...]
-  <si>
     <t>человек</t>
   </si>
   <si>
     <t>Восточно-Казахстанская область</t>
   </si>
   <si>
     <t>Усть-Каменогорск г.а.</t>
   </si>
   <si>
-    <t>Курчатов г.а.</t>
-[...1 lines deleted...]
-  <si>
     <t>Риддер г.а.</t>
   </si>
   <si>
-    <t>Семей г.а.</t>
-[...13 lines deleted...]
-  <si>
     <t>Глубоковский район</t>
   </si>
   <si>
-    <t>Жарминский район</t>
-[...1 lines deleted...]
-  <si>
     <t>Зайсанский район</t>
   </si>
   <si>
     <t xml:space="preserve">район Алтай </t>
   </si>
   <si>
-    <t>Кокпектинский район</t>
-[...1 lines deleted...]
-  <si>
     <t>Курчумский район</t>
   </si>
   <si>
     <t>Катон-Карагайский район</t>
   </si>
   <si>
     <t>Тарбагатайский район</t>
   </si>
   <si>
     <t>Уланский район</t>
   </si>
   <si>
-    <t>Урджарский район</t>
-[...1 lines deleted...]
-  <si>
     <t>Шемонаихинский район</t>
   </si>
   <si>
-    <t xml:space="preserve">район Самар </t>
-[...1 lines deleted...]
-  <si>
     <t>Естественный прирост (убыль) населения*</t>
   </si>
   <si>
     <t>район Алтай</t>
   </si>
   <si>
     <t>район Марқакөл</t>
   </si>
   <si>
     <t>район Самар</t>
   </si>
   <si>
     <t>район Үлкен Нарын</t>
   </si>
   <si>
     <t>Усть-Каменогорск.г.а.</t>
   </si>
   <si>
     <t xml:space="preserve">                                                   </t>
   </si>
   <si>
     <t xml:space="preserve"> Коэффициенты естественного прироста (убыли) населения</t>
+  </si>
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>"-" явление отсутствует</t>
+  </si>
+  <si>
+    <t>"0,0" - незначительная величина</t>
+  </si>
+  <si>
+    <t>"х"- данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>"..."- данные отсутствуют</t>
+  </si>
+  <si>
+    <t xml:space="preserve">В отдельных случаях незначительные расхождения между итогом и суммой  слагаемых объясняются округлением данных  </t>
+  </si>
+  <si>
+    <t>Бюро национальной статистики Агентства по стратегическому планированию и реформам  Республики Казахстан</t>
+  </si>
+  <si>
+    <t>Код статистического показателя</t>
+  </si>
+  <si>
+    <t>Наименование статистического показателя</t>
+  </si>
+  <si>
+    <t>Единица измерения</t>
+  </si>
+  <si>
+    <t>Человек</t>
+  </si>
+  <si>
+    <t>Краткое наименование  КСП</t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>С 1 января 2024 года</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>Расчетный</t>
+  </si>
+  <si>
+    <t>Методика рассчета</t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>Методологические пояснения</t>
+  </si>
+  <si>
+    <t>Связанные публикации</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/region/vko/spreadsheets/?industry=38&amp;year=2026&amp;name=10704&amp;period=quarter&amp;type=spreadsheets</t>
+  </si>
+  <si>
+    <t>Полезные ссылки</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
+  </si>
+  <si>
+    <t>Дата последней актуализации</t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Управление социальной и демографической статистики</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Адильшинова Гульшат</t>
+  </si>
+  <si>
+    <t>Номер телефона</t>
+  </si>
+  <si>
+    <t>+7 723 2 254705</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>G.Adilshinova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Естественный прирост (убыль) населения</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Статистика естественного прироста в Республике Казахстан  основывается на регистрации актов о рождении и смерти в органах регистрации актов о гражданском состоянии </t>
+  </si>
+  <si>
+    <t>Для формирования текущих данных по статистике естественного прироста населения  используются такие источники данных, как  административные данные, предоставляемые административными источниками, в частности, с органов регистрации  актов о гражданском состоянии и НАО "Государственная корпорация "Правительство для граждан", проводимые вне плана статистических работ</t>
+  </si>
+  <si>
+    <t>Данные сформированы по дате регистрации актов о рождении и смерти</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/9a3/u0kihdqbd7</t>
+  </si>
+  <si>
+    <t>Разница между числом родившихся и умерших по районам</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00_р_."/>
   </numFmts>
-  <fonts count="13">
+  <fonts count="22">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -308,60 +390,126 @@
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Poboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Poboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Poboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Poboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="10">
+  <borders count="12">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
@@ -428,584 +576,294 @@
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="77">
+  <cellXfs count="72">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="1" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...25 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="10" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="10" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="20" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="6">
+    <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="Обычный 2 2 2" xfId="4" xr:uid="{8385A288-8A69-4629-B237-85DCDD4D10E4}"/>
+    <cellStyle name="Обычный 3" xfId="3" xr:uid="{73C2EC39-675C-4055-A4B2-0F4E36284A1D}"/>
+    <cellStyle name="Обычный 3 2" xfId="5" xr:uid="{B9C9164C-927F-49EB-921A-1179EA6A0935}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
-[...304 lines deleted...]
-</xdr:wsDr>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1250,15404 +1108,7227 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:G.Adilshinova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/9a3/u0kihdqbd7lmv1qbbw29q4ova086he0h/%D0%BC%D0%B5%D1%82%D0%BE%D0%B4%D0%B8%D0%BA%D0%B0%20%D1%80%D0%BE%D0%B6%D0%B4%D0%B0%D0%B5%D0%BC%D0%BE%D1%81%D1%82%D0%B8%20%D1%80%D1%83%D1%81.7z" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A3:S58"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{510438C0-CE29-4142-93FF-105E7A25B9E8}">
+  <dimension ref="A1:B20"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="N11" sqref="N11"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B28" sqref="B28"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="27.5703125" style="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="14" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="46.5703125" customWidth="1"/>
+    <col min="2" max="2" width="67" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:19" ht="12.75">
-[...364 lines deleted...]
-      <c r="N14" s="19">
+    <row r="1" spans="1:2">
+      <c r="A1" s="45" t="s">
         <v>56</v>
       </c>
-      <c r="O14" s="19">
+      <c r="B1" s="54">
+        <v>612301</v>
+      </c>
+    </row>
+    <row r="2" spans="1:2">
+      <c r="A2" s="45" t="s">
+        <v>57</v>
+      </c>
+      <c r="B2" s="55" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="45" t="s">
+        <v>58</v>
+      </c>
+      <c r="B3" s="55" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="45" t="s">
+        <v>60</v>
+      </c>
+      <c r="B4" s="55" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="45" t="s">
+        <v>61</v>
+      </c>
+      <c r="B5" s="55" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="45" t="s">
+        <v>63</v>
+      </c>
+      <c r="B6" s="55" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" s="45" t="s">
+        <v>64</v>
+      </c>
+      <c r="B7" s="55" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" ht="39">
+      <c r="A8" s="45" t="s">
+        <v>66</v>
+      </c>
+      <c r="B8" s="56" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="77.25">
+      <c r="A9" s="45" t="s">
+        <v>67</v>
+      </c>
+      <c r="B9" s="56" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" s="45" t="s">
+        <v>68</v>
+      </c>
+      <c r="B10" s="55" t="s">
         <v>89</v>
       </c>
-      <c r="P14" s="19">
-[...684 lines deleted...]
-      <c r="O34" s="19">
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="45" t="s">
+        <v>70</v>
+      </c>
+      <c r="B11" s="52" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="45" t="s">
+        <v>71</v>
+      </c>
+      <c r="B12" s="53" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" ht="26.25">
+      <c r="A13" s="45" t="s">
         <v>72</v>
       </c>
-      <c r="P34" s="19">
-[...837 lines deleted...]
-        <v>-11</v>
+      <c r="B13" s="46" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="45" t="s">
+        <v>74</v>
+      </c>
+      <c r="B14" s="47" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="45" t="s">
+        <v>76</v>
+      </c>
+      <c r="B15" s="48">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="45" t="s">
+        <v>77</v>
+      </c>
+      <c r="B16" s="48">
+        <v>46237</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="45" t="s">
+        <v>78</v>
+      </c>
+      <c r="B17" s="49" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="45" t="s">
+        <v>80</v>
+      </c>
+      <c r="B18" s="49" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="45" t="s">
+        <v>82</v>
+      </c>
+      <c r="B19" s="48" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="50" t="s">
+        <v>84</v>
+      </c>
+      <c r="B20" s="51" t="s">
+        <v>85</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="7">
-[...11 lines deleted...]
-  <drawing r:id="rId2"/>
+  <hyperlinks>
+    <hyperlink ref="B14" r:id="rId1" xr:uid="{3702C116-344E-4179-B0EA-1F5AFC58DF9A}"/>
+    <hyperlink ref="B20" r:id="rId2" xr:uid="{E7A52D01-4BC7-4BF9-82AA-089FCCE16FFF}"/>
+    <hyperlink ref="B11" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
+    <hyperlink ref="B12" r:id="rId4" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A3:AK40"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2D981461-6595-4312-848A-D954E9C39C4C}">
+  <dimension ref="B5:B14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="13" topLeftCell="N1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="A2" sqref="A2"/>
+      <selection activeCell="E24" sqref="E24"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="28.140625" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="14" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="5.42578125" customWidth="1"/>
+    <col min="2" max="2" width="31.85546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:37" ht="12.75">
-      <c r="A3" s="56" t="s">
+    <row r="5" spans="2:2">
+      <c r="B5" s="43" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="43" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="43" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="43" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="43" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2" ht="75">
+      <c r="B11" s="44" t="s">
         <v>54</v>
       </c>
-      <c r="B3" s="56"/>
-[...2983 lines deleted...]
-        <v>25</v>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="43" t="s">
+        <v>55</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="9">
-[...10 lines deleted...]
-  <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
-  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:AY47"/>
   <sheetViews>
-    <sheetView topLeftCell="P4" workbookViewId="0">
-      <selection activeCell="AH31" sqref="AH31"/>
+    <sheetView topLeftCell="Z1" workbookViewId="0">
+      <selection activeCell="AK11" sqref="AK11:AK46"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="24.28515625" style="1" customWidth="1"/>
-    <col min="2" max="13" width="0" style="1" hidden="1" customWidth="1"/>
-    <col min="14" max="16384" width="9.140625" style="1"/>
+    <col min="2" max="19" width="0" style="1" hidden="1" customWidth="1"/>
+    <col min="20" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:51" ht="12" customHeight="1"/>
     <row r="2" spans="1:51" ht="12" customHeight="1"/>
     <row r="3" spans="1:51" ht="12" customHeight="1"/>
     <row r="4" spans="1:51" ht="12" customHeight="1"/>
     <row r="5" spans="1:51" ht="12" customHeight="1"/>
     <row r="6" spans="1:51" ht="13.15" customHeight="1">
-      <c r="A6" s="45"/>
-[...38 lines deleted...]
-      <c r="AQ6" s="56"/>
+      <c r="A6" s="32"/>
+      <c r="B6" s="32"/>
+      <c r="C6" s="32"/>
+      <c r="D6" s="32"/>
+      <c r="E6" s="32"/>
+      <c r="F6" s="32"/>
+      <c r="G6" s="32"/>
+      <c r="H6" s="32"/>
+      <c r="I6" s="32"/>
+      <c r="J6" s="32"/>
+      <c r="K6" s="32"/>
+      <c r="L6" s="32"/>
+      <c r="M6" s="32"/>
+      <c r="N6" s="32"/>
+      <c r="T6" s="60" t="s">
+        <v>41</v>
+      </c>
+      <c r="U6" s="60"/>
+      <c r="V6" s="60"/>
+      <c r="W6" s="60"/>
+      <c r="X6" s="60"/>
+      <c r="Y6" s="60"/>
+      <c r="Z6" s="60"/>
+      <c r="AA6" s="60"/>
+      <c r="AB6" s="60"/>
+      <c r="AC6" s="60"/>
+      <c r="AD6" s="60"/>
+      <c r="AE6" s="60"/>
+      <c r="AF6" s="60"/>
+      <c r="AG6" s="60"/>
+      <c r="AH6" s="60"/>
+      <c r="AI6" s="60"/>
+      <c r="AJ6" s="60"/>
+      <c r="AK6" s="60"/>
+      <c r="AL6" s="60"/>
+      <c r="AM6" s="60"/>
+      <c r="AN6" s="60"/>
+      <c r="AO6" s="60"/>
+      <c r="AP6" s="60"/>
+      <c r="AQ6" s="60"/>
     </row>
     <row r="7" spans="1:51" ht="10.9" customHeight="1">
       <c r="C7" s="2"/>
       <c r="AE7" s="2"/>
       <c r="AQ7" s="2" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:51">
-      <c r="A8" s="59"/>
-      <c r="B8" s="61">
+      <c r="A8" s="61"/>
+      <c r="B8" s="59">
         <v>2021</v>
       </c>
-      <c r="C8" s="62"/>
-[...10 lines deleted...]
-      <c r="N8" s="62">
+      <c r="C8" s="63"/>
+      <c r="D8" s="63"/>
+      <c r="E8" s="63"/>
+      <c r="F8" s="63"/>
+      <c r="G8" s="63"/>
+      <c r="H8" s="63"/>
+      <c r="I8" s="63"/>
+      <c r="J8" s="63"/>
+      <c r="K8" s="63"/>
+      <c r="L8" s="63"/>
+      <c r="M8" s="63"/>
+      <c r="N8" s="63">
         <v>2024</v>
       </c>
-      <c r="O8" s="62"/>
-[...4 lines deleted...]
-      <c r="T8" s="67">
+      <c r="O8" s="63"/>
+      <c r="P8" s="63"/>
+      <c r="Q8" s="63"/>
+      <c r="R8" s="63"/>
+      <c r="S8" s="63"/>
+      <c r="T8" s="58">
         <v>2025</v>
       </c>
-      <c r="U8" s="67"/>
-[...10 lines deleted...]
-      <c r="AF8" s="67">
+      <c r="U8" s="58"/>
+      <c r="V8" s="58"/>
+      <c r="W8" s="58"/>
+      <c r="X8" s="58"/>
+      <c r="Y8" s="58"/>
+      <c r="Z8" s="58"/>
+      <c r="AA8" s="58"/>
+      <c r="AB8" s="58"/>
+      <c r="AC8" s="58"/>
+      <c r="AD8" s="58"/>
+      <c r="AE8" s="59"/>
+      <c r="AF8" s="58">
         <v>2026</v>
       </c>
-      <c r="AG8" s="67"/>
-[...9 lines deleted...]
-      <c r="AQ8" s="61"/>
+      <c r="AG8" s="58"/>
+      <c r="AH8" s="58"/>
+      <c r="AI8" s="58"/>
+      <c r="AJ8" s="58"/>
+      <c r="AK8" s="58"/>
+      <c r="AL8" s="58"/>
+      <c r="AM8" s="58"/>
+      <c r="AN8" s="58"/>
+      <c r="AO8" s="58"/>
+      <c r="AP8" s="58"/>
+      <c r="AQ8" s="59"/>
     </row>
     <row r="9" spans="1:51" ht="18" customHeight="1">
-      <c r="A9" s="60"/>
-      <c r="B9" s="6" t="s">
+      <c r="A9" s="62"/>
+      <c r="B9" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="C9" s="6" t="s">
+      <c r="C9" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D9" s="6" t="s">
+      <c r="D9" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="E9" s="6" t="s">
+      <c r="E9" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="F9" s="6" t="s">
+      <c r="F9" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="G9" s="6" t="s">
+      <c r="G9" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="H9" s="6" t="s">
+      <c r="H9" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="I9" s="4" t="s">
+      <c r="I9" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="J9" s="4" t="s">
+      <c r="J9" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="K9" s="4" t="s">
+      <c r="K9" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="L9" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="M9" s="4" t="s">
+      <c r="M9" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="N9" s="53" t="s">
+      <c r="N9" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="O9" s="21" t="s">
+      <c r="O9" s="18" t="s">
         <v>3</v>
       </c>
-      <c r="P9" s="53" t="s">
+      <c r="P9" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="Q9" s="21" t="s">
+      <c r="Q9" s="18" t="s">
         <v>19</v>
       </c>
-      <c r="R9" s="21" t="s">
+      <c r="R9" s="18" t="s">
         <v>20</v>
       </c>
-      <c r="S9" s="21" t="s">
+      <c r="S9" s="18" t="s">
         <v>23</v>
       </c>
-      <c r="T9" s="22" t="s">
+      <c r="T9" s="19" t="s">
         <v>5</v>
       </c>
-      <c r="U9" s="22" t="s">
+      <c r="U9" s="19" t="s">
         <v>6</v>
       </c>
-      <c r="V9" s="22" t="s">
+      <c r="V9" s="19" t="s">
         <v>7</v>
       </c>
-      <c r="W9" s="22" t="s">
+      <c r="W9" s="19" t="s">
         <v>8</v>
       </c>
-      <c r="X9" s="22" t="s">
+      <c r="X9" s="19" t="s">
         <v>0</v>
       </c>
-      <c r="Y9" s="22" t="s">
+      <c r="Y9" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="Z9" s="22" t="s">
+      <c r="Z9" s="19" t="s">
         <v>2</v>
       </c>
-      <c r="AA9" s="23" t="s">
+      <c r="AA9" s="20" t="s">
         <v>3</v>
       </c>
-      <c r="AB9" s="22" t="s">
+      <c r="AB9" s="19" t="s">
         <v>4</v>
       </c>
-      <c r="AC9" s="23" t="s">
+      <c r="AC9" s="20" t="s">
         <v>19</v>
       </c>
-      <c r="AD9" s="23" t="s">
+      <c r="AD9" s="20" t="s">
         <v>20</v>
       </c>
-      <c r="AE9" s="23" t="s">
+      <c r="AE9" s="20" t="s">
         <v>23</v>
       </c>
-      <c r="AF9" s="22" t="s">
+      <c r="AF9" s="19" t="s">
         <v>5</v>
       </c>
-      <c r="AG9" s="22" t="s">
+      <c r="AG9" s="19" t="s">
         <v>6</v>
       </c>
-      <c r="AH9" s="22" t="s">
+      <c r="AH9" s="19" t="s">
         <v>7</v>
       </c>
-      <c r="AI9" s="22" t="s">
+      <c r="AI9" s="19" t="s">
         <v>8</v>
       </c>
-      <c r="AJ9" s="22" t="s">
+      <c r="AJ9" s="19" t="s">
         <v>0</v>
       </c>
-      <c r="AK9" s="22" t="s">
+      <c r="AK9" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="AL9" s="22" t="s">
+      <c r="AL9" s="19" t="s">
         <v>2</v>
       </c>
-      <c r="AM9" s="23" t="s">
+      <c r="AM9" s="20" t="s">
         <v>3</v>
       </c>
-      <c r="AN9" s="22" t="s">
+      <c r="AN9" s="19" t="s">
         <v>4</v>
       </c>
-      <c r="AO9" s="23" t="s">
+      <c r="AO9" s="20" t="s">
         <v>19</v>
       </c>
-      <c r="AP9" s="23" t="s">
+      <c r="AP9" s="20" t="s">
         <v>20</v>
       </c>
-      <c r="AQ9" s="23" t="s">
+      <c r="AQ9" s="20" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="10" spans="1:51" ht="12" customHeight="1">
-      <c r="A10" s="46"/>
-[...18 lines deleted...]
-      <c r="T10" s="65" t="s">
+      <c r="A10" s="33"/>
+      <c r="B10" s="33"/>
+      <c r="C10" s="33"/>
+      <c r="D10" s="33"/>
+      <c r="E10" s="33"/>
+      <c r="F10" s="33"/>
+      <c r="G10" s="33"/>
+      <c r="H10" s="33"/>
+      <c r="I10" s="33"/>
+      <c r="J10" s="33"/>
+      <c r="K10" s="33"/>
+      <c r="L10" s="33"/>
+      <c r="M10" s="33"/>
+      <c r="N10" s="33"/>
+      <c r="O10" s="33"/>
+      <c r="P10" s="33"/>
+      <c r="Q10" s="33"/>
+      <c r="R10" s="33"/>
+      <c r="S10" s="33"/>
+      <c r="T10" s="64" t="s">
         <v>9</v>
       </c>
-      <c r="U10" s="65"/>
-[...29 lines deleted...]
-      <c r="AY10" s="46"/>
+      <c r="U10" s="64"/>
+      <c r="V10" s="64"/>
+      <c r="W10" s="64"/>
+      <c r="X10" s="64"/>
+      <c r="Y10" s="64"/>
+      <c r="Z10" s="64"/>
+      <c r="AA10" s="64"/>
+      <c r="AB10" s="64"/>
+      <c r="AC10" s="64"/>
+      <c r="AD10" s="64"/>
+      <c r="AE10" s="64"/>
+      <c r="AF10" s="64"/>
+      <c r="AG10" s="64"/>
+      <c r="AH10" s="33"/>
+      <c r="AI10" s="33"/>
+      <c r="AJ10" s="33"/>
+      <c r="AK10" s="33"/>
+      <c r="AL10" s="33"/>
+      <c r="AM10" s="33"/>
+      <c r="AN10" s="33"/>
+      <c r="AO10" s="33"/>
+      <c r="AP10" s="33"/>
+      <c r="AQ10" s="33"/>
+      <c r="AR10" s="33"/>
+      <c r="AS10" s="33"/>
+      <c r="AT10" s="33"/>
+      <c r="AU10" s="33"/>
+      <c r="AV10" s="33"/>
+      <c r="AW10" s="33"/>
+      <c r="AX10" s="33"/>
+      <c r="AY10" s="33"/>
     </row>
     <row r="11" spans="1:51" ht="12" customHeight="1">
-      <c r="A11" s="33" t="s">
-[...13 lines deleted...]
-      <c r="M11" s="7"/>
+      <c r="A11" s="21" t="s">
+        <v>30</v>
+      </c>
+      <c r="B11" s="6"/>
+      <c r="C11" s="6"/>
+      <c r="D11" s="6"/>
+      <c r="E11" s="6"/>
+      <c r="F11" s="6"/>
+      <c r="G11" s="6"/>
+      <c r="H11" s="6"/>
+      <c r="I11" s="6"/>
+      <c r="J11" s="6"/>
+      <c r="K11" s="6"/>
+      <c r="L11" s="6"/>
+      <c r="M11" s="6"/>
       <c r="N11" s="1">
         <v>-1</v>
       </c>
-      <c r="O11" s="10">
+      <c r="O11" s="9">
         <v>26</v>
       </c>
       <c r="P11" s="1">
         <v>17</v>
       </c>
-      <c r="Q11" s="10">
+      <c r="Q11" s="9">
         <v>-12</v>
       </c>
-      <c r="R11" s="10">
+      <c r="R11" s="9">
         <v>60</v>
       </c>
-      <c r="S11" s="10">
+      <c r="S11" s="9">
         <v>35</v>
       </c>
-      <c r="T11" s="10">
+      <c r="T11" s="9">
         <v>-121</v>
       </c>
-      <c r="U11" s="10">
+      <c r="U11" s="9">
         <v>-77</v>
       </c>
-      <c r="V11" s="10">
+      <c r="V11" s="9">
         <v>-75</v>
       </c>
-      <c r="W11" s="10">
+      <c r="W11" s="9">
         <v>-24</v>
       </c>
-      <c r="X11" s="10">
+      <c r="X11" s="9">
         <v>-60</v>
       </c>
-      <c r="Y11" s="10">
+      <c r="Y11" s="9">
         <v>-33</v>
       </c>
-      <c r="Z11" s="10">
+      <c r="Z11" s="9">
         <v>15</v>
       </c>
-      <c r="AA11" s="10">
+      <c r="AA11" s="9">
         <v>10</v>
       </c>
-      <c r="AB11" s="10">
+      <c r="AB11" s="9">
         <v>22</v>
       </c>
-      <c r="AC11" s="10">
+      <c r="AC11" s="9">
         <v>-89</v>
       </c>
-      <c r="AD11" s="10">
+      <c r="AD11" s="9">
         <v>-101</v>
       </c>
-      <c r="AE11" s="10">
+      <c r="AE11" s="9">
         <v>-166</v>
       </c>
-      <c r="AF11" s="10">
+      <c r="AF11" s="9">
         <v>-59</v>
       </c>
-      <c r="AG11" s="10">
+      <c r="AG11" s="9">
         <v>-103</v>
       </c>
-      <c r="AH11" s="10">
+      <c r="AH11" s="9">
         <v>-206</v>
       </c>
-      <c r="AI11" s="54">
+      <c r="AI11" s="41">
         <v>-91</v>
       </c>
-      <c r="AJ11" s="75">
+      <c r="AJ11" s="41">
         <v>-115</v>
       </c>
+      <c r="AK11" s="41">
+        <v>-111</v>
+      </c>
     </row>
     <row r="12" spans="1:51" ht="12" customHeight="1">
-      <c r="A12" s="18" t="s">
-[...13 lines deleted...]
-      <c r="M12" s="9"/>
+      <c r="A12" s="17" t="s">
+        <v>31</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="7"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="8"/>
+      <c r="I12" s="7"/>
+      <c r="J12" s="8"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
       <c r="N12" s="1">
         <v>46</v>
       </c>
-      <c r="O12" s="10">
+      <c r="O12" s="9">
         <v>93</v>
       </c>
       <c r="P12" s="1">
         <v>67</v>
       </c>
-      <c r="Q12" s="10">
+      <c r="Q12" s="9">
         <v>48</v>
       </c>
-      <c r="R12" s="10">
+      <c r="R12" s="9">
         <v>124</v>
       </c>
-      <c r="S12" s="10">
+      <c r="S12" s="9">
         <v>89</v>
       </c>
-      <c r="T12" s="10">
+      <c r="T12" s="9">
         <v>-2</v>
       </c>
-      <c r="U12" s="10">
+      <c r="U12" s="9">
         <v>12</v>
       </c>
-      <c r="V12" s="10">
+      <c r="V12" s="9">
         <v>7</v>
       </c>
-      <c r="W12" s="10">
+      <c r="W12" s="9">
         <v>58</v>
       </c>
-      <c r="X12" s="10">
+      <c r="X12" s="9">
         <v>26</v>
       </c>
-      <c r="Y12" s="10">
+      <c r="Y12" s="9">
         <v>34</v>
       </c>
-      <c r="Z12" s="10">
+      <c r="Z12" s="9">
         <v>84</v>
       </c>
-      <c r="AA12" s="10">
+      <c r="AA12" s="9">
         <v>136</v>
       </c>
-      <c r="AB12" s="10">
+      <c r="AB12" s="9">
         <v>77</v>
       </c>
-      <c r="AC12" s="10">
+      <c r="AC12" s="9">
         <v>22</v>
       </c>
-      <c r="AD12" s="10">
+      <c r="AD12" s="9">
         <v>36</v>
       </c>
-      <c r="AE12" s="10">
+      <c r="AE12" s="9">
         <v>-13</v>
       </c>
-      <c r="AF12" s="10">
+      <c r="AF12" s="9">
         <v>13</v>
       </c>
-      <c r="AG12" s="10">
+      <c r="AG12" s="9">
         <v>33</v>
       </c>
-      <c r="AH12" s="10">
+      <c r="AH12" s="9">
         <v>-66</v>
       </c>
-      <c r="AI12" s="54">
+      <c r="AI12" s="41">
         <v>27</v>
       </c>
-      <c r="AJ12" s="75">
+      <c r="AJ12" s="41">
         <v>7</v>
       </c>
+      <c r="AK12" s="9" t="s">
+        <v>26</v>
+      </c>
     </row>
     <row r="13" spans="1:51" ht="12" customHeight="1">
-      <c r="A13" s="18" t="s">
-[...13 lines deleted...]
-      <c r="M13" s="9"/>
+      <c r="A13" s="17" t="s">
+        <v>32</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="7"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="8"/>
+      <c r="I13" s="7"/>
+      <c r="J13" s="8"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
       <c r="N13" s="1">
         <v>-31</v>
       </c>
-      <c r="O13" s="10">
+      <c r="O13" s="9">
         <v>-33</v>
       </c>
       <c r="P13" s="1">
         <v>-34</v>
       </c>
-      <c r="Q13" s="10">
+      <c r="Q13" s="9">
         <v>-21</v>
       </c>
-      <c r="R13" s="10">
+      <c r="R13" s="9">
         <v>-31</v>
       </c>
-      <c r="S13" s="10">
+      <c r="S13" s="9">
         <v>-21</v>
       </c>
-      <c r="T13" s="10">
+      <c r="T13" s="9">
         <v>-37</v>
       </c>
-      <c r="U13" s="10">
+      <c r="U13" s="9">
         <v>-30</v>
       </c>
-      <c r="V13" s="10">
+      <c r="V13" s="9">
         <v>-31</v>
       </c>
-      <c r="W13" s="10">
+      <c r="W13" s="9">
         <v>-33</v>
       </c>
-      <c r="X13" s="10">
+      <c r="X13" s="9">
         <v>-47</v>
       </c>
-      <c r="Y13" s="10">
+      <c r="Y13" s="9">
         <v>-21</v>
       </c>
-      <c r="Z13" s="10">
+      <c r="Z13" s="9">
         <v>-19</v>
       </c>
-      <c r="AA13" s="10">
+      <c r="AA13" s="9">
         <v>-39</v>
       </c>
-      <c r="AB13" s="10">
+      <c r="AB13" s="9">
         <v>-39</v>
       </c>
-      <c r="AC13" s="10">
+      <c r="AC13" s="9">
         <v>-48</v>
       </c>
-      <c r="AD13" s="10">
+      <c r="AD13" s="9">
         <v>-30</v>
       </c>
-      <c r="AE13" s="10">
+      <c r="AE13" s="9">
         <v>-50</v>
       </c>
-      <c r="AF13" s="10">
+      <c r="AF13" s="9">
         <v>-25</v>
       </c>
-      <c r="AG13" s="10">
+      <c r="AG13" s="9">
         <v>-27</v>
       </c>
-      <c r="AH13" s="10">
+      <c r="AH13" s="9">
         <v>-21</v>
       </c>
-      <c r="AI13" s="54">
+      <c r="AI13" s="41">
         <v>-51</v>
       </c>
-      <c r="AJ13" s="75">
+      <c r="AJ13" s="41">
         <v>-25</v>
+      </c>
+      <c r="AK13" s="41">
+        <v>-21</v>
       </c>
     </row>
     <row r="14" spans="1:51" ht="12" customHeight="1">
       <c r="A14" s="1" t="s">
-        <v>42</v>
-[...12 lines deleted...]
-      <c r="M14" s="9"/>
+        <v>33</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="7"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="8"/>
+      <c r="I14" s="7"/>
+      <c r="J14" s="8"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
       <c r="N14" s="1">
         <v>-25</v>
       </c>
-      <c r="O14" s="10">
+      <c r="O14" s="9">
         <v>-36</v>
       </c>
       <c r="P14" s="1">
         <v>-24</v>
       </c>
-      <c r="Q14" s="10">
+      <c r="Q14" s="9">
         <v>-42</v>
       </c>
-      <c r="R14" s="10">
+      <c r="R14" s="9">
         <v>-23</v>
       </c>
-      <c r="S14" s="10">
+      <c r="S14" s="9">
         <v>-27</v>
       </c>
-      <c r="T14" s="10">
+      <c r="T14" s="9">
         <v>-42</v>
       </c>
-      <c r="U14" s="10">
+      <c r="U14" s="9">
         <v>-21</v>
       </c>
-      <c r="V14" s="10">
+      <c r="V14" s="9">
         <v>-28</v>
       </c>
-      <c r="W14" s="10">
+      <c r="W14" s="9">
         <v>-25</v>
       </c>
-      <c r="X14" s="10">
+      <c r="X14" s="9">
         <v>-44</v>
       </c>
-      <c r="Y14" s="10">
+      <c r="Y14" s="9">
         <v>-23</v>
       </c>
-      <c r="Z14" s="10">
+      <c r="Z14" s="9">
         <v>-25</v>
       </c>
-      <c r="AA14" s="10">
+      <c r="AA14" s="9">
         <v>-12</v>
       </c>
-      <c r="AB14" s="10">
+      <c r="AB14" s="9">
         <v>-18</v>
       </c>
-      <c r="AC14" s="10">
+      <c r="AC14" s="9">
         <v>-28</v>
       </c>
-      <c r="AD14" s="10">
+      <c r="AD14" s="9">
         <v>-34</v>
       </c>
-      <c r="AE14" s="10">
+      <c r="AE14" s="9">
         <v>-34</v>
       </c>
-      <c r="AF14" s="10">
+      <c r="AF14" s="9">
         <v>-32</v>
       </c>
-      <c r="AG14" s="10">
+      <c r="AG14" s="9">
         <v>-23</v>
       </c>
-      <c r="AH14" s="10">
+      <c r="AH14" s="9">
         <v>-50</v>
       </c>
-      <c r="AI14" s="54">
+      <c r="AI14" s="41">
         <v>-32</v>
       </c>
-      <c r="AJ14" s="75">
+      <c r="AJ14" s="41">
         <v>-27</v>
+      </c>
+      <c r="AK14" s="41">
+        <v>-51</v>
       </c>
     </row>
     <row r="15" spans="1:51" ht="12" customHeight="1">
       <c r="A15" s="1" t="s">
-        <v>44</v>
-[...12 lines deleted...]
-      <c r="M15" s="9"/>
+        <v>34</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="7"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="8"/>
+      <c r="I15" s="7"/>
+      <c r="J15" s="8"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
       <c r="N15" s="1">
         <v>38</v>
       </c>
-      <c r="O15" s="10">
+      <c r="O15" s="9">
         <v>13</v>
       </c>
       <c r="P15" s="1">
         <v>46</v>
       </c>
-      <c r="Q15" s="10">
+      <c r="Q15" s="9">
         <v>29</v>
       </c>
-      <c r="R15" s="10">
+      <c r="R15" s="9">
         <v>34</v>
       </c>
-      <c r="S15" s="10">
+      <c r="S15" s="9">
         <v>31</v>
       </c>
-      <c r="T15" s="10">
+      <c r="T15" s="9">
         <v>12</v>
       </c>
-      <c r="U15" s="10">
+      <c r="U15" s="9">
         <v>36</v>
       </c>
-      <c r="V15" s="10">
+      <c r="V15" s="9">
         <v>23</v>
       </c>
-      <c r="W15" s="10">
+      <c r="W15" s="9">
         <v>22</v>
       </c>
-      <c r="X15" s="10">
+      <c r="X15" s="9">
         <v>29</v>
       </c>
-      <c r="Y15" s="10">
+      <c r="Y15" s="9">
         <v>34</v>
       </c>
-      <c r="Z15" s="10">
+      <c r="Z15" s="9">
         <v>15</v>
       </c>
-      <c r="AA15" s="10">
+      <c r="AA15" s="9">
         <v>4</v>
       </c>
-      <c r="AB15" s="10">
+      <c r="AB15" s="9">
         <v>25</v>
       </c>
-      <c r="AC15" s="10">
+      <c r="AC15" s="9">
         <v>33</v>
       </c>
-      <c r="AD15" s="10">
+      <c r="AD15" s="9">
         <v>8</v>
       </c>
-      <c r="AE15" s="10">
+      <c r="AE15" s="9">
         <v>24</v>
       </c>
-      <c r="AF15" s="10">
+      <c r="AF15" s="9">
         <v>16</v>
       </c>
-      <c r="AG15" s="10">
+      <c r="AG15" s="9">
         <v>11</v>
       </c>
-      <c r="AH15" s="10">
+      <c r="AH15" s="9">
         <v>18</v>
       </c>
-      <c r="AI15" s="54">
+      <c r="AI15" s="41">
         <v>22</v>
       </c>
-      <c r="AJ15" s="75">
+      <c r="AJ15" s="41">
         <v>20</v>
+      </c>
+      <c r="AK15" s="41">
+        <v>6</v>
       </c>
     </row>
     <row r="16" spans="1:51" ht="12" customHeight="1">
       <c r="A16" s="1" t="s">
-        <v>55</v>
-[...12 lines deleted...]
-      <c r="M16" s="9"/>
+        <v>42</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="7"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="8"/>
+      <c r="I16" s="7"/>
+      <c r="J16" s="8"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
       <c r="N16" s="1">
         <v>-40</v>
       </c>
-      <c r="O16" s="10">
+      <c r="O16" s="9">
         <v>-39</v>
       </c>
       <c r="P16" s="1">
         <v>-38</v>
       </c>
-      <c r="Q16" s="10">
+      <c r="Q16" s="9">
         <v>-38</v>
       </c>
-      <c r="R16" s="10">
+      <c r="R16" s="9">
         <v>-44</v>
       </c>
-      <c r="S16" s="10">
+      <c r="S16" s="9">
         <v>-18</v>
       </c>
-      <c r="T16" s="10">
+      <c r="T16" s="9">
         <v>-37</v>
       </c>
-      <c r="U16" s="10">
+      <c r="U16" s="9">
         <v>-51</v>
       </c>
-      <c r="V16" s="10">
+      <c r="V16" s="9">
         <v>-52</v>
       </c>
-      <c r="W16" s="10">
+      <c r="W16" s="9">
         <v>-49</v>
       </c>
-      <c r="X16" s="10">
+      <c r="X16" s="9">
         <v>-20</v>
       </c>
-      <c r="Y16" s="10">
+      <c r="Y16" s="9">
         <v>-37</v>
       </c>
-      <c r="Z16" s="10">
+      <c r="Z16" s="9">
         <v>-22</v>
       </c>
-      <c r="AA16" s="10">
+      <c r="AA16" s="9">
         <v>-30</v>
       </c>
-      <c r="AB16" s="10">
+      <c r="AB16" s="9">
         <v>-32</v>
       </c>
-      <c r="AC16" s="10">
+      <c r="AC16" s="9">
         <v>-42</v>
       </c>
-      <c r="AD16" s="10">
+      <c r="AD16" s="9">
         <v>-55</v>
       </c>
-      <c r="AE16" s="10">
+      <c r="AE16" s="9">
         <v>-62</v>
       </c>
-      <c r="AF16" s="10">
+      <c r="AF16" s="9">
         <v>-35</v>
       </c>
-      <c r="AG16" s="10">
+      <c r="AG16" s="9">
         <v>-51</v>
       </c>
-      <c r="AH16" s="10">
+      <c r="AH16" s="9">
         <v>-47</v>
       </c>
-      <c r="AI16" s="54">
+      <c r="AI16" s="41">
         <v>-45</v>
       </c>
-      <c r="AJ16" s="75">
+      <c r="AJ16" s="41">
         <v>-44</v>
+      </c>
+      <c r="AK16" s="41">
+        <v>-29</v>
       </c>
     </row>
     <row r="17" spans="1:51" ht="12" customHeight="1">
       <c r="A17" s="1" t="s">
-        <v>47</v>
-[...12 lines deleted...]
-      <c r="M17" s="9"/>
+        <v>36</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="7"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="8"/>
+      <c r="I17" s="7"/>
+      <c r="J17" s="8"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
       <c r="N17" s="1">
         <v>7</v>
       </c>
-      <c r="O17" s="10">
+      <c r="O17" s="9">
         <v>1</v>
       </c>
       <c r="P17" s="1">
         <v>7</v>
       </c>
-      <c r="Q17" s="10">
+      <c r="Q17" s="9">
         <v>3</v>
       </c>
-      <c r="R17" s="10">
+      <c r="R17" s="9">
         <v>6</v>
       </c>
-      <c r="S17" s="10">
+      <c r="S17" s="9">
         <v>1</v>
       </c>
-      <c r="T17" s="10" t="s">
+      <c r="T17" s="9" t="s">
         <v>26</v>
       </c>
-      <c r="U17" s="10">
+      <c r="U17" s="9">
         <v>-8</v>
       </c>
-      <c r="V17" s="10">
+      <c r="V17" s="9">
         <v>10</v>
       </c>
-      <c r="W17" s="10">
+      <c r="W17" s="9">
         <v>2</v>
       </c>
-      <c r="X17" s="10">
+      <c r="X17" s="9">
         <v>3</v>
       </c>
-      <c r="Y17" s="10">
+      <c r="Y17" s="9">
         <v>-4</v>
       </c>
-      <c r="Z17" s="10">
+      <c r="Z17" s="9">
         <v>-2</v>
       </c>
-      <c r="AA17" s="10">
+      <c r="AA17" s="9">
         <v>3</v>
       </c>
-      <c r="AB17" s="10">
+      <c r="AB17" s="9">
         <v>6</v>
       </c>
-      <c r="AC17" s="10">
+      <c r="AC17" s="9">
         <v>-2</v>
       </c>
-      <c r="AD17" s="10">
+      <c r="AD17" s="9">
         <v>-7</v>
       </c>
-      <c r="AE17" s="10">
+      <c r="AE17" s="9">
         <v>-9</v>
       </c>
-      <c r="AF17" s="10">
+      <c r="AF17" s="9">
         <v>-5</v>
       </c>
-      <c r="AG17" s="10">
+      <c r="AG17" s="9">
         <v>-3</v>
       </c>
-      <c r="AH17" s="10">
+      <c r="AH17" s="9">
         <v>2</v>
       </c>
-      <c r="AI17" s="54">
+      <c r="AI17" s="41">
         <v>10</v>
       </c>
-      <c r="AJ17" s="75">
+      <c r="AJ17" s="41">
         <v>-8</v>
+      </c>
+      <c r="AK17" s="9" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="18" spans="1:51" ht="12" customHeight="1">
       <c r="A18" s="1" t="s">
-        <v>48</v>
-[...12 lines deleted...]
-      <c r="M18" s="9"/>
+        <v>37</v>
+      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="7"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="8"/>
+      <c r="I18" s="7"/>
+      <c r="J18" s="8"/>
+      <c r="K18" s="8"/>
+      <c r="L18" s="8"/>
+      <c r="M18" s="8"/>
       <c r="N18" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="O18" s="10">
+      <c r="O18" s="9">
         <v>0</v>
       </c>
       <c r="P18" s="1">
         <v>3</v>
       </c>
-      <c r="Q18" s="10">
+      <c r="Q18" s="9">
         <v>-1</v>
       </c>
-      <c r="R18" s="10">
+      <c r="R18" s="9">
         <v>5</v>
       </c>
-      <c r="S18" s="10">
+      <c r="S18" s="9">
         <v>1</v>
       </c>
-      <c r="T18" s="10">
+      <c r="T18" s="9">
         <v>1</v>
       </c>
-      <c r="U18" s="10">
+      <c r="U18" s="9">
         <v>-3</v>
       </c>
-      <c r="V18" s="10">
+      <c r="V18" s="9">
         <v>4</v>
       </c>
-      <c r="W18" s="10">
+      <c r="W18" s="9">
         <v>4</v>
       </c>
-      <c r="X18" s="10">
+      <c r="X18" s="9">
         <v>2</v>
       </c>
-      <c r="Y18" s="10">
+      <c r="Y18" s="9">
         <v>-2</v>
       </c>
-      <c r="Z18" s="10">
+      <c r="Z18" s="9">
         <v>-3</v>
       </c>
-      <c r="AA18" s="10">
+      <c r="AA18" s="9">
         <v>2</v>
       </c>
-      <c r="AB18" s="10">
+      <c r="AB18" s="9">
         <v>-2</v>
       </c>
-      <c r="AC18" s="10">
+      <c r="AC18" s="9">
         <v>7</v>
       </c>
-      <c r="AD18" s="10">
+      <c r="AD18" s="9">
         <v>-3</v>
       </c>
-      <c r="AE18" s="10">
+      <c r="AE18" s="9">
         <v>-5</v>
       </c>
-      <c r="AF18" s="10">
+      <c r="AF18" s="9">
         <v>2</v>
       </c>
-      <c r="AG18" s="10">
+      <c r="AG18" s="9">
         <v>1</v>
       </c>
-      <c r="AH18" s="10">
+      <c r="AH18" s="9">
         <v>-6</v>
       </c>
-      <c r="AI18" s="54">
+      <c r="AI18" s="41">
         <v>2</v>
       </c>
-      <c r="AJ18" s="75">
+      <c r="AJ18" s="41">
         <v>-5</v>
+      </c>
+      <c r="AK18" s="41">
+        <v>2</v>
       </c>
     </row>
     <row r="19" spans="1:51" ht="12" customHeight="1">
       <c r="A19" s="1" t="s">
-        <v>56</v>
-[...12 lines deleted...]
-      <c r="M19" s="9"/>
+        <v>43</v>
+      </c>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="7"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="8"/>
+      <c r="I19" s="7"/>
+      <c r="J19" s="8"/>
+      <c r="K19" s="8"/>
+      <c r="L19" s="8"/>
+      <c r="M19" s="8"/>
       <c r="N19" s="1">
         <v>-3</v>
       </c>
-      <c r="O19" s="10">
+      <c r="O19" s="9">
         <v>3</v>
       </c>
       <c r="P19" s="1">
         <v>2</v>
       </c>
-      <c r="Q19" s="10">
+      <c r="Q19" s="9">
         <v>1</v>
       </c>
-      <c r="R19" s="10">
+      <c r="R19" s="9">
         <v>1</v>
       </c>
-      <c r="S19" s="10">
+      <c r="S19" s="9">
         <v>2</v>
       </c>
-      <c r="T19" s="10">
+      <c r="T19" s="9">
         <v>-2</v>
       </c>
-      <c r="U19" s="10">
+      <c r="U19" s="9">
         <v>3</v>
       </c>
-      <c r="V19" s="10" t="s">
+      <c r="V19" s="9" t="s">
         <v>26</v>
       </c>
-      <c r="W19" s="10" t="s">
+      <c r="W19" s="9" t="s">
         <v>26</v>
       </c>
-      <c r="X19" s="10">
+      <c r="X19" s="9">
         <v>-2</v>
       </c>
-      <c r="Y19" s="10">
+      <c r="Y19" s="9">
         <v>7</v>
       </c>
-      <c r="Z19" s="10">
+      <c r="Z19" s="9">
         <v>-9</v>
       </c>
-      <c r="AA19" s="10">
+      <c r="AA19" s="9">
         <v>-4</v>
       </c>
-      <c r="AB19" s="10">
+      <c r="AB19" s="9">
         <v>2</v>
       </c>
-      <c r="AC19" s="10">
+      <c r="AC19" s="9">
         <v>-1</v>
       </c>
-      <c r="AD19" s="10">
+      <c r="AD19" s="9">
         <v>4</v>
       </c>
-      <c r="AE19" s="10">
+      <c r="AE19" s="9">
         <v>2</v>
       </c>
-      <c r="AF19" s="10">
+      <c r="AF19" s="9">
         <v>6</v>
       </c>
-      <c r="AG19" s="10">
+      <c r="AG19" s="9">
         <v>-7</v>
       </c>
-      <c r="AH19" s="10">
+      <c r="AH19" s="9">
         <v>-6</v>
       </c>
-      <c r="AI19" s="54">
+      <c r="AI19" s="41">
         <v>1</v>
       </c>
-      <c r="AJ19" s="75">
+      <c r="AJ19" s="41">
         <v>1</v>
+      </c>
+      <c r="AK19" s="41">
+        <v>-4</v>
       </c>
     </row>
     <row r="20" spans="1:51" ht="12" customHeight="1">
       <c r="A20" s="1" t="s">
-        <v>57</v>
-[...12 lines deleted...]
-      <c r="M20" s="9"/>
+        <v>44</v>
+      </c>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="7"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="8"/>
+      <c r="I20" s="7"/>
+      <c r="J20" s="8"/>
+      <c r="K20" s="8"/>
+      <c r="L20" s="8"/>
+      <c r="M20" s="8"/>
       <c r="N20" s="1">
         <v>-5</v>
       </c>
-      <c r="O20" s="10">
+      <c r="O20" s="9">
         <v>-1</v>
       </c>
       <c r="P20" s="1">
         <v>-2</v>
       </c>
-      <c r="Q20" s="10">
+      <c r="Q20" s="9">
         <v>-1</v>
       </c>
-      <c r="R20" s="10">
+      <c r="R20" s="9">
         <v>3</v>
       </c>
-      <c r="S20" s="10">
+      <c r="S20" s="9">
         <v>-1</v>
       </c>
-      <c r="T20" s="10">
+      <c r="T20" s="9">
         <v>-2</v>
       </c>
-      <c r="U20" s="10" t="s">
+      <c r="U20" s="9" t="s">
         <v>26</v>
       </c>
-      <c r="V20" s="10">
+      <c r="V20" s="9">
         <v>-3</v>
       </c>
-      <c r="W20" s="10">
+      <c r="W20" s="9">
         <v>-1</v>
       </c>
-      <c r="X20" s="10">
+      <c r="X20" s="9">
         <v>-3</v>
       </c>
-      <c r="Y20" s="10">
+      <c r="Y20" s="9">
         <v>1</v>
       </c>
-      <c r="Z20" s="10">
+      <c r="Z20" s="9">
         <v>-3</v>
       </c>
-      <c r="AA20" s="10">
+      <c r="AA20" s="9">
         <v>-6</v>
       </c>
-      <c r="AB20" s="10">
+      <c r="AB20" s="9">
         <v>-9</v>
       </c>
-      <c r="AC20" s="10">
+      <c r="AC20" s="9">
         <v>-2</v>
       </c>
-      <c r="AD20" s="10">
+      <c r="AD20" s="9">
         <v>-3</v>
       </c>
-      <c r="AE20" s="10">
+      <c r="AE20" s="9">
         <v>-3</v>
       </c>
-      <c r="AF20" s="10" t="s">
+      <c r="AF20" s="9" t="s">
         <v>26</v>
       </c>
-      <c r="AG20" s="10">
+      <c r="AG20" s="9">
         <v>-9</v>
       </c>
-      <c r="AH20" s="10">
+      <c r="AH20" s="9">
         <v>-6</v>
       </c>
-      <c r="AI20" s="54">
+      <c r="AI20" s="41">
         <v>-6</v>
       </c>
-      <c r="AJ20" s="75">
+      <c r="AJ20" s="41">
         <v>-9</v>
+      </c>
+      <c r="AK20" s="41">
+        <v>-2</v>
       </c>
     </row>
     <row r="21" spans="1:51" ht="12" customHeight="1">
       <c r="A21" s="1" t="s">
-        <v>49</v>
-[...12 lines deleted...]
-      <c r="M21" s="9"/>
+        <v>38</v>
+      </c>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7"/>
+      <c r="E21" s="7"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="8"/>
+      <c r="I21" s="7"/>
+      <c r="J21" s="8"/>
+      <c r="K21" s="8"/>
+      <c r="L21" s="8"/>
+      <c r="M21" s="8"/>
       <c r="N21" s="1">
         <v>18</v>
       </c>
-      <c r="O21" s="10">
+      <c r="O21" s="9">
         <v>24</v>
       </c>
       <c r="P21" s="1">
         <v>9</v>
       </c>
-      <c r="Q21" s="10">
+      <c r="Q21" s="9">
         <v>16</v>
       </c>
-      <c r="R21" s="10">
+      <c r="R21" s="9">
         <v>12</v>
       </c>
-      <c r="S21" s="10">
+      <c r="S21" s="9">
         <v>9</v>
       </c>
-      <c r="T21" s="10">
+      <c r="T21" s="9">
         <v>13</v>
       </c>
-      <c r="U21" s="10">
+      <c r="U21" s="9">
         <v>15</v>
       </c>
-      <c r="V21" s="10">
+      <c r="V21" s="9">
         <v>16</v>
       </c>
-      <c r="W21" s="10">
+      <c r="W21" s="9">
         <v>3</v>
       </c>
-      <c r="X21" s="10">
+      <c r="X21" s="9">
         <v>10</v>
       </c>
-      <c r="Y21" s="10">
+      <c r="Y21" s="9">
         <v>8</v>
       </c>
-      <c r="Z21" s="10">
+      <c r="Z21" s="9">
         <v>15</v>
       </c>
-      <c r="AA21" s="10">
+      <c r="AA21" s="9">
         <v>7</v>
       </c>
-      <c r="AB21" s="10">
+      <c r="AB21" s="9">
         <v>23</v>
       </c>
-      <c r="AC21" s="10">
+      <c r="AC21" s="9">
         <v>9</v>
       </c>
-      <c r="AD21" s="10">
+      <c r="AD21" s="9">
         <v>6</v>
       </c>
-      <c r="AE21" s="10" t="s">
+      <c r="AE21" s="9" t="s">
         <v>26</v>
       </c>
-      <c r="AF21" s="10">
+      <c r="AF21" s="9">
         <v>11</v>
       </c>
-      <c r="AG21" s="10">
+      <c r="AG21" s="9">
         <v>6</v>
       </c>
-      <c r="AH21" s="10">
+      <c r="AH21" s="9">
         <v>12</v>
       </c>
-      <c r="AI21" s="54">
+      <c r="AI21" s="41">
         <v>10</v>
       </c>
-      <c r="AJ21" s="75">
+      <c r="AJ21" s="41">
         <v>6</v>
+      </c>
+      <c r="AK21" s="41">
+        <v>10</v>
       </c>
     </row>
     <row r="22" spans="1:51" ht="12" customHeight="1">
       <c r="A22" s="1" t="s">
-        <v>50</v>
-[...12 lines deleted...]
-      <c r="M22" s="9"/>
+        <v>39</v>
+      </c>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7"/>
+      <c r="E22" s="7"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="8"/>
+      <c r="I22" s="7"/>
+      <c r="J22" s="8"/>
+      <c r="K22" s="8"/>
+      <c r="L22" s="8"/>
+      <c r="M22" s="8"/>
       <c r="N22" s="1">
         <v>11</v>
       </c>
-      <c r="O22" s="10">
+      <c r="O22" s="9">
         <v>13</v>
       </c>
       <c r="P22" s="1">
         <v>9</v>
       </c>
-      <c r="Q22" s="10">
+      <c r="Q22" s="9">
         <v>19</v>
       </c>
-      <c r="R22" s="10">
+      <c r="R22" s="9">
         <v>5</v>
       </c>
-      <c r="S22" s="10">
+      <c r="S22" s="9">
         <v>14</v>
       </c>
-      <c r="T22" s="10">
+      <c r="T22" s="9">
         <v>6</v>
       </c>
-      <c r="U22" s="10">
+      <c r="U22" s="9">
         <v>-2</v>
       </c>
-      <c r="V22" s="10">
+      <c r="V22" s="9">
         <v>2</v>
       </c>
-      <c r="W22" s="10">
+      <c r="W22" s="9">
         <v>11</v>
       </c>
-      <c r="X22" s="10">
+      <c r="X22" s="9">
         <v>10</v>
       </c>
-      <c r="Y22" s="10">
+      <c r="Y22" s="9">
         <v>-5</v>
       </c>
-      <c r="Z22" s="10">
+      <c r="Z22" s="9">
         <v>12</v>
       </c>
-      <c r="AA22" s="10">
+      <c r="AA22" s="9">
         <v>-9</v>
       </c>
-      <c r="AB22" s="10">
+      <c r="AB22" s="9">
         <v>19</v>
       </c>
-      <c r="AC22" s="10">
+      <c r="AC22" s="9">
         <v>-8</v>
       </c>
-      <c r="AD22" s="10">
+      <c r="AD22" s="9">
         <v>-7</v>
       </c>
-      <c r="AE22" s="10">
+      <c r="AE22" s="9">
         <v>-4</v>
       </c>
-      <c r="AF22" s="10">
+      <c r="AF22" s="9">
         <v>10</v>
       </c>
-      <c r="AG22" s="10">
+      <c r="AG22" s="9">
         <v>4</v>
       </c>
-      <c r="AH22" s="10">
+      <c r="AH22" s="9">
         <v>-9</v>
       </c>
-      <c r="AI22" s="54">
+      <c r="AI22" s="41">
         <v>14</v>
       </c>
-      <c r="AJ22" s="75">
+      <c r="AJ22" s="41">
         <v>-2</v>
+      </c>
+      <c r="AK22" s="41">
+        <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:51" ht="12" customHeight="1">
       <c r="A23" s="1" t="s">
-        <v>58</v>
-[...12 lines deleted...]
-      <c r="M23" s="9"/>
+        <v>45</v>
+      </c>
+      <c r="B23" s="7"/>
+      <c r="C23" s="7"/>
+      <c r="D23" s="7"/>
+      <c r="E23" s="7"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="8"/>
+      <c r="I23" s="7"/>
+      <c r="J23" s="8"/>
+      <c r="K23" s="8"/>
+      <c r="L23" s="8"/>
+      <c r="M23" s="8"/>
       <c r="N23" s="1">
         <v>-2</v>
       </c>
-      <c r="O23" s="10">
+      <c r="O23" s="9">
         <v>3</v>
       </c>
       <c r="P23" s="1">
         <v>0</v>
       </c>
-      <c r="Q23" s="10">
+      <c r="Q23" s="9">
         <v>-4</v>
       </c>
-      <c r="R23" s="10">
+      <c r="R23" s="9">
         <v>0</v>
       </c>
-      <c r="S23" s="10">
+      <c r="S23" s="9">
         <v>-14</v>
       </c>
-      <c r="T23" s="10">
+      <c r="T23" s="9">
         <v>-3</v>
       </c>
-      <c r="U23" s="10">
+      <c r="U23" s="9">
         <v>3</v>
       </c>
-      <c r="V23" s="10">
+      <c r="V23" s="9">
         <v>-5</v>
       </c>
-      <c r="W23" s="10">
+      <c r="W23" s="9">
         <v>6</v>
       </c>
-      <c r="X23" s="10">
+      <c r="X23" s="9">
         <v>-3</v>
       </c>
-      <c r="Y23" s="10">
+      <c r="Y23" s="9">
         <v>-6</v>
       </c>
-      <c r="Z23" s="10">
+      <c r="Z23" s="9">
         <v>-2</v>
       </c>
-      <c r="AA23" s="10">
+      <c r="AA23" s="9">
         <v>-4</v>
       </c>
-      <c r="AB23" s="10"/>
-      <c r="AC23" s="10">
+      <c r="AB23" s="9"/>
+      <c r="AC23" s="9">
         <v>-6</v>
       </c>
-      <c r="AD23" s="10"/>
-      <c r="AE23" s="10">
+      <c r="AD23" s="9"/>
+      <c r="AE23" s="9">
         <v>-3</v>
       </c>
-      <c r="AF23" s="10">
+      <c r="AF23" s="9">
         <v>-2</v>
       </c>
-      <c r="AG23" s="10">
+      <c r="AG23" s="9">
         <v>-1</v>
       </c>
-      <c r="AH23" s="10">
+      <c r="AH23" s="9">
         <v>4</v>
       </c>
-      <c r="AI23" s="54">
+      <c r="AI23" s="41">
         <v>-6</v>
       </c>
-      <c r="AJ23" s="75">
+      <c r="AJ23" s="41">
         <v>-13</v>
+      </c>
+      <c r="AK23" s="41">
+        <v>5</v>
       </c>
     </row>
     <row r="24" spans="1:51" ht="12" customHeight="1">
       <c r="A24" s="1" t="s">
-        <v>52</v>
-[...12 lines deleted...]
-      <c r="M24" s="9"/>
+        <v>40</v>
+      </c>
+      <c r="B24" s="7"/>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7"/>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="8"/>
+      <c r="I24" s="7"/>
+      <c r="J24" s="8"/>
+      <c r="K24" s="8"/>
+      <c r="L24" s="8"/>
+      <c r="M24" s="8"/>
       <c r="N24" s="1">
         <v>-15</v>
       </c>
-      <c r="O24" s="10">
+      <c r="O24" s="9">
         <v>-15</v>
       </c>
       <c r="P24" s="1">
         <v>-28</v>
       </c>
-      <c r="Q24" s="10">
+      <c r="Q24" s="9">
         <v>-21</v>
       </c>
-      <c r="R24" s="10">
+      <c r="R24" s="9">
         <v>-32</v>
       </c>
-      <c r="S24" s="10">
+      <c r="S24" s="9">
         <v>-31</v>
       </c>
-      <c r="T24" s="10">
+      <c r="T24" s="9">
         <v>-28</v>
       </c>
-      <c r="U24" s="10">
+      <c r="U24" s="9">
         <v>-31</v>
       </c>
-      <c r="V24" s="10">
+      <c r="V24" s="9">
         <v>-18</v>
       </c>
-      <c r="W24" s="10">
+      <c r="W24" s="9">
         <v>-22</v>
       </c>
-      <c r="X24" s="10">
+      <c r="X24" s="9">
         <v>-21</v>
       </c>
-      <c r="Y24" s="10">
+      <c r="Y24" s="9">
         <v>-19</v>
       </c>
-      <c r="Z24" s="10">
+      <c r="Z24" s="9">
         <v>-26</v>
       </c>
-      <c r="AA24" s="10">
+      <c r="AA24" s="9">
         <v>-38</v>
       </c>
-      <c r="AB24" s="10">
+      <c r="AB24" s="9">
         <v>-30</v>
       </c>
-      <c r="AC24" s="10">
+      <c r="AC24" s="9">
         <v>-23</v>
       </c>
-      <c r="AD24" s="10">
+      <c r="AD24" s="9">
         <v>-16</v>
       </c>
-      <c r="AE24" s="10">
+      <c r="AE24" s="9">
         <v>-9</v>
       </c>
-      <c r="AF24" s="10">
+      <c r="AF24" s="9">
         <v>-18</v>
       </c>
-      <c r="AG24" s="10">
+      <c r="AG24" s="9">
         <v>-37</v>
       </c>
-      <c r="AH24" s="10">
+      <c r="AH24" s="9">
         <v>-31</v>
       </c>
-      <c r="AI24" s="54">
+      <c r="AI24" s="41">
         <v>-37</v>
       </c>
-      <c r="AJ24" s="75">
+      <c r="AJ24" s="41">
         <v>-16</v>
       </c>
+      <c r="AK24" s="41">
+        <v>-28</v>
+      </c>
     </row>
     <row r="25" spans="1:51" ht="12" customHeight="1">
-      <c r="A25" s="47"/>
-[...18 lines deleted...]
-      <c r="T25" s="68" t="s">
+      <c r="A25" s="34"/>
+      <c r="B25" s="34"/>
+      <c r="C25" s="34"/>
+      <c r="D25" s="34"/>
+      <c r="E25" s="34"/>
+      <c r="F25" s="34"/>
+      <c r="G25" s="34"/>
+      <c r="H25" s="34"/>
+      <c r="I25" s="34"/>
+      <c r="J25" s="34"/>
+      <c r="K25" s="34"/>
+      <c r="L25" s="34"/>
+      <c r="M25" s="34"/>
+      <c r="N25" s="34"/>
+      <c r="O25" s="34"/>
+      <c r="P25" s="34"/>
+      <c r="Q25" s="34"/>
+      <c r="R25" s="34"/>
+      <c r="S25" s="34"/>
+      <c r="T25" s="65" t="s">
         <v>27</v>
       </c>
-      <c r="U25" s="68"/>
-[...29 lines deleted...]
-      <c r="AY25" s="47"/>
+      <c r="U25" s="65"/>
+      <c r="V25" s="65"/>
+      <c r="W25" s="65"/>
+      <c r="X25" s="65"/>
+      <c r="Y25" s="65"/>
+      <c r="Z25" s="65"/>
+      <c r="AA25" s="65"/>
+      <c r="AB25" s="65"/>
+      <c r="AC25" s="65"/>
+      <c r="AD25" s="65"/>
+      <c r="AE25" s="65"/>
+      <c r="AF25" s="65"/>
+      <c r="AG25" s="65"/>
+      <c r="AH25" s="34"/>
+      <c r="AI25" s="34"/>
+      <c r="AJ25" s="41"/>
+      <c r="AK25" s="41"/>
+      <c r="AL25" s="34"/>
+      <c r="AM25" s="34"/>
+      <c r="AN25" s="34"/>
+      <c r="AO25" s="34"/>
+      <c r="AP25" s="34"/>
+      <c r="AQ25" s="34"/>
+      <c r="AR25" s="34"/>
+      <c r="AS25" s="34"/>
+      <c r="AT25" s="34"/>
+      <c r="AU25" s="34"/>
+      <c r="AV25" s="34"/>
+      <c r="AW25" s="34"/>
+      <c r="AX25" s="34"/>
+      <c r="AY25" s="34"/>
     </row>
     <row r="26" spans="1:51" ht="12" customHeight="1">
-      <c r="A26" s="33" t="s">
-[...13 lines deleted...]
-      <c r="M26" s="9"/>
+      <c r="A26" s="21" t="s">
+        <v>30</v>
+      </c>
+      <c r="B26" s="7"/>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7"/>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="8"/>
+      <c r="I26" s="7"/>
+      <c r="J26" s="8"/>
+      <c r="K26" s="8"/>
+      <c r="L26" s="8"/>
+      <c r="M26" s="8"/>
       <c r="N26" s="1">
         <v>-7</v>
       </c>
-      <c r="O26" s="10">
+      <c r="O26" s="9">
         <v>33</v>
       </c>
       <c r="P26" s="1">
         <v>24</v>
       </c>
-      <c r="Q26" s="10">
+      <c r="Q26" s="9">
         <v>6</v>
       </c>
-      <c r="R26" s="10">
+      <c r="R26" s="9">
         <v>68</v>
       </c>
-      <c r="S26" s="10">
+      <c r="S26" s="9">
         <v>66</v>
       </c>
-      <c r="T26" s="10">
+      <c r="T26" s="9">
         <v>-81</v>
       </c>
-      <c r="U26" s="10">
+      <c r="U26" s="9">
         <v>-51</v>
       </c>
-      <c r="V26" s="10">
+      <c r="V26" s="9">
         <v>-62</v>
       </c>
-      <c r="W26" s="10">
+      <c r="W26" s="9">
         <v>-24</v>
       </c>
-      <c r="X26" s="10">
+      <c r="X26" s="9">
         <v>-28</v>
       </c>
-      <c r="Y26" s="10">
+      <c r="Y26" s="9">
         <v>-11</v>
       </c>
-      <c r="Z26" s="10">
+      <c r="Z26" s="9">
         <v>42</v>
       </c>
-      <c r="AA26" s="10">
+      <c r="AA26" s="9">
         <v>69</v>
       </c>
-      <c r="AB26" s="10">
+      <c r="AB26" s="9">
         <v>24</v>
       </c>
-      <c r="AC26" s="10">
+      <c r="AC26" s="9">
         <v>-51</v>
       </c>
-      <c r="AD26" s="10">
+      <c r="AD26" s="9">
         <v>-29</v>
       </c>
-      <c r="AE26" s="10">
+      <c r="AE26" s="9">
         <v>-108</v>
       </c>
-      <c r="AF26" s="10">
+      <c r="AF26" s="9">
         <v>-30</v>
       </c>
-      <c r="AG26" s="10">
+      <c r="AG26" s="9">
         <v>-41</v>
       </c>
-      <c r="AH26" s="10">
+      <c r="AH26" s="9">
         <v>-128</v>
       </c>
-      <c r="AI26" s="54">
+      <c r="AI26" s="41">
         <v>-61</v>
       </c>
-      <c r="AJ26" s="75">
+      <c r="AJ26" s="41">
         <v>-53</v>
       </c>
+      <c r="AK26" s="41">
+        <v>-64</v>
+      </c>
     </row>
     <row r="27" spans="1:51" ht="12" customHeight="1">
-      <c r="A27" s="18" t="s">
-[...13 lines deleted...]
-      <c r="M27" s="9"/>
+      <c r="A27" s="17" t="s">
+        <v>31</v>
+      </c>
+      <c r="B27" s="7"/>
+      <c r="C27" s="7"/>
+      <c r="D27" s="7"/>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="8"/>
+      <c r="I27" s="7"/>
+      <c r="J27" s="8"/>
+      <c r="K27" s="8"/>
+      <c r="L27" s="8"/>
+      <c r="M27" s="8"/>
       <c r="N27" s="1">
         <v>29</v>
       </c>
-      <c r="O27" s="10">
+      <c r="O27" s="9">
         <v>84</v>
       </c>
       <c r="P27" s="1">
         <v>62</v>
       </c>
-      <c r="Q27" s="10">
+      <c r="Q27" s="9">
         <v>37</v>
       </c>
-      <c r="R27" s="10">
+      <c r="R27" s="9">
         <v>113</v>
       </c>
-      <c r="S27" s="10">
+      <c r="S27" s="9">
         <v>65</v>
       </c>
-      <c r="T27" s="10">
+      <c r="T27" s="9">
         <v>-5</v>
       </c>
-      <c r="U27" s="10">
+      <c r="U27" s="9">
         <v>2</v>
       </c>
-      <c r="V27" s="10">
+      <c r="V27" s="9">
         <v>2</v>
       </c>
-      <c r="W27" s="10">
+      <c r="W27" s="9">
         <v>33</v>
       </c>
-      <c r="X27" s="10">
+      <c r="X27" s="9">
         <v>21</v>
       </c>
-      <c r="Y27" s="10">
+      <c r="Y27" s="9">
         <v>27</v>
       </c>
-      <c r="Z27" s="10">
+      <c r="Z27" s="9">
         <v>74</v>
       </c>
-      <c r="AA27" s="10">
+      <c r="AA27" s="9">
         <v>130</v>
       </c>
-      <c r="AB27" s="10">
+      <c r="AB27" s="9">
         <v>69</v>
       </c>
-      <c r="AC27" s="10">
+      <c r="AC27" s="9">
         <v>8</v>
       </c>
-      <c r="AD27" s="10">
+      <c r="AD27" s="9">
         <v>36</v>
       </c>
-      <c r="AE27" s="10">
+      <c r="AE27" s="9">
         <v>-23</v>
       </c>
-      <c r="AF27" s="10">
+      <c r="AF27" s="9">
         <v>9</v>
       </c>
-      <c r="AG27" s="10">
+      <c r="AG27" s="9">
         <v>30</v>
       </c>
-      <c r="AH27" s="10">
+      <c r="AH27" s="9">
         <v>-75</v>
       </c>
-      <c r="AI27" s="54">
+      <c r="AI27" s="41">
         <v>23</v>
       </c>
-      <c r="AJ27" s="75">
+      <c r="AJ27" s="41">
         <v>1</v>
       </c>
+      <c r="AK27" s="41">
+        <v>-8</v>
+      </c>
     </row>
     <row r="28" spans="1:51" ht="12" customHeight="1">
-      <c r="A28" s="18" t="s">
-[...13 lines deleted...]
-      <c r="M28" s="9"/>
+      <c r="A28" s="17" t="s">
+        <v>32</v>
+      </c>
+      <c r="B28" s="7"/>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7"/>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="8"/>
+      <c r="I28" s="7"/>
+      <c r="J28" s="8"/>
+      <c r="K28" s="8"/>
+      <c r="L28" s="8"/>
+      <c r="M28" s="8"/>
       <c r="N28" s="1">
         <v>-34</v>
       </c>
-      <c r="O28" s="10">
+      <c r="O28" s="9">
         <v>-31</v>
       </c>
       <c r="P28" s="1">
         <v>-30</v>
       </c>
-      <c r="Q28" s="10">
+      <c r="Q28" s="9">
         <v>-18</v>
       </c>
-      <c r="R28" s="10">
+      <c r="R28" s="9">
         <v>-26</v>
       </c>
-      <c r="S28" s="10">
+      <c r="S28" s="9">
         <v>-14</v>
       </c>
-      <c r="T28" s="10">
+      <c r="T28" s="9">
         <v>-36</v>
       </c>
-      <c r="U28" s="10">
+      <c r="U28" s="9">
         <v>-31</v>
       </c>
-      <c r="V28" s="10">
+      <c r="V28" s="9">
         <v>-35</v>
       </c>
-      <c r="W28" s="10">
+      <c r="W28" s="9">
         <v>-30</v>
       </c>
-      <c r="X28" s="10">
+      <c r="X28" s="9">
         <v>-47</v>
       </c>
-      <c r="Y28" s="10">
+      <c r="Y28" s="9">
         <v>-22</v>
       </c>
-      <c r="Z28" s="10">
+      <c r="Z28" s="9">
         <v>-19</v>
       </c>
-      <c r="AA28" s="10">
+      <c r="AA28" s="9">
         <v>-38</v>
       </c>
-      <c r="AB28" s="10">
+      <c r="AB28" s="9">
         <v>-36</v>
       </c>
-      <c r="AC28" s="10">
+      <c r="AC28" s="9">
         <v>-46</v>
       </c>
-      <c r="AD28" s="10">
+      <c r="AD28" s="9">
         <v>-31</v>
       </c>
-      <c r="AE28" s="10">
+      <c r="AE28" s="9">
         <v>-48</v>
       </c>
-      <c r="AF28" s="10">
+      <c r="AF28" s="9">
         <v>-23</v>
       </c>
-      <c r="AG28" s="10">
+      <c r="AG28" s="9">
         <v>-27</v>
       </c>
-      <c r="AH28" s="10">
+      <c r="AH28" s="9">
         <v>-19</v>
       </c>
-      <c r="AI28" s="54">
+      <c r="AI28" s="41">
         <v>-49</v>
       </c>
-      <c r="AJ28" s="75">
+      <c r="AJ28" s="41">
         <v>-24</v>
       </c>
+      <c r="AK28" s="41">
+        <v>-18</v>
+      </c>
     </row>
     <row r="29" spans="1:51" ht="12" customHeight="1">
-      <c r="A29" s="18" t="s">
-[...13 lines deleted...]
-      <c r="M29" s="9"/>
+      <c r="A29" s="17" t="s">
+        <v>34</v>
+      </c>
+      <c r="B29" s="7"/>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7"/>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="8"/>
+      <c r="I29" s="7"/>
+      <c r="J29" s="8"/>
+      <c r="K29" s="8"/>
+      <c r="L29" s="8"/>
+      <c r="M29" s="8"/>
       <c r="N29" s="1">
         <v>18</v>
       </c>
-      <c r="O29" s="10">
+      <c r="O29" s="9">
         <v>7</v>
       </c>
       <c r="P29" s="1">
         <v>23</v>
       </c>
-      <c r="Q29" s="10">
+      <c r="Q29" s="9">
         <v>16</v>
       </c>
-      <c r="R29" s="10">
+      <c r="R29" s="9">
         <v>20</v>
       </c>
-      <c r="S29" s="10">
+      <c r="S29" s="9">
         <v>25</v>
       </c>
-      <c r="T29" s="10">
+      <c r="T29" s="9">
         <v>6</v>
       </c>
-      <c r="U29" s="10">
+      <c r="U29" s="9">
         <v>20</v>
       </c>
-      <c r="V29" s="10">
+      <c r="V29" s="9">
         <v>16</v>
       </c>
-      <c r="W29" s="10">
+      <c r="W29" s="9">
         <v>10</v>
       </c>
-      <c r="X29" s="10">
+      <c r="X29" s="9">
         <v>21</v>
       </c>
-      <c r="Y29" s="10">
+      <c r="Y29" s="9">
         <v>11</v>
       </c>
-      <c r="Z29" s="10">
+      <c r="Z29" s="9">
         <v>7</v>
       </c>
-      <c r="AA29" s="10">
+      <c r="AA29" s="9">
         <v>11</v>
       </c>
-      <c r="AB29" s="10">
+      <c r="AB29" s="9">
         <v>15</v>
       </c>
-      <c r="AC29" s="10">
+      <c r="AC29" s="9">
         <v>21</v>
       </c>
-      <c r="AD29" s="10">
+      <c r="AD29" s="9">
         <v>6</v>
       </c>
-      <c r="AE29" s="10">
+      <c r="AE29" s="9">
         <v>14</v>
       </c>
-      <c r="AF29" s="10">
+      <c r="AF29" s="9">
         <v>9</v>
       </c>
-      <c r="AG29" s="10">
+      <c r="AG29" s="9">
         <v>6</v>
       </c>
-      <c r="AH29" s="10">
+      <c r="AH29" s="9">
         <v>9</v>
       </c>
-      <c r="AI29" s="54">
+      <c r="AI29" s="41">
         <v>10</v>
       </c>
-      <c r="AJ29" s="75">
+      <c r="AJ29" s="41">
         <v>8</v>
       </c>
+      <c r="AK29" s="41">
+        <v>-4</v>
+      </c>
     </row>
     <row r="30" spans="1:51" ht="12" customHeight="1">
-      <c r="A30" s="18" t="s">
-[...13 lines deleted...]
-      <c r="M30" s="9"/>
+      <c r="A30" s="17" t="s">
+        <v>35</v>
+      </c>
+      <c r="B30" s="7"/>
+      <c r="C30" s="7"/>
+      <c r="D30" s="7"/>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="8"/>
+      <c r="I30" s="7"/>
+      <c r="J30" s="8"/>
+      <c r="K30" s="8"/>
+      <c r="L30" s="8"/>
+      <c r="M30" s="8"/>
       <c r="N30" s="1">
         <v>-20</v>
       </c>
-      <c r="O30" s="10">
+      <c r="O30" s="9">
         <v>-24</v>
       </c>
       <c r="P30" s="1">
         <v>-24</v>
       </c>
-      <c r="Q30" s="10">
+      <c r="Q30" s="9">
         <v>-20</v>
       </c>
-      <c r="R30" s="10">
+      <c r="R30" s="9">
         <v>-24</v>
       </c>
-      <c r="S30" s="10">
+      <c r="S30" s="9">
         <v>-5</v>
       </c>
-      <c r="T30" s="10">
+      <c r="T30" s="9">
         <v>-27</v>
       </c>
-      <c r="U30" s="10">
+      <c r="U30" s="9">
         <v>-34</v>
       </c>
-      <c r="V30" s="10">
+      <c r="V30" s="9">
         <v>-38</v>
       </c>
-      <c r="W30" s="10">
+      <c r="W30" s="9">
         <v>-25</v>
       </c>
-      <c r="X30" s="10">
+      <c r="X30" s="9">
         <v>-16</v>
       </c>
-      <c r="Y30" s="10">
+      <c r="Y30" s="9">
         <v>-22</v>
       </c>
-      <c r="Z30" s="10">
+      <c r="Z30" s="9">
         <v>-14</v>
       </c>
-      <c r="AA30" s="10">
+      <c r="AA30" s="9">
         <v>-21</v>
       </c>
-      <c r="AB30" s="10">
+      <c r="AB30" s="9">
         <v>-21</v>
       </c>
-      <c r="AC30" s="10">
+      <c r="AC30" s="9">
         <v>-23</v>
       </c>
-      <c r="AD30" s="10">
+      <c r="AD30" s="9">
         <v>-33</v>
       </c>
-      <c r="AE30" s="10">
+      <c r="AE30" s="9">
         <v>-47</v>
       </c>
-      <c r="AF30" s="10">
+      <c r="AF30" s="9">
         <v>-24</v>
       </c>
-      <c r="AG30" s="10">
+      <c r="AG30" s="9">
         <v>-32</v>
       </c>
-      <c r="AH30" s="10">
+      <c r="AH30" s="9">
         <v>-31</v>
       </c>
-      <c r="AI30" s="54">
+      <c r="AI30" s="41">
         <v>-28</v>
       </c>
-      <c r="AJ30" s="75">
+      <c r="AJ30" s="41">
         <v>-33</v>
       </c>
+      <c r="AK30" s="41">
+        <v>-27</v>
+      </c>
     </row>
     <row r="31" spans="1:51" ht="12" customHeight="1">
-      <c r="A31" s="18" t="s">
-[...13 lines deleted...]
-      <c r="M31" s="9"/>
+      <c r="A31" s="17" t="s">
+        <v>40</v>
+      </c>
+      <c r="B31" s="7"/>
+      <c r="C31" s="7"/>
+      <c r="D31" s="7"/>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="8"/>
+      <c r="I31" s="7"/>
+      <c r="J31" s="8"/>
+      <c r="K31" s="8"/>
+      <c r="L31" s="8"/>
+      <c r="M31" s="8"/>
       <c r="N31" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="O31" s="10">
+      <c r="O31" s="9">
         <v>-3</v>
       </c>
       <c r="P31" s="1">
         <v>-7</v>
       </c>
-      <c r="Q31" s="10">
+      <c r="Q31" s="9">
         <v>-9</v>
       </c>
-      <c r="R31" s="10">
+      <c r="R31" s="9">
         <v>-15</v>
       </c>
-      <c r="S31" s="10">
+      <c r="S31" s="9">
         <v>-5</v>
       </c>
-      <c r="T31" s="10">
+      <c r="T31" s="9">
         <v>-19</v>
       </c>
-      <c r="U31" s="10">
+      <c r="U31" s="9">
         <v>-8</v>
       </c>
-      <c r="V31" s="10">
+      <c r="V31" s="9">
         <v>-7</v>
       </c>
-      <c r="W31" s="10">
+      <c r="W31" s="9">
         <v>-12</v>
       </c>
-      <c r="X31" s="10">
+      <c r="X31" s="9">
         <v>-7</v>
       </c>
-      <c r="Y31" s="10">
+      <c r="Y31" s="9">
         <v>-5</v>
       </c>
-      <c r="Z31" s="10">
+      <c r="Z31" s="9">
         <v>-6</v>
       </c>
-      <c r="AA31" s="10">
+      <c r="AA31" s="9">
         <v>-13</v>
       </c>
-      <c r="AB31" s="10">
+      <c r="AB31" s="9">
         <v>-3</v>
       </c>
-      <c r="AC31" s="10">
+      <c r="AC31" s="9">
         <v>-11</v>
       </c>
-      <c r="AD31" s="10">
+      <c r="AD31" s="9">
         <v>-7</v>
       </c>
-      <c r="AE31" s="10">
+      <c r="AE31" s="9">
         <v>-4</v>
       </c>
-      <c r="AF31" s="10">
+      <c r="AF31" s="9">
         <v>-1</v>
       </c>
-      <c r="AG31" s="10">
+      <c r="AG31" s="9">
         <v>-18</v>
       </c>
-      <c r="AH31" s="10">
+      <c r="AH31" s="9">
         <v>-12</v>
       </c>
-      <c r="AI31" s="54">
+      <c r="AI31" s="41">
         <v>-17</v>
       </c>
-      <c r="AJ31" s="75">
+      <c r="AJ31" s="41">
         <v>-5</v>
       </c>
+      <c r="AK31" s="41">
+        <v>-7</v>
+      </c>
     </row>
     <row r="32" spans="1:51" ht="12" customHeight="1">
-      <c r="A32" s="48"/>
-[...17 lines deleted...]
-      <c r="S32" s="48"/>
+      <c r="A32" s="35"/>
+      <c r="B32" s="35"/>
+      <c r="C32" s="35"/>
+      <c r="D32" s="35"/>
+      <c r="E32" s="35"/>
+      <c r="F32" s="35"/>
+      <c r="G32" s="35"/>
+      <c r="H32" s="35"/>
+      <c r="I32" s="35"/>
+      <c r="J32" s="35"/>
+      <c r="K32" s="35"/>
+      <c r="L32" s="35"/>
+      <c r="M32" s="35"/>
+      <c r="N32" s="35"/>
+      <c r="O32" s="35"/>
+      <c r="P32" s="35"/>
+      <c r="Q32" s="35"/>
+      <c r="R32" s="35"/>
+      <c r="S32" s="35"/>
       <c r="T32" s="57" t="s">
         <v>28</v>
       </c>
       <c r="U32" s="57"/>
       <c r="V32" s="57"/>
       <c r="W32" s="57"/>
       <c r="X32" s="57"/>
       <c r="Y32" s="57"/>
       <c r="Z32" s="57"/>
       <c r="AA32" s="57"/>
       <c r="AB32" s="57"/>
       <c r="AC32" s="57"/>
       <c r="AD32" s="57"/>
       <c r="AE32" s="57"/>
       <c r="AF32" s="57"/>
       <c r="AG32" s="57"/>
-      <c r="AH32" s="48"/>
-[...33 lines deleted...]
-      <c r="M33" s="9"/>
+      <c r="AH32" s="35"/>
+      <c r="AI32" s="35"/>
+      <c r="AJ32" s="41"/>
+      <c r="AK32" s="41"/>
+      <c r="AL32" s="35"/>
+      <c r="AM32" s="35"/>
+      <c r="AN32" s="35"/>
+      <c r="AO32" s="35"/>
+      <c r="AP32" s="35"/>
+      <c r="AQ32" s="35"/>
+      <c r="AR32" s="35"/>
+      <c r="AS32" s="35"/>
+      <c r="AT32" s="35"/>
+      <c r="AU32" s="35"/>
+      <c r="AV32" s="35"/>
+      <c r="AW32" s="35"/>
+      <c r="AX32" s="35"/>
+      <c r="AY32" s="35"/>
+    </row>
+    <row r="33" spans="1:37" ht="12" customHeight="1">
+      <c r="A33" s="21" t="s">
+        <v>30</v>
+      </c>
+      <c r="B33" s="7"/>
+      <c r="C33" s="7"/>
+      <c r="D33" s="7"/>
+      <c r="E33" s="7"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="8"/>
+      <c r="I33" s="7"/>
+      <c r="J33" s="8"/>
+      <c r="K33" s="8"/>
+      <c r="L33" s="8"/>
+      <c r="M33" s="8"/>
       <c r="N33" s="1">
         <v>6</v>
       </c>
-      <c r="O33" s="10">
+      <c r="O33" s="9">
         <v>-7</v>
       </c>
       <c r="P33" s="1">
         <v>-7</v>
       </c>
-      <c r="Q33" s="10">
+      <c r="Q33" s="9">
         <v>-18</v>
       </c>
-      <c r="R33" s="10">
+      <c r="R33" s="9">
         <v>-8</v>
       </c>
-      <c r="S33" s="10">
+      <c r="S33" s="9">
         <v>-31</v>
       </c>
-      <c r="T33" s="10">
+      <c r="T33" s="9">
         <v>-40</v>
       </c>
-      <c r="U33" s="10">
+      <c r="U33" s="9">
         <v>-26</v>
       </c>
-      <c r="V33" s="10">
+      <c r="V33" s="9">
         <v>-13</v>
       </c>
-      <c r="W33" s="10" t="s">
+      <c r="W33" s="9" t="s">
         <v>26</v>
       </c>
-      <c r="X33" s="10">
+      <c r="X33" s="9">
         <v>-32</v>
       </c>
-      <c r="Y33" s="10">
+      <c r="Y33" s="9">
         <v>-22</v>
       </c>
-      <c r="Z33" s="10">
+      <c r="Z33" s="9">
         <v>-27</v>
       </c>
-      <c r="AA33" s="10">
+      <c r="AA33" s="9">
         <v>-59</v>
       </c>
-      <c r="AB33" s="10">
+      <c r="AB33" s="9">
         <v>-2</v>
       </c>
-      <c r="AC33" s="10">
+      <c r="AC33" s="9">
         <v>-38</v>
       </c>
-      <c r="AD33" s="10">
+      <c r="AD33" s="9">
         <v>-72</v>
       </c>
-      <c r="AE33" s="10">
+      <c r="AE33" s="9">
         <v>-58</v>
       </c>
-      <c r="AF33" s="10">
+      <c r="AF33" s="9">
         <v>-29</v>
       </c>
-      <c r="AG33" s="10">
+      <c r="AG33" s="9">
         <v>-62</v>
       </c>
-      <c r="AH33" s="10">
+      <c r="AH33" s="9">
         <v>-78</v>
       </c>
-      <c r="AI33" s="54">
+      <c r="AI33" s="41">
         <v>-30</v>
       </c>
-      <c r="AJ33" s="75">
+      <c r="AJ33" s="41">
         <v>-62</v>
       </c>
-    </row>
-[...15 lines deleted...]
-      <c r="M34" s="9"/>
+      <c r="AK33" s="41">
+        <v>-47</v>
+      </c>
+    </row>
+    <row r="34" spans="1:37" ht="12" customHeight="1">
+      <c r="A34" s="17" t="s">
+        <v>31</v>
+      </c>
+      <c r="B34" s="7"/>
+      <c r="C34" s="7"/>
+      <c r="D34" s="7"/>
+      <c r="E34" s="7"/>
+      <c r="F34" s="7"/>
+      <c r="G34" s="7"/>
+      <c r="H34" s="8"/>
+      <c r="I34" s="7"/>
+      <c r="J34" s="8"/>
+      <c r="K34" s="8"/>
+      <c r="L34" s="8"/>
+      <c r="M34" s="8"/>
       <c r="N34" s="1">
         <v>17</v>
       </c>
-      <c r="O34" s="10">
+      <c r="O34" s="9">
         <v>9</v>
       </c>
       <c r="P34" s="1">
         <v>5</v>
       </c>
-      <c r="Q34" s="10">
+      <c r="Q34" s="9">
         <v>11</v>
       </c>
-      <c r="R34" s="10">
+      <c r="R34" s="9">
         <v>11</v>
       </c>
-      <c r="S34" s="10">
+      <c r="S34" s="9">
         <v>24</v>
       </c>
-      <c r="T34" s="10">
+      <c r="T34" s="9">
         <v>3</v>
       </c>
-      <c r="U34" s="10">
+      <c r="U34" s="9">
         <v>10</v>
       </c>
-      <c r="V34" s="10">
+      <c r="V34" s="9">
         <v>5</v>
       </c>
-      <c r="W34" s="10">
+      <c r="W34" s="9">
         <v>25</v>
       </c>
-      <c r="X34" s="10">
+      <c r="X34" s="9">
         <v>5</v>
       </c>
-      <c r="Y34" s="10">
+      <c r="Y34" s="9">
         <v>7</v>
       </c>
-      <c r="Z34" s="10">
+      <c r="Z34" s="9">
         <v>10</v>
       </c>
-      <c r="AA34" s="10">
+      <c r="AA34" s="9">
         <v>6</v>
       </c>
-      <c r="AB34" s="10">
+      <c r="AB34" s="9">
         <v>8</v>
       </c>
-      <c r="AC34" s="10">
+      <c r="AC34" s="9">
         <v>14</v>
       </c>
-      <c r="AD34" s="10" t="s">
+      <c r="AD34" s="9" t="s">
         <v>26</v>
       </c>
-      <c r="AE34" s="10">
+      <c r="AE34" s="9">
         <v>10</v>
       </c>
-      <c r="AF34" s="10">
+      <c r="AF34" s="9">
         <v>4</v>
       </c>
-      <c r="AG34" s="10">
+      <c r="AG34" s="9">
         <v>3</v>
       </c>
-      <c r="AH34" s="10">
+      <c r="AH34" s="9">
         <v>9</v>
       </c>
-      <c r="AI34" s="54">
+      <c r="AI34" s="41">
         <v>4</v>
       </c>
-      <c r="AJ34" s="75">
+      <c r="AJ34" s="41">
         <v>6</v>
       </c>
-    </row>
-[...15 lines deleted...]
-      <c r="M35" s="9"/>
+      <c r="AK34" s="41">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="35" spans="1:37" ht="12" customHeight="1">
+      <c r="A35" s="17" t="s">
+        <v>32</v>
+      </c>
+      <c r="B35" s="7"/>
+      <c r="C35" s="7"/>
+      <c r="D35" s="7"/>
+      <c r="E35" s="7"/>
+      <c r="F35" s="7"/>
+      <c r="G35" s="7"/>
+      <c r="H35" s="8"/>
+      <c r="I35" s="7"/>
+      <c r="J35" s="8"/>
+      <c r="K35" s="8"/>
+      <c r="L35" s="8"/>
+      <c r="M35" s="8"/>
       <c r="N35" s="1">
         <v>3</v>
       </c>
-      <c r="O35" s="10">
+      <c r="O35" s="9">
         <v>-2</v>
       </c>
       <c r="P35" s="1">
         <v>-4</v>
       </c>
-      <c r="Q35" s="10">
+      <c r="Q35" s="9">
         <v>-3</v>
       </c>
-      <c r="R35" s="10">
+      <c r="R35" s="9">
         <v>-5</v>
       </c>
-      <c r="S35" s="10">
+      <c r="S35" s="9">
         <v>-7</v>
       </c>
-      <c r="T35" s="10">
+      <c r="T35" s="9">
         <v>-1</v>
       </c>
-      <c r="U35" s="10">
+      <c r="U35" s="9">
         <v>1</v>
       </c>
-      <c r="V35" s="10">
+      <c r="V35" s="9">
         <v>4</v>
       </c>
-      <c r="W35" s="10">
+      <c r="W35" s="9">
         <v>-3</v>
       </c>
-      <c r="X35" s="10" t="s">
+      <c r="X35" s="9" t="s">
         <v>26</v>
       </c>
-      <c r="Y35" s="10">
+      <c r="Y35" s="9">
         <v>1</v>
       </c>
-      <c r="Z35" s="10"/>
-      <c r="AA35" s="10">
+      <c r="Z35" s="9"/>
+      <c r="AA35" s="9">
         <v>-1</v>
       </c>
-      <c r="AB35" s="10">
+      <c r="AB35" s="9">
         <v>-3</v>
       </c>
-      <c r="AC35" s="10">
+      <c r="AC35" s="9">
         <v>-2</v>
       </c>
-      <c r="AD35" s="10">
+      <c r="AD35" s="9">
         <v>1</v>
       </c>
-      <c r="AE35" s="10">
+      <c r="AE35" s="9">
         <v>-2</v>
       </c>
-      <c r="AF35" s="10">
+      <c r="AF35" s="9">
         <v>-2</v>
       </c>
-      <c r="AG35" s="10" t="s">
+      <c r="AG35" s="9" t="s">
         <v>26</v>
       </c>
-      <c r="AH35" s="10">
+      <c r="AH35" s="9">
         <v>-2</v>
       </c>
-      <c r="AI35" s="54">
+      <c r="AI35" s="41">
         <v>-2</v>
       </c>
-      <c r="AJ35" s="75">
+      <c r="AJ35" s="41">
         <v>-1</v>
       </c>
-    </row>
-    <row r="36" spans="1:36" ht="12" customHeight="1">
+      <c r="AK35" s="41">
+        <v>-3</v>
+      </c>
+    </row>
+    <row r="36" spans="1:37" ht="12" customHeight="1">
       <c r="A36" s="1" t="s">
-        <v>42</v>
-[...12 lines deleted...]
-      <c r="M36" s="9"/>
+        <v>33</v>
+      </c>
+      <c r="B36" s="7"/>
+      <c r="C36" s="7"/>
+      <c r="D36" s="7"/>
+      <c r="E36" s="7"/>
+      <c r="F36" s="7"/>
+      <c r="G36" s="7"/>
+      <c r="H36" s="8"/>
+      <c r="I36" s="7"/>
+      <c r="J36" s="8"/>
+      <c r="K36" s="8"/>
+      <c r="L36" s="8"/>
+      <c r="M36" s="8"/>
       <c r="N36" s="1">
         <v>-25</v>
       </c>
-      <c r="O36" s="10">
+      <c r="O36" s="9">
         <v>-36</v>
       </c>
       <c r="P36" s="1">
         <v>-24</v>
       </c>
-      <c r="Q36" s="10">
+      <c r="Q36" s="9">
         <v>-42</v>
       </c>
-      <c r="R36" s="10">
+      <c r="R36" s="9">
         <v>-23</v>
       </c>
-      <c r="S36" s="10">
+      <c r="S36" s="9">
         <v>-27</v>
       </c>
-      <c r="T36" s="10">
+      <c r="T36" s="9">
         <v>-42</v>
       </c>
-      <c r="U36" s="10">
+      <c r="U36" s="9">
         <v>-21</v>
       </c>
-      <c r="V36" s="10">
+      <c r="V36" s="9">
         <v>-28</v>
       </c>
-      <c r="W36" s="10">
+      <c r="W36" s="9">
         <v>-25</v>
       </c>
-      <c r="X36" s="10">
+      <c r="X36" s="9">
         <v>-44</v>
       </c>
-      <c r="Y36" s="10">
+      <c r="Y36" s="9">
         <v>-23</v>
       </c>
-      <c r="Z36" s="10">
+      <c r="Z36" s="9">
         <v>-25</v>
       </c>
-      <c r="AA36" s="10">
+      <c r="AA36" s="9">
         <v>-12</v>
       </c>
-      <c r="AB36" s="10">
+      <c r="AB36" s="9">
         <v>-18</v>
       </c>
-      <c r="AC36" s="10">
+      <c r="AC36" s="9">
         <v>-28</v>
       </c>
-      <c r="AD36" s="10">
+      <c r="AD36" s="9">
         <v>-34</v>
       </c>
-      <c r="AE36" s="10">
+      <c r="AE36" s="9">
         <v>-34</v>
       </c>
-      <c r="AF36" s="10">
+      <c r="AF36" s="9">
         <v>-32</v>
       </c>
-      <c r="AG36" s="10">
+      <c r="AG36" s="9">
         <v>-23</v>
       </c>
-      <c r="AH36" s="10">
+      <c r="AH36" s="9">
         <v>-50</v>
       </c>
-      <c r="AI36" s="54">
+      <c r="AI36" s="41">
         <v>-32</v>
       </c>
-      <c r="AJ36" s="75">
+      <c r="AJ36" s="41">
         <v>-27</v>
       </c>
-    </row>
-    <row r="37" spans="1:36" ht="12" customHeight="1">
+      <c r="AK36" s="41">
+        <v>-51</v>
+      </c>
+    </row>
+    <row r="37" spans="1:37" ht="12" customHeight="1">
       <c r="A37" s="1" t="s">
-        <v>44</v>
-[...12 lines deleted...]
-      <c r="M37" s="9"/>
+        <v>34</v>
+      </c>
+      <c r="B37" s="7"/>
+      <c r="C37" s="7"/>
+      <c r="D37" s="7"/>
+      <c r="E37" s="7"/>
+      <c r="F37" s="7"/>
+      <c r="G37" s="7"/>
+      <c r="H37" s="8"/>
+      <c r="I37" s="7"/>
+      <c r="J37" s="8"/>
+      <c r="K37" s="8"/>
+      <c r="L37" s="8"/>
+      <c r="M37" s="8"/>
       <c r="N37" s="1">
         <v>20</v>
       </c>
-      <c r="O37" s="10">
+      <c r="O37" s="9">
         <v>6</v>
       </c>
       <c r="P37" s="1">
         <v>23</v>
       </c>
-      <c r="Q37" s="10">
+      <c r="Q37" s="9">
         <v>13</v>
       </c>
-      <c r="R37" s="10">
+      <c r="R37" s="9">
         <v>14</v>
       </c>
-      <c r="S37" s="10">
+      <c r="S37" s="9">
         <v>6</v>
       </c>
-      <c r="T37" s="10">
+      <c r="T37" s="9">
         <v>6</v>
       </c>
-      <c r="U37" s="10">
+      <c r="U37" s="9">
         <v>16</v>
       </c>
-      <c r="V37" s="10">
+      <c r="V37" s="9">
         <v>7</v>
       </c>
-      <c r="W37" s="10">
+      <c r="W37" s="9">
         <v>12</v>
       </c>
-      <c r="X37" s="10">
+      <c r="X37" s="9">
         <v>8</v>
       </c>
-      <c r="Y37" s="10">
+      <c r="Y37" s="9">
         <v>23</v>
       </c>
-      <c r="Z37" s="10">
+      <c r="Z37" s="9">
         <v>8</v>
       </c>
-      <c r="AA37" s="10">
+      <c r="AA37" s="9">
         <v>-7</v>
       </c>
-      <c r="AB37" s="10">
+      <c r="AB37" s="9">
         <v>10</v>
       </c>
-      <c r="AC37" s="10">
+      <c r="AC37" s="9">
         <v>12</v>
       </c>
-      <c r="AD37" s="10">
+      <c r="AD37" s="9">
         <v>2</v>
       </c>
-      <c r="AE37" s="10">
+      <c r="AE37" s="9">
         <v>10</v>
       </c>
-      <c r="AF37" s="10">
+      <c r="AF37" s="9">
         <v>7</v>
       </c>
-      <c r="AG37" s="10">
+      <c r="AG37" s="9">
         <v>5</v>
       </c>
-      <c r="AH37" s="10">
+      <c r="AH37" s="9">
         <v>9</v>
       </c>
-      <c r="AI37" s="54">
+      <c r="AI37" s="41">
         <v>12</v>
       </c>
-      <c r="AJ37" s="75">
+      <c r="AJ37" s="41">
         <v>12</v>
       </c>
-    </row>
-    <row r="38" spans="1:36" ht="12" customHeight="1">
+      <c r="AK37" s="41">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="38" spans="1:37" ht="12" customHeight="1">
       <c r="A38" s="1" t="s">
-        <v>55</v>
-[...12 lines deleted...]
-      <c r="M38" s="9"/>
+        <v>42</v>
+      </c>
+      <c r="B38" s="7"/>
+      <c r="C38" s="7"/>
+      <c r="D38" s="7"/>
+      <c r="E38" s="7"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="8"/>
+      <c r="I38" s="7"/>
+      <c r="J38" s="8"/>
+      <c r="K38" s="8"/>
+      <c r="L38" s="8"/>
+      <c r="M38" s="8"/>
       <c r="N38" s="1">
         <v>-20</v>
       </c>
-      <c r="O38" s="10">
+      <c r="O38" s="9">
         <v>-15</v>
       </c>
       <c r="P38" s="1">
         <v>-14</v>
       </c>
-      <c r="Q38" s="10">
+      <c r="Q38" s="9">
         <v>-18</v>
       </c>
-      <c r="R38" s="10">
+      <c r="R38" s="9">
         <v>-20</v>
       </c>
-      <c r="S38" s="10">
+      <c r="S38" s="9">
         <v>-13</v>
       </c>
-      <c r="T38" s="10">
+      <c r="T38" s="9">
         <v>-10</v>
       </c>
-      <c r="U38" s="10">
+      <c r="U38" s="9">
         <v>-17</v>
       </c>
-      <c r="V38" s="10">
+      <c r="V38" s="9">
         <v>-14</v>
       </c>
-      <c r="W38" s="10">
+      <c r="W38" s="9">
         <v>-24</v>
       </c>
-      <c r="X38" s="10">
+      <c r="X38" s="9">
         <v>-4</v>
       </c>
-      <c r="Y38" s="10">
+      <c r="Y38" s="9">
         <v>-15</v>
       </c>
-      <c r="Z38" s="10">
+      <c r="Z38" s="9">
         <v>-8</v>
       </c>
-      <c r="AA38" s="10">
+      <c r="AA38" s="9">
         <v>-9</v>
       </c>
-      <c r="AB38" s="10">
+      <c r="AB38" s="9">
         <v>-11</v>
       </c>
-      <c r="AC38" s="10">
+      <c r="AC38" s="9">
         <v>-19</v>
       </c>
-      <c r="AD38" s="10">
+      <c r="AD38" s="9">
         <v>-22</v>
       </c>
-      <c r="AE38" s="10">
+      <c r="AE38" s="9">
         <v>-15</v>
       </c>
-      <c r="AF38" s="10">
+      <c r="AF38" s="9">
         <v>-11</v>
       </c>
-      <c r="AG38" s="10">
+      <c r="AG38" s="9">
         <v>-19</v>
       </c>
-      <c r="AH38" s="10">
+      <c r="AH38" s="9">
         <v>-16</v>
       </c>
-      <c r="AI38" s="54">
+      <c r="AI38" s="41">
         <v>-17</v>
       </c>
-      <c r="AJ38" s="75">
+      <c r="AJ38" s="41">
         <v>-11</v>
       </c>
-    </row>
-    <row r="39" spans="1:36" ht="12" customHeight="1">
+      <c r="AK38" s="41">
+        <v>-2</v>
+      </c>
+    </row>
+    <row r="39" spans="1:37" ht="12" customHeight="1">
       <c r="A39" s="1" t="s">
-        <v>47</v>
-[...12 lines deleted...]
-      <c r="M39" s="9"/>
+        <v>36</v>
+      </c>
+      <c r="B39" s="7"/>
+      <c r="C39" s="7"/>
+      <c r="D39" s="7"/>
+      <c r="E39" s="7"/>
+      <c r="F39" s="7"/>
+      <c r="G39" s="7"/>
+      <c r="H39" s="8"/>
+      <c r="I39" s="7"/>
+      <c r="J39" s="8"/>
+      <c r="K39" s="8"/>
+      <c r="L39" s="8"/>
+      <c r="M39" s="8"/>
       <c r="N39" s="1">
         <v>7</v>
       </c>
-      <c r="O39" s="10">
+      <c r="O39" s="9">
         <v>1</v>
       </c>
       <c r="P39" s="1">
         <v>7</v>
       </c>
-      <c r="Q39" s="10">
+      <c r="Q39" s="9">
         <v>3</v>
       </c>
-      <c r="R39" s="10">
+      <c r="R39" s="9">
         <v>6</v>
       </c>
-      <c r="S39" s="10">
+      <c r="S39" s="9">
         <v>1</v>
       </c>
-      <c r="T39" s="10"/>
-      <c r="U39" s="10">
+      <c r="T39" s="9"/>
+      <c r="U39" s="9">
         <v>-8</v>
       </c>
-      <c r="V39" s="10">
+      <c r="V39" s="9">
         <v>10</v>
       </c>
-      <c r="W39" s="10">
+      <c r="W39" s="9">
         <v>2</v>
       </c>
-      <c r="X39" s="10">
+      <c r="X39" s="9">
         <v>3</v>
       </c>
-      <c r="Y39" s="10">
+      <c r="Y39" s="9">
         <v>-4</v>
       </c>
-      <c r="Z39" s="10">
+      <c r="Z39" s="9">
         <v>-2</v>
       </c>
-      <c r="AA39" s="10">
+      <c r="AA39" s="9">
         <v>3</v>
       </c>
-      <c r="AB39" s="10">
+      <c r="AB39" s="9">
         <v>6</v>
       </c>
-      <c r="AC39" s="10">
+      <c r="AC39" s="9">
         <v>-2</v>
       </c>
-      <c r="AD39" s="10">
+      <c r="AD39" s="9">
         <v>-7</v>
       </c>
-      <c r="AE39" s="10">
+      <c r="AE39" s="9">
         <v>-9</v>
       </c>
-      <c r="AF39" s="10">
+      <c r="AF39" s="9">
         <v>-5</v>
       </c>
-      <c r="AG39" s="10">
+      <c r="AG39" s="9">
         <v>-3</v>
       </c>
-      <c r="AH39" s="10">
+      <c r="AH39" s="9">
         <v>2</v>
       </c>
-      <c r="AI39" s="54">
+      <c r="AI39" s="41">
         <v>10</v>
       </c>
-      <c r="AJ39" s="75">
+      <c r="AJ39" s="41">
         <v>-8</v>
       </c>
-    </row>
-    <row r="40" spans="1:36" ht="12" customHeight="1">
+      <c r="AK39" s="41"/>
+    </row>
+    <row r="40" spans="1:37" ht="12" customHeight="1">
       <c r="A40" s="1" t="s">
-        <v>48</v>
-[...12 lines deleted...]
-      <c r="M40" s="8"/>
+        <v>37</v>
+      </c>
+      <c r="B40" s="7"/>
+      <c r="C40" s="7"/>
+      <c r="D40" s="7"/>
+      <c r="E40" s="7"/>
+      <c r="F40" s="7"/>
+      <c r="G40" s="7"/>
+      <c r="H40" s="7"/>
+      <c r="I40" s="7"/>
+      <c r="J40" s="7"/>
+      <c r="K40" s="7"/>
+      <c r="L40" s="7"/>
+      <c r="M40" s="7"/>
       <c r="N40" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="O40" s="10">
+      <c r="O40" s="9">
         <v>0</v>
       </c>
       <c r="P40" s="1">
         <v>3</v>
       </c>
-      <c r="Q40" s="10">
+      <c r="Q40" s="9">
         <v>-1</v>
       </c>
-      <c r="R40" s="10">
+      <c r="R40" s="9">
         <v>5</v>
       </c>
-      <c r="S40" s="10">
+      <c r="S40" s="9">
         <v>1</v>
       </c>
-      <c r="T40" s="10">
+      <c r="T40" s="9">
         <v>1</v>
       </c>
-      <c r="U40" s="10">
+      <c r="U40" s="9">
         <v>-3</v>
       </c>
-      <c r="V40" s="10">
+      <c r="V40" s="9">
         <v>4</v>
       </c>
-      <c r="W40" s="10">
+      <c r="W40" s="9">
         <v>4</v>
       </c>
-      <c r="X40" s="10">
+      <c r="X40" s="9">
         <v>2</v>
       </c>
-      <c r="Y40" s="10">
+      <c r="Y40" s="9">
         <v>-2</v>
       </c>
-      <c r="Z40" s="10">
+      <c r="Z40" s="9">
         <v>-3</v>
       </c>
-      <c r="AA40" s="10">
+      <c r="AA40" s="9">
         <v>2</v>
       </c>
-      <c r="AB40" s="10">
+      <c r="AB40" s="9">
         <v>-2</v>
       </c>
-      <c r="AC40" s="10">
+      <c r="AC40" s="9">
         <v>7</v>
       </c>
-      <c r="AD40" s="10">
+      <c r="AD40" s="9">
         <v>-3</v>
       </c>
-      <c r="AE40" s="10">
+      <c r="AE40" s="9">
         <v>-5</v>
       </c>
-      <c r="AF40" s="10">
+      <c r="AF40" s="9">
         <v>2</v>
       </c>
-      <c r="AG40" s="10">
+      <c r="AG40" s="9">
         <v>1</v>
       </c>
-      <c r="AH40" s="10">
+      <c r="AH40" s="9">
         <v>-6</v>
       </c>
-      <c r="AI40" s="54">
+      <c r="AI40" s="41">
         <v>2</v>
       </c>
-      <c r="AJ40" s="75">
+      <c r="AJ40" s="41">
         <v>-5</v>
       </c>
-    </row>
-    <row r="41" spans="1:36" ht="12" customHeight="1">
+      <c r="AK40" s="41">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="41" spans="1:37" ht="12" customHeight="1">
       <c r="A41" s="1" t="s">
-        <v>56</v>
-[...12 lines deleted...]
-      <c r="M41" s="8"/>
+        <v>43</v>
+      </c>
+      <c r="B41" s="7"/>
+      <c r="C41" s="7"/>
+      <c r="D41" s="7"/>
+      <c r="E41" s="7"/>
+      <c r="F41" s="7"/>
+      <c r="G41" s="7"/>
+      <c r="H41" s="7"/>
+      <c r="I41" s="7"/>
+      <c r="J41" s="7"/>
+      <c r="K41" s="7"/>
+      <c r="L41" s="7"/>
+      <c r="M41" s="7"/>
       <c r="N41" s="1">
         <v>-3</v>
       </c>
-      <c r="O41" s="10">
+      <c r="O41" s="9">
         <v>3</v>
       </c>
       <c r="P41" s="1">
         <v>2</v>
       </c>
-      <c r="Q41" s="10">
+      <c r="Q41" s="9">
         <v>1</v>
       </c>
-      <c r="R41" s="10">
+      <c r="R41" s="9">
         <v>1</v>
       </c>
-      <c r="S41" s="10">
+      <c r="S41" s="9">
         <v>2</v>
       </c>
-      <c r="T41" s="10">
+      <c r="T41" s="9">
         <v>-2</v>
       </c>
-      <c r="U41" s="10">
+      <c r="U41" s="9">
         <v>3</v>
       </c>
-      <c r="V41" s="10"/>
-      <c r="W41" s="10" t="s">
+      <c r="V41" s="9"/>
+      <c r="W41" s="9" t="s">
         <v>26</v>
       </c>
-      <c r="X41" s="10">
+      <c r="X41" s="9">
         <v>-2</v>
       </c>
-      <c r="Y41" s="10">
+      <c r="Y41" s="9">
         <v>7</v>
       </c>
-      <c r="Z41" s="10">
+      <c r="Z41" s="9">
         <v>-9</v>
       </c>
-      <c r="AA41" s="10">
+      <c r="AA41" s="9">
         <v>-4</v>
       </c>
-      <c r="AB41" s="10">
+      <c r="AB41" s="9">
         <v>2</v>
       </c>
-      <c r="AC41" s="10">
+      <c r="AC41" s="9">
         <v>-1</v>
       </c>
-      <c r="AD41" s="10">
+      <c r="AD41" s="9">
         <v>4</v>
       </c>
-      <c r="AE41" s="10">
+      <c r="AE41" s="9">
         <v>2</v>
       </c>
-      <c r="AF41" s="10">
+      <c r="AF41" s="9">
         <v>6</v>
       </c>
-      <c r="AG41" s="10">
+      <c r="AG41" s="9">
         <v>-7</v>
       </c>
-      <c r="AH41" s="10">
+      <c r="AH41" s="9">
         <v>-6</v>
       </c>
-      <c r="AI41" s="54">
+      <c r="AI41" s="41">
         <v>1</v>
       </c>
-      <c r="AJ41" s="75">
+      <c r="AJ41" s="41">
         <v>1</v>
       </c>
-    </row>
-    <row r="42" spans="1:36" ht="12" customHeight="1">
+      <c r="AK41" s="41">
+        <v>-4</v>
+      </c>
+    </row>
+    <row r="42" spans="1:37" ht="12" customHeight="1">
       <c r="A42" s="1" t="s">
-        <v>57</v>
-[...12 lines deleted...]
-      <c r="M42" s="9"/>
+        <v>44</v>
+      </c>
+      <c r="B42" s="7"/>
+      <c r="C42" s="7"/>
+      <c r="D42" s="7"/>
+      <c r="E42" s="7"/>
+      <c r="F42" s="7"/>
+      <c r="G42" s="7"/>
+      <c r="H42" s="8"/>
+      <c r="I42" s="7"/>
+      <c r="J42" s="8"/>
+      <c r="K42" s="8"/>
+      <c r="L42" s="8"/>
+      <c r="M42" s="8"/>
       <c r="N42" s="1">
         <v>-5</v>
       </c>
-      <c r="O42" s="10">
+      <c r="O42" s="9">
         <v>-1</v>
       </c>
       <c r="P42" s="1">
         <v>-2</v>
       </c>
-      <c r="Q42" s="10">
+      <c r="Q42" s="9">
         <v>-1</v>
       </c>
-      <c r="R42" s="10">
+      <c r="R42" s="9">
         <v>3</v>
       </c>
-      <c r="S42" s="10">
+      <c r="S42" s="9">
         <v>-1</v>
       </c>
-      <c r="T42" s="10">
+      <c r="T42" s="9">
         <v>-2</v>
       </c>
-      <c r="U42" s="10"/>
-      <c r="V42" s="10">
+      <c r="U42" s="9"/>
+      <c r="V42" s="9">
         <v>-3</v>
       </c>
-      <c r="W42" s="10">
+      <c r="W42" s="9">
         <v>-1</v>
       </c>
-      <c r="X42" s="10">
+      <c r="X42" s="9">
         <v>-3</v>
       </c>
-      <c r="Y42" s="10">
+      <c r="Y42" s="9">
         <v>1</v>
       </c>
-      <c r="Z42" s="10">
+      <c r="Z42" s="9">
         <v>-3</v>
       </c>
-      <c r="AA42" s="10">
+      <c r="AA42" s="9">
         <v>-6</v>
       </c>
-      <c r="AB42" s="10">
+      <c r="AB42" s="9">
         <v>-9</v>
       </c>
-      <c r="AC42" s="10">
+      <c r="AC42" s="9">
         <v>-2</v>
       </c>
-      <c r="AD42" s="10">
+      <c r="AD42" s="9">
         <v>-3</v>
       </c>
-      <c r="AE42" s="10">
+      <c r="AE42" s="9">
         <v>-3</v>
       </c>
-      <c r="AF42" s="10" t="s">
+      <c r="AF42" s="9" t="s">
         <v>26</v>
       </c>
-      <c r="AG42" s="10">
+      <c r="AG42" s="9">
         <v>-9</v>
       </c>
-      <c r="AH42" s="10">
+      <c r="AH42" s="9">
         <v>-6</v>
       </c>
-      <c r="AI42" s="54">
+      <c r="AI42" s="41">
         <v>-6</v>
       </c>
-      <c r="AJ42" s="75">
+      <c r="AJ42" s="41">
         <v>-9</v>
       </c>
-    </row>
-    <row r="43" spans="1:36" ht="12" customHeight="1">
+      <c r="AK42" s="41">
+        <v>-2</v>
+      </c>
+    </row>
+    <row r="43" spans="1:37" ht="12" customHeight="1">
       <c r="A43" s="1" t="s">
-        <v>49</v>
-[...12 lines deleted...]
-      <c r="M43" s="9"/>
+        <v>38</v>
+      </c>
+      <c r="B43" s="7"/>
+      <c r="C43" s="7"/>
+      <c r="D43" s="7"/>
+      <c r="E43" s="7"/>
+      <c r="F43" s="7"/>
+      <c r="G43" s="7"/>
+      <c r="H43" s="8"/>
+      <c r="I43" s="7"/>
+      <c r="J43" s="8"/>
+      <c r="K43" s="8"/>
+      <c r="L43" s="8"/>
+      <c r="M43" s="8"/>
       <c r="N43" s="1">
         <v>18</v>
       </c>
-      <c r="O43" s="10">
+      <c r="O43" s="9">
         <v>24</v>
       </c>
       <c r="P43" s="1">
         <v>9</v>
       </c>
-      <c r="Q43" s="10">
+      <c r="Q43" s="9">
         <v>16</v>
       </c>
-      <c r="R43" s="10">
+      <c r="R43" s="9">
         <v>12</v>
       </c>
-      <c r="S43" s="10">
+      <c r="S43" s="9">
         <v>9</v>
       </c>
-      <c r="T43" s="10">
+      <c r="T43" s="9">
         <v>13</v>
       </c>
-      <c r="U43" s="10">
+      <c r="U43" s="9">
         <v>15</v>
       </c>
-      <c r="V43" s="10">
+      <c r="V43" s="9">
         <v>16</v>
       </c>
-      <c r="W43" s="10">
+      <c r="W43" s="9">
         <v>3</v>
       </c>
-      <c r="X43" s="10">
+      <c r="X43" s="9">
         <v>10</v>
       </c>
-      <c r="Y43" s="10">
+      <c r="Y43" s="9">
         <v>8</v>
       </c>
-      <c r="Z43" s="10">
+      <c r="Z43" s="9">
         <v>15</v>
       </c>
-      <c r="AA43" s="10">
+      <c r="AA43" s="9">
         <v>7</v>
       </c>
-      <c r="AB43" s="10">
+      <c r="AB43" s="9">
         <v>23</v>
       </c>
-      <c r="AC43" s="10">
+      <c r="AC43" s="9">
         <v>9</v>
       </c>
-      <c r="AD43" s="10">
+      <c r="AD43" s="9">
         <v>6</v>
       </c>
-      <c r="AE43" s="10" t="s">
+      <c r="AE43" s="9" t="s">
         <v>26</v>
       </c>
-      <c r="AF43" s="10">
+      <c r="AF43" s="9">
         <v>11</v>
       </c>
-      <c r="AG43" s="10">
+      <c r="AG43" s="9">
         <v>6</v>
       </c>
-      <c r="AH43" s="10">
+      <c r="AH43" s="9">
         <v>12</v>
       </c>
-      <c r="AI43" s="54">
+      <c r="AI43" s="41">
         <v>10</v>
       </c>
-      <c r="AJ43" s="75">
+      <c r="AJ43" s="41">
         <v>6</v>
       </c>
-    </row>
-    <row r="44" spans="1:36" ht="12" customHeight="1">
+      <c r="AK43" s="41">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="44" spans="1:37" ht="12" customHeight="1">
       <c r="A44" s="1" t="s">
-        <v>50</v>
-[...12 lines deleted...]
-      <c r="M44" s="9"/>
+        <v>39</v>
+      </c>
+      <c r="B44" s="7"/>
+      <c r="C44" s="7"/>
+      <c r="D44" s="7"/>
+      <c r="E44" s="7"/>
+      <c r="F44" s="7"/>
+      <c r="G44" s="7"/>
+      <c r="H44" s="8"/>
+      <c r="I44" s="7"/>
+      <c r="J44" s="8"/>
+      <c r="K44" s="8"/>
+      <c r="L44" s="8"/>
+      <c r="M44" s="8"/>
       <c r="N44" s="1">
         <v>11</v>
       </c>
-      <c r="O44" s="10">
+      <c r="O44" s="9">
         <v>13</v>
       </c>
       <c r="P44" s="1">
         <v>9</v>
       </c>
-      <c r="Q44" s="10">
+      <c r="Q44" s="9">
         <v>19</v>
       </c>
-      <c r="R44" s="10">
+      <c r="R44" s="9">
         <v>5</v>
       </c>
-      <c r="S44" s="10">
+      <c r="S44" s="9">
         <v>14</v>
       </c>
-      <c r="T44" s="10">
+      <c r="T44" s="9">
         <v>6</v>
       </c>
-      <c r="U44" s="10">
+      <c r="U44" s="9">
         <v>-2</v>
       </c>
-      <c r="V44" s="10">
+      <c r="V44" s="9">
         <v>2</v>
       </c>
-      <c r="W44" s="10">
+      <c r="W44" s="9">
         <v>11</v>
       </c>
-      <c r="X44" s="10">
+      <c r="X44" s="9">
         <v>10</v>
       </c>
-      <c r="Y44" s="10">
+      <c r="Y44" s="9">
         <v>-5</v>
       </c>
-      <c r="Z44" s="10">
+      <c r="Z44" s="9">
         <v>12</v>
       </c>
-      <c r="AA44" s="10">
+      <c r="AA44" s="9">
         <v>-9</v>
       </c>
-      <c r="AB44" s="10">
+      <c r="AB44" s="9">
         <v>19</v>
       </c>
-      <c r="AC44" s="10">
+      <c r="AC44" s="9">
         <v>-8</v>
       </c>
-      <c r="AD44" s="10">
+      <c r="AD44" s="9">
         <v>-7</v>
       </c>
-      <c r="AE44" s="10">
+      <c r="AE44" s="9">
         <v>-4</v>
       </c>
-      <c r="AF44" s="10">
+      <c r="AF44" s="9">
         <v>10</v>
       </c>
-      <c r="AG44" s="10">
+      <c r="AG44" s="9">
         <v>4</v>
       </c>
-      <c r="AH44" s="10">
+      <c r="AH44" s="9">
         <v>-9</v>
       </c>
-      <c r="AI44" s="54">
+      <c r="AI44" s="41">
         <v>14</v>
       </c>
-      <c r="AJ44" s="75">
+      <c r="AJ44" s="41">
         <v>-2</v>
       </c>
-    </row>
-    <row r="45" spans="1:36" ht="12" customHeight="1">
+      <c r="AK44" s="41">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="45" spans="1:37" ht="12" customHeight="1">
       <c r="A45" s="1" t="s">
-        <v>58</v>
-[...12 lines deleted...]
-      <c r="M45" s="9"/>
+        <v>45</v>
+      </c>
+      <c r="B45" s="7"/>
+      <c r="C45" s="7"/>
+      <c r="D45" s="7"/>
+      <c r="E45" s="7"/>
+      <c r="F45" s="7"/>
+      <c r="G45" s="7"/>
+      <c r="H45" s="8"/>
+      <c r="I45" s="7"/>
+      <c r="J45" s="8"/>
+      <c r="K45" s="8"/>
+      <c r="L45" s="8"/>
+      <c r="M45" s="8"/>
       <c r="N45" s="1">
         <v>-2</v>
       </c>
-      <c r="O45" s="10">
+      <c r="O45" s="9">
         <v>3</v>
       </c>
       <c r="P45" s="1">
         <v>0</v>
       </c>
-      <c r="Q45" s="10">
+      <c r="Q45" s="9">
         <v>-4</v>
       </c>
-      <c r="R45" s="10">
+      <c r="R45" s="9">
         <v>0</v>
       </c>
-      <c r="S45" s="10">
+      <c r="S45" s="9">
         <v>-14</v>
       </c>
-      <c r="T45" s="10">
+      <c r="T45" s="9">
         <v>-3</v>
       </c>
-      <c r="U45" s="10">
+      <c r="U45" s="9">
         <v>3</v>
       </c>
-      <c r="V45" s="10">
+      <c r="V45" s="9">
         <v>-5</v>
       </c>
-      <c r="W45" s="10">
+      <c r="W45" s="9">
         <v>6</v>
       </c>
-      <c r="X45" s="10">
+      <c r="X45" s="9">
         <v>-3</v>
       </c>
-      <c r="Y45" s="10">
+      <c r="Y45" s="9">
         <v>-6</v>
       </c>
-      <c r="Z45" s="10">
+      <c r="Z45" s="9">
         <v>-2</v>
       </c>
-      <c r="AA45" s="10">
+      <c r="AA45" s="9">
         <v>-4</v>
       </c>
-      <c r="AB45" s="10"/>
-      <c r="AC45" s="10">
+      <c r="AB45" s="9"/>
+      <c r="AC45" s="9">
         <v>-6</v>
       </c>
-      <c r="AD45" s="10" t="s">
+      <c r="AD45" s="9" t="s">
         <v>26</v>
       </c>
-      <c r="AE45" s="10">
+      <c r="AE45" s="9">
         <v>-3</v>
       </c>
-      <c r="AF45" s="10">
+      <c r="AF45" s="9">
         <v>-2</v>
       </c>
-      <c r="AG45" s="10">
+      <c r="AG45" s="9">
         <v>-1</v>
       </c>
-      <c r="AH45" s="10">
+      <c r="AH45" s="9">
         <v>4</v>
       </c>
-      <c r="AI45" s="54">
+      <c r="AI45" s="41">
         <v>-6</v>
       </c>
-      <c r="AJ45" s="75">
+      <c r="AJ45" s="41">
         <v>-13</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="N46" s="17">
+      <c r="AK45" s="41">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="46" spans="1:37" ht="12" customHeight="1">
+      <c r="A46" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="B46" s="10"/>
+      <c r="C46" s="10"/>
+      <c r="D46" s="10"/>
+      <c r="E46" s="10"/>
+      <c r="F46" s="10"/>
+      <c r="G46" s="10"/>
+      <c r="H46" s="11"/>
+      <c r="I46" s="10"/>
+      <c r="J46" s="11"/>
+      <c r="K46" s="11"/>
+      <c r="L46" s="11"/>
+      <c r="M46" s="11"/>
+      <c r="N46" s="16">
         <v>-15</v>
       </c>
-      <c r="O46" s="13">
+      <c r="O46" s="12">
         <v>-12</v>
       </c>
-      <c r="P46" s="17">
+      <c r="P46" s="16">
         <v>-21</v>
       </c>
-      <c r="Q46" s="13">
+      <c r="Q46" s="12">
         <v>-12</v>
       </c>
-      <c r="R46" s="13">
+      <c r="R46" s="12">
         <v>-17</v>
       </c>
-      <c r="S46" s="13">
+      <c r="S46" s="12">
         <v>-26</v>
       </c>
-      <c r="T46" s="13">
+      <c r="T46" s="12">
         <v>-9</v>
       </c>
-      <c r="U46" s="13">
+      <c r="U46" s="12">
         <v>-23</v>
       </c>
-      <c r="V46" s="13">
+      <c r="V46" s="12">
         <v>-11</v>
       </c>
-      <c r="W46" s="13">
+      <c r="W46" s="12">
         <v>-10</v>
       </c>
-      <c r="X46" s="13">
+      <c r="X46" s="12">
         <v>-14</v>
       </c>
-      <c r="Y46" s="13">
+      <c r="Y46" s="12">
         <v>-14</v>
       </c>
-      <c r="Z46" s="13">
+      <c r="Z46" s="12">
         <v>-20</v>
       </c>
-      <c r="AA46" s="13">
+      <c r="AA46" s="12">
         <v>-25</v>
       </c>
-      <c r="AB46" s="13">
+      <c r="AB46" s="12">
         <v>-27</v>
       </c>
-      <c r="AC46" s="13">
+      <c r="AC46" s="12">
         <v>-12</v>
       </c>
-      <c r="AD46" s="13">
+      <c r="AD46" s="12">
         <v>-9</v>
       </c>
-      <c r="AE46" s="13">
+      <c r="AE46" s="12">
         <v>-5</v>
       </c>
-      <c r="AF46" s="13">
+      <c r="AF46" s="12">
         <v>-17</v>
       </c>
-      <c r="AG46" s="13">
+      <c r="AG46" s="12">
         <v>-19</v>
       </c>
-      <c r="AH46" s="13">
+      <c r="AH46" s="12">
         <v>-19</v>
       </c>
-      <c r="AI46" s="55">
+      <c r="AI46" s="42">
         <v>-20</v>
       </c>
-      <c r="AJ46" s="55">
+      <c r="AJ46" s="42">
         <v>-11</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A47" s="14" t="s">
+      <c r="AK46" s="42">
+        <v>-21</v>
+      </c>
+    </row>
+    <row r="47" spans="1:37">
+      <c r="A47" s="13" t="s">
         <v>25</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="T32:AG32"/>
     <mergeCell ref="AF8:AQ8"/>
     <mergeCell ref="T6:AQ6"/>
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="B8:M8"/>
     <mergeCell ref="T8:AE8"/>
     <mergeCell ref="N8:S8"/>
     <mergeCell ref="T10:AG10"/>
     <mergeCell ref="T25:AG25"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
-  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
-  <dimension ref="A3:AQ40"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
+  <dimension ref="A1:BF48"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="A3" sqref="A3:AQ3"/>
+    <sheetView topLeftCell="AE4" workbookViewId="0">
+      <selection activeCell="AK12" sqref="AK12:AK47"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="26.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="3" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="8.42578125" style="1" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="8.28515625" style="1" hidden="1" customWidth="1"/>
-    <col min="7" max="13" width="0" style="1" hidden="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="29" max="16384" width="9.140625" style="1"/>
+    <col min="7" max="19" width="0" style="1" hidden="1" customWidth="1"/>
+    <col min="20" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:43" ht="12.75">
-      <c r="A3" s="56" t="s">
+    <row r="1" spans="1:58" ht="12" customHeight="1"/>
+    <row r="2" spans="1:58" ht="12" customHeight="1"/>
+    <row r="3" spans="1:58" ht="12" customHeight="1"/>
+    <row r="4" spans="1:58" ht="12" customHeight="1"/>
+    <row r="5" spans="1:58" ht="12" customHeight="1"/>
+    <row r="6" spans="1:58" ht="12" customHeight="1"/>
+    <row r="7" spans="1:58" ht="13.15" customHeight="1">
+      <c r="A7" s="32" t="s">
+        <v>47</v>
+      </c>
+      <c r="B7" s="32"/>
+      <c r="C7" s="32"/>
+      <c r="D7" s="32"/>
+      <c r="E7" s="32"/>
+      <c r="F7" s="32"/>
+      <c r="G7" s="32"/>
+      <c r="H7" s="32"/>
+      <c r="I7" s="32"/>
+      <c r="J7" s="32"/>
+      <c r="K7" s="32"/>
+      <c r="L7" s="32"/>
+      <c r="M7" s="32"/>
+      <c r="N7" s="32"/>
+      <c r="O7" s="32"/>
+      <c r="P7" s="32"/>
+      <c r="Q7" s="32"/>
+      <c r="R7" s="32"/>
+      <c r="S7" s="32"/>
+      <c r="T7" s="60" t="s">
+        <v>48</v>
+      </c>
+      <c r="U7" s="60"/>
+      <c r="V7" s="60"/>
+      <c r="W7" s="60"/>
+      <c r="X7" s="60"/>
+      <c r="Y7" s="60"/>
+      <c r="Z7" s="60"/>
+      <c r="AA7" s="60"/>
+      <c r="AB7" s="60"/>
+      <c r="AC7" s="60"/>
+      <c r="AD7" s="60"/>
+      <c r="AE7" s="60"/>
+      <c r="AF7" s="60"/>
+      <c r="AG7" s="60"/>
+      <c r="AH7" s="60"/>
+      <c r="AI7" s="60"/>
+      <c r="AJ7" s="60"/>
+      <c r="AK7" s="60"/>
+      <c r="AL7" s="60"/>
+      <c r="AM7" s="60"/>
+      <c r="AN7" s="60"/>
+      <c r="AO7" s="60"/>
+      <c r="AP7" s="60"/>
+      <c r="AQ7" s="60"/>
+      <c r="AR7" s="32"/>
+      <c r="AS7" s="32"/>
+      <c r="AT7" s="32"/>
+      <c r="AU7" s="32"/>
+      <c r="AV7" s="32"/>
+      <c r="AW7" s="32"/>
+      <c r="AX7" s="32"/>
+      <c r="AY7" s="32"/>
+      <c r="AZ7" s="32"/>
+      <c r="BA7" s="32"/>
+      <c r="BB7" s="32"/>
+      <c r="BC7" s="32"/>
+      <c r="BD7" s="32"/>
+      <c r="BE7" s="32"/>
+      <c r="BF7" s="32"/>
+    </row>
+    <row r="8" spans="1:58" ht="12.6" customHeight="1">
+      <c r="AD8" s="68"/>
+      <c r="AE8" s="68"/>
+      <c r="AP8" s="68" t="s">
+        <v>18</v>
+      </c>
+      <c r="AQ8" s="68"/>
+    </row>
+    <row r="9" spans="1:58">
+      <c r="A9" s="66"/>
+      <c r="B9" s="59">
+        <v>2021</v>
+      </c>
+      <c r="C9" s="63"/>
+      <c r="D9" s="63"/>
+      <c r="E9" s="63"/>
+      <c r="F9" s="63"/>
+      <c r="G9" s="63"/>
+      <c r="H9" s="63"/>
+      <c r="I9" s="63"/>
+      <c r="J9" s="63"/>
+      <c r="K9" s="63"/>
+      <c r="L9" s="63"/>
+      <c r="M9" s="63"/>
+      <c r="N9" s="63">
+        <v>2024</v>
+      </c>
+      <c r="O9" s="63"/>
+      <c r="P9" s="63"/>
+      <c r="Q9" s="63"/>
+      <c r="R9" s="63"/>
+      <c r="S9" s="63"/>
+      <c r="T9" s="58">
+        <v>2025</v>
+      </c>
+      <c r="U9" s="58"/>
+      <c r="V9" s="58"/>
+      <c r="W9" s="58"/>
+      <c r="X9" s="58"/>
+      <c r="Y9" s="58"/>
+      <c r="Z9" s="58"/>
+      <c r="AA9" s="58"/>
+      <c r="AB9" s="58"/>
+      <c r="AC9" s="58"/>
+      <c r="AD9" s="58"/>
+      <c r="AE9" s="59"/>
+      <c r="AF9" s="58">
+        <v>2026</v>
+      </c>
+      <c r="AG9" s="58"/>
+      <c r="AH9" s="58"/>
+      <c r="AI9" s="58"/>
+      <c r="AJ9" s="58"/>
+      <c r="AK9" s="58"/>
+      <c r="AL9" s="58"/>
+      <c r="AM9" s="58"/>
+      <c r="AN9" s="58"/>
+      <c r="AO9" s="58"/>
+      <c r="AP9" s="58"/>
+      <c r="AQ9" s="59"/>
+    </row>
+    <row r="10" spans="1:58" ht="18" customHeight="1">
+      <c r="A10" s="67"/>
+      <c r="B10" s="18" t="s">
+        <v>5</v>
+      </c>
+      <c r="C10" s="18" t="s">
+        <v>15</v>
+      </c>
+      <c r="D10" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="E10" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="F10" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="G10" s="19" t="s">
+        <v>11</v>
+      </c>
+      <c r="H10" s="19" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="J10" s="20" t="s">
+        <v>14</v>
+      </c>
+      <c r="K10" s="20" t="s">
+        <v>21</v>
+      </c>
+      <c r="L10" s="20" t="s">
+        <v>22</v>
+      </c>
+      <c r="M10" s="20" t="s">
+        <v>24</v>
+      </c>
+      <c r="N10" s="22" t="s">
+        <v>2</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="P10" s="22" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q10" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="R10" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="S10" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="T10" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="U10" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="V10" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="W10" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="X10" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y10" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="Z10" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="AA10" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="AB10" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="AC10" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="AD10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="AE10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="AF10" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="AG10" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="AH10" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="AI10" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="AJ10" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="AK10" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="AL10" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="AM10" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="AN10" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="AO10" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="AP10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="AQ10" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="11" spans="1:58" ht="12" customHeight="1">
+      <c r="A11" s="39"/>
+      <c r="B11" s="39"/>
+      <c r="C11" s="39"/>
+      <c r="D11" s="39"/>
+      <c r="E11" s="39"/>
+      <c r="F11" s="39"/>
+      <c r="G11" s="39"/>
+      <c r="H11" s="39"/>
+      <c r="I11" s="39"/>
+      <c r="J11" s="39"/>
+      <c r="K11" s="39"/>
+      <c r="L11" s="39"/>
+      <c r="M11" s="39"/>
+      <c r="N11" s="39"/>
+      <c r="O11" s="39"/>
+      <c r="P11" s="39"/>
+      <c r="Q11" s="39"/>
+      <c r="R11" s="39"/>
+      <c r="S11" s="39"/>
+      <c r="T11" s="69" t="s">
+        <v>9</v>
+      </c>
+      <c r="U11" s="69"/>
+      <c r="V11" s="69"/>
+      <c r="W11" s="69"/>
+      <c r="X11" s="69"/>
+      <c r="Y11" s="69"/>
+      <c r="Z11" s="69"/>
+      <c r="AA11" s="69"/>
+      <c r="AB11" s="69"/>
+      <c r="AC11" s="69"/>
+      <c r="AD11" s="69"/>
+      <c r="AE11" s="69"/>
+      <c r="AF11" s="69"/>
+      <c r="AG11" s="69"/>
+      <c r="AH11" s="39"/>
+      <c r="AI11" s="39"/>
+      <c r="AJ11" s="39"/>
+      <c r="AK11" s="39"/>
+      <c r="AL11" s="39"/>
+      <c r="AM11" s="39"/>
+      <c r="AN11" s="39"/>
+      <c r="AO11" s="39"/>
+      <c r="AP11" s="39"/>
+      <c r="AQ11" s="39"/>
+      <c r="AR11" s="36"/>
+      <c r="AS11" s="36"/>
+      <c r="AT11" s="36"/>
+      <c r="AU11" s="36"/>
+      <c r="AV11" s="36"/>
+      <c r="AW11" s="36"/>
+      <c r="AX11" s="36"/>
+      <c r="AY11" s="36"/>
+    </row>
+    <row r="12" spans="1:58" ht="12" customHeight="1">
+      <c r="A12" s="21" t="s">
+        <v>30</v>
+      </c>
+      <c r="B12" s="23"/>
+      <c r="C12" s="23"/>
+      <c r="D12" s="23"/>
+      <c r="E12" s="23"/>
+      <c r="F12" s="23"/>
+      <c r="G12" s="23"/>
+      <c r="H12" s="23"/>
+      <c r="I12" s="23"/>
+      <c r="J12" s="23"/>
+      <c r="K12" s="23"/>
+      <c r="L12" s="23"/>
+      <c r="M12" s="23"/>
+      <c r="N12" s="31">
+        <v>0</v>
+      </c>
+      <c r="O12" s="14">
+        <v>0.06</v>
+      </c>
+      <c r="P12" s="24">
+        <v>0.03</v>
+      </c>
+      <c r="Q12" s="14">
+        <v>-0.02</v>
+      </c>
+      <c r="R12" s="14">
+        <v>0.09</v>
+      </c>
+      <c r="S12" s="14">
+        <v>0.05</v>
+      </c>
+      <c r="T12" s="14">
+        <v>-1.98</v>
+      </c>
+      <c r="U12" s="14">
+        <v>-0.66</v>
+      </c>
+      <c r="V12" s="14">
+        <v>-0.43</v>
+      </c>
+      <c r="W12" s="14">
+        <v>-0.1</v>
+      </c>
+      <c r="X12" s="14">
+        <v>-0.2</v>
+      </c>
+      <c r="Y12" s="14">
+        <v>-0.09</v>
+      </c>
+      <c r="Z12" s="14">
+        <v>0.04</v>
+      </c>
+      <c r="AA12" s="14">
+        <v>0.02</v>
+      </c>
+      <c r="AB12" s="14">
+        <v>0.04</v>
+      </c>
+      <c r="AC12" s="14">
+        <v>-0.15</v>
+      </c>
+      <c r="AD12" s="14">
+        <v>-0.15</v>
+      </c>
+      <c r="AE12" s="14">
+        <v>-0.23</v>
+      </c>
+      <c r="AF12" s="14">
+        <v>-0.97</v>
+      </c>
+      <c r="AG12" s="14">
+        <v>-0.89</v>
+      </c>
+      <c r="AH12" s="14">
+        <v>-1.17</v>
+      </c>
+      <c r="AI12" s="14">
+        <v>-0.38</v>
+      </c>
+      <c r="AJ12" s="14">
+        <v>-0.39</v>
+      </c>
+      <c r="AK12" s="14">
+        <v>-0.31</v>
+      </c>
+    </row>
+    <row r="13" spans="1:58" ht="12" customHeight="1">
+      <c r="A13" s="17" t="s">
         <v>31</v>
-      </c>
-[...826 lines deleted...]
-        <v>45</v>
       </c>
       <c r="B13" s="25"/>
       <c r="C13" s="25"/>
       <c r="D13" s="25"/>
       <c r="E13" s="25"/>
       <c r="F13" s="25"/>
       <c r="G13" s="25"/>
       <c r="H13" s="26"/>
       <c r="I13" s="25"/>
       <c r="J13" s="26"/>
       <c r="K13" s="26"/>
       <c r="L13" s="26"/>
-      <c r="M13" s="27"/>
-[...93 lines deleted...]
-        <v>47</v>
+      <c r="M13" s="26"/>
+      <c r="N13" s="24">
+        <v>0.21</v>
+      </c>
+      <c r="O13" s="14">
+        <v>0.37</v>
+      </c>
+      <c r="P13" s="24">
+        <v>0.24</v>
+      </c>
+      <c r="Q13" s="14">
+        <v>0.15</v>
+      </c>
+      <c r="R13" s="14">
+        <v>0.36</v>
+      </c>
+      <c r="S13" s="14">
+        <v>0.23</v>
+      </c>
+      <c r="T13" s="14">
+        <v>-7.0000000000000007E-2</v>
+      </c>
+      <c r="U13" s="14">
+        <v>0.2</v>
+      </c>
+      <c r="V13" s="14">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="W13" s="14">
+        <v>0.47</v>
+      </c>
+      <c r="X13" s="14">
+        <v>0.16</v>
+      </c>
+      <c r="Y13" s="14">
+        <v>0.18</v>
+      </c>
+      <c r="Z13" s="14">
+        <v>0.38</v>
+      </c>
+      <c r="AA13" s="14">
+        <v>0.54</v>
+      </c>
+      <c r="AB13" s="14">
+        <v>0.27</v>
+      </c>
+      <c r="AC13" s="14">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="AD13" s="14">
+        <v>0.1</v>
+      </c>
+      <c r="AE13" s="14">
+        <v>-0.04</v>
+      </c>
+      <c r="AF13" s="14">
+        <v>0.4</v>
+      </c>
+      <c r="AG13" s="14">
+        <v>0.53</v>
+      </c>
+      <c r="AH13" s="14">
+        <v>-0.71</v>
+      </c>
+      <c r="AI13" s="14">
+        <v>0.21</v>
+      </c>
+      <c r="AJ13" s="14">
+        <v>0.04</v>
+      </c>
+      <c r="AK13" s="14" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="14" spans="1:58" ht="12" customHeight="1">
+      <c r="A14" s="17" t="s">
+        <v>32</v>
       </c>
       <c r="B14" s="25"/>
       <c r="C14" s="25"/>
       <c r="D14" s="25"/>
       <c r="E14" s="25"/>
       <c r="F14" s="25"/>
       <c r="G14" s="25"/>
       <c r="H14" s="26"/>
       <c r="I14" s="25"/>
       <c r="J14" s="26"/>
       <c r="K14" s="26"/>
       <c r="L14" s="26"/>
-      <c r="M14" s="27"/>
-[...93 lines deleted...]
-        <v>48</v>
+      <c r="M14" s="26"/>
+      <c r="N14" s="24">
+        <v>-1.03</v>
+      </c>
+      <c r="O14" s="14">
+        <v>-0.96</v>
+      </c>
+      <c r="P14" s="24">
+        <v>-0.88</v>
+      </c>
+      <c r="Q14" s="14">
+        <v>-0.49</v>
+      </c>
+      <c r="R14" s="14">
+        <v>-0.66</v>
+      </c>
+      <c r="S14" s="14">
+        <v>-0.41</v>
+      </c>
+      <c r="T14" s="14">
+        <v>-8.6199999999999992</v>
+      </c>
+      <c r="U14" s="14">
+        <v>-3.68</v>
+      </c>
+      <c r="V14" s="14">
+        <v>-2.4900000000000002</v>
+      </c>
+      <c r="W14" s="14">
+        <v>-1.98</v>
+      </c>
+      <c r="X14" s="14">
+        <v>-2.2400000000000002</v>
+      </c>
+      <c r="Y14" s="14">
+        <v>-0.84</v>
+      </c>
+      <c r="Z14" s="14">
+        <v>-0.65</v>
+      </c>
+      <c r="AA14" s="14">
+        <v>-1.1599999999999999</v>
+      </c>
+      <c r="AB14" s="14">
+        <v>-1.03</v>
+      </c>
+      <c r="AC14" s="14">
+        <v>-1.1399999999999999</v>
+      </c>
+      <c r="AD14" s="14">
+        <v>-0.64</v>
+      </c>
+      <c r="AE14" s="14">
+        <v>-0.99</v>
+      </c>
+      <c r="AF14" s="14">
+        <v>-5.9</v>
+      </c>
+      <c r="AG14" s="14">
+        <v>-3.35</v>
+      </c>
+      <c r="AH14" s="14">
+        <v>-1.7</v>
+      </c>
+      <c r="AI14" s="14">
+        <v>-3.1</v>
+      </c>
+      <c r="AJ14" s="14">
+        <v>-1.21</v>
+      </c>
+      <c r="AK14" s="14">
+        <v>-0.84</v>
+      </c>
+    </row>
+    <row r="15" spans="1:58" ht="12" customHeight="1">
+      <c r="A15" s="1" t="s">
+        <v>33</v>
       </c>
       <c r="B15" s="25"/>
       <c r="C15" s="25"/>
       <c r="D15" s="25"/>
       <c r="E15" s="25"/>
       <c r="F15" s="25"/>
       <c r="G15" s="25"/>
       <c r="H15" s="26"/>
       <c r="I15" s="25"/>
       <c r="J15" s="26"/>
       <c r="K15" s="26"/>
       <c r="L15" s="26"/>
-      <c r="M15" s="27"/>
-[...27 lines deleted...]
-      <c r="W15" s="28">
+      <c r="M15" s="26"/>
+      <c r="N15" s="24">
+        <v>-0.77</v>
+      </c>
+      <c r="O15" s="14">
+        <v>-0.96</v>
+      </c>
+      <c r="P15" s="24">
+        <v>-0.56999999999999995</v>
+      </c>
+      <c r="Q15" s="14">
+        <v>-0.89</v>
+      </c>
+      <c r="R15" s="14">
+        <v>-0.44</v>
+      </c>
+      <c r="S15" s="14">
+        <v>-0.48</v>
+      </c>
+      <c r="T15" s="14">
+        <v>-8.94</v>
+      </c>
+      <c r="U15" s="14">
+        <v>-2.34</v>
+      </c>
+      <c r="V15" s="14">
+        <v>-2.0499999999999998</v>
+      </c>
+      <c r="W15" s="14">
+        <v>-1.37</v>
+      </c>
+      <c r="X15" s="14">
+        <v>-1.92</v>
+      </c>
+      <c r="Y15" s="14">
+        <v>-0.83</v>
+      </c>
+      <c r="Z15" s="14">
+        <v>-0.77</v>
+      </c>
+      <c r="AA15" s="14">
+        <v>-0.33</v>
+      </c>
+      <c r="AB15" s="14">
+        <v>-0.43</v>
+      </c>
+      <c r="AC15" s="14">
+        <v>-0.61</v>
+      </c>
+      <c r="AD15" s="14">
         <v>-0.67</v>
       </c>
-      <c r="X15" s="28">
-[...62 lines deleted...]
-        <v>53</v>
+      <c r="AE15" s="14">
+        <v>-0.61</v>
+      </c>
+      <c r="AF15" s="14">
+        <v>-6.89</v>
+      </c>
+      <c r="AG15" s="14">
+        <v>-2.6</v>
+      </c>
+      <c r="AH15" s="14">
+        <v>-3.69</v>
+      </c>
+      <c r="AI15" s="14">
+        <v>-1.77</v>
+      </c>
+      <c r="AJ15" s="14">
+        <v>-1.19</v>
+      </c>
+      <c r="AK15" s="14">
+        <v>-1.87</v>
+      </c>
+    </row>
+    <row r="16" spans="1:58" ht="12" customHeight="1">
+      <c r="A16" s="1" t="s">
+        <v>34</v>
       </c>
       <c r="B16" s="25"/>
       <c r="C16" s="25"/>
       <c r="D16" s="25"/>
       <c r="E16" s="25"/>
       <c r="F16" s="25"/>
       <c r="G16" s="25"/>
-      <c r="H16" s="25"/>
+      <c r="H16" s="26"/>
       <c r="I16" s="25"/>
-      <c r="J16" s="25"/>
-[...96 lines deleted...]
-        <v>49</v>
+      <c r="J16" s="26"/>
+      <c r="K16" s="26"/>
+      <c r="L16" s="26"/>
+      <c r="M16" s="26"/>
+      <c r="N16" s="24">
+        <v>1.84</v>
+      </c>
+      <c r="O16" s="14">
+        <v>0.56000000000000005</v>
+      </c>
+      <c r="P16" s="24">
+        <v>1.74</v>
+      </c>
+      <c r="Q16" s="14">
+        <v>0.99</v>
+      </c>
+      <c r="R16" s="14">
+        <v>1.05</v>
+      </c>
+      <c r="S16" s="14">
+        <v>0.88</v>
+      </c>
+      <c r="T16" s="14">
+        <v>4.0599999999999996</v>
+      </c>
+      <c r="U16" s="14">
+        <v>6.39</v>
+      </c>
+      <c r="V16" s="14">
+        <v>2.68</v>
+      </c>
+      <c r="W16" s="14">
+        <v>1.92</v>
+      </c>
+      <c r="X16" s="14">
+        <v>2.0099999999999998</v>
+      </c>
+      <c r="Y16" s="14">
+        <v>1.97</v>
+      </c>
+      <c r="Z16" s="14">
+        <v>0.74</v>
+      </c>
+      <c r="AA16" s="14">
+        <v>0.17</v>
+      </c>
+      <c r="AB16" s="14">
+        <v>0.96</v>
+      </c>
+      <c r="AC16" s="14">
+        <v>1.1399999999999999</v>
+      </c>
+      <c r="AD16" s="14">
+        <v>0.25</v>
+      </c>
+      <c r="AE16" s="14">
+        <v>0.69</v>
+      </c>
+      <c r="AF16" s="14">
+        <v>5.55</v>
+      </c>
+      <c r="AG16" s="14">
+        <v>2</v>
+      </c>
+      <c r="AH16" s="14">
+        <v>2.14</v>
+      </c>
+      <c r="AI16" s="14">
+        <v>1.95</v>
+      </c>
+      <c r="AJ16" s="14">
+        <v>1.41</v>
+      </c>
+      <c r="AK16" s="14">
+        <v>0.35</v>
+      </c>
+    </row>
+    <row r="17" spans="1:51" ht="12" customHeight="1">
+      <c r="A17" s="1" t="s">
+        <v>42</v>
       </c>
       <c r="B17" s="25"/>
       <c r="C17" s="25"/>
       <c r="D17" s="25"/>
       <c r="E17" s="25"/>
       <c r="F17" s="25"/>
       <c r="G17" s="25"/>
       <c r="H17" s="26"/>
       <c r="I17" s="25"/>
       <c r="J17" s="26"/>
       <c r="K17" s="26"/>
       <c r="L17" s="26"/>
-      <c r="M17" s="27"/>
-[...93 lines deleted...]
-        <v>50</v>
+      <c r="M17" s="26"/>
+      <c r="N17" s="24">
+        <v>-1.1399999999999999</v>
+      </c>
+      <c r="O17" s="14">
+        <v>-0.97</v>
+      </c>
+      <c r="P17" s="24">
+        <v>-0.84</v>
+      </c>
+      <c r="Q17" s="14">
+        <v>-0.76</v>
+      </c>
+      <c r="R17" s="14">
+        <v>-0.8</v>
+      </c>
+      <c r="S17" s="14">
+        <v>-0.3</v>
+      </c>
+      <c r="T17" s="14">
+        <v>-7.41</v>
+      </c>
+      <c r="U17" s="14">
+        <v>-5.36</v>
+      </c>
+      <c r="V17" s="14">
+        <v>-3.57</v>
+      </c>
+      <c r="W17" s="14">
+        <v>-2.52</v>
+      </c>
+      <c r="X17" s="14">
+        <v>-0.82</v>
+      </c>
+      <c r="Y17" s="14">
+        <v>-1.26</v>
+      </c>
+      <c r="Z17" s="14">
+        <v>-0.64</v>
+      </c>
+      <c r="AA17" s="14">
+        <v>-0.76</v>
+      </c>
+      <c r="AB17" s="14">
+        <v>-0.73</v>
+      </c>
+      <c r="AC17" s="14">
+        <v>-0.85</v>
+      </c>
+      <c r="AD17" s="14">
+        <v>-1.02</v>
+      </c>
+      <c r="AE17" s="14">
+        <v>-1.05</v>
+      </c>
+      <c r="AF17" s="14">
+        <v>-7.16</v>
+      </c>
+      <c r="AG17" s="14">
+        <v>-5.46</v>
+      </c>
+      <c r="AH17" s="14">
+        <v>-3.3</v>
+      </c>
+      <c r="AI17" s="14">
+        <v>-2.36</v>
+      </c>
+      <c r="AJ17" s="14">
+        <v>-1.84</v>
+      </c>
+      <c r="AK17" s="14">
+        <v>-1.01</v>
+      </c>
+    </row>
+    <row r="18" spans="1:51" ht="12" customHeight="1">
+      <c r="A18" s="1" t="s">
+        <v>36</v>
       </c>
       <c r="B18" s="25"/>
       <c r="C18" s="25"/>
       <c r="D18" s="25"/>
       <c r="E18" s="25"/>
       <c r="F18" s="25"/>
       <c r="G18" s="25"/>
       <c r="H18" s="26"/>
       <c r="I18" s="25"/>
       <c r="J18" s="26"/>
       <c r="K18" s="26"/>
       <c r="L18" s="26"/>
-      <c r="M18" s="27"/>
-[...42 lines deleted...]
-      <c r="AB18" s="15">
+      <c r="M18" s="26"/>
+      <c r="N18" s="24">
+        <v>0.83</v>
+      </c>
+      <c r="O18" s="14">
+        <v>0.11</v>
+      </c>
+      <c r="P18" s="24">
+        <v>0.65</v>
+      </c>
+      <c r="Q18" s="14">
+        <v>0.25</v>
+      </c>
+      <c r="R18" s="14">
+        <v>0.46</v>
+      </c>
+      <c r="S18" s="14">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="T18" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="U18" s="14">
+        <v>-3.57</v>
+      </c>
+      <c r="V18" s="14">
+        <v>2.91</v>
+      </c>
+      <c r="W18" s="14">
+        <v>0.44</v>
+      </c>
+      <c r="X18" s="14">
+        <v>0.52</v>
+      </c>
+      <c r="Y18" s="14">
+        <v>-0.57999999999999996</v>
+      </c>
+      <c r="Z18" s="14">
+        <v>-0.25</v>
+      </c>
+      <c r="AA18" s="14">
+        <v>0.33</v>
+      </c>
+      <c r="AB18" s="14">
+        <v>0.57999999999999996</v>
+      </c>
+      <c r="AC18" s="14">
+        <v>-0.18</v>
+      </c>
+      <c r="AD18" s="14">
+        <v>-0.55000000000000004</v>
+      </c>
+      <c r="AE18" s="14">
+        <v>-0.64</v>
+      </c>
+      <c r="AF18" s="14">
+        <v>-4.42</v>
+      </c>
+      <c r="AG18" s="14">
+        <v>-1.37</v>
+      </c>
+      <c r="AH18" s="14">
         <v>0.6</v>
       </c>
-      <c r="AC18" s="28" t="s">
+      <c r="AI18" s="14">
+        <v>2.2400000000000002</v>
+      </c>
+      <c r="AJ18" s="14">
+        <v>-1.43</v>
+      </c>
+      <c r="AK18" s="14" t="s">
         <v>26</v>
       </c>
-      <c r="AD18" s="15">
-[...44 lines deleted...]
-        <v>52</v>
+    </row>
+    <row r="19" spans="1:51" ht="12" customHeight="1">
+      <c r="A19" s="1" t="s">
+        <v>37</v>
       </c>
       <c r="B19" s="25"/>
       <c r="C19" s="25"/>
       <c r="D19" s="25"/>
       <c r="E19" s="25"/>
       <c r="F19" s="25"/>
       <c r="G19" s="25"/>
       <c r="H19" s="26"/>
       <c r="I19" s="25"/>
       <c r="J19" s="26"/>
       <c r="K19" s="26"/>
       <c r="L19" s="26"/>
-      <c r="M19" s="27"/>
+      <c r="M19" s="26"/>
       <c r="N19" s="2" t="s">
-        <v>30</v>
-[...138 lines deleted...]
-        <v>33</v>
+        <v>26</v>
+      </c>
+      <c r="O19" s="14">
+        <v>0</v>
+      </c>
+      <c r="P19" s="24">
+        <v>0.42</v>
+      </c>
+      <c r="Q19" s="14">
+        <v>-0.12</v>
+      </c>
+      <c r="R19" s="14">
+        <v>0.57999999999999996</v>
+      </c>
+      <c r="S19" s="14">
+        <v>0.1</v>
+      </c>
+      <c r="T19" s="14">
+        <v>1.3</v>
+      </c>
+      <c r="U19" s="14">
+        <v>-2.04</v>
+      </c>
+      <c r="V19" s="14">
+        <v>1.78</v>
+      </c>
+      <c r="W19" s="14">
+        <v>1.33</v>
+      </c>
+      <c r="X19" s="14">
+        <v>0.53</v>
+      </c>
+      <c r="Y19" s="14">
+        <v>-0.44</v>
+      </c>
+      <c r="Z19" s="14">
+        <v>-0.56999999999999995</v>
+      </c>
+      <c r="AA19" s="14">
+        <v>0.33</v>
+      </c>
+      <c r="AB19" s="14">
+        <v>-0.28999999999999998</v>
+      </c>
+      <c r="AC19" s="14">
+        <v>0.92</v>
+      </c>
+      <c r="AD19" s="14">
+        <v>-0.36</v>
+      </c>
+      <c r="AE19" s="14">
+        <v>-0.54</v>
+      </c>
+      <c r="AF19" s="14">
+        <v>2.58</v>
+      </c>
+      <c r="AG19" s="14">
+        <v>0.68</v>
+      </c>
+      <c r="AH19" s="14">
+        <v>-2.68</v>
+      </c>
+      <c r="AI19" s="14">
+        <v>0.67</v>
+      </c>
+      <c r="AJ19" s="14">
+        <v>-1.33</v>
+      </c>
+      <c r="AK19" s="14">
+        <v>0.44</v>
+      </c>
+    </row>
+    <row r="20" spans="1:51" ht="12" customHeight="1">
+      <c r="A20" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="B20" s="25"/>
+      <c r="C20" s="25"/>
+      <c r="D20" s="25"/>
+      <c r="E20" s="25"/>
+      <c r="F20" s="25"/>
+      <c r="G20" s="25"/>
+      <c r="H20" s="26"/>
+      <c r="I20" s="25"/>
+      <c r="J20" s="26"/>
+      <c r="K20" s="26"/>
+      <c r="L20" s="26"/>
+      <c r="M20" s="26"/>
+      <c r="N20" s="24">
+        <v>-0.74</v>
+      </c>
+      <c r="O20" s="14">
+        <v>0.65</v>
+      </c>
+      <c r="P20" s="24">
+        <v>0.39</v>
+      </c>
+      <c r="Q20" s="14">
+        <v>0.17</v>
+      </c>
+      <c r="R20" s="14">
+        <v>0.16</v>
+      </c>
+      <c r="S20" s="14">
+        <v>0.28999999999999998</v>
+      </c>
+      <c r="T20" s="14">
+        <v>-3.64</v>
+      </c>
+      <c r="U20" s="14">
+        <v>2.82</v>
+      </c>
+      <c r="V20" s="14"/>
+      <c r="W20" s="14"/>
+      <c r="X20" s="14">
+        <v>-0.73</v>
+      </c>
+      <c r="Y20" s="14">
+        <v>2.15</v>
+      </c>
+      <c r="Z20" s="14">
+        <v>-2.36</v>
+      </c>
+      <c r="AA20" s="14">
+        <v>-0.91</v>
+      </c>
+      <c r="AB20" s="14">
+        <v>0.41</v>
+      </c>
+      <c r="AC20" s="14">
+        <v>-0.18</v>
+      </c>
+      <c r="AD20" s="14">
+        <v>0.66</v>
+      </c>
+      <c r="AE20" s="14">
+        <v>0.31</v>
+      </c>
+      <c r="AF20" s="14">
+        <v>11.23</v>
+      </c>
+      <c r="AG20" s="14">
+        <v>-6.91</v>
+      </c>
+      <c r="AH20" s="14">
+        <v>-3.89</v>
+      </c>
+      <c r="AI20" s="14">
+        <v>0.48</v>
+      </c>
+      <c r="AJ20" s="14">
+        <v>0.38</v>
+      </c>
+      <c r="AK20" s="14">
+        <v>-1.29</v>
+      </c>
+    </row>
+    <row r="21" spans="1:51" ht="12" customHeight="1">
+      <c r="A21" s="1" t="s">
+        <v>44</v>
       </c>
       <c r="B21" s="25"/>
       <c r="C21" s="25"/>
       <c r="D21" s="25"/>
       <c r="E21" s="25"/>
       <c r="F21" s="25"/>
       <c r="G21" s="25"/>
       <c r="H21" s="26"/>
       <c r="I21" s="25"/>
       <c r="J21" s="26"/>
       <c r="K21" s="26"/>
       <c r="L21" s="26"/>
-      <c r="M21" s="27"/>
-[...12 lines deleted...]
-      <c r="R21" s="28">
+      <c r="M21" s="26"/>
+      <c r="N21" s="24">
+        <v>-0.74</v>
+      </c>
+      <c r="O21" s="14">
+        <v>-0.13</v>
+      </c>
+      <c r="P21" s="24">
+        <v>-0.23</v>
+      </c>
+      <c r="Q21" s="14">
+        <v>-0.1</v>
+      </c>
+      <c r="R21" s="14">
         <v>0.28999999999999998</v>
       </c>
-      <c r="S21" s="28">
-[...50 lines deleted...]
-      <c r="AJ21" s="15">
+      <c r="S21" s="14">
+        <v>-0.09</v>
+      </c>
+      <c r="T21" s="14">
+        <v>-2.1</v>
+      </c>
+      <c r="U21" s="14"/>
+      <c r="V21" s="14">
+        <v>-1.08</v>
+      </c>
+      <c r="W21" s="14">
+        <v>-0.27</v>
+      </c>
+      <c r="X21" s="14">
+        <v>-0.64</v>
+      </c>
+      <c r="Y21" s="14">
         <v>0.18</v>
       </c>
-      <c r="AK21" s="15">
-[...23 lines deleted...]
-        <v>34</v>
+      <c r="Z21" s="14">
+        <v>-0.46</v>
+      </c>
+      <c r="AA21" s="14">
+        <v>-0.8</v>
+      </c>
+      <c r="AB21" s="14">
+        <v>-1.07</v>
+      </c>
+      <c r="AC21" s="14">
+        <v>-0.21</v>
+      </c>
+      <c r="AD21" s="14">
+        <v>-0.28999999999999998</v>
+      </c>
+      <c r="AE21" s="14">
+        <v>-0.27</v>
+      </c>
+      <c r="AF21" s="9" t="s">
+        <v>26</v>
+      </c>
+      <c r="AG21" s="14">
+        <v>-5.0599999999999996</v>
+      </c>
+      <c r="AH21" s="14">
+        <v>-2.2000000000000002</v>
+      </c>
+      <c r="AI21" s="14">
+        <v>-1.65</v>
+      </c>
+      <c r="AJ21" s="14">
+        <v>-1.96</v>
+      </c>
+      <c r="AK21" s="14">
+        <v>-0.36</v>
+      </c>
+    </row>
+    <row r="22" spans="1:51" ht="12" customHeight="1">
+      <c r="A22" s="1" t="s">
+        <v>38</v>
       </c>
       <c r="B22" s="25"/>
       <c r="C22" s="25"/>
       <c r="D22" s="25"/>
       <c r="E22" s="25"/>
       <c r="F22" s="25"/>
       <c r="G22" s="25"/>
-      <c r="H22" s="25"/>
+      <c r="H22" s="26"/>
       <c r="I22" s="25"/>
-      <c r="J22" s="25"/>
-[...33 lines deleted...]
-      <c r="X22" s="28">
+      <c r="J22" s="26"/>
+      <c r="K22" s="26"/>
+      <c r="L22" s="26"/>
+      <c r="M22" s="26"/>
+      <c r="N22" s="24">
+        <v>1.66</v>
+      </c>
+      <c r="O22" s="14">
+        <v>1.92</v>
+      </c>
+      <c r="P22" s="24">
+        <v>0.65</v>
+      </c>
+      <c r="Q22" s="14">
+        <v>1.02</v>
+      </c>
+      <c r="R22" s="14">
+        <v>0.7</v>
+      </c>
+      <c r="S22" s="14">
+        <v>0.49</v>
+      </c>
+      <c r="T22" s="14">
+        <v>8.56</v>
+      </c>
+      <c r="U22" s="14">
+        <v>5.14</v>
+      </c>
+      <c r="V22" s="14">
         <v>3.61</v>
       </c>
-      <c r="Y22" s="28">
-[...59 lines deleted...]
-        <v>36</v>
+      <c r="W22" s="14">
+        <v>0.51</v>
+      </c>
+      <c r="X22" s="14">
+        <v>1.35</v>
+      </c>
+      <c r="Y22" s="14">
+        <v>0.9</v>
+      </c>
+      <c r="Z22" s="14">
+        <v>1.44</v>
+      </c>
+      <c r="AA22" s="14">
+        <v>0.59</v>
+      </c>
+      <c r="AB22" s="14">
+        <v>1.71</v>
+      </c>
+      <c r="AC22" s="14">
+        <v>0.6</v>
+      </c>
+      <c r="AD22" s="14">
+        <v>0.37</v>
+      </c>
+      <c r="AE22" s="14"/>
+      <c r="AF22" s="14">
+        <v>7.56</v>
+      </c>
+      <c r="AG22" s="14">
+        <v>2.14</v>
+      </c>
+      <c r="AH22" s="14">
+        <v>2.79</v>
+      </c>
+      <c r="AI22" s="14">
+        <v>1.74</v>
+      </c>
+      <c r="AJ22" s="14">
+        <v>0.83</v>
+      </c>
+      <c r="AK22" s="14">
+        <v>1.1599999999999999</v>
+      </c>
+    </row>
+    <row r="23" spans="1:51" ht="12" customHeight="1">
+      <c r="A23" s="1" t="s">
+        <v>39</v>
       </c>
       <c r="B23" s="25"/>
       <c r="C23" s="25"/>
       <c r="D23" s="25"/>
       <c r="E23" s="25"/>
       <c r="F23" s="25"/>
       <c r="G23" s="25"/>
       <c r="H23" s="26"/>
       <c r="I23" s="25"/>
       <c r="J23" s="26"/>
       <c r="K23" s="26"/>
       <c r="L23" s="26"/>
-      <c r="M23" s="27"/>
-[...93 lines deleted...]
-        <v>44</v>
+      <c r="M23" s="26"/>
+      <c r="N23" s="24">
+        <v>0.56999999999999995</v>
+      </c>
+      <c r="O23" s="14">
+        <v>0.59</v>
+      </c>
+      <c r="P23" s="24">
+        <v>0.36</v>
+      </c>
+      <c r="Q23" s="14">
+        <v>0.68</v>
+      </c>
+      <c r="R23" s="14">
+        <v>0.16</v>
+      </c>
+      <c r="S23" s="14">
+        <v>0.42</v>
+      </c>
+      <c r="T23" s="14">
+        <v>2.16</v>
+      </c>
+      <c r="U23" s="14">
+        <v>-0.38</v>
+      </c>
+      <c r="V23" s="14">
+        <v>0.25</v>
+      </c>
+      <c r="W23" s="14">
+        <v>1.02</v>
+      </c>
+      <c r="X23" s="14">
+        <v>0.74</v>
+      </c>
+      <c r="Y23" s="14">
+        <v>-0.31</v>
+      </c>
+      <c r="Z23" s="14">
+        <v>0.64</v>
+      </c>
+      <c r="AA23" s="14">
+        <v>-0.42</v>
+      </c>
+      <c r="AB23" s="14">
+        <v>0.78</v>
+      </c>
+      <c r="AC23" s="14">
+        <v>-0.3</v>
+      </c>
+      <c r="AD23" s="14">
+        <v>-0.24</v>
+      </c>
+      <c r="AE23" s="14">
+        <v>-0.12</v>
+      </c>
+      <c r="AF23" s="14">
+        <v>3.65</v>
+      </c>
+      <c r="AG23" s="14">
+        <v>0.77</v>
+      </c>
+      <c r="AH23" s="14">
+        <v>-1.1399999999999999</v>
+      </c>
+      <c r="AI23" s="14">
+        <v>1.32</v>
+      </c>
+      <c r="AJ23" s="14">
+        <v>-0.15</v>
+      </c>
+      <c r="AK23" s="14">
+        <v>0.06</v>
+      </c>
+    </row>
+    <row r="24" spans="1:51" ht="12" customHeight="1">
+      <c r="A24" s="1" t="s">
+        <v>45</v>
       </c>
       <c r="B24" s="25"/>
       <c r="C24" s="25"/>
       <c r="D24" s="25"/>
       <c r="E24" s="25"/>
       <c r="F24" s="25"/>
       <c r="G24" s="25"/>
       <c r="H24" s="26"/>
       <c r="I24" s="25"/>
       <c r="J24" s="26"/>
       <c r="K24" s="26"/>
       <c r="L24" s="26"/>
-      <c r="M24" s="27"/>
-[...93 lines deleted...]
-        <v>45</v>
+      <c r="M24" s="26"/>
+      <c r="N24" s="24">
+        <v>-0.32</v>
+      </c>
+      <c r="O24" s="14">
+        <v>0.41</v>
+      </c>
+      <c r="P24" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="Q24" s="14">
+        <v>-0.45</v>
+      </c>
+      <c r="R24" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="S24" s="14">
+        <v>-1.29</v>
+      </c>
+      <c r="T24" s="14">
+        <v>-3.4</v>
+      </c>
+      <c r="U24" s="14">
+        <v>1.79</v>
+      </c>
+      <c r="V24" s="14">
+        <v>-1.96</v>
+      </c>
+      <c r="W24" s="14">
+        <v>1.76</v>
+      </c>
+      <c r="X24" s="14">
+        <v>-0.7</v>
+      </c>
+      <c r="Y24" s="14">
+        <v>-1.17</v>
+      </c>
+      <c r="Z24" s="14">
+        <v>-0.33</v>
+      </c>
+      <c r="AA24" s="14">
+        <v>-0.57999999999999996</v>
+      </c>
+      <c r="AB24" s="14"/>
+      <c r="AC24" s="14">
+        <v>-0.7</v>
+      </c>
+      <c r="AD24" s="14"/>
+      <c r="AE24" s="14">
+        <v>-0.28999999999999998</v>
+      </c>
+      <c r="AF24" s="14">
+        <v>-2.38</v>
+      </c>
+      <c r="AG24" s="14">
+        <v>-0.61</v>
+      </c>
+      <c r="AH24" s="14">
+        <v>1.62</v>
+      </c>
+      <c r="AI24" s="14">
+        <v>-1.82</v>
+      </c>
+      <c r="AJ24" s="14">
+        <v>-3.15</v>
+      </c>
+      <c r="AK24" s="14">
+        <v>1.01</v>
+      </c>
+    </row>
+    <row r="25" spans="1:51" ht="12" customHeight="1">
+      <c r="A25" s="1" t="s">
+        <v>40</v>
       </c>
       <c r="B25" s="25"/>
       <c r="C25" s="25"/>
       <c r="D25" s="25"/>
       <c r="E25" s="25"/>
       <c r="F25" s="25"/>
       <c r="G25" s="25"/>
       <c r="H25" s="26"/>
       <c r="I25" s="25"/>
       <c r="J25" s="26"/>
       <c r="K25" s="26"/>
       <c r="L25" s="26"/>
-      <c r="M25" s="27"/>
-      <c r="N25" s="2" t="s">
+      <c r="M25" s="26"/>
+      <c r="N25" s="24">
+        <v>-0.63</v>
+      </c>
+      <c r="O25" s="14">
+        <v>-0.55000000000000004</v>
+      </c>
+      <c r="P25" s="24">
+        <v>-0.91</v>
+      </c>
+      <c r="Q25" s="14">
+        <v>-0.61</v>
+      </c>
+      <c r="R25" s="14">
+        <v>-0.85</v>
+      </c>
+      <c r="S25" s="14">
+        <v>-0.75</v>
+      </c>
+      <c r="T25" s="14">
+        <v>-8.16</v>
+      </c>
+      <c r="U25" s="14">
+        <v>-4.74</v>
+      </c>
+      <c r="V25" s="14">
+        <v>-1.8</v>
+      </c>
+      <c r="W25" s="14">
+        <v>-1.65</v>
+      </c>
+      <c r="X25" s="14">
+        <v>-1.25</v>
+      </c>
+      <c r="Y25" s="14">
+        <v>-0.95</v>
+      </c>
+      <c r="Z25" s="14">
+        <v>-1.1100000000000001</v>
+      </c>
+      <c r="AA25" s="14">
+        <v>-1.41</v>
+      </c>
+      <c r="AB25" s="14">
+        <v>-0.99</v>
+      </c>
+      <c r="AC25" s="14">
+        <v>-0.68</v>
+      </c>
+      <c r="AD25" s="14">
+        <v>-0.43</v>
+      </c>
+      <c r="AE25" s="14">
+        <v>-0.23</v>
+      </c>
+      <c r="AF25" s="14">
+        <v>-5.32</v>
+      </c>
+      <c r="AG25" s="14">
+        <v>-5.73</v>
+      </c>
+      <c r="AH25" s="14">
+        <v>-3.16</v>
+      </c>
+      <c r="AI25" s="14">
+        <v>-2.83</v>
+      </c>
+      <c r="AJ25" s="14">
+        <v>-0.96</v>
+      </c>
+      <c r="AK25" s="14">
+        <v>-1.41</v>
+      </c>
+    </row>
+    <row r="26" spans="1:51" ht="12" customHeight="1">
+      <c r="A26" s="37"/>
+      <c r="B26" s="37"/>
+      <c r="C26" s="37"/>
+      <c r="D26" s="37"/>
+      <c r="E26" s="37"/>
+      <c r="F26" s="37"/>
+      <c r="G26" s="37"/>
+      <c r="H26" s="37"/>
+      <c r="I26" s="37"/>
+      <c r="J26" s="37"/>
+      <c r="K26" s="37"/>
+      <c r="L26" s="37"/>
+      <c r="M26" s="37"/>
+      <c r="N26" s="37"/>
+      <c r="O26" s="37"/>
+      <c r="P26" s="37"/>
+      <c r="Q26" s="37"/>
+      <c r="R26" s="37"/>
+      <c r="S26" s="37"/>
+      <c r="T26" s="70" t="s">
+        <v>27</v>
+      </c>
+      <c r="U26" s="70"/>
+      <c r="V26" s="70"/>
+      <c r="W26" s="70"/>
+      <c r="X26" s="70"/>
+      <c r="Y26" s="70"/>
+      <c r="Z26" s="70"/>
+      <c r="AA26" s="70"/>
+      <c r="AB26" s="70"/>
+      <c r="AC26" s="70"/>
+      <c r="AD26" s="70"/>
+      <c r="AE26" s="70"/>
+      <c r="AF26" s="70"/>
+      <c r="AG26" s="70"/>
+      <c r="AH26" s="37"/>
+      <c r="AI26" s="37"/>
+      <c r="AJ26" s="14"/>
+      <c r="AK26" s="14"/>
+      <c r="AL26" s="37"/>
+      <c r="AM26" s="37"/>
+      <c r="AN26" s="37"/>
+      <c r="AO26" s="37"/>
+      <c r="AP26" s="37"/>
+      <c r="AQ26" s="37"/>
+      <c r="AR26" s="37"/>
+      <c r="AS26" s="37"/>
+      <c r="AT26" s="37"/>
+      <c r="AU26" s="37"/>
+      <c r="AV26" s="37"/>
+      <c r="AW26" s="37"/>
+      <c r="AX26" s="37"/>
+      <c r="AY26" s="37"/>
+    </row>
+    <row r="27" spans="1:51" ht="12" customHeight="1">
+      <c r="A27" s="27" t="s">
         <v>30</v>
       </c>
-      <c r="O25" s="28">
-[...3143 lines deleted...]
-      <c r="M27" s="41"/>
+      <c r="B27" s="28"/>
+      <c r="C27" s="28"/>
+      <c r="D27" s="28"/>
+      <c r="E27" s="28"/>
+      <c r="F27" s="28"/>
+      <c r="G27" s="28"/>
+      <c r="H27" s="28"/>
+      <c r="I27" s="28"/>
+      <c r="J27" s="28"/>
+      <c r="K27" s="28"/>
+      <c r="L27" s="28"/>
+      <c r="M27" s="28"/>
       <c r="N27" s="1">
         <v>-0.02</v>
       </c>
-      <c r="O27" s="15">
+      <c r="O27" s="14">
         <v>0.11</v>
       </c>
-      <c r="P27" s="37">
+      <c r="P27" s="24">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="Q27" s="15">
+      <c r="Q27" s="14">
         <v>0.01</v>
       </c>
-      <c r="R27" s="15">
+      <c r="R27" s="14">
         <v>0.16</v>
       </c>
-      <c r="S27" s="15">
+      <c r="S27" s="14">
         <v>0.14000000000000001</v>
       </c>
-      <c r="T27" s="15">
+      <c r="T27" s="14">
         <v>-1.96</v>
       </c>
-      <c r="U27" s="15">
+      <c r="U27" s="14">
         <v>-0.65</v>
       </c>
-      <c r="V27" s="15">
+      <c r="V27" s="14">
         <v>-0.51</v>
       </c>
-      <c r="W27" s="15">
+      <c r="W27" s="14">
         <v>-0.15</v>
       </c>
-      <c r="X27" s="15">
+      <c r="X27" s="14">
         <v>-0.14000000000000001</v>
       </c>
-      <c r="Y27" s="15">
+      <c r="Y27" s="14">
         <v>-0.04</v>
       </c>
-      <c r="Z27" s="15">
+      <c r="Z27" s="14">
         <v>0.15</v>
       </c>
-      <c r="AA27" s="15">
+      <c r="AA27" s="14">
         <v>0.22</v>
       </c>
-      <c r="AB27" s="15">
+      <c r="AB27" s="14">
         <v>0.06</v>
       </c>
-      <c r="AC27" s="15">
+      <c r="AC27" s="14">
         <v>-0.12</v>
       </c>
-      <c r="AD27" s="15">
+      <c r="AD27" s="14">
         <v>-7.0000000000000007E-2</v>
       </c>
-      <c r="AE27" s="15">
+      <c r="AE27" s="14">
         <v>-0.22</v>
       </c>
-      <c r="AF27" s="15">
+      <c r="AF27" s="14">
         <v>-0.73</v>
       </c>
-      <c r="AG27" s="15">
+      <c r="AG27" s="14">
         <v>-0.52</v>
       </c>
-      <c r="AH27" s="15">
+      <c r="AH27" s="14">
         <v>-1.07</v>
       </c>
-      <c r="AI27" s="15">
+      <c r="AI27" s="14">
         <v>-0.38</v>
       </c>
-      <c r="AJ27" s="76">
+      <c r="AJ27" s="14">
         <v>-0.27</v>
       </c>
+      <c r="AK27" s="14">
+        <v>-0.27</v>
+      </c>
     </row>
     <row r="28" spans="1:51" ht="12" customHeight="1">
-      <c r="A28" s="42" t="s">
-[...14 lines deleted...]
-      <c r="N28" s="37">
+      <c r="A28" s="29" t="s">
+        <v>46</v>
+      </c>
+      <c r="B28" s="28"/>
+      <c r="C28" s="28"/>
+      <c r="D28" s="28"/>
+      <c r="E28" s="28"/>
+      <c r="F28" s="28"/>
+      <c r="G28" s="28"/>
+      <c r="H28" s="28"/>
+      <c r="I28" s="28"/>
+      <c r="J28" s="28"/>
+      <c r="K28" s="28"/>
+      <c r="L28" s="28"/>
+      <c r="M28" s="28"/>
+      <c r="N28" s="24">
         <v>0.14000000000000001</v>
       </c>
-      <c r="O28" s="15">
+      <c r="O28" s="14">
         <v>0.35</v>
       </c>
-      <c r="P28" s="37">
+      <c r="P28" s="24">
         <v>0.23</v>
       </c>
-      <c r="Q28" s="15">
+      <c r="Q28" s="14">
         <v>0.13</v>
       </c>
-      <c r="R28" s="15">
+      <c r="R28" s="14">
         <v>0.35</v>
       </c>
-      <c r="S28" s="15">
+      <c r="S28" s="14">
         <v>0.18</v>
       </c>
-      <c r="T28" s="15">
+      <c r="T28" s="14">
         <v>-0.17</v>
       </c>
-      <c r="U28" s="15">
+      <c r="U28" s="14">
         <v>0.04</v>
       </c>
-      <c r="V28" s="15">
+      <c r="V28" s="14">
         <v>0.02</v>
       </c>
-      <c r="W28" s="15">
+      <c r="W28" s="14">
         <v>0.28000000000000003</v>
       </c>
-      <c r="X28" s="15">
+      <c r="X28" s="14">
         <v>0.14000000000000001</v>
       </c>
-      <c r="Y28" s="15">
+      <c r="Y28" s="14">
         <v>0.15</v>
       </c>
-      <c r="Z28" s="15">
+      <c r="Z28" s="14">
         <v>0.35</v>
       </c>
-      <c r="AA28" s="15">
+      <c r="AA28" s="14">
         <v>0.54</v>
       </c>
-      <c r="AB28" s="15">
+      <c r="AB28" s="14">
         <v>0.26</v>
       </c>
-      <c r="AC28" s="15">
+      <c r="AC28" s="14">
         <v>0.02</v>
       </c>
-      <c r="AD28" s="15">
+      <c r="AD28" s="14">
         <v>0.1</v>
       </c>
-      <c r="AE28" s="15">
+      <c r="AE28" s="14">
         <v>-7.0000000000000007E-2</v>
       </c>
-      <c r="AF28" s="15">
+      <c r="AF28" s="14">
         <v>0.28999999999999998</v>
       </c>
-      <c r="AG28" s="15">
+      <c r="AG28" s="14">
         <v>0.52</v>
       </c>
-      <c r="AH28" s="15">
+      <c r="AH28" s="14">
         <v>-0.84</v>
       </c>
-      <c r="AI28" s="15">
+      <c r="AI28" s="14">
         <v>0.19</v>
       </c>
-      <c r="AJ28" s="76">
+      <c r="AJ28" s="14">
         <v>0.01</v>
       </c>
+      <c r="AK28" s="14">
+        <v>-0.04</v>
+      </c>
     </row>
     <row r="29" spans="1:51" ht="12" customHeight="1">
-      <c r="A29" s="42" t="s">
-[...14 lines deleted...]
-      <c r="N29" s="37">
+      <c r="A29" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="B29" s="28"/>
+      <c r="C29" s="28"/>
+      <c r="D29" s="28"/>
+      <c r="E29" s="28"/>
+      <c r="F29" s="28"/>
+      <c r="G29" s="28"/>
+      <c r="H29" s="28"/>
+      <c r="I29" s="28"/>
+      <c r="J29" s="28"/>
+      <c r="K29" s="28"/>
+      <c r="L29" s="28"/>
+      <c r="M29" s="28"/>
+      <c r="N29" s="24">
         <v>-1.18</v>
       </c>
-      <c r="O29" s="15">
+      <c r="O29" s="14">
         <v>-0.94</v>
       </c>
-      <c r="P29" s="37">
+      <c r="P29" s="24">
         <v>-0.81</v>
       </c>
-      <c r="Q29" s="15">
+      <c r="Q29" s="14">
         <v>-0.44</v>
       </c>
-      <c r="R29" s="15">
+      <c r="R29" s="14">
         <v>-0.56999999999999995</v>
       </c>
-      <c r="S29" s="15">
+      <c r="S29" s="14">
         <v>-0.28000000000000003</v>
       </c>
-      <c r="T29" s="15">
+      <c r="T29" s="14">
         <v>-8.69</v>
       </c>
-      <c r="U29" s="15">
+      <c r="U29" s="14">
         <v>-3.93</v>
       </c>
-      <c r="V29" s="15">
+      <c r="V29" s="14">
         <v>-2.91</v>
       </c>
-      <c r="W29" s="15">
+      <c r="W29" s="14">
         <v>-1.87</v>
       </c>
-      <c r="X29" s="15">
+      <c r="X29" s="14">
         <v>-2.33</v>
       </c>
-      <c r="Y29" s="15">
+      <c r="Y29" s="14">
         <v>-0.91</v>
       </c>
-      <c r="Z29" s="15">
+      <c r="Z29" s="14">
         <v>-0.67</v>
       </c>
-      <c r="AA29" s="15">
+      <c r="AA29" s="14">
         <v>-1.17</v>
       </c>
-      <c r="AB29" s="15">
+      <c r="AB29" s="14">
         <v>-0.99</v>
       </c>
-      <c r="AC29" s="15">
+      <c r="AC29" s="14">
         <v>-1.1299999999999999</v>
       </c>
-      <c r="AD29" s="15">
+      <c r="AD29" s="14">
         <v>-0.7</v>
       </c>
-      <c r="AE29" s="15">
+      <c r="AE29" s="14">
         <v>-0.98</v>
       </c>
-      <c r="AF29" s="15">
+      <c r="AF29" s="14">
         <v>-5.6</v>
       </c>
-      <c r="AG29" s="15">
+      <c r="AG29" s="14">
         <v>-3.46</v>
       </c>
-      <c r="AH29" s="15">
+      <c r="AH29" s="14">
         <v>-1.59</v>
       </c>
-      <c r="AI29" s="15">
+      <c r="AI29" s="14">
         <v>-3.09</v>
       </c>
-      <c r="AJ29" s="76">
+      <c r="AJ29" s="14">
         <v>-1.2</v>
       </c>
+      <c r="AK29" s="14">
+        <v>-0.75</v>
+      </c>
     </row>
     <row r="30" spans="1:51" ht="12" customHeight="1">
-      <c r="A30" s="42" t="s">
-[...14 lines deleted...]
-      <c r="N30" s="37">
+      <c r="A30" s="29" t="s">
+        <v>34</v>
+      </c>
+      <c r="B30" s="28"/>
+      <c r="C30" s="28"/>
+      <c r="D30" s="28"/>
+      <c r="E30" s="28"/>
+      <c r="F30" s="28"/>
+      <c r="G30" s="28"/>
+      <c r="H30" s="28"/>
+      <c r="I30" s="28"/>
+      <c r="J30" s="28"/>
+      <c r="K30" s="28"/>
+      <c r="L30" s="28"/>
+      <c r="M30" s="28"/>
+      <c r="N30" s="24">
         <v>1.69</v>
       </c>
-      <c r="O30" s="15">
+      <c r="O30" s="14">
         <v>0.57999999999999996</v>
       </c>
-      <c r="P30" s="37">
+      <c r="P30" s="24">
         <v>1.68</v>
       </c>
-      <c r="Q30" s="15">
+      <c r="Q30" s="14">
         <v>1.06</v>
       </c>
-      <c r="R30" s="15">
+      <c r="R30" s="14">
         <v>1.2</v>
       </c>
-      <c r="S30" s="15">
+      <c r="S30" s="14">
         <v>1.37</v>
       </c>
-      <c r="T30" s="15">
+      <c r="T30" s="14">
         <v>3.91</v>
       </c>
-      <c r="U30" s="15">
+      <c r="U30" s="14">
         <v>6.86</v>
       </c>
-      <c r="V30" s="15">
+      <c r="V30" s="14">
         <v>3.6</v>
       </c>
-      <c r="W30" s="15">
+      <c r="W30" s="14">
         <v>1.68</v>
       </c>
-      <c r="X30" s="15">
+      <c r="X30" s="14">
         <v>2.82</v>
       </c>
-      <c r="Y30" s="15">
+      <c r="Y30" s="14">
         <v>1.24</v>
       </c>
-      <c r="Z30" s="15">
+      <c r="Z30" s="14">
         <v>0.67</v>
       </c>
-      <c r="AA30" s="15">
+      <c r="AA30" s="14">
         <v>0.92</v>
       </c>
-      <c r="AB30" s="15">
+      <c r="AB30" s="14">
         <v>1.1100000000000001</v>
       </c>
-      <c r="AC30" s="15">
+      <c r="AC30" s="14">
         <v>1.41</v>
       </c>
-      <c r="AD30" s="15">
+      <c r="AD30" s="14">
         <v>0.36</v>
       </c>
-      <c r="AE30" s="15">
+      <c r="AE30" s="14">
         <v>0.78</v>
       </c>
-      <c r="AF30" s="15">
+      <c r="AF30" s="14">
         <v>6.01</v>
       </c>
-      <c r="AG30" s="15">
+      <c r="AG30" s="14">
         <v>2.1</v>
       </c>
-      <c r="AH30" s="15">
+      <c r="AH30" s="14">
         <v>2.0499999999999998</v>
       </c>
-      <c r="AI30" s="15">
+      <c r="AI30" s="14">
         <v>1.7</v>
       </c>
-      <c r="AJ30" s="76">
+      <c r="AJ30" s="14">
         <v>1.08</v>
       </c>
+      <c r="AK30" s="14">
+        <v>-0.45</v>
+      </c>
     </row>
     <row r="31" spans="1:51" ht="12" customHeight="1">
-      <c r="A31" s="42" t="s">
-[...14 lines deleted...]
-      <c r="N31" s="37">
+      <c r="A31" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="B31" s="28"/>
+      <c r="C31" s="28"/>
+      <c r="D31" s="28"/>
+      <c r="E31" s="28"/>
+      <c r="F31" s="28"/>
+      <c r="G31" s="28"/>
+      <c r="H31" s="28"/>
+      <c r="I31" s="28"/>
+      <c r="J31" s="28"/>
+      <c r="K31" s="28"/>
+      <c r="L31" s="28"/>
+      <c r="M31" s="28"/>
+      <c r="N31" s="24">
         <v>-0.81</v>
       </c>
-      <c r="O31" s="15">
+      <c r="O31" s="14">
         <v>-0.84</v>
       </c>
-      <c r="P31" s="37">
+      <c r="P31" s="24">
         <v>-0.76</v>
       </c>
-      <c r="Q31" s="15">
+      <c r="Q31" s="14">
         <v>-0.56999999999999995</v>
       </c>
-      <c r="R31" s="15">
+      <c r="R31" s="14">
         <v>-0.61</v>
       </c>
-      <c r="S31" s="15">
+      <c r="S31" s="14">
         <v>-0.11</v>
       </c>
-      <c r="T31" s="15">
+      <c r="T31" s="14">
         <v>-7.56</v>
       </c>
-      <c r="U31" s="15">
+      <c r="U31" s="14">
         <v>-5</v>
       </c>
-      <c r="V31" s="15">
+      <c r="V31" s="14">
         <v>-3.66</v>
       </c>
-      <c r="W31" s="15">
+      <c r="W31" s="14">
         <v>-1.8</v>
       </c>
-      <c r="X31" s="15">
+      <c r="X31" s="14">
         <v>-0.92</v>
       </c>
-      <c r="Y31" s="15">
+      <c r="Y31" s="14">
         <v>-1.05</v>
       </c>
-      <c r="Z31" s="15">
+      <c r="Z31" s="14">
         <v>-0.56999999999999995</v>
       </c>
-      <c r="AA31" s="15">
+      <c r="AA31" s="14">
         <v>-0.75</v>
       </c>
-      <c r="AB31" s="15">
+      <c r="AB31" s="14">
         <v>-0.66</v>
       </c>
-      <c r="AC31" s="15">
+      <c r="AC31" s="14">
         <v>-0.66</v>
       </c>
-      <c r="AD31" s="15">
+      <c r="AD31" s="14">
         <v>-0.85</v>
       </c>
-      <c r="AE31" s="15">
+      <c r="AE31" s="14">
         <v>-1.1200000000000001</v>
       </c>
-      <c r="AF31" s="15">
+      <c r="AF31" s="14">
         <v>-6.82</v>
       </c>
-      <c r="AG31" s="15">
+      <c r="AG31" s="14">
         <v>-4.76</v>
       </c>
-      <c r="AH31" s="15">
+      <c r="AH31" s="14">
         <v>-3.03</v>
       </c>
-      <c r="AI31" s="15">
+      <c r="AI31" s="14">
         <v>-2.0499999999999998</v>
       </c>
-      <c r="AJ31" s="76">
+      <c r="AJ31" s="14">
         <v>-1.92</v>
       </c>
+      <c r="AK31" s="14">
+        <v>-1.31</v>
+      </c>
     </row>
     <row r="32" spans="1:51" ht="12" customHeight="1">
-      <c r="A32" s="42" t="s">
-[...13 lines deleted...]
-      <c r="M32" s="41"/>
+      <c r="A32" s="29" t="s">
+        <v>40</v>
+      </c>
+      <c r="B32" s="28"/>
+      <c r="C32" s="28"/>
+      <c r="D32" s="28"/>
+      <c r="E32" s="28"/>
+      <c r="F32" s="28"/>
+      <c r="G32" s="28"/>
+      <c r="H32" s="28"/>
+      <c r="I32" s="28"/>
+      <c r="J32" s="28"/>
+      <c r="K32" s="28"/>
+      <c r="L32" s="28"/>
+      <c r="M32" s="28"/>
       <c r="N32" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="O32" s="15">
+      <c r="O32" s="14">
         <v>-0.24</v>
       </c>
-      <c r="P32" s="37">
+      <c r="P32" s="24">
         <v>-0.51</v>
       </c>
-      <c r="Q32" s="15">
+      <c r="Q32" s="14">
         <v>-0.59</v>
       </c>
-      <c r="R32" s="15">
+      <c r="R32" s="14">
         <v>-0.89</v>
       </c>
-      <c r="S32" s="15">
+      <c r="S32" s="14">
         <v>-0.27</v>
       </c>
-      <c r="T32" s="15">
+      <c r="T32" s="14">
         <v>-12.45</v>
       </c>
-      <c r="U32" s="15">
+      <c r="U32" s="14">
         <v>-2.75</v>
       </c>
-      <c r="V32" s="15">
+      <c r="V32" s="14">
         <v>-1.58</v>
       </c>
-      <c r="W32" s="15">
+      <c r="W32" s="14">
         <v>-2.0299999999999998</v>
       </c>
-      <c r="X32" s="15">
+      <c r="X32" s="14">
         <v>-0.94</v>
       </c>
-      <c r="Y32" s="15">
+      <c r="Y32" s="14">
         <v>-0.56000000000000005</v>
       </c>
-      <c r="Z32" s="15">
+      <c r="Z32" s="14">
         <v>-0.56999999999999995</v>
       </c>
-      <c r="AA32" s="15">
+      <c r="AA32" s="14">
         <v>-1.0900000000000001</v>
       </c>
-      <c r="AB32" s="15">
+      <c r="AB32" s="14">
         <v>-0.22</v>
       </c>
-      <c r="AC32" s="15">
+      <c r="AC32" s="14">
         <v>-0.74</v>
       </c>
-      <c r="AD32" s="15">
+      <c r="AD32" s="14">
         <v>-0.42</v>
       </c>
-      <c r="AE32" s="15">
+      <c r="AE32" s="14">
         <v>-0.22</v>
       </c>
-      <c r="AF32" s="15">
+      <c r="AF32" s="14">
         <v>-0.65</v>
       </c>
-      <c r="AG32" s="15">
+      <c r="AG32" s="14">
         <v>-6.23</v>
       </c>
-      <c r="AH32" s="15">
+      <c r="AH32" s="14">
         <v>-2.73</v>
       </c>
-      <c r="AI32" s="15">
+      <c r="AI32" s="14">
         <v>-2.9</v>
       </c>
-      <c r="AJ32" s="76">
+      <c r="AJ32" s="14">
         <v>-0.67</v>
       </c>
+      <c r="AK32" s="14">
+        <v>-0.79</v>
+      </c>
     </row>
     <row r="33" spans="1:51" ht="12" customHeight="1">
-      <c r="A33" s="51"/>
-[...18 lines deleted...]
-      <c r="T33" s="73" t="s">
+      <c r="A33" s="38"/>
+      <c r="B33" s="38"/>
+      <c r="C33" s="38"/>
+      <c r="D33" s="38"/>
+      <c r="E33" s="38"/>
+      <c r="F33" s="38"/>
+      <c r="G33" s="38"/>
+      <c r="H33" s="38"/>
+      <c r="I33" s="38"/>
+      <c r="J33" s="38"/>
+      <c r="K33" s="38"/>
+      <c r="L33" s="38"/>
+      <c r="M33" s="38"/>
+      <c r="N33" s="38"/>
+      <c r="O33" s="38"/>
+      <c r="P33" s="38"/>
+      <c r="Q33" s="38"/>
+      <c r="R33" s="38"/>
+      <c r="S33" s="38"/>
+      <c r="T33" s="71" t="s">
         <v>28</v>
       </c>
-      <c r="U33" s="73"/>
-[...29 lines deleted...]
-      <c r="AY33" s="51"/>
+      <c r="U33" s="71"/>
+      <c r="V33" s="71"/>
+      <c r="W33" s="71"/>
+      <c r="X33" s="71"/>
+      <c r="Y33" s="71"/>
+      <c r="Z33" s="71"/>
+      <c r="AA33" s="71"/>
+      <c r="AB33" s="71"/>
+      <c r="AC33" s="71"/>
+      <c r="AD33" s="71"/>
+      <c r="AE33" s="71"/>
+      <c r="AF33" s="71"/>
+      <c r="AG33" s="71"/>
+      <c r="AH33" s="38"/>
+      <c r="AI33" s="38"/>
+      <c r="AJ33" s="14"/>
+      <c r="AK33" s="14"/>
+      <c r="AL33" s="38"/>
+      <c r="AM33" s="38"/>
+      <c r="AN33" s="38"/>
+      <c r="AO33" s="38"/>
+      <c r="AP33" s="38"/>
+      <c r="AQ33" s="38"/>
+      <c r="AR33" s="38"/>
+      <c r="AS33" s="38"/>
+      <c r="AT33" s="38"/>
+      <c r="AU33" s="38"/>
+      <c r="AV33" s="38"/>
+      <c r="AW33" s="38"/>
+      <c r="AX33" s="38"/>
+      <c r="AY33" s="38"/>
     </row>
     <row r="34" spans="1:51" ht="12" customHeight="1">
-      <c r="A34" s="33" t="s">
-[...14 lines deleted...]
-      <c r="N34" s="37">
+      <c r="A34" s="21" t="s">
+        <v>30</v>
+      </c>
+      <c r="B34" s="28"/>
+      <c r="C34" s="28"/>
+      <c r="D34" s="28"/>
+      <c r="E34" s="28"/>
+      <c r="F34" s="28"/>
+      <c r="G34" s="28"/>
+      <c r="H34" s="28"/>
+      <c r="I34" s="28"/>
+      <c r="J34" s="28"/>
+      <c r="K34" s="28"/>
+      <c r="L34" s="28"/>
+      <c r="M34" s="28"/>
+      <c r="N34" s="24">
         <v>0.04</v>
       </c>
-      <c r="O34" s="15">
+      <c r="O34" s="14">
         <v>-0.05</v>
       </c>
-      <c r="P34" s="37">
+      <c r="P34" s="24">
         <v>-0.03</v>
       </c>
-      <c r="Q34" s="15">
+      <c r="Q34" s="14">
         <v>-0.09</v>
       </c>
-      <c r="R34" s="15">
+      <c r="R34" s="14">
         <v>-0.03</v>
       </c>
-      <c r="S34" s="15">
+      <c r="S34" s="14">
         <v>-0.13</v>
       </c>
-      <c r="T34" s="15">
+      <c r="T34" s="14">
         <v>-2.0099999999999998</v>
       </c>
-      <c r="U34" s="15">
+      <c r="U34" s="14">
         <v>-0.68</v>
       </c>
-      <c r="V34" s="15">
+      <c r="V34" s="14">
         <v>-0.22</v>
       </c>
-      <c r="W34" s="15" t="s">
+      <c r="W34" s="14" t="s">
         <v>26</v>
       </c>
-      <c r="X34" s="15">
+      <c r="X34" s="14">
         <v>-0.32</v>
       </c>
-      <c r="Y34" s="15">
+      <c r="Y34" s="14">
         <v>-0.19</v>
       </c>
-      <c r="Z34" s="15">
+      <c r="Z34" s="14">
         <v>-0.2</v>
       </c>
-      <c r="AA34" s="15">
+      <c r="AA34" s="14">
         <v>-0.38</v>
       </c>
-      <c r="AB34" s="15">
+      <c r="AB34" s="14">
         <v>-0.01</v>
       </c>
-      <c r="AC34" s="15">
+      <c r="AC34" s="14">
         <v>-0.19</v>
       </c>
-      <c r="AD34" s="15">
+      <c r="AD34" s="14">
         <v>-0.33</v>
       </c>
-      <c r="AE34" s="15">
+      <c r="AE34" s="14">
         <v>-0.25</v>
       </c>
-      <c r="AF34" s="15">
+      <c r="AF34" s="14">
         <v>-1.49</v>
       </c>
-      <c r="AG34" s="15">
+      <c r="AG34" s="14">
         <v>-1.67</v>
       </c>
-      <c r="AH34" s="15">
+      <c r="AH34" s="14">
         <v>-1.37</v>
       </c>
-      <c r="AI34" s="15">
+      <c r="AI34" s="14">
         <v>-0.39</v>
       </c>
-      <c r="AJ34" s="76">
+      <c r="AJ34" s="14">
         <v>-0.65</v>
       </c>
+      <c r="AK34" s="14">
+        <v>-0.41</v>
+      </c>
     </row>
     <row r="35" spans="1:51" ht="12" customHeight="1">
-      <c r="A35" s="18" t="s">
-[...14 lines deleted...]
-      <c r="N35" s="37">
+      <c r="A35" s="17" t="s">
+        <v>31</v>
+      </c>
+      <c r="B35" s="28"/>
+      <c r="C35" s="28"/>
+      <c r="D35" s="28"/>
+      <c r="E35" s="28"/>
+      <c r="F35" s="28"/>
+      <c r="G35" s="28"/>
+      <c r="H35" s="28"/>
+      <c r="I35" s="28"/>
+      <c r="J35" s="28"/>
+      <c r="K35" s="28"/>
+      <c r="L35" s="28"/>
+      <c r="M35" s="28"/>
+      <c r="N35" s="24">
         <v>1.46</v>
       </c>
-      <c r="O35" s="15">
+      <c r="O35" s="14">
         <v>0.68</v>
       </c>
-      <c r="P35" s="37">
+      <c r="P35" s="24">
         <v>0.33</v>
       </c>
-      <c r="Q35" s="15">
+      <c r="Q35" s="14">
         <v>0.66</v>
       </c>
-      <c r="R35" s="15">
+      <c r="R35" s="14">
         <v>0.6</v>
       </c>
-      <c r="S35" s="15">
+      <c r="S35" s="14">
         <v>1.2</v>
       </c>
-      <c r="T35" s="15">
+      <c r="T35" s="14">
         <v>1.77</v>
       </c>
-      <c r="U35" s="15">
+      <c r="U35" s="14">
         <v>3.09</v>
       </c>
-      <c r="V35" s="15">
+      <c r="V35" s="14">
         <v>1.01</v>
       </c>
-      <c r="W35" s="15">
+      <c r="W35" s="14">
         <v>3.77</v>
       </c>
-      <c r="X35" s="15">
+      <c r="X35" s="14">
         <v>0.6</v>
       </c>
-      <c r="Y35" s="15">
+      <c r="Y35" s="14">
         <v>0.7</v>
       </c>
-      <c r="Z35" s="15">
+      <c r="Z35" s="14">
         <v>0.86</v>
       </c>
-      <c r="AA35" s="15">
+      <c r="AA35" s="14">
         <v>0.45</v>
       </c>
-      <c r="AB35" s="15">
+      <c r="AB35" s="14">
         <v>0.53</v>
       </c>
-      <c r="AC35" s="15">
+      <c r="AC35" s="14">
         <v>0.83</v>
       </c>
-      <c r="AD35" s="15"/>
-      <c r="AE35" s="15">
+      <c r="AD35" s="14"/>
+      <c r="AE35" s="14">
         <v>0.49</v>
       </c>
-      <c r="AF35" s="15">
+      <c r="AF35" s="14">
         <v>2.39</v>
       </c>
-      <c r="AG35" s="15">
+      <c r="AG35" s="14">
         <v>0.94</v>
       </c>
-      <c r="AH35" s="15">
+      <c r="AH35" s="14">
         <v>1.83</v>
       </c>
-      <c r="AI35" s="15">
+      <c r="AI35" s="14">
         <v>0.61</v>
       </c>
-      <c r="AJ35" s="76">
+      <c r="AJ35" s="14">
         <v>0.72</v>
       </c>
+      <c r="AK35" s="14">
+        <v>0.81</v>
+      </c>
     </row>
     <row r="36" spans="1:51" ht="12" customHeight="1">
-      <c r="A36" s="18" t="s">
-[...14 lines deleted...]
-      <c r="N36" s="37">
+      <c r="A36" s="17" t="s">
+        <v>32</v>
+      </c>
+      <c r="B36" s="28"/>
+      <c r="C36" s="28"/>
+      <c r="D36" s="28"/>
+      <c r="E36" s="28"/>
+      <c r="F36" s="28"/>
+      <c r="G36" s="28"/>
+      <c r="H36" s="28"/>
+      <c r="I36" s="28"/>
+      <c r="J36" s="28"/>
+      <c r="K36" s="28"/>
+      <c r="L36" s="28"/>
+      <c r="M36" s="28"/>
+      <c r="N36" s="24">
         <v>2.82</v>
       </c>
-      <c r="O36" s="15">
+      <c r="O36" s="14">
         <v>-1.65</v>
       </c>
-      <c r="P36" s="37">
+      <c r="P36" s="24">
         <v>-2.95</v>
       </c>
-      <c r="Q36" s="15">
+      <c r="Q36" s="14">
         <v>-1.98</v>
       </c>
-      <c r="R36" s="15">
+      <c r="R36" s="14">
         <v>-3.01</v>
       </c>
-      <c r="S36" s="15">
+      <c r="S36" s="14">
         <v>-3.87</v>
       </c>
-      <c r="T36" s="15">
+      <c r="T36" s="14">
         <v>-6.78</v>
       </c>
-      <c r="U36" s="15">
+      <c r="U36" s="14">
         <v>3.61</v>
       </c>
-      <c r="V36" s="15">
+      <c r="V36" s="14">
         <v>9.3800000000000008</v>
       </c>
-      <c r="W36" s="15">
+      <c r="W36" s="14">
         <v>-5.32</v>
       </c>
-      <c r="X36" s="15" t="s">
+      <c r="X36" s="14" t="s">
         <v>26</v>
       </c>
-      <c r="Y36" s="15">
+      <c r="Y36" s="14">
         <v>1.1499999999999999</v>
       </c>
-      <c r="Z36" s="15"/>
-      <c r="AA36" s="15">
+      <c r="Z36" s="14"/>
+      <c r="AA36" s="14">
         <v>-0.87</v>
       </c>
-      <c r="AB36" s="15">
+      <c r="AB36" s="14">
         <v>-2.3199999999999998</v>
       </c>
-      <c r="AC36" s="15">
+      <c r="AC36" s="14">
         <v>-1.39</v>
       </c>
-      <c r="AD36" s="15">
+      <c r="AD36" s="14">
         <v>0.64</v>
       </c>
-      <c r="AE36" s="15">
+      <c r="AE36" s="14">
         <v>-1.1599999999999999</v>
       </c>
-      <c r="AF36" s="15">
+      <c r="AF36" s="14">
         <v>-14.77</v>
       </c>
-      <c r="AG36" s="10" t="s">
+      <c r="AG36" s="9" t="s">
         <v>26</v>
       </c>
-      <c r="AH36" s="15">
+      <c r="AH36" s="14">
         <v>-4.95</v>
       </c>
-      <c r="AI36" s="15">
+      <c r="AI36" s="14">
         <v>-3.69</v>
       </c>
-      <c r="AJ36" s="76">
+      <c r="AJ36" s="14">
         <v>-1.46</v>
+      </c>
+      <c r="AK36" s="14">
+        <v>-3.63</v>
       </c>
     </row>
     <row r="37" spans="1:51" ht="12" customHeight="1">
       <c r="A37" s="1" t="s">
-        <v>42</v>
-[...13 lines deleted...]
-      <c r="N37" s="37">
+        <v>33</v>
+      </c>
+      <c r="B37" s="28"/>
+      <c r="C37" s="28"/>
+      <c r="D37" s="28"/>
+      <c r="E37" s="28"/>
+      <c r="F37" s="28"/>
+      <c r="G37" s="28"/>
+      <c r="H37" s="28"/>
+      <c r="I37" s="28"/>
+      <c r="J37" s="28"/>
+      <c r="K37" s="28"/>
+      <c r="L37" s="28"/>
+      <c r="M37" s="28"/>
+      <c r="N37" s="24">
         <v>-0.77</v>
       </c>
-      <c r="O37" s="15">
+      <c r="O37" s="14">
         <v>-0.96</v>
       </c>
-      <c r="P37" s="37">
+      <c r="P37" s="24">
         <v>-0.56999999999999995</v>
       </c>
-      <c r="Q37" s="15">
+      <c r="Q37" s="14">
         <v>-0.89</v>
       </c>
-      <c r="R37" s="15">
+      <c r="R37" s="14">
         <v>-0.44</v>
       </c>
-      <c r="S37" s="15">
+      <c r="S37" s="14">
         <v>-0.48</v>
       </c>
-      <c r="T37" s="15">
+      <c r="T37" s="14">
         <v>-8.94</v>
       </c>
-      <c r="U37" s="15">
+      <c r="U37" s="14">
         <v>-2.34</v>
       </c>
-      <c r="V37" s="15">
+      <c r="V37" s="14">
         <v>-2.0499999999999998</v>
       </c>
-      <c r="W37" s="15">
+      <c r="W37" s="14">
         <v>-1.37</v>
       </c>
-      <c r="X37" s="15">
+      <c r="X37" s="14">
         <v>-1.92</v>
       </c>
-      <c r="Y37" s="15">
+      <c r="Y37" s="14">
         <v>-0.83</v>
       </c>
-      <c r="Z37" s="15">
+      <c r="Z37" s="14">
         <v>-0.77</v>
       </c>
-      <c r="AA37" s="15">
+      <c r="AA37" s="14">
         <v>-0.33</v>
       </c>
-      <c r="AB37" s="15">
+      <c r="AB37" s="14">
         <v>-0.43</v>
       </c>
-      <c r="AC37" s="15">
+      <c r="AC37" s="14">
         <v>-0.61</v>
       </c>
-      <c r="AD37" s="15">
+      <c r="AD37" s="14">
         <v>-0.67</v>
       </c>
-      <c r="AE37" s="15">
+      <c r="AE37" s="14">
         <v>-0.61</v>
       </c>
-      <c r="AF37" s="15">
+      <c r="AF37" s="14">
         <v>-6.89</v>
       </c>
-      <c r="AG37" s="15">
+      <c r="AG37" s="14">
         <v>-2.6</v>
       </c>
-      <c r="AH37" s="15">
+      <c r="AH37" s="14">
         <v>-3.69</v>
       </c>
-      <c r="AI37" s="15">
+      <c r="AI37" s="14">
         <v>-1.77</v>
       </c>
-      <c r="AJ37" s="76">
+      <c r="AJ37" s="14">
         <v>-1.19</v>
+      </c>
+      <c r="AK37" s="14">
+        <v>-1.87</v>
       </c>
     </row>
     <row r="38" spans="1:51" ht="12" customHeight="1">
       <c r="A38" s="1" t="s">
-        <v>44</v>
-[...13 lines deleted...]
-      <c r="N38" s="37">
+        <v>34</v>
+      </c>
+      <c r="B38" s="28"/>
+      <c r="C38" s="28"/>
+      <c r="D38" s="28"/>
+      <c r="E38" s="28"/>
+      <c r="F38" s="28"/>
+      <c r="G38" s="28"/>
+      <c r="H38" s="28"/>
+      <c r="I38" s="28"/>
+      <c r="J38" s="28"/>
+      <c r="K38" s="28"/>
+      <c r="L38" s="28"/>
+      <c r="M38" s="28"/>
+      <c r="N38" s="24">
         <v>2.0099999999999998</v>
       </c>
-      <c r="O38" s="15">
+      <c r="O38" s="14">
         <v>0.52</v>
       </c>
-      <c r="P38" s="37">
+      <c r="P38" s="24">
         <v>1.81</v>
       </c>
-      <c r="Q38" s="15">
+      <c r="Q38" s="14">
         <v>0.92</v>
       </c>
-      <c r="R38" s="15">
+      <c r="R38" s="14">
         <v>0.9</v>
       </c>
-      <c r="S38" s="15">
+      <c r="S38" s="14">
         <v>0.36</v>
       </c>
-      <c r="T38" s="15">
+      <c r="T38" s="14">
         <v>4.22</v>
       </c>
-      <c r="U38" s="15">
+      <c r="U38" s="14">
         <v>5.88</v>
       </c>
-      <c r="V38" s="15">
+      <c r="V38" s="14">
         <v>1.69</v>
       </c>
-      <c r="W38" s="15">
+      <c r="W38" s="14">
         <v>2.1800000000000002</v>
       </c>
-      <c r="X38" s="15">
+      <c r="X38" s="14">
         <v>1.1499999999999999</v>
       </c>
-      <c r="Y38" s="15">
+      <c r="Y38" s="14">
         <v>2.76</v>
       </c>
-      <c r="Z38" s="15">
+      <c r="Z38" s="14">
         <v>0.82</v>
       </c>
-      <c r="AA38" s="15">
+      <c r="AA38" s="14">
         <v>-0.63</v>
       </c>
-      <c r="AB38" s="15">
+      <c r="AB38" s="14">
         <v>0.8</v>
       </c>
-      <c r="AC38" s="15">
+      <c r="AC38" s="14">
         <v>0.86</v>
       </c>
-      <c r="AD38" s="15">
+      <c r="AD38" s="14">
         <v>0.13</v>
       </c>
-      <c r="AE38" s="15">
+      <c r="AE38" s="14">
         <v>0.59</v>
       </c>
-      <c r="AF38" s="15">
+      <c r="AF38" s="14">
         <v>5.04</v>
       </c>
-      <c r="AG38" s="15">
+      <c r="AG38" s="14">
         <v>1.9</v>
       </c>
-      <c r="AH38" s="15">
+      <c r="AH38" s="14">
         <v>2.2200000000000002</v>
       </c>
-      <c r="AI38" s="15">
+      <c r="AI38" s="14">
         <v>2.2200000000000002</v>
       </c>
-      <c r="AJ38" s="76">
+      <c r="AJ38" s="14">
         <v>1.77</v>
+      </c>
+      <c r="AK38" s="14">
+        <v>1.23</v>
       </c>
     </row>
     <row r="39" spans="1:51" ht="12" customHeight="1">
       <c r="A39" s="1" t="s">
-        <v>55</v>
-[...13 lines deleted...]
-      <c r="N39" s="37">
+        <v>42</v>
+      </c>
+      <c r="B39" s="28"/>
+      <c r="C39" s="28"/>
+      <c r="D39" s="28"/>
+      <c r="E39" s="28"/>
+      <c r="F39" s="28"/>
+      <c r="G39" s="28"/>
+      <c r="H39" s="28"/>
+      <c r="I39" s="28"/>
+      <c r="J39" s="28"/>
+      <c r="K39" s="28"/>
+      <c r="L39" s="28"/>
+      <c r="M39" s="28"/>
+      <c r="N39" s="24">
         <v>-1.96</v>
       </c>
-      <c r="O39" s="15">
+      <c r="O39" s="14">
         <v>-1.28</v>
       </c>
-      <c r="P39" s="37">
+      <c r="P39" s="24">
         <v>-1.06</v>
       </c>
-      <c r="Q39" s="15">
+      <c r="Q39" s="14">
         <v>-1.23</v>
       </c>
-      <c r="R39" s="15">
+      <c r="R39" s="14">
         <v>-1.24</v>
       </c>
-      <c r="S39" s="15">
+      <c r="S39" s="14">
         <v>-0.75</v>
       </c>
-      <c r="T39" s="15">
+      <c r="T39" s="14">
         <v>-7.05</v>
       </c>
-      <c r="U39" s="15">
+      <c r="U39" s="14">
         <v>-6.28</v>
       </c>
-      <c r="V39" s="15">
+      <c r="V39" s="14">
         <v>-3.37</v>
       </c>
-      <c r="W39" s="15">
+      <c r="W39" s="14">
         <v>-4.34</v>
       </c>
-      <c r="X39" s="15">
+      <c r="X39" s="14">
         <v>-0.56999999999999995</v>
       </c>
-      <c r="Y39" s="15">
+      <c r="Y39" s="14">
         <v>-1.79</v>
       </c>
-      <c r="Z39" s="15">
+      <c r="Z39" s="14">
         <v>-0.81</v>
       </c>
-      <c r="AA39" s="15">
+      <c r="AA39" s="14">
         <v>-0.8</v>
       </c>
-      <c r="AB39" s="15">
+      <c r="AB39" s="14">
         <v>-0.88</v>
       </c>
-      <c r="AC39" s="15">
+      <c r="AC39" s="14">
         <v>-1.36</v>
       </c>
-      <c r="AD39" s="15">
+      <c r="AD39" s="14">
         <v>-1.43</v>
       </c>
-      <c r="AE39" s="15">
+      <c r="AE39" s="14">
         <v>-0.89</v>
       </c>
-      <c r="AF39" s="15">
+      <c r="AF39" s="14">
         <v>-8.02</v>
       </c>
-      <c r="AG39" s="15">
+      <c r="AG39" s="14">
         <v>-7.25</v>
       </c>
-      <c r="AH39" s="15">
+      <c r="AH39" s="14">
         <v>-4</v>
       </c>
-      <c r="AI39" s="15">
+      <c r="AI39" s="14">
         <v>-3.19</v>
       </c>
-      <c r="AJ39" s="76">
+      <c r="AJ39" s="14">
         <v>-1.63</v>
+      </c>
+      <c r="AK39" s="14">
+        <v>-0.25</v>
       </c>
     </row>
     <row r="40" spans="1:51" ht="12" customHeight="1">
       <c r="A40" s="1" t="s">
-        <v>47</v>
-[...13 lines deleted...]
-      <c r="N40" s="37">
+        <v>36</v>
+      </c>
+      <c r="B40" s="28"/>
+      <c r="C40" s="28"/>
+      <c r="D40" s="28"/>
+      <c r="E40" s="28"/>
+      <c r="F40" s="28"/>
+      <c r="G40" s="28"/>
+      <c r="H40" s="28"/>
+      <c r="I40" s="28"/>
+      <c r="J40" s="28"/>
+      <c r="K40" s="28"/>
+      <c r="L40" s="28"/>
+      <c r="M40" s="28"/>
+      <c r="N40" s="24">
         <v>0.83</v>
       </c>
-      <c r="O40" s="15">
+      <c r="O40" s="14">
         <v>0.11</v>
       </c>
-      <c r="P40" s="37">
+      <c r="P40" s="24">
         <v>0.65</v>
       </c>
-      <c r="Q40" s="15">
+      <c r="Q40" s="14">
         <v>0.25</v>
       </c>
-      <c r="R40" s="15">
+      <c r="R40" s="14">
         <v>0.46</v>
       </c>
-      <c r="S40" s="15">
+      <c r="S40" s="14">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="T40" s="15" t="s">
+      <c r="T40" s="14" t="s">
         <v>26</v>
       </c>
-      <c r="U40" s="15">
+      <c r="U40" s="14">
         <v>-3.57</v>
       </c>
-      <c r="V40" s="15">
+      <c r="V40" s="14">
         <v>2.91</v>
       </c>
-      <c r="W40" s="15">
+      <c r="W40" s="14">
         <v>0.44</v>
       </c>
-      <c r="X40" s="15">
+      <c r="X40" s="14">
         <v>0.52</v>
       </c>
-      <c r="Y40" s="15">
+      <c r="Y40" s="14">
         <v>-0.57999999999999996</v>
       </c>
-      <c r="Z40" s="15">
+      <c r="Z40" s="14">
         <v>-0.25</v>
       </c>
-      <c r="AA40" s="15">
+      <c r="AA40" s="14">
         <v>0.33</v>
       </c>
-      <c r="AB40" s="15">
+      <c r="AB40" s="14">
         <v>0.57999999999999996</v>
       </c>
-      <c r="AC40" s="15">
+      <c r="AC40" s="14">
         <v>-0.18</v>
       </c>
-      <c r="AD40" s="15">
+      <c r="AD40" s="14">
         <v>-0.55000000000000004</v>
       </c>
-      <c r="AE40" s="15">
+      <c r="AE40" s="14">
         <v>-0.64</v>
       </c>
-      <c r="AF40" s="15">
+      <c r="AF40" s="14">
         <v>-4.42</v>
       </c>
-      <c r="AG40" s="15">
+      <c r="AG40" s="14">
         <v>-1.37</v>
       </c>
-      <c r="AH40" s="15">
+      <c r="AH40" s="14">
         <v>0.6</v>
       </c>
-      <c r="AI40" s="15">
+      <c r="AI40" s="14">
         <v>2.2400000000000002</v>
       </c>
-      <c r="AJ40" s="76">
+      <c r="AJ40" s="14">
         <v>-1.43</v>
       </c>
+      <c r="AK40" s="14"/>
     </row>
     <row r="41" spans="1:51" ht="12" customHeight="1">
       <c r="A41" s="1" t="s">
-        <v>48</v>
-[...12 lines deleted...]
-      <c r="M41" s="41"/>
+        <v>37</v>
+      </c>
+      <c r="B41" s="28"/>
+      <c r="C41" s="28"/>
+      <c r="D41" s="28"/>
+      <c r="E41" s="28"/>
+      <c r="F41" s="28"/>
+      <c r="G41" s="28"/>
+      <c r="H41" s="28"/>
+      <c r="I41" s="28"/>
+      <c r="J41" s="28"/>
+      <c r="K41" s="28"/>
+      <c r="L41" s="28"/>
+      <c r="M41" s="28"/>
       <c r="N41" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="O41" s="15">
+      <c r="O41" s="14">
         <v>0</v>
       </c>
-      <c r="P41" s="37">
+      <c r="P41" s="24">
         <v>0.42</v>
       </c>
-      <c r="Q41" s="15">
+      <c r="Q41" s="14">
         <v>-0.12</v>
       </c>
-      <c r="R41" s="15">
+      <c r="R41" s="14">
         <v>0.57999999999999996</v>
       </c>
-      <c r="S41" s="15">
+      <c r="S41" s="14">
         <v>0.1</v>
       </c>
-      <c r="T41" s="15">
+      <c r="T41" s="14">
         <v>1.3</v>
       </c>
-      <c r="U41" s="15">
+      <c r="U41" s="14">
         <v>-2.04</v>
       </c>
-      <c r="V41" s="15">
+      <c r="V41" s="14">
         <v>1.78</v>
       </c>
-      <c r="W41" s="15">
+      <c r="W41" s="14">
         <v>1.33</v>
       </c>
-      <c r="X41" s="15">
+      <c r="X41" s="14">
         <v>0.53</v>
       </c>
-      <c r="Y41" s="15">
+      <c r="Y41" s="14">
         <v>-0.44</v>
       </c>
-      <c r="Z41" s="15">
+      <c r="Z41" s="14">
         <v>-0.56999999999999995</v>
       </c>
-      <c r="AA41" s="15">
+      <c r="AA41" s="14">
         <v>0.33</v>
       </c>
-      <c r="AB41" s="15">
+      <c r="AB41" s="14">
         <v>-0.28999999999999998</v>
       </c>
-      <c r="AC41" s="15">
+      <c r="AC41" s="14">
         <v>0.92</v>
       </c>
-      <c r="AD41" s="15">
+      <c r="AD41" s="14">
         <v>-0.36</v>
       </c>
-      <c r="AE41" s="15">
+      <c r="AE41" s="14">
         <v>-0.54</v>
       </c>
-      <c r="AF41" s="15">
+      <c r="AF41" s="14">
         <v>2.58</v>
       </c>
-      <c r="AG41" s="15">
+      <c r="AG41" s="14">
         <v>0.68</v>
       </c>
-      <c r="AH41" s="15">
+      <c r="AH41" s="14">
         <v>-2.68</v>
       </c>
-      <c r="AI41" s="15">
+      <c r="AI41" s="14">
         <v>0.67</v>
       </c>
-      <c r="AJ41" s="76">
+      <c r="AJ41" s="14">
         <v>-1.33</v>
+      </c>
+      <c r="AK41" s="14">
+        <v>0.44</v>
       </c>
     </row>
     <row r="42" spans="1:51" ht="12" customHeight="1">
       <c r="A42" s="1" t="s">
-        <v>56</v>
-[...13 lines deleted...]
-      <c r="N42" s="37">
+        <v>43</v>
+      </c>
+      <c r="B42" s="28"/>
+      <c r="C42" s="28"/>
+      <c r="D42" s="28"/>
+      <c r="E42" s="28"/>
+      <c r="F42" s="28"/>
+      <c r="G42" s="28"/>
+      <c r="H42" s="28"/>
+      <c r="I42" s="28"/>
+      <c r="J42" s="28"/>
+      <c r="K42" s="28"/>
+      <c r="L42" s="28"/>
+      <c r="M42" s="28"/>
+      <c r="N42" s="24">
         <v>-0.74</v>
       </c>
-      <c r="O42" s="15">
+      <c r="O42" s="14">
         <v>0.65</v>
       </c>
-      <c r="P42" s="37">
+      <c r="P42" s="24">
         <v>0.39</v>
       </c>
-      <c r="Q42" s="15">
+      <c r="Q42" s="14">
         <v>0.17</v>
       </c>
-      <c r="R42" s="15">
+      <c r="R42" s="14">
         <v>0.16</v>
       </c>
-      <c r="S42" s="15">
+      <c r="S42" s="14">
         <v>0.28999999999999998</v>
       </c>
-      <c r="T42" s="15">
+      <c r="T42" s="14">
         <v>-3.64</v>
       </c>
-      <c r="U42" s="15">
+      <c r="U42" s="14">
         <v>2.82</v>
       </c>
-      <c r="V42" s="15"/>
-[...1 lines deleted...]
-      <c r="X42" s="15">
+      <c r="V42" s="14"/>
+      <c r="W42" s="14"/>
+      <c r="X42" s="14">
         <v>-0.73</v>
       </c>
-      <c r="Y42" s="15">
+      <c r="Y42" s="14">
         <v>2.15</v>
       </c>
-      <c r="Z42" s="15">
+      <c r="Z42" s="14">
         <v>-2.36</v>
       </c>
-      <c r="AA42" s="15">
+      <c r="AA42" s="14">
         <v>-0.91</v>
       </c>
-      <c r="AB42" s="15">
+      <c r="AB42" s="14">
         <v>0.41</v>
       </c>
-      <c r="AC42" s="15">
+      <c r="AC42" s="14">
         <v>-0.18</v>
       </c>
-      <c r="AD42" s="15">
+      <c r="AD42" s="14">
         <v>0.66</v>
       </c>
-      <c r="AE42" s="15">
+      <c r="AE42" s="14">
         <v>0.31</v>
       </c>
-      <c r="AF42" s="15">
+      <c r="AF42" s="14">
         <v>11.23</v>
       </c>
-      <c r="AG42" s="15">
+      <c r="AG42" s="14">
         <v>-6.91</v>
       </c>
-      <c r="AH42" s="15">
+      <c r="AH42" s="14">
         <v>-3.89</v>
       </c>
-      <c r="AI42" s="15">
+      <c r="AI42" s="14">
         <v>0.48</v>
       </c>
-      <c r="AJ42" s="76">
+      <c r="AJ42" s="14">
         <v>0.38</v>
+      </c>
+      <c r="AK42" s="14">
+        <v>-1.29</v>
       </c>
     </row>
     <row r="43" spans="1:51" ht="12" customHeight="1">
       <c r="A43" s="1" t="s">
-        <v>57</v>
-[...13 lines deleted...]
-      <c r="N43" s="37">
+        <v>44</v>
+      </c>
+      <c r="B43" s="28"/>
+      <c r="C43" s="28"/>
+      <c r="D43" s="28"/>
+      <c r="E43" s="28"/>
+      <c r="F43" s="28"/>
+      <c r="G43" s="28"/>
+      <c r="H43" s="28"/>
+      <c r="I43" s="28"/>
+      <c r="J43" s="28"/>
+      <c r="K43" s="28"/>
+      <c r="L43" s="28"/>
+      <c r="M43" s="28"/>
+      <c r="N43" s="24">
         <v>-0.74</v>
       </c>
-      <c r="O43" s="15">
+      <c r="O43" s="14">
         <v>-0.13</v>
       </c>
-      <c r="P43" s="37">
+      <c r="P43" s="24">
         <v>-0.23</v>
       </c>
-      <c r="Q43" s="15">
+      <c r="Q43" s="14">
         <v>-0.1</v>
       </c>
-      <c r="R43" s="15">
+      <c r="R43" s="14">
         <v>0.28999999999999998</v>
       </c>
-      <c r="S43" s="15">
+      <c r="S43" s="14">
         <v>-0.09</v>
       </c>
-      <c r="T43" s="15">
+      <c r="T43" s="14">
         <v>-2.1</v>
       </c>
-      <c r="U43" s="15"/>
-      <c r="V43" s="15">
+      <c r="U43" s="14"/>
+      <c r="V43" s="14">
         <v>-1.08</v>
       </c>
-      <c r="W43" s="15">
+      <c r="W43" s="14">
         <v>-0.27</v>
       </c>
-      <c r="X43" s="15">
+      <c r="X43" s="14">
         <v>-0.64</v>
       </c>
-      <c r="Y43" s="15">
+      <c r="Y43" s="14">
         <v>0.18</v>
       </c>
-      <c r="Z43" s="15">
+      <c r="Z43" s="14">
         <v>-0.46</v>
       </c>
-      <c r="AA43" s="15">
+      <c r="AA43" s="14">
         <v>-0.8</v>
       </c>
-      <c r="AB43" s="15">
+      <c r="AB43" s="14">
         <v>-1.07</v>
       </c>
-      <c r="AC43" s="15">
+      <c r="AC43" s="14">
         <v>-0.21</v>
       </c>
-      <c r="AD43" s="15">
+      <c r="AD43" s="14">
         <v>-0.28999999999999998</v>
       </c>
-      <c r="AE43" s="15">
+      <c r="AE43" s="14">
         <v>-0.27</v>
       </c>
-      <c r="AF43" s="10" t="s">
+      <c r="AF43" s="9" t="s">
         <v>26</v>
       </c>
-      <c r="AG43" s="15">
+      <c r="AG43" s="14">
         <v>-5.0599999999999996</v>
       </c>
-      <c r="AH43" s="15">
+      <c r="AH43" s="14">
         <v>-2.2000000000000002</v>
       </c>
-      <c r="AI43" s="15">
+      <c r="AI43" s="14">
         <v>-1.65</v>
       </c>
-      <c r="AJ43" s="76">
+      <c r="AJ43" s="14">
         <v>-1.96</v>
+      </c>
+      <c r="AK43" s="14">
+        <v>-0.36</v>
       </c>
     </row>
     <row r="44" spans="1:51" ht="12" customHeight="1">
       <c r="A44" s="1" t="s">
-        <v>49</v>
-[...13 lines deleted...]
-      <c r="N44" s="37">
+        <v>38</v>
+      </c>
+      <c r="B44" s="28"/>
+      <c r="C44" s="28"/>
+      <c r="D44" s="28"/>
+      <c r="E44" s="28"/>
+      <c r="F44" s="28"/>
+      <c r="G44" s="28"/>
+      <c r="H44" s="28"/>
+      <c r="I44" s="28"/>
+      <c r="J44" s="28"/>
+      <c r="K44" s="28"/>
+      <c r="L44" s="28"/>
+      <c r="M44" s="28"/>
+      <c r="N44" s="24">
         <v>1.66</v>
       </c>
-      <c r="O44" s="15">
+      <c r="O44" s="14">
         <v>1.92</v>
       </c>
-      <c r="P44" s="37">
+      <c r="P44" s="24">
         <v>0.65</v>
       </c>
-      <c r="Q44" s="15">
+      <c r="Q44" s="14">
         <v>1.02</v>
       </c>
-      <c r="R44" s="15">
+      <c r="R44" s="14">
         <v>0.7</v>
       </c>
-      <c r="S44" s="15">
+      <c r="S44" s="14">
         <v>0.49</v>
       </c>
-      <c r="T44" s="15">
+      <c r="T44" s="14">
         <v>8.56</v>
       </c>
-      <c r="U44" s="15">
+      <c r="U44" s="14">
         <v>5.14</v>
       </c>
-      <c r="V44" s="15">
+      <c r="V44" s="14">
         <v>3.61</v>
       </c>
-      <c r="W44" s="15">
+      <c r="W44" s="14">
         <v>0.51</v>
       </c>
-      <c r="X44" s="15">
+      <c r="X44" s="14">
         <v>1.35</v>
       </c>
-      <c r="Y44" s="15">
+      <c r="Y44" s="14">
         <v>0.9</v>
       </c>
-      <c r="Z44" s="15">
+      <c r="Z44" s="14">
         <v>1.44</v>
       </c>
-      <c r="AA44" s="15">
+      <c r="AA44" s="14">
         <v>0.59</v>
       </c>
-      <c r="AB44" s="15">
+      <c r="AB44" s="14">
         <v>1.71</v>
       </c>
-      <c r="AC44" s="15">
+      <c r="AC44" s="14">
         <v>0.6</v>
       </c>
-      <c r="AD44" s="15">
+      <c r="AD44" s="14">
         <v>0.37</v>
       </c>
-      <c r="AE44" s="15"/>
-      <c r="AF44" s="15">
+      <c r="AE44" s="14"/>
+      <c r="AF44" s="14">
         <v>7.56</v>
       </c>
-      <c r="AG44" s="15">
+      <c r="AG44" s="14">
         <v>2.14</v>
       </c>
-      <c r="AH44" s="15">
+      <c r="AH44" s="14">
         <v>2.79</v>
       </c>
-      <c r="AI44" s="15">
+      <c r="AI44" s="14">
         <v>1.74</v>
       </c>
-      <c r="AJ44" s="76">
+      <c r="AJ44" s="14">
         <v>0.83</v>
+      </c>
+      <c r="AK44" s="14">
+        <v>1.1599999999999999</v>
       </c>
     </row>
     <row r="45" spans="1:51" ht="12" customHeight="1">
       <c r="A45" s="1" t="s">
-        <v>50</v>
-[...13 lines deleted...]
-      <c r="N45" s="37">
+        <v>39</v>
+      </c>
+      <c r="B45" s="28"/>
+      <c r="C45" s="28"/>
+      <c r="D45" s="28"/>
+      <c r="E45" s="28"/>
+      <c r="F45" s="28"/>
+      <c r="G45" s="28"/>
+      <c r="H45" s="28"/>
+      <c r="I45" s="28"/>
+      <c r="J45" s="28"/>
+      <c r="K45" s="28"/>
+      <c r="L45" s="28"/>
+      <c r="M45" s="28"/>
+      <c r="N45" s="24">
         <v>0.56999999999999995</v>
       </c>
-      <c r="O45" s="15">
+      <c r="O45" s="14">
         <v>0.59</v>
       </c>
-      <c r="P45" s="37">
+      <c r="P45" s="24">
         <v>0.36</v>
       </c>
-      <c r="Q45" s="15">
+      <c r="Q45" s="14">
         <v>0.68</v>
       </c>
-      <c r="R45" s="15">
+      <c r="R45" s="14">
         <v>0.16</v>
       </c>
-      <c r="S45" s="15">
+      <c r="S45" s="14">
         <v>0.42</v>
       </c>
-      <c r="T45" s="15">
+      <c r="T45" s="14">
         <v>2.16</v>
       </c>
-      <c r="U45" s="15">
+      <c r="U45" s="14">
         <v>-0.38</v>
       </c>
-      <c r="V45" s="15">
+      <c r="V45" s="14">
         <v>0.25</v>
       </c>
-      <c r="W45" s="15">
+      <c r="W45" s="14">
         <v>1.02</v>
       </c>
-      <c r="X45" s="15">
+      <c r="X45" s="14">
         <v>0.74</v>
       </c>
-      <c r="Y45" s="15">
+      <c r="Y45" s="14">
         <v>-0.31</v>
       </c>
-      <c r="Z45" s="15">
+      <c r="Z45" s="14">
         <v>0.64</v>
       </c>
-      <c r="AA45" s="15">
+      <c r="AA45" s="14">
         <v>-0.42</v>
       </c>
-      <c r="AB45" s="15">
+      <c r="AB45" s="14">
         <v>0.78</v>
       </c>
-      <c r="AC45" s="15">
+      <c r="AC45" s="14">
         <v>-0.3</v>
       </c>
-      <c r="AD45" s="15">
+      <c r="AD45" s="14">
         <v>-0.24</v>
       </c>
-      <c r="AE45" s="15">
+      <c r="AE45" s="14">
         <v>-0.12</v>
       </c>
-      <c r="AF45" s="15">
+      <c r="AF45" s="14">
         <v>3.65</v>
       </c>
-      <c r="AG45" s="15">
+      <c r="AG45" s="14">
         <v>0.77</v>
       </c>
-      <c r="AH45" s="15">
+      <c r="AH45" s="14">
         <v>-1.1399999999999999</v>
       </c>
-      <c r="AI45" s="15">
+      <c r="AI45" s="14">
         <v>1.32</v>
       </c>
-      <c r="AJ45" s="76">
+      <c r="AJ45" s="14">
         <v>-0.15</v>
+      </c>
+      <c r="AK45" s="14">
+        <v>0.06</v>
       </c>
     </row>
     <row r="46" spans="1:51" ht="12" customHeight="1">
       <c r="A46" s="1" t="s">
-        <v>58</v>
-[...13 lines deleted...]
-      <c r="N46" s="37">
+        <v>45</v>
+      </c>
+      <c r="B46" s="28"/>
+      <c r="C46" s="28"/>
+      <c r="D46" s="28"/>
+      <c r="E46" s="28"/>
+      <c r="F46" s="28"/>
+      <c r="G46" s="28"/>
+      <c r="H46" s="28"/>
+      <c r="I46" s="28"/>
+      <c r="J46" s="28"/>
+      <c r="K46" s="28"/>
+      <c r="L46" s="28"/>
+      <c r="M46" s="28"/>
+      <c r="N46" s="24">
         <v>-0.32</v>
       </c>
-      <c r="O46" s="15">
+      <c r="O46" s="14">
         <v>0.41</v>
       </c>
       <c r="P46" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="Q46" s="15">
+      <c r="Q46" s="14">
         <v>-0.45</v>
       </c>
-      <c r="R46" s="15" t="s">
+      <c r="R46" s="14" t="s">
         <v>26</v>
       </c>
-      <c r="S46" s="15">
+      <c r="S46" s="14">
         <v>-1.29</v>
       </c>
-      <c r="T46" s="15">
+      <c r="T46" s="14">
         <v>-3.4</v>
       </c>
-      <c r="U46" s="15">
+      <c r="U46" s="14">
         <v>1.79</v>
       </c>
-      <c r="V46" s="15">
+      <c r="V46" s="14">
         <v>-1.96</v>
       </c>
-      <c r="W46" s="15">
+      <c r="W46" s="14">
         <v>1.76</v>
       </c>
-      <c r="X46" s="15">
+      <c r="X46" s="14">
         <v>-0.7</v>
       </c>
-      <c r="Y46" s="15">
+      <c r="Y46" s="14">
         <v>-1.17</v>
       </c>
-      <c r="Z46" s="15">
+      <c r="Z46" s="14">
         <v>-0.33</v>
       </c>
-      <c r="AA46" s="15">
+      <c r="AA46" s="14">
         <v>-0.57999999999999996</v>
       </c>
-      <c r="AB46" s="15"/>
-      <c r="AC46" s="15">
+      <c r="AB46" s="14"/>
+      <c r="AC46" s="14">
         <v>-0.7</v>
       </c>
-      <c r="AD46" s="15"/>
-      <c r="AE46" s="15">
+      <c r="AD46" s="14"/>
+      <c r="AE46" s="14">
         <v>-0.28999999999999998</v>
       </c>
       <c r="AF46" s="1">
         <v>-2.38</v>
       </c>
-      <c r="AG46" s="15">
+      <c r="AG46" s="14">
         <v>-0.61</v>
       </c>
-      <c r="AH46" s="15">
+      <c r="AH46" s="14">
         <v>1.62</v>
       </c>
-      <c r="AI46" s="15">
+      <c r="AI46" s="14">
         <v>-1.82</v>
       </c>
-      <c r="AJ46" s="76">
+      <c r="AJ46" s="14">
         <v>-3.15</v>
       </c>
+      <c r="AK46" s="14">
+        <v>1.01</v>
+      </c>
     </row>
     <row r="47" spans="1:51" ht="12" customHeight="1">
-      <c r="A47" s="17" t="s">
-[...14 lines deleted...]
-      <c r="N47" s="43">
+      <c r="A47" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="B47" s="28"/>
+      <c r="C47" s="28"/>
+      <c r="D47" s="28"/>
+      <c r="E47" s="28"/>
+      <c r="F47" s="28"/>
+      <c r="G47" s="28"/>
+      <c r="H47" s="28"/>
+      <c r="I47" s="28"/>
+      <c r="J47" s="28"/>
+      <c r="K47" s="28"/>
+      <c r="L47" s="28"/>
+      <c r="M47" s="28"/>
+      <c r="N47" s="30">
         <v>-1.1200000000000001</v>
       </c>
-      <c r="O47" s="16">
+      <c r="O47" s="15">
         <v>-0.79</v>
       </c>
-      <c r="P47" s="43">
+      <c r="P47" s="30">
         <v>-1.22</v>
       </c>
-      <c r="Q47" s="16">
+      <c r="Q47" s="15">
         <v>-0.63</v>
       </c>
-      <c r="R47" s="16">
+      <c r="R47" s="15">
         <v>-0.81</v>
       </c>
-      <c r="S47" s="16">
+      <c r="S47" s="15">
         <v>-1.1299999999999999</v>
       </c>
-      <c r="T47" s="16">
+      <c r="T47" s="15">
         <v>-4.7300000000000004</v>
       </c>
-      <c r="U47" s="16">
+      <c r="U47" s="15">
         <v>-6.35</v>
       </c>
-      <c r="V47" s="16">
+      <c r="V47" s="15">
         <v>-1.98</v>
       </c>
-      <c r="W47" s="16">
+      <c r="W47" s="15">
         <v>-1.36</v>
       </c>
-      <c r="X47" s="16">
+      <c r="X47" s="15">
         <v>-1.5</v>
       </c>
-      <c r="Y47" s="16">
+      <c r="Y47" s="15">
         <v>-1.25</v>
       </c>
-      <c r="Z47" s="16">
+      <c r="Z47" s="15">
         <v>-1.54</v>
       </c>
-      <c r="AA47" s="16">
+      <c r="AA47" s="15">
         <v>-1.67</v>
       </c>
-      <c r="AB47" s="16">
+      <c r="AB47" s="15">
         <v>-1.61</v>
       </c>
-      <c r="AC47" s="16">
+      <c r="AC47" s="15">
         <v>-0.64</v>
       </c>
-      <c r="AD47" s="16">
+      <c r="AD47" s="15">
         <v>-0.44</v>
       </c>
-      <c r="AE47" s="16">
+      <c r="AE47" s="15">
         <v>-0.22</v>
       </c>
-      <c r="AF47" s="17">
+      <c r="AF47" s="16">
         <v>-9.17</v>
       </c>
-      <c r="AG47" s="16">
+      <c r="AG47" s="15">
         <v>-5.33</v>
       </c>
-      <c r="AH47" s="16">
+      <c r="AH47" s="15">
         <v>-3.5</v>
       </c>
-      <c r="AI47" s="16">
+      <c r="AI47" s="15">
         <v>-2.75</v>
       </c>
-      <c r="AJ47" s="16">
+      <c r="AJ47" s="15">
         <v>-1.2</v>
+      </c>
+      <c r="AK47" s="15">
+        <v>-1.92</v>
       </c>
     </row>
     <row r="48" spans="1:51" ht="12" customHeight="1"/>
   </sheetData>
   <mergeCells count="11">
+    <mergeCell ref="T7:AQ7"/>
+    <mergeCell ref="T11:AG11"/>
+    <mergeCell ref="T26:AG26"/>
+    <mergeCell ref="T33:AG33"/>
+    <mergeCell ref="T9:AE9"/>
     <mergeCell ref="A9:A10"/>
     <mergeCell ref="B9:M9"/>
     <mergeCell ref="AP8:AQ8"/>
     <mergeCell ref="AF9:AQ9"/>
     <mergeCell ref="AD8:AE8"/>
     <mergeCell ref="N9:S9"/>
-    <mergeCell ref="T7:AQ7"/>
-[...3 lines deleted...]
-    <mergeCell ref="T9:AE9"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
-  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>5</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="5" baseType="lpstr">
-      <vt:lpstr>Естеств.прирост населения 2022</vt:lpstr>
+    <vt:vector size="4" baseType="lpstr">
+      <vt:lpstr>Метаданные</vt:lpstr>
+      <vt:lpstr>условные обозначения</vt:lpstr>
       <vt:lpstr>Прирост </vt:lpstr>
-      <vt:lpstr>Прирост 2024-2026</vt:lpstr>
       <vt:lpstr>Коэф. </vt:lpstr>
-      <vt:lpstr>Коэф. 2024-2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>g.aigozina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>