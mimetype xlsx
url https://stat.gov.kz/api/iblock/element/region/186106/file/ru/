--- v4 (2026-08-06)
+++ v5 (2026-09-15)
@@ -8,66 +8,66 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\ДИСК Д\номенклатура по смк\эл.номенклатура 2026\14-26 Основные показатели (динамические ряды) по демографической и социальной статистике\ЕДН\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{94366521-C2E9-4326-BBFA-28526D1F7AC9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{687631CC-6FE9-4CF6-A864-CDDDE5D3692A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="572" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="10" r:id="rId1"/>
     <sheet name="условные обозначения" sheetId="9" r:id="rId2"/>
     <sheet name="Прирост " sheetId="7" r:id="rId3"/>
     <sheet name="Коэф. " sheetId="8" r:id="rId4"/>
   </sheets>
-  <calcPr calcId="114210"/>
+  <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="243" uniqueCount="92">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="249" uniqueCount="92">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -190,53 +190,50 @@
   <si>
     <t xml:space="preserve">                                                   </t>
   </si>
   <si>
     <t xml:space="preserve"> Коэффициенты естественного прироста (убыли) населения</t>
   </si>
   <si>
     <t>Условные обозначения:</t>
   </si>
   <si>
     <t>"-" явление отсутствует</t>
   </si>
   <si>
     <t>"0,0" - незначительная величина</t>
   </si>
   <si>
     <t>"х"- данные конфиденциальны</t>
   </si>
   <si>
     <t>"..."- данные отсутствуют</t>
   </si>
   <si>
     <t xml:space="preserve">В отдельных случаях незначительные расхождения между итогом и суммой  слагаемых объясняются округлением данных  </t>
   </si>
   <si>
-    <t>Бюро национальной статистики Агентства по стратегическому планированию и реформам  Республики Казахстан</t>
-[...1 lines deleted...]
-  <si>
     <t>Код статистического показателя</t>
   </si>
   <si>
     <t>Наименование статистического показателя</t>
   </si>
   <si>
     <t>Единица измерения</t>
   </si>
   <si>
     <t>Человек</t>
   </si>
   <si>
     <t>Краткое наименование  КСП</t>
   </si>
   <si>
     <t>История показателя</t>
   </si>
   <si>
     <t>С 1 января 2024 года</t>
   </si>
   <si>
     <t>Определение показателя</t>
   </si>
   <si>
     <t>Метод обработки данных</t>
@@ -244,115 +241,118 @@
   <si>
     <t>Расчетный</t>
   </si>
   <si>
     <t>Методика рассчета</t>
   </si>
   <si>
     <t>Источник показателя</t>
   </si>
   <si>
     <t>Примечание</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
   </si>
   <si>
     <t>Классификаторы</t>
   </si>
   <si>
     <t>Методологические пояснения</t>
   </si>
   <si>
     <t>Связанные публикации</t>
   </si>
   <si>
+    <t>Полезные ссылки</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
+  </si>
+  <si>
+    <t>Дата последней актуализации</t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Управление социальной и демографической статистики</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Номер телефона</t>
+  </si>
+  <si>
+    <t>+7 723 2 254705</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>Естественный прирост (убыль) населения</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Статистика естественного прироста в Республике Казахстан  основывается на регистрации актов о рождении и смерти в органах регистрации актов о гражданском состоянии </t>
+  </si>
+  <si>
+    <t>Для формирования текущих данных по статистике естественного прироста населения  используются такие источники данных, как  административные данные, предоставляемые административными источниками, в частности, с органов регистрации  актов о гражданском состоянии и НАО "Государственная корпорация "Правительство для граждан", проводимые вне плана статистических работ</t>
+  </si>
+  <si>
+    <t>Данные сформированы по дате регистрации актов о рождении и смерти</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/9a3/u0kihdqbd7</t>
+  </si>
+  <si>
+    <t>Разница между числом родившихся и умерших по районам</t>
+  </si>
+  <si>
+    <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
+  </si>
+  <si>
     <t>https://stat.gov.kz/ru/region/vko/spreadsheets/?industry=38&amp;year=2026&amp;name=10704&amp;period=quarter&amp;type=spreadsheets</t>
   </si>
   <si>
-    <t>Полезные ссылки</t>
-[...19 lines deleted...]
-  <si>
     <t>Адильшинова Гульшат</t>
   </si>
   <si>
-    <t>Номер телефона</t>
-[...7 lines deleted...]
-  <si>
     <t>G.Adilshinova@aspire.gov.kz</t>
-  </si>
-[...16 lines deleted...]
-    <t>Разница между числом родившихся и умерших по районам</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00_р_."/>
   </numFmts>
-  <fonts count="22">
+  <fonts count="24">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -425,79 +425,91 @@
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
-      <name val="Roboto"/>
-[...4 lines deleted...]
-      <sz val="10"/>
       <color theme="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
-    </font>
-[...7 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="12">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
@@ -611,53 +623,53 @@
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right/>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="72">
+  <cellXfs count="78">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -722,132 +734,144 @@
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="10" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="10" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="20" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="18" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="4" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="10" xfId="2" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="4" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
-[...2 lines deleted...]
-    <cellStyle name="Обычный 3 2" xfId="5" xr:uid="{B9C9164C-927F-49EB-921A-1179EA6A0935}"/>
+    <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="Обычный 2 2 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
+    <cellStyle name="Обычный 3" xfId="3" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
+    <cellStyle name="Обычный 3 2" xfId="5" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1108,424 +1132,426 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:G.Adilshinova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/9a3/u0kihdqbd7lmv1qbbw29q4ova086he0h/%D0%BC%D0%B5%D1%82%D0%BE%D0%B4%D0%B8%D0%BA%D0%B0%20%D1%80%D0%BE%D0%B6%D0%B4%D0%B0%D0%B5%D0%BC%D0%BE%D1%81%D1%82%D0%B8%20%D1%80%D1%83%D1%81.7z" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/9a3/u0kihdqbd7lmv1qbbw29q4ova086he0h/%D0%BC%D0%B5%D1%82%D0%BE%D0%B4%D0%B8%D0%BA%D0%B0%20%D1%80%D0%BE%D0%B6%D0%B4%D0%B0%D0%B5%D0%BC%D0%BE%D1%81%D1%82%D0%B8%20%D1%80%D1%83%D1%81.7z" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:G.Adilshinova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/vko/spreadsheets/?industry=38&amp;year=2026&amp;name=10704&amp;period=quarter&amp;type=spreadsheets" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{510438C0-CE29-4142-93FF-105E7A25B9E8}">
-  <dimension ref="A1:B20"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A2:B21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B28" sqref="B28"/>
+      <selection activeCell="A27" sqref="A27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="46.5703125" customWidth="1"/>
     <col min="2" max="2" width="67" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2">
-[...6 lines deleted...]
-    </row>
     <row r="2" spans="1:2">
       <c r="A2" s="45" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-        <v>86</v>
+        <v>55</v>
+      </c>
+      <c r="B2" s="52">
+        <v>612301</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="45" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>56</v>
+      </c>
+      <c r="B3" s="53" t="s">
+        <v>82</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="45" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>86</v>
+        <v>57</v>
+      </c>
+      <c r="B4" s="53" t="s">
+        <v>58</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="45" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-        <v>62</v>
+        <v>59</v>
+      </c>
+      <c r="B5" s="53" t="s">
+        <v>82</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="45" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>60</v>
+      </c>
+      <c r="B6" s="53" t="s">
+        <v>61</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="45" t="s">
+        <v>62</v>
+      </c>
+      <c r="B7" s="53" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="45" t="s">
+        <v>63</v>
+      </c>
+      <c r="B8" s="53" t="s">
         <v>64</v>
       </c>
-      <c r="B7" s="55" t="s">
+    </row>
+    <row r="9" spans="1:2" ht="39">
+      <c r="A9" s="45" t="s">
         <v>65</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="45" t="s">
+      <c r="B9" s="54" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="77.25">
+      <c r="A10" s="45" t="s">
         <v>66</v>
       </c>
-      <c r="B8" s="56" t="s">
-[...16 lines deleted...]
-        <v>89</v>
+      <c r="B10" s="54" t="s">
+        <v>84</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="45" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-        <v>69</v>
+        <v>67</v>
+      </c>
+      <c r="B11" s="53" t="s">
+        <v>85</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="45" t="s">
+        <v>69</v>
+      </c>
+      <c r="B12" s="50" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="45" t="s">
+        <v>70</v>
+      </c>
+      <c r="B13" s="51" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" ht="30">
+      <c r="A14" s="45" t="s">
         <v>71</v>
       </c>
-      <c r="B12" s="53" t="s">
-[...16 lines deleted...]
-        <v>75</v>
+      <c r="B14" s="59" t="s">
+        <v>89</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="45" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-        <v>46204</v>
+        <v>72</v>
+      </c>
+      <c r="B15" s="46" t="s">
+        <v>73</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="45" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-        <v>46237</v>
+        <v>74</v>
+      </c>
+      <c r="B16" s="47">
+        <v>46272</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="45" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-        <v>79</v>
+        <v>75</v>
+      </c>
+      <c r="B17" s="47">
+        <v>46300</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="45" t="s">
-        <v>80</v>
-[...2 lines deleted...]
-        <v>81</v>
+        <v>76</v>
+      </c>
+      <c r="B18" s="48" t="s">
+        <v>77</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="45" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="B19" s="48" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
     </row>
     <row r="20" spans="1:2">
-      <c r="A20" s="50" t="s">
-[...3 lines deleted...]
-        <v>85</v>
+      <c r="A20" s="45" t="s">
+        <v>79</v>
+      </c>
+      <c r="B20" s="47" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="49" t="s">
+        <v>81</v>
+      </c>
+      <c r="B21" s="62" t="s">
+        <v>91</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B14" r:id="rId1" xr:uid="{3702C116-344E-4179-B0EA-1F5AFC58DF9A}"/>
-[...2 lines deleted...]
-    <hyperlink ref="B12" r:id="rId4" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
+    <hyperlink ref="B15" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
+    <hyperlink ref="B12" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
+    <hyperlink ref="B13" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
+    <hyperlink ref="B14" r:id="rId4" xr:uid="{9AFEAC33-3D9E-4EAD-9184-A9013D503698}"/>
+    <hyperlink ref="B21" r:id="rId5" xr:uid="{E8958429-FD89-4545-BEE0-3FCCB8D11198}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2D981461-6595-4312-848A-D954E9C39C4C}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="B5:B14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="E24" sqref="E24"/>
+      <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="5.42578125" customWidth="1"/>
     <col min="2" max="2" width="31.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2">
       <c r="B5" s="43" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="6" spans="2:2">
       <c r="B6" s="43" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="43" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="8" spans="2:2">
       <c r="B8" s="43" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="9" spans="2:2">
       <c r="B9" s="43" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="11" spans="2:2" ht="75">
       <c r="B11" s="44" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="14" spans="2:2">
-      <c r="B14" s="43" t="s">
-        <v>55</v>
+      <c r="B14" s="61" t="s">
+        <v>88</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <dimension ref="A1:AY47"/>
+  <dimension ref="A1:AY49"/>
   <sheetViews>
-    <sheetView topLeftCell="Z1" workbookViewId="0">
-      <selection activeCell="AK11" sqref="AK11:AK46"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="AL39" sqref="AL39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="24.28515625" style="1" customWidth="1"/>
     <col min="2" max="19" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="20" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:51" ht="12" customHeight="1"/>
     <row r="2" spans="1:51" ht="12" customHeight="1"/>
     <row r="3" spans="1:51" ht="12" customHeight="1"/>
     <row r="4" spans="1:51" ht="12" customHeight="1"/>
     <row r="5" spans="1:51" ht="12" customHeight="1"/>
     <row r="6" spans="1:51" ht="13.15" customHeight="1">
       <c r="A6" s="32"/>
       <c r="B6" s="32"/>
       <c r="C6" s="32"/>
       <c r="D6" s="32"/>
       <c r="E6" s="32"/>
       <c r="F6" s="32"/>
       <c r="G6" s="32"/>
       <c r="H6" s="32"/>
       <c r="I6" s="32"/>
       <c r="J6" s="32"/>
       <c r="K6" s="32"/>
       <c r="L6" s="32"/>
       <c r="M6" s="32"/>
       <c r="N6" s="32"/>
-      <c r="T6" s="60" t="s">
+      <c r="T6" s="66" t="s">
         <v>41</v>
       </c>
-      <c r="U6" s="60"/>
-[...21 lines deleted...]
-      <c r="AQ6" s="60"/>
+      <c r="U6" s="66"/>
+      <c r="V6" s="66"/>
+      <c r="W6" s="66"/>
+      <c r="X6" s="66"/>
+      <c r="Y6" s="66"/>
+      <c r="Z6" s="66"/>
+      <c r="AA6" s="66"/>
+      <c r="AB6" s="66"/>
+      <c r="AC6" s="66"/>
+      <c r="AD6" s="66"/>
+      <c r="AE6" s="66"/>
+      <c r="AF6" s="66"/>
+      <c r="AG6" s="66"/>
+      <c r="AH6" s="66"/>
+      <c r="AI6" s="66"/>
+      <c r="AJ6" s="66"/>
+      <c r="AK6" s="66"/>
+      <c r="AL6" s="66"/>
+      <c r="AM6" s="66"/>
+      <c r="AN6" s="66"/>
+      <c r="AO6" s="66"/>
+      <c r="AP6" s="66"/>
+      <c r="AQ6" s="66"/>
     </row>
     <row r="7" spans="1:51" ht="10.9" customHeight="1">
       <c r="C7" s="2"/>
       <c r="AE7" s="2"/>
       <c r="AQ7" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:51">
-      <c r="A8" s="61"/>
-      <c r="B8" s="59">
+      <c r="A8" s="67"/>
+      <c r="B8" s="65">
         <v>2021</v>
       </c>
-      <c r="C8" s="63"/>
-[...10 lines deleted...]
-      <c r="N8" s="63">
+      <c r="C8" s="69"/>
+      <c r="D8" s="69"/>
+      <c r="E8" s="69"/>
+      <c r="F8" s="69"/>
+      <c r="G8" s="69"/>
+      <c r="H8" s="69"/>
+      <c r="I8" s="69"/>
+      <c r="J8" s="69"/>
+      <c r="K8" s="69"/>
+      <c r="L8" s="69"/>
+      <c r="M8" s="69"/>
+      <c r="N8" s="69">
         <v>2024</v>
       </c>
-      <c r="O8" s="63"/>
-[...4 lines deleted...]
-      <c r="T8" s="58">
+      <c r="O8" s="69"/>
+      <c r="P8" s="69"/>
+      <c r="Q8" s="69"/>
+      <c r="R8" s="69"/>
+      <c r="S8" s="69"/>
+      <c r="T8" s="64">
         <v>2025</v>
       </c>
-      <c r="U8" s="58"/>
-[...10 lines deleted...]
-      <c r="AF8" s="58">
+      <c r="U8" s="64"/>
+      <c r="V8" s="64"/>
+      <c r="W8" s="64"/>
+      <c r="X8" s="64"/>
+      <c r="Y8" s="64"/>
+      <c r="Z8" s="64"/>
+      <c r="AA8" s="64"/>
+      <c r="AB8" s="64"/>
+      <c r="AC8" s="64"/>
+      <c r="AD8" s="64"/>
+      <c r="AE8" s="65"/>
+      <c r="AF8" s="64">
         <v>2026</v>
       </c>
-      <c r="AG8" s="58"/>
-[...9 lines deleted...]
-      <c r="AQ8" s="59"/>
+      <c r="AG8" s="64"/>
+      <c r="AH8" s="64"/>
+      <c r="AI8" s="64"/>
+      <c r="AJ8" s="64"/>
+      <c r="AK8" s="64"/>
+      <c r="AL8" s="64"/>
+      <c r="AM8" s="64"/>
+      <c r="AN8" s="64"/>
+      <c r="AO8" s="64"/>
+      <c r="AP8" s="64"/>
+      <c r="AQ8" s="65"/>
     </row>
     <row r="9" spans="1:51" ht="18" customHeight="1">
-      <c r="A9" s="62"/>
+      <c r="A9" s="68"/>
       <c r="B9" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>7</v>
       </c>
       <c r="E9" s="5" t="s">
         <v>8</v>
       </c>
       <c r="F9" s="5" t="s">
         <v>0</v>
       </c>
       <c r="G9" s="5" t="s">
         <v>1</v>
       </c>
       <c r="H9" s="5" t="s">
         <v>2</v>
       </c>
       <c r="I9" s="3" t="s">
         <v>3</v>
       </c>
       <c r="J9" s="3" t="s">
@@ -1629,66 +1655,66 @@
       </c>
       <c r="AQ9" s="20" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="10" spans="1:51" ht="12" customHeight="1">
       <c r="A10" s="33"/>
       <c r="B10" s="33"/>
       <c r="C10" s="33"/>
       <c r="D10" s="33"/>
       <c r="E10" s="33"/>
       <c r="F10" s="33"/>
       <c r="G10" s="33"/>
       <c r="H10" s="33"/>
       <c r="I10" s="33"/>
       <c r="J10" s="33"/>
       <c r="K10" s="33"/>
       <c r="L10" s="33"/>
       <c r="M10" s="33"/>
       <c r="N10" s="33"/>
       <c r="O10" s="33"/>
       <c r="P10" s="33"/>
       <c r="Q10" s="33"/>
       <c r="R10" s="33"/>
       <c r="S10" s="33"/>
-      <c r="T10" s="64" t="s">
+      <c r="T10" s="70" t="s">
         <v>9</v>
       </c>
-      <c r="U10" s="64"/>
-[...11 lines deleted...]
-      <c r="AG10" s="64"/>
+      <c r="U10" s="70"/>
+      <c r="V10" s="70"/>
+      <c r="W10" s="70"/>
+      <c r="X10" s="70"/>
+      <c r="Y10" s="70"/>
+      <c r="Z10" s="70"/>
+      <c r="AA10" s="70"/>
+      <c r="AB10" s="70"/>
+      <c r="AC10" s="70"/>
+      <c r="AD10" s="70"/>
+      <c r="AE10" s="70"/>
+      <c r="AF10" s="70"/>
+      <c r="AG10" s="70"/>
       <c r="AH10" s="33"/>
       <c r="AI10" s="33"/>
       <c r="AJ10" s="33"/>
       <c r="AK10" s="33"/>
       <c r="AL10" s="33"/>
       <c r="AM10" s="33"/>
       <c r="AN10" s="33"/>
       <c r="AO10" s="33"/>
       <c r="AP10" s="33"/>
       <c r="AQ10" s="33"/>
       <c r="AR10" s="33"/>
       <c r="AS10" s="33"/>
       <c r="AT10" s="33"/>
       <c r="AU10" s="33"/>
       <c r="AV10" s="33"/>
       <c r="AW10" s="33"/>
       <c r="AX10" s="33"/>
       <c r="AY10" s="33"/>
     </row>
     <row r="11" spans="1:51" ht="12" customHeight="1">
       <c r="A11" s="21" t="s">
         <v>30</v>
       </c>
       <c r="B11" s="6"/>
       <c r="C11" s="6"/>
@@ -1752,50 +1778,53 @@
       </c>
       <c r="AD11" s="9">
         <v>-101</v>
       </c>
       <c r="AE11" s="9">
         <v>-166</v>
       </c>
       <c r="AF11" s="9">
         <v>-59</v>
       </c>
       <c r="AG11" s="9">
         <v>-103</v>
       </c>
       <c r="AH11" s="9">
         <v>-206</v>
       </c>
       <c r="AI11" s="41">
         <v>-91</v>
       </c>
       <c r="AJ11" s="41">
         <v>-115</v>
       </c>
       <c r="AK11" s="41">
         <v>-111</v>
       </c>
+      <c r="AL11" s="41">
+        <v>-67</v>
+      </c>
     </row>
     <row r="12" spans="1:51" ht="12" customHeight="1">
       <c r="A12" s="17" t="s">
         <v>31</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="8"/>
       <c r="I12" s="7"/>
       <c r="J12" s="8"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="1">
         <v>46</v>
       </c>
       <c r="O12" s="9">
         <v>93</v>
       </c>
       <c r="P12" s="1">
         <v>67</v>
@@ -1841,50 +1870,53 @@
       </c>
       <c r="AD12" s="9">
         <v>36</v>
       </c>
       <c r="AE12" s="9">
         <v>-13</v>
       </c>
       <c r="AF12" s="9">
         <v>13</v>
       </c>
       <c r="AG12" s="9">
         <v>33</v>
       </c>
       <c r="AH12" s="9">
         <v>-66</v>
       </c>
       <c r="AI12" s="41">
         <v>27</v>
       </c>
       <c r="AJ12" s="41">
         <v>7</v>
       </c>
       <c r="AK12" s="9" t="s">
         <v>26</v>
       </c>
+      <c r="AL12" s="41">
+        <v>9</v>
+      </c>
     </row>
     <row r="13" spans="1:51" ht="12" customHeight="1">
       <c r="A13" s="17" t="s">
         <v>32</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="8"/>
       <c r="I13" s="7"/>
       <c r="J13" s="8"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="1">
         <v>-31</v>
       </c>
       <c r="O13" s="9">
         <v>-33</v>
       </c>
       <c r="P13" s="1">
         <v>-34</v>
@@ -1930,50 +1962,53 @@
       </c>
       <c r="AD13" s="9">
         <v>-30</v>
       </c>
       <c r="AE13" s="9">
         <v>-50</v>
       </c>
       <c r="AF13" s="9">
         <v>-25</v>
       </c>
       <c r="AG13" s="9">
         <v>-27</v>
       </c>
       <c r="AH13" s="9">
         <v>-21</v>
       </c>
       <c r="AI13" s="41">
         <v>-51</v>
       </c>
       <c r="AJ13" s="41">
         <v>-25</v>
       </c>
       <c r="AK13" s="41">
         <v>-21</v>
       </c>
+      <c r="AL13" s="41">
+        <v>-16</v>
+      </c>
     </row>
     <row r="14" spans="1:51" ht="12" customHeight="1">
       <c r="A14" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="8"/>
       <c r="I14" s="7"/>
       <c r="J14" s="8"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="1">
         <v>-25</v>
       </c>
       <c r="O14" s="9">
         <v>-36</v>
       </c>
       <c r="P14" s="1">
         <v>-24</v>
@@ -2019,50 +2054,53 @@
       </c>
       <c r="AD14" s="9">
         <v>-34</v>
       </c>
       <c r="AE14" s="9">
         <v>-34</v>
       </c>
       <c r="AF14" s="9">
         <v>-32</v>
       </c>
       <c r="AG14" s="9">
         <v>-23</v>
       </c>
       <c r="AH14" s="9">
         <v>-50</v>
       </c>
       <c r="AI14" s="41">
         <v>-32</v>
       </c>
       <c r="AJ14" s="41">
         <v>-27</v>
       </c>
       <c r="AK14" s="41">
         <v>-51</v>
       </c>
+      <c r="AL14" s="41">
+        <v>-22</v>
+      </c>
     </row>
     <row r="15" spans="1:51" ht="12" customHeight="1">
       <c r="A15" s="1" t="s">
         <v>34</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="8"/>
       <c r="I15" s="7"/>
       <c r="J15" s="8"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="1">
         <v>38</v>
       </c>
       <c r="O15" s="9">
         <v>13</v>
       </c>
       <c r="P15" s="1">
         <v>46</v>
@@ -2108,50 +2146,53 @@
       </c>
       <c r="AD15" s="9">
         <v>8</v>
       </c>
       <c r="AE15" s="9">
         <v>24</v>
       </c>
       <c r="AF15" s="9">
         <v>16</v>
       </c>
       <c r="AG15" s="9">
         <v>11</v>
       </c>
       <c r="AH15" s="9">
         <v>18</v>
       </c>
       <c r="AI15" s="41">
         <v>22</v>
       </c>
       <c r="AJ15" s="41">
         <v>20</v>
       </c>
       <c r="AK15" s="41">
         <v>6</v>
       </c>
+      <c r="AL15" s="41">
+        <v>15</v>
+      </c>
     </row>
     <row r="16" spans="1:51" ht="12" customHeight="1">
       <c r="A16" s="1" t="s">
         <v>42</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="8"/>
       <c r="I16" s="7"/>
       <c r="J16" s="8"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="1">
         <v>-40</v>
       </c>
       <c r="O16" s="9">
         <v>-39</v>
       </c>
       <c r="P16" s="1">
         <v>-38</v>
@@ -2197,50 +2238,53 @@
       </c>
       <c r="AD16" s="9">
         <v>-55</v>
       </c>
       <c r="AE16" s="9">
         <v>-62</v>
       </c>
       <c r="AF16" s="9">
         <v>-35</v>
       </c>
       <c r="AG16" s="9">
         <v>-51</v>
       </c>
       <c r="AH16" s="9">
         <v>-47</v>
       </c>
       <c r="AI16" s="41">
         <v>-45</v>
       </c>
       <c r="AJ16" s="41">
         <v>-44</v>
       </c>
       <c r="AK16" s="41">
         <v>-29</v>
       </c>
+      <c r="AL16" s="41">
+        <v>-48</v>
+      </c>
     </row>
     <row r="17" spans="1:51" ht="12" customHeight="1">
       <c r="A17" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="8"/>
       <c r="I17" s="7"/>
       <c r="J17" s="8"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="1">
         <v>7</v>
       </c>
       <c r="O17" s="9">
         <v>1</v>
       </c>
       <c r="P17" s="1">
         <v>7</v>
@@ -2286,50 +2330,53 @@
       </c>
       <c r="AD17" s="9">
         <v>-7</v>
       </c>
       <c r="AE17" s="9">
         <v>-9</v>
       </c>
       <c r="AF17" s="9">
         <v>-5</v>
       </c>
       <c r="AG17" s="9">
         <v>-3</v>
       </c>
       <c r="AH17" s="9">
         <v>2</v>
       </c>
       <c r="AI17" s="41">
         <v>10</v>
       </c>
       <c r="AJ17" s="41">
         <v>-8</v>
       </c>
       <c r="AK17" s="9" t="s">
         <v>26</v>
       </c>
+      <c r="AL17" s="41">
+        <v>-2</v>
+      </c>
     </row>
     <row r="18" spans="1:51" ht="12" customHeight="1">
       <c r="A18" s="1" t="s">
         <v>37</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="8"/>
       <c r="I18" s="7"/>
       <c r="J18" s="8"/>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="8"/>
       <c r="N18" s="2" t="s">
         <v>26</v>
       </c>
       <c r="O18" s="9">
         <v>0</v>
       </c>
       <c r="P18" s="1">
         <v>3</v>
@@ -2375,50 +2422,53 @@
       </c>
       <c r="AD18" s="9">
         <v>-3</v>
       </c>
       <c r="AE18" s="9">
         <v>-5</v>
       </c>
       <c r="AF18" s="9">
         <v>2</v>
       </c>
       <c r="AG18" s="9">
         <v>1</v>
       </c>
       <c r="AH18" s="9">
         <v>-6</v>
       </c>
       <c r="AI18" s="41">
         <v>2</v>
       </c>
       <c r="AJ18" s="41">
         <v>-5</v>
       </c>
       <c r="AK18" s="41">
         <v>2</v>
       </c>
+      <c r="AL18" s="41">
+        <v>-4</v>
+      </c>
     </row>
     <row r="19" spans="1:51" ht="12" customHeight="1">
       <c r="A19" s="1" t="s">
         <v>43</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="8"/>
       <c r="I19" s="7"/>
       <c r="J19" s="8"/>
       <c r="K19" s="8"/>
       <c r="L19" s="8"/>
       <c r="M19" s="8"/>
       <c r="N19" s="1">
         <v>-3</v>
       </c>
       <c r="O19" s="9">
         <v>3</v>
       </c>
       <c r="P19" s="1">
         <v>2</v>
@@ -2464,50 +2514,53 @@
       </c>
       <c r="AD19" s="9">
         <v>4</v>
       </c>
       <c r="AE19" s="9">
         <v>2</v>
       </c>
       <c r="AF19" s="9">
         <v>6</v>
       </c>
       <c r="AG19" s="9">
         <v>-7</v>
       </c>
       <c r="AH19" s="9">
         <v>-6</v>
       </c>
       <c r="AI19" s="41">
         <v>1</v>
       </c>
       <c r="AJ19" s="41">
         <v>1</v>
       </c>
       <c r="AK19" s="41">
         <v>-4</v>
       </c>
+      <c r="AL19" s="41">
+        <v>4</v>
+      </c>
     </row>
     <row r="20" spans="1:51" ht="12" customHeight="1">
       <c r="A20" s="1" t="s">
         <v>44</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="8"/>
       <c r="I20" s="7"/>
       <c r="J20" s="8"/>
       <c r="K20" s="8"/>
       <c r="L20" s="8"/>
       <c r="M20" s="8"/>
       <c r="N20" s="1">
         <v>-5</v>
       </c>
       <c r="O20" s="9">
         <v>-1</v>
       </c>
       <c r="P20" s="1">
         <v>-2</v>
@@ -2553,50 +2606,53 @@
       </c>
       <c r="AD20" s="9">
         <v>-3</v>
       </c>
       <c r="AE20" s="9">
         <v>-3</v>
       </c>
       <c r="AF20" s="9" t="s">
         <v>26</v>
       </c>
       <c r="AG20" s="9">
         <v>-9</v>
       </c>
       <c r="AH20" s="9">
         <v>-6</v>
       </c>
       <c r="AI20" s="41">
         <v>-6</v>
       </c>
       <c r="AJ20" s="41">
         <v>-9</v>
       </c>
       <c r="AK20" s="41">
         <v>-2</v>
       </c>
+      <c r="AL20" s="41">
+        <v>-3</v>
+      </c>
     </row>
     <row r="21" spans="1:51" ht="12" customHeight="1">
       <c r="A21" s="1" t="s">
         <v>38</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="8"/>
       <c r="I21" s="7"/>
       <c r="J21" s="8"/>
       <c r="K21" s="8"/>
       <c r="L21" s="8"/>
       <c r="M21" s="8"/>
       <c r="N21" s="1">
         <v>18</v>
       </c>
       <c r="O21" s="9">
         <v>24</v>
       </c>
       <c r="P21" s="1">
         <v>9</v>
@@ -2642,50 +2698,53 @@
       </c>
       <c r="AD21" s="9">
         <v>6</v>
       </c>
       <c r="AE21" s="9" t="s">
         <v>26</v>
       </c>
       <c r="AF21" s="9">
         <v>11</v>
       </c>
       <c r="AG21" s="9">
         <v>6</v>
       </c>
       <c r="AH21" s="9">
         <v>12</v>
       </c>
       <c r="AI21" s="41">
         <v>10</v>
       </c>
       <c r="AJ21" s="41">
         <v>6</v>
       </c>
       <c r="AK21" s="41">
         <v>10</v>
       </c>
+      <c r="AL21" s="41">
+        <v>3</v>
+      </c>
     </row>
     <row r="22" spans="1:51" ht="12" customHeight="1">
       <c r="A22" s="1" t="s">
         <v>39</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="8"/>
       <c r="I22" s="7"/>
       <c r="J22" s="8"/>
       <c r="K22" s="8"/>
       <c r="L22" s="8"/>
       <c r="M22" s="8"/>
       <c r="N22" s="1">
         <v>11</v>
       </c>
       <c r="O22" s="9">
         <v>13</v>
       </c>
       <c r="P22" s="1">
         <v>9</v>
@@ -2731,50 +2790,53 @@
       </c>
       <c r="AD22" s="9">
         <v>-7</v>
       </c>
       <c r="AE22" s="9">
         <v>-4</v>
       </c>
       <c r="AF22" s="9">
         <v>10</v>
       </c>
       <c r="AG22" s="9">
         <v>4</v>
       </c>
       <c r="AH22" s="9">
         <v>-9</v>
       </c>
       <c r="AI22" s="41">
         <v>14</v>
       </c>
       <c r="AJ22" s="41">
         <v>-2</v>
       </c>
       <c r="AK22" s="41">
         <v>1</v>
       </c>
+      <c r="AL22" s="41">
+        <v>14</v>
+      </c>
     </row>
     <row r="23" spans="1:51" ht="12" customHeight="1">
       <c r="A23" s="1" t="s">
         <v>45</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="8"/>
       <c r="I23" s="7"/>
       <c r="J23" s="8"/>
       <c r="K23" s="8"/>
       <c r="L23" s="8"/>
       <c r="M23" s="8"/>
       <c r="N23" s="1">
         <v>-2</v>
       </c>
       <c r="O23" s="9">
         <v>3</v>
       </c>
       <c r="P23" s="1">
         <v>0</v>
@@ -2816,50 +2878,53 @@
       <c r="AC23" s="9">
         <v>-6</v>
       </c>
       <c r="AD23" s="9"/>
       <c r="AE23" s="9">
         <v>-3</v>
       </c>
       <c r="AF23" s="9">
         <v>-2</v>
       </c>
       <c r="AG23" s="9">
         <v>-1</v>
       </c>
       <c r="AH23" s="9">
         <v>4</v>
       </c>
       <c r="AI23" s="41">
         <v>-6</v>
       </c>
       <c r="AJ23" s="41">
         <v>-13</v>
       </c>
       <c r="AK23" s="41">
         <v>5</v>
       </c>
+      <c r="AL23" s="14" t="s">
+        <v>26</v>
+      </c>
     </row>
     <row r="24" spans="1:51" ht="12" customHeight="1">
       <c r="A24" s="1" t="s">
         <v>40</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="8"/>
       <c r="I24" s="7"/>
       <c r="J24" s="8"/>
       <c r="K24" s="8"/>
       <c r="L24" s="8"/>
       <c r="M24" s="8"/>
       <c r="N24" s="1">
         <v>-15</v>
       </c>
       <c r="O24" s="9">
         <v>-15</v>
       </c>
       <c r="P24" s="1">
         <v>-28</v>
@@ -2904,93 +2969,96 @@
         <v>-23</v>
       </c>
       <c r="AD24" s="9">
         <v>-16</v>
       </c>
       <c r="AE24" s="9">
         <v>-9</v>
       </c>
       <c r="AF24" s="9">
         <v>-18</v>
       </c>
       <c r="AG24" s="9">
         <v>-37</v>
       </c>
       <c r="AH24" s="9">
         <v>-31</v>
       </c>
       <c r="AI24" s="41">
         <v>-37</v>
       </c>
       <c r="AJ24" s="41">
         <v>-16</v>
       </c>
       <c r="AK24" s="41">
         <v>-28</v>
+      </c>
+      <c r="AL24" s="41">
+        <v>-17</v>
       </c>
     </row>
     <row r="25" spans="1:51" ht="12" customHeight="1">
       <c r="A25" s="34"/>
       <c r="B25" s="34"/>
       <c r="C25" s="34"/>
       <c r="D25" s="34"/>
       <c r="E25" s="34"/>
       <c r="F25" s="34"/>
       <c r="G25" s="34"/>
       <c r="H25" s="34"/>
       <c r="I25" s="34"/>
       <c r="J25" s="34"/>
       <c r="K25" s="34"/>
       <c r="L25" s="34"/>
       <c r="M25" s="34"/>
       <c r="N25" s="34"/>
       <c r="O25" s="34"/>
       <c r="P25" s="34"/>
       <c r="Q25" s="34"/>
       <c r="R25" s="34"/>
       <c r="S25" s="34"/>
-      <c r="T25" s="65" t="s">
+      <c r="T25" s="71" t="s">
         <v>27</v>
       </c>
-      <c r="U25" s="65"/>
-[...11 lines deleted...]
-      <c r="AG25" s="65"/>
+      <c r="U25" s="71"/>
+      <c r="V25" s="71"/>
+      <c r="W25" s="71"/>
+      <c r="X25" s="71"/>
+      <c r="Y25" s="71"/>
+      <c r="Z25" s="71"/>
+      <c r="AA25" s="71"/>
+      <c r="AB25" s="71"/>
+      <c r="AC25" s="71"/>
+      <c r="AD25" s="71"/>
+      <c r="AE25" s="71"/>
+      <c r="AF25" s="71"/>
+      <c r="AG25" s="71"/>
       <c r="AH25" s="34"/>
       <c r="AI25" s="34"/>
       <c r="AJ25" s="41"/>
       <c r="AK25" s="41"/>
-      <c r="AL25" s="34"/>
+      <c r="AL25" s="56"/>
       <c r="AM25" s="34"/>
       <c r="AN25" s="34"/>
       <c r="AO25" s="34"/>
       <c r="AP25" s="34"/>
       <c r="AQ25" s="34"/>
       <c r="AR25" s="34"/>
       <c r="AS25" s="34"/>
       <c r="AT25" s="34"/>
       <c r="AU25" s="34"/>
       <c r="AV25" s="34"/>
       <c r="AW25" s="34"/>
       <c r="AX25" s="34"/>
       <c r="AY25" s="34"/>
     </row>
     <row r="26" spans="1:51" ht="12" customHeight="1">
       <c r="A26" s="21" t="s">
         <v>30</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="8"/>
@@ -3049,50 +3117,53 @@
       </c>
       <c r="AD26" s="9">
         <v>-29</v>
       </c>
       <c r="AE26" s="9">
         <v>-108</v>
       </c>
       <c r="AF26" s="9">
         <v>-30</v>
       </c>
       <c r="AG26" s="9">
         <v>-41</v>
       </c>
       <c r="AH26" s="9">
         <v>-128</v>
       </c>
       <c r="AI26" s="41">
         <v>-61</v>
       </c>
       <c r="AJ26" s="41">
         <v>-53</v>
       </c>
       <c r="AK26" s="41">
         <v>-64</v>
       </c>
+      <c r="AL26" s="41">
+        <v>-35</v>
+      </c>
     </row>
     <row r="27" spans="1:51" ht="12" customHeight="1">
       <c r="A27" s="17" t="s">
         <v>31</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="8"/>
       <c r="I27" s="7"/>
       <c r="J27" s="8"/>
       <c r="K27" s="8"/>
       <c r="L27" s="8"/>
       <c r="M27" s="8"/>
       <c r="N27" s="1">
         <v>29</v>
       </c>
       <c r="O27" s="9">
         <v>84</v>
       </c>
       <c r="P27" s="1">
         <v>62</v>
@@ -3138,50 +3209,53 @@
       </c>
       <c r="AD27" s="9">
         <v>36</v>
       </c>
       <c r="AE27" s="9">
         <v>-23</v>
       </c>
       <c r="AF27" s="9">
         <v>9</v>
       </c>
       <c r="AG27" s="9">
         <v>30</v>
       </c>
       <c r="AH27" s="9">
         <v>-75</v>
       </c>
       <c r="AI27" s="41">
         <v>23</v>
       </c>
       <c r="AJ27" s="41">
         <v>1</v>
       </c>
       <c r="AK27" s="41">
         <v>-8</v>
       </c>
+      <c r="AL27" s="41">
+        <v>9</v>
+      </c>
     </row>
     <row r="28" spans="1:51" ht="12" customHeight="1">
       <c r="A28" s="17" t="s">
         <v>32</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="8"/>
       <c r="I28" s="7"/>
       <c r="J28" s="8"/>
       <c r="K28" s="8"/>
       <c r="L28" s="8"/>
       <c r="M28" s="8"/>
       <c r="N28" s="1">
         <v>-34</v>
       </c>
       <c r="O28" s="9">
         <v>-31</v>
       </c>
       <c r="P28" s="1">
         <v>-30</v>
@@ -3227,50 +3301,53 @@
       </c>
       <c r="AD28" s="9">
         <v>-31</v>
       </c>
       <c r="AE28" s="9">
         <v>-48</v>
       </c>
       <c r="AF28" s="9">
         <v>-23</v>
       </c>
       <c r="AG28" s="9">
         <v>-27</v>
       </c>
       <c r="AH28" s="9">
         <v>-19</v>
       </c>
       <c r="AI28" s="41">
         <v>-49</v>
       </c>
       <c r="AJ28" s="41">
         <v>-24</v>
       </c>
       <c r="AK28" s="41">
         <v>-18</v>
       </c>
+      <c r="AL28" s="41">
+        <v>-14</v>
+      </c>
     </row>
     <row r="29" spans="1:51" ht="12" customHeight="1">
       <c r="A29" s="17" t="s">
         <v>34</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="8"/>
       <c r="I29" s="7"/>
       <c r="J29" s="8"/>
       <c r="K29" s="8"/>
       <c r="L29" s="8"/>
       <c r="M29" s="8"/>
       <c r="N29" s="1">
         <v>18</v>
       </c>
       <c r="O29" s="9">
         <v>7</v>
       </c>
       <c r="P29" s="1">
         <v>23</v>
@@ -3316,50 +3393,53 @@
       </c>
       <c r="AD29" s="9">
         <v>6</v>
       </c>
       <c r="AE29" s="9">
         <v>14</v>
       </c>
       <c r="AF29" s="9">
         <v>9</v>
       </c>
       <c r="AG29" s="9">
         <v>6</v>
       </c>
       <c r="AH29" s="9">
         <v>9</v>
       </c>
       <c r="AI29" s="41">
         <v>10</v>
       </c>
       <c r="AJ29" s="41">
         <v>8</v>
       </c>
       <c r="AK29" s="41">
         <v>-4</v>
       </c>
+      <c r="AL29" s="41">
+        <v>12</v>
+      </c>
     </row>
     <row r="30" spans="1:51" ht="12" customHeight="1">
       <c r="A30" s="17" t="s">
         <v>35</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="8"/>
       <c r="I30" s="7"/>
       <c r="J30" s="8"/>
       <c r="K30" s="8"/>
       <c r="L30" s="8"/>
       <c r="M30" s="8"/>
       <c r="N30" s="1">
         <v>-20</v>
       </c>
       <c r="O30" s="9">
         <v>-24</v>
       </c>
       <c r="P30" s="1">
         <v>-24</v>
@@ -3405,50 +3485,53 @@
       </c>
       <c r="AD30" s="9">
         <v>-33</v>
       </c>
       <c r="AE30" s="9">
         <v>-47</v>
       </c>
       <c r="AF30" s="9">
         <v>-24</v>
       </c>
       <c r="AG30" s="9">
         <v>-32</v>
       </c>
       <c r="AH30" s="9">
         <v>-31</v>
       </c>
       <c r="AI30" s="41">
         <v>-28</v>
       </c>
       <c r="AJ30" s="41">
         <v>-33</v>
       </c>
       <c r="AK30" s="41">
         <v>-27</v>
       </c>
+      <c r="AL30" s="41">
+        <v>-37</v>
+      </c>
     </row>
     <row r="31" spans="1:51" ht="12" customHeight="1">
       <c r="A31" s="17" t="s">
         <v>40</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="8"/>
       <c r="I31" s="7"/>
       <c r="J31" s="8"/>
       <c r="K31" s="8"/>
       <c r="L31" s="8"/>
       <c r="M31" s="8"/>
       <c r="N31" s="2" t="s">
         <v>26</v>
       </c>
       <c r="O31" s="9">
         <v>-3</v>
       </c>
       <c r="P31" s="1">
         <v>-7</v>
@@ -3493,108 +3576,111 @@
         <v>-11</v>
       </c>
       <c r="AD31" s="9">
         <v>-7</v>
       </c>
       <c r="AE31" s="9">
         <v>-4</v>
       </c>
       <c r="AF31" s="9">
         <v>-1</v>
       </c>
       <c r="AG31" s="9">
         <v>-18</v>
       </c>
       <c r="AH31" s="9">
         <v>-12</v>
       </c>
       <c r="AI31" s="41">
         <v>-17</v>
       </c>
       <c r="AJ31" s="41">
         <v>-5</v>
       </c>
       <c r="AK31" s="41">
         <v>-7</v>
+      </c>
+      <c r="AL31" s="41">
+        <v>-5</v>
       </c>
     </row>
     <row r="32" spans="1:51" ht="12" customHeight="1">
       <c r="A32" s="35"/>
       <c r="B32" s="35"/>
       <c r="C32" s="35"/>
       <c r="D32" s="35"/>
       <c r="E32" s="35"/>
       <c r="F32" s="35"/>
       <c r="G32" s="35"/>
       <c r="H32" s="35"/>
       <c r="I32" s="35"/>
       <c r="J32" s="35"/>
       <c r="K32" s="35"/>
       <c r="L32" s="35"/>
       <c r="M32" s="35"/>
       <c r="N32" s="35"/>
       <c r="O32" s="35"/>
       <c r="P32" s="35"/>
       <c r="Q32" s="35"/>
       <c r="R32" s="35"/>
       <c r="S32" s="35"/>
-      <c r="T32" s="57" t="s">
+      <c r="T32" s="63" t="s">
         <v>28</v>
       </c>
-      <c r="U32" s="57"/>
-[...11 lines deleted...]
-      <c r="AG32" s="57"/>
+      <c r="U32" s="63"/>
+      <c r="V32" s="63"/>
+      <c r="W32" s="63"/>
+      <c r="X32" s="63"/>
+      <c r="Y32" s="63"/>
+      <c r="Z32" s="63"/>
+      <c r="AA32" s="63"/>
+      <c r="AB32" s="63"/>
+      <c r="AC32" s="63"/>
+      <c r="AD32" s="63"/>
+      <c r="AE32" s="63"/>
+      <c r="AF32" s="63"/>
+      <c r="AG32" s="63"/>
       <c r="AH32" s="35"/>
       <c r="AI32" s="35"/>
       <c r="AJ32" s="41"/>
       <c r="AK32" s="41"/>
-      <c r="AL32" s="35"/>
+      <c r="AL32" s="55"/>
       <c r="AM32" s="35"/>
       <c r="AN32" s="35"/>
       <c r="AO32" s="35"/>
       <c r="AP32" s="35"/>
       <c r="AQ32" s="35"/>
       <c r="AR32" s="35"/>
       <c r="AS32" s="35"/>
       <c r="AT32" s="35"/>
       <c r="AU32" s="35"/>
       <c r="AV32" s="35"/>
       <c r="AW32" s="35"/>
       <c r="AX32" s="35"/>
       <c r="AY32" s="35"/>
     </row>
-    <row r="33" spans="1:37" ht="12" customHeight="1">
+    <row r="33" spans="1:38" ht="12" customHeight="1">
       <c r="A33" s="21" t="s">
         <v>30</v>
       </c>
       <c r="B33" s="7"/>
       <c r="C33" s="7"/>
       <c r="D33" s="7"/>
       <c r="E33" s="7"/>
       <c r="F33" s="7"/>
       <c r="G33" s="7"/>
       <c r="H33" s="8"/>
       <c r="I33" s="7"/>
       <c r="J33" s="8"/>
       <c r="K33" s="8"/>
       <c r="L33" s="8"/>
       <c r="M33" s="8"/>
       <c r="N33" s="1">
         <v>6</v>
       </c>
       <c r="O33" s="9">
         <v>-7</v>
       </c>
       <c r="P33" s="1">
         <v>-7</v>
       </c>
       <c r="Q33" s="9">
@@ -3638,52 +3724,55 @@
       </c>
       <c r="AD33" s="9">
         <v>-72</v>
       </c>
       <c r="AE33" s="9">
         <v>-58</v>
       </c>
       <c r="AF33" s="9">
         <v>-29</v>
       </c>
       <c r="AG33" s="9">
         <v>-62</v>
       </c>
       <c r="AH33" s="9">
         <v>-78</v>
       </c>
       <c r="AI33" s="41">
         <v>-30</v>
       </c>
       <c r="AJ33" s="41">
         <v>-62</v>
       </c>
       <c r="AK33" s="41">
         <v>-47</v>
       </c>
-    </row>
-    <row r="34" spans="1:37" ht="12" customHeight="1">
+      <c r="AL33" s="41">
+        <v>-32</v>
+      </c>
+    </row>
+    <row r="34" spans="1:38" ht="12" customHeight="1">
       <c r="A34" s="17" t="s">
         <v>31</v>
       </c>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="7"/>
       <c r="E34" s="7"/>
       <c r="F34" s="7"/>
       <c r="G34" s="7"/>
       <c r="H34" s="8"/>
       <c r="I34" s="7"/>
       <c r="J34" s="8"/>
       <c r="K34" s="8"/>
       <c r="L34" s="8"/>
       <c r="M34" s="8"/>
       <c r="N34" s="1">
         <v>17</v>
       </c>
       <c r="O34" s="9">
         <v>9</v>
       </c>
       <c r="P34" s="1">
         <v>5</v>
       </c>
       <c r="Q34" s="9">
@@ -3727,52 +3816,55 @@
       </c>
       <c r="AD34" s="9" t="s">
         <v>26</v>
       </c>
       <c r="AE34" s="9">
         <v>10</v>
       </c>
       <c r="AF34" s="9">
         <v>4</v>
       </c>
       <c r="AG34" s="9">
         <v>3</v>
       </c>
       <c r="AH34" s="9">
         <v>9</v>
       </c>
       <c r="AI34" s="41">
         <v>4</v>
       </c>
       <c r="AJ34" s="41">
         <v>6</v>
       </c>
       <c r="AK34" s="41">
         <v>8</v>
       </c>
-    </row>
-    <row r="35" spans="1:37" ht="12" customHeight="1">
+      <c r="AL34" s="9" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="35" spans="1:38" ht="12" customHeight="1">
       <c r="A35" s="17" t="s">
         <v>32</v>
       </c>
       <c r="B35" s="7"/>
       <c r="C35" s="7"/>
       <c r="D35" s="7"/>
       <c r="E35" s="7"/>
       <c r="F35" s="7"/>
       <c r="G35" s="7"/>
       <c r="H35" s="8"/>
       <c r="I35" s="7"/>
       <c r="J35" s="8"/>
       <c r="K35" s="8"/>
       <c r="L35" s="8"/>
       <c r="M35" s="8"/>
       <c r="N35" s="1">
         <v>3</v>
       </c>
       <c r="O35" s="9">
         <v>-2</v>
       </c>
       <c r="P35" s="1">
         <v>-4</v>
       </c>
       <c r="Q35" s="9">
@@ -3814,52 +3906,55 @@
       </c>
       <c r="AD35" s="9">
         <v>1</v>
       </c>
       <c r="AE35" s="9">
         <v>-2</v>
       </c>
       <c r="AF35" s="9">
         <v>-2</v>
       </c>
       <c r="AG35" s="9" t="s">
         <v>26</v>
       </c>
       <c r="AH35" s="9">
         <v>-2</v>
       </c>
       <c r="AI35" s="41">
         <v>-2</v>
       </c>
       <c r="AJ35" s="41">
         <v>-1</v>
       </c>
       <c r="AK35" s="41">
         <v>-3</v>
       </c>
-    </row>
-    <row r="36" spans="1:37" ht="12" customHeight="1">
+      <c r="AL35" s="41">
+        <v>-2</v>
+      </c>
+    </row>
+    <row r="36" spans="1:38" ht="12" customHeight="1">
       <c r="A36" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B36" s="7"/>
       <c r="C36" s="7"/>
       <c r="D36" s="7"/>
       <c r="E36" s="7"/>
       <c r="F36" s="7"/>
       <c r="G36" s="7"/>
       <c r="H36" s="8"/>
       <c r="I36" s="7"/>
       <c r="J36" s="8"/>
       <c r="K36" s="8"/>
       <c r="L36" s="8"/>
       <c r="M36" s="8"/>
       <c r="N36" s="1">
         <v>-25</v>
       </c>
       <c r="O36" s="9">
         <v>-36</v>
       </c>
       <c r="P36" s="1">
         <v>-24</v>
       </c>
       <c r="Q36" s="9">
@@ -3903,52 +3998,55 @@
       </c>
       <c r="AD36" s="9">
         <v>-34</v>
       </c>
       <c r="AE36" s="9">
         <v>-34</v>
       </c>
       <c r="AF36" s="9">
         <v>-32</v>
       </c>
       <c r="AG36" s="9">
         <v>-23</v>
       </c>
       <c r="AH36" s="9">
         <v>-50</v>
       </c>
       <c r="AI36" s="41">
         <v>-32</v>
       </c>
       <c r="AJ36" s="41">
         <v>-27</v>
       </c>
       <c r="AK36" s="41">
         <v>-51</v>
       </c>
-    </row>
-    <row r="37" spans="1:37" ht="12" customHeight="1">
+      <c r="AL36" s="41">
+        <v>-22</v>
+      </c>
+    </row>
+    <row r="37" spans="1:38" ht="12" customHeight="1">
       <c r="A37" s="1" t="s">
         <v>34</v>
       </c>
       <c r="B37" s="7"/>
       <c r="C37" s="7"/>
       <c r="D37" s="7"/>
       <c r="E37" s="7"/>
       <c r="F37" s="7"/>
       <c r="G37" s="7"/>
       <c r="H37" s="8"/>
       <c r="I37" s="7"/>
       <c r="J37" s="8"/>
       <c r="K37" s="8"/>
       <c r="L37" s="8"/>
       <c r="M37" s="8"/>
       <c r="N37" s="1">
         <v>20</v>
       </c>
       <c r="O37" s="9">
         <v>6</v>
       </c>
       <c r="P37" s="1">
         <v>23</v>
       </c>
       <c r="Q37" s="9">
@@ -3992,52 +4090,55 @@
       </c>
       <c r="AD37" s="9">
         <v>2</v>
       </c>
       <c r="AE37" s="9">
         <v>10</v>
       </c>
       <c r="AF37" s="9">
         <v>7</v>
       </c>
       <c r="AG37" s="9">
         <v>5</v>
       </c>
       <c r="AH37" s="9">
         <v>9</v>
       </c>
       <c r="AI37" s="41">
         <v>12</v>
       </c>
       <c r="AJ37" s="41">
         <v>12</v>
       </c>
       <c r="AK37" s="41">
         <v>10</v>
       </c>
-    </row>
-    <row r="38" spans="1:37" ht="12" customHeight="1">
+      <c r="AL37" s="41">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="38" spans="1:38" ht="12" customHeight="1">
       <c r="A38" s="1" t="s">
         <v>42</v>
       </c>
       <c r="B38" s="7"/>
       <c r="C38" s="7"/>
       <c r="D38" s="7"/>
       <c r="E38" s="7"/>
       <c r="F38" s="7"/>
       <c r="G38" s="7"/>
       <c r="H38" s="8"/>
       <c r="I38" s="7"/>
       <c r="J38" s="8"/>
       <c r="K38" s="8"/>
       <c r="L38" s="8"/>
       <c r="M38" s="8"/>
       <c r="N38" s="1">
         <v>-20</v>
       </c>
       <c r="O38" s="9">
         <v>-15</v>
       </c>
       <c r="P38" s="1">
         <v>-14</v>
       </c>
       <c r="Q38" s="9">
@@ -4081,52 +4182,55 @@
       </c>
       <c r="AD38" s="9">
         <v>-22</v>
       </c>
       <c r="AE38" s="9">
         <v>-15</v>
       </c>
       <c r="AF38" s="9">
         <v>-11</v>
       </c>
       <c r="AG38" s="9">
         <v>-19</v>
       </c>
       <c r="AH38" s="9">
         <v>-16</v>
       </c>
       <c r="AI38" s="41">
         <v>-17</v>
       </c>
       <c r="AJ38" s="41">
         <v>-11</v>
       </c>
       <c r="AK38" s="41">
         <v>-2</v>
       </c>
-    </row>
-    <row r="39" spans="1:37" ht="12" customHeight="1">
+      <c r="AL38" s="41">
+        <v>-11</v>
+      </c>
+    </row>
+    <row r="39" spans="1:38" ht="12" customHeight="1">
       <c r="A39" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B39" s="7"/>
       <c r="C39" s="7"/>
       <c r="D39" s="7"/>
       <c r="E39" s="7"/>
       <c r="F39" s="7"/>
       <c r="G39" s="7"/>
       <c r="H39" s="8"/>
       <c r="I39" s="7"/>
       <c r="J39" s="8"/>
       <c r="K39" s="8"/>
       <c r="L39" s="8"/>
       <c r="M39" s="8"/>
       <c r="N39" s="1">
         <v>7</v>
       </c>
       <c r="O39" s="9">
         <v>1</v>
       </c>
       <c r="P39" s="1">
         <v>7</v>
       </c>
       <c r="Q39" s="9">
@@ -4166,52 +4270,55 @@
       <c r="AC39" s="9">
         <v>-2</v>
       </c>
       <c r="AD39" s="9">
         <v>-7</v>
       </c>
       <c r="AE39" s="9">
         <v>-9</v>
       </c>
       <c r="AF39" s="9">
         <v>-5</v>
       </c>
       <c r="AG39" s="9">
         <v>-3</v>
       </c>
       <c r="AH39" s="9">
         <v>2</v>
       </c>
       <c r="AI39" s="41">
         <v>10</v>
       </c>
       <c r="AJ39" s="41">
         <v>-8</v>
       </c>
       <c r="AK39" s="41"/>
-    </row>
-    <row r="40" spans="1:37" ht="12" customHeight="1">
+      <c r="AL39" s="41">
+        <v>-2</v>
+      </c>
+    </row>
+    <row r="40" spans="1:38" ht="12" customHeight="1">
       <c r="A40" s="1" t="s">
         <v>37</v>
       </c>
       <c r="B40" s="7"/>
       <c r="C40" s="7"/>
       <c r="D40" s="7"/>
       <c r="E40" s="7"/>
       <c r="F40" s="7"/>
       <c r="G40" s="7"/>
       <c r="H40" s="7"/>
       <c r="I40" s="7"/>
       <c r="J40" s="7"/>
       <c r="K40" s="7"/>
       <c r="L40" s="7"/>
       <c r="M40" s="7"/>
       <c r="N40" s="2" t="s">
         <v>26</v>
       </c>
       <c r="O40" s="9">
         <v>0</v>
       </c>
       <c r="P40" s="1">
         <v>3</v>
       </c>
       <c r="Q40" s="9">
@@ -4255,52 +4362,55 @@
       </c>
       <c r="AD40" s="9">
         <v>-3</v>
       </c>
       <c r="AE40" s="9">
         <v>-5</v>
       </c>
       <c r="AF40" s="9">
         <v>2</v>
       </c>
       <c r="AG40" s="9">
         <v>1</v>
       </c>
       <c r="AH40" s="9">
         <v>-6</v>
       </c>
       <c r="AI40" s="41">
         <v>2</v>
       </c>
       <c r="AJ40" s="41">
         <v>-5</v>
       </c>
       <c r="AK40" s="41">
         <v>2</v>
       </c>
-    </row>
-    <row r="41" spans="1:37" ht="12" customHeight="1">
+      <c r="AL40" s="41">
+        <v>-4</v>
+      </c>
+    </row>
+    <row r="41" spans="1:38" ht="12" customHeight="1">
       <c r="A41" s="1" t="s">
         <v>43</v>
       </c>
       <c r="B41" s="7"/>
       <c r="C41" s="7"/>
       <c r="D41" s="7"/>
       <c r="E41" s="7"/>
       <c r="F41" s="7"/>
       <c r="G41" s="7"/>
       <c r="H41" s="7"/>
       <c r="I41" s="7"/>
       <c r="J41" s="7"/>
       <c r="K41" s="7"/>
       <c r="L41" s="7"/>
       <c r="M41" s="7"/>
       <c r="N41" s="1">
         <v>-3</v>
       </c>
       <c r="O41" s="9">
         <v>3</v>
       </c>
       <c r="P41" s="1">
         <v>2</v>
       </c>
       <c r="Q41" s="9">
@@ -4342,52 +4452,55 @@
       </c>
       <c r="AD41" s="9">
         <v>4</v>
       </c>
       <c r="AE41" s="9">
         <v>2</v>
       </c>
       <c r="AF41" s="9">
         <v>6</v>
       </c>
       <c r="AG41" s="9">
         <v>-7</v>
       </c>
       <c r="AH41" s="9">
         <v>-6</v>
       </c>
       <c r="AI41" s="41">
         <v>1</v>
       </c>
       <c r="AJ41" s="41">
         <v>1</v>
       </c>
       <c r="AK41" s="41">
         <v>-4</v>
       </c>
-    </row>
-    <row r="42" spans="1:37" ht="12" customHeight="1">
+      <c r="AL41" s="41">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="42" spans="1:38" ht="12" customHeight="1">
       <c r="A42" s="1" t="s">
         <v>44</v>
       </c>
       <c r="B42" s="7"/>
       <c r="C42" s="7"/>
       <c r="D42" s="7"/>
       <c r="E42" s="7"/>
       <c r="F42" s="7"/>
       <c r="G42" s="7"/>
       <c r="H42" s="8"/>
       <c r="I42" s="7"/>
       <c r="J42" s="8"/>
       <c r="K42" s="8"/>
       <c r="L42" s="8"/>
       <c r="M42" s="8"/>
       <c r="N42" s="1">
         <v>-5</v>
       </c>
       <c r="O42" s="9">
         <v>-1</v>
       </c>
       <c r="P42" s="1">
         <v>-2</v>
       </c>
       <c r="Q42" s="9">
@@ -4429,52 +4542,55 @@
       </c>
       <c r="AD42" s="9">
         <v>-3</v>
       </c>
       <c r="AE42" s="9">
         <v>-3</v>
       </c>
       <c r="AF42" s="9" t="s">
         <v>26</v>
       </c>
       <c r="AG42" s="9">
         <v>-9</v>
       </c>
       <c r="AH42" s="9">
         <v>-6</v>
       </c>
       <c r="AI42" s="41">
         <v>-6</v>
       </c>
       <c r="AJ42" s="41">
         <v>-9</v>
       </c>
       <c r="AK42" s="41">
         <v>-2</v>
       </c>
-    </row>
-    <row r="43" spans="1:37" ht="12" customHeight="1">
+      <c r="AL42" s="41">
+        <v>-3</v>
+      </c>
+    </row>
+    <row r="43" spans="1:38" ht="12" customHeight="1">
       <c r="A43" s="1" t="s">
         <v>38</v>
       </c>
       <c r="B43" s="7"/>
       <c r="C43" s="7"/>
       <c r="D43" s="7"/>
       <c r="E43" s="7"/>
       <c r="F43" s="7"/>
       <c r="G43" s="7"/>
       <c r="H43" s="8"/>
       <c r="I43" s="7"/>
       <c r="J43" s="8"/>
       <c r="K43" s="8"/>
       <c r="L43" s="8"/>
       <c r="M43" s="8"/>
       <c r="N43" s="1">
         <v>18</v>
       </c>
       <c r="O43" s="9">
         <v>24</v>
       </c>
       <c r="P43" s="1">
         <v>9</v>
       </c>
       <c r="Q43" s="9">
@@ -4518,52 +4634,55 @@
       </c>
       <c r="AD43" s="9">
         <v>6</v>
       </c>
       <c r="AE43" s="9" t="s">
         <v>26</v>
       </c>
       <c r="AF43" s="9">
         <v>11</v>
       </c>
       <c r="AG43" s="9">
         <v>6</v>
       </c>
       <c r="AH43" s="9">
         <v>12</v>
       </c>
       <c r="AI43" s="41">
         <v>10</v>
       </c>
       <c r="AJ43" s="41">
         <v>6</v>
       </c>
       <c r="AK43" s="41">
         <v>10</v>
       </c>
-    </row>
-    <row r="44" spans="1:37" ht="12" customHeight="1">
+      <c r="AL43" s="41">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="44" spans="1:38" ht="12" customHeight="1">
       <c r="A44" s="1" t="s">
         <v>39</v>
       </c>
       <c r="B44" s="7"/>
       <c r="C44" s="7"/>
       <c r="D44" s="7"/>
       <c r="E44" s="7"/>
       <c r="F44" s="7"/>
       <c r="G44" s="7"/>
       <c r="H44" s="8"/>
       <c r="I44" s="7"/>
       <c r="J44" s="8"/>
       <c r="K44" s="8"/>
       <c r="L44" s="8"/>
       <c r="M44" s="8"/>
       <c r="N44" s="1">
         <v>11</v>
       </c>
       <c r="O44" s="9">
         <v>13</v>
       </c>
       <c r="P44" s="1">
         <v>9</v>
       </c>
       <c r="Q44" s="9">
@@ -4607,52 +4726,55 @@
       </c>
       <c r="AD44" s="9">
         <v>-7</v>
       </c>
       <c r="AE44" s="9">
         <v>-4</v>
       </c>
       <c r="AF44" s="9">
         <v>10</v>
       </c>
       <c r="AG44" s="9">
         <v>4</v>
       </c>
       <c r="AH44" s="9">
         <v>-9</v>
       </c>
       <c r="AI44" s="41">
         <v>14</v>
       </c>
       <c r="AJ44" s="41">
         <v>-2</v>
       </c>
       <c r="AK44" s="41">
         <v>1</v>
       </c>
-    </row>
-    <row r="45" spans="1:37" ht="12" customHeight="1">
+      <c r="AL44" s="41">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="45" spans="1:38" ht="12" customHeight="1">
       <c r="A45" s="1" t="s">
         <v>45</v>
       </c>
       <c r="B45" s="7"/>
       <c r="C45" s="7"/>
       <c r="D45" s="7"/>
       <c r="E45" s="7"/>
       <c r="F45" s="7"/>
       <c r="G45" s="7"/>
       <c r="H45" s="8"/>
       <c r="I45" s="7"/>
       <c r="J45" s="8"/>
       <c r="K45" s="8"/>
       <c r="L45" s="8"/>
       <c r="M45" s="8"/>
       <c r="N45" s="1">
         <v>-2</v>
       </c>
       <c r="O45" s="9">
         <v>3</v>
       </c>
       <c r="P45" s="1">
         <v>0</v>
       </c>
       <c r="Q45" s="9">
@@ -4694,52 +4816,55 @@
       </c>
       <c r="AD45" s="9" t="s">
         <v>26</v>
       </c>
       <c r="AE45" s="9">
         <v>-3</v>
       </c>
       <c r="AF45" s="9">
         <v>-2</v>
       </c>
       <c r="AG45" s="9">
         <v>-1</v>
       </c>
       <c r="AH45" s="9">
         <v>4</v>
       </c>
       <c r="AI45" s="41">
         <v>-6</v>
       </c>
       <c r="AJ45" s="41">
         <v>-13</v>
       </c>
       <c r="AK45" s="41">
         <v>5</v>
       </c>
-    </row>
-    <row r="46" spans="1:37" ht="12" customHeight="1">
+      <c r="AL45" s="9" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="46" spans="1:38" ht="12" customHeight="1">
       <c r="A46" s="16" t="s">
         <v>40</v>
       </c>
       <c r="B46" s="10"/>
       <c r="C46" s="10"/>
       <c r="D46" s="10"/>
       <c r="E46" s="10"/>
       <c r="F46" s="10"/>
       <c r="G46" s="10"/>
       <c r="H46" s="11"/>
       <c r="I46" s="10"/>
       <c r="J46" s="11"/>
       <c r="K46" s="11"/>
       <c r="L46" s="11"/>
       <c r="M46" s="11"/>
       <c r="N46" s="16">
         <v>-15</v>
       </c>
       <c r="O46" s="12">
         <v>-12</v>
       </c>
       <c r="P46" s="16">
         <v>-21</v>
       </c>
       <c r="Q46" s="12">
@@ -4783,227 +4908,233 @@
       </c>
       <c r="AD46" s="12">
         <v>-9</v>
       </c>
       <c r="AE46" s="12">
         <v>-5</v>
       </c>
       <c r="AF46" s="12">
         <v>-17</v>
       </c>
       <c r="AG46" s="12">
         <v>-19</v>
       </c>
       <c r="AH46" s="12">
         <v>-19</v>
       </c>
       <c r="AI46" s="42">
         <v>-20</v>
       </c>
       <c r="AJ46" s="42">
         <v>-11</v>
       </c>
       <c r="AK46" s="42">
         <v>-21</v>
       </c>
-    </row>
-    <row r="47" spans="1:37">
+      <c r="AL46" s="42">
+        <v>-12</v>
+      </c>
+    </row>
+    <row r="47" spans="1:38">
       <c r="A47" s="13" t="s">
         <v>25</v>
       </c>
+    </row>
+    <row r="49" spans="1:1" ht="12.75">
+      <c r="A49" s="60"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="T32:AG32"/>
     <mergeCell ref="AF8:AQ8"/>
     <mergeCell ref="T6:AQ6"/>
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="B8:M8"/>
     <mergeCell ref="T8:AE8"/>
     <mergeCell ref="N8:S8"/>
     <mergeCell ref="T10:AG10"/>
     <mergeCell ref="T25:AG25"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:BF48"/>
   <sheetViews>
-    <sheetView topLeftCell="AE4" workbookViewId="0">
-      <selection activeCell="AK12" sqref="AK12:AK47"/>
+    <sheetView topLeftCell="A10" workbookViewId="0">
+      <selection activeCell="AL41" sqref="AL41"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="26.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="3" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="8.42578125" style="1" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="8.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="7" max="19" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="20" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:58" ht="12" customHeight="1"/>
     <row r="2" spans="1:58" ht="12" customHeight="1"/>
     <row r="3" spans="1:58" ht="12" customHeight="1"/>
     <row r="4" spans="1:58" ht="12" customHeight="1"/>
     <row r="5" spans="1:58" ht="12" customHeight="1"/>
     <row r="6" spans="1:58" ht="12" customHeight="1"/>
     <row r="7" spans="1:58" ht="13.15" customHeight="1">
       <c r="A7" s="32" t="s">
         <v>47</v>
       </c>
       <c r="B7" s="32"/>
       <c r="C7" s="32"/>
       <c r="D7" s="32"/>
       <c r="E7" s="32"/>
       <c r="F7" s="32"/>
       <c r="G7" s="32"/>
       <c r="H7" s="32"/>
       <c r="I7" s="32"/>
       <c r="J7" s="32"/>
       <c r="K7" s="32"/>
       <c r="L7" s="32"/>
       <c r="M7" s="32"/>
       <c r="N7" s="32"/>
       <c r="O7" s="32"/>
       <c r="P7" s="32"/>
       <c r="Q7" s="32"/>
       <c r="R7" s="32"/>
       <c r="S7" s="32"/>
-      <c r="T7" s="60" t="s">
+      <c r="T7" s="66" t="s">
         <v>48</v>
       </c>
-      <c r="U7" s="60"/>
-[...21 lines deleted...]
-      <c r="AQ7" s="60"/>
+      <c r="U7" s="66"/>
+      <c r="V7" s="66"/>
+      <c r="W7" s="66"/>
+      <c r="X7" s="66"/>
+      <c r="Y7" s="66"/>
+      <c r="Z7" s="66"/>
+      <c r="AA7" s="66"/>
+      <c r="AB7" s="66"/>
+      <c r="AC7" s="66"/>
+      <c r="AD7" s="66"/>
+      <c r="AE7" s="66"/>
+      <c r="AF7" s="66"/>
+      <c r="AG7" s="66"/>
+      <c r="AH7" s="66"/>
+      <c r="AI7" s="66"/>
+      <c r="AJ7" s="66"/>
+      <c r="AK7" s="66"/>
+      <c r="AL7" s="66"/>
+      <c r="AM7" s="66"/>
+      <c r="AN7" s="66"/>
+      <c r="AO7" s="66"/>
+      <c r="AP7" s="66"/>
+      <c r="AQ7" s="66"/>
       <c r="AR7" s="32"/>
       <c r="AS7" s="32"/>
       <c r="AT7" s="32"/>
       <c r="AU7" s="32"/>
       <c r="AV7" s="32"/>
       <c r="AW7" s="32"/>
       <c r="AX7" s="32"/>
       <c r="AY7" s="32"/>
       <c r="AZ7" s="32"/>
       <c r="BA7" s="32"/>
       <c r="BB7" s="32"/>
       <c r="BC7" s="32"/>
       <c r="BD7" s="32"/>
       <c r="BE7" s="32"/>
       <c r="BF7" s="32"/>
     </row>
     <row r="8" spans="1:58" ht="12.6" customHeight="1">
-      <c r="AD8" s="68"/>
-[...1 lines deleted...]
-      <c r="AP8" s="68" t="s">
+      <c r="AD8" s="74"/>
+      <c r="AE8" s="74"/>
+      <c r="AP8" s="74" t="s">
         <v>18</v>
       </c>
-      <c r="AQ8" s="68"/>
+      <c r="AQ8" s="74"/>
     </row>
     <row r="9" spans="1:58">
-      <c r="A9" s="66"/>
-      <c r="B9" s="59">
+      <c r="A9" s="72"/>
+      <c r="B9" s="65">
         <v>2021</v>
       </c>
-      <c r="C9" s="63"/>
-[...10 lines deleted...]
-      <c r="N9" s="63">
+      <c r="C9" s="69"/>
+      <c r="D9" s="69"/>
+      <c r="E9" s="69"/>
+      <c r="F9" s="69"/>
+      <c r="G9" s="69"/>
+      <c r="H9" s="69"/>
+      <c r="I9" s="69"/>
+      <c r="J9" s="69"/>
+      <c r="K9" s="69"/>
+      <c r="L9" s="69"/>
+      <c r="M9" s="69"/>
+      <c r="N9" s="69">
         <v>2024</v>
       </c>
-      <c r="O9" s="63"/>
-[...4 lines deleted...]
-      <c r="T9" s="58">
+      <c r="O9" s="69"/>
+      <c r="P9" s="69"/>
+      <c r="Q9" s="69"/>
+      <c r="R9" s="69"/>
+      <c r="S9" s="69"/>
+      <c r="T9" s="64">
         <v>2025</v>
       </c>
-      <c r="U9" s="58"/>
-[...10 lines deleted...]
-      <c r="AF9" s="58">
+      <c r="U9" s="64"/>
+      <c r="V9" s="64"/>
+      <c r="W9" s="64"/>
+      <c r="X9" s="64"/>
+      <c r="Y9" s="64"/>
+      <c r="Z9" s="64"/>
+      <c r="AA9" s="64"/>
+      <c r="AB9" s="64"/>
+      <c r="AC9" s="64"/>
+      <c r="AD9" s="64"/>
+      <c r="AE9" s="65"/>
+      <c r="AF9" s="64">
         <v>2026</v>
       </c>
-      <c r="AG9" s="58"/>
-[...9 lines deleted...]
-      <c r="AQ9" s="59"/>
+      <c r="AG9" s="64"/>
+      <c r="AH9" s="64"/>
+      <c r="AI9" s="64"/>
+      <c r="AJ9" s="64"/>
+      <c r="AK9" s="64"/>
+      <c r="AL9" s="64"/>
+      <c r="AM9" s="64"/>
+      <c r="AN9" s="64"/>
+      <c r="AO9" s="64"/>
+      <c r="AP9" s="64"/>
+      <c r="AQ9" s="65"/>
     </row>
     <row r="10" spans="1:58" ht="18" customHeight="1">
-      <c r="A10" s="67"/>
+      <c r="A10" s="73"/>
       <c r="B10" s="18" t="s">
         <v>5</v>
       </c>
       <c r="C10" s="18" t="s">
         <v>15</v>
       </c>
       <c r="D10" s="19" t="s">
         <v>16</v>
       </c>
       <c r="E10" s="19" t="s">
         <v>17</v>
       </c>
       <c r="F10" s="19" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="19" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="19" t="s">
         <v>12</v>
       </c>
       <c r="I10" s="20" t="s">
         <v>13</v>
       </c>
       <c r="J10" s="20" t="s">
@@ -5107,66 +5238,66 @@
       </c>
       <c r="AQ10" s="3" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="11" spans="1:58" ht="12" customHeight="1">
       <c r="A11" s="39"/>
       <c r="B11" s="39"/>
       <c r="C11" s="39"/>
       <c r="D11" s="39"/>
       <c r="E11" s="39"/>
       <c r="F11" s="39"/>
       <c r="G11" s="39"/>
       <c r="H11" s="39"/>
       <c r="I11" s="39"/>
       <c r="J11" s="39"/>
       <c r="K11" s="39"/>
       <c r="L11" s="39"/>
       <c r="M11" s="39"/>
       <c r="N11" s="39"/>
       <c r="O11" s="39"/>
       <c r="P11" s="39"/>
       <c r="Q11" s="39"/>
       <c r="R11" s="39"/>
       <c r="S11" s="39"/>
-      <c r="T11" s="69" t="s">
+      <c r="T11" s="75" t="s">
         <v>9</v>
       </c>
-      <c r="U11" s="69"/>
-[...11 lines deleted...]
-      <c r="AG11" s="69"/>
+      <c r="U11" s="75"/>
+      <c r="V11" s="75"/>
+      <c r="W11" s="75"/>
+      <c r="X11" s="75"/>
+      <c r="Y11" s="75"/>
+      <c r="Z11" s="75"/>
+      <c r="AA11" s="75"/>
+      <c r="AB11" s="75"/>
+      <c r="AC11" s="75"/>
+      <c r="AD11" s="75"/>
+      <c r="AE11" s="75"/>
+      <c r="AF11" s="75"/>
+      <c r="AG11" s="75"/>
       <c r="AH11" s="39"/>
       <c r="AI11" s="39"/>
       <c r="AJ11" s="39"/>
       <c r="AK11" s="39"/>
       <c r="AL11" s="39"/>
       <c r="AM11" s="39"/>
       <c r="AN11" s="39"/>
       <c r="AO11" s="39"/>
       <c r="AP11" s="39"/>
       <c r="AQ11" s="39"/>
       <c r="AR11" s="36"/>
       <c r="AS11" s="36"/>
       <c r="AT11" s="36"/>
       <c r="AU11" s="36"/>
       <c r="AV11" s="36"/>
       <c r="AW11" s="36"/>
       <c r="AX11" s="36"/>
       <c r="AY11" s="36"/>
     </row>
     <row r="12" spans="1:58" ht="12" customHeight="1">
       <c r="A12" s="21" t="s">
         <v>30</v>
       </c>
       <c r="B12" s="23"/>
       <c r="C12" s="23"/>
@@ -5230,50 +5361,53 @@
       </c>
       <c r="AD12" s="14">
         <v>-0.15</v>
       </c>
       <c r="AE12" s="14">
         <v>-0.23</v>
       </c>
       <c r="AF12" s="14">
         <v>-0.97</v>
       </c>
       <c r="AG12" s="14">
         <v>-0.89</v>
       </c>
       <c r="AH12" s="14">
         <v>-1.17</v>
       </c>
       <c r="AI12" s="14">
         <v>-0.38</v>
       </c>
       <c r="AJ12" s="14">
         <v>-0.39</v>
       </c>
       <c r="AK12" s="14">
         <v>-0.31</v>
       </c>
+      <c r="AL12" s="14">
+        <v>-0.16</v>
+      </c>
     </row>
     <row r="13" spans="1:58" ht="12" customHeight="1">
       <c r="A13" s="17" t="s">
         <v>31</v>
       </c>
       <c r="B13" s="25"/>
       <c r="C13" s="25"/>
       <c r="D13" s="25"/>
       <c r="E13" s="25"/>
       <c r="F13" s="25"/>
       <c r="G13" s="25"/>
       <c r="H13" s="26"/>
       <c r="I13" s="25"/>
       <c r="J13" s="26"/>
       <c r="K13" s="26"/>
       <c r="L13" s="26"/>
       <c r="M13" s="26"/>
       <c r="N13" s="24">
         <v>0.21</v>
       </c>
       <c r="O13" s="14">
         <v>0.37</v>
       </c>
       <c r="P13" s="24">
         <v>0.24</v>
@@ -5319,50 +5453,53 @@
       </c>
       <c r="AD13" s="14">
         <v>0.1</v>
       </c>
       <c r="AE13" s="14">
         <v>-0.04</v>
       </c>
       <c r="AF13" s="14">
         <v>0.4</v>
       </c>
       <c r="AG13" s="14">
         <v>0.53</v>
       </c>
       <c r="AH13" s="14">
         <v>-0.71</v>
       </c>
       <c r="AI13" s="14">
         <v>0.21</v>
       </c>
       <c r="AJ13" s="14">
         <v>0.04</v>
       </c>
       <c r="AK13" s="14" t="s">
         <v>26</v>
       </c>
+      <c r="AL13" s="14">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="14" spans="1:58" ht="12" customHeight="1">
       <c r="A14" s="17" t="s">
         <v>32</v>
       </c>
       <c r="B14" s="25"/>
       <c r="C14" s="25"/>
       <c r="D14" s="25"/>
       <c r="E14" s="25"/>
       <c r="F14" s="25"/>
       <c r="G14" s="25"/>
       <c r="H14" s="26"/>
       <c r="I14" s="25"/>
       <c r="J14" s="26"/>
       <c r="K14" s="26"/>
       <c r="L14" s="26"/>
       <c r="M14" s="26"/>
       <c r="N14" s="24">
         <v>-1.03</v>
       </c>
       <c r="O14" s="14">
         <v>-0.96</v>
       </c>
       <c r="P14" s="24">
         <v>-0.88</v>
@@ -5408,50 +5545,53 @@
       </c>
       <c r="AD14" s="14">
         <v>-0.64</v>
       </c>
       <c r="AE14" s="14">
         <v>-0.99</v>
       </c>
       <c r="AF14" s="14">
         <v>-5.9</v>
       </c>
       <c r="AG14" s="14">
         <v>-3.35</v>
       </c>
       <c r="AH14" s="14">
         <v>-1.7</v>
       </c>
       <c r="AI14" s="14">
         <v>-3.1</v>
       </c>
       <c r="AJ14" s="14">
         <v>-1.21</v>
       </c>
       <c r="AK14" s="14">
         <v>-0.84</v>
       </c>
+      <c r="AL14" s="14">
+        <v>-0.55000000000000004</v>
+      </c>
     </row>
     <row r="15" spans="1:58" ht="12" customHeight="1">
       <c r="A15" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B15" s="25"/>
       <c r="C15" s="25"/>
       <c r="D15" s="25"/>
       <c r="E15" s="25"/>
       <c r="F15" s="25"/>
       <c r="G15" s="25"/>
       <c r="H15" s="26"/>
       <c r="I15" s="25"/>
       <c r="J15" s="26"/>
       <c r="K15" s="26"/>
       <c r="L15" s="26"/>
       <c r="M15" s="26"/>
       <c r="N15" s="24">
         <v>-0.77</v>
       </c>
       <c r="O15" s="14">
         <v>-0.96</v>
       </c>
       <c r="P15" s="24">
         <v>-0.56999999999999995</v>
@@ -5497,50 +5637,53 @@
       </c>
       <c r="AD15" s="14">
         <v>-0.67</v>
       </c>
       <c r="AE15" s="14">
         <v>-0.61</v>
       </c>
       <c r="AF15" s="14">
         <v>-6.89</v>
       </c>
       <c r="AG15" s="14">
         <v>-2.6</v>
       </c>
       <c r="AH15" s="14">
         <v>-3.69</v>
       </c>
       <c r="AI15" s="14">
         <v>-1.77</v>
       </c>
       <c r="AJ15" s="14">
         <v>-1.19</v>
       </c>
       <c r="AK15" s="14">
         <v>-1.87</v>
       </c>
+      <c r="AL15" s="14">
+        <v>-0.69</v>
+      </c>
     </row>
     <row r="16" spans="1:58" ht="12" customHeight="1">
       <c r="A16" s="1" t="s">
         <v>34</v>
       </c>
       <c r="B16" s="25"/>
       <c r="C16" s="25"/>
       <c r="D16" s="25"/>
       <c r="E16" s="25"/>
       <c r="F16" s="25"/>
       <c r="G16" s="25"/>
       <c r="H16" s="26"/>
       <c r="I16" s="25"/>
       <c r="J16" s="26"/>
       <c r="K16" s="26"/>
       <c r="L16" s="26"/>
       <c r="M16" s="26"/>
       <c r="N16" s="24">
         <v>1.84</v>
       </c>
       <c r="O16" s="14">
         <v>0.56000000000000005</v>
       </c>
       <c r="P16" s="24">
         <v>1.74</v>
@@ -5586,50 +5729,53 @@
       </c>
       <c r="AD16" s="14">
         <v>0.25</v>
       </c>
       <c r="AE16" s="14">
         <v>0.69</v>
       </c>
       <c r="AF16" s="14">
         <v>5.55</v>
       </c>
       <c r="AG16" s="14">
         <v>2</v>
       </c>
       <c r="AH16" s="14">
         <v>2.14</v>
       </c>
       <c r="AI16" s="14">
         <v>1.95</v>
       </c>
       <c r="AJ16" s="14">
         <v>1.41</v>
       </c>
       <c r="AK16" s="14">
         <v>0.35</v>
       </c>
+      <c r="AL16" s="14">
+        <v>0.75</v>
+      </c>
     </row>
     <row r="17" spans="1:51" ht="12" customHeight="1">
       <c r="A17" s="1" t="s">
         <v>42</v>
       </c>
       <c r="B17" s="25"/>
       <c r="C17" s="25"/>
       <c r="D17" s="25"/>
       <c r="E17" s="25"/>
       <c r="F17" s="25"/>
       <c r="G17" s="25"/>
       <c r="H17" s="26"/>
       <c r="I17" s="25"/>
       <c r="J17" s="26"/>
       <c r="K17" s="26"/>
       <c r="L17" s="26"/>
       <c r="M17" s="26"/>
       <c r="N17" s="24">
         <v>-1.1399999999999999</v>
       </c>
       <c r="O17" s="14">
         <v>-0.97</v>
       </c>
       <c r="P17" s="24">
         <v>-0.84</v>
@@ -5675,50 +5821,53 @@
       </c>
       <c r="AD17" s="14">
         <v>-1.02</v>
       </c>
       <c r="AE17" s="14">
         <v>-1.05</v>
       </c>
       <c r="AF17" s="14">
         <v>-7.16</v>
       </c>
       <c r="AG17" s="14">
         <v>-5.46</v>
       </c>
       <c r="AH17" s="14">
         <v>-3.3</v>
       </c>
       <c r="AI17" s="14">
         <v>-2.36</v>
       </c>
       <c r="AJ17" s="14">
         <v>-1.84</v>
       </c>
       <c r="AK17" s="14">
         <v>-1.01</v>
       </c>
+      <c r="AL17" s="14">
+        <v>-1.43</v>
+      </c>
     </row>
     <row r="18" spans="1:51" ht="12" customHeight="1">
       <c r="A18" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B18" s="25"/>
       <c r="C18" s="25"/>
       <c r="D18" s="25"/>
       <c r="E18" s="25"/>
       <c r="F18" s="25"/>
       <c r="G18" s="25"/>
       <c r="H18" s="26"/>
       <c r="I18" s="25"/>
       <c r="J18" s="26"/>
       <c r="K18" s="26"/>
       <c r="L18" s="26"/>
       <c r="M18" s="26"/>
       <c r="N18" s="24">
         <v>0.83</v>
       </c>
       <c r="O18" s="14">
         <v>0.11</v>
       </c>
       <c r="P18" s="24">
         <v>0.65</v>
@@ -5764,50 +5913,53 @@
       </c>
       <c r="AD18" s="14">
         <v>-0.55000000000000004</v>
       </c>
       <c r="AE18" s="14">
         <v>-0.64</v>
       </c>
       <c r="AF18" s="14">
         <v>-4.42</v>
       </c>
       <c r="AG18" s="14">
         <v>-1.37</v>
       </c>
       <c r="AH18" s="14">
         <v>0.6</v>
       </c>
       <c r="AI18" s="14">
         <v>2.2400000000000002</v>
       </c>
       <c r="AJ18" s="14">
         <v>-1.43</v>
       </c>
       <c r="AK18" s="14" t="s">
         <v>26</v>
       </c>
+      <c r="AL18" s="14">
+        <v>-0.25</v>
+      </c>
     </row>
     <row r="19" spans="1:51" ht="12" customHeight="1">
       <c r="A19" s="1" t="s">
         <v>37</v>
       </c>
       <c r="B19" s="25"/>
       <c r="C19" s="25"/>
       <c r="D19" s="25"/>
       <c r="E19" s="25"/>
       <c r="F19" s="25"/>
       <c r="G19" s="25"/>
       <c r="H19" s="26"/>
       <c r="I19" s="25"/>
       <c r="J19" s="26"/>
       <c r="K19" s="26"/>
       <c r="L19" s="26"/>
       <c r="M19" s="26"/>
       <c r="N19" s="2" t="s">
         <v>26</v>
       </c>
       <c r="O19" s="14">
         <v>0</v>
       </c>
       <c r="P19" s="24">
         <v>0.42</v>
@@ -5853,50 +6005,53 @@
       </c>
       <c r="AD19" s="14">
         <v>-0.36</v>
       </c>
       <c r="AE19" s="14">
         <v>-0.54</v>
       </c>
       <c r="AF19" s="14">
         <v>2.58</v>
       </c>
       <c r="AG19" s="14">
         <v>0.68</v>
       </c>
       <c r="AH19" s="14">
         <v>-2.68</v>
       </c>
       <c r="AI19" s="14">
         <v>0.67</v>
       </c>
       <c r="AJ19" s="14">
         <v>-1.33</v>
       </c>
       <c r="AK19" s="14">
         <v>0.44</v>
       </c>
+      <c r="AL19" s="14">
+        <v>-0.75</v>
+      </c>
     </row>
     <row r="20" spans="1:51" ht="12" customHeight="1">
       <c r="A20" s="1" t="s">
         <v>43</v>
       </c>
       <c r="B20" s="25"/>
       <c r="C20" s="25"/>
       <c r="D20" s="25"/>
       <c r="E20" s="25"/>
       <c r="F20" s="25"/>
       <c r="G20" s="25"/>
       <c r="H20" s="26"/>
       <c r="I20" s="25"/>
       <c r="J20" s="26"/>
       <c r="K20" s="26"/>
       <c r="L20" s="26"/>
       <c r="M20" s="26"/>
       <c r="N20" s="24">
         <v>-0.74</v>
       </c>
       <c r="O20" s="14">
         <v>0.65</v>
       </c>
       <c r="P20" s="24">
         <v>0.39</v>
@@ -5938,50 +6093,53 @@
       </c>
       <c r="AD20" s="14">
         <v>0.66</v>
       </c>
       <c r="AE20" s="14">
         <v>0.31</v>
       </c>
       <c r="AF20" s="14">
         <v>11.23</v>
       </c>
       <c r="AG20" s="14">
         <v>-6.91</v>
       </c>
       <c r="AH20" s="14">
         <v>-3.89</v>
       </c>
       <c r="AI20" s="14">
         <v>0.48</v>
       </c>
       <c r="AJ20" s="14">
         <v>0.38</v>
       </c>
       <c r="AK20" s="14">
         <v>-1.29</v>
       </c>
+      <c r="AL20" s="14">
+        <v>1.1000000000000001</v>
+      </c>
     </row>
     <row r="21" spans="1:51" ht="12" customHeight="1">
       <c r="A21" s="1" t="s">
         <v>44</v>
       </c>
       <c r="B21" s="25"/>
       <c r="C21" s="25"/>
       <c r="D21" s="25"/>
       <c r="E21" s="25"/>
       <c r="F21" s="25"/>
       <c r="G21" s="25"/>
       <c r="H21" s="26"/>
       <c r="I21" s="25"/>
       <c r="J21" s="26"/>
       <c r="K21" s="26"/>
       <c r="L21" s="26"/>
       <c r="M21" s="26"/>
       <c r="N21" s="24">
         <v>-0.74</v>
       </c>
       <c r="O21" s="14">
         <v>-0.13</v>
       </c>
       <c r="P21" s="24">
         <v>-0.23</v>
@@ -6025,50 +6183,53 @@
       </c>
       <c r="AD21" s="14">
         <v>-0.28999999999999998</v>
       </c>
       <c r="AE21" s="14">
         <v>-0.27</v>
       </c>
       <c r="AF21" s="9" t="s">
         <v>26</v>
       </c>
       <c r="AG21" s="14">
         <v>-5.0599999999999996</v>
       </c>
       <c r="AH21" s="14">
         <v>-2.2000000000000002</v>
       </c>
       <c r="AI21" s="14">
         <v>-1.65</v>
       </c>
       <c r="AJ21" s="14">
         <v>-1.96</v>
       </c>
       <c r="AK21" s="14">
         <v>-0.36</v>
       </c>
+      <c r="AL21" s="14">
+        <v>-0.47</v>
+      </c>
     </row>
     <row r="22" spans="1:51" ht="12" customHeight="1">
       <c r="A22" s="1" t="s">
         <v>38</v>
       </c>
       <c r="B22" s="25"/>
       <c r="C22" s="25"/>
       <c r="D22" s="25"/>
       <c r="E22" s="25"/>
       <c r="F22" s="25"/>
       <c r="G22" s="25"/>
       <c r="H22" s="26"/>
       <c r="I22" s="25"/>
       <c r="J22" s="26"/>
       <c r="K22" s="26"/>
       <c r="L22" s="26"/>
       <c r="M22" s="26"/>
       <c r="N22" s="24">
         <v>1.66</v>
       </c>
       <c r="O22" s="14">
         <v>1.92</v>
       </c>
       <c r="P22" s="24">
         <v>0.65</v>
@@ -6112,50 +6273,53 @@
       <c r="AC22" s="14">
         <v>0.6</v>
       </c>
       <c r="AD22" s="14">
         <v>0.37</v>
       </c>
       <c r="AE22" s="14"/>
       <c r="AF22" s="14">
         <v>7.56</v>
       </c>
       <c r="AG22" s="14">
         <v>2.14</v>
       </c>
       <c r="AH22" s="14">
         <v>2.79</v>
       </c>
       <c r="AI22" s="14">
         <v>1.74</v>
       </c>
       <c r="AJ22" s="14">
         <v>0.83</v>
       </c>
       <c r="AK22" s="14">
         <v>1.1599999999999999</v>
       </c>
+      <c r="AL22" s="14">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="23" spans="1:51" ht="12" customHeight="1">
       <c r="A23" s="1" t="s">
         <v>39</v>
       </c>
       <c r="B23" s="25"/>
       <c r="C23" s="25"/>
       <c r="D23" s="25"/>
       <c r="E23" s="25"/>
       <c r="F23" s="25"/>
       <c r="G23" s="25"/>
       <c r="H23" s="26"/>
       <c r="I23" s="25"/>
       <c r="J23" s="26"/>
       <c r="K23" s="26"/>
       <c r="L23" s="26"/>
       <c r="M23" s="26"/>
       <c r="N23" s="24">
         <v>0.56999999999999995</v>
       </c>
       <c r="O23" s="14">
         <v>0.59</v>
       </c>
       <c r="P23" s="24">
         <v>0.36</v>
@@ -6201,50 +6365,53 @@
       </c>
       <c r="AD23" s="14">
         <v>-0.24</v>
       </c>
       <c r="AE23" s="14">
         <v>-0.12</v>
       </c>
       <c r="AF23" s="14">
         <v>3.65</v>
       </c>
       <c r="AG23" s="14">
         <v>0.77</v>
       </c>
       <c r="AH23" s="14">
         <v>-1.1399999999999999</v>
       </c>
       <c r="AI23" s="14">
         <v>1.32</v>
       </c>
       <c r="AJ23" s="14">
         <v>-0.15</v>
       </c>
       <c r="AK23" s="14">
         <v>0.06</v>
       </c>
+      <c r="AL23" s="14">
+        <v>0.75</v>
+      </c>
     </row>
     <row r="24" spans="1:51" ht="12" customHeight="1">
       <c r="A24" s="1" t="s">
         <v>45</v>
       </c>
       <c r="B24" s="25"/>
       <c r="C24" s="25"/>
       <c r="D24" s="25"/>
       <c r="E24" s="25"/>
       <c r="F24" s="25"/>
       <c r="G24" s="25"/>
       <c r="H24" s="26"/>
       <c r="I24" s="25"/>
       <c r="J24" s="26"/>
       <c r="K24" s="26"/>
       <c r="L24" s="26"/>
       <c r="M24" s="26"/>
       <c r="N24" s="24">
         <v>-0.32</v>
       </c>
       <c r="O24" s="14">
         <v>0.41</v>
       </c>
       <c r="P24" s="2" t="s">
         <v>26</v>
@@ -6286,50 +6453,53 @@
       <c r="AC24" s="14">
         <v>-0.7</v>
       </c>
       <c r="AD24" s="14"/>
       <c r="AE24" s="14">
         <v>-0.28999999999999998</v>
       </c>
       <c r="AF24" s="14">
         <v>-2.38</v>
       </c>
       <c r="AG24" s="14">
         <v>-0.61</v>
       </c>
       <c r="AH24" s="14">
         <v>1.62</v>
       </c>
       <c r="AI24" s="14">
         <v>-1.82</v>
       </c>
       <c r="AJ24" s="14">
         <v>-3.15</v>
       </c>
       <c r="AK24" s="14">
         <v>1.01</v>
       </c>
+      <c r="AL24" s="14" t="s">
+        <v>26</v>
+      </c>
     </row>
     <row r="25" spans="1:51" ht="12" customHeight="1">
       <c r="A25" s="1" t="s">
         <v>40</v>
       </c>
       <c r="B25" s="25"/>
       <c r="C25" s="25"/>
       <c r="D25" s="25"/>
       <c r="E25" s="25"/>
       <c r="F25" s="25"/>
       <c r="G25" s="25"/>
       <c r="H25" s="26"/>
       <c r="I25" s="25"/>
       <c r="J25" s="26"/>
       <c r="K25" s="26"/>
       <c r="L25" s="26"/>
       <c r="M25" s="26"/>
       <c r="N25" s="24">
         <v>-0.63</v>
       </c>
       <c r="O25" s="14">
         <v>-0.55000000000000004</v>
       </c>
       <c r="P25" s="24">
         <v>-0.91</v>
@@ -6374,93 +6544,96 @@
         <v>-0.68</v>
       </c>
       <c r="AD25" s="14">
         <v>-0.43</v>
       </c>
       <c r="AE25" s="14">
         <v>-0.23</v>
       </c>
       <c r="AF25" s="14">
         <v>-5.32</v>
       </c>
       <c r="AG25" s="14">
         <v>-5.73</v>
       </c>
       <c r="AH25" s="14">
         <v>-3.16</v>
       </c>
       <c r="AI25" s="14">
         <v>-2.83</v>
       </c>
       <c r="AJ25" s="14">
         <v>-0.96</v>
       </c>
       <c r="AK25" s="14">
         <v>-1.41</v>
+      </c>
+      <c r="AL25" s="14">
+        <v>-0.73</v>
       </c>
     </row>
     <row r="26" spans="1:51" ht="12" customHeight="1">
       <c r="A26" s="37"/>
       <c r="B26" s="37"/>
       <c r="C26" s="37"/>
       <c r="D26" s="37"/>
       <c r="E26" s="37"/>
       <c r="F26" s="37"/>
       <c r="G26" s="37"/>
       <c r="H26" s="37"/>
       <c r="I26" s="37"/>
       <c r="J26" s="37"/>
       <c r="K26" s="37"/>
       <c r="L26" s="37"/>
       <c r="M26" s="37"/>
       <c r="N26" s="37"/>
       <c r="O26" s="37"/>
       <c r="P26" s="37"/>
       <c r="Q26" s="37"/>
       <c r="R26" s="37"/>
       <c r="S26" s="37"/>
-      <c r="T26" s="70" t="s">
+      <c r="T26" s="76" t="s">
         <v>27</v>
       </c>
-      <c r="U26" s="70"/>
-[...11 lines deleted...]
-      <c r="AG26" s="70"/>
+      <c r="U26" s="76"/>
+      <c r="V26" s="76"/>
+      <c r="W26" s="76"/>
+      <c r="X26" s="76"/>
+      <c r="Y26" s="76"/>
+      <c r="Z26" s="76"/>
+      <c r="AA26" s="76"/>
+      <c r="AB26" s="76"/>
+      <c r="AC26" s="76"/>
+      <c r="AD26" s="76"/>
+      <c r="AE26" s="76"/>
+      <c r="AF26" s="76"/>
+      <c r="AG26" s="76"/>
       <c r="AH26" s="37"/>
       <c r="AI26" s="37"/>
       <c r="AJ26" s="14"/>
       <c r="AK26" s="14"/>
-      <c r="AL26" s="37"/>
+      <c r="AL26" s="57"/>
       <c r="AM26" s="37"/>
       <c r="AN26" s="37"/>
       <c r="AO26" s="37"/>
       <c r="AP26" s="37"/>
       <c r="AQ26" s="37"/>
       <c r="AR26" s="37"/>
       <c r="AS26" s="37"/>
       <c r="AT26" s="37"/>
       <c r="AU26" s="37"/>
       <c r="AV26" s="37"/>
       <c r="AW26" s="37"/>
       <c r="AX26" s="37"/>
       <c r="AY26" s="37"/>
     </row>
     <row r="27" spans="1:51" ht="12" customHeight="1">
       <c r="A27" s="27" t="s">
         <v>30</v>
       </c>
       <c r="B27" s="28"/>
       <c r="C27" s="28"/>
       <c r="D27" s="28"/>
       <c r="E27" s="28"/>
       <c r="F27" s="28"/>
       <c r="G27" s="28"/>
       <c r="H27" s="28"/>
@@ -6519,50 +6692,53 @@
       </c>
       <c r="AD27" s="14">
         <v>-7.0000000000000007E-2</v>
       </c>
       <c r="AE27" s="14">
         <v>-0.22</v>
       </c>
       <c r="AF27" s="14">
         <v>-0.73</v>
       </c>
       <c r="AG27" s="14">
         <v>-0.52</v>
       </c>
       <c r="AH27" s="14">
         <v>-1.07</v>
       </c>
       <c r="AI27" s="14">
         <v>-0.38</v>
       </c>
       <c r="AJ27" s="14">
         <v>-0.27</v>
       </c>
       <c r="AK27" s="14">
         <v>-0.27</v>
       </c>
+      <c r="AL27" s="14">
+        <v>-0.12</v>
+      </c>
     </row>
     <row r="28" spans="1:51" ht="12" customHeight="1">
       <c r="A28" s="29" t="s">
         <v>46</v>
       </c>
       <c r="B28" s="28"/>
       <c r="C28" s="28"/>
       <c r="D28" s="28"/>
       <c r="E28" s="28"/>
       <c r="F28" s="28"/>
       <c r="G28" s="28"/>
       <c r="H28" s="28"/>
       <c r="I28" s="28"/>
       <c r="J28" s="28"/>
       <c r="K28" s="28"/>
       <c r="L28" s="28"/>
       <c r="M28" s="28"/>
       <c r="N28" s="24">
         <v>0.14000000000000001</v>
       </c>
       <c r="O28" s="14">
         <v>0.35</v>
       </c>
       <c r="P28" s="24">
         <v>0.23</v>
@@ -6608,50 +6784,53 @@
       </c>
       <c r="AD28" s="14">
         <v>0.1</v>
       </c>
       <c r="AE28" s="14">
         <v>-7.0000000000000007E-2</v>
       </c>
       <c r="AF28" s="14">
         <v>0.28999999999999998</v>
       </c>
       <c r="AG28" s="14">
         <v>0.52</v>
       </c>
       <c r="AH28" s="14">
         <v>-0.84</v>
       </c>
       <c r="AI28" s="14">
         <v>0.19</v>
       </c>
       <c r="AJ28" s="14">
         <v>0.01</v>
       </c>
       <c r="AK28" s="14">
         <v>-0.04</v>
       </c>
+      <c r="AL28" s="14">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="29" spans="1:51" ht="12" customHeight="1">
       <c r="A29" s="29" t="s">
         <v>32</v>
       </c>
       <c r="B29" s="28"/>
       <c r="C29" s="28"/>
       <c r="D29" s="28"/>
       <c r="E29" s="28"/>
       <c r="F29" s="28"/>
       <c r="G29" s="28"/>
       <c r="H29" s="28"/>
       <c r="I29" s="28"/>
       <c r="J29" s="28"/>
       <c r="K29" s="28"/>
       <c r="L29" s="28"/>
       <c r="M29" s="28"/>
       <c r="N29" s="24">
         <v>-1.18</v>
       </c>
       <c r="O29" s="14">
         <v>-0.94</v>
       </c>
       <c r="P29" s="24">
         <v>-0.81</v>
@@ -6697,50 +6876,53 @@
       </c>
       <c r="AD29" s="14">
         <v>-0.7</v>
       </c>
       <c r="AE29" s="14">
         <v>-0.98</v>
       </c>
       <c r="AF29" s="14">
         <v>-5.6</v>
       </c>
       <c r="AG29" s="14">
         <v>-3.46</v>
       </c>
       <c r="AH29" s="14">
         <v>-1.59</v>
       </c>
       <c r="AI29" s="14">
         <v>-3.09</v>
       </c>
       <c r="AJ29" s="14">
         <v>-1.2</v>
       </c>
       <c r="AK29" s="14">
         <v>-0.75</v>
       </c>
+      <c r="AL29" s="14">
+        <v>-0.5</v>
+      </c>
     </row>
     <row r="30" spans="1:51" ht="12" customHeight="1">
       <c r="A30" s="29" t="s">
         <v>34</v>
       </c>
       <c r="B30" s="28"/>
       <c r="C30" s="28"/>
       <c r="D30" s="28"/>
       <c r="E30" s="28"/>
       <c r="F30" s="28"/>
       <c r="G30" s="28"/>
       <c r="H30" s="28"/>
       <c r="I30" s="28"/>
       <c r="J30" s="28"/>
       <c r="K30" s="28"/>
       <c r="L30" s="28"/>
       <c r="M30" s="28"/>
       <c r="N30" s="24">
         <v>1.69</v>
       </c>
       <c r="O30" s="14">
         <v>0.57999999999999996</v>
       </c>
       <c r="P30" s="24">
         <v>1.68</v>
@@ -6786,50 +6968,53 @@
       </c>
       <c r="AD30" s="14">
         <v>0.36</v>
       </c>
       <c r="AE30" s="14">
         <v>0.78</v>
       </c>
       <c r="AF30" s="14">
         <v>6.01</v>
       </c>
       <c r="AG30" s="14">
         <v>2.1</v>
       </c>
       <c r="AH30" s="14">
         <v>2.0499999999999998</v>
       </c>
       <c r="AI30" s="14">
         <v>1.7</v>
       </c>
       <c r="AJ30" s="14">
         <v>1.08</v>
       </c>
       <c r="AK30" s="14">
         <v>-0.45</v>
       </c>
+      <c r="AL30" s="14">
+        <v>1.1599999999999999</v>
+      </c>
     </row>
     <row r="31" spans="1:51" ht="12" customHeight="1">
       <c r="A31" s="29" t="s">
         <v>35</v>
       </c>
       <c r="B31" s="28"/>
       <c r="C31" s="28"/>
       <c r="D31" s="28"/>
       <c r="E31" s="28"/>
       <c r="F31" s="28"/>
       <c r="G31" s="28"/>
       <c r="H31" s="28"/>
       <c r="I31" s="28"/>
       <c r="J31" s="28"/>
       <c r="K31" s="28"/>
       <c r="L31" s="28"/>
       <c r="M31" s="28"/>
       <c r="N31" s="24">
         <v>-0.81</v>
       </c>
       <c r="O31" s="14">
         <v>-0.84</v>
       </c>
       <c r="P31" s="24">
         <v>-0.76</v>
@@ -6875,50 +7060,53 @@
       </c>
       <c r="AD31" s="14">
         <v>-0.85</v>
       </c>
       <c r="AE31" s="14">
         <v>-1.1200000000000001</v>
       </c>
       <c r="AF31" s="14">
         <v>-6.82</v>
       </c>
       <c r="AG31" s="14">
         <v>-4.76</v>
       </c>
       <c r="AH31" s="14">
         <v>-3.03</v>
       </c>
       <c r="AI31" s="14">
         <v>-2.0499999999999998</v>
       </c>
       <c r="AJ31" s="14">
         <v>-1.92</v>
       </c>
       <c r="AK31" s="14">
         <v>-1.31</v>
       </c>
+      <c r="AL31" s="14">
+        <v>-1.53</v>
+      </c>
     </row>
     <row r="32" spans="1:51" ht="12" customHeight="1">
       <c r="A32" s="29" t="s">
         <v>40</v>
       </c>
       <c r="B32" s="28"/>
       <c r="C32" s="28"/>
       <c r="D32" s="28"/>
       <c r="E32" s="28"/>
       <c r="F32" s="28"/>
       <c r="G32" s="28"/>
       <c r="H32" s="28"/>
       <c r="I32" s="28"/>
       <c r="J32" s="28"/>
       <c r="K32" s="28"/>
       <c r="L32" s="28"/>
       <c r="M32" s="28"/>
       <c r="N32" s="2" t="s">
         <v>26</v>
       </c>
       <c r="O32" s="14">
         <v>-0.24</v>
       </c>
       <c r="P32" s="24">
         <v>-0.51</v>
@@ -6963,93 +7151,96 @@
         <v>-0.74</v>
       </c>
       <c r="AD32" s="14">
         <v>-0.42</v>
       </c>
       <c r="AE32" s="14">
         <v>-0.22</v>
       </c>
       <c r="AF32" s="14">
         <v>-0.65</v>
       </c>
       <c r="AG32" s="14">
         <v>-6.23</v>
       </c>
       <c r="AH32" s="14">
         <v>-2.73</v>
       </c>
       <c r="AI32" s="14">
         <v>-2.9</v>
       </c>
       <c r="AJ32" s="14">
         <v>-0.67</v>
       </c>
       <c r="AK32" s="14">
         <v>-0.79</v>
+      </c>
+      <c r="AL32" s="14">
+        <v>-0.48</v>
       </c>
     </row>
     <row r="33" spans="1:51" ht="12" customHeight="1">
       <c r="A33" s="38"/>
       <c r="B33" s="38"/>
       <c r="C33" s="38"/>
       <c r="D33" s="38"/>
       <c r="E33" s="38"/>
       <c r="F33" s="38"/>
       <c r="G33" s="38"/>
       <c r="H33" s="38"/>
       <c r="I33" s="38"/>
       <c r="J33" s="38"/>
       <c r="K33" s="38"/>
       <c r="L33" s="38"/>
       <c r="M33" s="38"/>
       <c r="N33" s="38"/>
       <c r="O33" s="38"/>
       <c r="P33" s="38"/>
       <c r="Q33" s="38"/>
       <c r="R33" s="38"/>
       <c r="S33" s="38"/>
-      <c r="T33" s="71" t="s">
+      <c r="T33" s="77" t="s">
         <v>28</v>
       </c>
-      <c r="U33" s="71"/>
-[...11 lines deleted...]
-      <c r="AG33" s="71"/>
+      <c r="U33" s="77"/>
+      <c r="V33" s="77"/>
+      <c r="W33" s="77"/>
+      <c r="X33" s="77"/>
+      <c r="Y33" s="77"/>
+      <c r="Z33" s="77"/>
+      <c r="AA33" s="77"/>
+      <c r="AB33" s="77"/>
+      <c r="AC33" s="77"/>
+      <c r="AD33" s="77"/>
+      <c r="AE33" s="77"/>
+      <c r="AF33" s="77"/>
+      <c r="AG33" s="77"/>
       <c r="AH33" s="38"/>
       <c r="AI33" s="38"/>
       <c r="AJ33" s="14"/>
       <c r="AK33" s="14"/>
-      <c r="AL33" s="38"/>
+      <c r="AL33" s="58"/>
       <c r="AM33" s="38"/>
       <c r="AN33" s="38"/>
       <c r="AO33" s="38"/>
       <c r="AP33" s="38"/>
       <c r="AQ33" s="38"/>
       <c r="AR33" s="38"/>
       <c r="AS33" s="38"/>
       <c r="AT33" s="38"/>
       <c r="AU33" s="38"/>
       <c r="AV33" s="38"/>
       <c r="AW33" s="38"/>
       <c r="AX33" s="38"/>
       <c r="AY33" s="38"/>
     </row>
     <row r="34" spans="1:51" ht="12" customHeight="1">
       <c r="A34" s="21" t="s">
         <v>30</v>
       </c>
       <c r="B34" s="28"/>
       <c r="C34" s="28"/>
       <c r="D34" s="28"/>
       <c r="E34" s="28"/>
       <c r="F34" s="28"/>
       <c r="G34" s="28"/>
       <c r="H34" s="28"/>
@@ -7108,50 +7299,53 @@
       </c>
       <c r="AD34" s="14">
         <v>-0.33</v>
       </c>
       <c r="AE34" s="14">
         <v>-0.25</v>
       </c>
       <c r="AF34" s="14">
         <v>-1.49</v>
       </c>
       <c r="AG34" s="14">
         <v>-1.67</v>
       </c>
       <c r="AH34" s="14">
         <v>-1.37</v>
       </c>
       <c r="AI34" s="14">
         <v>-0.39</v>
       </c>
       <c r="AJ34" s="14">
         <v>-0.65</v>
       </c>
       <c r="AK34" s="14">
         <v>-0.41</v>
       </c>
+      <c r="AL34" s="14">
+        <v>-0.24</v>
+      </c>
     </row>
     <row r="35" spans="1:51" ht="12" customHeight="1">
       <c r="A35" s="17" t="s">
         <v>31</v>
       </c>
       <c r="B35" s="28"/>
       <c r="C35" s="28"/>
       <c r="D35" s="28"/>
       <c r="E35" s="28"/>
       <c r="F35" s="28"/>
       <c r="G35" s="28"/>
       <c r="H35" s="28"/>
       <c r="I35" s="28"/>
       <c r="J35" s="28"/>
       <c r="K35" s="28"/>
       <c r="L35" s="28"/>
       <c r="M35" s="28"/>
       <c r="N35" s="24">
         <v>1.46</v>
       </c>
       <c r="O35" s="14">
         <v>0.68</v>
       </c>
       <c r="P35" s="24">
         <v>0.33</v>
@@ -7195,50 +7389,53 @@
       <c r="AC35" s="14">
         <v>0.83</v>
       </c>
       <c r="AD35" s="14"/>
       <c r="AE35" s="14">
         <v>0.49</v>
       </c>
       <c r="AF35" s="14">
         <v>2.39</v>
       </c>
       <c r="AG35" s="14">
         <v>0.94</v>
       </c>
       <c r="AH35" s="14">
         <v>1.83</v>
       </c>
       <c r="AI35" s="14">
         <v>0.61</v>
       </c>
       <c r="AJ35" s="14">
         <v>0.72</v>
       </c>
       <c r="AK35" s="14">
         <v>0.81</v>
       </c>
+      <c r="AL35" s="14" t="s">
+        <v>26</v>
+      </c>
     </row>
     <row r="36" spans="1:51" ht="12" customHeight="1">
       <c r="A36" s="17" t="s">
         <v>32</v>
       </c>
       <c r="B36" s="28"/>
       <c r="C36" s="28"/>
       <c r="D36" s="28"/>
       <c r="E36" s="28"/>
       <c r="F36" s="28"/>
       <c r="G36" s="28"/>
       <c r="H36" s="28"/>
       <c r="I36" s="28"/>
       <c r="J36" s="28"/>
       <c r="K36" s="28"/>
       <c r="L36" s="28"/>
       <c r="M36" s="28"/>
       <c r="N36" s="24">
         <v>2.82</v>
       </c>
       <c r="O36" s="14">
         <v>-1.65</v>
       </c>
       <c r="P36" s="24">
         <v>-2.95</v>
@@ -7282,50 +7479,53 @@
       </c>
       <c r="AD36" s="14">
         <v>0.64</v>
       </c>
       <c r="AE36" s="14">
         <v>-1.1599999999999999</v>
       </c>
       <c r="AF36" s="14">
         <v>-14.77</v>
       </c>
       <c r="AG36" s="9" t="s">
         <v>26</v>
       </c>
       <c r="AH36" s="14">
         <v>-4.95</v>
       </c>
       <c r="AI36" s="14">
         <v>-3.69</v>
       </c>
       <c r="AJ36" s="14">
         <v>-1.46</v>
       </c>
       <c r="AK36" s="14">
         <v>-3.63</v>
       </c>
+      <c r="AL36" s="14">
+        <v>-2.0499999999999998</v>
+      </c>
     </row>
     <row r="37" spans="1:51" ht="12" customHeight="1">
       <c r="A37" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B37" s="28"/>
       <c r="C37" s="28"/>
       <c r="D37" s="28"/>
       <c r="E37" s="28"/>
       <c r="F37" s="28"/>
       <c r="G37" s="28"/>
       <c r="H37" s="28"/>
       <c r="I37" s="28"/>
       <c r="J37" s="28"/>
       <c r="K37" s="28"/>
       <c r="L37" s="28"/>
       <c r="M37" s="28"/>
       <c r="N37" s="24">
         <v>-0.77</v>
       </c>
       <c r="O37" s="14">
         <v>-0.96</v>
       </c>
       <c r="P37" s="24">
         <v>-0.56999999999999995</v>
@@ -7371,50 +7571,53 @@
       </c>
       <c r="AD37" s="14">
         <v>-0.67</v>
       </c>
       <c r="AE37" s="14">
         <v>-0.61</v>
       </c>
       <c r="AF37" s="14">
         <v>-6.89</v>
       </c>
       <c r="AG37" s="14">
         <v>-2.6</v>
       </c>
       <c r="AH37" s="14">
         <v>-3.69</v>
       </c>
       <c r="AI37" s="14">
         <v>-1.77</v>
       </c>
       <c r="AJ37" s="14">
         <v>-1.19</v>
       </c>
       <c r="AK37" s="14">
         <v>-1.87</v>
       </c>
+      <c r="AL37" s="14">
+        <v>-0.69</v>
+      </c>
     </row>
     <row r="38" spans="1:51" ht="12" customHeight="1">
       <c r="A38" s="1" t="s">
         <v>34</v>
       </c>
       <c r="B38" s="28"/>
       <c r="C38" s="28"/>
       <c r="D38" s="28"/>
       <c r="E38" s="28"/>
       <c r="F38" s="28"/>
       <c r="G38" s="28"/>
       <c r="H38" s="28"/>
       <c r="I38" s="28"/>
       <c r="J38" s="28"/>
       <c r="K38" s="28"/>
       <c r="L38" s="28"/>
       <c r="M38" s="28"/>
       <c r="N38" s="24">
         <v>2.0099999999999998</v>
       </c>
       <c r="O38" s="14">
         <v>0.52</v>
       </c>
       <c r="P38" s="24">
         <v>1.81</v>
@@ -7460,50 +7663,53 @@
       </c>
       <c r="AD38" s="14">
         <v>0.13</v>
       </c>
       <c r="AE38" s="14">
         <v>0.59</v>
       </c>
       <c r="AF38" s="14">
         <v>5.04</v>
       </c>
       <c r="AG38" s="14">
         <v>1.9</v>
       </c>
       <c r="AH38" s="14">
         <v>2.2200000000000002</v>
       </c>
       <c r="AI38" s="14">
         <v>2.2200000000000002</v>
       </c>
       <c r="AJ38" s="14">
         <v>1.77</v>
       </c>
       <c r="AK38" s="14">
         <v>1.23</v>
       </c>
+      <c r="AL38" s="14">
+        <v>0.32</v>
+      </c>
     </row>
     <row r="39" spans="1:51" ht="12" customHeight="1">
       <c r="A39" s="1" t="s">
         <v>42</v>
       </c>
       <c r="B39" s="28"/>
       <c r="C39" s="28"/>
       <c r="D39" s="28"/>
       <c r="E39" s="28"/>
       <c r="F39" s="28"/>
       <c r="G39" s="28"/>
       <c r="H39" s="28"/>
       <c r="I39" s="28"/>
       <c r="J39" s="28"/>
       <c r="K39" s="28"/>
       <c r="L39" s="28"/>
       <c r="M39" s="28"/>
       <c r="N39" s="24">
         <v>-1.96</v>
       </c>
       <c r="O39" s="14">
         <v>-1.28</v>
       </c>
       <c r="P39" s="24">
         <v>-1.06</v>
@@ -7549,50 +7755,53 @@
       </c>
       <c r="AD39" s="14">
         <v>-1.43</v>
       </c>
       <c r="AE39" s="14">
         <v>-0.89</v>
       </c>
       <c r="AF39" s="14">
         <v>-8.02</v>
       </c>
       <c r="AG39" s="14">
         <v>-7.25</v>
       </c>
       <c r="AH39" s="14">
         <v>-4</v>
       </c>
       <c r="AI39" s="14">
         <v>-3.19</v>
       </c>
       <c r="AJ39" s="14">
         <v>-1.63</v>
       </c>
       <c r="AK39" s="14">
         <v>-0.25</v>
       </c>
+      <c r="AL39" s="14">
+        <v>-1.17</v>
+      </c>
     </row>
     <row r="40" spans="1:51" ht="12" customHeight="1">
       <c r="A40" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B40" s="28"/>
       <c r="C40" s="28"/>
       <c r="D40" s="28"/>
       <c r="E40" s="28"/>
       <c r="F40" s="28"/>
       <c r="G40" s="28"/>
       <c r="H40" s="28"/>
       <c r="I40" s="28"/>
       <c r="J40" s="28"/>
       <c r="K40" s="28"/>
       <c r="L40" s="28"/>
       <c r="M40" s="28"/>
       <c r="N40" s="24">
         <v>0.83</v>
       </c>
       <c r="O40" s="14">
         <v>0.11</v>
       </c>
       <c r="P40" s="24">
         <v>0.65</v>
@@ -7636,50 +7845,53 @@
       <c r="AC40" s="14">
         <v>-0.18</v>
       </c>
       <c r="AD40" s="14">
         <v>-0.55000000000000004</v>
       </c>
       <c r="AE40" s="14">
         <v>-0.64</v>
       </c>
       <c r="AF40" s="14">
         <v>-4.42</v>
       </c>
       <c r="AG40" s="14">
         <v>-1.37</v>
       </c>
       <c r="AH40" s="14">
         <v>0.6</v>
       </c>
       <c r="AI40" s="14">
         <v>2.2400000000000002</v>
       </c>
       <c r="AJ40" s="14">
         <v>-1.43</v>
       </c>
       <c r="AK40" s="14"/>
+      <c r="AL40" s="14">
+        <v>-0.25</v>
+      </c>
     </row>
     <row r="41" spans="1:51" ht="12" customHeight="1">
       <c r="A41" s="1" t="s">
         <v>37</v>
       </c>
       <c r="B41" s="28"/>
       <c r="C41" s="28"/>
       <c r="D41" s="28"/>
       <c r="E41" s="28"/>
       <c r="F41" s="28"/>
       <c r="G41" s="28"/>
       <c r="H41" s="28"/>
       <c r="I41" s="28"/>
       <c r="J41" s="28"/>
       <c r="K41" s="28"/>
       <c r="L41" s="28"/>
       <c r="M41" s="28"/>
       <c r="N41" s="2" t="s">
         <v>26</v>
       </c>
       <c r="O41" s="14">
         <v>0</v>
       </c>
       <c r="P41" s="24">
         <v>0.42</v>
@@ -7725,50 +7937,53 @@
       </c>
       <c r="AD41" s="14">
         <v>-0.36</v>
       </c>
       <c r="AE41" s="14">
         <v>-0.54</v>
       </c>
       <c r="AF41" s="14">
         <v>2.58</v>
       </c>
       <c r="AG41" s="14">
         <v>0.68</v>
       </c>
       <c r="AH41" s="14">
         <v>-2.68</v>
       </c>
       <c r="AI41" s="14">
         <v>0.67</v>
       </c>
       <c r="AJ41" s="14">
         <v>-1.33</v>
       </c>
       <c r="AK41" s="14">
         <v>0.44</v>
       </c>
+      <c r="AL41" s="14">
+        <v>-0.75</v>
+      </c>
     </row>
     <row r="42" spans="1:51" ht="12" customHeight="1">
       <c r="A42" s="1" t="s">
         <v>43</v>
       </c>
       <c r="B42" s="28"/>
       <c r="C42" s="28"/>
       <c r="D42" s="28"/>
       <c r="E42" s="28"/>
       <c r="F42" s="28"/>
       <c r="G42" s="28"/>
       <c r="H42" s="28"/>
       <c r="I42" s="28"/>
       <c r="J42" s="28"/>
       <c r="K42" s="28"/>
       <c r="L42" s="28"/>
       <c r="M42" s="28"/>
       <c r="N42" s="24">
         <v>-0.74</v>
       </c>
       <c r="O42" s="14">
         <v>0.65</v>
       </c>
       <c r="P42" s="24">
         <v>0.39</v>
@@ -7810,50 +8025,53 @@
       </c>
       <c r="AD42" s="14">
         <v>0.66</v>
       </c>
       <c r="AE42" s="14">
         <v>0.31</v>
       </c>
       <c r="AF42" s="14">
         <v>11.23</v>
       </c>
       <c r="AG42" s="14">
         <v>-6.91</v>
       </c>
       <c r="AH42" s="14">
         <v>-3.89</v>
       </c>
       <c r="AI42" s="14">
         <v>0.48</v>
       </c>
       <c r="AJ42" s="14">
         <v>0.38</v>
       </c>
       <c r="AK42" s="14">
         <v>-1.29</v>
       </c>
+      <c r="AL42" s="14">
+        <v>1.1000000000000001</v>
+      </c>
     </row>
     <row r="43" spans="1:51" ht="12" customHeight="1">
       <c r="A43" s="1" t="s">
         <v>44</v>
       </c>
       <c r="B43" s="28"/>
       <c r="C43" s="28"/>
       <c r="D43" s="28"/>
       <c r="E43" s="28"/>
       <c r="F43" s="28"/>
       <c r="G43" s="28"/>
       <c r="H43" s="28"/>
       <c r="I43" s="28"/>
       <c r="J43" s="28"/>
       <c r="K43" s="28"/>
       <c r="L43" s="28"/>
       <c r="M43" s="28"/>
       <c r="N43" s="24">
         <v>-0.74</v>
       </c>
       <c r="O43" s="14">
         <v>-0.13</v>
       </c>
       <c r="P43" s="24">
         <v>-0.23</v>
@@ -7897,50 +8115,53 @@
       </c>
       <c r="AD43" s="14">
         <v>-0.28999999999999998</v>
       </c>
       <c r="AE43" s="14">
         <v>-0.27</v>
       </c>
       <c r="AF43" s="9" t="s">
         <v>26</v>
       </c>
       <c r="AG43" s="14">
         <v>-5.0599999999999996</v>
       </c>
       <c r="AH43" s="14">
         <v>-2.2000000000000002</v>
       </c>
       <c r="AI43" s="14">
         <v>-1.65</v>
       </c>
       <c r="AJ43" s="14">
         <v>-1.96</v>
       </c>
       <c r="AK43" s="14">
         <v>-0.36</v>
       </c>
+      <c r="AL43" s="14">
+        <v>-0.47</v>
+      </c>
     </row>
     <row r="44" spans="1:51" ht="12" customHeight="1">
       <c r="A44" s="1" t="s">
         <v>38</v>
       </c>
       <c r="B44" s="28"/>
       <c r="C44" s="28"/>
       <c r="D44" s="28"/>
       <c r="E44" s="28"/>
       <c r="F44" s="28"/>
       <c r="G44" s="28"/>
       <c r="H44" s="28"/>
       <c r="I44" s="28"/>
       <c r="J44" s="28"/>
       <c r="K44" s="28"/>
       <c r="L44" s="28"/>
       <c r="M44" s="28"/>
       <c r="N44" s="24">
         <v>1.66</v>
       </c>
       <c r="O44" s="14">
         <v>1.92</v>
       </c>
       <c r="P44" s="24">
         <v>0.65</v>
@@ -7984,50 +8205,53 @@
       <c r="AC44" s="14">
         <v>0.6</v>
       </c>
       <c r="AD44" s="14">
         <v>0.37</v>
       </c>
       <c r="AE44" s="14"/>
       <c r="AF44" s="14">
         <v>7.56</v>
       </c>
       <c r="AG44" s="14">
         <v>2.14</v>
       </c>
       <c r="AH44" s="14">
         <v>2.79</v>
       </c>
       <c r="AI44" s="14">
         <v>1.74</v>
       </c>
       <c r="AJ44" s="14">
         <v>0.83</v>
       </c>
       <c r="AK44" s="14">
         <v>1.1599999999999999</v>
       </c>
+      <c r="AL44" s="14">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="45" spans="1:51" ht="12" customHeight="1">
       <c r="A45" s="1" t="s">
         <v>39</v>
       </c>
       <c r="B45" s="28"/>
       <c r="C45" s="28"/>
       <c r="D45" s="28"/>
       <c r="E45" s="28"/>
       <c r="F45" s="28"/>
       <c r="G45" s="28"/>
       <c r="H45" s="28"/>
       <c r="I45" s="28"/>
       <c r="J45" s="28"/>
       <c r="K45" s="28"/>
       <c r="L45" s="28"/>
       <c r="M45" s="28"/>
       <c r="N45" s="24">
         <v>0.56999999999999995</v>
       </c>
       <c r="O45" s="14">
         <v>0.59</v>
       </c>
       <c r="P45" s="24">
         <v>0.36</v>
@@ -8073,50 +8297,53 @@
       </c>
       <c r="AD45" s="14">
         <v>-0.24</v>
       </c>
       <c r="AE45" s="14">
         <v>-0.12</v>
       </c>
       <c r="AF45" s="14">
         <v>3.65</v>
       </c>
       <c r="AG45" s="14">
         <v>0.77</v>
       </c>
       <c r="AH45" s="14">
         <v>-1.1399999999999999</v>
       </c>
       <c r="AI45" s="14">
         <v>1.32</v>
       </c>
       <c r="AJ45" s="14">
         <v>-0.15</v>
       </c>
       <c r="AK45" s="14">
         <v>0.06</v>
       </c>
+      <c r="AL45" s="14">
+        <v>0.75</v>
+      </c>
     </row>
     <row r="46" spans="1:51" ht="12" customHeight="1">
       <c r="A46" s="1" t="s">
         <v>45</v>
       </c>
       <c r="B46" s="28"/>
       <c r="C46" s="28"/>
       <c r="D46" s="28"/>
       <c r="E46" s="28"/>
       <c r="F46" s="28"/>
       <c r="G46" s="28"/>
       <c r="H46" s="28"/>
       <c r="I46" s="28"/>
       <c r="J46" s="28"/>
       <c r="K46" s="28"/>
       <c r="L46" s="28"/>
       <c r="M46" s="28"/>
       <c r="N46" s="24">
         <v>-0.32</v>
       </c>
       <c r="O46" s="14">
         <v>0.41</v>
       </c>
       <c r="P46" s="2" t="s">
         <v>26</v>
@@ -8158,50 +8385,53 @@
       <c r="AC46" s="14">
         <v>-0.7</v>
       </c>
       <c r="AD46" s="14"/>
       <c r="AE46" s="14">
         <v>-0.28999999999999998</v>
       </c>
       <c r="AF46" s="1">
         <v>-2.38</v>
       </c>
       <c r="AG46" s="14">
         <v>-0.61</v>
       </c>
       <c r="AH46" s="14">
         <v>1.62</v>
       </c>
       <c r="AI46" s="14">
         <v>-1.82</v>
       </c>
       <c r="AJ46" s="14">
         <v>-3.15</v>
       </c>
       <c r="AK46" s="14">
         <v>1.01</v>
       </c>
+      <c r="AL46" s="14" t="s">
+        <v>26</v>
+      </c>
     </row>
     <row r="47" spans="1:51" ht="12" customHeight="1">
       <c r="A47" s="16" t="s">
         <v>40</v>
       </c>
       <c r="B47" s="28"/>
       <c r="C47" s="28"/>
       <c r="D47" s="28"/>
       <c r="E47" s="28"/>
       <c r="F47" s="28"/>
       <c r="G47" s="28"/>
       <c r="H47" s="28"/>
       <c r="I47" s="28"/>
       <c r="J47" s="28"/>
       <c r="K47" s="28"/>
       <c r="L47" s="28"/>
       <c r="M47" s="28"/>
       <c r="N47" s="30">
         <v>-1.1200000000000001</v>
       </c>
       <c r="O47" s="15">
         <v>-0.79</v>
       </c>
       <c r="P47" s="30">
         <v>-1.22</v>
@@ -8246,50 +8476,53 @@
         <v>-0.64</v>
       </c>
       <c r="AD47" s="15">
         <v>-0.44</v>
       </c>
       <c r="AE47" s="15">
         <v>-0.22</v>
       </c>
       <c r="AF47" s="16">
         <v>-9.17</v>
       </c>
       <c r="AG47" s="15">
         <v>-5.33</v>
       </c>
       <c r="AH47" s="15">
         <v>-3.5</v>
       </c>
       <c r="AI47" s="15">
         <v>-2.75</v>
       </c>
       <c r="AJ47" s="15">
         <v>-1.2</v>
       </c>
       <c r="AK47" s="15">
         <v>-1.92</v>
+      </c>
+      <c r="AL47" s="15">
+        <v>-0.94</v>
       </c>
     </row>
     <row r="48" spans="1:51" ht="12" customHeight="1"/>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="T7:AQ7"/>
     <mergeCell ref="T11:AG11"/>
     <mergeCell ref="T26:AG26"/>
     <mergeCell ref="T33:AG33"/>
     <mergeCell ref="T9:AE9"/>
     <mergeCell ref="A9:A10"/>
     <mergeCell ref="B9:M9"/>
     <mergeCell ref="AP8:AQ8"/>
     <mergeCell ref="AF9:AQ9"/>
     <mergeCell ref="AD8:AE8"/>
     <mergeCell ref="N9:S9"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>