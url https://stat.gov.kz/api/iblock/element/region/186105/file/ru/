--- v0 (2026-04-28)
+++ v1 (2026-05-25)
@@ -11,65 +11,65 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="23250" windowHeight="13170" tabRatio="572" activeTab="4"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="23250" windowHeight="13170" tabRatio="572" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Разводы 2022 " sheetId="1" r:id="rId1"/>
     <sheet name="Разводы" sheetId="6" r:id="rId2"/>
     <sheet name="Разводы  2024-2026" sheetId="7" r:id="rId3"/>
     <sheet name="Коэф." sheetId="5" r:id="rId4"/>
     <sheet name="Коэф. 2024-2026" sheetId="8" r:id="rId5"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="847" uniqueCount="60">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="855" uniqueCount="60">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -376,96 +376,96 @@
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...7 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="97">
+  <cellXfs count="95">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
@@ -557,198 +557,190 @@
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="4" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="4" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment wrapText="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="4" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>13</xdr:col>
       <xdr:colOff>228600</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>68580</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2049" name="Picture 2"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -811,81 +803,81 @@
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="60960"/>
           <a:ext cx="2072640" cy="609600"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-  <xdr:twoCellAnchor editAs="oneCell">
+  <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>13</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>38100</xdr:rowOff>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>182880</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>175260</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="1025" name="Picture 2"/>
+        <xdr:cNvPr id="1025" name="Рисунок 8"/>
         <xdr:cNvPicPr>
-          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="2072640" cy="609600"/>
+          <a:ext cx="3253740" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>0</xdr:row>
@@ -913,81 +905,81 @@
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="38100" y="22860"/>
           <a:ext cx="1935480" cy="579120"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-  <xdr:twoCellAnchor editAs="oneCell">
+  <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>13</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>38100</xdr:rowOff>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>182880</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>175260</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="5121" name="Picture 2"/>
+        <xdr:cNvPr id="5121" name="Рисунок 8"/>
         <xdr:cNvPicPr>
-          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="2072640" cy="609600"/>
+          <a:ext cx="3253740" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1282,110 +1274,110 @@
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A3:S59"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="13" topLeftCell="N1" activePane="topRight" state="frozen"/>
       <selection pane="topRight" activeCell="P23" sqref="P23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="29.140625" style="4" customWidth="1"/>
     <col min="2" max="13" width="0" style="4" hidden="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:19" ht="12.75">
-      <c r="A3" s="76" t="s">
+      <c r="A3" s="75" t="s">
         <v>29</v>
       </c>
-      <c r="B3" s="76"/>
-[...16 lines deleted...]
-      <c r="S3" s="76"/>
+      <c r="B3" s="75"/>
+      <c r="C3" s="75"/>
+      <c r="D3" s="75"/>
+      <c r="E3" s="75"/>
+      <c r="F3" s="75"/>
+      <c r="G3" s="75"/>
+      <c r="H3" s="75"/>
+      <c r="I3" s="75"/>
+      <c r="J3" s="75"/>
+      <c r="K3" s="75"/>
+      <c r="L3" s="75"/>
+      <c r="M3" s="75"/>
+      <c r="N3" s="75"/>
+      <c r="O3" s="75"/>
+      <c r="P3" s="75"/>
+      <c r="Q3" s="75"/>
+      <c r="R3" s="75"/>
+      <c r="S3" s="75"/>
     </row>
     <row r="4" spans="1:19">
       <c r="C4" s="5"/>
       <c r="N4" s="6"/>
       <c r="O4" s="6"/>
       <c r="P4" s="6"/>
       <c r="Q4" s="6"/>
       <c r="R4" s="6"/>
       <c r="S4" s="7" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="5" spans="1:19">
-      <c r="A5" s="79"/>
-      <c r="B5" s="81">
+      <c r="A5" s="78"/>
+      <c r="B5" s="80">
         <v>2021</v>
       </c>
-      <c r="C5" s="82"/>
-[...10 lines deleted...]
-      <c r="N5" s="83">
+      <c r="C5" s="81"/>
+      <c r="D5" s="81"/>
+      <c r="E5" s="81"/>
+      <c r="F5" s="81"/>
+      <c r="G5" s="81"/>
+      <c r="H5" s="81"/>
+      <c r="I5" s="81"/>
+      <c r="J5" s="81"/>
+      <c r="K5" s="81"/>
+      <c r="L5" s="81"/>
+      <c r="M5" s="81"/>
+      <c r="N5" s="82">
         <v>2022</v>
       </c>
-      <c r="O5" s="84"/>
-[...3 lines deleted...]
-      <c r="S5" s="84"/>
+      <c r="O5" s="83"/>
+      <c r="P5" s="83"/>
+      <c r="Q5" s="83"/>
+      <c r="R5" s="83"/>
+      <c r="S5" s="83"/>
     </row>
     <row r="6" spans="1:19">
-      <c r="A6" s="80"/>
+      <c r="A6" s="79"/>
       <c r="B6" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="8" t="s">
         <v>6</v>
       </c>
       <c r="D6" s="8" t="s">
         <v>7</v>
       </c>
       <c r="E6" s="8" t="s">
         <v>8</v>
       </c>
       <c r="F6" s="8" t="s">
         <v>0</v>
       </c>
       <c r="G6" s="8" t="s">
         <v>1</v>
       </c>
       <c r="H6" s="8" t="s">
         <v>2</v>
       </c>
       <c r="I6" s="9" t="s">
         <v>3</v>
       </c>
       <c r="J6" s="9" t="s">
@@ -1398,71 +1390,71 @@
         <v>20</v>
       </c>
       <c r="M6" s="9" t="s">
         <v>23</v>
       </c>
       <c r="N6" s="9" t="s">
         <v>5</v>
       </c>
       <c r="O6" s="9" t="s">
         <v>6</v>
       </c>
       <c r="P6" s="8" t="s">
         <v>7</v>
       </c>
       <c r="Q6" s="9" t="s">
         <v>8</v>
       </c>
       <c r="R6" s="9" t="s">
         <v>0</v>
       </c>
       <c r="S6" s="9" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:19">
-      <c r="A7" s="77" t="s">
+      <c r="A7" s="76" t="s">
         <v>9</v>
       </c>
-      <c r="B7" s="77"/>
-[...16 lines deleted...]
-      <c r="S7" s="77"/>
+      <c r="B7" s="76"/>
+      <c r="C7" s="76"/>
+      <c r="D7" s="76"/>
+      <c r="E7" s="76"/>
+      <c r="F7" s="76"/>
+      <c r="G7" s="76"/>
+      <c r="H7" s="76"/>
+      <c r="I7" s="76"/>
+      <c r="J7" s="76"/>
+      <c r="K7" s="76"/>
+      <c r="L7" s="76"/>
+      <c r="M7" s="76"/>
+      <c r="N7" s="76"/>
+      <c r="O7" s="76"/>
+      <c r="P7" s="76"/>
+      <c r="Q7" s="76"/>
+      <c r="R7" s="76"/>
+      <c r="S7" s="76"/>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" s="45" t="s">
         <v>30</v>
       </c>
       <c r="B8" s="11"/>
       <c r="C8" s="11"/>
       <c r="D8" s="11"/>
       <c r="E8" s="11"/>
       <c r="F8" s="11"/>
       <c r="G8" s="11"/>
       <c r="H8" s="11"/>
       <c r="I8" s="11"/>
       <c r="J8" s="11"/>
       <c r="K8" s="11"/>
       <c r="L8" s="11"/>
       <c r="M8" s="11"/>
       <c r="N8" s="12">
         <v>102</v>
       </c>
       <c r="O8" s="12">
         <v>129</v>
       </c>
       <c r="P8" s="12">
         <v>182</v>
@@ -2111,71 +2103,71 @@
       <c r="I27" s="14"/>
       <c r="J27" s="16"/>
       <c r="K27" s="15"/>
       <c r="L27" s="15"/>
       <c r="M27" s="15"/>
       <c r="N27" s="12">
         <v>5</v>
       </c>
       <c r="O27" s="12">
         <v>7</v>
       </c>
       <c r="P27" s="12">
         <v>16</v>
       </c>
       <c r="Q27" s="12">
         <v>6</v>
       </c>
       <c r="R27" s="12">
         <v>7</v>
       </c>
       <c r="S27" s="12">
         <v>6</v>
       </c>
     </row>
     <row r="28" spans="1:19">
-      <c r="A28" s="78" t="s">
+      <c r="A28" s="77" t="s">
         <v>26</v>
       </c>
-      <c r="B28" s="78"/>
-[...16 lines deleted...]
-      <c r="S28" s="78"/>
+      <c r="B28" s="77"/>
+      <c r="C28" s="77"/>
+      <c r="D28" s="77"/>
+      <c r="E28" s="77"/>
+      <c r="F28" s="77"/>
+      <c r="G28" s="77"/>
+      <c r="H28" s="77"/>
+      <c r="I28" s="77"/>
+      <c r="J28" s="77"/>
+      <c r="K28" s="77"/>
+      <c r="L28" s="77"/>
+      <c r="M28" s="77"/>
+      <c r="N28" s="77"/>
+      <c r="O28" s="77"/>
+      <c r="P28" s="77"/>
+      <c r="Q28" s="77"/>
+      <c r="R28" s="77"/>
+      <c r="S28" s="77"/>
     </row>
     <row r="29" spans="1:19">
       <c r="A29" s="45" t="s">
         <v>30</v>
       </c>
       <c r="B29" s="13"/>
       <c r="C29" s="13"/>
       <c r="D29" s="14"/>
       <c r="E29" s="14"/>
       <c r="F29" s="14"/>
       <c r="G29" s="14"/>
       <c r="H29" s="15"/>
       <c r="I29" s="14"/>
       <c r="J29" s="15"/>
       <c r="K29" s="15"/>
       <c r="L29" s="15"/>
       <c r="M29" s="15"/>
       <c r="N29" s="12">
         <v>84</v>
       </c>
       <c r="O29" s="12">
         <v>108</v>
       </c>
       <c r="P29" s="12">
         <v>157</v>
@@ -2482,71 +2474,71 @@
       <c r="I38" s="14"/>
       <c r="J38" s="15"/>
       <c r="K38" s="15"/>
       <c r="L38" s="15"/>
       <c r="M38" s="15"/>
       <c r="N38" s="12">
         <v>5</v>
       </c>
       <c r="O38" s="12">
         <v>7</v>
       </c>
       <c r="P38" s="12">
         <v>16</v>
       </c>
       <c r="Q38" s="12">
         <v>6</v>
       </c>
       <c r="R38" s="12">
         <v>6</v>
       </c>
       <c r="S38" s="12">
         <v>4</v>
       </c>
     </row>
     <row r="39" spans="1:19">
-      <c r="A39" s="77" t="s">
+      <c r="A39" s="76" t="s">
         <v>27</v>
       </c>
-      <c r="B39" s="77"/>
-[...16 lines deleted...]
-      <c r="S39" s="77"/>
+      <c r="B39" s="76"/>
+      <c r="C39" s="76"/>
+      <c r="D39" s="76"/>
+      <c r="E39" s="76"/>
+      <c r="F39" s="76"/>
+      <c r="G39" s="76"/>
+      <c r="H39" s="76"/>
+      <c r="I39" s="76"/>
+      <c r="J39" s="76"/>
+      <c r="K39" s="76"/>
+      <c r="L39" s="76"/>
+      <c r="M39" s="76"/>
+      <c r="N39" s="76"/>
+      <c r="O39" s="76"/>
+      <c r="P39" s="76"/>
+      <c r="Q39" s="76"/>
+      <c r="R39" s="76"/>
+      <c r="S39" s="76"/>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" s="45" t="s">
         <v>30</v>
       </c>
       <c r="B40" s="13"/>
       <c r="C40" s="13"/>
       <c r="D40" s="14"/>
       <c r="E40" s="14"/>
       <c r="F40" s="14"/>
       <c r="G40" s="14"/>
       <c r="H40" s="15"/>
       <c r="I40" s="14"/>
       <c r="J40" s="19"/>
       <c r="K40" s="15"/>
       <c r="L40" s="15"/>
       <c r="M40" s="15"/>
       <c r="N40" s="12">
         <v>18</v>
       </c>
       <c r="O40" s="12">
         <v>21</v>
       </c>
       <c r="P40" s="12">
         <v>25</v>
@@ -3202,151 +3194,151 @@
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A4:AK41"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="13" topLeftCell="N1" activePane="topRight" state="frozen"/>
       <selection pane="topRight" activeCell="N10" sqref="N10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="26.5703125" style="4" customWidth="1"/>
     <col min="2" max="13" width="0" style="4" hidden="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
     <row r="4" spans="1:37" ht="12.75">
-      <c r="A4" s="76" t="s">
+      <c r="A4" s="75" t="s">
         <v>32</v>
       </c>
-      <c r="B4" s="76"/>
-[...34 lines deleted...]
-      <c r="AK4" s="76"/>
+      <c r="B4" s="75"/>
+      <c r="C4" s="75"/>
+      <c r="D4" s="75"/>
+      <c r="E4" s="75"/>
+      <c r="F4" s="75"/>
+      <c r="G4" s="75"/>
+      <c r="H4" s="75"/>
+      <c r="I4" s="75"/>
+      <c r="J4" s="75"/>
+      <c r="K4" s="75"/>
+      <c r="L4" s="75"/>
+      <c r="M4" s="75"/>
+      <c r="N4" s="75"/>
+      <c r="O4" s="75"/>
+      <c r="P4" s="75"/>
+      <c r="Q4" s="75"/>
+      <c r="R4" s="75"/>
+      <c r="S4" s="75"/>
+      <c r="T4" s="75"/>
+      <c r="U4" s="75"/>
+      <c r="V4" s="75"/>
+      <c r="W4" s="75"/>
+      <c r="X4" s="75"/>
+      <c r="Y4" s="75"/>
+      <c r="Z4" s="75"/>
+      <c r="AA4" s="75"/>
+      <c r="AB4" s="75"/>
+      <c r="AC4" s="75"/>
+      <c r="AD4" s="75"/>
+      <c r="AE4" s="75"/>
+      <c r="AF4" s="75"/>
+      <c r="AG4" s="75"/>
+      <c r="AH4" s="75"/>
+      <c r="AI4" s="75"/>
+      <c r="AJ4" s="75"/>
+      <c r="AK4" s="75"/>
     </row>
     <row r="5" spans="1:37">
       <c r="C5" s="5"/>
       <c r="N5" s="6"/>
       <c r="O5" s="6"/>
       <c r="P5" s="6"/>
       <c r="Q5" s="6"/>
       <c r="R5" s="6"/>
       <c r="S5" s="6"/>
       <c r="AK5" s="5" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="79"/>
-      <c r="B6" s="81">
+      <c r="A6" s="78"/>
+      <c r="B6" s="80">
         <v>2021</v>
       </c>
-      <c r="C6" s="82"/>
-[...10 lines deleted...]
-      <c r="N6" s="83">
+      <c r="C6" s="81"/>
+      <c r="D6" s="81"/>
+      <c r="E6" s="81"/>
+      <c r="F6" s="81"/>
+      <c r="G6" s="81"/>
+      <c r="H6" s="81"/>
+      <c r="I6" s="81"/>
+      <c r="J6" s="81"/>
+      <c r="K6" s="81"/>
+      <c r="L6" s="81"/>
+      <c r="M6" s="81"/>
+      <c r="N6" s="82">
         <v>2022</v>
       </c>
-      <c r="O6" s="84"/>
-[...4 lines deleted...]
-      <c r="T6" s="86">
+      <c r="O6" s="83"/>
+      <c r="P6" s="83"/>
+      <c r="Q6" s="83"/>
+      <c r="R6" s="83"/>
+      <c r="S6" s="83"/>
+      <c r="T6" s="85">
         <v>2023</v>
       </c>
-      <c r="U6" s="86"/>
-[...10 lines deleted...]
-      <c r="AF6" s="81">
+      <c r="U6" s="85"/>
+      <c r="V6" s="85"/>
+      <c r="W6" s="85"/>
+      <c r="X6" s="85"/>
+      <c r="Y6" s="85"/>
+      <c r="Z6" s="85"/>
+      <c r="AA6" s="85"/>
+      <c r="AB6" s="85"/>
+      <c r="AC6" s="85"/>
+      <c r="AD6" s="85"/>
+      <c r="AE6" s="80"/>
+      <c r="AF6" s="80">
         <v>2024</v>
       </c>
-      <c r="AG6" s="82"/>
-[...3 lines deleted...]
-      <c r="AK6" s="85"/>
+      <c r="AG6" s="81"/>
+      <c r="AH6" s="81"/>
+      <c r="AI6" s="81"/>
+      <c r="AJ6" s="81"/>
+      <c r="AK6" s="84"/>
     </row>
     <row r="7" spans="1:37">
-      <c r="A7" s="80"/>
+      <c r="A7" s="79"/>
       <c r="B7" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C7" s="8" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="8" t="s">
         <v>7</v>
       </c>
       <c r="E7" s="8" t="s">
         <v>8</v>
       </c>
       <c r="F7" s="8" t="s">
         <v>0</v>
       </c>
       <c r="G7" s="8" t="s">
         <v>1</v>
       </c>
       <c r="H7" s="8" t="s">
         <v>2</v>
       </c>
       <c r="I7" s="9" t="s">
         <v>3</v>
       </c>
       <c r="J7" s="9" t="s">
@@ -3413,89 +3405,89 @@
         <v>20</v>
       </c>
       <c r="AE7" s="9" t="s">
         <v>23</v>
       </c>
       <c r="AF7" s="30" t="s">
         <v>5</v>
       </c>
       <c r="AG7" s="30" t="s">
         <v>6</v>
       </c>
       <c r="AH7" s="50" t="s">
         <v>7</v>
       </c>
       <c r="AI7" s="30" t="s">
         <v>8</v>
       </c>
       <c r="AJ7" s="30" t="s">
         <v>0</v>
       </c>
       <c r="AK7" s="9" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:37">
-      <c r="A8" s="87" t="s">
+      <c r="A8" s="86" t="s">
         <v>9</v>
       </c>
-      <c r="B8" s="87"/>
-[...34 lines deleted...]
-      <c r="AK8" s="77"/>
+      <c r="B8" s="86"/>
+      <c r="C8" s="86"/>
+      <c r="D8" s="86"/>
+      <c r="E8" s="86"/>
+      <c r="F8" s="86"/>
+      <c r="G8" s="86"/>
+      <c r="H8" s="86"/>
+      <c r="I8" s="86"/>
+      <c r="J8" s="86"/>
+      <c r="K8" s="86"/>
+      <c r="L8" s="86"/>
+      <c r="M8" s="86"/>
+      <c r="N8" s="86"/>
+      <c r="O8" s="86"/>
+      <c r="P8" s="86"/>
+      <c r="Q8" s="86"/>
+      <c r="R8" s="86"/>
+      <c r="S8" s="86"/>
+      <c r="T8" s="86"/>
+      <c r="U8" s="86"/>
+      <c r="V8" s="86"/>
+      <c r="W8" s="86"/>
+      <c r="X8" s="86"/>
+      <c r="Y8" s="86"/>
+      <c r="Z8" s="86"/>
+      <c r="AA8" s="86"/>
+      <c r="AB8" s="86"/>
+      <c r="AC8" s="86"/>
+      <c r="AD8" s="86"/>
+      <c r="AE8" s="86"/>
+      <c r="AF8" s="86"/>
+      <c r="AG8" s="86"/>
+      <c r="AH8" s="86"/>
+      <c r="AI8" s="86"/>
+      <c r="AJ8" s="86"/>
+      <c r="AK8" s="76"/>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="45" t="s">
         <v>30</v>
       </c>
       <c r="B9" s="11"/>
       <c r="C9" s="11"/>
       <c r="D9" s="11"/>
       <c r="E9" s="11"/>
       <c r="F9" s="11"/>
       <c r="G9" s="11"/>
       <c r="H9" s="11"/>
       <c r="I9" s="11"/>
       <c r="J9" s="11"/>
       <c r="K9" s="11"/>
       <c r="L9" s="11"/>
       <c r="M9" s="11"/>
       <c r="N9" s="12">
         <v>578</v>
       </c>
       <c r="O9" s="12">
         <v>87</v>
       </c>
       <c r="P9" s="12">
         <v>76</v>
@@ -4516,89 +4508,89 @@
         <v>5</v>
       </c>
       <c r="AE20" s="17">
         <v>6</v>
       </c>
       <c r="AF20" s="17">
         <v>18</v>
       </c>
       <c r="AG20" s="17">
         <v>7</v>
       </c>
       <c r="AH20" s="17">
         <v>13</v>
       </c>
       <c r="AI20" s="17">
         <v>16</v>
       </c>
       <c r="AJ20" s="17">
         <v>17</v>
       </c>
       <c r="AK20" s="47">
         <v>16</v>
       </c>
     </row>
     <row r="21" spans="1:37">
-      <c r="A21" s="78" t="s">
+      <c r="A21" s="77" t="s">
         <v>26</v>
       </c>
-      <c r="B21" s="78"/>
-[...34 lines deleted...]
-      <c r="AK21" s="78"/>
+      <c r="B21" s="77"/>
+      <c r="C21" s="77"/>
+      <c r="D21" s="77"/>
+      <c r="E21" s="77"/>
+      <c r="F21" s="77"/>
+      <c r="G21" s="77"/>
+      <c r="H21" s="77"/>
+      <c r="I21" s="77"/>
+      <c r="J21" s="77"/>
+      <c r="K21" s="77"/>
+      <c r="L21" s="77"/>
+      <c r="M21" s="77"/>
+      <c r="N21" s="77"/>
+      <c r="O21" s="77"/>
+      <c r="P21" s="77"/>
+      <c r="Q21" s="77"/>
+      <c r="R21" s="77"/>
+      <c r="S21" s="77"/>
+      <c r="T21" s="77"/>
+      <c r="U21" s="77"/>
+      <c r="V21" s="77"/>
+      <c r="W21" s="77"/>
+      <c r="X21" s="77"/>
+      <c r="Y21" s="77"/>
+      <c r="Z21" s="77"/>
+      <c r="AA21" s="77"/>
+      <c r="AB21" s="77"/>
+      <c r="AC21" s="77"/>
+      <c r="AD21" s="77"/>
+      <c r="AE21" s="77"/>
+      <c r="AF21" s="77"/>
+      <c r="AG21" s="77"/>
+      <c r="AH21" s="77"/>
+      <c r="AI21" s="77"/>
+      <c r="AJ21" s="77"/>
+      <c r="AK21" s="77"/>
     </row>
     <row r="22" spans="1:37">
       <c r="A22" s="45" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="13"/>
       <c r="C22" s="13"/>
       <c r="D22" s="14"/>
       <c r="E22" s="14"/>
       <c r="F22" s="14"/>
       <c r="G22" s="14"/>
       <c r="H22" s="15"/>
       <c r="I22" s="14"/>
       <c r="J22" s="15"/>
       <c r="K22" s="15"/>
       <c r="L22" s="15"/>
       <c r="M22" s="15"/>
       <c r="N22" s="12">
         <v>74</v>
       </c>
       <c r="O22" s="12">
         <v>62</v>
       </c>
       <c r="P22" s="12">
         <v>62</v>
@@ -5087,89 +5079,89 @@
         <v>2</v>
       </c>
       <c r="AE27" s="17">
         <v>3</v>
       </c>
       <c r="AF27" s="17">
         <v>10</v>
       </c>
       <c r="AG27" s="17">
         <v>4</v>
       </c>
       <c r="AH27" s="17">
         <v>4</v>
       </c>
       <c r="AI27" s="17">
         <v>6</v>
       </c>
       <c r="AJ27" s="17">
         <v>9</v>
       </c>
       <c r="AK27" s="47">
         <v>10</v>
       </c>
     </row>
     <row r="28" spans="1:37">
-      <c r="A28" s="77" t="s">
+      <c r="A28" s="76" t="s">
         <v>27</v>
       </c>
-      <c r="B28" s="77"/>
-[...34 lines deleted...]
-      <c r="AK28" s="77"/>
+      <c r="B28" s="76"/>
+      <c r="C28" s="76"/>
+      <c r="D28" s="76"/>
+      <c r="E28" s="76"/>
+      <c r="F28" s="76"/>
+      <c r="G28" s="76"/>
+      <c r="H28" s="76"/>
+      <c r="I28" s="76"/>
+      <c r="J28" s="76"/>
+      <c r="K28" s="76"/>
+      <c r="L28" s="76"/>
+      <c r="M28" s="76"/>
+      <c r="N28" s="76"/>
+      <c r="O28" s="76"/>
+      <c r="P28" s="76"/>
+      <c r="Q28" s="76"/>
+      <c r="R28" s="76"/>
+      <c r="S28" s="76"/>
+      <c r="T28" s="76"/>
+      <c r="U28" s="76"/>
+      <c r="V28" s="76"/>
+      <c r="W28" s="76"/>
+      <c r="X28" s="76"/>
+      <c r="Y28" s="76"/>
+      <c r="Z28" s="76"/>
+      <c r="AA28" s="76"/>
+      <c r="AB28" s="76"/>
+      <c r="AC28" s="76"/>
+      <c r="AD28" s="76"/>
+      <c r="AE28" s="76"/>
+      <c r="AF28" s="76"/>
+      <c r="AG28" s="76"/>
+      <c r="AH28" s="76"/>
+      <c r="AI28" s="76"/>
+      <c r="AJ28" s="76"/>
+      <c r="AK28" s="76"/>
     </row>
     <row r="29" spans="1:37">
       <c r="A29" s="45" t="s">
         <v>30</v>
       </c>
       <c r="B29" s="13"/>
       <c r="C29" s="13"/>
       <c r="D29" s="14"/>
       <c r="E29" s="14"/>
       <c r="F29" s="14"/>
       <c r="G29" s="14"/>
       <c r="H29" s="15"/>
       <c r="I29" s="14"/>
       <c r="J29" s="19"/>
       <c r="K29" s="15"/>
       <c r="L29" s="15"/>
       <c r="M29" s="15"/>
       <c r="N29" s="12">
         <v>22</v>
       </c>
       <c r="O29" s="12">
         <v>25</v>
       </c>
       <c r="P29" s="12">
         <v>14</v>
@@ -6217,3133 +6209,3289 @@
     </row>
     <row r="41" spans="1:37">
       <c r="A41" s="23"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A4:AK4"/>
     <mergeCell ref="AF6:AK6"/>
     <mergeCell ref="T6:AE6"/>
     <mergeCell ref="A8:AK8"/>
     <mergeCell ref="A28:AK28"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
     <mergeCell ref="N6:S6"/>
     <mergeCell ref="A21:AK21"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A4:AQ44"/>
+  <dimension ref="A1:AQ46"/>
   <sheetViews>
-    <sheetView topLeftCell="X6" workbookViewId="0">
-      <selection activeCell="AG9" sqref="AG9:AG44"/>
+    <sheetView tabSelected="1" topLeftCell="T1" workbookViewId="0">
+      <selection activeCell="AJ18" sqref="AJ18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="26.5703125" style="4" customWidth="1"/>
     <col min="2" max="13" width="0" style="4" hidden="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
-    <row r="4" spans="1:43" ht="14.45" customHeight="1">
-[...13 lines deleted...]
-      <c r="N4" s="76" t="s">
+    <row r="1" spans="1:43" ht="12" customHeight="1"/>
+    <row r="2" spans="1:43" ht="12" customHeight="1"/>
+    <row r="3" spans="1:43" ht="12" customHeight="1"/>
+    <row r="4" spans="1:43" ht="12" customHeight="1"/>
+    <row r="5" spans="1:43" ht="12" customHeight="1"/>
+    <row r="6" spans="1:43" ht="12" customHeight="1">
+      <c r="A6" s="68"/>
+      <c r="B6" s="68"/>
+      <c r="C6" s="68"/>
+      <c r="D6" s="68"/>
+      <c r="E6" s="68"/>
+      <c r="F6" s="68"/>
+      <c r="G6" s="68"/>
+      <c r="H6" s="68"/>
+      <c r="I6" s="68"/>
+      <c r="J6" s="68"/>
+      <c r="K6" s="68"/>
+      <c r="L6" s="68"/>
+      <c r="M6" s="68"/>
+      <c r="Q6" s="68"/>
+      <c r="R6" s="68"/>
+      <c r="S6" s="68"/>
+      <c r="T6" s="75" t="s">
         <v>32</v>
       </c>
-      <c r="O4" s="76"/>
-[...32 lines deleted...]
-      <c r="AQ5" s="5" t="s">
+      <c r="U6" s="75"/>
+      <c r="V6" s="75"/>
+      <c r="W6" s="75"/>
+      <c r="X6" s="75"/>
+      <c r="Y6" s="75"/>
+      <c r="Z6" s="75"/>
+      <c r="AA6" s="75"/>
+      <c r="AB6" s="75"/>
+      <c r="AC6" s="75"/>
+      <c r="AD6" s="75"/>
+      <c r="AE6" s="75"/>
+      <c r="AF6" s="75"/>
+      <c r="AG6" s="75"/>
+      <c r="AH6" s="75"/>
+      <c r="AI6" s="75"/>
+      <c r="AJ6" s="75"/>
+      <c r="AK6" s="75"/>
+      <c r="AL6" s="75"/>
+      <c r="AM6" s="75"/>
+      <c r="AN6" s="75"/>
+      <c r="AO6" s="75"/>
+      <c r="AP6" s="75"/>
+      <c r="AQ6" s="75"/>
+    </row>
+    <row r="7" spans="1:43" ht="12.6" customHeight="1">
+      <c r="C7" s="5"/>
+      <c r="AQ7" s="5" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="6" spans="1:43">
-[...1 lines deleted...]
-      <c r="B6" s="81">
+    <row r="8" spans="1:43">
+      <c r="A8" s="78"/>
+      <c r="B8" s="80">
         <v>2021</v>
       </c>
-      <c r="C6" s="82"/>
-[...10 lines deleted...]
-      <c r="N6" s="82">
+      <c r="C8" s="81"/>
+      <c r="D8" s="81"/>
+      <c r="E8" s="81"/>
+      <c r="F8" s="81"/>
+      <c r="G8" s="81"/>
+      <c r="H8" s="81"/>
+      <c r="I8" s="81"/>
+      <c r="J8" s="81"/>
+      <c r="K8" s="81"/>
+      <c r="L8" s="81"/>
+      <c r="M8" s="81"/>
+      <c r="N8" s="81">
         <v>2024</v>
       </c>
-      <c r="O6" s="82"/>
-[...4 lines deleted...]
-      <c r="T6" s="86">
+      <c r="O8" s="81"/>
+      <c r="P8" s="81"/>
+      <c r="Q8" s="81"/>
+      <c r="R8" s="81"/>
+      <c r="S8" s="81"/>
+      <c r="T8" s="85">
         <v>2025</v>
       </c>
-      <c r="U6" s="86"/>
-[...10 lines deleted...]
-      <c r="AF6" s="86">
+      <c r="U8" s="85"/>
+      <c r="V8" s="85"/>
+      <c r="W8" s="85"/>
+      <c r="X8" s="85"/>
+      <c r="Y8" s="85"/>
+      <c r="Z8" s="85"/>
+      <c r="AA8" s="85"/>
+      <c r="AB8" s="85"/>
+      <c r="AC8" s="85"/>
+      <c r="AD8" s="85"/>
+      <c r="AE8" s="80"/>
+      <c r="AF8" s="85">
         <v>2026</v>
       </c>
-      <c r="AG6" s="86"/>
-[...13 lines deleted...]
-      <c r="B7" s="8" t="s">
+      <c r="AG8" s="85"/>
+      <c r="AH8" s="85"/>
+      <c r="AI8" s="85"/>
+      <c r="AJ8" s="85"/>
+      <c r="AK8" s="85"/>
+      <c r="AL8" s="85"/>
+      <c r="AM8" s="85"/>
+      <c r="AN8" s="85"/>
+      <c r="AO8" s="85"/>
+      <c r="AP8" s="85"/>
+      <c r="AQ8" s="80"/>
+    </row>
+    <row r="9" spans="1:43" ht="18" customHeight="1">
+      <c r="A9" s="79"/>
+      <c r="B9" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="C7" s="8" t="s">
+      <c r="C9" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="D7" s="8" t="s">
+      <c r="D9" s="8" t="s">
         <v>7</v>
       </c>
-      <c r="E7" s="8" t="s">
+      <c r="E9" s="8" t="s">
         <v>8</v>
       </c>
-      <c r="F7" s="8" t="s">
+      <c r="F9" s="8" t="s">
         <v>0</v>
       </c>
-      <c r="G7" s="8" t="s">
-[...5 lines deleted...]
-      <c r="I7" s="9" t="s">
+      <c r="G9" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="H9" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="I9" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="J7" s="9" t="s">
+      <c r="J9" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="K7" s="9" t="s">
+      <c r="K9" s="9" t="s">
         <v>19</v>
       </c>
-      <c r="L7" s="9" t="s">
+      <c r="L9" s="9" t="s">
         <v>20</v>
       </c>
-      <c r="M7" s="9" t="s">
+      <c r="M9" s="9" t="s">
         <v>23</v>
       </c>
-      <c r="N7" s="51" t="s">
-[...2 lines deleted...]
-      <c r="O7" s="30" t="s">
+      <c r="N9" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="O9" s="26" t="s">
         <v>3</v>
       </c>
-      <c r="P7" s="50" t="s">
+      <c r="P9" s="74" t="s">
         <v>4</v>
       </c>
-      <c r="Q7" s="30" t="s">
+      <c r="Q9" s="26" t="s">
         <v>19</v>
       </c>
-      <c r="R7" s="30" t="s">
+      <c r="R9" s="26" t="s">
         <v>20</v>
       </c>
-      <c r="S7" s="30" t="s">
+      <c r="S9" s="26" t="s">
         <v>23</v>
       </c>
-      <c r="T7" s="9" t="s">
+      <c r="T9" s="28" t="s">
         <v>5</v>
       </c>
-      <c r="U7" s="9" t="s">
+      <c r="U9" s="28" t="s">
         <v>6</v>
       </c>
-      <c r="V7" s="8" t="s">
+      <c r="V9" s="27" t="s">
         <v>7</v>
       </c>
-      <c r="W7" s="9" t="s">
+      <c r="W9" s="28" t="s">
         <v>8</v>
       </c>
-      <c r="X7" s="9" t="s">
+      <c r="X9" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="Y7" s="8" t="s">
-[...5 lines deleted...]
-      <c r="AA7" s="9" t="s">
+      <c r="Y9" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="Z9" s="27" t="s">
+        <v>2</v>
+      </c>
+      <c r="AA9" s="28" t="s">
         <v>3</v>
       </c>
-      <c r="AB7" s="8" t="s">
+      <c r="AB9" s="27" t="s">
         <v>4</v>
       </c>
-      <c r="AC7" s="9" t="s">
+      <c r="AC9" s="28" t="s">
         <v>19</v>
       </c>
-      <c r="AD7" s="9" t="s">
+      <c r="AD9" s="28" t="s">
         <v>20</v>
       </c>
-      <c r="AE7" s="9" t="s">
+      <c r="AE9" s="28" t="s">
         <v>23</v>
       </c>
-      <c r="AF7" s="9" t="s">
+      <c r="AF9" s="28" t="s">
         <v>5</v>
       </c>
-      <c r="AG7" s="73" t="s">
+      <c r="AG9" s="28" t="s">
         <v>6</v>
       </c>
-      <c r="AH7" s="8" t="s">
+      <c r="AH9" s="27" t="s">
         <v>7</v>
       </c>
-      <c r="AI7" s="9" t="s">
+      <c r="AI9" s="28" t="s">
         <v>8</v>
       </c>
-      <c r="AJ7" s="9" t="s">
+      <c r="AJ9" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="AK7" s="8" t="s">
-[...5 lines deleted...]
-      <c r="AM7" s="9" t="s">
+      <c r="AK9" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="AL9" s="27" t="s">
+        <v>2</v>
+      </c>
+      <c r="AM9" s="28" t="s">
         <v>3</v>
       </c>
-      <c r="AN7" s="8" t="s">
+      <c r="AN9" s="27" t="s">
         <v>4</v>
       </c>
-      <c r="AO7" s="9" t="s">
+      <c r="AO9" s="28" t="s">
         <v>19</v>
       </c>
-      <c r="AP7" s="9" t="s">
+      <c r="AP9" s="28" t="s">
         <v>20</v>
       </c>
-      <c r="AQ7" s="9" t="s">
+      <c r="AQ9" s="28" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="8" spans="1:43">
-      <c r="A8" s="89" t="s">
+    <row r="10" spans="1:43" ht="12" customHeight="1">
+      <c r="B10" s="72"/>
+      <c r="C10" s="72"/>
+      <c r="D10" s="72"/>
+      <c r="E10" s="72"/>
+      <c r="F10" s="72"/>
+      <c r="G10" s="72"/>
+      <c r="H10" s="72"/>
+      <c r="I10" s="72"/>
+      <c r="J10" s="72"/>
+      <c r="K10" s="72"/>
+      <c r="L10" s="72"/>
+      <c r="M10" s="72"/>
+      <c r="N10" s="72"/>
+      <c r="O10" s="72"/>
+      <c r="P10" s="72"/>
+      <c r="Q10" s="72"/>
+      <c r="R10" s="72"/>
+      <c r="S10" s="72"/>
+      <c r="T10" s="88" t="s">
         <v>9</v>
       </c>
-      <c r="B8" s="89"/>
-[...19 lines deleted...]
-      <c r="A9" s="53" t="s">
+      <c r="U10" s="88"/>
+      <c r="V10" s="88"/>
+      <c r="W10" s="88"/>
+      <c r="X10" s="88"/>
+      <c r="Y10" s="88"/>
+      <c r="Z10" s="88"/>
+      <c r="AA10" s="88"/>
+      <c r="AB10" s="88"/>
+      <c r="AC10" s="88"/>
+      <c r="AD10" s="88"/>
+      <c r="AE10" s="88"/>
+      <c r="AF10" s="88"/>
+      <c r="AG10" s="88"/>
+    </row>
+    <row r="11" spans="1:43" ht="12" customHeight="1">
+      <c r="A11" s="52" t="s">
         <v>30</v>
       </c>
-      <c r="B9" s="54"/>
-[...11 lines deleted...]
-      <c r="N9" s="55">
+      <c r="B11" s="53"/>
+      <c r="C11" s="53"/>
+      <c r="D11" s="53"/>
+      <c r="E11" s="53"/>
+      <c r="F11" s="53"/>
+      <c r="G11" s="53"/>
+      <c r="H11" s="53"/>
+      <c r="I11" s="53"/>
+      <c r="J11" s="53"/>
+      <c r="K11" s="53"/>
+      <c r="L11" s="53"/>
+      <c r="M11" s="53"/>
+      <c r="N11" s="54">
         <v>189</v>
       </c>
-      <c r="O9" s="17">
+      <c r="O11" s="17">
         <v>169</v>
       </c>
-      <c r="P9" s="55">
+      <c r="P11" s="54">
         <v>191</v>
       </c>
-      <c r="Q9" s="17">
+      <c r="Q11" s="17">
         <v>216</v>
       </c>
-      <c r="R9" s="17">
+      <c r="R11" s="17">
         <v>192</v>
       </c>
-      <c r="S9" s="17">
+      <c r="S11" s="17">
         <v>248</v>
       </c>
-      <c r="T9" s="17">
+      <c r="T11" s="17">
         <v>189</v>
       </c>
-      <c r="U9" s="17">
+      <c r="U11" s="17">
         <v>153</v>
       </c>
-      <c r="V9" s="17">
+      <c r="V11" s="17">
         <v>200</v>
       </c>
-      <c r="W9" s="17">
+      <c r="W11" s="17">
         <v>184</v>
       </c>
-      <c r="X9" s="17">
+      <c r="X11" s="17">
         <v>176</v>
       </c>
-      <c r="Y9" s="17">
+      <c r="Y11" s="17">
         <v>164</v>
       </c>
-      <c r="Z9" s="17">
+      <c r="Z11" s="17">
         <v>210</v>
       </c>
-      <c r="AA9" s="17">
+      <c r="AA11" s="17">
         <v>155</v>
       </c>
-      <c r="AB9" s="17">
+      <c r="AB11" s="17">
         <v>193</v>
       </c>
-      <c r="AC9" s="17">
+      <c r="AC11" s="17">
         <v>250</v>
       </c>
-      <c r="AD9" s="17">
+      <c r="AD11" s="17">
         <v>185</v>
       </c>
-      <c r="AE9" s="17">
+      <c r="AE11" s="17">
         <v>201</v>
       </c>
-      <c r="AF9" s="17">
+      <c r="AF11" s="17">
         <v>219</v>
       </c>
-      <c r="AG9" s="17">
+      <c r="AG11" s="17">
         <v>134</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="18" t="s">
+      <c r="AH11" s="17">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="12" spans="1:43" ht="12" customHeight="1">
+      <c r="A12" s="18" t="s">
         <v>34</v>
       </c>
-      <c r="B10" s="56"/>
-[...11 lines deleted...]
-      <c r="N10" s="55">
+      <c r="B12" s="55"/>
+      <c r="C12" s="55"/>
+      <c r="D12" s="56"/>
+      <c r="E12" s="56"/>
+      <c r="F12" s="56"/>
+      <c r="G12" s="56"/>
+      <c r="H12" s="57"/>
+      <c r="I12" s="56"/>
+      <c r="J12" s="58"/>
+      <c r="K12" s="57"/>
+      <c r="L12" s="57"/>
+      <c r="M12" s="57"/>
+      <c r="N12" s="54">
         <v>90</v>
       </c>
-      <c r="O10" s="17">
+      <c r="O12" s="17">
         <v>89</v>
       </c>
-      <c r="P10" s="55">
+      <c r="P12" s="54">
         <v>98</v>
       </c>
-      <c r="Q10" s="17">
+      <c r="Q12" s="17">
         <v>108</v>
       </c>
-      <c r="R10" s="17">
+      <c r="R12" s="17">
         <v>102</v>
       </c>
-      <c r="S10" s="17">
+      <c r="S12" s="17">
         <v>144</v>
       </c>
-      <c r="T10" s="17">
+      <c r="T12" s="17">
         <v>105</v>
       </c>
-      <c r="U10" s="17">
+      <c r="U12" s="17">
         <v>88</v>
       </c>
-      <c r="V10" s="17">
+      <c r="V12" s="17">
         <v>110</v>
       </c>
-      <c r="W10" s="17">
+      <c r="W12" s="17">
         <v>106</v>
       </c>
-      <c r="X10" s="17">
+      <c r="X12" s="17">
         <v>96</v>
       </c>
-      <c r="Y10" s="17">
+      <c r="Y12" s="17">
         <v>77</v>
       </c>
-      <c r="Z10" s="17">
+      <c r="Z12" s="17">
         <v>110</v>
       </c>
-      <c r="AA10" s="17">
+      <c r="AA12" s="17">
         <v>82</v>
       </c>
-      <c r="AB10" s="17">
+      <c r="AB12" s="17">
         <v>91</v>
       </c>
-      <c r="AC10" s="17">
+      <c r="AC12" s="17">
         <v>131</v>
       </c>
-      <c r="AD10" s="17">
+      <c r="AD12" s="17">
         <v>101</v>
       </c>
-      <c r="AE10" s="17">
+      <c r="AE12" s="17">
         <v>112</v>
       </c>
-      <c r="AF10" s="17">
+      <c r="AF12" s="17">
         <v>123</v>
       </c>
-      <c r="AG10" s="17">
+      <c r="AG12" s="17">
         <v>66</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="18" t="s">
+      <c r="AH12" s="17">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="13" spans="1:43" ht="12" customHeight="1">
+      <c r="A13" s="18" t="s">
         <v>36</v>
       </c>
-      <c r="B11" s="56"/>
-[...11 lines deleted...]
-      <c r="N11" s="55">
+      <c r="B13" s="55"/>
+      <c r="C13" s="55"/>
+      <c r="D13" s="56"/>
+      <c r="E13" s="56"/>
+      <c r="F13" s="56"/>
+      <c r="G13" s="56"/>
+      <c r="H13" s="57"/>
+      <c r="I13" s="56"/>
+      <c r="J13" s="58"/>
+      <c r="K13" s="57"/>
+      <c r="L13" s="57"/>
+      <c r="M13" s="57"/>
+      <c r="N13" s="54">
         <v>19</v>
       </c>
-      <c r="O11" s="17">
+      <c r="O13" s="17">
         <v>12</v>
       </c>
-      <c r="P11" s="55">
+      <c r="P13" s="54">
         <v>12</v>
       </c>
-      <c r="Q11" s="17">
+      <c r="Q13" s="17">
         <v>21</v>
       </c>
-      <c r="R11" s="17">
+      <c r="R13" s="17">
         <v>24</v>
       </c>
-      <c r="S11" s="17">
+      <c r="S13" s="17">
         <v>40</v>
       </c>
-      <c r="T11" s="17">
+      <c r="T13" s="17">
         <v>19</v>
       </c>
-      <c r="U11" s="17">
+      <c r="U13" s="17">
         <v>16</v>
       </c>
-      <c r="V11" s="17">
+      <c r="V13" s="17">
         <v>23</v>
       </c>
-      <c r="W11" s="17">
+      <c r="W13" s="17">
         <v>17</v>
       </c>
-      <c r="X11" s="17">
+      <c r="X13" s="17">
         <v>22</v>
       </c>
-      <c r="Y11" s="17">
+      <c r="Y13" s="17">
         <v>23</v>
       </c>
-      <c r="Z11" s="17">
+      <c r="Z13" s="17">
         <v>26</v>
       </c>
-      <c r="AA11" s="17">
+      <c r="AA13" s="17">
         <v>16</v>
       </c>
-      <c r="AB11" s="17">
+      <c r="AB13" s="17">
         <v>22</v>
       </c>
-      <c r="AC11" s="17">
+      <c r="AC13" s="17">
         <v>25</v>
       </c>
-      <c r="AD11" s="17">
+      <c r="AD13" s="17">
         <v>13</v>
       </c>
-      <c r="AE11" s="17">
+      <c r="AE13" s="17">
         <v>22</v>
       </c>
-      <c r="AF11" s="17">
+      <c r="AF13" s="17">
         <v>24</v>
       </c>
-      <c r="AG11" s="17">
+      <c r="AG13" s="17">
         <v>14</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="60" t="s">
+      <c r="AH13" s="17">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="14" spans="1:43" ht="12" customHeight="1">
+      <c r="A14" s="59" t="s">
         <v>42</v>
       </c>
-      <c r="B12" s="56"/>
-[...11 lines deleted...]
-      <c r="N12" s="55">
+      <c r="B14" s="55"/>
+      <c r="C14" s="55"/>
+      <c r="D14" s="56"/>
+      <c r="E14" s="56"/>
+      <c r="F14" s="56"/>
+      <c r="G14" s="56"/>
+      <c r="H14" s="57"/>
+      <c r="I14" s="56"/>
+      <c r="J14" s="58"/>
+      <c r="K14" s="57"/>
+      <c r="L14" s="57"/>
+      <c r="M14" s="57"/>
+      <c r="N14" s="54">
         <v>21</v>
       </c>
-      <c r="O12" s="17">
+      <c r="O14" s="17">
         <v>15</v>
       </c>
-      <c r="P12" s="55">
+      <c r="P14" s="54">
         <v>12</v>
-      </c>
-[...152 lines deleted...]
-        <v>24</v>
       </c>
       <c r="Q14" s="17">
         <v>22</v>
       </c>
       <c r="R14" s="17">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="S14" s="17">
+        <v>23</v>
+      </c>
+      <c r="T14" s="17">
+        <v>13</v>
+      </c>
+      <c r="U14" s="17">
+        <v>13</v>
+      </c>
+      <c r="V14" s="17">
         <v>15</v>
       </c>
-      <c r="T14" s="17">
-[...7 lines deleted...]
-      </c>
       <c r="W14" s="17">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="X14" s="17">
         <v>13</v>
       </c>
       <c r="Y14" s="17">
+        <v>18</v>
+      </c>
+      <c r="Z14" s="17">
+        <v>17</v>
+      </c>
+      <c r="AA14" s="17">
+        <v>14</v>
+      </c>
+      <c r="AB14" s="17">
+        <v>17</v>
+      </c>
+      <c r="AC14" s="17">
+        <v>21</v>
+      </c>
+      <c r="AD14" s="17">
+        <v>22</v>
+      </c>
+      <c r="AE14" s="17">
+        <v>13</v>
+      </c>
+      <c r="AF14" s="17">
+        <v>23</v>
+      </c>
+      <c r="AG14" s="17">
+        <v>18</v>
+      </c>
+      <c r="AH14" s="17">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="15" spans="1:43" ht="12" customHeight="1">
+      <c r="A15" s="59" t="s">
+        <v>44</v>
+      </c>
+      <c r="B15" s="55"/>
+      <c r="C15" s="55"/>
+      <c r="D15" s="56"/>
+      <c r="E15" s="56"/>
+      <c r="F15" s="56"/>
+      <c r="G15" s="56"/>
+      <c r="H15" s="57"/>
+      <c r="I15" s="56"/>
+      <c r="J15" s="58"/>
+      <c r="K15" s="57"/>
+      <c r="L15" s="57"/>
+      <c r="M15" s="57"/>
+      <c r="N15" s="54">
+        <v>3</v>
+      </c>
+      <c r="O15" s="17">
+        <v>9</v>
+      </c>
+      <c r="P15" s="54">
+        <v>5</v>
+      </c>
+      <c r="Q15" s="17">
         <v>10</v>
       </c>
-      <c r="Z14" s="17">
+      <c r="R15" s="17">
+        <v>8</v>
+      </c>
+      <c r="S15" s="17">
+        <v>4</v>
+      </c>
+      <c r="T15" s="17">
+        <v>7</v>
+      </c>
+      <c r="U15" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="V15" s="17">
+        <v>8</v>
+      </c>
+      <c r="W15" s="17">
+        <v>7</v>
+      </c>
+      <c r="X15" s="17">
+        <v>5</v>
+      </c>
+      <c r="Y15" s="17">
+        <v>7</v>
+      </c>
+      <c r="Z15" s="17">
+        <v>15</v>
+      </c>
+      <c r="AA15" s="17">
+        <v>6</v>
+      </c>
+      <c r="AB15" s="17">
+        <v>8</v>
+      </c>
+      <c r="AC15" s="17">
+        <v>8</v>
+      </c>
+      <c r="AD15" s="17">
+        <v>5</v>
+      </c>
+      <c r="AE15" s="17">
+        <v>6</v>
+      </c>
+      <c r="AF15" s="17">
+        <v>6</v>
+      </c>
+      <c r="AG15" s="17">
+        <v>4</v>
+      </c>
+      <c r="AH15" s="17">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="16" spans="1:43" ht="12" customHeight="1">
+      <c r="A16" s="59" t="s">
+        <v>55</v>
+      </c>
+      <c r="B16" s="55"/>
+      <c r="C16" s="55"/>
+      <c r="D16" s="56"/>
+      <c r="E16" s="56"/>
+      <c r="F16" s="56"/>
+      <c r="G16" s="56"/>
+      <c r="H16" s="57"/>
+      <c r="I16" s="56"/>
+      <c r="J16" s="58"/>
+      <c r="K16" s="57"/>
+      <c r="L16" s="57"/>
+      <c r="M16" s="57"/>
+      <c r="N16" s="54">
+        <v>26</v>
+      </c>
+      <c r="O16" s="17">
+        <v>17</v>
+      </c>
+      <c r="P16" s="54">
+        <v>24</v>
+      </c>
+      <c r="Q16" s="17">
+        <v>22</v>
+      </c>
+      <c r="R16" s="17">
+        <v>17</v>
+      </c>
+      <c r="S16" s="17">
+        <v>15</v>
+      </c>
+      <c r="T16" s="17">
+        <v>23</v>
+      </c>
+      <c r="U16" s="17">
+        <v>18</v>
+      </c>
+      <c r="V16" s="17">
+        <v>19</v>
+      </c>
+      <c r="W16" s="17">
+        <v>12</v>
+      </c>
+      <c r="X16" s="17">
+        <v>13</v>
+      </c>
+      <c r="Y16" s="17">
+        <v>10</v>
+      </c>
+      <c r="Z16" s="17">
         <v>16</v>
       </c>
-      <c r="AA14" s="17">
+      <c r="AA16" s="17">
         <v>12</v>
       </c>
-      <c r="AB14" s="17">
+      <c r="AB16" s="17">
         <v>18</v>
       </c>
-      <c r="AC14" s="17">
+      <c r="AC16" s="17">
         <v>15</v>
       </c>
-      <c r="AD14" s="17">
+      <c r="AD16" s="17">
         <v>19</v>
       </c>
-      <c r="AE14" s="17">
+      <c r="AE16" s="17">
         <v>15</v>
       </c>
-      <c r="AF14" s="17">
+      <c r="AF16" s="17">
         <v>10</v>
       </c>
-      <c r="AG14" s="17">
+      <c r="AG16" s="17">
         <v>11</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="60" t="s">
+      <c r="AH16" s="17">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="17" spans="1:34" ht="12" customHeight="1">
+      <c r="A17" s="59" t="s">
         <v>47</v>
       </c>
-      <c r="B15" s="56"/>
-[...20 lines deleted...]
-      <c r="Q15" s="17">
+      <c r="B17" s="55"/>
+      <c r="C17" s="55"/>
+      <c r="D17" s="56"/>
+      <c r="E17" s="56"/>
+      <c r="F17" s="56"/>
+      <c r="G17" s="56"/>
+      <c r="H17" s="57"/>
+      <c r="I17" s="56"/>
+      <c r="J17" s="58"/>
+      <c r="K17" s="57"/>
+      <c r="L17" s="57"/>
+      <c r="M17" s="57"/>
+      <c r="N17" s="54">
+        <v>2</v>
+      </c>
+      <c r="O17" s="17">
+        <v>1</v>
+      </c>
+      <c r="P17" s="54">
+        <v>1</v>
+      </c>
+      <c r="Q17" s="17">
         <v>6</v>
       </c>
-      <c r="R15" s="17" t="s">
-[...11 lines deleted...]
-      <c r="V15" s="17">
+      <c r="R17" s="17" t="s">
+        <v>31</v>
+      </c>
+      <c r="S17" s="17">
+        <v>1</v>
+      </c>
+      <c r="T17" s="17">
+        <v>2</v>
+      </c>
+      <c r="U17" s="17">
+        <v>2</v>
+      </c>
+      <c r="V17" s="17">
         <v>3</v>
       </c>
-      <c r="W15" s="17">
+      <c r="W17" s="17">
         <v>3</v>
       </c>
-      <c r="X15" s="17">
-[...11 lines deleted...]
-      <c r="AB15" s="17">
+      <c r="X17" s="17">
+        <v>2</v>
+      </c>
+      <c r="Y17" s="17">
+        <v>1</v>
+      </c>
+      <c r="Z17" s="17">
+        <v>1</v>
+      </c>
+      <c r="AA17" s="17">
+        <v>1</v>
+      </c>
+      <c r="AB17" s="17">
         <v>3</v>
       </c>
-      <c r="AC15" s="17">
+      <c r="AC17" s="17">
         <v>4</v>
       </c>
-      <c r="AD15" s="17">
+      <c r="AD17" s="17">
         <v>4</v>
       </c>
-      <c r="AE15" s="17">
-[...10 lines deleted...]
-      <c r="A16" s="10" t="s">
+      <c r="AE17" s="17">
+        <v>2</v>
+      </c>
+      <c r="AF17" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="AG17" s="17">
+        <v>2</v>
+      </c>
+      <c r="AH17" s="17">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:34" ht="12" customHeight="1">
+      <c r="A18" s="10" t="s">
         <v>48</v>
       </c>
-      <c r="B16" s="56"/>
-[...35 lines deleted...]
-      <c r="V16" s="17">
+      <c r="B18" s="55"/>
+      <c r="C18" s="55"/>
+      <c r="D18" s="56"/>
+      <c r="E18" s="56"/>
+      <c r="F18" s="56"/>
+      <c r="G18" s="56"/>
+      <c r="H18" s="57"/>
+      <c r="I18" s="56"/>
+      <c r="J18" s="58"/>
+      <c r="K18" s="57"/>
+      <c r="L18" s="57"/>
+      <c r="M18" s="57"/>
+      <c r="N18" s="65" t="s">
+        <v>31</v>
+      </c>
+      <c r="O18" s="65" t="s">
+        <v>31</v>
+      </c>
+      <c r="P18" s="65" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q18" s="17">
+        <v>1</v>
+      </c>
+      <c r="R18" s="17">
+        <v>1</v>
+      </c>
+      <c r="S18" s="17">
+        <v>1</v>
+      </c>
+      <c r="T18" s="17" t="s">
+        <v>31</v>
+      </c>
+      <c r="U18" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="V18" s="17">
         <v>3</v>
       </c>
-      <c r="W16" s="17">
-[...146 lines deleted...]
-      </c>
       <c r="W18" s="17">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="X18" s="17">
         <v>3</v>
       </c>
       <c r="Y18" s="17">
         <v>3</v>
       </c>
       <c r="Z18" s="17">
         <v>1</v>
       </c>
       <c r="AA18" s="17">
+        <v>2</v>
+      </c>
+      <c r="AB18" s="17">
+        <v>1</v>
+      </c>
+      <c r="AC18" s="17">
         <v>3</v>
       </c>
-      <c r="AB18" s="17">
-[...4 lines deleted...]
-      </c>
       <c r="AD18" s="17">
         <v>2</v>
       </c>
-      <c r="AE18" s="17">
-        <v>5</v>
+      <c r="AE18" s="12" t="s">
+        <v>31</v>
       </c>
       <c r="AF18" s="17">
         <v>3</v>
       </c>
-      <c r="AG18" s="17"/>
-[...20 lines deleted...]
-      <c r="O19" s="17">
+      <c r="AG18" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="AH18" s="17">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="19" spans="1:34" ht="12" customHeight="1">
+      <c r="A19" s="59" t="s">
+        <v>56</v>
+      </c>
+      <c r="B19" s="55"/>
+      <c r="C19" s="55"/>
+      <c r="D19" s="56"/>
+      <c r="E19" s="56"/>
+      <c r="F19" s="56"/>
+      <c r="G19" s="56"/>
+      <c r="H19" s="57"/>
+      <c r="I19" s="56"/>
+      <c r="J19" s="58"/>
+      <c r="K19" s="57"/>
+      <c r="L19" s="57"/>
+      <c r="M19" s="57"/>
+      <c r="N19" s="65" t="s">
+        <v>31</v>
+      </c>
+      <c r="O19" s="65" t="s">
+        <v>31</v>
+      </c>
+      <c r="P19" s="54">
+        <v>2</v>
+      </c>
+      <c r="Q19" s="17">
         <v>3</v>
       </c>
-      <c r="P19" s="55">
-[...10 lines deleted...]
-      </c>
+      <c r="R19" s="17" t="s">
+        <v>31</v>
+      </c>
+      <c r="S19" s="17"/>
       <c r="T19" s="17">
         <v>1</v>
       </c>
-      <c r="U19" s="17">
+      <c r="U19" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="V19" s="17">
+        <v>1</v>
+      </c>
+      <c r="W19" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="X19" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="Y19" s="17">
+        <v>1</v>
+      </c>
+      <c r="Z19" s="17">
+        <v>1</v>
+      </c>
+      <c r="AA19" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="AB19" s="17">
+        <v>2</v>
+      </c>
+      <c r="AC19" s="17">
         <v>3</v>
       </c>
-      <c r="V19" s="17">
-[...53 lines deleted...]
-        <v>10</v>
+      <c r="AD19" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="AE19" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="AF19" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="AG19" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="AH19" s="17" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="20" spans="1:34" ht="12" customHeight="1">
+      <c r="A20" s="59" t="s">
+        <v>57</v>
+      </c>
+      <c r="B20" s="55"/>
+      <c r="C20" s="55"/>
+      <c r="D20" s="56"/>
+      <c r="E20" s="56"/>
+      <c r="F20" s="56"/>
+      <c r="G20" s="56"/>
+      <c r="H20" s="57"/>
+      <c r="I20" s="56"/>
+      <c r="J20" s="58"/>
+      <c r="K20" s="57"/>
+      <c r="L20" s="57"/>
+      <c r="M20" s="57"/>
+      <c r="N20" s="54">
+        <v>1</v>
       </c>
       <c r="O20" s="17">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>1</v>
+      </c>
+      <c r="P20" s="54">
+        <v>1</v>
       </c>
       <c r="Q20" s="17">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="R20" s="17">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="S20" s="17">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="T20" s="17">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="U20" s="17">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>6</v>
+        <v>1</v>
+      </c>
+      <c r="V20" s="12" t="s">
+        <v>31</v>
       </c>
       <c r="W20" s="17">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="X20" s="17">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="Y20" s="17">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="Z20" s="17">
+        <v>1</v>
+      </c>
+      <c r="AA20" s="17">
+        <v>3</v>
+      </c>
+      <c r="AB20" s="17">
+        <v>1</v>
+      </c>
+      <c r="AC20" s="17">
         <v>9</v>
       </c>
-      <c r="AA20" s="17">
-[...7 lines deleted...]
-      </c>
       <c r="AD20" s="17">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="AE20" s="17">
         <v>5</v>
       </c>
       <c r="AF20" s="17">
-        <v>11</v>
-[...1 lines deleted...]
-      <c r="AG20" s="17">
         <v>3</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="N21" s="55">
+      <c r="AG20" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="AH20" s="17">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="21" spans="1:34" ht="12" customHeight="1">
+      <c r="A21" s="59" t="s">
+        <v>49</v>
+      </c>
+      <c r="B21" s="55"/>
+      <c r="C21" s="55"/>
+      <c r="D21" s="56"/>
+      <c r="E21" s="56"/>
+      <c r="F21" s="56"/>
+      <c r="G21" s="56"/>
+      <c r="H21" s="57"/>
+      <c r="I21" s="56"/>
+      <c r="J21" s="58"/>
+      <c r="K21" s="57"/>
+      <c r="L21" s="57"/>
+      <c r="M21" s="57"/>
+      <c r="N21" s="54">
+        <v>2</v>
+      </c>
+      <c r="O21" s="17">
         <v>3</v>
       </c>
-      <c r="O21" s="17">
+      <c r="P21" s="54">
+        <v>2</v>
+      </c>
+      <c r="Q21" s="17">
+        <v>2</v>
+      </c>
+      <c r="R21" s="17">
+        <v>2</v>
+      </c>
+      <c r="S21" s="17">
+        <v>1</v>
+      </c>
+      <c r="T21" s="17">
+        <v>1</v>
+      </c>
+      <c r="U21" s="17">
+        <v>3</v>
+      </c>
+      <c r="V21" s="17">
+        <v>1</v>
+      </c>
+      <c r="W21" s="17">
+        <v>1</v>
+      </c>
+      <c r="X21" s="17">
+        <v>1</v>
+      </c>
+      <c r="Y21" s="17">
+        <v>1</v>
+      </c>
+      <c r="Z21" s="17">
+        <v>2</v>
+      </c>
+      <c r="AA21" s="17">
+        <v>1</v>
+      </c>
+      <c r="AB21" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="AC21" s="17">
+        <v>2</v>
+      </c>
+      <c r="AD21" s="17">
+        <v>1</v>
+      </c>
+      <c r="AE21" s="17">
+        <v>2</v>
+      </c>
+      <c r="AF21" s="17">
+        <v>2</v>
+      </c>
+      <c r="AG21" s="17">
+        <v>1</v>
+      </c>
+      <c r="AH21" s="17">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="22" spans="1:34" ht="12" customHeight="1">
+      <c r="A22" s="59" t="s">
+        <v>50</v>
+      </c>
+      <c r="B22" s="55"/>
+      <c r="C22" s="55"/>
+      <c r="D22" s="56"/>
+      <c r="E22" s="56"/>
+      <c r="F22" s="56"/>
+      <c r="G22" s="56"/>
+      <c r="H22" s="57"/>
+      <c r="I22" s="56"/>
+      <c r="J22" s="58"/>
+      <c r="K22" s="57"/>
+      <c r="L22" s="57"/>
+      <c r="M22" s="57"/>
+      <c r="N22" s="54">
+        <v>10</v>
+      </c>
+      <c r="O22" s="17">
+        <v>4</v>
+      </c>
+      <c r="P22" s="54">
+        <v>10</v>
+      </c>
+      <c r="Q22" s="17">
+        <v>2</v>
+      </c>
+      <c r="R22" s="17">
+        <v>4</v>
+      </c>
+      <c r="S22" s="17">
         <v>5</v>
       </c>
-      <c r="P21" s="55">
-[...14 lines deleted...]
-      <c r="U21" s="17">
+      <c r="T22" s="17">
+        <v>6</v>
+      </c>
+      <c r="U22" s="17">
+        <v>2</v>
+      </c>
+      <c r="V22" s="17">
+        <v>6</v>
+      </c>
+      <c r="W22" s="17">
+        <v>7</v>
+      </c>
+      <c r="X22" s="17">
+        <v>4</v>
+      </c>
+      <c r="Y22" s="17">
+        <v>2</v>
+      </c>
+      <c r="Z22" s="17">
+        <v>9</v>
+      </c>
+      <c r="AA22" s="17">
+        <v>4</v>
+      </c>
+      <c r="AB22" s="17">
         <v>5</v>
       </c>
-      <c r="V21" s="17">
-[...73 lines deleted...]
-      <c r="U22" s="17">
+      <c r="AC22" s="17">
+        <v>6</v>
+      </c>
+      <c r="AD22" s="17">
+        <v>7</v>
+      </c>
+      <c r="AE22" s="17">
         <v>5</v>
-      </c>
-[...28 lines deleted...]
-        <v>16</v>
       </c>
       <c r="AF22" s="17">
         <v>11</v>
       </c>
       <c r="AG22" s="17">
+        <v>3</v>
+      </c>
+      <c r="AH22" s="17">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="23" spans="1:34" ht="12" customHeight="1">
+      <c r="A23" s="59" t="s">
+        <v>58</v>
+      </c>
+      <c r="B23" s="55"/>
+      <c r="C23" s="55"/>
+      <c r="D23" s="56"/>
+      <c r="E23" s="56"/>
+      <c r="F23" s="56"/>
+      <c r="G23" s="56"/>
+      <c r="H23" s="57"/>
+      <c r="I23" s="56"/>
+      <c r="J23" s="58"/>
+      <c r="K23" s="57"/>
+      <c r="L23" s="57"/>
+      <c r="M23" s="57"/>
+      <c r="N23" s="54">
+        <v>3</v>
+      </c>
+      <c r="O23" s="17">
+        <v>5</v>
+      </c>
+      <c r="P23" s="54">
+        <v>2</v>
+      </c>
+      <c r="Q23" s="17">
+        <v>2</v>
+      </c>
+      <c r="R23" s="17">
+        <v>1</v>
+      </c>
+      <c r="S23" s="17">
+        <v>3</v>
+      </c>
+      <c r="T23" s="17">
+        <v>2</v>
+      </c>
+      <c r="U23" s="17">
+        <v>5</v>
+      </c>
+      <c r="V23" s="17">
+        <v>2</v>
+      </c>
+      <c r="W23" s="17">
+        <v>3</v>
+      </c>
+      <c r="X23" s="17">
+        <v>3</v>
+      </c>
+      <c r="Y23" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="Z23" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="AA23" s="17">
+        <v>2</v>
+      </c>
+      <c r="AB23" s="17">
+        <v>2</v>
+      </c>
+      <c r="AC23" s="17">
+        <v>1</v>
+      </c>
+      <c r="AD23" s="17">
+        <v>1</v>
+      </c>
+      <c r="AE23" s="17">
+        <v>3</v>
+      </c>
+      <c r="AF23" s="17">
+        <v>3</v>
+      </c>
+      <c r="AG23" s="17">
+        <v>3</v>
+      </c>
+      <c r="AH23" s="17">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="24" spans="1:34" ht="12" customHeight="1">
+      <c r="A24" s="59" t="s">
+        <v>52</v>
+      </c>
+      <c r="B24" s="55"/>
+      <c r="C24" s="55"/>
+      <c r="D24" s="56"/>
+      <c r="E24" s="56"/>
+      <c r="F24" s="56"/>
+      <c r="G24" s="56"/>
+      <c r="H24" s="57"/>
+      <c r="I24" s="56"/>
+      <c r="J24" s="58"/>
+      <c r="K24" s="57"/>
+      <c r="L24" s="57"/>
+      <c r="M24" s="57"/>
+      <c r="N24" s="54">
         <v>12</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="91" t="s">
+      <c r="O24" s="17">
+        <v>13</v>
+      </c>
+      <c r="P24" s="54">
+        <v>22</v>
+      </c>
+      <c r="Q24" s="17">
+        <v>14</v>
+      </c>
+      <c r="R24" s="17">
+        <v>16</v>
+      </c>
+      <c r="S24" s="17">
+        <v>10</v>
+      </c>
+      <c r="T24" s="17">
+        <v>9</v>
+      </c>
+      <c r="U24" s="17">
+        <v>5</v>
+      </c>
+      <c r="V24" s="17">
+        <v>9</v>
+      </c>
+      <c r="W24" s="17">
+        <v>9</v>
+      </c>
+      <c r="X24" s="17">
+        <v>11</v>
+      </c>
+      <c r="Y24" s="17">
+        <v>18</v>
+      </c>
+      <c r="Z24" s="17">
+        <v>11</v>
+      </c>
+      <c r="AA24" s="17">
+        <v>12</v>
+      </c>
+      <c r="AB24" s="17">
+        <v>23</v>
+      </c>
+      <c r="AC24" s="17">
+        <v>22</v>
+      </c>
+      <c r="AD24" s="17">
+        <v>8</v>
+      </c>
+      <c r="AE24" s="17">
+        <v>16</v>
+      </c>
+      <c r="AF24" s="17">
+        <v>11</v>
+      </c>
+      <c r="AG24" s="17">
+        <v>12</v>
+      </c>
+      <c r="AH24" s="17">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="25" spans="1:34" ht="12" customHeight="1">
+      <c r="B25" s="73"/>
+      <c r="C25" s="73"/>
+      <c r="D25" s="73"/>
+      <c r="E25" s="73"/>
+      <c r="F25" s="73"/>
+      <c r="G25" s="73"/>
+      <c r="H25" s="73"/>
+      <c r="I25" s="73"/>
+      <c r="J25" s="73"/>
+      <c r="K25" s="73"/>
+      <c r="L25" s="73"/>
+      <c r="M25" s="73"/>
+      <c r="N25" s="73"/>
+      <c r="O25" s="73"/>
+      <c r="P25" s="73"/>
+      <c r="Q25" s="73"/>
+      <c r="R25" s="73"/>
+      <c r="S25" s="73"/>
+      <c r="T25" s="89" t="s">
         <v>26</v>
       </c>
-      <c r="B23" s="91"/>
-[...19 lines deleted...]
-      <c r="A24" s="61" t="s">
+      <c r="U25" s="89"/>
+      <c r="V25" s="89"/>
+      <c r="W25" s="89"/>
+      <c r="X25" s="89"/>
+      <c r="Y25" s="89"/>
+      <c r="Z25" s="89"/>
+      <c r="AA25" s="89"/>
+      <c r="AB25" s="89"/>
+      <c r="AC25" s="89"/>
+      <c r="AD25" s="89"/>
+      <c r="AE25" s="89"/>
+      <c r="AF25" s="89"/>
+      <c r="AG25" s="89"/>
+    </row>
+    <row r="26" spans="1:34" ht="12" customHeight="1">
+      <c r="A26" s="60" t="s">
         <v>30</v>
       </c>
-      <c r="B24" s="62"/>
-[...11 lines deleted...]
-      <c r="N24" s="55">
+      <c r="B26" s="61"/>
+      <c r="C26" s="61"/>
+      <c r="D26" s="61"/>
+      <c r="E26" s="61"/>
+      <c r="F26" s="61"/>
+      <c r="G26" s="61"/>
+      <c r="H26" s="61"/>
+      <c r="I26" s="61"/>
+      <c r="J26" s="61"/>
+      <c r="K26" s="61"/>
+      <c r="L26" s="61"/>
+      <c r="M26" s="61"/>
+      <c r="N26" s="54">
         <v>137</v>
       </c>
-      <c r="O24" s="17">
+      <c r="O26" s="17">
         <v>127</v>
       </c>
-      <c r="P24" s="55">
+      <c r="P26" s="54">
         <v>140</v>
       </c>
-      <c r="Q24" s="17">
+      <c r="Q26" s="17">
         <v>149</v>
       </c>
-      <c r="R24" s="17">
+      <c r="R26" s="17">
         <v>151</v>
       </c>
-      <c r="S24" s="17">
+      <c r="S26" s="17">
         <v>205</v>
       </c>
-      <c r="T24" s="17">
+      <c r="T26" s="17">
         <v>147</v>
       </c>
-      <c r="U24" s="17">
+      <c r="U26" s="17">
         <v>111</v>
       </c>
-      <c r="V24" s="17">
+      <c r="V26" s="17">
         <v>150</v>
       </c>
-      <c r="W24" s="17">
+      <c r="W26" s="17">
         <v>136</v>
       </c>
-      <c r="X24" s="17">
+      <c r="X26" s="17">
         <v>131</v>
       </c>
-      <c r="Y24" s="17">
+      <c r="Y26" s="17">
         <v>116</v>
       </c>
-      <c r="Z24" s="17">
+      <c r="Z26" s="17">
         <v>155</v>
       </c>
-      <c r="AA24" s="17">
+      <c r="AA26" s="17">
         <v>110</v>
       </c>
-      <c r="AB24" s="17">
+      <c r="AB26" s="17">
         <v>139</v>
       </c>
-      <c r="AC24" s="17">
+      <c r="AC26" s="17">
         <v>181</v>
       </c>
-      <c r="AD24" s="17">
+      <c r="AD26" s="17">
         <v>128</v>
       </c>
-      <c r="AE24" s="17">
+      <c r="AE26" s="17">
         <v>157</v>
       </c>
-      <c r="AF24" s="17">
+      <c r="AF26" s="17">
         <v>156</v>
       </c>
-      <c r="AG24" s="17">
+      <c r="AG26" s="17">
         <v>95</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="63" t="s">
+      <c r="AH26" s="17">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="27" spans="1:34" ht="12" customHeight="1">
+      <c r="A27" s="62" t="s">
         <v>59</v>
       </c>
-      <c r="B25" s="62"/>
-[...11 lines deleted...]
-      <c r="N25" s="55">
+      <c r="B27" s="61"/>
+      <c r="C27" s="61"/>
+      <c r="D27" s="61"/>
+      <c r="E27" s="61"/>
+      <c r="F27" s="61"/>
+      <c r="G27" s="61"/>
+      <c r="H27" s="61"/>
+      <c r="I27" s="61"/>
+      <c r="J27" s="61"/>
+      <c r="K27" s="61"/>
+      <c r="L27" s="61"/>
+      <c r="M27" s="61"/>
+      <c r="N27" s="54">
         <v>87</v>
       </c>
-      <c r="O25" s="17">
+      <c r="O27" s="17">
         <v>88</v>
       </c>
-      <c r="P25" s="55">
+      <c r="P27" s="54">
         <v>96</v>
       </c>
-      <c r="Q25" s="17">
+      <c r="Q27" s="17">
         <v>102</v>
       </c>
-      <c r="R25" s="17">
+      <c r="R27" s="17">
         <v>97</v>
       </c>
-      <c r="S25" s="17">
+      <c r="S27" s="17">
         <v>142</v>
       </c>
-      <c r="T25" s="17">
+      <c r="T27" s="17">
         <v>104</v>
       </c>
-      <c r="U25" s="17">
+      <c r="U27" s="17">
         <v>82</v>
       </c>
-      <c r="V25" s="17">
+      <c r="V27" s="17">
         <v>106</v>
       </c>
-      <c r="W25" s="17">
+      <c r="W27" s="17">
         <v>103</v>
       </c>
-      <c r="X25" s="17">
+      <c r="X27" s="17">
         <v>92</v>
       </c>
-      <c r="Y25" s="17">
+      <c r="Y27" s="17">
         <v>75</v>
       </c>
-      <c r="Z25" s="17">
+      <c r="Z27" s="17">
         <v>105</v>
       </c>
-      <c r="AA25" s="17">
+      <c r="AA27" s="17">
         <v>79</v>
       </c>
-      <c r="AB25" s="17">
+      <c r="AB27" s="17">
         <v>87</v>
       </c>
-      <c r="AC25" s="17">
+      <c r="AC27" s="17">
         <v>125</v>
       </c>
-      <c r="AD25" s="17">
+      <c r="AD27" s="17">
         <v>98</v>
       </c>
-      <c r="AE25" s="17">
+      <c r="AE27" s="17">
         <v>108</v>
       </c>
-      <c r="AF25" s="17">
+      <c r="AF27" s="17">
         <v>118</v>
       </c>
-      <c r="AG25" s="17">
+      <c r="AG27" s="17">
         <v>64</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="63" t="s">
+      <c r="AH27" s="17">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="28" spans="1:34" ht="12" customHeight="1">
+      <c r="A28" s="62" t="s">
         <v>36</v>
       </c>
-      <c r="B26" s="62"/>
-[...11 lines deleted...]
-      <c r="N26" s="55">
+      <c r="B28" s="61"/>
+      <c r="C28" s="61"/>
+      <c r="D28" s="61"/>
+      <c r="E28" s="61"/>
+      <c r="F28" s="61"/>
+      <c r="G28" s="61"/>
+      <c r="H28" s="61"/>
+      <c r="I28" s="61"/>
+      <c r="J28" s="61"/>
+      <c r="K28" s="61"/>
+      <c r="L28" s="61"/>
+      <c r="M28" s="61"/>
+      <c r="N28" s="54">
         <v>19</v>
       </c>
-      <c r="O26" s="17">
+      <c r="O28" s="17">
         <v>12</v>
       </c>
-      <c r="P26" s="55">
+      <c r="P28" s="54">
         <v>11</v>
       </c>
-      <c r="Q26" s="17">
+      <c r="Q28" s="17">
         <v>21</v>
       </c>
-      <c r="R26" s="17">
+      <c r="R28" s="17">
         <v>24</v>
       </c>
-      <c r="S26" s="17">
+      <c r="S28" s="17">
         <v>40</v>
       </c>
-      <c r="T26" s="17">
+      <c r="T28" s="17">
         <v>19</v>
       </c>
-      <c r="U26" s="17">
+      <c r="U28" s="17">
         <v>15</v>
       </c>
-      <c r="V26" s="17">
+      <c r="V28" s="17">
         <v>21</v>
       </c>
-      <c r="W26" s="17">
+      <c r="W28" s="17">
         <v>16</v>
       </c>
-      <c r="X26" s="17">
+      <c r="X28" s="17">
         <v>22</v>
       </c>
-      <c r="Y26" s="17">
+      <c r="Y28" s="17">
         <v>22</v>
       </c>
-      <c r="Z26" s="17">
+      <c r="Z28" s="17">
         <v>25</v>
       </c>
-      <c r="AA26" s="17">
+      <c r="AA28" s="17">
         <v>15</v>
       </c>
-      <c r="AB26" s="17">
+      <c r="AB28" s="17">
         <v>21</v>
       </c>
-      <c r="AC26" s="17">
+      <c r="AC28" s="17">
         <v>23</v>
-      </c>
-[...152 lines deleted...]
-        <v>13</v>
       </c>
       <c r="AD28" s="17">
         <v>12</v>
       </c>
       <c r="AE28" s="17">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="AF28" s="17">
-        <v>7</v>
+        <v>23</v>
       </c>
       <c r="AG28" s="17">
-        <v>7</v>
-[...19 lines deleted...]
-        <v>8</v>
+        <v>14</v>
+      </c>
+      <c r="AH28" s="17">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="29" spans="1:34" ht="12" customHeight="1">
+      <c r="A29" s="62" t="s">
+        <v>44</v>
+      </c>
+      <c r="B29" s="61"/>
+      <c r="C29" s="61"/>
+      <c r="D29" s="61"/>
+      <c r="E29" s="61"/>
+      <c r="F29" s="61"/>
+      <c r="G29" s="61"/>
+      <c r="H29" s="61"/>
+      <c r="I29" s="61"/>
+      <c r="J29" s="61"/>
+      <c r="K29" s="61"/>
+      <c r="L29" s="61"/>
+      <c r="M29" s="61"/>
+      <c r="N29" s="54">
+        <v>2</v>
       </c>
       <c r="O29" s="17">
         <v>6</v>
       </c>
-      <c r="P29" s="55">
+      <c r="P29" s="54">
+        <v>3</v>
+      </c>
+      <c r="Q29" s="17">
         <v>7</v>
       </c>
-      <c r="Q29" s="17">
-[...1 lines deleted...]
-      </c>
       <c r="R29" s="17">
+        <v>5</v>
+      </c>
+      <c r="S29" s="17">
+        <v>3</v>
+      </c>
+      <c r="T29" s="17">
+        <v>5</v>
+      </c>
+      <c r="U29" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="V29" s="17">
+        <v>7</v>
+      </c>
+      <c r="W29" s="17">
+        <v>3</v>
+      </c>
+      <c r="X29" s="17">
+        <v>3</v>
+      </c>
+      <c r="Y29" s="17">
+        <v>3</v>
+      </c>
+      <c r="Z29" s="17">
         <v>10</v>
-      </c>
-[...22 lines deleted...]
-        <v>3</v>
       </c>
       <c r="AA29" s="17">
         <v>3</v>
       </c>
       <c r="AB29" s="17">
+        <v>6</v>
+      </c>
+      <c r="AC29" s="17">
+        <v>3</v>
+      </c>
+      <c r="AD29" s="17">
+        <v>5</v>
+      </c>
+      <c r="AE29" s="17">
+        <v>3</v>
+      </c>
+      <c r="AF29" s="17">
+        <v>3</v>
+      </c>
+      <c r="AG29" s="17">
+        <v>3</v>
+      </c>
+      <c r="AH29" s="17">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="30" spans="1:34" ht="12" customHeight="1">
+      <c r="A30" s="62" t="s">
+        <v>45</v>
+      </c>
+      <c r="B30" s="61"/>
+      <c r="C30" s="61"/>
+      <c r="D30" s="61"/>
+      <c r="E30" s="61"/>
+      <c r="F30" s="61"/>
+      <c r="G30" s="61"/>
+      <c r="H30" s="61"/>
+      <c r="I30" s="61"/>
+      <c r="J30" s="61"/>
+      <c r="K30" s="61"/>
+      <c r="L30" s="61"/>
+      <c r="M30" s="61"/>
+      <c r="N30" s="54">
+        <v>21</v>
+      </c>
+      <c r="O30" s="17">
         <v>15</v>
       </c>
-      <c r="AC29" s="17">
+      <c r="P30" s="54">
+        <v>23</v>
+      </c>
+      <c r="Q30" s="17">
         <v>17</v>
       </c>
-      <c r="AD29" s="17">
-[...2 lines deleted...]
-      <c r="AE29" s="17">
+      <c r="R30" s="17">
+        <v>15</v>
+      </c>
+      <c r="S30" s="17">
+        <v>14</v>
+      </c>
+      <c r="T30" s="17">
+        <v>15</v>
+      </c>
+      <c r="U30" s="17">
+        <v>13</v>
+      </c>
+      <c r="V30" s="17">
+        <v>13</v>
+      </c>
+      <c r="W30" s="17">
+        <v>8</v>
+      </c>
+      <c r="X30" s="17">
+        <v>7</v>
+      </c>
+      <c r="Y30" s="17">
+        <v>4</v>
+      </c>
+      <c r="Z30" s="17">
+        <v>12</v>
+      </c>
+      <c r="AA30" s="17">
+        <v>10</v>
+      </c>
+      <c r="AB30" s="17">
+        <v>10</v>
+      </c>
+      <c r="AC30" s="17">
+        <v>13</v>
+      </c>
+      <c r="AD30" s="17">
+        <v>12</v>
+      </c>
+      <c r="AE30" s="17">
+        <v>13</v>
+      </c>
+      <c r="AF30" s="17">
+        <v>7</v>
+      </c>
+      <c r="AG30" s="17">
+        <v>7</v>
+      </c>
+      <c r="AH30" s="17">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="31" spans="1:34" ht="12" customHeight="1">
+      <c r="A31" s="63" t="s">
+        <v>52</v>
+      </c>
+      <c r="B31" s="61"/>
+      <c r="C31" s="61"/>
+      <c r="D31" s="61"/>
+      <c r="E31" s="61"/>
+      <c r="F31" s="61"/>
+      <c r="G31" s="61"/>
+      <c r="H31" s="61"/>
+      <c r="I31" s="61"/>
+      <c r="J31" s="61"/>
+      <c r="K31" s="61"/>
+      <c r="L31" s="61"/>
+      <c r="M31" s="61"/>
+      <c r="N31" s="54">
+        <v>8</v>
+      </c>
+      <c r="O31" s="17">
+        <v>6</v>
+      </c>
+      <c r="P31" s="54">
+        <v>7</v>
+      </c>
+      <c r="Q31" s="17">
+        <v>2</v>
+      </c>
+      <c r="R31" s="17">
+        <v>10</v>
+      </c>
+      <c r="S31" s="17">
+        <v>6</v>
+      </c>
+      <c r="T31" s="17">
+        <v>4</v>
+      </c>
+      <c r="U31" s="17">
+        <v>1</v>
+      </c>
+      <c r="V31" s="17">
+        <v>3</v>
+      </c>
+      <c r="W31" s="17">
+        <v>6</v>
+      </c>
+      <c r="X31" s="17">
+        <v>7</v>
+      </c>
+      <c r="Y31" s="17">
+        <v>12</v>
+      </c>
+      <c r="Z31" s="17">
+        <v>3</v>
+      </c>
+      <c r="AA31" s="17">
+        <v>3</v>
+      </c>
+      <c r="AB31" s="17">
+        <v>15</v>
+      </c>
+      <c r="AC31" s="17">
+        <v>17</v>
+      </c>
+      <c r="AD31" s="17">
+        <v>1</v>
+      </c>
+      <c r="AE31" s="17">
         <v>11</v>
       </c>
-      <c r="AF29" s="17">
+      <c r="AF31" s="17">
         <v>5</v>
       </c>
-      <c r="AG29" s="17">
+      <c r="AG31" s="17">
         <v>7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A30" s="88" t="s">
+      <c r="AH31" s="17">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="32" spans="1:34" ht="12" customHeight="1">
+      <c r="B32" s="71"/>
+      <c r="C32" s="71"/>
+      <c r="D32" s="71"/>
+      <c r="E32" s="71"/>
+      <c r="F32" s="71"/>
+      <c r="G32" s="71"/>
+      <c r="H32" s="71"/>
+      <c r="I32" s="71"/>
+      <c r="J32" s="71"/>
+      <c r="K32" s="71"/>
+      <c r="L32" s="71"/>
+      <c r="M32" s="71"/>
+      <c r="N32" s="71"/>
+      <c r="O32" s="71"/>
+      <c r="P32" s="71"/>
+      <c r="Q32" s="71"/>
+      <c r="R32" s="71"/>
+      <c r="S32" s="71"/>
+      <c r="T32" s="87" t="s">
         <v>27</v>
       </c>
-      <c r="B30" s="88"/>
-[...19 lines deleted...]
-      <c r="A31" s="53" t="s">
+      <c r="U32" s="87"/>
+      <c r="V32" s="87"/>
+      <c r="W32" s="87"/>
+      <c r="X32" s="87"/>
+      <c r="Y32" s="87"/>
+      <c r="Z32" s="87"/>
+      <c r="AA32" s="87"/>
+      <c r="AB32" s="87"/>
+      <c r="AC32" s="87"/>
+      <c r="AD32" s="87"/>
+      <c r="AE32" s="87"/>
+      <c r="AF32" s="87"/>
+      <c r="AG32" s="87"/>
+    </row>
+    <row r="33" spans="1:34" ht="12" customHeight="1">
+      <c r="A33" s="52" t="s">
         <v>30</v>
       </c>
-      <c r="B31" s="62"/>
-[...11 lines deleted...]
-      <c r="N31" s="63">
+      <c r="B33" s="61"/>
+      <c r="C33" s="61"/>
+      <c r="D33" s="61"/>
+      <c r="E33" s="61"/>
+      <c r="F33" s="61"/>
+      <c r="G33" s="61"/>
+      <c r="H33" s="61"/>
+      <c r="I33" s="61"/>
+      <c r="J33" s="61"/>
+      <c r="K33" s="61"/>
+      <c r="L33" s="61"/>
+      <c r="M33" s="61"/>
+      <c r="N33" s="62">
         <v>52</v>
       </c>
-      <c r="O31" s="43">
+      <c r="O33" s="43">
         <v>42</v>
       </c>
-      <c r="P31" s="55">
+      <c r="P33" s="54">
         <v>51</v>
       </c>
-      <c r="Q31" s="43">
+      <c r="Q33" s="43">
         <v>67</v>
       </c>
-      <c r="R31" s="43">
+      <c r="R33" s="43">
         <v>41</v>
       </c>
-      <c r="S31" s="43">
+      <c r="S33" s="43">
         <v>43</v>
       </c>
-      <c r="T31" s="43">
+      <c r="T33" s="43">
         <v>42</v>
       </c>
-      <c r="U31" s="43">
+      <c r="U33" s="43">
         <v>42</v>
       </c>
-      <c r="V31" s="43">
+      <c r="V33" s="43">
         <v>50</v>
       </c>
-      <c r="W31" s="43">
+      <c r="W33" s="43">
         <v>48</v>
       </c>
-      <c r="X31" s="43">
+      <c r="X33" s="43">
         <v>45</v>
       </c>
-      <c r="Y31" s="43">
+      <c r="Y33" s="43">
         <v>48</v>
       </c>
-      <c r="Z31" s="43">
+      <c r="Z33" s="43">
         <v>55</v>
       </c>
-      <c r="AA31" s="43">
+      <c r="AA33" s="43">
         <v>45</v>
       </c>
-      <c r="AB31" s="43">
+      <c r="AB33" s="43">
         <v>54</v>
       </c>
-      <c r="AC31" s="43">
+      <c r="AC33" s="43">
         <v>69</v>
       </c>
-      <c r="AD31" s="43">
+      <c r="AD33" s="43">
         <v>57</v>
       </c>
-      <c r="AE31" s="43">
+      <c r="AE33" s="43">
         <v>44</v>
       </c>
-      <c r="AF31" s="17">
+      <c r="AF33" s="17">
         <v>63</v>
       </c>
-      <c r="AG31" s="43">
+      <c r="AG33" s="43">
         <v>39</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A32" s="18" t="s">
+      <c r="AH33" s="43">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="34" spans="1:34" ht="12" customHeight="1">
+      <c r="A34" s="18" t="s">
         <v>34</v>
       </c>
-      <c r="B32" s="62"/>
-[...11 lines deleted...]
-      <c r="N32" s="55">
+      <c r="B34" s="61"/>
+      <c r="C34" s="61"/>
+      <c r="D34" s="61"/>
+      <c r="E34" s="61"/>
+      <c r="F34" s="61"/>
+      <c r="G34" s="61"/>
+      <c r="H34" s="61"/>
+      <c r="I34" s="61"/>
+      <c r="J34" s="61"/>
+      <c r="K34" s="61"/>
+      <c r="L34" s="61"/>
+      <c r="M34" s="61"/>
+      <c r="N34" s="54">
         <v>3</v>
       </c>
-      <c r="O32" s="43">
-[...5 lines deleted...]
-      <c r="Q32" s="43">
+      <c r="O34" s="43">
+        <v>1</v>
+      </c>
+      <c r="P34" s="54">
+        <v>2</v>
+      </c>
+      <c r="Q34" s="43">
         <v>6</v>
       </c>
-      <c r="R32" s="43">
+      <c r="R34" s="43">
         <v>5</v>
       </c>
-      <c r="S32" s="43">
-[...5 lines deleted...]
-      <c r="U32" s="43">
+      <c r="S34" s="43">
+        <v>2</v>
+      </c>
+      <c r="T34" s="43">
+        <v>1</v>
+      </c>
+      <c r="U34" s="43">
         <v>6</v>
       </c>
-      <c r="V32" s="43">
+      <c r="V34" s="43">
         <v>4</v>
       </c>
-      <c r="W32" s="43">
+      <c r="W34" s="43">
         <v>3</v>
       </c>
-      <c r="X32" s="43">
+      <c r="X34" s="43">
         <v>4</v>
       </c>
-      <c r="Y32" s="43">
-[...2 lines deleted...]
-      <c r="Z32" s="43">
+      <c r="Y34" s="43">
+        <v>2</v>
+      </c>
+      <c r="Z34" s="43">
         <v>5</v>
       </c>
-      <c r="AA32" s="43">
+      <c r="AA34" s="43">
         <v>3</v>
       </c>
-      <c r="AB32" s="43">
+      <c r="AB34" s="43">
         <v>4</v>
       </c>
-      <c r="AC32" s="43">
+      <c r="AC34" s="43">
         <v>6</v>
       </c>
-      <c r="AD32" s="43">
+      <c r="AD34" s="43">
         <v>3</v>
       </c>
-      <c r="AE32" s="43">
+      <c r="AE34" s="43">
         <v>4</v>
       </c>
-      <c r="AF32" s="17">
+      <c r="AF34" s="17">
         <v>5</v>
       </c>
-      <c r="AG32" s="43">
-[...4 lines deleted...]
-      <c r="A33" s="18" t="s">
+      <c r="AG34" s="43">
+        <v>2</v>
+      </c>
+      <c r="AH34" s="43">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="35" spans="1:34" ht="11.45" customHeight="1">
+      <c r="A35" s="18" t="s">
         <v>36</v>
       </c>
-      <c r="B33" s="62"/>
-[...69 lines deleted...]
-      <c r="A34" s="60" t="s">
+      <c r="B35" s="61"/>
+      <c r="C35" s="61"/>
+      <c r="D35" s="61"/>
+      <c r="E35" s="61"/>
+      <c r="F35" s="61"/>
+      <c r="G35" s="61"/>
+      <c r="H35" s="61"/>
+      <c r="I35" s="61"/>
+      <c r="J35" s="61"/>
+      <c r="K35" s="61"/>
+      <c r="L35" s="61"/>
+      <c r="M35" s="61"/>
+      <c r="N35" s="65" t="s">
+        <v>31</v>
+      </c>
+      <c r="O35" s="65" t="s">
+        <v>31</v>
+      </c>
+      <c r="P35" s="54">
+        <v>1</v>
+      </c>
+      <c r="Q35" s="65" t="s">
+        <v>31</v>
+      </c>
+      <c r="R35" s="43" t="s">
+        <v>31</v>
+      </c>
+      <c r="S35" s="43" t="s">
+        <v>31</v>
+      </c>
+      <c r="T35" s="43" t="s">
+        <v>31</v>
+      </c>
+      <c r="U35" s="43">
+        <v>1</v>
+      </c>
+      <c r="V35" s="43">
+        <v>2</v>
+      </c>
+      <c r="W35" s="43">
+        <v>1</v>
+      </c>
+      <c r="X35" s="43"/>
+      <c r="Y35" s="43">
+        <v>1</v>
+      </c>
+      <c r="Z35" s="43">
+        <v>1</v>
+      </c>
+      <c r="AA35" s="43">
+        <v>1</v>
+      </c>
+      <c r="AB35" s="43">
+        <v>1</v>
+      </c>
+      <c r="AC35" s="43">
+        <v>2</v>
+      </c>
+      <c r="AD35" s="43">
+        <v>1</v>
+      </c>
+      <c r="AE35" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="AF35" s="17">
+        <v>1</v>
+      </c>
+      <c r="AG35" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="AH35" s="43">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="36" spans="1:34" ht="12" customHeight="1">
+      <c r="A36" s="59" t="s">
         <v>42</v>
       </c>
-      <c r="B34" s="62"/>
-[...11 lines deleted...]
-      <c r="N34" s="55">
+      <c r="B36" s="61"/>
+      <c r="C36" s="61"/>
+      <c r="D36" s="61"/>
+      <c r="E36" s="61"/>
+      <c r="F36" s="61"/>
+      <c r="G36" s="61"/>
+      <c r="H36" s="61"/>
+      <c r="I36" s="61"/>
+      <c r="J36" s="61"/>
+      <c r="K36" s="61"/>
+      <c r="L36" s="61"/>
+      <c r="M36" s="61"/>
+      <c r="N36" s="54">
         <v>21</v>
       </c>
-      <c r="O34" s="43">
+      <c r="O36" s="43">
         <v>15</v>
       </c>
-      <c r="P34" s="55">
+      <c r="P36" s="54">
         <v>12</v>
       </c>
-      <c r="Q34" s="43">
+      <c r="Q36" s="43">
         <v>22</v>
       </c>
-      <c r="R34" s="43">
+      <c r="R36" s="43">
         <v>12</v>
       </c>
-      <c r="S34" s="43">
+      <c r="S36" s="43">
         <v>23</v>
       </c>
-      <c r="T34" s="43">
+      <c r="T36" s="43">
         <v>13</v>
       </c>
-      <c r="U34" s="43">
+      <c r="U36" s="43">
         <v>13</v>
       </c>
-      <c r="V34" s="43">
+      <c r="V36" s="43">
         <v>15</v>
       </c>
-      <c r="W34" s="43">
+      <c r="W36" s="43">
         <v>16</v>
       </c>
-      <c r="X34" s="43">
+      <c r="X36" s="43">
         <v>13</v>
       </c>
-      <c r="Y34" s="43">
+      <c r="Y36" s="43">
         <v>18</v>
       </c>
-      <c r="Z34" s="43">
+      <c r="Z36" s="43">
         <v>17</v>
       </c>
-      <c r="AA34" s="43">
+      <c r="AA36" s="43">
         <v>14</v>
       </c>
-      <c r="AB34" s="43">
+      <c r="AB36" s="43">
         <v>17</v>
       </c>
-      <c r="AC34" s="43">
+      <c r="AC36" s="43">
         <v>21</v>
       </c>
-      <c r="AD34" s="43">
+      <c r="AD36" s="43">
         <v>22</v>
       </c>
-      <c r="AE34" s="43">
+      <c r="AE36" s="43">
         <v>13</v>
       </c>
-      <c r="AF34" s="17">
+      <c r="AF36" s="17">
         <v>23</v>
       </c>
-      <c r="AG34" s="43">
+      <c r="AG36" s="43">
         <v>18</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A35" s="60" t="s">
+      <c r="AH36" s="43">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="37" spans="1:34" ht="12" customHeight="1">
+      <c r="A37" s="59" t="s">
         <v>44</v>
       </c>
-      <c r="B35" s="62"/>
-[...14 lines deleted...]
-      <c r="O35" s="43">
+      <c r="B37" s="61"/>
+      <c r="C37" s="61"/>
+      <c r="D37" s="61"/>
+      <c r="E37" s="61"/>
+      <c r="F37" s="61"/>
+      <c r="G37" s="61"/>
+      <c r="H37" s="61"/>
+      <c r="I37" s="61"/>
+      <c r="J37" s="61"/>
+      <c r="K37" s="61"/>
+      <c r="L37" s="61"/>
+      <c r="M37" s="61"/>
+      <c r="N37" s="54">
+        <v>1</v>
+      </c>
+      <c r="O37" s="43">
         <v>3</v>
       </c>
-      <c r="P35" s="55">
-[...2 lines deleted...]
-      <c r="Q35" s="43">
+      <c r="P37" s="54">
+        <v>2</v>
+      </c>
+      <c r="Q37" s="43">
         <v>3</v>
       </c>
-      <c r="R35" s="43">
+      <c r="R37" s="43">
         <v>3</v>
       </c>
-      <c r="S35" s="43">
-[...9 lines deleted...]
-      <c r="W35" s="43">
+      <c r="S37" s="43">
+        <v>1</v>
+      </c>
+      <c r="T37" s="43">
+        <v>2</v>
+      </c>
+      <c r="U37" s="43"/>
+      <c r="V37" s="43">
+        <v>1</v>
+      </c>
+      <c r="W37" s="43">
         <v>4</v>
       </c>
-      <c r="X35" s="43">
-[...2 lines deleted...]
-      <c r="Y35" s="43">
+      <c r="X37" s="43">
+        <v>2</v>
+      </c>
+      <c r="Y37" s="43">
         <v>4</v>
       </c>
-      <c r="Z35" s="43">
+      <c r="Z37" s="43">
         <v>5</v>
       </c>
-      <c r="AA35" s="43">
+      <c r="AA37" s="43">
         <v>3</v>
       </c>
-      <c r="AB35" s="43">
-[...2 lines deleted...]
-      <c r="AC35" s="43">
+      <c r="AB37" s="43">
+        <v>2</v>
+      </c>
+      <c r="AC37" s="43">
         <v>5</v>
       </c>
-      <c r="AD35" s="12" t="s">
-[...2 lines deleted...]
-      <c r="AE35" s="43">
+      <c r="AD37" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="AE37" s="43">
         <v>3</v>
       </c>
-      <c r="AF35" s="17">
+      <c r="AF37" s="17">
         <v>3</v>
       </c>
-      <c r="AG35" s="43">
-[...4 lines deleted...]
-      <c r="A36" s="60" t="s">
+      <c r="AG37" s="43">
+        <v>1</v>
+      </c>
+      <c r="AH37" s="43">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="38" spans="1:34" ht="12" customHeight="1">
+      <c r="A38" s="59" t="s">
         <v>55</v>
       </c>
-      <c r="B36" s="62"/>
-[...11 lines deleted...]
-      <c r="N36" s="55">
+      <c r="B38" s="61"/>
+      <c r="C38" s="61"/>
+      <c r="D38" s="61"/>
+      <c r="E38" s="61"/>
+      <c r="F38" s="61"/>
+      <c r="G38" s="61"/>
+      <c r="H38" s="61"/>
+      <c r="I38" s="61"/>
+      <c r="J38" s="61"/>
+      <c r="K38" s="61"/>
+      <c r="L38" s="61"/>
+      <c r="M38" s="61"/>
+      <c r="N38" s="54">
         <v>5</v>
       </c>
-      <c r="O36" s="43">
-[...5 lines deleted...]
-      <c r="Q36" s="43">
+      <c r="O38" s="43">
+        <v>2</v>
+      </c>
+      <c r="P38" s="54">
+        <v>1</v>
+      </c>
+      <c r="Q38" s="43">
         <v>5</v>
       </c>
-      <c r="R36" s="43">
-[...5 lines deleted...]
-      <c r="T36" s="43">
+      <c r="R38" s="43">
+        <v>2</v>
+      </c>
+      <c r="S38" s="43">
+        <v>1</v>
+      </c>
+      <c r="T38" s="43">
         <v>8</v>
       </c>
-      <c r="U36" s="43">
+      <c r="U38" s="43">
         <v>5</v>
       </c>
-      <c r="V36" s="43">
+      <c r="V38" s="43">
         <v>6</v>
       </c>
-      <c r="W36" s="43">
+      <c r="W38" s="43">
         <v>4</v>
       </c>
-      <c r="X36" s="43">
+      <c r="X38" s="43">
         <v>6</v>
       </c>
-      <c r="Y36" s="43">
+      <c r="Y38" s="43">
         <v>6</v>
       </c>
-      <c r="Z36" s="43">
+      <c r="Z38" s="43">
         <v>4</v>
       </c>
-      <c r="AA36" s="43">
-[...2 lines deleted...]
-      <c r="AB36" s="43">
+      <c r="AA38" s="43">
+        <v>2</v>
+      </c>
+      <c r="AB38" s="43">
         <v>8</v>
       </c>
-      <c r="AC36" s="43">
-[...2 lines deleted...]
-      <c r="AD36" s="43">
+      <c r="AC38" s="43">
+        <v>2</v>
+      </c>
+      <c r="AD38" s="43">
         <v>7</v>
       </c>
-      <c r="AE36" s="43">
-[...154 lines deleted...]
-        <v>31</v>
+      <c r="AE38" s="43">
+        <v>2</v>
       </c>
       <c r="AF38" s="17">
         <v>3</v>
       </c>
-      <c r="AG38" s="43"/>
-[...24 lines deleted...]
-        <v>2</v>
+      <c r="AG38" s="43">
+        <v>4</v>
+      </c>
+      <c r="AH38" s="43">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="39" spans="1:34" ht="12" customHeight="1">
+      <c r="A39" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="B39" s="61"/>
+      <c r="C39" s="61"/>
+      <c r="D39" s="61"/>
+      <c r="E39" s="61"/>
+      <c r="F39" s="61"/>
+      <c r="G39" s="61"/>
+      <c r="H39" s="61"/>
+      <c r="I39" s="61"/>
+      <c r="J39" s="61"/>
+      <c r="K39" s="61"/>
+      <c r="L39" s="61"/>
+      <c r="M39" s="61"/>
+      <c r="N39" s="54">
+        <v>2</v>
+      </c>
+      <c r="O39" s="43">
+        <v>1</v>
+      </c>
+      <c r="P39" s="54">
+        <v>1</v>
       </c>
       <c r="Q39" s="43">
+        <v>6</v>
+      </c>
+      <c r="R39" s="43" t="s">
+        <v>31</v>
+      </c>
+      <c r="S39" s="43">
+        <v>1</v>
+      </c>
+      <c r="T39" s="43">
+        <v>2</v>
+      </c>
+      <c r="U39" s="43">
+        <v>2</v>
+      </c>
+      <c r="V39" s="43">
         <v>3</v>
       </c>
-      <c r="R39" s="43" t="s">
-[...18 lines deleted...]
-        <v>31</v>
+      <c r="W39" s="43">
+        <v>3</v>
+      </c>
+      <c r="X39" s="43">
+        <v>2</v>
       </c>
       <c r="Y39" s="43">
         <v>1</v>
       </c>
       <c r="Z39" s="43">
         <v>1</v>
       </c>
-      <c r="AA39" s="12" t="s">
-        <v>31</v>
+      <c r="AA39" s="43">
+        <v>1</v>
       </c>
       <c r="AB39" s="43">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="AC39" s="43">
+        <v>4</v>
+      </c>
+      <c r="AD39" s="43">
+        <v>4</v>
+      </c>
+      <c r="AE39" s="43">
+        <v>2</v>
+      </c>
+      <c r="AF39" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="AG39" s="43">
+        <v>2</v>
+      </c>
+      <c r="AH39" s="43">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="40" spans="1:34" ht="12" customHeight="1">
+      <c r="A40" s="10" t="s">
+        <v>48</v>
+      </c>
+      <c r="B40" s="61"/>
+      <c r="C40" s="61"/>
+      <c r="D40" s="61"/>
+      <c r="E40" s="61"/>
+      <c r="F40" s="61"/>
+      <c r="G40" s="61"/>
+      <c r="H40" s="61"/>
+      <c r="I40" s="61"/>
+      <c r="J40" s="61"/>
+      <c r="K40" s="61"/>
+      <c r="L40" s="61"/>
+      <c r="M40" s="61"/>
+      <c r="N40" s="65" t="s">
+        <v>31</v>
+      </c>
+      <c r="O40" s="65" t="s">
+        <v>31</v>
+      </c>
+      <c r="P40" s="65" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q40" s="43">
+        <v>1</v>
+      </c>
+      <c r="R40" s="43">
+        <v>1</v>
+      </c>
+      <c r="S40" s="43">
+        <v>1</v>
+      </c>
+      <c r="T40" s="43" t="s">
+        <v>31</v>
+      </c>
+      <c r="U40" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="V40" s="43">
         <v>3</v>
       </c>
-      <c r="AD39" s="12" t="s">
-[...52 lines deleted...]
-      </c>
       <c r="W40" s="43">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="X40" s="43">
         <v>3</v>
       </c>
       <c r="Y40" s="43">
         <v>3</v>
       </c>
       <c r="Z40" s="43">
         <v>1</v>
       </c>
       <c r="AA40" s="43">
+        <v>2</v>
+      </c>
+      <c r="AB40" s="43">
+        <v>1</v>
+      </c>
+      <c r="AC40" s="43">
         <v>3</v>
       </c>
-      <c r="AB40" s="43">
-[...4 lines deleted...]
-      </c>
       <c r="AD40" s="43">
         <v>2</v>
       </c>
-      <c r="AE40" s="43">
-        <v>5</v>
+      <c r="AE40" s="12" t="s">
+        <v>31</v>
       </c>
       <c r="AF40" s="17">
         <v>3</v>
       </c>
-      <c r="AG40" s="43"/>
-[...20 lines deleted...]
-      <c r="O41" s="43">
+      <c r="AG40" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="AH40" s="43">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="41" spans="1:34" ht="12" customHeight="1">
+      <c r="A41" s="59" t="s">
+        <v>56</v>
+      </c>
+      <c r="B41" s="61"/>
+      <c r="C41" s="61"/>
+      <c r="D41" s="61"/>
+      <c r="E41" s="61"/>
+      <c r="F41" s="61"/>
+      <c r="G41" s="61"/>
+      <c r="H41" s="61"/>
+      <c r="I41" s="61"/>
+      <c r="J41" s="61"/>
+      <c r="K41" s="61"/>
+      <c r="L41" s="61"/>
+      <c r="M41" s="61"/>
+      <c r="N41" s="65" t="s">
+        <v>31</v>
+      </c>
+      <c r="O41" s="65" t="s">
+        <v>31</v>
+      </c>
+      <c r="P41" s="54">
+        <v>2</v>
+      </c>
+      <c r="Q41" s="43">
         <v>3</v>
       </c>
-      <c r="P41" s="55">
-[...9 lines deleted...]
-        <v>1</v>
+      <c r="R41" s="43" t="s">
+        <v>31</v>
+      </c>
+      <c r="S41" s="43" t="s">
+        <v>31</v>
       </c>
       <c r="T41" s="43">
         <v>1</v>
       </c>
-      <c r="U41" s="43">
+      <c r="U41" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="V41" s="43">
+        <v>1</v>
+      </c>
+      <c r="W41" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="X41" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="Y41" s="43">
+        <v>1</v>
+      </c>
+      <c r="Z41" s="43">
+        <v>1</v>
+      </c>
+      <c r="AA41" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="AB41" s="43">
+        <v>2</v>
+      </c>
+      <c r="AC41" s="43">
         <v>3</v>
       </c>
-      <c r="V41" s="43">
-[...53 lines deleted...]
-        <v>10</v>
+      <c r="AD41" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="AE41" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="AF41" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="AG41" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="AH41" s="43" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="42" spans="1:34" ht="12" customHeight="1">
+      <c r="A42" s="59" t="s">
+        <v>57</v>
+      </c>
+      <c r="B42" s="61"/>
+      <c r="C42" s="61"/>
+      <c r="D42" s="61"/>
+      <c r="E42" s="61"/>
+      <c r="F42" s="61"/>
+      <c r="G42" s="61"/>
+      <c r="H42" s="61"/>
+      <c r="I42" s="61"/>
+      <c r="J42" s="61"/>
+      <c r="K42" s="61"/>
+      <c r="L42" s="61"/>
+      <c r="M42" s="61"/>
+      <c r="N42" s="54">
+        <v>1</v>
       </c>
       <c r="O42" s="43">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>1</v>
+      </c>
+      <c r="P42" s="54">
+        <v>1</v>
       </c>
       <c r="Q42" s="43">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="R42" s="43">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="S42" s="43">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="T42" s="43">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="U42" s="43">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>6</v>
+        <v>1</v>
+      </c>
+      <c r="V42" s="12" t="s">
+        <v>31</v>
       </c>
       <c r="W42" s="43">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="X42" s="43">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="Y42" s="43">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="Z42" s="43">
+        <v>1</v>
+      </c>
+      <c r="AA42" s="43">
+        <v>3</v>
+      </c>
+      <c r="AB42" s="43">
+        <v>1</v>
+      </c>
+      <c r="AC42" s="43">
         <v>9</v>
       </c>
-      <c r="AA42" s="43">
-[...7 lines deleted...]
-      </c>
       <c r="AD42" s="43">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="AE42" s="43">
         <v>5</v>
       </c>
       <c r="AF42" s="17">
+        <v>3</v>
+      </c>
+      <c r="AG42" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="AH42" s="43">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="43" spans="1:34" ht="12" customHeight="1">
+      <c r="A43" s="59" t="s">
+        <v>49</v>
+      </c>
+      <c r="B43" s="61"/>
+      <c r="C43" s="61"/>
+      <c r="D43" s="61"/>
+      <c r="E43" s="61"/>
+      <c r="F43" s="61"/>
+      <c r="G43" s="61"/>
+      <c r="H43" s="61"/>
+      <c r="I43" s="61"/>
+      <c r="J43" s="61"/>
+      <c r="K43" s="61"/>
+      <c r="L43" s="61"/>
+      <c r="M43" s="61"/>
+      <c r="N43" s="54">
+        <v>2</v>
+      </c>
+      <c r="O43" s="43">
+        <v>3</v>
+      </c>
+      <c r="P43" s="54">
+        <v>2</v>
+      </c>
+      <c r="Q43" s="43">
+        <v>2</v>
+      </c>
+      <c r="R43" s="43">
+        <v>2</v>
+      </c>
+      <c r="S43" s="43">
+        <v>1</v>
+      </c>
+      <c r="T43" s="43">
+        <v>1</v>
+      </c>
+      <c r="U43" s="43">
+        <v>3</v>
+      </c>
+      <c r="V43" s="43">
+        <v>1</v>
+      </c>
+      <c r="W43" s="43">
+        <v>1</v>
+      </c>
+      <c r="X43" s="43">
+        <v>1</v>
+      </c>
+      <c r="Y43" s="43">
+        <v>1</v>
+      </c>
+      <c r="Z43" s="43">
+        <v>2</v>
+      </c>
+      <c r="AA43" s="43">
+        <v>1</v>
+      </c>
+      <c r="AB43" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="AC43" s="43">
+        <v>2</v>
+      </c>
+      <c r="AD43" s="43">
+        <v>1</v>
+      </c>
+      <c r="AE43" s="43">
+        <v>2</v>
+      </c>
+      <c r="AF43" s="17">
+        <v>2</v>
+      </c>
+      <c r="AG43" s="43">
+        <v>1</v>
+      </c>
+      <c r="AH43" s="43">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="44" spans="1:34" ht="12" customHeight="1">
+      <c r="A44" s="59" t="s">
+        <v>50</v>
+      </c>
+      <c r="B44" s="61"/>
+      <c r="C44" s="61"/>
+      <c r="D44" s="61"/>
+      <c r="E44" s="61"/>
+      <c r="F44" s="61"/>
+      <c r="G44" s="61"/>
+      <c r="H44" s="61"/>
+      <c r="I44" s="61"/>
+      <c r="J44" s="61"/>
+      <c r="K44" s="61"/>
+      <c r="L44" s="61"/>
+      <c r="M44" s="61"/>
+      <c r="N44" s="54">
+        <v>10</v>
+      </c>
+      <c r="O44" s="43">
+        <v>4</v>
+      </c>
+      <c r="P44" s="54">
+        <v>10</v>
+      </c>
+      <c r="Q44" s="43">
+        <v>2</v>
+      </c>
+      <c r="R44" s="43">
+        <v>4</v>
+      </c>
+      <c r="S44" s="43">
+        <v>5</v>
+      </c>
+      <c r="T44" s="43">
+        <v>6</v>
+      </c>
+      <c r="U44" s="43">
+        <v>2</v>
+      </c>
+      <c r="V44" s="43">
+        <v>6</v>
+      </c>
+      <c r="W44" s="43">
+        <v>7</v>
+      </c>
+      <c r="X44" s="43">
+        <v>4</v>
+      </c>
+      <c r="Y44" s="43">
+        <v>2</v>
+      </c>
+      <c r="Z44" s="43">
+        <v>9</v>
+      </c>
+      <c r="AA44" s="43">
+        <v>4</v>
+      </c>
+      <c r="AB44" s="43">
+        <v>5</v>
+      </c>
+      <c r="AC44" s="43">
+        <v>6</v>
+      </c>
+      <c r="AD44" s="43">
+        <v>7</v>
+      </c>
+      <c r="AE44" s="43">
+        <v>5</v>
+      </c>
+      <c r="AF44" s="17">
         <v>11</v>
       </c>
-      <c r="AG42" s="43">
+      <c r="AG44" s="43">
         <v>3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A43" s="60" t="s">
+      <c r="AH44" s="43">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="45" spans="1:34" ht="12" customHeight="1">
+      <c r="A45" s="59" t="s">
         <v>58</v>
       </c>
-      <c r="B43" s="62"/>
-[...11 lines deleted...]
-      <c r="N43" s="55">
+      <c r="B45" s="61"/>
+      <c r="C45" s="61"/>
+      <c r="D45" s="61"/>
+      <c r="E45" s="61"/>
+      <c r="F45" s="61"/>
+      <c r="G45" s="61"/>
+      <c r="H45" s="61"/>
+      <c r="I45" s="61"/>
+      <c r="J45" s="61"/>
+      <c r="K45" s="61"/>
+      <c r="L45" s="61"/>
+      <c r="M45" s="61"/>
+      <c r="N45" s="54">
         <v>3</v>
       </c>
-      <c r="O43" s="43">
+      <c r="O45" s="43">
         <v>5</v>
       </c>
-      <c r="P43" s="55">
-[...8 lines deleted...]
-      <c r="S43" s="43">
+      <c r="P45" s="54">
+        <v>2</v>
+      </c>
+      <c r="Q45" s="43">
+        <v>2</v>
+      </c>
+      <c r="R45" s="43">
+        <v>1</v>
+      </c>
+      <c r="S45" s="43">
         <v>3</v>
       </c>
-      <c r="T43" s="43">
-[...2 lines deleted...]
-      <c r="U43" s="43">
+      <c r="T45" s="43">
+        <v>2</v>
+      </c>
+      <c r="U45" s="43">
         <v>5</v>
       </c>
-      <c r="V43" s="43">
-[...2 lines deleted...]
-      <c r="W43" s="43">
+      <c r="V45" s="43">
+        <v>2</v>
+      </c>
+      <c r="W45" s="43">
         <v>3</v>
       </c>
-      <c r="X43" s="43">
+      <c r="X45" s="43">
         <v>3</v>
       </c>
-      <c r="Y43" s="12" t="s">
-[...17 lines deleted...]
-      <c r="AE43" s="43">
+      <c r="Y45" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="Z45" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="AA45" s="43">
+        <v>2</v>
+      </c>
+      <c r="AB45" s="43">
+        <v>2</v>
+      </c>
+      <c r="AC45" s="43">
+        <v>1</v>
+      </c>
+      <c r="AD45" s="43">
+        <v>1</v>
+      </c>
+      <c r="AE45" s="43">
         <v>3</v>
       </c>
-      <c r="AF43" s="17">
+      <c r="AF45" s="17">
         <v>3</v>
       </c>
-      <c r="AG43" s="43">
+      <c r="AG45" s="43">
         <v>3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A44" s="6" t="s">
+      <c r="AH45" s="43">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="46" spans="1:34" ht="12" customHeight="1">
+      <c r="A46" s="6" t="s">
         <v>52</v>
       </c>
-      <c r="B44" s="62"/>
-[...11 lines deleted...]
-      <c r="N44" s="65">
+      <c r="B46" s="61"/>
+      <c r="C46" s="61"/>
+      <c r="D46" s="61"/>
+      <c r="E46" s="61"/>
+      <c r="F46" s="61"/>
+      <c r="G46" s="61"/>
+      <c r="H46" s="61"/>
+      <c r="I46" s="61"/>
+      <c r="J46" s="61"/>
+      <c r="K46" s="61"/>
+      <c r="L46" s="61"/>
+      <c r="M46" s="61"/>
+      <c r="N46" s="64">
         <v>4</v>
       </c>
-      <c r="O44" s="22">
+      <c r="O46" s="22">
         <v>7</v>
       </c>
-      <c r="P44" s="65">
+      <c r="P46" s="64">
         <v>15</v>
       </c>
-      <c r="Q44" s="22">
+      <c r="Q46" s="22">
         <v>12</v>
       </c>
-      <c r="R44" s="22">
+      <c r="R46" s="22">
         <v>6</v>
       </c>
-      <c r="S44" s="22">
+      <c r="S46" s="22">
         <v>4</v>
       </c>
-      <c r="T44" s="22">
+      <c r="T46" s="22">
         <v>5</v>
       </c>
-      <c r="U44" s="22">
+      <c r="U46" s="22">
         <v>4</v>
       </c>
-      <c r="V44" s="22">
+      <c r="V46" s="22">
         <v>6</v>
       </c>
-      <c r="W44" s="22">
+      <c r="W46" s="22">
         <v>3</v>
       </c>
-      <c r="X44" s="22">
+      <c r="X46" s="22">
         <v>4</v>
       </c>
-      <c r="Y44" s="22">
+      <c r="Y46" s="22">
         <v>6</v>
       </c>
-      <c r="Z44" s="22">
+      <c r="Z46" s="22">
         <v>8</v>
       </c>
-      <c r="AA44" s="22">
+      <c r="AA46" s="22">
         <v>9</v>
       </c>
-      <c r="AB44" s="22">
+      <c r="AB46" s="22">
         <v>8</v>
       </c>
-      <c r="AC44" s="22">
+      <c r="AC46" s="22">
         <v>5</v>
       </c>
-      <c r="AD44" s="22">
+      <c r="AD46" s="22">
         <v>7</v>
       </c>
-      <c r="AE44" s="22">
+      <c r="AE46" s="22">
         <v>5</v>
       </c>
-      <c r="AF44" s="22">
+      <c r="AF46" s="22">
         <v>6</v>
       </c>
-      <c r="AG44" s="22">
+      <c r="AG46" s="22">
         <v>5</v>
+      </c>
+      <c r="AH46" s="22">
+        <v>3</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="9">
-    <mergeCell ref="N4:AQ4"/>
-[...7 lines deleted...]
-    <mergeCell ref="A23:S23"/>
+    <mergeCell ref="T6:AQ6"/>
+    <mergeCell ref="T32:AG32"/>
+    <mergeCell ref="A8:A9"/>
+    <mergeCell ref="B8:M8"/>
+    <mergeCell ref="T10:AG10"/>
+    <mergeCell ref="T25:AG25"/>
+    <mergeCell ref="AF8:AQ8"/>
+    <mergeCell ref="T8:AE8"/>
+    <mergeCell ref="N8:S8"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A4:AQ40"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="13" topLeftCell="W1" activePane="topRight" state="frozen"/>
       <selection pane="topRight" activeCell="X13" sqref="X13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="26.5703125" style="4" customWidth="1"/>
     <col min="2" max="3" width="0" style="4" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="8.42578125" style="4" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="0" style="4" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="8.28515625" style="4" hidden="1" customWidth="1"/>
     <col min="7" max="13" width="0" style="4" hidden="1" customWidth="1"/>
     <col min="14" max="15" width="9.140625" style="4"/>
     <col min="16" max="16" width="8.85546875" style="4" customWidth="1"/>
     <col min="17" max="17" width="9.140625" style="4"/>
     <col min="18" max="18" width="8.42578125" style="4" customWidth="1"/>
     <col min="19" max="19" width="8" style="4" customWidth="1"/>
     <col min="20" max="25" width="9.140625" style="4"/>
     <col min="26" max="27" width="9.140625" style="25"/>
     <col min="28" max="28" width="8.42578125" style="4" customWidth="1"/>
     <col min="29" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
     <row r="4" spans="1:43" ht="12.75">
-      <c r="A4" s="76" t="s">
+      <c r="A4" s="75" t="s">
         <v>33</v>
       </c>
-      <c r="B4" s="76"/>
-[...40 lines deleted...]
-      <c r="AQ4" s="76"/>
+      <c r="B4" s="75"/>
+      <c r="C4" s="75"/>
+      <c r="D4" s="75"/>
+      <c r="E4" s="75"/>
+      <c r="F4" s="75"/>
+      <c r="G4" s="75"/>
+      <c r="H4" s="75"/>
+      <c r="I4" s="75"/>
+      <c r="J4" s="75"/>
+      <c r="K4" s="75"/>
+      <c r="L4" s="75"/>
+      <c r="M4" s="75"/>
+      <c r="N4" s="75"/>
+      <c r="O4" s="75"/>
+      <c r="P4" s="75"/>
+      <c r="Q4" s="75"/>
+      <c r="R4" s="75"/>
+      <c r="S4" s="75"/>
+      <c r="T4" s="75"/>
+      <c r="U4" s="75"/>
+      <c r="V4" s="75"/>
+      <c r="W4" s="75"/>
+      <c r="X4" s="75"/>
+      <c r="Y4" s="75"/>
+      <c r="Z4" s="75"/>
+      <c r="AA4" s="75"/>
+      <c r="AB4" s="75"/>
+      <c r="AC4" s="75"/>
+      <c r="AD4" s="75"/>
+      <c r="AE4" s="75"/>
+      <c r="AF4" s="75"/>
+      <c r="AG4" s="75"/>
+      <c r="AH4" s="75"/>
+      <c r="AI4" s="75"/>
+      <c r="AJ4" s="75"/>
+      <c r="AK4" s="75"/>
+      <c r="AL4" s="75"/>
+      <c r="AM4" s="75"/>
+      <c r="AN4" s="75"/>
+      <c r="AO4" s="75"/>
+      <c r="AP4" s="75"/>
+      <c r="AQ4" s="75"/>
     </row>
     <row r="5" spans="1:43">
       <c r="N5" s="24"/>
       <c r="O5" s="6"/>
       <c r="P5" s="24"/>
       <c r="Q5" s="6"/>
       <c r="R5" s="6"/>
       <c r="S5" s="6"/>
       <c r="T5" s="6"/>
       <c r="U5" s="6"/>
       <c r="V5" s="6"/>
       <c r="W5" s="24"/>
       <c r="X5" s="24"/>
       <c r="Y5" s="6"/>
-      <c r="AQ5" s="52" t="s">
+      <c r="AQ5" s="51" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="6" spans="1:43">
-      <c r="A6" s="92"/>
-      <c r="B6" s="81">
+      <c r="A6" s="90"/>
+      <c r="B6" s="80">
         <v>2021</v>
       </c>
-      <c r="C6" s="82"/>
-[...10 lines deleted...]
-      <c r="N6" s="83">
+      <c r="C6" s="81"/>
+      <c r="D6" s="81"/>
+      <c r="E6" s="81"/>
+      <c r="F6" s="81"/>
+      <c r="G6" s="81"/>
+      <c r="H6" s="81"/>
+      <c r="I6" s="81"/>
+      <c r="J6" s="81"/>
+      <c r="K6" s="81"/>
+      <c r="L6" s="81"/>
+      <c r="M6" s="81"/>
+      <c r="N6" s="82">
         <v>2022</v>
       </c>
-      <c r="O6" s="84"/>
-[...10 lines deleted...]
-      <c r="Z6" s="86">
+      <c r="O6" s="83"/>
+      <c r="P6" s="83"/>
+      <c r="Q6" s="83"/>
+      <c r="R6" s="83"/>
+      <c r="S6" s="83"/>
+      <c r="T6" s="83"/>
+      <c r="U6" s="83"/>
+      <c r="V6" s="83"/>
+      <c r="W6" s="83"/>
+      <c r="X6" s="83"/>
+      <c r="Y6" s="83"/>
+      <c r="Z6" s="85">
         <v>2023</v>
       </c>
-      <c r="AA6" s="86"/>
-[...10 lines deleted...]
-      <c r="AL6" s="81">
+      <c r="AA6" s="85"/>
+      <c r="AB6" s="85"/>
+      <c r="AC6" s="85"/>
+      <c r="AD6" s="85"/>
+      <c r="AE6" s="85"/>
+      <c r="AF6" s="85"/>
+      <c r="AG6" s="85"/>
+      <c r="AH6" s="85"/>
+      <c r="AI6" s="85"/>
+      <c r="AJ6" s="85"/>
+      <c r="AK6" s="80"/>
+      <c r="AL6" s="80">
         <v>2024</v>
       </c>
-      <c r="AM6" s="82"/>
-[...3 lines deleted...]
-      <c r="AQ6" s="85"/>
+      <c r="AM6" s="81"/>
+      <c r="AN6" s="81"/>
+      <c r="AO6" s="81"/>
+      <c r="AP6" s="81"/>
+      <c r="AQ6" s="84"/>
     </row>
     <row r="7" spans="1:43" ht="24.75" customHeight="1">
-      <c r="A7" s="93"/>
+      <c r="A7" s="91"/>
       <c r="B7" s="26" t="s">
         <v>5</v>
       </c>
       <c r="C7" s="26" t="s">
         <v>15</v>
       </c>
       <c r="D7" s="27" t="s">
         <v>16</v>
       </c>
       <c r="E7" s="27" t="s">
         <v>17</v>
       </c>
       <c r="F7" s="27" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="27" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="27" t="s">
         <v>12</v>
       </c>
       <c r="I7" s="28" t="s">
         <v>13</v>
       </c>
       <c r="J7" s="28" t="s">
@@ -9428,95 +9576,95 @@
         <v>20</v>
       </c>
       <c r="AK7" s="9" t="s">
         <v>23</v>
       </c>
       <c r="AL7" s="30" t="s">
         <v>5</v>
       </c>
       <c r="AM7" s="30" t="s">
         <v>6</v>
       </c>
       <c r="AN7" s="50" t="s">
         <v>7</v>
       </c>
       <c r="AO7" s="30" t="s">
         <v>8</v>
       </c>
       <c r="AP7" s="30" t="s">
         <v>0</v>
       </c>
       <c r="AQ7" s="9" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:43">
-      <c r="A8" s="87" t="s">
+      <c r="A8" s="86" t="s">
         <v>9</v>
       </c>
-      <c r="B8" s="87"/>
-[...40 lines deleted...]
-      <c r="AQ8" s="77"/>
+      <c r="B8" s="86"/>
+      <c r="C8" s="86"/>
+      <c r="D8" s="86"/>
+      <c r="E8" s="86"/>
+      <c r="F8" s="86"/>
+      <c r="G8" s="86"/>
+      <c r="H8" s="86"/>
+      <c r="I8" s="86"/>
+      <c r="J8" s="86"/>
+      <c r="K8" s="86"/>
+      <c r="L8" s="86"/>
+      <c r="M8" s="86"/>
+      <c r="N8" s="86"/>
+      <c r="O8" s="86"/>
+      <c r="P8" s="86"/>
+      <c r="Q8" s="86"/>
+      <c r="R8" s="86"/>
+      <c r="S8" s="86"/>
+      <c r="T8" s="86"/>
+      <c r="U8" s="86"/>
+      <c r="V8" s="86"/>
+      <c r="W8" s="86"/>
+      <c r="X8" s="86"/>
+      <c r="Y8" s="86"/>
+      <c r="Z8" s="86"/>
+      <c r="AA8" s="86"/>
+      <c r="AB8" s="86"/>
+      <c r="AC8" s="86"/>
+      <c r="AD8" s="86"/>
+      <c r="AE8" s="86"/>
+      <c r="AF8" s="86"/>
+      <c r="AG8" s="86"/>
+      <c r="AH8" s="86"/>
+      <c r="AI8" s="86"/>
+      <c r="AJ8" s="86"/>
+      <c r="AK8" s="86"/>
+      <c r="AL8" s="86"/>
+      <c r="AM8" s="86"/>
+      <c r="AN8" s="86"/>
+      <c r="AO8" s="86"/>
+      <c r="AP8" s="86"/>
+      <c r="AQ8" s="76"/>
     </row>
     <row r="9" spans="1:43">
       <c r="A9" s="45" t="s">
         <v>30</v>
       </c>
       <c r="B9" s="31"/>
       <c r="C9" s="31"/>
       <c r="D9" s="32"/>
       <c r="E9" s="33"/>
       <c r="F9" s="33"/>
       <c r="G9" s="33"/>
       <c r="H9" s="34"/>
       <c r="I9" s="33"/>
       <c r="J9" s="34"/>
       <c r="K9" s="34"/>
       <c r="L9" s="34"/>
       <c r="M9" s="35"/>
       <c r="N9" s="5" t="s">
         <v>28</v>
       </c>
       <c r="O9" s="36">
         <v>1.4</v>
       </c>
       <c r="P9" s="36">
         <v>1.56</v>
@@ -10759,95 +10907,95 @@
         <v>0.13</v>
       </c>
       <c r="AK20" s="2">
         <v>0.14000000000000001</v>
       </c>
       <c r="AL20" s="2">
         <v>5.18</v>
       </c>
       <c r="AM20" s="2">
         <v>1.04</v>
       </c>
       <c r="AN20" s="2">
         <v>1.27</v>
       </c>
       <c r="AO20" s="2">
         <v>1.17</v>
       </c>
       <c r="AP20" s="2">
         <v>0.99</v>
       </c>
       <c r="AQ20" s="2">
         <v>0.78</v>
       </c>
     </row>
     <row r="21" spans="1:43">
-      <c r="A21" s="78" t="s">
+      <c r="A21" s="77" t="s">
         <v>26</v>
       </c>
-      <c r="B21" s="78"/>
-[...40 lines deleted...]
-      <c r="AQ21" s="78"/>
+      <c r="B21" s="77"/>
+      <c r="C21" s="77"/>
+      <c r="D21" s="77"/>
+      <c r="E21" s="77"/>
+      <c r="F21" s="77"/>
+      <c r="G21" s="77"/>
+      <c r="H21" s="77"/>
+      <c r="I21" s="77"/>
+      <c r="J21" s="77"/>
+      <c r="K21" s="77"/>
+      <c r="L21" s="77"/>
+      <c r="M21" s="77"/>
+      <c r="N21" s="77"/>
+      <c r="O21" s="77"/>
+      <c r="P21" s="77"/>
+      <c r="Q21" s="77"/>
+      <c r="R21" s="77"/>
+      <c r="S21" s="77"/>
+      <c r="T21" s="77"/>
+      <c r="U21" s="77"/>
+      <c r="V21" s="77"/>
+      <c r="W21" s="77"/>
+      <c r="X21" s="77"/>
+      <c r="Y21" s="77"/>
+      <c r="Z21" s="77"/>
+      <c r="AA21" s="77"/>
+      <c r="AB21" s="77"/>
+      <c r="AC21" s="77"/>
+      <c r="AD21" s="77"/>
+      <c r="AE21" s="77"/>
+      <c r="AF21" s="77"/>
+      <c r="AG21" s="77"/>
+      <c r="AH21" s="77"/>
+      <c r="AI21" s="77"/>
+      <c r="AJ21" s="77"/>
+      <c r="AK21" s="77"/>
+      <c r="AL21" s="77"/>
+      <c r="AM21" s="77"/>
+      <c r="AN21" s="77"/>
+      <c r="AO21" s="77"/>
+      <c r="AP21" s="77"/>
+      <c r="AQ21" s="77"/>
     </row>
     <row r="22" spans="1:43">
       <c r="A22" s="45" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="31"/>
       <c r="C22" s="31"/>
       <c r="D22" s="32"/>
       <c r="E22" s="33"/>
       <c r="F22" s="33"/>
       <c r="G22" s="33"/>
       <c r="H22" s="34"/>
       <c r="I22" s="33"/>
       <c r="J22" s="34"/>
       <c r="K22" s="34"/>
       <c r="L22" s="34"/>
       <c r="M22" s="35"/>
       <c r="N22" s="5" t="s">
         <v>28</v>
       </c>
       <c r="O22" s="36">
         <v>1.58</v>
       </c>
       <c r="P22" s="36">
         <v>1.76</v>
@@ -11448,95 +11596,95 @@
         <v>0.12</v>
       </c>
       <c r="AK27" s="2">
         <v>0.16</v>
       </c>
       <c r="AL27" s="2">
         <v>6.48</v>
       </c>
       <c r="AM27" s="2">
         <v>1.34</v>
       </c>
       <c r="AN27" s="2">
         <v>0.88</v>
       </c>
       <c r="AO27" s="2">
         <v>0.99</v>
       </c>
       <c r="AP27" s="2">
         <v>1.19</v>
       </c>
       <c r="AQ27" s="2">
         <v>1.1000000000000001</v>
       </c>
     </row>
     <row r="28" spans="1:43">
-      <c r="A28" s="77" t="s">
+      <c r="A28" s="76" t="s">
         <v>27</v>
       </c>
-      <c r="B28" s="77"/>
-[...40 lines deleted...]
-      <c r="AQ28" s="77"/>
+      <c r="B28" s="76"/>
+      <c r="C28" s="76"/>
+      <c r="D28" s="76"/>
+      <c r="E28" s="76"/>
+      <c r="F28" s="76"/>
+      <c r="G28" s="76"/>
+      <c r="H28" s="76"/>
+      <c r="I28" s="76"/>
+      <c r="J28" s="76"/>
+      <c r="K28" s="76"/>
+      <c r="L28" s="76"/>
+      <c r="M28" s="76"/>
+      <c r="N28" s="76"/>
+      <c r="O28" s="76"/>
+      <c r="P28" s="76"/>
+      <c r="Q28" s="76"/>
+      <c r="R28" s="76"/>
+      <c r="S28" s="76"/>
+      <c r="T28" s="76"/>
+      <c r="U28" s="76"/>
+      <c r="V28" s="76"/>
+      <c r="W28" s="76"/>
+      <c r="X28" s="76"/>
+      <c r="Y28" s="76"/>
+      <c r="Z28" s="76"/>
+      <c r="AA28" s="76"/>
+      <c r="AB28" s="76"/>
+      <c r="AC28" s="76"/>
+      <c r="AD28" s="76"/>
+      <c r="AE28" s="76"/>
+      <c r="AF28" s="76"/>
+      <c r="AG28" s="76"/>
+      <c r="AH28" s="76"/>
+      <c r="AI28" s="76"/>
+      <c r="AJ28" s="76"/>
+      <c r="AK28" s="76"/>
+      <c r="AL28" s="76"/>
+      <c r="AM28" s="76"/>
+      <c r="AN28" s="76"/>
+      <c r="AO28" s="76"/>
+      <c r="AP28" s="76"/>
+      <c r="AQ28" s="76"/>
     </row>
     <row r="29" spans="1:43">
       <c r="A29" s="45" t="s">
         <v>30</v>
       </c>
       <c r="B29" s="31"/>
       <c r="C29" s="31"/>
       <c r="D29" s="32"/>
       <c r="E29" s="33"/>
       <c r="F29" s="33"/>
       <c r="G29" s="33"/>
       <c r="H29" s="34"/>
       <c r="I29" s="33"/>
       <c r="J29" s="37"/>
       <c r="K29" s="34"/>
       <c r="L29" s="37"/>
       <c r="M29" s="35"/>
       <c r="N29" s="5" t="s">
         <v>28</v>
       </c>
       <c r="O29" s="36">
         <v>1.05</v>
       </c>
       <c r="P29" s="36">
         <v>1.19</v>
@@ -12797,3070 +12945,3197 @@
       <c r="AQ40" s="3">
         <v>0.52</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A4:AQ4"/>
     <mergeCell ref="A8:AQ8"/>
     <mergeCell ref="A21:AQ21"/>
     <mergeCell ref="A28:AQ28"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="Z6:AK6"/>
     <mergeCell ref="AL6:AQ6"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A4:AY44"/>
+  <dimension ref="A1:AY46"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="T1" workbookViewId="0">
-      <selection activeCell="AH23" sqref="AH23"/>
+    <sheetView topLeftCell="S13" workbookViewId="0">
+      <selection activeCell="AE38" sqref="AE38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="26.5703125" style="4" customWidth="1"/>
     <col min="2" max="3" width="0" style="4" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="8.42578125" style="4" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="0" style="4" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="8.28515625" style="4" hidden="1" customWidth="1"/>
     <col min="7" max="13" width="0" style="4" hidden="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
-    <row r="4" spans="1:51" ht="14.45" customHeight="1">
-[...14 lines deleted...]
-      <c r="O4" s="76" t="s">
+    <row r="1" spans="1:51" ht="12" customHeight="1"/>
+    <row r="2" spans="1:51" ht="12" customHeight="1"/>
+    <row r="3" spans="1:51" ht="12" customHeight="1"/>
+    <row r="4" spans="1:51" ht="12" customHeight="1"/>
+    <row r="5" spans="1:51" ht="12" customHeight="1"/>
+    <row r="6" spans="1:51" ht="12" customHeight="1">
+      <c r="A6" s="68"/>
+      <c r="B6" s="68"/>
+      <c r="C6" s="68"/>
+      <c r="D6" s="68"/>
+      <c r="E6" s="68"/>
+      <c r="F6" s="68"/>
+      <c r="G6" s="68"/>
+      <c r="H6" s="68"/>
+      <c r="I6" s="68"/>
+      <c r="J6" s="68"/>
+      <c r="K6" s="68"/>
+      <c r="L6" s="68"/>
+      <c r="M6" s="68"/>
+      <c r="N6" s="68"/>
+      <c r="S6" s="68"/>
+      <c r="T6" s="75" t="s">
         <v>33</v>
       </c>
-      <c r="P4" s="76"/>
-[...32 lines deleted...]
-      <c r="AO5" s="94" t="s">
+      <c r="U6" s="75"/>
+      <c r="V6" s="75"/>
+      <c r="W6" s="75"/>
+      <c r="X6" s="75"/>
+      <c r="Y6" s="75"/>
+      <c r="Z6" s="75"/>
+      <c r="AA6" s="75"/>
+      <c r="AB6" s="75"/>
+      <c r="AC6" s="75"/>
+      <c r="AD6" s="75"/>
+      <c r="AE6" s="75"/>
+      <c r="AF6" s="75"/>
+      <c r="AG6" s="75"/>
+      <c r="AH6" s="75"/>
+      <c r="AI6" s="75"/>
+      <c r="AJ6" s="75"/>
+      <c r="AK6" s="75"/>
+      <c r="AL6" s="75"/>
+      <c r="AM6" s="75"/>
+      <c r="AN6" s="75"/>
+      <c r="AO6" s="75"/>
+      <c r="AP6" s="75"/>
+      <c r="AQ6" s="75"/>
+    </row>
+    <row r="7" spans="1:51" ht="12" customHeight="1">
+      <c r="AC7" s="92"/>
+      <c r="AD7" s="93"/>
+      <c r="AE7" s="92"/>
+      <c r="AO7" s="92" t="s">
         <v>18</v>
       </c>
-      <c r="AP5" s="95"/>
-[...4 lines deleted...]
-      <c r="B6" s="81">
+      <c r="AP7" s="93"/>
+      <c r="AQ7" s="92"/>
+    </row>
+    <row r="8" spans="1:51" ht="12" customHeight="1">
+      <c r="A8" s="78"/>
+      <c r="B8" s="80">
         <v>2021</v>
       </c>
-      <c r="C6" s="82"/>
-[...10 lines deleted...]
-      <c r="N6" s="82">
+      <c r="C8" s="81"/>
+      <c r="D8" s="81"/>
+      <c r="E8" s="81"/>
+      <c r="F8" s="81"/>
+      <c r="G8" s="81"/>
+      <c r="H8" s="81"/>
+      <c r="I8" s="81"/>
+      <c r="J8" s="81"/>
+      <c r="K8" s="81"/>
+      <c r="L8" s="81"/>
+      <c r="M8" s="81"/>
+      <c r="N8" s="81">
         <v>2024</v>
       </c>
-      <c r="O6" s="82"/>
-[...4 lines deleted...]
-      <c r="T6" s="86">
+      <c r="O8" s="81"/>
+      <c r="P8" s="81"/>
+      <c r="Q8" s="81"/>
+      <c r="R8" s="81"/>
+      <c r="S8" s="81"/>
+      <c r="T8" s="85">
         <v>2025</v>
       </c>
-      <c r="U6" s="86"/>
-[...10 lines deleted...]
-      <c r="AF6" s="86">
+      <c r="U8" s="85"/>
+      <c r="V8" s="85"/>
+      <c r="W8" s="85"/>
+      <c r="X8" s="85"/>
+      <c r="Y8" s="85"/>
+      <c r="Z8" s="85"/>
+      <c r="AA8" s="85"/>
+      <c r="AB8" s="85"/>
+      <c r="AC8" s="85"/>
+      <c r="AD8" s="85"/>
+      <c r="AE8" s="80"/>
+      <c r="AF8" s="85">
         <v>2026</v>
       </c>
-      <c r="AG6" s="86"/>
-[...13 lines deleted...]
-      <c r="B7" s="26" t="s">
+      <c r="AG8" s="85"/>
+      <c r="AH8" s="85"/>
+      <c r="AI8" s="85"/>
+      <c r="AJ8" s="85"/>
+      <c r="AK8" s="85"/>
+      <c r="AL8" s="85"/>
+      <c r="AM8" s="85"/>
+      <c r="AN8" s="85"/>
+      <c r="AO8" s="85"/>
+      <c r="AP8" s="85"/>
+      <c r="AQ8" s="80"/>
+    </row>
+    <row r="9" spans="1:51" ht="18" customHeight="1">
+      <c r="A9" s="79"/>
+      <c r="B9" s="26" t="s">
         <v>5</v>
       </c>
-      <c r="C7" s="26" t="s">
+      <c r="C9" s="26" t="s">
         <v>15</v>
       </c>
-      <c r="D7" s="27" t="s">
+      <c r="D9" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="E7" s="27" t="s">
+      <c r="E9" s="27" t="s">
         <v>17</v>
       </c>
-      <c r="F7" s="27" t="s">
+      <c r="F9" s="27" t="s">
         <v>10</v>
       </c>
-      <c r="G7" s="27" t="s">
+      <c r="G9" s="27" t="s">
         <v>11</v>
       </c>
-      <c r="H7" s="27" t="s">
+      <c r="H9" s="27" t="s">
         <v>12</v>
       </c>
-      <c r="I7" s="28" t="s">
+      <c r="I9" s="28" t="s">
         <v>13</v>
       </c>
-      <c r="J7" s="28" t="s">
+      <c r="J9" s="28" t="s">
         <v>14</v>
       </c>
-      <c r="K7" s="28" t="s">
+      <c r="K9" s="28" t="s">
         <v>21</v>
       </c>
-      <c r="L7" s="28" t="s">
+      <c r="L9" s="28" t="s">
         <v>22</v>
       </c>
-      <c r="M7" s="29" t="s">
+      <c r="M9" s="29" t="s">
         <v>24</v>
       </c>
-      <c r="N7" s="50" t="s">
-[...2 lines deleted...]
-      <c r="O7" s="30" t="s">
+      <c r="N9" s="50" t="s">
+        <v>2</v>
+      </c>
+      <c r="O9" s="30" t="s">
         <v>3</v>
       </c>
-      <c r="P7" s="50" t="s">
+      <c r="P9" s="50" t="s">
         <v>4</v>
       </c>
-      <c r="Q7" s="30" t="s">
+      <c r="Q9" s="30" t="s">
         <v>19</v>
       </c>
-      <c r="R7" s="30" t="s">
+      <c r="R9" s="30" t="s">
         <v>20</v>
       </c>
-      <c r="S7" s="30" t="s">
+      <c r="S9" s="30" t="s">
         <v>23</v>
       </c>
-      <c r="T7" s="9" t="s">
+      <c r="T9" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="U7" s="9" t="s">
+      <c r="U9" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="V7" s="8" t="s">
+      <c r="V9" s="8" t="s">
         <v>7</v>
       </c>
-      <c r="W7" s="9" t="s">
+      <c r="W9" s="9" t="s">
         <v>8</v>
       </c>
-      <c r="X7" s="9" t="s">
+      <c r="X9" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="Y7" s="8" t="s">
-[...5 lines deleted...]
-      <c r="AA7" s="9" t="s">
+      <c r="Y9" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="Z9" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="AA9" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="AB7" s="8" t="s">
+      <c r="AB9" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="AC7" s="9" t="s">
+      <c r="AC9" s="9" t="s">
         <v>19</v>
       </c>
-      <c r="AD7" s="9" t="s">
+      <c r="AD9" s="9" t="s">
         <v>20</v>
       </c>
-      <c r="AE7" s="9" t="s">
+      <c r="AE9" s="9" t="s">
         <v>23</v>
       </c>
-      <c r="AF7" s="9" t="s">
+      <c r="AF9" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="AG7" s="73" t="s">
+      <c r="AG9" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="AH7" s="8" t="s">
+      <c r="AH9" s="8" t="s">
         <v>7</v>
       </c>
-      <c r="AI7" s="9" t="s">
+      <c r="AI9" s="9" t="s">
         <v>8</v>
       </c>
-      <c r="AJ7" s="9" t="s">
+      <c r="AJ9" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="AK7" s="8" t="s">
-[...5 lines deleted...]
-      <c r="AM7" s="9" t="s">
+      <c r="AK9" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="AL9" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="AM9" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="AN7" s="8" t="s">
+      <c r="AN9" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="AO7" s="9" t="s">
+      <c r="AO9" s="9" t="s">
         <v>19</v>
       </c>
-      <c r="AP7" s="9" t="s">
+      <c r="AP9" s="9" t="s">
         <v>20</v>
       </c>
-      <c r="AQ7" s="9" t="s">
+      <c r="AQ9" s="9" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="8" spans="1:51" ht="14.45" customHeight="1">
-      <c r="A8" s="89" t="s">
+    <row r="10" spans="1:51" ht="12" customHeight="1">
+      <c r="A10" s="72"/>
+      <c r="B10" s="72"/>
+      <c r="C10" s="72"/>
+      <c r="D10" s="72"/>
+      <c r="E10" s="72"/>
+      <c r="F10" s="72"/>
+      <c r="G10" s="72"/>
+      <c r="H10" s="72"/>
+      <c r="I10" s="72"/>
+      <c r="J10" s="72"/>
+      <c r="K10" s="72"/>
+      <c r="L10" s="72"/>
+      <c r="M10" s="72"/>
+      <c r="N10" s="72"/>
+      <c r="O10" s="72"/>
+      <c r="P10" s="72"/>
+      <c r="Q10" s="72"/>
+      <c r="R10" s="72"/>
+      <c r="S10" s="72"/>
+      <c r="T10" s="88" t="s">
         <v>9</v>
       </c>
-      <c r="B8" s="89"/>
-[...41 lines deleted...]
-      <c r="A9" s="53" t="s">
+      <c r="U10" s="88"/>
+      <c r="V10" s="88"/>
+      <c r="W10" s="88"/>
+      <c r="X10" s="88"/>
+      <c r="Y10" s="88"/>
+      <c r="Z10" s="88"/>
+      <c r="AA10" s="88"/>
+      <c r="AB10" s="88"/>
+      <c r="AC10" s="88"/>
+      <c r="AD10" s="88"/>
+      <c r="AE10" s="88"/>
+      <c r="AF10" s="88"/>
+      <c r="AG10" s="88"/>
+      <c r="AH10" s="72"/>
+      <c r="AI10" s="72"/>
+      <c r="AJ10" s="72"/>
+      <c r="AK10" s="72"/>
+      <c r="AL10" s="72"/>
+      <c r="AM10" s="72"/>
+      <c r="AN10" s="72"/>
+      <c r="AO10" s="72"/>
+      <c r="AP10" s="72"/>
+      <c r="AQ10" s="72"/>
+      <c r="AR10" s="69"/>
+      <c r="AS10" s="69"/>
+      <c r="AT10" s="69"/>
+      <c r="AU10" s="69"/>
+      <c r="AV10" s="69"/>
+      <c r="AW10" s="69"/>
+      <c r="AX10" s="69"/>
+      <c r="AY10" s="69"/>
+    </row>
+    <row r="11" spans="1:51" ht="12" customHeight="1">
+      <c r="A11" s="52" t="s">
         <v>30</v>
       </c>
-      <c r="B9" s="54"/>
-[...11 lines deleted...]
-      <c r="N9" s="55">
+      <c r="B11" s="53"/>
+      <c r="C11" s="53"/>
+      <c r="D11" s="53"/>
+      <c r="E11" s="53"/>
+      <c r="F11" s="53"/>
+      <c r="G11" s="53"/>
+      <c r="H11" s="53"/>
+      <c r="I11" s="53"/>
+      <c r="J11" s="53"/>
+      <c r="K11" s="53"/>
+      <c r="L11" s="53"/>
+      <c r="M11" s="53"/>
+      <c r="N11" s="54">
         <v>0.45</v>
-      </c>
-[...152 lines deleted...]
-        <v>0.64</v>
       </c>
       <c r="O11" s="2">
         <v>0.35</v>
       </c>
-      <c r="P11" s="55">
-        <v>0.31</v>
+      <c r="P11" s="54">
+        <v>0.35</v>
       </c>
       <c r="Q11" s="2">
-        <v>0.49</v>
+        <v>0.36</v>
       </c>
       <c r="R11" s="2">
-        <v>0.51</v>
+        <v>0.28999999999999998</v>
       </c>
       <c r="S11" s="2">
+        <v>0.34</v>
+      </c>
+      <c r="T11" s="2">
+        <v>3.08</v>
+      </c>
+      <c r="U11" s="2">
+        <v>1.31</v>
+      </c>
+      <c r="V11" s="2">
+        <v>1.1200000000000001</v>
+      </c>
+      <c r="W11" s="2">
         <v>0.78</v>
       </c>
-      <c r="T11" s="2">
-[...10 lines deleted...]
-      </c>
       <c r="X11" s="2">
-        <v>1.05</v>
+        <v>0.59</v>
       </c>
       <c r="Y11" s="2">
-        <v>0.92</v>
+        <v>0.46</v>
       </c>
       <c r="Z11" s="2">
-        <v>0.88</v>
+        <v>0.5</v>
       </c>
       <c r="AA11" s="2">
-        <v>0.48</v>
+        <v>0.32</v>
       </c>
       <c r="AB11" s="2">
-        <v>0.57999999999999996</v>
+        <v>0.36</v>
       </c>
       <c r="AC11" s="2">
-        <v>0.59</v>
+        <v>0.42</v>
       </c>
       <c r="AD11" s="2">
         <v>0.28000000000000003</v>
       </c>
       <c r="AE11" s="2">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="AF11" s="2">
+        <v>3.6</v>
+      </c>
+      <c r="AG11" s="2">
+        <v>1.1599999999999999</v>
+      </c>
+      <c r="AH11" s="2">
+        <v>0.9</v>
+      </c>
+    </row>
+    <row r="12" spans="1:51" ht="12" customHeight="1">
+      <c r="A12" s="18" t="s">
+        <v>34</v>
+      </c>
+      <c r="B12" s="55"/>
+      <c r="C12" s="55"/>
+      <c r="D12" s="56"/>
+      <c r="E12" s="56"/>
+      <c r="F12" s="56"/>
+      <c r="G12" s="56"/>
+      <c r="H12" s="57"/>
+      <c r="I12" s="56"/>
+      <c r="J12" s="58"/>
+      <c r="K12" s="57"/>
+      <c r="L12" s="57"/>
+      <c r="M12" s="57"/>
+      <c r="N12" s="54">
+        <v>0.41</v>
+      </c>
+      <c r="O12" s="2">
+        <v>0.36</v>
+      </c>
+      <c r="P12" s="54">
+        <v>0.35</v>
+      </c>
+      <c r="Q12" s="2">
+        <v>0.34</v>
+      </c>
+      <c r="R12" s="2">
+        <v>0.3</v>
+      </c>
+      <c r="S12" s="2">
+        <v>0.38</v>
+      </c>
+      <c r="T12" s="2">
+        <v>3.25</v>
+      </c>
+      <c r="U12" s="2">
+        <v>1.43</v>
+      </c>
+      <c r="V12" s="2">
+        <v>1.17</v>
+      </c>
+      <c r="W12" s="2">
+        <v>0.85</v>
+      </c>
+      <c r="X12" s="2">
+        <v>0.61</v>
+      </c>
+      <c r="Y12" s="2">
+        <v>0.41</v>
+      </c>
+      <c r="Z12" s="2">
+        <v>0.5</v>
+      </c>
+      <c r="AA12" s="2">
+        <v>0.32</v>
+      </c>
+      <c r="AB12" s="2">
+        <v>0.32</v>
+      </c>
+      <c r="AC12" s="2">
+        <v>0.41</v>
+      </c>
+      <c r="AD12" s="2">
+        <v>0.28999999999999998</v>
+      </c>
+      <c r="AE12" s="2">
+        <v>0.3</v>
+      </c>
+      <c r="AF12" s="2">
+        <v>3.8</v>
+      </c>
+      <c r="AG12" s="2">
+        <v>1.07</v>
+      </c>
+      <c r="AH12" s="2">
+        <v>0.81</v>
+      </c>
+    </row>
+    <row r="13" spans="1:51" ht="12" customHeight="1">
+      <c r="A13" s="18" t="s">
+        <v>36</v>
+      </c>
+      <c r="B13" s="55"/>
+      <c r="C13" s="55"/>
+      <c r="D13" s="56"/>
+      <c r="E13" s="56"/>
+      <c r="F13" s="56"/>
+      <c r="G13" s="56"/>
+      <c r="H13" s="57"/>
+      <c r="I13" s="56"/>
+      <c r="J13" s="58"/>
+      <c r="K13" s="57"/>
+      <c r="L13" s="57"/>
+      <c r="M13" s="57"/>
+      <c r="N13" s="54">
+        <v>0.64</v>
+      </c>
+      <c r="O13" s="2">
+        <v>0.35</v>
+      </c>
+      <c r="P13" s="54">
+        <v>0.31</v>
+      </c>
+      <c r="Q13" s="2">
+        <v>0.49</v>
+      </c>
+      <c r="R13" s="2">
+        <v>0.51</v>
+      </c>
+      <c r="S13" s="2">
+        <v>0.78</v>
+      </c>
+      <c r="T13" s="2">
+        <v>4.43</v>
+      </c>
+      <c r="U13" s="2">
+        <v>1.96</v>
+      </c>
+      <c r="V13" s="2">
+        <v>1.84</v>
+      </c>
+      <c r="W13" s="2">
+        <v>1.02</v>
+      </c>
+      <c r="X13" s="2">
+        <v>1.05</v>
+      </c>
+      <c r="Y13" s="2">
+        <v>0.92</v>
+      </c>
+      <c r="Z13" s="2">
+        <v>0.88</v>
+      </c>
+      <c r="AA13" s="2">
+        <v>0.48</v>
+      </c>
+      <c r="AB13" s="2">
+        <v>0.57999999999999996</v>
+      </c>
+      <c r="AC13" s="2">
+        <v>0.59</v>
+      </c>
+      <c r="AD13" s="2">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="AE13" s="2">
         <v>0.43</v>
       </c>
-      <c r="AF11" s="2">
+      <c r="AF13" s="2">
         <v>5.67</v>
       </c>
-      <c r="AG11" s="2">
+      <c r="AG13" s="2">
         <v>1.73</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="60" t="s">
+      <c r="AH13" s="2">
+        <v>1.86</v>
+      </c>
+    </row>
+    <row r="14" spans="1:51" ht="12" customHeight="1">
+      <c r="A14" s="59" t="s">
         <v>42</v>
       </c>
-      <c r="B12" s="56"/>
-[...11 lines deleted...]
-      <c r="N12" s="55">
+      <c r="B14" s="55"/>
+      <c r="C14" s="55"/>
+      <c r="D14" s="56"/>
+      <c r="E14" s="56"/>
+      <c r="F14" s="56"/>
+      <c r="G14" s="56"/>
+      <c r="H14" s="57"/>
+      <c r="I14" s="56"/>
+      <c r="J14" s="58"/>
+      <c r="K14" s="57"/>
+      <c r="L14" s="57"/>
+      <c r="M14" s="57"/>
+      <c r="N14" s="54">
         <v>0.64</v>
       </c>
-      <c r="O12" s="2">
+      <c r="O14" s="2">
         <v>0.4</v>
       </c>
-      <c r="P12" s="55">
+      <c r="P14" s="54">
         <v>0.28000000000000003</v>
       </c>
-      <c r="Q12" s="2">
+      <c r="Q14" s="2">
         <v>0.47</v>
       </c>
-      <c r="R12" s="2">
+      <c r="R14" s="2">
         <v>0.23</v>
       </c>
-      <c r="S12" s="2">
+      <c r="S14" s="2">
         <v>0.41</v>
       </c>
-      <c r="T12" s="2">
+      <c r="T14" s="2">
         <v>2.77</v>
       </c>
-      <c r="U12" s="2">
+      <c r="U14" s="2">
         <v>1.45</v>
       </c>
-      <c r="V12" s="2">
+      <c r="V14" s="2">
         <v>1.1000000000000001</v>
       </c>
-      <c r="W12" s="2">
+      <c r="W14" s="2">
         <v>0.88</v>
       </c>
-      <c r="X12" s="2">
+      <c r="X14" s="2">
         <v>0.56999999999999995</v>
       </c>
-      <c r="Y12" s="2">
+      <c r="Y14" s="2">
         <v>0.65</v>
       </c>
-      <c r="Z12" s="2">
+      <c r="Z14" s="2">
         <v>0.53</v>
       </c>
-      <c r="AA12" s="2">
+      <c r="AA14" s="2">
         <v>0.38</v>
-      </c>
-[...152 lines deleted...]
-        <v>0.31</v>
       </c>
       <c r="AB14" s="2">
         <v>0.41</v>
       </c>
       <c r="AC14" s="2">
-        <v>0.31</v>
+        <v>0.45</v>
       </c>
       <c r="AD14" s="2">
-        <v>0.35</v>
+        <v>0.43</v>
       </c>
       <c r="AE14" s="2">
+        <v>0.23</v>
+      </c>
+      <c r="AF14" s="2">
+        <v>4.95</v>
+      </c>
+      <c r="AG14" s="2">
+        <v>2.0299999999999998</v>
+      </c>
+      <c r="AH14" s="2">
+        <v>0.89</v>
+      </c>
+    </row>
+    <row r="15" spans="1:51" ht="12" customHeight="1">
+      <c r="A15" s="59" t="s">
+        <v>44</v>
+      </c>
+      <c r="B15" s="55"/>
+      <c r="C15" s="55"/>
+      <c r="D15" s="56"/>
+      <c r="E15" s="56"/>
+      <c r="F15" s="56"/>
+      <c r="G15" s="56"/>
+      <c r="H15" s="57"/>
+      <c r="I15" s="56"/>
+      <c r="J15" s="58"/>
+      <c r="K15" s="57"/>
+      <c r="L15" s="57"/>
+      <c r="M15" s="57"/>
+      <c r="N15" s="54">
+        <v>0.15</v>
+      </c>
+      <c r="O15" s="2">
+        <v>0.38</v>
+      </c>
+      <c r="P15" s="54">
+        <v>0.19</v>
+      </c>
+      <c r="Q15" s="2">
+        <v>0.34</v>
+      </c>
+      <c r="R15" s="2">
         <v>0.25</v>
       </c>
-      <c r="AF14" s="2">
-[...36 lines deleted...]
-      </c>
       <c r="S15" s="2">
-        <v>7.0000000000000007E-2</v>
+        <v>0.11</v>
       </c>
       <c r="T15" s="2">
-        <v>1.7</v>
-[...2 lines deleted...]
-        <v>0.89</v>
+        <v>2.37</v>
+      </c>
+      <c r="U15" s="2" t="s">
+        <v>31</v>
       </c>
       <c r="V15" s="2">
-        <v>0.87</v>
+        <v>0.93</v>
       </c>
       <c r="W15" s="2">
-        <v>0.66</v>
+        <v>0.61</v>
       </c>
       <c r="X15" s="2">
         <v>0.35</v>
       </c>
       <c r="Y15" s="2">
+        <v>0.41</v>
+      </c>
+      <c r="Z15" s="2">
+        <v>0.74</v>
+      </c>
+      <c r="AA15" s="2">
+        <v>0.26</v>
+      </c>
+      <c r="AB15" s="2">
+        <v>0.31</v>
+      </c>
+      <c r="AC15" s="2">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="AD15" s="2">
+        <v>0.16</v>
+      </c>
+      <c r="AE15" s="2">
+        <v>0.17</v>
+      </c>
+      <c r="AF15" s="2">
+        <v>2.08</v>
+      </c>
+      <c r="AG15" s="2">
+        <v>0.73</v>
+      </c>
+      <c r="AH15" s="2">
+        <v>0.95</v>
+      </c>
+    </row>
+    <row r="16" spans="1:51" ht="12" customHeight="1">
+      <c r="A16" s="59" t="s">
+        <v>55</v>
+      </c>
+      <c r="B16" s="55"/>
+      <c r="C16" s="55"/>
+      <c r="D16" s="56"/>
+      <c r="E16" s="56"/>
+      <c r="F16" s="56"/>
+      <c r="G16" s="56"/>
+      <c r="H16" s="57"/>
+      <c r="I16" s="56"/>
+      <c r="J16" s="58"/>
+      <c r="K16" s="57"/>
+      <c r="L16" s="57"/>
+      <c r="M16" s="57"/>
+      <c r="N16" s="54">
+        <v>0.74</v>
+      </c>
+      <c r="O16" s="2">
+        <v>0.42</v>
+      </c>
+      <c r="P16" s="54">
+        <v>0.53</v>
+      </c>
+      <c r="Q16" s="2">
+        <v>0.44</v>
+      </c>
+      <c r="R16" s="2">
+        <v>0.31</v>
+      </c>
+      <c r="S16" s="2">
+        <v>0.25</v>
+      </c>
+      <c r="T16" s="2">
+        <v>4.6100000000000003</v>
+      </c>
+      <c r="U16" s="2">
+        <v>1.89</v>
+      </c>
+      <c r="V16" s="2">
+        <v>1.31</v>
+      </c>
+      <c r="W16" s="2">
+        <v>0.62</v>
+      </c>
+      <c r="X16" s="2">
+        <v>0.53</v>
+      </c>
+      <c r="Y16" s="2">
+        <v>0.34</v>
+      </c>
+      <c r="Z16" s="2">
+        <v>0.47</v>
+      </c>
+      <c r="AA16" s="2">
+        <v>0.31</v>
+      </c>
+      <c r="AB16" s="2">
+        <v>0.41</v>
+      </c>
+      <c r="AC16" s="2">
+        <v>0.31</v>
+      </c>
+      <c r="AD16" s="2">
+        <v>0.35</v>
+      </c>
+      <c r="AE16" s="2">
+        <v>0.25</v>
+      </c>
+      <c r="AF16" s="2">
+        <v>2.04</v>
+      </c>
+      <c r="AG16" s="2">
+        <v>1.18</v>
+      </c>
+      <c r="AH16" s="2">
+        <v>1.26</v>
+      </c>
+    </row>
+    <row r="17" spans="1:51" ht="12" customHeight="1">
+      <c r="A17" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="B17" s="55"/>
+      <c r="C17" s="55"/>
+      <c r="D17" s="56"/>
+      <c r="E17" s="56"/>
+      <c r="F17" s="56"/>
+      <c r="G17" s="56"/>
+      <c r="H17" s="57"/>
+      <c r="I17" s="56"/>
+      <c r="J17" s="58"/>
+      <c r="K17" s="57"/>
+      <c r="L17" s="57"/>
+      <c r="M17" s="57"/>
+      <c r="N17" s="54">
+        <v>0.24</v>
+      </c>
+      <c r="O17" s="2">
+        <v>0.1</v>
+      </c>
+      <c r="P17" s="54">
+        <v>0.09</v>
+      </c>
+      <c r="Q17" s="2">
+        <v>0.5</v>
+      </c>
+      <c r="R17" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="S17" s="2">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="T17" s="2">
+        <v>1.7</v>
+      </c>
+      <c r="U17" s="2">
+        <v>0.89</v>
+      </c>
+      <c r="V17" s="2">
+        <v>0.87</v>
+      </c>
+      <c r="W17" s="2">
+        <v>0.66</v>
+      </c>
+      <c r="X17" s="2">
+        <v>0.35</v>
+      </c>
+      <c r="Y17" s="2">
         <v>0.14000000000000001</v>
       </c>
-      <c r="Z15" s="2">
+      <c r="Z17" s="2">
         <v>0.12</v>
       </c>
-      <c r="AA15" s="2">
+      <c r="AA17" s="2">
         <v>0.11</v>
       </c>
-      <c r="AB15" s="2">
+      <c r="AB17" s="2">
         <v>0.28999999999999998</v>
       </c>
-      <c r="AC15" s="2">
+      <c r="AC17" s="2">
         <v>0.34</v>
       </c>
-      <c r="AD15" s="2">
+      <c r="AD17" s="2">
         <v>0.31</v>
       </c>
-      <c r="AE15" s="2">
+      <c r="AE17" s="2">
         <v>0.14000000000000001</v>
       </c>
-      <c r="AF15" s="12" t="s">
-[...2 lines deleted...]
-      <c r="AG15" s="2">
+      <c r="AF17" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="AG17" s="2">
         <v>0.92</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="10" t="s">
+      <c r="AH17" s="2">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="18" spans="1:51" ht="12" customHeight="1">
+      <c r="A18" s="10" t="s">
         <v>48</v>
       </c>
-      <c r="B16" s="56"/>
-[...20 lines deleted...]
-      <c r="Q16" s="2">
+      <c r="B18" s="55"/>
+      <c r="C18" s="55"/>
+      <c r="D18" s="56"/>
+      <c r="E18" s="56"/>
+      <c r="F18" s="56"/>
+      <c r="G18" s="56"/>
+      <c r="H18" s="57"/>
+      <c r="I18" s="56"/>
+      <c r="J18" s="58"/>
+      <c r="K18" s="57"/>
+      <c r="L18" s="57"/>
+      <c r="M18" s="57"/>
+      <c r="N18" s="65" t="s">
+        <v>31</v>
+      </c>
+      <c r="O18" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="P18" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q18" s="2">
         <v>0.13</v>
       </c>
-      <c r="R16" s="2">
+      <c r="R18" s="2">
         <v>0.12</v>
       </c>
-      <c r="S16" s="2">
+      <c r="S18" s="2">
         <v>0.11</v>
       </c>
-      <c r="T16" s="2" t="s">
-[...5 lines deleted...]
-      <c r="V16" s="2">
+      <c r="T18" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="U18" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="V18" s="2">
         <v>1.33</v>
       </c>
-      <c r="W16" s="2">
+      <c r="W18" s="2">
         <v>0.33</v>
       </c>
-      <c r="X16" s="2">
+      <c r="X18" s="2">
         <v>0.79</v>
       </c>
-      <c r="Y16" s="2">
+      <c r="Y18" s="2">
         <v>0.66</v>
       </c>
-      <c r="Z16" s="2">
+      <c r="Z18" s="2">
         <v>0.19</v>
       </c>
-      <c r="AA16" s="2">
+      <c r="AA18" s="2">
         <v>0.33</v>
       </c>
-      <c r="AB16" s="2">
+      <c r="AB18" s="2">
         <v>0.15</v>
       </c>
-      <c r="AC16" s="2">
+      <c r="AC18" s="2">
         <v>0.39</v>
       </c>
-      <c r="AD16" s="2">
+      <c r="AD18" s="2">
         <v>0.24</v>
       </c>
-      <c r="AE16" s="12" t="s">
-[...2 lines deleted...]
-      <c r="AF16" s="2">
+      <c r="AE18" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="AF18" s="2">
         <v>3.86</v>
       </c>
-      <c r="AG16" s="2" t="s">
-[...4 lines deleted...]
-      <c r="A17" s="60" t="s">
+      <c r="AG18" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="AH18" s="2">
+        <v>0.89</v>
+      </c>
+    </row>
+    <row r="19" spans="1:51" ht="12" customHeight="1">
+      <c r="A19" s="59" t="s">
         <v>56</v>
       </c>
-      <c r="B17" s="56"/>
-[...17 lines deleted...]
-      <c r="P17" s="55">
+      <c r="B19" s="55"/>
+      <c r="C19" s="55"/>
+      <c r="D19" s="56"/>
+      <c r="E19" s="56"/>
+      <c r="F19" s="56"/>
+      <c r="G19" s="56"/>
+      <c r="H19" s="57"/>
+      <c r="I19" s="56"/>
+      <c r="J19" s="58"/>
+      <c r="K19" s="57"/>
+      <c r="L19" s="57"/>
+      <c r="M19" s="57"/>
+      <c r="N19" s="65" t="s">
+        <v>31</v>
+      </c>
+      <c r="O19" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="P19" s="54">
         <v>0.38</v>
       </c>
-      <c r="Q17" s="2">
+      <c r="Q19" s="2">
         <v>0.52</v>
       </c>
-      <c r="R17" s="2" t="s">
-[...5 lines deleted...]
-      <c r="T17" s="2">
+      <c r="R19" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="S19" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="T19" s="2">
         <v>1.82</v>
       </c>
-      <c r="U17" s="2" t="s">
-[...2 lines deleted...]
-      <c r="V17" s="2">
+      <c r="U19" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="V19" s="2">
         <v>0.62</v>
       </c>
-      <c r="W17" s="12" t="s">
-[...5 lines deleted...]
-      <c r="Y17" s="2">
+      <c r="W19" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="X19" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="Y19" s="2">
         <v>0.31</v>
       </c>
-      <c r="Z17" s="2">
+      <c r="Z19" s="2">
         <v>0.26</v>
       </c>
-      <c r="AA17" s="12" t="s">
-[...2 lines deleted...]
-      <c r="AB17" s="2">
+      <c r="AA19" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="AB19" s="2">
         <v>0.41</v>
       </c>
-      <c r="AC17" s="2">
+      <c r="AC19" s="2">
         <v>0.55000000000000004</v>
       </c>
-      <c r="AD17" s="12" t="s">
-[...13 lines deleted...]
-      <c r="A18" s="60" t="s">
+      <c r="AD19" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="AE19" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="AF19" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="AG19" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="AH19" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="20" spans="1:51" ht="12" customHeight="1">
+      <c r="A20" s="59" t="s">
         <v>57</v>
       </c>
-      <c r="B18" s="56"/>
-[...11 lines deleted...]
-      <c r="N18" s="55">
+      <c r="B20" s="55"/>
+      <c r="C20" s="55"/>
+      <c r="D20" s="56"/>
+      <c r="E20" s="56"/>
+      <c r="F20" s="56"/>
+      <c r="G20" s="56"/>
+      <c r="H20" s="57"/>
+      <c r="I20" s="56"/>
+      <c r="J20" s="58"/>
+      <c r="K20" s="57"/>
+      <c r="L20" s="57"/>
+      <c r="M20" s="57"/>
+      <c r="N20" s="54">
         <v>0.15</v>
       </c>
-      <c r="O18" s="2">
+      <c r="O20" s="2">
         <v>0.13</v>
       </c>
-      <c r="P18" s="55">
+      <c r="P20" s="54">
         <v>0.12</v>
       </c>
-      <c r="Q18" s="2">
+      <c r="Q20" s="2">
         <v>0.31</v>
       </c>
-      <c r="R18" s="2">
+      <c r="R20" s="2">
         <v>0.47</v>
       </c>
-      <c r="S18" s="2">
+      <c r="S20" s="2">
         <v>0.09</v>
       </c>
-      <c r="T18" s="2">
+      <c r="T20" s="2">
         <v>1.05</v>
       </c>
-      <c r="U18" s="2">
+      <c r="U20" s="2">
         <v>0.54</v>
       </c>
-      <c r="V18" s="12" t="s">
-[...2 lines deleted...]
-      <c r="W18" s="2">
+      <c r="V20" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="W20" s="2">
         <v>0.54</v>
       </c>
-      <c r="X18" s="2">
+      <c r="X20" s="2">
         <v>0.64</v>
       </c>
-      <c r="Y18" s="2">
+      <c r="Y20" s="2">
         <v>0.54</v>
       </c>
-      <c r="Z18" s="2">
+      <c r="Z20" s="2">
         <v>0.15</v>
       </c>
-      <c r="AA18" s="2">
+      <c r="AA20" s="2">
         <v>0.4</v>
       </c>
-      <c r="AB18" s="2">
+      <c r="AB20" s="2">
         <v>0.12</v>
       </c>
-      <c r="AC18" s="2">
+      <c r="AC20" s="2">
         <v>0.96</v>
       </c>
-      <c r="AD18" s="2">
+      <c r="AD20" s="2">
         <v>0.19</v>
       </c>
-      <c r="AE18" s="2">
+      <c r="AE20" s="2">
         <v>0.44</v>
       </c>
-      <c r="AF18" s="2">
+      <c r="AF20" s="2">
         <v>3.21</v>
       </c>
-      <c r="AG18" s="2" t="s">
-[...4 lines deleted...]
-      <c r="A19" s="60" t="s">
+      <c r="AG20" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="AH20" s="2">
+        <v>1.47</v>
+      </c>
+    </row>
+    <row r="21" spans="1:51" ht="12" customHeight="1">
+      <c r="A21" s="59" t="s">
         <v>49</v>
       </c>
-      <c r="B19" s="56"/>
-[...11 lines deleted...]
-      <c r="N19" s="55">
+      <c r="B21" s="55"/>
+      <c r="C21" s="55"/>
+      <c r="D21" s="56"/>
+      <c r="E21" s="56"/>
+      <c r="F21" s="56"/>
+      <c r="G21" s="56"/>
+      <c r="H21" s="57"/>
+      <c r="I21" s="56"/>
+      <c r="J21" s="58"/>
+      <c r="K21" s="57"/>
+      <c r="L21" s="57"/>
+      <c r="M21" s="57"/>
+      <c r="N21" s="54">
         <v>0.18</v>
       </c>
-      <c r="O19" s="2">
+      <c r="O21" s="2">
         <v>0.24</v>
       </c>
-      <c r="P19" s="55">
+      <c r="P21" s="54">
         <v>0.14000000000000001</v>
       </c>
-      <c r="Q19" s="2">
+      <c r="Q21" s="2">
         <v>0.13</v>
       </c>
-      <c r="R19" s="2">
+      <c r="R21" s="2">
         <v>0.12</v>
       </c>
-      <c r="S19" s="2">
+      <c r="S21" s="2">
         <v>0.05</v>
       </c>
-      <c r="T19" s="2">
+      <c r="T21" s="2">
         <v>0.66</v>
       </c>
-      <c r="U19" s="2">
+      <c r="U21" s="2">
         <v>1.03</v>
       </c>
-      <c r="V19" s="2">
+      <c r="V21" s="2">
         <v>0.23</v>
       </c>
-      <c r="W19" s="2">
+      <c r="W21" s="2">
         <v>0.17</v>
       </c>
-      <c r="X19" s="2">
+      <c r="X21" s="2">
         <v>0.13</v>
       </c>
-      <c r="Y19" s="2">
+      <c r="Y21" s="2">
         <v>0.11</v>
       </c>
-      <c r="Z19" s="2">
+      <c r="Z21" s="2">
         <v>0.19</v>
       </c>
-      <c r="AA19" s="2">
+      <c r="AA21" s="2">
         <v>0.08</v>
       </c>
-      <c r="AB19" s="12" t="s">
-[...2 lines deleted...]
-      <c r="AC19" s="2">
+      <c r="AB21" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="AC21" s="2">
         <v>0.13</v>
       </c>
-      <c r="AD19" s="2">
+      <c r="AD21" s="2">
         <v>0.06</v>
       </c>
-      <c r="AE19" s="2">
+      <c r="AE21" s="2">
         <v>0.11</v>
       </c>
-      <c r="AF19" s="2">
+      <c r="AF21" s="2">
         <v>1.37</v>
       </c>
-      <c r="AG19" s="2">
+      <c r="AG21" s="2">
         <v>0.36</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="60" t="s">
+      <c r="AH21" s="2">
+        <v>0.47</v>
+      </c>
+    </row>
+    <row r="22" spans="1:51" ht="12" customHeight="1">
+      <c r="A22" s="59" t="s">
         <v>50</v>
       </c>
-      <c r="B20" s="56"/>
-[...11 lines deleted...]
-      <c r="N20" s="55">
+      <c r="B22" s="55"/>
+      <c r="C22" s="55"/>
+      <c r="D22" s="56"/>
+      <c r="E22" s="56"/>
+      <c r="F22" s="56"/>
+      <c r="G22" s="56"/>
+      <c r="H22" s="57"/>
+      <c r="I22" s="56"/>
+      <c r="J22" s="58"/>
+      <c r="K22" s="57"/>
+      <c r="L22" s="57"/>
+      <c r="M22" s="57"/>
+      <c r="N22" s="54">
         <v>0.51</v>
       </c>
-      <c r="O20" s="2">
+      <c r="O22" s="2">
         <v>0.18</v>
       </c>
-      <c r="P20" s="68">
+      <c r="P22" s="67">
         <v>0.4</v>
       </c>
-      <c r="Q20" s="2">
+      <c r="Q22" s="2">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="R20" s="2">
+      <c r="R22" s="2">
         <v>0.13</v>
       </c>
-      <c r="S20" s="2">
+      <c r="S22" s="2">
         <v>0.15</v>
       </c>
-      <c r="T20" s="2">
+      <c r="T22" s="2">
         <v>2.16</v>
       </c>
-      <c r="U20" s="2">
+      <c r="U22" s="2">
         <v>0.38</v>
       </c>
-      <c r="V20" s="2">
+      <c r="V22" s="2">
         <v>0.75</v>
       </c>
-      <c r="W20" s="2">
+      <c r="W22" s="2">
         <v>0.65</v>
       </c>
-      <c r="X20" s="2">
+      <c r="X22" s="2">
         <v>0.3</v>
       </c>
-      <c r="Y20" s="2">
+      <c r="Y22" s="2">
         <v>0.12</v>
       </c>
-      <c r="Z20" s="2">
+      <c r="Z22" s="2">
         <v>0.48</v>
       </c>
-      <c r="AA20" s="2">
+      <c r="AA22" s="2">
         <v>0.18</v>
       </c>
-      <c r="AB20" s="2">
+      <c r="AB22" s="2">
         <v>0.2</v>
       </c>
-      <c r="AC20" s="2">
+      <c r="AC22" s="2">
         <v>0.22</v>
       </c>
-      <c r="AD20" s="2">
+      <c r="AD22" s="2">
         <v>0.23</v>
       </c>
-      <c r="AE20" s="2">
+      <c r="AE22" s="2">
         <v>0.15</v>
       </c>
-      <c r="AF20" s="2">
+      <c r="AF22" s="2">
         <v>4.0199999999999996</v>
       </c>
-      <c r="AG20" s="2">
+      <c r="AG22" s="2">
         <v>0.57999999999999996</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="60" t="s">
+      <c r="AH22" s="2">
+        <v>0.63</v>
+      </c>
+    </row>
+    <row r="23" spans="1:51" ht="12" customHeight="1">
+      <c r="A23" s="59" t="s">
         <v>58</v>
       </c>
-      <c r="B21" s="56"/>
-[...11 lines deleted...]
-      <c r="N21" s="55">
+      <c r="B23" s="55"/>
+      <c r="C23" s="55"/>
+      <c r="D23" s="56"/>
+      <c r="E23" s="56"/>
+      <c r="F23" s="56"/>
+      <c r="G23" s="56"/>
+      <c r="H23" s="57"/>
+      <c r="I23" s="56"/>
+      <c r="J23" s="58"/>
+      <c r="K23" s="57"/>
+      <c r="L23" s="57"/>
+      <c r="M23" s="57"/>
+      <c r="N23" s="54">
         <v>0.47</v>
       </c>
-      <c r="O21" s="2">
+      <c r="O23" s="2">
         <v>0.69</v>
       </c>
-      <c r="P21" s="55">
+      <c r="P23" s="54">
         <v>0.25</v>
       </c>
-      <c r="Q21" s="2">
+      <c r="Q23" s="2">
         <v>0.22</v>
       </c>
-      <c r="R21" s="2">
+      <c r="R23" s="2">
         <v>0.1</v>
       </c>
-      <c r="S21" s="2">
+      <c r="S23" s="2">
         <v>0.28000000000000003</v>
       </c>
-      <c r="T21" s="2">
+      <c r="T23" s="2">
         <v>2.27</v>
       </c>
-      <c r="U21" s="2">
+      <c r="U23" s="2">
         <v>2.97</v>
       </c>
-      <c r="V21" s="2">
+      <c r="V23" s="2">
         <v>0.78</v>
       </c>
-      <c r="W21" s="2">
+      <c r="W23" s="2">
         <v>0.88</v>
       </c>
-      <c r="X21" s="2">
+      <c r="X23" s="2">
         <v>0.7</v>
       </c>
-      <c r="Y21" s="12" t="s">
-[...5 lines deleted...]
-      <c r="AA21" s="2">
+      <c r="Y23" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="Z23" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="AA23" s="2">
         <v>0.28999999999999998</v>
       </c>
-      <c r="AB21" s="2">
+      <c r="AB23" s="2">
         <v>0.26</v>
       </c>
-      <c r="AC21" s="2">
+      <c r="AC23" s="2">
         <v>0.12</v>
       </c>
-      <c r="AD21" s="2">
+      <c r="AD23" s="2">
         <v>0.11</v>
       </c>
-      <c r="AE21" s="2">
+      <c r="AE23" s="2">
         <v>0.28999999999999998</v>
       </c>
-      <c r="AF21" s="2">
+      <c r="AF23" s="2">
         <v>3.56</v>
       </c>
-      <c r="AG21" s="2">
+      <c r="AG23" s="2">
         <v>1.85</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="60" t="s">
+      <c r="AH23" s="2">
+        <v>0.81</v>
+      </c>
+    </row>
+    <row r="24" spans="1:51" ht="12" customHeight="1">
+      <c r="A24" s="59" t="s">
         <v>52</v>
       </c>
-      <c r="B22" s="56"/>
-[...11 lines deleted...]
-      <c r="N22" s="68">
+      <c r="B24" s="55"/>
+      <c r="C24" s="55"/>
+      <c r="D24" s="56"/>
+      <c r="E24" s="56"/>
+      <c r="F24" s="56"/>
+      <c r="G24" s="56"/>
+      <c r="H24" s="57"/>
+      <c r="I24" s="56"/>
+      <c r="J24" s="58"/>
+      <c r="K24" s="57"/>
+      <c r="L24" s="57"/>
+      <c r="M24" s="57"/>
+      <c r="N24" s="67">
         <v>0.5</v>
       </c>
-      <c r="O22" s="2">
+      <c r="O24" s="2">
         <v>0.47</v>
       </c>
-      <c r="P22" s="55">
+      <c r="P24" s="54">
         <v>0.71</v>
       </c>
-      <c r="Q22" s="2">
+      <c r="Q24" s="2">
         <v>0.41</v>
       </c>
-      <c r="R22" s="2">
+      <c r="R24" s="2">
         <v>0.42</v>
       </c>
-      <c r="S22" s="2">
+      <c r="S24" s="2">
         <v>0.24</v>
       </c>
-      <c r="T22" s="2">
+      <c r="T24" s="2">
         <v>2.62</v>
       </c>
-      <c r="U22" s="2">
+      <c r="U24" s="2">
         <v>0.77</v>
       </c>
-      <c r="V22" s="2">
+      <c r="V24" s="2">
         <v>0.9</v>
       </c>
-      <c r="W22" s="2">
+      <c r="W24" s="2">
         <v>0.68</v>
       </c>
-      <c r="X22" s="2">
+      <c r="X24" s="2">
         <v>0.66</v>
       </c>
-      <c r="Y22" s="2">
+      <c r="Y24" s="2">
         <v>0.9</v>
       </c>
-      <c r="Z22" s="2">
+      <c r="Z24" s="2">
         <v>0.47</v>
       </c>
-      <c r="AA22" s="2">
+      <c r="AA24" s="2">
         <v>0.45</v>
       </c>
-      <c r="AB22" s="2">
+      <c r="AB24" s="2">
         <v>0.76</v>
       </c>
-      <c r="AC22" s="2">
+      <c r="AC24" s="2">
         <v>0.65</v>
       </c>
-      <c r="AD22" s="2">
+      <c r="AD24" s="2">
         <v>0.22</v>
       </c>
-      <c r="AE22" s="2">
+      <c r="AE24" s="2">
         <v>0.39</v>
       </c>
-      <c r="AF22" s="2">
+      <c r="AF24" s="2">
         <v>3.25</v>
       </c>
-      <c r="AG22" s="2">
+      <c r="AG24" s="2">
         <v>1.86</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="96" t="s">
+      <c r="AH24" s="2">
+        <v>0.61</v>
+      </c>
+    </row>
+    <row r="25" spans="1:51" ht="12" customHeight="1">
+      <c r="A25" s="70"/>
+      <c r="B25" s="70"/>
+      <c r="C25" s="70"/>
+      <c r="D25" s="70"/>
+      <c r="E25" s="70"/>
+      <c r="F25" s="70"/>
+      <c r="G25" s="70"/>
+      <c r="H25" s="70"/>
+      <c r="I25" s="70"/>
+      <c r="J25" s="70"/>
+      <c r="K25" s="70"/>
+      <c r="L25" s="70"/>
+      <c r="M25" s="70"/>
+      <c r="N25" s="70"/>
+      <c r="O25" s="70"/>
+      <c r="P25" s="70"/>
+      <c r="Q25" s="70"/>
+      <c r="R25" s="70"/>
+      <c r="S25" s="70"/>
+      <c r="T25" s="94" t="s">
         <v>26</v>
       </c>
-      <c r="B23" s="96"/>
-[...41 lines deleted...]
-      <c r="A24" s="61" t="s">
+      <c r="U25" s="94"/>
+      <c r="V25" s="94"/>
+      <c r="W25" s="94"/>
+      <c r="X25" s="94"/>
+      <c r="Y25" s="94"/>
+      <c r="Z25" s="94"/>
+      <c r="AA25" s="94"/>
+      <c r="AB25" s="94"/>
+      <c r="AC25" s="94"/>
+      <c r="AD25" s="94"/>
+      <c r="AE25" s="94"/>
+      <c r="AF25" s="94"/>
+      <c r="AG25" s="94"/>
+      <c r="AH25" s="70"/>
+      <c r="AI25" s="70"/>
+      <c r="AJ25" s="70"/>
+      <c r="AM25" s="70"/>
+      <c r="AN25" s="70"/>
+      <c r="AO25" s="70"/>
+      <c r="AP25" s="70"/>
+      <c r="AQ25" s="70"/>
+      <c r="AR25" s="70"/>
+      <c r="AS25" s="70"/>
+      <c r="AT25" s="70"/>
+      <c r="AU25" s="70"/>
+      <c r="AV25" s="70"/>
+      <c r="AW25" s="70"/>
+      <c r="AX25" s="70"/>
+      <c r="AY25" s="70"/>
+    </row>
+    <row r="26" spans="1:51" ht="12" customHeight="1">
+      <c r="A26" s="60" t="s">
         <v>30</v>
       </c>
-      <c r="B24" s="62"/>
-[...11 lines deleted...]
-      <c r="N24" s="55">
+      <c r="B26" s="61"/>
+      <c r="C26" s="61"/>
+      <c r="D26" s="61"/>
+      <c r="E26" s="61"/>
+      <c r="F26" s="61"/>
+      <c r="G26" s="61"/>
+      <c r="H26" s="61"/>
+      <c r="I26" s="61"/>
+      <c r="J26" s="61"/>
+      <c r="K26" s="61"/>
+      <c r="L26" s="61"/>
+      <c r="M26" s="61"/>
+      <c r="N26" s="54">
         <v>0.49</v>
       </c>
-      <c r="O24" s="2">
+      <c r="O26" s="2">
         <v>0.39</v>
       </c>
-      <c r="P24" s="55">
+      <c r="P26" s="54">
         <v>0.39</v>
       </c>
-      <c r="Q24" s="2">
+      <c r="Q26" s="2">
         <v>0.37</v>
       </c>
-      <c r="R24" s="2">
+      <c r="R26" s="2">
         <v>0.34</v>
       </c>
-      <c r="S24" s="2">
+      <c r="S26" s="2">
         <v>0.42</v>
       </c>
-      <c r="T24" s="2">
+      <c r="T26" s="2">
         <v>3.55</v>
       </c>
-      <c r="U24" s="2">
+      <c r="U26" s="2">
         <v>1.41</v>
       </c>
-      <c r="V24" s="2">
+      <c r="V26" s="2">
         <v>1.25</v>
       </c>
-      <c r="W24" s="2">
+      <c r="W26" s="2">
         <v>0.85</v>
       </c>
-      <c r="X24" s="2">
+      <c r="X26" s="2">
         <v>0.65</v>
       </c>
-      <c r="Y24" s="2">
+      <c r="Y26" s="2">
         <v>0.48</v>
       </c>
-      <c r="Z24" s="2">
+      <c r="Z26" s="2">
         <v>0.55000000000000004</v>
       </c>
-      <c r="AA24" s="2">
+      <c r="AA26" s="2">
         <v>0.34</v>
       </c>
-      <c r="AB24" s="2">
+      <c r="AB26" s="2">
         <v>0.38</v>
       </c>
-      <c r="AC24" s="2">
+      <c r="AC26" s="2">
         <v>0.45</v>
       </c>
-      <c r="AD24" s="2">
+      <c r="AD26" s="2">
         <v>0.28999999999999998</v>
       </c>
-      <c r="AE24" s="2">
+      <c r="AE26" s="2">
         <v>0.32</v>
       </c>
-      <c r="AF24" s="2">
+      <c r="AF26" s="2">
         <v>3.78</v>
       </c>
-      <c r="AG24" s="2">
+      <c r="AG26" s="2">
         <v>1.21</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="63" t="s">
+      <c r="AH26" s="2">
+        <v>0.99</v>
+      </c>
+    </row>
+    <row r="27" spans="1:51" ht="12" customHeight="1">
+      <c r="A27" s="62" t="s">
         <v>59</v>
       </c>
-      <c r="B25" s="62"/>
-[...11 lines deleted...]
-      <c r="N25" s="55">
+      <c r="B27" s="61"/>
+      <c r="C27" s="61"/>
+      <c r="D27" s="61"/>
+      <c r="E27" s="61"/>
+      <c r="F27" s="61"/>
+      <c r="G27" s="61"/>
+      <c r="H27" s="61"/>
+      <c r="I27" s="61"/>
+      <c r="J27" s="61"/>
+      <c r="K27" s="61"/>
+      <c r="L27" s="61"/>
+      <c r="M27" s="61"/>
+      <c r="N27" s="54">
         <v>0.42</v>
       </c>
-      <c r="O25" s="2">
+      <c r="O27" s="2">
         <v>0.37</v>
       </c>
-      <c r="P25" s="55">
+      <c r="P27" s="54">
         <v>0.36</v>
       </c>
-      <c r="Q25" s="2">
+      <c r="Q27" s="2">
         <v>0.34</v>
-      </c>
-[...152 lines deleted...]
-        <v>0.46</v>
       </c>
       <c r="R27" s="2">
         <v>0.3</v>
       </c>
       <c r="S27" s="2">
-        <v>0.16</v>
+        <v>0.4</v>
       </c>
       <c r="T27" s="2">
-        <v>3.26</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>3.4</v>
+      </c>
+      <c r="U27" s="2">
+        <v>1.41</v>
       </c>
       <c r="V27" s="2">
-        <v>1.57</v>
+        <v>1.2</v>
       </c>
       <c r="W27" s="2">
-        <v>0.51</v>
+        <v>0.87</v>
       </c>
       <c r="X27" s="2">
-        <v>0.4</v>
+        <v>0.62</v>
       </c>
       <c r="Y27" s="2">
-        <v>0.34</v>
+        <v>0.42</v>
       </c>
       <c r="Z27" s="2">
-        <v>0.96</v>
+        <v>0.5</v>
       </c>
       <c r="AA27" s="2">
-        <v>0.25</v>
+        <v>0.33</v>
       </c>
       <c r="AB27" s="2">
-        <v>0.45</v>
+        <v>0.32</v>
       </c>
       <c r="AC27" s="2">
-        <v>0.2</v>
+        <v>0.42</v>
       </c>
       <c r="AD27" s="2">
         <v>0.3</v>
       </c>
       <c r="AE27" s="2">
-        <v>0.17</v>
+        <v>0.3</v>
       </c>
       <c r="AF27" s="2">
-        <v>2</v>
+        <v>3.85</v>
       </c>
       <c r="AG27" s="2">
-        <v>1.05</v>
-[...19 lines deleted...]
-        <v>0.85</v>
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="AH27" s="2">
+        <v>0.82</v>
+      </c>
+    </row>
+    <row r="28" spans="1:51" ht="12" customHeight="1">
+      <c r="A28" s="62" t="s">
+        <v>36</v>
+      </c>
+      <c r="B28" s="61"/>
+      <c r="C28" s="61"/>
+      <c r="D28" s="61"/>
+      <c r="E28" s="61"/>
+      <c r="F28" s="61"/>
+      <c r="G28" s="61"/>
+      <c r="H28" s="61"/>
+      <c r="I28" s="61"/>
+      <c r="J28" s="61"/>
+      <c r="K28" s="61"/>
+      <c r="L28" s="61"/>
+      <c r="M28" s="61"/>
+      <c r="N28" s="54">
+        <v>0.66</v>
       </c>
       <c r="O28" s="2">
+        <v>0.36</v>
+      </c>
+      <c r="P28" s="67">
+        <v>0.3</v>
+      </c>
+      <c r="Q28" s="2">
+        <v>0.51</v>
+      </c>
+      <c r="R28" s="2">
         <v>0.53</v>
       </c>
-      <c r="P28" s="55">
-[...7 lines deleted...]
-      </c>
       <c r="S28" s="2">
-        <v>0.33</v>
+        <v>0.81</v>
       </c>
       <c r="T28" s="2">
-        <v>4.2</v>
+        <v>4.59</v>
       </c>
       <c r="U28" s="2">
-        <v>1.91</v>
+        <v>1.9</v>
       </c>
       <c r="V28" s="2">
-        <v>1.25</v>
+        <v>1.74</v>
       </c>
       <c r="W28" s="2">
-        <v>0.57999999999999996</v>
+        <v>0.99</v>
       </c>
       <c r="X28" s="2">
-        <v>0.4</v>
+        <v>1.0900000000000001</v>
       </c>
       <c r="Y28" s="2">
+        <v>0.91</v>
+      </c>
+      <c r="Z28" s="2">
+        <v>0.88</v>
+      </c>
+      <c r="AA28" s="2">
+        <v>0.46</v>
+      </c>
+      <c r="AB28" s="2">
+        <v>0.56999999999999995</v>
+      </c>
+      <c r="AC28" s="2">
+        <v>0.56000000000000005</v>
+      </c>
+      <c r="AD28" s="2">
+        <v>0.27</v>
+      </c>
+      <c r="AE28" s="2">
+        <v>0.45</v>
+      </c>
+      <c r="AF28" s="2">
+        <v>5.61</v>
+      </c>
+      <c r="AG28" s="2">
+        <v>1.79</v>
+      </c>
+      <c r="AH28" s="2">
+        <v>1.84</v>
+      </c>
+    </row>
+    <row r="29" spans="1:51" ht="12" customHeight="1">
+      <c r="A29" s="62" t="s">
+        <v>44</v>
+      </c>
+      <c r="B29" s="61"/>
+      <c r="C29" s="61"/>
+      <c r="D29" s="61"/>
+      <c r="E29" s="61"/>
+      <c r="F29" s="61"/>
+      <c r="G29" s="61"/>
+      <c r="H29" s="61"/>
+      <c r="I29" s="61"/>
+      <c r="J29" s="61"/>
+      <c r="K29" s="61"/>
+      <c r="L29" s="61"/>
+      <c r="M29" s="61"/>
+      <c r="N29" s="54">
         <v>0.19</v>
-      </c>
-[...42 lines deleted...]
-        <v>0.75</v>
       </c>
       <c r="O29" s="2">
         <v>0.49</v>
       </c>
-      <c r="P29" s="55">
+      <c r="P29" s="54">
+        <v>0.22</v>
+      </c>
+      <c r="Q29" s="2">
+        <v>0.46</v>
+      </c>
+      <c r="R29" s="2">
+        <v>0.3</v>
+      </c>
+      <c r="S29" s="2">
+        <v>0.16</v>
+      </c>
+      <c r="T29" s="2">
+        <v>3.26</v>
+      </c>
+      <c r="U29" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="V29" s="2">
+        <v>1.57</v>
+      </c>
+      <c r="W29" s="2">
         <v>0.51</v>
       </c>
-      <c r="Q29" s="2">
-[...11 lines deleted...]
-      <c r="U29" s="2">
+      <c r="X29" s="2">
+        <v>0.4</v>
+      </c>
+      <c r="Y29" s="2">
         <v>0.34</v>
       </c>
-      <c r="V29" s="2">
-[...10 lines deleted...]
-      </c>
       <c r="Z29" s="2">
-        <v>0.28999999999999998</v>
+        <v>0.96</v>
       </c>
       <c r="AA29" s="2">
         <v>0.25</v>
       </c>
       <c r="AB29" s="2">
+        <v>0.45</v>
+      </c>
+      <c r="AC29" s="2">
+        <v>0.2</v>
+      </c>
+      <c r="AD29" s="2">
+        <v>0.3</v>
+      </c>
+      <c r="AE29" s="2">
+        <v>0.17</v>
+      </c>
+      <c r="AF29" s="2">
+        <v>2</v>
+      </c>
+      <c r="AG29" s="2">
+        <v>1.05</v>
+      </c>
+      <c r="AH29" s="2">
+        <v>1.1399999999999999</v>
+      </c>
+    </row>
+    <row r="30" spans="1:51" ht="12" customHeight="1">
+      <c r="A30" s="62" t="s">
+        <v>45</v>
+      </c>
+      <c r="B30" s="61"/>
+      <c r="C30" s="61"/>
+      <c r="D30" s="61"/>
+      <c r="E30" s="61"/>
+      <c r="F30" s="61"/>
+      <c r="G30" s="61"/>
+      <c r="H30" s="61"/>
+      <c r="I30" s="61"/>
+      <c r="J30" s="61"/>
+      <c r="K30" s="61"/>
+      <c r="L30" s="61"/>
+      <c r="M30" s="61"/>
+      <c r="N30" s="54">
+        <v>0.85</v>
+      </c>
+      <c r="O30" s="2">
+        <v>0.53</v>
+      </c>
+      <c r="P30" s="54">
+        <v>0.72</v>
+      </c>
+      <c r="Q30" s="2">
+        <v>0.48</v>
+      </c>
+      <c r="R30" s="2">
+        <v>0.38</v>
+      </c>
+      <c r="S30" s="2">
+        <v>0.33</v>
+      </c>
+      <c r="T30" s="2">
+        <v>4.2</v>
+      </c>
+      <c r="U30" s="2">
+        <v>1.91</v>
+      </c>
+      <c r="V30" s="2">
+        <v>1.25</v>
+      </c>
+      <c r="W30" s="2">
+        <v>0.57999999999999996</v>
+      </c>
+      <c r="X30" s="2">
+        <v>0.4</v>
+      </c>
+      <c r="Y30" s="2">
+        <v>0.19</v>
+      </c>
+      <c r="Z30" s="2">
+        <v>0.49</v>
+      </c>
+      <c r="AA30" s="2">
+        <v>0.36</v>
+      </c>
+      <c r="AB30" s="2">
+        <v>0.32</v>
+      </c>
+      <c r="AC30" s="2">
+        <v>0.37</v>
+      </c>
+      <c r="AD30" s="2">
+        <v>0.31</v>
+      </c>
+      <c r="AE30" s="2">
+        <v>0.31</v>
+      </c>
+      <c r="AF30" s="2">
+        <v>1.99</v>
+      </c>
+      <c r="AG30" s="2">
+        <v>1.04</v>
+      </c>
+      <c r="AH30" s="2">
+        <v>1.46</v>
+      </c>
+    </row>
+    <row r="31" spans="1:51" ht="12" customHeight="1">
+      <c r="A31" s="63" t="s">
+        <v>52</v>
+      </c>
+      <c r="B31" s="61"/>
+      <c r="C31" s="61"/>
+      <c r="D31" s="61"/>
+      <c r="E31" s="61"/>
+      <c r="F31" s="61"/>
+      <c r="G31" s="61"/>
+      <c r="H31" s="61"/>
+      <c r="I31" s="61"/>
+      <c r="J31" s="61"/>
+      <c r="K31" s="61"/>
+      <c r="L31" s="61"/>
+      <c r="M31" s="61"/>
+      <c r="N31" s="54">
+        <v>0.75</v>
+      </c>
+      <c r="O31" s="2">
+        <v>0.49</v>
+      </c>
+      <c r="P31" s="54">
+        <v>0.51</v>
+      </c>
+      <c r="Q31" s="2">
+        <v>0.13</v>
+      </c>
+      <c r="R31" s="2">
+        <v>0.6</v>
+      </c>
+      <c r="S31" s="2">
+        <v>0.33</v>
+      </c>
+      <c r="T31" s="2">
+        <v>2.62</v>
+      </c>
+      <c r="U31" s="2">
+        <v>0.34</v>
+      </c>
+      <c r="V31" s="2">
+        <v>0.68</v>
+      </c>
+      <c r="W31" s="2">
+        <v>1.02</v>
+      </c>
+      <c r="X31" s="2">
+        <v>0.94</v>
+      </c>
+      <c r="Y31" s="2">
+        <v>1.34</v>
+      </c>
+      <c r="Z31" s="2">
+        <v>0.28999999999999998</v>
+      </c>
+      <c r="AA31" s="2">
+        <v>0.25</v>
+      </c>
+      <c r="AB31" s="2">
         <v>1.1100000000000001</v>
       </c>
-      <c r="AC29" s="2">
+      <c r="AC31" s="2">
         <v>1.1299999999999999</v>
       </c>
-      <c r="AD29" s="2">
+      <c r="AD31" s="2">
         <v>0.06</v>
       </c>
-      <c r="AE29" s="2">
+      <c r="AE31" s="2">
         <v>0.61</v>
       </c>
-      <c r="AF29" s="2">
+      <c r="AF31" s="2">
         <v>3.27</v>
       </c>
-      <c r="AG29" s="2">
+      <c r="AG31" s="2">
         <v>2.42</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A30" s="88" t="s">
+      <c r="AH31" s="2">
+        <v>0.68</v>
+      </c>
+    </row>
+    <row r="32" spans="1:51" ht="12" customHeight="1">
+      <c r="A32" s="71"/>
+      <c r="B32" s="71"/>
+      <c r="C32" s="71"/>
+      <c r="D32" s="71"/>
+      <c r="E32" s="71"/>
+      <c r="F32" s="71"/>
+      <c r="G32" s="71"/>
+      <c r="H32" s="71"/>
+      <c r="I32" s="71"/>
+      <c r="J32" s="71"/>
+      <c r="K32" s="71"/>
+      <c r="L32" s="71"/>
+      <c r="M32" s="71"/>
+      <c r="N32" s="71"/>
+      <c r="O32" s="71"/>
+      <c r="P32" s="71"/>
+      <c r="Q32" s="71"/>
+      <c r="R32" s="71"/>
+      <c r="S32" s="71"/>
+      <c r="T32" s="87" t="s">
         <v>27</v>
       </c>
-      <c r="B30" s="88"/>
-[...40 lines deleted...]
-      <c r="A31" s="53" t="s">
+      <c r="U32" s="87"/>
+      <c r="V32" s="87"/>
+      <c r="W32" s="87"/>
+      <c r="X32" s="87"/>
+      <c r="Y32" s="87"/>
+      <c r="Z32" s="87"/>
+      <c r="AA32" s="87"/>
+      <c r="AB32" s="87"/>
+      <c r="AC32" s="87"/>
+      <c r="AD32" s="87"/>
+      <c r="AE32" s="87"/>
+      <c r="AF32" s="87"/>
+      <c r="AG32" s="87"/>
+      <c r="AH32" s="71"/>
+      <c r="AI32" s="71"/>
+      <c r="AJ32" s="71"/>
+      <c r="AM32" s="71"/>
+      <c r="AN32" s="71"/>
+      <c r="AO32" s="71"/>
+      <c r="AP32" s="71"/>
+      <c r="AQ32" s="71"/>
+      <c r="AR32" s="71"/>
+      <c r="AS32" s="71"/>
+      <c r="AT32" s="71"/>
+      <c r="AU32" s="71"/>
+      <c r="AV32" s="71"/>
+      <c r="AW32" s="71"/>
+      <c r="AX32" s="71"/>
+      <c r="AY32" s="71"/>
+    </row>
+    <row r="33" spans="1:34" ht="12" customHeight="1">
+      <c r="A33" s="52" t="s">
         <v>30</v>
       </c>
-      <c r="B31" s="62"/>
-[...11 lines deleted...]
-      <c r="N31" s="55">
+      <c r="B33" s="61"/>
+      <c r="C33" s="61"/>
+      <c r="D33" s="61"/>
+      <c r="E33" s="61"/>
+      <c r="F33" s="61"/>
+      <c r="G33" s="61"/>
+      <c r="H33" s="61"/>
+      <c r="I33" s="61"/>
+      <c r="J33" s="61"/>
+      <c r="K33" s="61"/>
+      <c r="L33" s="61"/>
+      <c r="M33" s="61"/>
+      <c r="N33" s="54">
         <v>0.37</v>
       </c>
-      <c r="O31" s="1">
+      <c r="O33" s="1">
         <v>0.26</v>
       </c>
-      <c r="P31" s="55">
+      <c r="P33" s="54">
         <v>0.28000000000000003</v>
       </c>
-      <c r="Q31" s="1">
+      <c r="Q33" s="1">
         <v>0.33</v>
       </c>
-      <c r="R31" s="1">
+      <c r="R33" s="1">
         <v>0.19</v>
       </c>
-      <c r="S31" s="1">
+      <c r="S33" s="1">
         <v>0.18</v>
       </c>
-      <c r="T31" s="1">
+      <c r="T33" s="1">
         <v>2.11</v>
       </c>
-      <c r="U31" s="1">
+      <c r="U33" s="1">
         <v>1.1100000000000001</v>
       </c>
-      <c r="V31" s="2">
+      <c r="V33" s="2">
         <v>0.86</v>
       </c>
-      <c r="W31" s="1">
+      <c r="W33" s="1">
         <v>0.62</v>
       </c>
-      <c r="X31" s="1">
+      <c r="X33" s="1">
         <v>0.46</v>
       </c>
-      <c r="Y31" s="1">
+      <c r="Y33" s="1">
         <v>0.41</v>
       </c>
-      <c r="Z31" s="1">
+      <c r="Z33" s="1">
         <v>0.4</v>
       </c>
-      <c r="AA31" s="1">
+      <c r="AA33" s="1">
         <v>0.28999999999999998</v>
       </c>
-      <c r="AB31" s="1">
+      <c r="AB33" s="1">
         <v>0.31</v>
       </c>
-      <c r="AC31" s="1">
+      <c r="AC33" s="1">
         <v>0.35</v>
       </c>
-      <c r="AD31" s="1">
+      <c r="AD33" s="1">
         <v>0.26</v>
       </c>
-      <c r="AE31" s="1">
+      <c r="AE33" s="1">
         <v>0.19</v>
       </c>
-      <c r="AF31" s="1">
+      <c r="AF33" s="1">
         <v>3.23</v>
       </c>
-      <c r="AG31" s="1">
+      <c r="AG33" s="1">
         <v>1.05</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A32" s="18" t="s">
+      <c r="AH33" s="1">
+        <v>0.72</v>
+      </c>
+    </row>
+    <row r="34" spans="1:34" ht="12" customHeight="1">
+      <c r="A34" s="18" t="s">
         <v>34</v>
       </c>
-      <c r="B32" s="62"/>
-[...11 lines deleted...]
-      <c r="N32" s="55">
+      <c r="B34" s="61"/>
+      <c r="C34" s="61"/>
+      <c r="D34" s="61"/>
+      <c r="E34" s="61"/>
+      <c r="F34" s="61"/>
+      <c r="G34" s="61"/>
+      <c r="H34" s="61"/>
+      <c r="I34" s="61"/>
+      <c r="J34" s="61"/>
+      <c r="K34" s="61"/>
+      <c r="L34" s="61"/>
+      <c r="M34" s="61"/>
+      <c r="N34" s="54">
         <v>0.26</v>
       </c>
-      <c r="O32" s="1">
+      <c r="O34" s="1">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="P32" s="55">
+      <c r="P34" s="54">
         <v>0.13</v>
       </c>
-      <c r="Q32" s="1">
+      <c r="Q34" s="1">
         <v>0.36</v>
       </c>
-      <c r="R32" s="1">
+      <c r="R34" s="1">
         <v>0.27</v>
       </c>
-      <c r="S32" s="1">
+      <c r="S34" s="1">
         <v>0.1</v>
       </c>
-      <c r="T32" s="1">
+      <c r="T34" s="1">
         <v>0.59</v>
       </c>
-      <c r="U32" s="1">
+      <c r="U34" s="1">
         <v>1.85</v>
       </c>
-      <c r="V32" s="2">
+      <c r="V34" s="2">
         <v>0.81</v>
       </c>
-      <c r="W32" s="1">
+      <c r="W34" s="1">
         <v>0.45</v>
       </c>
-      <c r="X32" s="1">
+      <c r="X34" s="1">
         <v>0.48</v>
       </c>
-      <c r="Y32" s="1">
+      <c r="Y34" s="1">
         <v>0.2</v>
       </c>
-      <c r="Z32" s="1">
+      <c r="Z34" s="1">
         <v>0.43</v>
       </c>
-      <c r="AA32" s="1">
+      <c r="AA34" s="1">
         <v>0.22</v>
       </c>
-      <c r="AB32" s="1">
+      <c r="AB34" s="1">
         <v>0.27</v>
       </c>
-      <c r="AC32" s="1">
+      <c r="AC34" s="1">
         <v>0.36</v>
       </c>
-      <c r="AD32" s="1">
+      <c r="AD34" s="1">
         <v>0.16</v>
       </c>
-      <c r="AE32" s="1">
+      <c r="AE34" s="1">
         <v>0.2</v>
       </c>
-      <c r="AF32" s="1">
+      <c r="AF34" s="1">
         <v>2.99</v>
       </c>
-      <c r="AG32" s="1">
+      <c r="AG34" s="1">
         <v>0.62</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A33" s="18" t="s">
+      <c r="AH34" s="1">
+        <v>0.61</v>
+      </c>
+    </row>
+    <row r="35" spans="1:34" ht="12" customHeight="1">
+      <c r="A35" s="18" t="s">
         <v>36</v>
       </c>
-      <c r="B33" s="62"/>
-[...17 lines deleted...]
-      <c r="P33" s="55">
+      <c r="B35" s="61"/>
+      <c r="C35" s="61"/>
+      <c r="D35" s="61"/>
+      <c r="E35" s="61"/>
+      <c r="F35" s="61"/>
+      <c r="G35" s="61"/>
+      <c r="H35" s="61"/>
+      <c r="I35" s="61"/>
+      <c r="J35" s="61"/>
+      <c r="K35" s="61"/>
+      <c r="L35" s="61"/>
+      <c r="M35" s="61"/>
+      <c r="N35" s="65" t="s">
+        <v>31</v>
+      </c>
+      <c r="O35" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="P35" s="54">
         <v>0.74</v>
       </c>
-      <c r="Q33" s="5" t="s">
-[...11 lines deleted...]
-      <c r="U33" s="1">
+      <c r="Q35" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="R35" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="S35" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="T35" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="U35" s="1">
         <v>3.61</v>
       </c>
-      <c r="V33" s="2">
+      <c r="V35" s="2">
         <v>4.6900000000000004</v>
       </c>
-      <c r="W33" s="1">
+      <c r="W35" s="1">
         <v>1.77</v>
       </c>
-      <c r="X33" s="1"/>
-      <c r="Y33" s="1">
+      <c r="X35" s="1"/>
+      <c r="Y35" s="1">
         <v>1.1599999999999999</v>
       </c>
-      <c r="Z33" s="1">
+      <c r="Z35" s="1">
         <v>0.99</v>
       </c>
-      <c r="AA33" s="1">
+      <c r="AA35" s="1">
         <v>0.87</v>
       </c>
-      <c r="AB33" s="1">
+      <c r="AB35" s="1">
         <v>0.77</v>
       </c>
-      <c r="AC33" s="1">
+      <c r="AC35" s="1">
         <v>1.39</v>
       </c>
-      <c r="AD33" s="1">
+      <c r="AD35" s="1">
         <v>0.63</v>
       </c>
-      <c r="AE33" s="1"/>
-      <c r="AF33" s="1">
+      <c r="AE35" s="1"/>
+      <c r="AF35" s="1">
         <v>7.38</v>
       </c>
-      <c r="AG33" s="1" t="s">
-[...4 lines deleted...]
-      <c r="A34" s="60" t="s">
+      <c r="AG35" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="AH35" s="1">
+        <v>2.4700000000000002</v>
+      </c>
+    </row>
+    <row r="36" spans="1:34" ht="12" customHeight="1">
+      <c r="A36" s="59" t="s">
         <v>42</v>
       </c>
-      <c r="B34" s="62"/>
-[...11 lines deleted...]
-      <c r="N34" s="55">
+      <c r="B36" s="61"/>
+      <c r="C36" s="61"/>
+      <c r="D36" s="61"/>
+      <c r="E36" s="61"/>
+      <c r="F36" s="61"/>
+      <c r="G36" s="61"/>
+      <c r="H36" s="61"/>
+      <c r="I36" s="61"/>
+      <c r="J36" s="61"/>
+      <c r="K36" s="61"/>
+      <c r="L36" s="61"/>
+      <c r="M36" s="61"/>
+      <c r="N36" s="54">
         <v>0.64</v>
       </c>
-      <c r="O34" s="1">
+      <c r="O36" s="1">
         <v>0.4</v>
       </c>
-      <c r="P34" s="55">
+      <c r="P36" s="54">
         <v>0.28000000000000003</v>
       </c>
-      <c r="Q34" s="1">
+      <c r="Q36" s="1">
         <v>0.47</v>
       </c>
-      <c r="R34" s="1">
+      <c r="R36" s="1">
         <v>0.23</v>
       </c>
-      <c r="S34" s="1">
+      <c r="S36" s="1">
         <v>0.41</v>
       </c>
-      <c r="T34" s="1">
+      <c r="T36" s="1">
         <v>2.77</v>
       </c>
-      <c r="U34" s="1">
+      <c r="U36" s="1">
         <v>1.45</v>
       </c>
-      <c r="V34" s="2">
+      <c r="V36" s="2">
         <v>1.1000000000000001</v>
       </c>
-      <c r="W34" s="1">
+      <c r="W36" s="1">
         <v>0.88</v>
       </c>
-      <c r="X34" s="1">
+      <c r="X36" s="1">
         <v>0.56999999999999995</v>
       </c>
-      <c r="Y34" s="1">
+      <c r="Y36" s="1">
         <v>0.65</v>
       </c>
-      <c r="Z34" s="1">
+      <c r="Z36" s="1">
         <v>0.53</v>
       </c>
-      <c r="AA34" s="1">
+      <c r="AA36" s="1">
         <v>0.38</v>
       </c>
-      <c r="AB34" s="1">
+      <c r="AB36" s="1">
         <v>0.41</v>
       </c>
-      <c r="AC34" s="1">
+      <c r="AC36" s="1">
         <v>0.45</v>
       </c>
-      <c r="AD34" s="1">
+      <c r="AD36" s="1">
         <v>0.43</v>
       </c>
-      <c r="AE34" s="1">
+      <c r="AE36" s="1">
         <v>0.23</v>
       </c>
-      <c r="AF34" s="1">
+      <c r="AF36" s="1">
         <v>4.95</v>
       </c>
-      <c r="AG34" s="1">
+      <c r="AG36" s="1">
         <v>2.0299999999999998</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A35" s="60" t="s">
+      <c r="AH36" s="1">
+        <v>0.89</v>
+      </c>
+    </row>
+    <row r="37" spans="1:34" ht="12" customHeight="1">
+      <c r="A37" s="59" t="s">
         <v>44</v>
       </c>
-      <c r="B35" s="62"/>
-[...11 lines deleted...]
-      <c r="N35" s="68">
+      <c r="B37" s="61"/>
+      <c r="C37" s="61"/>
+      <c r="D37" s="61"/>
+      <c r="E37" s="61"/>
+      <c r="F37" s="61"/>
+      <c r="G37" s="61"/>
+      <c r="H37" s="61"/>
+      <c r="I37" s="61"/>
+      <c r="J37" s="61"/>
+      <c r="K37" s="61"/>
+      <c r="L37" s="61"/>
+      <c r="M37" s="61"/>
+      <c r="N37" s="67">
         <v>0.1</v>
       </c>
-      <c r="O35" s="1">
+      <c r="O37" s="1">
         <v>0.26</v>
       </c>
-      <c r="P35" s="55">
+      <c r="P37" s="54">
         <v>0.16</v>
       </c>
-      <c r="Q35" s="1">
+      <c r="Q37" s="1">
         <v>0.21</v>
       </c>
-      <c r="R35" s="1">
+      <c r="R37" s="1">
         <v>0.19</v>
       </c>
-      <c r="S35" s="1">
+      <c r="S37" s="1">
         <v>0.06</v>
       </c>
-      <c r="T35" s="1">
+      <c r="T37" s="1">
         <v>1.4</v>
       </c>
-      <c r="U35" s="1" t="s">
-[...2 lines deleted...]
-      <c r="V35" s="2">
+      <c r="U37" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="V37" s="2">
         <v>0.24</v>
       </c>
-      <c r="W35" s="1">
+      <c r="W37" s="1">
         <v>0.73</v>
       </c>
-      <c r="X35" s="1">
+      <c r="X37" s="1">
         <v>0.28999999999999998</v>
       </c>
-      <c r="Y35" s="1">
+      <c r="Y37" s="1">
         <v>0.48</v>
       </c>
-      <c r="Z35" s="1">
+      <c r="Z37" s="1">
         <v>0.51</v>
       </c>
-      <c r="AA35" s="1">
+      <c r="AA37" s="1">
         <v>0.27</v>
       </c>
-      <c r="AB35" s="1">
+      <c r="AB37" s="1">
         <v>0.16</v>
       </c>
-      <c r="AC35" s="1">
+      <c r="AC37" s="1">
         <v>0.36</v>
       </c>
-      <c r="AD35" s="12" t="s">
-[...2 lines deleted...]
-      <c r="AE35" s="1">
+      <c r="AD37" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="AE37" s="1">
         <v>0.18</v>
       </c>
-      <c r="AF35" s="1">
+      <c r="AF37" s="1">
         <v>2.16</v>
       </c>
-      <c r="AG35" s="1">
+      <c r="AG37" s="1">
         <v>0.38</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A36" s="60" t="s">
+      <c r="AH37" s="1">
+        <v>0.74</v>
+      </c>
+    </row>
+    <row r="38" spans="1:34" ht="12" customHeight="1">
+      <c r="A38" s="59" t="s">
         <v>55</v>
       </c>
-      <c r="B36" s="62"/>
-[...11 lines deleted...]
-      <c r="N36" s="55">
+      <c r="B38" s="61"/>
+      <c r="C38" s="61"/>
+      <c r="D38" s="61"/>
+      <c r="E38" s="61"/>
+      <c r="F38" s="61"/>
+      <c r="G38" s="61"/>
+      <c r="H38" s="61"/>
+      <c r="I38" s="61"/>
+      <c r="J38" s="61"/>
+      <c r="K38" s="61"/>
+      <c r="L38" s="61"/>
+      <c r="M38" s="61"/>
+      <c r="N38" s="54">
         <v>0.49</v>
       </c>
-      <c r="O36" s="1">
+      <c r="O38" s="1">
         <v>0.17</v>
       </c>
-      <c r="P36" s="55">
+      <c r="P38" s="54">
         <v>0.08</v>
       </c>
-      <c r="Q36" s="1">
+      <c r="Q38" s="1">
         <v>0.34</v>
-      </c>
-[...152 lines deleted...]
-        <v>0.13</v>
       </c>
       <c r="R38" s="1">
         <v>0.12</v>
       </c>
       <c r="S38" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="T38" s="1">
+        <v>5.64</v>
+      </c>
+      <c r="U38" s="1">
+        <v>1.85</v>
+      </c>
+      <c r="V38" s="2">
+        <v>1.45</v>
+      </c>
+      <c r="W38" s="1">
+        <v>0.72</v>
+      </c>
+      <c r="X38" s="1">
+        <v>0.86</v>
+      </c>
+      <c r="Y38" s="1">
+        <v>0.72</v>
+      </c>
+      <c r="Z38" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="AA38" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="AB38" s="1">
+        <v>0.64</v>
+      </c>
+      <c r="AC38" s="1">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="AD38" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="AE38" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="AF38" s="1">
+        <v>2.19</v>
+      </c>
+      <c r="AG38" s="1">
+        <v>1.53</v>
+      </c>
+      <c r="AH38" s="1">
+        <v>0.75</v>
+      </c>
+    </row>
+    <row r="39" spans="1:34" ht="12" customHeight="1">
+      <c r="A39" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="B39" s="61"/>
+      <c r="C39" s="61"/>
+      <c r="D39" s="61"/>
+      <c r="E39" s="61"/>
+      <c r="F39" s="61"/>
+      <c r="G39" s="61"/>
+      <c r="H39" s="61"/>
+      <c r="I39" s="61"/>
+      <c r="J39" s="61"/>
+      <c r="K39" s="61"/>
+      <c r="L39" s="61"/>
+      <c r="M39" s="61"/>
+      <c r="N39" s="54">
+        <v>0.24</v>
+      </c>
+      <c r="O39" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="P39" s="54">
+        <v>0.09</v>
+      </c>
+      <c r="Q39" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="R39" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="S39" s="1">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="T39" s="1">
+        <v>1.7</v>
+      </c>
+      <c r="U39" s="1">
+        <v>0.89</v>
+      </c>
+      <c r="V39" s="2">
+        <v>0.87</v>
+      </c>
+      <c r="W39" s="1">
+        <v>0.66</v>
+      </c>
+      <c r="X39" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="Y39" s="1">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="Z39" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="AA39" s="1">
         <v>0.11</v>
       </c>
-      <c r="T38" s="1" t="s">
-[...5 lines deleted...]
-      <c r="V38" s="2">
+      <c r="AB39" s="1">
+        <v>0.28999999999999998</v>
+      </c>
+      <c r="AC39" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="AD39" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="AE39" s="1">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="AF39" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="AG39" s="1">
+        <v>0.92</v>
+      </c>
+      <c r="AH39" s="1">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="40" spans="1:34" ht="12" customHeight="1">
+      <c r="A40" s="10" t="s">
+        <v>48</v>
+      </c>
+      <c r="B40" s="61"/>
+      <c r="C40" s="61"/>
+      <c r="D40" s="61"/>
+      <c r="E40" s="61"/>
+      <c r="F40" s="61"/>
+      <c r="G40" s="61"/>
+      <c r="H40" s="61"/>
+      <c r="I40" s="61"/>
+      <c r="J40" s="61"/>
+      <c r="K40" s="61"/>
+      <c r="L40" s="61"/>
+      <c r="M40" s="61"/>
+      <c r="N40" s="65" t="s">
+        <v>31</v>
+      </c>
+      <c r="O40" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="P40" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q40" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="R40" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="S40" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="T40" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="U40" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="V40" s="2">
         <v>1.33</v>
       </c>
-      <c r="W38" s="1">
+      <c r="W40" s="1">
         <v>0.33</v>
       </c>
-      <c r="X38" s="1">
+      <c r="X40" s="1">
         <v>0.79</v>
       </c>
-      <c r="Y38" s="1">
+      <c r="Y40" s="1">
         <v>0.66</v>
       </c>
-      <c r="Z38" s="1">
+      <c r="Z40" s="1">
         <v>0.19</v>
       </c>
-      <c r="AA38" s="1">
+      <c r="AA40" s="1">
         <v>0.33</v>
       </c>
-      <c r="AB38" s="1">
+      <c r="AB40" s="1">
         <v>0.15</v>
       </c>
-      <c r="AC38" s="1">
+      <c r="AC40" s="1">
         <v>0.39</v>
       </c>
-      <c r="AD38" s="1">
+      <c r="AD40" s="1">
         <v>0.24</v>
       </c>
-      <c r="AE38" s="12" t="s">
-[...2 lines deleted...]
-      <c r="AF38" s="1">
+      <c r="AE40" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="AF40" s="1">
         <v>3.86</v>
       </c>
-      <c r="AG38" s="1" t="s">
-[...4 lines deleted...]
-      <c r="A39" s="60" t="s">
+      <c r="AG40" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="AH40" s="1">
+        <v>0.89</v>
+      </c>
+    </row>
+    <row r="41" spans="1:34" ht="12" customHeight="1">
+      <c r="A41" s="59" t="s">
         <v>56</v>
       </c>
-      <c r="B39" s="62"/>
-[...17 lines deleted...]
-      <c r="P39" s="55">
+      <c r="B41" s="61"/>
+      <c r="C41" s="61"/>
+      <c r="D41" s="61"/>
+      <c r="E41" s="61"/>
+      <c r="F41" s="61"/>
+      <c r="G41" s="61"/>
+      <c r="H41" s="61"/>
+      <c r="I41" s="61"/>
+      <c r="J41" s="61"/>
+      <c r="K41" s="61"/>
+      <c r="L41" s="61"/>
+      <c r="M41" s="61"/>
+      <c r="N41" s="65" t="s">
+        <v>31</v>
+      </c>
+      <c r="O41" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="P41" s="54">
         <v>0.38</v>
       </c>
-      <c r="Q39" s="1">
+      <c r="Q41" s="1">
         <v>0.52</v>
       </c>
-      <c r="R39" s="1" t="s">
-[...5 lines deleted...]
-      <c r="T39" s="1">
+      <c r="R41" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="S41" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="T41" s="1">
         <v>1.82</v>
       </c>
-      <c r="U39" s="1" t="s">
-[...2 lines deleted...]
-      <c r="V39" s="2">
+      <c r="U41" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="V41" s="2">
         <v>0.62</v>
       </c>
-      <c r="W39" s="12" t="s">
-[...5 lines deleted...]
-      <c r="Y39" s="1">
+      <c r="W41" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="X41" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="Y41" s="1">
         <v>0.31</v>
       </c>
-      <c r="Z39" s="1">
+      <c r="Z41" s="1">
         <v>0.26</v>
       </c>
-      <c r="AA39" s="12" t="s">
-[...2 lines deleted...]
-      <c r="AB39" s="1">
+      <c r="AA41" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="AB41" s="1">
         <v>0.41</v>
       </c>
-      <c r="AC39" s="1">
+      <c r="AC41" s="1">
         <v>0.55000000000000004</v>
       </c>
-      <c r="AD39" s="12" t="s">
-[...13 lines deleted...]
-      <c r="A40" s="60" t="s">
+      <c r="AD41" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="AE41" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="AF41" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="AG41" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="AH41" s="1" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="42" spans="1:34" ht="12" customHeight="1">
+      <c r="A42" s="59" t="s">
         <v>57</v>
       </c>
-      <c r="B40" s="62"/>
-[...11 lines deleted...]
-      <c r="N40" s="55">
+      <c r="B42" s="61"/>
+      <c r="C42" s="61"/>
+      <c r="D42" s="61"/>
+      <c r="E42" s="61"/>
+      <c r="F42" s="61"/>
+      <c r="G42" s="61"/>
+      <c r="H42" s="61"/>
+      <c r="I42" s="61"/>
+      <c r="J42" s="61"/>
+      <c r="K42" s="61"/>
+      <c r="L42" s="61"/>
+      <c r="M42" s="61"/>
+      <c r="N42" s="54">
         <v>0.15</v>
       </c>
-      <c r="O40" s="1">
+      <c r="O42" s="1">
         <v>0.13</v>
       </c>
-      <c r="P40" s="55">
+      <c r="P42" s="54">
         <v>0.12</v>
       </c>
-      <c r="Q40" s="1">
+      <c r="Q42" s="1">
         <v>0.31</v>
       </c>
-      <c r="R40" s="1">
+      <c r="R42" s="1">
         <v>0.47</v>
       </c>
-      <c r="S40" s="1">
+      <c r="S42" s="1">
         <v>0.09</v>
       </c>
-      <c r="T40" s="1">
+      <c r="T42" s="1">
         <v>1.05</v>
       </c>
-      <c r="U40" s="1">
+      <c r="U42" s="1">
         <v>0.54</v>
       </c>
-      <c r="V40" s="12" t="s">
-[...2 lines deleted...]
-      <c r="W40" s="1">
+      <c r="V42" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="W42" s="1">
         <v>0.54</v>
       </c>
-      <c r="X40" s="1">
+      <c r="X42" s="1">
         <v>0.64</v>
       </c>
-      <c r="Y40" s="1">
+      <c r="Y42" s="1">
         <v>0.54</v>
       </c>
-      <c r="Z40" s="1">
+      <c r="Z42" s="1">
         <v>0.15</v>
       </c>
-      <c r="AA40" s="1">
+      <c r="AA42" s="1">
         <v>0.4</v>
       </c>
-      <c r="AB40" s="1">
+      <c r="AB42" s="1">
         <v>0.12</v>
       </c>
-      <c r="AC40" s="1">
+      <c r="AC42" s="1">
         <v>0.96</v>
       </c>
-      <c r="AD40" s="1">
+      <c r="AD42" s="1">
         <v>0.19</v>
       </c>
-      <c r="AE40" s="1">
+      <c r="AE42" s="1">
         <v>0.44</v>
       </c>
-      <c r="AF40" s="1">
+      <c r="AF42" s="1">
         <v>3.21</v>
       </c>
-      <c r="AG40" s="1" t="s">
-[...4 lines deleted...]
-      <c r="A41" s="60" t="s">
+      <c r="AG42" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="AH42" s="1">
+        <v>1.47</v>
+      </c>
+    </row>
+    <row r="43" spans="1:34" ht="12" customHeight="1">
+      <c r="A43" s="59" t="s">
         <v>49</v>
       </c>
-      <c r="B41" s="62"/>
-[...11 lines deleted...]
-      <c r="N41" s="55">
+      <c r="B43" s="61"/>
+      <c r="C43" s="61"/>
+      <c r="D43" s="61"/>
+      <c r="E43" s="61"/>
+      <c r="F43" s="61"/>
+      <c r="G43" s="61"/>
+      <c r="H43" s="61"/>
+      <c r="I43" s="61"/>
+      <c r="J43" s="61"/>
+      <c r="K43" s="61"/>
+      <c r="L43" s="61"/>
+      <c r="M43" s="61"/>
+      <c r="N43" s="54">
         <v>0.18</v>
       </c>
-      <c r="O41" s="1">
+      <c r="O43" s="1">
         <v>0.24</v>
       </c>
-      <c r="P41" s="55">
+      <c r="P43" s="54">
         <v>0.14000000000000001</v>
       </c>
-      <c r="Q41" s="1">
+      <c r="Q43" s="1">
         <v>0.13</v>
       </c>
-      <c r="R41" s="1">
+      <c r="R43" s="1">
         <v>0.12</v>
       </c>
-      <c r="S41" s="1">
+      <c r="S43" s="1">
         <v>0.05</v>
       </c>
-      <c r="T41" s="1">
+      <c r="T43" s="1">
         <v>0.66</v>
       </c>
-      <c r="U41" s="1">
+      <c r="U43" s="1">
         <v>1.03</v>
       </c>
-      <c r="V41" s="2">
+      <c r="V43" s="2">
         <v>0.23</v>
       </c>
-      <c r="W41" s="1">
+      <c r="W43" s="1">
         <v>0.17</v>
       </c>
-      <c r="X41" s="1">
+      <c r="X43" s="1">
         <v>0.13</v>
       </c>
-      <c r="Y41" s="1">
+      <c r="Y43" s="1">
         <v>0.11</v>
       </c>
-      <c r="Z41" s="1">
+      <c r="Z43" s="1">
         <v>0.19</v>
       </c>
-      <c r="AA41" s="1">
+      <c r="AA43" s="1">
         <v>0.08</v>
       </c>
-      <c r="AB41" s="12" t="s">
-[...2 lines deleted...]
-      <c r="AC41" s="1">
+      <c r="AB43" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="AC43" s="1">
         <v>0.13</v>
       </c>
-      <c r="AD41" s="1">
+      <c r="AD43" s="1">
         <v>0.06</v>
       </c>
-      <c r="AE41" s="1">
+      <c r="AE43" s="1">
         <v>0.11</v>
       </c>
-      <c r="AF41" s="1">
+      <c r="AF43" s="1">
         <v>1.37</v>
       </c>
-      <c r="AG41" s="1">
+      <c r="AG43" s="1">
         <v>0.36</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A42" s="60" t="s">
+      <c r="AH43" s="1">
+        <v>0.47</v>
+      </c>
+    </row>
+    <row r="44" spans="1:34" ht="12" customHeight="1">
+      <c r="A44" s="59" t="s">
         <v>50</v>
       </c>
-      <c r="B42" s="62"/>
-[...11 lines deleted...]
-      <c r="N42" s="55">
+      <c r="B44" s="61"/>
+      <c r="C44" s="61"/>
+      <c r="D44" s="61"/>
+      <c r="E44" s="61"/>
+      <c r="F44" s="61"/>
+      <c r="G44" s="61"/>
+      <c r="H44" s="61"/>
+      <c r="I44" s="61"/>
+      <c r="J44" s="61"/>
+      <c r="K44" s="61"/>
+      <c r="L44" s="61"/>
+      <c r="M44" s="61"/>
+      <c r="N44" s="54">
         <v>0.51</v>
       </c>
-      <c r="O42" s="1">
+      <c r="O44" s="1">
         <v>0.18</v>
       </c>
-      <c r="P42" s="68">
+      <c r="P44" s="67">
         <v>0.4</v>
       </c>
-      <c r="Q42" s="1">
+      <c r="Q44" s="1">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="R42" s="1">
+      <c r="R44" s="1">
         <v>0.13</v>
       </c>
-      <c r="S42" s="1">
+      <c r="S44" s="1">
         <v>0.15</v>
       </c>
-      <c r="T42" s="1">
+      <c r="T44" s="1">
         <v>2.16</v>
       </c>
-      <c r="U42" s="1">
+      <c r="U44" s="1">
         <v>0.38</v>
       </c>
-      <c r="V42" s="2">
+      <c r="V44" s="2">
         <v>0.75</v>
       </c>
-      <c r="W42" s="1">
+      <c r="W44" s="1">
         <v>0.65</v>
       </c>
-      <c r="X42" s="1">
+      <c r="X44" s="1">
         <v>0.3</v>
       </c>
-      <c r="Y42" s="1">
+      <c r="Y44" s="1">
         <v>0.12</v>
       </c>
-      <c r="Z42" s="1">
+      <c r="Z44" s="1">
         <v>0.48</v>
       </c>
-      <c r="AA42" s="1">
+      <c r="AA44" s="1">
         <v>0.18</v>
       </c>
-      <c r="AB42" s="1">
+      <c r="AB44" s="1">
         <v>0.2</v>
       </c>
-      <c r="AC42" s="1">
+      <c r="AC44" s="1">
         <v>0.22</v>
       </c>
-      <c r="AD42" s="1">
+      <c r="AD44" s="1">
         <v>0.23</v>
       </c>
-      <c r="AE42" s="1">
+      <c r="AE44" s="1">
         <v>0.15</v>
       </c>
-      <c r="AF42" s="1">
+      <c r="AF44" s="1">
         <v>4.0199999999999996</v>
       </c>
-      <c r="AG42" s="1">
+      <c r="AG44" s="1">
         <v>0.57999999999999996</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A43" s="60" t="s">
+      <c r="AH44" s="1">
+        <v>0.63</v>
+      </c>
+    </row>
+    <row r="45" spans="1:34" ht="12" customHeight="1">
+      <c r="A45" s="59" t="s">
         <v>58</v>
       </c>
-      <c r="B43" s="62"/>
-[...11 lines deleted...]
-      <c r="N43" s="66">
+      <c r="B45" s="61"/>
+      <c r="C45" s="61"/>
+      <c r="D45" s="61"/>
+      <c r="E45" s="61"/>
+      <c r="F45" s="61"/>
+      <c r="G45" s="61"/>
+      <c r="H45" s="61"/>
+      <c r="I45" s="61"/>
+      <c r="J45" s="61"/>
+      <c r="K45" s="61"/>
+      <c r="L45" s="61"/>
+      <c r="M45" s="61"/>
+      <c r="N45" s="65">
         <v>0.47</v>
       </c>
-      <c r="O43" s="1">
+      <c r="O45" s="1">
         <v>0.69</v>
       </c>
-      <c r="P43" s="55">
+      <c r="P45" s="54">
         <v>0.25</v>
       </c>
-      <c r="Q43" s="1">
+      <c r="Q45" s="1">
         <v>0.22</v>
       </c>
-      <c r="R43" s="1">
+      <c r="R45" s="1">
         <v>0.1</v>
       </c>
-      <c r="S43" s="1">
+      <c r="S45" s="1">
         <v>0.28000000000000003</v>
       </c>
-      <c r="T43" s="1">
+      <c r="T45" s="1">
         <v>2.27</v>
       </c>
-      <c r="U43" s="1">
+      <c r="U45" s="1">
         <v>2.97</v>
       </c>
-      <c r="V43" s="2">
+      <c r="V45" s="2">
         <v>0.78</v>
       </c>
-      <c r="W43" s="1">
+      <c r="W45" s="1">
         <v>0.88</v>
       </c>
-      <c r="X43" s="1">
+      <c r="X45" s="1">
         <v>0.7</v>
       </c>
-      <c r="Y43" s="12" t="s">
-[...5 lines deleted...]
-      <c r="AA43" s="1">
+      <c r="Y45" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="Z45" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="AA45" s="1">
         <v>0.28999999999999998</v>
       </c>
-      <c r="AB43" s="1">
+      <c r="AB45" s="1">
         <v>0.26</v>
       </c>
-      <c r="AC43" s="1">
+      <c r="AC45" s="1">
         <v>0.12</v>
       </c>
-      <c r="AD43" s="1">
+      <c r="AD45" s="1">
         <v>0.11</v>
       </c>
-      <c r="AE43" s="1">
+      <c r="AE45" s="1">
         <v>0.28999999999999998</v>
       </c>
-      <c r="AF43" s="1">
+      <c r="AF45" s="1">
         <v>3.56</v>
       </c>
-      <c r="AG43" s="1">
+      <c r="AG45" s="1">
         <v>1.85</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A44" s="6" t="s">
+      <c r="AH45" s="1">
+        <v>0.81</v>
+      </c>
+    </row>
+    <row r="46" spans="1:34" ht="12" customHeight="1">
+      <c r="A46" s="6" t="s">
         <v>52</v>
       </c>
-      <c r="B44" s="62"/>
-[...11 lines deleted...]
-      <c r="N44" s="67">
+      <c r="B46" s="61"/>
+      <c r="C46" s="61"/>
+      <c r="D46" s="61"/>
+      <c r="E46" s="61"/>
+      <c r="F46" s="61"/>
+      <c r="G46" s="61"/>
+      <c r="H46" s="61"/>
+      <c r="I46" s="61"/>
+      <c r="J46" s="61"/>
+      <c r="K46" s="61"/>
+      <c r="L46" s="61"/>
+      <c r="M46" s="61"/>
+      <c r="N46" s="66">
         <v>0.3</v>
       </c>
-      <c r="O44" s="3">
+      <c r="O46" s="3">
         <v>0.46</v>
       </c>
-      <c r="P44" s="65">
+      <c r="P46" s="64">
         <v>0.87</v>
       </c>
-      <c r="Q44" s="3">
+      <c r="Q46" s="3">
         <v>0.63</v>
       </c>
-      <c r="R44" s="3">
+      <c r="R46" s="3">
         <v>0.28000000000000003</v>
       </c>
-      <c r="S44" s="3">
+      <c r="S46" s="3">
         <v>0.17</v>
       </c>
-      <c r="T44" s="3">
+      <c r="T46" s="3">
         <v>2.63</v>
       </c>
-      <c r="U44" s="3">
+      <c r="U46" s="3">
         <v>1.1000000000000001</v>
       </c>
-      <c r="V44" s="3">
+      <c r="V46" s="3">
         <v>1.08</v>
       </c>
-      <c r="W44" s="3">
+      <c r="W46" s="3">
         <v>0.41</v>
       </c>
-      <c r="X44" s="3">
+      <c r="X46" s="3">
         <v>0.43</v>
       </c>
-      <c r="Y44" s="3">
+      <c r="Y46" s="3">
         <v>0.54</v>
       </c>
-      <c r="Z44" s="3">
+      <c r="Z46" s="3">
         <v>0.61</v>
       </c>
-      <c r="AA44" s="3">
+      <c r="AA46" s="3">
         <v>0.6</v>
       </c>
-      <c r="AB44" s="3">
+      <c r="AB46" s="3">
         <v>0.48</v>
       </c>
-      <c r="AC44" s="3">
+      <c r="AC46" s="3">
         <v>0.27</v>
       </c>
-      <c r="AD44" s="3">
+      <c r="AD46" s="3">
         <v>0.34</v>
       </c>
-      <c r="AE44" s="3">
+      <c r="AE46" s="3">
         <v>0.22</v>
       </c>
-      <c r="AF44" s="3">
+      <c r="AF46" s="3">
         <v>3.24</v>
       </c>
-      <c r="AG44" s="3">
+      <c r="AG46" s="3">
         <v>1.4</v>
       </c>
+      <c r="AH46" s="3">
+        <v>0.55000000000000004</v>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="14">
-[...8 lines deleted...]
-    <mergeCell ref="N6:S6"/>
+  <mergeCells count="11">
+    <mergeCell ref="T32:AG32"/>
+    <mergeCell ref="AO7:AQ7"/>
+    <mergeCell ref="T25:AG25"/>
     <mergeCell ref="AF8:AQ8"/>
-    <mergeCell ref="AO5:AQ5"/>
-[...2 lines deleted...]
-    <mergeCell ref="AK23:AL23"/>
+    <mergeCell ref="T10:AG10"/>
+    <mergeCell ref="T8:AE8"/>
+    <mergeCell ref="T6:AQ6"/>
+    <mergeCell ref="A8:A9"/>
+    <mergeCell ref="B8:M8"/>
+    <mergeCell ref="N8:S8"/>
+    <mergeCell ref="AC7:AE7"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>