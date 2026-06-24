--- v1 (2026-05-25)
+++ v2 (2026-06-24)
@@ -8,68 +8,68 @@
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="23250" windowHeight="13170" tabRatio="572" activeTab="2"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="23256" windowHeight="13176" tabRatio="572" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Разводы 2022 " sheetId="1" r:id="rId1"/>
     <sheet name="Разводы" sheetId="6" r:id="rId2"/>
     <sheet name="Разводы  2024-2026" sheetId="7" r:id="rId3"/>
     <sheet name="Коэф." sheetId="5" r:id="rId4"/>
     <sheet name="Коэф. 2024-2026" sheetId="8" r:id="rId5"/>
   </sheets>
-  <calcPr calcId="125725"/>
+  <calcPr calcId="114210"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="855" uniqueCount="60">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="856" uniqueCount="60">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -722,324 +722,324 @@
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>13</xdr:col>
       <xdr:colOff>228600</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>68580</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2049" name="Picture 2"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2225040" cy="624840"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>60960</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>13</xdr:col>
       <xdr:colOff>251460</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3073" name="Picture 2"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="60960"/>
           <a:ext cx="2072640" cy="609600"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>15</xdr:col>
       <xdr:colOff>182880</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>175260</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="1025" name="Рисунок 8"/>
+        <xdr:cNvPr id="4097" name="Рисунок 8"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3253740" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>22860</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>13</xdr:col>
       <xdr:colOff>152400</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>45720</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="4097" name="Picture 2"/>
+        <xdr:cNvPr id="5121" name="Picture 2"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="38100" y="22860"/>
           <a:ext cx="1935480" cy="579120"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>15</xdr:col>
       <xdr:colOff>182880</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>175260</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="5121" name="Рисунок 8"/>
+        <xdr:cNvPr id="1025" name="Рисунок 8"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3253740" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Стандартная">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Стандартная">
+    <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -1065,51 +1065,51 @@
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1266,58 +1266,58 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A3:S59"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="13" topLeftCell="N1" activePane="topRight" state="frozen"/>
       <selection pane="topRight" activeCell="P23" sqref="P23"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="29.140625" style="4" customWidth="1"/>
+    <col min="1" max="1" width="29.109375" style="4" customWidth="1"/>
     <col min="2" max="13" width="0" style="4" hidden="1" customWidth="1"/>
-    <col min="14" max="16384" width="9.140625" style="4"/>
+    <col min="14" max="16384" width="9.109375" style="4"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:19" ht="12.75">
+    <row r="3" spans="1:19" ht="13.2">
       <c r="A3" s="75" t="s">
         <v>29</v>
       </c>
       <c r="B3" s="75"/>
       <c r="C3" s="75"/>
       <c r="D3" s="75"/>
       <c r="E3" s="75"/>
       <c r="F3" s="75"/>
       <c r="G3" s="75"/>
       <c r="H3" s="75"/>
       <c r="I3" s="75"/>
       <c r="J3" s="75"/>
       <c r="K3" s="75"/>
       <c r="L3" s="75"/>
       <c r="M3" s="75"/>
       <c r="N3" s="75"/>
       <c r="O3" s="75"/>
       <c r="P3" s="75"/>
       <c r="Q3" s="75"/>
       <c r="R3" s="75"/>
       <c r="S3" s="75"/>
     </row>
     <row r="4" spans="1:19">
       <c r="C4" s="5"/>
       <c r="N4" s="6"/>
@@ -3186,58 +3186,58 @@
   <mergeCells count="7">
     <mergeCell ref="A3:S3"/>
     <mergeCell ref="A7:S7"/>
     <mergeCell ref="A28:S28"/>
     <mergeCell ref="A39:S39"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="N5:S5"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A4:AK41"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="13" topLeftCell="N1" activePane="topRight" state="frozen"/>
       <selection pane="topRight" activeCell="N10" sqref="N10"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="26.5703125" style="4" customWidth="1"/>
+    <col min="1" max="1" width="26.5546875" style="4" customWidth="1"/>
     <col min="2" max="13" width="0" style="4" hidden="1" customWidth="1"/>
-    <col min="14" max="16384" width="9.140625" style="4"/>
+    <col min="14" max="16384" width="9.109375" style="4"/>
   </cols>
   <sheetData>
-    <row r="4" spans="1:37" ht="12.75">
+    <row r="4" spans="1:37" ht="13.2">
       <c r="A4" s="75" t="s">
         <v>32</v>
       </c>
       <c r="B4" s="75"/>
       <c r="C4" s="75"/>
       <c r="D4" s="75"/>
       <c r="E4" s="75"/>
       <c r="F4" s="75"/>
       <c r="G4" s="75"/>
       <c r="H4" s="75"/>
       <c r="I4" s="75"/>
       <c r="J4" s="75"/>
       <c r="K4" s="75"/>
       <c r="L4" s="75"/>
       <c r="M4" s="75"/>
       <c r="N4" s="75"/>
       <c r="O4" s="75"/>
       <c r="P4" s="75"/>
       <c r="Q4" s="75"/>
       <c r="R4" s="75"/>
       <c r="S4" s="75"/>
       <c r="T4" s="75"/>
       <c r="U4" s="75"/>
       <c r="V4" s="75"/>
       <c r="W4" s="75"/>
@@ -6190,80 +6190,80 @@
       </c>
       <c r="AF40" s="22">
         <v>8</v>
       </c>
       <c r="AG40" s="22">
         <v>3</v>
       </c>
       <c r="AH40" s="22">
         <v>9</v>
       </c>
       <c r="AI40" s="22">
         <v>10</v>
       </c>
       <c r="AJ40" s="22">
         <v>8</v>
       </c>
       <c r="AK40" s="48">
         <v>6</v>
       </c>
     </row>
     <row r="41" spans="1:37">
       <c r="A41" s="23"/>
     </row>
   </sheetData>
   <mergeCells count="9">
-    <mergeCell ref="A4:AK4"/>
-[...2 lines deleted...]
-    <mergeCell ref="A8:AK8"/>
     <mergeCell ref="A28:AK28"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
     <mergeCell ref="N6:S6"/>
     <mergeCell ref="A21:AK21"/>
+    <mergeCell ref="A4:AK4"/>
+    <mergeCell ref="AF6:AK6"/>
+    <mergeCell ref="T6:AE6"/>
+    <mergeCell ref="A8:AK8"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AQ46"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="T1" workbookViewId="0">
-      <selection activeCell="AJ18" sqref="AJ18"/>
+      <selection activeCell="T6" sqref="T6:AQ6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="26.5703125" style="4" customWidth="1"/>
+    <col min="1" max="1" width="26.5546875" style="4" customWidth="1"/>
     <col min="2" max="13" width="0" style="4" hidden="1" customWidth="1"/>
-    <col min="14" max="16384" width="9.140625" style="4"/>
+    <col min="14" max="16384" width="9.109375" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:43" ht="12" customHeight="1"/>
     <row r="2" spans="1:43" ht="12" customHeight="1"/>
     <row r="3" spans="1:43" ht="12" customHeight="1"/>
     <row r="4" spans="1:43" ht="12" customHeight="1"/>
     <row r="5" spans="1:43" ht="12" customHeight="1"/>
     <row r="6" spans="1:43" ht="12" customHeight="1">
       <c r="A6" s="68"/>
       <c r="B6" s="68"/>
       <c r="C6" s="68"/>
       <c r="D6" s="68"/>
       <c r="E6" s="68"/>
       <c r="F6" s="68"/>
       <c r="G6" s="68"/>
       <c r="H6" s="68"/>
       <c r="I6" s="68"/>
       <c r="J6" s="68"/>
       <c r="K6" s="68"/>
       <c r="L6" s="68"/>
       <c r="M6" s="68"/>
       <c r="Q6" s="68"/>
       <c r="R6" s="68"/>
       <c r="S6" s="68"/>
       <c r="T6" s="75" t="s">
@@ -6574,50 +6574,53 @@
       </c>
       <c r="AA11" s="17">
         <v>155</v>
       </c>
       <c r="AB11" s="17">
         <v>193</v>
       </c>
       <c r="AC11" s="17">
         <v>250</v>
       </c>
       <c r="AD11" s="17">
         <v>185</v>
       </c>
       <c r="AE11" s="17">
         <v>201</v>
       </c>
       <c r="AF11" s="17">
         <v>219</v>
       </c>
       <c r="AG11" s="17">
         <v>134</v>
       </c>
       <c r="AH11" s="17">
         <v>159</v>
       </c>
+      <c r="AI11" s="47">
+        <v>149</v>
+      </c>
     </row>
     <row r="12" spans="1:43" ht="12" customHeight="1">
       <c r="A12" s="18" t="s">
         <v>34</v>
       </c>
       <c r="B12" s="55"/>
       <c r="C12" s="55"/>
       <c r="D12" s="56"/>
       <c r="E12" s="56"/>
       <c r="F12" s="56"/>
       <c r="G12" s="56"/>
       <c r="H12" s="57"/>
       <c r="I12" s="56"/>
       <c r="J12" s="58"/>
       <c r="K12" s="57"/>
       <c r="L12" s="57"/>
       <c r="M12" s="57"/>
       <c r="N12" s="54">
         <v>90</v>
       </c>
       <c r="O12" s="17">
         <v>89</v>
       </c>
       <c r="P12" s="54">
         <v>98</v>
@@ -6654,50 +6657,53 @@
       </c>
       <c r="AA12" s="17">
         <v>82</v>
       </c>
       <c r="AB12" s="17">
         <v>91</v>
       </c>
       <c r="AC12" s="17">
         <v>131</v>
       </c>
       <c r="AD12" s="17">
         <v>101</v>
       </c>
       <c r="AE12" s="17">
         <v>112</v>
       </c>
       <c r="AF12" s="17">
         <v>123</v>
       </c>
       <c r="AG12" s="17">
         <v>66</v>
       </c>
       <c r="AH12" s="17">
         <v>76</v>
       </c>
+      <c r="AI12" s="47">
+        <v>74</v>
+      </c>
     </row>
     <row r="13" spans="1:43" ht="12" customHeight="1">
       <c r="A13" s="18" t="s">
         <v>36</v>
       </c>
       <c r="B13" s="55"/>
       <c r="C13" s="55"/>
       <c r="D13" s="56"/>
       <c r="E13" s="56"/>
       <c r="F13" s="56"/>
       <c r="G13" s="56"/>
       <c r="H13" s="57"/>
       <c r="I13" s="56"/>
       <c r="J13" s="58"/>
       <c r="K13" s="57"/>
       <c r="L13" s="57"/>
       <c r="M13" s="57"/>
       <c r="N13" s="54">
         <v>19</v>
       </c>
       <c r="O13" s="17">
         <v>12</v>
       </c>
       <c r="P13" s="54">
         <v>12</v>
@@ -6734,50 +6740,53 @@
       </c>
       <c r="AA13" s="17">
         <v>16</v>
       </c>
       <c r="AB13" s="17">
         <v>22</v>
       </c>
       <c r="AC13" s="17">
         <v>25</v>
       </c>
       <c r="AD13" s="17">
         <v>13</v>
       </c>
       <c r="AE13" s="17">
         <v>22</v>
       </c>
       <c r="AF13" s="17">
         <v>24</v>
       </c>
       <c r="AG13" s="17">
         <v>14</v>
       </c>
       <c r="AH13" s="17">
         <v>23</v>
       </c>
+      <c r="AI13" s="47">
+        <v>13</v>
+      </c>
     </row>
     <row r="14" spans="1:43" ht="12" customHeight="1">
       <c r="A14" s="59" t="s">
         <v>42</v>
       </c>
       <c r="B14" s="55"/>
       <c r="C14" s="55"/>
       <c r="D14" s="56"/>
       <c r="E14" s="56"/>
       <c r="F14" s="56"/>
       <c r="G14" s="56"/>
       <c r="H14" s="57"/>
       <c r="I14" s="56"/>
       <c r="J14" s="58"/>
       <c r="K14" s="57"/>
       <c r="L14" s="57"/>
       <c r="M14" s="57"/>
       <c r="N14" s="54">
         <v>21</v>
       </c>
       <c r="O14" s="17">
         <v>15</v>
       </c>
       <c r="P14" s="54">
         <v>12</v>
@@ -6814,50 +6823,53 @@
       </c>
       <c r="AA14" s="17">
         <v>14</v>
       </c>
       <c r="AB14" s="17">
         <v>17</v>
       </c>
       <c r="AC14" s="17">
         <v>21</v>
       </c>
       <c r="AD14" s="17">
         <v>22</v>
       </c>
       <c r="AE14" s="17">
         <v>13</v>
       </c>
       <c r="AF14" s="17">
         <v>23</v>
       </c>
       <c r="AG14" s="17">
         <v>18</v>
       </c>
       <c r="AH14" s="17">
         <v>12</v>
       </c>
+      <c r="AI14" s="47">
+        <v>18</v>
+      </c>
     </row>
     <row r="15" spans="1:43" ht="12" customHeight="1">
       <c r="A15" s="59" t="s">
         <v>44</v>
       </c>
       <c r="B15" s="55"/>
       <c r="C15" s="55"/>
       <c r="D15" s="56"/>
       <c r="E15" s="56"/>
       <c r="F15" s="56"/>
       <c r="G15" s="56"/>
       <c r="H15" s="57"/>
       <c r="I15" s="56"/>
       <c r="J15" s="58"/>
       <c r="K15" s="57"/>
       <c r="L15" s="57"/>
       <c r="M15" s="57"/>
       <c r="N15" s="54">
         <v>3</v>
       </c>
       <c r="O15" s="17">
         <v>9</v>
       </c>
       <c r="P15" s="54">
         <v>5</v>
@@ -6894,50 +6906,53 @@
       </c>
       <c r="AA15" s="17">
         <v>6</v>
       </c>
       <c r="AB15" s="17">
         <v>8</v>
       </c>
       <c r="AC15" s="17">
         <v>8</v>
       </c>
       <c r="AD15" s="17">
         <v>5</v>
       </c>
       <c r="AE15" s="17">
         <v>6</v>
       </c>
       <c r="AF15" s="17">
         <v>6</v>
       </c>
       <c r="AG15" s="17">
         <v>4</v>
       </c>
       <c r="AH15" s="17">
         <v>8</v>
       </c>
+      <c r="AI15" s="47">
+        <v>5</v>
+      </c>
     </row>
     <row r="16" spans="1:43" ht="12" customHeight="1">
       <c r="A16" s="59" t="s">
         <v>55</v>
       </c>
       <c r="B16" s="55"/>
       <c r="C16" s="55"/>
       <c r="D16" s="56"/>
       <c r="E16" s="56"/>
       <c r="F16" s="56"/>
       <c r="G16" s="56"/>
       <c r="H16" s="57"/>
       <c r="I16" s="56"/>
       <c r="J16" s="58"/>
       <c r="K16" s="57"/>
       <c r="L16" s="57"/>
       <c r="M16" s="57"/>
       <c r="N16" s="54">
         <v>26</v>
       </c>
       <c r="O16" s="17">
         <v>17</v>
       </c>
       <c r="P16" s="54">
         <v>24</v>
@@ -6974,52 +6989,55 @@
       </c>
       <c r="AA16" s="17">
         <v>12</v>
       </c>
       <c r="AB16" s="17">
         <v>18</v>
       </c>
       <c r="AC16" s="17">
         <v>15</v>
       </c>
       <c r="AD16" s="17">
         <v>19</v>
       </c>
       <c r="AE16" s="17">
         <v>15</v>
       </c>
       <c r="AF16" s="17">
         <v>10</v>
       </c>
       <c r="AG16" s="17">
         <v>11</v>
       </c>
       <c r="AH16" s="17">
         <v>18</v>
       </c>
-    </row>
-    <row r="17" spans="1:34" ht="12" customHeight="1">
+      <c r="AI16" s="47">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="17" spans="1:35" ht="12" customHeight="1">
       <c r="A17" s="59" t="s">
         <v>47</v>
       </c>
       <c r="B17" s="55"/>
       <c r="C17" s="55"/>
       <c r="D17" s="56"/>
       <c r="E17" s="56"/>
       <c r="F17" s="56"/>
       <c r="G17" s="56"/>
       <c r="H17" s="57"/>
       <c r="I17" s="56"/>
       <c r="J17" s="58"/>
       <c r="K17" s="57"/>
       <c r="L17" s="57"/>
       <c r="M17" s="57"/>
       <c r="N17" s="54">
         <v>2</v>
       </c>
       <c r="O17" s="17">
         <v>1</v>
       </c>
       <c r="P17" s="54">
         <v>1</v>
       </c>
       <c r="Q17" s="17">
@@ -7054,52 +7072,55 @@
       </c>
       <c r="AA17" s="17">
         <v>1</v>
       </c>
       <c r="AB17" s="17">
         <v>3</v>
       </c>
       <c r="AC17" s="17">
         <v>4</v>
       </c>
       <c r="AD17" s="17">
         <v>4</v>
       </c>
       <c r="AE17" s="17">
         <v>2</v>
       </c>
       <c r="AF17" s="12" t="s">
         <v>31</v>
       </c>
       <c r="AG17" s="17">
         <v>2</v>
       </c>
       <c r="AH17" s="17">
         <v>1</v>
       </c>
-    </row>
-    <row r="18" spans="1:34" ht="12" customHeight="1">
+      <c r="AI17" s="47">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="18" spans="1:35" ht="12" customHeight="1">
       <c r="A18" s="10" t="s">
         <v>48</v>
       </c>
       <c r="B18" s="55"/>
       <c r="C18" s="55"/>
       <c r="D18" s="56"/>
       <c r="E18" s="56"/>
       <c r="F18" s="56"/>
       <c r="G18" s="56"/>
       <c r="H18" s="57"/>
       <c r="I18" s="56"/>
       <c r="J18" s="58"/>
       <c r="K18" s="57"/>
       <c r="L18" s="57"/>
       <c r="M18" s="57"/>
       <c r="N18" s="65" t="s">
         <v>31</v>
       </c>
       <c r="O18" s="65" t="s">
         <v>31</v>
       </c>
       <c r="P18" s="65" t="s">
         <v>31</v>
       </c>
       <c r="Q18" s="17">
@@ -7134,52 +7155,55 @@
       </c>
       <c r="AA18" s="17">
         <v>2</v>
       </c>
       <c r="AB18" s="17">
         <v>1</v>
       </c>
       <c r="AC18" s="17">
         <v>3</v>
       </c>
       <c r="AD18" s="17">
         <v>2</v>
       </c>
       <c r="AE18" s="12" t="s">
         <v>31</v>
       </c>
       <c r="AF18" s="17">
         <v>3</v>
       </c>
       <c r="AG18" s="12" t="s">
         <v>31</v>
       </c>
       <c r="AH18" s="17">
         <v>2</v>
       </c>
-    </row>
-    <row r="19" spans="1:34" ht="12" customHeight="1">
+      <c r="AI18" s="47">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="19" spans="1:35" ht="12" customHeight="1">
       <c r="A19" s="59" t="s">
         <v>56</v>
       </c>
       <c r="B19" s="55"/>
       <c r="C19" s="55"/>
       <c r="D19" s="56"/>
       <c r="E19" s="56"/>
       <c r="F19" s="56"/>
       <c r="G19" s="56"/>
       <c r="H19" s="57"/>
       <c r="I19" s="56"/>
       <c r="J19" s="58"/>
       <c r="K19" s="57"/>
       <c r="L19" s="57"/>
       <c r="M19" s="57"/>
       <c r="N19" s="65" t="s">
         <v>31</v>
       </c>
       <c r="O19" s="65" t="s">
         <v>31</v>
       </c>
       <c r="P19" s="54">
         <v>2</v>
       </c>
       <c r="Q19" s="17">
@@ -7212,52 +7236,55 @@
       </c>
       <c r="AA19" s="12" t="s">
         <v>31</v>
       </c>
       <c r="AB19" s="17">
         <v>2</v>
       </c>
       <c r="AC19" s="17">
         <v>3</v>
       </c>
       <c r="AD19" s="12" t="s">
         <v>31</v>
       </c>
       <c r="AE19" s="12" t="s">
         <v>31</v>
       </c>
       <c r="AF19" s="12" t="s">
         <v>31</v>
       </c>
       <c r="AG19" s="12" t="s">
         <v>31</v>
       </c>
       <c r="AH19" s="17" t="s">
         <v>31</v>
       </c>
-    </row>
-    <row r="20" spans="1:34" ht="12" customHeight="1">
+      <c r="AI19" s="47">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:35" ht="12" customHeight="1">
       <c r="A20" s="59" t="s">
         <v>57</v>
       </c>
       <c r="B20" s="55"/>
       <c r="C20" s="55"/>
       <c r="D20" s="56"/>
       <c r="E20" s="56"/>
       <c r="F20" s="56"/>
       <c r="G20" s="56"/>
       <c r="H20" s="57"/>
       <c r="I20" s="56"/>
       <c r="J20" s="58"/>
       <c r="K20" s="57"/>
       <c r="L20" s="57"/>
       <c r="M20" s="57"/>
       <c r="N20" s="54">
         <v>1</v>
       </c>
       <c r="O20" s="17">
         <v>1</v>
       </c>
       <c r="P20" s="54">
         <v>1</v>
       </c>
       <c r="Q20" s="17">
@@ -7292,52 +7319,55 @@
       </c>
       <c r="AA20" s="17">
         <v>3</v>
       </c>
       <c r="AB20" s="17">
         <v>1</v>
       </c>
       <c r="AC20" s="17">
         <v>9</v>
       </c>
       <c r="AD20" s="17">
         <v>2</v>
       </c>
       <c r="AE20" s="17">
         <v>5</v>
       </c>
       <c r="AF20" s="17">
         <v>3</v>
       </c>
       <c r="AG20" s="12" t="s">
         <v>31</v>
       </c>
       <c r="AH20" s="17">
         <v>4</v>
       </c>
-    </row>
-    <row r="21" spans="1:34" ht="12" customHeight="1">
+      <c r="AI20" s="47">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:35" ht="12" customHeight="1">
       <c r="A21" s="59" t="s">
         <v>49</v>
       </c>
       <c r="B21" s="55"/>
       <c r="C21" s="55"/>
       <c r="D21" s="56"/>
       <c r="E21" s="56"/>
       <c r="F21" s="56"/>
       <c r="G21" s="56"/>
       <c r="H21" s="57"/>
       <c r="I21" s="56"/>
       <c r="J21" s="58"/>
       <c r="K21" s="57"/>
       <c r="L21" s="57"/>
       <c r="M21" s="57"/>
       <c r="N21" s="54">
         <v>2</v>
       </c>
       <c r="O21" s="17">
         <v>3</v>
       </c>
       <c r="P21" s="54">
         <v>2</v>
       </c>
       <c r="Q21" s="17">
@@ -7372,52 +7402,55 @@
       </c>
       <c r="AA21" s="17">
         <v>1</v>
       </c>
       <c r="AB21" s="12" t="s">
         <v>31</v>
       </c>
       <c r="AC21" s="17">
         <v>2</v>
       </c>
       <c r="AD21" s="17">
         <v>1</v>
       </c>
       <c r="AE21" s="17">
         <v>2</v>
       </c>
       <c r="AF21" s="17">
         <v>2</v>
       </c>
       <c r="AG21" s="17">
         <v>1</v>
       </c>
       <c r="AH21" s="17">
         <v>2</v>
       </c>
-    </row>
-    <row r="22" spans="1:34" ht="12" customHeight="1">
+      <c r="AI21" s="47">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="22" spans="1:35" ht="12" customHeight="1">
       <c r="A22" s="59" t="s">
         <v>50</v>
       </c>
       <c r="B22" s="55"/>
       <c r="C22" s="55"/>
       <c r="D22" s="56"/>
       <c r="E22" s="56"/>
       <c r="F22" s="56"/>
       <c r="G22" s="56"/>
       <c r="H22" s="57"/>
       <c r="I22" s="56"/>
       <c r="J22" s="58"/>
       <c r="K22" s="57"/>
       <c r="L22" s="57"/>
       <c r="M22" s="57"/>
       <c r="N22" s="54">
         <v>10</v>
       </c>
       <c r="O22" s="17">
         <v>4</v>
       </c>
       <c r="P22" s="54">
         <v>10</v>
       </c>
       <c r="Q22" s="17">
@@ -7452,52 +7485,55 @@
       </c>
       <c r="AA22" s="17">
         <v>4</v>
       </c>
       <c r="AB22" s="17">
         <v>5</v>
       </c>
       <c r="AC22" s="17">
         <v>6</v>
       </c>
       <c r="AD22" s="17">
         <v>7</v>
       </c>
       <c r="AE22" s="17">
         <v>5</v>
       </c>
       <c r="AF22" s="17">
         <v>11</v>
       </c>
       <c r="AG22" s="17">
         <v>3</v>
       </c>
       <c r="AH22" s="17">
         <v>5</v>
       </c>
-    </row>
-    <row r="23" spans="1:34" ht="12" customHeight="1">
+      <c r="AI22" s="47">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="23" spans="1:35" ht="12" customHeight="1">
       <c r="A23" s="59" t="s">
         <v>58</v>
       </c>
       <c r="B23" s="55"/>
       <c r="C23" s="55"/>
       <c r="D23" s="56"/>
       <c r="E23" s="56"/>
       <c r="F23" s="56"/>
       <c r="G23" s="56"/>
       <c r="H23" s="57"/>
       <c r="I23" s="56"/>
       <c r="J23" s="58"/>
       <c r="K23" s="57"/>
       <c r="L23" s="57"/>
       <c r="M23" s="57"/>
       <c r="N23" s="54">
         <v>3</v>
       </c>
       <c r="O23" s="17">
         <v>5</v>
       </c>
       <c r="P23" s="54">
         <v>2</v>
       </c>
       <c r="Q23" s="17">
@@ -7532,52 +7568,55 @@
       </c>
       <c r="AA23" s="17">
         <v>2</v>
       </c>
       <c r="AB23" s="17">
         <v>2</v>
       </c>
       <c r="AC23" s="17">
         <v>1</v>
       </c>
       <c r="AD23" s="17">
         <v>1</v>
       </c>
       <c r="AE23" s="17">
         <v>3</v>
       </c>
       <c r="AF23" s="17">
         <v>3</v>
       </c>
       <c r="AG23" s="17">
         <v>3</v>
       </c>
       <c r="AH23" s="17">
         <v>2</v>
       </c>
-    </row>
-    <row r="24" spans="1:34" ht="12" customHeight="1">
+      <c r="AI23" s="47">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="24" spans="1:35" ht="12" customHeight="1">
       <c r="A24" s="59" t="s">
         <v>52</v>
       </c>
       <c r="B24" s="55"/>
       <c r="C24" s="55"/>
       <c r="D24" s="56"/>
       <c r="E24" s="56"/>
       <c r="F24" s="56"/>
       <c r="G24" s="56"/>
       <c r="H24" s="57"/>
       <c r="I24" s="56"/>
       <c r="J24" s="58"/>
       <c r="K24" s="57"/>
       <c r="L24" s="57"/>
       <c r="M24" s="57"/>
       <c r="N24" s="54">
         <v>12</v>
       </c>
       <c r="O24" s="17">
         <v>13</v>
       </c>
       <c r="P24" s="54">
         <v>22</v>
       </c>
       <c r="Q24" s="17">
@@ -7612,88 +7651,91 @@
       </c>
       <c r="AA24" s="17">
         <v>12</v>
       </c>
       <c r="AB24" s="17">
         <v>23</v>
       </c>
       <c r="AC24" s="17">
         <v>22</v>
       </c>
       <c r="AD24" s="17">
         <v>8</v>
       </c>
       <c r="AE24" s="17">
         <v>16</v>
       </c>
       <c r="AF24" s="17">
         <v>11</v>
       </c>
       <c r="AG24" s="17">
         <v>12</v>
       </c>
       <c r="AH24" s="17">
         <v>6</v>
       </c>
-    </row>
-    <row r="25" spans="1:34" ht="12" customHeight="1">
+      <c r="AI24" s="47">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="25" spans="1:35" ht="12" customHeight="1">
       <c r="B25" s="73"/>
       <c r="C25" s="73"/>
       <c r="D25" s="73"/>
       <c r="E25" s="73"/>
       <c r="F25" s="73"/>
       <c r="G25" s="73"/>
       <c r="H25" s="73"/>
       <c r="I25" s="73"/>
       <c r="J25" s="73"/>
       <c r="K25" s="73"/>
       <c r="L25" s="73"/>
       <c r="M25" s="73"/>
       <c r="N25" s="73"/>
       <c r="O25" s="73"/>
       <c r="P25" s="73"/>
       <c r="Q25" s="73"/>
       <c r="R25" s="73"/>
       <c r="S25" s="73"/>
       <c r="T25" s="89" t="s">
         <v>26</v>
       </c>
       <c r="U25" s="89"/>
       <c r="V25" s="89"/>
       <c r="W25" s="89"/>
       <c r="X25" s="89"/>
       <c r="Y25" s="89"/>
       <c r="Z25" s="89"/>
       <c r="AA25" s="89"/>
       <c r="AB25" s="89"/>
       <c r="AC25" s="89"/>
       <c r="AD25" s="89"/>
       <c r="AE25" s="89"/>
       <c r="AF25" s="89"/>
       <c r="AG25" s="89"/>
     </row>
-    <row r="26" spans="1:34" ht="12" customHeight="1">
+    <row r="26" spans="1:35" ht="12" customHeight="1">
       <c r="A26" s="60" t="s">
         <v>30</v>
       </c>
       <c r="B26" s="61"/>
       <c r="C26" s="61"/>
       <c r="D26" s="61"/>
       <c r="E26" s="61"/>
       <c r="F26" s="61"/>
       <c r="G26" s="61"/>
       <c r="H26" s="61"/>
       <c r="I26" s="61"/>
       <c r="J26" s="61"/>
       <c r="K26" s="61"/>
       <c r="L26" s="61"/>
       <c r="M26" s="61"/>
       <c r="N26" s="54">
         <v>137</v>
       </c>
       <c r="O26" s="17">
         <v>127</v>
       </c>
       <c r="P26" s="54">
         <v>140</v>
       </c>
       <c r="Q26" s="17">
@@ -7728,52 +7770,55 @@
       </c>
       <c r="AA26" s="17">
         <v>110</v>
       </c>
       <c r="AB26" s="17">
         <v>139</v>
       </c>
       <c r="AC26" s="17">
         <v>181</v>
       </c>
       <c r="AD26" s="17">
         <v>128</v>
       </c>
       <c r="AE26" s="17">
         <v>157</v>
       </c>
       <c r="AF26" s="17">
         <v>156</v>
       </c>
       <c r="AG26" s="17">
         <v>95</v>
       </c>
       <c r="AH26" s="17">
         <v>118</v>
       </c>
-    </row>
-    <row r="27" spans="1:34" ht="12" customHeight="1">
+      <c r="AI26" s="47">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="27" spans="1:35" ht="12" customHeight="1">
       <c r="A27" s="62" t="s">
         <v>59</v>
       </c>
       <c r="B27" s="61"/>
       <c r="C27" s="61"/>
       <c r="D27" s="61"/>
       <c r="E27" s="61"/>
       <c r="F27" s="61"/>
       <c r="G27" s="61"/>
       <c r="H27" s="61"/>
       <c r="I27" s="61"/>
       <c r="J27" s="61"/>
       <c r="K27" s="61"/>
       <c r="L27" s="61"/>
       <c r="M27" s="61"/>
       <c r="N27" s="54">
         <v>87</v>
       </c>
       <c r="O27" s="17">
         <v>88</v>
       </c>
       <c r="P27" s="54">
         <v>96</v>
       </c>
       <c r="Q27" s="17">
@@ -7808,52 +7853,55 @@
       </c>
       <c r="AA27" s="17">
         <v>79</v>
       </c>
       <c r="AB27" s="17">
         <v>87</v>
       </c>
       <c r="AC27" s="17">
         <v>125</v>
       </c>
       <c r="AD27" s="17">
         <v>98</v>
       </c>
       <c r="AE27" s="17">
         <v>108</v>
       </c>
       <c r="AF27" s="17">
         <v>118</v>
       </c>
       <c r="AG27" s="17">
         <v>64</v>
       </c>
       <c r="AH27" s="17">
         <v>73</v>
       </c>
-    </row>
-    <row r="28" spans="1:34" ht="12" customHeight="1">
+      <c r="AI27" s="47">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="28" spans="1:35" ht="12" customHeight="1">
       <c r="A28" s="62" t="s">
         <v>36</v>
       </c>
       <c r="B28" s="61"/>
       <c r="C28" s="61"/>
       <c r="D28" s="61"/>
       <c r="E28" s="61"/>
       <c r="F28" s="61"/>
       <c r="G28" s="61"/>
       <c r="H28" s="61"/>
       <c r="I28" s="61"/>
       <c r="J28" s="61"/>
       <c r="K28" s="61"/>
       <c r="L28" s="61"/>
       <c r="M28" s="61"/>
       <c r="N28" s="54">
         <v>19</v>
       </c>
       <c r="O28" s="17">
         <v>12</v>
       </c>
       <c r="P28" s="54">
         <v>11</v>
       </c>
       <c r="Q28" s="17">
@@ -7888,52 +7936,55 @@
       </c>
       <c r="AA28" s="17">
         <v>15</v>
       </c>
       <c r="AB28" s="17">
         <v>21</v>
       </c>
       <c r="AC28" s="17">
         <v>23</v>
       </c>
       <c r="AD28" s="17">
         <v>12</v>
       </c>
       <c r="AE28" s="17">
         <v>22</v>
       </c>
       <c r="AF28" s="17">
         <v>23</v>
       </c>
       <c r="AG28" s="17">
         <v>14</v>
       </c>
       <c r="AH28" s="17">
         <v>22</v>
       </c>
-    </row>
-    <row r="29" spans="1:34" ht="12" customHeight="1">
+      <c r="AI28" s="47">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="29" spans="1:35" ht="12" customHeight="1">
       <c r="A29" s="62" t="s">
         <v>44</v>
       </c>
       <c r="B29" s="61"/>
       <c r="C29" s="61"/>
       <c r="D29" s="61"/>
       <c r="E29" s="61"/>
       <c r="F29" s="61"/>
       <c r="G29" s="61"/>
       <c r="H29" s="61"/>
       <c r="I29" s="61"/>
       <c r="J29" s="61"/>
       <c r="K29" s="61"/>
       <c r="L29" s="61"/>
       <c r="M29" s="61"/>
       <c r="N29" s="54">
         <v>2</v>
       </c>
       <c r="O29" s="17">
         <v>6</v>
       </c>
       <c r="P29" s="54">
         <v>3</v>
       </c>
       <c r="Q29" s="17">
@@ -7968,52 +8019,55 @@
       </c>
       <c r="AA29" s="17">
         <v>3</v>
       </c>
       <c r="AB29" s="17">
         <v>6</v>
       </c>
       <c r="AC29" s="17">
         <v>3</v>
       </c>
       <c r="AD29" s="17">
         <v>5</v>
       </c>
       <c r="AE29" s="17">
         <v>3</v>
       </c>
       <c r="AF29" s="17">
         <v>3</v>
       </c>
       <c r="AG29" s="17">
         <v>3</v>
       </c>
       <c r="AH29" s="17">
         <v>5</v>
       </c>
-    </row>
-    <row r="30" spans="1:34" ht="12" customHeight="1">
+      <c r="AI29" s="47">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="30" spans="1:35" ht="12" customHeight="1">
       <c r="A30" s="62" t="s">
         <v>45</v>
       </c>
       <c r="B30" s="61"/>
       <c r="C30" s="61"/>
       <c r="D30" s="61"/>
       <c r="E30" s="61"/>
       <c r="F30" s="61"/>
       <c r="G30" s="61"/>
       <c r="H30" s="61"/>
       <c r="I30" s="61"/>
       <c r="J30" s="61"/>
       <c r="K30" s="61"/>
       <c r="L30" s="61"/>
       <c r="M30" s="61"/>
       <c r="N30" s="54">
         <v>21</v>
       </c>
       <c r="O30" s="17">
         <v>15</v>
       </c>
       <c r="P30" s="54">
         <v>23</v>
       </c>
       <c r="Q30" s="17">
@@ -8048,52 +8102,55 @@
       </c>
       <c r="AA30" s="17">
         <v>10</v>
       </c>
       <c r="AB30" s="17">
         <v>10</v>
       </c>
       <c r="AC30" s="17">
         <v>13</v>
       </c>
       <c r="AD30" s="17">
         <v>12</v>
       </c>
       <c r="AE30" s="17">
         <v>13</v>
       </c>
       <c r="AF30" s="17">
         <v>7</v>
       </c>
       <c r="AG30" s="17">
         <v>7</v>
       </c>
       <c r="AH30" s="17">
         <v>15</v>
       </c>
-    </row>
-    <row r="31" spans="1:34" ht="12" customHeight="1">
+      <c r="AI30" s="47">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="31" spans="1:35" ht="12" customHeight="1">
       <c r="A31" s="63" t="s">
         <v>52</v>
       </c>
       <c r="B31" s="61"/>
       <c r="C31" s="61"/>
       <c r="D31" s="61"/>
       <c r="E31" s="61"/>
       <c r="F31" s="61"/>
       <c r="G31" s="61"/>
       <c r="H31" s="61"/>
       <c r="I31" s="61"/>
       <c r="J31" s="61"/>
       <c r="K31" s="61"/>
       <c r="L31" s="61"/>
       <c r="M31" s="61"/>
       <c r="N31" s="54">
         <v>8</v>
       </c>
       <c r="O31" s="17">
         <v>6</v>
       </c>
       <c r="P31" s="54">
         <v>7</v>
       </c>
       <c r="Q31" s="17">
@@ -8128,88 +8185,91 @@
       </c>
       <c r="AA31" s="17">
         <v>3</v>
       </c>
       <c r="AB31" s="17">
         <v>15</v>
       </c>
       <c r="AC31" s="17">
         <v>17</v>
       </c>
       <c r="AD31" s="17">
         <v>1</v>
       </c>
       <c r="AE31" s="17">
         <v>11</v>
       </c>
       <c r="AF31" s="17">
         <v>5</v>
       </c>
       <c r="AG31" s="17">
         <v>7</v>
       </c>
       <c r="AH31" s="17">
         <v>3</v>
       </c>
-    </row>
-    <row r="32" spans="1:34" ht="12" customHeight="1">
+      <c r="AI31" s="47">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="32" spans="1:35" ht="12" customHeight="1">
       <c r="B32" s="71"/>
       <c r="C32" s="71"/>
       <c r="D32" s="71"/>
       <c r="E32" s="71"/>
       <c r="F32" s="71"/>
       <c r="G32" s="71"/>
       <c r="H32" s="71"/>
       <c r="I32" s="71"/>
       <c r="J32" s="71"/>
       <c r="K32" s="71"/>
       <c r="L32" s="71"/>
       <c r="M32" s="71"/>
       <c r="N32" s="71"/>
       <c r="O32" s="71"/>
       <c r="P32" s="71"/>
       <c r="Q32" s="71"/>
       <c r="R32" s="71"/>
       <c r="S32" s="71"/>
       <c r="T32" s="87" t="s">
         <v>27</v>
       </c>
       <c r="U32" s="87"/>
       <c r="V32" s="87"/>
       <c r="W32" s="87"/>
       <c r="X32" s="87"/>
       <c r="Y32" s="87"/>
       <c r="Z32" s="87"/>
       <c r="AA32" s="87"/>
       <c r="AB32" s="87"/>
       <c r="AC32" s="87"/>
       <c r="AD32" s="87"/>
       <c r="AE32" s="87"/>
       <c r="AF32" s="87"/>
       <c r="AG32" s="87"/>
     </row>
-    <row r="33" spans="1:34" ht="12" customHeight="1">
+    <row r="33" spans="1:35" ht="12" customHeight="1">
       <c r="A33" s="52" t="s">
         <v>30</v>
       </c>
       <c r="B33" s="61"/>
       <c r="C33" s="61"/>
       <c r="D33" s="61"/>
       <c r="E33" s="61"/>
       <c r="F33" s="61"/>
       <c r="G33" s="61"/>
       <c r="H33" s="61"/>
       <c r="I33" s="61"/>
       <c r="J33" s="61"/>
       <c r="K33" s="61"/>
       <c r="L33" s="61"/>
       <c r="M33" s="61"/>
       <c r="N33" s="62">
         <v>52</v>
       </c>
       <c r="O33" s="43">
         <v>42</v>
       </c>
       <c r="P33" s="54">
         <v>51</v>
       </c>
       <c r="Q33" s="43">
@@ -8244,52 +8304,55 @@
       </c>
       <c r="AA33" s="43">
         <v>45</v>
       </c>
       <c r="AB33" s="43">
         <v>54</v>
       </c>
       <c r="AC33" s="43">
         <v>69</v>
       </c>
       <c r="AD33" s="43">
         <v>57</v>
       </c>
       <c r="AE33" s="43">
         <v>44</v>
       </c>
       <c r="AF33" s="17">
         <v>63</v>
       </c>
       <c r="AG33" s="43">
         <v>39</v>
       </c>
       <c r="AH33" s="43">
         <v>41</v>
       </c>
-    </row>
-    <row r="34" spans="1:34" ht="12" customHeight="1">
+      <c r="AI33" s="47">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="34" spans="1:35" ht="12" customHeight="1">
       <c r="A34" s="18" t="s">
         <v>34</v>
       </c>
       <c r="B34" s="61"/>
       <c r="C34" s="61"/>
       <c r="D34" s="61"/>
       <c r="E34" s="61"/>
       <c r="F34" s="61"/>
       <c r="G34" s="61"/>
       <c r="H34" s="61"/>
       <c r="I34" s="61"/>
       <c r="J34" s="61"/>
       <c r="K34" s="61"/>
       <c r="L34" s="61"/>
       <c r="M34" s="61"/>
       <c r="N34" s="54">
         <v>3</v>
       </c>
       <c r="O34" s="43">
         <v>1</v>
       </c>
       <c r="P34" s="54">
         <v>2</v>
       </c>
       <c r="Q34" s="43">
@@ -8324,52 +8387,55 @@
       </c>
       <c r="AA34" s="43">
         <v>3</v>
       </c>
       <c r="AB34" s="43">
         <v>4</v>
       </c>
       <c r="AC34" s="43">
         <v>6</v>
       </c>
       <c r="AD34" s="43">
         <v>3</v>
       </c>
       <c r="AE34" s="43">
         <v>4</v>
       </c>
       <c r="AF34" s="17">
         <v>5</v>
       </c>
       <c r="AG34" s="43">
         <v>2</v>
       </c>
       <c r="AH34" s="43">
         <v>3</v>
       </c>
-    </row>
-    <row r="35" spans="1:34" ht="11.45" customHeight="1">
+      <c r="AI34" s="47">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="35" spans="1:35" ht="11.4" customHeight="1">
       <c r="A35" s="18" t="s">
         <v>36</v>
       </c>
       <c r="B35" s="61"/>
       <c r="C35" s="61"/>
       <c r="D35" s="61"/>
       <c r="E35" s="61"/>
       <c r="F35" s="61"/>
       <c r="G35" s="61"/>
       <c r="H35" s="61"/>
       <c r="I35" s="61"/>
       <c r="J35" s="61"/>
       <c r="K35" s="61"/>
       <c r="L35" s="61"/>
       <c r="M35" s="61"/>
       <c r="N35" s="65" t="s">
         <v>31</v>
       </c>
       <c r="O35" s="65" t="s">
         <v>31</v>
       </c>
       <c r="P35" s="54">
         <v>1</v>
       </c>
       <c r="Q35" s="65" t="s">
@@ -8402,52 +8468,53 @@
       </c>
       <c r="AA35" s="43">
         <v>1</v>
       </c>
       <c r="AB35" s="43">
         <v>1</v>
       </c>
       <c r="AC35" s="43">
         <v>2</v>
       </c>
       <c r="AD35" s="43">
         <v>1</v>
       </c>
       <c r="AE35" s="12" t="s">
         <v>31</v>
       </c>
       <c r="AF35" s="17">
         <v>1</v>
       </c>
       <c r="AG35" s="12" t="s">
         <v>31</v>
       </c>
       <c r="AH35" s="43">
         <v>1</v>
       </c>
-    </row>
-    <row r="36" spans="1:34" ht="12" customHeight="1">
+      <c r="AI35" s="47"/>
+    </row>
+    <row r="36" spans="1:35" ht="12" customHeight="1">
       <c r="A36" s="59" t="s">
         <v>42</v>
       </c>
       <c r="B36" s="61"/>
       <c r="C36" s="61"/>
       <c r="D36" s="61"/>
       <c r="E36" s="61"/>
       <c r="F36" s="61"/>
       <c r="G36" s="61"/>
       <c r="H36" s="61"/>
       <c r="I36" s="61"/>
       <c r="J36" s="61"/>
       <c r="K36" s="61"/>
       <c r="L36" s="61"/>
       <c r="M36" s="61"/>
       <c r="N36" s="54">
         <v>21</v>
       </c>
       <c r="O36" s="43">
         <v>15</v>
       </c>
       <c r="P36" s="54">
         <v>12</v>
       </c>
       <c r="Q36" s="43">
@@ -8482,52 +8549,55 @@
       </c>
       <c r="AA36" s="43">
         <v>14</v>
       </c>
       <c r="AB36" s="43">
         <v>17</v>
       </c>
       <c r="AC36" s="43">
         <v>21</v>
       </c>
       <c r="AD36" s="43">
         <v>22</v>
       </c>
       <c r="AE36" s="43">
         <v>13</v>
       </c>
       <c r="AF36" s="17">
         <v>23</v>
       </c>
       <c r="AG36" s="43">
         <v>18</v>
       </c>
       <c r="AH36" s="43">
         <v>12</v>
       </c>
-    </row>
-    <row r="37" spans="1:34" ht="12" customHeight="1">
+      <c r="AI36" s="47">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="37" spans="1:35" ht="12" customHeight="1">
       <c r="A37" s="59" t="s">
         <v>44</v>
       </c>
       <c r="B37" s="61"/>
       <c r="C37" s="61"/>
       <c r="D37" s="61"/>
       <c r="E37" s="61"/>
       <c r="F37" s="61"/>
       <c r="G37" s="61"/>
       <c r="H37" s="61"/>
       <c r="I37" s="61"/>
       <c r="J37" s="61"/>
       <c r="K37" s="61"/>
       <c r="L37" s="61"/>
       <c r="M37" s="61"/>
       <c r="N37" s="54">
         <v>1</v>
       </c>
       <c r="O37" s="43">
         <v>3</v>
       </c>
       <c r="P37" s="54">
         <v>2</v>
       </c>
       <c r="Q37" s="43">
@@ -8560,52 +8630,55 @@
       </c>
       <c r="AA37" s="43">
         <v>3</v>
       </c>
       <c r="AB37" s="43">
         <v>2</v>
       </c>
       <c r="AC37" s="43">
         <v>5</v>
       </c>
       <c r="AD37" s="12" t="s">
         <v>31</v>
       </c>
       <c r="AE37" s="43">
         <v>3</v>
       </c>
       <c r="AF37" s="17">
         <v>3</v>
       </c>
       <c r="AG37" s="43">
         <v>1</v>
       </c>
       <c r="AH37" s="43">
         <v>3</v>
       </c>
-    </row>
-    <row r="38" spans="1:34" ht="12" customHeight="1">
+      <c r="AI37" s="47">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="38" spans="1:35" ht="12" customHeight="1">
       <c r="A38" s="59" t="s">
         <v>55</v>
       </c>
       <c r="B38" s="61"/>
       <c r="C38" s="61"/>
       <c r="D38" s="61"/>
       <c r="E38" s="61"/>
       <c r="F38" s="61"/>
       <c r="G38" s="61"/>
       <c r="H38" s="61"/>
       <c r="I38" s="61"/>
       <c r="J38" s="61"/>
       <c r="K38" s="61"/>
       <c r="L38" s="61"/>
       <c r="M38" s="61"/>
       <c r="N38" s="54">
         <v>5</v>
       </c>
       <c r="O38" s="43">
         <v>2</v>
       </c>
       <c r="P38" s="54">
         <v>1</v>
       </c>
       <c r="Q38" s="43">
@@ -8640,52 +8713,55 @@
       </c>
       <c r="AA38" s="43">
         <v>2</v>
       </c>
       <c r="AB38" s="43">
         <v>8</v>
       </c>
       <c r="AC38" s="43">
         <v>2</v>
       </c>
       <c r="AD38" s="43">
         <v>7</v>
       </c>
       <c r="AE38" s="43">
         <v>2</v>
       </c>
       <c r="AF38" s="17">
         <v>3</v>
       </c>
       <c r="AG38" s="43">
         <v>4</v>
       </c>
       <c r="AH38" s="43">
         <v>3</v>
       </c>
-    </row>
-    <row r="39" spans="1:34" ht="12" customHeight="1">
+      <c r="AI38" s="47">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="39" spans="1:35" ht="12" customHeight="1">
       <c r="A39" s="59" t="s">
         <v>47</v>
       </c>
       <c r="B39" s="61"/>
       <c r="C39" s="61"/>
       <c r="D39" s="61"/>
       <c r="E39" s="61"/>
       <c r="F39" s="61"/>
       <c r="G39" s="61"/>
       <c r="H39" s="61"/>
       <c r="I39" s="61"/>
       <c r="J39" s="61"/>
       <c r="K39" s="61"/>
       <c r="L39" s="61"/>
       <c r="M39" s="61"/>
       <c r="N39" s="54">
         <v>2</v>
       </c>
       <c r="O39" s="43">
         <v>1</v>
       </c>
       <c r="P39" s="54">
         <v>1</v>
       </c>
       <c r="Q39" s="43">
@@ -8720,52 +8796,55 @@
       </c>
       <c r="AA39" s="43">
         <v>1</v>
       </c>
       <c r="AB39" s="43">
         <v>3</v>
       </c>
       <c r="AC39" s="43">
         <v>4</v>
       </c>
       <c r="AD39" s="43">
         <v>4</v>
       </c>
       <c r="AE39" s="43">
         <v>2</v>
       </c>
       <c r="AF39" s="12" t="s">
         <v>31</v>
       </c>
       <c r="AG39" s="43">
         <v>2</v>
       </c>
       <c r="AH39" s="43">
         <v>1</v>
       </c>
-    </row>
-    <row r="40" spans="1:34" ht="12" customHeight="1">
+      <c r="AI39" s="47">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="40" spans="1:35" ht="12" customHeight="1">
       <c r="A40" s="10" t="s">
         <v>48</v>
       </c>
       <c r="B40" s="61"/>
       <c r="C40" s="61"/>
       <c r="D40" s="61"/>
       <c r="E40" s="61"/>
       <c r="F40" s="61"/>
       <c r="G40" s="61"/>
       <c r="H40" s="61"/>
       <c r="I40" s="61"/>
       <c r="J40" s="61"/>
       <c r="K40" s="61"/>
       <c r="L40" s="61"/>
       <c r="M40" s="61"/>
       <c r="N40" s="65" t="s">
         <v>31</v>
       </c>
       <c r="O40" s="65" t="s">
         <v>31</v>
       </c>
       <c r="P40" s="65" t="s">
         <v>31</v>
       </c>
       <c r="Q40" s="43">
@@ -8800,52 +8879,55 @@
       </c>
       <c r="AA40" s="43">
         <v>2</v>
       </c>
       <c r="AB40" s="43">
         <v>1</v>
       </c>
       <c r="AC40" s="43">
         <v>3</v>
       </c>
       <c r="AD40" s="43">
         <v>2</v>
       </c>
       <c r="AE40" s="12" t="s">
         <v>31</v>
       </c>
       <c r="AF40" s="17">
         <v>3</v>
       </c>
       <c r="AG40" s="12" t="s">
         <v>31</v>
       </c>
       <c r="AH40" s="43">
         <v>2</v>
       </c>
-    </row>
-    <row r="41" spans="1:34" ht="12" customHeight="1">
+      <c r="AI40" s="47">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="41" spans="1:35" ht="12" customHeight="1">
       <c r="A41" s="59" t="s">
         <v>56</v>
       </c>
       <c r="B41" s="61"/>
       <c r="C41" s="61"/>
       <c r="D41" s="61"/>
       <c r="E41" s="61"/>
       <c r="F41" s="61"/>
       <c r="G41" s="61"/>
       <c r="H41" s="61"/>
       <c r="I41" s="61"/>
       <c r="J41" s="61"/>
       <c r="K41" s="61"/>
       <c r="L41" s="61"/>
       <c r="M41" s="61"/>
       <c r="N41" s="65" t="s">
         <v>31</v>
       </c>
       <c r="O41" s="65" t="s">
         <v>31</v>
       </c>
       <c r="P41" s="54">
         <v>2</v>
       </c>
       <c r="Q41" s="43">
@@ -8880,52 +8962,55 @@
       </c>
       <c r="AA41" s="12" t="s">
         <v>31</v>
       </c>
       <c r="AB41" s="43">
         <v>2</v>
       </c>
       <c r="AC41" s="43">
         <v>3</v>
       </c>
       <c r="AD41" s="12" t="s">
         <v>31</v>
       </c>
       <c r="AE41" s="12" t="s">
         <v>31</v>
       </c>
       <c r="AF41" s="12" t="s">
         <v>31</v>
       </c>
       <c r="AG41" s="12" t="s">
         <v>31</v>
       </c>
       <c r="AH41" s="43" t="s">
         <v>31</v>
       </c>
-    </row>
-    <row r="42" spans="1:34" ht="12" customHeight="1">
+      <c r="AI41" s="47">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="42" spans="1:35" ht="12" customHeight="1">
       <c r="A42" s="59" t="s">
         <v>57</v>
       </c>
       <c r="B42" s="61"/>
       <c r="C42" s="61"/>
       <c r="D42" s="61"/>
       <c r="E42" s="61"/>
       <c r="F42" s="61"/>
       <c r="G42" s="61"/>
       <c r="H42" s="61"/>
       <c r="I42" s="61"/>
       <c r="J42" s="61"/>
       <c r="K42" s="61"/>
       <c r="L42" s="61"/>
       <c r="M42" s="61"/>
       <c r="N42" s="54">
         <v>1</v>
       </c>
       <c r="O42" s="43">
         <v>1</v>
       </c>
       <c r="P42" s="54">
         <v>1</v>
       </c>
       <c r="Q42" s="43">
@@ -8960,52 +9045,55 @@
       </c>
       <c r="AA42" s="43">
         <v>3</v>
       </c>
       <c r="AB42" s="43">
         <v>1</v>
       </c>
       <c r="AC42" s="43">
         <v>9</v>
       </c>
       <c r="AD42" s="43">
         <v>2</v>
       </c>
       <c r="AE42" s="43">
         <v>5</v>
       </c>
       <c r="AF42" s="17">
         <v>3</v>
       </c>
       <c r="AG42" s="12" t="s">
         <v>31</v>
       </c>
       <c r="AH42" s="43">
         <v>4</v>
       </c>
-    </row>
-    <row r="43" spans="1:34" ht="12" customHeight="1">
+      <c r="AI42" s="47">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="43" spans="1:35" ht="12" customHeight="1">
       <c r="A43" s="59" t="s">
         <v>49</v>
       </c>
       <c r="B43" s="61"/>
       <c r="C43" s="61"/>
       <c r="D43" s="61"/>
       <c r="E43" s="61"/>
       <c r="F43" s="61"/>
       <c r="G43" s="61"/>
       <c r="H43" s="61"/>
       <c r="I43" s="61"/>
       <c r="J43" s="61"/>
       <c r="K43" s="61"/>
       <c r="L43" s="61"/>
       <c r="M43" s="61"/>
       <c r="N43" s="54">
         <v>2</v>
       </c>
       <c r="O43" s="43">
         <v>3</v>
       </c>
       <c r="P43" s="54">
         <v>2</v>
       </c>
       <c r="Q43" s="43">
@@ -9040,52 +9128,55 @@
       </c>
       <c r="AA43" s="43">
         <v>1</v>
       </c>
       <c r="AB43" s="12" t="s">
         <v>31</v>
       </c>
       <c r="AC43" s="43">
         <v>2</v>
       </c>
       <c r="AD43" s="43">
         <v>1</v>
       </c>
       <c r="AE43" s="43">
         <v>2</v>
       </c>
       <c r="AF43" s="17">
         <v>2</v>
       </c>
       <c r="AG43" s="43">
         <v>1</v>
       </c>
       <c r="AH43" s="43">
         <v>2</v>
       </c>
-    </row>
-    <row r="44" spans="1:34" ht="12" customHeight="1">
+      <c r="AI43" s="47">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="44" spans="1:35" ht="12" customHeight="1">
       <c r="A44" s="59" t="s">
         <v>50</v>
       </c>
       <c r="B44" s="61"/>
       <c r="C44" s="61"/>
       <c r="D44" s="61"/>
       <c r="E44" s="61"/>
       <c r="F44" s="61"/>
       <c r="G44" s="61"/>
       <c r="H44" s="61"/>
       <c r="I44" s="61"/>
       <c r="J44" s="61"/>
       <c r="K44" s="61"/>
       <c r="L44" s="61"/>
       <c r="M44" s="61"/>
       <c r="N44" s="54">
         <v>10</v>
       </c>
       <c r="O44" s="43">
         <v>4</v>
       </c>
       <c r="P44" s="54">
         <v>10</v>
       </c>
       <c r="Q44" s="43">
@@ -9120,52 +9211,55 @@
       </c>
       <c r="AA44" s="43">
         <v>4</v>
       </c>
       <c r="AB44" s="43">
         <v>5</v>
       </c>
       <c r="AC44" s="43">
         <v>6</v>
       </c>
       <c r="AD44" s="43">
         <v>7</v>
       </c>
       <c r="AE44" s="43">
         <v>5</v>
       </c>
       <c r="AF44" s="17">
         <v>11</v>
       </c>
       <c r="AG44" s="43">
         <v>3</v>
       </c>
       <c r="AH44" s="43">
         <v>5</v>
       </c>
-    </row>
-    <row r="45" spans="1:34" ht="12" customHeight="1">
+      <c r="AI44" s="47">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="45" spans="1:35" ht="12" customHeight="1">
       <c r="A45" s="59" t="s">
         <v>58</v>
       </c>
       <c r="B45" s="61"/>
       <c r="C45" s="61"/>
       <c r="D45" s="61"/>
       <c r="E45" s="61"/>
       <c r="F45" s="61"/>
       <c r="G45" s="61"/>
       <c r="H45" s="61"/>
       <c r="I45" s="61"/>
       <c r="J45" s="61"/>
       <c r="K45" s="61"/>
       <c r="L45" s="61"/>
       <c r="M45" s="61"/>
       <c r="N45" s="54">
         <v>3</v>
       </c>
       <c r="O45" s="43">
         <v>5</v>
       </c>
       <c r="P45" s="54">
         <v>2</v>
       </c>
       <c r="Q45" s="43">
@@ -9200,52 +9294,55 @@
       </c>
       <c r="AA45" s="43">
         <v>2</v>
       </c>
       <c r="AB45" s="43">
         <v>2</v>
       </c>
       <c r="AC45" s="43">
         <v>1</v>
       </c>
       <c r="AD45" s="43">
         <v>1</v>
       </c>
       <c r="AE45" s="43">
         <v>3</v>
       </c>
       <c r="AF45" s="17">
         <v>3</v>
       </c>
       <c r="AG45" s="43">
         <v>3</v>
       </c>
       <c r="AH45" s="43">
         <v>2</v>
       </c>
-    </row>
-    <row r="46" spans="1:34" ht="12" customHeight="1">
+      <c r="AI45" s="47">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="46" spans="1:35" ht="12" customHeight="1">
       <c r="A46" s="6" t="s">
         <v>52</v>
       </c>
       <c r="B46" s="61"/>
       <c r="C46" s="61"/>
       <c r="D46" s="61"/>
       <c r="E46" s="61"/>
       <c r="F46" s="61"/>
       <c r="G46" s="61"/>
       <c r="H46" s="61"/>
       <c r="I46" s="61"/>
       <c r="J46" s="61"/>
       <c r="K46" s="61"/>
       <c r="L46" s="61"/>
       <c r="M46" s="61"/>
       <c r="N46" s="64">
         <v>4</v>
       </c>
       <c r="O46" s="22">
         <v>7</v>
       </c>
       <c r="P46" s="64">
         <v>15</v>
       </c>
       <c r="Q46" s="22">
@@ -9279,101 +9376,104 @@
         <v>8</v>
       </c>
       <c r="AA46" s="22">
         <v>9</v>
       </c>
       <c r="AB46" s="22">
         <v>8</v>
       </c>
       <c r="AC46" s="22">
         <v>5</v>
       </c>
       <c r="AD46" s="22">
         <v>7</v>
       </c>
       <c r="AE46" s="22">
         <v>5</v>
       </c>
       <c r="AF46" s="22">
         <v>6</v>
       </c>
       <c r="AG46" s="22">
         <v>5</v>
       </c>
       <c r="AH46" s="22">
         <v>3</v>
+      </c>
+      <c r="AI46" s="48">
+        <v>10</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="T6:AQ6"/>
     <mergeCell ref="T32:AG32"/>
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="B8:M8"/>
     <mergeCell ref="T10:AG10"/>
     <mergeCell ref="T25:AG25"/>
     <mergeCell ref="AF8:AQ8"/>
     <mergeCell ref="T8:AE8"/>
     <mergeCell ref="N8:S8"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A4:AQ40"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="13" topLeftCell="W1" activePane="topRight" state="frozen"/>
       <selection pane="topRight" activeCell="X13" sqref="X13"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="26.5703125" style="4" customWidth="1"/>
+    <col min="1" max="1" width="26.5546875" style="4" customWidth="1"/>
     <col min="2" max="3" width="0" style="4" hidden="1" customWidth="1"/>
-    <col min="4" max="4" width="8.42578125" style="4" hidden="1" customWidth="1"/>
+    <col min="4" max="4" width="8.44140625" style="4" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="0" style="4" hidden="1" customWidth="1"/>
-    <col min="6" max="6" width="8.28515625" style="4" hidden="1" customWidth="1"/>
+    <col min="6" max="6" width="8.33203125" style="4" hidden="1" customWidth="1"/>
     <col min="7" max="13" width="0" style="4" hidden="1" customWidth="1"/>
-    <col min="14" max="15" width="9.140625" style="4"/>
-[...2 lines deleted...]
-    <col min="18" max="18" width="8.42578125" style="4" customWidth="1"/>
+    <col min="14" max="15" width="9.109375" style="4"/>
+    <col min="16" max="16" width="8.88671875" style="4" customWidth="1"/>
+    <col min="17" max="17" width="9.109375" style="4"/>
+    <col min="18" max="18" width="8.44140625" style="4" customWidth="1"/>
     <col min="19" max="19" width="8" style="4" customWidth="1"/>
-    <col min="20" max="25" width="9.140625" style="4"/>
-[...2 lines deleted...]
-    <col min="29" max="16384" width="9.140625" style="4"/>
+    <col min="20" max="25" width="9.109375" style="4"/>
+    <col min="26" max="27" width="9.109375" style="25"/>
+    <col min="28" max="28" width="8.44140625" style="4" customWidth="1"/>
+    <col min="29" max="16384" width="9.109375" style="4"/>
   </cols>
   <sheetData>
-    <row r="4" spans="1:43" ht="12.75">
+    <row r="4" spans="1:43" ht="13.2">
       <c r="A4" s="75" t="s">
         <v>33</v>
       </c>
       <c r="B4" s="75"/>
       <c r="C4" s="75"/>
       <c r="D4" s="75"/>
       <c r="E4" s="75"/>
       <c r="F4" s="75"/>
       <c r="G4" s="75"/>
       <c r="H4" s="75"/>
       <c r="I4" s="75"/>
       <c r="J4" s="75"/>
       <c r="K4" s="75"/>
       <c r="L4" s="75"/>
       <c r="M4" s="75"/>
       <c r="N4" s="75"/>
       <c r="O4" s="75"/>
       <c r="P4" s="75"/>
       <c r="Q4" s="75"/>
       <c r="R4" s="75"/>
       <c r="S4" s="75"/>
       <c r="T4" s="75"/>
       <c r="U4" s="75"/>
       <c r="V4" s="75"/>
       <c r="W4" s="75"/>
@@ -12947,63 +13047,63 @@
       </c>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A4:AQ4"/>
     <mergeCell ref="A8:AQ8"/>
     <mergeCell ref="A21:AQ21"/>
     <mergeCell ref="A28:AQ28"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="Z6:AK6"/>
     <mergeCell ref="AL6:AQ6"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AY46"/>
   <sheetViews>
-    <sheetView topLeftCell="S13" workbookViewId="0">
-      <selection activeCell="AE38" sqref="AE38"/>
+    <sheetView topLeftCell="S1" workbookViewId="0">
+      <selection activeCell="T6" sqref="T6:AQ6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="26.5703125" style="4" customWidth="1"/>
+    <col min="1" max="1" width="26.5546875" style="4" customWidth="1"/>
     <col min="2" max="3" width="0" style="4" hidden="1" customWidth="1"/>
-    <col min="4" max="4" width="8.42578125" style="4" hidden="1" customWidth="1"/>
+    <col min="4" max="4" width="8.44140625" style="4" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="0" style="4" hidden="1" customWidth="1"/>
-    <col min="6" max="6" width="8.28515625" style="4" hidden="1" customWidth="1"/>
+    <col min="6" max="6" width="8.33203125" style="4" hidden="1" customWidth="1"/>
     <col min="7" max="13" width="0" style="4" hidden="1" customWidth="1"/>
-    <col min="14" max="16384" width="9.140625" style="4"/>
+    <col min="14" max="16384" width="9.109375" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:51" ht="12" customHeight="1"/>
     <row r="2" spans="1:51" ht="12" customHeight="1"/>
     <row r="3" spans="1:51" ht="12" customHeight="1"/>
     <row r="4" spans="1:51" ht="12" customHeight="1"/>
     <row r="5" spans="1:51" ht="12" customHeight="1"/>
     <row r="6" spans="1:51" ht="12" customHeight="1">
       <c r="A6" s="68"/>
       <c r="B6" s="68"/>
       <c r="C6" s="68"/>
       <c r="D6" s="68"/>
       <c r="E6" s="68"/>
       <c r="F6" s="68"/>
       <c r="G6" s="68"/>
       <c r="H6" s="68"/>
       <c r="I6" s="68"/>
       <c r="J6" s="68"/>
       <c r="K6" s="68"/>
       <c r="L6" s="68"/>
       <c r="M6" s="68"/>
       <c r="N6" s="68"/>
       <c r="S6" s="68"/>
       <c r="T6" s="75" t="s">
         <v>33</v>
@@ -13336,50 +13436,53 @@
       </c>
       <c r="AA11" s="2">
         <v>0.32</v>
       </c>
       <c r="AB11" s="2">
         <v>0.36</v>
       </c>
       <c r="AC11" s="2">
         <v>0.42</v>
       </c>
       <c r="AD11" s="2">
         <v>0.28000000000000003</v>
       </c>
       <c r="AE11" s="2">
         <v>0.28000000000000003</v>
       </c>
       <c r="AF11" s="2">
         <v>3.6</v>
       </c>
       <c r="AG11" s="2">
         <v>1.1599999999999999</v>
       </c>
       <c r="AH11" s="2">
         <v>0.9</v>
       </c>
+      <c r="AI11" s="2">
+        <v>0.63</v>
+      </c>
     </row>
     <row r="12" spans="1:51" ht="12" customHeight="1">
       <c r="A12" s="18" t="s">
         <v>34</v>
       </c>
       <c r="B12" s="55"/>
       <c r="C12" s="55"/>
       <c r="D12" s="56"/>
       <c r="E12" s="56"/>
       <c r="F12" s="56"/>
       <c r="G12" s="56"/>
       <c r="H12" s="57"/>
       <c r="I12" s="56"/>
       <c r="J12" s="58"/>
       <c r="K12" s="57"/>
       <c r="L12" s="57"/>
       <c r="M12" s="57"/>
       <c r="N12" s="54">
         <v>0.41</v>
       </c>
       <c r="O12" s="2">
         <v>0.36</v>
       </c>
       <c r="P12" s="54">
         <v>0.35</v>
@@ -13416,50 +13519,53 @@
       </c>
       <c r="AA12" s="2">
         <v>0.32</v>
       </c>
       <c r="AB12" s="2">
         <v>0.32</v>
       </c>
       <c r="AC12" s="2">
         <v>0.41</v>
       </c>
       <c r="AD12" s="2">
         <v>0.28999999999999998</v>
       </c>
       <c r="AE12" s="2">
         <v>0.3</v>
       </c>
       <c r="AF12" s="2">
         <v>3.8</v>
       </c>
       <c r="AG12" s="2">
         <v>1.07</v>
       </c>
       <c r="AH12" s="2">
         <v>0.81</v>
       </c>
+      <c r="AI12" s="2">
+        <v>0.59</v>
+      </c>
     </row>
     <row r="13" spans="1:51" ht="12" customHeight="1">
       <c r="A13" s="18" t="s">
         <v>36</v>
       </c>
       <c r="B13" s="55"/>
       <c r="C13" s="55"/>
       <c r="D13" s="56"/>
       <c r="E13" s="56"/>
       <c r="F13" s="56"/>
       <c r="G13" s="56"/>
       <c r="H13" s="57"/>
       <c r="I13" s="56"/>
       <c r="J13" s="58"/>
       <c r="K13" s="57"/>
       <c r="L13" s="57"/>
       <c r="M13" s="57"/>
       <c r="N13" s="54">
         <v>0.64</v>
       </c>
       <c r="O13" s="2">
         <v>0.35</v>
       </c>
       <c r="P13" s="54">
         <v>0.31</v>
@@ -13496,50 +13602,53 @@
       </c>
       <c r="AA13" s="2">
         <v>0.48</v>
       </c>
       <c r="AB13" s="2">
         <v>0.57999999999999996</v>
       </c>
       <c r="AC13" s="2">
         <v>0.59</v>
       </c>
       <c r="AD13" s="2">
         <v>0.28000000000000003</v>
       </c>
       <c r="AE13" s="2">
         <v>0.43</v>
       </c>
       <c r="AF13" s="2">
         <v>5.67</v>
       </c>
       <c r="AG13" s="2">
         <v>1.73</v>
       </c>
       <c r="AH13" s="2">
         <v>1.86</v>
       </c>
+      <c r="AI13" s="2">
+        <v>0.79</v>
+      </c>
     </row>
     <row r="14" spans="1:51" ht="12" customHeight="1">
       <c r="A14" s="59" t="s">
         <v>42</v>
       </c>
       <c r="B14" s="55"/>
       <c r="C14" s="55"/>
       <c r="D14" s="56"/>
       <c r="E14" s="56"/>
       <c r="F14" s="56"/>
       <c r="G14" s="56"/>
       <c r="H14" s="57"/>
       <c r="I14" s="56"/>
       <c r="J14" s="58"/>
       <c r="K14" s="57"/>
       <c r="L14" s="57"/>
       <c r="M14" s="57"/>
       <c r="N14" s="54">
         <v>0.64</v>
       </c>
       <c r="O14" s="2">
         <v>0.4</v>
       </c>
       <c r="P14" s="54">
         <v>0.28000000000000003</v>
@@ -13576,50 +13685,53 @@
       </c>
       <c r="AA14" s="2">
         <v>0.38</v>
       </c>
       <c r="AB14" s="2">
         <v>0.41</v>
       </c>
       <c r="AC14" s="2">
         <v>0.45</v>
       </c>
       <c r="AD14" s="2">
         <v>0.43</v>
       </c>
       <c r="AE14" s="2">
         <v>0.23</v>
       </c>
       <c r="AF14" s="2">
         <v>4.95</v>
       </c>
       <c r="AG14" s="2">
         <v>2.0299999999999998</v>
       </c>
       <c r="AH14" s="2">
         <v>0.89</v>
       </c>
+      <c r="AI14" s="2">
+        <v>1</v>
+      </c>
     </row>
     <row r="15" spans="1:51" ht="12" customHeight="1">
       <c r="A15" s="59" t="s">
         <v>44</v>
       </c>
       <c r="B15" s="55"/>
       <c r="C15" s="55"/>
       <c r="D15" s="56"/>
       <c r="E15" s="56"/>
       <c r="F15" s="56"/>
       <c r="G15" s="56"/>
       <c r="H15" s="57"/>
       <c r="I15" s="56"/>
       <c r="J15" s="58"/>
       <c r="K15" s="57"/>
       <c r="L15" s="57"/>
       <c r="M15" s="57"/>
       <c r="N15" s="54">
         <v>0.15</v>
       </c>
       <c r="O15" s="2">
         <v>0.38</v>
       </c>
       <c r="P15" s="54">
         <v>0.19</v>
@@ -13656,50 +13768,53 @@
       </c>
       <c r="AA15" s="2">
         <v>0.26</v>
       </c>
       <c r="AB15" s="2">
         <v>0.31</v>
       </c>
       <c r="AC15" s="2">
         <v>0.28000000000000003</v>
       </c>
       <c r="AD15" s="2">
         <v>0.16</v>
       </c>
       <c r="AE15" s="2">
         <v>0.17</v>
       </c>
       <c r="AF15" s="2">
         <v>2.08</v>
       </c>
       <c r="AG15" s="2">
         <v>0.73</v>
       </c>
       <c r="AH15" s="2">
         <v>0.95</v>
       </c>
+      <c r="AI15" s="2">
+        <v>0.44</v>
+      </c>
     </row>
     <row r="16" spans="1:51" ht="12" customHeight="1">
       <c r="A16" s="59" t="s">
         <v>55</v>
       </c>
       <c r="B16" s="55"/>
       <c r="C16" s="55"/>
       <c r="D16" s="56"/>
       <c r="E16" s="56"/>
       <c r="F16" s="56"/>
       <c r="G16" s="56"/>
       <c r="H16" s="57"/>
       <c r="I16" s="56"/>
       <c r="J16" s="58"/>
       <c r="K16" s="57"/>
       <c r="L16" s="57"/>
       <c r="M16" s="57"/>
       <c r="N16" s="54">
         <v>0.74</v>
       </c>
       <c r="O16" s="2">
         <v>0.42</v>
       </c>
       <c r="P16" s="54">
         <v>0.53</v>
@@ -13736,50 +13851,53 @@
       </c>
       <c r="AA16" s="2">
         <v>0.31</v>
       </c>
       <c r="AB16" s="2">
         <v>0.41</v>
       </c>
       <c r="AC16" s="2">
         <v>0.31</v>
       </c>
       <c r="AD16" s="2">
         <v>0.35</v>
       </c>
       <c r="AE16" s="2">
         <v>0.25</v>
       </c>
       <c r="AF16" s="2">
         <v>2.04</v>
       </c>
       <c r="AG16" s="2">
         <v>1.18</v>
       </c>
       <c r="AH16" s="2">
         <v>1.26</v>
       </c>
+      <c r="AI16" s="2">
+        <v>0.53</v>
+      </c>
     </row>
     <row r="17" spans="1:51" ht="12" customHeight="1">
       <c r="A17" s="59" t="s">
         <v>47</v>
       </c>
       <c r="B17" s="55"/>
       <c r="C17" s="55"/>
       <c r="D17" s="56"/>
       <c r="E17" s="56"/>
       <c r="F17" s="56"/>
       <c r="G17" s="56"/>
       <c r="H17" s="57"/>
       <c r="I17" s="56"/>
       <c r="J17" s="58"/>
       <c r="K17" s="57"/>
       <c r="L17" s="57"/>
       <c r="M17" s="57"/>
       <c r="N17" s="54">
         <v>0.24</v>
       </c>
       <c r="O17" s="2">
         <v>0.1</v>
       </c>
       <c r="P17" s="54">
         <v>0.09</v>
@@ -13816,50 +13934,53 @@
       </c>
       <c r="AA17" s="2">
         <v>0.11</v>
       </c>
       <c r="AB17" s="2">
         <v>0.28999999999999998</v>
       </c>
       <c r="AC17" s="2">
         <v>0.34</v>
       </c>
       <c r="AD17" s="2">
         <v>0.31</v>
       </c>
       <c r="AE17" s="2">
         <v>0.14000000000000001</v>
       </c>
       <c r="AF17" s="12" t="s">
         <v>31</v>
       </c>
       <c r="AG17" s="2">
         <v>0.92</v>
       </c>
       <c r="AH17" s="2">
         <v>0.3</v>
       </c>
+      <c r="AI17" s="2">
+        <v>2.0099999999999998</v>
+      </c>
     </row>
     <row r="18" spans="1:51" ht="12" customHeight="1">
       <c r="A18" s="10" t="s">
         <v>48</v>
       </c>
       <c r="B18" s="55"/>
       <c r="C18" s="55"/>
       <c r="D18" s="56"/>
       <c r="E18" s="56"/>
       <c r="F18" s="56"/>
       <c r="G18" s="56"/>
       <c r="H18" s="57"/>
       <c r="I18" s="56"/>
       <c r="J18" s="58"/>
       <c r="K18" s="57"/>
       <c r="L18" s="57"/>
       <c r="M18" s="57"/>
       <c r="N18" s="65" t="s">
         <v>31</v>
       </c>
       <c r="O18" s="5" t="s">
         <v>31</v>
       </c>
       <c r="P18" s="5" t="s">
         <v>31</v>
@@ -13896,50 +14017,53 @@
       </c>
       <c r="AA18" s="2">
         <v>0.33</v>
       </c>
       <c r="AB18" s="2">
         <v>0.15</v>
       </c>
       <c r="AC18" s="2">
         <v>0.39</v>
       </c>
       <c r="AD18" s="2">
         <v>0.24</v>
       </c>
       <c r="AE18" s="12" t="s">
         <v>31</v>
       </c>
       <c r="AF18" s="2">
         <v>3.86</v>
       </c>
       <c r="AG18" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AH18" s="2">
         <v>0.89</v>
       </c>
+      <c r="AI18" s="2">
+        <v>0.67</v>
+      </c>
     </row>
     <row r="19" spans="1:51" ht="12" customHeight="1">
       <c r="A19" s="59" t="s">
         <v>56</v>
       </c>
       <c r="B19" s="55"/>
       <c r="C19" s="55"/>
       <c r="D19" s="56"/>
       <c r="E19" s="56"/>
       <c r="F19" s="56"/>
       <c r="G19" s="56"/>
       <c r="H19" s="57"/>
       <c r="I19" s="56"/>
       <c r="J19" s="58"/>
       <c r="K19" s="57"/>
       <c r="L19" s="57"/>
       <c r="M19" s="57"/>
       <c r="N19" s="65" t="s">
         <v>31</v>
       </c>
       <c r="O19" s="5" t="s">
         <v>31</v>
       </c>
       <c r="P19" s="54">
         <v>0.38</v>
@@ -13975,50 +14099,53 @@
         <v>0.26</v>
       </c>
       <c r="AA19" s="12" t="s">
         <v>31</v>
       </c>
       <c r="AB19" s="2">
         <v>0.41</v>
       </c>
       <c r="AC19" s="2">
         <v>0.55000000000000004</v>
       </c>
       <c r="AD19" s="12" t="s">
         <v>31</v>
       </c>
       <c r="AE19" s="12" t="s">
         <v>31</v>
       </c>
       <c r="AF19" s="12" t="s">
         <v>31</v>
       </c>
       <c r="AG19" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AH19" s="2" t="s">
         <v>31</v>
+      </c>
+      <c r="AI19" s="2">
+        <v>0.48</v>
       </c>
     </row>
     <row r="20" spans="1:51" ht="12" customHeight="1">
       <c r="A20" s="59" t="s">
         <v>57</v>
       </c>
       <c r="B20" s="55"/>
       <c r="C20" s="55"/>
       <c r="D20" s="56"/>
       <c r="E20" s="56"/>
       <c r="F20" s="56"/>
       <c r="G20" s="56"/>
       <c r="H20" s="57"/>
       <c r="I20" s="56"/>
       <c r="J20" s="58"/>
       <c r="K20" s="57"/>
       <c r="L20" s="57"/>
       <c r="M20" s="57"/>
       <c r="N20" s="54">
         <v>0.15</v>
       </c>
       <c r="O20" s="2">
         <v>0.13</v>
       </c>
       <c r="P20" s="54">
@@ -14056,50 +14183,53 @@
       </c>
       <c r="AA20" s="2">
         <v>0.4</v>
       </c>
       <c r="AB20" s="2">
         <v>0.12</v>
       </c>
       <c r="AC20" s="2">
         <v>0.96</v>
       </c>
       <c r="AD20" s="2">
         <v>0.19</v>
       </c>
       <c r="AE20" s="2">
         <v>0.44</v>
       </c>
       <c r="AF20" s="2">
         <v>3.21</v>
       </c>
       <c r="AG20" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AH20" s="2">
         <v>1.47</v>
       </c>
+      <c r="AI20" s="2">
+        <v>0.27</v>
+      </c>
     </row>
     <row r="21" spans="1:51" ht="12" customHeight="1">
       <c r="A21" s="59" t="s">
         <v>49</v>
       </c>
       <c r="B21" s="55"/>
       <c r="C21" s="55"/>
       <c r="D21" s="56"/>
       <c r="E21" s="56"/>
       <c r="F21" s="56"/>
       <c r="G21" s="56"/>
       <c r="H21" s="57"/>
       <c r="I21" s="56"/>
       <c r="J21" s="58"/>
       <c r="K21" s="57"/>
       <c r="L21" s="57"/>
       <c r="M21" s="57"/>
       <c r="N21" s="54">
         <v>0.18</v>
       </c>
       <c r="O21" s="2">
         <v>0.24</v>
       </c>
       <c r="P21" s="54">
         <v>0.14000000000000001</v>
@@ -14136,50 +14266,53 @@
       </c>
       <c r="AA21" s="2">
         <v>0.08</v>
       </c>
       <c r="AB21" s="12" t="s">
         <v>31</v>
       </c>
       <c r="AC21" s="2">
         <v>0.13</v>
       </c>
       <c r="AD21" s="2">
         <v>0.06</v>
       </c>
       <c r="AE21" s="2">
         <v>0.11</v>
       </c>
       <c r="AF21" s="2">
         <v>1.37</v>
       </c>
       <c r="AG21" s="2">
         <v>0.36</v>
       </c>
       <c r="AH21" s="2">
         <v>0.47</v>
       </c>
+      <c r="AI21" s="2">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="22" spans="1:51" ht="12" customHeight="1">
       <c r="A22" s="59" t="s">
         <v>50</v>
       </c>
       <c r="B22" s="55"/>
       <c r="C22" s="55"/>
       <c r="D22" s="56"/>
       <c r="E22" s="56"/>
       <c r="F22" s="56"/>
       <c r="G22" s="56"/>
       <c r="H22" s="57"/>
       <c r="I22" s="56"/>
       <c r="J22" s="58"/>
       <c r="K22" s="57"/>
       <c r="L22" s="57"/>
       <c r="M22" s="57"/>
       <c r="N22" s="54">
         <v>0.51</v>
       </c>
       <c r="O22" s="2">
         <v>0.18</v>
       </c>
       <c r="P22" s="67">
         <v>0.4</v>
@@ -14216,50 +14349,53 @@
       </c>
       <c r="AA22" s="2">
         <v>0.18</v>
       </c>
       <c r="AB22" s="2">
         <v>0.2</v>
       </c>
       <c r="AC22" s="2">
         <v>0.22</v>
       </c>
       <c r="AD22" s="2">
         <v>0.23</v>
       </c>
       <c r="AE22" s="2">
         <v>0.15</v>
       </c>
       <c r="AF22" s="2">
         <v>4.0199999999999996</v>
       </c>
       <c r="AG22" s="2">
         <v>0.57999999999999996</v>
       </c>
       <c r="AH22" s="2">
         <v>0.63</v>
       </c>
+      <c r="AI22" s="2">
+        <v>0.28000000000000003</v>
+      </c>
     </row>
     <row r="23" spans="1:51" ht="12" customHeight="1">
       <c r="A23" s="59" t="s">
         <v>58</v>
       </c>
       <c r="B23" s="55"/>
       <c r="C23" s="55"/>
       <c r="D23" s="56"/>
       <c r="E23" s="56"/>
       <c r="F23" s="56"/>
       <c r="G23" s="56"/>
       <c r="H23" s="57"/>
       <c r="I23" s="56"/>
       <c r="J23" s="58"/>
       <c r="K23" s="57"/>
       <c r="L23" s="57"/>
       <c r="M23" s="57"/>
       <c r="N23" s="54">
         <v>0.47</v>
       </c>
       <c r="O23" s="2">
         <v>0.69</v>
       </c>
       <c r="P23" s="54">
         <v>0.25</v>
@@ -14296,50 +14432,53 @@
       </c>
       <c r="AA23" s="2">
         <v>0.28999999999999998</v>
       </c>
       <c r="AB23" s="2">
         <v>0.26</v>
       </c>
       <c r="AC23" s="2">
         <v>0.12</v>
       </c>
       <c r="AD23" s="2">
         <v>0.11</v>
       </c>
       <c r="AE23" s="2">
         <v>0.28999999999999998</v>
       </c>
       <c r="AF23" s="2">
         <v>3.56</v>
       </c>
       <c r="AG23" s="2">
         <v>1.85</v>
       </c>
       <c r="AH23" s="2">
         <v>0.81</v>
       </c>
+      <c r="AI23" s="2">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="24" spans="1:51" ht="12" customHeight="1">
       <c r="A24" s="59" t="s">
         <v>52</v>
       </c>
       <c r="B24" s="55"/>
       <c r="C24" s="55"/>
       <c r="D24" s="56"/>
       <c r="E24" s="56"/>
       <c r="F24" s="56"/>
       <c r="G24" s="56"/>
       <c r="H24" s="57"/>
       <c r="I24" s="56"/>
       <c r="J24" s="58"/>
       <c r="K24" s="57"/>
       <c r="L24" s="57"/>
       <c r="M24" s="57"/>
       <c r="N24" s="67">
         <v>0.5</v>
       </c>
       <c r="O24" s="2">
         <v>0.47</v>
       </c>
       <c r="P24" s="54">
         <v>0.71</v>
@@ -14375,50 +14514,53 @@
         <v>0.47</v>
       </c>
       <c r="AA24" s="2">
         <v>0.45</v>
       </c>
       <c r="AB24" s="2">
         <v>0.76</v>
       </c>
       <c r="AC24" s="2">
         <v>0.65</v>
       </c>
       <c r="AD24" s="2">
         <v>0.22</v>
       </c>
       <c r="AE24" s="2">
         <v>0.39</v>
       </c>
       <c r="AF24" s="2">
         <v>3.25</v>
       </c>
       <c r="AG24" s="2">
         <v>1.86</v>
       </c>
       <c r="AH24" s="2">
         <v>0.61</v>
+      </c>
+      <c r="AI24" s="2">
+        <v>0.84</v>
       </c>
     </row>
     <row r="25" spans="1:51" ht="12" customHeight="1">
       <c r="A25" s="70"/>
       <c r="B25" s="70"/>
       <c r="C25" s="70"/>
       <c r="D25" s="70"/>
       <c r="E25" s="70"/>
       <c r="F25" s="70"/>
       <c r="G25" s="70"/>
       <c r="H25" s="70"/>
       <c r="I25" s="70"/>
       <c r="J25" s="70"/>
       <c r="K25" s="70"/>
       <c r="L25" s="70"/>
       <c r="M25" s="70"/>
       <c r="N25" s="70"/>
       <c r="O25" s="70"/>
       <c r="P25" s="70"/>
       <c r="Q25" s="70"/>
       <c r="R25" s="70"/>
       <c r="S25" s="70"/>
       <c r="T25" s="94" t="s">
         <v>26</v>
       </c>
@@ -14509,50 +14651,53 @@
       </c>
       <c r="AA26" s="2">
         <v>0.34</v>
       </c>
       <c r="AB26" s="2">
         <v>0.38</v>
       </c>
       <c r="AC26" s="2">
         <v>0.45</v>
       </c>
       <c r="AD26" s="2">
         <v>0.28999999999999998</v>
       </c>
       <c r="AE26" s="2">
         <v>0.32</v>
       </c>
       <c r="AF26" s="2">
         <v>3.78</v>
       </c>
       <c r="AG26" s="2">
         <v>1.21</v>
       </c>
       <c r="AH26" s="2">
         <v>0.99</v>
       </c>
+      <c r="AI26" s="2">
+        <v>0.62</v>
+      </c>
     </row>
     <row r="27" spans="1:51" ht="12" customHeight="1">
       <c r="A27" s="62" t="s">
         <v>59</v>
       </c>
       <c r="B27" s="61"/>
       <c r="C27" s="61"/>
       <c r="D27" s="61"/>
       <c r="E27" s="61"/>
       <c r="F27" s="61"/>
       <c r="G27" s="61"/>
       <c r="H27" s="61"/>
       <c r="I27" s="61"/>
       <c r="J27" s="61"/>
       <c r="K27" s="61"/>
       <c r="L27" s="61"/>
       <c r="M27" s="61"/>
       <c r="N27" s="54">
         <v>0.42</v>
       </c>
       <c r="O27" s="2">
         <v>0.37</v>
       </c>
       <c r="P27" s="54">
         <v>0.36</v>
@@ -14589,50 +14734,53 @@
       </c>
       <c r="AA27" s="2">
         <v>0.33</v>
       </c>
       <c r="AB27" s="2">
         <v>0.32</v>
       </c>
       <c r="AC27" s="2">
         <v>0.42</v>
       </c>
       <c r="AD27" s="2">
         <v>0.3</v>
       </c>
       <c r="AE27" s="2">
         <v>0.3</v>
       </c>
       <c r="AF27" s="2">
         <v>3.85</v>
       </c>
       <c r="AG27" s="2">
         <v>1.1000000000000001</v>
       </c>
       <c r="AH27" s="2">
         <v>0.82</v>
       </c>
+      <c r="AI27" s="2">
+        <v>0.62</v>
+      </c>
     </row>
     <row r="28" spans="1:51" ht="12" customHeight="1">
       <c r="A28" s="62" t="s">
         <v>36</v>
       </c>
       <c r="B28" s="61"/>
       <c r="C28" s="61"/>
       <c r="D28" s="61"/>
       <c r="E28" s="61"/>
       <c r="F28" s="61"/>
       <c r="G28" s="61"/>
       <c r="H28" s="61"/>
       <c r="I28" s="61"/>
       <c r="J28" s="61"/>
       <c r="K28" s="61"/>
       <c r="L28" s="61"/>
       <c r="M28" s="61"/>
       <c r="N28" s="54">
         <v>0.66</v>
       </c>
       <c r="O28" s="2">
         <v>0.36</v>
       </c>
       <c r="P28" s="67">
         <v>0.3</v>
@@ -14669,50 +14817,53 @@
       </c>
       <c r="AA28" s="2">
         <v>0.46</v>
       </c>
       <c r="AB28" s="2">
         <v>0.56999999999999995</v>
       </c>
       <c r="AC28" s="2">
         <v>0.56000000000000005</v>
       </c>
       <c r="AD28" s="2">
         <v>0.27</v>
       </c>
       <c r="AE28" s="2">
         <v>0.45</v>
       </c>
       <c r="AF28" s="2">
         <v>5.61</v>
       </c>
       <c r="AG28" s="2">
         <v>1.79</v>
       </c>
       <c r="AH28" s="2">
         <v>1.84</v>
       </c>
+      <c r="AI28" s="2">
+        <v>0.82</v>
+      </c>
     </row>
     <row r="29" spans="1:51" ht="12" customHeight="1">
       <c r="A29" s="62" t="s">
         <v>44</v>
       </c>
       <c r="B29" s="61"/>
       <c r="C29" s="61"/>
       <c r="D29" s="61"/>
       <c r="E29" s="61"/>
       <c r="F29" s="61"/>
       <c r="G29" s="61"/>
       <c r="H29" s="61"/>
       <c r="I29" s="61"/>
       <c r="J29" s="61"/>
       <c r="K29" s="61"/>
       <c r="L29" s="61"/>
       <c r="M29" s="61"/>
       <c r="N29" s="54">
         <v>0.19</v>
       </c>
       <c r="O29" s="2">
         <v>0.49</v>
       </c>
       <c r="P29" s="54">
         <v>0.22</v>
@@ -14749,50 +14900,53 @@
       </c>
       <c r="AA29" s="2">
         <v>0.25</v>
       </c>
       <c r="AB29" s="2">
         <v>0.45</v>
       </c>
       <c r="AC29" s="2">
         <v>0.2</v>
       </c>
       <c r="AD29" s="2">
         <v>0.3</v>
       </c>
       <c r="AE29" s="2">
         <v>0.17</v>
       </c>
       <c r="AF29" s="2">
         <v>2</v>
       </c>
       <c r="AG29" s="2">
         <v>1.05</v>
       </c>
       <c r="AH29" s="2">
         <v>1.1399999999999999</v>
       </c>
+      <c r="AI29" s="2">
+        <v>0.51</v>
+      </c>
     </row>
     <row r="30" spans="1:51" ht="12" customHeight="1">
       <c r="A30" s="62" t="s">
         <v>45</v>
       </c>
       <c r="B30" s="61"/>
       <c r="C30" s="61"/>
       <c r="D30" s="61"/>
       <c r="E30" s="61"/>
       <c r="F30" s="61"/>
       <c r="G30" s="61"/>
       <c r="H30" s="61"/>
       <c r="I30" s="61"/>
       <c r="J30" s="61"/>
       <c r="K30" s="61"/>
       <c r="L30" s="61"/>
       <c r="M30" s="61"/>
       <c r="N30" s="54">
         <v>0.85</v>
       </c>
       <c r="O30" s="2">
         <v>0.53</v>
       </c>
       <c r="P30" s="54">
         <v>0.72</v>
@@ -14829,50 +14983,53 @@
       </c>
       <c r="AA30" s="2">
         <v>0.36</v>
       </c>
       <c r="AB30" s="2">
         <v>0.32</v>
       </c>
       <c r="AC30" s="2">
         <v>0.37</v>
       </c>
       <c r="AD30" s="2">
         <v>0.31</v>
       </c>
       <c r="AE30" s="2">
         <v>0.31</v>
       </c>
       <c r="AF30" s="2">
         <v>1.99</v>
       </c>
       <c r="AG30" s="2">
         <v>1.04</v>
       </c>
       <c r="AH30" s="2">
         <v>1.46</v>
       </c>
+      <c r="AI30" s="2">
+        <v>0.66</v>
+      </c>
     </row>
     <row r="31" spans="1:51" ht="12" customHeight="1">
       <c r="A31" s="63" t="s">
         <v>52</v>
       </c>
       <c r="B31" s="61"/>
       <c r="C31" s="61"/>
       <c r="D31" s="61"/>
       <c r="E31" s="61"/>
       <c r="F31" s="61"/>
       <c r="G31" s="61"/>
       <c r="H31" s="61"/>
       <c r="I31" s="61"/>
       <c r="J31" s="61"/>
       <c r="K31" s="61"/>
       <c r="L31" s="61"/>
       <c r="M31" s="61"/>
       <c r="N31" s="54">
         <v>0.75</v>
       </c>
       <c r="O31" s="2">
         <v>0.49</v>
       </c>
       <c r="P31" s="54">
         <v>0.51</v>
@@ -14908,50 +15065,53 @@
         <v>0.28999999999999998</v>
       </c>
       <c r="AA31" s="2">
         <v>0.25</v>
       </c>
       <c r="AB31" s="2">
         <v>1.1100000000000001</v>
       </c>
       <c r="AC31" s="2">
         <v>1.1299999999999999</v>
       </c>
       <c r="AD31" s="2">
         <v>0.06</v>
       </c>
       <c r="AE31" s="2">
         <v>0.61</v>
       </c>
       <c r="AF31" s="2">
         <v>3.27</v>
       </c>
       <c r="AG31" s="2">
         <v>2.42</v>
       </c>
       <c r="AH31" s="2">
         <v>0.68</v>
+      </c>
+      <c r="AI31" s="2">
+        <v>0.17</v>
       </c>
     </row>
     <row r="32" spans="1:51" ht="12" customHeight="1">
       <c r="A32" s="71"/>
       <c r="B32" s="71"/>
       <c r="C32" s="71"/>
       <c r="D32" s="71"/>
       <c r="E32" s="71"/>
       <c r="F32" s="71"/>
       <c r="G32" s="71"/>
       <c r="H32" s="71"/>
       <c r="I32" s="71"/>
       <c r="J32" s="71"/>
       <c r="K32" s="71"/>
       <c r="L32" s="71"/>
       <c r="M32" s="71"/>
       <c r="N32" s="71"/>
       <c r="O32" s="71"/>
       <c r="P32" s="71"/>
       <c r="Q32" s="71"/>
       <c r="R32" s="71"/>
       <c r="S32" s="71"/>
       <c r="T32" s="87" t="s">
         <v>27</v>
       </c>
@@ -14963,51 +15123,51 @@
       <c r="Z32" s="87"/>
       <c r="AA32" s="87"/>
       <c r="AB32" s="87"/>
       <c r="AC32" s="87"/>
       <c r="AD32" s="87"/>
       <c r="AE32" s="87"/>
       <c r="AF32" s="87"/>
       <c r="AG32" s="87"/>
       <c r="AH32" s="71"/>
       <c r="AI32" s="71"/>
       <c r="AJ32" s="71"/>
       <c r="AM32" s="71"/>
       <c r="AN32" s="71"/>
       <c r="AO32" s="71"/>
       <c r="AP32" s="71"/>
       <c r="AQ32" s="71"/>
       <c r="AR32" s="71"/>
       <c r="AS32" s="71"/>
       <c r="AT32" s="71"/>
       <c r="AU32" s="71"/>
       <c r="AV32" s="71"/>
       <c r="AW32" s="71"/>
       <c r="AX32" s="71"/>
       <c r="AY32" s="71"/>
     </row>
-    <row r="33" spans="1:34" ht="12" customHeight="1">
+    <row r="33" spans="1:35" ht="12" customHeight="1">
       <c r="A33" s="52" t="s">
         <v>30</v>
       </c>
       <c r="B33" s="61"/>
       <c r="C33" s="61"/>
       <c r="D33" s="61"/>
       <c r="E33" s="61"/>
       <c r="F33" s="61"/>
       <c r="G33" s="61"/>
       <c r="H33" s="61"/>
       <c r="I33" s="61"/>
       <c r="J33" s="61"/>
       <c r="K33" s="61"/>
       <c r="L33" s="61"/>
       <c r="M33" s="61"/>
       <c r="N33" s="54">
         <v>0.37</v>
       </c>
       <c r="O33" s="1">
         <v>0.26</v>
       </c>
       <c r="P33" s="54">
         <v>0.28000000000000003</v>
       </c>
       <c r="Q33" s="1">
@@ -15042,52 +15202,55 @@
       </c>
       <c r="AA33" s="1">
         <v>0.28999999999999998</v>
       </c>
       <c r="AB33" s="1">
         <v>0.31</v>
       </c>
       <c r="AC33" s="1">
         <v>0.35</v>
       </c>
       <c r="AD33" s="1">
         <v>0.26</v>
       </c>
       <c r="AE33" s="1">
         <v>0.19</v>
       </c>
       <c r="AF33" s="1">
         <v>3.23</v>
       </c>
       <c r="AG33" s="1">
         <v>1.05</v>
       </c>
       <c r="AH33" s="1">
         <v>0.72</v>
       </c>
-    </row>
-    <row r="34" spans="1:34" ht="12" customHeight="1">
+      <c r="AI33" s="2">
+        <v>0.66</v>
+      </c>
+    </row>
+    <row r="34" spans="1:35" ht="12" customHeight="1">
       <c r="A34" s="18" t="s">
         <v>34</v>
       </c>
       <c r="B34" s="61"/>
       <c r="C34" s="61"/>
       <c r="D34" s="61"/>
       <c r="E34" s="61"/>
       <c r="F34" s="61"/>
       <c r="G34" s="61"/>
       <c r="H34" s="61"/>
       <c r="I34" s="61"/>
       <c r="J34" s="61"/>
       <c r="K34" s="61"/>
       <c r="L34" s="61"/>
       <c r="M34" s="61"/>
       <c r="N34" s="54">
         <v>0.26</v>
       </c>
       <c r="O34" s="1">
         <v>7.0000000000000007E-2</v>
       </c>
       <c r="P34" s="54">
         <v>0.13</v>
       </c>
       <c r="Q34" s="1">
@@ -15122,52 +15285,55 @@
       </c>
       <c r="AA34" s="1">
         <v>0.22</v>
       </c>
       <c r="AB34" s="1">
         <v>0.27</v>
       </c>
       <c r="AC34" s="1">
         <v>0.36</v>
       </c>
       <c r="AD34" s="1">
         <v>0.16</v>
       </c>
       <c r="AE34" s="1">
         <v>0.2</v>
       </c>
       <c r="AF34" s="1">
         <v>2.99</v>
       </c>
       <c r="AG34" s="1">
         <v>0.62</v>
       </c>
       <c r="AH34" s="1">
         <v>0.61</v>
       </c>
-    </row>
-    <row r="35" spans="1:34" ht="12" customHeight="1">
+      <c r="AI34" s="2">
+        <v>0.15</v>
+      </c>
+    </row>
+    <row r="35" spans="1:35" ht="12" customHeight="1">
       <c r="A35" s="18" t="s">
         <v>36</v>
       </c>
       <c r="B35" s="61"/>
       <c r="C35" s="61"/>
       <c r="D35" s="61"/>
       <c r="E35" s="61"/>
       <c r="F35" s="61"/>
       <c r="G35" s="61"/>
       <c r="H35" s="61"/>
       <c r="I35" s="61"/>
       <c r="J35" s="61"/>
       <c r="K35" s="61"/>
       <c r="L35" s="61"/>
       <c r="M35" s="61"/>
       <c r="N35" s="65" t="s">
         <v>31</v>
       </c>
       <c r="O35" s="5" t="s">
         <v>31</v>
       </c>
       <c r="P35" s="54">
         <v>0.74</v>
       </c>
       <c r="Q35" s="5" t="s">
@@ -15198,52 +15364,55 @@
       <c r="Z35" s="1">
         <v>0.99</v>
       </c>
       <c r="AA35" s="1">
         <v>0.87</v>
       </c>
       <c r="AB35" s="1">
         <v>0.77</v>
       </c>
       <c r="AC35" s="1">
         <v>1.39</v>
       </c>
       <c r="AD35" s="1">
         <v>0.63</v>
       </c>
       <c r="AE35" s="1"/>
       <c r="AF35" s="1">
         <v>7.38</v>
       </c>
       <c r="AG35" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AH35" s="1">
         <v>2.4700000000000002</v>
       </c>
-    </row>
-    <row r="36" spans="1:34" ht="12" customHeight="1">
+      <c r="AI35" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="36" spans="1:35" ht="12" customHeight="1">
       <c r="A36" s="59" t="s">
         <v>42</v>
       </c>
       <c r="B36" s="61"/>
       <c r="C36" s="61"/>
       <c r="D36" s="61"/>
       <c r="E36" s="61"/>
       <c r="F36" s="61"/>
       <c r="G36" s="61"/>
       <c r="H36" s="61"/>
       <c r="I36" s="61"/>
       <c r="J36" s="61"/>
       <c r="K36" s="61"/>
       <c r="L36" s="61"/>
       <c r="M36" s="61"/>
       <c r="N36" s="54">
         <v>0.64</v>
       </c>
       <c r="O36" s="1">
         <v>0.4</v>
       </c>
       <c r="P36" s="54">
         <v>0.28000000000000003</v>
       </c>
       <c r="Q36" s="1">
@@ -15278,52 +15447,55 @@
       </c>
       <c r="AA36" s="1">
         <v>0.38</v>
       </c>
       <c r="AB36" s="1">
         <v>0.41</v>
       </c>
       <c r="AC36" s="1">
         <v>0.45</v>
       </c>
       <c r="AD36" s="1">
         <v>0.43</v>
       </c>
       <c r="AE36" s="1">
         <v>0.23</v>
       </c>
       <c r="AF36" s="1">
         <v>4.95</v>
       </c>
       <c r="AG36" s="1">
         <v>2.0299999999999998</v>
       </c>
       <c r="AH36" s="1">
         <v>0.89</v>
       </c>
-    </row>
-    <row r="37" spans="1:34" ht="12" customHeight="1">
+      <c r="AI36" s="2">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="37" spans="1:35" ht="12" customHeight="1">
       <c r="A37" s="59" t="s">
         <v>44</v>
       </c>
       <c r="B37" s="61"/>
       <c r="C37" s="61"/>
       <c r="D37" s="61"/>
       <c r="E37" s="61"/>
       <c r="F37" s="61"/>
       <c r="G37" s="61"/>
       <c r="H37" s="61"/>
       <c r="I37" s="61"/>
       <c r="J37" s="61"/>
       <c r="K37" s="61"/>
       <c r="L37" s="61"/>
       <c r="M37" s="61"/>
       <c r="N37" s="67">
         <v>0.1</v>
       </c>
       <c r="O37" s="1">
         <v>0.26</v>
       </c>
       <c r="P37" s="54">
         <v>0.16</v>
       </c>
       <c r="Q37" s="1">
@@ -15358,52 +15530,55 @@
       </c>
       <c r="AA37" s="1">
         <v>0.27</v>
       </c>
       <c r="AB37" s="1">
         <v>0.16</v>
       </c>
       <c r="AC37" s="1">
         <v>0.36</v>
       </c>
       <c r="AD37" s="12" t="s">
         <v>31</v>
       </c>
       <c r="AE37" s="1">
         <v>0.18</v>
       </c>
       <c r="AF37" s="1">
         <v>2.16</v>
       </c>
       <c r="AG37" s="1">
         <v>0.38</v>
       </c>
       <c r="AH37" s="1">
         <v>0.74</v>
       </c>
-    </row>
-    <row r="38" spans="1:34" ht="12" customHeight="1">
+      <c r="AI37" s="2">
+        <v>0.37</v>
+      </c>
+    </row>
+    <row r="38" spans="1:35" ht="12" customHeight="1">
       <c r="A38" s="59" t="s">
         <v>55</v>
       </c>
       <c r="B38" s="61"/>
       <c r="C38" s="61"/>
       <c r="D38" s="61"/>
       <c r="E38" s="61"/>
       <c r="F38" s="61"/>
       <c r="G38" s="61"/>
       <c r="H38" s="61"/>
       <c r="I38" s="61"/>
       <c r="J38" s="61"/>
       <c r="K38" s="61"/>
       <c r="L38" s="61"/>
       <c r="M38" s="61"/>
       <c r="N38" s="54">
         <v>0.49</v>
       </c>
       <c r="O38" s="1">
         <v>0.17</v>
       </c>
       <c r="P38" s="54">
         <v>0.08</v>
       </c>
       <c r="Q38" s="1">
@@ -15438,52 +15613,55 @@
       </c>
       <c r="AA38" s="1">
         <v>0.18</v>
       </c>
       <c r="AB38" s="1">
         <v>0.64</v>
       </c>
       <c r="AC38" s="1">
         <v>0.14000000000000001</v>
       </c>
       <c r="AD38" s="1">
         <v>0.45</v>
       </c>
       <c r="AE38" s="1">
         <v>0.12</v>
       </c>
       <c r="AF38" s="1">
         <v>2.19</v>
       </c>
       <c r="AG38" s="1">
         <v>1.53</v>
       </c>
       <c r="AH38" s="1">
         <v>0.75</v>
       </c>
-    </row>
-    <row r="39" spans="1:34" ht="12" customHeight="1">
+      <c r="AI38" s="2">
+        <v>0.19</v>
+      </c>
+    </row>
+    <row r="39" spans="1:35" ht="12" customHeight="1">
       <c r="A39" s="59" t="s">
         <v>47</v>
       </c>
       <c r="B39" s="61"/>
       <c r="C39" s="61"/>
       <c r="D39" s="61"/>
       <c r="E39" s="61"/>
       <c r="F39" s="61"/>
       <c r="G39" s="61"/>
       <c r="H39" s="61"/>
       <c r="I39" s="61"/>
       <c r="J39" s="61"/>
       <c r="K39" s="61"/>
       <c r="L39" s="61"/>
       <c r="M39" s="61"/>
       <c r="N39" s="54">
         <v>0.24</v>
       </c>
       <c r="O39" s="1">
         <v>0.1</v>
       </c>
       <c r="P39" s="54">
         <v>0.09</v>
       </c>
       <c r="Q39" s="1">
@@ -15518,52 +15696,55 @@
       </c>
       <c r="AA39" s="1">
         <v>0.11</v>
       </c>
       <c r="AB39" s="1">
         <v>0.28999999999999998</v>
       </c>
       <c r="AC39" s="1">
         <v>0.34</v>
       </c>
       <c r="AD39" s="1">
         <v>0.31</v>
       </c>
       <c r="AE39" s="1">
         <v>0.14000000000000001</v>
       </c>
       <c r="AF39" s="12" t="s">
         <v>31</v>
       </c>
       <c r="AG39" s="1">
         <v>0.92</v>
       </c>
       <c r="AH39" s="1">
         <v>0.3</v>
       </c>
-    </row>
-    <row r="40" spans="1:34" ht="12" customHeight="1">
+      <c r="AI39" s="2">
+        <v>2.0099999999999998</v>
+      </c>
+    </row>
+    <row r="40" spans="1:35" ht="12" customHeight="1">
       <c r="A40" s="10" t="s">
         <v>48</v>
       </c>
       <c r="B40" s="61"/>
       <c r="C40" s="61"/>
       <c r="D40" s="61"/>
       <c r="E40" s="61"/>
       <c r="F40" s="61"/>
       <c r="G40" s="61"/>
       <c r="H40" s="61"/>
       <c r="I40" s="61"/>
       <c r="J40" s="61"/>
       <c r="K40" s="61"/>
       <c r="L40" s="61"/>
       <c r="M40" s="61"/>
       <c r="N40" s="65" t="s">
         <v>31</v>
       </c>
       <c r="O40" s="5" t="s">
         <v>31</v>
       </c>
       <c r="P40" s="5" t="s">
         <v>31</v>
       </c>
       <c r="Q40" s="1">
@@ -15598,52 +15779,55 @@
       </c>
       <c r="AA40" s="1">
         <v>0.33</v>
       </c>
       <c r="AB40" s="1">
         <v>0.15</v>
       </c>
       <c r="AC40" s="1">
         <v>0.39</v>
       </c>
       <c r="AD40" s="1">
         <v>0.24</v>
       </c>
       <c r="AE40" s="12" t="s">
         <v>31</v>
       </c>
       <c r="AF40" s="1">
         <v>3.86</v>
       </c>
       <c r="AG40" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AH40" s="1">
         <v>0.89</v>
       </c>
-    </row>
-    <row r="41" spans="1:34" ht="12" customHeight="1">
+      <c r="AI40" s="2">
+        <v>0.67</v>
+      </c>
+    </row>
+    <row r="41" spans="1:35" ht="12" customHeight="1">
       <c r="A41" s="59" t="s">
         <v>56</v>
       </c>
       <c r="B41" s="61"/>
       <c r="C41" s="61"/>
       <c r="D41" s="61"/>
       <c r="E41" s="61"/>
       <c r="F41" s="61"/>
       <c r="G41" s="61"/>
       <c r="H41" s="61"/>
       <c r="I41" s="61"/>
       <c r="J41" s="61"/>
       <c r="K41" s="61"/>
       <c r="L41" s="61"/>
       <c r="M41" s="61"/>
       <c r="N41" s="65" t="s">
         <v>31</v>
       </c>
       <c r="O41" s="5" t="s">
         <v>31</v>
       </c>
       <c r="P41" s="54">
         <v>0.38</v>
       </c>
       <c r="Q41" s="1">
@@ -15678,52 +15862,55 @@
       </c>
       <c r="AA41" s="12" t="s">
         <v>31</v>
       </c>
       <c r="AB41" s="1">
         <v>0.41</v>
       </c>
       <c r="AC41" s="1">
         <v>0.55000000000000004</v>
       </c>
       <c r="AD41" s="12" t="s">
         <v>31</v>
       </c>
       <c r="AE41" s="12" t="s">
         <v>31</v>
       </c>
       <c r="AF41" s="12" t="s">
         <v>31</v>
       </c>
       <c r="AG41" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AH41" s="1" t="s">
         <v>31</v>
       </c>
-    </row>
-    <row r="42" spans="1:34" ht="12" customHeight="1">
+      <c r="AI41" s="2">
+        <v>0.48</v>
+      </c>
+    </row>
+    <row r="42" spans="1:35" ht="12" customHeight="1">
       <c r="A42" s="59" t="s">
         <v>57</v>
       </c>
       <c r="B42" s="61"/>
       <c r="C42" s="61"/>
       <c r="D42" s="61"/>
       <c r="E42" s="61"/>
       <c r="F42" s="61"/>
       <c r="G42" s="61"/>
       <c r="H42" s="61"/>
       <c r="I42" s="61"/>
       <c r="J42" s="61"/>
       <c r="K42" s="61"/>
       <c r="L42" s="61"/>
       <c r="M42" s="61"/>
       <c r="N42" s="54">
         <v>0.15</v>
       </c>
       <c r="O42" s="1">
         <v>0.13</v>
       </c>
       <c r="P42" s="54">
         <v>0.12</v>
       </c>
       <c r="Q42" s="1">
@@ -15758,52 +15945,55 @@
       </c>
       <c r="AA42" s="1">
         <v>0.4</v>
       </c>
       <c r="AB42" s="1">
         <v>0.12</v>
       </c>
       <c r="AC42" s="1">
         <v>0.96</v>
       </c>
       <c r="AD42" s="1">
         <v>0.19</v>
       </c>
       <c r="AE42" s="1">
         <v>0.44</v>
       </c>
       <c r="AF42" s="1">
         <v>3.21</v>
       </c>
       <c r="AG42" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AH42" s="1">
         <v>1.47</v>
       </c>
-    </row>
-    <row r="43" spans="1:34" ht="12" customHeight="1">
+      <c r="AI42" s="2">
+        <v>0.27</v>
+      </c>
+    </row>
+    <row r="43" spans="1:35" ht="12" customHeight="1">
       <c r="A43" s="59" t="s">
         <v>49</v>
       </c>
       <c r="B43" s="61"/>
       <c r="C43" s="61"/>
       <c r="D43" s="61"/>
       <c r="E43" s="61"/>
       <c r="F43" s="61"/>
       <c r="G43" s="61"/>
       <c r="H43" s="61"/>
       <c r="I43" s="61"/>
       <c r="J43" s="61"/>
       <c r="K43" s="61"/>
       <c r="L43" s="61"/>
       <c r="M43" s="61"/>
       <c r="N43" s="54">
         <v>0.18</v>
       </c>
       <c r="O43" s="1">
         <v>0.24</v>
       </c>
       <c r="P43" s="54">
         <v>0.14000000000000001</v>
       </c>
       <c r="Q43" s="1">
@@ -15838,52 +16028,55 @@
       </c>
       <c r="AA43" s="1">
         <v>0.08</v>
       </c>
       <c r="AB43" s="12" t="s">
         <v>31</v>
       </c>
       <c r="AC43" s="1">
         <v>0.13</v>
       </c>
       <c r="AD43" s="1">
         <v>0.06</v>
       </c>
       <c r="AE43" s="1">
         <v>0.11</v>
       </c>
       <c r="AF43" s="1">
         <v>1.37</v>
       </c>
       <c r="AG43" s="1">
         <v>0.36</v>
       </c>
       <c r="AH43" s="1">
         <v>0.47</v>
       </c>
-    </row>
-    <row r="44" spans="1:34" ht="12" customHeight="1">
+      <c r="AI43" s="2">
+        <v>0.17</v>
+      </c>
+    </row>
+    <row r="44" spans="1:35" ht="12" customHeight="1">
       <c r="A44" s="59" t="s">
         <v>50</v>
       </c>
       <c r="B44" s="61"/>
       <c r="C44" s="61"/>
       <c r="D44" s="61"/>
       <c r="E44" s="61"/>
       <c r="F44" s="61"/>
       <c r="G44" s="61"/>
       <c r="H44" s="61"/>
       <c r="I44" s="61"/>
       <c r="J44" s="61"/>
       <c r="K44" s="61"/>
       <c r="L44" s="61"/>
       <c r="M44" s="61"/>
       <c r="N44" s="54">
         <v>0.51</v>
       </c>
       <c r="O44" s="1">
         <v>0.18</v>
       </c>
       <c r="P44" s="67">
         <v>0.4</v>
       </c>
       <c r="Q44" s="1">
@@ -15918,52 +16111,55 @@
       </c>
       <c r="AA44" s="1">
         <v>0.18</v>
       </c>
       <c r="AB44" s="1">
         <v>0.2</v>
       </c>
       <c r="AC44" s="1">
         <v>0.22</v>
       </c>
       <c r="AD44" s="1">
         <v>0.23</v>
       </c>
       <c r="AE44" s="1">
         <v>0.15</v>
       </c>
       <c r="AF44" s="1">
         <v>4.0199999999999996</v>
       </c>
       <c r="AG44" s="1">
         <v>0.57999999999999996</v>
       </c>
       <c r="AH44" s="1">
         <v>0.63</v>
       </c>
-    </row>
-    <row r="45" spans="1:34" ht="12" customHeight="1">
+      <c r="AI44" s="2">
+        <v>0.28000000000000003</v>
+      </c>
+    </row>
+    <row r="45" spans="1:35" ht="12" customHeight="1">
       <c r="A45" s="59" t="s">
         <v>58</v>
       </c>
       <c r="B45" s="61"/>
       <c r="C45" s="61"/>
       <c r="D45" s="61"/>
       <c r="E45" s="61"/>
       <c r="F45" s="61"/>
       <c r="G45" s="61"/>
       <c r="H45" s="61"/>
       <c r="I45" s="61"/>
       <c r="J45" s="61"/>
       <c r="K45" s="61"/>
       <c r="L45" s="61"/>
       <c r="M45" s="61"/>
       <c r="N45" s="65">
         <v>0.47</v>
       </c>
       <c r="O45" s="1">
         <v>0.69</v>
       </c>
       <c r="P45" s="54">
         <v>0.25</v>
       </c>
       <c r="Q45" s="1">
@@ -15998,52 +16194,55 @@
       </c>
       <c r="AA45" s="1">
         <v>0.28999999999999998</v>
       </c>
       <c r="AB45" s="1">
         <v>0.26</v>
       </c>
       <c r="AC45" s="1">
         <v>0.12</v>
       </c>
       <c r="AD45" s="1">
         <v>0.11</v>
       </c>
       <c r="AE45" s="1">
         <v>0.28999999999999998</v>
       </c>
       <c r="AF45" s="1">
         <v>3.56</v>
       </c>
       <c r="AG45" s="1">
         <v>1.85</v>
       </c>
       <c r="AH45" s="1">
         <v>0.81</v>
       </c>
-    </row>
-    <row r="46" spans="1:34" ht="12" customHeight="1">
+      <c r="AI45" s="2">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="46" spans="1:35" ht="12" customHeight="1">
       <c r="A46" s="6" t="s">
         <v>52</v>
       </c>
       <c r="B46" s="61"/>
       <c r="C46" s="61"/>
       <c r="D46" s="61"/>
       <c r="E46" s="61"/>
       <c r="F46" s="61"/>
       <c r="G46" s="61"/>
       <c r="H46" s="61"/>
       <c r="I46" s="61"/>
       <c r="J46" s="61"/>
       <c r="K46" s="61"/>
       <c r="L46" s="61"/>
       <c r="M46" s="61"/>
       <c r="N46" s="66">
         <v>0.3</v>
       </c>
       <c r="O46" s="3">
         <v>0.46</v>
       </c>
       <c r="P46" s="64">
         <v>0.87</v>
       </c>
       <c r="Q46" s="3">
@@ -16078,64 +16277,67 @@
       </c>
       <c r="AA46" s="3">
         <v>0.6</v>
       </c>
       <c r="AB46" s="3">
         <v>0.48</v>
       </c>
       <c r="AC46" s="3">
         <v>0.27</v>
       </c>
       <c r="AD46" s="3">
         <v>0.34</v>
       </c>
       <c r="AE46" s="3">
         <v>0.22</v>
       </c>
       <c r="AF46" s="3">
         <v>3.24</v>
       </c>
       <c r="AG46" s="3">
         <v>1.4</v>
       </c>
       <c r="AH46" s="3">
         <v>0.55000000000000004</v>
       </c>
+      <c r="AI46" s="3">
+        <v>1.38</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="11">
-    <mergeCell ref="T32:AG32"/>
-[...3 lines deleted...]
-    <mergeCell ref="T10:AG10"/>
     <mergeCell ref="T8:AE8"/>
     <mergeCell ref="T6:AQ6"/>
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="B8:M8"/>
     <mergeCell ref="N8:S8"/>
     <mergeCell ref="AC7:AE7"/>
+    <mergeCell ref="T32:AG32"/>
+    <mergeCell ref="AO7:AQ7"/>
+    <mergeCell ref="T25:AG25"/>
+    <mergeCell ref="AF8:AQ8"/>
+    <mergeCell ref="T10:AG10"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>