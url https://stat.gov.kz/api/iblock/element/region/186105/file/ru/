--- v2 (2026-06-24)
+++ v3 (2026-07-14)
@@ -1,75 +1,81 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Vko102-08\номенклатура по смк\эл.номенклатура 2026\14-26 Основные показатели (динамические ряды) по демографической и социальной статистике\ЕДН\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0646D969-9660-411E-B4AF-119E8EE1B27D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="23256" windowHeight="13176" tabRatio="572" activeTab="2"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="572" activeTab="4" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Разводы 2022 " sheetId="1" r:id="rId1"/>
     <sheet name="Разводы" sheetId="6" r:id="rId2"/>
     <sheet name="Разводы  2024-2026" sheetId="7" r:id="rId3"/>
     <sheet name="Коэф." sheetId="5" r:id="rId4"/>
     <sheet name="Коэф. 2024-2026" sheetId="8" r:id="rId5"/>
   </sheets>
   <calcPr calcId="114210"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="856" uniqueCount="60">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="869" uniqueCount="60">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -210,51 +216,51 @@
   <si>
     <t xml:space="preserve">район Самар </t>
   </si>
   <si>
     <t>человек</t>
   </si>
   <si>
     <t>район Алтай</t>
   </si>
   <si>
     <t>район Марқакөл</t>
   </si>
   <si>
     <t>район Самар</t>
   </si>
   <si>
     <t>район Үлкен Нарын</t>
   </si>
   <si>
     <t>Усть-Каменогорск.г.а.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00_р_."/>
   </numFmts>
   <fonts count="13">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
@@ -421,695 +427,690 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="95">
+  <cellXfs count="76">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="1" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
-    </xf>
-[...2 lines deleted...]
-      <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="4" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="4" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>13</xdr:col>
       <xdr:colOff>228600</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>68580</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2049" name="Picture 2"/>
+        <xdr:cNvPr id="2049" name="Picture 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000001080000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2225040" cy="624840"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>60960</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>13</xdr:col>
       <xdr:colOff>251460</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3073" name="Picture 2"/>
+        <xdr:cNvPr id="3073" name="Picture 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-0000010C0000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="60960"/>
           <a:ext cx="2072640" cy="609600"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>15</xdr:col>
       <xdr:colOff>182880</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>175260</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="4097" name="Рисунок 8"/>
+        <xdr:cNvPr id="4097" name="Рисунок 8">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000001100000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3253740" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>22860</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>13</xdr:col>
       <xdr:colOff>152400</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>45720</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="5121" name="Picture 2"/>
+        <xdr:cNvPr id="5121" name="Picture 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000001140000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="38100" y="22860"/>
           <a:ext cx="1935480" cy="579120"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>15</xdr:col>
       <xdr:colOff>182880</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>175260</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="1025" name="Рисунок 8"/>
+        <xdr:cNvPr id="1025" name="Рисунок 8">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-000001040000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3253740" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1258,15086 +1259,15393 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A3:S59"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="13" topLeftCell="N1" activePane="topRight" state="frozen"/>
       <selection pane="topRight" activeCell="P23" sqref="P23"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="29.109375" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="14" max="16384" width="9.109375" style="4"/>
+    <col min="1" max="1" width="29.140625" style="3" customWidth="1"/>
+    <col min="2" max="13" width="0" style="3" hidden="1" customWidth="1"/>
+    <col min="14" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:19" ht="13.2">
-      <c r="A3" s="75" t="s">
+    <row r="3" spans="1:19" ht="12.75">
+      <c r="A3" s="56" t="s">
         <v>29</v>
       </c>
-      <c r="B3" s="75"/>
-[...16 lines deleted...]
-      <c r="S3" s="75"/>
+      <c r="B3" s="56"/>
+      <c r="C3" s="56"/>
+      <c r="D3" s="56"/>
+      <c r="E3" s="56"/>
+      <c r="F3" s="56"/>
+      <c r="G3" s="56"/>
+      <c r="H3" s="56"/>
+      <c r="I3" s="56"/>
+      <c r="J3" s="56"/>
+      <c r="K3" s="56"/>
+      <c r="L3" s="56"/>
+      <c r="M3" s="56"/>
+      <c r="N3" s="56"/>
+      <c r="O3" s="56"/>
+      <c r="P3" s="56"/>
+      <c r="Q3" s="56"/>
+      <c r="R3" s="56"/>
+      <c r="S3" s="56"/>
     </row>
     <row r="4" spans="1:19">
-      <c r="C4" s="5"/>
-[...5 lines deleted...]
-      <c r="S4" s="7" t="s">
+      <c r="C4" s="4"/>
+      <c r="N4" s="5"/>
+      <c r="O4" s="5"/>
+      <c r="P4" s="5"/>
+      <c r="Q4" s="5"/>
+      <c r="R4" s="5"/>
+      <c r="S4" s="6" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="5" spans="1:19">
-      <c r="A5" s="78"/>
-      <c r="B5" s="80">
+      <c r="A5" s="59"/>
+      <c r="B5" s="61">
         <v>2021</v>
       </c>
-      <c r="C5" s="81"/>
-[...10 lines deleted...]
-      <c r="N5" s="82">
+      <c r="C5" s="62"/>
+      <c r="D5" s="62"/>
+      <c r="E5" s="62"/>
+      <c r="F5" s="62"/>
+      <c r="G5" s="62"/>
+      <c r="H5" s="62"/>
+      <c r="I5" s="62"/>
+      <c r="J5" s="62"/>
+      <c r="K5" s="62"/>
+      <c r="L5" s="62"/>
+      <c r="M5" s="62"/>
+      <c r="N5" s="63">
         <v>2022</v>
       </c>
-      <c r="O5" s="83"/>
-[...3 lines deleted...]
-      <c r="S5" s="83"/>
+      <c r="O5" s="64"/>
+      <c r="P5" s="64"/>
+      <c r="Q5" s="64"/>
+      <c r="R5" s="64"/>
+      <c r="S5" s="64"/>
     </row>
     <row r="6" spans="1:19">
-      <c r="A6" s="79"/>
-      <c r="B6" s="8" t="s">
+      <c r="A6" s="60"/>
+      <c r="B6" s="7" t="s">
         <v>5</v>
       </c>
-      <c r="C6" s="8" t="s">
+      <c r="C6" s="7" t="s">
         <v>6</v>
       </c>
-      <c r="D6" s="8" t="s">
+      <c r="D6" s="7" t="s">
         <v>7</v>
       </c>
-      <c r="E6" s="8" t="s">
+      <c r="E6" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="F6" s="8" t="s">
+      <c r="F6" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="G6" s="8" t="s">
-[...5 lines deleted...]
-      <c r="I6" s="9" t="s">
+      <c r="G6" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="H6" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="I6" s="8" t="s">
         <v>3</v>
       </c>
-      <c r="J6" s="9" t="s">
+      <c r="J6" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="K6" s="9" t="s">
+      <c r="K6" s="8" t="s">
         <v>19</v>
       </c>
-      <c r="L6" s="9" t="s">
+      <c r="L6" s="8" t="s">
         <v>20</v>
       </c>
-      <c r="M6" s="9" t="s">
+      <c r="M6" s="8" t="s">
         <v>23</v>
       </c>
-      <c r="N6" s="9" t="s">
+      <c r="N6" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="O6" s="9" t="s">
+      <c r="O6" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="P6" s="8" t="s">
+      <c r="P6" s="7" t="s">
         <v>7</v>
       </c>
-      <c r="Q6" s="9" t="s">
+      <c r="Q6" s="8" t="s">
         <v>8</v>
       </c>
-      <c r="R6" s="9" t="s">
+      <c r="R6" s="8" t="s">
         <v>0</v>
       </c>
-      <c r="S6" s="9" t="s">
+      <c r="S6" s="8" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:19">
-      <c r="A7" s="76" t="s">
+      <c r="A7" s="57" t="s">
         <v>9</v>
       </c>
-      <c r="B7" s="76"/>
-[...16 lines deleted...]
-      <c r="S7" s="76"/>
+      <c r="B7" s="57"/>
+      <c r="C7" s="57"/>
+      <c r="D7" s="57"/>
+      <c r="E7" s="57"/>
+      <c r="F7" s="57"/>
+      <c r="G7" s="57"/>
+      <c r="H7" s="57"/>
+      <c r="I7" s="57"/>
+      <c r="J7" s="57"/>
+      <c r="K7" s="57"/>
+      <c r="L7" s="57"/>
+      <c r="M7" s="57"/>
+      <c r="N7" s="57"/>
+      <c r="O7" s="57"/>
+      <c r="P7" s="57"/>
+      <c r="Q7" s="57"/>
+      <c r="R7" s="57"/>
+      <c r="S7" s="57"/>
     </row>
     <row r="8" spans="1:19">
-      <c r="A8" s="45" t="s">
+      <c r="A8" s="32" t="s">
         <v>30</v>
       </c>
-      <c r="B8" s="11"/>
-[...11 lines deleted...]
-      <c r="N8" s="12">
+      <c r="B8" s="10"/>
+      <c r="C8" s="10"/>
+      <c r="D8" s="10"/>
+      <c r="E8" s="10"/>
+      <c r="F8" s="10"/>
+      <c r="G8" s="10"/>
+      <c r="H8" s="10"/>
+      <c r="I8" s="10"/>
+      <c r="J8" s="10"/>
+      <c r="K8" s="10"/>
+      <c r="L8" s="10"/>
+      <c r="M8" s="10"/>
+      <c r="N8" s="11">
         <v>102</v>
       </c>
-      <c r="O8" s="12">
+      <c r="O8" s="11">
         <v>129</v>
       </c>
-      <c r="P8" s="12">
+      <c r="P8" s="11">
         <v>182</v>
       </c>
-      <c r="Q8" s="12">
+      <c r="Q8" s="11">
         <v>143</v>
       </c>
-      <c r="R8" s="12">
+      <c r="R8" s="11">
         <v>160</v>
       </c>
-      <c r="S8" s="12">
+      <c r="S8" s="11">
         <v>129</v>
       </c>
     </row>
     <row r="9" spans="1:19">
-      <c r="A9" s="10" t="s">
+      <c r="A9" s="9" t="s">
         <v>34</v>
       </c>
-      <c r="B9" s="13"/>
-[...11 lines deleted...]
-      <c r="N9" s="12">
+      <c r="B9" s="12"/>
+      <c r="C9" s="12"/>
+      <c r="D9" s="12"/>
+      <c r="E9" s="12"/>
+      <c r="F9" s="12"/>
+      <c r="G9" s="12"/>
+      <c r="H9" s="13"/>
+      <c r="I9" s="12"/>
+      <c r="J9" s="13"/>
+      <c r="K9" s="13"/>
+      <c r="L9" s="13"/>
+      <c r="M9" s="13"/>
+      <c r="N9" s="11">
         <v>38</v>
       </c>
-      <c r="O9" s="12">
+      <c r="O9" s="11">
         <v>53</v>
       </c>
-      <c r="P9" s="12">
+      <c r="P9" s="11">
         <v>58</v>
       </c>
-      <c r="Q9" s="12">
+      <c r="Q9" s="11">
         <v>48</v>
       </c>
-      <c r="R9" s="12">
+      <c r="R9" s="11">
         <v>61</v>
       </c>
-      <c r="S9" s="12">
+      <c r="S9" s="11">
         <v>47</v>
       </c>
     </row>
     <row r="10" spans="1:19">
-      <c r="A10" s="10" t="s">
+      <c r="A10" s="9" t="s">
         <v>35</v>
       </c>
-      <c r="B10" s="13"/>
-[...17 lines deleted...]
-      <c r="P10" s="12">
+      <c r="B10" s="12"/>
+      <c r="C10" s="12"/>
+      <c r="D10" s="12"/>
+      <c r="E10" s="12"/>
+      <c r="F10" s="12"/>
+      <c r="G10" s="12"/>
+      <c r="H10" s="13"/>
+      <c r="I10" s="12"/>
+      <c r="J10" s="13"/>
+      <c r="K10" s="13"/>
+      <c r="L10" s="13"/>
+      <c r="M10" s="13"/>
+      <c r="N10" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="O10" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="P10" s="11">
         <v>3</v>
       </c>
-      <c r="Q10" s="12">
-[...5 lines deleted...]
-      <c r="S10" s="12"/>
+      <c r="Q10" s="11">
+        <v>1</v>
+      </c>
+      <c r="R10" s="11">
+        <v>2</v>
+      </c>
+      <c r="S10" s="11"/>
     </row>
     <row r="11" spans="1:19">
-      <c r="A11" s="10" t="s">
+      <c r="A11" s="9" t="s">
         <v>36</v>
       </c>
-      <c r="B11" s="13"/>
-[...11 lines deleted...]
-      <c r="N11" s="12">
+      <c r="B11" s="12"/>
+      <c r="C11" s="12"/>
+      <c r="D11" s="12"/>
+      <c r="E11" s="12"/>
+      <c r="F11" s="12"/>
+      <c r="G11" s="12"/>
+      <c r="H11" s="13"/>
+      <c r="I11" s="12"/>
+      <c r="J11" s="13"/>
+      <c r="K11" s="13"/>
+      <c r="L11" s="13"/>
+      <c r="M11" s="13"/>
+      <c r="N11" s="11">
         <v>9</v>
       </c>
-      <c r="O11" s="12">
+      <c r="O11" s="11">
         <v>9</v>
       </c>
-      <c r="P11" s="12">
+      <c r="P11" s="11">
         <v>16</v>
       </c>
-      <c r="Q11" s="12">
+      <c r="Q11" s="11">
         <v>13</v>
       </c>
-      <c r="R11" s="12">
+      <c r="R11" s="11">
         <v>5</v>
       </c>
-      <c r="S11" s="12">
+      <c r="S11" s="11">
         <v>10</v>
       </c>
     </row>
     <row r="12" spans="1:19">
-      <c r="A12" s="10" t="s">
+      <c r="A12" s="9" t="s">
         <v>37</v>
       </c>
-      <c r="B12" s="13"/>
-[...11 lines deleted...]
-      <c r="N12" s="12">
+      <c r="B12" s="12"/>
+      <c r="C12" s="12"/>
+      <c r="D12" s="12"/>
+      <c r="E12" s="12"/>
+      <c r="F12" s="12"/>
+      <c r="G12" s="12"/>
+      <c r="H12" s="13"/>
+      <c r="I12" s="12"/>
+      <c r="J12" s="13"/>
+      <c r="K12" s="13"/>
+      <c r="L12" s="13"/>
+      <c r="M12" s="13"/>
+      <c r="N12" s="11">
         <v>23</v>
       </c>
-      <c r="O12" s="12">
+      <c r="O12" s="11">
         <v>24</v>
       </c>
-      <c r="P12" s="12">
+      <c r="P12" s="11">
         <v>47</v>
       </c>
-      <c r="Q12" s="12">
+      <c r="Q12" s="11">
         <v>44</v>
       </c>
-      <c r="R12" s="12">
+      <c r="R12" s="11">
         <v>40</v>
       </c>
-      <c r="S12" s="12">
+      <c r="S12" s="11">
         <v>29</v>
       </c>
     </row>
     <row r="13" spans="1:19">
-      <c r="A13" s="10" t="s">
+      <c r="A13" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="B13" s="13"/>
-[...26 lines deleted...]
-      <c r="S13" s="12">
+      <c r="B13" s="12"/>
+      <c r="C13" s="12"/>
+      <c r="D13" s="12"/>
+      <c r="E13" s="12"/>
+      <c r="F13" s="12"/>
+      <c r="G13" s="12"/>
+      <c r="H13" s="13"/>
+      <c r="I13" s="12"/>
+      <c r="J13" s="13"/>
+      <c r="K13" s="13"/>
+      <c r="L13" s="13"/>
+      <c r="M13" s="13"/>
+      <c r="N13" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="O13" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="P13" s="11">
+        <v>1</v>
+      </c>
+      <c r="Q13" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="R13" s="11">
+        <v>1</v>
+      </c>
+      <c r="S13" s="11">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:19">
-      <c r="A14" s="10" t="s">
+      <c r="A14" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="B14" s="13"/>
-[...11 lines deleted...]
-      <c r="N14" s="12">
+      <c r="B14" s="12"/>
+      <c r="C14" s="12"/>
+      <c r="D14" s="12"/>
+      <c r="E14" s="12"/>
+      <c r="F14" s="12"/>
+      <c r="G14" s="12"/>
+      <c r="H14" s="13"/>
+      <c r="I14" s="12"/>
+      <c r="J14" s="13"/>
+      <c r="K14" s="13"/>
+      <c r="L14" s="13"/>
+      <c r="M14" s="13"/>
+      <c r="N14" s="11">
         <v>4</v>
       </c>
-      <c r="O14" s="12">
+      <c r="O14" s="11">
         <v>3</v>
       </c>
-      <c r="P14" s="12">
+      <c r="P14" s="11">
         <v>3</v>
       </c>
-      <c r="Q14" s="12">
+      <c r="Q14" s="11">
         <v>4</v>
       </c>
-      <c r="R14" s="12">
+      <c r="R14" s="11">
         <v>7</v>
       </c>
-      <c r="S14" s="12">
+      <c r="S14" s="11">
         <v>5</v>
       </c>
     </row>
     <row r="15" spans="1:19">
-      <c r="A15" s="10" t="s">
+      <c r="A15" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="B15" s="13"/>
-[...26 lines deleted...]
-      <c r="S15" s="12"/>
+      <c r="B15" s="12"/>
+      <c r="C15" s="12"/>
+      <c r="D15" s="12"/>
+      <c r="E15" s="12"/>
+      <c r="F15" s="12"/>
+      <c r="G15" s="12"/>
+      <c r="H15" s="13"/>
+      <c r="I15" s="12"/>
+      <c r="J15" s="13"/>
+      <c r="K15" s="13"/>
+      <c r="L15" s="13"/>
+      <c r="M15" s="13"/>
+      <c r="N15" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="O15" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="P15" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q15" s="11">
+        <v>2</v>
+      </c>
+      <c r="R15" s="11">
+        <v>2</v>
+      </c>
+      <c r="S15" s="11"/>
     </row>
     <row r="16" spans="1:19">
-      <c r="A16" s="10" t="s">
+      <c r="A16" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="B16" s="13"/>
-[...17 lines deleted...]
-      <c r="P16" s="12">
+      <c r="B16" s="12"/>
+      <c r="C16" s="12"/>
+      <c r="D16" s="12"/>
+      <c r="E16" s="12"/>
+      <c r="F16" s="12"/>
+      <c r="G16" s="12"/>
+      <c r="H16" s="13"/>
+      <c r="I16" s="12"/>
+      <c r="J16" s="13"/>
+      <c r="K16" s="13"/>
+      <c r="L16" s="13"/>
+      <c r="M16" s="13"/>
+      <c r="N16" s="11">
+        <v>2</v>
+      </c>
+      <c r="O16" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="P16" s="11">
         <v>3</v>
       </c>
-      <c r="Q16" s="12">
-[...5 lines deleted...]
-      <c r="S16" s="12">
+      <c r="Q16" s="11">
+        <v>2</v>
+      </c>
+      <c r="R16" s="11">
+        <v>2</v>
+      </c>
+      <c r="S16" s="11">
         <v>5</v>
       </c>
     </row>
     <row r="17" spans="1:19">
-      <c r="A17" s="10" t="s">
+      <c r="A17" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="B17" s="13"/>
-[...11 lines deleted...]
-      <c r="N17" s="12">
+      <c r="B17" s="12"/>
+      <c r="C17" s="12"/>
+      <c r="D17" s="12"/>
+      <c r="E17" s="12"/>
+      <c r="F17" s="12"/>
+      <c r="G17" s="12"/>
+      <c r="H17" s="13"/>
+      <c r="I17" s="12"/>
+      <c r="J17" s="13"/>
+      <c r="K17" s="13"/>
+      <c r="L17" s="13"/>
+      <c r="M17" s="13"/>
+      <c r="N17" s="11">
         <v>9</v>
       </c>
-      <c r="O17" s="12">
+      <c r="O17" s="11">
         <v>6</v>
       </c>
-      <c r="P17" s="12">
+      <c r="P17" s="11">
         <v>6</v>
       </c>
-      <c r="Q17" s="12">
+      <c r="Q17" s="11">
         <v>6</v>
       </c>
-      <c r="R17" s="12">
+      <c r="R17" s="11">
         <v>10</v>
       </c>
-      <c r="S17" s="12">
+      <c r="S17" s="11">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:19">
-      <c r="A18" s="10" t="s">
+      <c r="A18" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="B18" s="13"/>
-[...17 lines deleted...]
-      <c r="P18" s="12">
+      <c r="B18" s="12"/>
+      <c r="C18" s="12"/>
+      <c r="D18" s="12"/>
+      <c r="E18" s="12"/>
+      <c r="F18" s="12"/>
+      <c r="G18" s="12"/>
+      <c r="H18" s="13"/>
+      <c r="I18" s="12"/>
+      <c r="J18" s="13"/>
+      <c r="K18" s="13"/>
+      <c r="L18" s="13"/>
+      <c r="M18" s="13"/>
+      <c r="N18" s="11">
+        <v>1</v>
+      </c>
+      <c r="O18" s="11">
+        <v>2</v>
+      </c>
+      <c r="P18" s="11">
         <v>4</v>
       </c>
-      <c r="Q18" s="12">
+      <c r="Q18" s="11">
         <v>4</v>
       </c>
-      <c r="R18" s="12">
-[...2 lines deleted...]
-      <c r="S18" s="12"/>
+      <c r="R18" s="11">
+        <v>2</v>
+      </c>
+      <c r="S18" s="11"/>
     </row>
     <row r="19" spans="1:19">
-      <c r="A19" s="10" t="s">
+      <c r="A19" s="9" t="s">
         <v>44</v>
       </c>
-      <c r="B19" s="13"/>
-[...26 lines deleted...]
-      <c r="S19" s="12">
+      <c r="B19" s="12"/>
+      <c r="C19" s="12"/>
+      <c r="D19" s="12"/>
+      <c r="E19" s="12"/>
+      <c r="F19" s="12"/>
+      <c r="G19" s="12"/>
+      <c r="H19" s="13"/>
+      <c r="I19" s="12"/>
+      <c r="J19" s="13"/>
+      <c r="K19" s="13"/>
+      <c r="L19" s="13"/>
+      <c r="M19" s="13"/>
+      <c r="N19" s="11">
+        <v>1</v>
+      </c>
+      <c r="O19" s="11">
+        <v>2</v>
+      </c>
+      <c r="P19" s="11">
+        <v>1</v>
+      </c>
+      <c r="Q19" s="11">
+        <v>1</v>
+      </c>
+      <c r="R19" s="11">
+        <v>1</v>
+      </c>
+      <c r="S19" s="11">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:19">
-      <c r="A20" s="10" t="s">
+      <c r="A20" s="9" t="s">
         <v>45</v>
       </c>
-      <c r="B20" s="13"/>
-[...11 lines deleted...]
-      <c r="N20" s="12">
+      <c r="B20" s="12"/>
+      <c r="C20" s="12"/>
+      <c r="D20" s="12"/>
+      <c r="E20" s="12"/>
+      <c r="F20" s="12"/>
+      <c r="G20" s="12"/>
+      <c r="H20" s="13"/>
+      <c r="I20" s="12"/>
+      <c r="J20" s="13"/>
+      <c r="K20" s="13"/>
+      <c r="L20" s="13"/>
+      <c r="M20" s="13"/>
+      <c r="N20" s="11">
         <v>3</v>
       </c>
-      <c r="O20" s="12">
+      <c r="O20" s="11">
         <v>8</v>
       </c>
-      <c r="P20" s="12">
+      <c r="P20" s="11">
         <v>9</v>
       </c>
-      <c r="Q20" s="12">
+      <c r="Q20" s="11">
         <v>3</v>
       </c>
-      <c r="R20" s="12">
+      <c r="R20" s="11">
         <v>9</v>
       </c>
-      <c r="S20" s="12">
+      <c r="S20" s="11">
         <v>6</v>
       </c>
     </row>
     <row r="21" spans="1:19">
-      <c r="A21" s="10" t="s">
+      <c r="A21" s="9" t="s">
         <v>46</v>
       </c>
-      <c r="B21" s="13"/>
-[...24 lines deleted...]
-      <c r="S21" s="12"/>
+      <c r="B21" s="12"/>
+      <c r="C21" s="12"/>
+      <c r="D21" s="12"/>
+      <c r="E21" s="12"/>
+      <c r="F21" s="12"/>
+      <c r="G21" s="12"/>
+      <c r="H21" s="12"/>
+      <c r="I21" s="12"/>
+      <c r="J21" s="12"/>
+      <c r="K21" s="12"/>
+      <c r="L21" s="12"/>
+      <c r="M21" s="12"/>
+      <c r="N21" s="11">
+        <v>2</v>
+      </c>
+      <c r="O21" s="11"/>
+      <c r="P21" s="11">
+        <v>2</v>
+      </c>
+      <c r="Q21" s="11">
+        <v>1</v>
+      </c>
+      <c r="R21" s="11">
+        <v>1</v>
+      </c>
+      <c r="S21" s="11"/>
     </row>
     <row r="22" spans="1:19">
-      <c r="A22" s="10" t="s">
+      <c r="A22" s="9" t="s">
         <v>47</v>
       </c>
-      <c r="B22" s="13"/>
-[...14 lines deleted...]
-      <c r="O22" s="12">
+      <c r="B22" s="12"/>
+      <c r="C22" s="12"/>
+      <c r="D22" s="12"/>
+      <c r="E22" s="12"/>
+      <c r="F22" s="12"/>
+      <c r="G22" s="12"/>
+      <c r="H22" s="13"/>
+      <c r="I22" s="12"/>
+      <c r="J22" s="13"/>
+      <c r="K22" s="13"/>
+      <c r="L22" s="13"/>
+      <c r="M22" s="13"/>
+      <c r="N22" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="O22" s="11">
         <v>4</v>
       </c>
-      <c r="P22" s="12">
-[...8 lines deleted...]
-      <c r="S22" s="12">
+      <c r="P22" s="11">
+        <v>1</v>
+      </c>
+      <c r="Q22" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="R22" s="11">
+        <v>1</v>
+      </c>
+      <c r="S22" s="11">
         <v>2</v>
       </c>
     </row>
     <row r="23" spans="1:19">
-      <c r="A23" s="10" t="s">
+      <c r="A23" s="9" t="s">
         <v>48</v>
       </c>
-      <c r="B23" s="13"/>
-[...26 lines deleted...]
-      <c r="S23" s="12">
+      <c r="B23" s="12"/>
+      <c r="C23" s="12"/>
+      <c r="D23" s="12"/>
+      <c r="E23" s="12"/>
+      <c r="F23" s="12"/>
+      <c r="G23" s="12"/>
+      <c r="H23" s="13"/>
+      <c r="I23" s="12"/>
+      <c r="J23" s="13"/>
+      <c r="K23" s="13"/>
+      <c r="L23" s="13"/>
+      <c r="M23" s="13"/>
+      <c r="N23" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="O23" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="P23" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q23" s="11">
+        <v>2</v>
+      </c>
+      <c r="R23" s="11">
+        <v>2</v>
+      </c>
+      <c r="S23" s="11">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:19">
-      <c r="A24" s="10" t="s">
+      <c r="A24" s="9" t="s">
         <v>49</v>
       </c>
-      <c r="B24" s="13"/>
-[...26 lines deleted...]
-      <c r="S24" s="12">
+      <c r="B24" s="12"/>
+      <c r="C24" s="12"/>
+      <c r="D24" s="12"/>
+      <c r="E24" s="12"/>
+      <c r="F24" s="12"/>
+      <c r="G24" s="12"/>
+      <c r="H24" s="13"/>
+      <c r="I24" s="12"/>
+      <c r="J24" s="13"/>
+      <c r="K24" s="13"/>
+      <c r="L24" s="13"/>
+      <c r="M24" s="13"/>
+      <c r="N24" s="11">
+        <v>2</v>
+      </c>
+      <c r="O24" s="11">
+        <v>2</v>
+      </c>
+      <c r="P24" s="11">
+        <v>1</v>
+      </c>
+      <c r="Q24" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="R24" s="11">
+        <v>2</v>
+      </c>
+      <c r="S24" s="11">
         <v>2</v>
       </c>
     </row>
     <row r="25" spans="1:19">
-      <c r="A25" s="10" t="s">
+      <c r="A25" s="9" t="s">
         <v>50</v>
       </c>
-      <c r="B25" s="13"/>
-[...11 lines deleted...]
-      <c r="N25" s="12">
+      <c r="B25" s="12"/>
+      <c r="C25" s="12"/>
+      <c r="D25" s="12"/>
+      <c r="E25" s="12"/>
+      <c r="F25" s="12"/>
+      <c r="G25" s="12"/>
+      <c r="H25" s="13"/>
+      <c r="I25" s="12"/>
+      <c r="J25" s="13"/>
+      <c r="K25" s="13"/>
+      <c r="L25" s="13"/>
+      <c r="M25" s="13"/>
+      <c r="N25" s="11">
         <v>3</v>
       </c>
-      <c r="O25" s="12">
+      <c r="O25" s="11">
         <v>6</v>
       </c>
-      <c r="P25" s="12">
+      <c r="P25" s="11">
         <v>7</v>
       </c>
-      <c r="Q25" s="12">
+      <c r="Q25" s="11">
         <v>5</v>
       </c>
-      <c r="R25" s="12">
-[...2 lines deleted...]
-      <c r="S25" s="12">
+      <c r="R25" s="11">
+        <v>2</v>
+      </c>
+      <c r="S25" s="11">
         <v>3</v>
       </c>
     </row>
     <row r="26" spans="1:19">
-      <c r="A26" s="10" t="s">
+      <c r="A26" s="9" t="s">
         <v>51</v>
       </c>
-      <c r="B26" s="13"/>
-[...17 lines deleted...]
-      <c r="P26" s="12">
+      <c r="B26" s="12"/>
+      <c r="C26" s="12"/>
+      <c r="D26" s="12"/>
+      <c r="E26" s="12"/>
+      <c r="F26" s="12"/>
+      <c r="G26" s="12"/>
+      <c r="H26" s="13"/>
+      <c r="I26" s="12"/>
+      <c r="J26" s="13"/>
+      <c r="K26" s="13"/>
+      <c r="L26" s="13"/>
+      <c r="M26" s="13"/>
+      <c r="N26" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="O26" s="11">
+        <v>2</v>
+      </c>
+      <c r="P26" s="11">
         <v>4</v>
       </c>
-      <c r="Q26" s="12">
-[...2 lines deleted...]
-      <c r="R26" s="12">
+      <c r="Q26" s="11">
+        <v>1</v>
+      </c>
+      <c r="R26" s="11">
         <v>3</v>
       </c>
-      <c r="S26" s="12">
+      <c r="S26" s="11">
         <v>2</v>
       </c>
     </row>
     <row r="27" spans="1:19">
-      <c r="A27" s="18" t="s">
+      <c r="A27" s="9" t="s">
         <v>52</v>
       </c>
-      <c r="B27" s="13"/>
-[...11 lines deleted...]
-      <c r="N27" s="12">
+      <c r="B27" s="12"/>
+      <c r="C27" s="12"/>
+      <c r="D27" s="12"/>
+      <c r="E27" s="12"/>
+      <c r="F27" s="12"/>
+      <c r="G27" s="12"/>
+      <c r="H27" s="13"/>
+      <c r="I27" s="12"/>
+      <c r="J27" s="13"/>
+      <c r="K27" s="13"/>
+      <c r="L27" s="13"/>
+      <c r="M27" s="13"/>
+      <c r="N27" s="11">
         <v>5</v>
       </c>
-      <c r="O27" s="12">
+      <c r="O27" s="11">
         <v>7</v>
       </c>
-      <c r="P27" s="12">
+      <c r="P27" s="11">
         <v>16</v>
       </c>
-      <c r="Q27" s="12">
+      <c r="Q27" s="11">
         <v>6</v>
       </c>
-      <c r="R27" s="12">
+      <c r="R27" s="11">
         <v>7</v>
       </c>
-      <c r="S27" s="12">
+      <c r="S27" s="11">
         <v>6</v>
       </c>
     </row>
     <row r="28" spans="1:19">
-      <c r="A28" s="77" t="s">
+      <c r="A28" s="58" t="s">
         <v>26</v>
       </c>
-      <c r="B28" s="77"/>
-[...16 lines deleted...]
-      <c r="S28" s="77"/>
+      <c r="B28" s="58"/>
+      <c r="C28" s="58"/>
+      <c r="D28" s="58"/>
+      <c r="E28" s="58"/>
+      <c r="F28" s="58"/>
+      <c r="G28" s="58"/>
+      <c r="H28" s="58"/>
+      <c r="I28" s="58"/>
+      <c r="J28" s="58"/>
+      <c r="K28" s="58"/>
+      <c r="L28" s="58"/>
+      <c r="M28" s="58"/>
+      <c r="N28" s="58"/>
+      <c r="O28" s="58"/>
+      <c r="P28" s="58"/>
+      <c r="Q28" s="58"/>
+      <c r="R28" s="58"/>
+      <c r="S28" s="58"/>
     </row>
     <row r="29" spans="1:19">
-      <c r="A29" s="45" t="s">
+      <c r="A29" s="32" t="s">
         <v>30</v>
       </c>
-      <c r="B29" s="13"/>
-[...11 lines deleted...]
-      <c r="N29" s="12">
+      <c r="B29" s="12"/>
+      <c r="C29" s="12"/>
+      <c r="D29" s="12"/>
+      <c r="E29" s="12"/>
+      <c r="F29" s="12"/>
+      <c r="G29" s="12"/>
+      <c r="H29" s="13"/>
+      <c r="I29" s="12"/>
+      <c r="J29" s="13"/>
+      <c r="K29" s="13"/>
+      <c r="L29" s="13"/>
+      <c r="M29" s="13"/>
+      <c r="N29" s="11">
         <v>84</v>
       </c>
-      <c r="O29" s="12">
+      <c r="O29" s="11">
         <v>108</v>
       </c>
-      <c r="P29" s="12">
+      <c r="P29" s="11">
         <v>157</v>
       </c>
-      <c r="Q29" s="12">
+      <c r="Q29" s="11">
         <v>124</v>
       </c>
-      <c r="R29" s="12">
+      <c r="R29" s="11">
         <v>126</v>
       </c>
-      <c r="S29" s="12">
+      <c r="S29" s="11">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:19">
-      <c r="A30" s="10" t="s">
+      <c r="A30" s="9" t="s">
         <v>34</v>
       </c>
-      <c r="B30" s="13"/>
-[...11 lines deleted...]
-      <c r="N30" s="12">
+      <c r="B30" s="12"/>
+      <c r="C30" s="12"/>
+      <c r="D30" s="12"/>
+      <c r="E30" s="12"/>
+      <c r="F30" s="12"/>
+      <c r="G30" s="12"/>
+      <c r="H30" s="13"/>
+      <c r="I30" s="12"/>
+      <c r="J30" s="13"/>
+      <c r="K30" s="13"/>
+      <c r="L30" s="13"/>
+      <c r="M30" s="13"/>
+      <c r="N30" s="11">
         <v>38</v>
       </c>
-      <c r="O30" s="12">
+      <c r="O30" s="11">
         <v>53</v>
       </c>
-      <c r="P30" s="12">
+      <c r="P30" s="11">
         <v>58</v>
       </c>
-      <c r="Q30" s="12">
+      <c r="Q30" s="11">
         <v>48</v>
       </c>
-      <c r="R30" s="12">
+      <c r="R30" s="11">
         <v>59</v>
       </c>
-      <c r="S30" s="12">
+      <c r="S30" s="11">
         <v>47</v>
       </c>
     </row>
     <row r="31" spans="1:19">
-      <c r="A31" s="10" t="s">
+      <c r="A31" s="9" t="s">
         <v>35</v>
       </c>
-      <c r="B31" s="13"/>
-[...17 lines deleted...]
-      <c r="P31" s="12">
+      <c r="B31" s="12"/>
+      <c r="C31" s="12"/>
+      <c r="D31" s="12"/>
+      <c r="E31" s="12"/>
+      <c r="F31" s="12"/>
+      <c r="G31" s="12"/>
+      <c r="H31" s="13"/>
+      <c r="I31" s="12"/>
+      <c r="J31" s="13"/>
+      <c r="K31" s="13"/>
+      <c r="L31" s="13"/>
+      <c r="M31" s="13"/>
+      <c r="N31" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="O31" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="P31" s="11">
         <v>3</v>
       </c>
-      <c r="Q31" s="12">
-[...5 lines deleted...]
-      <c r="S31" s="12"/>
+      <c r="Q31" s="11">
+        <v>1</v>
+      </c>
+      <c r="R31" s="11">
+        <v>2</v>
+      </c>
+      <c r="S31" s="11"/>
     </row>
     <row r="32" spans="1:19">
-      <c r="A32" s="10" t="s">
+      <c r="A32" s="9" t="s">
         <v>36</v>
       </c>
-      <c r="B32" s="13"/>
-[...11 lines deleted...]
-      <c r="N32" s="12">
+      <c r="B32" s="12"/>
+      <c r="C32" s="12"/>
+      <c r="D32" s="12"/>
+      <c r="E32" s="12"/>
+      <c r="F32" s="12"/>
+      <c r="G32" s="12"/>
+      <c r="H32" s="13"/>
+      <c r="I32" s="12"/>
+      <c r="J32" s="13"/>
+      <c r="K32" s="13"/>
+      <c r="L32" s="13"/>
+      <c r="M32" s="13"/>
+      <c r="N32" s="11">
         <v>9</v>
       </c>
-      <c r="O32" s="12">
+      <c r="O32" s="11">
         <v>9</v>
       </c>
-      <c r="P32" s="12">
+      <c r="P32" s="11">
         <v>16</v>
       </c>
-      <c r="Q32" s="12">
+      <c r="Q32" s="11">
         <v>13</v>
       </c>
-      <c r="R32" s="12">
+      <c r="R32" s="11">
         <v>4</v>
       </c>
-      <c r="S32" s="12">
+      <c r="S32" s="11">
         <v>10</v>
       </c>
     </row>
     <row r="33" spans="1:19">
-      <c r="A33" s="10" t="s">
+      <c r="A33" s="9" t="s">
         <v>37</v>
       </c>
-      <c r="B33" s="13"/>
-[...11 lines deleted...]
-      <c r="N33" s="12">
+      <c r="B33" s="12"/>
+      <c r="C33" s="12"/>
+      <c r="D33" s="12"/>
+      <c r="E33" s="12"/>
+      <c r="F33" s="12"/>
+      <c r="G33" s="12"/>
+      <c r="H33" s="13"/>
+      <c r="I33" s="12"/>
+      <c r="J33" s="13"/>
+      <c r="K33" s="13"/>
+      <c r="L33" s="13"/>
+      <c r="M33" s="13"/>
+      <c r="N33" s="11">
         <v>23</v>
       </c>
-      <c r="O33" s="12">
+      <c r="O33" s="11">
         <v>24</v>
       </c>
-      <c r="P33" s="12">
+      <c r="P33" s="11">
         <v>47</v>
       </c>
-      <c r="Q33" s="12">
+      <c r="Q33" s="11">
         <v>44</v>
       </c>
-      <c r="R33" s="12">
+      <c r="R33" s="11">
         <v>39</v>
       </c>
-      <c r="S33" s="12">
+      <c r="S33" s="11">
         <v>29</v>
       </c>
     </row>
     <row r="34" spans="1:19">
-      <c r="A34" s="10" t="s">
+      <c r="A34" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="B34" s="13"/>
-[...11 lines deleted...]
-      <c r="N34" s="12">
+      <c r="B34" s="12"/>
+      <c r="C34" s="12"/>
+      <c r="D34" s="12"/>
+      <c r="E34" s="12"/>
+      <c r="F34" s="12"/>
+      <c r="G34" s="12"/>
+      <c r="H34" s="13"/>
+      <c r="I34" s="12"/>
+      <c r="J34" s="13"/>
+      <c r="K34" s="13"/>
+      <c r="L34" s="13"/>
+      <c r="M34" s="13"/>
+      <c r="N34" s="11">
         <v>4</v>
       </c>
-      <c r="O34" s="12">
+      <c r="O34" s="11">
         <v>3</v>
       </c>
-      <c r="P34" s="12">
+      <c r="P34" s="11">
         <v>3</v>
       </c>
-      <c r="Q34" s="12">
+      <c r="Q34" s="11">
         <v>4</v>
       </c>
-      <c r="R34" s="12">
+      <c r="R34" s="11">
         <v>7</v>
       </c>
-      <c r="S34" s="12">
+      <c r="S34" s="11">
         <v>3</v>
       </c>
     </row>
     <row r="35" spans="1:19">
-      <c r="A35" s="10" t="s">
+      <c r="A35" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="B35" s="13"/>
-[...17 lines deleted...]
-      <c r="P35" s="12">
+      <c r="B35" s="12"/>
+      <c r="C35" s="12"/>
+      <c r="D35" s="12"/>
+      <c r="E35" s="12"/>
+      <c r="F35" s="12"/>
+      <c r="G35" s="12"/>
+      <c r="H35" s="13"/>
+      <c r="I35" s="12"/>
+      <c r="J35" s="13"/>
+      <c r="K35" s="13"/>
+      <c r="L35" s="13"/>
+      <c r="M35" s="13"/>
+      <c r="N35" s="11">
+        <v>1</v>
+      </c>
+      <c r="O35" s="11">
+        <v>2</v>
+      </c>
+      <c r="P35" s="11">
         <v>4</v>
       </c>
-      <c r="Q35" s="12">
+      <c r="Q35" s="11">
         <v>4</v>
       </c>
-      <c r="R35" s="12">
-[...2 lines deleted...]
-      <c r="S35" s="12" t="s">
+      <c r="R35" s="11">
+        <v>1</v>
+      </c>
+      <c r="S35" s="11" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="36" spans="1:19">
-      <c r="A36" s="10" t="s">
+      <c r="A36" s="9" t="s">
         <v>44</v>
       </c>
-      <c r="B36" s="13"/>
-[...26 lines deleted...]
-      <c r="S36" s="12" t="s">
+      <c r="B36" s="12"/>
+      <c r="C36" s="12"/>
+      <c r="D36" s="12"/>
+      <c r="E36" s="12"/>
+      <c r="F36" s="12"/>
+      <c r="G36" s="12"/>
+      <c r="H36" s="12"/>
+      <c r="I36" s="12"/>
+      <c r="J36" s="12"/>
+      <c r="K36" s="12"/>
+      <c r="L36" s="12"/>
+      <c r="M36" s="12"/>
+      <c r="N36" s="11">
+        <v>1</v>
+      </c>
+      <c r="O36" s="11">
+        <v>2</v>
+      </c>
+      <c r="P36" s="11">
+        <v>1</v>
+      </c>
+      <c r="Q36" s="11">
+        <v>1</v>
+      </c>
+      <c r="R36" s="11">
+        <v>1</v>
+      </c>
+      <c r="S36" s="11" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="37" spans="1:19">
-      <c r="A37" s="10" t="s">
+      <c r="A37" s="9" t="s">
         <v>45</v>
       </c>
-      <c r="B37" s="13"/>
-[...11 lines deleted...]
-      <c r="N37" s="12">
+      <c r="B37" s="12"/>
+      <c r="C37" s="12"/>
+      <c r="D37" s="12"/>
+      <c r="E37" s="12"/>
+      <c r="F37" s="12"/>
+      <c r="G37" s="12"/>
+      <c r="H37" s="13"/>
+      <c r="I37" s="12"/>
+      <c r="J37" s="13"/>
+      <c r="K37" s="13"/>
+      <c r="L37" s="13"/>
+      <c r="M37" s="13"/>
+      <c r="N37" s="11">
         <v>3</v>
       </c>
-      <c r="O37" s="12">
+      <c r="O37" s="11">
         <v>8</v>
       </c>
-      <c r="P37" s="12">
+      <c r="P37" s="11">
         <v>9</v>
       </c>
-      <c r="Q37" s="12">
+      <c r="Q37" s="11">
         <v>3</v>
       </c>
-      <c r="R37" s="12">
+      <c r="R37" s="11">
         <v>7</v>
       </c>
-      <c r="S37" s="12">
+      <c r="S37" s="11">
         <v>4</v>
       </c>
     </row>
     <row r="38" spans="1:19">
-      <c r="A38" s="18" t="s">
+      <c r="A38" s="9" t="s">
         <v>52</v>
       </c>
-      <c r="B38" s="13"/>
-[...11 lines deleted...]
-      <c r="N38" s="12">
+      <c r="B38" s="12"/>
+      <c r="C38" s="12"/>
+      <c r="D38" s="12"/>
+      <c r="E38" s="12"/>
+      <c r="F38" s="12"/>
+      <c r="G38" s="12"/>
+      <c r="H38" s="13"/>
+      <c r="I38" s="12"/>
+      <c r="J38" s="13"/>
+      <c r="K38" s="13"/>
+      <c r="L38" s="13"/>
+      <c r="M38" s="13"/>
+      <c r="N38" s="11">
         <v>5</v>
       </c>
-      <c r="O38" s="12">
+      <c r="O38" s="11">
         <v>7</v>
       </c>
-      <c r="P38" s="12">
+      <c r="P38" s="11">
         <v>16</v>
       </c>
-      <c r="Q38" s="12">
+      <c r="Q38" s="11">
         <v>6</v>
       </c>
-      <c r="R38" s="12">
+      <c r="R38" s="11">
         <v>6</v>
       </c>
-      <c r="S38" s="12">
+      <c r="S38" s="11">
         <v>4</v>
       </c>
     </row>
     <row r="39" spans="1:19">
-      <c r="A39" s="76" t="s">
+      <c r="A39" s="57" t="s">
         <v>27</v>
       </c>
-      <c r="B39" s="76"/>
-[...16 lines deleted...]
-      <c r="S39" s="76"/>
+      <c r="B39" s="57"/>
+      <c r="C39" s="57"/>
+      <c r="D39" s="57"/>
+      <c r="E39" s="57"/>
+      <c r="F39" s="57"/>
+      <c r="G39" s="57"/>
+      <c r="H39" s="57"/>
+      <c r="I39" s="57"/>
+      <c r="J39" s="57"/>
+      <c r="K39" s="57"/>
+      <c r="L39" s="57"/>
+      <c r="M39" s="57"/>
+      <c r="N39" s="57"/>
+      <c r="O39" s="57"/>
+      <c r="P39" s="57"/>
+      <c r="Q39" s="57"/>
+      <c r="R39" s="57"/>
+      <c r="S39" s="57"/>
     </row>
     <row r="40" spans="1:19">
-      <c r="A40" s="45" t="s">
+      <c r="A40" s="32" t="s">
         <v>30</v>
       </c>
-      <c r="B40" s="13"/>
-[...11 lines deleted...]
-      <c r="N40" s="12">
+      <c r="B40" s="12"/>
+      <c r="C40" s="12"/>
+      <c r="D40" s="12"/>
+      <c r="E40" s="12"/>
+      <c r="F40" s="12"/>
+      <c r="G40" s="12"/>
+      <c r="H40" s="13"/>
+      <c r="I40" s="12"/>
+      <c r="J40" s="13"/>
+      <c r="K40" s="13"/>
+      <c r="L40" s="13"/>
+      <c r="M40" s="13"/>
+      <c r="N40" s="11">
         <v>18</v>
       </c>
-      <c r="O40" s="12">
+      <c r="O40" s="11">
         <v>21</v>
       </c>
-      <c r="P40" s="12">
+      <c r="P40" s="11">
         <v>25</v>
       </c>
-      <c r="Q40" s="12">
+      <c r="Q40" s="11">
         <v>19</v>
       </c>
-      <c r="R40" s="12">
+      <c r="R40" s="11">
         <v>34</v>
       </c>
-      <c r="S40" s="12">
+      <c r="S40" s="11">
         <v>32</v>
       </c>
     </row>
     <row r="41" spans="1:19">
-      <c r="A41" s="10" t="s">
+      <c r="A41" s="9" t="s">
         <v>34</v>
       </c>
-      <c r="B41" s="13"/>
-[...26 lines deleted...]
-      <c r="S41" s="12" t="s">
+      <c r="B41" s="12"/>
+      <c r="C41" s="12"/>
+      <c r="D41" s="12"/>
+      <c r="E41" s="12"/>
+      <c r="F41" s="12"/>
+      <c r="G41" s="12"/>
+      <c r="H41" s="13"/>
+      <c r="I41" s="12"/>
+      <c r="J41" s="13"/>
+      <c r="K41" s="13"/>
+      <c r="L41" s="13"/>
+      <c r="M41" s="13"/>
+      <c r="N41" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="O41" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="P41" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q41" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="R41" s="11">
+        <v>2</v>
+      </c>
+      <c r="S41" s="11" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="42" spans="1:19">
-      <c r="A42" s="10" t="s">
+      <c r="A42" s="9" t="s">
         <v>36</v>
       </c>
-      <c r="B42" s="13"/>
-[...26 lines deleted...]
-      <c r="S42" s="12" t="s">
+      <c r="B42" s="12"/>
+      <c r="C42" s="12"/>
+      <c r="D42" s="12"/>
+      <c r="E42" s="12"/>
+      <c r="F42" s="12"/>
+      <c r="G42" s="12"/>
+      <c r="H42" s="13"/>
+      <c r="I42" s="12"/>
+      <c r="J42" s="13"/>
+      <c r="K42" s="13"/>
+      <c r="L42" s="13"/>
+      <c r="M42" s="13"/>
+      <c r="N42" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="O42" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="P42" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q42" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="R42" s="11">
+        <v>1</v>
+      </c>
+      <c r="S42" s="11" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="43" spans="1:19">
-      <c r="A43" s="10" t="s">
+      <c r="A43" s="9" t="s">
         <v>37</v>
       </c>
-      <c r="B43" s="13"/>
-[...26 lines deleted...]
-      <c r="S43" s="12" t="s">
+      <c r="B43" s="12"/>
+      <c r="C43" s="12"/>
+      <c r="D43" s="12"/>
+      <c r="E43" s="12"/>
+      <c r="F43" s="12"/>
+      <c r="G43" s="12"/>
+      <c r="H43" s="13"/>
+      <c r="I43" s="12"/>
+      <c r="J43" s="13"/>
+      <c r="K43" s="13"/>
+      <c r="L43" s="13"/>
+      <c r="M43" s="13"/>
+      <c r="N43" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="O43" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="P43" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q43" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="R43" s="11">
+        <v>1</v>
+      </c>
+      <c r="S43" s="11" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="44" spans="1:19">
-      <c r="A44" s="10" t="s">
+      <c r="A44" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="B44" s="13"/>
-[...26 lines deleted...]
-      <c r="S44" s="12">
+      <c r="B44" s="12"/>
+      <c r="C44" s="12"/>
+      <c r="D44" s="12"/>
+      <c r="E44" s="12"/>
+      <c r="F44" s="12"/>
+      <c r="G44" s="12"/>
+      <c r="H44" s="13"/>
+      <c r="I44" s="12"/>
+      <c r="J44" s="13"/>
+      <c r="K44" s="13"/>
+      <c r="L44" s="13"/>
+      <c r="M44" s="13"/>
+      <c r="N44" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="O44" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="P44" s="11">
+        <v>1</v>
+      </c>
+      <c r="Q44" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="R44" s="11">
+        <v>1</v>
+      </c>
+      <c r="S44" s="11">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:19">
-      <c r="A45" s="10" t="s">
+      <c r="A45" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="B45" s="13"/>
-[...26 lines deleted...]
-      <c r="S45" s="12">
+      <c r="B45" s="12"/>
+      <c r="C45" s="12"/>
+      <c r="D45" s="12"/>
+      <c r="E45" s="12"/>
+      <c r="F45" s="12"/>
+      <c r="G45" s="12"/>
+      <c r="H45" s="13"/>
+      <c r="I45" s="12"/>
+      <c r="J45" s="13"/>
+      <c r="K45" s="13"/>
+      <c r="L45" s="13"/>
+      <c r="M45" s="13"/>
+      <c r="N45" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="O45" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="P45" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q45" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="R45" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="S45" s="11">
         <v>2</v>
       </c>
     </row>
     <row r="46" spans="1:19">
-      <c r="A46" s="10" t="s">
+      <c r="A46" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="B46" s="13"/>
-[...26 lines deleted...]
-      <c r="S46" s="12" t="s">
+      <c r="B46" s="12"/>
+      <c r="C46" s="12"/>
+      <c r="D46" s="12"/>
+      <c r="E46" s="12"/>
+      <c r="F46" s="12"/>
+      <c r="G46" s="12"/>
+      <c r="H46" s="13"/>
+      <c r="I46" s="12"/>
+      <c r="J46" s="13"/>
+      <c r="K46" s="13"/>
+      <c r="L46" s="13"/>
+      <c r="M46" s="13"/>
+      <c r="N46" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="O46" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="P46" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q46" s="11">
+        <v>2</v>
+      </c>
+      <c r="R46" s="11">
+        <v>2</v>
+      </c>
+      <c r="S46" s="11" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="47" spans="1:19">
-      <c r="A47" s="10" t="s">
+      <c r="A47" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="B47" s="13"/>
-[...17 lines deleted...]
-      <c r="P47" s="12">
+      <c r="B47" s="12"/>
+      <c r="C47" s="12"/>
+      <c r="D47" s="12"/>
+      <c r="E47" s="12"/>
+      <c r="F47" s="12"/>
+      <c r="G47" s="12"/>
+      <c r="H47" s="12"/>
+      <c r="I47" s="12"/>
+      <c r="J47" s="12"/>
+      <c r="K47" s="12"/>
+      <c r="L47" s="12"/>
+      <c r="M47" s="12"/>
+      <c r="N47" s="11">
+        <v>2</v>
+      </c>
+      <c r="O47" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="P47" s="11">
         <v>3</v>
       </c>
-      <c r="Q47" s="12">
-[...5 lines deleted...]
-      <c r="S47" s="12">
+      <c r="Q47" s="11">
+        <v>2</v>
+      </c>
+      <c r="R47" s="11">
+        <v>2</v>
+      </c>
+      <c r="S47" s="11">
         <v>5</v>
       </c>
     </row>
     <row r="48" spans="1:19">
-      <c r="A48" s="10" t="s">
+      <c r="A48" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="B48" s="13"/>
-[...11 lines deleted...]
-      <c r="N48" s="12">
+      <c r="B48" s="12"/>
+      <c r="C48" s="12"/>
+      <c r="D48" s="12"/>
+      <c r="E48" s="12"/>
+      <c r="F48" s="12"/>
+      <c r="G48" s="12"/>
+      <c r="H48" s="13"/>
+      <c r="I48" s="12"/>
+      <c r="J48" s="13"/>
+      <c r="K48" s="13"/>
+      <c r="L48" s="13"/>
+      <c r="M48" s="13"/>
+      <c r="N48" s="11">
         <v>9</v>
       </c>
-      <c r="O48" s="12">
+      <c r="O48" s="11">
         <v>6</v>
       </c>
-      <c r="P48" s="12">
+      <c r="P48" s="11">
         <v>6</v>
       </c>
-      <c r="Q48" s="12">
+      <c r="Q48" s="11">
         <v>6</v>
       </c>
-      <c r="R48" s="12">
+      <c r="R48" s="11">
         <v>10</v>
       </c>
-      <c r="S48" s="12">
+      <c r="S48" s="11">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:19">
-      <c r="A49" s="10" t="s">
+      <c r="A49" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="B49" s="13"/>
-[...26 lines deleted...]
-      <c r="S49" s="12" t="s">
+      <c r="B49" s="12"/>
+      <c r="C49" s="12"/>
+      <c r="D49" s="12"/>
+      <c r="E49" s="12"/>
+      <c r="F49" s="12"/>
+      <c r="G49" s="12"/>
+      <c r="H49" s="13"/>
+      <c r="I49" s="12"/>
+      <c r="J49" s="13"/>
+      <c r="K49" s="13"/>
+      <c r="L49" s="13"/>
+      <c r="M49" s="13"/>
+      <c r="N49" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="O49" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="P49" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q49" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="R49" s="11">
+        <v>1</v>
+      </c>
+      <c r="S49" s="11" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="50" spans="1:19">
-      <c r="A50" s="10" t="s">
+      <c r="A50" s="9" t="s">
         <v>44</v>
       </c>
-      <c r="B50" s="13"/>
-[...26 lines deleted...]
-      <c r="S50" s="12">
+      <c r="B50" s="12"/>
+      <c r="C50" s="12"/>
+      <c r="D50" s="12"/>
+      <c r="E50" s="12"/>
+      <c r="F50" s="12"/>
+      <c r="G50" s="12"/>
+      <c r="H50" s="13"/>
+      <c r="I50" s="12"/>
+      <c r="J50" s="13"/>
+      <c r="K50" s="13"/>
+      <c r="L50" s="13"/>
+      <c r="M50" s="13"/>
+      <c r="N50" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="O50" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="P50" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q50" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="R50" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="S50" s="11">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:19">
-      <c r="A51" s="10" t="s">
+      <c r="A51" s="9" t="s">
         <v>45</v>
       </c>
-      <c r="B51" s="13"/>
-[...26 lines deleted...]
-      <c r="S51" s="12">
+      <c r="B51" s="12"/>
+      <c r="C51" s="12"/>
+      <c r="D51" s="12"/>
+      <c r="E51" s="12"/>
+      <c r="F51" s="12"/>
+      <c r="G51" s="12"/>
+      <c r="H51" s="13"/>
+      <c r="I51" s="12"/>
+      <c r="J51" s="13"/>
+      <c r="K51" s="13"/>
+      <c r="L51" s="13"/>
+      <c r="M51" s="13"/>
+      <c r="N51" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="O51" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="P51" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q51" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="R51" s="11">
+        <v>2</v>
+      </c>
+      <c r="S51" s="11">
         <v>2</v>
       </c>
     </row>
     <row r="52" spans="1:19">
-      <c r="A52" s="10" t="s">
+      <c r="A52" s="9" t="s">
         <v>46</v>
       </c>
-      <c r="B52" s="13"/>
-[...26 lines deleted...]
-      <c r="S52" s="12" t="s">
+      <c r="B52" s="12"/>
+      <c r="C52" s="12"/>
+      <c r="D52" s="12"/>
+      <c r="E52" s="12"/>
+      <c r="F52" s="12"/>
+      <c r="G52" s="12"/>
+      <c r="H52" s="13"/>
+      <c r="I52" s="12"/>
+      <c r="J52" s="13"/>
+      <c r="K52" s="13"/>
+      <c r="L52" s="13"/>
+      <c r="M52" s="13"/>
+      <c r="N52" s="11">
+        <v>2</v>
+      </c>
+      <c r="O52" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="P52" s="11">
+        <v>2</v>
+      </c>
+      <c r="Q52" s="11">
+        <v>1</v>
+      </c>
+      <c r="R52" s="11">
+        <v>1</v>
+      </c>
+      <c r="S52" s="11" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="53" spans="1:19">
-      <c r="A53" s="10" t="s">
+      <c r="A53" s="9" t="s">
         <v>47</v>
       </c>
-      <c r="B53" s="13"/>
-[...14 lines deleted...]
-      <c r="O53" s="12">
+      <c r="B53" s="12"/>
+      <c r="C53" s="12"/>
+      <c r="D53" s="12"/>
+      <c r="E53" s="12"/>
+      <c r="F53" s="12"/>
+      <c r="G53" s="12"/>
+      <c r="H53" s="13"/>
+      <c r="I53" s="12"/>
+      <c r="J53" s="13"/>
+      <c r="K53" s="13"/>
+      <c r="L53" s="13"/>
+      <c r="M53" s="13"/>
+      <c r="N53" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="O53" s="11">
         <v>4</v>
       </c>
-      <c r="P53" s="12">
-[...6 lines deleted...]
-      <c r="S53" s="12">
+      <c r="P53" s="11">
+        <v>1</v>
+      </c>
+      <c r="Q53" s="11"/>
+      <c r="R53" s="11">
+        <v>1</v>
+      </c>
+      <c r="S53" s="11">
         <v>2</v>
       </c>
     </row>
     <row r="54" spans="1:19">
-      <c r="A54" s="10" t="s">
+      <c r="A54" s="9" t="s">
         <v>48</v>
       </c>
-      <c r="B54" s="13"/>
-[...24 lines deleted...]
-      <c r="S54" s="12">
+      <c r="B54" s="12"/>
+      <c r="C54" s="12"/>
+      <c r="D54" s="12"/>
+      <c r="E54" s="12"/>
+      <c r="F54" s="12"/>
+      <c r="G54" s="12"/>
+      <c r="H54" s="12"/>
+      <c r="I54" s="12"/>
+      <c r="J54" s="12"/>
+      <c r="K54" s="12"/>
+      <c r="L54" s="12"/>
+      <c r="M54" s="12"/>
+      <c r="N54" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="O54" s="11">
+        <v>1</v>
+      </c>
+      <c r="P54" s="11"/>
+      <c r="Q54" s="11">
+        <v>2</v>
+      </c>
+      <c r="R54" s="11">
+        <v>2</v>
+      </c>
+      <c r="S54" s="11">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:19">
-      <c r="A55" s="10" t="s">
+      <c r="A55" s="9" t="s">
         <v>49</v>
       </c>
-      <c r="B55" s="13"/>
-[...24 lines deleted...]
-      <c r="S55" s="12">
+      <c r="B55" s="12"/>
+      <c r="C55" s="12"/>
+      <c r="D55" s="12"/>
+      <c r="E55" s="12"/>
+      <c r="F55" s="12"/>
+      <c r="G55" s="12"/>
+      <c r="H55" s="13"/>
+      <c r="I55" s="12"/>
+      <c r="J55" s="13"/>
+      <c r="K55" s="13"/>
+      <c r="L55" s="13"/>
+      <c r="M55" s="13"/>
+      <c r="N55" s="11">
+        <v>2</v>
+      </c>
+      <c r="O55" s="11">
+        <v>2</v>
+      </c>
+      <c r="P55" s="11">
+        <v>1</v>
+      </c>
+      <c r="Q55" s="11"/>
+      <c r="R55" s="11">
+        <v>2</v>
+      </c>
+      <c r="S55" s="11">
         <v>2</v>
       </c>
     </row>
     <row r="56" spans="1:19">
-      <c r="A56" s="10" t="s">
+      <c r="A56" s="9" t="s">
         <v>50</v>
       </c>
-      <c r="B56" s="13"/>
-[...11 lines deleted...]
-      <c r="N56" s="12">
+      <c r="B56" s="12"/>
+      <c r="C56" s="12"/>
+      <c r="D56" s="12"/>
+      <c r="E56" s="12"/>
+      <c r="F56" s="12"/>
+      <c r="G56" s="12"/>
+      <c r="H56" s="13"/>
+      <c r="I56" s="12"/>
+      <c r="J56" s="13"/>
+      <c r="K56" s="13"/>
+      <c r="L56" s="13"/>
+      <c r="M56" s="13"/>
+      <c r="N56" s="11">
         <v>3</v>
       </c>
-      <c r="O56" s="12">
+      <c r="O56" s="11">
         <v>6</v>
       </c>
-      <c r="P56" s="12">
+      <c r="P56" s="11">
         <v>7</v>
       </c>
-      <c r="Q56" s="12">
+      <c r="Q56" s="11">
         <v>5</v>
       </c>
-      <c r="R56" s="12">
-[...2 lines deleted...]
-      <c r="S56" s="12">
+      <c r="R56" s="11">
+        <v>2</v>
+      </c>
+      <c r="S56" s="11">
         <v>3</v>
       </c>
     </row>
     <row r="57" spans="1:19">
-      <c r="A57" s="10" t="s">
+      <c r="A57" s="9" t="s">
         <v>51</v>
       </c>
-      <c r="B57" s="13"/>
-[...17 lines deleted...]
-      <c r="P57" s="12">
+      <c r="B57" s="12"/>
+      <c r="C57" s="12"/>
+      <c r="D57" s="12"/>
+      <c r="E57" s="12"/>
+      <c r="F57" s="12"/>
+      <c r="G57" s="12"/>
+      <c r="H57" s="13"/>
+      <c r="I57" s="12"/>
+      <c r="J57" s="13"/>
+      <c r="K57" s="13"/>
+      <c r="L57" s="13"/>
+      <c r="M57" s="13"/>
+      <c r="N57" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="O57" s="11">
+        <v>2</v>
+      </c>
+      <c r="P57" s="11">
         <v>4</v>
       </c>
-      <c r="Q57" s="12">
-[...2 lines deleted...]
-      <c r="R57" s="12">
+      <c r="Q57" s="11">
+        <v>1</v>
+      </c>
+      <c r="R57" s="11">
         <v>3</v>
       </c>
-      <c r="S57" s="12">
+      <c r="S57" s="11">
         <v>2</v>
       </c>
     </row>
     <row r="58" spans="1:19">
-      <c r="A58" s="18" t="s">
+      <c r="A58" s="9" t="s">
         <v>52</v>
       </c>
-      <c r="B58" s="20"/>
-[...26 lines deleted...]
-      <c r="S58" s="44">
+      <c r="B58" s="15"/>
+      <c r="C58" s="15"/>
+      <c r="D58" s="15"/>
+      <c r="E58" s="15"/>
+      <c r="F58" s="15"/>
+      <c r="G58" s="15"/>
+      <c r="H58" s="16"/>
+      <c r="I58" s="15"/>
+      <c r="J58" s="16"/>
+      <c r="K58" s="16"/>
+      <c r="L58" s="16"/>
+      <c r="M58" s="16"/>
+      <c r="N58" s="31" t="s">
+        <v>31</v>
+      </c>
+      <c r="O58" s="31" t="s">
+        <v>31</v>
+      </c>
+      <c r="P58" s="31" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q58" s="31" t="s">
+        <v>31</v>
+      </c>
+      <c r="R58" s="31">
+        <v>1</v>
+      </c>
+      <c r="S58" s="31">
         <v>2</v>
       </c>
     </row>
     <row r="59" spans="1:19">
-      <c r="A59" s="23" t="s">
+      <c r="A59" s="18" t="s">
         <v>25</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A3:S3"/>
     <mergeCell ref="A7:S7"/>
     <mergeCell ref="A28:S28"/>
     <mergeCell ref="A39:S39"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="N5:S5"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A4:AK41"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="13" topLeftCell="N1" activePane="topRight" state="frozen"/>
       <selection pane="topRight" activeCell="N10" sqref="N10"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="26.5546875" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="14" max="16384" width="9.109375" style="4"/>
+    <col min="1" max="1" width="26.5703125" style="3" customWidth="1"/>
+    <col min="2" max="13" width="0" style="3" hidden="1" customWidth="1"/>
+    <col min="14" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="4" spans="1:37" ht="13.2">
-      <c r="A4" s="75" t="s">
+    <row r="4" spans="1:37" ht="12.75">
+      <c r="A4" s="56" t="s">
         <v>32</v>
       </c>
-      <c r="B4" s="75"/>
-[...34 lines deleted...]
-      <c r="AK4" s="75"/>
+      <c r="B4" s="56"/>
+      <c r="C4" s="56"/>
+      <c r="D4" s="56"/>
+      <c r="E4" s="56"/>
+      <c r="F4" s="56"/>
+      <c r="G4" s="56"/>
+      <c r="H4" s="56"/>
+      <c r="I4" s="56"/>
+      <c r="J4" s="56"/>
+      <c r="K4" s="56"/>
+      <c r="L4" s="56"/>
+      <c r="M4" s="56"/>
+      <c r="N4" s="56"/>
+      <c r="O4" s="56"/>
+      <c r="P4" s="56"/>
+      <c r="Q4" s="56"/>
+      <c r="R4" s="56"/>
+      <c r="S4" s="56"/>
+      <c r="T4" s="56"/>
+      <c r="U4" s="56"/>
+      <c r="V4" s="56"/>
+      <c r="W4" s="56"/>
+      <c r="X4" s="56"/>
+      <c r="Y4" s="56"/>
+      <c r="Z4" s="56"/>
+      <c r="AA4" s="56"/>
+      <c r="AB4" s="56"/>
+      <c r="AC4" s="56"/>
+      <c r="AD4" s="56"/>
+      <c r="AE4" s="56"/>
+      <c r="AF4" s="56"/>
+      <c r="AG4" s="56"/>
+      <c r="AH4" s="56"/>
+      <c r="AI4" s="56"/>
+      <c r="AJ4" s="56"/>
+      <c r="AK4" s="56"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="C5" s="5"/>
-[...6 lines deleted...]
-      <c r="AK5" s="5" t="s">
+      <c r="C5" s="4"/>
+      <c r="N5" s="5"/>
+      <c r="O5" s="5"/>
+      <c r="P5" s="5"/>
+      <c r="Q5" s="5"/>
+      <c r="R5" s="5"/>
+      <c r="S5" s="5"/>
+      <c r="AK5" s="4" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="78"/>
-      <c r="B6" s="80">
+      <c r="A6" s="59"/>
+      <c r="B6" s="61">
         <v>2021</v>
       </c>
-      <c r="C6" s="81"/>
-[...10 lines deleted...]
-      <c r="N6" s="82">
+      <c r="C6" s="62"/>
+      <c r="D6" s="62"/>
+      <c r="E6" s="62"/>
+      <c r="F6" s="62"/>
+      <c r="G6" s="62"/>
+      <c r="H6" s="62"/>
+      <c r="I6" s="62"/>
+      <c r="J6" s="62"/>
+      <c r="K6" s="62"/>
+      <c r="L6" s="62"/>
+      <c r="M6" s="62"/>
+      <c r="N6" s="63">
         <v>2022</v>
       </c>
-      <c r="O6" s="83"/>
-[...4 lines deleted...]
-      <c r="T6" s="85">
+      <c r="O6" s="64"/>
+      <c r="P6" s="64"/>
+      <c r="Q6" s="64"/>
+      <c r="R6" s="64"/>
+      <c r="S6" s="64"/>
+      <c r="T6" s="66">
         <v>2023</v>
       </c>
-      <c r="U6" s="85"/>
-[...10 lines deleted...]
-      <c r="AF6" s="80">
+      <c r="U6" s="66"/>
+      <c r="V6" s="66"/>
+      <c r="W6" s="66"/>
+      <c r="X6" s="66"/>
+      <c r="Y6" s="66"/>
+      <c r="Z6" s="66"/>
+      <c r="AA6" s="66"/>
+      <c r="AB6" s="66"/>
+      <c r="AC6" s="66"/>
+      <c r="AD6" s="66"/>
+      <c r="AE6" s="61"/>
+      <c r="AF6" s="61">
         <v>2024</v>
       </c>
-      <c r="AG6" s="81"/>
-[...3 lines deleted...]
-      <c r="AK6" s="84"/>
+      <c r="AG6" s="62"/>
+      <c r="AH6" s="62"/>
+      <c r="AI6" s="62"/>
+      <c r="AJ6" s="62"/>
+      <c r="AK6" s="65"/>
     </row>
     <row r="7" spans="1:37">
-      <c r="A7" s="79"/>
-      <c r="B7" s="8" t="s">
+      <c r="A7" s="60"/>
+      <c r="B7" s="7" t="s">
         <v>5</v>
       </c>
-      <c r="C7" s="8" t="s">
+      <c r="C7" s="7" t="s">
         <v>6</v>
       </c>
-      <c r="D7" s="8" t="s">
+      <c r="D7" s="7" t="s">
         <v>7</v>
       </c>
-      <c r="E7" s="8" t="s">
+      <c r="E7" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="F7" s="8" t="s">
+      <c r="F7" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="G7" s="8" t="s">
-[...5 lines deleted...]
-      <c r="I7" s="9" t="s">
+      <c r="G7" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="H7" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="I7" s="8" t="s">
         <v>3</v>
       </c>
-      <c r="J7" s="9" t="s">
+      <c r="J7" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="K7" s="9" t="s">
+      <c r="K7" s="8" t="s">
         <v>19</v>
       </c>
-      <c r="L7" s="9" t="s">
+      <c r="L7" s="8" t="s">
         <v>20</v>
       </c>
-      <c r="M7" s="9" t="s">
+      <c r="M7" s="8" t="s">
         <v>23</v>
       </c>
-      <c r="N7" s="9" t="s">
-[...2 lines deleted...]
-      <c r="O7" s="9" t="s">
+      <c r="N7" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="O7" s="8" t="s">
         <v>3</v>
       </c>
-      <c r="P7" s="8" t="s">
+      <c r="P7" s="7" t="s">
         <v>4</v>
       </c>
-      <c r="Q7" s="9" t="s">
+      <c r="Q7" s="8" t="s">
         <v>19</v>
       </c>
-      <c r="R7" s="9" t="s">
+      <c r="R7" s="8" t="s">
         <v>20</v>
       </c>
-      <c r="S7" s="9" t="s">
+      <c r="S7" s="8" t="s">
         <v>23</v>
       </c>
-      <c r="T7" s="9" t="s">
+      <c r="T7" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="U7" s="9" t="s">
+      <c r="U7" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="V7" s="8" t="s">
+      <c r="V7" s="7" t="s">
         <v>7</v>
       </c>
-      <c r="W7" s="9" t="s">
+      <c r="W7" s="8" t="s">
         <v>8</v>
       </c>
-      <c r="X7" s="9" t="s">
+      <c r="X7" s="8" t="s">
         <v>0</v>
       </c>
-      <c r="Y7" s="8" t="s">
-[...5 lines deleted...]
-      <c r="AA7" s="9" t="s">
+      <c r="Y7" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="Z7" s="33" t="s">
+        <v>2</v>
+      </c>
+      <c r="AA7" s="8" t="s">
         <v>3</v>
       </c>
-      <c r="AB7" s="8" t="s">
+      <c r="AB7" s="7" t="s">
         <v>4</v>
       </c>
-      <c r="AC7" s="9" t="s">
+      <c r="AC7" s="8" t="s">
         <v>19</v>
       </c>
-      <c r="AD7" s="9" t="s">
+      <c r="AD7" s="8" t="s">
         <v>20</v>
       </c>
-      <c r="AE7" s="9" t="s">
+      <c r="AE7" s="8" t="s">
         <v>23</v>
       </c>
-      <c r="AF7" s="30" t="s">
+      <c r="AF7" s="22" t="s">
         <v>5</v>
       </c>
-      <c r="AG7" s="30" t="s">
+      <c r="AG7" s="22" t="s">
         <v>6</v>
       </c>
-      <c r="AH7" s="50" t="s">
+      <c r="AH7" s="37" t="s">
         <v>7</v>
       </c>
-      <c r="AI7" s="30" t="s">
+      <c r="AI7" s="22" t="s">
         <v>8</v>
       </c>
-      <c r="AJ7" s="30" t="s">
+      <c r="AJ7" s="22" t="s">
         <v>0</v>
       </c>
-      <c r="AK7" s="9" t="s">
+      <c r="AK7" s="8" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:37">
-      <c r="A8" s="86" t="s">
+      <c r="A8" s="67" t="s">
         <v>9</v>
       </c>
-      <c r="B8" s="86"/>
-[...34 lines deleted...]
-      <c r="AK8" s="76"/>
+      <c r="B8" s="67"/>
+      <c r="C8" s="67"/>
+      <c r="D8" s="67"/>
+      <c r="E8" s="67"/>
+      <c r="F8" s="67"/>
+      <c r="G8" s="67"/>
+      <c r="H8" s="67"/>
+      <c r="I8" s="67"/>
+      <c r="J8" s="67"/>
+      <c r="K8" s="67"/>
+      <c r="L8" s="67"/>
+      <c r="M8" s="67"/>
+      <c r="N8" s="67"/>
+      <c r="O8" s="67"/>
+      <c r="P8" s="67"/>
+      <c r="Q8" s="67"/>
+      <c r="R8" s="67"/>
+      <c r="S8" s="67"/>
+      <c r="T8" s="67"/>
+      <c r="U8" s="67"/>
+      <c r="V8" s="67"/>
+      <c r="W8" s="67"/>
+      <c r="X8" s="67"/>
+      <c r="Y8" s="67"/>
+      <c r="Z8" s="67"/>
+      <c r="AA8" s="67"/>
+      <c r="AB8" s="67"/>
+      <c r="AC8" s="67"/>
+      <c r="AD8" s="67"/>
+      <c r="AE8" s="67"/>
+      <c r="AF8" s="67"/>
+      <c r="AG8" s="67"/>
+      <c r="AH8" s="67"/>
+      <c r="AI8" s="67"/>
+      <c r="AJ8" s="67"/>
+      <c r="AK8" s="57"/>
     </row>
     <row r="9" spans="1:37">
-      <c r="A9" s="45" t="s">
+      <c r="A9" s="32" t="s">
         <v>30</v>
       </c>
-      <c r="B9" s="11"/>
-[...11 lines deleted...]
-      <c r="N9" s="12">
+      <c r="B9" s="10"/>
+      <c r="C9" s="10"/>
+      <c r="D9" s="10"/>
+      <c r="E9" s="10"/>
+      <c r="F9" s="10"/>
+      <c r="G9" s="10"/>
+      <c r="H9" s="10"/>
+      <c r="I9" s="10"/>
+      <c r="J9" s="10"/>
+      <c r="K9" s="10"/>
+      <c r="L9" s="10"/>
+      <c r="M9" s="10"/>
+      <c r="N9" s="11">
         <v>578</v>
       </c>
-      <c r="O9" s="12">
+      <c r="O9" s="11">
         <v>87</v>
       </c>
-      <c r="P9" s="12">
+      <c r="P9" s="11">
         <v>76</v>
       </c>
-      <c r="Q9" s="12">
+      <c r="Q9" s="11">
         <v>86</v>
       </c>
-      <c r="R9" s="12">
+      <c r="R9" s="11">
         <v>64</v>
       </c>
-      <c r="S9" s="12">
+      <c r="S9" s="11">
         <v>77</v>
       </c>
-      <c r="T9" s="12">
+      <c r="T9" s="11">
         <v>71</v>
       </c>
-      <c r="U9" s="12">
+      <c r="U9" s="11">
         <v>79</v>
       </c>
-      <c r="V9" s="12">
+      <c r="V9" s="11">
         <v>91</v>
       </c>
-      <c r="W9" s="12">
+      <c r="W9" s="11">
         <v>80</v>
       </c>
-      <c r="X9" s="17">
+      <c r="X9" s="14">
         <v>118</v>
       </c>
-      <c r="Y9" s="17">
+      <c r="Y9" s="14">
         <v>68</v>
       </c>
-      <c r="Z9" s="17">
+      <c r="Z9" s="14">
         <v>89</v>
       </c>
-      <c r="AA9" s="17">
+      <c r="AA9" s="14">
         <v>85</v>
       </c>
-      <c r="AB9" s="17">
+      <c r="AB9" s="14">
         <v>63</v>
       </c>
-      <c r="AC9" s="17">
+      <c r="AC9" s="14">
         <v>87</v>
       </c>
-      <c r="AD9" s="17">
+      <c r="AD9" s="14">
         <v>85</v>
       </c>
-      <c r="AE9" s="17">
+      <c r="AE9" s="14">
         <v>75</v>
       </c>
-      <c r="AF9" s="17">
+      <c r="AF9" s="14">
         <v>204</v>
       </c>
-      <c r="AG9" s="17">
+      <c r="AG9" s="14">
         <v>126</v>
       </c>
-      <c r="AH9" s="17">
+      <c r="AH9" s="14">
         <v>186</v>
       </c>
-      <c r="AI9" s="17">
+      <c r="AI9" s="14">
         <v>155</v>
       </c>
-      <c r="AJ9" s="17">
+      <c r="AJ9" s="14">
         <v>209</v>
       </c>
-      <c r="AK9" s="47">
+      <c r="AK9" s="34">
         <v>182</v>
       </c>
     </row>
     <row r="10" spans="1:37">
-      <c r="A10" s="10" t="s">
+      <c r="A10" s="9" t="s">
         <v>34</v>
       </c>
-      <c r="B10" s="13"/>
-[...11 lines deleted...]
-      <c r="N10" s="12">
+      <c r="B10" s="12"/>
+      <c r="C10" s="12"/>
+      <c r="D10" s="12"/>
+      <c r="E10" s="12"/>
+      <c r="F10" s="12"/>
+      <c r="G10" s="12"/>
+      <c r="H10" s="13"/>
+      <c r="I10" s="12"/>
+      <c r="J10" s="13"/>
+      <c r="K10" s="13"/>
+      <c r="L10" s="13"/>
+      <c r="M10" s="13"/>
+      <c r="N10" s="11">
         <v>278</v>
       </c>
-      <c r="O10" s="12">
+      <c r="O10" s="11">
         <v>38</v>
       </c>
-      <c r="P10" s="12">
+      <c r="P10" s="11">
         <v>43</v>
       </c>
-      <c r="Q10" s="12">
+      <c r="Q10" s="11">
         <v>48</v>
       </c>
-      <c r="R10" s="12">
+      <c r="R10" s="11">
         <v>34</v>
       </c>
-      <c r="S10" s="12">
+      <c r="S10" s="11">
         <v>46</v>
       </c>
-      <c r="T10" s="12">
+      <c r="T10" s="11">
         <v>41</v>
       </c>
-      <c r="U10" s="12">
+      <c r="U10" s="11">
         <v>42</v>
       </c>
-      <c r="V10" s="12">
+      <c r="V10" s="11">
         <v>51</v>
       </c>
-      <c r="W10" s="12">
+      <c r="W10" s="11">
         <v>50</v>
       </c>
-      <c r="X10" s="17">
+      <c r="X10" s="14">
         <v>60</v>
       </c>
-      <c r="Y10" s="17">
+      <c r="Y10" s="14">
         <v>27</v>
       </c>
-      <c r="Z10" s="17">
+      <c r="Z10" s="14">
         <v>45</v>
       </c>
-      <c r="AA10" s="17">
+      <c r="AA10" s="14">
         <v>44</v>
       </c>
-      <c r="AB10" s="17">
+      <c r="AB10" s="14">
         <v>37</v>
       </c>
-      <c r="AC10" s="17">
+      <c r="AC10" s="14">
         <v>54</v>
       </c>
-      <c r="AD10" s="17">
+      <c r="AD10" s="14">
         <v>39</v>
       </c>
-      <c r="AE10" s="17">
+      <c r="AE10" s="14">
         <v>39</v>
       </c>
-      <c r="AF10" s="17">
+      <c r="AF10" s="14">
         <v>115</v>
       </c>
-      <c r="AG10" s="17">
+      <c r="AG10" s="14">
         <v>71</v>
       </c>
-      <c r="AH10" s="17">
+      <c r="AH10" s="14">
         <v>97</v>
       </c>
-      <c r="AI10" s="17">
+      <c r="AI10" s="14">
         <v>80</v>
       </c>
-      <c r="AJ10" s="17">
+      <c r="AJ10" s="14">
         <v>111</v>
       </c>
-      <c r="AK10" s="47">
+      <c r="AK10" s="34">
         <v>86</v>
       </c>
     </row>
     <row r="11" spans="1:37">
-      <c r="A11" s="10" t="s">
+      <c r="A11" s="9" t="s">
         <v>36</v>
       </c>
-      <c r="B11" s="13"/>
-[...11 lines deleted...]
-      <c r="N11" s="12">
+      <c r="B11" s="12"/>
+      <c r="C11" s="12"/>
+      <c r="D11" s="12"/>
+      <c r="E11" s="12"/>
+      <c r="F11" s="12"/>
+      <c r="G11" s="12"/>
+      <c r="H11" s="13"/>
+      <c r="I11" s="12"/>
+      <c r="J11" s="13"/>
+      <c r="K11" s="13"/>
+      <c r="L11" s="13"/>
+      <c r="M11" s="13"/>
+      <c r="N11" s="11">
         <v>53</v>
       </c>
-      <c r="O11" s="12">
+      <c r="O11" s="11">
         <v>11</v>
       </c>
-      <c r="P11" s="12">
+      <c r="P11" s="11">
         <v>12</v>
       </c>
-      <c r="Q11" s="12">
+      <c r="Q11" s="11">
         <v>7</v>
       </c>
-      <c r="R11" s="12">
-[...2 lines deleted...]
-      <c r="S11" s="12">
+      <c r="R11" s="11">
+        <v>2</v>
+      </c>
+      <c r="S11" s="11">
         <v>9</v>
       </c>
-      <c r="T11" s="12">
+      <c r="T11" s="11">
         <v>10</v>
       </c>
-      <c r="U11" s="12">
+      <c r="U11" s="11">
         <v>13</v>
       </c>
-      <c r="V11" s="12">
+      <c r="V11" s="11">
         <v>10</v>
       </c>
-      <c r="W11" s="12">
+      <c r="W11" s="11">
         <v>10</v>
       </c>
-      <c r="X11" s="17">
+      <c r="X11" s="14">
         <v>14</v>
       </c>
-      <c r="Y11" s="17">
+      <c r="Y11" s="14">
         <v>10</v>
       </c>
-      <c r="Z11" s="17">
-[...2 lines deleted...]
-      <c r="AA11" s="17">
+      <c r="Z11" s="14">
+        <v>2</v>
+      </c>
+      <c r="AA11" s="14">
         <v>7</v>
       </c>
-      <c r="AB11" s="17">
+      <c r="AB11" s="14">
         <v>6</v>
       </c>
-      <c r="AC11" s="17">
+      <c r="AC11" s="14">
         <v>6</v>
       </c>
-      <c r="AD11" s="17">
+      <c r="AD11" s="14">
         <v>8</v>
       </c>
-      <c r="AE11" s="17">
+      <c r="AE11" s="14">
         <v>10</v>
       </c>
-      <c r="AF11" s="17">
+      <c r="AF11" s="14">
         <v>24</v>
       </c>
-      <c r="AG11" s="17">
+      <c r="AG11" s="14">
         <v>15</v>
       </c>
-      <c r="AH11" s="17">
+      <c r="AH11" s="14">
         <v>21</v>
       </c>
-      <c r="AI11" s="17">
+      <c r="AI11" s="14">
         <v>13</v>
       </c>
-      <c r="AJ11" s="17">
+      <c r="AJ11" s="14">
         <v>26</v>
       </c>
-      <c r="AK11" s="47">
+      <c r="AK11" s="34">
         <v>23</v>
       </c>
     </row>
     <row r="12" spans="1:37">
-      <c r="A12" s="10" t="s">
+      <c r="A12" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="B12" s="13"/>
-[...11 lines deleted...]
-      <c r="N12" s="12">
+      <c r="B12" s="12"/>
+      <c r="C12" s="12"/>
+      <c r="D12" s="12"/>
+      <c r="E12" s="12"/>
+      <c r="F12" s="12"/>
+      <c r="G12" s="12"/>
+      <c r="H12" s="13"/>
+      <c r="I12" s="12"/>
+      <c r="J12" s="13"/>
+      <c r="K12" s="13"/>
+      <c r="L12" s="13"/>
+      <c r="M12" s="13"/>
+      <c r="N12" s="11">
         <v>47</v>
       </c>
-      <c r="O12" s="12">
+      <c r="O12" s="11">
         <v>5</v>
       </c>
-      <c r="P12" s="12">
+      <c r="P12" s="11">
         <v>4</v>
       </c>
-      <c r="Q12" s="12">
+      <c r="Q12" s="11">
         <v>6</v>
       </c>
-      <c r="R12" s="12">
+      <c r="R12" s="11">
         <v>8</v>
       </c>
-      <c r="S12" s="12">
+      <c r="S12" s="11">
         <v>4</v>
       </c>
-      <c r="T12" s="12">
+      <c r="T12" s="11">
         <v>5</v>
       </c>
-      <c r="U12" s="12">
+      <c r="U12" s="11">
         <v>5</v>
       </c>
-      <c r="V12" s="12">
+      <c r="V12" s="11">
         <v>8</v>
       </c>
-      <c r="W12" s="12">
+      <c r="W12" s="11">
         <v>7</v>
       </c>
-      <c r="X12" s="17">
+      <c r="X12" s="14">
         <v>12</v>
       </c>
-      <c r="Y12" s="17">
+      <c r="Y12" s="14">
         <v>5</v>
       </c>
-      <c r="Z12" s="17">
+      <c r="Z12" s="14">
         <v>13</v>
       </c>
-      <c r="AA12" s="17">
+      <c r="AA12" s="14">
         <v>9</v>
       </c>
-      <c r="AB12" s="17">
+      <c r="AB12" s="14">
         <v>5</v>
       </c>
-      <c r="AC12" s="17">
+      <c r="AC12" s="14">
         <v>6</v>
       </c>
-      <c r="AD12" s="17">
+      <c r="AD12" s="14">
         <v>12</v>
       </c>
-      <c r="AE12" s="17">
+      <c r="AE12" s="14">
         <v>8</v>
       </c>
-      <c r="AF12" s="17">
+      <c r="AF12" s="14">
         <v>18</v>
       </c>
-      <c r="AG12" s="17">
+      <c r="AG12" s="14">
         <v>16</v>
       </c>
-      <c r="AH12" s="17">
+      <c r="AH12" s="14">
         <v>16</v>
       </c>
-      <c r="AI12" s="17">
+      <c r="AI12" s="14">
         <v>16</v>
       </c>
-      <c r="AJ12" s="17">
+      <c r="AJ12" s="14">
         <v>13</v>
       </c>
-      <c r="AK12" s="47">
+      <c r="AK12" s="34">
         <v>21</v>
       </c>
     </row>
     <row r="13" spans="1:37">
-      <c r="A13" s="10" t="s">
+      <c r="A13" s="9" t="s">
         <v>44</v>
       </c>
-      <c r="B13" s="13"/>
-[...11 lines deleted...]
-      <c r="N13" s="12">
+      <c r="B13" s="12"/>
+      <c r="C13" s="12"/>
+      <c r="D13" s="12"/>
+      <c r="E13" s="12"/>
+      <c r="F13" s="12"/>
+      <c r="G13" s="12"/>
+      <c r="H13" s="13"/>
+      <c r="I13" s="12"/>
+      <c r="J13" s="13"/>
+      <c r="K13" s="13"/>
+      <c r="L13" s="13"/>
+      <c r="M13" s="13"/>
+      <c r="N13" s="11">
         <v>36</v>
       </c>
-      <c r="O13" s="12">
+      <c r="O13" s="11">
         <v>3</v>
       </c>
-      <c r="P13" s="12">
-[...23 lines deleted...]
-      <c r="X13" s="17">
+      <c r="P13" s="11">
+        <v>2</v>
+      </c>
+      <c r="Q13" s="11">
+        <v>2</v>
+      </c>
+      <c r="R13" s="11">
+        <v>2</v>
+      </c>
+      <c r="S13" s="11">
+        <v>1</v>
+      </c>
+      <c r="T13" s="11">
+        <v>1</v>
+      </c>
+      <c r="U13" s="11">
+        <v>2</v>
+      </c>
+      <c r="V13" s="11">
+        <v>1</v>
+      </c>
+      <c r="W13" s="11">
+        <v>2</v>
+      </c>
+      <c r="X13" s="14">
         <v>3</v>
       </c>
-      <c r="Y13" s="17">
-[...14 lines deleted...]
-      <c r="AD13" s="17">
+      <c r="Y13" s="14">
+        <v>2</v>
+      </c>
+      <c r="Z13" s="14">
+        <v>2</v>
+      </c>
+      <c r="AA13" s="14">
+        <v>2</v>
+      </c>
+      <c r="AB13" s="14">
+        <v>1</v>
+      </c>
+      <c r="AC13" s="14">
+        <v>2</v>
+      </c>
+      <c r="AD13" s="14">
         <v>3</v>
       </c>
-      <c r="AE13" s="17">
-[...8 lines deleted...]
-      <c r="AH13" s="17">
+      <c r="AE13" s="14">
+        <v>2</v>
+      </c>
+      <c r="AF13" s="14">
+        <v>2</v>
+      </c>
+      <c r="AG13" s="14">
+        <v>2</v>
+      </c>
+      <c r="AH13" s="14">
         <v>5</v>
       </c>
-      <c r="AI13" s="17">
+      <c r="AI13" s="14">
         <v>6</v>
       </c>
-      <c r="AJ13" s="17">
+      <c r="AJ13" s="14">
         <v>7</v>
       </c>
-      <c r="AK13" s="47">
+      <c r="AK13" s="34">
         <v>7</v>
       </c>
     </row>
     <row r="14" spans="1:37">
-      <c r="A14" s="10" t="s">
+      <c r="A14" s="9" t="s">
         <v>45</v>
       </c>
-      <c r="B14" s="13"/>
-[...11 lines deleted...]
-      <c r="N14" s="12">
+      <c r="B14" s="12"/>
+      <c r="C14" s="12"/>
+      <c r="D14" s="12"/>
+      <c r="E14" s="12"/>
+      <c r="F14" s="12"/>
+      <c r="G14" s="12"/>
+      <c r="H14" s="13"/>
+      <c r="I14" s="12"/>
+      <c r="J14" s="13"/>
+      <c r="K14" s="13"/>
+      <c r="L14" s="13"/>
+      <c r="M14" s="13"/>
+      <c r="N14" s="11">
         <v>53</v>
       </c>
-      <c r="O14" s="12">
+      <c r="O14" s="11">
         <v>11</v>
       </c>
-      <c r="P14" s="12">
+      <c r="P14" s="11">
         <v>4</v>
       </c>
-      <c r="Q14" s="12">
+      <c r="Q14" s="11">
         <v>7</v>
       </c>
-      <c r="R14" s="12">
+      <c r="R14" s="11">
         <v>9</v>
       </c>
-      <c r="S14" s="12">
+      <c r="S14" s="11">
         <v>7</v>
       </c>
-      <c r="T14" s="12">
+      <c r="T14" s="11">
         <v>6</v>
       </c>
-      <c r="U14" s="12">
+      <c r="U14" s="11">
         <v>12</v>
       </c>
-      <c r="V14" s="12">
+      <c r="V14" s="11">
         <v>6</v>
       </c>
-      <c r="W14" s="12">
+      <c r="W14" s="11">
         <v>4</v>
       </c>
-      <c r="X14" s="17">
+      <c r="X14" s="14">
         <v>10</v>
       </c>
-      <c r="Y14" s="17">
+      <c r="Y14" s="14">
         <v>11</v>
       </c>
-      <c r="Z14" s="17">
+      <c r="Z14" s="14">
         <v>9</v>
       </c>
-      <c r="AA14" s="17">
+      <c r="AA14" s="14">
         <v>11</v>
       </c>
-      <c r="AB14" s="17">
+      <c r="AB14" s="14">
         <v>4</v>
       </c>
-      <c r="AC14" s="17">
+      <c r="AC14" s="14">
         <v>7</v>
       </c>
-      <c r="AD14" s="17">
+      <c r="AD14" s="14">
         <v>13</v>
       </c>
-      <c r="AE14" s="17">
+      <c r="AE14" s="14">
         <v>6</v>
       </c>
-      <c r="AF14" s="17">
+      <c r="AF14" s="14">
         <v>13</v>
       </c>
-      <c r="AG14" s="17">
+      <c r="AG14" s="14">
         <v>8</v>
       </c>
-      <c r="AH14" s="17">
+      <c r="AH14" s="14">
         <v>12</v>
       </c>
-      <c r="AI14" s="17">
+      <c r="AI14" s="14">
         <v>7</v>
       </c>
-      <c r="AJ14" s="17">
+      <c r="AJ14" s="14">
         <v>20</v>
       </c>
-      <c r="AK14" s="47">
+      <c r="AK14" s="34">
         <v>16</v>
       </c>
     </row>
     <row r="15" spans="1:37">
-      <c r="A15" s="10" t="s">
+      <c r="A15" s="9" t="s">
         <v>47</v>
       </c>
-      <c r="B15" s="13"/>
-[...11 lines deleted...]
-      <c r="N15" s="12">
+      <c r="B15" s="12"/>
+      <c r="C15" s="12"/>
+      <c r="D15" s="12"/>
+      <c r="E15" s="12"/>
+      <c r="F15" s="12"/>
+      <c r="G15" s="12"/>
+      <c r="H15" s="13"/>
+      <c r="I15" s="12"/>
+      <c r="J15" s="13"/>
+      <c r="K15" s="13"/>
+      <c r="L15" s="13"/>
+      <c r="M15" s="13"/>
+      <c r="N15" s="11">
         <v>16</v>
       </c>
-      <c r="O15" s="12">
+      <c r="O15" s="11">
         <v>4</v>
       </c>
-      <c r="P15" s="12">
-[...45 lines deleted...]
-      <c r="AF15" s="17">
+      <c r="P15" s="11">
+        <v>1</v>
+      </c>
+      <c r="Q15" s="11">
+        <v>1</v>
+      </c>
+      <c r="R15" s="11">
+        <v>1</v>
+      </c>
+      <c r="S15" s="11">
+        <v>1</v>
+      </c>
+      <c r="T15" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="U15" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="V15" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="W15" s="11">
+        <v>2</v>
+      </c>
+      <c r="X15" s="14"/>
+      <c r="Y15" s="14">
+        <v>2</v>
+      </c>
+      <c r="Z15" s="14">
+        <v>1</v>
+      </c>
+      <c r="AA15" s="14">
+        <v>1</v>
+      </c>
+      <c r="AB15" s="14">
+        <v>2</v>
+      </c>
+      <c r="AC15" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="AD15" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="AE15" s="14">
+        <v>1</v>
+      </c>
+      <c r="AF15" s="14">
         <v>3</v>
       </c>
-      <c r="AG15" s="12" t="s">
-[...2 lines deleted...]
-      <c r="AH15" s="17">
+      <c r="AG15" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="AH15" s="14">
         <v>7</v>
       </c>
-      <c r="AI15" s="17">
+      <c r="AI15" s="14">
         <v>4</v>
       </c>
-      <c r="AJ15" s="17">
-[...2 lines deleted...]
-      <c r="AK15" s="47">
+      <c r="AJ15" s="14">
+        <v>2</v>
+      </c>
+      <c r="AK15" s="34">
         <v>3</v>
       </c>
     </row>
     <row r="16" spans="1:37">
-      <c r="A16" s="10" t="s">
+      <c r="A16" s="9" t="s">
         <v>48</v>
       </c>
-      <c r="B16" s="13"/>
-[...11 lines deleted...]
-      <c r="N16" s="12">
+      <c r="B16" s="12"/>
+      <c r="C16" s="12"/>
+      <c r="D16" s="12"/>
+      <c r="E16" s="12"/>
+      <c r="F16" s="12"/>
+      <c r="G16" s="12"/>
+      <c r="H16" s="13"/>
+      <c r="I16" s="12"/>
+      <c r="J16" s="13"/>
+      <c r="K16" s="13"/>
+      <c r="L16" s="13"/>
+      <c r="M16" s="13"/>
+      <c r="N16" s="11">
         <v>17</v>
       </c>
-      <c r="O16" s="12">
-[...20 lines deleted...]
-      <c r="V16" s="12">
+      <c r="O16" s="11">
+        <v>1</v>
+      </c>
+      <c r="P16" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q16" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="R16" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="S16" s="11">
+        <v>2</v>
+      </c>
+      <c r="T16" s="11">
+        <v>1</v>
+      </c>
+      <c r="U16" s="11">
+        <v>1</v>
+      </c>
+      <c r="V16" s="11">
         <v>3</v>
       </c>
-      <c r="W16" s="12"/>
-[...22 lines deleted...]
-      <c r="AF16" s="17">
+      <c r="W16" s="11"/>
+      <c r="X16" s="14">
+        <v>2</v>
+      </c>
+      <c r="Y16" s="14">
+        <v>1</v>
+      </c>
+      <c r="Z16" s="14">
+        <v>1</v>
+      </c>
+      <c r="AA16" s="14"/>
+      <c r="AB16" s="14">
+        <v>1</v>
+      </c>
+      <c r="AC16" s="14">
+        <v>1</v>
+      </c>
+      <c r="AD16" s="14">
+        <v>1</v>
+      </c>
+      <c r="AE16" s="14">
+        <v>1</v>
+      </c>
+      <c r="AF16" s="14">
         <v>6</v>
       </c>
-      <c r="AG16" s="17">
-[...2 lines deleted...]
-      <c r="AH16" s="17">
+      <c r="AG16" s="14">
+        <v>2</v>
+      </c>
+      <c r="AH16" s="14">
         <v>4</v>
       </c>
-      <c r="AI16" s="17">
+      <c r="AI16" s="14">
         <v>3</v>
       </c>
-      <c r="AJ16" s="17">
+      <c r="AJ16" s="14">
         <v>4</v>
       </c>
-      <c r="AK16" s="47">
+      <c r="AK16" s="34">
         <v>5</v>
       </c>
     </row>
     <row r="17" spans="1:37">
-      <c r="A17" s="10" t="s">
+      <c r="A17" s="9" t="s">
         <v>53</v>
       </c>
-      <c r="B17" s="13"/>
-[...11 lines deleted...]
-      <c r="N17" s="12">
+      <c r="B17" s="12"/>
+      <c r="C17" s="12"/>
+      <c r="D17" s="12"/>
+      <c r="E17" s="12"/>
+      <c r="F17" s="12"/>
+      <c r="G17" s="12"/>
+      <c r="H17" s="13"/>
+      <c r="I17" s="12"/>
+      <c r="J17" s="13"/>
+      <c r="K17" s="13"/>
+      <c r="L17" s="13"/>
+      <c r="M17" s="13"/>
+      <c r="N17" s="11">
         <v>4</v>
       </c>
-      <c r="O17" s="12">
-[...65 lines deleted...]
-      <c r="AK17" s="47">
+      <c r="O17" s="11">
+        <v>2</v>
+      </c>
+      <c r="P17" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q17" s="11">
+        <v>1</v>
+      </c>
+      <c r="R17" s="11">
+        <v>1</v>
+      </c>
+      <c r="S17" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="T17" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="U17" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="V17" s="11">
+        <v>1</v>
+      </c>
+      <c r="W17" s="11">
+        <v>1</v>
+      </c>
+      <c r="X17" s="14">
+        <v>2</v>
+      </c>
+      <c r="Y17" s="14">
+        <v>1</v>
+      </c>
+      <c r="Z17" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="AA17" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="AB17" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="AC17" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="AD17" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="AE17" s="14">
+        <v>2</v>
+      </c>
+      <c r="AF17" s="14">
+        <v>2</v>
+      </c>
+      <c r="AG17" s="14">
+        <v>1</v>
+      </c>
+      <c r="AH17" s="14">
+        <v>1</v>
+      </c>
+      <c r="AI17" s="14">
+        <v>2</v>
+      </c>
+      <c r="AJ17" s="14">
+        <v>1</v>
+      </c>
+      <c r="AK17" s="34">
         <v>3</v>
       </c>
     </row>
     <row r="18" spans="1:37">
-      <c r="A18" s="10" t="s">
+      <c r="A18" s="9" t="s">
         <v>49</v>
       </c>
-      <c r="B18" s="13"/>
-[...11 lines deleted...]
-      <c r="N18" s="12">
+      <c r="B18" s="12"/>
+      <c r="C18" s="12"/>
+      <c r="D18" s="12"/>
+      <c r="E18" s="12"/>
+      <c r="F18" s="12"/>
+      <c r="G18" s="12"/>
+      <c r="H18" s="13"/>
+      <c r="I18" s="12"/>
+      <c r="J18" s="13"/>
+      <c r="K18" s="13"/>
+      <c r="L18" s="13"/>
+      <c r="M18" s="13"/>
+      <c r="N18" s="11">
         <v>9</v>
       </c>
-      <c r="O18" s="12" t="s">
-[...62 lines deleted...]
-      <c r="AJ18" s="17">
+      <c r="O18" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="P18" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q18" s="11">
+        <v>1</v>
+      </c>
+      <c r="R18" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="S18" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="T18" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="U18" s="11">
+        <v>1</v>
+      </c>
+      <c r="V18" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="W18" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="X18" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="Y18" s="14">
+        <v>1</v>
+      </c>
+      <c r="Z18" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="AA18" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="AB18" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="AC18" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="AD18" s="14">
+        <v>1</v>
+      </c>
+      <c r="AE18" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="AF18" s="14">
+        <v>2</v>
+      </c>
+      <c r="AG18" s="14">
+        <v>1</v>
+      </c>
+      <c r="AH18" s="14">
+        <v>2</v>
+      </c>
+      <c r="AI18" s="14">
+        <v>2</v>
+      </c>
+      <c r="AJ18" s="14">
         <v>4</v>
       </c>
-      <c r="AK18" s="12" t="s">
+      <c r="AK18" s="11" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="19" spans="1:37">
-      <c r="A19" s="10" t="s">
+      <c r="A19" s="9" t="s">
         <v>50</v>
       </c>
-      <c r="B19" s="13"/>
-[...11 lines deleted...]
-      <c r="N19" s="12">
+      <c r="B19" s="12"/>
+      <c r="C19" s="12"/>
+      <c r="D19" s="12"/>
+      <c r="E19" s="12"/>
+      <c r="F19" s="12"/>
+      <c r="G19" s="12"/>
+      <c r="H19" s="13"/>
+      <c r="I19" s="12"/>
+      <c r="J19" s="13"/>
+      <c r="K19" s="13"/>
+      <c r="L19" s="13"/>
+      <c r="M19" s="13"/>
+      <c r="N19" s="11">
         <v>24</v>
       </c>
-      <c r="O19" s="12">
+      <c r="O19" s="11">
         <v>4</v>
       </c>
-      <c r="P19" s="12">
+      <c r="P19" s="11">
         <v>4</v>
       </c>
-      <c r="Q19" s="12">
-[...2 lines deleted...]
-      <c r="R19" s="12">
+      <c r="Q19" s="11">
+        <v>1</v>
+      </c>
+      <c r="R19" s="11">
         <v>4</v>
       </c>
-      <c r="S19" s="12">
-[...8 lines deleted...]
-      <c r="V19" s="12">
+      <c r="S19" s="11">
+        <v>1</v>
+      </c>
+      <c r="T19" s="11">
+        <v>2</v>
+      </c>
+      <c r="U19" s="11">
+        <v>1</v>
+      </c>
+      <c r="V19" s="11">
         <v>5</v>
       </c>
-      <c r="W19" s="12">
-[...2 lines deleted...]
-      <c r="X19" s="17">
+      <c r="W19" s="11">
+        <v>1</v>
+      </c>
+      <c r="X19" s="14">
         <v>3</v>
       </c>
-      <c r="Y19" s="17">
-[...2 lines deleted...]
-      <c r="Z19" s="17">
+      <c r="Y19" s="14">
+        <v>2</v>
+      </c>
+      <c r="Z19" s="14">
         <v>3</v>
       </c>
-      <c r="AA19" s="17">
+      <c r="AA19" s="14">
         <v>4</v>
       </c>
-      <c r="AB19" s="17">
-[...2 lines deleted...]
-      <c r="AC19" s="17">
+      <c r="AB19" s="14">
+        <v>2</v>
+      </c>
+      <c r="AC19" s="14">
         <v>6</v>
       </c>
-      <c r="AD19" s="17">
+      <c r="AD19" s="14">
         <v>3</v>
       </c>
-      <c r="AE19" s="12" t="s">
-[...5 lines deleted...]
-      <c r="AG19" s="17">
+      <c r="AE19" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="AF19" s="14">
+        <v>1</v>
+      </c>
+      <c r="AG19" s="14">
         <v>3</v>
       </c>
-      <c r="AH19" s="17">
+      <c r="AH19" s="14">
         <v>8</v>
       </c>
-      <c r="AI19" s="17">
+      <c r="AI19" s="14">
         <v>6</v>
       </c>
-      <c r="AJ19" s="17">
+      <c r="AJ19" s="14">
         <v>4</v>
       </c>
-      <c r="AK19" s="47">
+      <c r="AK19" s="34">
         <v>2</v>
       </c>
     </row>
     <row r="20" spans="1:37">
-      <c r="A20" s="18" t="s">
+      <c r="A20" s="9" t="s">
         <v>52</v>
       </c>
-      <c r="B20" s="13"/>
-[...11 lines deleted...]
-      <c r="N20" s="12">
+      <c r="B20" s="12"/>
+      <c r="C20" s="12"/>
+      <c r="D20" s="12"/>
+      <c r="E20" s="12"/>
+      <c r="F20" s="12"/>
+      <c r="G20" s="12"/>
+      <c r="H20" s="13"/>
+      <c r="I20" s="12"/>
+      <c r="J20" s="13"/>
+      <c r="K20" s="13"/>
+      <c r="L20" s="13"/>
+      <c r="M20" s="13"/>
+      <c r="N20" s="11">
         <v>41</v>
       </c>
-      <c r="O20" s="12">
+      <c r="O20" s="11">
         <v>8</v>
       </c>
-      <c r="P20" s="12">
+      <c r="P20" s="11">
         <v>6</v>
       </c>
-      <c r="Q20" s="12">
+      <c r="Q20" s="11">
         <v>12</v>
       </c>
-      <c r="R20" s="12">
+      <c r="R20" s="11">
         <v>3</v>
       </c>
-      <c r="S20" s="12">
+      <c r="S20" s="11">
         <v>6</v>
       </c>
-      <c r="T20" s="12">
+      <c r="T20" s="11">
         <v>5</v>
       </c>
-      <c r="U20" s="12">
-[...2 lines deleted...]
-      <c r="V20" s="12">
+      <c r="U20" s="11">
+        <v>2</v>
+      </c>
+      <c r="V20" s="11">
         <v>6</v>
       </c>
-      <c r="W20" s="12">
+      <c r="W20" s="11">
         <v>3</v>
       </c>
-      <c r="X20" s="17">
+      <c r="X20" s="14">
         <v>12</v>
       </c>
-      <c r="Y20" s="17">
+      <c r="Y20" s="14">
         <v>6</v>
       </c>
-      <c r="Z20" s="17">
+      <c r="Z20" s="14">
         <v>13</v>
       </c>
-      <c r="AA20" s="17">
+      <c r="AA20" s="14">
         <v>7</v>
       </c>
-      <c r="AB20" s="17">
+      <c r="AB20" s="14">
         <v>5</v>
       </c>
-      <c r="AC20" s="17">
+      <c r="AC20" s="14">
         <v>5</v>
       </c>
-      <c r="AD20" s="17">
+      <c r="AD20" s="14">
         <v>5</v>
       </c>
-      <c r="AE20" s="17">
+      <c r="AE20" s="14">
         <v>6</v>
       </c>
-      <c r="AF20" s="17">
+      <c r="AF20" s="14">
         <v>18</v>
       </c>
-      <c r="AG20" s="17">
+      <c r="AG20" s="14">
         <v>7</v>
       </c>
-      <c r="AH20" s="17">
+      <c r="AH20" s="14">
         <v>13</v>
       </c>
-      <c r="AI20" s="17">
+      <c r="AI20" s="14">
         <v>16</v>
       </c>
-      <c r="AJ20" s="17">
+      <c r="AJ20" s="14">
         <v>17</v>
       </c>
-      <c r="AK20" s="47">
+      <c r="AK20" s="34">
         <v>16</v>
       </c>
     </row>
     <row r="21" spans="1:37">
-      <c r="A21" s="77" t="s">
+      <c r="A21" s="58" t="s">
         <v>26</v>
       </c>
-      <c r="B21" s="77"/>
-[...34 lines deleted...]
-      <c r="AK21" s="77"/>
+      <c r="B21" s="58"/>
+      <c r="C21" s="58"/>
+      <c r="D21" s="58"/>
+      <c r="E21" s="58"/>
+      <c r="F21" s="58"/>
+      <c r="G21" s="58"/>
+      <c r="H21" s="58"/>
+      <c r="I21" s="58"/>
+      <c r="J21" s="58"/>
+      <c r="K21" s="58"/>
+      <c r="L21" s="58"/>
+      <c r="M21" s="58"/>
+      <c r="N21" s="58"/>
+      <c r="O21" s="58"/>
+      <c r="P21" s="58"/>
+      <c r="Q21" s="58"/>
+      <c r="R21" s="58"/>
+      <c r="S21" s="58"/>
+      <c r="T21" s="58"/>
+      <c r="U21" s="58"/>
+      <c r="V21" s="58"/>
+      <c r="W21" s="58"/>
+      <c r="X21" s="58"/>
+      <c r="Y21" s="58"/>
+      <c r="Z21" s="58"/>
+      <c r="AA21" s="58"/>
+      <c r="AB21" s="58"/>
+      <c r="AC21" s="58"/>
+      <c r="AD21" s="58"/>
+      <c r="AE21" s="58"/>
+      <c r="AF21" s="58"/>
+      <c r="AG21" s="58"/>
+      <c r="AH21" s="58"/>
+      <c r="AI21" s="58"/>
+      <c r="AJ21" s="58"/>
+      <c r="AK21" s="58"/>
     </row>
     <row r="22" spans="1:37">
-      <c r="A22" s="45" t="s">
+      <c r="A22" s="32" t="s">
         <v>30</v>
       </c>
-      <c r="B22" s="13"/>
-[...11 lines deleted...]
-      <c r="N22" s="12">
+      <c r="B22" s="12"/>
+      <c r="C22" s="12"/>
+      <c r="D22" s="12"/>
+      <c r="E22" s="12"/>
+      <c r="F22" s="12"/>
+      <c r="G22" s="12"/>
+      <c r="H22" s="13"/>
+      <c r="I22" s="12"/>
+      <c r="J22" s="13"/>
+      <c r="K22" s="13"/>
+      <c r="L22" s="13"/>
+      <c r="M22" s="13"/>
+      <c r="N22" s="11">
         <v>74</v>
       </c>
-      <c r="O22" s="12">
+      <c r="O22" s="11">
         <v>62</v>
       </c>
-      <c r="P22" s="12">
+      <c r="P22" s="11">
         <v>62</v>
       </c>
-      <c r="Q22" s="12">
+      <c r="Q22" s="11">
         <v>64</v>
       </c>
-      <c r="R22" s="12">
+      <c r="R22" s="11">
         <v>43</v>
       </c>
-      <c r="S22" s="12">
+      <c r="S22" s="11">
         <v>63</v>
       </c>
-      <c r="T22" s="12">
+      <c r="T22" s="11">
         <v>58</v>
       </c>
-      <c r="U22" s="12">
+      <c r="U22" s="11">
         <v>66</v>
       </c>
-      <c r="V22" s="12">
+      <c r="V22" s="11">
         <v>67</v>
       </c>
-      <c r="W22" s="12">
+      <c r="W22" s="11">
         <v>62</v>
       </c>
-      <c r="X22" s="17">
+      <c r="X22" s="14">
         <v>85</v>
       </c>
-      <c r="Y22" s="17">
+      <c r="Y22" s="14">
         <v>47</v>
       </c>
-      <c r="Z22" s="17">
+      <c r="Z22" s="14">
         <v>62</v>
       </c>
-      <c r="AA22" s="17">
+      <c r="AA22" s="14">
         <v>68</v>
       </c>
-      <c r="AB22" s="17">
+      <c r="AB22" s="14">
         <v>49</v>
       </c>
-      <c r="AC22" s="17">
+      <c r="AC22" s="14">
         <v>65</v>
       </c>
-      <c r="AD22" s="17">
+      <c r="AD22" s="14">
         <v>62</v>
       </c>
-      <c r="AE22" s="17">
+      <c r="AE22" s="14">
         <v>58</v>
       </c>
-      <c r="AF22" s="17">
+      <c r="AF22" s="14">
         <v>154</v>
       </c>
-      <c r="AG22" s="17">
+      <c r="AG22" s="14">
         <v>96</v>
       </c>
-      <c r="AH22" s="17">
+      <c r="AH22" s="14">
         <v>132</v>
       </c>
-      <c r="AI22" s="17">
+      <c r="AI22" s="14">
         <v>103</v>
       </c>
-      <c r="AJ22" s="17">
+      <c r="AJ22" s="14">
         <v>159</v>
       </c>
-      <c r="AK22" s="47">
+      <c r="AK22" s="34">
         <v>137</v>
       </c>
     </row>
     <row r="23" spans="1:37">
-      <c r="A23" s="10" t="s">
+      <c r="A23" s="9" t="s">
         <v>34</v>
       </c>
-      <c r="B23" s="13"/>
-[...11 lines deleted...]
-      <c r="N23" s="12">
+      <c r="B23" s="12"/>
+      <c r="C23" s="12"/>
+      <c r="D23" s="12"/>
+      <c r="E23" s="12"/>
+      <c r="F23" s="12"/>
+      <c r="G23" s="12"/>
+      <c r="H23" s="13"/>
+      <c r="I23" s="12"/>
+      <c r="J23" s="13"/>
+      <c r="K23" s="13"/>
+      <c r="L23" s="13"/>
+      <c r="M23" s="13"/>
+      <c r="N23" s="11">
         <v>55</v>
       </c>
-      <c r="O23" s="12">
+      <c r="O23" s="11">
         <v>38</v>
       </c>
-      <c r="P23" s="12">
+      <c r="P23" s="11">
         <v>42</v>
       </c>
-      <c r="Q23" s="12">
+      <c r="Q23" s="11">
         <v>45</v>
       </c>
-      <c r="R23" s="12">
+      <c r="R23" s="11">
         <v>32</v>
       </c>
-      <c r="S23" s="12">
+      <c r="S23" s="11">
         <v>46</v>
       </c>
-      <c r="T23" s="12">
+      <c r="T23" s="11">
         <v>41</v>
       </c>
-      <c r="U23" s="12">
+      <c r="U23" s="11">
         <v>40</v>
       </c>
-      <c r="V23" s="12">
+      <c r="V23" s="11">
         <v>47</v>
       </c>
-      <c r="W23" s="12">
+      <c r="W23" s="11">
         <v>46</v>
       </c>
-      <c r="X23" s="17">
+      <c r="X23" s="14">
         <v>55</v>
       </c>
-      <c r="Y23" s="17">
+      <c r="Y23" s="14">
         <v>25</v>
       </c>
-      <c r="Z23" s="17">
+      <c r="Z23" s="14">
         <v>44</v>
       </c>
-      <c r="AA23" s="17">
+      <c r="AA23" s="14">
         <v>44</v>
       </c>
-      <c r="AB23" s="17">
+      <c r="AB23" s="14">
         <v>36</v>
       </c>
-      <c r="AC23" s="17">
+      <c r="AC23" s="14">
         <v>52</v>
       </c>
-      <c r="AD23" s="17">
+      <c r="AD23" s="14">
         <v>38</v>
       </c>
-      <c r="AE23" s="17">
+      <c r="AE23" s="14">
         <v>38</v>
       </c>
-      <c r="AF23" s="17">
+      <c r="AF23" s="14">
         <v>108</v>
       </c>
-      <c r="AG23" s="17">
+      <c r="AG23" s="14">
         <v>69</v>
       </c>
-      <c r="AH23" s="17">
+      <c r="AH23" s="14">
         <v>94</v>
       </c>
-      <c r="AI23" s="17">
+      <c r="AI23" s="14">
         <v>76</v>
       </c>
-      <c r="AJ23" s="17">
+      <c r="AJ23" s="14">
         <v>105</v>
       </c>
-      <c r="AK23" s="47">
+      <c r="AK23" s="34">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:37">
-      <c r="A24" s="10" t="s">
+      <c r="A24" s="9" t="s">
         <v>36</v>
       </c>
-      <c r="B24" s="13"/>
-[...11 lines deleted...]
-      <c r="N24" s="12">
+      <c r="B24" s="12"/>
+      <c r="C24" s="12"/>
+      <c r="D24" s="12"/>
+      <c r="E24" s="12"/>
+      <c r="F24" s="12"/>
+      <c r="G24" s="12"/>
+      <c r="H24" s="13"/>
+      <c r="I24" s="12"/>
+      <c r="J24" s="13"/>
+      <c r="K24" s="13"/>
+      <c r="L24" s="13"/>
+      <c r="M24" s="13"/>
+      <c r="N24" s="11">
         <v>10</v>
       </c>
-      <c r="O24" s="12">
+      <c r="O24" s="11">
         <v>10</v>
       </c>
-      <c r="P24" s="12">
+      <c r="P24" s="11">
         <v>12</v>
       </c>
-      <c r="Q24" s="12">
+      <c r="Q24" s="11">
         <v>7</v>
       </c>
-      <c r="R24" s="12">
-[...2 lines deleted...]
-      <c r="S24" s="12">
+      <c r="R24" s="11">
+        <v>1</v>
+      </c>
+      <c r="S24" s="11">
         <v>9</v>
       </c>
-      <c r="T24" s="12">
+      <c r="T24" s="11">
         <v>10</v>
       </c>
-      <c r="U24" s="12">
+      <c r="U24" s="11">
         <v>12</v>
       </c>
-      <c r="V24" s="12">
+      <c r="V24" s="11">
         <v>10</v>
       </c>
-      <c r="W24" s="12">
+      <c r="W24" s="11">
         <v>10</v>
       </c>
-      <c r="X24" s="17">
+      <c r="X24" s="14">
         <v>14</v>
       </c>
-      <c r="Y24" s="17">
+      <c r="Y24" s="14">
         <v>10</v>
       </c>
-      <c r="Z24" s="17">
-[...2 lines deleted...]
-      <c r="AA24" s="17">
+      <c r="Z24" s="14">
+        <v>2</v>
+      </c>
+      <c r="AA24" s="14">
         <v>7</v>
       </c>
-      <c r="AB24" s="17">
+      <c r="AB24" s="14">
         <v>6</v>
       </c>
-      <c r="AC24" s="17">
+      <c r="AC24" s="14">
         <v>6</v>
       </c>
-      <c r="AD24" s="17">
+      <c r="AD24" s="14">
         <v>8</v>
       </c>
-      <c r="AE24" s="17">
+      <c r="AE24" s="14">
         <v>10</v>
       </c>
-      <c r="AF24" s="17">
+      <c r="AF24" s="14">
         <v>24</v>
       </c>
-      <c r="AG24" s="17">
+      <c r="AG24" s="14">
         <v>15</v>
       </c>
-      <c r="AH24" s="17">
+      <c r="AH24" s="14">
         <v>21</v>
       </c>
-      <c r="AI24" s="17">
+      <c r="AI24" s="14">
         <v>13</v>
       </c>
-      <c r="AJ24" s="17">
+      <c r="AJ24" s="14">
         <v>23</v>
       </c>
-      <c r="AK24" s="47">
+      <c r="AK24" s="34">
         <v>23</v>
       </c>
     </row>
     <row r="25" spans="1:37">
-      <c r="A25" s="10" t="s">
+      <c r="A25" s="9" t="s">
         <v>44</v>
       </c>
-      <c r="B25" s="13"/>
-[...67 lines deleted...]
-      <c r="AH25" s="17">
+      <c r="B25" s="12"/>
+      <c r="C25" s="12"/>
+      <c r="D25" s="12"/>
+      <c r="E25" s="12"/>
+      <c r="F25" s="12"/>
+      <c r="G25" s="12"/>
+      <c r="H25" s="13"/>
+      <c r="I25" s="12"/>
+      <c r="J25" s="13"/>
+      <c r="K25" s="13"/>
+      <c r="L25" s="13"/>
+      <c r="M25" s="13"/>
+      <c r="N25" s="11">
+        <v>1</v>
+      </c>
+      <c r="O25" s="11">
+        <v>2</v>
+      </c>
+      <c r="P25" s="11">
+        <v>1</v>
+      </c>
+      <c r="Q25" s="11">
+        <v>1</v>
+      </c>
+      <c r="R25" s="11">
+        <v>2</v>
+      </c>
+      <c r="S25" s="11">
+        <v>1</v>
+      </c>
+      <c r="T25" s="11"/>
+      <c r="U25" s="11">
+        <v>2</v>
+      </c>
+      <c r="V25" s="11"/>
+      <c r="W25" s="11">
+        <v>1</v>
+      </c>
+      <c r="X25" s="14">
+        <v>2</v>
+      </c>
+      <c r="Y25" s="14">
+        <v>1</v>
+      </c>
+      <c r="Z25" s="14">
+        <v>1</v>
+      </c>
+      <c r="AA25" s="14">
+        <v>2</v>
+      </c>
+      <c r="AB25" s="14">
+        <v>1</v>
+      </c>
+      <c r="AC25" s="14">
+        <v>1</v>
+      </c>
+      <c r="AD25" s="14">
+        <v>2</v>
+      </c>
+      <c r="AE25" s="14">
+        <v>1</v>
+      </c>
+      <c r="AF25" s="14">
+        <v>2</v>
+      </c>
+      <c r="AG25" s="14">
+        <v>1</v>
+      </c>
+      <c r="AH25" s="14">
         <v>3</v>
       </c>
-      <c r="AI25" s="17">
+      <c r="AI25" s="14">
         <v>3</v>
       </c>
-      <c r="AJ25" s="17">
+      <c r="AJ25" s="14">
         <v>6</v>
       </c>
-      <c r="AK25" s="47">
+      <c r="AK25" s="34">
         <v>6</v>
       </c>
     </row>
     <row r="26" spans="1:37">
-      <c r="A26" s="10" t="s">
+      <c r="A26" s="9" t="s">
         <v>45</v>
       </c>
-      <c r="B26" s="13"/>
-[...11 lines deleted...]
-      <c r="N26" s="12">
+      <c r="B26" s="12"/>
+      <c r="C26" s="12"/>
+      <c r="D26" s="12"/>
+      <c r="E26" s="12"/>
+      <c r="F26" s="12"/>
+      <c r="G26" s="12"/>
+      <c r="H26" s="13"/>
+      <c r="I26" s="12"/>
+      <c r="J26" s="13"/>
+      <c r="K26" s="13"/>
+      <c r="L26" s="13"/>
+      <c r="M26" s="13"/>
+      <c r="N26" s="11">
         <v>6</v>
       </c>
-      <c r="O26" s="12">
+      <c r="O26" s="11">
         <v>8</v>
       </c>
-      <c r="P26" s="12">
+      <c r="P26" s="11">
         <v>3</v>
       </c>
-      <c r="Q26" s="12">
+      <c r="Q26" s="11">
         <v>5</v>
       </c>
-      <c r="R26" s="12">
+      <c r="R26" s="11">
         <v>7</v>
       </c>
-      <c r="S26" s="12">
+      <c r="S26" s="11">
         <v>6</v>
       </c>
-      <c r="T26" s="12">
+      <c r="T26" s="11">
         <v>5</v>
       </c>
-      <c r="U26" s="12">
+      <c r="U26" s="11">
         <v>10</v>
       </c>
-      <c r="V26" s="12">
+      <c r="V26" s="11">
         <v>6</v>
       </c>
-      <c r="W26" s="12">
+      <c r="W26" s="11">
         <v>4</v>
       </c>
-      <c r="X26" s="17">
+      <c r="X26" s="14">
         <v>8</v>
       </c>
-      <c r="Y26" s="17">
+      <c r="Y26" s="14">
         <v>6</v>
       </c>
-      <c r="Z26" s="17">
+      <c r="Z26" s="14">
         <v>6</v>
       </c>
-      <c r="AA26" s="17">
+      <c r="AA26" s="14">
         <v>10</v>
       </c>
-      <c r="AB26" s="17">
+      <c r="AB26" s="14">
         <v>4</v>
       </c>
-      <c r="AC26" s="17">
+      <c r="AC26" s="14">
         <v>5</v>
       </c>
-      <c r="AD26" s="17">
+      <c r="AD26" s="14">
         <v>12</v>
       </c>
-      <c r="AE26" s="17">
+      <c r="AE26" s="14">
         <v>6</v>
       </c>
-      <c r="AF26" s="17">
+      <c r="AF26" s="14">
         <v>10</v>
       </c>
-      <c r="AG26" s="17">
+      <c r="AG26" s="14">
         <v>7</v>
       </c>
-      <c r="AH26" s="17">
+      <c r="AH26" s="14">
         <v>10</v>
       </c>
-      <c r="AI26" s="17">
+      <c r="AI26" s="14">
         <v>5</v>
       </c>
-      <c r="AJ26" s="17">
+      <c r="AJ26" s="14">
         <v>16</v>
       </c>
-      <c r="AK26" s="47">
+      <c r="AK26" s="34">
         <v>14</v>
       </c>
     </row>
     <row r="27" spans="1:37">
-      <c r="A27" s="18" t="s">
+      <c r="A27" s="9" t="s">
         <v>52</v>
       </c>
-      <c r="B27" s="13"/>
-[...14 lines deleted...]
-      <c r="O27" s="12">
+      <c r="B27" s="12"/>
+      <c r="C27" s="12"/>
+      <c r="D27" s="12"/>
+      <c r="E27" s="12"/>
+      <c r="F27" s="12"/>
+      <c r="G27" s="12"/>
+      <c r="H27" s="13"/>
+      <c r="I27" s="12"/>
+      <c r="J27" s="13"/>
+      <c r="K27" s="13"/>
+      <c r="L27" s="13"/>
+      <c r="M27" s="13"/>
+      <c r="N27" s="11">
+        <v>2</v>
+      </c>
+      <c r="O27" s="11">
         <v>4</v>
       </c>
-      <c r="P27" s="12">
+      <c r="P27" s="11">
         <v>4</v>
       </c>
-      <c r="Q27" s="12">
+      <c r="Q27" s="11">
         <v>6</v>
       </c>
-      <c r="R27" s="12">
-[...11 lines deleted...]
-      <c r="V27" s="12">
+      <c r="R27" s="11">
+        <v>1</v>
+      </c>
+      <c r="S27" s="11">
+        <v>1</v>
+      </c>
+      <c r="T27" s="11">
+        <v>2</v>
+      </c>
+      <c r="U27" s="11">
+        <v>2</v>
+      </c>
+      <c r="V27" s="11">
         <v>4</v>
       </c>
-      <c r="W27" s="12">
-[...2 lines deleted...]
-      <c r="X27" s="17">
+      <c r="W27" s="11">
+        <v>1</v>
+      </c>
+      <c r="X27" s="14">
         <v>6</v>
       </c>
-      <c r="Y27" s="17">
+      <c r="Y27" s="14">
         <v>5</v>
       </c>
-      <c r="Z27" s="17">
+      <c r="Z27" s="14">
         <v>9</v>
       </c>
-      <c r="AA27" s="17">
+      <c r="AA27" s="14">
         <v>5</v>
       </c>
-      <c r="AB27" s="17">
-[...8 lines deleted...]
-      <c r="AE27" s="17">
+      <c r="AB27" s="14">
+        <v>2</v>
+      </c>
+      <c r="AC27" s="14">
+        <v>1</v>
+      </c>
+      <c r="AD27" s="14">
+        <v>2</v>
+      </c>
+      <c r="AE27" s="14">
         <v>3</v>
       </c>
-      <c r="AF27" s="17">
+      <c r="AF27" s="14">
         <v>10</v>
       </c>
-      <c r="AG27" s="17">
+      <c r="AG27" s="14">
         <v>4</v>
       </c>
-      <c r="AH27" s="17">
+      <c r="AH27" s="14">
         <v>4</v>
       </c>
-      <c r="AI27" s="17">
+      <c r="AI27" s="14">
         <v>6</v>
       </c>
-      <c r="AJ27" s="17">
+      <c r="AJ27" s="14">
         <v>9</v>
       </c>
-      <c r="AK27" s="47">
+      <c r="AK27" s="34">
         <v>10</v>
       </c>
     </row>
     <row r="28" spans="1:37">
-      <c r="A28" s="76" t="s">
+      <c r="A28" s="57" t="s">
         <v>27</v>
       </c>
-      <c r="B28" s="76"/>
-[...34 lines deleted...]
-      <c r="AK28" s="76"/>
+      <c r="B28" s="57"/>
+      <c r="C28" s="57"/>
+      <c r="D28" s="57"/>
+      <c r="E28" s="57"/>
+      <c r="F28" s="57"/>
+      <c r="G28" s="57"/>
+      <c r="H28" s="57"/>
+      <c r="I28" s="57"/>
+      <c r="J28" s="57"/>
+      <c r="K28" s="57"/>
+      <c r="L28" s="57"/>
+      <c r="M28" s="57"/>
+      <c r="N28" s="57"/>
+      <c r="O28" s="57"/>
+      <c r="P28" s="57"/>
+      <c r="Q28" s="57"/>
+      <c r="R28" s="57"/>
+      <c r="S28" s="57"/>
+      <c r="T28" s="57"/>
+      <c r="U28" s="57"/>
+      <c r="V28" s="57"/>
+      <c r="W28" s="57"/>
+      <c r="X28" s="57"/>
+      <c r="Y28" s="57"/>
+      <c r="Z28" s="57"/>
+      <c r="AA28" s="57"/>
+      <c r="AB28" s="57"/>
+      <c r="AC28" s="57"/>
+      <c r="AD28" s="57"/>
+      <c r="AE28" s="57"/>
+      <c r="AF28" s="57"/>
+      <c r="AG28" s="57"/>
+      <c r="AH28" s="57"/>
+      <c r="AI28" s="57"/>
+      <c r="AJ28" s="57"/>
+      <c r="AK28" s="57"/>
     </row>
     <row r="29" spans="1:37">
-      <c r="A29" s="45" t="s">
+      <c r="A29" s="32" t="s">
         <v>30</v>
       </c>
-      <c r="B29" s="13"/>
-[...11 lines deleted...]
-      <c r="N29" s="12">
+      <c r="B29" s="12"/>
+      <c r="C29" s="12"/>
+      <c r="D29" s="12"/>
+      <c r="E29" s="12"/>
+      <c r="F29" s="12"/>
+      <c r="G29" s="12"/>
+      <c r="H29" s="13"/>
+      <c r="I29" s="12"/>
+      <c r="J29" s="13"/>
+      <c r="K29" s="13"/>
+      <c r="L29" s="13"/>
+      <c r="M29" s="13"/>
+      <c r="N29" s="11">
         <v>22</v>
       </c>
-      <c r="O29" s="12">
+      <c r="O29" s="11">
         <v>25</v>
       </c>
-      <c r="P29" s="12">
+      <c r="P29" s="11">
         <v>14</v>
       </c>
-      <c r="Q29" s="12">
+      <c r="Q29" s="11">
         <v>22</v>
       </c>
-      <c r="R29" s="12">
+      <c r="R29" s="11">
         <v>21</v>
       </c>
-      <c r="S29" s="12">
+      <c r="S29" s="11">
         <v>14</v>
       </c>
-      <c r="T29" s="12">
+      <c r="T29" s="11">
         <v>13</v>
       </c>
-      <c r="U29" s="12">
+      <c r="U29" s="11">
         <v>13</v>
       </c>
-      <c r="V29" s="12">
+      <c r="V29" s="11">
         <v>24</v>
       </c>
-      <c r="W29" s="12">
+      <c r="W29" s="11">
         <v>18</v>
       </c>
-      <c r="X29" s="43">
+      <c r="X29" s="14">
         <v>33</v>
       </c>
-      <c r="Y29" s="43">
+      <c r="Y29" s="14">
         <v>21</v>
       </c>
-      <c r="Z29" s="43">
+      <c r="Z29" s="14">
         <v>27</v>
       </c>
-      <c r="AA29" s="43">
+      <c r="AA29" s="14">
         <v>17</v>
       </c>
-      <c r="AB29" s="43">
+      <c r="AB29" s="14">
         <v>14</v>
       </c>
-      <c r="AC29" s="43">
+      <c r="AC29" s="14">
         <v>22</v>
       </c>
-      <c r="AD29" s="43">
+      <c r="AD29" s="14">
         <v>23</v>
       </c>
-      <c r="AE29" s="43">
+      <c r="AE29" s="14">
         <v>17</v>
       </c>
-      <c r="AF29" s="17">
+      <c r="AF29" s="14">
         <v>50</v>
       </c>
-      <c r="AG29" s="43">
+      <c r="AG29" s="14">
         <v>30</v>
       </c>
-      <c r="AH29" s="43">
+      <c r="AH29" s="14">
         <v>54</v>
       </c>
-      <c r="AI29" s="43">
+      <c r="AI29" s="14">
         <v>52</v>
       </c>
-      <c r="AJ29" s="43">
+      <c r="AJ29" s="14">
         <v>50</v>
       </c>
-      <c r="AK29" s="47">
+      <c r="AK29" s="34">
         <v>45</v>
       </c>
     </row>
     <row r="30" spans="1:37">
-      <c r="A30" s="10" t="s">
+      <c r="A30" s="9" t="s">
         <v>34</v>
       </c>
-      <c r="B30" s="13"/>
-[...20 lines deleted...]
-      <c r="Q30" s="12">
+      <c r="B30" s="12"/>
+      <c r="C30" s="12"/>
+      <c r="D30" s="12"/>
+      <c r="E30" s="12"/>
+      <c r="F30" s="12"/>
+      <c r="G30" s="12"/>
+      <c r="H30" s="13"/>
+      <c r="I30" s="12"/>
+      <c r="J30" s="13"/>
+      <c r="K30" s="13"/>
+      <c r="L30" s="13"/>
+      <c r="M30" s="13"/>
+      <c r="N30" s="11">
+        <v>1</v>
+      </c>
+      <c r="O30" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="P30" s="11">
+        <v>1</v>
+      </c>
+      <c r="Q30" s="11">
         <v>3</v>
       </c>
-      <c r="R30" s="12">
-[...11 lines deleted...]
-      <c r="V30" s="12">
+      <c r="R30" s="11">
+        <v>2</v>
+      </c>
+      <c r="S30" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="T30" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="U30" s="11">
+        <v>2</v>
+      </c>
+      <c r="V30" s="11">
         <v>4</v>
       </c>
-      <c r="W30" s="12">
+      <c r="W30" s="11">
         <v>4</v>
       </c>
-      <c r="X30" s="43">
+      <c r="X30" s="14">
         <v>5</v>
       </c>
-      <c r="Y30" s="43">
-[...20 lines deleted...]
-      <c r="AF30" s="17">
+      <c r="Y30" s="14">
+        <v>2</v>
+      </c>
+      <c r="Z30" s="14">
+        <v>1</v>
+      </c>
+      <c r="AA30" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="AB30" s="14">
+        <v>1</v>
+      </c>
+      <c r="AC30" s="14">
+        <v>2</v>
+      </c>
+      <c r="AD30" s="14">
+        <v>1</v>
+      </c>
+      <c r="AE30" s="14">
+        <v>1</v>
+      </c>
+      <c r="AF30" s="14">
         <v>7</v>
       </c>
-      <c r="AG30" s="43">
-[...2 lines deleted...]
-      <c r="AH30" s="43">
+      <c r="AG30" s="14">
+        <v>2</v>
+      </c>
+      <c r="AH30" s="14">
         <v>3</v>
       </c>
-      <c r="AI30" s="43">
+      <c r="AI30" s="14">
         <v>4</v>
       </c>
-      <c r="AJ30" s="43">
+      <c r="AJ30" s="14">
         <v>6</v>
       </c>
-      <c r="AK30" s="47">
+      <c r="AK30" s="34">
         <v>2</v>
       </c>
     </row>
     <row r="31" spans="1:37">
-      <c r="A31" s="10" t="s">
+      <c r="A31" s="9" t="s">
         <v>36</v>
       </c>
-      <c r="B31" s="13"/>
-[...77 lines deleted...]
-      <c r="AJ31" s="43">
+      <c r="B31" s="12"/>
+      <c r="C31" s="12"/>
+      <c r="D31" s="12"/>
+      <c r="E31" s="12"/>
+      <c r="F31" s="12"/>
+      <c r="G31" s="12"/>
+      <c r="H31" s="13"/>
+      <c r="I31" s="12"/>
+      <c r="J31" s="13"/>
+      <c r="K31" s="13"/>
+      <c r="L31" s="13"/>
+      <c r="M31" s="13"/>
+      <c r="N31" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="O31" s="11">
+        <v>1</v>
+      </c>
+      <c r="P31" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q31" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="R31" s="11">
+        <v>1</v>
+      </c>
+      <c r="S31" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="T31" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="U31" s="11">
+        <v>1</v>
+      </c>
+      <c r="V31" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="W31" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="X31" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="Y31" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="Z31" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="AA31" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="AB31" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="AC31" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="AD31" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="AE31" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="AF31" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="AG31" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="AH31" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="AI31" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="AJ31" s="14">
         <v>3</v>
       </c>
-      <c r="AK31" s="12" t="s">
+      <c r="AK31" s="11" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="32" spans="1:37">
-      <c r="A32" s="10" t="s">
+      <c r="A32" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="B32" s="13"/>
-[...11 lines deleted...]
-      <c r="N32" s="12">
+      <c r="B32" s="12"/>
+      <c r="C32" s="12"/>
+      <c r="D32" s="12"/>
+      <c r="E32" s="12"/>
+      <c r="F32" s="12"/>
+      <c r="G32" s="12"/>
+      <c r="H32" s="13"/>
+      <c r="I32" s="12"/>
+      <c r="J32" s="13"/>
+      <c r="K32" s="13"/>
+      <c r="L32" s="13"/>
+      <c r="M32" s="13"/>
+      <c r="N32" s="11">
         <v>6</v>
       </c>
-      <c r="O32" s="12">
+      <c r="O32" s="11">
         <v>5</v>
       </c>
-      <c r="P32" s="12">
+      <c r="P32" s="11">
         <v>4</v>
       </c>
-      <c r="Q32" s="12">
+      <c r="Q32" s="11">
         <v>6</v>
       </c>
-      <c r="R32" s="12">
+      <c r="R32" s="11">
         <v>8</v>
       </c>
-      <c r="S32" s="12">
+      <c r="S32" s="11">
         <v>4</v>
       </c>
-      <c r="T32" s="12">
+      <c r="T32" s="11">
         <v>5</v>
       </c>
-      <c r="U32" s="12">
+      <c r="U32" s="11">
         <v>5</v>
       </c>
-      <c r="V32" s="12">
+      <c r="V32" s="11">
         <v>8</v>
       </c>
-      <c r="W32" s="12">
+      <c r="W32" s="11">
         <v>7</v>
       </c>
-      <c r="X32" s="43">
+      <c r="X32" s="14">
         <v>12</v>
       </c>
-      <c r="Y32" s="43">
+      <c r="Y32" s="14">
         <v>5</v>
       </c>
-      <c r="Z32" s="43">
+      <c r="Z32" s="14">
         <v>13</v>
       </c>
-      <c r="AA32" s="43">
+      <c r="AA32" s="14">
         <v>9</v>
       </c>
-      <c r="AB32" s="43">
+      <c r="AB32" s="14">
         <v>5</v>
       </c>
-      <c r="AC32" s="43">
+      <c r="AC32" s="14">
         <v>6</v>
       </c>
-      <c r="AD32" s="43">
+      <c r="AD32" s="14">
         <v>12</v>
       </c>
-      <c r="AE32" s="43">
+      <c r="AE32" s="14">
         <v>8</v>
       </c>
-      <c r="AF32" s="17">
+      <c r="AF32" s="14">
         <v>18</v>
       </c>
-      <c r="AG32" s="43">
+      <c r="AG32" s="14">
         <v>16</v>
       </c>
-      <c r="AH32" s="43">
+      <c r="AH32" s="14">
         <v>16</v>
       </c>
-      <c r="AI32" s="43">
+      <c r="AI32" s="14">
         <v>16</v>
       </c>
-      <c r="AJ32" s="43">
+      <c r="AJ32" s="14">
         <v>13</v>
       </c>
-      <c r="AK32" s="47">
+      <c r="AK32" s="34">
         <v>21</v>
       </c>
     </row>
     <row r="33" spans="1:37">
-      <c r="A33" s="10" t="s">
+      <c r="A33" s="9" t="s">
         <v>44</v>
       </c>
-      <c r="B33" s="13"/>
-[...72 lines deleted...]
-      <c r="AI33" s="43">
+      <c r="B33" s="12"/>
+      <c r="C33" s="12"/>
+      <c r="D33" s="12"/>
+      <c r="E33" s="12"/>
+      <c r="F33" s="12"/>
+      <c r="G33" s="12"/>
+      <c r="H33" s="13"/>
+      <c r="I33" s="12"/>
+      <c r="J33" s="13"/>
+      <c r="K33" s="13"/>
+      <c r="L33" s="13"/>
+      <c r="M33" s="13"/>
+      <c r="N33" s="11">
+        <v>1</v>
+      </c>
+      <c r="O33" s="11">
+        <v>1</v>
+      </c>
+      <c r="P33" s="11">
+        <v>1</v>
+      </c>
+      <c r="Q33" s="11">
+        <v>1</v>
+      </c>
+      <c r="R33" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="S33" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="T33" s="11">
+        <v>1</v>
+      </c>
+      <c r="U33" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="V33" s="11">
+        <v>1</v>
+      </c>
+      <c r="W33" s="11">
+        <v>1</v>
+      </c>
+      <c r="X33" s="14">
+        <v>1</v>
+      </c>
+      <c r="Y33" s="14">
+        <v>1</v>
+      </c>
+      <c r="Z33" s="14">
+        <v>1</v>
+      </c>
+      <c r="AA33" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="AB33" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="AC33" s="14">
+        <v>1</v>
+      </c>
+      <c r="AD33" s="14">
+        <v>1</v>
+      </c>
+      <c r="AE33" s="14">
+        <v>1</v>
+      </c>
+      <c r="AF33" s="14"/>
+      <c r="AG33" s="14">
+        <v>1</v>
+      </c>
+      <c r="AH33" s="14">
+        <v>2</v>
+      </c>
+      <c r="AI33" s="14">
         <v>3</v>
       </c>
-      <c r="AJ33" s="43">
-[...2 lines deleted...]
-      <c r="AK33" s="47">
+      <c r="AJ33" s="14">
+        <v>1</v>
+      </c>
+      <c r="AK33" s="34">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:37">
-      <c r="A34" s="10" t="s">
+      <c r="A34" s="9" t="s">
         <v>45</v>
       </c>
-      <c r="B34" s="13"/>
-[...14 lines deleted...]
-      <c r="O34" s="12">
+      <c r="B34" s="12"/>
+      <c r="C34" s="12"/>
+      <c r="D34" s="12"/>
+      <c r="E34" s="12"/>
+      <c r="F34" s="12"/>
+      <c r="G34" s="12"/>
+      <c r="H34" s="13"/>
+      <c r="I34" s="12"/>
+      <c r="J34" s="13"/>
+      <c r="K34" s="13"/>
+      <c r="L34" s="13"/>
+      <c r="M34" s="13"/>
+      <c r="N34" s="11">
+        <v>1</v>
+      </c>
+      <c r="O34" s="11">
         <v>3</v>
       </c>
-      <c r="P34" s="12">
-[...26 lines deleted...]
-      <c r="Y34" s="43">
+      <c r="P34" s="11">
+        <v>1</v>
+      </c>
+      <c r="Q34" s="11">
+        <v>2</v>
+      </c>
+      <c r="R34" s="11">
+        <v>2</v>
+      </c>
+      <c r="S34" s="11">
+        <v>1</v>
+      </c>
+      <c r="T34" s="11">
+        <v>1</v>
+      </c>
+      <c r="U34" s="11">
+        <v>2</v>
+      </c>
+      <c r="V34" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="W34" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="X34" s="14">
+        <v>2</v>
+      </c>
+      <c r="Y34" s="14">
         <v>5</v>
       </c>
-      <c r="Z34" s="43">
+      <c r="Z34" s="14">
         <v>3</v>
       </c>
-      <c r="AA34" s="43">
-[...14 lines deleted...]
-      <c r="AF34" s="17">
+      <c r="AA34" s="14">
+        <v>1</v>
+      </c>
+      <c r="AB34" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="AC34" s="14">
+        <v>2</v>
+      </c>
+      <c r="AD34" s="14">
+        <v>1</v>
+      </c>
+      <c r="AE34" s="14" t="s">
+        <v>31</v>
+      </c>
+      <c r="AF34" s="14">
         <v>3</v>
       </c>
-      <c r="AG34" s="43">
-[...8 lines deleted...]
-      <c r="AJ34" s="43">
+      <c r="AG34" s="14">
+        <v>1</v>
+      </c>
+      <c r="AH34" s="14">
+        <v>2</v>
+      </c>
+      <c r="AI34" s="14">
+        <v>2</v>
+      </c>
+      <c r="AJ34" s="14">
         <v>4</v>
       </c>
-      <c r="AK34" s="47">
+      <c r="AK34" s="34">
         <v>2</v>
       </c>
     </row>
     <row r="35" spans="1:37">
-      <c r="A35" s="10" t="s">
+      <c r="A35" s="9" t="s">
         <v>47</v>
       </c>
-      <c r="B35" s="13"/>
-[...14 lines deleted...]
-      <c r="O35" s="12">
+      <c r="B35" s="12"/>
+      <c r="C35" s="12"/>
+      <c r="D35" s="12"/>
+      <c r="E35" s="12"/>
+      <c r="F35" s="12"/>
+      <c r="G35" s="12"/>
+      <c r="H35" s="13"/>
+      <c r="I35" s="12"/>
+      <c r="J35" s="13"/>
+      <c r="K35" s="13"/>
+      <c r="L35" s="13"/>
+      <c r="M35" s="13"/>
+      <c r="N35" s="11">
+        <v>2</v>
+      </c>
+      <c r="O35" s="11">
         <v>4</v>
       </c>
-      <c r="P35" s="12">
-[...47 lines deleted...]
-      <c r="AF35" s="17">
+      <c r="P35" s="11">
+        <v>1</v>
+      </c>
+      <c r="Q35" s="11">
+        <v>1</v>
+      </c>
+      <c r="R35" s="11">
+        <v>1</v>
+      </c>
+      <c r="S35" s="11">
+        <v>1</v>
+      </c>
+      <c r="T35" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="U35" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="V35" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="W35" s="11">
+        <v>2</v>
+      </c>
+      <c r="X35" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="Y35" s="14">
+        <v>2</v>
+      </c>
+      <c r="Z35" s="14">
+        <v>1</v>
+      </c>
+      <c r="AA35" s="14">
+        <v>1</v>
+      </c>
+      <c r="AB35" s="14">
+        <v>2</v>
+      </c>
+      <c r="AC35" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="AD35" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="AE35" s="14">
+        <v>1</v>
+      </c>
+      <c r="AF35" s="14">
         <v>3</v>
       </c>
-      <c r="AG35" s="43" t="s">
-[...2 lines deleted...]
-      <c r="AH35" s="43">
+      <c r="AG35" s="14" t="s">
+        <v>31</v>
+      </c>
+      <c r="AH35" s="14">
         <v>7</v>
       </c>
-      <c r="AI35" s="43">
+      <c r="AI35" s="14">
         <v>4</v>
       </c>
-      <c r="AJ35" s="43">
-[...2 lines deleted...]
-      <c r="AK35" s="47">
+      <c r="AJ35" s="14">
+        <v>2</v>
+      </c>
+      <c r="AK35" s="34">
         <v>3</v>
       </c>
     </row>
     <row r="36" spans="1:37">
-      <c r="A36" s="10" t="s">
+      <c r="A36" s="9" t="s">
         <v>48</v>
       </c>
-      <c r="B36" s="13"/>
-[...11 lines deleted...]
-      <c r="N36" s="12">
+      <c r="B36" s="12"/>
+      <c r="C36" s="12"/>
+      <c r="D36" s="12"/>
+      <c r="E36" s="12"/>
+      <c r="F36" s="12"/>
+      <c r="G36" s="12"/>
+      <c r="H36" s="12"/>
+      <c r="I36" s="12"/>
+      <c r="J36" s="12"/>
+      <c r="K36" s="12"/>
+      <c r="L36" s="12"/>
+      <c r="M36" s="12"/>
+      <c r="N36" s="11">
         <v>3</v>
       </c>
-      <c r="O36" s="12">
-[...20 lines deleted...]
-      <c r="V36" s="12">
+      <c r="O36" s="11">
+        <v>1</v>
+      </c>
+      <c r="P36" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q36" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="R36" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="S36" s="11">
+        <v>2</v>
+      </c>
+      <c r="T36" s="11">
+        <v>1</v>
+      </c>
+      <c r="U36" s="11">
+        <v>1</v>
+      </c>
+      <c r="V36" s="11">
         <v>3</v>
       </c>
-      <c r="W36" s="12" t="s">
-[...26 lines deleted...]
-      <c r="AF36" s="17">
+      <c r="W36" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="X36" s="14">
+        <v>2</v>
+      </c>
+      <c r="Y36" s="14">
+        <v>1</v>
+      </c>
+      <c r="Z36" s="14">
+        <v>1</v>
+      </c>
+      <c r="AA36" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="AB36" s="14">
+        <v>1</v>
+      </c>
+      <c r="AC36" s="14">
+        <v>1</v>
+      </c>
+      <c r="AD36" s="14">
+        <v>1</v>
+      </c>
+      <c r="AE36" s="14">
+        <v>1</v>
+      </c>
+      <c r="AF36" s="14">
         <v>6</v>
       </c>
-      <c r="AG36" s="43">
-[...2 lines deleted...]
-      <c r="AH36" s="43">
+      <c r="AG36" s="14">
+        <v>2</v>
+      </c>
+      <c r="AH36" s="14">
         <v>4</v>
       </c>
-      <c r="AI36" s="43">
+      <c r="AI36" s="14">
         <v>3</v>
       </c>
-      <c r="AJ36" s="43">
+      <c r="AJ36" s="14">
         <v>4</v>
       </c>
-      <c r="AK36" s="47">
+      <c r="AK36" s="34">
         <v>5</v>
       </c>
     </row>
     <row r="37" spans="1:37">
-      <c r="A37" s="10" t="s">
+      <c r="A37" s="9" t="s">
         <v>53</v>
       </c>
-      <c r="B37" s="13"/>
-[...80 lines deleted...]
-      <c r="AK37" s="47">
+      <c r="B37" s="12"/>
+      <c r="C37" s="12"/>
+      <c r="D37" s="12"/>
+      <c r="E37" s="12"/>
+      <c r="F37" s="12"/>
+      <c r="G37" s="12"/>
+      <c r="H37" s="13"/>
+      <c r="I37" s="12"/>
+      <c r="J37" s="13"/>
+      <c r="K37" s="13"/>
+      <c r="L37" s="13"/>
+      <c r="M37" s="13"/>
+      <c r="N37" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="O37" s="11">
+        <v>2</v>
+      </c>
+      <c r="P37" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q37" s="11">
+        <v>1</v>
+      </c>
+      <c r="R37" s="11">
+        <v>1</v>
+      </c>
+      <c r="S37" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="T37" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="U37" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="V37" s="11">
+        <v>1</v>
+      </c>
+      <c r="W37" s="11">
+        <v>1</v>
+      </c>
+      <c r="X37" s="14">
+        <v>2</v>
+      </c>
+      <c r="Y37" s="14">
+        <v>1</v>
+      </c>
+      <c r="Z37" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="AA37" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="AB37" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="AC37" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="AD37" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="AE37" s="14">
+        <v>2</v>
+      </c>
+      <c r="AF37" s="14">
+        <v>2</v>
+      </c>
+      <c r="AG37" s="14">
+        <v>1</v>
+      </c>
+      <c r="AH37" s="14">
+        <v>1</v>
+      </c>
+      <c r="AI37" s="14">
+        <v>2</v>
+      </c>
+      <c r="AJ37" s="14">
+        <v>1</v>
+      </c>
+      <c r="AK37" s="34">
         <v>3</v>
       </c>
     </row>
     <row r="38" spans="1:37">
-      <c r="A38" s="10" t="s">
+      <c r="A38" s="9" t="s">
         <v>49</v>
       </c>
-      <c r="B38" s="13"/>
-[...77 lines deleted...]
-      <c r="AJ38" s="43">
+      <c r="B38" s="12"/>
+      <c r="C38" s="12"/>
+      <c r="D38" s="12"/>
+      <c r="E38" s="12"/>
+      <c r="F38" s="12"/>
+      <c r="G38" s="12"/>
+      <c r="H38" s="13"/>
+      <c r="I38" s="12"/>
+      <c r="J38" s="13"/>
+      <c r="K38" s="13"/>
+      <c r="L38" s="13"/>
+      <c r="M38" s="13"/>
+      <c r="N38" s="11">
+        <v>1</v>
+      </c>
+      <c r="O38" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="P38" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q38" s="11">
+        <v>1</v>
+      </c>
+      <c r="R38" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="S38" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="T38" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="U38" s="11">
+        <v>1</v>
+      </c>
+      <c r="V38" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="W38" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="X38" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="Y38" s="14">
+        <v>1</v>
+      </c>
+      <c r="Z38" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="AA38" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="AB38" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="AC38" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="AD38" s="14">
+        <v>1</v>
+      </c>
+      <c r="AE38" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="AF38" s="14">
+        <v>2</v>
+      </c>
+      <c r="AG38" s="14">
+        <v>1</v>
+      </c>
+      <c r="AH38" s="14">
+        <v>2</v>
+      </c>
+      <c r="AI38" s="14">
+        <v>2</v>
+      </c>
+      <c r="AJ38" s="14">
         <v>4</v>
       </c>
-      <c r="AK38" s="12" t="s">
+      <c r="AK38" s="11" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="39" spans="1:37">
-      <c r="A39" s="10" t="s">
+      <c r="A39" s="9" t="s">
         <v>50</v>
       </c>
-      <c r="B39" s="13"/>
-[...14 lines deleted...]
-      <c r="O39" s="12">
+      <c r="B39" s="12"/>
+      <c r="C39" s="12"/>
+      <c r="D39" s="12"/>
+      <c r="E39" s="12"/>
+      <c r="F39" s="12"/>
+      <c r="G39" s="12"/>
+      <c r="H39" s="13"/>
+      <c r="I39" s="12"/>
+      <c r="J39" s="13"/>
+      <c r="K39" s="13"/>
+      <c r="L39" s="13"/>
+      <c r="M39" s="13"/>
+      <c r="N39" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="O39" s="11">
         <v>4</v>
       </c>
-      <c r="P39" s="12">
+      <c r="P39" s="11">
         <v>4</v>
       </c>
-      <c r="Q39" s="12">
-[...2 lines deleted...]
-      <c r="R39" s="12">
+      <c r="Q39" s="11">
+        <v>1</v>
+      </c>
+      <c r="R39" s="11">
         <v>4</v>
       </c>
-      <c r="S39" s="12">
-[...8 lines deleted...]
-      <c r="V39" s="12">
+      <c r="S39" s="11">
+        <v>1</v>
+      </c>
+      <c r="T39" s="11">
+        <v>2</v>
+      </c>
+      <c r="U39" s="11">
+        <v>1</v>
+      </c>
+      <c r="V39" s="11">
         <v>5</v>
       </c>
-      <c r="W39" s="12">
-[...2 lines deleted...]
-      <c r="X39" s="43">
+      <c r="W39" s="11">
+        <v>1</v>
+      </c>
+      <c r="X39" s="14">
         <v>3</v>
       </c>
-      <c r="Y39" s="43">
-[...2 lines deleted...]
-      <c r="Z39" s="43">
+      <c r="Y39" s="14">
+        <v>2</v>
+      </c>
+      <c r="Z39" s="14">
         <v>3</v>
       </c>
-      <c r="AA39" s="43">
+      <c r="AA39" s="14">
         <v>4</v>
       </c>
-      <c r="AB39" s="43">
-[...2 lines deleted...]
-      <c r="AC39" s="43">
+      <c r="AB39" s="14">
+        <v>2</v>
+      </c>
+      <c r="AC39" s="14">
         <v>6</v>
       </c>
-      <c r="AD39" s="43">
+      <c r="AD39" s="14">
         <v>3</v>
       </c>
-      <c r="AE39" s="12" t="s">
-[...5 lines deleted...]
-      <c r="AG39" s="43">
+      <c r="AE39" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="AF39" s="14">
+        <v>1</v>
+      </c>
+      <c r="AG39" s="14">
         <v>3</v>
       </c>
-      <c r="AH39" s="43">
+      <c r="AH39" s="14">
         <v>8</v>
       </c>
-      <c r="AI39" s="43">
+      <c r="AI39" s="14">
         <v>6</v>
       </c>
-      <c r="AJ39" s="43">
+      <c r="AJ39" s="14">
         <v>4</v>
       </c>
-      <c r="AK39" s="47">
+      <c r="AK39" s="34">
         <v>2</v>
       </c>
     </row>
     <row r="40" spans="1:37">
-      <c r="A40" s="49" t="s">
+      <c r="A40" s="36" t="s">
         <v>52</v>
       </c>
-      <c r="B40" s="20"/>
-[...11 lines deleted...]
-      <c r="N40" s="44">
+      <c r="B40" s="15"/>
+      <c r="C40" s="15"/>
+      <c r="D40" s="15"/>
+      <c r="E40" s="15"/>
+      <c r="F40" s="15"/>
+      <c r="G40" s="15"/>
+      <c r="H40" s="16"/>
+      <c r="I40" s="15"/>
+      <c r="J40" s="16"/>
+      <c r="K40" s="16"/>
+      <c r="L40" s="16"/>
+      <c r="M40" s="16"/>
+      <c r="N40" s="31">
         <v>7</v>
       </c>
-      <c r="O40" s="44">
+      <c r="O40" s="31">
         <v>4</v>
       </c>
-      <c r="P40" s="44">
-[...2 lines deleted...]
-      <c r="Q40" s="44">
+      <c r="P40" s="31">
+        <v>2</v>
+      </c>
+      <c r="Q40" s="31">
         <v>6</v>
       </c>
-      <c r="R40" s="44">
-[...2 lines deleted...]
-      <c r="S40" s="44">
+      <c r="R40" s="31">
+        <v>2</v>
+      </c>
+      <c r="S40" s="31">
         <v>5</v>
       </c>
-      <c r="T40" s="44">
+      <c r="T40" s="31">
         <v>3</v>
       </c>
-      <c r="U40" s="44" t="s">
-[...8 lines deleted...]
-      <c r="X40" s="22">
+      <c r="U40" s="31" t="s">
+        <v>31</v>
+      </c>
+      <c r="V40" s="31">
+        <v>2</v>
+      </c>
+      <c r="W40" s="31">
+        <v>2</v>
+      </c>
+      <c r="X40" s="17">
         <v>6</v>
       </c>
-      <c r="Y40" s="22">
-[...2 lines deleted...]
-      <c r="Z40" s="22">
+      <c r="Y40" s="17">
+        <v>1</v>
+      </c>
+      <c r="Z40" s="17">
         <v>4</v>
       </c>
-      <c r="AA40" s="22">
-[...2 lines deleted...]
-      <c r="AB40" s="22">
+      <c r="AA40" s="17">
+        <v>2</v>
+      </c>
+      <c r="AB40" s="17">
         <v>3</v>
       </c>
-      <c r="AC40" s="22">
+      <c r="AC40" s="17">
         <v>4</v>
       </c>
-      <c r="AD40" s="22">
+      <c r="AD40" s="17">
         <v>3</v>
       </c>
-      <c r="AE40" s="22">
+      <c r="AE40" s="17">
         <v>3</v>
       </c>
-      <c r="AF40" s="22">
+      <c r="AF40" s="17">
         <v>8</v>
       </c>
-      <c r="AG40" s="22">
+      <c r="AG40" s="17">
         <v>3</v>
       </c>
-      <c r="AH40" s="22">
+      <c r="AH40" s="17">
         <v>9</v>
       </c>
-      <c r="AI40" s="22">
+      <c r="AI40" s="17">
         <v>10</v>
       </c>
-      <c r="AJ40" s="22">
+      <c r="AJ40" s="17">
         <v>8</v>
       </c>
-      <c r="AK40" s="48">
+      <c r="AK40" s="35">
         <v>6</v>
       </c>
     </row>
     <row r="41" spans="1:37">
-      <c r="A41" s="23"/>
+      <c r="A41" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="9">
+    <mergeCell ref="A4:AK4"/>
+    <mergeCell ref="AF6:AK6"/>
+    <mergeCell ref="T6:AE6"/>
+    <mergeCell ref="A8:AK8"/>
     <mergeCell ref="A28:AK28"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
     <mergeCell ref="N6:S6"/>
     <mergeCell ref="A21:AK21"/>
-    <mergeCell ref="A4:AK4"/>
-[...2 lines deleted...]
-    <mergeCell ref="A8:AK8"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:AQ46"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="T1" workbookViewId="0">
-      <selection activeCell="T6" sqref="T6:AQ6"/>
+    <sheetView topLeftCell="T1" workbookViewId="0">
+      <selection activeCell="AK11" sqref="AK11:AK46"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="26.5546875" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="14" max="16384" width="9.109375" style="4"/>
+    <col min="1" max="1" width="26.5703125" style="3" customWidth="1"/>
+    <col min="2" max="13" width="0" style="3" hidden="1" customWidth="1"/>
+    <col min="14" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:43" ht="12" customHeight="1"/>
     <row r="2" spans="1:43" ht="12" customHeight="1"/>
     <row r="3" spans="1:43" ht="12" customHeight="1"/>
     <row r="4" spans="1:43" ht="12" customHeight="1"/>
     <row r="5" spans="1:43" ht="12" customHeight="1"/>
     <row r="6" spans="1:43" ht="12" customHeight="1">
-      <c r="A6" s="68"/>
-[...15 lines deleted...]
-      <c r="T6" s="75" t="s">
+      <c r="A6" s="49"/>
+      <c r="B6" s="49"/>
+      <c r="C6" s="49"/>
+      <c r="D6" s="49"/>
+      <c r="E6" s="49"/>
+      <c r="F6" s="49"/>
+      <c r="G6" s="49"/>
+      <c r="H6" s="49"/>
+      <c r="I6" s="49"/>
+      <c r="J6" s="49"/>
+      <c r="K6" s="49"/>
+      <c r="L6" s="49"/>
+      <c r="M6" s="49"/>
+      <c r="Q6" s="49"/>
+      <c r="R6" s="49"/>
+      <c r="S6" s="49"/>
+      <c r="T6" s="56" t="s">
         <v>32</v>
       </c>
-      <c r="U6" s="75"/>
-[...21 lines deleted...]
-      <c r="AQ6" s="75"/>
+      <c r="U6" s="56"/>
+      <c r="V6" s="56"/>
+      <c r="W6" s="56"/>
+      <c r="X6" s="56"/>
+      <c r="Y6" s="56"/>
+      <c r="Z6" s="56"/>
+      <c r="AA6" s="56"/>
+      <c r="AB6" s="56"/>
+      <c r="AC6" s="56"/>
+      <c r="AD6" s="56"/>
+      <c r="AE6" s="56"/>
+      <c r="AF6" s="56"/>
+      <c r="AG6" s="56"/>
+      <c r="AH6" s="56"/>
+      <c r="AI6" s="56"/>
+      <c r="AJ6" s="56"/>
+      <c r="AK6" s="56"/>
+      <c r="AL6" s="56"/>
+      <c r="AM6" s="56"/>
+      <c r="AN6" s="56"/>
+      <c r="AO6" s="56"/>
+      <c r="AP6" s="56"/>
+      <c r="AQ6" s="56"/>
     </row>
     <row r="7" spans="1:43" ht="12.6" customHeight="1">
-      <c r="C7" s="5"/>
-      <c r="AQ7" s="5" t="s">
+      <c r="C7" s="4"/>
+      <c r="AQ7" s="4" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="8" spans="1:43">
-      <c r="A8" s="78"/>
-      <c r="B8" s="80">
+      <c r="A8" s="59"/>
+      <c r="B8" s="61">
         <v>2021</v>
       </c>
-      <c r="C8" s="81"/>
-[...10 lines deleted...]
-      <c r="N8" s="81">
+      <c r="C8" s="62"/>
+      <c r="D8" s="62"/>
+      <c r="E8" s="62"/>
+      <c r="F8" s="62"/>
+      <c r="G8" s="62"/>
+      <c r="H8" s="62"/>
+      <c r="I8" s="62"/>
+      <c r="J8" s="62"/>
+      <c r="K8" s="62"/>
+      <c r="L8" s="62"/>
+      <c r="M8" s="62"/>
+      <c r="N8" s="62">
         <v>2024</v>
       </c>
-      <c r="O8" s="81"/>
-[...4 lines deleted...]
-      <c r="T8" s="85">
+      <c r="O8" s="62"/>
+      <c r="P8" s="62"/>
+      <c r="Q8" s="62"/>
+      <c r="R8" s="62"/>
+      <c r="S8" s="62"/>
+      <c r="T8" s="66">
         <v>2025</v>
       </c>
-      <c r="U8" s="85"/>
-[...10 lines deleted...]
-      <c r="AF8" s="85">
+      <c r="U8" s="66"/>
+      <c r="V8" s="66"/>
+      <c r="W8" s="66"/>
+      <c r="X8" s="66"/>
+      <c r="Y8" s="66"/>
+      <c r="Z8" s="66"/>
+      <c r="AA8" s="66"/>
+      <c r="AB8" s="66"/>
+      <c r="AC8" s="66"/>
+      <c r="AD8" s="66"/>
+      <c r="AE8" s="61"/>
+      <c r="AF8" s="66">
         <v>2026</v>
       </c>
-      <c r="AG8" s="85"/>
-[...9 lines deleted...]
-      <c r="AQ8" s="80"/>
+      <c r="AG8" s="66"/>
+      <c r="AH8" s="66"/>
+      <c r="AI8" s="66"/>
+      <c r="AJ8" s="66"/>
+      <c r="AK8" s="66"/>
+      <c r="AL8" s="66"/>
+      <c r="AM8" s="66"/>
+      <c r="AN8" s="66"/>
+      <c r="AO8" s="66"/>
+      <c r="AP8" s="66"/>
+      <c r="AQ8" s="61"/>
     </row>
     <row r="9" spans="1:43" ht="18" customHeight="1">
-      <c r="A9" s="79"/>
-      <c r="B9" s="8" t="s">
+      <c r="A9" s="60"/>
+      <c r="B9" s="7" t="s">
         <v>5</v>
       </c>
-      <c r="C9" s="8" t="s">
+      <c r="C9" s="7" t="s">
         <v>6</v>
       </c>
-      <c r="D9" s="8" t="s">
+      <c r="D9" s="7" t="s">
         <v>7</v>
       </c>
-      <c r="E9" s="8" t="s">
+      <c r="E9" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="F9" s="8" t="s">
+      <c r="F9" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="G9" s="8" t="s">
-[...5 lines deleted...]
-      <c r="I9" s="9" t="s">
+      <c r="G9" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="H9" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="I9" s="8" t="s">
         <v>3</v>
       </c>
-      <c r="J9" s="9" t="s">
+      <c r="J9" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="K9" s="9" t="s">
+      <c r="K9" s="8" t="s">
         <v>19</v>
       </c>
-      <c r="L9" s="9" t="s">
+      <c r="L9" s="8" t="s">
         <v>20</v>
       </c>
-      <c r="M9" s="9" t="s">
+      <c r="M9" s="8" t="s">
         <v>23</v>
       </c>
-      <c r="N9" s="74" t="s">
-[...2 lines deleted...]
-      <c r="O9" s="26" t="s">
+      <c r="N9" s="55" t="s">
+        <v>2</v>
+      </c>
+      <c r="O9" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="P9" s="74" t="s">
+      <c r="P9" s="55" t="s">
         <v>4</v>
       </c>
-      <c r="Q9" s="26" t="s">
+      <c r="Q9" s="19" t="s">
         <v>19</v>
       </c>
-      <c r="R9" s="26" t="s">
+      <c r="R9" s="19" t="s">
         <v>20</v>
       </c>
-      <c r="S9" s="26" t="s">
+      <c r="S9" s="19" t="s">
         <v>23</v>
       </c>
-      <c r="T9" s="28" t="s">
+      <c r="T9" s="21" t="s">
         <v>5</v>
       </c>
-      <c r="U9" s="28" t="s">
+      <c r="U9" s="21" t="s">
         <v>6</v>
       </c>
-      <c r="V9" s="27" t="s">
+      <c r="V9" s="20" t="s">
         <v>7</v>
       </c>
-      <c r="W9" s="28" t="s">
+      <c r="W9" s="21" t="s">
         <v>8</v>
       </c>
-      <c r="X9" s="28" t="s">
+      <c r="X9" s="21" t="s">
         <v>0</v>
       </c>
-      <c r="Y9" s="27" t="s">
-[...5 lines deleted...]
-      <c r="AA9" s="28" t="s">
+      <c r="Y9" s="20" t="s">
+        <v>1</v>
+      </c>
+      <c r="Z9" s="20" t="s">
+        <v>2</v>
+      </c>
+      <c r="AA9" s="21" t="s">
         <v>3</v>
       </c>
-      <c r="AB9" s="27" t="s">
+      <c r="AB9" s="20" t="s">
         <v>4</v>
       </c>
-      <c r="AC9" s="28" t="s">
+      <c r="AC9" s="21" t="s">
         <v>19</v>
       </c>
-      <c r="AD9" s="28" t="s">
+      <c r="AD9" s="21" t="s">
         <v>20</v>
       </c>
-      <c r="AE9" s="28" t="s">
+      <c r="AE9" s="21" t="s">
         <v>23</v>
       </c>
-      <c r="AF9" s="28" t="s">
+      <c r="AF9" s="21" t="s">
         <v>5</v>
       </c>
-      <c r="AG9" s="28" t="s">
+      <c r="AG9" s="21" t="s">
         <v>6</v>
       </c>
-      <c r="AH9" s="27" t="s">
+      <c r="AH9" s="20" t="s">
         <v>7</v>
       </c>
-      <c r="AI9" s="28" t="s">
+      <c r="AI9" s="21" t="s">
         <v>8</v>
       </c>
-      <c r="AJ9" s="28" t="s">
+      <c r="AJ9" s="21" t="s">
         <v>0</v>
       </c>
-      <c r="AK9" s="27" t="s">
-[...5 lines deleted...]
-      <c r="AM9" s="28" t="s">
+      <c r="AK9" s="20" t="s">
+        <v>1</v>
+      </c>
+      <c r="AL9" s="20" t="s">
+        <v>2</v>
+      </c>
+      <c r="AM9" s="21" t="s">
         <v>3</v>
       </c>
-      <c r="AN9" s="27" t="s">
+      <c r="AN9" s="20" t="s">
         <v>4</v>
       </c>
-      <c r="AO9" s="28" t="s">
+      <c r="AO9" s="21" t="s">
         <v>19</v>
       </c>
-      <c r="AP9" s="28" t="s">
+      <c r="AP9" s="21" t="s">
         <v>20</v>
       </c>
-      <c r="AQ9" s="28" t="s">
+      <c r="AQ9" s="21" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="10" spans="1:43" ht="12" customHeight="1">
-      <c r="B10" s="72"/>
-[...17 lines deleted...]
-      <c r="T10" s="88" t="s">
+      <c r="B10" s="53"/>
+      <c r="C10" s="53"/>
+      <c r="D10" s="53"/>
+      <c r="E10" s="53"/>
+      <c r="F10" s="53"/>
+      <c r="G10" s="53"/>
+      <c r="H10" s="53"/>
+      <c r="I10" s="53"/>
+      <c r="J10" s="53"/>
+      <c r="K10" s="53"/>
+      <c r="L10" s="53"/>
+      <c r="M10" s="53"/>
+      <c r="N10" s="53"/>
+      <c r="O10" s="53"/>
+      <c r="P10" s="53"/>
+      <c r="Q10" s="53"/>
+      <c r="R10" s="53"/>
+      <c r="S10" s="53"/>
+      <c r="T10" s="69" t="s">
         <v>9</v>
       </c>
-      <c r="U10" s="88"/>
-[...11 lines deleted...]
-      <c r="AG10" s="88"/>
+      <c r="U10" s="69"/>
+      <c r="V10" s="69"/>
+      <c r="W10" s="69"/>
+      <c r="X10" s="69"/>
+      <c r="Y10" s="69"/>
+      <c r="Z10" s="69"/>
+      <c r="AA10" s="69"/>
+      <c r="AB10" s="69"/>
+      <c r="AC10" s="69"/>
+      <c r="AD10" s="69"/>
+      <c r="AE10" s="69"/>
+      <c r="AF10" s="69"/>
+      <c r="AG10" s="69"/>
     </row>
     <row r="11" spans="1:43" ht="12" customHeight="1">
-      <c r="A11" s="52" t="s">
+      <c r="A11" s="32" t="s">
         <v>30</v>
       </c>
-      <c r="B11" s="53"/>
-[...11 lines deleted...]
-      <c r="N11" s="54">
+      <c r="B11" s="38"/>
+      <c r="C11" s="38"/>
+      <c r="D11" s="38"/>
+      <c r="E11" s="38"/>
+      <c r="F11" s="38"/>
+      <c r="G11" s="38"/>
+      <c r="H11" s="38"/>
+      <c r="I11" s="38"/>
+      <c r="J11" s="38"/>
+      <c r="K11" s="38"/>
+      <c r="L11" s="38"/>
+      <c r="M11" s="38"/>
+      <c r="N11" s="39">
         <v>189</v>
       </c>
-      <c r="O11" s="17">
+      <c r="O11" s="14">
         <v>169</v>
       </c>
-      <c r="P11" s="54">
+      <c r="P11" s="39">
         <v>191</v>
       </c>
-      <c r="Q11" s="17">
+      <c r="Q11" s="14">
         <v>216</v>
       </c>
-      <c r="R11" s="17">
+      <c r="R11" s="14">
         <v>192</v>
       </c>
-      <c r="S11" s="17">
+      <c r="S11" s="14">
         <v>248</v>
       </c>
-      <c r="T11" s="17">
+      <c r="T11" s="14">
         <v>189</v>
       </c>
-      <c r="U11" s="17">
+      <c r="U11" s="14">
         <v>153</v>
       </c>
-      <c r="V11" s="17">
+      <c r="V11" s="14">
         <v>200</v>
       </c>
-      <c r="W11" s="17">
+      <c r="W11" s="14">
         <v>184</v>
       </c>
-      <c r="X11" s="17">
+      <c r="X11" s="14">
         <v>176</v>
       </c>
-      <c r="Y11" s="17">
+      <c r="Y11" s="14">
         <v>164</v>
       </c>
-      <c r="Z11" s="17">
+      <c r="Z11" s="14">
         <v>210</v>
       </c>
-      <c r="AA11" s="17">
+      <c r="AA11" s="14">
         <v>155</v>
       </c>
-      <c r="AB11" s="17">
+      <c r="AB11" s="14">
         <v>193</v>
       </c>
-      <c r="AC11" s="17">
+      <c r="AC11" s="14">
         <v>250</v>
       </c>
-      <c r="AD11" s="17">
+      <c r="AD11" s="14">
         <v>185</v>
       </c>
-      <c r="AE11" s="17">
+      <c r="AE11" s="14">
         <v>201</v>
       </c>
-      <c r="AF11" s="17">
+      <c r="AF11" s="14">
         <v>219</v>
       </c>
-      <c r="AG11" s="17">
+      <c r="AG11" s="14">
         <v>134</v>
       </c>
-      <c r="AH11" s="17">
+      <c r="AH11" s="14">
         <v>159</v>
       </c>
-      <c r="AI11" s="47">
+      <c r="AI11" s="34">
         <v>149</v>
       </c>
+      <c r="AJ11" s="34">
+        <v>166</v>
+      </c>
+      <c r="AK11" s="34">
+        <v>149</v>
+      </c>
     </row>
     <row r="12" spans="1:43" ht="12" customHeight="1">
-      <c r="A12" s="18" t="s">
+      <c r="A12" s="9" t="s">
         <v>34</v>
       </c>
-      <c r="B12" s="55"/>
-[...11 lines deleted...]
-      <c r="N12" s="54">
+      <c r="B12" s="40"/>
+      <c r="C12" s="40"/>
+      <c r="D12" s="40"/>
+      <c r="E12" s="40"/>
+      <c r="F12" s="40"/>
+      <c r="G12" s="40"/>
+      <c r="H12" s="41"/>
+      <c r="I12" s="40"/>
+      <c r="J12" s="41"/>
+      <c r="K12" s="41"/>
+      <c r="L12" s="41"/>
+      <c r="M12" s="41"/>
+      <c r="N12" s="39">
         <v>90</v>
       </c>
-      <c r="O12" s="17">
+      <c r="O12" s="14">
         <v>89</v>
       </c>
-      <c r="P12" s="54">
+      <c r="P12" s="39">
         <v>98</v>
       </c>
-      <c r="Q12" s="17">
+      <c r="Q12" s="14">
         <v>108</v>
       </c>
-      <c r="R12" s="17">
+      <c r="R12" s="14">
         <v>102</v>
       </c>
-      <c r="S12" s="17">
+      <c r="S12" s="14">
         <v>144</v>
       </c>
-      <c r="T12" s="17">
+      <c r="T12" s="14">
         <v>105</v>
       </c>
-      <c r="U12" s="17">
+      <c r="U12" s="14">
         <v>88</v>
       </c>
-      <c r="V12" s="17">
+      <c r="V12" s="14">
         <v>110</v>
       </c>
-      <c r="W12" s="17">
+      <c r="W12" s="14">
         <v>106</v>
       </c>
-      <c r="X12" s="17">
+      <c r="X12" s="14">
         <v>96</v>
       </c>
-      <c r="Y12" s="17">
+      <c r="Y12" s="14">
         <v>77</v>
       </c>
-      <c r="Z12" s="17">
+      <c r="Z12" s="14">
         <v>110</v>
       </c>
-      <c r="AA12" s="17">
+      <c r="AA12" s="14">
         <v>82</v>
       </c>
-      <c r="AB12" s="17">
+      <c r="AB12" s="14">
         <v>91</v>
       </c>
-      <c r="AC12" s="17">
+      <c r="AC12" s="14">
         <v>131</v>
       </c>
-      <c r="AD12" s="17">
+      <c r="AD12" s="14">
         <v>101</v>
       </c>
-      <c r="AE12" s="17">
+      <c r="AE12" s="14">
         <v>112</v>
       </c>
-      <c r="AF12" s="17">
+      <c r="AF12" s="14">
         <v>123</v>
       </c>
-      <c r="AG12" s="17">
+      <c r="AG12" s="14">
         <v>66</v>
       </c>
-      <c r="AH12" s="17">
+      <c r="AH12" s="14">
         <v>76</v>
       </c>
-      <c r="AI12" s="47">
+      <c r="AI12" s="34">
         <v>74</v>
       </c>
+      <c r="AJ12" s="34">
+        <v>94</v>
+      </c>
+      <c r="AK12" s="34">
+        <v>74</v>
+      </c>
     </row>
     <row r="13" spans="1:43" ht="12" customHeight="1">
-      <c r="A13" s="18" t="s">
+      <c r="A13" s="9" t="s">
         <v>36</v>
       </c>
-      <c r="B13" s="55"/>
-[...11 lines deleted...]
-      <c r="N13" s="54">
+      <c r="B13" s="40"/>
+      <c r="C13" s="40"/>
+      <c r="D13" s="40"/>
+      <c r="E13" s="40"/>
+      <c r="F13" s="40"/>
+      <c r="G13" s="40"/>
+      <c r="H13" s="41"/>
+      <c r="I13" s="40"/>
+      <c r="J13" s="41"/>
+      <c r="K13" s="41"/>
+      <c r="L13" s="41"/>
+      <c r="M13" s="41"/>
+      <c r="N13" s="39">
         <v>19</v>
       </c>
-      <c r="O13" s="17">
+      <c r="O13" s="14">
         <v>12</v>
       </c>
-      <c r="P13" s="54">
+      <c r="P13" s="39">
         <v>12</v>
       </c>
-      <c r="Q13" s="17">
+      <c r="Q13" s="14">
         <v>21</v>
       </c>
-      <c r="R13" s="17">
+      <c r="R13" s="14">
         <v>24</v>
       </c>
-      <c r="S13" s="17">
+      <c r="S13" s="14">
         <v>40</v>
       </c>
-      <c r="T13" s="17">
+      <c r="T13" s="14">
         <v>19</v>
       </c>
-      <c r="U13" s="17">
+      <c r="U13" s="14">
         <v>16</v>
       </c>
-      <c r="V13" s="17">
+      <c r="V13" s="14">
         <v>23</v>
       </c>
-      <c r="W13" s="17">
+      <c r="W13" s="14">
         <v>17</v>
       </c>
-      <c r="X13" s="17">
+      <c r="X13" s="14">
         <v>22</v>
       </c>
-      <c r="Y13" s="17">
+      <c r="Y13" s="14">
         <v>23</v>
       </c>
-      <c r="Z13" s="17">
+      <c r="Z13" s="14">
         <v>26</v>
       </c>
-      <c r="AA13" s="17">
+      <c r="AA13" s="14">
         <v>16</v>
       </c>
-      <c r="AB13" s="17">
+      <c r="AB13" s="14">
         <v>22</v>
       </c>
-      <c r="AC13" s="17">
+      <c r="AC13" s="14">
         <v>25</v>
       </c>
-      <c r="AD13" s="17">
+      <c r="AD13" s="14">
         <v>13</v>
       </c>
-      <c r="AE13" s="17">
+      <c r="AE13" s="14">
         <v>22</v>
       </c>
-      <c r="AF13" s="17">
+      <c r="AF13" s="14">
         <v>24</v>
       </c>
-      <c r="AG13" s="17">
+      <c r="AG13" s="14">
         <v>14</v>
       </c>
-      <c r="AH13" s="17">
+      <c r="AH13" s="14">
         <v>23</v>
       </c>
-      <c r="AI13" s="47">
+      <c r="AI13" s="34">
         <v>13</v>
       </c>
+      <c r="AJ13" s="34">
+        <v>14</v>
+      </c>
+      <c r="AK13" s="34">
+        <v>13</v>
+      </c>
     </row>
     <row r="14" spans="1:43" ht="12" customHeight="1">
-      <c r="A14" s="59" t="s">
+      <c r="A14" s="3" t="s">
         <v>42</v>
       </c>
-      <c r="B14" s="55"/>
-[...11 lines deleted...]
-      <c r="N14" s="54">
+      <c r="B14" s="40"/>
+      <c r="C14" s="40"/>
+      <c r="D14" s="40"/>
+      <c r="E14" s="40"/>
+      <c r="F14" s="40"/>
+      <c r="G14" s="40"/>
+      <c r="H14" s="41"/>
+      <c r="I14" s="40"/>
+      <c r="J14" s="41"/>
+      <c r="K14" s="41"/>
+      <c r="L14" s="41"/>
+      <c r="M14" s="41"/>
+      <c r="N14" s="39">
         <v>21</v>
       </c>
-      <c r="O14" s="17">
+      <c r="O14" s="14">
         <v>15</v>
       </c>
-      <c r="P14" s="54">
+      <c r="P14" s="39">
         <v>12</v>
       </c>
-      <c r="Q14" s="17">
+      <c r="Q14" s="14">
         <v>22</v>
       </c>
-      <c r="R14" s="17">
+      <c r="R14" s="14">
         <v>12</v>
       </c>
-      <c r="S14" s="17">
+      <c r="S14" s="14">
         <v>23</v>
       </c>
-      <c r="T14" s="17">
+      <c r="T14" s="14">
         <v>13</v>
       </c>
-      <c r="U14" s="17">
+      <c r="U14" s="14">
         <v>13</v>
       </c>
-      <c r="V14" s="17">
+      <c r="V14" s="14">
         <v>15</v>
       </c>
-      <c r="W14" s="17">
+      <c r="W14" s="14">
         <v>16</v>
       </c>
-      <c r="X14" s="17">
+      <c r="X14" s="14">
         <v>13</v>
       </c>
-      <c r="Y14" s="17">
+      <c r="Y14" s="14">
         <v>18</v>
       </c>
-      <c r="Z14" s="17">
+      <c r="Z14" s="14">
         <v>17</v>
       </c>
-      <c r="AA14" s="17">
+      <c r="AA14" s="14">
         <v>14</v>
       </c>
-      <c r="AB14" s="17">
+      <c r="AB14" s="14">
         <v>17</v>
       </c>
-      <c r="AC14" s="17">
+      <c r="AC14" s="14">
         <v>21</v>
       </c>
-      <c r="AD14" s="17">
+      <c r="AD14" s="14">
         <v>22</v>
       </c>
-      <c r="AE14" s="17">
+      <c r="AE14" s="14">
         <v>13</v>
       </c>
-      <c r="AF14" s="17">
+      <c r="AF14" s="14">
         <v>23</v>
       </c>
-      <c r="AG14" s="17">
+      <c r="AG14" s="14">
         <v>18</v>
       </c>
-      <c r="AH14" s="17">
+      <c r="AH14" s="14">
         <v>12</v>
       </c>
-      <c r="AI14" s="47">
+      <c r="AI14" s="34">
         <v>18</v>
       </c>
+      <c r="AJ14" s="34">
+        <v>22</v>
+      </c>
+      <c r="AK14" s="34">
+        <v>18</v>
+      </c>
     </row>
     <row r="15" spans="1:43" ht="12" customHeight="1">
-      <c r="A15" s="59" t="s">
+      <c r="A15" s="3" t="s">
         <v>44</v>
       </c>
-      <c r="B15" s="55"/>
-[...11 lines deleted...]
-      <c r="N15" s="54">
+      <c r="B15" s="40"/>
+      <c r="C15" s="40"/>
+      <c r="D15" s="40"/>
+      <c r="E15" s="40"/>
+      <c r="F15" s="40"/>
+      <c r="G15" s="40"/>
+      <c r="H15" s="41"/>
+      <c r="I15" s="40"/>
+      <c r="J15" s="41"/>
+      <c r="K15" s="41"/>
+      <c r="L15" s="41"/>
+      <c r="M15" s="41"/>
+      <c r="N15" s="39">
         <v>3</v>
       </c>
-      <c r="O15" s="17">
+      <c r="O15" s="14">
         <v>9</v>
       </c>
-      <c r="P15" s="54">
+      <c r="P15" s="39">
         <v>5</v>
       </c>
-      <c r="Q15" s="17">
+      <c r="Q15" s="14">
         <v>10</v>
       </c>
-      <c r="R15" s="17">
+      <c r="R15" s="14">
         <v>8</v>
       </c>
-      <c r="S15" s="17">
+      <c r="S15" s="14">
         <v>4</v>
       </c>
-      <c r="T15" s="17">
+      <c r="T15" s="14">
         <v>7</v>
       </c>
-      <c r="U15" s="12" t="s">
-[...2 lines deleted...]
-      <c r="V15" s="17">
+      <c r="U15" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="V15" s="14">
         <v>8</v>
       </c>
-      <c r="W15" s="17">
+      <c r="W15" s="14">
         <v>7</v>
       </c>
-      <c r="X15" s="17">
+      <c r="X15" s="14">
         <v>5</v>
       </c>
-      <c r="Y15" s="17">
+      <c r="Y15" s="14">
         <v>7</v>
       </c>
-      <c r="Z15" s="17">
+      <c r="Z15" s="14">
         <v>15</v>
       </c>
-      <c r="AA15" s="17">
+      <c r="AA15" s="14">
         <v>6</v>
       </c>
-      <c r="AB15" s="17">
+      <c r="AB15" s="14">
         <v>8</v>
       </c>
-      <c r="AC15" s="17">
+      <c r="AC15" s="14">
         <v>8</v>
       </c>
-      <c r="AD15" s="17">
+      <c r="AD15" s="14">
         <v>5</v>
       </c>
-      <c r="AE15" s="17">
+      <c r="AE15" s="14">
         <v>6</v>
       </c>
-      <c r="AF15" s="17">
+      <c r="AF15" s="14">
         <v>6</v>
       </c>
-      <c r="AG15" s="17">
+      <c r="AG15" s="14">
         <v>4</v>
       </c>
-      <c r="AH15" s="17">
+      <c r="AH15" s="14">
         <v>8</v>
       </c>
-      <c r="AI15" s="47">
+      <c r="AI15" s="34">
         <v>5</v>
       </c>
+      <c r="AJ15" s="34">
+        <v>6</v>
+      </c>
+      <c r="AK15" s="34">
+        <v>5</v>
+      </c>
     </row>
     <row r="16" spans="1:43" ht="12" customHeight="1">
-      <c r="A16" s="59" t="s">
+      <c r="A16" s="3" t="s">
         <v>55</v>
       </c>
-      <c r="B16" s="55"/>
-[...11 lines deleted...]
-      <c r="N16" s="54">
+      <c r="B16" s="40"/>
+      <c r="C16" s="40"/>
+      <c r="D16" s="40"/>
+      <c r="E16" s="40"/>
+      <c r="F16" s="40"/>
+      <c r="G16" s="40"/>
+      <c r="H16" s="41"/>
+      <c r="I16" s="40"/>
+      <c r="J16" s="41"/>
+      <c r="K16" s="41"/>
+      <c r="L16" s="41"/>
+      <c r="M16" s="41"/>
+      <c r="N16" s="39">
         <v>26</v>
       </c>
-      <c r="O16" s="17">
+      <c r="O16" s="14">
         <v>17</v>
       </c>
-      <c r="P16" s="54">
+      <c r="P16" s="39">
         <v>24</v>
       </c>
-      <c r="Q16" s="17">
+      <c r="Q16" s="14">
         <v>22</v>
       </c>
-      <c r="R16" s="17">
+      <c r="R16" s="14">
         <v>17</v>
       </c>
-      <c r="S16" s="17">
+      <c r="S16" s="14">
         <v>15</v>
       </c>
-      <c r="T16" s="17">
+      <c r="T16" s="14">
         <v>23</v>
       </c>
-      <c r="U16" s="17">
+      <c r="U16" s="14">
         <v>18</v>
       </c>
-      <c r="V16" s="17">
+      <c r="V16" s="14">
         <v>19</v>
       </c>
-      <c r="W16" s="17">
+      <c r="W16" s="14">
         <v>12</v>
       </c>
-      <c r="X16" s="17">
+      <c r="X16" s="14">
         <v>13</v>
       </c>
-      <c r="Y16" s="17">
+      <c r="Y16" s="14">
         <v>10</v>
       </c>
-      <c r="Z16" s="17">
+      <c r="Z16" s="14">
         <v>16</v>
       </c>
-      <c r="AA16" s="17">
+      <c r="AA16" s="14">
         <v>12</v>
       </c>
-      <c r="AB16" s="17">
+      <c r="AB16" s="14">
         <v>18</v>
       </c>
-      <c r="AC16" s="17">
+      <c r="AC16" s="14">
         <v>15</v>
       </c>
-      <c r="AD16" s="17">
+      <c r="AD16" s="14">
         <v>19</v>
       </c>
-      <c r="AE16" s="17">
+      <c r="AE16" s="14">
         <v>15</v>
       </c>
-      <c r="AF16" s="17">
+      <c r="AF16" s="14">
         <v>10</v>
       </c>
-      <c r="AG16" s="17">
+      <c r="AG16" s="14">
         <v>11</v>
       </c>
-      <c r="AH16" s="17">
+      <c r="AH16" s="14">
         <v>18</v>
       </c>
-      <c r="AI16" s="47">
+      <c r="AI16" s="34">
         <v>10</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="59" t="s">
+      <c r="AJ16" s="34">
+        <v>13</v>
+      </c>
+      <c r="AK16" s="34">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="17" spans="1:37" ht="12" customHeight="1">
+      <c r="A17" s="3" t="s">
         <v>47</v>
       </c>
-      <c r="B17" s="55"/>
-[...20 lines deleted...]
-      <c r="Q17" s="17">
+      <c r="B17" s="40"/>
+      <c r="C17" s="40"/>
+      <c r="D17" s="40"/>
+      <c r="E17" s="40"/>
+      <c r="F17" s="40"/>
+      <c r="G17" s="40"/>
+      <c r="H17" s="41"/>
+      <c r="I17" s="40"/>
+      <c r="J17" s="41"/>
+      <c r="K17" s="41"/>
+      <c r="L17" s="41"/>
+      <c r="M17" s="41"/>
+      <c r="N17" s="39">
+        <v>2</v>
+      </c>
+      <c r="O17" s="14">
+        <v>1</v>
+      </c>
+      <c r="P17" s="39">
+        <v>1</v>
+      </c>
+      <c r="Q17" s="14">
         <v>6</v>
       </c>
-      <c r="R17" s="17" t="s">
-[...11 lines deleted...]
-      <c r="V17" s="17">
+      <c r="R17" s="14" t="s">
+        <v>31</v>
+      </c>
+      <c r="S17" s="14">
+        <v>1</v>
+      </c>
+      <c r="T17" s="14">
+        <v>2</v>
+      </c>
+      <c r="U17" s="14">
+        <v>2</v>
+      </c>
+      <c r="V17" s="14">
         <v>3</v>
       </c>
-      <c r="W17" s="17">
+      <c r="W17" s="14">
         <v>3</v>
       </c>
-      <c r="X17" s="17">
-[...11 lines deleted...]
-      <c r="AB17" s="17">
+      <c r="X17" s="14">
+        <v>2</v>
+      </c>
+      <c r="Y17" s="14">
+        <v>1</v>
+      </c>
+      <c r="Z17" s="14">
+        <v>1</v>
+      </c>
+      <c r="AA17" s="14">
+        <v>1</v>
+      </c>
+      <c r="AB17" s="14">
         <v>3</v>
       </c>
-      <c r="AC17" s="17">
+      <c r="AC17" s="14">
         <v>4</v>
       </c>
-      <c r="AD17" s="17">
+      <c r="AD17" s="14">
         <v>4</v>
       </c>
-      <c r="AE17" s="17">
-[...11 lines deleted...]
-      <c r="AI17" s="47">
+      <c r="AE17" s="14">
+        <v>2</v>
+      </c>
+      <c r="AF17" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="AG17" s="14">
+        <v>2</v>
+      </c>
+      <c r="AH17" s="14">
+        <v>1</v>
+      </c>
+      <c r="AI17" s="34">
         <v>9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="10" t="s">
+      <c r="AJ17" s="34">
+        <v>3</v>
+      </c>
+      <c r="AK17" s="34">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="18" spans="1:37" ht="12" customHeight="1">
+      <c r="A18" s="9" t="s">
         <v>48</v>
       </c>
-      <c r="B18" s="55"/>
-[...35 lines deleted...]
-      <c r="V18" s="17">
+      <c r="B18" s="40"/>
+      <c r="C18" s="40"/>
+      <c r="D18" s="40"/>
+      <c r="E18" s="40"/>
+      <c r="F18" s="40"/>
+      <c r="G18" s="40"/>
+      <c r="H18" s="41"/>
+      <c r="I18" s="40"/>
+      <c r="J18" s="41"/>
+      <c r="K18" s="41"/>
+      <c r="L18" s="41"/>
+      <c r="M18" s="41"/>
+      <c r="N18" s="46" t="s">
+        <v>31</v>
+      </c>
+      <c r="O18" s="46" t="s">
+        <v>31</v>
+      </c>
+      <c r="P18" s="46" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q18" s="14">
+        <v>1</v>
+      </c>
+      <c r="R18" s="14">
+        <v>1</v>
+      </c>
+      <c r="S18" s="14">
+        <v>1</v>
+      </c>
+      <c r="T18" s="14" t="s">
+        <v>31</v>
+      </c>
+      <c r="U18" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="V18" s="14">
         <v>3</v>
       </c>
-      <c r="W18" s="17">
-[...2 lines deleted...]
-      <c r="X18" s="17">
+      <c r="W18" s="14">
+        <v>1</v>
+      </c>
+      <c r="X18" s="14">
         <v>3</v>
       </c>
-      <c r="Y18" s="17">
+      <c r="Y18" s="14">
         <v>3</v>
       </c>
-      <c r="Z18" s="17">
-[...8 lines deleted...]
-      <c r="AC18" s="17">
+      <c r="Z18" s="14">
+        <v>1</v>
+      </c>
+      <c r="AA18" s="14">
+        <v>2</v>
+      </c>
+      <c r="AB18" s="14">
+        <v>1</v>
+      </c>
+      <c r="AC18" s="14">
         <v>3</v>
       </c>
-      <c r="AD18" s="17">
-[...5 lines deleted...]
-      <c r="AF18" s="17">
+      <c r="AD18" s="14">
+        <v>2</v>
+      </c>
+      <c r="AE18" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="AF18" s="14">
         <v>3</v>
       </c>
-      <c r="AG18" s="12" t="s">
-[...10 lines deleted...]
-      <c r="A19" s="59" t="s">
+      <c r="AG18" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="AH18" s="14">
+        <v>2</v>
+      </c>
+      <c r="AI18" s="34">
+        <v>2</v>
+      </c>
+      <c r="AJ18" s="34">
+        <v>2</v>
+      </c>
+      <c r="AK18" s="34">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="19" spans="1:37" ht="12" customHeight="1">
+      <c r="A19" s="3" t="s">
         <v>56</v>
       </c>
-      <c r="B19" s="55"/>
-[...20 lines deleted...]
-      <c r="Q19" s="17">
+      <c r="B19" s="40"/>
+      <c r="C19" s="40"/>
+      <c r="D19" s="40"/>
+      <c r="E19" s="40"/>
+      <c r="F19" s="40"/>
+      <c r="G19" s="40"/>
+      <c r="H19" s="41"/>
+      <c r="I19" s="40"/>
+      <c r="J19" s="41"/>
+      <c r="K19" s="41"/>
+      <c r="L19" s="41"/>
+      <c r="M19" s="41"/>
+      <c r="N19" s="46" t="s">
+        <v>31</v>
+      </c>
+      <c r="O19" s="46" t="s">
+        <v>31</v>
+      </c>
+      <c r="P19" s="39">
+        <v>2</v>
+      </c>
+      <c r="Q19" s="14">
         <v>3</v>
       </c>
-      <c r="R19" s="17" t="s">
-[...30 lines deleted...]
-      <c r="AC19" s="17">
+      <c r="R19" s="14" t="s">
+        <v>31</v>
+      </c>
+      <c r="S19" s="14"/>
+      <c r="T19" s="14">
+        <v>1</v>
+      </c>
+      <c r="U19" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="V19" s="14">
+        <v>1</v>
+      </c>
+      <c r="W19" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="X19" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="Y19" s="14">
+        <v>1</v>
+      </c>
+      <c r="Z19" s="14">
+        <v>1</v>
+      </c>
+      <c r="AA19" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="AB19" s="14">
+        <v>2</v>
+      </c>
+      <c r="AC19" s="14">
         <v>3</v>
       </c>
-      <c r="AD19" s="12" t="s">
-[...19 lines deleted...]
-      <c r="A20" s="59" t="s">
+      <c r="AD19" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="AE19" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="AF19" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="AG19" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="AH19" s="14" t="s">
+        <v>31</v>
+      </c>
+      <c r="AI19" s="34">
+        <v>1</v>
+      </c>
+      <c r="AJ19" s="14" t="s">
+        <v>31</v>
+      </c>
+      <c r="AK19" s="34">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:37" ht="12" customHeight="1">
+      <c r="A20" s="3" t="s">
         <v>57</v>
       </c>
-      <c r="B20" s="55"/>
-[...20 lines deleted...]
-      <c r="Q20" s="17">
+      <c r="B20" s="40"/>
+      <c r="C20" s="40"/>
+      <c r="D20" s="40"/>
+      <c r="E20" s="40"/>
+      <c r="F20" s="40"/>
+      <c r="G20" s="40"/>
+      <c r="H20" s="41"/>
+      <c r="I20" s="40"/>
+      <c r="J20" s="41"/>
+      <c r="K20" s="41"/>
+      <c r="L20" s="41"/>
+      <c r="M20" s="41"/>
+      <c r="N20" s="39">
+        <v>1</v>
+      </c>
+      <c r="O20" s="14">
+        <v>1</v>
+      </c>
+      <c r="P20" s="39">
+        <v>1</v>
+      </c>
+      <c r="Q20" s="14">
         <v>3</v>
       </c>
-      <c r="R20" s="17">
+      <c r="R20" s="14">
         <v>5</v>
       </c>
-      <c r="S20" s="17">
-[...14 lines deleted...]
-      <c r="X20" s="17">
+      <c r="S20" s="14">
+        <v>1</v>
+      </c>
+      <c r="T20" s="14">
+        <v>1</v>
+      </c>
+      <c r="U20" s="14">
+        <v>1</v>
+      </c>
+      <c r="V20" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="W20" s="14">
+        <v>2</v>
+      </c>
+      <c r="X20" s="14">
         <v>3</v>
       </c>
-      <c r="Y20" s="17">
+      <c r="Y20" s="14">
         <v>3</v>
       </c>
-      <c r="Z20" s="17">
-[...2 lines deleted...]
-      <c r="AA20" s="17">
+      <c r="Z20" s="14">
+        <v>1</v>
+      </c>
+      <c r="AA20" s="14">
         <v>3</v>
       </c>
-      <c r="AB20" s="17">
-[...2 lines deleted...]
-      <c r="AC20" s="17">
+      <c r="AB20" s="14">
+        <v>1</v>
+      </c>
+      <c r="AC20" s="14">
         <v>9</v>
       </c>
-      <c r="AD20" s="17">
-[...2 lines deleted...]
-      <c r="AE20" s="17">
+      <c r="AD20" s="14">
+        <v>2</v>
+      </c>
+      <c r="AE20" s="14">
         <v>5</v>
       </c>
-      <c r="AF20" s="17">
+      <c r="AF20" s="14">
         <v>3</v>
       </c>
-      <c r="AG20" s="12" t="s">
-[...2 lines deleted...]
-      <c r="AH20" s="17">
+      <c r="AG20" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="AH20" s="14">
         <v>4</v>
       </c>
-      <c r="AI20" s="47">
-[...4 lines deleted...]
-      <c r="A21" s="59" t="s">
+      <c r="AI20" s="34">
+        <v>1</v>
+      </c>
+      <c r="AJ20" s="34">
+        <v>1</v>
+      </c>
+      <c r="AK20" s="34">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:37" ht="12" customHeight="1">
+      <c r="A21" s="3" t="s">
         <v>49</v>
       </c>
-      <c r="B21" s="55"/>
-[...14 lines deleted...]
-      <c r="O21" s="17">
+      <c r="B21" s="40"/>
+      <c r="C21" s="40"/>
+      <c r="D21" s="40"/>
+      <c r="E21" s="40"/>
+      <c r="F21" s="40"/>
+      <c r="G21" s="40"/>
+      <c r="H21" s="41"/>
+      <c r="I21" s="40"/>
+      <c r="J21" s="41"/>
+      <c r="K21" s="41"/>
+      <c r="L21" s="41"/>
+      <c r="M21" s="41"/>
+      <c r="N21" s="39">
+        <v>2</v>
+      </c>
+      <c r="O21" s="14">
         <v>3</v>
       </c>
-      <c r="P21" s="54">
-[...14 lines deleted...]
-      <c r="U21" s="17">
+      <c r="P21" s="39">
+        <v>2</v>
+      </c>
+      <c r="Q21" s="14">
+        <v>2</v>
+      </c>
+      <c r="R21" s="14">
+        <v>2</v>
+      </c>
+      <c r="S21" s="14">
+        <v>1</v>
+      </c>
+      <c r="T21" s="14">
+        <v>1</v>
+      </c>
+      <c r="U21" s="14">
         <v>3</v>
       </c>
-      <c r="V21" s="17">
-[...43 lines deleted...]
-      <c r="A22" s="59" t="s">
+      <c r="V21" s="14">
+        <v>1</v>
+      </c>
+      <c r="W21" s="14">
+        <v>1</v>
+      </c>
+      <c r="X21" s="14">
+        <v>1</v>
+      </c>
+      <c r="Y21" s="14">
+        <v>1</v>
+      </c>
+      <c r="Z21" s="14">
+        <v>2</v>
+      </c>
+      <c r="AA21" s="14">
+        <v>1</v>
+      </c>
+      <c r="AB21" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="AC21" s="14">
+        <v>2</v>
+      </c>
+      <c r="AD21" s="14">
+        <v>1</v>
+      </c>
+      <c r="AE21" s="14">
+        <v>2</v>
+      </c>
+      <c r="AF21" s="14">
+        <v>2</v>
+      </c>
+      <c r="AG21" s="14">
+        <v>1</v>
+      </c>
+      <c r="AH21" s="14">
+        <v>2</v>
+      </c>
+      <c r="AI21" s="34">
+        <v>1</v>
+      </c>
+      <c r="AJ21" s="14" t="s">
+        <v>31</v>
+      </c>
+      <c r="AK21" s="34">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="22" spans="1:37" ht="12" customHeight="1">
+      <c r="A22" s="3" t="s">
         <v>50</v>
       </c>
-      <c r="B22" s="55"/>
-[...11 lines deleted...]
-      <c r="N22" s="54">
+      <c r="B22" s="40"/>
+      <c r="C22" s="40"/>
+      <c r="D22" s="40"/>
+      <c r="E22" s="40"/>
+      <c r="F22" s="40"/>
+      <c r="G22" s="40"/>
+      <c r="H22" s="41"/>
+      <c r="I22" s="40"/>
+      <c r="J22" s="41"/>
+      <c r="K22" s="41"/>
+      <c r="L22" s="41"/>
+      <c r="M22" s="41"/>
+      <c r="N22" s="39">
         <v>10</v>
       </c>
-      <c r="O22" s="17">
+      <c r="O22" s="14">
         <v>4</v>
       </c>
-      <c r="P22" s="54">
+      <c r="P22" s="39">
         <v>10</v>
       </c>
-      <c r="Q22" s="17">
-[...2 lines deleted...]
-      <c r="R22" s="17">
+      <c r="Q22" s="14">
+        <v>2</v>
+      </c>
+      <c r="R22" s="14">
         <v>4</v>
       </c>
-      <c r="S22" s="17">
+      <c r="S22" s="14">
         <v>5</v>
       </c>
-      <c r="T22" s="17">
+      <c r="T22" s="14">
         <v>6</v>
       </c>
-      <c r="U22" s="17">
-[...2 lines deleted...]
-      <c r="V22" s="17">
+      <c r="U22" s="14">
+        <v>2</v>
+      </c>
+      <c r="V22" s="14">
         <v>6</v>
       </c>
-      <c r="W22" s="17">
+      <c r="W22" s="14">
         <v>7</v>
       </c>
-      <c r="X22" s="17">
+      <c r="X22" s="14">
         <v>4</v>
       </c>
-      <c r="Y22" s="17">
-[...2 lines deleted...]
-      <c r="Z22" s="17">
+      <c r="Y22" s="14">
+        <v>2</v>
+      </c>
+      <c r="Z22" s="14">
         <v>9</v>
       </c>
-      <c r="AA22" s="17">
+      <c r="AA22" s="14">
         <v>4</v>
       </c>
-      <c r="AB22" s="17">
+      <c r="AB22" s="14">
         <v>5</v>
       </c>
-      <c r="AC22" s="17">
+      <c r="AC22" s="14">
         <v>6</v>
       </c>
-      <c r="AD22" s="17">
+      <c r="AD22" s="14">
         <v>7</v>
       </c>
-      <c r="AE22" s="17">
+      <c r="AE22" s="14">
         <v>5</v>
       </c>
-      <c r="AF22" s="17">
+      <c r="AF22" s="14">
         <v>11</v>
       </c>
-      <c r="AG22" s="17">
+      <c r="AG22" s="14">
         <v>3</v>
       </c>
-      <c r="AH22" s="17">
+      <c r="AH22" s="14">
         <v>5</v>
       </c>
-      <c r="AI22" s="47">
+      <c r="AI22" s="34">
         <v>3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="59" t="s">
+      <c r="AJ22" s="34">
+        <v>4</v>
+      </c>
+      <c r="AK22" s="34">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="23" spans="1:37" ht="12" customHeight="1">
+      <c r="A23" s="3" t="s">
         <v>58</v>
       </c>
-      <c r="B23" s="55"/>
-[...11 lines deleted...]
-      <c r="N23" s="54">
+      <c r="B23" s="40"/>
+      <c r="C23" s="40"/>
+      <c r="D23" s="40"/>
+      <c r="E23" s="40"/>
+      <c r="F23" s="40"/>
+      <c r="G23" s="40"/>
+      <c r="H23" s="41"/>
+      <c r="I23" s="40"/>
+      <c r="J23" s="41"/>
+      <c r="K23" s="41"/>
+      <c r="L23" s="41"/>
+      <c r="M23" s="41"/>
+      <c r="N23" s="39">
         <v>3</v>
       </c>
-      <c r="O23" s="17">
+      <c r="O23" s="14">
         <v>5</v>
       </c>
-      <c r="P23" s="54">
-[...8 lines deleted...]
-      <c r="S23" s="17">
+      <c r="P23" s="39">
+        <v>2</v>
+      </c>
+      <c r="Q23" s="14">
+        <v>2</v>
+      </c>
+      <c r="R23" s="14">
+        <v>1</v>
+      </c>
+      <c r="S23" s="14">
         <v>3</v>
       </c>
-      <c r="T23" s="17">
-[...2 lines deleted...]
-      <c r="U23" s="17">
+      <c r="T23" s="14">
+        <v>2</v>
+      </c>
+      <c r="U23" s="14">
         <v>5</v>
       </c>
-      <c r="V23" s="17">
-[...2 lines deleted...]
-      <c r="W23" s="17">
+      <c r="V23" s="14">
+        <v>2</v>
+      </c>
+      <c r="W23" s="14">
         <v>3</v>
       </c>
-      <c r="X23" s="17">
+      <c r="X23" s="14">
         <v>3</v>
       </c>
-      <c r="Y23" s="12" t="s">
-[...17 lines deleted...]
-      <c r="AE23" s="17">
+      <c r="Y23" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="Z23" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="AA23" s="14">
+        <v>2</v>
+      </c>
+      <c r="AB23" s="14">
+        <v>2</v>
+      </c>
+      <c r="AC23" s="14">
+        <v>1</v>
+      </c>
+      <c r="AD23" s="14">
+        <v>1</v>
+      </c>
+      <c r="AE23" s="14">
         <v>3</v>
       </c>
-      <c r="AF23" s="17">
+      <c r="AF23" s="14">
         <v>3</v>
       </c>
-      <c r="AG23" s="17">
+      <c r="AG23" s="14">
         <v>3</v>
       </c>
-      <c r="AH23" s="17">
-[...7 lines deleted...]
-      <c r="A24" s="59" t="s">
+      <c r="AH23" s="14">
+        <v>2</v>
+      </c>
+      <c r="AI23" s="34">
+        <v>1</v>
+      </c>
+      <c r="AJ23" s="34">
+        <v>2</v>
+      </c>
+      <c r="AK23" s="34">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="24" spans="1:37" ht="12" customHeight="1">
+      <c r="A24" s="3" t="s">
         <v>52</v>
       </c>
-      <c r="B24" s="55"/>
-[...11 lines deleted...]
-      <c r="N24" s="54">
+      <c r="B24" s="40"/>
+      <c r="C24" s="40"/>
+      <c r="D24" s="40"/>
+      <c r="E24" s="40"/>
+      <c r="F24" s="40"/>
+      <c r="G24" s="40"/>
+      <c r="H24" s="41"/>
+      <c r="I24" s="40"/>
+      <c r="J24" s="41"/>
+      <c r="K24" s="41"/>
+      <c r="L24" s="41"/>
+      <c r="M24" s="41"/>
+      <c r="N24" s="39">
         <v>12</v>
       </c>
-      <c r="O24" s="17">
+      <c r="O24" s="14">
         <v>13</v>
       </c>
-      <c r="P24" s="54">
+      <c r="P24" s="39">
         <v>22</v>
       </c>
-      <c r="Q24" s="17">
+      <c r="Q24" s="14">
         <v>14</v>
       </c>
-      <c r="R24" s="17">
+      <c r="R24" s="14">
         <v>16</v>
       </c>
-      <c r="S24" s="17">
+      <c r="S24" s="14">
         <v>10</v>
       </c>
-      <c r="T24" s="17">
+      <c r="T24" s="14">
         <v>9</v>
       </c>
-      <c r="U24" s="17">
+      <c r="U24" s="14">
         <v>5</v>
       </c>
-      <c r="V24" s="17">
+      <c r="V24" s="14">
         <v>9</v>
       </c>
-      <c r="W24" s="17">
+      <c r="W24" s="14">
         <v>9</v>
       </c>
-      <c r="X24" s="17">
+      <c r="X24" s="14">
         <v>11</v>
       </c>
-      <c r="Y24" s="17">
+      <c r="Y24" s="14">
         <v>18</v>
       </c>
-      <c r="Z24" s="17">
+      <c r="Z24" s="14">
         <v>11</v>
       </c>
-      <c r="AA24" s="17">
+      <c r="AA24" s="14">
         <v>12</v>
       </c>
-      <c r="AB24" s="17">
+      <c r="AB24" s="14">
         <v>23</v>
       </c>
-      <c r="AC24" s="17">
+      <c r="AC24" s="14">
         <v>22</v>
       </c>
-      <c r="AD24" s="17">
+      <c r="AD24" s="14">
         <v>8</v>
       </c>
-      <c r="AE24" s="17">
+      <c r="AE24" s="14">
         <v>16</v>
       </c>
-      <c r="AF24" s="17">
+      <c r="AF24" s="14">
         <v>11</v>
       </c>
-      <c r="AG24" s="17">
+      <c r="AG24" s="14">
         <v>12</v>
       </c>
-      <c r="AH24" s="17">
+      <c r="AH24" s="14">
         <v>6</v>
       </c>
-      <c r="AI24" s="47">
+      <c r="AI24" s="34">
         <v>11</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="T25" s="89" t="s">
+      <c r="AJ24" s="34">
+        <v>5</v>
+      </c>
+      <c r="AK24" s="34">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="25" spans="1:37" ht="12" customHeight="1">
+      <c r="B25" s="54"/>
+      <c r="C25" s="54"/>
+      <c r="D25" s="54"/>
+      <c r="E25" s="54"/>
+      <c r="F25" s="54"/>
+      <c r="G25" s="54"/>
+      <c r="H25" s="54"/>
+      <c r="I25" s="54"/>
+      <c r="J25" s="54"/>
+      <c r="K25" s="54"/>
+      <c r="L25" s="54"/>
+      <c r="M25" s="54"/>
+      <c r="N25" s="54"/>
+      <c r="O25" s="54"/>
+      <c r="P25" s="54"/>
+      <c r="Q25" s="54"/>
+      <c r="R25" s="54"/>
+      <c r="S25" s="54"/>
+      <c r="T25" s="70" t="s">
         <v>26</v>
       </c>
-      <c r="U25" s="89"/>
-[...14 lines deleted...]
-      <c r="A26" s="60" t="s">
+      <c r="U25" s="70"/>
+      <c r="V25" s="70"/>
+      <c r="W25" s="70"/>
+      <c r="X25" s="70"/>
+      <c r="Y25" s="70"/>
+      <c r="Z25" s="70"/>
+      <c r="AA25" s="70"/>
+      <c r="AB25" s="70"/>
+      <c r="AC25" s="70"/>
+      <c r="AD25" s="70"/>
+      <c r="AE25" s="70"/>
+      <c r="AF25" s="70"/>
+      <c r="AG25" s="70"/>
+      <c r="AJ25" s="34"/>
+    </row>
+    <row r="26" spans="1:37" ht="12" customHeight="1">
+      <c r="A26" s="42" t="s">
         <v>30</v>
       </c>
-      <c r="B26" s="61"/>
-[...11 lines deleted...]
-      <c r="N26" s="54">
+      <c r="B26" s="43"/>
+      <c r="C26" s="43"/>
+      <c r="D26" s="43"/>
+      <c r="E26" s="43"/>
+      <c r="F26" s="43"/>
+      <c r="G26" s="43"/>
+      <c r="H26" s="43"/>
+      <c r="I26" s="43"/>
+      <c r="J26" s="43"/>
+      <c r="K26" s="43"/>
+      <c r="L26" s="43"/>
+      <c r="M26" s="43"/>
+      <c r="N26" s="39">
         <v>137</v>
       </c>
-      <c r="O26" s="17">
+      <c r="O26" s="14">
         <v>127</v>
       </c>
-      <c r="P26" s="54">
+      <c r="P26" s="39">
         <v>140</v>
       </c>
-      <c r="Q26" s="17">
+      <c r="Q26" s="14">
         <v>149</v>
       </c>
-      <c r="R26" s="17">
+      <c r="R26" s="14">
         <v>151</v>
       </c>
-      <c r="S26" s="17">
+      <c r="S26" s="14">
         <v>205</v>
       </c>
-      <c r="T26" s="17">
+      <c r="T26" s="14">
         <v>147</v>
       </c>
-      <c r="U26" s="17">
+      <c r="U26" s="14">
         <v>111</v>
       </c>
-      <c r="V26" s="17">
+      <c r="V26" s="14">
         <v>150</v>
       </c>
-      <c r="W26" s="17">
+      <c r="W26" s="14">
         <v>136</v>
       </c>
-      <c r="X26" s="17">
+      <c r="X26" s="14">
         <v>131</v>
       </c>
-      <c r="Y26" s="17">
+      <c r="Y26" s="14">
         <v>116</v>
       </c>
-      <c r="Z26" s="17">
+      <c r="Z26" s="14">
         <v>155</v>
       </c>
-      <c r="AA26" s="17">
+      <c r="AA26" s="14">
         <v>110</v>
       </c>
-      <c r="AB26" s="17">
+      <c r="AB26" s="14">
         <v>139</v>
       </c>
-      <c r="AC26" s="17">
+      <c r="AC26" s="14">
         <v>181</v>
       </c>
-      <c r="AD26" s="17">
+      <c r="AD26" s="14">
         <v>128</v>
       </c>
-      <c r="AE26" s="17">
+      <c r="AE26" s="14">
         <v>157</v>
       </c>
-      <c r="AF26" s="17">
+      <c r="AF26" s="14">
         <v>156</v>
       </c>
-      <c r="AG26" s="17">
+      <c r="AG26" s="14">
         <v>95</v>
       </c>
-      <c r="AH26" s="17">
+      <c r="AH26" s="14">
         <v>118</v>
       </c>
-      <c r="AI26" s="47">
+      <c r="AI26" s="34">
         <v>99</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="62" t="s">
+      <c r="AJ26" s="34">
+        <v>124</v>
+      </c>
+      <c r="AK26" s="34">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="27" spans="1:37" ht="12" customHeight="1">
+      <c r="A27" s="44" t="s">
         <v>59</v>
       </c>
-      <c r="B27" s="61"/>
-[...11 lines deleted...]
-      <c r="N27" s="54">
+      <c r="B27" s="43"/>
+      <c r="C27" s="43"/>
+      <c r="D27" s="43"/>
+      <c r="E27" s="43"/>
+      <c r="F27" s="43"/>
+      <c r="G27" s="43"/>
+      <c r="H27" s="43"/>
+      <c r="I27" s="43"/>
+      <c r="J27" s="43"/>
+      <c r="K27" s="43"/>
+      <c r="L27" s="43"/>
+      <c r="M27" s="43"/>
+      <c r="N27" s="39">
         <v>87</v>
       </c>
-      <c r="O27" s="17">
+      <c r="O27" s="14">
         <v>88</v>
       </c>
-      <c r="P27" s="54">
+      <c r="P27" s="39">
         <v>96</v>
       </c>
-      <c r="Q27" s="17">
+      <c r="Q27" s="14">
         <v>102</v>
       </c>
-      <c r="R27" s="17">
+      <c r="R27" s="14">
         <v>97</v>
       </c>
-      <c r="S27" s="17">
+      <c r="S27" s="14">
         <v>142</v>
       </c>
-      <c r="T27" s="17">
+      <c r="T27" s="14">
         <v>104</v>
       </c>
-      <c r="U27" s="17">
+      <c r="U27" s="14">
         <v>82</v>
       </c>
-      <c r="V27" s="17">
+      <c r="V27" s="14">
         <v>106</v>
       </c>
-      <c r="W27" s="17">
+      <c r="W27" s="14">
         <v>103</v>
       </c>
-      <c r="X27" s="17">
+      <c r="X27" s="14">
         <v>92</v>
       </c>
-      <c r="Y27" s="17">
+      <c r="Y27" s="14">
         <v>75</v>
       </c>
-      <c r="Z27" s="17">
+      <c r="Z27" s="14">
         <v>105</v>
       </c>
-      <c r="AA27" s="17">
+      <c r="AA27" s="14">
         <v>79</v>
       </c>
-      <c r="AB27" s="17">
+      <c r="AB27" s="14">
         <v>87</v>
       </c>
-      <c r="AC27" s="17">
+      <c r="AC27" s="14">
         <v>125</v>
       </c>
-      <c r="AD27" s="17">
+      <c r="AD27" s="14">
         <v>98</v>
       </c>
-      <c r="AE27" s="17">
+      <c r="AE27" s="14">
         <v>108</v>
       </c>
-      <c r="AF27" s="17">
+      <c r="AF27" s="14">
         <v>118</v>
       </c>
-      <c r="AG27" s="17">
+      <c r="AG27" s="14">
         <v>64</v>
       </c>
-      <c r="AH27" s="17">
+      <c r="AH27" s="14">
         <v>73</v>
       </c>
-      <c r="AI27" s="47">
+      <c r="AI27" s="34">
         <v>73</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A28" s="62" t="s">
+      <c r="AJ27" s="34">
+        <v>93</v>
+      </c>
+      <c r="AK27" s="34">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="28" spans="1:37" ht="12" customHeight="1">
+      <c r="A28" s="44" t="s">
         <v>36</v>
       </c>
-      <c r="B28" s="61"/>
-[...11 lines deleted...]
-      <c r="N28" s="54">
+      <c r="B28" s="43"/>
+      <c r="C28" s="43"/>
+      <c r="D28" s="43"/>
+      <c r="E28" s="43"/>
+      <c r="F28" s="43"/>
+      <c r="G28" s="43"/>
+      <c r="H28" s="43"/>
+      <c r="I28" s="43"/>
+      <c r="J28" s="43"/>
+      <c r="K28" s="43"/>
+      <c r="L28" s="43"/>
+      <c r="M28" s="43"/>
+      <c r="N28" s="39">
         <v>19</v>
       </c>
-      <c r="O28" s="17">
+      <c r="O28" s="14">
         <v>12</v>
       </c>
-      <c r="P28" s="54">
+      <c r="P28" s="39">
         <v>11</v>
       </c>
-      <c r="Q28" s="17">
+      <c r="Q28" s="14">
         <v>21</v>
       </c>
-      <c r="R28" s="17">
+      <c r="R28" s="14">
         <v>24</v>
       </c>
-      <c r="S28" s="17">
+      <c r="S28" s="14">
         <v>40</v>
       </c>
-      <c r="T28" s="17">
+      <c r="T28" s="14">
         <v>19</v>
       </c>
-      <c r="U28" s="17">
+      <c r="U28" s="14">
         <v>15</v>
       </c>
-      <c r="V28" s="17">
+      <c r="V28" s="14">
         <v>21</v>
       </c>
-      <c r="W28" s="17">
+      <c r="W28" s="14">
         <v>16</v>
       </c>
-      <c r="X28" s="17">
+      <c r="X28" s="14">
         <v>22</v>
       </c>
-      <c r="Y28" s="17">
+      <c r="Y28" s="14">
         <v>22</v>
       </c>
-      <c r="Z28" s="17">
+      <c r="Z28" s="14">
         <v>25</v>
       </c>
-      <c r="AA28" s="17">
+      <c r="AA28" s="14">
         <v>15</v>
       </c>
-      <c r="AB28" s="17">
+      <c r="AB28" s="14">
         <v>21</v>
       </c>
-      <c r="AC28" s="17">
+      <c r="AC28" s="14">
         <v>23</v>
       </c>
-      <c r="AD28" s="17">
+      <c r="AD28" s="14">
         <v>12</v>
       </c>
-      <c r="AE28" s="17">
+      <c r="AE28" s="14">
         <v>22</v>
       </c>
-      <c r="AF28" s="17">
+      <c r="AF28" s="14">
         <v>23</v>
       </c>
-      <c r="AG28" s="17">
+      <c r="AG28" s="14">
         <v>14</v>
       </c>
-      <c r="AH28" s="17">
+      <c r="AH28" s="14">
         <v>22</v>
       </c>
-      <c r="AI28" s="47">
+      <c r="AI28" s="34">
         <v>13</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="62" t="s">
+      <c r="AJ28" s="34">
+        <v>14</v>
+      </c>
+      <c r="AK28" s="34">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="29" spans="1:37" ht="12" customHeight="1">
+      <c r="A29" s="44" t="s">
         <v>44</v>
       </c>
-      <c r="B29" s="61"/>
-[...14 lines deleted...]
-      <c r="O29" s="17">
+      <c r="B29" s="43"/>
+      <c r="C29" s="43"/>
+      <c r="D29" s="43"/>
+      <c r="E29" s="43"/>
+      <c r="F29" s="43"/>
+      <c r="G29" s="43"/>
+      <c r="H29" s="43"/>
+      <c r="I29" s="43"/>
+      <c r="J29" s="43"/>
+      <c r="K29" s="43"/>
+      <c r="L29" s="43"/>
+      <c r="M29" s="43"/>
+      <c r="N29" s="39">
+        <v>2</v>
+      </c>
+      <c r="O29" s="14">
         <v>6</v>
       </c>
-      <c r="P29" s="54">
+      <c r="P29" s="39">
         <v>3</v>
       </c>
-      <c r="Q29" s="17">
+      <c r="Q29" s="14">
         <v>7</v>
       </c>
-      <c r="R29" s="17">
+      <c r="R29" s="14">
         <v>5</v>
       </c>
-      <c r="S29" s="17">
+      <c r="S29" s="14">
         <v>3</v>
       </c>
-      <c r="T29" s="17">
+      <c r="T29" s="14">
         <v>5</v>
       </c>
-      <c r="U29" s="12" t="s">
-[...2 lines deleted...]
-      <c r="V29" s="17">
+      <c r="U29" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="V29" s="14">
         <v>7</v>
       </c>
-      <c r="W29" s="17">
+      <c r="W29" s="14">
         <v>3</v>
       </c>
-      <c r="X29" s="17">
+      <c r="X29" s="14">
         <v>3</v>
       </c>
-      <c r="Y29" s="17">
+      <c r="Y29" s="14">
         <v>3</v>
       </c>
-      <c r="Z29" s="17">
+      <c r="Z29" s="14">
         <v>10</v>
       </c>
-      <c r="AA29" s="17">
+      <c r="AA29" s="14">
         <v>3</v>
       </c>
-      <c r="AB29" s="17">
+      <c r="AB29" s="14">
         <v>6</v>
       </c>
-      <c r="AC29" s="17">
+      <c r="AC29" s="14">
         <v>3</v>
       </c>
-      <c r="AD29" s="17">
+      <c r="AD29" s="14">
         <v>5</v>
       </c>
-      <c r="AE29" s="17">
+      <c r="AE29" s="14">
         <v>3</v>
       </c>
-      <c r="AF29" s="17">
+      <c r="AF29" s="14">
         <v>3</v>
       </c>
-      <c r="AG29" s="17">
+      <c r="AG29" s="14">
         <v>3</v>
       </c>
-      <c r="AH29" s="17">
+      <c r="AH29" s="14">
         <v>5</v>
       </c>
-      <c r="AI29" s="47">
+      <c r="AI29" s="34">
         <v>3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A30" s="62" t="s">
+      <c r="AJ29" s="34">
+        <v>6</v>
+      </c>
+      <c r="AK29" s="34">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="30" spans="1:37" ht="12" customHeight="1">
+      <c r="A30" s="44" t="s">
         <v>45</v>
       </c>
-      <c r="B30" s="61"/>
-[...11 lines deleted...]
-      <c r="N30" s="54">
+      <c r="B30" s="43"/>
+      <c r="C30" s="43"/>
+      <c r="D30" s="43"/>
+      <c r="E30" s="43"/>
+      <c r="F30" s="43"/>
+      <c r="G30" s="43"/>
+      <c r="H30" s="43"/>
+      <c r="I30" s="43"/>
+      <c r="J30" s="43"/>
+      <c r="K30" s="43"/>
+      <c r="L30" s="43"/>
+      <c r="M30" s="43"/>
+      <c r="N30" s="39">
         <v>21</v>
       </c>
-      <c r="O30" s="17">
+      <c r="O30" s="14">
         <v>15</v>
       </c>
-      <c r="P30" s="54">
+      <c r="P30" s="39">
         <v>23</v>
       </c>
-      <c r="Q30" s="17">
+      <c r="Q30" s="14">
         <v>17</v>
       </c>
-      <c r="R30" s="17">
+      <c r="R30" s="14">
         <v>15</v>
       </c>
-      <c r="S30" s="17">
+      <c r="S30" s="14">
         <v>14</v>
       </c>
-      <c r="T30" s="17">
+      <c r="T30" s="14">
         <v>15</v>
       </c>
-      <c r="U30" s="17">
+      <c r="U30" s="14">
         <v>13</v>
       </c>
-      <c r="V30" s="17">
+      <c r="V30" s="14">
         <v>13</v>
       </c>
-      <c r="W30" s="17">
+      <c r="W30" s="14">
         <v>8</v>
       </c>
-      <c r="X30" s="17">
+      <c r="X30" s="14">
         <v>7</v>
       </c>
-      <c r="Y30" s="17">
+      <c r="Y30" s="14">
         <v>4</v>
       </c>
-      <c r="Z30" s="17">
+      <c r="Z30" s="14">
         <v>12</v>
       </c>
-      <c r="AA30" s="17">
+      <c r="AA30" s="14">
         <v>10</v>
       </c>
-      <c r="AB30" s="17">
+      <c r="AB30" s="14">
         <v>10</v>
       </c>
-      <c r="AC30" s="17">
+      <c r="AC30" s="14">
         <v>13</v>
       </c>
-      <c r="AD30" s="17">
+      <c r="AD30" s="14">
         <v>12</v>
       </c>
-      <c r="AE30" s="17">
+      <c r="AE30" s="14">
         <v>13</v>
       </c>
-      <c r="AF30" s="17">
+      <c r="AF30" s="14">
         <v>7</v>
       </c>
-      <c r="AG30" s="17">
+      <c r="AG30" s="14">
         <v>7</v>
       </c>
-      <c r="AH30" s="17">
+      <c r="AH30" s="14">
         <v>15</v>
       </c>
-      <c r="AI30" s="47">
+      <c r="AI30" s="34">
         <v>9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A31" s="63" t="s">
+      <c r="AJ30" s="34">
+        <v>9</v>
+      </c>
+      <c r="AK30" s="34">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="31" spans="1:37" ht="12" customHeight="1">
+      <c r="A31" s="44" t="s">
         <v>52</v>
       </c>
-      <c r="B31" s="61"/>
-[...11 lines deleted...]
-      <c r="N31" s="54">
+      <c r="B31" s="43"/>
+      <c r="C31" s="43"/>
+      <c r="D31" s="43"/>
+      <c r="E31" s="43"/>
+      <c r="F31" s="43"/>
+      <c r="G31" s="43"/>
+      <c r="H31" s="43"/>
+      <c r="I31" s="43"/>
+      <c r="J31" s="43"/>
+      <c r="K31" s="43"/>
+      <c r="L31" s="43"/>
+      <c r="M31" s="43"/>
+      <c r="N31" s="39">
         <v>8</v>
       </c>
-      <c r="O31" s="17">
+      <c r="O31" s="14">
         <v>6</v>
       </c>
-      <c r="P31" s="54">
+      <c r="P31" s="39">
         <v>7</v>
       </c>
-      <c r="Q31" s="17">
-[...2 lines deleted...]
-      <c r="R31" s="17">
+      <c r="Q31" s="14">
+        <v>2</v>
+      </c>
+      <c r="R31" s="14">
         <v>10</v>
       </c>
-      <c r="S31" s="17">
+      <c r="S31" s="14">
         <v>6</v>
       </c>
-      <c r="T31" s="17">
+      <c r="T31" s="14">
         <v>4</v>
       </c>
-      <c r="U31" s="17">
-[...2 lines deleted...]
-      <c r="V31" s="17">
+      <c r="U31" s="14">
+        <v>1</v>
+      </c>
+      <c r="V31" s="14">
         <v>3</v>
       </c>
-      <c r="W31" s="17">
+      <c r="W31" s="14">
         <v>6</v>
       </c>
-      <c r="X31" s="17">
+      <c r="X31" s="14">
         <v>7</v>
       </c>
-      <c r="Y31" s="17">
+      <c r="Y31" s="14">
         <v>12</v>
       </c>
-      <c r="Z31" s="17">
+      <c r="Z31" s="14">
         <v>3</v>
       </c>
-      <c r="AA31" s="17">
+      <c r="AA31" s="14">
         <v>3</v>
       </c>
-      <c r="AB31" s="17">
+      <c r="AB31" s="14">
         <v>15</v>
       </c>
-      <c r="AC31" s="17">
+      <c r="AC31" s="14">
         <v>17</v>
       </c>
-      <c r="AD31" s="17">
-[...2 lines deleted...]
-      <c r="AE31" s="17">
+      <c r="AD31" s="14">
+        <v>1</v>
+      </c>
+      <c r="AE31" s="14">
         <v>11</v>
       </c>
-      <c r="AF31" s="17">
+      <c r="AF31" s="14">
         <v>5</v>
       </c>
-      <c r="AG31" s="17">
+      <c r="AG31" s="14">
         <v>7</v>
       </c>
-      <c r="AH31" s="17">
+      <c r="AH31" s="14">
         <v>3</v>
       </c>
-      <c r="AI31" s="47">
-[...22 lines deleted...]
-      <c r="T32" s="87" t="s">
+      <c r="AI31" s="34">
+        <v>1</v>
+      </c>
+      <c r="AJ31" s="34">
+        <v>2</v>
+      </c>
+      <c r="AK31" s="34">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="32" spans="1:37" ht="12" customHeight="1">
+      <c r="B32" s="52"/>
+      <c r="C32" s="52"/>
+      <c r="D32" s="52"/>
+      <c r="E32" s="52"/>
+      <c r="F32" s="52"/>
+      <c r="G32" s="52"/>
+      <c r="H32" s="52"/>
+      <c r="I32" s="52"/>
+      <c r="J32" s="52"/>
+      <c r="K32" s="52"/>
+      <c r="L32" s="52"/>
+      <c r="M32" s="52"/>
+      <c r="N32" s="52"/>
+      <c r="O32" s="52"/>
+      <c r="P32" s="52"/>
+      <c r="Q32" s="52"/>
+      <c r="R32" s="52"/>
+      <c r="S32" s="52"/>
+      <c r="T32" s="68" t="s">
         <v>27</v>
       </c>
-      <c r="U32" s="87"/>
-[...14 lines deleted...]
-      <c r="A33" s="52" t="s">
+      <c r="U32" s="68"/>
+      <c r="V32" s="68"/>
+      <c r="W32" s="68"/>
+      <c r="X32" s="68"/>
+      <c r="Y32" s="68"/>
+      <c r="Z32" s="68"/>
+      <c r="AA32" s="68"/>
+      <c r="AB32" s="68"/>
+      <c r="AC32" s="68"/>
+      <c r="AD32" s="68"/>
+      <c r="AE32" s="68"/>
+      <c r="AF32" s="68"/>
+      <c r="AG32" s="68"/>
+      <c r="AJ32" s="34"/>
+    </row>
+    <row r="33" spans="1:37" ht="12" customHeight="1">
+      <c r="A33" s="32" t="s">
         <v>30</v>
       </c>
-      <c r="B33" s="61"/>
-[...11 lines deleted...]
-      <c r="N33" s="62">
+      <c r="B33" s="43"/>
+      <c r="C33" s="43"/>
+      <c r="D33" s="43"/>
+      <c r="E33" s="43"/>
+      <c r="F33" s="43"/>
+      <c r="G33" s="43"/>
+      <c r="H33" s="43"/>
+      <c r="I33" s="43"/>
+      <c r="J33" s="43"/>
+      <c r="K33" s="43"/>
+      <c r="L33" s="43"/>
+      <c r="M33" s="43"/>
+      <c r="N33" s="44">
         <v>52</v>
       </c>
-      <c r="O33" s="43">
+      <c r="O33" s="14">
         <v>42</v>
       </c>
-      <c r="P33" s="54">
+      <c r="P33" s="39">
         <v>51</v>
       </c>
-      <c r="Q33" s="43">
+      <c r="Q33" s="14">
         <v>67</v>
       </c>
-      <c r="R33" s="43">
+      <c r="R33" s="14">
         <v>41</v>
       </c>
-      <c r="S33" s="43">
+      <c r="S33" s="14">
         <v>43</v>
       </c>
-      <c r="T33" s="43">
+      <c r="T33" s="14">
         <v>42</v>
       </c>
-      <c r="U33" s="43">
+      <c r="U33" s="14">
         <v>42</v>
       </c>
-      <c r="V33" s="43">
+      <c r="V33" s="14">
         <v>50</v>
       </c>
-      <c r="W33" s="43">
+      <c r="W33" s="14">
         <v>48</v>
       </c>
-      <c r="X33" s="43">
+      <c r="X33" s="14">
         <v>45</v>
       </c>
-      <c r="Y33" s="43">
+      <c r="Y33" s="14">
         <v>48</v>
       </c>
-      <c r="Z33" s="43">
+      <c r="Z33" s="14">
         <v>55</v>
       </c>
-      <c r="AA33" s="43">
+      <c r="AA33" s="14">
         <v>45</v>
       </c>
-      <c r="AB33" s="43">
+      <c r="AB33" s="14">
         <v>54</v>
       </c>
-      <c r="AC33" s="43">
+      <c r="AC33" s="14">
         <v>69</v>
       </c>
-      <c r="AD33" s="43">
+      <c r="AD33" s="14">
         <v>57</v>
       </c>
-      <c r="AE33" s="43">
+      <c r="AE33" s="14">
         <v>44</v>
       </c>
-      <c r="AF33" s="17">
+      <c r="AF33" s="14">
         <v>63</v>
       </c>
-      <c r="AG33" s="43">
+      <c r="AG33" s="14">
         <v>39</v>
       </c>
-      <c r="AH33" s="43">
+      <c r="AH33" s="14">
         <v>41</v>
       </c>
-      <c r="AI33" s="47">
+      <c r="AI33" s="34">
         <v>50</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A34" s="18" t="s">
+      <c r="AJ33" s="34">
+        <v>42</v>
+      </c>
+      <c r="AK33" s="34">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="34" spans="1:37" ht="12" customHeight="1">
+      <c r="A34" s="9" t="s">
         <v>34</v>
       </c>
-      <c r="B34" s="61"/>
-[...11 lines deleted...]
-      <c r="N34" s="54">
+      <c r="B34" s="43"/>
+      <c r="C34" s="43"/>
+      <c r="D34" s="43"/>
+      <c r="E34" s="43"/>
+      <c r="F34" s="43"/>
+      <c r="G34" s="43"/>
+      <c r="H34" s="43"/>
+      <c r="I34" s="43"/>
+      <c r="J34" s="43"/>
+      <c r="K34" s="43"/>
+      <c r="L34" s="43"/>
+      <c r="M34" s="43"/>
+      <c r="N34" s="39">
         <v>3</v>
       </c>
-      <c r="O34" s="43">
-[...5 lines deleted...]
-      <c r="Q34" s="43">
+      <c r="O34" s="14">
+        <v>1</v>
+      </c>
+      <c r="P34" s="39">
+        <v>2</v>
+      </c>
+      <c r="Q34" s="14">
         <v>6</v>
       </c>
-      <c r="R34" s="43">
+      <c r="R34" s="14">
         <v>5</v>
       </c>
-      <c r="S34" s="43">
-[...5 lines deleted...]
-      <c r="U34" s="43">
+      <c r="S34" s="14">
+        <v>2</v>
+      </c>
+      <c r="T34" s="14">
+        <v>1</v>
+      </c>
+      <c r="U34" s="14">
         <v>6</v>
       </c>
-      <c r="V34" s="43">
+      <c r="V34" s="14">
         <v>4</v>
       </c>
-      <c r="W34" s="43">
+      <c r="W34" s="14">
         <v>3</v>
       </c>
-      <c r="X34" s="43">
+      <c r="X34" s="14">
         <v>4</v>
       </c>
-      <c r="Y34" s="43">
-[...2 lines deleted...]
-      <c r="Z34" s="43">
+      <c r="Y34" s="14">
+        <v>2</v>
+      </c>
+      <c r="Z34" s="14">
         <v>5</v>
       </c>
-      <c r="AA34" s="43">
+      <c r="AA34" s="14">
         <v>3</v>
       </c>
-      <c r="AB34" s="43">
+      <c r="AB34" s="14">
         <v>4</v>
       </c>
-      <c r="AC34" s="43">
+      <c r="AC34" s="14">
         <v>6</v>
       </c>
-      <c r="AD34" s="43">
+      <c r="AD34" s="14">
         <v>3</v>
       </c>
-      <c r="AE34" s="43">
+      <c r="AE34" s="14">
         <v>4</v>
       </c>
-      <c r="AF34" s="17">
+      <c r="AF34" s="14">
         <v>5</v>
       </c>
-      <c r="AG34" s="43">
-[...2 lines deleted...]
-      <c r="AH34" s="43">
+      <c r="AG34" s="14">
+        <v>2</v>
+      </c>
+      <c r="AH34" s="14">
         <v>3</v>
       </c>
-      <c r="AI34" s="47">
-[...4 lines deleted...]
-      <c r="A35" s="18" t="s">
+      <c r="AI34" s="34">
+        <v>1</v>
+      </c>
+      <c r="AJ34" s="34">
+        <v>1</v>
+      </c>
+      <c r="AK34" s="34">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="35" spans="1:37" ht="11.45" customHeight="1">
+      <c r="A35" s="9" t="s">
         <v>36</v>
       </c>
-      <c r="B35" s="61"/>
-[...75 lines deleted...]
-      <c r="A36" s="59" t="s">
+      <c r="B35" s="43"/>
+      <c r="C35" s="43"/>
+      <c r="D35" s="43"/>
+      <c r="E35" s="43"/>
+      <c r="F35" s="43"/>
+      <c r="G35" s="43"/>
+      <c r="H35" s="43"/>
+      <c r="I35" s="43"/>
+      <c r="J35" s="43"/>
+      <c r="K35" s="43"/>
+      <c r="L35" s="43"/>
+      <c r="M35" s="43"/>
+      <c r="N35" s="46" t="s">
+        <v>31</v>
+      </c>
+      <c r="O35" s="46" t="s">
+        <v>31</v>
+      </c>
+      <c r="P35" s="39">
+        <v>1</v>
+      </c>
+      <c r="Q35" s="46" t="s">
+        <v>31</v>
+      </c>
+      <c r="R35" s="14" t="s">
+        <v>31</v>
+      </c>
+      <c r="S35" s="14" t="s">
+        <v>31</v>
+      </c>
+      <c r="T35" s="14" t="s">
+        <v>31</v>
+      </c>
+      <c r="U35" s="14">
+        <v>1</v>
+      </c>
+      <c r="V35" s="14">
+        <v>2</v>
+      </c>
+      <c r="W35" s="14">
+        <v>1</v>
+      </c>
+      <c r="X35" s="14"/>
+      <c r="Y35" s="14">
+        <v>1</v>
+      </c>
+      <c r="Z35" s="14">
+        <v>1</v>
+      </c>
+      <c r="AA35" s="14">
+        <v>1</v>
+      </c>
+      <c r="AB35" s="14">
+        <v>1</v>
+      </c>
+      <c r="AC35" s="14">
+        <v>2</v>
+      </c>
+      <c r="AD35" s="14">
+        <v>1</v>
+      </c>
+      <c r="AE35" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="AF35" s="14">
+        <v>1</v>
+      </c>
+      <c r="AG35" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="AH35" s="14">
+        <v>1</v>
+      </c>
+      <c r="AI35" s="34"/>
+      <c r="AJ35" s="14" t="s">
+        <v>31</v>
+      </c>
+      <c r="AK35" s="11" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="36" spans="1:37" ht="12" customHeight="1">
+      <c r="A36" s="3" t="s">
         <v>42</v>
       </c>
-      <c r="B36" s="61"/>
-[...11 lines deleted...]
-      <c r="N36" s="54">
+      <c r="B36" s="43"/>
+      <c r="C36" s="43"/>
+      <c r="D36" s="43"/>
+      <c r="E36" s="43"/>
+      <c r="F36" s="43"/>
+      <c r="G36" s="43"/>
+      <c r="H36" s="43"/>
+      <c r="I36" s="43"/>
+      <c r="J36" s="43"/>
+      <c r="K36" s="43"/>
+      <c r="L36" s="43"/>
+      <c r="M36" s="43"/>
+      <c r="N36" s="39">
         <v>21</v>
       </c>
-      <c r="O36" s="43">
+      <c r="O36" s="14">
         <v>15</v>
       </c>
-      <c r="P36" s="54">
+      <c r="P36" s="39">
         <v>12</v>
       </c>
-      <c r="Q36" s="43">
+      <c r="Q36" s="14">
         <v>22</v>
       </c>
-      <c r="R36" s="43">
+      <c r="R36" s="14">
         <v>12</v>
       </c>
-      <c r="S36" s="43">
+      <c r="S36" s="14">
         <v>23</v>
       </c>
-      <c r="T36" s="43">
+      <c r="T36" s="14">
         <v>13</v>
       </c>
-      <c r="U36" s="43">
+      <c r="U36" s="14">
         <v>13</v>
       </c>
-      <c r="V36" s="43">
+      <c r="V36" s="14">
         <v>15</v>
       </c>
-      <c r="W36" s="43">
+      <c r="W36" s="14">
         <v>16</v>
       </c>
-      <c r="X36" s="43">
+      <c r="X36" s="14">
         <v>13</v>
       </c>
-      <c r="Y36" s="43">
+      <c r="Y36" s="14">
         <v>18</v>
       </c>
-      <c r="Z36" s="43">
+      <c r="Z36" s="14">
         <v>17</v>
       </c>
-      <c r="AA36" s="43">
+      <c r="AA36" s="14">
         <v>14</v>
       </c>
-      <c r="AB36" s="43">
+      <c r="AB36" s="14">
         <v>17</v>
       </c>
-      <c r="AC36" s="43">
+      <c r="AC36" s="14">
         <v>21</v>
       </c>
-      <c r="AD36" s="43">
+      <c r="AD36" s="14">
         <v>22</v>
       </c>
-      <c r="AE36" s="43">
+      <c r="AE36" s="14">
         <v>13</v>
       </c>
-      <c r="AF36" s="17">
+      <c r="AF36" s="14">
         <v>23</v>
       </c>
-      <c r="AG36" s="43">
+      <c r="AG36" s="14">
         <v>18</v>
       </c>
-      <c r="AH36" s="43">
+      <c r="AH36" s="14">
         <v>12</v>
       </c>
-      <c r="AI36" s="47">
+      <c r="AI36" s="34">
         <v>18</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A37" s="59" t="s">
+      <c r="AJ36" s="14">
+        <v>22</v>
+      </c>
+      <c r="AK36" s="34">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="37" spans="1:37" ht="12" customHeight="1">
+      <c r="A37" s="3" t="s">
         <v>44</v>
       </c>
-      <c r="B37" s="61"/>
-[...14 lines deleted...]
-      <c r="O37" s="43">
+      <c r="B37" s="43"/>
+      <c r="C37" s="43"/>
+      <c r="D37" s="43"/>
+      <c r="E37" s="43"/>
+      <c r="F37" s="43"/>
+      <c r="G37" s="43"/>
+      <c r="H37" s="43"/>
+      <c r="I37" s="43"/>
+      <c r="J37" s="43"/>
+      <c r="K37" s="43"/>
+      <c r="L37" s="43"/>
+      <c r="M37" s="43"/>
+      <c r="N37" s="39">
+        <v>1</v>
+      </c>
+      <c r="O37" s="14">
         <v>3</v>
       </c>
-      <c r="P37" s="54">
-[...2 lines deleted...]
-      <c r="Q37" s="43">
+      <c r="P37" s="39">
+        <v>2</v>
+      </c>
+      <c r="Q37" s="14">
         <v>3</v>
       </c>
-      <c r="R37" s="43">
+      <c r="R37" s="14">
         <v>3</v>
       </c>
-      <c r="S37" s="43">
-[...9 lines deleted...]
-      <c r="W37" s="43">
+      <c r="S37" s="14">
+        <v>1</v>
+      </c>
+      <c r="T37" s="14">
+        <v>2</v>
+      </c>
+      <c r="U37" s="14"/>
+      <c r="V37" s="14">
+        <v>1</v>
+      </c>
+      <c r="W37" s="14">
         <v>4</v>
       </c>
-      <c r="X37" s="43">
-[...2 lines deleted...]
-      <c r="Y37" s="43">
+      <c r="X37" s="14">
+        <v>2</v>
+      </c>
+      <c r="Y37" s="14">
         <v>4</v>
       </c>
-      <c r="Z37" s="43">
+      <c r="Z37" s="14">
         <v>5</v>
       </c>
-      <c r="AA37" s="43">
+      <c r="AA37" s="14">
         <v>3</v>
       </c>
-      <c r="AB37" s="43">
-[...2 lines deleted...]
-      <c r="AC37" s="43">
+      <c r="AB37" s="14">
+        <v>2</v>
+      </c>
+      <c r="AC37" s="14">
         <v>5</v>
       </c>
-      <c r="AD37" s="12" t="s">
-[...2 lines deleted...]
-      <c r="AE37" s="43">
+      <c r="AD37" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="AE37" s="14">
         <v>3</v>
       </c>
-      <c r="AF37" s="17">
+      <c r="AF37" s="14">
         <v>3</v>
       </c>
-      <c r="AG37" s="43">
-[...2 lines deleted...]
-      <c r="AH37" s="43">
+      <c r="AG37" s="14">
+        <v>1</v>
+      </c>
+      <c r="AH37" s="14">
         <v>3</v>
       </c>
-      <c r="AI37" s="47">
-[...4 lines deleted...]
-      <c r="A38" s="59" t="s">
+      <c r="AI37" s="34">
+        <v>2</v>
+      </c>
+      <c r="AJ37" s="14" t="s">
+        <v>31</v>
+      </c>
+      <c r="AK37" s="34">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="38" spans="1:37" ht="12" customHeight="1">
+      <c r="A38" s="3" t="s">
         <v>55</v>
       </c>
-      <c r="B38" s="61"/>
-[...11 lines deleted...]
-      <c r="N38" s="54">
+      <c r="B38" s="43"/>
+      <c r="C38" s="43"/>
+      <c r="D38" s="43"/>
+      <c r="E38" s="43"/>
+      <c r="F38" s="43"/>
+      <c r="G38" s="43"/>
+      <c r="H38" s="43"/>
+      <c r="I38" s="43"/>
+      <c r="J38" s="43"/>
+      <c r="K38" s="43"/>
+      <c r="L38" s="43"/>
+      <c r="M38" s="43"/>
+      <c r="N38" s="39">
         <v>5</v>
       </c>
-      <c r="O38" s="43">
-[...5 lines deleted...]
-      <c r="Q38" s="43">
+      <c r="O38" s="14">
+        <v>2</v>
+      </c>
+      <c r="P38" s="39">
+        <v>1</v>
+      </c>
+      <c r="Q38" s="14">
         <v>5</v>
       </c>
-      <c r="R38" s="43">
-[...5 lines deleted...]
-      <c r="T38" s="43">
+      <c r="R38" s="14">
+        <v>2</v>
+      </c>
+      <c r="S38" s="14">
+        <v>1</v>
+      </c>
+      <c r="T38" s="14">
         <v>8</v>
       </c>
-      <c r="U38" s="43">
+      <c r="U38" s="14">
         <v>5</v>
       </c>
-      <c r="V38" s="43">
+      <c r="V38" s="14">
         <v>6</v>
       </c>
-      <c r="W38" s="43">
+      <c r="W38" s="14">
         <v>4</v>
       </c>
-      <c r="X38" s="43">
+      <c r="X38" s="14">
         <v>6</v>
       </c>
-      <c r="Y38" s="43">
+      <c r="Y38" s="14">
         <v>6</v>
       </c>
-      <c r="Z38" s="43">
+      <c r="Z38" s="14">
         <v>4</v>
       </c>
-      <c r="AA38" s="43">
-[...2 lines deleted...]
-      <c r="AB38" s="43">
+      <c r="AA38" s="14">
+        <v>2</v>
+      </c>
+      <c r="AB38" s="14">
         <v>8</v>
       </c>
-      <c r="AC38" s="43">
-[...2 lines deleted...]
-      <c r="AD38" s="43">
+      <c r="AC38" s="14">
+        <v>2</v>
+      </c>
+      <c r="AD38" s="14">
         <v>7</v>
       </c>
-      <c r="AE38" s="43">
-[...2 lines deleted...]
-      <c r="AF38" s="17">
+      <c r="AE38" s="14">
+        <v>2</v>
+      </c>
+      <c r="AF38" s="14">
         <v>3</v>
       </c>
-      <c r="AG38" s="43">
+      <c r="AG38" s="14">
         <v>4</v>
       </c>
-      <c r="AH38" s="43">
+      <c r="AH38" s="14">
         <v>3</v>
       </c>
-      <c r="AI38" s="47">
-[...4 lines deleted...]
-      <c r="A39" s="59" t="s">
+      <c r="AI38" s="34">
+        <v>1</v>
+      </c>
+      <c r="AJ38" s="14">
+        <v>4</v>
+      </c>
+      <c r="AK38" s="34">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="39" spans="1:37" ht="12" customHeight="1">
+      <c r="A39" s="3" t="s">
         <v>47</v>
       </c>
-      <c r="B39" s="61"/>
-[...20 lines deleted...]
-      <c r="Q39" s="43">
+      <c r="B39" s="43"/>
+      <c r="C39" s="43"/>
+      <c r="D39" s="43"/>
+      <c r="E39" s="43"/>
+      <c r="F39" s="43"/>
+      <c r="G39" s="43"/>
+      <c r="H39" s="43"/>
+      <c r="I39" s="43"/>
+      <c r="J39" s="43"/>
+      <c r="K39" s="43"/>
+      <c r="L39" s="43"/>
+      <c r="M39" s="43"/>
+      <c r="N39" s="39">
+        <v>2</v>
+      </c>
+      <c r="O39" s="14">
+        <v>1</v>
+      </c>
+      <c r="P39" s="39">
+        <v>1</v>
+      </c>
+      <c r="Q39" s="14">
         <v>6</v>
       </c>
-      <c r="R39" s="43" t="s">
-[...11 lines deleted...]
-      <c r="V39" s="43">
+      <c r="R39" s="14" t="s">
+        <v>31</v>
+      </c>
+      <c r="S39" s="14">
+        <v>1</v>
+      </c>
+      <c r="T39" s="14">
+        <v>2</v>
+      </c>
+      <c r="U39" s="14">
+        <v>2</v>
+      </c>
+      <c r="V39" s="14">
         <v>3</v>
       </c>
-      <c r="W39" s="43">
+      <c r="W39" s="14">
         <v>3</v>
       </c>
-      <c r="X39" s="43">
-[...11 lines deleted...]
-      <c r="AB39" s="43">
+      <c r="X39" s="14">
+        <v>2</v>
+      </c>
+      <c r="Y39" s="14">
+        <v>1</v>
+      </c>
+      <c r="Z39" s="14">
+        <v>1</v>
+      </c>
+      <c r="AA39" s="14">
+        <v>1</v>
+      </c>
+      <c r="AB39" s="14">
         <v>3</v>
       </c>
-      <c r="AC39" s="43">
+      <c r="AC39" s="14">
         <v>4</v>
       </c>
-      <c r="AD39" s="43">
+      <c r="AD39" s="14">
         <v>4</v>
       </c>
-      <c r="AE39" s="43">
-[...11 lines deleted...]
-      <c r="AI39" s="47">
+      <c r="AE39" s="14">
+        <v>2</v>
+      </c>
+      <c r="AF39" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="AG39" s="14">
+        <v>2</v>
+      </c>
+      <c r="AH39" s="14">
+        <v>1</v>
+      </c>
+      <c r="AI39" s="34">
         <v>9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A40" s="10" t="s">
+      <c r="AJ39" s="14">
+        <v>3</v>
+      </c>
+      <c r="AK39" s="34">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="40" spans="1:37" ht="12" customHeight="1">
+      <c r="A40" s="9" t="s">
         <v>48</v>
       </c>
-      <c r="B40" s="61"/>
-[...35 lines deleted...]
-      <c r="V40" s="43">
+      <c r="B40" s="43"/>
+      <c r="C40" s="43"/>
+      <c r="D40" s="43"/>
+      <c r="E40" s="43"/>
+      <c r="F40" s="43"/>
+      <c r="G40" s="43"/>
+      <c r="H40" s="43"/>
+      <c r="I40" s="43"/>
+      <c r="J40" s="43"/>
+      <c r="K40" s="43"/>
+      <c r="L40" s="43"/>
+      <c r="M40" s="43"/>
+      <c r="N40" s="46" t="s">
+        <v>31</v>
+      </c>
+      <c r="O40" s="46" t="s">
+        <v>31</v>
+      </c>
+      <c r="P40" s="46" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q40" s="14">
+        <v>1</v>
+      </c>
+      <c r="R40" s="14">
+        <v>1</v>
+      </c>
+      <c r="S40" s="14">
+        <v>1</v>
+      </c>
+      <c r="T40" s="14" t="s">
+        <v>31</v>
+      </c>
+      <c r="U40" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="V40" s="14">
         <v>3</v>
       </c>
-      <c r="W40" s="43">
-[...2 lines deleted...]
-      <c r="X40" s="43">
+      <c r="W40" s="14">
+        <v>1</v>
+      </c>
+      <c r="X40" s="14">
         <v>3</v>
       </c>
-      <c r="Y40" s="43">
+      <c r="Y40" s="14">
         <v>3</v>
       </c>
-      <c r="Z40" s="43">
-[...8 lines deleted...]
-      <c r="AC40" s="43">
+      <c r="Z40" s="14">
+        <v>1</v>
+      </c>
+      <c r="AA40" s="14">
+        <v>2</v>
+      </c>
+      <c r="AB40" s="14">
+        <v>1</v>
+      </c>
+      <c r="AC40" s="14">
         <v>3</v>
       </c>
-      <c r="AD40" s="43">
-[...5 lines deleted...]
-      <c r="AF40" s="17">
+      <c r="AD40" s="14">
+        <v>2</v>
+      </c>
+      <c r="AE40" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="AF40" s="14">
         <v>3</v>
       </c>
-      <c r="AG40" s="12" t="s">
-[...10 lines deleted...]
-      <c r="A41" s="59" t="s">
+      <c r="AG40" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="AH40" s="14">
+        <v>2</v>
+      </c>
+      <c r="AI40" s="34">
+        <v>2</v>
+      </c>
+      <c r="AJ40" s="14">
+        <v>2</v>
+      </c>
+      <c r="AK40" s="34">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="41" spans="1:37" ht="12" customHeight="1">
+      <c r="A41" s="3" t="s">
         <v>56</v>
       </c>
-      <c r="B41" s="61"/>
-[...20 lines deleted...]
-      <c r="Q41" s="43">
+      <c r="B41" s="43"/>
+      <c r="C41" s="43"/>
+      <c r="D41" s="43"/>
+      <c r="E41" s="43"/>
+      <c r="F41" s="43"/>
+      <c r="G41" s="43"/>
+      <c r="H41" s="43"/>
+      <c r="I41" s="43"/>
+      <c r="J41" s="43"/>
+      <c r="K41" s="43"/>
+      <c r="L41" s="43"/>
+      <c r="M41" s="43"/>
+      <c r="N41" s="46" t="s">
+        <v>31</v>
+      </c>
+      <c r="O41" s="46" t="s">
+        <v>31</v>
+      </c>
+      <c r="P41" s="39">
+        <v>2</v>
+      </c>
+      <c r="Q41" s="14">
         <v>3</v>
       </c>
-      <c r="R41" s="43" t="s">
-[...32 lines deleted...]
-      <c r="AC41" s="43">
+      <c r="R41" s="14" t="s">
+        <v>31</v>
+      </c>
+      <c r="S41" s="14" t="s">
+        <v>31</v>
+      </c>
+      <c r="T41" s="14">
+        <v>1</v>
+      </c>
+      <c r="U41" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="V41" s="14">
+        <v>1</v>
+      </c>
+      <c r="W41" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="X41" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="Y41" s="14">
+        <v>1</v>
+      </c>
+      <c r="Z41" s="14">
+        <v>1</v>
+      </c>
+      <c r="AA41" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="AB41" s="14">
+        <v>2</v>
+      </c>
+      <c r="AC41" s="14">
         <v>3</v>
       </c>
-      <c r="AD41" s="12" t="s">
-[...19 lines deleted...]
-      <c r="A42" s="59" t="s">
+      <c r="AD41" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="AE41" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="AF41" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="AG41" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="AH41" s="14" t="s">
+        <v>31</v>
+      </c>
+      <c r="AI41" s="34">
+        <v>1</v>
+      </c>
+      <c r="AJ41" s="14" t="s">
+        <v>31</v>
+      </c>
+      <c r="AK41" s="34">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="42" spans="1:37" ht="12" customHeight="1">
+      <c r="A42" s="3" t="s">
         <v>57</v>
       </c>
-      <c r="B42" s="61"/>
-[...20 lines deleted...]
-      <c r="Q42" s="43">
+      <c r="B42" s="43"/>
+      <c r="C42" s="43"/>
+      <c r="D42" s="43"/>
+      <c r="E42" s="43"/>
+      <c r="F42" s="43"/>
+      <c r="G42" s="43"/>
+      <c r="H42" s="43"/>
+      <c r="I42" s="43"/>
+      <c r="J42" s="43"/>
+      <c r="K42" s="43"/>
+      <c r="L42" s="43"/>
+      <c r="M42" s="43"/>
+      <c r="N42" s="39">
+        <v>1</v>
+      </c>
+      <c r="O42" s="14">
+        <v>1</v>
+      </c>
+      <c r="P42" s="39">
+        <v>1</v>
+      </c>
+      <c r="Q42" s="14">
         <v>3</v>
       </c>
-      <c r="R42" s="43">
+      <c r="R42" s="14">
         <v>5</v>
       </c>
-      <c r="S42" s="43">
-[...14 lines deleted...]
-      <c r="X42" s="43">
+      <c r="S42" s="14">
+        <v>1</v>
+      </c>
+      <c r="T42" s="14">
+        <v>1</v>
+      </c>
+      <c r="U42" s="14">
+        <v>1</v>
+      </c>
+      <c r="V42" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="W42" s="14">
+        <v>2</v>
+      </c>
+      <c r="X42" s="14">
         <v>3</v>
       </c>
-      <c r="Y42" s="43">
+      <c r="Y42" s="14">
         <v>3</v>
       </c>
-      <c r="Z42" s="43">
-[...2 lines deleted...]
-      <c r="AA42" s="43">
+      <c r="Z42" s="14">
+        <v>1</v>
+      </c>
+      <c r="AA42" s="14">
         <v>3</v>
       </c>
-      <c r="AB42" s="43">
-[...2 lines deleted...]
-      <c r="AC42" s="43">
+      <c r="AB42" s="14">
+        <v>1</v>
+      </c>
+      <c r="AC42" s="14">
         <v>9</v>
       </c>
-      <c r="AD42" s="43">
-[...2 lines deleted...]
-      <c r="AE42" s="43">
+      <c r="AD42" s="14">
+        <v>2</v>
+      </c>
+      <c r="AE42" s="14">
         <v>5</v>
       </c>
-      <c r="AF42" s="17">
+      <c r="AF42" s="14">
         <v>3</v>
       </c>
-      <c r="AG42" s="12" t="s">
-[...2 lines deleted...]
-      <c r="AH42" s="43">
+      <c r="AG42" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="AH42" s="14">
         <v>4</v>
       </c>
-      <c r="AI42" s="47">
-[...4 lines deleted...]
-      <c r="A43" s="59" t="s">
+      <c r="AI42" s="34">
+        <v>1</v>
+      </c>
+      <c r="AJ42" s="14">
+        <v>1</v>
+      </c>
+      <c r="AK42" s="34">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="43" spans="1:37" ht="12" customHeight="1">
+      <c r="A43" s="3" t="s">
         <v>49</v>
       </c>
-      <c r="B43" s="61"/>
-[...14 lines deleted...]
-      <c r="O43" s="43">
+      <c r="B43" s="43"/>
+      <c r="C43" s="43"/>
+      <c r="D43" s="43"/>
+      <c r="E43" s="43"/>
+      <c r="F43" s="43"/>
+      <c r="G43" s="43"/>
+      <c r="H43" s="43"/>
+      <c r="I43" s="43"/>
+      <c r="J43" s="43"/>
+      <c r="K43" s="43"/>
+      <c r="L43" s="43"/>
+      <c r="M43" s="43"/>
+      <c r="N43" s="39">
+        <v>2</v>
+      </c>
+      <c r="O43" s="14">
         <v>3</v>
       </c>
-      <c r="P43" s="54">
-[...14 lines deleted...]
-      <c r="U43" s="43">
+      <c r="P43" s="39">
+        <v>2</v>
+      </c>
+      <c r="Q43" s="14">
+        <v>2</v>
+      </c>
+      <c r="R43" s="14">
+        <v>2</v>
+      </c>
+      <c r="S43" s="14">
+        <v>1</v>
+      </c>
+      <c r="T43" s="14">
+        <v>1</v>
+      </c>
+      <c r="U43" s="14">
         <v>3</v>
       </c>
-      <c r="V43" s="43">
-[...43 lines deleted...]
-      <c r="A44" s="59" t="s">
+      <c r="V43" s="14">
+        <v>1</v>
+      </c>
+      <c r="W43" s="14">
+        <v>1</v>
+      </c>
+      <c r="X43" s="14">
+        <v>1</v>
+      </c>
+      <c r="Y43" s="14">
+        <v>1</v>
+      </c>
+      <c r="Z43" s="14">
+        <v>2</v>
+      </c>
+      <c r="AA43" s="14">
+        <v>1</v>
+      </c>
+      <c r="AB43" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="AC43" s="14">
+        <v>2</v>
+      </c>
+      <c r="AD43" s="14">
+        <v>1</v>
+      </c>
+      <c r="AE43" s="14">
+        <v>2</v>
+      </c>
+      <c r="AF43" s="14">
+        <v>2</v>
+      </c>
+      <c r="AG43" s="14">
+        <v>1</v>
+      </c>
+      <c r="AH43" s="14">
+        <v>2</v>
+      </c>
+      <c r="AI43" s="34">
+        <v>1</v>
+      </c>
+      <c r="AJ43" s="14" t="s">
+        <v>31</v>
+      </c>
+      <c r="AK43" s="34">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="44" spans="1:37" ht="12" customHeight="1">
+      <c r="A44" s="3" t="s">
         <v>50</v>
       </c>
-      <c r="B44" s="61"/>
-[...11 lines deleted...]
-      <c r="N44" s="54">
+      <c r="B44" s="43"/>
+      <c r="C44" s="43"/>
+      <c r="D44" s="43"/>
+      <c r="E44" s="43"/>
+      <c r="F44" s="43"/>
+      <c r="G44" s="43"/>
+      <c r="H44" s="43"/>
+      <c r="I44" s="43"/>
+      <c r="J44" s="43"/>
+      <c r="K44" s="43"/>
+      <c r="L44" s="43"/>
+      <c r="M44" s="43"/>
+      <c r="N44" s="39">
         <v>10</v>
       </c>
-      <c r="O44" s="43">
+      <c r="O44" s="14">
         <v>4</v>
       </c>
-      <c r="P44" s="54">
+      <c r="P44" s="39">
         <v>10</v>
       </c>
-      <c r="Q44" s="43">
-[...2 lines deleted...]
-      <c r="R44" s="43">
+      <c r="Q44" s="14">
+        <v>2</v>
+      </c>
+      <c r="R44" s="14">
         <v>4</v>
       </c>
-      <c r="S44" s="43">
+      <c r="S44" s="14">
         <v>5</v>
       </c>
-      <c r="T44" s="43">
+      <c r="T44" s="14">
         <v>6</v>
       </c>
-      <c r="U44" s="43">
-[...2 lines deleted...]
-      <c r="V44" s="43">
+      <c r="U44" s="14">
+        <v>2</v>
+      </c>
+      <c r="V44" s="14">
         <v>6</v>
       </c>
-      <c r="W44" s="43">
+      <c r="W44" s="14">
         <v>7</v>
       </c>
-      <c r="X44" s="43">
+      <c r="X44" s="14">
         <v>4</v>
       </c>
-      <c r="Y44" s="43">
-[...2 lines deleted...]
-      <c r="Z44" s="43">
+      <c r="Y44" s="14">
+        <v>2</v>
+      </c>
+      <c r="Z44" s="14">
         <v>9</v>
       </c>
-      <c r="AA44" s="43">
+      <c r="AA44" s="14">
         <v>4</v>
       </c>
-      <c r="AB44" s="43">
+      <c r="AB44" s="14">
         <v>5</v>
       </c>
-      <c r="AC44" s="43">
+      <c r="AC44" s="14">
         <v>6</v>
       </c>
-      <c r="AD44" s="43">
+      <c r="AD44" s="14">
         <v>7</v>
       </c>
-      <c r="AE44" s="43">
+      <c r="AE44" s="14">
         <v>5</v>
       </c>
-      <c r="AF44" s="17">
+      <c r="AF44" s="14">
         <v>11</v>
       </c>
-      <c r="AG44" s="43">
+      <c r="AG44" s="14">
         <v>3</v>
       </c>
-      <c r="AH44" s="43">
+      <c r="AH44" s="14">
         <v>5</v>
       </c>
-      <c r="AI44" s="47">
+      <c r="AI44" s="34">
         <v>3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A45" s="59" t="s">
+      <c r="AJ44" s="14">
+        <v>4</v>
+      </c>
+      <c r="AK44" s="34">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="45" spans="1:37" ht="12" customHeight="1">
+      <c r="A45" s="3" t="s">
         <v>58</v>
       </c>
-      <c r="B45" s="61"/>
-[...11 lines deleted...]
-      <c r="N45" s="54">
+      <c r="B45" s="43"/>
+      <c r="C45" s="43"/>
+      <c r="D45" s="43"/>
+      <c r="E45" s="43"/>
+      <c r="F45" s="43"/>
+      <c r="G45" s="43"/>
+      <c r="H45" s="43"/>
+      <c r="I45" s="43"/>
+      <c r="J45" s="43"/>
+      <c r="K45" s="43"/>
+      <c r="L45" s="43"/>
+      <c r="M45" s="43"/>
+      <c r="N45" s="39">
         <v>3</v>
       </c>
-      <c r="O45" s="43">
+      <c r="O45" s="14">
         <v>5</v>
       </c>
-      <c r="P45" s="54">
-[...8 lines deleted...]
-      <c r="S45" s="43">
+      <c r="P45" s="39">
+        <v>2</v>
+      </c>
+      <c r="Q45" s="14">
+        <v>2</v>
+      </c>
+      <c r="R45" s="14">
+        <v>1</v>
+      </c>
+      <c r="S45" s="14">
         <v>3</v>
       </c>
-      <c r="T45" s="43">
-[...2 lines deleted...]
-      <c r="U45" s="43">
+      <c r="T45" s="14">
+        <v>2</v>
+      </c>
+      <c r="U45" s="14">
         <v>5</v>
       </c>
-      <c r="V45" s="43">
-[...2 lines deleted...]
-      <c r="W45" s="43">
+      <c r="V45" s="14">
+        <v>2</v>
+      </c>
+      <c r="W45" s="14">
         <v>3</v>
       </c>
-      <c r="X45" s="43">
+      <c r="X45" s="14">
         <v>3</v>
       </c>
-      <c r="Y45" s="12" t="s">
-[...17 lines deleted...]
-      <c r="AE45" s="43">
+      <c r="Y45" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="Z45" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="AA45" s="14">
+        <v>2</v>
+      </c>
+      <c r="AB45" s="14">
+        <v>2</v>
+      </c>
+      <c r="AC45" s="14">
+        <v>1</v>
+      </c>
+      <c r="AD45" s="14">
+        <v>1</v>
+      </c>
+      <c r="AE45" s="14">
         <v>3</v>
       </c>
-      <c r="AF45" s="17">
+      <c r="AF45" s="14">
         <v>3</v>
       </c>
-      <c r="AG45" s="43">
+      <c r="AG45" s="14">
         <v>3</v>
       </c>
-      <c r="AH45" s="43">
-[...7 lines deleted...]
-      <c r="A46" s="6" t="s">
+      <c r="AH45" s="14">
+        <v>2</v>
+      </c>
+      <c r="AI45" s="34">
+        <v>1</v>
+      </c>
+      <c r="AJ45" s="14">
+        <v>2</v>
+      </c>
+      <c r="AK45" s="34">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="46" spans="1:37" ht="12" customHeight="1">
+      <c r="A46" s="5" t="s">
         <v>52</v>
       </c>
-      <c r="B46" s="61"/>
-[...11 lines deleted...]
-      <c r="N46" s="64">
+      <c r="B46" s="43"/>
+      <c r="C46" s="43"/>
+      <c r="D46" s="43"/>
+      <c r="E46" s="43"/>
+      <c r="F46" s="43"/>
+      <c r="G46" s="43"/>
+      <c r="H46" s="43"/>
+      <c r="I46" s="43"/>
+      <c r="J46" s="43"/>
+      <c r="K46" s="43"/>
+      <c r="L46" s="43"/>
+      <c r="M46" s="43"/>
+      <c r="N46" s="45">
         <v>4</v>
       </c>
-      <c r="O46" s="22">
+      <c r="O46" s="17">
         <v>7</v>
       </c>
-      <c r="P46" s="64">
+      <c r="P46" s="45">
         <v>15</v>
       </c>
-      <c r="Q46" s="22">
+      <c r="Q46" s="17">
         <v>12</v>
       </c>
-      <c r="R46" s="22">
+      <c r="R46" s="17">
         <v>6</v>
       </c>
-      <c r="S46" s="22">
+      <c r="S46" s="17">
         <v>4</v>
       </c>
-      <c r="T46" s="22">
+      <c r="T46" s="17">
         <v>5</v>
       </c>
-      <c r="U46" s="22">
+      <c r="U46" s="17">
         <v>4</v>
       </c>
-      <c r="V46" s="22">
+      <c r="V46" s="17">
         <v>6</v>
       </c>
-      <c r="W46" s="22">
+      <c r="W46" s="17">
         <v>3</v>
       </c>
-      <c r="X46" s="22">
+      <c r="X46" s="17">
         <v>4</v>
       </c>
-      <c r="Y46" s="22">
+      <c r="Y46" s="17">
         <v>6</v>
       </c>
-      <c r="Z46" s="22">
+      <c r="Z46" s="17">
         <v>8</v>
       </c>
-      <c r="AA46" s="22">
+      <c r="AA46" s="17">
         <v>9</v>
       </c>
-      <c r="AB46" s="22">
+      <c r="AB46" s="17">
         <v>8</v>
       </c>
-      <c r="AC46" s="22">
+      <c r="AC46" s="17">
         <v>5</v>
       </c>
-      <c r="AD46" s="22">
+      <c r="AD46" s="17">
         <v>7</v>
       </c>
-      <c r="AE46" s="22">
+      <c r="AE46" s="17">
         <v>5</v>
       </c>
-      <c r="AF46" s="22">
+      <c r="AF46" s="17">
         <v>6</v>
       </c>
-      <c r="AG46" s="22">
+      <c r="AG46" s="17">
         <v>5</v>
       </c>
-      <c r="AH46" s="22">
+      <c r="AH46" s="17">
         <v>3</v>
       </c>
-      <c r="AI46" s="48">
+      <c r="AI46" s="35">
+        <v>10</v>
+      </c>
+      <c r="AJ46" s="35">
+        <v>3</v>
+      </c>
+      <c r="AK46" s="35">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="T6:AQ6"/>
     <mergeCell ref="T32:AG32"/>
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="B8:M8"/>
     <mergeCell ref="T10:AG10"/>
     <mergeCell ref="T25:AG25"/>
     <mergeCell ref="AF8:AQ8"/>
     <mergeCell ref="T8:AE8"/>
     <mergeCell ref="N8:S8"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A4:AQ40"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="13" topLeftCell="W1" activePane="topRight" state="frozen"/>
       <selection pane="topRight" activeCell="X13" sqref="X13"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="26.5546875" style="4" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="29" max="16384" width="9.109375" style="4"/>
+    <col min="1" max="1" width="26.5703125" style="3" customWidth="1"/>
+    <col min="2" max="3" width="0" style="3" hidden="1" customWidth="1"/>
+    <col min="4" max="4" width="8.42578125" style="3" hidden="1" customWidth="1"/>
+    <col min="5" max="5" width="0" style="3" hidden="1" customWidth="1"/>
+    <col min="6" max="6" width="8.28515625" style="3" hidden="1" customWidth="1"/>
+    <col min="7" max="13" width="0" style="3" hidden="1" customWidth="1"/>
+    <col min="14" max="15" width="9.140625" style="3"/>
+    <col min="16" max="16" width="8.85546875" style="3" customWidth="1"/>
+    <col min="17" max="17" width="9.140625" style="3"/>
+    <col min="18" max="18" width="8.42578125" style="3" customWidth="1"/>
+    <col min="19" max="19" width="8" style="3" customWidth="1"/>
+    <col min="20" max="27" width="9.140625" style="3"/>
+    <col min="28" max="28" width="8.42578125" style="3" customWidth="1"/>
+    <col min="29" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="4" spans="1:43" ht="13.2">
-      <c r="A4" s="75" t="s">
+    <row r="4" spans="1:43" ht="12.75">
+      <c r="A4" s="56" t="s">
         <v>33</v>
       </c>
-      <c r="B4" s="75"/>
-[...40 lines deleted...]
-      <c r="AQ4" s="75"/>
+      <c r="B4" s="56"/>
+      <c r="C4" s="56"/>
+      <c r="D4" s="56"/>
+      <c r="E4" s="56"/>
+      <c r="F4" s="56"/>
+      <c r="G4" s="56"/>
+      <c r="H4" s="56"/>
+      <c r="I4" s="56"/>
+      <c r="J4" s="56"/>
+      <c r="K4" s="56"/>
+      <c r="L4" s="56"/>
+      <c r="M4" s="56"/>
+      <c r="N4" s="56"/>
+      <c r="O4" s="56"/>
+      <c r="P4" s="56"/>
+      <c r="Q4" s="56"/>
+      <c r="R4" s="56"/>
+      <c r="S4" s="56"/>
+      <c r="T4" s="56"/>
+      <c r="U4" s="56"/>
+      <c r="V4" s="56"/>
+      <c r="W4" s="56"/>
+      <c r="X4" s="56"/>
+      <c r="Y4" s="56"/>
+      <c r="Z4" s="56"/>
+      <c r="AA4" s="56"/>
+      <c r="AB4" s="56"/>
+      <c r="AC4" s="56"/>
+      <c r="AD4" s="56"/>
+      <c r="AE4" s="56"/>
+      <c r="AF4" s="56"/>
+      <c r="AG4" s="56"/>
+      <c r="AH4" s="56"/>
+      <c r="AI4" s="56"/>
+      <c r="AJ4" s="56"/>
+      <c r="AK4" s="56"/>
+      <c r="AL4" s="56"/>
+      <c r="AM4" s="56"/>
+      <c r="AN4" s="56"/>
+      <c r="AO4" s="56"/>
+      <c r="AP4" s="56"/>
+      <c r="AQ4" s="56"/>
     </row>
     <row r="5" spans="1:43">
-      <c r="N5" s="24"/>
-[...11 lines deleted...]
-      <c r="AQ5" s="51" t="s">
+      <c r="N5" s="5"/>
+      <c r="O5" s="5"/>
+      <c r="P5" s="5"/>
+      <c r="Q5" s="5"/>
+      <c r="R5" s="5"/>
+      <c r="S5" s="5"/>
+      <c r="T5" s="5"/>
+      <c r="U5" s="5"/>
+      <c r="V5" s="5"/>
+      <c r="W5" s="5"/>
+      <c r="X5" s="5"/>
+      <c r="Y5" s="5"/>
+      <c r="AQ5" s="4" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="6" spans="1:43">
-      <c r="A6" s="90"/>
-      <c r="B6" s="80">
+      <c r="A6" s="71"/>
+      <c r="B6" s="61">
         <v>2021</v>
       </c>
-      <c r="C6" s="81"/>
-[...10 lines deleted...]
-      <c r="N6" s="82">
+      <c r="C6" s="62"/>
+      <c r="D6" s="62"/>
+      <c r="E6" s="62"/>
+      <c r="F6" s="62"/>
+      <c r="G6" s="62"/>
+      <c r="H6" s="62"/>
+      <c r="I6" s="62"/>
+      <c r="J6" s="62"/>
+      <c r="K6" s="62"/>
+      <c r="L6" s="62"/>
+      <c r="M6" s="62"/>
+      <c r="N6" s="63">
         <v>2022</v>
       </c>
-      <c r="O6" s="83"/>
-[...10 lines deleted...]
-      <c r="Z6" s="85">
+      <c r="O6" s="64"/>
+      <c r="P6" s="64"/>
+      <c r="Q6" s="64"/>
+      <c r="R6" s="64"/>
+      <c r="S6" s="64"/>
+      <c r="T6" s="64"/>
+      <c r="U6" s="64"/>
+      <c r="V6" s="64"/>
+      <c r="W6" s="64"/>
+      <c r="X6" s="64"/>
+      <c r="Y6" s="64"/>
+      <c r="Z6" s="66">
         <v>2023</v>
       </c>
-      <c r="AA6" s="85"/>
-[...10 lines deleted...]
-      <c r="AL6" s="80">
+      <c r="AA6" s="66"/>
+      <c r="AB6" s="66"/>
+      <c r="AC6" s="66"/>
+      <c r="AD6" s="66"/>
+      <c r="AE6" s="66"/>
+      <c r="AF6" s="66"/>
+      <c r="AG6" s="66"/>
+      <c r="AH6" s="66"/>
+      <c r="AI6" s="66"/>
+      <c r="AJ6" s="66"/>
+      <c r="AK6" s="61"/>
+      <c r="AL6" s="61">
         <v>2024</v>
       </c>
-      <c r="AM6" s="81"/>
-[...3 lines deleted...]
-      <c r="AQ6" s="84"/>
+      <c r="AM6" s="62"/>
+      <c r="AN6" s="62"/>
+      <c r="AO6" s="62"/>
+      <c r="AP6" s="62"/>
+      <c r="AQ6" s="65"/>
     </row>
     <row r="7" spans="1:43" ht="24.75" customHeight="1">
-      <c r="A7" s="91"/>
-      <c r="B7" s="26" t="s">
+      <c r="A7" s="72"/>
+      <c r="B7" s="19" t="s">
         <v>5</v>
       </c>
-      <c r="C7" s="26" t="s">
+      <c r="C7" s="19" t="s">
         <v>15</v>
       </c>
-      <c r="D7" s="27" t="s">
+      <c r="D7" s="20" t="s">
         <v>16</v>
       </c>
-      <c r="E7" s="27" t="s">
+      <c r="E7" s="20" t="s">
         <v>17</v>
       </c>
-      <c r="F7" s="27" t="s">
+      <c r="F7" s="20" t="s">
         <v>10</v>
       </c>
-      <c r="G7" s="27" t="s">
+      <c r="G7" s="20" t="s">
         <v>11</v>
       </c>
-      <c r="H7" s="27" t="s">
+      <c r="H7" s="20" t="s">
         <v>12</v>
       </c>
-      <c r="I7" s="28" t="s">
+      <c r="I7" s="21" t="s">
         <v>13</v>
       </c>
-      <c r="J7" s="28" t="s">
+      <c r="J7" s="21" t="s">
         <v>14</v>
       </c>
-      <c r="K7" s="28" t="s">
+      <c r="K7" s="21" t="s">
         <v>21</v>
       </c>
-      <c r="L7" s="28" t="s">
+      <c r="L7" s="21" t="s">
         <v>22</v>
       </c>
-      <c r="M7" s="29" t="s">
+      <c r="M7" s="21" t="s">
         <v>24</v>
       </c>
-      <c r="N7" s="30" t="s">
+      <c r="N7" s="22" t="s">
         <v>5</v>
       </c>
-      <c r="O7" s="26" t="s">
+      <c r="O7" s="19" t="s">
         <v>15</v>
       </c>
-      <c r="P7" s="27" t="s">
+      <c r="P7" s="20" t="s">
         <v>16</v>
       </c>
-      <c r="Q7" s="28" t="s">
+      <c r="Q7" s="21" t="s">
         <v>17</v>
       </c>
-      <c r="R7" s="28" t="s">
+      <c r="R7" s="21" t="s">
         <v>10</v>
       </c>
-      <c r="S7" s="28" t="s">
+      <c r="S7" s="21" t="s">
         <v>11</v>
       </c>
-      <c r="T7" s="28" t="s">
+      <c r="T7" s="21" t="s">
         <v>12</v>
       </c>
-      <c r="U7" s="28" t="s">
+      <c r="U7" s="21" t="s">
         <v>13</v>
       </c>
-      <c r="V7" s="28" t="s">
+      <c r="V7" s="21" t="s">
         <v>14</v>
       </c>
-      <c r="W7" s="28" t="s">
+      <c r="W7" s="21" t="s">
         <v>21</v>
       </c>
-      <c r="X7" s="28" t="s">
+      <c r="X7" s="21" t="s">
         <v>22</v>
       </c>
-      <c r="Y7" s="29" t="s">
+      <c r="Y7" s="21" t="s">
         <v>24</v>
       </c>
-      <c r="Z7" s="9" t="s">
+      <c r="Z7" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="AA7" s="9" t="s">
+      <c r="AA7" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="AB7" s="8" t="s">
+      <c r="AB7" s="7" t="s">
         <v>7</v>
       </c>
-      <c r="AC7" s="9" t="s">
+      <c r="AC7" s="8" t="s">
         <v>8</v>
       </c>
-      <c r="AD7" s="9" t="s">
+      <c r="AD7" s="8" t="s">
         <v>0</v>
       </c>
-      <c r="AE7" s="8" t="s">
-[...5 lines deleted...]
-      <c r="AG7" s="9" t="s">
+      <c r="AE7" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="AF7" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AG7" s="8" t="s">
         <v>3</v>
       </c>
-      <c r="AH7" s="8" t="s">
+      <c r="AH7" s="7" t="s">
         <v>4</v>
       </c>
-      <c r="AI7" s="9" t="s">
+      <c r="AI7" s="8" t="s">
         <v>19</v>
       </c>
-      <c r="AJ7" s="9" t="s">
+      <c r="AJ7" s="8" t="s">
         <v>20</v>
       </c>
-      <c r="AK7" s="9" t="s">
+      <c r="AK7" s="8" t="s">
         <v>23</v>
       </c>
-      <c r="AL7" s="30" t="s">
+      <c r="AL7" s="22" t="s">
         <v>5</v>
       </c>
-      <c r="AM7" s="30" t="s">
+      <c r="AM7" s="22" t="s">
         <v>6</v>
       </c>
-      <c r="AN7" s="50" t="s">
+      <c r="AN7" s="37" t="s">
         <v>7</v>
       </c>
-      <c r="AO7" s="30" t="s">
+      <c r="AO7" s="22" t="s">
         <v>8</v>
       </c>
-      <c r="AP7" s="30" t="s">
+      <c r="AP7" s="22" t="s">
         <v>0</v>
       </c>
-      <c r="AQ7" s="9" t="s">
+      <c r="AQ7" s="8" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:43">
-      <c r="A8" s="86" t="s">
+      <c r="A8" s="67" t="s">
         <v>9</v>
       </c>
-      <c r="B8" s="86"/>
-[...40 lines deleted...]
-      <c r="AQ8" s="76"/>
+      <c r="B8" s="67"/>
+      <c r="C8" s="67"/>
+      <c r="D8" s="67"/>
+      <c r="E8" s="67"/>
+      <c r="F8" s="67"/>
+      <c r="G8" s="67"/>
+      <c r="H8" s="67"/>
+      <c r="I8" s="67"/>
+      <c r="J8" s="67"/>
+      <c r="K8" s="67"/>
+      <c r="L8" s="67"/>
+      <c r="M8" s="67"/>
+      <c r="N8" s="67"/>
+      <c r="O8" s="67"/>
+      <c r="P8" s="67"/>
+      <c r="Q8" s="67"/>
+      <c r="R8" s="67"/>
+      <c r="S8" s="67"/>
+      <c r="T8" s="67"/>
+      <c r="U8" s="67"/>
+      <c r="V8" s="67"/>
+      <c r="W8" s="67"/>
+      <c r="X8" s="67"/>
+      <c r="Y8" s="67"/>
+      <c r="Z8" s="67"/>
+      <c r="AA8" s="67"/>
+      <c r="AB8" s="67"/>
+      <c r="AC8" s="67"/>
+      <c r="AD8" s="67"/>
+      <c r="AE8" s="67"/>
+      <c r="AF8" s="67"/>
+      <c r="AG8" s="67"/>
+      <c r="AH8" s="67"/>
+      <c r="AI8" s="67"/>
+      <c r="AJ8" s="67"/>
+      <c r="AK8" s="67"/>
+      <c r="AL8" s="67"/>
+      <c r="AM8" s="67"/>
+      <c r="AN8" s="67"/>
+      <c r="AO8" s="67"/>
+      <c r="AP8" s="67"/>
+      <c r="AQ8" s="57"/>
     </row>
     <row r="9" spans="1:43">
-      <c r="A9" s="45" t="s">
+      <c r="A9" s="32" t="s">
         <v>30</v>
       </c>
-      <c r="B9" s="31"/>
-[...11 lines deleted...]
-      <c r="N9" s="5" t="s">
+      <c r="B9" s="23"/>
+      <c r="C9" s="23"/>
+      <c r="D9" s="23"/>
+      <c r="E9" s="23"/>
+      <c r="F9" s="23"/>
+      <c r="G9" s="23"/>
+      <c r="H9" s="24"/>
+      <c r="I9" s="23"/>
+      <c r="J9" s="24"/>
+      <c r="K9" s="24"/>
+      <c r="L9" s="24"/>
+      <c r="M9" s="25"/>
+      <c r="N9" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="O9" s="36">
+      <c r="O9" s="26">
         <v>1.4</v>
       </c>
-      <c r="P9" s="36">
+      <c r="P9" s="26">
         <v>1.56</v>
       </c>
-      <c r="Q9" s="36">
+      <c r="Q9" s="26">
         <v>1.51</v>
       </c>
-      <c r="R9" s="36">
+      <c r="R9" s="26">
         <v>1.53</v>
       </c>
-      <c r="S9" s="36">
+      <c r="S9" s="26">
         <v>1.51</v>
       </c>
-      <c r="T9" s="36">
+      <c r="T9" s="26">
         <v>1.51</v>
       </c>
-      <c r="U9" s="36">
+      <c r="U9" s="26">
         <v>1.5</v>
       </c>
-      <c r="V9" s="5" t="s">
+      <c r="V9" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="W9" s="36">
+      <c r="W9" s="26">
         <v>1.46</v>
       </c>
-      <c r="X9" s="36">
+      <c r="X9" s="26">
         <v>1.43</v>
       </c>
-      <c r="Y9" s="36">
+      <c r="Y9" s="26">
         <v>1.42</v>
       </c>
-      <c r="Z9" s="5" t="s">
+      <c r="Z9" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="AA9" s="36">
+      <c r="AA9" s="26">
         <v>0.67</v>
       </c>
-      <c r="AB9" s="36">
+      <c r="AB9" s="26">
         <v>0.51</v>
       </c>
-      <c r="AC9" s="36">
+      <c r="AC9" s="26">
         <v>0.33</v>
       </c>
-      <c r="AD9" s="2">
+      <c r="AD9" s="1">
         <v>0.39</v>
       </c>
-      <c r="AE9" s="2">
+      <c r="AE9" s="1">
         <v>0.19</v>
       </c>
-      <c r="AF9" s="2">
+      <c r="AF9" s="1">
         <v>0.21</v>
       </c>
-      <c r="AG9" s="2">
+      <c r="AG9" s="1">
         <v>0.18</v>
       </c>
-      <c r="AH9" s="2">
+      <c r="AH9" s="1">
         <v>0.12</v>
       </c>
       <c r="AI9" s="1">
         <v>0.14000000000000001</v>
       </c>
-      <c r="AJ9" s="2">
+      <c r="AJ9" s="1">
         <v>0.13</v>
       </c>
-      <c r="AK9" s="2">
+      <c r="AK9" s="1">
         <v>0.1</v>
       </c>
-      <c r="AL9" s="2">
+      <c r="AL9" s="1">
         <v>3.32</v>
       </c>
-      <c r="AM9" s="2">
+      <c r="AM9" s="1">
         <v>1.06</v>
       </c>
-      <c r="AN9" s="2">
+      <c r="AN9" s="1">
         <v>1.03</v>
       </c>
-      <c r="AO9" s="2">
+      <c r="AO9" s="1">
         <v>0.65</v>
       </c>
-      <c r="AP9" s="2">
+      <c r="AP9" s="1">
         <v>0.69</v>
       </c>
-      <c r="AQ9" s="2">
+      <c r="AQ9" s="1">
         <v>0.5</v>
       </c>
     </row>
     <row r="10" spans="1:43">
-      <c r="A10" s="10" t="s">
+      <c r="A10" s="9" t="s">
         <v>34</v>
       </c>
-      <c r="B10" s="31"/>
-[...11 lines deleted...]
-      <c r="N10" s="5" t="s">
+      <c r="B10" s="23"/>
+      <c r="C10" s="23"/>
+      <c r="D10" s="23"/>
+      <c r="E10" s="23"/>
+      <c r="F10" s="23"/>
+      <c r="G10" s="23"/>
+      <c r="H10" s="23"/>
+      <c r="I10" s="23"/>
+      <c r="J10" s="23"/>
+      <c r="K10" s="23"/>
+      <c r="L10" s="23"/>
+      <c r="M10" s="23"/>
+      <c r="N10" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="O10" s="36">
+      <c r="O10" s="26">
         <v>1.5</v>
       </c>
-      <c r="P10" s="36">
+      <c r="P10" s="26">
         <v>1.62</v>
       </c>
-      <c r="Q10" s="36">
+      <c r="Q10" s="26">
         <v>1.59</v>
       </c>
-      <c r="R10" s="36">
+      <c r="R10" s="26">
         <v>1.66</v>
       </c>
-      <c r="S10" s="36">
+      <c r="S10" s="26">
         <v>1.64</v>
       </c>
-      <c r="T10" s="36">
+      <c r="T10" s="26">
         <v>1.66</v>
       </c>
-      <c r="U10" s="36">
+      <c r="U10" s="26">
         <v>1.6</v>
       </c>
-      <c r="V10" s="5" t="s">
+      <c r="V10" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="W10" s="36">
+      <c r="W10" s="26">
         <v>1.57</v>
       </c>
-      <c r="X10" s="36">
+      <c r="X10" s="26">
         <v>1.53</v>
       </c>
-      <c r="Y10" s="36">
+      <c r="Y10" s="26">
         <v>1.52</v>
       </c>
-      <c r="Z10" s="5" t="s">
+      <c r="Z10" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="AA10" s="36">
+      <c r="AA10" s="26">
         <v>0.7</v>
       </c>
-      <c r="AB10" s="36">
+      <c r="AB10" s="26">
         <v>0.55000000000000004</v>
       </c>
-      <c r="AC10" s="36">
+      <c r="AC10" s="26">
         <v>0.41</v>
       </c>
-      <c r="AD10" s="2">
+      <c r="AD10" s="1">
         <v>0.39</v>
       </c>
-      <c r="AE10" s="2">
+      <c r="AE10" s="1">
         <v>0.15</v>
       </c>
-      <c r="AF10" s="2">
+      <c r="AF10" s="1">
         <v>0.21</v>
       </c>
-      <c r="AG10" s="2">
+      <c r="AG10" s="1">
         <v>0.18</v>
       </c>
-      <c r="AH10" s="2">
+      <c r="AH10" s="1">
         <v>0.13</v>
       </c>
       <c r="AI10" s="1">
         <v>0.17</v>
       </c>
-      <c r="AJ10" s="2">
+      <c r="AJ10" s="1">
         <v>0.11</v>
       </c>
-      <c r="AK10" s="2">
+      <c r="AK10" s="1">
         <v>0.1</v>
       </c>
-      <c r="AL10" s="2">
+      <c r="AL10" s="1">
         <v>3.61</v>
       </c>
-      <c r="AM10" s="2">
+      <c r="AM10" s="1">
         <v>1.1499999999999999</v>
       </c>
-      <c r="AN10" s="2">
+      <c r="AN10" s="1">
         <v>1.04</v>
       </c>
-      <c r="AO10" s="2">
+      <c r="AO10" s="1">
         <v>0.64</v>
       </c>
-      <c r="AP10" s="2">
+      <c r="AP10" s="1">
         <v>0.71</v>
       </c>
-      <c r="AQ10" s="2">
+      <c r="AQ10" s="1">
         <v>0.46</v>
       </c>
     </row>
     <row r="11" spans="1:43">
-      <c r="A11" s="10" t="s">
+      <c r="A11" s="9" t="s">
         <v>36</v>
       </c>
-      <c r="B11" s="31"/>
-[...11 lines deleted...]
-      <c r="N11" s="5" t="s">
+      <c r="B11" s="23"/>
+      <c r="C11" s="23"/>
+      <c r="D11" s="23"/>
+      <c r="E11" s="23"/>
+      <c r="F11" s="23"/>
+      <c r="G11" s="23"/>
+      <c r="H11" s="24"/>
+      <c r="I11" s="23"/>
+      <c r="J11" s="24"/>
+      <c r="K11" s="24"/>
+      <c r="L11" s="24"/>
+      <c r="M11" s="25"/>
+      <c r="N11" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="O11" s="36">
+      <c r="O11" s="26">
         <v>2.0099999999999998</v>
       </c>
-      <c r="P11" s="36">
+      <c r="P11" s="26">
         <v>2.48</v>
       </c>
-      <c r="Q11" s="36">
+      <c r="Q11" s="26">
         <v>2.5</v>
       </c>
-      <c r="R11" s="36">
+      <c r="R11" s="26">
         <v>2.2200000000000002</v>
       </c>
-      <c r="S11" s="36">
+      <c r="S11" s="26">
         <v>2.23</v>
       </c>
-      <c r="T11" s="36">
+      <c r="T11" s="26">
         <v>2.2400000000000002</v>
       </c>
-      <c r="U11" s="36">
+      <c r="U11" s="26">
         <v>2.27</v>
       </c>
-      <c r="V11" s="5" t="s">
+      <c r="V11" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="W11" s="36">
+      <c r="W11" s="26">
         <v>2.25</v>
       </c>
-      <c r="X11" s="36">
+      <c r="X11" s="26">
         <v>2.09</v>
       </c>
-      <c r="Y11" s="36">
+      <c r="Y11" s="26">
         <v>2.11</v>
       </c>
-      <c r="Z11" s="5" t="s">
+      <c r="Z11" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="AA11" s="36">
+      <c r="AA11" s="26">
         <v>1.55</v>
       </c>
-      <c r="AB11" s="36">
+      <c r="AB11" s="26">
         <v>0.78</v>
       </c>
-      <c r="AC11" s="36">
+      <c r="AC11" s="26">
         <v>0.59</v>
       </c>
-      <c r="AD11" s="2">
+      <c r="AD11" s="1">
         <v>0.65</v>
       </c>
-      <c r="AE11" s="2">
+      <c r="AE11" s="1">
         <v>0.39</v>
       </c>
-      <c r="AF11" s="2">
+      <c r="AF11" s="1">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="AG11" s="2">
+      <c r="AG11" s="1">
         <v>0.2</v>
       </c>
-      <c r="AH11" s="2">
+      <c r="AH11" s="1">
         <v>0.15</v>
       </c>
       <c r="AI11" s="1">
         <v>0.14000000000000001</v>
       </c>
-      <c r="AJ11" s="2">
+      <c r="AJ11" s="1">
         <v>0.17</v>
       </c>
-      <c r="AK11" s="2">
+      <c r="AK11" s="1">
         <v>0.19</v>
       </c>
-      <c r="AL11" s="2">
+      <c r="AL11" s="1">
         <v>5.54</v>
       </c>
-      <c r="AM11" s="2">
+      <c r="AM11" s="1">
         <v>1.78</v>
       </c>
-      <c r="AN11" s="2">
+      <c r="AN11" s="1">
         <v>1.64</v>
       </c>
-      <c r="AO11" s="2">
+      <c r="AO11" s="1">
         <v>0.77</v>
       </c>
-      <c r="AP11" s="2">
+      <c r="AP11" s="1">
         <v>1.22</v>
       </c>
-      <c r="AQ11" s="2">
+      <c r="AQ11" s="1">
         <v>0.9</v>
       </c>
     </row>
     <row r="12" spans="1:43">
-      <c r="A12" s="10" t="s">
+      <c r="A12" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="B12" s="31"/>
-[...11 lines deleted...]
-      <c r="N12" s="5" t="s">
+      <c r="B12" s="23"/>
+      <c r="C12" s="23"/>
+      <c r="D12" s="23"/>
+      <c r="E12" s="23"/>
+      <c r="F12" s="23"/>
+      <c r="G12" s="23"/>
+      <c r="H12" s="24"/>
+      <c r="I12" s="23"/>
+      <c r="J12" s="24"/>
+      <c r="K12" s="24"/>
+      <c r="L12" s="24"/>
+      <c r="M12" s="25"/>
+      <c r="N12" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="O12" s="36">
+      <c r="O12" s="26">
         <v>2.06</v>
       </c>
-      <c r="P12" s="36">
+      <c r="P12" s="26">
         <v>1.77</v>
       </c>
-      <c r="Q12" s="36">
+      <c r="Q12" s="26">
         <v>1.65</v>
       </c>
-      <c r="R12" s="36">
+      <c r="R12" s="26">
         <v>1.73</v>
       </c>
-      <c r="S12" s="36">
+      <c r="S12" s="26">
         <v>1.76</v>
       </c>
-      <c r="T12" s="36">
+      <c r="T12" s="26">
         <v>1.69</v>
       </c>
-      <c r="U12" s="36">
+      <c r="U12" s="26">
         <v>1.6</v>
       </c>
-      <c r="V12" s="5" t="s">
+      <c r="V12" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="W12" s="36">
+      <c r="W12" s="26">
         <v>1.49</v>
       </c>
-      <c r="X12" s="36">
+      <c r="X12" s="26">
         <v>1.51</v>
       </c>
-      <c r="Y12" s="36">
+      <c r="Y12" s="26">
         <v>1.46</v>
       </c>
-      <c r="Z12" s="5" t="s">
+      <c r="Z12" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="AA12" s="36">
+      <c r="AA12" s="26">
         <v>0.54</v>
       </c>
-      <c r="AB12" s="36">
+      <c r="AB12" s="26">
         <v>0.56999999999999995</v>
       </c>
-      <c r="AC12" s="36">
+      <c r="AC12" s="26">
         <v>0.37</v>
       </c>
-      <c r="AD12" s="2">
+      <c r="AD12" s="1">
         <v>0.51</v>
       </c>
-      <c r="AE12" s="2">
+      <c r="AE12" s="1">
         <v>0.18</v>
       </c>
-      <c r="AF12" s="2">
+      <c r="AF12" s="1">
         <v>0.39</v>
       </c>
-      <c r="AG12" s="2">
+      <c r="AG12" s="1">
         <v>0.24</v>
       </c>
-      <c r="AH12" s="2">
+      <c r="AH12" s="1">
         <v>0.12</v>
       </c>
       <c r="AI12" s="1">
         <v>0.13</v>
       </c>
-      <c r="AJ12" s="2">
+      <c r="AJ12" s="1">
         <v>0.23</v>
       </c>
-      <c r="AK12" s="2">
+      <c r="AK12" s="1">
         <v>0.14000000000000001</v>
       </c>
-      <c r="AL12" s="2">
+      <c r="AL12" s="1">
         <v>3.77</v>
       </c>
-      <c r="AM12" s="2">
+      <c r="AM12" s="1">
         <v>1.73</v>
       </c>
-      <c r="AN12" s="2">
+      <c r="AN12" s="1">
         <v>1.1399999999999999</v>
       </c>
-      <c r="AO12" s="2">
+      <c r="AO12" s="1">
         <v>0.86</v>
       </c>
-      <c r="AP12" s="2">
+      <c r="AP12" s="1">
         <v>0.56000000000000005</v>
       </c>
-      <c r="AQ12" s="2">
+      <c r="AQ12" s="1">
         <v>0.75</v>
       </c>
     </row>
     <row r="13" spans="1:43">
-      <c r="A13" s="10" t="s">
+      <c r="A13" s="9" t="s">
         <v>44</v>
       </c>
-      <c r="B13" s="31"/>
-[...11 lines deleted...]
-      <c r="N13" s="5" t="s">
+      <c r="B13" s="23"/>
+      <c r="C13" s="23"/>
+      <c r="D13" s="23"/>
+      <c r="E13" s="23"/>
+      <c r="F13" s="23"/>
+      <c r="G13" s="23"/>
+      <c r="H13" s="24"/>
+      <c r="I13" s="23"/>
+      <c r="J13" s="24"/>
+      <c r="K13" s="24"/>
+      <c r="L13" s="24"/>
+      <c r="M13" s="25"/>
+      <c r="N13" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="O13" s="36">
+      <c r="O13" s="26">
         <v>0.68</v>
       </c>
-      <c r="P13" s="36">
+      <c r="P13" s="26">
         <v>0.45</v>
       </c>
-      <c r="Q13" s="36">
+      <c r="Q13" s="26">
         <v>0.42</v>
       </c>
-      <c r="R13" s="36">
+      <c r="R13" s="26">
         <v>0.4</v>
       </c>
-      <c r="S13" s="36">
+      <c r="S13" s="26">
         <v>0.39</v>
       </c>
-      <c r="T13" s="36">
+      <c r="T13" s="26">
         <v>0.43</v>
       </c>
-      <c r="U13" s="36">
+      <c r="U13" s="26">
         <v>0.5</v>
       </c>
-      <c r="V13" s="5" t="s">
+      <c r="V13" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="W13" s="36">
+      <c r="W13" s="26">
         <v>0.53</v>
       </c>
-      <c r="X13" s="36">
+      <c r="X13" s="26">
         <v>0.54</v>
       </c>
-      <c r="Y13" s="36">
+      <c r="Y13" s="26">
         <v>0.53</v>
       </c>
-      <c r="Z13" s="5" t="s">
+      <c r="Z13" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="AA13" s="36">
+      <c r="AA13" s="26">
         <v>0.34</v>
       </c>
-      <c r="AB13" s="36">
+      <c r="AB13" s="26">
         <v>0.11</v>
       </c>
-      <c r="AC13" s="36">
+      <c r="AC13" s="26">
         <v>0.17</v>
       </c>
-      <c r="AD13" s="2">
+      <c r="AD13" s="1">
         <v>0.2</v>
       </c>
-      <c r="AE13" s="2">
+      <c r="AE13" s="1">
         <v>0.11</v>
       </c>
-      <c r="AF13" s="2">
+      <c r="AF13" s="1">
         <v>0.1</v>
       </c>
-      <c r="AG13" s="2">
+      <c r="AG13" s="1">
         <v>0.08</v>
       </c>
-      <c r="AH13" s="2">
+      <c r="AH13" s="1">
         <v>0.04</v>
       </c>
       <c r="AI13" s="1">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="AJ13" s="2">
+      <c r="AJ13" s="1">
         <v>0.09</v>
       </c>
-      <c r="AK13" s="2">
+      <c r="AK13" s="1">
         <v>0.06</v>
       </c>
-      <c r="AL13" s="2">
+      <c r="AL13" s="1">
         <v>0.67</v>
       </c>
-      <c r="AM13" s="2">
+      <c r="AM13" s="1">
         <v>0.35</v>
       </c>
-      <c r="AN13" s="2">
+      <c r="AN13" s="1">
         <v>0.56999999999999995</v>
       </c>
-      <c r="AO13" s="2">
+      <c r="AO13" s="1">
         <v>0.51</v>
       </c>
-      <c r="AP13" s="2">
+      <c r="AP13" s="1">
         <v>0.48</v>
       </c>
-      <c r="AQ13" s="2">
+      <c r="AQ13" s="1">
         <v>0.4</v>
       </c>
     </row>
     <row r="14" spans="1:43">
-      <c r="A14" s="10" t="s">
+      <c r="A14" s="9" t="s">
         <v>45</v>
       </c>
-      <c r="B14" s="31"/>
-[...11 lines deleted...]
-      <c r="N14" s="5" t="s">
+      <c r="B14" s="23"/>
+      <c r="C14" s="23"/>
+      <c r="D14" s="23"/>
+      <c r="E14" s="23"/>
+      <c r="F14" s="23"/>
+      <c r="G14" s="23"/>
+      <c r="H14" s="24"/>
+      <c r="I14" s="23"/>
+      <c r="J14" s="24"/>
+      <c r="K14" s="24"/>
+      <c r="L14" s="24"/>
+      <c r="M14" s="25"/>
+      <c r="N14" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="O14" s="36">
+      <c r="O14" s="26">
         <v>1.1000000000000001</v>
       </c>
-      <c r="P14" s="36">
+      <c r="P14" s="26">
         <v>1.25</v>
       </c>
-      <c r="Q14" s="36">
+      <c r="Q14" s="26">
         <v>1.1299999999999999</v>
       </c>
-      <c r="R14" s="36">
+      <c r="R14" s="26">
         <v>1.25</v>
       </c>
-      <c r="S14" s="36">
+      <c r="S14" s="26">
         <v>1.24</v>
       </c>
-      <c r="T14" s="36">
+      <c r="T14" s="26">
         <v>1.25</v>
       </c>
-      <c r="U14" s="36">
+      <c r="U14" s="26">
         <v>1.36</v>
       </c>
-      <c r="V14" s="5" t="s">
+      <c r="V14" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="W14" s="36">
+      <c r="W14" s="26">
         <v>1.3</v>
       </c>
-      <c r="X14" s="36">
+      <c r="X14" s="26">
         <v>1.34</v>
       </c>
-      <c r="Y14" s="36">
+      <c r="Y14" s="26">
         <v>1.36</v>
       </c>
-      <c r="Z14" s="5" t="s">
+      <c r="Z14" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="AA14" s="36">
+      <c r="AA14" s="26">
         <v>1.21</v>
       </c>
-      <c r="AB14" s="36">
+      <c r="AB14" s="26">
         <v>0.4</v>
       </c>
-      <c r="AC14" s="36">
+      <c r="AC14" s="26">
         <v>0.2</v>
       </c>
-      <c r="AD14" s="2">
+      <c r="AD14" s="1">
         <v>0.4</v>
       </c>
-      <c r="AE14" s="2">
+      <c r="AE14" s="1">
         <v>0.36</v>
       </c>
-      <c r="AF14" s="2">
+      <c r="AF14" s="1">
         <v>0.25</v>
       </c>
-      <c r="AG14" s="2">
+      <c r="AG14" s="1">
         <v>0.27</v>
       </c>
-      <c r="AH14" s="2">
+      <c r="AH14" s="1">
         <v>0.09</v>
       </c>
       <c r="AI14" s="1">
         <v>0.14000000000000001</v>
       </c>
-      <c r="AJ14" s="2">
+      <c r="AJ14" s="1">
         <v>0.23</v>
       </c>
-      <c r="AK14" s="2">
+      <c r="AK14" s="1">
         <v>0.1</v>
       </c>
-      <c r="AL14" s="2">
+      <c r="AL14" s="1">
         <v>2.56</v>
       </c>
-      <c r="AM14" s="2">
+      <c r="AM14" s="1">
         <v>0.81</v>
       </c>
-      <c r="AN14" s="2">
+      <c r="AN14" s="1">
         <v>0.8</v>
       </c>
-      <c r="AO14" s="2">
+      <c r="AO14" s="1">
         <v>0.35</v>
       </c>
-      <c r="AP14" s="2">
+      <c r="AP14" s="1">
         <v>0.8</v>
       </c>
-      <c r="AQ14" s="2">
+      <c r="AQ14" s="1">
         <v>0.54</v>
       </c>
     </row>
     <row r="15" spans="1:43">
-      <c r="A15" s="10" t="s">
+      <c r="A15" s="9" t="s">
         <v>47</v>
       </c>
-      <c r="B15" s="31"/>
-[...11 lines deleted...]
-      <c r="N15" s="5" t="s">
+      <c r="B15" s="23"/>
+      <c r="C15" s="23"/>
+      <c r="D15" s="23"/>
+      <c r="E15" s="23"/>
+      <c r="F15" s="23"/>
+      <c r="G15" s="23"/>
+      <c r="H15" s="24"/>
+      <c r="I15" s="23"/>
+      <c r="J15" s="24"/>
+      <c r="K15" s="24"/>
+      <c r="L15" s="24"/>
+      <c r="M15" s="25"/>
+      <c r="N15" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="O15" s="36">
+      <c r="O15" s="26">
         <v>1.36</v>
       </c>
-      <c r="P15" s="36">
+      <c r="P15" s="26">
         <v>1.07</v>
       </c>
-      <c r="Q15" s="36">
+      <c r="Q15" s="26">
         <v>0.8</v>
       </c>
-      <c r="R15" s="36">
+      <c r="R15" s="26">
         <v>0.75</v>
       </c>
-      <c r="S15" s="36">
+      <c r="S15" s="26">
         <v>0.8</v>
       </c>
-      <c r="T15" s="36">
+      <c r="T15" s="26">
         <v>0.84</v>
       </c>
-      <c r="U15" s="36">
-[...2 lines deleted...]
-      <c r="V15" s="5" t="s">
+      <c r="U15" s="26">
+        <v>1</v>
+      </c>
+      <c r="V15" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="W15" s="36">
+      <c r="W15" s="26">
         <v>0.9</v>
       </c>
-      <c r="X15" s="36">
+      <c r="X15" s="26">
         <v>0.87</v>
       </c>
-      <c r="Y15" s="36">
+      <c r="Y15" s="26">
         <v>0.86</v>
       </c>
-      <c r="Z15" s="5" t="s">
+      <c r="Z15" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="AA15" s="36" t="s">
-[...5 lines deleted...]
-      <c r="AC15" s="36">
+      <c r="AA15" s="26" t="s">
+        <v>31</v>
+      </c>
+      <c r="AB15" s="26" t="s">
+        <v>31</v>
+      </c>
+      <c r="AC15" s="26">
         <v>0.27</v>
       </c>
-      <c r="AD15" s="36" t="s">
-[...2 lines deleted...]
-      <c r="AE15" s="2">
+      <c r="AD15" s="26" t="s">
+        <v>31</v>
+      </c>
+      <c r="AE15" s="1">
         <v>0.18</v>
       </c>
-      <c r="AF15" s="2">
+      <c r="AF15" s="1">
         <v>0.08</v>
       </c>
-      <c r="AG15" s="2">
+      <c r="AG15" s="1">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="AH15" s="2">
+      <c r="AH15" s="1">
         <v>0.12</v>
       </c>
-      <c r="AI15" s="36" t="s">
-[...5 lines deleted...]
-      <c r="AK15" s="2">
+      <c r="AI15" s="26" t="s">
+        <v>31</v>
+      </c>
+      <c r="AJ15" s="26" t="s">
+        <v>31</v>
+      </c>
+      <c r="AK15" s="1">
         <v>0.05</v>
       </c>
-      <c r="AL15" s="2">
+      <c r="AL15" s="1">
         <v>1.65</v>
       </c>
-      <c r="AM15" s="36" t="s">
-[...2 lines deleted...]
-      <c r="AN15" s="2">
+      <c r="AM15" s="26" t="s">
+        <v>31</v>
+      </c>
+      <c r="AN15" s="1">
         <v>1.3</v>
       </c>
-      <c r="AO15" s="2">
+      <c r="AO15" s="1">
         <v>0.56000000000000005</v>
       </c>
-      <c r="AP15" s="2">
+      <c r="AP15" s="1">
         <v>0.22</v>
       </c>
-      <c r="AQ15" s="2">
+      <c r="AQ15" s="1">
         <v>0.28000000000000003</v>
       </c>
     </row>
     <row r="16" spans="1:43">
-      <c r="A16" s="10" t="s">
+      <c r="A16" s="9" t="s">
         <v>48</v>
       </c>
-      <c r="B16" s="31"/>
-[...11 lines deleted...]
-      <c r="N16" s="5" t="s">
+      <c r="B16" s="23"/>
+      <c r="C16" s="23"/>
+      <c r="D16" s="23"/>
+      <c r="E16" s="23"/>
+      <c r="F16" s="23"/>
+      <c r="G16" s="23"/>
+      <c r="H16" s="24"/>
+      <c r="I16" s="23"/>
+      <c r="J16" s="24"/>
+      <c r="K16" s="24"/>
+      <c r="L16" s="24"/>
+      <c r="M16" s="25"/>
+      <c r="N16" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="O16" s="36" t="s">
-[...2 lines deleted...]
-      <c r="P16" s="36">
+      <c r="O16" s="26" t="s">
+        <v>31</v>
+      </c>
+      <c r="P16" s="26">
         <v>0.56000000000000005</v>
       </c>
-      <c r="Q16" s="36">
+      <c r="Q16" s="26">
         <v>0.56000000000000005</v>
       </c>
-      <c r="R16" s="36">
+      <c r="R16" s="26">
         <v>0.67</v>
       </c>
-      <c r="S16" s="36">
+      <c r="S16" s="26">
         <v>0.65</v>
       </c>
-      <c r="T16" s="36">
+      <c r="T16" s="26">
         <v>0.8</v>
       </c>
-      <c r="U16" s="36">
+      <c r="U16" s="26">
         <v>0.77</v>
       </c>
-      <c r="V16" s="5" t="s">
+      <c r="V16" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="W16" s="36">
+      <c r="W16" s="26">
         <v>0.61</v>
       </c>
-      <c r="X16" s="36">
+      <c r="X16" s="26">
         <v>0.56000000000000005</v>
       </c>
-      <c r="Y16" s="36">
+      <c r="Y16" s="26">
         <v>0.62</v>
       </c>
-      <c r="Z16" s="5" t="s">
+      <c r="Z16" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="AA16" s="36">
+      <c r="AA16" s="26">
         <v>0.28999999999999998</v>
       </c>
-      <c r="AB16" s="36">
+      <c r="AB16" s="26">
         <v>0.57999999999999996</v>
       </c>
-      <c r="AC16" s="36" t="s">
-[...2 lines deleted...]
-      <c r="AD16" s="2">
+      <c r="AC16" s="26" t="s">
+        <v>31</v>
+      </c>
+      <c r="AD16" s="1">
         <v>0.23</v>
       </c>
-      <c r="AE16" s="2">
+      <c r="AE16" s="1">
         <v>0.1</v>
       </c>
-      <c r="AF16" s="2">
+      <c r="AF16" s="1">
         <v>0.08</v>
       </c>
-      <c r="AG16" s="36" t="s">
-[...2 lines deleted...]
-      <c r="AH16" s="2">
+      <c r="AG16" s="26" t="s">
+        <v>31</v>
+      </c>
+      <c r="AH16" s="1">
         <v>0.06</v>
       </c>
       <c r="AI16" s="1">
         <v>0.06</v>
       </c>
-      <c r="AJ16" s="2">
+      <c r="AJ16" s="1">
         <v>0.05</v>
       </c>
-      <c r="AK16" s="2">
+      <c r="AK16" s="1">
         <v>0.05</v>
       </c>
-      <c r="AL16" s="2">
+      <c r="AL16" s="1">
         <v>3.52</v>
       </c>
-      <c r="AM16" s="2">
+      <c r="AM16" s="1">
         <v>0.6</v>
       </c>
-      <c r="AN16" s="2">
+      <c r="AN16" s="1">
         <v>0.79</v>
       </c>
-      <c r="AO16" s="2">
+      <c r="AO16" s="1">
         <v>0.44</v>
       </c>
-      <c r="AP16" s="2">
+      <c r="AP16" s="1">
         <v>0.47</v>
       </c>
-      <c r="AQ16" s="2">
+      <c r="AQ16" s="1">
         <v>0.49</v>
       </c>
     </row>
     <row r="17" spans="1:43">
-      <c r="A17" s="10" t="s">
+      <c r="A17" s="9" t="s">
         <v>53</v>
       </c>
-      <c r="B17" s="31"/>
-[...11 lines deleted...]
-      <c r="N17" s="5" t="s">
+      <c r="B17" s="23"/>
+      <c r="C17" s="23"/>
+      <c r="D17" s="23"/>
+      <c r="E17" s="23"/>
+      <c r="F17" s="23"/>
+      <c r="G17" s="23"/>
+      <c r="H17" s="23"/>
+      <c r="I17" s="23"/>
+      <c r="J17" s="23"/>
+      <c r="K17" s="23"/>
+      <c r="L17" s="23"/>
+      <c r="M17" s="23"/>
+      <c r="N17" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="O17" s="36">
+      <c r="O17" s="26">
         <v>1.03</v>
       </c>
-      <c r="P17" s="36">
+      <c r="P17" s="26">
         <v>1.01</v>
       </c>
-      <c r="Q17" s="36">
+      <c r="Q17" s="26">
         <v>1.26</v>
       </c>
-      <c r="R17" s="36">
+      <c r="R17" s="26">
         <v>1.2</v>
       </c>
-      <c r="S17" s="36">
-[...2 lines deleted...]
-      <c r="T17" s="36">
+      <c r="S17" s="26">
+        <v>1</v>
+      </c>
+      <c r="T17" s="26">
         <v>0.85</v>
       </c>
-      <c r="U17" s="36">
+      <c r="U17" s="26">
         <v>0.99</v>
       </c>
-      <c r="V17" s="5" t="s">
+      <c r="V17" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="W17" s="36">
+      <c r="W17" s="26">
         <v>0.9</v>
       </c>
-      <c r="X17" s="36">
+      <c r="X17" s="26">
         <v>0.91</v>
       </c>
-      <c r="Y17" s="36">
+      <c r="Y17" s="26">
         <v>0.85</v>
       </c>
-      <c r="Z17" s="5" t="s">
+      <c r="Z17" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="AA17" s="36" t="s">
-[...2 lines deleted...]
-      <c r="AB17" s="36">
+      <c r="AA17" s="26" t="s">
+        <v>31</v>
+      </c>
+      <c r="AB17" s="26">
         <v>0.34</v>
       </c>
-      <c r="AC17" s="36">
+      <c r="AC17" s="26">
         <v>0.26</v>
       </c>
-      <c r="AD17" s="2">
+      <c r="AD17" s="1">
         <v>0.41</v>
       </c>
-      <c r="AE17" s="2">
+      <c r="AE17" s="1">
         <v>0.17</v>
       </c>
-      <c r="AF17" s="36" t="s">
-[...14 lines deleted...]
-      <c r="AK17" s="2">
+      <c r="AF17" s="26" t="s">
+        <v>31</v>
+      </c>
+      <c r="AG17" s="26" t="s">
+        <v>31</v>
+      </c>
+      <c r="AH17" s="26" t="s">
+        <v>31</v>
+      </c>
+      <c r="AI17" s="26" t="s">
+        <v>31</v>
+      </c>
+      <c r="AJ17" s="26" t="s">
+        <v>31</v>
+      </c>
+      <c r="AK17" s="1">
         <v>0.17</v>
       </c>
-      <c r="AL17" s="2">
+      <c r="AL17" s="1">
         <v>2.0099999999999998</v>
       </c>
-      <c r="AM17" s="2">
+      <c r="AM17" s="1">
         <v>0.52</v>
       </c>
-      <c r="AN17" s="2">
+      <c r="AN17" s="1">
         <v>0.34</v>
       </c>
-      <c r="AO17" s="2">
+      <c r="AO17" s="1">
         <v>0.52</v>
       </c>
-      <c r="AP17" s="2">
+      <c r="AP17" s="1">
         <v>0.21</v>
       </c>
-      <c r="AQ17" s="2">
+      <c r="AQ17" s="1">
         <v>0.52</v>
       </c>
     </row>
     <row r="18" spans="1:43">
-      <c r="A18" s="10" t="s">
+      <c r="A18" s="9" t="s">
         <v>49</v>
       </c>
-      <c r="B18" s="31"/>
-[...11 lines deleted...]
-      <c r="N18" s="5" t="s">
+      <c r="B18" s="23"/>
+      <c r="C18" s="23"/>
+      <c r="D18" s="23"/>
+      <c r="E18" s="23"/>
+      <c r="F18" s="23"/>
+      <c r="G18" s="23"/>
+      <c r="H18" s="24"/>
+      <c r="I18" s="23"/>
+      <c r="J18" s="24"/>
+      <c r="K18" s="24"/>
+      <c r="L18" s="24"/>
+      <c r="M18" s="25"/>
+      <c r="N18" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="O18" s="36" t="s">
-[...2 lines deleted...]
-      <c r="P18" s="36">
+      <c r="O18" s="26" t="s">
+        <v>31</v>
+      </c>
+      <c r="P18" s="26">
         <v>0.21</v>
       </c>
-      <c r="Q18" s="36">
+      <c r="Q18" s="26">
         <v>0.16</v>
       </c>
-      <c r="R18" s="36">
+      <c r="R18" s="26">
         <v>0.25</v>
       </c>
-      <c r="S18" s="36">
+      <c r="S18" s="26">
         <v>0.21</v>
       </c>
-      <c r="T18" s="36">
+      <c r="T18" s="26">
         <v>0.26</v>
       </c>
-      <c r="U18" s="36">
+      <c r="U18" s="26">
         <v>0.23</v>
       </c>
-      <c r="V18" s="5" t="s">
+      <c r="V18" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="W18" s="36">
+      <c r="W18" s="26">
         <v>0.25</v>
       </c>
-      <c r="X18" s="36">
+      <c r="X18" s="26">
         <v>0.22</v>
       </c>
-      <c r="Y18" s="36">
+      <c r="Y18" s="26">
         <v>0.21</v>
       </c>
-      <c r="Z18" s="5" t="s">
+      <c r="Z18" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="AA18" s="36">
+      <c r="AA18" s="26">
         <v>0.33</v>
       </c>
-      <c r="AB18" s="36" t="s">
-[...8 lines deleted...]
-      <c r="AE18" s="2">
+      <c r="AB18" s="26" t="s">
+        <v>31</v>
+      </c>
+      <c r="AC18" s="26" t="s">
+        <v>31</v>
+      </c>
+      <c r="AD18" s="26" t="s">
+        <v>31</v>
+      </c>
+      <c r="AE18" s="1">
         <v>0.11</v>
       </c>
-      <c r="AF18" s="36" t="s">
-[...11 lines deleted...]
-      <c r="AJ18" s="2">
+      <c r="AF18" s="26" t="s">
+        <v>31</v>
+      </c>
+      <c r="AG18" s="26" t="s">
+        <v>31</v>
+      </c>
+      <c r="AH18" s="26" t="s">
+        <v>31</v>
+      </c>
+      <c r="AI18" s="26" t="s">
+        <v>31</v>
+      </c>
+      <c r="AJ18" s="1">
         <v>0.06</v>
       </c>
-      <c r="AK18" s="36" t="s">
-[...2 lines deleted...]
-      <c r="AL18" s="2">
+      <c r="AK18" s="26" t="s">
+        <v>31</v>
+      </c>
+      <c r="AL18" s="1">
         <v>1.27</v>
       </c>
-      <c r="AM18" s="2">
+      <c r="AM18" s="1">
         <v>0.33</v>
       </c>
-      <c r="AN18" s="2">
+      <c r="AN18" s="1">
         <v>0.43</v>
       </c>
-      <c r="AO18" s="2">
+      <c r="AO18" s="1">
         <v>0.32</v>
       </c>
-      <c r="AP18" s="2">
+      <c r="AP18" s="1">
         <v>0.51</v>
       </c>
-      <c r="AQ18" s="36" t="s">
+      <c r="AQ18" s="26" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="19" spans="1:43">
-      <c r="A19" s="10" t="s">
+      <c r="A19" s="9" t="s">
         <v>50</v>
       </c>
-      <c r="B19" s="31"/>
-[...11 lines deleted...]
-      <c r="N19" s="5" t="s">
+      <c r="B19" s="23"/>
+      <c r="C19" s="23"/>
+      <c r="D19" s="23"/>
+      <c r="E19" s="23"/>
+      <c r="F19" s="23"/>
+      <c r="G19" s="23"/>
+      <c r="H19" s="24"/>
+      <c r="I19" s="23"/>
+      <c r="J19" s="24"/>
+      <c r="K19" s="24"/>
+      <c r="L19" s="24"/>
+      <c r="M19" s="25"/>
+      <c r="N19" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="O19" s="36">
+      <c r="O19" s="26">
         <v>0.91</v>
       </c>
-      <c r="P19" s="36">
+      <c r="P19" s="26">
         <v>1.31</v>
       </c>
-      <c r="Q19" s="36">
+      <c r="Q19" s="26">
         <v>1.25</v>
       </c>
-      <c r="R19" s="36">
+      <c r="R19" s="26">
         <v>1.1399999999999999</v>
       </c>
-      <c r="S19" s="36">
+      <c r="S19" s="26">
         <v>1.1299999999999999</v>
       </c>
-      <c r="T19" s="36">
+      <c r="T19" s="26">
         <v>0.96</v>
       </c>
-      <c r="U19" s="36">
+      <c r="U19" s="26">
         <v>1.01</v>
       </c>
-      <c r="V19" s="5" t="s">
+      <c r="V19" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="W19" s="36">
+      <c r="W19" s="26">
         <v>0.99</v>
       </c>
-      <c r="X19" s="36">
+      <c r="X19" s="26">
         <v>1.03</v>
       </c>
-      <c r="Y19" s="36">
+      <c r="Y19" s="26">
         <v>0.97</v>
       </c>
-      <c r="Z19" s="5" t="s">
+      <c r="Z19" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="AA19" s="36">
+      <c r="AA19" s="26">
         <v>0.18</v>
       </c>
-      <c r="AB19" s="36">
+      <c r="AB19" s="26">
         <v>0.6</v>
       </c>
-      <c r="AC19" s="36">
+      <c r="AC19" s="26">
         <v>0.09</v>
       </c>
-      <c r="AD19" s="2">
+      <c r="AD19" s="1">
         <v>0.21</v>
       </c>
-      <c r="AE19" s="2">
+      <c r="AE19" s="1">
         <v>0.12</v>
       </c>
-      <c r="AF19" s="2">
+      <c r="AF19" s="1">
         <v>0.15</v>
       </c>
-      <c r="AG19" s="2">
+      <c r="AG19" s="1">
         <v>0.18</v>
       </c>
-      <c r="AH19" s="2">
+      <c r="AH19" s="1">
         <v>0.08</v>
       </c>
       <c r="AI19" s="1">
         <v>0.21</v>
       </c>
-      <c r="AJ19" s="2">
+      <c r="AJ19" s="1">
         <v>0.1</v>
       </c>
-      <c r="AK19" s="36" t="s">
-[...2 lines deleted...]
-      <c r="AL19" s="2">
+      <c r="AK19" s="26" t="s">
+        <v>31</v>
+      </c>
+      <c r="AL19" s="1">
         <v>0.35</v>
       </c>
-      <c r="AM19" s="2">
+      <c r="AM19" s="1">
         <v>0.55000000000000004</v>
       </c>
-      <c r="AN19" s="2">
+      <c r="AN19" s="1">
         <v>0.96</v>
       </c>
-      <c r="AO19" s="2">
+      <c r="AO19" s="1">
         <v>0.54</v>
       </c>
-      <c r="AP19" s="2">
+      <c r="AP19" s="1">
         <v>0.28999999999999998</v>
       </c>
-      <c r="AQ19" s="2">
+      <c r="AQ19" s="1">
         <v>0.12</v>
       </c>
     </row>
     <row r="20" spans="1:43">
-      <c r="A20" s="18" t="s">
+      <c r="A20" s="9" t="s">
         <v>52</v>
       </c>
-      <c r="B20" s="31"/>
-[...11 lines deleted...]
-      <c r="N20" s="5" t="s">
+      <c r="B20" s="23"/>
+      <c r="C20" s="23"/>
+      <c r="D20" s="23"/>
+      <c r="E20" s="23"/>
+      <c r="F20" s="23"/>
+      <c r="G20" s="23"/>
+      <c r="H20" s="24"/>
+      <c r="I20" s="23"/>
+      <c r="J20" s="24"/>
+      <c r="K20" s="24"/>
+      <c r="L20" s="24"/>
+      <c r="M20" s="25"/>
+      <c r="N20" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="O20" s="36">
+      <c r="O20" s="26">
         <v>1.76</v>
       </c>
-      <c r="P20" s="36">
+      <c r="P20" s="26">
         <v>2.88</v>
       </c>
-      <c r="Q20" s="36">
+      <c r="Q20" s="26">
         <v>2.59</v>
       </c>
-      <c r="R20" s="36">
+      <c r="R20" s="26">
         <v>2.46</v>
       </c>
-      <c r="S20" s="36">
+      <c r="S20" s="26">
         <v>2.34</v>
       </c>
-      <c r="T20" s="36">
+      <c r="T20" s="26">
         <v>2.36</v>
       </c>
-      <c r="U20" s="36">
+      <c r="U20" s="26">
         <v>2.34</v>
       </c>
-      <c r="V20" s="5" t="s">
+      <c r="V20" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="W20" s="36">
+      <c r="W20" s="26">
         <v>2.38</v>
       </c>
-      <c r="X20" s="36">
+      <c r="X20" s="26">
         <v>2.25</v>
       </c>
-      <c r="Y20" s="36">
+      <c r="Y20" s="26">
         <v>2.2200000000000002</v>
       </c>
-      <c r="Z20" s="5" t="s">
+      <c r="Z20" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="AA20" s="36">
+      <c r="AA20" s="26">
         <v>0.3</v>
       </c>
-      <c r="AB20" s="36">
+      <c r="AB20" s="26">
         <v>0.57999999999999996</v>
       </c>
-      <c r="AC20" s="36">
+      <c r="AC20" s="26">
         <v>0.22</v>
       </c>
-      <c r="AD20" s="2">
+      <c r="AD20" s="1">
         <v>0.69</v>
       </c>
-      <c r="AE20" s="2">
+      <c r="AE20" s="1">
         <v>0.28999999999999998</v>
       </c>
-      <c r="AF20" s="2">
+      <c r="AF20" s="1">
         <v>0.53</v>
       </c>
-      <c r="AG20" s="2">
+      <c r="AG20" s="1">
         <v>0.25</v>
       </c>
-      <c r="AH20" s="2">
+      <c r="AH20" s="1">
         <v>0.16</v>
       </c>
       <c r="AI20" s="1">
         <v>0.14000000000000001</v>
       </c>
-      <c r="AJ20" s="2">
+      <c r="AJ20" s="1">
         <v>0.13</v>
       </c>
-      <c r="AK20" s="2">
+      <c r="AK20" s="1">
         <v>0.14000000000000001</v>
       </c>
-      <c r="AL20" s="2">
+      <c r="AL20" s="1">
         <v>5.18</v>
       </c>
-      <c r="AM20" s="2">
+      <c r="AM20" s="1">
         <v>1.04</v>
       </c>
-      <c r="AN20" s="2">
+      <c r="AN20" s="1">
         <v>1.27</v>
       </c>
-      <c r="AO20" s="2">
+      <c r="AO20" s="1">
         <v>1.17</v>
       </c>
-      <c r="AP20" s="2">
+      <c r="AP20" s="1">
         <v>0.99</v>
       </c>
-      <c r="AQ20" s="2">
+      <c r="AQ20" s="1">
         <v>0.78</v>
       </c>
     </row>
     <row r="21" spans="1:43">
-      <c r="A21" s="77" t="s">
+      <c r="A21" s="58" t="s">
         <v>26</v>
       </c>
-      <c r="B21" s="77"/>
-[...40 lines deleted...]
-      <c r="AQ21" s="77"/>
+      <c r="B21" s="58"/>
+      <c r="C21" s="58"/>
+      <c r="D21" s="58"/>
+      <c r="E21" s="58"/>
+      <c r="F21" s="58"/>
+      <c r="G21" s="58"/>
+      <c r="H21" s="58"/>
+      <c r="I21" s="58"/>
+      <c r="J21" s="58"/>
+      <c r="K21" s="58"/>
+      <c r="L21" s="58"/>
+      <c r="M21" s="58"/>
+      <c r="N21" s="58"/>
+      <c r="O21" s="58"/>
+      <c r="P21" s="58"/>
+      <c r="Q21" s="58"/>
+      <c r="R21" s="58"/>
+      <c r="S21" s="58"/>
+      <c r="T21" s="58"/>
+      <c r="U21" s="58"/>
+      <c r="V21" s="58"/>
+      <c r="W21" s="58"/>
+      <c r="X21" s="58"/>
+      <c r="Y21" s="58"/>
+      <c r="Z21" s="58"/>
+      <c r="AA21" s="58"/>
+      <c r="AB21" s="58"/>
+      <c r="AC21" s="58"/>
+      <c r="AD21" s="58"/>
+      <c r="AE21" s="58"/>
+      <c r="AF21" s="58"/>
+      <c r="AG21" s="58"/>
+      <c r="AH21" s="58"/>
+      <c r="AI21" s="58"/>
+      <c r="AJ21" s="58"/>
+      <c r="AK21" s="58"/>
+      <c r="AL21" s="58"/>
+      <c r="AM21" s="58"/>
+      <c r="AN21" s="58"/>
+      <c r="AO21" s="58"/>
+      <c r="AP21" s="58"/>
+      <c r="AQ21" s="58"/>
     </row>
     <row r="22" spans="1:43">
-      <c r="A22" s="45" t="s">
+      <c r="A22" s="32" t="s">
         <v>30</v>
       </c>
-      <c r="B22" s="31"/>
-[...11 lines deleted...]
-      <c r="N22" s="5" t="s">
+      <c r="B22" s="23"/>
+      <c r="C22" s="23"/>
+      <c r="D22" s="23"/>
+      <c r="E22" s="23"/>
+      <c r="F22" s="23"/>
+      <c r="G22" s="23"/>
+      <c r="H22" s="24"/>
+      <c r="I22" s="23"/>
+      <c r="J22" s="24"/>
+      <c r="K22" s="24"/>
+      <c r="L22" s="24"/>
+      <c r="M22" s="25"/>
+      <c r="N22" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="O22" s="36">
+      <c r="O22" s="26">
         <v>1.58</v>
       </c>
-      <c r="P22" s="36">
+      <c r="P22" s="26">
         <v>1.76</v>
       </c>
-      <c r="Q22" s="36">
+      <c r="Q22" s="26">
         <v>1.68</v>
       </c>
-      <c r="R22" s="36">
+      <c r="R22" s="26">
         <v>1.72</v>
       </c>
-      <c r="S22" s="36">
+      <c r="S22" s="26">
         <v>1.7</v>
       </c>
-      <c r="T22" s="36">
+      <c r="T22" s="26">
         <v>1.72</v>
       </c>
-      <c r="U22" s="36">
+      <c r="U22" s="26">
         <v>1.69</v>
       </c>
-      <c r="V22" s="5" t="s">
+      <c r="V22" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="W22" s="36">
+      <c r="W22" s="26">
         <v>1.67</v>
       </c>
-      <c r="X22" s="36">
+      <c r="X22" s="26">
         <v>1.61</v>
       </c>
-      <c r="Y22" s="36">
+      <c r="Y22" s="26">
         <v>1.6</v>
       </c>
-      <c r="Z22" s="5" t="s">
+      <c r="Z22" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="AA22" s="36">
+      <c r="AA22" s="26">
         <v>0.84</v>
       </c>
-      <c r="AB22" s="36">
+      <c r="AB22" s="26">
         <v>0.56000000000000005</v>
       </c>
-      <c r="AC22" s="36">
+      <c r="AC22" s="26">
         <v>0.39</v>
       </c>
-      <c r="AD22" s="2">
+      <c r="AD22" s="1">
         <v>0.42</v>
       </c>
-      <c r="AE22" s="2">
+      <c r="AE22" s="1">
         <v>0.2</v>
       </c>
-      <c r="AF22" s="2">
+      <c r="AF22" s="1">
         <v>0.22</v>
       </c>
-      <c r="AG22" s="2">
+      <c r="AG22" s="1">
         <v>0.21</v>
       </c>
-      <c r="AH22" s="2">
+      <c r="AH22" s="1">
         <v>0.14000000000000001</v>
       </c>
       <c r="AI22" s="1">
         <v>0.16</v>
       </c>
-      <c r="AJ22" s="2">
+      <c r="AJ22" s="1">
         <v>0.14000000000000001</v>
       </c>
-      <c r="AK22" s="2">
+      <c r="AK22" s="1">
         <v>0.12</v>
       </c>
-      <c r="AL22" s="2">
+      <c r="AL22" s="1">
         <v>3.76</v>
       </c>
-      <c r="AM22" s="2">
+      <c r="AM22" s="1">
         <v>1.21</v>
       </c>
-      <c r="AN22" s="2">
+      <c r="AN22" s="1">
         <v>1.1000000000000001</v>
       </c>
-      <c r="AO22" s="2">
+      <c r="AO22" s="1">
         <v>0.64</v>
       </c>
-      <c r="AP22" s="2">
+      <c r="AP22" s="1">
         <v>0.79</v>
       </c>
-      <c r="AQ22" s="2">
+      <c r="AQ22" s="1">
         <v>0.56999999999999995</v>
       </c>
     </row>
     <row r="23" spans="1:43">
-      <c r="A23" s="10" t="s">
+      <c r="A23" s="9" t="s">
         <v>34</v>
       </c>
-      <c r="B23" s="31"/>
-[...11 lines deleted...]
-      <c r="N23" s="5" t="s">
+      <c r="B23" s="23"/>
+      <c r="C23" s="23"/>
+      <c r="D23" s="23"/>
+      <c r="E23" s="23"/>
+      <c r="F23" s="23"/>
+      <c r="G23" s="23"/>
+      <c r="H23" s="23"/>
+      <c r="I23" s="23"/>
+      <c r="J23" s="23"/>
+      <c r="K23" s="23"/>
+      <c r="L23" s="23"/>
+      <c r="M23" s="23"/>
+      <c r="N23" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="O23" s="36">
+      <c r="O23" s="26">
         <v>1.55</v>
       </c>
-      <c r="P23" s="36">
+      <c r="P23" s="26">
         <v>1.68</v>
       </c>
-      <c r="Q23" s="36">
+      <c r="Q23" s="26">
         <v>1.63</v>
       </c>
-      <c r="R23" s="36">
+      <c r="R23" s="26">
         <v>1.7</v>
       </c>
-      <c r="S23" s="36">
+      <c r="S23" s="26">
         <v>1.69</v>
       </c>
-      <c r="T23" s="36">
+      <c r="T23" s="26">
         <v>1.71</v>
       </c>
-      <c r="U23" s="36">
+      <c r="U23" s="26">
         <v>1.66</v>
       </c>
-      <c r="V23" s="5" t="s">
+      <c r="V23" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="W23" s="36">
+      <c r="W23" s="26">
         <v>1.62</v>
       </c>
-      <c r="X23" s="36">
+      <c r="X23" s="26">
         <v>1.57</v>
       </c>
-      <c r="Y23" s="36">
+      <c r="Y23" s="26">
         <v>1.56</v>
       </c>
-      <c r="Z23" s="5" t="s">
+      <c r="Z23" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="AA23" s="36">
+      <c r="AA23" s="26">
         <v>0.7</v>
       </c>
-      <c r="AB23" s="36">
+      <c r="AB23" s="26">
         <v>0.54</v>
       </c>
-      <c r="AC23" s="36">
+      <c r="AC23" s="26">
         <v>0.4</v>
       </c>
-      <c r="AD23" s="2">
+      <c r="AD23" s="1">
         <v>0.38</v>
       </c>
-      <c r="AE23" s="2">
+      <c r="AE23" s="1">
         <v>0.14000000000000001</v>
       </c>
-      <c r="AF23" s="2">
+      <c r="AF23" s="1">
         <v>0.21</v>
       </c>
-      <c r="AG23" s="2">
+      <c r="AG23" s="1">
         <v>0.19</v>
       </c>
-      <c r="AH23" s="2">
+      <c r="AH23" s="1">
         <v>0.14000000000000001</v>
       </c>
       <c r="AI23" s="1">
         <v>0.18</v>
       </c>
-      <c r="AJ23" s="2">
+      <c r="AJ23" s="1">
         <v>0.12</v>
       </c>
-      <c r="AK23" s="2">
+      <c r="AK23" s="1">
         <v>0.11</v>
       </c>
-      <c r="AL23" s="2">
+      <c r="AL23" s="1">
         <v>3.58</v>
       </c>
-      <c r="AM23" s="2">
+      <c r="AM23" s="1">
         <v>1.18</v>
       </c>
-      <c r="AN23" s="2">
+      <c r="AN23" s="1">
         <v>1.06</v>
       </c>
-      <c r="AO23" s="2">
+      <c r="AO23" s="1">
         <v>0.65</v>
       </c>
-      <c r="AP23" s="2">
+      <c r="AP23" s="1">
         <v>0.71</v>
       </c>
-      <c r="AQ23" s="2">
+      <c r="AQ23" s="1">
         <v>0.47</v>
       </c>
     </row>
     <row r="24" spans="1:43">
-      <c r="A24" s="10" t="s">
+      <c r="A24" s="9" t="s">
         <v>36</v>
       </c>
-      <c r="B24" s="31"/>
-[...11 lines deleted...]
-      <c r="N24" s="5" t="s">
+      <c r="B24" s="23"/>
+      <c r="C24" s="23"/>
+      <c r="D24" s="23"/>
+      <c r="E24" s="23"/>
+      <c r="F24" s="23"/>
+      <c r="G24" s="23"/>
+      <c r="H24" s="24"/>
+      <c r="I24" s="23"/>
+      <c r="J24" s="24"/>
+      <c r="K24" s="24"/>
+      <c r="L24" s="24"/>
+      <c r="M24" s="25"/>
+      <c r="N24" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="O24" s="36">
+      <c r="O24" s="26">
         <v>1.96</v>
       </c>
-      <c r="P24" s="36">
+      <c r="P24" s="26">
         <v>2.41</v>
       </c>
-      <c r="Q24" s="36">
+      <c r="Q24" s="26">
         <v>2.4700000000000002</v>
       </c>
-      <c r="R24" s="36">
+      <c r="R24" s="26">
         <v>2.16</v>
       </c>
-      <c r="S24" s="36">
+      <c r="S24" s="26">
         <v>2.2000000000000002</v>
       </c>
-      <c r="T24" s="36">
+      <c r="T24" s="26">
         <v>2.2200000000000002</v>
       </c>
-      <c r="U24" s="36">
+      <c r="U24" s="26">
         <v>2.23</v>
       </c>
-      <c r="V24" s="5" t="s">
+      <c r="V24" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="W24" s="36">
+      <c r="W24" s="26">
         <v>2.2400000000000002</v>
       </c>
-      <c r="X24" s="36">
+      <c r="X24" s="26">
         <v>2.06</v>
       </c>
-      <c r="Y24" s="36">
+      <c r="Y24" s="26">
         <v>2.09</v>
       </c>
-      <c r="Z24" s="5" t="s">
+      <c r="Z24" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="AA24" s="36">
+      <c r="AA24" s="26">
         <v>1.48</v>
       </c>
-      <c r="AB24" s="36">
+      <c r="AB24" s="26">
         <v>0.81</v>
       </c>
-      <c r="AC24" s="36">
+      <c r="AC24" s="26">
         <v>0.61</v>
       </c>
-      <c r="AD24" s="2">
+      <c r="AD24" s="1">
         <v>0.68</v>
       </c>
-      <c r="AE24" s="2">
+      <c r="AE24" s="1">
         <v>0.4</v>
       </c>
-      <c r="AF24" s="2">
+      <c r="AF24" s="1">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="AG24" s="2">
+      <c r="AG24" s="1">
         <v>0.21</v>
       </c>
-      <c r="AH24" s="2">
+      <c r="AH24" s="1">
         <v>0.16</v>
       </c>
       <c r="AI24" s="1">
         <v>0.14000000000000001</v>
       </c>
-      <c r="AJ24" s="2">
+      <c r="AJ24" s="1">
         <v>0.17</v>
       </c>
-      <c r="AK24" s="2">
+      <c r="AK24" s="1">
         <v>0.2</v>
       </c>
-      <c r="AL24" s="2">
+      <c r="AL24" s="1">
         <v>5.75</v>
       </c>
-      <c r="AM24" s="2">
+      <c r="AM24" s="1">
         <v>1.85</v>
       </c>
-      <c r="AN24" s="2">
+      <c r="AN24" s="1">
         <v>1.7</v>
       </c>
-      <c r="AO24" s="2">
+      <c r="AO24" s="1">
         <v>0.79</v>
       </c>
-      <c r="AP24" s="2">
+      <c r="AP24" s="1">
         <v>1.1200000000000001</v>
       </c>
-      <c r="AQ24" s="2">
+      <c r="AQ24" s="1">
         <v>0.93</v>
       </c>
     </row>
     <row r="25" spans="1:43">
-      <c r="A25" s="10" t="s">
+      <c r="A25" s="9" t="s">
         <v>44</v>
       </c>
-      <c r="B25" s="31"/>
-[...11 lines deleted...]
-      <c r="N25" s="5" t="s">
+      <c r="B25" s="23"/>
+      <c r="C25" s="23"/>
+      <c r="D25" s="23"/>
+      <c r="E25" s="23"/>
+      <c r="F25" s="23"/>
+      <c r="G25" s="23"/>
+      <c r="H25" s="24"/>
+      <c r="I25" s="23"/>
+      <c r="J25" s="24"/>
+      <c r="K25" s="24"/>
+      <c r="L25" s="24"/>
+      <c r="M25" s="25"/>
+      <c r="N25" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="O25" s="36">
-[...2 lines deleted...]
-      <c r="P25" s="36">
+      <c r="O25" s="26">
+        <v>1</v>
+      </c>
+      <c r="P25" s="26">
         <v>0.66</v>
       </c>
-      <c r="Q25" s="36">
+      <c r="Q25" s="26">
         <v>0.49</v>
       </c>
-      <c r="R25" s="36">
+      <c r="R25" s="26">
         <v>0.52</v>
       </c>
-      <c r="S25" s="36">
+      <c r="S25" s="26">
         <v>0.44</v>
       </c>
-      <c r="T25" s="36">
+      <c r="T25" s="26">
         <v>0.47</v>
       </c>
-      <c r="U25" s="36">
+      <c r="U25" s="26">
         <v>0.56999999999999995</v>
       </c>
-      <c r="V25" s="5" t="s">
+      <c r="V25" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="W25" s="36">
+      <c r="W25" s="26">
         <v>0.57999999999999996</v>
       </c>
-      <c r="X25" s="36">
+      <c r="X25" s="26">
         <v>0.65</v>
       </c>
-      <c r="Y25" s="36">
+      <c r="Y25" s="26">
         <v>0.65</v>
       </c>
-      <c r="Z25" s="5" t="s">
+      <c r="Z25" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="AA25" s="36">
+      <c r="AA25" s="26">
         <v>0.67</v>
       </c>
-      <c r="AB25" s="36" t="s">
-[...2 lines deleted...]
-      <c r="AC25" s="36">
+      <c r="AB25" s="26" t="s">
+        <v>31</v>
+      </c>
+      <c r="AC25" s="26">
         <v>0.17</v>
       </c>
-      <c r="AD25" s="2">
+      <c r="AD25" s="1">
         <v>0.26</v>
       </c>
-      <c r="AE25" s="2">
+      <c r="AE25" s="1">
         <v>0.11</v>
       </c>
-      <c r="AF25" s="2">
+      <c r="AF25" s="1">
         <v>0.09</v>
       </c>
-      <c r="AG25" s="2">
+      <c r="AG25" s="1">
         <v>0.16</v>
       </c>
-      <c r="AH25" s="2">
+      <c r="AH25" s="1">
         <v>7.0000000000000007E-2</v>
       </c>
       <c r="AI25" s="1">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="AJ25" s="2">
+      <c r="AJ25" s="1">
         <v>0.12</v>
       </c>
-      <c r="AK25" s="2">
+      <c r="AK25" s="1">
         <v>0.05</v>
       </c>
-      <c r="AL25" s="2">
+      <c r="AL25" s="1">
         <v>1.31</v>
       </c>
-      <c r="AM25" s="2">
+      <c r="AM25" s="1">
         <v>0.34</v>
       </c>
-      <c r="AN25" s="2">
+      <c r="AN25" s="1">
         <v>0.66</v>
       </c>
-      <c r="AO25" s="2">
+      <c r="AO25" s="1">
         <v>0.5</v>
       </c>
-      <c r="AP25" s="2">
+      <c r="AP25" s="1">
         <v>0.79</v>
       </c>
-      <c r="AQ25" s="2">
+      <c r="AQ25" s="1">
         <v>0.66</v>
       </c>
     </row>
     <row r="26" spans="1:43">
-      <c r="A26" s="10" t="s">
+      <c r="A26" s="9" t="s">
         <v>45</v>
       </c>
-      <c r="B26" s="31"/>
-[...11 lines deleted...]
-      <c r="N26" s="5" t="s">
+      <c r="B26" s="23"/>
+      <c r="C26" s="23"/>
+      <c r="D26" s="23"/>
+      <c r="E26" s="23"/>
+      <c r="F26" s="23"/>
+      <c r="G26" s="23"/>
+      <c r="H26" s="24"/>
+      <c r="I26" s="23"/>
+      <c r="J26" s="24"/>
+      <c r="K26" s="24"/>
+      <c r="L26" s="24"/>
+      <c r="M26" s="25"/>
+      <c r="N26" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="O26" s="36">
+      <c r="O26" s="26">
         <v>1.29</v>
       </c>
-      <c r="P26" s="36">
+      <c r="P26" s="26">
         <v>1.4</v>
       </c>
-      <c r="Q26" s="36">
+      <c r="Q26" s="26">
         <v>1.19</v>
       </c>
-      <c r="R26" s="36">
+      <c r="R26" s="26">
         <v>1.34</v>
       </c>
-      <c r="S26" s="36">
+      <c r="S26" s="26">
         <v>1.3</v>
       </c>
-      <c r="T26" s="36">
+      <c r="T26" s="26">
         <v>1.35</v>
       </c>
-      <c r="U26" s="36">
+      <c r="U26" s="26">
         <v>1.45</v>
       </c>
-      <c r="V26" s="5" t="s">
+      <c r="V26" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="W26" s="36">
+      <c r="W26" s="26">
         <v>1.38</v>
       </c>
-      <c r="X26" s="36">
+      <c r="X26" s="26">
         <v>1.43</v>
       </c>
-      <c r="Y26" s="36">
+      <c r="Y26" s="26">
         <v>1.47</v>
       </c>
-      <c r="Z26" s="5" t="s">
+      <c r="Z26" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="AA26" s="36">
+      <c r="AA26" s="26">
         <v>1.43</v>
       </c>
-      <c r="AB26" s="36">
+      <c r="AB26" s="26">
         <v>0.56000000000000005</v>
       </c>
-      <c r="AC26" s="36">
+      <c r="AC26" s="26">
         <v>0.28000000000000003</v>
       </c>
-      <c r="AD26" s="2">
+      <c r="AD26" s="1">
         <v>0.45</v>
       </c>
-      <c r="AE26" s="2">
+      <c r="AE26" s="1">
         <v>0.28000000000000003</v>
       </c>
-      <c r="AF26" s="2">
+      <c r="AF26" s="1">
         <v>0.24</v>
       </c>
-      <c r="AG26" s="2">
+      <c r="AG26" s="1">
         <v>0.35</v>
       </c>
-      <c r="AH26" s="2">
+      <c r="AH26" s="1">
         <v>0.12</v>
       </c>
       <c r="AI26" s="1">
         <v>0.14000000000000001</v>
       </c>
-      <c r="AJ26" s="2">
+      <c r="AJ26" s="1">
         <v>0.3</v>
       </c>
-      <c r="AK26" s="2">
+      <c r="AK26" s="1">
         <v>0.14000000000000001</v>
       </c>
-      <c r="AL26" s="2">
+      <c r="AL26" s="1">
         <v>2.79</v>
       </c>
-      <c r="AM26" s="2">
+      <c r="AM26" s="1">
         <v>1.01</v>
       </c>
-      <c r="AN26" s="2">
+      <c r="AN26" s="1">
         <v>0.95</v>
       </c>
-      <c r="AO26" s="2">
+      <c r="AO26" s="1">
         <v>0.36</v>
       </c>
-      <c r="AP26" s="2">
+      <c r="AP26" s="1">
         <v>0.91</v>
       </c>
-      <c r="AQ26" s="2">
+      <c r="AQ26" s="1">
         <v>0.66</v>
       </c>
     </row>
     <row r="27" spans="1:43">
-      <c r="A27" s="18" t="s">
+      <c r="A27" s="9" t="s">
         <v>52</v>
       </c>
-      <c r="B27" s="31"/>
-[...11 lines deleted...]
-      <c r="N27" s="5" t="s">
+      <c r="B27" s="23"/>
+      <c r="C27" s="23"/>
+      <c r="D27" s="23"/>
+      <c r="E27" s="23"/>
+      <c r="F27" s="23"/>
+      <c r="G27" s="23"/>
+      <c r="H27" s="24"/>
+      <c r="I27" s="23"/>
+      <c r="J27" s="24"/>
+      <c r="K27" s="24"/>
+      <c r="L27" s="24"/>
+      <c r="M27" s="25"/>
+      <c r="N27" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="O27" s="36">
+      <c r="O27" s="26">
         <v>2.33</v>
       </c>
-      <c r="P27" s="36">
+      <c r="P27" s="26">
         <v>3.28</v>
       </c>
-      <c r="Q27" s="36">
+      <c r="Q27" s="26">
         <v>2.62</v>
       </c>
-      <c r="R27" s="36">
+      <c r="R27" s="26">
         <v>2.86</v>
       </c>
-      <c r="S27" s="36">
+      <c r="S27" s="26">
         <v>2.82</v>
       </c>
-      <c r="T27" s="36">
+      <c r="T27" s="26">
         <v>2.59</v>
       </c>
-      <c r="U27" s="36">
+      <c r="U27" s="26">
         <v>2.59</v>
       </c>
-      <c r="V27" s="5" t="s">
+      <c r="V27" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="W27" s="36">
+      <c r="W27" s="26">
         <v>2.71</v>
       </c>
-      <c r="X27" s="36">
+      <c r="X27" s="26">
         <v>2.5299999999999998</v>
       </c>
-      <c r="Y27" s="36">
+      <c r="Y27" s="26">
         <v>2.37</v>
       </c>
-      <c r="Z27" s="5" t="s">
+      <c r="Z27" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="AA27" s="36">
+      <c r="AA27" s="26">
         <v>0.67</v>
       </c>
-      <c r="AB27" s="36">
+      <c r="AB27" s="26">
         <v>0.87</v>
       </c>
-      <c r="AC27" s="36">
+      <c r="AC27" s="26">
         <v>0.16</v>
       </c>
-      <c r="AD27" s="2">
+      <c r="AD27" s="1">
         <v>0.78</v>
       </c>
-      <c r="AE27" s="2">
+      <c r="AE27" s="1">
         <v>0.54</v>
       </c>
-      <c r="AF27" s="2">
+      <c r="AF27" s="1">
         <v>0.84</v>
       </c>
-      <c r="AG27" s="2">
+      <c r="AG27" s="1">
         <v>0.41</v>
       </c>
-      <c r="AH27" s="2">
+      <c r="AH27" s="1">
         <v>0.14000000000000001</v>
       </c>
       <c r="AI27" s="1">
         <v>0.06</v>
       </c>
-      <c r="AJ27" s="2">
+      <c r="AJ27" s="1">
         <v>0.12</v>
       </c>
-      <c r="AK27" s="2">
+      <c r="AK27" s="1">
         <v>0.16</v>
       </c>
-      <c r="AL27" s="2">
+      <c r="AL27" s="1">
         <v>6.48</v>
       </c>
-      <c r="AM27" s="2">
+      <c r="AM27" s="1">
         <v>1.34</v>
       </c>
-      <c r="AN27" s="2">
+      <c r="AN27" s="1">
         <v>0.88</v>
       </c>
-      <c r="AO27" s="2">
+      <c r="AO27" s="1">
         <v>0.99</v>
       </c>
-      <c r="AP27" s="2">
+      <c r="AP27" s="1">
         <v>1.19</v>
       </c>
-      <c r="AQ27" s="2">
+      <c r="AQ27" s="1">
         <v>1.1000000000000001</v>
       </c>
     </row>
     <row r="28" spans="1:43">
-      <c r="A28" s="76" t="s">
+      <c r="A28" s="57" t="s">
         <v>27</v>
       </c>
-      <c r="B28" s="76"/>
-[...40 lines deleted...]
-      <c r="AQ28" s="76"/>
+      <c r="B28" s="57"/>
+      <c r="C28" s="57"/>
+      <c r="D28" s="57"/>
+      <c r="E28" s="57"/>
+      <c r="F28" s="57"/>
+      <c r="G28" s="57"/>
+      <c r="H28" s="57"/>
+      <c r="I28" s="57"/>
+      <c r="J28" s="57"/>
+      <c r="K28" s="57"/>
+      <c r="L28" s="57"/>
+      <c r="M28" s="57"/>
+      <c r="N28" s="57"/>
+      <c r="O28" s="57"/>
+      <c r="P28" s="57"/>
+      <c r="Q28" s="57"/>
+      <c r="R28" s="57"/>
+      <c r="S28" s="57"/>
+      <c r="T28" s="57"/>
+      <c r="U28" s="57"/>
+      <c r="V28" s="57"/>
+      <c r="W28" s="57"/>
+      <c r="X28" s="57"/>
+      <c r="Y28" s="57"/>
+      <c r="Z28" s="57"/>
+      <c r="AA28" s="57"/>
+      <c r="AB28" s="57"/>
+      <c r="AC28" s="57"/>
+      <c r="AD28" s="57"/>
+      <c r="AE28" s="57"/>
+      <c r="AF28" s="57"/>
+      <c r="AG28" s="57"/>
+      <c r="AH28" s="57"/>
+      <c r="AI28" s="57"/>
+      <c r="AJ28" s="57"/>
+      <c r="AK28" s="57"/>
+      <c r="AL28" s="57"/>
+      <c r="AM28" s="57"/>
+      <c r="AN28" s="57"/>
+      <c r="AO28" s="57"/>
+      <c r="AP28" s="57"/>
+      <c r="AQ28" s="57"/>
     </row>
     <row r="29" spans="1:43">
-      <c r="A29" s="45" t="s">
+      <c r="A29" s="32" t="s">
         <v>30</v>
       </c>
-      <c r="B29" s="31"/>
-[...11 lines deleted...]
-      <c r="N29" s="5" t="s">
+      <c r="B29" s="23"/>
+      <c r="C29" s="23"/>
+      <c r="D29" s="23"/>
+      <c r="E29" s="23"/>
+      <c r="F29" s="23"/>
+      <c r="G29" s="23"/>
+      <c r="H29" s="24"/>
+      <c r="I29" s="23"/>
+      <c r="J29" s="24"/>
+      <c r="K29" s="24"/>
+      <c r="L29" s="24"/>
+      <c r="M29" s="25"/>
+      <c r="N29" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="O29" s="36">
+      <c r="O29" s="26">
         <v>1.05</v>
       </c>
-      <c r="P29" s="36">
+      <c r="P29" s="26">
         <v>1.19</v>
       </c>
-      <c r="Q29" s="36">
+      <c r="Q29" s="26">
         <v>1.18</v>
       </c>
-      <c r="R29" s="36">
+      <c r="R29" s="26">
         <v>1.1599999999999999</v>
       </c>
-      <c r="S29" s="36">
+      <c r="S29" s="26">
         <v>1.1299999999999999</v>
       </c>
-      <c r="T29" s="36">
+      <c r="T29" s="26">
         <v>1.1200000000000001</v>
       </c>
-      <c r="U29" s="36">
+      <c r="U29" s="26">
         <v>1.1200000000000001</v>
       </c>
-      <c r="V29" s="5" t="s">
+      <c r="V29" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="W29" s="36">
+      <c r="W29" s="26">
         <v>1.07</v>
       </c>
-      <c r="X29" s="36">
+      <c r="X29" s="26">
         <v>1.07</v>
       </c>
-      <c r="Y29" s="36">
+      <c r="Y29" s="26">
         <v>1.05</v>
       </c>
-      <c r="Z29" s="5" t="s">
+      <c r="Z29" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="AA29" s="36">
+      <c r="AA29" s="26">
         <v>0.33</v>
       </c>
-      <c r="AB29" s="36">
+      <c r="AB29" s="26">
         <v>0.4</v>
       </c>
-      <c r="AC29" s="36">
+      <c r="AC29" s="26">
         <v>0.22</v>
       </c>
       <c r="AD29" s="1">
         <v>0.32</v>
       </c>
       <c r="AE29" s="1">
         <v>0.17</v>
       </c>
       <c r="AF29" s="1">
         <v>0.19</v>
       </c>
       <c r="AG29" s="1">
         <v>0.1</v>
       </c>
-      <c r="AH29" s="2">
+      <c r="AH29" s="1">
         <v>0.08</v>
       </c>
       <c r="AI29" s="1">
         <v>0.11</v>
       </c>
       <c r="AJ29" s="1">
         <v>0.1</v>
       </c>
       <c r="AK29" s="1">
         <v>7.0000000000000007E-2</v>
       </c>
       <c r="AL29" s="1">
         <v>2.4500000000000002</v>
       </c>
       <c r="AM29" s="1">
         <v>0.76</v>
       </c>
       <c r="AN29" s="1">
         <v>0.9</v>
       </c>
       <c r="AO29" s="1">
         <v>0.65</v>
       </c>
-      <c r="AP29" s="2">
+      <c r="AP29" s="1">
         <v>0.5</v>
       </c>
-      <c r="AQ29" s="2">
+      <c r="AQ29" s="1">
         <v>0.37</v>
       </c>
     </row>
     <row r="30" spans="1:43">
-      <c r="A30" s="10" t="s">
+      <c r="A30" s="9" t="s">
         <v>34</v>
       </c>
-      <c r="B30" s="31"/>
-[...11 lines deleted...]
-      <c r="N30" s="5" t="s">
+      <c r="B30" s="23"/>
+      <c r="C30" s="23"/>
+      <c r="D30" s="23"/>
+      <c r="E30" s="23"/>
+      <c r="F30" s="23"/>
+      <c r="G30" s="23"/>
+      <c r="H30" s="23"/>
+      <c r="I30" s="23"/>
+      <c r="J30" s="23"/>
+      <c r="K30" s="23"/>
+      <c r="L30" s="23"/>
+      <c r="M30" s="23"/>
+      <c r="N30" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="O30" s="36">
+      <c r="O30" s="26">
         <v>0.63</v>
       </c>
-      <c r="P30" s="36">
+      <c r="P30" s="26">
         <v>0.41</v>
       </c>
-      <c r="Q30" s="36">
+      <c r="Q30" s="26">
         <v>0.78</v>
       </c>
-      <c r="R30" s="36">
+      <c r="R30" s="26">
         <v>0.86</v>
       </c>
-      <c r="S30" s="36">
+      <c r="S30" s="26">
         <v>0.72</v>
       </c>
-      <c r="T30" s="36">
+      <c r="T30" s="26">
         <v>0.7</v>
       </c>
-      <c r="U30" s="36">
+      <c r="U30" s="26">
         <v>0.61</v>
       </c>
-      <c r="V30" s="5" t="s">
+      <c r="V30" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="W30" s="36">
+      <c r="W30" s="26">
         <v>0.73</v>
       </c>
-      <c r="X30" s="36">
+      <c r="X30" s="26">
         <v>0.78</v>
       </c>
-      <c r="Y30" s="36">
+      <c r="Y30" s="26">
         <v>0.7</v>
       </c>
-      <c r="Z30" s="5" t="s">
+      <c r="Z30" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="AA30" s="36">
+      <c r="AA30" s="26">
         <v>0.62</v>
       </c>
-      <c r="AB30" s="36">
+      <c r="AB30" s="26">
         <v>0.82</v>
       </c>
-      <c r="AC30" s="36">
+      <c r="AC30" s="26">
         <v>0.61</v>
       </c>
       <c r="AD30" s="1">
         <v>0.61</v>
       </c>
       <c r="AE30" s="1">
         <v>0.2</v>
       </c>
       <c r="AF30" s="1">
         <v>0.09</v>
       </c>
-      <c r="AG30" s="36" t="s">
-[...2 lines deleted...]
-      <c r="AH30" s="2">
+      <c r="AG30" s="26" t="s">
+        <v>31</v>
+      </c>
+      <c r="AH30" s="1">
         <v>7.0000000000000007E-2</v>
       </c>
       <c r="AI30" s="1">
         <v>0.12</v>
       </c>
       <c r="AJ30" s="1">
         <v>0.06</v>
       </c>
       <c r="AK30" s="1">
         <v>0.05</v>
       </c>
       <c r="AL30" s="1">
         <v>4.07</v>
       </c>
       <c r="AM30" s="1">
         <v>0.6</v>
       </c>
       <c r="AN30" s="1">
         <v>0.6</v>
       </c>
       <c r="AO30" s="1">
         <v>0.6</v>
       </c>
-      <c r="AP30" s="2">
+      <c r="AP30" s="1">
         <v>0.72</v>
       </c>
-      <c r="AQ30" s="2">
+      <c r="AQ30" s="1">
         <v>0.2</v>
       </c>
     </row>
     <row r="31" spans="1:43">
-      <c r="A31" s="10" t="s">
+      <c r="A31" s="9" t="s">
         <v>36</v>
       </c>
-      <c r="B31" s="31"/>
-[...11 lines deleted...]
-      <c r="N31" s="5" t="s">
+      <c r="B31" s="23"/>
+      <c r="C31" s="23"/>
+      <c r="D31" s="23"/>
+      <c r="E31" s="23"/>
+      <c r="F31" s="23"/>
+      <c r="G31" s="23"/>
+      <c r="H31" s="24"/>
+      <c r="I31" s="23"/>
+      <c r="J31" s="24"/>
+      <c r="K31" s="24"/>
+      <c r="L31" s="24"/>
+      <c r="M31" s="25"/>
+      <c r="N31" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="O31" s="36">
+      <c r="O31" s="26">
         <v>3.21</v>
       </c>
-      <c r="P31" s="36">
+      <c r="P31" s="26">
         <v>4.2300000000000004</v>
       </c>
-      <c r="Q31" s="36">
+      <c r="Q31" s="26">
         <v>3.18</v>
       </c>
-      <c r="R31" s="36">
+      <c r="R31" s="26">
         <v>3.78</v>
       </c>
-      <c r="S31" s="36">
+      <c r="S31" s="26">
         <v>3.15</v>
       </c>
-      <c r="T31" s="36">
+      <c r="T31" s="26">
         <v>2.69</v>
       </c>
-      <c r="U31" s="36">
+      <c r="U31" s="26">
         <v>3.13</v>
       </c>
-      <c r="V31" s="5" t="s">
+      <c r="V31" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="W31" s="36">
+      <c r="W31" s="26">
         <v>2.5</v>
       </c>
-      <c r="X31" s="36">
+      <c r="X31" s="26">
         <v>2.85</v>
       </c>
-      <c r="Y31" s="36">
+      <c r="Y31" s="26">
         <v>2.64</v>
       </c>
-      <c r="Z31" s="5" t="s">
+      <c r="Z31" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="AA31" s="36">
+      <c r="AA31" s="26">
         <v>3.28</v>
       </c>
-      <c r="AB31" s="36" t="s">
-[...41 lines deleted...]
-      <c r="AP31" s="2">
+      <c r="AB31" s="26" t="s">
+        <v>31</v>
+      </c>
+      <c r="AC31" s="26" t="s">
+        <v>31</v>
+      </c>
+      <c r="AD31" s="26" t="s">
+        <v>31</v>
+      </c>
+      <c r="AE31" s="26" t="s">
+        <v>31</v>
+      </c>
+      <c r="AF31" s="26" t="s">
+        <v>31</v>
+      </c>
+      <c r="AG31" s="26" t="s">
+        <v>31</v>
+      </c>
+      <c r="AH31" s="26" t="s">
+        <v>31</v>
+      </c>
+      <c r="AI31" s="26" t="s">
+        <v>31</v>
+      </c>
+      <c r="AJ31" s="26" t="s">
+        <v>31</v>
+      </c>
+      <c r="AK31" s="26" t="s">
+        <v>31</v>
+      </c>
+      <c r="AL31" s="26" t="s">
+        <v>31</v>
+      </c>
+      <c r="AM31" s="26" t="s">
+        <v>31</v>
+      </c>
+      <c r="AN31" s="26" t="s">
+        <v>31</v>
+      </c>
+      <c r="AO31" s="26" t="s">
+        <v>31</v>
+      </c>
+      <c r="AP31" s="1">
         <v>3.96</v>
       </c>
-      <c r="AQ31" s="36" t="s">
+      <c r="AQ31" s="26" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="32" spans="1:43">
-      <c r="A32" s="10" t="s">
+      <c r="A32" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="B32" s="31"/>
-[...11 lines deleted...]
-      <c r="N32" s="5" t="s">
+      <c r="B32" s="23"/>
+      <c r="C32" s="23"/>
+      <c r="D32" s="23"/>
+      <c r="E32" s="23"/>
+      <c r="F32" s="23"/>
+      <c r="G32" s="23"/>
+      <c r="H32" s="24"/>
+      <c r="I32" s="23"/>
+      <c r="J32" s="24"/>
+      <c r="K32" s="24"/>
+      <c r="L32" s="24"/>
+      <c r="M32" s="25"/>
+      <c r="N32" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="O32" s="36">
+      <c r="O32" s="26">
         <v>2.06</v>
       </c>
-      <c r="P32" s="36">
+      <c r="P32" s="26">
         <v>1.77</v>
       </c>
-      <c r="Q32" s="36">
+      <c r="Q32" s="26">
         <v>1.65</v>
       </c>
-      <c r="R32" s="36">
+      <c r="R32" s="26">
         <v>1.73</v>
       </c>
-      <c r="S32" s="36">
+      <c r="S32" s="26">
         <v>1.76</v>
       </c>
-      <c r="T32" s="36">
+      <c r="T32" s="26">
         <v>1.69</v>
       </c>
-      <c r="U32" s="36">
+      <c r="U32" s="26">
         <v>1.6</v>
       </c>
-      <c r="V32" s="5" t="s">
+      <c r="V32" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="W32" s="36">
+      <c r="W32" s="26">
         <v>1.49</v>
       </c>
-      <c r="X32" s="36">
+      <c r="X32" s="26">
         <v>1.51</v>
       </c>
-      <c r="Y32" s="36">
+      <c r="Y32" s="26">
         <v>1.46</v>
       </c>
-      <c r="Z32" s="5" t="s">
+      <c r="Z32" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="AA32" s="36">
+      <c r="AA32" s="26">
         <v>0.54</v>
       </c>
-      <c r="AB32" s="36">
+      <c r="AB32" s="26">
         <v>0.56999999999999995</v>
       </c>
-      <c r="AC32" s="36">
+      <c r="AC32" s="26">
         <v>0.37</v>
       </c>
       <c r="AD32" s="1">
         <v>0.51</v>
       </c>
       <c r="AE32" s="1">
         <v>0.18</v>
       </c>
       <c r="AF32" s="1">
         <v>0.39</v>
       </c>
       <c r="AG32" s="1">
         <v>0.24</v>
       </c>
-      <c r="AH32" s="2">
+      <c r="AH32" s="1">
         <v>0.12</v>
       </c>
       <c r="AI32" s="1">
         <v>0.13</v>
       </c>
       <c r="AJ32" s="1">
         <v>0.23</v>
       </c>
       <c r="AK32" s="1">
         <v>0.14000000000000001</v>
       </c>
       <c r="AL32" s="1">
         <v>3.77</v>
       </c>
       <c r="AM32" s="1">
         <v>1.73</v>
       </c>
       <c r="AN32" s="1">
         <v>1.1399999999999999</v>
       </c>
       <c r="AO32" s="1">
         <v>0.86</v>
       </c>
-      <c r="AP32" s="2">
+      <c r="AP32" s="1">
         <v>0.56000000000000005</v>
       </c>
-      <c r="AQ32" s="2">
+      <c r="AQ32" s="1">
         <v>0.75</v>
       </c>
     </row>
     <row r="33" spans="1:43">
-      <c r="A33" s="10" t="s">
+      <c r="A33" s="9" t="s">
         <v>44</v>
       </c>
-      <c r="B33" s="31"/>
-[...11 lines deleted...]
-      <c r="N33" s="5" t="s">
+      <c r="B33" s="23"/>
+      <c r="C33" s="23"/>
+      <c r="D33" s="23"/>
+      <c r="E33" s="23"/>
+      <c r="F33" s="23"/>
+      <c r="G33" s="23"/>
+      <c r="H33" s="24"/>
+      <c r="I33" s="23"/>
+      <c r="J33" s="24"/>
+      <c r="K33" s="24"/>
+      <c r="L33" s="24"/>
+      <c r="M33" s="25"/>
+      <c r="N33" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="O33" s="36">
+      <c r="O33" s="26">
         <v>0.35</v>
       </c>
-      <c r="P33" s="36">
+      <c r="P33" s="26">
         <v>0.23</v>
       </c>
-      <c r="Q33" s="36">
+      <c r="Q33" s="26">
         <v>0.35</v>
       </c>
-      <c r="R33" s="36">
+      <c r="R33" s="26">
         <v>0.27</v>
       </c>
-      <c r="S33" s="36">
+      <c r="S33" s="26">
         <v>0.34</v>
       </c>
-      <c r="T33" s="36">
+      <c r="T33" s="26">
         <v>0.39</v>
       </c>
-      <c r="U33" s="36">
+      <c r="U33" s="26">
         <v>0.43</v>
       </c>
-      <c r="V33" s="5" t="s">
+      <c r="V33" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="W33" s="36">
+      <c r="W33" s="26">
         <v>0.48</v>
       </c>
-      <c r="X33" s="36">
+      <c r="X33" s="26">
         <v>0.43</v>
       </c>
-      <c r="Y33" s="36">
+      <c r="Y33" s="26">
         <v>0.4</v>
       </c>
-      <c r="Z33" s="5" t="s">
+      <c r="Z33" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="AA33" s="36" t="s">
-[...2 lines deleted...]
-      <c r="AB33" s="36">
+      <c r="AA33" s="26" t="s">
+        <v>31</v>
+      </c>
+      <c r="AB33" s="26">
         <v>0.23</v>
       </c>
-      <c r="AC33" s="36">
+      <c r="AC33" s="26">
         <v>0.17</v>
       </c>
       <c r="AD33" s="1">
         <v>0.14000000000000001</v>
       </c>
       <c r="AE33" s="1">
         <v>0.12</v>
       </c>
       <c r="AF33" s="1">
         <v>0.1</v>
       </c>
-      <c r="AG33" s="36" t="s">
-[...2 lines deleted...]
-      <c r="AH33" s="36" t="s">
+      <c r="AG33" s="26" t="s">
+        <v>31</v>
+      </c>
+      <c r="AH33" s="26" t="s">
         <v>31</v>
       </c>
       <c r="AI33" s="1">
         <v>7.0000000000000007E-2</v>
       </c>
       <c r="AJ33" s="1">
         <v>0.06</v>
       </c>
       <c r="AK33" s="1">
         <v>0.06</v>
       </c>
-      <c r="AL33" s="36" t="s">
+      <c r="AL33" s="26" t="s">
         <v>31</v>
       </c>
       <c r="AM33" s="1">
         <v>0.36</v>
       </c>
       <c r="AN33" s="1">
         <v>0.47</v>
       </c>
       <c r="AO33" s="1">
         <v>0.53</v>
       </c>
-      <c r="AP33" s="2">
+      <c r="AP33" s="1">
         <v>0.14000000000000001</v>
       </c>
-      <c r="AQ33" s="2">
+      <c r="AQ33" s="1">
         <v>0.12</v>
       </c>
     </row>
     <row r="34" spans="1:43">
-      <c r="A34" s="10" t="s">
+      <c r="A34" s="9" t="s">
         <v>45</v>
       </c>
-      <c r="B34" s="31"/>
-[...11 lines deleted...]
-      <c r="N34" s="5" t="s">
+      <c r="B34" s="23"/>
+      <c r="C34" s="23"/>
+      <c r="D34" s="23"/>
+      <c r="E34" s="23"/>
+      <c r="F34" s="23"/>
+      <c r="G34" s="23"/>
+      <c r="H34" s="24"/>
+      <c r="I34" s="23"/>
+      <c r="J34" s="24"/>
+      <c r="K34" s="24"/>
+      <c r="L34" s="24"/>
+      <c r="M34" s="25"/>
+      <c r="N34" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="O34" s="36">
+      <c r="O34" s="26">
         <v>0.68</v>
       </c>
-      <c r="P34" s="36">
+      <c r="P34" s="26">
         <v>0.88</v>
       </c>
-      <c r="Q34" s="36">
+      <c r="Q34" s="26">
         <v>0.99</v>
       </c>
-      <c r="R34" s="36">
+      <c r="R34" s="26">
         <v>1.05</v>
       </c>
-      <c r="S34" s="36">
+      <c r="S34" s="26">
         <v>1.1000000000000001</v>
       </c>
-      <c r="T34" s="36">
+      <c r="T34" s="26">
         <v>1.03</v>
       </c>
-      <c r="U34" s="36">
+      <c r="U34" s="26">
         <v>1.1399999999999999</v>
       </c>
-      <c r="V34" s="5" t="s">
+      <c r="V34" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="W34" s="36">
+      <c r="W34" s="26">
         <v>1.1100000000000001</v>
       </c>
-      <c r="X34" s="36">
+      <c r="X34" s="26">
         <v>1.1299999999999999</v>
       </c>
-      <c r="Y34" s="36">
+      <c r="Y34" s="26">
         <v>1.1100000000000001</v>
       </c>
-      <c r="Z34" s="5" t="s">
+      <c r="Z34" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="AA34" s="36">
+      <c r="AA34" s="26">
         <v>0.69</v>
       </c>
-      <c r="AB34" s="36" t="s">
-[...2 lines deleted...]
-      <c r="AC34" s="36" t="s">
+      <c r="AB34" s="26" t="s">
+        <v>31</v>
+      </c>
+      <c r="AC34" s="26" t="s">
         <v>31</v>
       </c>
       <c r="AD34" s="1">
         <v>0.27</v>
       </c>
       <c r="AE34" s="1">
         <v>0.56000000000000005</v>
       </c>
       <c r="AF34" s="1">
         <v>0.28999999999999998</v>
       </c>
       <c r="AG34" s="1">
         <v>0.08</v>
       </c>
-      <c r="AH34" s="2"/>
+      <c r="AH34" s="1"/>
       <c r="AI34" s="1">
         <v>0.13</v>
       </c>
       <c r="AJ34" s="1">
         <v>0.06</v>
       </c>
-      <c r="AK34" s="36" t="s">
+      <c r="AK34" s="26" t="s">
         <v>31</v>
       </c>
       <c r="AL34" s="1">
         <v>2.02</v>
       </c>
       <c r="AM34" s="1">
         <v>0.35</v>
       </c>
       <c r="AN34" s="1">
         <v>0.46</v>
       </c>
       <c r="AO34" s="1">
         <v>0.34</v>
       </c>
-      <c r="AP34" s="2">
+      <c r="AP34" s="1">
         <v>0.55000000000000004</v>
       </c>
-      <c r="AQ34" s="2">
+      <c r="AQ34" s="1">
         <v>0.23</v>
       </c>
     </row>
     <row r="35" spans="1:43">
-      <c r="A35" s="10" t="s">
+      <c r="A35" s="9" t="s">
         <v>47</v>
       </c>
-      <c r="B35" s="31"/>
-[...11 lines deleted...]
-      <c r="N35" s="5" t="s">
+      <c r="B35" s="23"/>
+      <c r="C35" s="23"/>
+      <c r="D35" s="23"/>
+      <c r="E35" s="23"/>
+      <c r="F35" s="23"/>
+      <c r="G35" s="23"/>
+      <c r="H35" s="24"/>
+      <c r="I35" s="23"/>
+      <c r="J35" s="24"/>
+      <c r="K35" s="24"/>
+      <c r="L35" s="24"/>
+      <c r="M35" s="25"/>
+      <c r="N35" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="O35" s="36">
+      <c r="O35" s="26">
         <v>1.36</v>
       </c>
-      <c r="P35" s="36">
+      <c r="P35" s="26">
         <v>1.07</v>
       </c>
-      <c r="Q35" s="36">
+      <c r="Q35" s="26">
         <v>0.8</v>
       </c>
-      <c r="R35" s="36">
+      <c r="R35" s="26">
         <v>0.75</v>
       </c>
-      <c r="S35" s="36">
+      <c r="S35" s="26">
         <v>0.8</v>
       </c>
-      <c r="T35" s="36">
+      <c r="T35" s="26">
         <v>0.84</v>
       </c>
-      <c r="U35" s="36">
-[...2 lines deleted...]
-      <c r="V35" s="5" t="s">
+      <c r="U35" s="26">
+        <v>1</v>
+      </c>
+      <c r="V35" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="W35" s="36">
+      <c r="W35" s="26">
         <v>0.9</v>
       </c>
-      <c r="X35" s="36">
+      <c r="X35" s="26">
         <v>0.87</v>
       </c>
-      <c r="Y35" s="36">
+      <c r="Y35" s="26">
         <v>0.86</v>
       </c>
-      <c r="Z35" s="5" t="s">
+      <c r="Z35" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="AA35" s="36" t="s">
-[...5 lines deleted...]
-      <c r="AC35" s="36">
+      <c r="AA35" s="26" t="s">
+        <v>31</v>
+      </c>
+      <c r="AB35" s="26" t="s">
+        <v>31</v>
+      </c>
+      <c r="AC35" s="26">
         <v>0.27</v>
       </c>
-      <c r="AD35" s="36" t="s">
+      <c r="AD35" s="26" t="s">
         <v>31</v>
       </c>
       <c r="AE35" s="1">
         <v>0.18</v>
       </c>
       <c r="AF35" s="1">
         <v>0.08</v>
       </c>
       <c r="AG35" s="1">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="AH35" s="2">
+      <c r="AH35" s="1">
         <v>0.12</v>
       </c>
-      <c r="AI35" s="36" t="s">
-[...2 lines deleted...]
-      <c r="AJ35" s="36" t="s">
+      <c r="AI35" s="26" t="s">
+        <v>31</v>
+      </c>
+      <c r="AJ35" s="26" t="s">
         <v>31</v>
       </c>
       <c r="AK35" s="1">
         <v>0.05</v>
       </c>
       <c r="AL35" s="1">
         <v>1.65</v>
       </c>
-      <c r="AM35" s="36" t="s">
+      <c r="AM35" s="26" t="s">
         <v>31</v>
       </c>
       <c r="AN35" s="1">
         <v>1.3</v>
       </c>
       <c r="AO35" s="1">
         <v>0.56000000000000005</v>
       </c>
-      <c r="AP35" s="2">
+      <c r="AP35" s="1">
         <v>0.22</v>
       </c>
-      <c r="AQ35" s="2">
+      <c r="AQ35" s="1">
         <v>0.28000000000000003</v>
       </c>
     </row>
     <row r="36" spans="1:43">
-      <c r="A36" s="10" t="s">
+      <c r="A36" s="9" t="s">
         <v>48</v>
       </c>
-      <c r="B36" s="31"/>
-[...11 lines deleted...]
-      <c r="N36" s="5" t="s">
+      <c r="B36" s="23"/>
+      <c r="C36" s="23"/>
+      <c r="D36" s="23"/>
+      <c r="E36" s="23"/>
+      <c r="F36" s="23"/>
+      <c r="G36" s="23"/>
+      <c r="H36" s="24"/>
+      <c r="I36" s="23"/>
+      <c r="J36" s="24"/>
+      <c r="K36" s="24"/>
+      <c r="L36" s="24"/>
+      <c r="M36" s="25"/>
+      <c r="N36" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="O36" s="36" t="s">
-[...2 lines deleted...]
-      <c r="P36" s="36">
+      <c r="O36" s="26" t="s">
+        <v>31</v>
+      </c>
+      <c r="P36" s="26">
         <v>0.56000000000000005</v>
       </c>
-      <c r="Q36" s="36">
+      <c r="Q36" s="26">
         <v>0.56000000000000005</v>
       </c>
-      <c r="R36" s="36">
+      <c r="R36" s="26">
         <v>0.67</v>
       </c>
-      <c r="S36" s="36">
+      <c r="S36" s="26">
         <v>0.65</v>
       </c>
-      <c r="T36" s="36">
+      <c r="T36" s="26">
         <v>0.8</v>
       </c>
-      <c r="U36" s="36">
+      <c r="U36" s="26">
         <v>0.77</v>
       </c>
-      <c r="V36" s="5" t="s">
+      <c r="V36" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="W36" s="36">
+      <c r="W36" s="26">
         <v>0.61</v>
       </c>
-      <c r="X36" s="36">
+      <c r="X36" s="26">
         <v>0.56000000000000005</v>
       </c>
-      <c r="Y36" s="36">
+      <c r="Y36" s="26">
         <v>0.62</v>
       </c>
-      <c r="Z36" s="5" t="s">
+      <c r="Z36" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="AA36" s="36">
+      <c r="AA36" s="26">
         <v>0.28999999999999998</v>
       </c>
-      <c r="AB36" s="36">
+      <c r="AB36" s="26">
         <v>0.57999999999999996</v>
       </c>
-      <c r="AC36" s="36" t="s">
+      <c r="AC36" s="26" t="s">
         <v>31</v>
       </c>
       <c r="AD36" s="1">
         <v>0.23</v>
       </c>
       <c r="AE36" s="1">
         <v>0.1</v>
       </c>
       <c r="AF36" s="1">
         <v>0.08</v>
       </c>
-      <c r="AG36" s="36" t="s">
-[...2 lines deleted...]
-      <c r="AH36" s="2">
+      <c r="AG36" s="26" t="s">
+        <v>31</v>
+      </c>
+      <c r="AH36" s="1">
         <v>0.06</v>
       </c>
       <c r="AI36" s="1">
         <v>0.06</v>
       </c>
       <c r="AJ36" s="1">
         <v>0.05</v>
       </c>
       <c r="AK36" s="1">
         <v>0.05</v>
       </c>
       <c r="AL36" s="1">
         <v>3.52</v>
       </c>
       <c r="AM36" s="1">
         <v>0.6</v>
       </c>
       <c r="AN36" s="1">
         <v>0.79</v>
       </c>
       <c r="AO36" s="1">
         <v>0.44</v>
       </c>
-      <c r="AP36" s="2">
+      <c r="AP36" s="1">
         <v>0.47</v>
       </c>
-      <c r="AQ36" s="2">
+      <c r="AQ36" s="1">
         <v>0.49</v>
       </c>
     </row>
     <row r="37" spans="1:43">
-      <c r="A37" s="10" t="s">
+      <c r="A37" s="9" t="s">
         <v>53</v>
       </c>
-      <c r="B37" s="31"/>
-[...11 lines deleted...]
-      <c r="N37" s="5" t="s">
+      <c r="B37" s="23"/>
+      <c r="C37" s="23"/>
+      <c r="D37" s="23"/>
+      <c r="E37" s="23"/>
+      <c r="F37" s="23"/>
+      <c r="G37" s="23"/>
+      <c r="H37" s="23"/>
+      <c r="I37" s="23"/>
+      <c r="J37" s="23"/>
+      <c r="K37" s="23"/>
+      <c r="L37" s="23"/>
+      <c r="M37" s="23"/>
+      <c r="N37" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="O37" s="36">
+      <c r="O37" s="26">
         <v>1.03</v>
       </c>
-      <c r="P37" s="36">
+      <c r="P37" s="26">
         <v>1.01</v>
       </c>
-      <c r="Q37" s="36">
+      <c r="Q37" s="26">
         <v>1.26</v>
       </c>
-      <c r="R37" s="36">
+      <c r="R37" s="26">
         <v>1.2</v>
       </c>
-      <c r="S37" s="36">
-[...2 lines deleted...]
-      <c r="T37" s="36">
+      <c r="S37" s="26">
+        <v>1</v>
+      </c>
+      <c r="T37" s="26">
         <v>0.85</v>
       </c>
-      <c r="U37" s="36">
+      <c r="U37" s="26">
         <v>0.99</v>
       </c>
-      <c r="V37" s="5" t="s">
+      <c r="V37" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="W37" s="36">
+      <c r="W37" s="26">
         <v>0.9</v>
       </c>
-      <c r="X37" s="36">
+      <c r="X37" s="26">
         <v>0.91</v>
       </c>
-      <c r="Y37" s="36">
+      <c r="Y37" s="26">
         <v>0.85</v>
       </c>
-      <c r="Z37" s="5" t="s">
+      <c r="Z37" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="AA37" s="36" t="s">
-[...2 lines deleted...]
-      <c r="AB37" s="36">
+      <c r="AA37" s="26" t="s">
+        <v>31</v>
+      </c>
+      <c r="AB37" s="26">
         <v>0.34</v>
       </c>
-      <c r="AC37" s="36">
+      <c r="AC37" s="26">
         <v>0.26</v>
       </c>
       <c r="AD37" s="1">
         <v>0.41</v>
       </c>
       <c r="AE37" s="1">
         <v>0.17</v>
       </c>
-      <c r="AF37" s="36" t="s">
-[...11 lines deleted...]
-      <c r="AJ37" s="36" t="s">
+      <c r="AF37" s="26" t="s">
+        <v>31</v>
+      </c>
+      <c r="AG37" s="26" t="s">
+        <v>31</v>
+      </c>
+      <c r="AH37" s="26" t="s">
+        <v>31</v>
+      </c>
+      <c r="AI37" s="26" t="s">
+        <v>31</v>
+      </c>
+      <c r="AJ37" s="26" t="s">
         <v>31</v>
       </c>
       <c r="AK37" s="1">
         <v>0.17</v>
       </c>
       <c r="AL37" s="1">
         <v>2.0099999999999998</v>
       </c>
       <c r="AM37" s="1">
         <v>0.52</v>
       </c>
       <c r="AN37" s="1">
         <v>0.34</v>
       </c>
       <c r="AO37" s="1">
         <v>0.52</v>
       </c>
-      <c r="AP37" s="2">
+      <c r="AP37" s="1">
         <v>0.21</v>
       </c>
-      <c r="AQ37" s="2">
+      <c r="AQ37" s="1">
         <v>0.52</v>
       </c>
     </row>
     <row r="38" spans="1:43">
-      <c r="A38" s="10" t="s">
+      <c r="A38" s="9" t="s">
         <v>49</v>
       </c>
-      <c r="B38" s="31"/>
-[...11 lines deleted...]
-      <c r="N38" s="5" t="s">
+      <c r="B38" s="23"/>
+      <c r="C38" s="23"/>
+      <c r="D38" s="23"/>
+      <c r="E38" s="23"/>
+      <c r="F38" s="23"/>
+      <c r="G38" s="23"/>
+      <c r="H38" s="24"/>
+      <c r="I38" s="23"/>
+      <c r="J38" s="24"/>
+      <c r="K38" s="24"/>
+      <c r="L38" s="24"/>
+      <c r="M38" s="25"/>
+      <c r="N38" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="O38" s="36" t="s">
-[...2 lines deleted...]
-      <c r="P38" s="36">
+      <c r="O38" s="26" t="s">
+        <v>31</v>
+      </c>
+      <c r="P38" s="26">
         <v>0.21</v>
       </c>
-      <c r="Q38" s="36">
+      <c r="Q38" s="26">
         <v>0.16</v>
       </c>
-      <c r="R38" s="36">
+      <c r="R38" s="26">
         <v>0.25</v>
       </c>
-      <c r="S38" s="36">
+      <c r="S38" s="26">
         <v>0.21</v>
       </c>
-      <c r="T38" s="36">
+      <c r="T38" s="26">
         <v>0.26</v>
       </c>
-      <c r="U38" s="36">
+      <c r="U38" s="26">
         <v>0.23</v>
       </c>
-      <c r="V38" s="5" t="s">
+      <c r="V38" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="W38" s="36">
+      <c r="W38" s="26">
         <v>0.25</v>
       </c>
-      <c r="X38" s="36">
+      <c r="X38" s="26">
         <v>0.22</v>
       </c>
-      <c r="Y38" s="36">
+      <c r="Y38" s="26">
         <v>0.21</v>
       </c>
-      <c r="Z38" s="5" t="s">
+      <c r="Z38" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="AA38" s="36">
+      <c r="AA38" s="26">
         <v>0.33</v>
       </c>
-      <c r="AB38" s="36" t="s">
-[...5 lines deleted...]
-      <c r="AD38" s="36" t="s">
+      <c r="AB38" s="26" t="s">
+        <v>31</v>
+      </c>
+      <c r="AC38" s="26" t="s">
+        <v>31</v>
+      </c>
+      <c r="AD38" s="26" t="s">
         <v>31</v>
       </c>
       <c r="AE38" s="1">
         <v>0.11</v>
       </c>
-      <c r="AF38" s="36" t="s">
-[...8 lines deleted...]
-      <c r="AI38" s="36" t="s">
+      <c r="AF38" s="26" t="s">
+        <v>31</v>
+      </c>
+      <c r="AG38" s="26" t="s">
+        <v>31</v>
+      </c>
+      <c r="AH38" s="26" t="s">
+        <v>31</v>
+      </c>
+      <c r="AI38" s="26" t="s">
         <v>31</v>
       </c>
       <c r="AJ38" s="1">
         <v>0.06</v>
       </c>
-      <c r="AK38" s="36" t="s">
+      <c r="AK38" s="26" t="s">
         <v>31</v>
       </c>
       <c r="AL38" s="1">
         <v>1.27</v>
       </c>
       <c r="AM38" s="1">
         <v>0.33</v>
       </c>
       <c r="AN38" s="1">
         <v>0.43</v>
       </c>
       <c r="AO38" s="1">
         <v>0.32</v>
       </c>
-      <c r="AP38" s="2">
+      <c r="AP38" s="1">
         <v>0.51</v>
       </c>
-      <c r="AQ38" s="36" t="s">
+      <c r="AQ38" s="26" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="39" spans="1:43">
-      <c r="A39" s="10" t="s">
+      <c r="A39" s="9" t="s">
         <v>50</v>
       </c>
-      <c r="B39" s="31"/>
-[...11 lines deleted...]
-      <c r="N39" s="5" t="s">
+      <c r="B39" s="23"/>
+      <c r="C39" s="23"/>
+      <c r="D39" s="23"/>
+      <c r="E39" s="23"/>
+      <c r="F39" s="23"/>
+      <c r="G39" s="23"/>
+      <c r="H39" s="24"/>
+      <c r="I39" s="23"/>
+      <c r="J39" s="24"/>
+      <c r="K39" s="24"/>
+      <c r="L39" s="24"/>
+      <c r="M39" s="25"/>
+      <c r="N39" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="O39" s="36">
+      <c r="O39" s="26">
         <v>0.91</v>
       </c>
-      <c r="P39" s="36">
+      <c r="P39" s="26">
         <v>1.31</v>
       </c>
-      <c r="Q39" s="36">
+      <c r="Q39" s="26">
         <v>1.25</v>
       </c>
-      <c r="R39" s="36">
+      <c r="R39" s="26">
         <v>1.1399999999999999</v>
       </c>
-      <c r="S39" s="36">
+      <c r="S39" s="26">
         <v>1.1299999999999999</v>
       </c>
-      <c r="T39" s="36">
+      <c r="T39" s="26">
         <v>0.96</v>
       </c>
-      <c r="U39" s="36">
+      <c r="U39" s="26">
         <v>1.01</v>
       </c>
-      <c r="V39" s="5" t="s">
+      <c r="V39" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="W39" s="36">
+      <c r="W39" s="26">
         <v>0.99</v>
       </c>
-      <c r="X39" s="36">
+      <c r="X39" s="26">
         <v>1.03</v>
       </c>
-      <c r="Y39" s="36">
+      <c r="Y39" s="26">
         <v>0.97</v>
       </c>
-      <c r="Z39" s="5" t="s">
+      <c r="Z39" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="AA39" s="36">
+      <c r="AA39" s="26">
         <v>0.18</v>
       </c>
-      <c r="AB39" s="36">
+      <c r="AB39" s="26">
         <v>0.6</v>
       </c>
-      <c r="AC39" s="36">
+      <c r="AC39" s="26">
         <v>0.09</v>
       </c>
       <c r="AD39" s="1">
         <v>0.21</v>
       </c>
       <c r="AE39" s="1">
         <v>0.12</v>
       </c>
       <c r="AF39" s="1">
         <v>0.15</v>
       </c>
       <c r="AG39" s="1">
         <v>0.18</v>
       </c>
-      <c r="AH39" s="2">
+      <c r="AH39" s="1">
         <v>0.08</v>
       </c>
       <c r="AI39" s="1">
         <v>0.21</v>
       </c>
       <c r="AJ39" s="1">
         <v>0.1</v>
       </c>
-      <c r="AK39" s="36" t="s">
+      <c r="AK39" s="26" t="s">
         <v>31</v>
       </c>
       <c r="AL39" s="1">
         <v>0.35</v>
       </c>
       <c r="AM39" s="1">
         <v>0.55000000000000004</v>
       </c>
       <c r="AN39" s="1">
         <v>0.96</v>
       </c>
       <c r="AO39" s="1">
         <v>0.54</v>
       </c>
-      <c r="AP39" s="2">
+      <c r="AP39" s="1">
         <v>0.28999999999999998</v>
       </c>
-      <c r="AQ39" s="2">
+      <c r="AQ39" s="1">
         <v>0.12</v>
       </c>
     </row>
     <row r="40" spans="1:43">
-      <c r="A40" s="18" t="s">
+      <c r="A40" s="9" t="s">
         <v>52</v>
       </c>
-      <c r="B40" s="38"/>
-[...11 lines deleted...]
-      <c r="N40" s="7" t="s">
+      <c r="B40" s="27"/>
+      <c r="C40" s="27"/>
+      <c r="D40" s="27"/>
+      <c r="E40" s="27"/>
+      <c r="F40" s="27"/>
+      <c r="G40" s="27"/>
+      <c r="H40" s="28"/>
+      <c r="I40" s="27"/>
+      <c r="J40" s="28"/>
+      <c r="K40" s="28"/>
+      <c r="L40" s="28"/>
+      <c r="M40" s="29"/>
+      <c r="N40" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O40" s="42">
+      <c r="O40" s="30">
         <v>1.31</v>
       </c>
-      <c r="P40" s="42">
+      <c r="P40" s="30">
         <v>2.57</v>
       </c>
-      <c r="Q40" s="42">
+      <c r="Q40" s="30">
         <v>2.57</v>
       </c>
-      <c r="R40" s="42">
+      <c r="R40" s="30">
         <v>2.14</v>
       </c>
-      <c r="S40" s="42">
+      <c r="S40" s="30">
         <v>1.96</v>
       </c>
-      <c r="T40" s="42">
+      <c r="T40" s="30">
         <v>2.1800000000000002</v>
       </c>
-      <c r="U40" s="42">
+      <c r="U40" s="30">
         <v>2.15</v>
       </c>
-      <c r="V40" s="7" t="s">
+      <c r="V40" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="W40" s="42">
+      <c r="W40" s="30">
         <v>2.12</v>
       </c>
-      <c r="X40" s="42">
+      <c r="X40" s="30">
         <v>2.0299999999999998</v>
       </c>
-      <c r="Y40" s="42">
+      <c r="Y40" s="30">
         <v>2.1</v>
       </c>
-      <c r="Z40" s="7" t="s">
+      <c r="Z40" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="AA40" s="42" t="s">
-[...2 lines deleted...]
-      <c r="AB40" s="42">
+      <c r="AA40" s="30" t="s">
+        <v>31</v>
+      </c>
+      <c r="AB40" s="30">
         <v>0.35</v>
       </c>
-      <c r="AC40" s="42">
+      <c r="AC40" s="30">
         <v>0.26</v>
       </c>
-      <c r="AD40" s="3">
+      <c r="AD40" s="2">
         <v>0.62</v>
       </c>
-      <c r="AE40" s="3">
+      <c r="AE40" s="2">
         <v>0.09</v>
       </c>
-      <c r="AF40" s="3">
+      <c r="AF40" s="2">
         <v>0.28999999999999998</v>
       </c>
-      <c r="AG40" s="3">
+      <c r="AG40" s="2">
         <v>0.13</v>
       </c>
-      <c r="AH40" s="3">
+      <c r="AH40" s="2">
         <v>0.17</v>
       </c>
-      <c r="AI40" s="3">
+      <c r="AI40" s="2">
         <v>0.21</v>
       </c>
-      <c r="AJ40" s="3">
+      <c r="AJ40" s="2">
         <v>0.14000000000000001</v>
       </c>
-      <c r="AK40" s="3">
+      <c r="AK40" s="2">
         <v>0.13</v>
       </c>
-      <c r="AL40" s="3">
+      <c r="AL40" s="2">
         <v>4.1399999999999997</v>
       </c>
-      <c r="AM40" s="3">
+      <c r="AM40" s="2">
         <v>0.8</v>
       </c>
-      <c r="AN40" s="3">
+      <c r="AN40" s="2">
         <v>1.58</v>
       </c>
-      <c r="AO40" s="3">
+      <c r="AO40" s="2">
         <v>1.32</v>
       </c>
-      <c r="AP40" s="3">
+      <c r="AP40" s="2">
         <v>0.84</v>
       </c>
-      <c r="AQ40" s="3">
+      <c r="AQ40" s="2">
         <v>0.52</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A4:AQ4"/>
     <mergeCell ref="A8:AQ8"/>
     <mergeCell ref="A21:AQ21"/>
     <mergeCell ref="A28:AQ28"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="Z6:AK6"/>
     <mergeCell ref="AL6:AQ6"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A1:AY46"/>
   <sheetViews>
-    <sheetView topLeftCell="S1" workbookViewId="0">
-      <selection activeCell="T6" sqref="T6:AQ6"/>
+    <sheetView tabSelected="1" topLeftCell="S1" workbookViewId="0">
+      <selection activeCell="AJ11" sqref="AJ11:AJ46"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="26.5546875" style="4" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="14" max="16384" width="9.109375" style="4"/>
+    <col min="1" max="1" width="26.5703125" style="3" customWidth="1"/>
+    <col min="2" max="3" width="0" style="3" hidden="1" customWidth="1"/>
+    <col min="4" max="4" width="8.42578125" style="3" hidden="1" customWidth="1"/>
+    <col min="5" max="5" width="0" style="3" hidden="1" customWidth="1"/>
+    <col min="6" max="6" width="8.28515625" style="3" hidden="1" customWidth="1"/>
+    <col min="7" max="13" width="0" style="3" hidden="1" customWidth="1"/>
+    <col min="14" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:51" ht="12" customHeight="1"/>
     <row r="2" spans="1:51" ht="12" customHeight="1"/>
     <row r="3" spans="1:51" ht="12" customHeight="1"/>
     <row r="4" spans="1:51" ht="12" customHeight="1"/>
     <row r="5" spans="1:51" ht="12" customHeight="1"/>
     <row r="6" spans="1:51" ht="12" customHeight="1">
-      <c r="A6" s="68"/>
-[...14 lines deleted...]
-      <c r="T6" s="75" t="s">
+      <c r="A6" s="49"/>
+      <c r="B6" s="49"/>
+      <c r="C6" s="49"/>
+      <c r="D6" s="49"/>
+      <c r="E6" s="49"/>
+      <c r="F6" s="49"/>
+      <c r="G6" s="49"/>
+      <c r="H6" s="49"/>
+      <c r="I6" s="49"/>
+      <c r="J6" s="49"/>
+      <c r="K6" s="49"/>
+      <c r="L6" s="49"/>
+      <c r="M6" s="49"/>
+      <c r="N6" s="49"/>
+      <c r="S6" s="49"/>
+      <c r="T6" s="56" t="s">
         <v>33</v>
       </c>
-      <c r="U6" s="75"/>
-[...21 lines deleted...]
-      <c r="AQ6" s="75"/>
+      <c r="U6" s="56"/>
+      <c r="V6" s="56"/>
+      <c r="W6" s="56"/>
+      <c r="X6" s="56"/>
+      <c r="Y6" s="56"/>
+      <c r="Z6" s="56"/>
+      <c r="AA6" s="56"/>
+      <c r="AB6" s="56"/>
+      <c r="AC6" s="56"/>
+      <c r="AD6" s="56"/>
+      <c r="AE6" s="56"/>
+      <c r="AF6" s="56"/>
+      <c r="AG6" s="56"/>
+      <c r="AH6" s="56"/>
+      <c r="AI6" s="56"/>
+      <c r="AJ6" s="56"/>
+      <c r="AK6" s="56"/>
+      <c r="AL6" s="56"/>
+      <c r="AM6" s="56"/>
+      <c r="AN6" s="56"/>
+      <c r="AO6" s="56"/>
+      <c r="AP6" s="56"/>
+      <c r="AQ6" s="56"/>
     </row>
     <row r="7" spans="1:51" ht="12" customHeight="1">
-      <c r="AC7" s="92"/>
-[...2 lines deleted...]
-      <c r="AO7" s="92" t="s">
+      <c r="AC7" s="73"/>
+      <c r="AD7" s="74"/>
+      <c r="AE7" s="73"/>
+      <c r="AO7" s="73" t="s">
         <v>18</v>
       </c>
-      <c r="AP7" s="93"/>
-      <c r="AQ7" s="92"/>
+      <c r="AP7" s="74"/>
+      <c r="AQ7" s="73"/>
     </row>
     <row r="8" spans="1:51" ht="12" customHeight="1">
-      <c r="A8" s="78"/>
-      <c r="B8" s="80">
+      <c r="A8" s="59"/>
+      <c r="B8" s="61">
         <v>2021</v>
       </c>
-      <c r="C8" s="81"/>
-[...10 lines deleted...]
-      <c r="N8" s="81">
+      <c r="C8" s="62"/>
+      <c r="D8" s="62"/>
+      <c r="E8" s="62"/>
+      <c r="F8" s="62"/>
+      <c r="G8" s="62"/>
+      <c r="H8" s="62"/>
+      <c r="I8" s="62"/>
+      <c r="J8" s="62"/>
+      <c r="K8" s="62"/>
+      <c r="L8" s="62"/>
+      <c r="M8" s="62"/>
+      <c r="N8" s="62">
         <v>2024</v>
       </c>
-      <c r="O8" s="81"/>
-[...4 lines deleted...]
-      <c r="T8" s="85">
+      <c r="O8" s="62"/>
+      <c r="P8" s="62"/>
+      <c r="Q8" s="62"/>
+      <c r="R8" s="62"/>
+      <c r="S8" s="62"/>
+      <c r="T8" s="66">
         <v>2025</v>
       </c>
-      <c r="U8" s="85"/>
-[...10 lines deleted...]
-      <c r="AF8" s="85">
+      <c r="U8" s="66"/>
+      <c r="V8" s="66"/>
+      <c r="W8" s="66"/>
+      <c r="X8" s="66"/>
+      <c r="Y8" s="66"/>
+      <c r="Z8" s="66"/>
+      <c r="AA8" s="66"/>
+      <c r="AB8" s="66"/>
+      <c r="AC8" s="66"/>
+      <c r="AD8" s="66"/>
+      <c r="AE8" s="61"/>
+      <c r="AF8" s="66">
         <v>2026</v>
       </c>
-      <c r="AG8" s="85"/>
-[...9 lines deleted...]
-      <c r="AQ8" s="80"/>
+      <c r="AG8" s="66"/>
+      <c r="AH8" s="66"/>
+      <c r="AI8" s="66"/>
+      <c r="AJ8" s="66"/>
+      <c r="AK8" s="66"/>
+      <c r="AL8" s="66"/>
+      <c r="AM8" s="66"/>
+      <c r="AN8" s="66"/>
+      <c r="AO8" s="66"/>
+      <c r="AP8" s="66"/>
+      <c r="AQ8" s="61"/>
     </row>
     <row r="9" spans="1:51" ht="18" customHeight="1">
-      <c r="A9" s="79"/>
-      <c r="B9" s="26" t="s">
+      <c r="A9" s="60"/>
+      <c r="B9" s="19" t="s">
         <v>5</v>
       </c>
-      <c r="C9" s="26" t="s">
+      <c r="C9" s="19" t="s">
         <v>15</v>
       </c>
-      <c r="D9" s="27" t="s">
+      <c r="D9" s="20" t="s">
         <v>16</v>
       </c>
-      <c r="E9" s="27" t="s">
+      <c r="E9" s="20" t="s">
         <v>17</v>
       </c>
-      <c r="F9" s="27" t="s">
+      <c r="F9" s="20" t="s">
         <v>10</v>
       </c>
-      <c r="G9" s="27" t="s">
+      <c r="G9" s="20" t="s">
         <v>11</v>
       </c>
-      <c r="H9" s="27" t="s">
+      <c r="H9" s="20" t="s">
         <v>12</v>
       </c>
-      <c r="I9" s="28" t="s">
+      <c r="I9" s="21" t="s">
         <v>13</v>
       </c>
-      <c r="J9" s="28" t="s">
+      <c r="J9" s="21" t="s">
         <v>14</v>
       </c>
-      <c r="K9" s="28" t="s">
+      <c r="K9" s="21" t="s">
         <v>21</v>
       </c>
-      <c r="L9" s="28" t="s">
+      <c r="L9" s="21" t="s">
         <v>22</v>
       </c>
-      <c r="M9" s="29" t="s">
+      <c r="M9" s="21" t="s">
         <v>24</v>
       </c>
-      <c r="N9" s="50" t="s">
-[...2 lines deleted...]
-      <c r="O9" s="30" t="s">
+      <c r="N9" s="37" t="s">
+        <v>2</v>
+      </c>
+      <c r="O9" s="22" t="s">
         <v>3</v>
       </c>
-      <c r="P9" s="50" t="s">
+      <c r="P9" s="37" t="s">
         <v>4</v>
       </c>
-      <c r="Q9" s="30" t="s">
+      <c r="Q9" s="22" t="s">
         <v>19</v>
       </c>
-      <c r="R9" s="30" t="s">
+      <c r="R9" s="22" t="s">
         <v>20</v>
       </c>
-      <c r="S9" s="30" t="s">
+      <c r="S9" s="22" t="s">
         <v>23</v>
       </c>
-      <c r="T9" s="9" t="s">
+      <c r="T9" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="U9" s="9" t="s">
+      <c r="U9" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="V9" s="8" t="s">
+      <c r="V9" s="7" t="s">
         <v>7</v>
       </c>
-      <c r="W9" s="9" t="s">
+      <c r="W9" s="8" t="s">
         <v>8</v>
       </c>
-      <c r="X9" s="9" t="s">
+      <c r="X9" s="8" t="s">
         <v>0</v>
       </c>
-      <c r="Y9" s="8" t="s">
-[...5 lines deleted...]
-      <c r="AA9" s="9" t="s">
+      <c r="Y9" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="Z9" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AA9" s="8" t="s">
         <v>3</v>
       </c>
-      <c r="AB9" s="8" t="s">
+      <c r="AB9" s="7" t="s">
         <v>4</v>
       </c>
-      <c r="AC9" s="9" t="s">
+      <c r="AC9" s="8" t="s">
         <v>19</v>
       </c>
-      <c r="AD9" s="9" t="s">
+      <c r="AD9" s="8" t="s">
         <v>20</v>
       </c>
-      <c r="AE9" s="9" t="s">
+      <c r="AE9" s="8" t="s">
         <v>23</v>
       </c>
-      <c r="AF9" s="9" t="s">
+      <c r="AF9" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="AG9" s="9" t="s">
+      <c r="AG9" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="AH9" s="8" t="s">
+      <c r="AH9" s="7" t="s">
         <v>7</v>
       </c>
-      <c r="AI9" s="9" t="s">
+      <c r="AI9" s="8" t="s">
         <v>8</v>
       </c>
-      <c r="AJ9" s="9" t="s">
+      <c r="AJ9" s="8" t="s">
         <v>0</v>
       </c>
-      <c r="AK9" s="8" t="s">
-[...5 lines deleted...]
-      <c r="AM9" s="9" t="s">
+      <c r="AK9" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="AL9" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AM9" s="8" t="s">
         <v>3</v>
       </c>
-      <c r="AN9" s="8" t="s">
+      <c r="AN9" s="7" t="s">
         <v>4</v>
       </c>
-      <c r="AO9" s="9" t="s">
+      <c r="AO9" s="8" t="s">
         <v>19</v>
       </c>
-      <c r="AP9" s="9" t="s">
+      <c r="AP9" s="8" t="s">
         <v>20</v>
       </c>
-      <c r="AQ9" s="9" t="s">
+      <c r="AQ9" s="8" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="10" spans="1:51" ht="12" customHeight="1">
-      <c r="A10" s="72"/>
-[...18 lines deleted...]
-      <c r="T10" s="88" t="s">
+      <c r="A10" s="53"/>
+      <c r="B10" s="53"/>
+      <c r="C10" s="53"/>
+      <c r="D10" s="53"/>
+      <c r="E10" s="53"/>
+      <c r="F10" s="53"/>
+      <c r="G10" s="53"/>
+      <c r="H10" s="53"/>
+      <c r="I10" s="53"/>
+      <c r="J10" s="53"/>
+      <c r="K10" s="53"/>
+      <c r="L10" s="53"/>
+      <c r="M10" s="53"/>
+      <c r="N10" s="53"/>
+      <c r="O10" s="53"/>
+      <c r="P10" s="53"/>
+      <c r="Q10" s="53"/>
+      <c r="R10" s="53"/>
+      <c r="S10" s="53"/>
+      <c r="T10" s="69" t="s">
         <v>9</v>
       </c>
-      <c r="U10" s="88"/>
-[...29 lines deleted...]
-      <c r="AY10" s="69"/>
+      <c r="U10" s="69"/>
+      <c r="V10" s="69"/>
+      <c r="W10" s="69"/>
+      <c r="X10" s="69"/>
+      <c r="Y10" s="69"/>
+      <c r="Z10" s="69"/>
+      <c r="AA10" s="69"/>
+      <c r="AB10" s="69"/>
+      <c r="AC10" s="69"/>
+      <c r="AD10" s="69"/>
+      <c r="AE10" s="69"/>
+      <c r="AF10" s="69"/>
+      <c r="AG10" s="69"/>
+      <c r="AH10" s="53"/>
+      <c r="AI10" s="53"/>
+      <c r="AJ10" s="53"/>
+      <c r="AK10" s="53"/>
+      <c r="AL10" s="53"/>
+      <c r="AM10" s="53"/>
+      <c r="AN10" s="53"/>
+      <c r="AO10" s="53"/>
+      <c r="AP10" s="53"/>
+      <c r="AQ10" s="53"/>
+      <c r="AR10" s="50"/>
+      <c r="AS10" s="50"/>
+      <c r="AT10" s="50"/>
+      <c r="AU10" s="50"/>
+      <c r="AV10" s="50"/>
+      <c r="AW10" s="50"/>
+      <c r="AX10" s="50"/>
+      <c r="AY10" s="50"/>
     </row>
     <row r="11" spans="1:51" ht="12" customHeight="1">
-      <c r="A11" s="52" t="s">
+      <c r="A11" s="32" t="s">
         <v>30</v>
       </c>
-      <c r="B11" s="53"/>
-[...11 lines deleted...]
-      <c r="N11" s="54">
+      <c r="B11" s="38"/>
+      <c r="C11" s="38"/>
+      <c r="D11" s="38"/>
+      <c r="E11" s="38"/>
+      <c r="F11" s="38"/>
+      <c r="G11" s="38"/>
+      <c r="H11" s="38"/>
+      <c r="I11" s="38"/>
+      <c r="J11" s="38"/>
+      <c r="K11" s="38"/>
+      <c r="L11" s="38"/>
+      <c r="M11" s="38"/>
+      <c r="N11" s="39">
         <v>0.45</v>
       </c>
-      <c r="O11" s="2">
+      <c r="O11" s="1">
         <v>0.35</v>
       </c>
-      <c r="P11" s="54">
+      <c r="P11" s="39">
         <v>0.35</v>
       </c>
-      <c r="Q11" s="2">
+      <c r="Q11" s="1">
         <v>0.36</v>
       </c>
-      <c r="R11" s="2">
+      <c r="R11" s="1">
         <v>0.28999999999999998</v>
       </c>
-      <c r="S11" s="2">
+      <c r="S11" s="1">
         <v>0.34</v>
       </c>
-      <c r="T11" s="2">
+      <c r="T11" s="1">
         <v>3.08</v>
       </c>
-      <c r="U11" s="2">
+      <c r="U11" s="1">
         <v>1.31</v>
       </c>
-      <c r="V11" s="2">
+      <c r="V11" s="1">
         <v>1.1200000000000001</v>
       </c>
-      <c r="W11" s="2">
+      <c r="W11" s="1">
         <v>0.78</v>
       </c>
-      <c r="X11" s="2">
+      <c r="X11" s="1">
         <v>0.59</v>
       </c>
-      <c r="Y11" s="2">
+      <c r="Y11" s="1">
         <v>0.46</v>
       </c>
-      <c r="Z11" s="2">
+      <c r="Z11" s="1">
         <v>0.5</v>
       </c>
-      <c r="AA11" s="2">
+      <c r="AA11" s="1">
         <v>0.32</v>
       </c>
-      <c r="AB11" s="2">
+      <c r="AB11" s="1">
         <v>0.36</v>
       </c>
-      <c r="AC11" s="2">
+      <c r="AC11" s="1">
         <v>0.42</v>
       </c>
-      <c r="AD11" s="2">
+      <c r="AD11" s="1">
         <v>0.28000000000000003</v>
       </c>
-      <c r="AE11" s="2">
+      <c r="AE11" s="1">
         <v>0.28000000000000003</v>
       </c>
-      <c r="AF11" s="2">
+      <c r="AF11" s="1">
         <v>3.6</v>
       </c>
-      <c r="AG11" s="2">
+      <c r="AG11" s="1">
         <v>1.1599999999999999</v>
       </c>
-      <c r="AH11" s="2">
+      <c r="AH11" s="1">
         <v>0.9</v>
       </c>
-      <c r="AI11" s="2">
+      <c r="AI11" s="1">
         <v>0.63</v>
       </c>
+      <c r="AJ11" s="1">
+        <v>0.56000000000000005</v>
+      </c>
     </row>
     <row r="12" spans="1:51" ht="12" customHeight="1">
-      <c r="A12" s="18" t="s">
+      <c r="A12" s="9" t="s">
         <v>34</v>
       </c>
-      <c r="B12" s="55"/>
-[...11 lines deleted...]
-      <c r="N12" s="54">
+      <c r="B12" s="40"/>
+      <c r="C12" s="40"/>
+      <c r="D12" s="40"/>
+      <c r="E12" s="40"/>
+      <c r="F12" s="40"/>
+      <c r="G12" s="40"/>
+      <c r="H12" s="41"/>
+      <c r="I12" s="40"/>
+      <c r="J12" s="41"/>
+      <c r="K12" s="41"/>
+      <c r="L12" s="41"/>
+      <c r="M12" s="41"/>
+      <c r="N12" s="39">
         <v>0.41</v>
       </c>
-      <c r="O12" s="2">
+      <c r="O12" s="1">
         <v>0.36</v>
       </c>
-      <c r="P12" s="54">
+      <c r="P12" s="39">
         <v>0.35</v>
       </c>
-      <c r="Q12" s="2">
+      <c r="Q12" s="1">
         <v>0.34</v>
       </c>
-      <c r="R12" s="2">
+      <c r="R12" s="1">
         <v>0.3</v>
       </c>
-      <c r="S12" s="2">
+      <c r="S12" s="1">
         <v>0.38</v>
       </c>
-      <c r="T12" s="2">
+      <c r="T12" s="1">
         <v>3.25</v>
       </c>
-      <c r="U12" s="2">
+      <c r="U12" s="1">
         <v>1.43</v>
       </c>
-      <c r="V12" s="2">
+      <c r="V12" s="1">
         <v>1.17</v>
       </c>
-      <c r="W12" s="2">
+      <c r="W12" s="1">
         <v>0.85</v>
       </c>
-      <c r="X12" s="2">
+      <c r="X12" s="1">
         <v>0.61</v>
       </c>
-      <c r="Y12" s="2">
+      <c r="Y12" s="1">
         <v>0.41</v>
       </c>
-      <c r="Z12" s="2">
+      <c r="Z12" s="1">
         <v>0.5</v>
       </c>
-      <c r="AA12" s="2">
+      <c r="AA12" s="1">
         <v>0.32</v>
       </c>
-      <c r="AB12" s="2">
+      <c r="AB12" s="1">
         <v>0.32</v>
       </c>
-      <c r="AC12" s="2">
+      <c r="AC12" s="1">
         <v>0.41</v>
       </c>
-      <c r="AD12" s="2">
+      <c r="AD12" s="1">
         <v>0.28999999999999998</v>
       </c>
-      <c r="AE12" s="2">
+      <c r="AE12" s="1">
         <v>0.3</v>
       </c>
-      <c r="AF12" s="2">
+      <c r="AF12" s="1">
         <v>3.8</v>
       </c>
-      <c r="AG12" s="2">
+      <c r="AG12" s="1">
         <v>1.07</v>
       </c>
-      <c r="AH12" s="2">
+      <c r="AH12" s="1">
         <v>0.81</v>
       </c>
-      <c r="AI12" s="2">
+      <c r="AI12" s="1">
         <v>0.59</v>
       </c>
+      <c r="AJ12" s="1">
+        <v>0.6</v>
+      </c>
     </row>
     <row r="13" spans="1:51" ht="12" customHeight="1">
-      <c r="A13" s="18" t="s">
+      <c r="A13" s="9" t="s">
         <v>36</v>
       </c>
-      <c r="B13" s="55"/>
-[...11 lines deleted...]
-      <c r="N13" s="54">
+      <c r="B13" s="40"/>
+      <c r="C13" s="40"/>
+      <c r="D13" s="40"/>
+      <c r="E13" s="40"/>
+      <c r="F13" s="40"/>
+      <c r="G13" s="40"/>
+      <c r="H13" s="41"/>
+      <c r="I13" s="40"/>
+      <c r="J13" s="41"/>
+      <c r="K13" s="41"/>
+      <c r="L13" s="41"/>
+      <c r="M13" s="41"/>
+      <c r="N13" s="39">
         <v>0.64</v>
       </c>
-      <c r="O13" s="2">
+      <c r="O13" s="1">
         <v>0.35</v>
       </c>
-      <c r="P13" s="54">
+      <c r="P13" s="39">
         <v>0.31</v>
       </c>
-      <c r="Q13" s="2">
+      <c r="Q13" s="1">
         <v>0.49</v>
       </c>
-      <c r="R13" s="2">
+      <c r="R13" s="1">
         <v>0.51</v>
       </c>
-      <c r="S13" s="2">
+      <c r="S13" s="1">
         <v>0.78</v>
       </c>
-      <c r="T13" s="2">
+      <c r="T13" s="1">
         <v>4.43</v>
       </c>
-      <c r="U13" s="2">
+      <c r="U13" s="1">
         <v>1.96</v>
       </c>
-      <c r="V13" s="2">
+      <c r="V13" s="1">
         <v>1.84</v>
       </c>
-      <c r="W13" s="2">
+      <c r="W13" s="1">
         <v>1.02</v>
       </c>
-      <c r="X13" s="2">
+      <c r="X13" s="1">
         <v>1.05</v>
       </c>
-      <c r="Y13" s="2">
+      <c r="Y13" s="1">
         <v>0.92</v>
       </c>
-      <c r="Z13" s="2">
+      <c r="Z13" s="1">
         <v>0.88</v>
       </c>
-      <c r="AA13" s="2">
+      <c r="AA13" s="1">
         <v>0.48</v>
       </c>
-      <c r="AB13" s="2">
+      <c r="AB13" s="1">
         <v>0.57999999999999996</v>
       </c>
-      <c r="AC13" s="2">
+      <c r="AC13" s="1">
         <v>0.59</v>
       </c>
-      <c r="AD13" s="2">
+      <c r="AD13" s="1">
         <v>0.28000000000000003</v>
       </c>
-      <c r="AE13" s="2">
+      <c r="AE13" s="1">
         <v>0.43</v>
       </c>
-      <c r="AF13" s="2">
+      <c r="AF13" s="1">
         <v>5.67</v>
       </c>
-      <c r="AG13" s="2">
+      <c r="AG13" s="1">
         <v>1.73</v>
       </c>
-      <c r="AH13" s="2">
+      <c r="AH13" s="1">
         <v>1.86</v>
       </c>
-      <c r="AI13" s="2">
+      <c r="AI13" s="1">
         <v>0.79</v>
       </c>
+      <c r="AJ13" s="1">
+        <v>0.68</v>
+      </c>
     </row>
     <row r="14" spans="1:51" ht="12" customHeight="1">
-      <c r="A14" s="59" t="s">
+      <c r="A14" s="3" t="s">
         <v>42</v>
       </c>
-      <c r="B14" s="55"/>
-[...11 lines deleted...]
-      <c r="N14" s="54">
+      <c r="B14" s="40"/>
+      <c r="C14" s="40"/>
+      <c r="D14" s="40"/>
+      <c r="E14" s="40"/>
+      <c r="F14" s="40"/>
+      <c r="G14" s="40"/>
+      <c r="H14" s="41"/>
+      <c r="I14" s="40"/>
+      <c r="J14" s="41"/>
+      <c r="K14" s="41"/>
+      <c r="L14" s="41"/>
+      <c r="M14" s="41"/>
+      <c r="N14" s="39">
         <v>0.64</v>
       </c>
-      <c r="O14" s="2">
+      <c r="O14" s="1">
         <v>0.4</v>
       </c>
-      <c r="P14" s="54">
+      <c r="P14" s="39">
         <v>0.28000000000000003</v>
       </c>
-      <c r="Q14" s="2">
+      <c r="Q14" s="1">
         <v>0.47</v>
       </c>
-      <c r="R14" s="2">
+      <c r="R14" s="1">
         <v>0.23</v>
       </c>
-      <c r="S14" s="2">
+      <c r="S14" s="1">
         <v>0.41</v>
       </c>
-      <c r="T14" s="2">
+      <c r="T14" s="1">
         <v>2.77</v>
       </c>
-      <c r="U14" s="2">
+      <c r="U14" s="1">
         <v>1.45</v>
       </c>
-      <c r="V14" s="2">
+      <c r="V14" s="1">
         <v>1.1000000000000001</v>
       </c>
-      <c r="W14" s="2">
+      <c r="W14" s="1">
         <v>0.88</v>
       </c>
-      <c r="X14" s="2">
+      <c r="X14" s="1">
         <v>0.56999999999999995</v>
       </c>
-      <c r="Y14" s="2">
+      <c r="Y14" s="1">
         <v>0.65</v>
       </c>
-      <c r="Z14" s="2">
+      <c r="Z14" s="1">
         <v>0.53</v>
       </c>
-      <c r="AA14" s="2">
+      <c r="AA14" s="1">
         <v>0.38</v>
       </c>
-      <c r="AB14" s="2">
+      <c r="AB14" s="1">
         <v>0.41</v>
       </c>
-      <c r="AC14" s="2">
+      <c r="AC14" s="1">
         <v>0.45</v>
       </c>
-      <c r="AD14" s="2">
+      <c r="AD14" s="1">
         <v>0.43</v>
       </c>
-      <c r="AE14" s="2">
+      <c r="AE14" s="1">
         <v>0.23</v>
       </c>
-      <c r="AF14" s="2">
+      <c r="AF14" s="1">
         <v>4.95</v>
       </c>
-      <c r="AG14" s="2">
+      <c r="AG14" s="1">
         <v>2.0299999999999998</v>
       </c>
-      <c r="AH14" s="2">
+      <c r="AH14" s="1">
         <v>0.89</v>
       </c>
-      <c r="AI14" s="2">
-        <v>1</v>
+      <c r="AI14" s="1">
+        <v>1</v>
+      </c>
+      <c r="AJ14" s="1">
+        <v>0.97</v>
       </c>
     </row>
     <row r="15" spans="1:51" ht="12" customHeight="1">
-      <c r="A15" s="59" t="s">
+      <c r="A15" s="3" t="s">
         <v>44</v>
       </c>
-      <c r="B15" s="55"/>
-[...11 lines deleted...]
-      <c r="N15" s="54">
+      <c r="B15" s="40"/>
+      <c r="C15" s="40"/>
+      <c r="D15" s="40"/>
+      <c r="E15" s="40"/>
+      <c r="F15" s="40"/>
+      <c r="G15" s="40"/>
+      <c r="H15" s="41"/>
+      <c r="I15" s="40"/>
+      <c r="J15" s="41"/>
+      <c r="K15" s="41"/>
+      <c r="L15" s="41"/>
+      <c r="M15" s="41"/>
+      <c r="N15" s="39">
         <v>0.15</v>
       </c>
-      <c r="O15" s="2">
+      <c r="O15" s="1">
         <v>0.38</v>
       </c>
-      <c r="P15" s="54">
+      <c r="P15" s="39">
         <v>0.19</v>
       </c>
-      <c r="Q15" s="2">
+      <c r="Q15" s="1">
         <v>0.34</v>
       </c>
-      <c r="R15" s="2">
+      <c r="R15" s="1">
         <v>0.25</v>
       </c>
-      <c r="S15" s="2">
+      <c r="S15" s="1">
         <v>0.11</v>
       </c>
-      <c r="T15" s="2">
+      <c r="T15" s="1">
         <v>2.37</v>
       </c>
-      <c r="U15" s="2" t="s">
-[...2 lines deleted...]
-      <c r="V15" s="2">
+      <c r="U15" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="V15" s="1">
         <v>0.93</v>
       </c>
-      <c r="W15" s="2">
+      <c r="W15" s="1">
         <v>0.61</v>
       </c>
-      <c r="X15" s="2">
+      <c r="X15" s="1">
         <v>0.35</v>
       </c>
-      <c r="Y15" s="2">
+      <c r="Y15" s="1">
         <v>0.41</v>
       </c>
-      <c r="Z15" s="2">
+      <c r="Z15" s="1">
         <v>0.74</v>
       </c>
-      <c r="AA15" s="2">
+      <c r="AA15" s="1">
         <v>0.26</v>
       </c>
-      <c r="AB15" s="2">
+      <c r="AB15" s="1">
         <v>0.31</v>
       </c>
-      <c r="AC15" s="2">
+      <c r="AC15" s="1">
         <v>0.28000000000000003</v>
       </c>
-      <c r="AD15" s="2">
+      <c r="AD15" s="1">
         <v>0.16</v>
       </c>
-      <c r="AE15" s="2">
+      <c r="AE15" s="1">
         <v>0.17</v>
       </c>
-      <c r="AF15" s="2">
+      <c r="AF15" s="1">
         <v>2.08</v>
       </c>
-      <c r="AG15" s="2">
+      <c r="AG15" s="1">
         <v>0.73</v>
       </c>
-      <c r="AH15" s="2">
+      <c r="AH15" s="1">
         <v>0.95</v>
       </c>
-      <c r="AI15" s="2">
+      <c r="AI15" s="1">
         <v>0.44</v>
       </c>
+      <c r="AJ15" s="1">
+        <v>0.42</v>
+      </c>
     </row>
     <row r="16" spans="1:51" ht="12" customHeight="1">
-      <c r="A16" s="59" t="s">
+      <c r="A16" s="3" t="s">
         <v>55</v>
       </c>
-      <c r="B16" s="55"/>
-[...11 lines deleted...]
-      <c r="N16" s="54">
+      <c r="B16" s="40"/>
+      <c r="C16" s="40"/>
+      <c r="D16" s="40"/>
+      <c r="E16" s="40"/>
+      <c r="F16" s="40"/>
+      <c r="G16" s="40"/>
+      <c r="H16" s="41"/>
+      <c r="I16" s="40"/>
+      <c r="J16" s="41"/>
+      <c r="K16" s="41"/>
+      <c r="L16" s="41"/>
+      <c r="M16" s="41"/>
+      <c r="N16" s="39">
         <v>0.74</v>
       </c>
-      <c r="O16" s="2">
+      <c r="O16" s="1">
         <v>0.42</v>
       </c>
-      <c r="P16" s="54">
+      <c r="P16" s="39">
         <v>0.53</v>
       </c>
-      <c r="Q16" s="2">
+      <c r="Q16" s="1">
         <v>0.44</v>
       </c>
-      <c r="R16" s="2">
+      <c r="R16" s="1">
         <v>0.31</v>
       </c>
-      <c r="S16" s="2">
+      <c r="S16" s="1">
         <v>0.25</v>
       </c>
-      <c r="T16" s="2">
+      <c r="T16" s="1">
         <v>4.6100000000000003</v>
       </c>
-      <c r="U16" s="2">
+      <c r="U16" s="1">
         <v>1.89</v>
       </c>
-      <c r="V16" s="2">
+      <c r="V16" s="1">
         <v>1.31</v>
       </c>
-      <c r="W16" s="2">
+      <c r="W16" s="1">
         <v>0.62</v>
       </c>
-      <c r="X16" s="2">
+      <c r="X16" s="1">
         <v>0.53</v>
       </c>
-      <c r="Y16" s="2">
+      <c r="Y16" s="1">
         <v>0.34</v>
       </c>
-      <c r="Z16" s="2">
+      <c r="Z16" s="1">
         <v>0.47</v>
       </c>
-      <c r="AA16" s="2">
+      <c r="AA16" s="1">
         <v>0.31</v>
       </c>
-      <c r="AB16" s="2">
+      <c r="AB16" s="1">
         <v>0.41</v>
       </c>
-      <c r="AC16" s="2">
+      <c r="AC16" s="1">
         <v>0.31</v>
       </c>
-      <c r="AD16" s="2">
+      <c r="AD16" s="1">
         <v>0.35</v>
       </c>
-      <c r="AE16" s="2">
+      <c r="AE16" s="1">
         <v>0.25</v>
       </c>
-      <c r="AF16" s="2">
+      <c r="AF16" s="1">
         <v>2.04</v>
       </c>
-      <c r="AG16" s="2">
+      <c r="AG16" s="1">
         <v>1.18</v>
       </c>
-      <c r="AH16" s="2">
+      <c r="AH16" s="1">
         <v>1.26</v>
       </c>
-      <c r="AI16" s="2">
+      <c r="AI16" s="1">
         <v>0.53</v>
       </c>
+      <c r="AJ16" s="1">
+        <v>0.54</v>
+      </c>
     </row>
     <row r="17" spans="1:51" ht="12" customHeight="1">
-      <c r="A17" s="59" t="s">
+      <c r="A17" s="3" t="s">
         <v>47</v>
       </c>
-      <c r="B17" s="55"/>
-[...11 lines deleted...]
-      <c r="N17" s="54">
+      <c r="B17" s="40"/>
+      <c r="C17" s="40"/>
+      <c r="D17" s="40"/>
+      <c r="E17" s="40"/>
+      <c r="F17" s="40"/>
+      <c r="G17" s="40"/>
+      <c r="H17" s="41"/>
+      <c r="I17" s="40"/>
+      <c r="J17" s="41"/>
+      <c r="K17" s="41"/>
+      <c r="L17" s="41"/>
+      <c r="M17" s="41"/>
+      <c r="N17" s="39">
         <v>0.24</v>
       </c>
-      <c r="O17" s="2">
+      <c r="O17" s="1">
         <v>0.1</v>
       </c>
-      <c r="P17" s="54">
+      <c r="P17" s="39">
         <v>0.09</v>
       </c>
-      <c r="Q17" s="2">
+      <c r="Q17" s="1">
         <v>0.5</v>
       </c>
-      <c r="R17" s="2" t="s">
-[...2 lines deleted...]
-      <c r="S17" s="2">
+      <c r="R17" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="S17" s="1">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="T17" s="2">
+      <c r="T17" s="1">
         <v>1.7</v>
       </c>
-      <c r="U17" s="2">
+      <c r="U17" s="1">
         <v>0.89</v>
       </c>
-      <c r="V17" s="2">
+      <c r="V17" s="1">
         <v>0.87</v>
       </c>
-      <c r="W17" s="2">
+      <c r="W17" s="1">
         <v>0.66</v>
       </c>
-      <c r="X17" s="2">
+      <c r="X17" s="1">
         <v>0.35</v>
       </c>
-      <c r="Y17" s="2">
+      <c r="Y17" s="1">
         <v>0.14000000000000001</v>
       </c>
-      <c r="Z17" s="2">
+      <c r="Z17" s="1">
         <v>0.12</v>
       </c>
-      <c r="AA17" s="2">
+      <c r="AA17" s="1">
         <v>0.11</v>
       </c>
-      <c r="AB17" s="2">
+      <c r="AB17" s="1">
         <v>0.28999999999999998</v>
       </c>
-      <c r="AC17" s="2">
+      <c r="AC17" s="1">
         <v>0.34</v>
       </c>
-      <c r="AD17" s="2">
+      <c r="AD17" s="1">
         <v>0.31</v>
       </c>
-      <c r="AE17" s="2">
+      <c r="AE17" s="1">
         <v>0.14000000000000001</v>
       </c>
-      <c r="AF17" s="12" t="s">
-[...2 lines deleted...]
-      <c r="AG17" s="2">
+      <c r="AF17" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="AG17" s="1">
         <v>0.92</v>
       </c>
-      <c r="AH17" s="2">
+      <c r="AH17" s="1">
         <v>0.3</v>
       </c>
-      <c r="AI17" s="2">
+      <c r="AI17" s="1">
         <v>2.0099999999999998</v>
       </c>
+      <c r="AJ17" s="1">
+        <v>0.54</v>
+      </c>
     </row>
     <row r="18" spans="1:51" ht="12" customHeight="1">
-      <c r="A18" s="10" t="s">
+      <c r="A18" s="9" t="s">
         <v>48</v>
       </c>
-      <c r="B18" s="55"/>
-[...20 lines deleted...]
-      <c r="Q18" s="2">
+      <c r="B18" s="40"/>
+      <c r="C18" s="40"/>
+      <c r="D18" s="40"/>
+      <c r="E18" s="40"/>
+      <c r="F18" s="40"/>
+      <c r="G18" s="40"/>
+      <c r="H18" s="41"/>
+      <c r="I18" s="40"/>
+      <c r="J18" s="41"/>
+      <c r="K18" s="41"/>
+      <c r="L18" s="41"/>
+      <c r="M18" s="41"/>
+      <c r="N18" s="46" t="s">
+        <v>31</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="P18" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q18" s="1">
         <v>0.13</v>
       </c>
-      <c r="R18" s="2">
+      <c r="R18" s="1">
         <v>0.12</v>
       </c>
-      <c r="S18" s="2">
+      <c r="S18" s="1">
         <v>0.11</v>
       </c>
-      <c r="T18" s="2" t="s">
-[...5 lines deleted...]
-      <c r="V18" s="2">
+      <c r="T18" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="U18" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="V18" s="1">
         <v>1.33</v>
       </c>
-      <c r="W18" s="2">
+      <c r="W18" s="1">
         <v>0.33</v>
       </c>
-      <c r="X18" s="2">
+      <c r="X18" s="1">
         <v>0.79</v>
       </c>
-      <c r="Y18" s="2">
+      <c r="Y18" s="1">
         <v>0.66</v>
       </c>
-      <c r="Z18" s="2">
+      <c r="Z18" s="1">
         <v>0.19</v>
       </c>
-      <c r="AA18" s="2">
+      <c r="AA18" s="1">
         <v>0.33</v>
       </c>
-      <c r="AB18" s="2">
+      <c r="AB18" s="1">
         <v>0.15</v>
       </c>
-      <c r="AC18" s="2">
+      <c r="AC18" s="1">
         <v>0.39</v>
       </c>
-      <c r="AD18" s="2">
+      <c r="AD18" s="1">
         <v>0.24</v>
       </c>
-      <c r="AE18" s="12" t="s">
-[...2 lines deleted...]
-      <c r="AF18" s="2">
+      <c r="AE18" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="AF18" s="1">
         <v>3.86</v>
       </c>
-      <c r="AG18" s="2" t="s">
-[...2 lines deleted...]
-      <c r="AH18" s="2">
+      <c r="AG18" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="AH18" s="1">
         <v>0.89</v>
       </c>
-      <c r="AI18" s="2">
+      <c r="AI18" s="1">
         <v>0.67</v>
       </c>
+      <c r="AJ18" s="1">
+        <v>0.53</v>
+      </c>
     </row>
     <row r="19" spans="1:51" ht="12" customHeight="1">
-      <c r="A19" s="59" t="s">
+      <c r="A19" s="3" t="s">
         <v>56</v>
       </c>
-      <c r="B19" s="55"/>
-[...17 lines deleted...]
-      <c r="P19" s="54">
+      <c r="B19" s="40"/>
+      <c r="C19" s="40"/>
+      <c r="D19" s="40"/>
+      <c r="E19" s="40"/>
+      <c r="F19" s="40"/>
+      <c r="G19" s="40"/>
+      <c r="H19" s="41"/>
+      <c r="I19" s="40"/>
+      <c r="J19" s="41"/>
+      <c r="K19" s="41"/>
+      <c r="L19" s="41"/>
+      <c r="M19" s="41"/>
+      <c r="N19" s="46" t="s">
+        <v>31</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="P19" s="39">
         <v>0.38</v>
       </c>
-      <c r="Q19" s="2">
+      <c r="Q19" s="1">
         <v>0.52</v>
       </c>
-      <c r="R19" s="2" t="s">
-[...5 lines deleted...]
-      <c r="T19" s="2">
+      <c r="R19" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="S19" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="T19" s="1">
         <v>1.82</v>
       </c>
-      <c r="U19" s="2" t="s">
-[...2 lines deleted...]
-      <c r="V19" s="2">
+      <c r="U19" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="V19" s="1">
         <v>0.62</v>
       </c>
-      <c r="W19" s="12" t="s">
-[...5 lines deleted...]
-      <c r="Y19" s="2">
+      <c r="W19" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="X19" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="Y19" s="1">
         <v>0.31</v>
       </c>
-      <c r="Z19" s="2">
+      <c r="Z19" s="1">
         <v>0.26</v>
       </c>
-      <c r="AA19" s="12" t="s">
-[...2 lines deleted...]
-      <c r="AB19" s="2">
+      <c r="AA19" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="AB19" s="1">
         <v>0.41</v>
       </c>
-      <c r="AC19" s="2">
+      <c r="AC19" s="1">
         <v>0.55000000000000004</v>
       </c>
-      <c r="AD19" s="12" t="s">
-[...14 lines deleted...]
-      <c r="AI19" s="2">
+      <c r="AD19" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="AE19" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="AF19" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="AG19" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="AH19" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="AI19" s="1">
         <v>0.48</v>
       </c>
+      <c r="AJ19" s="1" t="s">
+        <v>31</v>
+      </c>
     </row>
     <row r="20" spans="1:51" ht="12" customHeight="1">
-      <c r="A20" s="59" t="s">
+      <c r="A20" s="3" t="s">
         <v>57</v>
       </c>
-      <c r="B20" s="55"/>
-[...11 lines deleted...]
-      <c r="N20" s="54">
+      <c r="B20" s="40"/>
+      <c r="C20" s="40"/>
+      <c r="D20" s="40"/>
+      <c r="E20" s="40"/>
+      <c r="F20" s="40"/>
+      <c r="G20" s="40"/>
+      <c r="H20" s="41"/>
+      <c r="I20" s="40"/>
+      <c r="J20" s="41"/>
+      <c r="K20" s="41"/>
+      <c r="L20" s="41"/>
+      <c r="M20" s="41"/>
+      <c r="N20" s="39">
         <v>0.15</v>
       </c>
-      <c r="O20" s="2">
+      <c r="O20" s="1">
         <v>0.13</v>
       </c>
-      <c r="P20" s="54">
+      <c r="P20" s="39">
         <v>0.12</v>
       </c>
-      <c r="Q20" s="2">
+      <c r="Q20" s="1">
         <v>0.31</v>
       </c>
-      <c r="R20" s="2">
+      <c r="R20" s="1">
         <v>0.47</v>
       </c>
-      <c r="S20" s="2">
+      <c r="S20" s="1">
         <v>0.09</v>
       </c>
-      <c r="T20" s="2">
+      <c r="T20" s="1">
         <v>1.05</v>
       </c>
-      <c r="U20" s="2">
+      <c r="U20" s="1">
         <v>0.54</v>
       </c>
-      <c r="V20" s="12" t="s">
-[...2 lines deleted...]
-      <c r="W20" s="2">
+      <c r="V20" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="W20" s="1">
         <v>0.54</v>
       </c>
-      <c r="X20" s="2">
+      <c r="X20" s="1">
         <v>0.64</v>
       </c>
-      <c r="Y20" s="2">
+      <c r="Y20" s="1">
         <v>0.54</v>
       </c>
-      <c r="Z20" s="2">
+      <c r="Z20" s="1">
         <v>0.15</v>
       </c>
-      <c r="AA20" s="2">
+      <c r="AA20" s="1">
         <v>0.4</v>
       </c>
-      <c r="AB20" s="2">
+      <c r="AB20" s="1">
         <v>0.12</v>
       </c>
-      <c r="AC20" s="2">
+      <c r="AC20" s="1">
         <v>0.96</v>
       </c>
-      <c r="AD20" s="2">
+      <c r="AD20" s="1">
         <v>0.19</v>
       </c>
-      <c r="AE20" s="2">
+      <c r="AE20" s="1">
         <v>0.44</v>
       </c>
-      <c r="AF20" s="2">
+      <c r="AF20" s="1">
         <v>3.21</v>
       </c>
-      <c r="AG20" s="2" t="s">
-[...2 lines deleted...]
-      <c r="AH20" s="2">
+      <c r="AG20" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="AH20" s="1">
         <v>1.47</v>
       </c>
-      <c r="AI20" s="2">
+      <c r="AI20" s="1">
         <v>0.27</v>
       </c>
+      <c r="AJ20" s="1">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="21" spans="1:51" ht="12" customHeight="1">
-      <c r="A21" s="59" t="s">
+      <c r="A21" s="3" t="s">
         <v>49</v>
       </c>
-      <c r="B21" s="55"/>
-[...11 lines deleted...]
-      <c r="N21" s="54">
+      <c r="B21" s="40"/>
+      <c r="C21" s="40"/>
+      <c r="D21" s="40"/>
+      <c r="E21" s="40"/>
+      <c r="F21" s="40"/>
+      <c r="G21" s="40"/>
+      <c r="H21" s="41"/>
+      <c r="I21" s="40"/>
+      <c r="J21" s="41"/>
+      <c r="K21" s="41"/>
+      <c r="L21" s="41"/>
+      <c r="M21" s="41"/>
+      <c r="N21" s="39">
         <v>0.18</v>
       </c>
-      <c r="O21" s="2">
+      <c r="O21" s="1">
         <v>0.24</v>
       </c>
-      <c r="P21" s="54">
+      <c r="P21" s="39">
         <v>0.14000000000000001</v>
       </c>
-      <c r="Q21" s="2">
+      <c r="Q21" s="1">
         <v>0.13</v>
       </c>
-      <c r="R21" s="2">
+      <c r="R21" s="1">
         <v>0.12</v>
       </c>
-      <c r="S21" s="2">
+      <c r="S21" s="1">
         <v>0.05</v>
       </c>
-      <c r="T21" s="2">
+      <c r="T21" s="1">
         <v>0.66</v>
       </c>
-      <c r="U21" s="2">
+      <c r="U21" s="1">
         <v>1.03</v>
       </c>
-      <c r="V21" s="2">
+      <c r="V21" s="1">
         <v>0.23</v>
       </c>
-      <c r="W21" s="2">
+      <c r="W21" s="1">
         <v>0.17</v>
       </c>
-      <c r="X21" s="2">
+      <c r="X21" s="1">
         <v>0.13</v>
       </c>
-      <c r="Y21" s="2">
+      <c r="Y21" s="1">
         <v>0.11</v>
       </c>
-      <c r="Z21" s="2">
+      <c r="Z21" s="1">
         <v>0.19</v>
       </c>
-      <c r="AA21" s="2">
+      <c r="AA21" s="1">
         <v>0.08</v>
       </c>
-      <c r="AB21" s="12" t="s">
-[...2 lines deleted...]
-      <c r="AC21" s="2">
+      <c r="AB21" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="AC21" s="1">
         <v>0.13</v>
       </c>
-      <c r="AD21" s="2">
+      <c r="AD21" s="1">
         <v>0.06</v>
       </c>
-      <c r="AE21" s="2">
+      <c r="AE21" s="1">
         <v>0.11</v>
       </c>
-      <c r="AF21" s="2">
+      <c r="AF21" s="1">
         <v>1.37</v>
       </c>
-      <c r="AG21" s="2">
+      <c r="AG21" s="1">
         <v>0.36</v>
       </c>
-      <c r="AH21" s="2">
+      <c r="AH21" s="1">
         <v>0.47</v>
       </c>
-      <c r="AI21" s="2">
+      <c r="AI21" s="1">
         <v>0.17</v>
       </c>
+      <c r="AJ21" s="1" t="s">
+        <v>31</v>
+      </c>
     </row>
     <row r="22" spans="1:51" ht="12" customHeight="1">
-      <c r="A22" s="59" t="s">
+      <c r="A22" s="3" t="s">
         <v>50</v>
       </c>
-      <c r="B22" s="55"/>
-[...11 lines deleted...]
-      <c r="N22" s="54">
+      <c r="B22" s="40"/>
+      <c r="C22" s="40"/>
+      <c r="D22" s="40"/>
+      <c r="E22" s="40"/>
+      <c r="F22" s="40"/>
+      <c r="G22" s="40"/>
+      <c r="H22" s="41"/>
+      <c r="I22" s="40"/>
+      <c r="J22" s="41"/>
+      <c r="K22" s="41"/>
+      <c r="L22" s="41"/>
+      <c r="M22" s="41"/>
+      <c r="N22" s="39">
         <v>0.51</v>
       </c>
-      <c r="O22" s="2">
+      <c r="O22" s="1">
         <v>0.18</v>
       </c>
-      <c r="P22" s="67">
+      <c r="P22" s="48">
         <v>0.4</v>
       </c>
-      <c r="Q22" s="2">
+      <c r="Q22" s="1">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="R22" s="2">
+      <c r="R22" s="1">
         <v>0.13</v>
       </c>
-      <c r="S22" s="2">
+      <c r="S22" s="1">
         <v>0.15</v>
       </c>
-      <c r="T22" s="2">
+      <c r="T22" s="1">
         <v>2.16</v>
       </c>
-      <c r="U22" s="2">
+      <c r="U22" s="1">
         <v>0.38</v>
       </c>
-      <c r="V22" s="2">
+      <c r="V22" s="1">
         <v>0.75</v>
       </c>
-      <c r="W22" s="2">
+      <c r="W22" s="1">
         <v>0.65</v>
       </c>
-      <c r="X22" s="2">
+      <c r="X22" s="1">
         <v>0.3</v>
       </c>
-      <c r="Y22" s="2">
+      <c r="Y22" s="1">
         <v>0.12</v>
       </c>
-      <c r="Z22" s="2">
+      <c r="Z22" s="1">
         <v>0.48</v>
       </c>
-      <c r="AA22" s="2">
+      <c r="AA22" s="1">
         <v>0.18</v>
       </c>
-      <c r="AB22" s="2">
+      <c r="AB22" s="1">
         <v>0.2</v>
       </c>
-      <c r="AC22" s="2">
+      <c r="AC22" s="1">
         <v>0.22</v>
       </c>
-      <c r="AD22" s="2">
+      <c r="AD22" s="1">
         <v>0.23</v>
       </c>
-      <c r="AE22" s="2">
+      <c r="AE22" s="1">
         <v>0.15</v>
       </c>
-      <c r="AF22" s="2">
+      <c r="AF22" s="1">
         <v>4.0199999999999996</v>
       </c>
-      <c r="AG22" s="2">
+      <c r="AG22" s="1">
         <v>0.57999999999999996</v>
       </c>
-      <c r="AH22" s="2">
+      <c r="AH22" s="1">
         <v>0.63</v>
       </c>
-      <c r="AI22" s="2">
+      <c r="AI22" s="1">
         <v>0.28000000000000003</v>
       </c>
+      <c r="AJ22" s="1">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="23" spans="1:51" ht="12" customHeight="1">
-      <c r="A23" s="59" t="s">
+      <c r="A23" s="3" t="s">
         <v>58</v>
       </c>
-      <c r="B23" s="55"/>
-[...11 lines deleted...]
-      <c r="N23" s="54">
+      <c r="B23" s="40"/>
+      <c r="C23" s="40"/>
+      <c r="D23" s="40"/>
+      <c r="E23" s="40"/>
+      <c r="F23" s="40"/>
+      <c r="G23" s="40"/>
+      <c r="H23" s="41"/>
+      <c r="I23" s="40"/>
+      <c r="J23" s="41"/>
+      <c r="K23" s="41"/>
+      <c r="L23" s="41"/>
+      <c r="M23" s="41"/>
+      <c r="N23" s="39">
         <v>0.47</v>
       </c>
-      <c r="O23" s="2">
+      <c r="O23" s="1">
         <v>0.69</v>
       </c>
-      <c r="P23" s="54">
+      <c r="P23" s="39">
         <v>0.25</v>
       </c>
-      <c r="Q23" s="2">
+      <c r="Q23" s="1">
         <v>0.22</v>
       </c>
-      <c r="R23" s="2">
+      <c r="R23" s="1">
         <v>0.1</v>
       </c>
-      <c r="S23" s="2">
+      <c r="S23" s="1">
         <v>0.28000000000000003</v>
       </c>
-      <c r="T23" s="2">
+      <c r="T23" s="1">
         <v>2.27</v>
       </c>
-      <c r="U23" s="2">
+      <c r="U23" s="1">
         <v>2.97</v>
       </c>
-      <c r="V23" s="2">
+      <c r="V23" s="1">
         <v>0.78</v>
       </c>
-      <c r="W23" s="2">
+      <c r="W23" s="1">
         <v>0.88</v>
       </c>
-      <c r="X23" s="2">
+      <c r="X23" s="1">
         <v>0.7</v>
       </c>
-      <c r="Y23" s="12" t="s">
-[...5 lines deleted...]
-      <c r="AA23" s="2">
+      <c r="Y23" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="Z23" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="AA23" s="1">
         <v>0.28999999999999998</v>
       </c>
-      <c r="AB23" s="2">
+      <c r="AB23" s="1">
         <v>0.26</v>
       </c>
-      <c r="AC23" s="2">
+      <c r="AC23" s="1">
         <v>0.12</v>
       </c>
-      <c r="AD23" s="2">
+      <c r="AD23" s="1">
         <v>0.11</v>
       </c>
-      <c r="AE23" s="2">
+      <c r="AE23" s="1">
         <v>0.28999999999999998</v>
       </c>
-      <c r="AF23" s="2">
+      <c r="AF23" s="1">
         <v>3.56</v>
       </c>
-      <c r="AG23" s="2">
+      <c r="AG23" s="1">
         <v>1.85</v>
       </c>
-      <c r="AH23" s="2">
+      <c r="AH23" s="1">
         <v>0.81</v>
       </c>
-      <c r="AI23" s="2">
+      <c r="AI23" s="1">
         <v>0.3</v>
       </c>
+      <c r="AJ23" s="1">
+        <v>0.48</v>
+      </c>
     </row>
     <row r="24" spans="1:51" ht="12" customHeight="1">
-      <c r="A24" s="59" t="s">
+      <c r="A24" s="3" t="s">
         <v>52</v>
       </c>
-      <c r="B24" s="55"/>
-[...11 lines deleted...]
-      <c r="N24" s="67">
+      <c r="B24" s="40"/>
+      <c r="C24" s="40"/>
+      <c r="D24" s="40"/>
+      <c r="E24" s="40"/>
+      <c r="F24" s="40"/>
+      <c r="G24" s="40"/>
+      <c r="H24" s="41"/>
+      <c r="I24" s="40"/>
+      <c r="J24" s="41"/>
+      <c r="K24" s="41"/>
+      <c r="L24" s="41"/>
+      <c r="M24" s="41"/>
+      <c r="N24" s="48">
         <v>0.5</v>
       </c>
-      <c r="O24" s="2">
+      <c r="O24" s="1">
         <v>0.47</v>
       </c>
-      <c r="P24" s="54">
+      <c r="P24" s="39">
         <v>0.71</v>
       </c>
-      <c r="Q24" s="2">
+      <c r="Q24" s="1">
         <v>0.41</v>
       </c>
-      <c r="R24" s="2">
+      <c r="R24" s="1">
         <v>0.42</v>
       </c>
-      <c r="S24" s="2">
+      <c r="S24" s="1">
         <v>0.24</v>
       </c>
-      <c r="T24" s="2">
+      <c r="T24" s="1">
         <v>2.62</v>
       </c>
-      <c r="U24" s="2">
+      <c r="U24" s="1">
         <v>0.77</v>
       </c>
-      <c r="V24" s="2">
+      <c r="V24" s="1">
         <v>0.9</v>
       </c>
-      <c r="W24" s="2">
+      <c r="W24" s="1">
         <v>0.68</v>
       </c>
-      <c r="X24" s="2">
+      <c r="X24" s="1">
         <v>0.66</v>
       </c>
-      <c r="Y24" s="2">
+      <c r="Y24" s="1">
         <v>0.9</v>
       </c>
-      <c r="Z24" s="2">
+      <c r="Z24" s="1">
         <v>0.47</v>
       </c>
-      <c r="AA24" s="2">
+      <c r="AA24" s="1">
         <v>0.45</v>
       </c>
-      <c r="AB24" s="2">
+      <c r="AB24" s="1">
         <v>0.76</v>
       </c>
-      <c r="AC24" s="2">
+      <c r="AC24" s="1">
         <v>0.65</v>
       </c>
-      <c r="AD24" s="2">
+      <c r="AD24" s="1">
         <v>0.22</v>
       </c>
-      <c r="AE24" s="2">
+      <c r="AE24" s="1">
         <v>0.39</v>
       </c>
-      <c r="AF24" s="2">
+      <c r="AF24" s="1">
         <v>3.25</v>
       </c>
-      <c r="AG24" s="2">
+      <c r="AG24" s="1">
         <v>1.86</v>
       </c>
-      <c r="AH24" s="2">
+      <c r="AH24" s="1">
         <v>0.61</v>
       </c>
-      <c r="AI24" s="2">
+      <c r="AI24" s="1">
         <v>0.84</v>
       </c>
+      <c r="AJ24" s="1">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="25" spans="1:51" ht="12" customHeight="1">
-      <c r="A25" s="70"/>
-[...18 lines deleted...]
-      <c r="T25" s="94" t="s">
+      <c r="A25" s="51"/>
+      <c r="B25" s="51"/>
+      <c r="C25" s="51"/>
+      <c r="D25" s="51"/>
+      <c r="E25" s="51"/>
+      <c r="F25" s="51"/>
+      <c r="G25" s="51"/>
+      <c r="H25" s="51"/>
+      <c r="I25" s="51"/>
+      <c r="J25" s="51"/>
+      <c r="K25" s="51"/>
+      <c r="L25" s="51"/>
+      <c r="M25" s="51"/>
+      <c r="N25" s="51"/>
+      <c r="O25" s="51"/>
+      <c r="P25" s="51"/>
+      <c r="Q25" s="51"/>
+      <c r="R25" s="51"/>
+      <c r="S25" s="51"/>
+      <c r="T25" s="75" t="s">
         <v>26</v>
       </c>
-      <c r="U25" s="94"/>
-[...27 lines deleted...]
-      <c r="AY25" s="70"/>
+      <c r="U25" s="75"/>
+      <c r="V25" s="75"/>
+      <c r="W25" s="75"/>
+      <c r="X25" s="75"/>
+      <c r="Y25" s="75"/>
+      <c r="Z25" s="75"/>
+      <c r="AA25" s="75"/>
+      <c r="AB25" s="75"/>
+      <c r="AC25" s="75"/>
+      <c r="AD25" s="75"/>
+      <c r="AE25" s="75"/>
+      <c r="AF25" s="75"/>
+      <c r="AG25" s="75"/>
+      <c r="AH25" s="51"/>
+      <c r="AI25" s="51"/>
+      <c r="AJ25" s="1"/>
+      <c r="AM25" s="51"/>
+      <c r="AN25" s="51"/>
+      <c r="AO25" s="51"/>
+      <c r="AP25" s="51"/>
+      <c r="AQ25" s="51"/>
+      <c r="AR25" s="51"/>
+      <c r="AS25" s="51"/>
+      <c r="AT25" s="51"/>
+      <c r="AU25" s="51"/>
+      <c r="AV25" s="51"/>
+      <c r="AW25" s="51"/>
+      <c r="AX25" s="51"/>
+      <c r="AY25" s="51"/>
     </row>
     <row r="26" spans="1:51" ht="12" customHeight="1">
-      <c r="A26" s="60" t="s">
+      <c r="A26" s="42" t="s">
         <v>30</v>
       </c>
-      <c r="B26" s="61"/>
-[...11 lines deleted...]
-      <c r="N26" s="54">
+      <c r="B26" s="43"/>
+      <c r="C26" s="43"/>
+      <c r="D26" s="43"/>
+      <c r="E26" s="43"/>
+      <c r="F26" s="43"/>
+      <c r="G26" s="43"/>
+      <c r="H26" s="43"/>
+      <c r="I26" s="43"/>
+      <c r="J26" s="43"/>
+      <c r="K26" s="43"/>
+      <c r="L26" s="43"/>
+      <c r="M26" s="43"/>
+      <c r="N26" s="39">
         <v>0.49</v>
       </c>
-      <c r="O26" s="2">
+      <c r="O26" s="1">
         <v>0.39</v>
       </c>
-      <c r="P26" s="54">
+      <c r="P26" s="39">
         <v>0.39</v>
       </c>
-      <c r="Q26" s="2">
+      <c r="Q26" s="1">
         <v>0.37</v>
       </c>
-      <c r="R26" s="2">
+      <c r="R26" s="1">
         <v>0.34</v>
       </c>
-      <c r="S26" s="2">
+      <c r="S26" s="1">
         <v>0.42</v>
       </c>
-      <c r="T26" s="2">
+      <c r="T26" s="1">
         <v>3.55</v>
       </c>
-      <c r="U26" s="2">
+      <c r="U26" s="1">
         <v>1.41</v>
       </c>
-      <c r="V26" s="2">
+      <c r="V26" s="1">
         <v>1.25</v>
       </c>
-      <c r="W26" s="2">
+      <c r="W26" s="1">
         <v>0.85</v>
       </c>
-      <c r="X26" s="2">
+      <c r="X26" s="1">
         <v>0.65</v>
       </c>
-      <c r="Y26" s="2">
+      <c r="Y26" s="1">
         <v>0.48</v>
       </c>
-      <c r="Z26" s="2">
+      <c r="Z26" s="1">
         <v>0.55000000000000004</v>
       </c>
-      <c r="AA26" s="2">
+      <c r="AA26" s="1">
         <v>0.34</v>
       </c>
-      <c r="AB26" s="2">
+      <c r="AB26" s="1">
         <v>0.38</v>
       </c>
-      <c r="AC26" s="2">
+      <c r="AC26" s="1">
         <v>0.45</v>
       </c>
-      <c r="AD26" s="2">
+      <c r="AD26" s="1">
         <v>0.28999999999999998</v>
       </c>
-      <c r="AE26" s="2">
+      <c r="AE26" s="1">
         <v>0.32</v>
       </c>
-      <c r="AF26" s="2">
+      <c r="AF26" s="1">
         <v>3.78</v>
       </c>
-      <c r="AG26" s="2">
+      <c r="AG26" s="1">
         <v>1.21</v>
       </c>
-      <c r="AH26" s="2">
+      <c r="AH26" s="1">
         <v>0.99</v>
       </c>
-      <c r="AI26" s="2">
+      <c r="AI26" s="1">
         <v>0.62</v>
       </c>
+      <c r="AJ26" s="1">
+        <v>0.62</v>
+      </c>
     </row>
     <row r="27" spans="1:51" ht="12" customHeight="1">
-      <c r="A27" s="62" t="s">
+      <c r="A27" s="44" t="s">
         <v>59</v>
       </c>
-      <c r="B27" s="61"/>
-[...11 lines deleted...]
-      <c r="N27" s="54">
+      <c r="B27" s="43"/>
+      <c r="C27" s="43"/>
+      <c r="D27" s="43"/>
+      <c r="E27" s="43"/>
+      <c r="F27" s="43"/>
+      <c r="G27" s="43"/>
+      <c r="H27" s="43"/>
+      <c r="I27" s="43"/>
+      <c r="J27" s="43"/>
+      <c r="K27" s="43"/>
+      <c r="L27" s="43"/>
+      <c r="M27" s="43"/>
+      <c r="N27" s="39">
         <v>0.42</v>
       </c>
-      <c r="O27" s="2">
+      <c r="O27" s="1">
         <v>0.37</v>
       </c>
-      <c r="P27" s="54">
+      <c r="P27" s="39">
         <v>0.36</v>
       </c>
-      <c r="Q27" s="2">
+      <c r="Q27" s="1">
         <v>0.34</v>
       </c>
-      <c r="R27" s="2">
+      <c r="R27" s="1">
         <v>0.3</v>
       </c>
-      <c r="S27" s="2">
+      <c r="S27" s="1">
         <v>0.4</v>
       </c>
-      <c r="T27" s="2">
+      <c r="T27" s="1">
         <v>3.4</v>
       </c>
-      <c r="U27" s="2">
+      <c r="U27" s="1">
         <v>1.41</v>
       </c>
-      <c r="V27" s="2">
+      <c r="V27" s="1">
         <v>1.2</v>
       </c>
-      <c r="W27" s="2">
+      <c r="W27" s="1">
         <v>0.87</v>
       </c>
-      <c r="X27" s="2">
+      <c r="X27" s="1">
         <v>0.62</v>
       </c>
-      <c r="Y27" s="2">
+      <c r="Y27" s="1">
         <v>0.42</v>
       </c>
-      <c r="Z27" s="2">
+      <c r="Z27" s="1">
         <v>0.5</v>
       </c>
-      <c r="AA27" s="2">
+      <c r="AA27" s="1">
         <v>0.33</v>
       </c>
-      <c r="AB27" s="2">
+      <c r="AB27" s="1">
         <v>0.32</v>
       </c>
-      <c r="AC27" s="2">
+      <c r="AC27" s="1">
         <v>0.42</v>
       </c>
-      <c r="AD27" s="2">
+      <c r="AD27" s="1">
         <v>0.3</v>
       </c>
-      <c r="AE27" s="2">
+      <c r="AE27" s="1">
         <v>0.3</v>
       </c>
-      <c r="AF27" s="2">
+      <c r="AF27" s="1">
         <v>3.85</v>
       </c>
-      <c r="AG27" s="2">
+      <c r="AG27" s="1">
         <v>1.1000000000000001</v>
       </c>
-      <c r="AH27" s="2">
+      <c r="AH27" s="1">
         <v>0.82</v>
       </c>
-      <c r="AI27" s="2">
+      <c r="AI27" s="1">
         <v>0.62</v>
       </c>
+      <c r="AJ27" s="1">
+        <v>0.62</v>
+      </c>
     </row>
     <row r="28" spans="1:51" ht="12" customHeight="1">
-      <c r="A28" s="62" t="s">
+      <c r="A28" s="44" t="s">
         <v>36</v>
       </c>
-      <c r="B28" s="61"/>
-[...11 lines deleted...]
-      <c r="N28" s="54">
+      <c r="B28" s="43"/>
+      <c r="C28" s="43"/>
+      <c r="D28" s="43"/>
+      <c r="E28" s="43"/>
+      <c r="F28" s="43"/>
+      <c r="G28" s="43"/>
+      <c r="H28" s="43"/>
+      <c r="I28" s="43"/>
+      <c r="J28" s="43"/>
+      <c r="K28" s="43"/>
+      <c r="L28" s="43"/>
+      <c r="M28" s="43"/>
+      <c r="N28" s="39">
         <v>0.66</v>
       </c>
-      <c r="O28" s="2">
+      <c r="O28" s="1">
         <v>0.36</v>
       </c>
-      <c r="P28" s="67">
+      <c r="P28" s="48">
         <v>0.3</v>
       </c>
-      <c r="Q28" s="2">
+      <c r="Q28" s="1">
         <v>0.51</v>
       </c>
-      <c r="R28" s="2">
+      <c r="R28" s="1">
         <v>0.53</v>
       </c>
-      <c r="S28" s="2">
+      <c r="S28" s="1">
         <v>0.81</v>
       </c>
-      <c r="T28" s="2">
+      <c r="T28" s="1">
         <v>4.59</v>
       </c>
-      <c r="U28" s="2">
+      <c r="U28" s="1">
         <v>1.9</v>
       </c>
-      <c r="V28" s="2">
+      <c r="V28" s="1">
         <v>1.74</v>
       </c>
-      <c r="W28" s="2">
+      <c r="W28" s="1">
         <v>0.99</v>
       </c>
-      <c r="X28" s="2">
+      <c r="X28" s="1">
         <v>1.0900000000000001</v>
       </c>
-      <c r="Y28" s="2">
+      <c r="Y28" s="1">
         <v>0.91</v>
       </c>
-      <c r="Z28" s="2">
+      <c r="Z28" s="1">
         <v>0.88</v>
       </c>
-      <c r="AA28" s="2">
+      <c r="AA28" s="1">
         <v>0.46</v>
       </c>
-      <c r="AB28" s="2">
+      <c r="AB28" s="1">
         <v>0.56999999999999995</v>
       </c>
-      <c r="AC28" s="2">
+      <c r="AC28" s="1">
         <v>0.56000000000000005</v>
       </c>
-      <c r="AD28" s="2">
+      <c r="AD28" s="1">
         <v>0.27</v>
       </c>
-      <c r="AE28" s="2">
+      <c r="AE28" s="1">
         <v>0.45</v>
       </c>
-      <c r="AF28" s="2">
+      <c r="AF28" s="1">
         <v>5.61</v>
       </c>
-      <c r="AG28" s="2">
+      <c r="AG28" s="1">
         <v>1.79</v>
       </c>
-      <c r="AH28" s="2">
+      <c r="AH28" s="1">
         <v>1.84</v>
       </c>
-      <c r="AI28" s="2">
+      <c r="AI28" s="1">
         <v>0.82</v>
       </c>
+      <c r="AJ28" s="1">
+        <v>0.7</v>
+      </c>
     </row>
     <row r="29" spans="1:51" ht="12" customHeight="1">
-      <c r="A29" s="62" t="s">
+      <c r="A29" s="44" t="s">
         <v>44</v>
       </c>
-      <c r="B29" s="61"/>
-[...11 lines deleted...]
-      <c r="N29" s="54">
+      <c r="B29" s="43"/>
+      <c r="C29" s="43"/>
+      <c r="D29" s="43"/>
+      <c r="E29" s="43"/>
+      <c r="F29" s="43"/>
+      <c r="G29" s="43"/>
+      <c r="H29" s="43"/>
+      <c r="I29" s="43"/>
+      <c r="J29" s="43"/>
+      <c r="K29" s="43"/>
+      <c r="L29" s="43"/>
+      <c r="M29" s="43"/>
+      <c r="N29" s="39">
         <v>0.19</v>
       </c>
-      <c r="O29" s="2">
+      <c r="O29" s="1">
         <v>0.49</v>
       </c>
-      <c r="P29" s="54">
+      <c r="P29" s="39">
         <v>0.22</v>
       </c>
-      <c r="Q29" s="2">
+      <c r="Q29" s="1">
         <v>0.46</v>
       </c>
-      <c r="R29" s="2">
+      <c r="R29" s="1">
         <v>0.3</v>
       </c>
-      <c r="S29" s="2">
+      <c r="S29" s="1">
         <v>0.16</v>
       </c>
-      <c r="T29" s="2">
+      <c r="T29" s="1">
         <v>3.26</v>
       </c>
-      <c r="U29" s="2" t="s">
-[...2 lines deleted...]
-      <c r="V29" s="2">
+      <c r="U29" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="V29" s="1">
         <v>1.57</v>
       </c>
-      <c r="W29" s="2">
+      <c r="W29" s="1">
         <v>0.51</v>
       </c>
-      <c r="X29" s="2">
+      <c r="X29" s="1">
         <v>0.4</v>
       </c>
-      <c r="Y29" s="2">
+      <c r="Y29" s="1">
         <v>0.34</v>
       </c>
-      <c r="Z29" s="2">
+      <c r="Z29" s="1">
         <v>0.96</v>
       </c>
-      <c r="AA29" s="2">
+      <c r="AA29" s="1">
         <v>0.25</v>
       </c>
-      <c r="AB29" s="2">
+      <c r="AB29" s="1">
         <v>0.45</v>
       </c>
-      <c r="AC29" s="2">
+      <c r="AC29" s="1">
         <v>0.2</v>
       </c>
-      <c r="AD29" s="2">
+      <c r="AD29" s="1">
         <v>0.3</v>
       </c>
-      <c r="AE29" s="2">
+      <c r="AE29" s="1">
         <v>0.17</v>
       </c>
-      <c r="AF29" s="2">
-[...2 lines deleted...]
-      <c r="AG29" s="2">
+      <c r="AF29" s="1">
+        <v>2</v>
+      </c>
+      <c r="AG29" s="1">
         <v>1.05</v>
       </c>
-      <c r="AH29" s="2">
+      <c r="AH29" s="1">
         <v>1.1399999999999999</v>
       </c>
-      <c r="AI29" s="2">
+      <c r="AI29" s="1">
         <v>0.51</v>
       </c>
+      <c r="AJ29" s="1">
+        <v>0.81</v>
+      </c>
     </row>
     <row r="30" spans="1:51" ht="12" customHeight="1">
-      <c r="A30" s="62" t="s">
+      <c r="A30" s="44" t="s">
         <v>45</v>
       </c>
-      <c r="B30" s="61"/>
-[...11 lines deleted...]
-      <c r="N30" s="54">
+      <c r="B30" s="43"/>
+      <c r="C30" s="43"/>
+      <c r="D30" s="43"/>
+      <c r="E30" s="43"/>
+      <c r="F30" s="43"/>
+      <c r="G30" s="43"/>
+      <c r="H30" s="43"/>
+      <c r="I30" s="43"/>
+      <c r="J30" s="43"/>
+      <c r="K30" s="43"/>
+      <c r="L30" s="43"/>
+      <c r="M30" s="43"/>
+      <c r="N30" s="39">
         <v>0.85</v>
       </c>
-      <c r="O30" s="2">
+      <c r="O30" s="1">
         <v>0.53</v>
       </c>
-      <c r="P30" s="54">
+      <c r="P30" s="39">
         <v>0.72</v>
       </c>
-      <c r="Q30" s="2">
+      <c r="Q30" s="1">
         <v>0.48</v>
       </c>
-      <c r="R30" s="2">
+      <c r="R30" s="1">
         <v>0.38</v>
       </c>
-      <c r="S30" s="2">
+      <c r="S30" s="1">
         <v>0.33</v>
       </c>
-      <c r="T30" s="2">
+      <c r="T30" s="1">
         <v>4.2</v>
       </c>
-      <c r="U30" s="2">
+      <c r="U30" s="1">
         <v>1.91</v>
       </c>
-      <c r="V30" s="2">
+      <c r="V30" s="1">
         <v>1.25</v>
       </c>
-      <c r="W30" s="2">
+      <c r="W30" s="1">
         <v>0.57999999999999996</v>
       </c>
-      <c r="X30" s="2">
+      <c r="X30" s="1">
         <v>0.4</v>
       </c>
-      <c r="Y30" s="2">
+      <c r="Y30" s="1">
         <v>0.19</v>
       </c>
-      <c r="Z30" s="2">
+      <c r="Z30" s="1">
         <v>0.49</v>
       </c>
-      <c r="AA30" s="2">
+      <c r="AA30" s="1">
         <v>0.36</v>
       </c>
-      <c r="AB30" s="2">
+      <c r="AB30" s="1">
         <v>0.32</v>
       </c>
-      <c r="AC30" s="2">
+      <c r="AC30" s="1">
         <v>0.37</v>
       </c>
-      <c r="AD30" s="2">
+      <c r="AD30" s="1">
         <v>0.31</v>
       </c>
-      <c r="AE30" s="2">
+      <c r="AE30" s="1">
         <v>0.31</v>
       </c>
-      <c r="AF30" s="2">
+      <c r="AF30" s="1">
         <v>1.99</v>
       </c>
-      <c r="AG30" s="2">
+      <c r="AG30" s="1">
         <v>1.04</v>
       </c>
-      <c r="AH30" s="2">
+      <c r="AH30" s="1">
         <v>1.46</v>
       </c>
-      <c r="AI30" s="2">
+      <c r="AI30" s="1">
         <v>0.66</v>
       </c>
+      <c r="AJ30" s="1">
+        <v>0.52</v>
+      </c>
     </row>
     <row r="31" spans="1:51" ht="12" customHeight="1">
-      <c r="A31" s="63" t="s">
+      <c r="A31" s="44" t="s">
         <v>52</v>
       </c>
-      <c r="B31" s="61"/>
-[...11 lines deleted...]
-      <c r="N31" s="54">
+      <c r="B31" s="43"/>
+      <c r="C31" s="43"/>
+      <c r="D31" s="43"/>
+      <c r="E31" s="43"/>
+      <c r="F31" s="43"/>
+      <c r="G31" s="43"/>
+      <c r="H31" s="43"/>
+      <c r="I31" s="43"/>
+      <c r="J31" s="43"/>
+      <c r="K31" s="43"/>
+      <c r="L31" s="43"/>
+      <c r="M31" s="43"/>
+      <c r="N31" s="39">
         <v>0.75</v>
       </c>
-      <c r="O31" s="2">
+      <c r="O31" s="1">
         <v>0.49</v>
       </c>
-      <c r="P31" s="54">
+      <c r="P31" s="39">
         <v>0.51</v>
       </c>
-      <c r="Q31" s="2">
+      <c r="Q31" s="1">
         <v>0.13</v>
       </c>
-      <c r="R31" s="2">
+      <c r="R31" s="1">
         <v>0.6</v>
       </c>
-      <c r="S31" s="2">
+      <c r="S31" s="1">
         <v>0.33</v>
       </c>
-      <c r="T31" s="2">
+      <c r="T31" s="1">
         <v>2.62</v>
       </c>
-      <c r="U31" s="2">
+      <c r="U31" s="1">
         <v>0.34</v>
       </c>
-      <c r="V31" s="2">
+      <c r="V31" s="1">
         <v>0.68</v>
       </c>
-      <c r="W31" s="2">
+      <c r="W31" s="1">
         <v>1.02</v>
       </c>
-      <c r="X31" s="2">
+      <c r="X31" s="1">
         <v>0.94</v>
       </c>
-      <c r="Y31" s="2">
+      <c r="Y31" s="1">
         <v>1.34</v>
       </c>
-      <c r="Z31" s="2">
+      <c r="Z31" s="1">
         <v>0.28999999999999998</v>
       </c>
-      <c r="AA31" s="2">
+      <c r="AA31" s="1">
         <v>0.25</v>
       </c>
-      <c r="AB31" s="2">
+      <c r="AB31" s="1">
         <v>1.1100000000000001</v>
       </c>
-      <c r="AC31" s="2">
+      <c r="AC31" s="1">
         <v>1.1299999999999999</v>
       </c>
-      <c r="AD31" s="2">
+      <c r="AD31" s="1">
         <v>0.06</v>
       </c>
-      <c r="AE31" s="2">
+      <c r="AE31" s="1">
         <v>0.61</v>
       </c>
-      <c r="AF31" s="2">
+      <c r="AF31" s="1">
         <v>3.27</v>
       </c>
-      <c r="AG31" s="2">
+      <c r="AG31" s="1">
         <v>2.42</v>
       </c>
-      <c r="AH31" s="2">
+      <c r="AH31" s="1">
         <v>0.68</v>
       </c>
-      <c r="AI31" s="2">
+      <c r="AI31" s="1">
         <v>0.17</v>
       </c>
+      <c r="AJ31" s="1">
+        <v>0.27</v>
+      </c>
     </row>
     <row r="32" spans="1:51" ht="12" customHeight="1">
-      <c r="A32" s="71"/>
-[...18 lines deleted...]
-      <c r="T32" s="87" t="s">
+      <c r="A32" s="52"/>
+      <c r="B32" s="52"/>
+      <c r="C32" s="52"/>
+      <c r="D32" s="52"/>
+      <c r="E32" s="52"/>
+      <c r="F32" s="52"/>
+      <c r="G32" s="52"/>
+      <c r="H32" s="52"/>
+      <c r="I32" s="52"/>
+      <c r="J32" s="52"/>
+      <c r="K32" s="52"/>
+      <c r="L32" s="52"/>
+      <c r="M32" s="52"/>
+      <c r="N32" s="52"/>
+      <c r="O32" s="52"/>
+      <c r="P32" s="52"/>
+      <c r="Q32" s="52"/>
+      <c r="R32" s="52"/>
+      <c r="S32" s="52"/>
+      <c r="T32" s="68" t="s">
         <v>27</v>
       </c>
-      <c r="U32" s="87"/>
-[...30 lines deleted...]
-      <c r="A33" s="52" t="s">
+      <c r="U32" s="68"/>
+      <c r="V32" s="68"/>
+      <c r="W32" s="68"/>
+      <c r="X32" s="68"/>
+      <c r="Y32" s="68"/>
+      <c r="Z32" s="68"/>
+      <c r="AA32" s="68"/>
+      <c r="AB32" s="68"/>
+      <c r="AC32" s="68"/>
+      <c r="AD32" s="68"/>
+      <c r="AE32" s="68"/>
+      <c r="AF32" s="68"/>
+      <c r="AG32" s="68"/>
+      <c r="AH32" s="52"/>
+      <c r="AI32" s="52"/>
+      <c r="AJ32" s="1"/>
+      <c r="AM32" s="52"/>
+      <c r="AN32" s="52"/>
+      <c r="AO32" s="52"/>
+      <c r="AP32" s="52"/>
+      <c r="AQ32" s="52"/>
+      <c r="AR32" s="52"/>
+      <c r="AS32" s="52"/>
+      <c r="AT32" s="52"/>
+      <c r="AU32" s="52"/>
+      <c r="AV32" s="52"/>
+      <c r="AW32" s="52"/>
+      <c r="AX32" s="52"/>
+      <c r="AY32" s="52"/>
+    </row>
+    <row r="33" spans="1:36" ht="12" customHeight="1">
+      <c r="A33" s="32" t="s">
         <v>30</v>
       </c>
-      <c r="B33" s="61"/>
-[...11 lines deleted...]
-      <c r="N33" s="54">
+      <c r="B33" s="43"/>
+      <c r="C33" s="43"/>
+      <c r="D33" s="43"/>
+      <c r="E33" s="43"/>
+      <c r="F33" s="43"/>
+      <c r="G33" s="43"/>
+      <c r="H33" s="43"/>
+      <c r="I33" s="43"/>
+      <c r="J33" s="43"/>
+      <c r="K33" s="43"/>
+      <c r="L33" s="43"/>
+      <c r="M33" s="43"/>
+      <c r="N33" s="39">
         <v>0.37</v>
       </c>
       <c r="O33" s="1">
         <v>0.26</v>
       </c>
-      <c r="P33" s="54">
+      <c r="P33" s="39">
         <v>0.28000000000000003</v>
       </c>
       <c r="Q33" s="1">
         <v>0.33</v>
       </c>
       <c r="R33" s="1">
         <v>0.19</v>
       </c>
       <c r="S33" s="1">
         <v>0.18</v>
       </c>
       <c r="T33" s="1">
         <v>2.11</v>
       </c>
       <c r="U33" s="1">
         <v>1.1100000000000001</v>
       </c>
-      <c r="V33" s="2">
+      <c r="V33" s="1">
         <v>0.86</v>
       </c>
       <c r="W33" s="1">
         <v>0.62</v>
       </c>
       <c r="X33" s="1">
         <v>0.46</v>
       </c>
       <c r="Y33" s="1">
         <v>0.41</v>
       </c>
       <c r="Z33" s="1">
         <v>0.4</v>
       </c>
       <c r="AA33" s="1">
         <v>0.28999999999999998</v>
       </c>
       <c r="AB33" s="1">
         <v>0.31</v>
       </c>
       <c r="AC33" s="1">
         <v>0.35</v>
       </c>
       <c r="AD33" s="1">
         <v>0.26</v>
       </c>
       <c r="AE33" s="1">
         <v>0.19</v>
       </c>
       <c r="AF33" s="1">
         <v>3.23</v>
       </c>
       <c r="AG33" s="1">
         <v>1.05</v>
       </c>
       <c r="AH33" s="1">
         <v>0.72</v>
       </c>
-      <c r="AI33" s="2">
+      <c r="AI33" s="1">
         <v>0.66</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A34" s="18" t="s">
+      <c r="AJ33" s="1">
+        <v>0.44</v>
+      </c>
+    </row>
+    <row r="34" spans="1:36" ht="12" customHeight="1">
+      <c r="A34" s="9" t="s">
         <v>34</v>
       </c>
-      <c r="B34" s="61"/>
-[...11 lines deleted...]
-      <c r="N34" s="54">
+      <c r="B34" s="43"/>
+      <c r="C34" s="43"/>
+      <c r="D34" s="43"/>
+      <c r="E34" s="43"/>
+      <c r="F34" s="43"/>
+      <c r="G34" s="43"/>
+      <c r="H34" s="43"/>
+      <c r="I34" s="43"/>
+      <c r="J34" s="43"/>
+      <c r="K34" s="43"/>
+      <c r="L34" s="43"/>
+      <c r="M34" s="43"/>
+      <c r="N34" s="39">
         <v>0.26</v>
       </c>
       <c r="O34" s="1">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="P34" s="54">
+      <c r="P34" s="39">
         <v>0.13</v>
       </c>
       <c r="Q34" s="1">
         <v>0.36</v>
       </c>
       <c r="R34" s="1">
         <v>0.27</v>
       </c>
       <c r="S34" s="1">
         <v>0.1</v>
       </c>
       <c r="T34" s="1">
         <v>0.59</v>
       </c>
       <c r="U34" s="1">
         <v>1.85</v>
       </c>
-      <c r="V34" s="2">
+      <c r="V34" s="1">
         <v>0.81</v>
       </c>
       <c r="W34" s="1">
         <v>0.45</v>
       </c>
       <c r="X34" s="1">
         <v>0.48</v>
       </c>
       <c r="Y34" s="1">
         <v>0.2</v>
       </c>
       <c r="Z34" s="1">
         <v>0.43</v>
       </c>
       <c r="AA34" s="1">
         <v>0.22</v>
       </c>
       <c r="AB34" s="1">
         <v>0.27</v>
       </c>
       <c r="AC34" s="1">
         <v>0.36</v>
       </c>
       <c r="AD34" s="1">
         <v>0.16</v>
       </c>
       <c r="AE34" s="1">
         <v>0.2</v>
       </c>
       <c r="AF34" s="1">
         <v>2.99</v>
       </c>
       <c r="AG34" s="1">
         <v>0.62</v>
       </c>
       <c r="AH34" s="1">
         <v>0.61</v>
       </c>
-      <c r="AI34" s="2">
+      <c r="AI34" s="1">
         <v>0.15</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A35" s="18" t="s">
+      <c r="AJ34" s="1">
+        <v>0.12</v>
+      </c>
+    </row>
+    <row r="35" spans="1:36" ht="12" customHeight="1">
+      <c r="A35" s="9" t="s">
         <v>36</v>
       </c>
-      <c r="B35" s="61"/>
-[...17 lines deleted...]
-      <c r="P35" s="54">
+      <c r="B35" s="43"/>
+      <c r="C35" s="43"/>
+      <c r="D35" s="43"/>
+      <c r="E35" s="43"/>
+      <c r="F35" s="43"/>
+      <c r="G35" s="43"/>
+      <c r="H35" s="43"/>
+      <c r="I35" s="43"/>
+      <c r="J35" s="43"/>
+      <c r="K35" s="43"/>
+      <c r="L35" s="43"/>
+      <c r="M35" s="43"/>
+      <c r="N35" s="46" t="s">
+        <v>31</v>
+      </c>
+      <c r="O35" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="P35" s="39">
         <v>0.74</v>
       </c>
-      <c r="Q35" s="5" t="s">
+      <c r="Q35" s="4" t="s">
         <v>31</v>
       </c>
       <c r="R35" s="1" t="s">
         <v>31</v>
       </c>
       <c r="S35" s="1" t="s">
         <v>31</v>
       </c>
       <c r="T35" s="1" t="s">
         <v>31</v>
       </c>
       <c r="U35" s="1">
         <v>3.61</v>
       </c>
-      <c r="V35" s="2">
+      <c r="V35" s="1">
         <v>4.6900000000000004</v>
       </c>
       <c r="W35" s="1">
         <v>1.77</v>
       </c>
       <c r="X35" s="1"/>
       <c r="Y35" s="1">
         <v>1.1599999999999999</v>
       </c>
       <c r="Z35" s="1">
         <v>0.99</v>
       </c>
       <c r="AA35" s="1">
         <v>0.87</v>
       </c>
       <c r="AB35" s="1">
         <v>0.77</v>
       </c>
       <c r="AC35" s="1">
         <v>1.39</v>
       </c>
       <c r="AD35" s="1">
         <v>0.63</v>
       </c>
       <c r="AE35" s="1"/>
       <c r="AF35" s="1">
         <v>7.38</v>
       </c>
       <c r="AG35" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AH35" s="1">
         <v>2.4700000000000002</v>
       </c>
-      <c r="AI35" s="2" t="s">
-[...4 lines deleted...]
-      <c r="A36" s="59" t="s">
+      <c r="AI35" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="AJ35" s="1" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="36" spans="1:36" ht="12" customHeight="1">
+      <c r="A36" s="3" t="s">
         <v>42</v>
       </c>
-      <c r="B36" s="61"/>
-[...11 lines deleted...]
-      <c r="N36" s="54">
+      <c r="B36" s="43"/>
+      <c r="C36" s="43"/>
+      <c r="D36" s="43"/>
+      <c r="E36" s="43"/>
+      <c r="F36" s="43"/>
+      <c r="G36" s="43"/>
+      <c r="H36" s="43"/>
+      <c r="I36" s="43"/>
+      <c r="J36" s="43"/>
+      <c r="K36" s="43"/>
+      <c r="L36" s="43"/>
+      <c r="M36" s="43"/>
+      <c r="N36" s="39">
         <v>0.64</v>
       </c>
       <c r="O36" s="1">
         <v>0.4</v>
       </c>
-      <c r="P36" s="54">
+      <c r="P36" s="39">
         <v>0.28000000000000003</v>
       </c>
       <c r="Q36" s="1">
         <v>0.47</v>
       </c>
       <c r="R36" s="1">
         <v>0.23</v>
       </c>
       <c r="S36" s="1">
         <v>0.41</v>
       </c>
       <c r="T36" s="1">
         <v>2.77</v>
       </c>
       <c r="U36" s="1">
         <v>1.45</v>
       </c>
-      <c r="V36" s="2">
+      <c r="V36" s="1">
         <v>1.1000000000000001</v>
       </c>
       <c r="W36" s="1">
         <v>0.88</v>
       </c>
       <c r="X36" s="1">
         <v>0.56999999999999995</v>
       </c>
       <c r="Y36" s="1">
         <v>0.65</v>
       </c>
       <c r="Z36" s="1">
         <v>0.53</v>
       </c>
       <c r="AA36" s="1">
         <v>0.38</v>
       </c>
       <c r="AB36" s="1">
         <v>0.41</v>
       </c>
       <c r="AC36" s="1">
         <v>0.45</v>
       </c>
       <c r="AD36" s="1">
         <v>0.43</v>
       </c>
       <c r="AE36" s="1">
         <v>0.23</v>
       </c>
       <c r="AF36" s="1">
         <v>4.95</v>
       </c>
       <c r="AG36" s="1">
         <v>2.0299999999999998</v>
       </c>
       <c r="AH36" s="1">
         <v>0.89</v>
       </c>
-      <c r="AI36" s="2">
-[...4 lines deleted...]
-      <c r="A37" s="59" t="s">
+      <c r="AI36" s="1">
+        <v>1</v>
+      </c>
+      <c r="AJ36" s="1">
+        <v>0.97</v>
+      </c>
+    </row>
+    <row r="37" spans="1:36" ht="12" customHeight="1">
+      <c r="A37" s="3" t="s">
         <v>44</v>
       </c>
-      <c r="B37" s="61"/>
-[...11 lines deleted...]
-      <c r="N37" s="67">
+      <c r="B37" s="43"/>
+      <c r="C37" s="43"/>
+      <c r="D37" s="43"/>
+      <c r="E37" s="43"/>
+      <c r="F37" s="43"/>
+      <c r="G37" s="43"/>
+      <c r="H37" s="43"/>
+      <c r="I37" s="43"/>
+      <c r="J37" s="43"/>
+      <c r="K37" s="43"/>
+      <c r="L37" s="43"/>
+      <c r="M37" s="43"/>
+      <c r="N37" s="48">
         <v>0.1</v>
       </c>
       <c r="O37" s="1">
         <v>0.26</v>
       </c>
-      <c r="P37" s="54">
+      <c r="P37" s="39">
         <v>0.16</v>
       </c>
       <c r="Q37" s="1">
         <v>0.21</v>
       </c>
       <c r="R37" s="1">
         <v>0.19</v>
       </c>
       <c r="S37" s="1">
         <v>0.06</v>
       </c>
       <c r="T37" s="1">
         <v>1.4</v>
       </c>
       <c r="U37" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="V37" s="2">
+      <c r="V37" s="1">
         <v>0.24</v>
       </c>
       <c r="W37" s="1">
         <v>0.73</v>
       </c>
       <c r="X37" s="1">
         <v>0.28999999999999998</v>
       </c>
       <c r="Y37" s="1">
         <v>0.48</v>
       </c>
       <c r="Z37" s="1">
         <v>0.51</v>
       </c>
       <c r="AA37" s="1">
         <v>0.27</v>
       </c>
       <c r="AB37" s="1">
         <v>0.16</v>
       </c>
       <c r="AC37" s="1">
         <v>0.36</v>
       </c>
-      <c r="AD37" s="12" t="s">
+      <c r="AD37" s="11" t="s">
         <v>31</v>
       </c>
       <c r="AE37" s="1">
         <v>0.18</v>
       </c>
       <c r="AF37" s="1">
         <v>2.16</v>
       </c>
       <c r="AG37" s="1">
         <v>0.38</v>
       </c>
       <c r="AH37" s="1">
         <v>0.74</v>
       </c>
-      <c r="AI37" s="2">
+      <c r="AI37" s="1">
         <v>0.37</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="59" t="s">
+      <c r="AJ37" s="1" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="38" spans="1:36" ht="12" customHeight="1">
+      <c r="A38" s="3" t="s">
         <v>55</v>
       </c>
-      <c r="B38" s="61"/>
-[...11 lines deleted...]
-      <c r="N38" s="54">
+      <c r="B38" s="43"/>
+      <c r="C38" s="43"/>
+      <c r="D38" s="43"/>
+      <c r="E38" s="43"/>
+      <c r="F38" s="43"/>
+      <c r="G38" s="43"/>
+      <c r="H38" s="43"/>
+      <c r="I38" s="43"/>
+      <c r="J38" s="43"/>
+      <c r="K38" s="43"/>
+      <c r="L38" s="43"/>
+      <c r="M38" s="43"/>
+      <c r="N38" s="39">
         <v>0.49</v>
       </c>
       <c r="O38" s="1">
         <v>0.17</v>
       </c>
-      <c r="P38" s="54">
+      <c r="P38" s="39">
         <v>0.08</v>
       </c>
       <c r="Q38" s="1">
         <v>0.34</v>
       </c>
       <c r="R38" s="1">
         <v>0.12</v>
       </c>
       <c r="S38" s="1">
         <v>0.06</v>
       </c>
       <c r="T38" s="1">
         <v>5.64</v>
       </c>
       <c r="U38" s="1">
         <v>1.85</v>
       </c>
-      <c r="V38" s="2">
+      <c r="V38" s="1">
         <v>1.45</v>
       </c>
       <c r="W38" s="1">
         <v>0.72</v>
       </c>
       <c r="X38" s="1">
         <v>0.86</v>
       </c>
       <c r="Y38" s="1">
         <v>0.72</v>
       </c>
       <c r="Z38" s="1">
         <v>0.41</v>
       </c>
       <c r="AA38" s="1">
         <v>0.18</v>
       </c>
       <c r="AB38" s="1">
         <v>0.64</v>
       </c>
       <c r="AC38" s="1">
         <v>0.14000000000000001</v>
       </c>
       <c r="AD38" s="1">
         <v>0.45</v>
       </c>
       <c r="AE38" s="1">
         <v>0.12</v>
       </c>
       <c r="AF38" s="1">
         <v>2.19</v>
       </c>
       <c r="AG38" s="1">
         <v>1.53</v>
       </c>
       <c r="AH38" s="1">
         <v>0.75</v>
       </c>
-      <c r="AI38" s="2">
+      <c r="AI38" s="1">
         <v>0.19</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A39" s="59" t="s">
+      <c r="AJ38" s="1">
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="39" spans="1:36" ht="12" customHeight="1">
+      <c r="A39" s="3" t="s">
         <v>47</v>
       </c>
-      <c r="B39" s="61"/>
-[...11 lines deleted...]
-      <c r="N39" s="54">
+      <c r="B39" s="43"/>
+      <c r="C39" s="43"/>
+      <c r="D39" s="43"/>
+      <c r="E39" s="43"/>
+      <c r="F39" s="43"/>
+      <c r="G39" s="43"/>
+      <c r="H39" s="43"/>
+      <c r="I39" s="43"/>
+      <c r="J39" s="43"/>
+      <c r="K39" s="43"/>
+      <c r="L39" s="43"/>
+      <c r="M39" s="43"/>
+      <c r="N39" s="39">
         <v>0.24</v>
       </c>
       <c r="O39" s="1">
         <v>0.1</v>
       </c>
-      <c r="P39" s="54">
+      <c r="P39" s="39">
         <v>0.09</v>
       </c>
       <c r="Q39" s="1">
         <v>0.5</v>
       </c>
       <c r="R39" s="1" t="s">
         <v>31</v>
       </c>
       <c r="S39" s="1">
         <v>7.0000000000000007E-2</v>
       </c>
       <c r="T39" s="1">
         <v>1.7</v>
       </c>
       <c r="U39" s="1">
         <v>0.89</v>
       </c>
-      <c r="V39" s="2">
+      <c r="V39" s="1">
         <v>0.87</v>
       </c>
       <c r="W39" s="1">
         <v>0.66</v>
       </c>
       <c r="X39" s="1">
         <v>0.35</v>
       </c>
       <c r="Y39" s="1">
         <v>0.14000000000000001</v>
       </c>
       <c r="Z39" s="1">
         <v>0.12</v>
       </c>
       <c r="AA39" s="1">
         <v>0.11</v>
       </c>
       <c r="AB39" s="1">
         <v>0.28999999999999998</v>
       </c>
       <c r="AC39" s="1">
         <v>0.34</v>
       </c>
       <c r="AD39" s="1">
         <v>0.31</v>
       </c>
       <c r="AE39" s="1">
         <v>0.14000000000000001</v>
       </c>
-      <c r="AF39" s="12" t="s">
+      <c r="AF39" s="11" t="s">
         <v>31</v>
       </c>
       <c r="AG39" s="1">
         <v>0.92</v>
       </c>
       <c r="AH39" s="1">
         <v>0.3</v>
       </c>
-      <c r="AI39" s="2">
+      <c r="AI39" s="1">
         <v>2.0099999999999998</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A40" s="10" t="s">
+      <c r="AJ39" s="1">
+        <v>0.54</v>
+      </c>
+    </row>
+    <row r="40" spans="1:36" ht="12" customHeight="1">
+      <c r="A40" s="9" t="s">
         <v>48</v>
       </c>
-      <c r="B40" s="61"/>
-[...17 lines deleted...]
-      <c r="P40" s="5" t="s">
+      <c r="B40" s="43"/>
+      <c r="C40" s="43"/>
+      <c r="D40" s="43"/>
+      <c r="E40" s="43"/>
+      <c r="F40" s="43"/>
+      <c r="G40" s="43"/>
+      <c r="H40" s="43"/>
+      <c r="I40" s="43"/>
+      <c r="J40" s="43"/>
+      <c r="K40" s="43"/>
+      <c r="L40" s="43"/>
+      <c r="M40" s="43"/>
+      <c r="N40" s="46" t="s">
+        <v>31</v>
+      </c>
+      <c r="O40" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="P40" s="4" t="s">
         <v>31</v>
       </c>
       <c r="Q40" s="1">
         <v>0.13</v>
       </c>
       <c r="R40" s="1">
         <v>0.12</v>
       </c>
       <c r="S40" s="1">
         <v>0.11</v>
       </c>
       <c r="T40" s="1" t="s">
         <v>31</v>
       </c>
       <c r="U40" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="V40" s="2">
+      <c r="V40" s="1">
         <v>1.33</v>
       </c>
       <c r="W40" s="1">
         <v>0.33</v>
       </c>
       <c r="X40" s="1">
         <v>0.79</v>
       </c>
       <c r="Y40" s="1">
         <v>0.66</v>
       </c>
       <c r="Z40" s="1">
         <v>0.19</v>
       </c>
       <c r="AA40" s="1">
         <v>0.33</v>
       </c>
       <c r="AB40" s="1">
         <v>0.15</v>
       </c>
       <c r="AC40" s="1">
         <v>0.39</v>
       </c>
       <c r="AD40" s="1">
         <v>0.24</v>
       </c>
-      <c r="AE40" s="12" t="s">
+      <c r="AE40" s="11" t="s">
         <v>31</v>
       </c>
       <c r="AF40" s="1">
         <v>3.86</v>
       </c>
       <c r="AG40" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AH40" s="1">
         <v>0.89</v>
       </c>
-      <c r="AI40" s="2">
+      <c r="AI40" s="1">
         <v>0.67</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A41" s="59" t="s">
+      <c r="AJ40" s="1">
+        <v>0.53</v>
+      </c>
+    </row>
+    <row r="41" spans="1:36" ht="12" customHeight="1">
+      <c r="A41" s="3" t="s">
         <v>56</v>
       </c>
-      <c r="B41" s="61"/>
-[...17 lines deleted...]
-      <c r="P41" s="54">
+      <c r="B41" s="43"/>
+      <c r="C41" s="43"/>
+      <c r="D41" s="43"/>
+      <c r="E41" s="43"/>
+      <c r="F41" s="43"/>
+      <c r="G41" s="43"/>
+      <c r="H41" s="43"/>
+      <c r="I41" s="43"/>
+      <c r="J41" s="43"/>
+      <c r="K41" s="43"/>
+      <c r="L41" s="43"/>
+      <c r="M41" s="43"/>
+      <c r="N41" s="46" t="s">
+        <v>31</v>
+      </c>
+      <c r="O41" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="P41" s="39">
         <v>0.38</v>
       </c>
       <c r="Q41" s="1">
         <v>0.52</v>
       </c>
       <c r="R41" s="1" t="s">
         <v>31</v>
       </c>
       <c r="S41" s="1" t="s">
         <v>31</v>
       </c>
       <c r="T41" s="1">
         <v>1.82</v>
       </c>
       <c r="U41" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="V41" s="2">
+      <c r="V41" s="1">
         <v>0.62</v>
       </c>
-      <c r="W41" s="12" t="s">
-[...2 lines deleted...]
-      <c r="X41" s="12" t="s">
+      <c r="W41" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="X41" s="11" t="s">
         <v>31</v>
       </c>
       <c r="Y41" s="1">
         <v>0.31</v>
       </c>
       <c r="Z41" s="1">
         <v>0.26</v>
       </c>
-      <c r="AA41" s="12" t="s">
+      <c r="AA41" s="11" t="s">
         <v>31</v>
       </c>
       <c r="AB41" s="1">
         <v>0.41</v>
       </c>
       <c r="AC41" s="1">
         <v>0.55000000000000004</v>
       </c>
-      <c r="AD41" s="12" t="s">
-[...5 lines deleted...]
-      <c r="AF41" s="12" t="s">
+      <c r="AD41" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="AE41" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="AF41" s="11" t="s">
         <v>31</v>
       </c>
       <c r="AG41" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AH41" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="AI41" s="2">
+      <c r="AI41" s="1">
         <v>0.48</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A42" s="59" t="s">
+      <c r="AJ41" s="1" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="42" spans="1:36" ht="12" customHeight="1">
+      <c r="A42" s="3" t="s">
         <v>57</v>
       </c>
-      <c r="B42" s="61"/>
-[...11 lines deleted...]
-      <c r="N42" s="54">
+      <c r="B42" s="43"/>
+      <c r="C42" s="43"/>
+      <c r="D42" s="43"/>
+      <c r="E42" s="43"/>
+      <c r="F42" s="43"/>
+      <c r="G42" s="43"/>
+      <c r="H42" s="43"/>
+      <c r="I42" s="43"/>
+      <c r="J42" s="43"/>
+      <c r="K42" s="43"/>
+      <c r="L42" s="43"/>
+      <c r="M42" s="43"/>
+      <c r="N42" s="39">
         <v>0.15</v>
       </c>
       <c r="O42" s="1">
         <v>0.13</v>
       </c>
-      <c r="P42" s="54">
+      <c r="P42" s="39">
         <v>0.12</v>
       </c>
       <c r="Q42" s="1">
         <v>0.31</v>
       </c>
       <c r="R42" s="1">
         <v>0.47</v>
       </c>
       <c r="S42" s="1">
         <v>0.09</v>
       </c>
       <c r="T42" s="1">
         <v>1.05</v>
       </c>
       <c r="U42" s="1">
         <v>0.54</v>
       </c>
-      <c r="V42" s="12" t="s">
+      <c r="V42" s="11" t="s">
         <v>31</v>
       </c>
       <c r="W42" s="1">
         <v>0.54</v>
       </c>
       <c r="X42" s="1">
         <v>0.64</v>
       </c>
       <c r="Y42" s="1">
         <v>0.54</v>
       </c>
       <c r="Z42" s="1">
         <v>0.15</v>
       </c>
       <c r="AA42" s="1">
         <v>0.4</v>
       </c>
       <c r="AB42" s="1">
         <v>0.12</v>
       </c>
       <c r="AC42" s="1">
         <v>0.96</v>
       </c>
       <c r="AD42" s="1">
         <v>0.19</v>
       </c>
       <c r="AE42" s="1">
         <v>0.44</v>
       </c>
       <c r="AF42" s="1">
         <v>3.21</v>
       </c>
       <c r="AG42" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AH42" s="1">
         <v>1.47</v>
       </c>
-      <c r="AI42" s="2">
+      <c r="AI42" s="1">
         <v>0.27</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A43" s="59" t="s">
+      <c r="AJ42" s="1">
+        <v>0.22</v>
+      </c>
+    </row>
+    <row r="43" spans="1:36" ht="12" customHeight="1">
+      <c r="A43" s="3" t="s">
         <v>49</v>
       </c>
-      <c r="B43" s="61"/>
-[...11 lines deleted...]
-      <c r="N43" s="54">
+      <c r="B43" s="43"/>
+      <c r="C43" s="43"/>
+      <c r="D43" s="43"/>
+      <c r="E43" s="43"/>
+      <c r="F43" s="43"/>
+      <c r="G43" s="43"/>
+      <c r="H43" s="43"/>
+      <c r="I43" s="43"/>
+      <c r="J43" s="43"/>
+      <c r="K43" s="43"/>
+      <c r="L43" s="43"/>
+      <c r="M43" s="43"/>
+      <c r="N43" s="39">
         <v>0.18</v>
       </c>
       <c r="O43" s="1">
         <v>0.24</v>
       </c>
-      <c r="P43" s="54">
+      <c r="P43" s="39">
         <v>0.14000000000000001</v>
       </c>
       <c r="Q43" s="1">
         <v>0.13</v>
       </c>
       <c r="R43" s="1">
         <v>0.12</v>
       </c>
       <c r="S43" s="1">
         <v>0.05</v>
       </c>
       <c r="T43" s="1">
         <v>0.66</v>
       </c>
       <c r="U43" s="1">
         <v>1.03</v>
       </c>
-      <c r="V43" s="2">
+      <c r="V43" s="1">
         <v>0.23</v>
       </c>
       <c r="W43" s="1">
         <v>0.17</v>
       </c>
       <c r="X43" s="1">
         <v>0.13</v>
       </c>
       <c r="Y43" s="1">
         <v>0.11</v>
       </c>
       <c r="Z43" s="1">
         <v>0.19</v>
       </c>
       <c r="AA43" s="1">
         <v>0.08</v>
       </c>
-      <c r="AB43" s="12" t="s">
+      <c r="AB43" s="11" t="s">
         <v>31</v>
       </c>
       <c r="AC43" s="1">
         <v>0.13</v>
       </c>
       <c r="AD43" s="1">
         <v>0.06</v>
       </c>
       <c r="AE43" s="1">
         <v>0.11</v>
       </c>
       <c r="AF43" s="1">
         <v>1.37</v>
       </c>
       <c r="AG43" s="1">
         <v>0.36</v>
       </c>
       <c r="AH43" s="1">
         <v>0.47</v>
       </c>
-      <c r="AI43" s="2">
+      <c r="AI43" s="1">
         <v>0.17</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A44" s="59" t="s">
+      <c r="AJ43" s="1" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="44" spans="1:36" ht="12" customHeight="1">
+      <c r="A44" s="3" t="s">
         <v>50</v>
       </c>
-      <c r="B44" s="61"/>
-[...11 lines deleted...]
-      <c r="N44" s="54">
+      <c r="B44" s="43"/>
+      <c r="C44" s="43"/>
+      <c r="D44" s="43"/>
+      <c r="E44" s="43"/>
+      <c r="F44" s="43"/>
+      <c r="G44" s="43"/>
+      <c r="H44" s="43"/>
+      <c r="I44" s="43"/>
+      <c r="J44" s="43"/>
+      <c r="K44" s="43"/>
+      <c r="L44" s="43"/>
+      <c r="M44" s="43"/>
+      <c r="N44" s="39">
         <v>0.51</v>
       </c>
       <c r="O44" s="1">
         <v>0.18</v>
       </c>
-      <c r="P44" s="67">
+      <c r="P44" s="48">
         <v>0.4</v>
       </c>
       <c r="Q44" s="1">
         <v>7.0000000000000007E-2</v>
       </c>
       <c r="R44" s="1">
         <v>0.13</v>
       </c>
       <c r="S44" s="1">
         <v>0.15</v>
       </c>
       <c r="T44" s="1">
         <v>2.16</v>
       </c>
       <c r="U44" s="1">
         <v>0.38</v>
       </c>
-      <c r="V44" s="2">
+      <c r="V44" s="1">
         <v>0.75</v>
       </c>
       <c r="W44" s="1">
         <v>0.65</v>
       </c>
       <c r="X44" s="1">
         <v>0.3</v>
       </c>
       <c r="Y44" s="1">
         <v>0.12</v>
       </c>
       <c r="Z44" s="1">
         <v>0.48</v>
       </c>
       <c r="AA44" s="1">
         <v>0.18</v>
       </c>
       <c r="AB44" s="1">
         <v>0.2</v>
       </c>
       <c r="AC44" s="1">
         <v>0.22</v>
       </c>
       <c r="AD44" s="1">
         <v>0.23</v>
       </c>
       <c r="AE44" s="1">
         <v>0.15</v>
       </c>
       <c r="AF44" s="1">
         <v>4.0199999999999996</v>
       </c>
       <c r="AG44" s="1">
         <v>0.57999999999999996</v>
       </c>
       <c r="AH44" s="1">
         <v>0.63</v>
       </c>
-      <c r="AI44" s="2">
+      <c r="AI44" s="1">
         <v>0.28000000000000003</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A45" s="59" t="s">
+      <c r="AJ44" s="1">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="45" spans="1:36" ht="12" customHeight="1">
+      <c r="A45" s="3" t="s">
         <v>58</v>
       </c>
-      <c r="B45" s="61"/>
-[...11 lines deleted...]
-      <c r="N45" s="65">
+      <c r="B45" s="43"/>
+      <c r="C45" s="43"/>
+      <c r="D45" s="43"/>
+      <c r="E45" s="43"/>
+      <c r="F45" s="43"/>
+      <c r="G45" s="43"/>
+      <c r="H45" s="43"/>
+      <c r="I45" s="43"/>
+      <c r="J45" s="43"/>
+      <c r="K45" s="43"/>
+      <c r="L45" s="43"/>
+      <c r="M45" s="43"/>
+      <c r="N45" s="46">
         <v>0.47</v>
       </c>
       <c r="O45" s="1">
         <v>0.69</v>
       </c>
-      <c r="P45" s="54">
+      <c r="P45" s="39">
         <v>0.25</v>
       </c>
       <c r="Q45" s="1">
         <v>0.22</v>
       </c>
       <c r="R45" s="1">
         <v>0.1</v>
       </c>
       <c r="S45" s="1">
         <v>0.28000000000000003</v>
       </c>
       <c r="T45" s="1">
         <v>2.27</v>
       </c>
       <c r="U45" s="1">
         <v>2.97</v>
       </c>
-      <c r="V45" s="2">
+      <c r="V45" s="1">
         <v>0.78</v>
       </c>
       <c r="W45" s="1">
         <v>0.88</v>
       </c>
       <c r="X45" s="1">
         <v>0.7</v>
       </c>
-      <c r="Y45" s="12" t="s">
-[...2 lines deleted...]
-      <c r="Z45" s="12" t="s">
+      <c r="Y45" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="Z45" s="11" t="s">
         <v>31</v>
       </c>
       <c r="AA45" s="1">
         <v>0.28999999999999998</v>
       </c>
       <c r="AB45" s="1">
         <v>0.26</v>
       </c>
       <c r="AC45" s="1">
         <v>0.12</v>
       </c>
       <c r="AD45" s="1">
         <v>0.11</v>
       </c>
       <c r="AE45" s="1">
         <v>0.28999999999999998</v>
       </c>
       <c r="AF45" s="1">
         <v>3.56</v>
       </c>
       <c r="AG45" s="1">
         <v>1.85</v>
       </c>
       <c r="AH45" s="1">
         <v>0.81</v>
       </c>
-      <c r="AI45" s="2">
+      <c r="AI45" s="1">
         <v>0.3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A46" s="6" t="s">
+      <c r="AJ45" s="1">
+        <v>0.48</v>
+      </c>
+    </row>
+    <row r="46" spans="1:36" ht="12" customHeight="1">
+      <c r="A46" s="5" t="s">
         <v>52</v>
       </c>
-      <c r="B46" s="61"/>
-[...11 lines deleted...]
-      <c r="N46" s="66">
+      <c r="B46" s="43"/>
+      <c r="C46" s="43"/>
+      <c r="D46" s="43"/>
+      <c r="E46" s="43"/>
+      <c r="F46" s="43"/>
+      <c r="G46" s="43"/>
+      <c r="H46" s="43"/>
+      <c r="I46" s="43"/>
+      <c r="J46" s="43"/>
+      <c r="K46" s="43"/>
+      <c r="L46" s="43"/>
+      <c r="M46" s="43"/>
+      <c r="N46" s="47">
         <v>0.3</v>
       </c>
-      <c r="O46" s="3">
+      <c r="O46" s="2">
         <v>0.46</v>
       </c>
-      <c r="P46" s="64">
+      <c r="P46" s="45">
         <v>0.87</v>
       </c>
-      <c r="Q46" s="3">
+      <c r="Q46" s="2">
         <v>0.63</v>
       </c>
-      <c r="R46" s="3">
+      <c r="R46" s="2">
         <v>0.28000000000000003</v>
       </c>
-      <c r="S46" s="3">
+      <c r="S46" s="2">
         <v>0.17</v>
       </c>
-      <c r="T46" s="3">
+      <c r="T46" s="2">
         <v>2.63</v>
       </c>
-      <c r="U46" s="3">
+      <c r="U46" s="2">
         <v>1.1000000000000001</v>
       </c>
-      <c r="V46" s="3">
+      <c r="V46" s="2">
         <v>1.08</v>
       </c>
-      <c r="W46" s="3">
+      <c r="W46" s="2">
         <v>0.41</v>
       </c>
-      <c r="X46" s="3">
+      <c r="X46" s="2">
         <v>0.43</v>
       </c>
-      <c r="Y46" s="3">
+      <c r="Y46" s="2">
         <v>0.54</v>
       </c>
-      <c r="Z46" s="3">
+      <c r="Z46" s="2">
         <v>0.61</v>
       </c>
-      <c r="AA46" s="3">
+      <c r="AA46" s="2">
         <v>0.6</v>
       </c>
-      <c r="AB46" s="3">
+      <c r="AB46" s="2">
         <v>0.48</v>
       </c>
-      <c r="AC46" s="3">
+      <c r="AC46" s="2">
         <v>0.27</v>
       </c>
-      <c r="AD46" s="3">
+      <c r="AD46" s="2">
         <v>0.34</v>
       </c>
-      <c r="AE46" s="3">
+      <c r="AE46" s="2">
         <v>0.22</v>
       </c>
-      <c r="AF46" s="3">
+      <c r="AF46" s="2">
         <v>3.24</v>
       </c>
-      <c r="AG46" s="3">
+      <c r="AG46" s="2">
         <v>1.4</v>
       </c>
-      <c r="AH46" s="3">
+      <c r="AH46" s="2">
         <v>0.55000000000000004</v>
       </c>
-      <c r="AI46" s="3">
+      <c r="AI46" s="2">
         <v>1.38</v>
+      </c>
+      <c r="AJ46" s="2">
+        <v>0.33</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="11">
-    <mergeCell ref="T8:AE8"/>
     <mergeCell ref="T6:AQ6"/>
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="B8:M8"/>
     <mergeCell ref="N8:S8"/>
     <mergeCell ref="AC7:AE7"/>
     <mergeCell ref="T32:AG32"/>
     <mergeCell ref="AO7:AQ7"/>
     <mergeCell ref="T25:AG25"/>
     <mergeCell ref="AF8:AQ8"/>
     <mergeCell ref="T10:AG10"/>
+    <mergeCell ref="T8:AE8"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>