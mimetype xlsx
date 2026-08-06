--- v3 (2026-07-14)
+++ v4 (2026-08-06)
@@ -1,81 +1,73 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Vko102-08\номенклатура по смк\эл.номенклатура 2026\14-26 Основные показатели (динамические ряды) по демографической и социальной статистике\ЕДН\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\ДИСК Д\номенклатура по смк\эл.номенклатура 2026\14-26 Основные показатели (динамические ряды) по демографической и социальной статистике\ЕДН\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0646D969-9660-411E-B4AF-119E8EE1B27D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CBA3D2C5-143E-4CCF-A25A-B46C7F4252E9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="572" activeTab="4" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="572" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Разводы 2022 " sheetId="1" r:id="rId1"/>
-[...3 lines deleted...]
-    <sheet name="Коэф. 2024-2026" sheetId="8" r:id="rId5"/>
+    <sheet name="Метаданные" sheetId="10" r:id="rId1"/>
+    <sheet name="Условные обозначения" sheetId="9" r:id="rId2"/>
+    <sheet name="Разводы " sheetId="7" r:id="rId3"/>
+    <sheet name="Коэфф" sheetId="8" r:id="rId4"/>
   </sheets>
   <calcPr calcId="114210"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="869" uniqueCount="60">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="349" uniqueCount="92">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -108,254 +100,409 @@
   <si>
     <t>январь-апрель</t>
   </si>
   <si>
     <t>на 1000 человек</t>
   </si>
   <si>
     <t>октябрь</t>
   </si>
   <si>
     <t>ноябрь</t>
   </si>
   <si>
     <t>январь-октябрь</t>
   </si>
   <si>
     <t>январь-ноябрь</t>
   </si>
   <si>
     <t>декабрь</t>
   </si>
   <si>
     <t xml:space="preserve">январь-декабрь </t>
   </si>
   <si>
-    <t>* Данные сформированы по дате регистрации актов о рождении и смерти.</t>
-[...1 lines deleted...]
-  <si>
     <t>Городское население</t>
   </si>
   <si>
     <t>Сельское население</t>
   </si>
   <si>
-    <t>...</t>
-[...4 lines deleted...]
-  <si>
     <t>Восточно-Казахстанская область</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t xml:space="preserve">  Разводы</t>
   </si>
   <si>
     <t xml:space="preserve"> Коэффициенты разводимости</t>
   </si>
   <si>
     <t>Усть-Каменогорск г.а.</t>
   </si>
   <si>
-    <t>Курчатов г.а.</t>
-[...1 lines deleted...]
-  <si>
     <t>Риддер г.а.</t>
   </si>
   <si>
-    <t>Семей г.а.</t>
-[...13 lines deleted...]
-  <si>
     <t>Глубоковский район</t>
   </si>
   <si>
-    <t>Жарминский район</t>
-[...1 lines deleted...]
-  <si>
     <t>Зайсанский район</t>
   </si>
   <si>
     <t xml:space="preserve">район Алтай </t>
   </si>
   <si>
-    <t>Кокпектинский район</t>
-[...1 lines deleted...]
-  <si>
     <t>Курчумский район</t>
   </si>
   <si>
     <t>Катон-Карагайский район</t>
   </si>
   <si>
     <t>Тарбагатайский район</t>
   </si>
   <si>
     <t>Уланский район</t>
   </si>
   <si>
-    <t>Урджарский район</t>
-[...1 lines deleted...]
-  <si>
     <t>Шемонаихинский район</t>
   </si>
   <si>
-    <t xml:space="preserve">район Самар </t>
-[...1 lines deleted...]
-  <si>
     <t>человек</t>
   </si>
   <si>
     <t>район Алтай</t>
   </si>
   <si>
     <t>район Марқакөл</t>
   </si>
   <si>
     <t>район Самар</t>
   </si>
   <si>
     <t>район Үлкен Нарын</t>
   </si>
   <si>
     <t>Усть-Каменогорск.г.а.</t>
+  </si>
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>"-" явление отсутствует</t>
+  </si>
+  <si>
+    <t>"0,0" - незначительная величина</t>
+  </si>
+  <si>
+    <t>"х"- данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>"..."- данные отсутствуют</t>
+  </si>
+  <si>
+    <t xml:space="preserve">В отдельных случаях незначительные расхождения между итогом и суммой  слагаемых объясняются округлением данных  </t>
+  </si>
+  <si>
+    <t>Бюро национальной статистики Агентства по стратегическому планированию и реформам  Республики Казахстан</t>
+  </si>
+  <si>
+    <t>Код статистического показателя</t>
+  </si>
+  <si>
+    <t>Наименование статистического показателя</t>
+  </si>
+  <si>
+    <t>Единица измерения</t>
+  </si>
+  <si>
+    <t>Краткое наименование  КСП</t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>С 1 января 2024 года</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>Расчетный</t>
+  </si>
+  <si>
+    <t>Методика рассчета</t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>Методологические пояснения</t>
+  </si>
+  <si>
+    <t>Связанные публикации</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/region/vko/spreadsheets/?industry=38&amp;year=2026&amp;name=10704&amp;period=quarter&amp;type=spreadsheets</t>
+  </si>
+  <si>
+    <t>Полезные ссылки</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
+  </si>
+  <si>
+    <t>Дата последней актуализации</t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Управление социальной и демографической статистики</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Адильшинова Гульшат</t>
+  </si>
+  <si>
+    <t>Номер телефона</t>
+  </si>
+  <si>
+    <t>+7 723 2 254705</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>G.Adilshinova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Число зарегистрированных разводов</t>
+  </si>
+  <si>
+    <t>Разводы</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Число зарегистрированных разводов </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Статистика зарегистрированных разводов в Республике Казахстан  основывается на учете актов о регистрации развода в органах регистрации актов о гражданском состоянии </t>
+  </si>
+  <si>
+    <t>Для формирования текущих данных по статистике браков и разводов  используются такие источники данных, как  административные данные, предоставляемые административными источниками, в частности, с органов регистрации  актов о гражданском состоянии и НАО "Государственная корпорация "Правительство для граждан", проводимые вне плана статистических работ</t>
+  </si>
+  <si>
+    <t>Данные сформированы по дате регистрации актов о разводе</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/075/suslb3k6pbcgs8k76u7fcw2az79e2vbz.doc</t>
+  </si>
+  <si>
+    <t>Ежемесячное число зарегистрированных разводов по районам</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00_р_."/>
   </numFmts>
-  <fonts count="13">
+  <fonts count="21">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
-      <name val="Roboto"/>
-[...12 lines deleted...]
-      <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Poboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Poboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Poboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Poboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="10">
+  <borders count="12">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
@@ -422,579 +569,263 @@
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="76">
+  <cellXfs count="63">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="1" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...29 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="2" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="4" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="4" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="10" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="10" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="17" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="10" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="10" xfId="4" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="10" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...16 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="4" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="6">
+    <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="Обычный 3" xfId="3" xr:uid="{83C27D5F-0F67-4208-A201-1A0AE0229FFC}"/>
+    <cellStyle name="Обычный 3 2" xfId="5" xr:uid="{0B2027BE-B990-414D-B89C-0EE20FCD7001}"/>
+    <cellStyle name="Обычный 4" xfId="4" xr:uid="{F72EA962-BD49-457E-979B-FF1E3DF1AE46}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
-[...304 lines deleted...]
-</xdr:wsDr>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1239,12397 +1070,4037 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:G.Adilshinova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A3:S59"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0E77EF26-D19D-4593-925B-C9286EA81606}">
+  <dimension ref="A1:B20"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="P23" sqref="P23"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="A26" sqref="A26"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="29.140625" style="3" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="14" max="16384" width="9.140625" style="3"/>
+    <col min="1" max="1" width="46.5703125" customWidth="1"/>
+    <col min="2" max="2" width="67" style="50" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:19" ht="12.75">
-[...29 lines deleted...]
-      <c r="S4" s="6" t="s">
+    <row r="1" spans="1:2">
+      <c r="A1" s="40" t="s">
         <v>54</v>
       </c>
-    </row>
-[...162 lines deleted...]
-      <c r="P9" s="11">
+      <c r="B1" s="47">
+        <v>612501</v>
+      </c>
+    </row>
+    <row r="2" spans="1:2">
+      <c r="A2" s="40" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2" s="48" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="40" t="s">
+        <v>56</v>
+      </c>
+      <c r="B3" s="48" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="40" t="s">
+        <v>57</v>
+      </c>
+      <c r="B4" s="48" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="40" t="s">
         <v>58</v>
       </c>
-      <c r="Q9" s="11">
-[...2 lines deleted...]
-      <c r="R9" s="11">
+      <c r="B5" s="48" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="40" t="s">
+        <v>60</v>
+      </c>
+      <c r="B6" s="49" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" s="40" t="s">
         <v>61</v>
       </c>
-      <c r="S9" s="11">
-[...1678 lines deleted...]
-        <v>25</v>
+      <c r="B7" s="48" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" ht="39">
+      <c r="A8" s="40" t="s">
+        <v>63</v>
+      </c>
+      <c r="B8" s="49" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="77.25">
+      <c r="A9" s="40" t="s">
+        <v>64</v>
+      </c>
+      <c r="B9" s="49" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" s="40" t="s">
+        <v>65</v>
+      </c>
+      <c r="B10" s="48" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="B11" s="49" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" ht="26.25">
+      <c r="A12" s="40" t="s">
+        <v>68</v>
+      </c>
+      <c r="B12" s="49" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" ht="26.25">
+      <c r="A13" s="40" t="s">
+        <v>69</v>
+      </c>
+      <c r="B13" s="41" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="40" t="s">
+        <v>71</v>
+      </c>
+      <c r="B14" s="42" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="40" t="s">
+        <v>73</v>
+      </c>
+      <c r="B15" s="43">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="40" t="s">
+        <v>74</v>
+      </c>
+      <c r="B16" s="43">
+        <v>46237</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="40" t="s">
+        <v>75</v>
+      </c>
+      <c r="B17" s="44" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="40" t="s">
+        <v>77</v>
+      </c>
+      <c r="B18" s="44" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="40" t="s">
+        <v>79</v>
+      </c>
+      <c r="B19" s="43" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="45" t="s">
+        <v>81</v>
+      </c>
+      <c r="B20" s="46" t="s">
+        <v>82</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="7">
-[...11 lines deleted...]
-  <drawing r:id="rId2"/>
+  <hyperlinks>
+    <hyperlink ref="B14" r:id="rId1" xr:uid="{3B4968A1-1249-4179-9643-34928F6935B9}"/>
+    <hyperlink ref="B20" r:id="rId2" xr:uid="{95E72C2A-E5C8-4797-8B74-F938A808D7DD}"/>
+    <hyperlink ref="B11" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A4:AK41"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5816A5A9-D6D8-4B7F-BDEC-43EA6731018E}">
+  <dimension ref="B5:B14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="13" topLeftCell="N1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="N10" sqref="N10"/>
+      <selection activeCell="H26" sqref="H26"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="26.5703125" style="3" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="14" max="16384" width="9.140625" style="3"/>
+    <col min="2" max="2" width="31.85546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="4" spans="1:37" ht="12.75">
-[...365 lines deleted...]
-      <c r="Q10" s="11">
+    <row r="5" spans="2:2">
+      <c r="B5" s="38" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="38" t="s">
         <v>48</v>
       </c>
-      <c r="R10" s="11">
-[...11 lines deleted...]
-      <c r="V10" s="11">
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="38" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="38" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="38" t="s">
         <v>51</v>
       </c>
-      <c r="W10" s="11">
-[...61 lines deleted...]
-      <c r="N11" s="11">
+    </row>
+    <row r="11" spans="2:2" ht="75">
+      <c r="B11" s="39" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="38" t="s">
         <v>53</v>
       </c>
-      <c r="O11" s="11">
-[...2543 lines deleted...]
-      <c r="A41" s="18"/>
     </row>
   </sheetData>
-  <mergeCells count="9">
-[...10 lines deleted...]
-  <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
-  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:AQ46"/>
   <sheetViews>
-    <sheetView topLeftCell="T1" workbookViewId="0">
-      <selection activeCell="AK11" sqref="AK11:AK46"/>
+    <sheetView topLeftCell="AA4" workbookViewId="0">
+      <selection activeCell="AJ11" sqref="AJ11:AK46"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="26.5703125" style="3" customWidth="1"/>
-    <col min="2" max="13" width="0" style="3" hidden="1" customWidth="1"/>
-    <col min="14" max="16384" width="9.140625" style="3"/>
+    <col min="2" max="19" width="0" style="3" hidden="1" customWidth="1"/>
+    <col min="20" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:43" ht="12" customHeight="1"/>
     <row r="2" spans="1:43" ht="12" customHeight="1"/>
     <row r="3" spans="1:43" ht="12" customHeight="1"/>
     <row r="4" spans="1:43" ht="12" customHeight="1"/>
     <row r="5" spans="1:43" ht="12" customHeight="1"/>
     <row r="6" spans="1:43" ht="12" customHeight="1">
-      <c r="A6" s="49"/>
-[...40 lines deleted...]
-      <c r="AQ6" s="56"/>
+      <c r="A6" s="31"/>
+      <c r="B6" s="31"/>
+      <c r="C6" s="31"/>
+      <c r="D6" s="31"/>
+      <c r="E6" s="31"/>
+      <c r="F6" s="31"/>
+      <c r="G6" s="31"/>
+      <c r="H6" s="31"/>
+      <c r="I6" s="31"/>
+      <c r="J6" s="31"/>
+      <c r="K6" s="31"/>
+      <c r="L6" s="31"/>
+      <c r="M6" s="31"/>
+      <c r="Q6" s="31"/>
+      <c r="R6" s="31"/>
+      <c r="S6" s="31"/>
+      <c r="T6" s="51" t="s">
+        <v>29</v>
+      </c>
+      <c r="U6" s="51"/>
+      <c r="V6" s="51"/>
+      <c r="W6" s="51"/>
+      <c r="X6" s="51"/>
+      <c r="Y6" s="51"/>
+      <c r="Z6" s="51"/>
+      <c r="AA6" s="51"/>
+      <c r="AB6" s="51"/>
+      <c r="AC6" s="51"/>
+      <c r="AD6" s="51"/>
+      <c r="AE6" s="51"/>
+      <c r="AF6" s="51"/>
+      <c r="AG6" s="51"/>
+      <c r="AH6" s="51"/>
+      <c r="AI6" s="51"/>
+      <c r="AJ6" s="51"/>
+      <c r="AK6" s="51"/>
+      <c r="AL6" s="51"/>
+      <c r="AM6" s="51"/>
+      <c r="AN6" s="51"/>
+      <c r="AO6" s="51"/>
+      <c r="AP6" s="51"/>
+      <c r="AQ6" s="51"/>
     </row>
     <row r="7" spans="1:43" ht="12.6" customHeight="1">
       <c r="C7" s="4"/>
       <c r="AQ7" s="4" t="s">
-        <v>54</v>
+        <v>41</v>
       </c>
     </row>
     <row r="8" spans="1:43">
-      <c r="A8" s="59"/>
-      <c r="B8" s="61">
+      <c r="A8" s="53"/>
+      <c r="B8" s="55">
         <v>2021</v>
       </c>
-      <c r="C8" s="62"/>
-[...10 lines deleted...]
-      <c r="N8" s="62">
+      <c r="C8" s="56"/>
+      <c r="D8" s="56"/>
+      <c r="E8" s="56"/>
+      <c r="F8" s="56"/>
+      <c r="G8" s="56"/>
+      <c r="H8" s="56"/>
+      <c r="I8" s="56"/>
+      <c r="J8" s="56"/>
+      <c r="K8" s="56"/>
+      <c r="L8" s="56"/>
+      <c r="M8" s="56"/>
+      <c r="N8" s="56">
         <v>2024</v>
       </c>
-      <c r="O8" s="62"/>
-[...4 lines deleted...]
-      <c r="T8" s="66">
+      <c r="O8" s="56"/>
+      <c r="P8" s="56"/>
+      <c r="Q8" s="56"/>
+      <c r="R8" s="56"/>
+      <c r="S8" s="56"/>
+      <c r="T8" s="59">
         <v>2025</v>
       </c>
-      <c r="U8" s="66"/>
-[...10 lines deleted...]
-      <c r="AF8" s="66">
+      <c r="U8" s="59"/>
+      <c r="V8" s="59"/>
+      <c r="W8" s="59"/>
+      <c r="X8" s="59"/>
+      <c r="Y8" s="59"/>
+      <c r="Z8" s="59"/>
+      <c r="AA8" s="59"/>
+      <c r="AB8" s="59"/>
+      <c r="AC8" s="59"/>
+      <c r="AD8" s="59"/>
+      <c r="AE8" s="55"/>
+      <c r="AF8" s="59">
         <v>2026</v>
       </c>
-      <c r="AG8" s="66"/>
-[...9 lines deleted...]
-      <c r="AQ8" s="61"/>
+      <c r="AG8" s="59"/>
+      <c r="AH8" s="59"/>
+      <c r="AI8" s="59"/>
+      <c r="AJ8" s="59"/>
+      <c r="AK8" s="59"/>
+      <c r="AL8" s="59"/>
+      <c r="AM8" s="59"/>
+      <c r="AN8" s="59"/>
+      <c r="AO8" s="59"/>
+      <c r="AP8" s="59"/>
+      <c r="AQ8" s="55"/>
     </row>
     <row r="9" spans="1:43" ht="18" customHeight="1">
-      <c r="A9" s="60"/>
-      <c r="B9" s="7" t="s">
+      <c r="A9" s="54"/>
+      <c r="B9" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="C9" s="7" t="s">
+      <c r="C9" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="D9" s="7" t="s">
+      <c r="D9" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="E9" s="7" t="s">
+      <c r="E9" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="F9" s="7" t="s">
+      <c r="F9" s="6" t="s">
         <v>0</v>
       </c>
-      <c r="G9" s="7" t="s">
-[...8 lines deleted...]
-      <c r="J9" s="8" t="s">
+      <c r="G9" s="6" t="s">
+        <v>1</v>
+      </c>
+      <c r="H9" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="I9" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="J9" s="7" t="s">
         <v>4</v>
       </c>
-      <c r="K9" s="8" t="s">
+      <c r="K9" s="7" t="s">
         <v>19</v>
       </c>
-      <c r="L9" s="8" t="s">
+      <c r="L9" s="7" t="s">
         <v>20</v>
       </c>
-      <c r="M9" s="8" t="s">
+      <c r="M9" s="7" t="s">
         <v>23</v>
       </c>
-      <c r="N9" s="55" t="s">
-[...5 lines deleted...]
-      <c r="P9" s="55" t="s">
+      <c r="N9" s="37" t="s">
+        <v>2</v>
+      </c>
+      <c r="O9" s="12" t="s">
+        <v>3</v>
+      </c>
+      <c r="P9" s="37" t="s">
         <v>4</v>
       </c>
-      <c r="Q9" s="19" t="s">
+      <c r="Q9" s="12" t="s">
         <v>19</v>
       </c>
-      <c r="R9" s="19" t="s">
+      <c r="R9" s="12" t="s">
         <v>20</v>
       </c>
-      <c r="S9" s="19" t="s">
+      <c r="S9" s="12" t="s">
         <v>23</v>
       </c>
-      <c r="T9" s="21" t="s">
+      <c r="T9" s="14" t="s">
         <v>5</v>
       </c>
-      <c r="U9" s="21" t="s">
+      <c r="U9" s="14" t="s">
         <v>6</v>
       </c>
-      <c r="V9" s="20" t="s">
+      <c r="V9" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="W9" s="21" t="s">
+      <c r="W9" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="X9" s="21" t="s">
+      <c r="X9" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="Y9" s="20" t="s">
-[...8 lines deleted...]
-      <c r="AB9" s="20" t="s">
+      <c r="Y9" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="Z9" s="13" t="s">
+        <v>2</v>
+      </c>
+      <c r="AA9" s="14" t="s">
+        <v>3</v>
+      </c>
+      <c r="AB9" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="AC9" s="21" t="s">
+      <c r="AC9" s="14" t="s">
         <v>19</v>
       </c>
-      <c r="AD9" s="21" t="s">
+      <c r="AD9" s="14" t="s">
         <v>20</v>
       </c>
-      <c r="AE9" s="21" t="s">
+      <c r="AE9" s="14" t="s">
         <v>23</v>
       </c>
-      <c r="AF9" s="21" t="s">
+      <c r="AF9" s="14" t="s">
         <v>5</v>
       </c>
-      <c r="AG9" s="21" t="s">
+      <c r="AG9" s="14" t="s">
         <v>6</v>
       </c>
-      <c r="AH9" s="20" t="s">
+      <c r="AH9" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="AI9" s="21" t="s">
+      <c r="AI9" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="AJ9" s="21" t="s">
+      <c r="AJ9" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="AK9" s="20" t="s">
-[...8 lines deleted...]
-      <c r="AN9" s="20" t="s">
+      <c r="AK9" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="AL9" s="13" t="s">
+        <v>2</v>
+      </c>
+      <c r="AM9" s="14" t="s">
+        <v>3</v>
+      </c>
+      <c r="AN9" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="AO9" s="21" t="s">
+      <c r="AO9" s="14" t="s">
         <v>19</v>
       </c>
-      <c r="AP9" s="21" t="s">
+      <c r="AP9" s="14" t="s">
         <v>20</v>
       </c>
-      <c r="AQ9" s="21" t="s">
+      <c r="AQ9" s="14" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="10" spans="1:43" ht="12" customHeight="1">
-      <c r="B10" s="53"/>
-[...17 lines deleted...]
-      <c r="T10" s="69" t="s">
+      <c r="B10" s="35"/>
+      <c r="C10" s="35"/>
+      <c r="D10" s="35"/>
+      <c r="E10" s="35"/>
+      <c r="F10" s="35"/>
+      <c r="G10" s="35"/>
+      <c r="H10" s="35"/>
+      <c r="I10" s="35"/>
+      <c r="J10" s="35"/>
+      <c r="K10" s="35"/>
+      <c r="L10" s="35"/>
+      <c r="M10" s="35"/>
+      <c r="N10" s="35"/>
+      <c r="O10" s="35"/>
+      <c r="P10" s="35"/>
+      <c r="Q10" s="35"/>
+      <c r="R10" s="35"/>
+      <c r="S10" s="35"/>
+      <c r="T10" s="57" t="s">
         <v>9</v>
       </c>
-      <c r="U10" s="69"/>
-[...11 lines deleted...]
-      <c r="AG10" s="69"/>
+      <c r="U10" s="57"/>
+      <c r="V10" s="57"/>
+      <c r="W10" s="57"/>
+      <c r="X10" s="57"/>
+      <c r="Y10" s="57"/>
+      <c r="Z10" s="57"/>
+      <c r="AA10" s="57"/>
+      <c r="AB10" s="57"/>
+      <c r="AC10" s="57"/>
+      <c r="AD10" s="57"/>
+      <c r="AE10" s="57"/>
+      <c r="AF10" s="57"/>
+      <c r="AG10" s="57"/>
     </row>
     <row r="11" spans="1:43" ht="12" customHeight="1">
-      <c r="A11" s="32" t="s">
-[...14 lines deleted...]
-      <c r="N11" s="39">
+      <c r="A11" s="16" t="s">
+        <v>27</v>
+      </c>
+      <c r="B11" s="20"/>
+      <c r="C11" s="20"/>
+      <c r="D11" s="20"/>
+      <c r="E11" s="20"/>
+      <c r="F11" s="20"/>
+      <c r="G11" s="20"/>
+      <c r="H11" s="20"/>
+      <c r="I11" s="20"/>
+      <c r="J11" s="20"/>
+      <c r="K11" s="20"/>
+      <c r="L11" s="20"/>
+      <c r="M11" s="20"/>
+      <c r="N11" s="21">
         <v>189</v>
       </c>
-      <c r="O11" s="14">
+      <c r="O11" s="10">
         <v>169</v>
       </c>
-      <c r="P11" s="39">
+      <c r="P11" s="21">
         <v>191</v>
       </c>
-      <c r="Q11" s="14">
+      <c r="Q11" s="10">
         <v>216</v>
       </c>
-      <c r="R11" s="14">
+      <c r="R11" s="10">
         <v>192</v>
       </c>
-      <c r="S11" s="14">
+      <c r="S11" s="10">
         <v>248</v>
       </c>
-      <c r="T11" s="14">
+      <c r="T11" s="10">
         <v>189</v>
       </c>
-      <c r="U11" s="14">
+      <c r="U11" s="10">
         <v>153</v>
       </c>
-      <c r="V11" s="14">
+      <c r="V11" s="10">
         <v>200</v>
       </c>
-      <c r="W11" s="14">
+      <c r="W11" s="10">
         <v>184</v>
       </c>
-      <c r="X11" s="14">
+      <c r="X11" s="10">
         <v>176</v>
       </c>
-      <c r="Y11" s="14">
+      <c r="Y11" s="10">
         <v>164</v>
       </c>
-      <c r="Z11" s="14">
+      <c r="Z11" s="10">
         <v>210</v>
       </c>
-      <c r="AA11" s="14">
+      <c r="AA11" s="10">
         <v>155</v>
       </c>
-      <c r="AB11" s="14">
+      <c r="AB11" s="10">
         <v>193</v>
       </c>
-      <c r="AC11" s="14">
+      <c r="AC11" s="10">
         <v>250</v>
       </c>
-      <c r="AD11" s="14">
+      <c r="AD11" s="10">
         <v>185</v>
       </c>
-      <c r="AE11" s="14">
+      <c r="AE11" s="10">
         <v>201</v>
       </c>
-      <c r="AF11" s="14">
+      <c r="AF11" s="10">
         <v>219</v>
       </c>
-      <c r="AG11" s="14">
+      <c r="AG11" s="10">
         <v>134</v>
       </c>
-      <c r="AH11" s="14">
+      <c r="AH11" s="10">
         <v>159</v>
       </c>
-      <c r="AI11" s="34">
+      <c r="AI11" s="17">
         <v>149</v>
       </c>
-      <c r="AJ11" s="34">
+      <c r="AJ11" s="17">
         <v>166</v>
       </c>
-      <c r="AK11" s="34">
-        <v>149</v>
+      <c r="AK11" s="17">
+        <v>157</v>
       </c>
     </row>
     <row r="12" spans="1:43" ht="12" customHeight="1">
-      <c r="A12" s="9" t="s">
-[...14 lines deleted...]
-      <c r="N12" s="39">
+      <c r="A12" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="B12" s="22"/>
+      <c r="C12" s="22"/>
+      <c r="D12" s="22"/>
+      <c r="E12" s="22"/>
+      <c r="F12" s="22"/>
+      <c r="G12" s="22"/>
+      <c r="H12" s="23"/>
+      <c r="I12" s="22"/>
+      <c r="J12" s="23"/>
+      <c r="K12" s="23"/>
+      <c r="L12" s="23"/>
+      <c r="M12" s="23"/>
+      <c r="N12" s="21">
         <v>90</v>
       </c>
-      <c r="O12" s="14">
+      <c r="O12" s="10">
         <v>89</v>
       </c>
-      <c r="P12" s="39">
+      <c r="P12" s="21">
         <v>98</v>
       </c>
-      <c r="Q12" s="14">
+      <c r="Q12" s="10">
         <v>108</v>
       </c>
-      <c r="R12" s="14">
+      <c r="R12" s="10">
         <v>102</v>
       </c>
-      <c r="S12" s="14">
+      <c r="S12" s="10">
         <v>144</v>
       </c>
-      <c r="T12" s="14">
+      <c r="T12" s="10">
         <v>105</v>
       </c>
-      <c r="U12" s="14">
+      <c r="U12" s="10">
         <v>88</v>
       </c>
-      <c r="V12" s="14">
+      <c r="V12" s="10">
         <v>110</v>
       </c>
-      <c r="W12" s="14">
+      <c r="W12" s="10">
         <v>106</v>
       </c>
-      <c r="X12" s="14">
+      <c r="X12" s="10">
         <v>96</v>
       </c>
-      <c r="Y12" s="14">
+      <c r="Y12" s="10">
         <v>77</v>
       </c>
-      <c r="Z12" s="14">
+      <c r="Z12" s="10">
         <v>110</v>
       </c>
-      <c r="AA12" s="14">
+      <c r="AA12" s="10">
         <v>82</v>
       </c>
-      <c r="AB12" s="14">
+      <c r="AB12" s="10">
         <v>91</v>
       </c>
-      <c r="AC12" s="14">
+      <c r="AC12" s="10">
         <v>131</v>
       </c>
-      <c r="AD12" s="14">
+      <c r="AD12" s="10">
         <v>101</v>
       </c>
-      <c r="AE12" s="14">
+      <c r="AE12" s="10">
         <v>112</v>
       </c>
-      <c r="AF12" s="14">
+      <c r="AF12" s="10">
         <v>123</v>
       </c>
-      <c r="AG12" s="14">
+      <c r="AG12" s="10">
         <v>66</v>
       </c>
-      <c r="AH12" s="14">
+      <c r="AH12" s="10">
         <v>76</v>
       </c>
-      <c r="AI12" s="34">
+      <c r="AI12" s="17">
         <v>74</v>
       </c>
-      <c r="AJ12" s="34">
+      <c r="AJ12" s="17">
         <v>94</v>
       </c>
-      <c r="AK12" s="34">
-        <v>74</v>
+      <c r="AK12" s="17">
+        <v>73</v>
       </c>
     </row>
     <row r="13" spans="1:43" ht="12" customHeight="1">
-      <c r="A13" s="9" t="s">
-[...14 lines deleted...]
-      <c r="N13" s="39">
+      <c r="A13" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="B13" s="22"/>
+      <c r="C13" s="22"/>
+      <c r="D13" s="22"/>
+      <c r="E13" s="22"/>
+      <c r="F13" s="22"/>
+      <c r="G13" s="22"/>
+      <c r="H13" s="23"/>
+      <c r="I13" s="22"/>
+      <c r="J13" s="23"/>
+      <c r="K13" s="23"/>
+      <c r="L13" s="23"/>
+      <c r="M13" s="23"/>
+      <c r="N13" s="21">
         <v>19</v>
       </c>
-      <c r="O13" s="14">
+      <c r="O13" s="10">
         <v>12</v>
       </c>
-      <c r="P13" s="39">
+      <c r="P13" s="21">
         <v>12</v>
       </c>
-      <c r="Q13" s="14">
+      <c r="Q13" s="10">
         <v>21</v>
       </c>
-      <c r="R13" s="14">
+      <c r="R13" s="10">
         <v>24</v>
       </c>
-      <c r="S13" s="14">
+      <c r="S13" s="10">
         <v>40</v>
       </c>
-      <c r="T13" s="14">
+      <c r="T13" s="10">
         <v>19</v>
       </c>
-      <c r="U13" s="14">
+      <c r="U13" s="10">
         <v>16</v>
       </c>
-      <c r="V13" s="14">
+      <c r="V13" s="10">
         <v>23</v>
       </c>
-      <c r="W13" s="14">
+      <c r="W13" s="10">
         <v>17</v>
       </c>
-      <c r="X13" s="14">
+      <c r="X13" s="10">
         <v>22</v>
       </c>
-      <c r="Y13" s="14">
+      <c r="Y13" s="10">
         <v>23</v>
       </c>
-      <c r="Z13" s="14">
+      <c r="Z13" s="10">
         <v>26</v>
       </c>
-      <c r="AA13" s="14">
+      <c r="AA13" s="10">
         <v>16</v>
       </c>
-      <c r="AB13" s="14">
+      <c r="AB13" s="10">
         <v>22</v>
       </c>
-      <c r="AC13" s="14">
+      <c r="AC13" s="10">
         <v>25</v>
       </c>
-      <c r="AD13" s="14">
+      <c r="AD13" s="10">
         <v>13</v>
       </c>
-      <c r="AE13" s="14">
+      <c r="AE13" s="10">
         <v>22</v>
       </c>
-      <c r="AF13" s="14">
+      <c r="AF13" s="10">
         <v>24</v>
       </c>
-      <c r="AG13" s="14">
+      <c r="AG13" s="10">
         <v>14</v>
       </c>
-      <c r="AH13" s="14">
+      <c r="AH13" s="10">
         <v>23</v>
       </c>
-      <c r="AI13" s="34">
+      <c r="AI13" s="17">
         <v>13</v>
       </c>
-      <c r="AJ13" s="34">
+      <c r="AJ13" s="17">
         <v>14</v>
       </c>
-      <c r="AK13" s="34">
-        <v>13</v>
+      <c r="AK13" s="17">
+        <v>26</v>
       </c>
     </row>
     <row r="14" spans="1:43" ht="12" customHeight="1">
       <c r="A14" s="3" t="s">
-        <v>42</v>
-[...13 lines deleted...]
-      <c r="N14" s="39">
+        <v>33</v>
+      </c>
+      <c r="B14" s="22"/>
+      <c r="C14" s="22"/>
+      <c r="D14" s="22"/>
+      <c r="E14" s="22"/>
+      <c r="F14" s="22"/>
+      <c r="G14" s="22"/>
+      <c r="H14" s="23"/>
+      <c r="I14" s="22"/>
+      <c r="J14" s="23"/>
+      <c r="K14" s="23"/>
+      <c r="L14" s="23"/>
+      <c r="M14" s="23"/>
+      <c r="N14" s="21">
         <v>21</v>
       </c>
-      <c r="O14" s="14">
+      <c r="O14" s="10">
         <v>15</v>
       </c>
-      <c r="P14" s="39">
+      <c r="P14" s="21">
         <v>12</v>
       </c>
-      <c r="Q14" s="14">
+      <c r="Q14" s="10">
         <v>22</v>
       </c>
-      <c r="R14" s="14">
+      <c r="R14" s="10">
         <v>12</v>
       </c>
-      <c r="S14" s="14">
+      <c r="S14" s="10">
         <v>23</v>
       </c>
-      <c r="T14" s="14">
+      <c r="T14" s="10">
         <v>13</v>
       </c>
-      <c r="U14" s="14">
+      <c r="U14" s="10">
         <v>13</v>
       </c>
-      <c r="V14" s="14">
+      <c r="V14" s="10">
         <v>15</v>
       </c>
-      <c r="W14" s="14">
+      <c r="W14" s="10">
         <v>16</v>
       </c>
-      <c r="X14" s="14">
+      <c r="X14" s="10">
         <v>13</v>
       </c>
-      <c r="Y14" s="14">
+      <c r="Y14" s="10">
         <v>18</v>
       </c>
-      <c r="Z14" s="14">
+      <c r="Z14" s="10">
         <v>17</v>
       </c>
-      <c r="AA14" s="14">
+      <c r="AA14" s="10">
         <v>14</v>
       </c>
-      <c r="AB14" s="14">
+      <c r="AB14" s="10">
         <v>17</v>
       </c>
-      <c r="AC14" s="14">
+      <c r="AC14" s="10">
         <v>21</v>
       </c>
-      <c r="AD14" s="14">
+      <c r="AD14" s="10">
         <v>22</v>
       </c>
-      <c r="AE14" s="14">
+      <c r="AE14" s="10">
         <v>13</v>
       </c>
-      <c r="AF14" s="14">
+      <c r="AF14" s="10">
         <v>23</v>
       </c>
-      <c r="AG14" s="14">
+      <c r="AG14" s="10">
         <v>18</v>
       </c>
-      <c r="AH14" s="14">
+      <c r="AH14" s="10">
         <v>12</v>
       </c>
-      <c r="AI14" s="34">
+      <c r="AI14" s="17">
         <v>18</v>
       </c>
-      <c r="AJ14" s="34">
+      <c r="AJ14" s="17">
         <v>22</v>
       </c>
-      <c r="AK14" s="34">
-        <v>18</v>
+      <c r="AK14" s="17">
+        <v>13</v>
       </c>
     </row>
     <row r="15" spans="1:43" ht="12" customHeight="1">
       <c r="A15" s="3" t="s">
-        <v>44</v>
-[...16 lines deleted...]
-      <c r="O15" s="14">
+        <v>34</v>
+      </c>
+      <c r="B15" s="22"/>
+      <c r="C15" s="22"/>
+      <c r="D15" s="22"/>
+      <c r="E15" s="22"/>
+      <c r="F15" s="22"/>
+      <c r="G15" s="22"/>
+      <c r="H15" s="23"/>
+      <c r="I15" s="22"/>
+      <c r="J15" s="23"/>
+      <c r="K15" s="23"/>
+      <c r="L15" s="23"/>
+      <c r="M15" s="23"/>
+      <c r="N15" s="21">
+        <v>3</v>
+      </c>
+      <c r="O15" s="10">
         <v>9</v>
       </c>
-      <c r="P15" s="39">
+      <c r="P15" s="21">
         <v>5</v>
       </c>
-      <c r="Q15" s="14">
+      <c r="Q15" s="10">
         <v>10</v>
       </c>
-      <c r="R15" s="14">
+      <c r="R15" s="10">
         <v>8</v>
       </c>
-      <c r="S15" s="14">
+      <c r="S15" s="10">
         <v>4</v>
       </c>
-      <c r="T15" s="14">
+      <c r="T15" s="10">
         <v>7</v>
       </c>
-      <c r="U15" s="11" t="s">
-[...2 lines deleted...]
-      <c r="V15" s="14">
+      <c r="U15" s="9" t="s">
+        <v>28</v>
+      </c>
+      <c r="V15" s="10">
         <v>8</v>
       </c>
-      <c r="W15" s="14">
+      <c r="W15" s="10">
         <v>7</v>
       </c>
-      <c r="X15" s="14">
+      <c r="X15" s="10">
         <v>5</v>
       </c>
-      <c r="Y15" s="14">
+      <c r="Y15" s="10">
         <v>7</v>
       </c>
-      <c r="Z15" s="14">
+      <c r="Z15" s="10">
         <v>15</v>
       </c>
-      <c r="AA15" s="14">
+      <c r="AA15" s="10">
         <v>6</v>
       </c>
-      <c r="AB15" s="14">
+      <c r="AB15" s="10">
         <v>8</v>
       </c>
-      <c r="AC15" s="14">
+      <c r="AC15" s="10">
         <v>8</v>
       </c>
-      <c r="AD15" s="14">
+      <c r="AD15" s="10">
         <v>5</v>
       </c>
-      <c r="AE15" s="14">
+      <c r="AE15" s="10">
         <v>6</v>
       </c>
-      <c r="AF15" s="14">
+      <c r="AF15" s="10">
         <v>6</v>
       </c>
-      <c r="AG15" s="14">
+      <c r="AG15" s="10">
         <v>4</v>
       </c>
-      <c r="AH15" s="14">
+      <c r="AH15" s="10">
         <v>8</v>
       </c>
-      <c r="AI15" s="34">
+      <c r="AI15" s="17">
         <v>5</v>
       </c>
-      <c r="AJ15" s="34">
+      <c r="AJ15" s="17">
         <v>6</v>
       </c>
-      <c r="AK15" s="34">
-        <v>5</v>
+      <c r="AK15" s="17">
+        <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:43" ht="12" customHeight="1">
       <c r="A16" s="3" t="s">
-        <v>55</v>
-[...13 lines deleted...]
-      <c r="N16" s="39">
+        <v>42</v>
+      </c>
+      <c r="B16" s="22"/>
+      <c r="C16" s="22"/>
+      <c r="D16" s="22"/>
+      <c r="E16" s="22"/>
+      <c r="F16" s="22"/>
+      <c r="G16" s="22"/>
+      <c r="H16" s="23"/>
+      <c r="I16" s="22"/>
+      <c r="J16" s="23"/>
+      <c r="K16" s="23"/>
+      <c r="L16" s="23"/>
+      <c r="M16" s="23"/>
+      <c r="N16" s="21">
         <v>26</v>
       </c>
-      <c r="O16" s="14">
+      <c r="O16" s="10">
         <v>17</v>
       </c>
-      <c r="P16" s="39">
+      <c r="P16" s="21">
         <v>24</v>
       </c>
-      <c r="Q16" s="14">
+      <c r="Q16" s="10">
         <v>22</v>
       </c>
-      <c r="R16" s="14">
+      <c r="R16" s="10">
         <v>17</v>
       </c>
-      <c r="S16" s="14">
+      <c r="S16" s="10">
         <v>15</v>
       </c>
-      <c r="T16" s="14">
+      <c r="T16" s="10">
         <v>23</v>
       </c>
-      <c r="U16" s="14">
+      <c r="U16" s="10">
         <v>18</v>
       </c>
-      <c r="V16" s="14">
+      <c r="V16" s="10">
         <v>19</v>
       </c>
-      <c r="W16" s="14">
+      <c r="W16" s="10">
         <v>12</v>
       </c>
-      <c r="X16" s="14">
+      <c r="X16" s="10">
         <v>13</v>
       </c>
-      <c r="Y16" s="14">
+      <c r="Y16" s="10">
         <v>10</v>
       </c>
-      <c r="Z16" s="14">
+      <c r="Z16" s="10">
         <v>16</v>
       </c>
-      <c r="AA16" s="14">
+      <c r="AA16" s="10">
         <v>12</v>
       </c>
-      <c r="AB16" s="14">
+      <c r="AB16" s="10">
         <v>18</v>
       </c>
-      <c r="AC16" s="14">
+      <c r="AC16" s="10">
         <v>15</v>
       </c>
-      <c r="AD16" s="14">
+      <c r="AD16" s="10">
         <v>19</v>
       </c>
-      <c r="AE16" s="14">
+      <c r="AE16" s="10">
         <v>15</v>
       </c>
-      <c r="AF16" s="14">
+      <c r="AF16" s="10">
         <v>10</v>
       </c>
-      <c r="AG16" s="14">
+      <c r="AG16" s="10">
         <v>11</v>
       </c>
-      <c r="AH16" s="14">
+      <c r="AH16" s="10">
         <v>18</v>
       </c>
-      <c r="AI16" s="34">
+      <c r="AI16" s="17">
         <v>10</v>
       </c>
-      <c r="AJ16" s="34">
+      <c r="AJ16" s="17">
         <v>13</v>
       </c>
-      <c r="AK16" s="34">
-        <v>10</v>
+      <c r="AK16" s="17">
+        <v>13</v>
       </c>
     </row>
     <row r="17" spans="1:37" ht="12" customHeight="1">
       <c r="A17" s="3" t="s">
-        <v>47</v>
-[...22 lines deleted...]
-      <c r="Q17" s="14">
+        <v>36</v>
+      </c>
+      <c r="B17" s="22"/>
+      <c r="C17" s="22"/>
+      <c r="D17" s="22"/>
+      <c r="E17" s="22"/>
+      <c r="F17" s="22"/>
+      <c r="G17" s="22"/>
+      <c r="H17" s="23"/>
+      <c r="I17" s="22"/>
+      <c r="J17" s="23"/>
+      <c r="K17" s="23"/>
+      <c r="L17" s="23"/>
+      <c r="M17" s="23"/>
+      <c r="N17" s="21">
+        <v>2</v>
+      </c>
+      <c r="O17" s="10">
+        <v>1</v>
+      </c>
+      <c r="P17" s="21">
+        <v>1</v>
+      </c>
+      <c r="Q17" s="10">
         <v>6</v>
       </c>
-      <c r="R17" s="14" t="s">
-[...32 lines deleted...]
-      <c r="AC17" s="14">
+      <c r="R17" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="S17" s="10">
+        <v>1</v>
+      </c>
+      <c r="T17" s="10">
+        <v>2</v>
+      </c>
+      <c r="U17" s="10">
+        <v>2</v>
+      </c>
+      <c r="V17" s="10">
+        <v>3</v>
+      </c>
+      <c r="W17" s="10">
+        <v>3</v>
+      </c>
+      <c r="X17" s="10">
+        <v>2</v>
+      </c>
+      <c r="Y17" s="10">
+        <v>1</v>
+      </c>
+      <c r="Z17" s="10">
+        <v>1</v>
+      </c>
+      <c r="AA17" s="10">
+        <v>1</v>
+      </c>
+      <c r="AB17" s="10">
+        <v>3</v>
+      </c>
+      <c r="AC17" s="10">
         <v>4</v>
       </c>
-      <c r="AD17" s="14">
+      <c r="AD17" s="10">
         <v>4</v>
       </c>
-      <c r="AE17" s="14">
-[...11 lines deleted...]
-      <c r="AI17" s="34">
+      <c r="AE17" s="10">
+        <v>2</v>
+      </c>
+      <c r="AF17" s="9" t="s">
+        <v>28</v>
+      </c>
+      <c r="AG17" s="10">
+        <v>2</v>
+      </c>
+      <c r="AH17" s="10">
+        <v>1</v>
+      </c>
+      <c r="AI17" s="17">
         <v>9</v>
       </c>
-      <c r="AJ17" s="34">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="AJ17" s="17">
+        <v>3</v>
+      </c>
+      <c r="AK17" s="17">
+        <v>2</v>
       </c>
     </row>
     <row r="18" spans="1:37" ht="12" customHeight="1">
-      <c r="A18" s="9" t="s">
-[...84 lines deleted...]
-        <v>2</v>
+      <c r="A18" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="B18" s="22"/>
+      <c r="C18" s="22"/>
+      <c r="D18" s="22"/>
+      <c r="E18" s="22"/>
+      <c r="F18" s="22"/>
+      <c r="G18" s="22"/>
+      <c r="H18" s="23"/>
+      <c r="I18" s="22"/>
+      <c r="J18" s="23"/>
+      <c r="K18" s="23"/>
+      <c r="L18" s="23"/>
+      <c r="M18" s="23"/>
+      <c r="N18" s="28" t="s">
+        <v>28</v>
+      </c>
+      <c r="O18" s="28" t="s">
+        <v>28</v>
+      </c>
+      <c r="P18" s="28" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q18" s="10">
+        <v>1</v>
+      </c>
+      <c r="R18" s="10">
+        <v>1</v>
+      </c>
+      <c r="S18" s="10">
+        <v>1</v>
+      </c>
+      <c r="T18" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="U18" s="9" t="s">
+        <v>28</v>
+      </c>
+      <c r="V18" s="10">
+        <v>3</v>
+      </c>
+      <c r="W18" s="10">
+        <v>1</v>
+      </c>
+      <c r="X18" s="10">
+        <v>3</v>
+      </c>
+      <c r="Y18" s="10">
+        <v>3</v>
+      </c>
+      <c r="Z18" s="10">
+        <v>1</v>
+      </c>
+      <c r="AA18" s="10">
+        <v>2</v>
+      </c>
+      <c r="AB18" s="10">
+        <v>1</v>
+      </c>
+      <c r="AC18" s="10">
+        <v>3</v>
+      </c>
+      <c r="AD18" s="10">
+        <v>2</v>
+      </c>
+      <c r="AE18" s="9" t="s">
+        <v>28</v>
+      </c>
+      <c r="AF18" s="10">
+        <v>3</v>
+      </c>
+      <c r="AG18" s="9" t="s">
+        <v>28</v>
+      </c>
+      <c r="AH18" s="10">
+        <v>2</v>
+      </c>
+      <c r="AI18" s="17">
+        <v>2</v>
+      </c>
+      <c r="AJ18" s="17">
+        <v>2</v>
+      </c>
+      <c r="AK18" s="17">
+        <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:37" ht="12" customHeight="1">
       <c r="A19" s="3" t="s">
-        <v>56</v>
-[...80 lines deleted...]
-      <c r="AK19" s="34">
+        <v>43</v>
+      </c>
+      <c r="B19" s="22"/>
+      <c r="C19" s="22"/>
+      <c r="D19" s="22"/>
+      <c r="E19" s="22"/>
+      <c r="F19" s="22"/>
+      <c r="G19" s="22"/>
+      <c r="H19" s="23"/>
+      <c r="I19" s="22"/>
+      <c r="J19" s="23"/>
+      <c r="K19" s="23"/>
+      <c r="L19" s="23"/>
+      <c r="M19" s="23"/>
+      <c r="N19" s="28" t="s">
+        <v>28</v>
+      </c>
+      <c r="O19" s="28" t="s">
+        <v>28</v>
+      </c>
+      <c r="P19" s="21">
+        <v>2</v>
+      </c>
+      <c r="Q19" s="10">
+        <v>3</v>
+      </c>
+      <c r="R19" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="S19" s="10"/>
+      <c r="T19" s="10">
+        <v>1</v>
+      </c>
+      <c r="U19" s="9" t="s">
+        <v>28</v>
+      </c>
+      <c r="V19" s="10">
+        <v>1</v>
+      </c>
+      <c r="W19" s="9" t="s">
+        <v>28</v>
+      </c>
+      <c r="X19" s="9" t="s">
+        <v>28</v>
+      </c>
+      <c r="Y19" s="10">
+        <v>1</v>
+      </c>
+      <c r="Z19" s="10">
+        <v>1</v>
+      </c>
+      <c r="AA19" s="9" t="s">
+        <v>28</v>
+      </c>
+      <c r="AB19" s="10">
+        <v>2</v>
+      </c>
+      <c r="AC19" s="10">
+        <v>3</v>
+      </c>
+      <c r="AD19" s="9" t="s">
+        <v>28</v>
+      </c>
+      <c r="AE19" s="9" t="s">
+        <v>28</v>
+      </c>
+      <c r="AF19" s="9" t="s">
+        <v>28</v>
+      </c>
+      <c r="AG19" s="9" t="s">
+        <v>28</v>
+      </c>
+      <c r="AH19" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="AI19" s="17">
+        <v>1</v>
+      </c>
+      <c r="AJ19" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="AK19" s="17">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:37" ht="12" customHeight="1">
       <c r="A20" s="3" t="s">
-        <v>57</v>
-[...25 lines deleted...]
-      <c r="R20" s="14">
+        <v>44</v>
+      </c>
+      <c r="B20" s="22"/>
+      <c r="C20" s="22"/>
+      <c r="D20" s="22"/>
+      <c r="E20" s="22"/>
+      <c r="F20" s="22"/>
+      <c r="G20" s="22"/>
+      <c r="H20" s="23"/>
+      <c r="I20" s="22"/>
+      <c r="J20" s="23"/>
+      <c r="K20" s="23"/>
+      <c r="L20" s="23"/>
+      <c r="M20" s="23"/>
+      <c r="N20" s="21">
+        <v>1</v>
+      </c>
+      <c r="O20" s="10">
+        <v>1</v>
+      </c>
+      <c r="P20" s="21">
+        <v>1</v>
+      </c>
+      <c r="Q20" s="10">
+        <v>3</v>
+      </c>
+      <c r="R20" s="10">
         <v>5</v>
       </c>
-      <c r="S20" s="14">
-[...29 lines deleted...]
-      <c r="AC20" s="14">
+      <c r="S20" s="10">
+        <v>1</v>
+      </c>
+      <c r="T20" s="10">
+        <v>1</v>
+      </c>
+      <c r="U20" s="10">
+        <v>1</v>
+      </c>
+      <c r="V20" s="9" t="s">
+        <v>28</v>
+      </c>
+      <c r="W20" s="10">
+        <v>2</v>
+      </c>
+      <c r="X20" s="10">
+        <v>3</v>
+      </c>
+      <c r="Y20" s="10">
+        <v>3</v>
+      </c>
+      <c r="Z20" s="10">
+        <v>1</v>
+      </c>
+      <c r="AA20" s="10">
+        <v>3</v>
+      </c>
+      <c r="AB20" s="10">
+        <v>1</v>
+      </c>
+      <c r="AC20" s="10">
         <v>9</v>
       </c>
-      <c r="AD20" s="14">
-[...2 lines deleted...]
-      <c r="AE20" s="14">
+      <c r="AD20" s="10">
+        <v>2</v>
+      </c>
+      <c r="AE20" s="10">
         <v>5</v>
       </c>
-      <c r="AF20" s="14">
-[...5 lines deleted...]
-      <c r="AH20" s="14">
+      <c r="AF20" s="10">
+        <v>3</v>
+      </c>
+      <c r="AG20" s="9" t="s">
+        <v>28</v>
+      </c>
+      <c r="AH20" s="10">
         <v>4</v>
       </c>
-      <c r="AI20" s="34">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="AI20" s="17">
+        <v>1</v>
+      </c>
+      <c r="AJ20" s="17">
+        <v>1</v>
+      </c>
+      <c r="AK20" s="17">
+        <v>3</v>
       </c>
     </row>
     <row r="21" spans="1:37" ht="12" customHeight="1">
       <c r="A21" s="3" t="s">
-        <v>49</v>
-[...83 lines deleted...]
-        <v>1</v>
+        <v>38</v>
+      </c>
+      <c r="B21" s="22"/>
+      <c r="C21" s="22"/>
+      <c r="D21" s="22"/>
+      <c r="E21" s="22"/>
+      <c r="F21" s="22"/>
+      <c r="G21" s="22"/>
+      <c r="H21" s="23"/>
+      <c r="I21" s="22"/>
+      <c r="J21" s="23"/>
+      <c r="K21" s="23"/>
+      <c r="L21" s="23"/>
+      <c r="M21" s="23"/>
+      <c r="N21" s="21">
+        <v>2</v>
+      </c>
+      <c r="O21" s="10">
+        <v>3</v>
+      </c>
+      <c r="P21" s="21">
+        <v>2</v>
+      </c>
+      <c r="Q21" s="10">
+        <v>2</v>
+      </c>
+      <c r="R21" s="10">
+        <v>2</v>
+      </c>
+      <c r="S21" s="10">
+        <v>1</v>
+      </c>
+      <c r="T21" s="10">
+        <v>1</v>
+      </c>
+      <c r="U21" s="10">
+        <v>3</v>
+      </c>
+      <c r="V21" s="10">
+        <v>1</v>
+      </c>
+      <c r="W21" s="10">
+        <v>1</v>
+      </c>
+      <c r="X21" s="10">
+        <v>1</v>
+      </c>
+      <c r="Y21" s="10">
+        <v>1</v>
+      </c>
+      <c r="Z21" s="10">
+        <v>2</v>
+      </c>
+      <c r="AA21" s="10">
+        <v>1</v>
+      </c>
+      <c r="AB21" s="9" t="s">
+        <v>28</v>
+      </c>
+      <c r="AC21" s="10">
+        <v>2</v>
+      </c>
+      <c r="AD21" s="10">
+        <v>1</v>
+      </c>
+      <c r="AE21" s="10">
+        <v>2</v>
+      </c>
+      <c r="AF21" s="10">
+        <v>2</v>
+      </c>
+      <c r="AG21" s="10">
+        <v>1</v>
+      </c>
+      <c r="AH21" s="10">
+        <v>2</v>
+      </c>
+      <c r="AI21" s="17">
+        <v>1</v>
+      </c>
+      <c r="AJ21" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="AK21" s="17">
+        <v>3</v>
       </c>
     </row>
     <row r="22" spans="1:37" ht="12" customHeight="1">
       <c r="A22" s="3" t="s">
-        <v>50</v>
-[...13 lines deleted...]
-      <c r="N22" s="39">
+        <v>39</v>
+      </c>
+      <c r="B22" s="22"/>
+      <c r="C22" s="22"/>
+      <c r="D22" s="22"/>
+      <c r="E22" s="22"/>
+      <c r="F22" s="22"/>
+      <c r="G22" s="22"/>
+      <c r="H22" s="23"/>
+      <c r="I22" s="22"/>
+      <c r="J22" s="23"/>
+      <c r="K22" s="23"/>
+      <c r="L22" s="23"/>
+      <c r="M22" s="23"/>
+      <c r="N22" s="21">
         <v>10</v>
       </c>
-      <c r="O22" s="14">
+      <c r="O22" s="10">
         <v>4</v>
       </c>
-      <c r="P22" s="39">
+      <c r="P22" s="21">
         <v>10</v>
       </c>
-      <c r="Q22" s="14">
-[...2 lines deleted...]
-      <c r="R22" s="14">
+      <c r="Q22" s="10">
+        <v>2</v>
+      </c>
+      <c r="R22" s="10">
         <v>4</v>
       </c>
-      <c r="S22" s="14">
+      <c r="S22" s="10">
         <v>5</v>
       </c>
-      <c r="T22" s="14">
+      <c r="T22" s="10">
         <v>6</v>
       </c>
-      <c r="U22" s="14">
-[...2 lines deleted...]
-      <c r="V22" s="14">
+      <c r="U22" s="10">
+        <v>2</v>
+      </c>
+      <c r="V22" s="10">
         <v>6</v>
       </c>
-      <c r="W22" s="14">
+      <c r="W22" s="10">
         <v>7</v>
       </c>
-      <c r="X22" s="14">
+      <c r="X22" s="10">
         <v>4</v>
       </c>
-      <c r="Y22" s="14">
-[...2 lines deleted...]
-      <c r="Z22" s="14">
+      <c r="Y22" s="10">
+        <v>2</v>
+      </c>
+      <c r="Z22" s="10">
         <v>9</v>
       </c>
-      <c r="AA22" s="14">
+      <c r="AA22" s="10">
         <v>4</v>
       </c>
-      <c r="AB22" s="14">
+      <c r="AB22" s="10">
         <v>5</v>
       </c>
-      <c r="AC22" s="14">
+      <c r="AC22" s="10">
         <v>6</v>
       </c>
-      <c r="AD22" s="14">
+      <c r="AD22" s="10">
         <v>7</v>
       </c>
-      <c r="AE22" s="14">
+      <c r="AE22" s="10">
         <v>5</v>
       </c>
-      <c r="AF22" s="14">
+      <c r="AF22" s="10">
         <v>11</v>
       </c>
-      <c r="AG22" s="14">
-[...2 lines deleted...]
-      <c r="AH22" s="14">
+      <c r="AG22" s="10">
+        <v>3</v>
+      </c>
+      <c r="AH22" s="10">
         <v>5</v>
       </c>
-      <c r="AI22" s="34">
-[...2 lines deleted...]
-      <c r="AJ22" s="34">
+      <c r="AI22" s="17">
+        <v>3</v>
+      </c>
+      <c r="AJ22" s="17">
         <v>4</v>
       </c>
-      <c r="AK22" s="34">
-        <v>3</v>
+      <c r="AK22" s="17">
+        <v>4</v>
       </c>
     </row>
     <row r="23" spans="1:37" ht="12" customHeight="1">
       <c r="A23" s="3" t="s">
-        <v>58</v>
-[...16 lines deleted...]
-      <c r="O23" s="14">
+        <v>45</v>
+      </c>
+      <c r="B23" s="22"/>
+      <c r="C23" s="22"/>
+      <c r="D23" s="22"/>
+      <c r="E23" s="22"/>
+      <c r="F23" s="22"/>
+      <c r="G23" s="22"/>
+      <c r="H23" s="23"/>
+      <c r="I23" s="22"/>
+      <c r="J23" s="23"/>
+      <c r="K23" s="23"/>
+      <c r="L23" s="23"/>
+      <c r="M23" s="23"/>
+      <c r="N23" s="21">
+        <v>3</v>
+      </c>
+      <c r="O23" s="10">
         <v>5</v>
       </c>
-      <c r="P23" s="39">
-[...14 lines deleted...]
-      <c r="U23" s="14">
+      <c r="P23" s="21">
+        <v>2</v>
+      </c>
+      <c r="Q23" s="10">
+        <v>2</v>
+      </c>
+      <c r="R23" s="10">
+        <v>1</v>
+      </c>
+      <c r="S23" s="10">
+        <v>3</v>
+      </c>
+      <c r="T23" s="10">
+        <v>2</v>
+      </c>
+      <c r="U23" s="10">
         <v>5</v>
       </c>
-      <c r="V23" s="14">
-[...44 lines deleted...]
-      <c r="AK23" s="34">
+      <c r="V23" s="10">
+        <v>2</v>
+      </c>
+      <c r="W23" s="10">
+        <v>3</v>
+      </c>
+      <c r="X23" s="10">
+        <v>3</v>
+      </c>
+      <c r="Y23" s="9" t="s">
+        <v>28</v>
+      </c>
+      <c r="Z23" s="9" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA23" s="10">
+        <v>2</v>
+      </c>
+      <c r="AB23" s="10">
+        <v>2</v>
+      </c>
+      <c r="AC23" s="10">
+        <v>1</v>
+      </c>
+      <c r="AD23" s="10">
+        <v>1</v>
+      </c>
+      <c r="AE23" s="10">
+        <v>3</v>
+      </c>
+      <c r="AF23" s="10">
+        <v>3</v>
+      </c>
+      <c r="AG23" s="10">
+        <v>3</v>
+      </c>
+      <c r="AH23" s="10">
+        <v>2</v>
+      </c>
+      <c r="AI23" s="17">
+        <v>1</v>
+      </c>
+      <c r="AJ23" s="17">
+        <v>2</v>
+      </c>
+      <c r="AK23" s="17">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:37" ht="12" customHeight="1">
       <c r="A24" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B24" s="22"/>
+      <c r="C24" s="22"/>
+      <c r="D24" s="22"/>
+      <c r="E24" s="22"/>
+      <c r="F24" s="22"/>
+      <c r="G24" s="22"/>
+      <c r="H24" s="23"/>
+      <c r="I24" s="22"/>
+      <c r="J24" s="23"/>
+      <c r="K24" s="23"/>
+      <c r="L24" s="23"/>
+      <c r="M24" s="23"/>
+      <c r="N24" s="21">
+        <v>12</v>
+      </c>
+      <c r="O24" s="10">
+        <v>13</v>
+      </c>
+      <c r="P24" s="21">
+        <v>22</v>
+      </c>
+      <c r="Q24" s="10">
+        <v>14</v>
+      </c>
+      <c r="R24" s="10">
+        <v>16</v>
+      </c>
+      <c r="S24" s="10">
+        <v>10</v>
+      </c>
+      <c r="T24" s="10">
+        <v>9</v>
+      </c>
+      <c r="U24" s="10">
+        <v>5</v>
+      </c>
+      <c r="V24" s="10">
+        <v>9</v>
+      </c>
+      <c r="W24" s="10">
+        <v>9</v>
+      </c>
+      <c r="X24" s="10">
+        <v>11</v>
+      </c>
+      <c r="Y24" s="10">
+        <v>18</v>
+      </c>
+      <c r="Z24" s="10">
+        <v>11</v>
+      </c>
+      <c r="AA24" s="10">
+        <v>12</v>
+      </c>
+      <c r="AB24" s="10">
+        <v>23</v>
+      </c>
+      <c r="AC24" s="10">
+        <v>22</v>
+      </c>
+      <c r="AD24" s="10">
+        <v>8</v>
+      </c>
+      <c r="AE24" s="10">
+        <v>16</v>
+      </c>
+      <c r="AF24" s="10">
+        <v>11</v>
+      </c>
+      <c r="AG24" s="10">
+        <v>12</v>
+      </c>
+      <c r="AH24" s="10">
+        <v>6</v>
+      </c>
+      <c r="AI24" s="17">
+        <v>11</v>
+      </c>
+      <c r="AJ24" s="17">
+        <v>5</v>
+      </c>
+      <c r="AK24" s="17">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="25" spans="1:37" ht="12" customHeight="1">
+      <c r="B25" s="36"/>
+      <c r="C25" s="36"/>
+      <c r="D25" s="36"/>
+      <c r="E25" s="36"/>
+      <c r="F25" s="36"/>
+      <c r="G25" s="36"/>
+      <c r="H25" s="36"/>
+      <c r="I25" s="36"/>
+      <c r="J25" s="36"/>
+      <c r="K25" s="36"/>
+      <c r="L25" s="36"/>
+      <c r="M25" s="36"/>
+      <c r="N25" s="36"/>
+      <c r="O25" s="36"/>
+      <c r="P25" s="36"/>
+      <c r="Q25" s="36"/>
+      <c r="R25" s="36"/>
+      <c r="S25" s="36"/>
+      <c r="T25" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="U25" s="58"/>
+      <c r="V25" s="58"/>
+      <c r="W25" s="58"/>
+      <c r="X25" s="58"/>
+      <c r="Y25" s="58"/>
+      <c r="Z25" s="58"/>
+      <c r="AA25" s="58"/>
+      <c r="AB25" s="58"/>
+      <c r="AC25" s="58"/>
+      <c r="AD25" s="58"/>
+      <c r="AE25" s="58"/>
+      <c r="AF25" s="58"/>
+      <c r="AG25" s="58"/>
+      <c r="AJ25" s="17"/>
+      <c r="AK25" s="17"/>
+    </row>
+    <row r="26" spans="1:37" ht="12" customHeight="1">
+      <c r="A26" s="24" t="s">
+        <v>27</v>
+      </c>
+      <c r="B26" s="25"/>
+      <c r="C26" s="25"/>
+      <c r="D26" s="25"/>
+      <c r="E26" s="25"/>
+      <c r="F26" s="25"/>
+      <c r="G26" s="25"/>
+      <c r="H26" s="25"/>
+      <c r="I26" s="25"/>
+      <c r="J26" s="25"/>
+      <c r="K26" s="25"/>
+      <c r="L26" s="25"/>
+      <c r="M26" s="25"/>
+      <c r="N26" s="21">
+        <v>137</v>
+      </c>
+      <c r="O26" s="10">
+        <v>127</v>
+      </c>
+      <c r="P26" s="21">
+        <v>140</v>
+      </c>
+      <c r="Q26" s="10">
+        <v>149</v>
+      </c>
+      <c r="R26" s="10">
+        <v>151</v>
+      </c>
+      <c r="S26" s="10">
+        <v>205</v>
+      </c>
+      <c r="T26" s="10">
+        <v>147</v>
+      </c>
+      <c r="U26" s="10">
+        <v>111</v>
+      </c>
+      <c r="V26" s="10">
+        <v>150</v>
+      </c>
+      <c r="W26" s="10">
+        <v>136</v>
+      </c>
+      <c r="X26" s="10">
+        <v>131</v>
+      </c>
+      <c r="Y26" s="10">
+        <v>116</v>
+      </c>
+      <c r="Z26" s="10">
+        <v>155</v>
+      </c>
+      <c r="AA26" s="10">
+        <v>110</v>
+      </c>
+      <c r="AB26" s="10">
+        <v>139</v>
+      </c>
+      <c r="AC26" s="10">
+        <v>181</v>
+      </c>
+      <c r="AD26" s="10">
+        <v>128</v>
+      </c>
+      <c r="AE26" s="10">
+        <v>157</v>
+      </c>
+      <c r="AF26" s="10">
+        <v>156</v>
+      </c>
+      <c r="AG26" s="10">
+        <v>95</v>
+      </c>
+      <c r="AH26" s="10">
+        <v>118</v>
+      </c>
+      <c r="AI26" s="17">
+        <v>99</v>
+      </c>
+      <c r="AJ26" s="17">
+        <v>124</v>
+      </c>
+      <c r="AK26" s="17">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="27" spans="1:37" ht="12" customHeight="1">
+      <c r="A27" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="B27" s="25"/>
+      <c r="C27" s="25"/>
+      <c r="D27" s="25"/>
+      <c r="E27" s="25"/>
+      <c r="F27" s="25"/>
+      <c r="G27" s="25"/>
+      <c r="H27" s="25"/>
+      <c r="I27" s="25"/>
+      <c r="J27" s="25"/>
+      <c r="K27" s="25"/>
+      <c r="L27" s="25"/>
+      <c r="M27" s="25"/>
+      <c r="N27" s="21">
+        <v>87</v>
+      </c>
+      <c r="O27" s="10">
+        <v>88</v>
+      </c>
+      <c r="P27" s="21">
+        <v>96</v>
+      </c>
+      <c r="Q27" s="10">
+        <v>102</v>
+      </c>
+      <c r="R27" s="10">
+        <v>97</v>
+      </c>
+      <c r="S27" s="10">
+        <v>142</v>
+      </c>
+      <c r="T27" s="10">
+        <v>104</v>
+      </c>
+      <c r="U27" s="10">
+        <v>82</v>
+      </c>
+      <c r="V27" s="10">
+        <v>106</v>
+      </c>
+      <c r="W27" s="10">
+        <v>103</v>
+      </c>
+      <c r="X27" s="10">
+        <v>92</v>
+      </c>
+      <c r="Y27" s="10">
+        <v>75</v>
+      </c>
+      <c r="Z27" s="10">
+        <v>105</v>
+      </c>
+      <c r="AA27" s="10">
+        <v>79</v>
+      </c>
+      <c r="AB27" s="10">
+        <v>87</v>
+      </c>
+      <c r="AC27" s="10">
+        <v>125</v>
+      </c>
+      <c r="AD27" s="10">
+        <v>98</v>
+      </c>
+      <c r="AE27" s="10">
+        <v>108</v>
+      </c>
+      <c r="AF27" s="10">
+        <v>118</v>
+      </c>
+      <c r="AG27" s="10">
+        <v>64</v>
+      </c>
+      <c r="AH27" s="10">
+        <v>73</v>
+      </c>
+      <c r="AI27" s="17">
+        <v>73</v>
+      </c>
+      <c r="AJ27" s="17">
+        <v>93</v>
+      </c>
+      <c r="AK27" s="17">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="28" spans="1:37" ht="12" customHeight="1">
+      <c r="A28" s="26" t="s">
+        <v>32</v>
+      </c>
+      <c r="B28" s="25"/>
+      <c r="C28" s="25"/>
+      <c r="D28" s="25"/>
+      <c r="E28" s="25"/>
+      <c r="F28" s="25"/>
+      <c r="G28" s="25"/>
+      <c r="H28" s="25"/>
+      <c r="I28" s="25"/>
+      <c r="J28" s="25"/>
+      <c r="K28" s="25"/>
+      <c r="L28" s="25"/>
+      <c r="M28" s="25"/>
+      <c r="N28" s="21">
+        <v>19</v>
+      </c>
+      <c r="O28" s="10">
+        <v>12</v>
+      </c>
+      <c r="P28" s="21">
+        <v>11</v>
+      </c>
+      <c r="Q28" s="10">
+        <v>21</v>
+      </c>
+      <c r="R28" s="10">
+        <v>24</v>
+      </c>
+      <c r="S28" s="10">
+        <v>40</v>
+      </c>
+      <c r="T28" s="10">
+        <v>19</v>
+      </c>
+      <c r="U28" s="10">
+        <v>15</v>
+      </c>
+      <c r="V28" s="10">
+        <v>21</v>
+      </c>
+      <c r="W28" s="10">
+        <v>16</v>
+      </c>
+      <c r="X28" s="10">
+        <v>22</v>
+      </c>
+      <c r="Y28" s="10">
+        <v>22</v>
+      </c>
+      <c r="Z28" s="10">
+        <v>25</v>
+      </c>
+      <c r="AA28" s="10">
+        <v>15</v>
+      </c>
+      <c r="AB28" s="10">
+        <v>21</v>
+      </c>
+      <c r="AC28" s="10">
+        <v>23</v>
+      </c>
+      <c r="AD28" s="10">
+        <v>12</v>
+      </c>
+      <c r="AE28" s="10">
+        <v>22</v>
+      </c>
+      <c r="AF28" s="10">
+        <v>23</v>
+      </c>
+      <c r="AG28" s="10">
+        <v>14</v>
+      </c>
+      <c r="AH28" s="10">
+        <v>22</v>
+      </c>
+      <c r="AI28" s="17">
+        <v>13</v>
+      </c>
+      <c r="AJ28" s="17">
+        <v>14</v>
+      </c>
+      <c r="AK28" s="17">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="29" spans="1:37" ht="12" customHeight="1">
+      <c r="A29" s="26" t="s">
+        <v>34</v>
+      </c>
+      <c r="B29" s="25"/>
+      <c r="C29" s="25"/>
+      <c r="D29" s="25"/>
+      <c r="E29" s="25"/>
+      <c r="F29" s="25"/>
+      <c r="G29" s="25"/>
+      <c r="H29" s="25"/>
+      <c r="I29" s="25"/>
+      <c r="J29" s="25"/>
+      <c r="K29" s="25"/>
+      <c r="L29" s="25"/>
+      <c r="M29" s="25"/>
+      <c r="N29" s="21">
+        <v>2</v>
+      </c>
+      <c r="O29" s="10">
+        <v>6</v>
+      </c>
+      <c r="P29" s="21">
+        <v>3</v>
+      </c>
+      <c r="Q29" s="10">
+        <v>7</v>
+      </c>
+      <c r="R29" s="10">
+        <v>5</v>
+      </c>
+      <c r="S29" s="10">
+        <v>3</v>
+      </c>
+      <c r="T29" s="10">
+        <v>5</v>
+      </c>
+      <c r="U29" s="9" t="s">
+        <v>28</v>
+      </c>
+      <c r="V29" s="10">
+        <v>7</v>
+      </c>
+      <c r="W29" s="10">
+        <v>3</v>
+      </c>
+      <c r="X29" s="10">
+        <v>3</v>
+      </c>
+      <c r="Y29" s="10">
+        <v>3</v>
+      </c>
+      <c r="Z29" s="10">
+        <v>10</v>
+      </c>
+      <c r="AA29" s="10">
+        <v>3</v>
+      </c>
+      <c r="AB29" s="10">
+        <v>6</v>
+      </c>
+      <c r="AC29" s="10">
+        <v>3</v>
+      </c>
+      <c r="AD29" s="10">
+        <v>5</v>
+      </c>
+      <c r="AE29" s="10">
+        <v>3</v>
+      </c>
+      <c r="AF29" s="10">
+        <v>3</v>
+      </c>
+      <c r="AG29" s="10">
+        <v>3</v>
+      </c>
+      <c r="AH29" s="10">
+        <v>5</v>
+      </c>
+      <c r="AI29" s="17">
+        <v>3</v>
+      </c>
+      <c r="AJ29" s="17">
+        <v>6</v>
+      </c>
+      <c r="AK29" s="17">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="30" spans="1:37" ht="12" customHeight="1">
+      <c r="A30" s="26" t="s">
+        <v>35</v>
+      </c>
+      <c r="B30" s="25"/>
+      <c r="C30" s="25"/>
+      <c r="D30" s="25"/>
+      <c r="E30" s="25"/>
+      <c r="F30" s="25"/>
+      <c r="G30" s="25"/>
+      <c r="H30" s="25"/>
+      <c r="I30" s="25"/>
+      <c r="J30" s="25"/>
+      <c r="K30" s="25"/>
+      <c r="L30" s="25"/>
+      <c r="M30" s="25"/>
+      <c r="N30" s="21">
+        <v>21</v>
+      </c>
+      <c r="O30" s="10">
+        <v>15</v>
+      </c>
+      <c r="P30" s="21">
+        <v>23</v>
+      </c>
+      <c r="Q30" s="10">
+        <v>17</v>
+      </c>
+      <c r="R30" s="10">
+        <v>15</v>
+      </c>
+      <c r="S30" s="10">
+        <v>14</v>
+      </c>
+      <c r="T30" s="10">
+        <v>15</v>
+      </c>
+      <c r="U30" s="10">
+        <v>13</v>
+      </c>
+      <c r="V30" s="10">
+        <v>13</v>
+      </c>
+      <c r="W30" s="10">
+        <v>8</v>
+      </c>
+      <c r="X30" s="10">
+        <v>7</v>
+      </c>
+      <c r="Y30" s="10">
+        <v>4</v>
+      </c>
+      <c r="Z30" s="10">
+        <v>12</v>
+      </c>
+      <c r="AA30" s="10">
+        <v>10</v>
+      </c>
+      <c r="AB30" s="10">
+        <v>10</v>
+      </c>
+      <c r="AC30" s="10">
+        <v>13</v>
+      </c>
+      <c r="AD30" s="10">
+        <v>12</v>
+      </c>
+      <c r="AE30" s="10">
+        <v>13</v>
+      </c>
+      <c r="AF30" s="10">
+        <v>7</v>
+      </c>
+      <c r="AG30" s="10">
+        <v>7</v>
+      </c>
+      <c r="AH30" s="10">
+        <v>15</v>
+      </c>
+      <c r="AI30" s="17">
+        <v>9</v>
+      </c>
+      <c r="AJ30" s="17">
+        <v>9</v>
+      </c>
+      <c r="AK30" s="17">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="31" spans="1:37" ht="12" customHeight="1">
+      <c r="A31" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="B31" s="25"/>
+      <c r="C31" s="25"/>
+      <c r="D31" s="25"/>
+      <c r="E31" s="25"/>
+      <c r="F31" s="25"/>
+      <c r="G31" s="25"/>
+      <c r="H31" s="25"/>
+      <c r="I31" s="25"/>
+      <c r="J31" s="25"/>
+      <c r="K31" s="25"/>
+      <c r="L31" s="25"/>
+      <c r="M31" s="25"/>
+      <c r="N31" s="21">
+        <v>8</v>
+      </c>
+      <c r="O31" s="10">
+        <v>6</v>
+      </c>
+      <c r="P31" s="21">
+        <v>7</v>
+      </c>
+      <c r="Q31" s="10">
+        <v>2</v>
+      </c>
+      <c r="R31" s="10">
+        <v>10</v>
+      </c>
+      <c r="S31" s="10">
+        <v>6</v>
+      </c>
+      <c r="T31" s="10">
+        <v>4</v>
+      </c>
+      <c r="U31" s="10">
+        <v>1</v>
+      </c>
+      <c r="V31" s="10">
+        <v>3</v>
+      </c>
+      <c r="W31" s="10">
+        <v>6</v>
+      </c>
+      <c r="X31" s="10">
+        <v>7</v>
+      </c>
+      <c r="Y31" s="10">
+        <v>12</v>
+      </c>
+      <c r="Z31" s="10">
+        <v>3</v>
+      </c>
+      <c r="AA31" s="10">
+        <v>3</v>
+      </c>
+      <c r="AB31" s="10">
+        <v>15</v>
+      </c>
+      <c r="AC31" s="10">
+        <v>17</v>
+      </c>
+      <c r="AD31" s="10">
+        <v>1</v>
+      </c>
+      <c r="AE31" s="10">
+        <v>11</v>
+      </c>
+      <c r="AF31" s="10">
+        <v>5</v>
+      </c>
+      <c r="AG31" s="10">
+        <v>7</v>
+      </c>
+      <c r="AH31" s="10">
+        <v>3</v>
+      </c>
+      <c r="AI31" s="17">
+        <v>1</v>
+      </c>
+      <c r="AJ31" s="17">
+        <v>2</v>
+      </c>
+      <c r="AK31" s="17">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="32" spans="1:37" ht="12" customHeight="1">
+      <c r="B32" s="34"/>
+      <c r="C32" s="34"/>
+      <c r="D32" s="34"/>
+      <c r="E32" s="34"/>
+      <c r="F32" s="34"/>
+      <c r="G32" s="34"/>
+      <c r="H32" s="34"/>
+      <c r="I32" s="34"/>
+      <c r="J32" s="34"/>
+      <c r="K32" s="34"/>
+      <c r="L32" s="34"/>
+      <c r="M32" s="34"/>
+      <c r="N32" s="34"/>
+      <c r="O32" s="34"/>
+      <c r="P32" s="34"/>
+      <c r="Q32" s="34"/>
+      <c r="R32" s="34"/>
+      <c r="S32" s="34"/>
+      <c r="T32" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="U32" s="52"/>
+      <c r="V32" s="52"/>
+      <c r="W32" s="52"/>
+      <c r="X32" s="52"/>
+      <c r="Y32" s="52"/>
+      <c r="Z32" s="52"/>
+      <c r="AA32" s="52"/>
+      <c r="AB32" s="52"/>
+      <c r="AC32" s="52"/>
+      <c r="AD32" s="52"/>
+      <c r="AE32" s="52"/>
+      <c r="AF32" s="52"/>
+      <c r="AG32" s="52"/>
+      <c r="AJ32" s="17"/>
+      <c r="AK32" s="17"/>
+    </row>
+    <row r="33" spans="1:37" ht="12" customHeight="1">
+      <c r="A33" s="16" t="s">
+        <v>27</v>
+      </c>
+      <c r="B33" s="25"/>
+      <c r="C33" s="25"/>
+      <c r="D33" s="25"/>
+      <c r="E33" s="25"/>
+      <c r="F33" s="25"/>
+      <c r="G33" s="25"/>
+      <c r="H33" s="25"/>
+      <c r="I33" s="25"/>
+      <c r="J33" s="25"/>
+      <c r="K33" s="25"/>
+      <c r="L33" s="25"/>
+      <c r="M33" s="25"/>
+      <c r="N33" s="26">
         <v>52</v>
       </c>
-      <c r="B24" s="40"/>
-[...32 lines deleted...]
-      <c r="U24" s="14">
+      <c r="O33" s="10">
+        <v>42</v>
+      </c>
+      <c r="P33" s="21">
+        <v>51</v>
+      </c>
+      <c r="Q33" s="10">
+        <v>67</v>
+      </c>
+      <c r="R33" s="10">
+        <v>41</v>
+      </c>
+      <c r="S33" s="10">
+        <v>43</v>
+      </c>
+      <c r="T33" s="10">
+        <v>42</v>
+      </c>
+      <c r="U33" s="10">
+        <v>42</v>
+      </c>
+      <c r="V33" s="10">
+        <v>50</v>
+      </c>
+      <c r="W33" s="10">
+        <v>48</v>
+      </c>
+      <c r="X33" s="10">
+        <v>45</v>
+      </c>
+      <c r="Y33" s="10">
+        <v>48</v>
+      </c>
+      <c r="Z33" s="10">
+        <v>55</v>
+      </c>
+      <c r="AA33" s="10">
+        <v>45</v>
+      </c>
+      <c r="AB33" s="10">
+        <v>54</v>
+      </c>
+      <c r="AC33" s="10">
+        <v>69</v>
+      </c>
+      <c r="AD33" s="10">
+        <v>57</v>
+      </c>
+      <c r="AE33" s="10">
+        <v>44</v>
+      </c>
+      <c r="AF33" s="10">
+        <v>63</v>
+      </c>
+      <c r="AG33" s="10">
+        <v>39</v>
+      </c>
+      <c r="AH33" s="10">
+        <v>41</v>
+      </c>
+      <c r="AI33" s="17">
+        <v>50</v>
+      </c>
+      <c r="AJ33" s="17">
+        <v>42</v>
+      </c>
+      <c r="AK33" s="17">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="34" spans="1:37" ht="12" customHeight="1">
+      <c r="A34" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="B34" s="25"/>
+      <c r="C34" s="25"/>
+      <c r="D34" s="25"/>
+      <c r="E34" s="25"/>
+      <c r="F34" s="25"/>
+      <c r="G34" s="25"/>
+      <c r="H34" s="25"/>
+      <c r="I34" s="25"/>
+      <c r="J34" s="25"/>
+      <c r="K34" s="25"/>
+      <c r="L34" s="25"/>
+      <c r="M34" s="25"/>
+      <c r="N34" s="21">
+        <v>3</v>
+      </c>
+      <c r="O34" s="10">
+        <v>1</v>
+      </c>
+      <c r="P34" s="21">
+        <v>2</v>
+      </c>
+      <c r="Q34" s="10">
+        <v>6</v>
+      </c>
+      <c r="R34" s="10">
         <v>5</v>
       </c>
-      <c r="V24" s="14">
-[...35 lines deleted...]
-      <c r="AH24" s="14">
+      <c r="S34" s="10">
+        <v>2</v>
+      </c>
+      <c r="T34" s="10">
+        <v>1</v>
+      </c>
+      <c r="U34" s="10">
         <v>6</v>
       </c>
-      <c r="AI24" s="34">
-[...2 lines deleted...]
-      <c r="AJ24" s="34">
+      <c r="V34" s="10">
+        <v>4</v>
+      </c>
+      <c r="W34" s="10">
+        <v>3</v>
+      </c>
+      <c r="X34" s="10">
+        <v>4</v>
+      </c>
+      <c r="Y34" s="10">
+        <v>2</v>
+      </c>
+      <c r="Z34" s="10">
         <v>5</v>
       </c>
-      <c r="AK24" s="34">
-[...326 lines deleted...]
-      <c r="O29" s="14">
+      <c r="AA34" s="10">
+        <v>3</v>
+      </c>
+      <c r="AB34" s="10">
+        <v>4</v>
+      </c>
+      <c r="AC34" s="10">
         <v>6</v>
       </c>
-      <c r="P29" s="39">
-[...5 lines deleted...]
-      <c r="R29" s="14">
+      <c r="AD34" s="10">
+        <v>3</v>
+      </c>
+      <c r="AE34" s="10">
+        <v>4</v>
+      </c>
+      <c r="AF34" s="10">
         <v>5</v>
       </c>
-      <c r="S29" s="14">
-[...2 lines deleted...]
-      <c r="T29" s="14">
+      <c r="AG34" s="10">
+        <v>2</v>
+      </c>
+      <c r="AH34" s="10">
+        <v>3</v>
+      </c>
+      <c r="AI34" s="17">
+        <v>1</v>
+      </c>
+      <c r="AJ34" s="17">
+        <v>1</v>
+      </c>
+      <c r="AK34" s="17">
         <v>5</v>
       </c>
-      <c r="U29" s="11" t="s">
-[...442 lines deleted...]
-      </c>
     </row>
     <row r="35" spans="1:37" ht="11.45" customHeight="1">
-      <c r="A35" s="9" t="s">
-[...80 lines deleted...]
-        <v>31</v>
+      <c r="A35" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="B35" s="25"/>
+      <c r="C35" s="25"/>
+      <c r="D35" s="25"/>
+      <c r="E35" s="25"/>
+      <c r="F35" s="25"/>
+      <c r="G35" s="25"/>
+      <c r="H35" s="25"/>
+      <c r="I35" s="25"/>
+      <c r="J35" s="25"/>
+      <c r="K35" s="25"/>
+      <c r="L35" s="25"/>
+      <c r="M35" s="25"/>
+      <c r="N35" s="28" t="s">
+        <v>28</v>
+      </c>
+      <c r="O35" s="28" t="s">
+        <v>28</v>
+      </c>
+      <c r="P35" s="21">
+        <v>1</v>
+      </c>
+      <c r="Q35" s="28" t="s">
+        <v>28</v>
+      </c>
+      <c r="R35" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="S35" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="T35" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="U35" s="10">
+        <v>1</v>
+      </c>
+      <c r="V35" s="10">
+        <v>2</v>
+      </c>
+      <c r="W35" s="10">
+        <v>1</v>
+      </c>
+      <c r="X35" s="10"/>
+      <c r="Y35" s="10">
+        <v>1</v>
+      </c>
+      <c r="Z35" s="10">
+        <v>1</v>
+      </c>
+      <c r="AA35" s="10">
+        <v>1</v>
+      </c>
+      <c r="AB35" s="10">
+        <v>1</v>
+      </c>
+      <c r="AC35" s="10">
+        <v>2</v>
+      </c>
+      <c r="AD35" s="10">
+        <v>1</v>
+      </c>
+      <c r="AE35" s="9" t="s">
+        <v>28</v>
+      </c>
+      <c r="AF35" s="10">
+        <v>1</v>
+      </c>
+      <c r="AG35" s="9" t="s">
+        <v>28</v>
+      </c>
+      <c r="AH35" s="10">
+        <v>1</v>
+      </c>
+      <c r="AI35" s="17"/>
+      <c r="AJ35" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="AK35" s="17">
+        <v>2</v>
       </c>
     </row>
     <row r="36" spans="1:37" ht="12" customHeight="1">
       <c r="A36" s="3" t="s">
-        <v>42</v>
-[...13 lines deleted...]
-      <c r="N36" s="39">
+        <v>33</v>
+      </c>
+      <c r="B36" s="25"/>
+      <c r="C36" s="25"/>
+      <c r="D36" s="25"/>
+      <c r="E36" s="25"/>
+      <c r="F36" s="25"/>
+      <c r="G36" s="25"/>
+      <c r="H36" s="25"/>
+      <c r="I36" s="25"/>
+      <c r="J36" s="25"/>
+      <c r="K36" s="25"/>
+      <c r="L36" s="25"/>
+      <c r="M36" s="25"/>
+      <c r="N36" s="21">
         <v>21</v>
       </c>
-      <c r="O36" s="14">
+      <c r="O36" s="10">
         <v>15</v>
       </c>
-      <c r="P36" s="39">
+      <c r="P36" s="21">
         <v>12</v>
       </c>
-      <c r="Q36" s="14">
+      <c r="Q36" s="10">
         <v>22</v>
       </c>
-      <c r="R36" s="14">
+      <c r="R36" s="10">
         <v>12</v>
       </c>
-      <c r="S36" s="14">
+      <c r="S36" s="10">
         <v>23</v>
       </c>
-      <c r="T36" s="14">
+      <c r="T36" s="10">
         <v>13</v>
       </c>
-      <c r="U36" s="14">
+      <c r="U36" s="10">
         <v>13</v>
       </c>
-      <c r="V36" s="14">
+      <c r="V36" s="10">
         <v>15</v>
       </c>
-      <c r="W36" s="14">
+      <c r="W36" s="10">
         <v>16</v>
       </c>
-      <c r="X36" s="14">
+      <c r="X36" s="10">
         <v>13</v>
       </c>
-      <c r="Y36" s="14">
+      <c r="Y36" s="10">
         <v>18</v>
       </c>
-      <c r="Z36" s="14">
+      <c r="Z36" s="10">
         <v>17</v>
       </c>
-      <c r="AA36" s="14">
+      <c r="AA36" s="10">
         <v>14</v>
       </c>
-      <c r="AB36" s="14">
+      <c r="AB36" s="10">
         <v>17</v>
       </c>
-      <c r="AC36" s="14">
+      <c r="AC36" s="10">
         <v>21</v>
       </c>
-      <c r="AD36" s="14">
+      <c r="AD36" s="10">
         <v>22</v>
       </c>
-      <c r="AE36" s="14">
+      <c r="AE36" s="10">
         <v>13</v>
       </c>
-      <c r="AF36" s="14">
+      <c r="AF36" s="10">
         <v>23</v>
       </c>
-      <c r="AG36" s="14">
+      <c r="AG36" s="10">
         <v>18</v>
       </c>
-      <c r="AH36" s="14">
+      <c r="AH36" s="10">
         <v>12</v>
       </c>
-      <c r="AI36" s="34">
+      <c r="AI36" s="17">
         <v>18</v>
       </c>
-      <c r="AJ36" s="14">
+      <c r="AJ36" s="10">
         <v>22</v>
       </c>
-      <c r="AK36" s="34">
-        <v>18</v>
+      <c r="AK36" s="17">
+        <v>13</v>
       </c>
     </row>
     <row r="37" spans="1:37" ht="12" customHeight="1">
       <c r="A37" s="3" t="s">
-        <v>44</v>
-[...38 lines deleted...]
-      <c r="W37" s="14">
+        <v>34</v>
+      </c>
+      <c r="B37" s="25"/>
+      <c r="C37" s="25"/>
+      <c r="D37" s="25"/>
+      <c r="E37" s="25"/>
+      <c r="F37" s="25"/>
+      <c r="G37" s="25"/>
+      <c r="H37" s="25"/>
+      <c r="I37" s="25"/>
+      <c r="J37" s="25"/>
+      <c r="K37" s="25"/>
+      <c r="L37" s="25"/>
+      <c r="M37" s="25"/>
+      <c r="N37" s="21">
+        <v>1</v>
+      </c>
+      <c r="O37" s="10">
+        <v>3</v>
+      </c>
+      <c r="P37" s="21">
+        <v>2</v>
+      </c>
+      <c r="Q37" s="10">
+        <v>3</v>
+      </c>
+      <c r="R37" s="10">
+        <v>3</v>
+      </c>
+      <c r="S37" s="10">
+        <v>1</v>
+      </c>
+      <c r="T37" s="10">
+        <v>2</v>
+      </c>
+      <c r="U37" s="10"/>
+      <c r="V37" s="10">
+        <v>1</v>
+      </c>
+      <c r="W37" s="10">
         <v>4</v>
       </c>
-      <c r="X37" s="14">
-[...2 lines deleted...]
-      <c r="Y37" s="14">
+      <c r="X37" s="10">
+        <v>2</v>
+      </c>
+      <c r="Y37" s="10">
         <v>4</v>
       </c>
-      <c r="Z37" s="14">
+      <c r="Z37" s="10">
         <v>5</v>
       </c>
-      <c r="AA37" s="14">
-[...5 lines deleted...]
-      <c r="AC37" s="14">
+      <c r="AA37" s="10">
+        <v>3</v>
+      </c>
+      <c r="AB37" s="10">
+        <v>2</v>
+      </c>
+      <c r="AC37" s="10">
         <v>5</v>
       </c>
-      <c r="AD37" s="11" t="s">
-[...20 lines deleted...]
-      <c r="AK37" s="34">
+      <c r="AD37" s="9" t="s">
+        <v>28</v>
+      </c>
+      <c r="AE37" s="10">
+        <v>3</v>
+      </c>
+      <c r="AF37" s="10">
+        <v>3</v>
+      </c>
+      <c r="AG37" s="10">
+        <v>1</v>
+      </c>
+      <c r="AH37" s="10">
+        <v>3</v>
+      </c>
+      <c r="AI37" s="17">
+        <v>2</v>
+      </c>
+      <c r="AJ37" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="AK37" s="17">
         <v>2</v>
       </c>
     </row>
     <row r="38" spans="1:37" ht="12" customHeight="1">
       <c r="A38" s="3" t="s">
-        <v>55</v>
-[...13 lines deleted...]
-      <c r="N38" s="39">
+        <v>42</v>
+      </c>
+      <c r="B38" s="25"/>
+      <c r="C38" s="25"/>
+      <c r="D38" s="25"/>
+      <c r="E38" s="25"/>
+      <c r="F38" s="25"/>
+      <c r="G38" s="25"/>
+      <c r="H38" s="25"/>
+      <c r="I38" s="25"/>
+      <c r="J38" s="25"/>
+      <c r="K38" s="25"/>
+      <c r="L38" s="25"/>
+      <c r="M38" s="25"/>
+      <c r="N38" s="21">
         <v>5</v>
       </c>
-      <c r="O38" s="14">
-[...5 lines deleted...]
-      <c r="Q38" s="14">
+      <c r="O38" s="10">
+        <v>2</v>
+      </c>
+      <c r="P38" s="21">
+        <v>1</v>
+      </c>
+      <c r="Q38" s="10">
         <v>5</v>
       </c>
-      <c r="R38" s="14">
-[...5 lines deleted...]
-      <c r="T38" s="14">
+      <c r="R38" s="10">
+        <v>2</v>
+      </c>
+      <c r="S38" s="10">
+        <v>1</v>
+      </c>
+      <c r="T38" s="10">
         <v>8</v>
       </c>
-      <c r="U38" s="14">
+      <c r="U38" s="10">
         <v>5</v>
       </c>
-      <c r="V38" s="14">
+      <c r="V38" s="10">
         <v>6</v>
       </c>
-      <c r="W38" s="14">
+      <c r="W38" s="10">
         <v>4</v>
       </c>
-      <c r="X38" s="14">
+      <c r="X38" s="10">
         <v>6</v>
       </c>
-      <c r="Y38" s="14">
+      <c r="Y38" s="10">
         <v>6</v>
       </c>
-      <c r="Z38" s="14">
+      <c r="Z38" s="10">
         <v>4</v>
       </c>
-      <c r="AA38" s="14">
-[...2 lines deleted...]
-      <c r="AB38" s="14">
+      <c r="AA38" s="10">
+        <v>2</v>
+      </c>
+      <c r="AB38" s="10">
         <v>8</v>
       </c>
-      <c r="AC38" s="14">
-[...2 lines deleted...]
-      <c r="AD38" s="14">
+      <c r="AC38" s="10">
+        <v>2</v>
+      </c>
+      <c r="AD38" s="10">
         <v>7</v>
       </c>
-      <c r="AE38" s="14">
-[...5 lines deleted...]
-      <c r="AG38" s="14">
+      <c r="AE38" s="10">
+        <v>2</v>
+      </c>
+      <c r="AF38" s="10">
+        <v>3</v>
+      </c>
+      <c r="AG38" s="10">
         <v>4</v>
       </c>
-      <c r="AH38" s="14">
-[...5 lines deleted...]
-      <c r="AJ38" s="14">
+      <c r="AH38" s="10">
+        <v>3</v>
+      </c>
+      <c r="AI38" s="17">
+        <v>1</v>
+      </c>
+      <c r="AJ38" s="10">
         <v>4</v>
       </c>
-      <c r="AK38" s="34">
-        <v>1</v>
+      <c r="AK38" s="17">
+        <v>2</v>
       </c>
     </row>
     <row r="39" spans="1:37" ht="12" customHeight="1">
       <c r="A39" s="3" t="s">
-        <v>47</v>
-[...22 lines deleted...]
-      <c r="Q39" s="14">
+        <v>36</v>
+      </c>
+      <c r="B39" s="25"/>
+      <c r="C39" s="25"/>
+      <c r="D39" s="25"/>
+      <c r="E39" s="25"/>
+      <c r="F39" s="25"/>
+      <c r="G39" s="25"/>
+      <c r="H39" s="25"/>
+      <c r="I39" s="25"/>
+      <c r="J39" s="25"/>
+      <c r="K39" s="25"/>
+      <c r="L39" s="25"/>
+      <c r="M39" s="25"/>
+      <c r="N39" s="21">
+        <v>2</v>
+      </c>
+      <c r="O39" s="10">
+        <v>1</v>
+      </c>
+      <c r="P39" s="21">
+        <v>1</v>
+      </c>
+      <c r="Q39" s="10">
         <v>6</v>
       </c>
-      <c r="R39" s="14" t="s">
-[...32 lines deleted...]
-      <c r="AC39" s="14">
+      <c r="R39" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="S39" s="10">
+        <v>1</v>
+      </c>
+      <c r="T39" s="10">
+        <v>2</v>
+      </c>
+      <c r="U39" s="10">
+        <v>2</v>
+      </c>
+      <c r="V39" s="10">
+        <v>3</v>
+      </c>
+      <c r="W39" s="10">
+        <v>3</v>
+      </c>
+      <c r="X39" s="10">
+        <v>2</v>
+      </c>
+      <c r="Y39" s="10">
+        <v>1</v>
+      </c>
+      <c r="Z39" s="10">
+        <v>1</v>
+      </c>
+      <c r="AA39" s="10">
+        <v>1</v>
+      </c>
+      <c r="AB39" s="10">
+        <v>3</v>
+      </c>
+      <c r="AC39" s="10">
         <v>4</v>
       </c>
-      <c r="AD39" s="14">
+      <c r="AD39" s="10">
         <v>4</v>
       </c>
-      <c r="AE39" s="14">
-[...11 lines deleted...]
-      <c r="AI39" s="34">
+      <c r="AE39" s="10">
+        <v>2</v>
+      </c>
+      <c r="AF39" s="9" t="s">
+        <v>28</v>
+      </c>
+      <c r="AG39" s="10">
+        <v>2</v>
+      </c>
+      <c r="AH39" s="10">
+        <v>1</v>
+      </c>
+      <c r="AI39" s="17">
         <v>9</v>
       </c>
-      <c r="AJ39" s="14">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="AJ39" s="10">
+        <v>3</v>
+      </c>
+      <c r="AK39" s="17">
+        <v>2</v>
       </c>
     </row>
     <row r="40" spans="1:37" ht="12" customHeight="1">
-      <c r="A40" s="9" t="s">
-[...84 lines deleted...]
-        <v>2</v>
+      <c r="A40" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="B40" s="25"/>
+      <c r="C40" s="25"/>
+      <c r="D40" s="25"/>
+      <c r="E40" s="25"/>
+      <c r="F40" s="25"/>
+      <c r="G40" s="25"/>
+      <c r="H40" s="25"/>
+      <c r="I40" s="25"/>
+      <c r="J40" s="25"/>
+      <c r="K40" s="25"/>
+      <c r="L40" s="25"/>
+      <c r="M40" s="25"/>
+      <c r="N40" s="28" t="s">
+        <v>28</v>
+      </c>
+      <c r="O40" s="28" t="s">
+        <v>28</v>
+      </c>
+      <c r="P40" s="28" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q40" s="10">
+        <v>1</v>
+      </c>
+      <c r="R40" s="10">
+        <v>1</v>
+      </c>
+      <c r="S40" s="10">
+        <v>1</v>
+      </c>
+      <c r="T40" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="U40" s="9" t="s">
+        <v>28</v>
+      </c>
+      <c r="V40" s="10">
+        <v>3</v>
+      </c>
+      <c r="W40" s="10">
+        <v>1</v>
+      </c>
+      <c r="X40" s="10">
+        <v>3</v>
+      </c>
+      <c r="Y40" s="10">
+        <v>3</v>
+      </c>
+      <c r="Z40" s="10">
+        <v>1</v>
+      </c>
+      <c r="AA40" s="10">
+        <v>2</v>
+      </c>
+      <c r="AB40" s="10">
+        <v>1</v>
+      </c>
+      <c r="AC40" s="10">
+        <v>3</v>
+      </c>
+      <c r="AD40" s="10">
+        <v>2</v>
+      </c>
+      <c r="AE40" s="9" t="s">
+        <v>28</v>
+      </c>
+      <c r="AF40" s="10">
+        <v>3</v>
+      </c>
+      <c r="AG40" s="9" t="s">
+        <v>28</v>
+      </c>
+      <c r="AH40" s="10">
+        <v>2</v>
+      </c>
+      <c r="AI40" s="17">
+        <v>2</v>
+      </c>
+      <c r="AJ40" s="10">
+        <v>2</v>
+      </c>
+      <c r="AK40" s="17">
+        <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:37" ht="12" customHeight="1">
       <c r="A41" s="3" t="s">
-        <v>56</v>
-[...82 lines deleted...]
-      <c r="AK41" s="34">
+        <v>43</v>
+      </c>
+      <c r="B41" s="25"/>
+      <c r="C41" s="25"/>
+      <c r="D41" s="25"/>
+      <c r="E41" s="25"/>
+      <c r="F41" s="25"/>
+      <c r="G41" s="25"/>
+      <c r="H41" s="25"/>
+      <c r="I41" s="25"/>
+      <c r="J41" s="25"/>
+      <c r="K41" s="25"/>
+      <c r="L41" s="25"/>
+      <c r="M41" s="25"/>
+      <c r="N41" s="28" t="s">
+        <v>28</v>
+      </c>
+      <c r="O41" s="28" t="s">
+        <v>28</v>
+      </c>
+      <c r="P41" s="21">
+        <v>2</v>
+      </c>
+      <c r="Q41" s="10">
+        <v>3</v>
+      </c>
+      <c r="R41" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="S41" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="T41" s="10">
+        <v>1</v>
+      </c>
+      <c r="U41" s="9" t="s">
+        <v>28</v>
+      </c>
+      <c r="V41" s="10">
+        <v>1</v>
+      </c>
+      <c r="W41" s="9" t="s">
+        <v>28</v>
+      </c>
+      <c r="X41" s="9" t="s">
+        <v>28</v>
+      </c>
+      <c r="Y41" s="10">
+        <v>1</v>
+      </c>
+      <c r="Z41" s="10">
+        <v>1</v>
+      </c>
+      <c r="AA41" s="9" t="s">
+        <v>28</v>
+      </c>
+      <c r="AB41" s="10">
+        <v>2</v>
+      </c>
+      <c r="AC41" s="10">
+        <v>3</v>
+      </c>
+      <c r="AD41" s="9" t="s">
+        <v>28</v>
+      </c>
+      <c r="AE41" s="9" t="s">
+        <v>28</v>
+      </c>
+      <c r="AF41" s="9" t="s">
+        <v>28</v>
+      </c>
+      <c r="AG41" s="9" t="s">
+        <v>28</v>
+      </c>
+      <c r="AH41" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="AI41" s="17">
+        <v>1</v>
+      </c>
+      <c r="AJ41" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="AK41" s="17">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:37" ht="12" customHeight="1">
       <c r="A42" s="3" t="s">
-        <v>57</v>
-[...25 lines deleted...]
-      <c r="R42" s="14">
+        <v>44</v>
+      </c>
+      <c r="B42" s="25"/>
+      <c r="C42" s="25"/>
+      <c r="D42" s="25"/>
+      <c r="E42" s="25"/>
+      <c r="F42" s="25"/>
+      <c r="G42" s="25"/>
+      <c r="H42" s="25"/>
+      <c r="I42" s="25"/>
+      <c r="J42" s="25"/>
+      <c r="K42" s="25"/>
+      <c r="L42" s="25"/>
+      <c r="M42" s="25"/>
+      <c r="N42" s="21">
+        <v>1</v>
+      </c>
+      <c r="O42" s="10">
+        <v>1</v>
+      </c>
+      <c r="P42" s="21">
+        <v>1</v>
+      </c>
+      <c r="Q42" s="10">
+        <v>3</v>
+      </c>
+      <c r="R42" s="10">
         <v>5</v>
       </c>
-      <c r="S42" s="14">
-[...29 lines deleted...]
-      <c r="AC42" s="14">
+      <c r="S42" s="10">
+        <v>1</v>
+      </c>
+      <c r="T42" s="10">
+        <v>1</v>
+      </c>
+      <c r="U42" s="10">
+        <v>1</v>
+      </c>
+      <c r="V42" s="9" t="s">
+        <v>28</v>
+      </c>
+      <c r="W42" s="10">
+        <v>2</v>
+      </c>
+      <c r="X42" s="10">
+        <v>3</v>
+      </c>
+      <c r="Y42" s="10">
+        <v>3</v>
+      </c>
+      <c r="Z42" s="10">
+        <v>1</v>
+      </c>
+      <c r="AA42" s="10">
+        <v>3</v>
+      </c>
+      <c r="AB42" s="10">
+        <v>1</v>
+      </c>
+      <c r="AC42" s="10">
         <v>9</v>
       </c>
-      <c r="AD42" s="14">
-[...2 lines deleted...]
-      <c r="AE42" s="14">
+      <c r="AD42" s="10">
+        <v>2</v>
+      </c>
+      <c r="AE42" s="10">
         <v>5</v>
       </c>
-      <c r="AF42" s="14">
-[...5 lines deleted...]
-      <c r="AH42" s="14">
+      <c r="AF42" s="10">
+        <v>3</v>
+      </c>
+      <c r="AG42" s="9" t="s">
+        <v>28</v>
+      </c>
+      <c r="AH42" s="10">
         <v>4</v>
       </c>
-      <c r="AI42" s="34">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="AI42" s="17">
+        <v>1</v>
+      </c>
+      <c r="AJ42" s="10">
+        <v>1</v>
+      </c>
+      <c r="AK42" s="17">
+        <v>3</v>
       </c>
     </row>
     <row r="43" spans="1:37" ht="12" customHeight="1">
       <c r="A43" s="3" t="s">
-        <v>49</v>
-[...83 lines deleted...]
-        <v>1</v>
+        <v>38</v>
+      </c>
+      <c r="B43" s="25"/>
+      <c r="C43" s="25"/>
+      <c r="D43" s="25"/>
+      <c r="E43" s="25"/>
+      <c r="F43" s="25"/>
+      <c r="G43" s="25"/>
+      <c r="H43" s="25"/>
+      <c r="I43" s="25"/>
+      <c r="J43" s="25"/>
+      <c r="K43" s="25"/>
+      <c r="L43" s="25"/>
+      <c r="M43" s="25"/>
+      <c r="N43" s="21">
+        <v>2</v>
+      </c>
+      <c r="O43" s="10">
+        <v>3</v>
+      </c>
+      <c r="P43" s="21">
+        <v>2</v>
+      </c>
+      <c r="Q43" s="10">
+        <v>2</v>
+      </c>
+      <c r="R43" s="10">
+        <v>2</v>
+      </c>
+      <c r="S43" s="10">
+        <v>1</v>
+      </c>
+      <c r="T43" s="10">
+        <v>1</v>
+      </c>
+      <c r="U43" s="10">
+        <v>3</v>
+      </c>
+      <c r="V43" s="10">
+        <v>1</v>
+      </c>
+      <c r="W43" s="10">
+        <v>1</v>
+      </c>
+      <c r="X43" s="10">
+        <v>1</v>
+      </c>
+      <c r="Y43" s="10">
+        <v>1</v>
+      </c>
+      <c r="Z43" s="10">
+        <v>2</v>
+      </c>
+      <c r="AA43" s="10">
+        <v>1</v>
+      </c>
+      <c r="AB43" s="9" t="s">
+        <v>28</v>
+      </c>
+      <c r="AC43" s="10">
+        <v>2</v>
+      </c>
+      <c r="AD43" s="10">
+        <v>1</v>
+      </c>
+      <c r="AE43" s="10">
+        <v>2</v>
+      </c>
+      <c r="AF43" s="10">
+        <v>2</v>
+      </c>
+      <c r="AG43" s="10">
+        <v>1</v>
+      </c>
+      <c r="AH43" s="10">
+        <v>2</v>
+      </c>
+      <c r="AI43" s="17">
+        <v>1</v>
+      </c>
+      <c r="AJ43" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="AK43" s="17">
+        <v>3</v>
       </c>
     </row>
     <row r="44" spans="1:37" ht="12" customHeight="1">
       <c r="A44" s="3" t="s">
-        <v>50</v>
-[...13 lines deleted...]
-      <c r="N44" s="39">
+        <v>39</v>
+      </c>
+      <c r="B44" s="25"/>
+      <c r="C44" s="25"/>
+      <c r="D44" s="25"/>
+      <c r="E44" s="25"/>
+      <c r="F44" s="25"/>
+      <c r="G44" s="25"/>
+      <c r="H44" s="25"/>
+      <c r="I44" s="25"/>
+      <c r="J44" s="25"/>
+      <c r="K44" s="25"/>
+      <c r="L44" s="25"/>
+      <c r="M44" s="25"/>
+      <c r="N44" s="21">
         <v>10</v>
       </c>
-      <c r="O44" s="14">
+      <c r="O44" s="10">
         <v>4</v>
       </c>
-      <c r="P44" s="39">
+      <c r="P44" s="21">
         <v>10</v>
       </c>
-      <c r="Q44" s="14">
-[...2 lines deleted...]
-      <c r="R44" s="14">
+      <c r="Q44" s="10">
+        <v>2</v>
+      </c>
+      <c r="R44" s="10">
         <v>4</v>
       </c>
-      <c r="S44" s="14">
+      <c r="S44" s="10">
         <v>5</v>
       </c>
-      <c r="T44" s="14">
+      <c r="T44" s="10">
         <v>6</v>
       </c>
-      <c r="U44" s="14">
-[...2 lines deleted...]
-      <c r="V44" s="14">
+      <c r="U44" s="10">
+        <v>2</v>
+      </c>
+      <c r="V44" s="10">
         <v>6</v>
       </c>
-      <c r="W44" s="14">
+      <c r="W44" s="10">
         <v>7</v>
       </c>
-      <c r="X44" s="14">
+      <c r="X44" s="10">
         <v>4</v>
       </c>
-      <c r="Y44" s="14">
-[...2 lines deleted...]
-      <c r="Z44" s="14">
+      <c r="Y44" s="10">
+        <v>2</v>
+      </c>
+      <c r="Z44" s="10">
         <v>9</v>
       </c>
-      <c r="AA44" s="14">
+      <c r="AA44" s="10">
         <v>4</v>
       </c>
-      <c r="AB44" s="14">
+      <c r="AB44" s="10">
         <v>5</v>
       </c>
-      <c r="AC44" s="14">
+      <c r="AC44" s="10">
         <v>6</v>
       </c>
-      <c r="AD44" s="14">
+      <c r="AD44" s="10">
         <v>7</v>
       </c>
-      <c r="AE44" s="14">
+      <c r="AE44" s="10">
         <v>5</v>
       </c>
-      <c r="AF44" s="14">
+      <c r="AF44" s="10">
         <v>11</v>
       </c>
-      <c r="AG44" s="14">
-[...2 lines deleted...]
-      <c r="AH44" s="14">
+      <c r="AG44" s="10">
+        <v>3</v>
+      </c>
+      <c r="AH44" s="10">
         <v>5</v>
       </c>
-      <c r="AI44" s="34">
-[...2 lines deleted...]
-      <c r="AJ44" s="14">
+      <c r="AI44" s="17">
+        <v>3</v>
+      </c>
+      <c r="AJ44" s="10">
         <v>4</v>
       </c>
-      <c r="AK44" s="34">
-        <v>3</v>
+      <c r="AK44" s="17">
+        <v>4</v>
       </c>
     </row>
     <row r="45" spans="1:37" ht="12" customHeight="1">
       <c r="A45" s="3" t="s">
-        <v>58</v>
-[...16 lines deleted...]
-      <c r="O45" s="14">
+        <v>45</v>
+      </c>
+      <c r="B45" s="25"/>
+      <c r="C45" s="25"/>
+      <c r="D45" s="25"/>
+      <c r="E45" s="25"/>
+      <c r="F45" s="25"/>
+      <c r="G45" s="25"/>
+      <c r="H45" s="25"/>
+      <c r="I45" s="25"/>
+      <c r="J45" s="25"/>
+      <c r="K45" s="25"/>
+      <c r="L45" s="25"/>
+      <c r="M45" s="25"/>
+      <c r="N45" s="21">
+        <v>3</v>
+      </c>
+      <c r="O45" s="10">
         <v>5</v>
       </c>
-      <c r="P45" s="39">
-[...14 lines deleted...]
-      <c r="U45" s="14">
+      <c r="P45" s="21">
+        <v>2</v>
+      </c>
+      <c r="Q45" s="10">
+        <v>2</v>
+      </c>
+      <c r="R45" s="10">
+        <v>1</v>
+      </c>
+      <c r="S45" s="10">
+        <v>3</v>
+      </c>
+      <c r="T45" s="10">
+        <v>2</v>
+      </c>
+      <c r="U45" s="10">
         <v>5</v>
       </c>
-      <c r="V45" s="14">
-[...44 lines deleted...]
-      <c r="AK45" s="34">
+      <c r="V45" s="10">
+        <v>2</v>
+      </c>
+      <c r="W45" s="10">
+        <v>3</v>
+      </c>
+      <c r="X45" s="10">
+        <v>3</v>
+      </c>
+      <c r="Y45" s="9" t="s">
+        <v>28</v>
+      </c>
+      <c r="Z45" s="9" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA45" s="10">
+        <v>2</v>
+      </c>
+      <c r="AB45" s="10">
+        <v>2</v>
+      </c>
+      <c r="AC45" s="10">
+        <v>1</v>
+      </c>
+      <c r="AD45" s="10">
+        <v>1</v>
+      </c>
+      <c r="AE45" s="10">
+        <v>3</v>
+      </c>
+      <c r="AF45" s="10">
+        <v>3</v>
+      </c>
+      <c r="AG45" s="10">
+        <v>3</v>
+      </c>
+      <c r="AH45" s="10">
+        <v>2</v>
+      </c>
+      <c r="AI45" s="17">
+        <v>1</v>
+      </c>
+      <c r="AJ45" s="10">
+        <v>2</v>
+      </c>
+      <c r="AK45" s="17">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:37" ht="12" customHeight="1">
       <c r="A46" s="5" t="s">
-        <v>52</v>
-[...13 lines deleted...]
-      <c r="N46" s="45">
+        <v>40</v>
+      </c>
+      <c r="B46" s="25"/>
+      <c r="C46" s="25"/>
+      <c r="D46" s="25"/>
+      <c r="E46" s="25"/>
+      <c r="F46" s="25"/>
+      <c r="G46" s="25"/>
+      <c r="H46" s="25"/>
+      <c r="I46" s="25"/>
+      <c r="J46" s="25"/>
+      <c r="K46" s="25"/>
+      <c r="L46" s="25"/>
+      <c r="M46" s="25"/>
+      <c r="N46" s="27">
         <v>4</v>
       </c>
-      <c r="O46" s="17">
+      <c r="O46" s="11">
         <v>7</v>
       </c>
-      <c r="P46" s="45">
+      <c r="P46" s="27">
         <v>15</v>
       </c>
-      <c r="Q46" s="17">
+      <c r="Q46" s="11">
         <v>12</v>
       </c>
-      <c r="R46" s="17">
+      <c r="R46" s="11">
         <v>6</v>
       </c>
-      <c r="S46" s="17">
+      <c r="S46" s="11">
         <v>4</v>
       </c>
-      <c r="T46" s="17">
+      <c r="T46" s="11">
         <v>5</v>
       </c>
-      <c r="U46" s="17">
+      <c r="U46" s="11">
         <v>4</v>
       </c>
-      <c r="V46" s="17">
+      <c r="V46" s="11">
         <v>6</v>
       </c>
-      <c r="W46" s="17">
-[...2 lines deleted...]
-      <c r="X46" s="17">
+      <c r="W46" s="11">
+        <v>3</v>
+      </c>
+      <c r="X46" s="11">
         <v>4</v>
       </c>
-      <c r="Y46" s="17">
+      <c r="Y46" s="11">
         <v>6</v>
       </c>
-      <c r="Z46" s="17">
+      <c r="Z46" s="11">
         <v>8</v>
       </c>
-      <c r="AA46" s="17">
+      <c r="AA46" s="11">
         <v>9</v>
       </c>
-      <c r="AB46" s="17">
+      <c r="AB46" s="11">
         <v>8</v>
       </c>
-      <c r="AC46" s="17">
+      <c r="AC46" s="11">
         <v>5</v>
       </c>
-      <c r="AD46" s="17">
+      <c r="AD46" s="11">
         <v>7</v>
       </c>
-      <c r="AE46" s="17">
+      <c r="AE46" s="11">
         <v>5</v>
       </c>
-      <c r="AF46" s="17">
+      <c r="AF46" s="11">
         <v>6</v>
       </c>
-      <c r="AG46" s="17">
+      <c r="AG46" s="11">
         <v>5</v>
       </c>
-      <c r="AH46" s="17">
-[...2 lines deleted...]
-      <c r="AI46" s="35">
+      <c r="AH46" s="11">
+        <v>3</v>
+      </c>
+      <c r="AI46" s="18">
         <v>10</v>
       </c>
-      <c r="AJ46" s="35">
-[...3 lines deleted...]
-        <v>10</v>
+      <c r="AJ46" s="18">
+        <v>3</v>
+      </c>
+      <c r="AK46" s="18">
+        <v>2</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="T6:AQ6"/>
     <mergeCell ref="T32:AG32"/>
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="B8:M8"/>
     <mergeCell ref="T10:AG10"/>
     <mergeCell ref="T25:AG25"/>
     <mergeCell ref="AF8:AQ8"/>
     <mergeCell ref="T8:AE8"/>
     <mergeCell ref="N8:S8"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
-  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
-  <dimension ref="A4:AQ40"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
+  <dimension ref="A1:AY46"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="X13" sqref="X13"/>
+    <sheetView topLeftCell="AG4" workbookViewId="0">
+      <selection activeCell="AK11" sqref="AJ11:AK46"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="26.5703125" style="3" customWidth="1"/>
     <col min="2" max="3" width="0" style="3" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="8.42578125" style="3" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="0" style="3" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="8.28515625" style="3" hidden="1" customWidth="1"/>
-    <col min="7" max="13" width="0" style="3" hidden="1" customWidth="1"/>
-[...3640 lines deleted...]
-    <col min="14" max="16384" width="9.140625" style="3"/>
+    <col min="7" max="19" width="0" style="3" hidden="1" customWidth="1"/>
+    <col min="20" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:51" ht="12" customHeight="1"/>
     <row r="2" spans="1:51" ht="12" customHeight="1"/>
     <row r="3" spans="1:51" ht="12" customHeight="1"/>
     <row r="4" spans="1:51" ht="12" customHeight="1"/>
     <row r="5" spans="1:51" ht="12" customHeight="1"/>
     <row r="6" spans="1:51" ht="12" customHeight="1">
-      <c r="A6" s="49"/>
-[...39 lines deleted...]
-      <c r="AQ6" s="56"/>
+      <c r="A6" s="31"/>
+      <c r="B6" s="31"/>
+      <c r="C6" s="31"/>
+      <c r="D6" s="31"/>
+      <c r="E6" s="31"/>
+      <c r="F6" s="31"/>
+      <c r="G6" s="31"/>
+      <c r="H6" s="31"/>
+      <c r="I6" s="31"/>
+      <c r="J6" s="31"/>
+      <c r="K6" s="31"/>
+      <c r="L6" s="31"/>
+      <c r="M6" s="31"/>
+      <c r="N6" s="31"/>
+      <c r="S6" s="31"/>
+      <c r="T6" s="51" t="s">
+        <v>30</v>
+      </c>
+      <c r="U6" s="51"/>
+      <c r="V6" s="51"/>
+      <c r="W6" s="51"/>
+      <c r="X6" s="51"/>
+      <c r="Y6" s="51"/>
+      <c r="Z6" s="51"/>
+      <c r="AA6" s="51"/>
+      <c r="AB6" s="51"/>
+      <c r="AC6" s="51"/>
+      <c r="AD6" s="51"/>
+      <c r="AE6" s="51"/>
+      <c r="AF6" s="51"/>
+      <c r="AG6" s="51"/>
+      <c r="AH6" s="51"/>
+      <c r="AI6" s="51"/>
+      <c r="AJ6" s="51"/>
+      <c r="AK6" s="51"/>
+      <c r="AL6" s="51"/>
+      <c r="AM6" s="51"/>
+      <c r="AN6" s="51"/>
+      <c r="AO6" s="51"/>
+      <c r="AP6" s="51"/>
+      <c r="AQ6" s="51"/>
     </row>
     <row r="7" spans="1:51" ht="12" customHeight="1">
-      <c r="AC7" s="73"/>
-[...2 lines deleted...]
-      <c r="AO7" s="73" t="s">
+      <c r="AC7" s="60"/>
+      <c r="AD7" s="61"/>
+      <c r="AE7" s="60"/>
+      <c r="AO7" s="60" t="s">
         <v>18</v>
       </c>
-      <c r="AP7" s="74"/>
-      <c r="AQ7" s="73"/>
+      <c r="AP7" s="61"/>
+      <c r="AQ7" s="60"/>
     </row>
     <row r="8" spans="1:51" ht="12" customHeight="1">
-      <c r="A8" s="59"/>
-      <c r="B8" s="61">
+      <c r="A8" s="53"/>
+      <c r="B8" s="55">
         <v>2021</v>
       </c>
-      <c r="C8" s="62"/>
-[...10 lines deleted...]
-      <c r="N8" s="62">
+      <c r="C8" s="56"/>
+      <c r="D8" s="56"/>
+      <c r="E8" s="56"/>
+      <c r="F8" s="56"/>
+      <c r="G8" s="56"/>
+      <c r="H8" s="56"/>
+      <c r="I8" s="56"/>
+      <c r="J8" s="56"/>
+      <c r="K8" s="56"/>
+      <c r="L8" s="56"/>
+      <c r="M8" s="56"/>
+      <c r="N8" s="56">
         <v>2024</v>
       </c>
-      <c r="O8" s="62"/>
-[...4 lines deleted...]
-      <c r="T8" s="66">
+      <c r="O8" s="56"/>
+      <c r="P8" s="56"/>
+      <c r="Q8" s="56"/>
+      <c r="R8" s="56"/>
+      <c r="S8" s="56"/>
+      <c r="T8" s="59">
         <v>2025</v>
       </c>
-      <c r="U8" s="66"/>
-[...10 lines deleted...]
-      <c r="AF8" s="66">
+      <c r="U8" s="59"/>
+      <c r="V8" s="59"/>
+      <c r="W8" s="59"/>
+      <c r="X8" s="59"/>
+      <c r="Y8" s="59"/>
+      <c r="Z8" s="59"/>
+      <c r="AA8" s="59"/>
+      <c r="AB8" s="59"/>
+      <c r="AC8" s="59"/>
+      <c r="AD8" s="59"/>
+      <c r="AE8" s="55"/>
+      <c r="AF8" s="59">
         <v>2026</v>
       </c>
-      <c r="AG8" s="66"/>
-[...9 lines deleted...]
-      <c r="AQ8" s="61"/>
+      <c r="AG8" s="59"/>
+      <c r="AH8" s="59"/>
+      <c r="AI8" s="59"/>
+      <c r="AJ8" s="59"/>
+      <c r="AK8" s="59"/>
+      <c r="AL8" s="59"/>
+      <c r="AM8" s="59"/>
+      <c r="AN8" s="59"/>
+      <c r="AO8" s="59"/>
+      <c r="AP8" s="59"/>
+      <c r="AQ8" s="55"/>
     </row>
     <row r="9" spans="1:51" ht="18" customHeight="1">
-      <c r="A9" s="60"/>
-      <c r="B9" s="19" t="s">
+      <c r="A9" s="54"/>
+      <c r="B9" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="C9" s="19" t="s">
+      <c r="C9" s="12" t="s">
         <v>15</v>
       </c>
-      <c r="D9" s="20" t="s">
+      <c r="D9" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="E9" s="20" t="s">
+      <c r="E9" s="13" t="s">
         <v>17</v>
       </c>
-      <c r="F9" s="20" t="s">
+      <c r="F9" s="13" t="s">
         <v>10</v>
       </c>
-      <c r="G9" s="20" t="s">
+      <c r="G9" s="13" t="s">
         <v>11</v>
       </c>
-      <c r="H9" s="20" t="s">
+      <c r="H9" s="13" t="s">
         <v>12</v>
       </c>
-      <c r="I9" s="21" t="s">
+      <c r="I9" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="J9" s="21" t="s">
+      <c r="J9" s="14" t="s">
         <v>14</v>
       </c>
-      <c r="K9" s="21" t="s">
+      <c r="K9" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="L9" s="21" t="s">
+      <c r="L9" s="14" t="s">
         <v>22</v>
       </c>
-      <c r="M9" s="21" t="s">
+      <c r="M9" s="14" t="s">
         <v>24</v>
       </c>
-      <c r="N9" s="37" t="s">
-[...5 lines deleted...]
-      <c r="P9" s="37" t="s">
+      <c r="N9" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="O9" s="15" t="s">
+        <v>3</v>
+      </c>
+      <c r="P9" s="19" t="s">
         <v>4</v>
       </c>
-      <c r="Q9" s="22" t="s">
+      <c r="Q9" s="15" t="s">
         <v>19</v>
       </c>
-      <c r="R9" s="22" t="s">
+      <c r="R9" s="15" t="s">
         <v>20</v>
       </c>
-      <c r="S9" s="22" t="s">
+      <c r="S9" s="15" t="s">
         <v>23</v>
       </c>
-      <c r="T9" s="8" t="s">
+      <c r="T9" s="7" t="s">
         <v>5</v>
       </c>
-      <c r="U9" s="8" t="s">
+      <c r="U9" s="7" t="s">
         <v>6</v>
       </c>
-      <c r="V9" s="7" t="s">
+      <c r="V9" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="W9" s="8" t="s">
+      <c r="W9" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="X9" s="8" t="s">
+      <c r="X9" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="Y9" s="7" t="s">
-[...8 lines deleted...]
-      <c r="AB9" s="7" t="s">
+      <c r="Y9" s="6" t="s">
+        <v>1</v>
+      </c>
+      <c r="Z9" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="AA9" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="AB9" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="AC9" s="8" t="s">
+      <c r="AC9" s="7" t="s">
         <v>19</v>
       </c>
-      <c r="AD9" s="8" t="s">
+      <c r="AD9" s="7" t="s">
         <v>20</v>
       </c>
-      <c r="AE9" s="8" t="s">
+      <c r="AE9" s="7" t="s">
         <v>23</v>
       </c>
-      <c r="AF9" s="8" t="s">
+      <c r="AF9" s="7" t="s">
         <v>5</v>
       </c>
-      <c r="AG9" s="8" t="s">
+      <c r="AG9" s="7" t="s">
         <v>6</v>
       </c>
-      <c r="AH9" s="7" t="s">
+      <c r="AH9" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="AI9" s="8" t="s">
+      <c r="AI9" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="AJ9" s="8" t="s">
+      <c r="AJ9" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="AK9" s="7" t="s">
-[...8 lines deleted...]
-      <c r="AN9" s="7" t="s">
+      <c r="AK9" s="6" t="s">
+        <v>1</v>
+      </c>
+      <c r="AL9" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="AM9" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="AN9" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="AO9" s="8" t="s">
+      <c r="AO9" s="7" t="s">
         <v>19</v>
       </c>
-      <c r="AP9" s="8" t="s">
+      <c r="AP9" s="7" t="s">
         <v>20</v>
       </c>
-      <c r="AQ9" s="8" t="s">
+      <c r="AQ9" s="7" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="10" spans="1:51" ht="12" customHeight="1">
-      <c r="A10" s="53"/>
-[...18 lines deleted...]
-      <c r="T10" s="69" t="s">
+      <c r="A10" s="35"/>
+      <c r="B10" s="35"/>
+      <c r="C10" s="35"/>
+      <c r="D10" s="35"/>
+      <c r="E10" s="35"/>
+      <c r="F10" s="35"/>
+      <c r="G10" s="35"/>
+      <c r="H10" s="35"/>
+      <c r="I10" s="35"/>
+      <c r="J10" s="35"/>
+      <c r="K10" s="35"/>
+      <c r="L10" s="35"/>
+      <c r="M10" s="35"/>
+      <c r="N10" s="35"/>
+      <c r="O10" s="35"/>
+      <c r="P10" s="35"/>
+      <c r="Q10" s="35"/>
+      <c r="R10" s="35"/>
+      <c r="S10" s="35"/>
+      <c r="T10" s="57" t="s">
         <v>9</v>
       </c>
-      <c r="U10" s="69"/>
-[...29 lines deleted...]
-      <c r="AY10" s="50"/>
+      <c r="U10" s="57"/>
+      <c r="V10" s="57"/>
+      <c r="W10" s="57"/>
+      <c r="X10" s="57"/>
+      <c r="Y10" s="57"/>
+      <c r="Z10" s="57"/>
+      <c r="AA10" s="57"/>
+      <c r="AB10" s="57"/>
+      <c r="AC10" s="57"/>
+      <c r="AD10" s="57"/>
+      <c r="AE10" s="57"/>
+      <c r="AF10" s="57"/>
+      <c r="AG10" s="57"/>
+      <c r="AH10" s="35"/>
+      <c r="AI10" s="35"/>
+      <c r="AJ10" s="35"/>
+      <c r="AK10" s="35"/>
+      <c r="AL10" s="35"/>
+      <c r="AM10" s="35"/>
+      <c r="AN10" s="35"/>
+      <c r="AO10" s="35"/>
+      <c r="AP10" s="35"/>
+      <c r="AQ10" s="35"/>
+      <c r="AR10" s="32"/>
+      <c r="AS10" s="32"/>
+      <c r="AT10" s="32"/>
+      <c r="AU10" s="32"/>
+      <c r="AV10" s="32"/>
+      <c r="AW10" s="32"/>
+      <c r="AX10" s="32"/>
+      <c r="AY10" s="32"/>
     </row>
     <row r="11" spans="1:51" ht="12" customHeight="1">
-      <c r="A11" s="32" t="s">
-[...14 lines deleted...]
-      <c r="N11" s="39">
+      <c r="A11" s="16" t="s">
+        <v>27</v>
+      </c>
+      <c r="B11" s="20"/>
+      <c r="C11" s="20"/>
+      <c r="D11" s="20"/>
+      <c r="E11" s="20"/>
+      <c r="F11" s="20"/>
+      <c r="G11" s="20"/>
+      <c r="H11" s="20"/>
+      <c r="I11" s="20"/>
+      <c r="J11" s="20"/>
+      <c r="K11" s="20"/>
+      <c r="L11" s="20"/>
+      <c r="M11" s="20"/>
+      <c r="N11" s="21">
         <v>0.45</v>
       </c>
       <c r="O11" s="1">
         <v>0.35</v>
       </c>
-      <c r="P11" s="39">
+      <c r="P11" s="21">
         <v>0.35</v>
       </c>
       <c r="Q11" s="1">
         <v>0.36</v>
       </c>
       <c r="R11" s="1">
         <v>0.28999999999999998</v>
       </c>
       <c r="S11" s="1">
         <v>0.34</v>
       </c>
       <c r="T11" s="1">
         <v>3.08</v>
       </c>
       <c r="U11" s="1">
         <v>1.31</v>
       </c>
       <c r="V11" s="1">
         <v>1.1200000000000001</v>
       </c>
       <c r="W11" s="1">
         <v>0.78</v>
       </c>
       <c r="X11" s="1">
         <v>0.59</v>
@@ -13648,74 +5119,77 @@
       </c>
       <c r="AC11" s="1">
         <v>0.42</v>
       </c>
       <c r="AD11" s="1">
         <v>0.28000000000000003</v>
       </c>
       <c r="AE11" s="1">
         <v>0.28000000000000003</v>
       </c>
       <c r="AF11" s="1">
         <v>3.6</v>
       </c>
       <c r="AG11" s="1">
         <v>1.1599999999999999</v>
       </c>
       <c r="AH11" s="1">
         <v>0.9</v>
       </c>
       <c r="AI11" s="1">
         <v>0.63</v>
       </c>
       <c r="AJ11" s="1">
         <v>0.56000000000000005</v>
       </c>
+      <c r="AK11" s="1">
+        <v>0.44</v>
+      </c>
     </row>
     <row r="12" spans="1:51" ht="12" customHeight="1">
-      <c r="A12" s="9" t="s">
-[...14 lines deleted...]
-      <c r="N12" s="39">
+      <c r="A12" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="B12" s="22"/>
+      <c r="C12" s="22"/>
+      <c r="D12" s="22"/>
+      <c r="E12" s="22"/>
+      <c r="F12" s="22"/>
+      <c r="G12" s="22"/>
+      <c r="H12" s="23"/>
+      <c r="I12" s="22"/>
+      <c r="J12" s="23"/>
+      <c r="K12" s="23"/>
+      <c r="L12" s="23"/>
+      <c r="M12" s="23"/>
+      <c r="N12" s="21">
         <v>0.41</v>
       </c>
       <c r="O12" s="1">
         <v>0.36</v>
       </c>
-      <c r="P12" s="39">
+      <c r="P12" s="21">
         <v>0.35</v>
       </c>
       <c r="Q12" s="1">
         <v>0.34</v>
       </c>
       <c r="R12" s="1">
         <v>0.3</v>
       </c>
       <c r="S12" s="1">
         <v>0.38</v>
       </c>
       <c r="T12" s="1">
         <v>3.25</v>
       </c>
       <c r="U12" s="1">
         <v>1.43</v>
       </c>
       <c r="V12" s="1">
         <v>1.17</v>
       </c>
       <c r="W12" s="1">
         <v>0.85</v>
       </c>
       <c r="X12" s="1">
         <v>0.61</v>
@@ -13734,74 +5208,77 @@
       </c>
       <c r="AC12" s="1">
         <v>0.41</v>
       </c>
       <c r="AD12" s="1">
         <v>0.28999999999999998</v>
       </c>
       <c r="AE12" s="1">
         <v>0.3</v>
       </c>
       <c r="AF12" s="1">
         <v>3.8</v>
       </c>
       <c r="AG12" s="1">
         <v>1.07</v>
       </c>
       <c r="AH12" s="1">
         <v>0.81</v>
       </c>
       <c r="AI12" s="1">
         <v>0.59</v>
       </c>
       <c r="AJ12" s="1">
         <v>0.6</v>
       </c>
+      <c r="AK12" s="1">
+        <v>0.39</v>
+      </c>
     </row>
     <row r="13" spans="1:51" ht="12" customHeight="1">
-      <c r="A13" s="9" t="s">
-[...14 lines deleted...]
-      <c r="N13" s="39">
+      <c r="A13" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="B13" s="22"/>
+      <c r="C13" s="22"/>
+      <c r="D13" s="22"/>
+      <c r="E13" s="22"/>
+      <c r="F13" s="22"/>
+      <c r="G13" s="22"/>
+      <c r="H13" s="23"/>
+      <c r="I13" s="22"/>
+      <c r="J13" s="23"/>
+      <c r="K13" s="23"/>
+      <c r="L13" s="23"/>
+      <c r="M13" s="23"/>
+      <c r="N13" s="21">
         <v>0.64</v>
       </c>
       <c r="O13" s="1">
         <v>0.35</v>
       </c>
-      <c r="P13" s="39">
+      <c r="P13" s="21">
         <v>0.31</v>
       </c>
       <c r="Q13" s="1">
         <v>0.49</v>
       </c>
       <c r="R13" s="1">
         <v>0.51</v>
       </c>
       <c r="S13" s="1">
         <v>0.78</v>
       </c>
       <c r="T13" s="1">
         <v>4.43</v>
       </c>
       <c r="U13" s="1">
         <v>1.96</v>
       </c>
       <c r="V13" s="1">
         <v>1.84</v>
       </c>
       <c r="W13" s="1">
         <v>1.02</v>
       </c>
       <c r="X13" s="1">
         <v>1.05</v>
@@ -13820,74 +5297,77 @@
       </c>
       <c r="AC13" s="1">
         <v>0.59</v>
       </c>
       <c r="AD13" s="1">
         <v>0.28000000000000003</v>
       </c>
       <c r="AE13" s="1">
         <v>0.43</v>
       </c>
       <c r="AF13" s="1">
         <v>5.67</v>
       </c>
       <c r="AG13" s="1">
         <v>1.73</v>
       </c>
       <c r="AH13" s="1">
         <v>1.86</v>
       </c>
       <c r="AI13" s="1">
         <v>0.79</v>
       </c>
       <c r="AJ13" s="1">
         <v>0.68</v>
       </c>
+      <c r="AK13" s="1">
+        <v>1.05</v>
+      </c>
     </row>
     <row r="14" spans="1:51" ht="12" customHeight="1">
       <c r="A14" s="3" t="s">
-        <v>42</v>
-[...13 lines deleted...]
-      <c r="N14" s="39">
+        <v>33</v>
+      </c>
+      <c r="B14" s="22"/>
+      <c r="C14" s="22"/>
+      <c r="D14" s="22"/>
+      <c r="E14" s="22"/>
+      <c r="F14" s="22"/>
+      <c r="G14" s="22"/>
+      <c r="H14" s="23"/>
+      <c r="I14" s="22"/>
+      <c r="J14" s="23"/>
+      <c r="K14" s="23"/>
+      <c r="L14" s="23"/>
+      <c r="M14" s="23"/>
+      <c r="N14" s="21">
         <v>0.64</v>
       </c>
       <c r="O14" s="1">
         <v>0.4</v>
       </c>
-      <c r="P14" s="39">
+      <c r="P14" s="21">
         <v>0.28000000000000003</v>
       </c>
       <c r="Q14" s="1">
         <v>0.47</v>
       </c>
       <c r="R14" s="1">
         <v>0.23</v>
       </c>
       <c r="S14" s="1">
         <v>0.41</v>
       </c>
       <c r="T14" s="1">
         <v>2.77</v>
       </c>
       <c r="U14" s="1">
         <v>1.45</v>
       </c>
       <c r="V14" s="1">
         <v>1.1000000000000001</v>
       </c>
       <c r="W14" s="1">
         <v>0.88</v>
       </c>
       <c r="X14" s="1">
         <v>0.56999999999999995</v>
@@ -13906,160 +5386,166 @@
       </c>
       <c r="AC14" s="1">
         <v>0.45</v>
       </c>
       <c r="AD14" s="1">
         <v>0.43</v>
       </c>
       <c r="AE14" s="1">
         <v>0.23</v>
       </c>
       <c r="AF14" s="1">
         <v>4.95</v>
       </c>
       <c r="AG14" s="1">
         <v>2.0299999999999998</v>
       </c>
       <c r="AH14" s="1">
         <v>0.89</v>
       </c>
       <c r="AI14" s="1">
         <v>1</v>
       </c>
       <c r="AJ14" s="1">
         <v>0.97</v>
       </c>
+      <c r="AK14" s="1">
+        <v>0.48</v>
+      </c>
     </row>
     <row r="15" spans="1:51" ht="12" customHeight="1">
       <c r="A15" s="3" t="s">
-        <v>44</v>
-[...13 lines deleted...]
-      <c r="N15" s="39">
+        <v>34</v>
+      </c>
+      <c r="B15" s="22"/>
+      <c r="C15" s="22"/>
+      <c r="D15" s="22"/>
+      <c r="E15" s="22"/>
+      <c r="F15" s="22"/>
+      <c r="G15" s="22"/>
+      <c r="H15" s="23"/>
+      <c r="I15" s="22"/>
+      <c r="J15" s="23"/>
+      <c r="K15" s="23"/>
+      <c r="L15" s="23"/>
+      <c r="M15" s="23"/>
+      <c r="N15" s="21">
         <v>0.15</v>
       </c>
       <c r="O15" s="1">
         <v>0.38</v>
       </c>
-      <c r="P15" s="39">
+      <c r="P15" s="21">
         <v>0.19</v>
       </c>
       <c r="Q15" s="1">
         <v>0.34</v>
       </c>
       <c r="R15" s="1">
         <v>0.25</v>
       </c>
       <c r="S15" s="1">
         <v>0.11</v>
       </c>
       <c r="T15" s="1">
         <v>2.37</v>
       </c>
       <c r="U15" s="1" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="V15" s="1">
         <v>0.93</v>
       </c>
       <c r="W15" s="1">
         <v>0.61</v>
       </c>
       <c r="X15" s="1">
         <v>0.35</v>
       </c>
       <c r="Y15" s="1">
         <v>0.41</v>
       </c>
       <c r="Z15" s="1">
         <v>0.74</v>
       </c>
       <c r="AA15" s="1">
         <v>0.26</v>
       </c>
       <c r="AB15" s="1">
         <v>0.31</v>
       </c>
       <c r="AC15" s="1">
         <v>0.28000000000000003</v>
       </c>
       <c r="AD15" s="1">
         <v>0.16</v>
       </c>
       <c r="AE15" s="1">
         <v>0.17</v>
       </c>
       <c r="AF15" s="1">
         <v>2.08</v>
       </c>
       <c r="AG15" s="1">
         <v>0.73</v>
       </c>
       <c r="AH15" s="1">
         <v>0.95</v>
       </c>
       <c r="AI15" s="1">
         <v>0.44</v>
       </c>
       <c r="AJ15" s="1">
         <v>0.42</v>
       </c>
+      <c r="AK15" s="1">
+        <v>0.53</v>
+      </c>
     </row>
     <row r="16" spans="1:51" ht="12" customHeight="1">
       <c r="A16" s="3" t="s">
-        <v>55</v>
-[...13 lines deleted...]
-      <c r="N16" s="39">
+        <v>42</v>
+      </c>
+      <c r="B16" s="22"/>
+      <c r="C16" s="22"/>
+      <c r="D16" s="22"/>
+      <c r="E16" s="22"/>
+      <c r="F16" s="22"/>
+      <c r="G16" s="22"/>
+      <c r="H16" s="23"/>
+      <c r="I16" s="22"/>
+      <c r="J16" s="23"/>
+      <c r="K16" s="23"/>
+      <c r="L16" s="23"/>
+      <c r="M16" s="23"/>
+      <c r="N16" s="21">
         <v>0.74</v>
       </c>
       <c r="O16" s="1">
         <v>0.42</v>
       </c>
-      <c r="P16" s="39">
+      <c r="P16" s="21">
         <v>0.53</v>
       </c>
       <c r="Q16" s="1">
         <v>0.44</v>
       </c>
       <c r="R16" s="1">
         <v>0.31</v>
       </c>
       <c r="S16" s="1">
         <v>0.25</v>
       </c>
       <c r="T16" s="1">
         <v>4.6100000000000003</v>
       </c>
       <c r="U16" s="1">
         <v>1.89</v>
       </c>
       <c r="V16" s="1">
         <v>1.31</v>
       </c>
       <c r="W16" s="1">
         <v>0.62</v>
       </c>
       <c r="X16" s="1">
         <v>0.53</v>
@@ -14078,504 +5564,522 @@
       </c>
       <c r="AC16" s="1">
         <v>0.31</v>
       </c>
       <c r="AD16" s="1">
         <v>0.35</v>
       </c>
       <c r="AE16" s="1">
         <v>0.25</v>
       </c>
       <c r="AF16" s="1">
         <v>2.04</v>
       </c>
       <c r="AG16" s="1">
         <v>1.18</v>
       </c>
       <c r="AH16" s="1">
         <v>1.26</v>
       </c>
       <c r="AI16" s="1">
         <v>0.53</v>
       </c>
       <c r="AJ16" s="1">
         <v>0.54</v>
       </c>
+      <c r="AK16" s="1">
+        <v>0.45</v>
+      </c>
     </row>
     <row r="17" spans="1:51" ht="12" customHeight="1">
       <c r="A17" s="3" t="s">
-        <v>47</v>
-[...13 lines deleted...]
-      <c r="N17" s="39">
+        <v>36</v>
+      </c>
+      <c r="B17" s="22"/>
+      <c r="C17" s="22"/>
+      <c r="D17" s="22"/>
+      <c r="E17" s="22"/>
+      <c r="F17" s="22"/>
+      <c r="G17" s="22"/>
+      <c r="H17" s="23"/>
+      <c r="I17" s="22"/>
+      <c r="J17" s="23"/>
+      <c r="K17" s="23"/>
+      <c r="L17" s="23"/>
+      <c r="M17" s="23"/>
+      <c r="N17" s="21">
         <v>0.24</v>
       </c>
       <c r="O17" s="1">
         <v>0.1</v>
       </c>
-      <c r="P17" s="39">
+      <c r="P17" s="21">
         <v>0.09</v>
       </c>
       <c r="Q17" s="1">
         <v>0.5</v>
       </c>
       <c r="R17" s="1" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="S17" s="1">
         <v>7.0000000000000007E-2</v>
       </c>
       <c r="T17" s="1">
         <v>1.7</v>
       </c>
       <c r="U17" s="1">
         <v>0.89</v>
       </c>
       <c r="V17" s="1">
         <v>0.87</v>
       </c>
       <c r="W17" s="1">
         <v>0.66</v>
       </c>
       <c r="X17" s="1">
         <v>0.35</v>
       </c>
       <c r="Y17" s="1">
         <v>0.14000000000000001</v>
       </c>
       <c r="Z17" s="1">
         <v>0.12</v>
       </c>
       <c r="AA17" s="1">
         <v>0.11</v>
       </c>
       <c r="AB17" s="1">
         <v>0.28999999999999998</v>
       </c>
       <c r="AC17" s="1">
         <v>0.34</v>
       </c>
       <c r="AD17" s="1">
         <v>0.31</v>
       </c>
       <c r="AE17" s="1">
         <v>0.14000000000000001</v>
       </c>
-      <c r="AF17" s="11" t="s">
-        <v>31</v>
+      <c r="AF17" s="9" t="s">
+        <v>28</v>
       </c>
       <c r="AG17" s="1">
         <v>0.92</v>
       </c>
       <c r="AH17" s="1">
         <v>0.3</v>
       </c>
       <c r="AI17" s="1">
         <v>2.0099999999999998</v>
       </c>
       <c r="AJ17" s="1">
         <v>0.54</v>
       </c>
+      <c r="AK17" s="1">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="18" spans="1:51" ht="12" customHeight="1">
-      <c r="A18" s="9" t="s">
-[...15 lines deleted...]
-        <v>31</v>
+      <c r="A18" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="B18" s="22"/>
+      <c r="C18" s="22"/>
+      <c r="D18" s="22"/>
+      <c r="E18" s="22"/>
+      <c r="F18" s="22"/>
+      <c r="G18" s="22"/>
+      <c r="H18" s="23"/>
+      <c r="I18" s="22"/>
+      <c r="J18" s="23"/>
+      <c r="K18" s="23"/>
+      <c r="L18" s="23"/>
+      <c r="M18" s="23"/>
+      <c r="N18" s="28" t="s">
+        <v>28</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="P18" s="4" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="Q18" s="1">
         <v>0.13</v>
       </c>
       <c r="R18" s="1">
         <v>0.12</v>
       </c>
       <c r="S18" s="1">
         <v>0.11</v>
       </c>
       <c r="T18" s="1" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="U18" s="1" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="V18" s="1">
         <v>1.33</v>
       </c>
       <c r="W18" s="1">
         <v>0.33</v>
       </c>
       <c r="X18" s="1">
         <v>0.79</v>
       </c>
       <c r="Y18" s="1">
         <v>0.66</v>
       </c>
       <c r="Z18" s="1">
         <v>0.19</v>
       </c>
       <c r="AA18" s="1">
         <v>0.33</v>
       </c>
       <c r="AB18" s="1">
         <v>0.15</v>
       </c>
       <c r="AC18" s="1">
         <v>0.39</v>
       </c>
       <c r="AD18" s="1">
         <v>0.24</v>
       </c>
-      <c r="AE18" s="11" t="s">
-        <v>31</v>
+      <c r="AE18" s="9" t="s">
+        <v>28</v>
       </c>
       <c r="AF18" s="1">
         <v>3.86</v>
       </c>
       <c r="AG18" s="1" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="AH18" s="1">
         <v>0.89</v>
       </c>
       <c r="AI18" s="1">
         <v>0.67</v>
       </c>
       <c r="AJ18" s="1">
         <v>0.53</v>
       </c>
+      <c r="AK18" s="1">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="19" spans="1:51" ht="12" customHeight="1">
       <c r="A19" s="3" t="s">
-        <v>56</v>
-[...14 lines deleted...]
-        <v>31</v>
+        <v>43</v>
+      </c>
+      <c r="B19" s="22"/>
+      <c r="C19" s="22"/>
+      <c r="D19" s="22"/>
+      <c r="E19" s="22"/>
+      <c r="F19" s="22"/>
+      <c r="G19" s="22"/>
+      <c r="H19" s="23"/>
+      <c r="I19" s="22"/>
+      <c r="J19" s="23"/>
+      <c r="K19" s="23"/>
+      <c r="L19" s="23"/>
+      <c r="M19" s="23"/>
+      <c r="N19" s="28" t="s">
+        <v>28</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="P19" s="39">
+        <v>28</v>
+      </c>
+      <c r="P19" s="21">
         <v>0.38</v>
       </c>
       <c r="Q19" s="1">
         <v>0.52</v>
       </c>
       <c r="R19" s="1" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="S19" s="1" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="T19" s="1">
         <v>1.82</v>
       </c>
       <c r="U19" s="1" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="V19" s="1">
         <v>0.62</v>
       </c>
-      <c r="W19" s="11" t="s">
-[...3 lines deleted...]
-        <v>31</v>
+      <c r="W19" s="9" t="s">
+        <v>28</v>
+      </c>
+      <c r="X19" s="9" t="s">
+        <v>28</v>
       </c>
       <c r="Y19" s="1">
         <v>0.31</v>
       </c>
       <c r="Z19" s="1">
         <v>0.26</v>
       </c>
-      <c r="AA19" s="11" t="s">
-        <v>31</v>
+      <c r="AA19" s="9" t="s">
+        <v>28</v>
       </c>
       <c r="AB19" s="1">
         <v>0.41</v>
       </c>
       <c r="AC19" s="1">
         <v>0.55000000000000004</v>
       </c>
-      <c r="AD19" s="11" t="s">
-[...6 lines deleted...]
-        <v>31</v>
+      <c r="AD19" s="9" t="s">
+        <v>28</v>
+      </c>
+      <c r="AE19" s="9" t="s">
+        <v>28</v>
+      </c>
+      <c r="AF19" s="9" t="s">
+        <v>28</v>
       </c>
       <c r="AG19" s="1" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="AH19" s="1" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="AI19" s="1">
         <v>0.48</v>
       </c>
       <c r="AJ19" s="1" t="s">
-        <v>31</v>
+        <v>28</v>
+      </c>
+      <c r="AK19" s="1">
+        <v>0.32</v>
       </c>
     </row>
     <row r="20" spans="1:51" ht="12" customHeight="1">
       <c r="A20" s="3" t="s">
-        <v>57</v>
-[...13 lines deleted...]
-      <c r="N20" s="39">
+        <v>44</v>
+      </c>
+      <c r="B20" s="22"/>
+      <c r="C20" s="22"/>
+      <c r="D20" s="22"/>
+      <c r="E20" s="22"/>
+      <c r="F20" s="22"/>
+      <c r="G20" s="22"/>
+      <c r="H20" s="23"/>
+      <c r="I20" s="22"/>
+      <c r="J20" s="23"/>
+      <c r="K20" s="23"/>
+      <c r="L20" s="23"/>
+      <c r="M20" s="23"/>
+      <c r="N20" s="21">
         <v>0.15</v>
       </c>
       <c r="O20" s="1">
         <v>0.13</v>
       </c>
-      <c r="P20" s="39">
+      <c r="P20" s="21">
         <v>0.12</v>
       </c>
       <c r="Q20" s="1">
         <v>0.31</v>
       </c>
       <c r="R20" s="1">
         <v>0.47</v>
       </c>
       <c r="S20" s="1">
         <v>0.09</v>
       </c>
       <c r="T20" s="1">
         <v>1.05</v>
       </c>
       <c r="U20" s="1">
         <v>0.54</v>
       </c>
-      <c r="V20" s="11" t="s">
-        <v>31</v>
+      <c r="V20" s="9" t="s">
+        <v>28</v>
       </c>
       <c r="W20" s="1">
         <v>0.54</v>
       </c>
       <c r="X20" s="1">
         <v>0.64</v>
       </c>
       <c r="Y20" s="1">
         <v>0.54</v>
       </c>
       <c r="Z20" s="1">
         <v>0.15</v>
       </c>
       <c r="AA20" s="1">
         <v>0.4</v>
       </c>
       <c r="AB20" s="1">
         <v>0.12</v>
       </c>
       <c r="AC20" s="1">
         <v>0.96</v>
       </c>
       <c r="AD20" s="1">
         <v>0.19</v>
       </c>
       <c r="AE20" s="1">
         <v>0.44</v>
       </c>
       <c r="AF20" s="1">
         <v>3.21</v>
       </c>
       <c r="AG20" s="1" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="AH20" s="1">
         <v>1.47</v>
       </c>
       <c r="AI20" s="1">
         <v>0.27</v>
       </c>
       <c r="AJ20" s="1">
         <v>0.22</v>
       </c>
+      <c r="AK20" s="1">
+        <v>0.55000000000000004</v>
+      </c>
     </row>
     <row r="21" spans="1:51" ht="12" customHeight="1">
       <c r="A21" s="3" t="s">
-        <v>49</v>
-[...13 lines deleted...]
-      <c r="N21" s="39">
+        <v>38</v>
+      </c>
+      <c r="B21" s="22"/>
+      <c r="C21" s="22"/>
+      <c r="D21" s="22"/>
+      <c r="E21" s="22"/>
+      <c r="F21" s="22"/>
+      <c r="G21" s="22"/>
+      <c r="H21" s="23"/>
+      <c r="I21" s="22"/>
+      <c r="J21" s="23"/>
+      <c r="K21" s="23"/>
+      <c r="L21" s="23"/>
+      <c r="M21" s="23"/>
+      <c r="N21" s="21">
         <v>0.18</v>
       </c>
       <c r="O21" s="1">
         <v>0.24</v>
       </c>
-      <c r="P21" s="39">
+      <c r="P21" s="21">
         <v>0.14000000000000001</v>
       </c>
       <c r="Q21" s="1">
         <v>0.13</v>
       </c>
       <c r="R21" s="1">
         <v>0.12</v>
       </c>
       <c r="S21" s="1">
         <v>0.05</v>
       </c>
       <c r="T21" s="1">
         <v>0.66</v>
       </c>
       <c r="U21" s="1">
         <v>1.03</v>
       </c>
       <c r="V21" s="1">
         <v>0.23</v>
       </c>
       <c r="W21" s="1">
         <v>0.17</v>
       </c>
       <c r="X21" s="1">
         <v>0.13</v>
       </c>
       <c r="Y21" s="1">
         <v>0.11</v>
       </c>
       <c r="Z21" s="1">
         <v>0.19</v>
       </c>
       <c r="AA21" s="1">
         <v>0.08</v>
       </c>
-      <c r="AB21" s="11" t="s">
-        <v>31</v>
+      <c r="AB21" s="9" t="s">
+        <v>28</v>
       </c>
       <c r="AC21" s="1">
         <v>0.13</v>
       </c>
       <c r="AD21" s="1">
         <v>0.06</v>
       </c>
       <c r="AE21" s="1">
         <v>0.11</v>
       </c>
       <c r="AF21" s="1">
         <v>1.37</v>
       </c>
       <c r="AG21" s="1">
         <v>0.36</v>
       </c>
       <c r="AH21" s="1">
         <v>0.47</v>
       </c>
       <c r="AI21" s="1">
         <v>0.17</v>
       </c>
       <c r="AJ21" s="1" t="s">
-        <v>31</v>
+        <v>28</v>
+      </c>
+      <c r="AK21" s="1">
+        <v>0.35</v>
       </c>
     </row>
     <row r="22" spans="1:51" ht="12" customHeight="1">
       <c r="A22" s="3" t="s">
-        <v>50</v>
-[...13 lines deleted...]
-      <c r="N22" s="39">
+        <v>39</v>
+      </c>
+      <c r="B22" s="22"/>
+      <c r="C22" s="22"/>
+      <c r="D22" s="22"/>
+      <c r="E22" s="22"/>
+      <c r="F22" s="22"/>
+      <c r="G22" s="22"/>
+      <c r="H22" s="23"/>
+      <c r="I22" s="22"/>
+      <c r="J22" s="23"/>
+      <c r="K22" s="23"/>
+      <c r="L22" s="23"/>
+      <c r="M22" s="23"/>
+      <c r="N22" s="21">
         <v>0.51</v>
       </c>
       <c r="O22" s="1">
         <v>0.18</v>
       </c>
-      <c r="P22" s="48">
+      <c r="P22" s="30">
         <v>0.4</v>
       </c>
       <c r="Q22" s="1">
         <v>7.0000000000000007E-2</v>
       </c>
       <c r="R22" s="1">
         <v>0.13</v>
       </c>
       <c r="S22" s="1">
         <v>0.15</v>
       </c>
       <c r="T22" s="1">
         <v>2.16</v>
       </c>
       <c r="U22" s="1">
         <v>0.38</v>
       </c>
       <c r="V22" s="1">
         <v>0.75</v>
       </c>
       <c r="W22" s="1">
         <v>0.65</v>
       </c>
       <c r="X22" s="1">
         <v>0.3</v>
@@ -14594,160 +6098,166 @@
       </c>
       <c r="AC22" s="1">
         <v>0.22</v>
       </c>
       <c r="AD22" s="1">
         <v>0.23</v>
       </c>
       <c r="AE22" s="1">
         <v>0.15</v>
       </c>
       <c r="AF22" s="1">
         <v>4.0199999999999996</v>
       </c>
       <c r="AG22" s="1">
         <v>0.57999999999999996</v>
       </c>
       <c r="AH22" s="1">
         <v>0.63</v>
       </c>
       <c r="AI22" s="1">
         <v>0.28000000000000003</v>
       </c>
       <c r="AJ22" s="1">
         <v>0.3</v>
       </c>
+      <c r="AK22" s="1">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="23" spans="1:51" ht="12" customHeight="1">
       <c r="A23" s="3" t="s">
-        <v>58</v>
-[...13 lines deleted...]
-      <c r="N23" s="39">
+        <v>45</v>
+      </c>
+      <c r="B23" s="22"/>
+      <c r="C23" s="22"/>
+      <c r="D23" s="22"/>
+      <c r="E23" s="22"/>
+      <c r="F23" s="22"/>
+      <c r="G23" s="22"/>
+      <c r="H23" s="23"/>
+      <c r="I23" s="22"/>
+      <c r="J23" s="23"/>
+      <c r="K23" s="23"/>
+      <c r="L23" s="23"/>
+      <c r="M23" s="23"/>
+      <c r="N23" s="21">
         <v>0.47</v>
       </c>
       <c r="O23" s="1">
         <v>0.69</v>
       </c>
-      <c r="P23" s="39">
+      <c r="P23" s="21">
         <v>0.25</v>
       </c>
       <c r="Q23" s="1">
         <v>0.22</v>
       </c>
       <c r="R23" s="1">
         <v>0.1</v>
       </c>
       <c r="S23" s="1">
         <v>0.28000000000000003</v>
       </c>
       <c r="T23" s="1">
         <v>2.27</v>
       </c>
       <c r="U23" s="1">
         <v>2.97</v>
       </c>
       <c r="V23" s="1">
         <v>0.78</v>
       </c>
       <c r="W23" s="1">
         <v>0.88</v>
       </c>
       <c r="X23" s="1">
         <v>0.7</v>
       </c>
-      <c r="Y23" s="11" t="s">
-[...3 lines deleted...]
-        <v>31</v>
+      <c r="Y23" s="9" t="s">
+        <v>28</v>
+      </c>
+      <c r="Z23" s="9" t="s">
+        <v>28</v>
       </c>
       <c r="AA23" s="1">
         <v>0.28999999999999998</v>
       </c>
       <c r="AB23" s="1">
         <v>0.26</v>
       </c>
       <c r="AC23" s="1">
         <v>0.12</v>
       </c>
       <c r="AD23" s="1">
         <v>0.11</v>
       </c>
       <c r="AE23" s="1">
         <v>0.28999999999999998</v>
       </c>
       <c r="AF23" s="1">
         <v>3.56</v>
       </c>
       <c r="AG23" s="1">
         <v>1.85</v>
       </c>
       <c r="AH23" s="1">
         <v>0.81</v>
       </c>
       <c r="AI23" s="1">
         <v>0.3</v>
       </c>
       <c r="AJ23" s="1">
         <v>0.48</v>
       </c>
+      <c r="AK23" s="1">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="24" spans="1:51" ht="12" customHeight="1">
       <c r="A24" s="3" t="s">
-        <v>52</v>
-[...13 lines deleted...]
-      <c r="N24" s="48">
+        <v>40</v>
+      </c>
+      <c r="B24" s="22"/>
+      <c r="C24" s="22"/>
+      <c r="D24" s="22"/>
+      <c r="E24" s="22"/>
+      <c r="F24" s="22"/>
+      <c r="G24" s="22"/>
+      <c r="H24" s="23"/>
+      <c r="I24" s="22"/>
+      <c r="J24" s="23"/>
+      <c r="K24" s="23"/>
+      <c r="L24" s="23"/>
+      <c r="M24" s="23"/>
+      <c r="N24" s="30">
         <v>0.5</v>
       </c>
       <c r="O24" s="1">
         <v>0.47</v>
       </c>
-      <c r="P24" s="39">
+      <c r="P24" s="21">
         <v>0.71</v>
       </c>
       <c r="Q24" s="1">
         <v>0.41</v>
       </c>
       <c r="R24" s="1">
         <v>0.42</v>
       </c>
       <c r="S24" s="1">
         <v>0.24</v>
       </c>
       <c r="T24" s="1">
         <v>2.62</v>
       </c>
       <c r="U24" s="1">
         <v>0.77</v>
       </c>
       <c r="V24" s="1">
         <v>0.9</v>
       </c>
       <c r="W24" s="1">
         <v>0.68</v>
       </c>
       <c r="X24" s="1">
         <v>0.66</v>
@@ -14766,127 +6276,131 @@
       </c>
       <c r="AC24" s="1">
         <v>0.65</v>
       </c>
       <c r="AD24" s="1">
         <v>0.22</v>
       </c>
       <c r="AE24" s="1">
         <v>0.39</v>
       </c>
       <c r="AF24" s="1">
         <v>3.25</v>
       </c>
       <c r="AG24" s="1">
         <v>1.86</v>
       </c>
       <c r="AH24" s="1">
         <v>0.61</v>
       </c>
       <c r="AI24" s="1">
         <v>0.84</v>
       </c>
       <c r="AJ24" s="1">
         <v>0.3</v>
       </c>
+      <c r="AK24" s="1">
+        <v>0.4</v>
+      </c>
     </row>
     <row r="25" spans="1:51" ht="12" customHeight="1">
-      <c r="A25" s="51"/>
-[...35 lines deleted...]
-      <c r="AI25" s="51"/>
+      <c r="A25" s="33"/>
+      <c r="B25" s="33"/>
+      <c r="C25" s="33"/>
+      <c r="D25" s="33"/>
+      <c r="E25" s="33"/>
+      <c r="F25" s="33"/>
+      <c r="G25" s="33"/>
+      <c r="H25" s="33"/>
+      <c r="I25" s="33"/>
+      <c r="J25" s="33"/>
+      <c r="K25" s="33"/>
+      <c r="L25" s="33"/>
+      <c r="M25" s="33"/>
+      <c r="N25" s="33"/>
+      <c r="O25" s="33"/>
+      <c r="P25" s="33"/>
+      <c r="Q25" s="33"/>
+      <c r="R25" s="33"/>
+      <c r="S25" s="33"/>
+      <c r="T25" s="62" t="s">
+        <v>25</v>
+      </c>
+      <c r="U25" s="62"/>
+      <c r="V25" s="62"/>
+      <c r="W25" s="62"/>
+      <c r="X25" s="62"/>
+      <c r="Y25" s="62"/>
+      <c r="Z25" s="62"/>
+      <c r="AA25" s="62"/>
+      <c r="AB25" s="62"/>
+      <c r="AC25" s="62"/>
+      <c r="AD25" s="62"/>
+      <c r="AE25" s="62"/>
+      <c r="AF25" s="62"/>
+      <c r="AG25" s="62"/>
+      <c r="AH25" s="33"/>
+      <c r="AI25" s="33"/>
       <c r="AJ25" s="1"/>
-      <c r="AM25" s="51"/>
-[...11 lines deleted...]
-      <c r="AY25" s="51"/>
+      <c r="AK25" s="1"/>
+      <c r="AM25" s="33"/>
+      <c r="AN25" s="33"/>
+      <c r="AO25" s="33"/>
+      <c r="AP25" s="33"/>
+      <c r="AQ25" s="33"/>
+      <c r="AR25" s="33"/>
+      <c r="AS25" s="33"/>
+      <c r="AT25" s="33"/>
+      <c r="AU25" s="33"/>
+      <c r="AV25" s="33"/>
+      <c r="AW25" s="33"/>
+      <c r="AX25" s="33"/>
+      <c r="AY25" s="33"/>
     </row>
     <row r="26" spans="1:51" ht="12" customHeight="1">
-      <c r="A26" s="42" t="s">
-[...14 lines deleted...]
-      <c r="N26" s="39">
+      <c r="A26" s="24" t="s">
+        <v>27</v>
+      </c>
+      <c r="B26" s="25"/>
+      <c r="C26" s="25"/>
+      <c r="D26" s="25"/>
+      <c r="E26" s="25"/>
+      <c r="F26" s="25"/>
+      <c r="G26" s="25"/>
+      <c r="H26" s="25"/>
+      <c r="I26" s="25"/>
+      <c r="J26" s="25"/>
+      <c r="K26" s="25"/>
+      <c r="L26" s="25"/>
+      <c r="M26" s="25"/>
+      <c r="N26" s="21">
         <v>0.49</v>
       </c>
       <c r="O26" s="1">
         <v>0.39</v>
       </c>
-      <c r="P26" s="39">
+      <c r="P26" s="21">
         <v>0.39</v>
       </c>
       <c r="Q26" s="1">
         <v>0.37</v>
       </c>
       <c r="R26" s="1">
         <v>0.34</v>
       </c>
       <c r="S26" s="1">
         <v>0.42</v>
       </c>
       <c r="T26" s="1">
         <v>3.55</v>
       </c>
       <c r="U26" s="1">
         <v>1.41</v>
       </c>
       <c r="V26" s="1">
         <v>1.25</v>
       </c>
       <c r="W26" s="1">
         <v>0.85</v>
       </c>
       <c r="X26" s="1">
         <v>0.65</v>
@@ -14905,74 +6419,77 @@
       </c>
       <c r="AC26" s="1">
         <v>0.45</v>
       </c>
       <c r="AD26" s="1">
         <v>0.28999999999999998</v>
       </c>
       <c r="AE26" s="1">
         <v>0.32</v>
       </c>
       <c r="AF26" s="1">
         <v>3.78</v>
       </c>
       <c r="AG26" s="1">
         <v>1.21</v>
       </c>
       <c r="AH26" s="1">
         <v>0.99</v>
       </c>
       <c r="AI26" s="1">
         <v>0.62</v>
       </c>
       <c r="AJ26" s="1">
         <v>0.62</v>
       </c>
+      <c r="AK26" s="1">
+        <v>0.48</v>
+      </c>
     </row>
     <row r="27" spans="1:51" ht="12" customHeight="1">
-      <c r="A27" s="44" t="s">
-[...14 lines deleted...]
-      <c r="N27" s="39">
+      <c r="A27" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="B27" s="25"/>
+      <c r="C27" s="25"/>
+      <c r="D27" s="25"/>
+      <c r="E27" s="25"/>
+      <c r="F27" s="25"/>
+      <c r="G27" s="25"/>
+      <c r="H27" s="25"/>
+      <c r="I27" s="25"/>
+      <c r="J27" s="25"/>
+      <c r="K27" s="25"/>
+      <c r="L27" s="25"/>
+      <c r="M27" s="25"/>
+      <c r="N27" s="21">
         <v>0.42</v>
       </c>
       <c r="O27" s="1">
         <v>0.37</v>
       </c>
-      <c r="P27" s="39">
+      <c r="P27" s="21">
         <v>0.36</v>
       </c>
       <c r="Q27" s="1">
         <v>0.34</v>
       </c>
       <c r="R27" s="1">
         <v>0.3</v>
       </c>
       <c r="S27" s="1">
         <v>0.4</v>
       </c>
       <c r="T27" s="1">
         <v>3.4</v>
       </c>
       <c r="U27" s="1">
         <v>1.41</v>
       </c>
       <c r="V27" s="1">
         <v>1.2</v>
       </c>
       <c r="W27" s="1">
         <v>0.87</v>
       </c>
       <c r="X27" s="1">
         <v>0.62</v>
@@ -14991,74 +6508,77 @@
       </c>
       <c r="AC27" s="1">
         <v>0.42</v>
       </c>
       <c r="AD27" s="1">
         <v>0.3</v>
       </c>
       <c r="AE27" s="1">
         <v>0.3</v>
       </c>
       <c r="AF27" s="1">
         <v>3.85</v>
       </c>
       <c r="AG27" s="1">
         <v>1.1000000000000001</v>
       </c>
       <c r="AH27" s="1">
         <v>0.82</v>
       </c>
       <c r="AI27" s="1">
         <v>0.62</v>
       </c>
       <c r="AJ27" s="1">
         <v>0.62</v>
       </c>
+      <c r="AK27" s="1">
+        <v>0.38</v>
+      </c>
     </row>
     <row r="28" spans="1:51" ht="12" customHeight="1">
-      <c r="A28" s="44" t="s">
-[...14 lines deleted...]
-      <c r="N28" s="39">
+      <c r="A28" s="26" t="s">
+        <v>32</v>
+      </c>
+      <c r="B28" s="25"/>
+      <c r="C28" s="25"/>
+      <c r="D28" s="25"/>
+      <c r="E28" s="25"/>
+      <c r="F28" s="25"/>
+      <c r="G28" s="25"/>
+      <c r="H28" s="25"/>
+      <c r="I28" s="25"/>
+      <c r="J28" s="25"/>
+      <c r="K28" s="25"/>
+      <c r="L28" s="25"/>
+      <c r="M28" s="25"/>
+      <c r="N28" s="21">
         <v>0.66</v>
       </c>
       <c r="O28" s="1">
         <v>0.36</v>
       </c>
-      <c r="P28" s="48">
+      <c r="P28" s="30">
         <v>0.3</v>
       </c>
       <c r="Q28" s="1">
         <v>0.51</v>
       </c>
       <c r="R28" s="1">
         <v>0.53</v>
       </c>
       <c r="S28" s="1">
         <v>0.81</v>
       </c>
       <c r="T28" s="1">
         <v>4.59</v>
       </c>
       <c r="U28" s="1">
         <v>1.9</v>
       </c>
       <c r="V28" s="1">
         <v>1.74</v>
       </c>
       <c r="W28" s="1">
         <v>0.99</v>
       </c>
       <c r="X28" s="1">
         <v>1.0900000000000001</v>
@@ -15077,160 +6597,166 @@
       </c>
       <c r="AC28" s="1">
         <v>0.56000000000000005</v>
       </c>
       <c r="AD28" s="1">
         <v>0.27</v>
       </c>
       <c r="AE28" s="1">
         <v>0.45</v>
       </c>
       <c r="AF28" s="1">
         <v>5.61</v>
       </c>
       <c r="AG28" s="1">
         <v>1.79</v>
       </c>
       <c r="AH28" s="1">
         <v>1.84</v>
       </c>
       <c r="AI28" s="1">
         <v>0.82</v>
       </c>
       <c r="AJ28" s="1">
         <v>0.7</v>
       </c>
+      <c r="AK28" s="1">
+        <v>1</v>
+      </c>
     </row>
     <row r="29" spans="1:51" ht="12" customHeight="1">
-      <c r="A29" s="44" t="s">
-[...14 lines deleted...]
-      <c r="N29" s="39">
+      <c r="A29" s="26" t="s">
+        <v>34</v>
+      </c>
+      <c r="B29" s="25"/>
+      <c r="C29" s="25"/>
+      <c r="D29" s="25"/>
+      <c r="E29" s="25"/>
+      <c r="F29" s="25"/>
+      <c r="G29" s="25"/>
+      <c r="H29" s="25"/>
+      <c r="I29" s="25"/>
+      <c r="J29" s="25"/>
+      <c r="K29" s="25"/>
+      <c r="L29" s="25"/>
+      <c r="M29" s="25"/>
+      <c r="N29" s="21">
         <v>0.19</v>
       </c>
       <c r="O29" s="1">
         <v>0.49</v>
       </c>
-      <c r="P29" s="39">
+      <c r="P29" s="21">
         <v>0.22</v>
       </c>
       <c r="Q29" s="1">
         <v>0.46</v>
       </c>
       <c r="R29" s="1">
         <v>0.3</v>
       </c>
       <c r="S29" s="1">
         <v>0.16</v>
       </c>
       <c r="T29" s="1">
         <v>3.26</v>
       </c>
       <c r="U29" s="1" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="V29" s="1">
         <v>1.57</v>
       </c>
       <c r="W29" s="1">
         <v>0.51</v>
       </c>
       <c r="X29" s="1">
         <v>0.4</v>
       </c>
       <c r="Y29" s="1">
         <v>0.34</v>
       </c>
       <c r="Z29" s="1">
         <v>0.96</v>
       </c>
       <c r="AA29" s="1">
         <v>0.25</v>
       </c>
       <c r="AB29" s="1">
         <v>0.45</v>
       </c>
       <c r="AC29" s="1">
         <v>0.2</v>
       </c>
       <c r="AD29" s="1">
         <v>0.3</v>
       </c>
       <c r="AE29" s="1">
         <v>0.17</v>
       </c>
       <c r="AF29" s="1">
         <v>2</v>
       </c>
       <c r="AG29" s="1">
         <v>1.05</v>
       </c>
       <c r="AH29" s="1">
         <v>1.1399999999999999</v>
       </c>
       <c r="AI29" s="1">
         <v>0.51</v>
       </c>
       <c r="AJ29" s="1">
         <v>0.81</v>
       </c>
+      <c r="AK29" s="1">
+        <v>0.79</v>
+      </c>
     </row>
     <row r="30" spans="1:51" ht="12" customHeight="1">
-      <c r="A30" s="44" t="s">
-[...14 lines deleted...]
-      <c r="N30" s="39">
+      <c r="A30" s="26" t="s">
+        <v>35</v>
+      </c>
+      <c r="B30" s="25"/>
+      <c r="C30" s="25"/>
+      <c r="D30" s="25"/>
+      <c r="E30" s="25"/>
+      <c r="F30" s="25"/>
+      <c r="G30" s="25"/>
+      <c r="H30" s="25"/>
+      <c r="I30" s="25"/>
+      <c r="J30" s="25"/>
+      <c r="K30" s="25"/>
+      <c r="L30" s="25"/>
+      <c r="M30" s="25"/>
+      <c r="N30" s="21">
         <v>0.85</v>
       </c>
       <c r="O30" s="1">
         <v>0.53</v>
       </c>
-      <c r="P30" s="39">
+      <c r="P30" s="21">
         <v>0.72</v>
       </c>
       <c r="Q30" s="1">
         <v>0.48</v>
       </c>
       <c r="R30" s="1">
         <v>0.38</v>
       </c>
       <c r="S30" s="1">
         <v>0.33</v>
       </c>
       <c r="T30" s="1">
         <v>4.2</v>
       </c>
       <c r="U30" s="1">
         <v>1.91</v>
       </c>
       <c r="V30" s="1">
         <v>1.25</v>
       </c>
       <c r="W30" s="1">
         <v>0.57999999999999996</v>
       </c>
       <c r="X30" s="1">
         <v>0.4</v>
@@ -15249,74 +6775,77 @@
       </c>
       <c r="AC30" s="1">
         <v>0.37</v>
       </c>
       <c r="AD30" s="1">
         <v>0.31</v>
       </c>
       <c r="AE30" s="1">
         <v>0.31</v>
       </c>
       <c r="AF30" s="1">
         <v>1.99</v>
       </c>
       <c r="AG30" s="1">
         <v>1.04</v>
       </c>
       <c r="AH30" s="1">
         <v>1.46</v>
       </c>
       <c r="AI30" s="1">
         <v>0.66</v>
       </c>
       <c r="AJ30" s="1">
         <v>0.52</v>
       </c>
+      <c r="AK30" s="1">
+        <v>0.53</v>
+      </c>
     </row>
     <row r="31" spans="1:51" ht="12" customHeight="1">
-      <c r="A31" s="44" t="s">
-[...14 lines deleted...]
-      <c r="N31" s="39">
+      <c r="A31" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="B31" s="25"/>
+      <c r="C31" s="25"/>
+      <c r="D31" s="25"/>
+      <c r="E31" s="25"/>
+      <c r="F31" s="25"/>
+      <c r="G31" s="25"/>
+      <c r="H31" s="25"/>
+      <c r="I31" s="25"/>
+      <c r="J31" s="25"/>
+      <c r="K31" s="25"/>
+      <c r="L31" s="25"/>
+      <c r="M31" s="25"/>
+      <c r="N31" s="21">
         <v>0.75</v>
       </c>
       <c r="O31" s="1">
         <v>0.49</v>
       </c>
-      <c r="P31" s="39">
+      <c r="P31" s="21">
         <v>0.51</v>
       </c>
       <c r="Q31" s="1">
         <v>0.13</v>
       </c>
       <c r="R31" s="1">
         <v>0.6</v>
       </c>
       <c r="S31" s="1">
         <v>0.33</v>
       </c>
       <c r="T31" s="1">
         <v>2.62</v>
       </c>
       <c r="U31" s="1">
         <v>0.34</v>
       </c>
       <c r="V31" s="1">
         <v>0.68</v>
       </c>
       <c r="W31" s="1">
         <v>1.02</v>
       </c>
       <c r="X31" s="1">
         <v>0.94</v>
@@ -15335,213 +6864,220 @@
       </c>
       <c r="AC31" s="1">
         <v>1.1299999999999999</v>
       </c>
       <c r="AD31" s="1">
         <v>0.06</v>
       </c>
       <c r="AE31" s="1">
         <v>0.61</v>
       </c>
       <c r="AF31" s="1">
         <v>3.27</v>
       </c>
       <c r="AG31" s="1">
         <v>2.42</v>
       </c>
       <c r="AH31" s="1">
         <v>0.68</v>
       </c>
       <c r="AI31" s="1">
         <v>0.17</v>
       </c>
       <c r="AJ31" s="1">
         <v>0.27</v>
       </c>
+      <c r="AK31" s="1">
+        <v>0.68</v>
+      </c>
     </row>
     <row r="32" spans="1:51" ht="12" customHeight="1">
-      <c r="A32" s="52"/>
-[...18 lines deleted...]
-      <c r="T32" s="68" t="s">
+      <c r="A32" s="34"/>
+      <c r="B32" s="34"/>
+      <c r="C32" s="34"/>
+      <c r="D32" s="34"/>
+      <c r="E32" s="34"/>
+      <c r="F32" s="34"/>
+      <c r="G32" s="34"/>
+      <c r="H32" s="34"/>
+      <c r="I32" s="34"/>
+      <c r="J32" s="34"/>
+      <c r="K32" s="34"/>
+      <c r="L32" s="34"/>
+      <c r="M32" s="34"/>
+      <c r="N32" s="34"/>
+      <c r="O32" s="34"/>
+      <c r="P32" s="34"/>
+      <c r="Q32" s="34"/>
+      <c r="R32" s="34"/>
+      <c r="S32" s="34"/>
+      <c r="T32" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="U32" s="52"/>
+      <c r="V32" s="52"/>
+      <c r="W32" s="52"/>
+      <c r="X32" s="52"/>
+      <c r="Y32" s="52"/>
+      <c r="Z32" s="52"/>
+      <c r="AA32" s="52"/>
+      <c r="AB32" s="52"/>
+      <c r="AC32" s="52"/>
+      <c r="AD32" s="52"/>
+      <c r="AE32" s="52"/>
+      <c r="AF32" s="52"/>
+      <c r="AG32" s="52"/>
+      <c r="AH32" s="34"/>
+      <c r="AI32" s="34"/>
+      <c r="AJ32" s="1"/>
+      <c r="AK32" s="1"/>
+      <c r="AM32" s="34"/>
+      <c r="AN32" s="34"/>
+      <c r="AO32" s="34"/>
+      <c r="AP32" s="34"/>
+      <c r="AQ32" s="34"/>
+      <c r="AR32" s="34"/>
+      <c r="AS32" s="34"/>
+      <c r="AT32" s="34"/>
+      <c r="AU32" s="34"/>
+      <c r="AV32" s="34"/>
+      <c r="AW32" s="34"/>
+      <c r="AX32" s="34"/>
+      <c r="AY32" s="34"/>
+    </row>
+    <row r="33" spans="1:37" ht="12" customHeight="1">
+      <c r="A33" s="16" t="s">
         <v>27</v>
       </c>
-      <c r="U32" s="68"/>
-[...45 lines deleted...]
-      <c r="N33" s="39">
+      <c r="B33" s="25"/>
+      <c r="C33" s="25"/>
+      <c r="D33" s="25"/>
+      <c r="E33" s="25"/>
+      <c r="F33" s="25"/>
+      <c r="G33" s="25"/>
+      <c r="H33" s="25"/>
+      <c r="I33" s="25"/>
+      <c r="J33" s="25"/>
+      <c r="K33" s="25"/>
+      <c r="L33" s="25"/>
+      <c r="M33" s="25"/>
+      <c r="N33" s="21">
         <v>0.37</v>
       </c>
       <c r="O33" s="1">
         <v>0.26</v>
       </c>
-      <c r="P33" s="39">
+      <c r="P33" s="21">
         <v>0.28000000000000003</v>
       </c>
       <c r="Q33" s="1">
         <v>0.33</v>
       </c>
       <c r="R33" s="1">
         <v>0.19</v>
       </c>
       <c r="S33" s="1">
         <v>0.18</v>
       </c>
       <c r="T33" s="1">
         <v>2.11</v>
       </c>
       <c r="U33" s="1">
         <v>1.1100000000000001</v>
       </c>
       <c r="V33" s="1">
         <v>0.86</v>
       </c>
       <c r="W33" s="1">
         <v>0.62</v>
       </c>
-      <c r="X33" s="1">
-        <v>0.46</v>
+      <c r="X33" s="1" t="s">
+        <v>91</v>
       </c>
       <c r="Y33" s="1">
         <v>0.41</v>
       </c>
       <c r="Z33" s="1">
         <v>0.4</v>
       </c>
       <c r="AA33" s="1">
         <v>0.28999999999999998</v>
       </c>
       <c r="AB33" s="1">
         <v>0.31</v>
       </c>
       <c r="AC33" s="1">
         <v>0.35</v>
       </c>
       <c r="AD33" s="1">
         <v>0.26</v>
       </c>
       <c r="AE33" s="1">
         <v>0.19</v>
       </c>
       <c r="AF33" s="1">
         <v>3.23</v>
       </c>
       <c r="AG33" s="1">
         <v>1.05</v>
       </c>
       <c r="AH33" s="1">
         <v>0.72</v>
       </c>
       <c r="AI33" s="1">
         <v>0.66</v>
       </c>
       <c r="AJ33" s="1">
         <v>0.44</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="N34" s="39">
+      <c r="AK33" s="1">
+        <v>0.36</v>
+      </c>
+    </row>
+    <row r="34" spans="1:37" ht="12" customHeight="1">
+      <c r="A34" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="B34" s="25"/>
+      <c r="C34" s="25"/>
+      <c r="D34" s="25"/>
+      <c r="E34" s="25"/>
+      <c r="F34" s="25"/>
+      <c r="G34" s="25"/>
+      <c r="H34" s="25"/>
+      <c r="I34" s="25"/>
+      <c r="J34" s="25"/>
+      <c r="K34" s="25"/>
+      <c r="L34" s="25"/>
+      <c r="M34" s="25"/>
+      <c r="N34" s="21">
         <v>0.26</v>
       </c>
       <c r="O34" s="1">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="P34" s="39">
+      <c r="P34" s="21">
         <v>0.13</v>
       </c>
       <c r="Q34" s="1">
         <v>0.36</v>
       </c>
       <c r="R34" s="1">
         <v>0.27</v>
       </c>
       <c r="S34" s="1">
         <v>0.1</v>
       </c>
       <c r="T34" s="1">
         <v>0.59</v>
       </c>
       <c r="U34" s="1">
         <v>1.85</v>
       </c>
       <c r="V34" s="1">
         <v>0.81</v>
       </c>
       <c r="W34" s="1">
         <v>0.45</v>
       </c>
       <c r="X34" s="1">
         <v>0.48</v>
@@ -15560,156 +7096,162 @@
       </c>
       <c r="AC34" s="1">
         <v>0.36</v>
       </c>
       <c r="AD34" s="1">
         <v>0.16</v>
       </c>
       <c r="AE34" s="1">
         <v>0.2</v>
       </c>
       <c r="AF34" s="1">
         <v>2.99</v>
       </c>
       <c r="AG34" s="1">
         <v>0.62</v>
       </c>
       <c r="AH34" s="1">
         <v>0.61</v>
       </c>
       <c r="AI34" s="1">
         <v>0.15</v>
       </c>
       <c r="AJ34" s="1">
         <v>0.12</v>
       </c>
-    </row>
-[...17 lines deleted...]
-        <v>31</v>
+      <c r="AK34" s="1">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="35" spans="1:37" ht="12" customHeight="1">
+      <c r="A35" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="B35" s="25"/>
+      <c r="C35" s="25"/>
+      <c r="D35" s="25"/>
+      <c r="E35" s="25"/>
+      <c r="F35" s="25"/>
+      <c r="G35" s="25"/>
+      <c r="H35" s="25"/>
+      <c r="I35" s="25"/>
+      <c r="J35" s="25"/>
+      <c r="K35" s="25"/>
+      <c r="L35" s="25"/>
+      <c r="M35" s="25"/>
+      <c r="N35" s="28" t="s">
+        <v>28</v>
       </c>
       <c r="O35" s="4" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="P35" s="39">
+        <v>28</v>
+      </c>
+      <c r="P35" s="21">
         <v>0.74</v>
       </c>
       <c r="Q35" s="4" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="R35" s="1" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="S35" s="1" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="T35" s="1" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="U35" s="1">
         <v>3.61</v>
       </c>
       <c r="V35" s="1">
         <v>4.6900000000000004</v>
       </c>
       <c r="W35" s="1">
         <v>1.77</v>
       </c>
       <c r="X35" s="1"/>
       <c r="Y35" s="1">
         <v>1.1599999999999999</v>
       </c>
       <c r="Z35" s="1">
         <v>0.99</v>
       </c>
       <c r="AA35" s="1">
         <v>0.87</v>
       </c>
       <c r="AB35" s="1">
         <v>0.77</v>
       </c>
       <c r="AC35" s="1">
         <v>1.39</v>
       </c>
       <c r="AD35" s="1">
         <v>0.63</v>
       </c>
       <c r="AE35" s="1"/>
       <c r="AF35" s="1">
         <v>7.38</v>
       </c>
       <c r="AG35" s="1" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="AH35" s="1">
         <v>2.4700000000000002</v>
       </c>
       <c r="AI35" s="1" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="AJ35" s="1" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:36" ht="12" customHeight="1">
+        <v>28</v>
+      </c>
+      <c r="AK35" s="1">
+        <v>2.42</v>
+      </c>
+    </row>
+    <row r="36" spans="1:37" ht="12" customHeight="1">
       <c r="A36" s="3" t="s">
-        <v>42</v>
-[...13 lines deleted...]
-      <c r="N36" s="39">
+        <v>33</v>
+      </c>
+      <c r="B36" s="25"/>
+      <c r="C36" s="25"/>
+      <c r="D36" s="25"/>
+      <c r="E36" s="25"/>
+      <c r="F36" s="25"/>
+      <c r="G36" s="25"/>
+      <c r="H36" s="25"/>
+      <c r="I36" s="25"/>
+      <c r="J36" s="25"/>
+      <c r="K36" s="25"/>
+      <c r="L36" s="25"/>
+      <c r="M36" s="25"/>
+      <c r="N36" s="21">
         <v>0.64</v>
       </c>
       <c r="O36" s="1">
         <v>0.4</v>
       </c>
-      <c r="P36" s="39">
+      <c r="P36" s="21">
         <v>0.28000000000000003</v>
       </c>
       <c r="Q36" s="1">
         <v>0.47</v>
       </c>
       <c r="R36" s="1">
         <v>0.23</v>
       </c>
       <c r="S36" s="1">
         <v>0.41</v>
       </c>
       <c r="T36" s="1">
         <v>2.77</v>
       </c>
       <c r="U36" s="1">
         <v>1.45</v>
       </c>
       <c r="V36" s="1">
         <v>1.1000000000000001</v>
       </c>
       <c r="W36" s="1">
         <v>0.88</v>
       </c>
       <c r="X36" s="1">
         <v>0.56999999999999995</v>
@@ -15728,160 +7270,166 @@
       </c>
       <c r="AC36" s="1">
         <v>0.45</v>
       </c>
       <c r="AD36" s="1">
         <v>0.43</v>
       </c>
       <c r="AE36" s="1">
         <v>0.23</v>
       </c>
       <c r="AF36" s="1">
         <v>4.95</v>
       </c>
       <c r="AG36" s="1">
         <v>2.0299999999999998</v>
       </c>
       <c r="AH36" s="1">
         <v>0.89</v>
       </c>
       <c r="AI36" s="1">
         <v>1</v>
       </c>
       <c r="AJ36" s="1">
         <v>0.97</v>
       </c>
-    </row>
-    <row r="37" spans="1:36" ht="12" customHeight="1">
+      <c r="AK36" s="1">
+        <v>0.48</v>
+      </c>
+    </row>
+    <row r="37" spans="1:37" ht="12" customHeight="1">
       <c r="A37" s="3" t="s">
-        <v>44</v>
-[...13 lines deleted...]
-      <c r="N37" s="48">
+        <v>34</v>
+      </c>
+      <c r="B37" s="25"/>
+      <c r="C37" s="25"/>
+      <c r="D37" s="25"/>
+      <c r="E37" s="25"/>
+      <c r="F37" s="25"/>
+      <c r="G37" s="25"/>
+      <c r="H37" s="25"/>
+      <c r="I37" s="25"/>
+      <c r="J37" s="25"/>
+      <c r="K37" s="25"/>
+      <c r="L37" s="25"/>
+      <c r="M37" s="25"/>
+      <c r="N37" s="30">
         <v>0.1</v>
       </c>
       <c r="O37" s="1">
         <v>0.26</v>
       </c>
-      <c r="P37" s="39">
+      <c r="P37" s="21">
         <v>0.16</v>
       </c>
       <c r="Q37" s="1">
         <v>0.21</v>
       </c>
       <c r="R37" s="1">
         <v>0.19</v>
       </c>
       <c r="S37" s="1">
         <v>0.06</v>
       </c>
       <c r="T37" s="1">
         <v>1.4</v>
       </c>
       <c r="U37" s="1" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="V37" s="1">
         <v>0.24</v>
       </c>
       <c r="W37" s="1">
         <v>0.73</v>
       </c>
       <c r="X37" s="1">
         <v>0.28999999999999998</v>
       </c>
       <c r="Y37" s="1">
         <v>0.48</v>
       </c>
       <c r="Z37" s="1">
         <v>0.51</v>
       </c>
       <c r="AA37" s="1">
         <v>0.27</v>
       </c>
       <c r="AB37" s="1">
         <v>0.16</v>
       </c>
       <c r="AC37" s="1">
         <v>0.36</v>
       </c>
-      <c r="AD37" s="11" t="s">
-        <v>31</v>
+      <c r="AD37" s="9" t="s">
+        <v>28</v>
       </c>
       <c r="AE37" s="1">
         <v>0.18</v>
       </c>
       <c r="AF37" s="1">
         <v>2.16</v>
       </c>
       <c r="AG37" s="1">
         <v>0.38</v>
       </c>
       <c r="AH37" s="1">
         <v>0.74</v>
       </c>
       <c r="AI37" s="1">
         <v>0.37</v>
       </c>
       <c r="AJ37" s="1" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:36" ht="12" customHeight="1">
+        <v>28</v>
+      </c>
+      <c r="AK37" s="1">
+        <v>0.25</v>
+      </c>
+    </row>
+    <row r="38" spans="1:37" ht="12" customHeight="1">
       <c r="A38" s="3" t="s">
-        <v>55</v>
-[...13 lines deleted...]
-      <c r="N38" s="39">
+        <v>42</v>
+      </c>
+      <c r="B38" s="25"/>
+      <c r="C38" s="25"/>
+      <c r="D38" s="25"/>
+      <c r="E38" s="25"/>
+      <c r="F38" s="25"/>
+      <c r="G38" s="25"/>
+      <c r="H38" s="25"/>
+      <c r="I38" s="25"/>
+      <c r="J38" s="25"/>
+      <c r="K38" s="25"/>
+      <c r="L38" s="25"/>
+      <c r="M38" s="25"/>
+      <c r="N38" s="21">
         <v>0.49</v>
       </c>
       <c r="O38" s="1">
         <v>0.17</v>
       </c>
-      <c r="P38" s="39">
+      <c r="P38" s="21">
         <v>0.08</v>
       </c>
       <c r="Q38" s="1">
         <v>0.34</v>
       </c>
       <c r="R38" s="1">
         <v>0.12</v>
       </c>
       <c r="S38" s="1">
         <v>0.06</v>
       </c>
       <c r="T38" s="1">
         <v>5.64</v>
       </c>
       <c r="U38" s="1">
         <v>1.85</v>
       </c>
       <c r="V38" s="1">
         <v>1.45</v>
       </c>
       <c r="W38" s="1">
         <v>0.72</v>
       </c>
       <c r="X38" s="1">
         <v>0.86</v>
@@ -15900,504 +7448,522 @@
       </c>
       <c r="AC38" s="1">
         <v>0.14000000000000001</v>
       </c>
       <c r="AD38" s="1">
         <v>0.45</v>
       </c>
       <c r="AE38" s="1">
         <v>0.12</v>
       </c>
       <c r="AF38" s="1">
         <v>2.19</v>
       </c>
       <c r="AG38" s="1">
         <v>1.53</v>
       </c>
       <c r="AH38" s="1">
         <v>0.75</v>
       </c>
       <c r="AI38" s="1">
         <v>0.19</v>
       </c>
       <c r="AJ38" s="1">
         <v>0.6</v>
       </c>
-    </row>
-    <row r="39" spans="1:36" ht="12" customHeight="1">
+      <c r="AK38" s="1">
+        <v>0.25</v>
+      </c>
+    </row>
+    <row r="39" spans="1:37" ht="12" customHeight="1">
       <c r="A39" s="3" t="s">
-        <v>47</v>
-[...13 lines deleted...]
-      <c r="N39" s="39">
+        <v>36</v>
+      </c>
+      <c r="B39" s="25"/>
+      <c r="C39" s="25"/>
+      <c r="D39" s="25"/>
+      <c r="E39" s="25"/>
+      <c r="F39" s="25"/>
+      <c r="G39" s="25"/>
+      <c r="H39" s="25"/>
+      <c r="I39" s="25"/>
+      <c r="J39" s="25"/>
+      <c r="K39" s="25"/>
+      <c r="L39" s="25"/>
+      <c r="M39" s="25"/>
+      <c r="N39" s="21">
         <v>0.24</v>
       </c>
       <c r="O39" s="1">
         <v>0.1</v>
       </c>
-      <c r="P39" s="39">
+      <c r="P39" s="21">
         <v>0.09</v>
       </c>
       <c r="Q39" s="1">
         <v>0.5</v>
       </c>
       <c r="R39" s="1" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="S39" s="1">
         <v>7.0000000000000007E-2</v>
       </c>
       <c r="T39" s="1">
         <v>1.7</v>
       </c>
       <c r="U39" s="1">
         <v>0.89</v>
       </c>
       <c r="V39" s="1">
         <v>0.87</v>
       </c>
       <c r="W39" s="1">
         <v>0.66</v>
       </c>
       <c r="X39" s="1">
         <v>0.35</v>
       </c>
       <c r="Y39" s="1">
         <v>0.14000000000000001</v>
       </c>
       <c r="Z39" s="1">
         <v>0.12</v>
       </c>
       <c r="AA39" s="1">
         <v>0.11</v>
       </c>
       <c r="AB39" s="1">
         <v>0.28999999999999998</v>
       </c>
       <c r="AC39" s="1">
         <v>0.34</v>
       </c>
       <c r="AD39" s="1">
         <v>0.31</v>
       </c>
       <c r="AE39" s="1">
         <v>0.14000000000000001</v>
       </c>
-      <c r="AF39" s="11" t="s">
-        <v>31</v>
+      <c r="AF39" s="9" t="s">
+        <v>28</v>
       </c>
       <c r="AG39" s="1">
         <v>0.92</v>
       </c>
       <c r="AH39" s="1">
         <v>0.3</v>
       </c>
       <c r="AI39" s="1">
         <v>2.0099999999999998</v>
       </c>
       <c r="AJ39" s="1">
         <v>0.54</v>
       </c>
-    </row>
-[...17 lines deleted...]
-        <v>31</v>
+      <c r="AK39" s="1">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="40" spans="1:37" ht="12" customHeight="1">
+      <c r="A40" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="B40" s="25"/>
+      <c r="C40" s="25"/>
+      <c r="D40" s="25"/>
+      <c r="E40" s="25"/>
+      <c r="F40" s="25"/>
+      <c r="G40" s="25"/>
+      <c r="H40" s="25"/>
+      <c r="I40" s="25"/>
+      <c r="J40" s="25"/>
+      <c r="K40" s="25"/>
+      <c r="L40" s="25"/>
+      <c r="M40" s="25"/>
+      <c r="N40" s="28" t="s">
+        <v>28</v>
       </c>
       <c r="O40" s="4" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="P40" s="4" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="Q40" s="1">
         <v>0.13</v>
       </c>
       <c r="R40" s="1">
         <v>0.12</v>
       </c>
       <c r="S40" s="1">
         <v>0.11</v>
       </c>
       <c r="T40" s="1" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="U40" s="1" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="V40" s="1">
         <v>1.33</v>
       </c>
       <c r="W40" s="1">
         <v>0.33</v>
       </c>
       <c r="X40" s="1">
         <v>0.79</v>
       </c>
       <c r="Y40" s="1">
         <v>0.66</v>
       </c>
       <c r="Z40" s="1">
         <v>0.19</v>
       </c>
       <c r="AA40" s="1">
         <v>0.33</v>
       </c>
       <c r="AB40" s="1">
         <v>0.15</v>
       </c>
       <c r="AC40" s="1">
         <v>0.39</v>
       </c>
       <c r="AD40" s="1">
         <v>0.24</v>
       </c>
-      <c r="AE40" s="11" t="s">
-        <v>31</v>
+      <c r="AE40" s="9" t="s">
+        <v>28</v>
       </c>
       <c r="AF40" s="1">
         <v>3.86</v>
       </c>
       <c r="AG40" s="1" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="AH40" s="1">
         <v>0.89</v>
       </c>
       <c r="AI40" s="1">
         <v>0.67</v>
       </c>
       <c r="AJ40" s="1">
         <v>0.53</v>
       </c>
-    </row>
-    <row r="41" spans="1:36" ht="12" customHeight="1">
+      <c r="AK40" s="1">
+        <v>0.22</v>
+      </c>
+    </row>
+    <row r="41" spans="1:37" ht="12" customHeight="1">
       <c r="A41" s="3" t="s">
-        <v>56</v>
-[...14 lines deleted...]
-        <v>31</v>
+        <v>43</v>
+      </c>
+      <c r="B41" s="25"/>
+      <c r="C41" s="25"/>
+      <c r="D41" s="25"/>
+      <c r="E41" s="25"/>
+      <c r="F41" s="25"/>
+      <c r="G41" s="25"/>
+      <c r="H41" s="25"/>
+      <c r="I41" s="25"/>
+      <c r="J41" s="25"/>
+      <c r="K41" s="25"/>
+      <c r="L41" s="25"/>
+      <c r="M41" s="25"/>
+      <c r="N41" s="28" t="s">
+        <v>28</v>
       </c>
       <c r="O41" s="4" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="P41" s="39">
+        <v>28</v>
+      </c>
+      <c r="P41" s="21">
         <v>0.38</v>
       </c>
       <c r="Q41" s="1">
         <v>0.52</v>
       </c>
       <c r="R41" s="1" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="S41" s="1" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="T41" s="1">
         <v>1.82</v>
       </c>
       <c r="U41" s="1" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="V41" s="1">
         <v>0.62</v>
       </c>
-      <c r="W41" s="11" t="s">
-[...3 lines deleted...]
-        <v>31</v>
+      <c r="W41" s="9" t="s">
+        <v>28</v>
+      </c>
+      <c r="X41" s="9" t="s">
+        <v>28</v>
       </c>
       <c r="Y41" s="1">
         <v>0.31</v>
       </c>
       <c r="Z41" s="1">
         <v>0.26</v>
       </c>
-      <c r="AA41" s="11" t="s">
-        <v>31</v>
+      <c r="AA41" s="9" t="s">
+        <v>28</v>
       </c>
       <c r="AB41" s="1">
         <v>0.41</v>
       </c>
       <c r="AC41" s="1">
         <v>0.55000000000000004</v>
       </c>
-      <c r="AD41" s="11" t="s">
-[...6 lines deleted...]
-        <v>31</v>
+      <c r="AD41" s="9" t="s">
+        <v>28</v>
+      </c>
+      <c r="AE41" s="9" t="s">
+        <v>28</v>
+      </c>
+      <c r="AF41" s="9" t="s">
+        <v>28</v>
       </c>
       <c r="AG41" s="1" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="AH41" s="1" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="AI41" s="1">
         <v>0.48</v>
       </c>
       <c r="AJ41" s="1" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:36" ht="12" customHeight="1">
+        <v>28</v>
+      </c>
+      <c r="AK41" s="1">
+        <v>0.32</v>
+      </c>
+    </row>
+    <row r="42" spans="1:37" ht="12" customHeight="1">
       <c r="A42" s="3" t="s">
-        <v>57</v>
-[...13 lines deleted...]
-      <c r="N42" s="39">
+        <v>44</v>
+      </c>
+      <c r="B42" s="25"/>
+      <c r="C42" s="25"/>
+      <c r="D42" s="25"/>
+      <c r="E42" s="25"/>
+      <c r="F42" s="25"/>
+      <c r="G42" s="25"/>
+      <c r="H42" s="25"/>
+      <c r="I42" s="25"/>
+      <c r="J42" s="25"/>
+      <c r="K42" s="25"/>
+      <c r="L42" s="25"/>
+      <c r="M42" s="25"/>
+      <c r="N42" s="21">
         <v>0.15</v>
       </c>
       <c r="O42" s="1">
         <v>0.13</v>
       </c>
-      <c r="P42" s="39">
+      <c r="P42" s="21">
         <v>0.12</v>
       </c>
       <c r="Q42" s="1">
         <v>0.31</v>
       </c>
       <c r="R42" s="1">
         <v>0.47</v>
       </c>
       <c r="S42" s="1">
         <v>0.09</v>
       </c>
       <c r="T42" s="1">
         <v>1.05</v>
       </c>
       <c r="U42" s="1">
         <v>0.54</v>
       </c>
-      <c r="V42" s="11" t="s">
-        <v>31</v>
+      <c r="V42" s="9" t="s">
+        <v>28</v>
       </c>
       <c r="W42" s="1">
         <v>0.54</v>
       </c>
       <c r="X42" s="1">
         <v>0.64</v>
       </c>
       <c r="Y42" s="1">
         <v>0.54</v>
       </c>
       <c r="Z42" s="1">
         <v>0.15</v>
       </c>
       <c r="AA42" s="1">
         <v>0.4</v>
       </c>
       <c r="AB42" s="1">
         <v>0.12</v>
       </c>
       <c r="AC42" s="1">
         <v>0.96</v>
       </c>
       <c r="AD42" s="1">
         <v>0.19</v>
       </c>
       <c r="AE42" s="1">
         <v>0.44</v>
       </c>
       <c r="AF42" s="1">
         <v>3.21</v>
       </c>
       <c r="AG42" s="1" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="AH42" s="1">
         <v>1.47</v>
       </c>
       <c r="AI42" s="1">
         <v>0.27</v>
       </c>
       <c r="AJ42" s="1">
         <v>0.22</v>
       </c>
-    </row>
-    <row r="43" spans="1:36" ht="12" customHeight="1">
+      <c r="AK42" s="1">
+        <v>0.55000000000000004</v>
+      </c>
+    </row>
+    <row r="43" spans="1:37" ht="12" customHeight="1">
       <c r="A43" s="3" t="s">
-        <v>49</v>
-[...13 lines deleted...]
-      <c r="N43" s="39">
+        <v>38</v>
+      </c>
+      <c r="B43" s="25"/>
+      <c r="C43" s="25"/>
+      <c r="D43" s="25"/>
+      <c r="E43" s="25"/>
+      <c r="F43" s="25"/>
+      <c r="G43" s="25"/>
+      <c r="H43" s="25"/>
+      <c r="I43" s="25"/>
+      <c r="J43" s="25"/>
+      <c r="K43" s="25"/>
+      <c r="L43" s="25"/>
+      <c r="M43" s="25"/>
+      <c r="N43" s="21">
         <v>0.18</v>
       </c>
       <c r="O43" s="1">
         <v>0.24</v>
       </c>
-      <c r="P43" s="39">
+      <c r="P43" s="21">
         <v>0.14000000000000001</v>
       </c>
       <c r="Q43" s="1">
         <v>0.13</v>
       </c>
       <c r="R43" s="1">
         <v>0.12</v>
       </c>
       <c r="S43" s="1">
         <v>0.05</v>
       </c>
       <c r="T43" s="1">
         <v>0.66</v>
       </c>
       <c r="U43" s="1">
         <v>1.03</v>
       </c>
       <c r="V43" s="1">
         <v>0.23</v>
       </c>
       <c r="W43" s="1">
         <v>0.17</v>
       </c>
       <c r="X43" s="1">
         <v>0.13</v>
       </c>
       <c r="Y43" s="1">
         <v>0.11</v>
       </c>
       <c r="Z43" s="1">
         <v>0.19</v>
       </c>
       <c r="AA43" s="1">
         <v>0.08</v>
       </c>
-      <c r="AB43" s="11" t="s">
-        <v>31</v>
+      <c r="AB43" s="9" t="s">
+        <v>28</v>
       </c>
       <c r="AC43" s="1">
         <v>0.13</v>
       </c>
       <c r="AD43" s="1">
         <v>0.06</v>
       </c>
       <c r="AE43" s="1">
         <v>0.11</v>
       </c>
       <c r="AF43" s="1">
         <v>1.37</v>
       </c>
       <c r="AG43" s="1">
         <v>0.36</v>
       </c>
       <c r="AH43" s="1">
         <v>0.47</v>
       </c>
       <c r="AI43" s="1">
         <v>0.17</v>
       </c>
       <c r="AJ43" s="1" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:36" ht="12" customHeight="1">
+        <v>28</v>
+      </c>
+      <c r="AK43" s="1">
+        <v>0.35</v>
+      </c>
+    </row>
+    <row r="44" spans="1:37" ht="12" customHeight="1">
       <c r="A44" s="3" t="s">
-        <v>50</v>
-[...13 lines deleted...]
-      <c r="N44" s="39">
+        <v>39</v>
+      </c>
+      <c r="B44" s="25"/>
+      <c r="C44" s="25"/>
+      <c r="D44" s="25"/>
+      <c r="E44" s="25"/>
+      <c r="F44" s="25"/>
+      <c r="G44" s="25"/>
+      <c r="H44" s="25"/>
+      <c r="I44" s="25"/>
+      <c r="J44" s="25"/>
+      <c r="K44" s="25"/>
+      <c r="L44" s="25"/>
+      <c r="M44" s="25"/>
+      <c r="N44" s="21">
         <v>0.51</v>
       </c>
       <c r="O44" s="1">
         <v>0.18</v>
       </c>
-      <c r="P44" s="48">
+      <c r="P44" s="30">
         <v>0.4</v>
       </c>
       <c r="Q44" s="1">
         <v>7.0000000000000007E-2</v>
       </c>
       <c r="R44" s="1">
         <v>0.13</v>
       </c>
       <c r="S44" s="1">
         <v>0.15</v>
       </c>
       <c r="T44" s="1">
         <v>2.16</v>
       </c>
       <c r="U44" s="1">
         <v>0.38</v>
       </c>
       <c r="V44" s="1">
         <v>0.75</v>
       </c>
       <c r="W44" s="1">
         <v>0.65</v>
       </c>
       <c r="X44" s="1">
         <v>0.3</v>
@@ -16416,160 +7982,166 @@
       </c>
       <c r="AC44" s="1">
         <v>0.22</v>
       </c>
       <c r="AD44" s="1">
         <v>0.23</v>
       </c>
       <c r="AE44" s="1">
         <v>0.15</v>
       </c>
       <c r="AF44" s="1">
         <v>4.0199999999999996</v>
       </c>
       <c r="AG44" s="1">
         <v>0.57999999999999996</v>
       </c>
       <c r="AH44" s="1">
         <v>0.63</v>
       </c>
       <c r="AI44" s="1">
         <v>0.28000000000000003</v>
       </c>
       <c r="AJ44" s="1">
         <v>0.3</v>
       </c>
-    </row>
-    <row r="45" spans="1:36" ht="12" customHeight="1">
+      <c r="AK44" s="1">
+        <v>0.25</v>
+      </c>
+    </row>
+    <row r="45" spans="1:37" ht="12" customHeight="1">
       <c r="A45" s="3" t="s">
-        <v>58</v>
-[...13 lines deleted...]
-      <c r="N45" s="46">
+        <v>45</v>
+      </c>
+      <c r="B45" s="25"/>
+      <c r="C45" s="25"/>
+      <c r="D45" s="25"/>
+      <c r="E45" s="25"/>
+      <c r="F45" s="25"/>
+      <c r="G45" s="25"/>
+      <c r="H45" s="25"/>
+      <c r="I45" s="25"/>
+      <c r="J45" s="25"/>
+      <c r="K45" s="25"/>
+      <c r="L45" s="25"/>
+      <c r="M45" s="25"/>
+      <c r="N45" s="28">
         <v>0.47</v>
       </c>
       <c r="O45" s="1">
         <v>0.69</v>
       </c>
-      <c r="P45" s="39">
+      <c r="P45" s="21">
         <v>0.25</v>
       </c>
       <c r="Q45" s="1">
         <v>0.22</v>
       </c>
       <c r="R45" s="1">
         <v>0.1</v>
       </c>
       <c r="S45" s="1">
         <v>0.28000000000000003</v>
       </c>
       <c r="T45" s="1">
         <v>2.27</v>
       </c>
       <c r="U45" s="1">
         <v>2.97</v>
       </c>
       <c r="V45" s="1">
         <v>0.78</v>
       </c>
       <c r="W45" s="1">
         <v>0.88</v>
       </c>
       <c r="X45" s="1">
         <v>0.7</v>
       </c>
-      <c r="Y45" s="11" t="s">
-[...3 lines deleted...]
-        <v>31</v>
+      <c r="Y45" s="9" t="s">
+        <v>28</v>
+      </c>
+      <c r="Z45" s="9" t="s">
+        <v>28</v>
       </c>
       <c r="AA45" s="1">
         <v>0.28999999999999998</v>
       </c>
       <c r="AB45" s="1">
         <v>0.26</v>
       </c>
       <c r="AC45" s="1">
         <v>0.12</v>
       </c>
       <c r="AD45" s="1">
         <v>0.11</v>
       </c>
       <c r="AE45" s="1">
         <v>0.28999999999999998</v>
       </c>
       <c r="AF45" s="1">
         <v>3.56</v>
       </c>
       <c r="AG45" s="1">
         <v>1.85</v>
       </c>
       <c r="AH45" s="1">
         <v>0.81</v>
       </c>
       <c r="AI45" s="1">
         <v>0.3</v>
       </c>
       <c r="AJ45" s="1">
         <v>0.48</v>
       </c>
-    </row>
-    <row r="46" spans="1:36" ht="12" customHeight="1">
+      <c r="AK45" s="1">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="46" spans="1:37" ht="12" customHeight="1">
       <c r="A46" s="5" t="s">
-        <v>52</v>
-[...13 lines deleted...]
-      <c r="N46" s="47">
+        <v>40</v>
+      </c>
+      <c r="B46" s="25"/>
+      <c r="C46" s="25"/>
+      <c r="D46" s="25"/>
+      <c r="E46" s="25"/>
+      <c r="F46" s="25"/>
+      <c r="G46" s="25"/>
+      <c r="H46" s="25"/>
+      <c r="I46" s="25"/>
+      <c r="J46" s="25"/>
+      <c r="K46" s="25"/>
+      <c r="L46" s="25"/>
+      <c r="M46" s="25"/>
+      <c r="N46" s="29">
         <v>0.3</v>
       </c>
       <c r="O46" s="2">
         <v>0.46</v>
       </c>
-      <c r="P46" s="45">
+      <c r="P46" s="27">
         <v>0.87</v>
       </c>
       <c r="Q46" s="2">
         <v>0.63</v>
       </c>
       <c r="R46" s="2">
         <v>0.28000000000000003</v>
       </c>
       <c r="S46" s="2">
         <v>0.17</v>
       </c>
       <c r="T46" s="2">
         <v>2.63</v>
       </c>
       <c r="U46" s="2">
         <v>1.1000000000000001</v>
       </c>
       <c r="V46" s="2">
         <v>1.08</v>
       </c>
       <c r="W46" s="2">
         <v>0.41</v>
       </c>
       <c r="X46" s="2">
         <v>0.43</v>
@@ -16588,89 +8160,90 @@
       </c>
       <c r="AC46" s="2">
         <v>0.27</v>
       </c>
       <c r="AD46" s="2">
         <v>0.34</v>
       </c>
       <c r="AE46" s="2">
         <v>0.22</v>
       </c>
       <c r="AF46" s="2">
         <v>3.24</v>
       </c>
       <c r="AG46" s="2">
         <v>1.4</v>
       </c>
       <c r="AH46" s="2">
         <v>0.55000000000000004</v>
       </c>
       <c r="AI46" s="2">
         <v>1.38</v>
       </c>
       <c r="AJ46" s="2">
         <v>0.33</v>
       </c>
+      <c r="AK46" s="2">
+        <v>0.18</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="11">
-    <mergeCell ref="T6:AQ6"/>
-[...3 lines deleted...]
-    <mergeCell ref="AC7:AE7"/>
     <mergeCell ref="T32:AG32"/>
     <mergeCell ref="AO7:AQ7"/>
     <mergeCell ref="T25:AG25"/>
     <mergeCell ref="AF8:AQ8"/>
     <mergeCell ref="T10:AG10"/>
     <mergeCell ref="T8:AE8"/>
+    <mergeCell ref="T6:AQ6"/>
+    <mergeCell ref="A8:A9"/>
+    <mergeCell ref="B8:M8"/>
+    <mergeCell ref="N8:S8"/>
+    <mergeCell ref="AC7:AE7"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
-  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>5</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="5" baseType="lpstr">
-[...4 lines deleted...]
-      <vt:lpstr>Коэф. 2024-2026</vt:lpstr>
+    <vt:vector size="4" baseType="lpstr">
+      <vt:lpstr>Метаданные</vt:lpstr>
+      <vt:lpstr>Условные обозначения</vt:lpstr>
+      <vt:lpstr>Разводы </vt:lpstr>
+      <vt:lpstr>Коэфф</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>g.aigozina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>