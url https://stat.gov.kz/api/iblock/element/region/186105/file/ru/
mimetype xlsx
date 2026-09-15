--- v4 (2026-08-06)
+++ v5 (2026-09-15)
@@ -8,66 +8,66 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\ДИСК Д\номенклатура по смк\эл.номенклатура 2026\14-26 Основные показатели (динамические ряды) по демографической и социальной статистике\ЕДН\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CBA3D2C5-143E-4CCF-A25A-B46C7F4252E9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CC1F482E-4973-49B8-A12F-67B89C205EF9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="572" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="10" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="9" r:id="rId2"/>
     <sheet name="Разводы " sheetId="7" r:id="rId3"/>
     <sheet name="Коэфф" sheetId="8" r:id="rId4"/>
   </sheets>
-  <calcPr calcId="114210"/>
+  <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="349" uniqueCount="92">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="353" uniqueCount="92">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -184,175 +184,175 @@
   <si>
     <t>район Үлкен Нарын</t>
   </si>
   <si>
     <t>Усть-Каменогорск.г.а.</t>
   </si>
   <si>
     <t>Условные обозначения:</t>
   </si>
   <si>
     <t>"-" явление отсутствует</t>
   </si>
   <si>
     <t>"0,0" - незначительная величина</t>
   </si>
   <si>
     <t>"х"- данные конфиденциальны</t>
   </si>
   <si>
     <t>"..."- данные отсутствуют</t>
   </si>
   <si>
     <t xml:space="preserve">В отдельных случаях незначительные расхождения между итогом и суммой  слагаемых объясняются округлением данных  </t>
   </si>
   <si>
-    <t>Бюро национальной статистики Агентства по стратегическому планированию и реформам  Республики Казахстан</t>
-[...1 lines deleted...]
-  <si>
     <t>Код статистического показателя</t>
   </si>
   <si>
     <t>Наименование статистического показателя</t>
   </si>
   <si>
     <t>Единица измерения</t>
   </si>
   <si>
     <t>Краткое наименование  КСП</t>
   </si>
   <si>
     <t>История показателя</t>
   </si>
   <si>
     <t>С 1 января 2024 года</t>
   </si>
   <si>
     <t>Определение показателя</t>
   </si>
   <si>
     <t>Метод обработки данных</t>
   </si>
   <si>
     <t>Расчетный</t>
   </si>
   <si>
     <t>Методика рассчета</t>
   </si>
   <si>
     <t>Источник показателя</t>
   </si>
   <si>
     <t>Примечание</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
   </si>
   <si>
     <t>Классификаторы</t>
   </si>
   <si>
     <t>Методологические пояснения</t>
   </si>
   <si>
     <t>Связанные публикации</t>
   </si>
   <si>
-    <t>https://stat.gov.kz/ru/region/vko/spreadsheets/?industry=38&amp;year=2026&amp;name=10704&amp;period=quarter&amp;type=spreadsheets</t>
-[...1 lines deleted...]
-  <si>
     <t>Полезные ссылки</t>
   </si>
   <si>
     <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
   </si>
   <si>
     <t>Дата последней актуализации</t>
   </si>
   <si>
     <t>Дата следующей актуализации</t>
   </si>
   <si>
     <t>Ответственное структурное подразделение</t>
   </si>
   <si>
     <t>Управление социальной и демографической статистики</t>
   </si>
   <si>
     <t>Ответственный исполнитель</t>
   </si>
   <si>
+    <t>Номер телефона</t>
+  </si>
+  <si>
+    <t>+7 723 2 254705</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>Число зарегистрированных разводов</t>
+  </si>
+  <si>
+    <t>Разводы</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Число зарегистрированных разводов </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Статистика зарегистрированных разводов в Республике Казахстан  основывается на учете актов о регистрации развода в органах регистрации актов о гражданском состоянии </t>
+  </si>
+  <si>
+    <t>Для формирования текущих данных по статистике браков и разводов  используются такие источники данных, как  административные данные, предоставляемые административными источниками, в частности, с органов регистрации  актов о гражданском состоянии и НАО "Государственная корпорация "Правительство для граждан", проводимые вне плана статистических работ</t>
+  </si>
+  <si>
+    <t>Данные сформированы по дате регистрации актов о разводе</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/075/suslb3k6pbcgs8k76u7fcw2az79e2vbz.doc</t>
+  </si>
+  <si>
+    <t>Ежемесячное число зарегистрированных разводов по районам</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> </t>
+  </si>
+  <si>
+    <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/region/vko/spreadsheets/?industry=38&amp;year=2025&amp;name=10704&amp;period=year&amp;type=spreadsheets</t>
+  </si>
+  <si>
     <t>Адильшинова Гульшат</t>
   </si>
   <si>
-    <t>Номер телефона</t>
-[...7 lines deleted...]
-  <si>
     <t>G.Adilshinova@aspire.gov.kz</t>
-  </si>
-[...25 lines deleted...]
-    <t xml:space="preserve"> </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00_р_."/>
   </numFmts>
-  <fonts count="21">
+  <fonts count="22">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -409,89 +409,97 @@
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <u/>
-[...13 lines deleted...]
-    <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="12">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
@@ -598,59 +606,60 @@
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right/>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="6">
+  <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="63">
+  <cellXfs count="66">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="1" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
@@ -700,116 +709,124 @@
     </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="4" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="10" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="10" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="17" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="15" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="10" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="10" xfId="4" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="10" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="2" xfId="6" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="4" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="6">
+  <cellStyles count="7">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
+    <cellStyle name="Гиперссылка 2" xfId="6" xr:uid="{00D55DCE-3BFA-48C2-803C-2E1F0A8A6554}"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
-[...2 lines deleted...]
-    <cellStyle name="Обычный 4" xfId="4" xr:uid="{F72EA962-BD49-457E-979B-FF1E3DF1AE46}"/>
+    <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="Обычный 3" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
+    <cellStyle name="Обычный 3 2" xfId="5" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
+    <cellStyle name="Обычный 4" xfId="4" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1070,424 +1087,424 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:G.Adilshinova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:G.Adilshinova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0E77EF26-D19D-4593-925B-C9286EA81606}">
-  <dimension ref="A1:B20"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A2:B21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="A26" sqref="A26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="46.5703125" customWidth="1"/>
-    <col min="2" max="2" width="67" style="50" customWidth="1"/>
+    <col min="2" max="2" width="67" style="48" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2">
-[...6 lines deleted...]
-    </row>
     <row r="2" spans="1:2">
       <c r="A2" s="40" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-        <v>83</v>
+        <v>53</v>
+      </c>
+      <c r="B2" s="45">
+        <v>612501</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="40" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-        <v>84</v>
+        <v>54</v>
+      </c>
+      <c r="B3" s="46" t="s">
+        <v>79</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="40" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-        <v>85</v>
+        <v>55</v>
+      </c>
+      <c r="B4" s="46" t="s">
+        <v>80</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="40" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>56</v>
+      </c>
+      <c r="B5" s="46" t="s">
+        <v>81</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="40" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>90</v>
+        <v>57</v>
+      </c>
+      <c r="B6" s="46" t="s">
+        <v>58</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="40" t="s">
+        <v>59</v>
+      </c>
+      <c r="B7" s="47" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="40" t="s">
+        <v>60</v>
+      </c>
+      <c r="B8" s="46" t="s">
         <v>61</v>
       </c>
-      <c r="B7" s="48" t="s">
+    </row>
+    <row r="9" spans="1:2" ht="39">
+      <c r="A9" s="40" t="s">
         <v>62</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="40" t="s">
+      <c r="B9" s="47" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="77.25">
+      <c r="A10" s="40" t="s">
         <v>63</v>
       </c>
-      <c r="B8" s="49" t="s">
-[...16 lines deleted...]
-        <v>88</v>
+      <c r="B10" s="47" t="s">
+        <v>83</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="40" t="s">
+        <v>64</v>
+      </c>
+      <c r="B11" s="46" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="40" t="s">
+        <v>66</v>
+      </c>
+      <c r="B12" s="47" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" ht="19.5" customHeight="1">
+      <c r="A13" s="40" t="s">
         <v>67</v>
       </c>
-      <c r="B11" s="49" t="s">
-[...4 lines deleted...]
-      <c r="A12" s="40" t="s">
+      <c r="B13" s="47" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" ht="30">
+      <c r="A14" s="40" t="s">
         <v>68</v>
       </c>
-      <c r="B12" s="49" t="s">
+      <c r="B14" s="51" t="s">
         <v>89</v>
-      </c>
-[...14 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="40" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-        <v>46204</v>
+        <v>69</v>
+      </c>
+      <c r="B15" s="41" t="s">
+        <v>70</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="40" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>46237</v>
+        <v>71</v>
+      </c>
+      <c r="B16" s="42">
+        <v>46272</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="40" t="s">
-        <v>75</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>72</v>
+      </c>
+      <c r="B17" s="42">
+        <v>46300</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="40" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-        <v>78</v>
+        <v>73</v>
+      </c>
+      <c r="B18" s="43" t="s">
+        <v>74</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="40" t="s">
-        <v>79</v>
+        <v>75</v>
       </c>
       <c r="B19" s="43" t="s">
-        <v>80</v>
+        <v>90</v>
       </c>
     </row>
     <row r="20" spans="1:2">
-      <c r="A20" s="45" t="s">
-[...3 lines deleted...]
-        <v>82</v>
+      <c r="A20" s="40" t="s">
+        <v>76</v>
+      </c>
+      <c r="B20" s="42" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="44" t="s">
+        <v>78</v>
+      </c>
+      <c r="B21" s="52" t="s">
+        <v>91</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B14" r:id="rId1" xr:uid="{3B4968A1-1249-4179-9643-34928F6935B9}"/>
-[...1 lines deleted...]
-    <hyperlink ref="B11" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
+    <hyperlink ref="B15" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
+    <hyperlink ref="B12" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
+    <hyperlink ref="B21" r:id="rId3" xr:uid="{0F8E9600-124C-4D4D-A156-1F58055967B4}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5816A5A9-D6D8-4B7F-BDEC-43EA6731018E}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="B5:B14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="H26" sqref="H26"/>
+      <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="2" max="2" width="31.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2">
       <c r="B5" s="38" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="6" spans="2:2">
       <c r="B6" s="38" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="38" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="8" spans="2:2">
       <c r="B8" s="38" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="9" spans="2:2">
       <c r="B9" s="38" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="11" spans="2:2" ht="75">
       <c r="B11" s="39" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="14" spans="2:2">
-      <c r="B14" s="38" t="s">
-        <v>53</v>
+      <c r="B14" s="50" t="s">
+        <v>88</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:AQ46"/>
   <sheetViews>
-    <sheetView topLeftCell="AA4" workbookViewId="0">
-      <selection activeCell="AJ11" sqref="AJ11:AK46"/>
+    <sheetView topLeftCell="A10" workbookViewId="0">
+      <selection activeCell="AL39" sqref="AL39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="26.5703125" style="3" customWidth="1"/>
     <col min="2" max="19" width="0" style="3" hidden="1" customWidth="1"/>
     <col min="20" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:43" ht="12" customHeight="1"/>
     <row r="2" spans="1:43" ht="12" customHeight="1"/>
     <row r="3" spans="1:43" ht="12" customHeight="1"/>
     <row r="4" spans="1:43" ht="12" customHeight="1"/>
     <row r="5" spans="1:43" ht="12" customHeight="1"/>
     <row r="6" spans="1:43" ht="12" customHeight="1">
       <c r="A6" s="31"/>
       <c r="B6" s="31"/>
       <c r="C6" s="31"/>
       <c r="D6" s="31"/>
       <c r="E6" s="31"/>
       <c r="F6" s="31"/>
       <c r="G6" s="31"/>
       <c r="H6" s="31"/>
       <c r="I6" s="31"/>
       <c r="J6" s="31"/>
       <c r="K6" s="31"/>
       <c r="L6" s="31"/>
       <c r="M6" s="31"/>
       <c r="Q6" s="31"/>
       <c r="R6" s="31"/>
       <c r="S6" s="31"/>
-      <c r="T6" s="51" t="s">
+      <c r="T6" s="53" t="s">
         <v>29</v>
       </c>
-      <c r="U6" s="51"/>
-[...21 lines deleted...]
-      <c r="AQ6" s="51"/>
+      <c r="U6" s="53"/>
+      <c r="V6" s="53"/>
+      <c r="W6" s="53"/>
+      <c r="X6" s="53"/>
+      <c r="Y6" s="53"/>
+      <c r="Z6" s="53"/>
+      <c r="AA6" s="53"/>
+      <c r="AB6" s="53"/>
+      <c r="AC6" s="53"/>
+      <c r="AD6" s="53"/>
+      <c r="AE6" s="53"/>
+      <c r="AF6" s="53"/>
+      <c r="AG6" s="53"/>
+      <c r="AH6" s="53"/>
+      <c r="AI6" s="53"/>
+      <c r="AJ6" s="53"/>
+      <c r="AK6" s="53"/>
+      <c r="AL6" s="53"/>
+      <c r="AM6" s="53"/>
+      <c r="AN6" s="53"/>
+      <c r="AO6" s="53"/>
+      <c r="AP6" s="53"/>
+      <c r="AQ6" s="53"/>
     </row>
     <row r="7" spans="1:43" ht="12.6" customHeight="1">
       <c r="C7" s="4"/>
       <c r="AQ7" s="4" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="8" spans="1:43">
-      <c r="A8" s="53"/>
-      <c r="B8" s="55">
+      <c r="A8" s="55"/>
+      <c r="B8" s="57">
         <v>2021</v>
       </c>
-      <c r="C8" s="56"/>
-[...10 lines deleted...]
-      <c r="N8" s="56">
+      <c r="C8" s="58"/>
+      <c r="D8" s="58"/>
+      <c r="E8" s="58"/>
+      <c r="F8" s="58"/>
+      <c r="G8" s="58"/>
+      <c r="H8" s="58"/>
+      <c r="I8" s="58"/>
+      <c r="J8" s="58"/>
+      <c r="K8" s="58"/>
+      <c r="L8" s="58"/>
+      <c r="M8" s="58"/>
+      <c r="N8" s="58">
         <v>2024</v>
       </c>
-      <c r="O8" s="56"/>
-[...4 lines deleted...]
-      <c r="T8" s="59">
+      <c r="O8" s="58"/>
+      <c r="P8" s="58"/>
+      <c r="Q8" s="58"/>
+      <c r="R8" s="58"/>
+      <c r="S8" s="58"/>
+      <c r="T8" s="61">
         <v>2025</v>
       </c>
-      <c r="U8" s="59"/>
-[...10 lines deleted...]
-      <c r="AF8" s="59">
+      <c r="U8" s="61"/>
+      <c r="V8" s="61"/>
+      <c r="W8" s="61"/>
+      <c r="X8" s="61"/>
+      <c r="Y8" s="61"/>
+      <c r="Z8" s="61"/>
+      <c r="AA8" s="61"/>
+      <c r="AB8" s="61"/>
+      <c r="AC8" s="61"/>
+      <c r="AD8" s="61"/>
+      <c r="AE8" s="57"/>
+      <c r="AF8" s="61">
         <v>2026</v>
       </c>
-      <c r="AG8" s="59"/>
-[...9 lines deleted...]
-      <c r="AQ8" s="55"/>
+      <c r="AG8" s="61"/>
+      <c r="AH8" s="61"/>
+      <c r="AI8" s="61"/>
+      <c r="AJ8" s="61"/>
+      <c r="AK8" s="61"/>
+      <c r="AL8" s="61"/>
+      <c r="AM8" s="61"/>
+      <c r="AN8" s="61"/>
+      <c r="AO8" s="61"/>
+      <c r="AP8" s="61"/>
+      <c r="AQ8" s="57"/>
     </row>
     <row r="9" spans="1:43" ht="18" customHeight="1">
-      <c r="A9" s="54"/>
+      <c r="A9" s="56"/>
       <c r="B9" s="6" t="s">
         <v>5</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>6</v>
       </c>
       <c r="D9" s="6" t="s">
         <v>7</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>8</v>
       </c>
       <c r="F9" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G9" s="6" t="s">
         <v>1</v>
       </c>
       <c r="H9" s="6" t="s">
         <v>2</v>
       </c>
       <c r="I9" s="7" t="s">
         <v>3</v>
       </c>
       <c r="J9" s="7" t="s">
@@ -1590,66 +1607,66 @@
         <v>20</v>
       </c>
       <c r="AQ9" s="14" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="10" spans="1:43" ht="12" customHeight="1">
       <c r="B10" s="35"/>
       <c r="C10" s="35"/>
       <c r="D10" s="35"/>
       <c r="E10" s="35"/>
       <c r="F10" s="35"/>
       <c r="G10" s="35"/>
       <c r="H10" s="35"/>
       <c r="I10" s="35"/>
       <c r="J10" s="35"/>
       <c r="K10" s="35"/>
       <c r="L10" s="35"/>
       <c r="M10" s="35"/>
       <c r="N10" s="35"/>
       <c r="O10" s="35"/>
       <c r="P10" s="35"/>
       <c r="Q10" s="35"/>
       <c r="R10" s="35"/>
       <c r="S10" s="35"/>
-      <c r="T10" s="57" t="s">
+      <c r="T10" s="59" t="s">
         <v>9</v>
       </c>
-      <c r="U10" s="57"/>
-[...11 lines deleted...]
-      <c r="AG10" s="57"/>
+      <c r="U10" s="59"/>
+      <c r="V10" s="59"/>
+      <c r="W10" s="59"/>
+      <c r="X10" s="59"/>
+      <c r="Y10" s="59"/>
+      <c r="Z10" s="59"/>
+      <c r="AA10" s="59"/>
+      <c r="AB10" s="59"/>
+      <c r="AC10" s="59"/>
+      <c r="AD10" s="59"/>
+      <c r="AE10" s="59"/>
+      <c r="AF10" s="59"/>
+      <c r="AG10" s="59"/>
     </row>
     <row r="11" spans="1:43" ht="12" customHeight="1">
       <c r="A11" s="16" t="s">
         <v>27</v>
       </c>
       <c r="B11" s="20"/>
       <c r="C11" s="20"/>
       <c r="D11" s="20"/>
       <c r="E11" s="20"/>
       <c r="F11" s="20"/>
       <c r="G11" s="20"/>
       <c r="H11" s="20"/>
       <c r="I11" s="20"/>
       <c r="J11" s="20"/>
       <c r="K11" s="20"/>
       <c r="L11" s="20"/>
       <c r="M11" s="20"/>
       <c r="N11" s="21">
         <v>189</v>
       </c>
       <c r="O11" s="10">
         <v>169</v>
       </c>
       <c r="P11" s="21">
         <v>191</v>
@@ -1695,50 +1712,53 @@
       </c>
       <c r="AD11" s="10">
         <v>185</v>
       </c>
       <c r="AE11" s="10">
         <v>201</v>
       </c>
       <c r="AF11" s="10">
         <v>219</v>
       </c>
       <c r="AG11" s="10">
         <v>134</v>
       </c>
       <c r="AH11" s="10">
         <v>159</v>
       </c>
       <c r="AI11" s="17">
         <v>149</v>
       </c>
       <c r="AJ11" s="17">
         <v>166</v>
       </c>
       <c r="AK11" s="17">
         <v>157</v>
       </c>
+      <c r="AL11" s="10">
+        <v>193</v>
+      </c>
     </row>
     <row r="12" spans="1:43" ht="12" customHeight="1">
       <c r="A12" s="8" t="s">
         <v>31</v>
       </c>
       <c r="B12" s="22"/>
       <c r="C12" s="22"/>
       <c r="D12" s="22"/>
       <c r="E12" s="22"/>
       <c r="F12" s="22"/>
       <c r="G12" s="22"/>
       <c r="H12" s="23"/>
       <c r="I12" s="22"/>
       <c r="J12" s="23"/>
       <c r="K12" s="23"/>
       <c r="L12" s="23"/>
       <c r="M12" s="23"/>
       <c r="N12" s="21">
         <v>90</v>
       </c>
       <c r="O12" s="10">
         <v>89</v>
       </c>
       <c r="P12" s="21">
         <v>98</v>
@@ -1784,50 +1804,53 @@
       </c>
       <c r="AD12" s="10">
         <v>101</v>
       </c>
       <c r="AE12" s="10">
         <v>112</v>
       </c>
       <c r="AF12" s="10">
         <v>123</v>
       </c>
       <c r="AG12" s="10">
         <v>66</v>
       </c>
       <c r="AH12" s="10">
         <v>76</v>
       </c>
       <c r="AI12" s="17">
         <v>74</v>
       </c>
       <c r="AJ12" s="17">
         <v>94</v>
       </c>
       <c r="AK12" s="17">
         <v>73</v>
       </c>
+      <c r="AL12" s="10">
+        <v>93</v>
+      </c>
     </row>
     <row r="13" spans="1:43" ht="12" customHeight="1">
       <c r="A13" s="8" t="s">
         <v>32</v>
       </c>
       <c r="B13" s="22"/>
       <c r="C13" s="22"/>
       <c r="D13" s="22"/>
       <c r="E13" s="22"/>
       <c r="F13" s="22"/>
       <c r="G13" s="22"/>
       <c r="H13" s="23"/>
       <c r="I13" s="22"/>
       <c r="J13" s="23"/>
       <c r="K13" s="23"/>
       <c r="L13" s="23"/>
       <c r="M13" s="23"/>
       <c r="N13" s="21">
         <v>19</v>
       </c>
       <c r="O13" s="10">
         <v>12</v>
       </c>
       <c r="P13" s="21">
         <v>12</v>
@@ -1873,50 +1896,53 @@
       </c>
       <c r="AD13" s="10">
         <v>13</v>
       </c>
       <c r="AE13" s="10">
         <v>22</v>
       </c>
       <c r="AF13" s="10">
         <v>24</v>
       </c>
       <c r="AG13" s="10">
         <v>14</v>
       </c>
       <c r="AH13" s="10">
         <v>23</v>
       </c>
       <c r="AI13" s="17">
         <v>13</v>
       </c>
       <c r="AJ13" s="17">
         <v>14</v>
       </c>
       <c r="AK13" s="17">
         <v>26</v>
       </c>
+      <c r="AL13" s="10">
+        <v>24</v>
+      </c>
     </row>
     <row r="14" spans="1:43" ht="12" customHeight="1">
       <c r="A14" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B14" s="22"/>
       <c r="C14" s="22"/>
       <c r="D14" s="22"/>
       <c r="E14" s="22"/>
       <c r="F14" s="22"/>
       <c r="G14" s="22"/>
       <c r="H14" s="23"/>
       <c r="I14" s="22"/>
       <c r="J14" s="23"/>
       <c r="K14" s="23"/>
       <c r="L14" s="23"/>
       <c r="M14" s="23"/>
       <c r="N14" s="21">
         <v>21</v>
       </c>
       <c r="O14" s="10">
         <v>15</v>
       </c>
       <c r="P14" s="21">
         <v>12</v>
@@ -1962,50 +1988,53 @@
       </c>
       <c r="AD14" s="10">
         <v>22</v>
       </c>
       <c r="AE14" s="10">
         <v>13</v>
       </c>
       <c r="AF14" s="10">
         <v>23</v>
       </c>
       <c r="AG14" s="10">
         <v>18</v>
       </c>
       <c r="AH14" s="10">
         <v>12</v>
       </c>
       <c r="AI14" s="17">
         <v>18</v>
       </c>
       <c r="AJ14" s="17">
         <v>22</v>
       </c>
       <c r="AK14" s="17">
         <v>13</v>
       </c>
+      <c r="AL14" s="10">
+        <v>21</v>
+      </c>
     </row>
     <row r="15" spans="1:43" ht="12" customHeight="1">
       <c r="A15" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B15" s="22"/>
       <c r="C15" s="22"/>
       <c r="D15" s="22"/>
       <c r="E15" s="22"/>
       <c r="F15" s="22"/>
       <c r="G15" s="22"/>
       <c r="H15" s="23"/>
       <c r="I15" s="22"/>
       <c r="J15" s="23"/>
       <c r="K15" s="23"/>
       <c r="L15" s="23"/>
       <c r="M15" s="23"/>
       <c r="N15" s="21">
         <v>3</v>
       </c>
       <c r="O15" s="10">
         <v>9</v>
       </c>
       <c r="P15" s="21">
         <v>5</v>
@@ -2050,50 +2079,53 @@
         <v>8</v>
       </c>
       <c r="AD15" s="10">
         <v>5</v>
       </c>
       <c r="AE15" s="10">
         <v>6</v>
       </c>
       <c r="AF15" s="10">
         <v>6</v>
       </c>
       <c r="AG15" s="10">
         <v>4</v>
       </c>
       <c r="AH15" s="10">
         <v>8</v>
       </c>
       <c r="AI15" s="17">
         <v>5</v>
       </c>
       <c r="AJ15" s="17">
         <v>6</v>
       </c>
       <c r="AK15" s="17">
         <v>9</v>
+      </c>
+      <c r="AL15" s="10">
+        <v>8</v>
       </c>
     </row>
     <row r="16" spans="1:43" ht="12" customHeight="1">
       <c r="A16" s="3" t="s">
         <v>42</v>
       </c>
       <c r="B16" s="22"/>
       <c r="C16" s="22"/>
       <c r="D16" s="22"/>
       <c r="E16" s="22"/>
       <c r="F16" s="22"/>
       <c r="G16" s="22"/>
       <c r="H16" s="23"/>
       <c r="I16" s="22"/>
       <c r="J16" s="23"/>
       <c r="K16" s="23"/>
       <c r="L16" s="23"/>
       <c r="M16" s="23"/>
       <c r="N16" s="21">
         <v>26</v>
       </c>
       <c r="O16" s="10">
         <v>17</v>
       </c>
       <c r="P16" s="21">
@@ -2140,52 +2172,55 @@
       </c>
       <c r="AD16" s="10">
         <v>19</v>
       </c>
       <c r="AE16" s="10">
         <v>15</v>
       </c>
       <c r="AF16" s="10">
         <v>10</v>
       </c>
       <c r="AG16" s="10">
         <v>11</v>
       </c>
       <c r="AH16" s="10">
         <v>18</v>
       </c>
       <c r="AI16" s="17">
         <v>10</v>
       </c>
       <c r="AJ16" s="17">
         <v>13</v>
       </c>
       <c r="AK16" s="17">
         <v>13</v>
       </c>
-    </row>
-    <row r="17" spans="1:37" ht="12" customHeight="1">
+      <c r="AL16" s="10">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="17" spans="1:38" ht="12" customHeight="1">
       <c r="A17" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B17" s="22"/>
       <c r="C17" s="22"/>
       <c r="D17" s="22"/>
       <c r="E17" s="22"/>
       <c r="F17" s="22"/>
       <c r="G17" s="22"/>
       <c r="H17" s="23"/>
       <c r="I17" s="22"/>
       <c r="J17" s="23"/>
       <c r="K17" s="23"/>
       <c r="L17" s="23"/>
       <c r="M17" s="23"/>
       <c r="N17" s="21">
         <v>2</v>
       </c>
       <c r="O17" s="10">
         <v>1</v>
       </c>
       <c r="P17" s="21">
         <v>1</v>
       </c>
       <c r="Q17" s="10">
@@ -2229,52 +2264,55 @@
       </c>
       <c r="AD17" s="10">
         <v>4</v>
       </c>
       <c r="AE17" s="10">
         <v>2</v>
       </c>
       <c r="AF17" s="9" t="s">
         <v>28</v>
       </c>
       <c r="AG17" s="10">
         <v>2</v>
       </c>
       <c r="AH17" s="10">
         <v>1</v>
       </c>
       <c r="AI17" s="17">
         <v>9</v>
       </c>
       <c r="AJ17" s="17">
         <v>3</v>
       </c>
       <c r="AK17" s="17">
         <v>2</v>
       </c>
-    </row>
-    <row r="18" spans="1:37" ht="12" customHeight="1">
+      <c r="AL17" s="10">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="18" spans="1:38" ht="12" customHeight="1">
       <c r="A18" s="8" t="s">
         <v>37</v>
       </c>
       <c r="B18" s="22"/>
       <c r="C18" s="22"/>
       <c r="D18" s="22"/>
       <c r="E18" s="22"/>
       <c r="F18" s="22"/>
       <c r="G18" s="22"/>
       <c r="H18" s="23"/>
       <c r="I18" s="22"/>
       <c r="J18" s="23"/>
       <c r="K18" s="23"/>
       <c r="L18" s="23"/>
       <c r="M18" s="23"/>
       <c r="N18" s="28" t="s">
         <v>28</v>
       </c>
       <c r="O18" s="28" t="s">
         <v>28</v>
       </c>
       <c r="P18" s="28" t="s">
         <v>28</v>
       </c>
       <c r="Q18" s="10">
@@ -2318,52 +2356,55 @@
       </c>
       <c r="AD18" s="10">
         <v>2</v>
       </c>
       <c r="AE18" s="9" t="s">
         <v>28</v>
       </c>
       <c r="AF18" s="10">
         <v>3</v>
       </c>
       <c r="AG18" s="9" t="s">
         <v>28</v>
       </c>
       <c r="AH18" s="10">
         <v>2</v>
       </c>
       <c r="AI18" s="17">
         <v>2</v>
       </c>
       <c r="AJ18" s="17">
         <v>2</v>
       </c>
       <c r="AK18" s="17">
         <v>1</v>
       </c>
-    </row>
-    <row r="19" spans="1:37" ht="12" customHeight="1">
+      <c r="AL18" s="10">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="19" spans="1:38" ht="12" customHeight="1">
       <c r="A19" s="3" t="s">
         <v>43</v>
       </c>
       <c r="B19" s="22"/>
       <c r="C19" s="22"/>
       <c r="D19" s="22"/>
       <c r="E19" s="22"/>
       <c r="F19" s="22"/>
       <c r="G19" s="22"/>
       <c r="H19" s="23"/>
       <c r="I19" s="22"/>
       <c r="J19" s="23"/>
       <c r="K19" s="23"/>
       <c r="L19" s="23"/>
       <c r="M19" s="23"/>
       <c r="N19" s="28" t="s">
         <v>28</v>
       </c>
       <c r="O19" s="28" t="s">
         <v>28</v>
       </c>
       <c r="P19" s="21">
         <v>2</v>
       </c>
       <c r="Q19" s="10">
@@ -2405,52 +2446,55 @@
       </c>
       <c r="AD19" s="9" t="s">
         <v>28</v>
       </c>
       <c r="AE19" s="9" t="s">
         <v>28</v>
       </c>
       <c r="AF19" s="9" t="s">
         <v>28</v>
       </c>
       <c r="AG19" s="9" t="s">
         <v>28</v>
       </c>
       <c r="AH19" s="10" t="s">
         <v>28</v>
       </c>
       <c r="AI19" s="17">
         <v>1</v>
       </c>
       <c r="AJ19" s="10" t="s">
         <v>28</v>
       </c>
       <c r="AK19" s="17">
         <v>1</v>
       </c>
-    </row>
-    <row r="20" spans="1:37" ht="12" customHeight="1">
+      <c r="AL19" s="10" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="20" spans="1:38" ht="12" customHeight="1">
       <c r="A20" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B20" s="22"/>
       <c r="C20" s="22"/>
       <c r="D20" s="22"/>
       <c r="E20" s="22"/>
       <c r="F20" s="22"/>
       <c r="G20" s="22"/>
       <c r="H20" s="23"/>
       <c r="I20" s="22"/>
       <c r="J20" s="23"/>
       <c r="K20" s="23"/>
       <c r="L20" s="23"/>
       <c r="M20" s="23"/>
       <c r="N20" s="21">
         <v>1</v>
       </c>
       <c r="O20" s="10">
         <v>1</v>
       </c>
       <c r="P20" s="21">
         <v>1</v>
       </c>
       <c r="Q20" s="10">
@@ -2494,52 +2538,55 @@
       </c>
       <c r="AD20" s="10">
         <v>2</v>
       </c>
       <c r="AE20" s="10">
         <v>5</v>
       </c>
       <c r="AF20" s="10">
         <v>3</v>
       </c>
       <c r="AG20" s="9" t="s">
         <v>28</v>
       </c>
       <c r="AH20" s="10">
         <v>4</v>
       </c>
       <c r="AI20" s="17">
         <v>1</v>
       </c>
       <c r="AJ20" s="17">
         <v>1</v>
       </c>
       <c r="AK20" s="17">
         <v>3</v>
       </c>
-    </row>
-    <row r="21" spans="1:37" ht="12" customHeight="1">
+      <c r="AL20" s="10">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="21" spans="1:38" ht="12" customHeight="1">
       <c r="A21" s="3" t="s">
         <v>38</v>
       </c>
       <c r="B21" s="22"/>
       <c r="C21" s="22"/>
       <c r="D21" s="22"/>
       <c r="E21" s="22"/>
       <c r="F21" s="22"/>
       <c r="G21" s="22"/>
       <c r="H21" s="23"/>
       <c r="I21" s="22"/>
       <c r="J21" s="23"/>
       <c r="K21" s="23"/>
       <c r="L21" s="23"/>
       <c r="M21" s="23"/>
       <c r="N21" s="21">
         <v>2</v>
       </c>
       <c r="O21" s="10">
         <v>3</v>
       </c>
       <c r="P21" s="21">
         <v>2</v>
       </c>
       <c r="Q21" s="10">
@@ -2583,52 +2630,55 @@
       </c>
       <c r="AD21" s="10">
         <v>1</v>
       </c>
       <c r="AE21" s="10">
         <v>2</v>
       </c>
       <c r="AF21" s="10">
         <v>2</v>
       </c>
       <c r="AG21" s="10">
         <v>1</v>
       </c>
       <c r="AH21" s="10">
         <v>2</v>
       </c>
       <c r="AI21" s="17">
         <v>1</v>
       </c>
       <c r="AJ21" s="10" t="s">
         <v>28</v>
       </c>
       <c r="AK21" s="17">
         <v>3</v>
       </c>
-    </row>
-    <row r="22" spans="1:37" ht="12" customHeight="1">
+      <c r="AL21" s="10">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="22" spans="1:38" ht="12" customHeight="1">
       <c r="A22" s="3" t="s">
         <v>39</v>
       </c>
       <c r="B22" s="22"/>
       <c r="C22" s="22"/>
       <c r="D22" s="22"/>
       <c r="E22" s="22"/>
       <c r="F22" s="22"/>
       <c r="G22" s="22"/>
       <c r="H22" s="23"/>
       <c r="I22" s="22"/>
       <c r="J22" s="23"/>
       <c r="K22" s="23"/>
       <c r="L22" s="23"/>
       <c r="M22" s="23"/>
       <c r="N22" s="21">
         <v>10</v>
       </c>
       <c r="O22" s="10">
         <v>4</v>
       </c>
       <c r="P22" s="21">
         <v>10</v>
       </c>
       <c r="Q22" s="10">
@@ -2672,52 +2722,55 @@
       </c>
       <c r="AD22" s="10">
         <v>7</v>
       </c>
       <c r="AE22" s="10">
         <v>5</v>
       </c>
       <c r="AF22" s="10">
         <v>11</v>
       </c>
       <c r="AG22" s="10">
         <v>3</v>
       </c>
       <c r="AH22" s="10">
         <v>5</v>
       </c>
       <c r="AI22" s="17">
         <v>3</v>
       </c>
       <c r="AJ22" s="17">
         <v>4</v>
       </c>
       <c r="AK22" s="17">
         <v>4</v>
       </c>
-    </row>
-    <row r="23" spans="1:37" ht="12" customHeight="1">
+      <c r="AL22" s="10">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="23" spans="1:38" ht="12" customHeight="1">
       <c r="A23" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B23" s="22"/>
       <c r="C23" s="22"/>
       <c r="D23" s="22"/>
       <c r="E23" s="22"/>
       <c r="F23" s="22"/>
       <c r="G23" s="22"/>
       <c r="H23" s="23"/>
       <c r="I23" s="22"/>
       <c r="J23" s="23"/>
       <c r="K23" s="23"/>
       <c r="L23" s="23"/>
       <c r="M23" s="23"/>
       <c r="N23" s="21">
         <v>3</v>
       </c>
       <c r="O23" s="10">
         <v>5</v>
       </c>
       <c r="P23" s="21">
         <v>2</v>
       </c>
       <c r="Q23" s="10">
@@ -2761,52 +2814,55 @@
       </c>
       <c r="AD23" s="10">
         <v>1</v>
       </c>
       <c r="AE23" s="10">
         <v>3</v>
       </c>
       <c r="AF23" s="10">
         <v>3</v>
       </c>
       <c r="AG23" s="10">
         <v>3</v>
       </c>
       <c r="AH23" s="10">
         <v>2</v>
       </c>
       <c r="AI23" s="17">
         <v>1</v>
       </c>
       <c r="AJ23" s="17">
         <v>2</v>
       </c>
       <c r="AK23" s="17">
         <v>1</v>
       </c>
-    </row>
-    <row r="24" spans="1:37" ht="12" customHeight="1">
+      <c r="AL23" s="10">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="24" spans="1:38" ht="12" customHeight="1">
       <c r="A24" s="3" t="s">
         <v>40</v>
       </c>
       <c r="B24" s="22"/>
       <c r="C24" s="22"/>
       <c r="D24" s="22"/>
       <c r="E24" s="22"/>
       <c r="F24" s="22"/>
       <c r="G24" s="22"/>
       <c r="H24" s="23"/>
       <c r="I24" s="22"/>
       <c r="J24" s="23"/>
       <c r="K24" s="23"/>
       <c r="L24" s="23"/>
       <c r="M24" s="23"/>
       <c r="N24" s="21">
         <v>12</v>
       </c>
       <c r="O24" s="10">
         <v>13</v>
       </c>
       <c r="P24" s="21">
         <v>22</v>
       </c>
       <c r="Q24" s="10">
@@ -2850,90 +2906,94 @@
       </c>
       <c r="AD24" s="10">
         <v>8</v>
       </c>
       <c r="AE24" s="10">
         <v>16</v>
       </c>
       <c r="AF24" s="10">
         <v>11</v>
       </c>
       <c r="AG24" s="10">
         <v>12</v>
       </c>
       <c r="AH24" s="10">
         <v>6</v>
       </c>
       <c r="AI24" s="17">
         <v>11</v>
       </c>
       <c r="AJ24" s="17">
         <v>5</v>
       </c>
       <c r="AK24" s="17">
         <v>8</v>
       </c>
-    </row>
-    <row r="25" spans="1:37" ht="12" customHeight="1">
+      <c r="AL24" s="10">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="25" spans="1:38" ht="12" customHeight="1">
       <c r="B25" s="36"/>
       <c r="C25" s="36"/>
       <c r="D25" s="36"/>
       <c r="E25" s="36"/>
       <c r="F25" s="36"/>
       <c r="G25" s="36"/>
       <c r="H25" s="36"/>
       <c r="I25" s="36"/>
       <c r="J25" s="36"/>
       <c r="K25" s="36"/>
       <c r="L25" s="36"/>
       <c r="M25" s="36"/>
       <c r="N25" s="36"/>
       <c r="O25" s="36"/>
       <c r="P25" s="36"/>
       <c r="Q25" s="36"/>
       <c r="R25" s="36"/>
       <c r="S25" s="36"/>
-      <c r="T25" s="58" t="s">
+      <c r="T25" s="60" t="s">
         <v>25</v>
       </c>
-      <c r="U25" s="58"/>
-[...11 lines deleted...]
-      <c r="AG25" s="58"/>
+      <c r="U25" s="60"/>
+      <c r="V25" s="60"/>
+      <c r="W25" s="60"/>
+      <c r="X25" s="60"/>
+      <c r="Y25" s="60"/>
+      <c r="Z25" s="60"/>
+      <c r="AA25" s="60"/>
+      <c r="AB25" s="60"/>
+      <c r="AC25" s="60"/>
+      <c r="AD25" s="60"/>
+      <c r="AE25" s="60"/>
+      <c r="AF25" s="60"/>
+      <c r="AG25" s="60"/>
       <c r="AJ25" s="17"/>
       <c r="AK25" s="17"/>
-    </row>
-    <row r="26" spans="1:37" ht="12" customHeight="1">
+      <c r="AL25" s="10"/>
+    </row>
+    <row r="26" spans="1:38" ht="12" customHeight="1">
       <c r="A26" s="24" t="s">
         <v>27</v>
       </c>
       <c r="B26" s="25"/>
       <c r="C26" s="25"/>
       <c r="D26" s="25"/>
       <c r="E26" s="25"/>
       <c r="F26" s="25"/>
       <c r="G26" s="25"/>
       <c r="H26" s="25"/>
       <c r="I26" s="25"/>
       <c r="J26" s="25"/>
       <c r="K26" s="25"/>
       <c r="L26" s="25"/>
       <c r="M26" s="25"/>
       <c r="N26" s="21">
         <v>137</v>
       </c>
       <c r="O26" s="10">
         <v>127</v>
       </c>
       <c r="P26" s="21">
         <v>140</v>
       </c>
       <c r="Q26" s="10">
@@ -2977,52 +3037,55 @@
       </c>
       <c r="AD26" s="10">
         <v>128</v>
       </c>
       <c r="AE26" s="10">
         <v>157</v>
       </c>
       <c r="AF26" s="10">
         <v>156</v>
       </c>
       <c r="AG26" s="10">
         <v>95</v>
       </c>
       <c r="AH26" s="10">
         <v>118</v>
       </c>
       <c r="AI26" s="17">
         <v>99</v>
       </c>
       <c r="AJ26" s="17">
         <v>124</v>
       </c>
       <c r="AK26" s="17">
         <v>116</v>
       </c>
-    </row>
-    <row r="27" spans="1:37" ht="12" customHeight="1">
+      <c r="AL26" s="10">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="27" spans="1:38" ht="12" customHeight="1">
       <c r="A27" s="26" t="s">
         <v>46</v>
       </c>
       <c r="B27" s="25"/>
       <c r="C27" s="25"/>
       <c r="D27" s="25"/>
       <c r="E27" s="25"/>
       <c r="F27" s="25"/>
       <c r="G27" s="25"/>
       <c r="H27" s="25"/>
       <c r="I27" s="25"/>
       <c r="J27" s="25"/>
       <c r="K27" s="25"/>
       <c r="L27" s="25"/>
       <c r="M27" s="25"/>
       <c r="N27" s="21">
         <v>87</v>
       </c>
       <c r="O27" s="10">
         <v>88</v>
       </c>
       <c r="P27" s="21">
         <v>96</v>
       </c>
       <c r="Q27" s="10">
@@ -3066,52 +3129,55 @@
       </c>
       <c r="AD27" s="10">
         <v>98</v>
       </c>
       <c r="AE27" s="10">
         <v>108</v>
       </c>
       <c r="AF27" s="10">
         <v>118</v>
       </c>
       <c r="AG27" s="10">
         <v>64</v>
       </c>
       <c r="AH27" s="10">
         <v>73</v>
       </c>
       <c r="AI27" s="17">
         <v>73</v>
       </c>
       <c r="AJ27" s="17">
         <v>93</v>
       </c>
       <c r="AK27" s="17">
         <v>68</v>
       </c>
-    </row>
-    <row r="28" spans="1:37" ht="12" customHeight="1">
+      <c r="AL27" s="10">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="28" spans="1:38" ht="12" customHeight="1">
       <c r="A28" s="26" t="s">
         <v>32</v>
       </c>
       <c r="B28" s="25"/>
       <c r="C28" s="25"/>
       <c r="D28" s="25"/>
       <c r="E28" s="25"/>
       <c r="F28" s="25"/>
       <c r="G28" s="25"/>
       <c r="H28" s="25"/>
       <c r="I28" s="25"/>
       <c r="J28" s="25"/>
       <c r="K28" s="25"/>
       <c r="L28" s="25"/>
       <c r="M28" s="25"/>
       <c r="N28" s="21">
         <v>19</v>
       </c>
       <c r="O28" s="10">
         <v>12</v>
       </c>
       <c r="P28" s="21">
         <v>11</v>
       </c>
       <c r="Q28" s="10">
@@ -3155,52 +3221,55 @@
       </c>
       <c r="AD28" s="10">
         <v>12</v>
       </c>
       <c r="AE28" s="10">
         <v>22</v>
       </c>
       <c r="AF28" s="10">
         <v>23</v>
       </c>
       <c r="AG28" s="10">
         <v>14</v>
       </c>
       <c r="AH28" s="10">
         <v>22</v>
       </c>
       <c r="AI28" s="17">
         <v>13</v>
       </c>
       <c r="AJ28" s="17">
         <v>14</v>
       </c>
       <c r="AK28" s="17">
         <v>24</v>
       </c>
-    </row>
-    <row r="29" spans="1:37" ht="12" customHeight="1">
+      <c r="AL28" s="10">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="29" spans="1:38" ht="12" customHeight="1">
       <c r="A29" s="26" t="s">
         <v>34</v>
       </c>
       <c r="B29" s="25"/>
       <c r="C29" s="25"/>
       <c r="D29" s="25"/>
       <c r="E29" s="25"/>
       <c r="F29" s="25"/>
       <c r="G29" s="25"/>
       <c r="H29" s="25"/>
       <c r="I29" s="25"/>
       <c r="J29" s="25"/>
       <c r="K29" s="25"/>
       <c r="L29" s="25"/>
       <c r="M29" s="25"/>
       <c r="N29" s="21">
         <v>2</v>
       </c>
       <c r="O29" s="10">
         <v>6</v>
       </c>
       <c r="P29" s="21">
         <v>3</v>
       </c>
       <c r="Q29" s="10">
@@ -3244,52 +3313,55 @@
       </c>
       <c r="AD29" s="10">
         <v>5</v>
       </c>
       <c r="AE29" s="10">
         <v>3</v>
       </c>
       <c r="AF29" s="10">
         <v>3</v>
       </c>
       <c r="AG29" s="10">
         <v>3</v>
       </c>
       <c r="AH29" s="10">
         <v>5</v>
       </c>
       <c r="AI29" s="17">
         <v>3</v>
       </c>
       <c r="AJ29" s="17">
         <v>6</v>
       </c>
       <c r="AK29" s="17">
         <v>7</v>
       </c>
-    </row>
-    <row r="30" spans="1:37" ht="12" customHeight="1">
+      <c r="AL29" s="10">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="30" spans="1:38" ht="12" customHeight="1">
       <c r="A30" s="26" t="s">
         <v>35</v>
       </c>
       <c r="B30" s="25"/>
       <c r="C30" s="25"/>
       <c r="D30" s="25"/>
       <c r="E30" s="25"/>
       <c r="F30" s="25"/>
       <c r="G30" s="25"/>
       <c r="H30" s="25"/>
       <c r="I30" s="25"/>
       <c r="J30" s="25"/>
       <c r="K30" s="25"/>
       <c r="L30" s="25"/>
       <c r="M30" s="25"/>
       <c r="N30" s="21">
         <v>21</v>
       </c>
       <c r="O30" s="10">
         <v>15</v>
       </c>
       <c r="P30" s="21">
         <v>23</v>
       </c>
       <c r="Q30" s="10">
@@ -3333,52 +3405,55 @@
       </c>
       <c r="AD30" s="10">
         <v>12</v>
       </c>
       <c r="AE30" s="10">
         <v>13</v>
       </c>
       <c r="AF30" s="10">
         <v>7</v>
       </c>
       <c r="AG30" s="10">
         <v>7</v>
       </c>
       <c r="AH30" s="10">
         <v>15</v>
       </c>
       <c r="AI30" s="17">
         <v>9</v>
       </c>
       <c r="AJ30" s="17">
         <v>9</v>
       </c>
       <c r="AK30" s="17">
         <v>11</v>
       </c>
-    </row>
-    <row r="31" spans="1:37" ht="12" customHeight="1">
+      <c r="AL30" s="10">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="31" spans="1:38" ht="12" customHeight="1">
       <c r="A31" s="26" t="s">
         <v>40</v>
       </c>
       <c r="B31" s="25"/>
       <c r="C31" s="25"/>
       <c r="D31" s="25"/>
       <c r="E31" s="25"/>
       <c r="F31" s="25"/>
       <c r="G31" s="25"/>
       <c r="H31" s="25"/>
       <c r="I31" s="25"/>
       <c r="J31" s="25"/>
       <c r="K31" s="25"/>
       <c r="L31" s="25"/>
       <c r="M31" s="25"/>
       <c r="N31" s="21">
         <v>8</v>
       </c>
       <c r="O31" s="10">
         <v>6</v>
       </c>
       <c r="P31" s="21">
         <v>7</v>
       </c>
       <c r="Q31" s="10">
@@ -3422,90 +3497,94 @@
       </c>
       <c r="AD31" s="10">
         <v>1</v>
       </c>
       <c r="AE31" s="10">
         <v>11</v>
       </c>
       <c r="AF31" s="10">
         <v>5</v>
       </c>
       <c r="AG31" s="10">
         <v>7</v>
       </c>
       <c r="AH31" s="10">
         <v>3</v>
       </c>
       <c r="AI31" s="17">
         <v>1</v>
       </c>
       <c r="AJ31" s="17">
         <v>2</v>
       </c>
       <c r="AK31" s="17">
         <v>6</v>
       </c>
-    </row>
-    <row r="32" spans="1:37" ht="12" customHeight="1">
+      <c r="AL31" s="10">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="32" spans="1:38" ht="12" customHeight="1">
       <c r="B32" s="34"/>
       <c r="C32" s="34"/>
       <c r="D32" s="34"/>
       <c r="E32" s="34"/>
       <c r="F32" s="34"/>
       <c r="G32" s="34"/>
       <c r="H32" s="34"/>
       <c r="I32" s="34"/>
       <c r="J32" s="34"/>
       <c r="K32" s="34"/>
       <c r="L32" s="34"/>
       <c r="M32" s="34"/>
       <c r="N32" s="34"/>
       <c r="O32" s="34"/>
       <c r="P32" s="34"/>
       <c r="Q32" s="34"/>
       <c r="R32" s="34"/>
       <c r="S32" s="34"/>
-      <c r="T32" s="52" t="s">
+      <c r="T32" s="54" t="s">
         <v>26</v>
       </c>
-      <c r="U32" s="52"/>
-[...11 lines deleted...]
-      <c r="AG32" s="52"/>
+      <c r="U32" s="54"/>
+      <c r="V32" s="54"/>
+      <c r="W32" s="54"/>
+      <c r="X32" s="54"/>
+      <c r="Y32" s="54"/>
+      <c r="Z32" s="54"/>
+      <c r="AA32" s="54"/>
+      <c r="AB32" s="54"/>
+      <c r="AC32" s="54"/>
+      <c r="AD32" s="54"/>
+      <c r="AE32" s="54"/>
+      <c r="AF32" s="54"/>
+      <c r="AG32" s="54"/>
       <c r="AJ32" s="17"/>
       <c r="AK32" s="17"/>
-    </row>
-    <row r="33" spans="1:37" ht="12" customHeight="1">
+      <c r="AL32" s="10"/>
+    </row>
+    <row r="33" spans="1:38" ht="12" customHeight="1">
       <c r="A33" s="16" t="s">
         <v>27</v>
       </c>
       <c r="B33" s="25"/>
       <c r="C33" s="25"/>
       <c r="D33" s="25"/>
       <c r="E33" s="25"/>
       <c r="F33" s="25"/>
       <c r="G33" s="25"/>
       <c r="H33" s="25"/>
       <c r="I33" s="25"/>
       <c r="J33" s="25"/>
       <c r="K33" s="25"/>
       <c r="L33" s="25"/>
       <c r="M33" s="25"/>
       <c r="N33" s="26">
         <v>52</v>
       </c>
       <c r="O33" s="10">
         <v>42</v>
       </c>
       <c r="P33" s="21">
         <v>51</v>
       </c>
       <c r="Q33" s="10">
@@ -3549,52 +3628,55 @@
       </c>
       <c r="AD33" s="10">
         <v>57</v>
       </c>
       <c r="AE33" s="10">
         <v>44</v>
       </c>
       <c r="AF33" s="10">
         <v>63</v>
       </c>
       <c r="AG33" s="10">
         <v>39</v>
       </c>
       <c r="AH33" s="10">
         <v>41</v>
       </c>
       <c r="AI33" s="17">
         <v>50</v>
       </c>
       <c r="AJ33" s="17">
         <v>42</v>
       </c>
       <c r="AK33" s="17">
         <v>41</v>
       </c>
-    </row>
-    <row r="34" spans="1:37" ht="12" customHeight="1">
+      <c r="AL33" s="10">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="34" spans="1:38" ht="12" customHeight="1">
       <c r="A34" s="8" t="s">
         <v>31</v>
       </c>
       <c r="B34" s="25"/>
       <c r="C34" s="25"/>
       <c r="D34" s="25"/>
       <c r="E34" s="25"/>
       <c r="F34" s="25"/>
       <c r="G34" s="25"/>
       <c r="H34" s="25"/>
       <c r="I34" s="25"/>
       <c r="J34" s="25"/>
       <c r="K34" s="25"/>
       <c r="L34" s="25"/>
       <c r="M34" s="25"/>
       <c r="N34" s="21">
         <v>3</v>
       </c>
       <c r="O34" s="10">
         <v>1</v>
       </c>
       <c r="P34" s="21">
         <v>2</v>
       </c>
       <c r="Q34" s="10">
@@ -3638,52 +3720,55 @@
       </c>
       <c r="AD34" s="10">
         <v>3</v>
       </c>
       <c r="AE34" s="10">
         <v>4</v>
       </c>
       <c r="AF34" s="10">
         <v>5</v>
       </c>
       <c r="AG34" s="10">
         <v>2</v>
       </c>
       <c r="AH34" s="10">
         <v>3</v>
       </c>
       <c r="AI34" s="17">
         <v>1</v>
       </c>
       <c r="AJ34" s="17">
         <v>1</v>
       </c>
       <c r="AK34" s="17">
         <v>5</v>
       </c>
-    </row>
-    <row r="35" spans="1:37" ht="11.45" customHeight="1">
+      <c r="AL34" s="10">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="35" spans="1:38" ht="11.45" customHeight="1">
       <c r="A35" s="8" t="s">
         <v>32</v>
       </c>
       <c r="B35" s="25"/>
       <c r="C35" s="25"/>
       <c r="D35" s="25"/>
       <c r="E35" s="25"/>
       <c r="F35" s="25"/>
       <c r="G35" s="25"/>
       <c r="H35" s="25"/>
       <c r="I35" s="25"/>
       <c r="J35" s="25"/>
       <c r="K35" s="25"/>
       <c r="L35" s="25"/>
       <c r="M35" s="25"/>
       <c r="N35" s="28" t="s">
         <v>28</v>
       </c>
       <c r="O35" s="28" t="s">
         <v>28</v>
       </c>
       <c r="P35" s="21">
         <v>1</v>
       </c>
       <c r="Q35" s="28" t="s">
@@ -3723,52 +3808,55 @@
       <c r="AC35" s="10">
         <v>2</v>
       </c>
       <c r="AD35" s="10">
         <v>1</v>
       </c>
       <c r="AE35" s="9" t="s">
         <v>28</v>
       </c>
       <c r="AF35" s="10">
         <v>1</v>
       </c>
       <c r="AG35" s="9" t="s">
         <v>28</v>
       </c>
       <c r="AH35" s="10">
         <v>1</v>
       </c>
       <c r="AI35" s="17"/>
       <c r="AJ35" s="10" t="s">
         <v>28</v>
       </c>
       <c r="AK35" s="17">
         <v>2</v>
       </c>
-    </row>
-    <row r="36" spans="1:37" ht="12" customHeight="1">
+      <c r="AL35" s="10">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="36" spans="1:38" ht="12" customHeight="1">
       <c r="A36" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B36" s="25"/>
       <c r="C36" s="25"/>
       <c r="D36" s="25"/>
       <c r="E36" s="25"/>
       <c r="F36" s="25"/>
       <c r="G36" s="25"/>
       <c r="H36" s="25"/>
       <c r="I36" s="25"/>
       <c r="J36" s="25"/>
       <c r="K36" s="25"/>
       <c r="L36" s="25"/>
       <c r="M36" s="25"/>
       <c r="N36" s="21">
         <v>21</v>
       </c>
       <c r="O36" s="10">
         <v>15</v>
       </c>
       <c r="P36" s="21">
         <v>12</v>
       </c>
       <c r="Q36" s="10">
@@ -3812,52 +3900,55 @@
       </c>
       <c r="AD36" s="10">
         <v>22</v>
       </c>
       <c r="AE36" s="10">
         <v>13</v>
       </c>
       <c r="AF36" s="10">
         <v>23</v>
       </c>
       <c r="AG36" s="10">
         <v>18</v>
       </c>
       <c r="AH36" s="10">
         <v>12</v>
       </c>
       <c r="AI36" s="17">
         <v>18</v>
       </c>
       <c r="AJ36" s="10">
         <v>22</v>
       </c>
       <c r="AK36" s="17">
         <v>13</v>
       </c>
-    </row>
-    <row r="37" spans="1:37" ht="12" customHeight="1">
+      <c r="AL36" s="10">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="37" spans="1:38" ht="12" customHeight="1">
       <c r="A37" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B37" s="25"/>
       <c r="C37" s="25"/>
       <c r="D37" s="25"/>
       <c r="E37" s="25"/>
       <c r="F37" s="25"/>
       <c r="G37" s="25"/>
       <c r="H37" s="25"/>
       <c r="I37" s="25"/>
       <c r="J37" s="25"/>
       <c r="K37" s="25"/>
       <c r="L37" s="25"/>
       <c r="M37" s="25"/>
       <c r="N37" s="21">
         <v>1</v>
       </c>
       <c r="O37" s="10">
         <v>3</v>
       </c>
       <c r="P37" s="21">
         <v>2</v>
       </c>
       <c r="Q37" s="10">
@@ -3899,52 +3990,55 @@
       </c>
       <c r="AD37" s="9" t="s">
         <v>28</v>
       </c>
       <c r="AE37" s="10">
         <v>3</v>
       </c>
       <c r="AF37" s="10">
         <v>3</v>
       </c>
       <c r="AG37" s="10">
         <v>1</v>
       </c>
       <c r="AH37" s="10">
         <v>3</v>
       </c>
       <c r="AI37" s="17">
         <v>2</v>
       </c>
       <c r="AJ37" s="10" t="s">
         <v>28</v>
       </c>
       <c r="AK37" s="17">
         <v>2</v>
       </c>
-    </row>
-    <row r="38" spans="1:37" ht="12" customHeight="1">
+      <c r="AL37" s="10">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="38" spans="1:38" ht="12" customHeight="1">
       <c r="A38" s="3" t="s">
         <v>42</v>
       </c>
       <c r="B38" s="25"/>
       <c r="C38" s="25"/>
       <c r="D38" s="25"/>
       <c r="E38" s="25"/>
       <c r="F38" s="25"/>
       <c r="G38" s="25"/>
       <c r="H38" s="25"/>
       <c r="I38" s="25"/>
       <c r="J38" s="25"/>
       <c r="K38" s="25"/>
       <c r="L38" s="25"/>
       <c r="M38" s="25"/>
       <c r="N38" s="21">
         <v>5</v>
       </c>
       <c r="O38" s="10">
         <v>2</v>
       </c>
       <c r="P38" s="21">
         <v>1</v>
       </c>
       <c r="Q38" s="10">
@@ -3988,52 +4082,55 @@
       </c>
       <c r="AD38" s="10">
         <v>7</v>
       </c>
       <c r="AE38" s="10">
         <v>2</v>
       </c>
       <c r="AF38" s="10">
         <v>3</v>
       </c>
       <c r="AG38" s="10">
         <v>4</v>
       </c>
       <c r="AH38" s="10">
         <v>3</v>
       </c>
       <c r="AI38" s="17">
         <v>1</v>
       </c>
       <c r="AJ38" s="10">
         <v>4</v>
       </c>
       <c r="AK38" s="17">
         <v>2</v>
       </c>
-    </row>
-    <row r="39" spans="1:37" ht="12" customHeight="1">
+      <c r="AL38" s="10">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="39" spans="1:38" ht="12" customHeight="1">
       <c r="A39" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B39" s="25"/>
       <c r="C39" s="25"/>
       <c r="D39" s="25"/>
       <c r="E39" s="25"/>
       <c r="F39" s="25"/>
       <c r="G39" s="25"/>
       <c r="H39" s="25"/>
       <c r="I39" s="25"/>
       <c r="J39" s="25"/>
       <c r="K39" s="25"/>
       <c r="L39" s="25"/>
       <c r="M39" s="25"/>
       <c r="N39" s="21">
         <v>2</v>
       </c>
       <c r="O39" s="10">
         <v>1</v>
       </c>
       <c r="P39" s="21">
         <v>1</v>
       </c>
       <c r="Q39" s="10">
@@ -4077,52 +4174,55 @@
       </c>
       <c r="AD39" s="10">
         <v>4</v>
       </c>
       <c r="AE39" s="10">
         <v>2</v>
       </c>
       <c r="AF39" s="9" t="s">
         <v>28</v>
       </c>
       <c r="AG39" s="10">
         <v>2</v>
       </c>
       <c r="AH39" s="10">
         <v>1</v>
       </c>
       <c r="AI39" s="17">
         <v>9</v>
       </c>
       <c r="AJ39" s="10">
         <v>3</v>
       </c>
       <c r="AK39" s="17">
         <v>2</v>
       </c>
-    </row>
-    <row r="40" spans="1:37" ht="12" customHeight="1">
+      <c r="AL39" s="10">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="40" spans="1:38" ht="12" customHeight="1">
       <c r="A40" s="8" t="s">
         <v>37</v>
       </c>
       <c r="B40" s="25"/>
       <c r="C40" s="25"/>
       <c r="D40" s="25"/>
       <c r="E40" s="25"/>
       <c r="F40" s="25"/>
       <c r="G40" s="25"/>
       <c r="H40" s="25"/>
       <c r="I40" s="25"/>
       <c r="J40" s="25"/>
       <c r="K40" s="25"/>
       <c r="L40" s="25"/>
       <c r="M40" s="25"/>
       <c r="N40" s="28" t="s">
         <v>28</v>
       </c>
       <c r="O40" s="28" t="s">
         <v>28</v>
       </c>
       <c r="P40" s="28" t="s">
         <v>28</v>
       </c>
       <c r="Q40" s="10">
@@ -4166,52 +4266,55 @@
       </c>
       <c r="AD40" s="10">
         <v>2</v>
       </c>
       <c r="AE40" s="9" t="s">
         <v>28</v>
       </c>
       <c r="AF40" s="10">
         <v>3</v>
       </c>
       <c r="AG40" s="9" t="s">
         <v>28</v>
       </c>
       <c r="AH40" s="10">
         <v>2</v>
       </c>
       <c r="AI40" s="17">
         <v>2</v>
       </c>
       <c r="AJ40" s="10">
         <v>2</v>
       </c>
       <c r="AK40" s="17">
         <v>1</v>
       </c>
-    </row>
-    <row r="41" spans="1:37" ht="12" customHeight="1">
+      <c r="AL40" s="10">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="41" spans="1:38" ht="12" customHeight="1">
       <c r="A41" s="3" t="s">
         <v>43</v>
       </c>
       <c r="B41" s="25"/>
       <c r="C41" s="25"/>
       <c r="D41" s="25"/>
       <c r="E41" s="25"/>
       <c r="F41" s="25"/>
       <c r="G41" s="25"/>
       <c r="H41" s="25"/>
       <c r="I41" s="25"/>
       <c r="J41" s="25"/>
       <c r="K41" s="25"/>
       <c r="L41" s="25"/>
       <c r="M41" s="25"/>
       <c r="N41" s="28" t="s">
         <v>28</v>
       </c>
       <c r="O41" s="28" t="s">
         <v>28</v>
       </c>
       <c r="P41" s="21">
         <v>2</v>
       </c>
       <c r="Q41" s="10">
@@ -4255,52 +4358,55 @@
       </c>
       <c r="AD41" s="9" t="s">
         <v>28</v>
       </c>
       <c r="AE41" s="9" t="s">
         <v>28</v>
       </c>
       <c r="AF41" s="9" t="s">
         <v>28</v>
       </c>
       <c r="AG41" s="9" t="s">
         <v>28</v>
       </c>
       <c r="AH41" s="10" t="s">
         <v>28</v>
       </c>
       <c r="AI41" s="17">
         <v>1</v>
       </c>
       <c r="AJ41" s="10" t="s">
         <v>28</v>
       </c>
       <c r="AK41" s="17">
         <v>1</v>
       </c>
-    </row>
-    <row r="42" spans="1:37" ht="12" customHeight="1">
+      <c r="AL41" s="10" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="42" spans="1:38" ht="12" customHeight="1">
       <c r="A42" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B42" s="25"/>
       <c r="C42" s="25"/>
       <c r="D42" s="25"/>
       <c r="E42" s="25"/>
       <c r="F42" s="25"/>
       <c r="G42" s="25"/>
       <c r="H42" s="25"/>
       <c r="I42" s="25"/>
       <c r="J42" s="25"/>
       <c r="K42" s="25"/>
       <c r="L42" s="25"/>
       <c r="M42" s="25"/>
       <c r="N42" s="21">
         <v>1</v>
       </c>
       <c r="O42" s="10">
         <v>1</v>
       </c>
       <c r="P42" s="21">
         <v>1</v>
       </c>
       <c r="Q42" s="10">
@@ -4344,52 +4450,55 @@
       </c>
       <c r="AD42" s="10">
         <v>2</v>
       </c>
       <c r="AE42" s="10">
         <v>5</v>
       </c>
       <c r="AF42" s="10">
         <v>3</v>
       </c>
       <c r="AG42" s="9" t="s">
         <v>28</v>
       </c>
       <c r="AH42" s="10">
         <v>4</v>
       </c>
       <c r="AI42" s="17">
         <v>1</v>
       </c>
       <c r="AJ42" s="10">
         <v>1</v>
       </c>
       <c r="AK42" s="17">
         <v>3</v>
       </c>
-    </row>
-    <row r="43" spans="1:37" ht="12" customHeight="1">
+      <c r="AL42" s="10">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="43" spans="1:38" ht="12" customHeight="1">
       <c r="A43" s="3" t="s">
         <v>38</v>
       </c>
       <c r="B43" s="25"/>
       <c r="C43" s="25"/>
       <c r="D43" s="25"/>
       <c r="E43" s="25"/>
       <c r="F43" s="25"/>
       <c r="G43" s="25"/>
       <c r="H43" s="25"/>
       <c r="I43" s="25"/>
       <c r="J43" s="25"/>
       <c r="K43" s="25"/>
       <c r="L43" s="25"/>
       <c r="M43" s="25"/>
       <c r="N43" s="21">
         <v>2</v>
       </c>
       <c r="O43" s="10">
         <v>3</v>
       </c>
       <c r="P43" s="21">
         <v>2</v>
       </c>
       <c r="Q43" s="10">
@@ -4433,52 +4542,55 @@
       </c>
       <c r="AD43" s="10">
         <v>1</v>
       </c>
       <c r="AE43" s="10">
         <v>2</v>
       </c>
       <c r="AF43" s="10">
         <v>2</v>
       </c>
       <c r="AG43" s="10">
         <v>1</v>
       </c>
       <c r="AH43" s="10">
         <v>2</v>
       </c>
       <c r="AI43" s="17">
         <v>1</v>
       </c>
       <c r="AJ43" s="10" t="s">
         <v>28</v>
       </c>
       <c r="AK43" s="17">
         <v>3</v>
       </c>
-    </row>
-    <row r="44" spans="1:37" ht="12" customHeight="1">
+      <c r="AL43" s="10">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="44" spans="1:38" ht="12" customHeight="1">
       <c r="A44" s="3" t="s">
         <v>39</v>
       </c>
       <c r="B44" s="25"/>
       <c r="C44" s="25"/>
       <c r="D44" s="25"/>
       <c r="E44" s="25"/>
       <c r="F44" s="25"/>
       <c r="G44" s="25"/>
       <c r="H44" s="25"/>
       <c r="I44" s="25"/>
       <c r="J44" s="25"/>
       <c r="K44" s="25"/>
       <c r="L44" s="25"/>
       <c r="M44" s="25"/>
       <c r="N44" s="21">
         <v>10</v>
       </c>
       <c r="O44" s="10">
         <v>4</v>
       </c>
       <c r="P44" s="21">
         <v>10</v>
       </c>
       <c r="Q44" s="10">
@@ -4522,52 +4634,55 @@
       </c>
       <c r="AD44" s="10">
         <v>7</v>
       </c>
       <c r="AE44" s="10">
         <v>5</v>
       </c>
       <c r="AF44" s="10">
         <v>11</v>
       </c>
       <c r="AG44" s="10">
         <v>3</v>
       </c>
       <c r="AH44" s="10">
         <v>5</v>
       </c>
       <c r="AI44" s="17">
         <v>3</v>
       </c>
       <c r="AJ44" s="10">
         <v>4</v>
       </c>
       <c r="AK44" s="17">
         <v>4</v>
       </c>
-    </row>
-    <row r="45" spans="1:37" ht="12" customHeight="1">
+      <c r="AL44" s="10">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="45" spans="1:38" ht="12" customHeight="1">
       <c r="A45" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B45" s="25"/>
       <c r="C45" s="25"/>
       <c r="D45" s="25"/>
       <c r="E45" s="25"/>
       <c r="F45" s="25"/>
       <c r="G45" s="25"/>
       <c r="H45" s="25"/>
       <c r="I45" s="25"/>
       <c r="J45" s="25"/>
       <c r="K45" s="25"/>
       <c r="L45" s="25"/>
       <c r="M45" s="25"/>
       <c r="N45" s="21">
         <v>3</v>
       </c>
       <c r="O45" s="10">
         <v>5</v>
       </c>
       <c r="P45" s="21">
         <v>2</v>
       </c>
       <c r="Q45" s="10">
@@ -4611,52 +4726,55 @@
       </c>
       <c r="AD45" s="10">
         <v>1</v>
       </c>
       <c r="AE45" s="10">
         <v>3</v>
       </c>
       <c r="AF45" s="10">
         <v>3</v>
       </c>
       <c r="AG45" s="10">
         <v>3</v>
       </c>
       <c r="AH45" s="10">
         <v>2</v>
       </c>
       <c r="AI45" s="17">
         <v>1</v>
       </c>
       <c r="AJ45" s="10">
         <v>2</v>
       </c>
       <c r="AK45" s="17">
         <v>1</v>
       </c>
-    </row>
-    <row r="46" spans="1:37" ht="12" customHeight="1">
+      <c r="AL45" s="10">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="46" spans="1:38" ht="12" customHeight="1">
       <c r="A46" s="5" t="s">
         <v>40</v>
       </c>
       <c r="B46" s="25"/>
       <c r="C46" s="25"/>
       <c r="D46" s="25"/>
       <c r="E46" s="25"/>
       <c r="F46" s="25"/>
       <c r="G46" s="25"/>
       <c r="H46" s="25"/>
       <c r="I46" s="25"/>
       <c r="J46" s="25"/>
       <c r="K46" s="25"/>
       <c r="L46" s="25"/>
       <c r="M46" s="25"/>
       <c r="N46" s="27">
         <v>4</v>
       </c>
       <c r="O46" s="11">
         <v>7</v>
       </c>
       <c r="P46" s="27">
         <v>15</v>
       </c>
       <c r="Q46" s="11">
@@ -4699,203 +4817,206 @@
         <v>5</v>
       </c>
       <c r="AD46" s="11">
         <v>7</v>
       </c>
       <c r="AE46" s="11">
         <v>5</v>
       </c>
       <c r="AF46" s="11">
         <v>6</v>
       </c>
       <c r="AG46" s="11">
         <v>5</v>
       </c>
       <c r="AH46" s="11">
         <v>3</v>
       </c>
       <c r="AI46" s="18">
         <v>10</v>
       </c>
       <c r="AJ46" s="18">
         <v>3</v>
       </c>
       <c r="AK46" s="18">
         <v>2</v>
+      </c>
+      <c r="AL46" s="49">
+        <v>9</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="T6:AQ6"/>
     <mergeCell ref="T32:AG32"/>
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="B8:M8"/>
     <mergeCell ref="T10:AG10"/>
     <mergeCell ref="T25:AG25"/>
     <mergeCell ref="AF8:AQ8"/>
     <mergeCell ref="T8:AE8"/>
     <mergeCell ref="N8:S8"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:AY46"/>
   <sheetViews>
-    <sheetView topLeftCell="AG4" workbookViewId="0">
-      <selection activeCell="AK11" sqref="AJ11:AK46"/>
+    <sheetView topLeftCell="A10" workbookViewId="0">
+      <selection activeCell="Y46" sqref="Y46"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="26.5703125" style="3" customWidth="1"/>
     <col min="2" max="3" width="0" style="3" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="8.42578125" style="3" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="0" style="3" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="8.28515625" style="3" hidden="1" customWidth="1"/>
     <col min="7" max="19" width="0" style="3" hidden="1" customWidth="1"/>
     <col min="20" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:51" ht="12" customHeight="1"/>
     <row r="2" spans="1:51" ht="12" customHeight="1"/>
     <row r="3" spans="1:51" ht="12" customHeight="1"/>
     <row r="4" spans="1:51" ht="12" customHeight="1"/>
     <row r="5" spans="1:51" ht="12" customHeight="1"/>
     <row r="6" spans="1:51" ht="12" customHeight="1">
       <c r="A6" s="31"/>
       <c r="B6" s="31"/>
       <c r="C6" s="31"/>
       <c r="D6" s="31"/>
       <c r="E6" s="31"/>
       <c r="F6" s="31"/>
       <c r="G6" s="31"/>
       <c r="H6" s="31"/>
       <c r="I6" s="31"/>
       <c r="J6" s="31"/>
       <c r="K6" s="31"/>
       <c r="L6" s="31"/>
       <c r="M6" s="31"/>
       <c r="N6" s="31"/>
       <c r="S6" s="31"/>
-      <c r="T6" s="51" t="s">
+      <c r="T6" s="53" t="s">
         <v>30</v>
       </c>
-      <c r="U6" s="51"/>
-[...21 lines deleted...]
-      <c r="AQ6" s="51"/>
+      <c r="U6" s="53"/>
+      <c r="V6" s="53"/>
+      <c r="W6" s="53"/>
+      <c r="X6" s="53"/>
+      <c r="Y6" s="53"/>
+      <c r="Z6" s="53"/>
+      <c r="AA6" s="53"/>
+      <c r="AB6" s="53"/>
+      <c r="AC6" s="53"/>
+      <c r="AD6" s="53"/>
+      <c r="AE6" s="53"/>
+      <c r="AF6" s="53"/>
+      <c r="AG6" s="53"/>
+      <c r="AH6" s="53"/>
+      <c r="AI6" s="53"/>
+      <c r="AJ6" s="53"/>
+      <c r="AK6" s="53"/>
+      <c r="AL6" s="53"/>
+      <c r="AM6" s="53"/>
+      <c r="AN6" s="53"/>
+      <c r="AO6" s="53"/>
+      <c r="AP6" s="53"/>
+      <c r="AQ6" s="53"/>
     </row>
     <row r="7" spans="1:51" ht="12" customHeight="1">
-      <c r="AC7" s="60"/>
-[...2 lines deleted...]
-      <c r="AO7" s="60" t="s">
+      <c r="AC7" s="62"/>
+      <c r="AD7" s="63"/>
+      <c r="AE7" s="62"/>
+      <c r="AO7" s="62" t="s">
         <v>18</v>
       </c>
-      <c r="AP7" s="61"/>
-      <c r="AQ7" s="60"/>
+      <c r="AP7" s="63"/>
+      <c r="AQ7" s="62"/>
     </row>
     <row r="8" spans="1:51" ht="12" customHeight="1">
-      <c r="A8" s="53"/>
-      <c r="B8" s="55">
+      <c r="A8" s="55"/>
+      <c r="B8" s="57">
         <v>2021</v>
       </c>
-      <c r="C8" s="56"/>
-[...10 lines deleted...]
-      <c r="N8" s="56">
+      <c r="C8" s="58"/>
+      <c r="D8" s="58"/>
+      <c r="E8" s="58"/>
+      <c r="F8" s="58"/>
+      <c r="G8" s="58"/>
+      <c r="H8" s="58"/>
+      <c r="I8" s="58"/>
+      <c r="J8" s="58"/>
+      <c r="K8" s="58"/>
+      <c r="L8" s="58"/>
+      <c r="M8" s="58"/>
+      <c r="N8" s="58">
         <v>2024</v>
       </c>
-      <c r="O8" s="56"/>
-[...4 lines deleted...]
-      <c r="T8" s="59">
+      <c r="O8" s="58"/>
+      <c r="P8" s="58"/>
+      <c r="Q8" s="58"/>
+      <c r="R8" s="58"/>
+      <c r="S8" s="58"/>
+      <c r="T8" s="61">
         <v>2025</v>
       </c>
-      <c r="U8" s="59"/>
-[...10 lines deleted...]
-      <c r="AF8" s="59">
+      <c r="U8" s="61"/>
+      <c r="V8" s="61"/>
+      <c r="W8" s="61"/>
+      <c r="X8" s="61"/>
+      <c r="Y8" s="61"/>
+      <c r="Z8" s="61"/>
+      <c r="AA8" s="61"/>
+      <c r="AB8" s="61"/>
+      <c r="AC8" s="61"/>
+      <c r="AD8" s="61"/>
+      <c r="AE8" s="57"/>
+      <c r="AF8" s="61">
         <v>2026</v>
       </c>
-      <c r="AG8" s="59"/>
-[...9 lines deleted...]
-      <c r="AQ8" s="55"/>
+      <c r="AG8" s="61"/>
+      <c r="AH8" s="61"/>
+      <c r="AI8" s="61"/>
+      <c r="AJ8" s="61"/>
+      <c r="AK8" s="61"/>
+      <c r="AL8" s="61"/>
+      <c r="AM8" s="61"/>
+      <c r="AN8" s="61"/>
+      <c r="AO8" s="61"/>
+      <c r="AP8" s="61"/>
+      <c r="AQ8" s="57"/>
     </row>
     <row r="9" spans="1:51" ht="18" customHeight="1">
-      <c r="A9" s="54"/>
+      <c r="A9" s="56"/>
       <c r="B9" s="12" t="s">
         <v>5</v>
       </c>
       <c r="C9" s="12" t="s">
         <v>15</v>
       </c>
       <c r="D9" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E9" s="13" t="s">
         <v>17</v>
       </c>
       <c r="F9" s="13" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="13" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>12</v>
       </c>
       <c r="I9" s="14" t="s">
         <v>13</v>
       </c>
       <c r="J9" s="14" t="s">
@@ -4999,66 +5120,66 @@
       </c>
       <c r="AQ9" s="7" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="10" spans="1:51" ht="12" customHeight="1">
       <c r="A10" s="35"/>
       <c r="B10" s="35"/>
       <c r="C10" s="35"/>
       <c r="D10" s="35"/>
       <c r="E10" s="35"/>
       <c r="F10" s="35"/>
       <c r="G10" s="35"/>
       <c r="H10" s="35"/>
       <c r="I10" s="35"/>
       <c r="J10" s="35"/>
       <c r="K10" s="35"/>
       <c r="L10" s="35"/>
       <c r="M10" s="35"/>
       <c r="N10" s="35"/>
       <c r="O10" s="35"/>
       <c r="P10" s="35"/>
       <c r="Q10" s="35"/>
       <c r="R10" s="35"/>
       <c r="S10" s="35"/>
-      <c r="T10" s="57" t="s">
+      <c r="T10" s="59" t="s">
         <v>9</v>
       </c>
-      <c r="U10" s="57"/>
-[...11 lines deleted...]
-      <c r="AG10" s="57"/>
+      <c r="U10" s="59"/>
+      <c r="V10" s="59"/>
+      <c r="W10" s="59"/>
+      <c r="X10" s="59"/>
+      <c r="Y10" s="59"/>
+      <c r="Z10" s="59"/>
+      <c r="AA10" s="59"/>
+      <c r="AB10" s="59"/>
+      <c r="AC10" s="59"/>
+      <c r="AD10" s="59"/>
+      <c r="AE10" s="59"/>
+      <c r="AF10" s="59"/>
+      <c r="AG10" s="59"/>
       <c r="AH10" s="35"/>
       <c r="AI10" s="35"/>
       <c r="AJ10" s="35"/>
       <c r="AK10" s="35"/>
       <c r="AL10" s="35"/>
       <c r="AM10" s="35"/>
       <c r="AN10" s="35"/>
       <c r="AO10" s="35"/>
       <c r="AP10" s="35"/>
       <c r="AQ10" s="35"/>
       <c r="AR10" s="32"/>
       <c r="AS10" s="32"/>
       <c r="AT10" s="32"/>
       <c r="AU10" s="32"/>
       <c r="AV10" s="32"/>
       <c r="AW10" s="32"/>
       <c r="AX10" s="32"/>
       <c r="AY10" s="32"/>
     </row>
     <row r="11" spans="1:51" ht="12" customHeight="1">
       <c r="A11" s="16" t="s">
         <v>27</v>
       </c>
       <c r="B11" s="20"/>
       <c r="C11" s="20"/>
@@ -5122,50 +5243,53 @@
       </c>
       <c r="AD11" s="1">
         <v>0.28000000000000003</v>
       </c>
       <c r="AE11" s="1">
         <v>0.28000000000000003</v>
       </c>
       <c r="AF11" s="1">
         <v>3.6</v>
       </c>
       <c r="AG11" s="1">
         <v>1.1599999999999999</v>
       </c>
       <c r="AH11" s="1">
         <v>0.9</v>
       </c>
       <c r="AI11" s="1">
         <v>0.63</v>
       </c>
       <c r="AJ11" s="1">
         <v>0.56000000000000005</v>
       </c>
       <c r="AK11" s="1">
         <v>0.44</v>
       </c>
+      <c r="AL11" s="1">
+        <v>0.46</v>
+      </c>
     </row>
     <row r="12" spans="1:51" ht="12" customHeight="1">
       <c r="A12" s="8" t="s">
         <v>31</v>
       </c>
       <c r="B12" s="22"/>
       <c r="C12" s="22"/>
       <c r="D12" s="22"/>
       <c r="E12" s="22"/>
       <c r="F12" s="22"/>
       <c r="G12" s="22"/>
       <c r="H12" s="23"/>
       <c r="I12" s="22"/>
       <c r="J12" s="23"/>
       <c r="K12" s="23"/>
       <c r="L12" s="23"/>
       <c r="M12" s="23"/>
       <c r="N12" s="21">
         <v>0.41</v>
       </c>
       <c r="O12" s="1">
         <v>0.36</v>
       </c>
       <c r="P12" s="21">
         <v>0.35</v>
@@ -5211,50 +5335,53 @@
       </c>
       <c r="AD12" s="1">
         <v>0.28999999999999998</v>
       </c>
       <c r="AE12" s="1">
         <v>0.3</v>
       </c>
       <c r="AF12" s="1">
         <v>3.8</v>
       </c>
       <c r="AG12" s="1">
         <v>1.07</v>
       </c>
       <c r="AH12" s="1">
         <v>0.81</v>
       </c>
       <c r="AI12" s="1">
         <v>0.59</v>
       </c>
       <c r="AJ12" s="1">
         <v>0.6</v>
       </c>
       <c r="AK12" s="1">
         <v>0.39</v>
       </c>
+      <c r="AL12" s="1">
+        <v>0.42</v>
+      </c>
     </row>
     <row r="13" spans="1:51" ht="12" customHeight="1">
       <c r="A13" s="8" t="s">
         <v>32</v>
       </c>
       <c r="B13" s="22"/>
       <c r="C13" s="22"/>
       <c r="D13" s="22"/>
       <c r="E13" s="22"/>
       <c r="F13" s="22"/>
       <c r="G13" s="22"/>
       <c r="H13" s="23"/>
       <c r="I13" s="22"/>
       <c r="J13" s="23"/>
       <c r="K13" s="23"/>
       <c r="L13" s="23"/>
       <c r="M13" s="23"/>
       <c r="N13" s="21">
         <v>0.64</v>
       </c>
       <c r="O13" s="1">
         <v>0.35</v>
       </c>
       <c r="P13" s="21">
         <v>0.31</v>
@@ -5300,50 +5427,53 @@
       </c>
       <c r="AD13" s="1">
         <v>0.28000000000000003</v>
       </c>
       <c r="AE13" s="1">
         <v>0.43</v>
       </c>
       <c r="AF13" s="1">
         <v>5.67</v>
       </c>
       <c r="AG13" s="1">
         <v>1.73</v>
       </c>
       <c r="AH13" s="1">
         <v>1.86</v>
       </c>
       <c r="AI13" s="1">
         <v>0.79</v>
       </c>
       <c r="AJ13" s="1">
         <v>0.68</v>
       </c>
       <c r="AK13" s="1">
         <v>1.05</v>
       </c>
+      <c r="AL13" s="1">
+        <v>0.83</v>
+      </c>
     </row>
     <row r="14" spans="1:51" ht="12" customHeight="1">
       <c r="A14" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B14" s="22"/>
       <c r="C14" s="22"/>
       <c r="D14" s="22"/>
       <c r="E14" s="22"/>
       <c r="F14" s="22"/>
       <c r="G14" s="22"/>
       <c r="H14" s="23"/>
       <c r="I14" s="22"/>
       <c r="J14" s="23"/>
       <c r="K14" s="23"/>
       <c r="L14" s="23"/>
       <c r="M14" s="23"/>
       <c r="N14" s="21">
         <v>0.64</v>
       </c>
       <c r="O14" s="1">
         <v>0.4</v>
       </c>
       <c r="P14" s="21">
         <v>0.28000000000000003</v>
@@ -5389,50 +5519,53 @@
       </c>
       <c r="AD14" s="1">
         <v>0.43</v>
       </c>
       <c r="AE14" s="1">
         <v>0.23</v>
       </c>
       <c r="AF14" s="1">
         <v>4.95</v>
       </c>
       <c r="AG14" s="1">
         <v>2.0299999999999998</v>
       </c>
       <c r="AH14" s="1">
         <v>0.89</v>
       </c>
       <c r="AI14" s="1">
         <v>1</v>
       </c>
       <c r="AJ14" s="1">
         <v>0.97</v>
       </c>
       <c r="AK14" s="1">
         <v>0.48</v>
       </c>
+      <c r="AL14" s="1">
+        <v>0.66</v>
+      </c>
     </row>
     <row r="15" spans="1:51" ht="12" customHeight="1">
       <c r="A15" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B15" s="22"/>
       <c r="C15" s="22"/>
       <c r="D15" s="22"/>
       <c r="E15" s="22"/>
       <c r="F15" s="22"/>
       <c r="G15" s="22"/>
       <c r="H15" s="23"/>
       <c r="I15" s="22"/>
       <c r="J15" s="23"/>
       <c r="K15" s="23"/>
       <c r="L15" s="23"/>
       <c r="M15" s="23"/>
       <c r="N15" s="21">
         <v>0.15</v>
       </c>
       <c r="O15" s="1">
         <v>0.38</v>
       </c>
       <c r="P15" s="21">
         <v>0.19</v>
@@ -5478,50 +5611,53 @@
       </c>
       <c r="AD15" s="1">
         <v>0.16</v>
       </c>
       <c r="AE15" s="1">
         <v>0.17</v>
       </c>
       <c r="AF15" s="1">
         <v>2.08</v>
       </c>
       <c r="AG15" s="1">
         <v>0.73</v>
       </c>
       <c r="AH15" s="1">
         <v>0.95</v>
       </c>
       <c r="AI15" s="1">
         <v>0.44</v>
       </c>
       <c r="AJ15" s="1">
         <v>0.42</v>
       </c>
       <c r="AK15" s="1">
         <v>0.53</v>
       </c>
+      <c r="AL15" s="1">
+        <v>0.4</v>
+      </c>
     </row>
     <row r="16" spans="1:51" ht="12" customHeight="1">
       <c r="A16" s="3" t="s">
         <v>42</v>
       </c>
       <c r="B16" s="22"/>
       <c r="C16" s="22"/>
       <c r="D16" s="22"/>
       <c r="E16" s="22"/>
       <c r="F16" s="22"/>
       <c r="G16" s="22"/>
       <c r="H16" s="23"/>
       <c r="I16" s="22"/>
       <c r="J16" s="23"/>
       <c r="K16" s="23"/>
       <c r="L16" s="23"/>
       <c r="M16" s="23"/>
       <c r="N16" s="21">
         <v>0.74</v>
       </c>
       <c r="O16" s="1">
         <v>0.42</v>
       </c>
       <c r="P16" s="21">
         <v>0.53</v>
@@ -5567,50 +5703,53 @@
       </c>
       <c r="AD16" s="1">
         <v>0.35</v>
       </c>
       <c r="AE16" s="1">
         <v>0.25</v>
       </c>
       <c r="AF16" s="1">
         <v>2.04</v>
       </c>
       <c r="AG16" s="1">
         <v>1.18</v>
       </c>
       <c r="AH16" s="1">
         <v>1.26</v>
       </c>
       <c r="AI16" s="1">
         <v>0.53</v>
       </c>
       <c r="AJ16" s="1">
         <v>0.54</v>
       </c>
       <c r="AK16" s="1">
         <v>0.45</v>
       </c>
+      <c r="AL16" s="1">
+        <v>0.48</v>
+      </c>
     </row>
     <row r="17" spans="1:51" ht="12" customHeight="1">
       <c r="A17" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B17" s="22"/>
       <c r="C17" s="22"/>
       <c r="D17" s="22"/>
       <c r="E17" s="22"/>
       <c r="F17" s="22"/>
       <c r="G17" s="22"/>
       <c r="H17" s="23"/>
       <c r="I17" s="22"/>
       <c r="J17" s="23"/>
       <c r="K17" s="23"/>
       <c r="L17" s="23"/>
       <c r="M17" s="23"/>
       <c r="N17" s="21">
         <v>0.24</v>
       </c>
       <c r="O17" s="1">
         <v>0.1</v>
       </c>
       <c r="P17" s="21">
         <v>0.09</v>
@@ -5656,50 +5795,53 @@
       </c>
       <c r="AD17" s="1">
         <v>0.31</v>
       </c>
       <c r="AE17" s="1">
         <v>0.14000000000000001</v>
       </c>
       <c r="AF17" s="9" t="s">
         <v>28</v>
       </c>
       <c r="AG17" s="1">
         <v>0.92</v>
       </c>
       <c r="AH17" s="1">
         <v>0.3</v>
       </c>
       <c r="AI17" s="1">
         <v>2.0099999999999998</v>
       </c>
       <c r="AJ17" s="1">
         <v>0.54</v>
       </c>
       <c r="AK17" s="1">
         <v>0.3</v>
       </c>
+      <c r="AL17" s="1">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="18" spans="1:51" ht="12" customHeight="1">
       <c r="A18" s="8" t="s">
         <v>37</v>
       </c>
       <c r="B18" s="22"/>
       <c r="C18" s="22"/>
       <c r="D18" s="22"/>
       <c r="E18" s="22"/>
       <c r="F18" s="22"/>
       <c r="G18" s="22"/>
       <c r="H18" s="23"/>
       <c r="I18" s="22"/>
       <c r="J18" s="23"/>
       <c r="K18" s="23"/>
       <c r="L18" s="23"/>
       <c r="M18" s="23"/>
       <c r="N18" s="28" t="s">
         <v>28</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>28</v>
       </c>
       <c r="P18" s="4" t="s">
         <v>28</v>
@@ -5745,50 +5887,53 @@
       </c>
       <c r="AD18" s="1">
         <v>0.24</v>
       </c>
       <c r="AE18" s="9" t="s">
         <v>28</v>
       </c>
       <c r="AF18" s="1">
         <v>3.86</v>
       </c>
       <c r="AG18" s="1" t="s">
         <v>28</v>
       </c>
       <c r="AH18" s="1">
         <v>0.89</v>
       </c>
       <c r="AI18" s="1">
         <v>0.67</v>
       </c>
       <c r="AJ18" s="1">
         <v>0.53</v>
       </c>
       <c r="AK18" s="1">
         <v>0.22</v>
       </c>
+      <c r="AL18" s="1">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="19" spans="1:51" ht="12" customHeight="1">
       <c r="A19" s="3" t="s">
         <v>43</v>
       </c>
       <c r="B19" s="22"/>
       <c r="C19" s="22"/>
       <c r="D19" s="22"/>
       <c r="E19" s="22"/>
       <c r="F19" s="22"/>
       <c r="G19" s="22"/>
       <c r="H19" s="23"/>
       <c r="I19" s="22"/>
       <c r="J19" s="23"/>
       <c r="K19" s="23"/>
       <c r="L19" s="23"/>
       <c r="M19" s="23"/>
       <c r="N19" s="28" t="s">
         <v>28</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>28</v>
       </c>
       <c r="P19" s="21">
         <v>0.38</v>
@@ -5833,50 +5978,53 @@
         <v>0.55000000000000004</v>
       </c>
       <c r="AD19" s="9" t="s">
         <v>28</v>
       </c>
       <c r="AE19" s="9" t="s">
         <v>28</v>
       </c>
       <c r="AF19" s="9" t="s">
         <v>28</v>
       </c>
       <c r="AG19" s="1" t="s">
         <v>28</v>
       </c>
       <c r="AH19" s="1" t="s">
         <v>28</v>
       </c>
       <c r="AI19" s="1">
         <v>0.48</v>
       </c>
       <c r="AJ19" s="1" t="s">
         <v>28</v>
       </c>
       <c r="AK19" s="1">
         <v>0.32</v>
+      </c>
+      <c r="AL19" s="1" t="s">
+        <v>28</v>
       </c>
     </row>
     <row r="20" spans="1:51" ht="12" customHeight="1">
       <c r="A20" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B20" s="22"/>
       <c r="C20" s="22"/>
       <c r="D20" s="22"/>
       <c r="E20" s="22"/>
       <c r="F20" s="22"/>
       <c r="G20" s="22"/>
       <c r="H20" s="23"/>
       <c r="I20" s="22"/>
       <c r="J20" s="23"/>
       <c r="K20" s="23"/>
       <c r="L20" s="23"/>
       <c r="M20" s="23"/>
       <c r="N20" s="21">
         <v>0.15</v>
       </c>
       <c r="O20" s="1">
         <v>0.13</v>
       </c>
       <c r="P20" s="21">
@@ -5923,50 +6071,53 @@
       </c>
       <c r="AD20" s="1">
         <v>0.19</v>
       </c>
       <c r="AE20" s="1">
         <v>0.44</v>
       </c>
       <c r="AF20" s="1">
         <v>3.21</v>
       </c>
       <c r="AG20" s="1" t="s">
         <v>28</v>
       </c>
       <c r="AH20" s="1">
         <v>1.47</v>
       </c>
       <c r="AI20" s="1">
         <v>0.27</v>
       </c>
       <c r="AJ20" s="1">
         <v>0.22</v>
       </c>
       <c r="AK20" s="1">
         <v>0.55000000000000004</v>
       </c>
+      <c r="AL20" s="1">
+        <v>0.47</v>
+      </c>
     </row>
     <row r="21" spans="1:51" ht="12" customHeight="1">
       <c r="A21" s="3" t="s">
         <v>38</v>
       </c>
       <c r="B21" s="22"/>
       <c r="C21" s="22"/>
       <c r="D21" s="22"/>
       <c r="E21" s="22"/>
       <c r="F21" s="22"/>
       <c r="G21" s="22"/>
       <c r="H21" s="23"/>
       <c r="I21" s="22"/>
       <c r="J21" s="23"/>
       <c r="K21" s="23"/>
       <c r="L21" s="23"/>
       <c r="M21" s="23"/>
       <c r="N21" s="21">
         <v>0.18</v>
       </c>
       <c r="O21" s="1">
         <v>0.24</v>
       </c>
       <c r="P21" s="21">
         <v>0.14000000000000001</v>
@@ -6012,50 +6163,53 @@
       </c>
       <c r="AD21" s="1">
         <v>0.06</v>
       </c>
       <c r="AE21" s="1">
         <v>0.11</v>
       </c>
       <c r="AF21" s="1">
         <v>1.37</v>
       </c>
       <c r="AG21" s="1">
         <v>0.36</v>
       </c>
       <c r="AH21" s="1">
         <v>0.47</v>
       </c>
       <c r="AI21" s="1">
         <v>0.17</v>
       </c>
       <c r="AJ21" s="1" t="s">
         <v>28</v>
       </c>
       <c r="AK21" s="1">
         <v>0.35</v>
       </c>
+      <c r="AL21" s="1">
+        <v>0.39</v>
+      </c>
     </row>
     <row r="22" spans="1:51" ht="12" customHeight="1">
       <c r="A22" s="3" t="s">
         <v>39</v>
       </c>
       <c r="B22" s="22"/>
       <c r="C22" s="22"/>
       <c r="D22" s="22"/>
       <c r="E22" s="22"/>
       <c r="F22" s="22"/>
       <c r="G22" s="22"/>
       <c r="H22" s="23"/>
       <c r="I22" s="22"/>
       <c r="J22" s="23"/>
       <c r="K22" s="23"/>
       <c r="L22" s="23"/>
       <c r="M22" s="23"/>
       <c r="N22" s="21">
         <v>0.51</v>
       </c>
       <c r="O22" s="1">
         <v>0.18</v>
       </c>
       <c r="P22" s="30">
         <v>0.4</v>
@@ -6101,50 +6255,53 @@
       </c>
       <c r="AD22" s="1">
         <v>0.23</v>
       </c>
       <c r="AE22" s="1">
         <v>0.15</v>
       </c>
       <c r="AF22" s="1">
         <v>4.0199999999999996</v>
       </c>
       <c r="AG22" s="1">
         <v>0.57999999999999996</v>
       </c>
       <c r="AH22" s="1">
         <v>0.63</v>
       </c>
       <c r="AI22" s="1">
         <v>0.28000000000000003</v>
       </c>
       <c r="AJ22" s="1">
         <v>0.3</v>
       </c>
       <c r="AK22" s="1">
         <v>0.25</v>
       </c>
+      <c r="AL22" s="1">
+        <v>0.27</v>
+      </c>
     </row>
     <row r="23" spans="1:51" ht="12" customHeight="1">
       <c r="A23" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B23" s="22"/>
       <c r="C23" s="22"/>
       <c r="D23" s="22"/>
       <c r="E23" s="22"/>
       <c r="F23" s="22"/>
       <c r="G23" s="22"/>
       <c r="H23" s="23"/>
       <c r="I23" s="22"/>
       <c r="J23" s="23"/>
       <c r="K23" s="23"/>
       <c r="L23" s="23"/>
       <c r="M23" s="23"/>
       <c r="N23" s="21">
         <v>0.47</v>
       </c>
       <c r="O23" s="1">
         <v>0.69</v>
       </c>
       <c r="P23" s="21">
         <v>0.25</v>
@@ -6190,50 +6347,53 @@
       </c>
       <c r="AD23" s="1">
         <v>0.11</v>
       </c>
       <c r="AE23" s="1">
         <v>0.28999999999999998</v>
       </c>
       <c r="AF23" s="1">
         <v>3.56</v>
       </c>
       <c r="AG23" s="1">
         <v>1.85</v>
       </c>
       <c r="AH23" s="1">
         <v>0.81</v>
       </c>
       <c r="AI23" s="1">
         <v>0.3</v>
       </c>
       <c r="AJ23" s="1">
         <v>0.48</v>
       </c>
       <c r="AK23" s="1">
         <v>0.2</v>
       </c>
+      <c r="AL23" s="1">
+        <v>0.34</v>
+      </c>
     </row>
     <row r="24" spans="1:51" ht="12" customHeight="1">
       <c r="A24" s="3" t="s">
         <v>40</v>
       </c>
       <c r="B24" s="22"/>
       <c r="C24" s="22"/>
       <c r="D24" s="22"/>
       <c r="E24" s="22"/>
       <c r="F24" s="22"/>
       <c r="G24" s="22"/>
       <c r="H24" s="23"/>
       <c r="I24" s="22"/>
       <c r="J24" s="23"/>
       <c r="K24" s="23"/>
       <c r="L24" s="23"/>
       <c r="M24" s="23"/>
       <c r="N24" s="30">
         <v>0.5</v>
       </c>
       <c r="O24" s="1">
         <v>0.47</v>
       </c>
       <c r="P24" s="21">
         <v>0.71</v>
@@ -6278,88 +6438,91 @@
         <v>0.65</v>
       </c>
       <c r="AD24" s="1">
         <v>0.22</v>
       </c>
       <c r="AE24" s="1">
         <v>0.39</v>
       </c>
       <c r="AF24" s="1">
         <v>3.25</v>
       </c>
       <c r="AG24" s="1">
         <v>1.86</v>
       </c>
       <c r="AH24" s="1">
         <v>0.61</v>
       </c>
       <c r="AI24" s="1">
         <v>0.84</v>
       </c>
       <c r="AJ24" s="1">
         <v>0.3</v>
       </c>
       <c r="AK24" s="1">
         <v>0.4</v>
+      </c>
+      <c r="AL24" s="1">
+        <v>0.6</v>
       </c>
     </row>
     <row r="25" spans="1:51" ht="12" customHeight="1">
       <c r="A25" s="33"/>
       <c r="B25" s="33"/>
       <c r="C25" s="33"/>
       <c r="D25" s="33"/>
       <c r="E25" s="33"/>
       <c r="F25" s="33"/>
       <c r="G25" s="33"/>
       <c r="H25" s="33"/>
       <c r="I25" s="33"/>
       <c r="J25" s="33"/>
       <c r="K25" s="33"/>
       <c r="L25" s="33"/>
       <c r="M25" s="33"/>
       <c r="N25" s="33"/>
       <c r="O25" s="33"/>
       <c r="P25" s="33"/>
       <c r="Q25" s="33"/>
       <c r="R25" s="33"/>
       <c r="S25" s="33"/>
-      <c r="T25" s="62" t="s">
+      <c r="T25" s="64" t="s">
         <v>25</v>
       </c>
-      <c r="U25" s="62"/>
-[...11 lines deleted...]
-      <c r="AG25" s="62"/>
+      <c r="U25" s="64"/>
+      <c r="V25" s="64"/>
+      <c r="W25" s="64"/>
+      <c r="X25" s="64"/>
+      <c r="Y25" s="64"/>
+      <c r="Z25" s="64"/>
+      <c r="AA25" s="64"/>
+      <c r="AB25" s="64"/>
+      <c r="AC25" s="64"/>
+      <c r="AD25" s="64"/>
+      <c r="AE25" s="64"/>
+      <c r="AF25" s="64"/>
+      <c r="AG25" s="64"/>
       <c r="AH25" s="33"/>
       <c r="AI25" s="33"/>
       <c r="AJ25" s="1"/>
       <c r="AK25" s="1"/>
       <c r="AM25" s="33"/>
       <c r="AN25" s="33"/>
       <c r="AO25" s="33"/>
       <c r="AP25" s="33"/>
       <c r="AQ25" s="33"/>
       <c r="AR25" s="33"/>
       <c r="AS25" s="33"/>
       <c r="AT25" s="33"/>
       <c r="AU25" s="33"/>
       <c r="AV25" s="33"/>
       <c r="AW25" s="33"/>
       <c r="AX25" s="33"/>
       <c r="AY25" s="33"/>
     </row>
     <row r="26" spans="1:51" ht="12" customHeight="1">
       <c r="A26" s="24" t="s">
         <v>27</v>
       </c>
       <c r="B26" s="25"/>
       <c r="C26" s="25"/>
       <c r="D26" s="25"/>
@@ -6422,50 +6585,53 @@
       </c>
       <c r="AD26" s="1">
         <v>0.28999999999999998</v>
       </c>
       <c r="AE26" s="1">
         <v>0.32</v>
       </c>
       <c r="AF26" s="1">
         <v>3.78</v>
       </c>
       <c r="AG26" s="1">
         <v>1.21</v>
       </c>
       <c r="AH26" s="1">
         <v>0.99</v>
       </c>
       <c r="AI26" s="1">
         <v>0.62</v>
       </c>
       <c r="AJ26" s="1">
         <v>0.62</v>
       </c>
       <c r="AK26" s="1">
         <v>0.48</v>
       </c>
+      <c r="AL26" s="65">
+        <v>0.47</v>
+      </c>
     </row>
     <row r="27" spans="1:51" ht="12" customHeight="1">
       <c r="A27" s="26" t="s">
         <v>46</v>
       </c>
       <c r="B27" s="25"/>
       <c r="C27" s="25"/>
       <c r="D27" s="25"/>
       <c r="E27" s="25"/>
       <c r="F27" s="25"/>
       <c r="G27" s="25"/>
       <c r="H27" s="25"/>
       <c r="I27" s="25"/>
       <c r="J27" s="25"/>
       <c r="K27" s="25"/>
       <c r="L27" s="25"/>
       <c r="M27" s="25"/>
       <c r="N27" s="21">
         <v>0.42</v>
       </c>
       <c r="O27" s="1">
         <v>0.37</v>
       </c>
       <c r="P27" s="21">
         <v>0.36</v>
@@ -6511,50 +6677,53 @@
       </c>
       <c r="AD27" s="1">
         <v>0.3</v>
       </c>
       <c r="AE27" s="1">
         <v>0.3</v>
       </c>
       <c r="AF27" s="1">
         <v>3.85</v>
       </c>
       <c r="AG27" s="1">
         <v>1.1000000000000001</v>
       </c>
       <c r="AH27" s="1">
         <v>0.82</v>
       </c>
       <c r="AI27" s="1">
         <v>0.62</v>
       </c>
       <c r="AJ27" s="1">
         <v>0.62</v>
       </c>
       <c r="AK27" s="1">
         <v>0.38</v>
       </c>
+      <c r="AL27" s="65">
+        <v>0.42</v>
+      </c>
     </row>
     <row r="28" spans="1:51" ht="12" customHeight="1">
       <c r="A28" s="26" t="s">
         <v>32</v>
       </c>
       <c r="B28" s="25"/>
       <c r="C28" s="25"/>
       <c r="D28" s="25"/>
       <c r="E28" s="25"/>
       <c r="F28" s="25"/>
       <c r="G28" s="25"/>
       <c r="H28" s="25"/>
       <c r="I28" s="25"/>
       <c r="J28" s="25"/>
       <c r="K28" s="25"/>
       <c r="L28" s="25"/>
       <c r="M28" s="25"/>
       <c r="N28" s="21">
         <v>0.66</v>
       </c>
       <c r="O28" s="1">
         <v>0.36</v>
       </c>
       <c r="P28" s="30">
         <v>0.3</v>
@@ -6600,50 +6769,53 @@
       </c>
       <c r="AD28" s="1">
         <v>0.27</v>
       </c>
       <c r="AE28" s="1">
         <v>0.45</v>
       </c>
       <c r="AF28" s="1">
         <v>5.61</v>
       </c>
       <c r="AG28" s="1">
         <v>1.79</v>
       </c>
       <c r="AH28" s="1">
         <v>1.84</v>
       </c>
       <c r="AI28" s="1">
         <v>0.82</v>
       </c>
       <c r="AJ28" s="1">
         <v>0.7</v>
       </c>
       <c r="AK28" s="1">
         <v>1</v>
       </c>
+      <c r="AL28" s="65">
+        <v>0.78</v>
+      </c>
     </row>
     <row r="29" spans="1:51" ht="12" customHeight="1">
       <c r="A29" s="26" t="s">
         <v>34</v>
       </c>
       <c r="B29" s="25"/>
       <c r="C29" s="25"/>
       <c r="D29" s="25"/>
       <c r="E29" s="25"/>
       <c r="F29" s="25"/>
       <c r="G29" s="25"/>
       <c r="H29" s="25"/>
       <c r="I29" s="25"/>
       <c r="J29" s="25"/>
       <c r="K29" s="25"/>
       <c r="L29" s="25"/>
       <c r="M29" s="25"/>
       <c r="N29" s="21">
         <v>0.19</v>
       </c>
       <c r="O29" s="1">
         <v>0.49</v>
       </c>
       <c r="P29" s="21">
         <v>0.22</v>
@@ -6689,50 +6861,53 @@
       </c>
       <c r="AD29" s="1">
         <v>0.3</v>
       </c>
       <c r="AE29" s="1">
         <v>0.17</v>
       </c>
       <c r="AF29" s="1">
         <v>2</v>
       </c>
       <c r="AG29" s="1">
         <v>1.05</v>
       </c>
       <c r="AH29" s="1">
         <v>1.1399999999999999</v>
       </c>
       <c r="AI29" s="1">
         <v>0.51</v>
       </c>
       <c r="AJ29" s="1">
         <v>0.81</v>
       </c>
       <c r="AK29" s="1">
         <v>0.79</v>
       </c>
+      <c r="AL29" s="65">
+        <v>0.28999999999999998</v>
+      </c>
     </row>
     <row r="30" spans="1:51" ht="12" customHeight="1">
       <c r="A30" s="26" t="s">
         <v>35</v>
       </c>
       <c r="B30" s="25"/>
       <c r="C30" s="25"/>
       <c r="D30" s="25"/>
       <c r="E30" s="25"/>
       <c r="F30" s="25"/>
       <c r="G30" s="25"/>
       <c r="H30" s="25"/>
       <c r="I30" s="25"/>
       <c r="J30" s="25"/>
       <c r="K30" s="25"/>
       <c r="L30" s="25"/>
       <c r="M30" s="25"/>
       <c r="N30" s="21">
         <v>0.85</v>
       </c>
       <c r="O30" s="1">
         <v>0.53</v>
       </c>
       <c r="P30" s="21">
         <v>0.72</v>
@@ -6778,50 +6953,53 @@
       </c>
       <c r="AD30" s="1">
         <v>0.31</v>
       </c>
       <c r="AE30" s="1">
         <v>0.31</v>
       </c>
       <c r="AF30" s="1">
         <v>1.99</v>
       </c>
       <c r="AG30" s="1">
         <v>1.04</v>
       </c>
       <c r="AH30" s="1">
         <v>1.46</v>
       </c>
       <c r="AI30" s="1">
         <v>0.66</v>
       </c>
       <c r="AJ30" s="1">
         <v>0.52</v>
       </c>
       <c r="AK30" s="1">
         <v>0.53</v>
       </c>
+      <c r="AL30" s="65">
+        <v>0.54</v>
+      </c>
     </row>
     <row r="31" spans="1:51" ht="12" customHeight="1">
       <c r="A31" s="26" t="s">
         <v>40</v>
       </c>
       <c r="B31" s="25"/>
       <c r="C31" s="25"/>
       <c r="D31" s="25"/>
       <c r="E31" s="25"/>
       <c r="F31" s="25"/>
       <c r="G31" s="25"/>
       <c r="H31" s="25"/>
       <c r="I31" s="25"/>
       <c r="J31" s="25"/>
       <c r="K31" s="25"/>
       <c r="L31" s="25"/>
       <c r="M31" s="25"/>
       <c r="N31" s="21">
         <v>0.75</v>
       </c>
       <c r="O31" s="1">
         <v>0.49</v>
       </c>
       <c r="P31" s="21">
         <v>0.51</v>
@@ -6866,196 +7044,203 @@
         <v>1.1299999999999999</v>
       </c>
       <c r="AD31" s="1">
         <v>0.06</v>
       </c>
       <c r="AE31" s="1">
         <v>0.61</v>
       </c>
       <c r="AF31" s="1">
         <v>3.27</v>
       </c>
       <c r="AG31" s="1">
         <v>2.42</v>
       </c>
       <c r="AH31" s="1">
         <v>0.68</v>
       </c>
       <c r="AI31" s="1">
         <v>0.17</v>
       </c>
       <c r="AJ31" s="1">
         <v>0.27</v>
       </c>
       <c r="AK31" s="1">
         <v>0.68</v>
+      </c>
+      <c r="AL31" s="65">
+        <v>0.48</v>
       </c>
     </row>
     <row r="32" spans="1:51" ht="12" customHeight="1">
       <c r="A32" s="34"/>
       <c r="B32" s="34"/>
       <c r="C32" s="34"/>
       <c r="D32" s="34"/>
       <c r="E32" s="34"/>
       <c r="F32" s="34"/>
       <c r="G32" s="34"/>
       <c r="H32" s="34"/>
       <c r="I32" s="34"/>
       <c r="J32" s="34"/>
       <c r="K32" s="34"/>
       <c r="L32" s="34"/>
       <c r="M32" s="34"/>
       <c r="N32" s="34"/>
       <c r="O32" s="34"/>
       <c r="P32" s="34"/>
       <c r="Q32" s="34"/>
       <c r="R32" s="34"/>
       <c r="S32" s="34"/>
-      <c r="T32" s="52" t="s">
+      <c r="T32" s="54" t="s">
         <v>26</v>
       </c>
-      <c r="U32" s="52"/>
-[...11 lines deleted...]
-      <c r="AG32" s="52"/>
+      <c r="U32" s="54"/>
+      <c r="V32" s="54"/>
+      <c r="W32" s="54"/>
+      <c r="X32" s="54"/>
+      <c r="Y32" s="54"/>
+      <c r="Z32" s="54"/>
+      <c r="AA32" s="54"/>
+      <c r="AB32" s="54"/>
+      <c r="AC32" s="54"/>
+      <c r="AD32" s="54"/>
+      <c r="AE32" s="54"/>
+      <c r="AF32" s="54"/>
+      <c r="AG32" s="54"/>
       <c r="AH32" s="34"/>
       <c r="AI32" s="34"/>
       <c r="AJ32" s="1"/>
       <c r="AK32" s="1"/>
+      <c r="AL32" s="65"/>
       <c r="AM32" s="34"/>
       <c r="AN32" s="34"/>
       <c r="AO32" s="34"/>
       <c r="AP32" s="34"/>
       <c r="AQ32" s="34"/>
       <c r="AR32" s="34"/>
       <c r="AS32" s="34"/>
       <c r="AT32" s="34"/>
       <c r="AU32" s="34"/>
       <c r="AV32" s="34"/>
       <c r="AW32" s="34"/>
       <c r="AX32" s="34"/>
       <c r="AY32" s="34"/>
     </row>
-    <row r="33" spans="1:37" ht="12" customHeight="1">
+    <row r="33" spans="1:38" ht="12" customHeight="1">
       <c r="A33" s="16" t="s">
         <v>27</v>
       </c>
       <c r="B33" s="25"/>
       <c r="C33" s="25"/>
       <c r="D33" s="25"/>
       <c r="E33" s="25"/>
       <c r="F33" s="25"/>
       <c r="G33" s="25"/>
       <c r="H33" s="25"/>
       <c r="I33" s="25"/>
       <c r="J33" s="25"/>
       <c r="K33" s="25"/>
       <c r="L33" s="25"/>
       <c r="M33" s="25"/>
       <c r="N33" s="21">
         <v>0.37</v>
       </c>
       <c r="O33" s="1">
         <v>0.26</v>
       </c>
       <c r="P33" s="21">
         <v>0.28000000000000003</v>
       </c>
       <c r="Q33" s="1">
         <v>0.33</v>
       </c>
       <c r="R33" s="1">
         <v>0.19</v>
       </c>
       <c r="S33" s="1">
         <v>0.18</v>
       </c>
       <c r="T33" s="1">
         <v>2.11</v>
       </c>
       <c r="U33" s="1">
         <v>1.1100000000000001</v>
       </c>
       <c r="V33" s="1">
         <v>0.86</v>
       </c>
       <c r="W33" s="1">
         <v>0.62</v>
       </c>
       <c r="X33" s="1" t="s">
-        <v>91</v>
+        <v>87</v>
       </c>
       <c r="Y33" s="1">
         <v>0.41</v>
       </c>
       <c r="Z33" s="1">
         <v>0.4</v>
       </c>
       <c r="AA33" s="1">
         <v>0.28999999999999998</v>
       </c>
       <c r="AB33" s="1">
         <v>0.31</v>
       </c>
       <c r="AC33" s="1">
         <v>0.35</v>
       </c>
       <c r="AD33" s="1">
         <v>0.26</v>
       </c>
       <c r="AE33" s="1">
         <v>0.19</v>
       </c>
       <c r="AF33" s="1">
         <v>3.23</v>
       </c>
       <c r="AG33" s="1">
         <v>1.05</v>
       </c>
       <c r="AH33" s="1">
         <v>0.72</v>
       </c>
       <c r="AI33" s="1">
         <v>0.66</v>
       </c>
       <c r="AJ33" s="1">
         <v>0.44</v>
       </c>
       <c r="AK33" s="1">
         <v>0.36</v>
       </c>
-    </row>
-    <row r="34" spans="1:37" ht="12" customHeight="1">
+      <c r="AL33" s="65">
+        <v>0.46</v>
+      </c>
+    </row>
+    <row r="34" spans="1:38" ht="12" customHeight="1">
       <c r="A34" s="8" t="s">
         <v>31</v>
       </c>
       <c r="B34" s="25"/>
       <c r="C34" s="25"/>
       <c r="D34" s="25"/>
       <c r="E34" s="25"/>
       <c r="F34" s="25"/>
       <c r="G34" s="25"/>
       <c r="H34" s="25"/>
       <c r="I34" s="25"/>
       <c r="J34" s="25"/>
       <c r="K34" s="25"/>
       <c r="L34" s="25"/>
       <c r="M34" s="25"/>
       <c r="N34" s="21">
         <v>0.26</v>
       </c>
       <c r="O34" s="1">
         <v>7.0000000000000007E-2</v>
       </c>
       <c r="P34" s="21">
         <v>0.13</v>
       </c>
       <c r="Q34" s="1">
@@ -7099,52 +7284,55 @@
       </c>
       <c r="AD34" s="1">
         <v>0.16</v>
       </c>
       <c r="AE34" s="1">
         <v>0.2</v>
       </c>
       <c r="AF34" s="1">
         <v>2.99</v>
       </c>
       <c r="AG34" s="1">
         <v>0.62</v>
       </c>
       <c r="AH34" s="1">
         <v>0.61</v>
       </c>
       <c r="AI34" s="1">
         <v>0.15</v>
       </c>
       <c r="AJ34" s="1">
         <v>0.12</v>
       </c>
       <c r="AK34" s="1">
         <v>0.5</v>
       </c>
-    </row>
-    <row r="35" spans="1:37" ht="12" customHeight="1">
+      <c r="AL34" s="65">
+        <v>0.34</v>
+      </c>
+    </row>
+    <row r="35" spans="1:38" ht="12" customHeight="1">
       <c r="A35" s="8" t="s">
         <v>32</v>
       </c>
       <c r="B35" s="25"/>
       <c r="C35" s="25"/>
       <c r="D35" s="25"/>
       <c r="E35" s="25"/>
       <c r="F35" s="25"/>
       <c r="G35" s="25"/>
       <c r="H35" s="25"/>
       <c r="I35" s="25"/>
       <c r="J35" s="25"/>
       <c r="K35" s="25"/>
       <c r="L35" s="25"/>
       <c r="M35" s="25"/>
       <c r="N35" s="28" t="s">
         <v>28</v>
       </c>
       <c r="O35" s="4" t="s">
         <v>28</v>
       </c>
       <c r="P35" s="21">
         <v>0.74</v>
       </c>
       <c r="Q35" s="4" t="s">
@@ -7184,52 +7372,55 @@
       <c r="AC35" s="1">
         <v>1.39</v>
       </c>
       <c r="AD35" s="1">
         <v>0.63</v>
       </c>
       <c r="AE35" s="1"/>
       <c r="AF35" s="1">
         <v>7.38</v>
       </c>
       <c r="AG35" s="1" t="s">
         <v>28</v>
       </c>
       <c r="AH35" s="1">
         <v>2.4700000000000002</v>
       </c>
       <c r="AI35" s="1" t="s">
         <v>28</v>
       </c>
       <c r="AJ35" s="1" t="s">
         <v>28</v>
       </c>
       <c r="AK35" s="1">
         <v>2.42</v>
       </c>
-    </row>
-    <row r="36" spans="1:37" ht="12" customHeight="1">
+      <c r="AL35" s="65">
+        <v>2.06</v>
+      </c>
+    </row>
+    <row r="36" spans="1:38" ht="12" customHeight="1">
       <c r="A36" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B36" s="25"/>
       <c r="C36" s="25"/>
       <c r="D36" s="25"/>
       <c r="E36" s="25"/>
       <c r="F36" s="25"/>
       <c r="G36" s="25"/>
       <c r="H36" s="25"/>
       <c r="I36" s="25"/>
       <c r="J36" s="25"/>
       <c r="K36" s="25"/>
       <c r="L36" s="25"/>
       <c r="M36" s="25"/>
       <c r="N36" s="21">
         <v>0.64</v>
       </c>
       <c r="O36" s="1">
         <v>0.4</v>
       </c>
       <c r="P36" s="21">
         <v>0.28000000000000003</v>
       </c>
       <c r="Q36" s="1">
@@ -7273,52 +7464,55 @@
       </c>
       <c r="AD36" s="1">
         <v>0.43</v>
       </c>
       <c r="AE36" s="1">
         <v>0.23</v>
       </c>
       <c r="AF36" s="1">
         <v>4.95</v>
       </c>
       <c r="AG36" s="1">
         <v>2.0299999999999998</v>
       </c>
       <c r="AH36" s="1">
         <v>0.89</v>
       </c>
       <c r="AI36" s="1">
         <v>1</v>
       </c>
       <c r="AJ36" s="1">
         <v>0.97</v>
       </c>
       <c r="AK36" s="1">
         <v>0.48</v>
       </c>
-    </row>
-    <row r="37" spans="1:37" ht="12" customHeight="1">
+      <c r="AL36" s="65">
+        <v>0.66</v>
+      </c>
+    </row>
+    <row r="37" spans="1:38" ht="12" customHeight="1">
       <c r="A37" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B37" s="25"/>
       <c r="C37" s="25"/>
       <c r="D37" s="25"/>
       <c r="E37" s="25"/>
       <c r="F37" s="25"/>
       <c r="G37" s="25"/>
       <c r="H37" s="25"/>
       <c r="I37" s="25"/>
       <c r="J37" s="25"/>
       <c r="K37" s="25"/>
       <c r="L37" s="25"/>
       <c r="M37" s="25"/>
       <c r="N37" s="30">
         <v>0.1</v>
       </c>
       <c r="O37" s="1">
         <v>0.26</v>
       </c>
       <c r="P37" s="21">
         <v>0.16</v>
       </c>
       <c r="Q37" s="1">
@@ -7362,52 +7556,55 @@
       </c>
       <c r="AD37" s="9" t="s">
         <v>28</v>
       </c>
       <c r="AE37" s="1">
         <v>0.18</v>
       </c>
       <c r="AF37" s="1">
         <v>2.16</v>
       </c>
       <c r="AG37" s="1">
         <v>0.38</v>
       </c>
       <c r="AH37" s="1">
         <v>0.74</v>
       </c>
       <c r="AI37" s="1">
         <v>0.37</v>
       </c>
       <c r="AJ37" s="1" t="s">
         <v>28</v>
       </c>
       <c r="AK37" s="1">
         <v>0.25</v>
       </c>
-    </row>
-    <row r="38" spans="1:37" ht="12" customHeight="1">
+      <c r="AL37" s="65">
+        <v>0.53</v>
+      </c>
+    </row>
+    <row r="38" spans="1:38" ht="12" customHeight="1">
       <c r="A38" s="3" t="s">
         <v>42</v>
       </c>
       <c r="B38" s="25"/>
       <c r="C38" s="25"/>
       <c r="D38" s="25"/>
       <c r="E38" s="25"/>
       <c r="F38" s="25"/>
       <c r="G38" s="25"/>
       <c r="H38" s="25"/>
       <c r="I38" s="25"/>
       <c r="J38" s="25"/>
       <c r="K38" s="25"/>
       <c r="L38" s="25"/>
       <c r="M38" s="25"/>
       <c r="N38" s="21">
         <v>0.49</v>
       </c>
       <c r="O38" s="1">
         <v>0.17</v>
       </c>
       <c r="P38" s="21">
         <v>0.08</v>
       </c>
       <c r="Q38" s="1">
@@ -7451,52 +7648,55 @@
       </c>
       <c r="AD38" s="1">
         <v>0.45</v>
       </c>
       <c r="AE38" s="1">
         <v>0.12</v>
       </c>
       <c r="AF38" s="1">
         <v>2.19</v>
       </c>
       <c r="AG38" s="1">
         <v>1.53</v>
       </c>
       <c r="AH38" s="1">
         <v>0.75</v>
       </c>
       <c r="AI38" s="1">
         <v>0.19</v>
       </c>
       <c r="AJ38" s="1">
         <v>0.6</v>
       </c>
       <c r="AK38" s="1">
         <v>0.25</v>
       </c>
-    </row>
-    <row r="39" spans="1:37" ht="12" customHeight="1">
+      <c r="AL38" s="65">
+        <v>0.32</v>
+      </c>
+    </row>
+    <row r="39" spans="1:38" ht="12" customHeight="1">
       <c r="A39" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B39" s="25"/>
       <c r="C39" s="25"/>
       <c r="D39" s="25"/>
       <c r="E39" s="25"/>
       <c r="F39" s="25"/>
       <c r="G39" s="25"/>
       <c r="H39" s="25"/>
       <c r="I39" s="25"/>
       <c r="J39" s="25"/>
       <c r="K39" s="25"/>
       <c r="L39" s="25"/>
       <c r="M39" s="25"/>
       <c r="N39" s="21">
         <v>0.24</v>
       </c>
       <c r="O39" s="1">
         <v>0.1</v>
       </c>
       <c r="P39" s="21">
         <v>0.09</v>
       </c>
       <c r="Q39" s="1">
@@ -7540,52 +7740,55 @@
       </c>
       <c r="AD39" s="1">
         <v>0.31</v>
       </c>
       <c r="AE39" s="1">
         <v>0.14000000000000001</v>
       </c>
       <c r="AF39" s="9" t="s">
         <v>28</v>
       </c>
       <c r="AG39" s="1">
         <v>0.92</v>
       </c>
       <c r="AH39" s="1">
         <v>0.3</v>
       </c>
       <c r="AI39" s="1">
         <v>2.0099999999999998</v>
       </c>
       <c r="AJ39" s="1">
         <v>0.54</v>
       </c>
       <c r="AK39" s="1">
         <v>0.3</v>
       </c>
-    </row>
-    <row r="40" spans="1:37" ht="12" customHeight="1">
+      <c r="AL39" s="65">
+        <v>0.25</v>
+      </c>
+    </row>
+    <row r="40" spans="1:38" ht="12" customHeight="1">
       <c r="A40" s="8" t="s">
         <v>37</v>
       </c>
       <c r="B40" s="25"/>
       <c r="C40" s="25"/>
       <c r="D40" s="25"/>
       <c r="E40" s="25"/>
       <c r="F40" s="25"/>
       <c r="G40" s="25"/>
       <c r="H40" s="25"/>
       <c r="I40" s="25"/>
       <c r="J40" s="25"/>
       <c r="K40" s="25"/>
       <c r="L40" s="25"/>
       <c r="M40" s="25"/>
       <c r="N40" s="28" t="s">
         <v>28</v>
       </c>
       <c r="O40" s="4" t="s">
         <v>28</v>
       </c>
       <c r="P40" s="4" t="s">
         <v>28</v>
       </c>
       <c r="Q40" s="1">
@@ -7629,52 +7832,55 @@
       </c>
       <c r="AD40" s="1">
         <v>0.24</v>
       </c>
       <c r="AE40" s="9" t="s">
         <v>28</v>
       </c>
       <c r="AF40" s="1">
         <v>3.86</v>
       </c>
       <c r="AG40" s="1" t="s">
         <v>28</v>
       </c>
       <c r="AH40" s="1">
         <v>0.89</v>
       </c>
       <c r="AI40" s="1">
         <v>0.67</v>
       </c>
       <c r="AJ40" s="1">
         <v>0.53</v>
       </c>
       <c r="AK40" s="1">
         <v>0.22</v>
       </c>
-    </row>
-    <row r="41" spans="1:37" ht="12" customHeight="1">
+      <c r="AL40" s="65">
+        <v>0.19</v>
+      </c>
+    </row>
+    <row r="41" spans="1:38" ht="12" customHeight="1">
       <c r="A41" s="3" t="s">
         <v>43</v>
       </c>
       <c r="B41" s="25"/>
       <c r="C41" s="25"/>
       <c r="D41" s="25"/>
       <c r="E41" s="25"/>
       <c r="F41" s="25"/>
       <c r="G41" s="25"/>
       <c r="H41" s="25"/>
       <c r="I41" s="25"/>
       <c r="J41" s="25"/>
       <c r="K41" s="25"/>
       <c r="L41" s="25"/>
       <c r="M41" s="25"/>
       <c r="N41" s="28" t="s">
         <v>28</v>
       </c>
       <c r="O41" s="4" t="s">
         <v>28</v>
       </c>
       <c r="P41" s="21">
         <v>0.38</v>
       </c>
       <c r="Q41" s="1">
@@ -7718,52 +7924,55 @@
       </c>
       <c r="AD41" s="9" t="s">
         <v>28</v>
       </c>
       <c r="AE41" s="9" t="s">
         <v>28</v>
       </c>
       <c r="AF41" s="9" t="s">
         <v>28</v>
       </c>
       <c r="AG41" s="1" t="s">
         <v>28</v>
       </c>
       <c r="AH41" s="1" t="s">
         <v>28</v>
       </c>
       <c r="AI41" s="1">
         <v>0.48</v>
       </c>
       <c r="AJ41" s="1" t="s">
         <v>28</v>
       </c>
       <c r="AK41" s="1">
         <v>0.32</v>
       </c>
-    </row>
-    <row r="42" spans="1:37" ht="12" customHeight="1">
+      <c r="AL41" s="65" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="42" spans="1:38" ht="12" customHeight="1">
       <c r="A42" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B42" s="25"/>
       <c r="C42" s="25"/>
       <c r="D42" s="25"/>
       <c r="E42" s="25"/>
       <c r="F42" s="25"/>
       <c r="G42" s="25"/>
       <c r="H42" s="25"/>
       <c r="I42" s="25"/>
       <c r="J42" s="25"/>
       <c r="K42" s="25"/>
       <c r="L42" s="25"/>
       <c r="M42" s="25"/>
       <c r="N42" s="21">
         <v>0.15</v>
       </c>
       <c r="O42" s="1">
         <v>0.13</v>
       </c>
       <c r="P42" s="21">
         <v>0.12</v>
       </c>
       <c r="Q42" s="1">
@@ -7807,52 +8016,55 @@
       </c>
       <c r="AD42" s="1">
         <v>0.19</v>
       </c>
       <c r="AE42" s="1">
         <v>0.44</v>
       </c>
       <c r="AF42" s="1">
         <v>3.21</v>
       </c>
       <c r="AG42" s="1" t="s">
         <v>28</v>
       </c>
       <c r="AH42" s="1">
         <v>1.47</v>
       </c>
       <c r="AI42" s="1">
         <v>0.27</v>
       </c>
       <c r="AJ42" s="1">
         <v>0.22</v>
       </c>
       <c r="AK42" s="1">
         <v>0.55000000000000004</v>
       </c>
-    </row>
-    <row r="43" spans="1:37" ht="12" customHeight="1">
+      <c r="AL42" s="65">
+        <v>0.47</v>
+      </c>
+    </row>
+    <row r="43" spans="1:38" ht="12" customHeight="1">
       <c r="A43" s="3" t="s">
         <v>38</v>
       </c>
       <c r="B43" s="25"/>
       <c r="C43" s="25"/>
       <c r="D43" s="25"/>
       <c r="E43" s="25"/>
       <c r="F43" s="25"/>
       <c r="G43" s="25"/>
       <c r="H43" s="25"/>
       <c r="I43" s="25"/>
       <c r="J43" s="25"/>
       <c r="K43" s="25"/>
       <c r="L43" s="25"/>
       <c r="M43" s="25"/>
       <c r="N43" s="21">
         <v>0.18</v>
       </c>
       <c r="O43" s="1">
         <v>0.24</v>
       </c>
       <c r="P43" s="21">
         <v>0.14000000000000001</v>
       </c>
       <c r="Q43" s="1">
@@ -7896,52 +8108,55 @@
       </c>
       <c r="AD43" s="1">
         <v>0.06</v>
       </c>
       <c r="AE43" s="1">
         <v>0.11</v>
       </c>
       <c r="AF43" s="1">
         <v>1.37</v>
       </c>
       <c r="AG43" s="1">
         <v>0.36</v>
       </c>
       <c r="AH43" s="1">
         <v>0.47</v>
       </c>
       <c r="AI43" s="1">
         <v>0.17</v>
       </c>
       <c r="AJ43" s="1" t="s">
         <v>28</v>
       </c>
       <c r="AK43" s="1">
         <v>0.35</v>
       </c>
-    </row>
-    <row r="44" spans="1:37" ht="12" customHeight="1">
+      <c r="AL43" s="65">
+        <v>0.39</v>
+      </c>
+    </row>
+    <row r="44" spans="1:38" ht="12" customHeight="1">
       <c r="A44" s="3" t="s">
         <v>39</v>
       </c>
       <c r="B44" s="25"/>
       <c r="C44" s="25"/>
       <c r="D44" s="25"/>
       <c r="E44" s="25"/>
       <c r="F44" s="25"/>
       <c r="G44" s="25"/>
       <c r="H44" s="25"/>
       <c r="I44" s="25"/>
       <c r="J44" s="25"/>
       <c r="K44" s="25"/>
       <c r="L44" s="25"/>
       <c r="M44" s="25"/>
       <c r="N44" s="21">
         <v>0.51</v>
       </c>
       <c r="O44" s="1">
         <v>0.18</v>
       </c>
       <c r="P44" s="30">
         <v>0.4</v>
       </c>
       <c r="Q44" s="1">
@@ -7985,52 +8200,55 @@
       </c>
       <c r="AD44" s="1">
         <v>0.23</v>
       </c>
       <c r="AE44" s="1">
         <v>0.15</v>
       </c>
       <c r="AF44" s="1">
         <v>4.0199999999999996</v>
       </c>
       <c r="AG44" s="1">
         <v>0.57999999999999996</v>
       </c>
       <c r="AH44" s="1">
         <v>0.63</v>
       </c>
       <c r="AI44" s="1">
         <v>0.28000000000000003</v>
       </c>
       <c r="AJ44" s="1">
         <v>0.3</v>
       </c>
       <c r="AK44" s="1">
         <v>0.25</v>
       </c>
-    </row>
-    <row r="45" spans="1:37" ht="12" customHeight="1">
+      <c r="AL44" s="65">
+        <v>0.27</v>
+      </c>
+    </row>
+    <row r="45" spans="1:38" ht="12" customHeight="1">
       <c r="A45" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B45" s="25"/>
       <c r="C45" s="25"/>
       <c r="D45" s="25"/>
       <c r="E45" s="25"/>
       <c r="F45" s="25"/>
       <c r="G45" s="25"/>
       <c r="H45" s="25"/>
       <c r="I45" s="25"/>
       <c r="J45" s="25"/>
       <c r="K45" s="25"/>
       <c r="L45" s="25"/>
       <c r="M45" s="25"/>
       <c r="N45" s="28">
         <v>0.47</v>
       </c>
       <c r="O45" s="1">
         <v>0.69</v>
       </c>
       <c r="P45" s="21">
         <v>0.25</v>
       </c>
       <c r="Q45" s="1">
@@ -8074,52 +8292,55 @@
       </c>
       <c r="AD45" s="1">
         <v>0.11</v>
       </c>
       <c r="AE45" s="1">
         <v>0.28999999999999998</v>
       </c>
       <c r="AF45" s="1">
         <v>3.56</v>
       </c>
       <c r="AG45" s="1">
         <v>1.85</v>
       </c>
       <c r="AH45" s="1">
         <v>0.81</v>
       </c>
       <c r="AI45" s="1">
         <v>0.3</v>
       </c>
       <c r="AJ45" s="1">
         <v>0.48</v>
       </c>
       <c r="AK45" s="1">
         <v>0.2</v>
       </c>
-    </row>
-    <row r="46" spans="1:37" ht="12" customHeight="1">
+      <c r="AL45" s="65">
+        <v>0.34</v>
+      </c>
+    </row>
+    <row r="46" spans="1:38" ht="12" customHeight="1">
       <c r="A46" s="5" t="s">
         <v>40</v>
       </c>
       <c r="B46" s="25"/>
       <c r="C46" s="25"/>
       <c r="D46" s="25"/>
       <c r="E46" s="25"/>
       <c r="F46" s="25"/>
       <c r="G46" s="25"/>
       <c r="H46" s="25"/>
       <c r="I46" s="25"/>
       <c r="J46" s="25"/>
       <c r="K46" s="25"/>
       <c r="L46" s="25"/>
       <c r="M46" s="25"/>
       <c r="N46" s="29">
         <v>0.3</v>
       </c>
       <c r="O46" s="2">
         <v>0.46</v>
       </c>
       <c r="P46" s="27">
         <v>0.87</v>
       </c>
       <c r="Q46" s="2">
@@ -8163,64 +8384,67 @@
       </c>
       <c r="AD46" s="2">
         <v>0.34</v>
       </c>
       <c r="AE46" s="2">
         <v>0.22</v>
       </c>
       <c r="AF46" s="2">
         <v>3.24</v>
       </c>
       <c r="AG46" s="2">
         <v>1.4</v>
       </c>
       <c r="AH46" s="2">
         <v>0.55000000000000004</v>
       </c>
       <c r="AI46" s="2">
         <v>1.38</v>
       </c>
       <c r="AJ46" s="2">
         <v>0.33</v>
       </c>
       <c r="AK46" s="2">
         <v>0.18</v>
       </c>
+      <c r="AL46" s="2">
+        <v>0.7</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="11">
+    <mergeCell ref="T6:AQ6"/>
+    <mergeCell ref="A8:A9"/>
+    <mergeCell ref="B8:M8"/>
+    <mergeCell ref="N8:S8"/>
+    <mergeCell ref="AC7:AE7"/>
     <mergeCell ref="T32:AG32"/>
     <mergeCell ref="AO7:AQ7"/>
     <mergeCell ref="T25:AG25"/>
     <mergeCell ref="AF8:AQ8"/>
     <mergeCell ref="T10:AG10"/>
     <mergeCell ref="T8:AE8"/>
-    <mergeCell ref="T6:AQ6"/>
-[...3 lines deleted...]
-    <mergeCell ref="AC7:AE7"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">