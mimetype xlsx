--- v0 (2026-04-28)
+++ v1 (2026-05-25)
@@ -11,65 +11,65 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-180" yWindow="-30" windowWidth="23250" windowHeight="13170" tabRatio="572" activeTab="2"/>
+    <workbookView xWindow="-180" yWindow="-30" windowWidth="23250" windowHeight="13170" tabRatio="572" activeTab="4"/>
   </bookViews>
   <sheets>
     <sheet name="Браки 2022 " sheetId="1" r:id="rId1"/>
     <sheet name="Браки " sheetId="6" r:id="rId2"/>
     <sheet name="Браки  2024-2026" sheetId="7" r:id="rId3"/>
     <sheet name="Коэф." sheetId="5" r:id="rId4"/>
     <sheet name="Коэф. 2024-2026" sheetId="8" r:id="rId5"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="586" uniqueCount="59">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="584" uniqueCount="61">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -203,59 +203,65 @@
   </si>
   <si>
     <t>Шемонаихинский район</t>
   </si>
   <si>
     <t>Усть-Каменогорск.г.а.</t>
   </si>
   <si>
     <t xml:space="preserve">район Самар </t>
   </si>
   <si>
     <t>человек</t>
   </si>
   <si>
     <t>район Алтай</t>
   </si>
   <si>
     <t>район Марқакөл</t>
   </si>
   <si>
     <t>район Самар</t>
   </si>
   <si>
     <t>район Үлкен Нарын</t>
   </si>
+  <si>
+    <t xml:space="preserve">                                                        </t>
+  </si>
+  <si>
+    <t xml:space="preserve">     Браки</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00_р_."/>
   </numFmts>
-  <fonts count="13">
+  <fonts count="12">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Poboto"/>
       <charset val="204"/>
     </font>
@@ -281,57 +287,50 @@
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Poboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Poboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="8"/>
-[...5 lines deleted...]
-      <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
@@ -373,96 +372,96 @@
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...7 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="103">
+  <cellXfs count="104">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -557,211 +556,212 @@
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="1" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>60960</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2049" name="Picture 2"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -878,175 +878,175 @@
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>13</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>121920</xdr:rowOff>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>358140</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>160020</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="4097" name="Picture 2"/>
+        <xdr:cNvPr id="1025" name="Рисунок 8"/>
         <xdr:cNvPicPr>
-          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="2225040" cy="563880"/>
+          <a:ext cx="3253740" cy="937260"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>60960</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="5121" name="Picture 2"/>
+        <xdr:cNvPr id="4097" name="Picture 2"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="38100"/>
           <a:ext cx="1882140" cy="579120"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>13</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>7620</xdr:rowOff>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>297180</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>106680</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="1025" name="Picture 2"/>
+        <xdr:cNvPr id="5121" name="Рисунок 8"/>
         <xdr:cNvPicPr>
-          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="2225040" cy="563880"/>
+          <a:ext cx="3253740" cy="937260"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1341,110 +1341,110 @@
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A3:S59"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="13" topLeftCell="N1" activePane="topRight" state="frozen"/>
       <selection pane="topRight" activeCell="O23" sqref="O23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="27.42578125" style="7" bestFit="1" customWidth="1"/>
     <col min="2" max="13" width="0" style="7" hidden="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="7"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:19" ht="12.75">
-      <c r="A3" s="83" t="s">
+      <c r="A3" s="87" t="s">
         <v>28</v>
       </c>
-      <c r="B3" s="83"/>
-[...16 lines deleted...]
-      <c r="S3" s="83"/>
+      <c r="B3" s="87"/>
+      <c r="C3" s="87"/>
+      <c r="D3" s="87"/>
+      <c r="E3" s="87"/>
+      <c r="F3" s="87"/>
+      <c r="G3" s="87"/>
+      <c r="H3" s="87"/>
+      <c r="I3" s="87"/>
+      <c r="J3" s="87"/>
+      <c r="K3" s="87"/>
+      <c r="L3" s="87"/>
+      <c r="M3" s="87"/>
+      <c r="N3" s="87"/>
+      <c r="O3" s="87"/>
+      <c r="P3" s="87"/>
+      <c r="Q3" s="87"/>
+      <c r="R3" s="87"/>
+      <c r="S3" s="87"/>
     </row>
     <row r="4" spans="1:19">
       <c r="C4" s="8"/>
       <c r="N4" s="9"/>
       <c r="O4" s="9"/>
       <c r="P4" s="9"/>
       <c r="Q4" s="9"/>
       <c r="R4" s="9"/>
       <c r="S4" s="10" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="5" spans="1:19">
-      <c r="A5" s="86"/>
-      <c r="B5" s="88">
+      <c r="A5" s="90"/>
+      <c r="B5" s="92">
         <v>2021</v>
       </c>
-      <c r="C5" s="89"/>
-[...10 lines deleted...]
-      <c r="N5" s="90">
+      <c r="C5" s="93"/>
+      <c r="D5" s="93"/>
+      <c r="E5" s="93"/>
+      <c r="F5" s="93"/>
+      <c r="G5" s="93"/>
+      <c r="H5" s="93"/>
+      <c r="I5" s="93"/>
+      <c r="J5" s="93"/>
+      <c r="K5" s="93"/>
+      <c r="L5" s="93"/>
+      <c r="M5" s="93"/>
+      <c r="N5" s="94">
         <v>2022</v>
       </c>
-      <c r="O5" s="91"/>
-[...3 lines deleted...]
-      <c r="S5" s="91"/>
+      <c r="O5" s="95"/>
+      <c r="P5" s="95"/>
+      <c r="Q5" s="95"/>
+      <c r="R5" s="95"/>
+      <c r="S5" s="95"/>
     </row>
     <row r="6" spans="1:19">
-      <c r="A6" s="87"/>
+      <c r="A6" s="91"/>
       <c r="B6" s="11" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="11" t="s">
         <v>6</v>
       </c>
       <c r="D6" s="11" t="s">
         <v>7</v>
       </c>
       <c r="E6" s="11" t="s">
         <v>8</v>
       </c>
       <c r="F6" s="11" t="s">
         <v>0</v>
       </c>
       <c r="G6" s="11" t="s">
         <v>1</v>
       </c>
       <c r="H6" s="11" t="s">
         <v>2</v>
       </c>
       <c r="I6" s="12" t="s">
         <v>3</v>
       </c>
       <c r="J6" s="12" t="s">
@@ -1457,71 +1457,71 @@
         <v>20</v>
       </c>
       <c r="M6" s="12" t="s">
         <v>23</v>
       </c>
       <c r="N6" s="12" t="s">
         <v>5</v>
       </c>
       <c r="O6" s="12" t="s">
         <v>6</v>
       </c>
       <c r="P6" s="11" t="s">
         <v>7</v>
       </c>
       <c r="Q6" s="12" t="s">
         <v>8</v>
       </c>
       <c r="R6" s="12" t="s">
         <v>0</v>
       </c>
       <c r="S6" s="12" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:19">
-      <c r="A7" s="84" t="s">
+      <c r="A7" s="88" t="s">
         <v>9</v>
       </c>
-      <c r="B7" s="84"/>
-[...16 lines deleted...]
-      <c r="S7" s="84"/>
+      <c r="B7" s="88"/>
+      <c r="C7" s="88"/>
+      <c r="D7" s="88"/>
+      <c r="E7" s="88"/>
+      <c r="F7" s="88"/>
+      <c r="G7" s="88"/>
+      <c r="H7" s="88"/>
+      <c r="I7" s="88"/>
+      <c r="J7" s="88"/>
+      <c r="K7" s="88"/>
+      <c r="L7" s="88"/>
+      <c r="M7" s="88"/>
+      <c r="N7" s="88"/>
+      <c r="O7" s="88"/>
+      <c r="P7" s="88"/>
+      <c r="Q7" s="88"/>
+      <c r="R7" s="88"/>
+      <c r="S7" s="88"/>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" s="46" t="s">
         <v>36</v>
       </c>
       <c r="B8" s="14"/>
       <c r="C8" s="14"/>
       <c r="D8" s="14"/>
       <c r="E8" s="14"/>
       <c r="F8" s="14"/>
       <c r="G8" s="14"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="14"/>
       <c r="L8" s="14"/>
       <c r="M8" s="14"/>
       <c r="N8" s="15">
         <v>434</v>
       </c>
       <c r="O8" s="15">
         <v>570</v>
       </c>
       <c r="P8" s="15">
         <v>638</v>
@@ -2178,71 +2178,71 @@
       <c r="I27" s="17"/>
       <c r="J27" s="19"/>
       <c r="K27" s="18"/>
       <c r="L27" s="18"/>
       <c r="M27" s="18"/>
       <c r="N27" s="15">
         <v>18</v>
       </c>
       <c r="O27" s="15">
         <v>19</v>
       </c>
       <c r="P27" s="15">
         <v>20</v>
       </c>
       <c r="Q27" s="15">
         <v>21</v>
       </c>
       <c r="R27" s="15">
         <v>14</v>
       </c>
       <c r="S27" s="15">
         <v>30</v>
       </c>
     </row>
     <row r="28" spans="1:19">
-      <c r="A28" s="85" t="s">
+      <c r="A28" s="89" t="s">
         <v>25</v>
       </c>
-      <c r="B28" s="85"/>
-[...16 lines deleted...]
-      <c r="S28" s="85"/>
+      <c r="B28" s="89"/>
+      <c r="C28" s="89"/>
+      <c r="D28" s="89"/>
+      <c r="E28" s="89"/>
+      <c r="F28" s="89"/>
+      <c r="G28" s="89"/>
+      <c r="H28" s="89"/>
+      <c r="I28" s="89"/>
+      <c r="J28" s="89"/>
+      <c r="K28" s="89"/>
+      <c r="L28" s="89"/>
+      <c r="M28" s="89"/>
+      <c r="N28" s="89"/>
+      <c r="O28" s="89"/>
+      <c r="P28" s="89"/>
+      <c r="Q28" s="89"/>
+      <c r="R28" s="89"/>
+      <c r="S28" s="89"/>
     </row>
     <row r="29" spans="1:19">
       <c r="A29" s="46" t="s">
         <v>36</v>
       </c>
       <c r="B29" s="16"/>
       <c r="C29" s="16"/>
       <c r="D29" s="17"/>
       <c r="E29" s="17"/>
       <c r="F29" s="17"/>
       <c r="G29" s="17"/>
       <c r="H29" s="18"/>
       <c r="I29" s="17"/>
       <c r="J29" s="18"/>
       <c r="K29" s="18"/>
       <c r="L29" s="18"/>
       <c r="M29" s="18"/>
       <c r="N29" s="15">
         <v>352</v>
       </c>
       <c r="O29" s="15">
         <v>457</v>
       </c>
       <c r="P29" s="15">
         <v>553</v>
@@ -2551,71 +2551,71 @@
       <c r="I38" s="17"/>
       <c r="J38" s="18"/>
       <c r="K38" s="18"/>
       <c r="L38" s="18"/>
       <c r="M38" s="18"/>
       <c r="N38" s="15">
         <v>18</v>
       </c>
       <c r="O38" s="15">
         <v>19</v>
       </c>
       <c r="P38" s="15">
         <v>20</v>
       </c>
       <c r="Q38" s="15">
         <v>21</v>
       </c>
       <c r="R38" s="15">
         <v>4</v>
       </c>
       <c r="S38" s="15">
         <v>30</v>
       </c>
     </row>
     <row r="39" spans="1:19">
-      <c r="A39" s="84" t="s">
+      <c r="A39" s="88" t="s">
         <v>26</v>
       </c>
-      <c r="B39" s="84"/>
-[...16 lines deleted...]
-      <c r="S39" s="84"/>
+      <c r="B39" s="88"/>
+      <c r="C39" s="88"/>
+      <c r="D39" s="88"/>
+      <c r="E39" s="88"/>
+      <c r="F39" s="88"/>
+      <c r="G39" s="88"/>
+      <c r="H39" s="88"/>
+      <c r="I39" s="88"/>
+      <c r="J39" s="88"/>
+      <c r="K39" s="88"/>
+      <c r="L39" s="88"/>
+      <c r="M39" s="88"/>
+      <c r="N39" s="88"/>
+      <c r="O39" s="88"/>
+      <c r="P39" s="88"/>
+      <c r="Q39" s="88"/>
+      <c r="R39" s="88"/>
+      <c r="S39" s="88"/>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" s="46" t="s">
         <v>36</v>
       </c>
       <c r="B40" s="16"/>
       <c r="C40" s="16"/>
       <c r="D40" s="17"/>
       <c r="E40" s="17"/>
       <c r="F40" s="17"/>
       <c r="G40" s="17"/>
       <c r="H40" s="18"/>
       <c r="I40" s="17"/>
       <c r="J40" s="21"/>
       <c r="K40" s="18"/>
       <c r="L40" s="18"/>
       <c r="M40" s="18"/>
       <c r="N40" s="15">
         <v>82</v>
       </c>
       <c r="O40" s="15">
         <v>113</v>
       </c>
       <c r="P40" s="15">
         <v>85</v>
@@ -3272,151 +3272,151 @@
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A3:AK40"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="13" topLeftCell="N1" activePane="topRight" state="frozen"/>
       <selection pane="topRight" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="27.42578125" style="7" bestFit="1" customWidth="1"/>
     <col min="2" max="12" width="0" style="7" hidden="1" customWidth="1"/>
     <col min="13" max="13" width="0.140625" style="7" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="7"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:37" ht="12.75">
-      <c r="A3" s="83" t="s">
+      <c r="A3" s="87" t="s">
         <v>29</v>
       </c>
-      <c r="B3" s="83"/>
-[...34 lines deleted...]
-      <c r="AK3" s="83"/>
+      <c r="B3" s="87"/>
+      <c r="C3" s="87"/>
+      <c r="D3" s="87"/>
+      <c r="E3" s="87"/>
+      <c r="F3" s="87"/>
+      <c r="G3" s="87"/>
+      <c r="H3" s="87"/>
+      <c r="I3" s="87"/>
+      <c r="J3" s="87"/>
+      <c r="K3" s="87"/>
+      <c r="L3" s="87"/>
+      <c r="M3" s="87"/>
+      <c r="N3" s="87"/>
+      <c r="O3" s="87"/>
+      <c r="P3" s="87"/>
+      <c r="Q3" s="87"/>
+      <c r="R3" s="87"/>
+      <c r="S3" s="87"/>
+      <c r="T3" s="87"/>
+      <c r="U3" s="87"/>
+      <c r="V3" s="87"/>
+      <c r="W3" s="87"/>
+      <c r="X3" s="87"/>
+      <c r="Y3" s="87"/>
+      <c r="Z3" s="87"/>
+      <c r="AA3" s="87"/>
+      <c r="AB3" s="87"/>
+      <c r="AC3" s="87"/>
+      <c r="AD3" s="87"/>
+      <c r="AE3" s="87"/>
+      <c r="AF3" s="87"/>
+      <c r="AG3" s="87"/>
+      <c r="AH3" s="87"/>
+      <c r="AI3" s="87"/>
+      <c r="AJ3" s="87"/>
+      <c r="AK3" s="87"/>
     </row>
     <row r="4" spans="1:37">
       <c r="C4" s="8"/>
       <c r="N4" s="9"/>
       <c r="O4" s="9"/>
       <c r="P4" s="9"/>
       <c r="Q4" s="9"/>
       <c r="R4" s="9"/>
       <c r="S4" s="9"/>
       <c r="AK4" s="8" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="86"/>
-      <c r="B5" s="88">
+      <c r="A5" s="90"/>
+      <c r="B5" s="92">
         <v>2021</v>
       </c>
-      <c r="C5" s="89"/>
-[...10 lines deleted...]
-      <c r="N5" s="90">
+      <c r="C5" s="93"/>
+      <c r="D5" s="93"/>
+      <c r="E5" s="93"/>
+      <c r="F5" s="93"/>
+      <c r="G5" s="93"/>
+      <c r="H5" s="93"/>
+      <c r="I5" s="93"/>
+      <c r="J5" s="93"/>
+      <c r="K5" s="93"/>
+      <c r="L5" s="93"/>
+      <c r="M5" s="93"/>
+      <c r="N5" s="94">
         <v>2022</v>
       </c>
-      <c r="O5" s="91"/>
-[...4 lines deleted...]
-      <c r="T5" s="92">
+      <c r="O5" s="95"/>
+      <c r="P5" s="95"/>
+      <c r="Q5" s="95"/>
+      <c r="R5" s="95"/>
+      <c r="S5" s="95"/>
+      <c r="T5" s="97">
         <v>2023</v>
       </c>
-      <c r="U5" s="92"/>
-[...10 lines deleted...]
-      <c r="AF5" s="88">
+      <c r="U5" s="97"/>
+      <c r="V5" s="97"/>
+      <c r="W5" s="97"/>
+      <c r="X5" s="97"/>
+      <c r="Y5" s="97"/>
+      <c r="Z5" s="97"/>
+      <c r="AA5" s="97"/>
+      <c r="AB5" s="97"/>
+      <c r="AC5" s="97"/>
+      <c r="AD5" s="97"/>
+      <c r="AE5" s="92"/>
+      <c r="AF5" s="92">
         <v>2024</v>
       </c>
-      <c r="AG5" s="89"/>
-[...3 lines deleted...]
-      <c r="AK5" s="93"/>
+      <c r="AG5" s="93"/>
+      <c r="AH5" s="93"/>
+      <c r="AI5" s="93"/>
+      <c r="AJ5" s="93"/>
+      <c r="AK5" s="98"/>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="87"/>
+      <c r="A6" s="91"/>
       <c r="B6" s="11" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="11" t="s">
         <v>6</v>
       </c>
       <c r="D6" s="11" t="s">
         <v>7</v>
       </c>
       <c r="E6" s="11" t="s">
         <v>8</v>
       </c>
       <c r="F6" s="11" t="s">
         <v>0</v>
       </c>
       <c r="G6" s="11" t="s">
         <v>1</v>
       </c>
       <c r="H6" s="11" t="s">
         <v>2</v>
       </c>
       <c r="I6" s="12" t="s">
         <v>3</v>
       </c>
       <c r="J6" s="12" t="s">
@@ -3483,89 +3483,89 @@
         <v>20</v>
       </c>
       <c r="AE6" s="11" t="s">
         <v>23</v>
       </c>
       <c r="AF6" s="51" t="s">
         <v>5</v>
       </c>
       <c r="AG6" s="51" t="s">
         <v>6</v>
       </c>
       <c r="AH6" s="51" t="s">
         <v>7</v>
       </c>
       <c r="AI6" s="51" t="s">
         <v>8</v>
       </c>
       <c r="AJ6" s="32" t="s">
         <v>0</v>
       </c>
       <c r="AK6" s="12" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:37">
-      <c r="A7" s="94" t="s">
+      <c r="A7" s="99" t="s">
         <v>9</v>
       </c>
-      <c r="B7" s="94"/>
-[...34 lines deleted...]
-      <c r="AK7" s="84"/>
+      <c r="B7" s="99"/>
+      <c r="C7" s="99"/>
+      <c r="D7" s="99"/>
+      <c r="E7" s="99"/>
+      <c r="F7" s="99"/>
+      <c r="G7" s="99"/>
+      <c r="H7" s="99"/>
+      <c r="I7" s="99"/>
+      <c r="J7" s="99"/>
+      <c r="K7" s="99"/>
+      <c r="L7" s="99"/>
+      <c r="M7" s="99"/>
+      <c r="N7" s="99"/>
+      <c r="O7" s="99"/>
+      <c r="P7" s="99"/>
+      <c r="Q7" s="99"/>
+      <c r="R7" s="99"/>
+      <c r="S7" s="99"/>
+      <c r="T7" s="99"/>
+      <c r="U7" s="99"/>
+      <c r="V7" s="99"/>
+      <c r="W7" s="99"/>
+      <c r="X7" s="99"/>
+      <c r="Y7" s="99"/>
+      <c r="Z7" s="99"/>
+      <c r="AA7" s="99"/>
+      <c r="AB7" s="99"/>
+      <c r="AC7" s="99"/>
+      <c r="AD7" s="99"/>
+      <c r="AE7" s="99"/>
+      <c r="AF7" s="99"/>
+      <c r="AG7" s="99"/>
+      <c r="AH7" s="99"/>
+      <c r="AI7" s="99"/>
+      <c r="AJ7" s="99"/>
+      <c r="AK7" s="88"/>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="46" t="s">
         <v>36</v>
       </c>
       <c r="B8" s="14"/>
       <c r="C8" s="14"/>
       <c r="D8" s="14"/>
       <c r="E8" s="14"/>
       <c r="F8" s="14"/>
       <c r="G8" s="14"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="14"/>
       <c r="L8" s="14"/>
       <c r="M8" s="14"/>
       <c r="N8" s="4">
         <v>578</v>
       </c>
       <c r="O8" s="4">
         <v>614</v>
       </c>
       <c r="P8" s="4">
         <v>524</v>
@@ -4590,89 +4590,89 @@
         <v>28</v>
       </c>
       <c r="AE19" s="4">
         <v>30</v>
       </c>
       <c r="AF19" s="4">
         <v>20</v>
       </c>
       <c r="AG19" s="4">
         <v>12</v>
       </c>
       <c r="AH19" s="4">
         <v>16</v>
       </c>
       <c r="AI19" s="4">
         <v>36</v>
       </c>
       <c r="AJ19" s="4">
         <v>9</v>
       </c>
       <c r="AK19" s="47">
         <v>36</v>
       </c>
     </row>
     <row r="20" spans="1:37">
-      <c r="A20" s="85" t="s">
+      <c r="A20" s="89" t="s">
         <v>25</v>
       </c>
-      <c r="B20" s="85"/>
-[...34 lines deleted...]
-      <c r="AK20" s="85"/>
+      <c r="B20" s="89"/>
+      <c r="C20" s="89"/>
+      <c r="D20" s="89"/>
+      <c r="E20" s="89"/>
+      <c r="F20" s="89"/>
+      <c r="G20" s="89"/>
+      <c r="H20" s="89"/>
+      <c r="I20" s="89"/>
+      <c r="J20" s="89"/>
+      <c r="K20" s="89"/>
+      <c r="L20" s="89"/>
+      <c r="M20" s="89"/>
+      <c r="N20" s="89"/>
+      <c r="O20" s="89"/>
+      <c r="P20" s="89"/>
+      <c r="Q20" s="89"/>
+      <c r="R20" s="89"/>
+      <c r="S20" s="89"/>
+      <c r="T20" s="89"/>
+      <c r="U20" s="89"/>
+      <c r="V20" s="89"/>
+      <c r="W20" s="89"/>
+      <c r="X20" s="89"/>
+      <c r="Y20" s="89"/>
+      <c r="Z20" s="89"/>
+      <c r="AA20" s="89"/>
+      <c r="AB20" s="89"/>
+      <c r="AC20" s="89"/>
+      <c r="AD20" s="89"/>
+      <c r="AE20" s="89"/>
+      <c r="AF20" s="89"/>
+      <c r="AG20" s="89"/>
+      <c r="AH20" s="89"/>
+      <c r="AI20" s="89"/>
+      <c r="AJ20" s="89"/>
+      <c r="AK20" s="89"/>
     </row>
     <row r="21" spans="1:37">
       <c r="A21" s="46" t="s">
         <v>36</v>
       </c>
       <c r="B21" s="4"/>
       <c r="C21" s="4"/>
       <c r="D21" s="4"/>
       <c r="E21" s="4"/>
       <c r="F21" s="4"/>
       <c r="G21" s="4"/>
       <c r="H21" s="4"/>
       <c r="I21" s="4"/>
       <c r="J21" s="4"/>
       <c r="K21" s="4"/>
       <c r="L21" s="4"/>
       <c r="M21" s="4"/>
       <c r="N21" s="4">
         <v>395</v>
       </c>
       <c r="O21" s="4">
         <v>486</v>
       </c>
       <c r="P21" s="4">
         <v>408</v>
@@ -5165,89 +5165,89 @@
         <v>12</v>
       </c>
       <c r="AE26" s="4">
         <v>16</v>
       </c>
       <c r="AF26" s="4">
         <v>8</v>
       </c>
       <c r="AG26" s="4">
         <v>9</v>
       </c>
       <c r="AH26" s="4">
         <v>5</v>
       </c>
       <c r="AI26" s="4">
         <v>24</v>
       </c>
       <c r="AJ26" s="4">
         <v>6</v>
       </c>
       <c r="AK26" s="47">
         <v>10</v>
       </c>
     </row>
     <row r="27" spans="1:37">
-      <c r="A27" s="95" t="s">
+      <c r="A27" s="96" t="s">
         <v>26</v>
       </c>
-      <c r="B27" s="95"/>
-[...34 lines deleted...]
-      <c r="AK27" s="95"/>
+      <c r="B27" s="96"/>
+      <c r="C27" s="96"/>
+      <c r="D27" s="96"/>
+      <c r="E27" s="96"/>
+      <c r="F27" s="96"/>
+      <c r="G27" s="96"/>
+      <c r="H27" s="96"/>
+      <c r="I27" s="96"/>
+      <c r="J27" s="96"/>
+      <c r="K27" s="96"/>
+      <c r="L27" s="96"/>
+      <c r="M27" s="96"/>
+      <c r="N27" s="96"/>
+      <c r="O27" s="96"/>
+      <c r="P27" s="96"/>
+      <c r="Q27" s="96"/>
+      <c r="R27" s="96"/>
+      <c r="S27" s="96"/>
+      <c r="T27" s="96"/>
+      <c r="U27" s="96"/>
+      <c r="V27" s="96"/>
+      <c r="W27" s="96"/>
+      <c r="X27" s="96"/>
+      <c r="Y27" s="96"/>
+      <c r="Z27" s="96"/>
+      <c r="AA27" s="96"/>
+      <c r="AB27" s="96"/>
+      <c r="AC27" s="96"/>
+      <c r="AD27" s="96"/>
+      <c r="AE27" s="96"/>
+      <c r="AF27" s="96"/>
+      <c r="AG27" s="96"/>
+      <c r="AH27" s="96"/>
+      <c r="AI27" s="96"/>
+      <c r="AJ27" s="96"/>
+      <c r="AK27" s="96"/>
     </row>
     <row r="28" spans="1:37">
       <c r="A28" s="46" t="s">
         <v>36</v>
       </c>
       <c r="B28" s="4"/>
       <c r="C28" s="4"/>
       <c r="D28" s="4"/>
       <c r="E28" s="4"/>
       <c r="F28" s="4"/>
       <c r="G28" s="4"/>
       <c r="H28" s="4"/>
       <c r="I28" s="4"/>
       <c r="J28" s="4"/>
       <c r="K28" s="4"/>
       <c r="L28" s="4"/>
       <c r="M28" s="4"/>
       <c r="N28" s="4">
         <v>183</v>
       </c>
       <c r="O28" s="4">
         <v>128</v>
       </c>
       <c r="P28" s="4">
         <v>116</v>
@@ -6283,3239 +6283,3368 @@
     </row>
     <row r="40" spans="1:37">
       <c r="A40" s="25"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A3:AK3"/>
     <mergeCell ref="T5:AE5"/>
     <mergeCell ref="AF5:AK5"/>
     <mergeCell ref="A7:AK7"/>
     <mergeCell ref="A27:AK27"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="N5:S5"/>
     <mergeCell ref="A20:AK20"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:AZ44"/>
+  <dimension ref="A7:AZ48"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="T1" workbookViewId="0">
-      <selection activeCell="Z27" sqref="Z27"/>
+    <sheetView topLeftCell="Y16" workbookViewId="0">
+      <selection activeCell="AH47" sqref="AH47"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="27.42578125" style="7" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="24" style="7" customWidth="1"/>
     <col min="2" max="12" width="0" style="7" hidden="1" customWidth="1"/>
-    <col min="13" max="13" width="0.140625" style="7" customWidth="1"/>
+    <col min="13" max="13" width="0.140625" style="7" hidden="1" customWidth="1"/>
     <col min="14" max="15" width="9.140625" style="7"/>
-    <col min="16" max="16" width="9.140625" style="68"/>
+    <col min="16" max="16" width="9.140625" style="67"/>
     <col min="17" max="32" width="9.140625" style="7"/>
-    <col min="33" max="33" width="9.140625" style="82"/>
+    <col min="33" max="33" width="9.140625" style="79"/>
     <col min="34" max="16384" width="9.140625" style="7"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:52" ht="14.45" customHeight="1">
-      <c r="A3" s="77" t="s">
+    <row r="7" spans="1:52" ht="14.45" customHeight="1">
+      <c r="A7" s="74" t="s">
         <v>29</v>
       </c>
-      <c r="B3" s="77"/>
-[...54 lines deleted...]
-      <c r="AQ4" s="8" t="s">
+      <c r="B7" s="74"/>
+      <c r="C7" s="74"/>
+      <c r="D7" s="74"/>
+      <c r="E7" s="74"/>
+      <c r="F7" s="74"/>
+      <c r="G7" s="74"/>
+      <c r="H7" s="74"/>
+      <c r="I7" s="74"/>
+      <c r="J7" s="74"/>
+      <c r="K7" s="74"/>
+      <c r="L7" s="74"/>
+      <c r="M7" s="74"/>
+      <c r="N7" s="74" t="s">
+        <v>59</v>
+      </c>
+      <c r="O7" s="74"/>
+      <c r="P7" s="74"/>
+      <c r="Q7" s="74"/>
+      <c r="R7" s="74"/>
+      <c r="S7" s="74"/>
+      <c r="T7" s="87" t="s">
+        <v>60</v>
+      </c>
+      <c r="U7" s="87"/>
+      <c r="V7" s="87"/>
+      <c r="W7" s="87"/>
+      <c r="X7" s="87"/>
+      <c r="Y7" s="87"/>
+      <c r="Z7" s="87"/>
+      <c r="AA7" s="87"/>
+      <c r="AB7" s="87"/>
+      <c r="AC7" s="87"/>
+      <c r="AD7" s="87"/>
+      <c r="AE7" s="87"/>
+      <c r="AF7" s="87"/>
+      <c r="AG7" s="87"/>
+      <c r="AH7" s="87"/>
+      <c r="AI7" s="87"/>
+      <c r="AJ7" s="87"/>
+      <c r="AK7" s="87"/>
+      <c r="AL7" s="87"/>
+      <c r="AM7" s="87"/>
+      <c r="AN7" s="87"/>
+      <c r="AO7" s="87"/>
+      <c r="AP7" s="87"/>
+      <c r="AQ7" s="87"/>
+      <c r="AR7" s="74"/>
+      <c r="AS7" s="74"/>
+      <c r="AT7" s="74"/>
+      <c r="AU7" s="74"/>
+      <c r="AV7" s="74"/>
+      <c r="AW7" s="74"/>
+      <c r="AX7" s="74"/>
+    </row>
+    <row r="8" spans="1:52">
+      <c r="C8" s="8"/>
+      <c r="AE8" s="8"/>
+      <c r="AQ8" s="8" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="5" spans="1:52">
-[...1 lines deleted...]
-      <c r="B5" s="88">
+    <row r="9" spans="1:52">
+      <c r="A9" s="90"/>
+      <c r="B9" s="92">
         <v>2021</v>
       </c>
-      <c r="C5" s="89"/>
-[...10 lines deleted...]
-      <c r="N5" s="89">
+      <c r="C9" s="93"/>
+      <c r="D9" s="93"/>
+      <c r="E9" s="93"/>
+      <c r="F9" s="93"/>
+      <c r="G9" s="93"/>
+      <c r="H9" s="93"/>
+      <c r="I9" s="93"/>
+      <c r="J9" s="93"/>
+      <c r="K9" s="93"/>
+      <c r="L9" s="93"/>
+      <c r="M9" s="93"/>
+      <c r="N9" s="93">
         <v>2024</v>
       </c>
-      <c r="O5" s="89"/>
-[...4 lines deleted...]
-      <c r="T5" s="92">
+      <c r="O9" s="93"/>
+      <c r="P9" s="93"/>
+      <c r="Q9" s="93"/>
+      <c r="R9" s="93"/>
+      <c r="S9" s="98"/>
+      <c r="T9" s="97">
         <v>2025</v>
       </c>
-      <c r="U5" s="92"/>
-[...10 lines deleted...]
-      <c r="AF5" s="92">
+      <c r="U9" s="97"/>
+      <c r="V9" s="97"/>
+      <c r="W9" s="97"/>
+      <c r="X9" s="97"/>
+      <c r="Y9" s="97"/>
+      <c r="Z9" s="97"/>
+      <c r="AA9" s="97"/>
+      <c r="AB9" s="97"/>
+      <c r="AC9" s="97"/>
+      <c r="AD9" s="97"/>
+      <c r="AE9" s="92"/>
+      <c r="AF9" s="97">
         <v>2026</v>
       </c>
-      <c r="AG5" s="92"/>
-[...13 lines deleted...]
-      <c r="B6" s="11" t="s">
+      <c r="AG9" s="97"/>
+      <c r="AH9" s="97"/>
+      <c r="AI9" s="97"/>
+      <c r="AJ9" s="97"/>
+      <c r="AK9" s="97"/>
+      <c r="AL9" s="97"/>
+      <c r="AM9" s="97"/>
+      <c r="AN9" s="97"/>
+      <c r="AO9" s="97"/>
+      <c r="AP9" s="97"/>
+      <c r="AQ9" s="92"/>
+    </row>
+    <row r="10" spans="1:52" ht="18" customHeight="1">
+      <c r="A10" s="91"/>
+      <c r="B10" s="11" t="s">
         <v>5</v>
       </c>
-      <c r="C6" s="11" t="s">
+      <c r="C10" s="11" t="s">
         <v>6</v>
       </c>
-      <c r="D6" s="11" t="s">
+      <c r="D10" s="11" t="s">
         <v>7</v>
       </c>
-      <c r="E6" s="11" t="s">
+      <c r="E10" s="11" t="s">
         <v>8</v>
       </c>
-      <c r="F6" s="11" t="s">
+      <c r="F10" s="11" t="s">
         <v>0</v>
       </c>
-      <c r="G6" s="11" t="s">
+      <c r="G10" s="11" t="s">
         <v>1</v>
       </c>
-      <c r="H6" s="11" t="s">
+      <c r="H10" s="11" t="s">
         <v>2</v>
       </c>
-      <c r="I6" s="12" t="s">
+      <c r="I10" s="12" t="s">
         <v>3</v>
       </c>
-      <c r="J6" s="12" t="s">
+      <c r="J10" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="K6" s="12" t="s">
+      <c r="K10" s="12" t="s">
         <v>19</v>
       </c>
-      <c r="L6" s="12" t="s">
+      <c r="L10" s="12" t="s">
         <v>20</v>
       </c>
-      <c r="M6" s="12" t="s">
+      <c r="M10" s="12" t="s">
         <v>23</v>
       </c>
-      <c r="N6" s="52" t="s">
+      <c r="N10" s="84" t="s">
         <v>2</v>
       </c>
-      <c r="O6" s="51" t="s">
+      <c r="O10" s="84" t="s">
         <v>3</v>
       </c>
-      <c r="P6" s="69" t="s">
+      <c r="P10" s="85" t="s">
         <v>4</v>
       </c>
-      <c r="Q6" s="51" t="s">
+      <c r="Q10" s="84" t="s">
         <v>19</v>
       </c>
-      <c r="R6" s="32" t="s">
+      <c r="R10" s="28" t="s">
         <v>20</v>
       </c>
-      <c r="S6" s="12" t="s">
+      <c r="S10" s="30" t="s">
         <v>23</v>
       </c>
-      <c r="T6" s="11" t="s">
+      <c r="T10" s="29" t="s">
         <v>5</v>
       </c>
-      <c r="U6" s="11" t="s">
+      <c r="U10" s="29" t="s">
         <v>6</v>
       </c>
-      <c r="V6" s="11" t="s">
+      <c r="V10" s="29" t="s">
         <v>7</v>
       </c>
-      <c r="W6" s="11" t="s">
+      <c r="W10" s="29" t="s">
         <v>8</v>
       </c>
-      <c r="X6" s="11" t="s">
+      <c r="X10" s="29" t="s">
         <v>0</v>
       </c>
-      <c r="Y6" s="11" t="s">
+      <c r="Y10" s="29" t="s">
         <v>1</v>
       </c>
-      <c r="Z6" s="45" t="s">
+      <c r="Z10" s="29" t="s">
         <v>2</v>
       </c>
-      <c r="AA6" s="11" t="s">
+      <c r="AA10" s="29" t="s">
         <v>3</v>
       </c>
-      <c r="AB6" s="11" t="s">
+      <c r="AB10" s="29" t="s">
         <v>4</v>
       </c>
-      <c r="AC6" s="11" t="s">
+      <c r="AC10" s="29" t="s">
         <v>19</v>
       </c>
-      <c r="AD6" s="11" t="s">
+      <c r="AD10" s="29" t="s">
         <v>20</v>
       </c>
-      <c r="AE6" s="11" t="s">
+      <c r="AE10" s="29" t="s">
         <v>23</v>
       </c>
-      <c r="AF6" s="11" t="s">
+      <c r="AF10" s="29" t="s">
         <v>5</v>
       </c>
-      <c r="AG6" s="101" t="s">
+      <c r="AG10" s="86" t="s">
         <v>6</v>
       </c>
-      <c r="AH6" s="11" t="s">
+      <c r="AH10" s="29" t="s">
         <v>7</v>
       </c>
-      <c r="AI6" s="11" t="s">
+      <c r="AI10" s="29" t="s">
         <v>8</v>
       </c>
-      <c r="AJ6" s="11" t="s">
+      <c r="AJ10" s="29" t="s">
         <v>0</v>
       </c>
-      <c r="AK6" s="11" t="s">
+      <c r="AK10" s="29" t="s">
         <v>1</v>
       </c>
-      <c r="AL6" s="45" t="s">
+      <c r="AL10" s="29" t="s">
         <v>2</v>
       </c>
-      <c r="AM6" s="11" t="s">
+      <c r="AM10" s="29" t="s">
         <v>3</v>
       </c>
-      <c r="AN6" s="11" t="s">
+      <c r="AN10" s="29" t="s">
         <v>4</v>
       </c>
-      <c r="AO6" s="11" t="s">
+      <c r="AO10" s="29" t="s">
         <v>19</v>
       </c>
-      <c r="AP6" s="11" t="s">
+      <c r="AP10" s="29" t="s">
         <v>20</v>
       </c>
-      <c r="AQ6" s="11" t="s">
+      <c r="AQ10" s="29" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="7" spans="1:52" ht="14.45" customHeight="1">
-      <c r="A7" s="94" t="s">
+    <row r="11" spans="1:52" ht="12" customHeight="1">
+      <c r="A11" s="83"/>
+      <c r="B11" s="83"/>
+      <c r="C11" s="83"/>
+      <c r="D11" s="83"/>
+      <c r="E11" s="83"/>
+      <c r="F11" s="83"/>
+      <c r="G11" s="83"/>
+      <c r="H11" s="83"/>
+      <c r="I11" s="83"/>
+      <c r="J11" s="83"/>
+      <c r="K11" s="83"/>
+      <c r="L11" s="83"/>
+      <c r="M11" s="83"/>
+      <c r="N11" s="83"/>
+      <c r="O11" s="83"/>
+      <c r="P11" s="83"/>
+      <c r="Q11" s="83"/>
+      <c r="R11" s="83"/>
+      <c r="S11" s="83"/>
+      <c r="T11" s="99" t="s">
         <v>9</v>
       </c>
-      <c r="B7" s="94"/>
-[...42 lines deleted...]
-      <c r="A8" s="54" t="s">
+      <c r="U11" s="99"/>
+      <c r="V11" s="99"/>
+      <c r="W11" s="99"/>
+      <c r="X11" s="99"/>
+      <c r="Y11" s="99"/>
+      <c r="Z11" s="99"/>
+      <c r="AA11" s="99"/>
+      <c r="AB11" s="99"/>
+      <c r="AC11" s="99"/>
+      <c r="AD11" s="99"/>
+      <c r="AE11" s="99"/>
+      <c r="AF11" s="99"/>
+      <c r="AG11" s="99"/>
+      <c r="AH11" s="83"/>
+      <c r="AI11" s="83"/>
+      <c r="AJ11" s="83"/>
+      <c r="AK11" s="83"/>
+      <c r="AL11" s="83"/>
+      <c r="AM11" s="83"/>
+      <c r="AN11" s="83"/>
+      <c r="AO11" s="83"/>
+      <c r="AP11" s="83"/>
+      <c r="AQ11" s="83"/>
+      <c r="AR11" s="75"/>
+      <c r="AS11" s="75"/>
+      <c r="AT11" s="75"/>
+      <c r="AU11" s="75"/>
+      <c r="AV11" s="75"/>
+      <c r="AW11" s="75"/>
+      <c r="AX11" s="75"/>
+      <c r="AY11" s="75"/>
+      <c r="AZ11" s="75"/>
+    </row>
+    <row r="12" spans="1:52" ht="12" customHeight="1">
+      <c r="A12" s="53" t="s">
         <v>36</v>
       </c>
-      <c r="B8" s="14"/>
-[...11 lines deleted...]
-      <c r="N8" s="7">
+      <c r="B12" s="14"/>
+      <c r="C12" s="14"/>
+      <c r="D12" s="14"/>
+      <c r="E12" s="14"/>
+      <c r="F12" s="14"/>
+      <c r="G12" s="14"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="14"/>
+      <c r="L12" s="14"/>
+      <c r="M12" s="14"/>
+      <c r="N12" s="7">
         <v>589</v>
       </c>
-      <c r="O8" s="63">
+      <c r="O12" s="62">
         <v>571</v>
       </c>
-      <c r="P8" s="68">
+      <c r="P12" s="67">
         <v>425</v>
       </c>
-      <c r="Q8" s="63">
+      <c r="Q12" s="62">
         <v>412</v>
       </c>
-      <c r="R8" s="63">
+      <c r="R12" s="62">
         <v>319</v>
       </c>
-      <c r="S8" s="63">
+      <c r="S12" s="62">
         <v>326</v>
       </c>
-      <c r="T8" s="63">
+      <c r="T12" s="62">
         <v>223</v>
       </c>
-      <c r="U8" s="63">
+      <c r="U12" s="62">
         <v>320</v>
       </c>
-      <c r="V8" s="63">
+      <c r="V12" s="62">
         <v>287</v>
       </c>
-      <c r="W8" s="63">
+      <c r="W12" s="62">
         <v>346</v>
       </c>
-      <c r="X8" s="63">
+      <c r="X12" s="62">
         <v>273</v>
       </c>
-      <c r="Y8" s="63">
+      <c r="Y12" s="62">
         <v>524</v>
       </c>
-      <c r="Z8" s="63">
+      <c r="Z12" s="62">
         <v>579</v>
       </c>
-      <c r="AA8" s="63">
+      <c r="AA12" s="62">
         <v>550</v>
       </c>
-      <c r="AB8" s="63">
+      <c r="AB12" s="62">
         <v>383</v>
       </c>
-      <c r="AC8" s="63">
+      <c r="AC12" s="62">
         <v>357</v>
       </c>
-      <c r="AD8" s="63">
+      <c r="AD12" s="62">
         <v>288</v>
       </c>
-      <c r="AE8" s="63">
+      <c r="AE12" s="62">
         <v>334</v>
       </c>
-      <c r="AF8" s="63">
+      <c r="AF12" s="62">
         <v>247</v>
       </c>
-      <c r="AG8" s="63">
+      <c r="AG12" s="62">
         <v>318</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="55" t="s">
+      <c r="AH12" s="62">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="13" spans="1:52" ht="12" customHeight="1">
+      <c r="A13" s="54" t="s">
         <v>32</v>
-      </c>
-[...306 lines deleted...]
-        <v>55</v>
       </c>
       <c r="B13" s="16"/>
       <c r="C13" s="16"/>
       <c r="D13" s="17"/>
       <c r="E13" s="17"/>
       <c r="F13" s="17"/>
       <c r="G13" s="17"/>
       <c r="H13" s="18"/>
       <c r="I13" s="17"/>
       <c r="J13" s="19"/>
       <c r="K13" s="18"/>
       <c r="L13" s="18"/>
       <c r="M13" s="18"/>
       <c r="N13" s="7">
-        <v>56</v>
-[...61 lines deleted...]
-        <v>46</v>
+        <v>343</v>
+      </c>
+      <c r="O13" s="62">
+        <v>329</v>
+      </c>
+      <c r="P13" s="67">
+        <v>253</v>
+      </c>
+      <c r="Q13" s="62">
+        <v>237</v>
+      </c>
+      <c r="R13" s="62">
+        <v>188</v>
+      </c>
+      <c r="S13" s="62">
+        <v>178</v>
+      </c>
+      <c r="T13" s="62">
+        <v>128</v>
+      </c>
+      <c r="U13" s="62">
+        <v>200</v>
+      </c>
+      <c r="V13" s="62">
+        <v>169</v>
+      </c>
+      <c r="W13" s="62">
+        <v>190</v>
+      </c>
+      <c r="X13" s="62">
+        <v>146</v>
+      </c>
+      <c r="Y13" s="62">
+        <v>338</v>
+      </c>
+      <c r="Z13" s="62">
+        <v>337</v>
+      </c>
+      <c r="AA13" s="62">
+        <v>329</v>
+      </c>
+      <c r="AB13" s="62">
+        <v>208</v>
+      </c>
+      <c r="AC13" s="62">
+        <v>199</v>
+      </c>
+      <c r="AD13" s="62">
+        <v>152</v>
+      </c>
+      <c r="AE13" s="62">
+        <v>173</v>
+      </c>
+      <c r="AF13" s="62">
+        <v>127</v>
+      </c>
+      <c r="AG13" s="62">
+        <v>188</v>
+      </c>
+      <c r="AH13" s="62">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="14" spans="1:52" ht="12" customHeight="1">
+      <c r="A14" s="54" t="s">
+        <v>34</v>
       </c>
       <c r="B14" s="16"/>
       <c r="C14" s="16"/>
       <c r="D14" s="17"/>
       <c r="E14" s="17"/>
       <c r="F14" s="17"/>
       <c r="G14" s="17"/>
       <c r="H14" s="18"/>
       <c r="I14" s="17"/>
       <c r="J14" s="19"/>
       <c r="K14" s="18"/>
       <c r="L14" s="18"/>
       <c r="M14" s="18"/>
       <c r="N14" s="7">
-        <v>9</v>
-[...60 lines deleted...]
-      <c r="A15" s="56" t="s">
+        <v>50</v>
+      </c>
+      <c r="O14" s="62">
+        <v>55</v>
+      </c>
+      <c r="P14" s="67">
+        <v>35</v>
+      </c>
+      <c r="Q14" s="62">
+        <v>39</v>
+      </c>
+      <c r="R14" s="62">
+        <v>19</v>
+      </c>
+      <c r="S14" s="62">
+        <v>30</v>
+      </c>
+      <c r="T14" s="62">
+        <v>18</v>
+      </c>
+      <c r="U14" s="62">
+        <v>26</v>
+      </c>
+      <c r="V14" s="62">
+        <v>20</v>
+      </c>
+      <c r="W14" s="62">
+        <v>32</v>
+      </c>
+      <c r="X14" s="62">
+        <v>15</v>
+      </c>
+      <c r="Y14" s="62">
+        <v>40</v>
+      </c>
+      <c r="Z14" s="62">
         <v>47</v>
+      </c>
+      <c r="AA14" s="62">
+        <v>51</v>
+      </c>
+      <c r="AB14" s="62">
+        <v>42</v>
+      </c>
+      <c r="AC14" s="62">
+        <v>27</v>
+      </c>
+      <c r="AD14" s="62">
+        <v>30</v>
+      </c>
+      <c r="AE14" s="62">
+        <v>39</v>
+      </c>
+      <c r="AF14" s="62">
+        <v>26</v>
+      </c>
+      <c r="AG14" s="62">
+        <v>25</v>
+      </c>
+      <c r="AH14" s="62">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="15" spans="1:52" ht="12" customHeight="1">
+      <c r="A15" s="55" t="s">
+        <v>41</v>
       </c>
       <c r="B15" s="16"/>
       <c r="C15" s="16"/>
       <c r="D15" s="17"/>
       <c r="E15" s="17"/>
       <c r="F15" s="17"/>
       <c r="G15" s="17"/>
       <c r="H15" s="18"/>
       <c r="I15" s="17"/>
       <c r="J15" s="19"/>
       <c r="K15" s="18"/>
       <c r="L15" s="18"/>
       <c r="M15" s="18"/>
-      <c r="N15" s="8" t="s">
+      <c r="N15" s="7">
         <v>31</v>
       </c>
-      <c r="O15" s="63">
-[...11 lines deleted...]
-      <c r="S15" s="63" t="s">
+      <c r="O15" s="62">
         <v>31</v>
       </c>
-      <c r="T15" s="63" t="s">
-[...42 lines deleted...]
-        <v>56</v>
+      <c r="P15" s="67">
+        <v>23</v>
+      </c>
+      <c r="Q15" s="62">
+        <v>25</v>
+      </c>
+      <c r="R15" s="62">
+        <v>23</v>
+      </c>
+      <c r="S15" s="62">
+        <v>24</v>
+      </c>
+      <c r="T15" s="62">
+        <v>19</v>
+      </c>
+      <c r="U15" s="62">
+        <v>19</v>
+      </c>
+      <c r="V15" s="62">
+        <v>16</v>
+      </c>
+      <c r="W15" s="62">
+        <v>27</v>
+      </c>
+      <c r="X15" s="62">
+        <v>20</v>
+      </c>
+      <c r="Y15" s="62">
+        <v>30</v>
+      </c>
+      <c r="Z15" s="62">
+        <v>30</v>
+      </c>
+      <c r="AA15" s="62">
+        <v>34</v>
+      </c>
+      <c r="AB15" s="62">
+        <v>22</v>
+      </c>
+      <c r="AC15" s="62">
+        <v>26</v>
+      </c>
+      <c r="AD15" s="62">
+        <v>28</v>
+      </c>
+      <c r="AE15" s="62">
+        <v>25</v>
+      </c>
+      <c r="AF15" s="62">
+        <v>22</v>
+      </c>
+      <c r="AG15" s="62">
+        <v>22</v>
+      </c>
+      <c r="AH15" s="62">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="16" spans="1:52" ht="12" customHeight="1">
+      <c r="A16" s="55" t="s">
+        <v>43</v>
       </c>
       <c r="B16" s="16"/>
       <c r="C16" s="16"/>
       <c r="D16" s="17"/>
       <c r="E16" s="17"/>
       <c r="F16" s="17"/>
       <c r="G16" s="17"/>
       <c r="H16" s="18"/>
       <c r="I16" s="17"/>
       <c r="J16" s="19"/>
       <c r="K16" s="18"/>
       <c r="L16" s="18"/>
       <c r="M16" s="18"/>
       <c r="N16" s="7">
-        <v>4</v>
-[...7 lines deleted...]
-      <c r="Q16" s="70" t="s">
         <v>31</v>
       </c>
-      <c r="R16" s="63">
-[...50 lines deleted...]
-        <v>57</v>
+      <c r="O16" s="62">
+        <v>21</v>
+      </c>
+      <c r="P16" s="67">
+        <v>29</v>
+      </c>
+      <c r="Q16" s="62">
+        <v>19</v>
+      </c>
+      <c r="R16" s="62">
+        <v>13</v>
+      </c>
+      <c r="S16" s="62">
+        <v>15</v>
+      </c>
+      <c r="T16" s="62">
+        <v>11</v>
+      </c>
+      <c r="U16" s="62">
+        <v>15</v>
+      </c>
+      <c r="V16" s="62">
+        <v>8</v>
+      </c>
+      <c r="W16" s="62">
+        <v>22</v>
+      </c>
+      <c r="X16" s="62">
+        <v>24</v>
+      </c>
+      <c r="Y16" s="62">
+        <v>27</v>
+      </c>
+      <c r="Z16" s="62">
+        <v>26</v>
+      </c>
+      <c r="AA16" s="62">
+        <v>20</v>
+      </c>
+      <c r="AB16" s="62">
+        <v>16</v>
+      </c>
+      <c r="AC16" s="62">
+        <v>20</v>
+      </c>
+      <c r="AD16" s="62">
+        <v>12</v>
+      </c>
+      <c r="AE16" s="62">
+        <v>16</v>
+      </c>
+      <c r="AF16" s="62">
+        <v>17</v>
+      </c>
+      <c r="AG16" s="62">
+        <v>11</v>
+      </c>
+      <c r="AH16" s="62">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="17" spans="1:51" ht="12" customHeight="1">
+      <c r="A17" s="55" t="s">
+        <v>55</v>
       </c>
       <c r="B17" s="16"/>
       <c r="C17" s="16"/>
       <c r="D17" s="17"/>
       <c r="E17" s="17"/>
       <c r="F17" s="17"/>
       <c r="G17" s="17"/>
       <c r="H17" s="18"/>
       <c r="I17" s="17"/>
       <c r="J17" s="19"/>
       <c r="K17" s="18"/>
       <c r="L17" s="18"/>
       <c r="M17" s="18"/>
       <c r="N17" s="7">
-        <v>2</v>
-[...61 lines deleted...]
-        <v>48</v>
+        <v>56</v>
+      </c>
+      <c r="O17" s="62">
+        <v>46</v>
+      </c>
+      <c r="P17" s="67">
+        <v>30</v>
+      </c>
+      <c r="Q17" s="62">
+        <v>41</v>
+      </c>
+      <c r="R17" s="62">
+        <v>27</v>
+      </c>
+      <c r="S17" s="62">
+        <v>29</v>
+      </c>
+      <c r="T17" s="62">
+        <v>21</v>
+      </c>
+      <c r="U17" s="62">
+        <v>33</v>
+      </c>
+      <c r="V17" s="62">
+        <v>17</v>
+      </c>
+      <c r="W17" s="62">
+        <v>21</v>
+      </c>
+      <c r="X17" s="62">
+        <v>20</v>
+      </c>
+      <c r="Y17" s="62">
+        <v>33</v>
+      </c>
+      <c r="Z17" s="62">
+        <v>49</v>
+      </c>
+      <c r="AA17" s="62">
+        <v>42</v>
+      </c>
+      <c r="AB17" s="62">
+        <v>30</v>
+      </c>
+      <c r="AC17" s="62">
+        <v>38</v>
+      </c>
+      <c r="AD17" s="62">
+        <v>23</v>
+      </c>
+      <c r="AE17" s="62">
+        <v>36</v>
+      </c>
+      <c r="AF17" s="62">
+        <v>21</v>
+      </c>
+      <c r="AG17" s="62">
+        <v>26</v>
+      </c>
+      <c r="AH17" s="62">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="18" spans="1:51" ht="12" customHeight="1">
+      <c r="A18" s="55" t="s">
+        <v>46</v>
       </c>
       <c r="B18" s="16"/>
       <c r="C18" s="16"/>
       <c r="D18" s="17"/>
       <c r="E18" s="17"/>
       <c r="F18" s="17"/>
       <c r="G18" s="17"/>
       <c r="H18" s="18"/>
       <c r="I18" s="17"/>
       <c r="J18" s="19"/>
       <c r="K18" s="18"/>
       <c r="L18" s="18"/>
       <c r="M18" s="18"/>
       <c r="N18" s="7">
+        <v>9</v>
+      </c>
+      <c r="O18" s="62">
+        <v>10</v>
+      </c>
+      <c r="P18" s="67">
         <v>7</v>
       </c>
-      <c r="O18" s="63">
-[...2 lines deleted...]
-      <c r="P18" s="68">
+      <c r="Q18" s="62">
+        <v>5</v>
+      </c>
+      <c r="R18" s="62">
         <v>6</v>
       </c>
-      <c r="Q18" s="63">
-[...5 lines deleted...]
-      <c r="S18" s="63">
+      <c r="S18" s="62">
+        <v>1</v>
+      </c>
+      <c r="T18" s="62">
+        <v>2</v>
+      </c>
+      <c r="U18" s="62">
+        <v>3</v>
+      </c>
+      <c r="V18" s="62">
+        <v>5</v>
+      </c>
+      <c r="W18" s="62">
+        <v>9</v>
+      </c>
+      <c r="X18" s="62">
+        <v>11</v>
+      </c>
+      <c r="Y18" s="62">
+        <v>7</v>
+      </c>
+      <c r="Z18" s="62">
         <v>8</v>
       </c>
-      <c r="T18" s="63">
+      <c r="AA18" s="62">
+        <v>7</v>
+      </c>
+      <c r="AB18" s="62">
+        <v>7</v>
+      </c>
+      <c r="AC18" s="62">
         <v>4</v>
       </c>
-      <c r="U18" s="63">
-[...2 lines deleted...]
-      <c r="V18" s="63">
+      <c r="AD18" s="62">
+        <v>1</v>
+      </c>
+      <c r="AE18" s="62">
         <v>3</v>
       </c>
-      <c r="W18" s="63">
-[...23 lines deleted...]
-      <c r="AE18" s="63">
+      <c r="AF18" s="62" t="s">
+        <v>31</v>
+      </c>
+      <c r="AG18" s="62">
         <v>5</v>
       </c>
-      <c r="AF18" s="63" t="s">
-[...8 lines deleted...]
-        <v>49</v>
+      <c r="AH18" s="62">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="19" spans="1:51" ht="12" customHeight="1">
+      <c r="A19" s="55" t="s">
+        <v>47</v>
       </c>
       <c r="B19" s="16"/>
       <c r="C19" s="16"/>
       <c r="D19" s="17"/>
       <c r="E19" s="17"/>
       <c r="F19" s="17"/>
       <c r="G19" s="17"/>
       <c r="H19" s="18"/>
       <c r="I19" s="17"/>
       <c r="J19" s="19"/>
       <c r="K19" s="18"/>
       <c r="L19" s="18"/>
       <c r="M19" s="18"/>
-      <c r="N19" s="7">
-[...17 lines deleted...]
-      <c r="T19" s="63" t="s">
+      <c r="N19" s="8" t="s">
         <v>31</v>
       </c>
-      <c r="U19" s="63">
+      <c r="O19" s="62">
+        <v>2</v>
+      </c>
+      <c r="P19" s="67">
+        <v>1</v>
+      </c>
+      <c r="Q19" s="62">
+        <v>3</v>
+      </c>
+      <c r="R19" s="62">
+        <v>1</v>
+      </c>
+      <c r="S19" s="62" t="s">
+        <v>31</v>
+      </c>
+      <c r="T19" s="62" t="s">
+        <v>31</v>
+      </c>
+      <c r="U19" s="62">
+        <v>2</v>
+      </c>
+      <c r="V19" s="62">
+        <v>3</v>
+      </c>
+      <c r="W19" s="62">
+        <v>4</v>
+      </c>
+      <c r="X19" s="62">
         <v>5</v>
       </c>
-      <c r="V19" s="63">
-[...32 lines deleted...]
-      <c r="AG19" s="63">
+      <c r="Y19" s="62">
+        <v>2</v>
+      </c>
+      <c r="Z19" s="62">
+        <v>6</v>
+      </c>
+      <c r="AA19" s="62">
+        <v>5</v>
+      </c>
+      <c r="AB19" s="62">
+        <v>3</v>
+      </c>
+      <c r="AC19" s="62">
         <v>4</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>58</v>
+      <c r="AD19" s="62">
+        <v>2</v>
+      </c>
+      <c r="AE19" s="62">
+        <v>2</v>
+      </c>
+      <c r="AF19" s="62">
+        <v>2</v>
+      </c>
+      <c r="AG19" s="62" t="s">
+        <v>31</v>
+      </c>
+      <c r="AH19" s="62">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:51" ht="12" customHeight="1">
+      <c r="A20" s="55" t="s">
+        <v>56</v>
       </c>
       <c r="B20" s="16"/>
       <c r="C20" s="16"/>
       <c r="D20" s="17"/>
       <c r="E20" s="17"/>
       <c r="F20" s="17"/>
       <c r="G20" s="17"/>
       <c r="H20" s="18"/>
       <c r="I20" s="17"/>
       <c r="J20" s="19"/>
       <c r="K20" s="18"/>
       <c r="L20" s="18"/>
       <c r="M20" s="18"/>
       <c r="N20" s="7">
+        <v>4</v>
+      </c>
+      <c r="O20" s="62">
+        <v>2</v>
+      </c>
+      <c r="P20" s="67">
+        <v>2</v>
+      </c>
+      <c r="Q20" s="68" t="s">
+        <v>31</v>
+      </c>
+      <c r="R20" s="62">
+        <v>3</v>
+      </c>
+      <c r="S20" s="62" t="s">
+        <v>31</v>
+      </c>
+      <c r="T20" s="62" t="s">
+        <v>31</v>
+      </c>
+      <c r="U20" s="62">
+        <v>2</v>
+      </c>
+      <c r="V20" s="62" t="s">
+        <v>31</v>
+      </c>
+      <c r="W20" s="62">
+        <v>3</v>
+      </c>
+      <c r="X20" s="62">
+        <v>2</v>
+      </c>
+      <c r="Y20" s="62">
         <v>5</v>
       </c>
-      <c r="O20" s="63">
-[...2 lines deleted...]
-      <c r="P20" s="68">
+      <c r="Z20" s="62">
+        <v>5</v>
+      </c>
+      <c r="AA20" s="62">
         <v>1</v>
       </c>
-      <c r="Q20" s="63">
+      <c r="AB20" s="62">
+        <v>3</v>
+      </c>
+      <c r="AC20" s="62">
+        <v>6</v>
+      </c>
+      <c r="AD20" s="62">
+        <v>3</v>
+      </c>
+      <c r="AE20" s="62">
+        <v>5</v>
+      </c>
+      <c r="AF20" s="62">
         <v>1</v>
       </c>
-      <c r="R20" s="63">
+      <c r="AG20" s="62">
         <v>2</v>
       </c>
-      <c r="S20" s="63">
-[...9 lines deleted...]
-      <c r="W20" s="63">
+      <c r="AH20" s="62">
         <v>1</v>
       </c>
-      <c r="X20" s="63">
-[...32 lines deleted...]
-        <v>51</v>
+    </row>
+    <row r="21" spans="1:51" ht="12" customHeight="1">
+      <c r="A21" s="55" t="s">
+        <v>57</v>
       </c>
       <c r="B21" s="16"/>
       <c r="C21" s="16"/>
       <c r="D21" s="17"/>
       <c r="E21" s="17"/>
       <c r="F21" s="17"/>
       <c r="G21" s="17"/>
       <c r="H21" s="18"/>
       <c r="I21" s="17"/>
       <c r="J21" s="19"/>
       <c r="K21" s="18"/>
       <c r="L21" s="18"/>
       <c r="M21" s="18"/>
       <c r="N21" s="7">
+        <v>2</v>
+      </c>
+      <c r="O21" s="62">
+        <v>8</v>
+      </c>
+      <c r="P21" s="67">
+        <v>5</v>
+      </c>
+      <c r="Q21" s="62">
+        <v>2</v>
+      </c>
+      <c r="R21" s="62">
+        <v>4</v>
+      </c>
+      <c r="S21" s="62">
+        <v>7</v>
+      </c>
+      <c r="T21" s="62">
+        <v>2</v>
+      </c>
+      <c r="U21" s="62" t="s">
+        <v>31</v>
+      </c>
+      <c r="V21" s="62">
+        <v>4</v>
+      </c>
+      <c r="W21" s="62">
+        <v>4</v>
+      </c>
+      <c r="X21" s="62">
+        <v>3</v>
+      </c>
+      <c r="Y21" s="62">
+        <v>3</v>
+      </c>
+      <c r="Z21" s="62">
+        <v>6</v>
+      </c>
+      <c r="AA21" s="62">
+        <v>7</v>
+      </c>
+      <c r="AB21" s="62">
+        <v>1</v>
+      </c>
+      <c r="AC21" s="62">
+        <v>3</v>
+      </c>
+      <c r="AD21" s="62">
+        <v>4</v>
+      </c>
+      <c r="AE21" s="62" t="s">
+        <v>31</v>
+      </c>
+      <c r="AF21" s="62">
+        <v>3</v>
+      </c>
+      <c r="AG21" s="62">
+        <v>6</v>
+      </c>
+      <c r="AH21" s="62">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="22" spans="1:51" ht="12" customHeight="1">
+      <c r="A22" s="55" t="s">
+        <v>48</v>
+      </c>
+      <c r="B22" s="16"/>
+      <c r="C22" s="16"/>
+      <c r="D22" s="17"/>
+      <c r="E22" s="17"/>
+      <c r="F22" s="17"/>
+      <c r="G22" s="17"/>
+      <c r="H22" s="18"/>
+      <c r="I22" s="17"/>
+      <c r="J22" s="19"/>
+      <c r="K22" s="18"/>
+      <c r="L22" s="18"/>
+      <c r="M22" s="18"/>
+      <c r="N22" s="7">
+        <v>7</v>
+      </c>
+      <c r="O22" s="62">
+        <v>15</v>
+      </c>
+      <c r="P22" s="67">
+        <v>6</v>
+      </c>
+      <c r="Q22" s="62">
+        <v>10</v>
+      </c>
+      <c r="R22" s="62">
+        <v>6</v>
+      </c>
+      <c r="S22" s="62">
+        <v>8</v>
+      </c>
+      <c r="T22" s="62">
+        <v>4</v>
+      </c>
+      <c r="U22" s="62">
+        <v>4</v>
+      </c>
+      <c r="V22" s="62">
+        <v>3</v>
+      </c>
+      <c r="W22" s="62">
+        <v>6</v>
+      </c>
+      <c r="X22" s="62">
+        <v>7</v>
+      </c>
+      <c r="Y22" s="62">
+        <v>3</v>
+      </c>
+      <c r="Z22" s="62">
+        <v>10</v>
+      </c>
+      <c r="AA22" s="62">
+        <v>6</v>
+      </c>
+      <c r="AB22" s="62">
+        <v>8</v>
+      </c>
+      <c r="AC22" s="62">
+        <v>3</v>
+      </c>
+      <c r="AD22" s="62">
+        <v>4</v>
+      </c>
+      <c r="AE22" s="62">
+        <v>5</v>
+      </c>
+      <c r="AF22" s="62" t="s">
+        <v>31</v>
+      </c>
+      <c r="AG22" s="62">
+        <v>6</v>
+      </c>
+      <c r="AH22" s="62">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="23" spans="1:51" ht="12" customHeight="1">
+      <c r="A23" s="55" t="s">
+        <v>49</v>
+      </c>
+      <c r="B23" s="16"/>
+      <c r="C23" s="16"/>
+      <c r="D23" s="17"/>
+      <c r="E23" s="17"/>
+      <c r="F23" s="17"/>
+      <c r="G23" s="17"/>
+      <c r="H23" s="18"/>
+      <c r="I23" s="17"/>
+      <c r="J23" s="19"/>
+      <c r="K23" s="18"/>
+      <c r="L23" s="18"/>
+      <c r="M23" s="18"/>
+      <c r="N23" s="7">
+        <v>26</v>
+      </c>
+      <c r="O23" s="62">
+        <v>14</v>
+      </c>
+      <c r="P23" s="67">
+        <v>10</v>
+      </c>
+      <c r="Q23" s="62">
+        <v>11</v>
+      </c>
+      <c r="R23" s="62">
+        <v>7</v>
+      </c>
+      <c r="S23" s="62">
+        <v>9</v>
+      </c>
+      <c r="T23" s="62" t="s">
+        <v>31</v>
+      </c>
+      <c r="U23" s="62">
+        <v>5</v>
+      </c>
+      <c r="V23" s="62">
+        <v>13</v>
+      </c>
+      <c r="W23" s="62">
+        <v>9</v>
+      </c>
+      <c r="X23" s="62">
+        <v>7</v>
+      </c>
+      <c r="Y23" s="62">
+        <v>7</v>
+      </c>
+      <c r="Z23" s="62">
+        <v>24</v>
+      </c>
+      <c r="AA23" s="62">
+        <v>12</v>
+      </c>
+      <c r="AB23" s="62">
+        <v>11</v>
+      </c>
+      <c r="AC23" s="62">
+        <v>9</v>
+      </c>
+      <c r="AD23" s="62">
+        <v>8</v>
+      </c>
+      <c r="AE23" s="62">
+        <v>11</v>
+      </c>
+      <c r="AF23" s="62">
+        <v>9</v>
+      </c>
+      <c r="AG23" s="62">
+        <v>4</v>
+      </c>
+      <c r="AH23" s="62">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="24" spans="1:51" ht="12" customHeight="1">
+      <c r="A24" s="55" t="s">
+        <v>58</v>
+      </c>
+      <c r="B24" s="16"/>
+      <c r="C24" s="16"/>
+      <c r="D24" s="17"/>
+      <c r="E24" s="17"/>
+      <c r="F24" s="17"/>
+      <c r="G24" s="17"/>
+      <c r="H24" s="18"/>
+      <c r="I24" s="17"/>
+      <c r="J24" s="19"/>
+      <c r="K24" s="18"/>
+      <c r="L24" s="18"/>
+      <c r="M24" s="18"/>
+      <c r="N24" s="7">
+        <v>5</v>
+      </c>
+      <c r="O24" s="62">
+        <v>8</v>
+      </c>
+      <c r="P24" s="67">
+        <v>1</v>
+      </c>
+      <c r="Q24" s="62">
+        <v>1</v>
+      </c>
+      <c r="R24" s="62">
+        <v>2</v>
+      </c>
+      <c r="S24" s="62">
+        <v>8</v>
+      </c>
+      <c r="T24" s="62">
+        <v>3</v>
+      </c>
+      <c r="U24" s="62"/>
+      <c r="V24" s="62">
+        <v>3</v>
+      </c>
+      <c r="W24" s="62">
+        <v>1</v>
+      </c>
+      <c r="X24" s="62">
+        <v>3</v>
+      </c>
+      <c r="Y24" s="62">
+        <v>2</v>
+      </c>
+      <c r="Z24" s="62">
+        <v>2</v>
+      </c>
+      <c r="AA24" s="62">
+        <v>6</v>
+      </c>
+      <c r="AB24" s="62">
+        <v>5</v>
+      </c>
+      <c r="AC24" s="62">
+        <v>3</v>
+      </c>
+      <c r="AD24" s="62">
+        <v>5</v>
+      </c>
+      <c r="AE24" s="62">
+        <v>6</v>
+      </c>
+      <c r="AF24" s="62">
+        <v>1</v>
+      </c>
+      <c r="AG24" s="62">
+        <v>6</v>
+      </c>
+      <c r="AH24" s="62">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="25" spans="1:51" ht="12" customHeight="1">
+      <c r="A25" s="55" t="s">
+        <v>51</v>
+      </c>
+      <c r="B25" s="16"/>
+      <c r="C25" s="16"/>
+      <c r="D25" s="17"/>
+      <c r="E25" s="17"/>
+      <c r="F25" s="17"/>
+      <c r="G25" s="17"/>
+      <c r="H25" s="18"/>
+      <c r="I25" s="17"/>
+      <c r="J25" s="19"/>
+      <c r="K25" s="18"/>
+      <c r="L25" s="18"/>
+      <c r="M25" s="18"/>
+      <c r="N25" s="7">
         <v>25</v>
       </c>
-      <c r="O21" s="63">
+      <c r="O25" s="62">
         <v>30</v>
       </c>
-      <c r="P21" s="68">
+      <c r="P25" s="67">
         <v>23</v>
       </c>
-      <c r="Q21" s="63">
+      <c r="Q25" s="62">
         <v>19</v>
       </c>
-      <c r="R21" s="63">
+      <c r="R25" s="62">
         <v>20</v>
       </c>
-      <c r="S21" s="63">
+      <c r="S25" s="62">
         <v>17</v>
       </c>
-      <c r="T21" s="63">
+      <c r="T25" s="62">
         <v>15</v>
       </c>
-      <c r="U21" s="63">
+      <c r="U25" s="62">
         <v>11</v>
       </c>
-      <c r="V21" s="63">
+      <c r="V25" s="62">
         <v>26</v>
       </c>
-      <c r="W21" s="63">
+      <c r="W25" s="62">
         <v>18</v>
       </c>
-      <c r="X21" s="63">
+      <c r="X25" s="62">
         <v>10</v>
       </c>
-      <c r="Y21" s="63">
+      <c r="Y25" s="62">
         <v>27</v>
       </c>
-      <c r="Z21" s="63">
+      <c r="Z25" s="62">
         <v>29</v>
       </c>
-      <c r="AA21" s="63">
+      <c r="AA25" s="62">
         <v>30</v>
       </c>
-      <c r="AB21" s="63">
+      <c r="AB25" s="62">
         <v>27</v>
       </c>
-      <c r="AC21" s="63">
+      <c r="AC25" s="62">
         <v>15</v>
       </c>
-      <c r="AD21" s="63">
+      <c r="AD25" s="62">
         <v>16</v>
       </c>
-      <c r="AE21" s="63">
+      <c r="AE25" s="62">
         <v>13</v>
       </c>
-      <c r="AF21" s="63">
+      <c r="AF25" s="62">
         <v>18</v>
       </c>
-      <c r="AG21" s="63">
+      <c r="AG25" s="62">
         <v>17</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="85" t="s">
+      <c r="AH25" s="62">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="26" spans="1:51" ht="12" customHeight="1">
+      <c r="A26" s="76"/>
+      <c r="B26" s="76"/>
+      <c r="C26" s="76"/>
+      <c r="D26" s="76"/>
+      <c r="E26" s="76"/>
+      <c r="F26" s="76"/>
+      <c r="G26" s="76"/>
+      <c r="H26" s="76"/>
+      <c r="I26" s="76"/>
+      <c r="J26" s="76"/>
+      <c r="K26" s="76"/>
+      <c r="L26" s="76"/>
+      <c r="M26" s="76"/>
+      <c r="N26" s="76"/>
+      <c r="O26" s="76"/>
+      <c r="P26" s="76"/>
+      <c r="Q26" s="76"/>
+      <c r="R26" s="76"/>
+      <c r="S26" s="76"/>
+      <c r="T26" s="89" t="s">
         <v>25</v>
       </c>
-      <c r="B22" s="85"/>
-[...22 lines deleted...]
-      <c r="AK22" s="85" t="s">
+      <c r="U26" s="89"/>
+      <c r="V26" s="89"/>
+      <c r="W26" s="89"/>
+      <c r="X26" s="89"/>
+      <c r="Y26" s="89"/>
+      <c r="Z26" s="89"/>
+      <c r="AA26" s="89"/>
+      <c r="AB26" s="89"/>
+      <c r="AC26" s="89"/>
+      <c r="AD26" s="89"/>
+      <c r="AE26" s="89"/>
+      <c r="AF26" s="89"/>
+      <c r="AG26" s="89"/>
+      <c r="AH26" s="76"/>
+      <c r="AI26" s="76"/>
+      <c r="AJ26" s="76"/>
+      <c r="AM26" s="76"/>
+      <c r="AN26" s="76"/>
+      <c r="AO26" s="76"/>
+      <c r="AP26" s="76"/>
+      <c r="AQ26" s="76"/>
+      <c r="AR26" s="76"/>
+      <c r="AS26" s="76"/>
+      <c r="AT26" s="76"/>
+      <c r="AU26" s="76"/>
+      <c r="AV26" s="76"/>
+      <c r="AW26" s="76"/>
+      <c r="AX26" s="76"/>
+      <c r="AY26" s="76"/>
+    </row>
+    <row r="27" spans="1:51" ht="12" customHeight="1">
+      <c r="A27" s="82" t="s">
+        <v>36</v>
+      </c>
+      <c r="B27" s="62"/>
+      <c r="C27" s="62"/>
+      <c r="D27" s="62"/>
+      <c r="E27" s="62"/>
+      <c r="F27" s="62"/>
+      <c r="G27" s="62"/>
+      <c r="H27" s="62"/>
+      <c r="I27" s="62"/>
+      <c r="J27" s="62"/>
+      <c r="K27" s="62"/>
+      <c r="L27" s="62"/>
+      <c r="M27" s="62"/>
+      <c r="N27" s="62">
+        <v>435</v>
+      </c>
+      <c r="O27" s="62">
+        <v>412</v>
+      </c>
+      <c r="P27" s="62">
+        <v>315</v>
+      </c>
+      <c r="Q27" s="62">
+        <v>313</v>
+      </c>
+      <c r="R27" s="62">
+        <v>234</v>
+      </c>
+      <c r="S27" s="62">
+        <v>227</v>
+      </c>
+      <c r="T27" s="62">
+        <v>171</v>
+      </c>
+      <c r="U27" s="62">
+        <v>251</v>
+      </c>
+      <c r="V27" s="62">
+        <v>211</v>
+      </c>
+      <c r="W27" s="62">
+        <v>246</v>
+      </c>
+      <c r="X27" s="62">
+        <v>182</v>
+      </c>
+      <c r="Y27" s="62">
+        <v>418</v>
+      </c>
+      <c r="Z27" s="62">
+        <v>418</v>
+      </c>
+      <c r="AA27" s="62">
+        <v>425</v>
+      </c>
+      <c r="AB27" s="62">
+        <v>291</v>
+      </c>
+      <c r="AC27" s="62">
+        <v>263</v>
+      </c>
+      <c r="AD27" s="62">
+        <v>205</v>
+      </c>
+      <c r="AE27" s="62">
+        <v>245</v>
+      </c>
+      <c r="AF27" s="62">
+        <v>182</v>
+      </c>
+      <c r="AG27" s="62">
+        <v>231</v>
+      </c>
+      <c r="AH27" s="62">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="28" spans="1:51" ht="12" customHeight="1">
+      <c r="A28" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="B28" s="62"/>
+      <c r="C28" s="62"/>
+      <c r="D28" s="62"/>
+      <c r="E28" s="62"/>
+      <c r="F28" s="62"/>
+      <c r="G28" s="62"/>
+      <c r="H28" s="62"/>
+      <c r="I28" s="62"/>
+      <c r="J28" s="62"/>
+      <c r="K28" s="62"/>
+      <c r="L28" s="62"/>
+      <c r="M28" s="62"/>
+      <c r="N28" s="62">
+        <v>323</v>
+      </c>
+      <c r="O28" s="62">
+        <v>307</v>
+      </c>
+      <c r="P28" s="62">
+        <v>239</v>
+      </c>
+      <c r="Q28" s="62">
+        <v>231</v>
+      </c>
+      <c r="R28" s="62">
+        <v>180</v>
+      </c>
+      <c r="S28" s="62">
+        <v>168</v>
+      </c>
+      <c r="T28" s="62">
+        <v>124</v>
+      </c>
+      <c r="U28" s="62">
+        <v>192</v>
+      </c>
+      <c r="V28" s="62">
+        <v>163</v>
+      </c>
+      <c r="W28" s="62">
+        <v>179</v>
+      </c>
+      <c r="X28" s="62">
+        <v>138</v>
+      </c>
+      <c r="Y28" s="62">
+        <v>325</v>
+      </c>
+      <c r="Z28" s="62">
+        <v>311</v>
+      </c>
+      <c r="AA28" s="62">
+        <v>317</v>
+      </c>
+      <c r="AB28" s="62">
+        <v>205</v>
+      </c>
+      <c r="AC28" s="62">
+        <v>192</v>
+      </c>
+      <c r="AD28" s="62">
+        <v>146</v>
+      </c>
+      <c r="AE28" s="62">
+        <v>169</v>
+      </c>
+      <c r="AF28" s="62">
+        <v>122</v>
+      </c>
+      <c r="AG28" s="62">
+        <v>179</v>
+      </c>
+      <c r="AH28" s="62">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="29" spans="1:51" ht="12" customHeight="1">
+      <c r="A29" s="70" t="s">
+        <v>34</v>
+      </c>
+      <c r="B29" s="62"/>
+      <c r="C29" s="62"/>
+      <c r="D29" s="62"/>
+      <c r="E29" s="62"/>
+      <c r="F29" s="62"/>
+      <c r="G29" s="62"/>
+      <c r="H29" s="62"/>
+      <c r="I29" s="62"/>
+      <c r="J29" s="62"/>
+      <c r="K29" s="62"/>
+      <c r="L29" s="62"/>
+      <c r="M29" s="62"/>
+      <c r="N29" s="62">
+        <v>49</v>
+      </c>
+      <c r="O29" s="62">
+        <v>50</v>
+      </c>
+      <c r="P29" s="62">
+        <v>33</v>
+      </c>
+      <c r="Q29" s="62">
+        <v>38</v>
+      </c>
+      <c r="R29" s="62">
+        <v>18</v>
+      </c>
+      <c r="S29" s="62">
+        <v>28</v>
+      </c>
+      <c r="T29" s="62">
+        <v>17</v>
+      </c>
+      <c r="U29" s="62">
         <v>25</v>
       </c>
-      <c r="AL22" s="85"/>
-[...15 lines deleted...]
-      <c r="A23" s="72" t="s">
+      <c r="V29" s="62">
+        <v>19</v>
+      </c>
+      <c r="W29" s="62">
+        <v>30</v>
+      </c>
+      <c r="X29" s="62">
+        <v>15</v>
+      </c>
+      <c r="Y29" s="62">
+        <v>39</v>
+      </c>
+      <c r="Z29" s="62">
+        <v>46</v>
+      </c>
+      <c r="AA29" s="62">
+        <v>51</v>
+      </c>
+      <c r="AB29" s="62">
+        <v>42</v>
+      </c>
+      <c r="AC29" s="62">
+        <v>24</v>
+      </c>
+      <c r="AD29" s="62">
+        <v>30</v>
+      </c>
+      <c r="AE29" s="62">
+        <v>38</v>
+      </c>
+      <c r="AF29" s="62">
+        <v>26</v>
+      </c>
+      <c r="AG29" s="62">
+        <v>24</v>
+      </c>
+      <c r="AH29" s="62">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="30" spans="1:51" ht="12" customHeight="1">
+      <c r="A30" s="70" t="s">
+        <v>43</v>
+      </c>
+      <c r="B30" s="62"/>
+      <c r="C30" s="62"/>
+      <c r="D30" s="62"/>
+      <c r="E30" s="62"/>
+      <c r="F30" s="62"/>
+      <c r="G30" s="62"/>
+      <c r="H30" s="62"/>
+      <c r="I30" s="62"/>
+      <c r="J30" s="62"/>
+      <c r="K30" s="62"/>
+      <c r="L30" s="62"/>
+      <c r="M30" s="62"/>
+      <c r="N30" s="62">
+        <v>13</v>
+      </c>
+      <c r="O30" s="62">
+        <v>11</v>
+      </c>
+      <c r="P30" s="62">
+        <v>11</v>
+      </c>
+      <c r="Q30" s="62">
+        <v>6</v>
+      </c>
+      <c r="R30" s="62">
+        <v>7</v>
+      </c>
+      <c r="S30" s="62">
+        <v>5</v>
+      </c>
+      <c r="T30" s="62">
+        <v>7</v>
+      </c>
+      <c r="U30" s="62">
+        <v>6</v>
+      </c>
+      <c r="V30" s="62">
+        <v>6</v>
+      </c>
+      <c r="W30" s="62">
+        <v>13</v>
+      </c>
+      <c r="X30" s="62">
+        <v>11</v>
+      </c>
+      <c r="Y30" s="62">
+        <v>14</v>
+      </c>
+      <c r="Z30" s="62">
+        <v>12</v>
+      </c>
+      <c r="AA30" s="62">
+        <v>12</v>
+      </c>
+      <c r="AB30" s="62">
+        <v>11</v>
+      </c>
+      <c r="AC30" s="62">
+        <v>11</v>
+      </c>
+      <c r="AD30" s="62">
+        <v>8</v>
+      </c>
+      <c r="AE30" s="62">
+        <v>9</v>
+      </c>
+      <c r="AF30" s="62">
+        <v>10</v>
+      </c>
+      <c r="AG30" s="62">
+        <v>6</v>
+      </c>
+      <c r="AH30" s="62">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="31" spans="1:51" ht="12" customHeight="1">
+      <c r="A31" s="70" t="s">
+        <v>44</v>
+      </c>
+      <c r="B31" s="62"/>
+      <c r="C31" s="62"/>
+      <c r="D31" s="62"/>
+      <c r="E31" s="62"/>
+      <c r="F31" s="62"/>
+      <c r="G31" s="62"/>
+      <c r="H31" s="62"/>
+      <c r="I31" s="62"/>
+      <c r="J31" s="62"/>
+      <c r="K31" s="62"/>
+      <c r="L31" s="62"/>
+      <c r="M31" s="62"/>
+      <c r="N31" s="62">
+        <v>41</v>
+      </c>
+      <c r="O31" s="62">
+        <v>35</v>
+      </c>
+      <c r="P31" s="62">
+        <v>19</v>
+      </c>
+      <c r="Q31" s="62">
+        <v>28</v>
+      </c>
+      <c r="R31" s="62">
+        <v>22</v>
+      </c>
+      <c r="S31" s="62">
+        <v>19</v>
+      </c>
+      <c r="T31" s="62">
+        <v>15</v>
+      </c>
+      <c r="U31" s="62">
+        <v>24</v>
+      </c>
+      <c r="V31" s="62">
+        <v>11</v>
+      </c>
+      <c r="W31" s="62">
+        <v>15</v>
+      </c>
+      <c r="X31" s="62">
+        <v>13</v>
+      </c>
+      <c r="Y31" s="62">
+        <v>25</v>
+      </c>
+      <c r="Z31" s="62">
+        <v>38</v>
+      </c>
+      <c r="AA31" s="62">
+        <v>28</v>
+      </c>
+      <c r="AB31" s="62">
+        <v>21</v>
+      </c>
+      <c r="AC31" s="62">
+        <v>28</v>
+      </c>
+      <c r="AD31" s="62">
+        <v>17</v>
+      </c>
+      <c r="AE31" s="62">
+        <v>22</v>
+      </c>
+      <c r="AF31" s="62">
+        <v>16</v>
+      </c>
+      <c r="AG31" s="62">
+        <v>18</v>
+      </c>
+      <c r="AH31" s="62">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="32" spans="1:51" ht="12" customHeight="1">
+      <c r="A32" s="70" t="s">
+        <v>51</v>
+      </c>
+      <c r="B32" s="62"/>
+      <c r="C32" s="62"/>
+      <c r="D32" s="62"/>
+      <c r="E32" s="62"/>
+      <c r="F32" s="62"/>
+      <c r="G32" s="62"/>
+      <c r="H32" s="62"/>
+      <c r="I32" s="62"/>
+      <c r="J32" s="62"/>
+      <c r="K32" s="62"/>
+      <c r="L32" s="62"/>
+      <c r="M32" s="62"/>
+      <c r="N32" s="62">
+        <v>9</v>
+      </c>
+      <c r="O32" s="62">
+        <v>9</v>
+      </c>
+      <c r="P32" s="62">
+        <v>13</v>
+      </c>
+      <c r="Q32" s="62">
+        <v>10</v>
+      </c>
+      <c r="R32" s="62">
+        <v>7</v>
+      </c>
+      <c r="S32" s="62">
+        <v>7</v>
+      </c>
+      <c r="T32" s="62">
+        <v>8</v>
+      </c>
+      <c r="U32" s="62">
+        <v>4</v>
+      </c>
+      <c r="V32" s="62">
+        <v>12</v>
+      </c>
+      <c r="W32" s="62">
+        <v>9</v>
+      </c>
+      <c r="X32" s="62">
+        <v>5</v>
+      </c>
+      <c r="Y32" s="62">
+        <v>15</v>
+      </c>
+      <c r="Z32" s="62">
+        <v>11</v>
+      </c>
+      <c r="AA32" s="62">
+        <v>17</v>
+      </c>
+      <c r="AB32" s="62">
+        <v>12</v>
+      </c>
+      <c r="AC32" s="62">
+        <v>8</v>
+      </c>
+      <c r="AD32" s="62">
+        <v>4</v>
+      </c>
+      <c r="AE32" s="62">
+        <v>7</v>
+      </c>
+      <c r="AF32" s="62">
+        <v>8</v>
+      </c>
+      <c r="AG32" s="62">
+        <v>4</v>
+      </c>
+      <c r="AH32" s="62">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="33" spans="1:52" ht="12" customHeight="1">
+      <c r="A33" s="78"/>
+      <c r="B33" s="78"/>
+      <c r="C33" s="78"/>
+      <c r="D33" s="78"/>
+      <c r="E33" s="78"/>
+      <c r="F33" s="78"/>
+      <c r="G33" s="78"/>
+      <c r="H33" s="78"/>
+      <c r="I33" s="78"/>
+      <c r="J33" s="78"/>
+      <c r="K33" s="78"/>
+      <c r="L33" s="78"/>
+      <c r="M33" s="78"/>
+      <c r="N33" s="78"/>
+      <c r="O33" s="78"/>
+      <c r="P33" s="78"/>
+      <c r="Q33" s="78"/>
+      <c r="R33" s="78"/>
+      <c r="S33" s="78"/>
+      <c r="T33" s="100" t="s">
+        <v>26</v>
+      </c>
+      <c r="U33" s="100"/>
+      <c r="V33" s="100"/>
+      <c r="W33" s="100"/>
+      <c r="X33" s="100"/>
+      <c r="Y33" s="100"/>
+      <c r="Z33" s="100"/>
+      <c r="AA33" s="100"/>
+      <c r="AB33" s="100"/>
+      <c r="AC33" s="100"/>
+      <c r="AD33" s="100"/>
+      <c r="AE33" s="100"/>
+      <c r="AF33" s="100"/>
+      <c r="AG33" s="100"/>
+      <c r="AH33" s="78"/>
+      <c r="AI33" s="78"/>
+      <c r="AM33" s="78"/>
+      <c r="AN33" s="78"/>
+      <c r="AO33" s="78"/>
+      <c r="AP33" s="78"/>
+      <c r="AQ33" s="78"/>
+      <c r="AR33" s="78"/>
+      <c r="AS33" s="78"/>
+      <c r="AT33" s="78"/>
+      <c r="AU33" s="78"/>
+      <c r="AV33" s="78"/>
+      <c r="AW33" s="78"/>
+      <c r="AX33" s="78"/>
+      <c r="AY33" s="78"/>
+      <c r="AZ33" s="78"/>
+    </row>
+    <row r="34" spans="1:52" ht="12" customHeight="1">
+      <c r="A34" s="82" t="s">
         <v>36</v>
       </c>
-      <c r="B23" s="63"/>
-[...73 lines deleted...]
-      <c r="A24" s="72" t="s">
+      <c r="B34" s="62"/>
+      <c r="C34" s="62"/>
+      <c r="D34" s="62"/>
+      <c r="E34" s="62"/>
+      <c r="F34" s="62"/>
+      <c r="G34" s="62"/>
+      <c r="H34" s="62"/>
+      <c r="I34" s="62"/>
+      <c r="J34" s="62"/>
+      <c r="K34" s="62"/>
+      <c r="L34" s="62"/>
+      <c r="M34" s="62"/>
+      <c r="N34" s="62">
+        <v>154</v>
+      </c>
+      <c r="O34" s="62">
+        <v>159</v>
+      </c>
+      <c r="P34" s="62">
+        <v>110</v>
+      </c>
+      <c r="Q34" s="62">
+        <v>99</v>
+      </c>
+      <c r="R34" s="62">
+        <v>85</v>
+      </c>
+      <c r="S34" s="73">
+        <v>99</v>
+      </c>
+      <c r="T34" s="73">
         <v>52</v>
       </c>
-      <c r="B24" s="63"/>
-[...73 lines deleted...]
-      <c r="A25" s="72" t="s">
+      <c r="U34" s="73">
+        <v>69</v>
+      </c>
+      <c r="V34" s="73">
+        <v>76</v>
+      </c>
+      <c r="W34" s="73">
+        <v>100</v>
+      </c>
+      <c r="X34" s="62">
+        <v>91</v>
+      </c>
+      <c r="Y34" s="73">
+        <v>106</v>
+      </c>
+      <c r="Z34" s="73">
+        <v>161</v>
+      </c>
+      <c r="AA34" s="73">
+        <v>125</v>
+      </c>
+      <c r="AB34" s="73">
+        <v>92</v>
+      </c>
+      <c r="AC34" s="73">
+        <v>94</v>
+      </c>
+      <c r="AD34" s="73">
+        <v>83</v>
+      </c>
+      <c r="AE34" s="73">
+        <v>89</v>
+      </c>
+      <c r="AF34" s="73">
+        <v>65</v>
+      </c>
+      <c r="AG34" s="73">
+        <v>87</v>
+      </c>
+      <c r="AH34" s="62">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="35" spans="1:52" ht="12" customHeight="1">
+      <c r="A35" s="70" t="s">
+        <v>32</v>
+      </c>
+      <c r="B35" s="62"/>
+      <c r="C35" s="62"/>
+      <c r="D35" s="62"/>
+      <c r="E35" s="62"/>
+      <c r="F35" s="62"/>
+      <c r="G35" s="62"/>
+      <c r="H35" s="62"/>
+      <c r="I35" s="62"/>
+      <c r="J35" s="62"/>
+      <c r="K35" s="62"/>
+      <c r="L35" s="62"/>
+      <c r="M35" s="62"/>
+      <c r="N35" s="62">
+        <v>20</v>
+      </c>
+      <c r="O35" s="62">
+        <v>22</v>
+      </c>
+      <c r="P35" s="62">
+        <v>14</v>
+      </c>
+      <c r="Q35" s="62">
+        <v>6</v>
+      </c>
+      <c r="R35" s="62">
+        <v>8</v>
+      </c>
+      <c r="S35" s="73">
+        <v>10</v>
+      </c>
+      <c r="T35" s="73">
+        <v>4</v>
+      </c>
+      <c r="U35" s="73">
+        <v>8</v>
+      </c>
+      <c r="V35" s="73">
+        <v>6</v>
+      </c>
+      <c r="W35" s="73">
+        <v>11</v>
+      </c>
+      <c r="X35" s="62">
+        <v>8</v>
+      </c>
+      <c r="Y35" s="73">
+        <v>13</v>
+      </c>
+      <c r="Z35" s="73">
+        <v>26</v>
+      </c>
+      <c r="AA35" s="73">
+        <v>12</v>
+      </c>
+      <c r="AB35" s="73">
+        <v>3</v>
+      </c>
+      <c r="AC35" s="73">
+        <v>7</v>
+      </c>
+      <c r="AD35" s="73">
+        <v>6</v>
+      </c>
+      <c r="AE35" s="73">
+        <v>4</v>
+      </c>
+      <c r="AF35" s="73">
+        <v>5</v>
+      </c>
+      <c r="AG35" s="73">
+        <v>9</v>
+      </c>
+      <c r="AH35" s="62">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="36" spans="1:52" ht="12" customHeight="1">
+      <c r="A36" s="70" t="s">
         <v>34</v>
       </c>
-      <c r="B25" s="63"/>
-[...11 lines deleted...]
-      <c r="N25" s="63">
+      <c r="B36" s="62"/>
+      <c r="C36" s="62"/>
+      <c r="D36" s="62"/>
+      <c r="E36" s="62"/>
+      <c r="F36" s="62"/>
+      <c r="G36" s="62"/>
+      <c r="H36" s="62"/>
+      <c r="I36" s="62"/>
+      <c r="J36" s="62"/>
+      <c r="K36" s="62"/>
+      <c r="L36" s="62"/>
+      <c r="M36" s="62"/>
+      <c r="N36" s="62">
+        <v>1</v>
+      </c>
+      <c r="O36" s="62">
+        <v>5</v>
+      </c>
+      <c r="P36" s="62">
+        <v>2</v>
+      </c>
+      <c r="Q36" s="62">
+        <v>1</v>
+      </c>
+      <c r="R36" s="62">
+        <v>1</v>
+      </c>
+      <c r="S36" s="73">
+        <v>2</v>
+      </c>
+      <c r="T36" s="73">
+        <v>1</v>
+      </c>
+      <c r="U36" s="73">
+        <v>1</v>
+      </c>
+      <c r="V36" s="73">
+        <v>1</v>
+      </c>
+      <c r="W36" s="73">
+        <v>2</v>
+      </c>
+      <c r="X36" s="62">
+        <v>0</v>
+      </c>
+      <c r="Y36" s="73">
+        <v>1</v>
+      </c>
+      <c r="Z36" s="73">
+        <v>1</v>
+      </c>
+      <c r="AA36" s="62" t="s">
+        <v>31</v>
+      </c>
+      <c r="AB36" s="62" t="s">
+        <v>31</v>
+      </c>
+      <c r="AC36" s="73">
+        <v>3</v>
+      </c>
+      <c r="AD36" s="62" t="s">
+        <v>31</v>
+      </c>
+      <c r="AE36" s="73">
+        <v>1</v>
+      </c>
+      <c r="AF36" s="62" t="s">
+        <v>31</v>
+      </c>
+      <c r="AG36" s="73">
+        <v>1</v>
+      </c>
+      <c r="AH36" s="62">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="37" spans="1:52" ht="12" customHeight="1">
+      <c r="A37" s="70" t="s">
+        <v>41</v>
+      </c>
+      <c r="B37" s="62"/>
+      <c r="C37" s="62"/>
+      <c r="D37" s="62"/>
+      <c r="E37" s="62"/>
+      <c r="F37" s="62"/>
+      <c r="G37" s="62"/>
+      <c r="H37" s="62"/>
+      <c r="I37" s="62"/>
+      <c r="J37" s="62"/>
+      <c r="K37" s="62"/>
+      <c r="L37" s="62"/>
+      <c r="M37" s="62"/>
+      <c r="N37" s="62">
+        <v>31</v>
+      </c>
+      <c r="O37" s="62">
+        <v>31</v>
+      </c>
+      <c r="P37" s="62">
+        <v>23</v>
+      </c>
+      <c r="Q37" s="62">
+        <v>25</v>
+      </c>
+      <c r="R37" s="62">
+        <v>23</v>
+      </c>
+      <c r="S37" s="73">
+        <v>24</v>
+      </c>
+      <c r="T37" s="73">
+        <v>19</v>
+      </c>
+      <c r="U37" s="73">
+        <v>19</v>
+      </c>
+      <c r="V37" s="73">
+        <v>16</v>
+      </c>
+      <c r="W37" s="73">
+        <v>27</v>
+      </c>
+      <c r="X37" s="62">
+        <v>20</v>
+      </c>
+      <c r="Y37" s="73">
+        <v>30</v>
+      </c>
+      <c r="Z37" s="73">
+        <v>30</v>
+      </c>
+      <c r="AA37" s="73">
+        <v>34</v>
+      </c>
+      <c r="AB37" s="73">
+        <v>22</v>
+      </c>
+      <c r="AC37" s="73">
+        <v>26</v>
+      </c>
+      <c r="AD37" s="73">
+        <v>28</v>
+      </c>
+      <c r="AE37" s="73">
+        <v>25</v>
+      </c>
+      <c r="AF37" s="73">
+        <v>22</v>
+      </c>
+      <c r="AG37" s="73">
+        <v>22</v>
+      </c>
+      <c r="AH37" s="62">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="38" spans="1:52" ht="12" customHeight="1">
+      <c r="A38" s="70" t="s">
+        <v>43</v>
+      </c>
+      <c r="B38" s="62"/>
+      <c r="C38" s="62"/>
+      <c r="D38" s="62"/>
+      <c r="E38" s="62"/>
+      <c r="F38" s="62"/>
+      <c r="G38" s="62"/>
+      <c r="H38" s="62"/>
+      <c r="I38" s="62"/>
+      <c r="J38" s="62"/>
+      <c r="K38" s="62"/>
+      <c r="L38" s="62"/>
+      <c r="M38" s="62"/>
+      <c r="N38" s="62">
+        <v>18</v>
+      </c>
+      <c r="O38" s="62">
+        <v>10</v>
+      </c>
+      <c r="P38" s="62">
+        <v>18</v>
+      </c>
+      <c r="Q38" s="62">
+        <v>13</v>
+      </c>
+      <c r="R38" s="62">
+        <v>6</v>
+      </c>
+      <c r="S38" s="73">
+        <v>10</v>
+      </c>
+      <c r="T38" s="73">
+        <v>4</v>
+      </c>
+      <c r="U38" s="73">
+        <v>9</v>
+      </c>
+      <c r="V38" s="73">
+        <v>2</v>
+      </c>
+      <c r="W38" s="73">
+        <v>9</v>
+      </c>
+      <c r="X38" s="62">
+        <v>13</v>
+      </c>
+      <c r="Y38" s="73">
+        <v>13</v>
+      </c>
+      <c r="Z38" s="73">
+        <v>14</v>
+      </c>
+      <c r="AA38" s="73">
+        <v>8</v>
+      </c>
+      <c r="AB38" s="73">
+        <v>5</v>
+      </c>
+      <c r="AC38" s="73">
+        <v>9</v>
+      </c>
+      <c r="AD38" s="73">
+        <v>4</v>
+      </c>
+      <c r="AE38" s="73">
+        <v>7</v>
+      </c>
+      <c r="AF38" s="73">
+        <v>7</v>
+      </c>
+      <c r="AG38" s="73">
+        <v>5</v>
+      </c>
+      <c r="AH38" s="62">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="39" spans="1:52" ht="12" customHeight="1">
+      <c r="A39" s="70" t="s">
+        <v>55</v>
+      </c>
+      <c r="B39" s="62"/>
+      <c r="C39" s="62"/>
+      <c r="D39" s="62"/>
+      <c r="E39" s="62"/>
+      <c r="F39" s="62"/>
+      <c r="G39" s="62"/>
+      <c r="H39" s="62"/>
+      <c r="I39" s="62"/>
+      <c r="J39" s="62"/>
+      <c r="K39" s="62"/>
+      <c r="L39" s="62"/>
+      <c r="M39" s="62"/>
+      <c r="N39" s="62">
+        <v>15</v>
+      </c>
+      <c r="O39" s="62">
+        <v>11</v>
+      </c>
+      <c r="P39" s="62">
+        <v>11</v>
+      </c>
+      <c r="Q39" s="62">
+        <v>13</v>
+      </c>
+      <c r="R39" s="62">
+        <v>5</v>
+      </c>
+      <c r="S39" s="73">
+        <v>10</v>
+      </c>
+      <c r="T39" s="73">
+        <v>6</v>
+      </c>
+      <c r="U39" s="73">
+        <v>9</v>
+      </c>
+      <c r="V39" s="73">
+        <v>6</v>
+      </c>
+      <c r="W39" s="73">
+        <v>6</v>
+      </c>
+      <c r="X39" s="62">
+        <v>7</v>
+      </c>
+      <c r="Y39" s="73">
+        <v>8</v>
+      </c>
+      <c r="Z39" s="73">
+        <v>11</v>
+      </c>
+      <c r="AA39" s="73">
+        <v>14</v>
+      </c>
+      <c r="AB39" s="73">
+        <v>9</v>
+      </c>
+      <c r="AC39" s="73">
+        <v>10</v>
+      </c>
+      <c r="AD39" s="73">
+        <v>6</v>
+      </c>
+      <c r="AE39" s="73">
+        <v>14</v>
+      </c>
+      <c r="AF39" s="73">
+        <v>5</v>
+      </c>
+      <c r="AG39" s="73">
+        <v>8</v>
+      </c>
+      <c r="AH39" s="62">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="40" spans="1:52" ht="12" customHeight="1">
+      <c r="A40" s="70" t="s">
+        <v>46</v>
+      </c>
+      <c r="B40" s="62"/>
+      <c r="C40" s="62"/>
+      <c r="D40" s="62"/>
+      <c r="E40" s="62"/>
+      <c r="F40" s="62"/>
+      <c r="G40" s="62"/>
+      <c r="H40" s="62"/>
+      <c r="I40" s="62"/>
+      <c r="J40" s="62"/>
+      <c r="K40" s="62"/>
+      <c r="L40" s="62"/>
+      <c r="M40" s="62"/>
+      <c r="N40" s="62">
+        <v>9</v>
+      </c>
+      <c r="O40" s="62">
+        <v>10</v>
+      </c>
+      <c r="P40" s="62">
+        <v>7</v>
+      </c>
+      <c r="Q40" s="62">
+        <v>5</v>
+      </c>
+      <c r="R40" s="62">
+        <v>6</v>
+      </c>
+      <c r="S40" s="73">
+        <v>1</v>
+      </c>
+      <c r="T40" s="73">
+        <v>2</v>
+      </c>
+      <c r="U40" s="73">
+        <v>3</v>
+      </c>
+      <c r="V40" s="73">
+        <v>5</v>
+      </c>
+      <c r="W40" s="73">
+        <v>9</v>
+      </c>
+      <c r="X40" s="62">
+        <v>11</v>
+      </c>
+      <c r="Y40" s="73">
+        <v>7</v>
+      </c>
+      <c r="Z40" s="73">
+        <v>8</v>
+      </c>
+      <c r="AA40" s="73">
+        <v>7</v>
+      </c>
+      <c r="AB40" s="73">
+        <v>7</v>
+      </c>
+      <c r="AC40" s="73">
+        <v>4</v>
+      </c>
+      <c r="AD40" s="73">
+        <v>1</v>
+      </c>
+      <c r="AE40" s="73">
+        <v>3</v>
+      </c>
+      <c r="AF40" s="62" t="s">
+        <v>31</v>
+      </c>
+      <c r="AG40" s="73">
+        <v>5</v>
+      </c>
+      <c r="AH40" s="62">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="41" spans="1:52" ht="12" customHeight="1">
+      <c r="A41" s="70" t="s">
+        <v>47</v>
+      </c>
+      <c r="B41" s="62"/>
+      <c r="C41" s="62"/>
+      <c r="D41" s="62"/>
+      <c r="E41" s="62"/>
+      <c r="F41" s="62"/>
+      <c r="G41" s="62"/>
+      <c r="H41" s="62"/>
+      <c r="I41" s="62"/>
+      <c r="J41" s="62"/>
+      <c r="K41" s="62"/>
+      <c r="L41" s="62"/>
+      <c r="M41" s="62"/>
+      <c r="N41" s="62" t="s">
+        <v>31</v>
+      </c>
+      <c r="O41" s="62">
+        <v>2</v>
+      </c>
+      <c r="P41" s="62">
+        <v>1</v>
+      </c>
+      <c r="Q41" s="62">
+        <v>3</v>
+      </c>
+      <c r="R41" s="62">
+        <v>1</v>
+      </c>
+      <c r="S41" s="73" t="s">
+        <v>31</v>
+      </c>
+      <c r="T41" s="73" t="s">
+        <v>31</v>
+      </c>
+      <c r="U41" s="73">
+        <v>2</v>
+      </c>
+      <c r="V41" s="73">
+        <v>3</v>
+      </c>
+      <c r="W41" s="73">
+        <v>4</v>
+      </c>
+      <c r="X41" s="62">
+        <v>5</v>
+      </c>
+      <c r="Y41" s="73">
+        <v>2</v>
+      </c>
+      <c r="Z41" s="73">
+        <v>6</v>
+      </c>
+      <c r="AA41" s="73">
+        <v>5</v>
+      </c>
+      <c r="AB41" s="73">
+        <v>3</v>
+      </c>
+      <c r="AC41" s="73">
+        <v>4</v>
+      </c>
+      <c r="AD41" s="73">
+        <v>2</v>
+      </c>
+      <c r="AE41" s="73">
+        <v>2</v>
+      </c>
+      <c r="AF41" s="73">
+        <v>2</v>
+      </c>
+      <c r="AG41" s="62" t="s">
+        <v>31</v>
+      </c>
+      <c r="AH41" s="62">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="42" spans="1:52" ht="12" customHeight="1">
+      <c r="A42" s="70" t="s">
+        <v>56</v>
+      </c>
+      <c r="B42" s="62"/>
+      <c r="C42" s="62"/>
+      <c r="D42" s="62"/>
+      <c r="E42" s="62"/>
+      <c r="F42" s="62"/>
+      <c r="G42" s="62"/>
+      <c r="H42" s="62"/>
+      <c r="I42" s="62"/>
+      <c r="J42" s="62"/>
+      <c r="K42" s="62"/>
+      <c r="L42" s="62"/>
+      <c r="M42" s="62"/>
+      <c r="N42" s="62">
+        <v>4</v>
+      </c>
+      <c r="O42" s="62">
+        <v>2</v>
+      </c>
+      <c r="P42" s="62">
+        <v>2</v>
+      </c>
+      <c r="Q42" s="62" t="s">
+        <v>31</v>
+      </c>
+      <c r="R42" s="62">
+        <v>3</v>
+      </c>
+      <c r="S42" s="73" t="s">
+        <v>31</v>
+      </c>
+      <c r="T42" s="73" t="s">
+        <v>31</v>
+      </c>
+      <c r="U42" s="73">
+        <v>2</v>
+      </c>
+      <c r="V42" s="62" t="s">
+        <v>31</v>
+      </c>
+      <c r="W42" s="73">
+        <v>3</v>
+      </c>
+      <c r="X42" s="62">
+        <v>2</v>
+      </c>
+      <c r="Y42" s="73">
+        <v>5</v>
+      </c>
+      <c r="Z42" s="73">
+        <v>5</v>
+      </c>
+      <c r="AA42" s="73">
+        <v>1</v>
+      </c>
+      <c r="AB42" s="73">
+        <v>3</v>
+      </c>
+      <c r="AC42" s="73">
+        <v>6</v>
+      </c>
+      <c r="AD42" s="73">
+        <v>3</v>
+      </c>
+      <c r="AE42" s="73">
+        <v>5</v>
+      </c>
+      <c r="AF42" s="73">
+        <v>1</v>
+      </c>
+      <c r="AG42" s="73">
+        <v>2</v>
+      </c>
+      <c r="AH42" s="62">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="43" spans="1:52" ht="12" customHeight="1">
+      <c r="A43" s="70" t="s">
+        <v>57</v>
+      </c>
+      <c r="B43" s="62"/>
+      <c r="C43" s="62"/>
+      <c r="D43" s="62"/>
+      <c r="E43" s="62"/>
+      <c r="F43" s="62"/>
+      <c r="G43" s="62"/>
+      <c r="H43" s="62"/>
+      <c r="I43" s="62"/>
+      <c r="J43" s="62"/>
+      <c r="K43" s="62"/>
+      <c r="L43" s="62"/>
+      <c r="M43" s="62"/>
+      <c r="N43" s="62">
+        <v>2</v>
+      </c>
+      <c r="O43" s="62">
+        <v>8</v>
+      </c>
+      <c r="P43" s="62">
+        <v>5</v>
+      </c>
+      <c r="Q43" s="62">
+        <v>2</v>
+      </c>
+      <c r="R43" s="62">
+        <v>4</v>
+      </c>
+      <c r="S43" s="73">
+        <v>7</v>
+      </c>
+      <c r="T43" s="73">
+        <v>2</v>
+      </c>
+      <c r="U43" s="73" t="s">
+        <v>31</v>
+      </c>
+      <c r="V43" s="73">
+        <v>4</v>
+      </c>
+      <c r="W43" s="73">
+        <v>4</v>
+      </c>
+      <c r="X43" s="62">
+        <v>3</v>
+      </c>
+      <c r="Y43" s="73">
+        <v>3</v>
+      </c>
+      <c r="Z43" s="73">
+        <v>6</v>
+      </c>
+      <c r="AA43" s="73">
+        <v>7</v>
+      </c>
+      <c r="AB43" s="73">
+        <v>1</v>
+      </c>
+      <c r="AC43" s="73">
+        <v>3</v>
+      </c>
+      <c r="AD43" s="73">
+        <v>4</v>
+      </c>
+      <c r="AE43" s="62" t="s">
+        <v>31</v>
+      </c>
+      <c r="AF43" s="73">
+        <v>3</v>
+      </c>
+      <c r="AG43" s="73">
+        <v>6</v>
+      </c>
+      <c r="AH43" s="62">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="44" spans="1:52" ht="12" customHeight="1">
+      <c r="A44" s="70" t="s">
+        <v>48</v>
+      </c>
+      <c r="B44" s="62"/>
+      <c r="C44" s="62"/>
+      <c r="D44" s="62"/>
+      <c r="E44" s="62"/>
+      <c r="F44" s="62"/>
+      <c r="G44" s="62"/>
+      <c r="H44" s="62"/>
+      <c r="I44" s="62"/>
+      <c r="J44" s="62"/>
+      <c r="K44" s="62"/>
+      <c r="L44" s="62"/>
+      <c r="M44" s="62"/>
+      <c r="N44" s="62">
+        <v>7</v>
+      </c>
+      <c r="O44" s="62">
+        <v>15</v>
+      </c>
+      <c r="P44" s="62">
+        <v>6</v>
+      </c>
+      <c r="Q44" s="62">
+        <v>10</v>
+      </c>
+      <c r="R44" s="62">
+        <v>6</v>
+      </c>
+      <c r="S44" s="73">
+        <v>8</v>
+      </c>
+      <c r="T44" s="73">
+        <v>4</v>
+      </c>
+      <c r="U44" s="73">
+        <v>4</v>
+      </c>
+      <c r="V44" s="73">
+        <v>3</v>
+      </c>
+      <c r="W44" s="73">
+        <v>6</v>
+      </c>
+      <c r="X44" s="62">
+        <v>7</v>
+      </c>
+      <c r="Y44" s="73">
+        <v>3</v>
+      </c>
+      <c r="Z44" s="73">
+        <v>10</v>
+      </c>
+      <c r="AA44" s="73">
+        <v>6</v>
+      </c>
+      <c r="AB44" s="73">
+        <v>8</v>
+      </c>
+      <c r="AC44" s="73">
+        <v>3</v>
+      </c>
+      <c r="AD44" s="73">
+        <v>4</v>
+      </c>
+      <c r="AE44" s="73">
+        <v>5</v>
+      </c>
+      <c r="AF44" s="62" t="s">
+        <v>31</v>
+      </c>
+      <c r="AG44" s="73">
+        <v>6</v>
+      </c>
+      <c r="AH44" s="62">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="45" spans="1:52" ht="12" customHeight="1">
+      <c r="A45" s="70" t="s">
         <v>49</v>
       </c>
-      <c r="O25" s="63">
-[...8 lines deleted...]
-      <c r="R25" s="63">
+      <c r="B45" s="62"/>
+      <c r="C45" s="62"/>
+      <c r="D45" s="62"/>
+      <c r="E45" s="62"/>
+      <c r="F45" s="62"/>
+      <c r="G45" s="62"/>
+      <c r="H45" s="62"/>
+      <c r="I45" s="62"/>
+      <c r="J45" s="62"/>
+      <c r="K45" s="62"/>
+      <c r="L45" s="62"/>
+      <c r="M45" s="62"/>
+      <c r="N45" s="62">
+        <v>26</v>
+      </c>
+      <c r="O45" s="62">
+        <v>14</v>
+      </c>
+      <c r="P45" s="62">
+        <v>10</v>
+      </c>
+      <c r="Q45" s="62">
+        <v>11</v>
+      </c>
+      <c r="R45" s="62">
+        <v>7</v>
+      </c>
+      <c r="S45" s="73">
+        <v>9</v>
+      </c>
+      <c r="T45" s="73" t="s">
+        <v>31</v>
+      </c>
+      <c r="U45" s="73">
+        <v>5</v>
+      </c>
+      <c r="V45" s="73">
+        <v>13</v>
+      </c>
+      <c r="W45" s="73">
+        <v>9</v>
+      </c>
+      <c r="X45" s="62">
+        <v>7</v>
+      </c>
+      <c r="Y45" s="73">
+        <v>7</v>
+      </c>
+      <c r="Z45" s="73">
+        <v>24</v>
+      </c>
+      <c r="AA45" s="73">
+        <v>12</v>
+      </c>
+      <c r="AB45" s="73">
+        <v>11</v>
+      </c>
+      <c r="AC45" s="73">
+        <v>9</v>
+      </c>
+      <c r="AD45" s="73">
+        <v>8</v>
+      </c>
+      <c r="AE45" s="73">
+        <v>11</v>
+      </c>
+      <c r="AF45" s="73">
+        <v>9</v>
+      </c>
+      <c r="AG45" s="73">
+        <v>4</v>
+      </c>
+      <c r="AH45" s="62">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="46" spans="1:52" ht="12" customHeight="1">
+      <c r="A46" s="70" t="s">
+        <v>58</v>
+      </c>
+      <c r="B46" s="62"/>
+      <c r="C46" s="62"/>
+      <c r="D46" s="62"/>
+      <c r="E46" s="62"/>
+      <c r="F46" s="62"/>
+      <c r="G46" s="62"/>
+      <c r="H46" s="62"/>
+      <c r="I46" s="62"/>
+      <c r="J46" s="62"/>
+      <c r="K46" s="62"/>
+      <c r="L46" s="62"/>
+      <c r="M46" s="62"/>
+      <c r="N46" s="62">
+        <v>5</v>
+      </c>
+      <c r="O46" s="62">
+        <v>8</v>
+      </c>
+      <c r="P46" s="62">
+        <v>1</v>
+      </c>
+      <c r="Q46" s="62">
+        <v>1</v>
+      </c>
+      <c r="R46" s="62">
+        <v>2</v>
+      </c>
+      <c r="S46" s="73">
+        <v>8</v>
+      </c>
+      <c r="T46" s="73">
+        <v>3</v>
+      </c>
+      <c r="U46" s="73" t="s">
+        <v>31</v>
+      </c>
+      <c r="V46" s="73">
+        <v>3</v>
+      </c>
+      <c r="W46" s="73">
+        <v>1</v>
+      </c>
+      <c r="X46" s="62">
+        <v>3</v>
+      </c>
+      <c r="Y46" s="73">
+        <v>2</v>
+      </c>
+      <c r="Z46" s="73">
+        <v>2</v>
+      </c>
+      <c r="AA46" s="73">
+        <v>6</v>
+      </c>
+      <c r="AB46" s="73">
+        <v>5</v>
+      </c>
+      <c r="AC46" s="73">
+        <v>3</v>
+      </c>
+      <c r="AD46" s="73">
+        <v>5</v>
+      </c>
+      <c r="AE46" s="73">
+        <v>6</v>
+      </c>
+      <c r="AF46" s="73">
+        <v>1</v>
+      </c>
+      <c r="AG46" s="73">
+        <v>6</v>
+      </c>
+      <c r="AH46" s="62">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="47" spans="1:52" ht="12" customHeight="1">
+      <c r="A47" s="71" t="s">
+        <v>51</v>
+      </c>
+      <c r="B47" s="62"/>
+      <c r="C47" s="62"/>
+      <c r="D47" s="62"/>
+      <c r="E47" s="62"/>
+      <c r="F47" s="62"/>
+      <c r="G47" s="62"/>
+      <c r="H47" s="62"/>
+      <c r="I47" s="62"/>
+      <c r="J47" s="62"/>
+      <c r="K47" s="62"/>
+      <c r="L47" s="62"/>
+      <c r="M47" s="62"/>
+      <c r="N47" s="63">
+        <v>16</v>
+      </c>
+      <c r="O47" s="63">
+        <v>21</v>
+      </c>
+      <c r="P47" s="63">
+        <v>10</v>
+      </c>
+      <c r="Q47" s="63">
+        <v>9</v>
+      </c>
+      <c r="R47" s="63">
+        <v>13</v>
+      </c>
+      <c r="S47" s="63">
+        <v>10</v>
+      </c>
+      <c r="T47" s="63">
+        <v>7</v>
+      </c>
+      <c r="U47" s="63">
+        <v>7</v>
+      </c>
+      <c r="V47" s="63">
+        <v>14</v>
+      </c>
+      <c r="W47" s="63">
+        <v>9</v>
+      </c>
+      <c r="X47" s="63">
+        <v>5</v>
+      </c>
+      <c r="Y47" s="63">
+        <v>12</v>
+      </c>
+      <c r="Z47" s="63">
         <v>18</v>
       </c>
-      <c r="S25" s="63">
-[...14 lines deleted...]
-      <c r="X25" s="63">
+      <c r="AA47" s="63">
+        <v>13</v>
+      </c>
+      <c r="AB47" s="63">
         <v>15</v>
       </c>
-      <c r="Y25" s="63">
-[...43 lines deleted...]
-      <c r="N26" s="63">
+      <c r="AC47" s="63">
+        <v>7</v>
+      </c>
+      <c r="AD47" s="63">
+        <v>12</v>
+      </c>
+      <c r="AE47" s="63">
+        <v>6</v>
+      </c>
+      <c r="AF47" s="63">
+        <v>10</v>
+      </c>
+      <c r="AG47" s="63">
         <v>13</v>
       </c>
-      <c r="O26" s="63">
-[...50 lines deleted...]
-      <c r="AF26" s="63">
+      <c r="AH47" s="63">
         <v>10</v>
       </c>
-      <c r="AG26" s="63">
-[...1281 lines deleted...]
-      <c r="A44" s="25"/>
+    </row>
+    <row r="48" spans="1:52">
+      <c r="A48" s="25"/>
     </row>
   </sheetData>
-  <mergeCells count="12">
-[...11 lines deleted...]
-    <mergeCell ref="AF7:AQ7"/>
+  <mergeCells count="9">
+    <mergeCell ref="A9:A10"/>
+    <mergeCell ref="B9:M9"/>
+    <mergeCell ref="AF9:AQ9"/>
+    <mergeCell ref="N9:S9"/>
+    <mergeCell ref="T7:AQ7"/>
+    <mergeCell ref="T33:AG33"/>
+    <mergeCell ref="T11:AG11"/>
+    <mergeCell ref="T26:AG26"/>
+    <mergeCell ref="T9:AE9"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A3:AQ39"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="13" topLeftCell="Y1" activePane="topRight" state="frozen"/>
       <selection pane="topRight" activeCell="O9" sqref="O9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="27.42578125" style="7" bestFit="1" customWidth="1"/>
     <col min="2" max="3" width="0" style="7" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="8.42578125" style="7" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="0" style="7" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="8.28515625" style="7" hidden="1" customWidth="1"/>
     <col min="7" max="13" width="0" style="7" hidden="1" customWidth="1"/>
     <col min="14" max="15" width="9.140625" style="7"/>
     <col min="16" max="16" width="8.85546875" style="7" customWidth="1"/>
     <col min="17" max="17" width="9.140625" style="7"/>
     <col min="18" max="18" width="8.42578125" style="7" customWidth="1"/>
     <col min="19" max="19" width="8" style="7" customWidth="1"/>
     <col min="20" max="25" width="9.140625" style="7"/>
     <col min="26" max="27" width="9.140625" style="27"/>
     <col min="28" max="28" width="8.42578125" style="7" customWidth="1"/>
     <col min="29" max="16384" width="9.140625" style="7"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:43" ht="12.75">
-      <c r="A3" s="83" t="s">
+      <c r="A3" s="87" t="s">
         <v>30</v>
       </c>
-      <c r="B3" s="83"/>
-[...40 lines deleted...]
-      <c r="AQ3" s="83"/>
+      <c r="B3" s="87"/>
+      <c r="C3" s="87"/>
+      <c r="D3" s="87"/>
+      <c r="E3" s="87"/>
+      <c r="F3" s="87"/>
+      <c r="G3" s="87"/>
+      <c r="H3" s="87"/>
+      <c r="I3" s="87"/>
+      <c r="J3" s="87"/>
+      <c r="K3" s="87"/>
+      <c r="L3" s="87"/>
+      <c r="M3" s="87"/>
+      <c r="N3" s="87"/>
+      <c r="O3" s="87"/>
+      <c r="P3" s="87"/>
+      <c r="Q3" s="87"/>
+      <c r="R3" s="87"/>
+      <c r="S3" s="87"/>
+      <c r="T3" s="87"/>
+      <c r="U3" s="87"/>
+      <c r="V3" s="87"/>
+      <c r="W3" s="87"/>
+      <c r="X3" s="87"/>
+      <c r="Y3" s="87"/>
+      <c r="Z3" s="87"/>
+      <c r="AA3" s="87"/>
+      <c r="AB3" s="87"/>
+      <c r="AC3" s="87"/>
+      <c r="AD3" s="87"/>
+      <c r="AE3" s="87"/>
+      <c r="AF3" s="87"/>
+      <c r="AG3" s="87"/>
+      <c r="AH3" s="87"/>
+      <c r="AI3" s="87"/>
+      <c r="AJ3" s="87"/>
+      <c r="AK3" s="87"/>
+      <c r="AL3" s="87"/>
+      <c r="AM3" s="87"/>
+      <c r="AN3" s="87"/>
+      <c r="AO3" s="87"/>
+      <c r="AP3" s="87"/>
+      <c r="AQ3" s="87"/>
     </row>
     <row r="4" spans="1:43">
       <c r="N4" s="26"/>
       <c r="O4" s="9"/>
       <c r="P4" s="26"/>
       <c r="Q4" s="9"/>
       <c r="R4" s="9"/>
       <c r="S4" s="9"/>
       <c r="T4" s="9"/>
       <c r="U4" s="9"/>
       <c r="V4" s="9"/>
       <c r="W4" s="26"/>
       <c r="X4" s="26"/>
       <c r="Y4" s="9"/>
       <c r="AK4" s="26"/>
-      <c r="AL4" s="53"/>
-      <c r="AM4" s="53"/>
+      <c r="AL4" s="52"/>
+      <c r="AM4" s="52"/>
       <c r="AQ4" s="10" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="5" spans="1:43">
-      <c r="A5" s="97"/>
-      <c r="B5" s="88">
+      <c r="A5" s="101"/>
+      <c r="B5" s="92">
         <v>2021</v>
       </c>
-      <c r="C5" s="89"/>
-[...10 lines deleted...]
-      <c r="N5" s="90">
+      <c r="C5" s="93"/>
+      <c r="D5" s="93"/>
+      <c r="E5" s="93"/>
+      <c r="F5" s="93"/>
+      <c r="G5" s="93"/>
+      <c r="H5" s="93"/>
+      <c r="I5" s="93"/>
+      <c r="J5" s="93"/>
+      <c r="K5" s="93"/>
+      <c r="L5" s="93"/>
+      <c r="M5" s="93"/>
+      <c r="N5" s="94">
         <v>2022</v>
       </c>
-      <c r="O5" s="91"/>
-[...10 lines deleted...]
-      <c r="Z5" s="92">
+      <c r="O5" s="95"/>
+      <c r="P5" s="95"/>
+      <c r="Q5" s="95"/>
+      <c r="R5" s="95"/>
+      <c r="S5" s="95"/>
+      <c r="T5" s="95"/>
+      <c r="U5" s="95"/>
+      <c r="V5" s="95"/>
+      <c r="W5" s="95"/>
+      <c r="X5" s="95"/>
+      <c r="Y5" s="95"/>
+      <c r="Z5" s="97">
         <v>2023</v>
       </c>
-      <c r="AA5" s="92"/>
-[...10 lines deleted...]
-      <c r="AL5" s="88">
+      <c r="AA5" s="97"/>
+      <c r="AB5" s="97"/>
+      <c r="AC5" s="97"/>
+      <c r="AD5" s="97"/>
+      <c r="AE5" s="97"/>
+      <c r="AF5" s="97"/>
+      <c r="AG5" s="97"/>
+      <c r="AH5" s="97"/>
+      <c r="AI5" s="97"/>
+      <c r="AJ5" s="97"/>
+      <c r="AK5" s="92"/>
+      <c r="AL5" s="92">
         <v>2024</v>
       </c>
-      <c r="AM5" s="89"/>
-[...3 lines deleted...]
-      <c r="AQ5" s="93"/>
+      <c r="AM5" s="93"/>
+      <c r="AN5" s="93"/>
+      <c r="AO5" s="93"/>
+      <c r="AP5" s="93"/>
+      <c r="AQ5" s="98"/>
     </row>
     <row r="6" spans="1:43" ht="24.75" customHeight="1">
-      <c r="A6" s="98"/>
+      <c r="A6" s="102"/>
       <c r="B6" s="28" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="28" t="s">
         <v>15</v>
       </c>
       <c r="D6" s="29" t="s">
         <v>16</v>
       </c>
       <c r="E6" s="29" t="s">
         <v>17</v>
       </c>
       <c r="F6" s="29" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="29" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="29" t="s">
         <v>12</v>
       </c>
       <c r="I6" s="30" t="s">
         <v>13</v>
       </c>
       <c r="J6" s="30" t="s">
@@ -9600,95 +9729,95 @@
         <v>20</v>
       </c>
       <c r="AK6" s="11" t="s">
         <v>23</v>
       </c>
       <c r="AL6" s="51" t="s">
         <v>5</v>
       </c>
       <c r="AM6" s="51" t="s">
         <v>6</v>
       </c>
       <c r="AN6" s="51" t="s">
         <v>7</v>
       </c>
       <c r="AO6" s="51" t="s">
         <v>8</v>
       </c>
       <c r="AP6" s="32" t="s">
         <v>0</v>
       </c>
       <c r="AQ6" s="12" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:43">
-      <c r="A7" s="94" t="s">
+      <c r="A7" s="99" t="s">
         <v>9</v>
       </c>
-      <c r="B7" s="94"/>
-[...40 lines deleted...]
-      <c r="AQ7" s="84"/>
+      <c r="B7" s="99"/>
+      <c r="C7" s="99"/>
+      <c r="D7" s="99"/>
+      <c r="E7" s="99"/>
+      <c r="F7" s="99"/>
+      <c r="G7" s="99"/>
+      <c r="H7" s="99"/>
+      <c r="I7" s="99"/>
+      <c r="J7" s="99"/>
+      <c r="K7" s="99"/>
+      <c r="L7" s="99"/>
+      <c r="M7" s="99"/>
+      <c r="N7" s="99"/>
+      <c r="O7" s="99"/>
+      <c r="P7" s="99"/>
+      <c r="Q7" s="99"/>
+      <c r="R7" s="99"/>
+      <c r="S7" s="99"/>
+      <c r="T7" s="99"/>
+      <c r="U7" s="99"/>
+      <c r="V7" s="99"/>
+      <c r="W7" s="99"/>
+      <c r="X7" s="99"/>
+      <c r="Y7" s="99"/>
+      <c r="Z7" s="99"/>
+      <c r="AA7" s="99"/>
+      <c r="AB7" s="99"/>
+      <c r="AC7" s="99"/>
+      <c r="AD7" s="99"/>
+      <c r="AE7" s="99"/>
+      <c r="AF7" s="99"/>
+      <c r="AG7" s="99"/>
+      <c r="AH7" s="99"/>
+      <c r="AI7" s="99"/>
+      <c r="AJ7" s="99"/>
+      <c r="AK7" s="99"/>
+      <c r="AL7" s="99"/>
+      <c r="AM7" s="99"/>
+      <c r="AN7" s="99"/>
+      <c r="AO7" s="99"/>
+      <c r="AP7" s="99"/>
+      <c r="AQ7" s="88"/>
     </row>
     <row r="8" spans="1:43">
       <c r="A8" s="46" t="s">
         <v>36</v>
       </c>
       <c r="B8" s="33"/>
       <c r="C8" s="33"/>
       <c r="D8" s="34"/>
       <c r="E8" s="35"/>
       <c r="F8" s="35"/>
       <c r="G8" s="35"/>
       <c r="H8" s="36"/>
       <c r="I8" s="35"/>
       <c r="J8" s="36"/>
       <c r="K8" s="36"/>
       <c r="L8" s="36"/>
       <c r="M8" s="37"/>
       <c r="N8" s="8" t="s">
         <v>27</v>
       </c>
       <c r="O8" s="38">
         <v>5.34</v>
       </c>
       <c r="P8" s="38">
         <v>5.45</v>
@@ -10931,95 +11060,95 @@
         <v>0.73</v>
       </c>
       <c r="AK19" s="1">
         <v>0.72</v>
       </c>
       <c r="AL19" s="1">
         <v>5.76</v>
       </c>
       <c r="AM19" s="1">
         <v>1.78</v>
       </c>
       <c r="AN19" s="1">
         <v>1.56</v>
       </c>
       <c r="AO19" s="1">
         <v>2.64</v>
       </c>
       <c r="AP19" s="1">
         <v>0.53</v>
       </c>
       <c r="AQ19" s="1">
         <v>1.75</v>
       </c>
     </row>
     <row r="20" spans="1:43">
-      <c r="A20" s="85" t="s">
+      <c r="A20" s="89" t="s">
         <v>25</v>
       </c>
-      <c r="B20" s="85"/>
-[...40 lines deleted...]
-      <c r="AQ20" s="85"/>
+      <c r="B20" s="89"/>
+      <c r="C20" s="89"/>
+      <c r="D20" s="89"/>
+      <c r="E20" s="89"/>
+      <c r="F20" s="89"/>
+      <c r="G20" s="89"/>
+      <c r="H20" s="89"/>
+      <c r="I20" s="89"/>
+      <c r="J20" s="89"/>
+      <c r="K20" s="89"/>
+      <c r="L20" s="89"/>
+      <c r="M20" s="89"/>
+      <c r="N20" s="89"/>
+      <c r="O20" s="89"/>
+      <c r="P20" s="89"/>
+      <c r="Q20" s="89"/>
+      <c r="R20" s="89"/>
+      <c r="S20" s="89"/>
+      <c r="T20" s="89"/>
+      <c r="U20" s="89"/>
+      <c r="V20" s="89"/>
+      <c r="W20" s="89"/>
+      <c r="X20" s="89"/>
+      <c r="Y20" s="89"/>
+      <c r="Z20" s="89"/>
+      <c r="AA20" s="89"/>
+      <c r="AB20" s="89"/>
+      <c r="AC20" s="89"/>
+      <c r="AD20" s="89"/>
+      <c r="AE20" s="89"/>
+      <c r="AF20" s="89"/>
+      <c r="AG20" s="89"/>
+      <c r="AH20" s="89"/>
+      <c r="AI20" s="89"/>
+      <c r="AJ20" s="89"/>
+      <c r="AK20" s="89"/>
+      <c r="AL20" s="89"/>
+      <c r="AM20" s="89"/>
+      <c r="AN20" s="89"/>
+      <c r="AO20" s="89"/>
+      <c r="AP20" s="89"/>
+      <c r="AQ20" s="89"/>
     </row>
     <row r="21" spans="1:43">
       <c r="A21" s="46" t="s">
         <v>36</v>
       </c>
       <c r="B21" s="33"/>
       <c r="C21" s="33"/>
       <c r="D21" s="34"/>
       <c r="E21" s="35"/>
       <c r="F21" s="35"/>
       <c r="G21" s="35"/>
       <c r="H21" s="36"/>
       <c r="I21" s="35"/>
       <c r="J21" s="36"/>
       <c r="K21" s="36"/>
       <c r="L21" s="36"/>
       <c r="M21" s="37"/>
       <c r="N21" s="8" t="s">
         <v>27</v>
       </c>
       <c r="O21" s="38">
         <v>6.32</v>
       </c>
       <c r="P21" s="38">
         <v>6.48</v>
@@ -11620,95 +11749,95 @@
         <v>0.71</v>
       </c>
       <c r="AK26" s="1">
         <v>0.86</v>
       </c>
       <c r="AL26" s="1">
         <v>5.18</v>
       </c>
       <c r="AM26" s="1">
         <v>3.02</v>
       </c>
       <c r="AN26" s="1">
         <v>1.1000000000000001</v>
       </c>
       <c r="AO26" s="1">
         <v>3.98</v>
       </c>
       <c r="AP26" s="1">
         <v>0.79</v>
       </c>
       <c r="AQ26" s="1">
         <v>1.1000000000000001</v>
       </c>
     </row>
     <row r="27" spans="1:43">
-      <c r="A27" s="84" t="s">
+      <c r="A27" s="88" t="s">
         <v>26</v>
       </c>
-      <c r="B27" s="84"/>
-[...40 lines deleted...]
-      <c r="AQ27" s="84"/>
+      <c r="B27" s="88"/>
+      <c r="C27" s="88"/>
+      <c r="D27" s="88"/>
+      <c r="E27" s="88"/>
+      <c r="F27" s="88"/>
+      <c r="G27" s="88"/>
+      <c r="H27" s="88"/>
+      <c r="I27" s="88"/>
+      <c r="J27" s="88"/>
+      <c r="K27" s="88"/>
+      <c r="L27" s="88"/>
+      <c r="M27" s="88"/>
+      <c r="N27" s="88"/>
+      <c r="O27" s="88"/>
+      <c r="P27" s="88"/>
+      <c r="Q27" s="88"/>
+      <c r="R27" s="88"/>
+      <c r="S27" s="88"/>
+      <c r="T27" s="88"/>
+      <c r="U27" s="88"/>
+      <c r="V27" s="88"/>
+      <c r="W27" s="88"/>
+      <c r="X27" s="88"/>
+      <c r="Y27" s="88"/>
+      <c r="Z27" s="88"/>
+      <c r="AA27" s="88"/>
+      <c r="AB27" s="88"/>
+      <c r="AC27" s="88"/>
+      <c r="AD27" s="88"/>
+      <c r="AE27" s="88"/>
+      <c r="AF27" s="88"/>
+      <c r="AG27" s="88"/>
+      <c r="AH27" s="88"/>
+      <c r="AI27" s="88"/>
+      <c r="AJ27" s="88"/>
+      <c r="AK27" s="88"/>
+      <c r="AL27" s="88"/>
+      <c r="AM27" s="88"/>
+      <c r="AN27" s="88"/>
+      <c r="AO27" s="88"/>
+      <c r="AP27" s="88"/>
+      <c r="AQ27" s="88"/>
     </row>
     <row r="28" spans="1:43">
       <c r="A28" s="46" t="s">
         <v>36</v>
       </c>
       <c r="B28" s="33"/>
       <c r="C28" s="33"/>
       <c r="D28" s="34"/>
       <c r="E28" s="35"/>
       <c r="F28" s="35"/>
       <c r="G28" s="35"/>
       <c r="H28" s="36"/>
       <c r="I28" s="35"/>
       <c r="J28" s="39"/>
       <c r="K28" s="36"/>
       <c r="L28" s="39"/>
       <c r="M28" s="37"/>
       <c r="N28" s="8" t="s">
         <v>27</v>
       </c>
       <c r="O28" s="38">
         <v>3.42</v>
       </c>
       <c r="P28" s="38">
         <v>3.46</v>
@@ -12971,3075 +13100,3200 @@
       <c r="AQ39" s="3">
         <v>2.27</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A3:AQ3"/>
     <mergeCell ref="Z5:AK5"/>
     <mergeCell ref="A7:AQ7"/>
     <mergeCell ref="A20:AQ20"/>
     <mergeCell ref="A27:AQ27"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="N5:Y5"/>
     <mergeCell ref="AL5:AQ5"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:AY44"/>
+  <dimension ref="A6:AY47"/>
   <sheetViews>
-    <sheetView topLeftCell="U1" workbookViewId="0">
-      <selection activeCell="AJ35" sqref="AJ35"/>
+    <sheetView tabSelected="1" topLeftCell="U1" workbookViewId="0">
+      <selection activeCell="AC29" sqref="AC29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="27.42578125" style="7" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="24.85546875" style="7" customWidth="1"/>
     <col min="2" max="3" width="0" style="7" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="8.42578125" style="7" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="0" style="7" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="8.28515625" style="7" hidden="1" customWidth="1"/>
     <col min="7" max="13" width="0" style="7" hidden="1" customWidth="1"/>
-    <col min="14" max="14" width="9.140625" style="58"/>
+    <col min="14" max="14" width="9.140625" style="57"/>
     <col min="15" max="32" width="9.140625" style="7"/>
-    <col min="33" max="33" width="9.140625" style="82"/>
+    <col min="33" max="33" width="9.140625" style="79"/>
     <col min="34" max="16384" width="9.140625" style="7"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:50" ht="12.75">
-[...17 lines deleted...]
-      <c r="R3" s="99" t="s">
+    <row r="6" spans="1:50" ht="14.45" customHeight="1">
+      <c r="A6" s="74"/>
+      <c r="B6" s="74"/>
+      <c r="C6" s="74"/>
+      <c r="D6" s="74"/>
+      <c r="E6" s="74"/>
+      <c r="F6" s="74"/>
+      <c r="G6" s="74"/>
+      <c r="H6" s="74"/>
+      <c r="I6" s="74"/>
+      <c r="J6" s="74"/>
+      <c r="K6" s="74"/>
+      <c r="L6" s="74"/>
+      <c r="M6" s="74"/>
+      <c r="N6" s="74"/>
+      <c r="O6" s="74"/>
+      <c r="P6" s="74"/>
+      <c r="Q6" s="74"/>
+      <c r="R6" s="81"/>
+      <c r="S6" s="81"/>
+      <c r="T6" s="103" t="s">
         <v>30</v>
       </c>
-      <c r="S3" s="99"/>
-[...30 lines deleted...]
-      <c r="AP4" s="74" t="s">
+      <c r="U6" s="103"/>
+      <c r="V6" s="103"/>
+      <c r="W6" s="103"/>
+      <c r="X6" s="103"/>
+      <c r="Y6" s="103"/>
+      <c r="Z6" s="103"/>
+      <c r="AA6" s="103"/>
+      <c r="AB6" s="103"/>
+      <c r="AC6" s="103"/>
+      <c r="AD6" s="103"/>
+      <c r="AE6" s="103"/>
+      <c r="AF6" s="103"/>
+      <c r="AG6" s="103"/>
+      <c r="AH6" s="103"/>
+      <c r="AI6" s="103"/>
+      <c r="AJ6" s="103"/>
+      <c r="AK6" s="103"/>
+      <c r="AL6" s="103"/>
+      <c r="AM6" s="103"/>
+      <c r="AN6" s="103"/>
+      <c r="AO6" s="103"/>
+      <c r="AP6" s="103"/>
+      <c r="AQ6" s="103"/>
+    </row>
+    <row r="7" spans="1:50">
+      <c r="AD7" s="72"/>
+      <c r="AE7" s="72"/>
+      <c r="AQ7" s="72" t="s">
         <v>18</v>
       </c>
-      <c r="AQ4" s="74"/>
-[...3 lines deleted...]
-      <c r="B5" s="88">
+    </row>
+    <row r="8" spans="1:50">
+      <c r="A8" s="101"/>
+      <c r="B8" s="92">
         <v>2021</v>
       </c>
-      <c r="C5" s="89"/>
-[...10 lines deleted...]
-      <c r="N5" s="89">
+      <c r="C8" s="93"/>
+      <c r="D8" s="93"/>
+      <c r="E8" s="93"/>
+      <c r="F8" s="93"/>
+      <c r="G8" s="93"/>
+      <c r="H8" s="93"/>
+      <c r="I8" s="93"/>
+      <c r="J8" s="93"/>
+      <c r="K8" s="93"/>
+      <c r="L8" s="93"/>
+      <c r="M8" s="93"/>
+      <c r="N8" s="93">
         <v>2024</v>
       </c>
-      <c r="O5" s="89"/>
-[...4 lines deleted...]
-      <c r="T5" s="92">
+      <c r="O8" s="93"/>
+      <c r="P8" s="93"/>
+      <c r="Q8" s="93"/>
+      <c r="R8" s="93"/>
+      <c r="S8" s="98"/>
+      <c r="T8" s="97">
         <v>2025</v>
       </c>
-      <c r="U5" s="92"/>
-[...10 lines deleted...]
-      <c r="AF5" s="92">
+      <c r="U8" s="97"/>
+      <c r="V8" s="97"/>
+      <c r="W8" s="97"/>
+      <c r="X8" s="97"/>
+      <c r="Y8" s="97"/>
+      <c r="Z8" s="97"/>
+      <c r="AA8" s="97"/>
+      <c r="AB8" s="97"/>
+      <c r="AC8" s="97"/>
+      <c r="AD8" s="97"/>
+      <c r="AE8" s="92"/>
+      <c r="AF8" s="97">
         <v>2026</v>
       </c>
-      <c r="AG5" s="92"/>
-[...13 lines deleted...]
-      <c r="B6" s="28" t="s">
+      <c r="AG8" s="97"/>
+      <c r="AH8" s="97"/>
+      <c r="AI8" s="97"/>
+      <c r="AJ8" s="97"/>
+      <c r="AK8" s="97"/>
+      <c r="AL8" s="97"/>
+      <c r="AM8" s="97"/>
+      <c r="AN8" s="97"/>
+      <c r="AO8" s="97"/>
+      <c r="AP8" s="97"/>
+      <c r="AQ8" s="92"/>
+    </row>
+    <row r="9" spans="1:50" ht="18" customHeight="1">
+      <c r="A9" s="102"/>
+      <c r="B9" s="28" t="s">
         <v>5</v>
       </c>
-      <c r="C6" s="28" t="s">
+      <c r="C9" s="28" t="s">
         <v>15</v>
       </c>
-      <c r="D6" s="29" t="s">
+      <c r="D9" s="29" t="s">
         <v>16</v>
       </c>
-      <c r="E6" s="29" t="s">
+      <c r="E9" s="29" t="s">
         <v>17</v>
       </c>
-      <c r="F6" s="29" t="s">
+      <c r="F9" s="29" t="s">
         <v>10</v>
       </c>
-      <c r="G6" s="29" t="s">
+      <c r="G9" s="29" t="s">
         <v>11</v>
       </c>
-      <c r="H6" s="29" t="s">
+      <c r="H9" s="29" t="s">
         <v>12</v>
       </c>
-      <c r="I6" s="30" t="s">
+      <c r="I9" s="30" t="s">
         <v>13</v>
       </c>
-      <c r="J6" s="30" t="s">
+      <c r="J9" s="30" t="s">
         <v>14</v>
       </c>
-      <c r="K6" s="30" t="s">
+      <c r="K9" s="30" t="s">
         <v>21</v>
       </c>
-      <c r="L6" s="30" t="s">
+      <c r="L9" s="30" t="s">
         <v>22</v>
       </c>
-      <c r="M6" s="31" t="s">
+      <c r="M9" s="31" t="s">
         <v>24</v>
       </c>
-      <c r="N6" s="59" t="s">
+      <c r="N9" s="58" t="s">
         <v>2</v>
       </c>
-      <c r="O6" s="51" t="s">
+      <c r="O9" s="51" t="s">
         <v>3</v>
       </c>
-      <c r="P6" s="51" t="s">
+      <c r="P9" s="51" t="s">
         <v>4</v>
       </c>
-      <c r="Q6" s="51" t="s">
+      <c r="Q9" s="51" t="s">
         <v>19</v>
       </c>
-      <c r="R6" s="32" t="s">
+      <c r="R9" s="32" t="s">
         <v>20</v>
       </c>
-      <c r="S6" s="12" t="s">
+      <c r="S9" s="12" t="s">
         <v>23</v>
       </c>
-      <c r="T6" s="11" t="s">
+      <c r="T9" s="11" t="s">
         <v>5</v>
       </c>
-      <c r="U6" s="11" t="s">
+      <c r="U9" s="11" t="s">
         <v>6</v>
       </c>
-      <c r="V6" s="11" t="s">
+      <c r="V9" s="11" t="s">
         <v>7</v>
       </c>
-      <c r="W6" s="11" t="s">
+      <c r="W9" s="11" t="s">
         <v>8</v>
       </c>
-      <c r="X6" s="11" t="s">
+      <c r="X9" s="11" t="s">
         <v>0</v>
       </c>
-      <c r="Y6" s="11" t="s">
+      <c r="Y9" s="11" t="s">
         <v>1</v>
       </c>
-      <c r="Z6" s="11" t="s">
+      <c r="Z9" s="11" t="s">
         <v>2</v>
       </c>
-      <c r="AA6" s="11" t="s">
+      <c r="AA9" s="11" t="s">
         <v>3</v>
       </c>
-      <c r="AB6" s="11" t="s">
+      <c r="AB9" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="AC6" s="11" t="s">
+      <c r="AC9" s="11" t="s">
         <v>19</v>
       </c>
-      <c r="AD6" s="11" t="s">
+      <c r="AD9" s="11" t="s">
         <v>20</v>
       </c>
-      <c r="AE6" s="11" t="s">
+      <c r="AE9" s="11" t="s">
         <v>23</v>
       </c>
-      <c r="AF6" s="11" t="s">
+      <c r="AF9" s="11" t="s">
         <v>5</v>
       </c>
-      <c r="AG6" s="101" t="s">
+      <c r="AG9" s="80" t="s">
         <v>6</v>
       </c>
-      <c r="AH6" s="11" t="s">
+      <c r="AH9" s="11" t="s">
         <v>7</v>
       </c>
-      <c r="AI6" s="11" t="s">
+      <c r="AI9" s="11" t="s">
         <v>8</v>
       </c>
-      <c r="AJ6" s="11" t="s">
+      <c r="AJ9" s="11" t="s">
         <v>0</v>
       </c>
-      <c r="AK6" s="11" t="s">
+      <c r="AK9" s="11" t="s">
         <v>1</v>
       </c>
-      <c r="AL6" s="11" t="s">
+      <c r="AL9" s="11" t="s">
         <v>2</v>
       </c>
-      <c r="AM6" s="11" t="s">
+      <c r="AM9" s="11" t="s">
         <v>3</v>
       </c>
-      <c r="AN6" s="11" t="s">
+      <c r="AN9" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="AO6" s="11" t="s">
+      <c r="AO9" s="11" t="s">
         <v>19</v>
       </c>
-      <c r="AP6" s="11" t="s">
+      <c r="AP9" s="11" t="s">
         <v>20</v>
       </c>
-      <c r="AQ6" s="11" t="s">
+      <c r="AQ9" s="11" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="7" spans="1:50">
-      <c r="A7" s="94" t="s">
+    <row r="10" spans="1:50" ht="12" customHeight="1">
+      <c r="A10" s="83"/>
+      <c r="B10" s="83"/>
+      <c r="C10" s="83"/>
+      <c r="D10" s="83"/>
+      <c r="E10" s="83"/>
+      <c r="F10" s="83"/>
+      <c r="G10" s="83"/>
+      <c r="H10" s="83"/>
+      <c r="I10" s="83"/>
+      <c r="J10" s="83"/>
+      <c r="K10" s="83"/>
+      <c r="L10" s="83"/>
+      <c r="M10" s="83"/>
+      <c r="N10" s="83"/>
+      <c r="O10" s="83"/>
+      <c r="P10" s="83"/>
+      <c r="Q10" s="83"/>
+      <c r="R10" s="83"/>
+      <c r="S10" s="83"/>
+      <c r="T10" s="99" t="s">
         <v>9</v>
       </c>
-      <c r="B7" s="94"/>
-[...40 lines deleted...]
-      <c r="A8" s="54" t="s">
+      <c r="U10" s="99"/>
+      <c r="V10" s="99"/>
+      <c r="W10" s="99"/>
+      <c r="X10" s="99"/>
+      <c r="Y10" s="99"/>
+      <c r="Z10" s="99"/>
+      <c r="AA10" s="99"/>
+      <c r="AB10" s="99"/>
+      <c r="AC10" s="99"/>
+      <c r="AD10" s="99"/>
+      <c r="AE10" s="99"/>
+      <c r="AF10" s="99"/>
+      <c r="AG10" s="99"/>
+      <c r="AH10" s="83"/>
+      <c r="AI10" s="83"/>
+      <c r="AJ10" s="83"/>
+      <c r="AK10" s="83"/>
+      <c r="AL10" s="83"/>
+      <c r="AM10" s="83"/>
+      <c r="AN10" s="83"/>
+      <c r="AO10" s="83"/>
+      <c r="AP10" s="83"/>
+      <c r="AQ10" s="83"/>
+      <c r="AR10" s="75"/>
+      <c r="AS10" s="75"/>
+      <c r="AT10" s="75"/>
+      <c r="AU10" s="75"/>
+      <c r="AV10" s="75"/>
+      <c r="AW10" s="75"/>
+      <c r="AX10" s="75"/>
+    </row>
+    <row r="11" spans="1:50" ht="12" customHeight="1">
+      <c r="A11" s="53" t="s">
         <v>36</v>
       </c>
-      <c r="B8" s="14"/>
-[...11 lines deleted...]
-      <c r="N8" s="58">
+      <c r="B11" s="14"/>
+      <c r="C11" s="14"/>
+      <c r="D11" s="14"/>
+      <c r="E11" s="14"/>
+      <c r="F11" s="14"/>
+      <c r="G11" s="14"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="14"/>
+      <c r="L11" s="14"/>
+      <c r="M11" s="14"/>
+      <c r="N11" s="57">
         <v>1.39</v>
       </c>
-      <c r="O8" s="65">
+      <c r="O11" s="64">
         <v>1.18</v>
       </c>
-      <c r="P8" s="58">
+      <c r="P11" s="57">
         <v>0.78</v>
       </c>
-      <c r="Q8" s="65">
+      <c r="Q11" s="64">
         <v>0.68</v>
       </c>
-      <c r="R8" s="65">
+      <c r="R11" s="64">
         <v>0.48</v>
       </c>
-      <c r="S8" s="65">
+      <c r="S11" s="64">
         <v>0.45</v>
       </c>
-      <c r="T8" s="65">
+      <c r="T11" s="64">
         <v>3.64</v>
       </c>
-      <c r="U8" s="65">
+      <c r="U11" s="64">
         <v>2.74</v>
       </c>
-      <c r="V8" s="65">
+      <c r="V11" s="64">
         <v>1.61</v>
       </c>
-      <c r="W8" s="65">
+      <c r="W11" s="64">
         <v>1.46</v>
       </c>
-      <c r="X8" s="65">
+      <c r="X11" s="64">
         <v>0.91</v>
       </c>
-      <c r="Y8" s="65">
+      <c r="Y11" s="64">
         <v>1.46</v>
       </c>
-      <c r="Z8" s="65">
+      <c r="Z11" s="64">
         <v>1.38</v>
       </c>
-      <c r="AA8" s="65">
+      <c r="AA11" s="64">
         <v>1.1399999999999999</v>
       </c>
-      <c r="AB8" s="65">
+      <c r="AB11" s="64">
         <v>0.71</v>
       </c>
-      <c r="AC8" s="65">
+      <c r="AC11" s="64">
         <v>0.59</v>
       </c>
-      <c r="AD8" s="65">
+      <c r="AD11" s="64">
         <v>0.44</v>
       </c>
-      <c r="AE8" s="65">
+      <c r="AE11" s="64">
         <v>0.46</v>
       </c>
-      <c r="AF8" s="65">
+      <c r="AF11" s="64">
         <v>4.0599999999999996</v>
       </c>
-      <c r="AG8" s="65">
+      <c r="AG11" s="64">
         <v>2.75</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="55" t="s">
+      <c r="AH11" s="64">
+        <v>1.44</v>
+      </c>
+    </row>
+    <row r="12" spans="1:50" ht="12" customHeight="1">
+      <c r="A12" s="54" t="s">
         <v>32</v>
-      </c>
-[...229 lines deleted...]
-        <v>43</v>
       </c>
       <c r="B12" s="16"/>
       <c r="C12" s="16"/>
       <c r="D12" s="17"/>
       <c r="E12" s="17"/>
       <c r="F12" s="17"/>
       <c r="G12" s="17"/>
       <c r="H12" s="18"/>
       <c r="I12" s="17"/>
       <c r="J12" s="19"/>
       <c r="K12" s="18"/>
       <c r="L12" s="18"/>
       <c r="M12" s="18"/>
-      <c r="N12" s="58">
-[...23 lines deleted...]
-      <c r="V12" s="65">
+      <c r="N12" s="57">
+        <v>1.57</v>
+      </c>
+      <c r="O12" s="64">
+        <v>1.31</v>
+      </c>
+      <c r="P12" s="57">
+        <v>0.9</v>
+      </c>
+      <c r="Q12" s="64">
+        <v>0.76</v>
+      </c>
+      <c r="R12" s="64">
+        <v>0.55000000000000004</v>
+      </c>
+      <c r="S12" s="64">
+        <v>0.47</v>
+      </c>
+      <c r="T12" s="64">
+        <v>3.97</v>
+      </c>
+      <c r="U12" s="64">
+        <v>3.26</v>
+      </c>
+      <c r="V12" s="64">
+        <v>1.81</v>
+      </c>
+      <c r="W12" s="64">
+        <v>1.52</v>
+      </c>
+      <c r="X12" s="64">
         <v>0.93</v>
       </c>
-      <c r="W12" s="65">
-[...23 lines deleted...]
-      <c r="AE12" s="65">
+      <c r="Y12" s="64">
+        <v>1.8</v>
+      </c>
+      <c r="Z12" s="64">
+        <v>1.53</v>
+      </c>
+      <c r="AA12" s="64">
+        <v>1.3</v>
+      </c>
+      <c r="AB12" s="64">
+        <v>0.73</v>
+      </c>
+      <c r="AC12" s="64">
+        <v>0.63</v>
+      </c>
+      <c r="AD12" s="64">
+        <v>0.44</v>
+      </c>
+      <c r="AE12" s="64">
         <v>0.46</v>
       </c>
-      <c r="AF12" s="65">
-[...8 lines deleted...]
-        <v>55</v>
+      <c r="AF12" s="64">
+        <v>3.93</v>
+      </c>
+      <c r="AG12" s="64">
+        <v>3.06</v>
+      </c>
+      <c r="AH12" s="64">
+        <v>1.63</v>
+      </c>
+    </row>
+    <row r="13" spans="1:50" ht="12" customHeight="1">
+      <c r="A13" s="54" t="s">
+        <v>34</v>
       </c>
       <c r="B13" s="16"/>
       <c r="C13" s="16"/>
       <c r="D13" s="17"/>
       <c r="E13" s="17"/>
       <c r="F13" s="17"/>
       <c r="G13" s="17"/>
       <c r="H13" s="18"/>
       <c r="I13" s="17"/>
       <c r="J13" s="19"/>
       <c r="K13" s="18"/>
       <c r="L13" s="18"/>
       <c r="M13" s="18"/>
-      <c r="N13" s="58">
+      <c r="N13" s="57">
+        <v>1.67</v>
+      </c>
+      <c r="O13" s="64">
+        <v>1.61</v>
+      </c>
+      <c r="P13" s="57">
+        <v>0.91</v>
+      </c>
+      <c r="Q13" s="64">
+        <v>0.91</v>
+      </c>
+      <c r="R13" s="64">
+        <v>0.4</v>
+      </c>
+      <c r="S13" s="64">
+        <v>0.57999999999999996</v>
+      </c>
+      <c r="T13" s="64">
+        <v>4.1900000000000004</v>
+      </c>
+      <c r="U13" s="64">
+        <v>3.18</v>
+      </c>
+      <c r="V13" s="64">
         <v>1.6</v>
       </c>
-      <c r="O13" s="65">
-[...41 lines deleted...]
-      <c r="AC13" s="65">
+      <c r="W13" s="64">
+        <v>1.92</v>
+      </c>
+      <c r="X13" s="64">
+        <v>0.72</v>
+      </c>
+      <c r="Y13" s="64">
+        <v>1.59</v>
+      </c>
+      <c r="Z13" s="64">
+        <v>1.6</v>
+      </c>
+      <c r="AA13" s="64">
+        <v>1.51</v>
+      </c>
+      <c r="AB13" s="64">
+        <v>1.1100000000000001</v>
+      </c>
+      <c r="AC13" s="64">
+        <v>0.64</v>
+      </c>
+      <c r="AD13" s="64">
+        <v>0.65</v>
+      </c>
+      <c r="AE13" s="64">
         <v>0.77</v>
       </c>
-      <c r="AD13" s="65">
-[...14 lines deleted...]
-        <v>46</v>
+      <c r="AF13" s="64">
+        <v>6.14</v>
+      </c>
+      <c r="AG13" s="64">
+        <v>3.1</v>
+      </c>
+      <c r="AH13" s="64">
+        <v>1.22</v>
+      </c>
+    </row>
+    <row r="14" spans="1:50" ht="12" customHeight="1">
+      <c r="A14" s="55" t="s">
+        <v>41</v>
       </c>
       <c r="B14" s="16"/>
       <c r="C14" s="16"/>
       <c r="D14" s="17"/>
       <c r="E14" s="17"/>
       <c r="F14" s="17"/>
       <c r="G14" s="17"/>
       <c r="H14" s="18"/>
       <c r="I14" s="17"/>
       <c r="J14" s="19"/>
       <c r="K14" s="18"/>
       <c r="L14" s="18"/>
       <c r="M14" s="18"/>
-      <c r="N14" s="58">
-[...62 lines deleted...]
-        <v>47</v>
+      <c r="N14" s="57">
+        <v>0.95</v>
+      </c>
+      <c r="O14" s="64">
+        <v>0.83</v>
+      </c>
+      <c r="P14" s="57">
+        <v>0.55000000000000004</v>
+      </c>
+      <c r="Q14" s="64">
+        <v>0.53</v>
+      </c>
+      <c r="R14" s="64">
+        <v>0.45</v>
+      </c>
+      <c r="S14" s="64">
+        <v>0.43</v>
+      </c>
+      <c r="T14" s="64">
+        <v>4.04</v>
+      </c>
+      <c r="U14" s="64">
+        <v>2.12</v>
+      </c>
+      <c r="V14" s="64">
+        <v>1.17</v>
+      </c>
+      <c r="W14" s="64">
+        <v>1.48</v>
+      </c>
+      <c r="X14" s="64">
+        <v>0.87</v>
+      </c>
+      <c r="Y14" s="64">
+        <v>1.0900000000000001</v>
+      </c>
+      <c r="Z14" s="64">
+        <v>0.93</v>
+      </c>
+      <c r="AA14" s="64">
+        <v>0.92</v>
+      </c>
+      <c r="AB14" s="64">
+        <v>0.53</v>
+      </c>
+      <c r="AC14" s="64">
+        <v>0.56000000000000005</v>
+      </c>
+      <c r="AD14" s="64">
+        <v>0.55000000000000004</v>
+      </c>
+      <c r="AE14" s="64">
+        <v>0.45</v>
+      </c>
+      <c r="AF14" s="64">
+        <v>4.74</v>
+      </c>
+      <c r="AG14" s="64">
+        <v>2.48</v>
+      </c>
+      <c r="AH14" s="64">
+        <v>0.96</v>
+      </c>
+    </row>
+    <row r="15" spans="1:50" ht="12" customHeight="1">
+      <c r="A15" s="55" t="s">
+        <v>43</v>
       </c>
       <c r="B15" s="16"/>
       <c r="C15" s="16"/>
       <c r="D15" s="17"/>
       <c r="E15" s="17"/>
       <c r="F15" s="17"/>
       <c r="G15" s="17"/>
       <c r="H15" s="18"/>
       <c r="I15" s="17"/>
       <c r="J15" s="19"/>
       <c r="K15" s="18"/>
       <c r="L15" s="18"/>
       <c r="M15" s="18"/>
-      <c r="N15" s="60" t="s">
-[...8 lines deleted...]
-      <c r="Q15" s="65">
+      <c r="N15" s="57">
+        <v>1.51</v>
+      </c>
+      <c r="O15" s="64">
+        <v>0.89</v>
+      </c>
+      <c r="P15" s="57">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="Q15" s="64">
+        <v>0.65</v>
+      </c>
+      <c r="R15" s="64">
+        <v>0.4</v>
+      </c>
+      <c r="S15" s="64">
+        <v>0.43</v>
+      </c>
+      <c r="T15" s="64">
+        <v>3.72</v>
+      </c>
+      <c r="U15" s="64">
+        <v>2.66</v>
+      </c>
+      <c r="V15" s="64">
+        <v>0.93</v>
+      </c>
+      <c r="W15" s="64">
+        <v>1.92</v>
+      </c>
+      <c r="X15" s="64">
+        <v>1.67</v>
+      </c>
+      <c r="Y15" s="64">
+        <v>1.56</v>
+      </c>
+      <c r="Z15" s="64">
+        <v>1.29</v>
+      </c>
+      <c r="AA15" s="64">
+        <v>0.87</v>
+      </c>
+      <c r="AB15" s="64">
+        <v>0.62</v>
+      </c>
+      <c r="AC15" s="64">
+        <v>0.69</v>
+      </c>
+      <c r="AD15" s="64">
         <v>0.38</v>
       </c>
-      <c r="R15" s="65">
-[...48 lines deleted...]
-        <v>56</v>
+      <c r="AE15" s="64">
+        <v>0.46</v>
+      </c>
+      <c r="AF15" s="64">
+        <v>5.89</v>
+      </c>
+      <c r="AG15" s="64">
+        <v>2</v>
+      </c>
+      <c r="AH15" s="64">
+        <v>1.9</v>
+      </c>
+    </row>
+    <row r="16" spans="1:50" ht="12" customHeight="1">
+      <c r="A16" s="55" t="s">
+        <v>55</v>
       </c>
       <c r="B16" s="16"/>
       <c r="C16" s="16"/>
       <c r="D16" s="17"/>
       <c r="E16" s="17"/>
       <c r="F16" s="17"/>
       <c r="G16" s="17"/>
       <c r="H16" s="18"/>
       <c r="I16" s="17"/>
       <c r="J16" s="19"/>
       <c r="K16" s="18"/>
       <c r="L16" s="18"/>
       <c r="M16" s="18"/>
-      <c r="N16" s="58">
-[...2 lines deleted...]
-      <c r="O16" s="65">
+      <c r="N16" s="57">
+        <v>1.6</v>
+      </c>
+      <c r="O16" s="64">
+        <v>1.1499999999999999</v>
+      </c>
+      <c r="P16" s="57">
+        <v>0.67</v>
+      </c>
+      <c r="Q16" s="64">
+        <v>0.82</v>
+      </c>
+      <c r="R16" s="64">
+        <v>0.49</v>
+      </c>
+      <c r="S16" s="64">
+        <v>0.48</v>
+      </c>
+      <c r="T16" s="64">
+        <v>4.21</v>
+      </c>
+      <c r="U16" s="64">
+        <v>3.47</v>
+      </c>
+      <c r="V16" s="64">
+        <v>1.17</v>
+      </c>
+      <c r="W16" s="64">
+        <v>1.08</v>
+      </c>
+      <c r="X16" s="64">
+        <v>0.82</v>
+      </c>
+      <c r="Y16" s="64">
+        <v>1.1299999999999999</v>
+      </c>
+      <c r="Z16" s="64">
+        <v>1.43</v>
+      </c>
+      <c r="AA16" s="64">
+        <v>1.07</v>
+      </c>
+      <c r="AB16" s="64">
+        <v>0.68</v>
+      </c>
+      <c r="AC16" s="64">
+        <v>0.77</v>
+      </c>
+      <c r="AD16" s="64">
         <v>0.43</v>
       </c>
-      <c r="P16" s="58">
-[...35 lines deleted...]
-      <c r="AB16" s="65">
+      <c r="AE16" s="64">
         <v>0.61</v>
       </c>
-      <c r="AC16" s="65">
-[...17 lines deleted...]
-        <v>57</v>
+      <c r="AF16" s="64">
+        <v>4.29</v>
+      </c>
+      <c r="AG16" s="64">
+        <v>2.78</v>
+      </c>
+      <c r="AH16" s="64">
+        <v>1.33</v>
+      </c>
+    </row>
+    <row r="17" spans="1:51" ht="12" customHeight="1">
+      <c r="A17" s="55" t="s">
+        <v>46</v>
       </c>
       <c r="B17" s="16"/>
       <c r="C17" s="16"/>
       <c r="D17" s="17"/>
       <c r="E17" s="17"/>
       <c r="F17" s="17"/>
       <c r="G17" s="17"/>
       <c r="H17" s="18"/>
       <c r="I17" s="17"/>
       <c r="J17" s="19"/>
       <c r="K17" s="18"/>
       <c r="L17" s="18"/>
       <c r="M17" s="18"/>
-      <c r="N17" s="58">
-[...20 lines deleted...]
-      <c r="U17" s="65" t="s">
+      <c r="N17" s="57">
+        <v>1.07</v>
+      </c>
+      <c r="O17" s="64">
+        <v>1.04</v>
+      </c>
+      <c r="P17" s="57">
+        <v>0.65</v>
+      </c>
+      <c r="Q17" s="64">
+        <v>0.42</v>
+      </c>
+      <c r="R17" s="64">
+        <v>0.46</v>
+      </c>
+      <c r="S17" s="64">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="T17" s="64">
+        <v>1.7</v>
+      </c>
+      <c r="U17" s="64">
+        <v>1.34</v>
+      </c>
+      <c r="V17" s="64">
+        <v>1.46</v>
+      </c>
+      <c r="W17" s="64">
+        <v>1.98</v>
+      </c>
+      <c r="X17" s="64">
+        <v>1.92</v>
+      </c>
+      <c r="Y17" s="64">
+        <v>1.01</v>
+      </c>
+      <c r="Z17" s="64">
+        <v>0.99</v>
+      </c>
+      <c r="AA17" s="64">
+        <v>0.76</v>
+      </c>
+      <c r="AB17" s="64">
+        <v>0.67</v>
+      </c>
+      <c r="AC17" s="64">
+        <v>0.34</v>
+      </c>
+      <c r="AD17" s="64">
+        <v>0.08</v>
+      </c>
+      <c r="AE17" s="64">
+        <v>0.22</v>
+      </c>
+      <c r="AF17" s="64" t="s">
         <v>31</v>
       </c>
-      <c r="V17" s="65">
-[...38 lines deleted...]
-        <v>48</v>
+      <c r="AG17" s="64">
+        <v>2.29</v>
+      </c>
+      <c r="AH17" s="64">
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="18" spans="1:51" ht="12" customHeight="1">
+      <c r="A18" s="55" t="s">
+        <v>47</v>
       </c>
       <c r="B18" s="16"/>
       <c r="C18" s="16"/>
       <c r="D18" s="17"/>
       <c r="E18" s="17"/>
       <c r="F18" s="17"/>
       <c r="G18" s="17"/>
       <c r="H18" s="18"/>
       <c r="I18" s="17"/>
       <c r="J18" s="19"/>
       <c r="K18" s="18"/>
       <c r="L18" s="18"/>
       <c r="M18" s="18"/>
-      <c r="N18" s="58">
-[...47 lines deleted...]
-      <c r="AD18" s="65">
+      <c r="N18" s="59" t="s">
+        <v>31</v>
+      </c>
+      <c r="O18" s="64">
+        <v>0.32</v>
+      </c>
+      <c r="P18" s="57">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="Q18" s="64">
+        <v>0.38</v>
+      </c>
+      <c r="R18" s="64">
+        <v>0.12</v>
+      </c>
+      <c r="S18" s="64" t="s">
+        <v>31</v>
+      </c>
+      <c r="T18" s="64" t="s">
+        <v>31</v>
+      </c>
+      <c r="U18" s="64">
+        <v>1.36</v>
+      </c>
+      <c r="V18" s="64">
+        <v>1.33</v>
+      </c>
+      <c r="W18" s="64">
+        <v>1.33</v>
+      </c>
+      <c r="X18" s="64">
+        <v>1.32</v>
+      </c>
+      <c r="Y18" s="64">
+        <v>0.44</v>
+      </c>
+      <c r="Z18" s="64">
+        <v>1.1399999999999999</v>
+      </c>
+      <c r="AA18" s="64">
+        <v>0.83</v>
+      </c>
+      <c r="AB18" s="64">
+        <v>0.44</v>
+      </c>
+      <c r="AC18" s="64">
+        <v>0.53</v>
+      </c>
+      <c r="AD18" s="64">
         <v>0.24</v>
       </c>
-      <c r="AE18" s="65">
-[...2 lines deleted...]
-      <c r="AF18" s="65" t="s">
+      <c r="AE18" s="64">
+        <v>0.22</v>
+      </c>
+      <c r="AF18" s="64">
+        <v>2.58</v>
+      </c>
+      <c r="AG18" s="64" t="s">
         <v>31</v>
       </c>
-      <c r="AG18" s="65">
-[...5 lines deleted...]
-        <v>49</v>
+      <c r="AH18" s="64">
+        <v>0.45</v>
+      </c>
+    </row>
+    <row r="19" spans="1:51" ht="12" customHeight="1">
+      <c r="A19" s="55" t="s">
+        <v>56</v>
       </c>
       <c r="B19" s="16"/>
       <c r="C19" s="16"/>
       <c r="D19" s="17"/>
       <c r="E19" s="17"/>
       <c r="F19" s="17"/>
       <c r="G19" s="17"/>
       <c r="H19" s="18"/>
       <c r="I19" s="17"/>
       <c r="J19" s="19"/>
       <c r="K19" s="18"/>
       <c r="L19" s="18"/>
       <c r="M19" s="18"/>
-      <c r="N19" s="58">
-[...11 lines deleted...]
-      <c r="R19" s="65">
+      <c r="N19" s="57">
+        <v>0.98</v>
+      </c>
+      <c r="O19" s="64">
+        <v>0.43</v>
+      </c>
+      <c r="P19" s="57">
+        <v>0.38</v>
+      </c>
+      <c r="Q19" s="69" t="s">
+        <v>31</v>
+      </c>
+      <c r="R19" s="64">
+        <v>0.47</v>
+      </c>
+      <c r="S19" s="64" t="s">
+        <v>31</v>
+      </c>
+      <c r="T19" s="64" t="s">
+        <v>31</v>
+      </c>
+      <c r="U19" s="64">
+        <v>1.88</v>
+      </c>
+      <c r="V19" s="64" t="s">
+        <v>31</v>
+      </c>
+      <c r="W19" s="64">
+        <v>1.39</v>
+      </c>
+      <c r="X19" s="64">
+        <v>0.73</v>
+      </c>
+      <c r="Y19" s="64">
+        <v>1.53</v>
+      </c>
+      <c r="Z19" s="64">
+        <v>1.32</v>
+      </c>
+      <c r="AA19" s="64">
         <v>0.23</v>
       </c>
-      <c r="S19" s="65">
-[...47 lines deleted...]
-        <v>58</v>
+      <c r="AB19" s="64">
+        <v>0.61</v>
+      </c>
+      <c r="AC19" s="64">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="AD19" s="64">
+        <v>0.5</v>
+      </c>
+      <c r="AE19" s="64">
+        <v>0.76</v>
+      </c>
+      <c r="AF19" s="64">
+        <v>1.87</v>
+      </c>
+      <c r="AG19" s="64">
+        <v>1.97</v>
+      </c>
+      <c r="AH19" s="64">
+        <v>0.65</v>
+      </c>
+    </row>
+    <row r="20" spans="1:51" ht="12" customHeight="1">
+      <c r="A20" s="55" t="s">
+        <v>57</v>
       </c>
       <c r="B20" s="16"/>
       <c r="C20" s="16"/>
       <c r="D20" s="17"/>
       <c r="E20" s="17"/>
       <c r="F20" s="17"/>
       <c r="G20" s="17"/>
       <c r="H20" s="18"/>
       <c r="I20" s="17"/>
       <c r="J20" s="19"/>
       <c r="K20" s="18"/>
       <c r="L20" s="18"/>
       <c r="M20" s="18"/>
-      <c r="N20" s="58">
-[...5 lines deleted...]
-      <c r="P20" s="58">
+      <c r="N20" s="57">
+        <v>0.3</v>
+      </c>
+      <c r="O20" s="64">
+        <v>1.03</v>
+      </c>
+      <c r="P20" s="57">
+        <v>0.57999999999999996</v>
+      </c>
+      <c r="Q20" s="64">
+        <v>0.21</v>
+      </c>
+      <c r="R20" s="64">
+        <v>0.38</v>
+      </c>
+      <c r="S20" s="64">
+        <v>0.61</v>
+      </c>
+      <c r="T20" s="64">
+        <v>2.1</v>
+      </c>
+      <c r="U20" s="64" t="s">
+        <v>31</v>
+      </c>
+      <c r="V20" s="64">
+        <v>1.44</v>
+      </c>
+      <c r="W20" s="64">
+        <v>1.07</v>
+      </c>
+      <c r="X20" s="64">
+        <v>0.64</v>
+      </c>
+      <c r="Y20" s="64">
+        <v>0.54</v>
+      </c>
+      <c r="Z20" s="64">
+        <v>0.92</v>
+      </c>
+      <c r="AA20" s="64">
+        <v>0.94</v>
+      </c>
+      <c r="AB20" s="64">
         <v>0.12</v>
       </c>
-      <c r="Q20" s="65">
-[...11 lines deleted...]
-      <c r="U20" s="65" t="s">
+      <c r="AC20" s="64">
+        <v>0.32</v>
+      </c>
+      <c r="AD20" s="64">
+        <v>0.39</v>
+      </c>
+      <c r="AE20" s="64" t="s">
         <v>31</v>
       </c>
-      <c r="V20" s="65">
-[...38 lines deleted...]
-        <v>51</v>
+      <c r="AF20" s="64">
+        <v>3.21</v>
+      </c>
+      <c r="AG20" s="64">
+        <v>3.37</v>
+      </c>
+      <c r="AH20" s="64">
+        <v>1.47</v>
+      </c>
+    </row>
+    <row r="21" spans="1:51" ht="12" customHeight="1">
+      <c r="A21" s="55" t="s">
+        <v>48</v>
       </c>
       <c r="B21" s="16"/>
       <c r="C21" s="16"/>
       <c r="D21" s="17"/>
       <c r="E21" s="17"/>
       <c r="F21" s="17"/>
       <c r="G21" s="17"/>
       <c r="H21" s="18"/>
       <c r="I21" s="17"/>
       <c r="J21" s="19"/>
       <c r="K21" s="18"/>
       <c r="L21" s="18"/>
       <c r="M21" s="18"/>
-      <c r="N21" s="58">
+      <c r="N21" s="57">
+        <v>0.64</v>
+      </c>
+      <c r="O21" s="64">
+        <v>1.2</v>
+      </c>
+      <c r="P21" s="57">
+        <v>0.43</v>
+      </c>
+      <c r="Q21" s="64">
+        <v>0.64</v>
+      </c>
+      <c r="R21" s="64">
+        <v>0.35</v>
+      </c>
+      <c r="S21" s="64">
+        <v>0.43</v>
+      </c>
+      <c r="T21" s="64">
+        <v>2.64</v>
+      </c>
+      <c r="U21" s="64">
+        <v>1.37</v>
+      </c>
+      <c r="V21" s="64">
+        <v>0.68</v>
+      </c>
+      <c r="W21" s="64">
+        <v>1.02</v>
+      </c>
+      <c r="X21" s="64">
+        <v>0.94</v>
+      </c>
+      <c r="Y21" s="64">
+        <v>0.34</v>
+      </c>
+      <c r="Z21" s="64">
+        <v>0.96</v>
+      </c>
+      <c r="AA21" s="64">
+        <v>0.5</v>
+      </c>
+      <c r="AB21" s="64">
+        <v>0.6</v>
+      </c>
+      <c r="AC21" s="64">
+        <v>0.2</v>
+      </c>
+      <c r="AD21" s="64">
+        <v>0.24</v>
+      </c>
+      <c r="AE21" s="64">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="AF21" s="64" t="s">
+        <v>31</v>
+      </c>
+      <c r="AG21" s="64">
+        <v>2.15</v>
+      </c>
+      <c r="AH21" s="64">
+        <v>0.93</v>
+      </c>
+    </row>
+    <row r="22" spans="1:51" ht="12" customHeight="1">
+      <c r="A22" s="55" t="s">
+        <v>49</v>
+      </c>
+      <c r="B22" s="16"/>
+      <c r="C22" s="16"/>
+      <c r="D22" s="17"/>
+      <c r="E22" s="17"/>
+      <c r="F22" s="17"/>
+      <c r="G22" s="17"/>
+      <c r="H22" s="18"/>
+      <c r="I22" s="17"/>
+      <c r="J22" s="19"/>
+      <c r="K22" s="18"/>
+      <c r="L22" s="18"/>
+      <c r="M22" s="18"/>
+      <c r="N22" s="57">
+        <v>1.34</v>
+      </c>
+      <c r="O22" s="64">
+        <v>0.63</v>
+      </c>
+      <c r="P22" s="57">
+        <v>0.4</v>
+      </c>
+      <c r="Q22" s="64">
+        <v>0.4</v>
+      </c>
+      <c r="R22" s="64">
+        <v>0.23</v>
+      </c>
+      <c r="S22" s="64">
+        <v>0.27</v>
+      </c>
+      <c r="T22" s="64" t="s">
+        <v>31</v>
+      </c>
+      <c r="U22" s="64">
+        <v>0.95</v>
+      </c>
+      <c r="V22" s="64">
+        <v>1.62</v>
+      </c>
+      <c r="W22" s="64">
+        <v>0.84</v>
+      </c>
+      <c r="X22" s="64">
+        <v>0.52</v>
+      </c>
+      <c r="Y22" s="64">
+        <v>0.43</v>
+      </c>
+      <c r="Z22" s="64">
+        <v>1.27</v>
+      </c>
+      <c r="AA22" s="64">
+        <v>0.55000000000000004</v>
+      </c>
+      <c r="AB22" s="64">
+        <v>0.45</v>
+      </c>
+      <c r="AC22" s="64">
+        <v>0.33</v>
+      </c>
+      <c r="AD22" s="64">
+        <v>0.27</v>
+      </c>
+      <c r="AE22" s="64">
+        <v>0.34</v>
+      </c>
+      <c r="AF22" s="64">
+        <v>3.29</v>
+      </c>
+      <c r="AG22" s="64">
+        <v>0.77</v>
+      </c>
+      <c r="AH22" s="64">
+        <v>1.26</v>
+      </c>
+    </row>
+    <row r="23" spans="1:51" ht="12" customHeight="1">
+      <c r="A23" s="55" t="s">
+        <v>58</v>
+      </c>
+      <c r="B23" s="16"/>
+      <c r="C23" s="16"/>
+      <c r="D23" s="17"/>
+      <c r="E23" s="17"/>
+      <c r="F23" s="17"/>
+      <c r="G23" s="17"/>
+      <c r="H23" s="18"/>
+      <c r="I23" s="17"/>
+      <c r="J23" s="19"/>
+      <c r="K23" s="18"/>
+      <c r="L23" s="18"/>
+      <c r="M23" s="18"/>
+      <c r="N23" s="57">
+        <v>0.79</v>
+      </c>
+      <c r="O23" s="64">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="P23" s="57">
+        <v>0.12</v>
+      </c>
+      <c r="Q23" s="64">
+        <v>0.11</v>
+      </c>
+      <c r="R23" s="64">
+        <v>0.2</v>
+      </c>
+      <c r="S23" s="64">
+        <v>0.74</v>
+      </c>
+      <c r="T23" s="64">
+        <v>3.4</v>
+      </c>
+      <c r="U23" s="64" t="s">
+        <v>31</v>
+      </c>
+      <c r="V23" s="64">
+        <v>1.17</v>
+      </c>
+      <c r="W23" s="64">
+        <v>0.28999999999999998</v>
+      </c>
+      <c r="X23" s="64">
+        <v>0.7</v>
+      </c>
+      <c r="Y23" s="64">
+        <v>0.39</v>
+      </c>
+      <c r="Z23" s="64">
+        <v>0.33</v>
+      </c>
+      <c r="AA23" s="64">
+        <v>0.87</v>
+      </c>
+      <c r="AB23" s="64">
+        <v>0.65</v>
+      </c>
+      <c r="AC23" s="64">
+        <v>0.35</v>
+      </c>
+      <c r="AD23" s="64">
+        <v>0.53</v>
+      </c>
+      <c r="AE23" s="64">
+        <v>0.57999999999999996</v>
+      </c>
+      <c r="AF23" s="64">
+        <v>1.19</v>
+      </c>
+      <c r="AG23" s="64">
+        <v>3.7</v>
+      </c>
+      <c r="AH23" s="64">
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="24" spans="1:51" ht="12" customHeight="1">
+      <c r="A24" s="55" t="s">
+        <v>51</v>
+      </c>
+      <c r="B24" s="16"/>
+      <c r="C24" s="16"/>
+      <c r="D24" s="17"/>
+      <c r="E24" s="17"/>
+      <c r="F24" s="17"/>
+      <c r="G24" s="17"/>
+      <c r="H24" s="18"/>
+      <c r="I24" s="17"/>
+      <c r="J24" s="19"/>
+      <c r="K24" s="18"/>
+      <c r="L24" s="18"/>
+      <c r="M24" s="18"/>
+      <c r="N24" s="57">
         <v>1.04</v>
       </c>
-      <c r="O21" s="65">
+      <c r="O24" s="64">
         <v>1.0900000000000001</v>
       </c>
-      <c r="P21" s="58">
+      <c r="P24" s="57">
         <v>0.74</v>
       </c>
-      <c r="Q21" s="65">
+      <c r="Q24" s="64">
         <v>0.55000000000000004</v>
       </c>
-      <c r="R21" s="65">
+      <c r="R24" s="64">
         <v>0.53</v>
       </c>
-      <c r="S21" s="65">
+      <c r="S24" s="64">
         <v>0.41</v>
       </c>
-      <c r="T21" s="65">
+      <c r="T24" s="64">
         <v>4.37</v>
       </c>
-      <c r="U21" s="65">
+      <c r="U24" s="64">
         <v>1.68</v>
       </c>
-      <c r="V21" s="65">
+      <c r="V24" s="64">
         <v>2.61</v>
       </c>
-      <c r="W21" s="65">
+      <c r="W24" s="64">
         <v>1.35</v>
       </c>
-      <c r="X21" s="65">
+      <c r="X24" s="64">
         <v>0.6</v>
       </c>
-      <c r="Y21" s="65">
+      <c r="Y24" s="64">
         <v>1.34</v>
       </c>
-      <c r="Z21" s="65">
+      <c r="Z24" s="64">
         <v>1.23</v>
       </c>
-      <c r="AA21" s="65">
+      <c r="AA24" s="64">
         <v>1.1100000000000001</v>
       </c>
-      <c r="AB21" s="65">
+      <c r="AB24" s="64">
         <v>0.89</v>
       </c>
-      <c r="AC21" s="65">
+      <c r="AC24" s="64">
         <v>0.44</v>
       </c>
-      <c r="AD21" s="65">
+      <c r="AD24" s="64">
         <v>0.43</v>
       </c>
-      <c r="AE21" s="65">
+      <c r="AE24" s="64">
         <v>0.32</v>
       </c>
-      <c r="AF21" s="65">
+      <c r="AF24" s="64">
         <v>5.32</v>
       </c>
-      <c r="AG21" s="65">
+      <c r="AG24" s="64">
         <v>2.64</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="85" t="s">
+      <c r="AH24" s="64">
+        <v>1.53</v>
+      </c>
+    </row>
+    <row r="25" spans="1:51" ht="12" customHeight="1">
+      <c r="A25" s="76"/>
+      <c r="B25" s="76"/>
+      <c r="C25" s="76"/>
+      <c r="D25" s="76"/>
+      <c r="E25" s="76"/>
+      <c r="F25" s="76"/>
+      <c r="G25" s="76"/>
+      <c r="H25" s="76"/>
+      <c r="I25" s="76"/>
+      <c r="J25" s="76"/>
+      <c r="K25" s="76"/>
+      <c r="L25" s="76"/>
+      <c r="M25" s="76"/>
+      <c r="N25" s="76"/>
+      <c r="O25" s="76"/>
+      <c r="P25" s="76"/>
+      <c r="Q25" s="76"/>
+      <c r="R25" s="76"/>
+      <c r="S25" s="76"/>
+      <c r="T25" s="89" t="s">
         <v>25</v>
       </c>
-      <c r="B22" s="85"/>
-[...41 lines deleted...]
-      <c r="A23" s="46" t="s">
+      <c r="U25" s="89"/>
+      <c r="V25" s="89"/>
+      <c r="W25" s="89"/>
+      <c r="X25" s="89"/>
+      <c r="Y25" s="89"/>
+      <c r="Z25" s="89"/>
+      <c r="AA25" s="89"/>
+      <c r="AB25" s="89"/>
+      <c r="AC25" s="89"/>
+      <c r="AD25" s="89"/>
+      <c r="AE25" s="89"/>
+      <c r="AF25" s="89"/>
+      <c r="AG25" s="89"/>
+      <c r="AH25" s="76"/>
+      <c r="AI25" s="76"/>
+      <c r="AJ25" s="76"/>
+      <c r="AM25" s="76"/>
+      <c r="AN25" s="76"/>
+      <c r="AO25" s="76"/>
+      <c r="AP25" s="76"/>
+      <c r="AQ25" s="76"/>
+      <c r="AR25" s="76"/>
+      <c r="AS25" s="76"/>
+      <c r="AT25" s="76"/>
+      <c r="AU25" s="76"/>
+      <c r="AV25" s="76"/>
+      <c r="AW25" s="76"/>
+      <c r="AX25" s="76"/>
+      <c r="AY25" s="76"/>
+    </row>
+    <row r="26" spans="1:51" ht="12" customHeight="1">
+      <c r="A26" s="53" t="s">
         <v>36</v>
-      </c>
-[...229 lines deleted...]
-        <v>43</v>
       </c>
       <c r="B26" s="4"/>
       <c r="C26" s="4"/>
       <c r="D26" s="4"/>
       <c r="E26" s="4"/>
       <c r="F26" s="4"/>
       <c r="G26" s="4"/>
       <c r="H26" s="4"/>
       <c r="I26" s="4"/>
       <c r="J26" s="4"/>
       <c r="K26" s="4"/>
       <c r="L26" s="4"/>
       <c r="M26" s="4"/>
-      <c r="N26" s="58">
-[...2 lines deleted...]
-      <c r="O26" s="65">
+      <c r="N26" s="57">
+        <v>1.54</v>
+      </c>
+      <c r="O26" s="64">
+        <v>1.28</v>
+      </c>
+      <c r="P26" s="57">
+        <v>0.87</v>
+      </c>
+      <c r="Q26" s="64">
+        <v>0.78</v>
+      </c>
+      <c r="R26" s="64">
+        <v>0.53</v>
+      </c>
+      <c r="S26" s="64">
+        <v>0.47</v>
+      </c>
+      <c r="T26" s="64">
+        <v>4.13</v>
+      </c>
+      <c r="U26" s="64">
+        <v>3.19</v>
+      </c>
+      <c r="V26" s="64">
+        <v>1.76</v>
+      </c>
+      <c r="W26" s="64">
+        <v>1.54</v>
+      </c>
+      <c r="X26" s="64">
         <v>0.9</v>
       </c>
-      <c r="P26" s="58">
-[...44 lines deleted...]
-      <c r="AE26" s="65">
+      <c r="Y26" s="64">
+        <v>1.73</v>
+      </c>
+      <c r="Z26" s="64">
+        <v>1.48</v>
+      </c>
+      <c r="AA26" s="64">
+        <v>1.31</v>
+      </c>
+      <c r="AB26" s="64">
+        <v>0.8</v>
+      </c>
+      <c r="AC26" s="64">
+        <v>0.65</v>
+      </c>
+      <c r="AD26" s="64">
+        <v>0.46</v>
+      </c>
+      <c r="AE26" s="64">
         <v>0.5</v>
       </c>
-      <c r="AF26" s="65">
-[...6 lines deleted...]
-    <row r="27" spans="1:51">
+      <c r="AF26" s="64">
+        <v>4.41</v>
+      </c>
+      <c r="AG26" s="64">
+        <v>2.94</v>
+      </c>
+      <c r="AH26" s="64">
+        <v>1.53</v>
+      </c>
+    </row>
+    <row r="27" spans="1:51" ht="12" customHeight="1">
       <c r="A27" s="13" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="B27" s="4"/>
       <c r="C27" s="4"/>
       <c r="D27" s="4"/>
       <c r="E27" s="4"/>
       <c r="F27" s="4"/>
       <c r="G27" s="4"/>
       <c r="H27" s="4"/>
       <c r="I27" s="4"/>
       <c r="J27" s="4"/>
       <c r="K27" s="4"/>
       <c r="L27" s="4"/>
       <c r="M27" s="4"/>
-      <c r="N27" s="58">
-[...47 lines deleted...]
-      <c r="AD27" s="65">
+      <c r="N27" s="57">
+        <v>1.56</v>
+      </c>
+      <c r="O27" s="64">
+        <v>1.29</v>
+      </c>
+      <c r="P27" s="57">
+        <v>0.9</v>
+      </c>
+      <c r="Q27" s="64">
+        <v>0.78</v>
+      </c>
+      <c r="R27" s="64">
+        <v>0.55000000000000004</v>
+      </c>
+      <c r="S27" s="64">
+        <v>0.47</v>
+      </c>
+      <c r="T27" s="64">
+        <v>4.05</v>
+      </c>
+      <c r="U27" s="64">
+        <v>3.3</v>
+      </c>
+      <c r="V27" s="64">
+        <v>1.84</v>
+      </c>
+      <c r="W27" s="64">
+        <v>1.51</v>
+      </c>
+      <c r="X27" s="64">
+        <v>0.93</v>
+      </c>
+      <c r="Y27" s="64">
+        <v>1.82</v>
+      </c>
+      <c r="Z27" s="64">
+        <v>1.49</v>
+      </c>
+      <c r="AA27" s="64">
+        <v>1.32</v>
+      </c>
+      <c r="AB27" s="64">
+        <v>0.76</v>
+      </c>
+      <c r="AC27" s="64">
+        <v>0.64</v>
+      </c>
+      <c r="AD27" s="64">
         <v>0.44</v>
       </c>
-      <c r="AE27" s="65">
-[...11 lines deleted...]
-        <v>51</v>
+      <c r="AE27" s="64">
+        <v>0.47</v>
+      </c>
+      <c r="AF27" s="64">
+        <v>3.98</v>
+      </c>
+      <c r="AG27" s="64">
+        <v>3.07</v>
+      </c>
+      <c r="AH27" s="64">
+        <v>1.61</v>
+      </c>
+    </row>
+    <row r="28" spans="1:51" ht="12" customHeight="1">
+      <c r="A28" s="13" t="s">
+        <v>34</v>
       </c>
       <c r="B28" s="4"/>
       <c r="C28" s="4"/>
       <c r="D28" s="4"/>
       <c r="E28" s="4"/>
       <c r="F28" s="4"/>
       <c r="G28" s="4"/>
       <c r="H28" s="4"/>
       <c r="I28" s="4"/>
       <c r="J28" s="4"/>
       <c r="K28" s="4"/>
       <c r="L28" s="4"/>
       <c r="M28" s="4"/>
-      <c r="N28" s="58">
-[...2 lines deleted...]
-      <c r="O28" s="65">
+      <c r="N28" s="57">
+        <v>1.7</v>
+      </c>
+      <c r="O28" s="64">
+        <v>1.51</v>
+      </c>
+      <c r="P28" s="57">
+        <v>0.89</v>
+      </c>
+      <c r="Q28" s="64">
+        <v>0.92</v>
+      </c>
+      <c r="R28" s="64">
+        <v>0.4</v>
+      </c>
+      <c r="S28" s="64">
+        <v>0.56999999999999995</v>
+      </c>
+      <c r="T28" s="64">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="U28" s="64">
+        <v>3.17</v>
+      </c>
+      <c r="V28" s="64">
+        <v>1.58</v>
+      </c>
+      <c r="W28" s="64">
+        <v>1.87</v>
+      </c>
+      <c r="X28" s="64">
         <v>0.74</v>
       </c>
-      <c r="P28" s="58">
-[...5 lines deleted...]
-      <c r="R28" s="65">
+      <c r="Y28" s="64">
+        <v>1.61</v>
+      </c>
+      <c r="Z28" s="64">
+        <v>1.62</v>
+      </c>
+      <c r="AA28" s="64">
+        <v>1.57</v>
+      </c>
+      <c r="AB28" s="64">
+        <v>1.1499999999999999</v>
+      </c>
+      <c r="AC28" s="64">
+        <v>0.59</v>
+      </c>
+      <c r="AD28" s="64">
+        <v>0.67</v>
+      </c>
+      <c r="AE28" s="64">
+        <v>0.78</v>
+      </c>
+      <c r="AF28" s="64">
+        <v>6.34</v>
+      </c>
+      <c r="AG28" s="64">
+        <v>3.07</v>
+      </c>
+      <c r="AH28" s="64">
+        <v>1.0900000000000001</v>
+      </c>
+    </row>
+    <row r="29" spans="1:51" ht="12" customHeight="1">
+      <c r="A29" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="B29" s="4"/>
+      <c r="C29" s="4"/>
+      <c r="D29" s="4"/>
+      <c r="E29" s="4"/>
+      <c r="F29" s="4"/>
+      <c r="G29" s="4"/>
+      <c r="H29" s="4"/>
+      <c r="I29" s="4"/>
+      <c r="J29" s="4"/>
+      <c r="K29" s="4"/>
+      <c r="L29" s="4"/>
+      <c r="M29" s="4"/>
+      <c r="N29" s="57">
+        <v>1.22</v>
+      </c>
+      <c r="O29" s="64">
+        <v>0.9</v>
+      </c>
+      <c r="P29" s="57">
+        <v>0.81</v>
+      </c>
+      <c r="Q29" s="64">
+        <v>0.4</v>
+      </c>
+      <c r="R29" s="64">
         <v>0.42</v>
       </c>
-      <c r="S28" s="65">
-[...92 lines deleted...]
-        <v>36</v>
+      <c r="S29" s="64">
+        <v>0.27</v>
+      </c>
+      <c r="T29" s="64">
+        <v>4.57</v>
+      </c>
+      <c r="U29" s="64">
+        <v>2.06</v>
+      </c>
+      <c r="V29" s="64">
+        <v>1.35</v>
+      </c>
+      <c r="W29" s="64">
+        <v>2.19</v>
+      </c>
+      <c r="X29" s="64">
+        <v>1.47</v>
+      </c>
+      <c r="Y29" s="64">
+        <v>1.57</v>
+      </c>
+      <c r="Z29" s="64">
+        <v>1.1499999999999999</v>
+      </c>
+      <c r="AA29" s="64">
+        <v>1</v>
+      </c>
+      <c r="AB29" s="64">
+        <v>0.82</v>
+      </c>
+      <c r="AC29" s="64">
+        <v>0.74</v>
+      </c>
+      <c r="AD29" s="64">
+        <v>0.49</v>
+      </c>
+      <c r="AE29" s="64">
+        <v>0.5</v>
+      </c>
+      <c r="AF29" s="64">
+        <v>6.68</v>
+      </c>
+      <c r="AG29" s="64">
+        <v>2.09</v>
+      </c>
+      <c r="AH29" s="64">
+        <v>1.6</v>
+      </c>
+    </row>
+    <row r="30" spans="1:51" ht="12" customHeight="1">
+      <c r="A30" s="13" t="s">
+        <v>44</v>
       </c>
       <c r="B30" s="4"/>
       <c r="C30" s="4"/>
       <c r="D30" s="4"/>
       <c r="E30" s="4"/>
       <c r="F30" s="4"/>
       <c r="G30" s="4"/>
       <c r="H30" s="4"/>
       <c r="I30" s="4"/>
       <c r="J30" s="4"/>
       <c r="K30" s="4"/>
       <c r="L30" s="4"/>
       <c r="M30" s="4"/>
-      <c r="N30" s="58">
-[...38 lines deleted...]
-      <c r="AA30" s="66">
+      <c r="N30" s="57">
+        <v>1.65</v>
+      </c>
+      <c r="O30" s="64">
+        <v>1.23</v>
+      </c>
+      <c r="P30" s="57">
+        <v>0.6</v>
+      </c>
+      <c r="Q30" s="64">
+        <v>0.79</v>
+      </c>
+      <c r="R30" s="64">
+        <v>0.56000000000000005</v>
+      </c>
+      <c r="S30" s="64">
+        <v>0.45</v>
+      </c>
+      <c r="T30" s="64">
+        <v>4.2</v>
+      </c>
+      <c r="U30" s="64">
+        <v>3.52</v>
+      </c>
+      <c r="V30" s="64">
+        <v>1.06</v>
+      </c>
+      <c r="W30" s="64">
+        <v>1.08</v>
+      </c>
+      <c r="X30" s="64">
+        <v>0.74</v>
+      </c>
+      <c r="Y30" s="64">
+        <v>1.2</v>
+      </c>
+      <c r="Z30" s="64">
+        <v>1.55</v>
+      </c>
+      <c r="AA30" s="64">
+        <v>1</v>
+      </c>
+      <c r="AB30" s="64">
+        <v>0.67</v>
+      </c>
+      <c r="AC30" s="64">
         <v>0.8</v>
       </c>
-      <c r="AB30" s="66">
+      <c r="AD30" s="64">
+        <v>0.44</v>
+      </c>
+      <c r="AE30" s="64">
         <v>0.52</v>
       </c>
-      <c r="AC30" s="66">
-[...17 lines deleted...]
-        <v>32</v>
+      <c r="AF30" s="64">
+        <v>4.55</v>
+      </c>
+      <c r="AG30" s="64">
+        <v>2.68</v>
+      </c>
+      <c r="AH30" s="64">
+        <v>1.46</v>
+      </c>
+    </row>
+    <row r="31" spans="1:51" ht="12" customHeight="1">
+      <c r="A31" s="20" t="s">
+        <v>51</v>
       </c>
       <c r="B31" s="4"/>
       <c r="C31" s="4"/>
       <c r="D31" s="4"/>
       <c r="E31" s="4"/>
       <c r="F31" s="4"/>
       <c r="G31" s="4"/>
       <c r="H31" s="4"/>
       <c r="I31" s="4"/>
       <c r="J31" s="4"/>
       <c r="K31" s="4"/>
       <c r="L31" s="4"/>
       <c r="M31" s="4"/>
-      <c r="N31" s="58">
-[...44 lines deleted...]
-      <c r="AC31" s="66">
+      <c r="N31" s="57">
+        <v>0.85</v>
+      </c>
+      <c r="O31" s="64">
+        <v>0.74</v>
+      </c>
+      <c r="P31" s="57">
+        <v>0.95</v>
+      </c>
+      <c r="Q31" s="64">
+        <v>0.66</v>
+      </c>
+      <c r="R31" s="64">
         <v>0.42</v>
       </c>
-      <c r="AD31" s="66">
-[...91 lines deleted...]
-        <v>41</v>
+      <c r="S31" s="64">
+        <v>0.38</v>
+      </c>
+      <c r="T31" s="64">
+        <v>5.24</v>
+      </c>
+      <c r="U31" s="64">
+        <v>1.38</v>
+      </c>
+      <c r="V31" s="64">
+        <v>2.71</v>
+      </c>
+      <c r="W31" s="64">
+        <v>1.52</v>
+      </c>
+      <c r="X31" s="64">
+        <v>0.67</v>
+      </c>
+      <c r="Y31" s="64">
+        <v>1.68</v>
+      </c>
+      <c r="Z31" s="64">
+        <v>1.05</v>
+      </c>
+      <c r="AA31" s="64">
+        <v>1.42</v>
+      </c>
+      <c r="AB31" s="64">
+        <v>0.89</v>
+      </c>
+      <c r="AC31" s="64">
+        <v>0.53</v>
+      </c>
+      <c r="AD31" s="64">
+        <v>0.24</v>
+      </c>
+      <c r="AE31" s="64">
+        <v>0.39</v>
+      </c>
+      <c r="AF31" s="64">
+        <v>5.23</v>
+      </c>
+      <c r="AG31" s="64">
+        <v>1.39</v>
+      </c>
+      <c r="AH31" s="64">
+        <v>1.1399999999999999</v>
+      </c>
+    </row>
+    <row r="32" spans="1:51" ht="12" customHeight="1">
+      <c r="A32" s="77"/>
+      <c r="B32" s="77"/>
+      <c r="C32" s="77"/>
+      <c r="D32" s="77"/>
+      <c r="E32" s="77"/>
+      <c r="F32" s="77"/>
+      <c r="G32" s="77"/>
+      <c r="H32" s="77"/>
+      <c r="I32" s="77"/>
+      <c r="J32" s="77"/>
+      <c r="K32" s="77"/>
+      <c r="L32" s="77"/>
+      <c r="M32" s="77"/>
+      <c r="N32" s="77"/>
+      <c r="O32" s="77"/>
+      <c r="P32" s="77"/>
+      <c r="Q32" s="77"/>
+      <c r="R32" s="77"/>
+      <c r="S32" s="77"/>
+      <c r="T32" s="96" t="s">
+        <v>26</v>
+      </c>
+      <c r="U32" s="96"/>
+      <c r="V32" s="96"/>
+      <c r="W32" s="96"/>
+      <c r="X32" s="96"/>
+      <c r="Y32" s="96"/>
+      <c r="Z32" s="96"/>
+      <c r="AA32" s="96"/>
+      <c r="AB32" s="96"/>
+      <c r="AC32" s="96"/>
+      <c r="AD32" s="96"/>
+      <c r="AE32" s="96"/>
+      <c r="AF32" s="96"/>
+      <c r="AG32" s="96"/>
+      <c r="AH32" s="77"/>
+      <c r="AI32" s="77"/>
+      <c r="AJ32" s="77"/>
+      <c r="AM32" s="77"/>
+      <c r="AN32" s="77"/>
+      <c r="AO32" s="77"/>
+      <c r="AP32" s="77"/>
+      <c r="AQ32" s="77"/>
+      <c r="AR32" s="77"/>
+      <c r="AS32" s="77"/>
+      <c r="AT32" s="77"/>
+      <c r="AU32" s="77"/>
+      <c r="AV32" s="77"/>
+      <c r="AW32" s="77"/>
+      <c r="AX32" s="77"/>
+      <c r="AY32" s="77"/>
+    </row>
+    <row r="33" spans="1:34" ht="12" customHeight="1">
+      <c r="A33" s="53" t="s">
+        <v>36</v>
       </c>
       <c r="B33" s="4"/>
       <c r="C33" s="4"/>
       <c r="D33" s="4"/>
       <c r="E33" s="4"/>
       <c r="F33" s="4"/>
       <c r="G33" s="4"/>
       <c r="H33" s="4"/>
       <c r="I33" s="4"/>
       <c r="J33" s="4"/>
       <c r="K33" s="4"/>
       <c r="L33" s="4"/>
       <c r="M33" s="4"/>
-      <c r="N33" s="58">
-[...35 lines deleted...]
-      <c r="Z33" s="66">
+      <c r="N33" s="57">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="O33" s="65">
+        <v>0.99</v>
+      </c>
+      <c r="P33" s="57">
+        <v>0.61</v>
+      </c>
+      <c r="Q33" s="64">
+        <v>0.49</v>
+      </c>
+      <c r="R33" s="65">
+        <v>0.39</v>
+      </c>
+      <c r="S33" s="65">
+        <v>0.41</v>
+      </c>
+      <c r="T33" s="65">
+        <v>2.61</v>
+      </c>
+      <c r="U33" s="65">
+        <v>1.82</v>
+      </c>
+      <c r="V33" s="65">
+        <v>1.31</v>
+      </c>
+      <c r="W33" s="65">
+        <v>1.29</v>
+      </c>
+      <c r="X33" s="65">
         <v>0.93</v>
       </c>
-      <c r="AA33" s="66">
-[...23 lines deleted...]
-        <v>43</v>
+      <c r="Y33" s="64">
+        <v>0.91</v>
+      </c>
+      <c r="Z33" s="65">
+        <v>1.18</v>
+      </c>
+      <c r="AA33" s="65">
+        <v>0.8</v>
+      </c>
+      <c r="AB33" s="65">
+        <v>0.52</v>
+      </c>
+      <c r="AC33" s="65">
+        <v>0.48</v>
+      </c>
+      <c r="AD33" s="65">
+        <v>0.39</v>
+      </c>
+      <c r="AE33" s="65">
+        <v>0.38</v>
+      </c>
+      <c r="AF33" s="64">
+        <v>3.34</v>
+      </c>
+      <c r="AG33" s="65">
+        <v>2.34</v>
+      </c>
+      <c r="AH33" s="65">
+        <v>1.25</v>
+      </c>
+    </row>
+    <row r="34" spans="1:34" ht="12" customHeight="1">
+      <c r="A34" s="54" t="s">
+        <v>32</v>
       </c>
       <c r="B34" s="4"/>
       <c r="C34" s="4"/>
       <c r="D34" s="4"/>
       <c r="E34" s="4"/>
       <c r="F34" s="4"/>
       <c r="G34" s="4"/>
       <c r="H34" s="4"/>
       <c r="I34" s="4"/>
       <c r="J34" s="4"/>
       <c r="K34" s="4"/>
       <c r="L34" s="4"/>
       <c r="M34" s="4"/>
-      <c r="N34" s="58">
-[...50 lines deleted...]
-      <c r="AE34" s="66">
+      <c r="N34" s="57">
+        <v>1.72</v>
+      </c>
+      <c r="O34" s="65">
+        <v>1.65</v>
+      </c>
+      <c r="P34" s="57">
+        <v>0.93</v>
+      </c>
+      <c r="Q34" s="64">
+        <v>0.36</v>
+      </c>
+      <c r="R34" s="65">
+        <v>0.44</v>
+      </c>
+      <c r="S34" s="65">
+        <v>0.5</v>
+      </c>
+      <c r="T34" s="65">
+        <v>2.35</v>
+      </c>
+      <c r="U34" s="65">
+        <v>2.4700000000000002</v>
+      </c>
+      <c r="V34" s="65">
+        <v>1.21</v>
+      </c>
+      <c r="W34" s="65">
+        <v>1.66</v>
+      </c>
+      <c r="X34" s="65">
+        <v>0.96</v>
+      </c>
+      <c r="Y34" s="64">
+        <v>1.3</v>
+      </c>
+      <c r="Z34" s="65">
+        <v>2.23</v>
+      </c>
+      <c r="AA34" s="65">
+        <v>0.9</v>
+      </c>
+      <c r="AB34" s="65">
+        <v>0.2</v>
+      </c>
+      <c r="AC34" s="65">
         <v>0.42</v>
       </c>
-      <c r="AF34" s="65">
-[...8 lines deleted...]
-        <v>55</v>
+      <c r="AD34" s="65">
+        <v>0.33</v>
+      </c>
+      <c r="AE34" s="65">
+        <v>0.2</v>
+      </c>
+      <c r="AF34" s="64">
+        <v>2.99</v>
+      </c>
+      <c r="AG34" s="65">
+        <v>2.8</v>
+      </c>
+      <c r="AH34" s="65">
+        <v>2.0299999999999998</v>
+      </c>
+    </row>
+    <row r="35" spans="1:34" ht="12" customHeight="1">
+      <c r="A35" s="54" t="s">
+        <v>34</v>
       </c>
       <c r="B35" s="4"/>
       <c r="C35" s="4"/>
       <c r="D35" s="4"/>
       <c r="E35" s="4"/>
       <c r="F35" s="4"/>
       <c r="G35" s="4"/>
       <c r="H35" s="4"/>
       <c r="I35" s="4"/>
       <c r="J35" s="4"/>
       <c r="K35" s="4"/>
       <c r="L35" s="4"/>
       <c r="M35" s="4"/>
-      <c r="N35" s="58">
-[...2 lines deleted...]
-      <c r="O35" s="66">
+      <c r="N35" s="57">
         <v>0.94</v>
       </c>
-      <c r="P35" s="58">
-[...56 lines deleted...]
-        <v>46</v>
+      <c r="O35" s="65">
+        <v>4.13</v>
+      </c>
+      <c r="P35" s="57">
+        <v>1.48</v>
+      </c>
+      <c r="Q35" s="64">
+        <v>0.66</v>
+      </c>
+      <c r="R35" s="65">
+        <v>0.6</v>
+      </c>
+      <c r="S35" s="65">
+        <v>1.1100000000000001</v>
+      </c>
+      <c r="T35" s="65">
+        <v>6.78</v>
+      </c>
+      <c r="U35" s="65">
+        <v>3.61</v>
+      </c>
+      <c r="V35" s="65">
+        <v>2.34</v>
+      </c>
+      <c r="W35" s="65">
+        <v>3.55</v>
+      </c>
+      <c r="X35" s="65" t="s">
+        <v>31</v>
+      </c>
+      <c r="Y35" s="64">
+        <v>1.1599999999999999</v>
+      </c>
+      <c r="Z35" s="65">
+        <v>0.99</v>
+      </c>
+      <c r="AA35" s="64" t="s">
+        <v>31</v>
+      </c>
+      <c r="AB35" s="64" t="s">
+        <v>31</v>
+      </c>
+      <c r="AC35" s="65">
+        <v>2.09</v>
+      </c>
+      <c r="AD35" s="64" t="s">
+        <v>31</v>
+      </c>
+      <c r="AE35" s="65">
+        <v>0.57999999999999996</v>
+      </c>
+      <c r="AF35" s="64" t="s">
+        <v>31</v>
+      </c>
+      <c r="AG35" s="65">
+        <v>3.82</v>
+      </c>
+      <c r="AH35" s="65">
+        <v>4.9400000000000004</v>
+      </c>
+    </row>
+    <row r="36" spans="1:34" ht="12" customHeight="1">
+      <c r="A36" s="55" t="s">
+        <v>41</v>
       </c>
       <c r="B36" s="4"/>
       <c r="C36" s="4"/>
       <c r="D36" s="4"/>
       <c r="E36" s="4"/>
       <c r="F36" s="4"/>
       <c r="G36" s="4"/>
       <c r="H36" s="4"/>
       <c r="I36" s="4"/>
       <c r="J36" s="4"/>
       <c r="K36" s="4"/>
       <c r="L36" s="4"/>
       <c r="M36" s="4"/>
-      <c r="N36" s="58">
-[...62 lines deleted...]
-        <v>47</v>
+      <c r="N36" s="57">
+        <v>0.95</v>
+      </c>
+      <c r="O36" s="65">
+        <v>0.83</v>
+      </c>
+      <c r="P36" s="57">
+        <v>0.55000000000000004</v>
+      </c>
+      <c r="Q36" s="64">
+        <v>0.53</v>
+      </c>
+      <c r="R36" s="65">
+        <v>0.45</v>
+      </c>
+      <c r="S36" s="65">
+        <v>0.43</v>
+      </c>
+      <c r="T36" s="65">
+        <v>4.04</v>
+      </c>
+      <c r="U36" s="65">
+        <v>2.12</v>
+      </c>
+      <c r="V36" s="65">
+        <v>1.17</v>
+      </c>
+      <c r="W36" s="65">
+        <v>1.48</v>
+      </c>
+      <c r="X36" s="65">
+        <v>0.87</v>
+      </c>
+      <c r="Y36" s="64">
+        <v>1.0900000000000001</v>
+      </c>
+      <c r="Z36" s="65">
+        <v>0.93</v>
+      </c>
+      <c r="AA36" s="65">
+        <v>0.92</v>
+      </c>
+      <c r="AB36" s="65">
+        <v>0.53</v>
+      </c>
+      <c r="AC36" s="65">
+        <v>0.56000000000000005</v>
+      </c>
+      <c r="AD36" s="65">
+        <v>0.55000000000000004</v>
+      </c>
+      <c r="AE36" s="65">
+        <v>0.45</v>
+      </c>
+      <c r="AF36" s="64">
+        <v>4.74</v>
+      </c>
+      <c r="AG36" s="65">
+        <v>2.48</v>
+      </c>
+      <c r="AH36" s="65">
+        <v>0.96</v>
+      </c>
+    </row>
+    <row r="37" spans="1:34" ht="12" customHeight="1">
+      <c r="A37" s="55" t="s">
+        <v>43</v>
       </c>
       <c r="B37" s="4"/>
       <c r="C37" s="4"/>
       <c r="D37" s="4"/>
       <c r="E37" s="4"/>
       <c r="F37" s="4"/>
       <c r="G37" s="4"/>
       <c r="H37" s="4"/>
       <c r="I37" s="4"/>
       <c r="J37" s="4"/>
       <c r="K37" s="4"/>
       <c r="L37" s="4"/>
       <c r="M37" s="4"/>
-      <c r="N37" s="60" t="s">
-[...8 lines deleted...]
-      <c r="Q37" s="65">
+      <c r="N37" s="57">
+        <v>1.81</v>
+      </c>
+      <c r="O37" s="65">
+        <v>0.88</v>
+      </c>
+      <c r="P37" s="57">
+        <v>1.41</v>
+      </c>
+      <c r="Q37" s="64">
+        <v>0.91</v>
+      </c>
+      <c r="R37" s="65">
         <v>0.38</v>
       </c>
-      <c r="R37" s="66">
-[...48 lines deleted...]
-        <v>56</v>
+      <c r="S37" s="65">
+        <v>0.59</v>
+      </c>
+      <c r="T37" s="65">
+        <v>2.81</v>
+      </c>
+      <c r="U37" s="65">
+        <v>3.31</v>
+      </c>
+      <c r="V37" s="65">
+        <v>0.48</v>
+      </c>
+      <c r="W37" s="65">
+        <v>1.63</v>
+      </c>
+      <c r="X37" s="65">
+        <v>1.87</v>
+      </c>
+      <c r="Y37" s="64">
+        <v>1.56</v>
+      </c>
+      <c r="Z37" s="65">
+        <v>1.44</v>
+      </c>
+      <c r="AA37" s="65">
+        <v>0.72</v>
+      </c>
+      <c r="AB37" s="65">
+        <v>0.4</v>
+      </c>
+      <c r="AC37" s="65">
+        <v>0.64</v>
+      </c>
+      <c r="AD37" s="65">
+        <v>0.26</v>
+      </c>
+      <c r="AE37" s="65">
+        <v>0.42</v>
+      </c>
+      <c r="AF37" s="64">
+        <v>5.05</v>
+      </c>
+      <c r="AG37" s="65">
+        <v>1.9</v>
+      </c>
+      <c r="AH37" s="65">
+        <v>2.2200000000000002</v>
+      </c>
+    </row>
+    <row r="38" spans="1:34" ht="12" customHeight="1">
+      <c r="A38" s="55" t="s">
+        <v>55</v>
       </c>
       <c r="B38" s="4"/>
       <c r="C38" s="4"/>
       <c r="D38" s="4"/>
       <c r="E38" s="4"/>
       <c r="F38" s="4"/>
       <c r="G38" s="4"/>
       <c r="H38" s="4"/>
       <c r="I38" s="4"/>
       <c r="J38" s="4"/>
       <c r="K38" s="4"/>
       <c r="L38" s="4"/>
       <c r="M38" s="4"/>
-      <c r="N38" s="58">
-[...62 lines deleted...]
-        <v>57</v>
+      <c r="N38" s="57">
+        <v>1.47</v>
+      </c>
+      <c r="O38" s="65">
+        <v>0.94</v>
+      </c>
+      <c r="P38" s="57">
+        <v>0.84</v>
+      </c>
+      <c r="Q38" s="64">
+        <v>0.89</v>
+      </c>
+      <c r="R38" s="65">
+        <v>0.31</v>
+      </c>
+      <c r="S38" s="65">
+        <v>0.56999999999999995</v>
+      </c>
+      <c r="T38" s="65">
+        <v>4.2300000000000004</v>
+      </c>
+      <c r="U38" s="65">
+        <v>3.32</v>
+      </c>
+      <c r="V38" s="65">
+        <v>1.45</v>
+      </c>
+      <c r="W38" s="65">
+        <v>1.08</v>
+      </c>
+      <c r="X38" s="65">
+        <v>1</v>
+      </c>
+      <c r="Y38" s="64">
+        <v>0.96</v>
+      </c>
+      <c r="Z38" s="65">
+        <v>1.1200000000000001</v>
+      </c>
+      <c r="AA38" s="65">
+        <v>1.25</v>
+      </c>
+      <c r="AB38" s="65">
+        <v>0.71</v>
+      </c>
+      <c r="AC38" s="65">
+        <v>0.71</v>
+      </c>
+      <c r="AD38" s="65">
+        <v>0.39</v>
+      </c>
+      <c r="AE38" s="65">
+        <v>0.83</v>
+      </c>
+      <c r="AF38" s="64">
+        <v>3.64</v>
+      </c>
+      <c r="AG38" s="65">
+        <v>3.05</v>
+      </c>
+      <c r="AH38" s="65">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="39" spans="1:34" ht="12" customHeight="1">
+      <c r="A39" s="55" t="s">
+        <v>46</v>
       </c>
       <c r="B39" s="4"/>
       <c r="C39" s="4"/>
       <c r="D39" s="4"/>
       <c r="E39" s="4"/>
       <c r="F39" s="4"/>
       <c r="G39" s="4"/>
       <c r="H39" s="4"/>
       <c r="I39" s="4"/>
       <c r="J39" s="4"/>
       <c r="K39" s="4"/>
       <c r="L39" s="4"/>
       <c r="M39" s="4"/>
-      <c r="N39" s="58">
-[...20 lines deleted...]
-      <c r="U39" s="66" t="s">
+      <c r="N39" s="57">
+        <v>1.07</v>
+      </c>
+      <c r="O39" s="65">
+        <v>1.04</v>
+      </c>
+      <c r="P39" s="57">
+        <v>0.65</v>
+      </c>
+      <c r="Q39" s="64">
+        <v>0.42</v>
+      </c>
+      <c r="R39" s="65">
+        <v>0.46</v>
+      </c>
+      <c r="S39" s="65">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="T39" s="65">
+        <v>1.7</v>
+      </c>
+      <c r="U39" s="65">
+        <v>1.34</v>
+      </c>
+      <c r="V39" s="65">
+        <v>1.46</v>
+      </c>
+      <c r="W39" s="65">
+        <v>1.98</v>
+      </c>
+      <c r="X39" s="65">
+        <v>1.92</v>
+      </c>
+      <c r="Y39" s="64">
+        <v>1.01</v>
+      </c>
+      <c r="Z39" s="65">
+        <v>0.99</v>
+      </c>
+      <c r="AA39" s="65">
+        <v>0.76</v>
+      </c>
+      <c r="AB39" s="65">
+        <v>0.67</v>
+      </c>
+      <c r="AC39" s="65">
+        <v>0.34</v>
+      </c>
+      <c r="AD39" s="65">
+        <v>0.08</v>
+      </c>
+      <c r="AE39" s="65">
+        <v>0.22</v>
+      </c>
+      <c r="AF39" s="64" t="s">
         <v>31</v>
       </c>
-      <c r="V39" s="66">
-[...38 lines deleted...]
-        <v>48</v>
+      <c r="AG39" s="65">
+        <v>2.29</v>
+      </c>
+      <c r="AH39" s="65">
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="40" spans="1:34" ht="12" customHeight="1">
+      <c r="A40" s="55" t="s">
+        <v>47</v>
       </c>
       <c r="B40" s="4"/>
       <c r="C40" s="4"/>
       <c r="D40" s="4"/>
       <c r="E40" s="4"/>
       <c r="F40" s="4"/>
       <c r="G40" s="4"/>
       <c r="H40" s="4"/>
       <c r="I40" s="4"/>
       <c r="J40" s="4"/>
       <c r="K40" s="4"/>
       <c r="L40" s="4"/>
       <c r="M40" s="4"/>
-      <c r="N40" s="58">
-[...47 lines deleted...]
-      <c r="AD40" s="66">
+      <c r="N40" s="59" t="s">
+        <v>31</v>
+      </c>
+      <c r="O40" s="65">
+        <v>0.32</v>
+      </c>
+      <c r="P40" s="57">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="Q40" s="64">
+        <v>0.38</v>
+      </c>
+      <c r="R40" s="65">
+        <v>0.12</v>
+      </c>
+      <c r="S40" s="65" t="s">
+        <v>31</v>
+      </c>
+      <c r="T40" s="65" t="s">
+        <v>31</v>
+      </c>
+      <c r="U40" s="65">
+        <v>1.36</v>
+      </c>
+      <c r="V40" s="65">
+        <v>1.33</v>
+      </c>
+      <c r="W40" s="65">
+        <v>1.33</v>
+      </c>
+      <c r="X40" s="65">
+        <v>1.32</v>
+      </c>
+      <c r="Y40" s="64">
+        <v>0.44</v>
+      </c>
+      <c r="Z40" s="65">
+        <v>1.1399999999999999</v>
+      </c>
+      <c r="AA40" s="65">
+        <v>0.83</v>
+      </c>
+      <c r="AB40" s="65">
+        <v>0.44</v>
+      </c>
+      <c r="AC40" s="65">
+        <v>0.53</v>
+      </c>
+      <c r="AD40" s="65">
         <v>0.24</v>
       </c>
-      <c r="AE40" s="66">
-[...2 lines deleted...]
-      <c r="AF40" s="65" t="s">
+      <c r="AE40" s="65">
+        <v>0.22</v>
+      </c>
+      <c r="AF40" s="64">
+        <v>2.58</v>
+      </c>
+      <c r="AG40" s="64" t="s">
         <v>31</v>
       </c>
-      <c r="AG40" s="66">
-[...5 lines deleted...]
-        <v>49</v>
+      <c r="AH40" s="65">
+        <v>0.45</v>
+      </c>
+    </row>
+    <row r="41" spans="1:34" ht="12" customHeight="1">
+      <c r="A41" s="55" t="s">
+        <v>56</v>
       </c>
       <c r="B41" s="4"/>
       <c r="C41" s="4"/>
       <c r="D41" s="4"/>
       <c r="E41" s="4"/>
       <c r="F41" s="4"/>
       <c r="G41" s="4"/>
       <c r="H41" s="4"/>
       <c r="I41" s="4"/>
       <c r="J41" s="4"/>
       <c r="K41" s="4"/>
       <c r="L41" s="4"/>
       <c r="M41" s="4"/>
-      <c r="N41" s="58">
-[...11 lines deleted...]
-      <c r="R41" s="66">
+      <c r="N41" s="57">
+        <v>0.98</v>
+      </c>
+      <c r="O41" s="65">
+        <v>0.43</v>
+      </c>
+      <c r="P41" s="57">
+        <v>0.38</v>
+      </c>
+      <c r="Q41" s="69" t="s">
+        <v>31</v>
+      </c>
+      <c r="R41" s="65">
+        <v>0.47</v>
+      </c>
+      <c r="S41" s="65" t="s">
+        <v>31</v>
+      </c>
+      <c r="T41" s="65" t="s">
+        <v>31</v>
+      </c>
+      <c r="U41" s="65">
+        <v>1.88</v>
+      </c>
+      <c r="V41" s="65" t="s">
+        <v>31</v>
+      </c>
+      <c r="W41" s="65">
+        <v>1.39</v>
+      </c>
+      <c r="X41" s="65">
+        <v>0.73</v>
+      </c>
+      <c r="Y41" s="64">
+        <v>1.53</v>
+      </c>
+      <c r="Z41" s="65">
+        <v>1.32</v>
+      </c>
+      <c r="AA41" s="65">
         <v>0.23</v>
       </c>
-      <c r="S41" s="66">
-[...47 lines deleted...]
-        <v>58</v>
+      <c r="AB41" s="65">
+        <v>0.61</v>
+      </c>
+      <c r="AC41" s="65">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="AD41" s="65">
+        <v>0.5</v>
+      </c>
+      <c r="AE41" s="65">
+        <v>0.76</v>
+      </c>
+      <c r="AF41" s="64">
+        <v>1.87</v>
+      </c>
+      <c r="AG41" s="65">
+        <v>1.97</v>
+      </c>
+      <c r="AH41" s="65">
+        <v>0.65</v>
+      </c>
+    </row>
+    <row r="42" spans="1:34" ht="12" customHeight="1">
+      <c r="A42" s="55" t="s">
+        <v>57</v>
       </c>
       <c r="B42" s="4"/>
       <c r="C42" s="4"/>
       <c r="D42" s="4"/>
       <c r="E42" s="4"/>
       <c r="F42" s="4"/>
       <c r="G42" s="4"/>
       <c r="H42" s="4"/>
       <c r="I42" s="4"/>
       <c r="J42" s="4"/>
       <c r="K42" s="4"/>
       <c r="L42" s="4"/>
       <c r="M42" s="4"/>
-      <c r="N42" s="61">
-[...5 lines deleted...]
-      <c r="P42" s="58">
+      <c r="N42" s="57">
+        <v>0.3</v>
+      </c>
+      <c r="O42" s="65">
+        <v>1.03</v>
+      </c>
+      <c r="P42" s="57">
+        <v>0.57999999999999996</v>
+      </c>
+      <c r="Q42" s="64">
+        <v>0.21</v>
+      </c>
+      <c r="R42" s="65">
+        <v>0.38</v>
+      </c>
+      <c r="S42" s="65">
+        <v>0.61</v>
+      </c>
+      <c r="T42" s="65">
+        <v>2.1</v>
+      </c>
+      <c r="U42" s="65" t="s">
+        <v>31</v>
+      </c>
+      <c r="V42" s="65">
+        <v>1.44</v>
+      </c>
+      <c r="W42" s="65">
+        <v>1.07</v>
+      </c>
+      <c r="X42" s="65">
+        <v>0.64</v>
+      </c>
+      <c r="Y42" s="64">
+        <v>0.54</v>
+      </c>
+      <c r="Z42" s="65">
+        <v>0.92</v>
+      </c>
+      <c r="AA42" s="65">
+        <v>0.94</v>
+      </c>
+      <c r="AB42" s="65">
         <v>0.12</v>
       </c>
-      <c r="Q42" s="65">
-[...11 lines deleted...]
-      <c r="U42" s="66" t="s">
+      <c r="AC42" s="65">
+        <v>0.32</v>
+      </c>
+      <c r="AD42" s="65">
+        <v>0.39</v>
+      </c>
+      <c r="AE42" s="64" t="s">
         <v>31</v>
       </c>
-      <c r="V42" s="66">
-[...38 lines deleted...]
-        <v>51</v>
+      <c r="AF42" s="64">
+        <v>3.21</v>
+      </c>
+      <c r="AG42" s="65">
+        <v>3.37</v>
+      </c>
+      <c r="AH42" s="65">
+        <v>1.47</v>
+      </c>
+    </row>
+    <row r="43" spans="1:34" ht="12" customHeight="1">
+      <c r="A43" s="55" t="s">
+        <v>48</v>
       </c>
       <c r="B43" s="4"/>
       <c r="C43" s="4"/>
       <c r="D43" s="4"/>
       <c r="E43" s="4"/>
       <c r="F43" s="4"/>
       <c r="G43" s="4"/>
       <c r="H43" s="4"/>
       <c r="I43" s="4"/>
       <c r="J43" s="4"/>
       <c r="K43" s="4"/>
       <c r="L43" s="4"/>
       <c r="M43" s="4"/>
-      <c r="N43" s="62">
+      <c r="N43" s="57">
+        <v>0.64</v>
+      </c>
+      <c r="O43" s="65">
         <v>1.2</v>
       </c>
-      <c r="O43" s="67">
+      <c r="P43" s="57">
+        <v>0.43</v>
+      </c>
+      <c r="Q43" s="64">
+        <v>0.64</v>
+      </c>
+      <c r="R43" s="65">
+        <v>0.35</v>
+      </c>
+      <c r="S43" s="65">
+        <v>0.43</v>
+      </c>
+      <c r="T43" s="65">
+        <v>2.64</v>
+      </c>
+      <c r="U43" s="65">
         <v>1.37</v>
       </c>
-      <c r="P43" s="62">
+      <c r="V43" s="65">
+        <v>0.68</v>
+      </c>
+      <c r="W43" s="65">
+        <v>1.02</v>
+      </c>
+      <c r="X43" s="65">
+        <v>0.94</v>
+      </c>
+      <c r="Y43" s="64">
+        <v>0.34</v>
+      </c>
+      <c r="Z43" s="65">
+        <v>0.96</v>
+      </c>
+      <c r="AA43" s="65">
+        <v>0.5</v>
+      </c>
+      <c r="AB43" s="65">
+        <v>0.6</v>
+      </c>
+      <c r="AC43" s="65">
+        <v>0.2</v>
+      </c>
+      <c r="AD43" s="65">
+        <v>0.24</v>
+      </c>
+      <c r="AE43" s="65">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="AF43" s="64" t="s">
+        <v>31</v>
+      </c>
+      <c r="AG43" s="65">
+        <v>2.15</v>
+      </c>
+      <c r="AH43" s="65">
+        <v>0.93</v>
+      </c>
+    </row>
+    <row r="44" spans="1:34" ht="12" customHeight="1">
+      <c r="A44" s="55" t="s">
+        <v>49</v>
+      </c>
+      <c r="B44" s="4"/>
+      <c r="C44" s="4"/>
+      <c r="D44" s="4"/>
+      <c r="E44" s="4"/>
+      <c r="F44" s="4"/>
+      <c r="G44" s="4"/>
+      <c r="H44" s="4"/>
+      <c r="I44" s="4"/>
+      <c r="J44" s="4"/>
+      <c r="K44" s="4"/>
+      <c r="L44" s="4"/>
+      <c r="M44" s="4"/>
+      <c r="N44" s="57">
+        <v>1.34</v>
+      </c>
+      <c r="O44" s="65">
+        <v>0.63</v>
+      </c>
+      <c r="P44" s="57">
+        <v>0.4</v>
+      </c>
+      <c r="Q44" s="64">
+        <v>0.4</v>
+      </c>
+      <c r="R44" s="65">
+        <v>0.23</v>
+      </c>
+      <c r="S44" s="65">
+        <v>0.27</v>
+      </c>
+      <c r="T44" s="65" t="s">
+        <v>31</v>
+      </c>
+      <c r="U44" s="65">
+        <v>0.95</v>
+      </c>
+      <c r="V44" s="65">
+        <v>1.62</v>
+      </c>
+      <c r="W44" s="65">
+        <v>0.84</v>
+      </c>
+      <c r="X44" s="65">
+        <v>0.52</v>
+      </c>
+      <c r="Y44" s="64">
+        <v>0.43</v>
+      </c>
+      <c r="Z44" s="65">
+        <v>1.27</v>
+      </c>
+      <c r="AA44" s="65">
+        <v>0.55000000000000004</v>
+      </c>
+      <c r="AB44" s="65">
+        <v>0.45</v>
+      </c>
+      <c r="AC44" s="65">
+        <v>0.33</v>
+      </c>
+      <c r="AD44" s="65">
+        <v>0.27</v>
+      </c>
+      <c r="AE44" s="65">
+        <v>0.34</v>
+      </c>
+      <c r="AF44" s="64">
+        <v>3.29</v>
+      </c>
+      <c r="AG44" s="65">
+        <v>0.77</v>
+      </c>
+      <c r="AH44" s="65">
+        <v>1.26</v>
+      </c>
+    </row>
+    <row r="45" spans="1:34" ht="12" customHeight="1">
+      <c r="A45" s="55" t="s">
+        <v>58</v>
+      </c>
+      <c r="B45" s="4"/>
+      <c r="C45" s="4"/>
+      <c r="D45" s="4"/>
+      <c r="E45" s="4"/>
+      <c r="F45" s="4"/>
+      <c r="G45" s="4"/>
+      <c r="H45" s="4"/>
+      <c r="I45" s="4"/>
+      <c r="J45" s="4"/>
+      <c r="K45" s="4"/>
+      <c r="L45" s="4"/>
+      <c r="M45" s="4"/>
+      <c r="N45" s="60">
+        <v>0.79</v>
+      </c>
+      <c r="O45" s="65">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="P45" s="57">
+        <v>0.12</v>
+      </c>
+      <c r="Q45" s="64">
+        <v>0.11</v>
+      </c>
+      <c r="R45" s="65">
+        <v>0.2</v>
+      </c>
+      <c r="S45" s="65">
+        <v>0.74</v>
+      </c>
+      <c r="T45" s="65">
+        <v>3.4</v>
+      </c>
+      <c r="U45" s="65" t="s">
+        <v>31</v>
+      </c>
+      <c r="V45" s="65">
+        <v>1.17</v>
+      </c>
+      <c r="W45" s="65">
+        <v>0.28999999999999998</v>
+      </c>
+      <c r="X45" s="65">
+        <v>0.7</v>
+      </c>
+      <c r="Y45" s="64">
+        <v>0.39</v>
+      </c>
+      <c r="Z45" s="65">
+        <v>0.33</v>
+      </c>
+      <c r="AA45" s="65">
+        <v>0.87</v>
+      </c>
+      <c r="AB45" s="65">
+        <v>0.65</v>
+      </c>
+      <c r="AC45" s="65">
+        <v>0.35</v>
+      </c>
+      <c r="AD45" s="65">
+        <v>0.53</v>
+      </c>
+      <c r="AE45" s="65">
         <v>0.57999999999999996</v>
       </c>
-      <c r="Q43" s="67">
+      <c r="AF45" s="64">
+        <v>1.19</v>
+      </c>
+      <c r="AG45" s="65">
+        <v>3.7</v>
+      </c>
+      <c r="AH45" s="65">
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="46" spans="1:34" ht="12" customHeight="1">
+      <c r="A46" s="56" t="s">
+        <v>51</v>
+      </c>
+      <c r="B46" s="4"/>
+      <c r="C46" s="4"/>
+      <c r="D46" s="4"/>
+      <c r="E46" s="4"/>
+      <c r="F46" s="4"/>
+      <c r="G46" s="4"/>
+      <c r="H46" s="4"/>
+      <c r="I46" s="4"/>
+      <c r="J46" s="4"/>
+      <c r="K46" s="4"/>
+      <c r="L46" s="4"/>
+      <c r="M46" s="4"/>
+      <c r="N46" s="61">
+        <v>1.2</v>
+      </c>
+      <c r="O46" s="66">
+        <v>1.37</v>
+      </c>
+      <c r="P46" s="61">
+        <v>0.57999999999999996</v>
+      </c>
+      <c r="Q46" s="66">
         <v>0.47</v>
       </c>
-      <c r="R43" s="67">
+      <c r="R46" s="66">
         <v>0.62</v>
       </c>
-      <c r="S43" s="67">
+      <c r="S46" s="66">
         <v>0.43</v>
       </c>
-      <c r="T43" s="67">
+      <c r="T46" s="66">
         <v>3.68</v>
       </c>
-      <c r="U43" s="67">
+      <c r="U46" s="66">
         <v>1.93</v>
       </c>
-      <c r="V43" s="67">
+      <c r="V46" s="66">
         <v>2.5299999999999998</v>
       </c>
-      <c r="W43" s="67">
+      <c r="W46" s="66">
         <v>1.22</v>
       </c>
-      <c r="X43" s="67">
+      <c r="X46" s="66">
         <v>0.54</v>
       </c>
-      <c r="Y43" s="67">
+      <c r="Y46" s="66">
         <v>1.08</v>
       </c>
-      <c r="Z43" s="67">
+      <c r="Z46" s="66">
         <v>1.38</v>
       </c>
-      <c r="AA43" s="67">
+      <c r="AA46" s="66">
         <v>0.87</v>
       </c>
-      <c r="AB43" s="67">
+      <c r="AB46" s="66">
         <v>0.89</v>
       </c>
-      <c r="AC43" s="67">
+      <c r="AC46" s="66">
         <v>0.37</v>
       </c>
-      <c r="AD43" s="67">
+      <c r="AD46" s="66">
         <v>0.57999999999999996</v>
       </c>
-      <c r="AE43" s="67">
+      <c r="AE46" s="66">
         <v>0.27</v>
       </c>
-      <c r="AF43" s="67">
+      <c r="AF46" s="66">
         <v>5.4</v>
       </c>
-      <c r="AG43" s="67">
+      <c r="AG46" s="66">
         <v>3.65</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A44" s="25"/>
+      <c r="AH46" s="66">
+        <v>1.84</v>
+      </c>
+    </row>
+    <row r="47" spans="1:34">
+      <c r="A47" s="25"/>
     </row>
   </sheetData>
-  <mergeCells count="13">
-[...12 lines deleted...]
-    <mergeCell ref="AF7:AQ7"/>
+  <mergeCells count="9">
+    <mergeCell ref="T6:AQ6"/>
+    <mergeCell ref="A8:A9"/>
+    <mergeCell ref="B8:M8"/>
+    <mergeCell ref="T8:AE8"/>
+    <mergeCell ref="T32:AG32"/>
+    <mergeCell ref="T10:AG10"/>
+    <mergeCell ref="T25:AG25"/>
+    <mergeCell ref="N8:S8"/>
+    <mergeCell ref="AF8:AQ8"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>