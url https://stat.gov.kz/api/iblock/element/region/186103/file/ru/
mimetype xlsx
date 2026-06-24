--- v1 (2026-05-25)
+++ v2 (2026-06-24)
@@ -8,68 +8,68 @@
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-180" yWindow="-30" windowWidth="23250" windowHeight="13170" tabRatio="572" activeTab="4"/>
+    <workbookView xWindow="-180" yWindow="-36" windowWidth="23256" windowHeight="13176" tabRatio="572" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Браки 2022 " sheetId="1" r:id="rId1"/>
     <sheet name="Браки " sheetId="6" r:id="rId2"/>
     <sheet name="Браки  2024-2026" sheetId="7" r:id="rId3"/>
     <sheet name="Коэф." sheetId="5" r:id="rId4"/>
     <sheet name="Коэф. 2024-2026" sheetId="8" r:id="rId5"/>
   </sheets>
-  <calcPr calcId="125725"/>
+  <calcPr calcId="114210"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="584" uniqueCount="61">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="586" uniqueCount="61">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -217,51 +217,51 @@
     <t>район Алтай</t>
   </si>
   <si>
     <t>район Марқакөл</t>
   </si>
   <si>
     <t>район Самар</t>
   </si>
   <si>
     <t>район Үлкен Нарын</t>
   </si>
   <si>
     <t xml:space="preserve">                                                        </t>
   </si>
   <si>
     <t xml:space="preserve">     Браки</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00_р_."/>
   </numFmts>
-  <fonts count="12">
+  <fonts count="13">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Poboto"/>
       <charset val="204"/>
     </font>
@@ -287,50 +287,57 @@
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Poboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Poboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
@@ -417,51 +424,51 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="104">
+  <cellXfs count="107">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -635,50 +642,59 @@
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -743,370 +759,370 @@
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>60960</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2049" name="Picture 2"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1882140" cy="487680"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>45720</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>13</xdr:col>
       <xdr:colOff>335280</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>60960</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3073" name="Picture 2"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="45720"/>
           <a:ext cx="2225040" cy="571500"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>7620</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>13</xdr:col>
       <xdr:colOff>335280</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>22860</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3074" name="Picture 2"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="7620"/>
           <a:ext cx="2225040" cy="571500"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>15</xdr:col>
       <xdr:colOff>358140</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>160020</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1025" name="Рисунок 8"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3253740" cy="937260"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>60960</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4097" name="Picture 2"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="38100"/>
           <a:ext cx="1882140" cy="579120"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>15</xdr:col>
       <xdr:colOff>297180</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>106680</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5121" name="Рисунок 8"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3253740" cy="937260"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Стандартная">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Стандартная">
+    <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -1132,51 +1148,51 @@
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1333,118 +1349,118 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A3:S59"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="13" topLeftCell="N1" activePane="topRight" state="frozen"/>
       <selection pane="topRight" activeCell="O23" sqref="O23"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="27.42578125" style="7" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="27.44140625" style="7" bestFit="1" customWidth="1"/>
     <col min="2" max="13" width="0" style="7" hidden="1" customWidth="1"/>
-    <col min="14" max="16384" width="9.140625" style="7"/>
+    <col min="14" max="16384" width="9.109375" style="7"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:19" ht="12.75">
-      <c r="A3" s="87" t="s">
+    <row r="3" spans="1:19" ht="13.2">
+      <c r="A3" s="90" t="s">
         <v>28</v>
       </c>
-      <c r="B3" s="87"/>
-[...16 lines deleted...]
-      <c r="S3" s="87"/>
+      <c r="B3" s="90"/>
+      <c r="C3" s="90"/>
+      <c r="D3" s="90"/>
+      <c r="E3" s="90"/>
+      <c r="F3" s="90"/>
+      <c r="G3" s="90"/>
+      <c r="H3" s="90"/>
+      <c r="I3" s="90"/>
+      <c r="J3" s="90"/>
+      <c r="K3" s="90"/>
+      <c r="L3" s="90"/>
+      <c r="M3" s="90"/>
+      <c r="N3" s="90"/>
+      <c r="O3" s="90"/>
+      <c r="P3" s="90"/>
+      <c r="Q3" s="90"/>
+      <c r="R3" s="90"/>
+      <c r="S3" s="90"/>
     </row>
     <row r="4" spans="1:19">
       <c r="C4" s="8"/>
       <c r="N4" s="9"/>
       <c r="O4" s="9"/>
       <c r="P4" s="9"/>
       <c r="Q4" s="9"/>
       <c r="R4" s="9"/>
       <c r="S4" s="10" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="5" spans="1:19">
-      <c r="A5" s="90"/>
-      <c r="B5" s="92">
+      <c r="A5" s="93"/>
+      <c r="B5" s="95">
         <v>2021</v>
       </c>
-      <c r="C5" s="93"/>
-[...10 lines deleted...]
-      <c r="N5" s="94">
+      <c r="C5" s="96"/>
+      <c r="D5" s="96"/>
+      <c r="E5" s="96"/>
+      <c r="F5" s="96"/>
+      <c r="G5" s="96"/>
+      <c r="H5" s="96"/>
+      <c r="I5" s="96"/>
+      <c r="J5" s="96"/>
+      <c r="K5" s="96"/>
+      <c r="L5" s="96"/>
+      <c r="M5" s="96"/>
+      <c r="N5" s="97">
         <v>2022</v>
       </c>
-      <c r="O5" s="95"/>
-[...3 lines deleted...]
-      <c r="S5" s="95"/>
+      <c r="O5" s="98"/>
+      <c r="P5" s="98"/>
+      <c r="Q5" s="98"/>
+      <c r="R5" s="98"/>
+      <c r="S5" s="98"/>
     </row>
     <row r="6" spans="1:19">
-      <c r="A6" s="91"/>
+      <c r="A6" s="94"/>
       <c r="B6" s="11" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="11" t="s">
         <v>6</v>
       </c>
       <c r="D6" s="11" t="s">
         <v>7</v>
       </c>
       <c r="E6" s="11" t="s">
         <v>8</v>
       </c>
       <c r="F6" s="11" t="s">
         <v>0</v>
       </c>
       <c r="G6" s="11" t="s">
         <v>1</v>
       </c>
       <c r="H6" s="11" t="s">
         <v>2</v>
       </c>
       <c r="I6" s="12" t="s">
         <v>3</v>
       </c>
       <c r="J6" s="12" t="s">
@@ -1457,71 +1473,71 @@
         <v>20</v>
       </c>
       <c r="M6" s="12" t="s">
         <v>23</v>
       </c>
       <c r="N6" s="12" t="s">
         <v>5</v>
       </c>
       <c r="O6" s="12" t="s">
         <v>6</v>
       </c>
       <c r="P6" s="11" t="s">
         <v>7</v>
       </c>
       <c r="Q6" s="12" t="s">
         <v>8</v>
       </c>
       <c r="R6" s="12" t="s">
         <v>0</v>
       </c>
       <c r="S6" s="12" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:19">
-      <c r="A7" s="88" t="s">
+      <c r="A7" s="91" t="s">
         <v>9</v>
       </c>
-      <c r="B7" s="88"/>
-[...16 lines deleted...]
-      <c r="S7" s="88"/>
+      <c r="B7" s="91"/>
+      <c r="C7" s="91"/>
+      <c r="D7" s="91"/>
+      <c r="E7" s="91"/>
+      <c r="F7" s="91"/>
+      <c r="G7" s="91"/>
+      <c r="H7" s="91"/>
+      <c r="I7" s="91"/>
+      <c r="J7" s="91"/>
+      <c r="K7" s="91"/>
+      <c r="L7" s="91"/>
+      <c r="M7" s="91"/>
+      <c r="N7" s="91"/>
+      <c r="O7" s="91"/>
+      <c r="P7" s="91"/>
+      <c r="Q7" s="91"/>
+      <c r="R7" s="91"/>
+      <c r="S7" s="91"/>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" s="46" t="s">
         <v>36</v>
       </c>
       <c r="B8" s="14"/>
       <c r="C8" s="14"/>
       <c r="D8" s="14"/>
       <c r="E8" s="14"/>
       <c r="F8" s="14"/>
       <c r="G8" s="14"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="14"/>
       <c r="L8" s="14"/>
       <c r="M8" s="14"/>
       <c r="N8" s="15">
         <v>434</v>
       </c>
       <c r="O8" s="15">
         <v>570</v>
       </c>
       <c r="P8" s="15">
         <v>638</v>
@@ -2178,71 +2194,71 @@
       <c r="I27" s="17"/>
       <c r="J27" s="19"/>
       <c r="K27" s="18"/>
       <c r="L27" s="18"/>
       <c r="M27" s="18"/>
       <c r="N27" s="15">
         <v>18</v>
       </c>
       <c r="O27" s="15">
         <v>19</v>
       </c>
       <c r="P27" s="15">
         <v>20</v>
       </c>
       <c r="Q27" s="15">
         <v>21</v>
       </c>
       <c r="R27" s="15">
         <v>14</v>
       </c>
       <c r="S27" s="15">
         <v>30</v>
       </c>
     </row>
     <row r="28" spans="1:19">
-      <c r="A28" s="89" t="s">
+      <c r="A28" s="92" t="s">
         <v>25</v>
       </c>
-      <c r="B28" s="89"/>
-[...16 lines deleted...]
-      <c r="S28" s="89"/>
+      <c r="B28" s="92"/>
+      <c r="C28" s="92"/>
+      <c r="D28" s="92"/>
+      <c r="E28" s="92"/>
+      <c r="F28" s="92"/>
+      <c r="G28" s="92"/>
+      <c r="H28" s="92"/>
+      <c r="I28" s="92"/>
+      <c r="J28" s="92"/>
+      <c r="K28" s="92"/>
+      <c r="L28" s="92"/>
+      <c r="M28" s="92"/>
+      <c r="N28" s="92"/>
+      <c r="O28" s="92"/>
+      <c r="P28" s="92"/>
+      <c r="Q28" s="92"/>
+      <c r="R28" s="92"/>
+      <c r="S28" s="92"/>
     </row>
     <row r="29" spans="1:19">
       <c r="A29" s="46" t="s">
         <v>36</v>
       </c>
       <c r="B29" s="16"/>
       <c r="C29" s="16"/>
       <c r="D29" s="17"/>
       <c r="E29" s="17"/>
       <c r="F29" s="17"/>
       <c r="G29" s="17"/>
       <c r="H29" s="18"/>
       <c r="I29" s="17"/>
       <c r="J29" s="18"/>
       <c r="K29" s="18"/>
       <c r="L29" s="18"/>
       <c r="M29" s="18"/>
       <c r="N29" s="15">
         <v>352</v>
       </c>
       <c r="O29" s="15">
         <v>457</v>
       </c>
       <c r="P29" s="15">
         <v>553</v>
@@ -2551,71 +2567,71 @@
       <c r="I38" s="17"/>
       <c r="J38" s="18"/>
       <c r="K38" s="18"/>
       <c r="L38" s="18"/>
       <c r="M38" s="18"/>
       <c r="N38" s="15">
         <v>18</v>
       </c>
       <c r="O38" s="15">
         <v>19</v>
       </c>
       <c r="P38" s="15">
         <v>20</v>
       </c>
       <c r="Q38" s="15">
         <v>21</v>
       </c>
       <c r="R38" s="15">
         <v>4</v>
       </c>
       <c r="S38" s="15">
         <v>30</v>
       </c>
     </row>
     <row r="39" spans="1:19">
-      <c r="A39" s="88" t="s">
+      <c r="A39" s="91" t="s">
         <v>26</v>
       </c>
-      <c r="B39" s="88"/>
-[...16 lines deleted...]
-      <c r="S39" s="88"/>
+      <c r="B39" s="91"/>
+      <c r="C39" s="91"/>
+      <c r="D39" s="91"/>
+      <c r="E39" s="91"/>
+      <c r="F39" s="91"/>
+      <c r="G39" s="91"/>
+      <c r="H39" s="91"/>
+      <c r="I39" s="91"/>
+      <c r="J39" s="91"/>
+      <c r="K39" s="91"/>
+      <c r="L39" s="91"/>
+      <c r="M39" s="91"/>
+      <c r="N39" s="91"/>
+      <c r="O39" s="91"/>
+      <c r="P39" s="91"/>
+      <c r="Q39" s="91"/>
+      <c r="R39" s="91"/>
+      <c r="S39" s="91"/>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" s="46" t="s">
         <v>36</v>
       </c>
       <c r="B40" s="16"/>
       <c r="C40" s="16"/>
       <c r="D40" s="17"/>
       <c r="E40" s="17"/>
       <c r="F40" s="17"/>
       <c r="G40" s="17"/>
       <c r="H40" s="18"/>
       <c r="I40" s="17"/>
       <c r="J40" s="21"/>
       <c r="K40" s="18"/>
       <c r="L40" s="18"/>
       <c r="M40" s="18"/>
       <c r="N40" s="15">
         <v>82</v>
       </c>
       <c r="O40" s="15">
         <v>113</v>
       </c>
       <c r="P40" s="15">
         <v>85</v>
@@ -3263,160 +3279,160 @@
   <mergeCells count="7">
     <mergeCell ref="A3:S3"/>
     <mergeCell ref="A7:S7"/>
     <mergeCell ref="A28:S28"/>
     <mergeCell ref="A39:S39"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="N5:S5"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A3:AK40"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="13" topLeftCell="N1" activePane="topRight" state="frozen"/>
       <selection pane="topRight" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="27.42578125" style="7" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="27.44140625" style="7" bestFit="1" customWidth="1"/>
     <col min="2" max="12" width="0" style="7" hidden="1" customWidth="1"/>
-    <col min="13" max="13" width="0.140625" style="7" customWidth="1"/>
-    <col min="14" max="16384" width="9.140625" style="7"/>
+    <col min="13" max="13" width="0.109375" style="7" customWidth="1"/>
+    <col min="14" max="16384" width="9.109375" style="7"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:37" ht="12.75">
-      <c r="A3" s="87" t="s">
+    <row r="3" spans="1:37" ht="13.2">
+      <c r="A3" s="90" t="s">
         <v>29</v>
       </c>
-      <c r="B3" s="87"/>
-[...34 lines deleted...]
-      <c r="AK3" s="87"/>
+      <c r="B3" s="90"/>
+      <c r="C3" s="90"/>
+      <c r="D3" s="90"/>
+      <c r="E3" s="90"/>
+      <c r="F3" s="90"/>
+      <c r="G3" s="90"/>
+      <c r="H3" s="90"/>
+      <c r="I3" s="90"/>
+      <c r="J3" s="90"/>
+      <c r="K3" s="90"/>
+      <c r="L3" s="90"/>
+      <c r="M3" s="90"/>
+      <c r="N3" s="90"/>
+      <c r="O3" s="90"/>
+      <c r="P3" s="90"/>
+      <c r="Q3" s="90"/>
+      <c r="R3" s="90"/>
+      <c r="S3" s="90"/>
+      <c r="T3" s="90"/>
+      <c r="U3" s="90"/>
+      <c r="V3" s="90"/>
+      <c r="W3" s="90"/>
+      <c r="X3" s="90"/>
+      <c r="Y3" s="90"/>
+      <c r="Z3" s="90"/>
+      <c r="AA3" s="90"/>
+      <c r="AB3" s="90"/>
+      <c r="AC3" s="90"/>
+      <c r="AD3" s="90"/>
+      <c r="AE3" s="90"/>
+      <c r="AF3" s="90"/>
+      <c r="AG3" s="90"/>
+      <c r="AH3" s="90"/>
+      <c r="AI3" s="90"/>
+      <c r="AJ3" s="90"/>
+      <c r="AK3" s="90"/>
     </row>
     <row r="4" spans="1:37">
       <c r="C4" s="8"/>
       <c r="N4" s="9"/>
       <c r="O4" s="9"/>
       <c r="P4" s="9"/>
       <c r="Q4" s="9"/>
       <c r="R4" s="9"/>
       <c r="S4" s="9"/>
       <c r="AK4" s="8" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="90"/>
-      <c r="B5" s="92">
+      <c r="A5" s="93"/>
+      <c r="B5" s="95">
         <v>2021</v>
       </c>
-      <c r="C5" s="93"/>
-[...10 lines deleted...]
-      <c r="N5" s="94">
+      <c r="C5" s="96"/>
+      <c r="D5" s="96"/>
+      <c r="E5" s="96"/>
+      <c r="F5" s="96"/>
+      <c r="G5" s="96"/>
+      <c r="H5" s="96"/>
+      <c r="I5" s="96"/>
+      <c r="J5" s="96"/>
+      <c r="K5" s="96"/>
+      <c r="L5" s="96"/>
+      <c r="M5" s="96"/>
+      <c r="N5" s="97">
         <v>2022</v>
       </c>
-      <c r="O5" s="95"/>
-[...4 lines deleted...]
-      <c r="T5" s="97">
+      <c r="O5" s="98"/>
+      <c r="P5" s="98"/>
+      <c r="Q5" s="98"/>
+      <c r="R5" s="98"/>
+      <c r="S5" s="98"/>
+      <c r="T5" s="100">
         <v>2023</v>
       </c>
-      <c r="U5" s="97"/>
-[...10 lines deleted...]
-      <c r="AF5" s="92">
+      <c r="U5" s="100"/>
+      <c r="V5" s="100"/>
+      <c r="W5" s="100"/>
+      <c r="X5" s="100"/>
+      <c r="Y5" s="100"/>
+      <c r="Z5" s="100"/>
+      <c r="AA5" s="100"/>
+      <c r="AB5" s="100"/>
+      <c r="AC5" s="100"/>
+      <c r="AD5" s="100"/>
+      <c r="AE5" s="95"/>
+      <c r="AF5" s="95">
         <v>2024</v>
       </c>
-      <c r="AG5" s="93"/>
-[...3 lines deleted...]
-      <c r="AK5" s="98"/>
+      <c r="AG5" s="96"/>
+      <c r="AH5" s="96"/>
+      <c r="AI5" s="96"/>
+      <c r="AJ5" s="96"/>
+      <c r="AK5" s="101"/>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="91"/>
+      <c r="A6" s="94"/>
       <c r="B6" s="11" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="11" t="s">
         <v>6</v>
       </c>
       <c r="D6" s="11" t="s">
         <v>7</v>
       </c>
       <c r="E6" s="11" t="s">
         <v>8</v>
       </c>
       <c r="F6" s="11" t="s">
         <v>0</v>
       </c>
       <c r="G6" s="11" t="s">
         <v>1</v>
       </c>
       <c r="H6" s="11" t="s">
         <v>2</v>
       </c>
       <c r="I6" s="12" t="s">
         <v>3</v>
       </c>
       <c r="J6" s="12" t="s">
@@ -3483,89 +3499,89 @@
         <v>20</v>
       </c>
       <c r="AE6" s="11" t="s">
         <v>23</v>
       </c>
       <c r="AF6" s="51" t="s">
         <v>5</v>
       </c>
       <c r="AG6" s="51" t="s">
         <v>6</v>
       </c>
       <c r="AH6" s="51" t="s">
         <v>7</v>
       </c>
       <c r="AI6" s="51" t="s">
         <v>8</v>
       </c>
       <c r="AJ6" s="32" t="s">
         <v>0</v>
       </c>
       <c r="AK6" s="12" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:37">
-      <c r="A7" s="99" t="s">
+      <c r="A7" s="102" t="s">
         <v>9</v>
       </c>
-      <c r="B7" s="99"/>
-[...34 lines deleted...]
-      <c r="AK7" s="88"/>
+      <c r="B7" s="102"/>
+      <c r="C7" s="102"/>
+      <c r="D7" s="102"/>
+      <c r="E7" s="102"/>
+      <c r="F7" s="102"/>
+      <c r="G7" s="102"/>
+      <c r="H7" s="102"/>
+      <c r="I7" s="102"/>
+      <c r="J7" s="102"/>
+      <c r="K7" s="102"/>
+      <c r="L7" s="102"/>
+      <c r="M7" s="102"/>
+      <c r="N7" s="102"/>
+      <c r="O7" s="102"/>
+      <c r="P7" s="102"/>
+      <c r="Q7" s="102"/>
+      <c r="R7" s="102"/>
+      <c r="S7" s="102"/>
+      <c r="T7" s="102"/>
+      <c r="U7" s="102"/>
+      <c r="V7" s="102"/>
+      <c r="W7" s="102"/>
+      <c r="X7" s="102"/>
+      <c r="Y7" s="102"/>
+      <c r="Z7" s="102"/>
+      <c r="AA7" s="102"/>
+      <c r="AB7" s="102"/>
+      <c r="AC7" s="102"/>
+      <c r="AD7" s="102"/>
+      <c r="AE7" s="102"/>
+      <c r="AF7" s="102"/>
+      <c r="AG7" s="102"/>
+      <c r="AH7" s="102"/>
+      <c r="AI7" s="102"/>
+      <c r="AJ7" s="102"/>
+      <c r="AK7" s="91"/>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="46" t="s">
         <v>36</v>
       </c>
       <c r="B8" s="14"/>
       <c r="C8" s="14"/>
       <c r="D8" s="14"/>
       <c r="E8" s="14"/>
       <c r="F8" s="14"/>
       <c r="G8" s="14"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="14"/>
       <c r="L8" s="14"/>
       <c r="M8" s="14"/>
       <c r="N8" s="4">
         <v>578</v>
       </c>
       <c r="O8" s="4">
         <v>614</v>
       </c>
       <c r="P8" s="4">
         <v>524</v>
@@ -4590,89 +4606,89 @@
         <v>28</v>
       </c>
       <c r="AE19" s="4">
         <v>30</v>
       </c>
       <c r="AF19" s="4">
         <v>20</v>
       </c>
       <c r="AG19" s="4">
         <v>12</v>
       </c>
       <c r="AH19" s="4">
         <v>16</v>
       </c>
       <c r="AI19" s="4">
         <v>36</v>
       </c>
       <c r="AJ19" s="4">
         <v>9</v>
       </c>
       <c r="AK19" s="47">
         <v>36</v>
       </c>
     </row>
     <row r="20" spans="1:37">
-      <c r="A20" s="89" t="s">
+      <c r="A20" s="92" t="s">
         <v>25</v>
       </c>
-      <c r="B20" s="89"/>
-[...34 lines deleted...]
-      <c r="AK20" s="89"/>
+      <c r="B20" s="92"/>
+      <c r="C20" s="92"/>
+      <c r="D20" s="92"/>
+      <c r="E20" s="92"/>
+      <c r="F20" s="92"/>
+      <c r="G20" s="92"/>
+      <c r="H20" s="92"/>
+      <c r="I20" s="92"/>
+      <c r="J20" s="92"/>
+      <c r="K20" s="92"/>
+      <c r="L20" s="92"/>
+      <c r="M20" s="92"/>
+      <c r="N20" s="92"/>
+      <c r="O20" s="92"/>
+      <c r="P20" s="92"/>
+      <c r="Q20" s="92"/>
+      <c r="R20" s="92"/>
+      <c r="S20" s="92"/>
+      <c r="T20" s="92"/>
+      <c r="U20" s="92"/>
+      <c r="V20" s="92"/>
+      <c r="W20" s="92"/>
+      <c r="X20" s="92"/>
+      <c r="Y20" s="92"/>
+      <c r="Z20" s="92"/>
+      <c r="AA20" s="92"/>
+      <c r="AB20" s="92"/>
+      <c r="AC20" s="92"/>
+      <c r="AD20" s="92"/>
+      <c r="AE20" s="92"/>
+      <c r="AF20" s="92"/>
+      <c r="AG20" s="92"/>
+      <c r="AH20" s="92"/>
+      <c r="AI20" s="92"/>
+      <c r="AJ20" s="92"/>
+      <c r="AK20" s="92"/>
     </row>
     <row r="21" spans="1:37">
       <c r="A21" s="46" t="s">
         <v>36</v>
       </c>
       <c r="B21" s="4"/>
       <c r="C21" s="4"/>
       <c r="D21" s="4"/>
       <c r="E21" s="4"/>
       <c r="F21" s="4"/>
       <c r="G21" s="4"/>
       <c r="H21" s="4"/>
       <c r="I21" s="4"/>
       <c r="J21" s="4"/>
       <c r="K21" s="4"/>
       <c r="L21" s="4"/>
       <c r="M21" s="4"/>
       <c r="N21" s="4">
         <v>395</v>
       </c>
       <c r="O21" s="4">
         <v>486</v>
       </c>
       <c r="P21" s="4">
         <v>408</v>
@@ -5165,89 +5181,89 @@
         <v>12</v>
       </c>
       <c r="AE26" s="4">
         <v>16</v>
       </c>
       <c r="AF26" s="4">
         <v>8</v>
       </c>
       <c r="AG26" s="4">
         <v>9</v>
       </c>
       <c r="AH26" s="4">
         <v>5</v>
       </c>
       <c r="AI26" s="4">
         <v>24</v>
       </c>
       <c r="AJ26" s="4">
         <v>6</v>
       </c>
       <c r="AK26" s="47">
         <v>10</v>
       </c>
     </row>
     <row r="27" spans="1:37">
-      <c r="A27" s="96" t="s">
+      <c r="A27" s="99" t="s">
         <v>26</v>
       </c>
-      <c r="B27" s="96"/>
-[...34 lines deleted...]
-      <c r="AK27" s="96"/>
+      <c r="B27" s="99"/>
+      <c r="C27" s="99"/>
+      <c r="D27" s="99"/>
+      <c r="E27" s="99"/>
+      <c r="F27" s="99"/>
+      <c r="G27" s="99"/>
+      <c r="H27" s="99"/>
+      <c r="I27" s="99"/>
+      <c r="J27" s="99"/>
+      <c r="K27" s="99"/>
+      <c r="L27" s="99"/>
+      <c r="M27" s="99"/>
+      <c r="N27" s="99"/>
+      <c r="O27" s="99"/>
+      <c r="P27" s="99"/>
+      <c r="Q27" s="99"/>
+      <c r="R27" s="99"/>
+      <c r="S27" s="99"/>
+      <c r="T27" s="99"/>
+      <c r="U27" s="99"/>
+      <c r="V27" s="99"/>
+      <c r="W27" s="99"/>
+      <c r="X27" s="99"/>
+      <c r="Y27" s="99"/>
+      <c r="Z27" s="99"/>
+      <c r="AA27" s="99"/>
+      <c r="AB27" s="99"/>
+      <c r="AC27" s="99"/>
+      <c r="AD27" s="99"/>
+      <c r="AE27" s="99"/>
+      <c r="AF27" s="99"/>
+      <c r="AG27" s="99"/>
+      <c r="AH27" s="99"/>
+      <c r="AI27" s="99"/>
+      <c r="AJ27" s="99"/>
+      <c r="AK27" s="99"/>
     </row>
     <row r="28" spans="1:37">
       <c r="A28" s="46" t="s">
         <v>36</v>
       </c>
       <c r="B28" s="4"/>
       <c r="C28" s="4"/>
       <c r="D28" s="4"/>
       <c r="E28" s="4"/>
       <c r="F28" s="4"/>
       <c r="G28" s="4"/>
       <c r="H28" s="4"/>
       <c r="I28" s="4"/>
       <c r="J28" s="4"/>
       <c r="K28" s="4"/>
       <c r="L28" s="4"/>
       <c r="M28" s="4"/>
       <c r="N28" s="4">
         <v>183</v>
       </c>
       <c r="O28" s="4">
         <v>128</v>
       </c>
       <c r="P28" s="4">
         <v>116</v>
@@ -6264,207 +6280,207 @@
       </c>
       <c r="AF39" s="6">
         <v>12</v>
       </c>
       <c r="AG39" s="6">
         <v>3</v>
       </c>
       <c r="AH39" s="6">
         <v>11</v>
       </c>
       <c r="AI39" s="6">
         <v>12</v>
       </c>
       <c r="AJ39" s="6">
         <v>3</v>
       </c>
       <c r="AK39" s="49">
         <v>26</v>
       </c>
     </row>
     <row r="40" spans="1:37">
       <c r="A40" s="25"/>
     </row>
   </sheetData>
   <mergeCells count="9">
-    <mergeCell ref="A3:AK3"/>
-[...2 lines deleted...]
-    <mergeCell ref="A7:AK7"/>
     <mergeCell ref="A27:AK27"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="N5:S5"/>
     <mergeCell ref="A20:AK20"/>
+    <mergeCell ref="A3:AK3"/>
+    <mergeCell ref="T5:AE5"/>
+    <mergeCell ref="AF5:AK5"/>
+    <mergeCell ref="A7:AK7"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A7:AZ48"/>
   <sheetViews>
-    <sheetView topLeftCell="Y16" workbookViewId="0">
-      <selection activeCell="AH47" sqref="AH47"/>
+    <sheetView tabSelected="1" topLeftCell="T7" workbookViewId="0">
+      <selection activeCell="T7" sqref="T7:AQ7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="24" style="7" customWidth="1"/>
     <col min="2" max="12" width="0" style="7" hidden="1" customWidth="1"/>
-    <col min="13" max="13" width="0.140625" style="7" hidden="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="34" max="16384" width="9.140625" style="7"/>
+    <col min="13" max="13" width="0.109375" style="7" hidden="1" customWidth="1"/>
+    <col min="14" max="15" width="9.109375" style="7"/>
+    <col min="16" max="16" width="9.109375" style="67"/>
+    <col min="17" max="32" width="9.109375" style="7"/>
+    <col min="33" max="33" width="9.109375" style="79"/>
+    <col min="34" max="16384" width="9.109375" style="7"/>
   </cols>
   <sheetData>
-    <row r="7" spans="1:52" ht="14.45" customHeight="1">
+    <row r="7" spans="1:52" ht="14.4" customHeight="1">
       <c r="A7" s="74" t="s">
         <v>29</v>
       </c>
       <c r="B7" s="74"/>
       <c r="C7" s="74"/>
       <c r="D7" s="74"/>
       <c r="E7" s="74"/>
       <c r="F7" s="74"/>
       <c r="G7" s="74"/>
       <c r="H7" s="74"/>
       <c r="I7" s="74"/>
       <c r="J7" s="74"/>
       <c r="K7" s="74"/>
       <c r="L7" s="74"/>
       <c r="M7" s="74"/>
       <c r="N7" s="74" t="s">
         <v>59</v>
       </c>
       <c r="O7" s="74"/>
       <c r="P7" s="74"/>
       <c r="Q7" s="74"/>
       <c r="R7" s="74"/>
       <c r="S7" s="74"/>
-      <c r="T7" s="87" t="s">
+      <c r="T7" s="90" t="s">
         <v>60</v>
       </c>
-      <c r="U7" s="87"/>
-[...21 lines deleted...]
-      <c r="AQ7" s="87"/>
+      <c r="U7" s="90"/>
+      <c r="V7" s="90"/>
+      <c r="W7" s="90"/>
+      <c r="X7" s="90"/>
+      <c r="Y7" s="90"/>
+      <c r="Z7" s="90"/>
+      <c r="AA7" s="90"/>
+      <c r="AB7" s="90"/>
+      <c r="AC7" s="90"/>
+      <c r="AD7" s="90"/>
+      <c r="AE7" s="90"/>
+      <c r="AF7" s="90"/>
+      <c r="AG7" s="90"/>
+      <c r="AH7" s="90"/>
+      <c r="AI7" s="90"/>
+      <c r="AJ7" s="90"/>
+      <c r="AK7" s="90"/>
+      <c r="AL7" s="90"/>
+      <c r="AM7" s="90"/>
+      <c r="AN7" s="90"/>
+      <c r="AO7" s="90"/>
+      <c r="AP7" s="90"/>
+      <c r="AQ7" s="90"/>
       <c r="AR7" s="74"/>
       <c r="AS7" s="74"/>
       <c r="AT7" s="74"/>
       <c r="AU7" s="74"/>
       <c r="AV7" s="74"/>
       <c r="AW7" s="74"/>
       <c r="AX7" s="74"/>
     </row>
     <row r="8" spans="1:52">
       <c r="C8" s="8"/>
       <c r="AE8" s="8"/>
       <c r="AQ8" s="8" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="9" spans="1:52">
-      <c r="A9" s="90"/>
-      <c r="B9" s="92">
+      <c r="A9" s="93"/>
+      <c r="B9" s="95">
         <v>2021</v>
       </c>
-      <c r="C9" s="93"/>
-[...10 lines deleted...]
-      <c r="N9" s="93">
+      <c r="C9" s="96"/>
+      <c r="D9" s="96"/>
+      <c r="E9" s="96"/>
+      <c r="F9" s="96"/>
+      <c r="G9" s="96"/>
+      <c r="H9" s="96"/>
+      <c r="I9" s="96"/>
+      <c r="J9" s="96"/>
+      <c r="K9" s="96"/>
+      <c r="L9" s="96"/>
+      <c r="M9" s="96"/>
+      <c r="N9" s="96">
         <v>2024</v>
       </c>
-      <c r="O9" s="93"/>
-[...4 lines deleted...]
-      <c r="T9" s="97">
+      <c r="O9" s="96"/>
+      <c r="P9" s="96"/>
+      <c r="Q9" s="96"/>
+      <c r="R9" s="96"/>
+      <c r="S9" s="101"/>
+      <c r="T9" s="100">
         <v>2025</v>
       </c>
-      <c r="U9" s="97"/>
-[...10 lines deleted...]
-      <c r="AF9" s="97">
+      <c r="U9" s="100"/>
+      <c r="V9" s="100"/>
+      <c r="W9" s="100"/>
+      <c r="X9" s="100"/>
+      <c r="Y9" s="100"/>
+      <c r="Z9" s="100"/>
+      <c r="AA9" s="100"/>
+      <c r="AB9" s="100"/>
+      <c r="AC9" s="100"/>
+      <c r="AD9" s="100"/>
+      <c r="AE9" s="95"/>
+      <c r="AF9" s="100">
         <v>2026</v>
       </c>
-      <c r="AG9" s="97"/>
-[...9 lines deleted...]
-      <c r="AQ9" s="92"/>
+      <c r="AG9" s="100"/>
+      <c r="AH9" s="100"/>
+      <c r="AI9" s="100"/>
+      <c r="AJ9" s="100"/>
+      <c r="AK9" s="100"/>
+      <c r="AL9" s="100"/>
+      <c r="AM9" s="100"/>
+      <c r="AN9" s="100"/>
+      <c r="AO9" s="100"/>
+      <c r="AP9" s="100"/>
+      <c r="AQ9" s="95"/>
     </row>
     <row r="10" spans="1:52" ht="18" customHeight="1">
-      <c r="A10" s="91"/>
+      <c r="A10" s="94"/>
       <c r="B10" s="11" t="s">
         <v>5</v>
       </c>
       <c r="C10" s="11" t="s">
         <v>6</v>
       </c>
       <c r="D10" s="11" t="s">
         <v>7</v>
       </c>
       <c r="E10" s="11" t="s">
         <v>8</v>
       </c>
       <c r="F10" s="11" t="s">
         <v>0</v>
       </c>
       <c r="G10" s="11" t="s">
         <v>1</v>
       </c>
       <c r="H10" s="11" t="s">
         <v>2</v>
       </c>
       <c r="I10" s="12" t="s">
         <v>3</v>
       </c>
       <c r="J10" s="12" t="s">
@@ -6568,66 +6584,66 @@
       </c>
       <c r="AQ10" s="29" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="11" spans="1:52" ht="12" customHeight="1">
       <c r="A11" s="83"/>
       <c r="B11" s="83"/>
       <c r="C11" s="83"/>
       <c r="D11" s="83"/>
       <c r="E11" s="83"/>
       <c r="F11" s="83"/>
       <c r="G11" s="83"/>
       <c r="H11" s="83"/>
       <c r="I11" s="83"/>
       <c r="J11" s="83"/>
       <c r="K11" s="83"/>
       <c r="L11" s="83"/>
       <c r="M11" s="83"/>
       <c r="N11" s="83"/>
       <c r="O11" s="83"/>
       <c r="P11" s="83"/>
       <c r="Q11" s="83"/>
       <c r="R11" s="83"/>
       <c r="S11" s="83"/>
-      <c r="T11" s="99" t="s">
+      <c r="T11" s="102" t="s">
         <v>9</v>
       </c>
-      <c r="U11" s="99"/>
-[...11 lines deleted...]
-      <c r="AG11" s="99"/>
+      <c r="U11" s="102"/>
+      <c r="V11" s="102"/>
+      <c r="W11" s="102"/>
+      <c r="X11" s="102"/>
+      <c r="Y11" s="102"/>
+      <c r="Z11" s="102"/>
+      <c r="AA11" s="102"/>
+      <c r="AB11" s="102"/>
+      <c r="AC11" s="102"/>
+      <c r="AD11" s="102"/>
+      <c r="AE11" s="102"/>
+      <c r="AF11" s="102"/>
+      <c r="AG11" s="102"/>
       <c r="AH11" s="83"/>
       <c r="AI11" s="83"/>
       <c r="AJ11" s="83"/>
       <c r="AK11" s="83"/>
       <c r="AL11" s="83"/>
       <c r="AM11" s="83"/>
       <c r="AN11" s="83"/>
       <c r="AO11" s="83"/>
       <c r="AP11" s="83"/>
       <c r="AQ11" s="83"/>
       <c r="AR11" s="75"/>
       <c r="AS11" s="75"/>
       <c r="AT11" s="75"/>
       <c r="AU11" s="75"/>
       <c r="AV11" s="75"/>
       <c r="AW11" s="75"/>
       <c r="AX11" s="75"/>
       <c r="AY11" s="75"/>
       <c r="AZ11" s="75"/>
     </row>
     <row r="12" spans="1:52" ht="12" customHeight="1">
       <c r="A12" s="53" t="s">
         <v>36</v>
       </c>
       <c r="B12" s="14"/>
@@ -6683,50 +6699,53 @@
       </c>
       <c r="AA12" s="62">
         <v>550</v>
       </c>
       <c r="AB12" s="62">
         <v>383</v>
       </c>
       <c r="AC12" s="62">
         <v>357</v>
       </c>
       <c r="AD12" s="62">
         <v>288</v>
       </c>
       <c r="AE12" s="62">
         <v>334</v>
       </c>
       <c r="AF12" s="62">
         <v>247</v>
       </c>
       <c r="AG12" s="62">
         <v>318</v>
       </c>
       <c r="AH12" s="62">
         <v>254</v>
       </c>
+      <c r="AI12" s="88">
+        <v>326</v>
+      </c>
     </row>
     <row r="13" spans="1:52" ht="12" customHeight="1">
       <c r="A13" s="54" t="s">
         <v>32</v>
       </c>
       <c r="B13" s="16"/>
       <c r="C13" s="16"/>
       <c r="D13" s="17"/>
       <c r="E13" s="17"/>
       <c r="F13" s="17"/>
       <c r="G13" s="17"/>
       <c r="H13" s="18"/>
       <c r="I13" s="17"/>
       <c r="J13" s="19"/>
       <c r="K13" s="18"/>
       <c r="L13" s="18"/>
       <c r="M13" s="18"/>
       <c r="N13" s="7">
         <v>343</v>
       </c>
       <c r="O13" s="62">
         <v>329</v>
       </c>
       <c r="P13" s="67">
         <v>253</v>
@@ -6763,50 +6782,53 @@
       </c>
       <c r="AA13" s="62">
         <v>329</v>
       </c>
       <c r="AB13" s="62">
         <v>208</v>
       </c>
       <c r="AC13" s="62">
         <v>199</v>
       </c>
       <c r="AD13" s="62">
         <v>152</v>
       </c>
       <c r="AE13" s="62">
         <v>173</v>
       </c>
       <c r="AF13" s="62">
         <v>127</v>
       </c>
       <c r="AG13" s="62">
         <v>188</v>
       </c>
       <c r="AH13" s="62">
         <v>153</v>
       </c>
+      <c r="AI13" s="88">
+        <v>173</v>
+      </c>
     </row>
     <row r="14" spans="1:52" ht="12" customHeight="1">
       <c r="A14" s="54" t="s">
         <v>34</v>
       </c>
       <c r="B14" s="16"/>
       <c r="C14" s="16"/>
       <c r="D14" s="17"/>
       <c r="E14" s="17"/>
       <c r="F14" s="17"/>
       <c r="G14" s="17"/>
       <c r="H14" s="18"/>
       <c r="I14" s="17"/>
       <c r="J14" s="19"/>
       <c r="K14" s="18"/>
       <c r="L14" s="18"/>
       <c r="M14" s="18"/>
       <c r="N14" s="7">
         <v>50</v>
       </c>
       <c r="O14" s="62">
         <v>55</v>
       </c>
       <c r="P14" s="67">
         <v>35</v>
@@ -6843,50 +6865,53 @@
       </c>
       <c r="AA14" s="62">
         <v>51</v>
       </c>
       <c r="AB14" s="62">
         <v>42</v>
       </c>
       <c r="AC14" s="62">
         <v>27</v>
       </c>
       <c r="AD14" s="62">
         <v>30</v>
       </c>
       <c r="AE14" s="62">
         <v>39</v>
       </c>
       <c r="AF14" s="62">
         <v>26</v>
       </c>
       <c r="AG14" s="62">
         <v>25</v>
       </c>
       <c r="AH14" s="62">
         <v>15</v>
       </c>
+      <c r="AI14" s="88">
+        <v>39</v>
+      </c>
     </row>
     <row r="15" spans="1:52" ht="12" customHeight="1">
       <c r="A15" s="55" t="s">
         <v>41</v>
       </c>
       <c r="B15" s="16"/>
       <c r="C15" s="16"/>
       <c r="D15" s="17"/>
       <c r="E15" s="17"/>
       <c r="F15" s="17"/>
       <c r="G15" s="17"/>
       <c r="H15" s="18"/>
       <c r="I15" s="17"/>
       <c r="J15" s="19"/>
       <c r="K15" s="18"/>
       <c r="L15" s="18"/>
       <c r="M15" s="18"/>
       <c r="N15" s="7">
         <v>31</v>
       </c>
       <c r="O15" s="62">
         <v>31</v>
       </c>
       <c r="P15" s="67">
         <v>23</v>
@@ -6923,50 +6948,53 @@
       </c>
       <c r="AA15" s="62">
         <v>34</v>
       </c>
       <c r="AB15" s="62">
         <v>22</v>
       </c>
       <c r="AC15" s="62">
         <v>26</v>
       </c>
       <c r="AD15" s="62">
         <v>28</v>
       </c>
       <c r="AE15" s="62">
         <v>25</v>
       </c>
       <c r="AF15" s="62">
         <v>22</v>
       </c>
       <c r="AG15" s="62">
         <v>22</v>
       </c>
       <c r="AH15" s="62">
         <v>13</v>
       </c>
+      <c r="AI15" s="88">
+        <v>20</v>
+      </c>
     </row>
     <row r="16" spans="1:52" ht="12" customHeight="1">
       <c r="A16" s="55" t="s">
         <v>43</v>
       </c>
       <c r="B16" s="16"/>
       <c r="C16" s="16"/>
       <c r="D16" s="17"/>
       <c r="E16" s="17"/>
       <c r="F16" s="17"/>
       <c r="G16" s="17"/>
       <c r="H16" s="18"/>
       <c r="I16" s="17"/>
       <c r="J16" s="19"/>
       <c r="K16" s="18"/>
       <c r="L16" s="18"/>
       <c r="M16" s="18"/>
       <c r="N16" s="7">
         <v>31</v>
       </c>
       <c r="O16" s="62">
         <v>21</v>
       </c>
       <c r="P16" s="67">
         <v>29</v>
@@ -7003,50 +7031,53 @@
       </c>
       <c r="AA16" s="62">
         <v>20</v>
       </c>
       <c r="AB16" s="62">
         <v>16</v>
       </c>
       <c r="AC16" s="62">
         <v>20</v>
       </c>
       <c r="AD16" s="62">
         <v>12</v>
       </c>
       <c r="AE16" s="62">
         <v>16</v>
       </c>
       <c r="AF16" s="62">
         <v>17</v>
       </c>
       <c r="AG16" s="62">
         <v>11</v>
       </c>
       <c r="AH16" s="62">
         <v>16</v>
       </c>
+      <c r="AI16" s="88">
+        <v>19</v>
+      </c>
     </row>
     <row r="17" spans="1:51" ht="12" customHeight="1">
       <c r="A17" s="55" t="s">
         <v>55</v>
       </c>
       <c r="B17" s="16"/>
       <c r="C17" s="16"/>
       <c r="D17" s="17"/>
       <c r="E17" s="17"/>
       <c r="F17" s="17"/>
       <c r="G17" s="17"/>
       <c r="H17" s="18"/>
       <c r="I17" s="17"/>
       <c r="J17" s="19"/>
       <c r="K17" s="18"/>
       <c r="L17" s="18"/>
       <c r="M17" s="18"/>
       <c r="N17" s="7">
         <v>56</v>
       </c>
       <c r="O17" s="62">
         <v>46</v>
       </c>
       <c r="P17" s="67">
         <v>30</v>
@@ -7083,50 +7114,53 @@
       </c>
       <c r="AA17" s="62">
         <v>42</v>
       </c>
       <c r="AB17" s="62">
         <v>30</v>
       </c>
       <c r="AC17" s="62">
         <v>38</v>
       </c>
       <c r="AD17" s="62">
         <v>23</v>
       </c>
       <c r="AE17" s="62">
         <v>36</v>
       </c>
       <c r="AF17" s="62">
         <v>21</v>
       </c>
       <c r="AG17" s="62">
         <v>26</v>
       </c>
       <c r="AH17" s="62">
         <v>19</v>
       </c>
+      <c r="AI17" s="88">
+        <v>36</v>
+      </c>
     </row>
     <row r="18" spans="1:51" ht="12" customHeight="1">
       <c r="A18" s="55" t="s">
         <v>46</v>
       </c>
       <c r="B18" s="16"/>
       <c r="C18" s="16"/>
       <c r="D18" s="17"/>
       <c r="E18" s="17"/>
       <c r="F18" s="17"/>
       <c r="G18" s="17"/>
       <c r="H18" s="18"/>
       <c r="I18" s="17"/>
       <c r="J18" s="19"/>
       <c r="K18" s="18"/>
       <c r="L18" s="18"/>
       <c r="M18" s="18"/>
       <c r="N18" s="7">
         <v>9</v>
       </c>
       <c r="O18" s="62">
         <v>10</v>
       </c>
       <c r="P18" s="67">
         <v>7</v>
@@ -7163,50 +7197,53 @@
       </c>
       <c r="AA18" s="62">
         <v>7</v>
       </c>
       <c r="AB18" s="62">
         <v>7</v>
       </c>
       <c r="AC18" s="62">
         <v>4</v>
       </c>
       <c r="AD18" s="62">
         <v>1</v>
       </c>
       <c r="AE18" s="62">
         <v>3</v>
       </c>
       <c r="AF18" s="62" t="s">
         <v>31</v>
       </c>
       <c r="AG18" s="62">
         <v>5</v>
       </c>
       <c r="AH18" s="62">
         <v>2</v>
       </c>
+      <c r="AI18" s="88">
+        <v>1</v>
+      </c>
     </row>
     <row r="19" spans="1:51" ht="12" customHeight="1">
       <c r="A19" s="55" t="s">
         <v>47</v>
       </c>
       <c r="B19" s="16"/>
       <c r="C19" s="16"/>
       <c r="D19" s="17"/>
       <c r="E19" s="17"/>
       <c r="F19" s="17"/>
       <c r="G19" s="17"/>
       <c r="H19" s="18"/>
       <c r="I19" s="17"/>
       <c r="J19" s="19"/>
       <c r="K19" s="18"/>
       <c r="L19" s="18"/>
       <c r="M19" s="18"/>
       <c r="N19" s="8" t="s">
         <v>31</v>
       </c>
       <c r="O19" s="62">
         <v>2</v>
       </c>
       <c r="P19" s="67">
         <v>1</v>
@@ -7243,50 +7280,53 @@
       </c>
       <c r="AA19" s="62">
         <v>5</v>
       </c>
       <c r="AB19" s="62">
         <v>3</v>
       </c>
       <c r="AC19" s="62">
         <v>4</v>
       </c>
       <c r="AD19" s="62">
         <v>2</v>
       </c>
       <c r="AE19" s="62">
         <v>2</v>
       </c>
       <c r="AF19" s="62">
         <v>2</v>
       </c>
       <c r="AG19" s="62" t="s">
         <v>31</v>
       </c>
       <c r="AH19" s="62">
         <v>1</v>
       </c>
+      <c r="AI19" s="88">
+        <v>1</v>
+      </c>
     </row>
     <row r="20" spans="1:51" ht="12" customHeight="1">
       <c r="A20" s="55" t="s">
         <v>56</v>
       </c>
       <c r="B20" s="16"/>
       <c r="C20" s="16"/>
       <c r="D20" s="17"/>
       <c r="E20" s="17"/>
       <c r="F20" s="17"/>
       <c r="G20" s="17"/>
       <c r="H20" s="18"/>
       <c r="I20" s="17"/>
       <c r="J20" s="19"/>
       <c r="K20" s="18"/>
       <c r="L20" s="18"/>
       <c r="M20" s="18"/>
       <c r="N20" s="7">
         <v>4</v>
       </c>
       <c r="O20" s="62">
         <v>2</v>
       </c>
       <c r="P20" s="67">
         <v>2</v>
@@ -7323,50 +7363,53 @@
       </c>
       <c r="AA20" s="62">
         <v>1</v>
       </c>
       <c r="AB20" s="62">
         <v>3</v>
       </c>
       <c r="AC20" s="62">
         <v>6</v>
       </c>
       <c r="AD20" s="62">
         <v>3</v>
       </c>
       <c r="AE20" s="62">
         <v>5</v>
       </c>
       <c r="AF20" s="62">
         <v>1</v>
       </c>
       <c r="AG20" s="62">
         <v>2</v>
       </c>
       <c r="AH20" s="62">
         <v>1</v>
       </c>
+      <c r="AI20" s="88">
+        <v>2</v>
+      </c>
     </row>
     <row r="21" spans="1:51" ht="12" customHeight="1">
       <c r="A21" s="55" t="s">
         <v>57</v>
       </c>
       <c r="B21" s="16"/>
       <c r="C21" s="16"/>
       <c r="D21" s="17"/>
       <c r="E21" s="17"/>
       <c r="F21" s="17"/>
       <c r="G21" s="17"/>
       <c r="H21" s="18"/>
       <c r="I21" s="17"/>
       <c r="J21" s="19"/>
       <c r="K21" s="18"/>
       <c r="L21" s="18"/>
       <c r="M21" s="18"/>
       <c r="N21" s="7">
         <v>2</v>
       </c>
       <c r="O21" s="62">
         <v>8</v>
       </c>
       <c r="P21" s="67">
         <v>5</v>
@@ -7403,50 +7446,53 @@
       </c>
       <c r="AA21" s="62">
         <v>7</v>
       </c>
       <c r="AB21" s="62">
         <v>1</v>
       </c>
       <c r="AC21" s="62">
         <v>3</v>
       </c>
       <c r="AD21" s="62">
         <v>4</v>
       </c>
       <c r="AE21" s="62" t="s">
         <v>31</v>
       </c>
       <c r="AF21" s="62">
         <v>3</v>
       </c>
       <c r="AG21" s="62">
         <v>6</v>
       </c>
       <c r="AH21" s="62">
         <v>4</v>
       </c>
+      <c r="AI21" s="88">
+        <v>3</v>
+      </c>
     </row>
     <row r="22" spans="1:51" ht="12" customHeight="1">
       <c r="A22" s="55" t="s">
         <v>48</v>
       </c>
       <c r="B22" s="16"/>
       <c r="C22" s="16"/>
       <c r="D22" s="17"/>
       <c r="E22" s="17"/>
       <c r="F22" s="17"/>
       <c r="G22" s="17"/>
       <c r="H22" s="18"/>
       <c r="I22" s="17"/>
       <c r="J22" s="19"/>
       <c r="K22" s="18"/>
       <c r="L22" s="18"/>
       <c r="M22" s="18"/>
       <c r="N22" s="7">
         <v>7</v>
       </c>
       <c r="O22" s="62">
         <v>15</v>
       </c>
       <c r="P22" s="67">
         <v>6</v>
@@ -7483,50 +7529,53 @@
       </c>
       <c r="AA22" s="62">
         <v>6</v>
       </c>
       <c r="AB22" s="62">
         <v>8</v>
       </c>
       <c r="AC22" s="62">
         <v>3</v>
       </c>
       <c r="AD22" s="62">
         <v>4</v>
       </c>
       <c r="AE22" s="62">
         <v>5</v>
       </c>
       <c r="AF22" s="62" t="s">
         <v>31</v>
       </c>
       <c r="AG22" s="62">
         <v>6</v>
       </c>
       <c r="AH22" s="62">
         <v>4</v>
       </c>
+      <c r="AI22" s="88">
+        <v>5</v>
+      </c>
     </row>
     <row r="23" spans="1:51" ht="12" customHeight="1">
       <c r="A23" s="55" t="s">
         <v>49</v>
       </c>
       <c r="B23" s="16"/>
       <c r="C23" s="16"/>
       <c r="D23" s="17"/>
       <c r="E23" s="17"/>
       <c r="F23" s="17"/>
       <c r="G23" s="17"/>
       <c r="H23" s="18"/>
       <c r="I23" s="17"/>
       <c r="J23" s="19"/>
       <c r="K23" s="18"/>
       <c r="L23" s="18"/>
       <c r="M23" s="18"/>
       <c r="N23" s="7">
         <v>26</v>
       </c>
       <c r="O23" s="62">
         <v>14</v>
       </c>
       <c r="P23" s="67">
         <v>10</v>
@@ -7563,50 +7612,53 @@
       </c>
       <c r="AA23" s="62">
         <v>12</v>
       </c>
       <c r="AB23" s="62">
         <v>11</v>
       </c>
       <c r="AC23" s="62">
         <v>9</v>
       </c>
       <c r="AD23" s="62">
         <v>8</v>
       </c>
       <c r="AE23" s="62">
         <v>11</v>
       </c>
       <c r="AF23" s="62">
         <v>9</v>
       </c>
       <c r="AG23" s="62">
         <v>4</v>
       </c>
       <c r="AH23" s="62">
         <v>10</v>
       </c>
+      <c r="AI23" s="88">
+        <v>7</v>
+      </c>
     </row>
     <row r="24" spans="1:51" ht="12" customHeight="1">
       <c r="A24" s="55" t="s">
         <v>58</v>
       </c>
       <c r="B24" s="16"/>
       <c r="C24" s="16"/>
       <c r="D24" s="17"/>
       <c r="E24" s="17"/>
       <c r="F24" s="17"/>
       <c r="G24" s="17"/>
       <c r="H24" s="18"/>
       <c r="I24" s="17"/>
       <c r="J24" s="19"/>
       <c r="K24" s="18"/>
       <c r="L24" s="18"/>
       <c r="M24" s="18"/>
       <c r="N24" s="7">
         <v>5</v>
       </c>
       <c r="O24" s="62">
         <v>8</v>
       </c>
       <c r="P24" s="67">
         <v>1</v>
@@ -7641,50 +7693,53 @@
       </c>
       <c r="AA24" s="62">
         <v>6</v>
       </c>
       <c r="AB24" s="62">
         <v>5</v>
       </c>
       <c r="AC24" s="62">
         <v>3</v>
       </c>
       <c r="AD24" s="62">
         <v>5</v>
       </c>
       <c r="AE24" s="62">
         <v>6</v>
       </c>
       <c r="AF24" s="62">
         <v>1</v>
       </c>
       <c r="AG24" s="62">
         <v>6</v>
       </c>
       <c r="AH24" s="62">
         <v>1</v>
       </c>
+      <c r="AI24" s="88">
+        <v>3</v>
+      </c>
     </row>
     <row r="25" spans="1:51" ht="12" customHeight="1">
       <c r="A25" s="55" t="s">
         <v>51</v>
       </c>
       <c r="B25" s="16"/>
       <c r="C25" s="16"/>
       <c r="D25" s="17"/>
       <c r="E25" s="17"/>
       <c r="F25" s="17"/>
       <c r="G25" s="17"/>
       <c r="H25" s="18"/>
       <c r="I25" s="17"/>
       <c r="J25" s="19"/>
       <c r="K25" s="18"/>
       <c r="L25" s="18"/>
       <c r="M25" s="18"/>
       <c r="N25" s="7">
         <v>25</v>
       </c>
       <c r="O25" s="62">
         <v>30</v>
       </c>
       <c r="P25" s="67">
         <v>23</v>
@@ -7720,90 +7775,93 @@
         <v>29</v>
       </c>
       <c r="AA25" s="62">
         <v>30</v>
       </c>
       <c r="AB25" s="62">
         <v>27</v>
       </c>
       <c r="AC25" s="62">
         <v>15</v>
       </c>
       <c r="AD25" s="62">
         <v>16</v>
       </c>
       <c r="AE25" s="62">
         <v>13</v>
       </c>
       <c r="AF25" s="62">
         <v>18</v>
       </c>
       <c r="AG25" s="62">
         <v>17</v>
       </c>
       <c r="AH25" s="62">
         <v>15</v>
+      </c>
+      <c r="AI25" s="88">
+        <v>17</v>
       </c>
     </row>
     <row r="26" spans="1:51" ht="12" customHeight="1">
       <c r="A26" s="76"/>
       <c r="B26" s="76"/>
       <c r="C26" s="76"/>
       <c r="D26" s="76"/>
       <c r="E26" s="76"/>
       <c r="F26" s="76"/>
       <c r="G26" s="76"/>
       <c r="H26" s="76"/>
       <c r="I26" s="76"/>
       <c r="J26" s="76"/>
       <c r="K26" s="76"/>
       <c r="L26" s="76"/>
       <c r="M26" s="76"/>
       <c r="N26" s="76"/>
       <c r="O26" s="76"/>
       <c r="P26" s="76"/>
       <c r="Q26" s="76"/>
       <c r="R26" s="76"/>
       <c r="S26" s="76"/>
-      <c r="T26" s="89" t="s">
+      <c r="T26" s="92" t="s">
         <v>25</v>
       </c>
-      <c r="U26" s="89"/>
-[...11 lines deleted...]
-      <c r="AG26" s="89"/>
+      <c r="U26" s="92"/>
+      <c r="V26" s="92"/>
+      <c r="W26" s="92"/>
+      <c r="X26" s="92"/>
+      <c r="Y26" s="92"/>
+      <c r="Z26" s="92"/>
+      <c r="AA26" s="92"/>
+      <c r="AB26" s="92"/>
+      <c r="AC26" s="92"/>
+      <c r="AD26" s="92"/>
+      <c r="AE26" s="92"/>
+      <c r="AF26" s="92"/>
+      <c r="AG26" s="92"/>
       <c r="AH26" s="76"/>
-      <c r="AI26" s="76"/>
+      <c r="AI26" s="87"/>
       <c r="AJ26" s="76"/>
       <c r="AM26" s="76"/>
       <c r="AN26" s="76"/>
       <c r="AO26" s="76"/>
       <c r="AP26" s="76"/>
       <c r="AQ26" s="76"/>
       <c r="AR26" s="76"/>
       <c r="AS26" s="76"/>
       <c r="AT26" s="76"/>
       <c r="AU26" s="76"/>
       <c r="AV26" s="76"/>
       <c r="AW26" s="76"/>
       <c r="AX26" s="76"/>
       <c r="AY26" s="76"/>
     </row>
     <row r="27" spans="1:51" ht="12" customHeight="1">
       <c r="A27" s="82" t="s">
         <v>36</v>
       </c>
       <c r="B27" s="62"/>
       <c r="C27" s="62"/>
       <c r="D27" s="62"/>
       <c r="E27" s="62"/>
       <c r="F27" s="62"/>
       <c r="G27" s="62"/>
@@ -7854,50 +7912,53 @@
       </c>
       <c r="AA27" s="62">
         <v>425</v>
       </c>
       <c r="AB27" s="62">
         <v>291</v>
       </c>
       <c r="AC27" s="62">
         <v>263</v>
       </c>
       <c r="AD27" s="62">
         <v>205</v>
       </c>
       <c r="AE27" s="62">
         <v>245</v>
       </c>
       <c r="AF27" s="62">
         <v>182</v>
       </c>
       <c r="AG27" s="62">
         <v>231</v>
       </c>
       <c r="AH27" s="62">
         <v>183</v>
       </c>
+      <c r="AI27" s="88">
+        <v>247</v>
+      </c>
     </row>
     <row r="28" spans="1:51" ht="12" customHeight="1">
       <c r="A28" s="70" t="s">
         <v>52</v>
       </c>
       <c r="B28" s="62"/>
       <c r="C28" s="62"/>
       <c r="D28" s="62"/>
       <c r="E28" s="62"/>
       <c r="F28" s="62"/>
       <c r="G28" s="62"/>
       <c r="H28" s="62"/>
       <c r="I28" s="62"/>
       <c r="J28" s="62"/>
       <c r="K28" s="62"/>
       <c r="L28" s="62"/>
       <c r="M28" s="62"/>
       <c r="N28" s="62">
         <v>323</v>
       </c>
       <c r="O28" s="62">
         <v>307</v>
       </c>
       <c r="P28" s="62">
         <v>239</v>
@@ -7934,50 +7995,53 @@
       </c>
       <c r="AA28" s="62">
         <v>317</v>
       </c>
       <c r="AB28" s="62">
         <v>205</v>
       </c>
       <c r="AC28" s="62">
         <v>192</v>
       </c>
       <c r="AD28" s="62">
         <v>146</v>
       </c>
       <c r="AE28" s="62">
         <v>169</v>
       </c>
       <c r="AF28" s="62">
         <v>122</v>
       </c>
       <c r="AG28" s="62">
         <v>179</v>
       </c>
       <c r="AH28" s="62">
         <v>143</v>
       </c>
+      <c r="AI28" s="88">
+        <v>166</v>
+      </c>
     </row>
     <row r="29" spans="1:51" ht="12" customHeight="1">
       <c r="A29" s="70" t="s">
         <v>34</v>
       </c>
       <c r="B29" s="62"/>
       <c r="C29" s="62"/>
       <c r="D29" s="62"/>
       <c r="E29" s="62"/>
       <c r="F29" s="62"/>
       <c r="G29" s="62"/>
       <c r="H29" s="62"/>
       <c r="I29" s="62"/>
       <c r="J29" s="62"/>
       <c r="K29" s="62"/>
       <c r="L29" s="62"/>
       <c r="M29" s="62"/>
       <c r="N29" s="62">
         <v>49</v>
       </c>
       <c r="O29" s="62">
         <v>50</v>
       </c>
       <c r="P29" s="62">
         <v>33</v>
@@ -8014,50 +8078,53 @@
       </c>
       <c r="AA29" s="62">
         <v>51</v>
       </c>
       <c r="AB29" s="62">
         <v>42</v>
       </c>
       <c r="AC29" s="62">
         <v>24</v>
       </c>
       <c r="AD29" s="62">
         <v>30</v>
       </c>
       <c r="AE29" s="62">
         <v>38</v>
       </c>
       <c r="AF29" s="62">
         <v>26</v>
       </c>
       <c r="AG29" s="62">
         <v>24</v>
       </c>
       <c r="AH29" s="62">
         <v>13</v>
       </c>
+      <c r="AI29" s="88">
+        <v>39</v>
+      </c>
     </row>
     <row r="30" spans="1:51" ht="12" customHeight="1">
       <c r="A30" s="70" t="s">
         <v>43</v>
       </c>
       <c r="B30" s="62"/>
       <c r="C30" s="62"/>
       <c r="D30" s="62"/>
       <c r="E30" s="62"/>
       <c r="F30" s="62"/>
       <c r="G30" s="62"/>
       <c r="H30" s="62"/>
       <c r="I30" s="62"/>
       <c r="J30" s="62"/>
       <c r="K30" s="62"/>
       <c r="L30" s="62"/>
       <c r="M30" s="62"/>
       <c r="N30" s="62">
         <v>13</v>
       </c>
       <c r="O30" s="62">
         <v>11</v>
       </c>
       <c r="P30" s="62">
         <v>11</v>
@@ -8094,50 +8161,53 @@
       </c>
       <c r="AA30" s="62">
         <v>12</v>
       </c>
       <c r="AB30" s="62">
         <v>11</v>
       </c>
       <c r="AC30" s="62">
         <v>11</v>
       </c>
       <c r="AD30" s="62">
         <v>8</v>
       </c>
       <c r="AE30" s="62">
         <v>9</v>
       </c>
       <c r="AF30" s="62">
         <v>10</v>
       </c>
       <c r="AG30" s="62">
         <v>6</v>
       </c>
       <c r="AH30" s="62">
         <v>7</v>
       </c>
+      <c r="AI30" s="88">
+        <v>8</v>
+      </c>
     </row>
     <row r="31" spans="1:51" ht="12" customHeight="1">
       <c r="A31" s="70" t="s">
         <v>44</v>
       </c>
       <c r="B31" s="62"/>
       <c r="C31" s="62"/>
       <c r="D31" s="62"/>
       <c r="E31" s="62"/>
       <c r="F31" s="62"/>
       <c r="G31" s="62"/>
       <c r="H31" s="62"/>
       <c r="I31" s="62"/>
       <c r="J31" s="62"/>
       <c r="K31" s="62"/>
       <c r="L31" s="62"/>
       <c r="M31" s="62"/>
       <c r="N31" s="62">
         <v>41</v>
       </c>
       <c r="O31" s="62">
         <v>35</v>
       </c>
       <c r="P31" s="62">
         <v>19</v>
@@ -8174,50 +8244,53 @@
       </c>
       <c r="AA31" s="62">
         <v>28</v>
       </c>
       <c r="AB31" s="62">
         <v>21</v>
       </c>
       <c r="AC31" s="62">
         <v>28</v>
       </c>
       <c r="AD31" s="62">
         <v>17</v>
       </c>
       <c r="AE31" s="62">
         <v>22</v>
       </c>
       <c r="AF31" s="62">
         <v>16</v>
       </c>
       <c r="AG31" s="62">
         <v>18</v>
       </c>
       <c r="AH31" s="62">
         <v>15</v>
       </c>
+      <c r="AI31" s="88">
+        <v>28</v>
+      </c>
     </row>
     <row r="32" spans="1:51" ht="12" customHeight="1">
       <c r="A32" s="70" t="s">
         <v>51</v>
       </c>
       <c r="B32" s="62"/>
       <c r="C32" s="62"/>
       <c r="D32" s="62"/>
       <c r="E32" s="62"/>
       <c r="F32" s="62"/>
       <c r="G32" s="62"/>
       <c r="H32" s="62"/>
       <c r="I32" s="62"/>
       <c r="J32" s="62"/>
       <c r="K32" s="62"/>
       <c r="L32" s="62"/>
       <c r="M32" s="62"/>
       <c r="N32" s="62">
         <v>9</v>
       </c>
       <c r="O32" s="62">
         <v>9</v>
       </c>
       <c r="P32" s="62">
         <v>13</v>
@@ -8253,88 +8326,91 @@
         <v>11</v>
       </c>
       <c r="AA32" s="62">
         <v>17</v>
       </c>
       <c r="AB32" s="62">
         <v>12</v>
       </c>
       <c r="AC32" s="62">
         <v>8</v>
       </c>
       <c r="AD32" s="62">
         <v>4</v>
       </c>
       <c r="AE32" s="62">
         <v>7</v>
       </c>
       <c r="AF32" s="62">
         <v>8</v>
       </c>
       <c r="AG32" s="62">
         <v>4</v>
       </c>
       <c r="AH32" s="62">
         <v>5</v>
+      </c>
+      <c r="AI32" s="88">
+        <v>6</v>
       </c>
     </row>
     <row r="33" spans="1:52" ht="12" customHeight="1">
       <c r="A33" s="78"/>
       <c r="B33" s="78"/>
       <c r="C33" s="78"/>
       <c r="D33" s="78"/>
       <c r="E33" s="78"/>
       <c r="F33" s="78"/>
       <c r="G33" s="78"/>
       <c r="H33" s="78"/>
       <c r="I33" s="78"/>
       <c r="J33" s="78"/>
       <c r="K33" s="78"/>
       <c r="L33" s="78"/>
       <c r="M33" s="78"/>
       <c r="N33" s="78"/>
       <c r="O33" s="78"/>
       <c r="P33" s="78"/>
       <c r="Q33" s="78"/>
       <c r="R33" s="78"/>
       <c r="S33" s="78"/>
-      <c r="T33" s="100" t="s">
+      <c r="T33" s="103" t="s">
         <v>26</v>
       </c>
-      <c r="U33" s="100"/>
-[...11 lines deleted...]
-      <c r="AG33" s="100"/>
+      <c r="U33" s="103"/>
+      <c r="V33" s="103"/>
+      <c r="W33" s="103"/>
+      <c r="X33" s="103"/>
+      <c r="Y33" s="103"/>
+      <c r="Z33" s="103"/>
+      <c r="AA33" s="103"/>
+      <c r="AB33" s="103"/>
+      <c r="AC33" s="103"/>
+      <c r="AD33" s="103"/>
+      <c r="AE33" s="103"/>
+      <c r="AF33" s="103"/>
+      <c r="AG33" s="103"/>
       <c r="AH33" s="78"/>
       <c r="AI33" s="78"/>
       <c r="AM33" s="78"/>
       <c r="AN33" s="78"/>
       <c r="AO33" s="78"/>
       <c r="AP33" s="78"/>
       <c r="AQ33" s="78"/>
       <c r="AR33" s="78"/>
       <c r="AS33" s="78"/>
       <c r="AT33" s="78"/>
       <c r="AU33" s="78"/>
       <c r="AV33" s="78"/>
       <c r="AW33" s="78"/>
       <c r="AX33" s="78"/>
       <c r="AY33" s="78"/>
       <c r="AZ33" s="78"/>
     </row>
     <row r="34" spans="1:52" ht="12" customHeight="1">
       <c r="A34" s="82" t="s">
         <v>36</v>
       </c>
       <c r="B34" s="62"/>
       <c r="C34" s="62"/>
       <c r="D34" s="62"/>
       <c r="E34" s="62"/>
@@ -8387,50 +8463,53 @@
       </c>
       <c r="AA34" s="73">
         <v>125</v>
       </c>
       <c r="AB34" s="73">
         <v>92</v>
       </c>
       <c r="AC34" s="73">
         <v>94</v>
       </c>
       <c r="AD34" s="73">
         <v>83</v>
       </c>
       <c r="AE34" s="73">
         <v>89</v>
       </c>
       <c r="AF34" s="73">
         <v>65</v>
       </c>
       <c r="AG34" s="73">
         <v>87</v>
       </c>
       <c r="AH34" s="62">
         <v>71</v>
       </c>
+      <c r="AI34" s="88">
+        <v>79</v>
+      </c>
     </row>
     <row r="35" spans="1:52" ht="12" customHeight="1">
       <c r="A35" s="70" t="s">
         <v>32</v>
       </c>
       <c r="B35" s="62"/>
       <c r="C35" s="62"/>
       <c r="D35" s="62"/>
       <c r="E35" s="62"/>
       <c r="F35" s="62"/>
       <c r="G35" s="62"/>
       <c r="H35" s="62"/>
       <c r="I35" s="62"/>
       <c r="J35" s="62"/>
       <c r="K35" s="62"/>
       <c r="L35" s="62"/>
       <c r="M35" s="62"/>
       <c r="N35" s="62">
         <v>20</v>
       </c>
       <c r="O35" s="62">
         <v>22</v>
       </c>
       <c r="P35" s="62">
         <v>14</v>
@@ -8467,50 +8546,53 @@
       </c>
       <c r="AA35" s="73">
         <v>12</v>
       </c>
       <c r="AB35" s="73">
         <v>3</v>
       </c>
       <c r="AC35" s="73">
         <v>7</v>
       </c>
       <c r="AD35" s="73">
         <v>6</v>
       </c>
       <c r="AE35" s="73">
         <v>4</v>
       </c>
       <c r="AF35" s="73">
         <v>5</v>
       </c>
       <c r="AG35" s="73">
         <v>9</v>
       </c>
       <c r="AH35" s="62">
         <v>10</v>
       </c>
+      <c r="AI35" s="88">
+        <v>7</v>
+      </c>
     </row>
     <row r="36" spans="1:52" ht="12" customHeight="1">
       <c r="A36" s="70" t="s">
         <v>34</v>
       </c>
       <c r="B36" s="62"/>
       <c r="C36" s="62"/>
       <c r="D36" s="62"/>
       <c r="E36" s="62"/>
       <c r="F36" s="62"/>
       <c r="G36" s="62"/>
       <c r="H36" s="62"/>
       <c r="I36" s="62"/>
       <c r="J36" s="62"/>
       <c r="K36" s="62"/>
       <c r="L36" s="62"/>
       <c r="M36" s="62"/>
       <c r="N36" s="62">
         <v>1</v>
       </c>
       <c r="O36" s="62">
         <v>5</v>
       </c>
       <c r="P36" s="62">
         <v>2</v>
@@ -8547,50 +8629,53 @@
       </c>
       <c r="AA36" s="62" t="s">
         <v>31</v>
       </c>
       <c r="AB36" s="62" t="s">
         <v>31</v>
       </c>
       <c r="AC36" s="73">
         <v>3</v>
       </c>
       <c r="AD36" s="62" t="s">
         <v>31</v>
       </c>
       <c r="AE36" s="73">
         <v>1</v>
       </c>
       <c r="AF36" s="62" t="s">
         <v>31</v>
       </c>
       <c r="AG36" s="73">
         <v>1</v>
       </c>
       <c r="AH36" s="62">
         <v>2</v>
       </c>
+      <c r="AI36" s="73" t="s">
+        <v>31</v>
+      </c>
     </row>
     <row r="37" spans="1:52" ht="12" customHeight="1">
       <c r="A37" s="70" t="s">
         <v>41</v>
       </c>
       <c r="B37" s="62"/>
       <c r="C37" s="62"/>
       <c r="D37" s="62"/>
       <c r="E37" s="62"/>
       <c r="F37" s="62"/>
       <c r="G37" s="62"/>
       <c r="H37" s="62"/>
       <c r="I37" s="62"/>
       <c r="J37" s="62"/>
       <c r="K37" s="62"/>
       <c r="L37" s="62"/>
       <c r="M37" s="62"/>
       <c r="N37" s="62">
         <v>31</v>
       </c>
       <c r="O37" s="62">
         <v>31</v>
       </c>
       <c r="P37" s="62">
         <v>23</v>
@@ -8627,50 +8712,53 @@
       </c>
       <c r="AA37" s="73">
         <v>34</v>
       </c>
       <c r="AB37" s="73">
         <v>22</v>
       </c>
       <c r="AC37" s="73">
         <v>26</v>
       </c>
       <c r="AD37" s="73">
         <v>28</v>
       </c>
       <c r="AE37" s="73">
         <v>25</v>
       </c>
       <c r="AF37" s="73">
         <v>22</v>
       </c>
       <c r="AG37" s="73">
         <v>22</v>
       </c>
       <c r="AH37" s="62">
         <v>13</v>
       </c>
+      <c r="AI37" s="88">
+        <v>20</v>
+      </c>
     </row>
     <row r="38" spans="1:52" ht="12" customHeight="1">
       <c r="A38" s="70" t="s">
         <v>43</v>
       </c>
       <c r="B38" s="62"/>
       <c r="C38" s="62"/>
       <c r="D38" s="62"/>
       <c r="E38" s="62"/>
       <c r="F38" s="62"/>
       <c r="G38" s="62"/>
       <c r="H38" s="62"/>
       <c r="I38" s="62"/>
       <c r="J38" s="62"/>
       <c r="K38" s="62"/>
       <c r="L38" s="62"/>
       <c r="M38" s="62"/>
       <c r="N38" s="62">
         <v>18</v>
       </c>
       <c r="O38" s="62">
         <v>10</v>
       </c>
       <c r="P38" s="62">
         <v>18</v>
@@ -8707,50 +8795,53 @@
       </c>
       <c r="AA38" s="73">
         <v>8</v>
       </c>
       <c r="AB38" s="73">
         <v>5</v>
       </c>
       <c r="AC38" s="73">
         <v>9</v>
       </c>
       <c r="AD38" s="73">
         <v>4</v>
       </c>
       <c r="AE38" s="73">
         <v>7</v>
       </c>
       <c r="AF38" s="73">
         <v>7</v>
       </c>
       <c r="AG38" s="73">
         <v>5</v>
       </c>
       <c r="AH38" s="62">
         <v>9</v>
       </c>
+      <c r="AI38" s="88">
+        <v>11</v>
+      </c>
     </row>
     <row r="39" spans="1:52" ht="12" customHeight="1">
       <c r="A39" s="70" t="s">
         <v>55</v>
       </c>
       <c r="B39" s="62"/>
       <c r="C39" s="62"/>
       <c r="D39" s="62"/>
       <c r="E39" s="62"/>
       <c r="F39" s="62"/>
       <c r="G39" s="62"/>
       <c r="H39" s="62"/>
       <c r="I39" s="62"/>
       <c r="J39" s="62"/>
       <c r="K39" s="62"/>
       <c r="L39" s="62"/>
       <c r="M39" s="62"/>
       <c r="N39" s="62">
         <v>15</v>
       </c>
       <c r="O39" s="62">
         <v>11</v>
       </c>
       <c r="P39" s="62">
         <v>11</v>
@@ -8787,50 +8878,53 @@
       </c>
       <c r="AA39" s="73">
         <v>14</v>
       </c>
       <c r="AB39" s="73">
         <v>9</v>
       </c>
       <c r="AC39" s="73">
         <v>10</v>
       </c>
       <c r="AD39" s="73">
         <v>6</v>
       </c>
       <c r="AE39" s="73">
         <v>14</v>
       </c>
       <c r="AF39" s="73">
         <v>5</v>
       </c>
       <c r="AG39" s="73">
         <v>8</v>
       </c>
       <c r="AH39" s="62">
         <v>4</v>
       </c>
+      <c r="AI39" s="88">
+        <v>8</v>
+      </c>
     </row>
     <row r="40" spans="1:52" ht="12" customHeight="1">
       <c r="A40" s="70" t="s">
         <v>46</v>
       </c>
       <c r="B40" s="62"/>
       <c r="C40" s="62"/>
       <c r="D40" s="62"/>
       <c r="E40" s="62"/>
       <c r="F40" s="62"/>
       <c r="G40" s="62"/>
       <c r="H40" s="62"/>
       <c r="I40" s="62"/>
       <c r="J40" s="62"/>
       <c r="K40" s="62"/>
       <c r="L40" s="62"/>
       <c r="M40" s="62"/>
       <c r="N40" s="62">
         <v>9</v>
       </c>
       <c r="O40" s="62">
         <v>10</v>
       </c>
       <c r="P40" s="62">
         <v>7</v>
@@ -8867,50 +8961,53 @@
       </c>
       <c r="AA40" s="73">
         <v>7</v>
       </c>
       <c r="AB40" s="73">
         <v>7</v>
       </c>
       <c r="AC40" s="73">
         <v>4</v>
       </c>
       <c r="AD40" s="73">
         <v>1</v>
       </c>
       <c r="AE40" s="73">
         <v>3</v>
       </c>
       <c r="AF40" s="62" t="s">
         <v>31</v>
       </c>
       <c r="AG40" s="73">
         <v>5</v>
       </c>
       <c r="AH40" s="62">
         <v>2</v>
       </c>
+      <c r="AI40" s="88">
+        <v>1</v>
+      </c>
     </row>
     <row r="41" spans="1:52" ht="12" customHeight="1">
       <c r="A41" s="70" t="s">
         <v>47</v>
       </c>
       <c r="B41" s="62"/>
       <c r="C41" s="62"/>
       <c r="D41" s="62"/>
       <c r="E41" s="62"/>
       <c r="F41" s="62"/>
       <c r="G41" s="62"/>
       <c r="H41" s="62"/>
       <c r="I41" s="62"/>
       <c r="J41" s="62"/>
       <c r="K41" s="62"/>
       <c r="L41" s="62"/>
       <c r="M41" s="62"/>
       <c r="N41" s="62" t="s">
         <v>31</v>
       </c>
       <c r="O41" s="62">
         <v>2</v>
       </c>
       <c r="P41" s="62">
         <v>1</v>
@@ -8947,50 +9044,53 @@
       </c>
       <c r="AA41" s="73">
         <v>5</v>
       </c>
       <c r="AB41" s="73">
         <v>3</v>
       </c>
       <c r="AC41" s="73">
         <v>4</v>
       </c>
       <c r="AD41" s="73">
         <v>2</v>
       </c>
       <c r="AE41" s="73">
         <v>2</v>
       </c>
       <c r="AF41" s="73">
         <v>2</v>
       </c>
       <c r="AG41" s="62" t="s">
         <v>31</v>
       </c>
       <c r="AH41" s="62">
         <v>1</v>
       </c>
+      <c r="AI41" s="88">
+        <v>1</v>
+      </c>
     </row>
     <row r="42" spans="1:52" ht="12" customHeight="1">
       <c r="A42" s="70" t="s">
         <v>56</v>
       </c>
       <c r="B42" s="62"/>
       <c r="C42" s="62"/>
       <c r="D42" s="62"/>
       <c r="E42" s="62"/>
       <c r="F42" s="62"/>
       <c r="G42" s="62"/>
       <c r="H42" s="62"/>
       <c r="I42" s="62"/>
       <c r="J42" s="62"/>
       <c r="K42" s="62"/>
       <c r="L42" s="62"/>
       <c r="M42" s="62"/>
       <c r="N42" s="62">
         <v>4</v>
       </c>
       <c r="O42" s="62">
         <v>2</v>
       </c>
       <c r="P42" s="62">
         <v>2</v>
@@ -9027,50 +9127,53 @@
       </c>
       <c r="AA42" s="73">
         <v>1</v>
       </c>
       <c r="AB42" s="73">
         <v>3</v>
       </c>
       <c r="AC42" s="73">
         <v>6</v>
       </c>
       <c r="AD42" s="73">
         <v>3</v>
       </c>
       <c r="AE42" s="73">
         <v>5</v>
       </c>
       <c r="AF42" s="73">
         <v>1</v>
       </c>
       <c r="AG42" s="73">
         <v>2</v>
       </c>
       <c r="AH42" s="62">
         <v>1</v>
       </c>
+      <c r="AI42" s="88">
+        <v>2</v>
+      </c>
     </row>
     <row r="43" spans="1:52" ht="12" customHeight="1">
       <c r="A43" s="70" t="s">
         <v>57</v>
       </c>
       <c r="B43" s="62"/>
       <c r="C43" s="62"/>
       <c r="D43" s="62"/>
       <c r="E43" s="62"/>
       <c r="F43" s="62"/>
       <c r="G43" s="62"/>
       <c r="H43" s="62"/>
       <c r="I43" s="62"/>
       <c r="J43" s="62"/>
       <c r="K43" s="62"/>
       <c r="L43" s="62"/>
       <c r="M43" s="62"/>
       <c r="N43" s="62">
         <v>2</v>
       </c>
       <c r="O43" s="62">
         <v>8</v>
       </c>
       <c r="P43" s="62">
         <v>5</v>
@@ -9107,50 +9210,53 @@
       </c>
       <c r="AA43" s="73">
         <v>7</v>
       </c>
       <c r="AB43" s="73">
         <v>1</v>
       </c>
       <c r="AC43" s="73">
         <v>3</v>
       </c>
       <c r="AD43" s="73">
         <v>4</v>
       </c>
       <c r="AE43" s="62" t="s">
         <v>31</v>
       </c>
       <c r="AF43" s="73">
         <v>3</v>
       </c>
       <c r="AG43" s="73">
         <v>6</v>
       </c>
       <c r="AH43" s="62">
         <v>4</v>
       </c>
+      <c r="AI43" s="88">
+        <v>3</v>
+      </c>
     </row>
     <row r="44" spans="1:52" ht="12" customHeight="1">
       <c r="A44" s="70" t="s">
         <v>48</v>
       </c>
       <c r="B44" s="62"/>
       <c r="C44" s="62"/>
       <c r="D44" s="62"/>
       <c r="E44" s="62"/>
       <c r="F44" s="62"/>
       <c r="G44" s="62"/>
       <c r="H44" s="62"/>
       <c r="I44" s="62"/>
       <c r="J44" s="62"/>
       <c r="K44" s="62"/>
       <c r="L44" s="62"/>
       <c r="M44" s="62"/>
       <c r="N44" s="62">
         <v>7</v>
       </c>
       <c r="O44" s="62">
         <v>15</v>
       </c>
       <c r="P44" s="62">
         <v>6</v>
@@ -9187,50 +9293,53 @@
       </c>
       <c r="AA44" s="73">
         <v>6</v>
       </c>
       <c r="AB44" s="73">
         <v>8</v>
       </c>
       <c r="AC44" s="73">
         <v>3</v>
       </c>
       <c r="AD44" s="73">
         <v>4</v>
       </c>
       <c r="AE44" s="73">
         <v>5</v>
       </c>
       <c r="AF44" s="62" t="s">
         <v>31</v>
       </c>
       <c r="AG44" s="73">
         <v>6</v>
       </c>
       <c r="AH44" s="62">
         <v>4</v>
       </c>
+      <c r="AI44" s="88">
+        <v>5</v>
+      </c>
     </row>
     <row r="45" spans="1:52" ht="12" customHeight="1">
       <c r="A45" s="70" t="s">
         <v>49</v>
       </c>
       <c r="B45" s="62"/>
       <c r="C45" s="62"/>
       <c r="D45" s="62"/>
       <c r="E45" s="62"/>
       <c r="F45" s="62"/>
       <c r="G45" s="62"/>
       <c r="H45" s="62"/>
       <c r="I45" s="62"/>
       <c r="J45" s="62"/>
       <c r="K45" s="62"/>
       <c r="L45" s="62"/>
       <c r="M45" s="62"/>
       <c r="N45" s="62">
         <v>26</v>
       </c>
       <c r="O45" s="62">
         <v>14</v>
       </c>
       <c r="P45" s="62">
         <v>10</v>
@@ -9267,50 +9376,53 @@
       </c>
       <c r="AA45" s="73">
         <v>12</v>
       </c>
       <c r="AB45" s="73">
         <v>11</v>
       </c>
       <c r="AC45" s="73">
         <v>9</v>
       </c>
       <c r="AD45" s="73">
         <v>8</v>
       </c>
       <c r="AE45" s="73">
         <v>11</v>
       </c>
       <c r="AF45" s="73">
         <v>9</v>
       </c>
       <c r="AG45" s="73">
         <v>4</v>
       </c>
       <c r="AH45" s="62">
         <v>10</v>
       </c>
+      <c r="AI45" s="88">
+        <v>7</v>
+      </c>
     </row>
     <row r="46" spans="1:52" ht="12" customHeight="1">
       <c r="A46" s="70" t="s">
         <v>58</v>
       </c>
       <c r="B46" s="62"/>
       <c r="C46" s="62"/>
       <c r="D46" s="62"/>
       <c r="E46" s="62"/>
       <c r="F46" s="62"/>
       <c r="G46" s="62"/>
       <c r="H46" s="62"/>
       <c r="I46" s="62"/>
       <c r="J46" s="62"/>
       <c r="K46" s="62"/>
       <c r="L46" s="62"/>
       <c r="M46" s="62"/>
       <c r="N46" s="62">
         <v>5</v>
       </c>
       <c r="O46" s="62">
         <v>8</v>
       </c>
       <c r="P46" s="62">
         <v>1</v>
@@ -9347,50 +9459,53 @@
       </c>
       <c r="AA46" s="73">
         <v>6</v>
       </c>
       <c r="AB46" s="73">
         <v>5</v>
       </c>
       <c r="AC46" s="73">
         <v>3</v>
       </c>
       <c r="AD46" s="73">
         <v>5</v>
       </c>
       <c r="AE46" s="73">
         <v>6</v>
       </c>
       <c r="AF46" s="73">
         <v>1</v>
       </c>
       <c r="AG46" s="73">
         <v>6</v>
       </c>
       <c r="AH46" s="62">
         <v>1</v>
       </c>
+      <c r="AI46" s="88">
+        <v>3</v>
+      </c>
     </row>
     <row r="47" spans="1:52" ht="12" customHeight="1">
       <c r="A47" s="71" t="s">
         <v>51</v>
       </c>
       <c r="B47" s="62"/>
       <c r="C47" s="62"/>
       <c r="D47" s="62"/>
       <c r="E47" s="62"/>
       <c r="F47" s="62"/>
       <c r="G47" s="62"/>
       <c r="H47" s="62"/>
       <c r="I47" s="62"/>
       <c r="J47" s="62"/>
       <c r="K47" s="62"/>
       <c r="L47" s="62"/>
       <c r="M47" s="62"/>
       <c r="N47" s="63">
         <v>16</v>
       </c>
       <c r="O47" s="63">
         <v>21</v>
       </c>
       <c r="P47" s="63">
         <v>10</v>
@@ -9427,224 +9542,227 @@
       </c>
       <c r="AA47" s="63">
         <v>13</v>
       </c>
       <c r="AB47" s="63">
         <v>15</v>
       </c>
       <c r="AC47" s="63">
         <v>7</v>
       </c>
       <c r="AD47" s="63">
         <v>12</v>
       </c>
       <c r="AE47" s="63">
         <v>6</v>
       </c>
       <c r="AF47" s="63">
         <v>10</v>
       </c>
       <c r="AG47" s="63">
         <v>13</v>
       </c>
       <c r="AH47" s="63">
         <v>10</v>
       </c>
+      <c r="AI47" s="89">
+        <v>11</v>
+      </c>
     </row>
     <row r="48" spans="1:52">
       <c r="A48" s="25"/>
     </row>
   </sheetData>
   <mergeCells count="9">
+    <mergeCell ref="T7:AQ7"/>
     <mergeCell ref="A9:A10"/>
     <mergeCell ref="B9:M9"/>
     <mergeCell ref="AF9:AQ9"/>
     <mergeCell ref="N9:S9"/>
-    <mergeCell ref="T7:AQ7"/>
     <mergeCell ref="T33:AG33"/>
     <mergeCell ref="T11:AG11"/>
     <mergeCell ref="T26:AG26"/>
     <mergeCell ref="T9:AE9"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A3:AQ39"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="13" topLeftCell="Y1" activePane="topRight" state="frozen"/>
       <selection pane="topRight" activeCell="O9" sqref="O9"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="27.42578125" style="7" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="27.44140625" style="7" bestFit="1" customWidth="1"/>
     <col min="2" max="3" width="0" style="7" hidden="1" customWidth="1"/>
-    <col min="4" max="4" width="8.42578125" style="7" hidden="1" customWidth="1"/>
+    <col min="4" max="4" width="8.44140625" style="7" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="0" style="7" hidden="1" customWidth="1"/>
-    <col min="6" max="6" width="8.28515625" style="7" hidden="1" customWidth="1"/>
+    <col min="6" max="6" width="8.33203125" style="7" hidden="1" customWidth="1"/>
     <col min="7" max="13" width="0" style="7" hidden="1" customWidth="1"/>
-    <col min="14" max="15" width="9.140625" style="7"/>
-[...2 lines deleted...]
-    <col min="18" max="18" width="8.42578125" style="7" customWidth="1"/>
+    <col min="14" max="15" width="9.109375" style="7"/>
+    <col min="16" max="16" width="8.88671875" style="7" customWidth="1"/>
+    <col min="17" max="17" width="9.109375" style="7"/>
+    <col min="18" max="18" width="8.44140625" style="7" customWidth="1"/>
     <col min="19" max="19" width="8" style="7" customWidth="1"/>
-    <col min="20" max="25" width="9.140625" style="7"/>
-[...2 lines deleted...]
-    <col min="29" max="16384" width="9.140625" style="7"/>
+    <col min="20" max="25" width="9.109375" style="7"/>
+    <col min="26" max="27" width="9.109375" style="27"/>
+    <col min="28" max="28" width="8.44140625" style="7" customWidth="1"/>
+    <col min="29" max="16384" width="9.109375" style="7"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:43" ht="12.75">
-      <c r="A3" s="87" t="s">
+    <row r="3" spans="1:43" ht="13.2">
+      <c r="A3" s="90" t="s">
         <v>30</v>
       </c>
-      <c r="B3" s="87"/>
-[...40 lines deleted...]
-      <c r="AQ3" s="87"/>
+      <c r="B3" s="90"/>
+      <c r="C3" s="90"/>
+      <c r="D3" s="90"/>
+      <c r="E3" s="90"/>
+      <c r="F3" s="90"/>
+      <c r="G3" s="90"/>
+      <c r="H3" s="90"/>
+      <c r="I3" s="90"/>
+      <c r="J3" s="90"/>
+      <c r="K3" s="90"/>
+      <c r="L3" s="90"/>
+      <c r="M3" s="90"/>
+      <c r="N3" s="90"/>
+      <c r="O3" s="90"/>
+      <c r="P3" s="90"/>
+      <c r="Q3" s="90"/>
+      <c r="R3" s="90"/>
+      <c r="S3" s="90"/>
+      <c r="T3" s="90"/>
+      <c r="U3" s="90"/>
+      <c r="V3" s="90"/>
+      <c r="W3" s="90"/>
+      <c r="X3" s="90"/>
+      <c r="Y3" s="90"/>
+      <c r="Z3" s="90"/>
+      <c r="AA3" s="90"/>
+      <c r="AB3" s="90"/>
+      <c r="AC3" s="90"/>
+      <c r="AD3" s="90"/>
+      <c r="AE3" s="90"/>
+      <c r="AF3" s="90"/>
+      <c r="AG3" s="90"/>
+      <c r="AH3" s="90"/>
+      <c r="AI3" s="90"/>
+      <c r="AJ3" s="90"/>
+      <c r="AK3" s="90"/>
+      <c r="AL3" s="90"/>
+      <c r="AM3" s="90"/>
+      <c r="AN3" s="90"/>
+      <c r="AO3" s="90"/>
+      <c r="AP3" s="90"/>
+      <c r="AQ3" s="90"/>
     </row>
     <row r="4" spans="1:43">
       <c r="N4" s="26"/>
       <c r="O4" s="9"/>
       <c r="P4" s="26"/>
       <c r="Q4" s="9"/>
       <c r="R4" s="9"/>
       <c r="S4" s="9"/>
       <c r="T4" s="9"/>
       <c r="U4" s="9"/>
       <c r="V4" s="9"/>
       <c r="W4" s="26"/>
       <c r="X4" s="26"/>
       <c r="Y4" s="9"/>
       <c r="AK4" s="26"/>
       <c r="AL4" s="52"/>
       <c r="AM4" s="52"/>
       <c r="AQ4" s="10" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="5" spans="1:43">
-      <c r="A5" s="101"/>
-      <c r="B5" s="92">
+      <c r="A5" s="104"/>
+      <c r="B5" s="95">
         <v>2021</v>
       </c>
-      <c r="C5" s="93"/>
-[...10 lines deleted...]
-      <c r="N5" s="94">
+      <c r="C5" s="96"/>
+      <c r="D5" s="96"/>
+      <c r="E5" s="96"/>
+      <c r="F5" s="96"/>
+      <c r="G5" s="96"/>
+      <c r="H5" s="96"/>
+      <c r="I5" s="96"/>
+      <c r="J5" s="96"/>
+      <c r="K5" s="96"/>
+      <c r="L5" s="96"/>
+      <c r="M5" s="96"/>
+      <c r="N5" s="97">
         <v>2022</v>
       </c>
-      <c r="O5" s="95"/>
-[...10 lines deleted...]
-      <c r="Z5" s="97">
+      <c r="O5" s="98"/>
+      <c r="P5" s="98"/>
+      <c r="Q5" s="98"/>
+      <c r="R5" s="98"/>
+      <c r="S5" s="98"/>
+      <c r="T5" s="98"/>
+      <c r="U5" s="98"/>
+      <c r="V5" s="98"/>
+      <c r="W5" s="98"/>
+      <c r="X5" s="98"/>
+      <c r="Y5" s="98"/>
+      <c r="Z5" s="100">
         <v>2023</v>
       </c>
-      <c r="AA5" s="97"/>
-[...10 lines deleted...]
-      <c r="AL5" s="92">
+      <c r="AA5" s="100"/>
+      <c r="AB5" s="100"/>
+      <c r="AC5" s="100"/>
+      <c r="AD5" s="100"/>
+      <c r="AE5" s="100"/>
+      <c r="AF5" s="100"/>
+      <c r="AG5" s="100"/>
+      <c r="AH5" s="100"/>
+      <c r="AI5" s="100"/>
+      <c r="AJ5" s="100"/>
+      <c r="AK5" s="95"/>
+      <c r="AL5" s="95">
         <v>2024</v>
       </c>
-      <c r="AM5" s="93"/>
-[...3 lines deleted...]
-      <c r="AQ5" s="98"/>
+      <c r="AM5" s="96"/>
+      <c r="AN5" s="96"/>
+      <c r="AO5" s="96"/>
+      <c r="AP5" s="96"/>
+      <c r="AQ5" s="101"/>
     </row>
     <row r="6" spans="1:43" ht="24.75" customHeight="1">
-      <c r="A6" s="102"/>
+      <c r="A6" s="105"/>
       <c r="B6" s="28" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="28" t="s">
         <v>15</v>
       </c>
       <c r="D6" s="29" t="s">
         <v>16</v>
       </c>
       <c r="E6" s="29" t="s">
         <v>17</v>
       </c>
       <c r="F6" s="29" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="29" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="29" t="s">
         <v>12</v>
       </c>
       <c r="I6" s="30" t="s">
         <v>13</v>
       </c>
       <c r="J6" s="30" t="s">
@@ -9729,95 +9847,95 @@
         <v>20</v>
       </c>
       <c r="AK6" s="11" t="s">
         <v>23</v>
       </c>
       <c r="AL6" s="51" t="s">
         <v>5</v>
       </c>
       <c r="AM6" s="51" t="s">
         <v>6</v>
       </c>
       <c r="AN6" s="51" t="s">
         <v>7</v>
       </c>
       <c r="AO6" s="51" t="s">
         <v>8</v>
       </c>
       <c r="AP6" s="32" t="s">
         <v>0</v>
       </c>
       <c r="AQ6" s="12" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:43">
-      <c r="A7" s="99" t="s">
+      <c r="A7" s="102" t="s">
         <v>9</v>
       </c>
-      <c r="B7" s="99"/>
-[...40 lines deleted...]
-      <c r="AQ7" s="88"/>
+      <c r="B7" s="102"/>
+      <c r="C7" s="102"/>
+      <c r="D7" s="102"/>
+      <c r="E7" s="102"/>
+      <c r="F7" s="102"/>
+      <c r="G7" s="102"/>
+      <c r="H7" s="102"/>
+      <c r="I7" s="102"/>
+      <c r="J7" s="102"/>
+      <c r="K7" s="102"/>
+      <c r="L7" s="102"/>
+      <c r="M7" s="102"/>
+      <c r="N7" s="102"/>
+      <c r="O7" s="102"/>
+      <c r="P7" s="102"/>
+      <c r="Q7" s="102"/>
+      <c r="R7" s="102"/>
+      <c r="S7" s="102"/>
+      <c r="T7" s="102"/>
+      <c r="U7" s="102"/>
+      <c r="V7" s="102"/>
+      <c r="W7" s="102"/>
+      <c r="X7" s="102"/>
+      <c r="Y7" s="102"/>
+      <c r="Z7" s="102"/>
+      <c r="AA7" s="102"/>
+      <c r="AB7" s="102"/>
+      <c r="AC7" s="102"/>
+      <c r="AD7" s="102"/>
+      <c r="AE7" s="102"/>
+      <c r="AF7" s="102"/>
+      <c r="AG7" s="102"/>
+      <c r="AH7" s="102"/>
+      <c r="AI7" s="102"/>
+      <c r="AJ7" s="102"/>
+      <c r="AK7" s="102"/>
+      <c r="AL7" s="102"/>
+      <c r="AM7" s="102"/>
+      <c r="AN7" s="102"/>
+      <c r="AO7" s="102"/>
+      <c r="AP7" s="102"/>
+      <c r="AQ7" s="91"/>
     </row>
     <row r="8" spans="1:43">
       <c r="A8" s="46" t="s">
         <v>36</v>
       </c>
       <c r="B8" s="33"/>
       <c r="C8" s="33"/>
       <c r="D8" s="34"/>
       <c r="E8" s="35"/>
       <c r="F8" s="35"/>
       <c r="G8" s="35"/>
       <c r="H8" s="36"/>
       <c r="I8" s="35"/>
       <c r="J8" s="36"/>
       <c r="K8" s="36"/>
       <c r="L8" s="36"/>
       <c r="M8" s="37"/>
       <c r="N8" s="8" t="s">
         <v>27</v>
       </c>
       <c r="O8" s="38">
         <v>5.34</v>
       </c>
       <c r="P8" s="38">
         <v>5.45</v>
@@ -11060,95 +11178,95 @@
         <v>0.73</v>
       </c>
       <c r="AK19" s="1">
         <v>0.72</v>
       </c>
       <c r="AL19" s="1">
         <v>5.76</v>
       </c>
       <c r="AM19" s="1">
         <v>1.78</v>
       </c>
       <c r="AN19" s="1">
         <v>1.56</v>
       </c>
       <c r="AO19" s="1">
         <v>2.64</v>
       </c>
       <c r="AP19" s="1">
         <v>0.53</v>
       </c>
       <c r="AQ19" s="1">
         <v>1.75</v>
       </c>
     </row>
     <row r="20" spans="1:43">
-      <c r="A20" s="89" t="s">
+      <c r="A20" s="92" t="s">
         <v>25</v>
       </c>
-      <c r="B20" s="89"/>
-[...40 lines deleted...]
-      <c r="AQ20" s="89"/>
+      <c r="B20" s="92"/>
+      <c r="C20" s="92"/>
+      <c r="D20" s="92"/>
+      <c r="E20" s="92"/>
+      <c r="F20" s="92"/>
+      <c r="G20" s="92"/>
+      <c r="H20" s="92"/>
+      <c r="I20" s="92"/>
+      <c r="J20" s="92"/>
+      <c r="K20" s="92"/>
+      <c r="L20" s="92"/>
+      <c r="M20" s="92"/>
+      <c r="N20" s="92"/>
+      <c r="O20" s="92"/>
+      <c r="P20" s="92"/>
+      <c r="Q20" s="92"/>
+      <c r="R20" s="92"/>
+      <c r="S20" s="92"/>
+      <c r="T20" s="92"/>
+      <c r="U20" s="92"/>
+      <c r="V20" s="92"/>
+      <c r="W20" s="92"/>
+      <c r="X20" s="92"/>
+      <c r="Y20" s="92"/>
+      <c r="Z20" s="92"/>
+      <c r="AA20" s="92"/>
+      <c r="AB20" s="92"/>
+      <c r="AC20" s="92"/>
+      <c r="AD20" s="92"/>
+      <c r="AE20" s="92"/>
+      <c r="AF20" s="92"/>
+      <c r="AG20" s="92"/>
+      <c r="AH20" s="92"/>
+      <c r="AI20" s="92"/>
+      <c r="AJ20" s="92"/>
+      <c r="AK20" s="92"/>
+      <c r="AL20" s="92"/>
+      <c r="AM20" s="92"/>
+      <c r="AN20" s="92"/>
+      <c r="AO20" s="92"/>
+      <c r="AP20" s="92"/>
+      <c r="AQ20" s="92"/>
     </row>
     <row r="21" spans="1:43">
       <c r="A21" s="46" t="s">
         <v>36</v>
       </c>
       <c r="B21" s="33"/>
       <c r="C21" s="33"/>
       <c r="D21" s="34"/>
       <c r="E21" s="35"/>
       <c r="F21" s="35"/>
       <c r="G21" s="35"/>
       <c r="H21" s="36"/>
       <c r="I21" s="35"/>
       <c r="J21" s="36"/>
       <c r="K21" s="36"/>
       <c r="L21" s="36"/>
       <c r="M21" s="37"/>
       <c r="N21" s="8" t="s">
         <v>27</v>
       </c>
       <c r="O21" s="38">
         <v>6.32</v>
       </c>
       <c r="P21" s="38">
         <v>6.48</v>
@@ -11749,95 +11867,95 @@
         <v>0.71</v>
       </c>
       <c r="AK26" s="1">
         <v>0.86</v>
       </c>
       <c r="AL26" s="1">
         <v>5.18</v>
       </c>
       <c r="AM26" s="1">
         <v>3.02</v>
       </c>
       <c r="AN26" s="1">
         <v>1.1000000000000001</v>
       </c>
       <c r="AO26" s="1">
         <v>3.98</v>
       </c>
       <c r="AP26" s="1">
         <v>0.79</v>
       </c>
       <c r="AQ26" s="1">
         <v>1.1000000000000001</v>
       </c>
     </row>
     <row r="27" spans="1:43">
-      <c r="A27" s="88" t="s">
+      <c r="A27" s="91" t="s">
         <v>26</v>
       </c>
-      <c r="B27" s="88"/>
-[...40 lines deleted...]
-      <c r="AQ27" s="88"/>
+      <c r="B27" s="91"/>
+      <c r="C27" s="91"/>
+      <c r="D27" s="91"/>
+      <c r="E27" s="91"/>
+      <c r="F27" s="91"/>
+      <c r="G27" s="91"/>
+      <c r="H27" s="91"/>
+      <c r="I27" s="91"/>
+      <c r="J27" s="91"/>
+      <c r="K27" s="91"/>
+      <c r="L27" s="91"/>
+      <c r="M27" s="91"/>
+      <c r="N27" s="91"/>
+      <c r="O27" s="91"/>
+      <c r="P27" s="91"/>
+      <c r="Q27" s="91"/>
+      <c r="R27" s="91"/>
+      <c r="S27" s="91"/>
+      <c r="T27" s="91"/>
+      <c r="U27" s="91"/>
+      <c r="V27" s="91"/>
+      <c r="W27" s="91"/>
+      <c r="X27" s="91"/>
+      <c r="Y27" s="91"/>
+      <c r="Z27" s="91"/>
+      <c r="AA27" s="91"/>
+      <c r="AB27" s="91"/>
+      <c r="AC27" s="91"/>
+      <c r="AD27" s="91"/>
+      <c r="AE27" s="91"/>
+      <c r="AF27" s="91"/>
+      <c r="AG27" s="91"/>
+      <c r="AH27" s="91"/>
+      <c r="AI27" s="91"/>
+      <c r="AJ27" s="91"/>
+      <c r="AK27" s="91"/>
+      <c r="AL27" s="91"/>
+      <c r="AM27" s="91"/>
+      <c r="AN27" s="91"/>
+      <c r="AO27" s="91"/>
+      <c r="AP27" s="91"/>
+      <c r="AQ27" s="91"/>
     </row>
     <row r="28" spans="1:43">
       <c r="A28" s="46" t="s">
         <v>36</v>
       </c>
       <c r="B28" s="33"/>
       <c r="C28" s="33"/>
       <c r="D28" s="34"/>
       <c r="E28" s="35"/>
       <c r="F28" s="35"/>
       <c r="G28" s="35"/>
       <c r="H28" s="36"/>
       <c r="I28" s="35"/>
       <c r="J28" s="39"/>
       <c r="K28" s="36"/>
       <c r="L28" s="39"/>
       <c r="M28" s="37"/>
       <c r="N28" s="8" t="s">
         <v>27</v>
       </c>
       <c r="O28" s="38">
         <v>3.42</v>
       </c>
       <c r="P28" s="38">
         <v>3.46</v>
@@ -13081,198 +13199,198 @@
       </c>
       <c r="AK39" s="3">
         <v>0.6</v>
       </c>
       <c r="AL39" s="3">
         <v>6.21</v>
       </c>
       <c r="AM39" s="3">
         <v>0.8</v>
       </c>
       <c r="AN39" s="3">
         <v>1.93</v>
       </c>
       <c r="AO39" s="3">
         <v>1.58</v>
       </c>
       <c r="AP39" s="3">
         <v>0.31</v>
       </c>
       <c r="AQ39" s="3">
         <v>2.27</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="9">
-    <mergeCell ref="A3:AQ3"/>
-[...2 lines deleted...]
-    <mergeCell ref="A20:AQ20"/>
     <mergeCell ref="A27:AQ27"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="N5:Y5"/>
     <mergeCell ref="AL5:AQ5"/>
+    <mergeCell ref="A3:AQ3"/>
+    <mergeCell ref="Z5:AK5"/>
+    <mergeCell ref="A7:AQ7"/>
+    <mergeCell ref="A20:AQ20"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A6:AY47"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="U1" workbookViewId="0">
-      <selection activeCell="AC29" sqref="AC29"/>
+    <sheetView topLeftCell="U1" workbookViewId="0">
+      <selection activeCell="T6" sqref="T6:AQ6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="24.85546875" style="7" customWidth="1"/>
+    <col min="1" max="1" width="24.88671875" style="7" customWidth="1"/>
     <col min="2" max="3" width="0" style="7" hidden="1" customWidth="1"/>
-    <col min="4" max="4" width="8.42578125" style="7" hidden="1" customWidth="1"/>
+    <col min="4" max="4" width="8.44140625" style="7" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="0" style="7" hidden="1" customWidth="1"/>
-    <col min="6" max="6" width="8.28515625" style="7" hidden="1" customWidth="1"/>
+    <col min="6" max="6" width="8.33203125" style="7" hidden="1" customWidth="1"/>
     <col min="7" max="13" width="0" style="7" hidden="1" customWidth="1"/>
-    <col min="14" max="14" width="9.140625" style="57"/>
-[...2 lines deleted...]
-    <col min="34" max="16384" width="9.140625" style="7"/>
+    <col min="14" max="14" width="9.109375" style="57"/>
+    <col min="15" max="32" width="9.109375" style="7"/>
+    <col min="33" max="33" width="9.109375" style="79"/>
+    <col min="34" max="16384" width="9.109375" style="7"/>
   </cols>
   <sheetData>
-    <row r="6" spans="1:50" ht="14.45" customHeight="1">
+    <row r="6" spans="1:50" ht="14.4" customHeight="1">
       <c r="A6" s="74"/>
       <c r="B6" s="74"/>
       <c r="C6" s="74"/>
       <c r="D6" s="74"/>
       <c r="E6" s="74"/>
       <c r="F6" s="74"/>
       <c r="G6" s="74"/>
       <c r="H6" s="74"/>
       <c r="I6" s="74"/>
       <c r="J6" s="74"/>
       <c r="K6" s="74"/>
       <c r="L6" s="74"/>
       <c r="M6" s="74"/>
       <c r="N6" s="74"/>
       <c r="O6" s="74"/>
       <c r="P6" s="74"/>
       <c r="Q6" s="74"/>
       <c r="R6" s="81"/>
       <c r="S6" s="81"/>
-      <c r="T6" s="103" t="s">
+      <c r="T6" s="106" t="s">
         <v>30</v>
       </c>
-      <c r="U6" s="103"/>
-[...21 lines deleted...]
-      <c r="AQ6" s="103"/>
+      <c r="U6" s="106"/>
+      <c r="V6" s="106"/>
+      <c r="W6" s="106"/>
+      <c r="X6" s="106"/>
+      <c r="Y6" s="106"/>
+      <c r="Z6" s="106"/>
+      <c r="AA6" s="106"/>
+      <c r="AB6" s="106"/>
+      <c r="AC6" s="106"/>
+      <c r="AD6" s="106"/>
+      <c r="AE6" s="106"/>
+      <c r="AF6" s="106"/>
+      <c r="AG6" s="106"/>
+      <c r="AH6" s="106"/>
+      <c r="AI6" s="106"/>
+      <c r="AJ6" s="106"/>
+      <c r="AK6" s="106"/>
+      <c r="AL6" s="106"/>
+      <c r="AM6" s="106"/>
+      <c r="AN6" s="106"/>
+      <c r="AO6" s="106"/>
+      <c r="AP6" s="106"/>
+      <c r="AQ6" s="106"/>
     </row>
     <row r="7" spans="1:50">
       <c r="AD7" s="72"/>
       <c r="AE7" s="72"/>
       <c r="AQ7" s="72" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:50">
-      <c r="A8" s="101"/>
-      <c r="B8" s="92">
+      <c r="A8" s="104"/>
+      <c r="B8" s="95">
         <v>2021</v>
       </c>
-      <c r="C8" s="93"/>
-[...10 lines deleted...]
-      <c r="N8" s="93">
+      <c r="C8" s="96"/>
+      <c r="D8" s="96"/>
+      <c r="E8" s="96"/>
+      <c r="F8" s="96"/>
+      <c r="G8" s="96"/>
+      <c r="H8" s="96"/>
+      <c r="I8" s="96"/>
+      <c r="J8" s="96"/>
+      <c r="K8" s="96"/>
+      <c r="L8" s="96"/>
+      <c r="M8" s="96"/>
+      <c r="N8" s="96">
         <v>2024</v>
       </c>
-      <c r="O8" s="93"/>
-[...4 lines deleted...]
-      <c r="T8" s="97">
+      <c r="O8" s="96"/>
+      <c r="P8" s="96"/>
+      <c r="Q8" s="96"/>
+      <c r="R8" s="96"/>
+      <c r="S8" s="101"/>
+      <c r="T8" s="100">
         <v>2025</v>
       </c>
-      <c r="U8" s="97"/>
-[...10 lines deleted...]
-      <c r="AF8" s="97">
+      <c r="U8" s="100"/>
+      <c r="V8" s="100"/>
+      <c r="W8" s="100"/>
+      <c r="X8" s="100"/>
+      <c r="Y8" s="100"/>
+      <c r="Z8" s="100"/>
+      <c r="AA8" s="100"/>
+      <c r="AB8" s="100"/>
+      <c r="AC8" s="100"/>
+      <c r="AD8" s="100"/>
+      <c r="AE8" s="95"/>
+      <c r="AF8" s="100">
         <v>2026</v>
       </c>
-      <c r="AG8" s="97"/>
-[...9 lines deleted...]
-      <c r="AQ8" s="92"/>
+      <c r="AG8" s="100"/>
+      <c r="AH8" s="100"/>
+      <c r="AI8" s="100"/>
+      <c r="AJ8" s="100"/>
+      <c r="AK8" s="100"/>
+      <c r="AL8" s="100"/>
+      <c r="AM8" s="100"/>
+      <c r="AN8" s="100"/>
+      <c r="AO8" s="100"/>
+      <c r="AP8" s="100"/>
+      <c r="AQ8" s="95"/>
     </row>
     <row r="9" spans="1:50" ht="18" customHeight="1">
-      <c r="A9" s="102"/>
+      <c r="A9" s="105"/>
       <c r="B9" s="28" t="s">
         <v>5</v>
       </c>
       <c r="C9" s="28" t="s">
         <v>15</v>
       </c>
       <c r="D9" s="29" t="s">
         <v>16</v>
       </c>
       <c r="E9" s="29" t="s">
         <v>17</v>
       </c>
       <c r="F9" s="29" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="29" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="29" t="s">
         <v>12</v>
       </c>
       <c r="I9" s="30" t="s">
         <v>13</v>
       </c>
       <c r="J9" s="30" t="s">
@@ -13376,66 +13494,66 @@
       </c>
       <c r="AQ9" s="11" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="10" spans="1:50" ht="12" customHeight="1">
       <c r="A10" s="83"/>
       <c r="B10" s="83"/>
       <c r="C10" s="83"/>
       <c r="D10" s="83"/>
       <c r="E10" s="83"/>
       <c r="F10" s="83"/>
       <c r="G10" s="83"/>
       <c r="H10" s="83"/>
       <c r="I10" s="83"/>
       <c r="J10" s="83"/>
       <c r="K10" s="83"/>
       <c r="L10" s="83"/>
       <c r="M10" s="83"/>
       <c r="N10" s="83"/>
       <c r="O10" s="83"/>
       <c r="P10" s="83"/>
       <c r="Q10" s="83"/>
       <c r="R10" s="83"/>
       <c r="S10" s="83"/>
-      <c r="T10" s="99" t="s">
+      <c r="T10" s="102" t="s">
         <v>9</v>
       </c>
-      <c r="U10" s="99"/>
-[...11 lines deleted...]
-      <c r="AG10" s="99"/>
+      <c r="U10" s="102"/>
+      <c r="V10" s="102"/>
+      <c r="W10" s="102"/>
+      <c r="X10" s="102"/>
+      <c r="Y10" s="102"/>
+      <c r="Z10" s="102"/>
+      <c r="AA10" s="102"/>
+      <c r="AB10" s="102"/>
+      <c r="AC10" s="102"/>
+      <c r="AD10" s="102"/>
+      <c r="AE10" s="102"/>
+      <c r="AF10" s="102"/>
+      <c r="AG10" s="102"/>
       <c r="AH10" s="83"/>
       <c r="AI10" s="83"/>
       <c r="AJ10" s="83"/>
       <c r="AK10" s="83"/>
       <c r="AL10" s="83"/>
       <c r="AM10" s="83"/>
       <c r="AN10" s="83"/>
       <c r="AO10" s="83"/>
       <c r="AP10" s="83"/>
       <c r="AQ10" s="83"/>
       <c r="AR10" s="75"/>
       <c r="AS10" s="75"/>
       <c r="AT10" s="75"/>
       <c r="AU10" s="75"/>
       <c r="AV10" s="75"/>
       <c r="AW10" s="75"/>
       <c r="AX10" s="75"/>
     </row>
     <row r="11" spans="1:50" ht="12" customHeight="1">
       <c r="A11" s="53" t="s">
         <v>36</v>
       </c>
       <c r="B11" s="14"/>
       <c r="C11" s="14"/>
       <c r="D11" s="14"/>
@@ -13489,50 +13607,53 @@
       </c>
       <c r="AA11" s="64">
         <v>1.1399999999999999</v>
       </c>
       <c r="AB11" s="64">
         <v>0.71</v>
       </c>
       <c r="AC11" s="64">
         <v>0.59</v>
       </c>
       <c r="AD11" s="64">
         <v>0.44</v>
       </c>
       <c r="AE11" s="64">
         <v>0.46</v>
       </c>
       <c r="AF11" s="64">
         <v>4.0599999999999996</v>
       </c>
       <c r="AG11" s="64">
         <v>2.75</v>
       </c>
       <c r="AH11" s="64">
         <v>1.44</v>
       </c>
+      <c r="AI11" s="64">
+        <v>1.38</v>
+      </c>
     </row>
     <row r="12" spans="1:50" ht="12" customHeight="1">
       <c r="A12" s="54" t="s">
         <v>32</v>
       </c>
       <c r="B12" s="16"/>
       <c r="C12" s="16"/>
       <c r="D12" s="17"/>
       <c r="E12" s="17"/>
       <c r="F12" s="17"/>
       <c r="G12" s="17"/>
       <c r="H12" s="18"/>
       <c r="I12" s="17"/>
       <c r="J12" s="19"/>
       <c r="K12" s="18"/>
       <c r="L12" s="18"/>
       <c r="M12" s="18"/>
       <c r="N12" s="57">
         <v>1.57</v>
       </c>
       <c r="O12" s="64">
         <v>1.31</v>
       </c>
       <c r="P12" s="57">
         <v>0.9</v>
@@ -13569,50 +13690,53 @@
       </c>
       <c r="AA12" s="64">
         <v>1.3</v>
       </c>
       <c r="AB12" s="64">
         <v>0.73</v>
       </c>
       <c r="AC12" s="64">
         <v>0.63</v>
       </c>
       <c r="AD12" s="64">
         <v>0.44</v>
       </c>
       <c r="AE12" s="64">
         <v>0.46</v>
       </c>
       <c r="AF12" s="64">
         <v>3.93</v>
       </c>
       <c r="AG12" s="64">
         <v>3.06</v>
       </c>
       <c r="AH12" s="64">
         <v>1.63</v>
       </c>
+      <c r="AI12" s="64">
+        <v>1.38</v>
+      </c>
     </row>
     <row r="13" spans="1:50" ht="12" customHeight="1">
       <c r="A13" s="54" t="s">
         <v>34</v>
       </c>
       <c r="B13" s="16"/>
       <c r="C13" s="16"/>
       <c r="D13" s="17"/>
       <c r="E13" s="17"/>
       <c r="F13" s="17"/>
       <c r="G13" s="17"/>
       <c r="H13" s="18"/>
       <c r="I13" s="17"/>
       <c r="J13" s="19"/>
       <c r="K13" s="18"/>
       <c r="L13" s="18"/>
       <c r="M13" s="18"/>
       <c r="N13" s="57">
         <v>1.67</v>
       </c>
       <c r="O13" s="64">
         <v>1.61</v>
       </c>
       <c r="P13" s="57">
         <v>0.91</v>
@@ -13649,50 +13773,53 @@
       </c>
       <c r="AA13" s="64">
         <v>1.51</v>
       </c>
       <c r="AB13" s="64">
         <v>1.1100000000000001</v>
       </c>
       <c r="AC13" s="64">
         <v>0.64</v>
       </c>
       <c r="AD13" s="64">
         <v>0.65</v>
       </c>
       <c r="AE13" s="64">
         <v>0.77</v>
       </c>
       <c r="AF13" s="64">
         <v>6.14</v>
       </c>
       <c r="AG13" s="64">
         <v>3.1</v>
       </c>
       <c r="AH13" s="64">
         <v>1.22</v>
       </c>
+      <c r="AI13" s="64">
+        <v>2.38</v>
+      </c>
     </row>
     <row r="14" spans="1:50" ht="12" customHeight="1">
       <c r="A14" s="55" t="s">
         <v>41</v>
       </c>
       <c r="B14" s="16"/>
       <c r="C14" s="16"/>
       <c r="D14" s="17"/>
       <c r="E14" s="17"/>
       <c r="F14" s="17"/>
       <c r="G14" s="17"/>
       <c r="H14" s="18"/>
       <c r="I14" s="17"/>
       <c r="J14" s="19"/>
       <c r="K14" s="18"/>
       <c r="L14" s="18"/>
       <c r="M14" s="18"/>
       <c r="N14" s="57">
         <v>0.95</v>
       </c>
       <c r="O14" s="64">
         <v>0.83</v>
       </c>
       <c r="P14" s="57">
         <v>0.55000000000000004</v>
@@ -13729,50 +13856,53 @@
       </c>
       <c r="AA14" s="64">
         <v>0.92</v>
       </c>
       <c r="AB14" s="64">
         <v>0.53</v>
       </c>
       <c r="AC14" s="64">
         <v>0.56000000000000005</v>
       </c>
       <c r="AD14" s="64">
         <v>0.55000000000000004</v>
       </c>
       <c r="AE14" s="64">
         <v>0.45</v>
       </c>
       <c r="AF14" s="64">
         <v>4.74</v>
       </c>
       <c r="AG14" s="64">
         <v>2.48</v>
       </c>
       <c r="AH14" s="64">
         <v>0.96</v>
       </c>
+      <c r="AI14" s="64">
+        <v>1.1100000000000001</v>
+      </c>
     </row>
     <row r="15" spans="1:50" ht="12" customHeight="1">
       <c r="A15" s="55" t="s">
         <v>43</v>
       </c>
       <c r="B15" s="16"/>
       <c r="C15" s="16"/>
       <c r="D15" s="17"/>
       <c r="E15" s="17"/>
       <c r="F15" s="17"/>
       <c r="G15" s="17"/>
       <c r="H15" s="18"/>
       <c r="I15" s="17"/>
       <c r="J15" s="19"/>
       <c r="K15" s="18"/>
       <c r="L15" s="18"/>
       <c r="M15" s="18"/>
       <c r="N15" s="57">
         <v>1.51</v>
       </c>
       <c r="O15" s="64">
         <v>0.89</v>
       </c>
       <c r="P15" s="57">
         <v>1.1000000000000001</v>
@@ -13809,50 +13939,53 @@
       </c>
       <c r="AA15" s="64">
         <v>0.87</v>
       </c>
       <c r="AB15" s="64">
         <v>0.62</v>
       </c>
       <c r="AC15" s="64">
         <v>0.69</v>
       </c>
       <c r="AD15" s="64">
         <v>0.38</v>
       </c>
       <c r="AE15" s="64">
         <v>0.46</v>
       </c>
       <c r="AF15" s="64">
         <v>5.89</v>
       </c>
       <c r="AG15" s="64">
         <v>2</v>
       </c>
       <c r="AH15" s="64">
         <v>1.9</v>
       </c>
+      <c r="AI15" s="64">
+        <v>1.69</v>
+      </c>
     </row>
     <row r="16" spans="1:50" ht="12" customHeight="1">
       <c r="A16" s="55" t="s">
         <v>55</v>
       </c>
       <c r="B16" s="16"/>
       <c r="C16" s="16"/>
       <c r="D16" s="17"/>
       <c r="E16" s="17"/>
       <c r="F16" s="17"/>
       <c r="G16" s="17"/>
       <c r="H16" s="18"/>
       <c r="I16" s="17"/>
       <c r="J16" s="19"/>
       <c r="K16" s="18"/>
       <c r="L16" s="18"/>
       <c r="M16" s="18"/>
       <c r="N16" s="57">
         <v>1.6</v>
       </c>
       <c r="O16" s="64">
         <v>1.1499999999999999</v>
       </c>
       <c r="P16" s="57">
         <v>0.67</v>
@@ -13889,50 +14022,53 @@
       </c>
       <c r="AA16" s="64">
         <v>1.07</v>
       </c>
       <c r="AB16" s="64">
         <v>0.68</v>
       </c>
       <c r="AC16" s="64">
         <v>0.77</v>
       </c>
       <c r="AD16" s="64">
         <v>0.43</v>
       </c>
       <c r="AE16" s="64">
         <v>0.61</v>
       </c>
       <c r="AF16" s="64">
         <v>4.29</v>
       </c>
       <c r="AG16" s="64">
         <v>2.78</v>
       </c>
       <c r="AH16" s="64">
         <v>1.33</v>
       </c>
+      <c r="AI16" s="64">
+        <v>1.89</v>
+      </c>
     </row>
     <row r="17" spans="1:51" ht="12" customHeight="1">
       <c r="A17" s="55" t="s">
         <v>46</v>
       </c>
       <c r="B17" s="16"/>
       <c r="C17" s="16"/>
       <c r="D17" s="17"/>
       <c r="E17" s="17"/>
       <c r="F17" s="17"/>
       <c r="G17" s="17"/>
       <c r="H17" s="18"/>
       <c r="I17" s="17"/>
       <c r="J17" s="19"/>
       <c r="K17" s="18"/>
       <c r="L17" s="18"/>
       <c r="M17" s="18"/>
       <c r="N17" s="57">
         <v>1.07</v>
       </c>
       <c r="O17" s="64">
         <v>1.04</v>
       </c>
       <c r="P17" s="57">
         <v>0.65</v>
@@ -13969,50 +14105,53 @@
       </c>
       <c r="AA17" s="64">
         <v>0.76</v>
       </c>
       <c r="AB17" s="64">
         <v>0.67</v>
       </c>
       <c r="AC17" s="64">
         <v>0.34</v>
       </c>
       <c r="AD17" s="64">
         <v>0.08</v>
       </c>
       <c r="AE17" s="64">
         <v>0.22</v>
       </c>
       <c r="AF17" s="64" t="s">
         <v>31</v>
       </c>
       <c r="AG17" s="64">
         <v>2.29</v>
       </c>
       <c r="AH17" s="64">
         <v>0.6</v>
       </c>
+      <c r="AI17" s="64">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="18" spans="1:51" ht="12" customHeight="1">
       <c r="A18" s="55" t="s">
         <v>47</v>
       </c>
       <c r="B18" s="16"/>
       <c r="C18" s="16"/>
       <c r="D18" s="17"/>
       <c r="E18" s="17"/>
       <c r="F18" s="17"/>
       <c r="G18" s="17"/>
       <c r="H18" s="18"/>
       <c r="I18" s="17"/>
       <c r="J18" s="19"/>
       <c r="K18" s="18"/>
       <c r="L18" s="18"/>
       <c r="M18" s="18"/>
       <c r="N18" s="59" t="s">
         <v>31</v>
       </c>
       <c r="O18" s="64">
         <v>0.32</v>
       </c>
       <c r="P18" s="57">
         <v>0.14000000000000001</v>
@@ -14049,50 +14188,53 @@
       </c>
       <c r="AA18" s="64">
         <v>0.83</v>
       </c>
       <c r="AB18" s="64">
         <v>0.44</v>
       </c>
       <c r="AC18" s="64">
         <v>0.53</v>
       </c>
       <c r="AD18" s="64">
         <v>0.24</v>
       </c>
       <c r="AE18" s="64">
         <v>0.22</v>
       </c>
       <c r="AF18" s="64">
         <v>2.58</v>
       </c>
       <c r="AG18" s="64" t="s">
         <v>31</v>
       </c>
       <c r="AH18" s="64">
         <v>0.45</v>
       </c>
+      <c r="AI18" s="64">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="19" spans="1:51" ht="12" customHeight="1">
       <c r="A19" s="55" t="s">
         <v>56</v>
       </c>
       <c r="B19" s="16"/>
       <c r="C19" s="16"/>
       <c r="D19" s="17"/>
       <c r="E19" s="17"/>
       <c r="F19" s="17"/>
       <c r="G19" s="17"/>
       <c r="H19" s="18"/>
       <c r="I19" s="17"/>
       <c r="J19" s="19"/>
       <c r="K19" s="18"/>
       <c r="L19" s="18"/>
       <c r="M19" s="18"/>
       <c r="N19" s="57">
         <v>0.98</v>
       </c>
       <c r="O19" s="64">
         <v>0.43</v>
       </c>
       <c r="P19" s="57">
         <v>0.38</v>
@@ -14129,50 +14271,53 @@
       </c>
       <c r="AA19" s="64">
         <v>0.23</v>
       </c>
       <c r="AB19" s="64">
         <v>0.61</v>
       </c>
       <c r="AC19" s="64">
         <v>1.1000000000000001</v>
       </c>
       <c r="AD19" s="64">
         <v>0.5</v>
       </c>
       <c r="AE19" s="64">
         <v>0.76</v>
       </c>
       <c r="AF19" s="64">
         <v>1.87</v>
       </c>
       <c r="AG19" s="64">
         <v>1.97</v>
       </c>
       <c r="AH19" s="64">
         <v>0.65</v>
       </c>
+      <c r="AI19" s="64">
+        <v>0.97</v>
+      </c>
     </row>
     <row r="20" spans="1:51" ht="12" customHeight="1">
       <c r="A20" s="55" t="s">
         <v>57</v>
       </c>
       <c r="B20" s="16"/>
       <c r="C20" s="16"/>
       <c r="D20" s="17"/>
       <c r="E20" s="17"/>
       <c r="F20" s="17"/>
       <c r="G20" s="17"/>
       <c r="H20" s="18"/>
       <c r="I20" s="17"/>
       <c r="J20" s="19"/>
       <c r="K20" s="18"/>
       <c r="L20" s="18"/>
       <c r="M20" s="18"/>
       <c r="N20" s="57">
         <v>0.3</v>
       </c>
       <c r="O20" s="64">
         <v>1.03</v>
       </c>
       <c r="P20" s="57">
         <v>0.57999999999999996</v>
@@ -14209,50 +14354,53 @@
       </c>
       <c r="AA20" s="64">
         <v>0.94</v>
       </c>
       <c r="AB20" s="64">
         <v>0.12</v>
       </c>
       <c r="AC20" s="64">
         <v>0.32</v>
       </c>
       <c r="AD20" s="64">
         <v>0.39</v>
       </c>
       <c r="AE20" s="64" t="s">
         <v>31</v>
       </c>
       <c r="AF20" s="64">
         <v>3.21</v>
       </c>
       <c r="AG20" s="64">
         <v>3.37</v>
       </c>
       <c r="AH20" s="64">
         <v>1.47</v>
       </c>
+      <c r="AI20" s="64">
+        <v>0.82</v>
+      </c>
     </row>
     <row r="21" spans="1:51" ht="12" customHeight="1">
       <c r="A21" s="55" t="s">
         <v>48</v>
       </c>
       <c r="B21" s="16"/>
       <c r="C21" s="16"/>
       <c r="D21" s="17"/>
       <c r="E21" s="17"/>
       <c r="F21" s="17"/>
       <c r="G21" s="17"/>
       <c r="H21" s="18"/>
       <c r="I21" s="17"/>
       <c r="J21" s="19"/>
       <c r="K21" s="18"/>
       <c r="L21" s="18"/>
       <c r="M21" s="18"/>
       <c r="N21" s="57">
         <v>0.64</v>
       </c>
       <c r="O21" s="64">
         <v>1.2</v>
       </c>
       <c r="P21" s="57">
         <v>0.43</v>
@@ -14289,50 +14437,53 @@
       </c>
       <c r="AA21" s="64">
         <v>0.5</v>
       </c>
       <c r="AB21" s="64">
         <v>0.6</v>
       </c>
       <c r="AC21" s="64">
         <v>0.2</v>
       </c>
       <c r="AD21" s="64">
         <v>0.24</v>
       </c>
       <c r="AE21" s="64">
         <v>0.28000000000000003</v>
       </c>
       <c r="AF21" s="64" t="s">
         <v>31</v>
       </c>
       <c r="AG21" s="64">
         <v>2.15</v>
       </c>
       <c r="AH21" s="64">
         <v>0.93</v>
       </c>
+      <c r="AI21" s="64">
+        <v>0.87</v>
+      </c>
     </row>
     <row r="22" spans="1:51" ht="12" customHeight="1">
       <c r="A22" s="55" t="s">
         <v>49</v>
       </c>
       <c r="B22" s="16"/>
       <c r="C22" s="16"/>
       <c r="D22" s="17"/>
       <c r="E22" s="17"/>
       <c r="F22" s="17"/>
       <c r="G22" s="17"/>
       <c r="H22" s="18"/>
       <c r="I22" s="17"/>
       <c r="J22" s="19"/>
       <c r="K22" s="18"/>
       <c r="L22" s="18"/>
       <c r="M22" s="18"/>
       <c r="N22" s="57">
         <v>1.34</v>
       </c>
       <c r="O22" s="64">
         <v>0.63</v>
       </c>
       <c r="P22" s="57">
         <v>0.4</v>
@@ -14369,50 +14520,53 @@
       </c>
       <c r="AA22" s="64">
         <v>0.55000000000000004</v>
       </c>
       <c r="AB22" s="64">
         <v>0.45</v>
       </c>
       <c r="AC22" s="64">
         <v>0.33</v>
       </c>
       <c r="AD22" s="64">
         <v>0.27</v>
       </c>
       <c r="AE22" s="64">
         <v>0.34</v>
       </c>
       <c r="AF22" s="64">
         <v>3.29</v>
       </c>
       <c r="AG22" s="64">
         <v>0.77</v>
       </c>
       <c r="AH22" s="64">
         <v>1.26</v>
       </c>
+      <c r="AI22" s="64">
+        <v>0.66</v>
+      </c>
     </row>
     <row r="23" spans="1:51" ht="12" customHeight="1">
       <c r="A23" s="55" t="s">
         <v>58</v>
       </c>
       <c r="B23" s="16"/>
       <c r="C23" s="16"/>
       <c r="D23" s="17"/>
       <c r="E23" s="17"/>
       <c r="F23" s="17"/>
       <c r="G23" s="17"/>
       <c r="H23" s="18"/>
       <c r="I23" s="17"/>
       <c r="J23" s="19"/>
       <c r="K23" s="18"/>
       <c r="L23" s="18"/>
       <c r="M23" s="18"/>
       <c r="N23" s="57">
         <v>0.79</v>
       </c>
       <c r="O23" s="64">
         <v>1.1000000000000001</v>
       </c>
       <c r="P23" s="57">
         <v>0.12</v>
@@ -14449,50 +14603,53 @@
       </c>
       <c r="AA23" s="64">
         <v>0.87</v>
       </c>
       <c r="AB23" s="64">
         <v>0.65</v>
       </c>
       <c r="AC23" s="64">
         <v>0.35</v>
       </c>
       <c r="AD23" s="64">
         <v>0.53</v>
       </c>
       <c r="AE23" s="64">
         <v>0.57999999999999996</v>
       </c>
       <c r="AF23" s="64">
         <v>1.19</v>
       </c>
       <c r="AG23" s="64">
         <v>3.7</v>
       </c>
       <c r="AH23" s="64">
         <v>0.4</v>
       </c>
+      <c r="AI23" s="64">
+        <v>0.91</v>
+      </c>
     </row>
     <row r="24" spans="1:51" ht="12" customHeight="1">
       <c r="A24" s="55" t="s">
         <v>51</v>
       </c>
       <c r="B24" s="16"/>
       <c r="C24" s="16"/>
       <c r="D24" s="17"/>
       <c r="E24" s="17"/>
       <c r="F24" s="17"/>
       <c r="G24" s="17"/>
       <c r="H24" s="18"/>
       <c r="I24" s="17"/>
       <c r="J24" s="19"/>
       <c r="K24" s="18"/>
       <c r="L24" s="18"/>
       <c r="M24" s="18"/>
       <c r="N24" s="57">
         <v>1.04</v>
       </c>
       <c r="O24" s="64">
         <v>1.0900000000000001</v>
       </c>
       <c r="P24" s="57">
         <v>0.74</v>
@@ -14528,88 +14685,91 @@
         <v>1.23</v>
       </c>
       <c r="AA24" s="64">
         <v>1.1100000000000001</v>
       </c>
       <c r="AB24" s="64">
         <v>0.89</v>
       </c>
       <c r="AC24" s="64">
         <v>0.44</v>
       </c>
       <c r="AD24" s="64">
         <v>0.43</v>
       </c>
       <c r="AE24" s="64">
         <v>0.32</v>
       </c>
       <c r="AF24" s="64">
         <v>5.32</v>
       </c>
       <c r="AG24" s="64">
         <v>2.64</v>
       </c>
       <c r="AH24" s="64">
         <v>1.53</v>
+      </c>
+      <c r="AI24" s="64">
+        <v>1.3</v>
       </c>
     </row>
     <row r="25" spans="1:51" ht="12" customHeight="1">
       <c r="A25" s="76"/>
       <c r="B25" s="76"/>
       <c r="C25" s="76"/>
       <c r="D25" s="76"/>
       <c r="E25" s="76"/>
       <c r="F25" s="76"/>
       <c r="G25" s="76"/>
       <c r="H25" s="76"/>
       <c r="I25" s="76"/>
       <c r="J25" s="76"/>
       <c r="K25" s="76"/>
       <c r="L25" s="76"/>
       <c r="M25" s="76"/>
       <c r="N25" s="76"/>
       <c r="O25" s="76"/>
       <c r="P25" s="76"/>
       <c r="Q25" s="76"/>
       <c r="R25" s="76"/>
       <c r="S25" s="76"/>
-      <c r="T25" s="89" t="s">
+      <c r="T25" s="92" t="s">
         <v>25</v>
       </c>
-      <c r="U25" s="89"/>
-[...11 lines deleted...]
-      <c r="AG25" s="89"/>
+      <c r="U25" s="92"/>
+      <c r="V25" s="92"/>
+      <c r="W25" s="92"/>
+      <c r="X25" s="92"/>
+      <c r="Y25" s="92"/>
+      <c r="Z25" s="92"/>
+      <c r="AA25" s="92"/>
+      <c r="AB25" s="92"/>
+      <c r="AC25" s="92"/>
+      <c r="AD25" s="92"/>
+      <c r="AE25" s="92"/>
+      <c r="AF25" s="92"/>
+      <c r="AG25" s="92"/>
       <c r="AH25" s="76"/>
       <c r="AI25" s="76"/>
       <c r="AJ25" s="76"/>
       <c r="AM25" s="76"/>
       <c r="AN25" s="76"/>
       <c r="AO25" s="76"/>
       <c r="AP25" s="76"/>
       <c r="AQ25" s="76"/>
       <c r="AR25" s="76"/>
       <c r="AS25" s="76"/>
       <c r="AT25" s="76"/>
       <c r="AU25" s="76"/>
       <c r="AV25" s="76"/>
       <c r="AW25" s="76"/>
       <c r="AX25" s="76"/>
       <c r="AY25" s="76"/>
     </row>
     <row r="26" spans="1:51" ht="12" customHeight="1">
       <c r="A26" s="53" t="s">
         <v>36</v>
       </c>
       <c r="B26" s="4"/>
       <c r="C26" s="4"/>
       <c r="D26" s="4"/>
       <c r="E26" s="4"/>
@@ -14662,50 +14822,53 @@
       </c>
       <c r="AA26" s="64">
         <v>1.31</v>
       </c>
       <c r="AB26" s="64">
         <v>0.8</v>
       </c>
       <c r="AC26" s="64">
         <v>0.65</v>
       </c>
       <c r="AD26" s="64">
         <v>0.46</v>
       </c>
       <c r="AE26" s="64">
         <v>0.5</v>
       </c>
       <c r="AF26" s="64">
         <v>4.41</v>
       </c>
       <c r="AG26" s="64">
         <v>2.94</v>
       </c>
       <c r="AH26" s="64">
         <v>1.53</v>
       </c>
+      <c r="AI26" s="64">
+        <v>1.55</v>
+      </c>
     </row>
     <row r="27" spans="1:51" ht="12" customHeight="1">
       <c r="A27" s="13" t="s">
         <v>52</v>
       </c>
       <c r="B27" s="4"/>
       <c r="C27" s="4"/>
       <c r="D27" s="4"/>
       <c r="E27" s="4"/>
       <c r="F27" s="4"/>
       <c r="G27" s="4"/>
       <c r="H27" s="4"/>
       <c r="I27" s="4"/>
       <c r="J27" s="4"/>
       <c r="K27" s="4"/>
       <c r="L27" s="4"/>
       <c r="M27" s="4"/>
       <c r="N27" s="57">
         <v>1.56</v>
       </c>
       <c r="O27" s="64">
         <v>1.29</v>
       </c>
       <c r="P27" s="57">
         <v>0.9</v>
@@ -14742,50 +14905,53 @@
       </c>
       <c r="AA27" s="64">
         <v>1.32</v>
       </c>
       <c r="AB27" s="64">
         <v>0.76</v>
       </c>
       <c r="AC27" s="64">
         <v>0.64</v>
       </c>
       <c r="AD27" s="64">
         <v>0.44</v>
       </c>
       <c r="AE27" s="64">
         <v>0.47</v>
       </c>
       <c r="AF27" s="64">
         <v>3.98</v>
       </c>
       <c r="AG27" s="64">
         <v>3.07</v>
       </c>
       <c r="AH27" s="64">
         <v>1.61</v>
       </c>
+      <c r="AI27" s="64">
+        <v>1.4</v>
+      </c>
     </row>
     <row r="28" spans="1:51" ht="12" customHeight="1">
       <c r="A28" s="13" t="s">
         <v>34</v>
       </c>
       <c r="B28" s="4"/>
       <c r="C28" s="4"/>
       <c r="D28" s="4"/>
       <c r="E28" s="4"/>
       <c r="F28" s="4"/>
       <c r="G28" s="4"/>
       <c r="H28" s="4"/>
       <c r="I28" s="4"/>
       <c r="J28" s="4"/>
       <c r="K28" s="4"/>
       <c r="L28" s="4"/>
       <c r="M28" s="4"/>
       <c r="N28" s="57">
         <v>1.7</v>
       </c>
       <c r="O28" s="64">
         <v>1.51</v>
       </c>
       <c r="P28" s="57">
         <v>0.89</v>
@@ -14822,50 +14988,53 @@
       </c>
       <c r="AA28" s="64">
         <v>1.57</v>
       </c>
       <c r="AB28" s="64">
         <v>1.1499999999999999</v>
       </c>
       <c r="AC28" s="64">
         <v>0.59</v>
       </c>
       <c r="AD28" s="64">
         <v>0.67</v>
       </c>
       <c r="AE28" s="64">
         <v>0.78</v>
       </c>
       <c r="AF28" s="64">
         <v>6.34</v>
       </c>
       <c r="AG28" s="64">
         <v>3.07</v>
       </c>
       <c r="AH28" s="64">
         <v>1.0900000000000001</v>
       </c>
+      <c r="AI28" s="64">
+        <v>2.46</v>
+      </c>
     </row>
     <row r="29" spans="1:51" ht="12" customHeight="1">
       <c r="A29" s="13" t="s">
         <v>43</v>
       </c>
       <c r="B29" s="4"/>
       <c r="C29" s="4"/>
       <c r="D29" s="4"/>
       <c r="E29" s="4"/>
       <c r="F29" s="4"/>
       <c r="G29" s="4"/>
       <c r="H29" s="4"/>
       <c r="I29" s="4"/>
       <c r="J29" s="4"/>
       <c r="K29" s="4"/>
       <c r="L29" s="4"/>
       <c r="M29" s="4"/>
       <c r="N29" s="57">
         <v>1.22</v>
       </c>
       <c r="O29" s="64">
         <v>0.9</v>
       </c>
       <c r="P29" s="57">
         <v>0.81</v>
@@ -14902,50 +15071,53 @@
       </c>
       <c r="AA29" s="64">
         <v>1</v>
       </c>
       <c r="AB29" s="64">
         <v>0.82</v>
       </c>
       <c r="AC29" s="64">
         <v>0.74</v>
       </c>
       <c r="AD29" s="64">
         <v>0.49</v>
       </c>
       <c r="AE29" s="64">
         <v>0.5</v>
       </c>
       <c r="AF29" s="64">
         <v>6.68</v>
       </c>
       <c r="AG29" s="64">
         <v>2.09</v>
       </c>
       <c r="AH29" s="64">
         <v>1.6</v>
       </c>
+      <c r="AI29" s="64">
+        <v>1.37</v>
+      </c>
     </row>
     <row r="30" spans="1:51" ht="12" customHeight="1">
       <c r="A30" s="13" t="s">
         <v>44</v>
       </c>
       <c r="B30" s="4"/>
       <c r="C30" s="4"/>
       <c r="D30" s="4"/>
       <c r="E30" s="4"/>
       <c r="F30" s="4"/>
       <c r="G30" s="4"/>
       <c r="H30" s="4"/>
       <c r="I30" s="4"/>
       <c r="J30" s="4"/>
       <c r="K30" s="4"/>
       <c r="L30" s="4"/>
       <c r="M30" s="4"/>
       <c r="N30" s="57">
         <v>1.65</v>
       </c>
       <c r="O30" s="64">
         <v>1.23</v>
       </c>
       <c r="P30" s="57">
         <v>0.6</v>
@@ -14982,50 +15154,53 @@
       </c>
       <c r="AA30" s="64">
         <v>1</v>
       </c>
       <c r="AB30" s="64">
         <v>0.67</v>
       </c>
       <c r="AC30" s="64">
         <v>0.8</v>
       </c>
       <c r="AD30" s="64">
         <v>0.44</v>
       </c>
       <c r="AE30" s="64">
         <v>0.52</v>
       </c>
       <c r="AF30" s="64">
         <v>4.55</v>
       </c>
       <c r="AG30" s="64">
         <v>2.68</v>
       </c>
       <c r="AH30" s="64">
         <v>1.46</v>
       </c>
+      <c r="AI30" s="64">
+        <v>2.0499999999999998</v>
+      </c>
     </row>
     <row r="31" spans="1:51" ht="12" customHeight="1">
       <c r="A31" s="20" t="s">
         <v>51</v>
       </c>
       <c r="B31" s="4"/>
       <c r="C31" s="4"/>
       <c r="D31" s="4"/>
       <c r="E31" s="4"/>
       <c r="F31" s="4"/>
       <c r="G31" s="4"/>
       <c r="H31" s="4"/>
       <c r="I31" s="4"/>
       <c r="J31" s="4"/>
       <c r="K31" s="4"/>
       <c r="L31" s="4"/>
       <c r="M31" s="4"/>
       <c r="N31" s="57">
         <v>0.85</v>
       </c>
       <c r="O31" s="64">
         <v>0.74</v>
       </c>
       <c r="P31" s="57">
         <v>0.95</v>
@@ -15061,106 +15236,109 @@
         <v>1.05</v>
       </c>
       <c r="AA31" s="64">
         <v>1.42</v>
       </c>
       <c r="AB31" s="64">
         <v>0.89</v>
       </c>
       <c r="AC31" s="64">
         <v>0.53</v>
       </c>
       <c r="AD31" s="64">
         <v>0.24</v>
       </c>
       <c r="AE31" s="64">
         <v>0.39</v>
       </c>
       <c r="AF31" s="64">
         <v>5.23</v>
       </c>
       <c r="AG31" s="64">
         <v>1.39</v>
       </c>
       <c r="AH31" s="64">
         <v>1.1399999999999999</v>
+      </c>
+      <c r="AI31" s="64">
+        <v>1.02</v>
       </c>
     </row>
     <row r="32" spans="1:51" ht="12" customHeight="1">
       <c r="A32" s="77"/>
       <c r="B32" s="77"/>
       <c r="C32" s="77"/>
       <c r="D32" s="77"/>
       <c r="E32" s="77"/>
       <c r="F32" s="77"/>
       <c r="G32" s="77"/>
       <c r="H32" s="77"/>
       <c r="I32" s="77"/>
       <c r="J32" s="77"/>
       <c r="K32" s="77"/>
       <c r="L32" s="77"/>
       <c r="M32" s="77"/>
       <c r="N32" s="77"/>
       <c r="O32" s="77"/>
       <c r="P32" s="77"/>
       <c r="Q32" s="77"/>
       <c r="R32" s="77"/>
       <c r="S32" s="77"/>
-      <c r="T32" s="96" t="s">
+      <c r="T32" s="99" t="s">
         <v>26</v>
       </c>
-      <c r="U32" s="96"/>
-[...11 lines deleted...]
-      <c r="AG32" s="96"/>
+      <c r="U32" s="99"/>
+      <c r="V32" s="99"/>
+      <c r="W32" s="99"/>
+      <c r="X32" s="99"/>
+      <c r="Y32" s="99"/>
+      <c r="Z32" s="99"/>
+      <c r="AA32" s="99"/>
+      <c r="AB32" s="99"/>
+      <c r="AC32" s="99"/>
+      <c r="AD32" s="99"/>
+      <c r="AE32" s="99"/>
+      <c r="AF32" s="99"/>
+      <c r="AG32" s="99"/>
       <c r="AH32" s="77"/>
       <c r="AI32" s="77"/>
       <c r="AJ32" s="77"/>
       <c r="AM32" s="77"/>
       <c r="AN32" s="77"/>
       <c r="AO32" s="77"/>
       <c r="AP32" s="77"/>
       <c r="AQ32" s="77"/>
       <c r="AR32" s="77"/>
       <c r="AS32" s="77"/>
       <c r="AT32" s="77"/>
       <c r="AU32" s="77"/>
       <c r="AV32" s="77"/>
       <c r="AW32" s="77"/>
       <c r="AX32" s="77"/>
       <c r="AY32" s="77"/>
     </row>
-    <row r="33" spans="1:34" ht="12" customHeight="1">
+    <row r="33" spans="1:35" ht="12" customHeight="1">
       <c r="A33" s="53" t="s">
         <v>36</v>
       </c>
       <c r="B33" s="4"/>
       <c r="C33" s="4"/>
       <c r="D33" s="4"/>
       <c r="E33" s="4"/>
       <c r="F33" s="4"/>
       <c r="G33" s="4"/>
       <c r="H33" s="4"/>
       <c r="I33" s="4"/>
       <c r="J33" s="4"/>
       <c r="K33" s="4"/>
       <c r="L33" s="4"/>
       <c r="M33" s="4"/>
       <c r="N33" s="57">
         <v>1.1000000000000001</v>
       </c>
       <c r="O33" s="65">
         <v>0.99</v>
       </c>
       <c r="P33" s="57">
         <v>0.61</v>
       </c>
       <c r="Q33" s="64">
@@ -15195,52 +15373,55 @@
       </c>
       <c r="AA33" s="65">
         <v>0.8</v>
       </c>
       <c r="AB33" s="65">
         <v>0.52</v>
       </c>
       <c r="AC33" s="65">
         <v>0.48</v>
       </c>
       <c r="AD33" s="65">
         <v>0.39</v>
       </c>
       <c r="AE33" s="65">
         <v>0.38</v>
       </c>
       <c r="AF33" s="64">
         <v>3.34</v>
       </c>
       <c r="AG33" s="65">
         <v>2.34</v>
       </c>
       <c r="AH33" s="65">
         <v>1.25</v>
       </c>
-    </row>
-    <row r="34" spans="1:34" ht="12" customHeight="1">
+      <c r="AI33" s="64">
+        <v>1.04</v>
+      </c>
+    </row>
+    <row r="34" spans="1:35" ht="12" customHeight="1">
       <c r="A34" s="54" t="s">
         <v>32</v>
       </c>
       <c r="B34" s="4"/>
       <c r="C34" s="4"/>
       <c r="D34" s="4"/>
       <c r="E34" s="4"/>
       <c r="F34" s="4"/>
       <c r="G34" s="4"/>
       <c r="H34" s="4"/>
       <c r="I34" s="4"/>
       <c r="J34" s="4"/>
       <c r="K34" s="4"/>
       <c r="L34" s="4"/>
       <c r="M34" s="4"/>
       <c r="N34" s="57">
         <v>1.72</v>
       </c>
       <c r="O34" s="65">
         <v>1.65</v>
       </c>
       <c r="P34" s="57">
         <v>0.93</v>
       </c>
       <c r="Q34" s="64">
@@ -15275,52 +15456,55 @@
       </c>
       <c r="AA34" s="65">
         <v>0.9</v>
       </c>
       <c r="AB34" s="65">
         <v>0.2</v>
       </c>
       <c r="AC34" s="65">
         <v>0.42</v>
       </c>
       <c r="AD34" s="65">
         <v>0.33</v>
       </c>
       <c r="AE34" s="65">
         <v>0.2</v>
       </c>
       <c r="AF34" s="64">
         <v>2.99</v>
       </c>
       <c r="AG34" s="65">
         <v>2.8</v>
       </c>
       <c r="AH34" s="65">
         <v>2.0299999999999998</v>
       </c>
-    </row>
-    <row r="35" spans="1:34" ht="12" customHeight="1">
+      <c r="AI34" s="64">
+        <v>1.07</v>
+      </c>
+    </row>
+    <row r="35" spans="1:35" ht="12" customHeight="1">
       <c r="A35" s="54" t="s">
         <v>34</v>
       </c>
       <c r="B35" s="4"/>
       <c r="C35" s="4"/>
       <c r="D35" s="4"/>
       <c r="E35" s="4"/>
       <c r="F35" s="4"/>
       <c r="G35" s="4"/>
       <c r="H35" s="4"/>
       <c r="I35" s="4"/>
       <c r="J35" s="4"/>
       <c r="K35" s="4"/>
       <c r="L35" s="4"/>
       <c r="M35" s="4"/>
       <c r="N35" s="57">
         <v>0.94</v>
       </c>
       <c r="O35" s="65">
         <v>4.13</v>
       </c>
       <c r="P35" s="57">
         <v>1.48</v>
       </c>
       <c r="Q35" s="64">
@@ -15355,52 +15539,55 @@
       </c>
       <c r="AA35" s="64" t="s">
         <v>31</v>
       </c>
       <c r="AB35" s="64" t="s">
         <v>31</v>
       </c>
       <c r="AC35" s="65">
         <v>2.09</v>
       </c>
       <c r="AD35" s="64" t="s">
         <v>31</v>
       </c>
       <c r="AE35" s="65">
         <v>0.57999999999999996</v>
       </c>
       <c r="AF35" s="64" t="s">
         <v>31</v>
       </c>
       <c r="AG35" s="65">
         <v>3.82</v>
       </c>
       <c r="AH35" s="65">
         <v>4.9400000000000004</v>
       </c>
-    </row>
-    <row r="36" spans="1:34" ht="12" customHeight="1">
+      <c r="AI35" s="64" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="36" spans="1:35" ht="12" customHeight="1">
       <c r="A36" s="55" t="s">
         <v>41</v>
       </c>
       <c r="B36" s="4"/>
       <c r="C36" s="4"/>
       <c r="D36" s="4"/>
       <c r="E36" s="4"/>
       <c r="F36" s="4"/>
       <c r="G36" s="4"/>
       <c r="H36" s="4"/>
       <c r="I36" s="4"/>
       <c r="J36" s="4"/>
       <c r="K36" s="4"/>
       <c r="L36" s="4"/>
       <c r="M36" s="4"/>
       <c r="N36" s="57">
         <v>0.95</v>
       </c>
       <c r="O36" s="65">
         <v>0.83</v>
       </c>
       <c r="P36" s="57">
         <v>0.55000000000000004</v>
       </c>
       <c r="Q36" s="64">
@@ -15435,52 +15622,55 @@
       </c>
       <c r="AA36" s="65">
         <v>0.92</v>
       </c>
       <c r="AB36" s="65">
         <v>0.53</v>
       </c>
       <c r="AC36" s="65">
         <v>0.56000000000000005</v>
       </c>
       <c r="AD36" s="65">
         <v>0.55000000000000004</v>
       </c>
       <c r="AE36" s="65">
         <v>0.45</v>
       </c>
       <c r="AF36" s="64">
         <v>4.74</v>
       </c>
       <c r="AG36" s="65">
         <v>2.48</v>
       </c>
       <c r="AH36" s="65">
         <v>0.96</v>
       </c>
-    </row>
-    <row r="37" spans="1:34" ht="12" customHeight="1">
+      <c r="AI36" s="64">
+        <v>1.1100000000000001</v>
+      </c>
+    </row>
+    <row r="37" spans="1:35" ht="12" customHeight="1">
       <c r="A37" s="55" t="s">
         <v>43</v>
       </c>
       <c r="B37" s="4"/>
       <c r="C37" s="4"/>
       <c r="D37" s="4"/>
       <c r="E37" s="4"/>
       <c r="F37" s="4"/>
       <c r="G37" s="4"/>
       <c r="H37" s="4"/>
       <c r="I37" s="4"/>
       <c r="J37" s="4"/>
       <c r="K37" s="4"/>
       <c r="L37" s="4"/>
       <c r="M37" s="4"/>
       <c r="N37" s="57">
         <v>1.81</v>
       </c>
       <c r="O37" s="65">
         <v>0.88</v>
       </c>
       <c r="P37" s="57">
         <v>1.41</v>
       </c>
       <c r="Q37" s="64">
@@ -15515,52 +15705,55 @@
       </c>
       <c r="AA37" s="65">
         <v>0.72</v>
       </c>
       <c r="AB37" s="65">
         <v>0.4</v>
       </c>
       <c r="AC37" s="65">
         <v>0.64</v>
       </c>
       <c r="AD37" s="65">
         <v>0.26</v>
       </c>
       <c r="AE37" s="65">
         <v>0.42</v>
       </c>
       <c r="AF37" s="64">
         <v>5.05</v>
       </c>
       <c r="AG37" s="65">
         <v>1.9</v>
       </c>
       <c r="AH37" s="65">
         <v>2.2200000000000002</v>
       </c>
-    </row>
-    <row r="38" spans="1:34" ht="12" customHeight="1">
+      <c r="AI37" s="64">
+        <v>2.0299999999999998</v>
+      </c>
+    </row>
+    <row r="38" spans="1:35" ht="12" customHeight="1">
       <c r="A38" s="55" t="s">
         <v>55</v>
       </c>
       <c r="B38" s="4"/>
       <c r="C38" s="4"/>
       <c r="D38" s="4"/>
       <c r="E38" s="4"/>
       <c r="F38" s="4"/>
       <c r="G38" s="4"/>
       <c r="H38" s="4"/>
       <c r="I38" s="4"/>
       <c r="J38" s="4"/>
       <c r="K38" s="4"/>
       <c r="L38" s="4"/>
       <c r="M38" s="4"/>
       <c r="N38" s="57">
         <v>1.47</v>
       </c>
       <c r="O38" s="65">
         <v>0.94</v>
       </c>
       <c r="P38" s="57">
         <v>0.84</v>
       </c>
       <c r="Q38" s="64">
@@ -15595,52 +15788,55 @@
       </c>
       <c r="AA38" s="65">
         <v>1.25</v>
       </c>
       <c r="AB38" s="65">
         <v>0.71</v>
       </c>
       <c r="AC38" s="65">
         <v>0.71</v>
       </c>
       <c r="AD38" s="65">
         <v>0.39</v>
       </c>
       <c r="AE38" s="65">
         <v>0.83</v>
       </c>
       <c r="AF38" s="64">
         <v>3.64</v>
       </c>
       <c r="AG38" s="65">
         <v>3.05</v>
       </c>
       <c r="AH38" s="65">
         <v>1</v>
       </c>
-    </row>
-    <row r="39" spans="1:34" ht="12" customHeight="1">
+      <c r="AI38" s="64">
+        <v>1.5</v>
+      </c>
+    </row>
+    <row r="39" spans="1:35" ht="12" customHeight="1">
       <c r="A39" s="55" t="s">
         <v>46</v>
       </c>
       <c r="B39" s="4"/>
       <c r="C39" s="4"/>
       <c r="D39" s="4"/>
       <c r="E39" s="4"/>
       <c r="F39" s="4"/>
       <c r="G39" s="4"/>
       <c r="H39" s="4"/>
       <c r="I39" s="4"/>
       <c r="J39" s="4"/>
       <c r="K39" s="4"/>
       <c r="L39" s="4"/>
       <c r="M39" s="4"/>
       <c r="N39" s="57">
         <v>1.07</v>
       </c>
       <c r="O39" s="65">
         <v>1.04</v>
       </c>
       <c r="P39" s="57">
         <v>0.65</v>
       </c>
       <c r="Q39" s="64">
@@ -15675,52 +15871,55 @@
       </c>
       <c r="AA39" s="65">
         <v>0.76</v>
       </c>
       <c r="AB39" s="65">
         <v>0.67</v>
       </c>
       <c r="AC39" s="65">
         <v>0.34</v>
       </c>
       <c r="AD39" s="65">
         <v>0.08</v>
       </c>
       <c r="AE39" s="65">
         <v>0.22</v>
       </c>
       <c r="AF39" s="64" t="s">
         <v>31</v>
       </c>
       <c r="AG39" s="65">
         <v>2.29</v>
       </c>
       <c r="AH39" s="65">
         <v>0.6</v>
       </c>
-    </row>
-    <row r="40" spans="1:34" ht="12" customHeight="1">
+      <c r="AI39" s="64">
+        <v>0.22</v>
+      </c>
+    </row>
+    <row r="40" spans="1:35" ht="12" customHeight="1">
       <c r="A40" s="55" t="s">
         <v>47</v>
       </c>
       <c r="B40" s="4"/>
       <c r="C40" s="4"/>
       <c r="D40" s="4"/>
       <c r="E40" s="4"/>
       <c r="F40" s="4"/>
       <c r="G40" s="4"/>
       <c r="H40" s="4"/>
       <c r="I40" s="4"/>
       <c r="J40" s="4"/>
       <c r="K40" s="4"/>
       <c r="L40" s="4"/>
       <c r="M40" s="4"/>
       <c r="N40" s="59" t="s">
         <v>31</v>
       </c>
       <c r="O40" s="65">
         <v>0.32</v>
       </c>
       <c r="P40" s="57">
         <v>0.14000000000000001</v>
       </c>
       <c r="Q40" s="64">
@@ -15755,52 +15954,55 @@
       </c>
       <c r="AA40" s="65">
         <v>0.83</v>
       </c>
       <c r="AB40" s="65">
         <v>0.44</v>
       </c>
       <c r="AC40" s="65">
         <v>0.53</v>
       </c>
       <c r="AD40" s="65">
         <v>0.24</v>
       </c>
       <c r="AE40" s="65">
         <v>0.22</v>
       </c>
       <c r="AF40" s="64">
         <v>2.58</v>
       </c>
       <c r="AG40" s="64" t="s">
         <v>31</v>
       </c>
       <c r="AH40" s="65">
         <v>0.45</v>
       </c>
-    </row>
-    <row r="41" spans="1:34" ht="12" customHeight="1">
+      <c r="AI40" s="64">
+        <v>0.33</v>
+      </c>
+    </row>
+    <row r="41" spans="1:35" ht="12" customHeight="1">
       <c r="A41" s="55" t="s">
         <v>56</v>
       </c>
       <c r="B41" s="4"/>
       <c r="C41" s="4"/>
       <c r="D41" s="4"/>
       <c r="E41" s="4"/>
       <c r="F41" s="4"/>
       <c r="G41" s="4"/>
       <c r="H41" s="4"/>
       <c r="I41" s="4"/>
       <c r="J41" s="4"/>
       <c r="K41" s="4"/>
       <c r="L41" s="4"/>
       <c r="M41" s="4"/>
       <c r="N41" s="57">
         <v>0.98</v>
       </c>
       <c r="O41" s="65">
         <v>0.43</v>
       </c>
       <c r="P41" s="57">
         <v>0.38</v>
       </c>
       <c r="Q41" s="69" t="s">
@@ -15835,52 +16037,55 @@
       </c>
       <c r="AA41" s="65">
         <v>0.23</v>
       </c>
       <c r="AB41" s="65">
         <v>0.61</v>
       </c>
       <c r="AC41" s="65">
         <v>1.1000000000000001</v>
       </c>
       <c r="AD41" s="65">
         <v>0.5</v>
       </c>
       <c r="AE41" s="65">
         <v>0.76</v>
       </c>
       <c r="AF41" s="64">
         <v>1.87</v>
       </c>
       <c r="AG41" s="65">
         <v>1.97</v>
       </c>
       <c r="AH41" s="65">
         <v>0.65</v>
       </c>
-    </row>
-    <row r="42" spans="1:34" ht="12" customHeight="1">
+      <c r="AI41" s="64">
+        <v>0.97</v>
+      </c>
+    </row>
+    <row r="42" spans="1:35" ht="12" customHeight="1">
       <c r="A42" s="55" t="s">
         <v>57</v>
       </c>
       <c r="B42" s="4"/>
       <c r="C42" s="4"/>
       <c r="D42" s="4"/>
       <c r="E42" s="4"/>
       <c r="F42" s="4"/>
       <c r="G42" s="4"/>
       <c r="H42" s="4"/>
       <c r="I42" s="4"/>
       <c r="J42" s="4"/>
       <c r="K42" s="4"/>
       <c r="L42" s="4"/>
       <c r="M42" s="4"/>
       <c r="N42" s="57">
         <v>0.3</v>
       </c>
       <c r="O42" s="65">
         <v>1.03</v>
       </c>
       <c r="P42" s="57">
         <v>0.57999999999999996</v>
       </c>
       <c r="Q42" s="64">
@@ -15915,52 +16120,55 @@
       </c>
       <c r="AA42" s="65">
         <v>0.94</v>
       </c>
       <c r="AB42" s="65">
         <v>0.12</v>
       </c>
       <c r="AC42" s="65">
         <v>0.32</v>
       </c>
       <c r="AD42" s="65">
         <v>0.39</v>
       </c>
       <c r="AE42" s="64" t="s">
         <v>31</v>
       </c>
       <c r="AF42" s="64">
         <v>3.21</v>
       </c>
       <c r="AG42" s="65">
         <v>3.37</v>
       </c>
       <c r="AH42" s="65">
         <v>1.47</v>
       </c>
-    </row>
-    <row r="43" spans="1:34" ht="12" customHeight="1">
+      <c r="AI42" s="64">
+        <v>0.82</v>
+      </c>
+    </row>
+    <row r="43" spans="1:35" ht="12" customHeight="1">
       <c r="A43" s="55" t="s">
         <v>48</v>
       </c>
       <c r="B43" s="4"/>
       <c r="C43" s="4"/>
       <c r="D43" s="4"/>
       <c r="E43" s="4"/>
       <c r="F43" s="4"/>
       <c r="G43" s="4"/>
       <c r="H43" s="4"/>
       <c r="I43" s="4"/>
       <c r="J43" s="4"/>
       <c r="K43" s="4"/>
       <c r="L43" s="4"/>
       <c r="M43" s="4"/>
       <c r="N43" s="57">
         <v>0.64</v>
       </c>
       <c r="O43" s="65">
         <v>1.2</v>
       </c>
       <c r="P43" s="57">
         <v>0.43</v>
       </c>
       <c r="Q43" s="64">
@@ -15995,52 +16203,55 @@
       </c>
       <c r="AA43" s="65">
         <v>0.5</v>
       </c>
       <c r="AB43" s="65">
         <v>0.6</v>
       </c>
       <c r="AC43" s="65">
         <v>0.2</v>
       </c>
       <c r="AD43" s="65">
         <v>0.24</v>
       </c>
       <c r="AE43" s="65">
         <v>0.28000000000000003</v>
       </c>
       <c r="AF43" s="64" t="s">
         <v>31</v>
       </c>
       <c r="AG43" s="65">
         <v>2.15</v>
       </c>
       <c r="AH43" s="65">
         <v>0.93</v>
       </c>
-    </row>
-    <row r="44" spans="1:34" ht="12" customHeight="1">
+      <c r="AI43" s="64">
+        <v>0.87</v>
+      </c>
+    </row>
+    <row r="44" spans="1:35" ht="12" customHeight="1">
       <c r="A44" s="55" t="s">
         <v>49</v>
       </c>
       <c r="B44" s="4"/>
       <c r="C44" s="4"/>
       <c r="D44" s="4"/>
       <c r="E44" s="4"/>
       <c r="F44" s="4"/>
       <c r="G44" s="4"/>
       <c r="H44" s="4"/>
       <c r="I44" s="4"/>
       <c r="J44" s="4"/>
       <c r="K44" s="4"/>
       <c r="L44" s="4"/>
       <c r="M44" s="4"/>
       <c r="N44" s="57">
         <v>1.34</v>
       </c>
       <c r="O44" s="65">
         <v>0.63</v>
       </c>
       <c r="P44" s="57">
         <v>0.4</v>
       </c>
       <c r="Q44" s="64">
@@ -16075,52 +16286,55 @@
       </c>
       <c r="AA44" s="65">
         <v>0.55000000000000004</v>
       </c>
       <c r="AB44" s="65">
         <v>0.45</v>
       </c>
       <c r="AC44" s="65">
         <v>0.33</v>
       </c>
       <c r="AD44" s="65">
         <v>0.27</v>
       </c>
       <c r="AE44" s="65">
         <v>0.34</v>
       </c>
       <c r="AF44" s="64">
         <v>3.29</v>
       </c>
       <c r="AG44" s="65">
         <v>0.77</v>
       </c>
       <c r="AH44" s="65">
         <v>1.26</v>
       </c>
-    </row>
-    <row r="45" spans="1:34" ht="12" customHeight="1">
+      <c r="AI44" s="64">
+        <v>0.66</v>
+      </c>
+    </row>
+    <row r="45" spans="1:35" ht="12" customHeight="1">
       <c r="A45" s="55" t="s">
         <v>58</v>
       </c>
       <c r="B45" s="4"/>
       <c r="C45" s="4"/>
       <c r="D45" s="4"/>
       <c r="E45" s="4"/>
       <c r="F45" s="4"/>
       <c r="G45" s="4"/>
       <c r="H45" s="4"/>
       <c r="I45" s="4"/>
       <c r="J45" s="4"/>
       <c r="K45" s="4"/>
       <c r="L45" s="4"/>
       <c r="M45" s="4"/>
       <c r="N45" s="60">
         <v>0.79</v>
       </c>
       <c r="O45" s="65">
         <v>1.1000000000000001</v>
       </c>
       <c r="P45" s="57">
         <v>0.12</v>
       </c>
       <c r="Q45" s="64">
@@ -16155,52 +16369,55 @@
       </c>
       <c r="AA45" s="65">
         <v>0.87</v>
       </c>
       <c r="AB45" s="65">
         <v>0.65</v>
       </c>
       <c r="AC45" s="65">
         <v>0.35</v>
       </c>
       <c r="AD45" s="65">
         <v>0.53</v>
       </c>
       <c r="AE45" s="65">
         <v>0.57999999999999996</v>
       </c>
       <c r="AF45" s="64">
         <v>1.19</v>
       </c>
       <c r="AG45" s="65">
         <v>3.7</v>
       </c>
       <c r="AH45" s="65">
         <v>0.4</v>
       </c>
-    </row>
-    <row r="46" spans="1:34" ht="12" customHeight="1">
+      <c r="AI45" s="64">
+        <v>0.91</v>
+      </c>
+    </row>
+    <row r="46" spans="1:35" ht="12" customHeight="1">
       <c r="A46" s="56" t="s">
         <v>51</v>
       </c>
       <c r="B46" s="4"/>
       <c r="C46" s="4"/>
       <c r="D46" s="4"/>
       <c r="E46" s="4"/>
       <c r="F46" s="4"/>
       <c r="G46" s="4"/>
       <c r="H46" s="4"/>
       <c r="I46" s="4"/>
       <c r="J46" s="4"/>
       <c r="K46" s="4"/>
       <c r="L46" s="4"/>
       <c r="M46" s="4"/>
       <c r="N46" s="61">
         <v>1.2</v>
       </c>
       <c r="O46" s="66">
         <v>1.37</v>
       </c>
       <c r="P46" s="61">
         <v>0.57999999999999996</v>
       </c>
       <c r="Q46" s="66">
@@ -16235,65 +16452,68 @@
       </c>
       <c r="AA46" s="66">
         <v>0.87</v>
       </c>
       <c r="AB46" s="66">
         <v>0.89</v>
       </c>
       <c r="AC46" s="66">
         <v>0.37</v>
       </c>
       <c r="AD46" s="66">
         <v>0.57999999999999996</v>
       </c>
       <c r="AE46" s="66">
         <v>0.27</v>
       </c>
       <c r="AF46" s="66">
         <v>5.4</v>
       </c>
       <c r="AG46" s="66">
         <v>3.65</v>
       </c>
       <c r="AH46" s="66">
         <v>1.84</v>
       </c>
-    </row>
-    <row r="47" spans="1:34">
+      <c r="AI46" s="66">
+        <v>1.52</v>
+      </c>
+    </row>
+    <row r="47" spans="1:35">
       <c r="A47" s="25"/>
     </row>
   </sheetData>
   <mergeCells count="9">
-    <mergeCell ref="T6:AQ6"/>
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="B8:M8"/>
     <mergeCell ref="T8:AE8"/>
     <mergeCell ref="T32:AG32"/>
     <mergeCell ref="T10:AG10"/>
     <mergeCell ref="T25:AG25"/>
     <mergeCell ref="N8:S8"/>
     <mergeCell ref="AF8:AQ8"/>
+    <mergeCell ref="T6:AQ6"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>