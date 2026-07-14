--- v2 (2026-06-24)
+++ v3 (2026-07-14)
@@ -1,75 +1,81 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Vko102-08\номенклатура по смк\эл.номенклатура 2026\14-26 Основные показатели (динамические ряды) по демографической и социальной статистике\ЕДН\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0239B51B-9CA4-4EAB-936C-5D7B6A9BC936}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-180" yWindow="-36" windowWidth="23256" windowHeight="13176" tabRatio="572" activeTab="2"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="572" activeTab="4" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Браки 2022 " sheetId="1" r:id="rId1"/>
     <sheet name="Браки " sheetId="6" r:id="rId2"/>
     <sheet name="Браки  2024-2026" sheetId="7" r:id="rId3"/>
     <sheet name="Коэф." sheetId="5" r:id="rId4"/>
     <sheet name="Коэф. 2024-2026" sheetId="8" r:id="rId5"/>
   </sheets>
   <calcPr calcId="114210"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="586" uniqueCount="61">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="588" uniqueCount="61">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -213,51 +219,51 @@
   <si>
     <t>человек</t>
   </si>
   <si>
     <t>район Алтай</t>
   </si>
   <si>
     <t>район Марқакөл</t>
   </si>
   <si>
     <t>район Самар</t>
   </si>
   <si>
     <t>район Үлкен Нарын</t>
   </si>
   <si>
     <t xml:space="preserve">                                                        </t>
   </si>
   <si>
     <t xml:space="preserve">     Браки</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00_р_."/>
   </numFmts>
   <fonts count="13">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
@@ -424,775 +430,773 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="107">
+  <cellXfs count="87">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="1" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center"/>
-[...5 lines deleted...]
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>60960</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2049" name="Picture 2"/>
+        <xdr:cNvPr id="2049" name="Picture 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000001080000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1882140" cy="487680"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>45720</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>13</xdr:col>
       <xdr:colOff>335280</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>60960</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3073" name="Picture 2"/>
+        <xdr:cNvPr id="3073" name="Picture 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-0000010C0000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="45720"/>
           <a:ext cx="2225040" cy="571500"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>7620</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>13</xdr:col>
       <xdr:colOff>335280</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>22860</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3074" name="Picture 2"/>
+        <xdr:cNvPr id="3074" name="Picture 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-0000020C0000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="7620"/>
           <a:ext cx="2225040" cy="571500"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>15</xdr:col>
       <xdr:colOff>358140</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>160020</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="1025" name="Рисунок 8"/>
+        <xdr:cNvPr id="1025" name="Рисунок 8">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000001040000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3253740" cy="937260"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>60960</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="4097" name="Picture 2"/>
+        <xdr:cNvPr id="4097" name="Picture 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000001100000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="38100"/>
           <a:ext cx="1882140" cy="579120"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>15</xdr:col>
       <xdr:colOff>297180</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>106680</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="5121" name="Рисунок 8"/>
+        <xdr:cNvPr id="5121" name="Рисунок 8">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-000001140000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3253740" cy="937260"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1341,15179 +1345,15381 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A3:S59"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="13" topLeftCell="N1" activePane="topRight" state="frozen"/>
       <selection pane="topRight" activeCell="O23" sqref="O23"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="27.44140625" style="7" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="14" max="16384" width="9.109375" style="7"/>
+    <col min="1" max="1" width="27.42578125" style="5" bestFit="1" customWidth="1"/>
+    <col min="2" max="13" width="0" style="5" hidden="1" customWidth="1"/>
+    <col min="14" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:19" ht="13.2">
-      <c r="A3" s="90" t="s">
+    <row r="3" spans="1:19" ht="12.75">
+      <c r="A3" s="70" t="s">
         <v>28</v>
       </c>
-      <c r="B3" s="90"/>
-[...16 lines deleted...]
-      <c r="S3" s="90"/>
+      <c r="B3" s="70"/>
+      <c r="C3" s="70"/>
+      <c r="D3" s="70"/>
+      <c r="E3" s="70"/>
+      <c r="F3" s="70"/>
+      <c r="G3" s="70"/>
+      <c r="H3" s="70"/>
+      <c r="I3" s="70"/>
+      <c r="J3" s="70"/>
+      <c r="K3" s="70"/>
+      <c r="L3" s="70"/>
+      <c r="M3" s="70"/>
+      <c r="N3" s="70"/>
+      <c r="O3" s="70"/>
+      <c r="P3" s="70"/>
+      <c r="Q3" s="70"/>
+      <c r="R3" s="70"/>
+      <c r="S3" s="70"/>
     </row>
     <row r="4" spans="1:19">
-      <c r="C4" s="8"/>
-[...5 lines deleted...]
-      <c r="S4" s="10" t="s">
+      <c r="C4" s="6"/>
+      <c r="N4" s="7"/>
+      <c r="O4" s="7"/>
+      <c r="P4" s="7"/>
+      <c r="Q4" s="7"/>
+      <c r="R4" s="7"/>
+      <c r="S4" s="8" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="5" spans="1:19">
-      <c r="A5" s="93"/>
-      <c r="B5" s="95">
+      <c r="A5" s="73"/>
+      <c r="B5" s="75">
         <v>2021</v>
       </c>
-      <c r="C5" s="96"/>
-[...10 lines deleted...]
-      <c r="N5" s="97">
+      <c r="C5" s="76"/>
+      <c r="D5" s="76"/>
+      <c r="E5" s="76"/>
+      <c r="F5" s="76"/>
+      <c r="G5" s="76"/>
+      <c r="H5" s="76"/>
+      <c r="I5" s="76"/>
+      <c r="J5" s="76"/>
+      <c r="K5" s="76"/>
+      <c r="L5" s="76"/>
+      <c r="M5" s="76"/>
+      <c r="N5" s="77">
         <v>2022</v>
       </c>
-      <c r="O5" s="98"/>
-[...3 lines deleted...]
-      <c r="S5" s="98"/>
+      <c r="O5" s="78"/>
+      <c r="P5" s="78"/>
+      <c r="Q5" s="78"/>
+      <c r="R5" s="78"/>
+      <c r="S5" s="78"/>
     </row>
     <row r="6" spans="1:19">
-      <c r="A6" s="94"/>
-      <c r="B6" s="11" t="s">
+      <c r="A6" s="74"/>
+      <c r="B6" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="C6" s="11" t="s">
+      <c r="C6" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="D6" s="11" t="s">
+      <c r="D6" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="E6" s="11" t="s">
+      <c r="E6" s="9" t="s">
         <v>8</v>
       </c>
-      <c r="F6" s="11" t="s">
+      <c r="F6" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="G6" s="11" t="s">
+      <c r="G6" s="9" t="s">
         <v>1</v>
       </c>
-      <c r="H6" s="11" t="s">
+      <c r="H6" s="9" t="s">
         <v>2</v>
       </c>
-      <c r="I6" s="12" t="s">
+      <c r="I6" s="10" t="s">
         <v>3</v>
       </c>
-      <c r="J6" s="12" t="s">
+      <c r="J6" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="K6" s="12" t="s">
+      <c r="K6" s="10" t="s">
         <v>19</v>
       </c>
-      <c r="L6" s="12" t="s">
+      <c r="L6" s="10" t="s">
         <v>20</v>
       </c>
-      <c r="M6" s="12" t="s">
+      <c r="M6" s="10" t="s">
         <v>23</v>
       </c>
-      <c r="N6" s="12" t="s">
+      <c r="N6" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="O6" s="12" t="s">
+      <c r="O6" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="P6" s="11" t="s">
+      <c r="P6" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="Q6" s="12" t="s">
+      <c r="Q6" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="R6" s="12" t="s">
+      <c r="R6" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="S6" s="12" t="s">
+      <c r="S6" s="10" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:19">
-      <c r="A7" s="91" t="s">
+      <c r="A7" s="71" t="s">
         <v>9</v>
       </c>
-      <c r="B7" s="91"/>
-[...16 lines deleted...]
-      <c r="S7" s="91"/>
+      <c r="B7" s="71"/>
+      <c r="C7" s="71"/>
+      <c r="D7" s="71"/>
+      <c r="E7" s="71"/>
+      <c r="F7" s="71"/>
+      <c r="G7" s="71"/>
+      <c r="H7" s="71"/>
+      <c r="I7" s="71"/>
+      <c r="J7" s="71"/>
+      <c r="K7" s="71"/>
+      <c r="L7" s="71"/>
+      <c r="M7" s="71"/>
+      <c r="N7" s="71"/>
+      <c r="O7" s="71"/>
+      <c r="P7" s="71"/>
+      <c r="Q7" s="71"/>
+      <c r="R7" s="71"/>
+      <c r="S7" s="71"/>
     </row>
     <row r="8" spans="1:19">
-      <c r="A8" s="46" t="s">
+      <c r="A8" s="33" t="s">
         <v>36</v>
       </c>
-      <c r="B8" s="14"/>
-[...11 lines deleted...]
-      <c r="N8" s="15">
+      <c r="B8" s="12"/>
+      <c r="C8" s="12"/>
+      <c r="D8" s="12"/>
+      <c r="E8" s="12"/>
+      <c r="F8" s="12"/>
+      <c r="G8" s="12"/>
+      <c r="H8" s="12"/>
+      <c r="I8" s="12"/>
+      <c r="J8" s="12"/>
+      <c r="K8" s="12"/>
+      <c r="L8" s="12"/>
+      <c r="M8" s="12"/>
+      <c r="N8" s="13">
         <v>434</v>
       </c>
-      <c r="O8" s="15">
+      <c r="O8" s="13">
         <v>570</v>
       </c>
-      <c r="P8" s="15">
+      <c r="P8" s="13">
         <v>638</v>
       </c>
-      <c r="Q8" s="15">
+      <c r="Q8" s="13">
         <v>546</v>
       </c>
-      <c r="R8" s="15">
+      <c r="R8" s="13">
         <v>479</v>
       </c>
-      <c r="S8" s="15">
+      <c r="S8" s="13">
         <v>743</v>
       </c>
     </row>
     <row r="9" spans="1:19">
-      <c r="A9" s="13" t="s">
+      <c r="A9" s="11" t="s">
         <v>32</v>
       </c>
-      <c r="B9" s="16"/>
-[...11 lines deleted...]
-      <c r="N9" s="15">
+      <c r="B9" s="14"/>
+      <c r="C9" s="14"/>
+      <c r="D9" s="14"/>
+      <c r="E9" s="14"/>
+      <c r="F9" s="14"/>
+      <c r="G9" s="14"/>
+      <c r="H9" s="15"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="15"/>
+      <c r="K9" s="15"/>
+      <c r="L9" s="15"/>
+      <c r="M9" s="15"/>
+      <c r="N9" s="13">
         <v>155</v>
       </c>
-      <c r="O9" s="15">
+      <c r="O9" s="13">
         <v>226</v>
       </c>
-      <c r="P9" s="15">
+      <c r="P9" s="13">
         <v>226</v>
       </c>
-      <c r="Q9" s="15">
+      <c r="Q9" s="13">
         <v>203</v>
       </c>
-      <c r="R9" s="15">
+      <c r="R9" s="13">
         <v>128</v>
       </c>
-      <c r="S9" s="15">
+      <c r="S9" s="13">
         <v>286</v>
       </c>
     </row>
     <row r="10" spans="1:19">
-      <c r="A10" s="13" t="s">
+      <c r="A10" s="11" t="s">
         <v>33</v>
       </c>
-      <c r="B10" s="16"/>
-[...11 lines deleted...]
-      <c r="N10" s="15">
+      <c r="B10" s="14"/>
+      <c r="C10" s="14"/>
+      <c r="D10" s="14"/>
+      <c r="E10" s="14"/>
+      <c r="F10" s="14"/>
+      <c r="G10" s="14"/>
+      <c r="H10" s="15"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="15"/>
+      <c r="K10" s="15"/>
+      <c r="L10" s="15"/>
+      <c r="M10" s="15"/>
+      <c r="N10" s="13">
         <v>4</v>
       </c>
-      <c r="O10" s="15">
+      <c r="O10" s="13">
         <v>1</v>
       </c>
-      <c r="P10" s="15">
+      <c r="P10" s="13">
         <v>8</v>
       </c>
-      <c r="Q10" s="15">
+      <c r="Q10" s="13">
         <v>4</v>
       </c>
-      <c r="R10" s="15">
+      <c r="R10" s="13">
         <v>7</v>
       </c>
-      <c r="S10" s="15">
+      <c r="S10" s="13">
         <v>5</v>
       </c>
     </row>
     <row r="11" spans="1:19">
-      <c r="A11" s="13" t="s">
+      <c r="A11" s="11" t="s">
         <v>34</v>
       </c>
-      <c r="B11" s="16"/>
-[...11 lines deleted...]
-      <c r="N11" s="15">
+      <c r="B11" s="14"/>
+      <c r="C11" s="14"/>
+      <c r="D11" s="14"/>
+      <c r="E11" s="14"/>
+      <c r="F11" s="14"/>
+      <c r="G11" s="14"/>
+      <c r="H11" s="15"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="15"/>
+      <c r="K11" s="15"/>
+      <c r="L11" s="15"/>
+      <c r="M11" s="15"/>
+      <c r="N11" s="13">
         <v>18</v>
       </c>
-      <c r="O11" s="15">
+      <c r="O11" s="13">
         <v>45</v>
       </c>
-      <c r="P11" s="15">
+      <c r="P11" s="13">
         <v>36</v>
       </c>
-      <c r="Q11" s="15">
+      <c r="Q11" s="13">
         <v>28</v>
       </c>
-      <c r="R11" s="15">
+      <c r="R11" s="13">
         <v>20</v>
       </c>
-      <c r="S11" s="15">
+      <c r="S11" s="13">
         <v>47</v>
       </c>
     </row>
     <row r="12" spans="1:19">
-      <c r="A12" s="13" t="s">
+      <c r="A12" s="11" t="s">
         <v>35</v>
       </c>
-      <c r="B12" s="16"/>
-[...11 lines deleted...]
-      <c r="N12" s="15">
+      <c r="B12" s="14"/>
+      <c r="C12" s="14"/>
+      <c r="D12" s="14"/>
+      <c r="E12" s="14"/>
+      <c r="F12" s="14"/>
+      <c r="G12" s="14"/>
+      <c r="H12" s="15"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="15"/>
+      <c r="K12" s="15"/>
+      <c r="L12" s="15"/>
+      <c r="M12" s="15"/>
+      <c r="N12" s="13">
         <v>88</v>
       </c>
-      <c r="O12" s="15">
+      <c r="O12" s="13">
         <v>105</v>
       </c>
-      <c r="P12" s="15">
+      <c r="P12" s="13">
         <v>190</v>
       </c>
-      <c r="Q12" s="15">
+      <c r="Q12" s="13">
         <v>157</v>
       </c>
-      <c r="R12" s="15">
+      <c r="R12" s="13">
         <v>137</v>
       </c>
-      <c r="S12" s="15">
+      <c r="S12" s="13">
         <v>230</v>
       </c>
     </row>
     <row r="13" spans="1:19">
-      <c r="A13" s="13" t="s">
+      <c r="A13" s="11" t="s">
         <v>37</v>
       </c>
-      <c r="B13" s="16"/>
-[...11 lines deleted...]
-      <c r="N13" s="15">
+      <c r="B13" s="14"/>
+      <c r="C13" s="14"/>
+      <c r="D13" s="14"/>
+      <c r="E13" s="14"/>
+      <c r="F13" s="14"/>
+      <c r="G13" s="14"/>
+      <c r="H13" s="15"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="15"/>
+      <c r="K13" s="15"/>
+      <c r="L13" s="15"/>
+      <c r="M13" s="15"/>
+      <c r="N13" s="13">
         <v>6</v>
       </c>
-      <c r="O13" s="15">
+      <c r="O13" s="13">
         <v>1</v>
       </c>
-      <c r="P13" s="15"/>
-      <c r="Q13" s="15">
+      <c r="P13" s="13"/>
+      <c r="Q13" s="13">
         <v>1</v>
       </c>
-      <c r="R13" s="15">
+      <c r="R13" s="13">
         <v>1</v>
       </c>
-      <c r="S13" s="15">
+      <c r="S13" s="13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:19">
-      <c r="A14" s="13" t="s">
+      <c r="A14" s="11" t="s">
         <v>38</v>
       </c>
-      <c r="B14" s="16"/>
-[...11 lines deleted...]
-      <c r="N14" s="15">
+      <c r="B14" s="14"/>
+      <c r="C14" s="14"/>
+      <c r="D14" s="14"/>
+      <c r="E14" s="14"/>
+      <c r="F14" s="14"/>
+      <c r="G14" s="14"/>
+      <c r="H14" s="15"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="15"/>
+      <c r="K14" s="15"/>
+      <c r="L14" s="15"/>
+      <c r="M14" s="15"/>
+      <c r="N14" s="13">
         <v>27</v>
       </c>
-      <c r="O14" s="15">
+      <c r="O14" s="13">
         <v>15</v>
       </c>
-      <c r="P14" s="15">
+      <c r="P14" s="13">
         <v>38</v>
       </c>
-      <c r="Q14" s="15">
+      <c r="Q14" s="13">
         <v>27</v>
       </c>
-      <c r="R14" s="15">
+      <c r="R14" s="13">
         <v>29</v>
       </c>
-      <c r="S14" s="15">
+      <c r="S14" s="13">
         <v>27</v>
       </c>
     </row>
     <row r="15" spans="1:19">
-      <c r="A15" s="13" t="s">
+      <c r="A15" s="11" t="s">
         <v>39</v>
       </c>
-      <c r="B15" s="16"/>
-[...11 lines deleted...]
-      <c r="N15" s="15">
+      <c r="B15" s="14"/>
+      <c r="C15" s="14"/>
+      <c r="D15" s="14"/>
+      <c r="E15" s="14"/>
+      <c r="F15" s="14"/>
+      <c r="G15" s="14"/>
+      <c r="H15" s="15"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="15"/>
+      <c r="K15" s="15"/>
+      <c r="L15" s="15"/>
+      <c r="M15" s="15"/>
+      <c r="N15" s="13">
         <v>9</v>
       </c>
-      <c r="O15" s="15">
+      <c r="O15" s="13">
         <v>6</v>
       </c>
-      <c r="P15" s="15">
+      <c r="P15" s="13">
         <v>3</v>
       </c>
-      <c r="Q15" s="15">
+      <c r="Q15" s="13">
         <v>2</v>
       </c>
-      <c r="R15" s="15">
+      <c r="R15" s="13">
         <v>2</v>
       </c>
-      <c r="S15" s="15">
+      <c r="S15" s="13">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:19">
-      <c r="A16" s="13" t="s">
+      <c r="A16" s="11" t="s">
         <v>40</v>
       </c>
-      <c r="B16" s="16"/>
-[...11 lines deleted...]
-      <c r="N16" s="15">
+      <c r="B16" s="14"/>
+      <c r="C16" s="14"/>
+      <c r="D16" s="14"/>
+      <c r="E16" s="14"/>
+      <c r="F16" s="14"/>
+      <c r="G16" s="14"/>
+      <c r="H16" s="15"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="15"/>
+      <c r="K16" s="15"/>
+      <c r="L16" s="15"/>
+      <c r="M16" s="15"/>
+      <c r="N16" s="13">
         <v>7</v>
       </c>
-      <c r="O16" s="15">
+      <c r="O16" s="13">
         <v>23</v>
       </c>
-      <c r="P16" s="15">
+      <c r="P16" s="13">
         <v>14</v>
       </c>
-      <c r="Q16" s="15">
+      <c r="Q16" s="13">
         <v>9</v>
       </c>
-      <c r="R16" s="15">
+      <c r="R16" s="13">
         <v>13</v>
       </c>
-      <c r="S16" s="15">
+      <c r="S16" s="13">
         <v>18</v>
       </c>
     </row>
     <row r="17" spans="1:19">
-      <c r="A17" s="13" t="s">
+      <c r="A17" s="11" t="s">
         <v>41</v>
       </c>
-      <c r="B17" s="16"/>
-[...11 lines deleted...]
-      <c r="N17" s="15">
+      <c r="B17" s="14"/>
+      <c r="C17" s="14"/>
+      <c r="D17" s="14"/>
+      <c r="E17" s="14"/>
+      <c r="F17" s="14"/>
+      <c r="G17" s="14"/>
+      <c r="H17" s="15"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="15"/>
+      <c r="K17" s="15"/>
+      <c r="L17" s="15"/>
+      <c r="M17" s="15"/>
+      <c r="N17" s="13">
         <v>13</v>
       </c>
-      <c r="O17" s="15">
+      <c r="O17" s="13">
         <v>15</v>
       </c>
-      <c r="P17" s="15">
+      <c r="P17" s="13">
         <v>14</v>
       </c>
-      <c r="Q17" s="15">
+      <c r="Q17" s="13">
         <v>12</v>
       </c>
-      <c r="R17" s="15">
+      <c r="R17" s="13">
         <v>23</v>
       </c>
-      <c r="S17" s="15">
+      <c r="S17" s="13">
         <v>19</v>
       </c>
     </row>
     <row r="18" spans="1:19">
-      <c r="A18" s="13" t="s">
+      <c r="A18" s="11" t="s">
         <v>42</v>
       </c>
-      <c r="B18" s="16"/>
-[...11 lines deleted...]
-      <c r="N18" s="15">
+      <c r="B18" s="14"/>
+      <c r="C18" s="14"/>
+      <c r="D18" s="14"/>
+      <c r="E18" s="14"/>
+      <c r="F18" s="14"/>
+      <c r="G18" s="14"/>
+      <c r="H18" s="15"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="15"/>
+      <c r="K18" s="15"/>
+      <c r="L18" s="15"/>
+      <c r="M18" s="15"/>
+      <c r="N18" s="13">
         <v>8</v>
       </c>
-      <c r="O18" s="15">
+      <c r="O18" s="13">
         <v>4</v>
       </c>
-      <c r="P18" s="15">
+      <c r="P18" s="13">
         <v>2</v>
       </c>
-      <c r="Q18" s="15">
+      <c r="Q18" s="13">
         <v>5</v>
       </c>
-      <c r="R18" s="15">
+      <c r="R18" s="13">
         <v>11</v>
       </c>
-      <c r="S18" s="15">
+      <c r="S18" s="13">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:19">
-      <c r="A19" s="13" t="s">
+      <c r="A19" s="11" t="s">
         <v>43</v>
       </c>
-      <c r="B19" s="16"/>
-[...11 lines deleted...]
-      <c r="N19" s="15">
+      <c r="B19" s="14"/>
+      <c r="C19" s="14"/>
+      <c r="D19" s="14"/>
+      <c r="E19" s="14"/>
+      <c r="F19" s="14"/>
+      <c r="G19" s="14"/>
+      <c r="H19" s="15"/>
+      <c r="I19" s="14"/>
+      <c r="J19" s="15"/>
+      <c r="K19" s="15"/>
+      <c r="L19" s="15"/>
+      <c r="M19" s="15"/>
+      <c r="N19" s="13">
         <v>10</v>
       </c>
-      <c r="O19" s="15">
+      <c r="O19" s="13">
         <v>6</v>
       </c>
-      <c r="P19" s="15">
+      <c r="P19" s="13">
         <v>7</v>
       </c>
-      <c r="Q19" s="15">
+      <c r="Q19" s="13">
         <v>9</v>
       </c>
-      <c r="R19" s="15">
+      <c r="R19" s="13">
         <v>12</v>
       </c>
-      <c r="S19" s="15">
+      <c r="S19" s="13">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:19">
-      <c r="A20" s="13" t="s">
+      <c r="A20" s="11" t="s">
         <v>44</v>
       </c>
-      <c r="B20" s="16"/>
-[...11 lines deleted...]
-      <c r="N20" s="15">
+      <c r="B20" s="14"/>
+      <c r="C20" s="14"/>
+      <c r="D20" s="14"/>
+      <c r="E20" s="14"/>
+      <c r="F20" s="14"/>
+      <c r="G20" s="14"/>
+      <c r="H20" s="15"/>
+      <c r="I20" s="14"/>
+      <c r="J20" s="15"/>
+      <c r="K20" s="15"/>
+      <c r="L20" s="15"/>
+      <c r="M20" s="15"/>
+      <c r="N20" s="13">
         <v>24</v>
       </c>
-      <c r="O20" s="15">
+      <c r="O20" s="13">
         <v>36</v>
       </c>
-      <c r="P20" s="15">
+      <c r="P20" s="13">
         <v>26</v>
       </c>
-      <c r="Q20" s="15">
+      <c r="Q20" s="13">
         <v>27</v>
       </c>
-      <c r="R20" s="15">
+      <c r="R20" s="13">
         <v>11</v>
       </c>
-      <c r="S20" s="15">
+      <c r="S20" s="13">
         <v>27</v>
       </c>
     </row>
     <row r="21" spans="1:19">
-      <c r="A21" s="13" t="s">
+      <c r="A21" s="11" t="s">
         <v>45</v>
       </c>
-      <c r="B21" s="16"/>
-[...11 lines deleted...]
-      <c r="N21" s="15">
+      <c r="B21" s="14"/>
+      <c r="C21" s="14"/>
+      <c r="D21" s="14"/>
+      <c r="E21" s="14"/>
+      <c r="F21" s="14"/>
+      <c r="G21" s="14"/>
+      <c r="H21" s="14"/>
+      <c r="I21" s="14"/>
+      <c r="J21" s="14"/>
+      <c r="K21" s="14"/>
+      <c r="L21" s="14"/>
+      <c r="M21" s="14"/>
+      <c r="N21" s="13">
         <v>3</v>
       </c>
-      <c r="O21" s="15">
+      <c r="O21" s="13">
         <v>9</v>
       </c>
-      <c r="P21" s="15">
+      <c r="P21" s="13">
         <v>6</v>
       </c>
-      <c r="Q21" s="15">
+      <c r="Q21" s="13">
         <v>8</v>
       </c>
-      <c r="R21" s="15">
+      <c r="R21" s="13">
         <v>8</v>
       </c>
-      <c r="S21" s="15">
+      <c r="S21" s="13">
         <v>4</v>
       </c>
     </row>
     <row r="22" spans="1:19">
-      <c r="A22" s="13" t="s">
+      <c r="A22" s="11" t="s">
         <v>46</v>
       </c>
-      <c r="B22" s="16"/>
-[...11 lines deleted...]
-      <c r="N22" s="15">
+      <c r="B22" s="14"/>
+      <c r="C22" s="14"/>
+      <c r="D22" s="14"/>
+      <c r="E22" s="14"/>
+      <c r="F22" s="14"/>
+      <c r="G22" s="14"/>
+      <c r="H22" s="15"/>
+      <c r="I22" s="14"/>
+      <c r="J22" s="15"/>
+      <c r="K22" s="15"/>
+      <c r="L22" s="15"/>
+      <c r="M22" s="15"/>
+      <c r="N22" s="13">
         <v>7</v>
       </c>
-      <c r="O22" s="15">
+      <c r="O22" s="13">
         <v>3</v>
       </c>
-      <c r="P22" s="15">
+      <c r="P22" s="13">
         <v>5</v>
       </c>
-      <c r="Q22" s="15">
+      <c r="Q22" s="13">
         <v>4</v>
       </c>
-      <c r="R22" s="15">
+      <c r="R22" s="13">
         <v>10</v>
       </c>
-      <c r="S22" s="15">
+      <c r="S22" s="13">
         <v>5</v>
       </c>
     </row>
     <row r="23" spans="1:19">
-      <c r="A23" s="13" t="s">
+      <c r="A23" s="11" t="s">
         <v>47</v>
       </c>
-      <c r="B23" s="16"/>
-[...11 lines deleted...]
-      <c r="N23" s="15">
+      <c r="B23" s="14"/>
+      <c r="C23" s="14"/>
+      <c r="D23" s="14"/>
+      <c r="E23" s="14"/>
+      <c r="F23" s="14"/>
+      <c r="G23" s="14"/>
+      <c r="H23" s="15"/>
+      <c r="I23" s="14"/>
+      <c r="J23" s="15"/>
+      <c r="K23" s="15"/>
+      <c r="L23" s="15"/>
+      <c r="M23" s="15"/>
+      <c r="N23" s="13">
         <v>9</v>
       </c>
-      <c r="O23" s="15">
+      <c r="O23" s="13">
         <v>7</v>
       </c>
-      <c r="P23" s="15">
+      <c r="P23" s="13">
         <v>2</v>
       </c>
-      <c r="Q23" s="15">
+      <c r="Q23" s="13">
         <v>6</v>
       </c>
-      <c r="R23" s="15">
+      <c r="R23" s="13">
         <v>7</v>
       </c>
-      <c r="S23" s="15">
+      <c r="S23" s="13">
         <v>2</v>
       </c>
     </row>
     <row r="24" spans="1:19">
-      <c r="A24" s="13" t="s">
+      <c r="A24" s="11" t="s">
         <v>48</v>
       </c>
-      <c r="B24" s="16"/>
-[...11 lines deleted...]
-      <c r="N24" s="15">
+      <c r="B24" s="14"/>
+      <c r="C24" s="14"/>
+      <c r="D24" s="14"/>
+      <c r="E24" s="14"/>
+      <c r="F24" s="14"/>
+      <c r="G24" s="14"/>
+      <c r="H24" s="15"/>
+      <c r="I24" s="14"/>
+      <c r="J24" s="15"/>
+      <c r="K24" s="15"/>
+      <c r="L24" s="15"/>
+      <c r="M24" s="15"/>
+      <c r="N24" s="13">
         <v>9</v>
       </c>
-      <c r="O24" s="15">
+      <c r="O24" s="13">
         <v>19</v>
       </c>
-      <c r="P24" s="15">
+      <c r="P24" s="13">
         <v>11</v>
       </c>
-      <c r="Q24" s="15">
+      <c r="Q24" s="13">
         <v>6</v>
       </c>
-      <c r="R24" s="15">
+      <c r="R24" s="13">
         <v>10</v>
       </c>
-      <c r="S24" s="15">
+      <c r="S24" s="13">
         <v>5</v>
       </c>
     </row>
     <row r="25" spans="1:19">
-      <c r="A25" s="13" t="s">
+      <c r="A25" s="11" t="s">
         <v>49</v>
       </c>
-      <c r="B25" s="16"/>
-[...11 lines deleted...]
-      <c r="N25" s="15">
+      <c r="B25" s="14"/>
+      <c r="C25" s="14"/>
+      <c r="D25" s="14"/>
+      <c r="E25" s="14"/>
+      <c r="F25" s="14"/>
+      <c r="G25" s="14"/>
+      <c r="H25" s="15"/>
+      <c r="I25" s="14"/>
+      <c r="J25" s="15"/>
+      <c r="K25" s="15"/>
+      <c r="L25" s="15"/>
+      <c r="M25" s="15"/>
+      <c r="N25" s="13">
         <v>2</v>
       </c>
-      <c r="O25" s="15">
+      <c r="O25" s="13">
         <v>7</v>
       </c>
-      <c r="P25" s="15">
+      <c r="P25" s="13">
         <v>9</v>
       </c>
-      <c r="Q25" s="15">
+      <c r="Q25" s="13">
         <v>3</v>
       </c>
-      <c r="R25" s="15">
+      <c r="R25" s="13">
         <v>7</v>
       </c>
-      <c r="S25" s="15">
+      <c r="S25" s="13">
         <v>8</v>
       </c>
     </row>
     <row r="26" spans="1:19">
-      <c r="A26" s="13" t="s">
+      <c r="A26" s="11" t="s">
         <v>50</v>
       </c>
-      <c r="B26" s="16"/>
-[...11 lines deleted...]
-      <c r="N26" s="15">
+      <c r="B26" s="14"/>
+      <c r="C26" s="14"/>
+      <c r="D26" s="14"/>
+      <c r="E26" s="14"/>
+      <c r="F26" s="14"/>
+      <c r="G26" s="14"/>
+      <c r="H26" s="15"/>
+      <c r="I26" s="14"/>
+      <c r="J26" s="15"/>
+      <c r="K26" s="15"/>
+      <c r="L26" s="15"/>
+      <c r="M26" s="15"/>
+      <c r="N26" s="13">
         <v>17</v>
       </c>
-      <c r="O26" s="15">
+      <c r="O26" s="13">
         <v>23</v>
       </c>
-      <c r="P26" s="15">
+      <c r="P26" s="13">
         <v>21</v>
       </c>
-      <c r="Q26" s="15">
+      <c r="Q26" s="13">
         <v>14</v>
       </c>
-      <c r="R26" s="15">
+      <c r="R26" s="13">
         <v>29</v>
       </c>
-      <c r="S26" s="15">
+      <c r="S26" s="13">
         <v>8</v>
       </c>
     </row>
     <row r="27" spans="1:19">
-      <c r="A27" s="20" t="s">
+      <c r="A27" s="11" t="s">
         <v>51</v>
       </c>
-      <c r="B27" s="16"/>
-[...11 lines deleted...]
-      <c r="N27" s="15">
+      <c r="B27" s="14"/>
+      <c r="C27" s="14"/>
+      <c r="D27" s="14"/>
+      <c r="E27" s="14"/>
+      <c r="F27" s="14"/>
+      <c r="G27" s="14"/>
+      <c r="H27" s="15"/>
+      <c r="I27" s="14"/>
+      <c r="J27" s="15"/>
+      <c r="K27" s="15"/>
+      <c r="L27" s="15"/>
+      <c r="M27" s="15"/>
+      <c r="N27" s="13">
         <v>18</v>
       </c>
-      <c r="O27" s="15">
+      <c r="O27" s="13">
         <v>19</v>
       </c>
-      <c r="P27" s="15">
+      <c r="P27" s="13">
         <v>20</v>
       </c>
-      <c r="Q27" s="15">
+      <c r="Q27" s="13">
         <v>21</v>
       </c>
-      <c r="R27" s="15">
+      <c r="R27" s="13">
         <v>14</v>
       </c>
-      <c r="S27" s="15">
+      <c r="S27" s="13">
         <v>30</v>
       </c>
     </row>
     <row r="28" spans="1:19">
-      <c r="A28" s="92" t="s">
+      <c r="A28" s="72" t="s">
         <v>25</v>
       </c>
-      <c r="B28" s="92"/>
-[...16 lines deleted...]
-      <c r="S28" s="92"/>
+      <c r="B28" s="72"/>
+      <c r="C28" s="72"/>
+      <c r="D28" s="72"/>
+      <c r="E28" s="72"/>
+      <c r="F28" s="72"/>
+      <c r="G28" s="72"/>
+      <c r="H28" s="72"/>
+      <c r="I28" s="72"/>
+      <c r="J28" s="72"/>
+      <c r="K28" s="72"/>
+      <c r="L28" s="72"/>
+      <c r="M28" s="72"/>
+      <c r="N28" s="72"/>
+      <c r="O28" s="72"/>
+      <c r="P28" s="72"/>
+      <c r="Q28" s="72"/>
+      <c r="R28" s="72"/>
+      <c r="S28" s="72"/>
     </row>
     <row r="29" spans="1:19">
-      <c r="A29" s="46" t="s">
+      <c r="A29" s="33" t="s">
         <v>36</v>
       </c>
-      <c r="B29" s="16"/>
-[...11 lines deleted...]
-      <c r="N29" s="15">
+      <c r="B29" s="14"/>
+      <c r="C29" s="14"/>
+      <c r="D29" s="14"/>
+      <c r="E29" s="14"/>
+      <c r="F29" s="14"/>
+      <c r="G29" s="14"/>
+      <c r="H29" s="15"/>
+      <c r="I29" s="14"/>
+      <c r="J29" s="15"/>
+      <c r="K29" s="15"/>
+      <c r="L29" s="15"/>
+      <c r="M29" s="15"/>
+      <c r="N29" s="13">
         <v>352</v>
       </c>
-      <c r="O29" s="15">
+      <c r="O29" s="13">
         <v>457</v>
       </c>
-      <c r="P29" s="15">
+      <c r="P29" s="13">
         <v>553</v>
       </c>
-      <c r="Q29" s="15">
+      <c r="Q29" s="13">
         <v>477</v>
       </c>
-      <c r="R29" s="15">
+      <c r="R29" s="13">
         <v>320</v>
       </c>
-      <c r="S29" s="15">
+      <c r="S29" s="13">
         <v>672</v>
       </c>
     </row>
     <row r="30" spans="1:19">
-      <c r="A30" s="13" t="s">
+      <c r="A30" s="11" t="s">
         <v>32</v>
       </c>
-      <c r="B30" s="16"/>
-[...11 lines deleted...]
-      <c r="N30" s="15">
+      <c r="B30" s="14"/>
+      <c r="C30" s="14"/>
+      <c r="D30" s="14"/>
+      <c r="E30" s="14"/>
+      <c r="F30" s="14"/>
+      <c r="G30" s="14"/>
+      <c r="H30" s="15"/>
+      <c r="I30" s="14"/>
+      <c r="J30" s="15"/>
+      <c r="K30" s="15"/>
+      <c r="L30" s="15"/>
+      <c r="M30" s="15"/>
+      <c r="N30" s="13">
         <v>155</v>
       </c>
-      <c r="O30" s="15">
+      <c r="O30" s="13">
         <v>226</v>
       </c>
-      <c r="P30" s="15">
+      <c r="P30" s="13">
         <v>226</v>
       </c>
-      <c r="Q30" s="15">
+      <c r="Q30" s="13">
         <v>203</v>
       </c>
-      <c r="R30" s="15">
+      <c r="R30" s="13">
         <v>119</v>
       </c>
-      <c r="S30" s="15">
+      <c r="S30" s="13">
         <v>286</v>
       </c>
     </row>
     <row r="31" spans="1:19">
-      <c r="A31" s="13" t="s">
+      <c r="A31" s="11" t="s">
         <v>33</v>
       </c>
-      <c r="B31" s="16"/>
-[...11 lines deleted...]
-      <c r="N31" s="15">
+      <c r="B31" s="14"/>
+      <c r="C31" s="14"/>
+      <c r="D31" s="14"/>
+      <c r="E31" s="14"/>
+      <c r="F31" s="14"/>
+      <c r="G31" s="14"/>
+      <c r="H31" s="15"/>
+      <c r="I31" s="14"/>
+      <c r="J31" s="15"/>
+      <c r="K31" s="15"/>
+      <c r="L31" s="15"/>
+      <c r="M31" s="15"/>
+      <c r="N31" s="13">
         <v>4</v>
       </c>
-      <c r="O31" s="15">
+      <c r="O31" s="13">
         <v>1</v>
       </c>
-      <c r="P31" s="15">
+      <c r="P31" s="13">
         <v>8</v>
       </c>
-      <c r="Q31" s="15">
+      <c r="Q31" s="13">
         <v>4</v>
       </c>
-      <c r="R31" s="15">
+      <c r="R31" s="13">
         <v>7</v>
       </c>
-      <c r="S31" s="15">
+      <c r="S31" s="13">
         <v>5</v>
       </c>
     </row>
     <row r="32" spans="1:19">
-      <c r="A32" s="13" t="s">
+      <c r="A32" s="11" t="s">
         <v>34</v>
       </c>
-      <c r="B32" s="16"/>
-[...11 lines deleted...]
-      <c r="N32" s="15">
+      <c r="B32" s="14"/>
+      <c r="C32" s="14"/>
+      <c r="D32" s="14"/>
+      <c r="E32" s="14"/>
+      <c r="F32" s="14"/>
+      <c r="G32" s="14"/>
+      <c r="H32" s="15"/>
+      <c r="I32" s="14"/>
+      <c r="J32" s="15"/>
+      <c r="K32" s="15"/>
+      <c r="L32" s="15"/>
+      <c r="M32" s="15"/>
+      <c r="N32" s="13">
         <v>18</v>
       </c>
-      <c r="O32" s="15">
+      <c r="O32" s="13">
         <v>45</v>
       </c>
-      <c r="P32" s="15">
+      <c r="P32" s="13">
         <v>36</v>
       </c>
-      <c r="Q32" s="15">
+      <c r="Q32" s="13">
         <v>28</v>
       </c>
-      <c r="R32" s="15">
+      <c r="R32" s="13">
         <v>19</v>
       </c>
-      <c r="S32" s="15">
+      <c r="S32" s="13">
         <v>47</v>
       </c>
     </row>
     <row r="33" spans="1:19">
-      <c r="A33" s="13" t="s">
+      <c r="A33" s="11" t="s">
         <v>35</v>
       </c>
-      <c r="B33" s="16"/>
-[...11 lines deleted...]
-      <c r="N33" s="15">
+      <c r="B33" s="14"/>
+      <c r="C33" s="14"/>
+      <c r="D33" s="14"/>
+      <c r="E33" s="14"/>
+      <c r="F33" s="14"/>
+      <c r="G33" s="14"/>
+      <c r="H33" s="15"/>
+      <c r="I33" s="14"/>
+      <c r="J33" s="15"/>
+      <c r="K33" s="15"/>
+      <c r="L33" s="15"/>
+      <c r="M33" s="15"/>
+      <c r="N33" s="13">
         <v>88</v>
       </c>
-      <c r="O33" s="15">
+      <c r="O33" s="13">
         <v>105</v>
       </c>
-      <c r="P33" s="15">
+      <c r="P33" s="13">
         <v>190</v>
       </c>
-      <c r="Q33" s="15">
+      <c r="Q33" s="13">
         <v>157</v>
       </c>
-      <c r="R33" s="15">
+      <c r="R33" s="13">
         <v>134</v>
       </c>
-      <c r="S33" s="15">
+      <c r="S33" s="13">
         <v>230</v>
       </c>
     </row>
     <row r="34" spans="1:19">
-      <c r="A34" s="13" t="s">
+      <c r="A34" s="11" t="s">
         <v>38</v>
       </c>
-      <c r="B34" s="16"/>
-[...11 lines deleted...]
-      <c r="N34" s="15">
+      <c r="B34" s="14"/>
+      <c r="C34" s="14"/>
+      <c r="D34" s="14"/>
+      <c r="E34" s="14"/>
+      <c r="F34" s="14"/>
+      <c r="G34" s="14"/>
+      <c r="H34" s="15"/>
+      <c r="I34" s="14"/>
+      <c r="J34" s="15"/>
+      <c r="K34" s="15"/>
+      <c r="L34" s="15"/>
+      <c r="M34" s="15"/>
+      <c r="N34" s="13">
         <v>27</v>
       </c>
-      <c r="O34" s="15">
+      <c r="O34" s="13">
         <v>15</v>
       </c>
-      <c r="P34" s="15">
+      <c r="P34" s="13">
         <v>38</v>
       </c>
-      <c r="Q34" s="15">
+      <c r="Q34" s="13">
         <v>27</v>
       </c>
-      <c r="R34" s="15">
+      <c r="R34" s="13">
         <v>24</v>
       </c>
-      <c r="S34" s="15">
+      <c r="S34" s="13">
         <v>27</v>
       </c>
     </row>
     <row r="35" spans="1:19">
-      <c r="A35" s="13" t="s">
+      <c r="A35" s="11" t="s">
         <v>42</v>
       </c>
-      <c r="B35" s="16"/>
-[...11 lines deleted...]
-      <c r="N35" s="15">
+      <c r="B35" s="14"/>
+      <c r="C35" s="14"/>
+      <c r="D35" s="14"/>
+      <c r="E35" s="14"/>
+      <c r="F35" s="14"/>
+      <c r="G35" s="14"/>
+      <c r="H35" s="15"/>
+      <c r="I35" s="14"/>
+      <c r="J35" s="15"/>
+      <c r="K35" s="15"/>
+      <c r="L35" s="15"/>
+      <c r="M35" s="15"/>
+      <c r="N35" s="13">
         <v>8</v>
       </c>
-      <c r="O35" s="15">
+      <c r="O35" s="13">
         <v>4</v>
       </c>
-      <c r="P35" s="15">
+      <c r="P35" s="13">
         <v>2</v>
       </c>
-      <c r="Q35" s="15">
+      <c r="Q35" s="13">
         <v>1</v>
       </c>
-      <c r="R35" s="15">
+      <c r="R35" s="13">
         <v>1</v>
       </c>
-      <c r="S35" s="15">
+      <c r="S35" s="13">
         <v>11</v>
       </c>
     </row>
     <row r="36" spans="1:19">
-      <c r="A36" s="13" t="s">
+      <c r="A36" s="11" t="s">
         <v>43</v>
       </c>
-      <c r="B36" s="16"/>
-[...11 lines deleted...]
-      <c r="N36" s="15">
+      <c r="B36" s="14"/>
+      <c r="C36" s="14"/>
+      <c r="D36" s="14"/>
+      <c r="E36" s="14"/>
+      <c r="F36" s="14"/>
+      <c r="G36" s="14"/>
+      <c r="H36" s="14"/>
+      <c r="I36" s="14"/>
+      <c r="J36" s="14"/>
+      <c r="K36" s="14"/>
+      <c r="L36" s="14"/>
+      <c r="M36" s="14"/>
+      <c r="N36" s="13">
         <v>10</v>
       </c>
-      <c r="O36" s="15">
+      <c r="O36" s="13">
         <v>6</v>
       </c>
-      <c r="P36" s="15">
+      <c r="P36" s="13">
         <v>7</v>
       </c>
-      <c r="Q36" s="15">
+      <c r="Q36" s="13">
         <v>9</v>
       </c>
-      <c r="R36" s="15">
+      <c r="R36" s="13">
         <v>4</v>
       </c>
-      <c r="S36" s="15">
+      <c r="S36" s="13">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:19">
-      <c r="A37" s="13" t="s">
+      <c r="A37" s="11" t="s">
         <v>44</v>
       </c>
-      <c r="B37" s="16"/>
-[...11 lines deleted...]
-      <c r="N37" s="15">
+      <c r="B37" s="14"/>
+      <c r="C37" s="14"/>
+      <c r="D37" s="14"/>
+      <c r="E37" s="14"/>
+      <c r="F37" s="14"/>
+      <c r="G37" s="14"/>
+      <c r="H37" s="15"/>
+      <c r="I37" s="14"/>
+      <c r="J37" s="15"/>
+      <c r="K37" s="15"/>
+      <c r="L37" s="15"/>
+      <c r="M37" s="15"/>
+      <c r="N37" s="13">
         <v>24</v>
       </c>
-      <c r="O37" s="15">
+      <c r="O37" s="13">
         <v>36</v>
       </c>
-      <c r="P37" s="15">
+      <c r="P37" s="13">
         <v>26</v>
       </c>
-      <c r="Q37" s="15">
+      <c r="Q37" s="13">
         <v>27</v>
       </c>
-      <c r="R37" s="15">
+      <c r="R37" s="13">
         <v>8</v>
       </c>
-      <c r="S37" s="15">
+      <c r="S37" s="13">
         <v>27</v>
       </c>
     </row>
     <row r="38" spans="1:19">
-      <c r="A38" s="20" t="s">
+      <c r="A38" s="11" t="s">
         <v>51</v>
       </c>
-      <c r="B38" s="16"/>
-[...11 lines deleted...]
-      <c r="N38" s="15">
+      <c r="B38" s="14"/>
+      <c r="C38" s="14"/>
+      <c r="D38" s="14"/>
+      <c r="E38" s="14"/>
+      <c r="F38" s="14"/>
+      <c r="G38" s="14"/>
+      <c r="H38" s="15"/>
+      <c r="I38" s="14"/>
+      <c r="J38" s="15"/>
+      <c r="K38" s="15"/>
+      <c r="L38" s="15"/>
+      <c r="M38" s="15"/>
+      <c r="N38" s="13">
         <v>18</v>
       </c>
-      <c r="O38" s="15">
+      <c r="O38" s="13">
         <v>19</v>
       </c>
-      <c r="P38" s="15">
+      <c r="P38" s="13">
         <v>20</v>
       </c>
-      <c r="Q38" s="15">
+      <c r="Q38" s="13">
         <v>21</v>
       </c>
-      <c r="R38" s="15">
+      <c r="R38" s="13">
         <v>4</v>
       </c>
-      <c r="S38" s="15">
+      <c r="S38" s="13">
         <v>30</v>
       </c>
     </row>
     <row r="39" spans="1:19">
-      <c r="A39" s="91" t="s">
+      <c r="A39" s="71" t="s">
         <v>26</v>
       </c>
-      <c r="B39" s="91"/>
-[...16 lines deleted...]
-      <c r="S39" s="91"/>
+      <c r="B39" s="71"/>
+      <c r="C39" s="71"/>
+      <c r="D39" s="71"/>
+      <c r="E39" s="71"/>
+      <c r="F39" s="71"/>
+      <c r="G39" s="71"/>
+      <c r="H39" s="71"/>
+      <c r="I39" s="71"/>
+      <c r="J39" s="71"/>
+      <c r="K39" s="71"/>
+      <c r="L39" s="71"/>
+      <c r="M39" s="71"/>
+      <c r="N39" s="71"/>
+      <c r="O39" s="71"/>
+      <c r="P39" s="71"/>
+      <c r="Q39" s="71"/>
+      <c r="R39" s="71"/>
+      <c r="S39" s="71"/>
     </row>
     <row r="40" spans="1:19">
-      <c r="A40" s="46" t="s">
+      <c r="A40" s="33" t="s">
         <v>36</v>
       </c>
-      <c r="B40" s="16"/>
-[...11 lines deleted...]
-      <c r="N40" s="15">
+      <c r="B40" s="14"/>
+      <c r="C40" s="14"/>
+      <c r="D40" s="14"/>
+      <c r="E40" s="14"/>
+      <c r="F40" s="14"/>
+      <c r="G40" s="14"/>
+      <c r="H40" s="15"/>
+      <c r="I40" s="14"/>
+      <c r="J40" s="15"/>
+      <c r="K40" s="15"/>
+      <c r="L40" s="15"/>
+      <c r="M40" s="15"/>
+      <c r="N40" s="13">
         <v>82</v>
       </c>
-      <c r="O40" s="15">
+      <c r="O40" s="13">
         <v>113</v>
       </c>
-      <c r="P40" s="15">
+      <c r="P40" s="13">
         <v>85</v>
       </c>
-      <c r="Q40" s="15">
+      <c r="Q40" s="13">
         <v>69</v>
       </c>
-      <c r="R40" s="15">
+      <c r="R40" s="13">
         <v>159</v>
       </c>
-      <c r="S40" s="15">
+      <c r="S40" s="13">
         <v>71</v>
       </c>
     </row>
     <row r="41" spans="1:19">
-      <c r="A41" s="13" t="s">
+      <c r="A41" s="11" t="s">
         <v>32</v>
       </c>
-      <c r="B41" s="16"/>
-[...11 lines deleted...]
-      <c r="N41" s="15" t="s">
+      <c r="B41" s="14"/>
+      <c r="C41" s="14"/>
+      <c r="D41" s="14"/>
+      <c r="E41" s="14"/>
+      <c r="F41" s="14"/>
+      <c r="G41" s="14"/>
+      <c r="H41" s="15"/>
+      <c r="I41" s="14"/>
+      <c r="J41" s="15"/>
+      <c r="K41" s="15"/>
+      <c r="L41" s="15"/>
+      <c r="M41" s="15"/>
+      <c r="N41" s="13" t="s">
         <v>31</v>
       </c>
-      <c r="O41" s="15" t="s">
+      <c r="O41" s="13" t="s">
         <v>31</v>
       </c>
-      <c r="P41" s="15" t="s">
+      <c r="P41" s="13" t="s">
         <v>31</v>
       </c>
-      <c r="Q41" s="15" t="s">
+      <c r="Q41" s="13" t="s">
         <v>31</v>
       </c>
-      <c r="R41" s="15">
+      <c r="R41" s="13">
         <v>9</v>
       </c>
-      <c r="S41" s="15" t="s">
+      <c r="S41" s="13" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="42" spans="1:19">
-      <c r="A42" s="13" t="s">
+      <c r="A42" s="11" t="s">
         <v>34</v>
       </c>
-      <c r="B42" s="16"/>
-[...11 lines deleted...]
-      <c r="N42" s="15" t="s">
+      <c r="B42" s="14"/>
+      <c r="C42" s="14"/>
+      <c r="D42" s="14"/>
+      <c r="E42" s="14"/>
+      <c r="F42" s="14"/>
+      <c r="G42" s="14"/>
+      <c r="H42" s="15"/>
+      <c r="I42" s="14"/>
+      <c r="J42" s="15"/>
+      <c r="K42" s="15"/>
+      <c r="L42" s="15"/>
+      <c r="M42" s="15"/>
+      <c r="N42" s="13" t="s">
         <v>31</v>
       </c>
-      <c r="O42" s="15" t="s">
+      <c r="O42" s="13" t="s">
         <v>31</v>
       </c>
-      <c r="P42" s="15" t="s">
+      <c r="P42" s="13" t="s">
         <v>31</v>
       </c>
-      <c r="Q42" s="15" t="s">
+      <c r="Q42" s="13" t="s">
         <v>31</v>
       </c>
-      <c r="R42" s="15">
+      <c r="R42" s="13">
         <v>1</v>
       </c>
-      <c r="S42" s="15" t="s">
+      <c r="S42" s="13" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="43" spans="1:19">
-      <c r="A43" s="13" t="s">
+      <c r="A43" s="11" t="s">
         <v>35</v>
       </c>
-      <c r="B43" s="16"/>
-[...11 lines deleted...]
-      <c r="N43" s="15" t="s">
+      <c r="B43" s="14"/>
+      <c r="C43" s="14"/>
+      <c r="D43" s="14"/>
+      <c r="E43" s="14"/>
+      <c r="F43" s="14"/>
+      <c r="G43" s="14"/>
+      <c r="H43" s="15"/>
+      <c r="I43" s="14"/>
+      <c r="J43" s="15"/>
+      <c r="K43" s="15"/>
+      <c r="L43" s="15"/>
+      <c r="M43" s="15"/>
+      <c r="N43" s="13" t="s">
         <v>31</v>
       </c>
-      <c r="O43" s="15" t="s">
+      <c r="O43" s="13" t="s">
         <v>31</v>
       </c>
-      <c r="P43" s="15" t="s">
+      <c r="P43" s="13" t="s">
         <v>31</v>
       </c>
-      <c r="Q43" s="15" t="s">
+      <c r="Q43" s="13" t="s">
         <v>31</v>
       </c>
-      <c r="R43" s="15">
+      <c r="R43" s="13">
         <v>3</v>
       </c>
-      <c r="S43" s="15" t="s">
+      <c r="S43" s="13" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="44" spans="1:19">
-      <c r="A44" s="13" t="s">
+      <c r="A44" s="11" t="s">
         <v>37</v>
       </c>
-      <c r="B44" s="16"/>
-[...11 lines deleted...]
-      <c r="N44" s="15">
+      <c r="B44" s="14"/>
+      <c r="C44" s="14"/>
+      <c r="D44" s="14"/>
+      <c r="E44" s="14"/>
+      <c r="F44" s="14"/>
+      <c r="G44" s="14"/>
+      <c r="H44" s="15"/>
+      <c r="I44" s="14"/>
+      <c r="J44" s="15"/>
+      <c r="K44" s="15"/>
+      <c r="L44" s="15"/>
+      <c r="M44" s="15"/>
+      <c r="N44" s="13">
         <v>6</v>
       </c>
-      <c r="O44" s="15">
+      <c r="O44" s="13">
         <v>1</v>
       </c>
-      <c r="P44" s="15"/>
-      <c r="Q44" s="15">
+      <c r="P44" s="13"/>
+      <c r="Q44" s="13">
         <v>1</v>
       </c>
-      <c r="R44" s="15">
+      <c r="R44" s="13">
         <v>1</v>
       </c>
-      <c r="S44" s="15">
+      <c r="S44" s="13">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:19">
-      <c r="A45" s="13" t="s">
+      <c r="A45" s="11" t="s">
         <v>38</v>
       </c>
-      <c r="B45" s="16"/>
-[...11 lines deleted...]
-      <c r="N45" s="15" t="s">
+      <c r="B45" s="14"/>
+      <c r="C45" s="14"/>
+      <c r="D45" s="14"/>
+      <c r="E45" s="14"/>
+      <c r="F45" s="14"/>
+      <c r="G45" s="14"/>
+      <c r="H45" s="15"/>
+      <c r="I45" s="14"/>
+      <c r="J45" s="15"/>
+      <c r="K45" s="15"/>
+      <c r="L45" s="15"/>
+      <c r="M45" s="15"/>
+      <c r="N45" s="13" t="s">
         <v>31</v>
       </c>
-      <c r="O45" s="15" t="s">
+      <c r="O45" s="13" t="s">
         <v>31</v>
       </c>
-      <c r="P45" s="15" t="s">
+      <c r="P45" s="13" t="s">
         <v>31</v>
       </c>
-      <c r="Q45" s="15" t="s">
+      <c r="Q45" s="13" t="s">
         <v>31</v>
       </c>
-      <c r="R45" s="15">
+      <c r="R45" s="13">
         <v>5</v>
       </c>
-      <c r="S45" s="15"/>
+      <c r="S45" s="13"/>
     </row>
     <row r="46" spans="1:19">
-      <c r="A46" s="13" t="s">
+      <c r="A46" s="11" t="s">
         <v>39</v>
       </c>
-      <c r="B46" s="16"/>
-[...11 lines deleted...]
-      <c r="N46" s="15">
+      <c r="B46" s="14"/>
+      <c r="C46" s="14"/>
+      <c r="D46" s="14"/>
+      <c r="E46" s="14"/>
+      <c r="F46" s="14"/>
+      <c r="G46" s="14"/>
+      <c r="H46" s="15"/>
+      <c r="I46" s="14"/>
+      <c r="J46" s="15"/>
+      <c r="K46" s="15"/>
+      <c r="L46" s="15"/>
+      <c r="M46" s="15"/>
+      <c r="N46" s="13">
         <v>9</v>
       </c>
-      <c r="O46" s="15">
+      <c r="O46" s="13">
         <v>6</v>
       </c>
-      <c r="P46" s="15">
+      <c r="P46" s="13">
         <v>3</v>
       </c>
-      <c r="Q46" s="15">
+      <c r="Q46" s="13">
         <v>2</v>
       </c>
-      <c r="R46" s="15">
+      <c r="R46" s="13">
         <v>2</v>
       </c>
-      <c r="S46" s="15">
+      <c r="S46" s="13">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:19">
-      <c r="A47" s="13" t="s">
+      <c r="A47" s="11" t="s">
         <v>40</v>
       </c>
-      <c r="B47" s="16"/>
-[...11 lines deleted...]
-      <c r="N47" s="15">
+      <c r="B47" s="14"/>
+      <c r="C47" s="14"/>
+      <c r="D47" s="14"/>
+      <c r="E47" s="14"/>
+      <c r="F47" s="14"/>
+      <c r="G47" s="14"/>
+      <c r="H47" s="14"/>
+      <c r="I47" s="14"/>
+      <c r="J47" s="14"/>
+      <c r="K47" s="14"/>
+      <c r="L47" s="14"/>
+      <c r="M47" s="14"/>
+      <c r="N47" s="13">
         <v>7</v>
       </c>
-      <c r="O47" s="15">
+      <c r="O47" s="13">
         <v>23</v>
       </c>
-      <c r="P47" s="15">
+      <c r="P47" s="13">
         <v>14</v>
       </c>
-      <c r="Q47" s="15">
+      <c r="Q47" s="13">
         <v>9</v>
       </c>
-      <c r="R47" s="15">
+      <c r="R47" s="13">
         <v>13</v>
       </c>
-      <c r="S47" s="15">
+      <c r="S47" s="13">
         <v>18</v>
       </c>
     </row>
     <row r="48" spans="1:19">
-      <c r="A48" s="13" t="s">
+      <c r="A48" s="11" t="s">
         <v>41</v>
       </c>
-      <c r="B48" s="16"/>
-[...11 lines deleted...]
-      <c r="N48" s="15">
+      <c r="B48" s="14"/>
+      <c r="C48" s="14"/>
+      <c r="D48" s="14"/>
+      <c r="E48" s="14"/>
+      <c r="F48" s="14"/>
+      <c r="G48" s="14"/>
+      <c r="H48" s="15"/>
+      <c r="I48" s="14"/>
+      <c r="J48" s="15"/>
+      <c r="K48" s="15"/>
+      <c r="L48" s="15"/>
+      <c r="M48" s="15"/>
+      <c r="N48" s="13">
         <v>13</v>
       </c>
-      <c r="O48" s="15">
+      <c r="O48" s="13">
         <v>15</v>
       </c>
-      <c r="P48" s="15">
+      <c r="P48" s="13">
         <v>14</v>
       </c>
-      <c r="Q48" s="15">
+      <c r="Q48" s="13">
         <v>12</v>
       </c>
-      <c r="R48" s="15">
+      <c r="R48" s="13">
         <v>23</v>
       </c>
-      <c r="S48" s="15">
+      <c r="S48" s="13">
         <v>19</v>
       </c>
     </row>
     <row r="49" spans="1:19">
-      <c r="A49" s="13" t="s">
+      <c r="A49" s="11" t="s">
         <v>42</v>
       </c>
-      <c r="B49" s="16"/>
-[...11 lines deleted...]
-      <c r="N49" s="15" t="s">
+      <c r="B49" s="14"/>
+      <c r="C49" s="14"/>
+      <c r="D49" s="14"/>
+      <c r="E49" s="14"/>
+      <c r="F49" s="14"/>
+      <c r="G49" s="14"/>
+      <c r="H49" s="15"/>
+      <c r="I49" s="14"/>
+      <c r="J49" s="15"/>
+      <c r="K49" s="15"/>
+      <c r="L49" s="15"/>
+      <c r="M49" s="15"/>
+      <c r="N49" s="13" t="s">
         <v>31</v>
       </c>
-      <c r="O49" s="15" t="s">
+      <c r="O49" s="13" t="s">
         <v>31</v>
       </c>
-      <c r="P49" s="15" t="s">
+      <c r="P49" s="13" t="s">
         <v>31</v>
       </c>
-      <c r="Q49" s="15">
+      <c r="Q49" s="13">
         <v>4</v>
       </c>
-      <c r="R49" s="15">
+      <c r="R49" s="13">
         <v>10</v>
       </c>
-      <c r="S49" s="15" t="s">
+      <c r="S49" s="13" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="50" spans="1:19">
-      <c r="A50" s="13" t="s">
+      <c r="A50" s="11" t="s">
         <v>43</v>
       </c>
-      <c r="B50" s="16"/>
-[...11 lines deleted...]
-      <c r="N50" s="15" t="s">
+      <c r="B50" s="14"/>
+      <c r="C50" s="14"/>
+      <c r="D50" s="14"/>
+      <c r="E50" s="14"/>
+      <c r="F50" s="14"/>
+      <c r="G50" s="14"/>
+      <c r="H50" s="15"/>
+      <c r="I50" s="14"/>
+      <c r="J50" s="15"/>
+      <c r="K50" s="15"/>
+      <c r="L50" s="15"/>
+      <c r="M50" s="15"/>
+      <c r="N50" s="13" t="s">
         <v>31</v>
       </c>
-      <c r="O50" s="15" t="s">
+      <c r="O50" s="13" t="s">
         <v>31</v>
       </c>
-      <c r="P50" s="15" t="s">
+      <c r="P50" s="13" t="s">
         <v>31</v>
       </c>
-      <c r="Q50" s="15" t="s">
+      <c r="Q50" s="13" t="s">
         <v>31</v>
       </c>
-      <c r="R50" s="15">
+      <c r="R50" s="13">
         <v>8</v>
       </c>
-      <c r="S50" s="15" t="s">
+      <c r="S50" s="13" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="51" spans="1:19">
-      <c r="A51" s="13" t="s">
+      <c r="A51" s="11" t="s">
         <v>44</v>
       </c>
-      <c r="B51" s="16"/>
-[...11 lines deleted...]
-      <c r="N51" s="15" t="s">
+      <c r="B51" s="14"/>
+      <c r="C51" s="14"/>
+      <c r="D51" s="14"/>
+      <c r="E51" s="14"/>
+      <c r="F51" s="14"/>
+      <c r="G51" s="14"/>
+      <c r="H51" s="15"/>
+      <c r="I51" s="14"/>
+      <c r="J51" s="15"/>
+      <c r="K51" s="15"/>
+      <c r="L51" s="15"/>
+      <c r="M51" s="15"/>
+      <c r="N51" s="13" t="s">
         <v>31</v>
       </c>
-      <c r="O51" s="15" t="s">
+      <c r="O51" s="13" t="s">
         <v>31</v>
       </c>
-      <c r="P51" s="15" t="s">
+      <c r="P51" s="13" t="s">
         <v>31</v>
       </c>
-      <c r="Q51" s="15" t="s">
+      <c r="Q51" s="13" t="s">
         <v>31</v>
       </c>
-      <c r="R51" s="15">
+      <c r="R51" s="13">
         <v>3</v>
       </c>
-      <c r="S51" s="15" t="s">
+      <c r="S51" s="13" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="52" spans="1:19">
-      <c r="A52" s="13" t="s">
+      <c r="A52" s="11" t="s">
         <v>45</v>
       </c>
-      <c r="B52" s="16"/>
-[...11 lines deleted...]
-      <c r="N52" s="15">
+      <c r="B52" s="14"/>
+      <c r="C52" s="14"/>
+      <c r="D52" s="14"/>
+      <c r="E52" s="14"/>
+      <c r="F52" s="14"/>
+      <c r="G52" s="14"/>
+      <c r="H52" s="15"/>
+      <c r="I52" s="14"/>
+      <c r="J52" s="15"/>
+      <c r="K52" s="15"/>
+      <c r="L52" s="15"/>
+      <c r="M52" s="15"/>
+      <c r="N52" s="13">
         <v>3</v>
       </c>
-      <c r="O52" s="15">
+      <c r="O52" s="13">
         <v>9</v>
       </c>
-      <c r="P52" s="15">
+      <c r="P52" s="13">
         <v>6</v>
       </c>
-      <c r="Q52" s="15">
+      <c r="Q52" s="13">
         <v>8</v>
       </c>
-      <c r="R52" s="15">
+      <c r="R52" s="13">
         <v>8</v>
       </c>
-      <c r="S52" s="15">
+      <c r="S52" s="13">
         <v>4</v>
       </c>
     </row>
     <row r="53" spans="1:19">
-      <c r="A53" s="13" t="s">
+      <c r="A53" s="11" t="s">
         <v>46</v>
       </c>
-      <c r="B53" s="16"/>
-[...11 lines deleted...]
-      <c r="N53" s="15">
+      <c r="B53" s="14"/>
+      <c r="C53" s="14"/>
+      <c r="D53" s="14"/>
+      <c r="E53" s="14"/>
+      <c r="F53" s="14"/>
+      <c r="G53" s="14"/>
+      <c r="H53" s="15"/>
+      <c r="I53" s="14"/>
+      <c r="J53" s="15"/>
+      <c r="K53" s="15"/>
+      <c r="L53" s="15"/>
+      <c r="M53" s="15"/>
+      <c r="N53" s="13">
         <v>7</v>
       </c>
-      <c r="O53" s="15">
+      <c r="O53" s="13">
         <v>3</v>
       </c>
-      <c r="P53" s="15">
+      <c r="P53" s="13">
         <v>5</v>
       </c>
-      <c r="Q53" s="15">
+      <c r="Q53" s="13">
         <v>4</v>
       </c>
-      <c r="R53" s="15">
+      <c r="R53" s="13">
         <v>10</v>
       </c>
-      <c r="S53" s="15">
+      <c r="S53" s="13">
         <v>5</v>
       </c>
     </row>
     <row r="54" spans="1:19">
-      <c r="A54" s="13" t="s">
+      <c r="A54" s="11" t="s">
         <v>47</v>
       </c>
-      <c r="B54" s="16"/>
-[...11 lines deleted...]
-      <c r="N54" s="15">
+      <c r="B54" s="14"/>
+      <c r="C54" s="14"/>
+      <c r="D54" s="14"/>
+      <c r="E54" s="14"/>
+      <c r="F54" s="14"/>
+      <c r="G54" s="14"/>
+      <c r="H54" s="14"/>
+      <c r="I54" s="14"/>
+      <c r="J54" s="14"/>
+      <c r="K54" s="14"/>
+      <c r="L54" s="14"/>
+      <c r="M54" s="14"/>
+      <c r="N54" s="13">
         <v>9</v>
       </c>
-      <c r="O54" s="15">
+      <c r="O54" s="13">
         <v>7</v>
       </c>
-      <c r="P54" s="15">
+      <c r="P54" s="13">
         <v>2</v>
       </c>
-      <c r="Q54" s="15">
+      <c r="Q54" s="13">
         <v>6</v>
       </c>
-      <c r="R54" s="15">
+      <c r="R54" s="13">
         <v>7</v>
       </c>
-      <c r="S54" s="15">
+      <c r="S54" s="13">
         <v>2</v>
       </c>
     </row>
     <row r="55" spans="1:19">
-      <c r="A55" s="13" t="s">
+      <c r="A55" s="11" t="s">
         <v>48</v>
       </c>
-      <c r="B55" s="16"/>
-[...11 lines deleted...]
-      <c r="N55" s="15">
+      <c r="B55" s="14"/>
+      <c r="C55" s="14"/>
+      <c r="D55" s="14"/>
+      <c r="E55" s="14"/>
+      <c r="F55" s="14"/>
+      <c r="G55" s="14"/>
+      <c r="H55" s="15"/>
+      <c r="I55" s="14"/>
+      <c r="J55" s="15"/>
+      <c r="K55" s="15"/>
+      <c r="L55" s="15"/>
+      <c r="M55" s="15"/>
+      <c r="N55" s="13">
         <v>9</v>
       </c>
-      <c r="O55" s="15">
+      <c r="O55" s="13">
         <v>19</v>
       </c>
-      <c r="P55" s="15">
+      <c r="P55" s="13">
         <v>11</v>
       </c>
-      <c r="Q55" s="15">
+      <c r="Q55" s="13">
         <v>6</v>
       </c>
-      <c r="R55" s="15">
+      <c r="R55" s="13">
         <v>10</v>
       </c>
-      <c r="S55" s="15">
+      <c r="S55" s="13">
         <v>5</v>
       </c>
     </row>
     <row r="56" spans="1:19">
-      <c r="A56" s="13" t="s">
+      <c r="A56" s="11" t="s">
         <v>49</v>
       </c>
-      <c r="B56" s="16"/>
-[...11 lines deleted...]
-      <c r="N56" s="15">
+      <c r="B56" s="14"/>
+      <c r="C56" s="14"/>
+      <c r="D56" s="14"/>
+      <c r="E56" s="14"/>
+      <c r="F56" s="14"/>
+      <c r="G56" s="14"/>
+      <c r="H56" s="15"/>
+      <c r="I56" s="14"/>
+      <c r="J56" s="15"/>
+      <c r="K56" s="15"/>
+      <c r="L56" s="15"/>
+      <c r="M56" s="15"/>
+      <c r="N56" s="13">
         <v>2</v>
       </c>
-      <c r="O56" s="15">
+      <c r="O56" s="13">
         <v>7</v>
       </c>
-      <c r="P56" s="15">
+      <c r="P56" s="13">
         <v>9</v>
       </c>
-      <c r="Q56" s="15">
+      <c r="Q56" s="13">
         <v>3</v>
       </c>
-      <c r="R56" s="15">
+      <c r="R56" s="13">
         <v>7</v>
       </c>
-      <c r="S56" s="15">
+      <c r="S56" s="13">
         <v>8</v>
       </c>
     </row>
     <row r="57" spans="1:19">
-      <c r="A57" s="13" t="s">
+      <c r="A57" s="11" t="s">
         <v>50</v>
       </c>
-      <c r="B57" s="16"/>
-[...11 lines deleted...]
-      <c r="N57" s="15">
+      <c r="B57" s="14"/>
+      <c r="C57" s="14"/>
+      <c r="D57" s="14"/>
+      <c r="E57" s="14"/>
+      <c r="F57" s="14"/>
+      <c r="G57" s="14"/>
+      <c r="H57" s="15"/>
+      <c r="I57" s="14"/>
+      <c r="J57" s="15"/>
+      <c r="K57" s="15"/>
+      <c r="L57" s="15"/>
+      <c r="M57" s="15"/>
+      <c r="N57" s="13">
         <v>17</v>
       </c>
-      <c r="O57" s="15">
+      <c r="O57" s="13">
         <v>23</v>
       </c>
-      <c r="P57" s="15">
+      <c r="P57" s="13">
         <v>21</v>
       </c>
-      <c r="Q57" s="15">
+      <c r="Q57" s="13">
         <v>14</v>
       </c>
-      <c r="R57" s="15">
+      <c r="R57" s="13">
         <v>29</v>
       </c>
-      <c r="S57" s="15">
+      <c r="S57" s="13">
         <v>8</v>
       </c>
     </row>
     <row r="58" spans="1:19">
-      <c r="A58" s="50" t="s">
+      <c r="A58" s="36" t="s">
         <v>51</v>
       </c>
-      <c r="B58" s="22"/>
-[...11 lines deleted...]
-      <c r="N58" s="24" t="s">
+      <c r="B58" s="16"/>
+      <c r="C58" s="16"/>
+      <c r="D58" s="16"/>
+      <c r="E58" s="16"/>
+      <c r="F58" s="16"/>
+      <c r="G58" s="16"/>
+      <c r="H58" s="17"/>
+      <c r="I58" s="16"/>
+      <c r="J58" s="17"/>
+      <c r="K58" s="17"/>
+      <c r="L58" s="17"/>
+      <c r="M58" s="17"/>
+      <c r="N58" s="18" t="s">
         <v>31</v>
       </c>
-      <c r="O58" s="24" t="s">
+      <c r="O58" s="18" t="s">
         <v>31</v>
       </c>
-      <c r="P58" s="24" t="s">
+      <c r="P58" s="18" t="s">
         <v>31</v>
       </c>
-      <c r="Q58" s="24" t="s">
+      <c r="Q58" s="18" t="s">
         <v>31</v>
       </c>
-      <c r="R58" s="24">
+      <c r="R58" s="18">
         <v>10</v>
       </c>
-      <c r="S58" s="24" t="s">
+      <c r="S58" s="18" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="59" spans="1:19">
-      <c r="A59" s="25"/>
+      <c r="A59" s="19"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A3:S3"/>
     <mergeCell ref="A7:S7"/>
     <mergeCell ref="A28:S28"/>
     <mergeCell ref="A39:S39"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="N5:S5"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A3:AK40"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="13" topLeftCell="N1" activePane="topRight" state="frozen"/>
       <selection pane="topRight" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="27.44140625" style="7" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="14" max="16384" width="9.109375" style="7"/>
+    <col min="1" max="1" width="27.42578125" style="5" bestFit="1" customWidth="1"/>
+    <col min="2" max="12" width="0" style="5" hidden="1" customWidth="1"/>
+    <col min="13" max="13" width="0.140625" style="5" customWidth="1"/>
+    <col min="14" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:37" ht="13.2">
-      <c r="A3" s="90" t="s">
+    <row r="3" spans="1:37" ht="12.75">
+      <c r="A3" s="70" t="s">
         <v>29</v>
       </c>
-      <c r="B3" s="90"/>
-[...34 lines deleted...]
-      <c r="AK3" s="90"/>
+      <c r="B3" s="70"/>
+      <c r="C3" s="70"/>
+      <c r="D3" s="70"/>
+      <c r="E3" s="70"/>
+      <c r="F3" s="70"/>
+      <c r="G3" s="70"/>
+      <c r="H3" s="70"/>
+      <c r="I3" s="70"/>
+      <c r="J3" s="70"/>
+      <c r="K3" s="70"/>
+      <c r="L3" s="70"/>
+      <c r="M3" s="70"/>
+      <c r="N3" s="70"/>
+      <c r="O3" s="70"/>
+      <c r="P3" s="70"/>
+      <c r="Q3" s="70"/>
+      <c r="R3" s="70"/>
+      <c r="S3" s="70"/>
+      <c r="T3" s="70"/>
+      <c r="U3" s="70"/>
+      <c r="V3" s="70"/>
+      <c r="W3" s="70"/>
+      <c r="X3" s="70"/>
+      <c r="Y3" s="70"/>
+      <c r="Z3" s="70"/>
+      <c r="AA3" s="70"/>
+      <c r="AB3" s="70"/>
+      <c r="AC3" s="70"/>
+      <c r="AD3" s="70"/>
+      <c r="AE3" s="70"/>
+      <c r="AF3" s="70"/>
+      <c r="AG3" s="70"/>
+      <c r="AH3" s="70"/>
+      <c r="AI3" s="70"/>
+      <c r="AJ3" s="70"/>
+      <c r="AK3" s="70"/>
     </row>
     <row r="4" spans="1:37">
-      <c r="C4" s="8"/>
-[...6 lines deleted...]
-      <c r="AK4" s="8" t="s">
+      <c r="C4" s="6"/>
+      <c r="N4" s="7"/>
+      <c r="O4" s="7"/>
+      <c r="P4" s="7"/>
+      <c r="Q4" s="7"/>
+      <c r="R4" s="7"/>
+      <c r="S4" s="7"/>
+      <c r="AK4" s="6" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="93"/>
-      <c r="B5" s="95">
+      <c r="A5" s="73"/>
+      <c r="B5" s="75">
         <v>2021</v>
       </c>
-      <c r="C5" s="96"/>
-[...10 lines deleted...]
-      <c r="N5" s="97">
+      <c r="C5" s="76"/>
+      <c r="D5" s="76"/>
+      <c r="E5" s="76"/>
+      <c r="F5" s="76"/>
+      <c r="G5" s="76"/>
+      <c r="H5" s="76"/>
+      <c r="I5" s="76"/>
+      <c r="J5" s="76"/>
+      <c r="K5" s="76"/>
+      <c r="L5" s="76"/>
+      <c r="M5" s="76"/>
+      <c r="N5" s="77">
         <v>2022</v>
       </c>
-      <c r="O5" s="98"/>
-[...4 lines deleted...]
-      <c r="T5" s="100">
+      <c r="O5" s="78"/>
+      <c r="P5" s="78"/>
+      <c r="Q5" s="78"/>
+      <c r="R5" s="78"/>
+      <c r="S5" s="78"/>
+      <c r="T5" s="79">
         <v>2023</v>
       </c>
-      <c r="U5" s="100"/>
-[...10 lines deleted...]
-      <c r="AF5" s="95">
+      <c r="U5" s="79"/>
+      <c r="V5" s="79"/>
+      <c r="W5" s="79"/>
+      <c r="X5" s="79"/>
+      <c r="Y5" s="79"/>
+      <c r="Z5" s="79"/>
+      <c r="AA5" s="79"/>
+      <c r="AB5" s="79"/>
+      <c r="AC5" s="79"/>
+      <c r="AD5" s="79"/>
+      <c r="AE5" s="75"/>
+      <c r="AF5" s="75">
         <v>2024</v>
       </c>
-      <c r="AG5" s="96"/>
-[...3 lines deleted...]
-      <c r="AK5" s="101"/>
+      <c r="AG5" s="76"/>
+      <c r="AH5" s="76"/>
+      <c r="AI5" s="76"/>
+      <c r="AJ5" s="76"/>
+      <c r="AK5" s="80"/>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="94"/>
-      <c r="B6" s="11" t="s">
+      <c r="A6" s="74"/>
+      <c r="B6" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="C6" s="11" t="s">
+      <c r="C6" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="D6" s="11" t="s">
+      <c r="D6" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="E6" s="11" t="s">
+      <c r="E6" s="9" t="s">
         <v>8</v>
       </c>
-      <c r="F6" s="11" t="s">
+      <c r="F6" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="G6" s="11" t="s">
+      <c r="G6" s="9" t="s">
         <v>1</v>
       </c>
-      <c r="H6" s="11" t="s">
+      <c r="H6" s="9" t="s">
         <v>2</v>
       </c>
-      <c r="I6" s="12" t="s">
+      <c r="I6" s="10" t="s">
         <v>3</v>
       </c>
-      <c r="J6" s="12" t="s">
+      <c r="J6" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="K6" s="12" t="s">
+      <c r="K6" s="10" t="s">
         <v>19</v>
       </c>
-      <c r="L6" s="12" t="s">
+      <c r="L6" s="10" t="s">
         <v>20</v>
       </c>
-      <c r="M6" s="12" t="s">
+      <c r="M6" s="10" t="s">
         <v>23</v>
       </c>
-      <c r="N6" s="12" t="s">
+      <c r="N6" s="10" t="s">
         <v>2</v>
       </c>
-      <c r="O6" s="12" t="s">
+      <c r="O6" s="10" t="s">
         <v>3</v>
       </c>
-      <c r="P6" s="11" t="s">
+      <c r="P6" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="Q6" s="12" t="s">
+      <c r="Q6" s="10" t="s">
         <v>19</v>
       </c>
-      <c r="R6" s="12" t="s">
+      <c r="R6" s="10" t="s">
         <v>20</v>
       </c>
-      <c r="S6" s="12" t="s">
+      <c r="S6" s="10" t="s">
         <v>23</v>
       </c>
-      <c r="T6" s="11" t="s">
+      <c r="T6" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="U6" s="11" t="s">
+      <c r="U6" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="V6" s="11" t="s">
+      <c r="V6" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="W6" s="11" t="s">
+      <c r="W6" s="9" t="s">
         <v>8</v>
       </c>
-      <c r="X6" s="11" t="s">
+      <c r="X6" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="Y6" s="11" t="s">
+      <c r="Y6" s="9" t="s">
         <v>1</v>
       </c>
-      <c r="Z6" s="45" t="s">
+      <c r="Z6" s="32" t="s">
         <v>2</v>
       </c>
-      <c r="AA6" s="11" t="s">
+      <c r="AA6" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="AB6" s="11" t="s">
+      <c r="AB6" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="AC6" s="11" t="s">
+      <c r="AC6" s="9" t="s">
         <v>19</v>
       </c>
-      <c r="AD6" s="11" t="s">
+      <c r="AD6" s="9" t="s">
         <v>20</v>
       </c>
-      <c r="AE6" s="11" t="s">
+      <c r="AE6" s="9" t="s">
         <v>23</v>
       </c>
-      <c r="AF6" s="51" t="s">
+      <c r="AF6" s="37" t="s">
         <v>5</v>
       </c>
-      <c r="AG6" s="51" t="s">
+      <c r="AG6" s="37" t="s">
         <v>6</v>
       </c>
-      <c r="AH6" s="51" t="s">
+      <c r="AH6" s="37" t="s">
         <v>7</v>
       </c>
-      <c r="AI6" s="51" t="s">
+      <c r="AI6" s="37" t="s">
         <v>8</v>
       </c>
-      <c r="AJ6" s="32" t="s">
+      <c r="AJ6" s="23" t="s">
         <v>0</v>
       </c>
-      <c r="AK6" s="12" t="s">
+      <c r="AK6" s="10" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:37">
-      <c r="A7" s="102" t="s">
+      <c r="A7" s="81" t="s">
         <v>9</v>
       </c>
-      <c r="B7" s="102"/>
-[...34 lines deleted...]
-      <c r="AK7" s="91"/>
+      <c r="B7" s="81"/>
+      <c r="C7" s="81"/>
+      <c r="D7" s="81"/>
+      <c r="E7" s="81"/>
+      <c r="F7" s="81"/>
+      <c r="G7" s="81"/>
+      <c r="H7" s="81"/>
+      <c r="I7" s="81"/>
+      <c r="J7" s="81"/>
+      <c r="K7" s="81"/>
+      <c r="L7" s="81"/>
+      <c r="M7" s="81"/>
+      <c r="N7" s="81"/>
+      <c r="O7" s="81"/>
+      <c r="P7" s="81"/>
+      <c r="Q7" s="81"/>
+      <c r="R7" s="81"/>
+      <c r="S7" s="81"/>
+      <c r="T7" s="81"/>
+      <c r="U7" s="81"/>
+      <c r="V7" s="81"/>
+      <c r="W7" s="81"/>
+      <c r="X7" s="81"/>
+      <c r="Y7" s="81"/>
+      <c r="Z7" s="81"/>
+      <c r="AA7" s="81"/>
+      <c r="AB7" s="81"/>
+      <c r="AC7" s="81"/>
+      <c r="AD7" s="81"/>
+      <c r="AE7" s="81"/>
+      <c r="AF7" s="81"/>
+      <c r="AG7" s="81"/>
+      <c r="AH7" s="81"/>
+      <c r="AI7" s="81"/>
+      <c r="AJ7" s="81"/>
+      <c r="AK7" s="71"/>
     </row>
     <row r="8" spans="1:37">
-      <c r="A8" s="46" t="s">
+      <c r="A8" s="33" t="s">
         <v>36</v>
       </c>
-      <c r="B8" s="14"/>
-[...11 lines deleted...]
-      <c r="N8" s="4">
+      <c r="B8" s="12"/>
+      <c r="C8" s="12"/>
+      <c r="D8" s="12"/>
+      <c r="E8" s="12"/>
+      <c r="F8" s="12"/>
+      <c r="G8" s="12"/>
+      <c r="H8" s="12"/>
+      <c r="I8" s="12"/>
+      <c r="J8" s="12"/>
+      <c r="K8" s="12"/>
+      <c r="L8" s="12"/>
+      <c r="M8" s="12"/>
+      <c r="N8" s="3">
         <v>578</v>
       </c>
-      <c r="O8" s="4">
+      <c r="O8" s="3">
         <v>614</v>
       </c>
-      <c r="P8" s="4">
+      <c r="P8" s="3">
         <v>524</v>
       </c>
-      <c r="Q8" s="4">
+      <c r="Q8" s="3">
         <v>324</v>
       </c>
-      <c r="R8" s="4">
+      <c r="R8" s="3">
         <v>322</v>
       </c>
-      <c r="S8" s="4">
+      <c r="S8" s="3">
         <v>311</v>
       </c>
-      <c r="T8" s="4">
+      <c r="T8" s="3">
         <v>205</v>
       </c>
-      <c r="U8" s="4">
+      <c r="U8" s="3">
         <v>286</v>
       </c>
-      <c r="V8" s="4">
+      <c r="V8" s="3">
         <v>302</v>
       </c>
-      <c r="W8" s="4">
+      <c r="W8" s="3">
         <v>330</v>
       </c>
-      <c r="X8" s="4">
+      <c r="X8" s="3">
         <v>245</v>
       </c>
-      <c r="Y8" s="4">
+      <c r="Y8" s="3">
         <v>574</v>
       </c>
-      <c r="Z8" s="4">
+      <c r="Z8" s="3">
         <v>539</v>
       </c>
-      <c r="AA8" s="4">
+      <c r="AA8" s="3">
         <v>565</v>
       </c>
-      <c r="AB8" s="4">
+      <c r="AB8" s="3">
         <v>408</v>
       </c>
-      <c r="AC8" s="4">
+      <c r="AC8" s="3">
         <v>390</v>
       </c>
-      <c r="AD8" s="4">
+      <c r="AD8" s="3">
         <v>366</v>
       </c>
-      <c r="AE8" s="4">
+      <c r="AE8" s="3">
         <v>362</v>
       </c>
-      <c r="AF8" s="4">
+      <c r="AF8" s="3">
         <v>280</v>
       </c>
-      <c r="AG8" s="4">
+      <c r="AG8" s="3">
         <v>285</v>
       </c>
-      <c r="AH8" s="4">
+      <c r="AH8" s="3">
         <v>288</v>
       </c>
-      <c r="AI8" s="4">
+      <c r="AI8" s="3">
         <v>446</v>
       </c>
-      <c r="AJ8" s="4">
+      <c r="AJ8" s="3">
         <v>251</v>
       </c>
-      <c r="AK8" s="47">
+      <c r="AK8" s="34">
         <v>533</v>
       </c>
     </row>
     <row r="9" spans="1:37">
-      <c r="A9" s="13" t="s">
+      <c r="A9" s="11" t="s">
         <v>52</v>
       </c>
-      <c r="B9" s="16"/>
-[...11 lines deleted...]
-      <c r="N9" s="4">
+      <c r="B9" s="14"/>
+      <c r="C9" s="14"/>
+      <c r="D9" s="14"/>
+      <c r="E9" s="14"/>
+      <c r="F9" s="14"/>
+      <c r="G9" s="14"/>
+      <c r="H9" s="15"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="15"/>
+      <c r="K9" s="15"/>
+      <c r="L9" s="15"/>
+      <c r="M9" s="15"/>
+      <c r="N9" s="3">
         <v>278</v>
       </c>
-      <c r="O9" s="4">
+      <c r="O9" s="3">
         <v>373</v>
       </c>
-      <c r="P9" s="4">
+      <c r="P9" s="3">
         <v>302</v>
       </c>
-      <c r="Q9" s="4">
+      <c r="Q9" s="3">
         <v>175</v>
       </c>
-      <c r="R9" s="4">
+      <c r="R9" s="3">
         <v>169</v>
       </c>
-      <c r="S9" s="4">
+      <c r="S9" s="3">
         <v>169</v>
       </c>
-      <c r="T9" s="4">
+      <c r="T9" s="3">
         <v>121</v>
       </c>
-      <c r="U9" s="4">
+      <c r="U9" s="3">
         <v>169</v>
       </c>
-      <c r="V9" s="4">
+      <c r="V9" s="3">
         <v>170</v>
       </c>
-      <c r="W9" s="4">
+      <c r="W9" s="3">
         <v>186</v>
       </c>
-      <c r="X9" s="4">
+      <c r="X9" s="3">
         <v>155</v>
       </c>
-      <c r="Y9" s="4">
+      <c r="Y9" s="3">
         <v>345</v>
       </c>
-      <c r="Z9" s="4">
+      <c r="Z9" s="3">
         <v>317</v>
       </c>
-      <c r="AA9" s="4">
+      <c r="AA9" s="3">
         <v>327</v>
       </c>
-      <c r="AB9" s="4">
+      <c r="AB9" s="3">
         <v>236</v>
       </c>
-      <c r="AC9" s="4">
+      <c r="AC9" s="3">
         <v>215</v>
       </c>
-      <c r="AD9" s="4">
+      <c r="AD9" s="3">
         <v>211</v>
       </c>
-      <c r="AE9" s="4">
+      <c r="AE9" s="3">
         <v>181</v>
       </c>
-      <c r="AF9" s="4">
+      <c r="AF9" s="3">
         <v>145</v>
       </c>
-      <c r="AG9" s="4">
+      <c r="AG9" s="3">
         <v>168</v>
       </c>
-      <c r="AH9" s="4">
+      <c r="AH9" s="3">
         <v>156</v>
       </c>
-      <c r="AI9" s="4">
+      <c r="AI9" s="3">
         <v>244</v>
       </c>
-      <c r="AJ9" s="4">
+      <c r="AJ9" s="3">
         <v>146</v>
       </c>
-      <c r="AK9" s="47">
+      <c r="AK9" s="34">
         <v>294</v>
       </c>
     </row>
     <row r="10" spans="1:37">
-      <c r="A10" s="13" t="s">
+      <c r="A10" s="11" t="s">
         <v>34</v>
       </c>
-      <c r="B10" s="16"/>
-[...11 lines deleted...]
-      <c r="N10" s="4">
+      <c r="B10" s="14"/>
+      <c r="C10" s="14"/>
+      <c r="D10" s="14"/>
+      <c r="E10" s="14"/>
+      <c r="F10" s="14"/>
+      <c r="G10" s="14"/>
+      <c r="H10" s="15"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="15"/>
+      <c r="K10" s="15"/>
+      <c r="L10" s="15"/>
+      <c r="M10" s="15"/>
+      <c r="N10" s="3">
         <v>53</v>
       </c>
-      <c r="O10" s="4">
+      <c r="O10" s="3">
         <v>63</v>
       </c>
-      <c r="P10" s="4">
+      <c r="P10" s="3">
         <v>51</v>
       </c>
-      <c r="Q10" s="4">
+      <c r="Q10" s="3">
         <v>28</v>
       </c>
-      <c r="R10" s="4">
+      <c r="R10" s="3">
         <v>32</v>
       </c>
-      <c r="S10" s="4">
+      <c r="S10" s="3">
         <v>33</v>
       </c>
-      <c r="T10" s="4">
+      <c r="T10" s="3">
         <v>22</v>
       </c>
-      <c r="U10" s="4">
+      <c r="U10" s="3">
         <v>23</v>
       </c>
-      <c r="V10" s="4">
+      <c r="V10" s="3">
         <v>37</v>
       </c>
-      <c r="W10" s="4">
+      <c r="W10" s="3">
         <v>31</v>
       </c>
-      <c r="X10" s="4">
+      <c r="X10" s="3">
         <v>13</v>
       </c>
-      <c r="Y10" s="4">
+      <c r="Y10" s="3">
         <v>49</v>
       </c>
-      <c r="Z10" s="4">
+      <c r="Z10" s="3">
         <v>34</v>
       </c>
-      <c r="AA10" s="4">
+      <c r="AA10" s="3">
         <v>49</v>
       </c>
-      <c r="AB10" s="4">
+      <c r="AB10" s="3">
         <v>40</v>
       </c>
-      <c r="AC10" s="4">
+      <c r="AC10" s="3">
         <v>40</v>
       </c>
-      <c r="AD10" s="4">
+      <c r="AD10" s="3">
         <v>34</v>
       </c>
-      <c r="AE10" s="4">
+      <c r="AE10" s="3">
         <v>35</v>
       </c>
-      <c r="AF10" s="4">
+      <c r="AF10" s="3">
         <v>27</v>
       </c>
-      <c r="AG10" s="4">
+      <c r="AG10" s="3">
         <v>24</v>
       </c>
-      <c r="AH10" s="4">
+      <c r="AH10" s="3">
         <v>39</v>
       </c>
-      <c r="AI10" s="4">
+      <c r="AI10" s="3">
         <v>29</v>
       </c>
-      <c r="AJ10" s="4">
+      <c r="AJ10" s="3">
         <v>16</v>
       </c>
-      <c r="AK10" s="47">
+      <c r="AK10" s="34">
         <v>53</v>
       </c>
     </row>
     <row r="11" spans="1:37">
-      <c r="A11" s="13" t="s">
+      <c r="A11" s="11" t="s">
         <v>41</v>
       </c>
-      <c r="B11" s="16"/>
-[...11 lines deleted...]
-      <c r="N11" s="4">
+      <c r="B11" s="14"/>
+      <c r="C11" s="14"/>
+      <c r="D11" s="14"/>
+      <c r="E11" s="14"/>
+      <c r="F11" s="14"/>
+      <c r="G11" s="14"/>
+      <c r="H11" s="15"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="15"/>
+      <c r="K11" s="15"/>
+      <c r="L11" s="15"/>
+      <c r="M11" s="15"/>
+      <c r="N11" s="3">
         <v>47</v>
       </c>
-      <c r="O11" s="4">
+      <c r="O11" s="3">
         <v>25</v>
       </c>
-      <c r="P11" s="4">
+      <c r="P11" s="3">
         <v>31</v>
       </c>
-      <c r="Q11" s="4">
+      <c r="Q11" s="3">
         <v>20</v>
       </c>
-      <c r="R11" s="4">
+      <c r="R11" s="3">
         <v>20</v>
       </c>
-      <c r="S11" s="4">
+      <c r="S11" s="3">
         <v>19</v>
       </c>
-      <c r="T11" s="4">
+      <c r="T11" s="3">
         <v>5</v>
       </c>
-      <c r="U11" s="4">
+      <c r="U11" s="3">
         <v>24</v>
       </c>
-      <c r="V11" s="4">
+      <c r="V11" s="3">
         <v>14</v>
       </c>
-      <c r="W11" s="4">
+      <c r="W11" s="3">
         <v>17</v>
       </c>
-      <c r="X11" s="4">
+      <c r="X11" s="3">
         <v>16</v>
       </c>
-      <c r="Y11" s="4">
+      <c r="Y11" s="3">
         <v>34</v>
       </c>
-      <c r="Z11" s="4">
+      <c r="Z11" s="3">
         <v>29</v>
       </c>
-      <c r="AA11" s="4">
+      <c r="AA11" s="3">
         <v>39</v>
       </c>
-      <c r="AB11" s="4">
+      <c r="AB11" s="3">
         <v>25</v>
       </c>
-      <c r="AC11" s="4">
+      <c r="AC11" s="3">
         <v>24</v>
       </c>
-      <c r="AD11" s="4">
+      <c r="AD11" s="3">
         <v>15</v>
       </c>
-      <c r="AE11" s="4">
+      <c r="AE11" s="3">
         <v>26</v>
       </c>
-      <c r="AF11" s="4">
+      <c r="AF11" s="3">
         <v>20</v>
       </c>
-      <c r="AG11" s="4">
+      <c r="AG11" s="3">
         <v>18</v>
       </c>
-      <c r="AH11" s="4">
+      <c r="AH11" s="3">
         <v>23</v>
       </c>
-      <c r="AI11" s="4">
+      <c r="AI11" s="3">
         <v>36</v>
       </c>
-      <c r="AJ11" s="4">
+      <c r="AJ11" s="3">
         <v>27</v>
       </c>
-      <c r="AK11" s="47">
+      <c r="AK11" s="34">
         <v>36</v>
       </c>
     </row>
     <row r="12" spans="1:37">
-      <c r="A12" s="13" t="s">
+      <c r="A12" s="11" t="s">
         <v>43</v>
       </c>
-      <c r="B12" s="16"/>
-[...11 lines deleted...]
-      <c r="N12" s="4">
+      <c r="B12" s="14"/>
+      <c r="C12" s="14"/>
+      <c r="D12" s="14"/>
+      <c r="E12" s="14"/>
+      <c r="F12" s="14"/>
+      <c r="G12" s="14"/>
+      <c r="H12" s="15"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="15"/>
+      <c r="K12" s="15"/>
+      <c r="L12" s="15"/>
+      <c r="M12" s="15"/>
+      <c r="N12" s="3">
         <v>36</v>
       </c>
-      <c r="O12" s="4">
+      <c r="O12" s="3">
         <v>30</v>
       </c>
-      <c r="P12" s="4">
+      <c r="P12" s="3">
         <v>26</v>
       </c>
-      <c r="Q12" s="4">
+      <c r="Q12" s="3">
         <v>18</v>
       </c>
-      <c r="R12" s="4">
+      <c r="R12" s="3">
         <v>14</v>
       </c>
-      <c r="S12" s="4">
+      <c r="S12" s="3">
         <v>10</v>
       </c>
-      <c r="T12" s="4">
+      <c r="T12" s="3">
         <v>6</v>
       </c>
-      <c r="U12" s="4">
+      <c r="U12" s="3">
         <v>12</v>
       </c>
-      <c r="V12" s="4">
+      <c r="V12" s="3">
         <v>8</v>
       </c>
-      <c r="W12" s="4">
+      <c r="W12" s="3">
         <v>18</v>
       </c>
-      <c r="X12" s="4">
+      <c r="X12" s="3">
         <v>14</v>
       </c>
-      <c r="Y12" s="4">
+      <c r="Y12" s="3">
         <v>20</v>
       </c>
-      <c r="Z12" s="4">
+      <c r="Z12" s="3">
         <v>24</v>
       </c>
-      <c r="AA12" s="4">
+      <c r="AA12" s="3">
         <v>27</v>
       </c>
-      <c r="AB12" s="4">
+      <c r="AB12" s="3">
         <v>16</v>
       </c>
-      <c r="AC12" s="4">
+      <c r="AC12" s="3">
         <v>20</v>
       </c>
-      <c r="AD12" s="4">
+      <c r="AD12" s="3">
         <v>13</v>
       </c>
-      <c r="AE12" s="4">
+      <c r="AE12" s="3">
         <v>11</v>
       </c>
-      <c r="AF12" s="4">
+      <c r="AF12" s="3">
         <v>12</v>
       </c>
-      <c r="AG12" s="4">
+      <c r="AG12" s="3">
         <v>13</v>
       </c>
-      <c r="AH12" s="4">
+      <c r="AH12" s="3">
         <v>9</v>
       </c>
-      <c r="AI12" s="4">
+      <c r="AI12" s="3">
         <v>12</v>
       </c>
-      <c r="AJ12" s="4">
+      <c r="AJ12" s="3">
         <v>10</v>
       </c>
-      <c r="AK12" s="47">
+      <c r="AK12" s="34">
         <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:37">
-      <c r="A13" s="13" t="s">
+      <c r="A13" s="11" t="s">
         <v>44</v>
       </c>
-      <c r="B13" s="16"/>
-[...11 lines deleted...]
-      <c r="N13" s="4">
+      <c r="B13" s="14"/>
+      <c r="C13" s="14"/>
+      <c r="D13" s="14"/>
+      <c r="E13" s="14"/>
+      <c r="F13" s="14"/>
+      <c r="G13" s="14"/>
+      <c r="H13" s="15"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="15"/>
+      <c r="K13" s="15"/>
+      <c r="L13" s="15"/>
+      <c r="M13" s="15"/>
+      <c r="N13" s="3">
         <v>53</v>
       </c>
-      <c r="O13" s="4">
+      <c r="O13" s="3">
         <v>44</v>
       </c>
-      <c r="P13" s="4">
+      <c r="P13" s="3">
         <v>53</v>
       </c>
-      <c r="Q13" s="4">
+      <c r="Q13" s="3">
         <v>27</v>
       </c>
-      <c r="R13" s="4">
+      <c r="R13" s="3">
         <v>29</v>
       </c>
-      <c r="S13" s="4">
+      <c r="S13" s="3">
         <v>25</v>
       </c>
-      <c r="T13" s="4">
+      <c r="T13" s="3">
         <v>22</v>
       </c>
-      <c r="U13" s="4">
+      <c r="U13" s="3">
         <v>20</v>
       </c>
-      <c r="V13" s="4">
+      <c r="V13" s="3">
         <v>26</v>
       </c>
-      <c r="W13" s="4">
+      <c r="W13" s="3">
         <v>26</v>
       </c>
-      <c r="X13" s="4">
+      <c r="X13" s="3">
         <v>17</v>
       </c>
-      <c r="Y13" s="4">
+      <c r="Y13" s="3">
         <v>48</v>
       </c>
-      <c r="Z13" s="4">
+      <c r="Z13" s="3">
         <v>44</v>
       </c>
-      <c r="AA13" s="4">
+      <c r="AA13" s="3">
         <v>44</v>
       </c>
-      <c r="AB13" s="4">
+      <c r="AB13" s="3">
         <v>28</v>
       </c>
-      <c r="AC13" s="4">
+      <c r="AC13" s="3">
         <v>30</v>
       </c>
-      <c r="AD13" s="4">
+      <c r="AD13" s="3">
         <v>35</v>
       </c>
-      <c r="AE13" s="4">
+      <c r="AE13" s="3">
         <v>46</v>
       </c>
-      <c r="AF13" s="4">
+      <c r="AF13" s="3">
         <v>20</v>
       </c>
-      <c r="AG13" s="4">
+      <c r="AG13" s="3">
         <v>21</v>
       </c>
-      <c r="AH13" s="4">
+      <c r="AH13" s="3">
         <v>21</v>
       </c>
-      <c r="AI13" s="4">
+      <c r="AI13" s="3">
         <v>39</v>
       </c>
-      <c r="AJ13" s="4">
+      <c r="AJ13" s="3">
         <v>17</v>
       </c>
-      <c r="AK13" s="47">
+      <c r="AK13" s="34">
         <v>44</v>
       </c>
     </row>
     <row r="14" spans="1:37">
-      <c r="A14" s="13" t="s">
+      <c r="A14" s="11" t="s">
         <v>46</v>
       </c>
-      <c r="B14" s="16"/>
-[...11 lines deleted...]
-      <c r="N14" s="4">
+      <c r="B14" s="14"/>
+      <c r="C14" s="14"/>
+      <c r="D14" s="14"/>
+      <c r="E14" s="14"/>
+      <c r="F14" s="14"/>
+      <c r="G14" s="14"/>
+      <c r="H14" s="15"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="15"/>
+      <c r="K14" s="15"/>
+      <c r="L14" s="15"/>
+      <c r="M14" s="15"/>
+      <c r="N14" s="3">
         <v>16</v>
       </c>
-      <c r="O14" s="4">
+      <c r="O14" s="3">
         <v>13</v>
       </c>
-      <c r="P14" s="4">
+      <c r="P14" s="3">
         <v>10</v>
       </c>
-      <c r="Q14" s="4">
+      <c r="Q14" s="3">
         <v>8</v>
       </c>
-      <c r="R14" s="4">
+      <c r="R14" s="3">
         <v>7</v>
       </c>
-      <c r="S14" s="4">
+      <c r="S14" s="3">
         <v>8</v>
       </c>
-      <c r="T14" s="4">
+      <c r="T14" s="3">
         <v>5</v>
       </c>
-      <c r="U14" s="4">
+      <c r="U14" s="3">
         <v>7</v>
       </c>
-      <c r="V14" s="4">
+      <c r="V14" s="3">
         <v>4</v>
       </c>
-      <c r="W14" s="4">
+      <c r="W14" s="3">
         <v>5</v>
       </c>
-      <c r="X14" s="4">
+      <c r="X14" s="3">
         <v>5</v>
       </c>
-      <c r="Y14" s="4">
+      <c r="Y14" s="3">
         <v>11</v>
       </c>
-      <c r="Z14" s="4">
+      <c r="Z14" s="3">
         <v>5</v>
       </c>
-      <c r="AA14" s="4">
+      <c r="AA14" s="3">
         <v>10</v>
       </c>
-      <c r="AB14" s="4">
+      <c r="AB14" s="3">
         <v>3</v>
       </c>
-      <c r="AC14" s="4">
+      <c r="AC14" s="3">
         <v>4</v>
       </c>
-      <c r="AD14" s="4">
+      <c r="AD14" s="3">
         <v>9</v>
       </c>
-      <c r="AE14" s="4">
+      <c r="AE14" s="3">
         <v>7</v>
       </c>
-      <c r="AF14" s="4">
+      <c r="AF14" s="3">
         <v>11</v>
       </c>
-      <c r="AG14" s="4">
+      <c r="AG14" s="3">
         <v>3</v>
       </c>
-      <c r="AH14" s="4">
+      <c r="AH14" s="3">
         <v>6</v>
       </c>
-      <c r="AI14" s="4">
+      <c r="AI14" s="3">
         <v>9</v>
       </c>
-      <c r="AJ14" s="4">
+      <c r="AJ14" s="3">
         <v>3</v>
       </c>
-      <c r="AK14" s="47">
+      <c r="AK14" s="34">
         <v>10</v>
       </c>
     </row>
     <row r="15" spans="1:37">
-      <c r="A15" s="13" t="s">
+      <c r="A15" s="11" t="s">
         <v>47</v>
       </c>
-      <c r="B15" s="16"/>
-[...11 lines deleted...]
-      <c r="N15" s="4">
+      <c r="B15" s="14"/>
+      <c r="C15" s="14"/>
+      <c r="D15" s="14"/>
+      <c r="E15" s="14"/>
+      <c r="F15" s="14"/>
+      <c r="G15" s="14"/>
+      <c r="H15" s="15"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="15"/>
+      <c r="K15" s="15"/>
+      <c r="L15" s="15"/>
+      <c r="M15" s="15"/>
+      <c r="N15" s="3">
         <v>17</v>
       </c>
-      <c r="O15" s="4">
+      <c r="O15" s="3">
         <v>5</v>
       </c>
-      <c r="P15" s="4">
+      <c r="P15" s="3">
         <v>6</v>
       </c>
-      <c r="Q15" s="4">
+      <c r="Q15" s="3">
         <v>13</v>
       </c>
-      <c r="R15" s="4">
+      <c r="R15" s="3">
         <v>11</v>
       </c>
-      <c r="S15" s="4">
+      <c r="S15" s="3">
         <v>4</v>
       </c>
-      <c r="T15" s="4">
+      <c r="T15" s="3">
         <v>3</v>
       </c>
-      <c r="U15" s="4">
+      <c r="U15" s="3">
         <v>2</v>
       </c>
-      <c r="V15" s="4">
+      <c r="V15" s="3">
         <v>5</v>
       </c>
-      <c r="W15" s="4">
+      <c r="W15" s="3">
         <v>10</v>
       </c>
-      <c r="X15" s="4">
+      <c r="X15" s="3">
         <v>2</v>
       </c>
-      <c r="Y15" s="4">
+      <c r="Y15" s="3">
         <v>10</v>
       </c>
-      <c r="Z15" s="4">
+      <c r="Z15" s="3">
         <v>13</v>
       </c>
-      <c r="AA15" s="4">
+      <c r="AA15" s="3">
         <v>8</v>
       </c>
-      <c r="AB15" s="4">
+      <c r="AB15" s="3">
         <v>5</v>
       </c>
-      <c r="AC15" s="4">
+      <c r="AC15" s="3">
         <v>9</v>
       </c>
-      <c r="AD15" s="4">
+      <c r="AD15" s="3">
         <v>1</v>
       </c>
-      <c r="AE15" s="4">
+      <c r="AE15" s="3">
         <v>9</v>
       </c>
-      <c r="AF15" s="4">
+      <c r="AF15" s="3">
         <v>4</v>
       </c>
-      <c r="AG15" s="4">
+      <c r="AG15" s="3">
         <v>5</v>
       </c>
-      <c r="AH15" s="4">
+      <c r="AH15" s="3">
         <v>3</v>
       </c>
-      <c r="AI15" s="4">
+      <c r="AI15" s="3">
         <v>4</v>
       </c>
-      <c r="AJ15" s="4">
+      <c r="AJ15" s="3">
         <v>5</v>
       </c>
-      <c r="AK15" s="47">
+      <c r="AK15" s="34">
         <v>7</v>
       </c>
     </row>
     <row r="16" spans="1:37">
-      <c r="A16" s="13" t="s">
+      <c r="A16" s="11" t="s">
         <v>53</v>
       </c>
-      <c r="B16" s="16"/>
-[...11 lines deleted...]
-      <c r="N16" s="4">
+      <c r="B16" s="14"/>
+      <c r="C16" s="14"/>
+      <c r="D16" s="14"/>
+      <c r="E16" s="14"/>
+      <c r="F16" s="14"/>
+      <c r="G16" s="14"/>
+      <c r="H16" s="15"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="15"/>
+      <c r="K16" s="15"/>
+      <c r="L16" s="15"/>
+      <c r="M16" s="15"/>
+      <c r="N16" s="3">
         <v>4</v>
       </c>
-      <c r="O16" s="4">
+      <c r="O16" s="3">
         <v>1</v>
       </c>
-      <c r="P16" s="4">
+      <c r="P16" s="3">
         <v>3</v>
       </c>
-      <c r="Q16" s="4">
+      <c r="Q16" s="3">
         <v>3</v>
       </c>
-      <c r="R16" s="4">
+      <c r="R16" s="3">
         <v>4</v>
       </c>
-      <c r="S16" s="4">
+      <c r="S16" s="3">
         <v>2</v>
       </c>
-      <c r="T16" s="4">
+      <c r="T16" s="3">
         <v>2</v>
       </c>
-      <c r="U16" s="4">
+      <c r="U16" s="3">
         <v>1</v>
       </c>
-      <c r="V16" s="4">
+      <c r="V16" s="3">
         <v>8</v>
       </c>
-      <c r="W16" s="4">
+      <c r="W16" s="3">
         <v>2</v>
       </c>
-      <c r="X16" s="4">
+      <c r="X16" s="3">
         <v>2</v>
       </c>
-      <c r="Y16" s="4">
+      <c r="Y16" s="3">
         <v>9</v>
       </c>
-      <c r="Z16" s="4">
+      <c r="Z16" s="3">
         <v>10</v>
       </c>
-      <c r="AA16" s="4">
+      <c r="AA16" s="3">
         <v>1</v>
       </c>
-      <c r="AB16" s="4">
+      <c r="AB16" s="3">
         <v>8</v>
       </c>
-      <c r="AC16" s="4">
+      <c r="AC16" s="3">
         <v>6</v>
       </c>
-      <c r="AD16" s="4">
+      <c r="AD16" s="3">
         <v>8</v>
       </c>
-      <c r="AE16" s="4">
+      <c r="AE16" s="3">
         <v>4</v>
       </c>
-      <c r="AF16" s="4">
+      <c r="AF16" s="3">
         <v>5</v>
       </c>
-      <c r="AG16" s="4">
+      <c r="AG16" s="3">
         <v>7</v>
       </c>
-      <c r="AH16" s="4">
+      <c r="AH16" s="3">
         <v>4</v>
       </c>
-      <c r="AI16" s="4">
+      <c r="AI16" s="3">
         <v>8</v>
       </c>
-      <c r="AJ16" s="4">
+      <c r="AJ16" s="3">
         <v>6</v>
       </c>
-      <c r="AK16" s="47">
+      <c r="AK16" s="34">
         <v>10</v>
       </c>
     </row>
     <row r="17" spans="1:37">
-      <c r="A17" s="13" t="s">
+      <c r="A17" s="11" t="s">
         <v>48</v>
       </c>
-      <c r="B17" s="16"/>
-[...11 lines deleted...]
-      <c r="N17" s="4">
+      <c r="B17" s="14"/>
+      <c r="C17" s="14"/>
+      <c r="D17" s="14"/>
+      <c r="E17" s="14"/>
+      <c r="F17" s="14"/>
+      <c r="G17" s="14"/>
+      <c r="H17" s="15"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="15"/>
+      <c r="K17" s="15"/>
+      <c r="L17" s="15"/>
+      <c r="M17" s="15"/>
+      <c r="N17" s="3">
         <v>9</v>
       </c>
-      <c r="O17" s="4">
+      <c r="O17" s="3">
         <v>12</v>
       </c>
-      <c r="P17" s="4">
+      <c r="P17" s="3">
         <v>9</v>
       </c>
-      <c r="Q17" s="4">
+      <c r="Q17" s="3">
         <v>9</v>
       </c>
-      <c r="R17" s="4">
+      <c r="R17" s="3">
         <v>8</v>
       </c>
-      <c r="S17" s="4">
+      <c r="S17" s="3">
         <v>6</v>
       </c>
-      <c r="T17" s="4"/>
-      <c r="U17" s="4">
+      <c r="T17" s="3"/>
+      <c r="U17" s="3">
         <v>9</v>
       </c>
-      <c r="V17" s="4">
+      <c r="V17" s="3">
         <v>5</v>
       </c>
-      <c r="W17" s="4">
+      <c r="W17" s="3">
         <v>4</v>
       </c>
-      <c r="X17" s="4">
+      <c r="X17" s="3">
         <v>6</v>
       </c>
-      <c r="Y17" s="4">
+      <c r="Y17" s="3">
         <v>5</v>
       </c>
-      <c r="Z17" s="4">
+      <c r="Z17" s="3">
         <v>9</v>
       </c>
-      <c r="AA17" s="4">
+      <c r="AA17" s="3">
         <v>10</v>
       </c>
-      <c r="AB17" s="4">
+      <c r="AB17" s="3">
         <v>7</v>
       </c>
-      <c r="AC17" s="4">
+      <c r="AC17" s="3">
         <v>9</v>
       </c>
-      <c r="AD17" s="4">
+      <c r="AD17" s="3">
         <v>4</v>
       </c>
-      <c r="AE17" s="4">
+      <c r="AE17" s="3">
         <v>6</v>
       </c>
-      <c r="AF17" s="4">
+      <c r="AF17" s="3">
         <v>7</v>
       </c>
-      <c r="AG17" s="4">
+      <c r="AG17" s="3">
         <v>8</v>
       </c>
-      <c r="AH17" s="4">
+      <c r="AH17" s="3">
         <v>4</v>
       </c>
-      <c r="AI17" s="4">
+      <c r="AI17" s="3">
         <v>6</v>
       </c>
-      <c r="AJ17" s="4">
+      <c r="AJ17" s="3">
         <v>5</v>
       </c>
-      <c r="AK17" s="47">
+      <c r="AK17" s="34">
         <v>5</v>
       </c>
     </row>
     <row r="18" spans="1:37">
-      <c r="A18" s="13" t="s">
+      <c r="A18" s="11" t="s">
         <v>49</v>
       </c>
-      <c r="B18" s="16"/>
-[...11 lines deleted...]
-      <c r="N18" s="4">
+      <c r="B18" s="14"/>
+      <c r="C18" s="14"/>
+      <c r="D18" s="14"/>
+      <c r="E18" s="14"/>
+      <c r="F18" s="14"/>
+      <c r="G18" s="14"/>
+      <c r="H18" s="15"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="15"/>
+      <c r="K18" s="15"/>
+      <c r="L18" s="15"/>
+      <c r="M18" s="15"/>
+      <c r="N18" s="3">
         <v>24</v>
       </c>
-      <c r="O18" s="4">
+      <c r="O18" s="3">
         <v>14</v>
       </c>
-      <c r="P18" s="4">
+      <c r="P18" s="3">
         <v>10</v>
       </c>
-      <c r="Q18" s="4">
+      <c r="Q18" s="3">
         <v>10</v>
       </c>
-      <c r="R18" s="4">
+      <c r="R18" s="3">
         <v>4</v>
       </c>
-      <c r="S18" s="4">
+      <c r="S18" s="3">
         <v>8</v>
       </c>
-      <c r="T18" s="4">
+      <c r="T18" s="3">
         <v>5</v>
       </c>
-      <c r="U18" s="4">
+      <c r="U18" s="3">
         <v>6</v>
       </c>
-      <c r="V18" s="4">
+      <c r="V18" s="3">
         <v>9</v>
       </c>
-      <c r="W18" s="4">
+      <c r="W18" s="3">
         <v>12</v>
       </c>
-      <c r="X18" s="4">
+      <c r="X18" s="3">
         <v>5</v>
       </c>
-      <c r="Y18" s="4">
+      <c r="Y18" s="3">
         <v>10</v>
       </c>
-      <c r="Z18" s="4">
+      <c r="Z18" s="3">
         <v>20</v>
       </c>
-      <c r="AA18" s="4">
+      <c r="AA18" s="3">
         <v>21</v>
       </c>
-      <c r="AB18" s="4">
+      <c r="AB18" s="3">
         <v>11</v>
       </c>
-      <c r="AC18" s="4">
+      <c r="AC18" s="3">
         <v>14</v>
       </c>
-      <c r="AD18" s="4">
+      <c r="AD18" s="3">
         <v>8</v>
       </c>
-      <c r="AE18" s="4">
+      <c r="AE18" s="3">
         <v>7</v>
       </c>
-      <c r="AF18" s="4">
+      <c r="AF18" s="3">
         <v>9</v>
       </c>
-      <c r="AG18" s="4">
+      <c r="AG18" s="3">
         <v>6</v>
       </c>
-      <c r="AH18" s="4">
+      <c r="AH18" s="3">
         <v>7</v>
       </c>
-      <c r="AI18" s="4">
+      <c r="AI18" s="3">
         <v>23</v>
       </c>
-      <c r="AJ18" s="4">
+      <c r="AJ18" s="3">
         <v>7</v>
       </c>
-      <c r="AK18" s="47">
+      <c r="AK18" s="34">
         <v>22</v>
       </c>
     </row>
     <row r="19" spans="1:37">
-      <c r="A19" s="20" t="s">
+      <c r="A19" s="11" t="s">
         <v>51</v>
       </c>
-      <c r="B19" s="16"/>
-[...11 lines deleted...]
-      <c r="N19" s="4">
+      <c r="B19" s="14"/>
+      <c r="C19" s="14"/>
+      <c r="D19" s="14"/>
+      <c r="E19" s="14"/>
+      <c r="F19" s="14"/>
+      <c r="G19" s="14"/>
+      <c r="H19" s="15"/>
+      <c r="I19" s="14"/>
+      <c r="J19" s="15"/>
+      <c r="K19" s="15"/>
+      <c r="L19" s="15"/>
+      <c r="M19" s="15"/>
+      <c r="N19" s="3">
         <v>41</v>
       </c>
-      <c r="O19" s="4">
+      <c r="O19" s="3">
         <v>34</v>
       </c>
-      <c r="P19" s="4">
+      <c r="P19" s="3">
         <v>23</v>
       </c>
-      <c r="Q19" s="4">
+      <c r="Q19" s="3">
         <v>13</v>
       </c>
-      <c r="R19" s="4">
+      <c r="R19" s="3">
         <v>24</v>
       </c>
-      <c r="S19" s="4">
+      <c r="S19" s="3">
         <v>27</v>
       </c>
-      <c r="T19" s="4">
+      <c r="T19" s="3">
         <v>14</v>
       </c>
-      <c r="U19" s="4">
+      <c r="U19" s="3">
         <v>13</v>
       </c>
-      <c r="V19" s="4">
+      <c r="V19" s="3">
         <v>16</v>
       </c>
-      <c r="W19" s="4">
+      <c r="W19" s="3">
         <v>19</v>
       </c>
-      <c r="X19" s="4">
+      <c r="X19" s="3">
         <v>10</v>
       </c>
-      <c r="Y19" s="4">
+      <c r="Y19" s="3">
         <v>33</v>
       </c>
-      <c r="Z19" s="4">
+      <c r="Z19" s="3">
         <v>34</v>
       </c>
-      <c r="AA19" s="4">
+      <c r="AA19" s="3">
         <v>29</v>
       </c>
-      <c r="AB19" s="4">
+      <c r="AB19" s="3">
         <v>29</v>
       </c>
-      <c r="AC19" s="4">
+      <c r="AC19" s="3">
         <v>19</v>
       </c>
-      <c r="AD19" s="4">
+      <c r="AD19" s="3">
         <v>28</v>
       </c>
-      <c r="AE19" s="4">
+      <c r="AE19" s="3">
         <v>30</v>
       </c>
-      <c r="AF19" s="4">
+      <c r="AF19" s="3">
         <v>20</v>
       </c>
-      <c r="AG19" s="4">
+      <c r="AG19" s="3">
         <v>12</v>
       </c>
-      <c r="AH19" s="4">
+      <c r="AH19" s="3">
         <v>16</v>
       </c>
-      <c r="AI19" s="4">
+      <c r="AI19" s="3">
         <v>36</v>
       </c>
-      <c r="AJ19" s="4">
+      <c r="AJ19" s="3">
         <v>9</v>
       </c>
-      <c r="AK19" s="47">
+      <c r="AK19" s="34">
         <v>36</v>
       </c>
     </row>
     <row r="20" spans="1:37">
-      <c r="A20" s="92" t="s">
+      <c r="A20" s="72" t="s">
         <v>25</v>
       </c>
-      <c r="B20" s="92"/>
-[...34 lines deleted...]
-      <c r="AK20" s="92"/>
+      <c r="B20" s="72"/>
+      <c r="C20" s="72"/>
+      <c r="D20" s="72"/>
+      <c r="E20" s="72"/>
+      <c r="F20" s="72"/>
+      <c r="G20" s="72"/>
+      <c r="H20" s="72"/>
+      <c r="I20" s="72"/>
+      <c r="J20" s="72"/>
+      <c r="K20" s="72"/>
+      <c r="L20" s="72"/>
+      <c r="M20" s="72"/>
+      <c r="N20" s="72"/>
+      <c r="O20" s="72"/>
+      <c r="P20" s="72"/>
+      <c r="Q20" s="72"/>
+      <c r="R20" s="72"/>
+      <c r="S20" s="72"/>
+      <c r="T20" s="72"/>
+      <c r="U20" s="72"/>
+      <c r="V20" s="72"/>
+      <c r="W20" s="72"/>
+      <c r="X20" s="72"/>
+      <c r="Y20" s="72"/>
+      <c r="Z20" s="72"/>
+      <c r="AA20" s="72"/>
+      <c r="AB20" s="72"/>
+      <c r="AC20" s="72"/>
+      <c r="AD20" s="72"/>
+      <c r="AE20" s="72"/>
+      <c r="AF20" s="72"/>
+      <c r="AG20" s="72"/>
+      <c r="AH20" s="72"/>
+      <c r="AI20" s="72"/>
+      <c r="AJ20" s="72"/>
+      <c r="AK20" s="72"/>
     </row>
     <row r="21" spans="1:37">
-      <c r="A21" s="46" t="s">
+      <c r="A21" s="33" t="s">
         <v>36</v>
       </c>
-      <c r="B21" s="4"/>
-[...11 lines deleted...]
-      <c r="N21" s="4">
+      <c r="B21" s="3"/>
+      <c r="C21" s="3"/>
+      <c r="D21" s="3"/>
+      <c r="E21" s="3"/>
+      <c r="F21" s="3"/>
+      <c r="G21" s="3"/>
+      <c r="H21" s="3"/>
+      <c r="I21" s="3"/>
+      <c r="J21" s="3"/>
+      <c r="K21" s="3"/>
+      <c r="L21" s="3"/>
+      <c r="M21" s="3"/>
+      <c r="N21" s="3">
         <v>395</v>
       </c>
-      <c r="O21" s="4">
+      <c r="O21" s="3">
         <v>486</v>
       </c>
-      <c r="P21" s="4">
+      <c r="P21" s="3">
         <v>408</v>
       </c>
-      <c r="Q21" s="4">
+      <c r="Q21" s="3">
         <v>219</v>
       </c>
-      <c r="R21" s="4">
+      <c r="R21" s="3">
         <v>231</v>
       </c>
-      <c r="S21" s="4">
+      <c r="S21" s="3">
         <v>219</v>
       </c>
-      <c r="T21" s="4">
+      <c r="T21" s="3">
         <v>159</v>
       </c>
-      <c r="U21" s="4">
+      <c r="U21" s="3">
         <v>207</v>
       </c>
-      <c r="V21" s="4">
+      <c r="V21" s="3">
         <v>230</v>
       </c>
-      <c r="W21" s="4">
+      <c r="W21" s="3">
         <v>248</v>
       </c>
-      <c r="X21" s="4">
+      <c r="X21" s="3">
         <v>176</v>
       </c>
-      <c r="Y21" s="4">
+      <c r="Y21" s="3">
         <v>440</v>
       </c>
-      <c r="Z21" s="4">
+      <c r="Z21" s="3">
         <v>391</v>
       </c>
-      <c r="AA21" s="4">
+      <c r="AA21" s="3">
         <v>421</v>
       </c>
-      <c r="AB21" s="4">
+      <c r="AB21" s="3">
         <v>309</v>
       </c>
-      <c r="AC21" s="4">
+      <c r="AC21" s="3">
         <v>286</v>
       </c>
-      <c r="AD21" s="4">
+      <c r="AD21" s="3">
         <v>269</v>
       </c>
-      <c r="AE21" s="4">
+      <c r="AE21" s="3">
         <v>263</v>
       </c>
-      <c r="AF21" s="4">
+      <c r="AF21" s="3">
         <v>183</v>
       </c>
-      <c r="AG21" s="4">
+      <c r="AG21" s="3">
         <v>215</v>
       </c>
-      <c r="AH21" s="4">
+      <c r="AH21" s="3">
         <v>208</v>
       </c>
-      <c r="AI21" s="4">
+      <c r="AI21" s="3">
         <v>314</v>
       </c>
-      <c r="AJ21" s="4">
+      <c r="AJ21" s="3">
         <v>181</v>
       </c>
-      <c r="AK21" s="47">
+      <c r="AK21" s="34">
         <v>384</v>
       </c>
     </row>
     <row r="22" spans="1:37">
-      <c r="A22" s="13" t="s">
+      <c r="A22" s="11" t="s">
         <v>52</v>
       </c>
-      <c r="B22" s="4"/>
-[...11 lines deleted...]
-      <c r="N22" s="4">
+      <c r="B22" s="3"/>
+      <c r="C22" s="3"/>
+      <c r="D22" s="3"/>
+      <c r="E22" s="3"/>
+      <c r="F22" s="3"/>
+      <c r="G22" s="3"/>
+      <c r="H22" s="3"/>
+      <c r="I22" s="3"/>
+      <c r="J22" s="3"/>
+      <c r="K22" s="3"/>
+      <c r="L22" s="3"/>
+      <c r="M22" s="3"/>
+      <c r="N22" s="3">
         <v>264</v>
       </c>
-      <c r="O22" s="4">
+      <c r="O22" s="3">
         <v>357</v>
       </c>
-      <c r="P22" s="4">
+      <c r="P22" s="3">
         <v>288</v>
       </c>
-      <c r="Q22" s="4">
+      <c r="Q22" s="3">
         <v>167</v>
       </c>
-      <c r="R22" s="4">
+      <c r="R22" s="3">
         <v>161</v>
       </c>
-      <c r="S22" s="4">
+      <c r="S22" s="3">
         <v>154</v>
       </c>
-      <c r="T22" s="4">
+      <c r="T22" s="3">
         <v>112</v>
       </c>
-      <c r="U22" s="4">
+      <c r="U22" s="3">
         <v>164</v>
       </c>
-      <c r="V22" s="4">
+      <c r="V22" s="3">
         <v>164</v>
       </c>
-      <c r="W22" s="4">
+      <c r="W22" s="3">
         <v>180</v>
       </c>
-      <c r="X22" s="4">
+      <c r="X22" s="3">
         <v>147</v>
       </c>
-      <c r="Y22" s="4">
+      <c r="Y22" s="3">
         <v>329</v>
       </c>
-      <c r="Z22" s="4">
+      <c r="Z22" s="3">
         <v>301</v>
       </c>
-      <c r="AA22" s="4">
+      <c r="AA22" s="3">
         <v>316</v>
       </c>
-      <c r="AB22" s="4">
+      <c r="AB22" s="3">
         <v>224</v>
       </c>
-      <c r="AC22" s="4">
+      <c r="AC22" s="3">
         <v>204</v>
       </c>
-      <c r="AD22" s="4">
+      <c r="AD22" s="3">
         <v>204</v>
       </c>
-      <c r="AE22" s="4">
+      <c r="AE22" s="3">
         <v>169</v>
       </c>
-      <c r="AF22" s="4">
+      <c r="AF22" s="3">
         <v>133</v>
       </c>
-      <c r="AG22" s="4">
+      <c r="AG22" s="3">
         <v>160</v>
       </c>
-      <c r="AH22" s="4">
+      <c r="AH22" s="3">
         <v>146</v>
       </c>
-      <c r="AI22" s="4">
+      <c r="AI22" s="3">
         <v>227</v>
       </c>
-      <c r="AJ22" s="4">
+      <c r="AJ22" s="3">
         <v>141</v>
       </c>
-      <c r="AK22" s="47">
+      <c r="AK22" s="34">
         <v>282</v>
       </c>
     </row>
     <row r="23" spans="1:37">
-      <c r="A23" s="13" t="s">
+      <c r="A23" s="11" t="s">
         <v>34</v>
       </c>
-      <c r="B23" s="4"/>
-[...11 lines deleted...]
-      <c r="N23" s="4">
+      <c r="B23" s="3"/>
+      <c r="C23" s="3"/>
+      <c r="D23" s="3"/>
+      <c r="E23" s="3"/>
+      <c r="F23" s="3"/>
+      <c r="G23" s="3"/>
+      <c r="H23" s="3"/>
+      <c r="I23" s="3"/>
+      <c r="J23" s="3"/>
+      <c r="K23" s="3"/>
+      <c r="L23" s="3"/>
+      <c r="M23" s="3"/>
+      <c r="N23" s="3">
         <v>53</v>
       </c>
-      <c r="O23" s="4">
+      <c r="O23" s="3">
         <v>59</v>
       </c>
-      <c r="P23" s="4">
+      <c r="P23" s="3">
         <v>49</v>
       </c>
-      <c r="Q23" s="4">
+      <c r="Q23" s="3">
         <v>27</v>
       </c>
-      <c r="R23" s="4">
+      <c r="R23" s="3">
         <v>32</v>
       </c>
-      <c r="S23" s="4">
+      <c r="S23" s="3">
         <v>32</v>
       </c>
-      <c r="T23" s="4">
+      <c r="T23" s="3">
         <v>21</v>
       </c>
-      <c r="U23" s="4">
+      <c r="U23" s="3">
         <v>21</v>
       </c>
-      <c r="V23" s="4">
+      <c r="V23" s="3">
         <v>37</v>
       </c>
-      <c r="W23" s="4">
+      <c r="W23" s="3">
         <v>30</v>
       </c>
-      <c r="X23" s="4">
+      <c r="X23" s="3">
         <v>11</v>
       </c>
-      <c r="Y23" s="4">
+      <c r="Y23" s="3">
         <v>48</v>
       </c>
-      <c r="Z23" s="4">
+      <c r="Z23" s="3">
         <v>33</v>
       </c>
-      <c r="AA23" s="4">
+      <c r="AA23" s="3">
         <v>46</v>
       </c>
-      <c r="AB23" s="4">
+      <c r="AB23" s="3">
         <v>37</v>
       </c>
-      <c r="AC23" s="4">
+      <c r="AC23" s="3">
         <v>39</v>
       </c>
-      <c r="AD23" s="4">
+      <c r="AD23" s="3">
         <v>34</v>
       </c>
-      <c r="AE23" s="4">
+      <c r="AE23" s="3">
         <v>35</v>
       </c>
-      <c r="AF23" s="4">
+      <c r="AF23" s="3">
         <v>27</v>
       </c>
-      <c r="AG23" s="4">
+      <c r="AG23" s="3">
         <v>23</v>
       </c>
-      <c r="AH23" s="4">
+      <c r="AH23" s="3">
         <v>38</v>
       </c>
-      <c r="AI23" s="4">
+      <c r="AI23" s="3">
         <v>27</v>
       </c>
-      <c r="AJ23" s="4">
+      <c r="AJ23" s="3">
         <v>16</v>
       </c>
-      <c r="AK23" s="47">
+      <c r="AK23" s="34">
         <v>49</v>
       </c>
     </row>
     <row r="24" spans="1:37">
-      <c r="A24" s="13" t="s">
+      <c r="A24" s="11" t="s">
         <v>43</v>
       </c>
-      <c r="B24" s="4"/>
-[...11 lines deleted...]
-      <c r="N24" s="4">
+      <c r="B24" s="3"/>
+      <c r="C24" s="3"/>
+      <c r="D24" s="3"/>
+      <c r="E24" s="3"/>
+      <c r="F24" s="3"/>
+      <c r="G24" s="3"/>
+      <c r="H24" s="3"/>
+      <c r="I24" s="3"/>
+      <c r="J24" s="3"/>
+      <c r="K24" s="3"/>
+      <c r="L24" s="3"/>
+      <c r="M24" s="3"/>
+      <c r="N24" s="3">
         <v>19</v>
       </c>
-      <c r="O24" s="4">
+      <c r="O24" s="3">
         <v>17</v>
       </c>
-      <c r="P24" s="4">
+      <c r="P24" s="3">
         <v>20</v>
       </c>
-      <c r="Q24" s="4">
+      <c r="Q24" s="3">
         <v>5</v>
       </c>
-      <c r="R24" s="4">
+      <c r="R24" s="3">
         <v>5</v>
       </c>
-      <c r="S24" s="4">
+      <c r="S24" s="3">
         <v>3</v>
       </c>
-      <c r="T24" s="4">
+      <c r="T24" s="3">
         <v>5</v>
       </c>
-      <c r="U24" s="4">
+      <c r="U24" s="3">
         <v>7</v>
       </c>
-      <c r="V24" s="4">
+      <c r="V24" s="3">
         <v>4</v>
       </c>
-      <c r="W24" s="4">
+      <c r="W24" s="3">
         <v>12</v>
       </c>
-      <c r="X24" s="4">
+      <c r="X24" s="3">
         <v>7</v>
       </c>
-      <c r="Y24" s="4">
+      <c r="Y24" s="3">
         <v>14</v>
       </c>
-      <c r="Z24" s="4">
+      <c r="Z24" s="3">
         <v>12</v>
       </c>
-      <c r="AA24" s="4">
+      <c r="AA24" s="3">
         <v>16</v>
       </c>
-      <c r="AB24" s="4">
+      <c r="AB24" s="3">
         <v>9</v>
       </c>
-      <c r="AC24" s="4">
+      <c r="AC24" s="3">
         <v>10</v>
       </c>
-      <c r="AD24" s="4">
+      <c r="AD24" s="3">
         <v>4</v>
       </c>
-      <c r="AE24" s="4">
+      <c r="AE24" s="3">
         <v>8</v>
       </c>
-      <c r="AF24" s="4">
+      <c r="AF24" s="3">
         <v>5</v>
       </c>
-      <c r="AG24" s="4">
+      <c r="AG24" s="3">
         <v>8</v>
       </c>
-      <c r="AH24" s="4">
+      <c r="AH24" s="3">
         <v>5</v>
       </c>
-      <c r="AI24" s="4">
+      <c r="AI24" s="3">
         <v>9</v>
       </c>
-      <c r="AJ24" s="4">
+      <c r="AJ24" s="3">
         <v>5</v>
       </c>
-      <c r="AK24" s="47">
+      <c r="AK24" s="34">
         <v>10</v>
       </c>
     </row>
     <row r="25" spans="1:37">
-      <c r="A25" s="13" t="s">
+      <c r="A25" s="11" t="s">
         <v>44</v>
       </c>
-      <c r="B25" s="4"/>
-[...11 lines deleted...]
-      <c r="N25" s="4">
+      <c r="B25" s="3"/>
+      <c r="C25" s="3"/>
+      <c r="D25" s="3"/>
+      <c r="E25" s="3"/>
+      <c r="F25" s="3"/>
+      <c r="G25" s="3"/>
+      <c r="H25" s="3"/>
+      <c r="I25" s="3"/>
+      <c r="J25" s="3"/>
+      <c r="K25" s="3"/>
+      <c r="L25" s="3"/>
+      <c r="M25" s="3"/>
+      <c r="N25" s="3">
         <v>42</v>
       </c>
-      <c r="O25" s="4">
+      <c r="O25" s="3">
         <v>35</v>
       </c>
-      <c r="P25" s="4">
+      <c r="P25" s="3">
         <v>40</v>
       </c>
-      <c r="Q25" s="4">
+      <c r="Q25" s="3">
         <v>16</v>
       </c>
-      <c r="R25" s="4">
+      <c r="R25" s="3">
         <v>20</v>
       </c>
-      <c r="S25" s="4">
+      <c r="S25" s="3">
         <v>20</v>
       </c>
-      <c r="T25" s="4">
+      <c r="T25" s="3">
         <v>14</v>
       </c>
-      <c r="U25" s="4">
+      <c r="U25" s="3">
         <v>9</v>
       </c>
-      <c r="V25" s="4">
+      <c r="V25" s="3">
         <v>19</v>
       </c>
-      <c r="W25" s="4">
+      <c r="W25" s="3">
         <v>18</v>
       </c>
-      <c r="X25" s="4">
+      <c r="X25" s="3">
         <v>9</v>
       </c>
-      <c r="Y25" s="4">
+      <c r="Y25" s="3">
         <v>32</v>
       </c>
-      <c r="Z25" s="4">
+      <c r="Z25" s="3">
         <v>32</v>
       </c>
-      <c r="AA25" s="4">
+      <c r="AA25" s="3">
         <v>30</v>
       </c>
-      <c r="AB25" s="4">
+      <c r="AB25" s="3">
         <v>21</v>
       </c>
-      <c r="AC25" s="4">
+      <c r="AC25" s="3">
         <v>22</v>
       </c>
-      <c r="AD25" s="4">
+      <c r="AD25" s="3">
         <v>15</v>
       </c>
-      <c r="AE25" s="4">
+      <c r="AE25" s="3">
         <v>35</v>
       </c>
-      <c r="AF25" s="4">
+      <c r="AF25" s="3">
         <v>10</v>
       </c>
-      <c r="AG25" s="4">
+      <c r="AG25" s="3">
         <v>15</v>
       </c>
-      <c r="AH25" s="4">
+      <c r="AH25" s="3">
         <v>14</v>
       </c>
-      <c r="AI25" s="4">
+      <c r="AI25" s="3">
         <v>27</v>
       </c>
-      <c r="AJ25" s="4">
+      <c r="AJ25" s="3">
         <v>13</v>
       </c>
-      <c r="AK25" s="47">
+      <c r="AK25" s="34">
         <v>33</v>
       </c>
     </row>
     <row r="26" spans="1:37">
-      <c r="A26" s="20" t="s">
+      <c r="A26" s="11" t="s">
         <v>51</v>
       </c>
-      <c r="B26" s="4"/>
-[...11 lines deleted...]
-      <c r="N26" s="4">
+      <c r="B26" s="3"/>
+      <c r="C26" s="3"/>
+      <c r="D26" s="3"/>
+      <c r="E26" s="3"/>
+      <c r="F26" s="3"/>
+      <c r="G26" s="3"/>
+      <c r="H26" s="3"/>
+      <c r="I26" s="3"/>
+      <c r="J26" s="3"/>
+      <c r="K26" s="3"/>
+      <c r="L26" s="3"/>
+      <c r="M26" s="3"/>
+      <c r="N26" s="3">
         <v>17</v>
       </c>
-      <c r="O26" s="4">
+      <c r="O26" s="3">
         <v>18</v>
       </c>
-      <c r="P26" s="4">
+      <c r="P26" s="3">
         <v>11</v>
       </c>
-      <c r="Q26" s="4">
+      <c r="Q26" s="3">
         <v>4</v>
       </c>
-      <c r="R26" s="4">
+      <c r="R26" s="3">
         <v>13</v>
       </c>
-      <c r="S26" s="4">
+      <c r="S26" s="3">
         <v>10</v>
       </c>
-      <c r="T26" s="4">
+      <c r="T26" s="3">
         <v>7</v>
       </c>
-      <c r="U26" s="4">
+      <c r="U26" s="3">
         <v>6</v>
       </c>
-      <c r="V26" s="4">
+      <c r="V26" s="3">
         <v>6</v>
       </c>
-      <c r="W26" s="4">
+      <c r="W26" s="3">
         <v>8</v>
       </c>
-      <c r="X26" s="4">
+      <c r="X26" s="3">
         <v>2</v>
       </c>
-      <c r="Y26" s="4">
+      <c r="Y26" s="3">
         <v>17</v>
       </c>
-      <c r="Z26" s="4">
+      <c r="Z26" s="3">
         <v>13</v>
       </c>
-      <c r="AA26" s="4">
+      <c r="AA26" s="3">
         <v>13</v>
       </c>
-      <c r="AB26" s="4">
+      <c r="AB26" s="3">
         <v>18</v>
       </c>
-      <c r="AC26" s="4">
+      <c r="AC26" s="3">
         <v>11</v>
       </c>
-      <c r="AD26" s="4">
+      <c r="AD26" s="3">
         <v>12</v>
       </c>
-      <c r="AE26" s="4">
+      <c r="AE26" s="3">
         <v>16</v>
       </c>
-      <c r="AF26" s="4">
+      <c r="AF26" s="3">
         <v>8</v>
       </c>
-      <c r="AG26" s="4">
+      <c r="AG26" s="3">
         <v>9</v>
       </c>
-      <c r="AH26" s="4">
+      <c r="AH26" s="3">
         <v>5</v>
       </c>
-      <c r="AI26" s="4">
+      <c r="AI26" s="3">
         <v>24</v>
       </c>
-      <c r="AJ26" s="4">
+      <c r="AJ26" s="3">
         <v>6</v>
       </c>
-      <c r="AK26" s="47">
+      <c r="AK26" s="34">
         <v>10</v>
       </c>
     </row>
     <row r="27" spans="1:37">
-      <c r="A27" s="99" t="s">
+      <c r="A27" s="82" t="s">
         <v>26</v>
       </c>
-      <c r="B27" s="99"/>
-[...34 lines deleted...]
-      <c r="AK27" s="99"/>
+      <c r="B27" s="82"/>
+      <c r="C27" s="82"/>
+      <c r="D27" s="82"/>
+      <c r="E27" s="82"/>
+      <c r="F27" s="82"/>
+      <c r="G27" s="82"/>
+      <c r="H27" s="82"/>
+      <c r="I27" s="82"/>
+      <c r="J27" s="82"/>
+      <c r="K27" s="82"/>
+      <c r="L27" s="82"/>
+      <c r="M27" s="82"/>
+      <c r="N27" s="82"/>
+      <c r="O27" s="82"/>
+      <c r="P27" s="82"/>
+      <c r="Q27" s="82"/>
+      <c r="R27" s="82"/>
+      <c r="S27" s="82"/>
+      <c r="T27" s="82"/>
+      <c r="U27" s="82"/>
+      <c r="V27" s="82"/>
+      <c r="W27" s="82"/>
+      <c r="X27" s="82"/>
+      <c r="Y27" s="82"/>
+      <c r="Z27" s="82"/>
+      <c r="AA27" s="82"/>
+      <c r="AB27" s="82"/>
+      <c r="AC27" s="82"/>
+      <c r="AD27" s="82"/>
+      <c r="AE27" s="82"/>
+      <c r="AF27" s="82"/>
+      <c r="AG27" s="82"/>
+      <c r="AH27" s="82"/>
+      <c r="AI27" s="82"/>
+      <c r="AJ27" s="82"/>
+      <c r="AK27" s="82"/>
     </row>
     <row r="28" spans="1:37">
-      <c r="A28" s="46" t="s">
+      <c r="A28" s="33" t="s">
         <v>36</v>
       </c>
-      <c r="B28" s="4"/>
-[...11 lines deleted...]
-      <c r="N28" s="4">
+      <c r="B28" s="3"/>
+      <c r="C28" s="3"/>
+      <c r="D28" s="3"/>
+      <c r="E28" s="3"/>
+      <c r="F28" s="3"/>
+      <c r="G28" s="3"/>
+      <c r="H28" s="3"/>
+      <c r="I28" s="3"/>
+      <c r="J28" s="3"/>
+      <c r="K28" s="3"/>
+      <c r="L28" s="3"/>
+      <c r="M28" s="3"/>
+      <c r="N28" s="3">
         <v>183</v>
       </c>
-      <c r="O28" s="4">
+      <c r="O28" s="3">
         <v>128</v>
       </c>
-      <c r="P28" s="4">
+      <c r="P28" s="3">
         <v>116</v>
       </c>
-      <c r="Q28" s="4">
+      <c r="Q28" s="3">
         <v>105</v>
       </c>
-      <c r="R28" s="4">
+      <c r="R28" s="3">
         <v>91</v>
       </c>
-      <c r="S28" s="4">
+      <c r="S28" s="3">
         <v>92</v>
       </c>
-      <c r="T28" s="4">
+      <c r="T28" s="3">
         <v>46</v>
       </c>
-      <c r="U28" s="4">
+      <c r="U28" s="3">
         <v>79</v>
       </c>
-      <c r="V28" s="4">
+      <c r="V28" s="3">
         <v>72</v>
       </c>
-      <c r="W28" s="4">
+      <c r="W28" s="3">
         <v>82</v>
       </c>
-      <c r="X28" s="4">
+      <c r="X28" s="3">
         <v>69</v>
       </c>
-      <c r="Y28" s="4">
+      <c r="Y28" s="3">
         <v>134</v>
       </c>
-      <c r="Z28" s="4">
+      <c r="Z28" s="3">
         <v>148</v>
       </c>
-      <c r="AA28" s="5">
+      <c r="AA28" s="3">
         <v>144</v>
       </c>
-      <c r="AB28" s="5">
+      <c r="AB28" s="3">
         <v>99</v>
       </c>
-      <c r="AC28" s="5">
+      <c r="AC28" s="3">
         <v>104</v>
       </c>
-      <c r="AD28" s="5">
+      <c r="AD28" s="3">
         <v>97</v>
       </c>
-      <c r="AE28" s="5">
+      <c r="AE28" s="3">
         <v>99</v>
       </c>
-      <c r="AF28" s="5">
+      <c r="AF28" s="3">
         <v>97</v>
       </c>
-      <c r="AG28" s="5">
+      <c r="AG28" s="3">
         <v>70</v>
       </c>
-      <c r="AH28" s="5">
+      <c r="AH28" s="3">
         <v>80</v>
       </c>
-      <c r="AI28" s="5">
+      <c r="AI28" s="3">
         <v>132</v>
       </c>
-      <c r="AJ28" s="5">
+      <c r="AJ28" s="3">
         <v>70</v>
       </c>
-      <c r="AK28" s="47">
+      <c r="AK28" s="34">
         <v>149</v>
       </c>
     </row>
     <row r="29" spans="1:37">
-      <c r="A29" s="13" t="s">
+      <c r="A29" s="11" t="s">
         <v>52</v>
       </c>
-      <c r="B29" s="4"/>
-[...11 lines deleted...]
-      <c r="N29" s="4">
+      <c r="B29" s="3"/>
+      <c r="C29" s="3"/>
+      <c r="D29" s="3"/>
+      <c r="E29" s="3"/>
+      <c r="F29" s="3"/>
+      <c r="G29" s="3"/>
+      <c r="H29" s="3"/>
+      <c r="I29" s="3"/>
+      <c r="J29" s="3"/>
+      <c r="K29" s="3"/>
+      <c r="L29" s="3"/>
+      <c r="M29" s="3"/>
+      <c r="N29" s="3">
         <v>14</v>
       </c>
-      <c r="O29" s="4">
+      <c r="O29" s="3">
         <v>16</v>
       </c>
-      <c r="P29" s="4">
+      <c r="P29" s="3">
         <v>14</v>
       </c>
-      <c r="Q29" s="4">
+      <c r="Q29" s="3">
         <v>8</v>
       </c>
-      <c r="R29" s="4">
+      <c r="R29" s="3">
         <v>8</v>
       </c>
-      <c r="S29" s="4">
+      <c r="S29" s="3">
         <v>15</v>
       </c>
-      <c r="T29" s="4">
+      <c r="T29" s="3">
         <v>9</v>
       </c>
-      <c r="U29" s="4">
+      <c r="U29" s="3">
         <v>5</v>
       </c>
-      <c r="V29" s="4">
+      <c r="V29" s="3">
         <v>6</v>
       </c>
-      <c r="W29" s="4">
+      <c r="W29" s="3">
         <v>6</v>
       </c>
-      <c r="X29" s="4">
+      <c r="X29" s="3">
         <v>8</v>
       </c>
-      <c r="Y29" s="4">
+      <c r="Y29" s="3">
         <v>16</v>
       </c>
-      <c r="Z29" s="4">
+      <c r="Z29" s="3">
         <v>16</v>
       </c>
-      <c r="AA29" s="5">
+      <c r="AA29" s="3">
         <v>11</v>
       </c>
-      <c r="AB29" s="5">
+      <c r="AB29" s="3">
         <v>12</v>
       </c>
-      <c r="AC29" s="5">
+      <c r="AC29" s="3">
         <v>11</v>
       </c>
-      <c r="AD29" s="5">
+      <c r="AD29" s="3">
         <v>7</v>
       </c>
-      <c r="AE29" s="5">
+      <c r="AE29" s="3">
         <v>12</v>
       </c>
-      <c r="AF29" s="5">
+      <c r="AF29" s="3">
         <v>12</v>
       </c>
-      <c r="AG29" s="5">
+      <c r="AG29" s="3">
         <v>8</v>
       </c>
-      <c r="AH29" s="5">
+      <c r="AH29" s="3">
         <v>10</v>
       </c>
-      <c r="AI29" s="5">
+      <c r="AI29" s="3">
         <v>17</v>
       </c>
-      <c r="AJ29" s="5">
+      <c r="AJ29" s="3">
         <v>5</v>
       </c>
-      <c r="AK29" s="48">
+      <c r="AK29" s="34">
         <v>12</v>
       </c>
     </row>
     <row r="30" spans="1:37">
-      <c r="A30" s="13" t="s">
+      <c r="A30" s="11" t="s">
         <v>34</v>
       </c>
-      <c r="B30" s="4"/>
-[...12 lines deleted...]
-      <c r="O30" s="4">
+      <c r="B30" s="3"/>
+      <c r="C30" s="3"/>
+      <c r="D30" s="3"/>
+      <c r="E30" s="3"/>
+      <c r="F30" s="3"/>
+      <c r="G30" s="3"/>
+      <c r="H30" s="3"/>
+      <c r="I30" s="3"/>
+      <c r="J30" s="3"/>
+      <c r="K30" s="3"/>
+      <c r="L30" s="3"/>
+      <c r="M30" s="3"/>
+      <c r="N30" s="3"/>
+      <c r="O30" s="3">
         <v>4</v>
       </c>
-      <c r="P30" s="4">
+      <c r="P30" s="3">
         <v>2</v>
       </c>
-      <c r="Q30" s="4">
+      <c r="Q30" s="3">
         <v>1</v>
       </c>
-      <c r="R30" s="4"/>
-      <c r="S30" s="4">
+      <c r="R30" s="3"/>
+      <c r="S30" s="3">
         <v>1</v>
       </c>
-      <c r="T30" s="4">
+      <c r="T30" s="3">
         <v>1</v>
       </c>
-      <c r="U30" s="4">
+      <c r="U30" s="3">
         <v>2</v>
       </c>
-      <c r="V30" s="4"/>
-      <c r="W30" s="4">
+      <c r="V30" s="3"/>
+      <c r="W30" s="3">
         <v>1</v>
       </c>
-      <c r="X30" s="4">
+      <c r="X30" s="3">
         <v>2</v>
       </c>
-      <c r="Y30" s="4">
+      <c r="Y30" s="3">
         <v>1</v>
       </c>
-      <c r="Z30" s="4">
+      <c r="Z30" s="3">
         <v>1</v>
       </c>
-      <c r="AA30" s="5">
+      <c r="AA30" s="3">
         <v>3</v>
       </c>
-      <c r="AB30" s="5">
+      <c r="AB30" s="3">
         <v>3</v>
       </c>
-      <c r="AC30" s="5">
+      <c r="AC30" s="3">
         <v>1</v>
       </c>
-      <c r="AD30" s="5"/>
-[...2 lines deleted...]
-      <c r="AG30" s="5">
+      <c r="AD30" s="3"/>
+      <c r="AE30" s="3"/>
+      <c r="AF30" s="3"/>
+      <c r="AG30" s="3">
         <v>1</v>
       </c>
-      <c r="AH30" s="5">
+      <c r="AH30" s="3">
         <v>1</v>
       </c>
-      <c r="AI30" s="5">
+      <c r="AI30" s="3">
         <v>2</v>
       </c>
-      <c r="AJ30" s="5"/>
-      <c r="AK30" s="48">
+      <c r="AJ30" s="3"/>
+      <c r="AK30" s="34">
         <v>4</v>
       </c>
     </row>
     <row r="31" spans="1:37">
-      <c r="A31" s="13" t="s">
+      <c r="A31" s="11" t="s">
         <v>41</v>
       </c>
-      <c r="B31" s="4"/>
-[...11 lines deleted...]
-      <c r="N31" s="4">
+      <c r="B31" s="3"/>
+      <c r="C31" s="3"/>
+      <c r="D31" s="3"/>
+      <c r="E31" s="3"/>
+      <c r="F31" s="3"/>
+      <c r="G31" s="3"/>
+      <c r="H31" s="3"/>
+      <c r="I31" s="3"/>
+      <c r="J31" s="3"/>
+      <c r="K31" s="3"/>
+      <c r="L31" s="3"/>
+      <c r="M31" s="3"/>
+      <c r="N31" s="3">
         <v>47</v>
       </c>
-      <c r="O31" s="4">
+      <c r="O31" s="3">
         <v>25</v>
       </c>
-      <c r="P31" s="4">
+      <c r="P31" s="3">
         <v>31</v>
       </c>
-      <c r="Q31" s="4">
+      <c r="Q31" s="3">
         <v>20</v>
       </c>
-      <c r="R31" s="4">
+      <c r="R31" s="3">
         <v>20</v>
       </c>
-      <c r="S31" s="4">
+      <c r="S31" s="3">
         <v>19</v>
       </c>
-      <c r="T31" s="4">
+      <c r="T31" s="3">
         <v>5</v>
       </c>
-      <c r="U31" s="4">
+      <c r="U31" s="3">
         <v>24</v>
       </c>
-      <c r="V31" s="4">
+      <c r="V31" s="3">
         <v>14</v>
       </c>
-      <c r="W31" s="4">
+      <c r="W31" s="3">
         <v>17</v>
       </c>
-      <c r="X31" s="4">
+      <c r="X31" s="3">
         <v>16</v>
       </c>
-      <c r="Y31" s="4">
+      <c r="Y31" s="3">
         <v>34</v>
       </c>
-      <c r="Z31" s="4">
+      <c r="Z31" s="3">
         <v>29</v>
       </c>
-      <c r="AA31" s="5">
+      <c r="AA31" s="3">
         <v>39</v>
       </c>
-      <c r="AB31" s="5">
+      <c r="AB31" s="3">
         <v>25</v>
       </c>
-      <c r="AC31" s="5">
+      <c r="AC31" s="3">
         <v>24</v>
       </c>
-      <c r="AD31" s="5">
+      <c r="AD31" s="3">
         <v>15</v>
       </c>
-      <c r="AE31" s="5">
+      <c r="AE31" s="3">
         <v>26</v>
       </c>
-      <c r="AF31" s="5">
+      <c r="AF31" s="3">
         <v>20</v>
       </c>
-      <c r="AG31" s="5">
+      <c r="AG31" s="3">
         <v>18</v>
       </c>
-      <c r="AH31" s="5">
+      <c r="AH31" s="3">
         <v>23</v>
       </c>
-      <c r="AI31" s="5">
+      <c r="AI31" s="3">
         <v>36</v>
       </c>
-      <c r="AJ31" s="5">
+      <c r="AJ31" s="3">
         <v>27</v>
       </c>
-      <c r="AK31" s="48">
+      <c r="AK31" s="34">
         <v>36</v>
       </c>
     </row>
     <row r="32" spans="1:37">
-      <c r="A32" s="13" t="s">
+      <c r="A32" s="11" t="s">
         <v>43</v>
       </c>
-      <c r="B32" s="4"/>
-[...11 lines deleted...]
-      <c r="N32" s="4">
+      <c r="B32" s="3"/>
+      <c r="C32" s="3"/>
+      <c r="D32" s="3"/>
+      <c r="E32" s="3"/>
+      <c r="F32" s="3"/>
+      <c r="G32" s="3"/>
+      <c r="H32" s="3"/>
+      <c r="I32" s="3"/>
+      <c r="J32" s="3"/>
+      <c r="K32" s="3"/>
+      <c r="L32" s="3"/>
+      <c r="M32" s="3"/>
+      <c r="N32" s="3">
         <v>17</v>
       </c>
-      <c r="O32" s="4">
+      <c r="O32" s="3">
         <v>13</v>
       </c>
-      <c r="P32" s="4">
+      <c r="P32" s="3">
         <v>6</v>
       </c>
-      <c r="Q32" s="4">
+      <c r="Q32" s="3">
         <v>13</v>
       </c>
-      <c r="R32" s="4">
+      <c r="R32" s="3">
         <v>9</v>
       </c>
-      <c r="S32" s="4">
+      <c r="S32" s="3">
         <v>7</v>
       </c>
-      <c r="T32" s="4">
+      <c r="T32" s="3">
         <v>1</v>
       </c>
-      <c r="U32" s="4">
+      <c r="U32" s="3">
         <v>5</v>
       </c>
-      <c r="V32" s="4">
+      <c r="V32" s="3">
         <v>4</v>
       </c>
-      <c r="W32" s="4">
+      <c r="W32" s="3">
         <v>6</v>
       </c>
-      <c r="X32" s="4">
+      <c r="X32" s="3">
         <v>7</v>
       </c>
-      <c r="Y32" s="4">
+      <c r="Y32" s="3">
         <v>6</v>
       </c>
-      <c r="Z32" s="4">
+      <c r="Z32" s="3">
         <v>12</v>
       </c>
-      <c r="AA32" s="5">
+      <c r="AA32" s="3">
         <v>11</v>
       </c>
-      <c r="AB32" s="5">
+      <c r="AB32" s="3">
         <v>7</v>
       </c>
-      <c r="AC32" s="5">
+      <c r="AC32" s="3">
         <v>10</v>
       </c>
-      <c r="AD32" s="5">
+      <c r="AD32" s="3">
         <v>9</v>
       </c>
-      <c r="AE32" s="5">
+      <c r="AE32" s="3">
         <v>3</v>
       </c>
-      <c r="AF32" s="5">
+      <c r="AF32" s="3">
         <v>7</v>
       </c>
-      <c r="AG32" s="5">
+      <c r="AG32" s="3">
         <v>5</v>
       </c>
-      <c r="AH32" s="5">
+      <c r="AH32" s="3">
         <v>4</v>
       </c>
-      <c r="AI32" s="5">
+      <c r="AI32" s="3">
         <v>3</v>
       </c>
-      <c r="AJ32" s="5">
+      <c r="AJ32" s="3">
         <v>5</v>
       </c>
-      <c r="AK32" s="48">
+      <c r="AK32" s="34">
         <v>6</v>
       </c>
     </row>
     <row r="33" spans="1:37">
-      <c r="A33" s="13" t="s">
+      <c r="A33" s="11" t="s">
         <v>44</v>
       </c>
-      <c r="B33" s="4"/>
-[...11 lines deleted...]
-      <c r="N33" s="4">
+      <c r="B33" s="3"/>
+      <c r="C33" s="3"/>
+      <c r="D33" s="3"/>
+      <c r="E33" s="3"/>
+      <c r="F33" s="3"/>
+      <c r="G33" s="3"/>
+      <c r="H33" s="3"/>
+      <c r="I33" s="3"/>
+      <c r="J33" s="3"/>
+      <c r="K33" s="3"/>
+      <c r="L33" s="3"/>
+      <c r="M33" s="3"/>
+      <c r="N33" s="3">
         <v>11</v>
       </c>
-      <c r="O33" s="4">
+      <c r="O33" s="3">
         <v>9</v>
       </c>
-      <c r="P33" s="4">
+      <c r="P33" s="3">
         <v>13</v>
       </c>
-      <c r="Q33" s="4">
+      <c r="Q33" s="3">
         <v>11</v>
       </c>
-      <c r="R33" s="4">
+      <c r="R33" s="3">
         <v>9</v>
       </c>
-      <c r="S33" s="4">
+      <c r="S33" s="3">
         <v>5</v>
       </c>
-      <c r="T33" s="4">
+      <c r="T33" s="3">
         <v>8</v>
       </c>
-      <c r="U33" s="4">
+      <c r="U33" s="3">
         <v>11</v>
       </c>
-      <c r="V33" s="4">
+      <c r="V33" s="3">
         <v>7</v>
       </c>
-      <c r="W33" s="4">
+      <c r="W33" s="3">
         <v>8</v>
       </c>
-      <c r="X33" s="4">
+      <c r="X33" s="3">
         <v>8</v>
       </c>
-      <c r="Y33" s="4">
+      <c r="Y33" s="3">
         <v>16</v>
       </c>
-      <c r="Z33" s="4">
+      <c r="Z33" s="3">
         <v>12</v>
       </c>
-      <c r="AA33" s="5">
+      <c r="AA33" s="3">
         <v>14</v>
       </c>
-      <c r="AB33" s="5">
+      <c r="AB33" s="3">
         <v>7</v>
       </c>
-      <c r="AC33" s="5">
+      <c r="AC33" s="3">
         <v>8</v>
       </c>
-      <c r="AD33" s="5">
+      <c r="AD33" s="3">
         <v>20</v>
       </c>
-      <c r="AE33" s="5">
+      <c r="AE33" s="3">
         <v>11</v>
       </c>
-      <c r="AF33" s="5">
+      <c r="AF33" s="3">
         <v>10</v>
       </c>
-      <c r="AG33" s="5">
+      <c r="AG33" s="3">
         <v>6</v>
       </c>
-      <c r="AH33" s="5">
+      <c r="AH33" s="3">
         <v>7</v>
       </c>
-      <c r="AI33" s="5">
+      <c r="AI33" s="3">
         <v>12</v>
       </c>
-      <c r="AJ33" s="5">
+      <c r="AJ33" s="3">
         <v>4</v>
       </c>
-      <c r="AK33" s="48">
+      <c r="AK33" s="34">
         <v>11</v>
       </c>
     </row>
     <row r="34" spans="1:37">
-      <c r="A34" s="13" t="s">
+      <c r="A34" s="11" t="s">
         <v>46</v>
       </c>
-      <c r="B34" s="4"/>
-[...11 lines deleted...]
-      <c r="N34" s="4">
+      <c r="B34" s="3"/>
+      <c r="C34" s="3"/>
+      <c r="D34" s="3"/>
+      <c r="E34" s="3"/>
+      <c r="F34" s="3"/>
+      <c r="G34" s="3"/>
+      <c r="H34" s="3"/>
+      <c r="I34" s="3"/>
+      <c r="J34" s="3"/>
+      <c r="K34" s="3"/>
+      <c r="L34" s="3"/>
+      <c r="M34" s="3"/>
+      <c r="N34" s="3">
         <v>16</v>
       </c>
-      <c r="O34" s="4">
+      <c r="O34" s="3">
         <v>13</v>
       </c>
-      <c r="P34" s="4">
+      <c r="P34" s="3">
         <v>10</v>
       </c>
-      <c r="Q34" s="4">
+      <c r="Q34" s="3">
         <v>8</v>
       </c>
-      <c r="R34" s="4">
+      <c r="R34" s="3">
         <v>7</v>
       </c>
-      <c r="S34" s="4">
+      <c r="S34" s="3">
         <v>8</v>
       </c>
-      <c r="T34" s="4">
+      <c r="T34" s="3">
         <v>5</v>
       </c>
-      <c r="U34" s="4">
+      <c r="U34" s="3">
         <v>7</v>
       </c>
-      <c r="V34" s="4">
+      <c r="V34" s="3">
         <v>4</v>
       </c>
-      <c r="W34" s="4">
+      <c r="W34" s="3">
         <v>5</v>
       </c>
-      <c r="X34" s="4">
+      <c r="X34" s="3">
         <v>5</v>
       </c>
-      <c r="Y34" s="4">
+      <c r="Y34" s="3">
         <v>11</v>
       </c>
-      <c r="Z34" s="4">
+      <c r="Z34" s="3">
         <v>5</v>
       </c>
-      <c r="AA34" s="5">
+      <c r="AA34" s="3">
         <v>10</v>
       </c>
-      <c r="AB34" s="5">
+      <c r="AB34" s="3">
         <v>3</v>
       </c>
-      <c r="AC34" s="5">
+      <c r="AC34" s="3">
         <v>4</v>
       </c>
-      <c r="AD34" s="5">
+      <c r="AD34" s="3">
         <v>9</v>
       </c>
-      <c r="AE34" s="5">
+      <c r="AE34" s="3">
         <v>7</v>
       </c>
-      <c r="AF34" s="5">
+      <c r="AF34" s="3">
         <v>11</v>
       </c>
-      <c r="AG34" s="5">
+      <c r="AG34" s="3">
         <v>3</v>
       </c>
-      <c r="AH34" s="5">
+      <c r="AH34" s="3">
         <v>6</v>
       </c>
-      <c r="AI34" s="5">
+      <c r="AI34" s="3">
         <v>9</v>
       </c>
-      <c r="AJ34" s="5">
+      <c r="AJ34" s="3">
         <v>3</v>
       </c>
-      <c r="AK34" s="48">
+      <c r="AK34" s="34">
         <v>10</v>
       </c>
     </row>
     <row r="35" spans="1:37">
-      <c r="A35" s="13" t="s">
+      <c r="A35" s="11" t="s">
         <v>47</v>
       </c>
-      <c r="B35" s="4"/>
-[...11 lines deleted...]
-      <c r="N35" s="4">
+      <c r="B35" s="3"/>
+      <c r="C35" s="3"/>
+      <c r="D35" s="3"/>
+      <c r="E35" s="3"/>
+      <c r="F35" s="3"/>
+      <c r="G35" s="3"/>
+      <c r="H35" s="3"/>
+      <c r="I35" s="3"/>
+      <c r="J35" s="3"/>
+      <c r="K35" s="3"/>
+      <c r="L35" s="3"/>
+      <c r="M35" s="3"/>
+      <c r="N35" s="3">
         <v>17</v>
       </c>
-      <c r="O35" s="4">
+      <c r="O35" s="3">
         <v>5</v>
       </c>
-      <c r="P35" s="4">
+      <c r="P35" s="3">
         <v>6</v>
       </c>
-      <c r="Q35" s="4">
+      <c r="Q35" s="3">
         <v>13</v>
       </c>
-      <c r="R35" s="4">
+      <c r="R35" s="3">
         <v>11</v>
       </c>
-      <c r="S35" s="4">
+      <c r="S35" s="3">
         <v>4</v>
       </c>
-      <c r="T35" s="4">
+      <c r="T35" s="3">
         <v>3</v>
       </c>
-      <c r="U35" s="4">
+      <c r="U35" s="3">
         <v>2</v>
       </c>
-      <c r="V35" s="4">
+      <c r="V35" s="3">
         <v>5</v>
       </c>
-      <c r="W35" s="4">
+      <c r="W35" s="3">
         <v>10</v>
       </c>
-      <c r="X35" s="4">
+      <c r="X35" s="3">
         <v>2</v>
       </c>
-      <c r="Y35" s="4">
+      <c r="Y35" s="3">
         <v>10</v>
       </c>
-      <c r="Z35" s="4">
+      <c r="Z35" s="3">
         <v>13</v>
       </c>
-      <c r="AA35" s="5">
+      <c r="AA35" s="3">
         <v>8</v>
       </c>
-      <c r="AB35" s="5">
+      <c r="AB35" s="3">
         <v>5</v>
       </c>
-      <c r="AC35" s="5">
+      <c r="AC35" s="3">
         <v>9</v>
       </c>
-      <c r="AD35" s="5">
+      <c r="AD35" s="3">
         <v>1</v>
       </c>
-      <c r="AE35" s="5">
+      <c r="AE35" s="3">
         <v>9</v>
       </c>
-      <c r="AF35" s="5">
+      <c r="AF35" s="3">
         <v>4</v>
       </c>
-      <c r="AG35" s="5">
+      <c r="AG35" s="3">
         <v>5</v>
       </c>
-      <c r="AH35" s="5">
+      <c r="AH35" s="3">
         <v>3</v>
       </c>
-      <c r="AI35" s="5">
+      <c r="AI35" s="3">
         <v>4</v>
       </c>
-      <c r="AJ35" s="5">
+      <c r="AJ35" s="3">
         <v>5</v>
       </c>
-      <c r="AK35" s="48">
+      <c r="AK35" s="34">
         <v>7</v>
       </c>
     </row>
     <row r="36" spans="1:37">
-      <c r="A36" s="13" t="s">
+      <c r="A36" s="11" t="s">
         <v>53</v>
       </c>
-      <c r="B36" s="4"/>
-[...11 lines deleted...]
-      <c r="N36" s="4">
+      <c r="B36" s="3"/>
+      <c r="C36" s="3"/>
+      <c r="D36" s="3"/>
+      <c r="E36" s="3"/>
+      <c r="F36" s="3"/>
+      <c r="G36" s="3"/>
+      <c r="H36" s="3"/>
+      <c r="I36" s="3"/>
+      <c r="J36" s="3"/>
+      <c r="K36" s="3"/>
+      <c r="L36" s="3"/>
+      <c r="M36" s="3"/>
+      <c r="N36" s="3">
         <v>4</v>
       </c>
-      <c r="O36" s="4">
+      <c r="O36" s="3">
         <v>1</v>
       </c>
-      <c r="P36" s="4">
+      <c r="P36" s="3">
         <v>3</v>
       </c>
-      <c r="Q36" s="4">
+      <c r="Q36" s="3">
         <v>3</v>
       </c>
-      <c r="R36" s="4">
+      <c r="R36" s="3">
         <v>4</v>
       </c>
-      <c r="S36" s="4">
+      <c r="S36" s="3">
         <v>2</v>
       </c>
-      <c r="T36" s="4">
+      <c r="T36" s="3">
         <v>2</v>
       </c>
-      <c r="U36" s="4">
+      <c r="U36" s="3">
         <v>1</v>
       </c>
-      <c r="V36" s="4">
+      <c r="V36" s="3">
         <v>8</v>
       </c>
-      <c r="W36" s="4">
+      <c r="W36" s="3">
         <v>2</v>
       </c>
-      <c r="X36" s="4">
+      <c r="X36" s="3">
         <v>2</v>
       </c>
-      <c r="Y36" s="4">
+      <c r="Y36" s="3">
         <v>9</v>
       </c>
-      <c r="Z36" s="4">
+      <c r="Z36" s="3">
         <v>10</v>
       </c>
-      <c r="AA36" s="5">
+      <c r="AA36" s="3">
         <v>1</v>
       </c>
-      <c r="AB36" s="5">
+      <c r="AB36" s="3">
         <v>8</v>
       </c>
-      <c r="AC36" s="5">
+      <c r="AC36" s="3">
         <v>6</v>
       </c>
-      <c r="AD36" s="5">
+      <c r="AD36" s="3">
         <v>8</v>
       </c>
-      <c r="AE36" s="5">
+      <c r="AE36" s="3">
         <v>4</v>
       </c>
-      <c r="AF36" s="5">
+      <c r="AF36" s="3">
         <v>5</v>
       </c>
-      <c r="AG36" s="5">
+      <c r="AG36" s="3">
         <v>7</v>
       </c>
-      <c r="AH36" s="5">
+      <c r="AH36" s="3">
         <v>4</v>
       </c>
-      <c r="AI36" s="5">
+      <c r="AI36" s="3">
         <v>8</v>
       </c>
-      <c r="AJ36" s="5">
+      <c r="AJ36" s="3">
         <v>6</v>
       </c>
-      <c r="AK36" s="48">
+      <c r="AK36" s="34">
         <v>10</v>
       </c>
     </row>
     <row r="37" spans="1:37">
-      <c r="A37" s="13" t="s">
+      <c r="A37" s="11" t="s">
         <v>48</v>
       </c>
-      <c r="B37" s="4"/>
-[...11 lines deleted...]
-      <c r="N37" s="4">
+      <c r="B37" s="3"/>
+      <c r="C37" s="3"/>
+      <c r="D37" s="3"/>
+      <c r="E37" s="3"/>
+      <c r="F37" s="3"/>
+      <c r="G37" s="3"/>
+      <c r="H37" s="3"/>
+      <c r="I37" s="3"/>
+      <c r="J37" s="3"/>
+      <c r="K37" s="3"/>
+      <c r="L37" s="3"/>
+      <c r="M37" s="3"/>
+      <c r="N37" s="3">
         <v>9</v>
       </c>
-      <c r="O37" s="4">
+      <c r="O37" s="3">
         <v>12</v>
       </c>
-      <c r="P37" s="4">
+      <c r="P37" s="3">
         <v>9</v>
       </c>
-      <c r="Q37" s="4">
+      <c r="Q37" s="3">
         <v>9</v>
       </c>
-      <c r="R37" s="4">
+      <c r="R37" s="3">
         <v>8</v>
       </c>
-      <c r="S37" s="4">
+      <c r="S37" s="3">
         <v>6</v>
       </c>
-      <c r="T37" s="4" t="s">
+      <c r="T37" s="3" t="s">
         <v>31</v>
       </c>
-      <c r="U37" s="4">
+      <c r="U37" s="3">
         <v>9</v>
       </c>
-      <c r="V37" s="4">
+      <c r="V37" s="3">
         <v>5</v>
       </c>
-      <c r="W37" s="4">
+      <c r="W37" s="3">
         <v>4</v>
       </c>
-      <c r="X37" s="4">
+      <c r="X37" s="3">
         <v>6</v>
       </c>
-      <c r="Y37" s="4">
+      <c r="Y37" s="3">
         <v>5</v>
       </c>
-      <c r="Z37" s="4">
+      <c r="Z37" s="3">
         <v>9</v>
       </c>
-      <c r="AA37" s="5">
+      <c r="AA37" s="3">
         <v>10</v>
       </c>
-      <c r="AB37" s="5">
+      <c r="AB37" s="3">
         <v>7</v>
       </c>
-      <c r="AC37" s="5">
+      <c r="AC37" s="3">
         <v>9</v>
       </c>
-      <c r="AD37" s="5">
+      <c r="AD37" s="3">
         <v>4</v>
       </c>
-      <c r="AE37" s="5">
+      <c r="AE37" s="3">
         <v>6</v>
       </c>
-      <c r="AF37" s="5">
+      <c r="AF37" s="3">
         <v>7</v>
       </c>
-      <c r="AG37" s="5">
+      <c r="AG37" s="3">
         <v>8</v>
       </c>
-      <c r="AH37" s="5">
+      <c r="AH37" s="3">
         <v>4</v>
       </c>
-      <c r="AI37" s="5">
+      <c r="AI37" s="3">
         <v>6</v>
       </c>
-      <c r="AJ37" s="5">
+      <c r="AJ37" s="3">
         <v>5</v>
       </c>
-      <c r="AK37" s="48">
+      <c r="AK37" s="34">
         <v>5</v>
       </c>
     </row>
     <row r="38" spans="1:37">
-      <c r="A38" s="13" t="s">
+      <c r="A38" s="11" t="s">
         <v>49</v>
       </c>
-      <c r="B38" s="4"/>
-[...11 lines deleted...]
-      <c r="N38" s="4">
+      <c r="B38" s="3"/>
+      <c r="C38" s="3"/>
+      <c r="D38" s="3"/>
+      <c r="E38" s="3"/>
+      <c r="F38" s="3"/>
+      <c r="G38" s="3"/>
+      <c r="H38" s="3"/>
+      <c r="I38" s="3"/>
+      <c r="J38" s="3"/>
+      <c r="K38" s="3"/>
+      <c r="L38" s="3"/>
+      <c r="M38" s="3"/>
+      <c r="N38" s="3">
         <v>24</v>
       </c>
-      <c r="O38" s="4">
+      <c r="O38" s="3">
         <v>14</v>
       </c>
-      <c r="P38" s="4">
+      <c r="P38" s="3">
         <v>10</v>
       </c>
-      <c r="Q38" s="4">
+      <c r="Q38" s="3">
         <v>10</v>
       </c>
-      <c r="R38" s="4">
+      <c r="R38" s="3">
         <v>4</v>
       </c>
-      <c r="S38" s="4">
+      <c r="S38" s="3">
         <v>8</v>
       </c>
-      <c r="T38" s="4">
+      <c r="T38" s="3">
         <v>5</v>
       </c>
-      <c r="U38" s="4">
+      <c r="U38" s="3">
         <v>6</v>
       </c>
-      <c r="V38" s="4">
+      <c r="V38" s="3">
         <v>9</v>
       </c>
-      <c r="W38" s="4">
+      <c r="W38" s="3">
         <v>12</v>
       </c>
-      <c r="X38" s="4">
+      <c r="X38" s="3">
         <v>5</v>
       </c>
-      <c r="Y38" s="4">
+      <c r="Y38" s="3">
         <v>10</v>
       </c>
-      <c r="Z38" s="4">
+      <c r="Z38" s="3">
         <v>20</v>
       </c>
-      <c r="AA38" s="5">
+      <c r="AA38" s="3">
         <v>21</v>
       </c>
-      <c r="AB38" s="5">
+      <c r="AB38" s="3">
         <v>11</v>
       </c>
-      <c r="AC38" s="5">
+      <c r="AC38" s="3">
         <v>14</v>
       </c>
-      <c r="AD38" s="5">
+      <c r="AD38" s="3">
         <v>8</v>
       </c>
-      <c r="AE38" s="5">
+      <c r="AE38" s="3">
         <v>7</v>
       </c>
-      <c r="AF38" s="5">
+      <c r="AF38" s="3">
         <v>9</v>
       </c>
-      <c r="AG38" s="5">
+      <c r="AG38" s="3">
         <v>6</v>
       </c>
-      <c r="AH38" s="5">
+      <c r="AH38" s="3">
         <v>7</v>
       </c>
-      <c r="AI38" s="5">
+      <c r="AI38" s="3">
         <v>23</v>
       </c>
-      <c r="AJ38" s="5">
+      <c r="AJ38" s="3">
         <v>7</v>
       </c>
-      <c r="AK38" s="48">
+      <c r="AK38" s="34">
         <v>22</v>
       </c>
     </row>
     <row r="39" spans="1:37">
-      <c r="A39" s="50" t="s">
+      <c r="A39" s="36" t="s">
         <v>51</v>
       </c>
-      <c r="B39" s="4"/>
-[...11 lines deleted...]
-      <c r="N39" s="6">
+      <c r="B39" s="3"/>
+      <c r="C39" s="3"/>
+      <c r="D39" s="3"/>
+      <c r="E39" s="3"/>
+      <c r="F39" s="3"/>
+      <c r="G39" s="3"/>
+      <c r="H39" s="3"/>
+      <c r="I39" s="3"/>
+      <c r="J39" s="3"/>
+      <c r="K39" s="3"/>
+      <c r="L39" s="3"/>
+      <c r="M39" s="3"/>
+      <c r="N39" s="4">
         <v>24</v>
       </c>
-      <c r="O39" s="6">
+      <c r="O39" s="4">
         <v>16</v>
       </c>
-      <c r="P39" s="6">
+      <c r="P39" s="4">
         <v>12</v>
       </c>
-      <c r="Q39" s="6">
+      <c r="Q39" s="4">
         <v>9</v>
       </c>
-      <c r="R39" s="6">
+      <c r="R39" s="4">
         <v>11</v>
       </c>
-      <c r="S39" s="6">
+      <c r="S39" s="4">
         <v>17</v>
       </c>
-      <c r="T39" s="6">
+      <c r="T39" s="4">
         <v>7</v>
       </c>
-      <c r="U39" s="6">
+      <c r="U39" s="4">
         <v>7</v>
       </c>
-      <c r="V39" s="6">
+      <c r="V39" s="4">
         <v>10</v>
       </c>
-      <c r="W39" s="6">
+      <c r="W39" s="4">
         <v>11</v>
       </c>
-      <c r="X39" s="6">
+      <c r="X39" s="4">
         <v>8</v>
       </c>
-      <c r="Y39" s="6">
+      <c r="Y39" s="4">
         <v>16</v>
       </c>
-      <c r="Z39" s="6">
+      <c r="Z39" s="4">
         <v>21</v>
       </c>
-      <c r="AA39" s="6">
+      <c r="AA39" s="4">
         <v>16</v>
       </c>
-      <c r="AB39" s="6">
+      <c r="AB39" s="4">
         <v>11</v>
       </c>
-      <c r="AC39" s="6">
+      <c r="AC39" s="4">
         <v>8</v>
       </c>
-      <c r="AD39" s="6">
+      <c r="AD39" s="4">
         <v>16</v>
       </c>
-      <c r="AE39" s="6">
+      <c r="AE39" s="4">
         <v>14</v>
       </c>
-      <c r="AF39" s="6">
+      <c r="AF39" s="4">
         <v>12</v>
       </c>
-      <c r="AG39" s="6">
+      <c r="AG39" s="4">
         <v>3</v>
       </c>
-      <c r="AH39" s="6">
+      <c r="AH39" s="4">
         <v>11</v>
       </c>
-      <c r="AI39" s="6">
+      <c r="AI39" s="4">
         <v>12</v>
       </c>
-      <c r="AJ39" s="6">
+      <c r="AJ39" s="4">
         <v>3</v>
       </c>
-      <c r="AK39" s="49">
+      <c r="AK39" s="35">
         <v>26</v>
       </c>
     </row>
     <row r="40" spans="1:37">
-      <c r="A40" s="25"/>
+      <c r="A40" s="19"/>
     </row>
   </sheetData>
   <mergeCells count="9">
+    <mergeCell ref="A3:AK3"/>
+    <mergeCell ref="T5:AE5"/>
+    <mergeCell ref="AF5:AK5"/>
+    <mergeCell ref="A7:AK7"/>
     <mergeCell ref="A27:AK27"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="N5:S5"/>
     <mergeCell ref="A20:AK20"/>
-    <mergeCell ref="A3:AK3"/>
-[...2 lines deleted...]
-    <mergeCell ref="A7:AK7"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A7:AZ48"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="T7" workbookViewId="0">
-      <selection activeCell="T7" sqref="T7:AQ7"/>
+    <sheetView topLeftCell="T3" workbookViewId="0">
+      <selection activeCell="AJ12" sqref="AJ12:AJ47"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="24" style="7" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="34" max="16384" width="9.109375" style="7"/>
+    <col min="1" max="1" width="24" style="5" customWidth="1"/>
+    <col min="2" max="12" width="0" style="5" hidden="1" customWidth="1"/>
+    <col min="13" max="13" width="0.140625" style="5" hidden="1" customWidth="1"/>
+    <col min="14" max="15" width="9.140625" style="5"/>
+    <col min="16" max="16" width="9.140625" style="50"/>
+    <col min="17" max="32" width="9.140625" style="5"/>
+    <col min="33" max="33" width="9.140625" style="40"/>
+    <col min="34" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="7" spans="1:52" ht="14.4" customHeight="1">
-      <c r="A7" s="74" t="s">
+    <row r="7" spans="1:52" ht="14.45" customHeight="1">
+      <c r="A7" s="55" t="s">
         <v>29</v>
       </c>
-      <c r="B7" s="74"/>
-[...11 lines deleted...]
-      <c r="N7" s="74" t="s">
+      <c r="B7" s="55"/>
+      <c r="C7" s="55"/>
+      <c r="D7" s="55"/>
+      <c r="E7" s="55"/>
+      <c r="F7" s="55"/>
+      <c r="G7" s="55"/>
+      <c r="H7" s="55"/>
+      <c r="I7" s="55"/>
+      <c r="J7" s="55"/>
+      <c r="K7" s="55"/>
+      <c r="L7" s="55"/>
+      <c r="M7" s="55"/>
+      <c r="N7" s="55" t="s">
         <v>59</v>
       </c>
-      <c r="O7" s="74"/>
-[...4 lines deleted...]
-      <c r="T7" s="90" t="s">
+      <c r="O7" s="55"/>
+      <c r="P7" s="55"/>
+      <c r="Q7" s="55"/>
+      <c r="R7" s="55"/>
+      <c r="S7" s="55"/>
+      <c r="T7" s="70" t="s">
         <v>60</v>
       </c>
-      <c r="U7" s="90"/>
-[...28 lines deleted...]
-      <c r="AX7" s="74"/>
+      <c r="U7" s="70"/>
+      <c r="V7" s="70"/>
+      <c r="W7" s="70"/>
+      <c r="X7" s="70"/>
+      <c r="Y7" s="70"/>
+      <c r="Z7" s="70"/>
+      <c r="AA7" s="70"/>
+      <c r="AB7" s="70"/>
+      <c r="AC7" s="70"/>
+      <c r="AD7" s="70"/>
+      <c r="AE7" s="70"/>
+      <c r="AF7" s="70"/>
+      <c r="AG7" s="70"/>
+      <c r="AH7" s="70"/>
+      <c r="AI7" s="70"/>
+      <c r="AJ7" s="70"/>
+      <c r="AK7" s="70"/>
+      <c r="AL7" s="70"/>
+      <c r="AM7" s="70"/>
+      <c r="AN7" s="70"/>
+      <c r="AO7" s="70"/>
+      <c r="AP7" s="70"/>
+      <c r="AQ7" s="70"/>
+      <c r="AR7" s="55"/>
+      <c r="AS7" s="55"/>
+      <c r="AT7" s="55"/>
+      <c r="AU7" s="55"/>
+      <c r="AV7" s="55"/>
+      <c r="AW7" s="55"/>
+      <c r="AX7" s="55"/>
     </row>
     <row r="8" spans="1:52">
-      <c r="C8" s="8"/>
-[...1 lines deleted...]
-      <c r="AQ8" s="8" t="s">
+      <c r="C8" s="6"/>
+      <c r="AE8" s="6"/>
+      <c r="AQ8" s="6" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="9" spans="1:52">
-      <c r="A9" s="93"/>
-      <c r="B9" s="95">
+      <c r="A9" s="73"/>
+      <c r="B9" s="75">
         <v>2021</v>
       </c>
-      <c r="C9" s="96"/>
-[...10 lines deleted...]
-      <c r="N9" s="96">
+      <c r="C9" s="76"/>
+      <c r="D9" s="76"/>
+      <c r="E9" s="76"/>
+      <c r="F9" s="76"/>
+      <c r="G9" s="76"/>
+      <c r="H9" s="76"/>
+      <c r="I9" s="76"/>
+      <c r="J9" s="76"/>
+      <c r="K9" s="76"/>
+      <c r="L9" s="76"/>
+      <c r="M9" s="76"/>
+      <c r="N9" s="76">
         <v>2024</v>
       </c>
-      <c r="O9" s="96"/>
-[...4 lines deleted...]
-      <c r="T9" s="100">
+      <c r="O9" s="76"/>
+      <c r="P9" s="76"/>
+      <c r="Q9" s="76"/>
+      <c r="R9" s="76"/>
+      <c r="S9" s="80"/>
+      <c r="T9" s="79">
         <v>2025</v>
       </c>
-      <c r="U9" s="100"/>
-[...10 lines deleted...]
-      <c r="AF9" s="100">
+      <c r="U9" s="79"/>
+      <c r="V9" s="79"/>
+      <c r="W9" s="79"/>
+      <c r="X9" s="79"/>
+      <c r="Y9" s="79"/>
+      <c r="Z9" s="79"/>
+      <c r="AA9" s="79"/>
+      <c r="AB9" s="79"/>
+      <c r="AC9" s="79"/>
+      <c r="AD9" s="79"/>
+      <c r="AE9" s="75"/>
+      <c r="AF9" s="79">
         <v>2026</v>
       </c>
-      <c r="AG9" s="100"/>
-[...9 lines deleted...]
-      <c r="AQ9" s="95"/>
+      <c r="AG9" s="79"/>
+      <c r="AH9" s="79"/>
+      <c r="AI9" s="79"/>
+      <c r="AJ9" s="79"/>
+      <c r="AK9" s="79"/>
+      <c r="AL9" s="79"/>
+      <c r="AM9" s="79"/>
+      <c r="AN9" s="79"/>
+      <c r="AO9" s="79"/>
+      <c r="AP9" s="79"/>
+      <c r="AQ9" s="75"/>
     </row>
     <row r="10" spans="1:52" ht="18" customHeight="1">
-      <c r="A10" s="94"/>
-      <c r="B10" s="11" t="s">
+      <c r="A10" s="74"/>
+      <c r="B10" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="C10" s="11" t="s">
+      <c r="C10" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="D10" s="11" t="s">
+      <c r="D10" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="E10" s="11" t="s">
+      <c r="E10" s="9" t="s">
         <v>8</v>
       </c>
-      <c r="F10" s="11" t="s">
+      <c r="F10" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="G10" s="11" t="s">
+      <c r="G10" s="9" t="s">
         <v>1</v>
       </c>
-      <c r="H10" s="11" t="s">
+      <c r="H10" s="9" t="s">
         <v>2</v>
       </c>
-      <c r="I10" s="12" t="s">
+      <c r="I10" s="10" t="s">
         <v>3</v>
       </c>
-      <c r="J10" s="12" t="s">
+      <c r="J10" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="K10" s="12" t="s">
+      <c r="K10" s="10" t="s">
         <v>19</v>
       </c>
-      <c r="L10" s="12" t="s">
+      <c r="L10" s="10" t="s">
         <v>20</v>
       </c>
-      <c r="M10" s="12" t="s">
+      <c r="M10" s="10" t="s">
         <v>23</v>
       </c>
-      <c r="N10" s="84" t="s">
+      <c r="N10" s="64" t="s">
         <v>2</v>
       </c>
-      <c r="O10" s="84" t="s">
+      <c r="O10" s="64" t="s">
         <v>3</v>
       </c>
-      <c r="P10" s="85" t="s">
+      <c r="P10" s="65" t="s">
         <v>4</v>
       </c>
-      <c r="Q10" s="84" t="s">
+      <c r="Q10" s="64" t="s">
         <v>19</v>
       </c>
-      <c r="R10" s="28" t="s">
+      <c r="R10" s="20" t="s">
         <v>20</v>
       </c>
-      <c r="S10" s="30" t="s">
+      <c r="S10" s="22" t="s">
         <v>23</v>
       </c>
-      <c r="T10" s="29" t="s">
+      <c r="T10" s="21" t="s">
         <v>5</v>
       </c>
-      <c r="U10" s="29" t="s">
+      <c r="U10" s="21" t="s">
         <v>6</v>
       </c>
-      <c r="V10" s="29" t="s">
+      <c r="V10" s="21" t="s">
         <v>7</v>
       </c>
-      <c r="W10" s="29" t="s">
+      <c r="W10" s="21" t="s">
         <v>8</v>
       </c>
-      <c r="X10" s="29" t="s">
+      <c r="X10" s="21" t="s">
         <v>0</v>
       </c>
-      <c r="Y10" s="29" t="s">
+      <c r="Y10" s="21" t="s">
         <v>1</v>
       </c>
-      <c r="Z10" s="29" t="s">
+      <c r="Z10" s="21" t="s">
         <v>2</v>
       </c>
-      <c r="AA10" s="29" t="s">
+      <c r="AA10" s="21" t="s">
         <v>3</v>
       </c>
-      <c r="AB10" s="29" t="s">
+      <c r="AB10" s="21" t="s">
         <v>4</v>
       </c>
-      <c r="AC10" s="29" t="s">
+      <c r="AC10" s="21" t="s">
         <v>19</v>
       </c>
-      <c r="AD10" s="29" t="s">
+      <c r="AD10" s="21" t="s">
         <v>20</v>
       </c>
-      <c r="AE10" s="29" t="s">
+      <c r="AE10" s="21" t="s">
         <v>23</v>
       </c>
-      <c r="AF10" s="29" t="s">
+      <c r="AF10" s="21" t="s">
         <v>5</v>
       </c>
-      <c r="AG10" s="86" t="s">
+      <c r="AG10" s="66" t="s">
         <v>6</v>
       </c>
-      <c r="AH10" s="29" t="s">
+      <c r="AH10" s="21" t="s">
         <v>7</v>
       </c>
-      <c r="AI10" s="29" t="s">
+      <c r="AI10" s="21" t="s">
         <v>8</v>
       </c>
-      <c r="AJ10" s="29" t="s">
+      <c r="AJ10" s="21" t="s">
         <v>0</v>
       </c>
-      <c r="AK10" s="29" t="s">
+      <c r="AK10" s="21" t="s">
         <v>1</v>
       </c>
-      <c r="AL10" s="29" t="s">
+      <c r="AL10" s="21" t="s">
         <v>2</v>
       </c>
-      <c r="AM10" s="29" t="s">
+      <c r="AM10" s="21" t="s">
         <v>3</v>
       </c>
-      <c r="AN10" s="29" t="s">
+      <c r="AN10" s="21" t="s">
         <v>4</v>
       </c>
-      <c r="AO10" s="29" t="s">
+      <c r="AO10" s="21" t="s">
         <v>19</v>
       </c>
-      <c r="AP10" s="29" t="s">
+      <c r="AP10" s="21" t="s">
         <v>20</v>
       </c>
-      <c r="AQ10" s="29" t="s">
+      <c r="AQ10" s="21" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="11" spans="1:52" ht="12" customHeight="1">
-      <c r="A11" s="83"/>
-[...18 lines deleted...]
-      <c r="T11" s="102" t="s">
+      <c r="A11" s="63"/>
+      <c r="B11" s="63"/>
+      <c r="C11" s="63"/>
+      <c r="D11" s="63"/>
+      <c r="E11" s="63"/>
+      <c r="F11" s="63"/>
+      <c r="G11" s="63"/>
+      <c r="H11" s="63"/>
+      <c r="I11" s="63"/>
+      <c r="J11" s="63"/>
+      <c r="K11" s="63"/>
+      <c r="L11" s="63"/>
+      <c r="M11" s="63"/>
+      <c r="N11" s="63"/>
+      <c r="O11" s="63"/>
+      <c r="P11" s="63"/>
+      <c r="Q11" s="63"/>
+      <c r="R11" s="63"/>
+      <c r="S11" s="63"/>
+      <c r="T11" s="81" t="s">
         <v>9</v>
       </c>
-      <c r="U11" s="102"/>
-[...30 lines deleted...]
-      <c r="AZ11" s="75"/>
+      <c r="U11" s="81"/>
+      <c r="V11" s="81"/>
+      <c r="W11" s="81"/>
+      <c r="X11" s="81"/>
+      <c r="Y11" s="81"/>
+      <c r="Z11" s="81"/>
+      <c r="AA11" s="81"/>
+      <c r="AB11" s="81"/>
+      <c r="AC11" s="81"/>
+      <c r="AD11" s="81"/>
+      <c r="AE11" s="81"/>
+      <c r="AF11" s="81"/>
+      <c r="AG11" s="81"/>
+      <c r="AH11" s="63"/>
+      <c r="AI11" s="63"/>
+      <c r="AJ11" s="63"/>
+      <c r="AK11" s="63"/>
+      <c r="AL11" s="63"/>
+      <c r="AM11" s="63"/>
+      <c r="AN11" s="63"/>
+      <c r="AO11" s="63"/>
+      <c r="AP11" s="63"/>
+      <c r="AQ11" s="63"/>
+      <c r="AR11" s="56"/>
+      <c r="AS11" s="56"/>
+      <c r="AT11" s="56"/>
+      <c r="AU11" s="56"/>
+      <c r="AV11" s="56"/>
+      <c r="AW11" s="56"/>
+      <c r="AX11" s="56"/>
+      <c r="AY11" s="56"/>
+      <c r="AZ11" s="56"/>
     </row>
     <row r="12" spans="1:52" ht="12" customHeight="1">
-      <c r="A12" s="53" t="s">
+      <c r="A12" s="38" t="s">
         <v>36</v>
       </c>
-      <c r="B12" s="14"/>
-[...11 lines deleted...]
-      <c r="N12" s="7">
+      <c r="B12" s="12"/>
+      <c r="C12" s="12"/>
+      <c r="D12" s="12"/>
+      <c r="E12" s="12"/>
+      <c r="F12" s="12"/>
+      <c r="G12" s="12"/>
+      <c r="H12" s="12"/>
+      <c r="I12" s="12"/>
+      <c r="J12" s="12"/>
+      <c r="K12" s="12"/>
+      <c r="L12" s="12"/>
+      <c r="M12" s="12"/>
+      <c r="N12" s="5">
         <v>589</v>
       </c>
-      <c r="O12" s="62">
+      <c r="O12" s="46">
         <v>571</v>
       </c>
-      <c r="P12" s="67">
+      <c r="P12" s="50">
         <v>425</v>
       </c>
-      <c r="Q12" s="62">
+      <c r="Q12" s="46">
         <v>412</v>
       </c>
-      <c r="R12" s="62">
+      <c r="R12" s="46">
         <v>319</v>
       </c>
-      <c r="S12" s="62">
+      <c r="S12" s="46">
         <v>326</v>
       </c>
-      <c r="T12" s="62">
+      <c r="T12" s="46">
         <v>223</v>
       </c>
-      <c r="U12" s="62">
+      <c r="U12" s="46">
         <v>320</v>
       </c>
-      <c r="V12" s="62">
+      <c r="V12" s="46">
         <v>287</v>
       </c>
-      <c r="W12" s="62">
+      <c r="W12" s="46">
         <v>346</v>
       </c>
-      <c r="X12" s="62">
+      <c r="X12" s="46">
         <v>273</v>
       </c>
-      <c r="Y12" s="62">
+      <c r="Y12" s="46">
         <v>524</v>
       </c>
-      <c r="Z12" s="62">
+      <c r="Z12" s="46">
         <v>579</v>
       </c>
-      <c r="AA12" s="62">
+      <c r="AA12" s="46">
         <v>550</v>
       </c>
-      <c r="AB12" s="62">
+      <c r="AB12" s="46">
         <v>383</v>
       </c>
-      <c r="AC12" s="62">
+      <c r="AC12" s="46">
         <v>357</v>
       </c>
-      <c r="AD12" s="62">
+      <c r="AD12" s="46">
         <v>288</v>
       </c>
-      <c r="AE12" s="62">
+      <c r="AE12" s="46">
         <v>334</v>
       </c>
-      <c r="AF12" s="62">
+      <c r="AF12" s="46">
         <v>247</v>
       </c>
-      <c r="AG12" s="62">
+      <c r="AG12" s="46">
         <v>318</v>
       </c>
-      <c r="AH12" s="62">
+      <c r="AH12" s="46">
         <v>254</v>
       </c>
-      <c r="AI12" s="88">
+      <c r="AI12" s="68">
         <v>326</v>
       </c>
+      <c r="AJ12" s="68">
+        <v>217</v>
+      </c>
     </row>
     <row r="13" spans="1:52" ht="12" customHeight="1">
-      <c r="A13" s="54" t="s">
+      <c r="A13" s="39" t="s">
         <v>32</v>
       </c>
-      <c r="B13" s="16"/>
-[...11 lines deleted...]
-      <c r="N13" s="7">
+      <c r="B13" s="14"/>
+      <c r="C13" s="14"/>
+      <c r="D13" s="14"/>
+      <c r="E13" s="14"/>
+      <c r="F13" s="14"/>
+      <c r="G13" s="14"/>
+      <c r="H13" s="15"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="15"/>
+      <c r="K13" s="15"/>
+      <c r="L13" s="15"/>
+      <c r="M13" s="15"/>
+      <c r="N13" s="5">
         <v>343</v>
       </c>
-      <c r="O13" s="62">
+      <c r="O13" s="46">
         <v>329</v>
       </c>
-      <c r="P13" s="67">
+      <c r="P13" s="50">
         <v>253</v>
       </c>
-      <c r="Q13" s="62">
+      <c r="Q13" s="46">
         <v>237</v>
       </c>
-      <c r="R13" s="62">
+      <c r="R13" s="46">
         <v>188</v>
       </c>
-      <c r="S13" s="62">
+      <c r="S13" s="46">
         <v>178</v>
       </c>
-      <c r="T13" s="62">
+      <c r="T13" s="46">
         <v>128</v>
       </c>
-      <c r="U13" s="62">
+      <c r="U13" s="46">
         <v>200</v>
       </c>
-      <c r="V13" s="62">
+      <c r="V13" s="46">
         <v>169</v>
       </c>
-      <c r="W13" s="62">
+      <c r="W13" s="46">
         <v>190</v>
       </c>
-      <c r="X13" s="62">
+      <c r="X13" s="46">
         <v>146</v>
       </c>
-      <c r="Y13" s="62">
+      <c r="Y13" s="46">
         <v>338</v>
       </c>
-      <c r="Z13" s="62">
+      <c r="Z13" s="46">
         <v>337</v>
       </c>
-      <c r="AA13" s="62">
+      <c r="AA13" s="46">
         <v>329</v>
       </c>
-      <c r="AB13" s="62">
+      <c r="AB13" s="46">
         <v>208</v>
       </c>
-      <c r="AC13" s="62">
+      <c r="AC13" s="46">
         <v>199</v>
       </c>
-      <c r="AD13" s="62">
+      <c r="AD13" s="46">
         <v>152</v>
       </c>
-      <c r="AE13" s="62">
+      <c r="AE13" s="46">
         <v>173</v>
       </c>
-      <c r="AF13" s="62">
+      <c r="AF13" s="46">
         <v>127</v>
       </c>
-      <c r="AG13" s="62">
+      <c r="AG13" s="46">
         <v>188</v>
       </c>
-      <c r="AH13" s="62">
+      <c r="AH13" s="46">
         <v>153</v>
       </c>
-      <c r="AI13" s="88">
+      <c r="AI13" s="68">
         <v>173</v>
       </c>
+      <c r="AJ13" s="68">
+        <v>113</v>
+      </c>
     </row>
     <row r="14" spans="1:52" ht="12" customHeight="1">
-      <c r="A14" s="54" t="s">
+      <c r="A14" s="39" t="s">
         <v>34</v>
       </c>
-      <c r="B14" s="16"/>
-[...11 lines deleted...]
-      <c r="N14" s="7">
+      <c r="B14" s="14"/>
+      <c r="C14" s="14"/>
+      <c r="D14" s="14"/>
+      <c r="E14" s="14"/>
+      <c r="F14" s="14"/>
+      <c r="G14" s="14"/>
+      <c r="H14" s="15"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="15"/>
+      <c r="K14" s="15"/>
+      <c r="L14" s="15"/>
+      <c r="M14" s="15"/>
+      <c r="N14" s="5">
         <v>50</v>
       </c>
-      <c r="O14" s="62">
+      <c r="O14" s="46">
         <v>55</v>
       </c>
-      <c r="P14" s="67">
+      <c r="P14" s="50">
         <v>35</v>
       </c>
-      <c r="Q14" s="62">
+      <c r="Q14" s="46">
         <v>39</v>
       </c>
-      <c r="R14" s="62">
+      <c r="R14" s="46">
         <v>19</v>
       </c>
-      <c r="S14" s="62">
+      <c r="S14" s="46">
         <v>30</v>
       </c>
-      <c r="T14" s="62">
+      <c r="T14" s="46">
         <v>18</v>
       </c>
-      <c r="U14" s="62">
+      <c r="U14" s="46">
         <v>26</v>
       </c>
-      <c r="V14" s="62">
+      <c r="V14" s="46">
         <v>20</v>
       </c>
-      <c r="W14" s="62">
+      <c r="W14" s="46">
         <v>32</v>
       </c>
-      <c r="X14" s="62">
+      <c r="X14" s="46">
         <v>15</v>
       </c>
-      <c r="Y14" s="62">
+      <c r="Y14" s="46">
         <v>40</v>
       </c>
-      <c r="Z14" s="62">
+      <c r="Z14" s="46">
         <v>47</v>
       </c>
-      <c r="AA14" s="62">
+      <c r="AA14" s="46">
         <v>51</v>
       </c>
-      <c r="AB14" s="62">
+      <c r="AB14" s="46">
         <v>42</v>
       </c>
-      <c r="AC14" s="62">
+      <c r="AC14" s="46">
         <v>27</v>
       </c>
-      <c r="AD14" s="62">
+      <c r="AD14" s="46">
         <v>30</v>
       </c>
-      <c r="AE14" s="62">
+      <c r="AE14" s="46">
         <v>39</v>
       </c>
-      <c r="AF14" s="62">
+      <c r="AF14" s="46">
         <v>26</v>
       </c>
-      <c r="AG14" s="62">
+      <c r="AG14" s="46">
         <v>25</v>
       </c>
-      <c r="AH14" s="62">
+      <c r="AH14" s="46">
         <v>15</v>
       </c>
-      <c r="AI14" s="88">
+      <c r="AI14" s="68">
         <v>39</v>
       </c>
+      <c r="AJ14" s="68">
+        <v>18</v>
+      </c>
     </row>
     <row r="15" spans="1:52" ht="12" customHeight="1">
-      <c r="A15" s="55" t="s">
+      <c r="A15" s="40" t="s">
         <v>41</v>
       </c>
-      <c r="B15" s="16"/>
-[...11 lines deleted...]
-      <c r="N15" s="7">
+      <c r="B15" s="14"/>
+      <c r="C15" s="14"/>
+      <c r="D15" s="14"/>
+      <c r="E15" s="14"/>
+      <c r="F15" s="14"/>
+      <c r="G15" s="14"/>
+      <c r="H15" s="15"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="15"/>
+      <c r="K15" s="15"/>
+      <c r="L15" s="15"/>
+      <c r="M15" s="15"/>
+      <c r="N15" s="5">
         <v>31</v>
       </c>
-      <c r="O15" s="62">
+      <c r="O15" s="46">
         <v>31</v>
       </c>
-      <c r="P15" s="67">
+      <c r="P15" s="50">
         <v>23</v>
       </c>
-      <c r="Q15" s="62">
+      <c r="Q15" s="46">
         <v>25</v>
       </c>
-      <c r="R15" s="62">
+      <c r="R15" s="46">
         <v>23</v>
       </c>
-      <c r="S15" s="62">
+      <c r="S15" s="46">
         <v>24</v>
       </c>
-      <c r="T15" s="62">
+      <c r="T15" s="46">
         <v>19</v>
       </c>
-      <c r="U15" s="62">
+      <c r="U15" s="46">
         <v>19</v>
       </c>
-      <c r="V15" s="62">
+      <c r="V15" s="46">
         <v>16</v>
       </c>
-      <c r="W15" s="62">
+      <c r="W15" s="46">
         <v>27</v>
       </c>
-      <c r="X15" s="62">
+      <c r="X15" s="46">
         <v>20</v>
       </c>
-      <c r="Y15" s="62">
+      <c r="Y15" s="46">
         <v>30</v>
       </c>
-      <c r="Z15" s="62">
+      <c r="Z15" s="46">
         <v>30</v>
       </c>
-      <c r="AA15" s="62">
+      <c r="AA15" s="46">
         <v>34</v>
       </c>
-      <c r="AB15" s="62">
+      <c r="AB15" s="46">
         <v>22</v>
       </c>
-      <c r="AC15" s="62">
+      <c r="AC15" s="46">
         <v>26</v>
       </c>
-      <c r="AD15" s="62">
+      <c r="AD15" s="46">
         <v>28</v>
       </c>
-      <c r="AE15" s="62">
+      <c r="AE15" s="46">
         <v>25</v>
       </c>
-      <c r="AF15" s="62">
+      <c r="AF15" s="46">
         <v>22</v>
       </c>
-      <c r="AG15" s="62">
+      <c r="AG15" s="46">
         <v>22</v>
       </c>
-      <c r="AH15" s="62">
+      <c r="AH15" s="46">
         <v>13</v>
       </c>
-      <c r="AI15" s="88">
+      <c r="AI15" s="68">
         <v>20</v>
       </c>
+      <c r="AJ15" s="68">
+        <v>13</v>
+      </c>
     </row>
     <row r="16" spans="1:52" ht="12" customHeight="1">
-      <c r="A16" s="55" t="s">
+      <c r="A16" s="40" t="s">
         <v>43</v>
       </c>
-      <c r="B16" s="16"/>
-[...11 lines deleted...]
-      <c r="N16" s="7">
+      <c r="B16" s="14"/>
+      <c r="C16" s="14"/>
+      <c r="D16" s="14"/>
+      <c r="E16" s="14"/>
+      <c r="F16" s="14"/>
+      <c r="G16" s="14"/>
+      <c r="H16" s="15"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="15"/>
+      <c r="K16" s="15"/>
+      <c r="L16" s="15"/>
+      <c r="M16" s="15"/>
+      <c r="N16" s="5">
         <v>31</v>
       </c>
-      <c r="O16" s="62">
+      <c r="O16" s="46">
         <v>21</v>
       </c>
-      <c r="P16" s="67">
+      <c r="P16" s="50">
         <v>29</v>
       </c>
-      <c r="Q16" s="62">
+      <c r="Q16" s="46">
         <v>19</v>
       </c>
-      <c r="R16" s="62">
+      <c r="R16" s="46">
         <v>13</v>
       </c>
-      <c r="S16" s="62">
+      <c r="S16" s="46">
         <v>15</v>
       </c>
-      <c r="T16" s="62">
+      <c r="T16" s="46">
         <v>11</v>
       </c>
-      <c r="U16" s="62">
+      <c r="U16" s="46">
         <v>15</v>
       </c>
-      <c r="V16" s="62">
+      <c r="V16" s="46">
         <v>8</v>
       </c>
-      <c r="W16" s="62">
+      <c r="W16" s="46">
         <v>22</v>
       </c>
-      <c r="X16" s="62">
+      <c r="X16" s="46">
         <v>24</v>
       </c>
-      <c r="Y16" s="62">
+      <c r="Y16" s="46">
         <v>27</v>
       </c>
-      <c r="Z16" s="62">
+      <c r="Z16" s="46">
         <v>26</v>
       </c>
-      <c r="AA16" s="62">
+      <c r="AA16" s="46">
         <v>20</v>
       </c>
-      <c r="AB16" s="62">
+      <c r="AB16" s="46">
         <v>16</v>
       </c>
-      <c r="AC16" s="62">
+      <c r="AC16" s="46">
         <v>20</v>
       </c>
-      <c r="AD16" s="62">
+      <c r="AD16" s="46">
         <v>12</v>
       </c>
-      <c r="AE16" s="62">
+      <c r="AE16" s="46">
         <v>16</v>
       </c>
-      <c r="AF16" s="62">
+      <c r="AF16" s="46">
         <v>17</v>
       </c>
-      <c r="AG16" s="62">
+      <c r="AG16" s="46">
         <v>11</v>
       </c>
-      <c r="AH16" s="62">
+      <c r="AH16" s="46">
         <v>16</v>
       </c>
-      <c r="AI16" s="88">
+      <c r="AI16" s="68">
         <v>19</v>
       </c>
+      <c r="AJ16" s="68">
+        <v>18</v>
+      </c>
     </row>
     <row r="17" spans="1:51" ht="12" customHeight="1">
-      <c r="A17" s="55" t="s">
+      <c r="A17" s="40" t="s">
         <v>55</v>
       </c>
-      <c r="B17" s="16"/>
-[...11 lines deleted...]
-      <c r="N17" s="7">
+      <c r="B17" s="14"/>
+      <c r="C17" s="14"/>
+      <c r="D17" s="14"/>
+      <c r="E17" s="14"/>
+      <c r="F17" s="14"/>
+      <c r="G17" s="14"/>
+      <c r="H17" s="15"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="15"/>
+      <c r="K17" s="15"/>
+      <c r="L17" s="15"/>
+      <c r="M17" s="15"/>
+      <c r="N17" s="5">
         <v>56</v>
       </c>
-      <c r="O17" s="62">
+      <c r="O17" s="46">
         <v>46</v>
       </c>
-      <c r="P17" s="67">
+      <c r="P17" s="50">
         <v>30</v>
       </c>
-      <c r="Q17" s="62">
+      <c r="Q17" s="46">
         <v>41</v>
       </c>
-      <c r="R17" s="62">
+      <c r="R17" s="46">
         <v>27</v>
       </c>
-      <c r="S17" s="62">
+      <c r="S17" s="46">
         <v>29</v>
       </c>
-      <c r="T17" s="62">
+      <c r="T17" s="46">
         <v>21</v>
       </c>
-      <c r="U17" s="62">
+      <c r="U17" s="46">
         <v>33</v>
       </c>
-      <c r="V17" s="62">
+      <c r="V17" s="46">
         <v>17</v>
       </c>
-      <c r="W17" s="62">
+      <c r="W17" s="46">
         <v>21</v>
       </c>
-      <c r="X17" s="62">
+      <c r="X17" s="46">
         <v>20</v>
       </c>
-      <c r="Y17" s="62">
+      <c r="Y17" s="46">
         <v>33</v>
       </c>
-      <c r="Z17" s="62">
+      <c r="Z17" s="46">
         <v>49</v>
       </c>
-      <c r="AA17" s="62">
+      <c r="AA17" s="46">
         <v>42</v>
       </c>
-      <c r="AB17" s="62">
+      <c r="AB17" s="46">
         <v>30</v>
       </c>
-      <c r="AC17" s="62">
+      <c r="AC17" s="46">
         <v>38</v>
       </c>
-      <c r="AD17" s="62">
+      <c r="AD17" s="46">
         <v>23</v>
       </c>
-      <c r="AE17" s="62">
+      <c r="AE17" s="46">
         <v>36</v>
       </c>
-      <c r="AF17" s="62">
+      <c r="AF17" s="46">
         <v>21</v>
       </c>
-      <c r="AG17" s="62">
+      <c r="AG17" s="46">
         <v>26</v>
       </c>
-      <c r="AH17" s="62">
+      <c r="AH17" s="46">
         <v>19</v>
       </c>
-      <c r="AI17" s="88">
+      <c r="AI17" s="68">
         <v>36</v>
       </c>
+      <c r="AJ17" s="68">
+        <v>15</v>
+      </c>
     </row>
     <row r="18" spans="1:51" ht="12" customHeight="1">
-      <c r="A18" s="55" t="s">
+      <c r="A18" s="40" t="s">
         <v>46</v>
       </c>
-      <c r="B18" s="16"/>
-[...11 lines deleted...]
-      <c r="N18" s="7">
+      <c r="B18" s="14"/>
+      <c r="C18" s="14"/>
+      <c r="D18" s="14"/>
+      <c r="E18" s="14"/>
+      <c r="F18" s="14"/>
+      <c r="G18" s="14"/>
+      <c r="H18" s="15"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="15"/>
+      <c r="K18" s="15"/>
+      <c r="L18" s="15"/>
+      <c r="M18" s="15"/>
+      <c r="N18" s="5">
         <v>9</v>
       </c>
-      <c r="O18" s="62">
+      <c r="O18" s="46">
         <v>10</v>
       </c>
-      <c r="P18" s="67">
+      <c r="P18" s="50">
         <v>7</v>
       </c>
-      <c r="Q18" s="62">
+      <c r="Q18" s="46">
         <v>5</v>
       </c>
-      <c r="R18" s="62">
+      <c r="R18" s="46">
         <v>6</v>
       </c>
-      <c r="S18" s="62">
+      <c r="S18" s="46">
         <v>1</v>
       </c>
-      <c r="T18" s="62">
+      <c r="T18" s="46">
         <v>2</v>
       </c>
-      <c r="U18" s="62">
+      <c r="U18" s="46">
         <v>3</v>
       </c>
-      <c r="V18" s="62">
+      <c r="V18" s="46">
         <v>5</v>
       </c>
-      <c r="W18" s="62">
+      <c r="W18" s="46">
         <v>9</v>
       </c>
-      <c r="X18" s="62">
+      <c r="X18" s="46">
         <v>11</v>
       </c>
-      <c r="Y18" s="62">
+      <c r="Y18" s="46">
         <v>7</v>
       </c>
-      <c r="Z18" s="62">
+      <c r="Z18" s="46">
         <v>8</v>
       </c>
-      <c r="AA18" s="62">
+      <c r="AA18" s="46">
         <v>7</v>
       </c>
-      <c r="AB18" s="62">
+      <c r="AB18" s="46">
         <v>7</v>
       </c>
-      <c r="AC18" s="62">
+      <c r="AC18" s="46">
         <v>4</v>
       </c>
-      <c r="AD18" s="62">
+      <c r="AD18" s="46">
         <v>1</v>
       </c>
-      <c r="AE18" s="62">
+      <c r="AE18" s="46">
         <v>3</v>
       </c>
-      <c r="AF18" s="62" t="s">
+      <c r="AF18" s="46" t="s">
         <v>31</v>
       </c>
-      <c r="AG18" s="62">
+      <c r="AG18" s="46">
         <v>5</v>
       </c>
-      <c r="AH18" s="62">
+      <c r="AH18" s="46">
         <v>2</v>
       </c>
-      <c r="AI18" s="88">
+      <c r="AI18" s="68">
         <v>1</v>
       </c>
+      <c r="AJ18" s="68">
+        <v>3</v>
+      </c>
     </row>
     <row r="19" spans="1:51" ht="12" customHeight="1">
-      <c r="A19" s="55" t="s">
+      <c r="A19" s="40" t="s">
         <v>47</v>
       </c>
-      <c r="B19" s="16"/>
-[...11 lines deleted...]
-      <c r="N19" s="8" t="s">
+      <c r="B19" s="14"/>
+      <c r="C19" s="14"/>
+      <c r="D19" s="14"/>
+      <c r="E19" s="14"/>
+      <c r="F19" s="14"/>
+      <c r="G19" s="14"/>
+      <c r="H19" s="15"/>
+      <c r="I19" s="14"/>
+      <c r="J19" s="15"/>
+      <c r="K19" s="15"/>
+      <c r="L19" s="15"/>
+      <c r="M19" s="15"/>
+      <c r="N19" s="6" t="s">
         <v>31</v>
       </c>
-      <c r="O19" s="62">
+      <c r="O19" s="46">
         <v>2</v>
       </c>
-      <c r="P19" s="67">
+      <c r="P19" s="50">
         <v>1</v>
       </c>
-      <c r="Q19" s="62">
+      <c r="Q19" s="46">
         <v>3</v>
       </c>
-      <c r="R19" s="62">
+      <c r="R19" s="46">
         <v>1</v>
       </c>
-      <c r="S19" s="62" t="s">
+      <c r="S19" s="46" t="s">
         <v>31</v>
       </c>
-      <c r="T19" s="62" t="s">
+      <c r="T19" s="46" t="s">
         <v>31</v>
       </c>
-      <c r="U19" s="62">
+      <c r="U19" s="46">
         <v>2</v>
       </c>
-      <c r="V19" s="62">
+      <c r="V19" s="46">
         <v>3</v>
       </c>
-      <c r="W19" s="62">
+      <c r="W19" s="46">
         <v>4</v>
       </c>
-      <c r="X19" s="62">
+      <c r="X19" s="46">
         <v>5</v>
       </c>
-      <c r="Y19" s="62">
+      <c r="Y19" s="46">
         <v>2</v>
       </c>
-      <c r="Z19" s="62">
+      <c r="Z19" s="46">
         <v>6</v>
       </c>
-      <c r="AA19" s="62">
+      <c r="AA19" s="46">
         <v>5</v>
       </c>
-      <c r="AB19" s="62">
+      <c r="AB19" s="46">
         <v>3</v>
       </c>
-      <c r="AC19" s="62">
+      <c r="AC19" s="46">
         <v>4</v>
       </c>
-      <c r="AD19" s="62">
+      <c r="AD19" s="46">
         <v>2</v>
       </c>
-      <c r="AE19" s="62">
+      <c r="AE19" s="46">
         <v>2</v>
       </c>
-      <c r="AF19" s="62">
+      <c r="AF19" s="46">
         <v>2</v>
       </c>
-      <c r="AG19" s="62" t="s">
+      <c r="AG19" s="46" t="s">
         <v>31</v>
       </c>
-      <c r="AH19" s="62">
+      <c r="AH19" s="46">
         <v>1</v>
       </c>
-      <c r="AI19" s="88">
+      <c r="AI19" s="68">
         <v>1</v>
       </c>
+      <c r="AJ19" s="68">
+        <v>2</v>
+      </c>
     </row>
     <row r="20" spans="1:51" ht="12" customHeight="1">
-      <c r="A20" s="55" t="s">
+      <c r="A20" s="40" t="s">
         <v>56</v>
       </c>
-      <c r="B20" s="16"/>
-[...11 lines deleted...]
-      <c r="N20" s="7">
+      <c r="B20" s="14"/>
+      <c r="C20" s="14"/>
+      <c r="D20" s="14"/>
+      <c r="E20" s="14"/>
+      <c r="F20" s="14"/>
+      <c r="G20" s="14"/>
+      <c r="H20" s="15"/>
+      <c r="I20" s="14"/>
+      <c r="J20" s="15"/>
+      <c r="K20" s="15"/>
+      <c r="L20" s="15"/>
+      <c r="M20" s="15"/>
+      <c r="N20" s="5">
         <v>4</v>
       </c>
-      <c r="O20" s="62">
+      <c r="O20" s="46">
         <v>2</v>
       </c>
-      <c r="P20" s="67">
+      <c r="P20" s="50">
         <v>2</v>
       </c>
-      <c r="Q20" s="68" t="s">
+      <c r="Q20" s="51" t="s">
         <v>31</v>
       </c>
-      <c r="R20" s="62">
+      <c r="R20" s="46">
         <v>3</v>
       </c>
-      <c r="S20" s="62" t="s">
+      <c r="S20" s="46" t="s">
         <v>31</v>
       </c>
-      <c r="T20" s="62" t="s">
+      <c r="T20" s="46" t="s">
         <v>31</v>
       </c>
-      <c r="U20" s="62">
+      <c r="U20" s="46">
         <v>2</v>
       </c>
-      <c r="V20" s="62" t="s">
+      <c r="V20" s="46" t="s">
         <v>31</v>
       </c>
-      <c r="W20" s="62">
+      <c r="W20" s="46">
         <v>3</v>
       </c>
-      <c r="X20" s="62">
+      <c r="X20" s="46">
         <v>2</v>
       </c>
-      <c r="Y20" s="62">
+      <c r="Y20" s="46">
         <v>5</v>
       </c>
-      <c r="Z20" s="62">
+      <c r="Z20" s="46">
         <v>5</v>
       </c>
-      <c r="AA20" s="62">
+      <c r="AA20" s="46">
         <v>1</v>
       </c>
-      <c r="AB20" s="62">
+      <c r="AB20" s="46">
         <v>3</v>
       </c>
-      <c r="AC20" s="62">
+      <c r="AC20" s="46">
         <v>6</v>
       </c>
-      <c r="AD20" s="62">
+      <c r="AD20" s="46">
         <v>3</v>
       </c>
-      <c r="AE20" s="62">
+      <c r="AE20" s="46">
         <v>5</v>
       </c>
-      <c r="AF20" s="62">
+      <c r="AF20" s="46">
         <v>1</v>
       </c>
-      <c r="AG20" s="62">
+      <c r="AG20" s="46">
         <v>2</v>
       </c>
-      <c r="AH20" s="62">
+      <c r="AH20" s="46">
         <v>1</v>
       </c>
-      <c r="AI20" s="88">
+      <c r="AI20" s="68">
         <v>2</v>
       </c>
+      <c r="AJ20" s="68">
+        <v>2</v>
+      </c>
     </row>
     <row r="21" spans="1:51" ht="12" customHeight="1">
-      <c r="A21" s="55" t="s">
+      <c r="A21" s="40" t="s">
         <v>57</v>
       </c>
-      <c r="B21" s="16"/>
-[...11 lines deleted...]
-      <c r="N21" s="7">
+      <c r="B21" s="14"/>
+      <c r="C21" s="14"/>
+      <c r="D21" s="14"/>
+      <c r="E21" s="14"/>
+      <c r="F21" s="14"/>
+      <c r="G21" s="14"/>
+      <c r="H21" s="15"/>
+      <c r="I21" s="14"/>
+      <c r="J21" s="15"/>
+      <c r="K21" s="15"/>
+      <c r="L21" s="15"/>
+      <c r="M21" s="15"/>
+      <c r="N21" s="5">
         <v>2</v>
       </c>
-      <c r="O21" s="62">
+      <c r="O21" s="46">
         <v>8</v>
       </c>
-      <c r="P21" s="67">
+      <c r="P21" s="50">
         <v>5</v>
       </c>
-      <c r="Q21" s="62">
+      <c r="Q21" s="46">
         <v>2</v>
       </c>
-      <c r="R21" s="62">
+      <c r="R21" s="46">
         <v>4</v>
       </c>
-      <c r="S21" s="62">
+      <c r="S21" s="46">
         <v>7</v>
       </c>
-      <c r="T21" s="62">
+      <c r="T21" s="46">
         <v>2</v>
       </c>
-      <c r="U21" s="62" t="s">
+      <c r="U21" s="46" t="s">
         <v>31</v>
       </c>
-      <c r="V21" s="62">
+      <c r="V21" s="46">
         <v>4</v>
       </c>
-      <c r="W21" s="62">
+      <c r="W21" s="46">
         <v>4</v>
       </c>
-      <c r="X21" s="62">
+      <c r="X21" s="46">
         <v>3</v>
       </c>
-      <c r="Y21" s="62">
+      <c r="Y21" s="46">
         <v>3</v>
       </c>
-      <c r="Z21" s="62">
+      <c r="Z21" s="46">
         <v>6</v>
       </c>
-      <c r="AA21" s="62">
+      <c r="AA21" s="46">
         <v>7</v>
       </c>
-      <c r="AB21" s="62">
+      <c r="AB21" s="46">
         <v>1</v>
       </c>
-      <c r="AC21" s="62">
+      <c r="AC21" s="46">
         <v>3</v>
       </c>
-      <c r="AD21" s="62">
+      <c r="AD21" s="46">
         <v>4</v>
       </c>
-      <c r="AE21" s="62" t="s">
+      <c r="AE21" s="46" t="s">
         <v>31</v>
       </c>
-      <c r="AF21" s="62">
+      <c r="AF21" s="46">
         <v>3</v>
       </c>
-      <c r="AG21" s="62">
+      <c r="AG21" s="46">
         <v>6</v>
       </c>
-      <c r="AH21" s="62">
+      <c r="AH21" s="46">
         <v>4</v>
       </c>
-      <c r="AI21" s="88">
+      <c r="AI21" s="68">
         <v>3</v>
       </c>
+      <c r="AJ21" s="68">
+        <v>2</v>
+      </c>
     </row>
     <row r="22" spans="1:51" ht="12" customHeight="1">
-      <c r="A22" s="55" t="s">
+      <c r="A22" s="40" t="s">
         <v>48</v>
       </c>
-      <c r="B22" s="16"/>
-[...11 lines deleted...]
-      <c r="N22" s="7">
+      <c r="B22" s="14"/>
+      <c r="C22" s="14"/>
+      <c r="D22" s="14"/>
+      <c r="E22" s="14"/>
+      <c r="F22" s="14"/>
+      <c r="G22" s="14"/>
+      <c r="H22" s="15"/>
+      <c r="I22" s="14"/>
+      <c r="J22" s="15"/>
+      <c r="K22" s="15"/>
+      <c r="L22" s="15"/>
+      <c r="M22" s="15"/>
+      <c r="N22" s="5">
         <v>7</v>
       </c>
-      <c r="O22" s="62">
+      <c r="O22" s="46">
         <v>15</v>
       </c>
-      <c r="P22" s="67">
+      <c r="P22" s="50">
         <v>6</v>
       </c>
-      <c r="Q22" s="62">
+      <c r="Q22" s="46">
         <v>10</v>
       </c>
-      <c r="R22" s="62">
+      <c r="R22" s="46">
         <v>6</v>
       </c>
-      <c r="S22" s="62">
+      <c r="S22" s="46">
         <v>8</v>
       </c>
-      <c r="T22" s="62">
+      <c r="T22" s="46">
         <v>4</v>
       </c>
-      <c r="U22" s="62">
+      <c r="U22" s="46">
         <v>4</v>
       </c>
-      <c r="V22" s="62">
+      <c r="V22" s="46">
         <v>3</v>
       </c>
-      <c r="W22" s="62">
+      <c r="W22" s="46">
         <v>6</v>
       </c>
-      <c r="X22" s="62">
+      <c r="X22" s="46">
         <v>7</v>
       </c>
-      <c r="Y22" s="62">
+      <c r="Y22" s="46">
         <v>3</v>
       </c>
-      <c r="Z22" s="62">
+      <c r="Z22" s="46">
         <v>10</v>
       </c>
-      <c r="AA22" s="62">
+      <c r="AA22" s="46">
         <v>6</v>
       </c>
-      <c r="AB22" s="62">
+      <c r="AB22" s="46">
         <v>8</v>
       </c>
-      <c r="AC22" s="62">
+      <c r="AC22" s="46">
         <v>3</v>
       </c>
-      <c r="AD22" s="62">
+      <c r="AD22" s="46">
         <v>4</v>
       </c>
-      <c r="AE22" s="62">
+      <c r="AE22" s="46">
         <v>5</v>
       </c>
-      <c r="AF22" s="62" t="s">
+      <c r="AF22" s="46" t="s">
         <v>31</v>
       </c>
-      <c r="AG22" s="62">
+      <c r="AG22" s="46">
         <v>6</v>
       </c>
-      <c r="AH22" s="62">
+      <c r="AH22" s="46">
         <v>4</v>
       </c>
-      <c r="AI22" s="88">
+      <c r="AI22" s="68">
         <v>5</v>
       </c>
+      <c r="AJ22" s="68">
+        <v>5</v>
+      </c>
     </row>
     <row r="23" spans="1:51" ht="12" customHeight="1">
-      <c r="A23" s="55" t="s">
+      <c r="A23" s="40" t="s">
         <v>49</v>
       </c>
-      <c r="B23" s="16"/>
-[...11 lines deleted...]
-      <c r="N23" s="7">
+      <c r="B23" s="14"/>
+      <c r="C23" s="14"/>
+      <c r="D23" s="14"/>
+      <c r="E23" s="14"/>
+      <c r="F23" s="14"/>
+      <c r="G23" s="14"/>
+      <c r="H23" s="15"/>
+      <c r="I23" s="14"/>
+      <c r="J23" s="15"/>
+      <c r="K23" s="15"/>
+      <c r="L23" s="15"/>
+      <c r="M23" s="15"/>
+      <c r="N23" s="5">
         <v>26</v>
       </c>
-      <c r="O23" s="62">
+      <c r="O23" s="46">
         <v>14</v>
       </c>
-      <c r="P23" s="67">
+      <c r="P23" s="50">
         <v>10</v>
       </c>
-      <c r="Q23" s="62">
+      <c r="Q23" s="46">
         <v>11</v>
       </c>
-      <c r="R23" s="62">
+      <c r="R23" s="46">
         <v>7</v>
       </c>
-      <c r="S23" s="62">
+      <c r="S23" s="46">
         <v>9</v>
       </c>
-      <c r="T23" s="62" t="s">
+      <c r="T23" s="46" t="s">
         <v>31</v>
       </c>
-      <c r="U23" s="62">
+      <c r="U23" s="46">
         <v>5</v>
       </c>
-      <c r="V23" s="62">
+      <c r="V23" s="46">
         <v>13</v>
       </c>
-      <c r="W23" s="62">
+      <c r="W23" s="46">
         <v>9</v>
       </c>
-      <c r="X23" s="62">
+      <c r="X23" s="46">
         <v>7</v>
       </c>
-      <c r="Y23" s="62">
+      <c r="Y23" s="46">
         <v>7</v>
       </c>
-      <c r="Z23" s="62">
+      <c r="Z23" s="46">
         <v>24</v>
       </c>
-      <c r="AA23" s="62">
+      <c r="AA23" s="46">
         <v>12</v>
       </c>
-      <c r="AB23" s="62">
+      <c r="AB23" s="46">
         <v>11</v>
       </c>
-      <c r="AC23" s="62">
+      <c r="AC23" s="46">
         <v>9</v>
       </c>
-      <c r="AD23" s="62">
+      <c r="AD23" s="46">
         <v>8</v>
       </c>
-      <c r="AE23" s="62">
+      <c r="AE23" s="46">
         <v>11</v>
       </c>
-      <c r="AF23" s="62">
+      <c r="AF23" s="46">
         <v>9</v>
       </c>
-      <c r="AG23" s="62">
+      <c r="AG23" s="46">
         <v>4</v>
       </c>
-      <c r="AH23" s="62">
+      <c r="AH23" s="46">
         <v>10</v>
       </c>
-      <c r="AI23" s="88">
+      <c r="AI23" s="68">
         <v>7</v>
       </c>
+      <c r="AJ23" s="68">
+        <v>12</v>
+      </c>
     </row>
     <row r="24" spans="1:51" ht="12" customHeight="1">
-      <c r="A24" s="55" t="s">
+      <c r="A24" s="40" t="s">
         <v>58</v>
       </c>
-      <c r="B24" s="16"/>
-[...11 lines deleted...]
-      <c r="N24" s="7">
+      <c r="B24" s="14"/>
+      <c r="C24" s="14"/>
+      <c r="D24" s="14"/>
+      <c r="E24" s="14"/>
+      <c r="F24" s="14"/>
+      <c r="G24" s="14"/>
+      <c r="H24" s="15"/>
+      <c r="I24" s="14"/>
+      <c r="J24" s="15"/>
+      <c r="K24" s="15"/>
+      <c r="L24" s="15"/>
+      <c r="M24" s="15"/>
+      <c r="N24" s="5">
         <v>5</v>
       </c>
-      <c r="O24" s="62">
+      <c r="O24" s="46">
         <v>8</v>
       </c>
-      <c r="P24" s="67">
+      <c r="P24" s="50">
         <v>1</v>
       </c>
-      <c r="Q24" s="62">
+      <c r="Q24" s="46">
         <v>1</v>
       </c>
-      <c r="R24" s="62">
+      <c r="R24" s="46">
         <v>2</v>
       </c>
-      <c r="S24" s="62">
+      <c r="S24" s="46">
         <v>8</v>
       </c>
-      <c r="T24" s="62">
+      <c r="T24" s="46">
         <v>3</v>
       </c>
-      <c r="U24" s="62"/>
-      <c r="V24" s="62">
+      <c r="U24" s="46"/>
+      <c r="V24" s="46">
         <v>3</v>
       </c>
-      <c r="W24" s="62">
+      <c r="W24" s="46">
         <v>1</v>
       </c>
-      <c r="X24" s="62">
+      <c r="X24" s="46">
         <v>3</v>
       </c>
-      <c r="Y24" s="62">
+      <c r="Y24" s="46">
         <v>2</v>
       </c>
-      <c r="Z24" s="62">
+      <c r="Z24" s="46">
         <v>2</v>
       </c>
-      <c r="AA24" s="62">
+      <c r="AA24" s="46">
         <v>6</v>
       </c>
-      <c r="AB24" s="62">
+      <c r="AB24" s="46">
         <v>5</v>
       </c>
-      <c r="AC24" s="62">
+      <c r="AC24" s="46">
         <v>3</v>
       </c>
-      <c r="AD24" s="62">
+      <c r="AD24" s="46">
         <v>5</v>
       </c>
-      <c r="AE24" s="62">
+      <c r="AE24" s="46">
         <v>6</v>
       </c>
-      <c r="AF24" s="62">
+      <c r="AF24" s="46">
         <v>1</v>
       </c>
-      <c r="AG24" s="62">
+      <c r="AG24" s="46">
         <v>6</v>
       </c>
-      <c r="AH24" s="62">
+      <c r="AH24" s="46">
         <v>1</v>
       </c>
-      <c r="AI24" s="88">
+      <c r="AI24" s="68">
         <v>3</v>
       </c>
+      <c r="AJ24" s="68">
+        <v>3</v>
+      </c>
     </row>
     <row r="25" spans="1:51" ht="12" customHeight="1">
-      <c r="A25" s="55" t="s">
+      <c r="A25" s="40" t="s">
         <v>51</v>
       </c>
-      <c r="B25" s="16"/>
-[...11 lines deleted...]
-      <c r="N25" s="7">
+      <c r="B25" s="14"/>
+      <c r="C25" s="14"/>
+      <c r="D25" s="14"/>
+      <c r="E25" s="14"/>
+      <c r="F25" s="14"/>
+      <c r="G25" s="14"/>
+      <c r="H25" s="15"/>
+      <c r="I25" s="14"/>
+      <c r="J25" s="15"/>
+      <c r="K25" s="15"/>
+      <c r="L25" s="15"/>
+      <c r="M25" s="15"/>
+      <c r="N25" s="5">
         <v>25</v>
       </c>
-      <c r="O25" s="62">
+      <c r="O25" s="46">
         <v>30</v>
       </c>
-      <c r="P25" s="67">
+      <c r="P25" s="50">
         <v>23</v>
       </c>
-      <c r="Q25" s="62">
+      <c r="Q25" s="46">
         <v>19</v>
       </c>
-      <c r="R25" s="62">
+      <c r="R25" s="46">
         <v>20</v>
       </c>
-      <c r="S25" s="62">
+      <c r="S25" s="46">
         <v>17</v>
       </c>
-      <c r="T25" s="62">
+      <c r="T25" s="46">
         <v>15</v>
       </c>
-      <c r="U25" s="62">
+      <c r="U25" s="46">
         <v>11</v>
       </c>
-      <c r="V25" s="62">
+      <c r="V25" s="46">
         <v>26</v>
       </c>
-      <c r="W25" s="62">
+      <c r="W25" s="46">
         <v>18</v>
       </c>
-      <c r="X25" s="62">
+      <c r="X25" s="46">
         <v>10</v>
       </c>
-      <c r="Y25" s="62">
+      <c r="Y25" s="46">
         <v>27</v>
       </c>
-      <c r="Z25" s="62">
+      <c r="Z25" s="46">
         <v>29</v>
       </c>
-      <c r="AA25" s="62">
+      <c r="AA25" s="46">
         <v>30</v>
       </c>
-      <c r="AB25" s="62">
+      <c r="AB25" s="46">
         <v>27</v>
       </c>
-      <c r="AC25" s="62">
+      <c r="AC25" s="46">
         <v>15</v>
       </c>
-      <c r="AD25" s="62">
+      <c r="AD25" s="46">
         <v>16</v>
       </c>
-      <c r="AE25" s="62">
+      <c r="AE25" s="46">
         <v>13</v>
       </c>
-      <c r="AF25" s="62">
+      <c r="AF25" s="46">
         <v>18</v>
       </c>
-      <c r="AG25" s="62">
+      <c r="AG25" s="46">
         <v>17</v>
       </c>
-      <c r="AH25" s="62">
+      <c r="AH25" s="46">
         <v>15</v>
       </c>
-      <c r="AI25" s="88">
+      <c r="AI25" s="68">
         <v>17</v>
       </c>
+      <c r="AJ25" s="68">
+        <v>11</v>
+      </c>
     </row>
     <row r="26" spans="1:51" ht="12" customHeight="1">
-      <c r="A26" s="76"/>
-[...18 lines deleted...]
-      <c r="T26" s="92" t="s">
+      <c r="A26" s="57"/>
+      <c r="B26" s="57"/>
+      <c r="C26" s="57"/>
+      <c r="D26" s="57"/>
+      <c r="E26" s="57"/>
+      <c r="F26" s="57"/>
+      <c r="G26" s="57"/>
+      <c r="H26" s="57"/>
+      <c r="I26" s="57"/>
+      <c r="J26" s="57"/>
+      <c r="K26" s="57"/>
+      <c r="L26" s="57"/>
+      <c r="M26" s="57"/>
+      <c r="N26" s="57"/>
+      <c r="O26" s="57"/>
+      <c r="P26" s="57"/>
+      <c r="Q26" s="57"/>
+      <c r="R26" s="57"/>
+      <c r="S26" s="57"/>
+      <c r="T26" s="72" t="s">
         <v>25</v>
       </c>
-      <c r="U26" s="92"/>
-[...27 lines deleted...]
-      <c r="AY26" s="76"/>
+      <c r="U26" s="72"/>
+      <c r="V26" s="72"/>
+      <c r="W26" s="72"/>
+      <c r="X26" s="72"/>
+      <c r="Y26" s="72"/>
+      <c r="Z26" s="72"/>
+      <c r="AA26" s="72"/>
+      <c r="AB26" s="72"/>
+      <c r="AC26" s="72"/>
+      <c r="AD26" s="72"/>
+      <c r="AE26" s="72"/>
+      <c r="AF26" s="72"/>
+      <c r="AG26" s="72"/>
+      <c r="AH26" s="57"/>
+      <c r="AI26" s="67"/>
+      <c r="AJ26" s="68"/>
+      <c r="AM26" s="57"/>
+      <c r="AN26" s="57"/>
+      <c r="AO26" s="57"/>
+      <c r="AP26" s="57"/>
+      <c r="AQ26" s="57"/>
+      <c r="AR26" s="57"/>
+      <c r="AS26" s="57"/>
+      <c r="AT26" s="57"/>
+      <c r="AU26" s="57"/>
+      <c r="AV26" s="57"/>
+      <c r="AW26" s="57"/>
+      <c r="AX26" s="57"/>
+      <c r="AY26" s="57"/>
     </row>
     <row r="27" spans="1:51" ht="12" customHeight="1">
-      <c r="A27" s="82" t="s">
+      <c r="A27" s="62" t="s">
         <v>36</v>
       </c>
-      <c r="B27" s="62"/>
-[...11 lines deleted...]
-      <c r="N27" s="62">
+      <c r="B27" s="46"/>
+      <c r="C27" s="46"/>
+      <c r="D27" s="46"/>
+      <c r="E27" s="46"/>
+      <c r="F27" s="46"/>
+      <c r="G27" s="46"/>
+      <c r="H27" s="46"/>
+      <c r="I27" s="46"/>
+      <c r="J27" s="46"/>
+      <c r="K27" s="46"/>
+      <c r="L27" s="46"/>
+      <c r="M27" s="46"/>
+      <c r="N27" s="46">
         <v>435</v>
       </c>
-      <c r="O27" s="62">
+      <c r="O27" s="46">
         <v>412</v>
       </c>
-      <c r="P27" s="62">
+      <c r="P27" s="46">
         <v>315</v>
       </c>
-      <c r="Q27" s="62">
+      <c r="Q27" s="46">
         <v>313</v>
       </c>
-      <c r="R27" s="62">
+      <c r="R27" s="46">
         <v>234</v>
       </c>
-      <c r="S27" s="62">
+      <c r="S27" s="46">
         <v>227</v>
       </c>
-      <c r="T27" s="62">
+      <c r="T27" s="46">
         <v>171</v>
       </c>
-      <c r="U27" s="62">
+      <c r="U27" s="46">
         <v>251</v>
       </c>
-      <c r="V27" s="62">
+      <c r="V27" s="46">
         <v>211</v>
       </c>
-      <c r="W27" s="62">
+      <c r="W27" s="46">
         <v>246</v>
       </c>
-      <c r="X27" s="62">
+      <c r="X27" s="46">
         <v>182</v>
       </c>
-      <c r="Y27" s="62">
+      <c r="Y27" s="46">
         <v>418</v>
       </c>
-      <c r="Z27" s="62">
+      <c r="Z27" s="46">
         <v>418</v>
       </c>
-      <c r="AA27" s="62">
+      <c r="AA27" s="46">
         <v>425</v>
       </c>
-      <c r="AB27" s="62">
+      <c r="AB27" s="46">
         <v>291</v>
       </c>
-      <c r="AC27" s="62">
+      <c r="AC27" s="46">
         <v>263</v>
       </c>
-      <c r="AD27" s="62">
+      <c r="AD27" s="46">
         <v>205</v>
       </c>
-      <c r="AE27" s="62">
+      <c r="AE27" s="46">
         <v>245</v>
       </c>
-      <c r="AF27" s="62">
+      <c r="AF27" s="46">
         <v>182</v>
       </c>
-      <c r="AG27" s="62">
+      <c r="AG27" s="46">
         <v>231</v>
       </c>
-      <c r="AH27" s="62">
+      <c r="AH27" s="46">
         <v>183</v>
       </c>
-      <c r="AI27" s="88">
+      <c r="AI27" s="68">
         <v>247</v>
       </c>
+      <c r="AJ27" s="68">
+        <v>148</v>
+      </c>
     </row>
     <row r="28" spans="1:51" ht="12" customHeight="1">
-      <c r="A28" s="70" t="s">
+      <c r="A28" s="53" t="s">
         <v>52</v>
       </c>
-      <c r="B28" s="62"/>
-[...11 lines deleted...]
-      <c r="N28" s="62">
+      <c r="B28" s="46"/>
+      <c r="C28" s="46"/>
+      <c r="D28" s="46"/>
+      <c r="E28" s="46"/>
+      <c r="F28" s="46"/>
+      <c r="G28" s="46"/>
+      <c r="H28" s="46"/>
+      <c r="I28" s="46"/>
+      <c r="J28" s="46"/>
+      <c r="K28" s="46"/>
+      <c r="L28" s="46"/>
+      <c r="M28" s="46"/>
+      <c r="N28" s="46">
         <v>323</v>
       </c>
-      <c r="O28" s="62">
+      <c r="O28" s="46">
         <v>307</v>
       </c>
-      <c r="P28" s="62">
+      <c r="P28" s="46">
         <v>239</v>
       </c>
-      <c r="Q28" s="62">
+      <c r="Q28" s="46">
         <v>231</v>
       </c>
-      <c r="R28" s="62">
+      <c r="R28" s="46">
         <v>180</v>
       </c>
-      <c r="S28" s="62">
+      <c r="S28" s="46">
         <v>168</v>
       </c>
-      <c r="T28" s="62">
+      <c r="T28" s="46">
         <v>124</v>
       </c>
-      <c r="U28" s="62">
+      <c r="U28" s="46">
         <v>192</v>
       </c>
-      <c r="V28" s="62">
+      <c r="V28" s="46">
         <v>163</v>
       </c>
-      <c r="W28" s="62">
+      <c r="W28" s="46">
         <v>179</v>
       </c>
-      <c r="X28" s="62">
+      <c r="X28" s="46">
         <v>138</v>
       </c>
-      <c r="Y28" s="62">
+      <c r="Y28" s="46">
         <v>325</v>
       </c>
-      <c r="Z28" s="62">
+      <c r="Z28" s="46">
         <v>311</v>
       </c>
-      <c r="AA28" s="62">
+      <c r="AA28" s="46">
         <v>317</v>
       </c>
-      <c r="AB28" s="62">
+      <c r="AB28" s="46">
         <v>205</v>
       </c>
-      <c r="AC28" s="62">
+      <c r="AC28" s="46">
         <v>192</v>
       </c>
-      <c r="AD28" s="62">
+      <c r="AD28" s="46">
         <v>146</v>
       </c>
-      <c r="AE28" s="62">
+      <c r="AE28" s="46">
         <v>169</v>
       </c>
-      <c r="AF28" s="62">
+      <c r="AF28" s="46">
         <v>122</v>
       </c>
-      <c r="AG28" s="62">
+      <c r="AG28" s="46">
         <v>179</v>
       </c>
-      <c r="AH28" s="62">
+      <c r="AH28" s="46">
         <v>143</v>
       </c>
-      <c r="AI28" s="88">
+      <c r="AI28" s="68">
         <v>166</v>
       </c>
+      <c r="AJ28" s="68">
+        <v>109</v>
+      </c>
     </row>
     <row r="29" spans="1:51" ht="12" customHeight="1">
-      <c r="A29" s="70" t="s">
+      <c r="A29" s="53" t="s">
         <v>34</v>
       </c>
-      <c r="B29" s="62"/>
-[...11 lines deleted...]
-      <c r="N29" s="62">
+      <c r="B29" s="46"/>
+      <c r="C29" s="46"/>
+      <c r="D29" s="46"/>
+      <c r="E29" s="46"/>
+      <c r="F29" s="46"/>
+      <c r="G29" s="46"/>
+      <c r="H29" s="46"/>
+      <c r="I29" s="46"/>
+      <c r="J29" s="46"/>
+      <c r="K29" s="46"/>
+      <c r="L29" s="46"/>
+      <c r="M29" s="46"/>
+      <c r="N29" s="46">
         <v>49</v>
       </c>
-      <c r="O29" s="62">
+      <c r="O29" s="46">
         <v>50</v>
       </c>
-      <c r="P29" s="62">
+      <c r="P29" s="46">
         <v>33</v>
       </c>
-      <c r="Q29" s="62">
+      <c r="Q29" s="46">
         <v>38</v>
       </c>
-      <c r="R29" s="62">
+      <c r="R29" s="46">
         <v>18</v>
       </c>
-      <c r="S29" s="62">
+      <c r="S29" s="46">
         <v>28</v>
       </c>
-      <c r="T29" s="62">
+      <c r="T29" s="46">
         <v>17</v>
       </c>
-      <c r="U29" s="62">
+      <c r="U29" s="46">
         <v>25</v>
       </c>
-      <c r="V29" s="62">
+      <c r="V29" s="46">
         <v>19</v>
       </c>
-      <c r="W29" s="62">
+      <c r="W29" s="46">
         <v>30</v>
       </c>
-      <c r="X29" s="62">
+      <c r="X29" s="46">
         <v>15</v>
       </c>
-      <c r="Y29" s="62">
+      <c r="Y29" s="46">
         <v>39</v>
       </c>
-      <c r="Z29" s="62">
+      <c r="Z29" s="46">
         <v>46</v>
       </c>
-      <c r="AA29" s="62">
+      <c r="AA29" s="46">
         <v>51</v>
       </c>
-      <c r="AB29" s="62">
+      <c r="AB29" s="46">
         <v>42</v>
       </c>
-      <c r="AC29" s="62">
+      <c r="AC29" s="46">
         <v>24</v>
       </c>
-      <c r="AD29" s="62">
+      <c r="AD29" s="46">
         <v>30</v>
       </c>
-      <c r="AE29" s="62">
+      <c r="AE29" s="46">
         <v>38</v>
       </c>
-      <c r="AF29" s="62">
+      <c r="AF29" s="46">
         <v>26</v>
       </c>
-      <c r="AG29" s="62">
+      <c r="AG29" s="46">
         <v>24</v>
       </c>
-      <c r="AH29" s="62">
+      <c r="AH29" s="46">
         <v>13</v>
       </c>
-      <c r="AI29" s="88">
+      <c r="AI29" s="68">
         <v>39</v>
       </c>
+      <c r="AJ29" s="68">
+        <v>18</v>
+      </c>
     </row>
     <row r="30" spans="1:51" ht="12" customHeight="1">
-      <c r="A30" s="70" t="s">
+      <c r="A30" s="53" t="s">
         <v>43</v>
       </c>
-      <c r="B30" s="62"/>
-[...11 lines deleted...]
-      <c r="N30" s="62">
+      <c r="B30" s="46"/>
+      <c r="C30" s="46"/>
+      <c r="D30" s="46"/>
+      <c r="E30" s="46"/>
+      <c r="F30" s="46"/>
+      <c r="G30" s="46"/>
+      <c r="H30" s="46"/>
+      <c r="I30" s="46"/>
+      <c r="J30" s="46"/>
+      <c r="K30" s="46"/>
+      <c r="L30" s="46"/>
+      <c r="M30" s="46"/>
+      <c r="N30" s="46">
         <v>13</v>
       </c>
-      <c r="O30" s="62">
+      <c r="O30" s="46">
         <v>11</v>
       </c>
-      <c r="P30" s="62">
+      <c r="P30" s="46">
         <v>11</v>
       </c>
-      <c r="Q30" s="62">
+      <c r="Q30" s="46">
         <v>6</v>
       </c>
-      <c r="R30" s="62">
+      <c r="R30" s="46">
         <v>7</v>
       </c>
-      <c r="S30" s="62">
+      <c r="S30" s="46">
         <v>5</v>
       </c>
-      <c r="T30" s="62">
+      <c r="T30" s="46">
         <v>7</v>
       </c>
-      <c r="U30" s="62">
+      <c r="U30" s="46">
         <v>6</v>
       </c>
-      <c r="V30" s="62">
+      <c r="V30" s="46">
         <v>6</v>
       </c>
-      <c r="W30" s="62">
+      <c r="W30" s="46">
         <v>13</v>
       </c>
-      <c r="X30" s="62">
+      <c r="X30" s="46">
         <v>11</v>
       </c>
-      <c r="Y30" s="62">
+      <c r="Y30" s="46">
         <v>14</v>
       </c>
-      <c r="Z30" s="62">
+      <c r="Z30" s="46">
         <v>12</v>
       </c>
-      <c r="AA30" s="62">
+      <c r="AA30" s="46">
         <v>12</v>
       </c>
-      <c r="AB30" s="62">
+      <c r="AB30" s="46">
         <v>11</v>
       </c>
-      <c r="AC30" s="62">
+      <c r="AC30" s="46">
         <v>11</v>
       </c>
-      <c r="AD30" s="62">
+      <c r="AD30" s="46">
         <v>8</v>
       </c>
-      <c r="AE30" s="62">
+      <c r="AE30" s="46">
         <v>9</v>
       </c>
-      <c r="AF30" s="62">
+      <c r="AF30" s="46">
         <v>10</v>
       </c>
-      <c r="AG30" s="62">
+      <c r="AG30" s="46">
         <v>6</v>
       </c>
-      <c r="AH30" s="62">
+      <c r="AH30" s="46">
         <v>7</v>
       </c>
-      <c r="AI30" s="88">
+      <c r="AI30" s="68">
         <v>8</v>
       </c>
+      <c r="AJ30" s="68">
+        <v>6</v>
+      </c>
     </row>
     <row r="31" spans="1:51" ht="12" customHeight="1">
-      <c r="A31" s="70" t="s">
+      <c r="A31" s="53" t="s">
         <v>44</v>
       </c>
-      <c r="B31" s="62"/>
-[...11 lines deleted...]
-      <c r="N31" s="62">
+      <c r="B31" s="46"/>
+      <c r="C31" s="46"/>
+      <c r="D31" s="46"/>
+      <c r="E31" s="46"/>
+      <c r="F31" s="46"/>
+      <c r="G31" s="46"/>
+      <c r="H31" s="46"/>
+      <c r="I31" s="46"/>
+      <c r="J31" s="46"/>
+      <c r="K31" s="46"/>
+      <c r="L31" s="46"/>
+      <c r="M31" s="46"/>
+      <c r="N31" s="46">
         <v>41</v>
       </c>
-      <c r="O31" s="62">
+      <c r="O31" s="46">
         <v>35</v>
       </c>
-      <c r="P31" s="62">
+      <c r="P31" s="46">
         <v>19</v>
       </c>
-      <c r="Q31" s="62">
+      <c r="Q31" s="46">
         <v>28</v>
       </c>
-      <c r="R31" s="62">
+      <c r="R31" s="46">
         <v>22</v>
       </c>
-      <c r="S31" s="62">
+      <c r="S31" s="46">
         <v>19</v>
       </c>
-      <c r="T31" s="62">
+      <c r="T31" s="46">
         <v>15</v>
       </c>
-      <c r="U31" s="62">
+      <c r="U31" s="46">
         <v>24</v>
       </c>
-      <c r="V31" s="62">
+      <c r="V31" s="46">
         <v>11</v>
       </c>
-      <c r="W31" s="62">
+      <c r="W31" s="46">
         <v>15</v>
       </c>
-      <c r="X31" s="62">
+      <c r="X31" s="46">
         <v>13</v>
       </c>
-      <c r="Y31" s="62">
+      <c r="Y31" s="46">
         <v>25</v>
       </c>
-      <c r="Z31" s="62">
+      <c r="Z31" s="46">
         <v>38</v>
       </c>
-      <c r="AA31" s="62">
+      <c r="AA31" s="46">
         <v>28</v>
       </c>
-      <c r="AB31" s="62">
+      <c r="AB31" s="46">
         <v>21</v>
       </c>
-      <c r="AC31" s="62">
+      <c r="AC31" s="46">
         <v>28</v>
       </c>
-      <c r="AD31" s="62">
+      <c r="AD31" s="46">
         <v>17</v>
       </c>
-      <c r="AE31" s="62">
+      <c r="AE31" s="46">
         <v>22</v>
       </c>
-      <c r="AF31" s="62">
+      <c r="AF31" s="46">
         <v>16</v>
       </c>
-      <c r="AG31" s="62">
+      <c r="AG31" s="46">
         <v>18</v>
       </c>
-      <c r="AH31" s="62">
+      <c r="AH31" s="46">
         <v>15</v>
       </c>
-      <c r="AI31" s="88">
+      <c r="AI31" s="68">
         <v>28</v>
       </c>
+      <c r="AJ31" s="68">
+        <v>11</v>
+      </c>
     </row>
     <row r="32" spans="1:51" ht="12" customHeight="1">
-      <c r="A32" s="70" t="s">
+      <c r="A32" s="53" t="s">
         <v>51</v>
       </c>
-      <c r="B32" s="62"/>
-[...11 lines deleted...]
-      <c r="N32" s="62">
+      <c r="B32" s="46"/>
+      <c r="C32" s="46"/>
+      <c r="D32" s="46"/>
+      <c r="E32" s="46"/>
+      <c r="F32" s="46"/>
+      <c r="G32" s="46"/>
+      <c r="H32" s="46"/>
+      <c r="I32" s="46"/>
+      <c r="J32" s="46"/>
+      <c r="K32" s="46"/>
+      <c r="L32" s="46"/>
+      <c r="M32" s="46"/>
+      <c r="N32" s="46">
         <v>9</v>
       </c>
-      <c r="O32" s="62">
+      <c r="O32" s="46">
         <v>9</v>
       </c>
-      <c r="P32" s="62">
+      <c r="P32" s="46">
         <v>13</v>
       </c>
-      <c r="Q32" s="62">
+      <c r="Q32" s="46">
         <v>10</v>
       </c>
-      <c r="R32" s="62">
+      <c r="R32" s="46">
         <v>7</v>
       </c>
-      <c r="S32" s="62">
+      <c r="S32" s="46">
         <v>7</v>
       </c>
-      <c r="T32" s="62">
+      <c r="T32" s="46">
         <v>8</v>
       </c>
-      <c r="U32" s="62">
+      <c r="U32" s="46">
         <v>4</v>
       </c>
-      <c r="V32" s="62">
+      <c r="V32" s="46">
         <v>12</v>
       </c>
-      <c r="W32" s="62">
+      <c r="W32" s="46">
         <v>9</v>
       </c>
-      <c r="X32" s="62">
+      <c r="X32" s="46">
         <v>5</v>
       </c>
-      <c r="Y32" s="62">
+      <c r="Y32" s="46">
         <v>15</v>
       </c>
-      <c r="Z32" s="62">
+      <c r="Z32" s="46">
         <v>11</v>
       </c>
-      <c r="AA32" s="62">
+      <c r="AA32" s="46">
         <v>17</v>
       </c>
-      <c r="AB32" s="62">
+      <c r="AB32" s="46">
         <v>12</v>
       </c>
-      <c r="AC32" s="62">
+      <c r="AC32" s="46">
         <v>8</v>
       </c>
-      <c r="AD32" s="62">
+      <c r="AD32" s="46">
         <v>4</v>
       </c>
-      <c r="AE32" s="62">
+      <c r="AE32" s="46">
         <v>7</v>
       </c>
-      <c r="AF32" s="62">
+      <c r="AF32" s="46">
         <v>8</v>
       </c>
-      <c r="AG32" s="62">
+      <c r="AG32" s="46">
         <v>4</v>
       </c>
-      <c r="AH32" s="62">
+      <c r="AH32" s="46">
         <v>5</v>
       </c>
-      <c r="AI32" s="88">
+      <c r="AI32" s="68">
         <v>6</v>
       </c>
+      <c r="AJ32" s="68">
+        <v>4</v>
+      </c>
     </row>
     <row r="33" spans="1:52" ht="12" customHeight="1">
-      <c r="A33" s="78"/>
-[...18 lines deleted...]
-      <c r="T33" s="103" t="s">
+      <c r="A33" s="59"/>
+      <c r="B33" s="59"/>
+      <c r="C33" s="59"/>
+      <c r="D33" s="59"/>
+      <c r="E33" s="59"/>
+      <c r="F33" s="59"/>
+      <c r="G33" s="59"/>
+      <c r="H33" s="59"/>
+      <c r="I33" s="59"/>
+      <c r="J33" s="59"/>
+      <c r="K33" s="59"/>
+      <c r="L33" s="59"/>
+      <c r="M33" s="59"/>
+      <c r="N33" s="59"/>
+      <c r="O33" s="59"/>
+      <c r="P33" s="59"/>
+      <c r="Q33" s="59"/>
+      <c r="R33" s="59"/>
+      <c r="S33" s="59"/>
+      <c r="T33" s="83" t="s">
         <v>26</v>
       </c>
-      <c r="U33" s="103"/>
-[...27 lines deleted...]
-      <c r="AZ33" s="78"/>
+      <c r="U33" s="83"/>
+      <c r="V33" s="83"/>
+      <c r="W33" s="83"/>
+      <c r="X33" s="83"/>
+      <c r="Y33" s="83"/>
+      <c r="Z33" s="83"/>
+      <c r="AA33" s="83"/>
+      <c r="AB33" s="83"/>
+      <c r="AC33" s="83"/>
+      <c r="AD33" s="83"/>
+      <c r="AE33" s="83"/>
+      <c r="AF33" s="83"/>
+      <c r="AG33" s="83"/>
+      <c r="AH33" s="59"/>
+      <c r="AI33" s="59"/>
+      <c r="AJ33" s="68"/>
+      <c r="AM33" s="59"/>
+      <c r="AN33" s="59"/>
+      <c r="AO33" s="59"/>
+      <c r="AP33" s="59"/>
+      <c r="AQ33" s="59"/>
+      <c r="AR33" s="59"/>
+      <c r="AS33" s="59"/>
+      <c r="AT33" s="59"/>
+      <c r="AU33" s="59"/>
+      <c r="AV33" s="59"/>
+      <c r="AW33" s="59"/>
+      <c r="AX33" s="59"/>
+      <c r="AY33" s="59"/>
+      <c r="AZ33" s="59"/>
     </row>
     <row r="34" spans="1:52" ht="12" customHeight="1">
-      <c r="A34" s="82" t="s">
+      <c r="A34" s="62" t="s">
         <v>36</v>
       </c>
-      <c r="B34" s="62"/>
-[...11 lines deleted...]
-      <c r="N34" s="62">
+      <c r="B34" s="46"/>
+      <c r="C34" s="46"/>
+      <c r="D34" s="46"/>
+      <c r="E34" s="46"/>
+      <c r="F34" s="46"/>
+      <c r="G34" s="46"/>
+      <c r="H34" s="46"/>
+      <c r="I34" s="46"/>
+      <c r="J34" s="46"/>
+      <c r="K34" s="46"/>
+      <c r="L34" s="46"/>
+      <c r="M34" s="46"/>
+      <c r="N34" s="46">
         <v>154</v>
       </c>
-      <c r="O34" s="62">
+      <c r="O34" s="46">
         <v>159</v>
       </c>
-      <c r="P34" s="62">
+      <c r="P34" s="46">
         <v>110</v>
       </c>
-      <c r="Q34" s="62">
+      <c r="Q34" s="46">
         <v>99</v>
       </c>
-      <c r="R34" s="62">
+      <c r="R34" s="46">
         <v>85</v>
       </c>
-      <c r="S34" s="73">
+      <c r="S34" s="46">
         <v>99</v>
       </c>
-      <c r="T34" s="73">
+      <c r="T34" s="46">
         <v>52</v>
       </c>
-      <c r="U34" s="73">
+      <c r="U34" s="46">
         <v>69</v>
       </c>
-      <c r="V34" s="73">
+      <c r="V34" s="46">
         <v>76</v>
       </c>
-      <c r="W34" s="73">
+      <c r="W34" s="46">
         <v>100</v>
       </c>
-      <c r="X34" s="62">
+      <c r="X34" s="46">
         <v>91</v>
       </c>
-      <c r="Y34" s="73">
+      <c r="Y34" s="46">
         <v>106</v>
       </c>
-      <c r="Z34" s="73">
+      <c r="Z34" s="46">
         <v>161</v>
       </c>
-      <c r="AA34" s="73">
+      <c r="AA34" s="46">
         <v>125</v>
       </c>
-      <c r="AB34" s="73">
+      <c r="AB34" s="46">
         <v>92</v>
       </c>
-      <c r="AC34" s="73">
+      <c r="AC34" s="46">
         <v>94</v>
       </c>
-      <c r="AD34" s="73">
+      <c r="AD34" s="46">
         <v>83</v>
       </c>
-      <c r="AE34" s="73">
+      <c r="AE34" s="46">
         <v>89</v>
       </c>
-      <c r="AF34" s="73">
+      <c r="AF34" s="46">
         <v>65</v>
       </c>
-      <c r="AG34" s="73">
+      <c r="AG34" s="46">
         <v>87</v>
       </c>
-      <c r="AH34" s="62">
+      <c r="AH34" s="46">
         <v>71</v>
       </c>
-      <c r="AI34" s="88">
+      <c r="AI34" s="68">
         <v>79</v>
       </c>
+      <c r="AJ34" s="68">
+        <v>69</v>
+      </c>
     </row>
     <row r="35" spans="1:52" ht="12" customHeight="1">
-      <c r="A35" s="70" t="s">
+      <c r="A35" s="53" t="s">
         <v>32</v>
       </c>
-      <c r="B35" s="62"/>
-[...11 lines deleted...]
-      <c r="N35" s="62">
+      <c r="B35" s="46"/>
+      <c r="C35" s="46"/>
+      <c r="D35" s="46"/>
+      <c r="E35" s="46"/>
+      <c r="F35" s="46"/>
+      <c r="G35" s="46"/>
+      <c r="H35" s="46"/>
+      <c r="I35" s="46"/>
+      <c r="J35" s="46"/>
+      <c r="K35" s="46"/>
+      <c r="L35" s="46"/>
+      <c r="M35" s="46"/>
+      <c r="N35" s="46">
         <v>20</v>
       </c>
-      <c r="O35" s="62">
+      <c r="O35" s="46">
         <v>22</v>
       </c>
-      <c r="P35" s="62">
+      <c r="P35" s="46">
         <v>14</v>
       </c>
-      <c r="Q35" s="62">
+      <c r="Q35" s="46">
         <v>6</v>
       </c>
-      <c r="R35" s="62">
+      <c r="R35" s="46">
         <v>8</v>
       </c>
-      <c r="S35" s="73">
+      <c r="S35" s="46">
         <v>10</v>
       </c>
-      <c r="T35" s="73">
+      <c r="T35" s="46">
         <v>4</v>
       </c>
-      <c r="U35" s="73">
+      <c r="U35" s="46">
         <v>8</v>
       </c>
-      <c r="V35" s="73">
+      <c r="V35" s="46">
         <v>6</v>
       </c>
-      <c r="W35" s="73">
+      <c r="W35" s="46">
         <v>11</v>
       </c>
-      <c r="X35" s="62">
+      <c r="X35" s="46">
         <v>8</v>
       </c>
-      <c r="Y35" s="73">
+      <c r="Y35" s="46">
         <v>13</v>
       </c>
-      <c r="Z35" s="73">
+      <c r="Z35" s="46">
         <v>26</v>
       </c>
-      <c r="AA35" s="73">
+      <c r="AA35" s="46">
         <v>12</v>
       </c>
-      <c r="AB35" s="73">
+      <c r="AB35" s="46">
         <v>3</v>
       </c>
-      <c r="AC35" s="73">
+      <c r="AC35" s="46">
         <v>7</v>
       </c>
-      <c r="AD35" s="73">
+      <c r="AD35" s="46">
         <v>6</v>
       </c>
-      <c r="AE35" s="73">
+      <c r="AE35" s="46">
         <v>4</v>
       </c>
-      <c r="AF35" s="73">
+      <c r="AF35" s="46">
         <v>5</v>
       </c>
-      <c r="AG35" s="73">
+      <c r="AG35" s="46">
         <v>9</v>
       </c>
-      <c r="AH35" s="62">
+      <c r="AH35" s="46">
         <v>10</v>
       </c>
-      <c r="AI35" s="88">
+      <c r="AI35" s="68">
         <v>7</v>
       </c>
+      <c r="AJ35" s="68">
+        <v>4</v>
+      </c>
     </row>
     <row r="36" spans="1:52" ht="12" customHeight="1">
-      <c r="A36" s="70" t="s">
+      <c r="A36" s="53" t="s">
         <v>34</v>
       </c>
-      <c r="B36" s="62"/>
-[...11 lines deleted...]
-      <c r="N36" s="62">
+      <c r="B36" s="46"/>
+      <c r="C36" s="46"/>
+      <c r="D36" s="46"/>
+      <c r="E36" s="46"/>
+      <c r="F36" s="46"/>
+      <c r="G36" s="46"/>
+      <c r="H36" s="46"/>
+      <c r="I36" s="46"/>
+      <c r="J36" s="46"/>
+      <c r="K36" s="46"/>
+      <c r="L36" s="46"/>
+      <c r="M36" s="46"/>
+      <c r="N36" s="46">
         <v>1</v>
       </c>
-      <c r="O36" s="62">
+      <c r="O36" s="46">
         <v>5</v>
       </c>
-      <c r="P36" s="62">
+      <c r="P36" s="46">
         <v>2</v>
       </c>
-      <c r="Q36" s="62">
+      <c r="Q36" s="46">
         <v>1</v>
       </c>
-      <c r="R36" s="62">
+      <c r="R36" s="46">
         <v>1</v>
       </c>
-      <c r="S36" s="73">
+      <c r="S36" s="46">
         <v>2</v>
       </c>
-      <c r="T36" s="73">
+      <c r="T36" s="46">
         <v>1</v>
       </c>
-      <c r="U36" s="73">
+      <c r="U36" s="46">
         <v>1</v>
       </c>
-      <c r="V36" s="73">
+      <c r="V36" s="46">
         <v>1</v>
       </c>
-      <c r="W36" s="73">
+      <c r="W36" s="46">
         <v>2</v>
       </c>
-      <c r="X36" s="62">
+      <c r="X36" s="46">
         <v>0</v>
       </c>
-      <c r="Y36" s="73">
+      <c r="Y36" s="46">
         <v>1</v>
       </c>
-      <c r="Z36" s="73">
+      <c r="Z36" s="46">
         <v>1</v>
       </c>
-      <c r="AA36" s="62" t="s">
+      <c r="AA36" s="46" t="s">
         <v>31</v>
       </c>
-      <c r="AB36" s="62" t="s">
+      <c r="AB36" s="46" t="s">
         <v>31</v>
       </c>
-      <c r="AC36" s="73">
+      <c r="AC36" s="46">
         <v>3</v>
       </c>
-      <c r="AD36" s="62" t="s">
+      <c r="AD36" s="46" t="s">
         <v>31</v>
       </c>
-      <c r="AE36" s="73">
+      <c r="AE36" s="46">
         <v>1</v>
       </c>
-      <c r="AF36" s="62" t="s">
+      <c r="AF36" s="46" t="s">
         <v>31</v>
       </c>
-      <c r="AG36" s="73">
+      <c r="AG36" s="46">
         <v>1</v>
       </c>
-      <c r="AH36" s="62">
+      <c r="AH36" s="46">
         <v>2</v>
       </c>
-      <c r="AI36" s="73" t="s">
+      <c r="AI36" s="46" t="s">
         <v>31</v>
       </c>
+      <c r="AJ36" s="46" t="s">
+        <v>31</v>
+      </c>
     </row>
     <row r="37" spans="1:52" ht="12" customHeight="1">
-      <c r="A37" s="70" t="s">
+      <c r="A37" s="53" t="s">
         <v>41</v>
       </c>
-      <c r="B37" s="62"/>
-[...11 lines deleted...]
-      <c r="N37" s="62">
+      <c r="B37" s="46"/>
+      <c r="C37" s="46"/>
+      <c r="D37" s="46"/>
+      <c r="E37" s="46"/>
+      <c r="F37" s="46"/>
+      <c r="G37" s="46"/>
+      <c r="H37" s="46"/>
+      <c r="I37" s="46"/>
+      <c r="J37" s="46"/>
+      <c r="K37" s="46"/>
+      <c r="L37" s="46"/>
+      <c r="M37" s="46"/>
+      <c r="N37" s="46">
         <v>31</v>
       </c>
-      <c r="O37" s="62">
+      <c r="O37" s="46">
         <v>31</v>
       </c>
-      <c r="P37" s="62">
+      <c r="P37" s="46">
         <v>23</v>
       </c>
-      <c r="Q37" s="62">
+      <c r="Q37" s="46">
         <v>25</v>
       </c>
-      <c r="R37" s="62">
+      <c r="R37" s="46">
         <v>23</v>
       </c>
-      <c r="S37" s="73">
+      <c r="S37" s="46">
         <v>24</v>
       </c>
-      <c r="T37" s="73">
+      <c r="T37" s="46">
         <v>19</v>
       </c>
-      <c r="U37" s="73">
+      <c r="U37" s="46">
         <v>19</v>
       </c>
-      <c r="V37" s="73">
+      <c r="V37" s="46">
         <v>16</v>
       </c>
-      <c r="W37" s="73">
+      <c r="W37" s="46">
         <v>27</v>
       </c>
-      <c r="X37" s="62">
+      <c r="X37" s="46">
         <v>20</v>
       </c>
-      <c r="Y37" s="73">
+      <c r="Y37" s="46">
         <v>30</v>
       </c>
-      <c r="Z37" s="73">
+      <c r="Z37" s="46">
         <v>30</v>
       </c>
-      <c r="AA37" s="73">
+      <c r="AA37" s="46">
         <v>34</v>
       </c>
-      <c r="AB37" s="73">
+      <c r="AB37" s="46">
         <v>22</v>
       </c>
-      <c r="AC37" s="73">
+      <c r="AC37" s="46">
         <v>26</v>
       </c>
-      <c r="AD37" s="73">
+      <c r="AD37" s="46">
         <v>28</v>
       </c>
-      <c r="AE37" s="73">
+      <c r="AE37" s="46">
         <v>25</v>
       </c>
-      <c r="AF37" s="73">
+      <c r="AF37" s="46">
         <v>22</v>
       </c>
-      <c r="AG37" s="73">
+      <c r="AG37" s="46">
         <v>22</v>
       </c>
-      <c r="AH37" s="62">
+      <c r="AH37" s="46">
         <v>13</v>
       </c>
-      <c r="AI37" s="88">
+      <c r="AI37" s="68">
         <v>20</v>
       </c>
+      <c r="AJ37" s="68">
+        <v>13</v>
+      </c>
     </row>
     <row r="38" spans="1:52" ht="12" customHeight="1">
-      <c r="A38" s="70" t="s">
+      <c r="A38" s="53" t="s">
         <v>43</v>
       </c>
-      <c r="B38" s="62"/>
-[...11 lines deleted...]
-      <c r="N38" s="62">
+      <c r="B38" s="46"/>
+      <c r="C38" s="46"/>
+      <c r="D38" s="46"/>
+      <c r="E38" s="46"/>
+      <c r="F38" s="46"/>
+      <c r="G38" s="46"/>
+      <c r="H38" s="46"/>
+      <c r="I38" s="46"/>
+      <c r="J38" s="46"/>
+      <c r="K38" s="46"/>
+      <c r="L38" s="46"/>
+      <c r="M38" s="46"/>
+      <c r="N38" s="46">
         <v>18</v>
       </c>
-      <c r="O38" s="62">
+      <c r="O38" s="46">
         <v>10</v>
       </c>
-      <c r="P38" s="62">
+      <c r="P38" s="46">
         <v>18</v>
       </c>
-      <c r="Q38" s="62">
+      <c r="Q38" s="46">
         <v>13</v>
       </c>
-      <c r="R38" s="62">
+      <c r="R38" s="46">
         <v>6</v>
       </c>
-      <c r="S38" s="73">
+      <c r="S38" s="46">
         <v>10</v>
       </c>
-      <c r="T38" s="73">
+      <c r="T38" s="46">
         <v>4</v>
       </c>
-      <c r="U38" s="73">
+      <c r="U38" s="46">
         <v>9</v>
       </c>
-      <c r="V38" s="73">
+      <c r="V38" s="46">
         <v>2</v>
       </c>
-      <c r="W38" s="73">
+      <c r="W38" s="46">
         <v>9</v>
       </c>
-      <c r="X38" s="62">
+      <c r="X38" s="46">
         <v>13</v>
       </c>
-      <c r="Y38" s="73">
+      <c r="Y38" s="46">
         <v>13</v>
       </c>
-      <c r="Z38" s="73">
+      <c r="Z38" s="46">
         <v>14</v>
       </c>
-      <c r="AA38" s="73">
+      <c r="AA38" s="46">
         <v>8</v>
       </c>
-      <c r="AB38" s="73">
+      <c r="AB38" s="46">
         <v>5</v>
       </c>
-      <c r="AC38" s="73">
+      <c r="AC38" s="46">
         <v>9</v>
       </c>
-      <c r="AD38" s="73">
+      <c r="AD38" s="46">
         <v>4</v>
       </c>
-      <c r="AE38" s="73">
+      <c r="AE38" s="46">
         <v>7</v>
       </c>
-      <c r="AF38" s="73">
+      <c r="AF38" s="46">
         <v>7</v>
       </c>
-      <c r="AG38" s="73">
+      <c r="AG38" s="46">
         <v>5</v>
       </c>
-      <c r="AH38" s="62">
+      <c r="AH38" s="46">
         <v>9</v>
       </c>
-      <c r="AI38" s="88">
+      <c r="AI38" s="68">
         <v>11</v>
       </c>
+      <c r="AJ38" s="68">
+        <v>12</v>
+      </c>
     </row>
     <row r="39" spans="1:52" ht="12" customHeight="1">
-      <c r="A39" s="70" t="s">
+      <c r="A39" s="53" t="s">
         <v>55</v>
       </c>
-      <c r="B39" s="62"/>
-[...11 lines deleted...]
-      <c r="N39" s="62">
+      <c r="B39" s="46"/>
+      <c r="C39" s="46"/>
+      <c r="D39" s="46"/>
+      <c r="E39" s="46"/>
+      <c r="F39" s="46"/>
+      <c r="G39" s="46"/>
+      <c r="H39" s="46"/>
+      <c r="I39" s="46"/>
+      <c r="J39" s="46"/>
+      <c r="K39" s="46"/>
+      <c r="L39" s="46"/>
+      <c r="M39" s="46"/>
+      <c r="N39" s="46">
         <v>15</v>
       </c>
-      <c r="O39" s="62">
+      <c r="O39" s="46">
         <v>11</v>
       </c>
-      <c r="P39" s="62">
+      <c r="P39" s="46">
         <v>11</v>
       </c>
-      <c r="Q39" s="62">
+      <c r="Q39" s="46">
         <v>13</v>
       </c>
-      <c r="R39" s="62">
+      <c r="R39" s="46">
         <v>5</v>
       </c>
-      <c r="S39" s="73">
+      <c r="S39" s="46">
         <v>10</v>
       </c>
-      <c r="T39" s="73">
+      <c r="T39" s="46">
         <v>6</v>
       </c>
-      <c r="U39" s="73">
+      <c r="U39" s="46">
         <v>9</v>
       </c>
-      <c r="V39" s="73">
+      <c r="V39" s="46">
         <v>6</v>
       </c>
-      <c r="W39" s="73">
+      <c r="W39" s="46">
         <v>6</v>
       </c>
-      <c r="X39" s="62">
+      <c r="X39" s="46">
         <v>7</v>
       </c>
-      <c r="Y39" s="73">
+      <c r="Y39" s="46">
         <v>8</v>
       </c>
-      <c r="Z39" s="73">
+      <c r="Z39" s="46">
         <v>11</v>
       </c>
-      <c r="AA39" s="73">
+      <c r="AA39" s="46">
         <v>14</v>
       </c>
-      <c r="AB39" s="73">
+      <c r="AB39" s="46">
         <v>9</v>
       </c>
-      <c r="AC39" s="73">
+      <c r="AC39" s="46">
         <v>10</v>
       </c>
-      <c r="AD39" s="73">
+      <c r="AD39" s="46">
         <v>6</v>
       </c>
-      <c r="AE39" s="73">
+      <c r="AE39" s="46">
         <v>14</v>
       </c>
-      <c r="AF39" s="73">
+      <c r="AF39" s="46">
         <v>5</v>
       </c>
-      <c r="AG39" s="73">
+      <c r="AG39" s="46">
         <v>8</v>
       </c>
-      <c r="AH39" s="62">
+      <c r="AH39" s="46">
         <v>4</v>
       </c>
-      <c r="AI39" s="88">
+      <c r="AI39" s="68">
         <v>8</v>
       </c>
+      <c r="AJ39" s="68">
+        <v>4</v>
+      </c>
     </row>
     <row r="40" spans="1:52" ht="12" customHeight="1">
-      <c r="A40" s="70" t="s">
+      <c r="A40" s="53" t="s">
         <v>46</v>
       </c>
-      <c r="B40" s="62"/>
-[...11 lines deleted...]
-      <c r="N40" s="62">
+      <c r="B40" s="46"/>
+      <c r="C40" s="46"/>
+      <c r="D40" s="46"/>
+      <c r="E40" s="46"/>
+      <c r="F40" s="46"/>
+      <c r="G40" s="46"/>
+      <c r="H40" s="46"/>
+      <c r="I40" s="46"/>
+      <c r="J40" s="46"/>
+      <c r="K40" s="46"/>
+      <c r="L40" s="46"/>
+      <c r="M40" s="46"/>
+      <c r="N40" s="46">
         <v>9</v>
       </c>
-      <c r="O40" s="62">
+      <c r="O40" s="46">
         <v>10</v>
       </c>
-      <c r="P40" s="62">
+      <c r="P40" s="46">
         <v>7</v>
       </c>
-      <c r="Q40" s="62">
+      <c r="Q40" s="46">
         <v>5</v>
       </c>
-      <c r="R40" s="62">
+      <c r="R40" s="46">
         <v>6</v>
       </c>
-      <c r="S40" s="73">
+      <c r="S40" s="46">
         <v>1</v>
       </c>
-      <c r="T40" s="73">
+      <c r="T40" s="46">
         <v>2</v>
       </c>
-      <c r="U40" s="73">
+      <c r="U40" s="46">
         <v>3</v>
       </c>
-      <c r="V40" s="73">
+      <c r="V40" s="46">
         <v>5</v>
       </c>
-      <c r="W40" s="73">
+      <c r="W40" s="46">
         <v>9</v>
       </c>
-      <c r="X40" s="62">
+      <c r="X40" s="46">
         <v>11</v>
       </c>
-      <c r="Y40" s="73">
+      <c r="Y40" s="46">
         <v>7</v>
       </c>
-      <c r="Z40" s="73">
+      <c r="Z40" s="46">
         <v>8</v>
       </c>
-      <c r="AA40" s="73">
+      <c r="AA40" s="46">
         <v>7</v>
       </c>
-      <c r="AB40" s="73">
+      <c r="AB40" s="46">
         <v>7</v>
       </c>
-      <c r="AC40" s="73">
+      <c r="AC40" s="46">
         <v>4</v>
       </c>
-      <c r="AD40" s="73">
+      <c r="AD40" s="46">
         <v>1</v>
       </c>
-      <c r="AE40" s="73">
+      <c r="AE40" s="46">
         <v>3</v>
       </c>
-      <c r="AF40" s="62" t="s">
+      <c r="AF40" s="46" t="s">
         <v>31</v>
       </c>
-      <c r="AG40" s="73">
+      <c r="AG40" s="46">
         <v>5</v>
       </c>
-      <c r="AH40" s="62">
+      <c r="AH40" s="46">
         <v>2</v>
       </c>
-      <c r="AI40" s="88">
+      <c r="AI40" s="68">
         <v>1</v>
       </c>
+      <c r="AJ40" s="68">
+        <v>3</v>
+      </c>
     </row>
     <row r="41" spans="1:52" ht="12" customHeight="1">
-      <c r="A41" s="70" t="s">
+      <c r="A41" s="53" t="s">
         <v>47</v>
       </c>
-      <c r="B41" s="62"/>
-[...11 lines deleted...]
-      <c r="N41" s="62" t="s">
+      <c r="B41" s="46"/>
+      <c r="C41" s="46"/>
+      <c r="D41" s="46"/>
+      <c r="E41" s="46"/>
+      <c r="F41" s="46"/>
+      <c r="G41" s="46"/>
+      <c r="H41" s="46"/>
+      <c r="I41" s="46"/>
+      <c r="J41" s="46"/>
+      <c r="K41" s="46"/>
+      <c r="L41" s="46"/>
+      <c r="M41" s="46"/>
+      <c r="N41" s="46" t="s">
         <v>31</v>
       </c>
-      <c r="O41" s="62">
+      <c r="O41" s="46">
         <v>2</v>
       </c>
-      <c r="P41" s="62">
+      <c r="P41" s="46">
         <v>1</v>
       </c>
-      <c r="Q41" s="62">
+      <c r="Q41" s="46">
         <v>3</v>
       </c>
-      <c r="R41" s="62">
+      <c r="R41" s="46">
         <v>1</v>
       </c>
-      <c r="S41" s="73" t="s">
+      <c r="S41" s="46" t="s">
         <v>31</v>
       </c>
-      <c r="T41" s="73" t="s">
+      <c r="T41" s="46" t="s">
         <v>31</v>
       </c>
-      <c r="U41" s="73">
+      <c r="U41" s="46">
         <v>2</v>
       </c>
-      <c r="V41" s="73">
+      <c r="V41" s="46">
         <v>3</v>
       </c>
-      <c r="W41" s="73">
+      <c r="W41" s="46">
         <v>4</v>
       </c>
-      <c r="X41" s="62">
+      <c r="X41" s="46">
         <v>5</v>
       </c>
-      <c r="Y41" s="73">
+      <c r="Y41" s="46">
         <v>2</v>
       </c>
-      <c r="Z41" s="73">
+      <c r="Z41" s="46">
         <v>6</v>
       </c>
-      <c r="AA41" s="73">
+      <c r="AA41" s="46">
         <v>5</v>
       </c>
-      <c r="AB41" s="73">
+      <c r="AB41" s="46">
         <v>3</v>
       </c>
-      <c r="AC41" s="73">
+      <c r="AC41" s="46">
         <v>4</v>
       </c>
-      <c r="AD41" s="73">
+      <c r="AD41" s="46">
         <v>2</v>
       </c>
-      <c r="AE41" s="73">
+      <c r="AE41" s="46">
         <v>2</v>
       </c>
-      <c r="AF41" s="73">
+      <c r="AF41" s="46">
         <v>2</v>
       </c>
-      <c r="AG41" s="62" t="s">
+      <c r="AG41" s="46" t="s">
         <v>31</v>
       </c>
-      <c r="AH41" s="62">
+      <c r="AH41" s="46">
         <v>1</v>
       </c>
-      <c r="AI41" s="88">
+      <c r="AI41" s="68">
         <v>1</v>
       </c>
+      <c r="AJ41" s="68">
+        <v>2</v>
+      </c>
     </row>
     <row r="42" spans="1:52" ht="12" customHeight="1">
-      <c r="A42" s="70" t="s">
+      <c r="A42" s="53" t="s">
         <v>56</v>
       </c>
-      <c r="B42" s="62"/>
-[...11 lines deleted...]
-      <c r="N42" s="62">
+      <c r="B42" s="46"/>
+      <c r="C42" s="46"/>
+      <c r="D42" s="46"/>
+      <c r="E42" s="46"/>
+      <c r="F42" s="46"/>
+      <c r="G42" s="46"/>
+      <c r="H42" s="46"/>
+      <c r="I42" s="46"/>
+      <c r="J42" s="46"/>
+      <c r="K42" s="46"/>
+      <c r="L42" s="46"/>
+      <c r="M42" s="46"/>
+      <c r="N42" s="46">
         <v>4</v>
       </c>
-      <c r="O42" s="62">
+      <c r="O42" s="46">
         <v>2</v>
       </c>
-      <c r="P42" s="62">
+      <c r="P42" s="46">
         <v>2</v>
       </c>
-      <c r="Q42" s="62" t="s">
+      <c r="Q42" s="46" t="s">
         <v>31</v>
       </c>
-      <c r="R42" s="62">
+      <c r="R42" s="46">
         <v>3</v>
       </c>
-      <c r="S42" s="73" t="s">
+      <c r="S42" s="46" t="s">
         <v>31</v>
       </c>
-      <c r="T42" s="73" t="s">
+      <c r="T42" s="46" t="s">
         <v>31</v>
       </c>
-      <c r="U42" s="73">
+      <c r="U42" s="46">
         <v>2</v>
       </c>
-      <c r="V42" s="62" t="s">
+      <c r="V42" s="46" t="s">
         <v>31</v>
       </c>
-      <c r="W42" s="73">
+      <c r="W42" s="46">
         <v>3</v>
       </c>
-      <c r="X42" s="62">
+      <c r="X42" s="46">
         <v>2</v>
       </c>
-      <c r="Y42" s="73">
+      <c r="Y42" s="46">
         <v>5</v>
       </c>
-      <c r="Z42" s="73">
+      <c r="Z42" s="46">
         <v>5</v>
       </c>
-      <c r="AA42" s="73">
+      <c r="AA42" s="46">
         <v>1</v>
       </c>
-      <c r="AB42" s="73">
+      <c r="AB42" s="46">
         <v>3</v>
       </c>
-      <c r="AC42" s="73">
+      <c r="AC42" s="46">
         <v>6</v>
       </c>
-      <c r="AD42" s="73">
+      <c r="AD42" s="46">
         <v>3</v>
       </c>
-      <c r="AE42" s="73">
+      <c r="AE42" s="46">
         <v>5</v>
       </c>
-      <c r="AF42" s="73">
+      <c r="AF42" s="46">
         <v>1</v>
       </c>
-      <c r="AG42" s="73">
+      <c r="AG42" s="46">
         <v>2</v>
       </c>
-      <c r="AH42" s="62">
+      <c r="AH42" s="46">
         <v>1</v>
       </c>
-      <c r="AI42" s="88">
+      <c r="AI42" s="68">
         <v>2</v>
       </c>
+      <c r="AJ42" s="68">
+        <v>2</v>
+      </c>
     </row>
     <row r="43" spans="1:52" ht="12" customHeight="1">
-      <c r="A43" s="70" t="s">
+      <c r="A43" s="53" t="s">
         <v>57</v>
       </c>
-      <c r="B43" s="62"/>
-[...11 lines deleted...]
-      <c r="N43" s="62">
+      <c r="B43" s="46"/>
+      <c r="C43" s="46"/>
+      <c r="D43" s="46"/>
+      <c r="E43" s="46"/>
+      <c r="F43" s="46"/>
+      <c r="G43" s="46"/>
+      <c r="H43" s="46"/>
+      <c r="I43" s="46"/>
+      <c r="J43" s="46"/>
+      <c r="K43" s="46"/>
+      <c r="L43" s="46"/>
+      <c r="M43" s="46"/>
+      <c r="N43" s="46">
         <v>2</v>
       </c>
-      <c r="O43" s="62">
+      <c r="O43" s="46">
         <v>8</v>
       </c>
-      <c r="P43" s="62">
+      <c r="P43" s="46">
         <v>5</v>
       </c>
-      <c r="Q43" s="62">
+      <c r="Q43" s="46">
         <v>2</v>
       </c>
-      <c r="R43" s="62">
+      <c r="R43" s="46">
         <v>4</v>
       </c>
-      <c r="S43" s="73">
+      <c r="S43" s="46">
         <v>7</v>
       </c>
-      <c r="T43" s="73">
+      <c r="T43" s="46">
         <v>2</v>
       </c>
-      <c r="U43" s="73" t="s">
+      <c r="U43" s="46" t="s">
         <v>31</v>
       </c>
-      <c r="V43" s="73">
+      <c r="V43" s="46">
         <v>4</v>
       </c>
-      <c r="W43" s="73">
+      <c r="W43" s="46">
         <v>4</v>
       </c>
-      <c r="X43" s="62">
+      <c r="X43" s="46">
         <v>3</v>
       </c>
-      <c r="Y43" s="73">
+      <c r="Y43" s="46">
         <v>3</v>
       </c>
-      <c r="Z43" s="73">
+      <c r="Z43" s="46">
         <v>6</v>
       </c>
-      <c r="AA43" s="73">
+      <c r="AA43" s="46">
         <v>7</v>
       </c>
-      <c r="AB43" s="73">
+      <c r="AB43" s="46">
         <v>1</v>
       </c>
-      <c r="AC43" s="73">
+      <c r="AC43" s="46">
         <v>3</v>
       </c>
-      <c r="AD43" s="73">
+      <c r="AD43" s="46">
         <v>4</v>
       </c>
-      <c r="AE43" s="62" t="s">
+      <c r="AE43" s="46" t="s">
         <v>31</v>
       </c>
-      <c r="AF43" s="73">
+      <c r="AF43" s="46">
         <v>3</v>
       </c>
-      <c r="AG43" s="73">
+      <c r="AG43" s="46">
         <v>6</v>
       </c>
-      <c r="AH43" s="62">
+      <c r="AH43" s="46">
         <v>4</v>
       </c>
-      <c r="AI43" s="88">
+      <c r="AI43" s="68">
         <v>3</v>
       </c>
+      <c r="AJ43" s="68">
+        <v>2</v>
+      </c>
     </row>
     <row r="44" spans="1:52" ht="12" customHeight="1">
-      <c r="A44" s="70" t="s">
+      <c r="A44" s="53" t="s">
         <v>48</v>
       </c>
-      <c r="B44" s="62"/>
-[...11 lines deleted...]
-      <c r="N44" s="62">
+      <c r="B44" s="46"/>
+      <c r="C44" s="46"/>
+      <c r="D44" s="46"/>
+      <c r="E44" s="46"/>
+      <c r="F44" s="46"/>
+      <c r="G44" s="46"/>
+      <c r="H44" s="46"/>
+      <c r="I44" s="46"/>
+      <c r="J44" s="46"/>
+      <c r="K44" s="46"/>
+      <c r="L44" s="46"/>
+      <c r="M44" s="46"/>
+      <c r="N44" s="46">
         <v>7</v>
       </c>
-      <c r="O44" s="62">
+      <c r="O44" s="46">
         <v>15</v>
       </c>
-      <c r="P44" s="62">
+      <c r="P44" s="46">
         <v>6</v>
       </c>
-      <c r="Q44" s="62">
+      <c r="Q44" s="46">
         <v>10</v>
       </c>
-      <c r="R44" s="62">
+      <c r="R44" s="46">
         <v>6</v>
       </c>
-      <c r="S44" s="73">
+      <c r="S44" s="46">
         <v>8</v>
       </c>
-      <c r="T44" s="73">
+      <c r="T44" s="46">
         <v>4</v>
       </c>
-      <c r="U44" s="73">
+      <c r="U44" s="46">
         <v>4</v>
       </c>
-      <c r="V44" s="73">
+      <c r="V44" s="46">
         <v>3</v>
       </c>
-      <c r="W44" s="73">
+      <c r="W44" s="46">
         <v>6</v>
       </c>
-      <c r="X44" s="62">
+      <c r="X44" s="46">
         <v>7</v>
       </c>
-      <c r="Y44" s="73">
+      <c r="Y44" s="46">
         <v>3</v>
       </c>
-      <c r="Z44" s="73">
+      <c r="Z44" s="46">
         <v>10</v>
       </c>
-      <c r="AA44" s="73">
+      <c r="AA44" s="46">
         <v>6</v>
       </c>
-      <c r="AB44" s="73">
+      <c r="AB44" s="46">
         <v>8</v>
       </c>
-      <c r="AC44" s="73">
+      <c r="AC44" s="46">
         <v>3</v>
       </c>
-      <c r="AD44" s="73">
+      <c r="AD44" s="46">
         <v>4</v>
       </c>
-      <c r="AE44" s="73">
+      <c r="AE44" s="46">
         <v>5</v>
       </c>
-      <c r="AF44" s="62" t="s">
+      <c r="AF44" s="46" t="s">
         <v>31</v>
       </c>
-      <c r="AG44" s="73">
+      <c r="AG44" s="46">
         <v>6</v>
       </c>
-      <c r="AH44" s="62">
+      <c r="AH44" s="46">
         <v>4</v>
       </c>
-      <c r="AI44" s="88">
+      <c r="AI44" s="68">
         <v>5</v>
       </c>
+      <c r="AJ44" s="68">
+        <v>5</v>
+      </c>
     </row>
     <row r="45" spans="1:52" ht="12" customHeight="1">
-      <c r="A45" s="70" t="s">
+      <c r="A45" s="53" t="s">
         <v>49</v>
       </c>
-      <c r="B45" s="62"/>
-[...11 lines deleted...]
-      <c r="N45" s="62">
+      <c r="B45" s="46"/>
+      <c r="C45" s="46"/>
+      <c r="D45" s="46"/>
+      <c r="E45" s="46"/>
+      <c r="F45" s="46"/>
+      <c r="G45" s="46"/>
+      <c r="H45" s="46"/>
+      <c r="I45" s="46"/>
+      <c r="J45" s="46"/>
+      <c r="K45" s="46"/>
+      <c r="L45" s="46"/>
+      <c r="M45" s="46"/>
+      <c r="N45" s="46">
         <v>26</v>
       </c>
-      <c r="O45" s="62">
+      <c r="O45" s="46">
         <v>14</v>
       </c>
-      <c r="P45" s="62">
+      <c r="P45" s="46">
         <v>10</v>
       </c>
-      <c r="Q45" s="62">
+      <c r="Q45" s="46">
         <v>11</v>
       </c>
-      <c r="R45" s="62">
+      <c r="R45" s="46">
         <v>7</v>
       </c>
-      <c r="S45" s="73">
+      <c r="S45" s="46">
         <v>9</v>
       </c>
-      <c r="T45" s="73" t="s">
+      <c r="T45" s="46" t="s">
         <v>31</v>
       </c>
-      <c r="U45" s="73">
+      <c r="U45" s="46">
         <v>5</v>
       </c>
-      <c r="V45" s="73">
+      <c r="V45" s="46">
         <v>13</v>
       </c>
-      <c r="W45" s="73">
+      <c r="W45" s="46">
         <v>9</v>
       </c>
-      <c r="X45" s="62">
+      <c r="X45" s="46">
         <v>7</v>
       </c>
-      <c r="Y45" s="73">
+      <c r="Y45" s="46">
         <v>7</v>
       </c>
-      <c r="Z45" s="73">
+      <c r="Z45" s="46">
         <v>24</v>
       </c>
-      <c r="AA45" s="73">
+      <c r="AA45" s="46">
         <v>12</v>
       </c>
-      <c r="AB45" s="73">
+      <c r="AB45" s="46">
         <v>11</v>
       </c>
-      <c r="AC45" s="73">
+      <c r="AC45" s="46">
         <v>9</v>
       </c>
-      <c r="AD45" s="73">
+      <c r="AD45" s="46">
         <v>8</v>
       </c>
-      <c r="AE45" s="73">
+      <c r="AE45" s="46">
         <v>11</v>
       </c>
-      <c r="AF45" s="73">
+      <c r="AF45" s="46">
         <v>9</v>
       </c>
-      <c r="AG45" s="73">
+      <c r="AG45" s="46">
         <v>4</v>
       </c>
-      <c r="AH45" s="62">
+      <c r="AH45" s="46">
         <v>10</v>
       </c>
-      <c r="AI45" s="88">
+      <c r="AI45" s="68">
         <v>7</v>
       </c>
+      <c r="AJ45" s="68">
+        <v>12</v>
+      </c>
     </row>
     <row r="46" spans="1:52" ht="12" customHeight="1">
-      <c r="A46" s="70" t="s">
+      <c r="A46" s="53" t="s">
         <v>58</v>
       </c>
-      <c r="B46" s="62"/>
-[...11 lines deleted...]
-      <c r="N46" s="62">
+      <c r="B46" s="46"/>
+      <c r="C46" s="46"/>
+      <c r="D46" s="46"/>
+      <c r="E46" s="46"/>
+      <c r="F46" s="46"/>
+      <c r="G46" s="46"/>
+      <c r="H46" s="46"/>
+      <c r="I46" s="46"/>
+      <c r="J46" s="46"/>
+      <c r="K46" s="46"/>
+      <c r="L46" s="46"/>
+      <c r="M46" s="46"/>
+      <c r="N46" s="46">
         <v>5</v>
       </c>
-      <c r="O46" s="62">
+      <c r="O46" s="46">
         <v>8</v>
       </c>
-      <c r="P46" s="62">
+      <c r="P46" s="46">
         <v>1</v>
       </c>
-      <c r="Q46" s="62">
+      <c r="Q46" s="46">
         <v>1</v>
       </c>
-      <c r="R46" s="62">
+      <c r="R46" s="46">
         <v>2</v>
       </c>
-      <c r="S46" s="73">
+      <c r="S46" s="46">
         <v>8</v>
       </c>
-      <c r="T46" s="73">
+      <c r="T46" s="46">
         <v>3</v>
       </c>
-      <c r="U46" s="73" t="s">
+      <c r="U46" s="46" t="s">
         <v>31</v>
       </c>
-      <c r="V46" s="73">
+      <c r="V46" s="46">
         <v>3</v>
       </c>
-      <c r="W46" s="73">
+      <c r="W46" s="46">
         <v>1</v>
       </c>
-      <c r="X46" s="62">
+      <c r="X46" s="46">
         <v>3</v>
       </c>
-      <c r="Y46" s="73">
+      <c r="Y46" s="46">
         <v>2</v>
       </c>
-      <c r="Z46" s="73">
+      <c r="Z46" s="46">
         <v>2</v>
       </c>
-      <c r="AA46" s="73">
+      <c r="AA46" s="46">
         <v>6</v>
       </c>
-      <c r="AB46" s="73">
+      <c r="AB46" s="46">
         <v>5</v>
       </c>
-      <c r="AC46" s="73">
+      <c r="AC46" s="46">
         <v>3</v>
       </c>
-      <c r="AD46" s="73">
+      <c r="AD46" s="46">
         <v>5</v>
       </c>
-      <c r="AE46" s="73">
+      <c r="AE46" s="46">
         <v>6</v>
       </c>
-      <c r="AF46" s="73">
+      <c r="AF46" s="46">
         <v>1</v>
       </c>
-      <c r="AG46" s="73">
+      <c r="AG46" s="46">
         <v>6</v>
       </c>
-      <c r="AH46" s="62">
+      <c r="AH46" s="46">
         <v>1</v>
       </c>
-      <c r="AI46" s="88">
+      <c r="AI46" s="68">
         <v>3</v>
       </c>
+      <c r="AJ46" s="68">
+        <v>3</v>
+      </c>
     </row>
     <row r="47" spans="1:52" ht="12" customHeight="1">
-      <c r="A47" s="71" t="s">
+      <c r="A47" s="54" t="s">
         <v>51</v>
       </c>
-      <c r="B47" s="62"/>
-[...11 lines deleted...]
-      <c r="N47" s="63">
+      <c r="B47" s="46"/>
+      <c r="C47" s="46"/>
+      <c r="D47" s="46"/>
+      <c r="E47" s="46"/>
+      <c r="F47" s="46"/>
+      <c r="G47" s="46"/>
+      <c r="H47" s="46"/>
+      <c r="I47" s="46"/>
+      <c r="J47" s="46"/>
+      <c r="K47" s="46"/>
+      <c r="L47" s="46"/>
+      <c r="M47" s="46"/>
+      <c r="N47" s="47">
         <v>16</v>
       </c>
-      <c r="O47" s="63">
+      <c r="O47" s="47">
         <v>21</v>
       </c>
-      <c r="P47" s="63">
+      <c r="P47" s="47">
         <v>10</v>
       </c>
-      <c r="Q47" s="63">
+      <c r="Q47" s="47">
         <v>9</v>
       </c>
-      <c r="R47" s="63">
+      <c r="R47" s="47">
         <v>13</v>
       </c>
-      <c r="S47" s="63">
+      <c r="S47" s="47">
         <v>10</v>
       </c>
-      <c r="T47" s="63">
+      <c r="T47" s="47">
         <v>7</v>
       </c>
-      <c r="U47" s="63">
+      <c r="U47" s="47">
         <v>7</v>
       </c>
-      <c r="V47" s="63">
+      <c r="V47" s="47">
         <v>14</v>
       </c>
-      <c r="W47" s="63">
+      <c r="W47" s="47">
         <v>9</v>
       </c>
-      <c r="X47" s="63">
+      <c r="X47" s="47">
         <v>5</v>
       </c>
-      <c r="Y47" s="63">
+      <c r="Y47" s="47">
         <v>12</v>
       </c>
-      <c r="Z47" s="63">
+      <c r="Z47" s="47">
         <v>18</v>
       </c>
-      <c r="AA47" s="63">
+      <c r="AA47" s="47">
         <v>13</v>
       </c>
-      <c r="AB47" s="63">
+      <c r="AB47" s="47">
         <v>15</v>
       </c>
-      <c r="AC47" s="63">
+      <c r="AC47" s="47">
         <v>7</v>
       </c>
-      <c r="AD47" s="63">
+      <c r="AD47" s="47">
         <v>12</v>
       </c>
-      <c r="AE47" s="63">
+      <c r="AE47" s="47">
         <v>6</v>
       </c>
-      <c r="AF47" s="63">
+      <c r="AF47" s="47">
         <v>10</v>
       </c>
-      <c r="AG47" s="63">
+      <c r="AG47" s="47">
         <v>13</v>
       </c>
-      <c r="AH47" s="63">
+      <c r="AH47" s="47">
         <v>10</v>
       </c>
-      <c r="AI47" s="89">
+      <c r="AI47" s="69">
         <v>11</v>
       </c>
+      <c r="AJ47" s="69">
+        <v>7</v>
+      </c>
     </row>
     <row r="48" spans="1:52">
-      <c r="A48" s="25"/>
+      <c r="A48" s="19"/>
     </row>
   </sheetData>
   <mergeCells count="9">
-    <mergeCell ref="T7:AQ7"/>
     <mergeCell ref="A9:A10"/>
     <mergeCell ref="B9:M9"/>
     <mergeCell ref="AF9:AQ9"/>
     <mergeCell ref="N9:S9"/>
     <mergeCell ref="T33:AG33"/>
     <mergeCell ref="T11:AG11"/>
     <mergeCell ref="T26:AG26"/>
     <mergeCell ref="T9:AE9"/>
+    <mergeCell ref="T7:AQ7"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A3:AQ39"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="13" topLeftCell="Y1" activePane="topRight" state="frozen"/>
       <selection pane="topRight" activeCell="O9" sqref="O9"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="27.44140625" style="7" bestFit="1" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="29" max="16384" width="9.109375" style="7"/>
+    <col min="1" max="1" width="27.42578125" style="5" bestFit="1" customWidth="1"/>
+    <col min="2" max="3" width="0" style="5" hidden="1" customWidth="1"/>
+    <col min="4" max="4" width="8.42578125" style="5" hidden="1" customWidth="1"/>
+    <col min="5" max="5" width="0" style="5" hidden="1" customWidth="1"/>
+    <col min="6" max="6" width="8.28515625" style="5" hidden="1" customWidth="1"/>
+    <col min="7" max="13" width="0" style="5" hidden="1" customWidth="1"/>
+    <col min="14" max="15" width="9.140625" style="5"/>
+    <col min="16" max="16" width="8.85546875" style="5" customWidth="1"/>
+    <col min="17" max="17" width="9.140625" style="5"/>
+    <col min="18" max="18" width="8.42578125" style="5" customWidth="1"/>
+    <col min="19" max="19" width="8" style="5" customWidth="1"/>
+    <col min="20" max="27" width="9.140625" style="5"/>
+    <col min="28" max="28" width="8.42578125" style="5" customWidth="1"/>
+    <col min="29" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:43" ht="13.2">
-      <c r="A3" s="90" t="s">
+    <row r="3" spans="1:43" ht="12.75">
+      <c r="A3" s="70" t="s">
         <v>30</v>
       </c>
-      <c r="B3" s="90"/>
-[...40 lines deleted...]
-      <c r="AQ3" s="90"/>
+      <c r="B3" s="70"/>
+      <c r="C3" s="70"/>
+      <c r="D3" s="70"/>
+      <c r="E3" s="70"/>
+      <c r="F3" s="70"/>
+      <c r="G3" s="70"/>
+      <c r="H3" s="70"/>
+      <c r="I3" s="70"/>
+      <c r="J3" s="70"/>
+      <c r="K3" s="70"/>
+      <c r="L3" s="70"/>
+      <c r="M3" s="70"/>
+      <c r="N3" s="70"/>
+      <c r="O3" s="70"/>
+      <c r="P3" s="70"/>
+      <c r="Q3" s="70"/>
+      <c r="R3" s="70"/>
+      <c r="S3" s="70"/>
+      <c r="T3" s="70"/>
+      <c r="U3" s="70"/>
+      <c r="V3" s="70"/>
+      <c r="W3" s="70"/>
+      <c r="X3" s="70"/>
+      <c r="Y3" s="70"/>
+      <c r="Z3" s="70"/>
+      <c r="AA3" s="70"/>
+      <c r="AB3" s="70"/>
+      <c r="AC3" s="70"/>
+      <c r="AD3" s="70"/>
+      <c r="AE3" s="70"/>
+      <c r="AF3" s="70"/>
+      <c r="AG3" s="70"/>
+      <c r="AH3" s="70"/>
+      <c r="AI3" s="70"/>
+      <c r="AJ3" s="70"/>
+      <c r="AK3" s="70"/>
+      <c r="AL3" s="70"/>
+      <c r="AM3" s="70"/>
+      <c r="AN3" s="70"/>
+      <c r="AO3" s="70"/>
+      <c r="AP3" s="70"/>
+      <c r="AQ3" s="70"/>
     </row>
     <row r="4" spans="1:43">
-      <c r="N4" s="26"/>
-[...14 lines deleted...]
-      <c r="AQ4" s="10" t="s">
+      <c r="N4" s="7"/>
+      <c r="O4" s="7"/>
+      <c r="P4" s="7"/>
+      <c r="Q4" s="7"/>
+      <c r="R4" s="7"/>
+      <c r="S4" s="7"/>
+      <c r="T4" s="7"/>
+      <c r="U4" s="7"/>
+      <c r="V4" s="7"/>
+      <c r="W4" s="7"/>
+      <c r="X4" s="7"/>
+      <c r="Y4" s="7"/>
+      <c r="AK4" s="7"/>
+      <c r="AQ4" s="8" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="5" spans="1:43">
-      <c r="A5" s="104"/>
-      <c r="B5" s="95">
+      <c r="A5" s="84"/>
+      <c r="B5" s="75">
         <v>2021</v>
       </c>
-      <c r="C5" s="96"/>
-[...10 lines deleted...]
-      <c r="N5" s="97">
+      <c r="C5" s="76"/>
+      <c r="D5" s="76"/>
+      <c r="E5" s="76"/>
+      <c r="F5" s="76"/>
+      <c r="G5" s="76"/>
+      <c r="H5" s="76"/>
+      <c r="I5" s="76"/>
+      <c r="J5" s="76"/>
+      <c r="K5" s="76"/>
+      <c r="L5" s="76"/>
+      <c r="M5" s="76"/>
+      <c r="N5" s="77">
         <v>2022</v>
       </c>
-      <c r="O5" s="98"/>
-[...10 lines deleted...]
-      <c r="Z5" s="100">
+      <c r="O5" s="78"/>
+      <c r="P5" s="78"/>
+      <c r="Q5" s="78"/>
+      <c r="R5" s="78"/>
+      <c r="S5" s="78"/>
+      <c r="T5" s="78"/>
+      <c r="U5" s="78"/>
+      <c r="V5" s="78"/>
+      <c r="W5" s="78"/>
+      <c r="X5" s="78"/>
+      <c r="Y5" s="78"/>
+      <c r="Z5" s="79">
         <v>2023</v>
       </c>
-      <c r="AA5" s="100"/>
-[...10 lines deleted...]
-      <c r="AL5" s="95">
+      <c r="AA5" s="79"/>
+      <c r="AB5" s="79"/>
+      <c r="AC5" s="79"/>
+      <c r="AD5" s="79"/>
+      <c r="AE5" s="79"/>
+      <c r="AF5" s="79"/>
+      <c r="AG5" s="79"/>
+      <c r="AH5" s="79"/>
+      <c r="AI5" s="79"/>
+      <c r="AJ5" s="79"/>
+      <c r="AK5" s="75"/>
+      <c r="AL5" s="75">
         <v>2024</v>
       </c>
-      <c r="AM5" s="96"/>
-[...3 lines deleted...]
-      <c r="AQ5" s="101"/>
+      <c r="AM5" s="76"/>
+      <c r="AN5" s="76"/>
+      <c r="AO5" s="76"/>
+      <c r="AP5" s="76"/>
+      <c r="AQ5" s="80"/>
     </row>
     <row r="6" spans="1:43" ht="24.75" customHeight="1">
-      <c r="A6" s="105"/>
-      <c r="B6" s="28" t="s">
+      <c r="A6" s="85"/>
+      <c r="B6" s="20" t="s">
         <v>5</v>
       </c>
-      <c r="C6" s="28" t="s">
+      <c r="C6" s="20" t="s">
         <v>15</v>
       </c>
-      <c r="D6" s="29" t="s">
+      <c r="D6" s="21" t="s">
         <v>16</v>
       </c>
-      <c r="E6" s="29" t="s">
+      <c r="E6" s="21" t="s">
         <v>17</v>
       </c>
-      <c r="F6" s="29" t="s">
+      <c r="F6" s="21" t="s">
         <v>10</v>
       </c>
-      <c r="G6" s="29" t="s">
+      <c r="G6" s="21" t="s">
         <v>11</v>
       </c>
-      <c r="H6" s="29" t="s">
+      <c r="H6" s="21" t="s">
         <v>12</v>
       </c>
-      <c r="I6" s="30" t="s">
+      <c r="I6" s="22" t="s">
         <v>13</v>
       </c>
-      <c r="J6" s="30" t="s">
+      <c r="J6" s="22" t="s">
         <v>14</v>
       </c>
-      <c r="K6" s="30" t="s">
+      <c r="K6" s="22" t="s">
         <v>21</v>
       </c>
-      <c r="L6" s="30" t="s">
+      <c r="L6" s="22" t="s">
         <v>22</v>
       </c>
-      <c r="M6" s="31" t="s">
+      <c r="M6" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="N6" s="32" t="s">
+      <c r="N6" s="23" t="s">
         <v>5</v>
       </c>
-      <c r="O6" s="28" t="s">
+      <c r="O6" s="20" t="s">
         <v>15</v>
       </c>
-      <c r="P6" s="29" t="s">
+      <c r="P6" s="21" t="s">
         <v>16</v>
       </c>
-      <c r="Q6" s="30" t="s">
+      <c r="Q6" s="22" t="s">
         <v>17</v>
       </c>
-      <c r="R6" s="30" t="s">
+      <c r="R6" s="22" t="s">
         <v>10</v>
       </c>
-      <c r="S6" s="30" t="s">
+      <c r="S6" s="22" t="s">
         <v>11</v>
       </c>
-      <c r="T6" s="30" t="s">
+      <c r="T6" s="22" t="s">
         <v>12</v>
       </c>
-      <c r="U6" s="30" t="s">
+      <c r="U6" s="22" t="s">
         <v>13</v>
       </c>
-      <c r="V6" s="30" t="s">
+      <c r="V6" s="22" t="s">
         <v>14</v>
       </c>
-      <c r="W6" s="30" t="s">
+      <c r="W6" s="22" t="s">
         <v>21</v>
       </c>
-      <c r="X6" s="30" t="s">
+      <c r="X6" s="22" t="s">
         <v>22</v>
       </c>
-      <c r="Y6" s="31" t="s">
+      <c r="Y6" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="Z6" s="11" t="s">
+      <c r="Z6" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="AA6" s="11" t="s">
+      <c r="AA6" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="AB6" s="11" t="s">
+      <c r="AB6" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="AC6" s="11" t="s">
+      <c r="AC6" s="9" t="s">
         <v>8</v>
       </c>
-      <c r="AD6" s="11" t="s">
+      <c r="AD6" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="AE6" s="11" t="s">
+      <c r="AE6" s="9" t="s">
         <v>1</v>
       </c>
-      <c r="AF6" s="11" t="s">
+      <c r="AF6" s="9" t="s">
         <v>2</v>
       </c>
-      <c r="AG6" s="11" t="s">
+      <c r="AG6" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="AH6" s="11" t="s">
+      <c r="AH6" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="AI6" s="11" t="s">
+      <c r="AI6" s="9" t="s">
         <v>19</v>
       </c>
-      <c r="AJ6" s="11" t="s">
+      <c r="AJ6" s="9" t="s">
         <v>20</v>
       </c>
-      <c r="AK6" s="11" t="s">
+      <c r="AK6" s="9" t="s">
         <v>23</v>
       </c>
-      <c r="AL6" s="51" t="s">
+      <c r="AL6" s="37" t="s">
         <v>5</v>
       </c>
-      <c r="AM6" s="51" t="s">
+      <c r="AM6" s="37" t="s">
         <v>6</v>
       </c>
-      <c r="AN6" s="51" t="s">
+      <c r="AN6" s="37" t="s">
         <v>7</v>
       </c>
-      <c r="AO6" s="51" t="s">
+      <c r="AO6" s="37" t="s">
         <v>8</v>
       </c>
-      <c r="AP6" s="32" t="s">
+      <c r="AP6" s="23" t="s">
         <v>0</v>
       </c>
-      <c r="AQ6" s="12" t="s">
+      <c r="AQ6" s="10" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:43">
-      <c r="A7" s="102" t="s">
+      <c r="A7" s="81" t="s">
         <v>9</v>
       </c>
-      <c r="B7" s="102"/>
-[...40 lines deleted...]
-      <c r="AQ7" s="91"/>
+      <c r="B7" s="81"/>
+      <c r="C7" s="81"/>
+      <c r="D7" s="81"/>
+      <c r="E7" s="81"/>
+      <c r="F7" s="81"/>
+      <c r="G7" s="81"/>
+      <c r="H7" s="81"/>
+      <c r="I7" s="81"/>
+      <c r="J7" s="81"/>
+      <c r="K7" s="81"/>
+      <c r="L7" s="81"/>
+      <c r="M7" s="81"/>
+      <c r="N7" s="81"/>
+      <c r="O7" s="81"/>
+      <c r="P7" s="81"/>
+      <c r="Q7" s="81"/>
+      <c r="R7" s="81"/>
+      <c r="S7" s="81"/>
+      <c r="T7" s="81"/>
+      <c r="U7" s="81"/>
+      <c r="V7" s="81"/>
+      <c r="W7" s="81"/>
+      <c r="X7" s="81"/>
+      <c r="Y7" s="81"/>
+      <c r="Z7" s="81"/>
+      <c r="AA7" s="81"/>
+      <c r="AB7" s="81"/>
+      <c r="AC7" s="81"/>
+      <c r="AD7" s="81"/>
+      <c r="AE7" s="81"/>
+      <c r="AF7" s="81"/>
+      <c r="AG7" s="81"/>
+      <c r="AH7" s="81"/>
+      <c r="AI7" s="81"/>
+      <c r="AJ7" s="81"/>
+      <c r="AK7" s="81"/>
+      <c r="AL7" s="81"/>
+      <c r="AM7" s="81"/>
+      <c r="AN7" s="81"/>
+      <c r="AO7" s="81"/>
+      <c r="AP7" s="81"/>
+      <c r="AQ7" s="71"/>
     </row>
     <row r="8" spans="1:43">
-      <c r="A8" s="46" t="s">
+      <c r="A8" s="33" t="s">
         <v>36</v>
       </c>
-      <c r="B8" s="33"/>
-[...11 lines deleted...]
-      <c r="N8" s="8" t="s">
+      <c r="B8" s="24"/>
+      <c r="C8" s="24"/>
+      <c r="D8" s="24"/>
+      <c r="E8" s="24"/>
+      <c r="F8" s="24"/>
+      <c r="G8" s="24"/>
+      <c r="H8" s="25"/>
+      <c r="I8" s="24"/>
+      <c r="J8" s="25"/>
+      <c r="K8" s="25"/>
+      <c r="L8" s="25"/>
+      <c r="M8" s="26"/>
+      <c r="N8" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="O8" s="38">
+      <c r="O8" s="27">
         <v>5.34</v>
       </c>
-      <c r="P8" s="38">
+      <c r="P8" s="27">
         <v>5.45</v>
       </c>
-      <c r="Q8" s="38">
+      <c r="Q8" s="27">
         <v>5.41</v>
       </c>
-      <c r="R8" s="38">
+      <c r="R8" s="27">
         <v>5.09</v>
       </c>
-      <c r="S8" s="38">
+      <c r="S8" s="27">
         <v>5.42</v>
       </c>
-      <c r="T8" s="38">
+      <c r="T8" s="27">
         <v>5.99</v>
       </c>
-      <c r="U8" s="38">
+      <c r="U8" s="27">
         <v>6.49</v>
       </c>
-      <c r="V8" s="8" t="s">
+      <c r="V8" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="W8" s="38">
+      <c r="W8" s="27">
         <v>6.57</v>
       </c>
-      <c r="X8" s="38">
+      <c r="X8" s="27">
         <v>6.47</v>
       </c>
-      <c r="Y8" s="38">
+      <c r="Y8" s="27">
         <v>6.37</v>
       </c>
-      <c r="Z8" s="8" t="s">
+      <c r="Z8" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="AA8" s="38">
+      <c r="AA8" s="27">
         <v>2.4300000000000002</v>
       </c>
-      <c r="AB8" s="38">
+      <c r="AB8" s="27">
         <v>1.68</v>
       </c>
-      <c r="AC8" s="38">
+      <c r="AC8" s="27">
         <v>1.38</v>
       </c>
       <c r="AD8" s="1">
         <v>0.81</v>
       </c>
       <c r="AE8" s="1">
         <v>1.59</v>
       </c>
       <c r="AF8" s="1">
         <v>1.27</v>
       </c>
       <c r="AG8" s="1">
         <v>1.17</v>
       </c>
       <c r="AH8" s="1">
         <v>0.75</v>
       </c>
       <c r="AI8" s="1">
         <v>0.64</v>
       </c>
       <c r="AJ8" s="1">
         <v>0.55000000000000004</v>
       </c>
       <c r="AK8" s="1">
         <v>0.5</v>
       </c>
       <c r="AL8" s="1">
         <v>4.5599999999999996</v>
       </c>
       <c r="AM8" s="1">
         <v>2.4</v>
       </c>
       <c r="AN8" s="1">
         <v>1.6</v>
       </c>
       <c r="AO8" s="1">
         <v>1.86</v>
       </c>
       <c r="AP8" s="1">
         <v>0.83</v>
       </c>
       <c r="AQ8" s="1">
         <v>1.48</v>
       </c>
     </row>
     <row r="9" spans="1:43">
-      <c r="A9" s="13" t="s">
+      <c r="A9" s="11" t="s">
         <v>52</v>
       </c>
-      <c r="B9" s="33"/>
-[...11 lines deleted...]
-      <c r="N9" s="8" t="s">
+      <c r="B9" s="24"/>
+      <c r="C9" s="24"/>
+      <c r="D9" s="24"/>
+      <c r="E9" s="24"/>
+      <c r="F9" s="24"/>
+      <c r="G9" s="24"/>
+      <c r="H9" s="24"/>
+      <c r="I9" s="24"/>
+      <c r="J9" s="24"/>
+      <c r="K9" s="24"/>
+      <c r="L9" s="24"/>
+      <c r="M9" s="24"/>
+      <c r="N9" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="O9" s="38">
+      <c r="O9" s="27">
         <v>5.54</v>
       </c>
-      <c r="P9" s="38">
+      <c r="P9" s="27">
         <v>5.88</v>
       </c>
-      <c r="Q9" s="38">
+      <c r="Q9" s="27">
         <v>5.81</v>
       </c>
-      <c r="R9" s="38">
+      <c r="R9" s="27">
         <v>5.45</v>
       </c>
-      <c r="S9" s="38">
+      <c r="S9" s="27">
         <v>5.79</v>
       </c>
-      <c r="T9" s="38">
+      <c r="T9" s="27">
         <v>6.23</v>
       </c>
-      <c r="U9" s="38">
+      <c r="U9" s="27">
         <v>6.94</v>
       </c>
-      <c r="V9" s="8" t="s">
+      <c r="V9" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="W9" s="38">
+      <c r="W9" s="27">
         <v>7.09</v>
       </c>
-      <c r="X9" s="38">
+      <c r="X9" s="27">
         <v>6.95</v>
       </c>
-      <c r="Y9" s="38">
+      <c r="Y9" s="27">
         <v>6.78</v>
       </c>
-      <c r="Z9" s="8" t="s">
+      <c r="Z9" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="AA9" s="38">
+      <c r="AA9" s="27">
         <v>2.8</v>
       </c>
-      <c r="AB9" s="38">
+      <c r="AB9" s="27">
         <v>1.85</v>
       </c>
-      <c r="AC9" s="38">
+      <c r="AC9" s="27">
         <v>1.51</v>
       </c>
       <c r="AD9" s="1">
         <v>1</v>
       </c>
       <c r="AE9" s="1">
         <v>1.86</v>
       </c>
       <c r="AF9" s="1">
         <v>1.46</v>
       </c>
       <c r="AG9" s="1">
         <v>1.32</v>
       </c>
       <c r="AH9" s="1">
         <v>0.85</v>
       </c>
       <c r="AI9" s="1">
         <v>0.69</v>
       </c>
       <c r="AJ9" s="1">
         <v>0.62</v>
       </c>
       <c r="AK9" s="1">
         <v>0.49</v>
       </c>
       <c r="AL9" s="1">
         <v>4.55</v>
       </c>
       <c r="AM9" s="1">
         <v>2.73</v>
       </c>
       <c r="AN9" s="1">
         <v>1.67</v>
       </c>
       <c r="AO9" s="1">
         <v>1.96</v>
       </c>
       <c r="AP9" s="1">
         <v>0.94</v>
       </c>
       <c r="AQ9" s="1">
         <v>1.57</v>
       </c>
     </row>
     <row r="10" spans="1:43">
-      <c r="A10" s="13" t="s">
+      <c r="A10" s="11" t="s">
         <v>34</v>
       </c>
-      <c r="B10" s="33"/>
-[...11 lines deleted...]
-      <c r="N10" s="8" t="s">
+      <c r="B10" s="24"/>
+      <c r="C10" s="24"/>
+      <c r="D10" s="24"/>
+      <c r="E10" s="24"/>
+      <c r="F10" s="24"/>
+      <c r="G10" s="24"/>
+      <c r="H10" s="25"/>
+      <c r="I10" s="24"/>
+      <c r="J10" s="25"/>
+      <c r="K10" s="25"/>
+      <c r="L10" s="25"/>
+      <c r="M10" s="26"/>
+      <c r="N10" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="O10" s="38">
+      <c r="O10" s="27">
         <v>7.45</v>
       </c>
-      <c r="P10" s="38">
+      <c r="P10" s="27">
         <v>7.99</v>
       </c>
-      <c r="Q10" s="38">
+      <c r="Q10" s="27">
         <v>7.5</v>
       </c>
-      <c r="R10" s="38">
+      <c r="R10" s="27">
         <v>6.88</v>
       </c>
-      <c r="S10" s="38">
+      <c r="S10" s="27">
         <v>7.59</v>
       </c>
-      <c r="T10" s="38">
+      <c r="T10" s="27">
         <v>8.2200000000000006</v>
       </c>
-      <c r="U10" s="38">
+      <c r="U10" s="27">
         <v>8.98</v>
       </c>
-      <c r="V10" s="8" t="s">
+      <c r="V10" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="W10" s="38">
+      <c r="W10" s="27">
         <v>8.99</v>
       </c>
-      <c r="X10" s="38">
+      <c r="X10" s="27">
         <v>8.85</v>
       </c>
-      <c r="Y10" s="38">
+      <c r="Y10" s="27">
         <v>8.83</v>
       </c>
-      <c r="Z10" s="8" t="s">
+      <c r="Z10" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="AA10" s="38">
+      <c r="AA10" s="27">
         <v>2.74</v>
       </c>
-      <c r="AB10" s="38">
+      <c r="AB10" s="27">
         <v>2.89</v>
       </c>
-      <c r="AC10" s="38">
+      <c r="AC10" s="27">
         <v>1.81</v>
       </c>
       <c r="AD10" s="1">
         <v>0.6</v>
       </c>
       <c r="AE10" s="1">
         <v>1.9</v>
       </c>
       <c r="AF10" s="1">
         <v>1.1299999999999999</v>
       </c>
       <c r="AG10" s="1">
         <v>1.42</v>
       </c>
       <c r="AH10" s="1">
         <v>1.03</v>
       </c>
       <c r="AI10" s="1">
         <v>0.92</v>
       </c>
       <c r="AJ10" s="1">
         <v>0.71</v>
       </c>
       <c r="AK10" s="1">
         <v>0.67</v>
       </c>
       <c r="AL10" s="1">
         <v>6.23</v>
       </c>
       <c r="AM10" s="1">
         <v>2.85</v>
       </c>
       <c r="AN10" s="1">
         <v>3.05</v>
       </c>
       <c r="AO10" s="1">
         <v>1.71</v>
       </c>
       <c r="AP10" s="1">
         <v>0.75</v>
       </c>
       <c r="AQ10" s="1">
         <v>2.0699999999999998</v>
       </c>
     </row>
     <row r="11" spans="1:43">
-      <c r="A11" s="13" t="s">
+      <c r="A11" s="11" t="s">
         <v>41</v>
       </c>
-      <c r="B11" s="33"/>
-[...11 lines deleted...]
-      <c r="N11" s="8" t="s">
+      <c r="B11" s="24"/>
+      <c r="C11" s="24"/>
+      <c r="D11" s="24"/>
+      <c r="E11" s="24"/>
+      <c r="F11" s="24"/>
+      <c r="G11" s="24"/>
+      <c r="H11" s="25"/>
+      <c r="I11" s="24"/>
+      <c r="J11" s="25"/>
+      <c r="K11" s="25"/>
+      <c r="L11" s="25"/>
+      <c r="M11" s="26"/>
+      <c r="N11" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="O11" s="38">
+      <c r="O11" s="27">
         <v>5.2</v>
       </c>
-      <c r="P11" s="38">
+      <c r="P11" s="27">
         <v>4.8899999999999997</v>
       </c>
-      <c r="Q11" s="38">
+      <c r="Q11" s="27">
         <v>4.84</v>
       </c>
-      <c r="R11" s="38">
+      <c r="R11" s="27">
         <v>4.8099999999999996</v>
       </c>
-      <c r="S11" s="38">
+      <c r="S11" s="27">
         <v>5.25</v>
       </c>
-      <c r="T11" s="38">
+      <c r="T11" s="27">
         <v>5.9</v>
       </c>
-      <c r="U11" s="38">
+      <c r="U11" s="27">
         <v>5.8</v>
       </c>
-      <c r="V11" s="8" t="s">
+      <c r="V11" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="W11" s="38">
+      <c r="W11" s="27">
         <v>5.7</v>
       </c>
-      <c r="X11" s="38">
+      <c r="X11" s="27">
         <v>5.57</v>
       </c>
-      <c r="Y11" s="38">
+      <c r="Y11" s="27">
         <v>5.49</v>
       </c>
-      <c r="Z11" s="8" t="s">
+      <c r="Z11" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="AA11" s="38">
+      <c r="AA11" s="27">
         <v>2.61</v>
       </c>
-      <c r="AB11" s="38">
+      <c r="AB11" s="27">
         <v>1</v>
       </c>
-      <c r="AC11" s="38">
+      <c r="AC11" s="27">
         <v>0.91</v>
       </c>
       <c r="AD11" s="1">
         <v>0.68</v>
       </c>
       <c r="AE11" s="1">
         <v>1.21</v>
       </c>
       <c r="AF11" s="1">
         <v>0.88</v>
       </c>
       <c r="AG11" s="1">
         <v>1.03</v>
       </c>
       <c r="AH11" s="1">
         <v>0.59</v>
       </c>
       <c r="AI11" s="1">
         <v>0.51</v>
       </c>
       <c r="AJ11" s="1">
         <v>0.28999999999999998</v>
       </c>
       <c r="AK11" s="1">
         <v>0.46</v>
       </c>
       <c r="AL11" s="1">
         <v>4.1900000000000004</v>
       </c>
       <c r="AM11" s="1">
         <v>1.95</v>
       </c>
       <c r="AN11" s="1">
         <v>1.64</v>
       </c>
       <c r="AO11" s="1">
         <v>1.93</v>
       </c>
       <c r="AP11" s="1">
         <v>1.1499999999999999</v>
       </c>
       <c r="AQ11" s="1">
         <v>1.29</v>
       </c>
     </row>
     <row r="12" spans="1:43">
-      <c r="A12" s="13" t="s">
+      <c r="A12" s="11" t="s">
         <v>43</v>
       </c>
-      <c r="B12" s="33"/>
-[...11 lines deleted...]
-      <c r="N12" s="8" t="s">
+      <c r="B12" s="24"/>
+      <c r="C12" s="24"/>
+      <c r="D12" s="24"/>
+      <c r="E12" s="24"/>
+      <c r="F12" s="24"/>
+      <c r="G12" s="24"/>
+      <c r="H12" s="25"/>
+      <c r="I12" s="24"/>
+      <c r="J12" s="25"/>
+      <c r="K12" s="25"/>
+      <c r="L12" s="25"/>
+      <c r="M12" s="26"/>
+      <c r="N12" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="O12" s="38">
+      <c r="O12" s="27">
         <v>3.42</v>
       </c>
-      <c r="P12" s="38">
+      <c r="P12" s="27">
         <v>3.14</v>
       </c>
-      <c r="Q12" s="38">
+      <c r="Q12" s="27">
         <v>3.36</v>
       </c>
-      <c r="R12" s="38">
+      <c r="R12" s="27">
         <v>3.48</v>
       </c>
-      <c r="S12" s="38">
+      <c r="S12" s="27">
         <v>3.51</v>
       </c>
-      <c r="T12" s="38">
+      <c r="T12" s="27">
         <v>4.71</v>
       </c>
-      <c r="U12" s="38">
+      <c r="U12" s="27">
         <v>5.36</v>
       </c>
-      <c r="V12" s="8" t="s">
+      <c r="V12" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="W12" s="38">
+      <c r="W12" s="27">
         <v>5.75</v>
       </c>
-      <c r="X12" s="38">
+      <c r="X12" s="27">
         <v>5.66</v>
       </c>
-      <c r="Y12" s="38">
+      <c r="Y12" s="27">
         <v>5.47</v>
       </c>
-      <c r="Z12" s="8" t="s">
+      <c r="Z12" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="AA12" s="38">
+      <c r="AA12" s="27">
         <v>2.0699999999999998</v>
       </c>
-      <c r="AB12" s="38">
+      <c r="AB12" s="27">
         <v>0.9</v>
       </c>
-      <c r="AC12" s="38">
+      <c r="AC12" s="27">
         <v>1.53</v>
       </c>
       <c r="AD12" s="1">
         <v>0.94</v>
       </c>
       <c r="AE12" s="1">
         <v>1.1299999999999999</v>
       </c>
       <c r="AF12" s="1">
         <v>1.1499999999999999</v>
       </c>
       <c r="AG12" s="1">
         <v>1.1399999999999999</v>
       </c>
       <c r="AH12" s="1">
         <v>0.6</v>
       </c>
       <c r="AI12" s="1">
         <v>0.67</v>
       </c>
       <c r="AJ12" s="1">
         <v>0.4</v>
       </c>
       <c r="AK12" s="1">
         <v>0.31</v>
       </c>
       <c r="AL12" s="1">
         <v>4.0199999999999996</v>
       </c>
       <c r="AM12" s="1">
         <v>2.25</v>
       </c>
       <c r="AN12" s="1">
         <v>1.03</v>
       </c>
       <c r="AO12" s="1">
         <v>1.03</v>
       </c>
       <c r="AP12" s="1">
         <v>0.68</v>
       </c>
       <c r="AQ12" s="1">
         <v>0.91</v>
       </c>
     </row>
     <row r="13" spans="1:43">
-      <c r="A13" s="13" t="s">
+      <c r="A13" s="11" t="s">
         <v>44</v>
       </c>
-      <c r="B13" s="33"/>
-[...11 lines deleted...]
-      <c r="N13" s="8" t="s">
+      <c r="B13" s="24"/>
+      <c r="C13" s="24"/>
+      <c r="D13" s="24"/>
+      <c r="E13" s="24"/>
+      <c r="F13" s="24"/>
+      <c r="G13" s="24"/>
+      <c r="H13" s="25"/>
+      <c r="I13" s="24"/>
+      <c r="J13" s="25"/>
+      <c r="K13" s="25"/>
+      <c r="L13" s="25"/>
+      <c r="M13" s="26"/>
+      <c r="N13" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="O13" s="38">
+      <c r="O13" s="27">
         <v>6.53</v>
       </c>
-      <c r="P13" s="38">
+      <c r="P13" s="27">
         <v>6.38</v>
       </c>
-      <c r="Q13" s="38">
+      <c r="Q13" s="27">
         <v>6.41</v>
       </c>
-      <c r="R13" s="38">
+      <c r="R13" s="27">
         <v>5.52</v>
       </c>
-      <c r="S13" s="38">
+      <c r="S13" s="27">
         <v>5.68</v>
       </c>
-      <c r="T13" s="38">
+      <c r="T13" s="27">
         <v>6.32</v>
       </c>
-      <c r="U13" s="38">
+      <c r="U13" s="27">
         <v>6.58</v>
       </c>
-      <c r="V13" s="8" t="s">
+      <c r="V13" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="W13" s="38">
+      <c r="W13" s="27">
         <v>6.82</v>
       </c>
-      <c r="X13" s="38">
+      <c r="X13" s="27">
         <v>6.72</v>
       </c>
-      <c r="Y13" s="38">
+      <c r="Y13" s="27">
         <v>6.64</v>
       </c>
-      <c r="Z13" s="8" t="s">
+      <c r="Z13" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="AA13" s="38">
+      <c r="AA13" s="27">
         <v>2.02</v>
       </c>
-      <c r="AB13" s="38">
+      <c r="AB13" s="27">
         <v>1.72</v>
       </c>
-      <c r="AC13" s="38">
+      <c r="AC13" s="27">
         <v>1.29</v>
       </c>
       <c r="AD13" s="1">
         <v>0.67</v>
       </c>
       <c r="AE13" s="1">
         <v>1.58</v>
       </c>
       <c r="AF13" s="1">
         <v>1.24</v>
       </c>
       <c r="AG13" s="1">
         <v>1.08</v>
       </c>
       <c r="AH13" s="1">
         <v>0.61</v>
       </c>
       <c r="AI13" s="1">
         <v>0.59</v>
       </c>
       <c r="AJ13" s="1">
         <v>0.63</v>
       </c>
       <c r="AK13" s="1">
         <v>0.75</v>
       </c>
       <c r="AL13" s="1">
         <v>3.94</v>
       </c>
       <c r="AM13" s="1">
         <v>2.14</v>
       </c>
       <c r="AN13" s="1">
         <v>1.41</v>
       </c>
       <c r="AO13" s="1">
         <v>1.96</v>
       </c>
       <c r="AP13" s="1">
         <v>0.68</v>
       </c>
       <c r="AQ13" s="1">
         <v>1.47</v>
       </c>
     </row>
     <row r="14" spans="1:43">
-      <c r="A14" s="13" t="s">
+      <c r="A14" s="11" t="s">
         <v>46</v>
       </c>
-      <c r="B14" s="33"/>
-[...11 lines deleted...]
-      <c r="N14" s="8" t="s">
+      <c r="B14" s="24"/>
+      <c r="C14" s="24"/>
+      <c r="D14" s="24"/>
+      <c r="E14" s="24"/>
+      <c r="F14" s="24"/>
+      <c r="G14" s="24"/>
+      <c r="H14" s="25"/>
+      <c r="I14" s="24"/>
+      <c r="J14" s="25"/>
+      <c r="K14" s="25"/>
+      <c r="L14" s="25"/>
+      <c r="M14" s="26"/>
+      <c r="N14" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="O14" s="38">
+      <c r="O14" s="27">
         <v>3.26</v>
       </c>
-      <c r="P14" s="38">
+      <c r="P14" s="27">
         <v>3.03</v>
       </c>
-      <c r="Q14" s="38">
+      <c r="Q14" s="27">
         <v>2.95</v>
       </c>
-      <c r="R14" s="38">
+      <c r="R14" s="27">
         <v>3.41</v>
       </c>
-      <c r="S14" s="38">
+      <c r="S14" s="27">
         <v>3.65</v>
       </c>
-      <c r="T14" s="38">
+      <c r="T14" s="27">
         <v>4.33</v>
       </c>
-      <c r="U14" s="38">
+      <c r="U14" s="27">
         <v>4.6500000000000004</v>
       </c>
-      <c r="V14" s="8" t="s">
+      <c r="V14" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="W14" s="38">
+      <c r="W14" s="27">
         <v>4.67</v>
       </c>
-      <c r="X14" s="38">
+      <c r="X14" s="27">
         <v>4.59</v>
       </c>
-      <c r="Y14" s="38">
+      <c r="Y14" s="27">
         <v>4.6500000000000004</v>
       </c>
-      <c r="Z14" s="8" t="s">
+      <c r="Z14" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="AA14" s="38">
+      <c r="AA14" s="27">
         <v>1.95</v>
       </c>
-      <c r="AB14" s="38">
+      <c r="AB14" s="27">
         <v>0.73</v>
       </c>
-      <c r="AC14" s="38">
+      <c r="AC14" s="27">
         <v>0.69</v>
       </c>
       <c r="AD14" s="1">
         <v>0.55000000000000004</v>
       </c>
       <c r="AE14" s="1">
         <v>1</v>
       </c>
       <c r="AF14" s="1">
         <v>0.39</v>
       </c>
       <c r="AG14" s="1">
         <v>0.68</v>
       </c>
       <c r="AH14" s="1">
         <v>0.18</v>
       </c>
       <c r="AI14" s="1">
         <v>0.22</v>
       </c>
       <c r="AJ14" s="1">
         <v>0.45</v>
       </c>
       <c r="AK14" s="1">
         <v>0.32</v>
       </c>
       <c r="AL14" s="1">
         <v>6.05</v>
       </c>
       <c r="AM14" s="1">
         <v>0.85</v>
       </c>
       <c r="AN14" s="1">
         <v>1.1200000000000001</v>
       </c>
       <c r="AO14" s="1">
         <v>1.26</v>
       </c>
       <c r="AP14" s="1">
         <v>0.34</v>
       </c>
       <c r="AQ14" s="1">
         <v>0.94</v>
       </c>
     </row>
     <row r="15" spans="1:43">
-      <c r="A15" s="13" t="s">
+      <c r="A15" s="11" t="s">
         <v>47</v>
       </c>
-      <c r="B15" s="33"/>
-[...11 lines deleted...]
-      <c r="N15" s="8" t="s">
+      <c r="B15" s="24"/>
+      <c r="C15" s="24"/>
+      <c r="D15" s="24"/>
+      <c r="E15" s="24"/>
+      <c r="F15" s="24"/>
+      <c r="G15" s="24"/>
+      <c r="H15" s="25"/>
+      <c r="I15" s="24"/>
+      <c r="J15" s="25"/>
+      <c r="K15" s="25"/>
+      <c r="L15" s="25"/>
+      <c r="M15" s="26"/>
+      <c r="N15" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="O15" s="38">
+      <c r="O15" s="27">
         <v>6.31</v>
       </c>
-      <c r="P15" s="38">
+      <c r="P15" s="27">
         <v>5.26</v>
       </c>
-      <c r="Q15" s="38">
+      <c r="Q15" s="27">
         <v>5.07</v>
       </c>
-      <c r="R15" s="38">
+      <c r="R15" s="27">
         <v>4.8099999999999996</v>
       </c>
-      <c r="S15" s="38">
+      <c r="S15" s="27">
         <v>4.2</v>
       </c>
-      <c r="T15" s="38">
+      <c r="T15" s="27">
         <v>4.9400000000000004</v>
       </c>
-      <c r="U15" s="38">
+      <c r="U15" s="27">
         <v>4.66</v>
       </c>
-      <c r="V15" s="8" t="s">
+      <c r="V15" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="W15" s="38">
+      <c r="W15" s="27">
         <v>4.79</v>
       </c>
-      <c r="X15" s="38">
+      <c r="X15" s="27">
         <v>4.92</v>
       </c>
-      <c r="Y15" s="38">
+      <c r="Y15" s="27">
         <v>4.8</v>
       </c>
-      <c r="Z15" s="8" t="s">
+      <c r="Z15" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="AA15" s="38">
+      <c r="AA15" s="27">
         <v>0.59</v>
       </c>
-      <c r="AB15" s="38">
+      <c r="AB15" s="27">
         <v>0.96</v>
       </c>
-      <c r="AC15" s="38">
+      <c r="AC15" s="27">
         <v>1.44</v>
       </c>
       <c r="AD15" s="1">
         <v>0.23</v>
       </c>
       <c r="AE15" s="1">
         <v>0.96</v>
       </c>
       <c r="AF15" s="1">
         <v>1.07</v>
       </c>
       <c r="AG15" s="1">
         <v>0.56999999999999995</v>
       </c>
       <c r="AH15" s="1">
         <v>0.32</v>
       </c>
       <c r="AI15" s="1">
         <v>0.52</v>
       </c>
       <c r="AJ15" s="1">
         <v>0.05</v>
       </c>
       <c r="AK15" s="1">
         <v>0.43</v>
       </c>
       <c r="AL15" s="1">
         <v>2.35</v>
       </c>
       <c r="AM15" s="1">
         <v>1.49</v>
       </c>
       <c r="AN15" s="1">
         <v>0.59</v>
       </c>
       <c r="AO15" s="1">
         <v>0.59</v>
       </c>
       <c r="AP15" s="1">
         <v>0.59</v>
       </c>
       <c r="AQ15" s="1">
         <v>0.69</v>
       </c>
     </row>
     <row r="16" spans="1:43">
-      <c r="A16" s="13" t="s">
+      <c r="A16" s="11" t="s">
         <v>53</v>
       </c>
-      <c r="B16" s="33"/>
-[...11 lines deleted...]
-      <c r="N16" s="8" t="s">
+      <c r="B16" s="24"/>
+      <c r="C16" s="24"/>
+      <c r="D16" s="24"/>
+      <c r="E16" s="24"/>
+      <c r="F16" s="24"/>
+      <c r="G16" s="24"/>
+      <c r="H16" s="24"/>
+      <c r="I16" s="24"/>
+      <c r="J16" s="24"/>
+      <c r="K16" s="24"/>
+      <c r="L16" s="24"/>
+      <c r="M16" s="24"/>
+      <c r="N16" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="O16" s="38">
+      <c r="O16" s="27">
         <v>1.54</v>
       </c>
-      <c r="P16" s="38">
+      <c r="P16" s="27">
         <v>1.68</v>
       </c>
-      <c r="Q16" s="38">
+      <c r="Q16" s="27">
         <v>2.27</v>
       </c>
-      <c r="R16" s="38">
+      <c r="R16" s="27">
         <v>2.8</v>
       </c>
-      <c r="S16" s="38">
+      <c r="S16" s="27">
         <v>3.5</v>
       </c>
-      <c r="T16" s="38">
+      <c r="T16" s="27">
         <v>3.56</v>
       </c>
-      <c r="U16" s="38">
+      <c r="U16" s="27">
         <v>3.23</v>
       </c>
-      <c r="V16" s="8" t="s">
+      <c r="V16" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="W16" s="38">
+      <c r="W16" s="27">
         <v>3.19</v>
       </c>
-      <c r="X16" s="38">
+      <c r="X16" s="27">
         <v>3.26</v>
       </c>
-      <c r="Y16" s="38">
+      <c r="Y16" s="27">
         <v>3.22</v>
       </c>
-      <c r="Z16" s="8" t="s">
+      <c r="Z16" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="AA16" s="38">
+      <c r="AA16" s="27">
         <v>0.52</v>
       </c>
-      <c r="AB16" s="38">
+      <c r="AB16" s="27">
         <v>2.74</v>
       </c>
-      <c r="AC16" s="38">
+      <c r="AC16" s="27">
         <v>0.51</v>
       </c>
       <c r="AD16" s="1">
         <v>0.41</v>
       </c>
       <c r="AE16" s="1">
         <v>1.54</v>
       </c>
       <c r="AF16" s="1">
         <v>1.46</v>
       </c>
       <c r="AG16" s="1">
         <v>0.13</v>
       </c>
       <c r="AH16" s="1">
         <v>0.91</v>
       </c>
       <c r="AI16" s="1">
         <v>0.61</v>
       </c>
       <c r="AJ16" s="1">
         <v>0.74</v>
       </c>
       <c r="AK16" s="1">
         <v>0.34</v>
       </c>
       <c r="AL16" s="1">
         <v>5.03</v>
       </c>
       <c r="AM16" s="1">
         <v>3.62</v>
       </c>
       <c r="AN16" s="1">
         <v>1.37</v>
       </c>
       <c r="AO16" s="1">
         <v>2.0699999999999998</v>
       </c>
       <c r="AP16" s="1">
         <v>1.24</v>
       </c>
       <c r="AQ16" s="1">
         <v>1.73</v>
       </c>
     </row>
     <row r="17" spans="1:43">
-      <c r="A17" s="13" t="s">
+      <c r="A17" s="11" t="s">
         <v>48</v>
       </c>
-      <c r="B17" s="33"/>
-[...11 lines deleted...]
-      <c r="N17" s="8" t="s">
+      <c r="B17" s="24"/>
+      <c r="C17" s="24"/>
+      <c r="D17" s="24"/>
+      <c r="E17" s="24"/>
+      <c r="F17" s="24"/>
+      <c r="G17" s="24"/>
+      <c r="H17" s="25"/>
+      <c r="I17" s="24"/>
+      <c r="J17" s="25"/>
+      <c r="K17" s="25"/>
+      <c r="L17" s="25"/>
+      <c r="M17" s="26"/>
+      <c r="N17" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="O17" s="38">
+      <c r="O17" s="27">
         <v>0.95</v>
       </c>
-      <c r="P17" s="38">
+      <c r="P17" s="27">
         <v>0.62</v>
       </c>
-      <c r="Q17" s="38">
+      <c r="Q17" s="27">
         <v>0.47</v>
       </c>
-      <c r="R17" s="38">
+      <c r="R17" s="27">
         <v>0.74</v>
       </c>
-      <c r="S17" s="38">
+      <c r="S17" s="27">
         <v>0.93</v>
       </c>
-      <c r="T17" s="38">
+      <c r="T17" s="27">
         <v>1.58</v>
       </c>
-      <c r="U17" s="38">
+      <c r="U17" s="27">
         <v>2.2999999999999998</v>
       </c>
-      <c r="V17" s="8" t="s">
+      <c r="V17" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="W17" s="38">
+      <c r="W17" s="27">
         <v>2.94</v>
       </c>
-      <c r="X17" s="38">
+      <c r="X17" s="27">
         <v>3.13</v>
       </c>
-      <c r="Y17" s="38">
+      <c r="Y17" s="27">
         <v>3.25</v>
       </c>
-      <c r="Z17" s="8" t="s">
+      <c r="Z17" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="AA17" s="38">
+      <c r="AA17" s="27">
         <v>2.93</v>
       </c>
-      <c r="AB17" s="38">
+      <c r="AB17" s="27">
         <v>1.06</v>
       </c>
-      <c r="AC17" s="38">
+      <c r="AC17" s="27">
         <v>0.64</v>
       </c>
       <c r="AD17" s="1">
         <v>0.76</v>
       </c>
       <c r="AE17" s="1">
         <v>0.53</v>
       </c>
       <c r="AF17" s="1">
         <v>0.81</v>
       </c>
       <c r="AG17" s="1">
         <v>0.79</v>
       </c>
       <c r="AH17" s="1">
         <v>0.49</v>
       </c>
       <c r="AI17" s="1">
         <v>0.56999999999999995</v>
       </c>
       <c r="AJ17" s="1">
         <v>0.23</v>
       </c>
       <c r="AK17" s="1">
         <v>0.31</v>
       </c>
       <c r="AL17" s="1">
         <v>4.45</v>
       </c>
       <c r="AM17" s="1">
         <v>2.63</v>
       </c>
       <c r="AN17" s="1">
         <v>0.86</v>
       </c>
       <c r="AO17" s="1">
         <v>0.97</v>
       </c>
       <c r="AP17" s="1">
         <v>0.64</v>
       </c>
       <c r="AQ17" s="1">
         <v>0.54</v>
       </c>
     </row>
     <row r="18" spans="1:43">
-      <c r="A18" s="13" t="s">
+      <c r="A18" s="11" t="s">
         <v>49</v>
       </c>
-      <c r="B18" s="33"/>
-[...11 lines deleted...]
-      <c r="N18" s="8" t="s">
+      <c r="B18" s="24"/>
+      <c r="C18" s="24"/>
+      <c r="D18" s="24"/>
+      <c r="E18" s="24"/>
+      <c r="F18" s="24"/>
+      <c r="G18" s="24"/>
+      <c r="H18" s="25"/>
+      <c r="I18" s="24"/>
+      <c r="J18" s="25"/>
+      <c r="K18" s="25"/>
+      <c r="L18" s="25"/>
+      <c r="M18" s="26"/>
+      <c r="N18" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="O18" s="38">
+      <c r="O18" s="27">
         <v>4.37</v>
       </c>
-      <c r="P18" s="38">
+      <c r="P18" s="27">
         <v>4.29</v>
       </c>
-      <c r="Q18" s="38">
+      <c r="Q18" s="27">
         <v>4.29</v>
       </c>
-      <c r="R18" s="38">
+      <c r="R18" s="27">
         <v>3.9</v>
       </c>
-      <c r="S18" s="38">
+      <c r="S18" s="27">
         <v>4.09</v>
       </c>
-      <c r="T18" s="38">
+      <c r="T18" s="27">
         <v>4.7</v>
       </c>
-      <c r="U18" s="38">
+      <c r="U18" s="27">
         <v>4.72</v>
       </c>
-      <c r="V18" s="8" t="s">
+      <c r="V18" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="W18" s="38">
+      <c r="W18" s="27">
         <v>4.47</v>
       </c>
-      <c r="X18" s="38">
+      <c r="X18" s="27">
         <v>4.2</v>
       </c>
-      <c r="Y18" s="38">
+      <c r="Y18" s="27">
         <v>4.0999999999999996</v>
       </c>
-      <c r="Z18" s="8" t="s">
+      <c r="Z18" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="AA18" s="38">
+      <c r="AA18" s="27">
         <v>1.1000000000000001</v>
       </c>
-      <c r="AB18" s="38">
+      <c r="AB18" s="27">
         <v>1.08</v>
       </c>
-      <c r="AC18" s="38">
+      <c r="AC18" s="27">
         <v>1.08</v>
       </c>
       <c r="AD18" s="1">
         <v>0.36</v>
       </c>
       <c r="AE18" s="1">
         <v>0.59</v>
       </c>
       <c r="AF18" s="1">
         <v>1.02</v>
       </c>
       <c r="AG18" s="1">
         <v>0.93</v>
       </c>
       <c r="AH18" s="1">
         <v>0.43</v>
       </c>
       <c r="AI18" s="1">
         <v>0.5</v>
       </c>
       <c r="AJ18" s="1">
         <v>0.26</v>
       </c>
       <c r="AK18" s="1">
         <v>0.21</v>
       </c>
       <c r="AL18" s="1">
         <v>3.19</v>
       </c>
       <c r="AM18" s="1">
         <v>1.0900000000000001</v>
       </c>
       <c r="AN18" s="1">
         <v>0.84</v>
       </c>
       <c r="AO18" s="1">
         <v>2.08</v>
       </c>
       <c r="AP18" s="1">
         <v>0.5</v>
       </c>
       <c r="AQ18" s="1">
         <v>1.32</v>
       </c>
     </row>
     <row r="19" spans="1:43">
-      <c r="A19" s="20" t="s">
+      <c r="A19" s="11" t="s">
         <v>51</v>
       </c>
-      <c r="B19" s="33"/>
-[...11 lines deleted...]
-      <c r="N19" s="8" t="s">
+      <c r="B19" s="24"/>
+      <c r="C19" s="24"/>
+      <c r="D19" s="24"/>
+      <c r="E19" s="24"/>
+      <c r="F19" s="24"/>
+      <c r="G19" s="24"/>
+      <c r="H19" s="25"/>
+      <c r="I19" s="24"/>
+      <c r="J19" s="25"/>
+      <c r="K19" s="25"/>
+      <c r="L19" s="25"/>
+      <c r="M19" s="26"/>
+      <c r="N19" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="O19" s="38">
+      <c r="O19" s="27">
         <v>5.57</v>
       </c>
-      <c r="P19" s="38">
+      <c r="P19" s="27">
         <v>5.66</v>
       </c>
-      <c r="Q19" s="38">
+      <c r="Q19" s="27">
         <v>5.97</v>
       </c>
-      <c r="R19" s="38">
+      <c r="R19" s="27">
         <v>5.55</v>
       </c>
-      <c r="S19" s="38">
+      <c r="S19" s="27">
         <v>6.25</v>
       </c>
-      <c r="T19" s="38">
+      <c r="T19" s="27">
         <v>7</v>
       </c>
-      <c r="U19" s="38">
+      <c r="U19" s="27">
         <v>7.31</v>
       </c>
-      <c r="V19" s="8" t="s">
+      <c r="V19" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="W19" s="38">
+      <c r="W19" s="27">
         <v>6.86</v>
       </c>
-      <c r="X19" s="38">
+      <c r="X19" s="27">
         <v>6.87</v>
       </c>
-      <c r="Y19" s="38">
+      <c r="Y19" s="27">
         <v>7</v>
       </c>
-      <c r="Z19" s="8" t="s">
+      <c r="Z19" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="AA19" s="38">
+      <c r="AA19" s="27">
         <v>1.92</v>
       </c>
-      <c r="AB19" s="38">
+      <c r="AB19" s="27">
         <v>1.55</v>
       </c>
-      <c r="AC19" s="38">
+      <c r="AC19" s="27">
         <v>1.38</v>
       </c>
       <c r="AD19" s="1">
         <v>0.57999999999999996</v>
       </c>
       <c r="AE19" s="1">
         <v>1.59</v>
       </c>
       <c r="AF19" s="1">
         <v>1.4</v>
       </c>
       <c r="AG19" s="1">
         <v>1.04</v>
       </c>
       <c r="AH19" s="1">
         <v>0.92</v>
       </c>
       <c r="AI19" s="1">
         <v>0.54</v>
       </c>
       <c r="AJ19" s="1">
         <v>0.73</v>
       </c>
       <c r="AK19" s="1">
         <v>0.72</v>
       </c>
       <c r="AL19" s="1">
         <v>5.76</v>
       </c>
       <c r="AM19" s="1">
         <v>1.78</v>
       </c>
       <c r="AN19" s="1">
         <v>1.56</v>
       </c>
       <c r="AO19" s="1">
         <v>2.64</v>
       </c>
       <c r="AP19" s="1">
         <v>0.53</v>
       </c>
       <c r="AQ19" s="1">
         <v>1.75</v>
       </c>
     </row>
     <row r="20" spans="1:43">
-      <c r="A20" s="92" t="s">
+      <c r="A20" s="72" t="s">
         <v>25</v>
       </c>
-      <c r="B20" s="92"/>
-[...40 lines deleted...]
-      <c r="AQ20" s="92"/>
+      <c r="B20" s="72"/>
+      <c r="C20" s="72"/>
+      <c r="D20" s="72"/>
+      <c r="E20" s="72"/>
+      <c r="F20" s="72"/>
+      <c r="G20" s="72"/>
+      <c r="H20" s="72"/>
+      <c r="I20" s="72"/>
+      <c r="J20" s="72"/>
+      <c r="K20" s="72"/>
+      <c r="L20" s="72"/>
+      <c r="M20" s="72"/>
+      <c r="N20" s="72"/>
+      <c r="O20" s="72"/>
+      <c r="P20" s="72"/>
+      <c r="Q20" s="72"/>
+      <c r="R20" s="72"/>
+      <c r="S20" s="72"/>
+      <c r="T20" s="72"/>
+      <c r="U20" s="72"/>
+      <c r="V20" s="72"/>
+      <c r="W20" s="72"/>
+      <c r="X20" s="72"/>
+      <c r="Y20" s="72"/>
+      <c r="Z20" s="72"/>
+      <c r="AA20" s="72"/>
+      <c r="AB20" s="72"/>
+      <c r="AC20" s="72"/>
+      <c r="AD20" s="72"/>
+      <c r="AE20" s="72"/>
+      <c r="AF20" s="72"/>
+      <c r="AG20" s="72"/>
+      <c r="AH20" s="72"/>
+      <c r="AI20" s="72"/>
+      <c r="AJ20" s="72"/>
+      <c r="AK20" s="72"/>
+      <c r="AL20" s="72"/>
+      <c r="AM20" s="72"/>
+      <c r="AN20" s="72"/>
+      <c r="AO20" s="72"/>
+      <c r="AP20" s="72"/>
+      <c r="AQ20" s="72"/>
     </row>
     <row r="21" spans="1:43">
-      <c r="A21" s="46" t="s">
+      <c r="A21" s="33" t="s">
         <v>36</v>
       </c>
-      <c r="B21" s="33"/>
-[...11 lines deleted...]
-      <c r="N21" s="8" t="s">
+      <c r="B21" s="24"/>
+      <c r="C21" s="24"/>
+      <c r="D21" s="24"/>
+      <c r="E21" s="24"/>
+      <c r="F21" s="24"/>
+      <c r="G21" s="24"/>
+      <c r="H21" s="25"/>
+      <c r="I21" s="24"/>
+      <c r="J21" s="25"/>
+      <c r="K21" s="25"/>
+      <c r="L21" s="25"/>
+      <c r="M21" s="26"/>
+      <c r="N21" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="O21" s="38">
+      <c r="O21" s="27">
         <v>6.32</v>
       </c>
-      <c r="P21" s="38">
+      <c r="P21" s="27">
         <v>6.48</v>
       </c>
-      <c r="Q21" s="38">
+      <c r="Q21" s="27">
         <v>6.41</v>
       </c>
-      <c r="R21" s="38">
+      <c r="R21" s="27">
         <v>5.86</v>
       </c>
-      <c r="S21" s="38">
+      <c r="S21" s="27">
         <v>6.2</v>
       </c>
-      <c r="T21" s="38">
+      <c r="T21" s="27">
         <v>6.7</v>
       </c>
-      <c r="U21" s="38">
+      <c r="U21" s="27">
         <v>7.35</v>
       </c>
-      <c r="V21" s="8" t="s">
+      <c r="V21" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="W21" s="38">
+      <c r="W21" s="27">
         <v>7.44</v>
       </c>
-      <c r="X21" s="38">
+      <c r="X21" s="27">
         <v>7.29</v>
       </c>
-      <c r="Y21" s="38">
+      <c r="Y21" s="27">
         <v>7.12</v>
       </c>
-      <c r="Z21" s="8" t="s">
+      <c r="Z21" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="AA21" s="38">
+      <c r="AA21" s="27">
         <v>2.65</v>
       </c>
-      <c r="AB21" s="38">
+      <c r="AB21" s="27">
         <v>1.93</v>
       </c>
-      <c r="AC21" s="38">
+      <c r="AC21" s="27">
         <v>1.56</v>
       </c>
       <c r="AD21" s="1">
         <v>0.88</v>
       </c>
       <c r="AE21" s="1">
         <v>1.83</v>
       </c>
       <c r="AF21" s="1">
         <v>1.39</v>
       </c>
       <c r="AG21" s="1">
         <v>1.31</v>
       </c>
       <c r="AH21" s="1">
         <v>0.86</v>
       </c>
       <c r="AI21" s="1">
         <v>0.71</v>
       </c>
       <c r="AJ21" s="1">
         <v>0.61</v>
       </c>
       <c r="AK21" s="1">
         <v>0.54</v>
       </c>
       <c r="AL21" s="1">
         <v>4.47</v>
       </c>
       <c r="AM21" s="1">
         <v>2.71</v>
       </c>
       <c r="AN21" s="1">
         <v>1.73</v>
       </c>
       <c r="AO21" s="1">
         <v>1.96</v>
       </c>
       <c r="AP21" s="1">
         <v>0.9</v>
       </c>
       <c r="AQ21" s="1">
         <v>1.59</v>
       </c>
     </row>
     <row r="22" spans="1:43">
-      <c r="A22" s="13" t="s">
+      <c r="A22" s="11" t="s">
         <v>52</v>
       </c>
-      <c r="B22" s="33"/>
-[...11 lines deleted...]
-      <c r="N22" s="8" t="s">
+      <c r="B22" s="24"/>
+      <c r="C22" s="24"/>
+      <c r="D22" s="24"/>
+      <c r="E22" s="24"/>
+      <c r="F22" s="24"/>
+      <c r="G22" s="24"/>
+      <c r="H22" s="24"/>
+      <c r="I22" s="24"/>
+      <c r="J22" s="24"/>
+      <c r="K22" s="24"/>
+      <c r="L22" s="24"/>
+      <c r="M22" s="24"/>
+      <c r="N22" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="O22" s="38">
+      <c r="O22" s="27">
         <v>5.79</v>
       </c>
-      <c r="P22" s="38">
+      <c r="P22" s="27">
         <v>6.11</v>
       </c>
-      <c r="Q22" s="38">
+      <c r="Q22" s="27">
         <v>6.06</v>
       </c>
-      <c r="R22" s="38">
+      <c r="R22" s="27">
         <v>5.63</v>
       </c>
-      <c r="S22" s="38">
+      <c r="S22" s="27">
         <v>5.95</v>
       </c>
-      <c r="T22" s="38">
+      <c r="T22" s="27">
         <v>6.37</v>
       </c>
-      <c r="U22" s="38">
+      <c r="U22" s="27">
         <v>7.08</v>
       </c>
-      <c r="V22" s="8" t="s">
+      <c r="V22" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="W22" s="38">
+      <c r="W22" s="27">
         <v>7.21</v>
       </c>
-      <c r="X22" s="38">
+      <c r="X22" s="27">
         <v>7.06</v>
       </c>
-      <c r="Y22" s="38">
+      <c r="Y22" s="27">
         <v>6.87</v>
       </c>
-      <c r="Z22" s="8" t="s">
+      <c r="Z22" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="AA22" s="38">
+      <c r="AA22" s="27">
         <v>2.87</v>
       </c>
-      <c r="AB22" s="38">
+      <c r="AB22" s="27">
         <v>1.88</v>
       </c>
-      <c r="AC22" s="38">
+      <c r="AC22" s="27">
         <v>1.55</v>
       </c>
       <c r="AD22" s="1">
         <v>1</v>
       </c>
       <c r="AE22" s="1">
         <v>1.88</v>
       </c>
       <c r="AF22" s="1">
         <v>1.47</v>
       </c>
       <c r="AG22" s="1">
         <v>1.34</v>
       </c>
       <c r="AH22" s="1">
         <v>0.85</v>
       </c>
       <c r="AI22" s="1">
         <v>0.69</v>
       </c>
       <c r="AJ22" s="1">
         <v>0.63</v>
       </c>
       <c r="AK22" s="1">
         <v>0.48</v>
       </c>
       <c r="AL22" s="1">
         <v>4.41</v>
       </c>
       <c r="AM22" s="1">
         <v>2.74</v>
       </c>
       <c r="AN22" s="1">
         <v>1.65</v>
       </c>
       <c r="AO22" s="1">
         <v>1.93</v>
       </c>
       <c r="AP22" s="1">
         <v>0.95</v>
       </c>
       <c r="AQ22" s="1">
         <v>1.59</v>
       </c>
     </row>
     <row r="23" spans="1:43">
-      <c r="A23" s="13" t="s">
+      <c r="A23" s="11" t="s">
         <v>34</v>
       </c>
-      <c r="B23" s="33"/>
-[...11 lines deleted...]
-      <c r="N23" s="8" t="s">
+      <c r="B23" s="24"/>
+      <c r="C23" s="24"/>
+      <c r="D23" s="24"/>
+      <c r="E23" s="24"/>
+      <c r="F23" s="24"/>
+      <c r="G23" s="24"/>
+      <c r="H23" s="25"/>
+      <c r="I23" s="24"/>
+      <c r="J23" s="25"/>
+      <c r="K23" s="25"/>
+      <c r="L23" s="25"/>
+      <c r="M23" s="26"/>
+      <c r="N23" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="O23" s="38">
+      <c r="O23" s="27">
         <v>7.73</v>
       </c>
-      <c r="P23" s="38">
+      <c r="P23" s="27">
         <v>8.2899999999999991</v>
       </c>
-      <c r="Q23" s="38">
+      <c r="Q23" s="27">
         <v>7.72</v>
       </c>
-      <c r="R23" s="38">
+      <c r="R23" s="27">
         <v>7.05</v>
       </c>
-      <c r="S23" s="38">
+      <c r="S23" s="27">
         <v>7.68</v>
       </c>
-      <c r="T23" s="38">
+      <c r="T23" s="27">
         <v>8.36</v>
       </c>
-      <c r="U23" s="38">
+      <c r="U23" s="27">
         <v>9.06</v>
       </c>
-      <c r="V23" s="8" t="s">
+      <c r="V23" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="W23" s="38">
+      <c r="W23" s="27">
         <v>9.0500000000000007</v>
       </c>
-      <c r="X23" s="38">
+      <c r="X23" s="27">
         <v>8.93</v>
       </c>
-      <c r="Y23" s="38">
+      <c r="Y23" s="27">
         <v>8.9</v>
       </c>
-      <c r="Z23" s="8" t="s">
+      <c r="Z23" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="AA23" s="38">
+      <c r="AA23" s="27">
         <v>2.6</v>
       </c>
-      <c r="AB23" s="38">
+      <c r="AB23" s="27">
         <v>3</v>
       </c>
-      <c r="AC23" s="38">
+      <c r="AC23" s="27">
         <v>1.82</v>
       </c>
       <c r="AD23" s="1">
         <v>0.53</v>
       </c>
       <c r="AE23" s="1">
         <v>1.93</v>
       </c>
       <c r="AF23" s="1">
         <v>1.1299999999999999</v>
       </c>
       <c r="AG23" s="1">
         <v>1.38</v>
       </c>
       <c r="AH23" s="1">
         <v>0.99</v>
       </c>
       <c r="AI23" s="1">
         <v>0.94</v>
       </c>
       <c r="AJ23" s="1">
         <v>0.74</v>
       </c>
       <c r="AK23" s="1">
         <v>0.7</v>
       </c>
       <c r="AL23" s="1">
         <v>6.46</v>
       </c>
       <c r="AM23" s="1">
         <v>2.83</v>
       </c>
       <c r="AN23" s="1">
         <v>3.08</v>
       </c>
       <c r="AO23" s="1">
         <v>1.65</v>
       </c>
       <c r="AP23" s="1">
         <v>0.78</v>
       </c>
       <c r="AQ23" s="1">
         <v>1.99</v>
       </c>
     </row>
     <row r="24" spans="1:43">
-      <c r="A24" s="13" t="s">
+      <c r="A24" s="11" t="s">
         <v>43</v>
       </c>
-      <c r="B24" s="33"/>
-[...11 lines deleted...]
-      <c r="N24" s="8" t="s">
+      <c r="B24" s="24"/>
+      <c r="C24" s="24"/>
+      <c r="D24" s="24"/>
+      <c r="E24" s="24"/>
+      <c r="F24" s="24"/>
+      <c r="G24" s="24"/>
+      <c r="H24" s="25"/>
+      <c r="I24" s="24"/>
+      <c r="J24" s="25"/>
+      <c r="K24" s="25"/>
+      <c r="L24" s="25"/>
+      <c r="M24" s="26"/>
+      <c r="N24" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="O24" s="38">
+      <c r="O24" s="27">
         <v>5.99</v>
       </c>
-      <c r="P24" s="38">
+      <c r="P24" s="27">
         <v>5.03</v>
       </c>
-      <c r="Q24" s="38">
+      <c r="Q24" s="27">
         <v>5.08</v>
       </c>
-      <c r="R24" s="38">
+      <c r="R24" s="27">
         <v>4.57</v>
       </c>
-      <c r="S24" s="38">
+      <c r="S24" s="27">
         <v>4.79</v>
       </c>
-      <c r="T24" s="38">
+      <c r="T24" s="27">
         <v>5.86</v>
       </c>
-      <c r="U24" s="38">
+      <c r="U24" s="27">
         <v>6.5</v>
       </c>
-      <c r="V24" s="8" t="s">
+      <c r="V24" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="W24" s="38">
+      <c r="W24" s="27">
         <v>6.82</v>
       </c>
-      <c r="X24" s="38">
+      <c r="X24" s="27">
         <v>6.51</v>
       </c>
-      <c r="Y24" s="38">
+      <c r="Y24" s="27">
         <v>6.09</v>
       </c>
-      <c r="Z24" s="8" t="s">
+      <c r="Z24" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="AA24" s="38">
+      <c r="AA24" s="27">
         <v>2.35</v>
       </c>
-      <c r="AB24" s="38">
+      <c r="AB24" s="27">
         <v>0.88</v>
       </c>
-      <c r="AC24" s="38">
+      <c r="AC24" s="27">
         <v>1.98</v>
       </c>
       <c r="AD24" s="1">
         <v>0.92</v>
       </c>
       <c r="AE24" s="1">
         <v>1.53</v>
       </c>
       <c r="AF24" s="1">
         <v>1.1200000000000001</v>
       </c>
       <c r="AG24" s="1">
         <v>1.31</v>
       </c>
       <c r="AH24" s="1">
         <v>0.66</v>
       </c>
       <c r="AI24" s="1">
         <v>0.65</v>
       </c>
       <c r="AJ24" s="1">
         <v>0.24</v>
       </c>
       <c r="AK24" s="1">
         <v>0.44</v>
       </c>
       <c r="AL24" s="1">
         <v>3.27</v>
       </c>
       <c r="AM24" s="1">
         <v>2.69</v>
       </c>
       <c r="AN24" s="1">
         <v>1.1000000000000001</v>
       </c>
       <c r="AO24" s="1">
         <v>1.49</v>
       </c>
       <c r="AP24" s="1">
         <v>0.66</v>
       </c>
       <c r="AQ24" s="1">
         <v>1.1000000000000001</v>
       </c>
     </row>
     <row r="25" spans="1:43">
-      <c r="A25" s="13" t="s">
+      <c r="A25" s="11" t="s">
         <v>44</v>
       </c>
-      <c r="B25" s="33"/>
-[...11 lines deleted...]
-      <c r="N25" s="8" t="s">
+      <c r="B25" s="24"/>
+      <c r="C25" s="24"/>
+      <c r="D25" s="24"/>
+      <c r="E25" s="24"/>
+      <c r="F25" s="24"/>
+      <c r="G25" s="24"/>
+      <c r="H25" s="25"/>
+      <c r="I25" s="24"/>
+      <c r="J25" s="25"/>
+      <c r="K25" s="25"/>
+      <c r="L25" s="25"/>
+      <c r="M25" s="26"/>
+      <c r="N25" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="O25" s="38">
+      <c r="O25" s="27">
         <v>7.57</v>
       </c>
-      <c r="P25" s="38">
+      <c r="P25" s="27">
         <v>6.64</v>
       </c>
-      <c r="Q25" s="38">
+      <c r="Q25" s="27">
         <v>6.66</v>
       </c>
-      <c r="R25" s="38">
+      <c r="R25" s="27">
         <v>5.74</v>
       </c>
-      <c r="S25" s="38">
+      <c r="S25" s="27">
         <v>5.8</v>
       </c>
-      <c r="T25" s="38">
+      <c r="T25" s="27">
         <v>6.61</v>
       </c>
-      <c r="U25" s="38">
+      <c r="U25" s="27">
         <v>6.98</v>
       </c>
-      <c r="V25" s="8" t="s">
+      <c r="V25" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="W25" s="38">
+      <c r="W25" s="27">
         <v>7.13</v>
       </c>
-      <c r="X25" s="38">
+      <c r="X25" s="27">
         <v>6.99</v>
       </c>
-      <c r="Y25" s="38">
+      <c r="Y25" s="27">
         <v>6.93</v>
       </c>
-      <c r="Z25" s="8" t="s">
+      <c r="Z25" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="AA25" s="38">
+      <c r="AA25" s="27">
         <v>1.29</v>
       </c>
-      <c r="AB25" s="38">
+      <c r="AB25" s="27">
         <v>1.78</v>
       </c>
-      <c r="AC25" s="38">
+      <c r="AC25" s="27">
         <v>1.27</v>
       </c>
       <c r="AD25" s="1">
         <v>0.5</v>
       </c>
       <c r="AE25" s="1">
         <v>1.5</v>
       </c>
       <c r="AF25" s="1">
         <v>1.28</v>
       </c>
       <c r="AG25" s="1">
         <v>1.05</v>
       </c>
       <c r="AH25" s="1">
         <v>0.65</v>
       </c>
       <c r="AI25" s="1">
         <v>0.61</v>
       </c>
       <c r="AJ25" s="1">
         <v>0.38</v>
       </c>
       <c r="AK25" s="1">
         <v>0.81</v>
       </c>
       <c r="AL25" s="1">
         <v>2.79</v>
       </c>
       <c r="AM25" s="1">
         <v>2.16</v>
       </c>
       <c r="AN25" s="1">
         <v>1.32</v>
       </c>
       <c r="AO25" s="1">
         <v>1.92</v>
       </c>
       <c r="AP25" s="1">
         <v>0.74</v>
       </c>
       <c r="AQ25" s="1">
         <v>1.56</v>
       </c>
     </row>
     <row r="26" spans="1:43">
-      <c r="A26" s="20" t="s">
+      <c r="A26" s="11" t="s">
         <v>51</v>
       </c>
-      <c r="B26" s="33"/>
-[...11 lines deleted...]
-      <c r="N26" s="8" t="s">
+      <c r="B26" s="24"/>
+      <c r="C26" s="24"/>
+      <c r="D26" s="24"/>
+      <c r="E26" s="24"/>
+      <c r="F26" s="24"/>
+      <c r="G26" s="24"/>
+      <c r="H26" s="25"/>
+      <c r="I26" s="24"/>
+      <c r="J26" s="25"/>
+      <c r="K26" s="25"/>
+      <c r="L26" s="25"/>
+      <c r="M26" s="26"/>
+      <c r="N26" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="O26" s="38">
+      <c r="O26" s="27">
         <v>10</v>
       </c>
-      <c r="P26" s="38">
+      <c r="P26" s="27">
         <v>9.61</v>
       </c>
-      <c r="Q26" s="38">
+      <c r="Q26" s="27">
         <v>10.16</v>
       </c>
-      <c r="R26" s="38">
+      <c r="R26" s="27">
         <v>8.59</v>
       </c>
-      <c r="S26" s="38">
+      <c r="S26" s="27">
         <v>9.1199999999999992</v>
       </c>
-      <c r="T26" s="38">
+      <c r="T26" s="27">
         <v>9.35</v>
       </c>
-      <c r="U26" s="38">
+      <c r="U26" s="27">
         <v>9.6199999999999992</v>
       </c>
-      <c r="V26" s="8" t="s">
+      <c r="V26" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="W26" s="38">
+      <c r="W26" s="27">
         <v>8.65</v>
       </c>
-      <c r="X26" s="38">
+      <c r="X26" s="27">
         <v>8.6300000000000008</v>
       </c>
-      <c r="Y26" s="38">
+      <c r="Y26" s="27">
         <v>8.52</v>
       </c>
-      <c r="Z26" s="8" t="s">
+      <c r="Z26" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="AA26" s="38">
+      <c r="AA26" s="27">
         <v>2</v>
       </c>
-      <c r="AB26" s="38">
+      <c r="AB26" s="27">
         <v>1.31</v>
       </c>
-      <c r="AC26" s="38">
+      <c r="AC26" s="27">
         <v>1.31</v>
       </c>
       <c r="AD26" s="1">
         <v>0.26</v>
       </c>
       <c r="AE26" s="1">
         <v>1.85</v>
       </c>
       <c r="AF26" s="1">
         <v>1.21</v>
       </c>
       <c r="AG26" s="1">
         <v>1.05</v>
       </c>
       <c r="AH26" s="1">
         <v>1.3</v>
       </c>
       <c r="AI26" s="1">
         <v>0.71</v>
       </c>
       <c r="AJ26" s="1">
         <v>0.71</v>
       </c>
       <c r="AK26" s="1">
         <v>0.86</v>
       </c>
       <c r="AL26" s="1">
         <v>5.18</v>
       </c>
       <c r="AM26" s="1">
         <v>3.02</v>
       </c>
       <c r="AN26" s="1">
         <v>1.1000000000000001</v>
       </c>
       <c r="AO26" s="1">
         <v>3.98</v>
       </c>
       <c r="AP26" s="1">
         <v>0.79</v>
       </c>
       <c r="AQ26" s="1">
         <v>1.1000000000000001</v>
       </c>
     </row>
     <row r="27" spans="1:43">
-      <c r="A27" s="91" t="s">
+      <c r="A27" s="71" t="s">
         <v>26</v>
       </c>
-      <c r="B27" s="91"/>
-[...40 lines deleted...]
-      <c r="AQ27" s="91"/>
+      <c r="B27" s="71"/>
+      <c r="C27" s="71"/>
+      <c r="D27" s="71"/>
+      <c r="E27" s="71"/>
+      <c r="F27" s="71"/>
+      <c r="G27" s="71"/>
+      <c r="H27" s="71"/>
+      <c r="I27" s="71"/>
+      <c r="J27" s="71"/>
+      <c r="K27" s="71"/>
+      <c r="L27" s="71"/>
+      <c r="M27" s="71"/>
+      <c r="N27" s="71"/>
+      <c r="O27" s="71"/>
+      <c r="P27" s="71"/>
+      <c r="Q27" s="71"/>
+      <c r="R27" s="71"/>
+      <c r="S27" s="71"/>
+      <c r="T27" s="71"/>
+      <c r="U27" s="71"/>
+      <c r="V27" s="71"/>
+      <c r="W27" s="71"/>
+      <c r="X27" s="71"/>
+      <c r="Y27" s="71"/>
+      <c r="Z27" s="71"/>
+      <c r="AA27" s="71"/>
+      <c r="AB27" s="71"/>
+      <c r="AC27" s="71"/>
+      <c r="AD27" s="71"/>
+      <c r="AE27" s="71"/>
+      <c r="AF27" s="71"/>
+      <c r="AG27" s="71"/>
+      <c r="AH27" s="71"/>
+      <c r="AI27" s="71"/>
+      <c r="AJ27" s="71"/>
+      <c r="AK27" s="71"/>
+      <c r="AL27" s="71"/>
+      <c r="AM27" s="71"/>
+      <c r="AN27" s="71"/>
+      <c r="AO27" s="71"/>
+      <c r="AP27" s="71"/>
+      <c r="AQ27" s="71"/>
     </row>
     <row r="28" spans="1:43">
-      <c r="A28" s="46" t="s">
+      <c r="A28" s="33" t="s">
         <v>36</v>
       </c>
-      <c r="B28" s="33"/>
-[...11 lines deleted...]
-      <c r="N28" s="8" t="s">
+      <c r="B28" s="24"/>
+      <c r="C28" s="24"/>
+      <c r="D28" s="24"/>
+      <c r="E28" s="24"/>
+      <c r="F28" s="24"/>
+      <c r="G28" s="24"/>
+      <c r="H28" s="25"/>
+      <c r="I28" s="24"/>
+      <c r="J28" s="25"/>
+      <c r="K28" s="25"/>
+      <c r="L28" s="25"/>
+      <c r="M28" s="26"/>
+      <c r="N28" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="O28" s="38">
+      <c r="O28" s="27">
         <v>3.42</v>
       </c>
-      <c r="P28" s="38">
+      <c r="P28" s="27">
         <v>3.46</v>
       </c>
-      <c r="Q28" s="38">
+      <c r="Q28" s="27">
         <v>3.48</v>
       </c>
-      <c r="R28" s="38">
+      <c r="R28" s="27">
         <v>3.6</v>
       </c>
-      <c r="S28" s="38">
+      <c r="S28" s="27">
         <v>3.91</v>
       </c>
-      <c r="T28" s="38">
+      <c r="T28" s="27">
         <v>4.6100000000000003</v>
       </c>
-      <c r="U28" s="38">
+      <c r="U28" s="27">
         <v>4.79</v>
       </c>
-      <c r="V28" s="8" t="s">
+      <c r="V28" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="W28" s="38">
+      <c r="W28" s="27">
         <v>4.9000000000000004</v>
       </c>
-      <c r="X28" s="38">
+      <c r="X28" s="27">
         <v>4.8600000000000003</v>
       </c>
-      <c r="Y28" s="38">
+      <c r="Y28" s="27">
         <v>4.88</v>
       </c>
-      <c r="Z28" s="8" t="s">
+      <c r="Z28" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="AA28" s="38">
+      <c r="AA28" s="27">
         <v>1.99</v>
       </c>
-      <c r="AB28" s="38">
+      <c r="AB28" s="27">
         <v>1.19</v>
       </c>
-      <c r="AC28" s="38">
+      <c r="AC28" s="27">
         <v>1.02</v>
       </c>
       <c r="AD28" s="1">
         <v>0.68</v>
       </c>
       <c r="AE28" s="1">
         <v>1.1000000000000001</v>
       </c>
-      <c r="AF28" s="2">
+      <c r="AF28" s="1">
         <v>1.04</v>
       </c>
-      <c r="AG28" s="2">
+      <c r="AG28" s="1">
         <v>0.88</v>
       </c>
-      <c r="AH28" s="2">
+      <c r="AH28" s="1">
         <v>0.54</v>
       </c>
-      <c r="AI28" s="2">
+      <c r="AI28" s="1">
         <v>0.51</v>
       </c>
       <c r="AJ28" s="1">
         <v>0.43</v>
       </c>
-      <c r="AK28" s="2">
+      <c r="AK28" s="1">
         <v>0.4</v>
       </c>
-      <c r="AL28" s="2">
+      <c r="AL28" s="1">
         <v>4.75</v>
       </c>
       <c r="AM28" s="1">
         <v>1.77</v>
       </c>
-      <c r="AN28" s="2">
+      <c r="AN28" s="1">
         <v>1.33</v>
       </c>
-      <c r="AO28" s="2">
+      <c r="AO28" s="1">
         <v>1.65</v>
       </c>
-      <c r="AP28" s="2">
+      <c r="AP28" s="1">
         <v>0.7</v>
       </c>
       <c r="AQ28" s="1">
         <v>1.24</v>
       </c>
     </row>
     <row r="29" spans="1:43">
-      <c r="A29" s="13" t="s">
+      <c r="A29" s="11" t="s">
         <v>52</v>
       </c>
-      <c r="B29" s="33"/>
-[...11 lines deleted...]
-      <c r="N29" s="8" t="s">
+      <c r="B29" s="24"/>
+      <c r="C29" s="24"/>
+      <c r="D29" s="24"/>
+      <c r="E29" s="24"/>
+      <c r="F29" s="24"/>
+      <c r="G29" s="24"/>
+      <c r="H29" s="24"/>
+      <c r="I29" s="24"/>
+      <c r="J29" s="24"/>
+      <c r="K29" s="24"/>
+      <c r="L29" s="24"/>
+      <c r="M29" s="24"/>
+      <c r="N29" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="O29" s="38">
+      <c r="O29" s="27">
         <v>0.95</v>
       </c>
-      <c r="P29" s="38">
+      <c r="P29" s="27">
         <v>1.66</v>
       </c>
-      <c r="Q29" s="38">
+      <c r="Q29" s="27">
         <v>1.4</v>
       </c>
-      <c r="R29" s="38">
+      <c r="R29" s="27">
         <v>2.2200000000000002</v>
       </c>
-      <c r="S29" s="38">
+      <c r="S29" s="27">
         <v>2.88</v>
       </c>
-      <c r="T29" s="38">
+      <c r="T29" s="27">
         <v>3.69</v>
       </c>
-      <c r="U29" s="38">
+      <c r="U29" s="27">
         <v>4.4400000000000004</v>
       </c>
-      <c r="V29" s="8" t="s">
+      <c r="V29" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="W29" s="38">
+      <c r="W29" s="27">
         <v>4.9000000000000004</v>
       </c>
-      <c r="X29" s="38">
+      <c r="X29" s="27">
         <v>4.9000000000000004</v>
       </c>
-      <c r="Y29" s="38">
+      <c r="Y29" s="27">
         <v>5.16</v>
       </c>
-      <c r="Z29" s="8" t="s">
+      <c r="Z29" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="AA29" s="38">
+      <c r="AA29" s="27">
         <v>1.56</v>
       </c>
-      <c r="AB29" s="38">
+      <c r="AB29" s="27">
         <v>1.22</v>
       </c>
-      <c r="AC29" s="38">
+      <c r="AC29" s="27">
         <v>0.92</v>
       </c>
       <c r="AD29" s="1">
         <v>0.97</v>
       </c>
       <c r="AE29" s="1">
         <v>1.62</v>
       </c>
-      <c r="AF29" s="2">
+      <c r="AF29" s="1">
         <v>1.39</v>
       </c>
-      <c r="AG29" s="2">
+      <c r="AG29" s="1">
         <v>0.83</v>
       </c>
-      <c r="AH29" s="2">
+      <c r="AH29" s="1">
         <v>0.81</v>
       </c>
-      <c r="AI29" s="2">
+      <c r="AI29" s="1">
         <v>0.67</v>
       </c>
       <c r="AJ29" s="1">
         <v>0.39</v>
       </c>
-      <c r="AK29" s="2">
+      <c r="AK29" s="1">
         <v>0.61</v>
       </c>
-      <c r="AL29" s="2">
+      <c r="AL29" s="1">
         <v>6.97</v>
       </c>
       <c r="AM29" s="1">
         <v>2.41</v>
       </c>
-      <c r="AN29" s="2">
+      <c r="AN29" s="1">
         <v>1.99</v>
       </c>
-      <c r="AO29" s="2">
+      <c r="AO29" s="1">
         <v>2.56</v>
       </c>
-      <c r="AP29" s="2">
+      <c r="AP29" s="1">
         <v>0.6</v>
       </c>
       <c r="AQ29" s="1">
         <v>1.21</v>
       </c>
     </row>
     <row r="30" spans="1:43">
-      <c r="A30" s="13" t="s">
+      <c r="A30" s="11" t="s">
         <v>34</v>
       </c>
-      <c r="B30" s="33"/>
-[...11 lines deleted...]
-      <c r="N30" s="8" t="s">
+      <c r="B30" s="24"/>
+      <c r="C30" s="24"/>
+      <c r="D30" s="24"/>
+      <c r="E30" s="24"/>
+      <c r="F30" s="24"/>
+      <c r="G30" s="24"/>
+      <c r="H30" s="25"/>
+      <c r="I30" s="24"/>
+      <c r="J30" s="25"/>
+      <c r="K30" s="25"/>
+      <c r="L30" s="25"/>
+      <c r="M30" s="26"/>
+      <c r="N30" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="O30" s="38" t="s">
+      <c r="O30" s="27" t="s">
         <v>31</v>
       </c>
-      <c r="P30" s="38" t="s">
+      <c r="P30" s="27" t="s">
         <v>31</v>
       </c>
-      <c r="Q30" s="38">
+      <c r="Q30" s="27">
         <v>1.59</v>
       </c>
-      <c r="R30" s="38">
+      <c r="R30" s="27">
         <v>2.52</v>
       </c>
-      <c r="S30" s="38">
+      <c r="S30" s="27">
         <v>5.25</v>
       </c>
-      <c r="T30" s="38">
+      <c r="T30" s="27">
         <v>4.4800000000000004</v>
       </c>
-      <c r="U30" s="38">
+      <c r="U30" s="27">
         <v>7.03</v>
       </c>
-      <c r="V30" s="8" t="s">
+      <c r="V30" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="W30" s="38">
+      <c r="W30" s="27">
         <v>7.51</v>
       </c>
-      <c r="X30" s="38">
+      <c r="X30" s="27">
         <v>6.84</v>
       </c>
-      <c r="Y30" s="38">
+      <c r="Y30" s="27">
         <v>6.86</v>
       </c>
-      <c r="Z30" s="8" t="s">
+      <c r="Z30" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="AA30" s="38">
+      <c r="AA30" s="27">
         <v>6.57</v>
       </c>
-      <c r="AB30" s="38" t="s">
+      <c r="AB30" s="27" t="s">
         <v>31</v>
       </c>
-      <c r="AC30" s="38">
+      <c r="AC30" s="27">
         <v>1.61</v>
       </c>
       <c r="AD30" s="1">
         <v>2.56</v>
       </c>
       <c r="AE30" s="1">
         <v>1.07</v>
       </c>
-      <c r="AF30" s="2">
+      <c r="AF30" s="1">
         <v>0.92</v>
       </c>
-      <c r="AG30" s="2">
+      <c r="AG30" s="1">
         <v>2.41</v>
       </c>
-      <c r="AH30" s="2">
+      <c r="AH30" s="1">
         <v>2.13</v>
       </c>
-      <c r="AI30" s="2">
+      <c r="AI30" s="1">
         <v>0.64</v>
       </c>
       <c r="AJ30" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AK30" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AL30" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AM30" s="1">
         <v>3.38</v>
       </c>
-      <c r="AN30" s="2">
+      <c r="AN30" s="1">
         <v>2.21</v>
       </c>
-      <c r="AO30" s="2">
+      <c r="AO30" s="1">
         <v>3.32</v>
       </c>
-      <c r="AP30" s="2" t="s">
+      <c r="AP30" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AQ30" s="1">
         <v>4.4000000000000004</v>
       </c>
     </row>
     <row r="31" spans="1:43">
-      <c r="A31" s="13" t="s">
+      <c r="A31" s="11" t="s">
         <v>41</v>
       </c>
-      <c r="B31" s="33"/>
-[...11 lines deleted...]
-      <c r="N31" s="8" t="s">
+      <c r="B31" s="24"/>
+      <c r="C31" s="24"/>
+      <c r="D31" s="24"/>
+      <c r="E31" s="24"/>
+      <c r="F31" s="24"/>
+      <c r="G31" s="24"/>
+      <c r="H31" s="25"/>
+      <c r="I31" s="24"/>
+      <c r="J31" s="25"/>
+      <c r="K31" s="25"/>
+      <c r="L31" s="25"/>
+      <c r="M31" s="26"/>
+      <c r="N31" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="O31" s="38">
+      <c r="O31" s="27">
         <v>5.2</v>
       </c>
-      <c r="P31" s="38">
+      <c r="P31" s="27">
         <v>4.8899999999999997</v>
       </c>
-      <c r="Q31" s="38">
+      <c r="Q31" s="27">
         <v>4.84</v>
       </c>
-      <c r="R31" s="38">
+      <c r="R31" s="27">
         <v>4.8099999999999996</v>
       </c>
-      <c r="S31" s="38">
+      <c r="S31" s="27">
         <v>5.25</v>
       </c>
-      <c r="T31" s="38">
+      <c r="T31" s="27">
         <v>5.9</v>
       </c>
-      <c r="U31" s="38">
+      <c r="U31" s="27">
         <v>5.8</v>
       </c>
-      <c r="V31" s="8" t="s">
+      <c r="V31" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="W31" s="38">
+      <c r="W31" s="27">
         <v>5.7</v>
       </c>
-      <c r="X31" s="38">
+      <c r="X31" s="27">
         <v>5.57</v>
       </c>
-      <c r="Y31" s="38">
+      <c r="Y31" s="27">
         <v>5.49</v>
       </c>
-      <c r="Z31" s="8" t="s">
+      <c r="Z31" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="AA31" s="38">
+      <c r="AA31" s="27">
         <v>2.61</v>
       </c>
-      <c r="AB31" s="38">
+      <c r="AB31" s="27">
         <v>1</v>
       </c>
-      <c r="AC31" s="38">
+      <c r="AC31" s="27">
         <v>0.91</v>
       </c>
       <c r="AD31" s="1">
         <v>0.68</v>
       </c>
       <c r="AE31" s="1">
         <v>1.21</v>
       </c>
-      <c r="AF31" s="2">
+      <c r="AF31" s="1">
         <v>0.88</v>
       </c>
-      <c r="AG31" s="2">
+      <c r="AG31" s="1">
         <v>1.03</v>
       </c>
-      <c r="AH31" s="2">
+      <c r="AH31" s="1">
         <v>0.59</v>
       </c>
-      <c r="AI31" s="2">
+      <c r="AI31" s="1">
         <v>0.51</v>
       </c>
       <c r="AJ31" s="1">
         <v>0.28999999999999998</v>
       </c>
-      <c r="AK31" s="2">
+      <c r="AK31" s="1">
         <v>0.46</v>
       </c>
-      <c r="AL31" s="2">
+      <c r="AL31" s="1">
         <v>4.1900000000000004</v>
       </c>
       <c r="AM31" s="1">
         <v>1.95</v>
       </c>
-      <c r="AN31" s="2">
+      <c r="AN31" s="1">
         <v>1.64</v>
       </c>
-      <c r="AO31" s="2">
+      <c r="AO31" s="1">
         <v>1.93</v>
       </c>
-      <c r="AP31" s="2">
+      <c r="AP31" s="1">
         <v>1.1499999999999999</v>
       </c>
       <c r="AQ31" s="1">
         <v>1.29</v>
       </c>
     </row>
     <row r="32" spans="1:43">
-      <c r="A32" s="13" t="s">
+      <c r="A32" s="11" t="s">
         <v>43</v>
       </c>
-      <c r="B32" s="33"/>
-[...11 lines deleted...]
-      <c r="N32" s="8" t="s">
+      <c r="B32" s="24"/>
+      <c r="C32" s="24"/>
+      <c r="D32" s="24"/>
+      <c r="E32" s="24"/>
+      <c r="F32" s="24"/>
+      <c r="G32" s="24"/>
+      <c r="H32" s="25"/>
+      <c r="I32" s="24"/>
+      <c r="J32" s="25"/>
+      <c r="K32" s="25"/>
+      <c r="L32" s="25"/>
+      <c r="M32" s="26"/>
+      <c r="N32" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="O32" s="38">
+      <c r="O32" s="27">
         <v>0.7</v>
       </c>
-      <c r="P32" s="38">
+      <c r="P32" s="27">
         <v>1.1499999999999999</v>
       </c>
-      <c r="Q32" s="38">
+      <c r="Q32" s="27">
         <v>1.55</v>
       </c>
-      <c r="R32" s="38">
+      <c r="R32" s="27">
         <v>2.33</v>
       </c>
-      <c r="S32" s="38">
+      <c r="S32" s="27">
         <v>2.17</v>
       </c>
-      <c r="T32" s="38">
+      <c r="T32" s="27">
         <v>3.51</v>
       </c>
-      <c r="U32" s="38">
+      <c r="U32" s="27">
         <v>4.17</v>
       </c>
-      <c r="V32" s="8" t="s">
+      <c r="V32" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="W32" s="38">
+      <c r="W32" s="27">
         <v>4.63</v>
       </c>
-      <c r="X32" s="38">
+      <c r="X32" s="27">
         <v>4.7699999999999996</v>
       </c>
-      <c r="Y32" s="38">
+      <c r="Y32" s="27">
         <v>4.8099999999999996</v>
       </c>
-      <c r="Z32" s="8" t="s">
+      <c r="Z32" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="AA32" s="38">
+      <c r="AA32" s="27">
         <v>1.77</v>
       </c>
-      <c r="AB32" s="38">
+      <c r="AB32" s="27">
         <v>0.93</v>
       </c>
-      <c r="AC32" s="38">
+      <c r="AC32" s="27">
         <v>1.05</v>
       </c>
       <c r="AD32" s="1">
         <v>0.97</v>
       </c>
       <c r="AE32" s="1">
         <v>0.69</v>
       </c>
-      <c r="AF32" s="2">
+      <c r="AF32" s="1">
         <v>1.19</v>
       </c>
-      <c r="AG32" s="2">
+      <c r="AG32" s="1">
         <v>0.95</v>
       </c>
-      <c r="AH32" s="2">
+      <c r="AH32" s="1">
         <v>0.54</v>
       </c>
-      <c r="AI32" s="2">
+      <c r="AI32" s="1">
         <v>0.69</v>
       </c>
       <c r="AJ32" s="1">
         <v>0.56999999999999995</v>
       </c>
-      <c r="AK32" s="2">
+      <c r="AK32" s="1">
         <v>0.17</v>
       </c>
-      <c r="AL32" s="2">
+      <c r="AL32" s="1">
         <v>4.8</v>
       </c>
       <c r="AM32" s="1">
         <v>1.79</v>
       </c>
-      <c r="AN32" s="2">
+      <c r="AN32" s="1">
         <v>0.94</v>
       </c>
-      <c r="AO32" s="2">
+      <c r="AO32" s="1">
         <v>0.53</v>
       </c>
-      <c r="AP32" s="2">
+      <c r="AP32" s="1">
         <v>0.7</v>
       </c>
       <c r="AQ32" s="1">
         <v>0.71</v>
       </c>
     </row>
     <row r="33" spans="1:43">
-      <c r="A33" s="13" t="s">
+      <c r="A33" s="11" t="s">
         <v>44</v>
       </c>
-      <c r="B33" s="33"/>
-[...11 lines deleted...]
-      <c r="N33" s="8" t="s">
+      <c r="B33" s="24"/>
+      <c r="C33" s="24"/>
+      <c r="D33" s="24"/>
+      <c r="E33" s="24"/>
+      <c r="F33" s="24"/>
+      <c r="G33" s="24"/>
+      <c r="H33" s="25"/>
+      <c r="I33" s="24"/>
+      <c r="J33" s="25"/>
+      <c r="K33" s="25"/>
+      <c r="L33" s="25"/>
+      <c r="M33" s="26"/>
+      <c r="N33" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="O33" s="38">
+      <c r="O33" s="27">
         <v>4.0599999999999996</v>
       </c>
-      <c r="P33" s="38">
+      <c r="P33" s="27">
         <v>5.75</v>
       </c>
-      <c r="Q33" s="38">
+      <c r="Q33" s="27">
         <v>5.8</v>
       </c>
-      <c r="R33" s="38">
+      <c r="R33" s="27">
         <v>5</v>
       </c>
-      <c r="S33" s="38">
+      <c r="S33" s="27">
         <v>5.39</v>
       </c>
-      <c r="T33" s="38">
+      <c r="T33" s="27">
         <v>5.63</v>
       </c>
-      <c r="U33" s="38">
+      <c r="U33" s="27">
         <v>5.64</v>
       </c>
-      <c r="V33" s="8" t="s">
+      <c r="V33" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="W33" s="38">
+      <c r="W33" s="27">
         <v>6.08</v>
       </c>
-      <c r="X33" s="38">
+      <c r="X33" s="27">
         <v>6.07</v>
       </c>
-      <c r="Y33" s="38">
+      <c r="Y33" s="27">
         <v>5.95</v>
       </c>
-      <c r="Z33" s="8" t="s">
+      <c r="Z33" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="AA33" s="38">
+      <c r="AA33" s="27">
         <v>3.77</v>
       </c>
-      <c r="AB33" s="38">
+      <c r="AB33" s="27">
         <v>1.57</v>
       </c>
-      <c r="AC33" s="38">
+      <c r="AC33" s="27">
         <v>1.35</v>
       </c>
       <c r="AD33" s="1">
         <v>1.07</v>
       </c>
       <c r="AE33" s="1">
         <v>1.79</v>
       </c>
-      <c r="AF33" s="2">
+      <c r="AF33" s="1">
         <v>1.1399999999999999</v>
       </c>
-      <c r="AG33" s="2">
+      <c r="AG33" s="1">
         <v>1.17</v>
       </c>
-      <c r="AH33" s="2">
+      <c r="AH33" s="1">
         <v>0.52</v>
       </c>
-      <c r="AI33" s="2">
+      <c r="AI33" s="1">
         <v>0.53</v>
       </c>
       <c r="AJ33" s="1">
         <v>1.21</v>
       </c>
-      <c r="AK33" s="2">
+      <c r="AK33" s="1">
         <v>0.61</v>
       </c>
-      <c r="AL33" s="2">
+      <c r="AL33" s="1">
         <v>6.74</v>
       </c>
       <c r="AM33" s="1">
         <v>2.09</v>
       </c>
-      <c r="AN33" s="2">
+      <c r="AN33" s="1">
         <v>1.6</v>
       </c>
-      <c r="AO33" s="2">
+      <c r="AO33" s="1">
         <v>2.0699999999999998</v>
       </c>
-      <c r="AP33" s="2">
+      <c r="AP33" s="1">
         <v>0.55000000000000004</v>
       </c>
       <c r="AQ33" s="1">
         <v>1.26</v>
       </c>
     </row>
     <row r="34" spans="1:43">
-      <c r="A34" s="13" t="s">
+      <c r="A34" s="11" t="s">
         <v>46</v>
       </c>
-      <c r="B34" s="33"/>
-[...11 lines deleted...]
-      <c r="N34" s="8" t="s">
+      <c r="B34" s="24"/>
+      <c r="C34" s="24"/>
+      <c r="D34" s="24"/>
+      <c r="E34" s="24"/>
+      <c r="F34" s="24"/>
+      <c r="G34" s="24"/>
+      <c r="H34" s="25"/>
+      <c r="I34" s="24"/>
+      <c r="J34" s="25"/>
+      <c r="K34" s="25"/>
+      <c r="L34" s="25"/>
+      <c r="M34" s="26"/>
+      <c r="N34" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="O34" s="38">
+      <c r="O34" s="27">
         <v>3.26</v>
       </c>
-      <c r="P34" s="38">
+      <c r="P34" s="27">
         <v>3.03</v>
       </c>
-      <c r="Q34" s="38">
+      <c r="Q34" s="27">
         <v>2.95</v>
       </c>
-      <c r="R34" s="38">
+      <c r="R34" s="27">
         <v>3.41</v>
       </c>
-      <c r="S34" s="38">
+      <c r="S34" s="27">
         <v>3.65</v>
       </c>
-      <c r="T34" s="38">
+      <c r="T34" s="27">
         <v>4.33</v>
       </c>
-      <c r="U34" s="38">
+      <c r="U34" s="27">
         <v>4.6500000000000004</v>
       </c>
-      <c r="V34" s="8" t="s">
+      <c r="V34" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="W34" s="38">
+      <c r="W34" s="27">
         <v>4.67</v>
       </c>
-      <c r="X34" s="38">
+      <c r="X34" s="27">
         <v>4.59</v>
       </c>
-      <c r="Y34" s="38">
+      <c r="Y34" s="27">
         <v>4.6500000000000004</v>
       </c>
-      <c r="Z34" s="8" t="s">
+      <c r="Z34" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="AA34" s="38">
+      <c r="AA34" s="27">
         <v>1.95</v>
       </c>
-      <c r="AB34" s="38">
+      <c r="AB34" s="27">
         <v>0.73</v>
       </c>
-      <c r="AC34" s="38">
+      <c r="AC34" s="27">
         <v>0.69</v>
       </c>
       <c r="AD34" s="1">
         <v>0.55000000000000004</v>
       </c>
       <c r="AE34" s="1">
         <v>1</v>
       </c>
-      <c r="AF34" s="2">
+      <c r="AF34" s="1">
         <v>0.39</v>
       </c>
-      <c r="AG34" s="2">
+      <c r="AG34" s="1">
         <v>0.68</v>
       </c>
-      <c r="AH34" s="2">
+      <c r="AH34" s="1">
         <v>0.18</v>
       </c>
-      <c r="AI34" s="2">
+      <c r="AI34" s="1">
         <v>0.22</v>
       </c>
       <c r="AJ34" s="1">
         <v>0.45</v>
       </c>
-      <c r="AK34" s="2">
+      <c r="AK34" s="1">
         <v>0.32</v>
       </c>
-      <c r="AL34" s="2">
+      <c r="AL34" s="1">
         <v>6.05</v>
       </c>
       <c r="AM34" s="1">
         <v>0.85</v>
       </c>
-      <c r="AN34" s="2">
+      <c r="AN34" s="1">
         <v>1.1200000000000001</v>
       </c>
-      <c r="AO34" s="2">
+      <c r="AO34" s="1">
         <v>1.26</v>
       </c>
-      <c r="AP34" s="2">
+      <c r="AP34" s="1">
         <v>0.34</v>
       </c>
       <c r="AQ34" s="1">
         <v>0.94</v>
       </c>
     </row>
     <row r="35" spans="1:43">
-      <c r="A35" s="13" t="s">
+      <c r="A35" s="11" t="s">
         <v>47</v>
       </c>
-      <c r="B35" s="33"/>
-[...11 lines deleted...]
-      <c r="N35" s="8" t="s">
+      <c r="B35" s="24"/>
+      <c r="C35" s="24"/>
+      <c r="D35" s="24"/>
+      <c r="E35" s="24"/>
+      <c r="F35" s="24"/>
+      <c r="G35" s="24"/>
+      <c r="H35" s="25"/>
+      <c r="I35" s="24"/>
+      <c r="J35" s="25"/>
+      <c r="K35" s="25"/>
+      <c r="L35" s="25"/>
+      <c r="M35" s="26"/>
+      <c r="N35" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="O35" s="38">
+      <c r="O35" s="27">
         <v>6.31</v>
       </c>
-      <c r="P35" s="38">
+      <c r="P35" s="27">
         <v>5.26</v>
       </c>
-      <c r="Q35" s="38">
+      <c r="Q35" s="27">
         <v>5.07</v>
       </c>
-      <c r="R35" s="38">
+      <c r="R35" s="27">
         <v>4.8099999999999996</v>
       </c>
-      <c r="S35" s="38">
+      <c r="S35" s="27">
         <v>4.2</v>
       </c>
-      <c r="T35" s="38">
+      <c r="T35" s="27">
         <v>4.9400000000000004</v>
       </c>
-      <c r="U35" s="38">
+      <c r="U35" s="27">
         <v>4.66</v>
       </c>
-      <c r="V35" s="8" t="s">
+      <c r="V35" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="W35" s="38">
+      <c r="W35" s="27">
         <v>4.79</v>
       </c>
-      <c r="X35" s="38">
+      <c r="X35" s="27">
         <v>4.92</v>
       </c>
-      <c r="Y35" s="38">
+      <c r="Y35" s="27">
         <v>4.8</v>
       </c>
-      <c r="Z35" s="8" t="s">
+      <c r="Z35" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="AA35" s="38">
+      <c r="AA35" s="27">
         <v>0.59</v>
       </c>
-      <c r="AB35" s="38">
+      <c r="AB35" s="27">
         <v>0.96</v>
       </c>
-      <c r="AC35" s="38">
+      <c r="AC35" s="27">
         <v>1.44</v>
       </c>
       <c r="AD35" s="1">
         <v>0.23</v>
       </c>
       <c r="AE35" s="1">
         <v>0.96</v>
       </c>
-      <c r="AF35" s="2">
+      <c r="AF35" s="1">
         <v>1.07</v>
       </c>
-      <c r="AG35" s="2">
+      <c r="AG35" s="1">
         <v>0.56999999999999995</v>
       </c>
-      <c r="AH35" s="2">
+      <c r="AH35" s="1">
         <v>0.32</v>
       </c>
-      <c r="AI35" s="2">
+      <c r="AI35" s="1">
         <v>0.52</v>
       </c>
       <c r="AJ35" s="1">
         <v>0.05</v>
       </c>
-      <c r="AK35" s="2">
+      <c r="AK35" s="1">
         <v>0.43</v>
       </c>
-      <c r="AL35" s="2">
+      <c r="AL35" s="1">
         <v>2.35</v>
       </c>
       <c r="AM35" s="1">
         <v>1.49</v>
       </c>
-      <c r="AN35" s="2">
+      <c r="AN35" s="1">
         <v>0.59</v>
       </c>
-      <c r="AO35" s="2">
+      <c r="AO35" s="1">
         <v>0.59</v>
       </c>
-      <c r="AP35" s="2">
+      <c r="AP35" s="1">
         <v>0.59</v>
       </c>
       <c r="AQ35" s="1">
         <v>0.69</v>
       </c>
     </row>
     <row r="36" spans="1:43">
-      <c r="A36" s="13" t="s">
+      <c r="A36" s="11" t="s">
         <v>53</v>
       </c>
-      <c r="B36" s="33"/>
-[...11 lines deleted...]
-      <c r="N36" s="8" t="s">
+      <c r="B36" s="24"/>
+      <c r="C36" s="24"/>
+      <c r="D36" s="24"/>
+      <c r="E36" s="24"/>
+      <c r="F36" s="24"/>
+      <c r="G36" s="24"/>
+      <c r="H36" s="24"/>
+      <c r="I36" s="24"/>
+      <c r="J36" s="24"/>
+      <c r="K36" s="24"/>
+      <c r="L36" s="24"/>
+      <c r="M36" s="24"/>
+      <c r="N36" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="O36" s="38">
+      <c r="O36" s="27">
         <v>1.54</v>
       </c>
-      <c r="P36" s="38">
+      <c r="P36" s="27">
         <v>1.68</v>
       </c>
-      <c r="Q36" s="38">
+      <c r="Q36" s="27">
         <v>2.27</v>
       </c>
-      <c r="R36" s="38">
+      <c r="R36" s="27">
         <v>2.8</v>
       </c>
-      <c r="S36" s="38">
+      <c r="S36" s="27">
         <v>3.5</v>
       </c>
-      <c r="T36" s="38">
+      <c r="T36" s="27">
         <v>3.56</v>
       </c>
-      <c r="U36" s="38">
+      <c r="U36" s="27">
         <v>3.23</v>
       </c>
-      <c r="V36" s="8" t="s">
+      <c r="V36" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="W36" s="38">
+      <c r="W36" s="27">
         <v>3.19</v>
       </c>
-      <c r="X36" s="38">
+      <c r="X36" s="27">
         <v>3.26</v>
       </c>
-      <c r="Y36" s="38">
+      <c r="Y36" s="27">
         <v>3.22</v>
       </c>
-      <c r="Z36" s="8" t="s">
+      <c r="Z36" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="AA36" s="38">
+      <c r="AA36" s="27">
         <v>0.52</v>
       </c>
-      <c r="AB36" s="38">
+      <c r="AB36" s="27">
         <v>2.74</v>
       </c>
-      <c r="AC36" s="38">
+      <c r="AC36" s="27">
         <v>0.51</v>
       </c>
       <c r="AD36" s="1">
         <v>0.41</v>
       </c>
       <c r="AE36" s="1">
         <v>1.54</v>
       </c>
-      <c r="AF36" s="2">
+      <c r="AF36" s="1">
         <v>1.46</v>
       </c>
-      <c r="AG36" s="2">
+      <c r="AG36" s="1">
         <v>0.13</v>
       </c>
-      <c r="AH36" s="2">
+      <c r="AH36" s="1">
         <v>0.91</v>
       </c>
-      <c r="AI36" s="2">
+      <c r="AI36" s="1">
         <v>0.61</v>
       </c>
       <c r="AJ36" s="1">
         <v>0.74</v>
       </c>
-      <c r="AK36" s="2">
+      <c r="AK36" s="1">
         <v>0.34</v>
       </c>
-      <c r="AL36" s="2">
+      <c r="AL36" s="1">
         <v>5.03</v>
       </c>
       <c r="AM36" s="1">
         <v>3.62</v>
       </c>
-      <c r="AN36" s="2">
+      <c r="AN36" s="1">
         <v>1.37</v>
       </c>
-      <c r="AO36" s="2">
+      <c r="AO36" s="1">
         <v>2.0699999999999998</v>
       </c>
-      <c r="AP36" s="2">
+      <c r="AP36" s="1">
         <v>1.24</v>
       </c>
       <c r="AQ36" s="1">
         <v>1.73</v>
       </c>
     </row>
     <row r="37" spans="1:43">
-      <c r="A37" s="13" t="s">
+      <c r="A37" s="11" t="s">
         <v>48</v>
       </c>
-      <c r="B37" s="33"/>
-[...11 lines deleted...]
-      <c r="N37" s="8" t="s">
+      <c r="B37" s="24"/>
+      <c r="C37" s="24"/>
+      <c r="D37" s="24"/>
+      <c r="E37" s="24"/>
+      <c r="F37" s="24"/>
+      <c r="G37" s="24"/>
+      <c r="H37" s="25"/>
+      <c r="I37" s="24"/>
+      <c r="J37" s="25"/>
+      <c r="K37" s="25"/>
+      <c r="L37" s="25"/>
+      <c r="M37" s="26"/>
+      <c r="N37" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="O37" s="38">
+      <c r="O37" s="27">
         <v>0.95</v>
       </c>
-      <c r="P37" s="38">
+      <c r="P37" s="27">
         <v>0.62</v>
       </c>
-      <c r="Q37" s="38">
+      <c r="Q37" s="27">
         <v>0.47</v>
       </c>
-      <c r="R37" s="38">
+      <c r="R37" s="27">
         <v>0.74</v>
       </c>
-      <c r="S37" s="38">
+      <c r="S37" s="27">
         <v>0.93</v>
       </c>
-      <c r="T37" s="38">
+      <c r="T37" s="27">
         <v>1.58</v>
       </c>
-      <c r="U37" s="38">
+      <c r="U37" s="27">
         <v>2.2999999999999998</v>
       </c>
-      <c r="V37" s="8" t="s">
+      <c r="V37" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="W37" s="38">
+      <c r="W37" s="27">
         <v>2.94</v>
       </c>
-      <c r="X37" s="38">
+      <c r="X37" s="27">
         <v>3.13</v>
       </c>
-      <c r="Y37" s="38">
+      <c r="Y37" s="27">
         <v>3.25</v>
       </c>
-      <c r="Z37" s="8" t="s">
+      <c r="Z37" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="AA37" s="38">
+      <c r="AA37" s="27">
         <v>2.93</v>
       </c>
-      <c r="AB37" s="38">
+      <c r="AB37" s="27">
         <v>1.06</v>
       </c>
-      <c r="AC37" s="38">
+      <c r="AC37" s="27">
         <v>0.64</v>
       </c>
       <c r="AD37" s="1">
         <v>0.76</v>
       </c>
       <c r="AE37" s="1">
         <v>0.53</v>
       </c>
-      <c r="AF37" s="2">
+      <c r="AF37" s="1">
         <v>0.81</v>
       </c>
-      <c r="AG37" s="2">
+      <c r="AG37" s="1">
         <v>0.79</v>
       </c>
-      <c r="AH37" s="2">
+      <c r="AH37" s="1">
         <v>0.49</v>
       </c>
-      <c r="AI37" s="2">
+      <c r="AI37" s="1">
         <v>0.56999999999999995</v>
       </c>
       <c r="AJ37" s="1">
         <v>0.23</v>
       </c>
-      <c r="AK37" s="2">
+      <c r="AK37" s="1">
         <v>0.31</v>
       </c>
-      <c r="AL37" s="2">
+      <c r="AL37" s="1">
         <v>4.45</v>
       </c>
       <c r="AM37" s="1">
         <v>2.63</v>
       </c>
-      <c r="AN37" s="2">
+      <c r="AN37" s="1">
         <v>0.86</v>
       </c>
-      <c r="AO37" s="2">
+      <c r="AO37" s="1">
         <v>0.97</v>
       </c>
-      <c r="AP37" s="2">
+      <c r="AP37" s="1">
         <v>0.64</v>
       </c>
       <c r="AQ37" s="1">
         <v>0.54</v>
       </c>
     </row>
     <row r="38" spans="1:43">
-      <c r="A38" s="13" t="s">
+      <c r="A38" s="11" t="s">
         <v>49</v>
       </c>
-      <c r="B38" s="33"/>
-[...11 lines deleted...]
-      <c r="N38" s="8" t="s">
+      <c r="B38" s="24"/>
+      <c r="C38" s="24"/>
+      <c r="D38" s="24"/>
+      <c r="E38" s="24"/>
+      <c r="F38" s="24"/>
+      <c r="G38" s="24"/>
+      <c r="H38" s="25"/>
+      <c r="I38" s="24"/>
+      <c r="J38" s="25"/>
+      <c r="K38" s="25"/>
+      <c r="L38" s="25"/>
+      <c r="M38" s="26"/>
+      <c r="N38" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="O38" s="38">
+      <c r="O38" s="27">
         <v>4.37</v>
       </c>
-      <c r="P38" s="38">
+      <c r="P38" s="27">
         <v>4.29</v>
       </c>
-      <c r="Q38" s="38">
+      <c r="Q38" s="27">
         <v>4.29</v>
       </c>
-      <c r="R38" s="38">
+      <c r="R38" s="27">
         <v>3.9</v>
       </c>
-      <c r="S38" s="38">
+      <c r="S38" s="27">
         <v>4.09</v>
       </c>
-      <c r="T38" s="38">
+      <c r="T38" s="27">
         <v>4.7</v>
       </c>
-      <c r="U38" s="38">
+      <c r="U38" s="27">
         <v>4.72</v>
       </c>
-      <c r="V38" s="8" t="s">
+      <c r="V38" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="W38" s="38">
+      <c r="W38" s="27">
         <v>4.47</v>
       </c>
-      <c r="X38" s="38">
+      <c r="X38" s="27">
         <v>4.2</v>
       </c>
-      <c r="Y38" s="38">
+      <c r="Y38" s="27">
         <v>4.0999999999999996</v>
       </c>
-      <c r="Z38" s="8" t="s">
+      <c r="Z38" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="AA38" s="38">
+      <c r="AA38" s="27">
         <v>1.1000000000000001</v>
       </c>
-      <c r="AB38" s="38">
+      <c r="AB38" s="27">
         <v>1.08</v>
       </c>
-      <c r="AC38" s="38">
+      <c r="AC38" s="27">
         <v>1.08</v>
       </c>
       <c r="AD38" s="1">
         <v>0.36</v>
       </c>
       <c r="AE38" s="1">
         <v>0.59</v>
       </c>
-      <c r="AF38" s="2">
+      <c r="AF38" s="1">
         <v>1.02</v>
       </c>
-      <c r="AG38" s="2">
+      <c r="AG38" s="1">
         <v>0.93</v>
       </c>
-      <c r="AH38" s="2">
+      <c r="AH38" s="1">
         <v>0.43</v>
       </c>
-      <c r="AI38" s="2">
+      <c r="AI38" s="1">
         <v>0.5</v>
       </c>
       <c r="AJ38" s="1">
         <v>0.26</v>
       </c>
-      <c r="AK38" s="2">
+      <c r="AK38" s="1">
         <v>0.21</v>
       </c>
-      <c r="AL38" s="2">
+      <c r="AL38" s="1">
         <v>3.19</v>
       </c>
       <c r="AM38" s="1">
         <v>1.0900000000000001</v>
       </c>
-      <c r="AN38" s="2">
+      <c r="AN38" s="1">
         <v>0.84</v>
       </c>
-      <c r="AO38" s="2">
+      <c r="AO38" s="1">
         <v>2.08</v>
       </c>
-      <c r="AP38" s="2">
+      <c r="AP38" s="1">
         <v>0.5</v>
       </c>
       <c r="AQ38" s="1">
         <v>1.32</v>
       </c>
     </row>
     <row r="39" spans="1:43">
-      <c r="A39" s="50" t="s">
+      <c r="A39" s="36" t="s">
         <v>51</v>
       </c>
-      <c r="B39" s="40"/>
-[...11 lines deleted...]
-      <c r="N39" s="10" t="s">
+      <c r="B39" s="28"/>
+      <c r="C39" s="28"/>
+      <c r="D39" s="28"/>
+      <c r="E39" s="28"/>
+      <c r="F39" s="28"/>
+      <c r="G39" s="28"/>
+      <c r="H39" s="29"/>
+      <c r="I39" s="28"/>
+      <c r="J39" s="29"/>
+      <c r="K39" s="29"/>
+      <c r="L39" s="29"/>
+      <c r="M39" s="30"/>
+      <c r="N39" s="8" t="s">
         <v>27</v>
       </c>
-      <c r="O39" s="44">
+      <c r="O39" s="31">
         <v>2.09</v>
       </c>
-      <c r="P39" s="44">
+      <c r="P39" s="31">
         <v>2.57</v>
       </c>
-      <c r="Q39" s="44">
+      <c r="Q39" s="31">
         <v>2.69</v>
       </c>
-      <c r="R39" s="44">
+      <c r="R39" s="31">
         <v>3.16</v>
       </c>
-      <c r="S39" s="44">
+      <c r="S39" s="31">
         <v>4</v>
       </c>
-      <c r="T39" s="44">
+      <c r="T39" s="31">
         <v>5.15</v>
       </c>
-      <c r="U39" s="44">
+      <c r="U39" s="31">
         <v>5.51</v>
       </c>
-      <c r="V39" s="10" t="s">
+      <c r="V39" s="8" t="s">
         <v>27</v>
       </c>
-      <c r="W39" s="44">
+      <c r="W39" s="31">
         <v>5.46</v>
       </c>
-      <c r="X39" s="44">
+      <c r="X39" s="31">
         <v>5.48</v>
       </c>
-      <c r="Y39" s="44">
+      <c r="Y39" s="31">
         <v>5.8</v>
       </c>
-      <c r="Z39" s="10" t="s">
+      <c r="Z39" s="8" t="s">
         <v>27</v>
       </c>
-      <c r="AA39" s="44">
+      <c r="AA39" s="31">
         <v>1.85</v>
       </c>
-      <c r="AB39" s="44">
+      <c r="AB39" s="31">
         <v>1.73</v>
       </c>
-      <c r="AC39" s="44">
+      <c r="AC39" s="31">
         <v>1.43</v>
       </c>
-      <c r="AD39" s="3">
+      <c r="AD39" s="2">
         <v>0.83</v>
       </c>
-      <c r="AE39" s="3">
+      <c r="AE39" s="2">
         <v>1.38</v>
       </c>
-      <c r="AF39" s="3">
+      <c r="AF39" s="2">
         <v>1.54</v>
       </c>
-      <c r="AG39" s="3">
+      <c r="AG39" s="2">
         <v>1.03</v>
       </c>
-      <c r="AH39" s="3">
+      <c r="AH39" s="2">
         <v>0.63</v>
       </c>
-      <c r="AI39" s="3">
+      <c r="AI39" s="2">
         <v>0.41</v>
       </c>
-      <c r="AJ39" s="3">
+      <c r="AJ39" s="2">
         <v>0.75</v>
       </c>
-      <c r="AK39" s="3">
+      <c r="AK39" s="2">
         <v>0.6</v>
       </c>
-      <c r="AL39" s="3">
+      <c r="AL39" s="2">
         <v>6.21</v>
       </c>
-      <c r="AM39" s="3">
+      <c r="AM39" s="2">
         <v>0.8</v>
       </c>
-      <c r="AN39" s="3">
+      <c r="AN39" s="2">
         <v>1.93</v>
       </c>
-      <c r="AO39" s="3">
+      <c r="AO39" s="2">
         <v>1.58</v>
       </c>
-      <c r="AP39" s="3">
+      <c r="AP39" s="2">
         <v>0.31</v>
       </c>
-      <c r="AQ39" s="3">
+      <c r="AQ39" s="2">
         <v>2.27</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="9">
+    <mergeCell ref="A3:AQ3"/>
+    <mergeCell ref="Z5:AK5"/>
+    <mergeCell ref="A7:AQ7"/>
+    <mergeCell ref="A20:AQ20"/>
     <mergeCell ref="A27:AQ27"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="N5:Y5"/>
     <mergeCell ref="AL5:AQ5"/>
-    <mergeCell ref="A3:AQ3"/>
-[...2 lines deleted...]
-    <mergeCell ref="A20:AQ20"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A6:AY47"/>
   <sheetViews>
-    <sheetView topLeftCell="U1" workbookViewId="0">
-      <selection activeCell="T6" sqref="T6:AQ6"/>
+    <sheetView tabSelected="1" topLeftCell="U4" workbookViewId="0">
+      <selection activeCell="AJ11" sqref="AJ11:AJ46"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="24.88671875" style="7" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="34" max="16384" width="9.109375" style="7"/>
+    <col min="1" max="1" width="24.85546875" style="5" customWidth="1"/>
+    <col min="2" max="3" width="0" style="5" hidden="1" customWidth="1"/>
+    <col min="4" max="4" width="8.42578125" style="5" hidden="1" customWidth="1"/>
+    <col min="5" max="5" width="0" style="5" hidden="1" customWidth="1"/>
+    <col min="6" max="6" width="8.28515625" style="5" hidden="1" customWidth="1"/>
+    <col min="7" max="13" width="0" style="5" hidden="1" customWidth="1"/>
+    <col min="14" max="14" width="9.140625" style="42"/>
+    <col min="15" max="32" width="9.140625" style="5"/>
+    <col min="33" max="33" width="9.140625" style="40"/>
+    <col min="34" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="6" spans="1:50" ht="14.4" customHeight="1">
-[...19 lines deleted...]
-      <c r="T6" s="106" t="s">
+    <row r="6" spans="1:50" ht="14.45" customHeight="1">
+      <c r="A6" s="55"/>
+      <c r="B6" s="55"/>
+      <c r="C6" s="55"/>
+      <c r="D6" s="55"/>
+      <c r="E6" s="55"/>
+      <c r="F6" s="55"/>
+      <c r="G6" s="55"/>
+      <c r="H6" s="55"/>
+      <c r="I6" s="55"/>
+      <c r="J6" s="55"/>
+      <c r="K6" s="55"/>
+      <c r="L6" s="55"/>
+      <c r="M6" s="55"/>
+      <c r="N6" s="55"/>
+      <c r="O6" s="55"/>
+      <c r="P6" s="55"/>
+      <c r="Q6" s="55"/>
+      <c r="R6" s="61"/>
+      <c r="S6" s="61"/>
+      <c r="T6" s="86" t="s">
         <v>30</v>
       </c>
-      <c r="U6" s="106"/>
-[...21 lines deleted...]
-      <c r="AQ6" s="106"/>
+      <c r="U6" s="86"/>
+      <c r="V6" s="86"/>
+      <c r="W6" s="86"/>
+      <c r="X6" s="86"/>
+      <c r="Y6" s="86"/>
+      <c r="Z6" s="86"/>
+      <c r="AA6" s="86"/>
+      <c r="AB6" s="86"/>
+      <c r="AC6" s="86"/>
+      <c r="AD6" s="86"/>
+      <c r="AE6" s="86"/>
+      <c r="AF6" s="86"/>
+      <c r="AG6" s="86"/>
+      <c r="AH6" s="86"/>
+      <c r="AI6" s="86"/>
+      <c r="AJ6" s="86"/>
+      <c r="AK6" s="86"/>
+      <c r="AL6" s="86"/>
+      <c r="AM6" s="86"/>
+      <c r="AN6" s="86"/>
+      <c r="AO6" s="86"/>
+      <c r="AP6" s="86"/>
+      <c r="AQ6" s="86"/>
     </row>
     <row r="7" spans="1:50">
-      <c r="AD7" s="72"/>
-[...1 lines deleted...]
-      <c r="AQ7" s="72" t="s">
+      <c r="AD7" s="6"/>
+      <c r="AE7" s="6"/>
+      <c r="AQ7" s="6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:50">
-      <c r="A8" s="104"/>
-      <c r="B8" s="95">
+      <c r="A8" s="84"/>
+      <c r="B8" s="75">
         <v>2021</v>
       </c>
-      <c r="C8" s="96"/>
-[...10 lines deleted...]
-      <c r="N8" s="96">
+      <c r="C8" s="76"/>
+      <c r="D8" s="76"/>
+      <c r="E8" s="76"/>
+      <c r="F8" s="76"/>
+      <c r="G8" s="76"/>
+      <c r="H8" s="76"/>
+      <c r="I8" s="76"/>
+      <c r="J8" s="76"/>
+      <c r="K8" s="76"/>
+      <c r="L8" s="76"/>
+      <c r="M8" s="76"/>
+      <c r="N8" s="76">
         <v>2024</v>
       </c>
-      <c r="O8" s="96"/>
-[...4 lines deleted...]
-      <c r="T8" s="100">
+      <c r="O8" s="76"/>
+      <c r="P8" s="76"/>
+      <c r="Q8" s="76"/>
+      <c r="R8" s="76"/>
+      <c r="S8" s="80"/>
+      <c r="T8" s="79">
         <v>2025</v>
       </c>
-      <c r="U8" s="100"/>
-[...10 lines deleted...]
-      <c r="AF8" s="100">
+      <c r="U8" s="79"/>
+      <c r="V8" s="79"/>
+      <c r="W8" s="79"/>
+      <c r="X8" s="79"/>
+      <c r="Y8" s="79"/>
+      <c r="Z8" s="79"/>
+      <c r="AA8" s="79"/>
+      <c r="AB8" s="79"/>
+      <c r="AC8" s="79"/>
+      <c r="AD8" s="79"/>
+      <c r="AE8" s="75"/>
+      <c r="AF8" s="79">
         <v>2026</v>
       </c>
-      <c r="AG8" s="100"/>
-[...9 lines deleted...]
-      <c r="AQ8" s="95"/>
+      <c r="AG8" s="79"/>
+      <c r="AH8" s="79"/>
+      <c r="AI8" s="79"/>
+      <c r="AJ8" s="79"/>
+      <c r="AK8" s="79"/>
+      <c r="AL8" s="79"/>
+      <c r="AM8" s="79"/>
+      <c r="AN8" s="79"/>
+      <c r="AO8" s="79"/>
+      <c r="AP8" s="79"/>
+      <c r="AQ8" s="75"/>
     </row>
     <row r="9" spans="1:50" ht="18" customHeight="1">
-      <c r="A9" s="105"/>
-      <c r="B9" s="28" t="s">
+      <c r="A9" s="85"/>
+      <c r="B9" s="20" t="s">
         <v>5</v>
       </c>
-      <c r="C9" s="28" t="s">
+      <c r="C9" s="20" t="s">
         <v>15</v>
       </c>
-      <c r="D9" s="29" t="s">
+      <c r="D9" s="21" t="s">
         <v>16</v>
       </c>
-      <c r="E9" s="29" t="s">
+      <c r="E9" s="21" t="s">
         <v>17</v>
       </c>
-      <c r="F9" s="29" t="s">
+      <c r="F9" s="21" t="s">
         <v>10</v>
       </c>
-      <c r="G9" s="29" t="s">
+      <c r="G9" s="21" t="s">
         <v>11</v>
       </c>
-      <c r="H9" s="29" t="s">
+      <c r="H9" s="21" t="s">
         <v>12</v>
       </c>
-      <c r="I9" s="30" t="s">
+      <c r="I9" s="22" t="s">
         <v>13</v>
       </c>
-      <c r="J9" s="30" t="s">
+      <c r="J9" s="22" t="s">
         <v>14</v>
       </c>
-      <c r="K9" s="30" t="s">
+      <c r="K9" s="22" t="s">
         <v>21</v>
       </c>
-      <c r="L9" s="30" t="s">
+      <c r="L9" s="22" t="s">
         <v>22</v>
       </c>
-      <c r="M9" s="31" t="s">
+      <c r="M9" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="N9" s="58" t="s">
+      <c r="N9" s="43" t="s">
         <v>2</v>
       </c>
-      <c r="O9" s="51" t="s">
+      <c r="O9" s="37" t="s">
         <v>3</v>
       </c>
-      <c r="P9" s="51" t="s">
+      <c r="P9" s="37" t="s">
         <v>4</v>
       </c>
-      <c r="Q9" s="51" t="s">
+      <c r="Q9" s="37" t="s">
         <v>19</v>
       </c>
-      <c r="R9" s="32" t="s">
+      <c r="R9" s="23" t="s">
         <v>20</v>
       </c>
-      <c r="S9" s="12" t="s">
+      <c r="S9" s="10" t="s">
         <v>23</v>
       </c>
-      <c r="T9" s="11" t="s">
+      <c r="T9" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="U9" s="11" t="s">
+      <c r="U9" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="V9" s="11" t="s">
+      <c r="V9" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="W9" s="11" t="s">
+      <c r="W9" s="9" t="s">
         <v>8</v>
       </c>
-      <c r="X9" s="11" t="s">
+      <c r="X9" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="Y9" s="11" t="s">
+      <c r="Y9" s="9" t="s">
         <v>1</v>
       </c>
-      <c r="Z9" s="11" t="s">
+      <c r="Z9" s="9" t="s">
         <v>2</v>
       </c>
-      <c r="AA9" s="11" t="s">
+      <c r="AA9" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="AB9" s="11" t="s">
+      <c r="AB9" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="AC9" s="11" t="s">
+      <c r="AC9" s="9" t="s">
         <v>19</v>
       </c>
-      <c r="AD9" s="11" t="s">
+      <c r="AD9" s="9" t="s">
         <v>20</v>
       </c>
-      <c r="AE9" s="11" t="s">
+      <c r="AE9" s="9" t="s">
         <v>23</v>
       </c>
-      <c r="AF9" s="11" t="s">
+      <c r="AF9" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="AG9" s="80" t="s">
+      <c r="AG9" s="60" t="s">
         <v>6</v>
       </c>
-      <c r="AH9" s="11" t="s">
+      <c r="AH9" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="AI9" s="11" t="s">
+      <c r="AI9" s="9" t="s">
         <v>8</v>
       </c>
-      <c r="AJ9" s="11" t="s">
+      <c r="AJ9" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="AK9" s="11" t="s">
+      <c r="AK9" s="9" t="s">
         <v>1</v>
       </c>
-      <c r="AL9" s="11" t="s">
+      <c r="AL9" s="9" t="s">
         <v>2</v>
       </c>
-      <c r="AM9" s="11" t="s">
+      <c r="AM9" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="AN9" s="11" t="s">
+      <c r="AN9" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="AO9" s="11" t="s">
+      <c r="AO9" s="9" t="s">
         <v>19</v>
       </c>
-      <c r="AP9" s="11" t="s">
+      <c r="AP9" s="9" t="s">
         <v>20</v>
       </c>
-      <c r="AQ9" s="11" t="s">
+      <c r="AQ9" s="9" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="10" spans="1:50" ht="12" customHeight="1">
-      <c r="A10" s="83"/>
-[...18 lines deleted...]
-      <c r="T10" s="102" t="s">
+      <c r="A10" s="63"/>
+      <c r="B10" s="63"/>
+      <c r="C10" s="63"/>
+      <c r="D10" s="63"/>
+      <c r="E10" s="63"/>
+      <c r="F10" s="63"/>
+      <c r="G10" s="63"/>
+      <c r="H10" s="63"/>
+      <c r="I10" s="63"/>
+      <c r="J10" s="63"/>
+      <c r="K10" s="63"/>
+      <c r="L10" s="63"/>
+      <c r="M10" s="63"/>
+      <c r="N10" s="63"/>
+      <c r="O10" s="63"/>
+      <c r="P10" s="63"/>
+      <c r="Q10" s="63"/>
+      <c r="R10" s="63"/>
+      <c r="S10" s="63"/>
+      <c r="T10" s="81" t="s">
         <v>9</v>
       </c>
-      <c r="U10" s="102"/>
-[...28 lines deleted...]
-      <c r="AX10" s="75"/>
+      <c r="U10" s="81"/>
+      <c r="V10" s="81"/>
+      <c r="W10" s="81"/>
+      <c r="X10" s="81"/>
+      <c r="Y10" s="81"/>
+      <c r="Z10" s="81"/>
+      <c r="AA10" s="81"/>
+      <c r="AB10" s="81"/>
+      <c r="AC10" s="81"/>
+      <c r="AD10" s="81"/>
+      <c r="AE10" s="81"/>
+      <c r="AF10" s="81"/>
+      <c r="AG10" s="81"/>
+      <c r="AH10" s="63"/>
+      <c r="AI10" s="63"/>
+      <c r="AJ10" s="63"/>
+      <c r="AK10" s="63"/>
+      <c r="AL10" s="63"/>
+      <c r="AM10" s="63"/>
+      <c r="AN10" s="63"/>
+      <c r="AO10" s="63"/>
+      <c r="AP10" s="63"/>
+      <c r="AQ10" s="63"/>
+      <c r="AR10" s="56"/>
+      <c r="AS10" s="56"/>
+      <c r="AT10" s="56"/>
+      <c r="AU10" s="56"/>
+      <c r="AV10" s="56"/>
+      <c r="AW10" s="56"/>
+      <c r="AX10" s="56"/>
     </row>
     <row r="11" spans="1:50" ht="12" customHeight="1">
-      <c r="A11" s="53" t="s">
+      <c r="A11" s="38" t="s">
         <v>36</v>
       </c>
-      <c r="B11" s="14"/>
-[...11 lines deleted...]
-      <c r="N11" s="57">
+      <c r="B11" s="12"/>
+      <c r="C11" s="12"/>
+      <c r="D11" s="12"/>
+      <c r="E11" s="12"/>
+      <c r="F11" s="12"/>
+      <c r="G11" s="12"/>
+      <c r="H11" s="12"/>
+      <c r="I11" s="12"/>
+      <c r="J11" s="12"/>
+      <c r="K11" s="12"/>
+      <c r="L11" s="12"/>
+      <c r="M11" s="12"/>
+      <c r="N11" s="42">
         <v>1.39</v>
       </c>
-      <c r="O11" s="64">
+      <c r="O11" s="48">
         <v>1.18</v>
       </c>
-      <c r="P11" s="57">
+      <c r="P11" s="42">
         <v>0.78</v>
       </c>
-      <c r="Q11" s="64">
+      <c r="Q11" s="48">
         <v>0.68</v>
       </c>
-      <c r="R11" s="64">
+      <c r="R11" s="48">
         <v>0.48</v>
       </c>
-      <c r="S11" s="64">
+      <c r="S11" s="48">
         <v>0.45</v>
       </c>
-      <c r="T11" s="64">
+      <c r="T11" s="48">
         <v>3.64</v>
       </c>
-      <c r="U11" s="64">
+      <c r="U11" s="48">
         <v>2.74</v>
       </c>
-      <c r="V11" s="64">
+      <c r="V11" s="48">
         <v>1.61</v>
       </c>
-      <c r="W11" s="64">
+      <c r="W11" s="48">
         <v>1.46</v>
       </c>
-      <c r="X11" s="64">
+      <c r="X11" s="48">
         <v>0.91</v>
       </c>
-      <c r="Y11" s="64">
+      <c r="Y11" s="48">
         <v>1.46</v>
       </c>
-      <c r="Z11" s="64">
+      <c r="Z11" s="48">
         <v>1.38</v>
       </c>
-      <c r="AA11" s="64">
+      <c r="AA11" s="48">
         <v>1.1399999999999999</v>
       </c>
-      <c r="AB11" s="64">
+      <c r="AB11" s="48">
         <v>0.71</v>
       </c>
-      <c r="AC11" s="64">
+      <c r="AC11" s="48">
         <v>0.59</v>
       </c>
-      <c r="AD11" s="64">
+      <c r="AD11" s="48">
         <v>0.44</v>
       </c>
-      <c r="AE11" s="64">
+      <c r="AE11" s="48">
         <v>0.46</v>
       </c>
-      <c r="AF11" s="64">
+      <c r="AF11" s="48">
         <v>4.0599999999999996</v>
       </c>
-      <c r="AG11" s="64">
+      <c r="AG11" s="48">
         <v>2.75</v>
       </c>
-      <c r="AH11" s="64">
+      <c r="AH11" s="48">
         <v>1.44</v>
       </c>
-      <c r="AI11" s="64">
+      <c r="AI11" s="48">
         <v>1.38</v>
       </c>
+      <c r="AJ11" s="48">
+        <v>0.73</v>
+      </c>
     </row>
     <row r="12" spans="1:50" ht="12" customHeight="1">
-      <c r="A12" s="54" t="s">
+      <c r="A12" s="39" t="s">
         <v>32</v>
       </c>
-      <c r="B12" s="16"/>
-[...11 lines deleted...]
-      <c r="N12" s="57">
+      <c r="B12" s="14"/>
+      <c r="C12" s="14"/>
+      <c r="D12" s="14"/>
+      <c r="E12" s="14"/>
+      <c r="F12" s="14"/>
+      <c r="G12" s="14"/>
+      <c r="H12" s="15"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="15"/>
+      <c r="K12" s="15"/>
+      <c r="L12" s="15"/>
+      <c r="M12" s="15"/>
+      <c r="N12" s="42">
         <v>1.57</v>
       </c>
-      <c r="O12" s="64">
+      <c r="O12" s="48">
         <v>1.31</v>
       </c>
-      <c r="P12" s="57">
+      <c r="P12" s="42">
         <v>0.9</v>
       </c>
-      <c r="Q12" s="64">
+      <c r="Q12" s="48">
         <v>0.76</v>
       </c>
-      <c r="R12" s="64">
+      <c r="R12" s="48">
         <v>0.55000000000000004</v>
       </c>
-      <c r="S12" s="64">
+      <c r="S12" s="48">
         <v>0.47</v>
       </c>
-      <c r="T12" s="64">
+      <c r="T12" s="48">
         <v>3.97</v>
       </c>
-      <c r="U12" s="64">
+      <c r="U12" s="48">
         <v>3.26</v>
       </c>
-      <c r="V12" s="64">
+      <c r="V12" s="48">
         <v>1.81</v>
       </c>
-      <c r="W12" s="64">
+      <c r="W12" s="48">
         <v>1.52</v>
       </c>
-      <c r="X12" s="64">
+      <c r="X12" s="48">
         <v>0.93</v>
       </c>
-      <c r="Y12" s="64">
+      <c r="Y12" s="48">
         <v>1.8</v>
       </c>
-      <c r="Z12" s="64">
+      <c r="Z12" s="48">
         <v>1.53</v>
       </c>
-      <c r="AA12" s="64">
+      <c r="AA12" s="48">
         <v>1.3</v>
       </c>
-      <c r="AB12" s="64">
+      <c r="AB12" s="48">
         <v>0.73</v>
       </c>
-      <c r="AC12" s="64">
+      <c r="AC12" s="48">
         <v>0.63</v>
       </c>
-      <c r="AD12" s="64">
+      <c r="AD12" s="48">
         <v>0.44</v>
       </c>
-      <c r="AE12" s="64">
+      <c r="AE12" s="48">
         <v>0.46</v>
       </c>
-      <c r="AF12" s="64">
+      <c r="AF12" s="48">
         <v>3.93</v>
       </c>
-      <c r="AG12" s="64">
+      <c r="AG12" s="48">
         <v>3.06</v>
       </c>
-      <c r="AH12" s="64">
+      <c r="AH12" s="48">
         <v>1.63</v>
       </c>
-      <c r="AI12" s="64">
+      <c r="AI12" s="48">
         <v>1.38</v>
       </c>
+      <c r="AJ12" s="48">
+        <v>0.72</v>
+      </c>
     </row>
     <row r="13" spans="1:50" ht="12" customHeight="1">
-      <c r="A13" s="54" t="s">
+      <c r="A13" s="39" t="s">
         <v>34</v>
       </c>
-      <c r="B13" s="16"/>
-[...11 lines deleted...]
-      <c r="N13" s="57">
+      <c r="B13" s="14"/>
+      <c r="C13" s="14"/>
+      <c r="D13" s="14"/>
+      <c r="E13" s="14"/>
+      <c r="F13" s="14"/>
+      <c r="G13" s="14"/>
+      <c r="H13" s="15"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="15"/>
+      <c r="K13" s="15"/>
+      <c r="L13" s="15"/>
+      <c r="M13" s="15"/>
+      <c r="N13" s="42">
         <v>1.67</v>
       </c>
-      <c r="O13" s="64">
+      <c r="O13" s="48">
         <v>1.61</v>
       </c>
-      <c r="P13" s="57">
+      <c r="P13" s="42">
         <v>0.91</v>
       </c>
-      <c r="Q13" s="64">
+      <c r="Q13" s="48">
         <v>0.91</v>
       </c>
-      <c r="R13" s="64">
+      <c r="R13" s="48">
         <v>0.4</v>
       </c>
-      <c r="S13" s="64">
+      <c r="S13" s="48">
         <v>0.57999999999999996</v>
       </c>
-      <c r="T13" s="64">
+      <c r="T13" s="48">
         <v>4.1900000000000004</v>
       </c>
-      <c r="U13" s="64">
+      <c r="U13" s="48">
         <v>3.18</v>
       </c>
-      <c r="V13" s="64">
+      <c r="V13" s="48">
         <v>1.6</v>
       </c>
-      <c r="W13" s="64">
+      <c r="W13" s="48">
         <v>1.92</v>
       </c>
-      <c r="X13" s="64">
+      <c r="X13" s="48">
         <v>0.72</v>
       </c>
-      <c r="Y13" s="64">
+      <c r="Y13" s="48">
         <v>1.59</v>
       </c>
-      <c r="Z13" s="64">
+      <c r="Z13" s="48">
         <v>1.6</v>
       </c>
-      <c r="AA13" s="64">
+      <c r="AA13" s="48">
         <v>1.51</v>
       </c>
-      <c r="AB13" s="64">
+      <c r="AB13" s="48">
         <v>1.1100000000000001</v>
       </c>
-      <c r="AC13" s="64">
+      <c r="AC13" s="48">
         <v>0.64</v>
       </c>
-      <c r="AD13" s="64">
+      <c r="AD13" s="48">
         <v>0.65</v>
       </c>
-      <c r="AE13" s="64">
+      <c r="AE13" s="48">
         <v>0.77</v>
       </c>
-      <c r="AF13" s="64">
+      <c r="AF13" s="48">
         <v>6.14</v>
       </c>
-      <c r="AG13" s="64">
+      <c r="AG13" s="48">
         <v>3.1</v>
       </c>
-      <c r="AH13" s="64">
+      <c r="AH13" s="48">
         <v>1.22</v>
       </c>
-      <c r="AI13" s="64">
+      <c r="AI13" s="48">
         <v>2.38</v>
       </c>
+      <c r="AJ13" s="48">
+        <v>0.87</v>
+      </c>
     </row>
     <row r="14" spans="1:50" ht="12" customHeight="1">
-      <c r="A14" s="55" t="s">
+      <c r="A14" s="40" t="s">
         <v>41</v>
       </c>
-      <c r="B14" s="16"/>
-[...11 lines deleted...]
-      <c r="N14" s="57">
+      <c r="B14" s="14"/>
+      <c r="C14" s="14"/>
+      <c r="D14" s="14"/>
+      <c r="E14" s="14"/>
+      <c r="F14" s="14"/>
+      <c r="G14" s="14"/>
+      <c r="H14" s="15"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="15"/>
+      <c r="K14" s="15"/>
+      <c r="L14" s="15"/>
+      <c r="M14" s="15"/>
+      <c r="N14" s="42">
         <v>0.95</v>
       </c>
-      <c r="O14" s="64">
+      <c r="O14" s="48">
         <v>0.83</v>
       </c>
-      <c r="P14" s="57">
+      <c r="P14" s="42">
         <v>0.55000000000000004</v>
       </c>
-      <c r="Q14" s="64">
+      <c r="Q14" s="48">
         <v>0.53</v>
       </c>
-      <c r="R14" s="64">
+      <c r="R14" s="48">
         <v>0.45</v>
       </c>
-      <c r="S14" s="64">
+      <c r="S14" s="48">
         <v>0.43</v>
       </c>
-      <c r="T14" s="64">
+      <c r="T14" s="48">
         <v>4.04</v>
       </c>
-      <c r="U14" s="64">
+      <c r="U14" s="48">
         <v>2.12</v>
       </c>
-      <c r="V14" s="64">
+      <c r="V14" s="48">
         <v>1.17</v>
       </c>
-      <c r="W14" s="64">
+      <c r="W14" s="48">
         <v>1.48</v>
       </c>
-      <c r="X14" s="64">
+      <c r="X14" s="48">
         <v>0.87</v>
       </c>
-      <c r="Y14" s="64">
+      <c r="Y14" s="48">
         <v>1.0900000000000001</v>
       </c>
-      <c r="Z14" s="64">
+      <c r="Z14" s="48">
         <v>0.93</v>
       </c>
-      <c r="AA14" s="64">
+      <c r="AA14" s="48">
         <v>0.92</v>
       </c>
-      <c r="AB14" s="64">
+      <c r="AB14" s="48">
         <v>0.53</v>
       </c>
-      <c r="AC14" s="64">
+      <c r="AC14" s="48">
         <v>0.56000000000000005</v>
       </c>
-      <c r="AD14" s="64">
+      <c r="AD14" s="48">
         <v>0.55000000000000004</v>
       </c>
-      <c r="AE14" s="64">
+      <c r="AE14" s="48">
         <v>0.45</v>
       </c>
-      <c r="AF14" s="64">
+      <c r="AF14" s="48">
         <v>4.74</v>
       </c>
-      <c r="AG14" s="64">
+      <c r="AG14" s="48">
         <v>2.48</v>
       </c>
-      <c r="AH14" s="64">
+      <c r="AH14" s="48">
         <v>0.96</v>
       </c>
-      <c r="AI14" s="64">
+      <c r="AI14" s="48">
         <v>1.1100000000000001</v>
       </c>
+      <c r="AJ14" s="48">
+        <v>0.56999999999999995</v>
+      </c>
     </row>
     <row r="15" spans="1:50" ht="12" customHeight="1">
-      <c r="A15" s="55" t="s">
+      <c r="A15" s="40" t="s">
         <v>43</v>
       </c>
-      <c r="B15" s="16"/>
-[...11 lines deleted...]
-      <c r="N15" s="57">
+      <c r="B15" s="14"/>
+      <c r="C15" s="14"/>
+      <c r="D15" s="14"/>
+      <c r="E15" s="14"/>
+      <c r="F15" s="14"/>
+      <c r="G15" s="14"/>
+      <c r="H15" s="15"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="15"/>
+      <c r="K15" s="15"/>
+      <c r="L15" s="15"/>
+      <c r="M15" s="15"/>
+      <c r="N15" s="42">
         <v>1.51</v>
       </c>
-      <c r="O15" s="64">
+      <c r="O15" s="48">
         <v>0.89</v>
       </c>
-      <c r="P15" s="57">
+      <c r="P15" s="42">
         <v>1.1000000000000001</v>
       </c>
-      <c r="Q15" s="64">
+      <c r="Q15" s="48">
         <v>0.65</v>
       </c>
-      <c r="R15" s="64">
+      <c r="R15" s="48">
         <v>0.4</v>
       </c>
-      <c r="S15" s="64">
+      <c r="S15" s="48">
         <v>0.43</v>
       </c>
-      <c r="T15" s="64">
+      <c r="T15" s="48">
         <v>3.72</v>
       </c>
-      <c r="U15" s="64">
+      <c r="U15" s="48">
         <v>2.66</v>
       </c>
-      <c r="V15" s="64">
+      <c r="V15" s="48">
         <v>0.93</v>
       </c>
-      <c r="W15" s="64">
+      <c r="W15" s="48">
         <v>1.92</v>
       </c>
-      <c r="X15" s="64">
+      <c r="X15" s="48">
         <v>1.67</v>
       </c>
-      <c r="Y15" s="64">
+      <c r="Y15" s="48">
         <v>1.56</v>
       </c>
-      <c r="Z15" s="64">
+      <c r="Z15" s="48">
         <v>1.29</v>
       </c>
-      <c r="AA15" s="64">
+      <c r="AA15" s="48">
         <v>0.87</v>
       </c>
-      <c r="AB15" s="64">
+      <c r="AB15" s="48">
         <v>0.62</v>
       </c>
-      <c r="AC15" s="64">
+      <c r="AC15" s="48">
         <v>0.69</v>
       </c>
-      <c r="AD15" s="64">
+      <c r="AD15" s="48">
         <v>0.38</v>
       </c>
-      <c r="AE15" s="64">
+      <c r="AE15" s="48">
         <v>0.46</v>
       </c>
-      <c r="AF15" s="64">
+      <c r="AF15" s="48">
         <v>5.89</v>
       </c>
-      <c r="AG15" s="64">
+      <c r="AG15" s="48">
         <v>2</v>
       </c>
-      <c r="AH15" s="64">
+      <c r="AH15" s="48">
         <v>1.9</v>
       </c>
-      <c r="AI15" s="64">
+      <c r="AI15" s="48">
         <v>1.69</v>
       </c>
+      <c r="AJ15" s="48">
+        <v>1.27</v>
+      </c>
     </row>
     <row r="16" spans="1:50" ht="12" customHeight="1">
-      <c r="A16" s="55" t="s">
+      <c r="A16" s="40" t="s">
         <v>55</v>
       </c>
-      <c r="B16" s="16"/>
-[...11 lines deleted...]
-      <c r="N16" s="57">
+      <c r="B16" s="14"/>
+      <c r="C16" s="14"/>
+      <c r="D16" s="14"/>
+      <c r="E16" s="14"/>
+      <c r="F16" s="14"/>
+      <c r="G16" s="14"/>
+      <c r="H16" s="15"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="15"/>
+      <c r="K16" s="15"/>
+      <c r="L16" s="15"/>
+      <c r="M16" s="15"/>
+      <c r="N16" s="42">
         <v>1.6</v>
       </c>
-      <c r="O16" s="64">
+      <c r="O16" s="48">
         <v>1.1499999999999999</v>
       </c>
-      <c r="P16" s="57">
+      <c r="P16" s="42">
         <v>0.67</v>
       </c>
-      <c r="Q16" s="64">
+      <c r="Q16" s="48">
         <v>0.82</v>
       </c>
-      <c r="R16" s="64">
+      <c r="R16" s="48">
         <v>0.49</v>
       </c>
-      <c r="S16" s="64">
+      <c r="S16" s="48">
         <v>0.48</v>
       </c>
-      <c r="T16" s="64">
+      <c r="T16" s="48">
         <v>4.21</v>
       </c>
-      <c r="U16" s="64">
+      <c r="U16" s="48">
         <v>3.47</v>
       </c>
-      <c r="V16" s="64">
+      <c r="V16" s="48">
         <v>1.17</v>
       </c>
-      <c r="W16" s="64">
+      <c r="W16" s="48">
         <v>1.08</v>
       </c>
-      <c r="X16" s="64">
+      <c r="X16" s="48">
         <v>0.82</v>
       </c>
-      <c r="Y16" s="64">
+      <c r="Y16" s="48">
         <v>1.1299999999999999</v>
       </c>
-      <c r="Z16" s="64">
+      <c r="Z16" s="48">
         <v>1.43</v>
       </c>
-      <c r="AA16" s="64">
+      <c r="AA16" s="48">
         <v>1.07</v>
       </c>
-      <c r="AB16" s="64">
+      <c r="AB16" s="48">
         <v>0.68</v>
       </c>
-      <c r="AC16" s="64">
+      <c r="AC16" s="48">
         <v>0.77</v>
       </c>
-      <c r="AD16" s="64">
+      <c r="AD16" s="48">
         <v>0.43</v>
       </c>
-      <c r="AE16" s="64">
+      <c r="AE16" s="48">
         <v>0.61</v>
       </c>
-      <c r="AF16" s="64">
+      <c r="AF16" s="48">
         <v>4.29</v>
       </c>
-      <c r="AG16" s="64">
+      <c r="AG16" s="48">
         <v>2.78</v>
       </c>
-      <c r="AH16" s="64">
+      <c r="AH16" s="48">
         <v>1.33</v>
       </c>
-      <c r="AI16" s="64">
+      <c r="AI16" s="48">
         <v>1.89</v>
       </c>
+      <c r="AJ16" s="48">
+        <v>0.63</v>
+      </c>
     </row>
     <row r="17" spans="1:51" ht="12" customHeight="1">
-      <c r="A17" s="55" t="s">
+      <c r="A17" s="40" t="s">
         <v>46</v>
       </c>
-      <c r="B17" s="16"/>
-[...11 lines deleted...]
-      <c r="N17" s="57">
+      <c r="B17" s="14"/>
+      <c r="C17" s="14"/>
+      <c r="D17" s="14"/>
+      <c r="E17" s="14"/>
+      <c r="F17" s="14"/>
+      <c r="G17" s="14"/>
+      <c r="H17" s="15"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="15"/>
+      <c r="K17" s="15"/>
+      <c r="L17" s="15"/>
+      <c r="M17" s="15"/>
+      <c r="N17" s="42">
         <v>1.07</v>
       </c>
-      <c r="O17" s="64">
+      <c r="O17" s="48">
         <v>1.04</v>
       </c>
-      <c r="P17" s="57">
+      <c r="P17" s="42">
         <v>0.65</v>
       </c>
-      <c r="Q17" s="64">
+      <c r="Q17" s="48">
         <v>0.42</v>
       </c>
-      <c r="R17" s="64">
+      <c r="R17" s="48">
         <v>0.46</v>
       </c>
-      <c r="S17" s="64">
+      <c r="S17" s="48">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="T17" s="64">
+      <c r="T17" s="48">
         <v>1.7</v>
       </c>
-      <c r="U17" s="64">
+      <c r="U17" s="48">
         <v>1.34</v>
       </c>
-      <c r="V17" s="64">
+      <c r="V17" s="48">
         <v>1.46</v>
       </c>
-      <c r="W17" s="64">
+      <c r="W17" s="48">
         <v>1.98</v>
       </c>
-      <c r="X17" s="64">
+      <c r="X17" s="48">
         <v>1.92</v>
       </c>
-      <c r="Y17" s="64">
+      <c r="Y17" s="48">
         <v>1.01</v>
       </c>
-      <c r="Z17" s="64">
+      <c r="Z17" s="48">
         <v>0.99</v>
       </c>
-      <c r="AA17" s="64">
+      <c r="AA17" s="48">
         <v>0.76</v>
       </c>
-      <c r="AB17" s="64">
+      <c r="AB17" s="48">
         <v>0.67</v>
       </c>
-      <c r="AC17" s="64">
+      <c r="AC17" s="48">
         <v>0.34</v>
       </c>
-      <c r="AD17" s="64">
+      <c r="AD17" s="48">
         <v>0.08</v>
       </c>
-      <c r="AE17" s="64">
+      <c r="AE17" s="48">
         <v>0.22</v>
       </c>
-      <c r="AF17" s="64" t="s">
+      <c r="AF17" s="48" t="s">
         <v>31</v>
       </c>
-      <c r="AG17" s="64">
+      <c r="AG17" s="48">
         <v>2.29</v>
       </c>
-      <c r="AH17" s="64">
+      <c r="AH17" s="48">
         <v>0.6</v>
       </c>
-      <c r="AI17" s="64">
+      <c r="AI17" s="48">
         <v>0.22</v>
       </c>
+      <c r="AJ17" s="48">
+        <v>0.54</v>
+      </c>
     </row>
     <row r="18" spans="1:51" ht="12" customHeight="1">
-      <c r="A18" s="55" t="s">
+      <c r="A18" s="40" t="s">
         <v>47</v>
       </c>
-      <c r="B18" s="16"/>
-[...11 lines deleted...]
-      <c r="N18" s="59" t="s">
+      <c r="B18" s="14"/>
+      <c r="C18" s="14"/>
+      <c r="D18" s="14"/>
+      <c r="E18" s="14"/>
+      <c r="F18" s="14"/>
+      <c r="G18" s="14"/>
+      <c r="H18" s="15"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="15"/>
+      <c r="K18" s="15"/>
+      <c r="L18" s="15"/>
+      <c r="M18" s="15"/>
+      <c r="N18" s="44" t="s">
         <v>31</v>
       </c>
-      <c r="O18" s="64">
+      <c r="O18" s="48">
         <v>0.32</v>
       </c>
-      <c r="P18" s="57">
+      <c r="P18" s="42">
         <v>0.14000000000000001</v>
       </c>
-      <c r="Q18" s="64">
+      <c r="Q18" s="48">
         <v>0.38</v>
       </c>
-      <c r="R18" s="64">
+      <c r="R18" s="48">
         <v>0.12</v>
       </c>
-      <c r="S18" s="64" t="s">
+      <c r="S18" s="48" t="s">
         <v>31</v>
       </c>
-      <c r="T18" s="64" t="s">
+      <c r="T18" s="48" t="s">
         <v>31</v>
       </c>
-      <c r="U18" s="64">
+      <c r="U18" s="48">
         <v>1.36</v>
       </c>
-      <c r="V18" s="64">
+      <c r="V18" s="48">
         <v>1.33</v>
       </c>
-      <c r="W18" s="64">
+      <c r="W18" s="48">
         <v>1.33</v>
       </c>
-      <c r="X18" s="64">
+      <c r="X18" s="48">
         <v>1.32</v>
       </c>
-      <c r="Y18" s="64">
+      <c r="Y18" s="48">
         <v>0.44</v>
       </c>
-      <c r="Z18" s="64">
+      <c r="Z18" s="48">
         <v>1.1399999999999999</v>
       </c>
-      <c r="AA18" s="64">
+      <c r="AA18" s="48">
         <v>0.83</v>
       </c>
-      <c r="AB18" s="64">
+      <c r="AB18" s="48">
         <v>0.44</v>
       </c>
-      <c r="AC18" s="64">
+      <c r="AC18" s="48">
         <v>0.53</v>
       </c>
-      <c r="AD18" s="64">
+      <c r="AD18" s="48">
         <v>0.24</v>
       </c>
-      <c r="AE18" s="64">
+      <c r="AE18" s="48">
         <v>0.22</v>
       </c>
-      <c r="AF18" s="64">
+      <c r="AF18" s="48">
         <v>2.58</v>
       </c>
-      <c r="AG18" s="64" t="s">
+      <c r="AG18" s="48" t="s">
         <v>31</v>
       </c>
-      <c r="AH18" s="64">
+      <c r="AH18" s="48">
         <v>0.45</v>
       </c>
-      <c r="AI18" s="64">
+      <c r="AI18" s="48">
         <v>0.33</v>
       </c>
+      <c r="AJ18" s="48">
+        <v>0.53</v>
+      </c>
     </row>
     <row r="19" spans="1:51" ht="12" customHeight="1">
-      <c r="A19" s="55" t="s">
+      <c r="A19" s="40" t="s">
         <v>56</v>
       </c>
-      <c r="B19" s="16"/>
-[...11 lines deleted...]
-      <c r="N19" s="57">
+      <c r="B19" s="14"/>
+      <c r="C19" s="14"/>
+      <c r="D19" s="14"/>
+      <c r="E19" s="14"/>
+      <c r="F19" s="14"/>
+      <c r="G19" s="14"/>
+      <c r="H19" s="15"/>
+      <c r="I19" s="14"/>
+      <c r="J19" s="15"/>
+      <c r="K19" s="15"/>
+      <c r="L19" s="15"/>
+      <c r="M19" s="15"/>
+      <c r="N19" s="42">
         <v>0.98</v>
       </c>
-      <c r="O19" s="64">
+      <c r="O19" s="48">
         <v>0.43</v>
       </c>
-      <c r="P19" s="57">
+      <c r="P19" s="42">
         <v>0.38</v>
       </c>
-      <c r="Q19" s="69" t="s">
+      <c r="Q19" s="52" t="s">
         <v>31</v>
       </c>
-      <c r="R19" s="64">
+      <c r="R19" s="48">
         <v>0.47</v>
       </c>
-      <c r="S19" s="64" t="s">
+      <c r="S19" s="48" t="s">
         <v>31</v>
       </c>
-      <c r="T19" s="64" t="s">
+      <c r="T19" s="48" t="s">
         <v>31</v>
       </c>
-      <c r="U19" s="64">
+      <c r="U19" s="48">
         <v>1.88</v>
       </c>
-      <c r="V19" s="64" t="s">
+      <c r="V19" s="48" t="s">
         <v>31</v>
       </c>
-      <c r="W19" s="64">
+      <c r="W19" s="48">
         <v>1.39</v>
       </c>
-      <c r="X19" s="64">
+      <c r="X19" s="48">
         <v>0.73</v>
       </c>
-      <c r="Y19" s="64">
+      <c r="Y19" s="48">
         <v>1.53</v>
       </c>
-      <c r="Z19" s="64">
+      <c r="Z19" s="48">
         <v>1.32</v>
       </c>
-      <c r="AA19" s="64">
+      <c r="AA19" s="48">
         <v>0.23</v>
       </c>
-      <c r="AB19" s="64">
+      <c r="AB19" s="48">
         <v>0.61</v>
       </c>
-      <c r="AC19" s="64">
+      <c r="AC19" s="48">
         <v>1.1000000000000001</v>
       </c>
-      <c r="AD19" s="64">
+      <c r="AD19" s="48">
         <v>0.5</v>
       </c>
-      <c r="AE19" s="64">
+      <c r="AE19" s="48">
         <v>0.76</v>
       </c>
-      <c r="AF19" s="64">
+      <c r="AF19" s="48">
         <v>1.87</v>
       </c>
-      <c r="AG19" s="64">
+      <c r="AG19" s="48">
         <v>1.97</v>
       </c>
-      <c r="AH19" s="64">
+      <c r="AH19" s="48">
         <v>0.65</v>
       </c>
-      <c r="AI19" s="64">
+      <c r="AI19" s="48">
         <v>0.97</v>
       </c>
+      <c r="AJ19" s="48">
+        <v>0.77</v>
+      </c>
     </row>
     <row r="20" spans="1:51" ht="12" customHeight="1">
-      <c r="A20" s="55" t="s">
+      <c r="A20" s="40" t="s">
         <v>57</v>
       </c>
-      <c r="B20" s="16"/>
-[...11 lines deleted...]
-      <c r="N20" s="57">
+      <c r="B20" s="14"/>
+      <c r="C20" s="14"/>
+      <c r="D20" s="14"/>
+      <c r="E20" s="14"/>
+      <c r="F20" s="14"/>
+      <c r="G20" s="14"/>
+      <c r="H20" s="15"/>
+      <c r="I20" s="14"/>
+      <c r="J20" s="15"/>
+      <c r="K20" s="15"/>
+      <c r="L20" s="15"/>
+      <c r="M20" s="15"/>
+      <c r="N20" s="42">
         <v>0.3</v>
       </c>
-      <c r="O20" s="64">
+      <c r="O20" s="48">
         <v>1.03</v>
       </c>
-      <c r="P20" s="57">
+      <c r="P20" s="42">
         <v>0.57999999999999996</v>
       </c>
-      <c r="Q20" s="64">
+      <c r="Q20" s="48">
         <v>0.21</v>
       </c>
-      <c r="R20" s="64">
+      <c r="R20" s="48">
         <v>0.38</v>
       </c>
-      <c r="S20" s="64">
+      <c r="S20" s="48">
         <v>0.61</v>
       </c>
-      <c r="T20" s="64">
+      <c r="T20" s="48">
         <v>2.1</v>
       </c>
-      <c r="U20" s="64" t="s">
+      <c r="U20" s="48" t="s">
         <v>31</v>
       </c>
-      <c r="V20" s="64">
+      <c r="V20" s="48">
         <v>1.44</v>
       </c>
-      <c r="W20" s="64">
+      <c r="W20" s="48">
         <v>1.07</v>
       </c>
-      <c r="X20" s="64">
+      <c r="X20" s="48">
         <v>0.64</v>
       </c>
-      <c r="Y20" s="64">
+      <c r="Y20" s="48">
         <v>0.54</v>
       </c>
-      <c r="Z20" s="64">
+      <c r="Z20" s="48">
         <v>0.92</v>
       </c>
-      <c r="AA20" s="64">
+      <c r="AA20" s="48">
         <v>0.94</v>
       </c>
-      <c r="AB20" s="64">
+      <c r="AB20" s="48">
         <v>0.12</v>
       </c>
-      <c r="AC20" s="64">
+      <c r="AC20" s="48">
         <v>0.32</v>
       </c>
-      <c r="AD20" s="64">
+      <c r="AD20" s="48">
         <v>0.39</v>
       </c>
-      <c r="AE20" s="64" t="s">
+      <c r="AE20" s="48" t="s">
         <v>31</v>
       </c>
-      <c r="AF20" s="64">
+      <c r="AF20" s="48">
         <v>3.21</v>
       </c>
-      <c r="AG20" s="64">
+      <c r="AG20" s="48">
         <v>3.37</v>
       </c>
-      <c r="AH20" s="64">
+      <c r="AH20" s="48">
         <v>1.47</v>
       </c>
-      <c r="AI20" s="64">
+      <c r="AI20" s="48">
         <v>0.82</v>
       </c>
+      <c r="AJ20" s="48">
+        <v>0.44</v>
+      </c>
     </row>
     <row r="21" spans="1:51" ht="12" customHeight="1">
-      <c r="A21" s="55" t="s">
+      <c r="A21" s="40" t="s">
         <v>48</v>
       </c>
-      <c r="B21" s="16"/>
-[...11 lines deleted...]
-      <c r="N21" s="57">
+      <c r="B21" s="14"/>
+      <c r="C21" s="14"/>
+      <c r="D21" s="14"/>
+      <c r="E21" s="14"/>
+      <c r="F21" s="14"/>
+      <c r="G21" s="14"/>
+      <c r="H21" s="15"/>
+      <c r="I21" s="14"/>
+      <c r="J21" s="15"/>
+      <c r="K21" s="15"/>
+      <c r="L21" s="15"/>
+      <c r="M21" s="15"/>
+      <c r="N21" s="42">
         <v>0.64</v>
       </c>
-      <c r="O21" s="64">
+      <c r="O21" s="48">
         <v>1.2</v>
       </c>
-      <c r="P21" s="57">
+      <c r="P21" s="42">
         <v>0.43</v>
       </c>
-      <c r="Q21" s="64">
+      <c r="Q21" s="48">
         <v>0.64</v>
       </c>
-      <c r="R21" s="64">
+      <c r="R21" s="48">
         <v>0.35</v>
       </c>
-      <c r="S21" s="64">
+      <c r="S21" s="48">
         <v>0.43</v>
       </c>
-      <c r="T21" s="64">
+      <c r="T21" s="48">
         <v>2.64</v>
       </c>
-      <c r="U21" s="64">
+      <c r="U21" s="48">
         <v>1.37</v>
       </c>
-      <c r="V21" s="64">
+      <c r="V21" s="48">
         <v>0.68</v>
       </c>
-      <c r="W21" s="64">
+      <c r="W21" s="48">
         <v>1.02</v>
       </c>
-      <c r="X21" s="64">
+      <c r="X21" s="48">
         <v>0.94</v>
       </c>
-      <c r="Y21" s="64">
+      <c r="Y21" s="48">
         <v>0.34</v>
       </c>
-      <c r="Z21" s="64">
+      <c r="Z21" s="48">
         <v>0.96</v>
       </c>
-      <c r="AA21" s="64">
+      <c r="AA21" s="48">
         <v>0.5</v>
       </c>
-      <c r="AB21" s="64">
+      <c r="AB21" s="48">
         <v>0.6</v>
       </c>
-      <c r="AC21" s="64">
+      <c r="AC21" s="48">
         <v>0.2</v>
       </c>
-      <c r="AD21" s="64">
+      <c r="AD21" s="48">
         <v>0.24</v>
       </c>
-      <c r="AE21" s="64">
+      <c r="AE21" s="48">
         <v>0.28000000000000003</v>
       </c>
-      <c r="AF21" s="64" t="s">
+      <c r="AF21" s="48" t="s">
         <v>31</v>
       </c>
-      <c r="AG21" s="64">
+      <c r="AG21" s="48">
         <v>2.15</v>
       </c>
-      <c r="AH21" s="64">
+      <c r="AH21" s="48">
         <v>0.93</v>
       </c>
-      <c r="AI21" s="64">
+      <c r="AI21" s="48">
         <v>0.87</v>
       </c>
+      <c r="AJ21" s="48">
+        <v>0.69</v>
+      </c>
     </row>
     <row r="22" spans="1:51" ht="12" customHeight="1">
-      <c r="A22" s="55" t="s">
+      <c r="A22" s="40" t="s">
         <v>49</v>
       </c>
-      <c r="B22" s="16"/>
-[...11 lines deleted...]
-      <c r="N22" s="57">
+      <c r="B22" s="14"/>
+      <c r="C22" s="14"/>
+      <c r="D22" s="14"/>
+      <c r="E22" s="14"/>
+      <c r="F22" s="14"/>
+      <c r="G22" s="14"/>
+      <c r="H22" s="15"/>
+      <c r="I22" s="14"/>
+      <c r="J22" s="15"/>
+      <c r="K22" s="15"/>
+      <c r="L22" s="15"/>
+      <c r="M22" s="15"/>
+      <c r="N22" s="42">
         <v>1.34</v>
       </c>
-      <c r="O22" s="64">
+      <c r="O22" s="48">
         <v>0.63</v>
       </c>
-      <c r="P22" s="57">
+      <c r="P22" s="42">
         <v>0.4</v>
       </c>
-      <c r="Q22" s="64">
+      <c r="Q22" s="48">
         <v>0.4</v>
       </c>
-      <c r="R22" s="64">
+      <c r="R22" s="48">
         <v>0.23</v>
       </c>
-      <c r="S22" s="64">
+      <c r="S22" s="48">
         <v>0.27</v>
       </c>
-      <c r="T22" s="64" t="s">
+      <c r="T22" s="48" t="s">
         <v>31</v>
       </c>
-      <c r="U22" s="64">
+      <c r="U22" s="48">
         <v>0.95</v>
       </c>
-      <c r="V22" s="64">
+      <c r="V22" s="48">
         <v>1.62</v>
       </c>
-      <c r="W22" s="64">
+      <c r="W22" s="48">
         <v>0.84</v>
       </c>
-      <c r="X22" s="64">
+      <c r="X22" s="48">
         <v>0.52</v>
       </c>
-      <c r="Y22" s="64">
+      <c r="Y22" s="48">
         <v>0.43</v>
       </c>
-      <c r="Z22" s="64">
+      <c r="Z22" s="48">
         <v>1.27</v>
       </c>
-      <c r="AA22" s="64">
+      <c r="AA22" s="48">
         <v>0.55000000000000004</v>
       </c>
-      <c r="AB22" s="64">
+      <c r="AB22" s="48">
         <v>0.45</v>
       </c>
-      <c r="AC22" s="64">
+      <c r="AC22" s="48">
         <v>0.33</v>
       </c>
-      <c r="AD22" s="64">
+      <c r="AD22" s="48">
         <v>0.27</v>
       </c>
-      <c r="AE22" s="64">
+      <c r="AE22" s="48">
         <v>0.34</v>
       </c>
-      <c r="AF22" s="64">
+      <c r="AF22" s="48">
         <v>3.29</v>
       </c>
-      <c r="AG22" s="64">
+      <c r="AG22" s="48">
         <v>0.77</v>
       </c>
-      <c r="AH22" s="64">
+      <c r="AH22" s="48">
         <v>1.26</v>
       </c>
-      <c r="AI22" s="64">
+      <c r="AI22" s="48">
         <v>0.66</v>
       </c>
+      <c r="AJ22" s="48">
+        <v>0.9</v>
+      </c>
     </row>
     <row r="23" spans="1:51" ht="12" customHeight="1">
-      <c r="A23" s="55" t="s">
+      <c r="A23" s="40" t="s">
         <v>58</v>
       </c>
-      <c r="B23" s="16"/>
-[...11 lines deleted...]
-      <c r="N23" s="57">
+      <c r="B23" s="14"/>
+      <c r="C23" s="14"/>
+      <c r="D23" s="14"/>
+      <c r="E23" s="14"/>
+      <c r="F23" s="14"/>
+      <c r="G23" s="14"/>
+      <c r="H23" s="15"/>
+      <c r="I23" s="14"/>
+      <c r="J23" s="15"/>
+      <c r="K23" s="15"/>
+      <c r="L23" s="15"/>
+      <c r="M23" s="15"/>
+      <c r="N23" s="42">
         <v>0.79</v>
       </c>
-      <c r="O23" s="64">
+      <c r="O23" s="48">
         <v>1.1000000000000001</v>
       </c>
-      <c r="P23" s="57">
+      <c r="P23" s="42">
         <v>0.12</v>
       </c>
-      <c r="Q23" s="64">
+      <c r="Q23" s="48">
         <v>0.11</v>
       </c>
-      <c r="R23" s="64">
+      <c r="R23" s="48">
         <v>0.2</v>
       </c>
-      <c r="S23" s="64">
+      <c r="S23" s="48">
         <v>0.74</v>
       </c>
-      <c r="T23" s="64">
+      <c r="T23" s="48">
         <v>3.4</v>
       </c>
-      <c r="U23" s="64" t="s">
+      <c r="U23" s="48" t="s">
         <v>31</v>
       </c>
-      <c r="V23" s="64">
+      <c r="V23" s="48">
         <v>1.17</v>
       </c>
-      <c r="W23" s="64">
+      <c r="W23" s="48">
         <v>0.28999999999999998</v>
       </c>
-      <c r="X23" s="64">
+      <c r="X23" s="48">
         <v>0.7</v>
       </c>
-      <c r="Y23" s="64">
+      <c r="Y23" s="48">
         <v>0.39</v>
       </c>
-      <c r="Z23" s="64">
+      <c r="Z23" s="48">
         <v>0.33</v>
       </c>
-      <c r="AA23" s="64">
+      <c r="AA23" s="48">
         <v>0.87</v>
       </c>
-      <c r="AB23" s="64">
+      <c r="AB23" s="48">
         <v>0.65</v>
       </c>
-      <c r="AC23" s="64">
+      <c r="AC23" s="48">
         <v>0.35</v>
       </c>
-      <c r="AD23" s="64">
+      <c r="AD23" s="48">
         <v>0.53</v>
       </c>
-      <c r="AE23" s="64">
+      <c r="AE23" s="48">
         <v>0.57999999999999996</v>
       </c>
-      <c r="AF23" s="64">
+      <c r="AF23" s="48">
         <v>1.19</v>
       </c>
-      <c r="AG23" s="64">
+      <c r="AG23" s="48">
         <v>3.7</v>
       </c>
-      <c r="AH23" s="64">
+      <c r="AH23" s="48">
         <v>0.4</v>
       </c>
-      <c r="AI23" s="64">
+      <c r="AI23" s="48">
         <v>0.91</v>
       </c>
+      <c r="AJ23" s="48">
+        <v>0.73</v>
+      </c>
     </row>
     <row r="24" spans="1:51" ht="12" customHeight="1">
-      <c r="A24" s="55" t="s">
+      <c r="A24" s="40" t="s">
         <v>51</v>
       </c>
-      <c r="B24" s="16"/>
-[...11 lines deleted...]
-      <c r="N24" s="57">
+      <c r="B24" s="14"/>
+      <c r="C24" s="14"/>
+      <c r="D24" s="14"/>
+      <c r="E24" s="14"/>
+      <c r="F24" s="14"/>
+      <c r="G24" s="14"/>
+      <c r="H24" s="15"/>
+      <c r="I24" s="14"/>
+      <c r="J24" s="15"/>
+      <c r="K24" s="15"/>
+      <c r="L24" s="15"/>
+      <c r="M24" s="15"/>
+      <c r="N24" s="42">
         <v>1.04</v>
       </c>
-      <c r="O24" s="64">
+      <c r="O24" s="48">
         <v>1.0900000000000001</v>
       </c>
-      <c r="P24" s="57">
+      <c r="P24" s="42">
         <v>0.74</v>
       </c>
-      <c r="Q24" s="64">
+      <c r="Q24" s="48">
         <v>0.55000000000000004</v>
       </c>
-      <c r="R24" s="64">
+      <c r="R24" s="48">
         <v>0.53</v>
       </c>
-      <c r="S24" s="64">
+      <c r="S24" s="48">
         <v>0.41</v>
       </c>
-      <c r="T24" s="64">
+      <c r="T24" s="48">
         <v>4.37</v>
       </c>
-      <c r="U24" s="64">
+      <c r="U24" s="48">
         <v>1.68</v>
       </c>
-      <c r="V24" s="64">
+      <c r="V24" s="48">
         <v>2.61</v>
       </c>
-      <c r="W24" s="64">
+      <c r="W24" s="48">
         <v>1.35</v>
       </c>
-      <c r="X24" s="64">
+      <c r="X24" s="48">
         <v>0.6</v>
       </c>
-      <c r="Y24" s="64">
+      <c r="Y24" s="48">
         <v>1.34</v>
       </c>
-      <c r="Z24" s="64">
+      <c r="Z24" s="48">
         <v>1.23</v>
       </c>
-      <c r="AA24" s="64">
+      <c r="AA24" s="48">
         <v>1.1100000000000001</v>
       </c>
-      <c r="AB24" s="64">
+      <c r="AB24" s="48">
         <v>0.89</v>
       </c>
-      <c r="AC24" s="64">
+      <c r="AC24" s="48">
         <v>0.44</v>
       </c>
-      <c r="AD24" s="64">
+      <c r="AD24" s="48">
         <v>0.43</v>
       </c>
-      <c r="AE24" s="64">
+      <c r="AE24" s="48">
         <v>0.32</v>
       </c>
-      <c r="AF24" s="64">
+      <c r="AF24" s="48">
         <v>5.32</v>
       </c>
-      <c r="AG24" s="64">
+      <c r="AG24" s="48">
         <v>2.64</v>
       </c>
-      <c r="AH24" s="64">
+      <c r="AH24" s="48">
         <v>1.53</v>
       </c>
-      <c r="AI24" s="64">
+      <c r="AI24" s="48">
         <v>1.3</v>
       </c>
+      <c r="AJ24" s="48">
+        <v>0.67</v>
+      </c>
     </row>
     <row r="25" spans="1:51" ht="12" customHeight="1">
-      <c r="A25" s="76"/>
-[...18 lines deleted...]
-      <c r="T25" s="92" t="s">
+      <c r="A25" s="57"/>
+      <c r="B25" s="57"/>
+      <c r="C25" s="57"/>
+      <c r="D25" s="57"/>
+      <c r="E25" s="57"/>
+      <c r="F25" s="57"/>
+      <c r="G25" s="57"/>
+      <c r="H25" s="57"/>
+      <c r="I25" s="57"/>
+      <c r="J25" s="57"/>
+      <c r="K25" s="57"/>
+      <c r="L25" s="57"/>
+      <c r="M25" s="57"/>
+      <c r="N25" s="57"/>
+      <c r="O25" s="57"/>
+      <c r="P25" s="57"/>
+      <c r="Q25" s="57"/>
+      <c r="R25" s="57"/>
+      <c r="S25" s="57"/>
+      <c r="T25" s="72" t="s">
         <v>25</v>
       </c>
-      <c r="U25" s="92"/>
-[...27 lines deleted...]
-      <c r="AY25" s="76"/>
+      <c r="U25" s="72"/>
+      <c r="V25" s="72"/>
+      <c r="W25" s="72"/>
+      <c r="X25" s="72"/>
+      <c r="Y25" s="72"/>
+      <c r="Z25" s="72"/>
+      <c r="AA25" s="72"/>
+      <c r="AB25" s="72"/>
+      <c r="AC25" s="72"/>
+      <c r="AD25" s="72"/>
+      <c r="AE25" s="72"/>
+      <c r="AF25" s="72"/>
+      <c r="AG25" s="72"/>
+      <c r="AH25" s="57"/>
+      <c r="AI25" s="57"/>
+      <c r="AJ25" s="48"/>
+      <c r="AM25" s="57"/>
+      <c r="AN25" s="57"/>
+      <c r="AO25" s="57"/>
+      <c r="AP25" s="57"/>
+      <c r="AQ25" s="57"/>
+      <c r="AR25" s="57"/>
+      <c r="AS25" s="57"/>
+      <c r="AT25" s="57"/>
+      <c r="AU25" s="57"/>
+      <c r="AV25" s="57"/>
+      <c r="AW25" s="57"/>
+      <c r="AX25" s="57"/>
+      <c r="AY25" s="57"/>
     </row>
     <row r="26" spans="1:51" ht="12" customHeight="1">
-      <c r="A26" s="53" t="s">
+      <c r="A26" s="38" t="s">
         <v>36</v>
       </c>
-      <c r="B26" s="4"/>
-[...11 lines deleted...]
-      <c r="N26" s="57">
+      <c r="B26" s="3"/>
+      <c r="C26" s="3"/>
+      <c r="D26" s="3"/>
+      <c r="E26" s="3"/>
+      <c r="F26" s="3"/>
+      <c r="G26" s="3"/>
+      <c r="H26" s="3"/>
+      <c r="I26" s="3"/>
+      <c r="J26" s="3"/>
+      <c r="K26" s="3"/>
+      <c r="L26" s="3"/>
+      <c r="M26" s="3"/>
+      <c r="N26" s="42">
         <v>1.54</v>
       </c>
-      <c r="O26" s="64">
+      <c r="O26" s="48">
         <v>1.28</v>
       </c>
-      <c r="P26" s="57">
+      <c r="P26" s="42">
         <v>0.87</v>
       </c>
-      <c r="Q26" s="64">
+      <c r="Q26" s="48">
         <v>0.78</v>
       </c>
-      <c r="R26" s="64">
+      <c r="R26" s="48">
         <v>0.53</v>
       </c>
-      <c r="S26" s="64">
+      <c r="S26" s="48">
         <v>0.47</v>
       </c>
-      <c r="T26" s="64">
+      <c r="T26" s="48">
         <v>4.13</v>
       </c>
-      <c r="U26" s="64">
+      <c r="U26" s="48">
         <v>3.19</v>
       </c>
-      <c r="V26" s="64">
+      <c r="V26" s="48">
         <v>1.76</v>
       </c>
-      <c r="W26" s="64">
+      <c r="W26" s="48">
         <v>1.54</v>
       </c>
-      <c r="X26" s="64">
+      <c r="X26" s="48">
         <v>0.9</v>
       </c>
-      <c r="Y26" s="64">
+      <c r="Y26" s="48">
         <v>1.73</v>
       </c>
-      <c r="Z26" s="64">
+      <c r="Z26" s="48">
         <v>1.48</v>
       </c>
-      <c r="AA26" s="64">
+      <c r="AA26" s="48">
         <v>1.31</v>
       </c>
-      <c r="AB26" s="64">
+      <c r="AB26" s="48">
         <v>0.8</v>
       </c>
-      <c r="AC26" s="64">
+      <c r="AC26" s="48">
         <v>0.65</v>
       </c>
-      <c r="AD26" s="64">
+      <c r="AD26" s="48">
         <v>0.46</v>
       </c>
-      <c r="AE26" s="64">
+      <c r="AE26" s="48">
         <v>0.5</v>
       </c>
-      <c r="AF26" s="64">
+      <c r="AF26" s="48">
         <v>4.41</v>
       </c>
-      <c r="AG26" s="64">
+      <c r="AG26" s="48">
         <v>2.94</v>
       </c>
-      <c r="AH26" s="64">
+      <c r="AH26" s="48">
         <v>1.53</v>
       </c>
-      <c r="AI26" s="64">
+      <c r="AI26" s="48">
         <v>1.55</v>
       </c>
+      <c r="AJ26" s="48">
+        <v>0.74</v>
+      </c>
     </row>
     <row r="27" spans="1:51" ht="12" customHeight="1">
-      <c r="A27" s="13" t="s">
+      <c r="A27" s="11" t="s">
         <v>52</v>
       </c>
-      <c r="B27" s="4"/>
-[...11 lines deleted...]
-      <c r="N27" s="57">
+      <c r="B27" s="3"/>
+      <c r="C27" s="3"/>
+      <c r="D27" s="3"/>
+      <c r="E27" s="3"/>
+      <c r="F27" s="3"/>
+      <c r="G27" s="3"/>
+      <c r="H27" s="3"/>
+      <c r="I27" s="3"/>
+      <c r="J27" s="3"/>
+      <c r="K27" s="3"/>
+      <c r="L27" s="3"/>
+      <c r="M27" s="3"/>
+      <c r="N27" s="42">
         <v>1.56</v>
       </c>
-      <c r="O27" s="64">
+      <c r="O27" s="48">
         <v>1.29</v>
       </c>
-      <c r="P27" s="57">
+      <c r="P27" s="42">
         <v>0.9</v>
       </c>
-      <c r="Q27" s="64">
+      <c r="Q27" s="48">
         <v>0.78</v>
       </c>
-      <c r="R27" s="64">
+      <c r="R27" s="48">
         <v>0.55000000000000004</v>
       </c>
-      <c r="S27" s="64">
+      <c r="S27" s="48">
         <v>0.47</v>
       </c>
-      <c r="T27" s="64">
+      <c r="T27" s="48">
         <v>4.05</v>
       </c>
-      <c r="U27" s="64">
+      <c r="U27" s="48">
         <v>3.3</v>
       </c>
-      <c r="V27" s="64">
+      <c r="V27" s="48">
         <v>1.84</v>
       </c>
-      <c r="W27" s="64">
+      <c r="W27" s="48">
         <v>1.51</v>
       </c>
-      <c r="X27" s="64">
+      <c r="X27" s="48">
         <v>0.93</v>
       </c>
-      <c r="Y27" s="64">
+      <c r="Y27" s="48">
         <v>1.82</v>
       </c>
-      <c r="Z27" s="64">
+      <c r="Z27" s="48">
         <v>1.49</v>
       </c>
-      <c r="AA27" s="64">
+      <c r="AA27" s="48">
         <v>1.32</v>
       </c>
-      <c r="AB27" s="64">
+      <c r="AB27" s="48">
         <v>0.76</v>
       </c>
-      <c r="AC27" s="64">
+      <c r="AC27" s="48">
         <v>0.64</v>
       </c>
-      <c r="AD27" s="64">
+      <c r="AD27" s="48">
         <v>0.44</v>
       </c>
-      <c r="AE27" s="64">
+      <c r="AE27" s="48">
         <v>0.47</v>
       </c>
-      <c r="AF27" s="64">
+      <c r="AF27" s="48">
         <v>3.98</v>
       </c>
-      <c r="AG27" s="64">
+      <c r="AG27" s="48">
         <v>3.07</v>
       </c>
-      <c r="AH27" s="64">
+      <c r="AH27" s="48">
         <v>1.61</v>
       </c>
-      <c r="AI27" s="64">
+      <c r="AI27" s="48">
         <v>1.4</v>
       </c>
+      <c r="AJ27" s="48">
+        <v>0.73</v>
+      </c>
     </row>
     <row r="28" spans="1:51" ht="12" customHeight="1">
-      <c r="A28" s="13" t="s">
+      <c r="A28" s="11" t="s">
         <v>34</v>
       </c>
-      <c r="B28" s="4"/>
-[...11 lines deleted...]
-      <c r="N28" s="57">
+      <c r="B28" s="3"/>
+      <c r="C28" s="3"/>
+      <c r="D28" s="3"/>
+      <c r="E28" s="3"/>
+      <c r="F28" s="3"/>
+      <c r="G28" s="3"/>
+      <c r="H28" s="3"/>
+      <c r="I28" s="3"/>
+      <c r="J28" s="3"/>
+      <c r="K28" s="3"/>
+      <c r="L28" s="3"/>
+      <c r="M28" s="3"/>
+      <c r="N28" s="42">
         <v>1.7</v>
       </c>
-      <c r="O28" s="64">
+      <c r="O28" s="48">
         <v>1.51</v>
       </c>
-      <c r="P28" s="57">
+      <c r="P28" s="42">
         <v>0.89</v>
       </c>
-      <c r="Q28" s="64">
+      <c r="Q28" s="48">
         <v>0.92</v>
       </c>
-      <c r="R28" s="64">
+      <c r="R28" s="48">
         <v>0.4</v>
       </c>
-      <c r="S28" s="64">
+      <c r="S28" s="48">
         <v>0.56999999999999995</v>
       </c>
-      <c r="T28" s="64">
+      <c r="T28" s="48">
         <v>4.0999999999999996</v>
       </c>
-      <c r="U28" s="64">
+      <c r="U28" s="48">
         <v>3.17</v>
       </c>
-      <c r="V28" s="64">
+      <c r="V28" s="48">
         <v>1.58</v>
       </c>
-      <c r="W28" s="64">
+      <c r="W28" s="48">
         <v>1.87</v>
       </c>
-      <c r="X28" s="64">
+      <c r="X28" s="48">
         <v>0.74</v>
       </c>
-      <c r="Y28" s="64">
+      <c r="Y28" s="48">
         <v>1.61</v>
       </c>
-      <c r="Z28" s="64">
+      <c r="Z28" s="48">
         <v>1.62</v>
       </c>
-      <c r="AA28" s="64">
+      <c r="AA28" s="48">
         <v>1.57</v>
       </c>
-      <c r="AB28" s="64">
+      <c r="AB28" s="48">
         <v>1.1499999999999999</v>
       </c>
-      <c r="AC28" s="64">
+      <c r="AC28" s="48">
         <v>0.59</v>
       </c>
-      <c r="AD28" s="64">
+      <c r="AD28" s="48">
         <v>0.67</v>
       </c>
-      <c r="AE28" s="64">
+      <c r="AE28" s="48">
         <v>0.78</v>
       </c>
-      <c r="AF28" s="64">
+      <c r="AF28" s="48">
         <v>6.34</v>
       </c>
-      <c r="AG28" s="64">
+      <c r="AG28" s="48">
         <v>3.07</v>
       </c>
-      <c r="AH28" s="64">
+      <c r="AH28" s="48">
         <v>1.0900000000000001</v>
       </c>
-      <c r="AI28" s="64">
+      <c r="AI28" s="48">
         <v>2.46</v>
       </c>
+      <c r="AJ28" s="48">
+        <v>0.9</v>
+      </c>
     </row>
     <row r="29" spans="1:51" ht="12" customHeight="1">
-      <c r="A29" s="13" t="s">
+      <c r="A29" s="11" t="s">
         <v>43</v>
       </c>
-      <c r="B29" s="4"/>
-[...11 lines deleted...]
-      <c r="N29" s="57">
+      <c r="B29" s="3"/>
+      <c r="C29" s="3"/>
+      <c r="D29" s="3"/>
+      <c r="E29" s="3"/>
+      <c r="F29" s="3"/>
+      <c r="G29" s="3"/>
+      <c r="H29" s="3"/>
+      <c r="I29" s="3"/>
+      <c r="J29" s="3"/>
+      <c r="K29" s="3"/>
+      <c r="L29" s="3"/>
+      <c r="M29" s="3"/>
+      <c r="N29" s="42">
         <v>1.22</v>
       </c>
-      <c r="O29" s="64">
+      <c r="O29" s="48">
         <v>0.9</v>
       </c>
-      <c r="P29" s="57">
+      <c r="P29" s="42">
         <v>0.81</v>
       </c>
-      <c r="Q29" s="64">
+      <c r="Q29" s="48">
         <v>0.4</v>
       </c>
-      <c r="R29" s="64">
+      <c r="R29" s="48">
         <v>0.42</v>
       </c>
-      <c r="S29" s="64">
+      <c r="S29" s="48">
         <v>0.27</v>
       </c>
-      <c r="T29" s="64">
+      <c r="T29" s="48">
         <v>4.57</v>
       </c>
-      <c r="U29" s="64">
+      <c r="U29" s="48">
         <v>2.06</v>
       </c>
-      <c r="V29" s="64">
+      <c r="V29" s="48">
         <v>1.35</v>
       </c>
-      <c r="W29" s="64">
+      <c r="W29" s="48">
         <v>2.19</v>
       </c>
-      <c r="X29" s="64">
+      <c r="X29" s="48">
         <v>1.47</v>
       </c>
-      <c r="Y29" s="64">
+      <c r="Y29" s="48">
         <v>1.57</v>
       </c>
-      <c r="Z29" s="64">
+      <c r="Z29" s="48">
         <v>1.1499999999999999</v>
       </c>
-      <c r="AA29" s="64">
+      <c r="AA29" s="48">
         <v>1</v>
       </c>
-      <c r="AB29" s="64">
+      <c r="AB29" s="48">
         <v>0.82</v>
       </c>
-      <c r="AC29" s="64">
+      <c r="AC29" s="48">
         <v>0.74</v>
       </c>
-      <c r="AD29" s="64">
+      <c r="AD29" s="48">
         <v>0.49</v>
       </c>
-      <c r="AE29" s="64">
+      <c r="AE29" s="48">
         <v>0.5</v>
       </c>
-      <c r="AF29" s="64">
+      <c r="AF29" s="48">
         <v>6.68</v>
       </c>
-      <c r="AG29" s="64">
+      <c r="AG29" s="48">
         <v>2.09</v>
       </c>
-      <c r="AH29" s="64">
+      <c r="AH29" s="48">
         <v>1.6</v>
       </c>
-      <c r="AI29" s="64">
+      <c r="AI29" s="48">
         <v>1.37</v>
       </c>
+      <c r="AJ29" s="48">
+        <v>0.81</v>
+      </c>
     </row>
     <row r="30" spans="1:51" ht="12" customHeight="1">
-      <c r="A30" s="13" t="s">
+      <c r="A30" s="11" t="s">
         <v>44</v>
       </c>
-      <c r="B30" s="4"/>
-[...11 lines deleted...]
-      <c r="N30" s="57">
+      <c r="B30" s="3"/>
+      <c r="C30" s="3"/>
+      <c r="D30" s="3"/>
+      <c r="E30" s="3"/>
+      <c r="F30" s="3"/>
+      <c r="G30" s="3"/>
+      <c r="H30" s="3"/>
+      <c r="I30" s="3"/>
+      <c r="J30" s="3"/>
+      <c r="K30" s="3"/>
+      <c r="L30" s="3"/>
+      <c r="M30" s="3"/>
+      <c r="N30" s="42">
         <v>1.65</v>
       </c>
-      <c r="O30" s="64">
+      <c r="O30" s="48">
         <v>1.23</v>
       </c>
-      <c r="P30" s="57">
+      <c r="P30" s="42">
         <v>0.6</v>
       </c>
-      <c r="Q30" s="64">
+      <c r="Q30" s="48">
         <v>0.79</v>
       </c>
-      <c r="R30" s="64">
+      <c r="R30" s="48">
         <v>0.56000000000000005</v>
       </c>
-      <c r="S30" s="64">
+      <c r="S30" s="48">
         <v>0.45</v>
       </c>
-      <c r="T30" s="64">
+      <c r="T30" s="48">
         <v>4.2</v>
       </c>
-      <c r="U30" s="64">
+      <c r="U30" s="48">
         <v>3.52</v>
       </c>
-      <c r="V30" s="64">
+      <c r="V30" s="48">
         <v>1.06</v>
       </c>
-      <c r="W30" s="64">
+      <c r="W30" s="48">
         <v>1.08</v>
       </c>
-      <c r="X30" s="64">
+      <c r="X30" s="48">
         <v>0.74</v>
       </c>
-      <c r="Y30" s="64">
+      <c r="Y30" s="48">
         <v>1.2</v>
       </c>
-      <c r="Z30" s="64">
+      <c r="Z30" s="48">
         <v>1.55</v>
       </c>
-      <c r="AA30" s="64">
+      <c r="AA30" s="48">
         <v>1</v>
       </c>
-      <c r="AB30" s="64">
+      <c r="AB30" s="48">
         <v>0.67</v>
       </c>
-      <c r="AC30" s="64">
+      <c r="AC30" s="48">
         <v>0.8</v>
       </c>
-      <c r="AD30" s="64">
+      <c r="AD30" s="48">
         <v>0.44</v>
       </c>
-      <c r="AE30" s="64">
+      <c r="AE30" s="48">
         <v>0.52</v>
       </c>
-      <c r="AF30" s="64">
+      <c r="AF30" s="48">
         <v>4.55</v>
       </c>
-      <c r="AG30" s="64">
+      <c r="AG30" s="48">
         <v>2.68</v>
       </c>
-      <c r="AH30" s="64">
+      <c r="AH30" s="48">
         <v>1.46</v>
       </c>
-      <c r="AI30" s="64">
+      <c r="AI30" s="48">
         <v>2.0499999999999998</v>
       </c>
+      <c r="AJ30" s="48">
+        <v>0.64</v>
+      </c>
     </row>
     <row r="31" spans="1:51" ht="12" customHeight="1">
-      <c r="A31" s="20" t="s">
+      <c r="A31" s="11" t="s">
         <v>51</v>
       </c>
-      <c r="B31" s="4"/>
-[...11 lines deleted...]
-      <c r="N31" s="57">
+      <c r="B31" s="3"/>
+      <c r="C31" s="3"/>
+      <c r="D31" s="3"/>
+      <c r="E31" s="3"/>
+      <c r="F31" s="3"/>
+      <c r="G31" s="3"/>
+      <c r="H31" s="3"/>
+      <c r="I31" s="3"/>
+      <c r="J31" s="3"/>
+      <c r="K31" s="3"/>
+      <c r="L31" s="3"/>
+      <c r="M31" s="3"/>
+      <c r="N31" s="42">
         <v>0.85</v>
       </c>
-      <c r="O31" s="64">
+      <c r="O31" s="48">
         <v>0.74</v>
       </c>
-      <c r="P31" s="57">
+      <c r="P31" s="42">
         <v>0.95</v>
       </c>
-      <c r="Q31" s="64">
+      <c r="Q31" s="48">
         <v>0.66</v>
       </c>
-      <c r="R31" s="64">
+      <c r="R31" s="48">
         <v>0.42</v>
       </c>
-      <c r="S31" s="64">
+      <c r="S31" s="48">
         <v>0.38</v>
       </c>
-      <c r="T31" s="64">
+      <c r="T31" s="48">
         <v>5.24</v>
       </c>
-      <c r="U31" s="64">
+      <c r="U31" s="48">
         <v>1.38</v>
       </c>
-      <c r="V31" s="64">
+      <c r="V31" s="48">
         <v>2.71</v>
       </c>
-      <c r="W31" s="64">
+      <c r="W31" s="48">
         <v>1.52</v>
       </c>
-      <c r="X31" s="64">
+      <c r="X31" s="48">
         <v>0.67</v>
       </c>
-      <c r="Y31" s="64">
+      <c r="Y31" s="48">
         <v>1.68</v>
       </c>
-      <c r="Z31" s="64">
+      <c r="Z31" s="48">
         <v>1.05</v>
       </c>
-      <c r="AA31" s="64">
+      <c r="AA31" s="48">
         <v>1.42</v>
       </c>
-      <c r="AB31" s="64">
+      <c r="AB31" s="48">
         <v>0.89</v>
       </c>
-      <c r="AC31" s="64">
+      <c r="AC31" s="48">
         <v>0.53</v>
       </c>
-      <c r="AD31" s="64">
+      <c r="AD31" s="48">
         <v>0.24</v>
       </c>
-      <c r="AE31" s="64">
+      <c r="AE31" s="48">
         <v>0.39</v>
       </c>
-      <c r="AF31" s="64">
+      <c r="AF31" s="48">
         <v>5.23</v>
       </c>
-      <c r="AG31" s="64">
+      <c r="AG31" s="48">
         <v>1.39</v>
       </c>
-      <c r="AH31" s="64">
+      <c r="AH31" s="48">
         <v>1.1399999999999999</v>
       </c>
-      <c r="AI31" s="64">
+      <c r="AI31" s="48">
         <v>1.02</v>
       </c>
+      <c r="AJ31" s="48">
+        <v>0.54</v>
+      </c>
     </row>
     <row r="32" spans="1:51" ht="12" customHeight="1">
-      <c r="A32" s="77"/>
-[...18 lines deleted...]
-      <c r="T32" s="99" t="s">
+      <c r="A32" s="58"/>
+      <c r="B32" s="58"/>
+      <c r="C32" s="58"/>
+      <c r="D32" s="58"/>
+      <c r="E32" s="58"/>
+      <c r="F32" s="58"/>
+      <c r="G32" s="58"/>
+      <c r="H32" s="58"/>
+      <c r="I32" s="58"/>
+      <c r="J32" s="58"/>
+      <c r="K32" s="58"/>
+      <c r="L32" s="58"/>
+      <c r="M32" s="58"/>
+      <c r="N32" s="58"/>
+      <c r="O32" s="58"/>
+      <c r="P32" s="58"/>
+      <c r="Q32" s="58"/>
+      <c r="R32" s="58"/>
+      <c r="S32" s="58"/>
+      <c r="T32" s="82" t="s">
         <v>26</v>
       </c>
-      <c r="U32" s="99"/>
-[...30 lines deleted...]
-      <c r="A33" s="53" t="s">
+      <c r="U32" s="82"/>
+      <c r="V32" s="82"/>
+      <c r="W32" s="82"/>
+      <c r="X32" s="82"/>
+      <c r="Y32" s="82"/>
+      <c r="Z32" s="82"/>
+      <c r="AA32" s="82"/>
+      <c r="AB32" s="82"/>
+      <c r="AC32" s="82"/>
+      <c r="AD32" s="82"/>
+      <c r="AE32" s="82"/>
+      <c r="AF32" s="82"/>
+      <c r="AG32" s="82"/>
+      <c r="AH32" s="58"/>
+      <c r="AI32" s="58"/>
+      <c r="AJ32" s="48"/>
+      <c r="AM32" s="58"/>
+      <c r="AN32" s="58"/>
+      <c r="AO32" s="58"/>
+      <c r="AP32" s="58"/>
+      <c r="AQ32" s="58"/>
+      <c r="AR32" s="58"/>
+      <c r="AS32" s="58"/>
+      <c r="AT32" s="58"/>
+      <c r="AU32" s="58"/>
+      <c r="AV32" s="58"/>
+      <c r="AW32" s="58"/>
+      <c r="AX32" s="58"/>
+      <c r="AY32" s="58"/>
+    </row>
+    <row r="33" spans="1:36" ht="12" customHeight="1">
+      <c r="A33" s="38" t="s">
         <v>36</v>
       </c>
-      <c r="B33" s="4"/>
-[...11 lines deleted...]
-      <c r="N33" s="57">
+      <c r="B33" s="3"/>
+      <c r="C33" s="3"/>
+      <c r="D33" s="3"/>
+      <c r="E33" s="3"/>
+      <c r="F33" s="3"/>
+      <c r="G33" s="3"/>
+      <c r="H33" s="3"/>
+      <c r="I33" s="3"/>
+      <c r="J33" s="3"/>
+      <c r="K33" s="3"/>
+      <c r="L33" s="3"/>
+      <c r="M33" s="3"/>
+      <c r="N33" s="42">
         <v>1.1000000000000001</v>
       </c>
-      <c r="O33" s="65">
+      <c r="O33" s="48">
         <v>0.99</v>
       </c>
-      <c r="P33" s="57">
+      <c r="P33" s="42">
         <v>0.61</v>
       </c>
-      <c r="Q33" s="64">
+      <c r="Q33" s="48">
         <v>0.49</v>
       </c>
-      <c r="R33" s="65">
+      <c r="R33" s="48">
         <v>0.39</v>
       </c>
-      <c r="S33" s="65">
+      <c r="S33" s="48">
         <v>0.41</v>
       </c>
-      <c r="T33" s="65">
+      <c r="T33" s="48">
         <v>2.61</v>
       </c>
-      <c r="U33" s="65">
+      <c r="U33" s="48">
         <v>1.82</v>
       </c>
-      <c r="V33" s="65">
+      <c r="V33" s="48">
         <v>1.31</v>
       </c>
-      <c r="W33" s="65">
+      <c r="W33" s="48">
         <v>1.29</v>
       </c>
-      <c r="X33" s="65">
+      <c r="X33" s="48">
         <v>0.93</v>
       </c>
-      <c r="Y33" s="64">
+      <c r="Y33" s="48">
         <v>0.91</v>
       </c>
-      <c r="Z33" s="65">
+      <c r="Z33" s="48">
         <v>1.18</v>
       </c>
-      <c r="AA33" s="65">
+      <c r="AA33" s="48">
         <v>0.8</v>
       </c>
-      <c r="AB33" s="65">
+      <c r="AB33" s="48">
         <v>0.52</v>
       </c>
-      <c r="AC33" s="65">
+      <c r="AC33" s="48">
         <v>0.48</v>
       </c>
-      <c r="AD33" s="65">
+      <c r="AD33" s="48">
         <v>0.39</v>
       </c>
-      <c r="AE33" s="65">
+      <c r="AE33" s="48">
         <v>0.38</v>
       </c>
-      <c r="AF33" s="64">
+      <c r="AF33" s="48">
         <v>3.34</v>
       </c>
-      <c r="AG33" s="65">
+      <c r="AG33" s="48">
         <v>2.34</v>
       </c>
-      <c r="AH33" s="65">
+      <c r="AH33" s="48">
         <v>1.25</v>
       </c>
-      <c r="AI33" s="64">
+      <c r="AI33" s="48">
         <v>1.04</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A34" s="54" t="s">
+      <c r="AJ33" s="48">
+        <v>0.72</v>
+      </c>
+    </row>
+    <row r="34" spans="1:36" ht="12" customHeight="1">
+      <c r="A34" s="39" t="s">
         <v>32</v>
       </c>
-      <c r="B34" s="4"/>
-[...11 lines deleted...]
-      <c r="N34" s="57">
+      <c r="B34" s="3"/>
+      <c r="C34" s="3"/>
+      <c r="D34" s="3"/>
+      <c r="E34" s="3"/>
+      <c r="F34" s="3"/>
+      <c r="G34" s="3"/>
+      <c r="H34" s="3"/>
+      <c r="I34" s="3"/>
+      <c r="J34" s="3"/>
+      <c r="K34" s="3"/>
+      <c r="L34" s="3"/>
+      <c r="M34" s="3"/>
+      <c r="N34" s="42">
         <v>1.72</v>
       </c>
-      <c r="O34" s="65">
+      <c r="O34" s="48">
         <v>1.65</v>
       </c>
-      <c r="P34" s="57">
+      <c r="P34" s="42">
         <v>0.93</v>
       </c>
-      <c r="Q34" s="64">
+      <c r="Q34" s="48">
         <v>0.36</v>
       </c>
-      <c r="R34" s="65">
+      <c r="R34" s="48">
         <v>0.44</v>
       </c>
-      <c r="S34" s="65">
+      <c r="S34" s="48">
         <v>0.5</v>
       </c>
-      <c r="T34" s="65">
+      <c r="T34" s="48">
         <v>2.35</v>
       </c>
-      <c r="U34" s="65">
+      <c r="U34" s="48">
         <v>2.4700000000000002</v>
       </c>
-      <c r="V34" s="65">
+      <c r="V34" s="48">
         <v>1.21</v>
       </c>
-      <c r="W34" s="65">
+      <c r="W34" s="48">
         <v>1.66</v>
       </c>
-      <c r="X34" s="65">
+      <c r="X34" s="48">
         <v>0.96</v>
       </c>
-      <c r="Y34" s="64">
+      <c r="Y34" s="48">
         <v>1.3</v>
       </c>
-      <c r="Z34" s="65">
+      <c r="Z34" s="48">
         <v>2.23</v>
       </c>
-      <c r="AA34" s="65">
+      <c r="AA34" s="48">
         <v>0.9</v>
       </c>
-      <c r="AB34" s="65">
+      <c r="AB34" s="48">
         <v>0.2</v>
       </c>
-      <c r="AC34" s="65">
+      <c r="AC34" s="48">
         <v>0.42</v>
       </c>
-      <c r="AD34" s="65">
+      <c r="AD34" s="48">
         <v>0.33</v>
       </c>
-      <c r="AE34" s="65">
+      <c r="AE34" s="48">
         <v>0.2</v>
       </c>
-      <c r="AF34" s="64">
+      <c r="AF34" s="48">
         <v>2.99</v>
       </c>
-      <c r="AG34" s="65">
+      <c r="AG34" s="48">
         <v>2.8</v>
       </c>
-      <c r="AH34" s="65">
+      <c r="AH34" s="48">
         <v>2.0299999999999998</v>
       </c>
-      <c r="AI34" s="64">
+      <c r="AI34" s="48">
         <v>1.07</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A35" s="54" t="s">
+      <c r="AJ34" s="48">
+        <v>0.48</v>
+      </c>
+    </row>
+    <row r="35" spans="1:36" ht="12" customHeight="1">
+      <c r="A35" s="39" t="s">
         <v>34</v>
       </c>
-      <c r="B35" s="4"/>
-[...11 lines deleted...]
-      <c r="N35" s="57">
+      <c r="B35" s="3"/>
+      <c r="C35" s="3"/>
+      <c r="D35" s="3"/>
+      <c r="E35" s="3"/>
+      <c r="F35" s="3"/>
+      <c r="G35" s="3"/>
+      <c r="H35" s="3"/>
+      <c r="I35" s="3"/>
+      <c r="J35" s="3"/>
+      <c r="K35" s="3"/>
+      <c r="L35" s="3"/>
+      <c r="M35" s="3"/>
+      <c r="N35" s="42">
         <v>0.94</v>
       </c>
-      <c r="O35" s="65">
+      <c r="O35" s="48">
         <v>4.13</v>
       </c>
-      <c r="P35" s="57">
+      <c r="P35" s="42">
         <v>1.48</v>
       </c>
-      <c r="Q35" s="64">
+      <c r="Q35" s="48">
         <v>0.66</v>
       </c>
-      <c r="R35" s="65">
+      <c r="R35" s="48">
         <v>0.6</v>
       </c>
-      <c r="S35" s="65">
+      <c r="S35" s="48">
         <v>1.1100000000000001</v>
       </c>
-      <c r="T35" s="65">
+      <c r="T35" s="48">
         <v>6.78</v>
       </c>
-      <c r="U35" s="65">
+      <c r="U35" s="48">
         <v>3.61</v>
       </c>
-      <c r="V35" s="65">
+      <c r="V35" s="48">
         <v>2.34</v>
       </c>
-      <c r="W35" s="65">
+      <c r="W35" s="48">
         <v>3.55</v>
       </c>
-      <c r="X35" s="65" t="s">
+      <c r="X35" s="48" t="s">
         <v>31</v>
       </c>
-      <c r="Y35" s="64">
+      <c r="Y35" s="48">
         <v>1.1599999999999999</v>
       </c>
-      <c r="Z35" s="65">
+      <c r="Z35" s="48">
         <v>0.99</v>
       </c>
-      <c r="AA35" s="64" t="s">
+      <c r="AA35" s="48" t="s">
         <v>31</v>
       </c>
-      <c r="AB35" s="64" t="s">
+      <c r="AB35" s="48" t="s">
         <v>31</v>
       </c>
-      <c r="AC35" s="65">
+      <c r="AC35" s="48">
         <v>2.09</v>
       </c>
-      <c r="AD35" s="64" t="s">
+      <c r="AD35" s="48" t="s">
         <v>31</v>
       </c>
-      <c r="AE35" s="65">
+      <c r="AE35" s="48">
         <v>0.57999999999999996</v>
       </c>
-      <c r="AF35" s="64" t="s">
+      <c r="AF35" s="48" t="s">
         <v>31</v>
       </c>
-      <c r="AG35" s="65">
+      <c r="AG35" s="48">
         <v>3.82</v>
       </c>
-      <c r="AH35" s="65">
+      <c r="AH35" s="48">
         <v>4.9400000000000004</v>
       </c>
-      <c r="AI35" s="64" t="s">
+      <c r="AI35" s="48" t="s">
         <v>31</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A36" s="55" t="s">
+      <c r="AJ35" s="48" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="36" spans="1:36" ht="12" customHeight="1">
+      <c r="A36" s="40" t="s">
         <v>41</v>
       </c>
-      <c r="B36" s="4"/>
-[...11 lines deleted...]
-      <c r="N36" s="57">
+      <c r="B36" s="3"/>
+      <c r="C36" s="3"/>
+      <c r="D36" s="3"/>
+      <c r="E36" s="3"/>
+      <c r="F36" s="3"/>
+      <c r="G36" s="3"/>
+      <c r="H36" s="3"/>
+      <c r="I36" s="3"/>
+      <c r="J36" s="3"/>
+      <c r="K36" s="3"/>
+      <c r="L36" s="3"/>
+      <c r="M36" s="3"/>
+      <c r="N36" s="42">
         <v>0.95</v>
       </c>
-      <c r="O36" s="65">
+      <c r="O36" s="48">
         <v>0.83</v>
       </c>
-      <c r="P36" s="57">
+      <c r="P36" s="42">
         <v>0.55000000000000004</v>
       </c>
-      <c r="Q36" s="64">
+      <c r="Q36" s="48">
         <v>0.53</v>
       </c>
-      <c r="R36" s="65">
+      <c r="R36" s="48">
         <v>0.45</v>
       </c>
-      <c r="S36" s="65">
+      <c r="S36" s="48">
         <v>0.43</v>
       </c>
-      <c r="T36" s="65">
+      <c r="T36" s="48">
         <v>4.04</v>
       </c>
-      <c r="U36" s="65">
+      <c r="U36" s="48">
         <v>2.12</v>
       </c>
-      <c r="V36" s="65">
+      <c r="V36" s="48">
         <v>1.17</v>
       </c>
-      <c r="W36" s="65">
+      <c r="W36" s="48">
         <v>1.48</v>
       </c>
-      <c r="X36" s="65">
+      <c r="X36" s="48">
         <v>0.87</v>
       </c>
-      <c r="Y36" s="64">
+      <c r="Y36" s="48">
         <v>1.0900000000000001</v>
       </c>
-      <c r="Z36" s="65">
+      <c r="Z36" s="48">
         <v>0.93</v>
       </c>
-      <c r="AA36" s="65">
+      <c r="AA36" s="48">
         <v>0.92</v>
       </c>
-      <c r="AB36" s="65">
+      <c r="AB36" s="48">
         <v>0.53</v>
       </c>
-      <c r="AC36" s="65">
+      <c r="AC36" s="48">
         <v>0.56000000000000005</v>
       </c>
-      <c r="AD36" s="65">
+      <c r="AD36" s="48">
         <v>0.55000000000000004</v>
       </c>
-      <c r="AE36" s="65">
+      <c r="AE36" s="48">
         <v>0.45</v>
       </c>
-      <c r="AF36" s="64">
+      <c r="AF36" s="48">
         <v>4.74</v>
       </c>
-      <c r="AG36" s="65">
+      <c r="AG36" s="48">
         <v>2.48</v>
       </c>
-      <c r="AH36" s="65">
+      <c r="AH36" s="48">
         <v>0.96</v>
       </c>
-      <c r="AI36" s="64">
+      <c r="AI36" s="48">
         <v>1.1100000000000001</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A37" s="55" t="s">
+      <c r="AJ36" s="48">
+        <v>0.56999999999999995</v>
+      </c>
+    </row>
+    <row r="37" spans="1:36" ht="12" customHeight="1">
+      <c r="A37" s="40" t="s">
         <v>43</v>
       </c>
-      <c r="B37" s="4"/>
-[...11 lines deleted...]
-      <c r="N37" s="57">
+      <c r="B37" s="3"/>
+      <c r="C37" s="3"/>
+      <c r="D37" s="3"/>
+      <c r="E37" s="3"/>
+      <c r="F37" s="3"/>
+      <c r="G37" s="3"/>
+      <c r="H37" s="3"/>
+      <c r="I37" s="3"/>
+      <c r="J37" s="3"/>
+      <c r="K37" s="3"/>
+      <c r="L37" s="3"/>
+      <c r="M37" s="3"/>
+      <c r="N37" s="42">
         <v>1.81</v>
       </c>
-      <c r="O37" s="65">
+      <c r="O37" s="48">
         <v>0.88</v>
       </c>
-      <c r="P37" s="57">
+      <c r="P37" s="42">
         <v>1.41</v>
       </c>
-      <c r="Q37" s="64">
+      <c r="Q37" s="48">
         <v>0.91</v>
       </c>
-      <c r="R37" s="65">
+      <c r="R37" s="48">
         <v>0.38</v>
       </c>
-      <c r="S37" s="65">
+      <c r="S37" s="48">
         <v>0.59</v>
       </c>
-      <c r="T37" s="65">
+      <c r="T37" s="48">
         <v>2.81</v>
       </c>
-      <c r="U37" s="65">
+      <c r="U37" s="48">
         <v>3.31</v>
       </c>
-      <c r="V37" s="65">
+      <c r="V37" s="48">
         <v>0.48</v>
       </c>
-      <c r="W37" s="65">
+      <c r="W37" s="48">
         <v>1.63</v>
       </c>
-      <c r="X37" s="65">
+      <c r="X37" s="48">
         <v>1.87</v>
       </c>
-      <c r="Y37" s="64">
+      <c r="Y37" s="48">
         <v>1.56</v>
       </c>
-      <c r="Z37" s="65">
+      <c r="Z37" s="48">
         <v>1.44</v>
       </c>
-      <c r="AA37" s="65">
+      <c r="AA37" s="48">
         <v>0.72</v>
       </c>
-      <c r="AB37" s="65">
+      <c r="AB37" s="48">
         <v>0.4</v>
       </c>
-      <c r="AC37" s="65">
+      <c r="AC37" s="48">
         <v>0.64</v>
       </c>
-      <c r="AD37" s="65">
+      <c r="AD37" s="48">
         <v>0.26</v>
       </c>
-      <c r="AE37" s="65">
+      <c r="AE37" s="48">
         <v>0.42</v>
       </c>
-      <c r="AF37" s="64">
+      <c r="AF37" s="48">
         <v>5.05</v>
       </c>
-      <c r="AG37" s="65">
+      <c r="AG37" s="48">
         <v>1.9</v>
       </c>
-      <c r="AH37" s="65">
+      <c r="AH37" s="48">
         <v>2.2200000000000002</v>
       </c>
-      <c r="AI37" s="64">
+      <c r="AI37" s="48">
         <v>2.0299999999999998</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="55" t="s">
+      <c r="AJ37" s="48">
+        <v>1.77</v>
+      </c>
+    </row>
+    <row r="38" spans="1:36" ht="12" customHeight="1">
+      <c r="A38" s="40" t="s">
         <v>55</v>
       </c>
-      <c r="B38" s="4"/>
-[...11 lines deleted...]
-      <c r="N38" s="57">
+      <c r="B38" s="3"/>
+      <c r="C38" s="3"/>
+      <c r="D38" s="3"/>
+      <c r="E38" s="3"/>
+      <c r="F38" s="3"/>
+      <c r="G38" s="3"/>
+      <c r="H38" s="3"/>
+      <c r="I38" s="3"/>
+      <c r="J38" s="3"/>
+      <c r="K38" s="3"/>
+      <c r="L38" s="3"/>
+      <c r="M38" s="3"/>
+      <c r="N38" s="42">
         <v>1.47</v>
       </c>
-      <c r="O38" s="65">
+      <c r="O38" s="48">
         <v>0.94</v>
       </c>
-      <c r="P38" s="57">
+      <c r="P38" s="42">
         <v>0.84</v>
       </c>
-      <c r="Q38" s="64">
+      <c r="Q38" s="48">
         <v>0.89</v>
       </c>
-      <c r="R38" s="65">
+      <c r="R38" s="48">
         <v>0.31</v>
       </c>
-      <c r="S38" s="65">
+      <c r="S38" s="48">
         <v>0.56999999999999995</v>
       </c>
-      <c r="T38" s="65">
+      <c r="T38" s="48">
         <v>4.2300000000000004</v>
       </c>
-      <c r="U38" s="65">
+      <c r="U38" s="48">
         <v>3.32</v>
       </c>
-      <c r="V38" s="65">
+      <c r="V38" s="48">
         <v>1.45</v>
       </c>
-      <c r="W38" s="65">
+      <c r="W38" s="48">
         <v>1.08</v>
       </c>
-      <c r="X38" s="65">
+      <c r="X38" s="48">
         <v>1</v>
       </c>
-      <c r="Y38" s="64">
+      <c r="Y38" s="48">
         <v>0.96</v>
       </c>
-      <c r="Z38" s="65">
+      <c r="Z38" s="48">
         <v>1.1200000000000001</v>
       </c>
-      <c r="AA38" s="65">
+      <c r="AA38" s="48">
         <v>1.25</v>
       </c>
-      <c r="AB38" s="65">
+      <c r="AB38" s="48">
         <v>0.71</v>
       </c>
-      <c r="AC38" s="65">
+      <c r="AC38" s="48">
         <v>0.71</v>
       </c>
-      <c r="AD38" s="65">
+      <c r="AD38" s="48">
         <v>0.39</v>
       </c>
-      <c r="AE38" s="65">
+      <c r="AE38" s="48">
         <v>0.83</v>
       </c>
-      <c r="AF38" s="64">
+      <c r="AF38" s="48">
         <v>3.64</v>
       </c>
-      <c r="AG38" s="65">
+      <c r="AG38" s="48">
         <v>3.05</v>
       </c>
-      <c r="AH38" s="65">
+      <c r="AH38" s="48">
         <v>1</v>
       </c>
-      <c r="AI38" s="64">
+      <c r="AI38" s="48">
         <v>1.5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A39" s="55" t="s">
+      <c r="AJ38" s="48">
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="39" spans="1:36" ht="12" customHeight="1">
+      <c r="A39" s="40" t="s">
         <v>46</v>
       </c>
-      <c r="B39" s="4"/>
-[...11 lines deleted...]
-      <c r="N39" s="57">
+      <c r="B39" s="3"/>
+      <c r="C39" s="3"/>
+      <c r="D39" s="3"/>
+      <c r="E39" s="3"/>
+      <c r="F39" s="3"/>
+      <c r="G39" s="3"/>
+      <c r="H39" s="3"/>
+      <c r="I39" s="3"/>
+      <c r="J39" s="3"/>
+      <c r="K39" s="3"/>
+      <c r="L39" s="3"/>
+      <c r="M39" s="3"/>
+      <c r="N39" s="42">
         <v>1.07</v>
       </c>
-      <c r="O39" s="65">
+      <c r="O39" s="48">
         <v>1.04</v>
       </c>
-      <c r="P39" s="57">
+      <c r="P39" s="42">
         <v>0.65</v>
       </c>
-      <c r="Q39" s="64">
+      <c r="Q39" s="48">
         <v>0.42</v>
       </c>
-      <c r="R39" s="65">
+      <c r="R39" s="48">
         <v>0.46</v>
       </c>
-      <c r="S39" s="65">
+      <c r="S39" s="48">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="T39" s="65">
+      <c r="T39" s="48">
         <v>1.7</v>
       </c>
-      <c r="U39" s="65">
+      <c r="U39" s="48">
         <v>1.34</v>
       </c>
-      <c r="V39" s="65">
+      <c r="V39" s="48">
         <v>1.46</v>
       </c>
-      <c r="W39" s="65">
+      <c r="W39" s="48">
         <v>1.98</v>
       </c>
-      <c r="X39" s="65">
+      <c r="X39" s="48">
         <v>1.92</v>
       </c>
-      <c r="Y39" s="64">
+      <c r="Y39" s="48">
         <v>1.01</v>
       </c>
-      <c r="Z39" s="65">
+      <c r="Z39" s="48">
         <v>0.99</v>
       </c>
-      <c r="AA39" s="65">
+      <c r="AA39" s="48">
         <v>0.76</v>
       </c>
-      <c r="AB39" s="65">
+      <c r="AB39" s="48">
         <v>0.67</v>
       </c>
-      <c r="AC39" s="65">
+      <c r="AC39" s="48">
         <v>0.34</v>
       </c>
-      <c r="AD39" s="65">
+      <c r="AD39" s="48">
         <v>0.08</v>
       </c>
-      <c r="AE39" s="65">
+      <c r="AE39" s="48">
         <v>0.22</v>
       </c>
-      <c r="AF39" s="64" t="s">
+      <c r="AF39" s="48" t="s">
         <v>31</v>
       </c>
-      <c r="AG39" s="65">
+      <c r="AG39" s="48">
         <v>2.29</v>
       </c>
-      <c r="AH39" s="65">
+      <c r="AH39" s="48">
         <v>0.6</v>
       </c>
-      <c r="AI39" s="64">
+      <c r="AI39" s="48">
         <v>0.22</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A40" s="55" t="s">
+      <c r="AJ39" s="48">
+        <v>0.54</v>
+      </c>
+    </row>
+    <row r="40" spans="1:36" ht="12" customHeight="1">
+      <c r="A40" s="40" t="s">
         <v>47</v>
       </c>
-      <c r="B40" s="4"/>
-[...11 lines deleted...]
-      <c r="N40" s="59" t="s">
+      <c r="B40" s="3"/>
+      <c r="C40" s="3"/>
+      <c r="D40" s="3"/>
+      <c r="E40" s="3"/>
+      <c r="F40" s="3"/>
+      <c r="G40" s="3"/>
+      <c r="H40" s="3"/>
+      <c r="I40" s="3"/>
+      <c r="J40" s="3"/>
+      <c r="K40" s="3"/>
+      <c r="L40" s="3"/>
+      <c r="M40" s="3"/>
+      <c r="N40" s="44" t="s">
         <v>31</v>
       </c>
-      <c r="O40" s="65">
+      <c r="O40" s="48">
         <v>0.32</v>
       </c>
-      <c r="P40" s="57">
+      <c r="P40" s="42">
         <v>0.14000000000000001</v>
       </c>
-      <c r="Q40" s="64">
+      <c r="Q40" s="48">
         <v>0.38</v>
       </c>
-      <c r="R40" s="65">
+      <c r="R40" s="48">
         <v>0.12</v>
       </c>
-      <c r="S40" s="65" t="s">
+      <c r="S40" s="48" t="s">
         <v>31</v>
       </c>
-      <c r="T40" s="65" t="s">
+      <c r="T40" s="48" t="s">
         <v>31</v>
       </c>
-      <c r="U40" s="65">
+      <c r="U40" s="48">
         <v>1.36</v>
       </c>
-      <c r="V40" s="65">
+      <c r="V40" s="48">
         <v>1.33</v>
       </c>
-      <c r="W40" s="65">
+      <c r="W40" s="48">
         <v>1.33</v>
       </c>
-      <c r="X40" s="65">
+      <c r="X40" s="48">
         <v>1.32</v>
       </c>
-      <c r="Y40" s="64">
+      <c r="Y40" s="48">
         <v>0.44</v>
       </c>
-      <c r="Z40" s="65">
+      <c r="Z40" s="48">
         <v>1.1399999999999999</v>
       </c>
-      <c r="AA40" s="65">
+      <c r="AA40" s="48">
         <v>0.83</v>
       </c>
-      <c r="AB40" s="65">
+      <c r="AB40" s="48">
         <v>0.44</v>
       </c>
-      <c r="AC40" s="65">
+      <c r="AC40" s="48">
         <v>0.53</v>
       </c>
-      <c r="AD40" s="65">
+      <c r="AD40" s="48">
         <v>0.24</v>
       </c>
-      <c r="AE40" s="65">
+      <c r="AE40" s="48">
         <v>0.22</v>
       </c>
-      <c r="AF40" s="64">
+      <c r="AF40" s="48">
         <v>2.58</v>
       </c>
-      <c r="AG40" s="64" t="s">
+      <c r="AG40" s="48" t="s">
         <v>31</v>
       </c>
-      <c r="AH40" s="65">
+      <c r="AH40" s="48">
         <v>0.45</v>
       </c>
-      <c r="AI40" s="64">
+      <c r="AI40" s="48">
         <v>0.33</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A41" s="55" t="s">
+      <c r="AJ40" s="48">
+        <v>0.53</v>
+      </c>
+    </row>
+    <row r="41" spans="1:36" ht="12" customHeight="1">
+      <c r="A41" s="40" t="s">
         <v>56</v>
       </c>
-      <c r="B41" s="4"/>
-[...11 lines deleted...]
-      <c r="N41" s="57">
+      <c r="B41" s="3"/>
+      <c r="C41" s="3"/>
+      <c r="D41" s="3"/>
+      <c r="E41" s="3"/>
+      <c r="F41" s="3"/>
+      <c r="G41" s="3"/>
+      <c r="H41" s="3"/>
+      <c r="I41" s="3"/>
+      <c r="J41" s="3"/>
+      <c r="K41" s="3"/>
+      <c r="L41" s="3"/>
+      <c r="M41" s="3"/>
+      <c r="N41" s="42">
         <v>0.98</v>
       </c>
-      <c r="O41" s="65">
+      <c r="O41" s="48">
         <v>0.43</v>
       </c>
-      <c r="P41" s="57">
+      <c r="P41" s="42">
         <v>0.38</v>
       </c>
-      <c r="Q41" s="69" t="s">
+      <c r="Q41" s="52" t="s">
         <v>31</v>
       </c>
-      <c r="R41" s="65">
+      <c r="R41" s="48">
         <v>0.47</v>
       </c>
-      <c r="S41" s="65" t="s">
+      <c r="S41" s="48" t="s">
         <v>31</v>
       </c>
-      <c r="T41" s="65" t="s">
+      <c r="T41" s="48" t="s">
         <v>31</v>
       </c>
-      <c r="U41" s="65">
+      <c r="U41" s="48">
         <v>1.88</v>
       </c>
-      <c r="V41" s="65" t="s">
+      <c r="V41" s="48" t="s">
         <v>31</v>
       </c>
-      <c r="W41" s="65">
+      <c r="W41" s="48">
         <v>1.39</v>
       </c>
-      <c r="X41" s="65">
+      <c r="X41" s="48">
         <v>0.73</v>
       </c>
-      <c r="Y41" s="64">
+      <c r="Y41" s="48">
         <v>1.53</v>
       </c>
-      <c r="Z41" s="65">
+      <c r="Z41" s="48">
         <v>1.32</v>
       </c>
-      <c r="AA41" s="65">
+      <c r="AA41" s="48">
         <v>0.23</v>
       </c>
-      <c r="AB41" s="65">
+      <c r="AB41" s="48">
         <v>0.61</v>
       </c>
-      <c r="AC41" s="65">
+      <c r="AC41" s="48">
         <v>1.1000000000000001</v>
       </c>
-      <c r="AD41" s="65">
+      <c r="AD41" s="48">
         <v>0.5</v>
       </c>
-      <c r="AE41" s="65">
+      <c r="AE41" s="48">
         <v>0.76</v>
       </c>
-      <c r="AF41" s="64">
+      <c r="AF41" s="48">
         <v>1.87</v>
       </c>
-      <c r="AG41" s="65">
+      <c r="AG41" s="48">
         <v>1.97</v>
       </c>
-      <c r="AH41" s="65">
+      <c r="AH41" s="48">
         <v>0.65</v>
       </c>
-      <c r="AI41" s="64">
+      <c r="AI41" s="48">
         <v>0.97</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A42" s="55" t="s">
+      <c r="AJ41" s="48">
+        <v>0.77</v>
+      </c>
+    </row>
+    <row r="42" spans="1:36" ht="12" customHeight="1">
+      <c r="A42" s="40" t="s">
         <v>57</v>
       </c>
-      <c r="B42" s="4"/>
-[...11 lines deleted...]
-      <c r="N42" s="57">
+      <c r="B42" s="3"/>
+      <c r="C42" s="3"/>
+      <c r="D42" s="3"/>
+      <c r="E42" s="3"/>
+      <c r="F42" s="3"/>
+      <c r="G42" s="3"/>
+      <c r="H42" s="3"/>
+      <c r="I42" s="3"/>
+      <c r="J42" s="3"/>
+      <c r="K42" s="3"/>
+      <c r="L42" s="3"/>
+      <c r="M42" s="3"/>
+      <c r="N42" s="42">
         <v>0.3</v>
       </c>
-      <c r="O42" s="65">
+      <c r="O42" s="48">
         <v>1.03</v>
       </c>
-      <c r="P42" s="57">
+      <c r="P42" s="42">
         <v>0.57999999999999996</v>
       </c>
-      <c r="Q42" s="64">
+      <c r="Q42" s="48">
         <v>0.21</v>
       </c>
-      <c r="R42" s="65">
+      <c r="R42" s="48">
         <v>0.38</v>
       </c>
-      <c r="S42" s="65">
+      <c r="S42" s="48">
         <v>0.61</v>
       </c>
-      <c r="T42" s="65">
+      <c r="T42" s="48">
         <v>2.1</v>
       </c>
-      <c r="U42" s="65" t="s">
+      <c r="U42" s="48" t="s">
         <v>31</v>
       </c>
-      <c r="V42" s="65">
+      <c r="V42" s="48">
         <v>1.44</v>
       </c>
-      <c r="W42" s="65">
+      <c r="W42" s="48">
         <v>1.07</v>
       </c>
-      <c r="X42" s="65">
+      <c r="X42" s="48">
         <v>0.64</v>
       </c>
-      <c r="Y42" s="64">
+      <c r="Y42" s="48">
         <v>0.54</v>
       </c>
-      <c r="Z42" s="65">
+      <c r="Z42" s="48">
         <v>0.92</v>
       </c>
-      <c r="AA42" s="65">
+      <c r="AA42" s="48">
         <v>0.94</v>
       </c>
-      <c r="AB42" s="65">
+      <c r="AB42" s="48">
         <v>0.12</v>
       </c>
-      <c r="AC42" s="65">
+      <c r="AC42" s="48">
         <v>0.32</v>
       </c>
-      <c r="AD42" s="65">
+      <c r="AD42" s="48">
         <v>0.39</v>
       </c>
-      <c r="AE42" s="64" t="s">
+      <c r="AE42" s="48" t="s">
         <v>31</v>
       </c>
-      <c r="AF42" s="64">
+      <c r="AF42" s="48">
         <v>3.21</v>
       </c>
-      <c r="AG42" s="65">
+      <c r="AG42" s="48">
         <v>3.37</v>
       </c>
-      <c r="AH42" s="65">
+      <c r="AH42" s="48">
         <v>1.47</v>
       </c>
-      <c r="AI42" s="64">
+      <c r="AI42" s="48">
         <v>0.82</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A43" s="55" t="s">
+      <c r="AJ42" s="48">
+        <v>0.44</v>
+      </c>
+    </row>
+    <row r="43" spans="1:36" ht="12" customHeight="1">
+      <c r="A43" s="40" t="s">
         <v>48</v>
       </c>
-      <c r="B43" s="4"/>
-[...11 lines deleted...]
-      <c r="N43" s="57">
+      <c r="B43" s="3"/>
+      <c r="C43" s="3"/>
+      <c r="D43" s="3"/>
+      <c r="E43" s="3"/>
+      <c r="F43" s="3"/>
+      <c r="G43" s="3"/>
+      <c r="H43" s="3"/>
+      <c r="I43" s="3"/>
+      <c r="J43" s="3"/>
+      <c r="K43" s="3"/>
+      <c r="L43" s="3"/>
+      <c r="M43" s="3"/>
+      <c r="N43" s="42">
         <v>0.64</v>
       </c>
-      <c r="O43" s="65">
+      <c r="O43" s="48">
         <v>1.2</v>
       </c>
-      <c r="P43" s="57">
+      <c r="P43" s="42">
         <v>0.43</v>
       </c>
-      <c r="Q43" s="64">
+      <c r="Q43" s="48">
         <v>0.64</v>
       </c>
-      <c r="R43" s="65">
+      <c r="R43" s="48">
         <v>0.35</v>
       </c>
-      <c r="S43" s="65">
+      <c r="S43" s="48">
         <v>0.43</v>
       </c>
-      <c r="T43" s="65">
+      <c r="T43" s="48">
         <v>2.64</v>
       </c>
-      <c r="U43" s="65">
+      <c r="U43" s="48">
         <v>1.37</v>
       </c>
-      <c r="V43" s="65">
+      <c r="V43" s="48">
         <v>0.68</v>
       </c>
-      <c r="W43" s="65">
+      <c r="W43" s="48">
         <v>1.02</v>
       </c>
-      <c r="X43" s="65">
+      <c r="X43" s="48">
         <v>0.94</v>
       </c>
-      <c r="Y43" s="64">
+      <c r="Y43" s="48">
         <v>0.34</v>
       </c>
-      <c r="Z43" s="65">
+      <c r="Z43" s="48">
         <v>0.96</v>
       </c>
-      <c r="AA43" s="65">
+      <c r="AA43" s="48">
         <v>0.5</v>
       </c>
-      <c r="AB43" s="65">
+      <c r="AB43" s="48">
         <v>0.6</v>
       </c>
-      <c r="AC43" s="65">
+      <c r="AC43" s="48">
         <v>0.2</v>
       </c>
-      <c r="AD43" s="65">
+      <c r="AD43" s="48">
         <v>0.24</v>
       </c>
-      <c r="AE43" s="65">
+      <c r="AE43" s="48">
         <v>0.28000000000000003</v>
       </c>
-      <c r="AF43" s="64" t="s">
+      <c r="AF43" s="48" t="s">
         <v>31</v>
       </c>
-      <c r="AG43" s="65">
+      <c r="AG43" s="48">
         <v>2.15</v>
       </c>
-      <c r="AH43" s="65">
+      <c r="AH43" s="48">
         <v>0.93</v>
       </c>
-      <c r="AI43" s="64">
+      <c r="AI43" s="48">
         <v>0.87</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A44" s="55" t="s">
+      <c r="AJ43" s="48">
+        <v>0.69</v>
+      </c>
+    </row>
+    <row r="44" spans="1:36" ht="12" customHeight="1">
+      <c r="A44" s="40" t="s">
         <v>49</v>
       </c>
-      <c r="B44" s="4"/>
-[...11 lines deleted...]
-      <c r="N44" s="57">
+      <c r="B44" s="3"/>
+      <c r="C44" s="3"/>
+      <c r="D44" s="3"/>
+      <c r="E44" s="3"/>
+      <c r="F44" s="3"/>
+      <c r="G44" s="3"/>
+      <c r="H44" s="3"/>
+      <c r="I44" s="3"/>
+      <c r="J44" s="3"/>
+      <c r="K44" s="3"/>
+      <c r="L44" s="3"/>
+      <c r="M44" s="3"/>
+      <c r="N44" s="42">
         <v>1.34</v>
       </c>
-      <c r="O44" s="65">
+      <c r="O44" s="48">
         <v>0.63</v>
       </c>
-      <c r="P44" s="57">
+      <c r="P44" s="42">
         <v>0.4</v>
       </c>
-      <c r="Q44" s="64">
+      <c r="Q44" s="48">
         <v>0.4</v>
       </c>
-      <c r="R44" s="65">
+      <c r="R44" s="48">
         <v>0.23</v>
       </c>
-      <c r="S44" s="65">
+      <c r="S44" s="48">
         <v>0.27</v>
       </c>
-      <c r="T44" s="65" t="s">
+      <c r="T44" s="48" t="s">
         <v>31</v>
       </c>
-      <c r="U44" s="65">
+      <c r="U44" s="48">
         <v>0.95</v>
       </c>
-      <c r="V44" s="65">
+      <c r="V44" s="48">
         <v>1.62</v>
       </c>
-      <c r="W44" s="65">
+      <c r="W44" s="48">
         <v>0.84</v>
       </c>
-      <c r="X44" s="65">
+      <c r="X44" s="48">
         <v>0.52</v>
       </c>
-      <c r="Y44" s="64">
+      <c r="Y44" s="48">
         <v>0.43</v>
       </c>
-      <c r="Z44" s="65">
+      <c r="Z44" s="48">
         <v>1.27</v>
       </c>
-      <c r="AA44" s="65">
+      <c r="AA44" s="48">
         <v>0.55000000000000004</v>
       </c>
-      <c r="AB44" s="65">
+      <c r="AB44" s="48">
         <v>0.45</v>
       </c>
-      <c r="AC44" s="65">
+      <c r="AC44" s="48">
         <v>0.33</v>
       </c>
-      <c r="AD44" s="65">
+      <c r="AD44" s="48">
         <v>0.27</v>
       </c>
-      <c r="AE44" s="65">
+      <c r="AE44" s="48">
         <v>0.34</v>
       </c>
-      <c r="AF44" s="64">
+      <c r="AF44" s="48">
         <v>3.29</v>
       </c>
-      <c r="AG44" s="65">
+      <c r="AG44" s="48">
         <v>0.77</v>
       </c>
-      <c r="AH44" s="65">
+      <c r="AH44" s="48">
         <v>1.26</v>
       </c>
-      <c r="AI44" s="64">
+      <c r="AI44" s="48">
         <v>0.66</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A45" s="55" t="s">
+      <c r="AJ44" s="48">
+        <v>0.9</v>
+      </c>
+    </row>
+    <row r="45" spans="1:36" ht="12" customHeight="1">
+      <c r="A45" s="40" t="s">
         <v>58</v>
       </c>
-      <c r="B45" s="4"/>
-[...11 lines deleted...]
-      <c r="N45" s="60">
+      <c r="B45" s="3"/>
+      <c r="C45" s="3"/>
+      <c r="D45" s="3"/>
+      <c r="E45" s="3"/>
+      <c r="F45" s="3"/>
+      <c r="G45" s="3"/>
+      <c r="H45" s="3"/>
+      <c r="I45" s="3"/>
+      <c r="J45" s="3"/>
+      <c r="K45" s="3"/>
+      <c r="L45" s="3"/>
+      <c r="M45" s="3"/>
+      <c r="N45" s="42">
         <v>0.79</v>
       </c>
-      <c r="O45" s="65">
+      <c r="O45" s="48">
         <v>1.1000000000000001</v>
       </c>
-      <c r="P45" s="57">
+      <c r="P45" s="42">
         <v>0.12</v>
       </c>
-      <c r="Q45" s="64">
+      <c r="Q45" s="48">
         <v>0.11</v>
       </c>
-      <c r="R45" s="65">
+      <c r="R45" s="48">
         <v>0.2</v>
       </c>
-      <c r="S45" s="65">
+      <c r="S45" s="48">
         <v>0.74</v>
       </c>
-      <c r="T45" s="65">
+      <c r="T45" s="48">
         <v>3.4</v>
       </c>
-      <c r="U45" s="65" t="s">
+      <c r="U45" s="48" t="s">
         <v>31</v>
       </c>
-      <c r="V45" s="65">
+      <c r="V45" s="48">
         <v>1.17</v>
       </c>
-      <c r="W45" s="65">
+      <c r="W45" s="48">
         <v>0.28999999999999998</v>
       </c>
-      <c r="X45" s="65">
+      <c r="X45" s="48">
         <v>0.7</v>
       </c>
-      <c r="Y45" s="64">
+      <c r="Y45" s="48">
         <v>0.39</v>
       </c>
-      <c r="Z45" s="65">
+      <c r="Z45" s="48">
         <v>0.33</v>
       </c>
-      <c r="AA45" s="65">
+      <c r="AA45" s="48">
         <v>0.87</v>
       </c>
-      <c r="AB45" s="65">
+      <c r="AB45" s="48">
         <v>0.65</v>
       </c>
-      <c r="AC45" s="65">
+      <c r="AC45" s="48">
         <v>0.35</v>
       </c>
-      <c r="AD45" s="65">
+      <c r="AD45" s="48">
         <v>0.53</v>
       </c>
-      <c r="AE45" s="65">
+      <c r="AE45" s="48">
         <v>0.57999999999999996</v>
       </c>
-      <c r="AF45" s="64">
+      <c r="AF45" s="48">
         <v>1.19</v>
       </c>
-      <c r="AG45" s="65">
+      <c r="AG45" s="48">
         <v>3.7</v>
       </c>
-      <c r="AH45" s="65">
+      <c r="AH45" s="48">
         <v>0.4</v>
       </c>
-      <c r="AI45" s="64">
+      <c r="AI45" s="48">
         <v>0.91</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A46" s="56" t="s">
+      <c r="AJ45" s="48">
+        <v>0.73</v>
+      </c>
+    </row>
+    <row r="46" spans="1:36" ht="12" customHeight="1">
+      <c r="A46" s="41" t="s">
         <v>51</v>
       </c>
-      <c r="B46" s="4"/>
-[...11 lines deleted...]
-      <c r="N46" s="61">
+      <c r="B46" s="3"/>
+      <c r="C46" s="3"/>
+      <c r="D46" s="3"/>
+      <c r="E46" s="3"/>
+      <c r="F46" s="3"/>
+      <c r="G46" s="3"/>
+      <c r="H46" s="3"/>
+      <c r="I46" s="3"/>
+      <c r="J46" s="3"/>
+      <c r="K46" s="3"/>
+      <c r="L46" s="3"/>
+      <c r="M46" s="3"/>
+      <c r="N46" s="45">
         <v>1.2</v>
       </c>
-      <c r="O46" s="66">
+      <c r="O46" s="49">
         <v>1.37</v>
       </c>
-      <c r="P46" s="61">
+      <c r="P46" s="45">
         <v>0.57999999999999996</v>
       </c>
-      <c r="Q46" s="66">
+      <c r="Q46" s="49">
         <v>0.47</v>
       </c>
-      <c r="R46" s="66">
+      <c r="R46" s="49">
         <v>0.62</v>
       </c>
-      <c r="S46" s="66">
+      <c r="S46" s="49">
         <v>0.43</v>
       </c>
-      <c r="T46" s="66">
+      <c r="T46" s="49">
         <v>3.68</v>
       </c>
-      <c r="U46" s="66">
+      <c r="U46" s="49">
         <v>1.93</v>
       </c>
-      <c r="V46" s="66">
+      <c r="V46" s="49">
         <v>2.5299999999999998</v>
       </c>
-      <c r="W46" s="66">
+      <c r="W46" s="49">
         <v>1.22</v>
       </c>
-      <c r="X46" s="66">
+      <c r="X46" s="49">
         <v>0.54</v>
       </c>
-      <c r="Y46" s="66">
+      <c r="Y46" s="49">
         <v>1.08</v>
       </c>
-      <c r="Z46" s="66">
+      <c r="Z46" s="49">
         <v>1.38</v>
       </c>
-      <c r="AA46" s="66">
+      <c r="AA46" s="49">
         <v>0.87</v>
       </c>
-      <c r="AB46" s="66">
+      <c r="AB46" s="49">
         <v>0.89</v>
       </c>
-      <c r="AC46" s="66">
+      <c r="AC46" s="49">
         <v>0.37</v>
       </c>
-      <c r="AD46" s="66">
+      <c r="AD46" s="49">
         <v>0.57999999999999996</v>
       </c>
-      <c r="AE46" s="66">
+      <c r="AE46" s="49">
         <v>0.27</v>
       </c>
-      <c r="AF46" s="66">
+      <c r="AF46" s="49">
         <v>5.4</v>
       </c>
-      <c r="AG46" s="66">
+      <c r="AG46" s="49">
         <v>3.65</v>
       </c>
-      <c r="AH46" s="66">
+      <c r="AH46" s="49">
         <v>1.84</v>
       </c>
-      <c r="AI46" s="66">
+      <c r="AI46" s="49">
         <v>1.52</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A47" s="25"/>
+      <c r="AJ46" s="49">
+        <v>0.77</v>
+      </c>
+    </row>
+    <row r="47" spans="1:36">
+      <c r="A47" s="19"/>
     </row>
   </sheetData>
   <mergeCells count="9">
+    <mergeCell ref="T6:AQ6"/>
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="B8:M8"/>
     <mergeCell ref="T8:AE8"/>
     <mergeCell ref="T32:AG32"/>
     <mergeCell ref="T10:AG10"/>
     <mergeCell ref="T25:AG25"/>
     <mergeCell ref="N8:S8"/>
     <mergeCell ref="AF8:AQ8"/>
-    <mergeCell ref="T6:AQ6"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>