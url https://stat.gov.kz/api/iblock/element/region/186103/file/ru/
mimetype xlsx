--- v3 (2026-07-14)
+++ v4 (2026-08-06)
@@ -1,81 +1,73 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Vko102-08\номенклатура по смк\эл.номенклатура 2026\14-26 Основные показатели (динамические ряды) по демографической и социальной статистике\ЕДН\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\ДИСК Д\номенклатура по смк\эл.номенклатура 2026\14-26 Основные показатели (динамические ряды) по демографической и социальной статистике\ЕДН\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0239B51B-9CA4-4EAB-936C-5D7B6A9BC936}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{66424E39-FE91-46CF-8F75-47448B2B7087}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="572" activeTab="4" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="572" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Браки 2022 " sheetId="1" r:id="rId1"/>
-[...3 lines deleted...]
-    <sheet name="Коэф. 2024-2026" sheetId="8" r:id="rId5"/>
+    <sheet name="Метаданные" sheetId="10" r:id="rId1"/>
+    <sheet name="Условные обозначения" sheetId="9" r:id="rId2"/>
+    <sheet name="Браки  " sheetId="7" r:id="rId3"/>
+    <sheet name="Коэфф" sheetId="8" r:id="rId4"/>
   </sheets>
   <calcPr calcId="114210"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="588" uniqueCount="61">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="276" uniqueCount="93">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -114,160 +106,256 @@
   <si>
     <t>октябрь</t>
   </si>
   <si>
     <t>ноябрь</t>
   </si>
   <si>
     <t>январь-октябрь</t>
   </si>
   <si>
     <t>январь-ноябрь</t>
   </si>
   <si>
     <t>декабрь</t>
   </si>
   <si>
     <t xml:space="preserve">январь-декабрь </t>
   </si>
   <si>
     <t>Городское население</t>
   </si>
   <si>
     <t>Сельское население</t>
   </si>
   <si>
-    <t>...</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">                                                             Браки</t>
   </si>
   <si>
     <t xml:space="preserve">                                                    Коэффициенты брачности</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Усть-Каменогорск г.а.</t>
   </si>
   <si>
-    <t>Курчатов г.а.</t>
-[...1 lines deleted...]
-  <si>
     <t>Риддер г.а.</t>
   </si>
   <si>
-    <t>Семей г.а.</t>
-[...1 lines deleted...]
-  <si>
     <t>Восточно-Казахстанская область</t>
   </si>
   <si>
-    <t>Абайский район</t>
-[...10 lines deleted...]
-  <si>
     <t>Глубоковский район</t>
   </si>
   <si>
-    <t>Жарминский район</t>
-[...1 lines deleted...]
-  <si>
     <t>Зайсанский район</t>
   </si>
   <si>
     <t xml:space="preserve">район Алтай </t>
   </si>
   <si>
-    <t>Кокпектинский район</t>
-[...1 lines deleted...]
-  <si>
     <t>Курчумский район</t>
   </si>
   <si>
     <t>Катон-Карагайский район</t>
   </si>
   <si>
     <t>Тарбагатайский район</t>
   </si>
   <si>
     <t>Уланский район</t>
   </si>
   <si>
-    <t>Урджарский район</t>
-[...1 lines deleted...]
-  <si>
     <t>Шемонаихинский район</t>
   </si>
   <si>
     <t>Усть-Каменогорск.г.а.</t>
   </si>
   <si>
-    <t xml:space="preserve">район Самар </t>
-[...1 lines deleted...]
-  <si>
     <t>человек</t>
   </si>
   <si>
     <t>район Алтай</t>
   </si>
   <si>
     <t>район Марқакөл</t>
   </si>
   <si>
     <t>район Самар</t>
   </si>
   <si>
     <t>район Үлкен Нарын</t>
   </si>
   <si>
     <t xml:space="preserve">                                                        </t>
   </si>
   <si>
     <t xml:space="preserve">     Браки</t>
+  </si>
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>"-" явление отсутствует</t>
+  </si>
+  <si>
+    <t>"0,0" - незначительная величина</t>
+  </si>
+  <si>
+    <t>"х"- данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>"..."- данные отсутствуют</t>
+  </si>
+  <si>
+    <t xml:space="preserve">В отдельных случаях незначительные расхождения между итогом и суммой  слагаемых объясняются округлением данных  </t>
+  </si>
+  <si>
+    <t>Бюро национальной статистики Агентства по стратегическому планированию и реформам  Республики Казахстан</t>
+  </si>
+  <si>
+    <t>Код статистического показателя</t>
+  </si>
+  <si>
+    <t>Наименование статистического показателя</t>
+  </si>
+  <si>
+    <t>Единица измерения</t>
+  </si>
+  <si>
+    <t>Краткое наименование  КСП</t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>С 1 января 2024 года</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>Расчетный</t>
+  </si>
+  <si>
+    <t>Методика рассчета</t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>Методологические пояснения</t>
+  </si>
+  <si>
+    <t>Связанные публикации</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/region/vko/spreadsheets/?industry=38&amp;year=2026&amp;name=10704&amp;period=quarter&amp;type=spreadsheets</t>
+  </si>
+  <si>
+    <t>Полезные ссылки</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
+  </si>
+  <si>
+    <t>Дата последней актуализации</t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Управление социальной и демографической статистики</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Адильшинова Гульшат</t>
+  </si>
+  <si>
+    <t>Номер телефона</t>
+  </si>
+  <si>
+    <t>+7 723 2 254705</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>G.Adilshinova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Число зарегистрированных браков</t>
+  </si>
+  <si>
+    <t>Браки</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Число зарегистрированных браков </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Статистика зарегистрированных браков в Республике Казахстан  основывается на учете актов о регистрации брака в органах регистрации актов о гражданском состоянии </t>
+  </si>
+  <si>
+    <t>Для формирования текущих данных по статистике браков и разводов  используются такие источники данных, как  административные данные, предоставляемые административными источниками, в частности, с органов регистрации  актов о гражданском состоянии и НАО "Государственная корпорация "Правительство для граждан", проводимые вне плана статистических работ</t>
+  </si>
+  <si>
+    <t>Данные сформированы по дате регистрации актов о браке</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/075/suslb3k6pbcgs8k76u7fcw2az79e2vbz.doc</t>
+  </si>
+  <si>
+    <t>Ежемесячное число зарегистрированных браков по районам</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00_р_."/>
   </numFmts>
-  <fonts count="13">
+  <fonts count="22">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Poboto"/>
       <charset val="204"/>
     </font>
@@ -305,60 +393,125 @@
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="10">
+  <borders count="12">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
@@ -425,155 +578,127 @@
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="87">
+  <cellXfs count="74">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="1" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...33 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -609,478 +734,144 @@
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="10" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="10" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="19" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="10" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="10" xfId="4" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="10" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="6">
+    <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="Обычный 3" xfId="3" xr:uid="{3C454122-36DE-4913-B1F3-F0EF99A7BA27}"/>
+    <cellStyle name="Обычный 3 2" xfId="5" xr:uid="{7E2FA109-9011-4C04-A00E-627C9E81AD09}"/>
+    <cellStyle name="Обычный 4" xfId="4" xr:uid="{1266B33B-6867-4DD1-898C-DA03E8ADEDBE}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
-[...356 lines deleted...]
-</xdr:wsDr>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1325,15426 +1116,7260 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:G.Adilshinova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A3:S59"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A32D46BD-66F7-44C3-82E7-F363F7E0436E}">
+  <dimension ref="A1:B20"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="O23" sqref="O23"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="A24" sqref="A24"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="27.42578125" style="5" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="14" max="16384" width="9.140625" style="5"/>
+    <col min="1" max="1" width="46.5703125" customWidth="1"/>
+    <col min="2" max="2" width="67" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:19" ht="12.75">
-[...294 lines deleted...]
-      <c r="N12" s="13">
+    <row r="1" spans="1:2">
+      <c r="A1" s="50" t="s">
+        <v>56</v>
+      </c>
+      <c r="B1" s="57">
+        <v>612401</v>
+      </c>
+    </row>
+    <row r="2" spans="1:2">
+      <c r="A2" s="50" t="s">
+        <v>57</v>
+      </c>
+      <c r="B2" s="58" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="50" t="s">
+        <v>58</v>
+      </c>
+      <c r="B3" s="58" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="50" t="s">
+        <v>59</v>
+      </c>
+      <c r="B4" s="58" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="50" t="s">
+        <v>60</v>
+      </c>
+      <c r="B5" s="58" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="50" t="s">
+        <v>62</v>
+      </c>
+      <c r="B6" s="58" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" s="50" t="s">
+        <v>63</v>
+      </c>
+      <c r="B7" s="58" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" ht="39">
+      <c r="A8" s="50" t="s">
+        <v>65</v>
+      </c>
+      <c r="B8" s="59" t="s">
         <v>88</v>
       </c>
-      <c r="O12" s="13">
-[...950 lines deleted...]
-      <c r="N40" s="13">
+    </row>
+    <row r="9" spans="1:2" ht="77.25">
+      <c r="A9" s="50" t="s">
+        <v>66</v>
+      </c>
+      <c r="B9" s="59" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" s="50" t="s">
+        <v>67</v>
+      </c>
+      <c r="B10" s="58" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="50" t="s">
+        <v>69</v>
+      </c>
+      <c r="B11" s="59" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" ht="26.25">
+      <c r="A12" s="50" t="s">
+        <v>70</v>
+      </c>
+      <c r="B12" s="59" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" ht="26.25">
+      <c r="A13" s="50" t="s">
+        <v>71</v>
+      </c>
+      <c r="B13" s="51" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="50" t="s">
+        <v>73</v>
+      </c>
+      <c r="B14" s="52" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="50" t="s">
+        <v>75</v>
+      </c>
+      <c r="B15" s="53">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="50" t="s">
+        <v>76</v>
+      </c>
+      <c r="B16" s="53">
+        <v>46237</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="50" t="s">
+        <v>77</v>
+      </c>
+      <c r="B17" s="54" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="50" t="s">
+        <v>79</v>
+      </c>
+      <c r="B18" s="54" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="50" t="s">
+        <v>81</v>
+      </c>
+      <c r="B19" s="53" t="s">
         <v>82</v>
       </c>
-      <c r="O40" s="13">
-[...642 lines deleted...]
-      <c r="A59" s="19"/>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="55" t="s">
+        <v>83</v>
+      </c>
+      <c r="B20" s="56" t="s">
+        <v>84</v>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="7">
-[...11 lines deleted...]
-  <drawing r:id="rId2"/>
+  <hyperlinks>
+    <hyperlink ref="B14" r:id="rId1" xr:uid="{69DD14C3-2092-43C3-B003-689F7B95DD0B}"/>
+    <hyperlink ref="B20" r:id="rId2" xr:uid="{8213A45C-2E97-49F5-9018-14B9AFF9800F}"/>
+    <hyperlink ref="B11" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A3:AK40"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{16A7D332-B96A-4E68-9CCF-5E6C453C68BE}">
+  <dimension ref="B5:B14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="13" topLeftCell="N1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="A2" sqref="A2"/>
+      <selection activeCell="H20" sqref="H20"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="27.42578125" style="5" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="14" max="16384" width="9.140625" style="5"/>
+    <col min="2" max="2" width="31.85546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:37" ht="12.75">
-[...48 lines deleted...]
-      <c r="AK4" s="6" t="s">
+    <row r="5" spans="2:2">
+      <c r="B5" s="48" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="48" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="48" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="48" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="48" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2" ht="75">
+      <c r="B11" s="49" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="5" spans="1:37">
-[...2935 lines deleted...]
-      <c r="A40" s="19"/>
+    <row r="14" spans="2:2">
+      <c r="B14" s="48" t="s">
+        <v>55</v>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="9">
-[...10 lines deleted...]
-  <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
-  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A7:AZ48"/>
   <sheetViews>
-    <sheetView topLeftCell="T3" workbookViewId="0">
-      <selection activeCell="AJ12" sqref="AJ12:AJ47"/>
+    <sheetView topLeftCell="AJ3" workbookViewId="0">
+      <selection activeCell="AK12" sqref="AK12:AK47"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="24" style="5" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="34" max="16384" width="9.140625" style="5"/>
+    <col min="1" max="1" width="24" style="2" customWidth="1"/>
+    <col min="2" max="12" width="0" style="2" hidden="1" customWidth="1"/>
+    <col min="13" max="13" width="0.140625" style="2" hidden="1" customWidth="1"/>
+    <col min="14" max="15" width="9.140625" style="2"/>
+    <col min="16" max="16" width="9.140625" style="28"/>
+    <col min="17" max="32" width="9.140625" style="2"/>
+    <col min="33" max="33" width="9.140625" style="18"/>
+    <col min="34" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="7" spans="1:52" ht="14.45" customHeight="1">
-      <c r="A7" s="55" t="s">
+      <c r="A7" s="33" t="s">
+        <v>27</v>
+      </c>
+      <c r="B7" s="33"/>
+      <c r="C7" s="33"/>
+      <c r="D7" s="33"/>
+      <c r="E7" s="33"/>
+      <c r="F7" s="33"/>
+      <c r="G7" s="33"/>
+      <c r="H7" s="33"/>
+      <c r="I7" s="33"/>
+      <c r="J7" s="33"/>
+      <c r="K7" s="33"/>
+      <c r="L7" s="33"/>
+      <c r="M7" s="33"/>
+      <c r="N7" s="33" t="s">
+        <v>47</v>
+      </c>
+      <c r="O7" s="33"/>
+      <c r="P7" s="33"/>
+      <c r="Q7" s="33"/>
+      <c r="R7" s="33"/>
+      <c r="S7" s="33"/>
+      <c r="T7" s="65" t="s">
+        <v>48</v>
+      </c>
+      <c r="U7" s="65"/>
+      <c r="V7" s="65"/>
+      <c r="W7" s="65"/>
+      <c r="X7" s="65"/>
+      <c r="Y7" s="65"/>
+      <c r="Z7" s="65"/>
+      <c r="AA7" s="65"/>
+      <c r="AB7" s="65"/>
+      <c r="AC7" s="65"/>
+      <c r="AD7" s="65"/>
+      <c r="AE7" s="65"/>
+      <c r="AF7" s="65"/>
+      <c r="AG7" s="65"/>
+      <c r="AH7" s="65"/>
+      <c r="AI7" s="65"/>
+      <c r="AJ7" s="65"/>
+      <c r="AK7" s="65"/>
+      <c r="AL7" s="65"/>
+      <c r="AM7" s="65"/>
+      <c r="AN7" s="65"/>
+      <c r="AO7" s="65"/>
+      <c r="AP7" s="65"/>
+      <c r="AQ7" s="65"/>
+      <c r="AR7" s="33"/>
+      <c r="AS7" s="33"/>
+      <c r="AT7" s="33"/>
+      <c r="AU7" s="33"/>
+      <c r="AV7" s="33"/>
+      <c r="AW7" s="33"/>
+      <c r="AX7" s="33"/>
+    </row>
+    <row r="8" spans="1:52">
+      <c r="C8" s="3"/>
+      <c r="AE8" s="3"/>
+      <c r="AQ8" s="3" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="9" spans="1:52">
+      <c r="A9" s="66"/>
+      <c r="B9" s="64">
+        <v>2021</v>
+      </c>
+      <c r="C9" s="68"/>
+      <c r="D9" s="68"/>
+      <c r="E9" s="68"/>
+      <c r="F9" s="68"/>
+      <c r="G9" s="68"/>
+      <c r="H9" s="68"/>
+      <c r="I9" s="68"/>
+      <c r="J9" s="68"/>
+      <c r="K9" s="68"/>
+      <c r="L9" s="68"/>
+      <c r="M9" s="68"/>
+      <c r="N9" s="68">
+        <v>2024</v>
+      </c>
+      <c r="O9" s="68"/>
+      <c r="P9" s="68"/>
+      <c r="Q9" s="68"/>
+      <c r="R9" s="68"/>
+      <c r="S9" s="69"/>
+      <c r="T9" s="63">
+        <v>2025</v>
+      </c>
+      <c r="U9" s="63"/>
+      <c r="V9" s="63"/>
+      <c r="W9" s="63"/>
+      <c r="X9" s="63"/>
+      <c r="Y9" s="63"/>
+      <c r="Z9" s="63"/>
+      <c r="AA9" s="63"/>
+      <c r="AB9" s="63"/>
+      <c r="AC9" s="63"/>
+      <c r="AD9" s="63"/>
+      <c r="AE9" s="64"/>
+      <c r="AF9" s="63">
+        <v>2026</v>
+      </c>
+      <c r="AG9" s="63"/>
+      <c r="AH9" s="63"/>
+      <c r="AI9" s="63"/>
+      <c r="AJ9" s="63"/>
+      <c r="AK9" s="63"/>
+      <c r="AL9" s="63"/>
+      <c r="AM9" s="63"/>
+      <c r="AN9" s="63"/>
+      <c r="AO9" s="63"/>
+      <c r="AP9" s="63"/>
+      <c r="AQ9" s="64"/>
+    </row>
+    <row r="10" spans="1:52" ht="18" customHeight="1">
+      <c r="A10" s="67"/>
+      <c r="B10" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C10" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D10" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E10" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="G10" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="H10" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="I10" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="J10" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="K10" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="L10" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="M10" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="N10" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="O10" s="42" t="s">
+        <v>3</v>
+      </c>
+      <c r="P10" s="43" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q10" s="42" t="s">
+        <v>19</v>
+      </c>
+      <c r="R10" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="S10" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="T10" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="U10" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="V10" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="W10" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="X10" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y10" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="Z10" s="12" t="s">
+        <v>2</v>
+      </c>
+      <c r="AA10" s="12" t="s">
+        <v>3</v>
+      </c>
+      <c r="AB10" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="AC10" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="AD10" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="AE10" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="AF10" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="AG10" s="44" t="s">
+        <v>6</v>
+      </c>
+      <c r="AH10" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="AI10" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="AJ10" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AK10" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="AL10" s="12" t="s">
+        <v>2</v>
+      </c>
+      <c r="AM10" s="12" t="s">
+        <v>3</v>
+      </c>
+      <c r="AN10" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="AO10" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="AP10" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="AQ10" s="12" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="11" spans="1:52" ht="12" customHeight="1">
+      <c r="A11" s="41"/>
+      <c r="B11" s="41"/>
+      <c r="C11" s="41"/>
+      <c r="D11" s="41"/>
+      <c r="E11" s="41"/>
+      <c r="F11" s="41"/>
+      <c r="G11" s="41"/>
+      <c r="H11" s="41"/>
+      <c r="I11" s="41"/>
+      <c r="J11" s="41"/>
+      <c r="K11" s="41"/>
+      <c r="L11" s="41"/>
+      <c r="M11" s="41"/>
+      <c r="N11" s="41"/>
+      <c r="O11" s="41"/>
+      <c r="P11" s="41"/>
+      <c r="Q11" s="41"/>
+      <c r="R11" s="41"/>
+      <c r="S11" s="41"/>
+      <c r="T11" s="61" t="s">
+        <v>9</v>
+      </c>
+      <c r="U11" s="61"/>
+      <c r="V11" s="61"/>
+      <c r="W11" s="61"/>
+      <c r="X11" s="61"/>
+      <c r="Y11" s="61"/>
+      <c r="Z11" s="61"/>
+      <c r="AA11" s="61"/>
+      <c r="AB11" s="61"/>
+      <c r="AC11" s="61"/>
+      <c r="AD11" s="61"/>
+      <c r="AE11" s="61"/>
+      <c r="AF11" s="61"/>
+      <c r="AG11" s="61"/>
+      <c r="AH11" s="41"/>
+      <c r="AI11" s="41"/>
+      <c r="AJ11" s="41"/>
+      <c r="AK11" s="41"/>
+      <c r="AL11" s="41"/>
+      <c r="AM11" s="41"/>
+      <c r="AN11" s="41"/>
+      <c r="AO11" s="41"/>
+      <c r="AP11" s="41"/>
+      <c r="AQ11" s="41"/>
+      <c r="AR11" s="34"/>
+      <c r="AS11" s="34"/>
+      <c r="AT11" s="34"/>
+      <c r="AU11" s="34"/>
+      <c r="AV11" s="34"/>
+      <c r="AW11" s="34"/>
+      <c r="AX11" s="34"/>
+      <c r="AY11" s="34"/>
+      <c r="AZ11" s="34"/>
+    </row>
+    <row r="12" spans="1:52" ht="12" customHeight="1">
+      <c r="A12" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="7"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="7"/>
+      <c r="I12" s="7"/>
+      <c r="J12" s="7"/>
+      <c r="K12" s="7"/>
+      <c r="L12" s="7"/>
+      <c r="M12" s="7"/>
+      <c r="N12" s="2">
+        <v>589</v>
+      </c>
+      <c r="O12" s="24">
+        <v>571</v>
+      </c>
+      <c r="P12" s="28">
+        <v>425</v>
+      </c>
+      <c r="Q12" s="24">
+        <v>412</v>
+      </c>
+      <c r="R12" s="24">
+        <v>319</v>
+      </c>
+      <c r="S12" s="24">
+        <v>326</v>
+      </c>
+      <c r="T12" s="24">
+        <v>223</v>
+      </c>
+      <c r="U12" s="24">
+        <v>320</v>
+      </c>
+      <c r="V12" s="24">
+        <v>287</v>
+      </c>
+      <c r="W12" s="24">
+        <v>346</v>
+      </c>
+      <c r="X12" s="24">
+        <v>273</v>
+      </c>
+      <c r="Y12" s="24">
+        <v>524</v>
+      </c>
+      <c r="Z12" s="24">
+        <v>579</v>
+      </c>
+      <c r="AA12" s="24">
+        <v>550</v>
+      </c>
+      <c r="AB12" s="24">
+        <v>383</v>
+      </c>
+      <c r="AC12" s="24">
+        <v>357</v>
+      </c>
+      <c r="AD12" s="24">
+        <v>288</v>
+      </c>
+      <c r="AE12" s="24">
+        <v>334</v>
+      </c>
+      <c r="AF12" s="24">
+        <v>247</v>
+      </c>
+      <c r="AG12" s="24">
+        <v>318</v>
+      </c>
+      <c r="AH12" s="24">
+        <v>254</v>
+      </c>
+      <c r="AI12" s="46">
+        <v>326</v>
+      </c>
+      <c r="AJ12" s="46">
+        <v>217</v>
+      </c>
+      <c r="AK12" s="46">
+        <v>701</v>
+      </c>
+    </row>
+    <row r="13" spans="1:52" ht="12" customHeight="1">
+      <c r="A13" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="B13" s="8"/>
+      <c r="C13" s="8"/>
+      <c r="D13" s="8"/>
+      <c r="E13" s="8"/>
+      <c r="F13" s="8"/>
+      <c r="G13" s="8"/>
+      <c r="H13" s="9"/>
+      <c r="I13" s="8"/>
+      <c r="J13" s="9"/>
+      <c r="K13" s="9"/>
+      <c r="L13" s="9"/>
+      <c r="M13" s="9"/>
+      <c r="N13" s="2">
+        <v>343</v>
+      </c>
+      <c r="O13" s="24">
+        <v>329</v>
+      </c>
+      <c r="P13" s="28">
+        <v>253</v>
+      </c>
+      <c r="Q13" s="24">
+        <v>237</v>
+      </c>
+      <c r="R13" s="24">
+        <v>188</v>
+      </c>
+      <c r="S13" s="24">
+        <v>178</v>
+      </c>
+      <c r="T13" s="24">
+        <v>128</v>
+      </c>
+      <c r="U13" s="24">
+        <v>200</v>
+      </c>
+      <c r="V13" s="24">
+        <v>169</v>
+      </c>
+      <c r="W13" s="24">
+        <v>190</v>
+      </c>
+      <c r="X13" s="24">
+        <v>146</v>
+      </c>
+      <c r="Y13" s="24">
+        <v>338</v>
+      </c>
+      <c r="Z13" s="24">
+        <v>337</v>
+      </c>
+      <c r="AA13" s="24">
+        <v>329</v>
+      </c>
+      <c r="AB13" s="24">
+        <v>208</v>
+      </c>
+      <c r="AC13" s="24">
+        <v>199</v>
+      </c>
+      <c r="AD13" s="24">
+        <v>152</v>
+      </c>
+      <c r="AE13" s="24">
+        <v>173</v>
+      </c>
+      <c r="AF13" s="24">
+        <v>127</v>
+      </c>
+      <c r="AG13" s="24">
+        <v>188</v>
+      </c>
+      <c r="AH13" s="24">
+        <v>153</v>
+      </c>
+      <c r="AI13" s="46">
+        <v>173</v>
+      </c>
+      <c r="AJ13" s="46">
+        <v>113</v>
+      </c>
+      <c r="AK13" s="46">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="14" spans="1:52" ht="12" customHeight="1">
+      <c r="A14" s="17" t="s">
+        <v>31</v>
+      </c>
+      <c r="B14" s="8"/>
+      <c r="C14" s="8"/>
+      <c r="D14" s="8"/>
+      <c r="E14" s="8"/>
+      <c r="F14" s="8"/>
+      <c r="G14" s="8"/>
+      <c r="H14" s="9"/>
+      <c r="I14" s="8"/>
+      <c r="J14" s="9"/>
+      <c r="K14" s="9"/>
+      <c r="L14" s="9"/>
+      <c r="M14" s="9"/>
+      <c r="N14" s="2">
+        <v>50</v>
+      </c>
+      <c r="O14" s="24">
+        <v>55</v>
+      </c>
+      <c r="P14" s="28">
+        <v>35</v>
+      </c>
+      <c r="Q14" s="24">
+        <v>39</v>
+      </c>
+      <c r="R14" s="24">
+        <v>19</v>
+      </c>
+      <c r="S14" s="24">
+        <v>30</v>
+      </c>
+      <c r="T14" s="24">
+        <v>18</v>
+      </c>
+      <c r="U14" s="24">
+        <v>26</v>
+      </c>
+      <c r="V14" s="24">
+        <v>20</v>
+      </c>
+      <c r="W14" s="24">
+        <v>32</v>
+      </c>
+      <c r="X14" s="24">
+        <v>15</v>
+      </c>
+      <c r="Y14" s="24">
+        <v>40</v>
+      </c>
+      <c r="Z14" s="24">
+        <v>47</v>
+      </c>
+      <c r="AA14" s="24">
+        <v>51</v>
+      </c>
+      <c r="AB14" s="24">
+        <v>42</v>
+      </c>
+      <c r="AC14" s="24">
+        <v>27</v>
+      </c>
+      <c r="AD14" s="24">
+        <v>30</v>
+      </c>
+      <c r="AE14" s="24">
+        <v>39</v>
+      </c>
+      <c r="AF14" s="24">
+        <v>26</v>
+      </c>
+      <c r="AG14" s="24">
+        <v>25</v>
+      </c>
+      <c r="AH14" s="24">
+        <v>15</v>
+      </c>
+      <c r="AI14" s="46">
+        <v>39</v>
+      </c>
+      <c r="AJ14" s="46">
+        <v>18</v>
+      </c>
+      <c r="AK14" s="46">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="15" spans="1:52" ht="12" customHeight="1">
+      <c r="A15" s="18" t="s">
+        <v>33</v>
+      </c>
+      <c r="B15" s="8"/>
+      <c r="C15" s="8"/>
+      <c r="D15" s="8"/>
+      <c r="E15" s="8"/>
+      <c r="F15" s="8"/>
+      <c r="G15" s="8"/>
+      <c r="H15" s="9"/>
+      <c r="I15" s="8"/>
+      <c r="J15" s="9"/>
+      <c r="K15" s="9"/>
+      <c r="L15" s="9"/>
+      <c r="M15" s="9"/>
+      <c r="N15" s="2">
+        <v>31</v>
+      </c>
+      <c r="O15" s="24">
+        <v>31</v>
+      </c>
+      <c r="P15" s="28">
+        <v>23</v>
+      </c>
+      <c r="Q15" s="24">
+        <v>25</v>
+      </c>
+      <c r="R15" s="24">
+        <v>23</v>
+      </c>
+      <c r="S15" s="24">
+        <v>24</v>
+      </c>
+      <c r="T15" s="24">
+        <v>19</v>
+      </c>
+      <c r="U15" s="24">
+        <v>19</v>
+      </c>
+      <c r="V15" s="24">
+        <v>16</v>
+      </c>
+      <c r="W15" s="24">
+        <v>27</v>
+      </c>
+      <c r="X15" s="24">
+        <v>20</v>
+      </c>
+      <c r="Y15" s="24">
+        <v>30</v>
+      </c>
+      <c r="Z15" s="24">
+        <v>30</v>
+      </c>
+      <c r="AA15" s="24">
+        <v>34</v>
+      </c>
+      <c r="AB15" s="24">
+        <v>22</v>
+      </c>
+      <c r="AC15" s="24">
+        <v>26</v>
+      </c>
+      <c r="AD15" s="24">
+        <v>28</v>
+      </c>
+      <c r="AE15" s="24">
+        <v>25</v>
+      </c>
+      <c r="AF15" s="24">
+        <v>22</v>
+      </c>
+      <c r="AG15" s="24">
+        <v>22</v>
+      </c>
+      <c r="AH15" s="24">
+        <v>13</v>
+      </c>
+      <c r="AI15" s="46">
+        <v>20</v>
+      </c>
+      <c r="AJ15" s="46">
+        <v>13</v>
+      </c>
+      <c r="AK15" s="46">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="16" spans="1:52" ht="12" customHeight="1">
+      <c r="A16" s="18" t="s">
+        <v>34</v>
+      </c>
+      <c r="B16" s="8"/>
+      <c r="C16" s="8"/>
+      <c r="D16" s="8"/>
+      <c r="E16" s="8"/>
+      <c r="F16" s="8"/>
+      <c r="G16" s="8"/>
+      <c r="H16" s="9"/>
+      <c r="I16" s="8"/>
+      <c r="J16" s="9"/>
+      <c r="K16" s="9"/>
+      <c r="L16" s="9"/>
+      <c r="M16" s="9"/>
+      <c r="N16" s="2">
+        <v>31</v>
+      </c>
+      <c r="O16" s="24">
+        <v>21</v>
+      </c>
+      <c r="P16" s="28">
         <v>29</v>
       </c>
-      <c r="B7" s="55"/>
-[...115 lines deleted...]
-      <c r="B10" s="9" t="s">
+      <c r="Q16" s="24">
+        <v>19</v>
+      </c>
+      <c r="R16" s="24">
+        <v>13</v>
+      </c>
+      <c r="S16" s="24">
+        <v>15</v>
+      </c>
+      <c r="T16" s="24">
+        <v>11</v>
+      </c>
+      <c r="U16" s="24">
+        <v>15</v>
+      </c>
+      <c r="V16" s="24">
+        <v>8</v>
+      </c>
+      <c r="W16" s="24">
+        <v>22</v>
+      </c>
+      <c r="X16" s="24">
+        <v>24</v>
+      </c>
+      <c r="Y16" s="24">
+        <v>27</v>
+      </c>
+      <c r="Z16" s="24">
+        <v>26</v>
+      </c>
+      <c r="AA16" s="24">
+        <v>20</v>
+      </c>
+      <c r="AB16" s="24">
+        <v>16</v>
+      </c>
+      <c r="AC16" s="24">
+        <v>20</v>
+      </c>
+      <c r="AD16" s="24">
+        <v>12</v>
+      </c>
+      <c r="AE16" s="24">
+        <v>16</v>
+      </c>
+      <c r="AF16" s="24">
+        <v>17</v>
+      </c>
+      <c r="AG16" s="24">
+        <v>11</v>
+      </c>
+      <c r="AH16" s="24">
+        <v>16</v>
+      </c>
+      <c r="AI16" s="46">
+        <v>19</v>
+      </c>
+      <c r="AJ16" s="46">
+        <v>18</v>
+      </c>
+      <c r="AK16" s="46">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="17" spans="1:51" ht="12" customHeight="1">
+      <c r="A17" s="18" t="s">
+        <v>43</v>
+      </c>
+      <c r="B17" s="8"/>
+      <c r="C17" s="8"/>
+      <c r="D17" s="8"/>
+      <c r="E17" s="8"/>
+      <c r="F17" s="8"/>
+      <c r="G17" s="8"/>
+      <c r="H17" s="9"/>
+      <c r="I17" s="8"/>
+      <c r="J17" s="9"/>
+      <c r="K17" s="9"/>
+      <c r="L17" s="9"/>
+      <c r="M17" s="9"/>
+      <c r="N17" s="2">
+        <v>56</v>
+      </c>
+      <c r="O17" s="24">
+        <v>46</v>
+      </c>
+      <c r="P17" s="28">
+        <v>30</v>
+      </c>
+      <c r="Q17" s="24">
+        <v>41</v>
+      </c>
+      <c r="R17" s="24">
+        <v>27</v>
+      </c>
+      <c r="S17" s="24">
+        <v>29</v>
+      </c>
+      <c r="T17" s="24">
+        <v>21</v>
+      </c>
+      <c r="U17" s="24">
+        <v>33</v>
+      </c>
+      <c r="V17" s="24">
+        <v>17</v>
+      </c>
+      <c r="W17" s="24">
+        <v>21</v>
+      </c>
+      <c r="X17" s="24">
+        <v>20</v>
+      </c>
+      <c r="Y17" s="24">
+        <v>33</v>
+      </c>
+      <c r="Z17" s="24">
+        <v>49</v>
+      </c>
+      <c r="AA17" s="24">
+        <v>42</v>
+      </c>
+      <c r="AB17" s="24">
+        <v>30</v>
+      </c>
+      <c r="AC17" s="24">
+        <v>38</v>
+      </c>
+      <c r="AD17" s="24">
+        <v>23</v>
+      </c>
+      <c r="AE17" s="24">
+        <v>36</v>
+      </c>
+      <c r="AF17" s="24">
+        <v>21</v>
+      </c>
+      <c r="AG17" s="24">
+        <v>26</v>
+      </c>
+      <c r="AH17" s="24">
+        <v>19</v>
+      </c>
+      <c r="AI17" s="46">
+        <v>36</v>
+      </c>
+      <c r="AJ17" s="46">
+        <v>15</v>
+      </c>
+      <c r="AK17" s="46">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="18" spans="1:51" ht="12" customHeight="1">
+      <c r="A18" s="18" t="s">
+        <v>36</v>
+      </c>
+      <c r="B18" s="8"/>
+      <c r="C18" s="8"/>
+      <c r="D18" s="8"/>
+      <c r="E18" s="8"/>
+      <c r="F18" s="8"/>
+      <c r="G18" s="8"/>
+      <c r="H18" s="9"/>
+      <c r="I18" s="8"/>
+      <c r="J18" s="9"/>
+      <c r="K18" s="9"/>
+      <c r="L18" s="9"/>
+      <c r="M18" s="9"/>
+      <c r="N18" s="2">
+        <v>9</v>
+      </c>
+      <c r="O18" s="24">
+        <v>10</v>
+      </c>
+      <c r="P18" s="28">
+        <v>7</v>
+      </c>
+      <c r="Q18" s="24">
         <v>5</v>
       </c>
-      <c r="C10" s="9" t="s">
+      <c r="R18" s="24">
         <v>6</v>
       </c>
-      <c r="D10" s="9" t="s">
+      <c r="S18" s="24">
+        <v>1</v>
+      </c>
+      <c r="T18" s="24">
+        <v>2</v>
+      </c>
+      <c r="U18" s="24">
+        <v>3</v>
+      </c>
+      <c r="V18" s="24">
+        <v>5</v>
+      </c>
+      <c r="W18" s="24">
+        <v>9</v>
+      </c>
+      <c r="X18" s="24">
+        <v>11</v>
+      </c>
+      <c r="Y18" s="24">
         <v>7</v>
       </c>
-      <c r="E10" s="9" t="s">
+      <c r="Z18" s="24">
         <v>8</v>
       </c>
-      <c r="F10" s="9" t="s">
+      <c r="AA18" s="24">
+        <v>7</v>
+      </c>
+      <c r="AB18" s="24">
+        <v>7</v>
+      </c>
+      <c r="AC18" s="24">
+        <v>4</v>
+      </c>
+      <c r="AD18" s="24">
+        <v>1</v>
+      </c>
+      <c r="AE18" s="24">
+        <v>3</v>
+      </c>
+      <c r="AF18" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="AG18" s="24">
+        <v>5</v>
+      </c>
+      <c r="AH18" s="24">
+        <v>2</v>
+      </c>
+      <c r="AI18" s="46">
+        <v>1</v>
+      </c>
+      <c r="AJ18" s="46">
+        <v>3</v>
+      </c>
+      <c r="AK18" s="46">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="19" spans="1:51" ht="12" customHeight="1">
+      <c r="A19" s="18" t="s">
+        <v>37</v>
+      </c>
+      <c r="B19" s="8"/>
+      <c r="C19" s="8"/>
+      <c r="D19" s="8"/>
+      <c r="E19" s="8"/>
+      <c r="F19" s="8"/>
+      <c r="G19" s="8"/>
+      <c r="H19" s="9"/>
+      <c r="I19" s="8"/>
+      <c r="J19" s="9"/>
+      <c r="K19" s="9"/>
+      <c r="L19" s="9"/>
+      <c r="M19" s="9"/>
+      <c r="N19" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="O19" s="24">
+        <v>2</v>
+      </c>
+      <c r="P19" s="28">
+        <v>1</v>
+      </c>
+      <c r="Q19" s="24">
+        <v>3</v>
+      </c>
+      <c r="R19" s="24">
+        <v>1</v>
+      </c>
+      <c r="S19" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="T19" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="U19" s="24">
+        <v>2</v>
+      </c>
+      <c r="V19" s="24">
+        <v>3</v>
+      </c>
+      <c r="W19" s="24">
+        <v>4</v>
+      </c>
+      <c r="X19" s="24">
+        <v>5</v>
+      </c>
+      <c r="Y19" s="24">
+        <v>2</v>
+      </c>
+      <c r="Z19" s="24">
+        <v>6</v>
+      </c>
+      <c r="AA19" s="24">
+        <v>5</v>
+      </c>
+      <c r="AB19" s="24">
+        <v>3</v>
+      </c>
+      <c r="AC19" s="24">
+        <v>4</v>
+      </c>
+      <c r="AD19" s="24">
+        <v>2</v>
+      </c>
+      <c r="AE19" s="24">
+        <v>2</v>
+      </c>
+      <c r="AF19" s="24">
+        <v>2</v>
+      </c>
+      <c r="AG19" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="AH19" s="24">
+        <v>1</v>
+      </c>
+      <c r="AI19" s="46">
+        <v>1</v>
+      </c>
+      <c r="AJ19" s="46">
+        <v>2</v>
+      </c>
+      <c r="AK19" s="46">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="20" spans="1:51" ht="12" customHeight="1">
+      <c r="A20" s="18" t="s">
+        <v>44</v>
+      </c>
+      <c r="B20" s="8"/>
+      <c r="C20" s="8"/>
+      <c r="D20" s="8"/>
+      <c r="E20" s="8"/>
+      <c r="F20" s="8"/>
+      <c r="G20" s="8"/>
+      <c r="H20" s="9"/>
+      <c r="I20" s="8"/>
+      <c r="J20" s="9"/>
+      <c r="K20" s="9"/>
+      <c r="L20" s="9"/>
+      <c r="M20" s="9"/>
+      <c r="N20" s="2">
+        <v>4</v>
+      </c>
+      <c r="O20" s="24">
+        <v>2</v>
+      </c>
+      <c r="P20" s="28">
+        <v>2</v>
+      </c>
+      <c r="Q20" s="29" t="s">
+        <v>29</v>
+      </c>
+      <c r="R20" s="24">
+        <v>3</v>
+      </c>
+      <c r="S20" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="T20" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="U20" s="24">
+        <v>2</v>
+      </c>
+      <c r="V20" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="W20" s="24">
+        <v>3</v>
+      </c>
+      <c r="X20" s="24">
+        <v>2</v>
+      </c>
+      <c r="Y20" s="24">
+        <v>5</v>
+      </c>
+      <c r="Z20" s="24">
+        <v>5</v>
+      </c>
+      <c r="AA20" s="24">
+        <v>1</v>
+      </c>
+      <c r="AB20" s="24">
+        <v>3</v>
+      </c>
+      <c r="AC20" s="24">
+        <v>6</v>
+      </c>
+      <c r="AD20" s="24">
+        <v>3</v>
+      </c>
+      <c r="AE20" s="24">
+        <v>5</v>
+      </c>
+      <c r="AF20" s="24">
+        <v>1</v>
+      </c>
+      <c r="AG20" s="24">
+        <v>2</v>
+      </c>
+      <c r="AH20" s="24">
+        <v>1</v>
+      </c>
+      <c r="AI20" s="46">
+        <v>2</v>
+      </c>
+      <c r="AJ20" s="46">
+        <v>2</v>
+      </c>
+      <c r="AK20" s="46">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:51" ht="12" customHeight="1">
+      <c r="A21" s="18" t="s">
+        <v>45</v>
+      </c>
+      <c r="B21" s="8"/>
+      <c r="C21" s="8"/>
+      <c r="D21" s="8"/>
+      <c r="E21" s="8"/>
+      <c r="F21" s="8"/>
+      <c r="G21" s="8"/>
+      <c r="H21" s="9"/>
+      <c r="I21" s="8"/>
+      <c r="J21" s="9"/>
+      <c r="K21" s="9"/>
+      <c r="L21" s="9"/>
+      <c r="M21" s="9"/>
+      <c r="N21" s="2">
+        <v>2</v>
+      </c>
+      <c r="O21" s="24">
+        <v>8</v>
+      </c>
+      <c r="P21" s="28">
+        <v>5</v>
+      </c>
+      <c r="Q21" s="24">
+        <v>2</v>
+      </c>
+      <c r="R21" s="24">
+        <v>4</v>
+      </c>
+      <c r="S21" s="24">
+        <v>7</v>
+      </c>
+      <c r="T21" s="24">
+        <v>2</v>
+      </c>
+      <c r="U21" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="V21" s="24">
+        <v>4</v>
+      </c>
+      <c r="W21" s="24">
+        <v>4</v>
+      </c>
+      <c r="X21" s="24">
+        <v>3</v>
+      </c>
+      <c r="Y21" s="24">
+        <v>3</v>
+      </c>
+      <c r="Z21" s="24">
+        <v>6</v>
+      </c>
+      <c r="AA21" s="24">
+        <v>7</v>
+      </c>
+      <c r="AB21" s="24">
+        <v>1</v>
+      </c>
+      <c r="AC21" s="24">
+        <v>3</v>
+      </c>
+      <c r="AD21" s="24">
+        <v>4</v>
+      </c>
+      <c r="AE21" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="AF21" s="24">
+        <v>3</v>
+      </c>
+      <c r="AG21" s="24">
+        <v>6</v>
+      </c>
+      <c r="AH21" s="24">
+        <v>4</v>
+      </c>
+      <c r="AI21" s="46">
+        <v>3</v>
+      </c>
+      <c r="AJ21" s="46">
+        <v>2</v>
+      </c>
+      <c r="AK21" s="46">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="22" spans="1:51" ht="12" customHeight="1">
+      <c r="A22" s="18" t="s">
+        <v>38</v>
+      </c>
+      <c r="B22" s="8"/>
+      <c r="C22" s="8"/>
+      <c r="D22" s="8"/>
+      <c r="E22" s="8"/>
+      <c r="F22" s="8"/>
+      <c r="G22" s="8"/>
+      <c r="H22" s="9"/>
+      <c r="I22" s="8"/>
+      <c r="J22" s="9"/>
+      <c r="K22" s="9"/>
+      <c r="L22" s="9"/>
+      <c r="M22" s="9"/>
+      <c r="N22" s="2">
+        <v>7</v>
+      </c>
+      <c r="O22" s="24">
+        <v>15</v>
+      </c>
+      <c r="P22" s="28">
+        <v>6</v>
+      </c>
+      <c r="Q22" s="24">
+        <v>10</v>
+      </c>
+      <c r="R22" s="24">
+        <v>6</v>
+      </c>
+      <c r="S22" s="24">
+        <v>8</v>
+      </c>
+      <c r="T22" s="24">
+        <v>4</v>
+      </c>
+      <c r="U22" s="24">
+        <v>4</v>
+      </c>
+      <c r="V22" s="24">
+        <v>3</v>
+      </c>
+      <c r="W22" s="24">
+        <v>6</v>
+      </c>
+      <c r="X22" s="24">
+        <v>7</v>
+      </c>
+      <c r="Y22" s="24">
+        <v>3</v>
+      </c>
+      <c r="Z22" s="24">
+        <v>10</v>
+      </c>
+      <c r="AA22" s="24">
+        <v>6</v>
+      </c>
+      <c r="AB22" s="24">
+        <v>8</v>
+      </c>
+      <c r="AC22" s="24">
+        <v>3</v>
+      </c>
+      <c r="AD22" s="24">
+        <v>4</v>
+      </c>
+      <c r="AE22" s="24">
+        <v>5</v>
+      </c>
+      <c r="AF22" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="AG22" s="24">
+        <v>6</v>
+      </c>
+      <c r="AH22" s="24">
+        <v>4</v>
+      </c>
+      <c r="AI22" s="46">
+        <v>5</v>
+      </c>
+      <c r="AJ22" s="46">
+        <v>5</v>
+      </c>
+      <c r="AK22" s="46">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="23" spans="1:51" ht="12" customHeight="1">
+      <c r="A23" s="18" t="s">
+        <v>39</v>
+      </c>
+      <c r="B23" s="8"/>
+      <c r="C23" s="8"/>
+      <c r="D23" s="8"/>
+      <c r="E23" s="8"/>
+      <c r="F23" s="8"/>
+      <c r="G23" s="8"/>
+      <c r="H23" s="9"/>
+      <c r="I23" s="8"/>
+      <c r="J23" s="9"/>
+      <c r="K23" s="9"/>
+      <c r="L23" s="9"/>
+      <c r="M23" s="9"/>
+      <c r="N23" s="2">
+        <v>26</v>
+      </c>
+      <c r="O23" s="24">
+        <v>14</v>
+      </c>
+      <c r="P23" s="28">
+        <v>10</v>
+      </c>
+      <c r="Q23" s="24">
+        <v>11</v>
+      </c>
+      <c r="R23" s="24">
+        <v>7</v>
+      </c>
+      <c r="S23" s="24">
+        <v>9</v>
+      </c>
+      <c r="T23" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="U23" s="24">
+        <v>5</v>
+      </c>
+      <c r="V23" s="24">
+        <v>13</v>
+      </c>
+      <c r="W23" s="24">
+        <v>9</v>
+      </c>
+      <c r="X23" s="24">
+        <v>7</v>
+      </c>
+      <c r="Y23" s="24">
+        <v>7</v>
+      </c>
+      <c r="Z23" s="24">
+        <v>24</v>
+      </c>
+      <c r="AA23" s="24">
+        <v>12</v>
+      </c>
+      <c r="AB23" s="24">
+        <v>11</v>
+      </c>
+      <c r="AC23" s="24">
+        <v>9</v>
+      </c>
+      <c r="AD23" s="24">
+        <v>8</v>
+      </c>
+      <c r="AE23" s="24">
+        <v>11</v>
+      </c>
+      <c r="AF23" s="24">
+        <v>9</v>
+      </c>
+      <c r="AG23" s="24">
+        <v>4</v>
+      </c>
+      <c r="AH23" s="24">
+        <v>10</v>
+      </c>
+      <c r="AI23" s="46">
+        <v>7</v>
+      </c>
+      <c r="AJ23" s="46">
+        <v>12</v>
+      </c>
+      <c r="AK23" s="46">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="24" spans="1:51" ht="12" customHeight="1">
+      <c r="A24" s="18" t="s">
+        <v>46</v>
+      </c>
+      <c r="B24" s="8"/>
+      <c r="C24" s="8"/>
+      <c r="D24" s="8"/>
+      <c r="E24" s="8"/>
+      <c r="F24" s="8"/>
+      <c r="G24" s="8"/>
+      <c r="H24" s="9"/>
+      <c r="I24" s="8"/>
+      <c r="J24" s="9"/>
+      <c r="K24" s="9"/>
+      <c r="L24" s="9"/>
+      <c r="M24" s="9"/>
+      <c r="N24" s="2">
+        <v>5</v>
+      </c>
+      <c r="O24" s="24">
+        <v>8</v>
+      </c>
+      <c r="P24" s="28">
+        <v>1</v>
+      </c>
+      <c r="Q24" s="24">
+        <v>1</v>
+      </c>
+      <c r="R24" s="24">
+        <v>2</v>
+      </c>
+      <c r="S24" s="24">
+        <v>8</v>
+      </c>
+      <c r="T24" s="24">
+        <v>3</v>
+      </c>
+      <c r="U24" s="24"/>
+      <c r="V24" s="24">
+        <v>3</v>
+      </c>
+      <c r="W24" s="24">
+        <v>1</v>
+      </c>
+      <c r="X24" s="24">
+        <v>3</v>
+      </c>
+      <c r="Y24" s="24">
+        <v>2</v>
+      </c>
+      <c r="Z24" s="24">
+        <v>2</v>
+      </c>
+      <c r="AA24" s="24">
+        <v>6</v>
+      </c>
+      <c r="AB24" s="24">
+        <v>5</v>
+      </c>
+      <c r="AC24" s="24">
+        <v>3</v>
+      </c>
+      <c r="AD24" s="24">
+        <v>5</v>
+      </c>
+      <c r="AE24" s="24">
+        <v>6</v>
+      </c>
+      <c r="AF24" s="24">
+        <v>1</v>
+      </c>
+      <c r="AG24" s="24">
+        <v>6</v>
+      </c>
+      <c r="AH24" s="24">
+        <v>1</v>
+      </c>
+      <c r="AI24" s="46">
+        <v>3</v>
+      </c>
+      <c r="AJ24" s="46">
+        <v>3</v>
+      </c>
+      <c r="AK24" s="46">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="25" spans="1:51" ht="12" customHeight="1">
+      <c r="A25" s="18" t="s">
+        <v>40</v>
+      </c>
+      <c r="B25" s="8"/>
+      <c r="C25" s="8"/>
+      <c r="D25" s="8"/>
+      <c r="E25" s="8"/>
+      <c r="F25" s="8"/>
+      <c r="G25" s="8"/>
+      <c r="H25" s="9"/>
+      <c r="I25" s="8"/>
+      <c r="J25" s="9"/>
+      <c r="K25" s="9"/>
+      <c r="L25" s="9"/>
+      <c r="M25" s="9"/>
+      <c r="N25" s="2">
+        <v>25</v>
+      </c>
+      <c r="O25" s="24">
+        <v>30</v>
+      </c>
+      <c r="P25" s="28">
+        <v>23</v>
+      </c>
+      <c r="Q25" s="24">
+        <v>19</v>
+      </c>
+      <c r="R25" s="24">
+        <v>20</v>
+      </c>
+      <c r="S25" s="24">
+        <v>17</v>
+      </c>
+      <c r="T25" s="24">
+        <v>15</v>
+      </c>
+      <c r="U25" s="24">
+        <v>11</v>
+      </c>
+      <c r="V25" s="24">
+        <v>26</v>
+      </c>
+      <c r="W25" s="24">
+        <v>18</v>
+      </c>
+      <c r="X25" s="24">
+        <v>10</v>
+      </c>
+      <c r="Y25" s="24">
+        <v>27</v>
+      </c>
+      <c r="Z25" s="24">
+        <v>29</v>
+      </c>
+      <c r="AA25" s="24">
+        <v>30</v>
+      </c>
+      <c r="AB25" s="24">
+        <v>27</v>
+      </c>
+      <c r="AC25" s="24">
+        <v>15</v>
+      </c>
+      <c r="AD25" s="24">
+        <v>16</v>
+      </c>
+      <c r="AE25" s="24">
+        <v>13</v>
+      </c>
+      <c r="AF25" s="24">
+        <v>18</v>
+      </c>
+      <c r="AG25" s="24">
+        <v>17</v>
+      </c>
+      <c r="AH25" s="24">
+        <v>15</v>
+      </c>
+      <c r="AI25" s="46">
+        <v>17</v>
+      </c>
+      <c r="AJ25" s="46">
+        <v>11</v>
+      </c>
+      <c r="AK25" s="46">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="26" spans="1:51" ht="12" customHeight="1">
+      <c r="A26" s="35"/>
+      <c r="B26" s="35"/>
+      <c r="C26" s="35"/>
+      <c r="D26" s="35"/>
+      <c r="E26" s="35"/>
+      <c r="F26" s="35"/>
+      <c r="G26" s="35"/>
+      <c r="H26" s="35"/>
+      <c r="I26" s="35"/>
+      <c r="J26" s="35"/>
+      <c r="K26" s="35"/>
+      <c r="L26" s="35"/>
+      <c r="M26" s="35"/>
+      <c r="N26" s="35"/>
+      <c r="O26" s="35"/>
+      <c r="P26" s="35"/>
+      <c r="Q26" s="35"/>
+      <c r="R26" s="35"/>
+      <c r="S26" s="35"/>
+      <c r="T26" s="62" t="s">
+        <v>25</v>
+      </c>
+      <c r="U26" s="62"/>
+      <c r="V26" s="62"/>
+      <c r="W26" s="62"/>
+      <c r="X26" s="62"/>
+      <c r="Y26" s="62"/>
+      <c r="Z26" s="62"/>
+      <c r="AA26" s="62"/>
+      <c r="AB26" s="62"/>
+      <c r="AC26" s="62"/>
+      <c r="AD26" s="62"/>
+      <c r="AE26" s="62"/>
+      <c r="AF26" s="62"/>
+      <c r="AG26" s="62"/>
+      <c r="AH26" s="35"/>
+      <c r="AI26" s="45"/>
+      <c r="AJ26" s="46"/>
+      <c r="AK26" s="46"/>
+      <c r="AM26" s="35"/>
+      <c r="AN26" s="35"/>
+      <c r="AO26" s="35"/>
+      <c r="AP26" s="35"/>
+      <c r="AQ26" s="35"/>
+      <c r="AR26" s="35"/>
+      <c r="AS26" s="35"/>
+      <c r="AT26" s="35"/>
+      <c r="AU26" s="35"/>
+      <c r="AV26" s="35"/>
+      <c r="AW26" s="35"/>
+      <c r="AX26" s="35"/>
+      <c r="AY26" s="35"/>
+    </row>
+    <row r="27" spans="1:51" ht="12" customHeight="1">
+      <c r="A27" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="B27" s="24"/>
+      <c r="C27" s="24"/>
+      <c r="D27" s="24"/>
+      <c r="E27" s="24"/>
+      <c r="F27" s="24"/>
+      <c r="G27" s="24"/>
+      <c r="H27" s="24"/>
+      <c r="I27" s="24"/>
+      <c r="J27" s="24"/>
+      <c r="K27" s="24"/>
+      <c r="L27" s="24"/>
+      <c r="M27" s="24"/>
+      <c r="N27" s="24">
+        <v>435</v>
+      </c>
+      <c r="O27" s="24">
+        <v>412</v>
+      </c>
+      <c r="P27" s="24">
+        <v>315</v>
+      </c>
+      <c r="Q27" s="24">
+        <v>313</v>
+      </c>
+      <c r="R27" s="24">
+        <v>234</v>
+      </c>
+      <c r="S27" s="24">
+        <v>227</v>
+      </c>
+      <c r="T27" s="24">
+        <v>171</v>
+      </c>
+      <c r="U27" s="24">
+        <v>251</v>
+      </c>
+      <c r="V27" s="24">
+        <v>211</v>
+      </c>
+      <c r="W27" s="24">
+        <v>246</v>
+      </c>
+      <c r="X27" s="24">
+        <v>182</v>
+      </c>
+      <c r="Y27" s="24">
+        <v>418</v>
+      </c>
+      <c r="Z27" s="24">
+        <v>418</v>
+      </c>
+      <c r="AA27" s="24">
+        <v>425</v>
+      </c>
+      <c r="AB27" s="24">
+        <v>291</v>
+      </c>
+      <c r="AC27" s="24">
+        <v>263</v>
+      </c>
+      <c r="AD27" s="24">
+        <v>205</v>
+      </c>
+      <c r="AE27" s="24">
+        <v>245</v>
+      </c>
+      <c r="AF27" s="24">
+        <v>182</v>
+      </c>
+      <c r="AG27" s="24">
+        <v>231</v>
+      </c>
+      <c r="AH27" s="24">
+        <v>183</v>
+      </c>
+      <c r="AI27" s="46">
+        <v>247</v>
+      </c>
+      <c r="AJ27" s="46">
+        <v>148</v>
+      </c>
+      <c r="AK27" s="46">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="28" spans="1:51" ht="12" customHeight="1">
+      <c r="A28" s="31" t="s">
+        <v>41</v>
+      </c>
+      <c r="B28" s="24"/>
+      <c r="C28" s="24"/>
+      <c r="D28" s="24"/>
+      <c r="E28" s="24"/>
+      <c r="F28" s="24"/>
+      <c r="G28" s="24"/>
+      <c r="H28" s="24"/>
+      <c r="I28" s="24"/>
+      <c r="J28" s="24"/>
+      <c r="K28" s="24"/>
+      <c r="L28" s="24"/>
+      <c r="M28" s="24"/>
+      <c r="N28" s="24">
+        <v>323</v>
+      </c>
+      <c r="O28" s="24">
+        <v>307</v>
+      </c>
+      <c r="P28" s="24">
+        <v>239</v>
+      </c>
+      <c r="Q28" s="24">
+        <v>231</v>
+      </c>
+      <c r="R28" s="24">
+        <v>180</v>
+      </c>
+      <c r="S28" s="24">
+        <v>168</v>
+      </c>
+      <c r="T28" s="24">
+        <v>124</v>
+      </c>
+      <c r="U28" s="24">
+        <v>192</v>
+      </c>
+      <c r="V28" s="24">
+        <v>163</v>
+      </c>
+      <c r="W28" s="24">
+        <v>179</v>
+      </c>
+      <c r="X28" s="24">
+        <v>138</v>
+      </c>
+      <c r="Y28" s="24">
+        <v>325</v>
+      </c>
+      <c r="Z28" s="24">
+        <v>311</v>
+      </c>
+      <c r="AA28" s="24">
+        <v>317</v>
+      </c>
+      <c r="AB28" s="24">
+        <v>205</v>
+      </c>
+      <c r="AC28" s="24">
+        <v>192</v>
+      </c>
+      <c r="AD28" s="24">
+        <v>146</v>
+      </c>
+      <c r="AE28" s="24">
+        <v>169</v>
+      </c>
+      <c r="AF28" s="24">
+        <v>122</v>
+      </c>
+      <c r="AG28" s="24">
+        <v>179</v>
+      </c>
+      <c r="AH28" s="24">
+        <v>143</v>
+      </c>
+      <c r="AI28" s="46">
+        <v>166</v>
+      </c>
+      <c r="AJ28" s="46">
+        <v>109</v>
+      </c>
+      <c r="AK28" s="46">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="29" spans="1:51" ht="12" customHeight="1">
+      <c r="A29" s="31" t="s">
+        <v>31</v>
+      </c>
+      <c r="B29" s="24"/>
+      <c r="C29" s="24"/>
+      <c r="D29" s="24"/>
+      <c r="E29" s="24"/>
+      <c r="F29" s="24"/>
+      <c r="G29" s="24"/>
+      <c r="H29" s="24"/>
+      <c r="I29" s="24"/>
+      <c r="J29" s="24"/>
+      <c r="K29" s="24"/>
+      <c r="L29" s="24"/>
+      <c r="M29" s="24"/>
+      <c r="N29" s="24">
+        <v>49</v>
+      </c>
+      <c r="O29" s="24">
+        <v>50</v>
+      </c>
+      <c r="P29" s="24">
+        <v>33</v>
+      </c>
+      <c r="Q29" s="24">
+        <v>38</v>
+      </c>
+      <c r="R29" s="24">
+        <v>18</v>
+      </c>
+      <c r="S29" s="24">
+        <v>28</v>
+      </c>
+      <c r="T29" s="24">
+        <v>17</v>
+      </c>
+      <c r="U29" s="24">
+        <v>25</v>
+      </c>
+      <c r="V29" s="24">
+        <v>19</v>
+      </c>
+      <c r="W29" s="24">
+        <v>30</v>
+      </c>
+      <c r="X29" s="24">
+        <v>15</v>
+      </c>
+      <c r="Y29" s="24">
+        <v>39</v>
+      </c>
+      <c r="Z29" s="24">
+        <v>46</v>
+      </c>
+      <c r="AA29" s="24">
+        <v>51</v>
+      </c>
+      <c r="AB29" s="24">
+        <v>42</v>
+      </c>
+      <c r="AC29" s="24">
+        <v>24</v>
+      </c>
+      <c r="AD29" s="24">
+        <v>30</v>
+      </c>
+      <c r="AE29" s="24">
+        <v>38</v>
+      </c>
+      <c r="AF29" s="24">
+        <v>26</v>
+      </c>
+      <c r="AG29" s="24">
+        <v>24</v>
+      </c>
+      <c r="AH29" s="24">
+        <v>13</v>
+      </c>
+      <c r="AI29" s="46">
+        <v>39</v>
+      </c>
+      <c r="AJ29" s="46">
+        <v>18</v>
+      </c>
+      <c r="AK29" s="46">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="30" spans="1:51" ht="12" customHeight="1">
+      <c r="A30" s="31" t="s">
+        <v>34</v>
+      </c>
+      <c r="B30" s="24"/>
+      <c r="C30" s="24"/>
+      <c r="D30" s="24"/>
+      <c r="E30" s="24"/>
+      <c r="F30" s="24"/>
+      <c r="G30" s="24"/>
+      <c r="H30" s="24"/>
+      <c r="I30" s="24"/>
+      <c r="J30" s="24"/>
+      <c r="K30" s="24"/>
+      <c r="L30" s="24"/>
+      <c r="M30" s="24"/>
+      <c r="N30" s="24">
+        <v>13</v>
+      </c>
+      <c r="O30" s="24">
+        <v>11</v>
+      </c>
+      <c r="P30" s="24">
+        <v>11</v>
+      </c>
+      <c r="Q30" s="24">
+        <v>6</v>
+      </c>
+      <c r="R30" s="24">
+        <v>7</v>
+      </c>
+      <c r="S30" s="24">
+        <v>5</v>
+      </c>
+      <c r="T30" s="24">
+        <v>7</v>
+      </c>
+      <c r="U30" s="24">
+        <v>6</v>
+      </c>
+      <c r="V30" s="24">
+        <v>6</v>
+      </c>
+      <c r="W30" s="24">
+        <v>13</v>
+      </c>
+      <c r="X30" s="24">
+        <v>11</v>
+      </c>
+      <c r="Y30" s="24">
+        <v>14</v>
+      </c>
+      <c r="Z30" s="24">
+        <v>12</v>
+      </c>
+      <c r="AA30" s="24">
+        <v>12</v>
+      </c>
+      <c r="AB30" s="24">
+        <v>11</v>
+      </c>
+      <c r="AC30" s="24">
+        <v>11</v>
+      </c>
+      <c r="AD30" s="24">
+        <v>8</v>
+      </c>
+      <c r="AE30" s="24">
+        <v>9</v>
+      </c>
+      <c r="AF30" s="24">
+        <v>10</v>
+      </c>
+      <c r="AG30" s="24">
+        <v>6</v>
+      </c>
+      <c r="AH30" s="24">
+        <v>7</v>
+      </c>
+      <c r="AI30" s="46">
+        <v>8</v>
+      </c>
+      <c r="AJ30" s="46">
+        <v>6</v>
+      </c>
+      <c r="AK30" s="46">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="31" spans="1:51" ht="12" customHeight="1">
+      <c r="A31" s="31" t="s">
+        <v>35</v>
+      </c>
+      <c r="B31" s="24"/>
+      <c r="C31" s="24"/>
+      <c r="D31" s="24"/>
+      <c r="E31" s="24"/>
+      <c r="F31" s="24"/>
+      <c r="G31" s="24"/>
+      <c r="H31" s="24"/>
+      <c r="I31" s="24"/>
+      <c r="J31" s="24"/>
+      <c r="K31" s="24"/>
+      <c r="L31" s="24"/>
+      <c r="M31" s="24"/>
+      <c r="N31" s="24">
+        <v>41</v>
+      </c>
+      <c r="O31" s="24">
+        <v>35</v>
+      </c>
+      <c r="P31" s="24">
+        <v>19</v>
+      </c>
+      <c r="Q31" s="24">
+        <v>28</v>
+      </c>
+      <c r="R31" s="24">
+        <v>22</v>
+      </c>
+      <c r="S31" s="24">
+        <v>19</v>
+      </c>
+      <c r="T31" s="24">
+        <v>15</v>
+      </c>
+      <c r="U31" s="24">
+        <v>24</v>
+      </c>
+      <c r="V31" s="24">
+        <v>11</v>
+      </c>
+      <c r="W31" s="24">
+        <v>15</v>
+      </c>
+      <c r="X31" s="24">
+        <v>13</v>
+      </c>
+      <c r="Y31" s="24">
+        <v>25</v>
+      </c>
+      <c r="Z31" s="24">
+        <v>38</v>
+      </c>
+      <c r="AA31" s="24">
+        <v>28</v>
+      </c>
+      <c r="AB31" s="24">
+        <v>21</v>
+      </c>
+      <c r="AC31" s="24">
+        <v>28</v>
+      </c>
+      <c r="AD31" s="24">
+        <v>17</v>
+      </c>
+      <c r="AE31" s="24">
+        <v>22</v>
+      </c>
+      <c r="AF31" s="24">
+        <v>16</v>
+      </c>
+      <c r="AG31" s="24">
+        <v>18</v>
+      </c>
+      <c r="AH31" s="24">
+        <v>15</v>
+      </c>
+      <c r="AI31" s="46">
+        <v>28</v>
+      </c>
+      <c r="AJ31" s="46">
+        <v>11</v>
+      </c>
+      <c r="AK31" s="46">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="32" spans="1:51" ht="12" customHeight="1">
+      <c r="A32" s="31" t="s">
+        <v>40</v>
+      </c>
+      <c r="B32" s="24"/>
+      <c r="C32" s="24"/>
+      <c r="D32" s="24"/>
+      <c r="E32" s="24"/>
+      <c r="F32" s="24"/>
+      <c r="G32" s="24"/>
+      <c r="H32" s="24"/>
+      <c r="I32" s="24"/>
+      <c r="J32" s="24"/>
+      <c r="K32" s="24"/>
+      <c r="L32" s="24"/>
+      <c r="M32" s="24"/>
+      <c r="N32" s="24">
+        <v>9</v>
+      </c>
+      <c r="O32" s="24">
+        <v>9</v>
+      </c>
+      <c r="P32" s="24">
+        <v>13</v>
+      </c>
+      <c r="Q32" s="24">
+        <v>10</v>
+      </c>
+      <c r="R32" s="24">
+        <v>7</v>
+      </c>
+      <c r="S32" s="24">
+        <v>7</v>
+      </c>
+      <c r="T32" s="24">
+        <v>8</v>
+      </c>
+      <c r="U32" s="24">
+        <v>4</v>
+      </c>
+      <c r="V32" s="24">
+        <v>12</v>
+      </c>
+      <c r="W32" s="24">
+        <v>9</v>
+      </c>
+      <c r="X32" s="24">
+        <v>5</v>
+      </c>
+      <c r="Y32" s="24">
+        <v>15</v>
+      </c>
+      <c r="Z32" s="24">
+        <v>11</v>
+      </c>
+      <c r="AA32" s="24">
+        <v>17</v>
+      </c>
+      <c r="AB32" s="24">
+        <v>12</v>
+      </c>
+      <c r="AC32" s="24">
+        <v>8</v>
+      </c>
+      <c r="AD32" s="24">
+        <v>4</v>
+      </c>
+      <c r="AE32" s="24">
+        <v>7</v>
+      </c>
+      <c r="AF32" s="24">
+        <v>8</v>
+      </c>
+      <c r="AG32" s="24">
+        <v>4</v>
+      </c>
+      <c r="AH32" s="24">
+        <v>5</v>
+      </c>
+      <c r="AI32" s="46">
+        <v>6</v>
+      </c>
+      <c r="AJ32" s="46">
+        <v>4</v>
+      </c>
+      <c r="AK32" s="46">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="33" spans="1:52" ht="12" customHeight="1">
+      <c r="A33" s="37"/>
+      <c r="B33" s="37"/>
+      <c r="C33" s="37"/>
+      <c r="D33" s="37"/>
+      <c r="E33" s="37"/>
+      <c r="F33" s="37"/>
+      <c r="G33" s="37"/>
+      <c r="H33" s="37"/>
+      <c r="I33" s="37"/>
+      <c r="J33" s="37"/>
+      <c r="K33" s="37"/>
+      <c r="L33" s="37"/>
+      <c r="M33" s="37"/>
+      <c r="N33" s="37"/>
+      <c r="O33" s="37"/>
+      <c r="P33" s="37"/>
+      <c r="Q33" s="37"/>
+      <c r="R33" s="37"/>
+      <c r="S33" s="37"/>
+      <c r="T33" s="60" t="s">
+        <v>26</v>
+      </c>
+      <c r="U33" s="60"/>
+      <c r="V33" s="60"/>
+      <c r="W33" s="60"/>
+      <c r="X33" s="60"/>
+      <c r="Y33" s="60"/>
+      <c r="Z33" s="60"/>
+      <c r="AA33" s="60"/>
+      <c r="AB33" s="60"/>
+      <c r="AC33" s="60"/>
+      <c r="AD33" s="60"/>
+      <c r="AE33" s="60"/>
+      <c r="AF33" s="60"/>
+      <c r="AG33" s="60"/>
+      <c r="AH33" s="37"/>
+      <c r="AI33" s="37"/>
+      <c r="AJ33" s="46"/>
+      <c r="AK33" s="46"/>
+      <c r="AM33" s="37"/>
+      <c r="AN33" s="37"/>
+      <c r="AO33" s="37"/>
+      <c r="AP33" s="37"/>
+      <c r="AQ33" s="37"/>
+      <c r="AR33" s="37"/>
+      <c r="AS33" s="37"/>
+      <c r="AT33" s="37"/>
+      <c r="AU33" s="37"/>
+      <c r="AV33" s="37"/>
+      <c r="AW33" s="37"/>
+      <c r="AX33" s="37"/>
+      <c r="AY33" s="37"/>
+      <c r="AZ33" s="37"/>
+    </row>
+    <row r="34" spans="1:52" ht="12" customHeight="1">
+      <c r="A34" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="B34" s="24"/>
+      <c r="C34" s="24"/>
+      <c r="D34" s="24"/>
+      <c r="E34" s="24"/>
+      <c r="F34" s="24"/>
+      <c r="G34" s="24"/>
+      <c r="H34" s="24"/>
+      <c r="I34" s="24"/>
+      <c r="J34" s="24"/>
+      <c r="K34" s="24"/>
+      <c r="L34" s="24"/>
+      <c r="M34" s="24"/>
+      <c r="N34" s="24">
+        <v>154</v>
+      </c>
+      <c r="O34" s="24">
+        <v>159</v>
+      </c>
+      <c r="P34" s="24">
+        <v>110</v>
+      </c>
+      <c r="Q34" s="24">
+        <v>99</v>
+      </c>
+      <c r="R34" s="24">
+        <v>85</v>
+      </c>
+      <c r="S34" s="24">
+        <v>99</v>
+      </c>
+      <c r="T34" s="24">
+        <v>52</v>
+      </c>
+      <c r="U34" s="24">
+        <v>69</v>
+      </c>
+      <c r="V34" s="24">
+        <v>76</v>
+      </c>
+      <c r="W34" s="24">
+        <v>100</v>
+      </c>
+      <c r="X34" s="24">
+        <v>91</v>
+      </c>
+      <c r="Y34" s="24">
+        <v>106</v>
+      </c>
+      <c r="Z34" s="24">
+        <v>161</v>
+      </c>
+      <c r="AA34" s="24">
+        <v>125</v>
+      </c>
+      <c r="AB34" s="24">
+        <v>92</v>
+      </c>
+      <c r="AC34" s="24">
+        <v>94</v>
+      </c>
+      <c r="AD34" s="24">
+        <v>83</v>
+      </c>
+      <c r="AE34" s="24">
+        <v>89</v>
+      </c>
+      <c r="AF34" s="24">
+        <v>65</v>
+      </c>
+      <c r="AG34" s="24">
+        <v>87</v>
+      </c>
+      <c r="AH34" s="24">
+        <v>71</v>
+      </c>
+      <c r="AI34" s="46">
+        <v>79</v>
+      </c>
+      <c r="AJ34" s="46">
+        <v>69</v>
+      </c>
+      <c r="AK34" s="46">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="35" spans="1:52" ht="12" customHeight="1">
+      <c r="A35" s="31" t="s">
+        <v>30</v>
+      </c>
+      <c r="B35" s="24"/>
+      <c r="C35" s="24"/>
+      <c r="D35" s="24"/>
+      <c r="E35" s="24"/>
+      <c r="F35" s="24"/>
+      <c r="G35" s="24"/>
+      <c r="H35" s="24"/>
+      <c r="I35" s="24"/>
+      <c r="J35" s="24"/>
+      <c r="K35" s="24"/>
+      <c r="L35" s="24"/>
+      <c r="M35" s="24"/>
+      <c r="N35" s="24">
+        <v>20</v>
+      </c>
+      <c r="O35" s="24">
+        <v>22</v>
+      </c>
+      <c r="P35" s="24">
+        <v>14</v>
+      </c>
+      <c r="Q35" s="24">
+        <v>6</v>
+      </c>
+      <c r="R35" s="24">
+        <v>8</v>
+      </c>
+      <c r="S35" s="24">
+        <v>10</v>
+      </c>
+      <c r="T35" s="24">
+        <v>4</v>
+      </c>
+      <c r="U35" s="24">
+        <v>8</v>
+      </c>
+      <c r="V35" s="24">
+        <v>6</v>
+      </c>
+      <c r="W35" s="24">
+        <v>11</v>
+      </c>
+      <c r="X35" s="24">
+        <v>8</v>
+      </c>
+      <c r="Y35" s="24">
+        <v>13</v>
+      </c>
+      <c r="Z35" s="24">
+        <v>26</v>
+      </c>
+      <c r="AA35" s="24">
+        <v>12</v>
+      </c>
+      <c r="AB35" s="24">
+        <v>3</v>
+      </c>
+      <c r="AC35" s="24">
+        <v>7</v>
+      </c>
+      <c r="AD35" s="24">
+        <v>6</v>
+      </c>
+      <c r="AE35" s="24">
+        <v>4</v>
+      </c>
+      <c r="AF35" s="24">
+        <v>5</v>
+      </c>
+      <c r="AG35" s="24">
+        <v>9</v>
+      </c>
+      <c r="AH35" s="24">
+        <v>10</v>
+      </c>
+      <c r="AI35" s="46">
+        <v>7</v>
+      </c>
+      <c r="AJ35" s="46">
+        <v>4</v>
+      </c>
+      <c r="AK35" s="46">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="36" spans="1:52" ht="12" customHeight="1">
+      <c r="A36" s="31" t="s">
+        <v>31</v>
+      </c>
+      <c r="B36" s="24"/>
+      <c r="C36" s="24"/>
+      <c r="D36" s="24"/>
+      <c r="E36" s="24"/>
+      <c r="F36" s="24"/>
+      <c r="G36" s="24"/>
+      <c r="H36" s="24"/>
+      <c r="I36" s="24"/>
+      <c r="J36" s="24"/>
+      <c r="K36" s="24"/>
+      <c r="L36" s="24"/>
+      <c r="M36" s="24"/>
+      <c r="N36" s="24">
+        <v>1</v>
+      </c>
+      <c r="O36" s="24">
+        <v>5</v>
+      </c>
+      <c r="P36" s="24">
+        <v>2</v>
+      </c>
+      <c r="Q36" s="24">
+        <v>1</v>
+      </c>
+      <c r="R36" s="24">
+        <v>1</v>
+      </c>
+      <c r="S36" s="24">
+        <v>2</v>
+      </c>
+      <c r="T36" s="24">
+        <v>1</v>
+      </c>
+      <c r="U36" s="24">
+        <v>1</v>
+      </c>
+      <c r="V36" s="24">
+        <v>1</v>
+      </c>
+      <c r="W36" s="24">
+        <v>2</v>
+      </c>
+      <c r="X36" s="24">
         <v>0</v>
       </c>
-      <c r="G10" s="9" t="s">
+      <c r="Y36" s="24">
         <v>1</v>
       </c>
-      <c r="H10" s="9" t="s">
+      <c r="Z36" s="24">
+        <v>1</v>
+      </c>
+      <c r="AA36" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="AB36" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="AC36" s="24">
+        <v>3</v>
+      </c>
+      <c r="AD36" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="AE36" s="24">
+        <v>1</v>
+      </c>
+      <c r="AF36" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="AG36" s="24">
+        <v>1</v>
+      </c>
+      <c r="AH36" s="24">
         <v>2</v>
       </c>
-      <c r="I10" s="10" t="s">
+      <c r="AI36" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="AJ36" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="AK36" s="46">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="37" spans="1:52" ht="12" customHeight="1">
+      <c r="A37" s="31" t="s">
+        <v>33</v>
+      </c>
+      <c r="B37" s="24"/>
+      <c r="C37" s="24"/>
+      <c r="D37" s="24"/>
+      <c r="E37" s="24"/>
+      <c r="F37" s="24"/>
+      <c r="G37" s="24"/>
+      <c r="H37" s="24"/>
+      <c r="I37" s="24"/>
+      <c r="J37" s="24"/>
+      <c r="K37" s="24"/>
+      <c r="L37" s="24"/>
+      <c r="M37" s="24"/>
+      <c r="N37" s="24">
+        <v>31</v>
+      </c>
+      <c r="O37" s="24">
+        <v>31</v>
+      </c>
+      <c r="P37" s="24">
+        <v>23</v>
+      </c>
+      <c r="Q37" s="24">
+        <v>25</v>
+      </c>
+      <c r="R37" s="24">
+        <v>23</v>
+      </c>
+      <c r="S37" s="24">
+        <v>24</v>
+      </c>
+      <c r="T37" s="24">
+        <v>19</v>
+      </c>
+      <c r="U37" s="24">
+        <v>19</v>
+      </c>
+      <c r="V37" s="24">
+        <v>16</v>
+      </c>
+      <c r="W37" s="24">
+        <v>27</v>
+      </c>
+      <c r="X37" s="24">
+        <v>20</v>
+      </c>
+      <c r="Y37" s="24">
+        <v>30</v>
+      </c>
+      <c r="Z37" s="24">
+        <v>30</v>
+      </c>
+      <c r="AA37" s="24">
+        <v>34</v>
+      </c>
+      <c r="AB37" s="24">
+        <v>22</v>
+      </c>
+      <c r="AC37" s="24">
+        <v>26</v>
+      </c>
+      <c r="AD37" s="24">
+        <v>28</v>
+      </c>
+      <c r="AE37" s="24">
+        <v>25</v>
+      </c>
+      <c r="AF37" s="24">
+        <v>22</v>
+      </c>
+      <c r="AG37" s="24">
+        <v>22</v>
+      </c>
+      <c r="AH37" s="24">
+        <v>13</v>
+      </c>
+      <c r="AI37" s="46">
+        <v>20</v>
+      </c>
+      <c r="AJ37" s="46">
+        <v>13</v>
+      </c>
+      <c r="AK37" s="46">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="38" spans="1:52" ht="12" customHeight="1">
+      <c r="A38" s="31" t="s">
+        <v>34</v>
+      </c>
+      <c r="B38" s="24"/>
+      <c r="C38" s="24"/>
+      <c r="D38" s="24"/>
+      <c r="E38" s="24"/>
+      <c r="F38" s="24"/>
+      <c r="G38" s="24"/>
+      <c r="H38" s="24"/>
+      <c r="I38" s="24"/>
+      <c r="J38" s="24"/>
+      <c r="K38" s="24"/>
+      <c r="L38" s="24"/>
+      <c r="M38" s="24"/>
+      <c r="N38" s="24">
+        <v>18</v>
+      </c>
+      <c r="O38" s="24">
+        <v>10</v>
+      </c>
+      <c r="P38" s="24">
+        <v>18</v>
+      </c>
+      <c r="Q38" s="24">
+        <v>13</v>
+      </c>
+      <c r="R38" s="24">
+        <v>6</v>
+      </c>
+      <c r="S38" s="24">
+        <v>10</v>
+      </c>
+      <c r="T38" s="24">
+        <v>4</v>
+      </c>
+      <c r="U38" s="24">
+        <v>9</v>
+      </c>
+      <c r="V38" s="24">
+        <v>2</v>
+      </c>
+      <c r="W38" s="24">
+        <v>9</v>
+      </c>
+      <c r="X38" s="24">
+        <v>13</v>
+      </c>
+      <c r="Y38" s="24">
+        <v>13</v>
+      </c>
+      <c r="Z38" s="24">
+        <v>14</v>
+      </c>
+      <c r="AA38" s="24">
+        <v>8</v>
+      </c>
+      <c r="AB38" s="24">
+        <v>5</v>
+      </c>
+      <c r="AC38" s="24">
+        <v>9</v>
+      </c>
+      <c r="AD38" s="24">
+        <v>4</v>
+      </c>
+      <c r="AE38" s="24">
+        <v>7</v>
+      </c>
+      <c r="AF38" s="24">
+        <v>7</v>
+      </c>
+      <c r="AG38" s="24">
+        <v>5</v>
+      </c>
+      <c r="AH38" s="24">
+        <v>9</v>
+      </c>
+      <c r="AI38" s="46">
+        <v>11</v>
+      </c>
+      <c r="AJ38" s="46">
+        <v>12</v>
+      </c>
+      <c r="AK38" s="46">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="39" spans="1:52" ht="12" customHeight="1">
+      <c r="A39" s="31" t="s">
+        <v>43</v>
+      </c>
+      <c r="B39" s="24"/>
+      <c r="C39" s="24"/>
+      <c r="D39" s="24"/>
+      <c r="E39" s="24"/>
+      <c r="F39" s="24"/>
+      <c r="G39" s="24"/>
+      <c r="H39" s="24"/>
+      <c r="I39" s="24"/>
+      <c r="J39" s="24"/>
+      <c r="K39" s="24"/>
+      <c r="L39" s="24"/>
+      <c r="M39" s="24"/>
+      <c r="N39" s="24">
+        <v>15</v>
+      </c>
+      <c r="O39" s="24">
+        <v>11</v>
+      </c>
+      <c r="P39" s="24">
+        <v>11</v>
+      </c>
+      <c r="Q39" s="24">
+        <v>13</v>
+      </c>
+      <c r="R39" s="24">
+        <v>5</v>
+      </c>
+      <c r="S39" s="24">
+        <v>10</v>
+      </c>
+      <c r="T39" s="24">
+        <v>6</v>
+      </c>
+      <c r="U39" s="24">
+        <v>9</v>
+      </c>
+      <c r="V39" s="24">
+        <v>6</v>
+      </c>
+      <c r="W39" s="24">
+        <v>6</v>
+      </c>
+      <c r="X39" s="24">
+        <v>7</v>
+      </c>
+      <c r="Y39" s="24">
+        <v>8</v>
+      </c>
+      <c r="Z39" s="24">
+        <v>11</v>
+      </c>
+      <c r="AA39" s="24">
+        <v>14</v>
+      </c>
+      <c r="AB39" s="24">
+        <v>9</v>
+      </c>
+      <c r="AC39" s="24">
+        <v>10</v>
+      </c>
+      <c r="AD39" s="24">
+        <v>6</v>
+      </c>
+      <c r="AE39" s="24">
+        <v>14</v>
+      </c>
+      <c r="AF39" s="24">
+        <v>5</v>
+      </c>
+      <c r="AG39" s="24">
+        <v>8</v>
+      </c>
+      <c r="AH39" s="24">
+        <v>4</v>
+      </c>
+      <c r="AI39" s="46">
+        <v>8</v>
+      </c>
+      <c r="AJ39" s="46">
+        <v>4</v>
+      </c>
+      <c r="AK39" s="46">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="40" spans="1:52" ht="12" customHeight="1">
+      <c r="A40" s="31" t="s">
+        <v>36</v>
+      </c>
+      <c r="B40" s="24"/>
+      <c r="C40" s="24"/>
+      <c r="D40" s="24"/>
+      <c r="E40" s="24"/>
+      <c r="F40" s="24"/>
+      <c r="G40" s="24"/>
+      <c r="H40" s="24"/>
+      <c r="I40" s="24"/>
+      <c r="J40" s="24"/>
+      <c r="K40" s="24"/>
+      <c r="L40" s="24"/>
+      <c r="M40" s="24"/>
+      <c r="N40" s="24">
+        <v>9</v>
+      </c>
+      <c r="O40" s="24">
+        <v>10</v>
+      </c>
+      <c r="P40" s="24">
+        <v>7</v>
+      </c>
+      <c r="Q40" s="24">
+        <v>5</v>
+      </c>
+      <c r="R40" s="24">
+        <v>6</v>
+      </c>
+      <c r="S40" s="24">
+        <v>1</v>
+      </c>
+      <c r="T40" s="24">
+        <v>2</v>
+      </c>
+      <c r="U40" s="24">
         <v>3</v>
       </c>
-      <c r="J10" s="10" t="s">
+      <c r="V40" s="24">
+        <v>5</v>
+      </c>
+      <c r="W40" s="24">
+        <v>9</v>
+      </c>
+      <c r="X40" s="24">
+        <v>11</v>
+      </c>
+      <c r="Y40" s="24">
+        <v>7</v>
+      </c>
+      <c r="Z40" s="24">
+        <v>8</v>
+      </c>
+      <c r="AA40" s="24">
+        <v>7</v>
+      </c>
+      <c r="AB40" s="24">
+        <v>7</v>
+      </c>
+      <c r="AC40" s="24">
         <v>4</v>
       </c>
-      <c r="K10" s="10" t="s">
-[...8 lines deleted...]
-      <c r="N10" s="64" t="s">
+      <c r="AD40" s="24">
+        <v>1</v>
+      </c>
+      <c r="AE40" s="24">
+        <v>3</v>
+      </c>
+      <c r="AF40" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="AG40" s="24">
+        <v>5</v>
+      </c>
+      <c r="AH40" s="24">
         <v>2</v>
       </c>
-      <c r="O10" s="64" t="s">
+      <c r="AI40" s="46">
+        <v>1</v>
+      </c>
+      <c r="AJ40" s="46">
         <v>3</v>
       </c>
-      <c r="P10" s="65" t="s">
+      <c r="AK40" s="46">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="41" spans="1:52" ht="12" customHeight="1">
+      <c r="A41" s="31" t="s">
+        <v>37</v>
+      </c>
+      <c r="B41" s="24"/>
+      <c r="C41" s="24"/>
+      <c r="D41" s="24"/>
+      <c r="E41" s="24"/>
+      <c r="F41" s="24"/>
+      <c r="G41" s="24"/>
+      <c r="H41" s="24"/>
+      <c r="I41" s="24"/>
+      <c r="J41" s="24"/>
+      <c r="K41" s="24"/>
+      <c r="L41" s="24"/>
+      <c r="M41" s="24"/>
+      <c r="N41" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="O41" s="24">
+        <v>2</v>
+      </c>
+      <c r="P41" s="24">
+        <v>1</v>
+      </c>
+      <c r="Q41" s="24">
+        <v>3</v>
+      </c>
+      <c r="R41" s="24">
+        <v>1</v>
+      </c>
+      <c r="S41" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="T41" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="U41" s="24">
+        <v>2</v>
+      </c>
+      <c r="V41" s="24">
+        <v>3</v>
+      </c>
+      <c r="W41" s="24">
         <v>4</v>
       </c>
-      <c r="Q10" s="64" t="s">
-[...8 lines deleted...]
-      <c r="T10" s="21" t="s">
+      <c r="X41" s="24">
         <v>5</v>
       </c>
-      <c r="U10" s="21" t="s">
+      <c r="Y41" s="24">
+        <v>2</v>
+      </c>
+      <c r="Z41" s="24">
         <v>6</v>
       </c>
-      <c r="V10" s="21" t="s">
+      <c r="AA41" s="24">
+        <v>5</v>
+      </c>
+      <c r="AB41" s="24">
+        <v>3</v>
+      </c>
+      <c r="AC41" s="24">
+        <v>4</v>
+      </c>
+      <c r="AD41" s="24">
+        <v>2</v>
+      </c>
+      <c r="AE41" s="24">
+        <v>2</v>
+      </c>
+      <c r="AF41" s="24">
+        <v>2</v>
+      </c>
+      <c r="AG41" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="AH41" s="24">
+        <v>1</v>
+      </c>
+      <c r="AI41" s="46">
+        <v>1</v>
+      </c>
+      <c r="AJ41" s="46">
+        <v>2</v>
+      </c>
+      <c r="AK41" s="46">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="42" spans="1:52" ht="12" customHeight="1">
+      <c r="A42" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="B42" s="24"/>
+      <c r="C42" s="24"/>
+      <c r="D42" s="24"/>
+      <c r="E42" s="24"/>
+      <c r="F42" s="24"/>
+      <c r="G42" s="24"/>
+      <c r="H42" s="24"/>
+      <c r="I42" s="24"/>
+      <c r="J42" s="24"/>
+      <c r="K42" s="24"/>
+      <c r="L42" s="24"/>
+      <c r="M42" s="24"/>
+      <c r="N42" s="24">
+        <v>4</v>
+      </c>
+      <c r="O42" s="24">
+        <v>2</v>
+      </c>
+      <c r="P42" s="24">
+        <v>2</v>
+      </c>
+      <c r="Q42" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="R42" s="24">
+        <v>3</v>
+      </c>
+      <c r="S42" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="T42" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="U42" s="24">
+        <v>2</v>
+      </c>
+      <c r="V42" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="W42" s="24">
+        <v>3</v>
+      </c>
+      <c r="X42" s="24">
+        <v>2</v>
+      </c>
+      <c r="Y42" s="24">
+        <v>5</v>
+      </c>
+      <c r="Z42" s="24">
+        <v>5</v>
+      </c>
+      <c r="AA42" s="24">
+        <v>1</v>
+      </c>
+      <c r="AB42" s="24">
+        <v>3</v>
+      </c>
+      <c r="AC42" s="24">
+        <v>6</v>
+      </c>
+      <c r="AD42" s="24">
+        <v>3</v>
+      </c>
+      <c r="AE42" s="24">
+        <v>5</v>
+      </c>
+      <c r="AF42" s="24">
+        <v>1</v>
+      </c>
+      <c r="AG42" s="24">
+        <v>2</v>
+      </c>
+      <c r="AH42" s="24">
+        <v>1</v>
+      </c>
+      <c r="AI42" s="46">
+        <v>2</v>
+      </c>
+      <c r="AJ42" s="46">
+        <v>2</v>
+      </c>
+      <c r="AK42" s="46">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="43" spans="1:52" ht="12" customHeight="1">
+      <c r="A43" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="B43" s="24"/>
+      <c r="C43" s="24"/>
+      <c r="D43" s="24"/>
+      <c r="E43" s="24"/>
+      <c r="F43" s="24"/>
+      <c r="G43" s="24"/>
+      <c r="H43" s="24"/>
+      <c r="I43" s="24"/>
+      <c r="J43" s="24"/>
+      <c r="K43" s="24"/>
+      <c r="L43" s="24"/>
+      <c r="M43" s="24"/>
+      <c r="N43" s="24">
+        <v>2</v>
+      </c>
+      <c r="O43" s="24">
+        <v>8</v>
+      </c>
+      <c r="P43" s="24">
+        <v>5</v>
+      </c>
+      <c r="Q43" s="24">
+        <v>2</v>
+      </c>
+      <c r="R43" s="24">
+        <v>4</v>
+      </c>
+      <c r="S43" s="24">
         <v>7</v>
       </c>
-      <c r="W10" s="21" t="s">
+      <c r="T43" s="24">
+        <v>2</v>
+      </c>
+      <c r="U43" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="V43" s="24">
+        <v>4</v>
+      </c>
+      <c r="W43" s="24">
+        <v>4</v>
+      </c>
+      <c r="X43" s="24">
+        <v>3</v>
+      </c>
+      <c r="Y43" s="24">
+        <v>3</v>
+      </c>
+      <c r="Z43" s="24">
+        <v>6</v>
+      </c>
+      <c r="AA43" s="24">
+        <v>7</v>
+      </c>
+      <c r="AB43" s="24">
+        <v>1</v>
+      </c>
+      <c r="AC43" s="24">
+        <v>3</v>
+      </c>
+      <c r="AD43" s="24">
+        <v>4</v>
+      </c>
+      <c r="AE43" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="AF43" s="24">
+        <v>3</v>
+      </c>
+      <c r="AG43" s="24">
+        <v>6</v>
+      </c>
+      <c r="AH43" s="24">
+        <v>4</v>
+      </c>
+      <c r="AI43" s="46">
+        <v>3</v>
+      </c>
+      <c r="AJ43" s="46">
+        <v>2</v>
+      </c>
+      <c r="AK43" s="46">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="44" spans="1:52" ht="12" customHeight="1">
+      <c r="A44" s="31" t="s">
+        <v>38</v>
+      </c>
+      <c r="B44" s="24"/>
+      <c r="C44" s="24"/>
+      <c r="D44" s="24"/>
+      <c r="E44" s="24"/>
+      <c r="F44" s="24"/>
+      <c r="G44" s="24"/>
+      <c r="H44" s="24"/>
+      <c r="I44" s="24"/>
+      <c r="J44" s="24"/>
+      <c r="K44" s="24"/>
+      <c r="L44" s="24"/>
+      <c r="M44" s="24"/>
+      <c r="N44" s="24">
+        <v>7</v>
+      </c>
+      <c r="O44" s="24">
+        <v>15</v>
+      </c>
+      <c r="P44" s="24">
+        <v>6</v>
+      </c>
+      <c r="Q44" s="24">
+        <v>10</v>
+      </c>
+      <c r="R44" s="24">
+        <v>6</v>
+      </c>
+      <c r="S44" s="24">
         <v>8</v>
       </c>
-      <c r="X10" s="21" t="s">
-[...2 lines deleted...]
-      <c r="Y10" s="21" t="s">
+      <c r="T44" s="24">
+        <v>4</v>
+      </c>
+      <c r="U44" s="24">
+        <v>4</v>
+      </c>
+      <c r="V44" s="24">
+        <v>3</v>
+      </c>
+      <c r="W44" s="24">
+        <v>6</v>
+      </c>
+      <c r="X44" s="24">
+        <v>7</v>
+      </c>
+      <c r="Y44" s="24">
+        <v>3</v>
+      </c>
+      <c r="Z44" s="24">
+        <v>10</v>
+      </c>
+      <c r="AA44" s="24">
+        <v>6</v>
+      </c>
+      <c r="AB44" s="24">
+        <v>8</v>
+      </c>
+      <c r="AC44" s="24">
+        <v>3</v>
+      </c>
+      <c r="AD44" s="24">
+        <v>4</v>
+      </c>
+      <c r="AE44" s="24">
+        <v>5</v>
+      </c>
+      <c r="AF44" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="AG44" s="24">
+        <v>6</v>
+      </c>
+      <c r="AH44" s="24">
+        <v>4</v>
+      </c>
+      <c r="AI44" s="46">
+        <v>5</v>
+      </c>
+      <c r="AJ44" s="46">
+        <v>5</v>
+      </c>
+      <c r="AK44" s="46">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="45" spans="1:52" ht="12" customHeight="1">
+      <c r="A45" s="31" t="s">
+        <v>39</v>
+      </c>
+      <c r="B45" s="24"/>
+      <c r="C45" s="24"/>
+      <c r="D45" s="24"/>
+      <c r="E45" s="24"/>
+      <c r="F45" s="24"/>
+      <c r="G45" s="24"/>
+      <c r="H45" s="24"/>
+      <c r="I45" s="24"/>
+      <c r="J45" s="24"/>
+      <c r="K45" s="24"/>
+      <c r="L45" s="24"/>
+      <c r="M45" s="24"/>
+      <c r="N45" s="24">
+        <v>26</v>
+      </c>
+      <c r="O45" s="24">
+        <v>14</v>
+      </c>
+      <c r="P45" s="24">
+        <v>10</v>
+      </c>
+      <c r="Q45" s="24">
+        <v>11</v>
+      </c>
+      <c r="R45" s="24">
+        <v>7</v>
+      </c>
+      <c r="S45" s="24">
+        <v>9</v>
+      </c>
+      <c r="T45" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="U45" s="24">
+        <v>5</v>
+      </c>
+      <c r="V45" s="24">
+        <v>13</v>
+      </c>
+      <c r="W45" s="24">
+        <v>9</v>
+      </c>
+      <c r="X45" s="24">
+        <v>7</v>
+      </c>
+      <c r="Y45" s="24">
+        <v>7</v>
+      </c>
+      <c r="Z45" s="24">
+        <v>24</v>
+      </c>
+      <c r="AA45" s="24">
+        <v>12</v>
+      </c>
+      <c r="AB45" s="24">
+        <v>11</v>
+      </c>
+      <c r="AC45" s="24">
+        <v>9</v>
+      </c>
+      <c r="AD45" s="24">
+        <v>8</v>
+      </c>
+      <c r="AE45" s="24">
+        <v>11</v>
+      </c>
+      <c r="AF45" s="24">
+        <v>9</v>
+      </c>
+      <c r="AG45" s="24">
+        <v>4</v>
+      </c>
+      <c r="AH45" s="24">
+        <v>10</v>
+      </c>
+      <c r="AI45" s="46">
+        <v>7</v>
+      </c>
+      <c r="AJ45" s="46">
+        <v>12</v>
+      </c>
+      <c r="AK45" s="46">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="46" spans="1:52" ht="12" customHeight="1">
+      <c r="A46" s="31" t="s">
+        <v>46</v>
+      </c>
+      <c r="B46" s="24"/>
+      <c r="C46" s="24"/>
+      <c r="D46" s="24"/>
+      <c r="E46" s="24"/>
+      <c r="F46" s="24"/>
+      <c r="G46" s="24"/>
+      <c r="H46" s="24"/>
+      <c r="I46" s="24"/>
+      <c r="J46" s="24"/>
+      <c r="K46" s="24"/>
+      <c r="L46" s="24"/>
+      <c r="M46" s="24"/>
+      <c r="N46" s="24">
+        <v>5</v>
+      </c>
+      <c r="O46" s="24">
+        <v>8</v>
+      </c>
+      <c r="P46" s="24">
         <v>1</v>
       </c>
-      <c r="Z10" s="21" t="s">
+      <c r="Q46" s="24">
+        <v>1</v>
+      </c>
+      <c r="R46" s="24">
         <v>2</v>
       </c>
-      <c r="AA10" s="21" t="s">
+      <c r="S46" s="24">
+        <v>8</v>
+      </c>
+      <c r="T46" s="24">
         <v>3</v>
       </c>
-      <c r="AB10" s="21" t="s">
-[...11 lines deleted...]
-      <c r="AF10" s="21" t="s">
+      <c r="U46" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="V46" s="24">
+        <v>3</v>
+      </c>
+      <c r="W46" s="24">
+        <v>1</v>
+      </c>
+      <c r="X46" s="24">
+        <v>3</v>
+      </c>
+      <c r="Y46" s="24">
+        <v>2</v>
+      </c>
+      <c r="Z46" s="24">
+        <v>2</v>
+      </c>
+      <c r="AA46" s="24">
+        <v>6</v>
+      </c>
+      <c r="AB46" s="24">
         <v>5</v>
       </c>
-      <c r="AG10" s="66" t="s">
+      <c r="AC46" s="24">
+        <v>3</v>
+      </c>
+      <c r="AD46" s="24">
+        <v>5</v>
+      </c>
+      <c r="AE46" s="24">
         <v>6</v>
       </c>
-      <c r="AH10" s="21" t="s">
+      <c r="AF46" s="24">
+        <v>1</v>
+      </c>
+      <c r="AG46" s="24">
+        <v>6</v>
+      </c>
+      <c r="AH46" s="24">
+        <v>1</v>
+      </c>
+      <c r="AI46" s="46">
+        <v>3</v>
+      </c>
+      <c r="AJ46" s="46">
+        <v>3</v>
+      </c>
+      <c r="AK46" s="46">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="47" spans="1:52" ht="12" customHeight="1">
+      <c r="A47" s="32" t="s">
+        <v>40</v>
+      </c>
+      <c r="B47" s="24"/>
+      <c r="C47" s="24"/>
+      <c r="D47" s="24"/>
+      <c r="E47" s="24"/>
+      <c r="F47" s="24"/>
+      <c r="G47" s="24"/>
+      <c r="H47" s="24"/>
+      <c r="I47" s="24"/>
+      <c r="J47" s="24"/>
+      <c r="K47" s="24"/>
+      <c r="L47" s="24"/>
+      <c r="M47" s="24"/>
+      <c r="N47" s="25">
+        <v>16</v>
+      </c>
+      <c r="O47" s="25">
+        <v>21</v>
+      </c>
+      <c r="P47" s="25">
+        <v>10</v>
+      </c>
+      <c r="Q47" s="25">
+        <v>9</v>
+      </c>
+      <c r="R47" s="25">
+        <v>13</v>
+      </c>
+      <c r="S47" s="25">
+        <v>10</v>
+      </c>
+      <c r="T47" s="25">
         <v>7</v>
       </c>
-      <c r="AI10" s="21" t="s">
-[...47 lines deleted...]
-      <c r="T11" s="81" t="s">
+      <c r="U47" s="25">
+        <v>7</v>
+      </c>
+      <c r="V47" s="25">
+        <v>14</v>
+      </c>
+      <c r="W47" s="25">
         <v>9</v>
       </c>
-      <c r="U11" s="81"/>
-[...238 lines deleted...]
-      <c r="T14" s="46">
+      <c r="X47" s="25">
+        <v>5</v>
+      </c>
+      <c r="Y47" s="25">
+        <v>12</v>
+      </c>
+      <c r="Z47" s="25">
         <v>18</v>
       </c>
-      <c r="U14" s="46">
-[...8 lines deleted...]
-      <c r="X14" s="46">
+      <c r="AA47" s="25">
+        <v>13</v>
+      </c>
+      <c r="AB47" s="25">
         <v>15</v>
       </c>
-      <c r="Y14" s="46">
-[...112 lines deleted...]
-      <c r="AH15" s="46">
+      <c r="AC47" s="25">
+        <v>7</v>
+      </c>
+      <c r="AD47" s="25">
+        <v>12</v>
+      </c>
+      <c r="AE47" s="25">
+        <v>6</v>
+      </c>
+      <c r="AF47" s="25">
+        <v>10</v>
+      </c>
+      <c r="AG47" s="25">
         <v>13</v>
       </c>
-      <c r="AI15" s="68">
-[...25 lines deleted...]
-      <c r="O16" s="46">
+      <c r="AH47" s="25">
+        <v>10</v>
+      </c>
+      <c r="AI47" s="47">
+        <v>11</v>
+      </c>
+      <c r="AJ47" s="47">
+        <v>7</v>
+      </c>
+      <c r="AK47" s="47">
         <v>21</v>
       </c>
-      <c r="P16" s="50">
-[...2660 lines deleted...]
-      </c>
     </row>
     <row r="48" spans="1:52">
-      <c r="A48" s="19"/>
+      <c r="A48" s="10"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A9:A10"/>
     <mergeCell ref="B9:M9"/>
     <mergeCell ref="AF9:AQ9"/>
     <mergeCell ref="N9:S9"/>
     <mergeCell ref="T33:AG33"/>
     <mergeCell ref="T11:AG11"/>
     <mergeCell ref="T26:AG26"/>
     <mergeCell ref="T9:AE9"/>
     <mergeCell ref="T7:AQ7"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
-  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
-  <dimension ref="A3:AQ39"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
+  <dimension ref="A6:AY47"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="O9" sqref="O9"/>
+    <sheetView topLeftCell="AA1" workbookViewId="0">
+      <selection activeCell="AM20" sqref="AM20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="27.42578125" style="5" bestFit="1" customWidth="1"/>
-[...3651 lines deleted...]
-    <col min="34" max="16384" width="9.140625" style="5"/>
+    <col min="1" max="1" width="24.85546875" style="2" customWidth="1"/>
+    <col min="2" max="3" width="0" style="2" hidden="1" customWidth="1"/>
+    <col min="4" max="4" width="8.42578125" style="2" hidden="1" customWidth="1"/>
+    <col min="5" max="5" width="0" style="2" hidden="1" customWidth="1"/>
+    <col min="6" max="6" width="8.28515625" style="2" hidden="1" customWidth="1"/>
+    <col min="7" max="13" width="0" style="2" hidden="1" customWidth="1"/>
+    <col min="14" max="14" width="9.140625" style="20"/>
+    <col min="15" max="32" width="9.140625" style="2"/>
+    <col min="33" max="33" width="9.140625" style="18"/>
+    <col min="34" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="6" spans="1:50" ht="14.45" customHeight="1">
-      <c r="A6" s="55"/>
-[...18 lines deleted...]
-      <c r="T6" s="86" t="s">
+      <c r="A6" s="33"/>
+      <c r="B6" s="33"/>
+      <c r="C6" s="33"/>
+      <c r="D6" s="33"/>
+      <c r="E6" s="33"/>
+      <c r="F6" s="33"/>
+      <c r="G6" s="33"/>
+      <c r="H6" s="33"/>
+      <c r="I6" s="33"/>
+      <c r="J6" s="33"/>
+      <c r="K6" s="33"/>
+      <c r="L6" s="33"/>
+      <c r="M6" s="33"/>
+      <c r="N6" s="33"/>
+      <c r="O6" s="33"/>
+      <c r="P6" s="33"/>
+      <c r="Q6" s="33"/>
+      <c r="R6" s="39"/>
+      <c r="S6" s="39"/>
+      <c r="T6" s="70" t="s">
+        <v>28</v>
+      </c>
+      <c r="U6" s="70"/>
+      <c r="V6" s="70"/>
+      <c r="W6" s="70"/>
+      <c r="X6" s="70"/>
+      <c r="Y6" s="70"/>
+      <c r="Z6" s="70"/>
+      <c r="AA6" s="70"/>
+      <c r="AB6" s="70"/>
+      <c r="AC6" s="70"/>
+      <c r="AD6" s="70"/>
+      <c r="AE6" s="70"/>
+      <c r="AF6" s="70"/>
+      <c r="AG6" s="70"/>
+      <c r="AH6" s="70"/>
+      <c r="AI6" s="70"/>
+      <c r="AJ6" s="70"/>
+      <c r="AK6" s="70"/>
+      <c r="AL6" s="70"/>
+      <c r="AM6" s="70"/>
+      <c r="AN6" s="70"/>
+      <c r="AO6" s="70"/>
+      <c r="AP6" s="70"/>
+      <c r="AQ6" s="70"/>
+    </row>
+    <row r="7" spans="1:50">
+      <c r="AD7" s="3"/>
+      <c r="AE7" s="3"/>
+      <c r="AQ7" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="8" spans="1:50">
+      <c r="A8" s="71"/>
+      <c r="B8" s="64">
+        <v>2021</v>
+      </c>
+      <c r="C8" s="68"/>
+      <c r="D8" s="68"/>
+      <c r="E8" s="68"/>
+      <c r="F8" s="68"/>
+      <c r="G8" s="68"/>
+      <c r="H8" s="68"/>
+      <c r="I8" s="68"/>
+      <c r="J8" s="68"/>
+      <c r="K8" s="68"/>
+      <c r="L8" s="68"/>
+      <c r="M8" s="68"/>
+      <c r="N8" s="68">
+        <v>2024</v>
+      </c>
+      <c r="O8" s="68"/>
+      <c r="P8" s="68"/>
+      <c r="Q8" s="68"/>
+      <c r="R8" s="68"/>
+      <c r="S8" s="69"/>
+      <c r="T8" s="63">
+        <v>2025</v>
+      </c>
+      <c r="U8" s="63"/>
+      <c r="V8" s="63"/>
+      <c r="W8" s="63"/>
+      <c r="X8" s="63"/>
+      <c r="Y8" s="63"/>
+      <c r="Z8" s="63"/>
+      <c r="AA8" s="63"/>
+      <c r="AB8" s="63"/>
+      <c r="AC8" s="63"/>
+      <c r="AD8" s="63"/>
+      <c r="AE8" s="64"/>
+      <c r="AF8" s="63">
+        <v>2026</v>
+      </c>
+      <c r="AG8" s="63"/>
+      <c r="AH8" s="63"/>
+      <c r="AI8" s="63"/>
+      <c r="AJ8" s="63"/>
+      <c r="AK8" s="63"/>
+      <c r="AL8" s="63"/>
+      <c r="AM8" s="63"/>
+      <c r="AN8" s="63"/>
+      <c r="AO8" s="63"/>
+      <c r="AP8" s="63"/>
+      <c r="AQ8" s="64"/>
+    </row>
+    <row r="9" spans="1:50" ht="18" customHeight="1">
+      <c r="A9" s="72"/>
+      <c r="B9" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="C9" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="D9" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="E9" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="F9" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="G9" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="H9" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="K9" s="13" t="s">
+        <v>21</v>
+      </c>
+      <c r="L9" s="13" t="s">
+        <v>22</v>
+      </c>
+      <c r="M9" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="N9" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="O9" s="15" t="s">
+        <v>3</v>
+      </c>
+      <c r="P9" s="15" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q9" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="R9" s="14" t="s">
+        <v>20</v>
+      </c>
+      <c r="S9" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="T9" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="U9" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="V9" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="W9" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="X9" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y9" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="Z9" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="AA9" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="AB9" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="AC9" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="AD9" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="AE9" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="AF9" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="AG9" s="38" t="s">
+        <v>6</v>
+      </c>
+      <c r="AH9" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="AI9" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="AJ9" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="AK9" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="AL9" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="AM9" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="AN9" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="AO9" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="AP9" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="AQ9" s="4" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="10" spans="1:50" ht="12" customHeight="1">
+      <c r="A10" s="41"/>
+      <c r="B10" s="41"/>
+      <c r="C10" s="41"/>
+      <c r="D10" s="41"/>
+      <c r="E10" s="41"/>
+      <c r="F10" s="41"/>
+      <c r="G10" s="41"/>
+      <c r="H10" s="41"/>
+      <c r="I10" s="41"/>
+      <c r="J10" s="41"/>
+      <c r="K10" s="41"/>
+      <c r="L10" s="41"/>
+      <c r="M10" s="41"/>
+      <c r="N10" s="41"/>
+      <c r="O10" s="41"/>
+      <c r="P10" s="41"/>
+      <c r="Q10" s="41"/>
+      <c r="R10" s="41"/>
+      <c r="S10" s="41"/>
+      <c r="T10" s="61" t="s">
+        <v>9</v>
+      </c>
+      <c r="U10" s="61"/>
+      <c r="V10" s="61"/>
+      <c r="W10" s="61"/>
+      <c r="X10" s="61"/>
+      <c r="Y10" s="61"/>
+      <c r="Z10" s="61"/>
+      <c r="AA10" s="61"/>
+      <c r="AB10" s="61"/>
+      <c r="AC10" s="61"/>
+      <c r="AD10" s="61"/>
+      <c r="AE10" s="61"/>
+      <c r="AF10" s="61"/>
+      <c r="AG10" s="61"/>
+      <c r="AH10" s="41"/>
+      <c r="AI10" s="41"/>
+      <c r="AJ10" s="41"/>
+      <c r="AK10" s="41"/>
+      <c r="AL10" s="41"/>
+      <c r="AM10" s="41"/>
+      <c r="AN10" s="41"/>
+      <c r="AO10" s="41"/>
+      <c r="AP10" s="41"/>
+      <c r="AQ10" s="41"/>
+      <c r="AR10" s="34"/>
+      <c r="AS10" s="34"/>
+      <c r="AT10" s="34"/>
+      <c r="AU10" s="34"/>
+      <c r="AV10" s="34"/>
+      <c r="AW10" s="34"/>
+      <c r="AX10" s="34"/>
+    </row>
+    <row r="11" spans="1:50" ht="12" customHeight="1">
+      <c r="A11" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="7"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="7"/>
+      <c r="I11" s="7"/>
+      <c r="J11" s="7"/>
+      <c r="K11" s="7"/>
+      <c r="L11" s="7"/>
+      <c r="M11" s="7"/>
+      <c r="N11" s="20">
+        <v>1.39</v>
+      </c>
+      <c r="O11" s="26">
+        <v>1.18</v>
+      </c>
+      <c r="P11" s="20">
+        <v>0.78</v>
+      </c>
+      <c r="Q11" s="26">
+        <v>0.68</v>
+      </c>
+      <c r="R11" s="26">
+        <v>0.48</v>
+      </c>
+      <c r="S11" s="26">
+        <v>0.45</v>
+      </c>
+      <c r="T11" s="26">
+        <v>3.64</v>
+      </c>
+      <c r="U11" s="26">
+        <v>2.74</v>
+      </c>
+      <c r="V11" s="26">
+        <v>1.61</v>
+      </c>
+      <c r="W11" s="26">
+        <v>1.46</v>
+      </c>
+      <c r="X11" s="26">
+        <v>0.91</v>
+      </c>
+      <c r="Y11" s="26">
+        <v>1.46</v>
+      </c>
+      <c r="Z11" s="26">
+        <v>1.38</v>
+      </c>
+      <c r="AA11" s="26">
+        <v>1.1399999999999999</v>
+      </c>
+      <c r="AB11" s="26">
+        <v>0.71</v>
+      </c>
+      <c r="AC11" s="26">
+        <v>0.59</v>
+      </c>
+      <c r="AD11" s="26">
+        <v>0.44</v>
+      </c>
+      <c r="AE11" s="26">
+        <v>0.46</v>
+      </c>
+      <c r="AF11" s="26">
+        <v>4.0599999999999996</v>
+      </c>
+      <c r="AG11" s="26">
+        <v>2.75</v>
+      </c>
+      <c r="AH11" s="26">
+        <v>1.44</v>
+      </c>
+      <c r="AI11" s="26">
+        <v>1.38</v>
+      </c>
+      <c r="AJ11" s="26">
+        <v>0.73</v>
+      </c>
+      <c r="AK11" s="26">
+        <v>1.97</v>
+      </c>
+    </row>
+    <row r="12" spans="1:50" ht="12" customHeight="1">
+      <c r="A12" s="17" t="s">
         <v>30</v>
       </c>
-      <c r="U6" s="86"/>
-[...121 lines deleted...]
-      <c r="N9" s="43" t="s">
+      <c r="B12" s="8"/>
+      <c r="C12" s="8"/>
+      <c r="D12" s="8"/>
+      <c r="E12" s="8"/>
+      <c r="F12" s="8"/>
+      <c r="G12" s="8"/>
+      <c r="H12" s="9"/>
+      <c r="I12" s="8"/>
+      <c r="J12" s="9"/>
+      <c r="K12" s="9"/>
+      <c r="L12" s="9"/>
+      <c r="M12" s="9"/>
+      <c r="N12" s="20">
+        <v>1.57</v>
+      </c>
+      <c r="O12" s="26">
+        <v>1.31</v>
+      </c>
+      <c r="P12" s="20">
+        <v>0.9</v>
+      </c>
+      <c r="Q12" s="26">
+        <v>0.76</v>
+      </c>
+      <c r="R12" s="26">
+        <v>0.55000000000000004</v>
+      </c>
+      <c r="S12" s="26">
+        <v>0.47</v>
+      </c>
+      <c r="T12" s="26">
+        <v>3.97</v>
+      </c>
+      <c r="U12" s="26">
+        <v>3.26</v>
+      </c>
+      <c r="V12" s="26">
+        <v>1.81</v>
+      </c>
+      <c r="W12" s="26">
+        <v>1.52</v>
+      </c>
+      <c r="X12" s="26">
+        <v>0.93</v>
+      </c>
+      <c r="Y12" s="26">
+        <v>1.8</v>
+      </c>
+      <c r="Z12" s="26">
+        <v>1.53</v>
+      </c>
+      <c r="AA12" s="26">
+        <v>1.3</v>
+      </c>
+      <c r="AB12" s="26">
+        <v>0.73</v>
+      </c>
+      <c r="AC12" s="26">
+        <v>0.63</v>
+      </c>
+      <c r="AD12" s="26">
+        <v>0.44</v>
+      </c>
+      <c r="AE12" s="26">
+        <v>0.46</v>
+      </c>
+      <c r="AF12" s="26">
+        <v>3.93</v>
+      </c>
+      <c r="AG12" s="26">
+        <v>3.06</v>
+      </c>
+      <c r="AH12" s="26">
+        <v>1.63</v>
+      </c>
+      <c r="AI12" s="26">
+        <v>1.38</v>
+      </c>
+      <c r="AJ12" s="26">
+        <v>0.72</v>
+      </c>
+      <c r="AK12" s="26">
+        <v>2.2599999999999998</v>
+      </c>
+    </row>
+    <row r="13" spans="1:50" ht="12" customHeight="1">
+      <c r="A13" s="17" t="s">
+        <v>31</v>
+      </c>
+      <c r="B13" s="8"/>
+      <c r="C13" s="8"/>
+      <c r="D13" s="8"/>
+      <c r="E13" s="8"/>
+      <c r="F13" s="8"/>
+      <c r="G13" s="8"/>
+      <c r="H13" s="9"/>
+      <c r="I13" s="8"/>
+      <c r="J13" s="9"/>
+      <c r="K13" s="9"/>
+      <c r="L13" s="9"/>
+      <c r="M13" s="9"/>
+      <c r="N13" s="20">
+        <v>1.67</v>
+      </c>
+      <c r="O13" s="26">
+        <v>1.61</v>
+      </c>
+      <c r="P13" s="20">
+        <v>0.91</v>
+      </c>
+      <c r="Q13" s="26">
+        <v>0.91</v>
+      </c>
+      <c r="R13" s="26">
+        <v>0.4</v>
+      </c>
+      <c r="S13" s="26">
+        <v>0.57999999999999996</v>
+      </c>
+      <c r="T13" s="26">
+        <v>4.1900000000000004</v>
+      </c>
+      <c r="U13" s="26">
+        <v>3.18</v>
+      </c>
+      <c r="V13" s="26">
+        <v>1.6</v>
+      </c>
+      <c r="W13" s="26">
+        <v>1.92</v>
+      </c>
+      <c r="X13" s="26">
+        <v>0.72</v>
+      </c>
+      <c r="Y13" s="26">
+        <v>1.59</v>
+      </c>
+      <c r="Z13" s="26">
+        <v>1.6</v>
+      </c>
+      <c r="AA13" s="26">
+        <v>1.51</v>
+      </c>
+      <c r="AB13" s="26">
+        <v>1.1100000000000001</v>
+      </c>
+      <c r="AC13" s="26">
+        <v>0.64</v>
+      </c>
+      <c r="AD13" s="26">
+        <v>0.65</v>
+      </c>
+      <c r="AE13" s="26">
+        <v>0.77</v>
+      </c>
+      <c r="AF13" s="26">
+        <v>6.14</v>
+      </c>
+      <c r="AG13" s="26">
+        <v>3.1</v>
+      </c>
+      <c r="AH13" s="26">
+        <v>1.22</v>
+      </c>
+      <c r="AI13" s="26">
+        <v>2.38</v>
+      </c>
+      <c r="AJ13" s="26">
+        <v>0.87</v>
+      </c>
+      <c r="AK13" s="26">
+        <v>2.7</v>
+      </c>
+    </row>
+    <row r="14" spans="1:50" ht="12" customHeight="1">
+      <c r="A14" s="18" t="s">
+        <v>33</v>
+      </c>
+      <c r="B14" s="8"/>
+      <c r="C14" s="8"/>
+      <c r="D14" s="8"/>
+      <c r="E14" s="8"/>
+      <c r="F14" s="8"/>
+      <c r="G14" s="8"/>
+      <c r="H14" s="9"/>
+      <c r="I14" s="8"/>
+      <c r="J14" s="9"/>
+      <c r="K14" s="9"/>
+      <c r="L14" s="9"/>
+      <c r="M14" s="9"/>
+      <c r="N14" s="20">
+        <v>0.95</v>
+      </c>
+      <c r="O14" s="26">
+        <v>0.83</v>
+      </c>
+      <c r="P14" s="20">
+        <v>0.55000000000000004</v>
+      </c>
+      <c r="Q14" s="26">
+        <v>0.53</v>
+      </c>
+      <c r="R14" s="26">
+        <v>0.45</v>
+      </c>
+      <c r="S14" s="26">
+        <v>0.43</v>
+      </c>
+      <c r="T14" s="26">
+        <v>4.04</v>
+      </c>
+      <c r="U14" s="26">
+        <v>2.12</v>
+      </c>
+      <c r="V14" s="26">
+        <v>1.17</v>
+      </c>
+      <c r="W14" s="26">
+        <v>1.48</v>
+      </c>
+      <c r="X14" s="26">
+        <v>0.87</v>
+      </c>
+      <c r="Y14" s="26">
+        <v>1.0900000000000001</v>
+      </c>
+      <c r="Z14" s="26">
+        <v>0.93</v>
+      </c>
+      <c r="AA14" s="26">
+        <v>0.92</v>
+      </c>
+      <c r="AB14" s="26">
+        <v>0.53</v>
+      </c>
+      <c r="AC14" s="26">
+        <v>0.56000000000000005</v>
+      </c>
+      <c r="AD14" s="26">
+        <v>0.55000000000000004</v>
+      </c>
+      <c r="AE14" s="26">
+        <v>0.45</v>
+      </c>
+      <c r="AF14" s="26">
+        <v>4.74</v>
+      </c>
+      <c r="AG14" s="26">
+        <v>2.48</v>
+      </c>
+      <c r="AH14" s="26">
+        <v>0.96</v>
+      </c>
+      <c r="AI14" s="26">
+        <v>1.1100000000000001</v>
+      </c>
+      <c r="AJ14" s="26">
+        <v>0.56999999999999995</v>
+      </c>
+      <c r="AK14" s="26">
+        <v>1.51</v>
+      </c>
+    </row>
+    <row r="15" spans="1:50" ht="12" customHeight="1">
+      <c r="A15" s="18" t="s">
+        <v>34</v>
+      </c>
+      <c r="B15" s="8"/>
+      <c r="C15" s="8"/>
+      <c r="D15" s="8"/>
+      <c r="E15" s="8"/>
+      <c r="F15" s="8"/>
+      <c r="G15" s="8"/>
+      <c r="H15" s="9"/>
+      <c r="I15" s="8"/>
+      <c r="J15" s="9"/>
+      <c r="K15" s="9"/>
+      <c r="L15" s="9"/>
+      <c r="M15" s="9"/>
+      <c r="N15" s="20">
+        <v>1.51</v>
+      </c>
+      <c r="O15" s="26">
+        <v>0.89</v>
+      </c>
+      <c r="P15" s="20">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="Q15" s="26">
+        <v>0.65</v>
+      </c>
+      <c r="R15" s="26">
+        <v>0.4</v>
+      </c>
+      <c r="S15" s="26">
+        <v>0.43</v>
+      </c>
+      <c r="T15" s="26">
+        <v>3.72</v>
+      </c>
+      <c r="U15" s="26">
+        <v>2.66</v>
+      </c>
+      <c r="V15" s="26">
+        <v>0.93</v>
+      </c>
+      <c r="W15" s="26">
+        <v>1.92</v>
+      </c>
+      <c r="X15" s="26">
+        <v>1.67</v>
+      </c>
+      <c r="Y15" s="26">
+        <v>1.56</v>
+      </c>
+      <c r="Z15" s="26">
+        <v>1.29</v>
+      </c>
+      <c r="AA15" s="26">
+        <v>0.87</v>
+      </c>
+      <c r="AB15" s="26">
+        <v>0.62</v>
+      </c>
+      <c r="AC15" s="26">
+        <v>0.69</v>
+      </c>
+      <c r="AD15" s="26">
+        <v>0.38</v>
+      </c>
+      <c r="AE15" s="26">
+        <v>0.46</v>
+      </c>
+      <c r="AF15" s="26">
+        <v>5.89</v>
+      </c>
+      <c r="AG15" s="26">
         <v>2</v>
       </c>
-      <c r="O9" s="37" t="s">
-[...29 lines deleted...]
-      <c r="Y9" s="9" t="s">
+      <c r="AH15" s="26">
+        <v>1.9</v>
+      </c>
+      <c r="AI15" s="26">
+        <v>1.69</v>
+      </c>
+      <c r="AJ15" s="26">
+        <v>1.27</v>
+      </c>
+      <c r="AK15" s="26">
+        <v>1.47</v>
+      </c>
+    </row>
+    <row r="16" spans="1:50" ht="12" customHeight="1">
+      <c r="A16" s="18" t="s">
+        <v>43</v>
+      </c>
+      <c r="B16" s="8"/>
+      <c r="C16" s="8"/>
+      <c r="D16" s="8"/>
+      <c r="E16" s="8"/>
+      <c r="F16" s="8"/>
+      <c r="G16" s="8"/>
+      <c r="H16" s="9"/>
+      <c r="I16" s="8"/>
+      <c r="J16" s="9"/>
+      <c r="K16" s="9"/>
+      <c r="L16" s="9"/>
+      <c r="M16" s="9"/>
+      <c r="N16" s="20">
+        <v>1.6</v>
+      </c>
+      <c r="O16" s="26">
+        <v>1.1499999999999999</v>
+      </c>
+      <c r="P16" s="20">
+        <v>0.67</v>
+      </c>
+      <c r="Q16" s="26">
+        <v>0.82</v>
+      </c>
+      <c r="R16" s="26">
+        <v>0.49</v>
+      </c>
+      <c r="S16" s="26">
+        <v>0.48</v>
+      </c>
+      <c r="T16" s="26">
+        <v>4.21</v>
+      </c>
+      <c r="U16" s="26">
+        <v>3.47</v>
+      </c>
+      <c r="V16" s="26">
+        <v>1.17</v>
+      </c>
+      <c r="W16" s="26">
+        <v>1.08</v>
+      </c>
+      <c r="X16" s="26">
+        <v>0.82</v>
+      </c>
+      <c r="Y16" s="26">
+        <v>1.1299999999999999</v>
+      </c>
+      <c r="Z16" s="26">
+        <v>1.43</v>
+      </c>
+      <c r="AA16" s="26">
+        <v>1.07</v>
+      </c>
+      <c r="AB16" s="26">
+        <v>0.68</v>
+      </c>
+      <c r="AC16" s="26">
+        <v>0.77</v>
+      </c>
+      <c r="AD16" s="26">
+        <v>0.43</v>
+      </c>
+      <c r="AE16" s="26">
+        <v>0.61</v>
+      </c>
+      <c r="AF16" s="26">
+        <v>4.29</v>
+      </c>
+      <c r="AG16" s="26">
+        <v>2.78</v>
+      </c>
+      <c r="AH16" s="26">
+        <v>1.33</v>
+      </c>
+      <c r="AI16" s="26">
+        <v>1.89</v>
+      </c>
+      <c r="AJ16" s="26">
+        <v>0.63</v>
+      </c>
+      <c r="AK16" s="26">
+        <v>2.2000000000000002</v>
+      </c>
+    </row>
+    <row r="17" spans="1:51" ht="12" customHeight="1">
+      <c r="A17" s="18" t="s">
+        <v>36</v>
+      </c>
+      <c r="B17" s="8"/>
+      <c r="C17" s="8"/>
+      <c r="D17" s="8"/>
+      <c r="E17" s="8"/>
+      <c r="F17" s="8"/>
+      <c r="G17" s="8"/>
+      <c r="H17" s="9"/>
+      <c r="I17" s="8"/>
+      <c r="J17" s="9"/>
+      <c r="K17" s="9"/>
+      <c r="L17" s="9"/>
+      <c r="M17" s="9"/>
+      <c r="N17" s="20">
+        <v>1.07</v>
+      </c>
+      <c r="O17" s="26">
+        <v>1.04</v>
+      </c>
+      <c r="P17" s="20">
+        <v>0.65</v>
+      </c>
+      <c r="Q17" s="26">
+        <v>0.42</v>
+      </c>
+      <c r="R17" s="26">
+        <v>0.46</v>
+      </c>
+      <c r="S17" s="26">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="T17" s="26">
+        <v>1.7</v>
+      </c>
+      <c r="U17" s="26">
+        <v>1.34</v>
+      </c>
+      <c r="V17" s="26">
+        <v>1.46</v>
+      </c>
+      <c r="W17" s="26">
+        <v>1.98</v>
+      </c>
+      <c r="X17" s="26">
+        <v>1.92</v>
+      </c>
+      <c r="Y17" s="26">
+        <v>1.01</v>
+      </c>
+      <c r="Z17" s="26">
+        <v>0.99</v>
+      </c>
+      <c r="AA17" s="26">
+        <v>0.76</v>
+      </c>
+      <c r="AB17" s="26">
+        <v>0.67</v>
+      </c>
+      <c r="AC17" s="26">
+        <v>0.34</v>
+      </c>
+      <c r="AD17" s="26">
+        <v>0.08</v>
+      </c>
+      <c r="AE17" s="26">
+        <v>0.22</v>
+      </c>
+      <c r="AF17" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="AG17" s="26">
+        <v>2.29</v>
+      </c>
+      <c r="AH17" s="26">
+        <v>0.6</v>
+      </c>
+      <c r="AI17" s="26">
+        <v>0.22</v>
+      </c>
+      <c r="AJ17" s="26">
+        <v>0.54</v>
+      </c>
+      <c r="AK17" s="26">
+        <v>1.49</v>
+      </c>
+    </row>
+    <row r="18" spans="1:51" ht="12" customHeight="1">
+      <c r="A18" s="18" t="s">
+        <v>37</v>
+      </c>
+      <c r="B18" s="8"/>
+      <c r="C18" s="8"/>
+      <c r="D18" s="8"/>
+      <c r="E18" s="8"/>
+      <c r="F18" s="8"/>
+      <c r="G18" s="8"/>
+      <c r="H18" s="9"/>
+      <c r="I18" s="8"/>
+      <c r="J18" s="9"/>
+      <c r="K18" s="9"/>
+      <c r="L18" s="9"/>
+      <c r="M18" s="9"/>
+      <c r="N18" s="22" t="s">
+        <v>29</v>
+      </c>
+      <c r="O18" s="26">
+        <v>0.32</v>
+      </c>
+      <c r="P18" s="20">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="Q18" s="26">
+        <v>0.38</v>
+      </c>
+      <c r="R18" s="26">
+        <v>0.12</v>
+      </c>
+      <c r="S18" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="T18" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="U18" s="26">
+        <v>1.36</v>
+      </c>
+      <c r="V18" s="26">
+        <v>1.33</v>
+      </c>
+      <c r="W18" s="26">
+        <v>1.33</v>
+      </c>
+      <c r="X18" s="26">
+        <v>1.32</v>
+      </c>
+      <c r="Y18" s="26">
+        <v>0.44</v>
+      </c>
+      <c r="Z18" s="26">
+        <v>1.1399999999999999</v>
+      </c>
+      <c r="AA18" s="26">
+        <v>0.83</v>
+      </c>
+      <c r="AB18" s="26">
+        <v>0.44</v>
+      </c>
+      <c r="AC18" s="26">
+        <v>0.53</v>
+      </c>
+      <c r="AD18" s="26">
+        <v>0.24</v>
+      </c>
+      <c r="AE18" s="26">
+        <v>0.22</v>
+      </c>
+      <c r="AF18" s="26">
+        <v>2.58</v>
+      </c>
+      <c r="AG18" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="AH18" s="26">
+        <v>0.45</v>
+      </c>
+      <c r="AI18" s="26">
+        <v>0.33</v>
+      </c>
+      <c r="AJ18" s="26">
+        <v>0.53</v>
+      </c>
+      <c r="AK18" s="26">
+        <v>0.44</v>
+      </c>
+    </row>
+    <row r="19" spans="1:51" ht="12" customHeight="1">
+      <c r="A19" s="18" t="s">
+        <v>44</v>
+      </c>
+      <c r="B19" s="8"/>
+      <c r="C19" s="8"/>
+      <c r="D19" s="8"/>
+      <c r="E19" s="8"/>
+      <c r="F19" s="8"/>
+      <c r="G19" s="8"/>
+      <c r="H19" s="9"/>
+      <c r="I19" s="8"/>
+      <c r="J19" s="9"/>
+      <c r="K19" s="9"/>
+      <c r="L19" s="9"/>
+      <c r="M19" s="9"/>
+      <c r="N19" s="20">
+        <v>0.98</v>
+      </c>
+      <c r="O19" s="26">
+        <v>0.43</v>
+      </c>
+      <c r="P19" s="20">
+        <v>0.38</v>
+      </c>
+      <c r="Q19" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="R19" s="26">
+        <v>0.47</v>
+      </c>
+      <c r="S19" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="T19" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="U19" s="26">
+        <v>1.88</v>
+      </c>
+      <c r="V19" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="W19" s="26">
+        <v>1.39</v>
+      </c>
+      <c r="X19" s="26">
+        <v>0.73</v>
+      </c>
+      <c r="Y19" s="26">
+        <v>1.53</v>
+      </c>
+      <c r="Z19" s="26">
+        <v>1.32</v>
+      </c>
+      <c r="AA19" s="26">
+        <v>0.23</v>
+      </c>
+      <c r="AB19" s="26">
+        <v>0.61</v>
+      </c>
+      <c r="AC19" s="26">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="AD19" s="26">
+        <v>0.5</v>
+      </c>
+      <c r="AE19" s="26">
+        <v>0.76</v>
+      </c>
+      <c r="AF19" s="26">
+        <v>1.87</v>
+      </c>
+      <c r="AG19" s="26">
+        <v>1.97</v>
+      </c>
+      <c r="AH19" s="26">
+        <v>0.65</v>
+      </c>
+      <c r="AI19" s="26">
+        <v>0.97</v>
+      </c>
+      <c r="AJ19" s="26">
+        <v>0.77</v>
+      </c>
+      <c r="AK19" s="26">
+        <v>0.32</v>
+      </c>
+    </row>
+    <row r="20" spans="1:51" ht="12" customHeight="1">
+      <c r="A20" s="18" t="s">
+        <v>45</v>
+      </c>
+      <c r="B20" s="8"/>
+      <c r="C20" s="8"/>
+      <c r="D20" s="8"/>
+      <c r="E20" s="8"/>
+      <c r="F20" s="8"/>
+      <c r="G20" s="8"/>
+      <c r="H20" s="9"/>
+      <c r="I20" s="8"/>
+      <c r="J20" s="9"/>
+      <c r="K20" s="9"/>
+      <c r="L20" s="9"/>
+      <c r="M20" s="9"/>
+      <c r="N20" s="20">
+        <v>0.3</v>
+      </c>
+      <c r="O20" s="26">
+        <v>1.03</v>
+      </c>
+      <c r="P20" s="20">
+        <v>0.57999999999999996</v>
+      </c>
+      <c r="Q20" s="26">
+        <v>0.21</v>
+      </c>
+      <c r="R20" s="26">
+        <v>0.38</v>
+      </c>
+      <c r="S20" s="26">
+        <v>0.61</v>
+      </c>
+      <c r="T20" s="26">
+        <v>2.1</v>
+      </c>
+      <c r="U20" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="V20" s="26">
+        <v>1.44</v>
+      </c>
+      <c r="W20" s="26">
+        <v>1.07</v>
+      </c>
+      <c r="X20" s="26">
+        <v>0.64</v>
+      </c>
+      <c r="Y20" s="26">
+        <v>0.54</v>
+      </c>
+      <c r="Z20" s="26">
+        <v>0.92</v>
+      </c>
+      <c r="AA20" s="26">
+        <v>0.94</v>
+      </c>
+      <c r="AB20" s="26">
+        <v>0.12</v>
+      </c>
+      <c r="AC20" s="26">
+        <v>0.32</v>
+      </c>
+      <c r="AD20" s="26">
+        <v>0.39</v>
+      </c>
+      <c r="AE20" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="AF20" s="26">
+        <v>3.21</v>
+      </c>
+      <c r="AG20" s="26">
+        <v>3.37</v>
+      </c>
+      <c r="AH20" s="26">
+        <v>1.47</v>
+      </c>
+      <c r="AI20" s="26">
+        <v>0.82</v>
+      </c>
+      <c r="AJ20" s="26">
+        <v>0.44</v>
+      </c>
+      <c r="AK20" s="26">
+        <v>0.73</v>
+      </c>
+    </row>
+    <row r="21" spans="1:51" ht="12" customHeight="1">
+      <c r="A21" s="18" t="s">
+        <v>38</v>
+      </c>
+      <c r="B21" s="8"/>
+      <c r="C21" s="8"/>
+      <c r="D21" s="8"/>
+      <c r="E21" s="8"/>
+      <c r="F21" s="8"/>
+      <c r="G21" s="8"/>
+      <c r="H21" s="9"/>
+      <c r="I21" s="8"/>
+      <c r="J21" s="9"/>
+      <c r="K21" s="9"/>
+      <c r="L21" s="9"/>
+      <c r="M21" s="9"/>
+      <c r="N21" s="20">
+        <v>0.64</v>
+      </c>
+      <c r="O21" s="26">
+        <v>1.2</v>
+      </c>
+      <c r="P21" s="20">
+        <v>0.43</v>
+      </c>
+      <c r="Q21" s="26">
+        <v>0.64</v>
+      </c>
+      <c r="R21" s="26">
+        <v>0.35</v>
+      </c>
+      <c r="S21" s="26">
+        <v>0.43</v>
+      </c>
+      <c r="T21" s="26">
+        <v>2.64</v>
+      </c>
+      <c r="U21" s="26">
+        <v>1.37</v>
+      </c>
+      <c r="V21" s="26">
+        <v>0.68</v>
+      </c>
+      <c r="W21" s="26">
+        <v>1.02</v>
+      </c>
+      <c r="X21" s="26">
+        <v>0.94</v>
+      </c>
+      <c r="Y21" s="26">
+        <v>0.34</v>
+      </c>
+      <c r="Z21" s="26">
+        <v>0.96</v>
+      </c>
+      <c r="AA21" s="26">
+        <v>0.5</v>
+      </c>
+      <c r="AB21" s="26">
+        <v>0.6</v>
+      </c>
+      <c r="AC21" s="26">
+        <v>0.2</v>
+      </c>
+      <c r="AD21" s="26">
+        <v>0.24</v>
+      </c>
+      <c r="AE21" s="26">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="AF21" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="AG21" s="26">
+        <v>2.15</v>
+      </c>
+      <c r="AH21" s="26">
+        <v>0.93</v>
+      </c>
+      <c r="AI21" s="26">
+        <v>0.87</v>
+      </c>
+      <c r="AJ21" s="26">
+        <v>0.69</v>
+      </c>
+      <c r="AK21" s="26">
+        <v>0.46</v>
+      </c>
+    </row>
+    <row r="22" spans="1:51" ht="12" customHeight="1">
+      <c r="A22" s="18" t="s">
+        <v>39</v>
+      </c>
+      <c r="B22" s="8"/>
+      <c r="C22" s="8"/>
+      <c r="D22" s="8"/>
+      <c r="E22" s="8"/>
+      <c r="F22" s="8"/>
+      <c r="G22" s="8"/>
+      <c r="H22" s="9"/>
+      <c r="I22" s="8"/>
+      <c r="J22" s="9"/>
+      <c r="K22" s="9"/>
+      <c r="L22" s="9"/>
+      <c r="M22" s="9"/>
+      <c r="N22" s="20">
+        <v>1.34</v>
+      </c>
+      <c r="O22" s="26">
+        <v>0.63</v>
+      </c>
+      <c r="P22" s="20">
+        <v>0.4</v>
+      </c>
+      <c r="Q22" s="26">
+        <v>0.4</v>
+      </c>
+      <c r="R22" s="26">
+        <v>0.23</v>
+      </c>
+      <c r="S22" s="26">
+        <v>0.27</v>
+      </c>
+      <c r="T22" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="U22" s="26">
+        <v>0.95</v>
+      </c>
+      <c r="V22" s="26">
+        <v>1.62</v>
+      </c>
+      <c r="W22" s="26">
+        <v>0.84</v>
+      </c>
+      <c r="X22" s="26">
+        <v>0.52</v>
+      </c>
+      <c r="Y22" s="26">
+        <v>0.43</v>
+      </c>
+      <c r="Z22" s="26">
+        <v>1.27</v>
+      </c>
+      <c r="AA22" s="26">
+        <v>0.55000000000000004</v>
+      </c>
+      <c r="AB22" s="26">
+        <v>0.45</v>
+      </c>
+      <c r="AC22" s="26">
+        <v>0.33</v>
+      </c>
+      <c r="AD22" s="26">
+        <v>0.27</v>
+      </c>
+      <c r="AE22" s="26">
+        <v>0.34</v>
+      </c>
+      <c r="AF22" s="26">
+        <v>3.29</v>
+      </c>
+      <c r="AG22" s="26">
+        <v>0.77</v>
+      </c>
+      <c r="AH22" s="26">
+        <v>1.26</v>
+      </c>
+      <c r="AI22" s="26">
+        <v>0.66</v>
+      </c>
+      <c r="AJ22" s="26">
+        <v>0.9</v>
+      </c>
+      <c r="AK22" s="26">
+        <v>0.82</v>
+      </c>
+    </row>
+    <row r="23" spans="1:51" ht="12" customHeight="1">
+      <c r="A23" s="18" t="s">
+        <v>46</v>
+      </c>
+      <c r="B23" s="8"/>
+      <c r="C23" s="8"/>
+      <c r="D23" s="8"/>
+      <c r="E23" s="8"/>
+      <c r="F23" s="8"/>
+      <c r="G23" s="8"/>
+      <c r="H23" s="9"/>
+      <c r="I23" s="8"/>
+      <c r="J23" s="9"/>
+      <c r="K23" s="9"/>
+      <c r="L23" s="9"/>
+      <c r="M23" s="9"/>
+      <c r="N23" s="20">
+        <v>0.79</v>
+      </c>
+      <c r="O23" s="26">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="P23" s="20">
+        <v>0.12</v>
+      </c>
+      <c r="Q23" s="26">
+        <v>0.11</v>
+      </c>
+      <c r="R23" s="26">
+        <v>0.2</v>
+      </c>
+      <c r="S23" s="26">
+        <v>0.74</v>
+      </c>
+      <c r="T23" s="26">
+        <v>3.4</v>
+      </c>
+      <c r="U23" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="V23" s="26">
+        <v>1.17</v>
+      </c>
+      <c r="W23" s="26">
+        <v>0.28999999999999998</v>
+      </c>
+      <c r="X23" s="26">
+        <v>0.7</v>
+      </c>
+      <c r="Y23" s="26">
+        <v>0.39</v>
+      </c>
+      <c r="Z23" s="26">
+        <v>0.33</v>
+      </c>
+      <c r="AA23" s="26">
+        <v>0.87</v>
+      </c>
+      <c r="AB23" s="26">
+        <v>0.65</v>
+      </c>
+      <c r="AC23" s="26">
+        <v>0.35</v>
+      </c>
+      <c r="AD23" s="26">
+        <v>0.53</v>
+      </c>
+      <c r="AE23" s="26">
+        <v>0.57999999999999996</v>
+      </c>
+      <c r="AF23" s="26">
+        <v>1.19</v>
+      </c>
+      <c r="AG23" s="26">
+        <v>3.7</v>
+      </c>
+      <c r="AH23" s="26">
+        <v>0.4</v>
+      </c>
+      <c r="AI23" s="26">
+        <v>0.91</v>
+      </c>
+      <c r="AJ23" s="26">
+        <v>0.73</v>
+      </c>
+      <c r="AK23" s="26">
+        <v>1.82</v>
+      </c>
+    </row>
+    <row r="24" spans="1:51" ht="12" customHeight="1">
+      <c r="A24" s="18" t="s">
+        <v>40</v>
+      </c>
+      <c r="B24" s="8"/>
+      <c r="C24" s="8"/>
+      <c r="D24" s="8"/>
+      <c r="E24" s="8"/>
+      <c r="F24" s="8"/>
+      <c r="G24" s="8"/>
+      <c r="H24" s="9"/>
+      <c r="I24" s="8"/>
+      <c r="J24" s="9"/>
+      <c r="K24" s="9"/>
+      <c r="L24" s="9"/>
+      <c r="M24" s="9"/>
+      <c r="N24" s="20">
+        <v>1.04</v>
+      </c>
+      <c r="O24" s="26">
+        <v>1.0900000000000001</v>
+      </c>
+      <c r="P24" s="20">
+        <v>0.74</v>
+      </c>
+      <c r="Q24" s="26">
+        <v>0.55000000000000004</v>
+      </c>
+      <c r="R24" s="26">
+        <v>0.53</v>
+      </c>
+      <c r="S24" s="26">
+        <v>0.41</v>
+      </c>
+      <c r="T24" s="26">
+        <v>4.37</v>
+      </c>
+      <c r="U24" s="26">
+        <v>1.68</v>
+      </c>
+      <c r="V24" s="26">
+        <v>2.61</v>
+      </c>
+      <c r="W24" s="26">
+        <v>1.35</v>
+      </c>
+      <c r="X24" s="26">
+        <v>0.6</v>
+      </c>
+      <c r="Y24" s="26">
+        <v>1.34</v>
+      </c>
+      <c r="Z24" s="26">
+        <v>1.23</v>
+      </c>
+      <c r="AA24" s="26">
+        <v>1.1100000000000001</v>
+      </c>
+      <c r="AB24" s="26">
+        <v>0.89</v>
+      </c>
+      <c r="AC24" s="26">
+        <v>0.44</v>
+      </c>
+      <c r="AD24" s="26">
+        <v>0.43</v>
+      </c>
+      <c r="AE24" s="26">
+        <v>0.32</v>
+      </c>
+      <c r="AF24" s="26">
+        <v>5.32</v>
+      </c>
+      <c r="AG24" s="26">
+        <v>2.64</v>
+      </c>
+      <c r="AH24" s="26">
+        <v>1.53</v>
+      </c>
+      <c r="AI24" s="26">
+        <v>1.3</v>
+      </c>
+      <c r="AJ24" s="26">
+        <v>0.67</v>
+      </c>
+      <c r="AK24" s="26">
+        <v>1.82</v>
+      </c>
+    </row>
+    <row r="25" spans="1:51" ht="12" customHeight="1">
+      <c r="A25" s="35"/>
+      <c r="B25" s="35"/>
+      <c r="C25" s="35"/>
+      <c r="D25" s="35"/>
+      <c r="E25" s="35"/>
+      <c r="F25" s="35"/>
+      <c r="G25" s="35"/>
+      <c r="H25" s="35"/>
+      <c r="I25" s="35"/>
+      <c r="J25" s="35"/>
+      <c r="K25" s="35"/>
+      <c r="L25" s="35"/>
+      <c r="M25" s="35"/>
+      <c r="N25" s="35"/>
+      <c r="O25" s="35"/>
+      <c r="P25" s="35"/>
+      <c r="Q25" s="35"/>
+      <c r="R25" s="35"/>
+      <c r="S25" s="35"/>
+      <c r="T25" s="62" t="s">
+        <v>25</v>
+      </c>
+      <c r="U25" s="62"/>
+      <c r="V25" s="62"/>
+      <c r="W25" s="62"/>
+      <c r="X25" s="62"/>
+      <c r="Y25" s="62"/>
+      <c r="Z25" s="62"/>
+      <c r="AA25" s="62"/>
+      <c r="AB25" s="62"/>
+      <c r="AC25" s="62"/>
+      <c r="AD25" s="62"/>
+      <c r="AE25" s="62"/>
+      <c r="AF25" s="62"/>
+      <c r="AG25" s="62"/>
+      <c r="AH25" s="35"/>
+      <c r="AI25" s="35"/>
+      <c r="AJ25" s="26"/>
+      <c r="AK25" s="26"/>
+      <c r="AM25" s="35"/>
+      <c r="AN25" s="35"/>
+      <c r="AO25" s="35"/>
+      <c r="AP25" s="35"/>
+      <c r="AQ25" s="35"/>
+      <c r="AR25" s="35"/>
+      <c r="AS25" s="35"/>
+      <c r="AT25" s="35"/>
+      <c r="AU25" s="35"/>
+      <c r="AV25" s="35"/>
+      <c r="AW25" s="35"/>
+      <c r="AX25" s="35"/>
+      <c r="AY25" s="35"/>
+    </row>
+    <row r="26" spans="1:51" ht="12" customHeight="1">
+      <c r="A26" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="B26" s="1"/>
+      <c r="C26" s="1"/>
+      <c r="D26" s="1"/>
+      <c r="E26" s="1"/>
+      <c r="F26" s="1"/>
+      <c r="G26" s="1"/>
+      <c r="H26" s="1"/>
+      <c r="I26" s="1"/>
+      <c r="J26" s="1"/>
+      <c r="K26" s="1"/>
+      <c r="L26" s="1"/>
+      <c r="M26" s="1"/>
+      <c r="N26" s="20">
+        <v>1.54</v>
+      </c>
+      <c r="O26" s="26">
+        <v>1.28</v>
+      </c>
+      <c r="P26" s="20">
+        <v>0.87</v>
+      </c>
+      <c r="Q26" s="26">
+        <v>0.78</v>
+      </c>
+      <c r="R26" s="26">
+        <v>0.53</v>
+      </c>
+      <c r="S26" s="26">
+        <v>0.47</v>
+      </c>
+      <c r="T26" s="26">
+        <v>4.13</v>
+      </c>
+      <c r="U26" s="26">
+        <v>3.19</v>
+      </c>
+      <c r="V26" s="26">
+        <v>1.76</v>
+      </c>
+      <c r="W26" s="26">
+        <v>1.54</v>
+      </c>
+      <c r="X26" s="26">
+        <v>0.9</v>
+      </c>
+      <c r="Y26" s="26">
+        <v>1.73</v>
+      </c>
+      <c r="Z26" s="26">
+        <v>1.48</v>
+      </c>
+      <c r="AA26" s="26">
+        <v>1.31</v>
+      </c>
+      <c r="AB26" s="26">
+        <v>0.8</v>
+      </c>
+      <c r="AC26" s="26">
+        <v>0.65</v>
+      </c>
+      <c r="AD26" s="26">
+        <v>0.46</v>
+      </c>
+      <c r="AE26" s="26">
+        <v>0.5</v>
+      </c>
+      <c r="AF26" s="26">
+        <v>4.41</v>
+      </c>
+      <c r="AG26" s="26">
+        <v>2.94</v>
+      </c>
+      <c r="AH26" s="26">
+        <v>1.53</v>
+      </c>
+      <c r="AI26" s="26">
+        <v>1.55</v>
+      </c>
+      <c r="AJ26" s="26">
+        <v>0.74</v>
+      </c>
+      <c r="AK26" s="26">
+        <v>2.2599999999999998</v>
+      </c>
+    </row>
+    <row r="27" spans="1:51" ht="12" customHeight="1">
+      <c r="A27" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="B27" s="1"/>
+      <c r="C27" s="1"/>
+      <c r="D27" s="1"/>
+      <c r="E27" s="1"/>
+      <c r="F27" s="1"/>
+      <c r="G27" s="1"/>
+      <c r="H27" s="1"/>
+      <c r="I27" s="1"/>
+      <c r="J27" s="1"/>
+      <c r="K27" s="1"/>
+      <c r="L27" s="1"/>
+      <c r="M27" s="1"/>
+      <c r="N27" s="20">
+        <v>1.56</v>
+      </c>
+      <c r="O27" s="26">
+        <v>1.29</v>
+      </c>
+      <c r="P27" s="20">
+        <v>0.9</v>
+      </c>
+      <c r="Q27" s="26">
+        <v>0.78</v>
+      </c>
+      <c r="R27" s="26">
+        <v>0.55000000000000004</v>
+      </c>
+      <c r="S27" s="26">
+        <v>0.47</v>
+      </c>
+      <c r="T27" s="26">
+        <v>4.05</v>
+      </c>
+      <c r="U27" s="26">
+        <v>3.3</v>
+      </c>
+      <c r="V27" s="26">
+        <v>1.84</v>
+      </c>
+      <c r="W27" s="26">
+        <v>1.51</v>
+      </c>
+      <c r="X27" s="26">
+        <v>0.93</v>
+      </c>
+      <c r="Y27" s="26">
+        <v>1.82</v>
+      </c>
+      <c r="Z27" s="26">
+        <v>1.49</v>
+      </c>
+      <c r="AA27" s="26">
+        <v>1.32</v>
+      </c>
+      <c r="AB27" s="26">
+        <v>0.76</v>
+      </c>
+      <c r="AC27" s="26">
+        <v>0.64</v>
+      </c>
+      <c r="AD27" s="26">
+        <v>0.44</v>
+      </c>
+      <c r="AE27" s="26">
+        <v>0.47</v>
+      </c>
+      <c r="AF27" s="26">
+        <v>3.98</v>
+      </c>
+      <c r="AG27" s="26">
+        <v>3.07</v>
+      </c>
+      <c r="AH27" s="26">
+        <v>1.61</v>
+      </c>
+      <c r="AI27" s="26">
+        <v>1.4</v>
+      </c>
+      <c r="AJ27" s="26">
+        <v>0.73</v>
+      </c>
+      <c r="AK27" s="26">
+        <v>2.2799999999999998</v>
+      </c>
+    </row>
+    <row r="28" spans="1:51" ht="12" customHeight="1">
+      <c r="A28" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B28" s="1"/>
+      <c r="C28" s="1"/>
+      <c r="D28" s="1"/>
+      <c r="E28" s="1"/>
+      <c r="F28" s="1"/>
+      <c r="G28" s="1"/>
+      <c r="H28" s="1"/>
+      <c r="I28" s="1"/>
+      <c r="J28" s="1"/>
+      <c r="K28" s="1"/>
+      <c r="L28" s="1"/>
+      <c r="M28" s="1"/>
+      <c r="N28" s="20">
+        <v>1.7</v>
+      </c>
+      <c r="O28" s="26">
+        <v>1.51</v>
+      </c>
+      <c r="P28" s="20">
+        <v>0.89</v>
+      </c>
+      <c r="Q28" s="26">
+        <v>0.92</v>
+      </c>
+      <c r="R28" s="26">
+        <v>0.4</v>
+      </c>
+      <c r="S28" s="26">
+        <v>0.56999999999999995</v>
+      </c>
+      <c r="T28" s="26">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="U28" s="26">
+        <v>3.17</v>
+      </c>
+      <c r="V28" s="26">
+        <v>1.58</v>
+      </c>
+      <c r="W28" s="26">
+        <v>1.87</v>
+      </c>
+      <c r="X28" s="26">
+        <v>0.74</v>
+      </c>
+      <c r="Y28" s="26">
+        <v>1.61</v>
+      </c>
+      <c r="Z28" s="26">
+        <v>1.62</v>
+      </c>
+      <c r="AA28" s="26">
+        <v>1.57</v>
+      </c>
+      <c r="AB28" s="26">
+        <v>1.1499999999999999</v>
+      </c>
+      <c r="AC28" s="26">
+        <v>0.59</v>
+      </c>
+      <c r="AD28" s="26">
+        <v>0.67</v>
+      </c>
+      <c r="AE28" s="26">
+        <v>0.78</v>
+      </c>
+      <c r="AF28" s="26">
+        <v>6.34</v>
+      </c>
+      <c r="AG28" s="26">
+        <v>3.07</v>
+      </c>
+      <c r="AH28" s="26">
+        <v>1.0900000000000001</v>
+      </c>
+      <c r="AI28" s="26">
+        <v>2.46</v>
+      </c>
+      <c r="AJ28" s="26">
+        <v>0.9</v>
+      </c>
+      <c r="AK28" s="26">
+        <v>2.71</v>
+      </c>
+    </row>
+    <row r="29" spans="1:51" ht="12" customHeight="1">
+      <c r="A29" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="B29" s="1"/>
+      <c r="C29" s="1"/>
+      <c r="D29" s="1"/>
+      <c r="E29" s="1"/>
+      <c r="F29" s="1"/>
+      <c r="G29" s="1"/>
+      <c r="H29" s="1"/>
+      <c r="I29" s="1"/>
+      <c r="J29" s="1"/>
+      <c r="K29" s="1"/>
+      <c r="L29" s="1"/>
+      <c r="M29" s="1"/>
+      <c r="N29" s="20">
+        <v>1.22</v>
+      </c>
+      <c r="O29" s="26">
+        <v>0.9</v>
+      </c>
+      <c r="P29" s="20">
+        <v>0.81</v>
+      </c>
+      <c r="Q29" s="26">
+        <v>0.4</v>
+      </c>
+      <c r="R29" s="26">
+        <v>0.42</v>
+      </c>
+      <c r="S29" s="26">
+        <v>0.27</v>
+      </c>
+      <c r="T29" s="26">
+        <v>4.57</v>
+      </c>
+      <c r="U29" s="26">
+        <v>2.06</v>
+      </c>
+      <c r="V29" s="26">
+        <v>1.35</v>
+      </c>
+      <c r="W29" s="26">
+        <v>2.19</v>
+      </c>
+      <c r="X29" s="26">
+        <v>1.47</v>
+      </c>
+      <c r="Y29" s="26">
+        <v>1.57</v>
+      </c>
+      <c r="Z29" s="26">
+        <v>1.1499999999999999</v>
+      </c>
+      <c r="AA29" s="26">
         <v>1</v>
       </c>
-      <c r="Z9" s="9" t="s">
-[...32 lines deleted...]
-      <c r="AK9" s="9" t="s">
+      <c r="AB29" s="26">
+        <v>0.82</v>
+      </c>
+      <c r="AC29" s="26">
+        <v>0.74</v>
+      </c>
+      <c r="AD29" s="26">
+        <v>0.49</v>
+      </c>
+      <c r="AE29" s="26">
+        <v>0.5</v>
+      </c>
+      <c r="AF29" s="26">
+        <v>6.68</v>
+      </c>
+      <c r="AG29" s="26">
+        <v>2.09</v>
+      </c>
+      <c r="AH29" s="26">
+        <v>1.6</v>
+      </c>
+      <c r="AI29" s="26">
+        <v>1.37</v>
+      </c>
+      <c r="AJ29" s="26">
+        <v>0.81</v>
+      </c>
+      <c r="AK29" s="26">
+        <v>1.59</v>
+      </c>
+    </row>
+    <row r="30" spans="1:51" ht="12" customHeight="1">
+      <c r="A30" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="B30" s="1"/>
+      <c r="C30" s="1"/>
+      <c r="D30" s="1"/>
+      <c r="E30" s="1"/>
+      <c r="F30" s="1"/>
+      <c r="G30" s="1"/>
+      <c r="H30" s="1"/>
+      <c r="I30" s="1"/>
+      <c r="J30" s="1"/>
+      <c r="K30" s="1"/>
+      <c r="L30" s="1"/>
+      <c r="M30" s="1"/>
+      <c r="N30" s="20">
+        <v>1.65</v>
+      </c>
+      <c r="O30" s="26">
+        <v>1.23</v>
+      </c>
+      <c r="P30" s="20">
+        <v>0.6</v>
+      </c>
+      <c r="Q30" s="26">
+        <v>0.79</v>
+      </c>
+      <c r="R30" s="26">
+        <v>0.56000000000000005</v>
+      </c>
+      <c r="S30" s="26">
+        <v>0.45</v>
+      </c>
+      <c r="T30" s="26">
+        <v>4.2</v>
+      </c>
+      <c r="U30" s="26">
+        <v>3.52</v>
+      </c>
+      <c r="V30" s="26">
+        <v>1.06</v>
+      </c>
+      <c r="W30" s="26">
+        <v>1.08</v>
+      </c>
+      <c r="X30" s="26">
+        <v>0.74</v>
+      </c>
+      <c r="Y30" s="26">
+        <v>1.2</v>
+      </c>
+      <c r="Z30" s="26">
+        <v>1.55</v>
+      </c>
+      <c r="AA30" s="26">
         <v>1</v>
       </c>
-      <c r="AL9" s="9" t="s">
-[...73 lines deleted...]
-      <c r="A11" s="38" t="s">
+      <c r="AB30" s="26">
+        <v>0.67</v>
+      </c>
+      <c r="AC30" s="26">
+        <v>0.8</v>
+      </c>
+      <c r="AD30" s="26">
+        <v>0.44</v>
+      </c>
+      <c r="AE30" s="26">
+        <v>0.52</v>
+      </c>
+      <c r="AF30" s="26">
+        <v>4.55</v>
+      </c>
+      <c r="AG30" s="26">
+        <v>2.68</v>
+      </c>
+      <c r="AH30" s="26">
+        <v>1.46</v>
+      </c>
+      <c r="AI30" s="26">
+        <v>2.0499999999999998</v>
+      </c>
+      <c r="AJ30" s="26">
+        <v>0.64</v>
+      </c>
+      <c r="AK30" s="26">
+        <v>2.13</v>
+      </c>
+    </row>
+    <row r="31" spans="1:51" ht="12" customHeight="1">
+      <c r="A31" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="B31" s="1"/>
+      <c r="C31" s="1"/>
+      <c r="D31" s="1"/>
+      <c r="E31" s="1"/>
+      <c r="F31" s="1"/>
+      <c r="G31" s="1"/>
+      <c r="H31" s="1"/>
+      <c r="I31" s="1"/>
+      <c r="J31" s="1"/>
+      <c r="K31" s="1"/>
+      <c r="L31" s="1"/>
+      <c r="M31" s="1"/>
+      <c r="N31" s="20">
+        <v>0.85</v>
+      </c>
+      <c r="O31" s="26">
+        <v>0.74</v>
+      </c>
+      <c r="P31" s="20">
+        <v>0.95</v>
+      </c>
+      <c r="Q31" s="26">
+        <v>0.66</v>
+      </c>
+      <c r="R31" s="26">
+        <v>0.42</v>
+      </c>
+      <c r="S31" s="26">
+        <v>0.38</v>
+      </c>
+      <c r="T31" s="26">
+        <v>5.24</v>
+      </c>
+      <c r="U31" s="26">
+        <v>1.38</v>
+      </c>
+      <c r="V31" s="26">
+        <v>2.71</v>
+      </c>
+      <c r="W31" s="26">
+        <v>1.52</v>
+      </c>
+      <c r="X31" s="26">
+        <v>0.67</v>
+      </c>
+      <c r="Y31" s="26">
+        <v>1.68</v>
+      </c>
+      <c r="Z31" s="26">
+        <v>1.05</v>
+      </c>
+      <c r="AA31" s="26">
+        <v>1.42</v>
+      </c>
+      <c r="AB31" s="26">
+        <v>0.89</v>
+      </c>
+      <c r="AC31" s="26">
+        <v>0.53</v>
+      </c>
+      <c r="AD31" s="26">
+        <v>0.24</v>
+      </c>
+      <c r="AE31" s="26">
+        <v>0.39</v>
+      </c>
+      <c r="AF31" s="26">
+        <v>5.23</v>
+      </c>
+      <c r="AG31" s="26">
+        <v>1.39</v>
+      </c>
+      <c r="AH31" s="26">
+        <v>1.1399999999999999</v>
+      </c>
+      <c r="AI31" s="26">
+        <v>1.02</v>
+      </c>
+      <c r="AJ31" s="26">
+        <v>0.54</v>
+      </c>
+      <c r="AK31" s="26">
+        <v>1.7</v>
+      </c>
+    </row>
+    <row r="32" spans="1:51" ht="12" customHeight="1">
+      <c r="A32" s="36"/>
+      <c r="B32" s="36"/>
+      <c r="C32" s="36"/>
+      <c r="D32" s="36"/>
+      <c r="E32" s="36"/>
+      <c r="F32" s="36"/>
+      <c r="G32" s="36"/>
+      <c r="H32" s="36"/>
+      <c r="I32" s="36"/>
+      <c r="J32" s="36"/>
+      <c r="K32" s="36"/>
+      <c r="L32" s="36"/>
+      <c r="M32" s="36"/>
+      <c r="N32" s="36"/>
+      <c r="O32" s="36"/>
+      <c r="P32" s="36"/>
+      <c r="Q32" s="36"/>
+      <c r="R32" s="36"/>
+      <c r="S32" s="36"/>
+      <c r="T32" s="73" t="s">
+        <v>26</v>
+      </c>
+      <c r="U32" s="73"/>
+      <c r="V32" s="73"/>
+      <c r="W32" s="73"/>
+      <c r="X32" s="73"/>
+      <c r="Y32" s="73"/>
+      <c r="Z32" s="73"/>
+      <c r="AA32" s="73"/>
+      <c r="AB32" s="73"/>
+      <c r="AC32" s="73"/>
+      <c r="AD32" s="73"/>
+      <c r="AE32" s="73"/>
+      <c r="AF32" s="73"/>
+      <c r="AG32" s="73"/>
+      <c r="AH32" s="36"/>
+      <c r="AI32" s="36"/>
+      <c r="AJ32" s="26"/>
+      <c r="AK32" s="26"/>
+      <c r="AM32" s="36"/>
+      <c r="AN32" s="36"/>
+      <c r="AO32" s="36"/>
+      <c r="AP32" s="36"/>
+      <c r="AQ32" s="36"/>
+      <c r="AR32" s="36"/>
+      <c r="AS32" s="36"/>
+      <c r="AT32" s="36"/>
+      <c r="AU32" s="36"/>
+      <c r="AV32" s="36"/>
+      <c r="AW32" s="36"/>
+      <c r="AX32" s="36"/>
+      <c r="AY32" s="36"/>
+    </row>
+    <row r="33" spans="1:37" ht="12" customHeight="1">
+      <c r="A33" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="B33" s="1"/>
+      <c r="C33" s="1"/>
+      <c r="D33" s="1"/>
+      <c r="E33" s="1"/>
+      <c r="F33" s="1"/>
+      <c r="G33" s="1"/>
+      <c r="H33" s="1"/>
+      <c r="I33" s="1"/>
+      <c r="J33" s="1"/>
+      <c r="K33" s="1"/>
+      <c r="L33" s="1"/>
+      <c r="M33" s="1"/>
+      <c r="N33" s="20">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="O33" s="26">
+        <v>0.99</v>
+      </c>
+      <c r="P33" s="20">
+        <v>0.61</v>
+      </c>
+      <c r="Q33" s="26">
+        <v>0.49</v>
+      </c>
+      <c r="R33" s="26">
+        <v>0.39</v>
+      </c>
+      <c r="S33" s="26">
+        <v>0.41</v>
+      </c>
+      <c r="T33" s="26">
+        <v>2.61</v>
+      </c>
+      <c r="U33" s="26">
+        <v>1.82</v>
+      </c>
+      <c r="V33" s="26">
+        <v>1.31</v>
+      </c>
+      <c r="W33" s="26">
+        <v>1.29</v>
+      </c>
+      <c r="X33" s="26">
+        <v>0.93</v>
+      </c>
+      <c r="Y33" s="26">
+        <v>0.91</v>
+      </c>
+      <c r="Z33" s="26">
+        <v>1.18</v>
+      </c>
+      <c r="AA33" s="26">
+        <v>0.8</v>
+      </c>
+      <c r="AB33" s="26">
+        <v>0.52</v>
+      </c>
+      <c r="AC33" s="26">
+        <v>0.48</v>
+      </c>
+      <c r="AD33" s="26">
+        <v>0.39</v>
+      </c>
+      <c r="AE33" s="26">
+        <v>0.38</v>
+      </c>
+      <c r="AF33" s="26">
+        <v>3.34</v>
+      </c>
+      <c r="AG33" s="26">
+        <v>2.34</v>
+      </c>
+      <c r="AH33" s="26">
+        <v>1.25</v>
+      </c>
+      <c r="AI33" s="26">
+        <v>1.04</v>
+      </c>
+      <c r="AJ33" s="26">
+        <v>0.72</v>
+      </c>
+      <c r="AK33" s="26">
+        <v>1.35</v>
+      </c>
+    </row>
+    <row r="34" spans="1:37" ht="12" customHeight="1">
+      <c r="A34" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="B34" s="1"/>
+      <c r="C34" s="1"/>
+      <c r="D34" s="1"/>
+      <c r="E34" s="1"/>
+      <c r="F34" s="1"/>
+      <c r="G34" s="1"/>
+      <c r="H34" s="1"/>
+      <c r="I34" s="1"/>
+      <c r="J34" s="1"/>
+      <c r="K34" s="1"/>
+      <c r="L34" s="1"/>
+      <c r="M34" s="1"/>
+      <c r="N34" s="20">
+        <v>1.72</v>
+      </c>
+      <c r="O34" s="26">
+        <v>1.65</v>
+      </c>
+      <c r="P34" s="20">
+        <v>0.93</v>
+      </c>
+      <c r="Q34" s="26">
+        <v>0.36</v>
+      </c>
+      <c r="R34" s="26">
+        <v>0.44</v>
+      </c>
+      <c r="S34" s="26">
+        <v>0.5</v>
+      </c>
+      <c r="T34" s="26">
+        <v>2.35</v>
+      </c>
+      <c r="U34" s="26">
+        <v>2.4700000000000002</v>
+      </c>
+      <c r="V34" s="26">
+        <v>1.21</v>
+      </c>
+      <c r="W34" s="26">
+        <v>1.66</v>
+      </c>
+      <c r="X34" s="26">
+        <v>0.96</v>
+      </c>
+      <c r="Y34" s="26">
+        <v>1.3</v>
+      </c>
+      <c r="Z34" s="26">
+        <v>2.23</v>
+      </c>
+      <c r="AA34" s="26">
+        <v>0.9</v>
+      </c>
+      <c r="AB34" s="26">
+        <v>0.2</v>
+      </c>
+      <c r="AC34" s="26">
+        <v>0.42</v>
+      </c>
+      <c r="AD34" s="26">
+        <v>0.33</v>
+      </c>
+      <c r="AE34" s="26">
+        <v>0.2</v>
+      </c>
+      <c r="AF34" s="26">
+        <v>2.99</v>
+      </c>
+      <c r="AG34" s="26">
+        <v>2.8</v>
+      </c>
+      <c r="AH34" s="26">
+        <v>2.0299999999999998</v>
+      </c>
+      <c r="AI34" s="26">
+        <v>1.07</v>
+      </c>
+      <c r="AJ34" s="26">
+        <v>0.48</v>
+      </c>
+      <c r="AK34" s="26">
+        <v>1.82</v>
+      </c>
+    </row>
+    <row r="35" spans="1:37" ht="12" customHeight="1">
+      <c r="A35" s="17" t="s">
+        <v>31</v>
+      </c>
+      <c r="B35" s="1"/>
+      <c r="C35" s="1"/>
+      <c r="D35" s="1"/>
+      <c r="E35" s="1"/>
+      <c r="F35" s="1"/>
+      <c r="G35" s="1"/>
+      <c r="H35" s="1"/>
+      <c r="I35" s="1"/>
+      <c r="J35" s="1"/>
+      <c r="K35" s="1"/>
+      <c r="L35" s="1"/>
+      <c r="M35" s="1"/>
+      <c r="N35" s="20">
+        <v>0.94</v>
+      </c>
+      <c r="O35" s="26">
+        <v>4.13</v>
+      </c>
+      <c r="P35" s="20">
+        <v>1.48</v>
+      </c>
+      <c r="Q35" s="26">
+        <v>0.66</v>
+      </c>
+      <c r="R35" s="26">
+        <v>0.6</v>
+      </c>
+      <c r="S35" s="26">
+        <v>1.1100000000000001</v>
+      </c>
+      <c r="T35" s="26">
+        <v>6.78</v>
+      </c>
+      <c r="U35" s="26">
+        <v>3.61</v>
+      </c>
+      <c r="V35" s="26">
+        <v>2.34</v>
+      </c>
+      <c r="W35" s="26">
+        <v>3.55</v>
+      </c>
+      <c r="X35" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="Y35" s="26">
+        <v>1.1599999999999999</v>
+      </c>
+      <c r="Z35" s="26">
+        <v>0.99</v>
+      </c>
+      <c r="AA35" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="AB35" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="AC35" s="26">
+        <v>2.09</v>
+      </c>
+      <c r="AD35" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="AE35" s="26">
+        <v>0.57999999999999996</v>
+      </c>
+      <c r="AF35" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="AG35" s="26">
+        <v>3.82</v>
+      </c>
+      <c r="AH35" s="26">
+        <v>4.9400000000000004</v>
+      </c>
+      <c r="AI35" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="AJ35" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="AK35" s="26">
+        <v>2.42</v>
+      </c>
+    </row>
+    <row r="36" spans="1:37" ht="12" customHeight="1">
+      <c r="A36" s="18" t="s">
+        <v>33</v>
+      </c>
+      <c r="B36" s="1"/>
+      <c r="C36" s="1"/>
+      <c r="D36" s="1"/>
+      <c r="E36" s="1"/>
+      <c r="F36" s="1"/>
+      <c r="G36" s="1"/>
+      <c r="H36" s="1"/>
+      <c r="I36" s="1"/>
+      <c r="J36" s="1"/>
+      <c r="K36" s="1"/>
+      <c r="L36" s="1"/>
+      <c r="M36" s="1"/>
+      <c r="N36" s="20">
+        <v>0.95</v>
+      </c>
+      <c r="O36" s="26">
+        <v>0.83</v>
+      </c>
+      <c r="P36" s="20">
+        <v>0.55000000000000004</v>
+      </c>
+      <c r="Q36" s="26">
+        <v>0.53</v>
+      </c>
+      <c r="R36" s="26">
+        <v>0.45</v>
+      </c>
+      <c r="S36" s="26">
+        <v>0.43</v>
+      </c>
+      <c r="T36" s="26">
+        <v>4.04</v>
+      </c>
+      <c r="U36" s="26">
+        <v>2.12</v>
+      </c>
+      <c r="V36" s="26">
+        <v>1.17</v>
+      </c>
+      <c r="W36" s="26">
+        <v>1.48</v>
+      </c>
+      <c r="X36" s="26">
+        <v>0.87</v>
+      </c>
+      <c r="Y36" s="26">
+        <v>1.0900000000000001</v>
+      </c>
+      <c r="Z36" s="26">
+        <v>0.93</v>
+      </c>
+      <c r="AA36" s="26">
+        <v>0.92</v>
+      </c>
+      <c r="AB36" s="26">
+        <v>0.53</v>
+      </c>
+      <c r="AC36" s="26">
+        <v>0.56000000000000005</v>
+      </c>
+      <c r="AD36" s="26">
+        <v>0.55000000000000004</v>
+      </c>
+      <c r="AE36" s="26">
+        <v>0.45</v>
+      </c>
+      <c r="AF36" s="26">
+        <v>4.74</v>
+      </c>
+      <c r="AG36" s="26">
+        <v>2.48</v>
+      </c>
+      <c r="AH36" s="26">
+        <v>0.96</v>
+      </c>
+      <c r="AI36" s="26">
+        <v>1.1100000000000001</v>
+      </c>
+      <c r="AJ36" s="26">
+        <v>0.56999999999999995</v>
+      </c>
+      <c r="AK36" s="26">
+        <v>1.51</v>
+      </c>
+    </row>
+    <row r="37" spans="1:37" ht="12" customHeight="1">
+      <c r="A37" s="18" t="s">
+        <v>34</v>
+      </c>
+      <c r="B37" s="1"/>
+      <c r="C37" s="1"/>
+      <c r="D37" s="1"/>
+      <c r="E37" s="1"/>
+      <c r="F37" s="1"/>
+      <c r="G37" s="1"/>
+      <c r="H37" s="1"/>
+      <c r="I37" s="1"/>
+      <c r="J37" s="1"/>
+      <c r="K37" s="1"/>
+      <c r="L37" s="1"/>
+      <c r="M37" s="1"/>
+      <c r="N37" s="20">
+        <v>1.81</v>
+      </c>
+      <c r="O37" s="26">
+        <v>0.88</v>
+      </c>
+      <c r="P37" s="20">
+        <v>1.41</v>
+      </c>
+      <c r="Q37" s="26">
+        <v>0.91</v>
+      </c>
+      <c r="R37" s="26">
+        <v>0.38</v>
+      </c>
+      <c r="S37" s="26">
+        <v>0.59</v>
+      </c>
+      <c r="T37" s="26">
+        <v>2.81</v>
+      </c>
+      <c r="U37" s="26">
+        <v>3.31</v>
+      </c>
+      <c r="V37" s="26">
+        <v>0.48</v>
+      </c>
+      <c r="W37" s="26">
+        <v>1.63</v>
+      </c>
+      <c r="X37" s="26">
+        <v>1.87</v>
+      </c>
+      <c r="Y37" s="26">
+        <v>1.56</v>
+      </c>
+      <c r="Z37" s="26">
+        <v>1.44</v>
+      </c>
+      <c r="AA37" s="26">
+        <v>0.72</v>
+      </c>
+      <c r="AB37" s="26">
+        <v>0.4</v>
+      </c>
+      <c r="AC37" s="26">
+        <v>0.64</v>
+      </c>
+      <c r="AD37" s="26">
+        <v>0.26</v>
+      </c>
+      <c r="AE37" s="26">
+        <v>0.42</v>
+      </c>
+      <c r="AF37" s="26">
+        <v>5.05</v>
+      </c>
+      <c r="AG37" s="26">
+        <v>1.9</v>
+      </c>
+      <c r="AH37" s="26">
+        <v>2.2200000000000002</v>
+      </c>
+      <c r="AI37" s="26">
+        <v>2.0299999999999998</v>
+      </c>
+      <c r="AJ37" s="26">
+        <v>1.77</v>
+      </c>
+      <c r="AK37" s="26">
+        <v>1.35</v>
+      </c>
+    </row>
+    <row r="38" spans="1:37" ht="12" customHeight="1">
+      <c r="A38" s="18" t="s">
+        <v>43</v>
+      </c>
+      <c r="B38" s="1"/>
+      <c r="C38" s="1"/>
+      <c r="D38" s="1"/>
+      <c r="E38" s="1"/>
+      <c r="F38" s="1"/>
+      <c r="G38" s="1"/>
+      <c r="H38" s="1"/>
+      <c r="I38" s="1"/>
+      <c r="J38" s="1"/>
+      <c r="K38" s="1"/>
+      <c r="L38" s="1"/>
+      <c r="M38" s="1"/>
+      <c r="N38" s="20">
+        <v>1.47</v>
+      </c>
+      <c r="O38" s="26">
+        <v>0.94</v>
+      </c>
+      <c r="P38" s="20">
+        <v>0.84</v>
+      </c>
+      <c r="Q38" s="26">
+        <v>0.89</v>
+      </c>
+      <c r="R38" s="26">
+        <v>0.31</v>
+      </c>
+      <c r="S38" s="26">
+        <v>0.56999999999999995</v>
+      </c>
+      <c r="T38" s="26">
+        <v>4.2300000000000004</v>
+      </c>
+      <c r="U38" s="26">
+        <v>3.32</v>
+      </c>
+      <c r="V38" s="26">
+        <v>1.45</v>
+      </c>
+      <c r="W38" s="26">
+        <v>1.08</v>
+      </c>
+      <c r="X38" s="26">
+        <v>1</v>
+      </c>
+      <c r="Y38" s="26">
+        <v>0.96</v>
+      </c>
+      <c r="Z38" s="26">
+        <v>1.1200000000000001</v>
+      </c>
+      <c r="AA38" s="26">
+        <v>1.25</v>
+      </c>
+      <c r="AB38" s="26">
+        <v>0.71</v>
+      </c>
+      <c r="AC38" s="26">
+        <v>0.71</v>
+      </c>
+      <c r="AD38" s="26">
+        <v>0.39</v>
+      </c>
+      <c r="AE38" s="26">
+        <v>0.83</v>
+      </c>
+      <c r="AF38" s="26">
+        <v>3.64</v>
+      </c>
+      <c r="AG38" s="26">
+        <v>3.05</v>
+      </c>
+      <c r="AH38" s="26">
+        <v>1</v>
+      </c>
+      <c r="AI38" s="26">
+        <v>1.5</v>
+      </c>
+      <c r="AJ38" s="26">
+        <v>0.6</v>
+      </c>
+      <c r="AK38" s="26">
+        <v>2.36</v>
+      </c>
+    </row>
+    <row r="39" spans="1:37" ht="12" customHeight="1">
+      <c r="A39" s="18" t="s">
         <v>36</v>
       </c>
-      <c r="B11" s="12"/>
-[...11 lines deleted...]
-      <c r="N11" s="42">
+      <c r="B39" s="1"/>
+      <c r="C39" s="1"/>
+      <c r="D39" s="1"/>
+      <c r="E39" s="1"/>
+      <c r="F39" s="1"/>
+      <c r="G39" s="1"/>
+      <c r="H39" s="1"/>
+      <c r="I39" s="1"/>
+      <c r="J39" s="1"/>
+      <c r="K39" s="1"/>
+      <c r="L39" s="1"/>
+      <c r="M39" s="1"/>
+      <c r="N39" s="20">
+        <v>1.07</v>
+      </c>
+      <c r="O39" s="26">
+        <v>1.04</v>
+      </c>
+      <c r="P39" s="20">
+        <v>0.65</v>
+      </c>
+      <c r="Q39" s="26">
+        <v>0.42</v>
+      </c>
+      <c r="R39" s="26">
+        <v>0.46</v>
+      </c>
+      <c r="S39" s="26">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="T39" s="26">
+        <v>1.7</v>
+      </c>
+      <c r="U39" s="26">
+        <v>1.34</v>
+      </c>
+      <c r="V39" s="26">
+        <v>1.46</v>
+      </c>
+      <c r="W39" s="26">
+        <v>1.98</v>
+      </c>
+      <c r="X39" s="26">
+        <v>1.92</v>
+      </c>
+      <c r="Y39" s="26">
+        <v>1.01</v>
+      </c>
+      <c r="Z39" s="26">
+        <v>0.99</v>
+      </c>
+      <c r="AA39" s="26">
+        <v>0.76</v>
+      </c>
+      <c r="AB39" s="26">
+        <v>0.67</v>
+      </c>
+      <c r="AC39" s="26">
+        <v>0.34</v>
+      </c>
+      <c r="AD39" s="26">
+        <v>0.08</v>
+      </c>
+      <c r="AE39" s="26">
+        <v>0.22</v>
+      </c>
+      <c r="AF39" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="AG39" s="26">
+        <v>2.29</v>
+      </c>
+      <c r="AH39" s="26">
+        <v>0.6</v>
+      </c>
+      <c r="AI39" s="26">
+        <v>0.22</v>
+      </c>
+      <c r="AJ39" s="26">
+        <v>0.54</v>
+      </c>
+      <c r="AK39" s="26">
+        <v>1.49</v>
+      </c>
+    </row>
+    <row r="40" spans="1:37" ht="12" customHeight="1">
+      <c r="A40" s="18" t="s">
+        <v>37</v>
+      </c>
+      <c r="B40" s="1"/>
+      <c r="C40" s="1"/>
+      <c r="D40" s="1"/>
+      <c r="E40" s="1"/>
+      <c r="F40" s="1"/>
+      <c r="G40" s="1"/>
+      <c r="H40" s="1"/>
+      <c r="I40" s="1"/>
+      <c r="J40" s="1"/>
+      <c r="K40" s="1"/>
+      <c r="L40" s="1"/>
+      <c r="M40" s="1"/>
+      <c r="N40" s="22" t="s">
+        <v>29</v>
+      </c>
+      <c r="O40" s="26">
+        <v>0.32</v>
+      </c>
+      <c r="P40" s="20">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="Q40" s="26">
+        <v>0.38</v>
+      </c>
+      <c r="R40" s="26">
+        <v>0.12</v>
+      </c>
+      <c r="S40" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="T40" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="U40" s="26">
+        <v>1.36</v>
+      </c>
+      <c r="V40" s="26">
+        <v>1.33</v>
+      </c>
+      <c r="W40" s="26">
+        <v>1.33</v>
+      </c>
+      <c r="X40" s="26">
+        <v>1.32</v>
+      </c>
+      <c r="Y40" s="26">
+        <v>0.44</v>
+      </c>
+      <c r="Z40" s="26">
+        <v>1.1399999999999999</v>
+      </c>
+      <c r="AA40" s="26">
+        <v>0.83</v>
+      </c>
+      <c r="AB40" s="26">
+        <v>0.44</v>
+      </c>
+      <c r="AC40" s="26">
+        <v>0.53</v>
+      </c>
+      <c r="AD40" s="26">
+        <v>0.24</v>
+      </c>
+      <c r="AE40" s="26">
+        <v>0.22</v>
+      </c>
+      <c r="AF40" s="26">
+        <v>2.58</v>
+      </c>
+      <c r="AG40" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="AH40" s="26">
+        <v>0.45</v>
+      </c>
+      <c r="AI40" s="26">
+        <v>0.33</v>
+      </c>
+      <c r="AJ40" s="26">
+        <v>0.53</v>
+      </c>
+      <c r="AK40" s="26">
+        <v>0.44</v>
+      </c>
+    </row>
+    <row r="41" spans="1:37" ht="12" customHeight="1">
+      <c r="A41" s="18" t="s">
+        <v>44</v>
+      </c>
+      <c r="B41" s="1"/>
+      <c r="C41" s="1"/>
+      <c r="D41" s="1"/>
+      <c r="E41" s="1"/>
+      <c r="F41" s="1"/>
+      <c r="G41" s="1"/>
+      <c r="H41" s="1"/>
+      <c r="I41" s="1"/>
+      <c r="J41" s="1"/>
+      <c r="K41" s="1"/>
+      <c r="L41" s="1"/>
+      <c r="M41" s="1"/>
+      <c r="N41" s="20">
+        <v>0.98</v>
+      </c>
+      <c r="O41" s="26">
+        <v>0.43</v>
+      </c>
+      <c r="P41" s="20">
+        <v>0.38</v>
+      </c>
+      <c r="Q41" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="R41" s="26">
+        <v>0.47</v>
+      </c>
+      <c r="S41" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="T41" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="U41" s="26">
+        <v>1.88</v>
+      </c>
+      <c r="V41" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="W41" s="26">
         <v>1.39</v>
       </c>
-      <c r="O11" s="48">
-[...5 lines deleted...]
-      <c r="Q11" s="48">
+      <c r="X41" s="26">
+        <v>0.73</v>
+      </c>
+      <c r="Y41" s="26">
+        <v>1.53</v>
+      </c>
+      <c r="Z41" s="26">
+        <v>1.32</v>
+      </c>
+      <c r="AA41" s="26">
+        <v>0.23</v>
+      </c>
+      <c r="AB41" s="26">
+        <v>0.61</v>
+      </c>
+      <c r="AC41" s="26">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="AD41" s="26">
+        <v>0.5</v>
+      </c>
+      <c r="AE41" s="26">
+        <v>0.76</v>
+      </c>
+      <c r="AF41" s="26">
+        <v>1.87</v>
+      </c>
+      <c r="AG41" s="26">
+        <v>1.97</v>
+      </c>
+      <c r="AH41" s="26">
+        <v>0.65</v>
+      </c>
+      <c r="AI41" s="26">
+        <v>0.97</v>
+      </c>
+      <c r="AJ41" s="26">
+        <v>0.77</v>
+      </c>
+      <c r="AK41" s="26">
+        <v>0.32</v>
+      </c>
+    </row>
+    <row r="42" spans="1:37" ht="12" customHeight="1">
+      <c r="A42" s="18" t="s">
+        <v>45</v>
+      </c>
+      <c r="B42" s="1"/>
+      <c r="C42" s="1"/>
+      <c r="D42" s="1"/>
+      <c r="E42" s="1"/>
+      <c r="F42" s="1"/>
+      <c r="G42" s="1"/>
+      <c r="H42" s="1"/>
+      <c r="I42" s="1"/>
+      <c r="J42" s="1"/>
+      <c r="K42" s="1"/>
+      <c r="L42" s="1"/>
+      <c r="M42" s="1"/>
+      <c r="N42" s="20">
+        <v>0.3</v>
+      </c>
+      <c r="O42" s="26">
+        <v>1.03</v>
+      </c>
+      <c r="P42" s="20">
+        <v>0.57999999999999996</v>
+      </c>
+      <c r="Q42" s="26">
+        <v>0.21</v>
+      </c>
+      <c r="R42" s="26">
+        <v>0.38</v>
+      </c>
+      <c r="S42" s="26">
+        <v>0.61</v>
+      </c>
+      <c r="T42" s="26">
+        <v>2.1</v>
+      </c>
+      <c r="U42" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="V42" s="26">
+        <v>1.44</v>
+      </c>
+      <c r="W42" s="26">
+        <v>1.07</v>
+      </c>
+      <c r="X42" s="26">
+        <v>0.64</v>
+      </c>
+      <c r="Y42" s="26">
+        <v>0.54</v>
+      </c>
+      <c r="Z42" s="26">
+        <v>0.92</v>
+      </c>
+      <c r="AA42" s="26">
+        <v>0.94</v>
+      </c>
+      <c r="AB42" s="26">
+        <v>0.12</v>
+      </c>
+      <c r="AC42" s="26">
+        <v>0.32</v>
+      </c>
+      <c r="AD42" s="26">
+        <v>0.39</v>
+      </c>
+      <c r="AE42" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="AF42" s="26">
+        <v>3.21</v>
+      </c>
+      <c r="AG42" s="26">
+        <v>3.37</v>
+      </c>
+      <c r="AH42" s="26">
+        <v>1.47</v>
+      </c>
+      <c r="AI42" s="26">
+        <v>0.82</v>
+      </c>
+      <c r="AJ42" s="26">
+        <v>0.44</v>
+      </c>
+      <c r="AK42" s="26">
+        <v>0.73</v>
+      </c>
+    </row>
+    <row r="43" spans="1:37" ht="12" customHeight="1">
+      <c r="A43" s="18" t="s">
+        <v>38</v>
+      </c>
+      <c r="B43" s="1"/>
+      <c r="C43" s="1"/>
+      <c r="D43" s="1"/>
+      <c r="E43" s="1"/>
+      <c r="F43" s="1"/>
+      <c r="G43" s="1"/>
+      <c r="H43" s="1"/>
+      <c r="I43" s="1"/>
+      <c r="J43" s="1"/>
+      <c r="K43" s="1"/>
+      <c r="L43" s="1"/>
+      <c r="M43" s="1"/>
+      <c r="N43" s="20">
+        <v>0.64</v>
+      </c>
+      <c r="O43" s="26">
+        <v>1.2</v>
+      </c>
+      <c r="P43" s="20">
+        <v>0.43</v>
+      </c>
+      <c r="Q43" s="26">
+        <v>0.64</v>
+      </c>
+      <c r="R43" s="26">
+        <v>0.35</v>
+      </c>
+      <c r="S43" s="26">
+        <v>0.43</v>
+      </c>
+      <c r="T43" s="26">
+        <v>2.64</v>
+      </c>
+      <c r="U43" s="26">
+        <v>1.37</v>
+      </c>
+      <c r="V43" s="26">
         <v>0.68</v>
       </c>
-      <c r="R11" s="48">
-[...2 lines deleted...]
-      <c r="S11" s="48">
+      <c r="W43" s="26">
+        <v>1.02</v>
+      </c>
+      <c r="X43" s="26">
+        <v>0.94</v>
+      </c>
+      <c r="Y43" s="26">
+        <v>0.34</v>
+      </c>
+      <c r="Z43" s="26">
+        <v>0.96</v>
+      </c>
+      <c r="AA43" s="26">
+        <v>0.5</v>
+      </c>
+      <c r="AB43" s="26">
+        <v>0.6</v>
+      </c>
+      <c r="AC43" s="26">
+        <v>0.2</v>
+      </c>
+      <c r="AD43" s="26">
+        <v>0.24</v>
+      </c>
+      <c r="AE43" s="26">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="AF43" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="AG43" s="26">
+        <v>2.15</v>
+      </c>
+      <c r="AH43" s="26">
+        <v>0.93</v>
+      </c>
+      <c r="AI43" s="26">
+        <v>0.87</v>
+      </c>
+      <c r="AJ43" s="26">
+        <v>0.69</v>
+      </c>
+      <c r="AK43" s="26">
+        <v>0.46</v>
+      </c>
+    </row>
+    <row r="44" spans="1:37" ht="12" customHeight="1">
+      <c r="A44" s="18" t="s">
+        <v>39</v>
+      </c>
+      <c r="B44" s="1"/>
+      <c r="C44" s="1"/>
+      <c r="D44" s="1"/>
+      <c r="E44" s="1"/>
+      <c r="F44" s="1"/>
+      <c r="G44" s="1"/>
+      <c r="H44" s="1"/>
+      <c r="I44" s="1"/>
+      <c r="J44" s="1"/>
+      <c r="K44" s="1"/>
+      <c r="L44" s="1"/>
+      <c r="M44" s="1"/>
+      <c r="N44" s="20">
+        <v>1.34</v>
+      </c>
+      <c r="O44" s="26">
+        <v>0.63</v>
+      </c>
+      <c r="P44" s="20">
+        <v>0.4</v>
+      </c>
+      <c r="Q44" s="26">
+        <v>0.4</v>
+      </c>
+      <c r="R44" s="26">
+        <v>0.23</v>
+      </c>
+      <c r="S44" s="26">
+        <v>0.27</v>
+      </c>
+      <c r="T44" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="U44" s="26">
+        <v>0.95</v>
+      </c>
+      <c r="V44" s="26">
+        <v>1.62</v>
+      </c>
+      <c r="W44" s="26">
+        <v>0.84</v>
+      </c>
+      <c r="X44" s="26">
+        <v>0.52</v>
+      </c>
+      <c r="Y44" s="26">
+        <v>0.43</v>
+      </c>
+      <c r="Z44" s="26">
+        <v>1.27</v>
+      </c>
+      <c r="AA44" s="26">
+        <v>0.55000000000000004</v>
+      </c>
+      <c r="AB44" s="26">
         <v>0.45</v>
       </c>
-      <c r="T11" s="48">
-[...11 lines deleted...]
-      <c r="X11" s="48">
+      <c r="AC44" s="26">
+        <v>0.33</v>
+      </c>
+      <c r="AD44" s="26">
+        <v>0.27</v>
+      </c>
+      <c r="AE44" s="26">
+        <v>0.34</v>
+      </c>
+      <c r="AF44" s="26">
+        <v>3.29</v>
+      </c>
+      <c r="AG44" s="26">
+        <v>0.77</v>
+      </c>
+      <c r="AH44" s="26">
+        <v>1.26</v>
+      </c>
+      <c r="AI44" s="26">
+        <v>0.66</v>
+      </c>
+      <c r="AJ44" s="26">
+        <v>0.9</v>
+      </c>
+      <c r="AK44" s="26">
+        <v>0.82</v>
+      </c>
+    </row>
+    <row r="45" spans="1:37" ht="12" customHeight="1">
+      <c r="A45" s="18" t="s">
+        <v>46</v>
+      </c>
+      <c r="B45" s="1"/>
+      <c r="C45" s="1"/>
+      <c r="D45" s="1"/>
+      <c r="E45" s="1"/>
+      <c r="F45" s="1"/>
+      <c r="G45" s="1"/>
+      <c r="H45" s="1"/>
+      <c r="I45" s="1"/>
+      <c r="J45" s="1"/>
+      <c r="K45" s="1"/>
+      <c r="L45" s="1"/>
+      <c r="M45" s="1"/>
+      <c r="N45" s="20">
+        <v>0.79</v>
+      </c>
+      <c r="O45" s="26">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="P45" s="20">
+        <v>0.12</v>
+      </c>
+      <c r="Q45" s="26">
+        <v>0.11</v>
+      </c>
+      <c r="R45" s="26">
+        <v>0.2</v>
+      </c>
+      <c r="S45" s="26">
+        <v>0.74</v>
+      </c>
+      <c r="T45" s="26">
+        <v>3.4</v>
+      </c>
+      <c r="U45" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="V45" s="26">
+        <v>1.17</v>
+      </c>
+      <c r="W45" s="26">
+        <v>0.28999999999999998</v>
+      </c>
+      <c r="X45" s="26">
+        <v>0.7</v>
+      </c>
+      <c r="Y45" s="26">
+        <v>0.39</v>
+      </c>
+      <c r="Z45" s="26">
+        <v>0.33</v>
+      </c>
+      <c r="AA45" s="26">
+        <v>0.87</v>
+      </c>
+      <c r="AB45" s="26">
+        <v>0.65</v>
+      </c>
+      <c r="AC45" s="26">
+        <v>0.35</v>
+      </c>
+      <c r="AD45" s="26">
+        <v>0.53</v>
+      </c>
+      <c r="AE45" s="26">
+        <v>0.57999999999999996</v>
+      </c>
+      <c r="AF45" s="26">
+        <v>1.19</v>
+      </c>
+      <c r="AG45" s="26">
+        <v>3.7</v>
+      </c>
+      <c r="AH45" s="26">
+        <v>0.4</v>
+      </c>
+      <c r="AI45" s="26">
         <v>0.91</v>
       </c>
-      <c r="Y11" s="48">
-[...2 lines deleted...]
-      <c r="Z11" s="48">
+      <c r="AJ45" s="26">
+        <v>0.73</v>
+      </c>
+      <c r="AK45" s="26">
+        <v>1.82</v>
+      </c>
+    </row>
+    <row r="46" spans="1:37" ht="12" customHeight="1">
+      <c r="A46" s="19" t="s">
+        <v>40</v>
+      </c>
+      <c r="B46" s="1"/>
+      <c r="C46" s="1"/>
+      <c r="D46" s="1"/>
+      <c r="E46" s="1"/>
+      <c r="F46" s="1"/>
+      <c r="G46" s="1"/>
+      <c r="H46" s="1"/>
+      <c r="I46" s="1"/>
+      <c r="J46" s="1"/>
+      <c r="K46" s="1"/>
+      <c r="L46" s="1"/>
+      <c r="M46" s="1"/>
+      <c r="N46" s="23">
+        <v>1.2</v>
+      </c>
+      <c r="O46" s="27">
+        <v>1.37</v>
+      </c>
+      <c r="P46" s="23">
+        <v>0.57999999999999996</v>
+      </c>
+      <c r="Q46" s="27">
+        <v>0.47</v>
+      </c>
+      <c r="R46" s="27">
+        <v>0.62</v>
+      </c>
+      <c r="S46" s="27">
+        <v>0.43</v>
+      </c>
+      <c r="T46" s="27">
+        <v>3.68</v>
+      </c>
+      <c r="U46" s="27">
+        <v>1.93</v>
+      </c>
+      <c r="V46" s="27">
+        <v>2.5299999999999998</v>
+      </c>
+      <c r="W46" s="27">
+        <v>1.22</v>
+      </c>
+      <c r="X46" s="27">
+        <v>0.54</v>
+      </c>
+      <c r="Y46" s="27">
+        <v>1.08</v>
+      </c>
+      <c r="Z46" s="27">
         <v>1.38</v>
       </c>
-      <c r="AA11" s="48">
-[...73 lines deleted...]
-      <c r="W12" s="48">
+      <c r="AA46" s="27">
+        <v>0.87</v>
+      </c>
+      <c r="AB46" s="27">
+        <v>0.89</v>
+      </c>
+      <c r="AC46" s="27">
+        <v>0.37</v>
+      </c>
+      <c r="AD46" s="27">
+        <v>0.57999999999999996</v>
+      </c>
+      <c r="AE46" s="27">
+        <v>0.27</v>
+      </c>
+      <c r="AF46" s="27">
+        <v>5.4</v>
+      </c>
+      <c r="AG46" s="27">
+        <v>3.65</v>
+      </c>
+      <c r="AH46" s="27">
+        <v>1.84</v>
+      </c>
+      <c r="AI46" s="27">
         <v>1.52</v>
       </c>
-      <c r="X12" s="48">
-[...82 lines deleted...]
-      <c r="W13" s="48">
+      <c r="AJ46" s="27">
+        <v>0.77</v>
+      </c>
+      <c r="AK46" s="27">
         <v>1.92</v>
       </c>
-      <c r="X13" s="48">
-[...2812 lines deleted...]
-      <c r="A47" s="19"/>
+    </row>
+    <row r="47" spans="1:37">
+      <c r="A47" s="10"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="T6:AQ6"/>
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="B8:M8"/>
     <mergeCell ref="T8:AE8"/>
     <mergeCell ref="T32:AG32"/>
     <mergeCell ref="T10:AG10"/>
     <mergeCell ref="T25:AG25"/>
     <mergeCell ref="N8:S8"/>
     <mergeCell ref="AF8:AQ8"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
-  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>5</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="5" baseType="lpstr">
-[...4 lines deleted...]
-      <vt:lpstr>Коэф. 2024-2026</vt:lpstr>
+    <vt:vector size="4" baseType="lpstr">
+      <vt:lpstr>Метаданные</vt:lpstr>
+      <vt:lpstr>Условные обозначения</vt:lpstr>
+      <vt:lpstr>Браки  </vt:lpstr>
+      <vt:lpstr>Коэфф</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>g.aigozina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>