--- v4 (2026-08-06)
+++ v5 (2026-09-15)
@@ -8,61 +8,61 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\ДИСК Д\номенклатура по смк\эл.номенклатура 2026\14-26 Основные показатели (динамические ряды) по демографической и социальной статистике\ЕДН\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{66424E39-FE91-46CF-8F75-47448B2B7087}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{98930D94-3283-4689-B3E4-D2017867E436}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="572" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="10" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="9" r:id="rId2"/>
     <sheet name="Браки  " sheetId="7" r:id="rId3"/>
     <sheet name="Коэфф" sheetId="8" r:id="rId4"/>
   </sheets>
-  <calcPr calcId="114210"/>
+  <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="276" uniqueCount="93">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
@@ -190,162 +190,162 @@
   <si>
     <t xml:space="preserve">                                                        </t>
   </si>
   <si>
     <t xml:space="preserve">     Браки</t>
   </si>
   <si>
     <t>Условные обозначения:</t>
   </si>
   <si>
     <t>"-" явление отсутствует</t>
   </si>
   <si>
     <t>"0,0" - незначительная величина</t>
   </si>
   <si>
     <t>"х"- данные конфиденциальны</t>
   </si>
   <si>
     <t>"..."- данные отсутствуют</t>
   </si>
   <si>
     <t xml:space="preserve">В отдельных случаях незначительные расхождения между итогом и суммой  слагаемых объясняются округлением данных  </t>
   </si>
   <si>
-    <t>Бюро национальной статистики Агентства по стратегическому планированию и реформам  Республики Казахстан</t>
-[...1 lines deleted...]
-  <si>
     <t>Код статистического показателя</t>
   </si>
   <si>
     <t>Наименование статистического показателя</t>
   </si>
   <si>
     <t>Единица измерения</t>
   </si>
   <si>
     <t>Краткое наименование  КСП</t>
   </si>
   <si>
     <t>История показателя</t>
   </si>
   <si>
     <t>С 1 января 2024 года</t>
   </si>
   <si>
     <t>Определение показателя</t>
   </si>
   <si>
     <t>Метод обработки данных</t>
   </si>
   <si>
     <t>Расчетный</t>
   </si>
   <si>
     <t>Методика рассчета</t>
   </si>
   <si>
     <t>Источник показателя</t>
   </si>
   <si>
     <t>Примечание</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
   </si>
   <si>
     <t>Классификаторы</t>
   </si>
   <si>
     <t>Методологические пояснения</t>
   </si>
   <si>
     <t>Связанные публикации</t>
   </si>
   <si>
+    <t>Полезные ссылки</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
+  </si>
+  <si>
+    <t>Дата последней актуализации</t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Управление социальной и демографической статистики</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Номер телефона</t>
+  </si>
+  <si>
+    <t>+7 723 2 254705</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>Число зарегистрированных браков</t>
+  </si>
+  <si>
+    <t>Браки</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Число зарегистрированных браков </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Статистика зарегистрированных браков в Республике Казахстан  основывается на учете актов о регистрации брака в органах регистрации актов о гражданском состоянии </t>
+  </si>
+  <si>
+    <t>Для формирования текущих данных по статистике браков и разводов  используются такие источники данных, как  административные данные, предоставляемые административными источниками, в частности, с органов регистрации  актов о гражданском состоянии и НАО "Государственная корпорация "Правительство для граждан", проводимые вне плана статистических работ</t>
+  </si>
+  <si>
+    <t>Данные сформированы по дате регистрации актов о браке</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/075/suslb3k6pbcgs8k76u7fcw2az79e2vbz.doc</t>
+  </si>
+  <si>
+    <t>Ежемесячное число зарегистрированных браков по районам</t>
+  </si>
+  <si>
+    <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
+  </si>
+  <si>
+    <t>Адильшинова Гульшат</t>
+  </si>
+  <si>
+    <t>G.Adilshinova@aspire.gov.kz</t>
+  </si>
+  <si>
     <t>https://stat.gov.kz/ru/region/vko/spreadsheets/?industry=38&amp;year=2026&amp;name=10704&amp;period=quarter&amp;type=spreadsheets</t>
-  </si>
-[...58 lines deleted...]
-    <t>Ежемесячное число зарегистрированных браков по районам</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00_р_."/>
   </numFmts>
   <fonts count="22">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
@@ -426,80 +426,80 @@
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <u/>
-[...13 lines deleted...]
-    <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="12">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
@@ -612,54 +612,54 @@
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right/>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="74">
+  <cellXfs count="76">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
@@ -739,123 +739,127 @@
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="10" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="10" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="19" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="17" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="10" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="10" xfId="4" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="10" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="10" xfId="2" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
-[...2 lines deleted...]
-    <cellStyle name="Обычный 4" xfId="4" xr:uid="{1266B33B-6867-4DD1-898C-DA03E8ADEDBE}"/>
+    <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="Обычный 3" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
+    <cellStyle name="Обычный 3 2" xfId="5" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
+    <cellStyle name="Обычный 4" xfId="4" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1116,439 +1120,440 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:G.Adilshinova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/vko/spreadsheets/?industry=38&amp;year=2026&amp;name=10704&amp;period=quarter&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:G.Adilshinova@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A32D46BD-66F7-44C3-82E7-F363F7E0436E}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A24" sqref="A24"/>
+      <selection activeCell="B15" sqref="B15:B16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="46.5703125" customWidth="1"/>
     <col min="2" max="2" width="67" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="50" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="B1" s="57">
+        <v>55</v>
+      </c>
+      <c r="B1" s="55">
         <v>612401</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="50" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-        <v>85</v>
+        <v>56</v>
+      </c>
+      <c r="B2" s="56" t="s">
+        <v>81</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="50" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>86</v>
+        <v>57</v>
+      </c>
+      <c r="B3" s="56" t="s">
+        <v>82</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="50" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>87</v>
+        <v>58</v>
+      </c>
+      <c r="B4" s="56" t="s">
+        <v>83</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="50" t="s">
+        <v>59</v>
+      </c>
+      <c r="B5" s="56" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="50" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-        <v>92</v>
+        <v>61</v>
+      </c>
+      <c r="B6" s="56" t="s">
+        <v>88</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="50" t="s">
+        <v>62</v>
+      </c>
+      <c r="B7" s="56" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="8" spans="1:2" ht="39">
       <c r="A8" s="50" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>88</v>
+        <v>64</v>
+      </c>
+      <c r="B8" s="57" t="s">
+        <v>84</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="77.25">
       <c r="A9" s="50" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-        <v>89</v>
+        <v>65</v>
+      </c>
+      <c r="B9" s="57" t="s">
+        <v>85</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="50" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>90</v>
+        <v>66</v>
+      </c>
+      <c r="B10" s="56" t="s">
+        <v>86</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="50" t="s">
-        <v>69</v>
-[...1 lines deleted...]
-      <c r="B11" s="59" t="s">
         <v>68</v>
+      </c>
+      <c r="B11" s="57" t="s">
+        <v>67</v>
       </c>
     </row>
     <row r="12" spans="1:2" ht="26.25">
       <c r="A12" s="50" t="s">
+        <v>69</v>
+      </c>
+      <c r="B12" s="57" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" ht="30">
+      <c r="A13" s="50" t="s">
         <v>70</v>
       </c>
-      <c r="B12" s="59" t="s">
-[...8 lines deleted...]
-        <v>72</v>
+      <c r="B13" s="58" t="s">
+        <v>92</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="50" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-        <v>74</v>
+        <v>71</v>
+      </c>
+      <c r="B14" s="51" t="s">
+        <v>72</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="50" t="s">
-        <v>75</v>
-[...2 lines deleted...]
-        <v>46204</v>
+        <v>73</v>
+      </c>
+      <c r="B15" s="52">
+        <v>46272</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="50" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-        <v>46237</v>
+        <v>74</v>
+      </c>
+      <c r="B16" s="52">
+        <v>46300</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="50" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-        <v>78</v>
+        <v>75</v>
+      </c>
+      <c r="B17" s="53" t="s">
+        <v>76</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="50" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>80</v>
+        <v>77</v>
+      </c>
+      <c r="B18" s="53" t="s">
+        <v>90</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="50" t="s">
-        <v>81</v>
-[...2 lines deleted...]
-        <v>82</v>
+        <v>78</v>
+      </c>
+      <c r="B19" s="52" t="s">
+        <v>79</v>
       </c>
     </row>
     <row r="20" spans="1:2">
-      <c r="A20" s="55" t="s">
-[...3 lines deleted...]
-        <v>84</v>
+      <c r="A20" s="54" t="s">
+        <v>80</v>
+      </c>
+      <c r="B20" s="60" t="s">
+        <v>91</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B14" r:id="rId1" xr:uid="{69DD14C3-2092-43C3-B003-689F7B95DD0B}"/>
-[...1 lines deleted...]
-    <hyperlink ref="B11" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
+    <hyperlink ref="B14" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
+    <hyperlink ref="B11" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
+    <hyperlink ref="B13" r:id="rId3" xr:uid="{1F589736-EA79-4CCB-B548-9BEB73B917E9}"/>
+    <hyperlink ref="B20" r:id="rId4" xr:uid="{4817E18A-2F25-407D-9B88-BEA78A0DBBF9}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId4"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{16A7D332-B96A-4E68-9CCF-5E6C453C68BE}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="B5:B14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="H20" sqref="H20"/>
+      <selection activeCell="D26" sqref="D26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="2" max="2" width="31.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2">
       <c r="B5" s="48" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="6" spans="2:2">
       <c r="B6" s="48" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="48" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="8" spans="2:2">
       <c r="B8" s="48" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="9" spans="2:2">
       <c r="B9" s="48" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="11" spans="2:2" ht="75">
       <c r="B11" s="49" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="14" spans="2:2">
-      <c r="B14" s="48" t="s">
-        <v>55</v>
+      <c r="B14" s="59" t="s">
+        <v>89</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A7:AZ48"/>
   <sheetViews>
-    <sheetView topLeftCell="AJ3" workbookViewId="0">
-      <selection activeCell="AK12" sqref="AK12:AK47"/>
+    <sheetView topLeftCell="A3" workbookViewId="0">
+      <selection activeCell="AL29" sqref="AL29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="24" style="2" customWidth="1"/>
     <col min="2" max="12" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="13" max="13" width="0.140625" style="2" hidden="1" customWidth="1"/>
     <col min="14" max="15" width="9.140625" style="2"/>
     <col min="16" max="16" width="9.140625" style="28"/>
     <col min="17" max="32" width="9.140625" style="2"/>
     <col min="33" max="33" width="9.140625" style="18"/>
     <col min="34" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="7" spans="1:52" ht="14.45" customHeight="1">
       <c r="A7" s="33" t="s">
         <v>27</v>
       </c>
       <c r="B7" s="33"/>
       <c r="C7" s="33"/>
       <c r="D7" s="33"/>
       <c r="E7" s="33"/>
       <c r="F7" s="33"/>
       <c r="G7" s="33"/>
       <c r="H7" s="33"/>
       <c r="I7" s="33"/>
       <c r="J7" s="33"/>
       <c r="K7" s="33"/>
       <c r="L7" s="33"/>
       <c r="M7" s="33"/>
       <c r="N7" s="33" t="s">
         <v>47</v>
       </c>
       <c r="O7" s="33"/>
       <c r="P7" s="33"/>
       <c r="Q7" s="33"/>
       <c r="R7" s="33"/>
       <c r="S7" s="33"/>
-      <c r="T7" s="65" t="s">
+      <c r="T7" s="66" t="s">
         <v>48</v>
       </c>
-      <c r="U7" s="65"/>
-[...21 lines deleted...]
-      <c r="AQ7" s="65"/>
+      <c r="U7" s="66"/>
+      <c r="V7" s="66"/>
+      <c r="W7" s="66"/>
+      <c r="X7" s="66"/>
+      <c r="Y7" s="66"/>
+      <c r="Z7" s="66"/>
+      <c r="AA7" s="66"/>
+      <c r="AB7" s="66"/>
+      <c r="AC7" s="66"/>
+      <c r="AD7" s="66"/>
+      <c r="AE7" s="66"/>
+      <c r="AF7" s="66"/>
+      <c r="AG7" s="66"/>
+      <c r="AH7" s="66"/>
+      <c r="AI7" s="66"/>
+      <c r="AJ7" s="66"/>
+      <c r="AK7" s="66"/>
+      <c r="AL7" s="66"/>
+      <c r="AM7" s="66"/>
+      <c r="AN7" s="66"/>
+      <c r="AO7" s="66"/>
+      <c r="AP7" s="66"/>
+      <c r="AQ7" s="66"/>
       <c r="AR7" s="33"/>
       <c r="AS7" s="33"/>
       <c r="AT7" s="33"/>
       <c r="AU7" s="33"/>
       <c r="AV7" s="33"/>
       <c r="AW7" s="33"/>
       <c r="AX7" s="33"/>
     </row>
     <row r="8" spans="1:52">
       <c r="C8" s="3"/>
       <c r="AE8" s="3"/>
       <c r="AQ8" s="3" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="9" spans="1:52">
-      <c r="A9" s="66"/>
-      <c r="B9" s="64">
+      <c r="A9" s="67"/>
+      <c r="B9" s="65">
         <v>2021</v>
       </c>
-      <c r="C9" s="68"/>
-[...10 lines deleted...]
-      <c r="N9" s="68">
+      <c r="C9" s="69"/>
+      <c r="D9" s="69"/>
+      <c r="E9" s="69"/>
+      <c r="F9" s="69"/>
+      <c r="G9" s="69"/>
+      <c r="H9" s="69"/>
+      <c r="I9" s="69"/>
+      <c r="J9" s="69"/>
+      <c r="K9" s="69"/>
+      <c r="L9" s="69"/>
+      <c r="M9" s="69"/>
+      <c r="N9" s="69">
         <v>2024</v>
       </c>
-      <c r="O9" s="68"/>
-[...4 lines deleted...]
-      <c r="T9" s="63">
+      <c r="O9" s="69"/>
+      <c r="P9" s="69"/>
+      <c r="Q9" s="69"/>
+      <c r="R9" s="69"/>
+      <c r="S9" s="70"/>
+      <c r="T9" s="64">
         <v>2025</v>
       </c>
-      <c r="U9" s="63"/>
-[...10 lines deleted...]
-      <c r="AF9" s="63">
+      <c r="U9" s="64"/>
+      <c r="V9" s="64"/>
+      <c r="W9" s="64"/>
+      <c r="X9" s="64"/>
+      <c r="Y9" s="64"/>
+      <c r="Z9" s="64"/>
+      <c r="AA9" s="64"/>
+      <c r="AB9" s="64"/>
+      <c r="AC9" s="64"/>
+      <c r="AD9" s="64"/>
+      <c r="AE9" s="65"/>
+      <c r="AF9" s="64">
         <v>2026</v>
       </c>
-      <c r="AG9" s="63"/>
-[...9 lines deleted...]
-      <c r="AQ9" s="64"/>
+      <c r="AG9" s="64"/>
+      <c r="AH9" s="64"/>
+      <c r="AI9" s="64"/>
+      <c r="AJ9" s="64"/>
+      <c r="AK9" s="64"/>
+      <c r="AL9" s="64"/>
+      <c r="AM9" s="64"/>
+      <c r="AN9" s="64"/>
+      <c r="AO9" s="64"/>
+      <c r="AP9" s="64"/>
+      <c r="AQ9" s="65"/>
     </row>
     <row r="10" spans="1:52" ht="18" customHeight="1">
-      <c r="A10" s="67"/>
+      <c r="A10" s="68"/>
       <c r="B10" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C10" s="4" t="s">
         <v>6</v>
       </c>
       <c r="D10" s="4" t="s">
         <v>7</v>
       </c>
       <c r="E10" s="4" t="s">
         <v>8</v>
       </c>
       <c r="F10" s="4" t="s">
         <v>0</v>
       </c>
       <c r="G10" s="4" t="s">
         <v>1</v>
       </c>
       <c r="H10" s="4" t="s">
         <v>2</v>
       </c>
       <c r="I10" s="5" t="s">
         <v>3</v>
       </c>
       <c r="J10" s="5" t="s">
@@ -1652,66 +1657,66 @@
       </c>
       <c r="AQ10" s="12" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="11" spans="1:52" ht="12" customHeight="1">
       <c r="A11" s="41"/>
       <c r="B11" s="41"/>
       <c r="C11" s="41"/>
       <c r="D11" s="41"/>
       <c r="E11" s="41"/>
       <c r="F11" s="41"/>
       <c r="G11" s="41"/>
       <c r="H11" s="41"/>
       <c r="I11" s="41"/>
       <c r="J11" s="41"/>
       <c r="K11" s="41"/>
       <c r="L11" s="41"/>
       <c r="M11" s="41"/>
       <c r="N11" s="41"/>
       <c r="O11" s="41"/>
       <c r="P11" s="41"/>
       <c r="Q11" s="41"/>
       <c r="R11" s="41"/>
       <c r="S11" s="41"/>
-      <c r="T11" s="61" t="s">
+      <c r="T11" s="62" t="s">
         <v>9</v>
       </c>
-      <c r="U11" s="61"/>
-[...11 lines deleted...]
-      <c r="AG11" s="61"/>
+      <c r="U11" s="62"/>
+      <c r="V11" s="62"/>
+      <c r="W11" s="62"/>
+      <c r="X11" s="62"/>
+      <c r="Y11" s="62"/>
+      <c r="Z11" s="62"/>
+      <c r="AA11" s="62"/>
+      <c r="AB11" s="62"/>
+      <c r="AC11" s="62"/>
+      <c r="AD11" s="62"/>
+      <c r="AE11" s="62"/>
+      <c r="AF11" s="62"/>
+      <c r="AG11" s="62"/>
       <c r="AH11" s="41"/>
       <c r="AI11" s="41"/>
       <c r="AJ11" s="41"/>
       <c r="AK11" s="41"/>
       <c r="AL11" s="41"/>
       <c r="AM11" s="41"/>
       <c r="AN11" s="41"/>
       <c r="AO11" s="41"/>
       <c r="AP11" s="41"/>
       <c r="AQ11" s="41"/>
       <c r="AR11" s="34"/>
       <c r="AS11" s="34"/>
       <c r="AT11" s="34"/>
       <c r="AU11" s="34"/>
       <c r="AV11" s="34"/>
       <c r="AW11" s="34"/>
       <c r="AX11" s="34"/>
       <c r="AY11" s="34"/>
       <c r="AZ11" s="34"/>
     </row>
     <row r="12" spans="1:52" ht="12" customHeight="1">
       <c r="A12" s="16" t="s">
         <v>32</v>
       </c>
       <c r="B12" s="7"/>
@@ -1776,50 +1781,53 @@
       </c>
       <c r="AD12" s="24">
         <v>288</v>
       </c>
       <c r="AE12" s="24">
         <v>334</v>
       </c>
       <c r="AF12" s="24">
         <v>247</v>
       </c>
       <c r="AG12" s="24">
         <v>318</v>
       </c>
       <c r="AH12" s="24">
         <v>254</v>
       </c>
       <c r="AI12" s="46">
         <v>326</v>
       </c>
       <c r="AJ12" s="46">
         <v>217</v>
       </c>
       <c r="AK12" s="46">
         <v>701</v>
       </c>
+      <c r="AL12" s="46">
+        <v>504</v>
+      </c>
     </row>
     <row r="13" spans="1:52" ht="12" customHeight="1">
       <c r="A13" s="17" t="s">
         <v>30</v>
       </c>
       <c r="B13" s="8"/>
       <c r="C13" s="8"/>
       <c r="D13" s="8"/>
       <c r="E13" s="8"/>
       <c r="F13" s="8"/>
       <c r="G13" s="8"/>
       <c r="H13" s="9"/>
       <c r="I13" s="8"/>
       <c r="J13" s="9"/>
       <c r="K13" s="9"/>
       <c r="L13" s="9"/>
       <c r="M13" s="9"/>
       <c r="N13" s="2">
         <v>343</v>
       </c>
       <c r="O13" s="24">
         <v>329</v>
       </c>
       <c r="P13" s="28">
         <v>253</v>
@@ -1865,50 +1873,53 @@
       </c>
       <c r="AD13" s="24">
         <v>152</v>
       </c>
       <c r="AE13" s="24">
         <v>173</v>
       </c>
       <c r="AF13" s="24">
         <v>127</v>
       </c>
       <c r="AG13" s="24">
         <v>188</v>
       </c>
       <c r="AH13" s="24">
         <v>153</v>
       </c>
       <c r="AI13" s="46">
         <v>173</v>
       </c>
       <c r="AJ13" s="46">
         <v>113</v>
       </c>
       <c r="AK13" s="46">
         <v>426</v>
       </c>
+      <c r="AL13" s="46">
+        <v>300</v>
+      </c>
     </row>
     <row r="14" spans="1:52" ht="12" customHeight="1">
       <c r="A14" s="17" t="s">
         <v>31</v>
       </c>
       <c r="B14" s="8"/>
       <c r="C14" s="8"/>
       <c r="D14" s="8"/>
       <c r="E14" s="8"/>
       <c r="F14" s="8"/>
       <c r="G14" s="8"/>
       <c r="H14" s="9"/>
       <c r="I14" s="8"/>
       <c r="J14" s="9"/>
       <c r="K14" s="9"/>
       <c r="L14" s="9"/>
       <c r="M14" s="9"/>
       <c r="N14" s="2">
         <v>50</v>
       </c>
       <c r="O14" s="24">
         <v>55</v>
       </c>
       <c r="P14" s="28">
         <v>35</v>
@@ -1954,50 +1965,53 @@
       </c>
       <c r="AD14" s="24">
         <v>30</v>
       </c>
       <c r="AE14" s="24">
         <v>39</v>
       </c>
       <c r="AF14" s="24">
         <v>26</v>
       </c>
       <c r="AG14" s="24">
         <v>25</v>
       </c>
       <c r="AH14" s="24">
         <v>15</v>
       </c>
       <c r="AI14" s="46">
         <v>39</v>
       </c>
       <c r="AJ14" s="46">
         <v>18</v>
       </c>
       <c r="AK14" s="46">
         <v>67</v>
       </c>
+      <c r="AL14" s="46">
+        <v>37</v>
+      </c>
     </row>
     <row r="15" spans="1:52" ht="12" customHeight="1">
       <c r="A15" s="18" t="s">
         <v>33</v>
       </c>
       <c r="B15" s="8"/>
       <c r="C15" s="8"/>
       <c r="D15" s="8"/>
       <c r="E15" s="8"/>
       <c r="F15" s="8"/>
       <c r="G15" s="8"/>
       <c r="H15" s="9"/>
       <c r="I15" s="8"/>
       <c r="J15" s="9"/>
       <c r="K15" s="9"/>
       <c r="L15" s="9"/>
       <c r="M15" s="9"/>
       <c r="N15" s="2">
         <v>31</v>
       </c>
       <c r="O15" s="24">
         <v>31</v>
       </c>
       <c r="P15" s="28">
         <v>23</v>
@@ -2043,50 +2057,53 @@
       </c>
       <c r="AD15" s="24">
         <v>28</v>
       </c>
       <c r="AE15" s="24">
         <v>25</v>
       </c>
       <c r="AF15" s="24">
         <v>22</v>
       </c>
       <c r="AG15" s="24">
         <v>22</v>
       </c>
       <c r="AH15" s="24">
         <v>13</v>
       </c>
       <c r="AI15" s="46">
         <v>20</v>
       </c>
       <c r="AJ15" s="46">
         <v>13</v>
       </c>
       <c r="AK15" s="46">
         <v>41</v>
       </c>
+      <c r="AL15" s="46">
+        <v>29</v>
+      </c>
     </row>
     <row r="16" spans="1:52" ht="12" customHeight="1">
       <c r="A16" s="18" t="s">
         <v>34</v>
       </c>
       <c r="B16" s="8"/>
       <c r="C16" s="8"/>
       <c r="D16" s="8"/>
       <c r="E16" s="8"/>
       <c r="F16" s="8"/>
       <c r="G16" s="8"/>
       <c r="H16" s="9"/>
       <c r="I16" s="8"/>
       <c r="J16" s="9"/>
       <c r="K16" s="9"/>
       <c r="L16" s="9"/>
       <c r="M16" s="9"/>
       <c r="N16" s="2">
         <v>31</v>
       </c>
       <c r="O16" s="24">
         <v>21</v>
       </c>
       <c r="P16" s="28">
         <v>29</v>
@@ -2132,50 +2149,53 @@
       </c>
       <c r="AD16" s="24">
         <v>12</v>
       </c>
       <c r="AE16" s="24">
         <v>16</v>
       </c>
       <c r="AF16" s="24">
         <v>17</v>
       </c>
       <c r="AG16" s="24">
         <v>11</v>
       </c>
       <c r="AH16" s="24">
         <v>16</v>
       </c>
       <c r="AI16" s="46">
         <v>19</v>
       </c>
       <c r="AJ16" s="46">
         <v>18</v>
       </c>
       <c r="AK16" s="46">
         <v>25</v>
       </c>
+      <c r="AL16" s="46">
+        <v>21</v>
+      </c>
     </row>
     <row r="17" spans="1:51" ht="12" customHeight="1">
       <c r="A17" s="18" t="s">
         <v>43</v>
       </c>
       <c r="B17" s="8"/>
       <c r="C17" s="8"/>
       <c r="D17" s="8"/>
       <c r="E17" s="8"/>
       <c r="F17" s="8"/>
       <c r="G17" s="8"/>
       <c r="H17" s="9"/>
       <c r="I17" s="8"/>
       <c r="J17" s="9"/>
       <c r="K17" s="9"/>
       <c r="L17" s="9"/>
       <c r="M17" s="9"/>
       <c r="N17" s="2">
         <v>56</v>
       </c>
       <c r="O17" s="24">
         <v>46</v>
       </c>
       <c r="P17" s="28">
         <v>30</v>
@@ -2221,50 +2241,53 @@
       </c>
       <c r="AD17" s="24">
         <v>23</v>
       </c>
       <c r="AE17" s="24">
         <v>36</v>
       </c>
       <c r="AF17" s="24">
         <v>21</v>
       </c>
       <c r="AG17" s="24">
         <v>26</v>
       </c>
       <c r="AH17" s="24">
         <v>19</v>
       </c>
       <c r="AI17" s="46">
         <v>36</v>
       </c>
       <c r="AJ17" s="46">
         <v>15</v>
       </c>
       <c r="AK17" s="46">
         <v>63</v>
       </c>
+      <c r="AL17" s="46">
+        <v>45</v>
+      </c>
     </row>
     <row r="18" spans="1:51" ht="12" customHeight="1">
       <c r="A18" s="18" t="s">
         <v>36</v>
       </c>
       <c r="B18" s="8"/>
       <c r="C18" s="8"/>
       <c r="D18" s="8"/>
       <c r="E18" s="8"/>
       <c r="F18" s="8"/>
       <c r="G18" s="8"/>
       <c r="H18" s="9"/>
       <c r="I18" s="8"/>
       <c r="J18" s="9"/>
       <c r="K18" s="9"/>
       <c r="L18" s="9"/>
       <c r="M18" s="9"/>
       <c r="N18" s="2">
         <v>9</v>
       </c>
       <c r="O18" s="24">
         <v>10</v>
       </c>
       <c r="P18" s="28">
         <v>7</v>
@@ -2310,50 +2333,53 @@
       </c>
       <c r="AD18" s="24">
         <v>1</v>
       </c>
       <c r="AE18" s="24">
         <v>3</v>
       </c>
       <c r="AF18" s="24" t="s">
         <v>29</v>
       </c>
       <c r="AG18" s="24">
         <v>5</v>
       </c>
       <c r="AH18" s="24">
         <v>2</v>
       </c>
       <c r="AI18" s="46">
         <v>1</v>
       </c>
       <c r="AJ18" s="46">
         <v>3</v>
       </c>
       <c r="AK18" s="46">
         <v>10</v>
       </c>
+      <c r="AL18" s="46">
+        <v>8</v>
+      </c>
     </row>
     <row r="19" spans="1:51" ht="12" customHeight="1">
       <c r="A19" s="18" t="s">
         <v>37</v>
       </c>
       <c r="B19" s="8"/>
       <c r="C19" s="8"/>
       <c r="D19" s="8"/>
       <c r="E19" s="8"/>
       <c r="F19" s="8"/>
       <c r="G19" s="8"/>
       <c r="H19" s="9"/>
       <c r="I19" s="8"/>
       <c r="J19" s="9"/>
       <c r="K19" s="9"/>
       <c r="L19" s="9"/>
       <c r="M19" s="9"/>
       <c r="N19" s="3" t="s">
         <v>29</v>
       </c>
       <c r="O19" s="24">
         <v>2</v>
       </c>
       <c r="P19" s="28">
         <v>1</v>
@@ -2399,50 +2425,53 @@
       </c>
       <c r="AD19" s="24">
         <v>2</v>
       </c>
       <c r="AE19" s="24">
         <v>2</v>
       </c>
       <c r="AF19" s="24">
         <v>2</v>
       </c>
       <c r="AG19" s="24" t="s">
         <v>29</v>
       </c>
       <c r="AH19" s="24">
         <v>1</v>
       </c>
       <c r="AI19" s="46">
         <v>1</v>
       </c>
       <c r="AJ19" s="46">
         <v>2</v>
       </c>
       <c r="AK19" s="46">
         <v>2</v>
       </c>
+      <c r="AL19" s="46">
+        <v>3</v>
+      </c>
     </row>
     <row r="20" spans="1:51" ht="12" customHeight="1">
       <c r="A20" s="18" t="s">
         <v>44</v>
       </c>
       <c r="B20" s="8"/>
       <c r="C20" s="8"/>
       <c r="D20" s="8"/>
       <c r="E20" s="8"/>
       <c r="F20" s="8"/>
       <c r="G20" s="8"/>
       <c r="H20" s="9"/>
       <c r="I20" s="8"/>
       <c r="J20" s="9"/>
       <c r="K20" s="9"/>
       <c r="L20" s="9"/>
       <c r="M20" s="9"/>
       <c r="N20" s="2">
         <v>4</v>
       </c>
       <c r="O20" s="24">
         <v>2</v>
       </c>
       <c r="P20" s="28">
         <v>2</v>
@@ -2488,50 +2517,53 @@
       </c>
       <c r="AD20" s="24">
         <v>3</v>
       </c>
       <c r="AE20" s="24">
         <v>5</v>
       </c>
       <c r="AF20" s="24">
         <v>1</v>
       </c>
       <c r="AG20" s="24">
         <v>2</v>
       </c>
       <c r="AH20" s="24">
         <v>1</v>
       </c>
       <c r="AI20" s="46">
         <v>2</v>
       </c>
       <c r="AJ20" s="46">
         <v>2</v>
       </c>
       <c r="AK20" s="46">
         <v>1</v>
       </c>
+      <c r="AL20" s="46">
+        <v>2</v>
+      </c>
     </row>
     <row r="21" spans="1:51" ht="12" customHeight="1">
       <c r="A21" s="18" t="s">
         <v>45</v>
       </c>
       <c r="B21" s="8"/>
       <c r="C21" s="8"/>
       <c r="D21" s="8"/>
       <c r="E21" s="8"/>
       <c r="F21" s="8"/>
       <c r="G21" s="8"/>
       <c r="H21" s="9"/>
       <c r="I21" s="8"/>
       <c r="J21" s="9"/>
       <c r="K21" s="9"/>
       <c r="L21" s="9"/>
       <c r="M21" s="9"/>
       <c r="N21" s="2">
         <v>2</v>
       </c>
       <c r="O21" s="24">
         <v>8</v>
       </c>
       <c r="P21" s="28">
         <v>5</v>
@@ -2577,50 +2609,53 @@
       </c>
       <c r="AD21" s="24">
         <v>4</v>
       </c>
       <c r="AE21" s="24" t="s">
         <v>29</v>
       </c>
       <c r="AF21" s="24">
         <v>3</v>
       </c>
       <c r="AG21" s="24">
         <v>6</v>
       </c>
       <c r="AH21" s="24">
         <v>4</v>
       </c>
       <c r="AI21" s="46">
         <v>3</v>
       </c>
       <c r="AJ21" s="46">
         <v>2</v>
       </c>
       <c r="AK21" s="46">
         <v>4</v>
       </c>
+      <c r="AL21" s="46">
+        <v>4</v>
+      </c>
     </row>
     <row r="22" spans="1:51" ht="12" customHeight="1">
       <c r="A22" s="18" t="s">
         <v>38</v>
       </c>
       <c r="B22" s="8"/>
       <c r="C22" s="8"/>
       <c r="D22" s="8"/>
       <c r="E22" s="8"/>
       <c r="F22" s="8"/>
       <c r="G22" s="8"/>
       <c r="H22" s="9"/>
       <c r="I22" s="8"/>
       <c r="J22" s="9"/>
       <c r="K22" s="9"/>
       <c r="L22" s="9"/>
       <c r="M22" s="9"/>
       <c r="N22" s="2">
         <v>7</v>
       </c>
       <c r="O22" s="24">
         <v>15</v>
       </c>
       <c r="P22" s="28">
         <v>6</v>
@@ -2666,50 +2701,53 @@
       </c>
       <c r="AD22" s="24">
         <v>4</v>
       </c>
       <c r="AE22" s="24">
         <v>5</v>
       </c>
       <c r="AF22" s="24" t="s">
         <v>29</v>
       </c>
       <c r="AG22" s="24">
         <v>6</v>
       </c>
       <c r="AH22" s="24">
         <v>4</v>
       </c>
       <c r="AI22" s="46">
         <v>5</v>
       </c>
       <c r="AJ22" s="46">
         <v>5</v>
       </c>
       <c r="AK22" s="46">
         <v>4</v>
       </c>
+      <c r="AL22" s="46">
+        <v>11</v>
+      </c>
     </row>
     <row r="23" spans="1:51" ht="12" customHeight="1">
       <c r="A23" s="18" t="s">
         <v>39</v>
       </c>
       <c r="B23" s="8"/>
       <c r="C23" s="8"/>
       <c r="D23" s="8"/>
       <c r="E23" s="8"/>
       <c r="F23" s="8"/>
       <c r="G23" s="8"/>
       <c r="H23" s="9"/>
       <c r="I23" s="8"/>
       <c r="J23" s="9"/>
       <c r="K23" s="9"/>
       <c r="L23" s="9"/>
       <c r="M23" s="9"/>
       <c r="N23" s="2">
         <v>26</v>
       </c>
       <c r="O23" s="24">
         <v>14</v>
       </c>
       <c r="P23" s="28">
         <v>10</v>
@@ -2755,50 +2793,53 @@
       </c>
       <c r="AD23" s="24">
         <v>8</v>
       </c>
       <c r="AE23" s="24">
         <v>11</v>
       </c>
       <c r="AF23" s="24">
         <v>9</v>
       </c>
       <c r="AG23" s="24">
         <v>4</v>
       </c>
       <c r="AH23" s="24">
         <v>10</v>
       </c>
       <c r="AI23" s="46">
         <v>7</v>
       </c>
       <c r="AJ23" s="46">
         <v>12</v>
       </c>
       <c r="AK23" s="46">
         <v>13</v>
       </c>
+      <c r="AL23" s="46">
+        <v>13</v>
+      </c>
     </row>
     <row r="24" spans="1:51" ht="12" customHeight="1">
       <c r="A24" s="18" t="s">
         <v>46</v>
       </c>
       <c r="B24" s="8"/>
       <c r="C24" s="8"/>
       <c r="D24" s="8"/>
       <c r="E24" s="8"/>
       <c r="F24" s="8"/>
       <c r="G24" s="8"/>
       <c r="H24" s="9"/>
       <c r="I24" s="8"/>
       <c r="J24" s="9"/>
       <c r="K24" s="9"/>
       <c r="L24" s="9"/>
       <c r="M24" s="9"/>
       <c r="N24" s="2">
         <v>5</v>
       </c>
       <c r="O24" s="24">
         <v>8</v>
       </c>
       <c r="P24" s="28">
         <v>1</v>
@@ -2842,50 +2883,53 @@
       </c>
       <c r="AD24" s="24">
         <v>5</v>
       </c>
       <c r="AE24" s="24">
         <v>6</v>
       </c>
       <c r="AF24" s="24">
         <v>1</v>
       </c>
       <c r="AG24" s="24">
         <v>6</v>
       </c>
       <c r="AH24" s="24">
         <v>1</v>
       </c>
       <c r="AI24" s="46">
         <v>3</v>
       </c>
       <c r="AJ24" s="46">
         <v>3</v>
       </c>
       <c r="AK24" s="46">
         <v>9</v>
       </c>
+      <c r="AL24" s="46">
+        <v>3</v>
+      </c>
     </row>
     <row r="25" spans="1:51" ht="12" customHeight="1">
       <c r="A25" s="18" t="s">
         <v>40</v>
       </c>
       <c r="B25" s="8"/>
       <c r="C25" s="8"/>
       <c r="D25" s="8"/>
       <c r="E25" s="8"/>
       <c r="F25" s="8"/>
       <c r="G25" s="8"/>
       <c r="H25" s="9"/>
       <c r="I25" s="8"/>
       <c r="J25" s="9"/>
       <c r="K25" s="9"/>
       <c r="L25" s="9"/>
       <c r="M25" s="9"/>
       <c r="N25" s="2">
         <v>25</v>
       </c>
       <c r="O25" s="24">
         <v>30</v>
       </c>
       <c r="P25" s="28">
         <v>23</v>
@@ -2930,92 +2974,96 @@
         <v>15</v>
       </c>
       <c r="AD25" s="24">
         <v>16</v>
       </c>
       <c r="AE25" s="24">
         <v>13</v>
       </c>
       <c r="AF25" s="24">
         <v>18</v>
       </c>
       <c r="AG25" s="24">
         <v>17</v>
       </c>
       <c r="AH25" s="24">
         <v>15</v>
       </c>
       <c r="AI25" s="46">
         <v>17</v>
       </c>
       <c r="AJ25" s="46">
         <v>11</v>
       </c>
       <c r="AK25" s="46">
         <v>36</v>
+      </c>
+      <c r="AL25" s="46">
+        <v>28</v>
       </c>
     </row>
     <row r="26" spans="1:51" ht="12" customHeight="1">
       <c r="A26" s="35"/>
       <c r="B26" s="35"/>
       <c r="C26" s="35"/>
       <c r="D26" s="35"/>
       <c r="E26" s="35"/>
       <c r="F26" s="35"/>
       <c r="G26" s="35"/>
       <c r="H26" s="35"/>
       <c r="I26" s="35"/>
       <c r="J26" s="35"/>
       <c r="K26" s="35"/>
       <c r="L26" s="35"/>
       <c r="M26" s="35"/>
       <c r="N26" s="35"/>
       <c r="O26" s="35"/>
       <c r="P26" s="35"/>
       <c r="Q26" s="35"/>
       <c r="R26" s="35"/>
       <c r="S26" s="35"/>
-      <c r="T26" s="62" t="s">
+      <c r="T26" s="63" t="s">
         <v>25</v>
       </c>
-      <c r="U26" s="62"/>
-[...11 lines deleted...]
-      <c r="AG26" s="62"/>
+      <c r="U26" s="63"/>
+      <c r="V26" s="63"/>
+      <c r="W26" s="63"/>
+      <c r="X26" s="63"/>
+      <c r="Y26" s="63"/>
+      <c r="Z26" s="63"/>
+      <c r="AA26" s="63"/>
+      <c r="AB26" s="63"/>
+      <c r="AC26" s="63"/>
+      <c r="AD26" s="63"/>
+      <c r="AE26" s="63"/>
+      <c r="AF26" s="63"/>
+      <c r="AG26" s="63"/>
       <c r="AH26" s="35"/>
       <c r="AI26" s="45"/>
       <c r="AJ26" s="46"/>
       <c r="AK26" s="46"/>
+      <c r="AL26" s="18"/>
       <c r="AM26" s="35"/>
       <c r="AN26" s="35"/>
       <c r="AO26" s="35"/>
       <c r="AP26" s="35"/>
       <c r="AQ26" s="35"/>
       <c r="AR26" s="35"/>
       <c r="AS26" s="35"/>
       <c r="AT26" s="35"/>
       <c r="AU26" s="35"/>
       <c r="AV26" s="35"/>
       <c r="AW26" s="35"/>
       <c r="AX26" s="35"/>
       <c r="AY26" s="35"/>
     </row>
     <row r="27" spans="1:51" ht="12" customHeight="1">
       <c r="A27" s="40" t="s">
         <v>32</v>
       </c>
       <c r="B27" s="24"/>
       <c r="C27" s="24"/>
       <c r="D27" s="24"/>
       <c r="E27" s="24"/>
       <c r="F27" s="24"/>
       <c r="G27" s="24"/>
       <c r="H27" s="24"/>
@@ -3074,50 +3122,53 @@
       </c>
       <c r="AD27" s="24">
         <v>205</v>
       </c>
       <c r="AE27" s="24">
         <v>245</v>
       </c>
       <c r="AF27" s="24">
         <v>182</v>
       </c>
       <c r="AG27" s="24">
         <v>231</v>
       </c>
       <c r="AH27" s="24">
         <v>183</v>
       </c>
       <c r="AI27" s="46">
         <v>247</v>
       </c>
       <c r="AJ27" s="46">
         <v>148</v>
       </c>
       <c r="AK27" s="46">
         <v>546</v>
       </c>
+      <c r="AL27" s="46">
+        <v>381</v>
+      </c>
     </row>
     <row r="28" spans="1:51" ht="12" customHeight="1">
       <c r="A28" s="31" t="s">
         <v>41</v>
       </c>
       <c r="B28" s="24"/>
       <c r="C28" s="24"/>
       <c r="D28" s="24"/>
       <c r="E28" s="24"/>
       <c r="F28" s="24"/>
       <c r="G28" s="24"/>
       <c r="H28" s="24"/>
       <c r="I28" s="24"/>
       <c r="J28" s="24"/>
       <c r="K28" s="24"/>
       <c r="L28" s="24"/>
       <c r="M28" s="24"/>
       <c r="N28" s="24">
         <v>323</v>
       </c>
       <c r="O28" s="24">
         <v>307</v>
       </c>
       <c r="P28" s="24">
         <v>239</v>
@@ -3163,50 +3214,53 @@
       </c>
       <c r="AD28" s="24">
         <v>146</v>
       </c>
       <c r="AE28" s="24">
         <v>169</v>
       </c>
       <c r="AF28" s="24">
         <v>122</v>
       </c>
       <c r="AG28" s="24">
         <v>179</v>
       </c>
       <c r="AH28" s="24">
         <v>143</v>
       </c>
       <c r="AI28" s="46">
         <v>166</v>
       </c>
       <c r="AJ28" s="46">
         <v>109</v>
       </c>
       <c r="AK28" s="46">
         <v>408</v>
       </c>
+      <c r="AL28" s="46">
+        <v>287</v>
+      </c>
     </row>
     <row r="29" spans="1:51" ht="12" customHeight="1">
       <c r="A29" s="31" t="s">
         <v>31</v>
       </c>
       <c r="B29" s="24"/>
       <c r="C29" s="24"/>
       <c r="D29" s="24"/>
       <c r="E29" s="24"/>
       <c r="F29" s="24"/>
       <c r="G29" s="24"/>
       <c r="H29" s="24"/>
       <c r="I29" s="24"/>
       <c r="J29" s="24"/>
       <c r="K29" s="24"/>
       <c r="L29" s="24"/>
       <c r="M29" s="24"/>
       <c r="N29" s="24">
         <v>49</v>
       </c>
       <c r="O29" s="24">
         <v>50</v>
       </c>
       <c r="P29" s="24">
         <v>33</v>
@@ -3252,50 +3306,53 @@
       </c>
       <c r="AD29" s="24">
         <v>30</v>
       </c>
       <c r="AE29" s="24">
         <v>38</v>
       </c>
       <c r="AF29" s="24">
         <v>26</v>
       </c>
       <c r="AG29" s="24">
         <v>24</v>
       </c>
       <c r="AH29" s="24">
         <v>13</v>
       </c>
       <c r="AI29" s="46">
         <v>39</v>
       </c>
       <c r="AJ29" s="46">
         <v>18</v>
       </c>
       <c r="AK29" s="46">
         <v>65</v>
       </c>
+      <c r="AL29" s="46">
+        <v>36</v>
+      </c>
     </row>
     <row r="30" spans="1:51" ht="12" customHeight="1">
       <c r="A30" s="31" t="s">
         <v>34</v>
       </c>
       <c r="B30" s="24"/>
       <c r="C30" s="24"/>
       <c r="D30" s="24"/>
       <c r="E30" s="24"/>
       <c r="F30" s="24"/>
       <c r="G30" s="24"/>
       <c r="H30" s="24"/>
       <c r="I30" s="24"/>
       <c r="J30" s="24"/>
       <c r="K30" s="24"/>
       <c r="L30" s="24"/>
       <c r="M30" s="24"/>
       <c r="N30" s="24">
         <v>13</v>
       </c>
       <c r="O30" s="24">
         <v>11</v>
       </c>
       <c r="P30" s="24">
         <v>11</v>
@@ -3341,50 +3398,53 @@
       </c>
       <c r="AD30" s="24">
         <v>8</v>
       </c>
       <c r="AE30" s="24">
         <v>9</v>
       </c>
       <c r="AF30" s="24">
         <v>10</v>
       </c>
       <c r="AG30" s="24">
         <v>6</v>
       </c>
       <c r="AH30" s="24">
         <v>7</v>
       </c>
       <c r="AI30" s="46">
         <v>8</v>
       </c>
       <c r="AJ30" s="46">
         <v>6</v>
       </c>
       <c r="AK30" s="46">
         <v>14</v>
       </c>
+      <c r="AL30" s="46">
+        <v>7</v>
+      </c>
     </row>
     <row r="31" spans="1:51" ht="12" customHeight="1">
       <c r="A31" s="31" t="s">
         <v>35</v>
       </c>
       <c r="B31" s="24"/>
       <c r="C31" s="24"/>
       <c r="D31" s="24"/>
       <c r="E31" s="24"/>
       <c r="F31" s="24"/>
       <c r="G31" s="24"/>
       <c r="H31" s="24"/>
       <c r="I31" s="24"/>
       <c r="J31" s="24"/>
       <c r="K31" s="24"/>
       <c r="L31" s="24"/>
       <c r="M31" s="24"/>
       <c r="N31" s="24">
         <v>41</v>
       </c>
       <c r="O31" s="24">
         <v>35</v>
       </c>
       <c r="P31" s="24">
         <v>19</v>
@@ -3430,50 +3490,53 @@
       </c>
       <c r="AD31" s="24">
         <v>17</v>
       </c>
       <c r="AE31" s="24">
         <v>22</v>
       </c>
       <c r="AF31" s="24">
         <v>16</v>
       </c>
       <c r="AG31" s="24">
         <v>18</v>
       </c>
       <c r="AH31" s="24">
         <v>15</v>
       </c>
       <c r="AI31" s="46">
         <v>28</v>
       </c>
       <c r="AJ31" s="46">
         <v>11</v>
       </c>
       <c r="AK31" s="46">
         <v>44</v>
       </c>
+      <c r="AL31" s="46">
+        <v>34</v>
+      </c>
     </row>
     <row r="32" spans="1:51" ht="12" customHeight="1">
       <c r="A32" s="31" t="s">
         <v>40</v>
       </c>
       <c r="B32" s="24"/>
       <c r="C32" s="24"/>
       <c r="D32" s="24"/>
       <c r="E32" s="24"/>
       <c r="F32" s="24"/>
       <c r="G32" s="24"/>
       <c r="H32" s="24"/>
       <c r="I32" s="24"/>
       <c r="J32" s="24"/>
       <c r="K32" s="24"/>
       <c r="L32" s="24"/>
       <c r="M32" s="24"/>
       <c r="N32" s="24">
         <v>9</v>
       </c>
       <c r="O32" s="24">
         <v>9</v>
       </c>
       <c r="P32" s="24">
         <v>13</v>
@@ -3518,92 +3581,96 @@
         <v>8</v>
       </c>
       <c r="AD32" s="24">
         <v>4</v>
       </c>
       <c r="AE32" s="24">
         <v>7</v>
       </c>
       <c r="AF32" s="24">
         <v>8</v>
       </c>
       <c r="AG32" s="24">
         <v>4</v>
       </c>
       <c r="AH32" s="24">
         <v>5</v>
       </c>
       <c r="AI32" s="46">
         <v>6</v>
       </c>
       <c r="AJ32" s="46">
         <v>4</v>
       </c>
       <c r="AK32" s="46">
         <v>15</v>
+      </c>
+      <c r="AL32" s="46">
+        <v>17</v>
       </c>
     </row>
     <row r="33" spans="1:52" ht="12" customHeight="1">
       <c r="A33" s="37"/>
       <c r="B33" s="37"/>
       <c r="C33" s="37"/>
       <c r="D33" s="37"/>
       <c r="E33" s="37"/>
       <c r="F33" s="37"/>
       <c r="G33" s="37"/>
       <c r="H33" s="37"/>
       <c r="I33" s="37"/>
       <c r="J33" s="37"/>
       <c r="K33" s="37"/>
       <c r="L33" s="37"/>
       <c r="M33" s="37"/>
       <c r="N33" s="37"/>
       <c r="O33" s="37"/>
       <c r="P33" s="37"/>
       <c r="Q33" s="37"/>
       <c r="R33" s="37"/>
       <c r="S33" s="37"/>
-      <c r="T33" s="60" t="s">
+      <c r="T33" s="61" t="s">
         <v>26</v>
       </c>
-      <c r="U33" s="60"/>
-[...11 lines deleted...]
-      <c r="AG33" s="60"/>
+      <c r="U33" s="61"/>
+      <c r="V33" s="61"/>
+      <c r="W33" s="61"/>
+      <c r="X33" s="61"/>
+      <c r="Y33" s="61"/>
+      <c r="Z33" s="61"/>
+      <c r="AA33" s="61"/>
+      <c r="AB33" s="61"/>
+      <c r="AC33" s="61"/>
+      <c r="AD33" s="61"/>
+      <c r="AE33" s="61"/>
+      <c r="AF33" s="61"/>
+      <c r="AG33" s="61"/>
       <c r="AH33" s="37"/>
       <c r="AI33" s="37"/>
       <c r="AJ33" s="46"/>
       <c r="AK33" s="46"/>
+      <c r="AL33" s="18"/>
       <c r="AM33" s="37"/>
       <c r="AN33" s="37"/>
       <c r="AO33" s="37"/>
       <c r="AP33" s="37"/>
       <c r="AQ33" s="37"/>
       <c r="AR33" s="37"/>
       <c r="AS33" s="37"/>
       <c r="AT33" s="37"/>
       <c r="AU33" s="37"/>
       <c r="AV33" s="37"/>
       <c r="AW33" s="37"/>
       <c r="AX33" s="37"/>
       <c r="AY33" s="37"/>
       <c r="AZ33" s="37"/>
     </row>
     <row r="34" spans="1:52" ht="12" customHeight="1">
       <c r="A34" s="40" t="s">
         <v>32</v>
       </c>
       <c r="B34" s="24"/>
       <c r="C34" s="24"/>
       <c r="D34" s="24"/>
       <c r="E34" s="24"/>
       <c r="F34" s="24"/>
       <c r="G34" s="24"/>
@@ -3663,50 +3730,53 @@
       </c>
       <c r="AD34" s="24">
         <v>83</v>
       </c>
       <c r="AE34" s="24">
         <v>89</v>
       </c>
       <c r="AF34" s="24">
         <v>65</v>
       </c>
       <c r="AG34" s="24">
         <v>87</v>
       </c>
       <c r="AH34" s="24">
         <v>71</v>
       </c>
       <c r="AI34" s="46">
         <v>79</v>
       </c>
       <c r="AJ34" s="46">
         <v>69</v>
       </c>
       <c r="AK34" s="46">
         <v>155</v>
       </c>
+      <c r="AL34" s="46">
+        <v>123</v>
+      </c>
     </row>
     <row r="35" spans="1:52" ht="12" customHeight="1">
       <c r="A35" s="31" t="s">
         <v>30</v>
       </c>
       <c r="B35" s="24"/>
       <c r="C35" s="24"/>
       <c r="D35" s="24"/>
       <c r="E35" s="24"/>
       <c r="F35" s="24"/>
       <c r="G35" s="24"/>
       <c r="H35" s="24"/>
       <c r="I35" s="24"/>
       <c r="J35" s="24"/>
       <c r="K35" s="24"/>
       <c r="L35" s="24"/>
       <c r="M35" s="24"/>
       <c r="N35" s="24">
         <v>20</v>
       </c>
       <c r="O35" s="24">
         <v>22</v>
       </c>
       <c r="P35" s="24">
         <v>14</v>
@@ -3752,50 +3822,53 @@
       </c>
       <c r="AD35" s="24">
         <v>6</v>
       </c>
       <c r="AE35" s="24">
         <v>4</v>
       </c>
       <c r="AF35" s="24">
         <v>5</v>
       </c>
       <c r="AG35" s="24">
         <v>9</v>
       </c>
       <c r="AH35" s="24">
         <v>10</v>
       </c>
       <c r="AI35" s="46">
         <v>7</v>
       </c>
       <c r="AJ35" s="46">
         <v>4</v>
       </c>
       <c r="AK35" s="46">
         <v>18</v>
       </c>
+      <c r="AL35" s="46">
+        <v>13</v>
+      </c>
     </row>
     <row r="36" spans="1:52" ht="12" customHeight="1">
       <c r="A36" s="31" t="s">
         <v>31</v>
       </c>
       <c r="B36" s="24"/>
       <c r="C36" s="24"/>
       <c r="D36" s="24"/>
       <c r="E36" s="24"/>
       <c r="F36" s="24"/>
       <c r="G36" s="24"/>
       <c r="H36" s="24"/>
       <c r="I36" s="24"/>
       <c r="J36" s="24"/>
       <c r="K36" s="24"/>
       <c r="L36" s="24"/>
       <c r="M36" s="24"/>
       <c r="N36" s="24">
         <v>1</v>
       </c>
       <c r="O36" s="24">
         <v>5</v>
       </c>
       <c r="P36" s="24">
         <v>2</v>
@@ -3841,50 +3914,53 @@
       </c>
       <c r="AD36" s="24" t="s">
         <v>29</v>
       </c>
       <c r="AE36" s="24">
         <v>1</v>
       </c>
       <c r="AF36" s="24" t="s">
         <v>29</v>
       </c>
       <c r="AG36" s="24">
         <v>1</v>
       </c>
       <c r="AH36" s="24">
         <v>2</v>
       </c>
       <c r="AI36" s="24" t="s">
         <v>29</v>
       </c>
       <c r="AJ36" s="24" t="s">
         <v>29</v>
       </c>
       <c r="AK36" s="46">
         <v>2</v>
       </c>
+      <c r="AL36" s="46">
+        <v>1</v>
+      </c>
     </row>
     <row r="37" spans="1:52" ht="12" customHeight="1">
       <c r="A37" s="31" t="s">
         <v>33</v>
       </c>
       <c r="B37" s="24"/>
       <c r="C37" s="24"/>
       <c r="D37" s="24"/>
       <c r="E37" s="24"/>
       <c r="F37" s="24"/>
       <c r="G37" s="24"/>
       <c r="H37" s="24"/>
       <c r="I37" s="24"/>
       <c r="J37" s="24"/>
       <c r="K37" s="24"/>
       <c r="L37" s="24"/>
       <c r="M37" s="24"/>
       <c r="N37" s="24">
         <v>31</v>
       </c>
       <c r="O37" s="24">
         <v>31</v>
       </c>
       <c r="P37" s="24">
         <v>23</v>
@@ -3930,50 +4006,53 @@
       </c>
       <c r="AD37" s="24">
         <v>28</v>
       </c>
       <c r="AE37" s="24">
         <v>25</v>
       </c>
       <c r="AF37" s="24">
         <v>22</v>
       </c>
       <c r="AG37" s="24">
         <v>22</v>
       </c>
       <c r="AH37" s="24">
         <v>13</v>
       </c>
       <c r="AI37" s="46">
         <v>20</v>
       </c>
       <c r="AJ37" s="46">
         <v>13</v>
       </c>
       <c r="AK37" s="46">
         <v>41</v>
       </c>
+      <c r="AL37" s="46">
+        <v>29</v>
+      </c>
     </row>
     <row r="38" spans="1:52" ht="12" customHeight="1">
       <c r="A38" s="31" t="s">
         <v>34</v>
       </c>
       <c r="B38" s="24"/>
       <c r="C38" s="24"/>
       <c r="D38" s="24"/>
       <c r="E38" s="24"/>
       <c r="F38" s="24"/>
       <c r="G38" s="24"/>
       <c r="H38" s="24"/>
       <c r="I38" s="24"/>
       <c r="J38" s="24"/>
       <c r="K38" s="24"/>
       <c r="L38" s="24"/>
       <c r="M38" s="24"/>
       <c r="N38" s="24">
         <v>18</v>
       </c>
       <c r="O38" s="24">
         <v>10</v>
       </c>
       <c r="P38" s="24">
         <v>18</v>
@@ -4019,50 +4098,53 @@
       </c>
       <c r="AD38" s="24">
         <v>4</v>
       </c>
       <c r="AE38" s="24">
         <v>7</v>
       </c>
       <c r="AF38" s="24">
         <v>7</v>
       </c>
       <c r="AG38" s="24">
         <v>5</v>
       </c>
       <c r="AH38" s="24">
         <v>9</v>
       </c>
       <c r="AI38" s="46">
         <v>11</v>
       </c>
       <c r="AJ38" s="46">
         <v>12</v>
       </c>
       <c r="AK38" s="46">
         <v>11</v>
       </c>
+      <c r="AL38" s="46">
+        <v>14</v>
+      </c>
     </row>
     <row r="39" spans="1:52" ht="12" customHeight="1">
       <c r="A39" s="31" t="s">
         <v>43</v>
       </c>
       <c r="B39" s="24"/>
       <c r="C39" s="24"/>
       <c r="D39" s="24"/>
       <c r="E39" s="24"/>
       <c r="F39" s="24"/>
       <c r="G39" s="24"/>
       <c r="H39" s="24"/>
       <c r="I39" s="24"/>
       <c r="J39" s="24"/>
       <c r="K39" s="24"/>
       <c r="L39" s="24"/>
       <c r="M39" s="24"/>
       <c r="N39" s="24">
         <v>15</v>
       </c>
       <c r="O39" s="24">
         <v>11</v>
       </c>
       <c r="P39" s="24">
         <v>11</v>
@@ -4108,50 +4190,53 @@
       </c>
       <c r="AD39" s="24">
         <v>6</v>
       </c>
       <c r="AE39" s="24">
         <v>14</v>
       </c>
       <c r="AF39" s="24">
         <v>5</v>
       </c>
       <c r="AG39" s="24">
         <v>8</v>
       </c>
       <c r="AH39" s="24">
         <v>4</v>
       </c>
       <c r="AI39" s="46">
         <v>8</v>
       </c>
       <c r="AJ39" s="46">
         <v>4</v>
       </c>
       <c r="AK39" s="46">
         <v>19</v>
       </c>
+      <c r="AL39" s="46">
+        <v>11</v>
+      </c>
     </row>
     <row r="40" spans="1:52" ht="12" customHeight="1">
       <c r="A40" s="31" t="s">
         <v>36</v>
       </c>
       <c r="B40" s="24"/>
       <c r="C40" s="24"/>
       <c r="D40" s="24"/>
       <c r="E40" s="24"/>
       <c r="F40" s="24"/>
       <c r="G40" s="24"/>
       <c r="H40" s="24"/>
       <c r="I40" s="24"/>
       <c r="J40" s="24"/>
       <c r="K40" s="24"/>
       <c r="L40" s="24"/>
       <c r="M40" s="24"/>
       <c r="N40" s="24">
         <v>9</v>
       </c>
       <c r="O40" s="24">
         <v>10</v>
       </c>
       <c r="P40" s="24">
         <v>7</v>
@@ -4197,50 +4282,53 @@
       </c>
       <c r="AD40" s="24">
         <v>1</v>
       </c>
       <c r="AE40" s="24">
         <v>3</v>
       </c>
       <c r="AF40" s="24" t="s">
         <v>29</v>
       </c>
       <c r="AG40" s="24">
         <v>5</v>
       </c>
       <c r="AH40" s="24">
         <v>2</v>
       </c>
       <c r="AI40" s="46">
         <v>1</v>
       </c>
       <c r="AJ40" s="46">
         <v>3</v>
       </c>
       <c r="AK40" s="46">
         <v>10</v>
       </c>
+      <c r="AL40" s="46">
+        <v>8</v>
+      </c>
     </row>
     <row r="41" spans="1:52" ht="12" customHeight="1">
       <c r="A41" s="31" t="s">
         <v>37</v>
       </c>
       <c r="B41" s="24"/>
       <c r="C41" s="24"/>
       <c r="D41" s="24"/>
       <c r="E41" s="24"/>
       <c r="F41" s="24"/>
       <c r="G41" s="24"/>
       <c r="H41" s="24"/>
       <c r="I41" s="24"/>
       <c r="J41" s="24"/>
       <c r="K41" s="24"/>
       <c r="L41" s="24"/>
       <c r="M41" s="24"/>
       <c r="N41" s="24" t="s">
         <v>29</v>
       </c>
       <c r="O41" s="24">
         <v>2</v>
       </c>
       <c r="P41" s="24">
         <v>1</v>
@@ -4286,50 +4374,53 @@
       </c>
       <c r="AD41" s="24">
         <v>2</v>
       </c>
       <c r="AE41" s="24">
         <v>2</v>
       </c>
       <c r="AF41" s="24">
         <v>2</v>
       </c>
       <c r="AG41" s="24" t="s">
         <v>29</v>
       </c>
       <c r="AH41" s="24">
         <v>1</v>
       </c>
       <c r="AI41" s="46">
         <v>1</v>
       </c>
       <c r="AJ41" s="46">
         <v>2</v>
       </c>
       <c r="AK41" s="46">
         <v>2</v>
       </c>
+      <c r="AL41" s="46">
+        <v>3</v>
+      </c>
     </row>
     <row r="42" spans="1:52" ht="12" customHeight="1">
       <c r="A42" s="31" t="s">
         <v>44</v>
       </c>
       <c r="B42" s="24"/>
       <c r="C42" s="24"/>
       <c r="D42" s="24"/>
       <c r="E42" s="24"/>
       <c r="F42" s="24"/>
       <c r="G42" s="24"/>
       <c r="H42" s="24"/>
       <c r="I42" s="24"/>
       <c r="J42" s="24"/>
       <c r="K42" s="24"/>
       <c r="L42" s="24"/>
       <c r="M42" s="24"/>
       <c r="N42" s="24">
         <v>4</v>
       </c>
       <c r="O42" s="24">
         <v>2</v>
       </c>
       <c r="P42" s="24">
         <v>2</v>
@@ -4375,50 +4466,53 @@
       </c>
       <c r="AD42" s="24">
         <v>3</v>
       </c>
       <c r="AE42" s="24">
         <v>5</v>
       </c>
       <c r="AF42" s="24">
         <v>1</v>
       </c>
       <c r="AG42" s="24">
         <v>2</v>
       </c>
       <c r="AH42" s="24">
         <v>1</v>
       </c>
       <c r="AI42" s="46">
         <v>2</v>
       </c>
       <c r="AJ42" s="46">
         <v>2</v>
       </c>
       <c r="AK42" s="46">
         <v>1</v>
       </c>
+      <c r="AL42" s="46">
+        <v>2</v>
+      </c>
     </row>
     <row r="43" spans="1:52" ht="12" customHeight="1">
       <c r="A43" s="31" t="s">
         <v>45</v>
       </c>
       <c r="B43" s="24"/>
       <c r="C43" s="24"/>
       <c r="D43" s="24"/>
       <c r="E43" s="24"/>
       <c r="F43" s="24"/>
       <c r="G43" s="24"/>
       <c r="H43" s="24"/>
       <c r="I43" s="24"/>
       <c r="J43" s="24"/>
       <c r="K43" s="24"/>
       <c r="L43" s="24"/>
       <c r="M43" s="24"/>
       <c r="N43" s="24">
         <v>2</v>
       </c>
       <c r="O43" s="24">
         <v>8</v>
       </c>
       <c r="P43" s="24">
         <v>5</v>
@@ -4464,50 +4558,53 @@
       </c>
       <c r="AD43" s="24">
         <v>4</v>
       </c>
       <c r="AE43" s="24" t="s">
         <v>29</v>
       </c>
       <c r="AF43" s="24">
         <v>3</v>
       </c>
       <c r="AG43" s="24">
         <v>6</v>
       </c>
       <c r="AH43" s="24">
         <v>4</v>
       </c>
       <c r="AI43" s="46">
         <v>3</v>
       </c>
       <c r="AJ43" s="46">
         <v>2</v>
       </c>
       <c r="AK43" s="46">
         <v>4</v>
       </c>
+      <c r="AL43" s="46">
+        <v>4</v>
+      </c>
     </row>
     <row r="44" spans="1:52" ht="12" customHeight="1">
       <c r="A44" s="31" t="s">
         <v>38</v>
       </c>
       <c r="B44" s="24"/>
       <c r="C44" s="24"/>
       <c r="D44" s="24"/>
       <c r="E44" s="24"/>
       <c r="F44" s="24"/>
       <c r="G44" s="24"/>
       <c r="H44" s="24"/>
       <c r="I44" s="24"/>
       <c r="J44" s="24"/>
       <c r="K44" s="24"/>
       <c r="L44" s="24"/>
       <c r="M44" s="24"/>
       <c r="N44" s="24">
         <v>7</v>
       </c>
       <c r="O44" s="24">
         <v>15</v>
       </c>
       <c r="P44" s="24">
         <v>6</v>
@@ -4553,50 +4650,53 @@
       </c>
       <c r="AD44" s="24">
         <v>4</v>
       </c>
       <c r="AE44" s="24">
         <v>5</v>
       </c>
       <c r="AF44" s="24" t="s">
         <v>29</v>
       </c>
       <c r="AG44" s="24">
         <v>6</v>
       </c>
       <c r="AH44" s="24">
         <v>4</v>
       </c>
       <c r="AI44" s="46">
         <v>5</v>
       </c>
       <c r="AJ44" s="46">
         <v>5</v>
       </c>
       <c r="AK44" s="46">
         <v>4</v>
       </c>
+      <c r="AL44" s="46">
+        <v>11</v>
+      </c>
     </row>
     <row r="45" spans="1:52" ht="12" customHeight="1">
       <c r="A45" s="31" t="s">
         <v>39</v>
       </c>
       <c r="B45" s="24"/>
       <c r="C45" s="24"/>
       <c r="D45" s="24"/>
       <c r="E45" s="24"/>
       <c r="F45" s="24"/>
       <c r="G45" s="24"/>
       <c r="H45" s="24"/>
       <c r="I45" s="24"/>
       <c r="J45" s="24"/>
       <c r="K45" s="24"/>
       <c r="L45" s="24"/>
       <c r="M45" s="24"/>
       <c r="N45" s="24">
         <v>26</v>
       </c>
       <c r="O45" s="24">
         <v>14</v>
       </c>
       <c r="P45" s="24">
         <v>10</v>
@@ -4642,50 +4742,53 @@
       </c>
       <c r="AD45" s="24">
         <v>8</v>
       </c>
       <c r="AE45" s="24">
         <v>11</v>
       </c>
       <c r="AF45" s="24">
         <v>9</v>
       </c>
       <c r="AG45" s="24">
         <v>4</v>
       </c>
       <c r="AH45" s="24">
         <v>10</v>
       </c>
       <c r="AI45" s="46">
         <v>7</v>
       </c>
       <c r="AJ45" s="46">
         <v>12</v>
       </c>
       <c r="AK45" s="46">
         <v>13</v>
       </c>
+      <c r="AL45" s="46">
+        <v>13</v>
+      </c>
     </row>
     <row r="46" spans="1:52" ht="12" customHeight="1">
       <c r="A46" s="31" t="s">
         <v>46</v>
       </c>
       <c r="B46" s="24"/>
       <c r="C46" s="24"/>
       <c r="D46" s="24"/>
       <c r="E46" s="24"/>
       <c r="F46" s="24"/>
       <c r="G46" s="24"/>
       <c r="H46" s="24"/>
       <c r="I46" s="24"/>
       <c r="J46" s="24"/>
       <c r="K46" s="24"/>
       <c r="L46" s="24"/>
       <c r="M46" s="24"/>
       <c r="N46" s="24">
         <v>5</v>
       </c>
       <c r="O46" s="24">
         <v>8</v>
       </c>
       <c r="P46" s="24">
         <v>1</v>
@@ -4731,50 +4834,53 @@
       </c>
       <c r="AD46" s="24">
         <v>5</v>
       </c>
       <c r="AE46" s="24">
         <v>6</v>
       </c>
       <c r="AF46" s="24">
         <v>1</v>
       </c>
       <c r="AG46" s="24">
         <v>6</v>
       </c>
       <c r="AH46" s="24">
         <v>1</v>
       </c>
       <c r="AI46" s="46">
         <v>3</v>
       </c>
       <c r="AJ46" s="46">
         <v>3</v>
       </c>
       <c r="AK46" s="46">
         <v>9</v>
       </c>
+      <c r="AL46" s="46">
+        <v>3</v>
+      </c>
     </row>
     <row r="47" spans="1:52" ht="12" customHeight="1">
       <c r="A47" s="32" t="s">
         <v>40</v>
       </c>
       <c r="B47" s="24"/>
       <c r="C47" s="24"/>
       <c r="D47" s="24"/>
       <c r="E47" s="24"/>
       <c r="F47" s="24"/>
       <c r="G47" s="24"/>
       <c r="H47" s="24"/>
       <c r="I47" s="24"/>
       <c r="J47" s="24"/>
       <c r="K47" s="24"/>
       <c r="L47" s="24"/>
       <c r="M47" s="24"/>
       <c r="N47" s="25">
         <v>16</v>
       </c>
       <c r="O47" s="25">
         <v>21</v>
       </c>
       <c r="P47" s="25">
         <v>10</v>
@@ -4819,205 +4925,208 @@
         <v>7</v>
       </c>
       <c r="AD47" s="25">
         <v>12</v>
       </c>
       <c r="AE47" s="25">
         <v>6</v>
       </c>
       <c r="AF47" s="25">
         <v>10</v>
       </c>
       <c r="AG47" s="25">
         <v>13</v>
       </c>
       <c r="AH47" s="25">
         <v>10</v>
       </c>
       <c r="AI47" s="47">
         <v>11</v>
       </c>
       <c r="AJ47" s="47">
         <v>7</v>
       </c>
       <c r="AK47" s="47">
         <v>21</v>
+      </c>
+      <c r="AL47" s="47">
+        <v>11</v>
       </c>
     </row>
     <row r="48" spans="1:52">
       <c r="A48" s="10"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A9:A10"/>
     <mergeCell ref="B9:M9"/>
     <mergeCell ref="AF9:AQ9"/>
     <mergeCell ref="N9:S9"/>
     <mergeCell ref="T33:AG33"/>
     <mergeCell ref="T11:AG11"/>
     <mergeCell ref="T26:AG26"/>
     <mergeCell ref="T9:AE9"/>
     <mergeCell ref="T7:AQ7"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A6:AY47"/>
   <sheetViews>
-    <sheetView topLeftCell="AA1" workbookViewId="0">
-      <selection activeCell="AM20" sqref="AM20"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="AC35" sqref="AC35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="24.85546875" style="2" customWidth="1"/>
     <col min="2" max="3" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="8.42578125" style="2" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="8.28515625" style="2" hidden="1" customWidth="1"/>
     <col min="7" max="13" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="9.140625" style="20"/>
     <col min="15" max="32" width="9.140625" style="2"/>
     <col min="33" max="33" width="9.140625" style="18"/>
     <col min="34" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="6" spans="1:50" ht="14.45" customHeight="1">
       <c r="A6" s="33"/>
       <c r="B6" s="33"/>
       <c r="C6" s="33"/>
       <c r="D6" s="33"/>
       <c r="E6" s="33"/>
       <c r="F6" s="33"/>
       <c r="G6" s="33"/>
       <c r="H6" s="33"/>
       <c r="I6" s="33"/>
       <c r="J6" s="33"/>
       <c r="K6" s="33"/>
       <c r="L6" s="33"/>
       <c r="M6" s="33"/>
       <c r="N6" s="33"/>
       <c r="O6" s="33"/>
       <c r="P6" s="33"/>
       <c r="Q6" s="33"/>
       <c r="R6" s="39"/>
       <c r="S6" s="39"/>
-      <c r="T6" s="70" t="s">
+      <c r="T6" s="71" t="s">
         <v>28</v>
       </c>
-      <c r="U6" s="70"/>
-[...21 lines deleted...]
-      <c r="AQ6" s="70"/>
+      <c r="U6" s="71"/>
+      <c r="V6" s="71"/>
+      <c r="W6" s="71"/>
+      <c r="X6" s="71"/>
+      <c r="Y6" s="71"/>
+      <c r="Z6" s="71"/>
+      <c r="AA6" s="71"/>
+      <c r="AB6" s="71"/>
+      <c r="AC6" s="71"/>
+      <c r="AD6" s="71"/>
+      <c r="AE6" s="71"/>
+      <c r="AF6" s="71"/>
+      <c r="AG6" s="71"/>
+      <c r="AH6" s="71"/>
+      <c r="AI6" s="71"/>
+      <c r="AJ6" s="71"/>
+      <c r="AK6" s="71"/>
+      <c r="AL6" s="71"/>
+      <c r="AM6" s="71"/>
+      <c r="AN6" s="71"/>
+      <c r="AO6" s="71"/>
+      <c r="AP6" s="71"/>
+      <c r="AQ6" s="71"/>
     </row>
     <row r="7" spans="1:50">
       <c r="AD7" s="3"/>
       <c r="AE7" s="3"/>
       <c r="AQ7" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:50">
-      <c r="A8" s="71"/>
-      <c r="B8" s="64">
+      <c r="A8" s="72"/>
+      <c r="B8" s="65">
         <v>2021</v>
       </c>
-      <c r="C8" s="68"/>
-[...10 lines deleted...]
-      <c r="N8" s="68">
+      <c r="C8" s="69"/>
+      <c r="D8" s="69"/>
+      <c r="E8" s="69"/>
+      <c r="F8" s="69"/>
+      <c r="G8" s="69"/>
+      <c r="H8" s="69"/>
+      <c r="I8" s="69"/>
+      <c r="J8" s="69"/>
+      <c r="K8" s="69"/>
+      <c r="L8" s="69"/>
+      <c r="M8" s="69"/>
+      <c r="N8" s="69">
         <v>2024</v>
       </c>
-      <c r="O8" s="68"/>
-[...4 lines deleted...]
-      <c r="T8" s="63">
+      <c r="O8" s="69"/>
+      <c r="P8" s="69"/>
+      <c r="Q8" s="69"/>
+      <c r="R8" s="69"/>
+      <c r="S8" s="70"/>
+      <c r="T8" s="64">
         <v>2025</v>
       </c>
-      <c r="U8" s="63"/>
-[...10 lines deleted...]
-      <c r="AF8" s="63">
+      <c r="U8" s="64"/>
+      <c r="V8" s="64"/>
+      <c r="W8" s="64"/>
+      <c r="X8" s="64"/>
+      <c r="Y8" s="64"/>
+      <c r="Z8" s="64"/>
+      <c r="AA8" s="64"/>
+      <c r="AB8" s="64"/>
+      <c r="AC8" s="64"/>
+      <c r="AD8" s="64"/>
+      <c r="AE8" s="65"/>
+      <c r="AF8" s="64">
         <v>2026</v>
       </c>
-      <c r="AG8" s="63"/>
-[...9 lines deleted...]
-      <c r="AQ8" s="64"/>
+      <c r="AG8" s="64"/>
+      <c r="AH8" s="64"/>
+      <c r="AI8" s="64"/>
+      <c r="AJ8" s="64"/>
+      <c r="AK8" s="64"/>
+      <c r="AL8" s="64"/>
+      <c r="AM8" s="64"/>
+      <c r="AN8" s="64"/>
+      <c r="AO8" s="64"/>
+      <c r="AP8" s="64"/>
+      <c r="AQ8" s="65"/>
     </row>
     <row r="9" spans="1:50" ht="18" customHeight="1">
-      <c r="A9" s="72"/>
+      <c r="A9" s="73"/>
       <c r="B9" s="11" t="s">
         <v>5</v>
       </c>
       <c r="C9" s="11" t="s">
         <v>15</v>
       </c>
       <c r="D9" s="12" t="s">
         <v>16</v>
       </c>
       <c r="E9" s="12" t="s">
         <v>17</v>
       </c>
       <c r="F9" s="12" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="12" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="12" t="s">
         <v>12</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>13</v>
       </c>
       <c r="J9" s="13" t="s">
@@ -5121,66 +5230,66 @@
       </c>
       <c r="AQ9" s="4" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="10" spans="1:50" ht="12" customHeight="1">
       <c r="A10" s="41"/>
       <c r="B10" s="41"/>
       <c r="C10" s="41"/>
       <c r="D10" s="41"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="41"/>
       <c r="I10" s="41"/>
       <c r="J10" s="41"/>
       <c r="K10" s="41"/>
       <c r="L10" s="41"/>
       <c r="M10" s="41"/>
       <c r="N10" s="41"/>
       <c r="O10" s="41"/>
       <c r="P10" s="41"/>
       <c r="Q10" s="41"/>
       <c r="R10" s="41"/>
       <c r="S10" s="41"/>
-      <c r="T10" s="61" t="s">
+      <c r="T10" s="62" t="s">
         <v>9</v>
       </c>
-      <c r="U10" s="61"/>
-[...11 lines deleted...]
-      <c r="AG10" s="61"/>
+      <c r="U10" s="62"/>
+      <c r="V10" s="62"/>
+      <c r="W10" s="62"/>
+      <c r="X10" s="62"/>
+      <c r="Y10" s="62"/>
+      <c r="Z10" s="62"/>
+      <c r="AA10" s="62"/>
+      <c r="AB10" s="62"/>
+      <c r="AC10" s="62"/>
+      <c r="AD10" s="62"/>
+      <c r="AE10" s="62"/>
+      <c r="AF10" s="62"/>
+      <c r="AG10" s="62"/>
       <c r="AH10" s="41"/>
       <c r="AI10" s="41"/>
       <c r="AJ10" s="41"/>
       <c r="AK10" s="41"/>
       <c r="AL10" s="41"/>
       <c r="AM10" s="41"/>
       <c r="AN10" s="41"/>
       <c r="AO10" s="41"/>
       <c r="AP10" s="41"/>
       <c r="AQ10" s="41"/>
       <c r="AR10" s="34"/>
       <c r="AS10" s="34"/>
       <c r="AT10" s="34"/>
       <c r="AU10" s="34"/>
       <c r="AV10" s="34"/>
       <c r="AW10" s="34"/>
       <c r="AX10" s="34"/>
     </row>
     <row r="11" spans="1:50" ht="12" customHeight="1">
       <c r="A11" s="16" t="s">
         <v>32</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
@@ -5243,50 +5352,53 @@
       </c>
       <c r="AD11" s="26">
         <v>0.44</v>
       </c>
       <c r="AE11" s="26">
         <v>0.46</v>
       </c>
       <c r="AF11" s="26">
         <v>4.0599999999999996</v>
       </c>
       <c r="AG11" s="26">
         <v>2.75</v>
       </c>
       <c r="AH11" s="26">
         <v>1.44</v>
       </c>
       <c r="AI11" s="26">
         <v>1.38</v>
       </c>
       <c r="AJ11" s="26">
         <v>0.73</v>
       </c>
       <c r="AK11" s="26">
         <v>1.97</v>
       </c>
+      <c r="AL11" s="26">
+        <v>1.21</v>
+      </c>
     </row>
     <row r="12" spans="1:50" ht="12" customHeight="1">
       <c r="A12" s="17" t="s">
         <v>30</v>
       </c>
       <c r="B12" s="8"/>
       <c r="C12" s="8"/>
       <c r="D12" s="8"/>
       <c r="E12" s="8"/>
       <c r="F12" s="8"/>
       <c r="G12" s="8"/>
       <c r="H12" s="9"/>
       <c r="I12" s="8"/>
       <c r="J12" s="9"/>
       <c r="K12" s="9"/>
       <c r="L12" s="9"/>
       <c r="M12" s="9"/>
       <c r="N12" s="20">
         <v>1.57</v>
       </c>
       <c r="O12" s="26">
         <v>1.31</v>
       </c>
       <c r="P12" s="20">
         <v>0.9</v>
@@ -5332,50 +5444,53 @@
       </c>
       <c r="AD12" s="26">
         <v>0.44</v>
       </c>
       <c r="AE12" s="26">
         <v>0.46</v>
       </c>
       <c r="AF12" s="26">
         <v>3.93</v>
       </c>
       <c r="AG12" s="26">
         <v>3.06</v>
       </c>
       <c r="AH12" s="26">
         <v>1.63</v>
       </c>
       <c r="AI12" s="26">
         <v>1.38</v>
       </c>
       <c r="AJ12" s="26">
         <v>0.72</v>
       </c>
       <c r="AK12" s="26">
         <v>2.2599999999999998</v>
       </c>
+      <c r="AL12" s="26">
+        <v>1.36</v>
+      </c>
     </row>
     <row r="13" spans="1:50" ht="12" customHeight="1">
       <c r="A13" s="17" t="s">
         <v>31</v>
       </c>
       <c r="B13" s="8"/>
       <c r="C13" s="8"/>
       <c r="D13" s="8"/>
       <c r="E13" s="8"/>
       <c r="F13" s="8"/>
       <c r="G13" s="8"/>
       <c r="H13" s="9"/>
       <c r="I13" s="8"/>
       <c r="J13" s="9"/>
       <c r="K13" s="9"/>
       <c r="L13" s="9"/>
       <c r="M13" s="9"/>
       <c r="N13" s="20">
         <v>1.67</v>
       </c>
       <c r="O13" s="26">
         <v>1.61</v>
       </c>
       <c r="P13" s="20">
         <v>0.91</v>
@@ -5421,50 +5536,53 @@
       </c>
       <c r="AD13" s="26">
         <v>0.65</v>
       </c>
       <c r="AE13" s="26">
         <v>0.77</v>
       </c>
       <c r="AF13" s="26">
         <v>6.14</v>
       </c>
       <c r="AG13" s="26">
         <v>3.1</v>
       </c>
       <c r="AH13" s="26">
         <v>1.22</v>
       </c>
       <c r="AI13" s="26">
         <v>2.38</v>
       </c>
       <c r="AJ13" s="26">
         <v>0.87</v>
       </c>
       <c r="AK13" s="26">
         <v>2.7</v>
       </c>
+      <c r="AL13" s="26">
+        <v>1.27</v>
+      </c>
     </row>
     <row r="14" spans="1:50" ht="12" customHeight="1">
       <c r="A14" s="18" t="s">
         <v>33</v>
       </c>
       <c r="B14" s="8"/>
       <c r="C14" s="8"/>
       <c r="D14" s="8"/>
       <c r="E14" s="8"/>
       <c r="F14" s="8"/>
       <c r="G14" s="8"/>
       <c r="H14" s="9"/>
       <c r="I14" s="8"/>
       <c r="J14" s="9"/>
       <c r="K14" s="9"/>
       <c r="L14" s="9"/>
       <c r="M14" s="9"/>
       <c r="N14" s="20">
         <v>0.95</v>
       </c>
       <c r="O14" s="26">
         <v>0.83</v>
       </c>
       <c r="P14" s="20">
         <v>0.55000000000000004</v>
@@ -5510,50 +5628,53 @@
       </c>
       <c r="AD14" s="26">
         <v>0.55000000000000004</v>
       </c>
       <c r="AE14" s="26">
         <v>0.45</v>
       </c>
       <c r="AF14" s="26">
         <v>4.74</v>
       </c>
       <c r="AG14" s="26">
         <v>2.48</v>
       </c>
       <c r="AH14" s="26">
         <v>0.96</v>
       </c>
       <c r="AI14" s="26">
         <v>1.1100000000000001</v>
       </c>
       <c r="AJ14" s="26">
         <v>0.56999999999999995</v>
       </c>
       <c r="AK14" s="26">
         <v>1.51</v>
       </c>
+      <c r="AL14" s="26">
+        <v>0.91</v>
+      </c>
     </row>
     <row r="15" spans="1:50" ht="12" customHeight="1">
       <c r="A15" s="18" t="s">
         <v>34</v>
       </c>
       <c r="B15" s="8"/>
       <c r="C15" s="8"/>
       <c r="D15" s="8"/>
       <c r="E15" s="8"/>
       <c r="F15" s="8"/>
       <c r="G15" s="8"/>
       <c r="H15" s="9"/>
       <c r="I15" s="8"/>
       <c r="J15" s="9"/>
       <c r="K15" s="9"/>
       <c r="L15" s="9"/>
       <c r="M15" s="9"/>
       <c r="N15" s="20">
         <v>1.51</v>
       </c>
       <c r="O15" s="26">
         <v>0.89</v>
       </c>
       <c r="P15" s="20">
         <v>1.1000000000000001</v>
@@ -5599,50 +5720,53 @@
       </c>
       <c r="AD15" s="26">
         <v>0.38</v>
       </c>
       <c r="AE15" s="26">
         <v>0.46</v>
       </c>
       <c r="AF15" s="26">
         <v>5.89</v>
       </c>
       <c r="AG15" s="26">
         <v>2</v>
       </c>
       <c r="AH15" s="26">
         <v>1.9</v>
       </c>
       <c r="AI15" s="26">
         <v>1.69</v>
       </c>
       <c r="AJ15" s="26">
         <v>1.27</v>
       </c>
       <c r="AK15" s="26">
         <v>1.47</v>
       </c>
+      <c r="AL15" s="26">
+        <v>1.06</v>
+      </c>
     </row>
     <row r="16" spans="1:50" ht="12" customHeight="1">
       <c r="A16" s="18" t="s">
         <v>43</v>
       </c>
       <c r="B16" s="8"/>
       <c r="C16" s="8"/>
       <c r="D16" s="8"/>
       <c r="E16" s="8"/>
       <c r="F16" s="8"/>
       <c r="G16" s="8"/>
       <c r="H16" s="9"/>
       <c r="I16" s="8"/>
       <c r="J16" s="9"/>
       <c r="K16" s="9"/>
       <c r="L16" s="9"/>
       <c r="M16" s="9"/>
       <c r="N16" s="20">
         <v>1.6</v>
       </c>
       <c r="O16" s="26">
         <v>1.1499999999999999</v>
       </c>
       <c r="P16" s="20">
         <v>0.67</v>
@@ -5688,50 +5812,53 @@
       </c>
       <c r="AD16" s="26">
         <v>0.43</v>
       </c>
       <c r="AE16" s="26">
         <v>0.61</v>
       </c>
       <c r="AF16" s="26">
         <v>4.29</v>
       </c>
       <c r="AG16" s="26">
         <v>2.78</v>
       </c>
       <c r="AH16" s="26">
         <v>1.33</v>
       </c>
       <c r="AI16" s="26">
         <v>1.89</v>
       </c>
       <c r="AJ16" s="26">
         <v>0.63</v>
       </c>
       <c r="AK16" s="26">
         <v>2.2000000000000002</v>
       </c>
+      <c r="AL16" s="26">
+        <v>1.34</v>
+      </c>
     </row>
     <row r="17" spans="1:51" ht="12" customHeight="1">
       <c r="A17" s="18" t="s">
         <v>36</v>
       </c>
       <c r="B17" s="8"/>
       <c r="C17" s="8"/>
       <c r="D17" s="8"/>
       <c r="E17" s="8"/>
       <c r="F17" s="8"/>
       <c r="G17" s="8"/>
       <c r="H17" s="9"/>
       <c r="I17" s="8"/>
       <c r="J17" s="9"/>
       <c r="K17" s="9"/>
       <c r="L17" s="9"/>
       <c r="M17" s="9"/>
       <c r="N17" s="20">
         <v>1.07</v>
       </c>
       <c r="O17" s="26">
         <v>1.04</v>
       </c>
       <c r="P17" s="20">
         <v>0.65</v>
@@ -5777,50 +5904,53 @@
       </c>
       <c r="AD17" s="26">
         <v>0.08</v>
       </c>
       <c r="AE17" s="26">
         <v>0.22</v>
       </c>
       <c r="AF17" s="26" t="s">
         <v>29</v>
       </c>
       <c r="AG17" s="26">
         <v>2.29</v>
       </c>
       <c r="AH17" s="26">
         <v>0.6</v>
       </c>
       <c r="AI17" s="26">
         <v>0.22</v>
       </c>
       <c r="AJ17" s="26">
         <v>0.54</v>
       </c>
       <c r="AK17" s="26">
         <v>1.49</v>
       </c>
+      <c r="AL17" s="26">
+        <v>1.02</v>
+      </c>
     </row>
     <row r="18" spans="1:51" ht="12" customHeight="1">
       <c r="A18" s="18" t="s">
         <v>37</v>
       </c>
       <c r="B18" s="8"/>
       <c r="C18" s="8"/>
       <c r="D18" s="8"/>
       <c r="E18" s="8"/>
       <c r="F18" s="8"/>
       <c r="G18" s="8"/>
       <c r="H18" s="9"/>
       <c r="I18" s="8"/>
       <c r="J18" s="9"/>
       <c r="K18" s="9"/>
       <c r="L18" s="9"/>
       <c r="M18" s="9"/>
       <c r="N18" s="22" t="s">
         <v>29</v>
       </c>
       <c r="O18" s="26">
         <v>0.32</v>
       </c>
       <c r="P18" s="20">
         <v>0.14000000000000001</v>
@@ -5866,50 +5996,53 @@
       </c>
       <c r="AD18" s="26">
         <v>0.24</v>
       </c>
       <c r="AE18" s="26">
         <v>0.22</v>
       </c>
       <c r="AF18" s="26">
         <v>2.58</v>
       </c>
       <c r="AG18" s="26" t="s">
         <v>29</v>
       </c>
       <c r="AH18" s="26">
         <v>0.45</v>
       </c>
       <c r="AI18" s="26">
         <v>0.33</v>
       </c>
       <c r="AJ18" s="26">
         <v>0.53</v>
       </c>
       <c r="AK18" s="26">
         <v>0.44</v>
       </c>
+      <c r="AL18" s="26">
+        <v>0.56999999999999995</v>
+      </c>
     </row>
     <row r="19" spans="1:51" ht="12" customHeight="1">
       <c r="A19" s="18" t="s">
         <v>44</v>
       </c>
       <c r="B19" s="8"/>
       <c r="C19" s="8"/>
       <c r="D19" s="8"/>
       <c r="E19" s="8"/>
       <c r="F19" s="8"/>
       <c r="G19" s="8"/>
       <c r="H19" s="9"/>
       <c r="I19" s="8"/>
       <c r="J19" s="9"/>
       <c r="K19" s="9"/>
       <c r="L19" s="9"/>
       <c r="M19" s="9"/>
       <c r="N19" s="20">
         <v>0.98</v>
       </c>
       <c r="O19" s="26">
         <v>0.43</v>
       </c>
       <c r="P19" s="20">
         <v>0.38</v>
@@ -5955,50 +6088,53 @@
       </c>
       <c r="AD19" s="26">
         <v>0.5</v>
       </c>
       <c r="AE19" s="26">
         <v>0.76</v>
       </c>
       <c r="AF19" s="26">
         <v>1.87</v>
       </c>
       <c r="AG19" s="26">
         <v>1.97</v>
       </c>
       <c r="AH19" s="26">
         <v>0.65</v>
       </c>
       <c r="AI19" s="26">
         <v>0.97</v>
       </c>
       <c r="AJ19" s="26">
         <v>0.77</v>
       </c>
       <c r="AK19" s="26">
         <v>0.32</v>
       </c>
+      <c r="AL19" s="26">
+        <v>0.55000000000000004</v>
+      </c>
     </row>
     <row r="20" spans="1:51" ht="12" customHeight="1">
       <c r="A20" s="18" t="s">
         <v>45</v>
       </c>
       <c r="B20" s="8"/>
       <c r="C20" s="8"/>
       <c r="D20" s="8"/>
       <c r="E20" s="8"/>
       <c r="F20" s="8"/>
       <c r="G20" s="8"/>
       <c r="H20" s="9"/>
       <c r="I20" s="8"/>
       <c r="J20" s="9"/>
       <c r="K20" s="9"/>
       <c r="L20" s="9"/>
       <c r="M20" s="9"/>
       <c r="N20" s="20">
         <v>0.3</v>
       </c>
       <c r="O20" s="26">
         <v>1.03</v>
       </c>
       <c r="P20" s="20">
         <v>0.57999999999999996</v>
@@ -6044,50 +6180,53 @@
       </c>
       <c r="AD20" s="26">
         <v>0.39</v>
       </c>
       <c r="AE20" s="26" t="s">
         <v>29</v>
       </c>
       <c r="AF20" s="26">
         <v>3.21</v>
       </c>
       <c r="AG20" s="26">
         <v>3.37</v>
       </c>
       <c r="AH20" s="26">
         <v>1.47</v>
       </c>
       <c r="AI20" s="26">
         <v>0.82</v>
       </c>
       <c r="AJ20" s="26">
         <v>0.44</v>
       </c>
       <c r="AK20" s="26">
         <v>0.73</v>
       </c>
+      <c r="AL20" s="26">
+        <v>0.62</v>
+      </c>
     </row>
     <row r="21" spans="1:51" ht="12" customHeight="1">
       <c r="A21" s="18" t="s">
         <v>38</v>
       </c>
       <c r="B21" s="8"/>
       <c r="C21" s="8"/>
       <c r="D21" s="8"/>
       <c r="E21" s="8"/>
       <c r="F21" s="8"/>
       <c r="G21" s="8"/>
       <c r="H21" s="9"/>
       <c r="I21" s="8"/>
       <c r="J21" s="9"/>
       <c r="K21" s="9"/>
       <c r="L21" s="9"/>
       <c r="M21" s="9"/>
       <c r="N21" s="20">
         <v>0.64</v>
       </c>
       <c r="O21" s="26">
         <v>1.2</v>
       </c>
       <c r="P21" s="20">
         <v>0.43</v>
@@ -6133,50 +6272,53 @@
       </c>
       <c r="AD21" s="26">
         <v>0.24</v>
       </c>
       <c r="AE21" s="26">
         <v>0.28000000000000003</v>
       </c>
       <c r="AF21" s="26" t="s">
         <v>29</v>
       </c>
       <c r="AG21" s="26">
         <v>2.15</v>
       </c>
       <c r="AH21" s="26">
         <v>0.93</v>
       </c>
       <c r="AI21" s="26">
         <v>0.87</v>
       </c>
       <c r="AJ21" s="26">
         <v>0.69</v>
       </c>
       <c r="AK21" s="26">
         <v>0.46</v>
       </c>
+      <c r="AL21" s="26">
+        <v>1.0900000000000001</v>
+      </c>
     </row>
     <row r="22" spans="1:51" ht="12" customHeight="1">
       <c r="A22" s="18" t="s">
         <v>39</v>
       </c>
       <c r="B22" s="8"/>
       <c r="C22" s="8"/>
       <c r="D22" s="8"/>
       <c r="E22" s="8"/>
       <c r="F22" s="8"/>
       <c r="G22" s="8"/>
       <c r="H22" s="9"/>
       <c r="I22" s="8"/>
       <c r="J22" s="9"/>
       <c r="K22" s="9"/>
       <c r="L22" s="9"/>
       <c r="M22" s="9"/>
       <c r="N22" s="20">
         <v>1.34</v>
       </c>
       <c r="O22" s="26">
         <v>0.63</v>
       </c>
       <c r="P22" s="20">
         <v>0.4</v>
@@ -6222,50 +6364,53 @@
       </c>
       <c r="AD22" s="26">
         <v>0.27</v>
       </c>
       <c r="AE22" s="26">
         <v>0.34</v>
       </c>
       <c r="AF22" s="26">
         <v>3.29</v>
       </c>
       <c r="AG22" s="26">
         <v>0.77</v>
       </c>
       <c r="AH22" s="26">
         <v>1.26</v>
       </c>
       <c r="AI22" s="26">
         <v>0.66</v>
       </c>
       <c r="AJ22" s="26">
         <v>0.9</v>
       </c>
       <c r="AK22" s="26">
         <v>0.82</v>
       </c>
+      <c r="AL22" s="26">
+        <v>0.7</v>
+      </c>
     </row>
     <row r="23" spans="1:51" ht="12" customHeight="1">
       <c r="A23" s="18" t="s">
         <v>46</v>
       </c>
       <c r="B23" s="8"/>
       <c r="C23" s="8"/>
       <c r="D23" s="8"/>
       <c r="E23" s="8"/>
       <c r="F23" s="8"/>
       <c r="G23" s="8"/>
       <c r="H23" s="9"/>
       <c r="I23" s="8"/>
       <c r="J23" s="9"/>
       <c r="K23" s="9"/>
       <c r="L23" s="9"/>
       <c r="M23" s="9"/>
       <c r="N23" s="20">
         <v>0.79</v>
       </c>
       <c r="O23" s="26">
         <v>1.1000000000000001</v>
       </c>
       <c r="P23" s="20">
         <v>0.12</v>
@@ -6311,50 +6456,53 @@
       </c>
       <c r="AD23" s="26">
         <v>0.53</v>
       </c>
       <c r="AE23" s="26">
         <v>0.57999999999999996</v>
       </c>
       <c r="AF23" s="26">
         <v>1.19</v>
       </c>
       <c r="AG23" s="26">
         <v>3.7</v>
       </c>
       <c r="AH23" s="26">
         <v>0.4</v>
       </c>
       <c r="AI23" s="26">
         <v>0.91</v>
       </c>
       <c r="AJ23" s="26">
         <v>0.73</v>
       </c>
       <c r="AK23" s="26">
         <v>1.82</v>
       </c>
+      <c r="AL23" s="26">
+        <v>0.52</v>
+      </c>
     </row>
     <row r="24" spans="1:51" ht="12" customHeight="1">
       <c r="A24" s="18" t="s">
         <v>40</v>
       </c>
       <c r="B24" s="8"/>
       <c r="C24" s="8"/>
       <c r="D24" s="8"/>
       <c r="E24" s="8"/>
       <c r="F24" s="8"/>
       <c r="G24" s="8"/>
       <c r="H24" s="9"/>
       <c r="I24" s="8"/>
       <c r="J24" s="9"/>
       <c r="K24" s="9"/>
       <c r="L24" s="9"/>
       <c r="M24" s="9"/>
       <c r="N24" s="20">
         <v>1.04</v>
       </c>
       <c r="O24" s="26">
         <v>1.0900000000000001</v>
       </c>
       <c r="P24" s="20">
         <v>0.74</v>
@@ -6399,88 +6547,91 @@
         <v>0.44</v>
       </c>
       <c r="AD24" s="26">
         <v>0.43</v>
       </c>
       <c r="AE24" s="26">
         <v>0.32</v>
       </c>
       <c r="AF24" s="26">
         <v>5.32</v>
       </c>
       <c r="AG24" s="26">
         <v>2.64</v>
       </c>
       <c r="AH24" s="26">
         <v>1.53</v>
       </c>
       <c r="AI24" s="26">
         <v>1.3</v>
       </c>
       <c r="AJ24" s="26">
         <v>0.67</v>
       </c>
       <c r="AK24" s="26">
         <v>1.82</v>
+      </c>
+      <c r="AL24" s="26">
+        <v>1.21</v>
       </c>
     </row>
     <row r="25" spans="1:51" ht="12" customHeight="1">
       <c r="A25" s="35"/>
       <c r="B25" s="35"/>
       <c r="C25" s="35"/>
       <c r="D25" s="35"/>
       <c r="E25" s="35"/>
       <c r="F25" s="35"/>
       <c r="G25" s="35"/>
       <c r="H25" s="35"/>
       <c r="I25" s="35"/>
       <c r="J25" s="35"/>
       <c r="K25" s="35"/>
       <c r="L25" s="35"/>
       <c r="M25" s="35"/>
       <c r="N25" s="35"/>
       <c r="O25" s="35"/>
       <c r="P25" s="35"/>
       <c r="Q25" s="35"/>
       <c r="R25" s="35"/>
       <c r="S25" s="35"/>
-      <c r="T25" s="62" t="s">
+      <c r="T25" s="63" t="s">
         <v>25</v>
       </c>
-      <c r="U25" s="62"/>
-[...11 lines deleted...]
-      <c r="AG25" s="62"/>
+      <c r="U25" s="63"/>
+      <c r="V25" s="63"/>
+      <c r="W25" s="63"/>
+      <c r="X25" s="63"/>
+      <c r="Y25" s="63"/>
+      <c r="Z25" s="63"/>
+      <c r="AA25" s="63"/>
+      <c r="AB25" s="63"/>
+      <c r="AC25" s="63"/>
+      <c r="AD25" s="63"/>
+      <c r="AE25" s="63"/>
+      <c r="AF25" s="63"/>
+      <c r="AG25" s="63"/>
       <c r="AH25" s="35"/>
       <c r="AI25" s="35"/>
       <c r="AJ25" s="26"/>
       <c r="AK25" s="26"/>
       <c r="AM25" s="35"/>
       <c r="AN25" s="35"/>
       <c r="AO25" s="35"/>
       <c r="AP25" s="35"/>
       <c r="AQ25" s="35"/>
       <c r="AR25" s="35"/>
       <c r="AS25" s="35"/>
       <c r="AT25" s="35"/>
       <c r="AU25" s="35"/>
       <c r="AV25" s="35"/>
       <c r="AW25" s="35"/>
       <c r="AX25" s="35"/>
       <c r="AY25" s="35"/>
     </row>
     <row r="26" spans="1:51" ht="12" customHeight="1">
       <c r="A26" s="16" t="s">
         <v>32</v>
       </c>
       <c r="B26" s="1"/>
       <c r="C26" s="1"/>
       <c r="D26" s="1"/>
@@ -6543,50 +6694,53 @@
       </c>
       <c r="AD26" s="26">
         <v>0.46</v>
       </c>
       <c r="AE26" s="26">
         <v>0.5</v>
       </c>
       <c r="AF26" s="26">
         <v>4.41</v>
       </c>
       <c r="AG26" s="26">
         <v>2.94</v>
       </c>
       <c r="AH26" s="26">
         <v>1.53</v>
       </c>
       <c r="AI26" s="26">
         <v>1.55</v>
       </c>
       <c r="AJ26" s="26">
         <v>0.74</v>
       </c>
       <c r="AK26" s="26">
         <v>2.2599999999999998</v>
       </c>
+      <c r="AL26" s="26">
+        <v>1.35</v>
+      </c>
     </row>
     <row r="27" spans="1:51" ht="12" customHeight="1">
       <c r="A27" s="6" t="s">
         <v>41</v>
       </c>
       <c r="B27" s="1"/>
       <c r="C27" s="1"/>
       <c r="D27" s="1"/>
       <c r="E27" s="1"/>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
       <c r="I27" s="1"/>
       <c r="J27" s="1"/>
       <c r="K27" s="1"/>
       <c r="L27" s="1"/>
       <c r="M27" s="1"/>
       <c r="N27" s="20">
         <v>1.56</v>
       </c>
       <c r="O27" s="26">
         <v>1.29</v>
       </c>
       <c r="P27" s="20">
         <v>0.9</v>
@@ -6632,50 +6786,53 @@
       </c>
       <c r="AD27" s="26">
         <v>0.44</v>
       </c>
       <c r="AE27" s="26">
         <v>0.47</v>
       </c>
       <c r="AF27" s="26">
         <v>3.98</v>
       </c>
       <c r="AG27" s="26">
         <v>3.07</v>
       </c>
       <c r="AH27" s="26">
         <v>1.61</v>
       </c>
       <c r="AI27" s="26">
         <v>1.4</v>
       </c>
       <c r="AJ27" s="26">
         <v>0.73</v>
       </c>
       <c r="AK27" s="26">
         <v>2.2799999999999998</v>
       </c>
+      <c r="AL27" s="26">
+        <v>1.37</v>
+      </c>
     </row>
     <row r="28" spans="1:51" ht="12" customHeight="1">
       <c r="A28" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B28" s="1"/>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
       <c r="I28" s="1"/>
       <c r="J28" s="1"/>
       <c r="K28" s="1"/>
       <c r="L28" s="1"/>
       <c r="M28" s="1"/>
       <c r="N28" s="20">
         <v>1.7</v>
       </c>
       <c r="O28" s="26">
         <v>1.51</v>
       </c>
       <c r="P28" s="20">
         <v>0.89</v>
@@ -6721,50 +6878,53 @@
       </c>
       <c r="AD28" s="26">
         <v>0.67</v>
       </c>
       <c r="AE28" s="26">
         <v>0.78</v>
       </c>
       <c r="AF28" s="26">
         <v>6.34</v>
       </c>
       <c r="AG28" s="26">
         <v>3.07</v>
       </c>
       <c r="AH28" s="26">
         <v>1.0900000000000001</v>
       </c>
       <c r="AI28" s="26">
         <v>2.46</v>
       </c>
       <c r="AJ28" s="26">
         <v>0.9</v>
       </c>
       <c r="AK28" s="26">
         <v>2.71</v>
       </c>
+      <c r="AL28" s="26">
+        <v>1.28</v>
+      </c>
     </row>
     <row r="29" spans="1:51" ht="12" customHeight="1">
       <c r="A29" s="6" t="s">
         <v>34</v>
       </c>
       <c r="B29" s="1"/>
       <c r="C29" s="1"/>
       <c r="D29" s="1"/>
       <c r="E29" s="1"/>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
       <c r="I29" s="1"/>
       <c r="J29" s="1"/>
       <c r="K29" s="1"/>
       <c r="L29" s="1"/>
       <c r="M29" s="1"/>
       <c r="N29" s="20">
         <v>1.22</v>
       </c>
       <c r="O29" s="26">
         <v>0.9</v>
       </c>
       <c r="P29" s="20">
         <v>0.81</v>
@@ -6810,50 +6970,53 @@
       </c>
       <c r="AD29" s="26">
         <v>0.49</v>
       </c>
       <c r="AE29" s="26">
         <v>0.5</v>
       </c>
       <c r="AF29" s="26">
         <v>6.68</v>
       </c>
       <c r="AG29" s="26">
         <v>2.09</v>
       </c>
       <c r="AH29" s="26">
         <v>1.6</v>
       </c>
       <c r="AI29" s="26">
         <v>1.37</v>
       </c>
       <c r="AJ29" s="26">
         <v>0.81</v>
       </c>
       <c r="AK29" s="26">
         <v>1.59</v>
       </c>
+      <c r="AL29" s="26">
+        <v>0.68</v>
+      </c>
     </row>
     <row r="30" spans="1:51" ht="12" customHeight="1">
       <c r="A30" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B30" s="1"/>
       <c r="C30" s="1"/>
       <c r="D30" s="1"/>
       <c r="E30" s="1"/>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
       <c r="I30" s="1"/>
       <c r="J30" s="1"/>
       <c r="K30" s="1"/>
       <c r="L30" s="1"/>
       <c r="M30" s="1"/>
       <c r="N30" s="20">
         <v>1.65</v>
       </c>
       <c r="O30" s="26">
         <v>1.23</v>
       </c>
       <c r="P30" s="20">
         <v>0.6</v>
@@ -6899,50 +7062,53 @@
       </c>
       <c r="AD30" s="26">
         <v>0.44</v>
       </c>
       <c r="AE30" s="26">
         <v>0.52</v>
       </c>
       <c r="AF30" s="26">
         <v>4.55</v>
       </c>
       <c r="AG30" s="26">
         <v>2.68</v>
       </c>
       <c r="AH30" s="26">
         <v>1.46</v>
       </c>
       <c r="AI30" s="26">
         <v>2.0499999999999998</v>
       </c>
       <c r="AJ30" s="26">
         <v>0.64</v>
       </c>
       <c r="AK30" s="26">
         <v>2.13</v>
       </c>
+      <c r="AL30" s="26">
+        <v>1.41</v>
+      </c>
     </row>
     <row r="31" spans="1:51" ht="12" customHeight="1">
       <c r="A31" s="6" t="s">
         <v>40</v>
       </c>
       <c r="B31" s="1"/>
       <c r="C31" s="1"/>
       <c r="D31" s="1"/>
       <c r="E31" s="1"/>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
       <c r="I31" s="1"/>
       <c r="J31" s="1"/>
       <c r="K31" s="1"/>
       <c r="L31" s="1"/>
       <c r="M31" s="1"/>
       <c r="N31" s="20">
         <v>0.85</v>
       </c>
       <c r="O31" s="26">
         <v>0.74</v>
       </c>
       <c r="P31" s="20">
         <v>0.95</v>
@@ -6987,107 +7153,110 @@
         <v>0.53</v>
       </c>
       <c r="AD31" s="26">
         <v>0.24</v>
       </c>
       <c r="AE31" s="26">
         <v>0.39</v>
       </c>
       <c r="AF31" s="26">
         <v>5.23</v>
       </c>
       <c r="AG31" s="26">
         <v>1.39</v>
       </c>
       <c r="AH31" s="26">
         <v>1.1399999999999999</v>
       </c>
       <c r="AI31" s="26">
         <v>1.02</v>
       </c>
       <c r="AJ31" s="26">
         <v>0.54</v>
       </c>
       <c r="AK31" s="26">
         <v>1.7</v>
+      </c>
+      <c r="AL31" s="26">
+        <v>1.64</v>
       </c>
     </row>
     <row r="32" spans="1:51" ht="12" customHeight="1">
       <c r="A32" s="36"/>
       <c r="B32" s="36"/>
       <c r="C32" s="36"/>
       <c r="D32" s="36"/>
       <c r="E32" s="36"/>
       <c r="F32" s="36"/>
       <c r="G32" s="36"/>
       <c r="H32" s="36"/>
       <c r="I32" s="36"/>
       <c r="J32" s="36"/>
       <c r="K32" s="36"/>
       <c r="L32" s="36"/>
       <c r="M32" s="36"/>
       <c r="N32" s="36"/>
       <c r="O32" s="36"/>
       <c r="P32" s="36"/>
       <c r="Q32" s="36"/>
       <c r="R32" s="36"/>
       <c r="S32" s="36"/>
-      <c r="T32" s="73" t="s">
+      <c r="T32" s="74" t="s">
         <v>26</v>
       </c>
-      <c r="U32" s="73"/>
-[...11 lines deleted...]
-      <c r="AG32" s="73"/>
+      <c r="U32" s="74"/>
+      <c r="V32" s="74"/>
+      <c r="W32" s="74"/>
+      <c r="X32" s="74"/>
+      <c r="Y32" s="74"/>
+      <c r="Z32" s="74"/>
+      <c r="AA32" s="74"/>
+      <c r="AB32" s="74"/>
+      <c r="AC32" s="74"/>
+      <c r="AD32" s="74"/>
+      <c r="AE32" s="74"/>
+      <c r="AF32" s="74"/>
+      <c r="AG32" s="74"/>
       <c r="AH32" s="36"/>
       <c r="AI32" s="36"/>
       <c r="AJ32" s="26"/>
       <c r="AK32" s="26"/>
       <c r="AM32" s="36"/>
       <c r="AN32" s="36"/>
       <c r="AO32" s="36"/>
       <c r="AP32" s="36"/>
       <c r="AQ32" s="36"/>
       <c r="AR32" s="36"/>
       <c r="AS32" s="36"/>
       <c r="AT32" s="36"/>
       <c r="AU32" s="36"/>
       <c r="AV32" s="36"/>
       <c r="AW32" s="36"/>
       <c r="AX32" s="36"/>
       <c r="AY32" s="36"/>
     </row>
-    <row r="33" spans="1:37" ht="12" customHeight="1">
+    <row r="33" spans="1:38" ht="12" customHeight="1">
       <c r="A33" s="16" t="s">
         <v>32</v>
       </c>
       <c r="B33" s="1"/>
       <c r="C33" s="1"/>
       <c r="D33" s="1"/>
       <c r="E33" s="1"/>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
       <c r="I33" s="1"/>
       <c r="J33" s="1"/>
       <c r="K33" s="1"/>
       <c r="L33" s="1"/>
       <c r="M33" s="1"/>
       <c r="N33" s="20">
         <v>1.1000000000000001</v>
       </c>
       <c r="O33" s="26">
         <v>0.99</v>
       </c>
       <c r="P33" s="20">
         <v>0.61</v>
       </c>
       <c r="Q33" s="26">
@@ -7131,52 +7300,55 @@
       </c>
       <c r="AD33" s="26">
         <v>0.39</v>
       </c>
       <c r="AE33" s="26">
         <v>0.38</v>
       </c>
       <c r="AF33" s="26">
         <v>3.34</v>
       </c>
       <c r="AG33" s="26">
         <v>2.34</v>
       </c>
       <c r="AH33" s="26">
         <v>1.25</v>
       </c>
       <c r="AI33" s="26">
         <v>1.04</v>
       </c>
       <c r="AJ33" s="26">
         <v>0.72</v>
       </c>
       <c r="AK33" s="26">
         <v>1.35</v>
       </c>
-    </row>
-    <row r="34" spans="1:37" ht="12" customHeight="1">
+      <c r="AL33" s="75">
+        <v>0.92</v>
+      </c>
+    </row>
+    <row r="34" spans="1:38" ht="12" customHeight="1">
       <c r="A34" s="17" t="s">
         <v>30</v>
       </c>
       <c r="B34" s="1"/>
       <c r="C34" s="1"/>
       <c r="D34" s="1"/>
       <c r="E34" s="1"/>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
       <c r="I34" s="1"/>
       <c r="J34" s="1"/>
       <c r="K34" s="1"/>
       <c r="L34" s="1"/>
       <c r="M34" s="1"/>
       <c r="N34" s="20">
         <v>1.72</v>
       </c>
       <c r="O34" s="26">
         <v>1.65</v>
       </c>
       <c r="P34" s="20">
         <v>0.93</v>
       </c>
       <c r="Q34" s="26">
@@ -7220,52 +7392,55 @@
       </c>
       <c r="AD34" s="26">
         <v>0.33</v>
       </c>
       <c r="AE34" s="26">
         <v>0.2</v>
       </c>
       <c r="AF34" s="26">
         <v>2.99</v>
       </c>
       <c r="AG34" s="26">
         <v>2.8</v>
       </c>
       <c r="AH34" s="26">
         <v>2.0299999999999998</v>
       </c>
       <c r="AI34" s="26">
         <v>1.07</v>
       </c>
       <c r="AJ34" s="26">
         <v>0.48</v>
       </c>
       <c r="AK34" s="26">
         <v>1.82</v>
       </c>
-    </row>
-    <row r="35" spans="1:37" ht="12" customHeight="1">
+      <c r="AL34" s="75">
+        <v>1.1200000000000001</v>
+      </c>
+    </row>
+    <row r="35" spans="1:38" ht="12" customHeight="1">
       <c r="A35" s="17" t="s">
         <v>31</v>
       </c>
       <c r="B35" s="1"/>
       <c r="C35" s="1"/>
       <c r="D35" s="1"/>
       <c r="E35" s="1"/>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
       <c r="I35" s="1"/>
       <c r="J35" s="1"/>
       <c r="K35" s="1"/>
       <c r="L35" s="1"/>
       <c r="M35" s="1"/>
       <c r="N35" s="20">
         <v>0.94</v>
       </c>
       <c r="O35" s="26">
         <v>4.13</v>
       </c>
       <c r="P35" s="20">
         <v>1.48</v>
       </c>
       <c r="Q35" s="26">
@@ -7309,52 +7484,55 @@
       </c>
       <c r="AD35" s="26" t="s">
         <v>29</v>
       </c>
       <c r="AE35" s="26">
         <v>0.57999999999999996</v>
       </c>
       <c r="AF35" s="26" t="s">
         <v>29</v>
       </c>
       <c r="AG35" s="26">
         <v>3.82</v>
       </c>
       <c r="AH35" s="26">
         <v>4.9400000000000004</v>
       </c>
       <c r="AI35" s="26" t="s">
         <v>29</v>
       </c>
       <c r="AJ35" s="26" t="s">
         <v>29</v>
       </c>
       <c r="AK35" s="26">
         <v>2.42</v>
       </c>
-    </row>
-    <row r="36" spans="1:37" ht="12" customHeight="1">
+      <c r="AL35" s="75">
+        <v>1.03</v>
+      </c>
+    </row>
+    <row r="36" spans="1:38" ht="12" customHeight="1">
       <c r="A36" s="18" t="s">
         <v>33</v>
       </c>
       <c r="B36" s="1"/>
       <c r="C36" s="1"/>
       <c r="D36" s="1"/>
       <c r="E36" s="1"/>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
       <c r="I36" s="1"/>
       <c r="J36" s="1"/>
       <c r="K36" s="1"/>
       <c r="L36" s="1"/>
       <c r="M36" s="1"/>
       <c r="N36" s="20">
         <v>0.95</v>
       </c>
       <c r="O36" s="26">
         <v>0.83</v>
       </c>
       <c r="P36" s="20">
         <v>0.55000000000000004</v>
       </c>
       <c r="Q36" s="26">
@@ -7398,52 +7576,55 @@
       </c>
       <c r="AD36" s="26">
         <v>0.55000000000000004</v>
       </c>
       <c r="AE36" s="26">
         <v>0.45</v>
       </c>
       <c r="AF36" s="26">
         <v>4.74</v>
       </c>
       <c r="AG36" s="26">
         <v>2.48</v>
       </c>
       <c r="AH36" s="26">
         <v>0.96</v>
       </c>
       <c r="AI36" s="26">
         <v>1.1100000000000001</v>
       </c>
       <c r="AJ36" s="26">
         <v>0.56999999999999995</v>
       </c>
       <c r="AK36" s="26">
         <v>1.51</v>
       </c>
-    </row>
-    <row r="37" spans="1:37" ht="12" customHeight="1">
+      <c r="AL36" s="75">
+        <v>0.91</v>
+      </c>
+    </row>
+    <row r="37" spans="1:38" ht="12" customHeight="1">
       <c r="A37" s="18" t="s">
         <v>34</v>
       </c>
       <c r="B37" s="1"/>
       <c r="C37" s="1"/>
       <c r="D37" s="1"/>
       <c r="E37" s="1"/>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
       <c r="I37" s="1"/>
       <c r="J37" s="1"/>
       <c r="K37" s="1"/>
       <c r="L37" s="1"/>
       <c r="M37" s="1"/>
       <c r="N37" s="20">
         <v>1.81</v>
       </c>
       <c r="O37" s="26">
         <v>0.88</v>
       </c>
       <c r="P37" s="20">
         <v>1.41</v>
       </c>
       <c r="Q37" s="26">
@@ -7487,52 +7668,55 @@
       </c>
       <c r="AD37" s="26">
         <v>0.26</v>
       </c>
       <c r="AE37" s="26">
         <v>0.42</v>
       </c>
       <c r="AF37" s="26">
         <v>5.05</v>
       </c>
       <c r="AG37" s="26">
         <v>1.9</v>
       </c>
       <c r="AH37" s="26">
         <v>2.2200000000000002</v>
       </c>
       <c r="AI37" s="26">
         <v>2.0299999999999998</v>
       </c>
       <c r="AJ37" s="26">
         <v>1.77</v>
       </c>
       <c r="AK37" s="26">
         <v>1.35</v>
       </c>
-    </row>
-    <row r="38" spans="1:37" ht="12" customHeight="1">
+      <c r="AL37" s="75">
+        <v>1.47</v>
+      </c>
+    </row>
+    <row r="38" spans="1:38" ht="12" customHeight="1">
       <c r="A38" s="18" t="s">
         <v>43</v>
       </c>
       <c r="B38" s="1"/>
       <c r="C38" s="1"/>
       <c r="D38" s="1"/>
       <c r="E38" s="1"/>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
       <c r="I38" s="1"/>
       <c r="J38" s="1"/>
       <c r="K38" s="1"/>
       <c r="L38" s="1"/>
       <c r="M38" s="1"/>
       <c r="N38" s="20">
         <v>1.47</v>
       </c>
       <c r="O38" s="26">
         <v>0.94</v>
       </c>
       <c r="P38" s="20">
         <v>0.84</v>
       </c>
       <c r="Q38" s="26">
@@ -7576,52 +7760,55 @@
       </c>
       <c r="AD38" s="26">
         <v>0.39</v>
       </c>
       <c r="AE38" s="26">
         <v>0.83</v>
       </c>
       <c r="AF38" s="26">
         <v>3.64</v>
       </c>
       <c r="AG38" s="26">
         <v>3.05</v>
       </c>
       <c r="AH38" s="26">
         <v>1</v>
       </c>
       <c r="AI38" s="26">
         <v>1.5</v>
       </c>
       <c r="AJ38" s="26">
         <v>0.6</v>
       </c>
       <c r="AK38" s="26">
         <v>2.36</v>
       </c>
-    </row>
-    <row r="39" spans="1:37" ht="12" customHeight="1">
+      <c r="AL38" s="75">
+        <v>1.17</v>
+      </c>
+    </row>
+    <row r="39" spans="1:38" ht="12" customHeight="1">
       <c r="A39" s="18" t="s">
         <v>36</v>
       </c>
       <c r="B39" s="1"/>
       <c r="C39" s="1"/>
       <c r="D39" s="1"/>
       <c r="E39" s="1"/>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
       <c r="I39" s="1"/>
       <c r="J39" s="1"/>
       <c r="K39" s="1"/>
       <c r="L39" s="1"/>
       <c r="M39" s="1"/>
       <c r="N39" s="20">
         <v>1.07</v>
       </c>
       <c r="O39" s="26">
         <v>1.04</v>
       </c>
       <c r="P39" s="20">
         <v>0.65</v>
       </c>
       <c r="Q39" s="26">
@@ -7665,52 +7852,55 @@
       </c>
       <c r="AD39" s="26">
         <v>0.08</v>
       </c>
       <c r="AE39" s="26">
         <v>0.22</v>
       </c>
       <c r="AF39" s="26" t="s">
         <v>29</v>
       </c>
       <c r="AG39" s="26">
         <v>2.29</v>
       </c>
       <c r="AH39" s="26">
         <v>0.6</v>
       </c>
       <c r="AI39" s="26">
         <v>0.22</v>
       </c>
       <c r="AJ39" s="26">
         <v>0.54</v>
       </c>
       <c r="AK39" s="26">
         <v>1.49</v>
       </c>
-    </row>
-    <row r="40" spans="1:37" ht="12" customHeight="1">
+      <c r="AL39" s="75">
+        <v>1.02</v>
+      </c>
+    </row>
+    <row r="40" spans="1:38" ht="12" customHeight="1">
       <c r="A40" s="18" t="s">
         <v>37</v>
       </c>
       <c r="B40" s="1"/>
       <c r="C40" s="1"/>
       <c r="D40" s="1"/>
       <c r="E40" s="1"/>
       <c r="F40" s="1"/>
       <c r="G40" s="1"/>
       <c r="H40" s="1"/>
       <c r="I40" s="1"/>
       <c r="J40" s="1"/>
       <c r="K40" s="1"/>
       <c r="L40" s="1"/>
       <c r="M40" s="1"/>
       <c r="N40" s="22" t="s">
         <v>29</v>
       </c>
       <c r="O40" s="26">
         <v>0.32</v>
       </c>
       <c r="P40" s="20">
         <v>0.14000000000000001</v>
       </c>
       <c r="Q40" s="26">
@@ -7754,52 +7944,55 @@
       </c>
       <c r="AD40" s="26">
         <v>0.24</v>
       </c>
       <c r="AE40" s="26">
         <v>0.22</v>
       </c>
       <c r="AF40" s="26">
         <v>2.58</v>
       </c>
       <c r="AG40" s="26" t="s">
         <v>29</v>
       </c>
       <c r="AH40" s="26">
         <v>0.45</v>
       </c>
       <c r="AI40" s="26">
         <v>0.33</v>
       </c>
       <c r="AJ40" s="26">
         <v>0.53</v>
       </c>
       <c r="AK40" s="26">
         <v>0.44</v>
       </c>
-    </row>
-    <row r="41" spans="1:37" ht="12" customHeight="1">
+      <c r="AL40" s="75">
+        <v>0.56999999999999995</v>
+      </c>
+    </row>
+    <row r="41" spans="1:38" ht="12" customHeight="1">
       <c r="A41" s="18" t="s">
         <v>44</v>
       </c>
       <c r="B41" s="1"/>
       <c r="C41" s="1"/>
       <c r="D41" s="1"/>
       <c r="E41" s="1"/>
       <c r="F41" s="1"/>
       <c r="G41" s="1"/>
       <c r="H41" s="1"/>
       <c r="I41" s="1"/>
       <c r="J41" s="1"/>
       <c r="K41" s="1"/>
       <c r="L41" s="1"/>
       <c r="M41" s="1"/>
       <c r="N41" s="20">
         <v>0.98</v>
       </c>
       <c r="O41" s="26">
         <v>0.43</v>
       </c>
       <c r="P41" s="20">
         <v>0.38</v>
       </c>
       <c r="Q41" s="30" t="s">
@@ -7843,52 +8036,55 @@
       </c>
       <c r="AD41" s="26">
         <v>0.5</v>
       </c>
       <c r="AE41" s="26">
         <v>0.76</v>
       </c>
       <c r="AF41" s="26">
         <v>1.87</v>
       </c>
       <c r="AG41" s="26">
         <v>1.97</v>
       </c>
       <c r="AH41" s="26">
         <v>0.65</v>
       </c>
       <c r="AI41" s="26">
         <v>0.97</v>
       </c>
       <c r="AJ41" s="26">
         <v>0.77</v>
       </c>
       <c r="AK41" s="26">
         <v>0.32</v>
       </c>
-    </row>
-    <row r="42" spans="1:37" ht="12" customHeight="1">
+      <c r="AL41" s="75">
+        <v>0.55000000000000004</v>
+      </c>
+    </row>
+    <row r="42" spans="1:38" ht="12" customHeight="1">
       <c r="A42" s="18" t="s">
         <v>45</v>
       </c>
       <c r="B42" s="1"/>
       <c r="C42" s="1"/>
       <c r="D42" s="1"/>
       <c r="E42" s="1"/>
       <c r="F42" s="1"/>
       <c r="G42" s="1"/>
       <c r="H42" s="1"/>
       <c r="I42" s="1"/>
       <c r="J42" s="1"/>
       <c r="K42" s="1"/>
       <c r="L42" s="1"/>
       <c r="M42" s="1"/>
       <c r="N42" s="20">
         <v>0.3</v>
       </c>
       <c r="O42" s="26">
         <v>1.03</v>
       </c>
       <c r="P42" s="20">
         <v>0.57999999999999996</v>
       </c>
       <c r="Q42" s="26">
@@ -7932,52 +8128,55 @@
       </c>
       <c r="AD42" s="26">
         <v>0.39</v>
       </c>
       <c r="AE42" s="26" t="s">
         <v>29</v>
       </c>
       <c r="AF42" s="26">
         <v>3.21</v>
       </c>
       <c r="AG42" s="26">
         <v>3.37</v>
       </c>
       <c r="AH42" s="26">
         <v>1.47</v>
       </c>
       <c r="AI42" s="26">
         <v>0.82</v>
       </c>
       <c r="AJ42" s="26">
         <v>0.44</v>
       </c>
       <c r="AK42" s="26">
         <v>0.73</v>
       </c>
-    </row>
-    <row r="43" spans="1:37" ht="12" customHeight="1">
+      <c r="AL42" s="75">
+        <v>0.62</v>
+      </c>
+    </row>
+    <row r="43" spans="1:38" ht="12" customHeight="1">
       <c r="A43" s="18" t="s">
         <v>38</v>
       </c>
       <c r="B43" s="1"/>
       <c r="C43" s="1"/>
       <c r="D43" s="1"/>
       <c r="E43" s="1"/>
       <c r="F43" s="1"/>
       <c r="G43" s="1"/>
       <c r="H43" s="1"/>
       <c r="I43" s="1"/>
       <c r="J43" s="1"/>
       <c r="K43" s="1"/>
       <c r="L43" s="1"/>
       <c r="M43" s="1"/>
       <c r="N43" s="20">
         <v>0.64</v>
       </c>
       <c r="O43" s="26">
         <v>1.2</v>
       </c>
       <c r="P43" s="20">
         <v>0.43</v>
       </c>
       <c r="Q43" s="26">
@@ -8021,52 +8220,55 @@
       </c>
       <c r="AD43" s="26">
         <v>0.24</v>
       </c>
       <c r="AE43" s="26">
         <v>0.28000000000000003</v>
       </c>
       <c r="AF43" s="26" t="s">
         <v>29</v>
       </c>
       <c r="AG43" s="26">
         <v>2.15</v>
       </c>
       <c r="AH43" s="26">
         <v>0.93</v>
       </c>
       <c r="AI43" s="26">
         <v>0.87</v>
       </c>
       <c r="AJ43" s="26">
         <v>0.69</v>
       </c>
       <c r="AK43" s="26">
         <v>0.46</v>
       </c>
-    </row>
-    <row r="44" spans="1:37" ht="12" customHeight="1">
+      <c r="AL43" s="75">
+        <v>1.0900000000000001</v>
+      </c>
+    </row>
+    <row r="44" spans="1:38" ht="12" customHeight="1">
       <c r="A44" s="18" t="s">
         <v>39</v>
       </c>
       <c r="B44" s="1"/>
       <c r="C44" s="1"/>
       <c r="D44" s="1"/>
       <c r="E44" s="1"/>
       <c r="F44" s="1"/>
       <c r="G44" s="1"/>
       <c r="H44" s="1"/>
       <c r="I44" s="1"/>
       <c r="J44" s="1"/>
       <c r="K44" s="1"/>
       <c r="L44" s="1"/>
       <c r="M44" s="1"/>
       <c r="N44" s="20">
         <v>1.34</v>
       </c>
       <c r="O44" s="26">
         <v>0.63</v>
       </c>
       <c r="P44" s="20">
         <v>0.4</v>
       </c>
       <c r="Q44" s="26">
@@ -8110,52 +8312,55 @@
       </c>
       <c r="AD44" s="26">
         <v>0.27</v>
       </c>
       <c r="AE44" s="26">
         <v>0.34</v>
       </c>
       <c r="AF44" s="26">
         <v>3.29</v>
       </c>
       <c r="AG44" s="26">
         <v>0.77</v>
       </c>
       <c r="AH44" s="26">
         <v>1.26</v>
       </c>
       <c r="AI44" s="26">
         <v>0.66</v>
       </c>
       <c r="AJ44" s="26">
         <v>0.9</v>
       </c>
       <c r="AK44" s="26">
         <v>0.82</v>
       </c>
-    </row>
-    <row r="45" spans="1:37" ht="12" customHeight="1">
+      <c r="AL44" s="75">
+        <v>0.7</v>
+      </c>
+    </row>
+    <row r="45" spans="1:38" ht="12" customHeight="1">
       <c r="A45" s="18" t="s">
         <v>46</v>
       </c>
       <c r="B45" s="1"/>
       <c r="C45" s="1"/>
       <c r="D45" s="1"/>
       <c r="E45" s="1"/>
       <c r="F45" s="1"/>
       <c r="G45" s="1"/>
       <c r="H45" s="1"/>
       <c r="I45" s="1"/>
       <c r="J45" s="1"/>
       <c r="K45" s="1"/>
       <c r="L45" s="1"/>
       <c r="M45" s="1"/>
       <c r="N45" s="20">
         <v>0.79</v>
       </c>
       <c r="O45" s="26">
         <v>1.1000000000000001</v>
       </c>
       <c r="P45" s="20">
         <v>0.12</v>
       </c>
       <c r="Q45" s="26">
@@ -8199,52 +8404,55 @@
       </c>
       <c r="AD45" s="26">
         <v>0.53</v>
       </c>
       <c r="AE45" s="26">
         <v>0.57999999999999996</v>
       </c>
       <c r="AF45" s="26">
         <v>1.19</v>
       </c>
       <c r="AG45" s="26">
         <v>3.7</v>
       </c>
       <c r="AH45" s="26">
         <v>0.4</v>
       </c>
       <c r="AI45" s="26">
         <v>0.91</v>
       </c>
       <c r="AJ45" s="26">
         <v>0.73</v>
       </c>
       <c r="AK45" s="26">
         <v>1.82</v>
       </c>
-    </row>
-    <row r="46" spans="1:37" ht="12" customHeight="1">
+      <c r="AL45" s="75">
+        <v>0.52</v>
+      </c>
+    </row>
+    <row r="46" spans="1:38" ht="12" customHeight="1">
       <c r="A46" s="19" t="s">
         <v>40</v>
       </c>
       <c r="B46" s="1"/>
       <c r="C46" s="1"/>
       <c r="D46" s="1"/>
       <c r="E46" s="1"/>
       <c r="F46" s="1"/>
       <c r="G46" s="1"/>
       <c r="H46" s="1"/>
       <c r="I46" s="1"/>
       <c r="J46" s="1"/>
       <c r="K46" s="1"/>
       <c r="L46" s="1"/>
       <c r="M46" s="1"/>
       <c r="N46" s="23">
         <v>1.2</v>
       </c>
       <c r="O46" s="27">
         <v>1.37</v>
       </c>
       <c r="P46" s="23">
         <v>0.57999999999999996</v>
       </c>
       <c r="Q46" s="27">
@@ -8288,52 +8496,55 @@
       </c>
       <c r="AD46" s="27">
         <v>0.57999999999999996</v>
       </c>
       <c r="AE46" s="27">
         <v>0.27</v>
       </c>
       <c r="AF46" s="27">
         <v>5.4</v>
       </c>
       <c r="AG46" s="27">
         <v>3.65</v>
       </c>
       <c r="AH46" s="27">
         <v>1.84</v>
       </c>
       <c r="AI46" s="27">
         <v>1.52</v>
       </c>
       <c r="AJ46" s="27">
         <v>0.77</v>
       </c>
       <c r="AK46" s="27">
         <v>1.92</v>
       </c>
-    </row>
-    <row r="47" spans="1:37">
+      <c r="AL46" s="27">
+        <v>0.86</v>
+      </c>
+    </row>
+    <row r="47" spans="1:38">
       <c r="A47" s="10"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="T6:AQ6"/>
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="B8:M8"/>
     <mergeCell ref="T8:AE8"/>
     <mergeCell ref="T32:AG32"/>
     <mergeCell ref="T10:AG10"/>
     <mergeCell ref="T25:AG25"/>
     <mergeCell ref="N8:S8"/>
     <mergeCell ref="AF8:AQ8"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>